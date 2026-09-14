--- v0 (2026-07-22)
+++ v1 (2026-09-14)
@@ -37,51 +37,51 @@
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AT7" i="10" l="1"/>
   <c r="AS7" i="10"/>
   <c r="AR7" i="10"/>
   <c r="AQ7" i="10"/>
   <c r="BB7" i="10"/>
   <c r="BA7" i="10"/>
   <c r="AZ7" i="10"/>
   <c r="AY7" i="10"/>
   <c r="AP7" i="10"/>
   <c r="AO7" i="10"/>
   <c r="AN7" i="10"/>
   <c r="AM7" i="10"/>
   <c r="AL7" i="10"/>
   <c r="AK7" i="10"/>
   <c r="AJ7" i="10"/>
   <c r="AI7" i="10"/>
   <c r="AU7" i="10"/>
   <c r="AV7" i="10"/>
   <c r="AW7" i="10"/>
   <c r="AX7" i="10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1585" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1580" uniqueCount="239">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
     <t>Пищевые субпродукты крупного рогатого скота, свиней, овец, коз, лошадей, ослов, мулов или лошаков, свежие, охлажденные или замороженные</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>Мясо и пищевые субпродукты домашней птицы, указанной в товарной позиции 0105, свежие, охлажденные или замороженные</t>
   </si>
   <si>
     <t>0209</t>
   </si>
   <si>
     <t>Свиной жир, отделенный от тощего мяса, и жир домашней птицы, не вытопленные или не извлеченные другим способом, свежие, охлажденные, мороженые, соленые, в рассоле, сушеные или копченые</t>
   </si>
   <si>
@@ -753,65 +753,62 @@
   </si>
   <si>
     <t xml:space="preserve">Тауардың атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген ауылшарушылық өнімдердің экспорты және импорты </t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
-    <t>2025*</t>
-[...5 lines deleted...]
-    <t>2026 жылғы қаңтар-мамыр*</t>
+    <t>2026 жылғы қаңтар-маусым*</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-маусым</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="196" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -991,124 +988,124 @@
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="196" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1430,410 +1427,410 @@
     <col min="25" max="25" width="11.5703125" style="3" customWidth="1"/>
     <col min="26" max="26" width="12" style="3" customWidth="1"/>
     <col min="27" max="27" width="11.5703125" style="3" customWidth="1"/>
     <col min="28" max="28" width="12" style="3" customWidth="1"/>
     <col min="29" max="29" width="11.5703125" style="3" customWidth="1"/>
     <col min="30" max="30" width="12.42578125" style="3" customWidth="1"/>
     <col min="31" max="31" width="12.7109375" style="3" customWidth="1"/>
     <col min="32" max="32" width="12.42578125" style="3" customWidth="1"/>
     <col min="33" max="33" width="12.7109375" style="3" customWidth="1"/>
     <col min="34" max="34" width="12.42578125" style="3" customWidth="1"/>
     <col min="35" max="35" width="12.7109375" style="3" customWidth="1"/>
     <col min="36" max="36" width="12.42578125" style="3" customWidth="1"/>
     <col min="37" max="37" width="12.7109375" style="3" customWidth="1"/>
     <col min="38" max="46" width="12.42578125" style="3" customWidth="1"/>
     <col min="47" max="47" width="12.7109375" style="3" customWidth="1"/>
     <col min="48" max="48" width="12.42578125" style="3" customWidth="1"/>
     <col min="49" max="49" width="12.7109375" style="3" customWidth="1"/>
     <col min="50" max="50" width="12.42578125" style="3" customWidth="1"/>
     <col min="51" max="51" width="9.140625" style="3"/>
     <col min="52" max="52" width="9.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="53" max="55" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="56" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" s="2" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="25" t="s">
         <v>233</v>
       </c>
-      <c r="B1" s="29"/>
-[...51 lines deleted...]
-      <c r="BB1" s="30"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+      <c r="M1" s="25"/>
+      <c r="N1" s="25"/>
+      <c r="O1" s="25"/>
+      <c r="P1" s="25"/>
+      <c r="Q1" s="25"/>
+      <c r="R1" s="25"/>
+      <c r="S1" s="25"/>
+      <c r="T1" s="25"/>
+      <c r="U1" s="25"/>
+      <c r="V1" s="25"/>
+      <c r="W1" s="25"/>
+      <c r="X1" s="25"/>
+      <c r="Y1" s="25"/>
+      <c r="Z1" s="25"/>
+      <c r="AA1" s="25"/>
+      <c r="AB1" s="25"/>
+      <c r="AC1" s="25"/>
+      <c r="AD1" s="25"/>
+      <c r="AE1" s="25"/>
+      <c r="AF1" s="25"/>
+      <c r="AG1" s="25"/>
+      <c r="AH1" s="25"/>
+      <c r="AI1" s="25"/>
+      <c r="AJ1" s="25"/>
+      <c r="AK1" s="25"/>
+      <c r="AL1" s="25"/>
+      <c r="AM1" s="25"/>
+      <c r="AN1" s="25"/>
+      <c r="AO1" s="25"/>
+      <c r="AP1" s="25"/>
+      <c r="AQ1" s="25"/>
+      <c r="AR1" s="25"/>
+      <c r="AS1" s="25"/>
+      <c r="AT1" s="25"/>
+      <c r="AU1" s="25"/>
+      <c r="AV1" s="25"/>
+      <c r="AW1" s="25"/>
+      <c r="AX1" s="25"/>
+      <c r="AY1" s="26"/>
+      <c r="AZ1" s="26"/>
+      <c r="BA1" s="26"/>
+      <c r="BB1" s="26"/>
     </row>
     <row r="2" spans="1:55" s="2" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="25" t="s">
         <v>234</v>
       </c>
-      <c r="B2" s="29"/>
-[...51 lines deleted...]
-      <c r="BB2" s="30"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="25"/>
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+      <c r="Y2" s="25"/>
+      <c r="Z2" s="25"/>
+      <c r="AA2" s="25"/>
+      <c r="AB2" s="25"/>
+      <c r="AC2" s="25"/>
+      <c r="AD2" s="25"/>
+      <c r="AE2" s="25"/>
+      <c r="AF2" s="25"/>
+      <c r="AG2" s="25"/>
+      <c r="AH2" s="25"/>
+      <c r="AI2" s="25"/>
+      <c r="AJ2" s="25"/>
+      <c r="AK2" s="25"/>
+      <c r="AL2" s="25"/>
+      <c r="AM2" s="25"/>
+      <c r="AN2" s="25"/>
+      <c r="AO2" s="25"/>
+      <c r="AP2" s="25"/>
+      <c r="AQ2" s="25"/>
+      <c r="AR2" s="25"/>
+      <c r="AS2" s="25"/>
+      <c r="AT2" s="25"/>
+      <c r="AU2" s="25"/>
+      <c r="AV2" s="25"/>
+      <c r="AW2" s="25"/>
+      <c r="AX2" s="25"/>
+      <c r="AY2" s="26"/>
+      <c r="AZ2" s="26"/>
+      <c r="BA2" s="26"/>
+      <c r="BB2" s="26"/>
     </row>
     <row r="3" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
     </row>
     <row r="4" spans="1:55" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="35" t="s">
+      <c r="A4" s="33" t="s">
         <v>229</v>
       </c>
-      <c r="B4" s="34" t="s">
+      <c r="B4" s="37" t="s">
         <v>230</v>
       </c>
-      <c r="C4" s="27">
+      <c r="C4" s="30">
         <v>2015</v>
       </c>
-      <c r="D4" s="27"/>
-[...2 lines deleted...]
-      <c r="G4" s="27">
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30">
         <v>2016</v>
       </c>
-      <c r="H4" s="27"/>
-[...2 lines deleted...]
-      <c r="K4" s="27">
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30">
         <v>2017</v>
       </c>
-      <c r="L4" s="27"/>
-[...2 lines deleted...]
-      <c r="O4" s="27">
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="30"/>
+      <c r="O4" s="30">
         <v>2018</v>
       </c>
-      <c r="P4" s="27"/>
-[...2 lines deleted...]
-      <c r="S4" s="27">
+      <c r="P4" s="30"/>
+      <c r="Q4" s="30"/>
+      <c r="R4" s="30"/>
+      <c r="S4" s="30">
         <v>2019</v>
       </c>
-      <c r="T4" s="27"/>
-[...2 lines deleted...]
-      <c r="W4" s="27">
+      <c r="T4" s="30"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="30"/>
+      <c r="W4" s="30">
         <v>2020</v>
       </c>
-      <c r="X4" s="27"/>
-[...1 lines deleted...]
-      <c r="Z4" s="27"/>
+      <c r="X4" s="30"/>
+      <c r="Y4" s="30"/>
+      <c r="Z4" s="30"/>
       <c r="AA4" s="38">
         <v>2021</v>
       </c>
       <c r="AB4" s="38"/>
       <c r="AC4" s="38"/>
       <c r="AD4" s="38"/>
-      <c r="AE4" s="25">
+      <c r="AE4" s="27">
         <v>2022</v>
       </c>
-      <c r="AF4" s="26"/>
-      <c r="AG4" s="26"/>
+      <c r="AF4" s="28"/>
+      <c r="AG4" s="28"/>
       <c r="AH4" s="39"/>
-      <c r="AI4" s="25">
+      <c r="AI4" s="27">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="26"/>
-[...2 lines deleted...]
-      <c r="AM4" s="25">
+      <c r="AJ4" s="28"/>
+      <c r="AK4" s="28"/>
+      <c r="AL4" s="28"/>
+      <c r="AM4" s="27">
         <v>2024</v>
       </c>
-      <c r="AN4" s="26"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="25" t="s">
+      <c r="AN4" s="28"/>
+      <c r="AO4" s="28"/>
+      <c r="AP4" s="28"/>
+      <c r="AQ4" s="27">
+        <v>2025</v>
+      </c>
+      <c r="AR4" s="28"/>
+      <c r="AS4" s="28"/>
+      <c r="AT4" s="28"/>
+      <c r="AU4" s="27" t="s">
+        <v>238</v>
+      </c>
+      <c r="AV4" s="28"/>
+      <c r="AW4" s="28"/>
+      <c r="AX4" s="28"/>
+      <c r="AY4" s="27" t="s">
         <v>237</v>
       </c>
-      <c r="AR4" s="26"/>
-[...13 lines deleted...]
-      <c r="BB4" s="31"/>
+      <c r="AZ4" s="28"/>
+      <c r="BA4" s="29"/>
+      <c r="BB4" s="29"/>
     </row>
     <row r="5" spans="1:55" s="7" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="36"/>
-[...5 lines deleted...]
-      <c r="E5" s="27" t="s">
+      <c r="A5" s="34"/>
+      <c r="B5" s="37"/>
+      <c r="C5" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="32"/>
+      <c r="E5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="27"/>
-[...4 lines deleted...]
-      <c r="I5" s="27" t="s">
+      <c r="F5" s="30"/>
+      <c r="G5" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="32"/>
+      <c r="I5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="27"/>
-[...4 lines deleted...]
-      <c r="M5" s="27" t="s">
+      <c r="J5" s="30"/>
+      <c r="K5" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="32"/>
+      <c r="M5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="27"/>
-[...4 lines deleted...]
-      <c r="Q5" s="27" t="s">
+      <c r="N5" s="30"/>
+      <c r="O5" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="32"/>
+      <c r="Q5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="27"/>
-[...4 lines deleted...]
-      <c r="U5" s="27" t="s">
+      <c r="R5" s="30"/>
+      <c r="S5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="30"/>
+      <c r="U5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="27"/>
-[...4 lines deleted...]
-      <c r="Y5" s="27" t="s">
+      <c r="V5" s="30"/>
+      <c r="W5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="30"/>
+      <c r="Y5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="27"/>
-[...4 lines deleted...]
-      <c r="AC5" s="27" t="s">
+      <c r="Z5" s="30"/>
+      <c r="AA5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="30"/>
+      <c r="AC5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="27"/>
-[...4 lines deleted...]
-      <c r="AG5" s="27" t="s">
+      <c r="AD5" s="30"/>
+      <c r="AE5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="30"/>
+      <c r="AG5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="27"/>
-[...4 lines deleted...]
-      <c r="AK5" s="27" t="s">
+      <c r="AH5" s="30"/>
+      <c r="AI5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="30"/>
+      <c r="AK5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="27"/>
-[...4 lines deleted...]
-      <c r="AO5" s="27" t="s">
+      <c r="AL5" s="30"/>
+      <c r="AM5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="30"/>
+      <c r="AO5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="28"/>
-[...4 lines deleted...]
-      <c r="AS5" s="27" t="s">
+      <c r="AP5" s="31"/>
+      <c r="AQ5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="30"/>
+      <c r="AS5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="28"/>
-[...4 lines deleted...]
-      <c r="AW5" s="27" t="s">
+      <c r="AT5" s="31"/>
+      <c r="AU5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="30"/>
+      <c r="AW5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="28"/>
-[...4 lines deleted...]
-      <c r="BA5" s="27" t="s">
+      <c r="AX5" s="31"/>
+      <c r="AY5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="30"/>
+      <c r="BA5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="28"/>
+      <c r="BB5" s="31"/>
     </row>
     <row r="6" spans="1:55" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A6" s="37"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="35"/>
+      <c r="B6" s="37"/>
       <c r="C6" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>236</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>235</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>236</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>235</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>236</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>235</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>236</v>
       </c>
       <c r="K6" s="8" t="s">
@@ -2082,95 +2079,95 @@
         <f>SUM(AK8:AK120)</f>
         <v>170566.30370999995</v>
       </c>
       <c r="AL7" s="11">
         <f>SUM(AL8:AL120)</f>
         <v>194208.39726000003</v>
       </c>
       <c r="AM7" s="11">
         <f t="shared" ref="AM7:BB7" si="0">SUM(AM8:AM120)</f>
         <v>65427.641030000006</v>
       </c>
       <c r="AN7" s="11">
         <f t="shared" si="0"/>
         <v>36674.272270000001</v>
       </c>
       <c r="AO7" s="11">
         <f t="shared" si="0"/>
         <v>235673.04761000004</v>
       </c>
       <c r="AP7" s="11">
         <f t="shared" si="0"/>
         <v>206411.57991000003</v>
       </c>
       <c r="AQ7" s="11">
         <f>SUM(AQ8:AQ120)</f>
-        <v>82122.845780000003</v>
+        <v>87487.107359999995</v>
       </c>
       <c r="AR7" s="11">
         <f>SUM(AR8:AR120)</f>
-        <v>35765.287530000001</v>
+        <v>37601.917530000006</v>
       </c>
       <c r="AS7" s="11">
         <f>SUM(AS8:AS120)</f>
-        <v>141050.49875000003</v>
+        <v>141349.86670000001</v>
       </c>
       <c r="AT7" s="11">
         <f>SUM(AT8:AT120)</f>
-        <v>190654.88640999998</v>
+        <v>191219.29632000002</v>
       </c>
       <c r="AU7" s="11">
         <f t="shared" si="0"/>
-        <v>29937.325599999993</v>
+        <v>38961.643810000001</v>
       </c>
       <c r="AV7" s="11">
         <f t="shared" si="0"/>
-        <v>13393.13091</v>
+        <v>17944.67684</v>
       </c>
       <c r="AW7" s="11">
         <f t="shared" si="0"/>
-        <v>55825.247709999996</v>
+        <v>68212.478000000003</v>
       </c>
       <c r="AX7" s="11">
         <f t="shared" si="0"/>
-        <v>73046.822649999958</v>
+        <v>89571.321179999955</v>
       </c>
       <c r="AY7" s="11">
         <f t="shared" si="0"/>
-        <v>26908.506830000002</v>
+        <v>31280.779309999994</v>
       </c>
       <c r="AZ7" s="11">
         <f t="shared" si="0"/>
-        <v>13374.991859999998</v>
+        <v>15965.369699999997</v>
       </c>
       <c r="BA7" s="11">
         <f t="shared" si="0"/>
-        <v>56954.103579999988</v>
+        <v>67133.73285</v>
       </c>
       <c r="BB7" s="11">
         <f t="shared" si="0"/>
-        <v>79570.270440000008</v>
+        <v>96902.133869999976</v>
       </c>
     </row>
     <row r="8" spans="1:55" s="16" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="13">
         <v>0.19</v>
       </c>
       <c r="D8" s="13">
         <v>0.32545000000000002</v>
       </c>
       <c r="E8" s="13">
         <v>0</v>
       </c>
       <c r="F8" s="13">
         <v>0</v>
       </c>
       <c r="G8" s="13">
         <v>692.49400000000003</v>
       </c>
       <c r="H8" s="13">
@@ -2287,54 +2284,54 @@
       <c r="AS8" s="13">
         <v>9.7221399999999996</v>
       </c>
       <c r="AT8" s="13">
         <v>14.927</v>
       </c>
       <c r="AU8" s="13">
         <v>0</v>
       </c>
       <c r="AV8" s="13">
         <v>0</v>
       </c>
       <c r="AW8" s="13">
         <v>5.7344900000000001</v>
       </c>
       <c r="AX8" s="13">
         <v>7.9320000000000004</v>
       </c>
       <c r="AY8" s="13">
         <v>0</v>
       </c>
       <c r="AZ8" s="13">
         <v>0</v>
       </c>
       <c r="BA8" s="13">
-        <v>26.99213</v>
+        <v>30.99213</v>
       </c>
       <c r="BB8" s="13">
-        <v>70.394000000000005</v>
+        <v>78.433999999999997</v>
       </c>
       <c r="BC8" s="15"/>
     </row>
     <row r="9" spans="1:55" s="16" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="13">
         <v>8.5894999999999992</v>
       </c>
       <c r="D9" s="13">
         <v>5.4016999999999999</v>
       </c>
       <c r="E9" s="13">
         <v>693.72450000000003</v>
       </c>
       <c r="F9" s="13">
         <v>987.67907000000002</v>
       </c>
       <c r="G9" s="13">
         <v>37.996000000000002</v>
       </c>
@@ -2428,78 +2425,78 @@
       <c r="AK9" s="13">
         <v>1211.37257</v>
       </c>
       <c r="AL9" s="13">
         <v>1803.12183</v>
       </c>
       <c r="AM9" s="13">
         <v>642</v>
       </c>
       <c r="AN9" s="13">
         <v>550.63499999999999</v>
       </c>
       <c r="AO9" s="13">
         <v>2024.0359599999999</v>
       </c>
       <c r="AP9" s="13">
         <v>3315.7817</v>
       </c>
       <c r="AQ9" s="13">
         <v>1510.586</v>
       </c>
       <c r="AR9" s="13">
         <v>2125.9308900000001</v>
       </c>
       <c r="AS9" s="13">
-        <v>2180.2685900000001</v>
+        <v>2294.4775300000001</v>
       </c>
       <c r="AT9" s="13">
-        <v>3880.3245700000002</v>
+        <v>4080.6945700000001</v>
       </c>
       <c r="AU9" s="13">
-        <v>697.49318000000005</v>
+        <v>868.23186999999996</v>
       </c>
       <c r="AV9" s="13">
-        <v>1119.33</v>
+        <v>1354.498</v>
       </c>
       <c r="AW9" s="13">
-        <v>847.68705</v>
+        <v>1067.68914</v>
       </c>
       <c r="AX9" s="13">
-        <v>1442.45532</v>
+        <v>1781.6683599999999</v>
       </c>
       <c r="AY9" s="13">
         <v>151.57769999999999</v>
       </c>
       <c r="AZ9" s="13">
         <v>269.98</v>
       </c>
       <c r="BA9" s="13">
-        <v>493.97224999999997</v>
+        <v>658.51932999999997</v>
       </c>
       <c r="BB9" s="13">
-        <v>814.41934000000003</v>
+        <v>1224.75344</v>
       </c>
       <c r="BC9" s="15"/>
     </row>
     <row r="10" spans="1:55" s="16" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="13">
         <v>0.83199999999999996</v>
       </c>
       <c r="D10" s="13">
         <v>0.81728999999999996</v>
       </c>
       <c r="E10" s="13">
         <v>1E-3</v>
       </c>
       <c r="F10" s="13">
         <v>5.8500000000000002E-3</v>
       </c>
       <c r="G10" s="13">
         <v>0</v>
       </c>
@@ -2605,54 +2602,54 @@
       <c r="AO10" s="13">
         <v>88.265420000000006</v>
       </c>
       <c r="AP10" s="13">
         <v>151.04615999999999</v>
       </c>
       <c r="AQ10" s="13">
         <v>0</v>
       </c>
       <c r="AR10" s="13">
         <v>0</v>
       </c>
       <c r="AS10" s="13">
         <v>128.60077000000001</v>
       </c>
       <c r="AT10" s="13">
         <v>246.52709999999999</v>
       </c>
       <c r="AU10" s="13">
         <v>0</v>
       </c>
       <c r="AV10" s="13">
         <v>0</v>
       </c>
       <c r="AW10" s="13">
-        <v>54.016750000000002</v>
+        <v>54.025750000000002</v>
       </c>
       <c r="AX10" s="13">
-        <v>72.333789999999993</v>
+        <v>72.38279</v>
       </c>
       <c r="AY10" s="13" t="s">
         <v>228</v>
       </c>
       <c r="AZ10" s="13" t="s">
         <v>228</v>
       </c>
       <c r="BA10" s="13" t="s">
         <v>228</v>
       </c>
       <c r="BB10" s="13" t="s">
         <v>228</v>
       </c>
       <c r="BC10" s="15"/>
     </row>
     <row r="11" spans="1:55" s="16" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="13">
         <v>0</v>
       </c>
@@ -2770,66 +2767,66 @@
       <c r="AO11" s="13">
         <v>0.10179000000000001</v>
       </c>
       <c r="AP11" s="13">
         <v>0.37890000000000001</v>
       </c>
       <c r="AQ11" s="13">
         <v>0</v>
       </c>
       <c r="AR11" s="13">
         <v>0</v>
       </c>
       <c r="AS11" s="13">
         <v>0.58265</v>
       </c>
       <c r="AT11" s="13">
         <v>4.1277499999999998</v>
       </c>
       <c r="AU11" s="13">
         <v>0</v>
       </c>
       <c r="AV11" s="13">
         <v>0</v>
       </c>
       <c r="AW11" s="13">
-        <v>0.24115</v>
+        <v>0.26040000000000002</v>
       </c>
       <c r="AX11" s="13">
-        <v>1.00241</v>
+        <v>1.09802</v>
       </c>
       <c r="AY11" s="13">
         <v>0</v>
       </c>
       <c r="AZ11" s="13">
         <v>0</v>
       </c>
       <c r="BA11" s="13">
-        <v>5.7509999999999999E-2</v>
+        <v>0.15733</v>
       </c>
       <c r="BB11" s="13">
-        <v>0.81557000000000002</v>
+        <v>1.29769</v>
       </c>
       <c r="BC11" s="15"/>
     </row>
     <row r="12" spans="1:55" s="16" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="13">
         <v>0</v>
       </c>
       <c r="D12" s="13">
         <v>0</v>
       </c>
       <c r="E12" s="13">
         <v>9.0707799999999992</v>
       </c>
       <c r="F12" s="13">
         <v>43.328609999999998</v>
       </c>
       <c r="G12" s="13">
         <v>0</v>
       </c>
@@ -2935,66 +2932,66 @@
       <c r="AO12" s="13">
         <v>292.65163000000001</v>
       </c>
       <c r="AP12" s="13">
         <v>859.72028999999998</v>
       </c>
       <c r="AQ12" s="13">
         <v>0</v>
       </c>
       <c r="AR12" s="13">
         <v>0</v>
       </c>
       <c r="AS12" s="13">
         <v>274.06821000000002</v>
       </c>
       <c r="AT12" s="13">
         <v>860.62284</v>
       </c>
       <c r="AU12" s="13">
         <v>0</v>
       </c>
       <c r="AV12" s="13">
         <v>0</v>
       </c>
       <c r="AW12" s="13">
-        <v>101.59992</v>
+        <v>116.42364000000001</v>
       </c>
       <c r="AX12" s="13">
-        <v>318.21940000000001</v>
+        <v>370.78205000000003</v>
       </c>
       <c r="AY12" s="13">
         <v>0</v>
       </c>
       <c r="AZ12" s="13">
         <v>0</v>
       </c>
       <c r="BA12" s="13">
-        <v>100.80869</v>
+        <v>109.57364</v>
       </c>
       <c r="BB12" s="13">
-        <v>350.30203</v>
+        <v>388.88265999999999</v>
       </c>
       <c r="BC12" s="15"/>
     </row>
     <row r="13" spans="1:55" s="16" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="13">
         <v>0</v>
       </c>
       <c r="D13" s="13">
         <v>0</v>
       </c>
       <c r="E13" s="13">
         <v>12.36468</v>
       </c>
       <c r="F13" s="13">
         <v>119.05887</v>
       </c>
       <c r="G13" s="13">
         <v>0</v>
       </c>
@@ -3088,78 +3085,78 @@
       <c r="AK13" s="13">
         <v>19.742260000000002</v>
       </c>
       <c r="AL13" s="13">
         <v>270.55932000000001</v>
       </c>
       <c r="AM13" s="13">
         <v>0</v>
       </c>
       <c r="AN13" s="13">
         <v>0</v>
       </c>
       <c r="AO13" s="13">
         <v>27.108709999999999</v>
       </c>
       <c r="AP13" s="13">
         <v>343.83134000000001</v>
       </c>
       <c r="AQ13" s="13">
         <v>0</v>
       </c>
       <c r="AR13" s="13">
         <v>0</v>
       </c>
       <c r="AS13" s="13">
-        <v>40.742600000000003</v>
+        <v>40.850099999999998</v>
       </c>
       <c r="AT13" s="13">
-        <v>475.26508000000001</v>
+        <v>476.57387999999997</v>
       </c>
       <c r="AU13" s="13">
         <v>0</v>
       </c>
       <c r="AV13" s="13">
         <v>0</v>
       </c>
       <c r="AW13" s="13">
-        <v>14.5844</v>
+        <v>16.9057</v>
       </c>
       <c r="AX13" s="13">
-        <v>154.70744999999999</v>
+        <v>188.74019000000001</v>
       </c>
       <c r="AY13" s="13">
         <v>0</v>
       </c>
       <c r="AZ13" s="13">
         <v>0</v>
       </c>
       <c r="BA13" s="13">
-        <v>9.0901999999999994</v>
+        <v>10.7354</v>
       </c>
       <c r="BB13" s="13">
-        <v>93.04889</v>
+        <v>111.42632999999999</v>
       </c>
       <c r="BC13" s="15"/>
     </row>
     <row r="14" spans="1:55" s="16" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="13">
         <v>2330.8631300000002</v>
       </c>
       <c r="D14" s="13">
         <v>1208.6445699999999</v>
       </c>
       <c r="E14" s="13">
         <v>18.693049999999999</v>
       </c>
       <c r="F14" s="13">
         <v>26.806249999999999</v>
       </c>
       <c r="G14" s="13">
         <v>3859.22082</v>
       </c>
@@ -3259,72 +3256,72 @@
       <c r="AM14" s="13">
         <v>1150.59494</v>
       </c>
       <c r="AN14" s="13">
         <v>791.54961000000003</v>
       </c>
       <c r="AO14" s="13">
         <v>188.31945999999999</v>
       </c>
       <c r="AP14" s="13">
         <v>319.02778000000001</v>
       </c>
       <c r="AQ14" s="13">
         <v>1096.8386</v>
       </c>
       <c r="AR14" s="13">
         <v>829.51835000000005</v>
       </c>
       <c r="AS14" s="13">
         <v>519.01280999999994</v>
       </c>
       <c r="AT14" s="13">
         <v>613.96992999999998</v>
       </c>
       <c r="AU14" s="13">
-        <v>418.339</v>
+        <v>527.13559999999995</v>
       </c>
       <c r="AV14" s="13">
-        <v>326.42250000000001</v>
+        <v>405.04012999999998</v>
       </c>
       <c r="AW14" s="13">
-        <v>142.19862000000001</v>
+        <v>160.90541999999999</v>
       </c>
       <c r="AX14" s="13">
-        <v>193.83188000000001</v>
+        <v>229.56688</v>
       </c>
       <c r="AY14" s="13">
-        <v>309.08850000000001</v>
+        <v>384.04649999999998</v>
       </c>
       <c r="AZ14" s="13">
-        <v>189.37957</v>
+        <v>251.7801</v>
       </c>
       <c r="BA14" s="13">
-        <v>42.344729999999998</v>
+        <v>97.576049999999995</v>
       </c>
       <c r="BB14" s="13">
-        <v>136.18322000000001</v>
+        <v>188.12074999999999</v>
       </c>
       <c r="BC14" s="15"/>
     </row>
     <row r="15" spans="1:55" s="16" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="13">
         <v>135.2842</v>
       </c>
       <c r="D15" s="13">
         <v>301.55927000000003</v>
       </c>
       <c r="E15" s="13">
         <v>1059.0242599999999</v>
       </c>
       <c r="F15" s="13">
         <v>1300.24261</v>
       </c>
       <c r="G15" s="13">
         <v>211.12280000000001</v>
       </c>
@@ -3424,72 +3421,72 @@
       <c r="AM15" s="13">
         <v>936.03282000000002</v>
       </c>
       <c r="AN15" s="13">
         <v>2679.2303299999999</v>
       </c>
       <c r="AO15" s="13">
         <v>2015.56547</v>
       </c>
       <c r="AP15" s="13">
         <v>3677.4818500000001</v>
       </c>
       <c r="AQ15" s="13">
         <v>582.61500000000001</v>
       </c>
       <c r="AR15" s="13">
         <v>2139.0596700000001</v>
       </c>
       <c r="AS15" s="13">
         <v>672.45036000000005</v>
       </c>
       <c r="AT15" s="13">
         <v>1638.14482</v>
       </c>
       <c r="AU15" s="13">
-        <v>242.55359999999999</v>
+        <v>275.06220000000002</v>
       </c>
       <c r="AV15" s="13">
-        <v>910.29273999999998</v>
+        <v>1031.2743</v>
       </c>
       <c r="AW15" s="13">
-        <v>115.23868</v>
+        <v>130.08027999999999</v>
       </c>
       <c r="AX15" s="13">
-        <v>278.50673</v>
+        <v>311.50367</v>
       </c>
       <c r="AY15" s="13">
-        <v>228.91800000000001</v>
+        <v>280.11</v>
       </c>
       <c r="AZ15" s="13">
-        <v>863.62705000000005</v>
+        <v>1072.72558</v>
       </c>
       <c r="BA15" s="13">
-        <v>466.48038000000003</v>
+        <v>469.93338</v>
       </c>
       <c r="BB15" s="13">
-        <v>1127.19316</v>
+        <v>1133.1631600000001</v>
       </c>
       <c r="BC15" s="15"/>
     </row>
     <row r="16" spans="1:55" s="16" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="13">
         <v>2003.4715000000001</v>
       </c>
       <c r="D16" s="13">
         <v>1243.46108</v>
       </c>
       <c r="E16" s="13">
         <v>11.787000000000001</v>
       </c>
       <c r="F16" s="13">
         <v>20.188179999999999</v>
       </c>
       <c r="G16" s="13">
         <v>1263.3148900000001</v>
       </c>
@@ -3589,72 +3586,72 @@
       <c r="AM16" s="13">
         <v>6350.7838199999997</v>
       </c>
       <c r="AN16" s="13">
         <v>3473.1626000000001</v>
       </c>
       <c r="AO16" s="13">
         <v>82.107169999999996</v>
       </c>
       <c r="AP16" s="13">
         <v>162.15441000000001</v>
       </c>
       <c r="AQ16" s="13">
         <v>8180.0340800000004</v>
       </c>
       <c r="AR16" s="13">
         <v>4961.0306799999998</v>
       </c>
       <c r="AS16" s="13">
         <v>115.61244000000001</v>
       </c>
       <c r="AT16" s="13">
         <v>234.71069</v>
       </c>
       <c r="AU16" s="13">
-        <v>3972.1055200000001</v>
+        <v>5267.2960199999998</v>
       </c>
       <c r="AV16" s="13">
-        <v>2207.7920600000002</v>
+        <v>3014.1286500000001</v>
       </c>
       <c r="AW16" s="13">
-        <v>45.475569999999998</v>
+        <v>54.783700000000003</v>
       </c>
       <c r="AX16" s="13">
-        <v>94.328819999999993</v>
+        <v>113.65337</v>
       </c>
       <c r="AY16" s="13">
-        <v>3629.4107600000002</v>
+        <v>4859.8572999999997</v>
       </c>
       <c r="AZ16" s="13">
-        <v>2343.1246099999998</v>
+        <v>3163.8765899999999</v>
       </c>
       <c r="BA16" s="13">
-        <v>52.167529999999999</v>
+        <v>56.562449999999998</v>
       </c>
       <c r="BB16" s="13">
-        <v>116.11445000000001</v>
+        <v>126.06231</v>
       </c>
       <c r="BC16" s="15"/>
     </row>
     <row r="17" spans="1:55" s="16" customFormat="1" ht="102" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13">
         <v>0</v>
       </c>
       <c r="D17" s="13">
         <v>0</v>
       </c>
       <c r="E17" s="13">
         <v>0.60528000000000004</v>
       </c>
       <c r="F17" s="13">
         <v>0.76541000000000003</v>
       </c>
       <c r="G17" s="13">
         <v>1148.1441</v>
       </c>
@@ -3754,72 +3751,72 @@
       <c r="AM17" s="13">
         <v>0</v>
       </c>
       <c r="AN17" s="13">
         <v>0</v>
       </c>
       <c r="AO17" s="13">
         <v>85.845879999999994</v>
       </c>
       <c r="AP17" s="13">
         <v>256.13110999999998</v>
       </c>
       <c r="AQ17" s="13">
         <v>43.271999999999998</v>
       </c>
       <c r="AR17" s="13">
         <v>62.491759999999999</v>
       </c>
       <c r="AS17" s="13">
         <v>42.129339999999999</v>
       </c>
       <c r="AT17" s="13">
         <v>149.29454000000001</v>
       </c>
       <c r="AU17" s="13">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="AV17" s="13">
-        <v>0</v>
+        <v>7.0562699999999996</v>
       </c>
       <c r="AW17" s="13">
-        <v>16.077999999999999</v>
+        <v>17.963200000000001</v>
       </c>
       <c r="AX17" s="13">
-        <v>53.676049999999996</v>
+        <v>63.060769999999998</v>
       </c>
       <c r="AY17" s="13">
-        <v>24.6</v>
+        <v>30.6</v>
       </c>
       <c r="AZ17" s="13">
-        <v>36.453989999999997</v>
+        <v>45.774949999999997</v>
       </c>
       <c r="BA17" s="13">
-        <v>97.579740000000001</v>
+        <v>99.393339999999995</v>
       </c>
       <c r="BB17" s="13">
-        <v>130.95097000000001</v>
+        <v>135.51665</v>
       </c>
       <c r="BC17" s="15"/>
     </row>
     <row r="18" spans="1:55" s="16" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="13">
         <v>9.1931999999999992</v>
       </c>
       <c r="D18" s="13">
         <v>42.656460000000003</v>
       </c>
       <c r="E18" s="13">
         <v>81.787440000000004</v>
       </c>
       <c r="F18" s="13">
         <v>134.17559</v>
       </c>
       <c r="G18" s="13">
         <v>9.7139000000000006</v>
       </c>
@@ -3919,72 +3916,72 @@
       <c r="AM18" s="13">
         <v>1063.7156</v>
       </c>
       <c r="AN18" s="13">
         <v>7375.3339999999998</v>
       </c>
       <c r="AO18" s="13">
         <v>72.811049999999994</v>
       </c>
       <c r="AP18" s="13">
         <v>494.65705000000003</v>
       </c>
       <c r="AQ18" s="13">
         <v>2.6345000000000001</v>
       </c>
       <c r="AR18" s="13">
         <v>25.977080000000001</v>
       </c>
       <c r="AS18" s="13">
         <v>27.991199999999999</v>
       </c>
       <c r="AT18" s="13">
         <v>241.13131000000001</v>
       </c>
       <c r="AU18" s="13">
-        <v>1.1756</v>
+        <v>1.3772</v>
       </c>
       <c r="AV18" s="13">
-        <v>6.0429199999999996</v>
+        <v>8.6922499999999996</v>
       </c>
       <c r="AW18" s="13">
-        <v>7.6856</v>
+        <v>7.7156000000000002</v>
       </c>
       <c r="AX18" s="13">
-        <v>64.406599999999997</v>
+        <v>64.823319999999995</v>
       </c>
       <c r="AY18" s="13">
         <v>0</v>
       </c>
       <c r="AZ18" s="13">
         <v>0</v>
       </c>
       <c r="BA18" s="13">
-        <v>16.3368</v>
+        <v>43.411200000000001</v>
       </c>
       <c r="BB18" s="13">
-        <v>168.03299000000001</v>
+        <v>344.46420000000001</v>
       </c>
       <c r="BC18" s="15"/>
     </row>
     <row r="19" spans="1:55" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="13">
         <v>135.58510000000001</v>
       </c>
       <c r="D19" s="13">
         <v>386.16768000000002</v>
       </c>
       <c r="E19" s="13">
         <v>34.384860000000003</v>
       </c>
       <c r="F19" s="13">
         <v>108.04568</v>
       </c>
       <c r="G19" s="13">
         <v>44.518410000000003</v>
       </c>
@@ -4078,78 +4075,78 @@
       <c r="AK19" s="13">
         <v>1063.0344</v>
       </c>
       <c r="AL19" s="13">
         <v>4609.01001</v>
       </c>
       <c r="AM19" s="13">
         <v>12.316660000000001</v>
       </c>
       <c r="AN19" s="13">
         <v>37.87218</v>
       </c>
       <c r="AO19" s="13">
         <v>980.66259000000002</v>
       </c>
       <c r="AP19" s="13">
         <v>4630.0009399999999</v>
       </c>
       <c r="AQ19" s="13">
         <v>1.57087</v>
       </c>
       <c r="AR19" s="13">
         <v>7.0420100000000003</v>
       </c>
       <c r="AS19" s="13">
-        <v>704.26999000000001</v>
+        <v>704.86999000000003</v>
       </c>
       <c r="AT19" s="13">
-        <v>3887.3298199999999</v>
+        <v>3893.53503</v>
       </c>
       <c r="AU19" s="13">
-        <v>0.66027999999999998</v>
+        <v>0.78068000000000004</v>
       </c>
       <c r="AV19" s="13">
-        <v>2.8834599999999999</v>
+        <v>3.4540600000000001</v>
       </c>
       <c r="AW19" s="13">
-        <v>266.03429</v>
+        <v>330.77059000000003</v>
       </c>
       <c r="AX19" s="13">
-        <v>1475.8205399999999</v>
+        <v>1883.2959000000001</v>
       </c>
       <c r="AY19" s="13">
-        <v>3.5749999999999997E-2</v>
+        <v>0.33574999999999999</v>
       </c>
       <c r="AZ19" s="13">
-        <v>0.18210000000000001</v>
+        <v>2.4823599999999999</v>
       </c>
       <c r="BA19" s="13">
-        <v>237.75957</v>
+        <v>247.83873</v>
       </c>
       <c r="BB19" s="13">
-        <v>1354.7047299999999</v>
+        <v>1554.98955</v>
       </c>
       <c r="BC19" s="15"/>
     </row>
     <row r="20" spans="1:55" s="16" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="13">
         <v>0.60329999999999995</v>
       </c>
       <c r="D20" s="13">
         <v>1.1616599999999999</v>
       </c>
       <c r="E20" s="13">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="F20" s="13">
         <v>3.526E-2</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>228</v>
       </c>
@@ -4408,78 +4405,78 @@
       <c r="AK21" s="13">
         <v>7.0000499999999999</v>
       </c>
       <c r="AL21" s="13">
         <v>24.248419999999999</v>
       </c>
       <c r="AM21" s="13">
         <v>0</v>
       </c>
       <c r="AN21" s="13">
         <v>0</v>
       </c>
       <c r="AO21" s="13">
         <v>10.67184</v>
       </c>
       <c r="AP21" s="13">
         <v>28.859829999999999</v>
       </c>
       <c r="AQ21" s="13">
         <v>0</v>
       </c>
       <c r="AR21" s="13">
         <v>0</v>
       </c>
       <c r="AS21" s="13">
-        <v>4.7550100000000004</v>
+        <v>4.75101</v>
       </c>
       <c r="AT21" s="13">
         <v>27.667760000000001</v>
       </c>
       <c r="AU21" s="13">
         <v>0</v>
       </c>
       <c r="AV21" s="13">
         <v>0</v>
       </c>
       <c r="AW21" s="13">
-        <v>1.8490899999999999</v>
+        <v>2.2513000000000001</v>
       </c>
       <c r="AX21" s="13">
-        <v>10.5787</v>
+        <v>12.5512</v>
       </c>
       <c r="AY21" s="13">
         <v>0</v>
       </c>
       <c r="AZ21" s="13">
         <v>0</v>
       </c>
       <c r="BA21" s="13">
-        <v>2.3627600000000002</v>
+        <v>2.7659699999999998</v>
       </c>
       <c r="BB21" s="13">
-        <v>13.85144</v>
+        <v>16.014430000000001</v>
       </c>
       <c r="BC21" s="15"/>
     </row>
     <row r="22" spans="1:55" s="16" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="13">
         <v>0</v>
       </c>
       <c r="D22" s="13">
         <v>0</v>
       </c>
       <c r="E22" s="13">
         <v>1.0192000000000001</v>
       </c>
       <c r="F22" s="13">
         <v>1.66842</v>
       </c>
       <c r="G22" s="13">
         <v>0</v>
       </c>
@@ -4578,61 +4575,61 @@
       </c>
       <c r="AM22" s="13">
         <v>0</v>
       </c>
       <c r="AN22" s="13">
         <v>0</v>
       </c>
       <c r="AO22" s="13">
         <v>1.1000000000000001</v>
       </c>
       <c r="AP22" s="13">
         <v>3.3963199999999998</v>
       </c>
       <c r="AQ22" s="13">
         <v>0</v>
       </c>
       <c r="AR22" s="13">
         <v>0</v>
       </c>
       <c r="AS22" s="13">
         <v>0.9</v>
       </c>
       <c r="AT22" s="13">
         <v>4.79603</v>
       </c>
-      <c r="AU22" s="13" t="s">
-[...9 lines deleted...]
-        <v>228</v>
+      <c r="AU22" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV22" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW22" s="13">
+        <v>0.6</v>
+      </c>
+      <c r="AX22" s="13">
+        <v>3.1834500000000001</v>
       </c>
       <c r="AY22" s="13" t="s">
         <v>228</v>
       </c>
       <c r="AZ22" s="13" t="s">
         <v>228</v>
       </c>
       <c r="BA22" s="13" t="s">
         <v>228</v>
       </c>
       <c r="BB22" s="13" t="s">
         <v>228</v>
       </c>
       <c r="BC22" s="15"/>
     </row>
     <row r="23" spans="1:55" s="16" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="13">
         <v>0</v>
       </c>
@@ -4915,66 +4912,66 @@
       <c r="AO24" s="13">
         <v>14.08479</v>
       </c>
       <c r="AP24" s="13">
         <v>162.67435</v>
       </c>
       <c r="AQ24" s="13">
         <v>0</v>
       </c>
       <c r="AR24" s="13">
         <v>0</v>
       </c>
       <c r="AS24" s="13">
         <v>27.156980000000001</v>
       </c>
       <c r="AT24" s="13">
         <v>309.04845999999998</v>
       </c>
       <c r="AU24" s="13">
         <v>0</v>
       </c>
       <c r="AV24" s="13">
         <v>0</v>
       </c>
       <c r="AW24" s="13">
-        <v>6.8350900000000001</v>
+        <v>9.5258400000000005</v>
       </c>
       <c r="AX24" s="13">
-        <v>88.848119999999994</v>
+        <v>106.41104</v>
       </c>
       <c r="AY24" s="13">
         <v>0</v>
       </c>
       <c r="AZ24" s="13">
         <v>0</v>
       </c>
       <c r="BA24" s="13">
-        <v>13.10534</v>
+        <v>16.24089</v>
       </c>
       <c r="BB24" s="13">
-        <v>217.60709</v>
+        <v>266.01004</v>
       </c>
       <c r="BC24" s="15"/>
     </row>
     <row r="25" spans="1:55" s="16" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="13">
         <v>2.6520000000000001</v>
       </c>
       <c r="D25" s="13">
         <v>20.920470000000002</v>
       </c>
       <c r="E25" s="13">
         <v>10.435309999999999</v>
       </c>
       <c r="F25" s="13">
         <v>87.647059999999996</v>
       </c>
       <c r="G25" s="13">
         <v>0.11293</v>
       </c>
@@ -5062,84 +5059,84 @@
       <c r="AI25" s="13">
         <v>27.904499999999999</v>
       </c>
       <c r="AJ25" s="13">
         <v>81.844470000000001</v>
       </c>
       <c r="AK25" s="13">
         <v>24.012149999999998</v>
       </c>
       <c r="AL25" s="13">
         <v>193.39702</v>
       </c>
       <c r="AM25" s="13">
         <v>4.1863999999999999</v>
       </c>
       <c r="AN25" s="13">
         <v>21.953099999999999</v>
       </c>
       <c r="AO25" s="13">
         <v>17.96339</v>
       </c>
       <c r="AP25" s="13">
         <v>131.67601999999999</v>
       </c>
       <c r="AQ25" s="13">
-        <v>1.91896</v>
+        <v>1.30379</v>
       </c>
       <c r="AR25" s="13">
         <v>6.63903</v>
       </c>
       <c r="AS25" s="13">
         <v>17.12557</v>
       </c>
       <c r="AT25" s="13">
         <v>154.61850000000001</v>
       </c>
       <c r="AU25" s="13">
-        <v>1.1460300000000001</v>
+        <v>0.53086</v>
       </c>
       <c r="AV25" s="13">
         <v>3.44015</v>
       </c>
       <c r="AW25" s="13">
-        <v>6.43513</v>
+        <v>7.3303399999999996</v>
       </c>
       <c r="AX25" s="13">
-        <v>63.548720000000003</v>
+        <v>72.860939999999999</v>
       </c>
       <c r="AY25" s="13">
-        <v>0.12227</v>
+        <v>3.4582700000000002</v>
       </c>
       <c r="AZ25" s="13">
-        <v>0.90668000000000004</v>
+        <v>7.2136800000000001</v>
       </c>
       <c r="BA25" s="13">
-        <v>10.35604</v>
+        <v>15.32042</v>
       </c>
       <c r="BB25" s="13">
-        <v>95.527249999999995</v>
+        <v>179.09219999999999</v>
       </c>
       <c r="BC25" s="15"/>
     </row>
     <row r="26" spans="1:55" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>228</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>228</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>228</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>228</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>228</v>
       </c>
@@ -5557,84 +5554,84 @@
       <c r="AI28" s="13">
         <v>20872.763999999999</v>
       </c>
       <c r="AJ28" s="13">
         <v>6937.4937300000001</v>
       </c>
       <c r="AK28" s="13">
         <v>5110.6454000000003</v>
       </c>
       <c r="AL28" s="13">
         <v>1367.8522599999999</v>
       </c>
       <c r="AM28" s="13">
         <v>14387.009</v>
       </c>
       <c r="AN28" s="13">
         <v>5878.0795600000001</v>
       </c>
       <c r="AO28" s="13">
         <v>6999.52</v>
       </c>
       <c r="AP28" s="13">
         <v>1902.0943</v>
       </c>
       <c r="AQ28" s="13">
-        <v>33627.442000000003</v>
+        <v>34789.841999999997</v>
       </c>
       <c r="AR28" s="13">
-        <v>11677.74884</v>
+        <v>11976.02284</v>
       </c>
       <c r="AS28" s="13">
         <v>4506.43</v>
       </c>
       <c r="AT28" s="13">
         <v>702.78911000000005</v>
       </c>
       <c r="AU28" s="13">
-        <v>9399.7199999999993</v>
+        <v>12742.25</v>
       </c>
       <c r="AV28" s="13">
-        <v>3351.6520399999999</v>
+        <v>4459.0099600000003</v>
       </c>
       <c r="AW28" s="13">
-        <v>1892.8430000000001</v>
+        <v>2206.3429999999998</v>
       </c>
       <c r="AX28" s="13">
-        <v>312.08618000000001</v>
+        <v>357.67610000000002</v>
       </c>
       <c r="AY28" s="13">
-        <v>10123.85</v>
+        <v>11957.65</v>
       </c>
       <c r="AZ28" s="13">
-        <v>4159.3936299999996</v>
+        <v>4914.48459</v>
       </c>
       <c r="BA28" s="13">
-        <v>2045.4639999999999</v>
+        <v>2431.2399999999998</v>
       </c>
       <c r="BB28" s="13">
-        <v>283.30344000000002</v>
+        <v>321.12180000000001</v>
       </c>
       <c r="BC28" s="15"/>
     </row>
     <row r="29" spans="1:55" s="16" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C29" s="13">
         <v>0</v>
       </c>
       <c r="D29" s="13">
         <v>0</v>
       </c>
       <c r="E29" s="13">
         <v>347.08800000000002</v>
       </c>
       <c r="F29" s="13">
         <v>69.095709999999997</v>
       </c>
       <c r="G29" s="13">
         <v>1.4</v>
       </c>
@@ -5752,54 +5749,54 @@
       <c r="AS29" s="13">
         <v>55.834000000000003</v>
       </c>
       <c r="AT29" s="13">
         <v>17.368770000000001</v>
       </c>
       <c r="AU29" s="13">
         <v>0</v>
       </c>
       <c r="AV29" s="13">
         <v>0</v>
       </c>
       <c r="AW29" s="13">
         <v>25.283999999999999</v>
       </c>
       <c r="AX29" s="13">
         <v>7.8202299999999996</v>
       </c>
       <c r="AY29" s="13">
         <v>0</v>
       </c>
       <c r="AZ29" s="13">
         <v>0</v>
       </c>
       <c r="BA29" s="13">
-        <v>31.38</v>
+        <v>31.9</v>
       </c>
       <c r="BB29" s="13">
-        <v>10.58553</v>
+        <v>10.87753</v>
       </c>
       <c r="BC29" s="15"/>
     </row>
     <row r="30" spans="1:55" s="16" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="13">
         <v>5.2564000000000002</v>
       </c>
       <c r="D30" s="13">
         <v>1.94862</v>
       </c>
       <c r="E30" s="13">
         <v>206.78960000000001</v>
       </c>
       <c r="F30" s="13">
         <v>145.68326999999999</v>
       </c>
       <c r="G30" s="13">
         <v>696.5</v>
       </c>
@@ -5896,75 +5893,75 @@
       <c r="AL30" s="13">
         <v>154.47282000000001</v>
       </c>
       <c r="AM30" s="13">
         <v>0</v>
       </c>
       <c r="AN30" s="13">
         <v>0</v>
       </c>
       <c r="AO30" s="13">
         <v>530.11616000000004</v>
       </c>
       <c r="AP30" s="13">
         <v>161.93271999999999</v>
       </c>
       <c r="AQ30" s="13">
         <v>0</v>
       </c>
       <c r="AR30" s="13">
         <v>0</v>
       </c>
       <c r="AS30" s="13">
         <v>470.00511999999998</v>
       </c>
       <c r="AT30" s="13">
-        <v>170.32691</v>
+        <v>168.14052000000001</v>
       </c>
       <c r="AU30" s="13">
         <v>0</v>
       </c>
       <c r="AV30" s="13">
         <v>0</v>
       </c>
       <c r="AW30" s="13">
-        <v>314.46552000000003</v>
+        <v>323.02172000000002</v>
       </c>
       <c r="AX30" s="13">
-        <v>98.729920000000007</v>
+        <v>104.00586</v>
       </c>
       <c r="AY30" s="13">
         <v>0</v>
       </c>
       <c r="AZ30" s="13">
         <v>0</v>
       </c>
       <c r="BA30" s="13">
-        <v>47.858199999999997</v>
+        <v>124.4782</v>
       </c>
       <c r="BB30" s="13">
-        <v>25.63861</v>
+        <v>50.137599999999999</v>
       </c>
       <c r="BC30" s="15"/>
     </row>
     <row r="31" spans="1:55" s="16" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="13">
         <v>0</v>
       </c>
       <c r="D31" s="13">
         <v>0</v>
       </c>
       <c r="E31" s="13">
         <v>301.96436</v>
       </c>
       <c r="F31" s="13">
         <v>293.67018000000002</v>
       </c>
       <c r="G31" s="13">
         <v>390</v>
       </c>
@@ -6058,78 +6055,78 @@
       <c r="AK31" s="13">
         <v>196.37846999999999</v>
       </c>
       <c r="AL31" s="13">
         <v>114.37965</v>
       </c>
       <c r="AM31" s="13">
         <v>0</v>
       </c>
       <c r="AN31" s="13">
         <v>0</v>
       </c>
       <c r="AO31" s="13">
         <v>95520.400460000004</v>
       </c>
       <c r="AP31" s="13">
         <v>9262.6819099999993</v>
       </c>
       <c r="AQ31" s="13">
         <v>0</v>
       </c>
       <c r="AR31" s="13">
         <v>0</v>
       </c>
       <c r="AS31" s="13">
-        <v>23568.77924</v>
+        <v>23730.783240000001</v>
       </c>
       <c r="AT31" s="13">
-        <v>5077.7324799999997</v>
+        <v>5088.3867700000001</v>
       </c>
       <c r="AU31" s="13">
         <v>0</v>
       </c>
       <c r="AV31" s="13">
         <v>0</v>
       </c>
       <c r="AW31" s="13">
-        <v>10606.437879999999</v>
+        <v>12944.58596</v>
       </c>
       <c r="AX31" s="13">
-        <v>2069.9185299999999</v>
+        <v>2478.5563699999998</v>
       </c>
       <c r="AY31" s="13">
         <v>0</v>
       </c>
       <c r="AZ31" s="13">
         <v>0</v>
       </c>
       <c r="BA31" s="13">
-        <v>11535.9836</v>
+        <v>12634.0834</v>
       </c>
       <c r="BB31" s="13">
-        <v>2853.6935699999999</v>
+        <v>3181.06846</v>
       </c>
       <c r="BC31" s="15"/>
     </row>
     <row r="32" spans="1:55" s="16" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="13">
         <v>0</v>
       </c>
       <c r="D32" s="13">
         <v>0</v>
       </c>
       <c r="E32" s="13">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="F32" s="13">
         <v>0.44675999999999999</v>
       </c>
       <c r="G32" s="13">
         <v>0</v>
       </c>
@@ -6235,66 +6232,66 @@
       <c r="AO32" s="13">
         <v>5</v>
       </c>
       <c r="AP32" s="13">
         <v>8.7402300000000004</v>
       </c>
       <c r="AQ32" s="13">
         <v>0</v>
       </c>
       <c r="AR32" s="13">
         <v>0</v>
       </c>
       <c r="AS32" s="13">
         <v>5.5789999999999997</v>
       </c>
       <c r="AT32" s="13">
         <v>18.87162</v>
       </c>
       <c r="AU32" s="13">
         <v>0</v>
       </c>
       <c r="AV32" s="13">
         <v>0</v>
       </c>
       <c r="AW32" s="13">
-        <v>2.7759999999999998</v>
+        <v>3.0059999999999998</v>
       </c>
       <c r="AX32" s="13">
-        <v>9.4080100000000009</v>
+        <v>10.24738</v>
       </c>
       <c r="AY32" s="13">
         <v>0</v>
       </c>
       <c r="AZ32" s="13">
         <v>0</v>
       </c>
       <c r="BA32" s="13">
-        <v>1.3513200000000001</v>
+        <v>1.3713200000000001</v>
       </c>
       <c r="BB32" s="13">
-        <v>3.56073</v>
+        <v>3.59945</v>
       </c>
       <c r="BC32" s="15"/>
     </row>
     <row r="33" spans="1:55" s="16" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>228</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>228</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>228</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>228</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>228</v>
       </c>
@@ -6400,54 +6397,54 @@
       <c r="AO33" s="13">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="AP33" s="13">
         <v>0.23291999999999999</v>
       </c>
       <c r="AQ33" s="13">
         <v>0</v>
       </c>
       <c r="AR33" s="13">
         <v>0</v>
       </c>
       <c r="AS33" s="13">
         <v>2.4670000000000001E-2</v>
       </c>
       <c r="AT33" s="13">
         <v>0.35948000000000002</v>
       </c>
       <c r="AU33" s="13">
         <v>0</v>
       </c>
       <c r="AV33" s="13">
         <v>0</v>
       </c>
       <c r="AW33" s="13">
-        <v>7.2000000000000005E-4</v>
+        <v>1.052E-2</v>
       </c>
       <c r="AX33" s="13">
-        <v>2.453E-2</v>
+        <v>0.16278999999999999</v>
       </c>
       <c r="AY33" s="13" t="s">
         <v>228</v>
       </c>
       <c r="AZ33" s="13" t="s">
         <v>228</v>
       </c>
       <c r="BA33" s="13" t="s">
         <v>228</v>
       </c>
       <c r="BB33" s="13" t="s">
         <v>228</v>
       </c>
       <c r="BC33" s="15"/>
     </row>
     <row r="34" spans="1:55" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="13">
         <v>0</v>
       </c>
@@ -6565,66 +6562,66 @@
       <c r="AO34" s="13">
         <v>9497.4050000000007</v>
       </c>
       <c r="AP34" s="13">
         <v>4420.78622</v>
       </c>
       <c r="AQ34" s="13">
         <v>0</v>
       </c>
       <c r="AR34" s="13">
         <v>0</v>
       </c>
       <c r="AS34" s="13">
         <v>12781.138000000001</v>
       </c>
       <c r="AT34" s="13">
         <v>7541.8070600000001</v>
       </c>
       <c r="AU34" s="13">
         <v>0</v>
       </c>
       <c r="AV34" s="13">
         <v>0</v>
       </c>
       <c r="AW34" s="13">
-        <v>5257.3280000000004</v>
+        <v>6495.1279999999997</v>
       </c>
       <c r="AX34" s="13">
-        <v>2886.1415299999999</v>
+        <v>3670.6961099999999</v>
       </c>
       <c r="AY34" s="13">
         <v>0</v>
       </c>
       <c r="AZ34" s="13">
         <v>0</v>
       </c>
       <c r="BA34" s="13">
-        <v>4023.6</v>
+        <v>5253.21</v>
       </c>
       <c r="BB34" s="13">
-        <v>2498.5150199999998</v>
+        <v>3293.7940800000001</v>
       </c>
       <c r="BC34" s="15"/>
     </row>
     <row r="35" spans="1:55" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="13">
         <v>0</v>
       </c>
       <c r="D35" s="13">
         <v>0</v>
       </c>
       <c r="E35" s="13">
         <v>21.7012</v>
       </c>
       <c r="F35" s="13">
         <v>22.718920000000001</v>
       </c>
       <c r="G35" s="13">
         <v>0</v>
       </c>
@@ -6730,66 +6727,66 @@
       <c r="AO35" s="13">
         <v>143.77365</v>
       </c>
       <c r="AP35" s="13">
         <v>167.84529000000001</v>
       </c>
       <c r="AQ35" s="13">
         <v>0</v>
       </c>
       <c r="AR35" s="13">
         <v>0</v>
       </c>
       <c r="AS35" s="13">
         <v>113.11897999999999</v>
       </c>
       <c r="AT35" s="13">
         <v>168.2593</v>
       </c>
       <c r="AU35" s="13">
         <v>0</v>
       </c>
       <c r="AV35" s="13">
         <v>0</v>
       </c>
       <c r="AW35" s="13">
-        <v>40.823999999999998</v>
+        <v>43.541640000000001</v>
       </c>
       <c r="AX35" s="13">
-        <v>52.478810000000003</v>
+        <v>56.255229999999997</v>
       </c>
       <c r="AY35" s="13">
         <v>0</v>
       </c>
       <c r="AZ35" s="13">
         <v>0</v>
       </c>
       <c r="BA35" s="13">
-        <v>58.628189999999996</v>
+        <v>70.964590000000001</v>
       </c>
       <c r="BB35" s="13">
-        <v>72.130399999999995</v>
+        <v>82.400329999999997</v>
       </c>
       <c r="BC35" s="15"/>
     </row>
     <row r="36" spans="1:55" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="13">
         <v>0</v>
       </c>
       <c r="D36" s="13">
         <v>0</v>
       </c>
       <c r="E36" s="13">
         <v>2.375</v>
       </c>
       <c r="F36" s="13">
         <v>4.8650000000000002</v>
       </c>
       <c r="G36" s="13">
         <v>0</v>
       </c>
@@ -6895,66 +6892,66 @@
       <c r="AO36" s="13">
         <v>126.44934000000001</v>
       </c>
       <c r="AP36" s="13">
         <v>140.23750999999999</v>
       </c>
       <c r="AQ36" s="13">
         <v>0</v>
       </c>
       <c r="AR36" s="13">
         <v>0</v>
       </c>
       <c r="AS36" s="13">
         <v>1208.4749999999999</v>
       </c>
       <c r="AT36" s="13">
         <v>1501.8552199999999</v>
       </c>
       <c r="AU36" s="13">
         <v>0</v>
       </c>
       <c r="AV36" s="13">
         <v>0</v>
       </c>
       <c r="AW36" s="13">
-        <v>601.79999999999995</v>
+        <v>662.47500000000002</v>
       </c>
       <c r="AX36" s="13">
-        <v>663.33744999999999</v>
+        <v>735.81916000000001</v>
       </c>
       <c r="AY36" s="13">
         <v>0</v>
       </c>
       <c r="AZ36" s="13">
         <v>0</v>
       </c>
       <c r="BA36" s="13">
-        <v>610.95000000000005</v>
+        <v>690.95</v>
       </c>
       <c r="BB36" s="13">
-        <v>961.59317999999996</v>
+        <v>1083.2945199999999</v>
       </c>
       <c r="BC36" s="15"/>
     </row>
     <row r="37" spans="1:55" s="16" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="13">
         <v>0</v>
       </c>
       <c r="D37" s="13">
         <v>0</v>
       </c>
       <c r="E37" s="13">
         <v>3</v>
       </c>
       <c r="F37" s="13">
         <v>2.5042200000000001</v>
       </c>
       <c r="G37" s="13">
         <v>0</v>
       </c>
@@ -7402,54 +7399,54 @@
       <c r="AS39" s="13">
         <v>32.555</v>
       </c>
       <c r="AT39" s="13">
         <v>24.474920000000001</v>
       </c>
       <c r="AU39" s="13">
         <v>0</v>
       </c>
       <c r="AV39" s="13">
         <v>0</v>
       </c>
       <c r="AW39" s="13">
         <v>15.715</v>
       </c>
       <c r="AX39" s="13">
         <v>10.063000000000001</v>
       </c>
       <c r="AY39" s="13">
         <v>0</v>
       </c>
       <c r="AZ39" s="13">
         <v>0</v>
       </c>
       <c r="BA39" s="13">
-        <v>20.260000000000002</v>
+        <v>23.26</v>
       </c>
       <c r="BB39" s="13">
-        <v>20.981539999999999</v>
+        <v>23.602540000000001</v>
       </c>
       <c r="BC39" s="15"/>
     </row>
     <row r="40" spans="1:55" s="16" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>228</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>228</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>228</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>228</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>228</v>
       </c>
@@ -7720,66 +7717,66 @@
       <c r="AO41" s="13">
         <v>6.343</v>
       </c>
       <c r="AP41" s="13">
         <v>383.15352000000001</v>
       </c>
       <c r="AQ41" s="13">
         <v>0</v>
       </c>
       <c r="AR41" s="13">
         <v>0</v>
       </c>
       <c r="AS41" s="13">
         <v>4.4694599999999998</v>
       </c>
       <c r="AT41" s="13">
         <v>222.86581000000001</v>
       </c>
       <c r="AU41" s="13">
         <v>0</v>
       </c>
       <c r="AV41" s="13">
         <v>0</v>
       </c>
       <c r="AW41" s="13">
-        <v>2.8490000000000002</v>
+        <v>2.9590000000000001</v>
       </c>
       <c r="AX41" s="13">
-        <v>143.12093999999999</v>
+        <v>148.90093999999999</v>
       </c>
       <c r="AY41" s="13">
         <v>0</v>
       </c>
       <c r="AZ41" s="13">
         <v>0</v>
       </c>
       <c r="BA41" s="13">
-        <v>0.86668000000000001</v>
+        <v>1.17706</v>
       </c>
       <c r="BB41" s="13">
-        <v>31.094190000000001</v>
+        <v>33.673349999999999</v>
       </c>
       <c r="BC41" s="15"/>
     </row>
     <row r="42" spans="1:55" s="16" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>228</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>228</v>
       </c>
       <c r="E42" s="13" t="s">
         <v>228</v>
       </c>
       <c r="F42" s="13" t="s">
         <v>228</v>
       </c>
       <c r="G42" s="13" t="s">
         <v>228</v>
       </c>
@@ -8545,66 +8542,66 @@
       <c r="AO46" s="13">
         <v>0.87614999999999998</v>
       </c>
       <c r="AP46" s="13">
         <v>10.17704</v>
       </c>
       <c r="AQ46" s="13">
         <v>0</v>
       </c>
       <c r="AR46" s="13">
         <v>0</v>
       </c>
       <c r="AS46" s="13">
         <v>0.66901999999999995</v>
       </c>
       <c r="AT46" s="13">
         <v>9.6846599999999992</v>
       </c>
       <c r="AU46" s="13">
         <v>0</v>
       </c>
       <c r="AV46" s="13">
         <v>0</v>
       </c>
       <c r="AW46" s="13">
-        <v>0.255</v>
+        <v>0.28181</v>
       </c>
       <c r="AX46" s="13">
-        <v>3.50448</v>
+        <v>3.96685</v>
       </c>
       <c r="AY46" s="13">
         <v>0</v>
       </c>
       <c r="AZ46" s="13">
         <v>0</v>
       </c>
       <c r="BA46" s="13">
-        <v>0.26497999999999999</v>
+        <v>0.27698</v>
       </c>
       <c r="BB46" s="13">
-        <v>3.61788</v>
+        <v>3.7635100000000001</v>
       </c>
       <c r="BC46" s="15"/>
     </row>
     <row r="47" spans="1:55" s="16" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>81</v>
       </c>
       <c r="C47" s="13">
         <v>0</v>
       </c>
       <c r="D47" s="13">
         <v>0</v>
       </c>
       <c r="E47" s="13">
         <v>2.3E-2</v>
       </c>
       <c r="F47" s="13">
         <v>0.26211000000000001</v>
       </c>
       <c r="G47" s="13">
         <v>0</v>
       </c>
@@ -9040,66 +9037,66 @@
       <c r="AO49" s="13">
         <v>2824.2739999999999</v>
       </c>
       <c r="AP49" s="13">
         <v>2681.7570799999999</v>
       </c>
       <c r="AQ49" s="13">
         <v>20.88</v>
       </c>
       <c r="AR49" s="13">
         <v>24.091380000000001</v>
       </c>
       <c r="AS49" s="13">
         <v>3070.5725000000002</v>
       </c>
       <c r="AT49" s="13">
         <v>3670.1555400000002</v>
       </c>
       <c r="AU49" s="13">
         <v>0</v>
       </c>
       <c r="AV49" s="13">
         <v>0</v>
       </c>
       <c r="AW49" s="13">
-        <v>1168.3904700000001</v>
+        <v>1415.95243</v>
       </c>
       <c r="AX49" s="13">
-        <v>1337.3857800000001</v>
+        <v>1641.6251199999999</v>
       </c>
       <c r="AY49" s="13">
         <v>0</v>
       </c>
       <c r="AZ49" s="13">
         <v>0</v>
       </c>
       <c r="BA49" s="13">
-        <v>1255.5508600000001</v>
+        <v>1500.2035599999999</v>
       </c>
       <c r="BB49" s="13">
-        <v>1580.39618</v>
+        <v>1915.61969</v>
       </c>
       <c r="BC49" s="15"/>
     </row>
     <row r="50" spans="1:55" s="16" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>87</v>
       </c>
       <c r="C50" s="13" t="s">
         <v>228</v>
       </c>
       <c r="D50" s="13" t="s">
         <v>228</v>
       </c>
       <c r="E50" s="13" t="s">
         <v>228</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>228</v>
       </c>
       <c r="G50" s="13">
         <v>0</v>
       </c>
@@ -9217,54 +9214,54 @@
       <c r="AS50" s="13">
         <v>40.22052</v>
       </c>
       <c r="AT50" s="13">
         <v>121.24522</v>
       </c>
       <c r="AU50" s="13">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AV50" s="13">
         <v>5.3999999999999999E-2</v>
       </c>
       <c r="AW50" s="13">
         <v>40.133519999999997</v>
       </c>
       <c r="AX50" s="13">
         <v>120.91222999999999</v>
       </c>
       <c r="AY50" s="13">
         <v>0</v>
       </c>
       <c r="AZ50" s="13">
         <v>0</v>
       </c>
       <c r="BA50" s="13">
-        <v>8.8999999999999996E-2</v>
+        <v>0.112</v>
       </c>
       <c r="BB50" s="13">
-        <v>0.32090999999999997</v>
+        <v>0.40388000000000002</v>
       </c>
       <c r="BC50" s="15"/>
     </row>
     <row r="51" spans="1:55" s="16" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>89</v>
       </c>
       <c r="C51" s="13">
         <v>8.1140000000000008</v>
       </c>
       <c r="D51" s="13">
         <v>6.577</v>
       </c>
       <c r="E51" s="13">
         <v>0.78800000000000003</v>
       </c>
       <c r="F51" s="13">
         <v>3.0799500000000002</v>
       </c>
       <c r="G51" s="13">
         <v>5.4710000000000001</v>
       </c>
@@ -9370,66 +9367,66 @@
       <c r="AO51" s="13">
         <v>0.25035000000000002</v>
       </c>
       <c r="AP51" s="13">
         <v>0.32596999999999998</v>
       </c>
       <c r="AQ51" s="13">
         <v>0</v>
       </c>
       <c r="AR51" s="13">
         <v>0</v>
       </c>
       <c r="AS51" s="13">
         <v>0.26035000000000003</v>
       </c>
       <c r="AT51" s="13">
         <v>0.44090000000000001</v>
       </c>
       <c r="AU51" s="13">
         <v>0</v>
       </c>
       <c r="AV51" s="13">
         <v>0</v>
       </c>
       <c r="AW51" s="13">
-        <v>0.10034999999999999</v>
+        <v>0.13034999999999999</v>
       </c>
       <c r="AX51" s="13">
-        <v>0.15748000000000001</v>
+        <v>0.21213000000000001</v>
       </c>
       <c r="AY51" s="13">
         <v>0</v>
       </c>
       <c r="AZ51" s="13">
         <v>0</v>
       </c>
       <c r="BA51" s="13">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="BB51" s="13">
-        <v>0.23415</v>
+        <v>0.25380999999999998</v>
       </c>
       <c r="BC51" s="15"/>
     </row>
     <row r="52" spans="1:55" s="16" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>91</v>
       </c>
       <c r="C52" s="13">
         <v>0</v>
       </c>
       <c r="D52" s="13">
         <v>0</v>
       </c>
       <c r="E52" s="13">
         <v>3.2835700000000001</v>
       </c>
       <c r="F52" s="13">
         <v>6.3668399999999998</v>
       </c>
       <c r="G52" s="13">
         <v>44.817</v>
       </c>
@@ -9523,78 +9520,78 @@
       <c r="AK52" s="13">
         <v>2.1401599999999998</v>
       </c>
       <c r="AL52" s="13">
         <v>7.2159199999999997</v>
       </c>
       <c r="AM52" s="13">
         <v>0</v>
       </c>
       <c r="AN52" s="13">
         <v>0</v>
       </c>
       <c r="AO52" s="13">
         <v>4.5809800000000003</v>
       </c>
       <c r="AP52" s="13">
         <v>13.8744</v>
       </c>
       <c r="AQ52" s="13">
         <v>0.1</v>
       </c>
       <c r="AR52" s="13">
         <v>0.41199999999999998</v>
       </c>
       <c r="AS52" s="13">
-        <v>3.1624500000000002</v>
+        <v>3.1871700000000001</v>
       </c>
       <c r="AT52" s="13">
-        <v>16.613119999999999</v>
+        <v>16.872029999999999</v>
       </c>
       <c r="AU52" s="13">
         <v>0.1</v>
       </c>
       <c r="AV52" s="13">
         <v>0.41199999999999998</v>
       </c>
       <c r="AW52" s="13">
-        <v>1.30071</v>
+        <v>1.66286</v>
       </c>
       <c r="AX52" s="13">
-        <v>5.9547999999999996</v>
+        <v>8.2019000000000002</v>
       </c>
       <c r="AY52" s="13">
         <v>0</v>
       </c>
       <c r="AZ52" s="13">
         <v>0</v>
       </c>
       <c r="BA52" s="13">
-        <v>0.82484999999999997</v>
+        <v>1.0398499999999999</v>
       </c>
       <c r="BB52" s="13">
-        <v>4.4566600000000003</v>
+        <v>5.87547</v>
       </c>
       <c r="BC52" s="15"/>
     </row>
     <row r="53" spans="1:55" s="16" customFormat="1" ht="102" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>93</v>
       </c>
       <c r="C53" s="13">
         <v>0.629</v>
       </c>
       <c r="D53" s="13">
         <v>2.6140599999999998</v>
       </c>
       <c r="E53" s="13">
         <v>2.6019999999999999</v>
       </c>
       <c r="F53" s="13">
         <v>5.2428499999999998</v>
       </c>
       <c r="G53" s="13">
         <v>0</v>
       </c>
@@ -9700,66 +9697,66 @@
       <c r="AO53" s="13">
         <v>1583.6465000000001</v>
       </c>
       <c r="AP53" s="13">
         <v>2267.8821600000001</v>
       </c>
       <c r="AQ53" s="13">
         <v>0</v>
       </c>
       <c r="AR53" s="13">
         <v>0</v>
       </c>
       <c r="AS53" s="13">
         <v>1502.998</v>
       </c>
       <c r="AT53" s="13">
         <v>2693.4570100000001</v>
       </c>
       <c r="AU53" s="13">
         <v>0</v>
       </c>
       <c r="AV53" s="13">
         <v>0</v>
       </c>
       <c r="AW53" s="13">
-        <v>613.93799999999999</v>
+        <v>740.95</v>
       </c>
       <c r="AX53" s="13">
-        <v>1081.9259300000001</v>
+        <v>1325.6560300000001</v>
       </c>
       <c r="AY53" s="13">
         <v>0</v>
       </c>
       <c r="AZ53" s="13">
         <v>0</v>
       </c>
       <c r="BA53" s="13">
-        <v>508.04500000000002</v>
+        <v>635.04499999999996</v>
       </c>
       <c r="BB53" s="13">
-        <v>860.90868</v>
+        <v>1090.9898800000001</v>
       </c>
       <c r="BC53" s="15"/>
     </row>
     <row r="54" spans="1:55" s="16" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>95</v>
       </c>
       <c r="C54" s="13">
         <v>10.83616</v>
       </c>
       <c r="D54" s="13">
         <v>26.261600000000001</v>
       </c>
       <c r="E54" s="13">
         <v>2856.8525199999999</v>
       </c>
       <c r="F54" s="13">
         <v>3182.3562400000001</v>
       </c>
       <c r="G54" s="13">
         <v>8.5386199999999999</v>
       </c>
@@ -9847,84 +9844,84 @@
       <c r="AI54" s="13">
         <v>0</v>
       </c>
       <c r="AJ54" s="13">
         <v>0</v>
       </c>
       <c r="AK54" s="13">
         <v>5519.5806199999997</v>
       </c>
       <c r="AL54" s="13">
         <v>8195.0029099999992</v>
       </c>
       <c r="AM54" s="13">
         <v>0</v>
       </c>
       <c r="AN54" s="13">
         <v>0</v>
       </c>
       <c r="AO54" s="13">
         <v>4833.8049000000001</v>
       </c>
       <c r="AP54" s="13">
         <v>7247.7858699999997</v>
       </c>
       <c r="AQ54" s="13">
-        <v>9.4280000000000008</v>
+        <v>7.1980000000000004</v>
       </c>
       <c r="AR54" s="13">
         <v>8.9689200000000007</v>
       </c>
       <c r="AS54" s="13">
-        <v>4170.4411300000002</v>
+        <v>4155.5411299999996</v>
       </c>
       <c r="AT54" s="13">
         <v>7905.55584</v>
       </c>
       <c r="AU54" s="13">
-        <v>9.4280000000000008</v>
+        <v>7.1980000000000004</v>
       </c>
       <c r="AV54" s="13">
         <v>8.9689200000000007</v>
       </c>
       <c r="AW54" s="13">
-        <v>1776.0556300000001</v>
+        <v>1991.0701799999999</v>
       </c>
       <c r="AX54" s="13">
-        <v>3547.7415000000001</v>
+        <v>3974.8813500000001</v>
       </c>
       <c r="AY54" s="13">
         <v>0</v>
       </c>
       <c r="AZ54" s="13">
         <v>0</v>
       </c>
       <c r="BA54" s="13">
-        <v>2288.66545</v>
+        <v>2683.08545</v>
       </c>
       <c r="BB54" s="13">
-        <v>4215.6430300000002</v>
+        <v>4950.5188399999997</v>
       </c>
       <c r="BC54" s="15"/>
     </row>
     <row r="55" spans="1:55" s="16" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>97</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>228</v>
       </c>
       <c r="D55" s="13" t="s">
         <v>228</v>
       </c>
       <c r="E55" s="13" t="s">
         <v>228</v>
       </c>
       <c r="F55" s="13" t="s">
         <v>228</v>
       </c>
       <c r="G55" s="13" t="s">
         <v>228</v>
       </c>
@@ -10183,78 +10180,78 @@
       <c r="AK56" s="13">
         <v>3756.0883100000001</v>
       </c>
       <c r="AL56" s="13">
         <v>9436.6877899999999</v>
       </c>
       <c r="AM56" s="13">
         <v>0</v>
       </c>
       <c r="AN56" s="13">
         <v>0</v>
       </c>
       <c r="AO56" s="13">
         <v>4198.49316</v>
       </c>
       <c r="AP56" s="13">
         <v>10594.26132</v>
       </c>
       <c r="AQ56" s="13">
         <v>0.442</v>
       </c>
       <c r="AR56" s="13">
         <v>1.36</v>
       </c>
       <c r="AS56" s="13">
-        <v>3520.4172600000002</v>
+        <v>3520.61886</v>
       </c>
       <c r="AT56" s="13">
-        <v>10010.519039999999</v>
+        <v>10013.315780000001</v>
       </c>
       <c r="AU56" s="13">
         <v>0.442</v>
       </c>
       <c r="AV56" s="13">
         <v>1.36</v>
       </c>
       <c r="AW56" s="13">
-        <v>1395.0412200000001</v>
+        <v>1738.4430600000001</v>
       </c>
       <c r="AX56" s="13">
-        <v>3767.37239</v>
+        <v>4785.6132500000003</v>
       </c>
       <c r="AY56" s="13">
         <v>0</v>
       </c>
       <c r="AZ56" s="13">
         <v>0</v>
       </c>
       <c r="BA56" s="13">
-        <v>1387.90336</v>
+        <v>1629.16868</v>
       </c>
       <c r="BB56" s="13">
-        <v>4398.4997999999996</v>
+        <v>5172.3011299999998</v>
       </c>
       <c r="BC56" s="15"/>
     </row>
     <row r="57" spans="1:55" s="16" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>101</v>
       </c>
       <c r="C57" s="13">
         <v>2.6781999999999999</v>
       </c>
       <c r="D57" s="13">
         <v>7.3978799999999998</v>
       </c>
       <c r="E57" s="13">
         <v>99.775880000000001</v>
       </c>
       <c r="F57" s="13">
         <v>169.22152</v>
       </c>
       <c r="G57" s="13">
         <v>6.9900000000000004E-2</v>
       </c>
@@ -10348,78 +10345,78 @@
       <c r="AK57" s="13">
         <v>1102.28403</v>
       </c>
       <c r="AL57" s="13">
         <v>2136.2890000000002</v>
       </c>
       <c r="AM57" s="13">
         <v>0</v>
       </c>
       <c r="AN57" s="13">
         <v>0</v>
       </c>
       <c r="AO57" s="13">
         <v>1327.7430300000001</v>
       </c>
       <c r="AP57" s="13">
         <v>2503.2089700000001</v>
       </c>
       <c r="AQ57" s="13">
         <v>0</v>
       </c>
       <c r="AR57" s="13">
         <v>0</v>
       </c>
       <c r="AS57" s="13">
-        <v>1254.4345900000001</v>
+        <v>1222.0113899999999</v>
       </c>
       <c r="AT57" s="13">
-        <v>2648.0975800000001</v>
+        <v>2645.6546800000001</v>
       </c>
       <c r="AU57" s="13">
         <v>0</v>
       </c>
       <c r="AV57" s="13">
         <v>0</v>
       </c>
       <c r="AW57" s="13">
-        <v>588.75810000000001</v>
+        <v>670.53314999999998</v>
       </c>
       <c r="AX57" s="13">
-        <v>1055.72471</v>
+        <v>1267.4094</v>
       </c>
       <c r="AY57" s="13">
         <v>0</v>
       </c>
       <c r="AZ57" s="13">
         <v>0</v>
       </c>
       <c r="BA57" s="13">
-        <v>145.18697</v>
+        <v>180.45444000000001</v>
       </c>
       <c r="BB57" s="13">
-        <v>461.91084999999998</v>
+        <v>577.77500999999995</v>
       </c>
       <c r="BC57" s="15"/>
     </row>
     <row r="58" spans="1:55" s="16" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>103</v>
       </c>
       <c r="C58" s="13">
         <v>0</v>
       </c>
       <c r="D58" s="13">
         <v>0</v>
       </c>
       <c r="E58" s="13">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="F58" s="13">
         <v>3.5749999999999997E-2</v>
       </c>
       <c r="G58" s="13" t="s">
         <v>228</v>
       </c>
@@ -10678,78 +10675,78 @@
       <c r="AK59" s="13">
         <v>301.10356999999999</v>
       </c>
       <c r="AL59" s="13">
         <v>1043.9768899999999</v>
       </c>
       <c r="AM59" s="13">
         <v>0</v>
       </c>
       <c r="AN59" s="13">
         <v>0</v>
       </c>
       <c r="AO59" s="13">
         <v>350.37970999999999</v>
       </c>
       <c r="AP59" s="13">
         <v>1243.35715</v>
       </c>
       <c r="AQ59" s="13">
         <v>0</v>
       </c>
       <c r="AR59" s="13">
         <v>0</v>
       </c>
       <c r="AS59" s="13">
-        <v>326.44614000000001</v>
+        <v>325.71614</v>
       </c>
       <c r="AT59" s="13">
-        <v>1314.0337400000001</v>
+        <v>1314.3562999999999</v>
       </c>
       <c r="AU59" s="13">
         <v>0</v>
       </c>
       <c r="AV59" s="13">
         <v>0</v>
       </c>
       <c r="AW59" s="13">
-        <v>126.32959</v>
+        <v>150.84270000000001</v>
       </c>
       <c r="AX59" s="13">
-        <v>383.15604999999999</v>
+        <v>486.54433999999998</v>
       </c>
       <c r="AY59" s="13">
         <v>0</v>
       </c>
       <c r="AZ59" s="13">
         <v>0</v>
       </c>
       <c r="BA59" s="13">
-        <v>79.871020000000001</v>
+        <v>95.889060000000001</v>
       </c>
       <c r="BB59" s="13">
-        <v>285.28336000000002</v>
+        <v>358.04151999999999</v>
       </c>
       <c r="BC59" s="15"/>
     </row>
     <row r="60" spans="1:55" s="16" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>107</v>
       </c>
       <c r="C60" s="13">
         <v>0</v>
       </c>
       <c r="D60" s="13">
         <v>0</v>
       </c>
       <c r="E60" s="13">
         <v>6.0657199999999998</v>
       </c>
       <c r="F60" s="13">
         <v>47.086269999999999</v>
       </c>
       <c r="G60" s="13">
         <v>0</v>
       </c>
@@ -10855,54 +10852,54 @@
       <c r="AO60" s="13">
         <v>31.711300000000001</v>
       </c>
       <c r="AP60" s="13">
         <v>175.69682</v>
       </c>
       <c r="AQ60" s="13">
         <v>0</v>
       </c>
       <c r="AR60" s="13">
         <v>0</v>
       </c>
       <c r="AS60" s="13">
         <v>30.520980000000002</v>
       </c>
       <c r="AT60" s="13">
         <v>195.62124</v>
       </c>
       <c r="AU60" s="13">
         <v>0</v>
       </c>
       <c r="AV60" s="13">
         <v>0</v>
       </c>
       <c r="AW60" s="13">
-        <v>14.79222</v>
+        <v>16.149740000000001</v>
       </c>
       <c r="AX60" s="13">
-        <v>94.798929999999999</v>
+        <v>102.65689</v>
       </c>
       <c r="AY60" s="13">
         <v>0</v>
       </c>
       <c r="AZ60" s="13">
         <v>0</v>
       </c>
       <c r="BA60" s="13">
         <v>2.8029000000000002</v>
       </c>
       <c r="BB60" s="13">
         <v>20.11834</v>
       </c>
       <c r="BC60" s="15"/>
     </row>
     <row r="61" spans="1:55" s="16" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B61" s="12" t="s">
         <v>109</v>
       </c>
       <c r="C61" s="13">
         <v>54.926400000000001</v>
       </c>
@@ -11020,66 +11017,66 @@
       <c r="AO61" s="13">
         <v>23253.564409999999</v>
       </c>
       <c r="AP61" s="13">
         <v>14922.79219</v>
       </c>
       <c r="AQ61" s="13">
         <v>0</v>
       </c>
       <c r="AR61" s="13">
         <v>0</v>
       </c>
       <c r="AS61" s="13">
         <v>22650.800749999999</v>
       </c>
       <c r="AT61" s="13">
         <v>13895.475469999999</v>
       </c>
       <c r="AU61" s="13">
         <v>0</v>
       </c>
       <c r="AV61" s="13">
         <v>0</v>
       </c>
       <c r="AW61" s="13">
-        <v>9504.8743699999995</v>
+        <v>10972.903410000001</v>
       </c>
       <c r="AX61" s="13">
-        <v>5982.9005299999999</v>
+        <v>6931.5839400000004</v>
       </c>
       <c r="AY61" s="13">
         <v>0</v>
       </c>
       <c r="AZ61" s="13">
         <v>0</v>
       </c>
       <c r="BA61" s="13">
-        <v>5763.1620300000004</v>
+        <v>6687.0973299999996</v>
       </c>
       <c r="BB61" s="13">
-        <v>3980.3932399999999</v>
+        <v>4693.0571499999996</v>
       </c>
       <c r="BC61" s="15"/>
     </row>
     <row r="62" spans="1:55" s="16" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>111</v>
       </c>
       <c r="C62" s="13">
         <v>1923.42</v>
       </c>
       <c r="D62" s="13">
         <v>645.7663</v>
       </c>
       <c r="E62" s="13">
         <v>10.859959999999999</v>
       </c>
       <c r="F62" s="13">
         <v>23.901489999999999</v>
       </c>
       <c r="G62" s="13">
         <v>5338.54</v>
       </c>
@@ -11185,66 +11182,66 @@
       <c r="AO62" s="13">
         <v>25.65493</v>
       </c>
       <c r="AP62" s="13">
         <v>31.739239999999999</v>
       </c>
       <c r="AQ62" s="13">
         <v>0</v>
       </c>
       <c r="AR62" s="13">
         <v>0</v>
       </c>
       <c r="AS62" s="13">
         <v>22.686730000000001</v>
       </c>
       <c r="AT62" s="13">
         <v>49.220039999999997</v>
       </c>
       <c r="AU62" s="13">
         <v>0</v>
       </c>
       <c r="AV62" s="13">
         <v>0</v>
       </c>
       <c r="AW62" s="13">
-        <v>9.9659300000000002</v>
+        <v>12.210789999999999</v>
       </c>
       <c r="AX62" s="13">
-        <v>18.475110000000001</v>
+        <v>24.514420000000001</v>
       </c>
       <c r="AY62" s="13">
         <v>0</v>
       </c>
       <c r="AZ62" s="13">
         <v>0</v>
       </c>
       <c r="BA62" s="13">
-        <v>1413.8028200000001</v>
+        <v>1414.2659200000001</v>
       </c>
       <c r="BB62" s="13">
-        <v>526.34592999999995</v>
+        <v>530.13383999999996</v>
       </c>
       <c r="BC62" s="15"/>
     </row>
     <row r="63" spans="1:55" s="16" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>113</v>
       </c>
       <c r="C63" s="13" t="s">
         <v>228</v>
       </c>
       <c r="D63" s="13" t="s">
         <v>228</v>
       </c>
       <c r="E63" s="13" t="s">
         <v>228</v>
       </c>
       <c r="F63" s="13" t="s">
         <v>228</v>
       </c>
       <c r="G63" s="13">
         <v>0</v>
       </c>
@@ -11497,84 +11494,84 @@
       <c r="AI64" s="13">
         <v>1124.3651</v>
       </c>
       <c r="AJ64" s="13">
         <v>1523.88435</v>
       </c>
       <c r="AK64" s="13">
         <v>906.16287</v>
       </c>
       <c r="AL64" s="13">
         <v>2304.57627</v>
       </c>
       <c r="AM64" s="13">
         <v>1959.65021</v>
       </c>
       <c r="AN64" s="13">
         <v>2578.3376699999999</v>
       </c>
       <c r="AO64" s="13">
         <v>1003.50748</v>
       </c>
       <c r="AP64" s="13">
         <v>2982.29549</v>
       </c>
       <c r="AQ64" s="13">
-        <v>7.1089200000000003</v>
+        <v>5.0396700000000001</v>
       </c>
       <c r="AR64" s="13">
         <v>27.552140000000001</v>
       </c>
       <c r="AS64" s="13">
-        <v>1054.50693</v>
+        <v>1039.64255</v>
       </c>
       <c r="AT64" s="13">
-        <v>3022.1594100000002</v>
+        <v>3029.2088100000001</v>
       </c>
       <c r="AU64" s="13">
-        <v>1.4433499999999999</v>
+        <v>1.47285</v>
       </c>
       <c r="AV64" s="13">
-        <v>3.7239499999999999</v>
+        <v>3.823</v>
       </c>
       <c r="AW64" s="13">
-        <v>377.10516999999999</v>
+        <v>464.07574</v>
       </c>
       <c r="AX64" s="13">
-        <v>1177.14914</v>
+        <v>1414.31657</v>
       </c>
       <c r="AY64" s="13">
         <v>0.43468000000000001</v>
       </c>
       <c r="AZ64" s="13">
         <v>1.0962799999999999</v>
       </c>
       <c r="BA64" s="13">
-        <v>464.33987000000002</v>
+        <v>563.16054999999994</v>
       </c>
       <c r="BB64" s="13">
-        <v>1227.2797599999999</v>
+        <v>1514.2690500000001</v>
       </c>
       <c r="BC64" s="15"/>
     </row>
     <row r="65" spans="1:55" s="16" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
         <v>116</v>
       </c>
       <c r="B65" s="12" t="s">
         <v>117</v>
       </c>
       <c r="C65" s="13">
         <v>0</v>
       </c>
       <c r="D65" s="13">
         <v>0</v>
       </c>
       <c r="E65" s="13">
         <v>1</v>
       </c>
       <c r="F65" s="13">
         <v>3.089</v>
       </c>
       <c r="G65" s="13">
         <v>0</v>
       </c>
@@ -12010,66 +12007,66 @@
       <c r="AO67" s="13">
         <v>31.961880000000001</v>
       </c>
       <c r="AP67" s="13">
         <v>124.99097</v>
       </c>
       <c r="AQ67" s="13">
         <v>0</v>
       </c>
       <c r="AR67" s="13">
         <v>0</v>
       </c>
       <c r="AS67" s="13">
         <v>9.6514399999999991</v>
       </c>
       <c r="AT67" s="13">
         <v>53.39179</v>
       </c>
       <c r="AU67" s="13">
         <v>0</v>
       </c>
       <c r="AV67" s="13">
         <v>0</v>
       </c>
       <c r="AW67" s="13">
-        <v>4.3405399999999998</v>
+        <v>5.0159000000000002</v>
       </c>
       <c r="AX67" s="13">
-        <v>25.13936</v>
+        <v>29.106940000000002</v>
       </c>
       <c r="AY67" s="13">
         <v>0</v>
       </c>
       <c r="AZ67" s="13">
         <v>0</v>
       </c>
       <c r="BA67" s="13">
-        <v>3.2367599999999999</v>
+        <v>3.6319599999999999</v>
       </c>
       <c r="BB67" s="13">
-        <v>19.54138</v>
+        <v>21.016010000000001</v>
       </c>
       <c r="BC67" s="15"/>
     </row>
     <row r="68" spans="1:55" s="16" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B68" s="12" t="s">
         <v>123</v>
       </c>
       <c r="C68" s="13">
         <v>1271.6679200000001</v>
       </c>
       <c r="D68" s="13">
         <v>2995.43046</v>
       </c>
       <c r="E68" s="13">
         <v>1030.61249</v>
       </c>
       <c r="F68" s="13">
         <v>2659.95514</v>
       </c>
       <c r="G68" s="13">
         <v>3353.1880799999999</v>
       </c>
@@ -12163,78 +12160,78 @@
       <c r="AK68" s="13">
         <v>1564.36978</v>
       </c>
       <c r="AL68" s="13">
         <v>5271.2095200000003</v>
       </c>
       <c r="AM68" s="13">
         <v>1004.94794</v>
       </c>
       <c r="AN68" s="13">
         <v>2697.61148</v>
       </c>
       <c r="AO68" s="13">
         <v>1743.28783</v>
       </c>
       <c r="AP68" s="13">
         <v>6692.4095799999996</v>
       </c>
       <c r="AQ68" s="13">
         <v>333.81531999999999</v>
       </c>
       <c r="AR68" s="13">
         <v>193.61304000000001</v>
       </c>
       <c r="AS68" s="13">
-        <v>1615.19389</v>
+        <v>1599.1736699999999</v>
       </c>
       <c r="AT68" s="13">
-        <v>6826.9636499999997</v>
+        <v>6827.0912200000002</v>
       </c>
       <c r="AU68" s="13">
         <v>97.134169999999997</v>
       </c>
       <c r="AV68" s="13">
         <v>35.723370000000003</v>
       </c>
       <c r="AW68" s="13">
-        <v>656.33655999999996</v>
+        <v>755.85159999999996</v>
       </c>
       <c r="AX68" s="13">
-        <v>2815.4591300000002</v>
+        <v>3230.6108399999998</v>
       </c>
       <c r="AY68" s="13">
         <v>38</v>
       </c>
       <c r="AZ68" s="13">
         <v>26.339569999999998</v>
       </c>
       <c r="BA68" s="13">
-        <v>611.76463000000001</v>
+        <v>715.10817999999995</v>
       </c>
       <c r="BB68" s="13">
-        <v>2578.3771700000002</v>
+        <v>3044.3542600000001</v>
       </c>
       <c r="BC68" s="15"/>
     </row>
     <row r="69" spans="1:55" s="16" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>125</v>
       </c>
       <c r="C69" s="13">
         <v>5.9481999999999999</v>
       </c>
       <c r="D69" s="13">
         <v>36.253830000000001</v>
       </c>
       <c r="E69" s="13">
         <v>315.67781000000002</v>
       </c>
       <c r="F69" s="13">
         <v>536.81505000000004</v>
       </c>
       <c r="G69" s="13">
         <v>0</v>
       </c>
@@ -12328,78 +12325,78 @@
       <c r="AK69" s="13">
         <v>1376.05585</v>
       </c>
       <c r="AL69" s="13">
         <v>2650.49793</v>
       </c>
       <c r="AM69" s="13">
         <v>0</v>
       </c>
       <c r="AN69" s="13">
         <v>0</v>
       </c>
       <c r="AO69" s="13">
         <v>1169.9576400000001</v>
       </c>
       <c r="AP69" s="13">
         <v>2282.9765499999999</v>
       </c>
       <c r="AQ69" s="13">
         <v>0</v>
       </c>
       <c r="AR69" s="13">
         <v>0</v>
       </c>
       <c r="AS69" s="13">
-        <v>1001.03192</v>
+        <v>1001.04682</v>
       </c>
       <c r="AT69" s="13">
-        <v>2201.8955599999999</v>
+        <v>2202.0136299999999</v>
       </c>
       <c r="AU69" s="13">
         <v>0</v>
       </c>
       <c r="AV69" s="13">
         <v>0</v>
       </c>
       <c r="AW69" s="13">
-        <v>282.11646000000002</v>
+        <v>369.14828999999997</v>
       </c>
       <c r="AX69" s="13">
-        <v>666.90688</v>
+        <v>832.64377000000002</v>
       </c>
       <c r="AY69" s="13">
         <v>0</v>
       </c>
       <c r="AZ69" s="13">
         <v>0</v>
       </c>
       <c r="BA69" s="13">
-        <v>415.61324999999999</v>
+        <v>520.18061</v>
       </c>
       <c r="BB69" s="13">
-        <v>990.79724999999996</v>
+        <v>1149.83743</v>
       </c>
       <c r="BC69" s="15"/>
     </row>
     <row r="70" spans="1:55" s="16" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>127</v>
       </c>
       <c r="C70" s="13">
         <v>1312.6819</v>
       </c>
       <c r="D70" s="13">
         <v>781.94745999999998</v>
       </c>
       <c r="E70" s="13">
         <v>1523.7222999999999</v>
       </c>
       <c r="F70" s="13">
         <v>846.89907000000005</v>
       </c>
       <c r="G70" s="13">
         <v>1550.9165399999999</v>
       </c>
@@ -12499,72 +12496,72 @@
       <c r="AM70" s="13">
         <v>2383.5065300000001</v>
       </c>
       <c r="AN70" s="13">
         <v>1666.23902</v>
       </c>
       <c r="AO70" s="13">
         <v>2439.0733500000001</v>
       </c>
       <c r="AP70" s="13">
         <v>1538.6524999999999</v>
       </c>
       <c r="AQ70" s="13">
         <v>2900.8511899999999</v>
       </c>
       <c r="AR70" s="13">
         <v>283.68506000000002</v>
       </c>
       <c r="AS70" s="13">
         <v>2112.8644899999999</v>
       </c>
       <c r="AT70" s="13">
         <v>1495.2932800000001</v>
       </c>
       <c r="AU70" s="13">
-        <v>1189.3384000000001</v>
+        <v>1435.1574000000001</v>
       </c>
       <c r="AV70" s="13">
-        <v>139.33790999999999</v>
+        <v>178.80268000000001</v>
       </c>
       <c r="AW70" s="13">
-        <v>941.11625000000004</v>
+        <v>1113.7156600000001</v>
       </c>
       <c r="AX70" s="13">
-        <v>574.66976999999997</v>
+        <v>703.98386000000005</v>
       </c>
       <c r="AY70" s="13">
-        <v>1148.2860000000001</v>
+        <v>1409.1565599999999</v>
       </c>
       <c r="AZ70" s="13">
-        <v>46.106819999999999</v>
+        <v>107.04546000000001</v>
       </c>
       <c r="BA70" s="13">
-        <v>805.08795999999995</v>
+        <v>919.55066999999997</v>
       </c>
       <c r="BB70" s="13">
-        <v>635.76592000000005</v>
+        <v>738.73701000000005</v>
       </c>
       <c r="BC70" s="15"/>
     </row>
     <row r="71" spans="1:55" s="16" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B71" s="12" t="s">
         <v>129</v>
       </c>
       <c r="C71" s="13" t="s">
         <v>228</v>
       </c>
       <c r="D71" s="13" t="s">
         <v>228</v>
       </c>
       <c r="E71" s="13" t="s">
         <v>228</v>
       </c>
       <c r="F71" s="13" t="s">
         <v>228</v>
       </c>
       <c r="G71" s="13" t="s">
         <v>228</v>
       </c>
@@ -12823,78 +12820,78 @@
       <c r="AK72" s="13">
         <v>106.48833</v>
       </c>
       <c r="AL72" s="13">
         <v>159.48006000000001</v>
       </c>
       <c r="AM72" s="13">
         <v>0</v>
       </c>
       <c r="AN72" s="13">
         <v>0</v>
       </c>
       <c r="AO72" s="13">
         <v>107.90809</v>
       </c>
       <c r="AP72" s="13">
         <v>217.96953999999999</v>
       </c>
       <c r="AQ72" s="13">
         <v>2.1309999999999998</v>
       </c>
       <c r="AR72" s="13">
         <v>12.71</v>
       </c>
       <c r="AS72" s="13">
-        <v>160.97937999999999</v>
+        <v>160.99020999999999</v>
       </c>
       <c r="AT72" s="13">
-        <v>584.73121000000003</v>
+        <v>584.82104000000004</v>
       </c>
       <c r="AU72" s="13">
         <v>2.1309999999999998</v>
       </c>
       <c r="AV72" s="13">
         <v>12.71</v>
       </c>
       <c r="AW72" s="13">
-        <v>73.129660000000001</v>
+        <v>83.937179999999998</v>
       </c>
       <c r="AX72" s="13">
-        <v>223.97972999999999</v>
+        <v>278.98788999999999</v>
       </c>
       <c r="AY72" s="13">
         <v>0</v>
       </c>
       <c r="AZ72" s="13">
         <v>0</v>
       </c>
       <c r="BA72" s="13">
-        <v>38.367350000000002</v>
+        <v>48.895110000000003</v>
       </c>
       <c r="BB72" s="13">
-        <v>131.99205000000001</v>
+        <v>174.44309000000001</v>
       </c>
       <c r="BC72" s="15"/>
     </row>
     <row r="73" spans="1:55" s="16" customFormat="1" ht="102" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B73" s="12" t="s">
         <v>133</v>
       </c>
       <c r="C73" s="13">
         <v>310.47000000000003</v>
       </c>
       <c r="D73" s="13">
         <v>486.18664000000001</v>
       </c>
       <c r="E73" s="13">
         <v>2118.9751900000001</v>
       </c>
       <c r="F73" s="13">
         <v>3582.5001400000001</v>
       </c>
       <c r="G73" s="13">
         <v>313.53381999999999</v>
       </c>
@@ -12988,78 +12985,78 @@
       <c r="AK73" s="13">
         <v>3238.5825399999999</v>
       </c>
       <c r="AL73" s="13">
         <v>7011.8425399999996</v>
       </c>
       <c r="AM73" s="13">
         <v>56.010039999999996</v>
       </c>
       <c r="AN73" s="13">
         <v>122.63974</v>
       </c>
       <c r="AO73" s="13">
         <v>3376.40951</v>
       </c>
       <c r="AP73" s="13">
         <v>7799.6522199999999</v>
       </c>
       <c r="AQ73" s="13">
         <v>3.1335600000000001</v>
       </c>
       <c r="AR73" s="13">
         <v>5.8951700000000002</v>
       </c>
       <c r="AS73" s="13">
-        <v>3136.4529600000001</v>
+        <v>3142.47678</v>
       </c>
       <c r="AT73" s="13">
-        <v>8460.7891199999995</v>
+        <v>8468.8927199999998</v>
       </c>
       <c r="AU73" s="13">
-        <v>2.4349799999999999</v>
+        <v>2.5221</v>
       </c>
       <c r="AV73" s="13">
-        <v>4.1070000000000002</v>
+        <v>4.3529999999999998</v>
       </c>
       <c r="AW73" s="13">
-        <v>1298.0028299999999</v>
+        <v>1559.0041200000001</v>
       </c>
       <c r="AX73" s="13">
-        <v>3311.5488399999999</v>
+        <v>4022.5061000000001</v>
       </c>
       <c r="AY73" s="13">
         <v>0.33638000000000001</v>
       </c>
       <c r="AZ73" s="13">
         <v>0.79500000000000004</v>
       </c>
       <c r="BA73" s="13">
-        <v>1195.26694</v>
+        <v>1424.7461800000001</v>
       </c>
       <c r="BB73" s="13">
-        <v>3481.64633</v>
+        <v>4314.1238700000004</v>
       </c>
       <c r="BC73" s="15"/>
     </row>
     <row r="74" spans="1:55" s="16" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B74" s="12" t="s">
         <v>135</v>
       </c>
       <c r="C74" s="13">
         <v>0.1147</v>
       </c>
       <c r="D74" s="13">
         <v>0.21365999999999999</v>
       </c>
       <c r="E74" s="13">
         <v>45.572609999999997</v>
       </c>
       <c r="F74" s="13">
         <v>74.254710000000003</v>
       </c>
       <c r="G74" s="13">
         <v>0</v>
       </c>
@@ -13153,78 +13150,78 @@
       <c r="AK74" s="13">
         <v>42.674050000000001</v>
       </c>
       <c r="AL74" s="13">
         <v>107.54653</v>
       </c>
       <c r="AM74" s="13">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="AN74" s="13">
         <v>8.6800000000000002E-3</v>
       </c>
       <c r="AO74" s="13">
         <v>117.88263999999999</v>
       </c>
       <c r="AP74" s="13">
         <v>296.21296999999998</v>
       </c>
       <c r="AQ74" s="13">
         <v>15.0647</v>
       </c>
       <c r="AR74" s="13">
         <v>30.192</v>
       </c>
       <c r="AS74" s="13">
-        <v>112.6397</v>
+        <v>112.6897</v>
       </c>
       <c r="AT74" s="13">
-        <v>227.93436</v>
+        <v>227.97595000000001</v>
       </c>
       <c r="AU74" s="13">
         <v>0</v>
       </c>
       <c r="AV74" s="13">
         <v>0</v>
       </c>
       <c r="AW74" s="13">
-        <v>60.291840000000001</v>
+        <v>65.118520000000004</v>
       </c>
       <c r="AX74" s="13">
-        <v>117.01483</v>
+        <v>126.05540000000001</v>
       </c>
       <c r="AY74" s="13">
         <v>0</v>
       </c>
       <c r="AZ74" s="13">
         <v>0</v>
       </c>
       <c r="BA74" s="13">
-        <v>19.019970000000001</v>
+        <v>33.928330000000003</v>
       </c>
       <c r="BB74" s="13">
-        <v>83.19238</v>
+        <v>154.40599</v>
       </c>
       <c r="BC74" s="15"/>
     </row>
     <row r="75" spans="1:55" s="16" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B75" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C75" s="13">
         <v>2.5186000000000002</v>
       </c>
       <c r="D75" s="13">
         <v>3.77901</v>
       </c>
       <c r="E75" s="13">
         <v>59.107080000000003</v>
       </c>
       <c r="F75" s="13">
         <v>78.426810000000003</v>
       </c>
       <c r="G75" s="13">
         <v>0.25259999999999999</v>
       </c>
@@ -13312,84 +13309,84 @@
       <c r="AI75" s="13">
         <v>86.007999999999996</v>
       </c>
       <c r="AJ75" s="13">
         <v>20.977</v>
       </c>
       <c r="AK75" s="13">
         <v>91.240799999999993</v>
       </c>
       <c r="AL75" s="13">
         <v>236.0121</v>
       </c>
       <c r="AM75" s="13">
         <v>9.32</v>
       </c>
       <c r="AN75" s="13">
         <v>3.8660000000000001</v>
       </c>
       <c r="AO75" s="13">
         <v>48.173760000000001</v>
       </c>
       <c r="AP75" s="13">
         <v>87.7209</v>
       </c>
       <c r="AQ75" s="13">
-        <v>41.28</v>
+        <v>138.51</v>
       </c>
       <c r="AR75" s="13">
-        <v>11.64995</v>
+        <v>41.35595</v>
       </c>
       <c r="AS75" s="13">
         <v>39.0184</v>
       </c>
       <c r="AT75" s="13">
         <v>69.895200000000003</v>
       </c>
       <c r="AU75" s="13">
-        <v>21.6</v>
+        <v>80.64</v>
       </c>
       <c r="AV75" s="13">
-        <v>5.4799499999999997</v>
+        <v>20.10595</v>
       </c>
       <c r="AW75" s="13">
-        <v>18.06832</v>
+        <v>19.576840000000001</v>
       </c>
       <c r="AX75" s="13">
-        <v>29.495090000000001</v>
+        <v>33.23753</v>
       </c>
       <c r="AY75" s="13">
         <v>0</v>
       </c>
       <c r="AZ75" s="13">
         <v>0</v>
       </c>
       <c r="BA75" s="13">
-        <v>15.267620000000001</v>
+        <v>16.451820000000001</v>
       </c>
       <c r="BB75" s="13">
-        <v>31.923290000000001</v>
+        <v>34.374769999999998</v>
       </c>
       <c r="BC75" s="15"/>
     </row>
     <row r="76" spans="1:55" s="16" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>139</v>
       </c>
       <c r="C76" s="13">
         <v>0.20899999999999999</v>
       </c>
       <c r="D76" s="13">
         <v>0.72108000000000005</v>
       </c>
       <c r="E76" s="13">
         <v>11.492319999999999</v>
       </c>
       <c r="F76" s="13">
         <v>20.206700000000001</v>
       </c>
       <c r="G76" s="13">
         <v>0</v>
       </c>
@@ -13495,66 +13492,66 @@
       <c r="AO76" s="13">
         <v>7.3087499999999999</v>
       </c>
       <c r="AP76" s="13">
         <v>8.0748999999999995</v>
       </c>
       <c r="AQ76" s="13">
         <v>0</v>
       </c>
       <c r="AR76" s="13">
         <v>0</v>
       </c>
       <c r="AS76" s="13">
         <v>5.0993000000000004</v>
       </c>
       <c r="AT76" s="13">
         <v>7.6107399999999998</v>
       </c>
       <c r="AU76" s="13">
         <v>0</v>
       </c>
       <c r="AV76" s="13">
         <v>0</v>
       </c>
       <c r="AW76" s="13">
-        <v>1.3323</v>
+        <v>1.4784999999999999</v>
       </c>
       <c r="AX76" s="13">
-        <v>1.78931</v>
+        <v>1.96272</v>
       </c>
       <c r="AY76" s="13">
         <v>0</v>
       </c>
       <c r="AZ76" s="13">
         <v>0</v>
       </c>
       <c r="BA76" s="13">
-        <v>1.7746</v>
+        <v>2.2263999999999999</v>
       </c>
       <c r="BB76" s="13">
-        <v>3.6741799999999998</v>
+        <v>4.4979100000000001</v>
       </c>
       <c r="BC76" s="15"/>
     </row>
     <row r="77" spans="1:55" s="16" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>141</v>
       </c>
       <c r="C77" s="13">
         <v>0</v>
       </c>
       <c r="D77" s="13">
         <v>0</v>
       </c>
       <c r="E77" s="13">
         <v>9.4753000000000007</v>
       </c>
       <c r="F77" s="13">
         <v>11.90166</v>
       </c>
       <c r="G77" s="13">
         <v>0</v>
       </c>
@@ -13660,66 +13657,66 @@
       <c r="AO77" s="13">
         <v>33.097279999999998</v>
       </c>
       <c r="AP77" s="13">
         <v>64.435959999999994</v>
       </c>
       <c r="AQ77" s="13">
         <v>0</v>
       </c>
       <c r="AR77" s="13">
         <v>0</v>
       </c>
       <c r="AS77" s="13">
         <v>29.727709999999998</v>
       </c>
       <c r="AT77" s="13">
         <v>102.77011</v>
       </c>
       <c r="AU77" s="13">
         <v>0</v>
       </c>
       <c r="AV77" s="13">
         <v>0</v>
       </c>
       <c r="AW77" s="13">
-        <v>6.2150400000000001</v>
+        <v>7.9305399999999997</v>
       </c>
       <c r="AX77" s="13">
-        <v>25.436219999999999</v>
+        <v>31.212630000000001</v>
       </c>
       <c r="AY77" s="13">
         <v>0</v>
       </c>
       <c r="AZ77" s="13">
         <v>0</v>
       </c>
       <c r="BA77" s="13">
-        <v>11.199</v>
+        <v>13.885899999999999</v>
       </c>
       <c r="BB77" s="13">
-        <v>30.718879999999999</v>
+        <v>36.864280000000001</v>
       </c>
       <c r="BC77" s="15"/>
     </row>
     <row r="78" spans="1:55" s="16" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
         <v>142</v>
       </c>
       <c r="B78" s="12" t="s">
         <v>143</v>
       </c>
       <c r="C78" s="13">
         <v>1.1704000000000001</v>
       </c>
       <c r="D78" s="13">
         <v>2.2309600000000001</v>
       </c>
       <c r="E78" s="13">
         <v>355.19385</v>
       </c>
       <c r="F78" s="13">
         <v>1158.1023700000001</v>
       </c>
       <c r="G78" s="13">
         <v>9.0399999999999994E-2</v>
       </c>
@@ -13813,78 +13810,78 @@
       <c r="AK78" s="13">
         <v>790.96847000000002</v>
       </c>
       <c r="AL78" s="13">
         <v>1779.87889</v>
       </c>
       <c r="AM78" s="13">
         <v>6.4968000000000004</v>
       </c>
       <c r="AN78" s="13">
         <v>2.8632300000000002</v>
       </c>
       <c r="AO78" s="13">
         <v>686.02269000000001</v>
       </c>
       <c r="AP78" s="13">
         <v>1747.1340299999999</v>
       </c>
       <c r="AQ78" s="13">
         <v>0.12559999999999999</v>
       </c>
       <c r="AR78" s="13">
         <v>0.76458999999999999</v>
       </c>
       <c r="AS78" s="13">
-        <v>689.62913000000003</v>
+        <v>689.84087999999997</v>
       </c>
       <c r="AT78" s="13">
-        <v>2040.41021</v>
+        <v>2055.48956</v>
       </c>
       <c r="AU78" s="13">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="AV78" s="13">
         <v>0.29497000000000001</v>
       </c>
       <c r="AW78" s="13">
-        <v>270.02882</v>
+        <v>321.89632</v>
       </c>
       <c r="AX78" s="13">
-        <v>772.88529000000005</v>
+        <v>972.15391</v>
       </c>
       <c r="AY78" s="13">
-        <v>0.28275</v>
+        <v>0.38074999999999998</v>
       </c>
       <c r="AZ78" s="13">
-        <v>2.4375</v>
+        <v>3.3701099999999999</v>
       </c>
       <c r="BA78" s="13">
-        <v>229.47866999999999</v>
+        <v>301.11176999999998</v>
       </c>
       <c r="BB78" s="13">
-        <v>767.14783</v>
+        <v>1009.25852</v>
       </c>
       <c r="BC78" s="15"/>
     </row>
     <row r="79" spans="1:55" s="16" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
         <v>144</v>
       </c>
       <c r="B79" s="12" t="s">
         <v>145</v>
       </c>
       <c r="C79" s="13">
         <v>0</v>
       </c>
       <c r="D79" s="13">
         <v>0</v>
       </c>
       <c r="E79" s="13">
         <v>1.6577999999999999</v>
       </c>
       <c r="F79" s="13">
         <v>3.8880699999999999</v>
       </c>
       <c r="G79" s="13">
         <v>0</v>
       </c>
@@ -13978,78 +13975,78 @@
       <c r="AK79" s="13">
         <v>4.3679699999999997</v>
       </c>
       <c r="AL79" s="13">
         <v>23.523540000000001</v>
       </c>
       <c r="AM79" s="13">
         <v>0.14976</v>
       </c>
       <c r="AN79" s="13">
         <v>0.41693999999999998</v>
       </c>
       <c r="AO79" s="13">
         <v>27.638719999999999</v>
       </c>
       <c r="AP79" s="13">
         <v>39.672029999999999</v>
       </c>
       <c r="AQ79" s="13">
         <v>0</v>
       </c>
       <c r="AR79" s="13">
         <v>0</v>
       </c>
       <c r="AS79" s="13">
-        <v>3.3448000000000002</v>
+        <v>3.2098</v>
       </c>
       <c r="AT79" s="13">
         <v>7.5384399999999996</v>
       </c>
       <c r="AU79" s="13">
         <v>0</v>
       </c>
       <c r="AV79" s="13">
         <v>0</v>
       </c>
       <c r="AW79" s="13">
-        <v>2.1150000000000002</v>
+        <v>2.552</v>
       </c>
       <c r="AX79" s="13">
-        <v>4.3258200000000002</v>
+        <v>5.5060099999999998</v>
       </c>
       <c r="AY79" s="13">
         <v>0</v>
       </c>
       <c r="AZ79" s="13">
         <v>0</v>
       </c>
       <c r="BA79" s="13">
-        <v>0.71440000000000003</v>
+        <v>0.76239999999999997</v>
       </c>
       <c r="BB79" s="13">
-        <v>2.4884300000000001</v>
+        <v>2.7004199999999998</v>
       </c>
       <c r="BC79" s="15"/>
     </row>
     <row r="80" spans="1:55" s="16" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
         <v>146</v>
       </c>
       <c r="B80" s="12" t="s">
         <v>147</v>
       </c>
       <c r="C80" s="13">
         <v>0</v>
       </c>
       <c r="D80" s="13">
         <v>0</v>
       </c>
       <c r="E80" s="13">
         <v>246.56037000000001</v>
       </c>
       <c r="F80" s="13">
         <v>286.41152</v>
       </c>
       <c r="G80" s="13">
         <v>0</v>
       </c>
@@ -14137,84 +14134,84 @@
       <c r="AI80" s="13">
         <v>30.247</v>
       </c>
       <c r="AJ80" s="13">
         <v>29.244530000000001</v>
       </c>
       <c r="AK80" s="13">
         <v>134.80992000000001</v>
       </c>
       <c r="AL80" s="13">
         <v>300.32465000000002</v>
       </c>
       <c r="AM80" s="13">
         <v>0</v>
       </c>
       <c r="AN80" s="13">
         <v>0</v>
       </c>
       <c r="AO80" s="13">
         <v>160.01676</v>
       </c>
       <c r="AP80" s="13">
         <v>500.64249999999998</v>
       </c>
       <c r="AQ80" s="13">
-        <v>35.78</v>
+        <v>463.34199999999998</v>
       </c>
       <c r="AR80" s="13">
-        <v>14.44285</v>
+        <v>223.76485</v>
       </c>
       <c r="AS80" s="13">
-        <v>155.14554000000001</v>
+        <v>155.18770000000001</v>
       </c>
       <c r="AT80" s="13">
-        <v>318.99412000000001</v>
+        <v>319.27192000000002</v>
       </c>
       <c r="AU80" s="13">
-        <v>19</v>
+        <v>354.654</v>
       </c>
       <c r="AV80" s="13">
-        <v>5.7355400000000003</v>
+        <v>165.28453999999999</v>
       </c>
       <c r="AW80" s="13">
-        <v>67.910920000000004</v>
+        <v>77.818640000000002</v>
       </c>
       <c r="AX80" s="13">
-        <v>140.71963</v>
+        <v>173.73536999999999</v>
       </c>
       <c r="AY80" s="13">
         <v>0</v>
       </c>
       <c r="AZ80" s="13">
         <v>0</v>
       </c>
       <c r="BA80" s="13">
-        <v>64.906360000000006</v>
+        <v>77.347880000000004</v>
       </c>
       <c r="BB80" s="13">
-        <v>164.76552000000001</v>
+        <v>199.80739</v>
       </c>
       <c r="BC80" s="15"/>
     </row>
     <row r="81" spans="1:55" s="16" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
         <v>148</v>
       </c>
       <c r="B81" s="12" t="s">
         <v>149</v>
       </c>
       <c r="C81" s="13">
         <v>34.189399999999999</v>
       </c>
       <c r="D81" s="13">
         <v>13.579050000000001</v>
       </c>
       <c r="E81" s="13">
         <v>11470.052170000001</v>
       </c>
       <c r="F81" s="13">
         <v>48143.539900000003</v>
       </c>
       <c r="G81" s="13">
         <v>0</v>
       </c>
@@ -14302,84 +14299,84 @@
       <c r="AI81" s="13">
         <v>678.63499999999999</v>
       </c>
       <c r="AJ81" s="13">
         <v>462.85433</v>
       </c>
       <c r="AK81" s="13">
         <v>18391.23906</v>
       </c>
       <c r="AL81" s="13">
         <v>75483.497879999995</v>
       </c>
       <c r="AM81" s="13">
         <v>463.23360000000002</v>
       </c>
       <c r="AN81" s="13">
         <v>309.80882000000003</v>
       </c>
       <c r="AO81" s="13">
         <v>19979.319520000001</v>
       </c>
       <c r="AP81" s="13">
         <v>80423.326749999993</v>
       </c>
       <c r="AQ81" s="13">
-        <v>1976.9264800000001</v>
+        <v>4166.7274799999996</v>
       </c>
       <c r="AR81" s="13">
-        <v>1087.0477699999999</v>
+        <v>2271.1727700000001</v>
       </c>
       <c r="AS81" s="13">
-        <v>15380.274820000001</v>
+        <v>15374.13517</v>
       </c>
       <c r="AT81" s="13">
-        <v>61902.052810000001</v>
+        <v>61887.029190000001</v>
       </c>
       <c r="AU81" s="13">
-        <v>1726.71848</v>
+        <v>2875.3154800000002</v>
       </c>
       <c r="AV81" s="13">
-        <v>944.4425</v>
+        <v>1558.5472199999999</v>
       </c>
       <c r="AW81" s="13">
-        <v>5892.08295</v>
+        <v>7248.7436699999998</v>
       </c>
       <c r="AX81" s="13">
-        <v>23412.280149999999</v>
+        <v>28934.319339999998</v>
       </c>
       <c r="AY81" s="13">
-        <v>59.33</v>
+        <v>80.010000000000005</v>
       </c>
       <c r="AZ81" s="13">
-        <v>37.762999999999998</v>
+        <v>50.609000000000002</v>
       </c>
       <c r="BA81" s="13">
-        <v>5847.7698600000003</v>
+        <v>7282.6436800000001</v>
       </c>
       <c r="BB81" s="13">
-        <v>27409.56828</v>
+        <v>33947.614009999998</v>
       </c>
       <c r="BC81" s="15"/>
     </row>
     <row r="82" spans="1:55" s="16" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B82" s="12" t="s">
         <v>151</v>
       </c>
       <c r="C82" s="13">
         <v>8.5708000000000002</v>
       </c>
       <c r="D82" s="13">
         <v>6.2870299999999997</v>
       </c>
       <c r="E82" s="13">
         <v>430.36772999999999</v>
       </c>
       <c r="F82" s="13">
         <v>201.28799000000001</v>
       </c>
       <c r="G82" s="13">
         <v>0</v>
       </c>
@@ -14473,78 +14470,78 @@
       <c r="AK82" s="13">
         <v>806.21272999999997</v>
       </c>
       <c r="AL82" s="13">
         <v>541.37693000000002</v>
       </c>
       <c r="AM82" s="13">
         <v>0</v>
       </c>
       <c r="AN82" s="13">
         <v>0</v>
       </c>
       <c r="AO82" s="13">
         <v>811.79426999999998</v>
       </c>
       <c r="AP82" s="13">
         <v>498.60228000000001</v>
       </c>
       <c r="AQ82" s="13">
         <v>0</v>
       </c>
       <c r="AR82" s="13">
         <v>0</v>
       </c>
       <c r="AS82" s="13">
-        <v>646.55322000000001</v>
+        <v>644.55322000000001</v>
       </c>
       <c r="AT82" s="13">
         <v>450.02226999999999</v>
       </c>
       <c r="AU82" s="13">
         <v>0</v>
       </c>
       <c r="AV82" s="13">
         <v>0</v>
       </c>
       <c r="AW82" s="13">
-        <v>321.25907000000001</v>
+        <v>370.78102999999999</v>
       </c>
       <c r="AX82" s="13">
-        <v>214.60938999999999</v>
+        <v>249.25292999999999</v>
       </c>
       <c r="AY82" s="13">
         <v>0</v>
       </c>
       <c r="AZ82" s="13">
         <v>0</v>
       </c>
       <c r="BA82" s="13">
-        <v>265.88260000000002</v>
+        <v>321.50538999999998</v>
       </c>
       <c r="BB82" s="13">
-        <v>200.12458000000001</v>
+        <v>246.14959999999999</v>
       </c>
       <c r="BC82" s="15"/>
     </row>
     <row r="83" spans="1:55" s="16" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B83" s="12" t="s">
         <v>153</v>
       </c>
       <c r="C83" s="13">
         <v>0.42049999999999998</v>
       </c>
       <c r="D83" s="13">
         <v>10.4367</v>
       </c>
       <c r="E83" s="13">
         <v>6.9210399999999996</v>
       </c>
       <c r="F83" s="13">
         <v>34.183340000000001</v>
       </c>
       <c r="G83" s="13">
         <v>0</v>
       </c>
@@ -14638,78 +14635,78 @@
       <c r="AK83" s="13">
         <v>45.044249999999998</v>
       </c>
       <c r="AL83" s="13">
         <v>288.62040000000002</v>
       </c>
       <c r="AM83" s="13">
         <v>0</v>
       </c>
       <c r="AN83" s="13">
         <v>0</v>
       </c>
       <c r="AO83" s="13">
         <v>34.216630000000002</v>
       </c>
       <c r="AP83" s="13">
         <v>220.70949999999999</v>
       </c>
       <c r="AQ83" s="13">
         <v>0</v>
       </c>
       <c r="AR83" s="13">
         <v>0</v>
       </c>
       <c r="AS83" s="13">
-        <v>44.832160000000002</v>
+        <v>45.103059999999999</v>
       </c>
       <c r="AT83" s="13">
         <v>388.22991000000002</v>
       </c>
       <c r="AU83" s="13">
         <v>0</v>
       </c>
       <c r="AV83" s="13">
         <v>0</v>
       </c>
       <c r="AW83" s="13">
-        <v>21.075510000000001</v>
+        <v>22.92323</v>
       </c>
       <c r="AX83" s="13">
-        <v>151.77901</v>
+        <v>176.64201</v>
       </c>
       <c r="AY83" s="13">
         <v>0</v>
       </c>
       <c r="AZ83" s="13">
         <v>0</v>
       </c>
       <c r="BA83" s="13">
-        <v>20.560230000000001</v>
+        <v>23.45702</v>
       </c>
       <c r="BB83" s="13">
-        <v>124.0466</v>
+        <v>150.82650000000001</v>
       </c>
       <c r="BC83" s="15"/>
     </row>
     <row r="84" spans="1:55" s="16" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
         <v>154</v>
       </c>
       <c r="B84" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C84" s="13">
         <v>6.9699999999999998E-2</v>
       </c>
       <c r="D84" s="13">
         <v>0.42392999999999997</v>
       </c>
       <c r="E84" s="13">
         <v>544.01067</v>
       </c>
       <c r="F84" s="13">
         <v>274.42682000000002</v>
       </c>
       <c r="G84" s="13">
         <v>0</v>
       </c>
@@ -14815,66 +14812,66 @@
       <c r="AO84" s="13">
         <v>747.74843999999996</v>
       </c>
       <c r="AP84" s="13">
         <v>627.44808999999998</v>
       </c>
       <c r="AQ84" s="13">
         <v>0</v>
       </c>
       <c r="AR84" s="13">
         <v>0</v>
       </c>
       <c r="AS84" s="13">
         <v>814.39128000000005</v>
       </c>
       <c r="AT84" s="13">
         <v>690.20105999999998</v>
       </c>
       <c r="AU84" s="13">
         <v>0</v>
       </c>
       <c r="AV84" s="13">
         <v>0</v>
       </c>
       <c r="AW84" s="13">
-        <v>316.95969000000002</v>
+        <v>359.94105000000002</v>
       </c>
       <c r="AX84" s="13">
-        <v>262.26371</v>
+        <v>302.63328000000001</v>
       </c>
       <c r="AY84" s="13">
         <v>0</v>
       </c>
       <c r="AZ84" s="13">
         <v>0</v>
       </c>
       <c r="BA84" s="13">
-        <v>388.48844000000003</v>
+        <v>510.68223999999998</v>
       </c>
       <c r="BB84" s="13">
-        <v>324.15384</v>
+        <v>420.71323000000001</v>
       </c>
       <c r="BC84" s="15"/>
     </row>
     <row r="85" spans="1:55" s="16" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B85" s="12" t="s">
         <v>157</v>
       </c>
       <c r="C85" s="13">
         <v>1.5848</v>
       </c>
       <c r="D85" s="13">
         <v>2.1530800000000001</v>
       </c>
       <c r="E85" s="13">
         <v>1292.28332</v>
       </c>
       <c r="F85" s="13">
         <v>1329.4936</v>
       </c>
       <c r="G85" s="13">
         <v>1.48</v>
       </c>
@@ -14962,84 +14959,84 @@
       <c r="AI85" s="13">
         <v>0.92744000000000004</v>
       </c>
       <c r="AJ85" s="13">
         <v>6.4863600000000003</v>
       </c>
       <c r="AK85" s="13">
         <v>2671.7691199999999</v>
       </c>
       <c r="AL85" s="13">
         <v>4648.6988799999999</v>
       </c>
       <c r="AM85" s="13">
         <v>1.5285</v>
       </c>
       <c r="AN85" s="13">
         <v>11.22761</v>
       </c>
       <c r="AO85" s="13">
         <v>2765.4957599999998</v>
       </c>
       <c r="AP85" s="13">
         <v>4491.0431799999997</v>
       </c>
       <c r="AQ85" s="13">
-        <v>0.41</v>
+        <v>1.333</v>
       </c>
       <c r="AR85" s="13">
-        <v>1.73472</v>
+        <v>6.9677199999999999</v>
       </c>
       <c r="AS85" s="13">
-        <v>2315.8432899999998</v>
+        <v>2312.9194900000002</v>
       </c>
       <c r="AT85" s="13">
         <v>4426.3020500000002</v>
       </c>
       <c r="AU85" s="13">
         <v>0.21</v>
       </c>
       <c r="AV85" s="13">
         <v>0.93906999999999996</v>
       </c>
       <c r="AW85" s="13">
-        <v>731.86114999999995</v>
+        <v>866.28215</v>
       </c>
       <c r="AX85" s="13">
-        <v>1501.7951800000001</v>
+        <v>1838.2386300000001</v>
       </c>
       <c r="AY85" s="13">
         <v>0.67600000000000005</v>
       </c>
       <c r="AZ85" s="13">
         <v>4.2229999999999999</v>
       </c>
       <c r="BA85" s="13">
-        <v>1212.60141</v>
+        <v>1587.7207800000001</v>
       </c>
       <c r="BB85" s="13">
-        <v>2341.9294199999999</v>
+        <v>3131.1115300000001</v>
       </c>
       <c r="BC85" s="15"/>
     </row>
     <row r="86" spans="1:55" s="16" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
         <v>158</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>159</v>
       </c>
       <c r="C86" s="13">
         <v>0.72250000000000003</v>
       </c>
       <c r="D86" s="13">
         <v>2.8681700000000001</v>
       </c>
       <c r="E86" s="13">
         <v>46.931449999999998</v>
       </c>
       <c r="F86" s="13">
         <v>82.536479999999997</v>
       </c>
       <c r="G86" s="13">
         <v>0</v>
       </c>
@@ -15127,84 +15124,84 @@
       <c r="AI86" s="13">
         <v>0.31190000000000001</v>
       </c>
       <c r="AJ86" s="13">
         <v>1.09457</v>
       </c>
       <c r="AK86" s="13">
         <v>15.488989999999999</v>
       </c>
       <c r="AL86" s="13">
         <v>38.35295</v>
       </c>
       <c r="AM86" s="13">
         <v>0.5</v>
       </c>
       <c r="AN86" s="13">
         <v>3.92781</v>
       </c>
       <c r="AO86" s="13">
         <v>34.068530000000003</v>
       </c>
       <c r="AP86" s="13">
         <v>94.311430000000001</v>
       </c>
       <c r="AQ86" s="13">
-        <v>4.4560000000000002E-2</v>
+        <v>0.40455999999999998</v>
       </c>
       <c r="AR86" s="13">
         <v>2.68099</v>
       </c>
       <c r="AS86" s="13">
-        <v>29.637989999999999</v>
+        <v>29.437989999999999</v>
       </c>
       <c r="AT86" s="13">
         <v>63.442570000000003</v>
       </c>
       <c r="AU86" s="13">
-        <v>4.4560000000000002E-2</v>
+        <v>0.40455999999999998</v>
       </c>
       <c r="AV86" s="13">
         <v>2.68099</v>
       </c>
       <c r="AW86" s="13">
-        <v>12.57596</v>
+        <v>15.005559999999999</v>
       </c>
       <c r="AX86" s="13">
-        <v>24.17211</v>
+        <v>30.958770000000001</v>
       </c>
       <c r="AY86" s="13">
         <v>0</v>
       </c>
       <c r="AZ86" s="13">
         <v>0</v>
       </c>
       <c r="BA86" s="13">
-        <v>14.45065</v>
+        <v>18.57555</v>
       </c>
       <c r="BB86" s="13">
-        <v>12.593159999999999</v>
+        <v>14.21476</v>
       </c>
       <c r="BC86" s="15"/>
     </row>
     <row r="87" spans="1:55" s="16" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>161</v>
       </c>
       <c r="C87" s="13">
         <v>2.3090000000000002</v>
       </c>
       <c r="D87" s="13">
         <v>5.8388400000000003</v>
       </c>
       <c r="E87" s="13">
         <v>384.00031999999999</v>
       </c>
       <c r="F87" s="13">
         <v>755.80988000000002</v>
       </c>
       <c r="G87" s="13">
         <v>27.203499999999998</v>
       </c>
@@ -15304,72 +15301,72 @@
       <c r="AM87" s="13">
         <v>220.78515999999999</v>
       </c>
       <c r="AN87" s="13">
         <v>640.73446000000001</v>
       </c>
       <c r="AO87" s="13">
         <v>394.97847000000002</v>
       </c>
       <c r="AP87" s="13">
         <v>1154.2512400000001</v>
       </c>
       <c r="AQ87" s="13">
         <v>170.01956000000001</v>
       </c>
       <c r="AR87" s="13">
         <v>614.84010999999998</v>
       </c>
       <c r="AS87" s="13">
         <v>429.12643000000003</v>
       </c>
       <c r="AT87" s="13">
         <v>1476.92517</v>
       </c>
       <c r="AU87" s="13">
-        <v>81.391459999999995</v>
+        <v>97.977260000000001</v>
       </c>
       <c r="AV87" s="13">
-        <v>260.90958000000001</v>
+        <v>322.91512999999998</v>
       </c>
       <c r="AW87" s="13">
-        <v>178.12814</v>
+        <v>248.05549999999999</v>
       </c>
       <c r="AX87" s="13">
-        <v>579.03570999999999</v>
+        <v>827.40788999999995</v>
       </c>
       <c r="AY87" s="13">
-        <v>60.039499999999997</v>
+        <v>80.304599999999994</v>
       </c>
       <c r="AZ87" s="13">
-        <v>254.12872999999999</v>
+        <v>351.04995000000002</v>
       </c>
       <c r="BA87" s="13">
-        <v>211.03602000000001</v>
+        <v>301.34595000000002</v>
       </c>
       <c r="BB87" s="13">
-        <v>735.06938000000002</v>
+        <v>1037.17896</v>
       </c>
       <c r="BC87" s="15"/>
     </row>
     <row r="88" spans="1:55" s="16" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B88" s="12" t="s">
         <v>163</v>
       </c>
       <c r="C88" s="13">
         <v>35.765999999999998</v>
       </c>
       <c r="D88" s="13">
         <v>78.758619999999993</v>
       </c>
       <c r="E88" s="13">
         <v>258.04719</v>
       </c>
       <c r="F88" s="13">
         <v>824.66485999999998</v>
       </c>
       <c r="G88" s="13">
         <v>12.17</v>
       </c>
@@ -15463,78 +15460,78 @@
       <c r="AK88" s="13">
         <v>1049.0617500000001</v>
       </c>
       <c r="AL88" s="13">
         <v>6262.9855900000002</v>
       </c>
       <c r="AM88" s="13">
         <v>5.1592200000000004</v>
       </c>
       <c r="AN88" s="13">
         <v>57.969889999999999</v>
       </c>
       <c r="AO88" s="13">
         <v>707.29907000000003</v>
       </c>
       <c r="AP88" s="13">
         <v>5718.5111999999999</v>
       </c>
       <c r="AQ88" s="13">
         <v>1.5261400000000001</v>
       </c>
       <c r="AR88" s="13">
         <v>22.15532</v>
       </c>
       <c r="AS88" s="13">
-        <v>988.99012000000005</v>
+        <v>989.43381999999997</v>
       </c>
       <c r="AT88" s="13">
-        <v>7912.5568800000001</v>
+        <v>7915.6374900000001</v>
       </c>
       <c r="AU88" s="13">
-        <v>0.73228000000000004</v>
+        <v>0.91710000000000003</v>
       </c>
       <c r="AV88" s="13">
-        <v>13.31232</v>
+        <v>15.52732</v>
       </c>
       <c r="AW88" s="13">
-        <v>391.11369000000002</v>
+        <v>444.83249000000001</v>
       </c>
       <c r="AX88" s="13">
-        <v>2488.6742399999998</v>
+        <v>3584.1530899999998</v>
       </c>
       <c r="AY88" s="13">
-        <v>1.5423100000000001</v>
+        <v>1.5663100000000001</v>
       </c>
       <c r="AZ88" s="13">
-        <v>28.696000000000002</v>
+        <v>29.498000000000001</v>
       </c>
       <c r="BA88" s="13">
-        <v>382.52498000000003</v>
+        <v>443.68020000000001</v>
       </c>
       <c r="BB88" s="13">
-        <v>3183.7665999999999</v>
+        <v>3523.1699899999999</v>
       </c>
       <c r="BC88" s="15"/>
     </row>
     <row r="89" spans="1:55" s="16" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
         <v>164</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>165</v>
       </c>
       <c r="C89" s="13">
         <v>19.810500000000001</v>
       </c>
       <c r="D89" s="13">
         <v>4.2443299999999997</v>
       </c>
       <c r="E89" s="13">
         <v>91.099000000000004</v>
       </c>
       <c r="F89" s="13">
         <v>13.3451</v>
       </c>
       <c r="G89" s="13">
         <v>79.366</v>
       </c>
@@ -15628,78 +15625,78 @@
       <c r="AK89" s="13">
         <v>128.03020000000001</v>
       </c>
       <c r="AL89" s="13">
         <v>53.429279999999999</v>
       </c>
       <c r="AM89" s="13">
         <v>0</v>
       </c>
       <c r="AN89" s="13">
         <v>0</v>
       </c>
       <c r="AO89" s="13">
         <v>160.90369999999999</v>
       </c>
       <c r="AP89" s="13">
         <v>64.338430000000002</v>
       </c>
       <c r="AQ89" s="13">
         <v>0</v>
       </c>
       <c r="AR89" s="13">
         <v>0</v>
       </c>
       <c r="AS89" s="13">
-        <v>266.02199999999999</v>
+        <v>264.00599999999997</v>
       </c>
       <c r="AT89" s="13">
         <v>103.77437</v>
       </c>
       <c r="AU89" s="13">
         <v>0</v>
       </c>
       <c r="AV89" s="13">
         <v>0</v>
       </c>
       <c r="AW89" s="13">
-        <v>122.914</v>
+        <v>164.00399999999999</v>
       </c>
       <c r="AX89" s="13">
-        <v>40.30583</v>
+        <v>58.501260000000002</v>
       </c>
       <c r="AY89" s="13">
         <v>0</v>
       </c>
       <c r="AZ89" s="13">
         <v>0</v>
       </c>
       <c r="BA89" s="13">
-        <v>99.290999999999997</v>
+        <v>99.471000000000004</v>
       </c>
       <c r="BB89" s="13">
-        <v>45.535530000000001</v>
+        <v>45.61918</v>
       </c>
       <c r="BC89" s="15"/>
     </row>
     <row r="90" spans="1:55" s="16" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
         <v>166</v>
       </c>
       <c r="B90" s="12" t="s">
         <v>167</v>
       </c>
       <c r="C90" s="13">
         <v>14402.337</v>
       </c>
       <c r="D90" s="13">
         <v>7241.9608699999999</v>
       </c>
       <c r="E90" s="13">
         <v>855.58109999999999</v>
       </c>
       <c r="F90" s="13">
         <v>293.94722999999999</v>
       </c>
       <c r="G90" s="13">
         <v>15308.104300000001</v>
       </c>
@@ -15793,78 +15790,78 @@
       <c r="AK90" s="13">
         <v>2873.1183700000001</v>
       </c>
       <c r="AL90" s="13">
         <v>1578.6522500000001</v>
       </c>
       <c r="AM90" s="13">
         <v>3131.72</v>
       </c>
       <c r="AN90" s="13">
         <v>398.45616999999999</v>
       </c>
       <c r="AO90" s="13">
         <v>3289.70165</v>
       </c>
       <c r="AP90" s="13">
         <v>2045.70093</v>
       </c>
       <c r="AQ90" s="13">
         <v>3284.2</v>
       </c>
       <c r="AR90" s="13">
         <v>470.25238000000002</v>
       </c>
       <c r="AS90" s="13">
-        <v>3981.1858900000002</v>
+        <v>4007.6458899999998</v>
       </c>
       <c r="AT90" s="13">
-        <v>2264.0655000000002</v>
+        <v>2272.2521000000002</v>
       </c>
       <c r="AU90" s="13">
-        <v>1095.8900000000001</v>
+        <v>1512.29</v>
       </c>
       <c r="AV90" s="13">
-        <v>140.18178</v>
+        <v>200.46476000000001</v>
       </c>
       <c r="AW90" s="13">
-        <v>1670.29159</v>
+        <v>2204.1637000000001</v>
       </c>
       <c r="AX90" s="13">
-        <v>1033.6173899999999</v>
+        <v>1246.1676299999999</v>
       </c>
       <c r="AY90" s="13">
-        <v>2629.6979999999999</v>
+        <v>2952.72</v>
       </c>
       <c r="AZ90" s="13">
-        <v>1014.17976</v>
+        <v>1157.4077600000001</v>
       </c>
       <c r="BA90" s="13">
-        <v>1178.76937</v>
+        <v>1475.07926</v>
       </c>
       <c r="BB90" s="13">
-        <v>881.22113000000002</v>
+        <v>1115.4369899999999</v>
       </c>
       <c r="BC90" s="15"/>
     </row>
     <row r="91" spans="1:55" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B91" s="12" t="s">
         <v>169</v>
       </c>
       <c r="C91" s="13">
         <v>5494.8819999999996</v>
       </c>
       <c r="D91" s="13">
         <v>2392.0468000000001</v>
       </c>
       <c r="E91" s="13">
         <v>345.73899999999998</v>
       </c>
       <c r="F91" s="13">
         <v>146.74089000000001</v>
       </c>
       <c r="G91" s="13">
         <v>6677.2277999999997</v>
       </c>
@@ -15964,72 +15961,72 @@
       <c r="AM91" s="13">
         <v>10254.20422</v>
       </c>
       <c r="AN91" s="13">
         <v>5016.7092300000004</v>
       </c>
       <c r="AO91" s="13">
         <v>206.13797</v>
       </c>
       <c r="AP91" s="13">
         <v>185.22756000000001</v>
       </c>
       <c r="AQ91" s="13">
         <v>15477.33274</v>
       </c>
       <c r="AR91" s="13">
         <v>9465.7329900000004</v>
       </c>
       <c r="AS91" s="13">
         <v>180.13765000000001</v>
       </c>
       <c r="AT91" s="13">
         <v>176.29524000000001</v>
       </c>
       <c r="AU91" s="13">
-        <v>5497.23171</v>
+        <v>7294.4614600000004</v>
       </c>
       <c r="AV91" s="13">
-        <v>3099.82519</v>
+        <v>4266.1611499999999</v>
       </c>
       <c r="AW91" s="13">
-        <v>95.503469999999993</v>
+        <v>122.27746999999999</v>
       </c>
       <c r="AX91" s="13">
-        <v>89.630549999999999</v>
+        <v>118.98421</v>
       </c>
       <c r="AY91" s="13">
-        <v>5772.1782300000004</v>
+        <v>6319.4585100000004</v>
       </c>
       <c r="AZ91" s="13">
-        <v>3769.06457</v>
+        <v>4178.5037199999997</v>
       </c>
       <c r="BA91" s="13">
-        <v>30.512509999999999</v>
+        <v>38.189300000000003</v>
       </c>
       <c r="BB91" s="13">
-        <v>37.795749999999998</v>
+        <v>43.057220000000001</v>
       </c>
       <c r="BC91" s="15"/>
     </row>
     <row r="92" spans="1:55" s="16" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
         <v>170</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C92" s="13" t="s">
         <v>228</v>
       </c>
       <c r="D92" s="13" t="s">
         <v>228</v>
       </c>
       <c r="E92" s="13" t="s">
         <v>228</v>
       </c>
       <c r="F92" s="13" t="s">
         <v>228</v>
       </c>
       <c r="G92" s="13">
         <v>0</v>
       </c>
@@ -16135,54 +16132,54 @@
       <c r="AO92" s="13">
         <v>115.197</v>
       </c>
       <c r="AP92" s="13">
         <v>201.70292000000001</v>
       </c>
       <c r="AQ92" s="13">
         <v>0</v>
       </c>
       <c r="AR92" s="13">
         <v>0</v>
       </c>
       <c r="AS92" s="13">
         <v>98.236000000000004</v>
       </c>
       <c r="AT92" s="13">
         <v>188.60045</v>
       </c>
       <c r="AU92" s="13">
         <v>0</v>
       </c>
       <c r="AV92" s="13">
         <v>0</v>
       </c>
       <c r="AW92" s="13">
-        <v>27.015000000000001</v>
+        <v>36.99</v>
       </c>
       <c r="AX92" s="13">
-        <v>55.603450000000002</v>
+        <v>74.353449999999995</v>
       </c>
       <c r="AY92" s="13">
         <v>0</v>
       </c>
       <c r="AZ92" s="13">
         <v>0</v>
       </c>
       <c r="BA92" s="13">
         <v>13.644</v>
       </c>
       <c r="BB92" s="13">
         <v>34.561390000000003</v>
       </c>
       <c r="BC92" s="15"/>
     </row>
     <row r="93" spans="1:55" s="16" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
         <v>172</v>
       </c>
       <c r="B93" s="12" t="s">
         <v>173</v>
       </c>
       <c r="C93" s="13" t="s">
         <v>228</v>
       </c>
@@ -16465,66 +16462,66 @@
       <c r="AO94" s="13">
         <v>283.88099999999997</v>
       </c>
       <c r="AP94" s="13">
         <v>403.36243999999999</v>
       </c>
       <c r="AQ94" s="13">
         <v>0</v>
       </c>
       <c r="AR94" s="13">
         <v>0</v>
       </c>
       <c r="AS94" s="13">
         <v>181.69645</v>
       </c>
       <c r="AT94" s="13">
         <v>258.66759000000002</v>
       </c>
       <c r="AU94" s="13">
         <v>0</v>
       </c>
       <c r="AV94" s="13">
         <v>0</v>
       </c>
       <c r="AW94" s="13">
-        <v>103.4804</v>
+        <v>113.9564</v>
       </c>
       <c r="AX94" s="13">
-        <v>144.71413000000001</v>
+        <v>162.64044999999999</v>
       </c>
       <c r="AY94" s="13">
         <v>0</v>
       </c>
       <c r="AZ94" s="13">
         <v>0</v>
       </c>
       <c r="BA94" s="13">
-        <v>21.275079999999999</v>
+        <v>65.050079999999994</v>
       </c>
       <c r="BB94" s="13">
-        <v>29.641110000000001</v>
+        <v>138.72411</v>
       </c>
       <c r="BC94" s="15"/>
     </row>
     <row r="95" spans="1:55" s="16" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
         <v>176</v>
       </c>
       <c r="B95" s="12" t="s">
         <v>177</v>
       </c>
       <c r="C95" s="13" t="s">
         <v>228</v>
       </c>
       <c r="D95" s="13" t="s">
         <v>228</v>
       </c>
       <c r="E95" s="13" t="s">
         <v>228</v>
       </c>
       <c r="F95" s="13" t="s">
         <v>228</v>
       </c>
       <c r="G95" s="13" t="s">
         <v>228</v>
       </c>
@@ -16795,54 +16792,54 @@
       <c r="AO96" s="13">
         <v>254.87588</v>
       </c>
       <c r="AP96" s="13">
         <v>586.10875999999996</v>
       </c>
       <c r="AQ96" s="13">
         <v>0</v>
       </c>
       <c r="AR96" s="13">
         <v>0</v>
       </c>
       <c r="AS96" s="13">
         <v>487.03287999999998</v>
       </c>
       <c r="AT96" s="13">
         <v>1138.60952</v>
       </c>
       <c r="AU96" s="13">
         <v>0</v>
       </c>
       <c r="AV96" s="13">
         <v>0</v>
       </c>
       <c r="AW96" s="13">
-        <v>134.72502</v>
+        <v>164.55402000000001</v>
       </c>
       <c r="AX96" s="13">
-        <v>313.83192000000003</v>
+        <v>409.68427000000003</v>
       </c>
       <c r="AY96" s="13">
         <v>0</v>
       </c>
       <c r="AZ96" s="13">
         <v>0</v>
       </c>
       <c r="BA96" s="13">
         <v>157.69301999999999</v>
       </c>
       <c r="BB96" s="13">
         <v>296.14675999999997</v>
       </c>
       <c r="BC96" s="15"/>
     </row>
     <row r="97" spans="1:55" s="16" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
         <v>180</v>
       </c>
       <c r="B97" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C97" s="13">
         <v>2.0400000000000001E-2</v>
       </c>
@@ -16960,66 +16957,66 @@
       <c r="AO97" s="13">
         <v>137.19791000000001</v>
       </c>
       <c r="AP97" s="13">
         <v>78.569550000000007</v>
       </c>
       <c r="AQ97" s="13">
         <v>0</v>
       </c>
       <c r="AR97" s="13">
         <v>0</v>
       </c>
       <c r="AS97" s="13">
         <v>80.073570000000004</v>
       </c>
       <c r="AT97" s="13">
         <v>51.726689999999998</v>
       </c>
       <c r="AU97" s="13">
         <v>0</v>
       </c>
       <c r="AV97" s="13">
         <v>0</v>
       </c>
       <c r="AW97" s="13">
-        <v>25.622029999999999</v>
+        <v>31.198830000000001</v>
       </c>
       <c r="AX97" s="13">
-        <v>13.13128</v>
+        <v>18.35389</v>
       </c>
       <c r="AY97" s="13">
         <v>0</v>
       </c>
       <c r="AZ97" s="13">
         <v>0</v>
       </c>
       <c r="BA97" s="13">
-        <v>31.33766</v>
+        <v>47.609659999999998</v>
       </c>
       <c r="BB97" s="13">
-        <v>19.6905</v>
+        <v>28.18103</v>
       </c>
       <c r="BC97" s="15"/>
     </row>
     <row r="98" spans="1:55" s="16" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B98" s="12" t="s">
         <v>183</v>
       </c>
       <c r="C98" s="13">
         <v>0</v>
       </c>
       <c r="D98" s="13">
         <v>0</v>
       </c>
       <c r="E98" s="13">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="F98" s="13">
         <v>4.7789999999999999E-2</v>
       </c>
       <c r="G98" s="13" t="s">
         <v>228</v>
       </c>
@@ -17272,84 +17269,84 @@
       <c r="AI99" s="13">
         <v>2416.0500000000002</v>
       </c>
       <c r="AJ99" s="13">
         <v>334.47800000000001</v>
       </c>
       <c r="AK99" s="13">
         <v>50216.034039999999</v>
       </c>
       <c r="AL99" s="13">
         <v>4872.5463200000004</v>
       </c>
       <c r="AM99" s="13">
         <v>20609.240000000002</v>
       </c>
       <c r="AN99" s="13">
         <v>1666.3851</v>
       </c>
       <c r="AO99" s="13">
         <v>19848.146680000002</v>
       </c>
       <c r="AP99" s="13">
         <v>1129.90472</v>
       </c>
       <c r="AQ99" s="13">
-        <v>12261.839</v>
+        <v>13735.239</v>
       </c>
       <c r="AR99" s="13">
-        <v>1238.5026700000001</v>
+        <v>1340.84467</v>
       </c>
       <c r="AS99" s="13">
-        <v>8873.0966499999995</v>
+        <v>8874.1423300000006</v>
       </c>
       <c r="AT99" s="13">
-        <v>842.29970000000003</v>
+        <v>936.82069999999999</v>
       </c>
       <c r="AU99" s="13">
         <v>5174.8890000000001</v>
       </c>
       <c r="AV99" s="13">
         <v>538.92100000000005</v>
       </c>
       <c r="AW99" s="13">
-        <v>643.45956000000001</v>
+        <v>1826.52439</v>
       </c>
       <c r="AX99" s="13">
-        <v>54.474780000000003</v>
+        <v>185.52332000000001</v>
       </c>
       <c r="AY99" s="13">
         <v>2715</v>
       </c>
       <c r="AZ99" s="13">
         <v>271.5</v>
       </c>
       <c r="BA99" s="13">
-        <v>5577.5386900000003</v>
+        <v>6251.2252500000004</v>
       </c>
       <c r="BB99" s="13">
-        <v>744.63689999999997</v>
+        <v>861.76715000000002</v>
       </c>
       <c r="BC99" s="15"/>
     </row>
     <row r="100" spans="1:55" s="16" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
         <v>186</v>
       </c>
       <c r="B100" s="12" t="s">
         <v>187</v>
       </c>
       <c r="C100" s="13">
         <v>3106.1019999999999</v>
       </c>
       <c r="D100" s="13">
         <v>713.64982999999995</v>
       </c>
       <c r="E100" s="13">
         <v>0</v>
       </c>
       <c r="F100" s="13">
         <v>0</v>
       </c>
       <c r="G100" s="13">
         <v>2168.7820000000002</v>
       </c>
@@ -17620,66 +17617,66 @@
       <c r="AO101" s="13">
         <v>3027.5859999999998</v>
       </c>
       <c r="AP101" s="13">
         <v>1519.5315499999999</v>
       </c>
       <c r="AQ101" s="13">
         <v>0</v>
       </c>
       <c r="AR101" s="13">
         <v>0</v>
       </c>
       <c r="AS101" s="13">
         <v>2615.681</v>
       </c>
       <c r="AT101" s="13">
         <v>1337.96225</v>
       </c>
       <c r="AU101" s="13">
         <v>0</v>
       </c>
       <c r="AV101" s="13">
         <v>0</v>
       </c>
       <c r="AW101" s="13">
-        <v>1112</v>
+        <v>1247.241</v>
       </c>
       <c r="AX101" s="13">
-        <v>568.87012000000004</v>
+        <v>640.32439999999997</v>
       </c>
       <c r="AY101" s="13">
         <v>0</v>
       </c>
       <c r="AZ101" s="13">
         <v>0</v>
       </c>
       <c r="BA101" s="13">
-        <v>500</v>
+        <v>540</v>
       </c>
       <c r="BB101" s="13">
-        <v>179.54818</v>
+        <v>195.45150000000001</v>
       </c>
       <c r="BC101" s="15"/>
     </row>
     <row r="102" spans="1:55" s="16" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
         <v>190</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>191</v>
       </c>
       <c r="C102" s="13">
         <v>377.64</v>
       </c>
       <c r="D102" s="13">
         <v>86.126999999999995</v>
       </c>
       <c r="E102" s="13">
         <v>1.2E-2</v>
       </c>
       <c r="F102" s="13">
         <v>9.6399999999999993E-3</v>
       </c>
       <c r="G102" s="13">
         <v>908.89300000000003</v>
       </c>
@@ -17797,54 +17794,54 @@
       <c r="AS102" s="13">
         <v>4.5710000000000001E-2</v>
       </c>
       <c r="AT102" s="13">
         <v>0.127</v>
       </c>
       <c r="AU102" s="13">
         <v>0</v>
       </c>
       <c r="AV102" s="13">
         <v>0</v>
       </c>
       <c r="AW102" s="13">
         <v>4.5710000000000001E-2</v>
       </c>
       <c r="AX102" s="13">
         <v>0.127</v>
       </c>
       <c r="AY102" s="13">
         <v>0</v>
       </c>
       <c r="AZ102" s="13">
         <v>0</v>
       </c>
       <c r="BA102" s="13">
-        <v>40.98</v>
+        <v>41.18</v>
       </c>
       <c r="BB102" s="13">
-        <v>1.5860000000000001</v>
+        <v>1.7270000000000001</v>
       </c>
       <c r="BC102" s="15"/>
     </row>
     <row r="103" spans="1:55" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
         <v>192</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>193</v>
       </c>
       <c r="C103" s="13" t="s">
         <v>228</v>
       </c>
       <c r="D103" s="13" t="s">
         <v>228</v>
       </c>
       <c r="E103" s="13" t="s">
         <v>228</v>
       </c>
       <c r="F103" s="13" t="s">
         <v>228</v>
       </c>
       <c r="G103" s="13">
         <v>0</v>
       </c>
@@ -18103,78 +18100,78 @@
       <c r="AK104" s="13">
         <v>7607.5849200000002</v>
       </c>
       <c r="AL104" s="13">
         <v>7547.0299400000004</v>
       </c>
       <c r="AM104" s="13">
         <v>15.7</v>
       </c>
       <c r="AN104" s="13">
         <v>120.82550000000001</v>
       </c>
       <c r="AO104" s="13">
         <v>12573.406730000001</v>
       </c>
       <c r="AP104" s="13">
         <v>9130.3070599999992</v>
       </c>
       <c r="AQ104" s="13">
         <v>269.08999999999997</v>
       </c>
       <c r="AR104" s="13">
         <v>224.82717</v>
       </c>
       <c r="AS104" s="13">
-        <v>9339.4137800000008</v>
+        <v>9419.4137800000008</v>
       </c>
       <c r="AT104" s="13">
-        <v>10637.565430000001</v>
+        <v>10862.58943</v>
       </c>
       <c r="AU104" s="13">
-        <v>140.5</v>
+        <v>155.29</v>
       </c>
       <c r="AV104" s="13">
-        <v>90.613</v>
+        <v>152.88200000000001</v>
       </c>
       <c r="AW104" s="13">
-        <v>4290.2171900000003</v>
+        <v>5376.2311499999996</v>
       </c>
       <c r="AX104" s="13">
-        <v>4124.0812500000002</v>
+        <v>5196.4850299999998</v>
       </c>
       <c r="AY104" s="13">
         <v>15.1</v>
       </c>
       <c r="AZ104" s="13">
         <v>55.613999999999997</v>
       </c>
       <c r="BA104" s="13">
-        <v>4160.5509599999996</v>
+        <v>5189.5398299999997</v>
       </c>
       <c r="BB104" s="13">
-        <v>4806.3028999999997</v>
+        <v>5881.3889600000002</v>
       </c>
       <c r="BC104" s="15"/>
     </row>
     <row r="105" spans="1:55" s="16" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
         <v>196</v>
       </c>
       <c r="B105" s="12" t="s">
         <v>197</v>
       </c>
       <c r="C105" s="13">
         <v>0</v>
       </c>
       <c r="D105" s="13">
         <v>0</v>
       </c>
       <c r="E105" s="13">
         <v>0.70423999999999998</v>
       </c>
       <c r="F105" s="13">
         <v>10.716749999999999</v>
       </c>
       <c r="G105" s="13">
         <v>0</v>
       </c>
@@ -18268,78 +18265,78 @@
       <c r="AK105" s="13">
         <v>2.80328</v>
       </c>
       <c r="AL105" s="13">
         <v>39.885840000000002</v>
       </c>
       <c r="AM105" s="13">
         <v>0</v>
       </c>
       <c r="AN105" s="13">
         <v>0</v>
       </c>
       <c r="AO105" s="13">
         <v>0.95867999999999998</v>
       </c>
       <c r="AP105" s="13">
         <v>18.78378</v>
       </c>
       <c r="AQ105" s="13">
         <v>0</v>
       </c>
       <c r="AR105" s="13">
         <v>0</v>
       </c>
       <c r="AS105" s="13">
-        <v>1.1278300000000001</v>
+        <v>1.13053</v>
       </c>
       <c r="AT105" s="13">
-        <v>24.726800000000001</v>
+        <v>24.794689999999999</v>
       </c>
       <c r="AU105" s="13">
         <v>0</v>
       </c>
       <c r="AV105" s="13">
         <v>0</v>
       </c>
       <c r="AW105" s="13">
-        <v>0.49070000000000003</v>
+        <v>0.53746000000000005</v>
       </c>
       <c r="AX105" s="13">
-        <v>12.19652</v>
+        <v>13.25895</v>
       </c>
       <c r="AY105" s="13">
         <v>0</v>
       </c>
       <c r="AZ105" s="13">
         <v>0</v>
       </c>
       <c r="BA105" s="13">
-        <v>0.38658999999999999</v>
+        <v>0.39365</v>
       </c>
       <c r="BB105" s="13">
-        <v>16.495059999999999</v>
+        <v>16.691379999999999</v>
       </c>
       <c r="BC105" s="15"/>
     </row>
     <row r="106" spans="1:55" s="16" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B106" s="12" t="s">
         <v>199</v>
       </c>
       <c r="C106" s="13" t="s">
         <v>228</v>
       </c>
       <c r="D106" s="13" t="s">
         <v>228</v>
       </c>
       <c r="E106" s="13" t="s">
         <v>228</v>
       </c>
       <c r="F106" s="13" t="s">
         <v>228</v>
       </c>
       <c r="G106" s="13">
         <v>34.44</v>
       </c>
@@ -18610,66 +18607,66 @@
       <c r="AO107" s="13">
         <v>2.238</v>
       </c>
       <c r="AP107" s="13">
         <v>23.33465</v>
       </c>
       <c r="AQ107" s="13">
         <v>0</v>
       </c>
       <c r="AR107" s="13">
         <v>0</v>
       </c>
       <c r="AS107" s="13">
         <v>2.395</v>
       </c>
       <c r="AT107" s="13">
         <v>18.62191</v>
       </c>
       <c r="AU107" s="13">
         <v>0</v>
       </c>
       <c r="AV107" s="13">
         <v>0</v>
       </c>
       <c r="AW107" s="13">
-        <v>2.0299999999999998</v>
+        <v>2.0950000000000002</v>
       </c>
       <c r="AX107" s="13">
-        <v>17.515799999999999</v>
+        <v>17.833469999999998</v>
       </c>
       <c r="AY107" s="13">
         <v>0</v>
       </c>
       <c r="AZ107" s="13">
         <v>0</v>
       </c>
       <c r="BA107" s="13">
-        <v>4.8000000000000001E-2</v>
+        <v>1.0529999999999999</v>
       </c>
       <c r="BB107" s="13">
-        <v>0.12623999999999999</v>
+        <v>10.138629999999999</v>
       </c>
       <c r="BC107" s="15"/>
     </row>
     <row r="108" spans="1:55" s="16" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
         <v>202</v>
       </c>
       <c r="B108" s="12" t="s">
         <v>203</v>
       </c>
       <c r="C108" s="13">
         <v>0</v>
       </c>
       <c r="D108" s="13">
         <v>0</v>
       </c>
       <c r="E108" s="13">
         <v>0.30398999999999998</v>
       </c>
       <c r="F108" s="13">
         <v>2.4935200000000002</v>
       </c>
       <c r="G108" s="13">
         <v>0</v>
       </c>
@@ -18775,66 +18772,66 @@
       <c r="AO108" s="13">
         <v>1.9240699999999999</v>
       </c>
       <c r="AP108" s="13">
         <v>21.408059999999999</v>
       </c>
       <c r="AQ108" s="13">
         <v>0</v>
       </c>
       <c r="AR108" s="13">
         <v>0</v>
       </c>
       <c r="AS108" s="13">
         <v>2.0985999999999998</v>
       </c>
       <c r="AT108" s="13">
         <v>27.580249999999999</v>
       </c>
       <c r="AU108" s="13">
         <v>0</v>
       </c>
       <c r="AV108" s="13">
         <v>0</v>
       </c>
       <c r="AW108" s="13">
-        <v>1.1701999999999999</v>
+        <v>1.2572000000000001</v>
       </c>
       <c r="AX108" s="13">
-        <v>17.2746</v>
+        <v>18.543530000000001</v>
       </c>
       <c r="AY108" s="13">
         <v>0</v>
       </c>
       <c r="AZ108" s="13">
         <v>0</v>
       </c>
       <c r="BA108" s="13">
-        <v>0.97</v>
+        <v>1.05</v>
       </c>
       <c r="BB108" s="13">
-        <v>8.2063799999999993</v>
+        <v>8.8903300000000005</v>
       </c>
       <c r="BC108" s="15"/>
     </row>
     <row r="109" spans="1:55" s="16" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
         <v>204</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>205</v>
       </c>
       <c r="C109" s="13">
         <v>0</v>
       </c>
       <c r="D109" s="13">
         <v>0</v>
       </c>
       <c r="E109" s="13">
         <v>1.05</v>
       </c>
       <c r="F109" s="13">
         <v>12.86225</v>
       </c>
       <c r="G109" s="13">
         <v>0</v>
       </c>
@@ -18928,78 +18925,78 @@
       <c r="AK109" s="13">
         <v>114.84</v>
       </c>
       <c r="AL109" s="13">
         <v>332.0797</v>
       </c>
       <c r="AM109" s="13">
         <v>46.96</v>
       </c>
       <c r="AN109" s="13">
         <v>114.78028</v>
       </c>
       <c r="AO109" s="13">
         <v>25.375</v>
       </c>
       <c r="AP109" s="13">
         <v>115.95694</v>
       </c>
       <c r="AQ109" s="13">
         <v>47</v>
       </c>
       <c r="AR109" s="13">
         <v>114.313</v>
       </c>
       <c r="AS109" s="13">
-        <v>13.53908</v>
+        <v>13.54008</v>
       </c>
       <c r="AT109" s="13">
-        <v>34.98809</v>
+        <v>35.367089999999997</v>
       </c>
       <c r="AU109" s="13">
         <v>47</v>
       </c>
       <c r="AV109" s="13">
         <v>114.313</v>
       </c>
       <c r="AW109" s="13">
         <v>1.0344</v>
       </c>
       <c r="AX109" s="13">
         <v>6.2849700000000004</v>
       </c>
       <c r="AY109" s="13">
         <v>0</v>
       </c>
       <c r="AZ109" s="13">
         <v>0</v>
       </c>
       <c r="BA109" s="13">
-        <v>14.6</v>
+        <v>14.62</v>
       </c>
       <c r="BB109" s="13">
-        <v>36.22</v>
+        <v>36.277059999999999</v>
       </c>
       <c r="BC109" s="15"/>
     </row>
     <row r="110" spans="1:55" s="16" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
         <v>206</v>
       </c>
       <c r="B110" s="12" t="s">
         <v>207</v>
       </c>
       <c r="C110" s="13">
         <v>0</v>
       </c>
       <c r="D110" s="13">
         <v>0</v>
       </c>
       <c r="E110" s="13">
         <v>3.5470000000000002E-2</v>
       </c>
       <c r="F110" s="13">
         <v>0.13197999999999999</v>
       </c>
       <c r="G110" s="13">
         <v>0</v>
       </c>
@@ -19105,66 +19102,66 @@
       <c r="AO110" s="13">
         <v>1.9174</v>
       </c>
       <c r="AP110" s="13">
         <v>30.906410000000001</v>
       </c>
       <c r="AQ110" s="13">
         <v>0</v>
       </c>
       <c r="AR110" s="13">
         <v>0</v>
       </c>
       <c r="AS110" s="13">
         <v>1.88232</v>
       </c>
       <c r="AT110" s="13">
         <v>44.310470000000002</v>
       </c>
       <c r="AU110" s="13">
         <v>0</v>
       </c>
       <c r="AV110" s="13">
         <v>0</v>
       </c>
       <c r="AW110" s="13">
-        <v>0.61731999999999998</v>
+        <v>0.87031999999999998</v>
       </c>
       <c r="AX110" s="13">
-        <v>13.24844</v>
+        <v>19.6844</v>
       </c>
       <c r="AY110" s="13">
         <v>0</v>
       </c>
       <c r="AZ110" s="13">
         <v>0</v>
       </c>
       <c r="BA110" s="13">
-        <v>2.6329799999999999</v>
+        <v>3.6329799999999999</v>
       </c>
       <c r="BB110" s="13">
-        <v>24.636150000000001</v>
+        <v>28.769580000000001</v>
       </c>
       <c r="BC110" s="15"/>
     </row>
     <row r="111" spans="1:55" s="16" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
         <v>208</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>209</v>
       </c>
       <c r="C111" s="13">
         <v>215</v>
       </c>
       <c r="D111" s="13">
         <v>199.74775</v>
       </c>
       <c r="E111" s="13">
         <v>39.695</v>
       </c>
       <c r="F111" s="13">
         <v>5.1159999999999997</v>
       </c>
       <c r="G111" s="13">
         <v>403.197</v>
       </c>
@@ -19252,66 +19249,66 @@
       <c r="AI111" s="13">
         <v>592</v>
       </c>
       <c r="AJ111" s="13">
         <v>55.481000000000002</v>
       </c>
       <c r="AK111" s="13">
         <v>0</v>
       </c>
       <c r="AL111" s="13">
         <v>0</v>
       </c>
       <c r="AM111" s="13">
         <v>295.83</v>
       </c>
       <c r="AN111" s="13">
         <v>57.335000000000001</v>
       </c>
       <c r="AO111" s="13">
         <v>0</v>
       </c>
       <c r="AP111" s="13">
         <v>0</v>
       </c>
       <c r="AQ111" s="13">
-        <v>217.4</v>
+        <v>234.9</v>
       </c>
       <c r="AR111" s="13">
-        <v>72.370999999999995</v>
+        <v>79.998999999999995</v>
       </c>
       <c r="AS111" s="13">
         <v>0</v>
       </c>
       <c r="AT111" s="13">
         <v>0</v>
       </c>
       <c r="AU111" s="13">
-        <v>96.4</v>
+        <v>133.9</v>
       </c>
       <c r="AV111" s="13">
-        <v>41.228999999999999</v>
+        <v>52.838999999999999</v>
       </c>
       <c r="AW111" s="13">
         <v>0</v>
       </c>
       <c r="AX111" s="13">
         <v>0</v>
       </c>
       <c r="AY111" s="13" t="s">
         <v>228</v>
       </c>
       <c r="AZ111" s="13" t="s">
         <v>228</v>
       </c>
       <c r="BA111" s="13" t="s">
         <v>228</v>
       </c>
       <c r="BB111" s="13" t="s">
         <v>228</v>
       </c>
       <c r="BC111" s="15"/>
     </row>
     <row r="112" spans="1:55" s="16" customFormat="1" ht="102" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
         <v>210</v>
       </c>
@@ -20792,101 +20789,101 @@
         <v>228</v>
       </c>
       <c r="BB120" s="19" t="s">
         <v>228</v>
       </c>
       <c r="BC120" s="15"/>
     </row>
     <row r="121" spans="1:55" ht="3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="21"/>
       <c r="B121" s="21"/>
       <c r="C121" s="22"/>
       <c r="D121" s="22"/>
       <c r="E121" s="22"/>
       <c r="F121" s="22"/>
       <c r="G121" s="22"/>
       <c r="H121" s="22"/>
       <c r="I121" s="22"/>
       <c r="J121" s="22"/>
       <c r="K121" s="22"/>
       <c r="L121" s="22"/>
       <c r="M121" s="22"/>
       <c r="N121" s="22"/>
       <c r="O121" s="22"/>
     </row>
     <row r="122" spans="1:55" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A122" s="32" t="s">
+      <c r="A122" s="36" t="s">
         <v>231</v>
       </c>
-      <c r="B122" s="32"/>
+      <c r="B122" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="44">
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="M5:N5"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="S4:V4"/>
-    <mergeCell ref="AC5:AD5"/>
-[...3 lines deleted...]
-    <mergeCell ref="O5:P5"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
-    <mergeCell ref="O4:R4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="A122:B122"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C5:D5"/>
-    <mergeCell ref="Y5:Z5"/>
-[...3 lines deleted...]
-    <mergeCell ref="AS5:AT5"/>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="BA5:BB5"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="O5:P5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2015-2026</vt:lpstr>
     </vt:vector>