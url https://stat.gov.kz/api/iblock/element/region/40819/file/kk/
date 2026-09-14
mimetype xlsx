--- v0 (2026-07-22)
+++ v1 (2026-09-14)
@@ -116,51 +116,51 @@
   <c r="K16" i="10"/>
   <c r="N15" i="10"/>
   <c r="M15" i="10"/>
   <c r="L15" i="10"/>
   <c r="K15" i="10"/>
   <c r="N14" i="10"/>
   <c r="M14" i="10"/>
   <c r="L14" i="10"/>
   <c r="K14" i="10"/>
   <c r="N12" i="10"/>
   <c r="M12" i="10"/>
   <c r="L12" i="10"/>
   <c r="K12" i="10"/>
   <c r="N10" i="10"/>
   <c r="M10" i="10"/>
   <c r="L10" i="10"/>
   <c r="K10" i="10"/>
   <c r="N9" i="10"/>
   <c r="M9" i="10"/>
   <c r="L9" i="10"/>
   <c r="K9" i="10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="697" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="692" uniqueCount="71">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0101</t>
   </si>
   <si>
     <t>Лошади, ослы, мулы и лошаки живые</t>
   </si>
   <si>
     <t>0102</t>
   </si>
   <si>
     <t>Крупный рогатый скот живой</t>
   </si>
   <si>
     <t>0103</t>
   </si>
   <si>
     <t>Свиньи живые</t>
   </si>
   <si>
@@ -328,65 +328,62 @@
   </si>
   <si>
     <t xml:space="preserve">Тауардың атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
    </t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>Мал шарушылығы өнімдерінің тауарлар экспорты мен импорты</t>
   </si>
   <si>
     <t>Қостанай обласы</t>
   </si>
   <si>
-    <t>2025*</t>
+    <t>2026 жылғы қаңтар-маусым*</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-мамыр*</t>
-[...2 lines deleted...]
-    <t>2026 жылғы қаңтар-мамыр*</t>
+    <t>2025 жылғы қаңтар-маусым</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="196" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -560,139 +557,133 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="196" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="196" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="196" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="196" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="196" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
@@ -31063,386 +31054,386 @@
     <col min="22" max="22" width="8.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.7109375" style="1" customWidth="1"/>
     <col min="25" max="25" width="6.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="6.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="8.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="6.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" style="1" customWidth="1"/>
     <col min="31" max="31" width="6.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="8.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="6.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="8.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="8.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="6.85546875" style="1" customWidth="1"/>
     <col min="38" max="46" width="8.7109375" style="1" customWidth="1"/>
     <col min="47" max="47" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" s="24" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="39" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="41"/>
-[...51 lines deleted...]
-      <c r="BB1" s="42"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+      <c r="AA1" s="39"/>
+      <c r="AB1" s="39"/>
+      <c r="AC1" s="39"/>
+      <c r="AD1" s="39"/>
+      <c r="AE1" s="39"/>
+      <c r="AF1" s="39"/>
+      <c r="AG1" s="39"/>
+      <c r="AH1" s="39"/>
+      <c r="AI1" s="39"/>
+      <c r="AJ1" s="39"/>
+      <c r="AK1" s="39"/>
+      <c r="AL1" s="39"/>
+      <c r="AM1" s="39"/>
+      <c r="AN1" s="39"/>
+      <c r="AO1" s="39"/>
+      <c r="AP1" s="39"/>
+      <c r="AQ1" s="39"/>
+      <c r="AR1" s="39"/>
+      <c r="AS1" s="39"/>
+      <c r="AT1" s="39"/>
+      <c r="AU1" s="39"/>
+      <c r="AV1" s="39"/>
+      <c r="AW1" s="39"/>
+      <c r="AX1" s="39"/>
+      <c r="AY1" s="40"/>
+      <c r="AZ1" s="40"/>
+      <c r="BA1" s="40"/>
+      <c r="BB1" s="40"/>
     </row>
     <row r="2" spans="1:54" s="24" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="B2" s="41"/>
-[...51 lines deleted...]
-      <c r="BB2" s="42"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
+      <c r="N2" s="39"/>
+      <c r="O2" s="39"/>
+      <c r="P2" s="39"/>
+      <c r="Q2" s="39"/>
+      <c r="R2" s="39"/>
+      <c r="S2" s="39"/>
+      <c r="T2" s="39"/>
+      <c r="U2" s="39"/>
+      <c r="V2" s="39"/>
+      <c r="W2" s="39"/>
+      <c r="X2" s="39"/>
+      <c r="Y2" s="39"/>
+      <c r="Z2" s="39"/>
+      <c r="AA2" s="39"/>
+      <c r="AB2" s="39"/>
+      <c r="AC2" s="39"/>
+      <c r="AD2" s="39"/>
+      <c r="AE2" s="39"/>
+      <c r="AF2" s="39"/>
+      <c r="AG2" s="39"/>
+      <c r="AH2" s="39"/>
+      <c r="AI2" s="39"/>
+      <c r="AJ2" s="39"/>
+      <c r="AK2" s="39"/>
+      <c r="AL2" s="39"/>
+      <c r="AM2" s="39"/>
+      <c r="AN2" s="39"/>
+      <c r="AO2" s="39"/>
+      <c r="AP2" s="39"/>
+      <c r="AQ2" s="39"/>
+      <c r="AR2" s="39"/>
+      <c r="AS2" s="39"/>
+      <c r="AT2" s="39"/>
+      <c r="AU2" s="39"/>
+      <c r="AV2" s="39"/>
+      <c r="AW2" s="39"/>
+      <c r="AX2" s="39"/>
+      <c r="AY2" s="40"/>
+      <c r="AZ2" s="40"/>
+      <c r="BA2" s="40"/>
+      <c r="BB2" s="40"/>
     </row>
     <row r="3" spans="1:54" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
     </row>
     <row r="4" spans="1:54" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="31" t="s">
+      <c r="A4" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="B4" s="34" t="s">
+      <c r="B4" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="C4" s="29">
+      <c r="C4" s="32">
         <v>2015</v>
       </c>
-      <c r="D4" s="29"/>
-[...2 lines deleted...]
-      <c r="G4" s="29">
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32">
         <v>2016</v>
       </c>
-      <c r="H4" s="29"/>
-[...2 lines deleted...]
-      <c r="K4" s="29">
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32">
         <v>2017</v>
       </c>
-      <c r="L4" s="29"/>
-[...2 lines deleted...]
-      <c r="O4" s="29">
+      <c r="L4" s="32"/>
+      <c r="M4" s="32"/>
+      <c r="N4" s="32"/>
+      <c r="O4" s="32">
         <v>2018</v>
       </c>
-      <c r="P4" s="29"/>
-[...2 lines deleted...]
-      <c r="S4" s="29">
+      <c r="P4" s="32"/>
+      <c r="Q4" s="32"/>
+      <c r="R4" s="32"/>
+      <c r="S4" s="32">
         <v>2019</v>
       </c>
-      <c r="T4" s="29"/>
-[...2 lines deleted...]
-      <c r="W4" s="29">
+      <c r="T4" s="32"/>
+      <c r="U4" s="32"/>
+      <c r="V4" s="32"/>
+      <c r="W4" s="32">
         <v>2020</v>
       </c>
-      <c r="X4" s="29"/>
-[...2 lines deleted...]
-      <c r="AA4" s="40">
+      <c r="X4" s="32"/>
+      <c r="Y4" s="32"/>
+      <c r="Z4" s="34"/>
+      <c r="AA4" s="38">
         <v>2021</v>
       </c>
-      <c r="AB4" s="40"/>
-[...1 lines deleted...]
-      <c r="AD4" s="40"/>
+      <c r="AB4" s="38"/>
+      <c r="AC4" s="38"/>
+      <c r="AD4" s="38"/>
       <c r="AE4" s="35">
         <v>2022</v>
       </c>
-      <c r="AF4" s="38"/>
-[...1 lines deleted...]
-      <c r="AH4" s="39"/>
+      <c r="AF4" s="36"/>
+      <c r="AG4" s="36"/>
+      <c r="AH4" s="37"/>
       <c r="AI4" s="35">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="38"/>
-[...1 lines deleted...]
-      <c r="AL4" s="38"/>
+      <c r="AJ4" s="36"/>
+      <c r="AK4" s="36"/>
+      <c r="AL4" s="36"/>
       <c r="AM4" s="35">
         <v>2024</v>
       </c>
-      <c r="AN4" s="38"/>
-[...3 lines deleted...]
-        <v>69</v>
+      <c r="AN4" s="36"/>
+      <c r="AO4" s="36"/>
+      <c r="AP4" s="36"/>
+      <c r="AQ4" s="35">
+        <v>2025</v>
       </c>
       <c r="AR4" s="36"/>
       <c r="AS4" s="36"/>
-      <c r="AT4" s="37"/>
+      <c r="AT4" s="36"/>
       <c r="AU4" s="35" t="s">
         <v>70</v>
       </c>
-      <c r="AV4" s="38"/>
-[...1 lines deleted...]
-      <c r="AX4" s="38"/>
+      <c r="AV4" s="36"/>
+      <c r="AW4" s="36"/>
+      <c r="AX4" s="36"/>
       <c r="AY4" s="35" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      <c r="BB4" s="43"/>
+        <v>69</v>
+      </c>
+      <c r="AZ4" s="36"/>
+      <c r="BA4" s="41"/>
+      <c r="BB4" s="41"/>
     </row>
     <row r="5" spans="1:54" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="32"/>
-[...1 lines deleted...]
-      <c r="C5" s="29" t="s">
+      <c r="A5" s="30"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="29"/>
-      <c r="E5" s="29" t="s">
+      <c r="D5" s="32"/>
+      <c r="E5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="29"/>
-      <c r="G5" s="29" t="s">
+      <c r="F5" s="32"/>
+      <c r="G5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="H5" s="29"/>
-      <c r="I5" s="29" t="s">
+      <c r="H5" s="32"/>
+      <c r="I5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="29"/>
-      <c r="K5" s="29" t="s">
+      <c r="J5" s="32"/>
+      <c r="K5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="L5" s="29"/>
-      <c r="M5" s="29" t="s">
+      <c r="L5" s="32"/>
+      <c r="M5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="29"/>
-      <c r="O5" s="29" t="s">
+      <c r="N5" s="32"/>
+      <c r="O5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="P5" s="29"/>
-      <c r="Q5" s="29" t="s">
+      <c r="P5" s="32"/>
+      <c r="Q5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="29"/>
-      <c r="S5" s="29" t="s">
+      <c r="R5" s="32"/>
+      <c r="S5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="T5" s="29"/>
-      <c r="U5" s="29" t="s">
+      <c r="T5" s="32"/>
+      <c r="U5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="29"/>
-      <c r="W5" s="29" t="s">
+      <c r="V5" s="32"/>
+      <c r="W5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="X5" s="29"/>
-      <c r="Y5" s="29" t="s">
+      <c r="X5" s="32"/>
+      <c r="Y5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="30"/>
-      <c r="AA5" s="29" t="s">
+      <c r="Z5" s="34"/>
+      <c r="AA5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="AB5" s="29"/>
-      <c r="AC5" s="29" t="s">
+      <c r="AB5" s="32"/>
+      <c r="AC5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="29"/>
-      <c r="AE5" s="29" t="s">
+      <c r="AD5" s="32"/>
+      <c r="AE5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="AF5" s="29"/>
-      <c r="AG5" s="29" t="s">
+      <c r="AF5" s="32"/>
+      <c r="AG5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="29"/>
-      <c r="AI5" s="29" t="s">
+      <c r="AH5" s="32"/>
+      <c r="AI5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="AJ5" s="29"/>
-      <c r="AK5" s="29" t="s">
+      <c r="AJ5" s="32"/>
+      <c r="AK5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="29"/>
-      <c r="AM5" s="29" t="s">
+      <c r="AL5" s="32"/>
+      <c r="AM5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="AN5" s="29"/>
-      <c r="AO5" s="29" t="s">
+      <c r="AN5" s="32"/>
+      <c r="AO5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="30"/>
-      <c r="AQ5" s="29" t="s">
+      <c r="AP5" s="34"/>
+      <c r="AQ5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="AR5" s="29"/>
-      <c r="AS5" s="29" t="s">
+      <c r="AR5" s="32"/>
+      <c r="AS5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="30"/>
-      <c r="AU5" s="29" t="s">
+      <c r="AT5" s="34"/>
+      <c r="AU5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="AV5" s="29"/>
-      <c r="AW5" s="29" t="s">
+      <c r="AV5" s="32"/>
+      <c r="AW5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="30"/>
-      <c r="AY5" s="29" t="s">
+      <c r="AX5" s="34"/>
+      <c r="AY5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="AZ5" s="29"/>
-      <c r="BA5" s="29" t="s">
+      <c r="AZ5" s="32"/>
+      <c r="BA5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="30"/>
+      <c r="BB5" s="34"/>
     </row>
     <row r="6" spans="1:54" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A6" s="33"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="31"/>
+      <c r="B6" s="33"/>
       <c r="C6" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>66</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>66</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>66</v>
       </c>
       <c r="J6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="K6" s="7" t="s">
@@ -31691,95 +31682,95 @@
         <f>SUM(AK8:AK36)</f>
         <v>5930.6671800000013</v>
       </c>
       <c r="AL7" s="25">
         <f>SUM(AL8:AL36)</f>
         <v>12336.974529999998</v>
       </c>
       <c r="AM7" s="25">
         <f t="shared" ref="AM7:BB7" si="0">SUM(AM8:AM36)</f>
         <v>518.34500000000003</v>
       </c>
       <c r="AN7" s="25">
         <f t="shared" si="0"/>
         <v>1834.4226799999999</v>
       </c>
       <c r="AO7" s="25">
         <f t="shared" si="0"/>
         <v>5183.5718599999991</v>
       </c>
       <c r="AP7" s="25">
         <f t="shared" si="0"/>
         <v>13357.591949999996</v>
       </c>
       <c r="AQ7" s="25">
         <f t="shared" si="0"/>
-        <v>1012.7393099999999</v>
+        <v>1037.1673099999998</v>
       </c>
       <c r="AR7" s="25">
         <f t="shared" si="0"/>
-        <v>2445.0990300000003</v>
+        <v>2625.72703</v>
       </c>
       <c r="AS7" s="25">
         <f t="shared" si="0"/>
-        <v>5458.9908099999984</v>
+        <v>5708.5098499999995</v>
       </c>
       <c r="AT7" s="25">
         <f t="shared" si="0"/>
-        <v>17153.386969999996</v>
+        <v>18327.529859999999</v>
       </c>
       <c r="AU7" s="25">
         <f t="shared" si="0"/>
-        <v>112.82499999999999</v>
+        <v>125.62499999999999</v>
       </c>
       <c r="AV7" s="25">
         <f t="shared" si="0"/>
-        <v>332.60228000000001</v>
+        <v>339.70702999999997</v>
       </c>
       <c r="AW7" s="25">
         <f t="shared" si="0"/>
-        <v>2801.2675899999999</v>
+        <v>3173.4459400000005</v>
       </c>
       <c r="AX7" s="25">
         <f t="shared" si="0"/>
-        <v>8981.287330000001</v>
+        <v>10216.664820000002</v>
       </c>
       <c r="AY7" s="25">
         <f t="shared" si="0"/>
-        <v>293.39028999999999</v>
+        <v>295.89028999999999</v>
       </c>
       <c r="AZ7" s="25">
         <f t="shared" si="0"/>
-        <v>737.89829000000009</v>
+        <v>738.65529000000004</v>
       </c>
       <c r="BA7" s="25">
         <f t="shared" si="0"/>
-        <v>1427.6541200000004</v>
+        <v>1719.6495299999997</v>
       </c>
       <c r="BB7" s="25">
         <f t="shared" si="0"/>
-        <v>5040.8499800000018</v>
+        <v>6092.1093500000015</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="12">
         <v>0</v>
       </c>
       <c r="D8" s="12">
         <v>0</v>
       </c>
       <c r="E8" s="12">
         <v>1.345</v>
       </c>
       <c r="F8" s="12">
         <v>3.4157999999999999</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>57</v>
       </c>
       <c r="H8" s="12" t="s">
@@ -32040,54 +32031,54 @@
       <c r="AK9" s="13">
         <v>56.26</v>
       </c>
       <c r="AL9" s="13">
         <v>204.393</v>
       </c>
       <c r="AM9" s="13">
         <v>0</v>
       </c>
       <c r="AN9" s="13">
         <v>0</v>
       </c>
       <c r="AO9" s="13">
         <v>173.73</v>
       </c>
       <c r="AP9" s="13">
         <v>898.88699999999994</v>
       </c>
       <c r="AQ9" s="13">
         <v>0</v>
       </c>
       <c r="AR9" s="13">
         <v>0</v>
       </c>
       <c r="AS9" s="13">
-        <v>139.09700000000001</v>
+        <v>270.41699999999997</v>
       </c>
       <c r="AT9" s="13">
-        <v>913.86300000000006</v>
+        <v>1868.357</v>
       </c>
       <c r="AU9" s="13">
         <v>0</v>
       </c>
       <c r="AV9" s="13">
         <v>0</v>
       </c>
       <c r="AW9" s="13">
         <v>139.09700000000001</v>
       </c>
       <c r="AX9" s="13">
         <v>913.86300000000006</v>
       </c>
       <c r="AY9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AZ9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BA9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BB9" s="13" t="s">
         <v>57</v>
       </c>
@@ -32365,61 +32356,61 @@
       </c>
       <c r="AI11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AJ11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AK11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AL11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AM11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AN11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AO11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AP11" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="AQ11" s="13" t="s">
-[...9 lines deleted...]
-        <v>57</v>
+      <c r="AQ11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="13">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="13">
+        <v>0.13</v>
+      </c>
+      <c r="AT11" s="13">
+        <v>1.159</v>
       </c>
       <c r="AU11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AV11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AW11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AX11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AY11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AZ11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BA11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BB11" s="13" t="s">
         <v>57</v>
       </c>
@@ -32540,78 +32531,78 @@
       <c r="AK12" s="13">
         <v>47.165500000000002</v>
       </c>
       <c r="AL12" s="13">
         <v>403.29464000000002</v>
       </c>
       <c r="AM12" s="13">
         <v>0</v>
       </c>
       <c r="AN12" s="13">
         <v>0</v>
       </c>
       <c r="AO12" s="13">
         <v>44.45279</v>
       </c>
       <c r="AP12" s="13">
         <v>459.19461000000001</v>
       </c>
       <c r="AQ12" s="13">
         <v>0</v>
       </c>
       <c r="AR12" s="13">
         <v>0</v>
       </c>
       <c r="AS12" s="13">
-        <v>68.485900000000001</v>
+        <v>68.414900000000003</v>
       </c>
       <c r="AT12" s="13">
         <v>567.73973000000001</v>
       </c>
       <c r="AU12" s="13">
         <v>0</v>
       </c>
       <c r="AV12" s="13">
         <v>0</v>
       </c>
       <c r="AW12" s="13">
-        <v>39.517899999999997</v>
+        <v>58.365900000000003</v>
       </c>
       <c r="AX12" s="13">
-        <v>297.65359000000001</v>
+        <v>455.37639000000001</v>
       </c>
       <c r="AY12" s="13">
         <v>0</v>
       </c>
       <c r="AZ12" s="13">
         <v>0</v>
       </c>
       <c r="BA12" s="13">
-        <v>91.629000000000005</v>
+        <v>116.67700000000001</v>
       </c>
       <c r="BB12" s="13">
-        <v>711.39269000000002</v>
+        <v>874.10568999999998</v>
       </c>
     </row>
     <row r="13" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="H13" s="12" t="s">
@@ -32884,54 +32875,54 @@
       <c r="AO14" s="13">
         <v>192.23099999999999</v>
       </c>
       <c r="AP14" s="13">
         <v>689.95100000000002</v>
       </c>
       <c r="AQ14" s="13">
         <v>0</v>
       </c>
       <c r="AR14" s="13">
         <v>0</v>
       </c>
       <c r="AS14" s="13">
         <v>724.274</v>
       </c>
       <c r="AT14" s="13">
         <v>3150.17067</v>
       </c>
       <c r="AU14" s="13">
         <v>0</v>
       </c>
       <c r="AV14" s="13">
         <v>0</v>
       </c>
       <c r="AW14" s="13">
-        <v>547.65769999999998</v>
+        <v>584.67399999999998</v>
       </c>
       <c r="AX14" s="13">
-        <v>2318.1516700000002</v>
+        <v>2473.00567</v>
       </c>
       <c r="AY14" s="13">
         <v>0</v>
       </c>
       <c r="AZ14" s="13">
         <v>0</v>
       </c>
       <c r="BA14" s="13">
         <v>126.14700000000001</v>
       </c>
       <c r="BB14" s="13">
         <v>654.12</v>
       </c>
     </row>
     <row r="15" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="12">
         <v>3.2029999999999998</v>
       </c>
       <c r="D15" s="12">
@@ -33052,66 +33043,66 @@
       <c r="AO15" s="13">
         <v>313.16744</v>
       </c>
       <c r="AP15" s="13">
         <v>1222.3885399999999</v>
       </c>
       <c r="AQ15" s="13">
         <v>0</v>
       </c>
       <c r="AR15" s="13">
         <v>0</v>
       </c>
       <c r="AS15" s="13">
         <v>400.68313000000001</v>
       </c>
       <c r="AT15" s="13">
         <v>1805.07447</v>
       </c>
       <c r="AU15" s="13">
         <v>0</v>
       </c>
       <c r="AV15" s="13">
         <v>0</v>
       </c>
       <c r="AW15" s="13">
-        <v>146.42350999999999</v>
+        <v>146.92183</v>
       </c>
       <c r="AX15" s="13">
-        <v>607.98418000000004</v>
+        <v>626.23997999999995</v>
       </c>
       <c r="AY15" s="13">
         <v>0</v>
       </c>
       <c r="AZ15" s="13">
         <v>0</v>
       </c>
       <c r="BA15" s="13">
-        <v>204.79499999999999</v>
+        <v>259.79500000000002</v>
       </c>
       <c r="BB15" s="13">
-        <v>772.29918999999995</v>
+        <v>1041.76919</v>
       </c>
     </row>
     <row r="16" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="12">
         <v>35.997</v>
       </c>
       <c r="D16" s="12">
         <v>94.026600000000002</v>
       </c>
       <c r="E16" s="12">
         <v>6.3537600000000003</v>
       </c>
       <c r="F16" s="12">
         <v>23.515419999999999</v>
       </c>
       <c r="G16" s="12">
         <v>2.8007</v>
       </c>
       <c r="H16" s="12">
@@ -33202,84 +33193,84 @@
       <c r="AI16" s="13">
         <v>40</v>
       </c>
       <c r="AJ16" s="13">
         <v>127.783</v>
       </c>
       <c r="AK16" s="13">
         <v>1263.1515400000001</v>
       </c>
       <c r="AL16" s="13">
         <v>2686.6619599999999</v>
       </c>
       <c r="AM16" s="13">
         <v>0</v>
       </c>
       <c r="AN16" s="13">
         <v>0</v>
       </c>
       <c r="AO16" s="13">
         <v>1469.42301</v>
       </c>
       <c r="AP16" s="13">
         <v>3016.5364300000001</v>
       </c>
       <c r="AQ16" s="13">
-        <v>777.58930999999995</v>
+        <v>777.58830999999998</v>
       </c>
       <c r="AR16" s="13">
         <v>1797.0016000000001</v>
       </c>
       <c r="AS16" s="13">
-        <v>1522.3704</v>
+        <v>1562.4564399999999</v>
       </c>
       <c r="AT16" s="13">
-        <v>3684.7866600000002</v>
+        <v>3830.2936599999998</v>
       </c>
       <c r="AU16" s="13">
         <v>0</v>
       </c>
       <c r="AV16" s="13">
         <v>0</v>
       </c>
       <c r="AW16" s="13">
-        <v>956.29148999999995</v>
+        <v>1183.71738</v>
       </c>
       <c r="AX16" s="13">
-        <v>2159.1034399999999</v>
+        <v>2751.7406799999999</v>
       </c>
       <c r="AY16" s="13">
         <v>260.29728999999998</v>
       </c>
       <c r="AZ16" s="13">
         <v>531.54529000000002</v>
       </c>
       <c r="BA16" s="13">
-        <v>211.01128</v>
+        <v>344.16167999999999</v>
       </c>
       <c r="BB16" s="13">
-        <v>435.90120999999999</v>
+        <v>731.25068999999996</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="12">
         <v>0.7</v>
       </c>
       <c r="D17" s="12">
         <v>1.6544000000000001</v>
       </c>
       <c r="E17" s="12">
         <v>0</v>
       </c>
       <c r="F17" s="12">
         <v>0</v>
       </c>
       <c r="G17" s="12">
         <v>6.8689999999999998</v>
       </c>
       <c r="H17" s="12">
@@ -33876,78 +33867,78 @@
       <c r="AK20" s="13">
         <v>1.6875</v>
       </c>
       <c r="AL20" s="13">
         <v>14.992839999999999</v>
       </c>
       <c r="AM20" s="13">
         <v>0</v>
       </c>
       <c r="AN20" s="13">
         <v>0</v>
       </c>
       <c r="AO20" s="13">
         <v>6.2306999999999997</v>
       </c>
       <c r="AP20" s="13">
         <v>25.521529999999998</v>
       </c>
       <c r="AQ20" s="13">
         <v>0</v>
       </c>
       <c r="AR20" s="13">
         <v>0</v>
       </c>
       <c r="AS20" s="13">
-        <v>4.9749999999999996</v>
+        <v>5</v>
       </c>
       <c r="AT20" s="13">
-        <v>29.347650000000002</v>
+        <v>31.518650000000001</v>
       </c>
       <c r="AU20" s="13">
         <v>0</v>
       </c>
       <c r="AV20" s="13">
         <v>0</v>
       </c>
       <c r="AW20" s="13">
-        <v>1.7250000000000001</v>
+        <v>2.7549999999999999</v>
       </c>
       <c r="AX20" s="13">
-        <v>19.805109999999999</v>
+        <v>24.598710000000001</v>
       </c>
       <c r="AY20" s="13">
         <v>0</v>
       </c>
       <c r="AZ20" s="13">
         <v>0</v>
       </c>
       <c r="BA20" s="13">
-        <v>0.58750000000000002</v>
+        <v>1.1875</v>
       </c>
       <c r="BB20" s="13">
-        <v>18.684059999999999</v>
+        <v>23.64536</v>
       </c>
     </row>
     <row r="21" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="12">
         <v>0</v>
       </c>
       <c r="D21" s="12">
         <v>0</v>
       </c>
       <c r="E21" s="12">
         <v>19.726990000000001</v>
       </c>
       <c r="F21" s="12">
         <v>43.724600000000002</v>
       </c>
       <c r="G21" s="12">
         <v>0</v>
       </c>
       <c r="H21" s="12">
@@ -34056,66 +34047,66 @@
       <c r="AO21" s="13">
         <v>41.57199</v>
       </c>
       <c r="AP21" s="13">
         <v>60.45026</v>
       </c>
       <c r="AQ21" s="13">
         <v>0</v>
       </c>
       <c r="AR21" s="13">
         <v>0</v>
       </c>
       <c r="AS21" s="13">
         <v>44.643999999999998</v>
       </c>
       <c r="AT21" s="13">
         <v>152.22596999999999</v>
       </c>
       <c r="AU21" s="13">
         <v>0</v>
       </c>
       <c r="AV21" s="13">
         <v>0</v>
       </c>
       <c r="AW21" s="13">
-        <v>15.077999999999999</v>
+        <v>16.228000000000002</v>
       </c>
       <c r="AX21" s="13">
-        <v>26.70787</v>
+        <v>29.12679</v>
       </c>
       <c r="AY21" s="13">
         <v>0</v>
       </c>
       <c r="AZ21" s="13">
         <v>0</v>
       </c>
       <c r="BA21" s="13">
-        <v>38.392000000000003</v>
+        <v>40.558999999999997</v>
       </c>
       <c r="BB21" s="13">
-        <v>159.50743</v>
+        <v>168.69256999999999</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="12">
         <v>2.0499999999999998</v>
       </c>
       <c r="D22" s="12">
         <v>4.4565099999999997</v>
       </c>
       <c r="E22" s="12">
         <v>374.07026999999999</v>
       </c>
       <c r="F22" s="12">
         <v>569.76826000000005</v>
       </c>
       <c r="G22" s="12">
         <v>0</v>
       </c>
       <c r="H22" s="12">
@@ -34206,84 +34197,84 @@
       <c r="AI22" s="13">
         <v>196.85337999999999</v>
       </c>
       <c r="AJ22" s="13">
         <v>1420.9018799999999</v>
       </c>
       <c r="AK22" s="13">
         <v>2099.2201100000002</v>
       </c>
       <c r="AL22" s="13">
         <v>4012.5996399999999</v>
       </c>
       <c r="AM22" s="13">
         <v>194.5</v>
       </c>
       <c r="AN22" s="13">
         <v>301.49599999999998</v>
       </c>
       <c r="AO22" s="13">
         <v>2348.9235100000001</v>
       </c>
       <c r="AP22" s="13">
         <v>4784.3169500000004</v>
       </c>
       <c r="AQ22" s="13">
-        <v>178.715</v>
+        <v>198.684</v>
       </c>
       <c r="AR22" s="13">
-        <v>513.28</v>
+        <v>684.85799999999995</v>
       </c>
       <c r="AS22" s="13">
-        <v>1693.48198</v>
+        <v>1693.62598</v>
       </c>
       <c r="AT22" s="13">
-        <v>4491.2629200000001</v>
+        <v>4491.5301600000003</v>
       </c>
       <c r="AU22" s="13">
-        <v>71.989999999999995</v>
+        <v>81.489999999999995</v>
       </c>
       <c r="AV22" s="13">
-        <v>206.929</v>
+        <v>212.982</v>
       </c>
       <c r="AW22" s="13">
-        <v>683.18799999999999</v>
+        <v>751.91321000000005</v>
       </c>
       <c r="AX22" s="13">
-        <v>1732.7234800000001</v>
+        <v>1911.4531199999999</v>
       </c>
       <c r="AY22" s="13">
-        <v>14.3</v>
+        <v>16.8</v>
       </c>
       <c r="AZ22" s="13">
-        <v>6.0750000000000002</v>
+        <v>6.8319999999999999</v>
       </c>
       <c r="BA22" s="13">
-        <v>644.35344999999995</v>
+        <v>711.27245000000005</v>
       </c>
       <c r="BB22" s="13">
-        <v>1789.76829</v>
+        <v>1987.27954</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="15" customFormat="1" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="12">
         <v>0</v>
       </c>
       <c r="D23" s="12">
         <v>0</v>
       </c>
       <c r="E23" s="12">
         <v>2.7645</v>
       </c>
       <c r="F23" s="12">
         <v>13.61464</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
@@ -34374,84 +34365,84 @@
       <c r="AI23" s="13">
         <v>7.8710000000000004</v>
       </c>
       <c r="AJ23" s="13">
         <v>40.74635</v>
       </c>
       <c r="AK23" s="13">
         <v>104.92552000000001</v>
       </c>
       <c r="AL23" s="13">
         <v>585.38954999999999</v>
       </c>
       <c r="AM23" s="13">
         <v>168.08199999999999</v>
       </c>
       <c r="AN23" s="13">
         <v>1338.3087499999999</v>
       </c>
       <c r="AO23" s="13">
         <v>168.59620000000001</v>
       </c>
       <c r="AP23" s="13">
         <v>1006.75198</v>
       </c>
       <c r="AQ23" s="13">
-        <v>20.085000000000001</v>
+        <v>24.545000000000002</v>
       </c>
       <c r="AR23" s="13">
-        <v>117.74665</v>
+        <v>126.79665</v>
       </c>
       <c r="AS23" s="13">
         <v>115.4234</v>
       </c>
       <c r="AT23" s="13">
         <v>784.27335000000005</v>
       </c>
       <c r="AU23" s="13">
-        <v>19.484999999999999</v>
+        <v>19.785</v>
       </c>
       <c r="AV23" s="13">
-        <v>115.23966</v>
+        <v>115.81741</v>
       </c>
       <c r="AW23" s="13">
-        <v>51.798000000000002</v>
+        <v>58.762</v>
       </c>
       <c r="AX23" s="13">
-        <v>344.91165000000001</v>
+        <v>398.16604999999998</v>
       </c>
       <c r="AY23" s="13">
         <v>0</v>
       </c>
       <c r="AZ23" s="13">
         <v>0</v>
       </c>
       <c r="BA23" s="13">
-        <v>33.787999999999997</v>
+        <v>36.887999999999998</v>
       </c>
       <c r="BB23" s="13">
-        <v>239.46074999999999</v>
+        <v>264.41304000000002</v>
       </c>
     </row>
     <row r="24" spans="1:54" s="15" customFormat="1" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="12">
         <v>0</v>
       </c>
       <c r="D24" s="12">
         <v>0</v>
       </c>
       <c r="E24" s="12">
         <v>8.0617999999999999</v>
       </c>
       <c r="F24" s="12">
         <v>54.168790000000001</v>
       </c>
       <c r="G24" s="12">
         <v>0</v>
       </c>
       <c r="H24" s="12">
@@ -34548,78 +34539,78 @@
       <c r="AK24" s="13">
         <v>37.111789999999999</v>
       </c>
       <c r="AL24" s="13">
         <v>149.20241999999999</v>
       </c>
       <c r="AM24" s="13">
         <v>0</v>
       </c>
       <c r="AN24" s="13">
         <v>0</v>
       </c>
       <c r="AO24" s="13">
         <v>52.919580000000003</v>
       </c>
       <c r="AP24" s="13">
         <v>224.93904000000001</v>
       </c>
       <c r="AQ24" s="13">
         <v>0</v>
       </c>
       <c r="AR24" s="13">
         <v>0</v>
       </c>
       <c r="AS24" s="13">
-        <v>43.823599999999999</v>
+        <v>43.653599999999997</v>
       </c>
       <c r="AT24" s="13">
-        <v>266.98455000000001</v>
+        <v>264.02319999999997</v>
       </c>
       <c r="AU24" s="13">
         <v>0</v>
       </c>
       <c r="AV24" s="13">
         <v>0</v>
       </c>
       <c r="AW24" s="13">
-        <v>17.939679999999999</v>
+        <v>20.87988</v>
       </c>
       <c r="AX24" s="13">
-        <v>91.092500000000001</v>
+        <v>121.31225000000001</v>
       </c>
       <c r="AY24" s="13">
         <v>0</v>
       </c>
       <c r="AZ24" s="13">
         <v>0</v>
       </c>
       <c r="BA24" s="13">
-        <v>15.79668</v>
+        <v>18.485440000000001</v>
       </c>
       <c r="BB24" s="13">
-        <v>97.796000000000006</v>
+        <v>118.05397000000001</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="12">
         <v>999.36800000000005</v>
       </c>
       <c r="D25" s="12">
         <v>915.49251000000004</v>
       </c>
       <c r="E25" s="12">
         <v>112.04689999999999</v>
       </c>
       <c r="F25" s="12">
         <v>631.12599999999998</v>
       </c>
       <c r="G25" s="12">
         <v>617.04012</v>
       </c>
       <c r="H25" s="12">
@@ -34716,66 +34707,66 @@
       <c r="AK25" s="13">
         <v>1709.5640699999999</v>
       </c>
       <c r="AL25" s="13">
         <v>1954.3316199999999</v>
       </c>
       <c r="AM25" s="13">
         <v>105.18</v>
       </c>
       <c r="AN25" s="13">
         <v>88.239000000000004</v>
       </c>
       <c r="AO25" s="13">
         <v>349.78800000000001</v>
       </c>
       <c r="AP25" s="13">
         <v>729.93515000000002</v>
       </c>
       <c r="AQ25" s="13">
         <v>15.3</v>
       </c>
       <c r="AR25" s="13">
         <v>9.6296599999999994</v>
       </c>
       <c r="AS25" s="13">
-        <v>669.23580000000004</v>
+        <v>747.23580000000004</v>
       </c>
       <c r="AT25" s="13">
-        <v>1031.3739700000001</v>
+        <v>1104.87997</v>
       </c>
       <c r="AU25" s="13">
         <v>15.3</v>
       </c>
       <c r="AV25" s="13">
         <v>9.6296599999999994</v>
       </c>
       <c r="AW25" s="13">
-        <v>190.12235999999999</v>
+        <v>196.75324000000001</v>
       </c>
       <c r="AX25" s="13">
-        <v>315.40913999999998</v>
+        <v>355.99723</v>
       </c>
       <c r="AY25" s="13">
         <v>0</v>
       </c>
       <c r="AZ25" s="13">
         <v>0</v>
       </c>
       <c r="BA25" s="13">
         <v>56.481679999999997</v>
       </c>
       <c r="BB25" s="13">
         <v>152.24977999999999</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="15" customFormat="1" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="12">
         <v>0</v>
       </c>
       <c r="D26" s="12">
@@ -34896,66 +34887,66 @@
       <c r="AO26" s="13">
         <v>10.179</v>
       </c>
       <c r="AP26" s="13">
         <v>10.29927</v>
       </c>
       <c r="AQ26" s="13">
         <v>0</v>
       </c>
       <c r="AR26" s="13">
         <v>0</v>
       </c>
       <c r="AS26" s="13">
         <v>4.6520000000000001</v>
       </c>
       <c r="AT26" s="13">
         <v>6.7200600000000001</v>
       </c>
       <c r="AU26" s="13">
         <v>0</v>
       </c>
       <c r="AV26" s="13">
         <v>0</v>
       </c>
       <c r="AW26" s="13">
-        <v>2.0910000000000002</v>
+        <v>2.5933999999999999</v>
       </c>
       <c r="AX26" s="13">
-        <v>2.8389199999999999</v>
+        <v>3.8274900000000001</v>
       </c>
       <c r="AY26" s="13">
         <v>0</v>
       </c>
       <c r="AZ26" s="13">
         <v>0</v>
       </c>
       <c r="BA26" s="13">
-        <v>1.1073999999999999</v>
+        <v>1.3373999999999999</v>
       </c>
       <c r="BB26" s="13">
-        <v>1.82999</v>
+        <v>2.0499700000000001</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="12">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="D27" s="12">
         <v>7.8340000000000007E-2</v>
       </c>
       <c r="E27" s="12">
         <v>1.0669999999999999</v>
       </c>
       <c r="F27" s="12">
         <v>3.82192</v>
       </c>
       <c r="G27" s="12">
         <v>0</v>
       </c>
       <c r="H27" s="12">
@@ -35064,66 +35055,66 @@
       <c r="AO27" s="13">
         <v>2.3323299999999998</v>
       </c>
       <c r="AP27" s="13">
         <v>6.93086</v>
       </c>
       <c r="AQ27" s="13">
         <v>0</v>
       </c>
       <c r="AR27" s="13">
         <v>0</v>
       </c>
       <c r="AS27" s="13">
         <v>1.6059000000000001</v>
       </c>
       <c r="AT27" s="13">
         <v>6.6031500000000003</v>
       </c>
       <c r="AU27" s="13">
         <v>0</v>
       </c>
       <c r="AV27" s="13">
         <v>0</v>
       </c>
       <c r="AW27" s="13">
-        <v>0.75</v>
+        <v>0.84</v>
       </c>
       <c r="AX27" s="13">
-        <v>2.1180099999999999</v>
+        <v>2.4554900000000002</v>
       </c>
       <c r="AY27" s="13">
         <v>0</v>
       </c>
       <c r="AZ27" s="13">
         <v>0</v>
       </c>
       <c r="BA27" s="13">
-        <v>0.54149999999999998</v>
+        <v>0.55649999999999999</v>
       </c>
       <c r="BB27" s="13">
-        <v>2.97403</v>
+        <v>3.0570200000000001</v>
       </c>
     </row>
     <row r="28" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A28" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C28" s="12">
         <v>0</v>
       </c>
       <c r="D28" s="12">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>2</v>
       </c>
       <c r="F28" s="12">
         <v>1.6466499999999999</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
@@ -35396,66 +35387,66 @@
       <c r="AO29" s="13">
         <v>2.46</v>
       </c>
       <c r="AP29" s="13">
         <v>5.5713800000000004</v>
       </c>
       <c r="AQ29" s="13">
         <v>0</v>
       </c>
       <c r="AR29" s="13">
         <v>0</v>
       </c>
       <c r="AS29" s="13">
         <v>23.826000000000001</v>
       </c>
       <c r="AT29" s="13">
         <v>83.132199999999997</v>
       </c>
       <c r="AU29" s="13">
         <v>0</v>
       </c>
       <c r="AV29" s="13">
         <v>0</v>
       </c>
       <c r="AW29" s="13">
-        <v>7.2290000000000001</v>
+        <v>7.5289999999999999</v>
       </c>
       <c r="AX29" s="13">
-        <v>32.935000000000002</v>
+        <v>33.469200000000001</v>
       </c>
       <c r="AY29" s="13">
         <v>12.94</v>
       </c>
       <c r="AZ29" s="13">
         <v>173.03</v>
       </c>
       <c r="BA29" s="13">
-        <v>3</v>
+        <v>6.0609999999999999</v>
       </c>
       <c r="BB29" s="13">
-        <v>3.464</v>
+        <v>25.037610000000001</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="15" customFormat="1" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="22" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>57</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>57</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>57</v>
       </c>
       <c r="G30" s="12">
         <v>0</v>
       </c>
       <c r="H30" s="12">
@@ -35548,63 +35539,63 @@
       <c r="AK30" s="13">
         <v>4.9061000000000003</v>
       </c>
       <c r="AL30" s="13">
         <v>135.39634000000001</v>
       </c>
       <c r="AM30" s="13">
         <v>8.4</v>
       </c>
       <c r="AN30" s="13">
         <v>1.0162899999999999</v>
       </c>
       <c r="AO30" s="13">
         <v>6</v>
       </c>
       <c r="AP30" s="13">
         <v>163.89466999999999</v>
       </c>
       <c r="AQ30" s="13">
         <v>21.05</v>
       </c>
       <c r="AR30" s="13">
         <v>7.4411199999999997</v>
       </c>
       <c r="AS30" s="13">
-        <v>2.3149999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="AT30" s="13">
         <v>72.872630000000001</v>
       </c>
       <c r="AU30" s="13">
-        <v>6.05</v>
+        <v>9.0500000000000007</v>
       </c>
       <c r="AV30" s="13">
-        <v>0.80396000000000001</v>
+        <v>1.27796</v>
       </c>
       <c r="AW30" s="13">
-        <v>2.3149999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="AX30" s="13">
         <v>72.872630000000001</v>
       </c>
       <c r="AY30" s="13">
         <v>5.8529999999999998</v>
       </c>
       <c r="AZ30" s="13">
         <v>27.248000000000001</v>
       </c>
       <c r="BA30" s="13">
         <v>0</v>
       </c>
       <c r="BB30" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:54" s="15" customFormat="1" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="12" t="s">
@@ -35904,54 +35895,54 @@
       <c r="AS32" s="13">
         <v>9.0800000000000006E-2</v>
       </c>
       <c r="AT32" s="13">
         <v>106.8249</v>
       </c>
       <c r="AU32" s="13">
         <v>0</v>
       </c>
       <c r="AV32" s="13">
         <v>0</v>
       </c>
       <c r="AW32" s="13">
         <v>4.2049999999999997E-2</v>
       </c>
       <c r="AX32" s="13">
         <v>43.086739999999999</v>
       </c>
       <c r="AY32" s="13">
         <v>0</v>
       </c>
       <c r="AZ32" s="13">
         <v>0</v>
       </c>
       <c r="BA32" s="13">
-        <v>2.1329999999999998E-2</v>
+        <v>3.7580000000000002E-2</v>
       </c>
       <c r="BB32" s="13">
-        <v>1.35887</v>
+        <v>46.341230000000003</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="22" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="H33" s="12" t="s">
@@ -36548,54 +36539,54 @@
       <c r="AO36" s="17">
         <v>1.01E-3</v>
       </c>
       <c r="AP36" s="17">
         <v>1.541E-2</v>
       </c>
       <c r="AQ36" s="17">
         <v>0</v>
       </c>
       <c r="AR36" s="17">
         <v>0</v>
       </c>
       <c r="AS36" s="17">
         <v>6.8999999999999999E-3</v>
       </c>
       <c r="AT36" s="17">
         <v>0.13109000000000001</v>
       </c>
       <c r="AU36" s="17">
         <v>0</v>
       </c>
       <c r="AV36" s="17">
         <v>0</v>
       </c>
       <c r="AW36" s="17">
-        <v>1.9E-3</v>
+        <v>4.0499999999999998E-3</v>
       </c>
       <c r="AX36" s="17">
-        <v>3.04E-2</v>
+        <v>7.3400000000000007E-2</v>
       </c>
       <c r="AY36" s="17">
         <v>0</v>
       </c>
       <c r="AZ36" s="17">
         <v>0</v>
       </c>
       <c r="BA36" s="17">
         <v>2.3E-3</v>
       </c>
       <c r="BB36" s="17">
         <v>4.369E-2</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="11" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="19"/>
       <c r="B37" s="19"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="19"/>
       <c r="G37" s="19"/>
       <c r="H37" s="19"/>
       <c r="I37" s="19"/>
       <c r="J37" s="19"/>
@@ -36611,93 +36602,93 @@
       <c r="AI37" s="21"/>
       <c r="AJ37" s="21"/>
       <c r="AK37" s="21"/>
       <c r="AL37" s="21"/>
       <c r="AM37" s="21"/>
       <c r="AN37" s="21"/>
       <c r="AO37" s="21"/>
       <c r="AP37" s="21"/>
       <c r="AQ37" s="21"/>
       <c r="AR37" s="21"/>
       <c r="AS37" s="21"/>
       <c r="AT37" s="21"/>
       <c r="AU37" s="21"/>
       <c r="AV37" s="21"/>
       <c r="AW37" s="21"/>
       <c r="AX37" s="21"/>
     </row>
     <row r="38" spans="1:54" s="28" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="Y5:Z5"/>
-[...1 lines deleted...]
-    <mergeCell ref="S5:T5"/>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="BA5:BB5"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AW5:AX5"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="U5:V5"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="AS5:AT5"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AE5:AF5"/>
-    <mergeCell ref="C5:D5"/>
-[...7 lines deleted...]
-    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="Q5:R5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2015-2026</vt:lpstr>
     </vt:vector>