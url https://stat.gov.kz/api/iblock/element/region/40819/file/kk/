--- v1 (2026-09-14)
+++ v2 (2026-10-05)
@@ -1,62 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="25440" windowHeight="12165" tabRatio="899"/>
   </bookViews>
   <sheets>
-    <sheet name="2015-2026" sheetId="10" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="12" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
+    <sheet name="2015-2026" sheetId="10" r:id="rId3"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId2"/>
+    <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026'!$A$6:$AX$36</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2015-2026'!$A$6:$AX$36</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AQ7" i="10" l="1"/>
   <c r="AR7" i="10"/>
   <c r="AS7" i="10"/>
   <c r="AT7" i="10"/>
   <c r="BB7" i="10"/>
   <c r="BA7" i="10"/>
   <c r="AZ7" i="10"/>
   <c r="AY7" i="10"/>
   <c r="AP7" i="10"/>
   <c r="AO7" i="10"/>
   <c r="AN7" i="10"/>
   <c r="AM7" i="10"/>
   <c r="AL7" i="10"/>
   <c r="AK7" i="10"/>
   <c r="AJ7" i="10"/>
   <c r="AI7" i="10"/>
   <c r="AU7" i="10"/>
   <c r="AV7" i="10"/>
@@ -116,51 +120,51 @@
   <c r="K16" i="10"/>
   <c r="N15" i="10"/>
   <c r="M15" i="10"/>
   <c r="L15" i="10"/>
   <c r="K15" i="10"/>
   <c r="N14" i="10"/>
   <c r="M14" i="10"/>
   <c r="L14" i="10"/>
   <c r="K14" i="10"/>
   <c r="N12" i="10"/>
   <c r="M12" i="10"/>
   <c r="L12" i="10"/>
   <c r="K12" i="10"/>
   <c r="N10" i="10"/>
   <c r="M10" i="10"/>
   <c r="L10" i="10"/>
   <c r="K10" i="10"/>
   <c r="N9" i="10"/>
   <c r="M9" i="10"/>
   <c r="L9" i="10"/>
   <c r="K9" i="10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="692" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="736" uniqueCount="113">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0101</t>
   </si>
   <si>
     <t>Лошади, ослы, мулы и лошаки живые</t>
   </si>
   <si>
     <t>0102</t>
   </si>
   <si>
     <t>Крупный рогатый скот живой</t>
   </si>
   <si>
     <t>0103</t>
   </si>
   <si>
     <t>Свиньи живые</t>
   </si>
   <si>
@@ -328,67 +332,210 @@
   </si>
   <si>
     <t xml:space="preserve">Тауардың атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
    </t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>Мал шарушылығы өнімдерінің тауарлар экспорты мен импорты</t>
   </si>
   <si>
     <t>Қостанай обласы</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-маусым*</t>
+    <t>2025 жылғы қаңтар-шілде</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-маусым</t>
+    <t>2026 жылғы қаңтар-шілде*</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың АҚШ доллары, тонна</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2015 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>1-ТС нысаны " Еуразиялық экономикалық одаққа мүше мемлекеттермен өзара тауарлар саудасы туралы есеп"  (айлық)</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/115/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/95/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сауда статистикасы басқармасы </t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Ирина Демиденко</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 714 2 536363</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>i.demidenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/kostanay/dynamic-tables/4481/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2972493?keyword=</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-» – құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="33">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -432,60 +579,225 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -550,179 +862,3699 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="1706">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="19" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="7"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="14" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="9"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="1706">
+    <cellStyle name="20% - Акцент1 2" xfId="15"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="16"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="17"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="18"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="19"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="20"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="21"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="22"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="23"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="24"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="25"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="26"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="27"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="28"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="29"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="30"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="31"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="32"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="33"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="34"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="35"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="36"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="37"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="38"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="39"/>
+    <cellStyle name="20% - Акцент1 3" xfId="40"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="41"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="42"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="43"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="44"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="45"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="46"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="47"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="48"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="49"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="50"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="51"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="52"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="53"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="54"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="55"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="56"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="57"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="58"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="59"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="60"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="61"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="62"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="63"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="64"/>
+    <cellStyle name="20% - Акцент1 4" xfId="65"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="66"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="67"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="68"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="69"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="70"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="71"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="72"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="73"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="74"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="75"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="76"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="77"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="78"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="79"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="80"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="81"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="82"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="83"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="84"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="85"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="86"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="87"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="88"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="89"/>
+    <cellStyle name="20% - Акцент1 5" xfId="90"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="91"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="92"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="93"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="94"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="95"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="96"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="97"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="98"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="99"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="100"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="101"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="102"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="103"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="104"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="105"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="106"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="107"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="108"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="109"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="110"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="111"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="112"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="113"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="114"/>
+    <cellStyle name="20% - Акцент1 6" xfId="115"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="116"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="117"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="118"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="119"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="120"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="121"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="122"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="123"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="124"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="125"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="126"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="127"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="128"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="129"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="130"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="131"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="132"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="133"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="134"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="135"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="136"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="137"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="138"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="139"/>
+    <cellStyle name="20% - Акцент1 7" xfId="140"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="141"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="142"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="143"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="144"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="145"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="146"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="147"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="148"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="149"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="150"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="151"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="152"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="153"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="154"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="155"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="156"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="157"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="158"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="159"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="160"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="161"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="162"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="163"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="164"/>
+    <cellStyle name="20% - Акцент1 8" xfId="165"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="166"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="167"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="168"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="169"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="170"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="171"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="172"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="173"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="174"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="175"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="176"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="177"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="178"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="179"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="180"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="181"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="182"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="183"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="184"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="185"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="186"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="187"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="188"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="189"/>
+    <cellStyle name="20% - Акцент1 9" xfId="190"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="191"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="192"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="193"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="194"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="195"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="196"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="197"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="198"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="199"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="200"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="201"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="202"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="203"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="204"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="205"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="206"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="207"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="208"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="209"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="210"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="211"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="212"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="213"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="214"/>
+    <cellStyle name="20% - Акцент2 2" xfId="215"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="216"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="217"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="218"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="219"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="220"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="221"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="222"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="223"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="224"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="225"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="226"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="227"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="228"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="229"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="230"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="231"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="232"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="233"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="234"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="235"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="236"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="237"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="238"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="239"/>
+    <cellStyle name="20% - Акцент2 3" xfId="240"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="241"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="242"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="243"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="244"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="245"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="246"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="247"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="248"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="249"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="250"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="251"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="252"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="253"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="254"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="255"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="256"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="257"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="258"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="259"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="260"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="261"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="262"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="263"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="264"/>
+    <cellStyle name="20% - Акцент2 4" xfId="265"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="266"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="267"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="268"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="269"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="270"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="271"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="272"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="273"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="274"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="275"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="276"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="277"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="278"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="279"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="280"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="281"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="282"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="283"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="284"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="285"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="286"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="287"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="288"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="289"/>
+    <cellStyle name="20% - Акцент2 5" xfId="290"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="291"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="292"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="293"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="294"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="295"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="296"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="297"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="298"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="299"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="300"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="301"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="302"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="303"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="304"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="305"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="306"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="307"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="308"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="309"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="310"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="311"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="312"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="313"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="314"/>
+    <cellStyle name="20% - Акцент2 6" xfId="315"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="316"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="317"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="318"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="319"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="320"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="321"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="322"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="323"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="324"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="325"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="326"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="327"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="328"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="329"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="330"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="331"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="332"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="333"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="334"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="335"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="336"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="337"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="338"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="339"/>
+    <cellStyle name="20% - Акцент2 7" xfId="340"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="341"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="342"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="343"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="344"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="345"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="346"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="347"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="348"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="349"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="350"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="351"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="352"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="353"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="354"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="355"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="356"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="357"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="358"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="359"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="360"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="361"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="362"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="363"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="364"/>
+    <cellStyle name="20% - Акцент2 8" xfId="365"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="366"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="367"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="368"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="369"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="370"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="371"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="372"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="373"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="374"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="375"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="376"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="377"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="378"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="379"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="380"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="381"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="382"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="383"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="384"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="385"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="386"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="387"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="388"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="389"/>
+    <cellStyle name="20% - Акцент2 9" xfId="390"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="391"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="392"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="393"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="394"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="395"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="396"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="397"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="398"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="399"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="400"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="401"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="402"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="403"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="404"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="405"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="406"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="407"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="408"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="409"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="410"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="411"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="412"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="413"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="414"/>
+    <cellStyle name="20% - Акцент3 2" xfId="415"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="416"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="417"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="418"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="419"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="420"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="421"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="422"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="423"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="424"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="425"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="426"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="427"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="428"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="429"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="430"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="431"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="432"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="433"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="434"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="435"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="436"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="437"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="438"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="439"/>
+    <cellStyle name="20% - Акцент3 3" xfId="440"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="441"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="442"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="443"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="444"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="445"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="446"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="447"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="448"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="449"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="450"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="451"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="452"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="453"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="454"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="455"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="456"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="457"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="458"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="459"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="460"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="461"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="462"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="463"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="464"/>
+    <cellStyle name="20% - Акцент3 4" xfId="465"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="466"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="467"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="468"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="469"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="470"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="471"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="472"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="473"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="474"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="475"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="476"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="477"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="478"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="479"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="480"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="481"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="482"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="483"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="484"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="485"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="486"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="487"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="488"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="489"/>
+    <cellStyle name="20% - Акцент3 5" xfId="490"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="491"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="492"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="493"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="494"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="495"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="496"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="497"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="498"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="499"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="500"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="501"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="502"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="503"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="504"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="505"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="506"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="507"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="508"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="509"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="510"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="511"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="512"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="513"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="514"/>
+    <cellStyle name="20% - Акцент3 6" xfId="515"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="516"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="517"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="518"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="519"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="520"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="521"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="522"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="523"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="524"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="525"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="526"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="527"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="528"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="529"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="530"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="531"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="532"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="533"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="534"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="535"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="536"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="537"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="538"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="539"/>
+    <cellStyle name="20% - Акцент3 7" xfId="540"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="541"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="542"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="543"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="544"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="545"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="546"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="547"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="548"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="549"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="550"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="551"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="552"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="553"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="554"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="555"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="556"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="557"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="558"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="559"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="560"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="561"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="562"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="563"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="564"/>
+    <cellStyle name="20% - Акцент3 8" xfId="565"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="566"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="567"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="568"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="569"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="570"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="571"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="572"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="573"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="574"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="575"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="576"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="577"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="578"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="579"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="580"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="581"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="582"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="583"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="584"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="585"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="586"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="587"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="588"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="589"/>
+    <cellStyle name="20% - Акцент3 9" xfId="590"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="591"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="592"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="593"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="594"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="595"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="596"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="597"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="598"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="599"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="600"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="601"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="602"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="603"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="604"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="605"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="606"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="607"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="608"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="609"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="610"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="611"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="612"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="613"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="614"/>
+    <cellStyle name="20% - Акцент4 2" xfId="615"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="616"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="617"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="618"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="619"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="620"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="621"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="622"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="623"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="624"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="625"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="626"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="627"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="628"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="629"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="630"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="631"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="632"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="633"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="634"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="635"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="636"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="637"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="638"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="639"/>
+    <cellStyle name="20% - Акцент4 3" xfId="640"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="641"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="642"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="643"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="644"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="645"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="646"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="647"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="648"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="649"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="650"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="651"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="652"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="653"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="654"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="655"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="656"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="657"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="658"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="659"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="660"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="661"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="662"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="663"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="664"/>
+    <cellStyle name="20% - Акцент4 4" xfId="665"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="666"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="667"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="668"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="669"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="670"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="671"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="672"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="673"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="674"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="675"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="676"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="677"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="678"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="679"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="680"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="681"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="682"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="683"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="684"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="685"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="686"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="687"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="688"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="689"/>
+    <cellStyle name="20% - Акцент4 5" xfId="690"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="691"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="692"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="693"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="694"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="695"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="696"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="697"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="698"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="699"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="700"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="701"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="702"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="703"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="704"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="705"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="706"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="707"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="708"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="709"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="710"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="711"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="712"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="713"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="714"/>
+    <cellStyle name="20% - Акцент4 6" xfId="715"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="716"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="717"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="718"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="719"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="720"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="721"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="722"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="723"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="724"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="725"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="726"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="727"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="728"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="729"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="730"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="731"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="732"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="733"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="734"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="735"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="736"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="737"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="738"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="739"/>
+    <cellStyle name="20% - Акцент4 7" xfId="740"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="741"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="742"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="743"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="744"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="745"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="746"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="747"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="748"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="749"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="750"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="751"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="752"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="753"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="754"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="755"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="756"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="757"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="758"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="759"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="760"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="761"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="762"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="763"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="764"/>
+    <cellStyle name="20% - Акцент4 8" xfId="765"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="766"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="767"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="768"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="769"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="770"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="771"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="772"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="773"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="774"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="775"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="776"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="777"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="778"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="779"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="780"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="781"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="782"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="783"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="784"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="785"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="786"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="787"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="788"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="789"/>
+    <cellStyle name="20% - Акцент4 9" xfId="790"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="791"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="792"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="793"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="794"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="795"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="796"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="797"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="798"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="799"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="800"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="801"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="802"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="803"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="804"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="805"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="806"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="807"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="808"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="809"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="810"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="811"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="812"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="813"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="814"/>
+    <cellStyle name="40% - Акцент3 2" xfId="815"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="816"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="817"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="818"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="819"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="820"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="821"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="822"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="823"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="824"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="825"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="826"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="827"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="828"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="829"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="830"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="831"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="832"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="833"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="834"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="835"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="836"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="837"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="838"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="839"/>
+    <cellStyle name="40% - Акцент3 3" xfId="840"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="841"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="842"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="843"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="844"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="845"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="846"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="847"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="848"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="849"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="850"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="851"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="852"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="853"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="854"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="855"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="856"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="857"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="858"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="859"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="860"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="861"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="862"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="863"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="864"/>
+    <cellStyle name="40% - Акцент3 4" xfId="865"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="866"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="867"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="868"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="869"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="870"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="871"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="872"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="873"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="874"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="875"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="876"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="877"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="878"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="879"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="880"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="881"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="882"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="883"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="884"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="885"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="886"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="887"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="888"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="889"/>
+    <cellStyle name="40% - Акцент3 5" xfId="890"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="891"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="892"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="893"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="894"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="895"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="896"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="897"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="898"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="899"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="900"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="901"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="902"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="903"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="904"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="905"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="906"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="907"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="908"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="909"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="910"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="911"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="912"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="913"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="914"/>
+    <cellStyle name="40% - Акцент3 6" xfId="915"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="916"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="917"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="918"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="919"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="920"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="921"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="922"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="923"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="924"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="925"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="926"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="927"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="928"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="929"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="930"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="931"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="932"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="933"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="934"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="935"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="936"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="937"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="938"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="939"/>
+    <cellStyle name="40% - Акцент3 7" xfId="940"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="941"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="942"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="943"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="944"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="945"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="946"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="947"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="948"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="949"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="950"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="951"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="952"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="953"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="954"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="955"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="956"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="957"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="958"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="959"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="960"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="961"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="962"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="963"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="964"/>
+    <cellStyle name="40% - Акцент3 8" xfId="965"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="966"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="967"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="968"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="969"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="970"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="971"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="972"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="973"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="974"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="975"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="976"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="977"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="978"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="979"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="980"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="981"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="982"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="983"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="984"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="985"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="986"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="987"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="988"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="989"/>
+    <cellStyle name="40% - Акцент3 9" xfId="990"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="991"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="992"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="993"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="994"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="995"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="996"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="997"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="998"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="999"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="1000"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1001"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1002"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1003"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1004"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1005"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1006"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1007"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1008"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1009"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1010"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1011"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1012"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1013"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1014"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1015"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1016"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1017"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1018"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1019"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1020"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1021"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1022"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1023"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1024"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1025"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1026"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1027"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1028"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1029"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1030"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1031"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1032"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1033"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1034"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1035"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1036"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1037"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1038"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1039"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1040"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1041"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1042"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1043"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1044"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1045"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1046"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1047"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1048"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1049"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1050"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1051"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1052"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1053"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1054"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1055"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1056"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1057"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1058"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1059"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1060"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1061"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1062"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1063"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1064"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1065"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1066"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1067"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1068"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1069"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1070"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1071"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1072"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1073"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1074"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1075"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1076"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1077"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1078"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1079"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1080"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1081"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1082"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1083"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1084"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1085"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1086"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1087"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1088"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1089"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1090"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1091"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1092"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1093"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1094"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1095"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1096"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1097"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1098"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1099"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1100"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1101"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1102"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1103"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1104"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1105"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1106"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1107"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1108"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1109"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1110"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1111"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1112"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1113"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1114"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1115"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1116"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1117"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1118"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1119"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1120"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1121"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1122"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1123"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1124"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1125"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1126"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1127"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1128"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1129"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1130"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1131"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1132"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1133"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1134"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1135"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1136"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1137"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1138"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1139"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1140"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1141"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1142"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1143"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1144"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1145"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1146"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1147"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1148"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1149"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1150"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1151"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1152"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1153"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1154"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1155"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1156"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1157"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1158"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1159"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1160"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1161"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1162"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1163"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1164"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1165"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1166"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1167"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1168"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1169"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1170"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1171"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1172"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1173"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1174"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1175"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1176"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1177"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1178"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1179"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1180"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1181"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1182"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1183"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1184"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1185"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1186"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1187"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1188"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1189"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1190"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1191"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1192"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1193"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1194"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1195"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1196"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1197"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1198"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1199"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1200"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1201"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1202"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1203"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1204"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1205"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1206"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1207"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1208"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1209"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1210"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1211"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1212"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1213"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1214"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1215"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1216"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1217"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1218"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1219"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1220"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1221"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1222"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1223"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1224"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1225"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1226"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1227"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1228"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1229"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1230"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1231"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1232"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1233"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1234"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1235"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1236"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1237"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1238"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1239"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1240"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1241"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1242"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1243"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1244"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1245"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1246"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1247"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1248"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1249"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1250"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1251"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1252"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1253"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1254"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1255"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1256"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1257"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1258"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1259"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1260"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1261"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1262"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1263"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1264"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1265"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1266"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1267"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1268"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1269"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1270"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1271"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1272"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1273"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1274"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1275"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1276"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1277"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1278"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1279"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1280"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1281"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1282"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1283"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1284"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1285"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1286"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1287"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1288"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1289"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1290"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1291"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1292"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1293"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1294"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1295"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1296"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1297"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1298"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1299"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1300"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1301"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1302"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1303"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1304"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1305"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1306"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1307"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1308"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1309"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1310"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1311"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1312"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1313"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1314"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1315"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1316"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1317"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1318"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1319"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1320"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1321"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1322"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1323"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1324"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1325"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1326"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1327"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1328"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1329"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1330"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1331"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1332"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1333"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1334"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1335"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1336"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1337"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1338"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1339"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1340"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1341"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1342"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1343"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1344"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1345"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1346"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1347"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1348"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1349"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1350"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1351"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1352"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1353"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1354"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1355"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1356"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1357"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1358"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1359"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1360"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1361"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1362"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1363"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1364"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1365"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1366"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1367"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1368"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1369"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1370"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1371"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1372"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1373"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1374"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1375"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1376"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1377"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1378"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1379"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1380"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1381"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1382"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1383"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1384"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1385"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1386"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1387"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1388"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1389"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1390"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1391"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1392"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1393"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1394"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1395"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1396"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1397"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1398"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1399"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1400"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1401"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1402"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1403"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1404"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1405"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1406"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1407"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1408"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1409"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1410"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1411"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1412"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1413"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1414"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1415"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1416"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1417"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1418"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1419"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1420"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1421"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1422"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1423"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1424"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1425"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1426"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1427"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1428"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1429"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1430"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1431"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1432"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1433"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1434"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1435"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1436"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1437"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1438"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1439"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1440"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1441"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1442"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1443"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1444"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1445"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1446"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1447"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1448"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1449"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1450"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1451"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1452"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1453"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1454"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1455"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1456"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1457"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1458"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1459"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1460"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1461"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1462"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1463"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1464"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1465"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1466"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1467"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1468"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1469"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1470"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1471"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1472"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1473"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1474"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1475"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1476"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1477"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1478"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1479"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1480"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1481"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1482"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1483"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1484"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1485"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1486"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1487"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1488"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1489"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1490"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1491"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1492"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1493"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1494"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1495"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1496"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1497"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1498"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1499"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1500"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1501"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1502"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1503"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1504"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1505"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1506"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1507"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1508"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1509"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1510"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1511"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1512"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1513"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1514"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1515"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1516"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1517"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1518"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1519"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1520"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1521"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1522"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1523"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1524"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1525"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1526"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1527"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1528"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1529"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1530"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1531"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1532"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1533"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1534"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1535"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1536"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1537"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1538"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1539"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1540"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1541"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1542"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1543"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1544"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1545"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1546"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1547"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1548"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1549"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1550"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1551"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1552"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1553"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1554"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1555"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1556"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1557"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1558"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1559"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1560"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1561"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1562"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1563"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1564"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1565"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1566"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1567"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1568"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1569"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1570"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1571"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1572"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1573"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1574"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1575"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1576"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1577"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1578"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1579"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1580"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1581"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1582"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1583"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1584"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1585"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1586"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1587"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1588"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1589"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1590"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1591"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1592"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1593"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1594"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1595"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1596"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1597"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1598"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1599"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1600"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1601"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1602"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1603"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1604"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1605"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1606"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1607"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1608"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1609"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1610"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1611"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1612"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1613"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1614"/>
+    <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="8"/>
+    <cellStyle name="Название 2" xfId="1615"/>
+    <cellStyle name="Название 2 2" xfId="1616"/>
+    <cellStyle name="Нейтральный 2" xfId="1617"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="1618"/>
+    <cellStyle name="Обычный 2 2 2" xfId="10"/>
+    <cellStyle name="Обычный 2 2 3" xfId="1619"/>
+    <cellStyle name="Обычный 2 2_01_Б-18-38-М" xfId="9"/>
+    <cellStyle name="Обычный 2 3" xfId="1620"/>
+    <cellStyle name="Обычный 2 4" xfId="11"/>
+    <cellStyle name="Обычный 2 4 2" xfId="5"/>
+    <cellStyle name="Обычный 2 5" xfId="14"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 2" xfId="1621"/>
+    <cellStyle name="Обычный 3 3" xfId="12"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="13"/>
+    <cellStyle name="Обычный 4 3" xfId="1622"/>
+    <cellStyle name="Обычный 5" xfId="7"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
+    <cellStyle name="Примечание 2" xfId="1623"/>
+    <cellStyle name="Примечание 2 10" xfId="1624"/>
+    <cellStyle name="Примечание 2 2" xfId="1625"/>
+    <cellStyle name="Примечание 2 3" xfId="1626"/>
+    <cellStyle name="Примечание 2 4" xfId="1627"/>
+    <cellStyle name="Примечание 2 5" xfId="1628"/>
+    <cellStyle name="Примечание 2 6" xfId="1629"/>
+    <cellStyle name="Примечание 2 7" xfId="1630"/>
+    <cellStyle name="Примечание 2 8" xfId="1631"/>
+    <cellStyle name="Примечание 2 9" xfId="1632"/>
+    <cellStyle name="Примечание 3" xfId="1633"/>
+    <cellStyle name="Примечание 3 10" xfId="1634"/>
+    <cellStyle name="Примечание 3 11" xfId="1635"/>
+    <cellStyle name="Примечание 3 12" xfId="1636"/>
+    <cellStyle name="Примечание 3 13" xfId="1637"/>
+    <cellStyle name="Примечание 3 14" xfId="1638"/>
+    <cellStyle name="Примечание 3 15" xfId="1639"/>
+    <cellStyle name="Примечание 3 16" xfId="1640"/>
+    <cellStyle name="Примечание 3 17" xfId="1641"/>
+    <cellStyle name="Примечание 3 18" xfId="1642"/>
+    <cellStyle name="Примечание 3 19" xfId="1643"/>
+    <cellStyle name="Примечание 3 2" xfId="1644"/>
+    <cellStyle name="Примечание 3 20" xfId="1645"/>
+    <cellStyle name="Примечание 3 21" xfId="1646"/>
+    <cellStyle name="Примечание 3 22" xfId="1647"/>
+    <cellStyle name="Примечание 3 23" xfId="1648"/>
+    <cellStyle name="Примечание 3 24" xfId="1649"/>
+    <cellStyle name="Примечание 3 25" xfId="1650"/>
+    <cellStyle name="Примечание 3 26" xfId="1651"/>
+    <cellStyle name="Примечание 3 27" xfId="1652"/>
+    <cellStyle name="Примечание 3 28" xfId="1653"/>
+    <cellStyle name="Примечание 3 29" xfId="1654"/>
+    <cellStyle name="Примечание 3 3" xfId="1655"/>
+    <cellStyle name="Примечание 3 30" xfId="1656"/>
+    <cellStyle name="Примечание 3 31" xfId="1657"/>
+    <cellStyle name="Примечание 3 32" xfId="1658"/>
+    <cellStyle name="Примечание 3 33" xfId="1659"/>
+    <cellStyle name="Примечание 3 34" xfId="1660"/>
+    <cellStyle name="Примечание 3 35" xfId="1661"/>
+    <cellStyle name="Примечание 3 36" xfId="1662"/>
+    <cellStyle name="Примечание 3 4" xfId="1663"/>
+    <cellStyle name="Примечание 3 5" xfId="1664"/>
+    <cellStyle name="Примечание 3 6" xfId="1665"/>
+    <cellStyle name="Примечание 3 7" xfId="1666"/>
+    <cellStyle name="Примечание 3 8" xfId="1667"/>
+    <cellStyle name="Примечание 3 9" xfId="1668"/>
+    <cellStyle name="Примечание 4" xfId="1669"/>
+    <cellStyle name="Примечание 4 10" xfId="1670"/>
+    <cellStyle name="Примечание 4 11" xfId="1671"/>
+    <cellStyle name="Примечание 4 12" xfId="1672"/>
+    <cellStyle name="Примечание 4 13" xfId="1673"/>
+    <cellStyle name="Примечание 4 14" xfId="1674"/>
+    <cellStyle name="Примечание 4 15" xfId="1675"/>
+    <cellStyle name="Примечание 4 16" xfId="1676"/>
+    <cellStyle name="Примечание 4 17" xfId="1677"/>
+    <cellStyle name="Примечание 4 18" xfId="1678"/>
+    <cellStyle name="Примечание 4 19" xfId="1679"/>
+    <cellStyle name="Примечание 4 2" xfId="1680"/>
+    <cellStyle name="Примечание 4 20" xfId="1681"/>
+    <cellStyle name="Примечание 4 21" xfId="1682"/>
+    <cellStyle name="Примечание 4 22" xfId="1683"/>
+    <cellStyle name="Примечание 4 23" xfId="1684"/>
+    <cellStyle name="Примечание 4 24" xfId="1685"/>
+    <cellStyle name="Примечание 4 25" xfId="1686"/>
+    <cellStyle name="Примечание 4 26" xfId="1687"/>
+    <cellStyle name="Примечание 4 27" xfId="1688"/>
+    <cellStyle name="Примечание 4 28" xfId="1689"/>
+    <cellStyle name="Примечание 4 29" xfId="1690"/>
+    <cellStyle name="Примечание 4 3" xfId="1691"/>
+    <cellStyle name="Примечание 4 30" xfId="1692"/>
+    <cellStyle name="Примечание 4 31" xfId="1693"/>
+    <cellStyle name="Примечание 4 32" xfId="1694"/>
+    <cellStyle name="Примечание 4 33" xfId="1695"/>
+    <cellStyle name="Примечание 4 34" xfId="1696"/>
+    <cellStyle name="Примечание 4 35" xfId="1697"/>
+    <cellStyle name="Примечание 4 36" xfId="1698"/>
+    <cellStyle name="Примечание 4 4" xfId="1699"/>
+    <cellStyle name="Примечание 4 5" xfId="1700"/>
+    <cellStyle name="Примечание 4 6" xfId="1701"/>
+    <cellStyle name="Примечание 4 7" xfId="1702"/>
+    <cellStyle name="Примечание 4 8" xfId="1703"/>
+    <cellStyle name="Примечание 4 9" xfId="1704"/>
+    <cellStyle name="Финансовый 2" xfId="1705"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="2017.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Лист1"/>
       <sheetName val="Лист2"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="15">
           <cell r="A15" t="str">
             <v>0102</v>
           </cell>
           <cell r="B15" t="str">
             <v>Крупный рогатый скот живой</v>
           </cell>
           <cell r="C15" t="str">
             <v>Штука</v>
           </cell>
@@ -30993,447 +34825,879 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/509666/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B170"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="82" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="2" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A2" s="29" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2" s="30" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A3" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="B3" s="31" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A4" s="29" t="s">
+        <v>74</v>
+      </c>
+      <c r="B4" s="31" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A5" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B5" s="33" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A6" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B6" s="33" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A7" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="B7" s="34"/>
+    </row>
+    <row r="8" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A8" s="29" t="s">
+        <v>80</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="29" t="s">
+        <v>82</v>
+      </c>
+      <c r="B9" s="36" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="29" t="s">
+        <v>84</v>
+      </c>
+      <c r="B10" s="34" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A11" s="29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="33"/>
+    </row>
+    <row r="12" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A12" s="37" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A13" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A14" s="55" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A15" s="56"/>
+      <c r="B15" s="42" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A16" s="39" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" s="43" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A17" s="29" t="s">
+        <v>93</v>
+      </c>
+      <c r="B17" s="40">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A18" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B18" s="40">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A19" s="29" t="s">
+        <v>95</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A20" s="29" t="s">
+        <v>97</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A21" s="29" t="s">
+        <v>99</v>
+      </c>
+      <c r="B21" s="41" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A22" s="29" t="s">
+        <v>101</v>
+      </c>
+      <c r="B22" s="46" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="24" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="25" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="26" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="27" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="28" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="29" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="30" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="31" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="32" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="33" ht="12.75" customHeight="1"/>
+    <row r="34" ht="12.75" customHeight="1"/>
+    <row r="35" ht="12.75" customHeight="1"/>
+    <row r="36" ht="12.75" customHeight="1"/>
+    <row r="37" ht="12.75" customHeight="1"/>
+    <row r="38" ht="12.75" customHeight="1"/>
+    <row r="39" ht="12.75" customHeight="1"/>
+    <row r="40" ht="12.75" customHeight="1"/>
+    <row r="41" ht="12.75" customHeight="1"/>
+    <row r="42" ht="12.75" customHeight="1"/>
+    <row r="43" ht="12.75" customHeight="1"/>
+    <row r="44" ht="12.75" customHeight="1"/>
+    <row r="45" ht="12.75" customHeight="1"/>
+    <row r="46" ht="12.75" customHeight="1"/>
+    <row r="47" ht="12.75" customHeight="1"/>
+    <row r="48" ht="12.75" customHeight="1"/>
+    <row r="49" ht="12.75" customHeight="1"/>
+    <row r="50" ht="12.75" customHeight="1"/>
+    <row r="51" ht="12.75" customHeight="1"/>
+    <row r="52" ht="12.75" customHeight="1"/>
+    <row r="53" ht="12.75" customHeight="1"/>
+    <row r="54" ht="12.75" customHeight="1"/>
+    <row r="55" ht="12.75" customHeight="1"/>
+    <row r="56" ht="12.75" customHeight="1"/>
+    <row r="57" ht="12.75" customHeight="1"/>
+    <row r="58" ht="12.75" customHeight="1"/>
+    <row r="59" ht="12.75" customHeight="1"/>
+    <row r="60" ht="12.75" customHeight="1"/>
+    <row r="61" ht="12.75" customHeight="1"/>
+    <row r="62" ht="12.75" customHeight="1"/>
+    <row r="63" ht="12.75" customHeight="1"/>
+    <row r="64" ht="12.75" customHeight="1"/>
+    <row r="65" ht="12.75" customHeight="1"/>
+    <row r="66" ht="12.75" customHeight="1"/>
+    <row r="67" ht="12.75" customHeight="1"/>
+    <row r="68" ht="12.75" customHeight="1"/>
+    <row r="69" ht="12.75" customHeight="1"/>
+    <row r="70" ht="12.75" customHeight="1"/>
+    <row r="71" ht="12.75" customHeight="1"/>
+    <row r="72" ht="12.75" customHeight="1"/>
+    <row r="73" ht="12.75" customHeight="1"/>
+    <row r="74" ht="12.75" customHeight="1"/>
+    <row r="75" ht="12.75" customHeight="1"/>
+    <row r="76" ht="12.75" customHeight="1"/>
+    <row r="77" ht="12.75" customHeight="1"/>
+    <row r="78" ht="12.75" customHeight="1"/>
+    <row r="79" ht="12.75" customHeight="1"/>
+    <row r="80" ht="12.75" customHeight="1"/>
+    <row r="81" ht="12.75" customHeight="1"/>
+    <row r="82" ht="12.75" customHeight="1"/>
+    <row r="83" ht="12.75" customHeight="1"/>
+    <row r="84" ht="12.75" customHeight="1"/>
+    <row r="85" ht="12.75" customHeight="1"/>
+    <row r="86" ht="12.75" customHeight="1"/>
+    <row r="87" ht="12.75" customHeight="1"/>
+    <row r="88" ht="12.75" customHeight="1"/>
+    <row r="89" ht="12.75" customHeight="1"/>
+    <row r="90" ht="12.75" customHeight="1"/>
+    <row r="91" ht="12.75" customHeight="1"/>
+    <row r="92" ht="12.75" customHeight="1"/>
+    <row r="93" ht="12.75" customHeight="1"/>
+    <row r="94" ht="12.75" customHeight="1"/>
+    <row r="95" ht="12.75" customHeight="1"/>
+    <row r="96" ht="12.75" customHeight="1"/>
+    <row r="97" ht="12.75" customHeight="1"/>
+    <row r="98" ht="12.75" customHeight="1"/>
+    <row r="99" ht="12.75" customHeight="1"/>
+    <row r="100" ht="12.75" customHeight="1"/>
+    <row r="101" ht="12.75" customHeight="1"/>
+    <row r="102" ht="12.75" customHeight="1"/>
+    <row r="103" ht="12.75" customHeight="1"/>
+    <row r="104" ht="12.75" customHeight="1"/>
+    <row r="105" ht="12.75" customHeight="1"/>
+    <row r="106" ht="12.75" customHeight="1"/>
+    <row r="107" ht="12.75" customHeight="1"/>
+    <row r="108" ht="12.75" customHeight="1"/>
+    <row r="109" ht="12.75" customHeight="1"/>
+    <row r="110" ht="12.75" customHeight="1"/>
+    <row r="111" ht="12.75" customHeight="1"/>
+    <row r="112" ht="12.75" customHeight="1"/>
+    <row r="113" ht="12.75" customHeight="1"/>
+    <row r="114" ht="12.75" customHeight="1"/>
+    <row r="115" ht="12.75" customHeight="1"/>
+    <row r="116" ht="12.75" customHeight="1"/>
+    <row r="117" ht="12.75" customHeight="1"/>
+    <row r="118" ht="12.75" customHeight="1"/>
+    <row r="119" ht="12.75" customHeight="1"/>
+    <row r="120" ht="12.75" customHeight="1"/>
+    <row r="121" ht="12.75" customHeight="1"/>
+    <row r="122" ht="12.75" customHeight="1"/>
+    <row r="123" ht="12.75" customHeight="1"/>
+    <row r="124" ht="12.75" customHeight="1"/>
+    <row r="125" ht="12.75" customHeight="1"/>
+    <row r="126" ht="12.75" customHeight="1"/>
+    <row r="127" ht="12.75" customHeight="1"/>
+    <row r="128" ht="12.75" customHeight="1"/>
+    <row r="129" ht="12.75" customHeight="1"/>
+    <row r="130" ht="12.75" customHeight="1"/>
+    <row r="131" ht="12.75" customHeight="1"/>
+    <row r="132" ht="12.75" customHeight="1"/>
+    <row r="133" ht="12.75" customHeight="1"/>
+    <row r="134" ht="12.75" customHeight="1"/>
+    <row r="135" ht="12.75" customHeight="1"/>
+    <row r="136" ht="12.75" customHeight="1"/>
+    <row r="137" ht="12.75" customHeight="1"/>
+    <row r="138" ht="12.75" customHeight="1"/>
+    <row r="139" ht="12.75" customHeight="1"/>
+    <row r="140" ht="12.75" customHeight="1"/>
+    <row r="141" ht="12.75" customHeight="1"/>
+    <row r="142" ht="12.75" customHeight="1"/>
+    <row r="143" ht="12.75" customHeight="1"/>
+    <row r="144" ht="12.75" customHeight="1"/>
+    <row r="145" ht="12.75" customHeight="1"/>
+    <row r="146" ht="12.75" customHeight="1"/>
+    <row r="147" ht="12.75" customHeight="1"/>
+    <row r="148" ht="12.75" customHeight="1"/>
+    <row r="149" ht="12.75" customHeight="1"/>
+    <row r="150" ht="12.75" customHeight="1"/>
+    <row r="151" ht="12.75" customHeight="1"/>
+    <row r="152" ht="12.75" customHeight="1"/>
+    <row r="153" ht="12.75" customHeight="1"/>
+    <row r="154" ht="12.75" customHeight="1"/>
+    <row r="155" ht="12.75" customHeight="1"/>
+    <row r="156" ht="12.75" customHeight="1"/>
+    <row r="157" ht="12.75" customHeight="1"/>
+    <row r="158" ht="12.75" customHeight="1"/>
+    <row r="159" ht="12.75" customHeight="1"/>
+    <row r="160" ht="12.75" customHeight="1"/>
+    <row r="161" ht="12.75" customHeight="1"/>
+    <row r="162" ht="12.75" customHeight="1"/>
+    <row r="163" ht="12.75" customHeight="1"/>
+    <row r="164" ht="12.75" customHeight="1"/>
+    <row r="165" ht="12.75" customHeight="1"/>
+    <row r="166" ht="12.75" customHeight="1"/>
+    <row r="167" ht="12.75" customHeight="1"/>
+    <row r="168" ht="12.75" customHeight="1"/>
+    <row r="169" ht="12.75" customHeight="1"/>
+    <row r="170" ht="12.75" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1" display="a.ermagambetova@aspire.gov.kz"/>
+    <hyperlink ref="B15" r:id="rId2" display="Табыстар әдісімен ЖІӨ"/>
+    <hyperlink ref="B14" r:id="rId3" display="Өндіріс әдісімен ЖІӨ"/>
+    <hyperlink ref="B16" r:id="rId4" display="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/55001201?keyword="/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A5:C14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="1:3">
+      <c r="A5" s="48"/>
+      <c r="B5" s="50" t="s">
+        <v>106</v>
+      </c>
+      <c r="C5" s="49"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="48"/>
+      <c r="B6" s="50" t="s">
+        <v>107</v>
+      </c>
+      <c r="C6" s="49"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="48"/>
+      <c r="B7" s="50" t="s">
+        <v>108</v>
+      </c>
+      <c r="C7" s="49"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="48"/>
+      <c r="B8" s="50" t="s">
+        <v>109</v>
+      </c>
+      <c r="C8" s="49"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="48"/>
+      <c r="B9" s="50" t="s">
+        <v>110</v>
+      </c>
+      <c r="C9" s="49"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="48"/>
+      <c r="B10" s="51"/>
+      <c r="C10" s="49"/>
+    </row>
+    <row r="11" spans="1:3" ht="25.5">
+      <c r="A11" s="48"/>
+      <c r="B11" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="C11" s="49"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="48"/>
+      <c r="B12" s="51"/>
+      <c r="C12" s="49"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="48"/>
+      <c r="B13" s="51"/>
+      <c r="C13" s="48"/>
+    </row>
+    <row r="14" spans="1:3" ht="15">
+      <c r="A14" s="47"/>
+      <c r="B14" s="53" t="s">
+        <v>112</v>
+      </c>
+      <c r="C14" s="54"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BB38"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="Z1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="28230" topLeftCell="AW1"/>
-      <selection activeCell="BC1" sqref="BC1"/>
+      <selection sqref="A1:BB1"/>
       <selection pane="topRight" activeCell="AW1" sqref="AW1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="6.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="5.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="6.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="6.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="6.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="6.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.7109375" style="1" customWidth="1"/>
     <col min="25" max="25" width="6.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="6.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="8.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="6.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" style="1" customWidth="1"/>
     <col min="31" max="31" width="6.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="8.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="6.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="8.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="8.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="6.85546875" style="1" customWidth="1"/>
     <col min="38" max="46" width="8.7109375" style="1" customWidth="1"/>
     <col min="47" max="47" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="24" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="39" t="s">
+    <row r="1" spans="1:54" s="24" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A1" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="39"/>
-[...51 lines deleted...]
-      <c r="BB1" s="40"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+      <c r="W1" s="57"/>
+      <c r="X1" s="57"/>
+      <c r="Y1" s="57"/>
+      <c r="Z1" s="57"/>
+      <c r="AA1" s="57"/>
+      <c r="AB1" s="57"/>
+      <c r="AC1" s="57"/>
+      <c r="AD1" s="57"/>
+      <c r="AE1" s="57"/>
+      <c r="AF1" s="57"/>
+      <c r="AG1" s="57"/>
+      <c r="AH1" s="57"/>
+      <c r="AI1" s="57"/>
+      <c r="AJ1" s="57"/>
+      <c r="AK1" s="57"/>
+      <c r="AL1" s="57"/>
+      <c r="AM1" s="57"/>
+      <c r="AN1" s="57"/>
+      <c r="AO1" s="57"/>
+      <c r="AP1" s="57"/>
+      <c r="AQ1" s="57"/>
+      <c r="AR1" s="57"/>
+      <c r="AS1" s="57"/>
+      <c r="AT1" s="57"/>
+      <c r="AU1" s="57"/>
+      <c r="AV1" s="57"/>
+      <c r="AW1" s="57"/>
+      <c r="AX1" s="57"/>
+      <c r="AY1" s="58"/>
+      <c r="AZ1" s="58"/>
+      <c r="BA1" s="58"/>
+      <c r="BB1" s="58"/>
     </row>
-    <row r="2" spans="1:54" s="24" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="39" t="s">
+    <row r="2" spans="1:54" s="24" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A2" s="57" t="s">
         <v>68</v>
       </c>
-      <c r="B2" s="39"/>
-[...51 lines deleted...]
-      <c r="BB2" s="40"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
+      <c r="AF2" s="57"/>
+      <c r="AG2" s="57"/>
+      <c r="AH2" s="57"/>
+      <c r="AI2" s="57"/>
+      <c r="AJ2" s="57"/>
+      <c r="AK2" s="57"/>
+      <c r="AL2" s="57"/>
+      <c r="AM2" s="57"/>
+      <c r="AN2" s="57"/>
+      <c r="AO2" s="57"/>
+      <c r="AP2" s="57"/>
+      <c r="AQ2" s="57"/>
+      <c r="AR2" s="57"/>
+      <c r="AS2" s="57"/>
+      <c r="AT2" s="57"/>
+      <c r="AU2" s="57"/>
+      <c r="AV2" s="57"/>
+      <c r="AW2" s="57"/>
+      <c r="AX2" s="57"/>
+      <c r="AY2" s="58"/>
+      <c r="AZ2" s="58"/>
+      <c r="BA2" s="58"/>
+      <c r="BB2" s="58"/>
     </row>
-    <row r="3" spans="1:54" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" ht="12.75">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="29" t="s">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="66" t="s">
         <v>61</v>
       </c>
-      <c r="B4" s="33" t="s">
+      <c r="B4" s="69" t="s">
         <v>62</v>
       </c>
-      <c r="C4" s="32">
+      <c r="C4" s="62">
         <v>2015</v>
       </c>
-      <c r="D4" s="32"/>
-[...2 lines deleted...]
-      <c r="G4" s="32">
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62">
         <v>2016</v>
       </c>
-      <c r="H4" s="32"/>
-[...2 lines deleted...]
-      <c r="K4" s="32">
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62">
         <v>2017</v>
       </c>
-      <c r="L4" s="32"/>
-[...2 lines deleted...]
-      <c r="O4" s="32">
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="62"/>
+      <c r="O4" s="62">
         <v>2018</v>
       </c>
-      <c r="P4" s="32"/>
-[...2 lines deleted...]
-      <c r="S4" s="32">
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62">
         <v>2019</v>
       </c>
-      <c r="T4" s="32"/>
-[...2 lines deleted...]
-      <c r="W4" s="32">
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62">
         <v>2020</v>
       </c>
-      <c r="X4" s="32"/>
-[...2 lines deleted...]
-      <c r="AA4" s="38">
+      <c r="X4" s="62"/>
+      <c r="Y4" s="62"/>
+      <c r="Z4" s="63"/>
+      <c r="AA4" s="65">
         <v>2021</v>
       </c>
-      <c r="AB4" s="38"/>
-[...2 lines deleted...]
-      <c r="AE4" s="35">
+      <c r="AB4" s="65"/>
+      <c r="AC4" s="65"/>
+      <c r="AD4" s="65"/>
+      <c r="AE4" s="59">
         <v>2022</v>
       </c>
-      <c r="AF4" s="36"/>
-[...2 lines deleted...]
-      <c r="AI4" s="35">
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="64"/>
+      <c r="AI4" s="59">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="36"/>
-[...2 lines deleted...]
-      <c r="AM4" s="35">
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
+      <c r="AL4" s="60"/>
+      <c r="AM4" s="59">
         <v>2024</v>
       </c>
-      <c r="AN4" s="36"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="35">
+      <c r="AN4" s="60"/>
+      <c r="AO4" s="60"/>
+      <c r="AP4" s="60"/>
+      <c r="AQ4" s="59">
         <v>2025</v>
       </c>
-      <c r="AR4" s="36"/>
-[...2 lines deleted...]
-      <c r="AU4" s="35" t="s">
+      <c r="AR4" s="60"/>
+      <c r="AS4" s="60"/>
+      <c r="AT4" s="60"/>
+      <c r="AU4" s="59" t="s">
+        <v>69</v>
+      </c>
+      <c r="AV4" s="60"/>
+      <c r="AW4" s="60"/>
+      <c r="AX4" s="60"/>
+      <c r="AY4" s="59" t="s">
         <v>70</v>
       </c>
-      <c r="AV4" s="36"/>
-[...7 lines deleted...]
-      <c r="BB4" s="41"/>
+      <c r="AZ4" s="60"/>
+      <c r="BA4" s="61"/>
+      <c r="BB4" s="61"/>
     </row>
-    <row r="5" spans="1:54" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C5" s="32" t="s">
+    <row r="5" spans="1:54" s="6" customFormat="1" ht="12.75">
+      <c r="A5" s="67"/>
+      <c r="B5" s="69"/>
+      <c r="C5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="32"/>
-      <c r="E5" s="32" t="s">
+      <c r="D5" s="62"/>
+      <c r="E5" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="32"/>
-      <c r="G5" s="32" t="s">
+      <c r="F5" s="62"/>
+      <c r="G5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="H5" s="32"/>
-      <c r="I5" s="32" t="s">
+      <c r="H5" s="62"/>
+      <c r="I5" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="32"/>
-      <c r="K5" s="32" t="s">
+      <c r="J5" s="62"/>
+      <c r="K5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="L5" s="32"/>
-      <c r="M5" s="32" t="s">
+      <c r="L5" s="62"/>
+      <c r="M5" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="32"/>
-      <c r="O5" s="32" t="s">
+      <c r="N5" s="62"/>
+      <c r="O5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="P5" s="32"/>
-      <c r="Q5" s="32" t="s">
+      <c r="P5" s="62"/>
+      <c r="Q5" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="32"/>
-      <c r="S5" s="32" t="s">
+      <c r="R5" s="62"/>
+      <c r="S5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="T5" s="32"/>
-      <c r="U5" s="32" t="s">
+      <c r="T5" s="62"/>
+      <c r="U5" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="32"/>
-      <c r="W5" s="32" t="s">
+      <c r="V5" s="62"/>
+      <c r="W5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="X5" s="32"/>
-      <c r="Y5" s="32" t="s">
+      <c r="X5" s="62"/>
+      <c r="Y5" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="34"/>
-      <c r="AA5" s="32" t="s">
+      <c r="Z5" s="63"/>
+      <c r="AA5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="AB5" s="32"/>
-      <c r="AC5" s="32" t="s">
+      <c r="AB5" s="62"/>
+      <c r="AC5" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="32"/>
-      <c r="AE5" s="32" t="s">
+      <c r="AD5" s="62"/>
+      <c r="AE5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="AF5" s="32"/>
-      <c r="AG5" s="32" t="s">
+      <c r="AF5" s="62"/>
+      <c r="AG5" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="32"/>
-      <c r="AI5" s="32" t="s">
+      <c r="AH5" s="62"/>
+      <c r="AI5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="AJ5" s="32"/>
-      <c r="AK5" s="32" t="s">
+      <c r="AJ5" s="62"/>
+      <c r="AK5" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="32"/>
-      <c r="AM5" s="32" t="s">
+      <c r="AL5" s="62"/>
+      <c r="AM5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="AN5" s="32"/>
-      <c r="AO5" s="32" t="s">
+      <c r="AN5" s="62"/>
+      <c r="AO5" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="34"/>
-      <c r="AQ5" s="32" t="s">
+      <c r="AP5" s="63"/>
+      <c r="AQ5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="AR5" s="32"/>
-      <c r="AS5" s="32" t="s">
+      <c r="AR5" s="62"/>
+      <c r="AS5" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="34"/>
-      <c r="AU5" s="32" t="s">
+      <c r="AT5" s="63"/>
+      <c r="AU5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="AV5" s="32"/>
-      <c r="AW5" s="32" t="s">
+      <c r="AV5" s="62"/>
+      <c r="AW5" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="34"/>
-      <c r="AY5" s="32" t="s">
+      <c r="AX5" s="63"/>
+      <c r="AY5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="AZ5" s="32"/>
-      <c r="BA5" s="32" t="s">
+      <c r="AZ5" s="62"/>
+      <c r="BA5" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="34"/>
+      <c r="BB5" s="63"/>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="33"/>
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="25.5">
+      <c r="A6" s="68"/>
+      <c r="B6" s="69"/>
       <c r="C6" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>66</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>66</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>66</v>
       </c>
       <c r="J6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="K6" s="7" t="s">
@@ -31547,51 +35811,51 @@
       <c r="AU6" s="7" t="s">
         <v>66</v>
       </c>
       <c r="AV6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="AW6" s="7" t="s">
         <v>66</v>
       </c>
       <c r="AX6" s="26" t="s">
         <v>65</v>
       </c>
       <c r="AY6" s="7" t="s">
         <v>66</v>
       </c>
       <c r="AZ6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="BA6" s="7" t="s">
         <v>66</v>
       </c>
       <c r="BB6" s="26" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="12.75">
       <c r="A7" s="8"/>
       <c r="B7" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="9">
         <v>1169.2372</v>
       </c>
       <c r="D7" s="9">
         <v>1360.7848899999999</v>
       </c>
       <c r="E7" s="9">
         <v>1560.7579599999999</v>
       </c>
       <c r="F7" s="9">
         <v>4631.8691299999991</v>
       </c>
       <c r="G7" s="9">
         <v>1121.85952</v>
       </c>
       <c r="H7" s="9">
         <v>2107.1294399999997</v>
       </c>
       <c r="I7" s="9">
         <v>1210.5555900000002</v>
       </c>
@@ -31698,82 +35962,82 @@
         <f t="shared" si="0"/>
         <v>5183.5718599999991</v>
       </c>
       <c r="AP7" s="25">
         <f t="shared" si="0"/>
         <v>13357.591949999996</v>
       </c>
       <c r="AQ7" s="25">
         <f t="shared" si="0"/>
         <v>1037.1673099999998</v>
       </c>
       <c r="AR7" s="25">
         <f t="shared" si="0"/>
         <v>2625.72703</v>
       </c>
       <c r="AS7" s="25">
         <f t="shared" si="0"/>
         <v>5708.5098499999995</v>
       </c>
       <c r="AT7" s="25">
         <f t="shared" si="0"/>
         <v>18327.529859999999</v>
       </c>
       <c r="AU7" s="25">
         <f t="shared" si="0"/>
-        <v>125.62499999999999</v>
+        <v>141.47499999999999</v>
       </c>
       <c r="AV7" s="25">
         <f t="shared" si="0"/>
-        <v>339.70702999999997</v>
+        <v>351.83919000000003</v>
       </c>
       <c r="AW7" s="25">
         <f t="shared" si="0"/>
-        <v>3173.4459400000005</v>
+        <v>3487.4935099999993</v>
       </c>
       <c r="AX7" s="25">
         <f t="shared" si="0"/>
-        <v>10216.664820000002</v>
+        <v>11101.564130000001</v>
       </c>
       <c r="AY7" s="25">
         <f t="shared" si="0"/>
-        <v>295.89028999999999</v>
+        <v>298.39028999999999</v>
       </c>
       <c r="AZ7" s="25">
         <f t="shared" si="0"/>
-        <v>738.65529000000004</v>
+        <v>739.42729000000008</v>
       </c>
       <c r="BA7" s="25">
         <f t="shared" si="0"/>
-        <v>1719.6495299999997</v>
+        <v>2161.6357200000002</v>
       </c>
       <c r="BB7" s="25">
         <f t="shared" si="0"/>
-        <v>6092.1093500000015</v>
+        <v>7102.6933400000016</v>
       </c>
     </row>
-    <row r="8" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A8" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="12">
         <v>0</v>
       </c>
       <c r="D8" s="12">
         <v>0</v>
       </c>
       <c r="E8" s="12">
         <v>1.345</v>
       </c>
       <c r="F8" s="12">
         <v>3.4157999999999999</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>57</v>
       </c>
       <c r="H8" s="12" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="12" t="s">
@@ -31893,51 +36157,51 @@
       <c r="AU8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AV8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AW8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AX8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AY8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AZ8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BA8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BB8" s="13" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="9" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A9" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="12">
         <v>34.883000000000003</v>
       </c>
       <c r="D9" s="12">
         <v>68.507390000000001</v>
       </c>
       <c r="E9" s="12">
         <v>312.24400000000003</v>
       </c>
       <c r="F9" s="12">
         <v>893.15806999999995</v>
       </c>
       <c r="G9" s="12">
         <v>72.233000000000004</v>
       </c>
       <c r="H9" s="12">
         <v>131.15</v>
       </c>
       <c r="I9" s="12">
@@ -32061,51 +36325,51 @@
       <c r="AU9" s="13">
         <v>0</v>
       </c>
       <c r="AV9" s="13">
         <v>0</v>
       </c>
       <c r="AW9" s="13">
         <v>139.09700000000001</v>
       </c>
       <c r="AX9" s="13">
         <v>913.86300000000006</v>
       </c>
       <c r="AY9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AZ9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BA9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BB9" s="13" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="10" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A10" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>57</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>57</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>57</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="12" t="s">
         <v>57</v>
       </c>
       <c r="I10" s="12" t="s">
@@ -32229,51 +36493,51 @@
       <c r="AU10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AV10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AW10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AX10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AY10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AZ10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BA10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BB10" s="13" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="11" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A11" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="12">
         <v>0.54</v>
       </c>
       <c r="D11" s="12">
         <v>1.946</v>
       </c>
       <c r="E11" s="12">
         <v>0</v>
       </c>
       <c r="F11" s="12">
         <v>0</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>57</v>
       </c>
       <c r="H11" s="12" t="s">
         <v>57</v>
       </c>
       <c r="I11" s="12" t="s">
@@ -32393,51 +36657,51 @@
       <c r="AU11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AV11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AW11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AX11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AY11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AZ11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BA11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BB11" s="13" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="12" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="15" customFormat="1" ht="51">
       <c r="A12" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="12">
         <v>0</v>
       </c>
       <c r="D12" s="12">
         <v>0</v>
       </c>
       <c r="E12" s="12">
         <v>40.369999999999997</v>
       </c>
       <c r="F12" s="12">
         <v>512.85533999999996</v>
       </c>
       <c r="G12" s="12">
         <v>0</v>
       </c>
       <c r="H12" s="12">
         <v>0</v>
       </c>
       <c r="I12" s="12">
@@ -32543,69 +36807,69 @@
       <c r="AO12" s="13">
         <v>44.45279</v>
       </c>
       <c r="AP12" s="13">
         <v>459.19461000000001</v>
       </c>
       <c r="AQ12" s="13">
         <v>0</v>
       </c>
       <c r="AR12" s="13">
         <v>0</v>
       </c>
       <c r="AS12" s="13">
         <v>68.414900000000003</v>
       </c>
       <c r="AT12" s="13">
         <v>567.73973000000001</v>
       </c>
       <c r="AU12" s="13">
         <v>0</v>
       </c>
       <c r="AV12" s="13">
         <v>0</v>
       </c>
       <c r="AW12" s="13">
-        <v>58.365900000000003</v>
+        <v>63.222900000000003</v>
       </c>
       <c r="AX12" s="13">
-        <v>455.37639000000001</v>
+        <v>475.68389999999999</v>
       </c>
       <c r="AY12" s="13">
         <v>0</v>
       </c>
       <c r="AZ12" s="13">
         <v>0</v>
       </c>
       <c r="BA12" s="13">
-        <v>116.67700000000001</v>
+        <v>120.256</v>
       </c>
       <c r="BB12" s="13">
-        <v>874.10568999999998</v>
+        <v>901.02995999999996</v>
       </c>
     </row>
-    <row r="13" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A13" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="I13" s="12" t="s">
@@ -32725,51 +36989,51 @@
       <c r="AU13" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AV13" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AW13" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AX13" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AY13" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AZ13" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BA13" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BB13" s="13" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="14" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="12">
         <v>92.479200000000006</v>
       </c>
       <c r="D14" s="12">
         <v>263.07414</v>
       </c>
       <c r="E14" s="12">
         <v>0</v>
       </c>
       <c r="F14" s="12">
         <v>0</v>
       </c>
       <c r="G14" s="12">
         <v>404.28300000000002</v>
       </c>
       <c r="H14" s="12">
         <v>1215.9190799999999</v>
       </c>
       <c r="I14" s="12">
@@ -32893,51 +37157,51 @@
       <c r="AU14" s="13">
         <v>0</v>
       </c>
       <c r="AV14" s="13">
         <v>0</v>
       </c>
       <c r="AW14" s="13">
         <v>584.67399999999998</v>
       </c>
       <c r="AX14" s="13">
         <v>2473.00567</v>
       </c>
       <c r="AY14" s="13">
         <v>0</v>
       </c>
       <c r="AZ14" s="13">
         <v>0</v>
       </c>
       <c r="BA14" s="13">
         <v>126.14700000000001</v>
       </c>
       <c r="BB14" s="13">
         <v>654.12</v>
       </c>
     </row>
-    <row r="15" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="12">
         <v>3.2029999999999998</v>
       </c>
       <c r="D15" s="12">
         <v>11.548999999999999</v>
       </c>
       <c r="E15" s="12">
         <v>667.54971999999998</v>
       </c>
       <c r="F15" s="12">
         <v>1761.73739</v>
       </c>
       <c r="G15" s="12">
         <v>7.8</v>
       </c>
       <c r="H15" s="12">
         <v>13.5815</v>
       </c>
       <c r="I15" s="12">
@@ -33043,69 +37307,69 @@
       <c r="AO15" s="13">
         <v>313.16744</v>
       </c>
       <c r="AP15" s="13">
         <v>1222.3885399999999</v>
       </c>
       <c r="AQ15" s="13">
         <v>0</v>
       </c>
       <c r="AR15" s="13">
         <v>0</v>
       </c>
       <c r="AS15" s="13">
         <v>400.68313000000001</v>
       </c>
       <c r="AT15" s="13">
         <v>1805.07447</v>
       </c>
       <c r="AU15" s="13">
         <v>0</v>
       </c>
       <c r="AV15" s="13">
         <v>0</v>
       </c>
       <c r="AW15" s="13">
-        <v>146.92183</v>
+        <v>146.99341000000001</v>
       </c>
       <c r="AX15" s="13">
-        <v>626.23997999999995</v>
+        <v>627.00393999999994</v>
       </c>
       <c r="AY15" s="13">
         <v>0</v>
       </c>
       <c r="AZ15" s="13">
         <v>0</v>
       </c>
       <c r="BA15" s="13">
-        <v>259.79500000000002</v>
+        <v>333.23759000000001</v>
       </c>
       <c r="BB15" s="13">
-        <v>1041.76919</v>
+        <v>1391.4250500000001</v>
       </c>
     </row>
-    <row r="16" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A16" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="12">
         <v>35.997</v>
       </c>
       <c r="D16" s="12">
         <v>94.026600000000002</v>
       </c>
       <c r="E16" s="12">
         <v>6.3537600000000003</v>
       </c>
       <c r="F16" s="12">
         <v>23.515419999999999</v>
       </c>
       <c r="G16" s="12">
         <v>2.8007</v>
       </c>
       <c r="H16" s="12">
         <v>5.4145500000000002</v>
       </c>
       <c r="I16" s="12">
@@ -33211,69 +37475,69 @@
       <c r="AO16" s="13">
         <v>1469.42301</v>
       </c>
       <c r="AP16" s="13">
         <v>3016.5364300000001</v>
       </c>
       <c r="AQ16" s="13">
         <v>777.58830999999998</v>
       </c>
       <c r="AR16" s="13">
         <v>1797.0016000000001</v>
       </c>
       <c r="AS16" s="13">
         <v>1562.4564399999999</v>
       </c>
       <c r="AT16" s="13">
         <v>3830.2936599999998</v>
       </c>
       <c r="AU16" s="13">
         <v>0</v>
       </c>
       <c r="AV16" s="13">
         <v>0</v>
       </c>
       <c r="AW16" s="13">
-        <v>1183.71738</v>
+        <v>1417.9439600000001</v>
       </c>
       <c r="AX16" s="13">
-        <v>2751.7406799999999</v>
+        <v>3349.2589499999999</v>
       </c>
       <c r="AY16" s="13">
         <v>260.29728999999998</v>
       </c>
       <c r="AZ16" s="13">
         <v>531.54529000000002</v>
       </c>
       <c r="BA16" s="13">
-        <v>344.16167999999999</v>
+        <v>502.30768</v>
       </c>
       <c r="BB16" s="13">
-        <v>731.25068999999996</v>
+        <v>1060.3936900000001</v>
       </c>
     </row>
-    <row r="17" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A17" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="12">
         <v>0.7</v>
       </c>
       <c r="D17" s="12">
         <v>1.6544000000000001</v>
       </c>
       <c r="E17" s="12">
         <v>0</v>
       </c>
       <c r="F17" s="12">
         <v>0</v>
       </c>
       <c r="G17" s="12">
         <v>6.8689999999999998</v>
       </c>
       <c r="H17" s="12">
         <v>17.349979999999999</v>
       </c>
       <c r="I17" s="12">
@@ -33397,51 +37661,51 @@
       <c r="AU17" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AV17" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AW17" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AX17" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AY17" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AZ17" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BA17" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BB17" s="13" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="18" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A18" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>57</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>57</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>57</v>
       </c>
       <c r="I18" s="12" t="s">
@@ -33561,51 +37825,51 @@
       <c r="AU18" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AV18" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AW18" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AX18" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AY18" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AZ18" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BA18" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BB18" s="13" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="19" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="15" customFormat="1" ht="51">
       <c r="A19" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="12">
         <v>0</v>
       </c>
       <c r="D19" s="12">
         <v>0</v>
       </c>
       <c r="E19" s="12">
         <v>0.35</v>
       </c>
       <c r="F19" s="12">
         <v>1.7589999999999999</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>57</v>
       </c>
       <c r="H19" s="12" t="s">
         <v>57</v>
       </c>
       <c r="I19" s="12" t="s">
@@ -33729,51 +37993,51 @@
       <c r="AU19" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AV19" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AW19" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AX19" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AY19" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AZ19" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BA19" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BB19" s="13" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="20" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A20" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="12">
         <v>0</v>
       </c>
       <c r="D20" s="12">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>0.36899999999999999</v>
       </c>
       <c r="F20" s="12">
         <v>23.87161</v>
       </c>
       <c r="G20" s="12">
         <v>0</v>
       </c>
       <c r="H20" s="12">
         <v>0</v>
       </c>
       <c r="I20" s="12">
@@ -33879,69 +38143,69 @@
       <c r="AO20" s="13">
         <v>6.2306999999999997</v>
       </c>
       <c r="AP20" s="13">
         <v>25.521529999999998</v>
       </c>
       <c r="AQ20" s="13">
         <v>0</v>
       </c>
       <c r="AR20" s="13">
         <v>0</v>
       </c>
       <c r="AS20" s="13">
         <v>5</v>
       </c>
       <c r="AT20" s="13">
         <v>31.518650000000001</v>
       </c>
       <c r="AU20" s="13">
         <v>0</v>
       </c>
       <c r="AV20" s="13">
         <v>0</v>
       </c>
       <c r="AW20" s="13">
-        <v>2.7549999999999999</v>
+        <v>2.863</v>
       </c>
       <c r="AX20" s="13">
-        <v>24.598710000000001</v>
+        <v>25.457339999999999</v>
       </c>
       <c r="AY20" s="13">
         <v>0</v>
       </c>
       <c r="AZ20" s="13">
         <v>0</v>
       </c>
       <c r="BA20" s="13">
-        <v>1.1875</v>
+        <v>1.2024999999999999</v>
       </c>
       <c r="BB20" s="13">
-        <v>23.64536</v>
+        <v>23.865919999999999</v>
       </c>
     </row>
-    <row r="21" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="15" customFormat="1" ht="51">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="12">
         <v>0</v>
       </c>
       <c r="D21" s="12">
         <v>0</v>
       </c>
       <c r="E21" s="12">
         <v>19.726990000000001</v>
       </c>
       <c r="F21" s="12">
         <v>43.724600000000002</v>
       </c>
       <c r="G21" s="12">
         <v>0</v>
       </c>
       <c r="H21" s="12">
         <v>0</v>
       </c>
       <c r="I21" s="12">
@@ -34047,69 +38311,69 @@
       <c r="AO21" s="13">
         <v>41.57199</v>
       </c>
       <c r="AP21" s="13">
         <v>60.45026</v>
       </c>
       <c r="AQ21" s="13">
         <v>0</v>
       </c>
       <c r="AR21" s="13">
         <v>0</v>
       </c>
       <c r="AS21" s="13">
         <v>44.643999999999998</v>
       </c>
       <c r="AT21" s="13">
         <v>152.22596999999999</v>
       </c>
       <c r="AU21" s="13">
         <v>0</v>
       </c>
       <c r="AV21" s="13">
         <v>0</v>
       </c>
       <c r="AW21" s="13">
-        <v>16.228000000000002</v>
+        <v>18.308</v>
       </c>
       <c r="AX21" s="13">
-        <v>29.12679</v>
+        <v>33.24268</v>
       </c>
       <c r="AY21" s="13">
         <v>0</v>
       </c>
       <c r="AZ21" s="13">
         <v>0</v>
       </c>
       <c r="BA21" s="13">
-        <v>40.558999999999997</v>
+        <v>42.628999999999998</v>
       </c>
       <c r="BB21" s="13">
-        <v>168.69256999999999</v>
+        <v>178.11443</v>
       </c>
     </row>
-    <row r="22" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="15" customFormat="1" ht="51">
       <c r="A22" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="12">
         <v>2.0499999999999998</v>
       </c>
       <c r="D22" s="12">
         <v>4.4565099999999997</v>
       </c>
       <c r="E22" s="12">
         <v>374.07026999999999</v>
       </c>
       <c r="F22" s="12">
         <v>569.76826000000005</v>
       </c>
       <c r="G22" s="12">
         <v>0</v>
       </c>
       <c r="H22" s="12">
         <v>0</v>
       </c>
       <c r="I22" s="12">
@@ -34209,75 +38473,75 @@
       <c r="AM22" s="13">
         <v>194.5</v>
       </c>
       <c r="AN22" s="13">
         <v>301.49599999999998</v>
       </c>
       <c r="AO22" s="13">
         <v>2348.9235100000001</v>
       </c>
       <c r="AP22" s="13">
         <v>4784.3169500000004</v>
       </c>
       <c r="AQ22" s="13">
         <v>198.684</v>
       </c>
       <c r="AR22" s="13">
         <v>684.85799999999995</v>
       </c>
       <c r="AS22" s="13">
         <v>1693.62598</v>
       </c>
       <c r="AT22" s="13">
         <v>4491.5301600000003</v>
       </c>
       <c r="AU22" s="13">
-        <v>81.489999999999995</v>
+        <v>90.34</v>
       </c>
       <c r="AV22" s="13">
-        <v>212.982</v>
+        <v>224.047</v>
       </c>
       <c r="AW22" s="13">
-        <v>751.91321000000005</v>
+        <v>809.79549999999995</v>
       </c>
       <c r="AX22" s="13">
-        <v>1911.4531199999999</v>
+        <v>2079.7872200000002</v>
       </c>
       <c r="AY22" s="13">
-        <v>16.8</v>
+        <v>19.3</v>
       </c>
       <c r="AZ22" s="13">
-        <v>6.8319999999999999</v>
+        <v>7.6040000000000001</v>
       </c>
       <c r="BA22" s="13">
-        <v>711.27245000000005</v>
+        <v>773.30026999999995</v>
       </c>
       <c r="BB22" s="13">
-        <v>1987.27954</v>
+        <v>2167.9844899999998</v>
       </c>
     </row>
-    <row r="23" spans="1:54" s="15" customFormat="1" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="15" customFormat="1" ht="140.25">
       <c r="A23" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="12">
         <v>0</v>
       </c>
       <c r="D23" s="12">
         <v>0</v>
       </c>
       <c r="E23" s="12">
         <v>2.7645</v>
       </c>
       <c r="F23" s="12">
         <v>13.61464</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
         <v>0</v>
       </c>
       <c r="I23" s="12">
@@ -34383,69 +38647,69 @@
       <c r="AO23" s="13">
         <v>168.59620000000001</v>
       </c>
       <c r="AP23" s="13">
         <v>1006.75198</v>
       </c>
       <c r="AQ23" s="13">
         <v>24.545000000000002</v>
       </c>
       <c r="AR23" s="13">
         <v>126.79665</v>
       </c>
       <c r="AS23" s="13">
         <v>115.4234</v>
       </c>
       <c r="AT23" s="13">
         <v>784.27335000000005</v>
       </c>
       <c r="AU23" s="13">
         <v>19.785</v>
       </c>
       <c r="AV23" s="13">
         <v>115.81741</v>
       </c>
       <c r="AW23" s="13">
-        <v>58.762</v>
+        <v>64.789000000000001</v>
       </c>
       <c r="AX23" s="13">
-        <v>398.16604999999998</v>
+        <v>441.53764000000001</v>
       </c>
       <c r="AY23" s="13">
         <v>0</v>
       </c>
       <c r="AZ23" s="13">
         <v>0</v>
       </c>
       <c r="BA23" s="13">
-        <v>36.887999999999998</v>
+        <v>43.71</v>
       </c>
       <c r="BB23" s="13">
-        <v>264.41304000000002</v>
+        <v>305.12686000000002</v>
       </c>
     </row>
-    <row r="24" spans="1:54" s="15" customFormat="1" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="15" customFormat="1" ht="127.5">
       <c r="A24" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="12">
         <v>0</v>
       </c>
       <c r="D24" s="12">
         <v>0</v>
       </c>
       <c r="E24" s="12">
         <v>8.0617999999999999</v>
       </c>
       <c r="F24" s="12">
         <v>54.168790000000001</v>
       </c>
       <c r="G24" s="12">
         <v>0</v>
       </c>
       <c r="H24" s="12">
         <v>0</v>
       </c>
       <c r="I24" s="12">
@@ -34551,69 +38815,69 @@
       <c r="AO24" s="13">
         <v>52.919580000000003</v>
       </c>
       <c r="AP24" s="13">
         <v>224.93904000000001</v>
       </c>
       <c r="AQ24" s="13">
         <v>0</v>
       </c>
       <c r="AR24" s="13">
         <v>0</v>
       </c>
       <c r="AS24" s="13">
         <v>43.653599999999997</v>
       </c>
       <c r="AT24" s="13">
         <v>264.02319999999997</v>
       </c>
       <c r="AU24" s="13">
         <v>0</v>
       </c>
       <c r="AV24" s="13">
         <v>0</v>
       </c>
       <c r="AW24" s="13">
-        <v>20.87988</v>
+        <v>25.395</v>
       </c>
       <c r="AX24" s="13">
-        <v>121.31225000000001</v>
+        <v>148.17478</v>
       </c>
       <c r="AY24" s="13">
         <v>0</v>
       </c>
       <c r="AZ24" s="13">
         <v>0</v>
       </c>
       <c r="BA24" s="13">
-        <v>18.485440000000001</v>
+        <v>21.594360000000002</v>
       </c>
       <c r="BB24" s="13">
-        <v>118.05397000000001</v>
+        <v>138.00793999999999</v>
       </c>
     </row>
-    <row r="25" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="12">
         <v>999.36800000000005</v>
       </c>
       <c r="D25" s="12">
         <v>915.49251000000004</v>
       </c>
       <c r="E25" s="12">
         <v>112.04689999999999</v>
       </c>
       <c r="F25" s="12">
         <v>631.12599999999998</v>
       </c>
       <c r="G25" s="12">
         <v>617.04012</v>
       </c>
       <c r="H25" s="12">
         <v>721.77592000000004</v>
       </c>
       <c r="I25" s="12">
@@ -34719,69 +38983,69 @@
       <c r="AO25" s="13">
         <v>349.78800000000001</v>
       </c>
       <c r="AP25" s="13">
         <v>729.93515000000002</v>
       </c>
       <c r="AQ25" s="13">
         <v>15.3</v>
       </c>
       <c r="AR25" s="13">
         <v>9.6296599999999994</v>
       </c>
       <c r="AS25" s="13">
         <v>747.23580000000004</v>
       </c>
       <c r="AT25" s="13">
         <v>1104.87997</v>
       </c>
       <c r="AU25" s="13">
         <v>15.3</v>
       </c>
       <c r="AV25" s="13">
         <v>9.6296599999999994</v>
       </c>
       <c r="AW25" s="13">
-        <v>196.75324000000001</v>
+        <v>200.41324</v>
       </c>
       <c r="AX25" s="13">
-        <v>355.99723</v>
+        <v>377.75529999999998</v>
       </c>
       <c r="AY25" s="13">
         <v>0</v>
       </c>
       <c r="AZ25" s="13">
         <v>0</v>
       </c>
       <c r="BA25" s="13">
-        <v>56.481679999999997</v>
+        <v>57.797040000000003</v>
       </c>
       <c r="BB25" s="13">
-        <v>152.24977999999999</v>
+        <v>156.46062000000001</v>
       </c>
     </row>
-    <row r="26" spans="1:54" s="15" customFormat="1" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="15" customFormat="1" ht="127.5">
       <c r="A26" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="12">
         <v>0</v>
       </c>
       <c r="D26" s="12">
         <v>0</v>
       </c>
       <c r="E26" s="12">
         <v>4.9809999999999999</v>
       </c>
       <c r="F26" s="12">
         <v>6.7810499999999996</v>
       </c>
       <c r="G26" s="12">
         <v>0</v>
       </c>
       <c r="H26" s="12">
         <v>0</v>
       </c>
       <c r="I26" s="12">
@@ -34887,69 +39151,69 @@
       <c r="AO26" s="13">
         <v>10.179</v>
       </c>
       <c r="AP26" s="13">
         <v>10.29927</v>
       </c>
       <c r="AQ26" s="13">
         <v>0</v>
       </c>
       <c r="AR26" s="13">
         <v>0</v>
       </c>
       <c r="AS26" s="13">
         <v>4.6520000000000001</v>
       </c>
       <c r="AT26" s="13">
         <v>6.7200600000000001</v>
       </c>
       <c r="AU26" s="13">
         <v>0</v>
       </c>
       <c r="AV26" s="13">
         <v>0</v>
       </c>
       <c r="AW26" s="13">
-        <v>2.5933999999999999</v>
+        <v>3.0634000000000001</v>
       </c>
       <c r="AX26" s="13">
-        <v>3.8274900000000001</v>
+        <v>4.2749199999999998</v>
       </c>
       <c r="AY26" s="13">
         <v>0</v>
       </c>
       <c r="AZ26" s="13">
         <v>0</v>
       </c>
       <c r="BA26" s="13">
-        <v>1.3373999999999999</v>
+        <v>1.5424</v>
       </c>
       <c r="BB26" s="13">
-        <v>2.0499700000000001</v>
+        <v>2.60887</v>
       </c>
     </row>
-    <row r="27" spans="1:54" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A27" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="12">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="D27" s="12">
         <v>7.8340000000000007E-2</v>
       </c>
       <c r="E27" s="12">
         <v>1.0669999999999999</v>
       </c>
       <c r="F27" s="12">
         <v>3.82192</v>
       </c>
       <c r="G27" s="12">
         <v>0</v>
       </c>
       <c r="H27" s="12">
         <v>0</v>
       </c>
       <c r="I27" s="12">
@@ -35055,69 +39319,69 @@
       <c r="AO27" s="13">
         <v>2.3323299999999998</v>
       </c>
       <c r="AP27" s="13">
         <v>6.93086</v>
       </c>
       <c r="AQ27" s="13">
         <v>0</v>
       </c>
       <c r="AR27" s="13">
         <v>0</v>
       </c>
       <c r="AS27" s="13">
         <v>1.6059000000000001</v>
       </c>
       <c r="AT27" s="13">
         <v>6.6031500000000003</v>
       </c>
       <c r="AU27" s="13">
         <v>0</v>
       </c>
       <c r="AV27" s="13">
         <v>0</v>
       </c>
       <c r="AW27" s="13">
-        <v>0.84</v>
+        <v>0.99</v>
       </c>
       <c r="AX27" s="13">
-        <v>2.4554900000000002</v>
+        <v>3.0168200000000001</v>
       </c>
       <c r="AY27" s="13">
         <v>0</v>
       </c>
       <c r="AZ27" s="13">
         <v>0</v>
       </c>
       <c r="BA27" s="13">
-        <v>0.55649999999999999</v>
+        <v>0.60150000000000003</v>
       </c>
       <c r="BB27" s="13">
-        <v>3.0570200000000001</v>
+        <v>3.2892000000000001</v>
       </c>
     </row>
-    <row r="28" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A28" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C28" s="12">
         <v>0</v>
       </c>
       <c r="D28" s="12">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>2</v>
       </c>
       <c r="F28" s="12">
         <v>1.6466499999999999</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
         <v>0</v>
       </c>
       <c r="I28" s="12">
@@ -35237,51 +39501,51 @@
       <c r="AU28" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AV28" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AW28" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AX28" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AY28" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AZ28" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BA28" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BB28" s="13" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="29" spans="1:54" s="15" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="15" customFormat="1" ht="76.5">
       <c r="A29" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>45</v>
       </c>
       <c r="C29" s="12">
         <v>0</v>
       </c>
       <c r="D29" s="12">
         <v>0</v>
       </c>
       <c r="E29" s="12">
         <v>6.28634</v>
       </c>
       <c r="F29" s="12">
         <v>71.912289999999999</v>
       </c>
       <c r="G29" s="12">
         <v>10.78</v>
       </c>
       <c r="H29" s="12">
         <v>1.5744899999999999</v>
       </c>
       <c r="I29" s="12">
@@ -35399,57 +39663,57 @@
       <c r="AS29" s="13">
         <v>23.826000000000001</v>
       </c>
       <c r="AT29" s="13">
         <v>83.132199999999997</v>
       </c>
       <c r="AU29" s="13">
         <v>0</v>
       </c>
       <c r="AV29" s="13">
         <v>0</v>
       </c>
       <c r="AW29" s="13">
         <v>7.5289999999999999</v>
       </c>
       <c r="AX29" s="13">
         <v>33.469200000000001</v>
       </c>
       <c r="AY29" s="13">
         <v>12.94</v>
       </c>
       <c r="AZ29" s="13">
         <v>173.03</v>
       </c>
       <c r="BA29" s="13">
-        <v>6.0609999999999999</v>
+        <v>137.268</v>
       </c>
       <c r="BB29" s="13">
-        <v>25.037610000000001</v>
+        <v>73.862610000000004</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="15" customFormat="1" ht="127.5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="15" customFormat="1" ht="127.5">
       <c r="A30" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="22" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>57</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>57</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>57</v>
       </c>
       <c r="G30" s="12">
         <v>0</v>
       </c>
       <c r="H30" s="12">
         <v>0</v>
       </c>
       <c r="I30" s="12">
@@ -35545,75 +39809,75 @@
       <c r="AM30" s="13">
         <v>8.4</v>
       </c>
       <c r="AN30" s="13">
         <v>1.0162899999999999</v>
       </c>
       <c r="AO30" s="13">
         <v>6</v>
       </c>
       <c r="AP30" s="13">
         <v>163.89466999999999</v>
       </c>
       <c r="AQ30" s="13">
         <v>21.05</v>
       </c>
       <c r="AR30" s="13">
         <v>7.4411199999999997</v>
       </c>
       <c r="AS30" s="13">
         <v>2.37</v>
       </c>
       <c r="AT30" s="13">
         <v>72.872630000000001</v>
       </c>
       <c r="AU30" s="13">
-        <v>9.0500000000000007</v>
+        <v>16.05</v>
       </c>
       <c r="AV30" s="13">
-        <v>1.27796</v>
+        <v>2.3451200000000001</v>
       </c>
       <c r="AW30" s="13">
         <v>2.37</v>
       </c>
       <c r="AX30" s="13">
         <v>72.872630000000001</v>
       </c>
       <c r="AY30" s="13">
         <v>5.8529999999999998</v>
       </c>
       <c r="AZ30" s="13">
         <v>27.248000000000001</v>
       </c>
       <c r="BA30" s="13">
         <v>0</v>
       </c>
       <c r="BB30" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:54" s="15" customFormat="1" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="15" customFormat="1" ht="114.75">
       <c r="A31" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>57</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>57</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>57</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>57</v>
       </c>
       <c r="H31" s="12" t="s">
         <v>57</v>
       </c>
       <c r="I31" s="12" t="s">
@@ -35733,51 +39997,51 @@
       <c r="AU31" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AV31" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AW31" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AX31" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AY31" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AZ31" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BA31" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BB31" s="13" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="32" spans="1:54" s="15" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="15" customFormat="1" ht="76.5">
       <c r="A32" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="12">
         <v>0</v>
       </c>
       <c r="D32" s="12">
         <v>0</v>
       </c>
       <c r="E32" s="12">
         <v>1.1716800000000001</v>
       </c>
       <c r="F32" s="12">
         <v>14.9923</v>
       </c>
       <c r="G32" s="12">
         <v>5.3699999999999998E-2</v>
       </c>
       <c r="H32" s="12">
         <v>0.36392000000000002</v>
       </c>
       <c r="I32" s="12">
@@ -35895,57 +40159,57 @@
       <c r="AS32" s="13">
         <v>9.0800000000000006E-2</v>
       </c>
       <c r="AT32" s="13">
         <v>106.8249</v>
       </c>
       <c r="AU32" s="13">
         <v>0</v>
       </c>
       <c r="AV32" s="13">
         <v>0</v>
       </c>
       <c r="AW32" s="13">
         <v>4.2049999999999997E-2</v>
       </c>
       <c r="AX32" s="13">
         <v>43.086739999999999</v>
       </c>
       <c r="AY32" s="13">
         <v>0</v>
       </c>
       <c r="AZ32" s="13">
         <v>0</v>
       </c>
       <c r="BA32" s="13">
-        <v>3.7580000000000002E-2</v>
+        <v>4.0079999999999998E-2</v>
       </c>
       <c r="BB32" s="13">
-        <v>46.341230000000003</v>
+        <v>46.360010000000003</v>
       </c>
     </row>
-    <row r="33" spans="1:54" s="15" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A33" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="22" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="H33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="I33" s="12" t="s">
@@ -36065,51 +40329,51 @@
       <c r="AU33" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AV33" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AW33" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AX33" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AY33" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AZ33" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BA33" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BB33" s="13" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="34" spans="1:54" s="15" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A34" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B34" s="22" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D34" s="12" t="s">
         <v>57</v>
       </c>
       <c r="E34" s="12" t="s">
         <v>57</v>
       </c>
       <c r="F34" s="12" t="s">
         <v>57</v>
       </c>
       <c r="G34" s="12" t="s">
         <v>57</v>
       </c>
       <c r="H34" s="12" t="s">
         <v>57</v>
       </c>
       <c r="I34" s="12" t="s">
@@ -36229,51 +40493,51 @@
       <c r="AU34" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AV34" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AW34" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AX34" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AY34" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AZ34" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BA34" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BB34" s="13" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="35" spans="1:54" s="15" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:54" s="15" customFormat="1" ht="51">
       <c r="A35" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="12" t="s">
         <v>57</v>
       </c>
       <c r="E35" s="12" t="s">
         <v>57</v>
       </c>
       <c r="F35" s="12" t="s">
         <v>57</v>
       </c>
       <c r="G35" s="12" t="s">
         <v>57</v>
       </c>
       <c r="H35" s="12" t="s">
         <v>57</v>
       </c>
       <c r="I35" s="12" t="s">
@@ -36393,51 +40657,51 @@
       <c r="AU35" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AV35" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AW35" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AX35" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AY35" s="13" t="s">
         <v>57</v>
       </c>
       <c r="AZ35" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BA35" s="13" t="s">
         <v>57</v>
       </c>
       <c r="BB35" s="13" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="36" spans="1:54" s="15" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:54" s="15" customFormat="1" ht="63.75">
       <c r="A36" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B36" s="23" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="17" t="s">
         <v>57</v>
       </c>
       <c r="D36" s="17" t="s">
         <v>57</v>
       </c>
       <c r="E36" s="17" t="s">
         <v>57</v>
       </c>
       <c r="F36" s="17" t="s">
         <v>57</v>
       </c>
       <c r="G36" s="17" t="s">
         <v>57</v>
       </c>
       <c r="H36" s="17" t="s">
         <v>57</v>
       </c>
       <c r="I36" s="17" t="s">
@@ -36557,155 +40821,157 @@
       <c r="AU36" s="17">
         <v>0</v>
       </c>
       <c r="AV36" s="17">
         <v>0</v>
       </c>
       <c r="AW36" s="17">
         <v>4.0499999999999998E-3</v>
       </c>
       <c r="AX36" s="17">
         <v>7.3400000000000007E-2</v>
       </c>
       <c r="AY36" s="17">
         <v>0</v>
       </c>
       <c r="AZ36" s="17">
         <v>0</v>
       </c>
       <c r="BA36" s="17">
         <v>2.3E-3</v>
       </c>
       <c r="BB36" s="17">
         <v>4.369E-2</v>
       </c>
     </row>
-    <row r="37" spans="1:54" s="11" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:54" s="11" customFormat="1" ht="3" customHeight="1">
       <c r="A37" s="19"/>
       <c r="B37" s="19"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="19"/>
       <c r="G37" s="19"/>
       <c r="H37" s="19"/>
       <c r="I37" s="19"/>
       <c r="J37" s="19"/>
       <c r="K37" s="19"/>
       <c r="L37" s="19"/>
       <c r="M37" s="19"/>
       <c r="N37" s="19"/>
       <c r="O37" s="20"/>
       <c r="AE37" s="21"/>
       <c r="AF37" s="21"/>
       <c r="AG37" s="21"/>
       <c r="AH37" s="21"/>
       <c r="AI37" s="21"/>
       <c r="AJ37" s="21"/>
       <c r="AK37" s="21"/>
       <c r="AL37" s="21"/>
       <c r="AM37" s="21"/>
       <c r="AN37" s="21"/>
       <c r="AO37" s="21"/>
       <c r="AP37" s="21"/>
       <c r="AQ37" s="21"/>
       <c r="AR37" s="21"/>
       <c r="AS37" s="21"/>
       <c r="AT37" s="21"/>
       <c r="AU37" s="21"/>
       <c r="AV37" s="21"/>
       <c r="AW37" s="21"/>
       <c r="AX37" s="21"/>
     </row>
-    <row r="38" spans="1:54" s="28" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:54" s="28" customFormat="1" ht="11.25" customHeight="1">
       <c r="A38" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="BA5:BB5"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AW5:AX5"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="U5:V5"/>
-    <mergeCell ref="AM5:AN5"/>
-[...25 lines deleted...]
-    <mergeCell ref="Q5:R5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>2015-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>