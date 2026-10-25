--- v2 (2026-10-05)
+++ v3 (2026-10-25)
@@ -120,51 +120,51 @@
   <c r="K16" i="10"/>
   <c r="N15" i="10"/>
   <c r="M15" i="10"/>
   <c r="L15" i="10"/>
   <c r="K15" i="10"/>
   <c r="N14" i="10"/>
   <c r="M14" i="10"/>
   <c r="L14" i="10"/>
   <c r="K14" i="10"/>
   <c r="N12" i="10"/>
   <c r="M12" i="10"/>
   <c r="L12" i="10"/>
   <c r="K12" i="10"/>
   <c r="N10" i="10"/>
   <c r="M10" i="10"/>
   <c r="L10" i="10"/>
   <c r="K10" i="10"/>
   <c r="N9" i="10"/>
   <c r="M9" i="10"/>
   <c r="L9" i="10"/>
   <c r="K9" i="10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="736" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="732" uniqueCount="113">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0101</t>
   </si>
   <si>
     <t>Лошади, ослы, мулы и лошаки живые</t>
   </si>
   <si>
     <t>0102</t>
   </si>
   <si>
     <t>Крупный рогатый скот живой</t>
   </si>
   <si>
     <t>0103</t>
   </si>
   <si>
     <t>Свиньи живые</t>
   </si>
   <si>
@@ -332,56 +332,50 @@
   </si>
   <si>
     <t xml:space="preserve">Тауардың атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
    </t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>Мал шарушылығы өнімдерінің тауарлар экспорты мен импорты</t>
   </si>
   <si>
     <t>Қостанай обласы</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-шілде</t>
-[...4 lines deleted...]
-  <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>312101, 312103</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>мың АҚШ доллары, тонна</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>2015 жылдан бастап</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
@@ -462,50 +456,56 @@
     <t>https://stat.gov.kz/industries/economy/foreign-market/dynamic-tables/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2972493?keyword=</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-» – құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
   <fonts count="33">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2751,88 +2751,88 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="7"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="14" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1706">
     <cellStyle name="20% - Акцент1 2" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="23"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="24"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="25"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="26"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="27"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="28"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="29"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="36"/>
@@ -34853,208 +34853,208 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="82" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="2" spans="1:2" ht="12.75" customHeight="1">
       <c r="A2" s="29" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B2" s="30" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75" customHeight="1">
       <c r="A3" s="29" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B3" s="31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75" customHeight="1">
       <c r="A4" s="29" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B4" s="31" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75" customHeight="1">
       <c r="A5" s="32" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75" customHeight="1">
       <c r="A6" s="32" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B6" s="33" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75" customHeight="1">
       <c r="A7" s="32" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B7" s="34"/>
     </row>
     <row r="8" spans="1:2" ht="12.75" customHeight="1">
       <c r="A8" s="29" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B8" s="35" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="29" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B9" s="36" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="25.5">
       <c r="A10" s="29" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B10" s="34" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75" customHeight="1">
       <c r="A11" s="29" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B11" s="33"/>
     </row>
     <row r="12" spans="1:2" ht="12.75" customHeight="1">
       <c r="A12" s="37" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B12" s="44" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75" customHeight="1">
       <c r="A13" s="38" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B13" s="45" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75" customHeight="1">
       <c r="A14" s="55" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B14" s="42" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75" customHeight="1">
       <c r="A15" s="56"/>
       <c r="B15" s="42" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75" customHeight="1">
       <c r="A16" s="39" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B16" s="43" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75" customHeight="1">
       <c r="A17" s="29" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B17" s="40">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75" customHeight="1">
       <c r="A18" s="29" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B18" s="40">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75" customHeight="1">
       <c r="A19" s="29" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B19" s="36" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75" customHeight="1">
       <c r="A20" s="29" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B20" s="31" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="12.75" customHeight="1">
       <c r="A21" s="29" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B21" s="41" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12.75" customHeight="1">
       <c r="A22" s="29" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B22" s="46" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="24" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="25" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="26" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="27" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="28" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="29" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="30" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="31" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="32" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="33" ht="12.75" customHeight="1"/>
     <row r="34" ht="12.75" customHeight="1"/>
     <row r="35" ht="12.75" customHeight="1"/>
     <row r="36" ht="12.75" customHeight="1"/>
     <row r="37" ht="12.75" customHeight="1"/>
     <row r="38" ht="12.75" customHeight="1"/>
     <row r="39" ht="12.75" customHeight="1"/>
     <row r="40" ht="12.75" customHeight="1"/>
     <row r="41" ht="12.75" customHeight="1"/>
     <row r="42" ht="12.75" customHeight="1"/>
     <row r="43" ht="12.75" customHeight="1"/>
     <row r="44" ht="12.75" customHeight="1"/>
     <row r="45" ht="12.75" customHeight="1"/>
@@ -35193,124 +35193,124 @@
     <hyperlink ref="B14" r:id="rId3" display="Өндіріс әдісімен ЖІӨ"/>
     <hyperlink ref="B16" r:id="rId4" display="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/55001201?keyword="/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A5:C14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:3">
       <c r="A5" s="48"/>
       <c r="B5" s="50" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C5" s="49"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="48"/>
       <c r="B6" s="50" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C6" s="49"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="48"/>
       <c r="B7" s="50" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C7" s="49"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="48"/>
       <c r="B8" s="50" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C8" s="49"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="48"/>
       <c r="B9" s="50" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C9" s="49"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="48"/>
       <c r="B10" s="51"/>
       <c r="C10" s="49"/>
     </row>
     <row r="11" spans="1:3" ht="25.5">
       <c r="A11" s="48"/>
       <c r="B11" s="52" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C11" s="49"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="48"/>
       <c r="B12" s="51"/>
       <c r="C12" s="49"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="48"/>
       <c r="B13" s="51"/>
       <c r="C13" s="48"/>
     </row>
     <row r="14" spans="1:3" ht="15">
       <c r="A14" s="47"/>
       <c r="B14" s="53" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C14" s="54"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BB38"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="AG1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="28230" topLeftCell="AW1"/>
-      <selection sqref="A1:BB1"/>
+      <selection activeCell="BC1" sqref="BC1"/>
       <selection pane="topRight" activeCell="AW1" sqref="AW1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="6.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="5.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="6.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="6.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="6.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="1" customWidth="1"/>
@@ -35318,386 +35318,386 @@
     <col min="22" max="22" width="8.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.7109375" style="1" customWidth="1"/>
     <col min="25" max="25" width="6.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="6.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="8.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="6.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" style="1" customWidth="1"/>
     <col min="31" max="31" width="6.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="8.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="6.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="8.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="8.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="6.85546875" style="1" customWidth="1"/>
     <col min="38" max="46" width="8.7109375" style="1" customWidth="1"/>
     <col min="47" max="47" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" s="24" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="67" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="57"/>
-[...51 lines deleted...]
-      <c r="BB1" s="58"/>
+      <c r="B1" s="67"/>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+      <c r="I1" s="67"/>
+      <c r="J1" s="67"/>
+      <c r="K1" s="67"/>
+      <c r="L1" s="67"/>
+      <c r="M1" s="67"/>
+      <c r="N1" s="67"/>
+      <c r="O1" s="67"/>
+      <c r="P1" s="67"/>
+      <c r="Q1" s="67"/>
+      <c r="R1" s="67"/>
+      <c r="S1" s="67"/>
+      <c r="T1" s="67"/>
+      <c r="U1" s="67"/>
+      <c r="V1" s="67"/>
+      <c r="W1" s="67"/>
+      <c r="X1" s="67"/>
+      <c r="Y1" s="67"/>
+      <c r="Z1" s="67"/>
+      <c r="AA1" s="67"/>
+      <c r="AB1" s="67"/>
+      <c r="AC1" s="67"/>
+      <c r="AD1" s="67"/>
+      <c r="AE1" s="67"/>
+      <c r="AF1" s="67"/>
+      <c r="AG1" s="67"/>
+      <c r="AH1" s="67"/>
+      <c r="AI1" s="67"/>
+      <c r="AJ1" s="67"/>
+      <c r="AK1" s="67"/>
+      <c r="AL1" s="67"/>
+      <c r="AM1" s="67"/>
+      <c r="AN1" s="67"/>
+      <c r="AO1" s="67"/>
+      <c r="AP1" s="67"/>
+      <c r="AQ1" s="67"/>
+      <c r="AR1" s="67"/>
+      <c r="AS1" s="67"/>
+      <c r="AT1" s="67"/>
+      <c r="AU1" s="67"/>
+      <c r="AV1" s="67"/>
+      <c r="AW1" s="67"/>
+      <c r="AX1" s="67"/>
+      <c r="AY1" s="68"/>
+      <c r="AZ1" s="68"/>
+      <c r="BA1" s="68"/>
+      <c r="BB1" s="68"/>
     </row>
     <row r="2" spans="1:54" s="24" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="67" t="s">
         <v>68</v>
       </c>
-      <c r="B2" s="57"/>
-[...51 lines deleted...]
-      <c r="BB2" s="58"/>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="67"/>
+      <c r="O2" s="67"/>
+      <c r="P2" s="67"/>
+      <c r="Q2" s="67"/>
+      <c r="R2" s="67"/>
+      <c r="S2" s="67"/>
+      <c r="T2" s="67"/>
+      <c r="U2" s="67"/>
+      <c r="V2" s="67"/>
+      <c r="W2" s="67"/>
+      <c r="X2" s="67"/>
+      <c r="Y2" s="67"/>
+      <c r="Z2" s="67"/>
+      <c r="AA2" s="67"/>
+      <c r="AB2" s="67"/>
+      <c r="AC2" s="67"/>
+      <c r="AD2" s="67"/>
+      <c r="AE2" s="67"/>
+      <c r="AF2" s="67"/>
+      <c r="AG2" s="67"/>
+      <c r="AH2" s="67"/>
+      <c r="AI2" s="67"/>
+      <c r="AJ2" s="67"/>
+      <c r="AK2" s="67"/>
+      <c r="AL2" s="67"/>
+      <c r="AM2" s="67"/>
+      <c r="AN2" s="67"/>
+      <c r="AO2" s="67"/>
+      <c r="AP2" s="67"/>
+      <c r="AQ2" s="67"/>
+      <c r="AR2" s="67"/>
+      <c r="AS2" s="67"/>
+      <c r="AT2" s="67"/>
+      <c r="AU2" s="67"/>
+      <c r="AV2" s="67"/>
+      <c r="AW2" s="67"/>
+      <c r="AX2" s="67"/>
+      <c r="AY2" s="68"/>
+      <c r="AZ2" s="68"/>
+      <c r="BA2" s="68"/>
+      <c r="BB2" s="68"/>
     </row>
     <row r="3" spans="1:54" ht="12.75">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
     </row>
     <row r="4" spans="1:54" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A4" s="66" t="s">
+      <c r="A4" s="57" t="s">
         <v>61</v>
       </c>
-      <c r="B4" s="69" t="s">
+      <c r="B4" s="61" t="s">
         <v>62</v>
       </c>
-      <c r="C4" s="62">
+      <c r="C4" s="60">
         <v>2015</v>
       </c>
-      <c r="D4" s="62"/>
-[...2 lines deleted...]
-      <c r="G4" s="62">
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60">
         <v>2016</v>
       </c>
-      <c r="H4" s="62"/>
-[...2 lines deleted...]
-      <c r="K4" s="62">
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60">
         <v>2017</v>
       </c>
-      <c r="L4" s="62"/>
-[...2 lines deleted...]
-      <c r="O4" s="62">
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60"/>
+      <c r="O4" s="60">
         <v>2018</v>
       </c>
-      <c r="P4" s="62"/>
-[...2 lines deleted...]
-      <c r="S4" s="62">
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60">
         <v>2019</v>
       </c>
-      <c r="T4" s="62"/>
-[...2 lines deleted...]
-      <c r="W4" s="62">
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60">
         <v>2020</v>
       </c>
-      <c r="X4" s="62"/>
-[...2 lines deleted...]
-      <c r="AA4" s="65">
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="62"/>
+      <c r="AA4" s="66">
         <v>2021</v>
       </c>
-      <c r="AB4" s="65"/>
-[...2 lines deleted...]
-      <c r="AE4" s="59">
+      <c r="AB4" s="66"/>
+      <c r="AC4" s="66"/>
+      <c r="AD4" s="66"/>
+      <c r="AE4" s="63">
         <v>2022</v>
       </c>
-      <c r="AF4" s="60"/>
-[...2 lines deleted...]
-      <c r="AI4" s="59">
+      <c r="AF4" s="64"/>
+      <c r="AG4" s="64"/>
+      <c r="AH4" s="65"/>
+      <c r="AI4" s="63">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="60"/>
-[...2 lines deleted...]
-      <c r="AM4" s="59">
+      <c r="AJ4" s="64"/>
+      <c r="AK4" s="64"/>
+      <c r="AL4" s="64"/>
+      <c r="AM4" s="63">
         <v>2024</v>
       </c>
-      <c r="AN4" s="60"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="59">
+      <c r="AN4" s="64"/>
+      <c r="AO4" s="64"/>
+      <c r="AP4" s="64"/>
+      <c r="AQ4" s="63">
         <v>2025</v>
       </c>
-      <c r="AR4" s="60"/>
-[...13 lines deleted...]
-      <c r="BB4" s="61"/>
+      <c r="AR4" s="64"/>
+      <c r="AS4" s="64"/>
+      <c r="AT4" s="64"/>
+      <c r="AU4" s="63" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV4" s="64"/>
+      <c r="AW4" s="64"/>
+      <c r="AX4" s="64"/>
+      <c r="AY4" s="63" t="s">
+        <v>112</v>
+      </c>
+      <c r="AZ4" s="64"/>
+      <c r="BA4" s="69"/>
+      <c r="BB4" s="69"/>
     </row>
     <row r="5" spans="1:54" s="6" customFormat="1" ht="12.75">
-      <c r="A5" s="67"/>
-[...1 lines deleted...]
-      <c r="C5" s="62" t="s">
+      <c r="A5" s="58"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="62"/>
-      <c r="E5" s="62" t="s">
+      <c r="D5" s="60"/>
+      <c r="E5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="62"/>
-      <c r="G5" s="62" t="s">
+      <c r="F5" s="60"/>
+      <c r="G5" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="H5" s="62"/>
-      <c r="I5" s="62" t="s">
+      <c r="H5" s="60"/>
+      <c r="I5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="62"/>
-      <c r="K5" s="62" t="s">
+      <c r="J5" s="60"/>
+      <c r="K5" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="L5" s="62"/>
-      <c r="M5" s="62" t="s">
+      <c r="L5" s="60"/>
+      <c r="M5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="62"/>
-      <c r="O5" s="62" t="s">
+      <c r="N5" s="60"/>
+      <c r="O5" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="P5" s="62"/>
-      <c r="Q5" s="62" t="s">
+      <c r="P5" s="60"/>
+      <c r="Q5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="62"/>
-      <c r="S5" s="62" t="s">
+      <c r="R5" s="60"/>
+      <c r="S5" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="T5" s="62"/>
-      <c r="U5" s="62" t="s">
+      <c r="T5" s="60"/>
+      <c r="U5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="62"/>
-      <c r="W5" s="62" t="s">
+      <c r="V5" s="60"/>
+      <c r="W5" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="X5" s="62"/>
-      <c r="Y5" s="62" t="s">
+      <c r="X5" s="60"/>
+      <c r="Y5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="63"/>
-      <c r="AA5" s="62" t="s">
+      <c r="Z5" s="62"/>
+      <c r="AA5" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AB5" s="62"/>
-      <c r="AC5" s="62" t="s">
+      <c r="AB5" s="60"/>
+      <c r="AC5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="62"/>
-      <c r="AE5" s="62" t="s">
+      <c r="AD5" s="60"/>
+      <c r="AE5" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AF5" s="62"/>
-      <c r="AG5" s="62" t="s">
+      <c r="AF5" s="60"/>
+      <c r="AG5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="62"/>
-      <c r="AI5" s="62" t="s">
+      <c r="AH5" s="60"/>
+      <c r="AI5" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AJ5" s="62"/>
-      <c r="AK5" s="62" t="s">
+      <c r="AJ5" s="60"/>
+      <c r="AK5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="62"/>
-      <c r="AM5" s="62" t="s">
+      <c r="AL5" s="60"/>
+      <c r="AM5" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AN5" s="62"/>
-      <c r="AO5" s="62" t="s">
+      <c r="AN5" s="60"/>
+      <c r="AO5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="63"/>
-      <c r="AQ5" s="62" t="s">
+      <c r="AP5" s="62"/>
+      <c r="AQ5" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AR5" s="62"/>
-      <c r="AS5" s="62" t="s">
+      <c r="AR5" s="60"/>
+      <c r="AS5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="63"/>
-      <c r="AU5" s="62" t="s">
+      <c r="AT5" s="62"/>
+      <c r="AU5" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AV5" s="62"/>
-      <c r="AW5" s="62" t="s">
+      <c r="AV5" s="60"/>
+      <c r="AW5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="63"/>
-      <c r="AY5" s="62" t="s">
+      <c r="AX5" s="62"/>
+      <c r="AY5" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="AZ5" s="62"/>
-      <c r="BA5" s="62" t="s">
+      <c r="AZ5" s="60"/>
+      <c r="BA5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="63"/>
+      <c r="BB5" s="62"/>
     </row>
     <row r="6" spans="1:54" s="5" customFormat="1" ht="25.5">
-      <c r="A6" s="68"/>
-      <c r="B6" s="69"/>
+      <c r="A6" s="59"/>
+      <c r="B6" s="61"/>
       <c r="C6" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>66</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>66</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>66</v>
       </c>
       <c r="J6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="K6" s="7" t="s">
@@ -35962,79 +35962,79 @@
         <f t="shared" si="0"/>
         <v>5183.5718599999991</v>
       </c>
       <c r="AP7" s="25">
         <f t="shared" si="0"/>
         <v>13357.591949999996</v>
       </c>
       <c r="AQ7" s="25">
         <f t="shared" si="0"/>
         <v>1037.1673099999998</v>
       </c>
       <c r="AR7" s="25">
         <f t="shared" si="0"/>
         <v>2625.72703</v>
       </c>
       <c r="AS7" s="25">
         <f t="shared" si="0"/>
         <v>5708.5098499999995</v>
       </c>
       <c r="AT7" s="25">
         <f t="shared" si="0"/>
         <v>18327.529859999999</v>
       </c>
       <c r="AU7" s="25">
         <f t="shared" si="0"/>
-        <v>141.47499999999999</v>
+        <v>146.46883000000003</v>
       </c>
       <c r="AV7" s="25">
         <f t="shared" si="0"/>
-        <v>351.83919000000003</v>
+        <v>358.85003</v>
       </c>
       <c r="AW7" s="25">
         <f t="shared" si="0"/>
-        <v>3487.4935099999993</v>
+        <v>3730.419899999999</v>
       </c>
       <c r="AX7" s="25">
         <f t="shared" si="0"/>
-        <v>11101.564130000001</v>
+        <v>12062.43649</v>
       </c>
       <c r="AY7" s="25">
         <f t="shared" si="0"/>
-        <v>298.39028999999999</v>
+        <v>300.89028999999999</v>
       </c>
       <c r="AZ7" s="25">
         <f t="shared" si="0"/>
-        <v>739.42729000000008</v>
+        <v>740.41129000000001</v>
       </c>
       <c r="BA7" s="25">
         <f t="shared" si="0"/>
-        <v>2161.6357200000002</v>
+        <v>2545.5414599999995</v>
       </c>
       <c r="BB7" s="25">
         <f t="shared" si="0"/>
-        <v>7102.6933400000016</v>
+        <v>9011.2842100000016</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A8" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="12">
         <v>0</v>
       </c>
       <c r="D8" s="12">
         <v>0</v>
       </c>
       <c r="E8" s="12">
         <v>1.345</v>
       </c>
       <c r="F8" s="12">
         <v>3.4157999999999999</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>57</v>
       </c>
       <c r="H8" s="12" t="s">
@@ -36312,61 +36312,61 @@
       </c>
       <c r="AQ9" s="13">
         <v>0</v>
       </c>
       <c r="AR9" s="13">
         <v>0</v>
       </c>
       <c r="AS9" s="13">
         <v>270.41699999999997</v>
       </c>
       <c r="AT9" s="13">
         <v>1868.357</v>
       </c>
       <c r="AU9" s="13">
         <v>0</v>
       </c>
       <c r="AV9" s="13">
         <v>0</v>
       </c>
       <c r="AW9" s="13">
         <v>139.09700000000001</v>
       </c>
       <c r="AX9" s="13">
         <v>913.86300000000006</v>
       </c>
-      <c r="AY9" s="13" t="s">
-[...9 lines deleted...]
-        <v>57</v>
+      <c r="AY9" s="13">
+        <v>0</v>
+      </c>
+      <c r="AZ9" s="13">
+        <v>0</v>
+      </c>
+      <c r="BA9" s="13">
+        <v>127.4</v>
+      </c>
+      <c r="BB9" s="13">
+        <v>936.49900000000002</v>
       </c>
     </row>
     <row r="10" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A10" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>57</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>57</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>57</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="12" t="s">
@@ -36807,66 +36807,66 @@
       <c r="AO12" s="13">
         <v>44.45279</v>
       </c>
       <c r="AP12" s="13">
         <v>459.19461000000001</v>
       </c>
       <c r="AQ12" s="13">
         <v>0</v>
       </c>
       <c r="AR12" s="13">
         <v>0</v>
       </c>
       <c r="AS12" s="13">
         <v>68.414900000000003</v>
       </c>
       <c r="AT12" s="13">
         <v>567.73973000000001</v>
       </c>
       <c r="AU12" s="13">
         <v>0</v>
       </c>
       <c r="AV12" s="13">
         <v>0</v>
       </c>
       <c r="AW12" s="13">
-        <v>63.222900000000003</v>
+        <v>65.784899999999993</v>
       </c>
       <c r="AX12" s="13">
-        <v>475.68389999999999</v>
+        <v>522.28089999999997</v>
       </c>
       <c r="AY12" s="13">
         <v>0</v>
       </c>
       <c r="AZ12" s="13">
         <v>0</v>
       </c>
       <c r="BA12" s="13">
-        <v>120.256</v>
+        <v>118.967</v>
       </c>
       <c r="BB12" s="13">
-        <v>901.02995999999996</v>
+        <v>932.80624</v>
       </c>
     </row>
     <row r="13" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A13" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>57</v>
       </c>
       <c r="H13" s="12" t="s">
@@ -37139,54 +37139,54 @@
       <c r="AO14" s="13">
         <v>192.23099999999999</v>
       </c>
       <c r="AP14" s="13">
         <v>689.95100000000002</v>
       </c>
       <c r="AQ14" s="13">
         <v>0</v>
       </c>
       <c r="AR14" s="13">
         <v>0</v>
       </c>
       <c r="AS14" s="13">
         <v>724.274</v>
       </c>
       <c r="AT14" s="13">
         <v>3150.17067</v>
       </c>
       <c r="AU14" s="13">
         <v>0</v>
       </c>
       <c r="AV14" s="13">
         <v>0</v>
       </c>
       <c r="AW14" s="13">
-        <v>584.67399999999998</v>
+        <v>620.35299999999995</v>
       </c>
       <c r="AX14" s="13">
-        <v>2473.00567</v>
+        <v>2647.1096699999998</v>
       </c>
       <c r="AY14" s="13">
         <v>0</v>
       </c>
       <c r="AZ14" s="13">
         <v>0</v>
       </c>
       <c r="BA14" s="13">
         <v>126.14700000000001</v>
       </c>
       <c r="BB14" s="13">
         <v>654.12</v>
       </c>
     </row>
     <row r="15" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="12">
         <v>3.2029999999999998</v>
       </c>
       <c r="D15" s="12">
@@ -37307,66 +37307,66 @@
       <c r="AO15" s="13">
         <v>313.16744</v>
       </c>
       <c r="AP15" s="13">
         <v>1222.3885399999999</v>
       </c>
       <c r="AQ15" s="13">
         <v>0</v>
       </c>
       <c r="AR15" s="13">
         <v>0</v>
       </c>
       <c r="AS15" s="13">
         <v>400.68313000000001</v>
       </c>
       <c r="AT15" s="13">
         <v>1805.07447</v>
       </c>
       <c r="AU15" s="13">
         <v>0</v>
       </c>
       <c r="AV15" s="13">
         <v>0</v>
       </c>
       <c r="AW15" s="13">
-        <v>146.99341000000001</v>
+        <v>203.84316999999999</v>
       </c>
       <c r="AX15" s="13">
-        <v>627.00393999999994</v>
+        <v>872.05447000000004</v>
       </c>
       <c r="AY15" s="13">
         <v>0</v>
       </c>
       <c r="AZ15" s="13">
         <v>0</v>
       </c>
       <c r="BA15" s="13">
-        <v>333.23759000000001</v>
+        <v>287.59348999999997</v>
       </c>
       <c r="BB15" s="13">
-        <v>1391.4250500000001</v>
+        <v>1432.1959199999999</v>
       </c>
     </row>
     <row r="16" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A16" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="12">
         <v>35.997</v>
       </c>
       <c r="D16" s="12">
         <v>94.026600000000002</v>
       </c>
       <c r="E16" s="12">
         <v>6.3537600000000003</v>
       </c>
       <c r="F16" s="12">
         <v>23.515419999999999</v>
       </c>
       <c r="G16" s="12">
         <v>2.8007</v>
       </c>
       <c r="H16" s="12">
@@ -37469,72 +37469,72 @@
       <c r="AM16" s="13">
         <v>0</v>
       </c>
       <c r="AN16" s="13">
         <v>0</v>
       </c>
       <c r="AO16" s="13">
         <v>1469.42301</v>
       </c>
       <c r="AP16" s="13">
         <v>3016.5364300000001</v>
       </c>
       <c r="AQ16" s="13">
         <v>777.58830999999998</v>
       </c>
       <c r="AR16" s="13">
         <v>1797.0016000000001</v>
       </c>
       <c r="AS16" s="13">
         <v>1562.4564399999999</v>
       </c>
       <c r="AT16" s="13">
         <v>3830.2936599999998</v>
       </c>
       <c r="AU16" s="13">
-        <v>0</v>
+        <v>0.19383</v>
       </c>
       <c r="AV16" s="13">
-        <v>0</v>
+        <v>0.51259999999999994</v>
       </c>
       <c r="AW16" s="13">
-        <v>1417.9439600000001</v>
+        <v>1449.7036900000001</v>
       </c>
       <c r="AX16" s="13">
-        <v>3349.2589499999999</v>
+        <v>3449.6170499999998</v>
       </c>
       <c r="AY16" s="13">
         <v>260.29728999999998</v>
       </c>
       <c r="AZ16" s="13">
         <v>531.54529000000002</v>
       </c>
       <c r="BA16" s="13">
-        <v>502.30768</v>
+        <v>680.50720999999999</v>
       </c>
       <c r="BB16" s="13">
-        <v>1060.3936900000001</v>
+        <v>1496.6983499999999</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A17" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="12">
         <v>0.7</v>
       </c>
       <c r="D17" s="12">
         <v>1.6544000000000001</v>
       </c>
       <c r="E17" s="12">
         <v>0</v>
       </c>
       <c r="F17" s="12">
         <v>0</v>
       </c>
       <c r="G17" s="12">
         <v>6.8689999999999998</v>
       </c>
       <c r="H17" s="12">
@@ -38155,54 +38155,54 @@
       <c r="AS20" s="13">
         <v>5</v>
       </c>
       <c r="AT20" s="13">
         <v>31.518650000000001</v>
       </c>
       <c r="AU20" s="13">
         <v>0</v>
       </c>
       <c r="AV20" s="13">
         <v>0</v>
       </c>
       <c r="AW20" s="13">
         <v>2.863</v>
       </c>
       <c r="AX20" s="13">
         <v>25.457339999999999</v>
       </c>
       <c r="AY20" s="13">
         <v>0</v>
       </c>
       <c r="AZ20" s="13">
         <v>0</v>
       </c>
       <c r="BA20" s="13">
-        <v>1.2024999999999999</v>
+        <v>1.4325000000000001</v>
       </c>
       <c r="BB20" s="13">
-        <v>23.865919999999999</v>
+        <v>25.512319999999999</v>
       </c>
     </row>
     <row r="21" spans="1:54" s="15" customFormat="1" ht="51">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="12">
         <v>0</v>
       </c>
       <c r="D21" s="12">
         <v>0</v>
       </c>
       <c r="E21" s="12">
         <v>19.726990000000001</v>
       </c>
       <c r="F21" s="12">
         <v>43.724600000000002</v>
       </c>
       <c r="G21" s="12">
         <v>0</v>
       </c>
       <c r="H21" s="12">
@@ -38311,66 +38311,66 @@
       <c r="AO21" s="13">
         <v>41.57199</v>
       </c>
       <c r="AP21" s="13">
         <v>60.45026</v>
       </c>
       <c r="AQ21" s="13">
         <v>0</v>
       </c>
       <c r="AR21" s="13">
         <v>0</v>
       </c>
       <c r="AS21" s="13">
         <v>44.643999999999998</v>
       </c>
       <c r="AT21" s="13">
         <v>152.22596999999999</v>
       </c>
       <c r="AU21" s="13">
         <v>0</v>
       </c>
       <c r="AV21" s="13">
         <v>0</v>
       </c>
       <c r="AW21" s="13">
-        <v>18.308</v>
+        <v>19.847999999999999</v>
       </c>
       <c r="AX21" s="13">
-        <v>33.24268</v>
+        <v>36.222380000000001</v>
       </c>
       <c r="AY21" s="13">
         <v>0</v>
       </c>
       <c r="AZ21" s="13">
         <v>0</v>
       </c>
       <c r="BA21" s="13">
-        <v>42.628999999999998</v>
+        <v>46.734999999999999</v>
       </c>
       <c r="BB21" s="13">
-        <v>178.11443</v>
+        <v>194.15875</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="15" customFormat="1" ht="51">
       <c r="A22" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="12">
         <v>2.0499999999999998</v>
       </c>
       <c r="D22" s="12">
         <v>4.4565099999999997</v>
       </c>
       <c r="E22" s="12">
         <v>374.07026999999999</v>
       </c>
       <c r="F22" s="12">
         <v>569.76826000000005</v>
       </c>
       <c r="G22" s="12">
         <v>0</v>
       </c>
       <c r="H22" s="12">
@@ -38473,72 +38473,72 @@
       <c r="AM22" s="13">
         <v>194.5</v>
       </c>
       <c r="AN22" s="13">
         <v>301.49599999999998</v>
       </c>
       <c r="AO22" s="13">
         <v>2348.9235100000001</v>
       </c>
       <c r="AP22" s="13">
         <v>4784.3169500000004</v>
       </c>
       <c r="AQ22" s="13">
         <v>198.684</v>
       </c>
       <c r="AR22" s="13">
         <v>684.85799999999995</v>
       </c>
       <c r="AS22" s="13">
         <v>1693.62598</v>
       </c>
       <c r="AT22" s="13">
         <v>4491.5301600000003</v>
       </c>
       <c r="AU22" s="13">
-        <v>90.34</v>
+        <v>94.84</v>
       </c>
       <c r="AV22" s="13">
-        <v>224.047</v>
+        <v>228.61600000000001</v>
       </c>
       <c r="AW22" s="13">
-        <v>809.79549999999995</v>
+        <v>905.64418000000001</v>
       </c>
       <c r="AX22" s="13">
-        <v>2079.7872200000002</v>
+        <v>2353.5451699999999</v>
       </c>
       <c r="AY22" s="13">
-        <v>19.3</v>
+        <v>21.8</v>
       </c>
       <c r="AZ22" s="13">
-        <v>7.6040000000000001</v>
+        <v>8.5879999999999992</v>
       </c>
       <c r="BA22" s="13">
-        <v>773.30026999999995</v>
+        <v>875.35861999999997</v>
       </c>
       <c r="BB22" s="13">
-        <v>2167.9844899999998</v>
+        <v>2485.33835</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="15" customFormat="1" ht="140.25">
       <c r="A23" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="12">
         <v>0</v>
       </c>
       <c r="D23" s="12">
         <v>0</v>
       </c>
       <c r="E23" s="12">
         <v>2.7645</v>
       </c>
       <c r="F23" s="12">
         <v>13.61464</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
@@ -38641,72 +38641,72 @@
       <c r="AM23" s="13">
         <v>168.08199999999999</v>
       </c>
       <c r="AN23" s="13">
         <v>1338.3087499999999</v>
       </c>
       <c r="AO23" s="13">
         <v>168.59620000000001</v>
       </c>
       <c r="AP23" s="13">
         <v>1006.75198</v>
       </c>
       <c r="AQ23" s="13">
         <v>24.545000000000002</v>
       </c>
       <c r="AR23" s="13">
         <v>126.79665</v>
       </c>
       <c r="AS23" s="13">
         <v>115.4234</v>
       </c>
       <c r="AT23" s="13">
         <v>784.27335000000005</v>
       </c>
       <c r="AU23" s="13">
-        <v>19.785</v>
+        <v>20.085000000000001</v>
       </c>
       <c r="AV23" s="13">
-        <v>115.81741</v>
+        <v>117.74665</v>
       </c>
       <c r="AW23" s="13">
-        <v>64.789000000000001</v>
+        <v>70.436999999999998</v>
       </c>
       <c r="AX23" s="13">
-        <v>441.53764000000001</v>
+        <v>481.65881000000002</v>
       </c>
       <c r="AY23" s="13">
         <v>0</v>
       </c>
       <c r="AZ23" s="13">
         <v>0</v>
       </c>
       <c r="BA23" s="13">
-        <v>43.71</v>
+        <v>53.953000000000003</v>
       </c>
       <c r="BB23" s="13">
-        <v>305.12686000000002</v>
+        <v>355.35383000000002</v>
       </c>
     </row>
     <row r="24" spans="1:54" s="15" customFormat="1" ht="127.5">
       <c r="A24" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="12">
         <v>0</v>
       </c>
       <c r="D24" s="12">
         <v>0</v>
       </c>
       <c r="E24" s="12">
         <v>8.0617999999999999</v>
       </c>
       <c r="F24" s="12">
         <v>54.168790000000001</v>
       </c>
       <c r="G24" s="12">
         <v>0</v>
       </c>
       <c r="H24" s="12">
@@ -38815,66 +38815,66 @@
       <c r="AO24" s="13">
         <v>52.919580000000003</v>
       </c>
       <c r="AP24" s="13">
         <v>224.93904000000001</v>
       </c>
       <c r="AQ24" s="13">
         <v>0</v>
       </c>
       <c r="AR24" s="13">
         <v>0</v>
       </c>
       <c r="AS24" s="13">
         <v>43.653599999999997</v>
       </c>
       <c r="AT24" s="13">
         <v>264.02319999999997</v>
       </c>
       <c r="AU24" s="13">
         <v>0</v>
       </c>
       <c r="AV24" s="13">
         <v>0</v>
       </c>
       <c r="AW24" s="13">
-        <v>25.395</v>
+        <v>29.901720000000001</v>
       </c>
       <c r="AX24" s="13">
-        <v>148.17478</v>
+        <v>177.08539999999999</v>
       </c>
       <c r="AY24" s="13">
         <v>0</v>
       </c>
       <c r="AZ24" s="13">
         <v>0</v>
       </c>
       <c r="BA24" s="13">
-        <v>21.594360000000002</v>
+        <v>25.00132</v>
       </c>
       <c r="BB24" s="13">
-        <v>138.00793999999999</v>
+        <v>161.09554</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A25" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="12">
         <v>999.36800000000005</v>
       </c>
       <c r="D25" s="12">
         <v>915.49251000000004</v>
       </c>
       <c r="E25" s="12">
         <v>112.04689999999999</v>
       </c>
       <c r="F25" s="12">
         <v>631.12599999999998</v>
       </c>
       <c r="G25" s="12">
         <v>617.04012</v>
       </c>
       <c r="H25" s="12">
@@ -38983,66 +38983,66 @@
       <c r="AO25" s="13">
         <v>349.78800000000001</v>
       </c>
       <c r="AP25" s="13">
         <v>729.93515000000002</v>
       </c>
       <c r="AQ25" s="13">
         <v>15.3</v>
       </c>
       <c r="AR25" s="13">
         <v>9.6296599999999994</v>
       </c>
       <c r="AS25" s="13">
         <v>747.23580000000004</v>
       </c>
       <c r="AT25" s="13">
         <v>1104.87997</v>
       </c>
       <c r="AU25" s="13">
         <v>15.3</v>
       </c>
       <c r="AV25" s="13">
         <v>9.6296599999999994</v>
       </c>
       <c r="AW25" s="13">
-        <v>200.41324</v>
+        <v>205.27323999999999</v>
       </c>
       <c r="AX25" s="13">
-        <v>377.75529999999998</v>
+        <v>405.07371000000001</v>
       </c>
       <c r="AY25" s="13">
         <v>0</v>
       </c>
       <c r="AZ25" s="13">
         <v>0</v>
       </c>
       <c r="BA25" s="13">
-        <v>57.797040000000003</v>
+        <v>62.560839999999999</v>
       </c>
       <c r="BB25" s="13">
-        <v>156.46062000000001</v>
+        <v>173.87555</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="15" customFormat="1" ht="127.5">
       <c r="A26" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="12">
         <v>0</v>
       </c>
       <c r="D26" s="12">
         <v>0</v>
       </c>
       <c r="E26" s="12">
         <v>4.9809999999999999</v>
       </c>
       <c r="F26" s="12">
         <v>6.7810499999999996</v>
       </c>
       <c r="G26" s="12">
         <v>0</v>
       </c>
       <c r="H26" s="12">
@@ -39151,66 +39151,66 @@
       <c r="AO26" s="13">
         <v>10.179</v>
       </c>
       <c r="AP26" s="13">
         <v>10.29927</v>
       </c>
       <c r="AQ26" s="13">
         <v>0</v>
       </c>
       <c r="AR26" s="13">
         <v>0</v>
       </c>
       <c r="AS26" s="13">
         <v>4.6520000000000001</v>
       </c>
       <c r="AT26" s="13">
         <v>6.7200600000000001</v>
       </c>
       <c r="AU26" s="13">
         <v>0</v>
       </c>
       <c r="AV26" s="13">
         <v>0</v>
       </c>
       <c r="AW26" s="13">
-        <v>3.0634000000000001</v>
+        <v>3.3033999999999999</v>
       </c>
       <c r="AX26" s="13">
-        <v>4.2749199999999998</v>
+        <v>4.45444</v>
       </c>
       <c r="AY26" s="13">
         <v>0</v>
       </c>
       <c r="AZ26" s="13">
         <v>0</v>
       </c>
       <c r="BA26" s="13">
-        <v>1.5424</v>
+        <v>1.859</v>
       </c>
       <c r="BB26" s="13">
-        <v>2.60887</v>
+        <v>3.3064200000000001</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="15" customFormat="1" ht="12.75">
       <c r="A27" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="12">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="D27" s="12">
         <v>7.8340000000000007E-2</v>
       </c>
       <c r="E27" s="12">
         <v>1.0669999999999999</v>
       </c>
       <c r="F27" s="12">
         <v>3.82192</v>
       </c>
       <c r="G27" s="12">
         <v>0</v>
       </c>
       <c r="H27" s="12">
@@ -39319,66 +39319,66 @@
       <c r="AO27" s="13">
         <v>2.3323299999999998</v>
       </c>
       <c r="AP27" s="13">
         <v>6.93086</v>
       </c>
       <c r="AQ27" s="13">
         <v>0</v>
       </c>
       <c r="AR27" s="13">
         <v>0</v>
       </c>
       <c r="AS27" s="13">
         <v>1.6059000000000001</v>
       </c>
       <c r="AT27" s="13">
         <v>6.6031500000000003</v>
       </c>
       <c r="AU27" s="13">
         <v>0</v>
       </c>
       <c r="AV27" s="13">
         <v>0</v>
       </c>
       <c r="AW27" s="13">
-        <v>0.99</v>
+        <v>1.0349999999999999</v>
       </c>
       <c r="AX27" s="13">
-        <v>3.0168200000000001</v>
+        <v>3.1835200000000001</v>
       </c>
       <c r="AY27" s="13">
         <v>0</v>
       </c>
       <c r="AZ27" s="13">
         <v>0</v>
       </c>
       <c r="BA27" s="13">
-        <v>0.60150000000000003</v>
+        <v>0.6915</v>
       </c>
       <c r="BB27" s="13">
-        <v>3.2892000000000001</v>
+        <v>3.7259099999999998</v>
       </c>
     </row>
     <row r="28" spans="1:54" s="15" customFormat="1" ht="38.25">
       <c r="A28" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C28" s="12">
         <v>0</v>
       </c>
       <c r="D28" s="12">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>2</v>
       </c>
       <c r="F28" s="12">
         <v>1.6466499999999999</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
@@ -39651,54 +39651,54 @@
       <c r="AO29" s="13">
         <v>2.46</v>
       </c>
       <c r="AP29" s="13">
         <v>5.5713800000000004</v>
       </c>
       <c r="AQ29" s="13">
         <v>0</v>
       </c>
       <c r="AR29" s="13">
         <v>0</v>
       </c>
       <c r="AS29" s="13">
         <v>23.826000000000001</v>
       </c>
       <c r="AT29" s="13">
         <v>83.132199999999997</v>
       </c>
       <c r="AU29" s="13">
         <v>0</v>
       </c>
       <c r="AV29" s="13">
         <v>0</v>
       </c>
       <c r="AW29" s="13">
-        <v>7.5289999999999999</v>
+        <v>10.909000000000001</v>
       </c>
       <c r="AX29" s="13">
-        <v>33.469200000000001</v>
+        <v>44.030200000000001</v>
       </c>
       <c r="AY29" s="13">
         <v>12.94</v>
       </c>
       <c r="AZ29" s="13">
         <v>173.03</v>
       </c>
       <c r="BA29" s="13">
         <v>137.268</v>
       </c>
       <c r="BB29" s="13">
         <v>73.862610000000004</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="15" customFormat="1" ht="127.5">
       <c r="A30" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="22" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D30" s="12" t="s">
@@ -40147,66 +40147,66 @@
       <c r="AO32" s="13">
         <v>6.3450000000000006E-2</v>
       </c>
       <c r="AP32" s="13">
         <v>51.513829999999999</v>
       </c>
       <c r="AQ32" s="13">
         <v>0</v>
       </c>
       <c r="AR32" s="13">
         <v>0</v>
       </c>
       <c r="AS32" s="13">
         <v>9.0800000000000006E-2</v>
       </c>
       <c r="AT32" s="13">
         <v>106.8249</v>
       </c>
       <c r="AU32" s="13">
         <v>0</v>
       </c>
       <c r="AV32" s="13">
         <v>0</v>
       </c>
       <c r="AW32" s="13">
-        <v>4.2049999999999997E-2</v>
+        <v>4.9549999999999997E-2</v>
       </c>
       <c r="AX32" s="13">
-        <v>43.086739999999999</v>
+        <v>53.854399999999998</v>
       </c>
       <c r="AY32" s="13">
         <v>0</v>
       </c>
       <c r="AZ32" s="13">
         <v>0</v>
       </c>
       <c r="BA32" s="13">
-        <v>4.0079999999999998E-2</v>
+        <v>6.4680000000000001E-2</v>
       </c>
       <c r="BB32" s="13">
-        <v>46.360010000000003</v>
+        <v>82.691730000000007</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="15" customFormat="1" ht="25.5">
       <c r="A33" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="22" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="H33" s="12" t="s">
@@ -40866,93 +40866,93 @@
       <c r="AI37" s="21"/>
       <c r="AJ37" s="21"/>
       <c r="AK37" s="21"/>
       <c r="AL37" s="21"/>
       <c r="AM37" s="21"/>
       <c r="AN37" s="21"/>
       <c r="AO37" s="21"/>
       <c r="AP37" s="21"/>
       <c r="AQ37" s="21"/>
       <c r="AR37" s="21"/>
       <c r="AS37" s="21"/>
       <c r="AT37" s="21"/>
       <c r="AU37" s="21"/>
       <c r="AV37" s="21"/>
       <c r="AW37" s="21"/>
       <c r="AX37" s="21"/>
     </row>
     <row r="38" spans="1:54" s="28" customFormat="1" ht="11.25" customHeight="1">
       <c r="A38" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="A1:BB1"/>
+    <mergeCell ref="A2:BB2"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="Q5:R5"/>
-    <mergeCell ref="AM5:AN5"/>
-[...25 lines deleted...]
-    <mergeCell ref="U5:V5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>