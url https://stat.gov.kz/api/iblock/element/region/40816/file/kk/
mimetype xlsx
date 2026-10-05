--- v5 (2026-09-14)
+++ v6 (2026-10-05)
@@ -1,87 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="2015-2026" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="2015-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026'!$A$6:$AP$140</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026'!$3:$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2015-2026'!$A$6:$AP$140</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2015-2026'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AQ6" i="1" l="1"/>
   <c r="AR6" i="1"/>
   <c r="AS6" i="1"/>
   <c r="AT6" i="1"/>
   <c r="AX6" i="1" l="1"/>
   <c r="AW6" i="1"/>
   <c r="AV6" i="1"/>
   <c r="AU6" i="1"/>
   <c r="AL6" i="1" l="1"/>
   <c r="AK6" i="1"/>
   <c r="AJ6" i="1"/>
   <c r="AI6" i="1"/>
   <c r="AN6" i="1" l="1"/>
   <c r="AO6" i="1"/>
   <c r="AP6" i="1"/>
   <c r="AM6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2126" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2162" uniqueCount="321">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, свежее или охлажденное</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, замороженное</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
@@ -874,61 +878,188 @@
     <t>Соль (включая соль столовую и денатурированную) и хлорид натрия чистый, растворенные или не растворенные в воде, а также содержащие добавки агентов, вода морская</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Азық-түлік тауарлары бойынша Қостанай обласы экспорты және импорты</t>
   </si>
   <si>
     <t>ЕАЭО СЭҚТН</t>
   </si>
   <si>
     <t>Тауардың атауы</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
 </t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-маусым*</t>
+    <t>2026 жылғы қаңтар-шілде*</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың АҚШ доллары, тонна</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2015 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>1-ТС нысаны " Еуразиялық экономикалық одаққа мүше мемлекеттермен өзара тауарлар саудасы туралы есеп"  (айлық)</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/115/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/95/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сауда статистикасы басқармасы </t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Ирина Демиденко</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 714 2 536363</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>i.demidenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/kostanay/dynamic-tables/4481/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2972493?keyword=</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-» – құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="52">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1139,52 +1270,168 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="32">
+  <fills count="38">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
@@ -1304,52 +1551,83 @@
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="19">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="41"/>
@@ -1535,52 +1813,67 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="83">
+  <cellStyleXfs count="1783">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="4" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="18" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
@@ -1696,52 +1989,1755 @@
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -1761,184 +3757,1958 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="81" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="83" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="14" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="38" fillId="32" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="38" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="13" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="13" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="13" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="13" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="88" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="88" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="90" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="91" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="90" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="91" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="9"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="88" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="14" xfId="83" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="15" xfId="83" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="83">
+  <cellStyles count="1783">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="93"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="94"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="95"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="96"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="97"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="98"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="99"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="100"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="101"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="102"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="103"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="104"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="105"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="106"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="107"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="108"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="109"/>
+    <cellStyle name="20% - Акцент1 2 26" xfId="92"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="110"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="111"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="112"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="113"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="114"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="115"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="116"/>
+    <cellStyle name="20% - Акцент1 3" xfId="117"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="118"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="119"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="120"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="121"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="122"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="123"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="124"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="125"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="126"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="127"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="128"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="129"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="130"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="131"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="132"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="133"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="134"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="135"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="136"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="137"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="138"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="139"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="140"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="141"/>
+    <cellStyle name="20% - Акцент1 4" xfId="142"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="143"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="144"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="145"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="146"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="147"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="148"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="149"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="150"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="151"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="152"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="153"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="154"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="155"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="156"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="157"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="158"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="159"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="160"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="161"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="162"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="163"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="164"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="165"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="166"/>
+    <cellStyle name="20% - Акцент1 5" xfId="167"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="168"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="169"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="170"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="171"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="172"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="173"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="174"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="175"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="176"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="177"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="178"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="179"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="180"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="181"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="182"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="183"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="184"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="185"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="186"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="187"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="188"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="189"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="190"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="191"/>
+    <cellStyle name="20% - Акцент1 6" xfId="192"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="193"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="194"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="195"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="196"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="197"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="198"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="199"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="200"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="201"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="202"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="203"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="204"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="205"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="206"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="207"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="208"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="209"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="210"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="211"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="212"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="213"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="214"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="215"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="216"/>
+    <cellStyle name="20% - Акцент1 7" xfId="217"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="218"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="219"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="220"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="221"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="222"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="223"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="224"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="225"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="226"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="227"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="228"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="229"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="230"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="231"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="232"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="233"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="234"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="235"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="236"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="237"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="238"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="239"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="240"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="241"/>
+    <cellStyle name="20% - Акцент1 8" xfId="242"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="243"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="244"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="245"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="246"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="247"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="248"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="249"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="250"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="251"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="252"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="253"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="254"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="255"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="256"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="257"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="258"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="259"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="260"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="261"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="262"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="263"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="264"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="265"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="266"/>
+    <cellStyle name="20% - Акцент1 9" xfId="267"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="268"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="269"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="270"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="271"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="272"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="273"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="274"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="275"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="276"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="277"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="278"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="279"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="280"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="281"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="282"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="283"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="284"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="285"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="286"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="287"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="288"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="289"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="290"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="291"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="293"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="294"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="295"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="296"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="297"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="298"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="299"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="300"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="301"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="302"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="303"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="304"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="305"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="306"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="307"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="308"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="309"/>
+    <cellStyle name="20% - Акцент2 2 26" xfId="292"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="310"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="311"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="312"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="313"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="314"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="315"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="316"/>
+    <cellStyle name="20% - Акцент2 3" xfId="317"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="318"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="319"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="320"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="321"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="322"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="323"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="324"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="325"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="326"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="327"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="328"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="329"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="330"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="331"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="332"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="333"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="334"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="335"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="336"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="337"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="338"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="339"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="340"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="341"/>
+    <cellStyle name="20% - Акцент2 4" xfId="342"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="343"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="344"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="345"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="346"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="347"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="348"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="349"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="350"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="351"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="352"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="353"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="354"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="355"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="356"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="357"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="358"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="359"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="360"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="361"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="362"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="363"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="364"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="365"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="366"/>
+    <cellStyle name="20% - Акцент2 5" xfId="367"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="368"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="369"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="370"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="371"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="372"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="373"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="374"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="375"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="376"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="377"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="378"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="379"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="380"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="381"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="382"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="383"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="384"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="385"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="386"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="387"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="388"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="389"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="390"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="391"/>
+    <cellStyle name="20% - Акцент2 6" xfId="392"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="393"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="394"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="395"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="396"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="397"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="398"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="399"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="400"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="401"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="402"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="403"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="404"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="405"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="406"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="407"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="408"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="409"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="410"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="411"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="412"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="413"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="414"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="415"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="416"/>
+    <cellStyle name="20% - Акцент2 7" xfId="417"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="418"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="419"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="420"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="421"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="422"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="423"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="424"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="425"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="426"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="427"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="428"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="429"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="430"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="431"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="432"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="433"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="434"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="435"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="436"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="437"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="438"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="439"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="440"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="441"/>
+    <cellStyle name="20% - Акцент2 8" xfId="442"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="443"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="444"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="445"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="446"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="447"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="448"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="449"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="450"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="451"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="452"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="453"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="454"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="455"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="456"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="457"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="458"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="459"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="460"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="461"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="462"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="463"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="464"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="465"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="466"/>
+    <cellStyle name="20% - Акцент2 9" xfId="467"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="468"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="469"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="470"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="471"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="472"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="473"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="474"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="475"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="476"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="477"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="478"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="479"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="480"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="481"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="482"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="483"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="484"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="485"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="486"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="487"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="488"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="489"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="490"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="491"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="493"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="494"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="495"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="496"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="497"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="498"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="499"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="500"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="501"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="502"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="503"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="504"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="505"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="506"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="507"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="508"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="509"/>
+    <cellStyle name="20% - Акцент3 2 26" xfId="492"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="510"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="511"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="512"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="513"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="514"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="515"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="516"/>
+    <cellStyle name="20% - Акцент3 3" xfId="517"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="518"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="519"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="520"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="521"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="522"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="523"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="524"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="525"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="526"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="527"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="528"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="529"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="530"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="531"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="532"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="533"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="534"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="535"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="536"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="537"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="538"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="539"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="540"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="541"/>
+    <cellStyle name="20% - Акцент3 4" xfId="542"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="543"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="544"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="545"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="546"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="547"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="548"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="549"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="550"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="551"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="552"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="553"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="554"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="555"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="556"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="557"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="558"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="559"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="560"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="561"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="562"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="563"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="564"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="565"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="566"/>
+    <cellStyle name="20% - Акцент3 5" xfId="567"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="568"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="569"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="570"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="571"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="572"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="573"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="574"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="575"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="576"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="577"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="578"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="579"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="580"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="581"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="582"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="583"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="584"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="585"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="586"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="587"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="588"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="589"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="590"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="591"/>
+    <cellStyle name="20% - Акцент3 6" xfId="592"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="593"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="594"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="595"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="596"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="597"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="598"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="599"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="600"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="601"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="602"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="603"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="604"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="605"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="606"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="607"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="608"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="609"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="610"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="611"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="612"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="613"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="614"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="615"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="616"/>
+    <cellStyle name="20% - Акцент3 7" xfId="617"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="618"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="619"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="620"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="621"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="622"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="623"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="624"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="625"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="626"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="627"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="628"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="629"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="630"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="631"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="632"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="633"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="634"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="635"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="636"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="637"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="638"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="639"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="640"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="641"/>
+    <cellStyle name="20% - Акцент3 8" xfId="642"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="643"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="644"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="645"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="646"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="647"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="648"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="649"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="650"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="651"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="652"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="653"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="654"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="655"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="656"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="657"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="658"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="659"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="660"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="661"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="662"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="663"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="664"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="665"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="666"/>
+    <cellStyle name="20% - Акцент3 9" xfId="667"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="668"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="669"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="670"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="671"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="672"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="673"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="674"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="675"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="676"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="677"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="678"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="679"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="680"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="681"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="682"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="683"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="684"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="685"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="686"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="687"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="688"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="689"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="690"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="691"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="693"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="694"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="695"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="696"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="697"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="698"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="699"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="700"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="701"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="702"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="703"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="704"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="705"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="706"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="707"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="708"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="709"/>
+    <cellStyle name="20% - Акцент4 2 26" xfId="692"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="710"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="711"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="712"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="713"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="714"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="715"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="716"/>
+    <cellStyle name="20% - Акцент4 3" xfId="717"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="718"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="719"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="720"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="721"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="722"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="723"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="724"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="725"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="726"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="727"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="728"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="729"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="730"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="731"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="732"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="733"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="734"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="735"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="736"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="737"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="738"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="739"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="740"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="741"/>
+    <cellStyle name="20% - Акцент4 4" xfId="742"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="743"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="744"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="745"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="746"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="747"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="748"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="749"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="750"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="751"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="752"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="753"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="754"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="755"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="756"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="757"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="758"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="759"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="760"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="761"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="762"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="763"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="764"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="765"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="766"/>
+    <cellStyle name="20% - Акцент4 5" xfId="767"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="768"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="769"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="770"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="771"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="772"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="773"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="774"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="775"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="776"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="777"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="778"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="779"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="780"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="781"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="782"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="783"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="784"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="785"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="786"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="787"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="788"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="789"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="790"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="791"/>
+    <cellStyle name="20% - Акцент4 6" xfId="792"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="793"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="794"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="795"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="796"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="797"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="798"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="799"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="800"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="801"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="802"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="803"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="804"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="805"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="806"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="807"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="808"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="809"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="810"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="811"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="812"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="813"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="814"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="815"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="816"/>
+    <cellStyle name="20% - Акцент4 7" xfId="817"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="818"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="819"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="820"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="821"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="822"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="823"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="824"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="825"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="826"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="827"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="828"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="829"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="830"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="831"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="832"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="833"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="834"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="835"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="836"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="837"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="838"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="839"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="840"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="841"/>
+    <cellStyle name="20% - Акцент4 8" xfId="842"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="843"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="844"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="845"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="846"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="847"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="848"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="849"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="850"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="851"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="852"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="853"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="854"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="855"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="856"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="857"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="858"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="859"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="860"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="861"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="862"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="863"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="864"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="865"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="866"/>
+    <cellStyle name="20% - Акцент4 9" xfId="867"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="868"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="869"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="870"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="871"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="872"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="873"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="874"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="875"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="876"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="877"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="878"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="879"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="880"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="881"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="882"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="883"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="884"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="885"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="886"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="887"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="888"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="889"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="890"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="891"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="893"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="894"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="895"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="896"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="897"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="898"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="899"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="900"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="901"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="902"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="903"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="904"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="905"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="906"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="907"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="908"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="909"/>
+    <cellStyle name="40% - Акцент3 2 26" xfId="892"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="910"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="911"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="912"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="913"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="914"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="915"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="916"/>
+    <cellStyle name="40% - Акцент3 3" xfId="917"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="918"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="919"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="920"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="921"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="922"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="923"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="924"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="925"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="926"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="927"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="928"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="929"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="930"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="931"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="932"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="933"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="934"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="935"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="936"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="937"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="938"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="939"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="940"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="941"/>
+    <cellStyle name="40% - Акцент3 4" xfId="942"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="943"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="944"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="945"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="946"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="947"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="948"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="949"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="950"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="951"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="952"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="953"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="954"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="955"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="956"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="957"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="958"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="959"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="960"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="961"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="962"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="963"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="964"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="965"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="966"/>
+    <cellStyle name="40% - Акцент3 5" xfId="967"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="968"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="969"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="970"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="971"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="972"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="973"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="974"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="975"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="976"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="977"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="978"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="979"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="980"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="981"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="982"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="983"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="984"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="985"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="986"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="987"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="988"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="989"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="990"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="991"/>
+    <cellStyle name="40% - Акцент3 6" xfId="992"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="993"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="994"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="995"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="996"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="997"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="998"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="999"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="1000"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="1001"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="1002"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="1003"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="1004"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="1005"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="1006"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="1007"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="1008"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="1009"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="1010"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="1011"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="1012"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="1013"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="1014"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="1015"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="1016"/>
+    <cellStyle name="40% - Акцент3 7" xfId="1017"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="1018"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="1019"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="1020"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="1021"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="1022"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="1023"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="1024"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="1025"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="1026"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="1027"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="1028"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="1029"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="1030"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="1031"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="1032"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="1033"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="1034"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="1035"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="1036"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="1037"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="1038"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="1039"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="1040"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="1041"/>
+    <cellStyle name="40% - Акцент3 8" xfId="1042"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="1043"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="1044"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="1045"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="1046"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="1047"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="1048"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="1049"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="1050"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="1051"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="1052"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="1053"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="1054"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="1055"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="1056"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="1057"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="1058"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="1059"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="1060"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="1061"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="1062"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="1063"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="1064"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="1065"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="1066"/>
+    <cellStyle name="40% - Акцент3 9" xfId="1067"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="1068"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="1069"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="1070"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="1071"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="1072"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="1073"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="1074"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="1075"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="1076"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="1077"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1078"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1079"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1080"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1081"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1082"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1083"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1084"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1085"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1086"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1087"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1088"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1089"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1090"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1091"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1093"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1094"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1095"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1096"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1097"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1098"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1099"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1100"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1101"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1102"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1103"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1104"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1105"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1106"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1107"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1108"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1109"/>
+    <cellStyle name="60% - Акцент3 2 26" xfId="1092"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1110"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1111"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1112"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1113"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1114"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1115"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1116"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1117"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1118"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1119"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1120"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1121"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1122"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1123"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1124"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1125"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1126"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1127"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1128"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1129"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1130"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1131"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1132"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1133"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1134"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1135"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1136"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1137"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1138"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1139"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1140"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1141"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1142"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1143"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1144"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1145"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1146"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1147"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1148"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1149"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1150"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1151"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1152"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1153"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1154"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1155"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1156"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1157"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1158"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1159"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1160"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1161"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1162"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1163"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1164"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1165"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1166"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1167"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1168"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1169"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1170"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1171"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1172"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1173"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1174"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1175"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1176"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1177"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1178"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1179"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1180"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1181"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1182"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1183"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1184"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1185"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1186"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1187"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1188"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1189"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1190"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1191"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1192"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1193"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1194"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1195"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1196"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1197"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1198"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1199"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1200"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1201"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1202"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1203"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1204"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1205"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1206"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1207"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1208"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1209"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1210"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1211"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1212"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1213"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1214"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1215"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1216"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1217"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1218"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1219"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1220"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1221"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1222"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1223"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1224"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1225"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1226"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1227"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1228"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1229"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1230"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1231"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1232"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1233"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1234"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1235"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1236"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1237"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1238"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1239"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1240"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1241"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1242"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1243"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1244"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1245"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1246"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1247"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1248"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1249"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1250"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1251"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1252"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1253"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1254"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1255"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1256"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1257"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1258"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1259"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1260"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1261"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1262"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1263"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1264"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1265"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1266"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1267"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1268"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1269"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1270"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1271"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1272"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1273"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1274"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1275"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1276"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1277"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1278"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1279"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1280"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1281"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1282"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1283"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1284"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1285"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1286"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1287"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1288"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1289"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1290"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1291"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1293"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1294"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1295"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1296"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1297"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1298"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1299"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1300"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1301"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1302"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1303"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1304"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1305"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1306"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1307"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1308"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1309"/>
+    <cellStyle name="60% - Акцент4 2 26" xfId="1292"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1310"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1311"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1312"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1313"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1314"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1315"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1316"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1317"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1318"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1319"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1320"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1321"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1322"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1323"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1324"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1325"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1326"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1327"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1328"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1329"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1330"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1331"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1332"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1333"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1334"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1335"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1336"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1337"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1338"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1339"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1340"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1341"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1342"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1343"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1344"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1345"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1346"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1347"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1348"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1349"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1350"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1351"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1352"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1353"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1354"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1355"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1356"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1357"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1358"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1359"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1360"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1361"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1362"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1363"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1364"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1365"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1366"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1367"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1368"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1369"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1370"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1371"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1372"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1373"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1374"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1375"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1376"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1377"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1378"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1379"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1380"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1381"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1382"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1383"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1384"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1385"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1386"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1387"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1388"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1389"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1390"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1391"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1392"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1393"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1394"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1395"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1396"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1397"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1398"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1399"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1400"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1401"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1402"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1403"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1404"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1405"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1406"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1407"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1408"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1409"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1410"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1411"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1412"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1413"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1414"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1415"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1416"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1417"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1418"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1419"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1420"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1421"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1422"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1423"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1424"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1425"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1426"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1427"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1428"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1429"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1430"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1431"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1432"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1433"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1434"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1435"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1436"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1437"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1438"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1439"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1440"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1441"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1442"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1443"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1444"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1445"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1446"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1447"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1448"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1449"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1450"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1451"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1452"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1453"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1454"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1455"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1456"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1457"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1458"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1459"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1460"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1461"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1462"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1463"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1464"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1465"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1466"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1467"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1468"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1469"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1470"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1471"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1472"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1473"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1474"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1475"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1476"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1477"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1478"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1479"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1480"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1481"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1482"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1483"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1484"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1485"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1486"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1487"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1488"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1489"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1490"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1491"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1493"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1494"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1495"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1496"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1497"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1498"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1499"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1500"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1501"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1502"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1503"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1504"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1505"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1506"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1507"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1508"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1509"/>
+    <cellStyle name="60% - Акцент6 2 26" xfId="1492"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1510"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1511"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1512"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1513"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1514"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1515"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1516"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1517"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1518"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1519"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1520"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1521"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1522"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1523"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1524"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1525"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1526"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1527"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1528"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1529"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1530"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1531"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1532"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1533"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1534"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1535"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1536"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1537"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1538"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1539"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1540"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1541"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1542"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1543"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1544"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1545"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1546"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1547"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1548"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1549"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1550"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1551"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1552"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1553"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1554"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1555"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1556"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1557"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1558"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1559"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1560"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1561"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1562"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1563"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1564"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1565"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1566"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1567"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1568"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1569"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1570"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1571"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1572"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1573"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1574"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1575"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1576"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1577"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1578"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1579"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1580"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1581"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1582"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1583"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1584"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1585"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1586"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1587"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1588"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1589"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1590"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1591"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1592"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1593"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1594"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1595"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1596"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1597"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1598"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1599"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1600"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1601"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1602"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1603"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1604"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1605"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1606"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1607"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1608"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1609"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1610"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1611"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1612"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1613"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1614"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1615"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1616"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1617"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1618"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1619"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1620"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1621"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1622"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1623"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1624"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1625"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1626"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1627"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1628"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1629"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1630"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1631"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1632"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1633"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1634"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1635"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1636"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1637"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1638"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1639"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1640"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1641"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1642"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1643"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1644"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1645"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1646"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1647"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1648"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1649"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1650"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1651"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1652"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1653"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1654"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1655"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1656"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1657"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1658"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1659"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1660"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1661"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1662"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1663"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1664"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1665"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1666"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1667"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1668"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1669"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1670"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1671"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1672"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1673"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1674"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1675"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1676"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1677"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1678"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1679"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1680"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1681"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1682"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1683"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1684"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1685"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1686"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1687"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1688"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1689"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1690"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1691"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
     <cellStyle name="SAPBEXchaText" xfId="23"/>
     <cellStyle name="SAPBEXexcBad7" xfId="24"/>
     <cellStyle name="SAPBEXexcBad8" xfId="25"/>
     <cellStyle name="SAPBEXexcBad9" xfId="26"/>
     <cellStyle name="SAPBEXexcCritical4" xfId="27"/>
     <cellStyle name="SAPBEXexcCritical5" xfId="28"/>
     <cellStyle name="SAPBEXexcCritical6" xfId="29"/>
     <cellStyle name="SAPBEXexcGood1" xfId="30"/>
     <cellStyle name="SAPBEXexcGood2" xfId="31"/>
     <cellStyle name="SAPBEXexcGood3" xfId="32"/>
     <cellStyle name="SAPBEXfilterDrill" xfId="33"/>
     <cellStyle name="SAPBEXfilterItem" xfId="34"/>
     <cellStyle name="SAPBEXfilterText" xfId="35"/>
     <cellStyle name="SAPBEXformats" xfId="36"/>
     <cellStyle name="SAPBEXheaderItem" xfId="37"/>
     <cellStyle name="SAPBEXheaderText" xfId="38"/>
     <cellStyle name="SAPBEXHLevel0" xfId="39"/>
     <cellStyle name="SAPBEXHLevel0X" xfId="40"/>
     <cellStyle name="SAPBEXHLevel1" xfId="41"/>
     <cellStyle name="SAPBEXHLevel1X" xfId="42"/>
     <cellStyle name="SAPBEXHLevel2" xfId="43"/>
     <cellStyle name="SAPBEXHLevel2X" xfId="44"/>
     <cellStyle name="SAPBEXHLevel3" xfId="45"/>
     <cellStyle name="SAPBEXHLevel3X" xfId="46"/>
     <cellStyle name="SAPBEXresData" xfId="47"/>
     <cellStyle name="SAPBEXresDataEmph" xfId="48"/>
     <cellStyle name="SAPBEXresItem" xfId="49"/>
     <cellStyle name="SAPBEXresItemX" xfId="50"/>
     <cellStyle name="SAPBEXstdData" xfId="51"/>
     <cellStyle name="SAPBEXstdDataEmph" xfId="52"/>
     <cellStyle name="SAPBEXstdItem" xfId="53"/>
     <cellStyle name="SAPBEXstdItemX" xfId="54"/>
     <cellStyle name="SAPBEXtitle" xfId="55"/>
     <cellStyle name="SAPBEXundefined" xfId="56"/>
     <cellStyle name="Акцент1 2" xfId="57"/>
     <cellStyle name="Акцент2 2" xfId="58"/>
     <cellStyle name="Акцент3 2" xfId="59"/>
     <cellStyle name="Акцент4 2" xfId="60"/>
     <cellStyle name="Акцент5 2" xfId="61"/>
     <cellStyle name="Акцент6 2" xfId="62"/>
     <cellStyle name="Ввод  2" xfId="63"/>
     <cellStyle name="Вывод 2" xfId="64"/>
     <cellStyle name="Вычисление 2" xfId="65"/>
+    <cellStyle name="Гиперссылка" xfId="84" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="85"/>
     <cellStyle name="Заголовок 1 2" xfId="66"/>
     <cellStyle name="Заголовок 2 2" xfId="67"/>
     <cellStyle name="Заголовок 3 2" xfId="68"/>
     <cellStyle name="Заголовок 4 2" xfId="69"/>
     <cellStyle name="Итог 2" xfId="70"/>
     <cellStyle name="Контрольная ячейка 2" xfId="71"/>
     <cellStyle name="Название 2" xfId="72"/>
+    <cellStyle name="Название 2 2" xfId="1693"/>
+    <cellStyle name="Название 2 3" xfId="1692"/>
     <cellStyle name="Нейтральный 2" xfId="73"/>
+    <cellStyle name="Нейтральный 2 2" xfId="1694"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="74"/>
+    <cellStyle name="Обычный 2 2" xfId="1695"/>
+    <cellStyle name="Обычный 2 2 2" xfId="87"/>
+    <cellStyle name="Обычный 2 2 3" xfId="1696"/>
+    <cellStyle name="Обычный 2 2_01_Б-18-38-М" xfId="86"/>
+    <cellStyle name="Обычный 2 3" xfId="1697"/>
+    <cellStyle name="Обычный 2 4" xfId="88"/>
+    <cellStyle name="Обычный 2 4 2" xfId="83"/>
+    <cellStyle name="Обычный 2 5" xfId="91"/>
     <cellStyle name="Обычный 3" xfId="82"/>
+    <cellStyle name="Обычный 3 2" xfId="1698"/>
+    <cellStyle name="Обычный 3 3" xfId="89"/>
     <cellStyle name="Обычный 4" xfId="81"/>
+    <cellStyle name="Обычный 4 2" xfId="90"/>
+    <cellStyle name="Обычный 4 3" xfId="1699"/>
     <cellStyle name="Плохой 2" xfId="75"/>
     <cellStyle name="Пояснение 2" xfId="76"/>
     <cellStyle name="Примечание 2" xfId="77"/>
+    <cellStyle name="Примечание 2 10" xfId="1701"/>
+    <cellStyle name="Примечание 2 11" xfId="1700"/>
+    <cellStyle name="Примечание 2 2" xfId="1702"/>
+    <cellStyle name="Примечание 2 3" xfId="1703"/>
+    <cellStyle name="Примечание 2 4" xfId="1704"/>
+    <cellStyle name="Примечание 2 5" xfId="1705"/>
+    <cellStyle name="Примечание 2 6" xfId="1706"/>
+    <cellStyle name="Примечание 2 7" xfId="1707"/>
+    <cellStyle name="Примечание 2 8" xfId="1708"/>
+    <cellStyle name="Примечание 2 9" xfId="1709"/>
+    <cellStyle name="Примечание 3" xfId="1710"/>
+    <cellStyle name="Примечание 3 10" xfId="1711"/>
+    <cellStyle name="Примечание 3 11" xfId="1712"/>
+    <cellStyle name="Примечание 3 12" xfId="1713"/>
+    <cellStyle name="Примечание 3 13" xfId="1714"/>
+    <cellStyle name="Примечание 3 14" xfId="1715"/>
+    <cellStyle name="Примечание 3 15" xfId="1716"/>
+    <cellStyle name="Примечание 3 16" xfId="1717"/>
+    <cellStyle name="Примечание 3 17" xfId="1718"/>
+    <cellStyle name="Примечание 3 18" xfId="1719"/>
+    <cellStyle name="Примечание 3 19" xfId="1720"/>
+    <cellStyle name="Примечание 3 2" xfId="1721"/>
+    <cellStyle name="Примечание 3 20" xfId="1722"/>
+    <cellStyle name="Примечание 3 21" xfId="1723"/>
+    <cellStyle name="Примечание 3 22" xfId="1724"/>
+    <cellStyle name="Примечание 3 23" xfId="1725"/>
+    <cellStyle name="Примечание 3 24" xfId="1726"/>
+    <cellStyle name="Примечание 3 25" xfId="1727"/>
+    <cellStyle name="Примечание 3 26" xfId="1728"/>
+    <cellStyle name="Примечание 3 27" xfId="1729"/>
+    <cellStyle name="Примечание 3 28" xfId="1730"/>
+    <cellStyle name="Примечание 3 29" xfId="1731"/>
+    <cellStyle name="Примечание 3 3" xfId="1732"/>
+    <cellStyle name="Примечание 3 30" xfId="1733"/>
+    <cellStyle name="Примечание 3 31" xfId="1734"/>
+    <cellStyle name="Примечание 3 32" xfId="1735"/>
+    <cellStyle name="Примечание 3 33" xfId="1736"/>
+    <cellStyle name="Примечание 3 34" xfId="1737"/>
+    <cellStyle name="Примечание 3 35" xfId="1738"/>
+    <cellStyle name="Примечание 3 36" xfId="1739"/>
+    <cellStyle name="Примечание 3 4" xfId="1740"/>
+    <cellStyle name="Примечание 3 5" xfId="1741"/>
+    <cellStyle name="Примечание 3 6" xfId="1742"/>
+    <cellStyle name="Примечание 3 7" xfId="1743"/>
+    <cellStyle name="Примечание 3 8" xfId="1744"/>
+    <cellStyle name="Примечание 3 9" xfId="1745"/>
+    <cellStyle name="Примечание 4" xfId="1746"/>
+    <cellStyle name="Примечание 4 10" xfId="1747"/>
+    <cellStyle name="Примечание 4 11" xfId="1748"/>
+    <cellStyle name="Примечание 4 12" xfId="1749"/>
+    <cellStyle name="Примечание 4 13" xfId="1750"/>
+    <cellStyle name="Примечание 4 14" xfId="1751"/>
+    <cellStyle name="Примечание 4 15" xfId="1752"/>
+    <cellStyle name="Примечание 4 16" xfId="1753"/>
+    <cellStyle name="Примечание 4 17" xfId="1754"/>
+    <cellStyle name="Примечание 4 18" xfId="1755"/>
+    <cellStyle name="Примечание 4 19" xfId="1756"/>
+    <cellStyle name="Примечание 4 2" xfId="1757"/>
+    <cellStyle name="Примечание 4 20" xfId="1758"/>
+    <cellStyle name="Примечание 4 21" xfId="1759"/>
+    <cellStyle name="Примечание 4 22" xfId="1760"/>
+    <cellStyle name="Примечание 4 23" xfId="1761"/>
+    <cellStyle name="Примечание 4 24" xfId="1762"/>
+    <cellStyle name="Примечание 4 25" xfId="1763"/>
+    <cellStyle name="Примечание 4 26" xfId="1764"/>
+    <cellStyle name="Примечание 4 27" xfId="1765"/>
+    <cellStyle name="Примечание 4 28" xfId="1766"/>
+    <cellStyle name="Примечание 4 29" xfId="1767"/>
+    <cellStyle name="Примечание 4 3" xfId="1768"/>
+    <cellStyle name="Примечание 4 30" xfId="1769"/>
+    <cellStyle name="Примечание 4 31" xfId="1770"/>
+    <cellStyle name="Примечание 4 32" xfId="1771"/>
+    <cellStyle name="Примечание 4 33" xfId="1772"/>
+    <cellStyle name="Примечание 4 34" xfId="1773"/>
+    <cellStyle name="Примечание 4 35" xfId="1774"/>
+    <cellStyle name="Примечание 4 36" xfId="1775"/>
+    <cellStyle name="Примечание 4 4" xfId="1776"/>
+    <cellStyle name="Примечание 4 5" xfId="1777"/>
+    <cellStyle name="Примечание 4 6" xfId="1778"/>
+    <cellStyle name="Примечание 4 7" xfId="1779"/>
+    <cellStyle name="Примечание 4 8" xfId="1780"/>
+    <cellStyle name="Примечание 4 9" xfId="1781"/>
     <cellStyle name="Связанная ячейка 2" xfId="78"/>
     <cellStyle name="Текст предупреждения 2" xfId="79"/>
+    <cellStyle name="Финансовый 2" xfId="1782"/>
     <cellStyle name="Хороший 2" xfId="80"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2183,348 +5953,1026 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/509666/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505816/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B211"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="82" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="2" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A2" s="25" t="s">
+        <v>279</v>
+      </c>
+      <c r="B2" s="26" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A3" s="25" t="s">
+        <v>281</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A4" s="25" t="s">
+        <v>282</v>
+      </c>
+      <c r="B4" s="27" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A5" s="28" t="s">
+        <v>284</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A6" s="28" t="s">
+        <v>285</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A7" s="28" t="s">
+        <v>287</v>
+      </c>
+      <c r="B7" s="30"/>
+    </row>
+    <row r="8" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A8" s="25" t="s">
+        <v>288</v>
+      </c>
+      <c r="B8" s="31" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="39">
+      <c r="A9" s="25" t="s">
+        <v>290</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="25" t="s">
+        <v>292</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A11" s="25" t="s">
+        <v>294</v>
+      </c>
+      <c r="B11" s="29"/>
+    </row>
+    <row r="12" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A12" s="33" t="s">
+        <v>295</v>
+      </c>
+      <c r="B12" s="40" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A13" s="34" t="s">
+        <v>297</v>
+      </c>
+      <c r="B13" s="41" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A14" s="51" t="s">
+        <v>299</v>
+      </c>
+      <c r="B14" s="38" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A15" s="52"/>
+      <c r="B15" s="38" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A16" s="35" t="s">
+        <v>300</v>
+      </c>
+      <c r="B16" s="39" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A17" s="25" t="s">
+        <v>301</v>
+      </c>
+      <c r="B17" s="36">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A18" s="25" t="s">
+        <v>302</v>
+      </c>
+      <c r="B18" s="36">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A19" s="25" t="s">
+        <v>303</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A20" s="25" t="s">
+        <v>305</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A21" s="25" t="s">
+        <v>307</v>
+      </c>
+      <c r="B21" s="37" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A22" s="25" t="s">
+        <v>309</v>
+      </c>
+      <c r="B22" s="42" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="24" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="25" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="26" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="27" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="28" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="29" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="30" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="31" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="32" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="33" ht="12.75" customHeight="1"/>
+    <row r="34" ht="12.75" customHeight="1"/>
+    <row r="35" ht="12.75" customHeight="1"/>
+    <row r="36" ht="12.75" customHeight="1"/>
+    <row r="37" ht="12.75" customHeight="1"/>
+    <row r="38" ht="12.75" customHeight="1"/>
+    <row r="39" ht="12.75" customHeight="1"/>
+    <row r="40" ht="12.75" customHeight="1"/>
+    <row r="41" ht="12.75" customHeight="1"/>
+    <row r="42" ht="12.75" customHeight="1"/>
+    <row r="43" ht="12.75" customHeight="1"/>
+    <row r="44" ht="12.75" customHeight="1"/>
+    <row r="45" ht="12.75" customHeight="1"/>
+    <row r="46" ht="12.75" customHeight="1"/>
+    <row r="47" ht="12.75" customHeight="1"/>
+    <row r="48" ht="12.75" customHeight="1"/>
+    <row r="49" ht="12.75" customHeight="1"/>
+    <row r="50" ht="12.75" customHeight="1"/>
+    <row r="51" ht="12.75" customHeight="1"/>
+    <row r="52" ht="12.75" customHeight="1"/>
+    <row r="53" ht="12.75" customHeight="1"/>
+    <row r="54" ht="12.75" customHeight="1"/>
+    <row r="55" ht="12.75" customHeight="1"/>
+    <row r="56" ht="12.75" customHeight="1"/>
+    <row r="57" ht="12.75" customHeight="1"/>
+    <row r="58" ht="12.75" customHeight="1"/>
+    <row r="59" ht="12.75" customHeight="1"/>
+    <row r="60" ht="12.75" customHeight="1"/>
+    <row r="61" ht="12.75" customHeight="1"/>
+    <row r="62" ht="12.75" customHeight="1"/>
+    <row r="63" ht="12.75" customHeight="1"/>
+    <row r="64" ht="12.75" customHeight="1"/>
+    <row r="65" ht="12.75" customHeight="1"/>
+    <row r="66" ht="12.75" customHeight="1"/>
+    <row r="67" ht="12.75" customHeight="1"/>
+    <row r="68" ht="12.75" customHeight="1"/>
+    <row r="69" ht="12.75" customHeight="1"/>
+    <row r="70" ht="12.75" customHeight="1"/>
+    <row r="71" ht="12.75" customHeight="1"/>
+    <row r="72" ht="12.75" customHeight="1"/>
+    <row r="73" ht="12.75" customHeight="1"/>
+    <row r="74" ht="12.75" customHeight="1"/>
+    <row r="75" ht="12.75" customHeight="1"/>
+    <row r="76" ht="12.75" customHeight="1"/>
+    <row r="77" ht="12.75" customHeight="1"/>
+    <row r="78" ht="12.75" customHeight="1"/>
+    <row r="79" ht="12.75" customHeight="1"/>
+    <row r="80" ht="12.75" customHeight="1"/>
+    <row r="81" ht="12.75" customHeight="1"/>
+    <row r="82" ht="12.75" customHeight="1"/>
+    <row r="83" ht="12.75" customHeight="1"/>
+    <row r="84" ht="12.75" customHeight="1"/>
+    <row r="85" ht="12.75" customHeight="1"/>
+    <row r="86" ht="12.75" customHeight="1"/>
+    <row r="87" ht="12.75" customHeight="1"/>
+    <row r="88" ht="12.75" customHeight="1"/>
+    <row r="89" ht="12.75" customHeight="1"/>
+    <row r="90" ht="12.75" customHeight="1"/>
+    <row r="91" ht="12.75" customHeight="1"/>
+    <row r="92" ht="12.75" customHeight="1"/>
+    <row r="93" ht="12.75" customHeight="1"/>
+    <row r="94" ht="12.75" customHeight="1"/>
+    <row r="95" ht="12.75" customHeight="1"/>
+    <row r="96" ht="12.75" customHeight="1"/>
+    <row r="97" ht="12.75" customHeight="1"/>
+    <row r="98" ht="12.75" customHeight="1"/>
+    <row r="99" ht="12.75" customHeight="1"/>
+    <row r="100" ht="12.75" customHeight="1"/>
+    <row r="101" ht="12.75" customHeight="1"/>
+    <row r="102" ht="12.75" customHeight="1"/>
+    <row r="103" ht="12.75" customHeight="1"/>
+    <row r="104" ht="12.75" customHeight="1"/>
+    <row r="105" ht="12.75" customHeight="1"/>
+    <row r="106" ht="12.75" customHeight="1"/>
+    <row r="107" ht="12.75" customHeight="1"/>
+    <row r="108" ht="12.75" customHeight="1"/>
+    <row r="109" ht="12.75" customHeight="1"/>
+    <row r="110" ht="12.75" customHeight="1"/>
+    <row r="111" ht="12.75" customHeight="1"/>
+    <row r="112" ht="12.75" customHeight="1"/>
+    <row r="113" ht="12.75" customHeight="1"/>
+    <row r="114" ht="12.75" customHeight="1"/>
+    <row r="115" ht="12.75" customHeight="1"/>
+    <row r="116" ht="12.75" customHeight="1"/>
+    <row r="117" ht="12.75" customHeight="1"/>
+    <row r="118" ht="12.75" customHeight="1"/>
+    <row r="119" ht="12.75" customHeight="1"/>
+    <row r="120" ht="12.75" customHeight="1"/>
+    <row r="121" ht="12.75" customHeight="1"/>
+    <row r="122" ht="12.75" customHeight="1"/>
+    <row r="123" ht="12.75" customHeight="1"/>
+    <row r="124" ht="12.75" customHeight="1"/>
+    <row r="125" ht="12.75" customHeight="1"/>
+    <row r="126" ht="12.75" customHeight="1"/>
+    <row r="127" ht="12.75" customHeight="1"/>
+    <row r="128" ht="12.75" customHeight="1"/>
+    <row r="129" ht="12.75" customHeight="1"/>
+    <row r="130" ht="12.75" customHeight="1"/>
+    <row r="131" ht="12.75" customHeight="1"/>
+    <row r="132" ht="12.75" customHeight="1"/>
+    <row r="133" ht="12.75" customHeight="1"/>
+    <row r="134" ht="12.75" customHeight="1"/>
+    <row r="135" ht="12.75" customHeight="1"/>
+    <row r="136" ht="12.75" customHeight="1"/>
+    <row r="137" ht="12.75" customHeight="1"/>
+    <row r="138" ht="12.75" customHeight="1"/>
+    <row r="139" ht="12.75" customHeight="1"/>
+    <row r="140" ht="12.75" customHeight="1"/>
+    <row r="141" ht="12.75" customHeight="1"/>
+    <row r="142" ht="12.75" customHeight="1"/>
+    <row r="143" ht="12.75" customHeight="1"/>
+    <row r="144" ht="12.75" customHeight="1"/>
+    <row r="145" ht="12.75" customHeight="1"/>
+    <row r="146" ht="12.75" customHeight="1"/>
+    <row r="147" ht="12.75" customHeight="1"/>
+    <row r="148" ht="12.75" customHeight="1"/>
+    <row r="149" ht="12.75" customHeight="1"/>
+    <row r="150" ht="12.75" customHeight="1"/>
+    <row r="151" ht="12.75" customHeight="1"/>
+    <row r="152" ht="12.75" customHeight="1"/>
+    <row r="153" ht="12.75" customHeight="1"/>
+    <row r="154" ht="12.75" customHeight="1"/>
+    <row r="155" ht="12.75" customHeight="1"/>
+    <row r="156" ht="12.75" customHeight="1"/>
+    <row r="157" ht="12.75" customHeight="1"/>
+    <row r="158" ht="12.75" customHeight="1"/>
+    <row r="159" ht="12.75" customHeight="1"/>
+    <row r="160" ht="12.75" customHeight="1"/>
+    <row r="161" ht="12.75" customHeight="1"/>
+    <row r="162" ht="12.75" customHeight="1"/>
+    <row r="163" ht="12.75" customHeight="1"/>
+    <row r="164" ht="12.75" customHeight="1"/>
+    <row r="165" ht="12.75" customHeight="1"/>
+    <row r="166" ht="12.75" customHeight="1"/>
+    <row r="167" ht="12.75" customHeight="1"/>
+    <row r="168" ht="12.75" customHeight="1"/>
+    <row r="169" ht="12.75" customHeight="1"/>
+    <row r="170" ht="12.75" customHeight="1"/>
+    <row r="171" ht="12.75" customHeight="1"/>
+    <row r="172" ht="12.75" customHeight="1"/>
+    <row r="173" ht="12.75" customHeight="1"/>
+    <row r="174" ht="12.75" customHeight="1"/>
+    <row r="175" ht="12.75" customHeight="1"/>
+    <row r="176" ht="12.75" customHeight="1"/>
+    <row r="177" ht="12.75" customHeight="1"/>
+    <row r="178" ht="12.75" customHeight="1"/>
+    <row r="179" ht="12.75" customHeight="1"/>
+    <row r="180" ht="12.75" customHeight="1"/>
+    <row r="181" ht="12.75" customHeight="1"/>
+    <row r="182" ht="12.75" customHeight="1"/>
+    <row r="183" ht="12.75" customHeight="1"/>
+    <row r="184" ht="12.75" customHeight="1"/>
+    <row r="185" ht="12.75" customHeight="1"/>
+    <row r="186" ht="12.75" customHeight="1"/>
+    <row r="187" ht="12.75" customHeight="1"/>
+    <row r="188" ht="12.75" customHeight="1"/>
+    <row r="189" ht="12.75" customHeight="1"/>
+    <row r="190" ht="12.75" customHeight="1"/>
+    <row r="191" ht="12.75" customHeight="1"/>
+    <row r="192" ht="12.75" customHeight="1"/>
+    <row r="193" ht="12.75" customHeight="1"/>
+    <row r="194" ht="12.75" customHeight="1"/>
+    <row r="195" ht="12.75" customHeight="1"/>
+    <row r="196" ht="12.75" customHeight="1"/>
+    <row r="197" ht="12.75" customHeight="1"/>
+    <row r="198" ht="12.75" customHeight="1"/>
+    <row r="199" ht="12.75" customHeight="1"/>
+    <row r="200" ht="12.75" customHeight="1"/>
+    <row r="201" ht="12.75" customHeight="1"/>
+    <row r="202" ht="12.75" customHeight="1"/>
+    <row r="203" ht="12.75" customHeight="1"/>
+    <row r="204" ht="12.75" customHeight="1"/>
+    <row r="205" ht="12.75" customHeight="1"/>
+    <row r="206" ht="12.75" customHeight="1"/>
+    <row r="207" ht="12.75" customHeight="1"/>
+    <row r="208" ht="12.75" customHeight="1"/>
+    <row r="209" ht="12.75" customHeight="1"/>
+    <row r="210" ht="12.75" customHeight="1"/>
+    <row r="211" ht="12.75" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1" display="a.ermagambetova@aspire.gov.kz"/>
+    <hyperlink ref="B15" r:id="rId2" display="Табыстар әдісімен ЖІӨ"/>
+    <hyperlink ref="B14" r:id="rId3" display="Өндіріс әдісімен ЖІӨ"/>
+    <hyperlink ref="B16" r:id="rId4" display="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/55001201?keyword="/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C215"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D1" sqref="D1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="12.75" customHeight="1"/>
+    <row r="2" spans="1:3" ht="12.75" customHeight="1"/>
+    <row r="3" spans="1:3" ht="12.75" customHeight="1"/>
+    <row r="4" spans="1:3" ht="12.75" customHeight="1"/>
+    <row r="5" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A5" s="44"/>
+      <c r="B5" s="46" t="s">
+        <v>314</v>
+      </c>
+      <c r="C5" s="45"/>
+    </row>
+    <row r="6" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A6" s="44"/>
+      <c r="B6" s="46" t="s">
+        <v>315</v>
+      </c>
+      <c r="C6" s="45"/>
+    </row>
+    <row r="7" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A7" s="44"/>
+      <c r="B7" s="46" t="s">
+        <v>316</v>
+      </c>
+      <c r="C7" s="45"/>
+    </row>
+    <row r="8" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A8" s="44"/>
+      <c r="B8" s="46" t="s">
+        <v>317</v>
+      </c>
+      <c r="C8" s="45"/>
+    </row>
+    <row r="9" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A9" s="44"/>
+      <c r="B9" s="46" t="s">
+        <v>318</v>
+      </c>
+      <c r="C9" s="45"/>
+    </row>
+    <row r="10" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A10" s="44"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="45"/>
+    </row>
+    <row r="11" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A11" s="44"/>
+      <c r="B11" s="48" t="s">
+        <v>319</v>
+      </c>
+      <c r="C11" s="45"/>
+    </row>
+    <row r="12" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A12" s="44"/>
+      <c r="B12" s="47"/>
+      <c r="C12" s="45"/>
+    </row>
+    <row r="13" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A13" s="44"/>
+      <c r="B13" s="47"/>
+      <c r="C13" s="44"/>
+    </row>
+    <row r="14" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A14" s="43"/>
+      <c r="B14" s="49" t="s">
+        <v>320</v>
+      </c>
+      <c r="C14" s="50"/>
+    </row>
+    <row r="15" spans="1:3" ht="12.75" customHeight="1"/>
+    <row r="16" spans="1:3" ht="12.75" customHeight="1"/>
+    <row r="17" ht="12.75" customHeight="1"/>
+    <row r="18" ht="12.75" customHeight="1"/>
+    <row r="19" ht="12.75" customHeight="1"/>
+    <row r="20" ht="12.75" customHeight="1"/>
+    <row r="21" ht="12.75" customHeight="1"/>
+    <row r="22" ht="12.75" customHeight="1"/>
+    <row r="23" ht="12.75" customHeight="1"/>
+    <row r="24" ht="12.75" customHeight="1"/>
+    <row r="25" ht="12.75" customHeight="1"/>
+    <row r="26" ht="12.75" customHeight="1"/>
+    <row r="27" ht="12.75" customHeight="1"/>
+    <row r="28" ht="12.75" customHeight="1"/>
+    <row r="29" ht="12.75" customHeight="1"/>
+    <row r="30" ht="12.75" customHeight="1"/>
+    <row r="31" ht="12.75" customHeight="1"/>
+    <row r="32" ht="12.75" customHeight="1"/>
+    <row r="33" ht="12.75" customHeight="1"/>
+    <row r="34" ht="12.75" customHeight="1"/>
+    <row r="35" ht="12.75" customHeight="1"/>
+    <row r="36" ht="12.75" customHeight="1"/>
+    <row r="37" ht="12.75" customHeight="1"/>
+    <row r="38" ht="12.75" customHeight="1"/>
+    <row r="39" ht="12.75" customHeight="1"/>
+    <row r="40" ht="12.75" customHeight="1"/>
+    <row r="41" ht="12.75" customHeight="1"/>
+    <row r="42" ht="12.75" customHeight="1"/>
+    <row r="43" ht="12.75" customHeight="1"/>
+    <row r="44" ht="12.75" customHeight="1"/>
+    <row r="45" ht="12.75" customHeight="1"/>
+    <row r="46" ht="12.75" customHeight="1"/>
+    <row r="47" ht="12.75" customHeight="1"/>
+    <row r="48" ht="12.75" customHeight="1"/>
+    <row r="49" ht="12.75" customHeight="1"/>
+    <row r="50" ht="12.75" customHeight="1"/>
+    <row r="51" ht="12.75" customHeight="1"/>
+    <row r="52" ht="12.75" customHeight="1"/>
+    <row r="53" ht="12.75" customHeight="1"/>
+    <row r="54" ht="12.75" customHeight="1"/>
+    <row r="55" ht="12.75" customHeight="1"/>
+    <row r="56" ht="12.75" customHeight="1"/>
+    <row r="57" ht="12.75" customHeight="1"/>
+    <row r="58" ht="12.75" customHeight="1"/>
+    <row r="59" ht="12.75" customHeight="1"/>
+    <row r="60" ht="12.75" customHeight="1"/>
+    <row r="61" ht="12.75" customHeight="1"/>
+    <row r="62" ht="12.75" customHeight="1"/>
+    <row r="63" ht="12.75" customHeight="1"/>
+    <row r="64" ht="12.75" customHeight="1"/>
+    <row r="65" ht="12.75" customHeight="1"/>
+    <row r="66" ht="12.75" customHeight="1"/>
+    <row r="67" ht="12.75" customHeight="1"/>
+    <row r="68" ht="12.75" customHeight="1"/>
+    <row r="69" ht="12.75" customHeight="1"/>
+    <row r="70" ht="12.75" customHeight="1"/>
+    <row r="71" ht="12.75" customHeight="1"/>
+    <row r="72" ht="12.75" customHeight="1"/>
+    <row r="73" ht="12.75" customHeight="1"/>
+    <row r="74" ht="12.75" customHeight="1"/>
+    <row r="75" ht="12.75" customHeight="1"/>
+    <row r="76" ht="12.75" customHeight="1"/>
+    <row r="77" ht="12.75" customHeight="1"/>
+    <row r="78" ht="12.75" customHeight="1"/>
+    <row r="79" ht="12.75" customHeight="1"/>
+    <row r="80" ht="12.75" customHeight="1"/>
+    <row r="81" ht="12.75" customHeight="1"/>
+    <row r="82" ht="12.75" customHeight="1"/>
+    <row r="83" ht="12.75" customHeight="1"/>
+    <row r="84" ht="12.75" customHeight="1"/>
+    <row r="85" ht="12.75" customHeight="1"/>
+    <row r="86" ht="12.75" customHeight="1"/>
+    <row r="87" ht="12.75" customHeight="1"/>
+    <row r="88" ht="12.75" customHeight="1"/>
+    <row r="89" ht="12.75" customHeight="1"/>
+    <row r="90" ht="12.75" customHeight="1"/>
+    <row r="91" ht="12.75" customHeight="1"/>
+    <row r="92" ht="12.75" customHeight="1"/>
+    <row r="93" ht="12.75" customHeight="1"/>
+    <row r="94" ht="12.75" customHeight="1"/>
+    <row r="95" ht="12.75" customHeight="1"/>
+    <row r="96" ht="12.75" customHeight="1"/>
+    <row r="97" ht="12.75" customHeight="1"/>
+    <row r="98" ht="12.75" customHeight="1"/>
+    <row r="99" ht="12.75" customHeight="1"/>
+    <row r="100" ht="12.75" customHeight="1"/>
+    <row r="101" ht="12.75" customHeight="1"/>
+    <row r="102" ht="12.75" customHeight="1"/>
+    <row r="103" ht="12.75" customHeight="1"/>
+    <row r="104" ht="12.75" customHeight="1"/>
+    <row r="105" ht="12.75" customHeight="1"/>
+    <row r="106" ht="12.75" customHeight="1"/>
+    <row r="107" ht="12.75" customHeight="1"/>
+    <row r="108" ht="12.75" customHeight="1"/>
+    <row r="109" ht="12.75" customHeight="1"/>
+    <row r="110" ht="12.75" customHeight="1"/>
+    <row r="111" ht="12.75" customHeight="1"/>
+    <row r="112" ht="12.75" customHeight="1"/>
+    <row r="113" ht="12.75" customHeight="1"/>
+    <row r="114" ht="12.75" customHeight="1"/>
+    <row r="115" ht="12.75" customHeight="1"/>
+    <row r="116" ht="12.75" customHeight="1"/>
+    <row r="117" ht="12.75" customHeight="1"/>
+    <row r="118" ht="12.75" customHeight="1"/>
+    <row r="119" ht="12.75" customHeight="1"/>
+    <row r="120" ht="12.75" customHeight="1"/>
+    <row r="121" ht="12.75" customHeight="1"/>
+    <row r="122" ht="12.75" customHeight="1"/>
+    <row r="123" ht="12.75" customHeight="1"/>
+    <row r="124" ht="12.75" customHeight="1"/>
+    <row r="125" ht="12.75" customHeight="1"/>
+    <row r="126" ht="12.75" customHeight="1"/>
+    <row r="127" ht="12.75" customHeight="1"/>
+    <row r="128" ht="12.75" customHeight="1"/>
+    <row r="129" ht="12.75" customHeight="1"/>
+    <row r="130" ht="12.75" customHeight="1"/>
+    <row r="131" ht="12.75" customHeight="1"/>
+    <row r="132" ht="12.75" customHeight="1"/>
+    <row r="133" ht="12.75" customHeight="1"/>
+    <row r="134" ht="12.75" customHeight="1"/>
+    <row r="135" ht="12.75" customHeight="1"/>
+    <row r="136" ht="12.75" customHeight="1"/>
+    <row r="137" ht="12.75" customHeight="1"/>
+    <row r="138" ht="12.75" customHeight="1"/>
+    <row r="139" ht="12.75" customHeight="1"/>
+    <row r="140" ht="12.75" customHeight="1"/>
+    <row r="141" ht="12.75" customHeight="1"/>
+    <row r="142" ht="12.75" customHeight="1"/>
+    <row r="143" ht="12.75" customHeight="1"/>
+    <row r="144" ht="12.75" customHeight="1"/>
+    <row r="145" ht="12.75" customHeight="1"/>
+    <row r="146" ht="12.75" customHeight="1"/>
+    <row r="147" ht="12.75" customHeight="1"/>
+    <row r="148" ht="12.75" customHeight="1"/>
+    <row r="149" ht="12.75" customHeight="1"/>
+    <row r="150" ht="12.75" customHeight="1"/>
+    <row r="151" ht="12.75" customHeight="1"/>
+    <row r="152" ht="12.75" customHeight="1"/>
+    <row r="153" ht="12.75" customHeight="1"/>
+    <row r="154" ht="12.75" customHeight="1"/>
+    <row r="155" ht="12.75" customHeight="1"/>
+    <row r="156" ht="12.75" customHeight="1"/>
+    <row r="157" ht="12.75" customHeight="1"/>
+    <row r="158" ht="12.75" customHeight="1"/>
+    <row r="159" ht="12.75" customHeight="1"/>
+    <row r="160" ht="12.75" customHeight="1"/>
+    <row r="161" ht="12.75" customHeight="1"/>
+    <row r="162" ht="12.75" customHeight="1"/>
+    <row r="163" ht="12.75" customHeight="1"/>
+    <row r="164" ht="12.75" customHeight="1"/>
+    <row r="165" ht="12.75" customHeight="1"/>
+    <row r="166" ht="12.75" customHeight="1"/>
+    <row r="167" ht="12.75" customHeight="1"/>
+    <row r="168" ht="12.75" customHeight="1"/>
+    <row r="169" ht="12.75" customHeight="1"/>
+    <row r="170" ht="12.75" customHeight="1"/>
+    <row r="171" ht="12.75" customHeight="1"/>
+    <row r="172" ht="12.75" customHeight="1"/>
+    <row r="173" ht="12.75" customHeight="1"/>
+    <row r="174" ht="12.75" customHeight="1"/>
+    <row r="175" ht="12.75" customHeight="1"/>
+    <row r="176" ht="12.75" customHeight="1"/>
+    <row r="177" ht="12.75" customHeight="1"/>
+    <row r="178" ht="12.75" customHeight="1"/>
+    <row r="179" ht="12.75" customHeight="1"/>
+    <row r="180" ht="12.75" customHeight="1"/>
+    <row r="181" ht="12.75" customHeight="1"/>
+    <row r="182" ht="12.75" customHeight="1"/>
+    <row r="183" ht="12.75" customHeight="1"/>
+    <row r="184" ht="12.75" customHeight="1"/>
+    <row r="185" ht="12.75" customHeight="1"/>
+    <row r="186" ht="12.75" customHeight="1"/>
+    <row r="187" ht="12.75" customHeight="1"/>
+    <row r="188" ht="12.75" customHeight="1"/>
+    <row r="189" ht="12.75" customHeight="1"/>
+    <row r="190" ht="12.75" customHeight="1"/>
+    <row r="191" ht="12.75" customHeight="1"/>
+    <row r="192" ht="12.75" customHeight="1"/>
+    <row r="193" ht="12.75" customHeight="1"/>
+    <row r="194" ht="12.75" customHeight="1"/>
+    <row r="195" ht="12.75" customHeight="1"/>
+    <row r="196" ht="12.75" customHeight="1"/>
+    <row r="197" ht="12.75" customHeight="1"/>
+    <row r="198" ht="12.75" customHeight="1"/>
+    <row r="199" ht="12.75" customHeight="1"/>
+    <row r="200" ht="12.75" customHeight="1"/>
+    <row r="201" ht="12.75" customHeight="1"/>
+    <row r="202" ht="12.75" customHeight="1"/>
+    <row r="203" ht="12.75" customHeight="1"/>
+    <row r="204" ht="12.75" customHeight="1"/>
+    <row r="205" ht="12.75" customHeight="1"/>
+    <row r="206" ht="12.75" customHeight="1"/>
+    <row r="207" ht="12.75" customHeight="1"/>
+    <row r="208" ht="12.75" customHeight="1"/>
+    <row r="209" ht="12.75" customHeight="1"/>
+    <row r="210" ht="12.75" customHeight="1"/>
+    <row r="211" ht="12.75" customHeight="1"/>
+    <row r="212" ht="12.75" customHeight="1"/>
+    <row r="213" ht="12.75" customHeight="1"/>
+    <row r="214" ht="12.75" customHeight="1"/>
+    <row r="215" ht="12.75" customHeight="1"/>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AX142"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="W1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AY1" sqref="AY1"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:AX1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="58" style="3" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.85546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.7109375" style="1" customWidth="1"/>
     <col min="25" max="26" width="8.85546875" style="1" customWidth="1"/>
     <col min="27" max="27" width="7.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="8.7109375" style="1" customWidth="1"/>
     <col min="29" max="30" width="8.85546875" style="1" customWidth="1"/>
     <col min="31" max="31" width="7.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="8.7109375" style="1" customWidth="1"/>
     <col min="33" max="38" width="8.85546875" style="1" customWidth="1"/>
     <col min="39" max="39" width="9.5703125" style="1" customWidth="1"/>
     <col min="40" max="40" width="8.7109375" style="1" customWidth="1"/>
     <col min="41" max="41" width="11.42578125" style="1" customWidth="1"/>
     <col min="42" max="42" width="13" style="1" customWidth="1"/>
     <col min="43" max="43" width="8.5703125" style="1" customWidth="1"/>
     <col min="44" max="44" width="12" style="1" customWidth="1"/>
     <col min="45" max="45" width="9.140625" style="1" customWidth="1"/>
     <col min="46" max="46" width="12.140625" style="1" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:50" ht="15.75">
+      <c r="A1" s="63" t="s">
         <v>272</v>
       </c>
-      <c r="B1" s="35"/>
-[...47 lines deleted...]
-      <c r="AX1" s="36"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
+      <c r="Z1" s="63"/>
+      <c r="AA1" s="63"/>
+      <c r="AB1" s="63"/>
+      <c r="AC1" s="63"/>
+      <c r="AD1" s="63"/>
+      <c r="AE1" s="63"/>
+      <c r="AF1" s="63"/>
+      <c r="AG1" s="63"/>
+      <c r="AH1" s="63"/>
+      <c r="AI1" s="64"/>
+      <c r="AJ1" s="64"/>
+      <c r="AK1" s="64"/>
+      <c r="AL1" s="64"/>
+      <c r="AM1" s="64"/>
+      <c r="AN1" s="64"/>
+      <c r="AO1" s="64"/>
+      <c r="AP1" s="64"/>
+      <c r="AQ1" s="64"/>
+      <c r="AR1" s="64"/>
+      <c r="AS1" s="64"/>
+      <c r="AT1" s="64"/>
+      <c r="AU1" s="64"/>
+      <c r="AV1" s="64"/>
+      <c r="AW1" s="64"/>
+      <c r="AX1" s="64"/>
     </row>
-    <row r="2" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:50">
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
     </row>
-    <row r="3" spans="1:50" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="29" t="s">
+    <row r="3" spans="1:50" ht="12.75" customHeight="1">
+      <c r="A3" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="57" t="s">
         <v>274</v>
       </c>
-      <c r="C3" s="26">
+      <c r="C3" s="54">
         <v>2015</v>
       </c>
-      <c r="D3" s="26"/>
-[...2 lines deleted...]
-      <c r="G3" s="26">
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54">
         <v>2016</v>
       </c>
-      <c r="H3" s="26"/>
-[...2 lines deleted...]
-      <c r="K3" s="26">
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54">
         <v>2017</v>
       </c>
-      <c r="L3" s="26"/>
-[...2 lines deleted...]
-      <c r="O3" s="26">
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="54"/>
+      <c r="O3" s="54">
         <v>2018</v>
       </c>
-      <c r="P3" s="26"/>
-[...2 lines deleted...]
-      <c r="S3" s="26">
+      <c r="P3" s="54"/>
+      <c r="Q3" s="54"/>
+      <c r="R3" s="54"/>
+      <c r="S3" s="54">
         <v>2019</v>
       </c>
-      <c r="T3" s="26"/>
-[...2 lines deleted...]
-      <c r="W3" s="26">
+      <c r="T3" s="54"/>
+      <c r="U3" s="54"/>
+      <c r="V3" s="54"/>
+      <c r="W3" s="54">
         <v>2020</v>
       </c>
-      <c r="X3" s="26"/>
-[...2 lines deleted...]
-      <c r="AA3" s="27">
+      <c r="X3" s="54"/>
+      <c r="Y3" s="54"/>
+      <c r="Z3" s="54"/>
+      <c r="AA3" s="55">
         <v>2021</v>
       </c>
-      <c r="AB3" s="26"/>
-[...2 lines deleted...]
-      <c r="AE3" s="27">
+      <c r="AB3" s="54"/>
+      <c r="AC3" s="54"/>
+      <c r="AD3" s="54"/>
+      <c r="AE3" s="55">
         <v>2022</v>
       </c>
-      <c r="AF3" s="26"/>
-[...2 lines deleted...]
-      <c r="AI3" s="32">
+      <c r="AF3" s="54"/>
+      <c r="AG3" s="54"/>
+      <c r="AH3" s="54"/>
+      <c r="AI3" s="60">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="33"/>
-[...2 lines deleted...]
-      <c r="AM3" s="32">
+      <c r="AJ3" s="61"/>
+      <c r="AK3" s="61"/>
+      <c r="AL3" s="61"/>
+      <c r="AM3" s="60">
         <v>2024</v>
       </c>
-      <c r="AN3" s="33"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="32">
+      <c r="AN3" s="61"/>
+      <c r="AO3" s="61"/>
+      <c r="AP3" s="61"/>
+      <c r="AQ3" s="60">
         <v>2025</v>
       </c>
-      <c r="AR3" s="33"/>
-[...2 lines deleted...]
-      <c r="AU3" s="32" t="s">
+      <c r="AR3" s="61"/>
+      <c r="AS3" s="61"/>
+      <c r="AT3" s="61"/>
+      <c r="AU3" s="60" t="s">
         <v>278</v>
       </c>
-      <c r="AV3" s="33"/>
-[...1 lines deleted...]
-      <c r="AX3" s="33"/>
+      <c r="AV3" s="61"/>
+      <c r="AW3" s="61"/>
+      <c r="AX3" s="61"/>
     </row>
-    <row r="4" spans="1:50" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E4" s="27" t="s">
+    <row r="4" spans="1:50">
+      <c r="A4" s="58"/>
+      <c r="B4" s="58"/>
+      <c r="C4" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="27"/>
-[...4 lines deleted...]
-      <c r="I4" s="27" t="s">
+      <c r="F4" s="55"/>
+      <c r="G4" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="55"/>
+      <c r="I4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="27"/>
-[...4 lines deleted...]
-      <c r="M4" s="27" t="s">
+      <c r="J4" s="55"/>
+      <c r="K4" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="55"/>
+      <c r="M4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="27"/>
-[...4 lines deleted...]
-      <c r="Q4" s="25" t="s">
+      <c r="N4" s="55"/>
+      <c r="O4" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="R4" s="25"/>
-[...4 lines deleted...]
-      <c r="U4" s="25" t="s">
+      <c r="R4" s="53"/>
+      <c r="S4" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="V4" s="25"/>
-[...4 lines deleted...]
-      <c r="Y4" s="25" t="s">
+      <c r="V4" s="53"/>
+      <c r="W4" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="Z4" s="25"/>
-[...4 lines deleted...]
-      <c r="AC4" s="25" t="s">
+      <c r="Z4" s="53"/>
+      <c r="AA4" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="AD4" s="25"/>
-[...4 lines deleted...]
-      <c r="AG4" s="25" t="s">
+      <c r="AD4" s="53"/>
+      <c r="AE4" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF4" s="53"/>
+      <c r="AG4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="AH4" s="25"/>
-[...4 lines deleted...]
-      <c r="AK4" s="25" t="s">
+      <c r="AH4" s="53"/>
+      <c r="AI4" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ4" s="53"/>
+      <c r="AK4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="AL4" s="34"/>
-[...4 lines deleted...]
-      <c r="AO4" s="25" t="s">
+      <c r="AL4" s="62"/>
+      <c r="AM4" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN4" s="53"/>
+      <c r="AO4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="AP4" s="34"/>
-[...4 lines deleted...]
-      <c r="AS4" s="25" t="s">
+      <c r="AP4" s="62"/>
+      <c r="AQ4" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR4" s="53"/>
+      <c r="AS4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="AT4" s="34"/>
-[...4 lines deleted...]
-      <c r="AW4" s="25" t="s">
+      <c r="AT4" s="62"/>
+      <c r="AU4" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV4" s="53"/>
+      <c r="AW4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="AX4" s="34"/>
+      <c r="AX4" s="62"/>
     </row>
-    <row r="5" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="31"/>
+    <row r="5" spans="1:50" ht="25.5">
+      <c r="A5" s="59"/>
+      <c r="B5" s="59"/>
       <c r="C5" s="5" t="s">
         <v>275</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>276</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>275</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>276</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>275</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>276</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>275</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>276</v>
       </c>
       <c r="K5" s="5" t="s">
@@ -2626,51 +7074,51 @@
       <c r="AQ5" s="24" t="s">
         <v>275</v>
       </c>
       <c r="AR5" s="24" t="s">
         <v>276</v>
       </c>
       <c r="AS5" s="24" t="s">
         <v>275</v>
       </c>
       <c r="AT5" s="21" t="s">
         <v>276</v>
       </c>
       <c r="AU5" s="23" t="s">
         <v>275</v>
       </c>
       <c r="AV5" s="23" t="s">
         <v>276</v>
       </c>
       <c r="AW5" s="23" t="s">
         <v>275</v>
       </c>
       <c r="AX5" s="21" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="6" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:50">
       <c r="A6" s="6"/>
       <c r="B6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="8">
         <v>45838.944049999991</v>
       </c>
       <c r="D6" s="8">
         <v>29796.650169999997</v>
       </c>
       <c r="E6" s="8">
         <v>39136.662250000001</v>
       </c>
       <c r="F6" s="8">
         <v>82359.981939999998</v>
       </c>
       <c r="G6" s="9">
         <v>102299.40273000002</v>
       </c>
       <c r="H6" s="9">
         <v>42123.635339999993</v>
       </c>
       <c r="I6" s="9">
         <v>40337.878420000008</v>
       </c>
@@ -2777,66 +7225,66 @@
         <f t="shared" si="1"/>
         <v>226735.50029999999</v>
       </c>
       <c r="AP6" s="4">
         <f t="shared" si="1"/>
         <v>205574.64491</v>
       </c>
       <c r="AQ6" s="4">
         <f t="shared" si="1"/>
         <v>169077.15827000001</v>
       </c>
       <c r="AR6" s="4">
         <f t="shared" si="1"/>
         <v>43763.867410000006</v>
       </c>
       <c r="AS6" s="4">
         <f t="shared" si="1"/>
         <v>133279.32292999999</v>
       </c>
       <c r="AT6" s="4">
         <f t="shared" si="1"/>
         <v>187732.23572999999</v>
       </c>
       <c r="AU6" s="4">
         <f>SUM(AU7:AU140)</f>
-        <v>50739.256599999993</v>
+        <v>57195.814399999996</v>
       </c>
       <c r="AV6" s="4">
         <f t="shared" ref="AV6:AX6" si="2">SUM(AV7:AV140)</f>
-        <v>16879.845990000002</v>
+        <v>18983.417309999997</v>
       </c>
       <c r="AW6" s="4">
         <f t="shared" si="2"/>
-        <v>66511.44965000001</v>
+        <v>76216.536309999996</v>
       </c>
       <c r="AX6" s="4">
         <f t="shared" si="2"/>
-        <v>93560.807499999995</v>
+        <v>107042.92465000002</v>
       </c>
     </row>
-    <row r="7" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:50">
       <c r="A7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="11">
         <v>92.479200000000006</v>
       </c>
       <c r="D7" s="11">
         <v>263.07414</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G7" s="12">
         <v>404.28300000000002</v>
       </c>
       <c r="H7" s="12">
         <v>1215.9190799999999</v>
       </c>
       <c r="I7" s="12">
@@ -2944,51 +7392,51 @@
       <c r="AQ7" s="13">
         <v>0</v>
       </c>
       <c r="AR7" s="13">
         <v>0</v>
       </c>
       <c r="AS7" s="13">
         <v>724.274</v>
       </c>
       <c r="AT7" s="13">
         <v>3150.17067</v>
       </c>
       <c r="AU7" s="13">
         <v>0</v>
       </c>
       <c r="AV7" s="13">
         <v>0</v>
       </c>
       <c r="AW7" s="13">
         <v>126.14700000000001</v>
       </c>
       <c r="AX7" s="13">
         <v>654.12</v>
       </c>
     </row>
-    <row r="8" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:50">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="11">
         <v>3.2029999999999998</v>
       </c>
       <c r="D8" s="11">
         <v>11.548999999999999</v>
       </c>
       <c r="E8" s="11">
         <v>667.54971999999998</v>
       </c>
       <c r="F8" s="11">
         <v>1761.73739</v>
       </c>
       <c r="G8" s="12">
         <v>7.8</v>
       </c>
       <c r="H8" s="12">
         <v>13.5815</v>
       </c>
       <c r="I8" s="12">
@@ -3090,57 +7538,57 @@
       <c r="AO8" s="13">
         <v>313.16744</v>
       </c>
       <c r="AP8" s="13">
         <v>1222.3885399999999</v>
       </c>
       <c r="AQ8" s="13">
         <v>0</v>
       </c>
       <c r="AR8" s="13">
         <v>0</v>
       </c>
       <c r="AS8" s="13">
         <v>400.68313000000001</v>
       </c>
       <c r="AT8" s="13">
         <v>1805.07447</v>
       </c>
       <c r="AU8" s="13">
         <v>0</v>
       </c>
       <c r="AV8" s="13">
         <v>0</v>
       </c>
       <c r="AW8" s="13">
-        <v>259.79500000000002</v>
+        <v>333.23759000000001</v>
       </c>
       <c r="AX8" s="13">
-        <v>1041.76919</v>
+        <v>1391.4250500000001</v>
       </c>
     </row>
-    <row r="9" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:50">
       <c r="A9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="11">
         <v>35.997</v>
       </c>
       <c r="D9" s="11">
         <v>94.026600000000002</v>
       </c>
       <c r="E9" s="11">
         <v>6.3537600000000003</v>
       </c>
       <c r="F9" s="11">
         <v>23.515419999999999</v>
       </c>
       <c r="G9" s="12">
         <v>2.8007</v>
       </c>
       <c r="H9" s="12">
         <v>5.4145500000000002</v>
       </c>
       <c r="I9" s="12">
@@ -3242,57 +7690,57 @@
       <c r="AO9" s="13">
         <v>1469.42301</v>
       </c>
       <c r="AP9" s="13">
         <v>3016.5364300000001</v>
       </c>
       <c r="AQ9" s="13">
         <v>777.58830999999998</v>
       </c>
       <c r="AR9" s="13">
         <v>1797.0016000000001</v>
       </c>
       <c r="AS9" s="13">
         <v>1562.4564399999999</v>
       </c>
       <c r="AT9" s="13">
         <v>3830.2936599999998</v>
       </c>
       <c r="AU9" s="13">
         <v>260.29728999999998</v>
       </c>
       <c r="AV9" s="13">
         <v>531.54529000000002</v>
       </c>
       <c r="AW9" s="13">
-        <v>344.16167999999999</v>
+        <v>502.30768</v>
       </c>
       <c r="AX9" s="13">
-        <v>731.25068999999996</v>
+        <v>1060.3936900000001</v>
       </c>
     </row>
-    <row r="10" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:50">
       <c r="A10" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="11">
         <v>0.7</v>
       </c>
       <c r="D10" s="11">
         <v>1.6544000000000001</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G10" s="12">
         <v>6.8689999999999998</v>
       </c>
       <c r="H10" s="12">
         <v>17.349979999999999</v>
       </c>
       <c r="I10" s="12" t="s">
@@ -3400,51 +7848,51 @@
       <c r="AQ10" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AR10" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AS10" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AT10" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AU10" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV10" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW10" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX10" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="11" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:50" ht="25.5">
       <c r="A11" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H11" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I11" s="11" t="s">
@@ -3552,51 +8000,51 @@
       <c r="AQ11" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AR11" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AS11" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AT11" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AU11" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV11" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW11" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX11" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="12" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:50" ht="38.25">
       <c r="A12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="11">
         <v>0.19</v>
       </c>
       <c r="D12" s="11">
         <v>0.32545000000000002</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G12" s="12">
         <v>692.49400000000003</v>
       </c>
       <c r="H12" s="12">
         <v>1201.21075</v>
       </c>
       <c r="I12" s="12" t="s">
@@ -3698,57 +8146,57 @@
       <c r="AO12" s="13">
         <v>29.329160000000002</v>
       </c>
       <c r="AP12" s="13">
         <v>41.979770000000002</v>
       </c>
       <c r="AQ12" s="13">
         <v>0</v>
       </c>
       <c r="AR12" s="13">
         <v>0</v>
       </c>
       <c r="AS12" s="13">
         <v>9.7221399999999996</v>
       </c>
       <c r="AT12" s="13">
         <v>14.927</v>
       </c>
       <c r="AU12" s="13">
         <v>0</v>
       </c>
       <c r="AV12" s="13">
         <v>0</v>
       </c>
       <c r="AW12" s="13">
-        <v>30.99213</v>
+        <v>43.839579999999998</v>
       </c>
       <c r="AX12" s="13">
-        <v>78.433999999999997</v>
+        <v>112.90253</v>
       </c>
     </row>
-    <row r="13" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:50" ht="25.5">
       <c r="A13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="11">
         <v>8.5894999999999992</v>
       </c>
       <c r="D13" s="11">
         <v>5.4016999999999999</v>
       </c>
       <c r="E13" s="11">
         <v>693.72450000000003</v>
       </c>
       <c r="F13" s="11">
         <v>987.67907000000002</v>
       </c>
       <c r="G13" s="12">
         <v>37.996000000000002</v>
       </c>
       <c r="H13" s="12">
         <v>3.89</v>
       </c>
       <c r="I13" s="12">
@@ -3844,63 +8292,63 @@
       <c r="AM13" s="13">
         <v>642</v>
       </c>
       <c r="AN13" s="13">
         <v>550.63499999999999</v>
       </c>
       <c r="AO13" s="13">
         <v>2024.0359599999999</v>
       </c>
       <c r="AP13" s="13">
         <v>3315.7817</v>
       </c>
       <c r="AQ13" s="13">
         <v>1510.586</v>
       </c>
       <c r="AR13" s="13">
         <v>2125.9308900000001</v>
       </c>
       <c r="AS13" s="13">
         <v>2294.4775300000001</v>
       </c>
       <c r="AT13" s="13">
         <v>4080.6945700000001</v>
       </c>
       <c r="AU13" s="13">
-        <v>151.57769999999999</v>
+        <v>208.56226000000001</v>
       </c>
       <c r="AV13" s="13">
-        <v>269.98</v>
+        <v>415.21100000000001</v>
       </c>
       <c r="AW13" s="13">
-        <v>658.51932999999997</v>
+        <v>705.91492000000005</v>
       </c>
       <c r="AX13" s="13">
-        <v>1224.75344</v>
+        <v>1303.1361199999999</v>
       </c>
     </row>
-    <row r="14" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:50" ht="25.5">
       <c r="A14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E14" s="11">
         <v>0.35</v>
       </c>
       <c r="F14" s="11">
         <v>1.7589999999999999</v>
       </c>
       <c r="G14" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H14" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I14" s="12" t="s">
@@ -4008,51 +8456,51 @@
       <c r="AQ14" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AR14" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AS14" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AT14" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AU14" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV14" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW14" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX14" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="15" spans="1:50" ht="51" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:50" ht="51">
       <c r="A15" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="11">
         <v>0.83199999999999996</v>
       </c>
       <c r="D15" s="11">
         <v>0.81728999999999996</v>
       </c>
       <c r="E15" s="11">
         <v>1E-3</v>
       </c>
       <c r="F15" s="11">
         <v>5.8500000000000002E-3</v>
       </c>
       <c r="G15" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H15" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I15" s="12">
@@ -4160,51 +8608,51 @@
       <c r="AQ15" s="13">
         <v>0</v>
       </c>
       <c r="AR15" s="13">
         <v>0</v>
       </c>
       <c r="AS15" s="13">
         <v>128.60077000000001</v>
       </c>
       <c r="AT15" s="13">
         <v>246.52709999999999</v>
       </c>
       <c r="AU15" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV15" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW15" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX15" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="16" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:50" ht="38.25">
       <c r="A16" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E16" s="11">
         <v>2.2842500000000001</v>
       </c>
       <c r="F16" s="11">
         <v>17.815270000000002</v>
       </c>
       <c r="G16" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H16" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I16" s="12">
@@ -4306,57 +8754,57 @@
       <c r="AO16" s="13">
         <v>0.10179000000000001</v>
       </c>
       <c r="AP16" s="13">
         <v>0.37890000000000001</v>
       </c>
       <c r="AQ16" s="13">
         <v>0</v>
       </c>
       <c r="AR16" s="13">
         <v>0</v>
       </c>
       <c r="AS16" s="13">
         <v>0.58265</v>
       </c>
       <c r="AT16" s="13">
         <v>4.1277499999999998</v>
       </c>
       <c r="AU16" s="13">
         <v>0</v>
       </c>
       <c r="AV16" s="13">
         <v>0</v>
       </c>
       <c r="AW16" s="13">
-        <v>0.15733</v>
+        <v>0.21948000000000001</v>
       </c>
       <c r="AX16" s="13">
-        <v>1.29769</v>
+        <v>1.7662199999999999</v>
       </c>
     </row>
-    <row r="17" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:50">
       <c r="A17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E17" s="11">
         <v>0.36899999999999999</v>
       </c>
       <c r="F17" s="11">
         <v>23.87161</v>
       </c>
       <c r="G17" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H17" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I17" s="12">
@@ -4458,57 +8906,57 @@
       <c r="AO17" s="13">
         <v>6.2306999999999997</v>
       </c>
       <c r="AP17" s="13">
         <v>25.521529999999998</v>
       </c>
       <c r="AQ17" s="13">
         <v>0</v>
       </c>
       <c r="AR17" s="13">
         <v>0</v>
       </c>
       <c r="AS17" s="13">
         <v>5</v>
       </c>
       <c r="AT17" s="13">
         <v>31.518650000000001</v>
       </c>
       <c r="AU17" s="13">
         <v>0</v>
       </c>
       <c r="AV17" s="13">
         <v>0</v>
       </c>
       <c r="AW17" s="13">
-        <v>1.1875</v>
+        <v>1.2024999999999999</v>
       </c>
       <c r="AX17" s="13">
-        <v>23.64536</v>
+        <v>23.865919999999999</v>
       </c>
     </row>
-    <row r="18" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:50" ht="25.5">
       <c r="A18" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E18" s="11">
         <v>19.726990000000001</v>
       </c>
       <c r="F18" s="11">
         <v>43.724600000000002</v>
       </c>
       <c r="G18" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H18" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I18" s="12">
@@ -4610,57 +9058,57 @@
       <c r="AO18" s="13">
         <v>41.57199</v>
       </c>
       <c r="AP18" s="13">
         <v>60.45026</v>
       </c>
       <c r="AQ18" s="13">
         <v>0</v>
       </c>
       <c r="AR18" s="13">
         <v>0</v>
       </c>
       <c r="AS18" s="13">
         <v>44.643999999999998</v>
       </c>
       <c r="AT18" s="13">
         <v>152.22596999999999</v>
       </c>
       <c r="AU18" s="13">
         <v>0</v>
       </c>
       <c r="AV18" s="13">
         <v>0</v>
       </c>
       <c r="AW18" s="13">
-        <v>40.558999999999997</v>
+        <v>42.628999999999998</v>
       </c>
       <c r="AX18" s="13">
-        <v>168.69256999999999</v>
+        <v>178.11443</v>
       </c>
     </row>
-    <row r="19" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:50" ht="25.5">
       <c r="A19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="11">
         <v>2.0499999999999998</v>
       </c>
       <c r="D19" s="11">
         <v>4.4565099999999997</v>
       </c>
       <c r="E19" s="11">
         <v>374.07026999999999</v>
       </c>
       <c r="F19" s="11">
         <v>569.76826000000005</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H19" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I19" s="12">
@@ -4756,63 +9204,63 @@
       <c r="AM19" s="13">
         <v>194.5</v>
       </c>
       <c r="AN19" s="13">
         <v>301.49599999999998</v>
       </c>
       <c r="AO19" s="13">
         <v>2348.9235100000001</v>
       </c>
       <c r="AP19" s="13">
         <v>4784.3169500000004</v>
       </c>
       <c r="AQ19" s="13">
         <v>198.684</v>
       </c>
       <c r="AR19" s="13">
         <v>684.85799999999995</v>
       </c>
       <c r="AS19" s="13">
         <v>1693.62598</v>
       </c>
       <c r="AT19" s="13">
         <v>4491.5301600000003</v>
       </c>
       <c r="AU19" s="13">
-        <v>16.8</v>
+        <v>19.3</v>
       </c>
       <c r="AV19" s="13">
-        <v>6.8319999999999999</v>
+        <v>7.6040000000000001</v>
       </c>
       <c r="AW19" s="13">
-        <v>711.27245000000005</v>
+        <v>773.30026999999995</v>
       </c>
       <c r="AX19" s="13">
-        <v>1987.27954</v>
+        <v>2167.9844899999998</v>
       </c>
     </row>
-    <row r="20" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:50" ht="25.5">
       <c r="A20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E20" s="11">
         <v>9.0707799999999992</v>
       </c>
       <c r="F20" s="11">
         <v>43.328609999999998</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I20" s="12">
@@ -4914,57 +9362,57 @@
       <c r="AO20" s="13">
         <v>292.65163000000001</v>
       </c>
       <c r="AP20" s="13">
         <v>859.72028999999998</v>
       </c>
       <c r="AQ20" s="13">
         <v>0</v>
       </c>
       <c r="AR20" s="13">
         <v>0</v>
       </c>
       <c r="AS20" s="13">
         <v>274.06821000000002</v>
       </c>
       <c r="AT20" s="13">
         <v>860.62284</v>
       </c>
       <c r="AU20" s="13">
         <v>0</v>
       </c>
       <c r="AV20" s="13">
         <v>0</v>
       </c>
       <c r="AW20" s="13">
-        <v>109.57364</v>
+        <v>121.36067</v>
       </c>
       <c r="AX20" s="13">
-        <v>388.88265999999999</v>
+        <v>432.18333999999999</v>
       </c>
     </row>
-    <row r="21" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:50" ht="38.25">
       <c r="A21" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E21" s="11">
         <v>12.36468</v>
       </c>
       <c r="F21" s="11">
         <v>119.05887</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I21" s="12">
@@ -5066,57 +9514,57 @@
       <c r="AO21" s="13">
         <v>27.108709999999999</v>
       </c>
       <c r="AP21" s="13">
         <v>343.83134000000001</v>
       </c>
       <c r="AQ21" s="13">
         <v>0</v>
       </c>
       <c r="AR21" s="13">
         <v>0</v>
       </c>
       <c r="AS21" s="13">
         <v>40.850099999999998</v>
       </c>
       <c r="AT21" s="13">
         <v>476.57387999999997</v>
       </c>
       <c r="AU21" s="13">
         <v>0</v>
       </c>
       <c r="AV21" s="13">
         <v>0</v>
       </c>
       <c r="AW21" s="13">
-        <v>10.7354</v>
+        <v>12.111499999999999</v>
       </c>
       <c r="AX21" s="13">
-        <v>111.42632999999999</v>
+        <v>126.41739</v>
       </c>
     </row>
-    <row r="22" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:50" ht="63.75">
       <c r="A22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E22" s="11">
         <v>2.7645</v>
       </c>
       <c r="F22" s="11">
         <v>13.61464</v>
       </c>
       <c r="G22" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H22" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I22" s="12">
@@ -5218,57 +9666,57 @@
       <c r="AO22" s="13">
         <v>168.59620000000001</v>
       </c>
       <c r="AP22" s="13">
         <v>1006.75198</v>
       </c>
       <c r="AQ22" s="13">
         <v>24.545000000000002</v>
       </c>
       <c r="AR22" s="13">
         <v>126.79665</v>
       </c>
       <c r="AS22" s="13">
         <v>115.4234</v>
       </c>
       <c r="AT22" s="13">
         <v>784.27335000000005</v>
       </c>
       <c r="AU22" s="13">
         <v>0</v>
       </c>
       <c r="AV22" s="13">
         <v>0</v>
       </c>
       <c r="AW22" s="13">
-        <v>36.887999999999998</v>
+        <v>43.71</v>
       </c>
       <c r="AX22" s="13">
-        <v>264.41304000000002</v>
+        <v>305.12686000000002</v>
       </c>
     </row>
-    <row r="23" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:50" ht="63.75">
       <c r="A23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E23" s="11">
         <v>8.0617999999999999</v>
       </c>
       <c r="F23" s="11">
         <v>54.168790000000001</v>
       </c>
       <c r="G23" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H23" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I23" s="12">
@@ -5370,57 +9818,57 @@
       <c r="AO23" s="13">
         <v>52.919580000000003</v>
       </c>
       <c r="AP23" s="13">
         <v>224.93904000000001</v>
       </c>
       <c r="AQ23" s="13">
         <v>0</v>
       </c>
       <c r="AR23" s="13">
         <v>0</v>
       </c>
       <c r="AS23" s="13">
         <v>43.653599999999997</v>
       </c>
       <c r="AT23" s="13">
         <v>264.02319999999997</v>
       </c>
       <c r="AU23" s="13">
         <v>0</v>
       </c>
       <c r="AV23" s="13">
         <v>0</v>
       </c>
       <c r="AW23" s="13">
-        <v>18.485440000000001</v>
+        <v>21.594360000000002</v>
       </c>
       <c r="AX23" s="13">
-        <v>118.05397000000001</v>
+        <v>138.00793999999999</v>
       </c>
     </row>
-    <row r="24" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:50" ht="63.75">
       <c r="A24" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="11">
         <v>2.8500000000000001E-2</v>
       </c>
       <c r="D24" s="11">
         <v>6.5259999999999999E-2</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F24" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G24" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H24" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I24" s="12">
@@ -5524,51 +9972,51 @@
       <c r="AQ24" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AR24" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AS24" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AT24" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AU24" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV24" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW24" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX24" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="25" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:50" ht="25.5">
       <c r="A25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="11">
         <v>2330.8631300000002</v>
       </c>
       <c r="D25" s="11">
         <v>1208.6445699999999</v>
       </c>
       <c r="E25" s="11">
         <v>18.693049999999999</v>
       </c>
       <c r="F25" s="11">
         <v>26.806249999999999</v>
       </c>
       <c r="G25" s="12">
         <v>3859.22082</v>
       </c>
       <c r="H25" s="12">
         <v>1619.6370899999999</v>
       </c>
       <c r="I25" s="12">
@@ -5664,63 +10112,63 @@
       <c r="AM25" s="13">
         <v>1150.59494</v>
       </c>
       <c r="AN25" s="13">
         <v>791.54961000000003</v>
       </c>
       <c r="AO25" s="13">
         <v>188.31945999999999</v>
       </c>
       <c r="AP25" s="13">
         <v>319.02778000000001</v>
       </c>
       <c r="AQ25" s="13">
         <v>1096.8386</v>
       </c>
       <c r="AR25" s="13">
         <v>829.51835000000005</v>
       </c>
       <c r="AS25" s="13">
         <v>519.01280999999994</v>
       </c>
       <c r="AT25" s="13">
         <v>613.96992999999998</v>
       </c>
       <c r="AU25" s="13">
-        <v>384.04649999999998</v>
+        <v>465.04649999999998</v>
       </c>
       <c r="AV25" s="13">
-        <v>251.7801</v>
+        <v>315.04208</v>
       </c>
       <c r="AW25" s="13">
-        <v>97.576049999999995</v>
+        <v>107.93001</v>
       </c>
       <c r="AX25" s="13">
-        <v>188.12074999999999</v>
+        <v>223.07229000000001</v>
       </c>
     </row>
-    <row r="26" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:50" ht="25.5">
       <c r="A26" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="11">
         <v>135.2842</v>
       </c>
       <c r="D26" s="11">
         <v>301.55927000000003</v>
       </c>
       <c r="E26" s="11">
         <v>1059.0242599999999</v>
       </c>
       <c r="F26" s="11">
         <v>1300.24261</v>
       </c>
       <c r="G26" s="12">
         <v>211.12280000000001</v>
       </c>
       <c r="H26" s="12">
         <v>386.73806000000002</v>
       </c>
       <c r="I26" s="12">
@@ -5816,63 +10264,63 @@
       <c r="AM26" s="13">
         <v>936.03282000000002</v>
       </c>
       <c r="AN26" s="13">
         <v>2679.2303299999999</v>
       </c>
       <c r="AO26" s="13">
         <v>2015.56547</v>
       </c>
       <c r="AP26" s="13">
         <v>3677.4818500000001</v>
       </c>
       <c r="AQ26" s="13">
         <v>582.61500000000001</v>
       </c>
       <c r="AR26" s="13">
         <v>2139.0596700000001</v>
       </c>
       <c r="AS26" s="13">
         <v>672.45036000000005</v>
       </c>
       <c r="AT26" s="13">
         <v>1638.14482</v>
       </c>
       <c r="AU26" s="13">
-        <v>280.11</v>
+        <v>327.53399999999999</v>
       </c>
       <c r="AV26" s="13">
-        <v>1072.72558</v>
+        <v>1252.17037</v>
       </c>
       <c r="AW26" s="13">
-        <v>469.93338</v>
+        <v>595.18938000000003</v>
       </c>
       <c r="AX26" s="13">
-        <v>1133.1631600000001</v>
+        <v>1493.06159</v>
       </c>
     </row>
-    <row r="27" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:50" ht="63.75">
       <c r="A27" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="11">
         <v>2003.4715000000001</v>
       </c>
       <c r="D27" s="11">
         <v>1243.46108</v>
       </c>
       <c r="E27" s="11">
         <v>11.787000000000001</v>
       </c>
       <c r="F27" s="11">
         <v>20.188179999999999</v>
       </c>
       <c r="G27" s="12">
         <v>1263.3148900000001</v>
       </c>
       <c r="H27" s="12">
         <v>630.29636000000005</v>
       </c>
       <c r="I27" s="12">
@@ -5968,63 +10416,63 @@
       <c r="AM27" s="13">
         <v>6350.7838199999997</v>
       </c>
       <c r="AN27" s="13">
         <v>3473.1626000000001</v>
       </c>
       <c r="AO27" s="13">
         <v>82.107169999999996</v>
       </c>
       <c r="AP27" s="13">
         <v>162.15441000000001</v>
       </c>
       <c r="AQ27" s="13">
         <v>8180.0340800000004</v>
       </c>
       <c r="AR27" s="13">
         <v>4961.0306799999998</v>
       </c>
       <c r="AS27" s="13">
         <v>115.61244000000001</v>
       </c>
       <c r="AT27" s="13">
         <v>234.71069</v>
       </c>
       <c r="AU27" s="13">
-        <v>4859.8572999999997</v>
+        <v>5781.3913000000002</v>
       </c>
       <c r="AV27" s="13">
-        <v>3163.8765899999999</v>
+        <v>3776.11789</v>
       </c>
       <c r="AW27" s="13">
-        <v>56.562449999999998</v>
+        <v>58.182290000000002</v>
       </c>
       <c r="AX27" s="13">
-        <v>126.06231</v>
+        <v>129.11727999999999</v>
       </c>
     </row>
-    <row r="28" spans="1:50" ht="51" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:50" ht="51">
       <c r="A28" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D28" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E28" s="11">
         <v>0.60528000000000004</v>
       </c>
       <c r="F28" s="11">
         <v>0.76541000000000003</v>
       </c>
       <c r="G28" s="12">
         <v>1148.1441</v>
       </c>
       <c r="H28" s="12">
         <v>599.29345000000001</v>
       </c>
       <c r="I28" s="12">
@@ -6120,63 +10568,63 @@
       <c r="AM28" s="13">
         <v>0</v>
       </c>
       <c r="AN28" s="13">
         <v>0</v>
       </c>
       <c r="AO28" s="13">
         <v>85.845879999999994</v>
       </c>
       <c r="AP28" s="13">
         <v>256.13110999999998</v>
       </c>
       <c r="AQ28" s="13">
         <v>43.271999999999998</v>
       </c>
       <c r="AR28" s="13">
         <v>62.491759999999999</v>
       </c>
       <c r="AS28" s="13">
         <v>42.129339999999999</v>
       </c>
       <c r="AT28" s="13">
         <v>149.29454000000001</v>
       </c>
       <c r="AU28" s="13">
-        <v>30.6</v>
+        <v>35.46</v>
       </c>
       <c r="AV28" s="13">
-        <v>45.774949999999997</v>
+        <v>52.921570000000003</v>
       </c>
       <c r="AW28" s="13">
-        <v>99.393339999999995</v>
+        <v>165.83833999999999</v>
       </c>
       <c r="AX28" s="13">
-        <v>135.51665</v>
+        <v>193.45858999999999</v>
       </c>
     </row>
-    <row r="29" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:50" ht="25.5">
       <c r="A29" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="11">
         <v>9.1931999999999992</v>
       </c>
       <c r="D29" s="11">
         <v>42.656460000000003</v>
       </c>
       <c r="E29" s="11">
         <v>81.787440000000004</v>
       </c>
       <c r="F29" s="11">
         <v>134.17559</v>
       </c>
       <c r="G29" s="12">
         <v>9.7139000000000006</v>
       </c>
       <c r="H29" s="12">
         <v>43.716410000000003</v>
       </c>
       <c r="I29" s="12">
@@ -6278,57 +10726,57 @@
       <c r="AO29" s="13">
         <v>72.811049999999994</v>
       </c>
       <c r="AP29" s="13">
         <v>494.65705000000003</v>
       </c>
       <c r="AQ29" s="13">
         <v>2.6345000000000001</v>
       </c>
       <c r="AR29" s="13">
         <v>25.977080000000001</v>
       </c>
       <c r="AS29" s="13">
         <v>27.991199999999999</v>
       </c>
       <c r="AT29" s="13">
         <v>241.13131000000001</v>
       </c>
       <c r="AU29" s="13">
         <v>0</v>
       </c>
       <c r="AV29" s="13">
         <v>0</v>
       </c>
       <c r="AW29" s="13">
-        <v>43.411200000000001</v>
+        <v>63.091200000000001</v>
       </c>
       <c r="AX29" s="13">
-        <v>344.46420000000001</v>
+        <v>496.24709999999999</v>
       </c>
     </row>
-    <row r="30" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:50">
       <c r="A30" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="11">
         <v>135.58510000000001</v>
       </c>
       <c r="D30" s="11">
         <v>386.16768000000002</v>
       </c>
       <c r="E30" s="11">
         <v>34.384860000000003</v>
       </c>
       <c r="F30" s="11">
         <v>108.04568</v>
       </c>
       <c r="G30" s="12">
         <v>44.518410000000003</v>
       </c>
       <c r="H30" s="12">
         <v>162.45164</v>
       </c>
       <c r="I30" s="12">
@@ -6430,57 +10878,57 @@
       <c r="AO30" s="13">
         <v>980.66259000000002</v>
       </c>
       <c r="AP30" s="13">
         <v>4630.0009399999999</v>
       </c>
       <c r="AQ30" s="13">
         <v>1.57087</v>
       </c>
       <c r="AR30" s="13">
         <v>7.0420100000000003</v>
       </c>
       <c r="AS30" s="13">
         <v>704.86999000000003</v>
       </c>
       <c r="AT30" s="13">
         <v>3893.53503</v>
       </c>
       <c r="AU30" s="13">
         <v>0.33574999999999999</v>
       </c>
       <c r="AV30" s="13">
         <v>2.4823599999999999</v>
       </c>
       <c r="AW30" s="13">
-        <v>247.83873</v>
+        <v>263.40528</v>
       </c>
       <c r="AX30" s="13">
-        <v>1554.98955</v>
+        <v>1764.8763100000001</v>
       </c>
     </row>
-    <row r="31" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:50">
       <c r="A31" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="11">
         <v>999.36800000000005</v>
       </c>
       <c r="D31" s="11">
         <v>915.49251000000004</v>
       </c>
       <c r="E31" s="11">
         <v>112.04689999999999</v>
       </c>
       <c r="F31" s="11">
         <v>631.12599999999998</v>
       </c>
       <c r="G31" s="12">
         <v>617.04012</v>
       </c>
       <c r="H31" s="12">
         <v>721.77592000000004</v>
       </c>
       <c r="I31" s="12">
@@ -6582,57 +11030,57 @@
       <c r="AO31" s="13">
         <v>349.78800000000001</v>
       </c>
       <c r="AP31" s="13">
         <v>729.93515000000002</v>
       </c>
       <c r="AQ31" s="13">
         <v>15.3</v>
       </c>
       <c r="AR31" s="13">
         <v>9.6296599999999994</v>
       </c>
       <c r="AS31" s="13">
         <v>747.23580000000004</v>
       </c>
       <c r="AT31" s="13">
         <v>1104.87997</v>
       </c>
       <c r="AU31" s="13">
         <v>0</v>
       </c>
       <c r="AV31" s="13">
         <v>0</v>
       </c>
       <c r="AW31" s="13">
-        <v>56.481679999999997</v>
+        <v>57.797040000000003</v>
       </c>
       <c r="AX31" s="13">
-        <v>152.24977999999999</v>
+        <v>156.46062000000001</v>
       </c>
     </row>
-    <row r="32" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:50" ht="63.75">
       <c r="A32" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E32" s="11">
         <v>4.9809999999999999</v>
       </c>
       <c r="F32" s="11">
         <v>6.7810499999999996</v>
       </c>
       <c r="G32" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H32" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I32" s="12">
@@ -6734,57 +11182,57 @@
       <c r="AO32" s="13">
         <v>10.179</v>
       </c>
       <c r="AP32" s="13">
         <v>10.29927</v>
       </c>
       <c r="AQ32" s="13">
         <v>0</v>
       </c>
       <c r="AR32" s="13">
         <v>0</v>
       </c>
       <c r="AS32" s="13">
         <v>4.6520000000000001</v>
       </c>
       <c r="AT32" s="13">
         <v>6.7200600000000001</v>
       </c>
       <c r="AU32" s="13">
         <v>0</v>
       </c>
       <c r="AV32" s="13">
         <v>0</v>
       </c>
       <c r="AW32" s="13">
-        <v>1.3373999999999999</v>
+        <v>1.5424</v>
       </c>
       <c r="AX32" s="13">
-        <v>2.0499700000000001</v>
+        <v>2.60887</v>
       </c>
     </row>
-    <row r="33" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:50">
       <c r="A33" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="11">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="D33" s="11">
         <v>7.8340000000000007E-2</v>
       </c>
       <c r="E33" s="11">
         <v>1.0669999999999999</v>
       </c>
       <c r="F33" s="11">
         <v>3.82192</v>
       </c>
       <c r="G33" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H33" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I33" s="12">
@@ -6886,57 +11334,57 @@
       <c r="AO33" s="13">
         <v>2.3323299999999998</v>
       </c>
       <c r="AP33" s="13">
         <v>6.93086</v>
       </c>
       <c r="AQ33" s="13">
         <v>0</v>
       </c>
       <c r="AR33" s="13">
         <v>0</v>
       </c>
       <c r="AS33" s="13">
         <v>1.6059000000000001</v>
       </c>
       <c r="AT33" s="13">
         <v>6.6031500000000003</v>
       </c>
       <c r="AU33" s="13">
         <v>0</v>
       </c>
       <c r="AV33" s="13">
         <v>0</v>
       </c>
       <c r="AW33" s="13">
-        <v>0.55649999999999999</v>
+        <v>0.60150000000000003</v>
       </c>
       <c r="AX33" s="13">
-        <v>3.0570200000000001</v>
+        <v>3.2892000000000001</v>
       </c>
     </row>
-    <row r="34" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:50" ht="25.5">
       <c r="A34" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E34" s="11">
         <v>2</v>
       </c>
       <c r="F34" s="11">
         <v>1.6466499999999999</v>
       </c>
       <c r="G34" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H34" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I34" s="12">
@@ -7044,51 +11492,51 @@
       <c r="AQ34" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AR34" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AS34" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AT34" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AU34" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV34" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW34" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX34" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="35" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:50">
       <c r="A35" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="11">
         <v>484.74</v>
       </c>
       <c r="D35" s="11">
         <v>43.228769999999997</v>
       </c>
       <c r="E35" s="11">
         <v>1.35E-2</v>
       </c>
       <c r="F35" s="11">
         <v>4.8149999999999998E-2</v>
       </c>
       <c r="G35" s="12">
         <v>499.96</v>
       </c>
       <c r="H35" s="12">
         <v>61.235999999999997</v>
       </c>
       <c r="I35" s="12">
@@ -7190,57 +11638,57 @@
       <c r="AO35" s="13">
         <v>265</v>
       </c>
       <c r="AP35" s="13">
         <v>76.067329999999998</v>
       </c>
       <c r="AQ35" s="13">
         <v>291.87099999999998</v>
       </c>
       <c r="AR35" s="13">
         <v>221.93799999999999</v>
       </c>
       <c r="AS35" s="13">
         <v>402.7</v>
       </c>
       <c r="AT35" s="13">
         <v>182.16255000000001</v>
       </c>
       <c r="AU35" s="13">
         <v>0</v>
       </c>
       <c r="AV35" s="13">
         <v>0</v>
       </c>
       <c r="AW35" s="13">
-        <v>404.42624999999998</v>
+        <v>480.42624999999998</v>
       </c>
       <c r="AX35" s="13">
-        <v>305.16869000000003</v>
+        <v>325.77318000000002</v>
       </c>
     </row>
-    <row r="36" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:50">
       <c r="A36" s="6" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H36" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I36" s="12" t="s">
@@ -7342,57 +11790,57 @@
       <c r="AO36" s="13">
         <v>345.1</v>
       </c>
       <c r="AP36" s="13">
         <v>116.12172</v>
       </c>
       <c r="AQ36" s="13">
         <v>20</v>
       </c>
       <c r="AR36" s="13">
         <v>21.123000000000001</v>
       </c>
       <c r="AS36" s="13">
         <v>542.55499999999995</v>
       </c>
       <c r="AT36" s="13">
         <v>185.95446000000001</v>
       </c>
       <c r="AU36" s="13">
         <v>0</v>
       </c>
       <c r="AV36" s="13">
         <v>0</v>
       </c>
       <c r="AW36" s="13">
-        <v>88.948130000000006</v>
+        <v>119.80695</v>
       </c>
       <c r="AX36" s="13">
-        <v>78.194789999999998</v>
+        <v>93.523070000000004</v>
       </c>
     </row>
-    <row r="37" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:50" ht="25.5">
       <c r="A37" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="11">
         <v>1.028</v>
       </c>
       <c r="D37" s="11">
         <v>0.99826000000000004</v>
       </c>
       <c r="E37" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F37" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G37" s="12">
         <v>32.9</v>
       </c>
       <c r="H37" s="12">
         <v>6.2065599999999996</v>
       </c>
       <c r="I37" s="12">
@@ -7500,51 +11948,51 @@
       <c r="AQ37" s="13">
         <v>106.85</v>
       </c>
       <c r="AR37" s="13">
         <v>233.83965000000001</v>
       </c>
       <c r="AS37" s="13">
         <v>11.739000000000001</v>
       </c>
       <c r="AT37" s="13">
         <v>22.73828</v>
       </c>
       <c r="AU37" s="13">
         <v>0</v>
       </c>
       <c r="AV37" s="13">
         <v>0</v>
       </c>
       <c r="AW37" s="13">
         <v>7.5</v>
       </c>
       <c r="AX37" s="13">
         <v>13.323</v>
       </c>
     </row>
-    <row r="38" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:50" ht="38.25">
       <c r="A38" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="11">
         <v>1.044</v>
       </c>
       <c r="D38" s="11">
         <v>0.24987000000000001</v>
       </c>
       <c r="E38" s="11">
         <v>89.850200000000001</v>
       </c>
       <c r="F38" s="11">
         <v>41.536099999999998</v>
       </c>
       <c r="G38" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H38" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I38" s="12" t="s">
@@ -7648,51 +12096,51 @@
       <c r="AQ38" s="13">
         <v>35.118000000000002</v>
       </c>
       <c r="AR38" s="13">
         <v>55.045999999999999</v>
       </c>
       <c r="AS38" s="13">
         <v>0.02</v>
       </c>
       <c r="AT38" s="13">
         <v>2.2960000000000001E-2</v>
       </c>
       <c r="AU38" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV38" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW38" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX38" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="39" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:50" ht="25.5">
       <c r="A39" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C39" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D39" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E39" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F39" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G39" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H39" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I39" s="12" t="s">
@@ -7794,57 +12242,57 @@
       <c r="AO39" s="13">
         <v>45.29</v>
       </c>
       <c r="AP39" s="13">
         <v>14.44666</v>
       </c>
       <c r="AQ39" s="13">
         <v>0</v>
       </c>
       <c r="AR39" s="13">
         <v>0</v>
       </c>
       <c r="AS39" s="13">
         <v>87.567999999999998</v>
       </c>
       <c r="AT39" s="13">
         <v>24.049980000000001</v>
       </c>
       <c r="AU39" s="13">
         <v>0</v>
       </c>
       <c r="AV39" s="13">
         <v>0</v>
       </c>
       <c r="AW39" s="13">
-        <v>39.262999999999998</v>
+        <v>41.662999999999997</v>
       </c>
       <c r="AX39" s="13">
-        <v>22.760590000000001</v>
+        <v>24.30021</v>
       </c>
     </row>
-    <row r="40" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:50" ht="38.25">
       <c r="A40" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="11">
         <v>1.266</v>
       </c>
       <c r="D40" s="11">
         <v>0.42809999999999998</v>
       </c>
       <c r="E40" s="11">
         <v>0.123</v>
       </c>
       <c r="F40" s="11">
         <v>0.18029000000000001</v>
       </c>
       <c r="G40" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H40" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I40" s="12" t="s">
@@ -7946,57 +12394,57 @@
       <c r="AO40" s="13">
         <v>10.37</v>
       </c>
       <c r="AP40" s="13">
         <v>1.37666</v>
       </c>
       <c r="AQ40" s="13">
         <v>103.15049999999999</v>
       </c>
       <c r="AR40" s="13">
         <v>71.981610000000003</v>
       </c>
       <c r="AS40" s="13">
         <v>216.113</v>
       </c>
       <c r="AT40" s="13">
         <v>28.997479999999999</v>
       </c>
       <c r="AU40" s="13">
         <v>19.635000000000002</v>
       </c>
       <c r="AV40" s="13">
         <v>9.64</v>
       </c>
       <c r="AW40" s="13">
-        <v>2.7120000000000002</v>
+        <v>7.7119999999999997</v>
       </c>
       <c r="AX40" s="13">
-        <v>0.71816999999999998</v>
+        <v>2.5957400000000002</v>
       </c>
     </row>
-    <row r="41" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:50">
       <c r="A41" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D41" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E41" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F41" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G41" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H41" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I41" s="12" t="s">
@@ -8098,57 +12546,57 @@
       <c r="AO41" s="13">
         <v>419.14</v>
       </c>
       <c r="AP41" s="13">
         <v>109.78557000000001</v>
       </c>
       <c r="AQ41" s="13">
         <v>0</v>
       </c>
       <c r="AR41" s="13">
         <v>0</v>
       </c>
       <c r="AS41" s="13">
         <v>715.48199999999997</v>
       </c>
       <c r="AT41" s="13">
         <v>147.17344</v>
       </c>
       <c r="AU41" s="13">
         <v>0</v>
       </c>
       <c r="AV41" s="13">
         <v>0</v>
       </c>
       <c r="AW41" s="13">
-        <v>142.624</v>
+        <v>248.09399999999999</v>
       </c>
       <c r="AX41" s="13">
-        <v>131.81800000000001</v>
+        <v>182.59244000000001</v>
       </c>
     </row>
-    <row r="42" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:50">
       <c r="A42" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="11">
         <v>2.4319999999999999</v>
       </c>
       <c r="D42" s="11">
         <v>0.60799999999999998</v>
       </c>
       <c r="E42" s="11">
         <v>10.2843</v>
       </c>
       <c r="F42" s="11">
         <v>7.2089999999999996</v>
       </c>
       <c r="G42" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H42" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I42" s="12" t="s">
@@ -8256,51 +12704,51 @@
       <c r="AQ42" s="13">
         <v>0</v>
       </c>
       <c r="AR42" s="13">
         <v>0</v>
       </c>
       <c r="AS42" s="13">
         <v>1.18</v>
       </c>
       <c r="AT42" s="13">
         <v>0.50355000000000005</v>
       </c>
       <c r="AU42" s="13">
         <v>0</v>
       </c>
       <c r="AV42" s="13">
         <v>0</v>
       </c>
       <c r="AW42" s="13">
         <v>844.56</v>
       </c>
       <c r="AX42" s="13">
         <v>139.22461000000001</v>
       </c>
     </row>
-    <row r="43" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:50">
       <c r="A43" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D43" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E43" s="11">
         <v>3.7194500000000001</v>
       </c>
       <c r="F43" s="11">
         <v>3.3269099999999998</v>
       </c>
       <c r="G43" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H43" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I43" s="12">
@@ -8402,57 +12850,57 @@
       <c r="AO43" s="13">
         <v>236.72499999999999</v>
       </c>
       <c r="AP43" s="13">
         <v>102.04531</v>
       </c>
       <c r="AQ43" s="13">
         <v>13.797000000000001</v>
       </c>
       <c r="AR43" s="13">
         <v>20.047999999999998</v>
       </c>
       <c r="AS43" s="13">
         <v>431.95567</v>
       </c>
       <c r="AT43" s="13">
         <v>178.99779000000001</v>
       </c>
       <c r="AU43" s="13">
         <v>29.867999999999999</v>
       </c>
       <c r="AV43" s="13">
         <v>26.390999999999998</v>
       </c>
       <c r="AW43" s="13">
-        <v>99.518159999999995</v>
+        <v>120.92816000000001</v>
       </c>
       <c r="AX43" s="13">
-        <v>106.38961999999999</v>
+        <v>129.13165000000001</v>
       </c>
     </row>
-    <row r="44" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:50">
       <c r="A44" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C44" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D44" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E44" s="11">
         <v>51.34516</v>
       </c>
       <c r="F44" s="11">
         <v>96.105360000000005</v>
       </c>
       <c r="G44" s="12">
         <v>136</v>
       </c>
       <c r="H44" s="12">
         <v>19.479299999999999</v>
       </c>
       <c r="I44" s="12">
@@ -8554,57 +13002,57 @@
       <c r="AO44" s="13">
         <v>434.73899999999998</v>
       </c>
       <c r="AP44" s="13">
         <v>473.34793000000002</v>
       </c>
       <c r="AQ44" s="13">
         <v>0</v>
       </c>
       <c r="AR44" s="13">
         <v>0</v>
       </c>
       <c r="AS44" s="13">
         <v>350.63159999999999</v>
       </c>
       <c r="AT44" s="13">
         <v>479.70458000000002</v>
       </c>
       <c r="AU44" s="13">
         <v>0</v>
       </c>
       <c r="AV44" s="13">
         <v>0</v>
       </c>
       <c r="AW44" s="13">
-        <v>259.52519999999998</v>
+        <v>297.35700000000003</v>
       </c>
       <c r="AX44" s="13">
-        <v>330.74993000000001</v>
+        <v>379.69546000000003</v>
       </c>
     </row>
-    <row r="45" spans="1:50" ht="51" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:50" ht="51">
       <c r="A45" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C45" s="11">
         <v>0.60329999999999995</v>
       </c>
       <c r="D45" s="11">
         <v>1.1616599999999999</v>
       </c>
       <c r="E45" s="11">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="F45" s="11">
         <v>3.526E-2</v>
       </c>
       <c r="G45" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H45" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I45" s="12" t="s">
@@ -8706,57 +13154,57 @@
       <c r="AO45" s="13">
         <v>0.79812000000000005</v>
       </c>
       <c r="AP45" s="13">
         <v>5.0762099999999997</v>
       </c>
       <c r="AQ45" s="13">
         <v>0</v>
       </c>
       <c r="AR45" s="13">
         <v>0</v>
       </c>
       <c r="AS45" s="13">
         <v>0.21679999999999999</v>
       </c>
       <c r="AT45" s="13">
         <v>2.5257000000000001</v>
       </c>
       <c r="AU45" s="13">
         <v>0</v>
       </c>
       <c r="AV45" s="13">
         <v>0</v>
       </c>
       <c r="AW45" s="13">
-        <v>0.14399999999999999</v>
+        <v>0.152</v>
       </c>
       <c r="AX45" s="13">
-        <v>1.94686</v>
+        <v>1.95726</v>
       </c>
     </row>
-    <row r="46" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:50" ht="38.25">
       <c r="A46" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C46" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D46" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E46" s="11">
         <v>213.83366000000001</v>
       </c>
       <c r="F46" s="11">
         <v>446.87175999999999</v>
       </c>
       <c r="G46" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H46" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I46" s="12">
@@ -8858,57 +13306,57 @@
       <c r="AO46" s="13">
         <v>10.67184</v>
       </c>
       <c r="AP46" s="13">
         <v>28.859829999999999</v>
       </c>
       <c r="AQ46" s="13">
         <v>0</v>
       </c>
       <c r="AR46" s="13">
         <v>0</v>
       </c>
       <c r="AS46" s="13">
         <v>4.75101</v>
       </c>
       <c r="AT46" s="13">
         <v>27.667760000000001</v>
       </c>
       <c r="AU46" s="13">
         <v>0</v>
       </c>
       <c r="AV46" s="13">
         <v>0</v>
       </c>
       <c r="AW46" s="13">
-        <v>2.7659699999999998</v>
+        <v>3.1602299999999999</v>
       </c>
       <c r="AX46" s="13">
-        <v>16.014430000000001</v>
+        <v>18.40457</v>
       </c>
     </row>
-    <row r="47" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:50" ht="25.5">
       <c r="A47" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="11">
         <v>309.63600000000002</v>
       </c>
       <c r="D47" s="11">
         <v>75.574060000000003</v>
       </c>
       <c r="E47" s="11">
         <v>1026.6891000000001</v>
       </c>
       <c r="F47" s="11">
         <v>264.18905999999998</v>
       </c>
       <c r="G47" s="12">
         <v>20.100000000000001</v>
       </c>
       <c r="H47" s="12">
         <v>11.75381</v>
       </c>
       <c r="I47" s="12">
@@ -9010,57 +13458,57 @@
       <c r="AO47" s="13">
         <v>8384.5016099999993</v>
       </c>
       <c r="AP47" s="13">
         <v>2851.0814</v>
       </c>
       <c r="AQ47" s="13">
         <v>0</v>
       </c>
       <c r="AR47" s="13">
         <v>0</v>
       </c>
       <c r="AS47" s="13">
         <v>7816.5840799999996</v>
       </c>
       <c r="AT47" s="13">
         <v>2556.2727799999998</v>
       </c>
       <c r="AU47" s="13">
         <v>0</v>
       </c>
       <c r="AV47" s="13">
         <v>0</v>
       </c>
       <c r="AW47" s="13">
-        <v>7032.1583099999998</v>
+        <v>7910.0783099999999</v>
       </c>
       <c r="AX47" s="13">
-        <v>1554.57781</v>
+        <v>1748.56908</v>
       </c>
     </row>
-    <row r="48" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:50" ht="63.75">
       <c r="A48" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C48" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D48" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E48" s="11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F48" s="11">
         <v>4.9000000000000002E-2</v>
       </c>
       <c r="G48" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H48" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I48" s="12">
@@ -9164,51 +13612,51 @@
       <c r="AQ48" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AR48" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AS48" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AT48" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AU48" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV48" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW48" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX48" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="49" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:50" ht="38.25">
       <c r="A49" s="6" t="s">
         <v>87</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C49" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D49" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E49" s="11">
         <v>66.694460000000007</v>
       </c>
       <c r="F49" s="11">
         <v>578.68881999999996</v>
       </c>
       <c r="G49" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H49" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I49" s="12">
@@ -9310,57 +13758,57 @@
       <c r="AO49" s="13">
         <v>4.3441200000000002</v>
       </c>
       <c r="AP49" s="13">
         <v>13.318580000000001</v>
       </c>
       <c r="AQ49" s="13">
         <v>213.14599999999999</v>
       </c>
       <c r="AR49" s="13">
         <v>140.19757999999999</v>
       </c>
       <c r="AS49" s="13">
         <v>2.4037600000000001</v>
       </c>
       <c r="AT49" s="13">
         <v>9.9145000000000003</v>
       </c>
       <c r="AU49" s="13">
         <v>0</v>
       </c>
       <c r="AV49" s="13">
         <v>0</v>
       </c>
       <c r="AW49" s="13">
-        <v>0.56544000000000005</v>
+        <v>0.61760000000000004</v>
       </c>
       <c r="AX49" s="13">
-        <v>2.6315</v>
+        <v>2.8681899999999998</v>
       </c>
     </row>
-    <row r="50" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:50" ht="25.5">
       <c r="A50" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="11">
         <v>239.34299999999999</v>
       </c>
       <c r="D50" s="11">
         <v>156.21600000000001</v>
       </c>
       <c r="E50" s="11">
         <v>121.378</v>
       </c>
       <c r="F50" s="11">
         <v>1222.7900400000001</v>
       </c>
       <c r="G50" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H50" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I50" s="12">
@@ -9462,57 +13910,57 @@
       <c r="AO50" s="13">
         <v>3.79278</v>
       </c>
       <c r="AP50" s="13">
         <v>24.669530000000002</v>
       </c>
       <c r="AQ50" s="13">
         <v>736.04499999999996</v>
       </c>
       <c r="AR50" s="13">
         <v>402.56966</v>
       </c>
       <c r="AS50" s="13">
         <v>1.835</v>
       </c>
       <c r="AT50" s="13">
         <v>13.84836</v>
       </c>
       <c r="AU50" s="13">
         <v>0</v>
       </c>
       <c r="AV50" s="13">
         <v>0</v>
       </c>
       <c r="AW50" s="13">
-        <v>0.70299999999999996</v>
+        <v>0.85299999999999998</v>
       </c>
       <c r="AX50" s="13">
-        <v>6.2284100000000002</v>
+        <v>7.4162800000000004</v>
       </c>
     </row>
-    <row r="51" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:50">
       <c r="A51" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C51" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D51" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E51" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F51" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G51" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H51" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I51" s="12" t="s">
@@ -9607,64 +14055,64 @@
       </c>
       <c r="AM51" s="13">
         <v>0</v>
       </c>
       <c r="AN51" s="13">
         <v>0</v>
       </c>
       <c r="AO51" s="13">
         <v>278.64999999999998</v>
       </c>
       <c r="AP51" s="13">
         <v>95.440240000000003</v>
       </c>
       <c r="AQ51" s="13">
         <v>209.5076</v>
       </c>
       <c r="AR51" s="13">
         <v>115.2107</v>
       </c>
       <c r="AS51" s="13">
         <v>200.685</v>
       </c>
       <c r="AT51" s="13">
         <v>40.734769999999997</v>
       </c>
-      <c r="AU51" s="13" t="s">
-[...9 lines deleted...]
-        <v>271</v>
+      <c r="AU51" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV51" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW51" s="13">
+        <v>4.6670000000000003E-2</v>
+      </c>
+      <c r="AX51" s="13">
+        <v>8.6599999999999996E-2</v>
       </c>
     </row>
-    <row r="52" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:50" ht="25.5">
       <c r="A52" s="6" t="s">
         <v>93</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>94</v>
       </c>
       <c r="C52" s="11">
         <v>156.80000000000001</v>
       </c>
       <c r="D52" s="11">
         <v>62.72</v>
       </c>
       <c r="E52" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F52" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G52" s="12">
         <v>10</v>
       </c>
       <c r="H52" s="12">
         <v>7.2949999999999999</v>
       </c>
       <c r="I52" s="12">
@@ -9760,63 +14208,63 @@
       <c r="AM52" s="13">
         <v>672.22400000000005</v>
       </c>
       <c r="AN52" s="13">
         <v>201.15378000000001</v>
       </c>
       <c r="AO52" s="13">
         <v>0</v>
       </c>
       <c r="AP52" s="13">
         <v>0</v>
       </c>
       <c r="AQ52" s="13">
         <v>2051.0365000000002</v>
       </c>
       <c r="AR52" s="13">
         <v>606.98279000000002</v>
       </c>
       <c r="AS52" s="13">
         <v>2.3199999999999998</v>
       </c>
       <c r="AT52" s="13">
         <v>1.0309699999999999</v>
       </c>
       <c r="AU52" s="13">
-        <v>120.2</v>
+        <v>133.76599999999999</v>
       </c>
       <c r="AV52" s="13">
-        <v>31.645</v>
+        <v>46.372999999999998</v>
       </c>
       <c r="AW52" s="13">
         <v>0</v>
       </c>
       <c r="AX52" s="13">
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:50">
       <c r="A53" s="6" t="s">
         <v>95</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C53" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D53" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E53" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F53" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G53" s="12">
         <v>58.877000000000002</v>
       </c>
       <c r="H53" s="12">
         <v>30.594000000000001</v>
       </c>
       <c r="I53" s="12" t="s">
@@ -9924,51 +14372,51 @@
       <c r="AQ53" s="13">
         <v>231.47499999999999</v>
       </c>
       <c r="AR53" s="13">
         <v>70.843000000000004</v>
       </c>
       <c r="AS53" s="13">
         <v>120.52</v>
       </c>
       <c r="AT53" s="13">
         <v>32.242939999999997</v>
       </c>
       <c r="AU53" s="13">
         <v>40.021000000000001</v>
       </c>
       <c r="AV53" s="13">
         <v>25.706</v>
       </c>
       <c r="AW53" s="13">
         <v>4.2</v>
       </c>
       <c r="AX53" s="13">
         <v>2.9119000000000002</v>
       </c>
     </row>
-    <row r="54" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:50">
       <c r="A54" s="6" t="s">
         <v>97</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C54" s="11">
         <v>68.483000000000004</v>
       </c>
       <c r="D54" s="11">
         <v>34.552999999999997</v>
       </c>
       <c r="E54" s="11">
         <v>16.971800000000002</v>
       </c>
       <c r="F54" s="11">
         <v>48.731729999999999</v>
       </c>
       <c r="G54" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H54" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I54" s="12">
@@ -10070,57 +14518,57 @@
       <c r="AO54" s="13">
         <v>229.55645000000001</v>
       </c>
       <c r="AP54" s="13">
         <v>192.90738999999999</v>
       </c>
       <c r="AQ54" s="13">
         <v>548.38199999999995</v>
       </c>
       <c r="AR54" s="13">
         <v>159.50873000000001</v>
       </c>
       <c r="AS54" s="13">
         <v>306.70206000000002</v>
       </c>
       <c r="AT54" s="13">
         <v>218.61126999999999</v>
       </c>
       <c r="AU54" s="13">
         <v>0</v>
       </c>
       <c r="AV54" s="13">
         <v>0</v>
       </c>
       <c r="AW54" s="13">
-        <v>30.1</v>
+        <v>38.655000000000001</v>
       </c>
       <c r="AX54" s="13">
-        <v>35.301000000000002</v>
+        <v>41.367959999999997</v>
       </c>
     </row>
-    <row r="55" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:50">
       <c r="A55" s="6" t="s">
         <v>99</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D55" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E55" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F55" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G55" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H55" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I55" s="12" t="s">
@@ -10211,64 +14659,64 @@
       </c>
       <c r="AM55" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AN55" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AO55" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AP55" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AQ55" s="13">
         <v>0</v>
       </c>
       <c r="AR55" s="13">
         <v>0</v>
       </c>
       <c r="AS55" s="13">
         <v>19</v>
       </c>
       <c r="AT55" s="13">
         <v>1.17611</v>
       </c>
-      <c r="AU55" s="13" t="s">
-[...9 lines deleted...]
-        <v>271</v>
+      <c r="AU55" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV55" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW55" s="13">
+        <v>0.38768999999999998</v>
+      </c>
+      <c r="AX55" s="13">
+        <v>0.10392</v>
       </c>
     </row>
-    <row r="56" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:50">
       <c r="A56" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C56" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D56" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E56" s="11">
         <v>723.39599999999996</v>
       </c>
       <c r="F56" s="11">
         <v>244.01400000000001</v>
       </c>
       <c r="G56" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H56" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I56" s="12" t="s">
@@ -10370,57 +14818,57 @@
       <c r="AO56" s="13">
         <v>73.177999999999997</v>
       </c>
       <c r="AP56" s="13">
         <v>23.167449999999999</v>
       </c>
       <c r="AQ56" s="13">
         <v>2.7269999999999999</v>
       </c>
       <c r="AR56" s="13">
         <v>3.7607699999999999</v>
       </c>
       <c r="AS56" s="13">
         <v>22.32</v>
       </c>
       <c r="AT56" s="13">
         <v>4.8088199999999999</v>
       </c>
       <c r="AU56" s="13">
         <v>37.561999999999998</v>
       </c>
       <c r="AV56" s="13">
         <v>25.094000000000001</v>
       </c>
       <c r="AW56" s="13">
-        <v>0</v>
+        <v>0.15057999999999999</v>
       </c>
       <c r="AX56" s="13">
-        <v>0</v>
+        <v>0.20784</v>
       </c>
     </row>
-    <row r="57" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:50" ht="25.5">
       <c r="A57" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C57" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D57" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E57" s="11">
         <v>36.700000000000003</v>
       </c>
       <c r="F57" s="11">
         <v>20.917999999999999</v>
       </c>
       <c r="G57" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H57" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I57" s="12" t="s">
@@ -10522,57 +14970,57 @@
       <c r="AO57" s="13">
         <v>70.48</v>
       </c>
       <c r="AP57" s="13">
         <v>21.836559999999999</v>
       </c>
       <c r="AQ57" s="13">
         <v>0</v>
       </c>
       <c r="AR57" s="13">
         <v>0</v>
       </c>
       <c r="AS57" s="13">
         <v>8.8659999999999997</v>
       </c>
       <c r="AT57" s="13">
         <v>2.5469400000000002</v>
       </c>
       <c r="AU57" s="13">
         <v>7.4119999999999999</v>
       </c>
       <c r="AV57" s="13">
         <v>12.839</v>
       </c>
       <c r="AW57" s="13">
-        <v>0</v>
+        <v>2.5251999999999999</v>
       </c>
       <c r="AX57" s="13">
-        <v>0</v>
+        <v>1.69458</v>
       </c>
     </row>
-    <row r="58" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:50">
       <c r="A58" s="6" t="s">
         <v>105</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C58" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D58" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E58" s="11">
         <v>0.03</v>
       </c>
       <c r="F58" s="11">
         <v>0.1381</v>
       </c>
       <c r="G58" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H58" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I58" s="12" t="s">
@@ -10674,57 +15122,57 @@
       <c r="AO58" s="13">
         <v>50.71</v>
       </c>
       <c r="AP58" s="13">
         <v>17.554680000000001</v>
       </c>
       <c r="AQ58" s="13">
         <v>0</v>
       </c>
       <c r="AR58" s="13">
         <v>0</v>
       </c>
       <c r="AS58" s="13">
         <v>153.2432</v>
       </c>
       <c r="AT58" s="13">
         <v>69.901420000000002</v>
       </c>
       <c r="AU58" s="13">
         <v>16.782</v>
       </c>
       <c r="AV58" s="13">
         <v>11.39</v>
       </c>
       <c r="AW58" s="13">
-        <v>61.55086</v>
+        <v>75.55086</v>
       </c>
       <c r="AX58" s="13">
-        <v>39.583539999999999</v>
+        <v>48.354979999999998</v>
       </c>
     </row>
-    <row r="59" spans="1:50" ht="51" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:50" ht="51">
       <c r="A59" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C59" s="11">
         <v>5</v>
       </c>
       <c r="D59" s="11">
         <v>3</v>
       </c>
       <c r="E59" s="11">
         <v>34.095999999999997</v>
       </c>
       <c r="F59" s="11">
         <v>50.773829999999997</v>
       </c>
       <c r="G59" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H59" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I59" s="12">
@@ -10826,57 +15274,57 @@
       <c r="AO59" s="13">
         <v>232.71</v>
       </c>
       <c r="AP59" s="13">
         <v>525.81097</v>
       </c>
       <c r="AQ59" s="13">
         <v>0</v>
       </c>
       <c r="AR59" s="13">
         <v>0</v>
       </c>
       <c r="AS59" s="13">
         <v>180.398</v>
       </c>
       <c r="AT59" s="13">
         <v>524.34919000000002</v>
       </c>
       <c r="AU59" s="13">
         <v>0</v>
       </c>
       <c r="AV59" s="13">
         <v>0</v>
       </c>
       <c r="AW59" s="13">
-        <v>128.07300000000001</v>
+        <v>148.405</v>
       </c>
       <c r="AX59" s="13">
-        <v>356.81639000000001</v>
+        <v>412.75826000000001</v>
       </c>
     </row>
-    <row r="60" spans="1:50" ht="51" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:50" ht="51">
       <c r="A60" s="6" t="s">
         <v>109</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C60" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D60" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E60" s="11">
         <v>1.0192000000000001</v>
       </c>
       <c r="F60" s="11">
         <v>1.66842</v>
       </c>
       <c r="G60" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H60" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I60" s="12">
@@ -10984,51 +15432,51 @@
       <c r="AQ60" s="13">
         <v>0</v>
       </c>
       <c r="AR60" s="13">
         <v>0</v>
       </c>
       <c r="AS60" s="13">
         <v>0.9</v>
       </c>
       <c r="AT60" s="13">
         <v>4.79603</v>
       </c>
       <c r="AU60" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV60" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW60" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX60" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="61" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:50" ht="25.5">
       <c r="A61" s="6" t="s">
         <v>111</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C61" s="11">
         <v>497.3723</v>
       </c>
       <c r="D61" s="11">
         <v>201.84706</v>
       </c>
       <c r="E61" s="11">
         <v>3.5918000000000001</v>
       </c>
       <c r="F61" s="11">
         <v>18.020520000000001</v>
       </c>
       <c r="G61" s="12">
         <v>0.24959999999999999</v>
       </c>
       <c r="H61" s="12">
         <v>0.29357</v>
       </c>
       <c r="I61" s="12">
@@ -11130,57 +15578,57 @@
       <c r="AO61" s="13">
         <v>16.222999999999999</v>
       </c>
       <c r="AP61" s="13">
         <v>80.852969999999999</v>
       </c>
       <c r="AQ61" s="13">
         <v>29.9</v>
       </c>
       <c r="AR61" s="13">
         <v>8.0459999999999994</v>
       </c>
       <c r="AS61" s="13">
         <v>13.138500000000001</v>
       </c>
       <c r="AT61" s="13">
         <v>74.250370000000004</v>
       </c>
       <c r="AU61" s="13">
         <v>0</v>
       </c>
       <c r="AV61" s="13">
         <v>0</v>
       </c>
       <c r="AW61" s="13">
-        <v>4.2454999999999998</v>
+        <v>4.2705000000000002</v>
       </c>
       <c r="AX61" s="13">
-        <v>33.530839999999998</v>
+        <v>33.6248</v>
       </c>
     </row>
-    <row r="62" spans="1:50" ht="51" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:50" ht="51">
       <c r="A62" s="6" t="s">
         <v>113</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C62" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D62" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E62" s="11">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="F62" s="11">
         <v>6.96E-3</v>
       </c>
       <c r="G62" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H62" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I62" s="12" t="s">
@@ -11288,51 +15736,51 @@
       <c r="AQ62" s="13">
         <v>0</v>
       </c>
       <c r="AR62" s="13">
         <v>0</v>
       </c>
       <c r="AS62" s="13">
         <v>4.07E-2</v>
       </c>
       <c r="AT62" s="13">
         <v>0.6048</v>
       </c>
       <c r="AU62" s="13">
         <v>0</v>
       </c>
       <c r="AV62" s="13">
         <v>0</v>
       </c>
       <c r="AW62" s="13">
         <v>1.04E-2</v>
       </c>
       <c r="AX62" s="13">
         <v>0.16475999999999999</v>
       </c>
     </row>
-    <row r="63" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:50" ht="38.25">
       <c r="A63" s="6" t="s">
         <v>115</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C63" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D63" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E63" s="11">
         <v>1.1091500000000001</v>
       </c>
       <c r="F63" s="11">
         <v>16.14911</v>
       </c>
       <c r="G63" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H63" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I63" s="12">
@@ -11434,57 +15882,57 @@
       <c r="AO63" s="13">
         <v>14.08479</v>
       </c>
       <c r="AP63" s="13">
         <v>162.67435</v>
       </c>
       <c r="AQ63" s="13">
         <v>0</v>
       </c>
       <c r="AR63" s="13">
         <v>0</v>
       </c>
       <c r="AS63" s="13">
         <v>27.156980000000001</v>
       </c>
       <c r="AT63" s="13">
         <v>309.04845999999998</v>
       </c>
       <c r="AU63" s="13">
         <v>0</v>
       </c>
       <c r="AV63" s="13">
         <v>0</v>
       </c>
       <c r="AW63" s="13">
-        <v>16.24089</v>
+        <v>19.71086</v>
       </c>
       <c r="AX63" s="13">
-        <v>266.01004</v>
+        <v>327.58647000000002</v>
       </c>
     </row>
-    <row r="64" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:50">
       <c r="A64" s="6" t="s">
         <v>117</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C64" s="11">
         <v>2.6520000000000001</v>
       </c>
       <c r="D64" s="11">
         <v>20.920470000000002</v>
       </c>
       <c r="E64" s="11">
         <v>10.435309999999999</v>
       </c>
       <c r="F64" s="11">
         <v>87.647059999999996</v>
       </c>
       <c r="G64" s="12">
         <v>0.11293</v>
       </c>
       <c r="H64" s="12">
         <v>0.96521999999999997</v>
       </c>
       <c r="I64" s="12">
@@ -11586,57 +16034,57 @@
       <c r="AO64" s="13">
         <v>17.96339</v>
       </c>
       <c r="AP64" s="13">
         <v>131.67601999999999</v>
       </c>
       <c r="AQ64" s="13">
         <v>1.30379</v>
       </c>
       <c r="AR64" s="13">
         <v>6.63903</v>
       </c>
       <c r="AS64" s="13">
         <v>17.12557</v>
       </c>
       <c r="AT64" s="13">
         <v>154.61850000000001</v>
       </c>
       <c r="AU64" s="13">
         <v>3.4582700000000002</v>
       </c>
       <c r="AV64" s="13">
         <v>7.2136800000000001</v>
       </c>
       <c r="AW64" s="13">
-        <v>15.32042</v>
+        <v>16.330110000000001</v>
       </c>
       <c r="AX64" s="13">
-        <v>179.09219999999999</v>
+        <v>194.87486000000001</v>
       </c>
     </row>
-    <row r="65" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:50">
       <c r="A65" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C65" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D65" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E65" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F65" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G65" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H65" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I65" s="12" t="s">
@@ -11740,51 +16188,51 @@
       <c r="AQ65" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AR65" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AS65" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AT65" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AU65" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV65" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW65" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX65" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="66" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:50" ht="25.5">
       <c r="A66" s="6" t="s">
         <v>121</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>122</v>
       </c>
       <c r="C66" s="11">
         <v>0.1363</v>
       </c>
       <c r="D66" s="11">
         <v>0.95277999999999996</v>
       </c>
       <c r="E66" s="11">
         <v>4.1156800000000002</v>
       </c>
       <c r="F66" s="11">
         <v>25.362739999999999</v>
       </c>
       <c r="G66" s="12">
         <v>6.7999999999999996E-3</v>
       </c>
       <c r="H66" s="12">
         <v>2.283E-2</v>
       </c>
       <c r="I66" s="12">
@@ -11886,57 +16334,57 @@
       <c r="AO66" s="13">
         <v>5.4915399999999996</v>
       </c>
       <c r="AP66" s="13">
         <v>34.660049999999998</v>
       </c>
       <c r="AQ66" s="13">
         <v>0</v>
       </c>
       <c r="AR66" s="13">
         <v>0</v>
       </c>
       <c r="AS66" s="13">
         <v>7.6475400000000002</v>
       </c>
       <c r="AT66" s="13">
         <v>47.08596</v>
       </c>
       <c r="AU66" s="13">
         <v>0</v>
       </c>
       <c r="AV66" s="13">
         <v>0</v>
       </c>
       <c r="AW66" s="13">
-        <v>8.9018200000000007</v>
+        <v>9.1588600000000007</v>
       </c>
       <c r="AX66" s="13">
-        <v>19.372810000000001</v>
+        <v>20.74916</v>
       </c>
     </row>
-    <row r="67" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:50">
       <c r="A67" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C67" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D67" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E67" s="11">
         <v>0.03</v>
       </c>
       <c r="F67" s="11">
         <v>0.19757</v>
       </c>
       <c r="G67" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H67" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I67" s="12">
@@ -12040,51 +16488,51 @@
       <c r="AQ67" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AR67" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AS67" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AT67" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AU67" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV67" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW67" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX67" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="68" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:50">
       <c r="A68" s="6" t="s">
         <v>125</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C68" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D68" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E68" s="11">
         <v>0.12073</v>
       </c>
       <c r="F68" s="11">
         <v>0.45517000000000002</v>
       </c>
       <c r="G68" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H68" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I68" s="12">
@@ -12186,57 +16634,57 @@
       <c r="AO68" s="13">
         <v>1.49257</v>
       </c>
       <c r="AP68" s="13">
         <v>4.1042100000000001</v>
       </c>
       <c r="AQ68" s="13">
         <v>0</v>
       </c>
       <c r="AR68" s="13">
         <v>0</v>
       </c>
       <c r="AS68" s="13">
         <v>1.58971</v>
       </c>
       <c r="AT68" s="13">
         <v>5.7117399999999998</v>
       </c>
       <c r="AU68" s="13">
         <v>0</v>
       </c>
       <c r="AV68" s="13">
         <v>0</v>
       </c>
       <c r="AW68" s="13">
-        <v>0.24603</v>
+        <v>0.25163000000000002</v>
       </c>
       <c r="AX68" s="13">
-        <v>1.41883</v>
+        <v>1.44953</v>
       </c>
     </row>
-    <row r="69" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:50">
       <c r="A69" s="6" t="s">
         <v>127</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C69" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D69" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E69" s="11">
         <v>4.5400000000000003E-2</v>
       </c>
       <c r="F69" s="11">
         <v>0.78446000000000005</v>
       </c>
       <c r="G69" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H69" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I69" s="12">
@@ -12338,57 +16786,57 @@
       <c r="AO69" s="13">
         <v>0.15356</v>
       </c>
       <c r="AP69" s="13">
         <v>2.8462299999999998</v>
       </c>
       <c r="AQ69" s="13">
         <v>0</v>
       </c>
       <c r="AR69" s="13">
         <v>0</v>
       </c>
       <c r="AS69" s="13">
         <v>0.24113999999999999</v>
       </c>
       <c r="AT69" s="13">
         <v>4.8898599999999997</v>
       </c>
       <c r="AU69" s="13">
         <v>0</v>
       </c>
       <c r="AV69" s="13">
         <v>0</v>
       </c>
       <c r="AW69" s="13">
-        <v>0.12956000000000001</v>
+        <v>0.16123999999999999</v>
       </c>
       <c r="AX69" s="13">
-        <v>2.98258</v>
+        <v>3.74057</v>
       </c>
     </row>
-    <row r="70" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:50">
       <c r="A70" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C70" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D70" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E70" s="11">
         <v>0.38929999999999998</v>
       </c>
       <c r="F70" s="11">
         <v>2.8227500000000001</v>
       </c>
       <c r="G70" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H70" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I70" s="12">
@@ -12496,51 +16944,51 @@
       <c r="AQ70" s="13">
         <v>0</v>
       </c>
       <c r="AR70" s="13">
         <v>0</v>
       </c>
       <c r="AS70" s="13">
         <v>5.2900000000000003E-2</v>
       </c>
       <c r="AT70" s="13">
         <v>0.63661000000000001</v>
       </c>
       <c r="AU70" s="13">
         <v>0</v>
       </c>
       <c r="AV70" s="13">
         <v>0</v>
       </c>
       <c r="AW70" s="13">
         <v>1.2E-2</v>
       </c>
       <c r="AX70" s="13">
         <v>0.19058</v>
       </c>
     </row>
-    <row r="71" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:50" ht="25.5">
       <c r="A71" s="6" t="s">
         <v>131</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C71" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D71" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E71" s="11">
         <v>8.6617700000000006</v>
       </c>
       <c r="F71" s="11">
         <v>16.530470000000001</v>
       </c>
       <c r="G71" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H71" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I71" s="12">
@@ -12642,57 +17090,57 @@
       <c r="AO71" s="13">
         <v>8.1335200000000007</v>
       </c>
       <c r="AP71" s="13">
         <v>10.96942</v>
       </c>
       <c r="AQ71" s="13">
         <v>0</v>
       </c>
       <c r="AR71" s="13">
         <v>0</v>
       </c>
       <c r="AS71" s="13">
         <v>6.8472600000000003</v>
       </c>
       <c r="AT71" s="13">
         <v>11.036479999999999</v>
       </c>
       <c r="AU71" s="13">
         <v>0</v>
       </c>
       <c r="AV71" s="13">
         <v>0</v>
       </c>
       <c r="AW71" s="13">
-        <v>3.0460400000000001</v>
+        <v>3.4009100000000001</v>
       </c>
       <c r="AX71" s="13">
-        <v>5.4100700000000002</v>
+        <v>5.9153799999999999</v>
       </c>
     </row>
-    <row r="72" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:50" ht="25.5">
       <c r="A72" s="6" t="s">
         <v>133</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C72" s="11">
         <v>1.04E-2</v>
       </c>
       <c r="D72" s="11">
         <v>0.17760000000000001</v>
       </c>
       <c r="E72" s="11">
         <v>0.84643999999999997</v>
       </c>
       <c r="F72" s="11">
         <v>5.0372399999999997</v>
       </c>
       <c r="G72" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H72" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I72" s="12">
@@ -12794,57 +17242,57 @@
       <c r="AO72" s="13">
         <v>3.6867299999999998</v>
       </c>
       <c r="AP72" s="13">
         <v>18.563960000000002</v>
       </c>
       <c r="AQ72" s="13">
         <v>0</v>
       </c>
       <c r="AR72" s="13">
         <v>0</v>
       </c>
       <c r="AS72" s="13">
         <v>5.0570300000000001</v>
       </c>
       <c r="AT72" s="13">
         <v>28.0609</v>
       </c>
       <c r="AU72" s="13">
         <v>0</v>
       </c>
       <c r="AV72" s="13">
         <v>0</v>
       </c>
       <c r="AW72" s="13">
-        <v>3.14994</v>
+        <v>3.8046899999999999</v>
       </c>
       <c r="AX72" s="13">
-        <v>19.847020000000001</v>
+        <v>23.927910000000001</v>
       </c>
     </row>
-    <row r="73" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:50">
       <c r="A73" s="6" t="s">
         <v>135</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C73" s="11">
         <v>6214.1549999999997</v>
       </c>
       <c r="D73" s="11">
         <v>1476.73596</v>
       </c>
       <c r="E73" s="11">
         <v>1201.5740000000001</v>
       </c>
       <c r="F73" s="11">
         <v>353.06977000000001</v>
       </c>
       <c r="G73" s="12">
         <v>13470.716</v>
       </c>
       <c r="H73" s="12">
         <v>2511.9653400000002</v>
       </c>
       <c r="I73" s="12">
@@ -12940,63 +17388,63 @@
       <c r="AM73" s="13">
         <v>14387.009</v>
       </c>
       <c r="AN73" s="13">
         <v>5878.0795600000001</v>
       </c>
       <c r="AO73" s="13">
         <v>6999.52</v>
       </c>
       <c r="AP73" s="13">
         <v>1902.0943</v>
       </c>
       <c r="AQ73" s="13">
         <v>34789.841999999997</v>
       </c>
       <c r="AR73" s="13">
         <v>11976.02284</v>
       </c>
       <c r="AS73" s="13">
         <v>4506.43</v>
       </c>
       <c r="AT73" s="13">
         <v>702.78911000000005</v>
       </c>
       <c r="AU73" s="13">
-        <v>11957.65</v>
+        <v>14193.45</v>
       </c>
       <c r="AV73" s="13">
-        <v>4914.48459</v>
+        <v>5791.8989099999999</v>
       </c>
       <c r="AW73" s="13">
-        <v>2431.2399999999998</v>
+        <v>2808.17</v>
       </c>
       <c r="AX73" s="13">
-        <v>321.12180000000001</v>
+        <v>368.98548</v>
       </c>
     </row>
-    <row r="74" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:50" ht="25.5">
       <c r="A74" s="6" t="s">
         <v>137</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C74" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D74" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E74" s="11">
         <v>347.08800000000002</v>
       </c>
       <c r="F74" s="11">
         <v>69.095709999999997</v>
       </c>
       <c r="G74" s="12">
         <v>1.4</v>
       </c>
       <c r="H74" s="12">
         <v>0.26274999999999998</v>
       </c>
       <c r="I74" s="12">
@@ -13098,57 +17546,57 @@
       <c r="AO74" s="13">
         <v>230.02199999999999</v>
       </c>
       <c r="AP74" s="13">
         <v>45.161920000000002</v>
       </c>
       <c r="AQ74" s="13">
         <v>0</v>
       </c>
       <c r="AR74" s="13">
         <v>0</v>
       </c>
       <c r="AS74" s="13">
         <v>55.834000000000003</v>
       </c>
       <c r="AT74" s="13">
         <v>17.368770000000001</v>
       </c>
       <c r="AU74" s="13">
         <v>0</v>
       </c>
       <c r="AV74" s="13">
         <v>0</v>
       </c>
       <c r="AW74" s="13">
-        <v>31.9</v>
+        <v>32.524000000000001</v>
       </c>
       <c r="AX74" s="13">
-        <v>10.87753</v>
+        <v>11.408530000000001</v>
       </c>
     </row>
-    <row r="75" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:50">
       <c r="A75" s="6" t="s">
         <v>139</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C75" s="11">
         <v>5.2564000000000002</v>
       </c>
       <c r="D75" s="11">
         <v>1.94862</v>
       </c>
       <c r="E75" s="11">
         <v>206.78960000000001</v>
       </c>
       <c r="F75" s="11">
         <v>145.68326999999999</v>
       </c>
       <c r="G75" s="12">
         <v>696.5</v>
       </c>
       <c r="H75" s="12">
         <v>97.225239999999999</v>
       </c>
       <c r="I75" s="12">
@@ -13250,57 +17698,57 @@
       <c r="AO75" s="13">
         <v>530.11616000000004</v>
       </c>
       <c r="AP75" s="13">
         <v>161.93271999999999</v>
       </c>
       <c r="AQ75" s="13">
         <v>0</v>
       </c>
       <c r="AR75" s="13">
         <v>0</v>
       </c>
       <c r="AS75" s="13">
         <v>470.00511999999998</v>
       </c>
       <c r="AT75" s="13">
         <v>168.14052000000001</v>
       </c>
       <c r="AU75" s="13">
         <v>0</v>
       </c>
       <c r="AV75" s="13">
         <v>0</v>
       </c>
       <c r="AW75" s="13">
-        <v>124.4782</v>
+        <v>367.15820000000002</v>
       </c>
       <c r="AX75" s="13">
-        <v>50.137599999999999</v>
+        <v>129.96182999999999</v>
       </c>
     </row>
-    <row r="76" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:50" ht="63.75">
       <c r="A76" s="6" t="s">
         <v>141</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C76" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D76" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E76" s="11">
         <v>301.96436</v>
       </c>
       <c r="F76" s="11">
         <v>293.67018000000002</v>
       </c>
       <c r="G76" s="12">
         <v>390</v>
       </c>
       <c r="H76" s="12">
         <v>43.89</v>
       </c>
       <c r="I76" s="12">
@@ -13402,57 +17850,57 @@
       <c r="AO76" s="13">
         <v>95520.400460000004</v>
       </c>
       <c r="AP76" s="13">
         <v>9262.6819099999993</v>
       </c>
       <c r="AQ76" s="13">
         <v>0</v>
       </c>
       <c r="AR76" s="13">
         <v>0</v>
       </c>
       <c r="AS76" s="13">
         <v>23730.783240000001</v>
       </c>
       <c r="AT76" s="13">
         <v>5088.3867700000001</v>
       </c>
       <c r="AU76" s="13">
         <v>0</v>
       </c>
       <c r="AV76" s="13">
         <v>0</v>
       </c>
       <c r="AW76" s="13">
-        <v>12634.0834</v>
+        <v>14759.3334</v>
       </c>
       <c r="AX76" s="13">
-        <v>3181.06846</v>
+        <v>3804.0363400000001</v>
       </c>
     </row>
-    <row r="77" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:50" ht="25.5">
       <c r="A77" s="6" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C77" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D77" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E77" s="11">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="F77" s="11">
         <v>0.44675999999999999</v>
       </c>
       <c r="G77" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H77" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I77" s="12">
@@ -13554,57 +18002,57 @@
       <c r="AO77" s="13">
         <v>5</v>
       </c>
       <c r="AP77" s="13">
         <v>8.7402300000000004</v>
       </c>
       <c r="AQ77" s="13">
         <v>0</v>
       </c>
       <c r="AR77" s="13">
         <v>0</v>
       </c>
       <c r="AS77" s="13">
         <v>5.5789999999999997</v>
       </c>
       <c r="AT77" s="13">
         <v>18.87162</v>
       </c>
       <c r="AU77" s="13">
         <v>0</v>
       </c>
       <c r="AV77" s="13">
         <v>0</v>
       </c>
       <c r="AW77" s="13">
-        <v>1.3713200000000001</v>
+        <v>1.5956900000000001</v>
       </c>
       <c r="AX77" s="13">
-        <v>3.59945</v>
+        <v>4.0533099999999997</v>
       </c>
     </row>
-    <row r="78" spans="1:50" ht="51" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:50" ht="51">
       <c r="A78" s="6" t="s">
         <v>145</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C78" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D78" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E78" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F78" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G78" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H78" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I78" s="12" t="s">
@@ -13712,51 +18160,51 @@
       <c r="AQ78" s="13">
         <v>0</v>
       </c>
       <c r="AR78" s="13">
         <v>0</v>
       </c>
       <c r="AS78" s="13">
         <v>2.4670000000000001E-2</v>
       </c>
       <c r="AT78" s="13">
         <v>0.35948000000000002</v>
       </c>
       <c r="AU78" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV78" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW78" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX78" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="79" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:50">
       <c r="A79" s="6" t="s">
         <v>147</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C79" s="11">
         <v>445.22399999999999</v>
       </c>
       <c r="D79" s="11">
         <v>136.446</v>
       </c>
       <c r="E79" s="11">
         <v>30</v>
       </c>
       <c r="F79" s="11">
         <v>19.762</v>
       </c>
       <c r="G79" s="12">
         <v>348.09199999999998</v>
       </c>
       <c r="H79" s="12">
         <v>101.59132</v>
       </c>
       <c r="I79" s="12">
@@ -13864,51 +18312,51 @@
       <c r="AQ79" s="13">
         <v>607.5</v>
       </c>
       <c r="AR79" s="13">
         <v>243</v>
       </c>
       <c r="AS79" s="13">
         <v>462</v>
       </c>
       <c r="AT79" s="13">
         <v>196.14690999999999</v>
       </c>
       <c r="AU79" s="13">
         <v>0</v>
       </c>
       <c r="AV79" s="13">
         <v>0</v>
       </c>
       <c r="AW79" s="13">
         <v>354</v>
       </c>
       <c r="AX79" s="13">
         <v>146.80772999999999</v>
       </c>
     </row>
-    <row r="80" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:50" ht="25.5">
       <c r="A80" s="6" t="s">
         <v>149</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C80" s="11">
         <v>71.457999999999998</v>
       </c>
       <c r="D80" s="11">
         <v>31.728000000000002</v>
       </c>
       <c r="E80" s="11">
         <v>1.7789999999999999</v>
       </c>
       <c r="F80" s="11">
         <v>3.7607499999999998</v>
       </c>
       <c r="G80" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H80" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I80" s="12">
@@ -14016,51 +18464,51 @@
       <c r="AQ80" s="13">
         <v>412.65</v>
       </c>
       <c r="AR80" s="13">
         <v>198.08265</v>
       </c>
       <c r="AS80" s="13">
         <v>241.65887000000001</v>
       </c>
       <c r="AT80" s="13">
         <v>380.15607999999997</v>
       </c>
       <c r="AU80" s="13">
         <v>0</v>
       </c>
       <c r="AV80" s="13">
         <v>0</v>
       </c>
       <c r="AW80" s="13">
         <v>60</v>
       </c>
       <c r="AX80" s="13">
         <v>84.3</v>
       </c>
     </row>
-    <row r="81" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:50" ht="25.5">
       <c r="A81" s="6" t="s">
         <v>151</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C81" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D81" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E81" s="11">
         <v>3</v>
       </c>
       <c r="F81" s="11">
         <v>2.5042200000000001</v>
       </c>
       <c r="G81" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H81" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I81" s="12">
@@ -14162,57 +18610,57 @@
       <c r="AO81" s="13">
         <v>29.159300000000002</v>
       </c>
       <c r="AP81" s="13">
         <v>18.486820000000002</v>
       </c>
       <c r="AQ81" s="13">
         <v>0</v>
       </c>
       <c r="AR81" s="13">
         <v>0</v>
       </c>
       <c r="AS81" s="13">
         <v>7.5877999999999997</v>
       </c>
       <c r="AT81" s="13">
         <v>5.4909400000000002</v>
       </c>
       <c r="AU81" s="13">
         <v>0</v>
       </c>
       <c r="AV81" s="13">
         <v>0</v>
       </c>
       <c r="AW81" s="13">
-        <v>20.011849999999999</v>
+        <v>20.01615</v>
       </c>
       <c r="AX81" s="13">
-        <v>15.62513</v>
+        <v>15.632569999999999</v>
       </c>
     </row>
-    <row r="82" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:50" ht="25.5">
       <c r="A82" s="6" t="s">
         <v>153</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C82" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D82" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E82" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F82" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G82" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H82" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I82" s="12" t="s">
@@ -14320,51 +18768,51 @@
       <c r="AQ82" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AR82" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AS82" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AT82" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AU82" s="13">
         <v>0</v>
       </c>
       <c r="AV82" s="13">
         <v>0</v>
       </c>
       <c r="AW82" s="13">
         <v>92.117999999999995</v>
       </c>
       <c r="AX82" s="13">
         <v>118.322</v>
       </c>
     </row>
-    <row r="83" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:50" ht="25.5">
       <c r="A83" s="6" t="s">
         <v>155</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C83" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D83" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E83" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F83" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G83" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H83" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I83" s="12" t="s">
@@ -14466,57 +18914,57 @@
       <c r="AO83" s="13">
         <v>10.134</v>
       </c>
       <c r="AP83" s="13">
         <v>6.1020000000000003</v>
       </c>
       <c r="AQ83" s="13">
         <v>0</v>
       </c>
       <c r="AR83" s="13">
         <v>0</v>
       </c>
       <c r="AS83" s="13">
         <v>32.555</v>
       </c>
       <c r="AT83" s="13">
         <v>24.474920000000001</v>
       </c>
       <c r="AU83" s="13">
         <v>0</v>
       </c>
       <c r="AV83" s="13">
         <v>0</v>
       </c>
       <c r="AW83" s="13">
-        <v>23.26</v>
+        <v>38.792999999999999</v>
       </c>
       <c r="AX83" s="13">
-        <v>23.602540000000001</v>
+        <v>39.583539999999999</v>
       </c>
     </row>
-    <row r="84" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:50" ht="38.25">
       <c r="A84" s="6" t="s">
         <v>157</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C84" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D84" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E84" s="11">
         <v>0.16713</v>
       </c>
       <c r="F84" s="11">
         <v>0.62941000000000003</v>
       </c>
       <c r="G84" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H84" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I84" s="12">
@@ -14618,57 +19066,57 @@
       <c r="AO84" s="13">
         <v>6.343</v>
       </c>
       <c r="AP84" s="13">
         <v>383.15352000000001</v>
       </c>
       <c r="AQ84" s="13">
         <v>0</v>
       </c>
       <c r="AR84" s="13">
         <v>0</v>
       </c>
       <c r="AS84" s="13">
         <v>4.4694599999999998</v>
       </c>
       <c r="AT84" s="13">
         <v>222.86581000000001</v>
       </c>
       <c r="AU84" s="13">
         <v>0</v>
       </c>
       <c r="AV84" s="13">
         <v>0</v>
       </c>
       <c r="AW84" s="13">
-        <v>1.17706</v>
+        <v>1.2111400000000001</v>
       </c>
       <c r="AX84" s="13">
-        <v>33.673349999999999</v>
+        <v>33.868009999999998</v>
       </c>
     </row>
-    <row r="85" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:50" ht="38.25">
       <c r="A85" s="6" t="s">
         <v>159</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C85" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D85" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E85" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F85" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G85" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H85" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I85" s="12">
@@ -14772,51 +19220,51 @@
       <c r="AQ85" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AR85" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AS85" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AT85" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AU85" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV85" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW85" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX85" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="86" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:50" ht="25.5">
       <c r="A86" s="6" t="s">
         <v>161</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C86" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D86" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E86" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G86" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H86" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I86" s="12" t="s">
@@ -14920,51 +19368,51 @@
       <c r="AQ86" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AR86" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AS86" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AT86" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AU86" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV86" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW86" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX86" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="87" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:50" ht="25.5">
       <c r="A87" s="6" t="s">
         <v>163</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C87" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D87" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E87" s="11">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="F87" s="11">
         <v>6.9279999999999994E-2</v>
       </c>
       <c r="G87" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H87" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I87" s="12">
@@ -15072,51 +19520,51 @@
       <c r="AQ87" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AR87" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AS87" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AT87" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AU87" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV87" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW87" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX87" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="88" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:50" ht="25.5">
       <c r="A88" s="6" t="s">
         <v>165</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C88" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D88" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E88" s="11">
         <v>2.84992</v>
       </c>
       <c r="F88" s="11">
         <v>18.882529999999999</v>
       </c>
       <c r="G88" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H88" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I88" s="12">
@@ -15218,57 +19666,57 @@
       <c r="AO88" s="13">
         <v>0.87614999999999998</v>
       </c>
       <c r="AP88" s="13">
         <v>10.17704</v>
       </c>
       <c r="AQ88" s="13">
         <v>0</v>
       </c>
       <c r="AR88" s="13">
         <v>0</v>
       </c>
       <c r="AS88" s="13">
         <v>0.66901999999999995</v>
       </c>
       <c r="AT88" s="13">
         <v>9.6846599999999992</v>
       </c>
       <c r="AU88" s="13">
         <v>0</v>
       </c>
       <c r="AV88" s="13">
         <v>0</v>
       </c>
       <c r="AW88" s="13">
-        <v>0.27698</v>
+        <v>0.32697999999999999</v>
       </c>
       <c r="AX88" s="13">
-        <v>3.7635100000000001</v>
+        <v>4.29474</v>
       </c>
     </row>
-    <row r="89" spans="1:50" ht="51" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:50" ht="51">
       <c r="A89" s="6" t="s">
         <v>167</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C89" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D89" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E89" s="11">
         <v>2.3E-2</v>
       </c>
       <c r="F89" s="11">
         <v>0.26211000000000001</v>
       </c>
       <c r="G89" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H89" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I89" s="12">
@@ -15376,51 +19824,51 @@
       <c r="AQ89" s="13">
         <v>0</v>
       </c>
       <c r="AR89" s="13">
         <v>0</v>
       </c>
       <c r="AS89" s="13">
         <v>0.33410000000000001</v>
       </c>
       <c r="AT89" s="13">
         <v>1.8187800000000001</v>
       </c>
       <c r="AU89" s="13">
         <v>0</v>
       </c>
       <c r="AV89" s="13">
         <v>0</v>
       </c>
       <c r="AW89" s="13">
         <v>6.9000000000000006E-2</v>
       </c>
       <c r="AX89" s="13">
         <v>0.51766999999999996</v>
       </c>
     </row>
-    <row r="90" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:50" ht="25.5">
       <c r="A90" s="6" t="s">
         <v>169</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C90" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D90" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E90" s="11">
         <v>41</v>
       </c>
       <c r="F90" s="11">
         <v>37.399000000000001</v>
       </c>
       <c r="G90" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H90" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I90" s="12">
@@ -15528,51 +19976,51 @@
       <c r="AQ90" s="13">
         <v>0</v>
       </c>
       <c r="AR90" s="13">
         <v>0</v>
       </c>
       <c r="AS90" s="13">
         <v>5.54</v>
       </c>
       <c r="AT90" s="13">
         <v>13.175000000000001</v>
       </c>
       <c r="AU90" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV90" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW90" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX90" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="91" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:50" ht="38.25">
       <c r="A91" s="6" t="s">
         <v>171</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C91" s="11">
         <v>17.333400000000001</v>
       </c>
       <c r="D91" s="11">
         <v>21.63523</v>
       </c>
       <c r="E91" s="11">
         <v>2860.3346099999999</v>
       </c>
       <c r="F91" s="11">
         <v>2849.7138300000001</v>
       </c>
       <c r="G91" s="12">
         <v>1.0374000000000001</v>
       </c>
       <c r="H91" s="12">
         <v>1.17184</v>
       </c>
       <c r="I91" s="12">
@@ -15674,57 +20122,57 @@
       <c r="AO91" s="13">
         <v>2824.2739999999999</v>
       </c>
       <c r="AP91" s="13">
         <v>2681.7570799999999</v>
       </c>
       <c r="AQ91" s="13">
         <v>20.88</v>
       </c>
       <c r="AR91" s="13">
         <v>24.091380000000001</v>
       </c>
       <c r="AS91" s="13">
         <v>3070.5725000000002</v>
       </c>
       <c r="AT91" s="13">
         <v>3670.1555400000002</v>
       </c>
       <c r="AU91" s="13">
         <v>0</v>
       </c>
       <c r="AV91" s="13">
         <v>0</v>
       </c>
       <c r="AW91" s="13">
-        <v>1500.2035599999999</v>
+        <v>1753.41761</v>
       </c>
       <c r="AX91" s="13">
-        <v>1915.61969</v>
+        <v>2255.5131799999999</v>
       </c>
     </row>
-    <row r="92" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:50" ht="38.25">
       <c r="A92" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D92" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E92" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F92" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G92" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H92" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I92" s="12">
@@ -15832,51 +20280,51 @@
       <c r="AQ92" s="13">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AR92" s="13">
         <v>5.3999999999999999E-2</v>
       </c>
       <c r="AS92" s="13">
         <v>40.22052</v>
       </c>
       <c r="AT92" s="13">
         <v>121.24522</v>
       </c>
       <c r="AU92" s="13">
         <v>0</v>
       </c>
       <c r="AV92" s="13">
         <v>0</v>
       </c>
       <c r="AW92" s="13">
         <v>0.112</v>
       </c>
       <c r="AX92" s="13">
         <v>0.40388000000000002</v>
       </c>
     </row>
-    <row r="93" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:50" ht="38.25">
       <c r="A93" s="6" t="s">
         <v>175</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C93" s="11">
         <v>8.1140000000000008</v>
       </c>
       <c r="D93" s="11">
         <v>6.577</v>
       </c>
       <c r="E93" s="11">
         <v>0.78800000000000003</v>
       </c>
       <c r="F93" s="11">
         <v>3.0799500000000002</v>
       </c>
       <c r="G93" s="12">
         <v>5.4710000000000001</v>
       </c>
       <c r="H93" s="12">
         <v>5.5060000000000002</v>
       </c>
       <c r="I93" s="12">
@@ -15984,51 +20432,51 @@
       <c r="AQ93" s="13">
         <v>0</v>
       </c>
       <c r="AR93" s="13">
         <v>0</v>
       </c>
       <c r="AS93" s="13">
         <v>0.26035000000000003</v>
       </c>
       <c r="AT93" s="13">
         <v>0.44090000000000001</v>
       </c>
       <c r="AU93" s="13">
         <v>0</v>
       </c>
       <c r="AV93" s="13">
         <v>0</v>
       </c>
       <c r="AW93" s="13">
         <v>0.13</v>
       </c>
       <c r="AX93" s="13">
         <v>0.25380999999999998</v>
       </c>
     </row>
-    <row r="94" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:50" ht="38.25">
       <c r="A94" s="6" t="s">
         <v>177</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C94" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D94" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E94" s="11">
         <v>3.2835700000000001</v>
       </c>
       <c r="F94" s="11">
         <v>6.3668399999999998</v>
       </c>
       <c r="G94" s="12">
         <v>44.817</v>
       </c>
       <c r="H94" s="12">
         <v>41.829700000000003</v>
       </c>
       <c r="I94" s="12">
@@ -16130,57 +20578,57 @@
       <c r="AO94" s="13">
         <v>4.5809800000000003</v>
       </c>
       <c r="AP94" s="13">
         <v>13.8744</v>
       </c>
       <c r="AQ94" s="13">
         <v>0.1</v>
       </c>
       <c r="AR94" s="13">
         <v>0.41199999999999998</v>
       </c>
       <c r="AS94" s="13">
         <v>3.1871700000000001</v>
       </c>
       <c r="AT94" s="13">
         <v>16.872029999999999</v>
       </c>
       <c r="AU94" s="13">
         <v>0</v>
       </c>
       <c r="AV94" s="13">
         <v>0</v>
       </c>
       <c r="AW94" s="13">
-        <v>1.0398499999999999</v>
+        <v>1.65985</v>
       </c>
       <c r="AX94" s="13">
-        <v>5.87547</v>
+        <v>7.2243899999999996</v>
       </c>
     </row>
-    <row r="95" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:50" ht="63.75">
       <c r="A95" s="6" t="s">
         <v>179</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="11">
         <v>0.629</v>
       </c>
       <c r="D95" s="11">
         <v>2.6140599999999998</v>
       </c>
       <c r="E95" s="11">
         <v>2.6019999999999999</v>
       </c>
       <c r="F95" s="11">
         <v>5.2428499999999998</v>
       </c>
       <c r="G95" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H95" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I95" s="12">
@@ -16282,57 +20730,57 @@
       <c r="AO95" s="13">
         <v>1583.6465000000001</v>
       </c>
       <c r="AP95" s="13">
         <v>2267.8821600000001</v>
       </c>
       <c r="AQ95" s="13">
         <v>0</v>
       </c>
       <c r="AR95" s="13">
         <v>0</v>
       </c>
       <c r="AS95" s="13">
         <v>1502.998</v>
       </c>
       <c r="AT95" s="13">
         <v>2693.4570100000001</v>
       </c>
       <c r="AU95" s="13">
         <v>0</v>
       </c>
       <c r="AV95" s="13">
         <v>0</v>
       </c>
       <c r="AW95" s="13">
-        <v>635.04499999999996</v>
+        <v>698.55100000000004</v>
       </c>
       <c r="AX95" s="13">
-        <v>1090.9898800000001</v>
+        <v>1202.39103</v>
       </c>
     </row>
-    <row r="96" spans="1:50" ht="51" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:50" ht="51">
       <c r="A96" s="6" t="s">
         <v>181</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="11">
         <v>10.83616</v>
       </c>
       <c r="D96" s="11">
         <v>26.261600000000001</v>
       </c>
       <c r="E96" s="11">
         <v>2856.8525199999999</v>
       </c>
       <c r="F96" s="11">
         <v>3182.3562400000001</v>
       </c>
       <c r="G96" s="12">
         <v>8.5386199999999999</v>
       </c>
       <c r="H96" s="12">
         <v>15.883660000000001</v>
       </c>
       <c r="I96" s="12">
@@ -16434,57 +20882,57 @@
       <c r="AO96" s="13">
         <v>4833.8049000000001</v>
       </c>
       <c r="AP96" s="13">
         <v>7247.7858699999997</v>
       </c>
       <c r="AQ96" s="13">
         <v>7.1980000000000004</v>
       </c>
       <c r="AR96" s="13">
         <v>8.9689200000000007</v>
       </c>
       <c r="AS96" s="13">
         <v>4155.5411299999996</v>
       </c>
       <c r="AT96" s="13">
         <v>7905.55584</v>
       </c>
       <c r="AU96" s="13">
         <v>0</v>
       </c>
       <c r="AV96" s="13">
         <v>0</v>
       </c>
       <c r="AW96" s="13">
-        <v>2683.08545</v>
+        <v>3168.1484500000001</v>
       </c>
       <c r="AX96" s="13">
-        <v>4950.5188399999997</v>
+        <v>5826.8557799999999</v>
       </c>
     </row>
-    <row r="97" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:50" ht="25.5">
       <c r="A97" s="6" t="s">
         <v>183</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C97" s="11">
         <v>34.495840000000001</v>
       </c>
       <c r="D97" s="11">
         <v>107.98997</v>
       </c>
       <c r="E97" s="11">
         <v>2111.4889800000001</v>
       </c>
       <c r="F97" s="11">
         <v>3322.1732499999998</v>
       </c>
       <c r="G97" s="12">
         <v>22.905000000000001</v>
       </c>
       <c r="H97" s="12">
         <v>45.95431</v>
       </c>
       <c r="I97" s="12">
@@ -16586,57 +21034,57 @@
       <c r="AO97" s="13">
         <v>4198.49316</v>
       </c>
       <c r="AP97" s="13">
         <v>10594.26132</v>
       </c>
       <c r="AQ97" s="13">
         <v>0.442</v>
       </c>
       <c r="AR97" s="13">
         <v>1.36</v>
       </c>
       <c r="AS97" s="13">
         <v>3520.61886</v>
       </c>
       <c r="AT97" s="13">
         <v>10013.315780000001</v>
       </c>
       <c r="AU97" s="13">
         <v>0</v>
       </c>
       <c r="AV97" s="13">
         <v>0</v>
       </c>
       <c r="AW97" s="13">
-        <v>1629.16868</v>
+        <v>1959.8407</v>
       </c>
       <c r="AX97" s="13">
-        <v>5172.3011299999998</v>
+        <v>6222.1872499999999</v>
       </c>
     </row>
-    <row r="98" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:50" ht="25.5">
       <c r="A98" s="6" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C98" s="11">
         <v>2.6781999999999999</v>
       </c>
       <c r="D98" s="11">
         <v>7.3978799999999998</v>
       </c>
       <c r="E98" s="11">
         <v>99.775880000000001</v>
       </c>
       <c r="F98" s="11">
         <v>169.22152</v>
       </c>
       <c r="G98" s="12">
         <v>6.9900000000000004E-2</v>
       </c>
       <c r="H98" s="12">
         <v>0.13500000000000001</v>
       </c>
       <c r="I98" s="12">
@@ -16738,57 +21186,57 @@
       <c r="AO98" s="13">
         <v>1327.7430300000001</v>
       </c>
       <c r="AP98" s="13">
         <v>2503.2089700000001</v>
       </c>
       <c r="AQ98" s="13">
         <v>0</v>
       </c>
       <c r="AR98" s="13">
         <v>0</v>
       </c>
       <c r="AS98" s="13">
         <v>1222.0113899999999</v>
       </c>
       <c r="AT98" s="13">
         <v>2645.6546800000001</v>
       </c>
       <c r="AU98" s="13">
         <v>0</v>
       </c>
       <c r="AV98" s="13">
         <v>0</v>
       </c>
       <c r="AW98" s="13">
-        <v>180.45444000000001</v>
+        <v>196.75958</v>
       </c>
       <c r="AX98" s="13">
-        <v>577.77500999999995</v>
+        <v>632.39239999999995</v>
       </c>
     </row>
-    <row r="99" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:50" ht="25.5">
       <c r="A99" s="6" t="s">
         <v>187</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C99" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D99" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E99" s="11">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="F99" s="11">
         <v>3.5749999999999997E-2</v>
       </c>
       <c r="G99" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H99" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I99" s="12" t="s">
@@ -16892,51 +21340,51 @@
       <c r="AQ99" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AR99" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AS99" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AT99" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AU99" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV99" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW99" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX99" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="100" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:50" ht="25.5">
       <c r="A100" s="6" t="s">
         <v>189</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C100" s="11">
         <v>2.0676000000000001</v>
       </c>
       <c r="D100" s="11">
         <v>6.4403899999999998</v>
       </c>
       <c r="E100" s="11">
         <v>127.12333</v>
       </c>
       <c r="F100" s="11">
         <v>367.49975999999998</v>
       </c>
       <c r="G100" s="12">
         <v>0.2243</v>
       </c>
       <c r="H100" s="12">
         <v>0.59216000000000002</v>
       </c>
       <c r="I100" s="12">
@@ -17038,57 +21486,57 @@
       <c r="AO100" s="13">
         <v>350.37970999999999</v>
       </c>
       <c r="AP100" s="13">
         <v>1243.35715</v>
       </c>
       <c r="AQ100" s="13">
         <v>0</v>
       </c>
       <c r="AR100" s="13">
         <v>0</v>
       </c>
       <c r="AS100" s="13">
         <v>325.71614</v>
       </c>
       <c r="AT100" s="13">
         <v>1314.3562999999999</v>
       </c>
       <c r="AU100" s="13">
         <v>0</v>
       </c>
       <c r="AV100" s="13">
         <v>0</v>
       </c>
       <c r="AW100" s="13">
-        <v>95.889060000000001</v>
+        <v>112.04652</v>
       </c>
       <c r="AX100" s="13">
-        <v>358.04151999999999</v>
+        <v>404.15863000000002</v>
       </c>
     </row>
-    <row r="101" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:50" ht="25.5">
       <c r="A101" s="6" t="s">
         <v>191</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C101" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D101" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E101" s="11">
         <v>6.0657199999999998</v>
       </c>
       <c r="F101" s="11">
         <v>47.086269999999999</v>
       </c>
       <c r="G101" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H101" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I101" s="12">
@@ -17190,57 +21638,57 @@
       <c r="AO101" s="13">
         <v>31.711300000000001</v>
       </c>
       <c r="AP101" s="13">
         <v>175.69682</v>
       </c>
       <c r="AQ101" s="13">
         <v>0</v>
       </c>
       <c r="AR101" s="13">
         <v>0</v>
       </c>
       <c r="AS101" s="13">
         <v>30.520980000000002</v>
       </c>
       <c r="AT101" s="13">
         <v>195.62124</v>
       </c>
       <c r="AU101" s="13">
         <v>0</v>
       </c>
       <c r="AV101" s="13">
         <v>0</v>
       </c>
       <c r="AW101" s="13">
-        <v>2.8029000000000002</v>
+        <v>2.9859</v>
       </c>
       <c r="AX101" s="13">
-        <v>20.11834</v>
+        <v>22.775390000000002</v>
       </c>
     </row>
-    <row r="102" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:50" ht="25.5">
       <c r="A102" s="6" t="s">
         <v>193</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C102" s="11">
         <v>54.926400000000001</v>
       </c>
       <c r="D102" s="11">
         <v>41.830849999999998</v>
       </c>
       <c r="E102" s="11">
         <v>132.78196</v>
       </c>
       <c r="F102" s="11">
         <v>101.81822</v>
       </c>
       <c r="G102" s="12">
         <v>6</v>
       </c>
       <c r="H102" s="12">
         <v>3.8345400000000001</v>
       </c>
       <c r="I102" s="12">
@@ -17342,57 +21790,57 @@
       <c r="AO102" s="13">
         <v>23253.564409999999</v>
       </c>
       <c r="AP102" s="13">
         <v>14922.79219</v>
       </c>
       <c r="AQ102" s="13">
         <v>0</v>
       </c>
       <c r="AR102" s="13">
         <v>0</v>
       </c>
       <c r="AS102" s="13">
         <v>22650.800749999999</v>
       </c>
       <c r="AT102" s="13">
         <v>13895.475469999999</v>
       </c>
       <c r="AU102" s="13">
         <v>0</v>
       </c>
       <c r="AV102" s="13">
         <v>0</v>
       </c>
       <c r="AW102" s="13">
-        <v>6687.0973299999996</v>
+        <v>6740.9852300000002</v>
       </c>
       <c r="AX102" s="13">
-        <v>4693.0571499999996</v>
+        <v>4738.90517</v>
       </c>
     </row>
-    <row r="103" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:50" ht="63.75">
       <c r="A103" s="6" t="s">
         <v>195</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C103" s="11">
         <v>1923.42</v>
       </c>
       <c r="D103" s="11">
         <v>645.7663</v>
       </c>
       <c r="E103" s="11">
         <v>10.859959999999999</v>
       </c>
       <c r="F103" s="11">
         <v>23.901489999999999</v>
       </c>
       <c r="G103" s="12">
         <v>5338.54</v>
       </c>
       <c r="H103" s="12">
         <v>1717.4040399999999</v>
       </c>
       <c r="I103" s="12">
@@ -17494,57 +21942,57 @@
       <c r="AO103" s="13">
         <v>25.65493</v>
       </c>
       <c r="AP103" s="13">
         <v>31.739239999999999</v>
       </c>
       <c r="AQ103" s="13">
         <v>0</v>
       </c>
       <c r="AR103" s="13">
         <v>0</v>
       </c>
       <c r="AS103" s="13">
         <v>22.686730000000001</v>
       </c>
       <c r="AT103" s="13">
         <v>49.220039999999997</v>
       </c>
       <c r="AU103" s="13">
         <v>0</v>
       </c>
       <c r="AV103" s="13">
         <v>0</v>
       </c>
       <c r="AW103" s="13">
-        <v>1414.2659200000001</v>
+        <v>1414.87555</v>
       </c>
       <c r="AX103" s="13">
-        <v>530.13383999999996</v>
+        <v>530.91159000000005</v>
       </c>
     </row>
-    <row r="104" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:50" ht="25.5">
       <c r="A104" s="6" t="s">
         <v>197</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C104" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D104" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E104" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F104" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G104" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H104" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I104" s="12">
@@ -17648,51 +22096,51 @@
       <c r="AQ104" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AR104" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AS104" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AT104" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AU104" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV104" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW104" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX104" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="105" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:50" ht="25.5">
       <c r="A105" s="6" t="s">
         <v>199</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C105" s="11">
         <v>6047.8429999999998</v>
       </c>
       <c r="D105" s="11">
         <v>8115.5529100000003</v>
       </c>
       <c r="E105" s="11">
         <v>680.19749000000002</v>
       </c>
       <c r="F105" s="11">
         <v>1131.19472</v>
       </c>
       <c r="G105" s="12">
         <v>8657.1923999999999</v>
       </c>
       <c r="H105" s="12">
         <v>10253.52478</v>
       </c>
       <c r="I105" s="12">
@@ -17794,57 +22242,57 @@
       <c r="AO105" s="13">
         <v>1003.50748</v>
       </c>
       <c r="AP105" s="13">
         <v>2982.29549</v>
       </c>
       <c r="AQ105" s="13">
         <v>5.0396700000000001</v>
       </c>
       <c r="AR105" s="13">
         <v>27.552140000000001</v>
       </c>
       <c r="AS105" s="13">
         <v>1039.64255</v>
       </c>
       <c r="AT105" s="13">
         <v>3029.2088100000001</v>
       </c>
       <c r="AU105" s="13">
         <v>0.43468000000000001</v>
       </c>
       <c r="AV105" s="13">
         <v>1.0962799999999999</v>
       </c>
       <c r="AW105" s="13">
-        <v>563.16054999999994</v>
+        <v>617.80172000000005</v>
       </c>
       <c r="AX105" s="13">
-        <v>1514.2690500000001</v>
+        <v>1738.3720599999999</v>
       </c>
     </row>
-    <row r="106" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:50">
       <c r="A106" s="6" t="s">
         <v>201</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C106" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D106" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E106" s="11">
         <v>1</v>
       </c>
       <c r="F106" s="11">
         <v>3.089</v>
       </c>
       <c r="G106" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H106" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I106" s="12">
@@ -17952,51 +22400,51 @@
       <c r="AQ106" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AR106" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AS106" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AT106" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AU106" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV106" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW106" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX106" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="107" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:50">
       <c r="A107" s="6" t="s">
         <v>203</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C107" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D107" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E107" s="11">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="F107" s="11">
         <v>0.14399000000000001</v>
       </c>
       <c r="G107" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H107" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I107" s="12">
@@ -18104,51 +22552,51 @@
       <c r="AQ107" s="13">
         <v>0</v>
       </c>
       <c r="AR107" s="13">
         <v>0</v>
       </c>
       <c r="AS107" s="13">
         <v>0.06</v>
       </c>
       <c r="AT107" s="13">
         <v>0.42480000000000001</v>
       </c>
       <c r="AU107" s="13">
         <v>0</v>
       </c>
       <c r="AV107" s="13">
         <v>0</v>
       </c>
       <c r="AW107" s="13">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="AX107" s="13">
         <v>2.3338899999999998</v>
       </c>
     </row>
-    <row r="108" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:50" ht="25.5">
       <c r="A108" s="6" t="s">
         <v>205</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C108" s="11">
         <v>2.06E-2</v>
       </c>
       <c r="D108" s="11">
         <v>0.18662000000000001</v>
       </c>
       <c r="E108" s="11">
         <v>12.9458</v>
       </c>
       <c r="F108" s="11">
         <v>35.982010000000002</v>
       </c>
       <c r="G108" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H108" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I108" s="12">
@@ -18250,57 +22698,57 @@
       <c r="AO108" s="13">
         <v>31.961880000000001</v>
       </c>
       <c r="AP108" s="13">
         <v>124.99097</v>
       </c>
       <c r="AQ108" s="13">
         <v>0</v>
       </c>
       <c r="AR108" s="13">
         <v>0</v>
       </c>
       <c r="AS108" s="13">
         <v>9.6514399999999991</v>
       </c>
       <c r="AT108" s="13">
         <v>53.39179</v>
       </c>
       <c r="AU108" s="13">
         <v>0</v>
       </c>
       <c r="AV108" s="13">
         <v>0</v>
       </c>
       <c r="AW108" s="13">
-        <v>3.6319599999999999</v>
+        <v>3.92096</v>
       </c>
       <c r="AX108" s="13">
-        <v>21.016010000000001</v>
+        <v>22.67963</v>
       </c>
     </row>
-    <row r="109" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:50">
       <c r="A109" s="6" t="s">
         <v>207</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C109" s="11">
         <v>1271.6679200000001</v>
       </c>
       <c r="D109" s="11">
         <v>2995.43046</v>
       </c>
       <c r="E109" s="11">
         <v>1030.61249</v>
       </c>
       <c r="F109" s="11">
         <v>2659.95514</v>
       </c>
       <c r="G109" s="12">
         <v>3353.1880799999999</v>
       </c>
       <c r="H109" s="12">
         <v>6306.9946</v>
       </c>
       <c r="I109" s="12">
@@ -18402,57 +22850,57 @@
       <c r="AO109" s="13">
         <v>1743.28783</v>
       </c>
       <c r="AP109" s="13">
         <v>6692.4095799999996</v>
       </c>
       <c r="AQ109" s="13">
         <v>333.81531999999999</v>
       </c>
       <c r="AR109" s="13">
         <v>193.61304000000001</v>
       </c>
       <c r="AS109" s="13">
         <v>1599.1736699999999</v>
       </c>
       <c r="AT109" s="13">
         <v>6827.0912200000002</v>
       </c>
       <c r="AU109" s="13">
         <v>38</v>
       </c>
       <c r="AV109" s="13">
         <v>26.339569999999998</v>
       </c>
       <c r="AW109" s="13">
-        <v>715.10817999999995</v>
+        <v>773.01442999999995</v>
       </c>
       <c r="AX109" s="13">
-        <v>3044.3542600000001</v>
+        <v>3313.8626199999999</v>
       </c>
     </row>
-    <row r="110" spans="1:50" ht="51" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:50" ht="51">
       <c r="A110" s="6" t="s">
         <v>209</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C110" s="11">
         <v>1312.6819</v>
       </c>
       <c r="D110" s="11">
         <v>781.94745999999998</v>
       </c>
       <c r="E110" s="11">
         <v>1523.7222999999999</v>
       </c>
       <c r="F110" s="11">
         <v>846.89907000000005</v>
       </c>
       <c r="G110" s="12">
         <v>1550.9165399999999</v>
       </c>
       <c r="H110" s="12">
         <v>930.55078000000003</v>
       </c>
       <c r="I110" s="12">
@@ -18548,63 +22996,63 @@
       <c r="AM110" s="13">
         <v>2383.5065300000001</v>
       </c>
       <c r="AN110" s="13">
         <v>1666.23902</v>
       </c>
       <c r="AO110" s="13">
         <v>2439.0733500000001</v>
       </c>
       <c r="AP110" s="13">
         <v>1538.6524999999999</v>
       </c>
       <c r="AQ110" s="13">
         <v>2900.8511899999999</v>
       </c>
       <c r="AR110" s="13">
         <v>283.68506000000002</v>
       </c>
       <c r="AS110" s="13">
         <v>2112.8644899999999</v>
       </c>
       <c r="AT110" s="13">
         <v>1495.2932800000001</v>
       </c>
       <c r="AU110" s="13">
-        <v>1409.1565599999999</v>
+        <v>1661.6745599999999</v>
       </c>
       <c r="AV110" s="13">
-        <v>107.04546000000001</v>
+        <v>127.79956</v>
       </c>
       <c r="AW110" s="13">
-        <v>919.55066999999997</v>
+        <v>983.53634999999997</v>
       </c>
       <c r="AX110" s="13">
-        <v>738.73701000000005</v>
+        <v>808.5489</v>
       </c>
     </row>
-    <row r="111" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:50" ht="38.25">
       <c r="A111" s="6" t="s">
         <v>211</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C111" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D111" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E111" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F111" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G111" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H111" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I111" s="12" t="s">
@@ -18708,51 +23156,51 @@
       <c r="AQ111" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AR111" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AS111" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AT111" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AU111" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV111" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW111" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX111" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="112" spans="1:50" ht="51" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:50" ht="51">
       <c r="A112" s="6" t="s">
         <v>213</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C112" s="11">
         <v>0.44769999999999999</v>
       </c>
       <c r="D112" s="11">
         <v>1.0808199999999999</v>
       </c>
       <c r="E112" s="11">
         <v>45.95138</v>
       </c>
       <c r="F112" s="11">
         <v>103.62824999999999</v>
       </c>
       <c r="G112" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H112" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I112" s="12">
@@ -18854,57 +23302,57 @@
       <c r="AO112" s="13">
         <v>107.90809</v>
       </c>
       <c r="AP112" s="13">
         <v>217.96953999999999</v>
       </c>
       <c r="AQ112" s="13">
         <v>2.1309999999999998</v>
       </c>
       <c r="AR112" s="13">
         <v>12.71</v>
       </c>
       <c r="AS112" s="13">
         <v>160.99020999999999</v>
       </c>
       <c r="AT112" s="13">
         <v>584.82104000000004</v>
       </c>
       <c r="AU112" s="13">
         <v>0</v>
       </c>
       <c r="AV112" s="13">
         <v>0</v>
       </c>
       <c r="AW112" s="13">
-        <v>48.895110000000003</v>
+        <v>62.879989999999999</v>
       </c>
       <c r="AX112" s="13">
-        <v>174.44309000000001</v>
+        <v>198.61793</v>
       </c>
     </row>
-    <row r="113" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:50" ht="63.75">
       <c r="A113" s="6" t="s">
         <v>215</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C113" s="11">
         <v>310.47000000000003</v>
       </c>
       <c r="D113" s="11">
         <v>486.18664000000001</v>
       </c>
       <c r="E113" s="11">
         <v>2118.9751900000001</v>
       </c>
       <c r="F113" s="11">
         <v>3582.5001400000001</v>
       </c>
       <c r="G113" s="12">
         <v>313.53381999999999</v>
       </c>
       <c r="H113" s="12">
         <v>423.29187000000002</v>
       </c>
       <c r="I113" s="12">
@@ -19006,57 +23454,57 @@
       <c r="AO113" s="13">
         <v>3376.40951</v>
       </c>
       <c r="AP113" s="13">
         <v>7799.6522199999999</v>
       </c>
       <c r="AQ113" s="13">
         <v>3.1335600000000001</v>
       </c>
       <c r="AR113" s="13">
         <v>5.8951700000000002</v>
       </c>
       <c r="AS113" s="13">
         <v>3142.47678</v>
       </c>
       <c r="AT113" s="13">
         <v>8468.8927199999998</v>
       </c>
       <c r="AU113" s="13">
         <v>0.33638000000000001</v>
       </c>
       <c r="AV113" s="13">
         <v>0.79500000000000004</v>
       </c>
       <c r="AW113" s="13">
-        <v>1424.7461800000001</v>
+        <v>1583.49927</v>
       </c>
       <c r="AX113" s="13">
-        <v>4314.1238700000004</v>
+        <v>4787.6314000000002</v>
       </c>
     </row>
-    <row r="114" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:50" ht="38.25">
       <c r="A114" s="6" t="s">
         <v>217</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C114" s="11">
         <v>0.1147</v>
       </c>
       <c r="D114" s="11">
         <v>0.21365999999999999</v>
       </c>
       <c r="E114" s="11">
         <v>45.572609999999997</v>
       </c>
       <c r="F114" s="11">
         <v>74.254710000000003</v>
       </c>
       <c r="G114" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H114" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I114" s="12">
@@ -19158,57 +23606,57 @@
       <c r="AO114" s="13">
         <v>117.88263999999999</v>
       </c>
       <c r="AP114" s="13">
         <v>296.21296999999998</v>
       </c>
       <c r="AQ114" s="13">
         <v>15.0647</v>
       </c>
       <c r="AR114" s="13">
         <v>30.192</v>
       </c>
       <c r="AS114" s="13">
         <v>112.6897</v>
       </c>
       <c r="AT114" s="13">
         <v>227.97595000000001</v>
       </c>
       <c r="AU114" s="13">
         <v>0</v>
       </c>
       <c r="AV114" s="13">
         <v>0</v>
       </c>
       <c r="AW114" s="13">
-        <v>33.928330000000003</v>
+        <v>38.63185</v>
       </c>
       <c r="AX114" s="13">
-        <v>154.40599</v>
+        <v>166.80027999999999</v>
       </c>
     </row>
-    <row r="115" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:50" ht="25.5">
       <c r="A115" s="6" t="s">
         <v>219</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C115" s="11">
         <v>2.5186000000000002</v>
       </c>
       <c r="D115" s="11">
         <v>3.77901</v>
       </c>
       <c r="E115" s="11">
         <v>59.107080000000003</v>
       </c>
       <c r="F115" s="11">
         <v>78.426810000000003</v>
       </c>
       <c r="G115" s="12">
         <v>0.25259999999999999</v>
       </c>
       <c r="H115" s="12">
         <v>0.49478</v>
       </c>
       <c r="I115" s="12">
@@ -19310,57 +23758,57 @@
       <c r="AO115" s="13">
         <v>48.173760000000001</v>
       </c>
       <c r="AP115" s="13">
         <v>87.7209</v>
       </c>
       <c r="AQ115" s="13">
         <v>138.51</v>
       </c>
       <c r="AR115" s="13">
         <v>41.35595</v>
       </c>
       <c r="AS115" s="13">
         <v>39.0184</v>
       </c>
       <c r="AT115" s="13">
         <v>69.895200000000003</v>
       </c>
       <c r="AU115" s="13">
         <v>0</v>
       </c>
       <c r="AV115" s="13">
         <v>0</v>
       </c>
       <c r="AW115" s="13">
-        <v>16.451820000000001</v>
+        <v>18.385760000000001</v>
       </c>
       <c r="AX115" s="13">
-        <v>34.374769999999998</v>
+        <v>38.728960000000001</v>
       </c>
     </row>
-    <row r="116" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:50" ht="25.5">
       <c r="A116" s="6" t="s">
         <v>221</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C116" s="11">
         <v>0.20899999999999999</v>
       </c>
       <c r="D116" s="11">
         <v>0.72108000000000005</v>
       </c>
       <c r="E116" s="11">
         <v>11.492319999999999</v>
       </c>
       <c r="F116" s="11">
         <v>20.206700000000001</v>
       </c>
       <c r="G116" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H116" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I116" s="12">
@@ -19462,57 +23910,57 @@
       <c r="AO116" s="13">
         <v>7.3087499999999999</v>
       </c>
       <c r="AP116" s="13">
         <v>8.0748999999999995</v>
       </c>
       <c r="AQ116" s="13">
         <v>0</v>
       </c>
       <c r="AR116" s="13">
         <v>0</v>
       </c>
       <c r="AS116" s="13">
         <v>5.0993000000000004</v>
       </c>
       <c r="AT116" s="13">
         <v>7.6107399999999998</v>
       </c>
       <c r="AU116" s="13">
         <v>0</v>
       </c>
       <c r="AV116" s="13">
         <v>0</v>
       </c>
       <c r="AW116" s="13">
-        <v>2.2263999999999999</v>
+        <v>2.3443000000000001</v>
       </c>
       <c r="AX116" s="13">
-        <v>4.4979100000000001</v>
+        <v>4.6375999999999999</v>
       </c>
     </row>
-    <row r="117" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:50" ht="38.25">
       <c r="A117" s="6" t="s">
         <v>223</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C117" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D117" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E117" s="11">
         <v>9.4753000000000007</v>
       </c>
       <c r="F117" s="11">
         <v>11.90166</v>
       </c>
       <c r="G117" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H117" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I117" s="12">
@@ -19614,57 +24062,57 @@
       <c r="AO117" s="13">
         <v>33.097279999999998</v>
       </c>
       <c r="AP117" s="13">
         <v>64.435959999999994</v>
       </c>
       <c r="AQ117" s="13">
         <v>0</v>
       </c>
       <c r="AR117" s="13">
         <v>0</v>
       </c>
       <c r="AS117" s="13">
         <v>29.727709999999998</v>
       </c>
       <c r="AT117" s="13">
         <v>102.77011</v>
       </c>
       <c r="AU117" s="13">
         <v>0</v>
       </c>
       <c r="AV117" s="13">
         <v>0</v>
       </c>
       <c r="AW117" s="13">
-        <v>13.885899999999999</v>
+        <v>16.976900000000001</v>
       </c>
       <c r="AX117" s="13">
-        <v>36.864280000000001</v>
+        <v>47.081479999999999</v>
       </c>
     </row>
-    <row r="118" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:50" ht="38.25">
       <c r="A118" s="6" t="s">
         <v>225</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C118" s="11">
         <v>1.1704000000000001</v>
       </c>
       <c r="D118" s="11">
         <v>2.2309600000000001</v>
       </c>
       <c r="E118" s="11">
         <v>355.19385</v>
       </c>
       <c r="F118" s="11">
         <v>1158.1023700000001</v>
       </c>
       <c r="G118" s="12">
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="H118" s="12">
         <v>0.13569999999999999</v>
       </c>
       <c r="I118" s="12">
@@ -19766,57 +24214,57 @@
       <c r="AO118" s="13">
         <v>686.02269000000001</v>
       </c>
       <c r="AP118" s="13">
         <v>1747.1340299999999</v>
       </c>
       <c r="AQ118" s="13">
         <v>0.12559999999999999</v>
       </c>
       <c r="AR118" s="13">
         <v>0.76458999999999999</v>
       </c>
       <c r="AS118" s="13">
         <v>689.84087999999997</v>
       </c>
       <c r="AT118" s="13">
         <v>2055.48956</v>
       </c>
       <c r="AU118" s="13">
         <v>0.38074999999999998</v>
       </c>
       <c r="AV118" s="13">
         <v>3.3701099999999999</v>
       </c>
       <c r="AW118" s="13">
-        <v>301.11176999999998</v>
+        <v>341.71802000000002</v>
       </c>
       <c r="AX118" s="13">
-        <v>1009.25852</v>
+        <v>1142.8878400000001</v>
       </c>
     </row>
-    <row r="119" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:50" ht="38.25">
       <c r="A119" s="6" t="s">
         <v>227</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C119" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D119" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E119" s="11">
         <v>1.6577999999999999</v>
       </c>
       <c r="F119" s="11">
         <v>3.8880699999999999</v>
       </c>
       <c r="G119" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H119" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I119" s="12">
@@ -19918,57 +24366,57 @@
       <c r="AO119" s="13">
         <v>27.638719999999999</v>
       </c>
       <c r="AP119" s="13">
         <v>39.672029999999999</v>
       </c>
       <c r="AQ119" s="13">
         <v>0</v>
       </c>
       <c r="AR119" s="13">
         <v>0</v>
       </c>
       <c r="AS119" s="13">
         <v>3.2098</v>
       </c>
       <c r="AT119" s="13">
         <v>7.5384399999999996</v>
       </c>
       <c r="AU119" s="13">
         <v>0</v>
       </c>
       <c r="AV119" s="13">
         <v>0</v>
       </c>
       <c r="AW119" s="13">
-        <v>0.76239999999999997</v>
+        <v>0.79247999999999996</v>
       </c>
       <c r="AX119" s="13">
-        <v>2.7004199999999998</v>
+        <v>2.8243</v>
       </c>
     </row>
-    <row r="120" spans="1:50" ht="51" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:50" ht="51">
       <c r="A120" s="6" t="s">
         <v>229</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C120" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D120" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E120" s="11">
         <v>246.56037000000001</v>
       </c>
       <c r="F120" s="11">
         <v>286.41152</v>
       </c>
       <c r="G120" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H120" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I120" s="12">
@@ -20070,57 +24518,57 @@
       <c r="AO120" s="13">
         <v>160.01676</v>
       </c>
       <c r="AP120" s="13">
         <v>500.64249999999998</v>
       </c>
       <c r="AQ120" s="13">
         <v>463.34199999999998</v>
       </c>
       <c r="AR120" s="13">
         <v>223.76485</v>
       </c>
       <c r="AS120" s="13">
         <v>155.18770000000001</v>
       </c>
       <c r="AT120" s="13">
         <v>319.27192000000002</v>
       </c>
       <c r="AU120" s="13">
         <v>0</v>
       </c>
       <c r="AV120" s="13">
         <v>0</v>
       </c>
       <c r="AW120" s="13">
-        <v>77.347880000000004</v>
+        <v>90.263900000000007</v>
       </c>
       <c r="AX120" s="13">
-        <v>199.80739</v>
+        <v>237.75779</v>
       </c>
     </row>
-    <row r="121" spans="1:50" ht="51" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:50" ht="51">
       <c r="A121" s="6" t="s">
         <v>231</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C121" s="11">
         <v>34.189399999999999</v>
       </c>
       <c r="D121" s="11">
         <v>13.579050000000001</v>
       </c>
       <c r="E121" s="11">
         <v>11470.052170000001</v>
       </c>
       <c r="F121" s="11">
         <v>48143.539900000003</v>
       </c>
       <c r="G121" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H121" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I121" s="12">
@@ -20222,57 +24670,57 @@
       <c r="AO121" s="13">
         <v>19979.319520000001</v>
       </c>
       <c r="AP121" s="13">
         <v>80423.326749999993</v>
       </c>
       <c r="AQ121" s="13">
         <v>4166.7274799999996</v>
       </c>
       <c r="AR121" s="13">
         <v>2271.1727700000001</v>
       </c>
       <c r="AS121" s="13">
         <v>15374.13517</v>
       </c>
       <c r="AT121" s="13">
         <v>61887.029190000001</v>
       </c>
       <c r="AU121" s="13">
         <v>80.010000000000005</v>
       </c>
       <c r="AV121" s="13">
         <v>50.609000000000002</v>
       </c>
       <c r="AW121" s="13">
-        <v>7282.6436800000001</v>
+        <v>8296.5122900000006</v>
       </c>
       <c r="AX121" s="13">
-        <v>33947.614009999998</v>
+        <v>38548.401449999998</v>
       </c>
     </row>
-    <row r="122" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:50" ht="38.25">
       <c r="A122" s="6" t="s">
         <v>233</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C122" s="11">
         <v>8.5708000000000002</v>
       </c>
       <c r="D122" s="11">
         <v>6.2870299999999997</v>
       </c>
       <c r="E122" s="11">
         <v>430.36772999999999</v>
       </c>
       <c r="F122" s="11">
         <v>201.28799000000001</v>
       </c>
       <c r="G122" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H122" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I122" s="12">
@@ -20374,57 +24822,57 @@
       <c r="AO122" s="13">
         <v>811.79426999999998</v>
       </c>
       <c r="AP122" s="13">
         <v>498.60228000000001</v>
       </c>
       <c r="AQ122" s="13">
         <v>0</v>
       </c>
       <c r="AR122" s="13">
         <v>0</v>
       </c>
       <c r="AS122" s="13">
         <v>644.55322000000001</v>
       </c>
       <c r="AT122" s="13">
         <v>450.02226999999999</v>
       </c>
       <c r="AU122" s="13">
         <v>0</v>
       </c>
       <c r="AV122" s="13">
         <v>0</v>
       </c>
       <c r="AW122" s="13">
-        <v>321.50538999999998</v>
+        <v>363.81195000000002</v>
       </c>
       <c r="AX122" s="13">
-        <v>246.14959999999999</v>
+        <v>286.32144</v>
       </c>
     </row>
-    <row r="123" spans="1:50" ht="51" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:50" ht="51">
       <c r="A123" s="6" t="s">
         <v>235</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C123" s="11">
         <v>0.42049999999999998</v>
       </c>
       <c r="D123" s="11">
         <v>10.4367</v>
       </c>
       <c r="E123" s="11">
         <v>6.9210399999999996</v>
       </c>
       <c r="F123" s="11">
         <v>34.183340000000001</v>
       </c>
       <c r="G123" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H123" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I123" s="12">
@@ -20526,57 +24974,57 @@
       <c r="AO123" s="13">
         <v>34.216630000000002</v>
       </c>
       <c r="AP123" s="13">
         <v>220.70949999999999</v>
       </c>
       <c r="AQ123" s="13">
         <v>0</v>
       </c>
       <c r="AR123" s="13">
         <v>0</v>
       </c>
       <c r="AS123" s="13">
         <v>45.103059999999999</v>
       </c>
       <c r="AT123" s="13">
         <v>388.22991000000002</v>
       </c>
       <c r="AU123" s="13">
         <v>0</v>
       </c>
       <c r="AV123" s="13">
         <v>0</v>
       </c>
       <c r="AW123" s="13">
-        <v>23.45702</v>
+        <v>24.709230000000002</v>
       </c>
       <c r="AX123" s="13">
-        <v>150.82650000000001</v>
+        <v>166.18501000000001</v>
       </c>
     </row>
-    <row r="124" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:50" ht="38.25">
       <c r="A124" s="6" t="s">
         <v>237</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C124" s="11">
         <v>6.9699999999999998E-2</v>
       </c>
       <c r="D124" s="11">
         <v>0.42392999999999997</v>
       </c>
       <c r="E124" s="11">
         <v>544.01067</v>
       </c>
       <c r="F124" s="11">
         <v>274.42682000000002</v>
       </c>
       <c r="G124" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H124" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I124" s="12">
@@ -20678,57 +25126,57 @@
       <c r="AO124" s="13">
         <v>747.74843999999996</v>
       </c>
       <c r="AP124" s="13">
         <v>627.44808999999998</v>
       </c>
       <c r="AQ124" s="13">
         <v>0</v>
       </c>
       <c r="AR124" s="13">
         <v>0</v>
       </c>
       <c r="AS124" s="13">
         <v>814.39128000000005</v>
       </c>
       <c r="AT124" s="13">
         <v>690.20105999999998</v>
       </c>
       <c r="AU124" s="13">
         <v>0</v>
       </c>
       <c r="AV124" s="13">
         <v>0</v>
       </c>
       <c r="AW124" s="13">
-        <v>510.68223999999998</v>
+        <v>592.06088999999997</v>
       </c>
       <c r="AX124" s="13">
-        <v>420.71323000000001</v>
+        <v>482.24254000000002</v>
       </c>
     </row>
-    <row r="125" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:50" ht="38.25">
       <c r="A125" s="6" t="s">
         <v>239</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C125" s="11">
         <v>1.5848</v>
       </c>
       <c r="D125" s="11">
         <v>2.1530800000000001</v>
       </c>
       <c r="E125" s="11">
         <v>1292.28332</v>
       </c>
       <c r="F125" s="11">
         <v>1329.4936</v>
       </c>
       <c r="G125" s="12">
         <v>1.48</v>
       </c>
       <c r="H125" s="12">
         <v>0.96199999999999997</v>
       </c>
       <c r="I125" s="12">
@@ -20830,57 +25278,57 @@
       <c r="AO125" s="13">
         <v>2765.4957599999998</v>
       </c>
       <c r="AP125" s="13">
         <v>4491.0431799999997</v>
       </c>
       <c r="AQ125" s="13">
         <v>1.333</v>
       </c>
       <c r="AR125" s="13">
         <v>6.9677199999999999</v>
       </c>
       <c r="AS125" s="13">
         <v>2312.9194900000002</v>
       </c>
       <c r="AT125" s="13">
         <v>4426.3020500000002</v>
       </c>
       <c r="AU125" s="13">
         <v>0.67600000000000005</v>
       </c>
       <c r="AV125" s="13">
         <v>4.2229999999999999</v>
       </c>
       <c r="AW125" s="13">
-        <v>1587.7207800000001</v>
+        <v>1839.02773</v>
       </c>
       <c r="AX125" s="13">
-        <v>3131.1115300000001</v>
+        <v>3634.9463099999998</v>
       </c>
     </row>
-    <row r="126" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:50" ht="25.5">
       <c r="A126" s="6" t="s">
         <v>241</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C126" s="11">
         <v>0.72250000000000003</v>
       </c>
       <c r="D126" s="11">
         <v>2.8681700000000001</v>
       </c>
       <c r="E126" s="11">
         <v>46.931449999999998</v>
       </c>
       <c r="F126" s="11">
         <v>82.536479999999997</v>
       </c>
       <c r="G126" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H126" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I126" s="12">
@@ -20982,57 +25430,57 @@
       <c r="AO126" s="13">
         <v>34.068530000000003</v>
       </c>
       <c r="AP126" s="13">
         <v>94.311430000000001</v>
       </c>
       <c r="AQ126" s="13">
         <v>0.40455999999999998</v>
       </c>
       <c r="AR126" s="13">
         <v>2.68099</v>
       </c>
       <c r="AS126" s="13">
         <v>29.437989999999999</v>
       </c>
       <c r="AT126" s="13">
         <v>63.442570000000003</v>
       </c>
       <c r="AU126" s="13">
         <v>0</v>
       </c>
       <c r="AV126" s="13">
         <v>0</v>
       </c>
       <c r="AW126" s="13">
-        <v>18.57555</v>
+        <v>20.755600000000001</v>
       </c>
       <c r="AX126" s="13">
-        <v>14.21476</v>
+        <v>15.853260000000001</v>
       </c>
     </row>
-    <row r="127" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:50" ht="25.5">
       <c r="A127" s="6" t="s">
         <v>243</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C127" s="11">
         <v>2.3090000000000002</v>
       </c>
       <c r="D127" s="11">
         <v>5.8388400000000003</v>
       </c>
       <c r="E127" s="11">
         <v>384.00031999999999</v>
       </c>
       <c r="F127" s="11">
         <v>755.80988000000002</v>
       </c>
       <c r="G127" s="12">
         <v>27.203499999999998</v>
       </c>
       <c r="H127" s="12">
         <v>57.161610000000003</v>
       </c>
       <c r="I127" s="12">
@@ -21128,63 +25576,63 @@
       <c r="AM127" s="13">
         <v>220.78515999999999</v>
       </c>
       <c r="AN127" s="13">
         <v>640.73446000000001</v>
       </c>
       <c r="AO127" s="13">
         <v>394.97847000000002</v>
       </c>
       <c r="AP127" s="13">
         <v>1154.2512400000001</v>
       </c>
       <c r="AQ127" s="13">
         <v>170.01956000000001</v>
       </c>
       <c r="AR127" s="13">
         <v>614.84010999999998</v>
       </c>
       <c r="AS127" s="13">
         <v>429.12643000000003</v>
       </c>
       <c r="AT127" s="13">
         <v>1476.92517</v>
       </c>
       <c r="AU127" s="13">
-        <v>80.304599999999994</v>
+        <v>95.505200000000002</v>
       </c>
       <c r="AV127" s="13">
-        <v>351.04995000000002</v>
+        <v>418.40526999999997</v>
       </c>
       <c r="AW127" s="13">
-        <v>301.34595000000002</v>
+        <v>374.10491000000002</v>
       </c>
       <c r="AX127" s="13">
-        <v>1037.17896</v>
+        <v>1297.18588</v>
       </c>
     </row>
-    <row r="128" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:50" ht="25.5">
       <c r="A128" s="6" t="s">
         <v>245</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C128" s="11">
         <v>35.765999999999998</v>
       </c>
       <c r="D128" s="11">
         <v>78.758619999999993</v>
       </c>
       <c r="E128" s="11">
         <v>258.04719</v>
       </c>
       <c r="F128" s="11">
         <v>824.66485999999998</v>
       </c>
       <c r="G128" s="12">
         <v>12.17</v>
       </c>
       <c r="H128" s="12">
         <v>20.76003</v>
       </c>
       <c r="I128" s="12">
@@ -21286,57 +25734,57 @@
       <c r="AO128" s="13">
         <v>707.29907000000003</v>
       </c>
       <c r="AP128" s="13">
         <v>5718.5111999999999</v>
       </c>
       <c r="AQ128" s="13">
         <v>1.5261400000000001</v>
       </c>
       <c r="AR128" s="13">
         <v>22.15532</v>
       </c>
       <c r="AS128" s="13">
         <v>989.43381999999997</v>
       </c>
       <c r="AT128" s="13">
         <v>7915.6374900000001</v>
       </c>
       <c r="AU128" s="13">
         <v>1.5663100000000001</v>
       </c>
       <c r="AV128" s="13">
         <v>29.498000000000001</v>
       </c>
       <c r="AW128" s="13">
-        <v>443.68020000000001</v>
+        <v>498.06581</v>
       </c>
       <c r="AX128" s="13">
-        <v>3523.1699899999999</v>
+        <v>3988.7155899999998</v>
       </c>
     </row>
-    <row r="129" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:50" ht="38.25">
       <c r="A129" s="6" t="s">
         <v>247</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C129" s="11">
         <v>19.810500000000001</v>
       </c>
       <c r="D129" s="11">
         <v>4.2443299999999997</v>
       </c>
       <c r="E129" s="11">
         <v>91.099000000000004</v>
       </c>
       <c r="F129" s="11">
         <v>13.3451</v>
       </c>
       <c r="G129" s="12">
         <v>79.366</v>
       </c>
       <c r="H129" s="12">
         <v>8.8520000000000003</v>
       </c>
       <c r="I129" s="12">
@@ -21438,57 +25886,57 @@
       <c r="AO129" s="13">
         <v>160.90369999999999</v>
       </c>
       <c r="AP129" s="13">
         <v>64.338430000000002</v>
       </c>
       <c r="AQ129" s="13">
         <v>0</v>
       </c>
       <c r="AR129" s="13">
         <v>0</v>
       </c>
       <c r="AS129" s="13">
         <v>264.00599999999997</v>
       </c>
       <c r="AT129" s="13">
         <v>103.77437</v>
       </c>
       <c r="AU129" s="13">
         <v>0</v>
       </c>
       <c r="AV129" s="13">
         <v>0</v>
       </c>
       <c r="AW129" s="13">
-        <v>99.471000000000004</v>
+        <v>129.447</v>
       </c>
       <c r="AX129" s="13">
-        <v>45.61918</v>
+        <v>53.23442</v>
       </c>
     </row>
-    <row r="130" spans="1:50" ht="51" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:50" ht="51">
       <c r="A130" s="6" t="s">
         <v>249</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C130" s="11">
         <v>14402.337</v>
       </c>
       <c r="D130" s="11">
         <v>7241.9608699999999</v>
       </c>
       <c r="E130" s="11">
         <v>855.58109999999999</v>
       </c>
       <c r="F130" s="11">
         <v>293.94722999999999</v>
       </c>
       <c r="G130" s="12">
         <v>15308.104300000001</v>
       </c>
       <c r="H130" s="12">
         <v>7091.9360399999996</v>
       </c>
       <c r="I130" s="12">
@@ -21590,57 +26038,57 @@
       <c r="AO130" s="13">
         <v>3289.70165</v>
       </c>
       <c r="AP130" s="13">
         <v>2045.70093</v>
       </c>
       <c r="AQ130" s="13">
         <v>3284.2</v>
       </c>
       <c r="AR130" s="13">
         <v>470.25238000000002</v>
       </c>
       <c r="AS130" s="13">
         <v>4007.6458899999998</v>
       </c>
       <c r="AT130" s="13">
         <v>2272.2521000000002</v>
       </c>
       <c r="AU130" s="13">
         <v>2952.72</v>
       </c>
       <c r="AV130" s="13">
         <v>1157.4077600000001</v>
       </c>
       <c r="AW130" s="13">
-        <v>1475.07926</v>
+        <v>1720.65362</v>
       </c>
       <c r="AX130" s="13">
-        <v>1115.4369899999999</v>
+        <v>1295.97128</v>
       </c>
     </row>
-    <row r="131" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:50">
       <c r="A131" s="6" t="s">
         <v>251</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C131" s="11">
         <v>5494.8819999999996</v>
       </c>
       <c r="D131" s="11">
         <v>2392.0468000000001</v>
       </c>
       <c r="E131" s="11">
         <v>345.73899999999998</v>
       </c>
       <c r="F131" s="11">
         <v>146.74089000000001</v>
       </c>
       <c r="G131" s="12">
         <v>6677.2277999999997</v>
       </c>
       <c r="H131" s="12">
         <v>2712.14417</v>
       </c>
       <c r="I131" s="12">
@@ -21736,63 +26184,63 @@
       <c r="AM131" s="13">
         <v>10254.20422</v>
       </c>
       <c r="AN131" s="13">
         <v>5016.7092300000004</v>
       </c>
       <c r="AO131" s="13">
         <v>206.13797</v>
       </c>
       <c r="AP131" s="13">
         <v>185.22756000000001</v>
       </c>
       <c r="AQ131" s="13">
         <v>15477.33274</v>
       </c>
       <c r="AR131" s="13">
         <v>9465.7329900000004</v>
       </c>
       <c r="AS131" s="13">
         <v>180.13765000000001</v>
       </c>
       <c r="AT131" s="13">
         <v>176.29524000000001</v>
       </c>
       <c r="AU131" s="13">
-        <v>6319.4585100000004</v>
+        <v>6436.6291499999998</v>
       </c>
       <c r="AV131" s="13">
-        <v>4178.5037199999997</v>
+        <v>4255.6846100000002</v>
       </c>
       <c r="AW131" s="13">
-        <v>38.189300000000003</v>
+        <v>68.194429999999997</v>
       </c>
       <c r="AX131" s="13">
-        <v>43.057220000000001</v>
+        <v>70.489859999999993</v>
       </c>
     </row>
-    <row r="132" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:50" ht="25.5">
       <c r="A132" s="6" t="s">
         <v>253</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C132" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D132" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E132" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F132" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G132" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H132" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I132" s="12">
@@ -21900,51 +26348,51 @@
       <c r="AQ132" s="13">
         <v>0</v>
       </c>
       <c r="AR132" s="13">
         <v>0</v>
       </c>
       <c r="AS132" s="13">
         <v>98.236000000000004</v>
       </c>
       <c r="AT132" s="13">
         <v>188.60045</v>
       </c>
       <c r="AU132" s="13">
         <v>0</v>
       </c>
       <c r="AV132" s="13">
         <v>0</v>
       </c>
       <c r="AW132" s="13">
         <v>13.644</v>
       </c>
       <c r="AX132" s="13">
         <v>34.561390000000003</v>
       </c>
     </row>
-    <row r="133" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:50" ht="25.5">
       <c r="A133" s="6" t="s">
         <v>255</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C133" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D133" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E133" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F133" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G133" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H133" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I133" s="12" t="s">
@@ -22052,51 +26500,51 @@
       <c r="AQ133" s="13">
         <v>0</v>
       </c>
       <c r="AR133" s="13">
         <v>0</v>
       </c>
       <c r="AS133" s="13">
         <v>12.378</v>
       </c>
       <c r="AT133" s="13">
         <v>23.150259999999999</v>
       </c>
       <c r="AU133" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV133" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW133" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX133" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="134" spans="1:50" ht="51" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:50" ht="51">
       <c r="A134" s="6" t="s">
         <v>257</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C134" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D134" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E134" s="11">
         <v>0.04</v>
       </c>
       <c r="F134" s="11">
         <v>4.2970000000000001E-2</v>
       </c>
       <c r="G134" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H134" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I134" s="12" t="s">
@@ -22198,57 +26646,57 @@
       <c r="AO134" s="13">
         <v>283.88099999999997</v>
       </c>
       <c r="AP134" s="13">
         <v>403.36243999999999</v>
       </c>
       <c r="AQ134" s="13">
         <v>0</v>
       </c>
       <c r="AR134" s="13">
         <v>0</v>
       </c>
       <c r="AS134" s="13">
         <v>181.69645</v>
       </c>
       <c r="AT134" s="13">
         <v>258.66759000000002</v>
       </c>
       <c r="AU134" s="13">
         <v>0</v>
       </c>
       <c r="AV134" s="13">
         <v>0</v>
       </c>
       <c r="AW134" s="13">
-        <v>65.050079999999994</v>
+        <v>108.82508</v>
       </c>
       <c r="AX134" s="13">
-        <v>138.72411</v>
+        <v>241.20711</v>
       </c>
     </row>
-    <row r="135" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:50">
       <c r="A135" s="6" t="s">
         <v>259</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C135" s="11">
         <v>2.0400000000000001E-2</v>
       </c>
       <c r="D135" s="11">
         <v>2.7990000000000001E-2</v>
       </c>
       <c r="E135" s="11">
         <v>24.349879999999999</v>
       </c>
       <c r="F135" s="11">
         <v>18.609749999999998</v>
       </c>
       <c r="G135" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H135" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I135" s="12">
@@ -22350,57 +26798,57 @@
       <c r="AO135" s="13">
         <v>137.19791000000001</v>
       </c>
       <c r="AP135" s="13">
         <v>78.569550000000007</v>
       </c>
       <c r="AQ135" s="13">
         <v>0</v>
       </c>
       <c r="AR135" s="13">
         <v>0</v>
       </c>
       <c r="AS135" s="13">
         <v>80.073570000000004</v>
       </c>
       <c r="AT135" s="13">
         <v>51.726689999999998</v>
       </c>
       <c r="AU135" s="13">
         <v>0</v>
       </c>
       <c r="AV135" s="13">
         <v>0</v>
       </c>
       <c r="AW135" s="13">
-        <v>47.609659999999998</v>
+        <v>53.091540000000002</v>
       </c>
       <c r="AX135" s="13">
-        <v>28.18103</v>
+        <v>30.951830000000001</v>
       </c>
     </row>
-    <row r="136" spans="1:50" ht="51" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:50" ht="51">
       <c r="A136" s="6" t="s">
         <v>261</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C136" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D136" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E136" s="11">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="F136" s="11">
         <v>4.7789999999999999E-2</v>
       </c>
       <c r="G136" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H136" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I136" s="12" t="s">
@@ -22508,51 +26956,51 @@
       <c r="AQ136" s="13">
         <v>0</v>
       </c>
       <c r="AR136" s="13">
         <v>0</v>
       </c>
       <c r="AS136" s="13">
         <v>1.4489999999999999E-2</v>
       </c>
       <c r="AT136" s="13">
         <v>2.0670000000000001E-2</v>
       </c>
       <c r="AU136" s="13">
         <v>0</v>
       </c>
       <c r="AV136" s="13">
         <v>0</v>
       </c>
       <c r="AW136" s="13">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="AX136" s="13">
         <v>7.757E-2</v>
       </c>
     </row>
-    <row r="137" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:50" ht="38.25">
       <c r="A137" s="6" t="s">
         <v>263</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C137" s="11">
         <v>569.45600000000002</v>
       </c>
       <c r="D137" s="11">
         <v>54.850859999999997</v>
       </c>
       <c r="E137" s="11">
         <v>5.7959999999999998E-2</v>
       </c>
       <c r="F137" s="11">
         <v>0.22106000000000001</v>
       </c>
       <c r="G137" s="12">
         <v>36920.542000000001</v>
       </c>
       <c r="H137" s="12">
         <v>2970.4304699999998</v>
       </c>
       <c r="I137" s="12">
@@ -22654,57 +27102,57 @@
       <c r="AO137" s="13">
         <v>19848.146680000002</v>
       </c>
       <c r="AP137" s="13">
         <v>1129.90472</v>
       </c>
       <c r="AQ137" s="13">
         <v>13735.239</v>
       </c>
       <c r="AR137" s="13">
         <v>1340.84467</v>
       </c>
       <c r="AS137" s="13">
         <v>8874.1423300000006</v>
       </c>
       <c r="AT137" s="13">
         <v>936.82069999999999</v>
       </c>
       <c r="AU137" s="13">
         <v>2715</v>
       </c>
       <c r="AV137" s="13">
         <v>271.5</v>
       </c>
       <c r="AW137" s="13">
-        <v>6251.2252500000004</v>
+        <v>7653.4130299999997</v>
       </c>
       <c r="AX137" s="13">
-        <v>861.76715000000002</v>
+        <v>1049.12346</v>
       </c>
     </row>
-    <row r="138" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:50" ht="25.5">
       <c r="A138" s="6" t="s">
         <v>265</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C138" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D138" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E138" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F138" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G138" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H138" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I138" s="12">
@@ -22812,51 +27260,51 @@
       <c r="AQ138" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AR138" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AS138" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AT138" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AU138" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV138" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW138" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX138" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="139" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:50" ht="38.25">
       <c r="A139" s="6" t="s">
         <v>267</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>268</v>
       </c>
       <c r="C139" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D139" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E139" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F139" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G139" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H139" s="11" t="s">
         <v>271</v>
       </c>
       <c r="I139" s="12" t="s">
@@ -22964,51 +27412,51 @@
       <c r="AQ139" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AR139" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AS139" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AT139" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AU139" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AV139" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AW139" s="13" t="s">
         <v>271</v>
       </c>
       <c r="AX139" s="13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="140" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:50" ht="38.25">
       <c r="A140" s="14" t="s">
         <v>269</v>
       </c>
       <c r="B140" s="15" t="s">
         <v>270</v>
       </c>
       <c r="C140" s="16">
         <v>2.67</v>
       </c>
       <c r="D140" s="16">
         <v>0.40653</v>
       </c>
       <c r="E140" s="16">
         <v>1347.83115</v>
       </c>
       <c r="F140" s="16">
         <v>126.83456</v>
       </c>
       <c r="G140" s="17">
         <v>0.3</v>
       </c>
       <c r="H140" s="17">
         <v>2.9530000000000001E-2</v>
       </c>
       <c r="I140" s="17">
@@ -23104,113 +27552,113 @@
       <c r="AM140" s="17">
         <v>87303.05</v>
       </c>
       <c r="AN140" s="17">
         <v>1382.7960599999999</v>
       </c>
       <c r="AO140" s="17">
         <v>1388.16706</v>
       </c>
       <c r="AP140" s="17">
         <v>150.66739000000001</v>
       </c>
       <c r="AQ140" s="17">
         <v>75511.767999999996</v>
       </c>
       <c r="AR140" s="17">
         <v>1390.625</v>
       </c>
       <c r="AS140" s="17">
         <v>1920.4463599999999</v>
       </c>
       <c r="AT140" s="17">
         <v>324.11387000000002</v>
       </c>
       <c r="AU140" s="17">
-        <v>18925</v>
+        <v>21633</v>
       </c>
       <c r="AV140" s="17">
-        <v>289.00799999999998</v>
+        <v>327.04899999999998</v>
       </c>
       <c r="AW140" s="17">
-        <v>685.15458999999998</v>
+        <v>890.40863000000002</v>
       </c>
       <c r="AX140" s="17">
-        <v>156.64165</v>
+        <v>182.22668999999999</v>
       </c>
     </row>
-    <row r="141" spans="1:50" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:50" ht="3" customHeight="1">
       <c r="C141" s="18"/>
       <c r="D141" s="18"/>
       <c r="E141" s="18"/>
       <c r="F141" s="18"/>
       <c r="G141" s="18"/>
       <c r="H141" s="18"/>
       <c r="I141" s="18"/>
       <c r="J141" s="18"/>
       <c r="K141" s="18"/>
       <c r="L141" s="18"/>
       <c r="M141" s="18"/>
       <c r="N141" s="18"/>
       <c r="O141" s="18"/>
       <c r="P141" s="18"/>
       <c r="Q141" s="18"/>
       <c r="R141" s="18"/>
       <c r="S141" s="18"/>
       <c r="T141" s="18"/>
       <c r="U141" s="18"/>
       <c r="V141" s="18"/>
       <c r="W141" s="18"/>
       <c r="X141" s="18"/>
       <c r="Y141" s="18"/>
       <c r="Z141" s="18"/>
       <c r="AA141" s="18"/>
       <c r="AB141" s="18"/>
       <c r="AC141" s="18"/>
       <c r="AD141" s="18"/>
       <c r="AE141" s="18"/>
       <c r="AF141" s="18"/>
       <c r="AG141" s="18"/>
       <c r="AH141" s="18"/>
       <c r="AI141" s="18"/>
       <c r="AJ141" s="18"/>
       <c r="AK141" s="18"/>
       <c r="AL141" s="18"/>
       <c r="AM141" s="18"/>
       <c r="AN141" s="18"/>
       <c r="AO141" s="19"/>
       <c r="AP141" s="19"/>
       <c r="AQ141" s="19"/>
       <c r="AR141" s="19"/>
       <c r="AS141" s="19"/>
       <c r="AT141" s="19"/>
     </row>
-    <row r="142" spans="1:50" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A142" s="28" t="s">
+    <row r="142" spans="1:50" ht="12.75" customHeight="1">
+      <c r="A142" s="56" t="s">
         <v>277</v>
       </c>
-      <c r="B142" s="28"/>
+      <c r="B142" s="56"/>
       <c r="J142" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="40">
     <mergeCell ref="AQ3:AT3"/>
     <mergeCell ref="AQ4:AR4"/>
     <mergeCell ref="AS4:AT4"/>
     <mergeCell ref="A1:AX1"/>
     <mergeCell ref="AU3:AX3"/>
     <mergeCell ref="AU4:AV4"/>
     <mergeCell ref="AW4:AX4"/>
     <mergeCell ref="AM4:AN4"/>
     <mergeCell ref="AO4:AP4"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="Y4:Z4"/>
     <mergeCell ref="AM3:AP3"/>
     <mergeCell ref="AI3:AL3"/>
     <mergeCell ref="AI4:AJ4"/>
     <mergeCell ref="AK4:AL4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="A142:B142"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="K3:N3"/>
@@ -23231,58 +27679,60 @@
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>2015-2026</vt:lpstr>
       <vt:lpstr>'2015-2026'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>o.nurgaliev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>