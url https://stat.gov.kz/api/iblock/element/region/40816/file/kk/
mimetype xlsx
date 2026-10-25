--- v6 (2026-10-05)
+++ v7 (2026-10-25)
@@ -41,51 +41,51 @@
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AQ6" i="1" l="1"/>
   <c r="AR6" i="1"/>
   <c r="AS6" i="1"/>
   <c r="AT6" i="1"/>
   <c r="AX6" i="1" l="1"/>
   <c r="AW6" i="1"/>
   <c r="AV6" i="1"/>
   <c r="AU6" i="1"/>
   <c r="AL6" i="1" l="1"/>
   <c r="AK6" i="1"/>
   <c r="AJ6" i="1"/>
   <c r="AI6" i="1"/>
   <c r="AN6" i="1" l="1"/>
   <c r="AO6" i="1"/>
   <c r="AP6" i="1"/>
   <c r="AM6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2162" uniqueCount="321">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2158" uniqueCount="321">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, свежее или охлажденное</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, замороженное</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
@@ -878,53 +878,50 @@
     <t>Соль (включая соль столовую и денатурированную) и хлорид натрия чистый, растворенные или не растворенные в воде, а также содержащие добавки агентов, вода морская</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Азық-түлік тауарлары бойынша Қостанай обласы экспорты және импорты</t>
   </si>
   <si>
     <t>ЕАЭО СЭҚТН</t>
   </si>
   <si>
     <t>Тауардың атауы</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
 </t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-шілде*</t>
-[...1 lines deleted...]
-  <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>312101, 312103</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>мың АҚШ доллары, тонна</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>2015 жылдан бастап</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
@@ -1005,50 +1002,53 @@
     <t>https://stat.gov.kz/industries/economy/foreign-market/dynamic-tables/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2972493?keyword=</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-» – құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
   <fonts count="52">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1583,51 +1583,51 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="41"/>
@@ -1826,50 +1826,59 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1783">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="4" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
@@ -3693,51 +3702,51 @@
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -3866,50 +3875,53 @@
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="20" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1783">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="93"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="94"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="95"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="96"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="97"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="98"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="99"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="100"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="101"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="102"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="103"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="104"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="105"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="106"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="107"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="108"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="109"/>
     <cellStyle name="20% - Акцент1 2 26" xfId="92"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="110"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="111"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="112"/>
@@ -5981,208 +5993,208 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B211"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="82" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="2" spans="1:2" ht="12.75" customHeight="1">
       <c r="A2" s="25" t="s">
+        <v>278</v>
+      </c>
+      <c r="B2" s="26" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75" customHeight="1">
       <c r="A3" s="25" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75" customHeight="1">
       <c r="A4" s="25" t="s">
+        <v>281</v>
+      </c>
+      <c r="B4" s="27" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75" customHeight="1">
       <c r="A5" s="28" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B5" s="29" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75" customHeight="1">
       <c r="A6" s="28" t="s">
+        <v>284</v>
+      </c>
+      <c r="B6" s="29" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75" customHeight="1">
       <c r="A7" s="28" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B7" s="30"/>
     </row>
     <row r="8" spans="1:2" ht="12.75" customHeight="1">
       <c r="A8" s="25" t="s">
+        <v>287</v>
+      </c>
+      <c r="B8" s="31" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="39">
       <c r="A9" s="25" t="s">
+        <v>289</v>
+      </c>
+      <c r="B9" s="32" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="25.5">
       <c r="A10" s="25" t="s">
+        <v>291</v>
+      </c>
+      <c r="B10" s="30" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75" customHeight="1">
       <c r="A11" s="25" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B11" s="29"/>
     </row>
     <row r="12" spans="1:2" ht="12.75" customHeight="1">
       <c r="A12" s="33" t="s">
+        <v>294</v>
+      </c>
+      <c r="B12" s="40" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75" customHeight="1">
       <c r="A13" s="34" t="s">
+        <v>296</v>
+      </c>
+      <c r="B13" s="41" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75" customHeight="1">
       <c r="A14" s="51" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B14" s="38" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75" customHeight="1">
       <c r="A15" s="52"/>
       <c r="B15" s="38" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75" customHeight="1">
       <c r="A16" s="35" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B16" s="39" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75" customHeight="1">
       <c r="A17" s="25" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B17" s="36">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75" customHeight="1">
       <c r="A18" s="25" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B18" s="36">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75" customHeight="1">
       <c r="A19" s="25" t="s">
+        <v>302</v>
+      </c>
+      <c r="B19" s="32" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75" customHeight="1">
       <c r="A20" s="25" t="s">
+        <v>304</v>
+      </c>
+      <c r="B20" s="27" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="12.75" customHeight="1">
       <c r="A21" s="25" t="s">
+        <v>306</v>
+      </c>
+      <c r="B21" s="37" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12.75" customHeight="1">
       <c r="A22" s="25" t="s">
+        <v>308</v>
+      </c>
+      <c r="B22" s="42" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="24" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="25" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="26" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="27" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="28" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="29" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="30" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="31" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="32" spans="1:2" ht="12.75" customHeight="1"/>
     <row r="33" ht="12.75" customHeight="1"/>
     <row r="34" ht="12.75" customHeight="1"/>
     <row r="35" ht="12.75" customHeight="1"/>
     <row r="36" ht="12.75" customHeight="1"/>
     <row r="37" ht="12.75" customHeight="1"/>
     <row r="38" ht="12.75" customHeight="1"/>
     <row r="39" ht="12.75" customHeight="1"/>
     <row r="40" ht="12.75" customHeight="1"/>
     <row r="41" ht="12.75" customHeight="1"/>
     <row r="42" ht="12.75" customHeight="1"/>
     <row r="43" ht="12.75" customHeight="1"/>
     <row r="44" ht="12.75" customHeight="1"/>
     <row r="45" ht="12.75" customHeight="1"/>
@@ -6366,108 +6378,108 @@
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C215"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="12.75" customHeight="1"/>
     <row r="2" spans="1:3" ht="12.75" customHeight="1"/>
     <row r="3" spans="1:3" ht="12.75" customHeight="1"/>
     <row r="4" spans="1:3" ht="12.75" customHeight="1"/>
     <row r="5" spans="1:3" ht="12.75" customHeight="1">
       <c r="A5" s="44"/>
       <c r="B5" s="46" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C5" s="45"/>
     </row>
     <row r="6" spans="1:3" ht="12.75" customHeight="1">
       <c r="A6" s="44"/>
       <c r="B6" s="46" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C6" s="45"/>
     </row>
     <row r="7" spans="1:3" ht="12.75" customHeight="1">
       <c r="A7" s="44"/>
       <c r="B7" s="46" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C7" s="45"/>
     </row>
     <row r="8" spans="1:3" ht="12.75" customHeight="1">
       <c r="A8" s="44"/>
       <c r="B8" s="46" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C8" s="45"/>
     </row>
     <row r="9" spans="1:3" ht="12.75" customHeight="1">
       <c r="A9" s="44"/>
       <c r="B9" s="46" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C9" s="45"/>
     </row>
     <row r="10" spans="1:3" ht="12.75" customHeight="1">
       <c r="A10" s="44"/>
       <c r="B10" s="47"/>
       <c r="C10" s="45"/>
     </row>
     <row r="11" spans="1:3" ht="12.75" customHeight="1">
       <c r="A11" s="44"/>
       <c r="B11" s="48" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C11" s="45"/>
     </row>
     <row r="12" spans="1:3" ht="12.75" customHeight="1">
       <c r="A12" s="44"/>
       <c r="B12" s="47"/>
       <c r="C12" s="45"/>
     </row>
     <row r="13" spans="1:3" ht="12.75" customHeight="1">
       <c r="A13" s="44"/>
       <c r="B13" s="47"/>
       <c r="C13" s="44"/>
     </row>
     <row r="14" spans="1:3" ht="12.75" customHeight="1">
       <c r="A14" s="43"/>
       <c r="B14" s="49" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C14" s="50"/>
     </row>
     <row r="15" spans="1:3" ht="12.75" customHeight="1"/>
     <row r="16" spans="1:3" ht="12.75" customHeight="1"/>
     <row r="17" ht="12.75" customHeight="1"/>
     <row r="18" ht="12.75" customHeight="1"/>
     <row r="19" ht="12.75" customHeight="1"/>
     <row r="20" ht="12.75" customHeight="1"/>
     <row r="21" ht="12.75" customHeight="1"/>
     <row r="22" ht="12.75" customHeight="1"/>
     <row r="23" ht="12.75" customHeight="1"/>
     <row r="24" ht="12.75" customHeight="1"/>
     <row r="25" ht="12.75" customHeight="1"/>
     <row r="26" ht="12.75" customHeight="1"/>
     <row r="27" ht="12.75" customHeight="1"/>
     <row r="28" ht="12.75" customHeight="1"/>
     <row r="29" ht="12.75" customHeight="1"/>
     <row r="30" ht="12.75" customHeight="1"/>
     <row r="31" ht="12.75" customHeight="1"/>
     <row r="32" ht="12.75" customHeight="1"/>
     <row r="33" ht="12.75" customHeight="1"/>
     <row r="34" ht="12.75" customHeight="1"/>
     <row r="35" ht="12.75" customHeight="1"/>
     <row r="36" ht="12.75" customHeight="1"/>
@@ -6638,52 +6650,52 @@
     <row r="201" ht="12.75" customHeight="1"/>
     <row r="202" ht="12.75" customHeight="1"/>
     <row r="203" ht="12.75" customHeight="1"/>
     <row r="204" ht="12.75" customHeight="1"/>
     <row r="205" ht="12.75" customHeight="1"/>
     <row r="206" ht="12.75" customHeight="1"/>
     <row r="207" ht="12.75" customHeight="1"/>
     <row r="208" ht="12.75" customHeight="1"/>
     <row r="209" ht="12.75" customHeight="1"/>
     <row r="210" ht="12.75" customHeight="1"/>
     <row r="211" ht="12.75" customHeight="1"/>
     <row r="212" ht="12.75" customHeight="1"/>
     <row r="213" ht="12.75" customHeight="1"/>
     <row r="214" ht="12.75" customHeight="1"/>
     <row r="215" ht="12.75" customHeight="1"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AX142"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:AX1"/>
+    <sheetView topLeftCell="W1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AY1" sqref="AY1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="58" style="3" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="1" customWidth="1"/>
@@ -6820,55 +6832,55 @@
       <c r="AE3" s="55">
         <v>2022</v>
       </c>
       <c r="AF3" s="54"/>
       <c r="AG3" s="54"/>
       <c r="AH3" s="54"/>
       <c r="AI3" s="60">
         <v>2023</v>
       </c>
       <c r="AJ3" s="61"/>
       <c r="AK3" s="61"/>
       <c r="AL3" s="61"/>
       <c r="AM3" s="60">
         <v>2024</v>
       </c>
       <c r="AN3" s="61"/>
       <c r="AO3" s="61"/>
       <c r="AP3" s="61"/>
       <c r="AQ3" s="60">
         <v>2025</v>
       </c>
       <c r="AR3" s="61"/>
       <c r="AS3" s="61"/>
       <c r="AT3" s="61"/>
       <c r="AU3" s="60" t="s">
-        <v>278</v>
+        <v>320</v>
       </c>
       <c r="AV3" s="61"/>
-      <c r="AW3" s="61"/>
-      <c r="AX3" s="61"/>
+      <c r="AW3" s="65"/>
+      <c r="AX3" s="65"/>
     </row>
     <row r="4" spans="1:50">
       <c r="A4" s="58"/>
       <c r="B4" s="58"/>
       <c r="C4" s="55" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="55"/>
       <c r="E4" s="55" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="55"/>
       <c r="G4" s="55" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="55"/>
       <c r="I4" s="55" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="55"/>
       <c r="K4" s="55" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="55"/>
       <c r="M4" s="55" t="s">
@@ -7225,63 +7237,63 @@
         <f t="shared" si="1"/>
         <v>226735.50029999999</v>
       </c>
       <c r="AP6" s="4">
         <f t="shared" si="1"/>
         <v>205574.64491</v>
       </c>
       <c r="AQ6" s="4">
         <f t="shared" si="1"/>
         <v>169077.15827000001</v>
       </c>
       <c r="AR6" s="4">
         <f t="shared" si="1"/>
         <v>43763.867410000006</v>
       </c>
       <c r="AS6" s="4">
         <f t="shared" si="1"/>
         <v>133279.32292999999</v>
       </c>
       <c r="AT6" s="4">
         <f t="shared" si="1"/>
         <v>187732.23572999999</v>
       </c>
       <c r="AU6" s="4">
         <f>SUM(AU7:AU140)</f>
-        <v>57195.814399999996</v>
+        <v>62257.010189999994</v>
       </c>
       <c r="AV6" s="4">
         <f t="shared" ref="AV6:AX6" si="2">SUM(AV7:AV140)</f>
-        <v>18983.417309999997</v>
+        <v>20899.507540000002</v>
       </c>
       <c r="AW6" s="4">
         <f t="shared" si="2"/>
-        <v>76216.536309999996</v>
+        <v>88897.14098000004</v>
       </c>
       <c r="AX6" s="4">
         <f t="shared" si="2"/>
-        <v>107042.92465000002</v>
+        <v>121003.14275000001</v>
       </c>
     </row>
     <row r="7" spans="1:50">
       <c r="A7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="11">
         <v>92.479200000000006</v>
       </c>
       <c r="D7" s="11">
         <v>263.07414</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G7" s="12">
         <v>404.28300000000002</v>
       </c>
       <c r="H7" s="12">
@@ -7538,54 +7550,54 @@
       <c r="AO8" s="13">
         <v>313.16744</v>
       </c>
       <c r="AP8" s="13">
         <v>1222.3885399999999</v>
       </c>
       <c r="AQ8" s="13">
         <v>0</v>
       </c>
       <c r="AR8" s="13">
         <v>0</v>
       </c>
       <c r="AS8" s="13">
         <v>400.68313000000001</v>
       </c>
       <c r="AT8" s="13">
         <v>1805.07447</v>
       </c>
       <c r="AU8" s="13">
         <v>0</v>
       </c>
       <c r="AV8" s="13">
         <v>0</v>
       </c>
       <c r="AW8" s="13">
-        <v>333.23759000000001</v>
+        <v>287.59348999999997</v>
       </c>
       <c r="AX8" s="13">
-        <v>1391.4250500000001</v>
+        <v>1432.1959199999999</v>
       </c>
     </row>
     <row r="9" spans="1:50">
       <c r="A9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="11">
         <v>35.997</v>
       </c>
       <c r="D9" s="11">
         <v>94.026600000000002</v>
       </c>
       <c r="E9" s="11">
         <v>6.3537600000000003</v>
       </c>
       <c r="F9" s="11">
         <v>23.515419999999999</v>
       </c>
       <c r="G9" s="12">
         <v>2.8007</v>
       </c>
       <c r="H9" s="12">
@@ -7690,54 +7702,54 @@
       <c r="AO9" s="13">
         <v>1469.42301</v>
       </c>
       <c r="AP9" s="13">
         <v>3016.5364300000001</v>
       </c>
       <c r="AQ9" s="13">
         <v>777.58830999999998</v>
       </c>
       <c r="AR9" s="13">
         <v>1797.0016000000001</v>
       </c>
       <c r="AS9" s="13">
         <v>1562.4564399999999</v>
       </c>
       <c r="AT9" s="13">
         <v>3830.2936599999998</v>
       </c>
       <c r="AU9" s="13">
         <v>260.29728999999998</v>
       </c>
       <c r="AV9" s="13">
         <v>531.54529000000002</v>
       </c>
       <c r="AW9" s="13">
-        <v>502.30768</v>
+        <v>680.50720999999999</v>
       </c>
       <c r="AX9" s="13">
-        <v>1060.3936900000001</v>
+        <v>1496.6983499999999</v>
       </c>
     </row>
     <row r="10" spans="1:50">
       <c r="A10" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="11">
         <v>0.7</v>
       </c>
       <c r="D10" s="11">
         <v>1.6544000000000001</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G10" s="12">
         <v>6.8689999999999998</v>
       </c>
       <c r="H10" s="12">
@@ -8146,54 +8158,54 @@
       <c r="AO12" s="13">
         <v>29.329160000000002</v>
       </c>
       <c r="AP12" s="13">
         <v>41.979770000000002</v>
       </c>
       <c r="AQ12" s="13">
         <v>0</v>
       </c>
       <c r="AR12" s="13">
         <v>0</v>
       </c>
       <c r="AS12" s="13">
         <v>9.7221399999999996</v>
       </c>
       <c r="AT12" s="13">
         <v>14.927</v>
       </c>
       <c r="AU12" s="13">
         <v>0</v>
       </c>
       <c r="AV12" s="13">
         <v>0</v>
       </c>
       <c r="AW12" s="13">
-        <v>43.839579999999998</v>
+        <v>58.514580000000002</v>
       </c>
       <c r="AX12" s="13">
-        <v>112.90253</v>
+        <v>151.32203000000001</v>
       </c>
     </row>
     <row r="13" spans="1:50" ht="25.5">
       <c r="A13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="11">
         <v>8.5894999999999992</v>
       </c>
       <c r="D13" s="11">
         <v>5.4016999999999999</v>
       </c>
       <c r="E13" s="11">
         <v>693.72450000000003</v>
       </c>
       <c r="F13" s="11">
         <v>987.67907000000002</v>
       </c>
       <c r="G13" s="12">
         <v>37.996000000000002</v>
       </c>
       <c r="H13" s="12">
@@ -8298,54 +8310,54 @@
       <c r="AO13" s="13">
         <v>2024.0359599999999</v>
       </c>
       <c r="AP13" s="13">
         <v>3315.7817</v>
       </c>
       <c r="AQ13" s="13">
         <v>1510.586</v>
       </c>
       <c r="AR13" s="13">
         <v>2125.9308900000001</v>
       </c>
       <c r="AS13" s="13">
         <v>2294.4775300000001</v>
       </c>
       <c r="AT13" s="13">
         <v>4080.6945700000001</v>
       </c>
       <c r="AU13" s="13">
         <v>208.56226000000001</v>
       </c>
       <c r="AV13" s="13">
         <v>415.21100000000001</v>
       </c>
       <c r="AW13" s="13">
-        <v>705.91492000000005</v>
+        <v>939.15165999999999</v>
       </c>
       <c r="AX13" s="13">
-        <v>1303.1361199999999</v>
+        <v>1847.6211499999999</v>
       </c>
     </row>
     <row r="14" spans="1:50" ht="25.5">
       <c r="A14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E14" s="11">
         <v>0.35</v>
       </c>
       <c r="F14" s="11">
         <v>1.7589999999999999</v>
       </c>
       <c r="G14" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H14" s="11" t="s">
@@ -8754,54 +8766,54 @@
       <c r="AO16" s="13">
         <v>0.10179000000000001</v>
       </c>
       <c r="AP16" s="13">
         <v>0.37890000000000001</v>
       </c>
       <c r="AQ16" s="13">
         <v>0</v>
       </c>
       <c r="AR16" s="13">
         <v>0</v>
       </c>
       <c r="AS16" s="13">
         <v>0.58265</v>
       </c>
       <c r="AT16" s="13">
         <v>4.1277499999999998</v>
       </c>
       <c r="AU16" s="13">
         <v>0</v>
       </c>
       <c r="AV16" s="13">
         <v>0</v>
       </c>
       <c r="AW16" s="13">
-        <v>0.21948000000000001</v>
+        <v>0.25969999999999999</v>
       </c>
       <c r="AX16" s="13">
-        <v>1.7662199999999999</v>
+        <v>1.9459</v>
       </c>
     </row>
     <row r="17" spans="1:50">
       <c r="A17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E17" s="11">
         <v>0.36899999999999999</v>
       </c>
       <c r="F17" s="11">
         <v>23.87161</v>
       </c>
       <c r="G17" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H17" s="11" t="s">
@@ -8906,54 +8918,54 @@
       <c r="AO17" s="13">
         <v>6.2306999999999997</v>
       </c>
       <c r="AP17" s="13">
         <v>25.521529999999998</v>
       </c>
       <c r="AQ17" s="13">
         <v>0</v>
       </c>
       <c r="AR17" s="13">
         <v>0</v>
       </c>
       <c r="AS17" s="13">
         <v>5</v>
       </c>
       <c r="AT17" s="13">
         <v>31.518650000000001</v>
       </c>
       <c r="AU17" s="13">
         <v>0</v>
       </c>
       <c r="AV17" s="13">
         <v>0</v>
       </c>
       <c r="AW17" s="13">
-        <v>1.2024999999999999</v>
+        <v>1.4325000000000001</v>
       </c>
       <c r="AX17" s="13">
-        <v>23.865919999999999</v>
+        <v>25.512319999999999</v>
       </c>
     </row>
     <row r="18" spans="1:50" ht="25.5">
       <c r="A18" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E18" s="11">
         <v>19.726990000000001</v>
       </c>
       <c r="F18" s="11">
         <v>43.724600000000002</v>
       </c>
       <c r="G18" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H18" s="11" t="s">
@@ -9058,54 +9070,54 @@
       <c r="AO18" s="13">
         <v>41.57199</v>
       </c>
       <c r="AP18" s="13">
         <v>60.45026</v>
       </c>
       <c r="AQ18" s="13">
         <v>0</v>
       </c>
       <c r="AR18" s="13">
         <v>0</v>
       </c>
       <c r="AS18" s="13">
         <v>44.643999999999998</v>
       </c>
       <c r="AT18" s="13">
         <v>152.22596999999999</v>
       </c>
       <c r="AU18" s="13">
         <v>0</v>
       </c>
       <c r="AV18" s="13">
         <v>0</v>
       </c>
       <c r="AW18" s="13">
-        <v>42.628999999999998</v>
+        <v>46.734999999999999</v>
       </c>
       <c r="AX18" s="13">
-        <v>178.11443</v>
+        <v>194.15875</v>
       </c>
     </row>
     <row r="19" spans="1:50" ht="25.5">
       <c r="A19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="11">
         <v>2.0499999999999998</v>
       </c>
       <c r="D19" s="11">
         <v>4.4565099999999997</v>
       </c>
       <c r="E19" s="11">
         <v>374.07026999999999</v>
       </c>
       <c r="F19" s="11">
         <v>569.76826000000005</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H19" s="11" t="s">
@@ -9204,60 +9216,60 @@
       <c r="AM19" s="13">
         <v>194.5</v>
       </c>
       <c r="AN19" s="13">
         <v>301.49599999999998</v>
       </c>
       <c r="AO19" s="13">
         <v>2348.9235100000001</v>
       </c>
       <c r="AP19" s="13">
         <v>4784.3169500000004</v>
       </c>
       <c r="AQ19" s="13">
         <v>198.684</v>
       </c>
       <c r="AR19" s="13">
         <v>684.85799999999995</v>
       </c>
       <c r="AS19" s="13">
         <v>1693.62598</v>
       </c>
       <c r="AT19" s="13">
         <v>4491.5301600000003</v>
       </c>
       <c r="AU19" s="13">
-        <v>19.3</v>
+        <v>21.8</v>
       </c>
       <c r="AV19" s="13">
-        <v>7.6040000000000001</v>
+        <v>8.5879999999999992</v>
       </c>
       <c r="AW19" s="13">
-        <v>773.30026999999995</v>
+        <v>875.35861999999997</v>
       </c>
       <c r="AX19" s="13">
-        <v>2167.9844899999998</v>
+        <v>2485.33835</v>
       </c>
     </row>
     <row r="20" spans="1:50" ht="25.5">
       <c r="A20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E20" s="11">
         <v>9.0707799999999992</v>
       </c>
       <c r="F20" s="11">
         <v>43.328609999999998</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H20" s="11" t="s">
@@ -9362,54 +9374,54 @@
       <c r="AO20" s="13">
         <v>292.65163000000001</v>
       </c>
       <c r="AP20" s="13">
         <v>859.72028999999998</v>
       </c>
       <c r="AQ20" s="13">
         <v>0</v>
       </c>
       <c r="AR20" s="13">
         <v>0</v>
       </c>
       <c r="AS20" s="13">
         <v>274.06821000000002</v>
       </c>
       <c r="AT20" s="13">
         <v>860.62284</v>
       </c>
       <c r="AU20" s="13">
         <v>0</v>
       </c>
       <c r="AV20" s="13">
         <v>0</v>
       </c>
       <c r="AW20" s="13">
-        <v>121.36067</v>
+        <v>136.20865000000001</v>
       </c>
       <c r="AX20" s="13">
-        <v>432.18333999999999</v>
+        <v>490.56779999999998</v>
       </c>
     </row>
     <row r="21" spans="1:50" ht="38.25">
       <c r="A21" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E21" s="11">
         <v>12.36468</v>
       </c>
       <c r="F21" s="11">
         <v>119.05887</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H21" s="11" t="s">
@@ -9514,54 +9526,54 @@
       <c r="AO21" s="13">
         <v>27.108709999999999</v>
       </c>
       <c r="AP21" s="13">
         <v>343.83134000000001</v>
       </c>
       <c r="AQ21" s="13">
         <v>0</v>
       </c>
       <c r="AR21" s="13">
         <v>0</v>
       </c>
       <c r="AS21" s="13">
         <v>40.850099999999998</v>
       </c>
       <c r="AT21" s="13">
         <v>476.57387999999997</v>
       </c>
       <c r="AU21" s="13">
         <v>0</v>
       </c>
       <c r="AV21" s="13">
         <v>0</v>
       </c>
       <c r="AW21" s="13">
-        <v>12.111499999999999</v>
+        <v>14.169840000000001</v>
       </c>
       <c r="AX21" s="13">
-        <v>126.41739</v>
+        <v>150.17177000000001</v>
       </c>
     </row>
     <row r="22" spans="1:50" ht="63.75">
       <c r="A22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E22" s="11">
         <v>2.7645</v>
       </c>
       <c r="F22" s="11">
         <v>13.61464</v>
       </c>
       <c r="G22" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H22" s="11" t="s">
@@ -9666,54 +9678,54 @@
       <c r="AO22" s="13">
         <v>168.59620000000001</v>
       </c>
       <c r="AP22" s="13">
         <v>1006.75198</v>
       </c>
       <c r="AQ22" s="13">
         <v>24.545000000000002</v>
       </c>
       <c r="AR22" s="13">
         <v>126.79665</v>
       </c>
       <c r="AS22" s="13">
         <v>115.4234</v>
       </c>
       <c r="AT22" s="13">
         <v>784.27335000000005</v>
       </c>
       <c r="AU22" s="13">
         <v>0</v>
       </c>
       <c r="AV22" s="13">
         <v>0</v>
       </c>
       <c r="AW22" s="13">
-        <v>43.71</v>
+        <v>53.953000000000003</v>
       </c>
       <c r="AX22" s="13">
-        <v>305.12686000000002</v>
+        <v>355.35383000000002</v>
       </c>
     </row>
     <row r="23" spans="1:50" ht="63.75">
       <c r="A23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E23" s="11">
         <v>8.0617999999999999</v>
       </c>
       <c r="F23" s="11">
         <v>54.168790000000001</v>
       </c>
       <c r="G23" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H23" s="11" t="s">
@@ -9818,54 +9830,54 @@
       <c r="AO23" s="13">
         <v>52.919580000000003</v>
       </c>
       <c r="AP23" s="13">
         <v>224.93904000000001</v>
       </c>
       <c r="AQ23" s="13">
         <v>0</v>
       </c>
       <c r="AR23" s="13">
         <v>0</v>
       </c>
       <c r="AS23" s="13">
         <v>43.653599999999997</v>
       </c>
       <c r="AT23" s="13">
         <v>264.02319999999997</v>
       </c>
       <c r="AU23" s="13">
         <v>0</v>
       </c>
       <c r="AV23" s="13">
         <v>0</v>
       </c>
       <c r="AW23" s="13">
-        <v>21.594360000000002</v>
+        <v>25.00132</v>
       </c>
       <c r="AX23" s="13">
-        <v>138.00793999999999</v>
+        <v>161.09554</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="63.75">
       <c r="A24" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="11">
         <v>2.8500000000000001E-2</v>
       </c>
       <c r="D24" s="11">
         <v>6.5259999999999999E-2</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F24" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G24" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H24" s="11" t="s">
@@ -10112,60 +10124,60 @@
       <c r="AM25" s="13">
         <v>1150.59494</v>
       </c>
       <c r="AN25" s="13">
         <v>791.54961000000003</v>
       </c>
       <c r="AO25" s="13">
         <v>188.31945999999999</v>
       </c>
       <c r="AP25" s="13">
         <v>319.02778000000001</v>
       </c>
       <c r="AQ25" s="13">
         <v>1096.8386</v>
       </c>
       <c r="AR25" s="13">
         <v>829.51835000000005</v>
       </c>
       <c r="AS25" s="13">
         <v>519.01280999999994</v>
       </c>
       <c r="AT25" s="13">
         <v>613.96992999999998</v>
       </c>
       <c r="AU25" s="13">
-        <v>465.04649999999998</v>
+        <v>454.55595</v>
       </c>
       <c r="AV25" s="13">
-        <v>315.04208</v>
+        <v>354.16685999999999</v>
       </c>
       <c r="AW25" s="13">
-        <v>107.93001</v>
+        <v>115.81214</v>
       </c>
       <c r="AX25" s="13">
-        <v>223.07229000000001</v>
+        <v>249.79434000000001</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="25.5">
       <c r="A26" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="11">
         <v>135.2842</v>
       </c>
       <c r="D26" s="11">
         <v>301.55927000000003</v>
       </c>
       <c r="E26" s="11">
         <v>1059.0242599999999</v>
       </c>
       <c r="F26" s="11">
         <v>1300.24261</v>
       </c>
       <c r="G26" s="12">
         <v>211.12280000000001</v>
       </c>
       <c r="H26" s="12">
@@ -10264,60 +10276,60 @@
       <c r="AM26" s="13">
         <v>936.03282000000002</v>
       </c>
       <c r="AN26" s="13">
         <v>2679.2303299999999</v>
       </c>
       <c r="AO26" s="13">
         <v>2015.56547</v>
       </c>
       <c r="AP26" s="13">
         <v>3677.4818500000001</v>
       </c>
       <c r="AQ26" s="13">
         <v>582.61500000000001</v>
       </c>
       <c r="AR26" s="13">
         <v>2139.0596700000001</v>
       </c>
       <c r="AS26" s="13">
         <v>672.45036000000005</v>
       </c>
       <c r="AT26" s="13">
         <v>1638.14482</v>
       </c>
       <c r="AU26" s="13">
-        <v>327.53399999999999</v>
+        <v>344.46600000000001</v>
       </c>
       <c r="AV26" s="13">
-        <v>1252.17037</v>
+        <v>1313.1558399999999</v>
       </c>
       <c r="AW26" s="13">
-        <v>595.18938000000003</v>
+        <v>659.81182999999999</v>
       </c>
       <c r="AX26" s="13">
-        <v>1493.06159</v>
+        <v>1679.6804</v>
       </c>
     </row>
     <row r="27" spans="1:50" ht="63.75">
       <c r="A27" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="11">
         <v>2003.4715000000001</v>
       </c>
       <c r="D27" s="11">
         <v>1243.46108</v>
       </c>
       <c r="E27" s="11">
         <v>11.787000000000001</v>
       </c>
       <c r="F27" s="11">
         <v>20.188179999999999</v>
       </c>
       <c r="G27" s="12">
         <v>1263.3148900000001</v>
       </c>
       <c r="H27" s="12">
@@ -10416,60 +10428,60 @@
       <c r="AM27" s="13">
         <v>6350.7838199999997</v>
       </c>
       <c r="AN27" s="13">
         <v>3473.1626000000001</v>
       </c>
       <c r="AO27" s="13">
         <v>82.107169999999996</v>
       </c>
       <c r="AP27" s="13">
         <v>162.15441000000001</v>
       </c>
       <c r="AQ27" s="13">
         <v>8180.0340800000004</v>
       </c>
       <c r="AR27" s="13">
         <v>4961.0306799999998</v>
       </c>
       <c r="AS27" s="13">
         <v>115.61244000000001</v>
       </c>
       <c r="AT27" s="13">
         <v>234.71069</v>
       </c>
       <c r="AU27" s="13">
-        <v>5781.3913000000002</v>
+        <v>6626.9913399999996</v>
       </c>
       <c r="AV27" s="13">
-        <v>3776.11789</v>
+        <v>4318.4562999999998</v>
       </c>
       <c r="AW27" s="13">
-        <v>58.182290000000002</v>
+        <v>60.858699999999999</v>
       </c>
       <c r="AX27" s="13">
-        <v>129.11727999999999</v>
+        <v>135.14507</v>
       </c>
     </row>
     <row r="28" spans="1:50" ht="51">
       <c r="A28" s="6" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D28" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E28" s="11">
         <v>0.60528000000000004</v>
       </c>
       <c r="F28" s="11">
         <v>0.76541000000000003</v>
       </c>
       <c r="G28" s="12">
         <v>1148.1441</v>
       </c>
       <c r="H28" s="12">
@@ -10568,60 +10580,60 @@
       <c r="AM28" s="13">
         <v>0</v>
       </c>
       <c r="AN28" s="13">
         <v>0</v>
       </c>
       <c r="AO28" s="13">
         <v>85.845879999999994</v>
       </c>
       <c r="AP28" s="13">
         <v>256.13110999999998</v>
       </c>
       <c r="AQ28" s="13">
         <v>43.271999999999998</v>
       </c>
       <c r="AR28" s="13">
         <v>62.491759999999999</v>
       </c>
       <c r="AS28" s="13">
         <v>42.129339999999999</v>
       </c>
       <c r="AT28" s="13">
         <v>149.29454000000001</v>
       </c>
       <c r="AU28" s="13">
-        <v>35.46</v>
+        <v>41.46</v>
       </c>
       <c r="AV28" s="13">
-        <v>52.921570000000003</v>
+        <v>61.192419999999998</v>
       </c>
       <c r="AW28" s="13">
-        <v>165.83833999999999</v>
+        <v>169.25623999999999</v>
       </c>
       <c r="AX28" s="13">
-        <v>193.45858999999999</v>
+        <v>204.76638</v>
       </c>
     </row>
     <row r="29" spans="1:50" ht="25.5">
       <c r="A29" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="11">
         <v>9.1931999999999992</v>
       </c>
       <c r="D29" s="11">
         <v>42.656460000000003</v>
       </c>
       <c r="E29" s="11">
         <v>81.787440000000004</v>
       </c>
       <c r="F29" s="11">
         <v>134.17559</v>
       </c>
       <c r="G29" s="12">
         <v>9.7139000000000006</v>
       </c>
       <c r="H29" s="12">
@@ -10726,54 +10738,54 @@
       <c r="AO29" s="13">
         <v>72.811049999999994</v>
       </c>
       <c r="AP29" s="13">
         <v>494.65705000000003</v>
       </c>
       <c r="AQ29" s="13">
         <v>2.6345000000000001</v>
       </c>
       <c r="AR29" s="13">
         <v>25.977080000000001</v>
       </c>
       <c r="AS29" s="13">
         <v>27.991199999999999</v>
       </c>
       <c r="AT29" s="13">
         <v>241.13131000000001</v>
       </c>
       <c r="AU29" s="13">
         <v>0</v>
       </c>
       <c r="AV29" s="13">
         <v>0</v>
       </c>
       <c r="AW29" s="13">
-        <v>63.091200000000001</v>
+        <v>69.298400000000001</v>
       </c>
       <c r="AX29" s="13">
-        <v>496.24709999999999</v>
+        <v>553.90193999999997</v>
       </c>
     </row>
     <row r="30" spans="1:50">
       <c r="A30" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="11">
         <v>135.58510000000001</v>
       </c>
       <c r="D30" s="11">
         <v>386.16768000000002</v>
       </c>
       <c r="E30" s="11">
         <v>34.384860000000003</v>
       </c>
       <c r="F30" s="11">
         <v>108.04568</v>
       </c>
       <c r="G30" s="12">
         <v>44.518410000000003</v>
       </c>
       <c r="H30" s="12">
@@ -10878,54 +10890,54 @@
       <c r="AO30" s="13">
         <v>980.66259000000002</v>
       </c>
       <c r="AP30" s="13">
         <v>4630.0009399999999</v>
       </c>
       <c r="AQ30" s="13">
         <v>1.57087</v>
       </c>
       <c r="AR30" s="13">
         <v>7.0420100000000003</v>
       </c>
       <c r="AS30" s="13">
         <v>704.86999000000003</v>
       </c>
       <c r="AT30" s="13">
         <v>3893.53503</v>
       </c>
       <c r="AU30" s="13">
         <v>0.33574999999999999</v>
       </c>
       <c r="AV30" s="13">
         <v>2.4823599999999999</v>
       </c>
       <c r="AW30" s="13">
-        <v>263.40528</v>
+        <v>330.20857999999998</v>
       </c>
       <c r="AX30" s="13">
-        <v>1764.8763100000001</v>
+        <v>2046.6748399999999</v>
       </c>
     </row>
     <row r="31" spans="1:50">
       <c r="A31" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="11">
         <v>999.36800000000005</v>
       </c>
       <c r="D31" s="11">
         <v>915.49251000000004</v>
       </c>
       <c r="E31" s="11">
         <v>112.04689999999999</v>
       </c>
       <c r="F31" s="11">
         <v>631.12599999999998</v>
       </c>
       <c r="G31" s="12">
         <v>617.04012</v>
       </c>
       <c r="H31" s="12">
@@ -11030,54 +11042,54 @@
       <c r="AO31" s="13">
         <v>349.78800000000001</v>
       </c>
       <c r="AP31" s="13">
         <v>729.93515000000002</v>
       </c>
       <c r="AQ31" s="13">
         <v>15.3</v>
       </c>
       <c r="AR31" s="13">
         <v>9.6296599999999994</v>
       </c>
       <c r="AS31" s="13">
         <v>747.23580000000004</v>
       </c>
       <c r="AT31" s="13">
         <v>1104.87997</v>
       </c>
       <c r="AU31" s="13">
         <v>0</v>
       </c>
       <c r="AV31" s="13">
         <v>0</v>
       </c>
       <c r="AW31" s="13">
-        <v>57.797040000000003</v>
+        <v>62.560839999999999</v>
       </c>
       <c r="AX31" s="13">
-        <v>156.46062000000001</v>
+        <v>173.87555</v>
       </c>
     </row>
     <row r="32" spans="1:50" ht="63.75">
       <c r="A32" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E32" s="11">
         <v>4.9809999999999999</v>
       </c>
       <c r="F32" s="11">
         <v>6.7810499999999996</v>
       </c>
       <c r="G32" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H32" s="11" t="s">
@@ -11182,54 +11194,54 @@
       <c r="AO32" s="13">
         <v>10.179</v>
       </c>
       <c r="AP32" s="13">
         <v>10.29927</v>
       </c>
       <c r="AQ32" s="13">
         <v>0</v>
       </c>
       <c r="AR32" s="13">
         <v>0</v>
       </c>
       <c r="AS32" s="13">
         <v>4.6520000000000001</v>
       </c>
       <c r="AT32" s="13">
         <v>6.7200600000000001</v>
       </c>
       <c r="AU32" s="13">
         <v>0</v>
       </c>
       <c r="AV32" s="13">
         <v>0</v>
       </c>
       <c r="AW32" s="13">
-        <v>1.5424</v>
+        <v>1.859</v>
       </c>
       <c r="AX32" s="13">
-        <v>2.60887</v>
+        <v>3.3064200000000001</v>
       </c>
     </row>
     <row r="33" spans="1:50">
       <c r="A33" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="11">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="D33" s="11">
         <v>7.8340000000000007E-2</v>
       </c>
       <c r="E33" s="11">
         <v>1.0669999999999999</v>
       </c>
       <c r="F33" s="11">
         <v>3.82192</v>
       </c>
       <c r="G33" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H33" s="11" t="s">
@@ -11334,54 +11346,54 @@
       <c r="AO33" s="13">
         <v>2.3323299999999998</v>
       </c>
       <c r="AP33" s="13">
         <v>6.93086</v>
       </c>
       <c r="AQ33" s="13">
         <v>0</v>
       </c>
       <c r="AR33" s="13">
         <v>0</v>
       </c>
       <c r="AS33" s="13">
         <v>1.6059000000000001</v>
       </c>
       <c r="AT33" s="13">
         <v>6.6031500000000003</v>
       </c>
       <c r="AU33" s="13">
         <v>0</v>
       </c>
       <c r="AV33" s="13">
         <v>0</v>
       </c>
       <c r="AW33" s="13">
-        <v>0.60150000000000003</v>
+        <v>0.6915</v>
       </c>
       <c r="AX33" s="13">
-        <v>3.2892000000000001</v>
+        <v>3.7259099999999998</v>
       </c>
     </row>
     <row r="34" spans="1:50" ht="25.5">
       <c r="A34" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E34" s="11">
         <v>2</v>
       </c>
       <c r="F34" s="11">
         <v>1.6466499999999999</v>
       </c>
       <c r="G34" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H34" s="11" t="s">
@@ -11790,54 +11802,54 @@
       <c r="AO36" s="13">
         <v>345.1</v>
       </c>
       <c r="AP36" s="13">
         <v>116.12172</v>
       </c>
       <c r="AQ36" s="13">
         <v>20</v>
       </c>
       <c r="AR36" s="13">
         <v>21.123000000000001</v>
       </c>
       <c r="AS36" s="13">
         <v>542.55499999999995</v>
       </c>
       <c r="AT36" s="13">
         <v>185.95446000000001</v>
       </c>
       <c r="AU36" s="13">
         <v>0</v>
       </c>
       <c r="AV36" s="13">
         <v>0</v>
       </c>
       <c r="AW36" s="13">
-        <v>119.80695</v>
+        <v>123.43472</v>
       </c>
       <c r="AX36" s="13">
-        <v>93.523070000000004</v>
+        <v>97.210260000000005</v>
       </c>
     </row>
     <row r="37" spans="1:50" ht="25.5">
       <c r="A37" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="11">
         <v>1.028</v>
       </c>
       <c r="D37" s="11">
         <v>0.99826000000000004</v>
       </c>
       <c r="E37" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F37" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G37" s="12">
         <v>32.9</v>
       </c>
       <c r="H37" s="12">
@@ -12242,54 +12254,54 @@
       <c r="AO39" s="13">
         <v>45.29</v>
       </c>
       <c r="AP39" s="13">
         <v>14.44666</v>
       </c>
       <c r="AQ39" s="13">
         <v>0</v>
       </c>
       <c r="AR39" s="13">
         <v>0</v>
       </c>
       <c r="AS39" s="13">
         <v>87.567999999999998</v>
       </c>
       <c r="AT39" s="13">
         <v>24.049980000000001</v>
       </c>
       <c r="AU39" s="13">
         <v>0</v>
       </c>
       <c r="AV39" s="13">
         <v>0</v>
       </c>
       <c r="AW39" s="13">
-        <v>41.662999999999997</v>
+        <v>42.059480000000001</v>
       </c>
       <c r="AX39" s="13">
-        <v>24.30021</v>
+        <v>24.95354</v>
       </c>
     </row>
     <row r="40" spans="1:50" ht="38.25">
       <c r="A40" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="11">
         <v>1.266</v>
       </c>
       <c r="D40" s="11">
         <v>0.42809999999999998</v>
       </c>
       <c r="E40" s="11">
         <v>0.123</v>
       </c>
       <c r="F40" s="11">
         <v>0.18029000000000001</v>
       </c>
       <c r="G40" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H40" s="11" t="s">
@@ -12394,54 +12406,54 @@
       <c r="AO40" s="13">
         <v>10.37</v>
       </c>
       <c r="AP40" s="13">
         <v>1.37666</v>
       </c>
       <c r="AQ40" s="13">
         <v>103.15049999999999</v>
       </c>
       <c r="AR40" s="13">
         <v>71.981610000000003</v>
       </c>
       <c r="AS40" s="13">
         <v>216.113</v>
       </c>
       <c r="AT40" s="13">
         <v>28.997479999999999</v>
       </c>
       <c r="AU40" s="13">
         <v>19.635000000000002</v>
       </c>
       <c r="AV40" s="13">
         <v>9.64</v>
       </c>
       <c r="AW40" s="13">
-        <v>7.7119999999999997</v>
+        <v>8.5120000000000005</v>
       </c>
       <c r="AX40" s="13">
-        <v>2.5957400000000002</v>
+        <v>2.8807900000000002</v>
       </c>
     </row>
     <row r="41" spans="1:50">
       <c r="A41" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D41" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E41" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F41" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G41" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H41" s="11" t="s">
@@ -12546,54 +12558,54 @@
       <c r="AO41" s="13">
         <v>419.14</v>
       </c>
       <c r="AP41" s="13">
         <v>109.78557000000001</v>
       </c>
       <c r="AQ41" s="13">
         <v>0</v>
       </c>
       <c r="AR41" s="13">
         <v>0</v>
       </c>
       <c r="AS41" s="13">
         <v>715.48199999999997</v>
       </c>
       <c r="AT41" s="13">
         <v>147.17344</v>
       </c>
       <c r="AU41" s="13">
         <v>0</v>
       </c>
       <c r="AV41" s="13">
         <v>0</v>
       </c>
       <c r="AW41" s="13">
-        <v>248.09399999999999</v>
+        <v>252.45827</v>
       </c>
       <c r="AX41" s="13">
-        <v>182.59244000000001</v>
+        <v>186.88811999999999</v>
       </c>
     </row>
     <row r="42" spans="1:50">
       <c r="A42" s="6" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="11">
         <v>2.4319999999999999</v>
       </c>
       <c r="D42" s="11">
         <v>0.60799999999999998</v>
       </c>
       <c r="E42" s="11">
         <v>10.2843</v>
       </c>
       <c r="F42" s="11">
         <v>7.2089999999999996</v>
       </c>
       <c r="G42" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H42" s="11" t="s">
@@ -12850,54 +12862,54 @@
       <c r="AO43" s="13">
         <v>236.72499999999999</v>
       </c>
       <c r="AP43" s="13">
         <v>102.04531</v>
       </c>
       <c r="AQ43" s="13">
         <v>13.797000000000001</v>
       </c>
       <c r="AR43" s="13">
         <v>20.047999999999998</v>
       </c>
       <c r="AS43" s="13">
         <v>431.95567</v>
       </c>
       <c r="AT43" s="13">
         <v>178.99779000000001</v>
       </c>
       <c r="AU43" s="13">
         <v>29.867999999999999</v>
       </c>
       <c r="AV43" s="13">
         <v>26.390999999999998</v>
       </c>
       <c r="AW43" s="13">
-        <v>120.92816000000001</v>
+        <v>123.65300999999999</v>
       </c>
       <c r="AX43" s="13">
-        <v>129.13165000000001</v>
+        <v>132.46105</v>
       </c>
     </row>
     <row r="44" spans="1:50">
       <c r="A44" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C44" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D44" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E44" s="11">
         <v>51.34516</v>
       </c>
       <c r="F44" s="11">
         <v>96.105360000000005</v>
       </c>
       <c r="G44" s="12">
         <v>136</v>
       </c>
       <c r="H44" s="12">
@@ -13002,54 +13014,54 @@
       <c r="AO44" s="13">
         <v>434.73899999999998</v>
       </c>
       <c r="AP44" s="13">
         <v>473.34793000000002</v>
       </c>
       <c r="AQ44" s="13">
         <v>0</v>
       </c>
       <c r="AR44" s="13">
         <v>0</v>
       </c>
       <c r="AS44" s="13">
         <v>350.63159999999999</v>
       </c>
       <c r="AT44" s="13">
         <v>479.70458000000002</v>
       </c>
       <c r="AU44" s="13">
         <v>0</v>
       </c>
       <c r="AV44" s="13">
         <v>0</v>
       </c>
       <c r="AW44" s="13">
-        <v>297.35700000000003</v>
+        <v>307.12</v>
       </c>
       <c r="AX44" s="13">
-        <v>379.69546000000003</v>
+        <v>392.85117000000002</v>
       </c>
     </row>
     <row r="45" spans="1:50" ht="51">
       <c r="A45" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C45" s="11">
         <v>0.60329999999999995</v>
       </c>
       <c r="D45" s="11">
         <v>1.1616599999999999</v>
       </c>
       <c r="E45" s="11">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="F45" s="11">
         <v>3.526E-2</v>
       </c>
       <c r="G45" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H45" s="11" t="s">
@@ -13154,54 +13166,54 @@
       <c r="AO45" s="13">
         <v>0.79812000000000005</v>
       </c>
       <c r="AP45" s="13">
         <v>5.0762099999999997</v>
       </c>
       <c r="AQ45" s="13">
         <v>0</v>
       </c>
       <c r="AR45" s="13">
         <v>0</v>
       </c>
       <c r="AS45" s="13">
         <v>0.21679999999999999</v>
       </c>
       <c r="AT45" s="13">
         <v>2.5257000000000001</v>
       </c>
       <c r="AU45" s="13">
         <v>0</v>
       </c>
       <c r="AV45" s="13">
         <v>0</v>
       </c>
       <c r="AW45" s="13">
-        <v>0.152</v>
+        <v>0.159</v>
       </c>
       <c r="AX45" s="13">
-        <v>1.95726</v>
+        <v>1.9664299999999999</v>
       </c>
     </row>
     <row r="46" spans="1:50" ht="38.25">
       <c r="A46" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C46" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D46" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E46" s="11">
         <v>213.83366000000001</v>
       </c>
       <c r="F46" s="11">
         <v>446.87175999999999</v>
       </c>
       <c r="G46" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H46" s="11" t="s">
@@ -13306,54 +13318,54 @@
       <c r="AO46" s="13">
         <v>10.67184</v>
       </c>
       <c r="AP46" s="13">
         <v>28.859829999999999</v>
       </c>
       <c r="AQ46" s="13">
         <v>0</v>
       </c>
       <c r="AR46" s="13">
         <v>0</v>
       </c>
       <c r="AS46" s="13">
         <v>4.75101</v>
       </c>
       <c r="AT46" s="13">
         <v>27.667760000000001</v>
       </c>
       <c r="AU46" s="13">
         <v>0</v>
       </c>
       <c r="AV46" s="13">
         <v>0</v>
       </c>
       <c r="AW46" s="13">
-        <v>3.1602299999999999</v>
+        <v>5.7499500000000001</v>
       </c>
       <c r="AX46" s="13">
-        <v>18.40457</v>
+        <v>28.577919999999999</v>
       </c>
     </row>
     <row r="47" spans="1:50" ht="25.5">
       <c r="A47" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="11">
         <v>309.63600000000002</v>
       </c>
       <c r="D47" s="11">
         <v>75.574060000000003</v>
       </c>
       <c r="E47" s="11">
         <v>1026.6891000000001</v>
       </c>
       <c r="F47" s="11">
         <v>264.18905999999998</v>
       </c>
       <c r="G47" s="12">
         <v>20.100000000000001</v>
       </c>
       <c r="H47" s="12">
@@ -13458,54 +13470,54 @@
       <c r="AO47" s="13">
         <v>8384.5016099999993</v>
       </c>
       <c r="AP47" s="13">
         <v>2851.0814</v>
       </c>
       <c r="AQ47" s="13">
         <v>0</v>
       </c>
       <c r="AR47" s="13">
         <v>0</v>
       </c>
       <c r="AS47" s="13">
         <v>7816.5840799999996</v>
       </c>
       <c r="AT47" s="13">
         <v>2556.2727799999998</v>
       </c>
       <c r="AU47" s="13">
         <v>0</v>
       </c>
       <c r="AV47" s="13">
         <v>0</v>
       </c>
       <c r="AW47" s="13">
-        <v>7910.0783099999999</v>
+        <v>8984.2383100000006</v>
       </c>
       <c r="AX47" s="13">
-        <v>1748.56908</v>
+        <v>1980.03115</v>
       </c>
     </row>
     <row r="48" spans="1:50" ht="63.75">
       <c r="A48" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C48" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D48" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E48" s="11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F48" s="11">
         <v>4.9000000000000002E-2</v>
       </c>
       <c r="G48" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H48" s="11" t="s">
@@ -13758,54 +13770,54 @@
       <c r="AO49" s="13">
         <v>4.3441200000000002</v>
       </c>
       <c r="AP49" s="13">
         <v>13.318580000000001</v>
       </c>
       <c r="AQ49" s="13">
         <v>213.14599999999999</v>
       </c>
       <c r="AR49" s="13">
         <v>140.19757999999999</v>
       </c>
       <c r="AS49" s="13">
         <v>2.4037600000000001</v>
       </c>
       <c r="AT49" s="13">
         <v>9.9145000000000003</v>
       </c>
       <c r="AU49" s="13">
         <v>0</v>
       </c>
       <c r="AV49" s="13">
         <v>0</v>
       </c>
       <c r="AW49" s="13">
-        <v>0.61760000000000004</v>
+        <v>0.70123999999999997</v>
       </c>
       <c r="AX49" s="13">
-        <v>2.8681899999999998</v>
+        <v>3.2446899999999999</v>
       </c>
     </row>
     <row r="50" spans="1:50" ht="25.5">
       <c r="A50" s="6" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="11">
         <v>239.34299999999999</v>
       </c>
       <c r="D50" s="11">
         <v>156.21600000000001</v>
       </c>
       <c r="E50" s="11">
         <v>121.378</v>
       </c>
       <c r="F50" s="11">
         <v>1222.7900400000001</v>
       </c>
       <c r="G50" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H50" s="11" t="s">
@@ -13910,54 +13922,54 @@
       <c r="AO50" s="13">
         <v>3.79278</v>
       </c>
       <c r="AP50" s="13">
         <v>24.669530000000002</v>
       </c>
       <c r="AQ50" s="13">
         <v>736.04499999999996</v>
       </c>
       <c r="AR50" s="13">
         <v>402.56966</v>
       </c>
       <c r="AS50" s="13">
         <v>1.835</v>
       </c>
       <c r="AT50" s="13">
         <v>13.84836</v>
       </c>
       <c r="AU50" s="13">
         <v>0</v>
       </c>
       <c r="AV50" s="13">
         <v>0</v>
       </c>
       <c r="AW50" s="13">
-        <v>0.85299999999999998</v>
+        <v>0.97099999999999997</v>
       </c>
       <c r="AX50" s="13">
-        <v>7.4162800000000004</v>
+        <v>8.2814499999999995</v>
       </c>
     </row>
     <row r="51" spans="1:50">
       <c r="A51" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C51" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D51" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E51" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F51" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G51" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H51" s="11" t="s">
@@ -14518,54 +14530,54 @@
       <c r="AO54" s="13">
         <v>229.55645000000001</v>
       </c>
       <c r="AP54" s="13">
         <v>192.90738999999999</v>
       </c>
       <c r="AQ54" s="13">
         <v>548.38199999999995</v>
       </c>
       <c r="AR54" s="13">
         <v>159.50873000000001</v>
       </c>
       <c r="AS54" s="13">
         <v>306.70206000000002</v>
       </c>
       <c r="AT54" s="13">
         <v>218.61126999999999</v>
       </c>
       <c r="AU54" s="13">
         <v>0</v>
       </c>
       <c r="AV54" s="13">
         <v>0</v>
       </c>
       <c r="AW54" s="13">
-        <v>38.655000000000001</v>
+        <v>40.209290000000003</v>
       </c>
       <c r="AX54" s="13">
-        <v>41.367959999999997</v>
+        <v>43.513669999999998</v>
       </c>
     </row>
     <row r="55" spans="1:50">
       <c r="A55" s="6" t="s">
         <v>99</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D55" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E55" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F55" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G55" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H55" s="11" t="s">
@@ -15122,54 +15134,54 @@
       <c r="AO58" s="13">
         <v>50.71</v>
       </c>
       <c r="AP58" s="13">
         <v>17.554680000000001</v>
       </c>
       <c r="AQ58" s="13">
         <v>0</v>
       </c>
       <c r="AR58" s="13">
         <v>0</v>
       </c>
       <c r="AS58" s="13">
         <v>153.2432</v>
       </c>
       <c r="AT58" s="13">
         <v>69.901420000000002</v>
       </c>
       <c r="AU58" s="13">
         <v>16.782</v>
       </c>
       <c r="AV58" s="13">
         <v>11.39</v>
       </c>
       <c r="AW58" s="13">
-        <v>75.55086</v>
+        <v>76.836380000000005</v>
       </c>
       <c r="AX58" s="13">
-        <v>48.354979999999998</v>
+        <v>49.948390000000003</v>
       </c>
     </row>
     <row r="59" spans="1:50" ht="51">
       <c r="A59" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C59" s="11">
         <v>5</v>
       </c>
       <c r="D59" s="11">
         <v>3</v>
       </c>
       <c r="E59" s="11">
         <v>34.095999999999997</v>
       </c>
       <c r="F59" s="11">
         <v>50.773829999999997</v>
       </c>
       <c r="G59" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H59" s="11" t="s">
@@ -15274,54 +15286,54 @@
       <c r="AO59" s="13">
         <v>232.71</v>
       </c>
       <c r="AP59" s="13">
         <v>525.81097</v>
       </c>
       <c r="AQ59" s="13">
         <v>0</v>
       </c>
       <c r="AR59" s="13">
         <v>0</v>
       </c>
       <c r="AS59" s="13">
         <v>180.398</v>
       </c>
       <c r="AT59" s="13">
         <v>524.34919000000002</v>
       </c>
       <c r="AU59" s="13">
         <v>0</v>
       </c>
       <c r="AV59" s="13">
         <v>0</v>
       </c>
       <c r="AW59" s="13">
-        <v>148.405</v>
+        <v>162.249</v>
       </c>
       <c r="AX59" s="13">
-        <v>412.75826000000001</v>
+        <v>447.76369999999997</v>
       </c>
     </row>
     <row r="60" spans="1:50" ht="51">
       <c r="A60" s="6" t="s">
         <v>109</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C60" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D60" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E60" s="11">
         <v>1.0192000000000001</v>
       </c>
       <c r="F60" s="11">
         <v>1.66842</v>
       </c>
       <c r="G60" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H60" s="11" t="s">
@@ -15578,54 +15590,54 @@
       <c r="AO61" s="13">
         <v>16.222999999999999</v>
       </c>
       <c r="AP61" s="13">
         <v>80.852969999999999</v>
       </c>
       <c r="AQ61" s="13">
         <v>29.9</v>
       </c>
       <c r="AR61" s="13">
         <v>8.0459999999999994</v>
       </c>
       <c r="AS61" s="13">
         <v>13.138500000000001</v>
       </c>
       <c r="AT61" s="13">
         <v>74.250370000000004</v>
       </c>
       <c r="AU61" s="13">
         <v>0</v>
       </c>
       <c r="AV61" s="13">
         <v>0</v>
       </c>
       <c r="AW61" s="13">
-        <v>4.2705000000000002</v>
+        <v>4.4005000000000001</v>
       </c>
       <c r="AX61" s="13">
-        <v>33.6248</v>
+        <v>34.14246</v>
       </c>
     </row>
     <row r="62" spans="1:50" ht="51">
       <c r="A62" s="6" t="s">
         <v>113</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C62" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D62" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E62" s="11">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="F62" s="11">
         <v>6.96E-3</v>
       </c>
       <c r="G62" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H62" s="11" t="s">
@@ -15882,54 +15894,54 @@
       <c r="AO63" s="13">
         <v>14.08479</v>
       </c>
       <c r="AP63" s="13">
         <v>162.67435</v>
       </c>
       <c r="AQ63" s="13">
         <v>0</v>
       </c>
       <c r="AR63" s="13">
         <v>0</v>
       </c>
       <c r="AS63" s="13">
         <v>27.156980000000001</v>
       </c>
       <c r="AT63" s="13">
         <v>309.04845999999998</v>
       </c>
       <c r="AU63" s="13">
         <v>0</v>
       </c>
       <c r="AV63" s="13">
         <v>0</v>
       </c>
       <c r="AW63" s="13">
-        <v>19.71086</v>
+        <v>22.673390000000001</v>
       </c>
       <c r="AX63" s="13">
-        <v>327.58647000000002</v>
+        <v>368.24068</v>
       </c>
     </row>
     <row r="64" spans="1:50">
       <c r="A64" s="6" t="s">
         <v>117</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C64" s="11">
         <v>2.6520000000000001</v>
       </c>
       <c r="D64" s="11">
         <v>20.920470000000002</v>
       </c>
       <c r="E64" s="11">
         <v>10.435309999999999</v>
       </c>
       <c r="F64" s="11">
         <v>87.647059999999996</v>
       </c>
       <c r="G64" s="12">
         <v>0.11293</v>
       </c>
       <c r="H64" s="12">
@@ -16028,60 +16040,60 @@
       <c r="AM64" s="13">
         <v>4.1863999999999999</v>
       </c>
       <c r="AN64" s="13">
         <v>21.953099999999999</v>
       </c>
       <c r="AO64" s="13">
         <v>17.96339</v>
       </c>
       <c r="AP64" s="13">
         <v>131.67601999999999</v>
       </c>
       <c r="AQ64" s="13">
         <v>1.30379</v>
       </c>
       <c r="AR64" s="13">
         <v>6.63903</v>
       </c>
       <c r="AS64" s="13">
         <v>17.12557</v>
       </c>
       <c r="AT64" s="13">
         <v>154.61850000000001</v>
       </c>
       <c r="AU64" s="13">
-        <v>3.4582700000000002</v>
+        <v>13.858269999999999</v>
       </c>
       <c r="AV64" s="13">
-        <v>7.2136800000000001</v>
+        <v>15.39973</v>
       </c>
       <c r="AW64" s="13">
-        <v>16.330110000000001</v>
+        <v>17.382470000000001</v>
       </c>
       <c r="AX64" s="13">
-        <v>194.87486000000001</v>
+        <v>210.67049</v>
       </c>
     </row>
     <row r="65" spans="1:50">
       <c r="A65" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C65" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D65" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E65" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F65" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G65" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H65" s="11" t="s">
@@ -16334,54 +16346,54 @@
       <c r="AO66" s="13">
         <v>5.4915399999999996</v>
       </c>
       <c r="AP66" s="13">
         <v>34.660049999999998</v>
       </c>
       <c r="AQ66" s="13">
         <v>0</v>
       </c>
       <c r="AR66" s="13">
         <v>0</v>
       </c>
       <c r="AS66" s="13">
         <v>7.6475400000000002</v>
       </c>
       <c r="AT66" s="13">
         <v>47.08596</v>
       </c>
       <c r="AU66" s="13">
         <v>0</v>
       </c>
       <c r="AV66" s="13">
         <v>0</v>
       </c>
       <c r="AW66" s="13">
-        <v>9.1588600000000007</v>
+        <v>9.6704799999999995</v>
       </c>
       <c r="AX66" s="13">
-        <v>20.74916</v>
+        <v>23.913270000000001</v>
       </c>
     </row>
     <row r="67" spans="1:50">
       <c r="A67" s="6" t="s">
         <v>123</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C67" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D67" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E67" s="11">
         <v>0.03</v>
       </c>
       <c r="F67" s="11">
         <v>0.19757</v>
       </c>
       <c r="G67" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H67" s="11" t="s">
@@ -16634,54 +16646,54 @@
       <c r="AO68" s="13">
         <v>1.49257</v>
       </c>
       <c r="AP68" s="13">
         <v>4.1042100000000001</v>
       </c>
       <c r="AQ68" s="13">
         <v>0</v>
       </c>
       <c r="AR68" s="13">
         <v>0</v>
       </c>
       <c r="AS68" s="13">
         <v>1.58971</v>
       </c>
       <c r="AT68" s="13">
         <v>5.7117399999999998</v>
       </c>
       <c r="AU68" s="13">
         <v>0</v>
       </c>
       <c r="AV68" s="13">
         <v>0</v>
       </c>
       <c r="AW68" s="13">
-        <v>0.25163000000000002</v>
+        <v>0.27002999999999999</v>
       </c>
       <c r="AX68" s="13">
-        <v>1.44953</v>
+        <v>1.5419</v>
       </c>
     </row>
     <row r="69" spans="1:50">
       <c r="A69" s="6" t="s">
         <v>127</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C69" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D69" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E69" s="11">
         <v>4.5400000000000003E-2</v>
       </c>
       <c r="F69" s="11">
         <v>0.78446000000000005</v>
       </c>
       <c r="G69" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H69" s="11" t="s">
@@ -16786,54 +16798,54 @@
       <c r="AO69" s="13">
         <v>0.15356</v>
       </c>
       <c r="AP69" s="13">
         <v>2.8462299999999998</v>
       </c>
       <c r="AQ69" s="13">
         <v>0</v>
       </c>
       <c r="AR69" s="13">
         <v>0</v>
       </c>
       <c r="AS69" s="13">
         <v>0.24113999999999999</v>
       </c>
       <c r="AT69" s="13">
         <v>4.8898599999999997</v>
       </c>
       <c r="AU69" s="13">
         <v>0</v>
       </c>
       <c r="AV69" s="13">
         <v>0</v>
       </c>
       <c r="AW69" s="13">
-        <v>0.16123999999999999</v>
+        <v>0.18012</v>
       </c>
       <c r="AX69" s="13">
-        <v>3.74057</v>
+        <v>4.1825900000000003</v>
       </c>
     </row>
     <row r="70" spans="1:50">
       <c r="A70" s="6" t="s">
         <v>129</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C70" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D70" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E70" s="11">
         <v>0.38929999999999998</v>
       </c>
       <c r="F70" s="11">
         <v>2.8227500000000001</v>
       </c>
       <c r="G70" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H70" s="11" t="s">
@@ -17090,54 +17102,54 @@
       <c r="AO71" s="13">
         <v>8.1335200000000007</v>
       </c>
       <c r="AP71" s="13">
         <v>10.96942</v>
       </c>
       <c r="AQ71" s="13">
         <v>0</v>
       </c>
       <c r="AR71" s="13">
         <v>0</v>
       </c>
       <c r="AS71" s="13">
         <v>6.8472600000000003</v>
       </c>
       <c r="AT71" s="13">
         <v>11.036479999999999</v>
       </c>
       <c r="AU71" s="13">
         <v>0</v>
       </c>
       <c r="AV71" s="13">
         <v>0</v>
       </c>
       <c r="AW71" s="13">
-        <v>3.4009100000000001</v>
+        <v>4.2368300000000003</v>
       </c>
       <c r="AX71" s="13">
-        <v>5.9153799999999999</v>
+        <v>7.0584199999999999</v>
       </c>
     </row>
     <row r="72" spans="1:50" ht="25.5">
       <c r="A72" s="6" t="s">
         <v>133</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C72" s="11">
         <v>1.04E-2</v>
       </c>
       <c r="D72" s="11">
         <v>0.17760000000000001</v>
       </c>
       <c r="E72" s="11">
         <v>0.84643999999999997</v>
       </c>
       <c r="F72" s="11">
         <v>5.0372399999999997</v>
       </c>
       <c r="G72" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H72" s="11" t="s">
@@ -17242,54 +17254,54 @@
       <c r="AO72" s="13">
         <v>3.6867299999999998</v>
       </c>
       <c r="AP72" s="13">
         <v>18.563960000000002</v>
       </c>
       <c r="AQ72" s="13">
         <v>0</v>
       </c>
       <c r="AR72" s="13">
         <v>0</v>
       </c>
       <c r="AS72" s="13">
         <v>5.0570300000000001</v>
       </c>
       <c r="AT72" s="13">
         <v>28.0609</v>
       </c>
       <c r="AU72" s="13">
         <v>0</v>
       </c>
       <c r="AV72" s="13">
         <v>0</v>
       </c>
       <c r="AW72" s="13">
-        <v>3.8046899999999999</v>
+        <v>3.85433</v>
       </c>
       <c r="AX72" s="13">
-        <v>23.927910000000001</v>
+        <v>24.867529999999999</v>
       </c>
     </row>
     <row r="73" spans="1:50">
       <c r="A73" s="6" t="s">
         <v>135</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C73" s="11">
         <v>6214.1549999999997</v>
       </c>
       <c r="D73" s="11">
         <v>1476.73596</v>
       </c>
       <c r="E73" s="11">
         <v>1201.5740000000001</v>
       </c>
       <c r="F73" s="11">
         <v>353.06977000000001</v>
       </c>
       <c r="G73" s="12">
         <v>13470.716</v>
       </c>
       <c r="H73" s="12">
@@ -17388,60 +17400,60 @@
       <c r="AM73" s="13">
         <v>14387.009</v>
       </c>
       <c r="AN73" s="13">
         <v>5878.0795600000001</v>
       </c>
       <c r="AO73" s="13">
         <v>6999.52</v>
       </c>
       <c r="AP73" s="13">
         <v>1902.0943</v>
       </c>
       <c r="AQ73" s="13">
         <v>34789.841999999997</v>
       </c>
       <c r="AR73" s="13">
         <v>11976.02284</v>
       </c>
       <c r="AS73" s="13">
         <v>4506.43</v>
       </c>
       <c r="AT73" s="13">
         <v>702.78911000000005</v>
       </c>
       <c r="AU73" s="13">
-        <v>14193.45</v>
+        <v>16937.849999999999</v>
       </c>
       <c r="AV73" s="13">
-        <v>5791.8989099999999</v>
+        <v>6785.6769100000001</v>
       </c>
       <c r="AW73" s="13">
-        <v>2808.17</v>
+        <v>3017.192</v>
       </c>
       <c r="AX73" s="13">
-        <v>368.98548</v>
+        <v>407.49349000000001</v>
       </c>
     </row>
     <row r="74" spans="1:50" ht="25.5">
       <c r="A74" s="6" t="s">
         <v>137</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C74" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D74" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E74" s="11">
         <v>347.08800000000002</v>
       </c>
       <c r="F74" s="11">
         <v>69.095709999999997</v>
       </c>
       <c r="G74" s="12">
         <v>1.4</v>
       </c>
       <c r="H74" s="12">
@@ -17546,54 +17558,54 @@
       <c r="AO74" s="13">
         <v>230.02199999999999</v>
       </c>
       <c r="AP74" s="13">
         <v>45.161920000000002</v>
       </c>
       <c r="AQ74" s="13">
         <v>0</v>
       </c>
       <c r="AR74" s="13">
         <v>0</v>
       </c>
       <c r="AS74" s="13">
         <v>55.834000000000003</v>
       </c>
       <c r="AT74" s="13">
         <v>17.368770000000001</v>
       </c>
       <c r="AU74" s="13">
         <v>0</v>
       </c>
       <c r="AV74" s="13">
         <v>0</v>
       </c>
       <c r="AW74" s="13">
-        <v>32.524000000000001</v>
+        <v>38.043999999999997</v>
       </c>
       <c r="AX74" s="13">
-        <v>11.408530000000001</v>
+        <v>13.69746</v>
       </c>
     </row>
     <row r="75" spans="1:50">
       <c r="A75" s="6" t="s">
         <v>139</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C75" s="11">
         <v>5.2564000000000002</v>
       </c>
       <c r="D75" s="11">
         <v>1.94862</v>
       </c>
       <c r="E75" s="11">
         <v>206.78960000000001</v>
       </c>
       <c r="F75" s="11">
         <v>145.68326999999999</v>
       </c>
       <c r="G75" s="12">
         <v>696.5</v>
       </c>
       <c r="H75" s="12">
@@ -17698,54 +17710,54 @@
       <c r="AO75" s="13">
         <v>530.11616000000004</v>
       </c>
       <c r="AP75" s="13">
         <v>161.93271999999999</v>
       </c>
       <c r="AQ75" s="13">
         <v>0</v>
       </c>
       <c r="AR75" s="13">
         <v>0</v>
       </c>
       <c r="AS75" s="13">
         <v>470.00511999999998</v>
       </c>
       <c r="AT75" s="13">
         <v>168.14052000000001</v>
       </c>
       <c r="AU75" s="13">
         <v>0</v>
       </c>
       <c r="AV75" s="13">
         <v>0</v>
       </c>
       <c r="AW75" s="13">
-        <v>367.15820000000002</v>
+        <v>649.01319999999998</v>
       </c>
       <c r="AX75" s="13">
-        <v>129.96182999999999</v>
+        <v>222.34163000000001</v>
       </c>
     </row>
     <row r="76" spans="1:50" ht="63.75">
       <c r="A76" s="6" t="s">
         <v>141</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C76" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D76" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E76" s="11">
         <v>301.96436</v>
       </c>
       <c r="F76" s="11">
         <v>293.67018000000002</v>
       </c>
       <c r="G76" s="12">
         <v>390</v>
       </c>
       <c r="H76" s="12">
@@ -17850,54 +17862,54 @@
       <c r="AO76" s="13">
         <v>95520.400460000004</v>
       </c>
       <c r="AP76" s="13">
         <v>9262.6819099999993</v>
       </c>
       <c r="AQ76" s="13">
         <v>0</v>
       </c>
       <c r="AR76" s="13">
         <v>0</v>
       </c>
       <c r="AS76" s="13">
         <v>23730.783240000001</v>
       </c>
       <c r="AT76" s="13">
         <v>5088.3867700000001</v>
       </c>
       <c r="AU76" s="13">
         <v>0</v>
       </c>
       <c r="AV76" s="13">
         <v>0</v>
       </c>
       <c r="AW76" s="13">
-        <v>14759.3334</v>
+        <v>17959.127400000001</v>
       </c>
       <c r="AX76" s="13">
-        <v>3804.0363400000001</v>
+        <v>4791.6978099999997</v>
       </c>
     </row>
     <row r="77" spans="1:50" ht="25.5">
       <c r="A77" s="6" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C77" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D77" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E77" s="11">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="F77" s="11">
         <v>0.44675999999999999</v>
       </c>
       <c r="G77" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H77" s="11" t="s">
@@ -18002,54 +18014,54 @@
       <c r="AO77" s="13">
         <v>5</v>
       </c>
       <c r="AP77" s="13">
         <v>8.7402300000000004</v>
       </c>
       <c r="AQ77" s="13">
         <v>0</v>
       </c>
       <c r="AR77" s="13">
         <v>0</v>
       </c>
       <c r="AS77" s="13">
         <v>5.5789999999999997</v>
       </c>
       <c r="AT77" s="13">
         <v>18.87162</v>
       </c>
       <c r="AU77" s="13">
         <v>0</v>
       </c>
       <c r="AV77" s="13">
         <v>0</v>
       </c>
       <c r="AW77" s="13">
-        <v>1.5956900000000001</v>
+        <v>1.8816900000000001</v>
       </c>
       <c r="AX77" s="13">
-        <v>4.0533099999999997</v>
+        <v>4.5078300000000002</v>
       </c>
     </row>
     <row r="78" spans="1:50" ht="51">
       <c r="A78" s="6" t="s">
         <v>145</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C78" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D78" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E78" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F78" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G78" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H78" s="11" t="s">
@@ -18147,61 +18159,61 @@
       </c>
       <c r="AM78" s="13">
         <v>0</v>
       </c>
       <c r="AN78" s="13">
         <v>0</v>
       </c>
       <c r="AO78" s="13">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="AP78" s="13">
         <v>0.23291999999999999</v>
       </c>
       <c r="AQ78" s="13">
         <v>0</v>
       </c>
       <c r="AR78" s="13">
         <v>0</v>
       </c>
       <c r="AS78" s="13">
         <v>2.4670000000000001E-2</v>
       </c>
       <c r="AT78" s="13">
         <v>0.35948000000000002</v>
       </c>
-      <c r="AU78" s="13" t="s">
-[...9 lines deleted...]
-        <v>271</v>
+      <c r="AU78" s="13">
+        <v>0</v>
+      </c>
+      <c r="AV78" s="13">
+        <v>0</v>
+      </c>
+      <c r="AW78" s="13">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="AX78" s="13">
+        <v>3.492E-2</v>
       </c>
     </row>
     <row r="79" spans="1:50">
       <c r="A79" s="6" t="s">
         <v>147</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C79" s="11">
         <v>445.22399999999999</v>
       </c>
       <c r="D79" s="11">
         <v>136.446</v>
       </c>
       <c r="E79" s="11">
         <v>30</v>
       </c>
       <c r="F79" s="11">
         <v>19.762</v>
       </c>
       <c r="G79" s="12">
         <v>348.09199999999998</v>
       </c>
       <c r="H79" s="12">
@@ -18914,54 +18926,54 @@
       <c r="AO83" s="13">
         <v>10.134</v>
       </c>
       <c r="AP83" s="13">
         <v>6.1020000000000003</v>
       </c>
       <c r="AQ83" s="13">
         <v>0</v>
       </c>
       <c r="AR83" s="13">
         <v>0</v>
       </c>
       <c r="AS83" s="13">
         <v>32.555</v>
       </c>
       <c r="AT83" s="13">
         <v>24.474920000000001</v>
       </c>
       <c r="AU83" s="13">
         <v>0</v>
       </c>
       <c r="AV83" s="13">
         <v>0</v>
       </c>
       <c r="AW83" s="13">
-        <v>38.792999999999999</v>
+        <v>72.619699999999995</v>
       </c>
       <c r="AX83" s="13">
-        <v>39.583539999999999</v>
+        <v>61.924160000000001</v>
       </c>
     </row>
     <row r="84" spans="1:50" ht="38.25">
       <c r="A84" s="6" t="s">
         <v>157</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C84" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D84" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E84" s="11">
         <v>0.16713</v>
       </c>
       <c r="F84" s="11">
         <v>0.62941000000000003</v>
       </c>
       <c r="G84" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H84" s="11" t="s">
@@ -19066,54 +19078,54 @@
       <c r="AO84" s="13">
         <v>6.343</v>
       </c>
       <c r="AP84" s="13">
         <v>383.15352000000001</v>
       </c>
       <c r="AQ84" s="13">
         <v>0</v>
       </c>
       <c r="AR84" s="13">
         <v>0</v>
       </c>
       <c r="AS84" s="13">
         <v>4.4694599999999998</v>
       </c>
       <c r="AT84" s="13">
         <v>222.86581000000001</v>
       </c>
       <c r="AU84" s="13">
         <v>0</v>
       </c>
       <c r="AV84" s="13">
         <v>0</v>
       </c>
       <c r="AW84" s="13">
-        <v>1.2111400000000001</v>
+        <v>1.44102</v>
       </c>
       <c r="AX84" s="13">
-        <v>33.868009999999998</v>
+        <v>35.206919999999997</v>
       </c>
     </row>
     <row r="85" spans="1:50" ht="38.25">
       <c r="A85" s="6" t="s">
         <v>159</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C85" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D85" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E85" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F85" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G85" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H85" s="11" t="s">
@@ -19666,54 +19678,54 @@
       <c r="AO88" s="13">
         <v>0.87614999999999998</v>
       </c>
       <c r="AP88" s="13">
         <v>10.17704</v>
       </c>
       <c r="AQ88" s="13">
         <v>0</v>
       </c>
       <c r="AR88" s="13">
         <v>0</v>
       </c>
       <c r="AS88" s="13">
         <v>0.66901999999999995</v>
       </c>
       <c r="AT88" s="13">
         <v>9.6846599999999992</v>
       </c>
       <c r="AU88" s="13">
         <v>0</v>
       </c>
       <c r="AV88" s="13">
         <v>0</v>
       </c>
       <c r="AW88" s="13">
-        <v>0.32697999999999999</v>
+        <v>0.44947999999999999</v>
       </c>
       <c r="AX88" s="13">
-        <v>4.29474</v>
+        <v>5.9657400000000003</v>
       </c>
     </row>
     <row r="89" spans="1:50" ht="51">
       <c r="A89" s="6" t="s">
         <v>167</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C89" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D89" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E89" s="11">
         <v>2.3E-2</v>
       </c>
       <c r="F89" s="11">
         <v>0.26211000000000001</v>
       </c>
       <c r="G89" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H89" s="11" t="s">
@@ -20122,54 +20134,54 @@
       <c r="AO91" s="13">
         <v>2824.2739999999999</v>
       </c>
       <c r="AP91" s="13">
         <v>2681.7570799999999</v>
       </c>
       <c r="AQ91" s="13">
         <v>20.88</v>
       </c>
       <c r="AR91" s="13">
         <v>24.091380000000001</v>
       </c>
       <c r="AS91" s="13">
         <v>3070.5725000000002</v>
       </c>
       <c r="AT91" s="13">
         <v>3670.1555400000002</v>
       </c>
       <c r="AU91" s="13">
         <v>0</v>
       </c>
       <c r="AV91" s="13">
         <v>0</v>
       </c>
       <c r="AW91" s="13">
-        <v>1753.41761</v>
+        <v>2041.5039099999999</v>
       </c>
       <c r="AX91" s="13">
-        <v>2255.5131799999999</v>
+        <v>2636.17659</v>
       </c>
     </row>
     <row r="92" spans="1:50" ht="38.25">
       <c r="A92" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D92" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E92" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F92" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G92" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H92" s="11" t="s">
@@ -20426,54 +20438,54 @@
       <c r="AO93" s="13">
         <v>0.25035000000000002</v>
       </c>
       <c r="AP93" s="13">
         <v>0.32596999999999998</v>
       </c>
       <c r="AQ93" s="13">
         <v>0</v>
       </c>
       <c r="AR93" s="13">
         <v>0</v>
       </c>
       <c r="AS93" s="13">
         <v>0.26035000000000003</v>
       </c>
       <c r="AT93" s="13">
         <v>0.44090000000000001</v>
       </c>
       <c r="AU93" s="13">
         <v>0</v>
       </c>
       <c r="AV93" s="13">
         <v>0</v>
       </c>
       <c r="AW93" s="13">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="AX93" s="13">
-        <v>0.25380999999999998</v>
+        <v>0.30796000000000001</v>
       </c>
     </row>
     <row r="94" spans="1:50" ht="38.25">
       <c r="A94" s="6" t="s">
         <v>177</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C94" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D94" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E94" s="11">
         <v>3.2835700000000001</v>
       </c>
       <c r="F94" s="11">
         <v>6.3668399999999998</v>
       </c>
       <c r="G94" s="12">
         <v>44.817</v>
       </c>
       <c r="H94" s="12">
@@ -20578,54 +20590,54 @@
       <c r="AO94" s="13">
         <v>4.5809800000000003</v>
       </c>
       <c r="AP94" s="13">
         <v>13.8744</v>
       </c>
       <c r="AQ94" s="13">
         <v>0.1</v>
       </c>
       <c r="AR94" s="13">
         <v>0.41199999999999998</v>
       </c>
       <c r="AS94" s="13">
         <v>3.1871700000000001</v>
       </c>
       <c r="AT94" s="13">
         <v>16.872029999999999</v>
       </c>
       <c r="AU94" s="13">
         <v>0</v>
       </c>
       <c r="AV94" s="13">
         <v>0</v>
       </c>
       <c r="AW94" s="13">
-        <v>1.65985</v>
+        <v>1.7316</v>
       </c>
       <c r="AX94" s="13">
-        <v>7.2243899999999996</v>
+        <v>7.8857900000000001</v>
       </c>
     </row>
     <row r="95" spans="1:50" ht="63.75">
       <c r="A95" s="6" t="s">
         <v>179</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="11">
         <v>0.629</v>
       </c>
       <c r="D95" s="11">
         <v>2.6140599999999998</v>
       </c>
       <c r="E95" s="11">
         <v>2.6019999999999999</v>
       </c>
       <c r="F95" s="11">
         <v>5.2428499999999998</v>
       </c>
       <c r="G95" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H95" s="11" t="s">
@@ -20730,54 +20742,54 @@
       <c r="AO95" s="13">
         <v>1583.6465000000001</v>
       </c>
       <c r="AP95" s="13">
         <v>2267.8821600000001</v>
       </c>
       <c r="AQ95" s="13">
         <v>0</v>
       </c>
       <c r="AR95" s="13">
         <v>0</v>
       </c>
       <c r="AS95" s="13">
         <v>1502.998</v>
       </c>
       <c r="AT95" s="13">
         <v>2693.4570100000001</v>
       </c>
       <c r="AU95" s="13">
         <v>0</v>
       </c>
       <c r="AV95" s="13">
         <v>0</v>
       </c>
       <c r="AW95" s="13">
-        <v>698.55100000000004</v>
+        <v>762.05849999999998</v>
       </c>
       <c r="AX95" s="13">
-        <v>1202.39103</v>
+        <v>1311.40068</v>
       </c>
     </row>
     <row r="96" spans="1:50" ht="51">
       <c r="A96" s="6" t="s">
         <v>181</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="11">
         <v>10.83616</v>
       </c>
       <c r="D96" s="11">
         <v>26.261600000000001</v>
       </c>
       <c r="E96" s="11">
         <v>2856.8525199999999</v>
       </c>
       <c r="F96" s="11">
         <v>3182.3562400000001</v>
       </c>
       <c r="G96" s="12">
         <v>8.5386199999999999</v>
       </c>
       <c r="H96" s="12">
@@ -20882,54 +20894,54 @@
       <c r="AO96" s="13">
         <v>4833.8049000000001</v>
       </c>
       <c r="AP96" s="13">
         <v>7247.7858699999997</v>
       </c>
       <c r="AQ96" s="13">
         <v>7.1980000000000004</v>
       </c>
       <c r="AR96" s="13">
         <v>8.9689200000000007</v>
       </c>
       <c r="AS96" s="13">
         <v>4155.5411299999996</v>
       </c>
       <c r="AT96" s="13">
         <v>7905.55584</v>
       </c>
       <c r="AU96" s="13">
         <v>0</v>
       </c>
       <c r="AV96" s="13">
         <v>0</v>
       </c>
       <c r="AW96" s="13">
-        <v>3168.1484500000001</v>
+        <v>3263.1114499999999</v>
       </c>
       <c r="AX96" s="13">
-        <v>5826.8557799999999</v>
+        <v>6030.2999200000004</v>
       </c>
     </row>
     <row r="97" spans="1:50" ht="25.5">
       <c r="A97" s="6" t="s">
         <v>183</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C97" s="11">
         <v>34.495840000000001</v>
       </c>
       <c r="D97" s="11">
         <v>107.98997</v>
       </c>
       <c r="E97" s="11">
         <v>2111.4889800000001</v>
       </c>
       <c r="F97" s="11">
         <v>3322.1732499999998</v>
       </c>
       <c r="G97" s="12">
         <v>22.905000000000001</v>
       </c>
       <c r="H97" s="12">
@@ -21034,54 +21046,54 @@
       <c r="AO97" s="13">
         <v>4198.49316</v>
       </c>
       <c r="AP97" s="13">
         <v>10594.26132</v>
       </c>
       <c r="AQ97" s="13">
         <v>0.442</v>
       </c>
       <c r="AR97" s="13">
         <v>1.36</v>
       </c>
       <c r="AS97" s="13">
         <v>3520.61886</v>
       </c>
       <c r="AT97" s="13">
         <v>10013.315780000001</v>
       </c>
       <c r="AU97" s="13">
         <v>0</v>
       </c>
       <c r="AV97" s="13">
         <v>0</v>
       </c>
       <c r="AW97" s="13">
-        <v>1959.8407</v>
+        <v>2211.9374800000001</v>
       </c>
       <c r="AX97" s="13">
-        <v>6222.1872499999999</v>
+        <v>6949.2788200000005</v>
       </c>
     </row>
     <row r="98" spans="1:50" ht="25.5">
       <c r="A98" s="6" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C98" s="11">
         <v>2.6781999999999999</v>
       </c>
       <c r="D98" s="11">
         <v>7.3978799999999998</v>
       </c>
       <c r="E98" s="11">
         <v>99.775880000000001</v>
       </c>
       <c r="F98" s="11">
         <v>169.22152</v>
       </c>
       <c r="G98" s="12">
         <v>6.9900000000000004E-2</v>
       </c>
       <c r="H98" s="12">
@@ -21186,54 +21198,54 @@
       <c r="AO98" s="13">
         <v>1327.7430300000001</v>
       </c>
       <c r="AP98" s="13">
         <v>2503.2089700000001</v>
       </c>
       <c r="AQ98" s="13">
         <v>0</v>
       </c>
       <c r="AR98" s="13">
         <v>0</v>
       </c>
       <c r="AS98" s="13">
         <v>1222.0113899999999</v>
       </c>
       <c r="AT98" s="13">
         <v>2645.6546800000001</v>
       </c>
       <c r="AU98" s="13">
         <v>0</v>
       </c>
       <c r="AV98" s="13">
         <v>0</v>
       </c>
       <c r="AW98" s="13">
-        <v>196.75958</v>
+        <v>271.84874000000002</v>
       </c>
       <c r="AX98" s="13">
-        <v>632.39239999999995</v>
+        <v>894.50176999999996</v>
       </c>
     </row>
     <row r="99" spans="1:50" ht="25.5">
       <c r="A99" s="6" t="s">
         <v>187</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C99" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D99" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E99" s="11">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="F99" s="11">
         <v>3.5749999999999997E-2</v>
       </c>
       <c r="G99" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H99" s="11" t="s">
@@ -21486,54 +21498,54 @@
       <c r="AO100" s="13">
         <v>350.37970999999999</v>
       </c>
       <c r="AP100" s="13">
         <v>1243.35715</v>
       </c>
       <c r="AQ100" s="13">
         <v>0</v>
       </c>
       <c r="AR100" s="13">
         <v>0</v>
       </c>
       <c r="AS100" s="13">
         <v>325.71614</v>
       </c>
       <c r="AT100" s="13">
         <v>1314.3562999999999</v>
       </c>
       <c r="AU100" s="13">
         <v>0</v>
       </c>
       <c r="AV100" s="13">
         <v>0</v>
       </c>
       <c r="AW100" s="13">
-        <v>112.04652</v>
+        <v>124.23012</v>
       </c>
       <c r="AX100" s="13">
-        <v>404.15863000000002</v>
+        <v>446.45796999999999</v>
       </c>
     </row>
     <row r="101" spans="1:50" ht="25.5">
       <c r="A101" s="6" t="s">
         <v>191</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C101" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D101" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E101" s="11">
         <v>6.0657199999999998</v>
       </c>
       <c r="F101" s="11">
         <v>47.086269999999999</v>
       </c>
       <c r="G101" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H101" s="11" t="s">
@@ -21638,54 +21650,54 @@
       <c r="AO101" s="13">
         <v>31.711300000000001</v>
       </c>
       <c r="AP101" s="13">
         <v>175.69682</v>
       </c>
       <c r="AQ101" s="13">
         <v>0</v>
       </c>
       <c r="AR101" s="13">
         <v>0</v>
       </c>
       <c r="AS101" s="13">
         <v>30.520980000000002</v>
       </c>
       <c r="AT101" s="13">
         <v>195.62124</v>
       </c>
       <c r="AU101" s="13">
         <v>0</v>
       </c>
       <c r="AV101" s="13">
         <v>0</v>
       </c>
       <c r="AW101" s="13">
-        <v>2.9859</v>
+        <v>5.9058999999999999</v>
       </c>
       <c r="AX101" s="13">
-        <v>22.775390000000002</v>
+        <v>66.561319999999995</v>
       </c>
     </row>
     <row r="102" spans="1:50" ht="25.5">
       <c r="A102" s="6" t="s">
         <v>193</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C102" s="11">
         <v>54.926400000000001</v>
       </c>
       <c r="D102" s="11">
         <v>41.830849999999998</v>
       </c>
       <c r="E102" s="11">
         <v>132.78196</v>
       </c>
       <c r="F102" s="11">
         <v>101.81822</v>
       </c>
       <c r="G102" s="12">
         <v>6</v>
       </c>
       <c r="H102" s="12">
@@ -21790,54 +21802,54 @@
       <c r="AO102" s="13">
         <v>23253.564409999999</v>
       </c>
       <c r="AP102" s="13">
         <v>14922.79219</v>
       </c>
       <c r="AQ102" s="13">
         <v>0</v>
       </c>
       <c r="AR102" s="13">
         <v>0</v>
       </c>
       <c r="AS102" s="13">
         <v>22650.800749999999</v>
       </c>
       <c r="AT102" s="13">
         <v>13895.475469999999</v>
       </c>
       <c r="AU102" s="13">
         <v>0</v>
       </c>
       <c r="AV102" s="13">
         <v>0</v>
       </c>
       <c r="AW102" s="13">
-        <v>6740.9852300000002</v>
+        <v>6758.0319499999996</v>
       </c>
       <c r="AX102" s="13">
-        <v>4738.90517</v>
+        <v>4759.4890800000003</v>
       </c>
     </row>
     <row r="103" spans="1:50" ht="63.75">
       <c r="A103" s="6" t="s">
         <v>195</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C103" s="11">
         <v>1923.42</v>
       </c>
       <c r="D103" s="11">
         <v>645.7663</v>
       </c>
       <c r="E103" s="11">
         <v>10.859959999999999</v>
       </c>
       <c r="F103" s="11">
         <v>23.901489999999999</v>
       </c>
       <c r="G103" s="12">
         <v>5338.54</v>
       </c>
       <c r="H103" s="12">
@@ -21942,54 +21954,54 @@
       <c r="AO103" s="13">
         <v>25.65493</v>
       </c>
       <c r="AP103" s="13">
         <v>31.739239999999999</v>
       </c>
       <c r="AQ103" s="13">
         <v>0</v>
       </c>
       <c r="AR103" s="13">
         <v>0</v>
       </c>
       <c r="AS103" s="13">
         <v>22.686730000000001</v>
       </c>
       <c r="AT103" s="13">
         <v>49.220039999999997</v>
       </c>
       <c r="AU103" s="13">
         <v>0</v>
       </c>
       <c r="AV103" s="13">
         <v>0</v>
       </c>
       <c r="AW103" s="13">
-        <v>1414.87555</v>
+        <v>1617.1278</v>
       </c>
       <c r="AX103" s="13">
-        <v>530.91159000000005</v>
+        <v>611.22573</v>
       </c>
     </row>
     <row r="104" spans="1:50" ht="25.5">
       <c r="A104" s="6" t="s">
         <v>197</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C104" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D104" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E104" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F104" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G104" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H104" s="11" t="s">
@@ -22242,54 +22254,54 @@
       <c r="AO105" s="13">
         <v>1003.50748</v>
       </c>
       <c r="AP105" s="13">
         <v>2982.29549</v>
       </c>
       <c r="AQ105" s="13">
         <v>5.0396700000000001</v>
       </c>
       <c r="AR105" s="13">
         <v>27.552140000000001</v>
       </c>
       <c r="AS105" s="13">
         <v>1039.64255</v>
       </c>
       <c r="AT105" s="13">
         <v>3029.2088100000001</v>
       </c>
       <c r="AU105" s="13">
         <v>0.43468000000000001</v>
       </c>
       <c r="AV105" s="13">
         <v>1.0962799999999999</v>
       </c>
       <c r="AW105" s="13">
-        <v>617.80172000000005</v>
+        <v>640.38711999999998</v>
       </c>
       <c r="AX105" s="13">
-        <v>1738.3720599999999</v>
+        <v>2132.0775400000002</v>
       </c>
     </row>
     <row r="106" spans="1:50">
       <c r="A106" s="6" t="s">
         <v>201</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C106" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D106" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E106" s="11">
         <v>1</v>
       </c>
       <c r="F106" s="11">
         <v>3.089</v>
       </c>
       <c r="G106" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H106" s="11" t="s">
@@ -22546,54 +22558,54 @@
       <c r="AO107" s="13">
         <v>15.162000000000001</v>
       </c>
       <c r="AP107" s="13">
         <v>134.32644999999999</v>
       </c>
       <c r="AQ107" s="13">
         <v>0</v>
       </c>
       <c r="AR107" s="13">
         <v>0</v>
       </c>
       <c r="AS107" s="13">
         <v>0.06</v>
       </c>
       <c r="AT107" s="13">
         <v>0.42480000000000001</v>
       </c>
       <c r="AU107" s="13">
         <v>0</v>
       </c>
       <c r="AV107" s="13">
         <v>0</v>
       </c>
       <c r="AW107" s="13">
-        <v>9.6000000000000002E-2</v>
+        <v>0.216</v>
       </c>
       <c r="AX107" s="13">
-        <v>2.3338899999999998</v>
+        <v>5.1429499999999999</v>
       </c>
     </row>
     <row r="108" spans="1:50" ht="25.5">
       <c r="A108" s="6" t="s">
         <v>205</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C108" s="11">
         <v>2.06E-2</v>
       </c>
       <c r="D108" s="11">
         <v>0.18662000000000001</v>
       </c>
       <c r="E108" s="11">
         <v>12.9458</v>
       </c>
       <c r="F108" s="11">
         <v>35.982010000000002</v>
       </c>
       <c r="G108" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H108" s="11" t="s">
@@ -22698,54 +22710,54 @@
       <c r="AO108" s="13">
         <v>31.961880000000001</v>
       </c>
       <c r="AP108" s="13">
         <v>124.99097</v>
       </c>
       <c r="AQ108" s="13">
         <v>0</v>
       </c>
       <c r="AR108" s="13">
         <v>0</v>
       </c>
       <c r="AS108" s="13">
         <v>9.6514399999999991</v>
       </c>
       <c r="AT108" s="13">
         <v>53.39179</v>
       </c>
       <c r="AU108" s="13">
         <v>0</v>
       </c>
       <c r="AV108" s="13">
         <v>0</v>
       </c>
       <c r="AW108" s="13">
-        <v>3.92096</v>
+        <v>5.2511599999999996</v>
       </c>
       <c r="AX108" s="13">
-        <v>22.67963</v>
+        <v>35.057740000000003</v>
       </c>
     </row>
     <row r="109" spans="1:50">
       <c r="A109" s="6" t="s">
         <v>207</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C109" s="11">
         <v>1271.6679200000001</v>
       </c>
       <c r="D109" s="11">
         <v>2995.43046</v>
       </c>
       <c r="E109" s="11">
         <v>1030.61249</v>
       </c>
       <c r="F109" s="11">
         <v>2659.95514</v>
       </c>
       <c r="G109" s="12">
         <v>3353.1880799999999</v>
       </c>
       <c r="H109" s="12">
@@ -22850,54 +22862,54 @@
       <c r="AO109" s="13">
         <v>1743.28783</v>
       </c>
       <c r="AP109" s="13">
         <v>6692.4095799999996</v>
       </c>
       <c r="AQ109" s="13">
         <v>333.81531999999999</v>
       </c>
       <c r="AR109" s="13">
         <v>193.61304000000001</v>
       </c>
       <c r="AS109" s="13">
         <v>1599.1736699999999</v>
       </c>
       <c r="AT109" s="13">
         <v>6827.0912200000002</v>
       </c>
       <c r="AU109" s="13">
         <v>38</v>
       </c>
       <c r="AV109" s="13">
         <v>26.339569999999998</v>
       </c>
       <c r="AW109" s="13">
-        <v>773.01442999999995</v>
+        <v>850.57839000000001</v>
       </c>
       <c r="AX109" s="13">
-        <v>3313.8626199999999</v>
+        <v>3840.8918199999998</v>
       </c>
     </row>
     <row r="110" spans="1:50" ht="51">
       <c r="A110" s="6" t="s">
         <v>209</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C110" s="11">
         <v>1312.6819</v>
       </c>
       <c r="D110" s="11">
         <v>781.94745999999998</v>
       </c>
       <c r="E110" s="11">
         <v>1523.7222999999999</v>
       </c>
       <c r="F110" s="11">
         <v>846.89907000000005</v>
       </c>
       <c r="G110" s="12">
         <v>1550.9165399999999</v>
       </c>
       <c r="H110" s="12">
@@ -22996,60 +23008,60 @@
       <c r="AM110" s="13">
         <v>2383.5065300000001</v>
       </c>
       <c r="AN110" s="13">
         <v>1666.23902</v>
       </c>
       <c r="AO110" s="13">
         <v>2439.0733500000001</v>
       </c>
       <c r="AP110" s="13">
         <v>1538.6524999999999</v>
       </c>
       <c r="AQ110" s="13">
         <v>2900.8511899999999</v>
       </c>
       <c r="AR110" s="13">
         <v>283.68506000000002</v>
       </c>
       <c r="AS110" s="13">
         <v>2112.8644899999999</v>
       </c>
       <c r="AT110" s="13">
         <v>1495.2932800000001</v>
       </c>
       <c r="AU110" s="13">
-        <v>1661.6745599999999</v>
+        <v>1845.1918599999999</v>
       </c>
       <c r="AV110" s="13">
-        <v>127.79956</v>
+        <v>143.29768000000001</v>
       </c>
       <c r="AW110" s="13">
-        <v>983.53634999999997</v>
+        <v>1122.0777499999999</v>
       </c>
       <c r="AX110" s="13">
-        <v>808.5489</v>
+        <v>984.29057999999998</v>
       </c>
     </row>
     <row r="111" spans="1:50" ht="38.25">
       <c r="A111" s="6" t="s">
         <v>211</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C111" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D111" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E111" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F111" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G111" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H111" s="11" t="s">
@@ -23302,54 +23314,54 @@
       <c r="AO112" s="13">
         <v>107.90809</v>
       </c>
       <c r="AP112" s="13">
         <v>217.96953999999999</v>
       </c>
       <c r="AQ112" s="13">
         <v>2.1309999999999998</v>
       </c>
       <c r="AR112" s="13">
         <v>12.71</v>
       </c>
       <c r="AS112" s="13">
         <v>160.99020999999999</v>
       </c>
       <c r="AT112" s="13">
         <v>584.82104000000004</v>
       </c>
       <c r="AU112" s="13">
         <v>0</v>
       </c>
       <c r="AV112" s="13">
         <v>0</v>
       </c>
       <c r="AW112" s="13">
-        <v>62.879989999999999</v>
+        <v>74.063950000000006</v>
       </c>
       <c r="AX112" s="13">
-        <v>198.61793</v>
+        <v>227.25478000000001</v>
       </c>
     </row>
     <row r="113" spans="1:50" ht="63.75">
       <c r="A113" s="6" t="s">
         <v>215</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C113" s="11">
         <v>310.47000000000003</v>
       </c>
       <c r="D113" s="11">
         <v>486.18664000000001</v>
       </c>
       <c r="E113" s="11">
         <v>2118.9751900000001</v>
       </c>
       <c r="F113" s="11">
         <v>3582.5001400000001</v>
       </c>
       <c r="G113" s="12">
         <v>313.53381999999999</v>
       </c>
       <c r="H113" s="12">
@@ -23448,60 +23460,60 @@
       <c r="AM113" s="13">
         <v>56.010039999999996</v>
       </c>
       <c r="AN113" s="13">
         <v>122.63974</v>
       </c>
       <c r="AO113" s="13">
         <v>3376.40951</v>
       </c>
       <c r="AP113" s="13">
         <v>7799.6522199999999</v>
       </c>
       <c r="AQ113" s="13">
         <v>3.1335600000000001</v>
       </c>
       <c r="AR113" s="13">
         <v>5.8951700000000002</v>
       </c>
       <c r="AS113" s="13">
         <v>3142.47678</v>
       </c>
       <c r="AT113" s="13">
         <v>8468.8927199999998</v>
       </c>
       <c r="AU113" s="13">
-        <v>0.33638000000000001</v>
+        <v>0.42218</v>
       </c>
       <c r="AV113" s="13">
-        <v>0.79500000000000004</v>
+        <v>0.99</v>
       </c>
       <c r="AW113" s="13">
-        <v>1583.49927</v>
+        <v>1804.5492200000001</v>
       </c>
       <c r="AX113" s="13">
-        <v>4787.6314000000002</v>
+        <v>5503.1345099999999</v>
       </c>
     </row>
     <row r="114" spans="1:50" ht="38.25">
       <c r="A114" s="6" t="s">
         <v>217</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C114" s="11">
         <v>0.1147</v>
       </c>
       <c r="D114" s="11">
         <v>0.21365999999999999</v>
       </c>
       <c r="E114" s="11">
         <v>45.572609999999997</v>
       </c>
       <c r="F114" s="11">
         <v>74.254710000000003</v>
       </c>
       <c r="G114" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H114" s="11" t="s">
@@ -23606,54 +23618,54 @@
       <c r="AO114" s="13">
         <v>117.88263999999999</v>
       </c>
       <c r="AP114" s="13">
         <v>296.21296999999998</v>
       </c>
       <c r="AQ114" s="13">
         <v>15.0647</v>
       </c>
       <c r="AR114" s="13">
         <v>30.192</v>
       </c>
       <c r="AS114" s="13">
         <v>112.6897</v>
       </c>
       <c r="AT114" s="13">
         <v>227.97595000000001</v>
       </c>
       <c r="AU114" s="13">
         <v>0</v>
       </c>
       <c r="AV114" s="13">
         <v>0</v>
       </c>
       <c r="AW114" s="13">
-        <v>38.63185</v>
+        <v>43.518149999999999</v>
       </c>
       <c r="AX114" s="13">
-        <v>166.80027999999999</v>
+        <v>180.74826999999999</v>
       </c>
     </row>
     <row r="115" spans="1:50" ht="25.5">
       <c r="A115" s="6" t="s">
         <v>219</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C115" s="11">
         <v>2.5186000000000002</v>
       </c>
       <c r="D115" s="11">
         <v>3.77901</v>
       </c>
       <c r="E115" s="11">
         <v>59.107080000000003</v>
       </c>
       <c r="F115" s="11">
         <v>78.426810000000003</v>
       </c>
       <c r="G115" s="12">
         <v>0.25259999999999999</v>
       </c>
       <c r="H115" s="12">
@@ -23758,54 +23770,54 @@
       <c r="AO115" s="13">
         <v>48.173760000000001</v>
       </c>
       <c r="AP115" s="13">
         <v>87.7209</v>
       </c>
       <c r="AQ115" s="13">
         <v>138.51</v>
       </c>
       <c r="AR115" s="13">
         <v>41.35595</v>
       </c>
       <c r="AS115" s="13">
         <v>39.0184</v>
       </c>
       <c r="AT115" s="13">
         <v>69.895200000000003</v>
       </c>
       <c r="AU115" s="13">
         <v>0</v>
       </c>
       <c r="AV115" s="13">
         <v>0</v>
       </c>
       <c r="AW115" s="13">
-        <v>18.385760000000001</v>
+        <v>22.87584</v>
       </c>
       <c r="AX115" s="13">
-        <v>38.728960000000001</v>
+        <v>47.298250000000003</v>
       </c>
     </row>
     <row r="116" spans="1:50" ht="25.5">
       <c r="A116" s="6" t="s">
         <v>221</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C116" s="11">
         <v>0.20899999999999999</v>
       </c>
       <c r="D116" s="11">
         <v>0.72108000000000005</v>
       </c>
       <c r="E116" s="11">
         <v>11.492319999999999</v>
       </c>
       <c r="F116" s="11">
         <v>20.206700000000001</v>
       </c>
       <c r="G116" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H116" s="11" t="s">
@@ -23910,54 +23922,54 @@
       <c r="AO116" s="13">
         <v>7.3087499999999999</v>
       </c>
       <c r="AP116" s="13">
         <v>8.0748999999999995</v>
       </c>
       <c r="AQ116" s="13">
         <v>0</v>
       </c>
       <c r="AR116" s="13">
         <v>0</v>
       </c>
       <c r="AS116" s="13">
         <v>5.0993000000000004</v>
       </c>
       <c r="AT116" s="13">
         <v>7.6107399999999998</v>
       </c>
       <c r="AU116" s="13">
         <v>0</v>
       </c>
       <c r="AV116" s="13">
         <v>0</v>
       </c>
       <c r="AW116" s="13">
-        <v>2.3443000000000001</v>
+        <v>2.8883999999999999</v>
       </c>
       <c r="AX116" s="13">
-        <v>4.6375999999999999</v>
+        <v>5.2890899999999998</v>
       </c>
     </row>
     <row r="117" spans="1:50" ht="38.25">
       <c r="A117" s="6" t="s">
         <v>223</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C117" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D117" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E117" s="11">
         <v>9.4753000000000007</v>
       </c>
       <c r="F117" s="11">
         <v>11.90166</v>
       </c>
       <c r="G117" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H117" s="11" t="s">
@@ -24062,54 +24074,54 @@
       <c r="AO117" s="13">
         <v>33.097279999999998</v>
       </c>
       <c r="AP117" s="13">
         <v>64.435959999999994</v>
       </c>
       <c r="AQ117" s="13">
         <v>0</v>
       </c>
       <c r="AR117" s="13">
         <v>0</v>
       </c>
       <c r="AS117" s="13">
         <v>29.727709999999998</v>
       </c>
       <c r="AT117" s="13">
         <v>102.77011</v>
       </c>
       <c r="AU117" s="13">
         <v>0</v>
       </c>
       <c r="AV117" s="13">
         <v>0</v>
       </c>
       <c r="AW117" s="13">
-        <v>16.976900000000001</v>
+        <v>19.488900000000001</v>
       </c>
       <c r="AX117" s="13">
-        <v>47.081479999999999</v>
+        <v>54.509450000000001</v>
       </c>
     </row>
     <row r="118" spans="1:50" ht="38.25">
       <c r="A118" s="6" t="s">
         <v>225</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C118" s="11">
         <v>1.1704000000000001</v>
       </c>
       <c r="D118" s="11">
         <v>2.2309600000000001</v>
       </c>
       <c r="E118" s="11">
         <v>355.19385</v>
       </c>
       <c r="F118" s="11">
         <v>1158.1023700000001</v>
       </c>
       <c r="G118" s="12">
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="H118" s="12">
@@ -24214,54 +24226,54 @@
       <c r="AO118" s="13">
         <v>686.02269000000001</v>
       </c>
       <c r="AP118" s="13">
         <v>1747.1340299999999</v>
       </c>
       <c r="AQ118" s="13">
         <v>0.12559999999999999</v>
       </c>
       <c r="AR118" s="13">
         <v>0.76458999999999999</v>
       </c>
       <c r="AS118" s="13">
         <v>689.84087999999997</v>
       </c>
       <c r="AT118" s="13">
         <v>2055.48956</v>
       </c>
       <c r="AU118" s="13">
         <v>0.38074999999999998</v>
       </c>
       <c r="AV118" s="13">
         <v>3.3701099999999999</v>
       </c>
       <c r="AW118" s="13">
-        <v>341.71802000000002</v>
+        <v>374.45819</v>
       </c>
       <c r="AX118" s="13">
-        <v>1142.8878400000001</v>
+        <v>1294.1851300000001</v>
       </c>
     </row>
     <row r="119" spans="1:50" ht="38.25">
       <c r="A119" s="6" t="s">
         <v>227</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C119" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D119" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E119" s="11">
         <v>1.6577999999999999</v>
       </c>
       <c r="F119" s="11">
         <v>3.8880699999999999</v>
       </c>
       <c r="G119" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H119" s="11" t="s">
@@ -24518,54 +24530,54 @@
       <c r="AO120" s="13">
         <v>160.01676</v>
       </c>
       <c r="AP120" s="13">
         <v>500.64249999999998</v>
       </c>
       <c r="AQ120" s="13">
         <v>463.34199999999998</v>
       </c>
       <c r="AR120" s="13">
         <v>223.76485</v>
       </c>
       <c r="AS120" s="13">
         <v>155.18770000000001</v>
       </c>
       <c r="AT120" s="13">
         <v>319.27192000000002</v>
       </c>
       <c r="AU120" s="13">
         <v>0</v>
       </c>
       <c r="AV120" s="13">
         <v>0</v>
       </c>
       <c r="AW120" s="13">
-        <v>90.263900000000007</v>
+        <v>110.79743999999999</v>
       </c>
       <c r="AX120" s="13">
-        <v>237.75779</v>
+        <v>273.54525000000001</v>
       </c>
     </row>
     <row r="121" spans="1:50" ht="51">
       <c r="A121" s="6" t="s">
         <v>231</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C121" s="11">
         <v>34.189399999999999</v>
       </c>
       <c r="D121" s="11">
         <v>13.579050000000001</v>
       </c>
       <c r="E121" s="11">
         <v>11470.052170000001</v>
       </c>
       <c r="F121" s="11">
         <v>48143.539900000003</v>
       </c>
       <c r="G121" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H121" s="11" t="s">
@@ -24670,54 +24682,54 @@
       <c r="AO121" s="13">
         <v>19979.319520000001</v>
       </c>
       <c r="AP121" s="13">
         <v>80423.326749999993</v>
       </c>
       <c r="AQ121" s="13">
         <v>4166.7274799999996</v>
       </c>
       <c r="AR121" s="13">
         <v>2271.1727700000001</v>
       </c>
       <c r="AS121" s="13">
         <v>15374.13517</v>
       </c>
       <c r="AT121" s="13">
         <v>61887.029190000001</v>
       </c>
       <c r="AU121" s="13">
         <v>80.010000000000005</v>
       </c>
       <c r="AV121" s="13">
         <v>50.609000000000002</v>
       </c>
       <c r="AW121" s="13">
-        <v>8296.5122900000006</v>
+        <v>9275.2877599999993</v>
       </c>
       <c r="AX121" s="13">
-        <v>38548.401449999998</v>
+        <v>43102.163130000001</v>
       </c>
     </row>
     <row r="122" spans="1:50" ht="38.25">
       <c r="A122" s="6" t="s">
         <v>233</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C122" s="11">
         <v>8.5708000000000002</v>
       </c>
       <c r="D122" s="11">
         <v>6.2870299999999997</v>
       </c>
       <c r="E122" s="11">
         <v>430.36772999999999</v>
       </c>
       <c r="F122" s="11">
         <v>201.28799000000001</v>
       </c>
       <c r="G122" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H122" s="11" t="s">
@@ -24822,54 +24834,54 @@
       <c r="AO122" s="13">
         <v>811.79426999999998</v>
       </c>
       <c r="AP122" s="13">
         <v>498.60228000000001</v>
       </c>
       <c r="AQ122" s="13">
         <v>0</v>
       </c>
       <c r="AR122" s="13">
         <v>0</v>
       </c>
       <c r="AS122" s="13">
         <v>644.55322000000001</v>
       </c>
       <c r="AT122" s="13">
         <v>450.02226999999999</v>
       </c>
       <c r="AU122" s="13">
         <v>0</v>
       </c>
       <c r="AV122" s="13">
         <v>0</v>
       </c>
       <c r="AW122" s="13">
-        <v>363.81195000000002</v>
+        <v>416.43131</v>
       </c>
       <c r="AX122" s="13">
-        <v>286.32144</v>
+        <v>328.20818000000003</v>
       </c>
     </row>
     <row r="123" spans="1:50" ht="51">
       <c r="A123" s="6" t="s">
         <v>235</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C123" s="11">
         <v>0.42049999999999998</v>
       </c>
       <c r="D123" s="11">
         <v>10.4367</v>
       </c>
       <c r="E123" s="11">
         <v>6.9210399999999996</v>
       </c>
       <c r="F123" s="11">
         <v>34.183340000000001</v>
       </c>
       <c r="G123" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H123" s="11" t="s">
@@ -24974,54 +24986,54 @@
       <c r="AO123" s="13">
         <v>34.216630000000002</v>
       </c>
       <c r="AP123" s="13">
         <v>220.70949999999999</v>
       </c>
       <c r="AQ123" s="13">
         <v>0</v>
       </c>
       <c r="AR123" s="13">
         <v>0</v>
       </c>
       <c r="AS123" s="13">
         <v>45.103059999999999</v>
       </c>
       <c r="AT123" s="13">
         <v>388.22991000000002</v>
       </c>
       <c r="AU123" s="13">
         <v>0</v>
       </c>
       <c r="AV123" s="13">
         <v>0</v>
       </c>
       <c r="AW123" s="13">
-        <v>24.709230000000002</v>
+        <v>22.63241</v>
       </c>
       <c r="AX123" s="13">
-        <v>166.18501000000001</v>
+        <v>178.08401000000001</v>
       </c>
     </row>
     <row r="124" spans="1:50" ht="38.25">
       <c r="A124" s="6" t="s">
         <v>237</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C124" s="11">
         <v>6.9699999999999998E-2</v>
       </c>
       <c r="D124" s="11">
         <v>0.42392999999999997</v>
       </c>
       <c r="E124" s="11">
         <v>544.01067</v>
       </c>
       <c r="F124" s="11">
         <v>274.42682000000002</v>
       </c>
       <c r="G124" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H124" s="11" t="s">
@@ -25120,60 +25132,60 @@
       <c r="AM124" s="13">
         <v>0</v>
       </c>
       <c r="AN124" s="13">
         <v>0</v>
       </c>
       <c r="AO124" s="13">
         <v>747.74843999999996</v>
       </c>
       <c r="AP124" s="13">
         <v>627.44808999999998</v>
       </c>
       <c r="AQ124" s="13">
         <v>0</v>
       </c>
       <c r="AR124" s="13">
         <v>0</v>
       </c>
       <c r="AS124" s="13">
         <v>814.39128000000005</v>
       </c>
       <c r="AT124" s="13">
         <v>690.20105999999998</v>
       </c>
       <c r="AU124" s="13">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="AV124" s="13">
-        <v>0</v>
+        <v>5.8630000000000004</v>
       </c>
       <c r="AW124" s="13">
-        <v>592.06088999999997</v>
+        <v>651.20425999999998</v>
       </c>
       <c r="AX124" s="13">
-        <v>482.24254000000002</v>
+        <v>527.13175000000001</v>
       </c>
     </row>
     <row r="125" spans="1:50" ht="38.25">
       <c r="A125" s="6" t="s">
         <v>239</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C125" s="11">
         <v>1.5848</v>
       </c>
       <c r="D125" s="11">
         <v>2.1530800000000001</v>
       </c>
       <c r="E125" s="11">
         <v>1292.28332</v>
       </c>
       <c r="F125" s="11">
         <v>1329.4936</v>
       </c>
       <c r="G125" s="12">
         <v>1.48</v>
       </c>
       <c r="H125" s="12">
@@ -25278,54 +25290,54 @@
       <c r="AO125" s="13">
         <v>2765.4957599999998</v>
       </c>
       <c r="AP125" s="13">
         <v>4491.0431799999997</v>
       </c>
       <c r="AQ125" s="13">
         <v>1.333</v>
       </c>
       <c r="AR125" s="13">
         <v>6.9677199999999999</v>
       </c>
       <c r="AS125" s="13">
         <v>2312.9194900000002</v>
       </c>
       <c r="AT125" s="13">
         <v>4426.3020500000002</v>
       </c>
       <c r="AU125" s="13">
         <v>0.67600000000000005</v>
       </c>
       <c r="AV125" s="13">
         <v>4.2229999999999999</v>
       </c>
       <c r="AW125" s="13">
-        <v>1839.02773</v>
+        <v>2205.0000599999998</v>
       </c>
       <c r="AX125" s="13">
-        <v>3634.9463099999998</v>
+        <v>4217.82024</v>
       </c>
     </row>
     <row r="126" spans="1:50" ht="25.5">
       <c r="A126" s="6" t="s">
         <v>241</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C126" s="11">
         <v>0.72250000000000003</v>
       </c>
       <c r="D126" s="11">
         <v>2.8681700000000001</v>
       </c>
       <c r="E126" s="11">
         <v>46.931449999999998</v>
       </c>
       <c r="F126" s="11">
         <v>82.536479999999997</v>
       </c>
       <c r="G126" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H126" s="11" t="s">
@@ -25430,54 +25442,54 @@
       <c r="AO126" s="13">
         <v>34.068530000000003</v>
       </c>
       <c r="AP126" s="13">
         <v>94.311430000000001</v>
       </c>
       <c r="AQ126" s="13">
         <v>0.40455999999999998</v>
       </c>
       <c r="AR126" s="13">
         <v>2.68099</v>
       </c>
       <c r="AS126" s="13">
         <v>29.437989999999999</v>
       </c>
       <c r="AT126" s="13">
         <v>63.442570000000003</v>
       </c>
       <c r="AU126" s="13">
         <v>0</v>
       </c>
       <c r="AV126" s="13">
         <v>0</v>
       </c>
       <c r="AW126" s="13">
-        <v>20.755600000000001</v>
+        <v>14.571199999999999</v>
       </c>
       <c r="AX126" s="13">
-        <v>15.853260000000001</v>
+        <v>23.791499999999999</v>
       </c>
     </row>
     <row r="127" spans="1:50" ht="25.5">
       <c r="A127" s="6" t="s">
         <v>243</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C127" s="11">
         <v>2.3090000000000002</v>
       </c>
       <c r="D127" s="11">
         <v>5.8388400000000003</v>
       </c>
       <c r="E127" s="11">
         <v>384.00031999999999</v>
       </c>
       <c r="F127" s="11">
         <v>755.80988000000002</v>
       </c>
       <c r="G127" s="12">
         <v>27.203499999999998</v>
       </c>
       <c r="H127" s="12">
@@ -25576,60 +25588,60 @@
       <c r="AM127" s="13">
         <v>220.78515999999999</v>
       </c>
       <c r="AN127" s="13">
         <v>640.73446000000001</v>
       </c>
       <c r="AO127" s="13">
         <v>394.97847000000002</v>
       </c>
       <c r="AP127" s="13">
         <v>1154.2512400000001</v>
       </c>
       <c r="AQ127" s="13">
         <v>170.01956000000001</v>
       </c>
       <c r="AR127" s="13">
         <v>614.84010999999998</v>
       </c>
       <c r="AS127" s="13">
         <v>429.12643000000003</v>
       </c>
       <c r="AT127" s="13">
         <v>1476.92517</v>
       </c>
       <c r="AU127" s="13">
-        <v>95.505200000000002</v>
+        <v>107.6675</v>
       </c>
       <c r="AV127" s="13">
-        <v>418.40526999999997</v>
+        <v>466.03698000000003</v>
       </c>
       <c r="AW127" s="13">
-        <v>374.10491000000002</v>
+        <v>449.23419000000001</v>
       </c>
       <c r="AX127" s="13">
-        <v>1297.18588</v>
+        <v>1549.46226</v>
       </c>
     </row>
     <row r="128" spans="1:50" ht="25.5">
       <c r="A128" s="6" t="s">
         <v>245</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C128" s="11">
         <v>35.765999999999998</v>
       </c>
       <c r="D128" s="11">
         <v>78.758619999999993</v>
       </c>
       <c r="E128" s="11">
         <v>258.04719</v>
       </c>
       <c r="F128" s="11">
         <v>824.66485999999998</v>
       </c>
       <c r="G128" s="12">
         <v>12.17</v>
       </c>
       <c r="H128" s="12">
@@ -25728,60 +25740,60 @@
       <c r="AM128" s="13">
         <v>5.1592200000000004</v>
       </c>
       <c r="AN128" s="13">
         <v>57.969889999999999</v>
       </c>
       <c r="AO128" s="13">
         <v>707.29907000000003</v>
       </c>
       <c r="AP128" s="13">
         <v>5718.5111999999999</v>
       </c>
       <c r="AQ128" s="13">
         <v>1.5261400000000001</v>
       </c>
       <c r="AR128" s="13">
         <v>22.15532</v>
       </c>
       <c r="AS128" s="13">
         <v>989.43381999999997</v>
       </c>
       <c r="AT128" s="13">
         <v>7915.6374900000001</v>
       </c>
       <c r="AU128" s="13">
-        <v>1.5663100000000001</v>
+        <v>1.7191700000000001</v>
       </c>
       <c r="AV128" s="13">
-        <v>29.498000000000001</v>
+        <v>62.343000000000004</v>
       </c>
       <c r="AW128" s="13">
-        <v>498.06581</v>
+        <v>609.64532999999994</v>
       </c>
       <c r="AX128" s="13">
-        <v>3988.7155899999998</v>
+        <v>4353.9602000000004</v>
       </c>
     </row>
     <row r="129" spans="1:50" ht="38.25">
       <c r="A129" s="6" t="s">
         <v>247</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C129" s="11">
         <v>19.810500000000001</v>
       </c>
       <c r="D129" s="11">
         <v>4.2443299999999997</v>
       </c>
       <c r="E129" s="11">
         <v>91.099000000000004</v>
       </c>
       <c r="F129" s="11">
         <v>13.3451</v>
       </c>
       <c r="G129" s="12">
         <v>79.366</v>
       </c>
       <c r="H129" s="12">
@@ -25886,54 +25898,54 @@
       <c r="AO129" s="13">
         <v>160.90369999999999</v>
       </c>
       <c r="AP129" s="13">
         <v>64.338430000000002</v>
       </c>
       <c r="AQ129" s="13">
         <v>0</v>
       </c>
       <c r="AR129" s="13">
         <v>0</v>
       </c>
       <c r="AS129" s="13">
         <v>264.00599999999997</v>
       </c>
       <c r="AT129" s="13">
         <v>103.77437</v>
       </c>
       <c r="AU129" s="13">
         <v>0</v>
       </c>
       <c r="AV129" s="13">
         <v>0</v>
       </c>
       <c r="AW129" s="13">
-        <v>129.447</v>
+        <v>148.11699999999999</v>
       </c>
       <c r="AX129" s="13">
-        <v>53.23442</v>
+        <v>58.686999999999998</v>
       </c>
     </row>
     <row r="130" spans="1:50" ht="51">
       <c r="A130" s="6" t="s">
         <v>249</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C130" s="11">
         <v>14402.337</v>
       </c>
       <c r="D130" s="11">
         <v>7241.9608699999999</v>
       </c>
       <c r="E130" s="11">
         <v>855.58109999999999</v>
       </c>
       <c r="F130" s="11">
         <v>293.94722999999999</v>
       </c>
       <c r="G130" s="12">
         <v>15308.104300000001</v>
       </c>
       <c r="H130" s="12">
@@ -26038,54 +26050,54 @@
       <c r="AO130" s="13">
         <v>3289.70165</v>
       </c>
       <c r="AP130" s="13">
         <v>2045.70093</v>
       </c>
       <c r="AQ130" s="13">
         <v>3284.2</v>
       </c>
       <c r="AR130" s="13">
         <v>470.25238000000002</v>
       </c>
       <c r="AS130" s="13">
         <v>4007.6458899999998</v>
       </c>
       <c r="AT130" s="13">
         <v>2272.2521000000002</v>
       </c>
       <c r="AU130" s="13">
         <v>2952.72</v>
       </c>
       <c r="AV130" s="13">
         <v>1157.4077600000001</v>
       </c>
       <c r="AW130" s="13">
-        <v>1720.65362</v>
+        <v>1930.02018</v>
       </c>
       <c r="AX130" s="13">
-        <v>1295.97128</v>
+        <v>1430.5999400000001</v>
       </c>
     </row>
     <row r="131" spans="1:50">
       <c r="A131" s="6" t="s">
         <v>251</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C131" s="11">
         <v>5494.8819999999996</v>
       </c>
       <c r="D131" s="11">
         <v>2392.0468000000001</v>
       </c>
       <c r="E131" s="11">
         <v>345.73899999999998</v>
       </c>
       <c r="F131" s="11">
         <v>146.74089000000001</v>
       </c>
       <c r="G131" s="12">
         <v>6677.2277999999997</v>
       </c>
       <c r="H131" s="12">
@@ -26184,60 +26196,60 @@
       <c r="AM131" s="13">
         <v>10254.20422</v>
       </c>
       <c r="AN131" s="13">
         <v>5016.7092300000004</v>
       </c>
       <c r="AO131" s="13">
         <v>206.13797</v>
       </c>
       <c r="AP131" s="13">
         <v>185.22756000000001</v>
       </c>
       <c r="AQ131" s="13">
         <v>15477.33274</v>
       </c>
       <c r="AR131" s="13">
         <v>9465.7329900000004</v>
       </c>
       <c r="AS131" s="13">
         <v>180.13765000000001</v>
       </c>
       <c r="AT131" s="13">
         <v>176.29524000000001</v>
       </c>
       <c r="AU131" s="13">
-        <v>6436.6291499999998</v>
+        <v>6586.5651900000003</v>
       </c>
       <c r="AV131" s="13">
-        <v>4255.6846100000002</v>
+        <v>4342.0374499999998</v>
       </c>
       <c r="AW131" s="13">
-        <v>68.194429999999997</v>
+        <v>76.560429999999997</v>
       </c>
       <c r="AX131" s="13">
-        <v>70.489859999999993</v>
+        <v>73.845179999999999</v>
       </c>
     </row>
     <row r="132" spans="1:50" ht="25.5">
       <c r="A132" s="6" t="s">
         <v>253</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C132" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D132" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E132" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F132" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G132" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H132" s="11" t="s">
@@ -26798,54 +26810,54 @@
       <c r="AO135" s="13">
         <v>137.19791000000001</v>
       </c>
       <c r="AP135" s="13">
         <v>78.569550000000007</v>
       </c>
       <c r="AQ135" s="13">
         <v>0</v>
       </c>
       <c r="AR135" s="13">
         <v>0</v>
       </c>
       <c r="AS135" s="13">
         <v>80.073570000000004</v>
       </c>
       <c r="AT135" s="13">
         <v>51.726689999999998</v>
       </c>
       <c r="AU135" s="13">
         <v>0</v>
       </c>
       <c r="AV135" s="13">
         <v>0</v>
       </c>
       <c r="AW135" s="13">
-        <v>53.091540000000002</v>
+        <v>56.994459999999997</v>
       </c>
       <c r="AX135" s="13">
-        <v>30.951830000000001</v>
+        <v>35.198340000000002</v>
       </c>
     </row>
     <row r="136" spans="1:50" ht="51">
       <c r="A136" s="6" t="s">
         <v>261</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C136" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D136" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E136" s="11">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="F136" s="11">
         <v>4.7789999999999999E-2</v>
       </c>
       <c r="G136" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H136" s="11" t="s">
@@ -27096,60 +27108,60 @@
       <c r="AM137" s="13">
         <v>20609.240000000002</v>
       </c>
       <c r="AN137" s="13">
         <v>1666.3851</v>
       </c>
       <c r="AO137" s="13">
         <v>19848.146680000002</v>
       </c>
       <c r="AP137" s="13">
         <v>1129.90472</v>
       </c>
       <c r="AQ137" s="13">
         <v>13735.239</v>
       </c>
       <c r="AR137" s="13">
         <v>1340.84467</v>
       </c>
       <c r="AS137" s="13">
         <v>8874.1423300000006</v>
       </c>
       <c r="AT137" s="13">
         <v>936.82069999999999</v>
       </c>
       <c r="AU137" s="13">
-        <v>2715</v>
+        <v>2967</v>
       </c>
       <c r="AV137" s="13">
-        <v>271.5</v>
+        <v>296.7</v>
       </c>
       <c r="AW137" s="13">
-        <v>7653.4130299999997</v>
+        <v>11243.90423</v>
       </c>
       <c r="AX137" s="13">
-        <v>1049.12346</v>
+        <v>1387.00082</v>
       </c>
     </row>
     <row r="138" spans="1:50" ht="25.5">
       <c r="A138" s="6" t="s">
         <v>265</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C138" s="11" t="s">
         <v>271</v>
       </c>
       <c r="D138" s="11" t="s">
         <v>271</v>
       </c>
       <c r="E138" s="11" t="s">
         <v>271</v>
       </c>
       <c r="F138" s="11" t="s">
         <v>271</v>
       </c>
       <c r="G138" s="11" t="s">
         <v>271</v>
       </c>
       <c r="H138" s="11" t="s">
@@ -27552,60 +27564,60 @@
       <c r="AM140" s="17">
         <v>87303.05</v>
       </c>
       <c r="AN140" s="17">
         <v>1382.7960599999999</v>
       </c>
       <c r="AO140" s="17">
         <v>1388.16706</v>
       </c>
       <c r="AP140" s="17">
         <v>150.66739000000001</v>
       </c>
       <c r="AQ140" s="17">
         <v>75511.767999999996</v>
       </c>
       <c r="AR140" s="17">
         <v>1390.625</v>
       </c>
       <c r="AS140" s="17">
         <v>1920.4463599999999</v>
       </c>
       <c r="AT140" s="17">
         <v>324.11387000000002</v>
       </c>
       <c r="AU140" s="17">
-        <v>21633</v>
+        <v>22480.5</v>
       </c>
       <c r="AV140" s="17">
-        <v>327.04899999999998</v>
+        <v>375.88600000000002</v>
       </c>
       <c r="AW140" s="17">
-        <v>890.40863000000002</v>
+        <v>1033.13561</v>
       </c>
       <c r="AX140" s="17">
-        <v>182.22668999999999</v>
+        <v>196.81182999999999</v>
       </c>
     </row>
     <row r="141" spans="1:50" ht="3" customHeight="1">
       <c r="C141" s="18"/>
       <c r="D141" s="18"/>
       <c r="E141" s="18"/>
       <c r="F141" s="18"/>
       <c r="G141" s="18"/>
       <c r="H141" s="18"/>
       <c r="I141" s="18"/>
       <c r="J141" s="18"/>
       <c r="K141" s="18"/>
       <c r="L141" s="18"/>
       <c r="M141" s="18"/>
       <c r="N141" s="18"/>
       <c r="O141" s="18"/>
       <c r="P141" s="18"/>
       <c r="Q141" s="18"/>
       <c r="R141" s="18"/>
       <c r="S141" s="18"/>
       <c r="T141" s="18"/>
       <c r="U141" s="18"/>
       <c r="V141" s="18"/>
       <c r="W141" s="18"/>
       <c r="X141" s="18"/>