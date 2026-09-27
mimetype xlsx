--- v0 (2026-07-22)
+++ v1 (2026-09-27)
@@ -1,109 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="28830" windowHeight="3930" tabRatio="789" firstSheet="4" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="РК" sheetId="1" r:id="rId1"/>
     <sheet name="По регионам" sheetId="2" r:id="rId2"/>
     <sheet name="Абай" sheetId="20" r:id="rId3"/>
     <sheet name="Ақмола" sheetId="3" r:id="rId4"/>
-    <sheet name="2015-2026" sheetId="10" r:id="rId5"/>
+    <sheet name="Метаданные" sheetId="23" r:id="rId5"/>
+    <sheet name="Условные обозначения" sheetId="22" r:id="rId6"/>
+    <sheet name="2015-2026" sheetId="10" r:id="rId7"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'2015-2026'!$A$7:$AT$72</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'2015-2026'!$A$7:$AT$72</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">РК!$4:$6</definedName>
   </definedNames>
-  <calcPr calcId="144525" fullCalcOnLoad="1"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AZ7" i="10" l="1"/>
   <c r="BA7" i="10"/>
   <c r="AX7" i="10"/>
   <c r="AU7" i="10"/>
   <c r="BB7" i="10"/>
   <c r="AV7" i="10"/>
   <c r="AW7" i="10"/>
   <c r="AT7" i="10"/>
   <c r="AS7" i="10"/>
+  <c r="AN16" i="2" s="1"/>
   <c r="AR7" i="10"/>
+  <c r="AM16" i="2" s="1"/>
   <c r="AQ7" i="10"/>
+  <c r="AL16" i="2" s="1"/>
   <c r="AO16" i="2"/>
-  <c r="AO6" i="2"/>
-[...5 lines deleted...]
-  <c r="AL6" i="2"/>
   <c r="AP7" i="10"/>
   <c r="AO7" i="10"/>
   <c r="AN7" i="10"/>
   <c r="AM7" i="10"/>
   <c r="AL7" i="10"/>
   <c r="AK16" i="2"/>
-  <c r="AK6" i="2"/>
   <c r="AK7" i="10"/>
-  <c r="AJ16" i="2"/>
-  <c r="AJ6" i="2"/>
+  <c r="AJ16" i="2" s="1"/>
   <c r="AJ7" i="10"/>
   <c r="AI16" i="2"/>
-  <c r="AI6" i="2"/>
   <c r="AI7" i="10"/>
   <c r="AH16" i="2"/>
-  <c r="AH6" i="2"/>
   <c r="AP7" i="1"/>
   <c r="AO7" i="1"/>
   <c r="AN7" i="1"/>
   <c r="AM7" i="1"/>
   <c r="AL7" i="1"/>
   <c r="AK7" i="1"/>
   <c r="AJ7" i="1"/>
   <c r="AI7" i="1"/>
   <c r="AO26" i="2"/>
   <c r="AN26" i="2"/>
   <c r="AO25" i="2"/>
   <c r="AN25" i="2"/>
   <c r="AM25" i="2"/>
   <c r="AL25" i="2"/>
   <c r="AO24" i="2"/>
   <c r="AN24" i="2"/>
   <c r="AL24" i="2"/>
   <c r="AO23" i="2"/>
   <c r="AN23" i="2"/>
   <c r="AO22" i="2"/>
   <c r="AN22" i="2"/>
   <c r="AM22" i="2"/>
   <c r="AL22" i="2"/>
   <c r="AO21" i="2"/>
   <c r="AN21" i="2"/>
@@ -117,65 +113,68 @@
   <c r="AO17" i="2"/>
   <c r="AN17" i="2"/>
   <c r="AM17" i="2"/>
   <c r="AL17" i="2"/>
   <c r="AO15" i="2"/>
   <c r="AN15" i="2"/>
   <c r="AL15" i="2"/>
   <c r="AO14" i="2"/>
   <c r="AN14" i="2"/>
   <c r="AM14" i="2"/>
   <c r="AL14" i="2"/>
   <c r="AO13" i="2"/>
   <c r="AN13" i="2"/>
   <c r="AL13" i="2"/>
   <c r="AO12" i="2"/>
   <c r="AN12" i="2"/>
   <c r="AO11" i="2"/>
   <c r="AN11" i="2"/>
   <c r="AL11" i="2"/>
   <c r="AO10" i="2"/>
   <c r="AN10" i="2"/>
   <c r="AO9" i="2"/>
   <c r="AN9" i="2"/>
   <c r="AL9" i="2"/>
   <c r="AP7" i="3"/>
-  <c r="AO8" i="2"/>
+  <c r="AO8" i="2" s="1"/>
+  <c r="AO6" i="2" s="1"/>
   <c r="AO7" i="3"/>
-  <c r="AN8" i="2"/>
+  <c r="AN8" i="2" s="1"/>
   <c r="AN7" i="3"/>
-  <c r="AM8" i="2"/>
+  <c r="AM8" i="2" s="1"/>
   <c r="AM7" i="3"/>
-  <c r="AL8" i="2"/>
+  <c r="AL8" i="2" s="1"/>
   <c r="N7" i="20"/>
   <c r="AO7" i="2"/>
   <c r="M7" i="20"/>
   <c r="AN7" i="2"/>
+  <c r="AN6" i="2" s="1"/>
   <c r="K7" i="20"/>
-  <c r="AL7" i="2"/>
+  <c r="AL7" i="2" s="1"/>
   <c r="L7" i="20"/>
-  <c r="AM7" i="2"/>
+  <c r="AM7" i="2" s="1"/>
+  <c r="AM6" i="2" s="1"/>
   <c r="AK26" i="2"/>
   <c r="AJ26" i="2"/>
   <c r="AI26" i="2"/>
   <c r="AH26" i="2"/>
   <c r="AK25" i="2"/>
   <c r="AJ25" i="2"/>
   <c r="AI25" i="2"/>
   <c r="AH25" i="2"/>
   <c r="AK24" i="2"/>
   <c r="AJ24" i="2"/>
   <c r="AK23" i="2"/>
   <c r="AJ23" i="2"/>
   <c r="AI23" i="2"/>
   <c r="AK22" i="2"/>
   <c r="AJ22" i="2"/>
   <c r="AI22" i="2"/>
   <c r="AH22" i="2"/>
   <c r="AK21" i="2"/>
   <c r="AK20" i="2"/>
   <c r="AK19" i="2"/>
   <c r="AJ19" i="2"/>
   <c r="AK18" i="2"/>
   <c r="AJ18" i="2"/>
   <c r="AI18" i="2"/>
   <c r="AH18" i="2"/>
@@ -183,87 +182,89 @@
   <c r="AJ17" i="2"/>
   <c r="AI17" i="2"/>
   <c r="AH17" i="2"/>
   <c r="AK15" i="2"/>
   <c r="AJ15" i="2"/>
   <c r="AK14" i="2"/>
   <c r="AJ14" i="2"/>
   <c r="AI14" i="2"/>
   <c r="AH14" i="2"/>
   <c r="AK13" i="2"/>
   <c r="AJ13" i="2"/>
   <c r="AI13" i="2"/>
   <c r="AH13" i="2"/>
   <c r="AK12" i="2"/>
   <c r="AJ12" i="2"/>
   <c r="AH12" i="2"/>
   <c r="AK11" i="2"/>
   <c r="AJ11" i="2"/>
   <c r="AH11" i="2"/>
   <c r="AK10" i="2"/>
   <c r="AH10" i="2"/>
   <c r="AK9" i="2"/>
   <c r="AJ9" i="2"/>
   <c r="AL7" i="3"/>
   <c r="AK8" i="2"/>
+  <c r="AK6" i="2" s="1"/>
   <c r="AK7" i="3"/>
-  <c r="AJ8" i="2"/>
+  <c r="AJ8" i="2" s="1"/>
   <c r="AI7" i="3"/>
   <c r="AH8" i="2"/>
   <c r="G7" i="20"/>
   <c r="I7" i="20"/>
   <c r="AJ7" i="2"/>
   <c r="J7" i="20"/>
   <c r="AK7" i="2"/>
   <c r="AH7" i="2"/>
+  <c r="AH6" i="2" s="1"/>
   <c r="AI24" i="2"/>
   <c r="AH24" i="2"/>
   <c r="AH23" i="2"/>
   <c r="AJ21" i="2"/>
   <c r="AH21" i="2"/>
   <c r="AJ20" i="2"/>
   <c r="AI20" i="2"/>
   <c r="AH20" i="2"/>
   <c r="AI15" i="2"/>
   <c r="AH15" i="2"/>
   <c r="AI11" i="2"/>
   <c r="AJ10" i="2"/>
   <c r="H7" i="20"/>
   <c r="AI7" i="2"/>
   <c r="AN20" i="2"/>
   <c r="AI21" i="2"/>
   <c r="AI19" i="2"/>
   <c r="AH19" i="2"/>
   <c r="AI12" i="2"/>
   <c r="AI10" i="2"/>
   <c r="AI9" i="2"/>
   <c r="AJ7" i="3"/>
-  <c r="AI8" i="2"/>
+  <c r="AI8" i="2" s="1"/>
+  <c r="AI6" i="2" s="1"/>
   <c r="AE19" i="2"/>
   <c r="AF19" i="2"/>
   <c r="AF16" i="2"/>
-  <c r="AF6" i="2"/>
   <c r="AF15" i="2"/>
   <c r="AE15" i="2"/>
   <c r="AD15" i="2"/>
   <c r="AG14" i="2"/>
   <c r="AF14" i="2"/>
   <c r="AE14" i="2"/>
   <c r="AD14" i="2"/>
   <c r="AD12" i="2"/>
   <c r="AF12" i="2"/>
   <c r="AF11" i="2"/>
   <c r="AF10" i="2"/>
   <c r="AE10" i="2"/>
   <c r="AE9" i="2"/>
   <c r="AG9" i="2"/>
   <c r="AD9" i="2"/>
   <c r="AE7" i="3"/>
   <c r="AD8" i="2"/>
   <c r="C7" i="20"/>
   <c r="AD7" i="2"/>
   <c r="AF7" i="1"/>
   <c r="AH7" i="1"/>
   <c r="AG7" i="1"/>
   <c r="AG26" i="2"/>
   <c r="AF26" i="2"/>
   <c r="AE26" i="2"/>
@@ -275,114 +276,117 @@
   <c r="AD24" i="2"/>
   <c r="AF23" i="2"/>
   <c r="AE23" i="2"/>
   <c r="AD23" i="2"/>
   <c r="AG22" i="2"/>
   <c r="AF22" i="2"/>
   <c r="AE22" i="2"/>
   <c r="AD22" i="2"/>
   <c r="AG21" i="2"/>
   <c r="AF21" i="2"/>
   <c r="AE21" i="2"/>
   <c r="AD21" i="2"/>
   <c r="AF20" i="2"/>
   <c r="AE20" i="2"/>
   <c r="AG19" i="2"/>
   <c r="AD19" i="2"/>
   <c r="AG18" i="2"/>
   <c r="AF18" i="2"/>
   <c r="AE18" i="2"/>
   <c r="AD18" i="2"/>
   <c r="AG17" i="2"/>
   <c r="AF17" i="2"/>
   <c r="AE17" i="2"/>
   <c r="AD17" i="2"/>
   <c r="AE16" i="2"/>
-  <c r="AE6" i="2"/>
   <c r="AD16" i="2"/>
-  <c r="AD6" i="2"/>
   <c r="AF13" i="2"/>
   <c r="AE13" i="2"/>
   <c r="AD13" i="2"/>
+  <c r="AD6" i="2" s="1"/>
   <c r="AG12" i="2"/>
   <c r="AE11" i="2"/>
   <c r="AD11" i="2"/>
   <c r="AF9" i="2"/>
   <c r="AG7" i="3"/>
-  <c r="AF8" i="2"/>
+  <c r="AF8" i="2" s="1"/>
   <c r="AF7" i="3"/>
-  <c r="AE8" i="2"/>
+  <c r="AE8" i="2" s="1"/>
+  <c r="AE6" i="2" s="1"/>
   <c r="E7" i="20"/>
-  <c r="AF7" i="2"/>
+  <c r="AF7" i="2" s="1"/>
+  <c r="AF6" i="2" s="1"/>
   <c r="D7" i="20"/>
   <c r="AE7" i="2"/>
   <c r="AG13" i="2"/>
   <c r="AE12" i="2"/>
   <c r="AG11" i="2"/>
   <c r="AD10" i="2"/>
   <c r="AH7" i="3"/>
-  <c r="AG8" i="2"/>
+  <c r="AG8" i="2" s="1"/>
+  <c r="AG6" i="2" s="1"/>
   <c r="F7" i="20"/>
   <c r="AG7" i="2"/>
   <c r="AD25" i="2"/>
   <c r="AG25" i="2"/>
   <c r="AG24" i="2"/>
   <c r="AG23" i="2"/>
   <c r="AD20" i="2"/>
   <c r="AG20" i="2"/>
   <c r="AG16" i="2"/>
-  <c r="AG6" i="2"/>
   <c r="AG15" i="2"/>
   <c r="AE7" i="1"/>
   <c r="AG10" i="2"/>
   <c r="AM23" i="2"/>
   <c r="AM11" i="2"/>
   <c r="AM19" i="2"/>
   <c r="AM15" i="2"/>
   <c r="AM26" i="2"/>
   <c r="AM10" i="2"/>
   <c r="AM21" i="2"/>
   <c r="AM13" i="2"/>
   <c r="AM9" i="2"/>
   <c r="AM24" i="2"/>
   <c r="AM20" i="2"/>
   <c r="AM12" i="2"/>
   <c r="AL19" i="2"/>
   <c r="AL20" i="2"/>
   <c r="AL21" i="2"/>
   <c r="AL10" i="2"/>
   <c r="AL26" i="2"/>
   <c r="AL23" i="2"/>
   <c r="AL12" i="2"/>
   <c r="AJ12" i="20"/>
   <c r="AH9" i="2"/>
   <c r="AY7" i="10"/>
+  <c r="AL6" i="2" l="1"/>
+  <c r="AJ6" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2626" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2645" uniqueCount="220">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0601</t>
   </si>
   <si>
     <t>Луковицы, клубни, клубневидные корни, клубнелуковицы, корневища, включая разветвленные, находящиеся в состоянии вегетативного покоя, вегетации, или цветения; растения и корни цикория, кроме корней товарной позиции 1212</t>
   </si>
   <si>
     <t>0602</t>
   </si>
   <si>
     <t>Прочие живые растения (включая их корни), черенки и отводки; мицелий гриба</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
@@ -870,67 +874,193 @@
     <t>Акмолинская</t>
   </si>
   <si>
     <t>январь-март 2022 года*</t>
   </si>
   <si>
     <t>январь-март 2023 года*</t>
   </si>
   <si>
     <t xml:space="preserve">
    *Предварительные данные.</t>
   </si>
   <si>
     <t>Костанайская область</t>
   </si>
   <si>
     <t xml:space="preserve">   *Предварительные данные.</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
-    <t xml:space="preserve"> 2025*</t>
+    <t>Условные обозначения:</t>
   </si>
   <si>
-    <t>январь-май 2025 года*</t>
+    <t>«-» явление отсутствует</t>
   </si>
   <si>
-    <t>январь-май 2026 года*</t>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>январь-июль 2025 года</t>
+  </si>
+  <si>
+    <t>январь-июль 2026 года*</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Экспорт и импорт товаров продукции животноводства</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>тыс. долларов США, тонн</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2015 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза Утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Форма 1-ТС «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» (месячная)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Демиденко Ирина</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 714 2 536363</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>i.demidenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/kostanay/dynamic-tables/1450/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972493?keyword=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="196" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="32">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -1024,60 +1154,139 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -1142,288 +1351,395 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="119">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="196" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="196" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="196" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="196" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="196" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="196" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="196" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="21" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1684,378 +2000,386 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AR75"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="AC7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AM12" sqref="AM12"/>
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomRight" activeCell="AM7" sqref="AM7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="1" customWidth="1"/>
     <col min="3" max="14" width="12.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="14.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="11.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="15.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="11.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="15.140625" style="1" customWidth="1"/>
     <col min="29" max="29" width="11.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="15.140625" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="15.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="11.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="15.140625" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="15.140625" style="1" customWidth="1"/>
     <col min="37" max="37" width="11.85546875" style="1" customWidth="1"/>
     <col min="38" max="38" width="15.140625" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="15.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="11.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="15.140625" style="1" customWidth="1"/>
     <col min="43" max="43" width="8.85546875" style="1"/>
     <col min="44" max="44" width="11.42578125" style="1" customWidth="1"/>
     <col min="45" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="75" t="s">
+    <row r="1" spans="1:44" ht="27" customHeight="1">
+      <c r="A1" s="100" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="75"/>
-[...39 lines deleted...]
-      <c r="AP1" s="75"/>
+      <c r="B1" s="100"/>
+      <c r="C1" s="100"/>
+      <c r="D1" s="100"/>
+      <c r="E1" s="100"/>
+      <c r="F1" s="100"/>
+      <c r="G1" s="100"/>
+      <c r="H1" s="100"/>
+      <c r="I1" s="100"/>
+      <c r="J1" s="100"/>
+      <c r="K1" s="100"/>
+      <c r="L1" s="100"/>
+      <c r="M1" s="100"/>
+      <c r="N1" s="100"/>
+      <c r="O1" s="100"/>
+      <c r="P1" s="100"/>
+      <c r="Q1" s="100"/>
+      <c r="R1" s="100"/>
+      <c r="S1" s="100"/>
+      <c r="T1" s="100"/>
+      <c r="U1" s="100"/>
+      <c r="V1" s="100"/>
+      <c r="W1" s="100"/>
+      <c r="X1" s="100"/>
+      <c r="Y1" s="100"/>
+      <c r="Z1" s="100"/>
+      <c r="AA1" s="100"/>
+      <c r="AB1" s="100"/>
+      <c r="AC1" s="100"/>
+      <c r="AD1" s="100"/>
+      <c r="AE1" s="100"/>
+      <c r="AF1" s="100"/>
+      <c r="AG1" s="100"/>
+      <c r="AH1" s="100"/>
+      <c r="AI1" s="100"/>
+      <c r="AJ1" s="100"/>
+      <c r="AK1" s="100"/>
+      <c r="AL1" s="100"/>
+      <c r="AM1" s="100"/>
+      <c r="AN1" s="100"/>
+      <c r="AO1" s="100"/>
+      <c r="AP1" s="100"/>
     </row>
-    <row r="2" spans="1:44" ht="31.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="75" t="s">
+    <row r="2" spans="1:44" ht="31.15" customHeight="1">
+      <c r="A2" s="100" t="s">
         <v>158</v>
       </c>
-      <c r="B2" s="75"/>
-[...39 lines deleted...]
-      <c r="AP2" s="75"/>
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100"/>
+      <c r="U2" s="100"/>
+      <c r="V2" s="100"/>
+      <c r="W2" s="100"/>
+      <c r="X2" s="100"/>
+      <c r="Y2" s="100"/>
+      <c r="Z2" s="100"/>
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
+      <c r="AD2" s="100"/>
+      <c r="AE2" s="100"/>
+      <c r="AF2" s="100"/>
+      <c r="AG2" s="100"/>
+      <c r="AH2" s="100"/>
+      <c r="AI2" s="100"/>
+      <c r="AJ2" s="100"/>
+      <c r="AK2" s="100"/>
+      <c r="AL2" s="100"/>
+      <c r="AM2" s="100"/>
+      <c r="AN2" s="100"/>
+      <c r="AO2" s="100"/>
+      <c r="AP2" s="100"/>
     </row>
-    <row r="3" spans="1:44" ht="12" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:44" ht="12">
       <c r="A3" s="21"/>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="20"/>
       <c r="N3" s="20"/>
       <c r="O3" s="20"/>
       <c r="P3" s="20"/>
       <c r="Q3" s="20"/>
       <c r="R3" s="20"/>
       <c r="S3" s="20"/>
       <c r="T3" s="20"/>
       <c r="U3" s="20"/>
       <c r="V3" s="20"/>
       <c r="W3" s="20"/>
       <c r="X3" s="20"/>
       <c r="Y3" s="20"/>
       <c r="Z3" s="20"/>
     </row>
-    <row r="4" spans="1:44" s="2" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="70" t="s">
+    <row r="4" spans="1:44" s="2" customFormat="1" ht="24" customHeight="1">
+      <c r="A4" s="96" t="s">
         <v>159</v>
       </c>
-      <c r="B4" s="74" t="s">
+      <c r="B4" s="99" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="73">
+      <c r="C4" s="95">
         <v>2015</v>
       </c>
-      <c r="D4" s="73"/>
-[...2 lines deleted...]
-      <c r="G4" s="73">
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95">
         <v>2016</v>
       </c>
-      <c r="H4" s="73"/>
-[...2 lines deleted...]
-      <c r="K4" s="73">
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="95">
         <v>2017</v>
       </c>
-      <c r="L4" s="73"/>
-[...2 lines deleted...]
-      <c r="O4" s="73">
+      <c r="L4" s="95"/>
+      <c r="M4" s="95"/>
+      <c r="N4" s="95"/>
+      <c r="O4" s="95">
         <v>2018</v>
       </c>
-      <c r="P4" s="73"/>
-[...2 lines deleted...]
-      <c r="S4" s="73">
+      <c r="P4" s="95"/>
+      <c r="Q4" s="95"/>
+      <c r="R4" s="95"/>
+      <c r="S4" s="95">
         <v>2019</v>
       </c>
-      <c r="T4" s="73"/>
-[...2 lines deleted...]
-      <c r="W4" s="73">
+      <c r="T4" s="95"/>
+      <c r="U4" s="95"/>
+      <c r="V4" s="95"/>
+      <c r="W4" s="95">
         <v>2020</v>
       </c>
-      <c r="X4" s="73"/>
-[...2 lines deleted...]
-      <c r="AA4" s="73">
+      <c r="X4" s="95"/>
+      <c r="Y4" s="95"/>
+      <c r="Z4" s="95"/>
+      <c r="AA4" s="95">
         <v>2021</v>
       </c>
-      <c r="AB4" s="73"/>
-[...2 lines deleted...]
-      <c r="AE4" s="76" t="s">
+      <c r="AB4" s="95"/>
+      <c r="AC4" s="95"/>
+      <c r="AD4" s="95"/>
+      <c r="AE4" s="101" t="s">
         <v>156</v>
       </c>
-      <c r="AF4" s="77"/>
-[...2 lines deleted...]
-      <c r="AI4" s="76" t="s">
+      <c r="AF4" s="102"/>
+      <c r="AG4" s="102"/>
+      <c r="AH4" s="103"/>
+      <c r="AI4" s="101" t="s">
         <v>168</v>
       </c>
-      <c r="AJ4" s="77"/>
-[...2 lines deleted...]
-      <c r="AM4" s="76" t="s">
+      <c r="AJ4" s="102"/>
+      <c r="AK4" s="102"/>
+      <c r="AL4" s="103"/>
+      <c r="AM4" s="101" t="s">
         <v>169</v>
       </c>
-      <c r="AN4" s="77"/>
-[...1 lines deleted...]
-      <c r="AP4" s="78"/>
+      <c r="AN4" s="102"/>
+      <c r="AO4" s="102"/>
+      <c r="AP4" s="103"/>
     </row>
-    <row r="5" spans="1:44" s="3" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E5" s="73" t="s">
+    <row r="5" spans="1:44" s="3" customFormat="1" ht="13.15" customHeight="1">
+      <c r="A5" s="97"/>
+      <c r="B5" s="99"/>
+      <c r="C5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="95"/>
+      <c r="E5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="73"/>
-[...4 lines deleted...]
-      <c r="I5" s="73" t="s">
+      <c r="F5" s="95"/>
+      <c r="G5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="95"/>
+      <c r="I5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="73"/>
-[...4 lines deleted...]
-      <c r="M5" s="73" t="s">
+      <c r="J5" s="95"/>
+      <c r="K5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="95"/>
+      <c r="M5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="73"/>
-[...4 lines deleted...]
-      <c r="Q5" s="73" t="s">
+      <c r="N5" s="95"/>
+      <c r="O5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="95"/>
+      <c r="Q5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="73"/>
-[...4 lines deleted...]
-      <c r="U5" s="73" t="s">
+      <c r="R5" s="95"/>
+      <c r="S5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="95"/>
+      <c r="U5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="73"/>
-[...4 lines deleted...]
-      <c r="Y5" s="73" t="s">
+      <c r="V5" s="95"/>
+      <c r="W5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="95"/>
+      <c r="Y5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="73"/>
-[...4 lines deleted...]
-      <c r="AC5" s="73" t="s">
+      <c r="Z5" s="95"/>
+      <c r="AA5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="95"/>
+      <c r="AC5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="73"/>
-[...4 lines deleted...]
-      <c r="AG5" s="73" t="s">
+      <c r="AD5" s="95"/>
+      <c r="AE5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="95"/>
+      <c r="AG5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="73"/>
-[...4 lines deleted...]
-      <c r="AK5" s="73" t="s">
+      <c r="AH5" s="95"/>
+      <c r="AI5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="95"/>
+      <c r="AK5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="73"/>
-[...4 lines deleted...]
-      <c r="AO5" s="73" t="s">
+      <c r="AL5" s="95"/>
+      <c r="AM5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="95"/>
+      <c r="AO5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="73"/>
+      <c r="AP5" s="95"/>
     </row>
-    <row r="6" spans="1:44" s="2" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="74"/>
+    <row r="6" spans="1:44" s="2" customFormat="1" ht="48" customHeight="1">
+      <c r="A6" s="98"/>
+      <c r="B6" s="99"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="K6" s="10" t="s">
@@ -2133,51 +2457,51 @@
       <c r="AI6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="AJ6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="AK6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="AL6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="AM6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="AN6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="AO6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="AP6" s="10" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="7" spans="1:44" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:44" s="31" customFormat="1" ht="12.75">
       <c r="A7" s="12"/>
       <c r="B7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="11">
         <v>5133065.4145900011</v>
       </c>
       <c r="D7" s="11">
         <v>1102715.6438899999</v>
       </c>
       <c r="E7" s="11">
         <v>1461303.704399999</v>
       </c>
       <c r="F7" s="11">
         <v>882298.37068999989</v>
       </c>
       <c r="G7" s="11">
         <v>6258069.6936700018</v>
       </c>
       <c r="H7" s="11">
         <v>1106794.5600300005</v>
       </c>
       <c r="I7" s="11">
         <v>1114184.4443799995</v>
       </c>
@@ -2273,51 +2597,51 @@
         <v>1116661.5390999997</v>
       </c>
       <c r="AL7" s="32">
         <f t="shared" si="0"/>
         <v>414281.33985999989</v>
       </c>
       <c r="AM7" s="32">
         <f>SUM(AM8:AM72)</f>
         <v>2748218.6766000008</v>
       </c>
       <c r="AN7" s="32">
         <f>SUM(AN8:AN72)</f>
         <v>823267.20707</v>
       </c>
       <c r="AO7" s="32">
         <f>SUM(AO8:AO72)</f>
         <v>1064978.8948500005</v>
       </c>
       <c r="AP7" s="32">
         <f>SUM(AP8:AP72)</f>
         <v>425606.59008000005</v>
       </c>
       <c r="AQ7" s="32"/>
       <c r="AR7" s="32"/>
     </row>
-    <row r="8" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:44" customFormat="1" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="19">
         <v>5.3224</v>
       </c>
       <c r="D8" s="19">
         <v>36.220460000000003</v>
       </c>
       <c r="E8" s="19">
         <v>530.54223000000002</v>
       </c>
       <c r="F8" s="19">
         <v>1894.1586199999999</v>
       </c>
       <c r="G8" s="19">
         <v>12</v>
       </c>
       <c r="H8" s="19">
         <v>21.856000000000002</v>
       </c>
       <c r="I8" s="19">
@@ -2403,51 +2727,51 @@
       </c>
       <c r="AJ8" s="27">
         <v>3.5512700000000001</v>
       </c>
       <c r="AK8" s="27">
         <v>167.80418</v>
       </c>
       <c r="AL8" s="27">
         <v>1058.12859</v>
       </c>
       <c r="AM8" s="27">
         <v>86.461330000000004</v>
       </c>
       <c r="AN8" s="27">
         <v>527.79076999999995</v>
       </c>
       <c r="AO8" s="27">
         <v>275.69866000000002</v>
       </c>
       <c r="AP8" s="27">
         <v>1621.6077600000001</v>
       </c>
       <c r="AQ8" s="33"/>
       <c r="AR8" s="1"/>
     </row>
-    <row r="9" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:44" customFormat="1" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="19">
         <v>71.493200000000002</v>
       </c>
       <c r="D9" s="19">
         <v>76.128799999999998</v>
       </c>
       <c r="E9" s="19">
         <v>7152.6368599999996</v>
       </c>
       <c r="F9" s="19">
         <v>18932.234799999998</v>
       </c>
       <c r="G9" s="19">
         <v>266.87799999999999</v>
       </c>
       <c r="H9" s="19">
         <v>437.51184000000001</v>
       </c>
       <c r="I9" s="19">
@@ -2532,51 +2856,51 @@
         <v>48.655459999999998</v>
       </c>
       <c r="AJ9" s="27">
         <v>48.061810000000001</v>
       </c>
       <c r="AK9" s="27">
         <v>1865.3178700000001</v>
       </c>
       <c r="AL9" s="27">
         <v>4408.1400100000001</v>
       </c>
       <c r="AM9" s="27">
         <v>156.00176999999999</v>
       </c>
       <c r="AN9" s="27">
         <v>883.36167999999998</v>
       </c>
       <c r="AO9" s="27">
         <v>2866.2486399999998</v>
       </c>
       <c r="AP9" s="27">
         <v>6197.3809000000001</v>
       </c>
       <c r="AR9" s="1"/>
     </row>
-    <row r="10" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:44" customFormat="1" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="19">
         <v>250.25579999999999</v>
       </c>
       <c r="D10" s="19">
         <v>1009.4423</v>
       </c>
       <c r="E10" s="19">
         <v>3648.6344399999998</v>
       </c>
       <c r="F10" s="19">
         <v>25453.363819999999</v>
       </c>
       <c r="G10" s="19">
         <v>1039.8062600000001</v>
       </c>
       <c r="H10" s="19">
         <v>5491.2532700000002</v>
       </c>
       <c r="I10" s="19">
@@ -2662,51 +2986,51 @@
       </c>
       <c r="AJ10" s="27">
         <v>1166.5060100000001</v>
       </c>
       <c r="AK10" s="27">
         <v>1757.2954400000001</v>
       </c>
       <c r="AL10" s="27">
         <v>13473.85122</v>
       </c>
       <c r="AM10" s="27">
         <v>110.94121</v>
       </c>
       <c r="AN10" s="27">
         <v>385.97503</v>
       </c>
       <c r="AO10" s="27">
         <v>1980.9539</v>
       </c>
       <c r="AP10" s="27">
         <v>14358.48684</v>
       </c>
       <c r="AQ10" s="40"/>
       <c r="AR10" s="1"/>
     </row>
-    <row r="11" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:44" customFormat="1" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="19">
         <v>13.175700000000001</v>
       </c>
       <c r="D11" s="19">
         <v>26.27684</v>
       </c>
       <c r="E11" s="19">
         <v>754.73630000000003</v>
       </c>
       <c r="F11" s="19">
         <v>1609.11294</v>
       </c>
       <c r="G11" s="19">
         <v>75.180599999999998</v>
       </c>
       <c r="H11" s="19">
         <v>524.15150000000006</v>
       </c>
       <c r="I11" s="19">
@@ -2792,51 +3116,51 @@
       </c>
       <c r="AJ11" s="27">
         <v>0</v>
       </c>
       <c r="AK11" s="27">
         <v>40.881059999999998</v>
       </c>
       <c r="AL11" s="27">
         <v>298.91118999999998</v>
       </c>
       <c r="AM11" s="27">
         <v>10.41079</v>
       </c>
       <c r="AN11" s="27">
         <v>72.378420000000006</v>
       </c>
       <c r="AO11" s="27">
         <v>98.796400000000006</v>
       </c>
       <c r="AP11" s="27">
         <v>549.35727999999995</v>
       </c>
       <c r="AQ11" s="33"/>
       <c r="AR11" s="1"/>
     </row>
-    <row r="12" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:44" customFormat="1" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="19">
         <v>3318.87</v>
       </c>
       <c r="D12" s="19">
         <v>261.70528999999999</v>
       </c>
       <c r="E12" s="19">
         <v>79120.574600000007</v>
       </c>
       <c r="F12" s="19">
         <v>15643.1152</v>
       </c>
       <c r="G12" s="19">
         <v>52276.214500000002</v>
       </c>
       <c r="H12" s="19">
         <v>6065.98272</v>
       </c>
       <c r="I12" s="19">
@@ -2921,51 +3245,51 @@
         <v>5725.4859999999999</v>
       </c>
       <c r="AJ12" s="27">
         <v>647.23260000000005</v>
       </c>
       <c r="AK12" s="27">
         <v>8562.7883000000002</v>
       </c>
       <c r="AL12" s="27">
         <v>1683.63258</v>
       </c>
       <c r="AM12" s="27">
         <v>83743.328599999993</v>
       </c>
       <c r="AN12" s="27">
         <v>6498.8727099999996</v>
       </c>
       <c r="AO12" s="27">
         <v>3635.2671999999998</v>
       </c>
       <c r="AP12" s="27">
         <v>1553.0485799999999</v>
       </c>
       <c r="AR12" s="1"/>
     </row>
-    <row r="13" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:44" customFormat="1" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="19">
         <v>2650.1110800000001</v>
       </c>
       <c r="D13" s="19">
         <v>834.51657999999998</v>
       </c>
       <c r="E13" s="19">
         <v>66394.714510000005</v>
       </c>
       <c r="F13" s="19">
         <v>70074.247109999997</v>
       </c>
       <c r="G13" s="19">
         <v>2899.51928</v>
       </c>
       <c r="H13" s="19">
         <v>2362.3156600000002</v>
       </c>
       <c r="I13" s="19">
@@ -3050,51 +3374,51 @@
         <v>3736.1692600000001</v>
       </c>
       <c r="AJ13" s="27">
         <v>3663.62</v>
       </c>
       <c r="AK13" s="27">
         <v>24496.312620000001</v>
       </c>
       <c r="AL13" s="27">
         <v>19031.669239999999</v>
       </c>
       <c r="AM13" s="27">
         <v>2877.9597100000001</v>
       </c>
       <c r="AN13" s="27">
         <v>5389.8871300000001</v>
       </c>
       <c r="AO13" s="27">
         <v>15116.423559999999</v>
       </c>
       <c r="AP13" s="27">
         <v>15912.60586</v>
       </c>
       <c r="AR13" s="1"/>
     </row>
-    <row r="14" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:44" customFormat="1" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="19">
         <v>44398.744550000003</v>
       </c>
       <c r="D14" s="19">
         <v>5972.1124900000004</v>
       </c>
       <c r="E14" s="19">
         <v>164563.26104000001</v>
       </c>
       <c r="F14" s="19">
         <v>34783.608639999999</v>
       </c>
       <c r="G14" s="19">
         <v>45607.837090000001</v>
       </c>
       <c r="H14" s="19">
         <v>4606.9646599999996</v>
       </c>
       <c r="I14" s="19">
@@ -3179,51 +3503,51 @@
         <v>14875.613160000001</v>
       </c>
       <c r="AJ14" s="27">
         <v>2529.0822499999999</v>
       </c>
       <c r="AK14" s="27">
         <v>4011.6733599999998</v>
       </c>
       <c r="AL14" s="27">
         <v>3325.7685700000002</v>
       </c>
       <c r="AM14" s="27">
         <v>55591.567949999997</v>
       </c>
       <c r="AN14" s="27">
         <v>4024.8217199999999</v>
       </c>
       <c r="AO14" s="27">
         <v>2099.21387</v>
       </c>
       <c r="AP14" s="27">
         <v>2064.1358599999999</v>
       </c>
       <c r="AR14" s="1"/>
     </row>
-    <row r="15" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:44" customFormat="1" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="19">
         <v>2186.3360499999999</v>
       </c>
       <c r="D15" s="19">
         <v>290.56157999999999</v>
       </c>
       <c r="E15" s="19">
         <v>69894.539910000007</v>
       </c>
       <c r="F15" s="19">
         <v>14384.736929999999</v>
       </c>
       <c r="G15" s="19">
         <v>3804.8343300000001</v>
       </c>
       <c r="H15" s="19">
         <v>712.24426000000005</v>
       </c>
       <c r="I15" s="19">
@@ -3308,51 +3632,51 @@
         <v>1730.3688299999999</v>
       </c>
       <c r="AJ15" s="27">
         <v>692.83900000000006</v>
       </c>
       <c r="AK15" s="27">
         <v>64188.697489999999</v>
       </c>
       <c r="AL15" s="27">
         <v>10796.12292</v>
       </c>
       <c r="AM15" s="27">
         <v>618.279</v>
       </c>
       <c r="AN15" s="27">
         <v>84.730429999999998</v>
       </c>
       <c r="AO15" s="27">
         <v>18105.7883</v>
       </c>
       <c r="AP15" s="27">
         <v>3479.0274100000001</v>
       </c>
       <c r="AR15" s="1"/>
     </row>
-    <row r="16" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:44" customFormat="1" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="19">
         <v>3.9E-2</v>
       </c>
       <c r="D16" s="19">
         <v>3.8000000000000002E-4</v>
       </c>
       <c r="E16" s="19">
         <v>595.41196000000002</v>
       </c>
       <c r="F16" s="19">
         <v>1108.6394299999999</v>
       </c>
       <c r="G16" s="19">
         <v>2.0960000000000001</v>
       </c>
       <c r="H16" s="19">
         <v>0.83109999999999995</v>
       </c>
       <c r="I16" s="19">
@@ -3437,51 +3761,51 @@
         <v>6.44</v>
       </c>
       <c r="AJ16" s="27">
         <v>22.03978</v>
       </c>
       <c r="AK16" s="27">
         <v>1041.0241699999999</v>
       </c>
       <c r="AL16" s="27">
         <v>913.40706</v>
       </c>
       <c r="AM16" s="27">
         <v>28.923999999999999</v>
       </c>
       <c r="AN16" s="27">
         <v>36.818199999999997</v>
       </c>
       <c r="AO16" s="27">
         <v>1688.0662199999999</v>
       </c>
       <c r="AP16" s="27">
         <v>1453.8760600000001</v>
       </c>
       <c r="AR16" s="1"/>
     </row>
-    <row r="17" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:44" customFormat="1" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="19">
         <v>2239.6369</v>
       </c>
       <c r="D17" s="19">
         <v>263.39931000000001</v>
       </c>
       <c r="E17" s="19">
         <v>82073.050510000001</v>
       </c>
       <c r="F17" s="19">
         <v>13385.781569999999</v>
       </c>
       <c r="G17" s="19">
         <v>2208.8179500000001</v>
       </c>
       <c r="H17" s="19">
         <v>552.57719999999995</v>
       </c>
       <c r="I17" s="19">
@@ -3566,51 +3890,51 @@
         <v>884.33975999999996</v>
       </c>
       <c r="AJ17" s="27">
         <v>371.52492000000001</v>
       </c>
       <c r="AK17" s="27">
         <v>15518.54358</v>
       </c>
       <c r="AL17" s="27">
         <v>2978.8988899999999</v>
       </c>
       <c r="AM17" s="27">
         <v>1405.3389999999999</v>
       </c>
       <c r="AN17" s="27">
         <v>398.98998999999998</v>
       </c>
       <c r="AO17" s="27">
         <v>11399.511490000001</v>
       </c>
       <c r="AP17" s="27">
         <v>2088.9665399999999</v>
       </c>
       <c r="AR17" s="1"/>
     </row>
-    <row r="18" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:44" customFormat="1" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="19">
         <v>1013.1055</v>
       </c>
       <c r="D18" s="19">
         <v>713.77926000000002</v>
       </c>
       <c r="E18" s="19">
         <v>10486.85989</v>
       </c>
       <c r="F18" s="19">
         <v>13368.877109999999</v>
       </c>
       <c r="G18" s="19">
         <v>2553.4606800000001</v>
       </c>
       <c r="H18" s="19">
         <v>2322.2276099999999</v>
       </c>
       <c r="I18" s="19">
@@ -3695,51 +4019,51 @@
         <v>1621.8411000000001</v>
       </c>
       <c r="AJ18" s="27">
         <v>882.14561000000003</v>
       </c>
       <c r="AK18" s="27">
         <v>6596.7326999999996</v>
       </c>
       <c r="AL18" s="27">
         <v>5316.7955499999998</v>
       </c>
       <c r="AM18" s="27">
         <v>918.35119999999995</v>
       </c>
       <c r="AN18" s="27">
         <v>2014.6795999999999</v>
       </c>
       <c r="AO18" s="27">
         <v>5018.1847500000003</v>
       </c>
       <c r="AP18" s="27">
         <v>4955.1824900000001</v>
       </c>
       <c r="AR18" s="1"/>
     </row>
-    <row r="19" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:44" customFormat="1" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="19">
         <v>5846.9215999999997</v>
       </c>
       <c r="D19" s="19">
         <v>535.27250000000004</v>
       </c>
       <c r="E19" s="19">
         <v>614.96623999999997</v>
       </c>
       <c r="F19" s="19">
         <v>326.99984000000001</v>
       </c>
       <c r="G19" s="19">
         <v>1085.307</v>
       </c>
       <c r="H19" s="19">
         <v>210.88557</v>
       </c>
       <c r="I19" s="19">
@@ -3824,51 +4148,51 @@
         <v>3.6</v>
       </c>
       <c r="AJ19" s="27">
         <v>2.0310000000000001</v>
       </c>
       <c r="AK19" s="27">
         <v>284.40965999999997</v>
       </c>
       <c r="AL19" s="27">
         <v>67.587710000000001</v>
       </c>
       <c r="AM19" s="27">
         <v>276.35000000000002</v>
       </c>
       <c r="AN19" s="27">
         <v>138.82166000000001</v>
       </c>
       <c r="AO19" s="27">
         <v>1176.1269</v>
       </c>
       <c r="AP19" s="27">
         <v>312.14899000000003</v>
       </c>
       <c r="AR19" s="1"/>
     </row>
-    <row r="20" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:44" customFormat="1" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="19">
         <v>1680.99641</v>
       </c>
       <c r="D20" s="19">
         <v>642.33991000000003</v>
       </c>
       <c r="E20" s="19">
         <v>44744.586080000001</v>
       </c>
       <c r="F20" s="19">
         <v>44034.905930000001</v>
       </c>
       <c r="G20" s="19">
         <v>1197.3334500000001</v>
       </c>
       <c r="H20" s="19">
         <v>539.32447000000002</v>
       </c>
       <c r="I20" s="19">
@@ -3953,51 +4277,51 @@
         <v>525.471</v>
       </c>
       <c r="AJ20" s="27">
         <v>154.84226000000001</v>
       </c>
       <c r="AK20" s="27">
         <v>24457.545249999999</v>
       </c>
       <c r="AL20" s="27">
         <v>18887.9984</v>
       </c>
       <c r="AM20" s="27">
         <v>696.84900000000005</v>
       </c>
       <c r="AN20" s="27">
         <v>141.87925000000001</v>
       </c>
       <c r="AO20" s="27">
         <v>14191.950500000001</v>
       </c>
       <c r="AP20" s="27">
         <v>11997.623320000001</v>
       </c>
       <c r="AR20" s="1"/>
     </row>
-    <row r="21" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:44" customFormat="1" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="19">
         <v>0.21</v>
       </c>
       <c r="D21" s="19">
         <v>0.24015</v>
       </c>
       <c r="E21" s="19">
         <v>2834.0004800000002</v>
       </c>
       <c r="F21" s="19">
         <v>3156.1199200000001</v>
       </c>
       <c r="G21" s="19">
         <v>158.45699999999999</v>
       </c>
       <c r="H21" s="19">
         <v>28.053339999999999</v>
       </c>
       <c r="I21" s="19">
@@ -4082,51 +4406,51 @@
         <v>12.728999999999999</v>
       </c>
       <c r="AJ21" s="27">
         <v>18.823</v>
       </c>
       <c r="AK21" s="27">
         <v>998.12138000000004</v>
       </c>
       <c r="AL21" s="27">
         <v>1066.6078399999999</v>
       </c>
       <c r="AM21" s="27">
         <v>22.76</v>
       </c>
       <c r="AN21" s="27">
         <v>51.669420000000002</v>
       </c>
       <c r="AO21" s="27">
         <v>1533.93634</v>
       </c>
       <c r="AP21" s="27">
         <v>1324.0195799999999</v>
       </c>
       <c r="AR21" s="1"/>
     </row>
-    <row r="22" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:44" customFormat="1" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="19">
         <v>23430.743999999999</v>
       </c>
       <c r="D22" s="19">
         <v>9686.3018400000001</v>
       </c>
       <c r="E22" s="19">
         <v>13306.33143</v>
       </c>
       <c r="F22" s="19">
         <v>9544.6714800000009</v>
       </c>
       <c r="G22" s="19">
         <v>76216.231799999994</v>
       </c>
       <c r="H22" s="19">
         <v>40029.999580000003</v>
       </c>
       <c r="I22" s="19">
@@ -4211,51 +4535,51 @@
         <v>28269.516309999999</v>
       </c>
       <c r="AJ22" s="27">
         <v>16709.847040000001</v>
       </c>
       <c r="AK22" s="27">
         <v>18942.175800000001</v>
       </c>
       <c r="AL22" s="27">
         <v>7300.1853600000004</v>
       </c>
       <c r="AM22" s="27">
         <v>59672.837</v>
       </c>
       <c r="AN22" s="27">
         <v>31987.333780000001</v>
       </c>
       <c r="AO22" s="27">
         <v>18626.63265</v>
       </c>
       <c r="AP22" s="27">
         <v>6174.7732999999998</v>
       </c>
       <c r="AR22" s="1"/>
     </row>
-    <row r="23" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:44" customFormat="1" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="19">
         <v>18.5</v>
       </c>
       <c r="D23" s="19">
         <v>4.0212000000000003</v>
       </c>
       <c r="E23" s="19">
         <v>1.5471999999999999</v>
       </c>
       <c r="F23" s="19">
         <v>4.8555900000000003</v>
       </c>
       <c r="G23" s="19">
         <v>0</v>
       </c>
       <c r="H23" s="19">
         <v>0</v>
       </c>
       <c r="I23" s="19">
@@ -4340,51 +4664,51 @@
         <v>0</v>
       </c>
       <c r="AJ23" s="27">
         <v>0</v>
       </c>
       <c r="AK23" s="27">
         <v>20.606909999999999</v>
       </c>
       <c r="AL23" s="27">
         <v>32.795180000000002</v>
       </c>
       <c r="AM23" s="27">
         <v>2.65</v>
       </c>
       <c r="AN23" s="27">
         <v>1.06</v>
       </c>
       <c r="AO23" s="27">
         <v>23.47223</v>
       </c>
       <c r="AP23" s="27">
         <v>40.903979999999997</v>
       </c>
       <c r="AR23" s="1"/>
     </row>
-    <row r="24" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:44" customFormat="1" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="19">
         <v>135.85300000000001</v>
       </c>
       <c r="D24" s="19">
         <v>100.69983000000001</v>
       </c>
       <c r="E24" s="19">
         <v>1941.4881600000001</v>
       </c>
       <c r="F24" s="19">
         <v>5529.1334699999998</v>
       </c>
       <c r="G24" s="19">
         <v>252.89500000000001</v>
       </c>
       <c r="H24" s="19">
         <v>206.34100000000001</v>
       </c>
       <c r="I24" s="19">
@@ -4469,51 +4793,51 @@
         <v>0.39750000000000002</v>
       </c>
       <c r="AJ24" s="27">
         <v>1.32</v>
       </c>
       <c r="AK24" s="27">
         <v>339.95704000000001</v>
       </c>
       <c r="AL24" s="27">
         <v>628.22056999999995</v>
       </c>
       <c r="AM24" s="27">
         <v>166.70599999999999</v>
       </c>
       <c r="AN24" s="27">
         <v>254.36080000000001</v>
       </c>
       <c r="AO24" s="27">
         <v>861.82734000000005</v>
       </c>
       <c r="AP24" s="27">
         <v>1509.7035000000001</v>
       </c>
       <c r="AR24" s="1"/>
     </row>
-    <row r="25" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:44" customFormat="1" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="19">
         <v>14271.417799999999</v>
       </c>
       <c r="D25" s="19">
         <v>5025.5972899999997</v>
       </c>
       <c r="E25" s="19">
         <v>22147.464019999999</v>
       </c>
       <c r="F25" s="19">
         <v>23718.515299999999</v>
       </c>
       <c r="G25" s="19">
         <v>1195.768</v>
       </c>
       <c r="H25" s="19">
         <v>1154.73215</v>
       </c>
       <c r="I25" s="19">
@@ -4598,51 +4922,51 @@
         <v>563.88340000000005</v>
       </c>
       <c r="AJ25" s="27">
         <v>408.43678</v>
       </c>
       <c r="AK25" s="27">
         <v>12278.9146</v>
       </c>
       <c r="AL25" s="27">
         <v>14578.970590000001</v>
       </c>
       <c r="AM25" s="27">
         <v>987.10500000000002</v>
       </c>
       <c r="AN25" s="27">
         <v>321.84719000000001</v>
       </c>
       <c r="AO25" s="27">
         <v>9107.6930900000007</v>
       </c>
       <c r="AP25" s="27">
         <v>11536.46437</v>
       </c>
       <c r="AR25" s="1"/>
     </row>
-    <row r="26" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:44" customFormat="1" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="19">
         <v>42.497999999999998</v>
       </c>
       <c r="D26" s="19">
         <v>29.74973</v>
       </c>
       <c r="E26" s="19">
         <v>52801.644030000003</v>
       </c>
       <c r="F26" s="19">
         <v>28024.399679999999</v>
       </c>
       <c r="G26" s="19">
         <v>0.66500000000000004</v>
       </c>
       <c r="H26" s="19">
         <v>0.55708000000000002</v>
       </c>
       <c r="I26" s="19">
@@ -4727,51 +5051,51 @@
         <v>217.7175</v>
       </c>
       <c r="AJ26" s="27">
         <v>174.81649999999999</v>
       </c>
       <c r="AK26" s="27">
         <v>23687.260999999999</v>
       </c>
       <c r="AL26" s="27">
         <v>14285.07049</v>
       </c>
       <c r="AM26" s="27">
         <v>60.99</v>
       </c>
       <c r="AN26" s="27">
         <v>24.396000000000001</v>
       </c>
       <c r="AO26" s="27">
         <v>19346.39099</v>
       </c>
       <c r="AP26" s="27">
         <v>14209.03023</v>
       </c>
       <c r="AR26" s="1"/>
     </row>
-    <row r="27" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:44" customFormat="1" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="19">
         <v>2761.3184999999999</v>
       </c>
       <c r="D27" s="19">
         <v>761.19709</v>
       </c>
       <c r="E27" s="19">
         <v>21023.95419</v>
       </c>
       <c r="F27" s="19">
         <v>10506.934950000001</v>
       </c>
       <c r="G27" s="19">
         <v>4481.4128000000001</v>
       </c>
       <c r="H27" s="19">
         <v>940.47167000000002</v>
       </c>
       <c r="I27" s="19">
@@ -4856,51 +5180,51 @@
         <v>1782.9259999999999</v>
       </c>
       <c r="AJ27" s="27">
         <v>733.84454000000005</v>
       </c>
       <c r="AK27" s="27">
         <v>13372.98172</v>
       </c>
       <c r="AL27" s="27">
         <v>6191.25533</v>
       </c>
       <c r="AM27" s="27">
         <v>1810.0709999999999</v>
       </c>
       <c r="AN27" s="27">
         <v>676.77931999999998</v>
       </c>
       <c r="AO27" s="27">
         <v>18579.188900000001</v>
       </c>
       <c r="AP27" s="27">
         <v>8787.6696400000001</v>
       </c>
       <c r="AR27" s="1"/>
     </row>
-    <row r="28" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:44" customFormat="1" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="19">
         <v>2148.03595</v>
       </c>
       <c r="D28" s="19">
         <v>269.57758999999999</v>
       </c>
       <c r="E28" s="19">
         <v>83286.813150000002</v>
       </c>
       <c r="F28" s="19">
         <v>56705.481769999999</v>
       </c>
       <c r="G28" s="19">
         <v>842.47402</v>
       </c>
       <c r="H28" s="19">
         <v>227.46467999999999</v>
       </c>
       <c r="I28" s="19">
@@ -4985,51 +5309,51 @@
         <v>705.38900000000001</v>
       </c>
       <c r="AJ28" s="27">
         <v>318.76988999999998</v>
       </c>
       <c r="AK28" s="27">
         <v>32277.933799999999</v>
       </c>
       <c r="AL28" s="27">
         <v>17419.734520000002</v>
       </c>
       <c r="AM28" s="27">
         <v>1715.6579999999999</v>
       </c>
       <c r="AN28" s="27">
         <v>386.29629</v>
       </c>
       <c r="AO28" s="27">
         <v>37802.769090000002</v>
       </c>
       <c r="AP28" s="27">
         <v>23579.684649999999</v>
       </c>
       <c r="AR28" s="1"/>
     </row>
-    <row r="29" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:44" customFormat="1" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="19">
         <v>2290.3221800000001</v>
       </c>
       <c r="D29" s="19">
         <v>571.30250000000001</v>
       </c>
       <c r="E29" s="19">
         <v>142168.85286000001</v>
       </c>
       <c r="F29" s="19">
         <v>96138.880099999995</v>
       </c>
       <c r="G29" s="19">
         <v>11340.508260000001</v>
       </c>
       <c r="H29" s="19">
         <v>2767.92785</v>
       </c>
       <c r="I29" s="19">
@@ -5114,51 +5438,51 @@
         <v>828.21799999999996</v>
       </c>
       <c r="AJ29" s="27">
         <v>224.75394</v>
       </c>
       <c r="AK29" s="27">
         <v>18237.368020000002</v>
       </c>
       <c r="AL29" s="27">
         <v>11255.89381</v>
       </c>
       <c r="AM29" s="27">
         <v>437.11</v>
       </c>
       <c r="AN29" s="27">
         <v>176.35137</v>
       </c>
       <c r="AO29" s="27">
         <v>18956.39214</v>
       </c>
       <c r="AP29" s="27">
         <v>11516.80134</v>
       </c>
       <c r="AR29" s="1"/>
     </row>
-    <row r="30" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:44" customFormat="1" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="19">
         <v>8817.8430000000008</v>
       </c>
       <c r="D30" s="19">
         <v>2283.81378</v>
       </c>
       <c r="E30" s="19">
         <v>5927.9743900000003</v>
       </c>
       <c r="F30" s="19">
         <v>1461.5476699999999</v>
       </c>
       <c r="G30" s="19">
         <v>13591.3051</v>
       </c>
       <c r="H30" s="19">
         <v>3011.7889599999999</v>
       </c>
       <c r="I30" s="19">
@@ -5243,51 +5567,51 @@
         <v>0</v>
       </c>
       <c r="AJ30" s="27">
         <v>0</v>
       </c>
       <c r="AK30" s="27">
         <v>319.30238000000003</v>
       </c>
       <c r="AL30" s="27">
         <v>230.64547999999999</v>
       </c>
       <c r="AM30" s="27">
         <v>0</v>
       </c>
       <c r="AN30" s="27">
         <v>0</v>
       </c>
       <c r="AO30" s="27">
         <v>936.24924999999996</v>
       </c>
       <c r="AP30" s="27">
         <v>812.85486000000003</v>
       </c>
       <c r="AR30" s="1"/>
     </row>
-    <row r="31" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:44" customFormat="1" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="19">
         <v>20788.41748</v>
       </c>
       <c r="D31" s="19">
         <v>4401.14678</v>
       </c>
       <c r="E31" s="19">
         <v>206156.74243000001</v>
       </c>
       <c r="F31" s="19">
         <v>86185.506370000003</v>
       </c>
       <c r="G31" s="19">
         <v>594.89800000000002</v>
       </c>
       <c r="H31" s="19">
         <v>174.55155999999999</v>
       </c>
       <c r="I31" s="19">
@@ -5372,51 +5696,51 @@
         <v>463.654</v>
       </c>
       <c r="AJ31" s="27">
         <v>256.10858000000002</v>
       </c>
       <c r="AK31" s="27">
         <v>33572.086629999998</v>
       </c>
       <c r="AL31" s="27">
         <v>15459.196319999999</v>
       </c>
       <c r="AM31" s="27">
         <v>3718.15103</v>
       </c>
       <c r="AN31" s="27">
         <v>2505.79124</v>
       </c>
       <c r="AO31" s="27">
         <v>29820.436280000002</v>
       </c>
       <c r="AP31" s="27">
         <v>15215.899799999999</v>
       </c>
       <c r="AR31" s="1"/>
     </row>
-    <row r="32" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:44" customFormat="1" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="19">
         <v>4855.0779599999996</v>
       </c>
       <c r="D32" s="19">
         <v>947.73139000000003</v>
       </c>
       <c r="E32" s="19">
         <v>65912.846510000003</v>
       </c>
       <c r="F32" s="19">
         <v>74492.791719999994</v>
       </c>
       <c r="G32" s="19">
         <v>14648.102699999999</v>
       </c>
       <c r="H32" s="19">
         <v>359.97030000000001</v>
       </c>
       <c r="I32" s="19">
@@ -5501,51 +5825,51 @@
         <v>0</v>
       </c>
       <c r="AJ32" s="27">
         <v>0</v>
       </c>
       <c r="AK32" s="27">
         <v>7.2182000000000004</v>
       </c>
       <c r="AL32" s="27">
         <v>6.0700900000000004</v>
       </c>
       <c r="AM32" s="27">
         <v>0.91200000000000003</v>
       </c>
       <c r="AN32" s="27">
         <v>0.86399999999999999</v>
       </c>
       <c r="AO32" s="27">
         <v>25.824750000000002</v>
       </c>
       <c r="AP32" s="27">
         <v>25.302530000000001</v>
       </c>
       <c r="AR32" s="1"/>
     </row>
-    <row r="33" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:44" customFormat="1" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="19">
         <v>2170.877</v>
       </c>
       <c r="D33" s="19">
         <v>899.58684000000005</v>
       </c>
       <c r="E33" s="19">
         <v>36714.162850000001</v>
       </c>
       <c r="F33" s="19">
         <v>28377.45707</v>
       </c>
       <c r="G33" s="19">
         <v>900.93499999999995</v>
       </c>
       <c r="H33" s="19">
         <v>325.28408000000002</v>
       </c>
       <c r="I33" s="19">
@@ -5630,51 +5954,51 @@
         <v>78.665000000000006</v>
       </c>
       <c r="AJ33" s="27">
         <v>43.258490000000002</v>
       </c>
       <c r="AK33" s="27">
         <v>12999.912969999999</v>
       </c>
       <c r="AL33" s="27">
         <v>7772.0110100000002</v>
       </c>
       <c r="AM33" s="27">
         <v>63.22</v>
       </c>
       <c r="AN33" s="27">
         <v>45.03913</v>
       </c>
       <c r="AO33" s="27">
         <v>7332.9748</v>
       </c>
       <c r="AP33" s="27">
         <v>5992.6619300000002</v>
       </c>
       <c r="AR33" s="1"/>
     </row>
-    <row r="34" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:44" customFormat="1" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="19">
         <v>7.0860000000000003</v>
       </c>
       <c r="D34" s="19">
         <v>5.7263799999999998</v>
       </c>
       <c r="E34" s="19">
         <v>875.15752999999995</v>
       </c>
       <c r="F34" s="19">
         <v>1446.4038</v>
       </c>
       <c r="G34" s="19">
         <v>0.1201</v>
       </c>
       <c r="H34" s="19">
         <v>0.47604999999999997</v>
       </c>
       <c r="I34" s="19">
@@ -5759,51 +6083,51 @@
         <v>4.5265000000000004</v>
       </c>
       <c r="AJ34" s="27">
         <v>10.2774</v>
       </c>
       <c r="AK34" s="27">
         <v>300.95107999999999</v>
       </c>
       <c r="AL34" s="27">
         <v>734.85864000000004</v>
       </c>
       <c r="AM34" s="27">
         <v>9.3699999999999992</v>
       </c>
       <c r="AN34" s="27">
         <v>29.066780000000001</v>
       </c>
       <c r="AO34" s="27">
         <v>343.99482</v>
       </c>
       <c r="AP34" s="27">
         <v>815.69897000000003</v>
       </c>
       <c r="AR34" s="1"/>
     </row>
-    <row r="35" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:44" customFormat="1" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="19">
         <v>12757.618</v>
       </c>
       <c r="D35" s="19">
         <v>2212.6092699999999</v>
       </c>
       <c r="E35" s="19">
         <v>85661.212750000006</v>
       </c>
       <c r="F35" s="19">
         <v>42616.739029999997</v>
       </c>
       <c r="G35" s="19">
         <v>2474.2359999999999</v>
       </c>
       <c r="H35" s="19">
         <v>435.79329999999999</v>
       </c>
       <c r="I35" s="19">
@@ -5888,51 +6212,51 @@
         <v>1535.7588000000001</v>
       </c>
       <c r="AJ35" s="27">
         <v>577.92516000000001</v>
       </c>
       <c r="AK35" s="27">
         <v>16430.793880000001</v>
       </c>
       <c r="AL35" s="27">
         <v>7821.3237900000004</v>
       </c>
       <c r="AM35" s="27">
         <v>426.36399999999998</v>
       </c>
       <c r="AN35" s="27">
         <v>90.005470000000003</v>
       </c>
       <c r="AO35" s="27">
         <v>19683.911540000001</v>
       </c>
       <c r="AP35" s="27">
         <v>11325.21096</v>
       </c>
       <c r="AR35" s="1"/>
     </row>
-    <row r="36" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:44" customFormat="1" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="19">
         <v>3.7244700000000002</v>
       </c>
       <c r="D36" s="19">
         <v>4.8874399999999998</v>
       </c>
       <c r="E36" s="19">
         <v>3193.35304</v>
       </c>
       <c r="F36" s="19">
         <v>6621.5174500000003</v>
       </c>
       <c r="G36" s="19">
         <v>4.4141000000000004</v>
       </c>
       <c r="H36" s="19">
         <v>11.48372</v>
       </c>
       <c r="I36" s="19">
@@ -6017,51 +6341,51 @@
         <v>1.6511</v>
       </c>
       <c r="AJ36" s="27">
         <v>14.589829999999999</v>
       </c>
       <c r="AK36" s="27">
         <v>4497.1562800000002</v>
       </c>
       <c r="AL36" s="27">
         <v>3107.06088</v>
       </c>
       <c r="AM36" s="27">
         <v>2.1981600000000001</v>
       </c>
       <c r="AN36" s="27">
         <v>11.694179999999999</v>
       </c>
       <c r="AO36" s="27">
         <v>6170.1917700000004</v>
       </c>
       <c r="AP36" s="27">
         <v>3732.57942</v>
       </c>
       <c r="AR36" s="1"/>
     </row>
-    <row r="37" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:44" customFormat="1" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="19">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D37" s="19">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E37" s="19">
         <v>38.915489999999998</v>
       </c>
       <c r="F37" s="19">
         <v>125.13885999999999</v>
       </c>
       <c r="G37" s="19">
         <v>0</v>
       </c>
       <c r="H37" s="19">
         <v>0</v>
       </c>
       <c r="I37" s="19">
@@ -6146,51 +6470,51 @@
         <v>6.7999999999999996E-3</v>
       </c>
       <c r="AJ37" s="27">
         <v>4.6390000000000001E-2</v>
       </c>
       <c r="AK37" s="27">
         <v>48.32846</v>
       </c>
       <c r="AL37" s="27">
         <v>63.412680000000002</v>
       </c>
       <c r="AM37" s="27">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="AN37" s="27">
         <v>0.23710999999999999</v>
       </c>
       <c r="AO37" s="27">
         <v>47.713700000000003</v>
       </c>
       <c r="AP37" s="27">
         <v>79.753749999999997</v>
       </c>
       <c r="AR37" s="1"/>
     </row>
-    <row r="38" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:44" customFormat="1" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="19">
         <v>0</v>
       </c>
       <c r="D38" s="19">
         <v>0</v>
       </c>
       <c r="E38" s="19">
         <v>6.9906800000000002</v>
       </c>
       <c r="F38" s="19">
         <v>70.985860000000002</v>
       </c>
       <c r="G38" s="19">
         <v>6.7500000000000004E-2</v>
       </c>
       <c r="H38" s="19">
         <v>0.40683000000000002</v>
       </c>
       <c r="I38" s="19">
@@ -6275,51 +6599,51 @@
         <v>4.9099999999999998E-2</v>
       </c>
       <c r="AJ38" s="27">
         <v>0.76685000000000003</v>
       </c>
       <c r="AK38" s="27">
         <v>10.72744</v>
       </c>
       <c r="AL38" s="27">
         <v>36.707949999999997</v>
       </c>
       <c r="AM38" s="27">
         <v>5.2500000000000003E-3</v>
       </c>
       <c r="AN38" s="27">
         <v>0.11767</v>
       </c>
       <c r="AO38" s="27">
         <v>3.1084399999999999</v>
       </c>
       <c r="AP38" s="27">
         <v>31.131250000000001</v>
       </c>
       <c r="AR38" s="1"/>
     </row>
-    <row r="39" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:44" customFormat="1" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="19">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D39" s="19">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E39" s="19">
         <v>5.9380699999999997</v>
       </c>
       <c r="F39" s="19">
         <v>37.854080000000003</v>
       </c>
       <c r="G39" s="19">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H39" s="19">
         <v>0.11086</v>
       </c>
       <c r="I39" s="19">
@@ -6404,51 +6728,51 @@
         <v>0.01</v>
       </c>
       <c r="AJ39" s="27">
         <v>0.10938000000000001</v>
       </c>
       <c r="AK39" s="27">
         <v>10.43187</v>
       </c>
       <c r="AL39" s="27">
         <v>23.75225</v>
       </c>
       <c r="AM39" s="27">
         <v>0</v>
       </c>
       <c r="AN39" s="27">
         <v>0</v>
       </c>
       <c r="AO39" s="27">
         <v>1.56829</v>
       </c>
       <c r="AP39" s="27">
         <v>10.285959999999999</v>
       </c>
       <c r="AR39" s="1"/>
     </row>
-    <row r="40" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:44" customFormat="1" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="19">
         <v>9.0009999999999994</v>
       </c>
       <c r="D40" s="19">
         <v>2.4378199999999999</v>
       </c>
       <c r="E40" s="19">
         <v>316.82690000000002</v>
       </c>
       <c r="F40" s="19">
         <v>346.19161000000003</v>
       </c>
       <c r="G40" s="19">
         <v>2.7000000000000001E-3</v>
       </c>
       <c r="H40" s="19">
         <v>1.409E-2</v>
       </c>
       <c r="I40" s="19">
@@ -6533,51 +6857,51 @@
         <v>18.942499999999999</v>
       </c>
       <c r="AJ40" s="27">
         <v>3.2208100000000002</v>
       </c>
       <c r="AK40" s="27">
         <v>153.83792</v>
       </c>
       <c r="AL40" s="27">
         <v>127.51618999999999</v>
       </c>
       <c r="AM40" s="27">
         <v>0.55572999999999995</v>
       </c>
       <c r="AN40" s="27">
         <v>0.92142000000000002</v>
       </c>
       <c r="AO40" s="27">
         <v>107.14554</v>
       </c>
       <c r="AP40" s="27">
         <v>140.24520000000001</v>
       </c>
       <c r="AR40" s="1"/>
     </row>
-    <row r="41" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:44" customFormat="1" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="19">
         <v>10.813750000000001</v>
       </c>
       <c r="D41" s="19">
         <v>22.424489999999999</v>
       </c>
       <c r="E41" s="19">
         <v>557.00135</v>
       </c>
       <c r="F41" s="19">
         <v>1448.9185199999999</v>
       </c>
       <c r="G41" s="19">
         <v>17.655349999999999</v>
       </c>
       <c r="H41" s="19">
         <v>50.932549999999999</v>
       </c>
       <c r="I41" s="19">
@@ -6662,51 +6986,51 @@
         <v>107.98775000000001</v>
       </c>
       <c r="AJ41" s="27">
         <v>251.09089</v>
       </c>
       <c r="AK41" s="27">
         <v>513.52881000000002</v>
       </c>
       <c r="AL41" s="27">
         <v>1177.2462599999999</v>
       </c>
       <c r="AM41" s="27">
         <v>97.486559999999997</v>
       </c>
       <c r="AN41" s="27">
         <v>319.74732</v>
       </c>
       <c r="AO41" s="27">
         <v>980.43971999999997</v>
       </c>
       <c r="AP41" s="27">
         <v>1419.3995500000001</v>
       </c>
       <c r="AR41" s="1"/>
     </row>
-    <row r="42" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:44" customFormat="1" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="19">
         <v>3635882.5575999999</v>
       </c>
       <c r="D42" s="19">
         <v>688738.70290000003</v>
       </c>
       <c r="E42" s="19">
         <v>62394.053650000002</v>
       </c>
       <c r="F42" s="19">
         <v>12944.88133</v>
       </c>
       <c r="G42" s="19">
         <v>4504228.1505100001</v>
       </c>
       <c r="H42" s="19">
         <v>694089.21498000005</v>
       </c>
       <c r="I42" s="19">
@@ -6791,51 +7115,51 @@
         <v>2026701.78584</v>
       </c>
       <c r="AJ42" s="27">
         <v>592690.79252999998</v>
       </c>
       <c r="AK42" s="27">
         <v>616805.60814999999</v>
       </c>
       <c r="AL42" s="27">
         <v>111235.64199</v>
       </c>
       <c r="AM42" s="27">
         <v>1877408.7926</v>
       </c>
       <c r="AN42" s="27">
         <v>530526.96016999998</v>
       </c>
       <c r="AO42" s="27">
         <v>551889.31518000003</v>
       </c>
       <c r="AP42" s="27">
         <v>95255.388279999999</v>
       </c>
       <c r="AR42" s="1"/>
     </row>
-    <row r="43" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:44" customFormat="1" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="19">
         <v>2521.85</v>
       </c>
       <c r="D43" s="19">
         <v>316.16597999999999</v>
       </c>
       <c r="E43" s="19">
         <v>202.68735000000001</v>
       </c>
       <c r="F43" s="19">
         <v>26.10595</v>
       </c>
       <c r="G43" s="19">
         <v>974.2</v>
       </c>
       <c r="H43" s="19">
         <v>117.76757000000001</v>
       </c>
       <c r="I43" s="19">
@@ -6920,51 +7244,51 @@
         <v>203</v>
       </c>
       <c r="AJ43" s="27">
         <v>36.54</v>
       </c>
       <c r="AK43" s="27">
         <v>570.23599999999999</v>
       </c>
       <c r="AL43" s="27">
         <v>60.16225</v>
       </c>
       <c r="AM43" s="27">
         <v>136</v>
       </c>
       <c r="AN43" s="27">
         <v>16.32</v>
       </c>
       <c r="AO43" s="27">
         <v>3003.41</v>
       </c>
       <c r="AP43" s="27">
         <v>350.60856000000001</v>
       </c>
       <c r="AR43" s="1"/>
     </row>
-    <row r="44" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:44" customFormat="1" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C44" s="19">
         <v>632573.45900000003</v>
       </c>
       <c r="D44" s="19">
         <v>104368.48255</v>
       </c>
       <c r="E44" s="19">
         <v>24310.320400000001</v>
       </c>
       <c r="F44" s="19">
         <v>4480.2014900000004</v>
       </c>
       <c r="G44" s="19">
         <v>780801.99300000002</v>
       </c>
       <c r="H44" s="19">
         <v>109078.6057</v>
       </c>
       <c r="I44" s="19">
@@ -7049,51 +7373,51 @@
         <v>127109.954</v>
       </c>
       <c r="AJ44" s="27">
         <v>31993.748339999998</v>
       </c>
       <c r="AK44" s="27">
         <v>21662.851999999999</v>
       </c>
       <c r="AL44" s="27">
         <v>5309.7957100000003</v>
       </c>
       <c r="AM44" s="27">
         <v>258793.61300000001</v>
       </c>
       <c r="AN44" s="27">
         <v>62778.633349999996</v>
       </c>
       <c r="AO44" s="27">
         <v>117484.808</v>
       </c>
       <c r="AP44" s="27">
         <v>17202.113160000001</v>
       </c>
       <c r="AR44" s="1"/>
     </row>
-    <row r="45" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:44" customFormat="1" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C45" s="19">
         <v>1514.65</v>
       </c>
       <c r="D45" s="19">
         <v>164.53047000000001</v>
       </c>
       <c r="E45" s="19">
         <v>107.4846</v>
       </c>
       <c r="F45" s="19">
         <v>20.62782</v>
       </c>
       <c r="G45" s="19">
         <v>10193.585999999999</v>
       </c>
       <c r="H45" s="19">
         <v>1078.7909299999999</v>
       </c>
       <c r="I45" s="19">
@@ -7178,51 +7502,51 @@
         <v>0</v>
       </c>
       <c r="AJ45" s="27">
         <v>0</v>
       </c>
       <c r="AK45" s="27">
         <v>379.71427999999997</v>
       </c>
       <c r="AL45" s="27">
         <v>83.638559999999998</v>
       </c>
       <c r="AM45" s="27">
         <v>1718.5</v>
       </c>
       <c r="AN45" s="27">
         <v>454.20400000000001</v>
       </c>
       <c r="AO45" s="27">
         <v>1325.3021100000001</v>
       </c>
       <c r="AP45" s="27">
         <v>171.44631999999999</v>
       </c>
       <c r="AR45" s="1"/>
     </row>
-    <row r="46" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:44" customFormat="1" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C46" s="19">
         <v>29162.216499999999</v>
       </c>
       <c r="D46" s="19">
         <v>6209.2986199999996</v>
       </c>
       <c r="E46" s="19">
         <v>22570.614959999999</v>
       </c>
       <c r="F46" s="19">
         <v>6386.5099899999996</v>
       </c>
       <c r="G46" s="19">
         <v>22465.367999999999</v>
       </c>
       <c r="H46" s="19">
         <v>3353.14876</v>
       </c>
       <c r="I46" s="19">
@@ -7307,51 +7631,51 @@
         <v>24467.645</v>
       </c>
       <c r="AJ46" s="27">
         <v>6990.2967399999998</v>
       </c>
       <c r="AK46" s="27">
         <v>3881.43145</v>
       </c>
       <c r="AL46" s="27">
         <v>6149.2574400000003</v>
       </c>
       <c r="AM46" s="27">
         <v>19379.144400000001</v>
       </c>
       <c r="AN46" s="27">
         <v>5810.87248</v>
       </c>
       <c r="AO46" s="27">
         <v>3208.17605</v>
       </c>
       <c r="AP46" s="27">
         <v>11873.85295</v>
       </c>
       <c r="AR46" s="1"/>
     </row>
-    <row r="47" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:44" customFormat="1" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C47" s="19">
         <v>66441.496199999994</v>
       </c>
       <c r="D47" s="19">
         <v>31015.744719999999</v>
       </c>
       <c r="E47" s="19">
         <v>22382.423060000001</v>
       </c>
       <c r="F47" s="19">
         <v>14566.70802</v>
       </c>
       <c r="G47" s="19">
         <v>69311.538499999995</v>
       </c>
       <c r="H47" s="19">
         <v>16413.581460000001</v>
       </c>
       <c r="I47" s="19">
@@ -7436,51 +7760,51 @@
         <v>23188.349330000001</v>
       </c>
       <c r="AJ47" s="27">
         <v>7937.5226400000001</v>
       </c>
       <c r="AK47" s="27">
         <v>2777.5061099999998</v>
       </c>
       <c r="AL47" s="27">
         <v>1793.28224</v>
       </c>
       <c r="AM47" s="27">
         <v>20111.703659999999</v>
       </c>
       <c r="AN47" s="27">
         <v>7576.1949599999998</v>
       </c>
       <c r="AO47" s="27">
         <v>3437.9419699999999</v>
       </c>
       <c r="AP47" s="27">
         <v>2218.86283</v>
       </c>
       <c r="AR47" s="1"/>
     </row>
-    <row r="48" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:44" customFormat="1" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C48" s="19">
         <v>0</v>
       </c>
       <c r="D48" s="19">
         <v>0</v>
       </c>
       <c r="E48" s="19">
         <v>23.937000000000001</v>
       </c>
       <c r="F48" s="19">
         <v>33.360329999999998</v>
       </c>
       <c r="G48" s="19">
         <v>0.59099999999999997</v>
       </c>
       <c r="H48" s="19">
         <v>8.4000000000000005E-2</v>
       </c>
       <c r="I48" s="19">
@@ -7565,51 +7889,51 @@
         <v>44</v>
       </c>
       <c r="AJ48" s="27">
         <v>8.4480000000000004</v>
       </c>
       <c r="AK48" s="27">
         <v>0</v>
       </c>
       <c r="AL48" s="27">
         <v>0</v>
       </c>
       <c r="AM48" s="27">
         <v>0</v>
       </c>
       <c r="AN48" s="27">
         <v>0</v>
       </c>
       <c r="AO48" s="27">
         <v>34.536000000000001</v>
       </c>
       <c r="AP48" s="27">
         <v>62.35181</v>
       </c>
       <c r="AR48" s="1"/>
     </row>
-    <row r="49" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:44" customFormat="1" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C49" s="19">
         <v>4919.2650000000003</v>
       </c>
       <c r="D49" s="19">
         <v>1730.38681</v>
       </c>
       <c r="E49" s="19">
         <v>780.17178999999999</v>
       </c>
       <c r="F49" s="19">
         <v>426.01172000000003</v>
       </c>
       <c r="G49" s="19">
         <v>11251.388000000001</v>
       </c>
       <c r="H49" s="19">
         <v>2967.0427599999998</v>
       </c>
       <c r="I49" s="19">
@@ -7694,51 +8018,51 @@
         <v>2185.5826000000002</v>
       </c>
       <c r="AJ49" s="27">
         <v>1477.7031099999999</v>
       </c>
       <c r="AK49" s="27">
         <v>2869.2135699999999</v>
       </c>
       <c r="AL49" s="27">
         <v>1403.41445</v>
       </c>
       <c r="AM49" s="27">
         <v>6230.5173199999999</v>
       </c>
       <c r="AN49" s="27">
         <v>2861.4434200000001</v>
       </c>
       <c r="AO49" s="27">
         <v>2325.0581499999998</v>
       </c>
       <c r="AP49" s="27">
         <v>635.19469000000004</v>
       </c>
       <c r="AR49" s="1"/>
     </row>
-    <row r="50" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:44" customFormat="1" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C50" s="19">
         <v>15703.734</v>
       </c>
       <c r="D50" s="19">
         <v>7054.9878799999997</v>
       </c>
       <c r="E50" s="19">
         <v>5244.03017</v>
       </c>
       <c r="F50" s="19">
         <v>2688.9785299999999</v>
       </c>
       <c r="G50" s="19">
         <v>16057.722</v>
       </c>
       <c r="H50" s="19">
         <v>8158.0013200000003</v>
       </c>
       <c r="I50" s="19">
@@ -7823,51 +8147,51 @@
         <v>2432.7494000000002</v>
       </c>
       <c r="AJ50" s="27">
         <v>1421.4404500000001</v>
       </c>
       <c r="AK50" s="27">
         <v>19049.491000000002</v>
       </c>
       <c r="AL50" s="27">
         <v>13402.256820000001</v>
       </c>
       <c r="AM50" s="27">
         <v>14110.56</v>
       </c>
       <c r="AN50" s="27">
         <v>6212.5108499999997</v>
       </c>
       <c r="AO50" s="27">
         <v>8076.5706</v>
       </c>
       <c r="AP50" s="27">
         <v>3577.2169699999999</v>
       </c>
       <c r="AR50" s="1"/>
     </row>
-    <row r="51" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:44" customFormat="1" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="19">
         <v>562.87705000000005</v>
       </c>
       <c r="D51" s="19">
         <v>172.05241000000001</v>
       </c>
       <c r="E51" s="19">
         <v>15493.953</v>
       </c>
       <c r="F51" s="19">
         <v>13612.73977</v>
       </c>
       <c r="G51" s="19">
         <v>365.97840000000002</v>
       </c>
       <c r="H51" s="19">
         <v>179.32230000000001</v>
       </c>
       <c r="I51" s="19">
@@ -7952,51 +8276,51 @@
         <v>132.58799999999999</v>
       </c>
       <c r="AJ51" s="27">
         <v>114.32656</v>
       </c>
       <c r="AK51" s="27">
         <v>3151.1142199999999</v>
       </c>
       <c r="AL51" s="27">
         <v>3345.4886099999999</v>
       </c>
       <c r="AM51" s="27">
         <v>97.634</v>
       </c>
       <c r="AN51" s="27">
         <v>37.132739999999998</v>
       </c>
       <c r="AO51" s="27">
         <v>3006.1875</v>
       </c>
       <c r="AP51" s="27">
         <v>4089.4173500000002</v>
       </c>
       <c r="AR51" s="1"/>
     </row>
-    <row r="52" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:44" customFormat="1" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C52" s="19">
         <v>292599.53885000001</v>
       </c>
       <c r="D52" s="19">
         <v>118679.82253</v>
       </c>
       <c r="E52" s="19">
         <v>5189.3075399999998</v>
       </c>
       <c r="F52" s="19">
         <v>1673.76009</v>
       </c>
       <c r="G52" s="19">
         <v>271772.29800000001</v>
       </c>
       <c r="H52" s="19">
         <v>91851.583809999996</v>
       </c>
       <c r="I52" s="19">
@@ -8081,51 +8405,51 @@
         <v>110490.14200000001</v>
       </c>
       <c r="AJ52" s="27">
         <v>84897.230890000006</v>
       </c>
       <c r="AK52" s="27">
         <v>466.09645</v>
       </c>
       <c r="AL52" s="27">
         <v>455.39283999999998</v>
       </c>
       <c r="AM52" s="27">
         <v>164720.97949999999</v>
       </c>
       <c r="AN52" s="27">
         <v>83005.132989999998</v>
       </c>
       <c r="AO52" s="27">
         <v>9737.6665900000007</v>
       </c>
       <c r="AP52" s="27">
         <v>3313.4014400000001</v>
       </c>
       <c r="AR52" s="1"/>
     </row>
-    <row r="53" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:44" customFormat="1" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="19">
         <v>82607.433999999994</v>
       </c>
       <c r="D53" s="19">
         <v>31781.401519999999</v>
       </c>
       <c r="E53" s="19">
         <v>456.11761000000001</v>
       </c>
       <c r="F53" s="19">
         <v>3828.8323999999998</v>
       </c>
       <c r="G53" s="19">
         <v>78858.358900000007</v>
       </c>
       <c r="H53" s="19">
         <v>30577.49008</v>
       </c>
       <c r="I53" s="19">
@@ -8210,51 +8534,51 @@
         <v>26426.688999999998</v>
       </c>
       <c r="AJ53" s="27">
         <v>18367.774669999999</v>
       </c>
       <c r="AK53" s="27">
         <v>12122.78854</v>
       </c>
       <c r="AL53" s="27">
         <v>8769.3574499999995</v>
       </c>
       <c r="AM53" s="27">
         <v>5653.326</v>
       </c>
       <c r="AN53" s="27">
         <v>2582.81187</v>
       </c>
       <c r="AO53" s="27">
         <v>2549.4941199999998</v>
       </c>
       <c r="AP53" s="27">
         <v>1331.47073</v>
       </c>
       <c r="AR53" s="1"/>
     </row>
-    <row r="54" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:44" customFormat="1" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C54" s="19">
         <v>153746.12888999999</v>
       </c>
       <c r="D54" s="19">
         <v>53170.514569999999</v>
       </c>
       <c r="E54" s="19">
         <v>4586.2517600000001</v>
       </c>
       <c r="F54" s="19">
         <v>12743.822109999999</v>
       </c>
       <c r="G54" s="19">
         <v>179652.73480000001</v>
       </c>
       <c r="H54" s="19">
         <v>55032.396809999998</v>
       </c>
       <c r="I54" s="19">
@@ -8339,51 +8663,51 @@
         <v>70461.797300000006</v>
       </c>
       <c r="AJ54" s="27">
         <v>36602.477469999998</v>
       </c>
       <c r="AK54" s="27">
         <v>81514.241529999999</v>
       </c>
       <c r="AL54" s="27">
         <v>48107.446400000001</v>
       </c>
       <c r="AM54" s="27">
         <v>77773.670100000003</v>
       </c>
       <c r="AN54" s="27">
         <v>35475.386030000001</v>
       </c>
       <c r="AO54" s="27">
         <v>73756.099900000001</v>
       </c>
       <c r="AP54" s="27">
         <v>63089.033369999997</v>
       </c>
       <c r="AR54" s="1"/>
     </row>
-    <row r="55" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:44" customFormat="1" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="19">
         <v>35429.462</v>
       </c>
       <c r="D55" s="19">
         <v>10568.82228</v>
       </c>
       <c r="E55" s="19">
         <v>4144.3947099999996</v>
       </c>
       <c r="F55" s="19">
         <v>2548.1673900000001</v>
       </c>
       <c r="G55" s="19">
         <v>40390.577570000001</v>
       </c>
       <c r="H55" s="19">
         <v>10985.716920000001</v>
       </c>
       <c r="I55" s="19">
@@ -8468,51 +8792,51 @@
         <v>20127.8298</v>
       </c>
       <c r="AJ55" s="27">
         <v>8757.0366599999998</v>
       </c>
       <c r="AK55" s="27">
         <v>3565.7932300000002</v>
       </c>
       <c r="AL55" s="27">
         <v>3230.35637</v>
       </c>
       <c r="AM55" s="27">
         <v>80130.622199999998</v>
       </c>
       <c r="AN55" s="27">
         <v>21830.865010000001</v>
       </c>
       <c r="AO55" s="27">
         <v>8482.6310099999992</v>
       </c>
       <c r="AP55" s="27">
         <v>3664.03179</v>
       </c>
       <c r="AR55" s="1"/>
     </row>
-    <row r="56" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:44" customFormat="1" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C56" s="19">
         <v>368.86872</v>
       </c>
       <c r="D56" s="19">
         <v>237.48366999999999</v>
       </c>
       <c r="E56" s="19">
         <v>1207.39615</v>
       </c>
       <c r="F56" s="19">
         <v>12148.95937</v>
       </c>
       <c r="G56" s="19">
         <v>324.24112000000002</v>
       </c>
       <c r="H56" s="19">
         <v>298.43513000000002</v>
       </c>
       <c r="I56" s="19">
@@ -8597,51 +8921,51 @@
         <v>53.093800000000002</v>
       </c>
       <c r="AJ56" s="27">
         <v>181.92</v>
       </c>
       <c r="AK56" s="27">
         <v>923.57056</v>
       </c>
       <c r="AL56" s="27">
         <v>7189.6260400000001</v>
       </c>
       <c r="AM56" s="27">
         <v>125.67222</v>
       </c>
       <c r="AN56" s="27">
         <v>358.83386999999999</v>
       </c>
       <c r="AO56" s="27">
         <v>708.13048000000003</v>
       </c>
       <c r="AP56" s="27">
         <v>11851.149149999999</v>
       </c>
       <c r="AR56" s="1"/>
     </row>
-    <row r="57" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:44" customFormat="1" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="19">
         <v>0</v>
       </c>
       <c r="D57" s="19">
         <v>0</v>
       </c>
       <c r="E57" s="19">
         <v>149.67850999999999</v>
       </c>
       <c r="F57" s="19">
         <v>1644.1228699999999</v>
       </c>
       <c r="G57" s="19">
         <v>18</v>
       </c>
       <c r="H57" s="19">
         <v>6.7224599999999999</v>
       </c>
       <c r="I57" s="19">
@@ -8726,51 +9050,51 @@
         <v>0</v>
       </c>
       <c r="AJ57" s="27">
         <v>0</v>
       </c>
       <c r="AK57" s="27">
         <v>49.663400000000003</v>
       </c>
       <c r="AL57" s="27">
         <v>736.75570000000005</v>
       </c>
       <c r="AM57" s="27">
         <v>0</v>
       </c>
       <c r="AN57" s="27">
         <v>0</v>
       </c>
       <c r="AO57" s="27">
         <v>56.393999999999998</v>
       </c>
       <c r="AP57" s="27">
         <v>717.63937999999996</v>
       </c>
       <c r="AR57" s="1"/>
     </row>
-    <row r="58" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:44" customFormat="1" ht="12.75">
       <c r="A58" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C58" s="19">
         <v>17133.95</v>
       </c>
       <c r="D58" s="19">
         <v>8888.9199399999998</v>
       </c>
       <c r="E58" s="19">
         <v>355.46690000000001</v>
       </c>
       <c r="F58" s="19">
         <v>991.36722999999995</v>
       </c>
       <c r="G58" s="19">
         <v>16891.435700000002</v>
       </c>
       <c r="H58" s="19">
         <v>5793.0643099999998</v>
       </c>
       <c r="I58" s="19">
@@ -8855,51 +9179,51 @@
         <v>917.95910000000003</v>
       </c>
       <c r="AJ58" s="27">
         <v>105.39493</v>
       </c>
       <c r="AK58" s="27">
         <v>201.93002000000001</v>
       </c>
       <c r="AL58" s="27">
         <v>571.28989999999999</v>
       </c>
       <c r="AM58" s="27">
         <v>1218.47893</v>
       </c>
       <c r="AN58" s="27">
         <v>128.86354</v>
       </c>
       <c r="AO58" s="27">
         <v>835.51315999999997</v>
       </c>
       <c r="AP58" s="27">
         <v>742.44314999999995</v>
       </c>
       <c r="AR58" s="1"/>
     </row>
-    <row r="59" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:44" customFormat="1" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="19">
         <v>215.524</v>
       </c>
       <c r="D59" s="19">
         <v>75.561899999999994</v>
       </c>
       <c r="E59" s="19">
         <v>1177.4360799999999</v>
       </c>
       <c r="F59" s="19">
         <v>951.66812000000004</v>
       </c>
       <c r="G59" s="19">
         <v>10306.102999999999</v>
       </c>
       <c r="H59" s="19">
         <v>502.32679999999999</v>
       </c>
       <c r="I59" s="19">
@@ -8984,51 +9308,51 @@
         <v>24.983000000000001</v>
       </c>
       <c r="AJ59" s="27">
         <v>156.31899999999999</v>
       </c>
       <c r="AK59" s="27">
         <v>242.2835</v>
       </c>
       <c r="AL59" s="27">
         <v>764.92440999999997</v>
       </c>
       <c r="AM59" s="27">
         <v>4.2781000000000002</v>
       </c>
       <c r="AN59" s="27">
         <v>41.299939999999999</v>
       </c>
       <c r="AO59" s="27">
         <v>294.91028999999997</v>
       </c>
       <c r="AP59" s="27">
         <v>1246.6139599999999</v>
       </c>
       <c r="AR59" s="1"/>
     </row>
-    <row r="60" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:44" customFormat="1" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="19">
         <v>3</v>
       </c>
       <c r="D60" s="19">
         <v>0.16278000000000001</v>
       </c>
       <c r="E60" s="19">
         <v>12.5025</v>
       </c>
       <c r="F60" s="19">
         <v>0.84658999999999995</v>
       </c>
       <c r="G60" s="19">
         <v>0</v>
       </c>
       <c r="H60" s="19">
         <v>0</v>
       </c>
       <c r="I60" s="19">
@@ -9113,51 +9437,51 @@
         <v>239</v>
       </c>
       <c r="AJ60" s="27">
         <v>34.258699999999997</v>
       </c>
       <c r="AK60" s="27">
         <v>0</v>
       </c>
       <c r="AL60" s="27">
         <v>0</v>
       </c>
       <c r="AM60" s="27">
         <v>0</v>
       </c>
       <c r="AN60" s="27">
         <v>0</v>
       </c>
       <c r="AO60" s="27">
         <v>2.146E-2</v>
       </c>
       <c r="AP60" s="27">
         <v>3.1879999999999999E-2</v>
       </c>
       <c r="AR60" s="1"/>
     </row>
-    <row r="61" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:44" customFormat="1" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C61" s="19">
         <v>73.349999999999994</v>
       </c>
       <c r="D61" s="19">
         <v>14.014950000000001</v>
       </c>
       <c r="E61" s="19">
         <v>3.3039999999999998</v>
       </c>
       <c r="F61" s="19">
         <v>22.604310000000002</v>
       </c>
       <c r="G61" s="19">
         <v>190.315</v>
       </c>
       <c r="H61" s="19">
         <v>26.44988</v>
       </c>
       <c r="I61" s="19">
@@ -9242,51 +9566,51 @@
         <v>486</v>
       </c>
       <c r="AJ61" s="27">
         <v>142.29</v>
       </c>
       <c r="AK61" s="27">
         <v>274.48239999999998</v>
       </c>
       <c r="AL61" s="27">
         <v>36.798560000000002</v>
       </c>
       <c r="AM61" s="27">
         <v>928.27</v>
       </c>
       <c r="AN61" s="27">
         <v>208.29138</v>
       </c>
       <c r="AO61" s="27">
         <v>99.629339999999999</v>
       </c>
       <c r="AP61" s="27">
         <v>42.463340000000002</v>
       </c>
       <c r="AR61" s="1"/>
     </row>
-    <row r="62" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:44" customFormat="1" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C62" s="19">
         <v>108.66500000000001</v>
       </c>
       <c r="D62" s="19">
         <v>432.11023999999998</v>
       </c>
       <c r="E62" s="19">
         <v>688.64369999999997</v>
       </c>
       <c r="F62" s="19">
         <v>757.93911000000003</v>
       </c>
       <c r="G62" s="19">
         <v>173.68199999999999</v>
       </c>
       <c r="H62" s="19">
         <v>457.92099999999999</v>
       </c>
       <c r="I62" s="19">
@@ -9371,51 +9695,51 @@
         <v>25.858930000000001</v>
       </c>
       <c r="AJ62" s="27">
         <v>48.983429999999998</v>
       </c>
       <c r="AK62" s="27">
         <v>12.33475</v>
       </c>
       <c r="AL62" s="27">
         <v>62.181519999999999</v>
       </c>
       <c r="AM62" s="27">
         <v>6.5620000000000003</v>
       </c>
       <c r="AN62" s="27">
         <v>59.5578</v>
       </c>
       <c r="AO62" s="27">
         <v>10.98705</v>
       </c>
       <c r="AP62" s="27">
         <v>78.838819999999998</v>
       </c>
       <c r="AR62" s="1"/>
     </row>
-    <row r="63" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:44" customFormat="1" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C63" s="19">
         <v>174.1421</v>
       </c>
       <c r="D63" s="19">
         <v>115.84822</v>
       </c>
       <c r="E63" s="19">
         <v>714.65548000000001</v>
       </c>
       <c r="F63" s="19">
         <v>5340.0769</v>
       </c>
       <c r="G63" s="19">
         <v>99.233900000000006</v>
       </c>
       <c r="H63" s="19">
         <v>414.00121999999999</v>
       </c>
       <c r="I63" s="19">
@@ -9500,51 +9824,51 @@
         <v>2.0301999999999998</v>
       </c>
       <c r="AJ63" s="27">
         <v>21.069700000000001</v>
       </c>
       <c r="AK63" s="27">
         <v>328.06707999999998</v>
       </c>
       <c r="AL63" s="27">
         <v>2008.2188900000001</v>
       </c>
       <c r="AM63" s="27">
         <v>98.514279999999999</v>
       </c>
       <c r="AN63" s="27">
         <v>805.86297000000002</v>
       </c>
       <c r="AO63" s="27">
         <v>490.84561000000002</v>
       </c>
       <c r="AP63" s="27">
         <v>3440.9919100000002</v>
       </c>
       <c r="AR63" s="1"/>
     </row>
-    <row r="64" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:44" customFormat="1" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C64" s="19">
         <v>0</v>
       </c>
       <c r="D64" s="19">
         <v>0</v>
       </c>
       <c r="E64" s="19">
         <v>78.45917</v>
       </c>
       <c r="F64" s="19">
         <v>115.03582</v>
       </c>
       <c r="G64" s="19">
         <v>0</v>
       </c>
       <c r="H64" s="19">
         <v>0</v>
       </c>
       <c r="I64" s="19">
@@ -9629,51 +9953,51 @@
         <v>888.69</v>
       </c>
       <c r="AJ64" s="27">
         <v>364.72061000000002</v>
       </c>
       <c r="AK64" s="27">
         <v>1.9052100000000001</v>
       </c>
       <c r="AL64" s="27">
         <v>5.2775600000000003</v>
       </c>
       <c r="AM64" s="27">
         <v>1279.0999999999999</v>
       </c>
       <c r="AN64" s="27">
         <v>592.97923000000003</v>
       </c>
       <c r="AO64" s="27">
         <v>1.0065999999999999</v>
       </c>
       <c r="AP64" s="27">
         <v>2.3511299999999999</v>
       </c>
       <c r="AR64" s="1"/>
     </row>
-    <row r="65" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:44" customFormat="1" ht="12.75">
       <c r="A65" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C65" s="19">
         <v>2644.8510000000001</v>
       </c>
       <c r="D65" s="19">
         <v>949.99152000000004</v>
       </c>
       <c r="E65" s="19">
         <v>563.20155999999997</v>
       </c>
       <c r="F65" s="19">
         <v>561.02156000000002</v>
       </c>
       <c r="G65" s="19">
         <v>3642.6219999999998</v>
       </c>
       <c r="H65" s="19">
         <v>1708.44724</v>
       </c>
       <c r="I65" s="19">
@@ -9758,51 +10082,51 @@
         <v>285.57</v>
       </c>
       <c r="AJ65" s="27">
         <v>59.680190000000003</v>
       </c>
       <c r="AK65" s="27">
         <v>303.89161000000001</v>
       </c>
       <c r="AL65" s="27">
         <v>166.78030000000001</v>
       </c>
       <c r="AM65" s="27">
         <v>1289.941</v>
       </c>
       <c r="AN65" s="27">
         <v>151.79499000000001</v>
       </c>
       <c r="AO65" s="27">
         <v>171.66248999999999</v>
       </c>
       <c r="AP65" s="27">
         <v>217.09110999999999</v>
       </c>
       <c r="AR65" s="1"/>
     </row>
-    <row r="66" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:44" customFormat="1" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C66" s="19">
         <v>3.9E-2</v>
       </c>
       <c r="D66" s="19">
         <v>3.2809999999999999E-2</v>
       </c>
       <c r="E66" s="19">
         <v>4575.8019800000002</v>
       </c>
       <c r="F66" s="19">
         <v>16996.622439999999</v>
       </c>
       <c r="G66" s="19">
         <v>0</v>
       </c>
       <c r="H66" s="19">
         <v>0</v>
       </c>
       <c r="I66" s="19">
@@ -9887,51 +10211,51 @@
         <v>0</v>
       </c>
       <c r="AJ66" s="27">
         <v>0</v>
       </c>
       <c r="AK66" s="27">
         <v>2036.8239100000001</v>
       </c>
       <c r="AL66" s="27">
         <v>6107.55098</v>
       </c>
       <c r="AM66" s="27">
         <v>0</v>
       </c>
       <c r="AN66" s="27">
         <v>0</v>
       </c>
       <c r="AO66" s="27">
         <v>3170.0909999999999</v>
       </c>
       <c r="AP66" s="27">
         <v>9711.5801100000008</v>
       </c>
       <c r="AR66" s="1"/>
     </row>
-    <row r="67" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:44" customFormat="1" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C67" s="19">
         <v>136.08199999999999</v>
       </c>
       <c r="D67" s="19">
         <v>17.514749999999999</v>
       </c>
       <c r="E67" s="19">
         <v>0</v>
       </c>
       <c r="F67" s="19">
         <v>0</v>
       </c>
       <c r="G67" s="19">
         <v>45.622999999999998</v>
       </c>
       <c r="H67" s="19">
         <v>8.75</v>
       </c>
       <c r="I67" s="19">
@@ -10016,51 +10340,51 @@
         <v>0</v>
       </c>
       <c r="AJ67" s="27">
         <v>0</v>
       </c>
       <c r="AK67" s="27">
         <v>7.1749999999999998</v>
       </c>
       <c r="AL67" s="27">
         <v>3.5081199999999999</v>
       </c>
       <c r="AM67" s="27">
         <v>16.164000000000001</v>
       </c>
       <c r="AN67" s="27">
         <v>8.4461600000000008</v>
       </c>
       <c r="AO67" s="27">
         <v>2.5249999999999999</v>
       </c>
       <c r="AP67" s="27">
         <v>2.70926</v>
       </c>
       <c r="AR67" s="1"/>
     </row>
-    <row r="68" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:44" customFormat="1" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C68" s="19">
         <v>347.82499999999999</v>
       </c>
       <c r="D68" s="19">
         <v>122.16553999999999</v>
       </c>
       <c r="E68" s="19">
         <v>7978.8794900000003</v>
       </c>
       <c r="F68" s="19">
         <v>34918.556360000002</v>
       </c>
       <c r="G68" s="19">
         <v>228.18100000000001</v>
       </c>
       <c r="H68" s="19">
         <v>96.261080000000007</v>
       </c>
       <c r="I68" s="19">
@@ -10145,51 +10469,51 @@
         <v>560.51</v>
       </c>
       <c r="AJ68" s="27">
         <v>1591.74315</v>
       </c>
       <c r="AK68" s="27">
         <v>1396.81</v>
       </c>
       <c r="AL68" s="27">
         <v>1704.3108</v>
       </c>
       <c r="AM68" s="27">
         <v>584.68799999999999</v>
       </c>
       <c r="AN68" s="27">
         <v>4148.0308999999997</v>
       </c>
       <c r="AO68" s="27">
         <v>2817.4404</v>
       </c>
       <c r="AP68" s="27">
         <v>5842.3612800000001</v>
       </c>
       <c r="AR68" s="1"/>
     </row>
-    <row r="69" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:44" customFormat="1" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C69" s="19">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="D69" s="19">
         <v>4.5530000000000001E-2</v>
       </c>
       <c r="E69" s="19">
         <v>383.20548000000002</v>
       </c>
       <c r="F69" s="19">
         <v>198.63622000000001</v>
       </c>
       <c r="G69" s="19">
         <v>76.3</v>
       </c>
       <c r="H69" s="19">
         <v>24.594000000000001</v>
       </c>
       <c r="I69" s="19">
@@ -10274,51 +10598,51 @@
         <v>16.0001</v>
       </c>
       <c r="AJ69" s="27">
         <v>6.7846799999999998</v>
       </c>
       <c r="AK69" s="27">
         <v>52.167409999999997</v>
       </c>
       <c r="AL69" s="27">
         <v>16.610520000000001</v>
       </c>
       <c r="AM69" s="27">
         <v>687</v>
       </c>
       <c r="AN69" s="27">
         <v>112.19334000000001</v>
       </c>
       <c r="AO69" s="27">
         <v>2.4612799999999999</v>
       </c>
       <c r="AP69" s="27">
         <v>10.92393</v>
       </c>
       <c r="AR69" s="1"/>
     </row>
-    <row r="70" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:44" customFormat="1" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="19">
         <v>0</v>
       </c>
       <c r="D70" s="19">
         <v>0</v>
       </c>
       <c r="E70" s="19">
         <v>0.91</v>
       </c>
       <c r="F70" s="19">
         <v>2.3101600000000002</v>
       </c>
       <c r="G70" s="19">
         <v>0</v>
       </c>
       <c r="H70" s="19">
         <v>0</v>
       </c>
       <c r="I70" s="19">
@@ -10403,51 +10727,51 @@
         <v>0</v>
       </c>
       <c r="AJ70" s="27">
         <v>0</v>
       </c>
       <c r="AK70" s="27">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="AL70" s="27">
         <v>0.16297</v>
       </c>
       <c r="AM70" s="27">
         <v>0</v>
       </c>
       <c r="AN70" s="27">
         <v>0</v>
       </c>
       <c r="AO70" s="27">
         <v>7.2300000000000003E-2</v>
       </c>
       <c r="AP70" s="27">
         <v>0.22169</v>
       </c>
       <c r="AR70" s="1"/>
     </row>
-    <row r="71" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:44" customFormat="1" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C71" s="19">
         <v>0</v>
       </c>
       <c r="D71" s="19">
         <v>0</v>
       </c>
       <c r="E71" s="19">
         <v>18.549379999999999</v>
       </c>
       <c r="F71" s="19">
         <v>30.894500000000001</v>
       </c>
       <c r="G71" s="19">
         <v>0</v>
       </c>
       <c r="H71" s="19">
         <v>0</v>
       </c>
       <c r="I71" s="19">
@@ -10532,51 +10856,51 @@
         <v>16.488</v>
       </c>
       <c r="AJ71" s="27">
         <v>15.629</v>
       </c>
       <c r="AK71" s="27">
         <v>0</v>
       </c>
       <c r="AL71" s="27">
         <v>0</v>
       </c>
       <c r="AM71" s="27" t="s">
         <v>133</v>
       </c>
       <c r="AN71" s="27" t="s">
         <v>133</v>
       </c>
       <c r="AO71" s="27" t="s">
         <v>133</v>
       </c>
       <c r="AP71" s="27" t="s">
         <v>133</v>
       </c>
       <c r="AR71" s="1"/>
     </row>
-    <row r="72" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:44" customFormat="1" ht="12.75">
       <c r="A72" s="6" t="s">
         <v>131</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C72" s="8">
         <v>0</v>
       </c>
       <c r="D72" s="8">
         <v>0</v>
       </c>
       <c r="E72" s="8">
         <v>56.134340000000002</v>
       </c>
       <c r="F72" s="8">
         <v>77.17595</v>
       </c>
       <c r="G72" s="8">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="H72" s="8">
         <v>0.35399999999999998</v>
       </c>
       <c r="I72" s="8">
@@ -10661,394 +10985,394 @@
         <v>0</v>
       </c>
       <c r="AJ72" s="27">
         <v>0</v>
       </c>
       <c r="AK72" s="27">
         <v>5.7257999999999996</v>
       </c>
       <c r="AL72" s="27">
         <v>2.4053</v>
       </c>
       <c r="AM72" s="27">
         <v>0</v>
       </c>
       <c r="AN72" s="27">
         <v>0</v>
       </c>
       <c r="AO72" s="27">
         <v>55.915149999999997</v>
       </c>
       <c r="AP72" s="27">
         <v>41.267069999999997</v>
       </c>
       <c r="AR72" s="1"/>
     </row>
-    <row r="73" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:44">
       <c r="A73" s="18"/>
       <c r="B73" s="18"/>
       <c r="C73" s="18"/>
       <c r="D73" s="18"/>
       <c r="E73" s="18"/>
       <c r="F73" s="18"/>
       <c r="G73" s="18"/>
       <c r="H73" s="18"/>
       <c r="I73" s="18"/>
       <c r="J73" s="18"/>
       <c r="K73" s="18"/>
       <c r="L73" s="18"/>
       <c r="M73" s="18"/>
       <c r="N73" s="18"/>
       <c r="O73" s="18"/>
       <c r="AE73" s="30"/>
       <c r="AF73" s="30"/>
       <c r="AG73" s="30"/>
       <c r="AH73" s="30"/>
       <c r="AI73" s="30"/>
       <c r="AJ73" s="30"/>
       <c r="AK73" s="30"/>
       <c r="AL73" s="30"/>
       <c r="AM73" s="30"/>
       <c r="AN73" s="30"/>
       <c r="AO73" s="30"/>
       <c r="AP73" s="30"/>
     </row>
-    <row r="74" spans="1:44" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="79" t="s">
+    <row r="74" spans="1:44" ht="30.75" customHeight="1">
+      <c r="A74" s="94" t="s">
         <v>170</v>
       </c>
-      <c r="B74" s="79"/>
+      <c r="B74" s="94"/>
       <c r="C74" s="11"/>
       <c r="D74" s="11"/>
       <c r="E74" s="11"/>
       <c r="F74" s="11"/>
       <c r="G74" s="11"/>
       <c r="H74" s="11"/>
       <c r="I74" s="11"/>
       <c r="J74" s="11"/>
       <c r="K74" s="11"/>
       <c r="L74" s="11"/>
       <c r="M74" s="11"/>
       <c r="N74" s="11"/>
       <c r="O74" s="11"/>
       <c r="P74" s="11"/>
       <c r="Q74" s="11"/>
       <c r="R74" s="11"/>
       <c r="S74" s="11"/>
       <c r="T74" s="11"/>
       <c r="U74" s="11"/>
       <c r="V74" s="11"/>
       <c r="W74" s="11"/>
       <c r="X74" s="11"/>
       <c r="Y74" s="11"/>
       <c r="Z74" s="11"/>
       <c r="AH74" s="4"/>
       <c r="AI74" s="4"/>
       <c r="AJ74" s="4"/>
       <c r="AK74" s="4"/>
       <c r="AL74" s="4"/>
       <c r="AM74" s="4"/>
       <c r="AN74" s="4"/>
       <c r="AO74" s="4"/>
       <c r="AP74" s="4"/>
     </row>
-    <row r="75" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:44">
       <c r="AE75" s="4"/>
       <c r="AF75" s="4"/>
       <c r="AG75" s="4"/>
       <c r="AH75" s="4"/>
       <c r="AI75" s="4"/>
       <c r="AJ75" s="4"/>
       <c r="AK75" s="4"/>
       <c r="AL75" s="4"/>
       <c r="AM75" s="4"/>
       <c r="AN75" s="4"/>
       <c r="AO75" s="4"/>
       <c r="AP75" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="Q5:R5"/>
-[...5 lines deleted...]
-    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="A1:AP1"/>
+    <mergeCell ref="A2:AP2"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="O5:P5"/>
     <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="U5:V5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="S4:V4"/>
-    <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="O4:R4"/>
-    <mergeCell ref="A1:AP1"/>
-[...4 lines deleted...]
-    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="K4:N4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AR33"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="Q6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="AK42" sqref="AK42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="29.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="12.28515625" style="1" customWidth="1"/>
     <col min="4" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="20" width="9.140625" style="1"/>
     <col min="21" max="33" width="9.140625" style="1" customWidth="1"/>
     <col min="34" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="75" t="s">
+    <row r="1" spans="1:44" ht="24.75" customHeight="1">
+      <c r="A1" s="100" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="75"/>
-[...30 lines deleted...]
-      <c r="AG1" s="75"/>
+      <c r="B1" s="100"/>
+      <c r="C1" s="100"/>
+      <c r="D1" s="100"/>
+      <c r="E1" s="100"/>
+      <c r="F1" s="100"/>
+      <c r="G1" s="100"/>
+      <c r="H1" s="100"/>
+      <c r="I1" s="100"/>
+      <c r="J1" s="100"/>
+      <c r="K1" s="100"/>
+      <c r="L1" s="100"/>
+      <c r="M1" s="100"/>
+      <c r="N1" s="100"/>
+      <c r="O1" s="100"/>
+      <c r="P1" s="100"/>
+      <c r="Q1" s="100"/>
+      <c r="R1" s="100"/>
+      <c r="S1" s="100"/>
+      <c r="T1" s="100"/>
+      <c r="U1" s="100"/>
+      <c r="V1" s="100"/>
+      <c r="W1" s="100"/>
+      <c r="X1" s="100"/>
+      <c r="Y1" s="100"/>
+      <c r="Z1" s="100"/>
+      <c r="AA1" s="100"/>
+      <c r="AB1" s="100"/>
+      <c r="AC1" s="100"/>
+      <c r="AD1" s="100"/>
+      <c r="AE1" s="100"/>
+      <c r="AF1" s="100"/>
+      <c r="AG1" s="100"/>
     </row>
-    <row r="2" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:44">
       <c r="A2" s="14"/>
       <c r="B2" s="9"/>
       <c r="M2" s="29"/>
     </row>
-    <row r="3" spans="1:44" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="80" t="s">
+    <row r="3" spans="1:44" ht="23.25" customHeight="1">
+      <c r="A3" s="104" t="s">
         <v>163</v>
       </c>
-      <c r="B3" s="73">
+      <c r="B3" s="95">
         <v>2015</v>
       </c>
-      <c r="C3" s="73"/>
-[...2 lines deleted...]
-      <c r="F3" s="73">
+      <c r="C3" s="95"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95">
         <v>2016</v>
       </c>
-      <c r="G3" s="73"/>
-[...2 lines deleted...]
-      <c r="J3" s="73">
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
+      <c r="I3" s="95"/>
+      <c r="J3" s="95">
         <v>2017</v>
       </c>
-      <c r="K3" s="73"/>
-[...2 lines deleted...]
-      <c r="N3" s="73">
+      <c r="K3" s="95"/>
+      <c r="L3" s="95"/>
+      <c r="M3" s="95"/>
+      <c r="N3" s="95">
         <v>2018</v>
       </c>
-      <c r="O3" s="73"/>
-[...2 lines deleted...]
-      <c r="R3" s="73">
+      <c r="O3" s="95"/>
+      <c r="P3" s="95"/>
+      <c r="Q3" s="95"/>
+      <c r="R3" s="95">
         <v>2019</v>
       </c>
-      <c r="S3" s="73"/>
-[...2 lines deleted...]
-      <c r="V3" s="73">
+      <c r="S3" s="95"/>
+      <c r="T3" s="95"/>
+      <c r="U3" s="95"/>
+      <c r="V3" s="95">
         <v>2020</v>
       </c>
-      <c r="W3" s="73"/>
-[...2 lines deleted...]
-      <c r="Z3" s="73">
+      <c r="W3" s="95"/>
+      <c r="X3" s="95"/>
+      <c r="Y3" s="95"/>
+      <c r="Z3" s="95">
         <v>2021</v>
       </c>
-      <c r="AA3" s="73"/>
-[...2 lines deleted...]
-      <c r="AD3" s="76" t="s">
+      <c r="AA3" s="95"/>
+      <c r="AB3" s="95"/>
+      <c r="AC3" s="95"/>
+      <c r="AD3" s="101" t="s">
         <v>156</v>
       </c>
-      <c r="AE3" s="77"/>
-[...2 lines deleted...]
-      <c r="AH3" s="76" t="s">
+      <c r="AE3" s="102"/>
+      <c r="AF3" s="102"/>
+      <c r="AG3" s="103"/>
+      <c r="AH3" s="101" t="s">
         <v>168</v>
       </c>
-      <c r="AI3" s="77"/>
-[...2 lines deleted...]
-      <c r="AL3" s="76" t="s">
+      <c r="AI3" s="102"/>
+      <c r="AJ3" s="102"/>
+      <c r="AK3" s="103"/>
+      <c r="AL3" s="101" t="s">
         <v>169</v>
       </c>
-      <c r="AM3" s="77"/>
-[...1 lines deleted...]
-      <c r="AO3" s="78"/>
+      <c r="AM3" s="102"/>
+      <c r="AN3" s="102"/>
+      <c r="AO3" s="103"/>
     </row>
-    <row r="4" spans="1:44" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="D4" s="73" t="s">
+    <row r="4" spans="1:44">
+      <c r="A4" s="104"/>
+      <c r="B4" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="95"/>
+      <c r="D4" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="73"/>
-[...4 lines deleted...]
-      <c r="H4" s="73" t="s">
+      <c r="E4" s="95"/>
+      <c r="F4" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="73"/>
-[...4 lines deleted...]
-      <c r="L4" s="73" t="s">
+      <c r="I4" s="95"/>
+      <c r="J4" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="95"/>
+      <c r="L4" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="73"/>
-[...4 lines deleted...]
-      <c r="P4" s="73" t="s">
+      <c r="M4" s="95"/>
+      <c r="N4" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="95"/>
+      <c r="P4" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="Q4" s="73"/>
-[...4 lines deleted...]
-      <c r="T4" s="73" t="s">
+      <c r="Q4" s="95"/>
+      <c r="R4" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="S4" s="95"/>
+      <c r="T4" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="U4" s="73"/>
-[...4 lines deleted...]
-      <c r="X4" s="73" t="s">
+      <c r="U4" s="95"/>
+      <c r="V4" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="W4" s="95"/>
+      <c r="X4" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="Y4" s="73"/>
-[...4 lines deleted...]
-      <c r="AB4" s="73" t="s">
+      <c r="Y4" s="95"/>
+      <c r="Z4" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="95"/>
+      <c r="AB4" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="AC4" s="73"/>
-[...4 lines deleted...]
-      <c r="AF4" s="73" t="s">
+      <c r="AC4" s="95"/>
+      <c r="AD4" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="95"/>
+      <c r="AF4" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="AG4" s="73"/>
-[...4 lines deleted...]
-      <c r="AJ4" s="73" t="s">
+      <c r="AG4" s="95"/>
+      <c r="AH4" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="95"/>
+      <c r="AJ4" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="AK4" s="73"/>
-[...4 lines deleted...]
-      <c r="AN4" s="73" t="s">
+      <c r="AK4" s="95"/>
+      <c r="AL4" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="95"/>
+      <c r="AN4" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="AO4" s="73"/>
+      <c r="AO4" s="95"/>
     </row>
-    <row r="5" spans="1:44" ht="45" x14ac:dyDescent="0.2">
-      <c r="A5" s="80"/>
+    <row r="5" spans="1:44" ht="45">
+      <c r="A5" s="104"/>
       <c r="B5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -11126,51 +11450,51 @@
       <c r="AH5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="AI5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="AJ5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="AK5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="AL5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="AM5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="AN5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="AO5" s="10" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="6" spans="1:44" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:44" s="31" customFormat="1" ht="12.75">
       <c r="A6" s="15" t="s">
         <v>134</v>
       </c>
       <c r="B6" s="11">
         <v>5133065.4145899992</v>
       </c>
       <c r="C6" s="11">
         <v>1102715.6438899999</v>
       </c>
       <c r="D6" s="11">
         <v>1461303.7044000002</v>
       </c>
       <c r="E6" s="11">
         <v>882298.37069000013</v>
       </c>
       <c r="F6" s="11">
         <v>6258069.693669999</v>
       </c>
       <c r="G6" s="11">
         <v>1106794.5600300001</v>
       </c>
       <c r="H6" s="11">
         <v>1114184.44438</v>
       </c>
       <c r="I6" s="11">
@@ -11265,51 +11589,51 @@
         <v>#REF!</v>
       </c>
       <c r="AK6" s="11" t="e">
         <f>AK7+AK8+AK9+AK10+AK11+AK12+AK13+AK14+AK15+AK16+AK17+AK18+AK19+AK20+AK21+AK22+AK23+AK24+AK25+AK26</f>
         <v>#REF!</v>
       </c>
       <c r="AL6" s="11" t="e">
         <f>AL7+AL8+AL9+AL10+AL11+AL12+AL13+AL14+AL15+AL16+AL17+AL18+AL19+AL20+AL21+AL22+AL23+AL24+AL25+AL26</f>
         <v>#REF!</v>
       </c>
       <c r="AM6" s="11" t="e">
         <f>AM7+AM8+AM9+AM10+AM11+AM12+AM13+AM14+AM15+AM16+AM17+AM18+AM19+AM20+AM21+AM22+AM23+AM24+AM25+AM26</f>
         <v>#REF!</v>
       </c>
       <c r="AN6" s="11" t="e">
         <f>AN7+AN8+AN9+AN10+AN11+AN12+AN13+AN14+AN15+AN16+AN17+AN18+AN19+AN20+AN21+AN22+AN23+AN24+AN25+AN26</f>
         <v>#REF!</v>
       </c>
       <c r="AO6" s="11" t="e">
         <f>AO7+AO8+AO9+AO10+AO11+AO12+AO13+AO14+AO15+AO16+AO17+AO18+AO19+AO20+AO21+AO22+AO23+AO24+AO25+AO26</f>
         <v>#REF!</v>
       </c>
       <c r="AQ6" s="43"/>
       <c r="AR6" s="43"/>
     </row>
-    <row r="7" spans="1:44" s="39" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:44" s="39" customFormat="1" ht="12.75">
       <c r="A7" s="16" t="s">
         <v>152</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
@@ -11347,51 +11671,51 @@
         <f>Абай!I7</f>
         <v>72664.672449999998</v>
       </c>
       <c r="AK7" s="4">
         <f>Абай!J7</f>
         <v>25225.048339999998</v>
       </c>
       <c r="AL7" s="4">
         <f>Абай!K7</f>
         <v>38552.736600000004</v>
       </c>
       <c r="AM7" s="4">
         <f>Абай!L7</f>
         <v>15476.338459999999</v>
       </c>
       <c r="AN7" s="4">
         <f>Абай!M7</f>
         <v>85613.304629999999</v>
       </c>
       <c r="AO7" s="4">
         <f>Абай!N7</f>
         <v>32117.516519999997</v>
       </c>
       <c r="AQ7" s="44"/>
     </row>
-    <row r="8" spans="1:44" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:44" s="38" customFormat="1" ht="12.75">
       <c r="A8" s="16" t="s">
         <v>135</v>
       </c>
       <c r="B8" s="4">
         <v>888069.60199999984</v>
       </c>
       <c r="C8" s="4">
         <v>175895.08108000006</v>
       </c>
       <c r="D8" s="4">
         <v>41396.349479999997</v>
       </c>
       <c r="E8" s="4">
         <v>11843.317800000001</v>
       </c>
       <c r="F8" s="4">
         <v>1029723.17749</v>
       </c>
       <c r="G8" s="4">
         <v>161260.0434</v>
       </c>
       <c r="H8" s="4">
         <v>21511.843259999994</v>
       </c>
       <c r="I8" s="4">
@@ -11484,51 +11808,51 @@
       <c r="AJ8" s="4">
         <f>Ақмола!AK7</f>
         <v>54105.651190000011</v>
       </c>
       <c r="AK8" s="4">
         <f>Ақмола!AL7</f>
         <v>12455.534250000001</v>
       </c>
       <c r="AL8" s="4">
         <f>Ақмола!AM7</f>
         <v>295091.27599999995</v>
       </c>
       <c r="AM8" s="4">
         <f>Ақмола!AN7</f>
         <v>94385.47993999999</v>
       </c>
       <c r="AN8" s="4">
         <f>Ақмола!AO7</f>
         <v>59775.255750000004</v>
       </c>
       <c r="AO8" s="4">
         <f>Ақмола!AP7</f>
         <v>14746.122410000002</v>
       </c>
     </row>
-    <row r="9" spans="1:44" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:44" s="38" customFormat="1" ht="12.75">
       <c r="A9" s="16" t="s">
         <v>136</v>
       </c>
       <c r="B9" s="4">
         <v>154958.554</v>
       </c>
       <c r="C9" s="4">
         <v>33183.94292999999</v>
       </c>
       <c r="D9" s="4">
         <v>70343.806439999957</v>
       </c>
       <c r="E9" s="4">
         <v>31006.340220000013</v>
       </c>
       <c r="F9" s="4">
         <v>88320.47099999999</v>
       </c>
       <c r="G9" s="4">
         <v>17655.762859999999</v>
       </c>
       <c r="H9" s="4">
         <v>43156.957649999997</v>
       </c>
       <c r="I9" s="4">
@@ -11621,51 +11945,51 @@
       <c r="AJ9" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK9" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL9" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM9" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN9" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO9" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="10" spans="1:44" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:44" s="38" customFormat="1" ht="12.75">
       <c r="A10" s="16" t="s">
         <v>137</v>
       </c>
       <c r="B10" s="4">
         <v>31677.997199999994</v>
       </c>
       <c r="C10" s="4">
         <v>7289.060089999999</v>
       </c>
       <c r="D10" s="4">
         <v>62685.337410000007</v>
       </c>
       <c r="E10" s="4">
         <v>86637.390370000037</v>
       </c>
       <c r="F10" s="4">
         <v>30367.105780000005</v>
       </c>
       <c r="G10" s="4">
         <v>7190.3871500000005</v>
       </c>
       <c r="H10" s="4">
         <v>37660.812060000004</v>
       </c>
       <c r="I10" s="4">
@@ -11758,51 +12082,51 @@
       <c r="AJ10" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK10" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL10" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM10" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN10" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO10" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="11" spans="1:44" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:44" s="38" customFormat="1" ht="12.75">
       <c r="A11" s="16" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="4">
         <v>0</v>
       </c>
       <c r="C11" s="4">
         <v>0</v>
       </c>
       <c r="D11" s="4">
         <v>10351.854049999996</v>
       </c>
       <c r="E11" s="4">
         <v>7919.9900900000021</v>
       </c>
       <c r="F11" s="4">
         <v>42</v>
       </c>
       <c r="G11" s="4">
         <v>61.741000000000007</v>
       </c>
       <c r="H11" s="4">
         <v>11862.534670000008</v>
       </c>
       <c r="I11" s="4">
@@ -11895,51 +12219,51 @@
       <c r="AJ11" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK11" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL11" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM11" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN11" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO11" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="12" spans="1:44" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:44" s="38" customFormat="1" ht="12.75">
       <c r="A12" s="16" t="s">
         <v>139</v>
       </c>
       <c r="B12" s="4">
         <v>913.39774999999986</v>
       </c>
       <c r="C12" s="4">
         <v>275.95023000000003</v>
       </c>
       <c r="D12" s="4">
         <v>28873.606800000005</v>
       </c>
       <c r="E12" s="4">
         <v>17999.796899999998</v>
       </c>
       <c r="F12" s="4">
         <v>8995.8936999999987</v>
       </c>
       <c r="G12" s="4">
         <v>4268.3200199999992</v>
       </c>
       <c r="H12" s="4">
         <v>22929.42147999999</v>
       </c>
       <c r="I12" s="4">
@@ -12032,51 +12356,51 @@
       <c r="AJ12" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK12" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL12" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM12" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN12" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO12" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="13" spans="1:44" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:44" s="38" customFormat="1" ht="12.75">
       <c r="A13" s="16" t="s">
         <v>140</v>
       </c>
       <c r="B13" s="4">
         <v>59830.249000000003</v>
       </c>
       <c r="C13" s="4">
         <v>11936.711290000001</v>
       </c>
       <c r="D13" s="4">
         <v>188135.11319</v>
       </c>
       <c r="E13" s="4">
         <v>36450.975839999992</v>
       </c>
       <c r="F13" s="4">
         <v>66922.91240000003</v>
       </c>
       <c r="G13" s="4">
         <v>9206.2107699999979</v>
       </c>
       <c r="H13" s="4">
         <v>79754.375200000024</v>
       </c>
       <c r="I13" s="4">
@@ -12169,51 +12493,51 @@
       <c r="AJ13" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK13" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL13" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM13" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN13" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO13" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="14" spans="1:44" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:44" s="38" customFormat="1" ht="12.75">
       <c r="A14" s="16" t="s">
         <v>153</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
       <c r="R14" s="4"/>
       <c r="S14" s="4"/>
       <c r="T14" s="4"/>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
       <c r="W14" s="4"/>
@@ -12250,51 +12574,51 @@
       <c r="AJ14" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK14" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL14" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM14" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN14" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO14" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="15" spans="1:44" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:44" s="38" customFormat="1" ht="12.75">
       <c r="A15" s="16" t="s">
         <v>141</v>
       </c>
       <c r="B15" s="4">
         <v>47682.087000000007</v>
       </c>
       <c r="C15" s="4">
         <v>11077.272879999997</v>
       </c>
       <c r="D15" s="4">
         <v>57024.188970000003</v>
       </c>
       <c r="E15" s="4">
         <v>28726.414809999995</v>
       </c>
       <c r="F15" s="4">
         <v>28688.564790000004</v>
       </c>
       <c r="G15" s="4">
         <v>7392.1704499999987</v>
       </c>
       <c r="H15" s="4">
         <v>28443.807140000008</v>
       </c>
       <c r="I15" s="4">
@@ -12387,51 +12711,51 @@
       <c r="AJ15" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK15" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL15" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM15" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN15" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO15" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="16" spans="1:44" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:44" s="38" customFormat="1" ht="12.75">
       <c r="A16" s="16" t="s">
         <v>142</v>
       </c>
       <c r="B16" s="4">
         <v>852501.41119999986</v>
       </c>
       <c r="C16" s="4">
         <v>181027.18779999993</v>
       </c>
       <c r="D16" s="4">
         <v>90288.109119999979</v>
       </c>
       <c r="E16" s="4">
         <v>54316.314780000001</v>
       </c>
       <c r="F16" s="4">
         <v>946591.37474999984</v>
       </c>
       <c r="G16" s="4">
         <v>160544.01022000003</v>
       </c>
       <c r="H16" s="4">
         <v>71888.772809999951</v>
       </c>
       <c r="I16" s="4">
@@ -12509,66 +12833,66 @@
         <f>'2015-2026'!AG7</f>
         <v>520804.88831000001</v>
       </c>
       <c r="AG16" s="4">
         <f>'2015-2026'!AH7</f>
         <v>118595.45581000001</v>
       </c>
       <c r="AH16" s="4">
         <f>'2015-2026'!AI7</f>
         <v>26276.8855</v>
       </c>
       <c r="AI16" s="4">
         <f>'2015-2026'!AJ7</f>
         <v>8535.2129299999997</v>
       </c>
       <c r="AJ16" s="4">
         <f>'2015-2026'!AK7</f>
         <v>630016.35774000024</v>
       </c>
       <c r="AK16" s="4">
         <f>'2015-2026'!AL7</f>
         <v>102519.73588999998</v>
       </c>
       <c r="AL16" s="4">
         <f>'2015-2026'!AQ7</f>
-        <v>125552.57236000002</v>
+        <v>129287.86259999999</v>
       </c>
       <c r="AM16" s="4">
         <f>'2015-2026'!AR7</f>
-        <v>37184.52003</v>
+        <v>38410.265800000001</v>
       </c>
       <c r="AN16" s="4">
         <f>'2015-2026'!AS7</f>
-        <v>191739.26009000003</v>
+        <v>232290.49124000003</v>
       </c>
       <c r="AO16" s="4">
         <f>'2015-2026'!AT7</f>
-        <v>32537.509910000001</v>
+        <v>38471.718550000005</v>
       </c>
     </row>
-    <row r="17" spans="1:41" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:41" s="38" customFormat="1" ht="12.75">
       <c r="A17" s="16" t="s">
         <v>143</v>
       </c>
       <c r="B17" s="4">
         <v>63974.904999999999</v>
       </c>
       <c r="C17" s="4">
         <v>29846.219569999994</v>
       </c>
       <c r="D17" s="4">
         <v>542.58917999999994</v>
       </c>
       <c r="E17" s="4">
         <v>888.16662999999994</v>
       </c>
       <c r="F17" s="4">
         <v>68845.260999999999</v>
       </c>
       <c r="G17" s="4">
         <v>16400.433199999999</v>
       </c>
       <c r="H17" s="4">
         <v>460.25928000000005</v>
       </c>
       <c r="I17" s="4">
@@ -12661,51 +12985,51 @@
       <c r="AJ17" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK17" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL17" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM17" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN17" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO17" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="18" spans="1:41" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:41" s="38" customFormat="1" ht="12.75">
       <c r="A18" s="16" t="s">
         <v>150</v>
       </c>
       <c r="B18" s="4">
         <v>24812.825000000001</v>
       </c>
       <c r="C18" s="4">
         <v>4440.8566199999996</v>
       </c>
       <c r="D18" s="4">
         <v>36662.611730000004</v>
       </c>
       <c r="E18" s="4">
         <v>15237.98216</v>
       </c>
       <c r="F18" s="4">
         <v>51010.386119999988</v>
       </c>
       <c r="G18" s="4">
         <v>7923.1845700000013</v>
       </c>
       <c r="H18" s="4">
         <v>40237.007669999977</v>
       </c>
       <c r="I18" s="4">
@@ -12798,51 +13122,51 @@
       <c r="AJ18" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK18" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL18" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM18" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN18" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO18" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="19" spans="1:41" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:41" s="38" customFormat="1" ht="12.75">
       <c r="A19" s="16" t="s">
         <v>144</v>
       </c>
       <c r="B19" s="4">
         <v>46380.017999999996</v>
       </c>
       <c r="C19" s="4">
         <v>9916.5066399999996</v>
       </c>
       <c r="D19" s="4">
         <v>14273.746870000001</v>
       </c>
       <c r="E19" s="4">
         <v>14392.88861</v>
       </c>
       <c r="F19" s="4">
         <v>44118.457200000004</v>
       </c>
       <c r="G19" s="4">
         <v>9109.9147999999986</v>
       </c>
       <c r="H19" s="4">
         <v>10123.429919999997</v>
       </c>
       <c r="I19" s="4">
@@ -12935,51 +13259,51 @@
       <c r="AJ19" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK19" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL19" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM19" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN19" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO19" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="20" spans="1:41" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:41" s="38" customFormat="1" ht="12.75">
       <c r="A20" s="16" t="s">
         <v>145</v>
       </c>
       <c r="B20" s="4">
         <v>403599.14286000014</v>
       </c>
       <c r="C20" s="4">
         <v>85456.458509999997</v>
       </c>
       <c r="D20" s="4">
         <v>31651.05424999999</v>
       </c>
       <c r="E20" s="4">
         <v>14000.09734</v>
       </c>
       <c r="F20" s="4">
         <v>392237.85216000001</v>
       </c>
       <c r="G20" s="4">
         <v>75337.24742</v>
       </c>
       <c r="H20" s="4">
         <v>14541.877689999998</v>
       </c>
       <c r="I20" s="4">
@@ -13072,51 +13396,51 @@
       <c r="AJ20" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK20" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL20" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM20" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN20" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO20" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="21" spans="1:41" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:41" s="38" customFormat="1" ht="12.75">
       <c r="A21" s="16" t="s">
         <v>146</v>
       </c>
       <c r="B21" s="4">
         <v>94161.267500000002</v>
       </c>
       <c r="C21" s="4">
         <v>18717.57632</v>
       </c>
       <c r="D21" s="4">
         <v>384354.56282999995</v>
       </c>
       <c r="E21" s="4">
         <v>214275.47615000006</v>
       </c>
       <c r="F21" s="4">
         <v>173660.44549999997</v>
       </c>
       <c r="G21" s="4">
         <v>25979.849330000001</v>
       </c>
       <c r="H21" s="4">
         <v>441339.96023000008</v>
       </c>
       <c r="I21" s="4">
@@ -13209,51 +13533,51 @@
       <c r="AJ21" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK21" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL21" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM21" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN21" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO21" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="22" spans="1:41" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:41" s="38" customFormat="1" ht="12.75">
       <c r="A22" s="16" t="s">
         <v>154</v>
       </c>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
       <c r="T22" s="4"/>
       <c r="U22" s="4"/>
       <c r="V22" s="4"/>
       <c r="W22" s="4"/>
@@ -13290,51 +13614,51 @@
       <c r="AJ22" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK22" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL22" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM22" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN22" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO22" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="23" spans="1:41" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:41" customFormat="1" ht="12.75">
       <c r="A23" s="16" t="s">
         <v>147</v>
       </c>
       <c r="B23" s="4">
         <v>339634.5399400001</v>
       </c>
       <c r="C23" s="4">
         <v>65206.455939999993</v>
       </c>
       <c r="D23" s="4">
         <v>90525.473860000042</v>
       </c>
       <c r="E23" s="4">
         <v>65633.883749999994</v>
       </c>
       <c r="F23" s="4">
         <v>690209.79437999963</v>
       </c>
       <c r="G23" s="4">
         <v>104664.97447999998</v>
       </c>
       <c r="H23" s="4">
         <v>80437.176869999937</v>
       </c>
       <c r="I23" s="4">
@@ -13427,51 +13751,51 @@
       <c r="AJ23" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK23" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL23" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM23" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN23" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO23" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="24" spans="1:41" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:41" customFormat="1" ht="12.75">
       <c r="A24" s="16" t="s">
         <v>155</v>
       </c>
       <c r="B24" s="4">
         <v>1255017.3925999999</v>
       </c>
       <c r="C24" s="4">
         <v>257104.16498000003</v>
       </c>
       <c r="D24" s="4">
         <v>46643.523310000004</v>
       </c>
       <c r="E24" s="4">
         <v>32535.748849999993</v>
       </c>
       <c r="F24" s="4">
         <v>1443278.6111000003</v>
       </c>
       <c r="G24" s="4">
         <v>260747.56528000007</v>
       </c>
       <c r="H24" s="4">
         <v>19756.08035</v>
       </c>
       <c r="I24" s="4">
@@ -13564,51 +13888,51 @@
       <c r="AJ24" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK24" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL24" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM24" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN24" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO24" s="4" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="25" spans="1:41" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:41" customFormat="1" ht="12.75">
       <c r="A25" s="16" t="s">
         <v>148</v>
       </c>
       <c r="B25" s="19">
         <v>728514.13453999988</v>
       </c>
       <c r="C25" s="19">
         <v>179777.17127999998</v>
       </c>
       <c r="D25" s="19">
         <v>135056.53662999999</v>
       </c>
       <c r="E25" s="19">
         <v>137640.25314000004</v>
       </c>
       <c r="F25" s="19">
         <v>998794.89877000009</v>
       </c>
       <c r="G25" s="19">
         <v>205526.3585</v>
       </c>
       <c r="H25" s="19">
         <v>86649.630510000003</v>
       </c>
       <c r="I25" s="19">
@@ -13701,51 +14025,51 @@
       <c r="AJ25" s="19" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK25" s="19" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL25" s="19" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM25" s="19" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN25" s="19" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO25" s="19" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="26" spans="1:41" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:41" customFormat="1" ht="12.75">
       <c r="A26" s="17" t="s">
         <v>149</v>
       </c>
       <c r="B26" s="8">
         <v>141337.891</v>
       </c>
       <c r="C26" s="8">
         <v>31565.027729999994</v>
       </c>
       <c r="D26" s="8">
         <v>172495.24027999997</v>
       </c>
       <c r="E26" s="8">
         <v>112793.33324999998</v>
       </c>
       <c r="F26" s="8">
         <v>196262.48752999998</v>
       </c>
       <c r="G26" s="8">
         <v>33526.386580000006</v>
       </c>
       <c r="H26" s="8">
         <v>103430.49759000003</v>
       </c>
       <c r="I26" s="8">
@@ -13838,324 +14162,324 @@
       <c r="AJ26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="27" spans="1:41" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="79" t="s">
+    <row r="27" spans="1:41" ht="24.6" customHeight="1">
+      <c r="A27" s="94" t="s">
         <v>170</v>
       </c>
-      <c r="B27" s="79"/>
+      <c r="B27" s="94"/>
       <c r="C27" s="22"/>
       <c r="AH27" s="4"/>
       <c r="AI27" s="4"/>
       <c r="AJ27" s="4"/>
       <c r="AK27" s="4"/>
       <c r="AL27" s="4"/>
       <c r="AM27" s="4"/>
       <c r="AN27" s="4"/>
       <c r="AO27" s="4"/>
     </row>
-    <row r="28" spans="1:41" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:41">
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
       <c r="P28" s="4"/>
       <c r="Q28" s="4"/>
       <c r="R28" s="4"/>
       <c r="S28" s="4"/>
       <c r="T28" s="4"/>
       <c r="U28" s="4"/>
       <c r="V28" s="4"/>
       <c r="W28" s="4"/>
       <c r="X28" s="4"/>
       <c r="Y28" s="4"/>
       <c r="Z28" s="4"/>
       <c r="AA28" s="4"/>
       <c r="AB28" s="4"/>
       <c r="AC28" s="4"/>
       <c r="AD28" s="4"/>
       <c r="AE28" s="4"/>
       <c r="AF28" s="4"/>
       <c r="AG28" s="4"/>
       <c r="AK28" s="4"/>
     </row>
-    <row r="29" spans="1:41" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:41">
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="4"/>
       <c r="AE29" s="4"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="4"/>
     </row>
-    <row r="33" spans="6:6" x14ac:dyDescent="0.2">
+    <row r="33" spans="6:6">
       <c r="F33" s="1" t="s">
         <v>151</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="33">
-    <mergeCell ref="AL3:AO3"/>
-[...21 lines deleted...]
-    <mergeCell ref="L4:M4"/>
     <mergeCell ref="A1:AG1"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="AD4:AE4"/>
     <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH4:AI4"/>
+    <mergeCell ref="AJ4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AJ74"/>
   <sheetViews>
     <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C38" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AM12" sqref="AM12"/>
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomRight" activeCell="K79" sqref="K79"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="51.5703125" style="36" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.7109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" s="2" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="75" t="s">
+    <row r="1" spans="1:36" s="2" customFormat="1" ht="31.15" customHeight="1">
+      <c r="A1" s="100" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="75"/>
-[...11 lines deleted...]
-      <c r="N1" s="75"/>
+      <c r="B1" s="100"/>
+      <c r="C1" s="100"/>
+      <c r="D1" s="100"/>
+      <c r="E1" s="100"/>
+      <c r="F1" s="100"/>
+      <c r="G1" s="100"/>
+      <c r="H1" s="100"/>
+      <c r="I1" s="100"/>
+      <c r="J1" s="100"/>
+      <c r="K1" s="100"/>
+      <c r="L1" s="100"/>
+      <c r="M1" s="100"/>
+      <c r="N1" s="100"/>
     </row>
-    <row r="2" spans="1:36" s="2" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="75" t="s">
+    <row r="2" spans="1:36" s="2" customFormat="1" ht="31.15" customHeight="1">
+      <c r="A2" s="100" t="s">
         <v>164</v>
       </c>
-      <c r="B2" s="75"/>
-[...11 lines deleted...]
-      <c r="N2" s="75"/>
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
     </row>
-    <row r="3" spans="1:36" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:36" ht="12.75">
       <c r="A3" s="45"/>
       <c r="B3" s="46"/>
     </row>
-    <row r="4" spans="1:36" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="70" t="s">
+    <row r="4" spans="1:36" s="2" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A4" s="96" t="s">
         <v>165</v>
       </c>
-      <c r="B4" s="74" t="s">
+      <c r="B4" s="99" t="s">
         <v>166</v>
       </c>
-      <c r="C4" s="76" t="s">
+      <c r="C4" s="101" t="s">
         <v>156</v>
       </c>
-      <c r="D4" s="77"/>
-[...2 lines deleted...]
-      <c r="G4" s="76" t="s">
+      <c r="D4" s="102"/>
+      <c r="E4" s="102"/>
+      <c r="F4" s="103"/>
+      <c r="G4" s="101" t="s">
         <v>168</v>
       </c>
-      <c r="H4" s="77"/>
-[...2 lines deleted...]
-      <c r="K4" s="76" t="s">
+      <c r="H4" s="102"/>
+      <c r="I4" s="102"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="101" t="s">
         <v>169</v>
       </c>
-      <c r="L4" s="77"/>
-[...1 lines deleted...]
-      <c r="N4" s="78"/>
+      <c r="L4" s="102"/>
+      <c r="M4" s="102"/>
+      <c r="N4" s="103"/>
     </row>
-    <row r="5" spans="1:36" s="3" customFormat="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E5" s="73" t="s">
+    <row r="5" spans="1:36" s="3" customFormat="1">
+      <c r="A5" s="97"/>
+      <c r="B5" s="99"/>
+      <c r="C5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="95"/>
+      <c r="E5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="73"/>
-[...4 lines deleted...]
-      <c r="I5" s="73" t="s">
+      <c r="F5" s="95"/>
+      <c r="G5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="95"/>
+      <c r="I5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="73"/>
-[...4 lines deleted...]
-      <c r="M5" s="73" t="s">
+      <c r="J5" s="95"/>
+      <c r="K5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="95"/>
+      <c r="M5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="73"/>
+      <c r="N5" s="95"/>
     </row>
-    <row r="6" spans="1:36" s="2" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="74"/>
+    <row r="6" spans="1:36" s="2" customFormat="1" ht="56.25" customHeight="1">
+      <c r="A6" s="98"/>
+      <c r="B6" s="99"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="K6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="L6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="M6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="N6" s="10" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="7" spans="1:36" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:36" s="13" customFormat="1" ht="12.75">
       <c r="A7" s="12"/>
       <c r="B7" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="26">
         <f t="shared" ref="C7:N7" si="0">SUM(C8:C72)</f>
         <v>233346.24685</v>
       </c>
       <c r="D7" s="26">
         <f t="shared" si="0"/>
         <v>93478.853469999987</v>
       </c>
       <c r="E7" s="26">
         <f t="shared" si="0"/>
         <v>223743.93711</v>
       </c>
       <c r="F7" s="26">
         <f t="shared" si="0"/>
         <v>79246.076939999999</v>
       </c>
       <c r="G7" s="26">
         <f t="shared" si="0"/>
         <v>52962.777999999998</v>
       </c>
       <c r="H7" s="26">
@@ -14165,3265 +14489,3265 @@
       <c r="I7" s="26">
         <f t="shared" si="0"/>
         <v>72664.672449999998</v>
       </c>
       <c r="J7" s="26">
         <f t="shared" si="0"/>
         <v>25225.048339999998</v>
       </c>
       <c r="K7" s="26">
         <f t="shared" si="0"/>
         <v>38552.736600000004</v>
       </c>
       <c r="L7" s="26">
         <f t="shared" si="0"/>
         <v>15476.338459999999</v>
       </c>
       <c r="M7" s="26">
         <f t="shared" si="0"/>
         <v>85613.304629999999</v>
       </c>
       <c r="N7" s="26">
         <f t="shared" si="0"/>
         <v>32117.516519999997</v>
       </c>
     </row>
-    <row r="8" spans="1:36" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:36" customFormat="1" ht="45">
       <c r="A8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="36" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="25">
         <v>0</v>
       </c>
       <c r="D8" s="25">
         <v>0</v>
       </c>
       <c r="E8" s="25">
         <v>0.05</v>
       </c>
       <c r="F8" s="25">
         <v>0.31224000000000002</v>
       </c>
       <c r="G8" s="25">
         <v>0</v>
       </c>
       <c r="H8" s="25">
         <v>0</v>
       </c>
       <c r="I8" s="25">
         <v>0.05</v>
       </c>
       <c r="J8" s="25">
         <v>0.31224000000000002</v>
       </c>
       <c r="K8" s="25">
         <v>0</v>
       </c>
       <c r="L8" s="25">
         <v>0</v>
       </c>
       <c r="M8" s="25">
         <v>0.45</v>
       </c>
       <c r="N8" s="25">
         <v>0.86431000000000002</v>
       </c>
     </row>
-    <row r="9" spans="1:36" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:36" customFormat="1" ht="22.5">
       <c r="A9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="36" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="25">
         <v>0</v>
       </c>
       <c r="D9" s="25">
         <v>0</v>
       </c>
       <c r="E9" s="25">
         <v>0.8</v>
       </c>
       <c r="F9" s="25">
         <v>0.63831000000000004</v>
       </c>
       <c r="G9" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H9" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I9" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J9" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K9" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L9" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M9" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N9" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="10" spans="1:36" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:36" customFormat="1" ht="33.75">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E10" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F10" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I10" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J10" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K10" s="25">
         <v>0</v>
       </c>
       <c r="L10" s="25">
         <v>0</v>
       </c>
       <c r="M10" s="25">
         <v>0.4</v>
       </c>
       <c r="N10" s="25">
         <v>0.99199999999999999</v>
       </c>
     </row>
-    <row r="11" spans="1:36" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:36" customFormat="1" ht="45">
       <c r="A11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="36" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="25">
         <v>0</v>
       </c>
       <c r="D11" s="25">
         <v>0</v>
       </c>
       <c r="E11" s="25">
         <v>1.5</v>
       </c>
       <c r="F11" s="25">
         <v>0.24299999999999999</v>
       </c>
       <c r="G11" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H11" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I11" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J11" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K11" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L11" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M11" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N11" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="12" spans="1:36" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:36" customFormat="1" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="25">
         <v>0</v>
       </c>
       <c r="D12" s="25">
         <v>0</v>
       </c>
       <c r="E12" s="25">
         <v>217.8125</v>
       </c>
       <c r="F12" s="25">
         <v>13.48354</v>
       </c>
       <c r="G12" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H12" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I12" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J12" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K12" s="25">
         <v>0</v>
       </c>
       <c r="L12" s="25">
         <v>0</v>
       </c>
       <c r="M12" s="25">
         <v>170.55</v>
       </c>
       <c r="N12" s="25">
         <v>8.4862199999999994</v>
       </c>
       <c r="AJ12" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="13" spans="1:36" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:36" customFormat="1" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="25">
         <v>1592.799</v>
       </c>
       <c r="D13" s="25">
         <v>6.6705899999999998</v>
       </c>
       <c r="E13" s="25">
         <v>1433.1188999999999</v>
       </c>
       <c r="F13" s="25">
         <v>1328.1560899999999</v>
       </c>
       <c r="G13" s="25">
         <v>1592.799</v>
       </c>
       <c r="H13" s="25">
         <v>6.6705899999999998</v>
       </c>
       <c r="I13" s="25">
         <v>542.52949999999998</v>
       </c>
       <c r="J13" s="25">
         <v>523.91252999999995</v>
       </c>
       <c r="K13" s="25">
         <v>46.738</v>
       </c>
       <c r="L13" s="25">
         <v>0.24417</v>
       </c>
       <c r="M13" s="25">
         <v>107.077</v>
       </c>
       <c r="N13" s="25">
         <v>150.12139999999999</v>
       </c>
     </row>
-    <row r="14" spans="1:36" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:36" customFormat="1" ht="22.5">
       <c r="A14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="25">
         <v>116.32</v>
       </c>
       <c r="D14" s="25">
         <v>0.55900000000000005</v>
       </c>
       <c r="E14" s="25">
         <v>1996.0644</v>
       </c>
       <c r="F14" s="25">
         <v>878.59366999999997</v>
       </c>
       <c r="G14" s="25">
         <v>0</v>
       </c>
       <c r="H14" s="25">
         <v>0</v>
       </c>
       <c r="I14" s="25">
         <v>261.721</v>
       </c>
       <c r="J14" s="25">
         <v>393.20193999999998</v>
       </c>
       <c r="K14" s="25">
         <v>0</v>
       </c>
       <c r="L14" s="25">
         <v>0</v>
       </c>
       <c r="M14" s="25">
         <v>195.7928</v>
       </c>
       <c r="N14" s="25">
         <v>276.52179999999998</v>
       </c>
     </row>
-    <row r="15" spans="1:36" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:36" customFormat="1" ht="33.75">
       <c r="A15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="25">
         <v>750.75</v>
       </c>
       <c r="D15" s="25">
         <v>3.2446700000000002</v>
       </c>
       <c r="E15" s="25">
         <v>6359.8720999999996</v>
       </c>
       <c r="F15" s="25">
         <v>1032.6266499999999</v>
       </c>
       <c r="G15" s="25">
         <v>684.47</v>
       </c>
       <c r="H15" s="25">
         <v>2.9256700000000002</v>
       </c>
       <c r="I15" s="25">
         <v>1487.8695</v>
       </c>
       <c r="J15" s="25">
         <v>303.89195999999998</v>
       </c>
       <c r="K15" s="25">
         <v>2.6560000000000001</v>
       </c>
       <c r="L15" s="25">
         <v>1.388E-2</v>
       </c>
       <c r="M15" s="25">
         <v>127.666</v>
       </c>
       <c r="N15" s="25">
         <v>108.92838</v>
       </c>
     </row>
-    <row r="16" spans="1:36" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:36" customFormat="1" ht="22.5">
       <c r="A16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="25">
         <v>0</v>
       </c>
       <c r="D16" s="25">
         <v>0</v>
       </c>
       <c r="E16" s="25">
         <v>3.4329999999999998</v>
       </c>
       <c r="F16" s="25">
         <v>3.0226199999999999</v>
       </c>
       <c r="G16" s="25">
         <v>0</v>
       </c>
       <c r="H16" s="25">
         <v>0</v>
       </c>
       <c r="I16" s="25">
         <v>0.40500000000000003</v>
       </c>
       <c r="J16" s="25">
         <v>0.28349999999999997</v>
       </c>
       <c r="K16" s="25">
         <v>0</v>
       </c>
       <c r="L16" s="25">
         <v>0</v>
       </c>
       <c r="M16" s="25">
         <v>156.80940000000001</v>
       </c>
       <c r="N16" s="25">
         <v>137.92180999999999</v>
       </c>
     </row>
-    <row r="17" spans="1:14" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:14" customFormat="1" ht="33.75">
       <c r="A17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="25">
         <v>904.4</v>
       </c>
       <c r="D17" s="25">
         <v>4.3470000000000004</v>
       </c>
       <c r="E17" s="25">
         <v>1768.6</v>
       </c>
       <c r="F17" s="25">
         <v>366.38576</v>
       </c>
       <c r="G17" s="25">
         <v>0</v>
       </c>
       <c r="H17" s="25">
         <v>0</v>
       </c>
       <c r="I17" s="25">
         <v>97.441000000000003</v>
       </c>
       <c r="J17" s="25">
         <v>21.083639999999999</v>
       </c>
       <c r="K17" s="25">
         <v>0</v>
       </c>
       <c r="L17" s="25">
         <v>0</v>
       </c>
       <c r="M17" s="25">
         <v>12.179399999999999</v>
       </c>
       <c r="N17" s="25">
         <v>9.2671600000000005</v>
       </c>
     </row>
-    <row r="18" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:14" customFormat="1" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="25">
         <v>882.49699999999996</v>
       </c>
       <c r="D18" s="25">
         <v>3.8317700000000001</v>
       </c>
       <c r="E18" s="25">
         <v>116.328</v>
       </c>
       <c r="F18" s="25">
         <v>126.67289</v>
       </c>
       <c r="G18" s="25">
         <v>882.49699999999996</v>
       </c>
       <c r="H18" s="25">
         <v>3.8317700000000001</v>
       </c>
       <c r="I18" s="25">
         <v>101.21299999999999</v>
       </c>
       <c r="J18" s="25">
         <v>111.33411</v>
       </c>
       <c r="K18" s="25">
         <v>0</v>
       </c>
       <c r="L18" s="25">
         <v>0</v>
       </c>
       <c r="M18" s="25">
         <v>5.266</v>
       </c>
       <c r="N18" s="25">
         <v>6.3635799999999998</v>
       </c>
     </row>
-    <row r="19" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:14" customFormat="1" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="25">
         <v>0</v>
       </c>
       <c r="D19" s="25">
         <v>0</v>
       </c>
       <c r="E19" s="25">
         <v>11.494999999999999</v>
       </c>
       <c r="F19" s="25">
         <v>9.8490400000000005</v>
       </c>
       <c r="G19" s="25">
         <v>0</v>
       </c>
       <c r="H19" s="25">
         <v>0</v>
       </c>
       <c r="I19" s="25">
         <v>1.2672000000000001</v>
       </c>
       <c r="J19" s="25">
         <v>0.66459999999999997</v>
       </c>
       <c r="K19" s="25">
         <v>0</v>
       </c>
       <c r="L19" s="25">
         <v>0</v>
       </c>
       <c r="M19" s="25">
         <v>5.343</v>
       </c>
       <c r="N19" s="25">
         <v>7.7829800000000002</v>
       </c>
     </row>
-    <row r="20" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:14" customFormat="1" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="25">
         <v>0</v>
       </c>
       <c r="D20" s="25">
         <v>0</v>
       </c>
       <c r="E20" s="25">
         <v>1989.3024</v>
       </c>
       <c r="F20" s="25">
         <v>2016.50704</v>
       </c>
       <c r="G20" s="25">
         <v>0</v>
       </c>
       <c r="H20" s="25">
         <v>0</v>
       </c>
       <c r="I20" s="25">
         <v>398.77339999999998</v>
       </c>
       <c r="J20" s="25">
         <v>403.92993000000001</v>
       </c>
       <c r="K20" s="25">
         <v>0</v>
       </c>
       <c r="L20" s="25">
         <v>0</v>
       </c>
       <c r="M20" s="25">
         <v>602.24639999999999</v>
       </c>
       <c r="N20" s="25">
         <v>654.65911000000006</v>
       </c>
     </row>
-    <row r="21" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:14" customFormat="1" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="25">
         <v>0</v>
       </c>
       <c r="D21" s="25">
         <v>0</v>
       </c>
       <c r="E21" s="25">
         <v>179.41</v>
       </c>
       <c r="F21" s="25">
         <v>46.491500000000002</v>
       </c>
       <c r="G21" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I21" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J21" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K21" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L21" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M21" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N21" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="22" spans="1:14" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:14" customFormat="1" ht="22.5">
       <c r="A22" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="36" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="25">
         <v>66</v>
       </c>
       <c r="D22" s="25">
         <v>23.1</v>
       </c>
       <c r="E22" s="25">
         <v>329.89693</v>
       </c>
       <c r="F22" s="25">
         <v>36.595730000000003</v>
       </c>
       <c r="G22" s="25">
         <v>0</v>
       </c>
       <c r="H22" s="25">
         <v>0</v>
       </c>
       <c r="I22" s="25">
         <v>95.352509999999995</v>
       </c>
       <c r="J22" s="25">
         <v>9.8463100000000008</v>
       </c>
       <c r="K22" s="25">
         <v>0</v>
       </c>
       <c r="L22" s="25">
         <v>0</v>
       </c>
       <c r="M22" s="25">
         <v>8.3054699999999997</v>
       </c>
       <c r="N22" s="25">
         <v>3.7070099999999999</v>
       </c>
     </row>
-    <row r="23" spans="1:14" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:14" customFormat="1" ht="45">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="25">
         <v>0</v>
       </c>
       <c r="D23" s="25">
         <v>0</v>
       </c>
       <c r="E23" s="25">
         <v>4.6760000000000002</v>
       </c>
       <c r="F23" s="25">
         <v>7.1848299999999998</v>
       </c>
       <c r="G23" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H23" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I23" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J23" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K23" s="25">
         <v>0</v>
       </c>
       <c r="L23" s="25">
         <v>0</v>
       </c>
       <c r="M23" s="25">
         <v>5.53</v>
       </c>
       <c r="N23" s="25">
         <v>10.492699999999999</v>
       </c>
     </row>
-    <row r="24" spans="1:14" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:14" customFormat="1" ht="33.75">
       <c r="A24" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="25">
         <v>0</v>
       </c>
       <c r="D24" s="25">
         <v>0</v>
       </c>
       <c r="E24" s="25">
         <v>0.78390000000000004</v>
       </c>
       <c r="F24" s="25">
         <v>2.36171</v>
       </c>
       <c r="G24" s="25">
         <v>0</v>
       </c>
       <c r="H24" s="25">
         <v>0</v>
       </c>
       <c r="I24" s="25">
         <v>5.8880000000000002E-2</v>
       </c>
       <c r="J24" s="25">
         <v>0.19053999999999999</v>
       </c>
       <c r="K24" s="25">
         <v>0</v>
       </c>
       <c r="L24" s="25">
         <v>0</v>
       </c>
       <c r="M24" s="25">
         <v>9.9699999999999997E-2</v>
       </c>
       <c r="N24" s="25">
         <v>0.4698</v>
       </c>
     </row>
-    <row r="25" spans="1:14" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:14" customFormat="1" ht="22.5">
       <c r="A25" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="36" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="25">
         <v>249.8</v>
       </c>
       <c r="D25" s="25">
         <v>16.489999999999998</v>
       </c>
       <c r="E25" s="25">
         <v>34.981999999999999</v>
       </c>
       <c r="F25" s="25">
         <v>41.917299999999997</v>
       </c>
       <c r="G25" s="25">
         <v>0</v>
       </c>
       <c r="H25" s="25">
         <v>0</v>
       </c>
       <c r="I25" s="25">
         <v>32.381999999999998</v>
       </c>
       <c r="J25" s="25">
         <v>38.612299999999998</v>
       </c>
       <c r="K25" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L25" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M25" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N25" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="26" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:14" customFormat="1" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="36" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D26" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E26" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F26" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G26" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H26" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I26" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J26" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K26" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L26" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M26" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N26" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="27" spans="1:14" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:14" customFormat="1" ht="22.5">
       <c r="A27" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="36" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="25">
         <v>0</v>
       </c>
       <c r="D27" s="25">
         <v>0</v>
       </c>
       <c r="E27" s="25">
         <v>720.95659999999998</v>
       </c>
       <c r="F27" s="25">
         <v>778.64804000000004</v>
       </c>
       <c r="G27" s="25">
         <v>0</v>
       </c>
       <c r="H27" s="25">
         <v>0</v>
       </c>
       <c r="I27" s="25">
         <v>156.43219999999999</v>
       </c>
       <c r="J27" s="25">
         <v>124.37635</v>
       </c>
       <c r="K27" s="25">
         <v>0</v>
       </c>
       <c r="L27" s="25">
         <v>0</v>
       </c>
       <c r="M27" s="25">
         <v>52.923200000000001</v>
       </c>
       <c r="N27" s="25">
         <v>67.840329999999994</v>
       </c>
     </row>
-    <row r="28" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:14" customFormat="1" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="36" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="25">
         <v>81.004000000000005</v>
       </c>
       <c r="D28" s="25">
         <v>0.76459999999999995</v>
       </c>
       <c r="E28" s="25">
         <v>5157.0933000000005</v>
       </c>
       <c r="F28" s="25">
         <v>5412.1549299999997</v>
       </c>
       <c r="G28" s="25">
         <v>81.004000000000005</v>
       </c>
       <c r="H28" s="25">
         <v>0.76459999999999995</v>
       </c>
       <c r="I28" s="25">
         <v>1347.7524000000001</v>
       </c>
       <c r="J28" s="25">
         <v>1279.2696699999999</v>
       </c>
       <c r="K28" s="25">
         <v>0</v>
       </c>
       <c r="L28" s="25">
         <v>0</v>
       </c>
       <c r="M28" s="25">
         <v>1530.2624000000001</v>
       </c>
       <c r="N28" s="25">
         <v>1589.6939400000001</v>
       </c>
     </row>
-    <row r="29" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:14" customFormat="1" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="25">
         <v>132.66200000000001</v>
       </c>
       <c r="D29" s="25">
         <v>0.99988999999999995</v>
       </c>
       <c r="E29" s="25">
         <v>493.72449999999998</v>
       </c>
       <c r="F29" s="25">
         <v>434.05227000000002</v>
       </c>
       <c r="G29" s="25">
         <v>132.66200000000001</v>
       </c>
       <c r="H29" s="25">
         <v>0.99988999999999995</v>
       </c>
       <c r="I29" s="25">
         <v>366.40750000000003</v>
       </c>
       <c r="J29" s="25">
         <v>293.91775000000001</v>
       </c>
       <c r="K29" s="25">
         <v>18.012</v>
       </c>
       <c r="L29" s="25">
         <v>0.23956</v>
       </c>
       <c r="M29" s="25">
         <v>65.064999999999998</v>
       </c>
       <c r="N29" s="25">
         <v>91.741650000000007</v>
       </c>
     </row>
-    <row r="30" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:14" customFormat="1" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="36" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="25">
         <v>0</v>
       </c>
       <c r="D30" s="25">
         <v>0</v>
       </c>
       <c r="E30" s="25">
         <v>171.17500000000001</v>
       </c>
       <c r="F30" s="25">
         <v>35.92653</v>
       </c>
       <c r="G30" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H30" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I30" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J30" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K30" s="25">
         <v>0</v>
       </c>
       <c r="L30" s="25">
         <v>0</v>
       </c>
       <c r="M30" s="25">
         <v>6.0739999999999998</v>
       </c>
       <c r="N30" s="25">
         <v>8.9420000000000002</v>
       </c>
     </row>
-    <row r="31" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:14" customFormat="1" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="36" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="25">
         <v>0</v>
       </c>
       <c r="D31" s="25">
         <v>0</v>
       </c>
       <c r="E31" s="25">
         <v>759.89449999999999</v>
       </c>
       <c r="F31" s="25">
         <v>460.71976999999998</v>
       </c>
       <c r="G31" s="25">
         <v>0</v>
       </c>
       <c r="H31" s="25">
         <v>0</v>
       </c>
       <c r="I31" s="25">
         <v>393.06849999999997</v>
       </c>
       <c r="J31" s="25">
         <v>236.77516</v>
       </c>
       <c r="K31" s="25">
         <v>18</v>
       </c>
       <c r="L31" s="25">
         <v>9.4769999999999993E-2</v>
       </c>
       <c r="M31" s="25">
         <v>124.18899999999999</v>
       </c>
       <c r="N31" s="25">
         <v>128.48723000000001</v>
       </c>
     </row>
-    <row r="32" spans="1:14" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:14" customFormat="1" ht="22.5">
       <c r="A32" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="36" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="25">
         <v>0</v>
       </c>
       <c r="D32" s="25">
         <v>0</v>
       </c>
       <c r="E32" s="25">
         <v>2225.5682999999999</v>
       </c>
       <c r="F32" s="25">
         <v>2553.0940099999998</v>
       </c>
       <c r="G32" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H32" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I32" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J32" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K32" s="25">
         <v>0</v>
       </c>
       <c r="L32" s="25">
         <v>0</v>
       </c>
       <c r="M32" s="25">
         <v>0.66</v>
       </c>
       <c r="N32" s="25">
         <v>0.85924</v>
       </c>
     </row>
-    <row r="33" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:14" customFormat="1" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="36" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="25">
         <v>36.027999999999999</v>
       </c>
       <c r="D33" s="25">
         <v>0.23779</v>
       </c>
       <c r="E33" s="25">
         <v>458.673</v>
       </c>
       <c r="F33" s="25">
         <v>377.67011000000002</v>
       </c>
       <c r="G33" s="25">
         <v>36.027999999999999</v>
       </c>
       <c r="H33" s="25">
         <v>0.23779</v>
       </c>
       <c r="I33" s="25">
         <v>76.851500000000001</v>
       </c>
       <c r="J33" s="25">
         <v>61.41704</v>
       </c>
       <c r="K33" s="25">
         <v>37.837000000000003</v>
       </c>
       <c r="L33" s="25">
         <v>0.49984000000000001</v>
       </c>
       <c r="M33" s="25">
         <v>90.207999999999998</v>
       </c>
       <c r="N33" s="25">
         <v>112.8896</v>
       </c>
     </row>
-    <row r="34" spans="1:14" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:14" customFormat="1" ht="33.75" customHeight="1">
       <c r="A34" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="36" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="25">
         <v>0</v>
       </c>
       <c r="D34" s="25">
         <v>0</v>
       </c>
       <c r="E34" s="25">
         <v>24.193860000000001</v>
       </c>
       <c r="F34" s="25">
         <v>26.392669999999999</v>
       </c>
       <c r="G34" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H34" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I34" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J34" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K34" s="25">
         <v>0</v>
       </c>
       <c r="L34" s="25">
         <v>0</v>
       </c>
       <c r="M34" s="25">
         <v>0.03</v>
       </c>
       <c r="N34" s="25">
         <v>0.10802</v>
       </c>
     </row>
-    <row r="35" spans="1:14" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:14" customFormat="1" ht="22.5">
       <c r="A35" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="36" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="25">
         <v>0</v>
       </c>
       <c r="D35" s="25">
         <v>0</v>
       </c>
       <c r="E35" s="25">
         <v>416.74459999999999</v>
       </c>
       <c r="F35" s="25">
         <v>109.92353</v>
       </c>
       <c r="G35" s="25">
         <v>0</v>
       </c>
       <c r="H35" s="25">
         <v>0</v>
       </c>
       <c r="I35" s="25">
         <v>416.72699999999998</v>
       </c>
       <c r="J35" s="25">
         <v>109.67296</v>
       </c>
       <c r="K35" s="25">
         <v>0</v>
       </c>
       <c r="L35" s="25">
         <v>0</v>
       </c>
       <c r="M35" s="25">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="N35" s="25">
         <v>0.1363</v>
       </c>
     </row>
-    <row r="36" spans="1:14" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:14" customFormat="1" ht="22.5">
       <c r="A36" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="36" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="25">
         <v>0</v>
       </c>
       <c r="D36" s="25">
         <v>0</v>
       </c>
       <c r="E36" s="25">
         <v>8.1951999999999998</v>
       </c>
       <c r="F36" s="25">
         <v>76.960999999999999</v>
       </c>
       <c r="G36" s="25">
         <v>0</v>
       </c>
       <c r="H36" s="25">
         <v>0</v>
       </c>
       <c r="I36" s="25">
         <v>2.1682800000000002</v>
       </c>
       <c r="J36" s="25">
         <v>14.96946</v>
       </c>
       <c r="K36" s="25">
         <v>0</v>
       </c>
       <c r="L36" s="25">
         <v>0</v>
       </c>
       <c r="M36" s="25">
         <v>1.1335</v>
       </c>
       <c r="N36" s="25">
         <v>9.0106000000000002</v>
       </c>
     </row>
-    <row r="37" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:14" customFormat="1" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="36" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="25">
         <v>0</v>
       </c>
       <c r="D37" s="25">
         <v>0</v>
       </c>
       <c r="E37" s="25">
         <v>0.30243999999999999</v>
       </c>
       <c r="F37" s="25">
         <v>3.0369899999999999</v>
       </c>
       <c r="G37" s="25">
         <v>0</v>
       </c>
       <c r="H37" s="25">
         <v>0</v>
       </c>
       <c r="I37" s="25">
         <v>6.9199999999999998E-2</v>
       </c>
       <c r="J37" s="25">
         <v>0.45349</v>
       </c>
       <c r="K37" s="25">
         <v>0</v>
       </c>
       <c r="L37" s="25">
         <v>0</v>
       </c>
       <c r="M37" s="25">
         <v>6.1100000000000002E-2</v>
       </c>
       <c r="N37" s="25">
         <v>0.64139999999999997</v>
       </c>
     </row>
-    <row r="38" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:14" customFormat="1" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="36" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="25">
         <v>0</v>
       </c>
       <c r="D38" s="25">
         <v>0</v>
       </c>
       <c r="E38" s="25">
         <v>0.13403999999999999</v>
       </c>
       <c r="F38" s="25">
         <v>2.3988900000000002</v>
       </c>
       <c r="G38" s="25">
         <v>0</v>
       </c>
       <c r="H38" s="25">
         <v>0</v>
       </c>
       <c r="I38" s="25">
         <v>3.0960000000000001E-2</v>
       </c>
       <c r="J38" s="25">
         <v>0.39924999999999999</v>
       </c>
       <c r="K38" s="25">
         <v>0</v>
       </c>
       <c r="L38" s="25">
         <v>0</v>
       </c>
       <c r="M38" s="25">
         <v>6.3E-2</v>
       </c>
       <c r="N38" s="25">
         <v>1.05</v>
       </c>
     </row>
-    <row r="39" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:14" customFormat="1" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="36" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="25">
         <v>0</v>
       </c>
       <c r="D39" s="25">
         <v>0</v>
       </c>
       <c r="E39" s="25">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="F39" s="25">
         <v>0.19885</v>
       </c>
       <c r="G39" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H39" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I39" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J39" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K39" s="25">
         <v>0</v>
       </c>
       <c r="L39" s="25">
         <v>0</v>
       </c>
       <c r="M39" s="25">
         <v>6.6E-3</v>
       </c>
       <c r="N39" s="25">
         <v>4.7500000000000001E-2</v>
       </c>
     </row>
-    <row r="40" spans="1:14" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:14" customFormat="1" ht="22.5">
       <c r="A40" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B40" s="36" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="25">
         <v>0</v>
       </c>
       <c r="D40" s="25">
         <v>0</v>
       </c>
       <c r="E40" s="25">
         <v>0.37808000000000003</v>
       </c>
       <c r="F40" s="25">
         <v>1.2220200000000001</v>
       </c>
       <c r="G40" s="25">
         <v>0</v>
       </c>
       <c r="H40" s="25">
         <v>0</v>
       </c>
       <c r="I40" s="25">
         <v>0.10808</v>
       </c>
       <c r="J40" s="25">
         <v>0.23483999999999999</v>
       </c>
       <c r="K40" s="25">
         <v>0</v>
       </c>
       <c r="L40" s="25">
         <v>0</v>
       </c>
       <c r="M40" s="25">
         <v>8.6150000000000004E-2</v>
       </c>
       <c r="N40" s="25">
         <v>0.2465</v>
       </c>
     </row>
-    <row r="41" spans="1:14" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:14" customFormat="1" ht="22.5">
       <c r="A41" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="36" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="25">
         <v>0</v>
       </c>
       <c r="D41" s="25">
         <v>0</v>
       </c>
       <c r="E41" s="25">
         <v>60.016159999999999</v>
       </c>
       <c r="F41" s="25">
         <v>97.451329999999999</v>
       </c>
       <c r="G41" s="25">
         <v>0</v>
       </c>
       <c r="H41" s="25">
         <v>0</v>
       </c>
       <c r="I41" s="25">
         <v>20.41358</v>
       </c>
       <c r="J41" s="25">
         <v>18.96349</v>
       </c>
       <c r="K41" s="25">
         <v>0</v>
       </c>
       <c r="L41" s="25">
         <v>0</v>
       </c>
       <c r="M41" s="25">
         <v>41.511839999999999</v>
       </c>
       <c r="N41" s="25">
         <v>86.620800000000003</v>
       </c>
     </row>
-    <row r="42" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:14" customFormat="1" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="36" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="25">
         <v>63371.78</v>
       </c>
       <c r="D42" s="25">
         <v>15805.3812</v>
       </c>
       <c r="E42" s="25">
         <v>57966.167000000001</v>
       </c>
       <c r="F42" s="25">
         <v>9640.7161099999994</v>
       </c>
       <c r="G42" s="25">
         <v>26786.68</v>
       </c>
       <c r="H42" s="25">
         <v>6217.4971999999998</v>
       </c>
       <c r="I42" s="25">
         <v>22581.236000000001</v>
       </c>
       <c r="J42" s="25">
         <v>1955.59259</v>
       </c>
       <c r="K42" s="25">
         <v>2296.5500000000002</v>
       </c>
       <c r="L42" s="25">
         <v>482.38799999999998</v>
       </c>
       <c r="M42" s="25">
         <v>22233.57</v>
       </c>
       <c r="N42" s="25">
         <v>3747.9916600000001</v>
       </c>
     </row>
-    <row r="43" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:14" customFormat="1" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B43" s="36" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="25">
         <v>0</v>
       </c>
       <c r="D43" s="25">
         <v>0</v>
       </c>
       <c r="E43" s="25">
         <v>1.2E-2</v>
       </c>
       <c r="F43" s="25">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="G43" s="25">
         <v>0</v>
       </c>
       <c r="H43" s="25">
         <v>0</v>
       </c>
       <c r="I43" s="25">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="J43" s="25">
         <v>1.2E-2</v>
       </c>
       <c r="K43" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L43" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M43" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N43" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="44" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:14" customFormat="1" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B44" s="36" t="s">
         <v>76</v>
       </c>
       <c r="C44" s="25">
         <v>5833.84</v>
       </c>
       <c r="D44" s="25">
         <v>1204.9534000000001</v>
       </c>
       <c r="E44" s="25">
         <v>2302.1</v>
       </c>
       <c r="F44" s="25">
         <v>178.76893000000001</v>
       </c>
       <c r="G44" s="25">
         <v>196</v>
       </c>
       <c r="H44" s="25">
         <v>39.200000000000003</v>
       </c>
       <c r="I44" s="25">
         <v>0</v>
       </c>
       <c r="J44" s="25">
         <v>0</v>
       </c>
       <c r="K44" s="25">
         <v>6171.55</v>
       </c>
       <c r="L44" s="25">
         <v>1301.47325</v>
       </c>
       <c r="M44" s="25">
         <v>2841.61</v>
       </c>
       <c r="N44" s="25">
         <v>302.70226000000002</v>
       </c>
     </row>
-    <row r="45" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:14" customFormat="1" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="36" t="s">
         <v>78</v>
       </c>
       <c r="C45" s="25">
         <v>0</v>
       </c>
       <c r="D45" s="25">
         <v>0</v>
       </c>
       <c r="E45" s="25">
         <v>1.4E-2</v>
       </c>
       <c r="F45" s="25">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="G45" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H45" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I45" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J45" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K45" s="25">
         <v>0</v>
       </c>
       <c r="L45" s="25">
         <v>0</v>
       </c>
       <c r="M45" s="25">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="N45" s="25">
         <v>1.6E-2</v>
       </c>
     </row>
-    <row r="46" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:14" customFormat="1" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="36" t="s">
         <v>80</v>
       </c>
       <c r="C46" s="25">
         <v>0</v>
       </c>
       <c r="D46" s="25">
         <v>0</v>
       </c>
       <c r="E46" s="25">
         <v>2.57239</v>
       </c>
       <c r="F46" s="25">
         <v>3.8784200000000002</v>
       </c>
       <c r="G46" s="25">
         <v>0</v>
       </c>
       <c r="H46" s="25">
         <v>0</v>
       </c>
       <c r="I46" s="25">
         <v>0.41399999999999998</v>
       </c>
       <c r="J46" s="25">
         <v>0.39529999999999998</v>
       </c>
       <c r="K46" s="25">
         <v>0</v>
       </c>
       <c r="L46" s="25">
         <v>0</v>
       </c>
       <c r="M46" s="25">
         <v>6.2242100000000002</v>
       </c>
       <c r="N46" s="25">
         <v>12.21571</v>
       </c>
     </row>
-    <row r="47" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:14" customFormat="1" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="36" t="s">
         <v>82</v>
       </c>
       <c r="C47" s="25">
         <v>0</v>
       </c>
       <c r="D47" s="25">
         <v>0</v>
       </c>
       <c r="E47" s="25">
         <v>64.053600000000003</v>
       </c>
       <c r="F47" s="25">
         <v>84.081580000000002</v>
       </c>
       <c r="G47" s="25">
         <v>0</v>
       </c>
       <c r="H47" s="25">
         <v>0</v>
       </c>
       <c r="I47" s="25">
         <v>20.957100000000001</v>
       </c>
       <c r="J47" s="25">
         <v>19.385560000000002</v>
       </c>
       <c r="K47" s="25">
         <v>0</v>
       </c>
       <c r="L47" s="25">
         <v>0</v>
       </c>
       <c r="M47" s="25">
         <v>7.8959999999999999</v>
       </c>
       <c r="N47" s="25">
         <v>8.2170400000000008</v>
       </c>
     </row>
-    <row r="48" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:14" customFormat="1" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="36" t="s">
         <v>84</v>
       </c>
       <c r="C48" s="25">
         <v>0</v>
       </c>
       <c r="D48" s="25">
         <v>0</v>
       </c>
       <c r="E48" s="25">
         <v>12</v>
       </c>
       <c r="F48" s="25">
         <v>18.2911</v>
       </c>
       <c r="G48" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H48" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I48" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J48" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K48" s="25">
         <v>0</v>
       </c>
       <c r="L48" s="25">
         <v>0</v>
       </c>
       <c r="M48" s="25">
         <v>20</v>
       </c>
       <c r="N48" s="25">
         <v>32.661290000000001</v>
       </c>
     </row>
-    <row r="49" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:14" customFormat="1" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="36" t="s">
         <v>86</v>
       </c>
       <c r="C49" s="25">
         <v>0</v>
       </c>
       <c r="D49" s="25">
         <v>0</v>
       </c>
       <c r="E49" s="25">
         <v>205.22239999999999</v>
       </c>
       <c r="F49" s="25">
         <v>49.998950000000001</v>
       </c>
       <c r="G49" s="25">
         <v>0</v>
       </c>
       <c r="H49" s="25">
         <v>0</v>
       </c>
       <c r="I49" s="25">
         <v>17.8034</v>
       </c>
       <c r="J49" s="25">
         <v>16.722940000000001</v>
       </c>
       <c r="K49" s="25">
         <v>0</v>
       </c>
       <c r="L49" s="25">
         <v>0</v>
       </c>
       <c r="M49" s="25">
         <v>0.72499999999999998</v>
       </c>
       <c r="N49" s="25">
         <v>0.64800000000000002</v>
       </c>
     </row>
-    <row r="50" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:14" customFormat="1" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="36" t="s">
         <v>88</v>
       </c>
       <c r="C50" s="25">
         <v>9545.8490000000002</v>
       </c>
       <c r="D50" s="25">
         <v>5131.6570700000002</v>
       </c>
       <c r="E50" s="25">
         <v>60</v>
       </c>
       <c r="F50" s="25">
         <v>0.92</v>
       </c>
       <c r="G50" s="25">
         <v>974.34</v>
       </c>
       <c r="H50" s="25">
         <v>492.27195</v>
       </c>
       <c r="I50" s="25">
         <v>60</v>
       </c>
       <c r="J50" s="25">
         <v>0.92</v>
       </c>
       <c r="K50" s="25">
         <v>5455.43</v>
       </c>
       <c r="L50" s="25">
         <v>2059.2170000000001</v>
       </c>
       <c r="M50" s="25">
         <v>0</v>
       </c>
       <c r="N50" s="25">
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:14" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:14" customFormat="1" ht="22.5">
       <c r="A51" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="36" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="25">
         <v>0</v>
       </c>
       <c r="D51" s="25">
         <v>0</v>
       </c>
       <c r="E51" s="25">
         <v>12.329000000000001</v>
       </c>
       <c r="F51" s="25">
         <v>5.1912900000000004</v>
       </c>
       <c r="G51" s="25">
         <v>0</v>
       </c>
       <c r="H51" s="25">
         <v>0</v>
       </c>
       <c r="I51" s="25">
         <v>12.329000000000001</v>
       </c>
       <c r="J51" s="25">
         <v>5.1912900000000004</v>
       </c>
       <c r="K51" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L51" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M51" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N51" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="52" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:14" customFormat="1" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="36" t="s">
         <v>92</v>
       </c>
       <c r="C52" s="25">
         <v>3797.7541999999999</v>
       </c>
       <c r="D52" s="25">
         <v>1726.3071299999999</v>
       </c>
       <c r="E52" s="25">
         <v>1026.2</v>
       </c>
       <c r="F52" s="25">
         <v>77.465999999999994</v>
       </c>
       <c r="G52" s="25">
         <v>0</v>
       </c>
       <c r="H52" s="25">
         <v>0</v>
       </c>
       <c r="I52" s="25">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="J52" s="25">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="K52" s="25">
         <v>4056</v>
       </c>
       <c r="L52" s="25">
         <v>2019.71</v>
       </c>
       <c r="M52" s="25">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="N52" s="25">
         <v>0.25800000000000001</v>
       </c>
     </row>
-    <row r="53" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:14" customFormat="1" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="36" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D53" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E53" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F53" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G53" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H53" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I53" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J53" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K53" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L53" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M53" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N53" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="54" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:14" customFormat="1" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B54" s="36" t="s">
         <v>96</v>
       </c>
       <c r="C54" s="25">
         <v>145196.10764999999</v>
       </c>
       <c r="D54" s="25">
         <v>69462.296149999995</v>
       </c>
       <c r="E54" s="25">
         <v>137134.66680000001</v>
       </c>
       <c r="F54" s="25">
         <v>52837.837189999998</v>
       </c>
       <c r="G54" s="25">
         <v>21596.297999999999</v>
       </c>
       <c r="H54" s="25">
         <v>10524.45516</v>
       </c>
       <c r="I54" s="25">
         <v>44168.018700000001</v>
       </c>
       <c r="J54" s="25">
         <v>19271.127260000001</v>
       </c>
       <c r="K54" s="25">
         <v>20316.563600000001</v>
       </c>
       <c r="L54" s="25">
         <v>9604.4419899999994</v>
       </c>
       <c r="M54" s="25">
         <v>57174.449000000001</v>
       </c>
       <c r="N54" s="25">
         <v>24509.628519999998</v>
       </c>
     </row>
-    <row r="55" spans="1:14" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:14" customFormat="1" ht="22.5">
       <c r="A55" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="36" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="25">
         <v>0</v>
       </c>
       <c r="D55" s="25">
         <v>0</v>
       </c>
       <c r="E55" s="25">
         <v>1.1822600000000001</v>
       </c>
       <c r="F55" s="25">
         <v>6.5658500000000002</v>
       </c>
       <c r="G55" s="25">
         <v>0</v>
       </c>
       <c r="H55" s="25">
         <v>0</v>
       </c>
       <c r="I55" s="25">
         <v>0.32912000000000002</v>
       </c>
       <c r="J55" s="25">
         <v>1.5027299999999999</v>
       </c>
       <c r="K55" s="25">
         <v>0</v>
       </c>
       <c r="L55" s="25">
         <v>0</v>
       </c>
       <c r="M55" s="25">
         <v>0.25416</v>
       </c>
       <c r="N55" s="25">
         <v>1.47407</v>
       </c>
     </row>
-    <row r="56" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:14" customFormat="1" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B56" s="36" t="s">
         <v>100</v>
       </c>
       <c r="C56" s="25">
         <v>0</v>
       </c>
       <c r="D56" s="25">
         <v>0</v>
       </c>
       <c r="E56" s="25">
         <v>4.98672</v>
       </c>
       <c r="F56" s="25">
         <v>32.986049999999999</v>
       </c>
       <c r="G56" s="25">
         <v>0</v>
       </c>
       <c r="H56" s="25">
         <v>0</v>
       </c>
       <c r="I56" s="25">
         <v>0.32654</v>
       </c>
       <c r="J56" s="25">
         <v>1.94529</v>
       </c>
       <c r="K56" s="25">
         <v>0</v>
       </c>
       <c r="L56" s="25">
         <v>0</v>
       </c>
       <c r="M56" s="25">
         <v>0.45656000000000002</v>
       </c>
       <c r="N56" s="25">
         <v>5.5956299999999999</v>
       </c>
     </row>
-    <row r="57" spans="1:14" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:14" customFormat="1" ht="22.5">
       <c r="A57" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B57" s="36" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="25">
         <v>0</v>
       </c>
       <c r="D57" s="25">
         <v>0</v>
       </c>
       <c r="E57" s="25">
         <v>0.39500000000000002</v>
       </c>
       <c r="F57" s="25">
         <v>7.5016400000000001</v>
       </c>
       <c r="G57" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H57" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I57" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J57" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K57" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L57" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M57" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N57" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="58" spans="1:14" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:14" customFormat="1" ht="45">
       <c r="A58" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B58" s="36" t="s">
         <v>104</v>
       </c>
       <c r="C58" s="25">
         <v>0</v>
       </c>
       <c r="D58" s="25">
         <v>0</v>
       </c>
       <c r="E58" s="25">
         <v>0.61073999999999995</v>
       </c>
       <c r="F58" s="25">
         <v>0.12845999999999999</v>
       </c>
       <c r="G58" s="25">
         <v>0</v>
       </c>
       <c r="H58" s="25">
         <v>0</v>
       </c>
       <c r="I58" s="25">
         <v>0.60699999999999998</v>
       </c>
       <c r="J58" s="25">
         <v>0.12139999999999999</v>
       </c>
       <c r="K58" s="25">
         <v>0</v>
       </c>
       <c r="L58" s="25">
         <v>0</v>
       </c>
       <c r="M58" s="25">
         <v>17.917940000000002</v>
       </c>
       <c r="N58" s="25">
         <v>20.306370000000001</v>
       </c>
     </row>
-    <row r="59" spans="1:14" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:14" customFormat="1" ht="56.25">
       <c r="A59" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B59" s="36" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="25">
         <v>0.45</v>
       </c>
       <c r="D59" s="25">
         <v>1.91893</v>
       </c>
       <c r="E59" s="25">
         <v>4.0620000000000003</v>
       </c>
       <c r="F59" s="25">
         <v>10.85852</v>
       </c>
       <c r="G59" s="25">
         <v>0</v>
       </c>
       <c r="H59" s="25">
         <v>0</v>
       </c>
       <c r="I59" s="25">
         <v>3.4940000000000002</v>
       </c>
       <c r="J59" s="25">
         <v>4.2103200000000003</v>
       </c>
       <c r="K59" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L59" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M59" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N59" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="60" spans="1:14" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:14" customFormat="1" ht="33.75">
       <c r="A60" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="36" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D60" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E60" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F60" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G60" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H60" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I60" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J60" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K60" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L60" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M60" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N60" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="61" spans="1:14" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:14" customFormat="1" ht="45">
       <c r="A61" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B61" s="36" t="s">
         <v>110</v>
       </c>
       <c r="C61" s="25">
         <v>23.7</v>
       </c>
       <c r="D61" s="25">
         <v>1.6675800000000001</v>
       </c>
       <c r="E61" s="25">
         <v>0</v>
       </c>
       <c r="F61" s="25">
         <v>0</v>
       </c>
       <c r="G61" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H61" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I61" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J61" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K61" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L61" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M61" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N61" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="62" spans="1:14" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:14" customFormat="1" ht="22.5">
       <c r="A62" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B62" s="36" t="s">
         <v>112</v>
       </c>
       <c r="C62" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D62" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E62" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F62" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G62" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H62" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I62" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J62" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K62" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L62" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M62" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N62" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="63" spans="1:14" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:14" customFormat="1" ht="33.75">
       <c r="A63" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B63" s="36" t="s">
         <v>114</v>
       </c>
       <c r="C63" s="25">
         <v>0</v>
       </c>
       <c r="D63" s="25">
         <v>0</v>
       </c>
       <c r="E63" s="25">
         <v>0.14949000000000001</v>
       </c>
       <c r="F63" s="25">
         <v>3.0584099999999999</v>
       </c>
       <c r="G63" s="25">
         <v>0</v>
       </c>
       <c r="H63" s="25">
         <v>0</v>
       </c>
       <c r="I63" s="25">
         <v>5.4000000000000003E-3</v>
       </c>
       <c r="J63" s="25">
         <v>9.8699999999999996E-2</v>
       </c>
       <c r="K63" s="25">
         <v>0</v>
       </c>
       <c r="L63" s="25">
         <v>0</v>
       </c>
       <c r="M63" s="25">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="N63" s="25">
         <v>0.26300000000000001</v>
       </c>
     </row>
-    <row r="64" spans="1:14" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:14" customFormat="1" ht="45">
       <c r="A64" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B64" s="36" t="s">
         <v>116</v>
       </c>
       <c r="C64" s="25">
         <v>0.47599999999999998</v>
       </c>
       <c r="D64" s="25">
         <v>0.77129999999999999</v>
       </c>
       <c r="E64" s="25">
         <v>0.47599999999999998</v>
       </c>
       <c r="F64" s="25">
         <v>0.66639999999999999</v>
       </c>
       <c r="G64" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H64" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I64" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J64" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K64" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L64" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M64" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N64" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="65" spans="1:14" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:14" customFormat="1" ht="22.5">
       <c r="A65" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B65" s="36" t="s">
         <v>118</v>
       </c>
       <c r="C65" s="25">
         <v>764.03</v>
       </c>
       <c r="D65" s="25">
         <v>83.6554</v>
       </c>
       <c r="E65" s="25">
         <v>0</v>
       </c>
       <c r="F65" s="25">
         <v>0</v>
       </c>
       <c r="G65" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H65" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I65" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J65" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K65" s="25">
         <v>133.4</v>
       </c>
       <c r="L65" s="25">
         <v>8.016</v>
       </c>
       <c r="M65" s="25">
         <v>0</v>
       </c>
       <c r="N65" s="25">
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:14" customFormat="1" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B66" s="36" t="s">
         <v>120</v>
       </c>
       <c r="C66" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D66" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E66" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F66" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G66" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H66" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I66" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J66" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K66" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L66" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M66" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N66" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="67" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:14" customFormat="1" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B67" s="36" t="s">
         <v>122</v>
       </c>
       <c r="C67" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D67" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E67" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F67" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G67" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H67" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I67" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J67" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K67" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L67" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M67" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N67" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="68" spans="1:14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:14" customFormat="1" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B68" s="36" t="s">
         <v>124</v>
       </c>
       <c r="C68" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D68" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E68" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F68" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G68" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H68" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I68" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J68" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K68" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L68" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M68" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N68" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="69" spans="1:14" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:14" customFormat="1" ht="33.75">
       <c r="A69" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B69" s="36" t="s">
         <v>126</v>
       </c>
       <c r="C69" s="25">
         <v>0</v>
       </c>
       <c r="D69" s="25">
         <v>0</v>
       </c>
       <c r="E69" s="25">
         <v>0.111</v>
       </c>
       <c r="F69" s="25">
         <v>0.90164999999999995</v>
       </c>
       <c r="G69" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H69" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I69" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J69" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K69" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L69" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M69" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N69" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="70" spans="1:14" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:14" customFormat="1" ht="33.75">
       <c r="A70" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B70" s="36" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D70" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E70" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F70" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G70" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H70" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I70" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J70" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K70" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L70" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M70" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N70" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="71" spans="1:14" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:14" customFormat="1" ht="45">
       <c r="A71" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B71" s="36" t="s">
         <v>130</v>
       </c>
       <c r="C71" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D71" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E71" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F71" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G71" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H71" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I71" s="25" t="s">
         <v>133</v>
       </c>
       <c r="J71" s="25" t="s">
         <v>133</v>
       </c>
       <c r="K71" s="25" t="s">
         <v>133</v>
       </c>
       <c r="L71" s="25" t="s">
         <v>133</v>
       </c>
       <c r="M71" s="25" t="s">
         <v>133</v>
       </c>
       <c r="N71" s="25" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="72" spans="1:14" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:14" customFormat="1" ht="22.5">
       <c r="A72" s="6" t="s">
         <v>131</v>
       </c>
       <c r="B72" s="37" t="s">
         <v>132</v>
       </c>
       <c r="C72" s="7">
         <v>0</v>
       </c>
       <c r="D72" s="7">
         <v>0</v>
       </c>
       <c r="E72" s="7">
         <v>1.43</v>
       </c>
       <c r="F72" s="7">
         <v>5.3135300000000001</v>
       </c>
       <c r="G72" s="7">
         <v>0</v>
       </c>
       <c r="H72" s="7">
         <v>0</v>
       </c>
       <c r="I72" s="7">
         <v>0.05</v>
       </c>
       <c r="J72" s="7">
         <v>0.1019</v>
       </c>
       <c r="K72" s="7">
         <v>0</v>
       </c>
       <c r="L72" s="7">
         <v>0</v>
       </c>
       <c r="M72" s="7">
         <v>0.12</v>
       </c>
       <c r="N72" s="7">
         <v>0.64559999999999995</v>
       </c>
     </row>
-    <row r="73" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:14">
       <c r="A73" s="18"/>
       <c r="B73" s="18"/>
     </row>
-    <row r="74" spans="1:14" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="79" t="s">
+    <row r="74" spans="1:14" ht="30.75" customHeight="1">
+      <c r="A74" s="94" t="s">
         <v>170</v>
       </c>
-      <c r="B74" s="79"/>
+      <c r="B74" s="94"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="B4:B6"/>
-[...3 lines deleted...]
-    <mergeCell ref="A2:N2"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="A2:N2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AR74"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="AE58" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AM12" sqref="AM12"/>
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomRight" activeCell="AH76" sqref="AH76"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="34.5703125" style="1" customWidth="1"/>
     <col min="3" max="14" width="12.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="14.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="12.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="12.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="12.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" style="1" customWidth="1"/>
     <col min="31" max="31" width="12.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="14.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="12.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="14.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="12.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="14.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="12.85546875" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.7109375" style="1" customWidth="1"/>
     <col min="39" max="39" width="12.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="14.7109375" style="1" customWidth="1"/>
     <col min="41" max="41" width="12.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="14.7109375" style="1" customWidth="1"/>
     <col min="43" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" s="2" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="75" t="s">
+    <row r="1" spans="1:44" s="2" customFormat="1" ht="31.15" customHeight="1">
+      <c r="A1" s="100" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="75"/>
-[...39 lines deleted...]
-      <c r="AP1" s="75"/>
+      <c r="B1" s="100"/>
+      <c r="C1" s="100"/>
+      <c r="D1" s="100"/>
+      <c r="E1" s="100"/>
+      <c r="F1" s="100"/>
+      <c r="G1" s="100"/>
+      <c r="H1" s="100"/>
+      <c r="I1" s="100"/>
+      <c r="J1" s="100"/>
+      <c r="K1" s="100"/>
+      <c r="L1" s="100"/>
+      <c r="M1" s="100"/>
+      <c r="N1" s="100"/>
+      <c r="O1" s="100"/>
+      <c r="P1" s="100"/>
+      <c r="Q1" s="100"/>
+      <c r="R1" s="100"/>
+      <c r="S1" s="100"/>
+      <c r="T1" s="100"/>
+      <c r="U1" s="100"/>
+      <c r="V1" s="100"/>
+      <c r="W1" s="100"/>
+      <c r="X1" s="100"/>
+      <c r="Y1" s="100"/>
+      <c r="Z1" s="100"/>
+      <c r="AA1" s="100"/>
+      <c r="AB1" s="100"/>
+      <c r="AC1" s="100"/>
+      <c r="AD1" s="100"/>
+      <c r="AE1" s="100"/>
+      <c r="AF1" s="100"/>
+      <c r="AG1" s="100"/>
+      <c r="AH1" s="100"/>
+      <c r="AI1" s="100"/>
+      <c r="AJ1" s="100"/>
+      <c r="AK1" s="100"/>
+      <c r="AL1" s="100"/>
+      <c r="AM1" s="100"/>
+      <c r="AN1" s="100"/>
+      <c r="AO1" s="100"/>
+      <c r="AP1" s="100"/>
     </row>
-    <row r="2" spans="1:44" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="75" t="s">
+    <row r="2" spans="1:44" ht="29.25" customHeight="1">
+      <c r="A2" s="100" t="s">
         <v>167</v>
       </c>
-      <c r="B2" s="75"/>
-[...39 lines deleted...]
-      <c r="AP2" s="75"/>
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100"/>
+      <c r="U2" s="100"/>
+      <c r="V2" s="100"/>
+      <c r="W2" s="100"/>
+      <c r="X2" s="100"/>
+      <c r="Y2" s="100"/>
+      <c r="Z2" s="100"/>
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
+      <c r="AD2" s="100"/>
+      <c r="AE2" s="100"/>
+      <c r="AF2" s="100"/>
+      <c r="AG2" s="100"/>
+      <c r="AH2" s="100"/>
+      <c r="AI2" s="100"/>
+      <c r="AJ2" s="100"/>
+      <c r="AK2" s="100"/>
+      <c r="AL2" s="100"/>
+      <c r="AM2" s="100"/>
+      <c r="AN2" s="100"/>
+      <c r="AO2" s="100"/>
+      <c r="AP2" s="100"/>
     </row>
-    <row r="3" spans="1:44" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:44" ht="12.75">
       <c r="A3" s="45"/>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
     </row>
-    <row r="4" spans="1:44" s="2" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="70" t="s">
+    <row r="4" spans="1:44" s="2" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A4" s="96" t="s">
         <v>159</v>
       </c>
-      <c r="B4" s="74" t="s">
+      <c r="B4" s="99" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="73">
+      <c r="C4" s="95">
         <v>2015</v>
       </c>
-      <c r="D4" s="73"/>
-[...2 lines deleted...]
-      <c r="G4" s="73">
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95">
         <v>2016</v>
       </c>
-      <c r="H4" s="73"/>
-[...2 lines deleted...]
-      <c r="K4" s="73">
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="95">
         <v>2017</v>
       </c>
-      <c r="L4" s="73"/>
-[...2 lines deleted...]
-      <c r="O4" s="73">
+      <c r="L4" s="95"/>
+      <c r="M4" s="95"/>
+      <c r="N4" s="95"/>
+      <c r="O4" s="95">
         <v>2018</v>
       </c>
-      <c r="P4" s="73"/>
-[...2 lines deleted...]
-      <c r="S4" s="73">
+      <c r="P4" s="95"/>
+      <c r="Q4" s="95"/>
+      <c r="R4" s="95"/>
+      <c r="S4" s="95">
         <v>2019</v>
       </c>
-      <c r="T4" s="73"/>
-[...2 lines deleted...]
-      <c r="W4" s="73">
+      <c r="T4" s="95"/>
+      <c r="U4" s="95"/>
+      <c r="V4" s="95"/>
+      <c r="W4" s="95">
         <v>2020</v>
       </c>
-      <c r="X4" s="73"/>
-[...2 lines deleted...]
-      <c r="AA4" s="73">
+      <c r="X4" s="95"/>
+      <c r="Y4" s="95"/>
+      <c r="Z4" s="95"/>
+      <c r="AA4" s="95">
         <v>2021</v>
       </c>
-      <c r="AB4" s="73"/>
-[...2 lines deleted...]
-      <c r="AE4" s="76" t="s">
+      <c r="AB4" s="95"/>
+      <c r="AC4" s="95"/>
+      <c r="AD4" s="95"/>
+      <c r="AE4" s="101" t="s">
         <v>156</v>
       </c>
-      <c r="AF4" s="77"/>
-[...2 lines deleted...]
-      <c r="AI4" s="76" t="s">
+      <c r="AF4" s="102"/>
+      <c r="AG4" s="102"/>
+      <c r="AH4" s="103"/>
+      <c r="AI4" s="101" t="s">
         <v>168</v>
       </c>
-      <c r="AJ4" s="77"/>
-[...2 lines deleted...]
-      <c r="AM4" s="76" t="s">
+      <c r="AJ4" s="102"/>
+      <c r="AK4" s="102"/>
+      <c r="AL4" s="103"/>
+      <c r="AM4" s="101" t="s">
         <v>169</v>
       </c>
-      <c r="AN4" s="77"/>
-[...1 lines deleted...]
-      <c r="AP4" s="78"/>
+      <c r="AN4" s="102"/>
+      <c r="AO4" s="102"/>
+      <c r="AP4" s="103"/>
     </row>
-    <row r="5" spans="1:44" s="3" customFormat="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E5" s="73" t="s">
+    <row r="5" spans="1:44" s="3" customFormat="1">
+      <c r="A5" s="97"/>
+      <c r="B5" s="99"/>
+      <c r="C5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="95"/>
+      <c r="E5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="73"/>
-[...4 lines deleted...]
-      <c r="I5" s="73" t="s">
+      <c r="F5" s="95"/>
+      <c r="G5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="95"/>
+      <c r="I5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="73"/>
-[...4 lines deleted...]
-      <c r="M5" s="73" t="s">
+      <c r="J5" s="95"/>
+      <c r="K5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="95"/>
+      <c r="M5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="73"/>
-[...4 lines deleted...]
-      <c r="Q5" s="73" t="s">
+      <c r="N5" s="95"/>
+      <c r="O5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="95"/>
+      <c r="Q5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="73"/>
-[...4 lines deleted...]
-      <c r="U5" s="73" t="s">
+      <c r="R5" s="95"/>
+      <c r="S5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="95"/>
+      <c r="U5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="73"/>
-[...4 lines deleted...]
-      <c r="Y5" s="73" t="s">
+      <c r="V5" s="95"/>
+      <c r="W5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="95"/>
+      <c r="Y5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="73"/>
-[...4 lines deleted...]
-      <c r="AC5" s="73" t="s">
+      <c r="Z5" s="95"/>
+      <c r="AA5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="95"/>
+      <c r="AC5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="73"/>
-[...4 lines deleted...]
-      <c r="AG5" s="73" t="s">
+      <c r="AD5" s="95"/>
+      <c r="AE5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="95"/>
+      <c r="AG5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="73"/>
-[...4 lines deleted...]
-      <c r="AK5" s="73" t="s">
+      <c r="AH5" s="95"/>
+      <c r="AI5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="95"/>
+      <c r="AK5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="73"/>
-[...4 lines deleted...]
-      <c r="AO5" s="73" t="s">
+      <c r="AL5" s="95"/>
+      <c r="AM5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="95"/>
+      <c r="AO5" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="73"/>
+      <c r="AP5" s="95"/>
     </row>
-    <row r="6" spans="1:44" s="2" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="74"/>
+    <row r="6" spans="1:44" s="2" customFormat="1" ht="56.25" customHeight="1">
+      <c r="A6" s="98"/>
+      <c r="B6" s="99"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="K6" s="10" t="s">
@@ -17501,51 +17825,51 @@
       <c r="AI6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="AJ6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="AK6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="AL6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="AM6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="AN6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="AO6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="AP6" s="10" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="7" spans="1:44" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:44" s="13" customFormat="1" ht="12.75">
       <c r="A7" s="12"/>
       <c r="B7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="24">
         <v>888069.60199999984</v>
       </c>
       <c r="D7" s="24">
         <v>175895.08108000006</v>
       </c>
       <c r="E7" s="24">
         <v>41396.349479999997</v>
       </c>
       <c r="F7" s="24">
         <v>11843.317800000001</v>
       </c>
       <c r="G7" s="24">
         <v>1029723.17749</v>
       </c>
       <c r="H7" s="24">
         <v>161260.0434</v>
       </c>
       <c r="I7" s="24">
         <v>21511.843259999994</v>
       </c>
@@ -17640,51 +17964,51 @@
         <f t="shared" si="0"/>
         <v>54105.651190000011</v>
       </c>
       <c r="AL7" s="26">
         <f t="shared" si="0"/>
         <v>12455.534250000001</v>
       </c>
       <c r="AM7" s="26">
         <f>SUM(AM8:AM72)</f>
         <v>295091.27599999995</v>
       </c>
       <c r="AN7" s="26">
         <f>SUM(AN8:AN72)</f>
         <v>94385.47993999999</v>
       </c>
       <c r="AO7" s="26">
         <f>SUM(AO8:AO72)</f>
         <v>59775.255750000004</v>
       </c>
       <c r="AP7" s="26">
         <f>SUM(AP8:AP72)</f>
         <v>14746.122410000002</v>
       </c>
       <c r="AR7" s="26"/>
     </row>
-    <row r="8" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:44" customFormat="1" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D8" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E8" s="25">
         <v>36.857999999999997</v>
       </c>
       <c r="F8" s="25">
         <v>136.54851999999997</v>
       </c>
       <c r="G8" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H8" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I8" s="25">
@@ -17764,51 +18088,51 @@
       <c r="AI8" s="41">
         <v>0</v>
       </c>
       <c r="AJ8" s="41">
         <v>0</v>
       </c>
       <c r="AK8" s="41">
         <v>3.1631999999999998</v>
       </c>
       <c r="AL8" s="41">
         <v>24.395409999999998</v>
       </c>
       <c r="AM8" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN8" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO8" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP8" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="9" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:44" customFormat="1" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D9" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E9" s="25">
         <v>4.4409999999999998</v>
       </c>
       <c r="F9" s="25">
         <v>88.968469999999996</v>
       </c>
       <c r="G9" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H9" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I9" s="25">
@@ -17888,51 +18212,51 @@
       <c r="AI9" s="41">
         <v>0</v>
       </c>
       <c r="AJ9" s="41">
         <v>0</v>
       </c>
       <c r="AK9" s="41">
         <v>24.66</v>
       </c>
       <c r="AL9" s="41">
         <v>74.575819999999993</v>
       </c>
       <c r="AM9" s="41">
         <v>2.4</v>
       </c>
       <c r="AN9" s="41">
         <v>20</v>
       </c>
       <c r="AO9" s="41">
         <v>0.32</v>
       </c>
       <c r="AP9" s="41">
         <v>0.67569000000000001</v>
       </c>
     </row>
-    <row r="10" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:44" customFormat="1" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="25">
         <v>68.695999999999998</v>
       </c>
       <c r="D10" s="25">
         <v>472.69600000000003</v>
       </c>
       <c r="E10" s="25">
         <v>10.2475</v>
       </c>
       <c r="F10" s="25">
         <v>70.347999999999999</v>
       </c>
       <c r="G10" s="25">
         <v>48.088000000000008</v>
       </c>
       <c r="H10" s="25">
         <v>384.21499999999997</v>
       </c>
       <c r="I10" s="25">
@@ -18016,51 +18340,51 @@
       <c r="AI10" s="41">
         <v>0</v>
       </c>
       <c r="AJ10" s="41">
         <v>0</v>
       </c>
       <c r="AK10" s="41">
         <v>0.6</v>
       </c>
       <c r="AL10" s="41">
         <v>1.9724999999999999</v>
       </c>
       <c r="AM10" s="41">
         <v>0</v>
       </c>
       <c r="AN10" s="41">
         <v>0</v>
       </c>
       <c r="AO10" s="41">
         <v>102.86499999999999</v>
       </c>
       <c r="AP10" s="41">
         <v>827.16747999999995</v>
       </c>
     </row>
-    <row r="11" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:44" customFormat="1" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E11" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F11" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G11" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H11" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I11" s="25" t="s">
@@ -18140,51 +18464,51 @@
       <c r="AI11" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ11" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK11" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL11" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM11" s="41">
         <v>0</v>
       </c>
       <c r="AN11" s="41">
         <v>0</v>
       </c>
       <c r="AO11" s="41">
         <v>2.9382000000000001</v>
       </c>
       <c r="AP11" s="41">
         <v>34.631540000000001</v>
       </c>
     </row>
-    <row r="12" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:44" customFormat="1" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E12" s="25">
         <v>2924.29</v>
       </c>
       <c r="F12" s="25">
         <v>711.81493999999998</v>
       </c>
       <c r="G12" s="25">
         <v>261</v>
       </c>
       <c r="H12" s="25">
         <v>42.668989999999994</v>
       </c>
       <c r="I12" s="25">
@@ -18268,51 +18592,51 @@
       <c r="AI12" s="41">
         <v>0</v>
       </c>
       <c r="AJ12" s="41">
         <v>0</v>
       </c>
       <c r="AK12" s="41">
         <v>20</v>
       </c>
       <c r="AL12" s="41">
         <v>24.720800000000001</v>
       </c>
       <c r="AM12" s="41">
         <v>0</v>
       </c>
       <c r="AN12" s="41">
         <v>0</v>
       </c>
       <c r="AO12" s="41">
         <v>241</v>
       </c>
       <c r="AP12" s="41">
         <v>222.44878</v>
       </c>
     </row>
-    <row r="13" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:44" customFormat="1" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E13" s="25">
         <v>13.045</v>
       </c>
       <c r="F13" s="25">
         <v>17.115450000000003</v>
       </c>
       <c r="G13" s="25">
         <v>51.580230000000007</v>
       </c>
       <c r="H13" s="25">
         <v>47.93421</v>
       </c>
       <c r="I13" s="25">
@@ -18392,51 +18716,51 @@
       <c r="AI13" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ13" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK13" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL13" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM13" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN13" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO13" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP13" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="14" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:44" customFormat="1" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D14" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E14" s="25">
         <v>185.81</v>
       </c>
       <c r="F14" s="25">
         <v>18.055999999999997</v>
       </c>
       <c r="G14" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H14" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I14" s="25">
@@ -18512,51 +18836,51 @@
       <c r="AI14" s="41">
         <v>0</v>
       </c>
       <c r="AJ14" s="41">
         <v>0</v>
       </c>
       <c r="AK14" s="41">
         <v>0.02</v>
       </c>
       <c r="AL14" s="41">
         <v>0.89</v>
       </c>
       <c r="AM14" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN14" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO14" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP14" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="15" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:44" customFormat="1" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E15" s="25">
         <v>2.8719999999999999</v>
       </c>
       <c r="F15" s="25">
         <v>1.4724200000000001</v>
       </c>
       <c r="G15" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H15" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I15" s="25">
@@ -18632,51 +18956,51 @@
       <c r="AI15" s="41">
         <v>0</v>
       </c>
       <c r="AJ15" s="41">
         <v>0</v>
       </c>
       <c r="AK15" s="41">
         <v>0.6</v>
       </c>
       <c r="AL15" s="41">
         <v>0.80100000000000005</v>
       </c>
       <c r="AM15" s="41">
         <v>0</v>
       </c>
       <c r="AN15" s="41">
         <v>0</v>
       </c>
       <c r="AO15" s="41">
         <v>5.0999999999999996</v>
       </c>
       <c r="AP15" s="41">
         <v>7.6340000000000003</v>
       </c>
     </row>
-    <row r="16" spans="1:44" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:44" customFormat="1" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D16" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E16" s="25">
         <v>0.28000000000000003</v>
       </c>
       <c r="F16" s="25">
         <v>0.39200000000000002</v>
       </c>
       <c r="G16" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H16" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I16" s="25" t="s">
@@ -18756,51 +19080,51 @@
       <c r="AI16" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ16" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK16" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL16" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM16" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN16" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO16" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP16" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="17" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:42" customFormat="1" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D17" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E17" s="25">
         <v>0.5</v>
       </c>
       <c r="F17" s="25">
         <v>0.75</v>
       </c>
       <c r="G17" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H17" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I17" s="25" t="s">
@@ -18880,51 +19204,51 @@
       <c r="AI17" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ17" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK17" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL17" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM17" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN17" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO17" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP17" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="18" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:42" customFormat="1" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="25">
         <v>14.904999999999999</v>
       </c>
       <c r="D18" s="25">
         <v>6.2279999999999998</v>
       </c>
       <c r="E18" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F18" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G18" s="25">
         <v>115.5341</v>
       </c>
       <c r="H18" s="25">
         <v>119.08904999999999</v>
       </c>
       <c r="I18" s="25">
@@ -19004,51 +19328,51 @@
       <c r="AI18" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ18" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK18" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL18" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM18" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN18" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO18" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP18" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="19" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:42" customFormat="1" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D19" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E19" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F19" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G19" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H19" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I19" s="25" t="s">
@@ -19124,51 +19448,51 @@
       <c r="AI19" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ19" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK19" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL19" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM19" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN19" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO19" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP19" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="20" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:42" customFormat="1" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D20" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E20" s="25">
         <v>9.952</v>
       </c>
       <c r="F20" s="25">
         <v>9.952</v>
       </c>
       <c r="G20" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H20" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I20" s="25">
@@ -19252,51 +19576,51 @@
       <c r="AI20" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ20" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK20" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL20" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM20" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN20" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO20" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP20" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="21" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:42" customFormat="1" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D21" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E21" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F21" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G21" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I21" s="25">
@@ -19376,51 +19700,51 @@
       <c r="AI21" s="41">
         <v>0</v>
       </c>
       <c r="AJ21" s="41">
         <v>0</v>
       </c>
       <c r="AK21" s="41">
         <v>24.262</v>
       </c>
       <c r="AL21" s="41">
         <v>33.439549999999997</v>
       </c>
       <c r="AM21" s="41">
         <v>0</v>
       </c>
       <c r="AN21" s="41">
         <v>0</v>
       </c>
       <c r="AO21" s="41">
         <v>24.866599999999998</v>
       </c>
       <c r="AP21" s="41">
         <v>37.878999999999998</v>
       </c>
     </row>
-    <row r="22" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:42" customFormat="1" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="25">
         <v>2275.4360000000001</v>
       </c>
       <c r="D22" s="25">
         <v>1114.0599500000001</v>
       </c>
       <c r="E22" s="25">
         <v>267.54599999999999</v>
       </c>
       <c r="F22" s="25">
         <v>84.078209999999999</v>
       </c>
       <c r="G22" s="25">
         <v>18116.895000000004</v>
       </c>
       <c r="H22" s="25">
         <v>9300.0385399999996</v>
       </c>
       <c r="I22" s="25">
@@ -19504,51 +19828,51 @@
       <c r="AI22" s="41">
         <v>3350.45</v>
       </c>
       <c r="AJ22" s="41">
         <v>2148.5710199999999</v>
       </c>
       <c r="AK22" s="41">
         <v>1986.5193999999999</v>
       </c>
       <c r="AL22" s="41">
         <v>614.85271999999998</v>
       </c>
       <c r="AM22" s="41">
         <v>12038.93</v>
       </c>
       <c r="AN22" s="41">
         <v>7774.2495500000005</v>
       </c>
       <c r="AO22" s="41">
         <v>4011.23</v>
       </c>
       <c r="AP22" s="41">
         <v>1414.7134900000001</v>
       </c>
     </row>
-    <row r="23" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:42" customFormat="1" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D23" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E23" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F23" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G23" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H23" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I23" s="25" t="s">
@@ -19624,51 +19948,51 @@
       <c r="AI23" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ23" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK23" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL23" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM23" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN23" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO23" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP23" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="24" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:42" customFormat="1" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D24" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E24" s="25">
         <v>68.075000000000003</v>
       </c>
       <c r="F24" s="25">
         <v>81.903000000000006</v>
       </c>
       <c r="G24" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H24" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I24" s="25">
@@ -19748,51 +20072,51 @@
       <c r="AI24" s="41">
         <v>0</v>
       </c>
       <c r="AJ24" s="41">
         <v>0</v>
       </c>
       <c r="AK24" s="41">
         <v>0.4355</v>
       </c>
       <c r="AL24" s="41">
         <v>1.2081599999999999</v>
       </c>
       <c r="AM24" s="41">
         <v>0</v>
       </c>
       <c r="AN24" s="41">
         <v>0</v>
       </c>
       <c r="AO24" s="41">
         <v>5.5870000000000003E-2</v>
       </c>
       <c r="AP24" s="41">
         <v>0.33206000000000002</v>
       </c>
     </row>
-    <row r="25" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:42" customFormat="1" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="25">
         <v>16.11</v>
       </c>
       <c r="D25" s="25">
         <v>5.4389000000000003</v>
       </c>
       <c r="E25" s="25">
         <v>953.76699999999994</v>
       </c>
       <c r="F25" s="25">
         <v>462.85501000000016</v>
       </c>
       <c r="G25" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H25" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I25" s="25">
@@ -19876,51 +20200,51 @@
       <c r="AI25" s="41">
         <v>313.64999999999998</v>
       </c>
       <c r="AJ25" s="41">
         <v>69.474999999999994</v>
       </c>
       <c r="AK25" s="41">
         <v>0</v>
       </c>
       <c r="AL25" s="41">
         <v>0</v>
       </c>
       <c r="AM25" s="41">
         <v>0</v>
       </c>
       <c r="AN25" s="41">
         <v>0</v>
       </c>
       <c r="AO25" s="41">
         <v>188.34800000000001</v>
       </c>
       <c r="AP25" s="41">
         <v>238.09100000000001</v>
       </c>
     </row>
-    <row r="26" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:42" customFormat="1" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D26" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E26" s="25">
         <v>7.8</v>
       </c>
       <c r="F26" s="25">
         <v>6.0060000000000002</v>
       </c>
       <c r="G26" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H26" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I26" s="25" t="s">
@@ -20000,51 +20324,51 @@
       <c r="AI26" s="41">
         <v>0</v>
       </c>
       <c r="AJ26" s="41">
         <v>0</v>
       </c>
       <c r="AK26" s="41">
         <v>883.4846</v>
       </c>
       <c r="AL26" s="41">
         <v>483.52163000000002</v>
       </c>
       <c r="AM26" s="41">
         <v>0</v>
       </c>
       <c r="AN26" s="41">
         <v>0</v>
       </c>
       <c r="AO26" s="41">
         <v>630.45259999999996</v>
       </c>
       <c r="AP26" s="41">
         <v>441.89719000000002</v>
       </c>
     </row>
-    <row r="27" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:42" customFormat="1" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="25">
         <v>154.92000000000002</v>
       </c>
       <c r="D27" s="25">
         <v>53.576000000000001</v>
       </c>
       <c r="E27" s="25">
         <v>2410.6792999999998</v>
       </c>
       <c r="F27" s="25">
         <v>726.17156</v>
       </c>
       <c r="G27" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H27" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I27" s="25">
@@ -20128,51 +20452,51 @@
       <c r="AI27" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ27" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK27" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL27" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM27" s="41">
         <v>0</v>
       </c>
       <c r="AN27" s="41">
         <v>0</v>
       </c>
       <c r="AO27" s="41">
         <v>1092.7059999999999</v>
       </c>
       <c r="AP27" s="41">
         <v>494.84338000000002</v>
       </c>
     </row>
-    <row r="28" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:42" customFormat="1" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D28" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E28" s="25">
         <v>191.76500000000001</v>
       </c>
       <c r="F28" s="25">
         <v>145.90514999999996</v>
       </c>
       <c r="G28" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H28" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I28" s="25">
@@ -20252,51 +20576,51 @@
       <c r="AI28" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ28" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK28" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL28" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM28" s="41">
         <v>0</v>
       </c>
       <c r="AN28" s="41">
         <v>0</v>
       </c>
       <c r="AO28" s="41">
         <v>37.718000000000004</v>
       </c>
       <c r="AP28" s="41">
         <v>34.872239999999998</v>
       </c>
     </row>
-    <row r="29" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:42" customFormat="1" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="25">
         <v>7.1289999999999996</v>
       </c>
       <c r="D29" s="25">
         <v>3.9048000000000003</v>
       </c>
       <c r="E29" s="25">
         <v>1274.8889999999997</v>
       </c>
       <c r="F29" s="25">
         <v>518.63978999999995</v>
       </c>
       <c r="G29" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H29" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I29" s="25">
@@ -20380,51 +20704,51 @@
       <c r="AI29" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ29" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK29" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL29" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM29" s="41">
         <v>0</v>
       </c>
       <c r="AN29" s="41">
         <v>0</v>
       </c>
       <c r="AO29" s="41">
         <v>400.351</v>
       </c>
       <c r="AP29" s="41">
         <v>221.26934</v>
       </c>
     </row>
-    <row r="30" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:42" customFormat="1" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D30" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E30" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F30" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G30" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H30" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I30" s="25" t="s">
@@ -20500,51 +20824,51 @@
       <c r="AI30" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ30" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK30" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL30" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM30" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN30" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO30" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP30" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="31" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:42" customFormat="1" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D31" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E31" s="25">
         <v>1121.0621999999996</v>
       </c>
       <c r="F31" s="25">
         <v>658.84522000000004</v>
       </c>
       <c r="G31" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H31" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I31" s="25">
@@ -20624,51 +20948,51 @@
       <c r="AI31" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ31" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK31" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL31" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM31" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN31" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO31" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP31" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="32" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:42" customFormat="1" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D32" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E32" s="25">
         <v>72.792999999999992</v>
       </c>
       <c r="F32" s="25">
         <v>85.838300000000004</v>
       </c>
       <c r="G32" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H32" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I32" s="25">
@@ -20744,51 +21068,51 @@
       <c r="AI32" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ32" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK32" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL32" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM32" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN32" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO32" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP32" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="33" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:42" customFormat="1" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D33" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E33" s="25">
         <v>106.553</v>
       </c>
       <c r="F33" s="25">
         <v>129.8203</v>
       </c>
       <c r="G33" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H33" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I33" s="25">
@@ -20868,51 +21192,51 @@
       <c r="AI33" s="41">
         <v>0</v>
       </c>
       <c r="AJ33" s="41">
         <v>0</v>
       </c>
       <c r="AK33" s="41">
         <v>21.364999999999998</v>
       </c>
       <c r="AL33" s="41">
         <v>4.0928500000000003</v>
       </c>
       <c r="AM33" s="41">
         <v>0</v>
       </c>
       <c r="AN33" s="41">
         <v>0</v>
       </c>
       <c r="AO33" s="41">
         <v>5.6360000000000001</v>
       </c>
       <c r="AP33" s="41">
         <v>7.6029999999999998</v>
       </c>
     </row>
-    <row r="34" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:42" customFormat="1" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D34" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E34" s="25">
         <v>11.574999999999999</v>
       </c>
       <c r="F34" s="25">
         <v>28.808999999999997</v>
       </c>
       <c r="G34" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H34" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I34" s="25">
@@ -20992,51 +21316,51 @@
       <c r="AI34" s="41">
         <v>0</v>
       </c>
       <c r="AJ34" s="41">
         <v>0</v>
       </c>
       <c r="AK34" s="41">
         <v>9.8930000000000007</v>
       </c>
       <c r="AL34" s="41">
         <v>20.786000000000001</v>
       </c>
       <c r="AM34" s="41">
         <v>0</v>
       </c>
       <c r="AN34" s="41">
         <v>0</v>
       </c>
       <c r="AO34" s="41">
         <v>9.1379999999999999</v>
       </c>
       <c r="AP34" s="41">
         <v>20.71951</v>
       </c>
     </row>
-    <row r="35" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:42" customFormat="1" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="25">
         <v>91.775999999999996</v>
       </c>
       <c r="D35" s="25">
         <v>17.587199999999999</v>
       </c>
       <c r="E35" s="25">
         <v>4666.8355000000001</v>
       </c>
       <c r="F35" s="25">
         <v>906.26623000000063</v>
       </c>
       <c r="G35" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H35" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I35" s="25">
@@ -21120,51 +21444,51 @@
       <c r="AI35" s="41">
         <v>0</v>
       </c>
       <c r="AJ35" s="41">
         <v>0</v>
       </c>
       <c r="AK35" s="41">
         <v>3.8</v>
       </c>
       <c r="AL35" s="41">
         <v>0.39500000000000002</v>
       </c>
       <c r="AM35" s="41">
         <v>0</v>
       </c>
       <c r="AN35" s="41">
         <v>0</v>
       </c>
       <c r="AO35" s="41">
         <v>5.2</v>
       </c>
       <c r="AP35" s="41">
         <v>15.86</v>
       </c>
     </row>
-    <row r="36" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:42" customFormat="1" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E36" s="25">
         <v>13.378</v>
       </c>
       <c r="F36" s="25">
         <v>25.98948</v>
       </c>
       <c r="G36" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H36" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I36" s="25">
@@ -21244,51 +21568,51 @@
       <c r="AI36" s="41">
         <v>0</v>
       </c>
       <c r="AJ36" s="41">
         <v>0</v>
       </c>
       <c r="AK36" s="41">
         <v>0.70316999999999996</v>
       </c>
       <c r="AL36" s="41">
         <v>4.2793299999999999</v>
       </c>
       <c r="AM36" s="41">
         <v>0</v>
       </c>
       <c r="AN36" s="41">
         <v>0</v>
       </c>
       <c r="AO36" s="41">
         <v>0.46505000000000002</v>
       </c>
       <c r="AP36" s="41">
         <v>3.4016999999999999</v>
       </c>
     </row>
-    <row r="37" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:42" customFormat="1" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D37" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E37" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F37" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G37" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H37" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I37" s="25" t="s">
@@ -21368,51 +21692,51 @@
       <c r="AI37" s="41">
         <v>0</v>
       </c>
       <c r="AJ37" s="41">
         <v>0</v>
       </c>
       <c r="AK37" s="41">
         <v>3.2829999999999998E-2</v>
       </c>
       <c r="AL37" s="41">
         <v>0.18082999999999999</v>
       </c>
       <c r="AM37" s="41">
         <v>0</v>
       </c>
       <c r="AN37" s="41">
         <v>0</v>
       </c>
       <c r="AO37" s="41">
         <v>3.3500000000000002E-2</v>
       </c>
       <c r="AP37" s="41">
         <v>0.28055999999999998</v>
       </c>
     </row>
-    <row r="38" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:42" customFormat="1" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D38" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E38" s="25">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="F38" s="25">
         <v>0.123</v>
       </c>
       <c r="G38" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H38" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I38" s="25" t="s">
@@ -21492,51 +21816,51 @@
       <c r="AI38" s="41">
         <v>0</v>
       </c>
       <c r="AJ38" s="41">
         <v>0</v>
       </c>
       <c r="AK38" s="41">
         <v>1.686E-2</v>
       </c>
       <c r="AL38" s="41">
         <v>0.19869999999999999</v>
       </c>
       <c r="AM38" s="41">
         <v>0</v>
       </c>
       <c r="AN38" s="41">
         <v>0</v>
       </c>
       <c r="AO38" s="41">
         <v>4.4119999999999999E-2</v>
       </c>
       <c r="AP38" s="41">
         <v>0.81116999999999995</v>
       </c>
     </row>
-    <row r="39" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:42" customFormat="1" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D39" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E39" s="25">
         <v>0.05</v>
       </c>
       <c r="F39" s="25">
         <v>0.443</v>
       </c>
       <c r="G39" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H39" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I39" s="25" t="s">
@@ -21616,51 +21940,51 @@
       <c r="AI39" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ39" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK39" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL39" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM39" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN39" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO39" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP39" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="40" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:42" customFormat="1" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D40" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E40" s="25">
         <v>0.77</v>
       </c>
       <c r="F40" s="25">
         <v>0.19950000000000001</v>
       </c>
       <c r="G40" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H40" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I40" s="25" t="s">
@@ -21740,51 +22064,51 @@
       <c r="AI40" s="41">
         <v>0</v>
       </c>
       <c r="AJ40" s="41">
         <v>0</v>
       </c>
       <c r="AK40" s="41">
         <v>0.19031999999999999</v>
       </c>
       <c r="AL40" s="41">
         <v>0.80728999999999995</v>
       </c>
       <c r="AM40" s="41">
         <v>0</v>
       </c>
       <c r="AN40" s="41">
         <v>0</v>
       </c>
       <c r="AO40" s="41">
         <v>1.2959999999999999E-2</v>
       </c>
       <c r="AP40" s="41">
         <v>6.5409999999999996E-2</v>
       </c>
     </row>
-    <row r="41" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:42" customFormat="1" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D41" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E41" s="25">
         <v>0.16</v>
       </c>
       <c r="F41" s="25">
         <v>0.52</v>
       </c>
       <c r="G41" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H41" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I41" s="25">
@@ -21864,51 +22188,51 @@
       <c r="AI41" s="41">
         <v>0</v>
       </c>
       <c r="AJ41" s="41">
         <v>0</v>
       </c>
       <c r="AK41" s="41">
         <v>0.23571</v>
       </c>
       <c r="AL41" s="41">
         <v>1.84829</v>
       </c>
       <c r="AM41" s="41">
         <v>0</v>
       </c>
       <c r="AN41" s="41">
         <v>0</v>
       </c>
       <c r="AO41" s="41">
         <v>0.19411</v>
       </c>
       <c r="AP41" s="41">
         <v>1.39541</v>
       </c>
     </row>
-    <row r="42" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:42" customFormat="1" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="25">
         <v>723546.3269999997</v>
       </c>
       <c r="D42" s="25">
         <v>124885.83578000001</v>
       </c>
       <c r="E42" s="25">
         <v>19254.012999999999</v>
       </c>
       <c r="F42" s="25">
         <v>2892.3456999999999</v>
       </c>
       <c r="G42" s="25">
         <v>887104.4201600001</v>
       </c>
       <c r="H42" s="25">
         <v>118400.49492999997</v>
       </c>
       <c r="I42" s="25">
@@ -21992,51 +22316,51 @@
       <c r="AI42" s="41">
         <v>280900.59899999999</v>
       </c>
       <c r="AJ42" s="41">
         <v>79280.930300000007</v>
       </c>
       <c r="AK42" s="41">
         <v>49175.235999999997</v>
       </c>
       <c r="AL42" s="41">
         <v>10575.622810000001</v>
       </c>
       <c r="AM42" s="41">
         <v>208552.31700000001</v>
       </c>
       <c r="AN42" s="41">
         <v>56804.478430000003</v>
       </c>
       <c r="AO42" s="41">
         <v>39815.78</v>
       </c>
       <c r="AP42" s="41">
         <v>7564.3707599999998</v>
       </c>
     </row>
-    <row r="43" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:42" customFormat="1" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="25">
         <v>128</v>
       </c>
       <c r="D43" s="25">
         <v>19.2</v>
       </c>
       <c r="E43" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F43" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G43" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H43" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I43" s="25" t="s">
@@ -22112,51 +22436,51 @@
       <c r="AI43" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ43" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK43" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL43" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM43" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN43" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO43" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP43" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="44" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:42" customFormat="1" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C44" s="25">
         <v>65469.734000000004</v>
       </c>
       <c r="D44" s="25">
         <v>11235.008669999999</v>
       </c>
       <c r="E44" s="25">
         <v>2335.6020000000003</v>
       </c>
       <c r="F44" s="25">
         <v>409.64579000000003</v>
       </c>
       <c r="G44" s="25">
         <v>43366.284</v>
       </c>
       <c r="H44" s="25">
         <v>5538.1660000000011</v>
       </c>
       <c r="I44" s="25">
@@ -22240,51 +22564,51 @@
       <c r="AI44" s="41">
         <v>19222.007000000001</v>
       </c>
       <c r="AJ44" s="41">
         <v>4756.4538300000004</v>
       </c>
       <c r="AK44" s="41">
         <v>1633.855</v>
       </c>
       <c r="AL44" s="41">
         <v>276.73599999999999</v>
       </c>
       <c r="AM44" s="41">
         <v>27076.569</v>
       </c>
       <c r="AN44" s="41">
         <v>7148.6254300000001</v>
       </c>
       <c r="AO44" s="41">
         <v>9243.5339999999997</v>
       </c>
       <c r="AP44" s="41">
         <v>1037.8580899999999</v>
       </c>
     </row>
-    <row r="45" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:42" customFormat="1" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C45" s="25">
         <v>200</v>
       </c>
       <c r="D45" s="25">
         <v>23</v>
       </c>
       <c r="E45" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F45" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G45" s="25">
         <v>246.22</v>
       </c>
       <c r="H45" s="25">
         <v>22.0486</v>
       </c>
       <c r="I45" s="25">
@@ -22368,51 +22692,51 @@
       <c r="AI45" s="41">
         <v>0</v>
       </c>
       <c r="AJ45" s="41">
         <v>0</v>
       </c>
       <c r="AK45" s="41">
         <v>2E-3</v>
       </c>
       <c r="AL45" s="41">
         <v>1.1050000000000001E-2</v>
       </c>
       <c r="AM45" s="41">
         <v>127</v>
       </c>
       <c r="AN45" s="41">
         <v>17.78</v>
       </c>
       <c r="AO45" s="41">
         <v>228.88</v>
       </c>
       <c r="AP45" s="41">
         <v>19.77542</v>
       </c>
     </row>
-    <row r="46" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:42" customFormat="1" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C46" s="25">
         <v>934.37</v>
       </c>
       <c r="D46" s="25">
         <v>174.9109</v>
       </c>
       <c r="E46" s="25">
         <v>3.6040000000000001</v>
       </c>
       <c r="F46" s="25">
         <v>11.415979999999999</v>
       </c>
       <c r="G46" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H46" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I46" s="25">
@@ -22496,51 +22820,51 @@
       <c r="AI46" s="41">
         <v>625</v>
       </c>
       <c r="AJ46" s="41">
         <v>168.75</v>
       </c>
       <c r="AK46" s="41">
         <v>0.106</v>
       </c>
       <c r="AL46" s="41">
         <v>0.13239999999999999</v>
       </c>
       <c r="AM46" s="41">
         <v>0</v>
       </c>
       <c r="AN46" s="41">
         <v>0</v>
       </c>
       <c r="AO46" s="41">
         <v>112.63549999999999</v>
       </c>
       <c r="AP46" s="41">
         <v>286.392</v>
       </c>
     </row>
-    <row r="47" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:42" customFormat="1" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C47" s="25">
         <v>0.496</v>
       </c>
       <c r="D47" s="25">
         <v>0.114</v>
       </c>
       <c r="E47" s="25">
         <v>26.622800000000002</v>
       </c>
       <c r="F47" s="25">
         <v>12.051400000000001</v>
       </c>
       <c r="G47" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H47" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I47" s="25">
@@ -22620,51 +22944,51 @@
       <c r="AI47" s="41">
         <v>0</v>
       </c>
       <c r="AJ47" s="41">
         <v>0</v>
       </c>
       <c r="AK47" s="41">
         <v>14.192220000000001</v>
       </c>
       <c r="AL47" s="41">
         <v>11.4998</v>
       </c>
       <c r="AM47" s="41">
         <v>0</v>
       </c>
       <c r="AN47" s="41">
         <v>0</v>
       </c>
       <c r="AO47" s="41">
         <v>30.398399999999999</v>
       </c>
       <c r="AP47" s="41">
         <v>17.642969999999998</v>
       </c>
     </row>
-    <row r="48" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:42" customFormat="1" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C48" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D48" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E48" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="F48" s="25">
         <v>4.6906299999999996</v>
       </c>
       <c r="G48" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H48" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I48" s="25" t="s">
@@ -22740,51 +23064,51 @@
       <c r="AI48" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ48" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK48" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL48" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM48" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN48" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO48" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP48" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="49" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:42" customFormat="1" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C49" s="25">
         <v>325</v>
       </c>
       <c r="D49" s="25">
         <v>96.799670000000006</v>
       </c>
       <c r="E49" s="25">
         <v>0.75600000000000001</v>
       </c>
       <c r="F49" s="25">
         <v>0.44400000000000001</v>
       </c>
       <c r="G49" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H49" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I49" s="25">
@@ -22868,51 +23192,51 @@
       <c r="AI49" s="41">
         <v>176</v>
       </c>
       <c r="AJ49" s="41">
         <v>35.200000000000003</v>
       </c>
       <c r="AK49" s="41">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="AL49" s="41">
         <v>3.6800000000000001E-3</v>
       </c>
       <c r="AM49" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN49" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO49" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP49" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="50" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:42" customFormat="1" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C50" s="25">
         <v>2605.1</v>
       </c>
       <c r="D50" s="25">
         <v>1145.136</v>
       </c>
       <c r="E50" s="25">
         <v>229</v>
       </c>
       <c r="F50" s="25">
         <v>121.461</v>
       </c>
       <c r="G50" s="25">
         <v>1416</v>
       </c>
       <c r="H50" s="25">
         <v>625.04999999999995</v>
       </c>
       <c r="I50" s="25">
@@ -22996,51 +23320,51 @@
       <c r="AI50" s="41">
         <v>180</v>
       </c>
       <c r="AJ50" s="41">
         <v>39.6</v>
       </c>
       <c r="AK50" s="41">
         <v>0</v>
       </c>
       <c r="AL50" s="41">
         <v>0</v>
       </c>
       <c r="AM50" s="41">
         <v>340</v>
       </c>
       <c r="AN50" s="41">
         <v>187</v>
       </c>
       <c r="AO50" s="41">
         <v>24.66</v>
       </c>
       <c r="AP50" s="41">
         <v>12.34</v>
       </c>
     </row>
-    <row r="51" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:42" customFormat="1" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D51" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E51" s="25">
         <v>390.30999999999995</v>
       </c>
       <c r="F51" s="25">
         <v>124.18217</v>
       </c>
       <c r="G51" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H51" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I51" s="25">
@@ -23116,51 +23440,51 @@
       <c r="AI51" s="41">
         <v>0</v>
       </c>
       <c r="AJ51" s="41">
         <v>0</v>
       </c>
       <c r="AK51" s="41">
         <v>3.01</v>
       </c>
       <c r="AL51" s="41">
         <v>6.1210000000000004</v>
       </c>
       <c r="AM51" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN51" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO51" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP51" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="52" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:42" customFormat="1" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C52" s="25">
         <v>69401.837</v>
       </c>
       <c r="D52" s="25">
         <v>28051.774650000003</v>
       </c>
       <c r="E52" s="25">
         <v>4216.9009999999998</v>
       </c>
       <c r="F52" s="25">
         <v>1175.80233</v>
       </c>
       <c r="G52" s="25">
         <v>32245.217000000001</v>
       </c>
       <c r="H52" s="25">
         <v>9101.9490099999985</v>
       </c>
       <c r="I52" s="25">
@@ -23244,51 +23568,51 @@
       <c r="AI52" s="41">
         <v>11716.666999999999</v>
       </c>
       <c r="AJ52" s="41">
         <v>8804.6351300000006</v>
       </c>
       <c r="AK52" s="41">
         <v>14.4</v>
       </c>
       <c r="AL52" s="41">
         <v>24.325900000000001</v>
       </c>
       <c r="AM52" s="41">
         <v>34446.76</v>
       </c>
       <c r="AN52" s="41">
         <v>17191.65237</v>
       </c>
       <c r="AO52" s="41">
         <v>3162.6729999999998</v>
       </c>
       <c r="AP52" s="41">
         <v>1472.7860000000001</v>
       </c>
     </row>
-    <row r="53" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:42" customFormat="1" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="25">
         <v>18131.234</v>
       </c>
       <c r="D53" s="25">
         <v>6947.5229499999996</v>
       </c>
       <c r="E53" s="25">
         <v>54.7</v>
       </c>
       <c r="F53" s="25">
         <v>318.45085999999998</v>
       </c>
       <c r="G53" s="25">
         <v>30664.714</v>
       </c>
       <c r="H53" s="25">
         <v>12644.79379</v>
       </c>
       <c r="I53" s="25">
@@ -23372,51 +23696,51 @@
       <c r="AI53" s="41">
         <v>7497.933</v>
       </c>
       <c r="AJ53" s="41">
         <v>5198.08</v>
       </c>
       <c r="AK53" s="41">
         <v>0</v>
       </c>
       <c r="AL53" s="41">
         <v>0</v>
       </c>
       <c r="AM53" s="41">
         <v>3937</v>
       </c>
       <c r="AN53" s="41">
         <v>1703.2860000000001</v>
       </c>
       <c r="AO53" s="41">
         <v>0</v>
       </c>
       <c r="AP53" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:42" customFormat="1" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C54" s="25">
         <v>4651.17</v>
       </c>
       <c r="D54" s="25">
         <v>1570.9101900000003</v>
       </c>
       <c r="E54" s="25">
         <v>253.80369999999999</v>
       </c>
       <c r="F54" s="25">
         <v>902.58686</v>
       </c>
       <c r="G54" s="25">
         <v>15907.224999999999</v>
       </c>
       <c r="H54" s="25">
         <v>4999.3952800000006</v>
       </c>
       <c r="I54" s="25">
@@ -23500,51 +23824,51 @@
       <c r="AI54" s="41">
         <v>3230.9</v>
       </c>
       <c r="AJ54" s="41">
         <v>1751.731</v>
       </c>
       <c r="AK54" s="41">
         <v>0.875</v>
       </c>
       <c r="AL54" s="41">
         <v>0.95713000000000004</v>
       </c>
       <c r="AM54" s="41">
         <v>4924.3</v>
       </c>
       <c r="AN54" s="41">
         <v>2406.6527500000002</v>
       </c>
       <c r="AO54" s="41">
         <v>3.5249999999999999</v>
       </c>
       <c r="AP54" s="41">
         <v>9.0309000000000008</v>
       </c>
     </row>
-    <row r="55" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:42" customFormat="1" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="25">
         <v>30.8</v>
       </c>
       <c r="D55" s="25">
         <v>10.697420000000001</v>
       </c>
       <c r="E55" s="25">
         <v>0.748</v>
       </c>
       <c r="F55" s="25">
         <v>1.3260000000000001</v>
       </c>
       <c r="G55" s="25">
         <v>180</v>
       </c>
       <c r="H55" s="25">
         <v>34.200000000000003</v>
       </c>
       <c r="I55" s="25">
@@ -23628,51 +23952,51 @@
       <c r="AI55" s="41">
         <v>286</v>
       </c>
       <c r="AJ55" s="41">
         <v>287.38220999999999</v>
       </c>
       <c r="AK55" s="41">
         <v>1.5002800000000001</v>
       </c>
       <c r="AL55" s="41">
         <v>4.1655100000000003</v>
       </c>
       <c r="AM55" s="41">
         <v>3646</v>
       </c>
       <c r="AN55" s="41">
         <v>1131.75541</v>
       </c>
       <c r="AO55" s="41">
         <v>216.25815</v>
       </c>
       <c r="AP55" s="41">
         <v>115.10442</v>
       </c>
     </row>
-    <row r="56" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:42" customFormat="1" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C56" s="25">
         <v>16</v>
       </c>
       <c r="D56" s="25">
         <v>60.54</v>
       </c>
       <c r="E56" s="25">
         <v>149.60891000000001</v>
       </c>
       <c r="F56" s="25">
         <v>803.34815000000003</v>
       </c>
       <c r="G56" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H56" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I56" s="25">
@@ -23756,51 +24080,51 @@
       <c r="AI56" s="41">
         <v>0</v>
       </c>
       <c r="AJ56" s="41">
         <v>0</v>
       </c>
       <c r="AK56" s="41">
         <v>56.194299999999998</v>
       </c>
       <c r="AL56" s="41">
         <v>235.22646</v>
       </c>
       <c r="AM56" s="41">
         <v>0</v>
       </c>
       <c r="AN56" s="41">
         <v>0</v>
       </c>
       <c r="AO56" s="41">
         <v>5.9000000000000003E-4</v>
       </c>
       <c r="AP56" s="41">
         <v>1.4490000000000001</v>
       </c>
     </row>
-    <row r="57" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:42" customFormat="1" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D57" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E57" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F57" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G57" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H57" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I57" s="25" t="s">
@@ -23880,51 +24204,51 @@
       <c r="AI57" s="41">
         <v>0</v>
       </c>
       <c r="AJ57" s="41">
         <v>0</v>
       </c>
       <c r="AK57" s="41">
         <v>7.4499999999999997E-2</v>
       </c>
       <c r="AL57" s="41">
         <v>0.56921999999999995</v>
       </c>
       <c r="AM57" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN57" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO57" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP57" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="58" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:42" customFormat="1" ht="12.75">
       <c r="A58" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C58" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D58" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E58" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F58" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G58" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H58" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I58" s="25" t="s">
@@ -24004,51 +24328,51 @@
       <c r="AI58" s="41">
         <v>0</v>
       </c>
       <c r="AJ58" s="41">
         <v>0</v>
       </c>
       <c r="AK58" s="41">
         <v>0.27100000000000002</v>
       </c>
       <c r="AL58" s="41">
         <v>0.98099999999999998</v>
       </c>
       <c r="AM58" s="41">
         <v>0</v>
       </c>
       <c r="AN58" s="41">
         <v>0</v>
       </c>
       <c r="AO58" s="41">
         <v>4.7499999999999999E-3</v>
       </c>
       <c r="AP58" s="41">
         <v>0.04</v>
       </c>
     </row>
-    <row r="59" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:42" customFormat="1" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="25">
         <v>0.56200000000000006</v>
       </c>
       <c r="D59" s="25">
         <v>0.14000000000000001</v>
       </c>
       <c r="E59" s="25">
         <v>32.152000000000001</v>
       </c>
       <c r="F59" s="25">
         <v>6.8859999999999992</v>
       </c>
       <c r="G59" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H59" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I59" s="25">
@@ -24128,51 +24452,51 @@
       <c r="AI59" s="41">
         <v>0</v>
       </c>
       <c r="AJ59" s="41">
         <v>0</v>
       </c>
       <c r="AK59" s="41">
         <v>0.36399999999999999</v>
       </c>
       <c r="AL59" s="41">
         <v>7.1512000000000002</v>
       </c>
       <c r="AM59" s="41">
         <v>0</v>
       </c>
       <c r="AN59" s="41">
         <v>0</v>
       </c>
       <c r="AO59" s="41">
         <v>0.255</v>
       </c>
       <c r="AP59" s="41">
         <v>5.3221600000000002</v>
       </c>
     </row>
-    <row r="60" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:42" customFormat="1" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D60" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E60" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F60" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G60" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H60" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I60" s="25" t="s">
@@ -24248,51 +24572,51 @@
       <c r="AI60" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ60" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK60" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL60" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM60" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN60" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO60" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP60" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="61" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:42" customFormat="1" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C61" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D61" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E61" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F61" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G61" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H61" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I61" s="25">
@@ -24372,51 +24696,51 @@
       <c r="AI61" s="41">
         <v>0</v>
       </c>
       <c r="AJ61" s="41">
         <v>0</v>
       </c>
       <c r="AK61" s="41">
         <v>213.5</v>
       </c>
       <c r="AL61" s="41">
         <v>17.01249</v>
       </c>
       <c r="AM61" s="41">
         <v>0</v>
       </c>
       <c r="AN61" s="41">
         <v>0</v>
       </c>
       <c r="AO61" s="41">
         <v>79.998850000000004</v>
       </c>
       <c r="AP61" s="41">
         <v>5.7840299999999996</v>
       </c>
     </row>
-    <row r="62" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:42" customFormat="1" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C62" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D62" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E62" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F62" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G62" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H62" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I62" s="25" t="s">
@@ -24492,51 +24816,51 @@
       <c r="AI62" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ62" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK62" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL62" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM62" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN62" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO62" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP62" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="63" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:42" customFormat="1" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C63" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D63" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E63" s="25">
         <v>16.20307</v>
       </c>
       <c r="F63" s="25">
         <v>121.69824</v>
       </c>
       <c r="G63" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H63" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I63" s="25">
@@ -24616,51 +24940,51 @@
       <c r="AI63" s="41">
         <v>0</v>
       </c>
       <c r="AJ63" s="41">
         <v>0</v>
       </c>
       <c r="AK63" s="41">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="AL63" s="41">
         <v>0.34300000000000003</v>
       </c>
       <c r="AM63" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN63" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO63" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP63" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="64" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:42" customFormat="1" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C64" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D64" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E64" s="25">
         <v>2.4969999999999999</v>
       </c>
       <c r="F64" s="25">
         <v>4.4299799999999996</v>
       </c>
       <c r="G64" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H64" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I64" s="25" t="s">
@@ -24736,51 +25060,51 @@
       <c r="AI64" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ64" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK64" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL64" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM64" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN64" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO64" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP64" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="65" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:42" customFormat="1" ht="12.75">
       <c r="A65" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C65" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D65" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E65" s="25">
         <v>72.656499999999994</v>
       </c>
       <c r="F65" s="25">
         <v>14.428809999999999</v>
       </c>
       <c r="G65" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H65" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I65" s="25">
@@ -24860,51 +25184,51 @@
       <c r="AI65" s="41">
         <v>0</v>
       </c>
       <c r="AJ65" s="41">
         <v>0</v>
       </c>
       <c r="AK65" s="41">
         <v>12.055</v>
       </c>
       <c r="AL65" s="41">
         <v>1.7097199999999999</v>
       </c>
       <c r="AM65" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN65" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO65" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP65" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="66" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:42" customFormat="1" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C66" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D66" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E66" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F66" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G66" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H66" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I66" s="25" t="s">
@@ -24980,51 +25304,51 @@
       <c r="AI66" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ66" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK66" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL66" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM66" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN66" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO66" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP66" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="67" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:42" customFormat="1" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C67" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D67" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E67" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F67" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G67" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H67" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I67" s="25" t="s">
@@ -25100,51 +25424,51 @@
       <c r="AI67" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ67" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK67" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL67" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM67" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AN67" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AO67" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AP67" s="41" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="68" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:42" customFormat="1" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C68" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D68" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E68" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F68" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G68" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H68" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I68" s="25" t="s">
@@ -25220,51 +25544,51 @@
       <c r="AI68" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ68" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK68" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL68" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM68" s="41">
         <v>0</v>
       </c>
       <c r="AN68" s="41">
         <v>0</v>
       </c>
       <c r="AO68" s="41">
         <v>97.905000000000001</v>
       </c>
       <c r="AP68" s="41">
         <v>171.33375000000001</v>
       </c>
     </row>
-    <row r="69" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:42" customFormat="1" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C69" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D69" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E69" s="25">
         <v>1.4E-2</v>
       </c>
       <c r="F69" s="25">
         <v>0.11035</v>
       </c>
       <c r="G69" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H69" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I69" s="25">
@@ -25348,51 +25672,51 @@
       <c r="AI69" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AJ69" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AK69" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AL69" s="41" t="s">
         <v>133</v>
       </c>
       <c r="AM69" s="41">
         <v>0</v>
       </c>
       <c r="AN69" s="41">
         <v>0</v>
       </c>
       <c r="AO69" s="41">
         <v>7.2499999999999995E-2</v>
       </c>
       <c r="AP69" s="41">
         <v>0.30096000000000001</v>
       </c>
     </row>
-    <row r="70" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:42" customFormat="1" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D70" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E70" s="25" t="s">
         <v>133</v>
       </c>
       <c r="F70" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G70" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H70" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I70" s="25" t="s">
@@ -25472,51 +25796,51 @@
       <c r="AI70" s="47" t="s">
         <v>133</v>
       </c>
       <c r="AJ70" s="47" t="s">
         <v>133</v>
       </c>
       <c r="AK70" s="47" t="s">
         <v>133</v>
       </c>
       <c r="AL70" s="47" t="s">
         <v>133</v>
       </c>
       <c r="AM70" s="47" t="s">
         <v>133</v>
       </c>
       <c r="AN70" s="47" t="s">
         <v>133</v>
       </c>
       <c r="AO70" s="47" t="s">
         <v>133</v>
       </c>
       <c r="AP70" s="47" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="71" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:42" customFormat="1" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C71" s="25" t="s">
         <v>133</v>
       </c>
       <c r="D71" s="25" t="s">
         <v>133</v>
       </c>
       <c r="E71" s="25">
         <v>0.06</v>
       </c>
       <c r="F71" s="25">
         <v>0.183</v>
       </c>
       <c r="G71" s="25" t="s">
         <v>133</v>
       </c>
       <c r="H71" s="25" t="s">
         <v>133</v>
       </c>
       <c r="I71" s="25">
@@ -25592,51 +25916,51 @@
       <c r="AI71" s="47" t="s">
         <v>133</v>
       </c>
       <c r="AJ71" s="47" t="s">
         <v>133</v>
       </c>
       <c r="AK71" s="47" t="s">
         <v>133</v>
       </c>
       <c r="AL71" s="47" t="s">
         <v>133</v>
       </c>
       <c r="AM71" s="47" t="s">
         <v>133</v>
       </c>
       <c r="AN71" s="47" t="s">
         <v>133</v>
       </c>
       <c r="AO71" s="47" t="s">
         <v>133</v>
       </c>
       <c r="AP71" s="47" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="72" spans="1:42" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:42" customFormat="1" ht="12.75">
       <c r="A72" s="6" t="s">
         <v>131</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>133</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>133</v>
       </c>
       <c r="F72" s="7" t="s">
         <v>133</v>
       </c>
       <c r="G72" s="7" t="s">
         <v>133</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>133</v>
       </c>
       <c r="I72" s="7" t="s">
@@ -25712,512 +26036,793 @@
       <c r="AI72" s="42" t="s">
         <v>133</v>
       </c>
       <c r="AJ72" s="42" t="s">
         <v>133</v>
       </c>
       <c r="AK72" s="42" t="s">
         <v>133</v>
       </c>
       <c r="AL72" s="42" t="s">
         <v>133</v>
       </c>
       <c r="AM72" s="42" t="s">
         <v>133</v>
       </c>
       <c r="AN72" s="42" t="s">
         <v>133</v>
       </c>
       <c r="AO72" s="42" t="s">
         <v>133</v>
       </c>
       <c r="AP72" s="42" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="73" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:42">
       <c r="A73" s="18"/>
       <c r="B73" s="18"/>
       <c r="C73" s="23"/>
       <c r="D73" s="23"/>
       <c r="E73" s="23"/>
       <c r="F73" s="23"/>
       <c r="G73" s="23"/>
       <c r="H73" s="23"/>
       <c r="I73" s="23"/>
       <c r="J73" s="23"/>
       <c r="K73" s="23"/>
       <c r="L73" s="23"/>
       <c r="M73" s="23"/>
       <c r="N73" s="23"/>
       <c r="O73" s="23"/>
     </row>
-    <row r="74" spans="1:42" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="79" t="s">
+    <row r="74" spans="1:42" ht="30.75" customHeight="1">
+      <c r="A74" s="94" t="s">
         <v>170</v>
       </c>
-      <c r="B74" s="79"/>
+      <c r="B74" s="94"/>
     </row>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="W5:X5"/>
-[...6 lines deleted...]
-    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="A2:AP2"/>
+    <mergeCell ref="A1:AP1"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="M5:N5"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AE5:AF5"/>
-    <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="U5:V5"/>
-    <mergeCell ref="A2:AP2"/>
-[...8 lines deleted...]
-    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="W4:Z4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B22"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="82" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A2" s="74" t="s">
+        <v>184</v>
+      </c>
+      <c r="B2" s="75" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A3" s="74" t="s">
+        <v>186</v>
+      </c>
+      <c r="B3" s="76" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A4" s="74" t="s">
+        <v>188</v>
+      </c>
+      <c r="B4" s="77" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A5" s="78" t="s">
+        <v>190</v>
+      </c>
+      <c r="B5" s="76" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A6" s="78" t="s">
+        <v>191</v>
+      </c>
+      <c r="B6" s="76" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A7" s="74" t="s">
+        <v>193</v>
+      </c>
+      <c r="B7" s="79"/>
+    </row>
+    <row r="8" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A8" s="74" t="s">
+        <v>194</v>
+      </c>
+      <c r="B8" s="80" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="B9" s="81" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="74" t="s">
+        <v>198</v>
+      </c>
+      <c r="B10" s="82" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A11" s="74" t="s">
+        <v>200</v>
+      </c>
+      <c r="B11" s="83"/>
+    </row>
+    <row r="12" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A12" s="74" t="s">
+        <v>201</v>
+      </c>
+      <c r="B12" s="84" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A13" s="85" t="s">
+        <v>203</v>
+      </c>
+      <c r="B13" s="86" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A14" s="105" t="s">
+        <v>205</v>
+      </c>
+      <c r="B14" s="87" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A15" s="106"/>
+      <c r="B15" s="87" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A16" s="85" t="s">
+        <v>206</v>
+      </c>
+      <c r="B16" s="93" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A17" s="74" t="s">
+        <v>207</v>
+      </c>
+      <c r="B17" s="88">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A18" s="74" t="s">
+        <v>208</v>
+      </c>
+      <c r="B18" s="88">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A19" s="74" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19" s="89" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A20" s="74" t="s">
+        <v>211</v>
+      </c>
+      <c r="B20" s="90" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A21" s="74" t="s">
+        <v>213</v>
+      </c>
+      <c r="B21" s="91" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A22" s="74" t="s">
+        <v>215</v>
+      </c>
+      <c r="B22" s="92" t="s">
+        <v>216</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B1:B33"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="2" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="3" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="4" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="5" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="6" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B6" s="70" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B7" s="70" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B8" s="70" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B9" s="70" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B10" s="70" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B11" s="70"/>
+    </row>
+    <row r="12" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B12" s="71" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B13" s="70"/>
+    </row>
+    <row r="14" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B14" s="70"/>
+    </row>
+    <row r="15" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B15" s="72"/>
+    </row>
+    <row r="16" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B16" s="72"/>
+    </row>
+    <row r="17" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B17" s="72"/>
+    </row>
+    <row r="18" spans="2:2" ht="12.75" customHeight="1">
+      <c r="B18" s="73" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="20" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="21" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="22" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="23" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="24" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="25" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="26" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="27" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="28" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="29" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="30" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="31" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="32" spans="2:2" ht="12.75" customHeight="1"/>
+    <row r="33" ht="12.75" customHeight="1"/>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BB78"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AE1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="AG1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="BC1" sqref="BC1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="49" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" style="65" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="49" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="49" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="49" customWidth="1"/>
     <col min="6" max="6" width="12.5703125" style="49" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="49" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="49" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" style="49" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="49" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="49" customWidth="1"/>
     <col min="12" max="12" width="12.5703125" style="49" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" style="49" customWidth="1"/>
     <col min="14" max="14" width="12.5703125" style="49" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="49" customWidth="1"/>
     <col min="16" max="16" width="12.5703125" style="49" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="49" customWidth="1"/>
     <col min="18" max="18" width="12.5703125" style="49" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="49" customWidth="1"/>
     <col min="20" max="20" width="12.5703125" style="49" customWidth="1"/>
     <col min="21" max="21" width="8.85546875" style="49" customWidth="1"/>
     <col min="22" max="22" width="12.5703125" style="49" customWidth="1"/>
     <col min="23" max="23" width="7.85546875" style="49" customWidth="1"/>
     <col min="24" max="24" width="12.5703125" style="49" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="49" customWidth="1"/>
     <col min="26" max="26" width="12.5703125" style="49" customWidth="1"/>
     <col min="27" max="27" width="7.85546875" style="49" customWidth="1"/>
     <col min="28" max="28" width="12.5703125" style="49" customWidth="1"/>
     <col min="29" max="29" width="8.85546875" style="49" customWidth="1"/>
     <col min="30" max="30" width="12.5703125" style="49" customWidth="1"/>
     <col min="31" max="31" width="6.85546875" style="49" customWidth="1"/>
     <col min="32" max="32" width="12.5703125" style="49" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="49" customWidth="1"/>
     <col min="34" max="34" width="12.5703125" style="49" customWidth="1"/>
     <col min="35" max="35" width="9" style="49" customWidth="1"/>
     <col min="36" max="36" width="12.5703125" style="49" customWidth="1"/>
     <col min="37" max="37" width="8.85546875" style="49" customWidth="1"/>
     <col min="38" max="42" width="12.5703125" style="49" customWidth="1"/>
     <col min="43" max="43" width="8.85546875" style="49" customWidth="1"/>
     <col min="44" max="44" width="12.5703125" style="49" customWidth="1"/>
     <col min="45" max="45" width="8.85546875" style="49" customWidth="1"/>
     <col min="46" max="50" width="12.5703125" style="49" customWidth="1"/>
     <col min="51" max="16384" width="8.85546875" style="49"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="48" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="91" t="s">
+    <row r="1" spans="1:54" s="48" customFormat="1" ht="31.15" customHeight="1">
+      <c r="A1" s="108" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="91"/>
-[...51 lines deleted...]
-      <c r="BB1" s="92"/>
+      <c r="B1" s="108"/>
+      <c r="C1" s="108"/>
+      <c r="D1" s="108"/>
+      <c r="E1" s="108"/>
+      <c r="F1" s="108"/>
+      <c r="G1" s="108"/>
+      <c r="H1" s="108"/>
+      <c r="I1" s="108"/>
+      <c r="J1" s="108"/>
+      <c r="K1" s="108"/>
+      <c r="L1" s="108"/>
+      <c r="M1" s="108"/>
+      <c r="N1" s="108"/>
+      <c r="O1" s="108"/>
+      <c r="P1" s="108"/>
+      <c r="Q1" s="108"/>
+      <c r="R1" s="108"/>
+      <c r="S1" s="108"/>
+      <c r="T1" s="108"/>
+      <c r="U1" s="108"/>
+      <c r="V1" s="108"/>
+      <c r="W1" s="108"/>
+      <c r="X1" s="108"/>
+      <c r="Y1" s="108"/>
+      <c r="Z1" s="108"/>
+      <c r="AA1" s="108"/>
+      <c r="AB1" s="108"/>
+      <c r="AC1" s="108"/>
+      <c r="AD1" s="108"/>
+      <c r="AE1" s="108"/>
+      <c r="AF1" s="108"/>
+      <c r="AG1" s="108"/>
+      <c r="AH1" s="108"/>
+      <c r="AI1" s="108"/>
+      <c r="AJ1" s="108"/>
+      <c r="AK1" s="108"/>
+      <c r="AL1" s="108"/>
+      <c r="AM1" s="108"/>
+      <c r="AN1" s="108"/>
+      <c r="AO1" s="108"/>
+      <c r="AP1" s="108"/>
+      <c r="AQ1" s="108"/>
+      <c r="AR1" s="108"/>
+      <c r="AS1" s="108"/>
+      <c r="AT1" s="108"/>
+      <c r="AU1" s="108"/>
+      <c r="AV1" s="108"/>
+      <c r="AW1" s="108"/>
+      <c r="AX1" s="108"/>
+      <c r="AY1" s="109"/>
+      <c r="AZ1" s="109"/>
+      <c r="BA1" s="109"/>
+      <c r="BB1" s="109"/>
     </row>
-    <row r="2" spans="1:54" s="48" customFormat="1" ht="31.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="91" t="s">
+    <row r="2" spans="1:54" s="48" customFormat="1" ht="31.15" customHeight="1">
+      <c r="A2" s="108" t="s">
         <v>171</v>
       </c>
-      <c r="B2" s="91"/>
-[...51 lines deleted...]
-      <c r="BB2" s="92"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
+      <c r="L2" s="108"/>
+      <c r="M2" s="108"/>
+      <c r="N2" s="108"/>
+      <c r="O2" s="108"/>
+      <c r="P2" s="108"/>
+      <c r="Q2" s="108"/>
+      <c r="R2" s="108"/>
+      <c r="S2" s="108"/>
+      <c r="T2" s="108"/>
+      <c r="U2" s="108"/>
+      <c r="V2" s="108"/>
+      <c r="W2" s="108"/>
+      <c r="X2" s="108"/>
+      <c r="Y2" s="108"/>
+      <c r="Z2" s="108"/>
+      <c r="AA2" s="108"/>
+      <c r="AB2" s="108"/>
+      <c r="AC2" s="108"/>
+      <c r="AD2" s="108"/>
+      <c r="AE2" s="108"/>
+      <c r="AF2" s="108"/>
+      <c r="AG2" s="108"/>
+      <c r="AH2" s="108"/>
+      <c r="AI2" s="108"/>
+      <c r="AJ2" s="108"/>
+      <c r="AK2" s="108"/>
+      <c r="AL2" s="108"/>
+      <c r="AM2" s="108"/>
+      <c r="AN2" s="108"/>
+      <c r="AO2" s="108"/>
+      <c r="AP2" s="108"/>
+      <c r="AQ2" s="108"/>
+      <c r="AR2" s="108"/>
+      <c r="AS2" s="108"/>
+      <c r="AT2" s="108"/>
+      <c r="AU2" s="108"/>
+      <c r="AV2" s="108"/>
+      <c r="AW2" s="108"/>
+      <c r="AX2" s="108"/>
+      <c r="AY2" s="109"/>
+      <c r="AZ2" s="109"/>
+      <c r="BA2" s="109"/>
+      <c r="BB2" s="109"/>
     </row>
-    <row r="3" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54">
       <c r="A3" s="45"/>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
       <c r="W3" s="46"/>
       <c r="X3" s="46"/>
       <c r="Y3" s="46"/>
       <c r="Z3" s="46"/>
     </row>
-    <row r="4" spans="1:54" s="48" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83" t="s">
+    <row r="4" spans="1:54" s="48" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="115" t="s">
         <v>159</v>
       </c>
-      <c r="B4" s="86" t="s">
+      <c r="B4" s="118" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="81">
+      <c r="C4" s="107">
         <v>2015</v>
       </c>
-      <c r="D4" s="81"/>
-[...2 lines deleted...]
-      <c r="G4" s="81">
+      <c r="D4" s="107"/>
+      <c r="E4" s="107"/>
+      <c r="F4" s="107"/>
+      <c r="G4" s="107">
         <v>2016</v>
       </c>
-      <c r="H4" s="81"/>
-[...2 lines deleted...]
-      <c r="K4" s="81">
+      <c r="H4" s="107"/>
+      <c r="I4" s="107"/>
+      <c r="J4" s="107"/>
+      <c r="K4" s="107">
         <v>2017</v>
       </c>
-      <c r="L4" s="81"/>
-[...2 lines deleted...]
-      <c r="O4" s="81">
+      <c r="L4" s="107"/>
+      <c r="M4" s="107"/>
+      <c r="N4" s="107"/>
+      <c r="O4" s="107">
         <v>2018</v>
       </c>
-      <c r="P4" s="81"/>
-[...2 lines deleted...]
-      <c r="S4" s="81">
+      <c r="P4" s="107"/>
+      <c r="Q4" s="107"/>
+      <c r="R4" s="107"/>
+      <c r="S4" s="107">
         <v>2019</v>
       </c>
-      <c r="T4" s="81"/>
-[...2 lines deleted...]
-      <c r="W4" s="81">
+      <c r="T4" s="107"/>
+      <c r="U4" s="107"/>
+      <c r="V4" s="107"/>
+      <c r="W4" s="107">
         <v>2020</v>
       </c>
-      <c r="X4" s="81"/>
-[...2 lines deleted...]
-      <c r="AA4" s="81">
+      <c r="X4" s="107"/>
+      <c r="Y4" s="107"/>
+      <c r="Z4" s="107"/>
+      <c r="AA4" s="107">
         <v>2021</v>
       </c>
-      <c r="AB4" s="81"/>
-[...2 lines deleted...]
-      <c r="AE4" s="88">
+      <c r="AB4" s="107"/>
+      <c r="AC4" s="107"/>
+      <c r="AD4" s="107"/>
+      <c r="AE4" s="110">
         <v>2022</v>
       </c>
-      <c r="AF4" s="89"/>
-[...2 lines deleted...]
-      <c r="AI4" s="88">
+      <c r="AF4" s="111"/>
+      <c r="AG4" s="111"/>
+      <c r="AH4" s="113"/>
+      <c r="AI4" s="110">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="89"/>
-[...2 lines deleted...]
-      <c r="AM4" s="88">
+      <c r="AJ4" s="111"/>
+      <c r="AK4" s="111"/>
+      <c r="AL4" s="111"/>
+      <c r="AM4" s="110">
         <v>2024</v>
       </c>
-      <c r="AN4" s="89"/>
-[...19 lines deleted...]
-      <c r="BB4" s="89"/>
+      <c r="AN4" s="111"/>
+      <c r="AO4" s="111"/>
+      <c r="AP4" s="111"/>
+      <c r="AQ4" s="110">
+        <v>2025</v>
+      </c>
+      <c r="AR4" s="111"/>
+      <c r="AS4" s="111"/>
+      <c r="AT4" s="111"/>
+      <c r="AU4" s="110" t="s">
+        <v>182</v>
+      </c>
+      <c r="AV4" s="111"/>
+      <c r="AW4" s="111"/>
+      <c r="AX4" s="111"/>
+      <c r="AY4" s="110" t="s">
+        <v>183</v>
+      </c>
+      <c r="AZ4" s="111"/>
+      <c r="BA4" s="111"/>
+      <c r="BB4" s="111"/>
     </row>
-    <row r="5" spans="1:54" s="50" customFormat="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E5" s="81" t="s">
+    <row r="5" spans="1:54" s="50" customFormat="1">
+      <c r="A5" s="116"/>
+      <c r="B5" s="118"/>
+      <c r="C5" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="107"/>
+      <c r="E5" s="107" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="81"/>
-[...4 lines deleted...]
-      <c r="I5" s="81" t="s">
+      <c r="F5" s="107"/>
+      <c r="G5" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="107"/>
+      <c r="I5" s="107" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="81"/>
-[...4 lines deleted...]
-      <c r="M5" s="81" t="s">
+      <c r="J5" s="107"/>
+      <c r="K5" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="107"/>
+      <c r="M5" s="107" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="81"/>
-[...4 lines deleted...]
-      <c r="Q5" s="81" t="s">
+      <c r="N5" s="107"/>
+      <c r="O5" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="107"/>
+      <c r="Q5" s="107" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="81"/>
-[...4 lines deleted...]
-      <c r="U5" s="81" t="s">
+      <c r="R5" s="107"/>
+      <c r="S5" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="107"/>
+      <c r="U5" s="107" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="81"/>
-[...4 lines deleted...]
-      <c r="Y5" s="81" t="s">
+      <c r="V5" s="107"/>
+      <c r="W5" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="107"/>
+      <c r="Y5" s="107" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="81"/>
-[...4 lines deleted...]
-      <c r="AC5" s="81" t="s">
+      <c r="Z5" s="107"/>
+      <c r="AA5" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="107"/>
+      <c r="AC5" s="107" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="81"/>
-[...4 lines deleted...]
-      <c r="AG5" s="81" t="s">
+      <c r="AD5" s="107"/>
+      <c r="AE5" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="107"/>
+      <c r="AG5" s="107" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="81"/>
-[...4 lines deleted...]
-      <c r="AK5" s="81" t="s">
+      <c r="AH5" s="107"/>
+      <c r="AI5" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="107"/>
+      <c r="AK5" s="107" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="81"/>
-[...4 lines deleted...]
-      <c r="AO5" s="81" t="s">
+      <c r="AL5" s="107"/>
+      <c r="AM5" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="107"/>
+      <c r="AO5" s="107" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="87"/>
-[...4 lines deleted...]
-      <c r="AS5" s="81" t="s">
+      <c r="AP5" s="112"/>
+      <c r="AQ5" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="107"/>
+      <c r="AS5" s="107" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="87"/>
-[...4 lines deleted...]
-      <c r="AW5" s="81" t="s">
+      <c r="AT5" s="112"/>
+      <c r="AU5" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="107"/>
+      <c r="AW5" s="107" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="87"/>
-[...4 lines deleted...]
-      <c r="BA5" s="81" t="s">
+      <c r="AX5" s="112"/>
+      <c r="AY5" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="107"/>
+      <c r="BA5" s="107" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="87"/>
+      <c r="BB5" s="112"/>
     </row>
-    <row r="6" spans="1:54" s="48" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="86"/>
+    <row r="6" spans="1:54" s="48" customFormat="1" ht="38.25">
+      <c r="A6" s="117"/>
+      <c r="B6" s="118"/>
       <c r="C6" s="51" t="s">
         <v>173</v>
       </c>
       <c r="D6" s="51" t="s">
         <v>174</v>
       </c>
       <c r="E6" s="51" t="s">
         <v>173</v>
       </c>
       <c r="F6" s="51" t="s">
         <v>174</v>
       </c>
       <c r="G6" s="51" t="s">
         <v>173</v>
       </c>
       <c r="H6" s="51" t="s">
         <v>174</v>
       </c>
       <c r="I6" s="51" t="s">
         <v>173</v>
       </c>
       <c r="J6" s="51" t="s">
         <v>174</v>
       </c>
       <c r="K6" s="51" t="s">
@@ -26331,51 +26936,51 @@
       <c r="AU6" s="51" t="s">
         <v>173</v>
       </c>
       <c r="AV6" s="51" t="s">
         <v>174</v>
       </c>
       <c r="AW6" s="51" t="s">
         <v>173</v>
       </c>
       <c r="AX6" s="69" t="s">
         <v>174</v>
       </c>
       <c r="AY6" s="51" t="s">
         <v>173</v>
       </c>
       <c r="AZ6" s="51" t="s">
         <v>174</v>
       </c>
       <c r="BA6" s="51" t="s">
         <v>173</v>
       </c>
       <c r="BB6" s="69" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="7" spans="1:54" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="13" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="52"/>
       <c r="B7" s="64" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="53">
         <v>63454.237199999996</v>
       </c>
       <c r="D7" s="53">
         <v>14730.745179999998</v>
       </c>
       <c r="E7" s="53">
         <v>13634.793249999999</v>
       </c>
       <c r="F7" s="53">
         <v>5677.1554599999999</v>
       </c>
       <c r="G7" s="53">
         <v>77374.003399999987</v>
       </c>
       <c r="H7" s="53">
         <v>10320.560819999999</v>
       </c>
       <c r="I7" s="53">
         <v>3985.4306099999999</v>
       </c>
@@ -26466,98 +27071,98 @@
         <f t="shared" si="0"/>
         <v>630016.35774000024</v>
       </c>
       <c r="AL7" s="54">
         <f t="shared" si="0"/>
         <v>102519.73588999998</v>
       </c>
       <c r="AM7" s="54">
         <f t="shared" si="0"/>
         <v>28491.979500000001</v>
       </c>
       <c r="AN7" s="54">
         <f t="shared" si="0"/>
         <v>13791.67389</v>
       </c>
       <c r="AO7" s="54">
         <f t="shared" si="0"/>
         <v>410833.97377999994</v>
       </c>
       <c r="AP7" s="54">
         <f t="shared" si="0"/>
         <v>77232.487830000013</v>
       </c>
       <c r="AQ7" s="54">
         <f t="shared" ref="AQ7:BB7" si="1">SUM(AQ8:AQ72)</f>
-        <v>125552.57236000002</v>
+        <v>129287.86259999999</v>
       </c>
       <c r="AR7" s="54">
         <f t="shared" si="1"/>
-        <v>37184.52003</v>
+        <v>38410.265800000001</v>
       </c>
       <c r="AS7" s="54">
         <f t="shared" si="1"/>
-        <v>191739.26009000003</v>
+        <v>232290.49124000003</v>
       </c>
       <c r="AT7" s="54">
         <f t="shared" si="1"/>
-        <v>32537.509910000001</v>
+        <v>38471.718550000005</v>
       </c>
       <c r="AU7" s="54">
         <f t="shared" si="1"/>
-        <v>52453.175860000003</v>
+        <v>77534.102599999998</v>
       </c>
       <c r="AV7" s="54">
         <f t="shared" si="1"/>
-        <v>19262.100139999999</v>
+        <v>25952.318699999996</v>
       </c>
       <c r="AW7" s="54">
         <f t="shared" si="1"/>
-        <v>80934.354889999973</v>
+        <v>124683.81756</v>
       </c>
       <c r="AX7" s="54">
         <f t="shared" si="1"/>
-        <v>14662.959480000003</v>
+        <v>21839.44733000001</v>
       </c>
       <c r="AY7" s="54">
         <f t="shared" si="1"/>
-        <v>25538.47</v>
+        <v>32542.847999999998</v>
       </c>
       <c r="AZ7" s="54">
         <f t="shared" si="1"/>
-        <v>6232.2703099999999</v>
+        <v>8317.98704</v>
       </c>
       <c r="BA7" s="54">
         <f t="shared" si="1"/>
-        <v>284600.58651999995</v>
+        <v>380168.1751600001</v>
       </c>
       <c r="BB7" s="54">
         <f t="shared" si="1"/>
-        <v>47933.781470000016</v>
+        <v>62840.857900000003</v>
       </c>
     </row>
-    <row r="8" spans="1:54" s="38" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="38" customFormat="1" ht="89.25">
       <c r="A8" s="48" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="65" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="55" t="s">
         <v>133</v>
       </c>
       <c r="D8" s="55" t="s">
         <v>133</v>
       </c>
       <c r="E8" s="55" t="s">
         <v>133</v>
       </c>
       <c r="F8" s="55" t="s">
         <v>133</v>
       </c>
       <c r="G8" s="55">
         <v>0</v>
       </c>
       <c r="H8" s="55">
         <v>0</v>
       </c>
       <c r="I8" s="55">
@@ -26677,51 +27282,51 @@
       <c r="AU8" s="67">
         <v>33.563000000000002</v>
       </c>
       <c r="AV8" s="67">
         <v>427.08762000000002</v>
       </c>
       <c r="AW8" s="67">
         <v>1.8698999999999999</v>
       </c>
       <c r="AX8" s="67">
         <v>13.01965</v>
       </c>
       <c r="AY8" s="67">
         <v>0</v>
       </c>
       <c r="AZ8" s="67">
         <v>0</v>
       </c>
       <c r="BA8" s="67">
         <v>0.38400000000000001</v>
       </c>
       <c r="BB8" s="67">
         <v>0.74794000000000005</v>
       </c>
     </row>
-    <row r="9" spans="1:54" s="38" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A9" s="48" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="65" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="57">
         <v>0</v>
       </c>
       <c r="D9" s="57">
         <v>0</v>
       </c>
       <c r="E9" s="57">
         <v>26.922999999999998</v>
       </c>
       <c r="F9" s="57">
         <v>53.921869999999998</v>
       </c>
       <c r="G9" s="55">
         <v>0</v>
       </c>
       <c r="H9" s="55">
         <v>0</v>
       </c>
       <c r="I9" s="55">
@@ -26811,81 +27416,81 @@
       <c r="AK9" s="67">
         <v>497.31963000000002</v>
       </c>
       <c r="AL9" s="67">
         <v>282.73984999999999</v>
       </c>
       <c r="AM9" s="67">
         <v>14.329000000000001</v>
       </c>
       <c r="AN9" s="67">
         <v>41.643079999999998</v>
       </c>
       <c r="AO9" s="67">
         <v>816.37618999999995</v>
       </c>
       <c r="AP9" s="67">
         <v>491.24266</v>
       </c>
       <c r="AQ9" s="67">
         <v>19.847000000000001</v>
       </c>
       <c r="AR9" s="67">
         <v>70.011600000000001</v>
       </c>
       <c r="AS9" s="67">
-        <v>721.37012000000004</v>
+        <v>592.33011999999997</v>
       </c>
       <c r="AT9" s="67">
-        <v>372.63508999999999</v>
+        <v>385.17459000000002</v>
       </c>
       <c r="AU9" s="67">
         <v>19.847000000000001</v>
       </c>
       <c r="AV9" s="67">
         <v>70.011600000000001</v>
       </c>
       <c r="AW9" s="67">
-        <v>359.05671999999998</v>
+        <v>315.52956999999998</v>
       </c>
       <c r="AX9" s="67">
-        <v>200.82337000000001</v>
+        <v>229.83425</v>
       </c>
       <c r="AY9" s="67">
         <v>0</v>
       </c>
       <c r="AZ9" s="67">
         <v>0</v>
       </c>
       <c r="BA9" s="67">
-        <v>287.82718999999997</v>
+        <v>524.38219000000004</v>
       </c>
       <c r="BB9" s="67">
-        <v>264.64335</v>
+        <v>467.65620000000001</v>
       </c>
     </row>
-    <row r="10" spans="1:54" s="38" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="38" customFormat="1" ht="76.5">
       <c r="A10" s="49" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="65" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="57">
         <v>0</v>
       </c>
       <c r="D10" s="57">
         <v>0</v>
       </c>
       <c r="E10" s="57">
         <v>15.8287</v>
       </c>
       <c r="F10" s="57">
         <v>15.731909999999999</v>
       </c>
       <c r="G10" s="55">
         <v>0</v>
       </c>
       <c r="H10" s="55">
         <v>0</v>
       </c>
       <c r="I10" s="55">
@@ -27005,51 +27610,51 @@
       <c r="AU10" s="67">
         <v>0</v>
       </c>
       <c r="AV10" s="67">
         <v>0</v>
       </c>
       <c r="AW10" s="67">
         <v>0.5</v>
       </c>
       <c r="AX10" s="67">
         <v>2.3690000000000002</v>
       </c>
       <c r="AY10" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AZ10" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BA10" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BB10" s="67" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="11" spans="1:54" s="38" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="38" customFormat="1" ht="89.25">
       <c r="A11" s="49" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="65" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="57">
         <v>0</v>
       </c>
       <c r="D11" s="57">
         <v>0</v>
       </c>
       <c r="E11" s="57">
         <v>11.4</v>
       </c>
       <c r="F11" s="57">
         <v>1.9109</v>
       </c>
       <c r="G11" s="55">
         <v>0</v>
       </c>
       <c r="H11" s="55">
         <v>0</v>
       </c>
       <c r="I11" s="55">
@@ -27139,81 +27744,81 @@
       <c r="AK11" s="67">
         <v>127.43420999999999</v>
       </c>
       <c r="AL11" s="67">
         <v>9.7859300000000005</v>
       </c>
       <c r="AM11" s="67">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="AN11" s="67">
         <v>0.73499999999999999</v>
       </c>
       <c r="AO11" s="67">
         <v>189.70078000000001</v>
       </c>
       <c r="AP11" s="67">
         <v>17.852989999999998</v>
       </c>
       <c r="AQ11" s="67">
         <v>0</v>
       </c>
       <c r="AR11" s="67">
         <v>0</v>
       </c>
       <c r="AS11" s="67">
-        <v>41.504399999999997</v>
+        <v>55.514400000000002</v>
       </c>
       <c r="AT11" s="67">
-        <v>8.6363900000000005</v>
+        <v>11.82368</v>
       </c>
       <c r="AU11" s="67">
         <v>0</v>
       </c>
       <c r="AV11" s="67">
         <v>0</v>
       </c>
       <c r="AW11" s="67">
-        <v>0.34470000000000001</v>
+        <v>0.3619</v>
       </c>
       <c r="AX11" s="67">
-        <v>0.30941000000000002</v>
+        <v>0.37946000000000002</v>
       </c>
       <c r="AY11" s="67">
         <v>0</v>
       </c>
       <c r="AZ11" s="67">
         <v>0</v>
       </c>
       <c r="BA11" s="67">
-        <v>1.312E-2</v>
+        <v>7.7119999999999994E-2</v>
       </c>
       <c r="BB11" s="67">
-        <v>5.4239999999999997E-2</v>
+        <v>0.33871000000000001</v>
       </c>
     </row>
-    <row r="12" spans="1:54" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="38" customFormat="1">
       <c r="A12" s="49" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="65" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="57">
         <v>484.74</v>
       </c>
       <c r="D12" s="57">
         <v>43.228769999999997</v>
       </c>
       <c r="E12" s="57">
         <v>1.35E-2</v>
       </c>
       <c r="F12" s="57">
         <v>4.8149999999999998E-2</v>
       </c>
       <c r="G12" s="55">
         <v>499.96</v>
       </c>
       <c r="H12" s="55">
         <v>61.235999999999997</v>
       </c>
       <c r="I12" s="55">
@@ -27297,87 +27902,87 @@
       <c r="AI12" s="67">
         <v>20</v>
       </c>
       <c r="AJ12" s="67">
         <v>14.666</v>
       </c>
       <c r="AK12" s="67">
         <v>677.11500000000001</v>
       </c>
       <c r="AL12" s="67">
         <v>106.88129000000001</v>
       </c>
       <c r="AM12" s="67">
         <v>0</v>
       </c>
       <c r="AN12" s="67">
         <v>0</v>
       </c>
       <c r="AO12" s="67">
         <v>265</v>
       </c>
       <c r="AP12" s="67">
         <v>76.067329999999998</v>
       </c>
       <c r="AQ12" s="67">
-        <v>275.55500000000001</v>
+        <v>291.87099999999998</v>
       </c>
       <c r="AR12" s="67">
         <v>221.93799999999999</v>
       </c>
       <c r="AS12" s="67">
         <v>402.7</v>
       </c>
       <c r="AT12" s="67">
         <v>182.16255000000001</v>
       </c>
       <c r="AU12" s="67">
-        <v>275.55500000000001</v>
+        <v>291.87099999999998</v>
       </c>
       <c r="AV12" s="67">
         <v>221.93799999999999</v>
       </c>
       <c r="AW12" s="67">
         <v>400</v>
       </c>
       <c r="AX12" s="67">
         <v>181.59055000000001</v>
       </c>
       <c r="AY12" s="67">
         <v>0</v>
       </c>
       <c r="AZ12" s="67">
         <v>0</v>
       </c>
       <c r="BA12" s="67">
-        <v>347.42624999999998</v>
+        <v>480.42624999999998</v>
       </c>
       <c r="BB12" s="67">
-        <v>294.05056000000002</v>
+        <v>325.77318000000002</v>
       </c>
     </row>
-    <row r="13" spans="1:54" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="38" customFormat="1">
       <c r="A13" s="49" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="65" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="55" t="s">
         <v>133</v>
       </c>
       <c r="D13" s="55" t="s">
         <v>133</v>
       </c>
       <c r="E13" s="55" t="s">
         <v>133</v>
       </c>
       <c r="F13" s="55" t="s">
         <v>133</v>
       </c>
       <c r="G13" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H13" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I13" s="55" t="s">
@@ -27479,69 +28084,69 @@
       <c r="AO13" s="67">
         <v>345.1</v>
       </c>
       <c r="AP13" s="67">
         <v>116.12172</v>
       </c>
       <c r="AQ13" s="67">
         <v>20</v>
       </c>
       <c r="AR13" s="67">
         <v>21.123000000000001</v>
       </c>
       <c r="AS13" s="67">
         <v>542.55499999999995</v>
       </c>
       <c r="AT13" s="67">
         <v>185.95446000000001</v>
       </c>
       <c r="AU13" s="67">
         <v>0</v>
       </c>
       <c r="AV13" s="67">
         <v>0</v>
       </c>
       <c r="AW13" s="67">
-        <v>245.79</v>
+        <v>391.959</v>
       </c>
       <c r="AX13" s="67">
-        <v>88.580560000000006</v>
+        <v>132.62137999999999</v>
       </c>
       <c r="AY13" s="67">
         <v>0</v>
       </c>
       <c r="AZ13" s="67">
         <v>0</v>
       </c>
       <c r="BA13" s="67">
-        <v>68.248130000000003</v>
+        <v>119.80695</v>
       </c>
       <c r="BB13" s="67">
-        <v>70.006519999999995</v>
+        <v>93.523070000000004</v>
       </c>
     </row>
-    <row r="14" spans="1:54" s="38" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A14" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="65" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="57">
         <v>1.028</v>
       </c>
       <c r="D14" s="57">
         <v>0.99826000000000004</v>
       </c>
       <c r="E14" s="57">
         <v>0</v>
       </c>
       <c r="F14" s="57">
         <v>0</v>
       </c>
       <c r="G14" s="55">
         <v>32.9</v>
       </c>
       <c r="H14" s="55">
         <v>6.2065599999999996</v>
       </c>
       <c r="I14" s="55">
@@ -27661,51 +28266,51 @@
       <c r="AU14" s="67">
         <v>106.85</v>
       </c>
       <c r="AV14" s="67">
         <v>233.83965000000001</v>
       </c>
       <c r="AW14" s="67">
         <v>11.644600000000001</v>
       </c>
       <c r="AX14" s="67">
         <v>22.086559999999999</v>
       </c>
       <c r="AY14" s="67">
         <v>0</v>
       </c>
       <c r="AZ14" s="67">
         <v>0</v>
       </c>
       <c r="BA14" s="67">
         <v>7.5</v>
       </c>
       <c r="BB14" s="67">
         <v>13.323</v>
       </c>
     </row>
-    <row r="15" spans="1:54" s="38" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="38" customFormat="1" ht="51">
       <c r="A15" s="49" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="65" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="57">
         <v>1.044</v>
       </c>
       <c r="D15" s="57">
         <v>0.24987000000000001</v>
       </c>
       <c r="E15" s="57">
         <v>89.850200000000001</v>
       </c>
       <c r="F15" s="57">
         <v>41.536099999999998</v>
       </c>
       <c r="G15" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H15" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I15" s="55" t="s">
@@ -27825,51 +28430,51 @@
       <c r="AU15" s="67">
         <v>35.118000000000002</v>
       </c>
       <c r="AV15" s="67">
         <v>55.045999999999999</v>
       </c>
       <c r="AW15" s="67">
         <v>0</v>
       </c>
       <c r="AX15" s="67">
         <v>0</v>
       </c>
       <c r="AY15" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AZ15" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BA15" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BB15" s="67" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="16" spans="1:54" s="38" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A16" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="65" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="55" t="s">
         <v>133</v>
       </c>
       <c r="D16" s="55" t="s">
         <v>133</v>
       </c>
       <c r="E16" s="55" t="s">
         <v>133</v>
       </c>
       <c r="F16" s="55" t="s">
         <v>133</v>
       </c>
       <c r="G16" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H16" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I16" s="55" t="s">
@@ -27959,81 +28564,81 @@
       <c r="AK16" s="67">
         <v>2.94</v>
       </c>
       <c r="AL16" s="67">
         <v>1.425</v>
       </c>
       <c r="AM16" s="67">
         <v>0</v>
       </c>
       <c r="AN16" s="67">
         <v>0</v>
       </c>
       <c r="AO16" s="67">
         <v>45.29</v>
       </c>
       <c r="AP16" s="67">
         <v>14.44666</v>
       </c>
       <c r="AQ16" s="67">
         <v>0</v>
       </c>
       <c r="AR16" s="67">
         <v>0</v>
       </c>
       <c r="AS16" s="67">
-        <v>100.11799999999999</v>
+        <v>87.567999999999998</v>
       </c>
       <c r="AT16" s="67">
         <v>24.049980000000001</v>
       </c>
       <c r="AU16" s="67">
         <v>0</v>
       </c>
       <c r="AV16" s="67">
         <v>0</v>
       </c>
       <c r="AW16" s="67">
-        <v>34.963999999999999</v>
+        <v>54.25</v>
       </c>
       <c r="AX16" s="67">
-        <v>6.5433199999999996</v>
+        <v>11.7719</v>
       </c>
       <c r="AY16" s="67">
         <v>0</v>
       </c>
       <c r="AZ16" s="67">
         <v>0</v>
       </c>
       <c r="BA16" s="67">
-        <v>37.703000000000003</v>
+        <v>41.662999999999997</v>
       </c>
       <c r="BB16" s="67">
-        <v>21.76463</v>
+        <v>24.30021</v>
       </c>
     </row>
-    <row r="17" spans="1:54" s="38" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="38" customFormat="1" ht="51">
       <c r="A17" s="49" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="65" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="57">
         <v>1.266</v>
       </c>
       <c r="D17" s="57">
         <v>0.42809999999999998</v>
       </c>
       <c r="E17" s="57">
         <v>0.123</v>
       </c>
       <c r="F17" s="57">
         <v>0.18029000000000001</v>
       </c>
       <c r="G17" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H17" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I17" s="55" t="s">
@@ -28123,81 +28728,81 @@
       <c r="AK17" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AL17" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AM17" s="67">
         <v>83.01</v>
       </c>
       <c r="AN17" s="67">
         <v>69.227999999999994</v>
       </c>
       <c r="AO17" s="67">
         <v>10.37</v>
       </c>
       <c r="AP17" s="67">
         <v>1.37666</v>
       </c>
       <c r="AQ17" s="67">
         <v>103.15049999999999</v>
       </c>
       <c r="AR17" s="67">
         <v>71.981610000000003</v>
       </c>
       <c r="AS17" s="67">
-        <v>216.31299999999999</v>
+        <v>216.113</v>
       </c>
       <c r="AT17" s="67">
         <v>28.997479999999999</v>
       </c>
       <c r="AU17" s="67">
-        <v>38.5</v>
+        <v>103.15049999999999</v>
       </c>
       <c r="AV17" s="67">
-        <v>26.986000000000001</v>
+        <v>71.981610000000003</v>
       </c>
       <c r="AW17" s="67">
-        <v>94</v>
+        <v>181.85900000000001</v>
       </c>
       <c r="AX17" s="67">
-        <v>7.2807000000000004</v>
+        <v>23.174630000000001</v>
       </c>
       <c r="AY17" s="67">
         <v>19.635000000000002</v>
       </c>
       <c r="AZ17" s="67">
         <v>9.64</v>
       </c>
       <c r="BA17" s="67">
-        <v>2.1120000000000001</v>
+        <v>7.7119999999999997</v>
       </c>
       <c r="BB17" s="67">
-        <v>0.51132</v>
+        <v>2.5957400000000002</v>
       </c>
     </row>
-    <row r="18" spans="1:54" s="38" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A18" s="49" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="65" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="55" t="s">
         <v>133</v>
       </c>
       <c r="D18" s="55" t="s">
         <v>133</v>
       </c>
       <c r="E18" s="55" t="s">
         <v>133</v>
       </c>
       <c r="F18" s="55" t="s">
         <v>133</v>
       </c>
       <c r="G18" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H18" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I18" s="55" t="s">
@@ -28287,81 +28892,81 @@
       <c r="AK18" s="67">
         <v>46.164999999999999</v>
       </c>
       <c r="AL18" s="67">
         <v>10.985569999999999</v>
       </c>
       <c r="AM18" s="67">
         <v>0</v>
       </c>
       <c r="AN18" s="67">
         <v>0</v>
       </c>
       <c r="AO18" s="67">
         <v>419.14</v>
       </c>
       <c r="AP18" s="67">
         <v>109.78557000000001</v>
       </c>
       <c r="AQ18" s="67">
         <v>0</v>
       </c>
       <c r="AR18" s="67">
         <v>0</v>
       </c>
       <c r="AS18" s="67">
-        <v>721.48199999999997</v>
+        <v>715.48199999999997</v>
       </c>
       <c r="AT18" s="67">
         <v>147.17344</v>
       </c>
       <c r="AU18" s="67">
         <v>0</v>
       </c>
       <c r="AV18" s="67">
         <v>0</v>
       </c>
       <c r="AW18" s="67">
-        <v>323.84800000000001</v>
+        <v>520.31799999999998</v>
       </c>
       <c r="AX18" s="67">
-        <v>62.680439999999997</v>
+        <v>97.930970000000002</v>
       </c>
       <c r="AY18" s="67">
         <v>0</v>
       </c>
       <c r="AZ18" s="67">
         <v>0</v>
       </c>
       <c r="BA18" s="67">
-        <v>83.364000000000004</v>
+        <v>248.09399999999999</v>
       </c>
       <c r="BB18" s="67">
-        <v>93.989369999999994</v>
+        <v>182.59244000000001</v>
       </c>
     </row>
-    <row r="19" spans="1:54" s="38" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A19" s="49" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="65" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="57">
         <v>2.4319999999999999</v>
       </c>
       <c r="D19" s="57">
         <v>0.60799999999999998</v>
       </c>
       <c r="E19" s="57">
         <v>10.2843</v>
       </c>
       <c r="F19" s="57">
         <v>7.2089999999999996</v>
       </c>
       <c r="G19" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H19" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I19" s="55" t="s">
@@ -28463,69 +29068,69 @@
       <c r="AO19" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AP19" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AQ19" s="67">
         <v>0</v>
       </c>
       <c r="AR19" s="67">
         <v>0</v>
       </c>
       <c r="AS19" s="67">
         <v>1.18</v>
       </c>
       <c r="AT19" s="67">
         <v>0.50355000000000005</v>
       </c>
       <c r="AU19" s="67">
         <v>0</v>
       </c>
       <c r="AV19" s="67">
         <v>0</v>
       </c>
       <c r="AW19" s="67">
-        <v>1.1000000000000001</v>
+        <v>1.18</v>
       </c>
       <c r="AX19" s="67">
-        <v>0.38100000000000001</v>
+        <v>0.50355000000000005</v>
       </c>
       <c r="AY19" s="67">
         <v>0</v>
       </c>
       <c r="AZ19" s="67">
         <v>0</v>
       </c>
       <c r="BA19" s="67">
         <v>844.56</v>
       </c>
       <c r="BB19" s="67">
         <v>139.22461000000001</v>
       </c>
     </row>
-    <row r="20" spans="1:54" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="38" customFormat="1">
       <c r="A20" s="49" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="65" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="57">
         <v>0</v>
       </c>
       <c r="D20" s="57">
         <v>0</v>
       </c>
       <c r="E20" s="57">
         <v>3.7194500000000001</v>
       </c>
       <c r="F20" s="57">
         <v>3.3269099999999998</v>
       </c>
       <c r="G20" s="55">
         <v>0</v>
       </c>
       <c r="H20" s="55">
         <v>0</v>
       </c>
       <c r="I20" s="55">
@@ -28615,81 +29220,81 @@
       <c r="AK20" s="67">
         <v>32.571750000000002</v>
       </c>
       <c r="AL20" s="67">
         <v>9.1037700000000008</v>
       </c>
       <c r="AM20" s="67">
         <v>0</v>
       </c>
       <c r="AN20" s="67">
         <v>0</v>
       </c>
       <c r="AO20" s="67">
         <v>236.72499999999999</v>
       </c>
       <c r="AP20" s="67">
         <v>102.04531</v>
       </c>
       <c r="AQ20" s="67">
         <v>13.797000000000001</v>
       </c>
       <c r="AR20" s="67">
         <v>20.047999999999998</v>
       </c>
       <c r="AS20" s="67">
-        <v>427.38967000000002</v>
+        <v>431.95567</v>
       </c>
       <c r="AT20" s="67">
         <v>178.99779000000001</v>
       </c>
       <c r="AU20" s="67">
         <v>13.797000000000001</v>
       </c>
       <c r="AV20" s="67">
         <v>20.047999999999998</v>
       </c>
       <c r="AW20" s="67">
-        <v>232.72067000000001</v>
+        <v>307.40467000000001</v>
       </c>
       <c r="AX20" s="67">
-        <v>58.547609999999999</v>
+        <v>87.012129999999999</v>
       </c>
       <c r="AY20" s="67">
         <v>29.867999999999999</v>
       </c>
       <c r="AZ20" s="67">
         <v>26.390999999999998</v>
       </c>
       <c r="BA20" s="67">
-        <v>76.338160000000002</v>
+        <v>120.92816000000001</v>
       </c>
       <c r="BB20" s="67">
-        <v>87.29495</v>
+        <v>129.13165000000001</v>
       </c>
     </row>
-    <row r="21" spans="1:54" s="38" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A21" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="65" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="57">
         <v>0</v>
       </c>
       <c r="D21" s="57">
         <v>0</v>
       </c>
       <c r="E21" s="57">
         <v>51.34516</v>
       </c>
       <c r="F21" s="57">
         <v>96.105360000000005</v>
       </c>
       <c r="G21" s="55">
         <v>136</v>
       </c>
       <c r="H21" s="55">
         <v>19.479299999999999</v>
       </c>
       <c r="I21" s="55">
@@ -28791,69 +29396,69 @@
       <c r="AO21" s="67">
         <v>434.73899999999998</v>
       </c>
       <c r="AP21" s="67">
         <v>473.34793000000002</v>
       </c>
       <c r="AQ21" s="67">
         <v>0</v>
       </c>
       <c r="AR21" s="67">
         <v>0</v>
       </c>
       <c r="AS21" s="67">
         <v>350.63159999999999</v>
       </c>
       <c r="AT21" s="67">
         <v>479.70458000000002</v>
       </c>
       <c r="AU21" s="67">
         <v>0</v>
       </c>
       <c r="AV21" s="67">
         <v>0</v>
       </c>
       <c r="AW21" s="67">
-        <v>133.3854</v>
+        <v>181.70679999999999</v>
       </c>
       <c r="AX21" s="67">
-        <v>188.93791999999999</v>
+        <v>255.54348999999999</v>
       </c>
       <c r="AY21" s="67">
         <v>0</v>
       </c>
       <c r="AZ21" s="67">
         <v>0</v>
       </c>
       <c r="BA21" s="67">
-        <v>230.30179999999999</v>
+        <v>297.35700000000003</v>
       </c>
       <c r="BB21" s="67">
-        <v>293.77069999999998</v>
+        <v>379.69546000000003</v>
       </c>
     </row>
-    <row r="22" spans="1:54" s="38" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A22" s="49" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="65" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="57">
         <v>309.63600000000002</v>
       </c>
       <c r="D22" s="57">
         <v>75.574060000000003</v>
       </c>
       <c r="E22" s="57">
         <v>1026.6891000000001</v>
       </c>
       <c r="F22" s="57">
         <v>264.18905999999998</v>
       </c>
       <c r="G22" s="55">
         <v>20.100000000000001</v>
       </c>
       <c r="H22" s="55">
         <v>11.75381</v>
       </c>
       <c r="I22" s="55">
@@ -28955,69 +29560,69 @@
       <c r="AO22" s="67">
         <v>8384.5016099999993</v>
       </c>
       <c r="AP22" s="67">
         <v>2851.0814</v>
       </c>
       <c r="AQ22" s="67">
         <v>0</v>
       </c>
       <c r="AR22" s="67">
         <v>0</v>
       </c>
       <c r="AS22" s="67">
         <v>7816.5840799999996</v>
       </c>
       <c r="AT22" s="67">
         <v>2556.2727799999998</v>
       </c>
       <c r="AU22" s="67">
         <v>0</v>
       </c>
       <c r="AV22" s="67">
         <v>0</v>
       </c>
       <c r="AW22" s="67">
-        <v>3760.6657599999999</v>
+        <v>4667.5464599999996</v>
       </c>
       <c r="AX22" s="67">
-        <v>1381.9286199999999</v>
+        <v>1636.2847300000001</v>
       </c>
       <c r="AY22" s="67">
         <v>0</v>
       </c>
       <c r="AZ22" s="67">
         <v>0</v>
       </c>
       <c r="BA22" s="67">
-        <v>6412.4991600000003</v>
+        <v>7910.0783099999999</v>
       </c>
       <c r="BB22" s="67">
-        <v>1410.9822099999999</v>
+        <v>1748.56908</v>
       </c>
     </row>
-    <row r="23" spans="1:54" s="38" customFormat="1" ht="102" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="38" customFormat="1" ht="102">
       <c r="A23" s="49" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="65" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="57">
         <v>0</v>
       </c>
       <c r="D23" s="57">
         <v>0</v>
       </c>
       <c r="E23" s="57">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F23" s="57">
         <v>4.9000000000000002E-2</v>
       </c>
       <c r="G23" s="55">
         <v>0</v>
       </c>
       <c r="H23" s="55">
         <v>0</v>
       </c>
       <c r="I23" s="55">
@@ -29137,51 +29742,51 @@
       <c r="AU23" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AV23" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AW23" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AX23" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AY23" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AZ23" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BA23" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BB23" s="67" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="24" spans="1:54" s="38" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="38" customFormat="1" ht="51">
       <c r="A24" s="49" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="65" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="57">
         <v>0</v>
       </c>
       <c r="D24" s="57">
         <v>0</v>
       </c>
       <c r="E24" s="57">
         <v>66.694460000000007</v>
       </c>
       <c r="F24" s="57">
         <v>578.68881999999996</v>
       </c>
       <c r="G24" s="55">
         <v>0</v>
       </c>
       <c r="H24" s="55">
         <v>0</v>
       </c>
       <c r="I24" s="55">
@@ -29277,75 +29882,75 @@
       <c r="AM24" s="67">
         <v>10.75</v>
       </c>
       <c r="AN24" s="67">
         <v>37.470939999999999</v>
       </c>
       <c r="AO24" s="67">
         <v>4.3441200000000002</v>
       </c>
       <c r="AP24" s="67">
         <v>13.318580000000001</v>
       </c>
       <c r="AQ24" s="67">
         <v>213.14599999999999</v>
       </c>
       <c r="AR24" s="67">
         <v>140.19757999999999</v>
       </c>
       <c r="AS24" s="67">
         <v>2.4037600000000001</v>
       </c>
       <c r="AT24" s="67">
         <v>9.9145000000000003</v>
       </c>
       <c r="AU24" s="67">
-        <v>168.18600000000001</v>
+        <v>210.77799999999999</v>
       </c>
       <c r="AV24" s="67">
-        <v>106.01</v>
+        <v>138.50841</v>
       </c>
       <c r="AW24" s="67">
-        <v>1.2894399999999999</v>
+        <v>1.4770799999999999</v>
       </c>
       <c r="AX24" s="67">
-        <v>5.0381600000000004</v>
+        <v>6.2796200000000004</v>
       </c>
       <c r="AY24" s="67">
         <v>0</v>
       </c>
       <c r="AZ24" s="67">
         <v>0</v>
       </c>
       <c r="BA24" s="67">
-        <v>0.48648000000000002</v>
+        <v>0.61760000000000004</v>
       </c>
       <c r="BB24" s="67">
-        <v>2.2260200000000001</v>
+        <v>2.8681899999999998</v>
       </c>
     </row>
-    <row r="25" spans="1:54" s="38" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A25" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="65" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="57">
         <v>239.34299999999999</v>
       </c>
       <c r="D25" s="57">
         <v>156.21600000000001</v>
       </c>
       <c r="E25" s="57">
         <v>121.378</v>
       </c>
       <c r="F25" s="57">
         <v>1222.7900400000001</v>
       </c>
       <c r="G25" s="55">
         <v>0</v>
       </c>
       <c r="H25" s="55">
         <v>0</v>
       </c>
       <c r="I25" s="55">
@@ -29429,87 +30034,87 @@
       <c r="AI25" s="67">
         <v>682.45100000000002</v>
       </c>
       <c r="AJ25" s="67">
         <v>622.57492000000002</v>
       </c>
       <c r="AK25" s="67">
         <v>6.4336399999999996</v>
       </c>
       <c r="AL25" s="67">
         <v>27.835100000000001</v>
       </c>
       <c r="AM25" s="67">
         <v>113.5</v>
       </c>
       <c r="AN25" s="67">
         <v>119.56955000000001</v>
       </c>
       <c r="AO25" s="67">
         <v>3.79278</v>
       </c>
       <c r="AP25" s="67">
         <v>24.669530000000002</v>
       </c>
       <c r="AQ25" s="67">
-        <v>156.97999999999999</v>
+        <v>736.04499999999996</v>
       </c>
       <c r="AR25" s="67">
-        <v>89.731660000000005</v>
+        <v>402.56966</v>
       </c>
       <c r="AS25" s="67">
         <v>1.835</v>
       </c>
       <c r="AT25" s="67">
         <v>13.84836</v>
       </c>
       <c r="AU25" s="67">
-        <v>116.98</v>
+        <v>696.04499999999996</v>
       </c>
       <c r="AV25" s="67">
-        <v>59.509210000000003</v>
+        <v>372.34721000000002</v>
       </c>
       <c r="AW25" s="67">
-        <v>0.84</v>
+        <v>1.165</v>
       </c>
       <c r="AX25" s="67">
-        <v>5.9936299999999996</v>
+        <v>8.5772600000000008</v>
       </c>
       <c r="AY25" s="67">
         <v>0</v>
       </c>
       <c r="AZ25" s="67">
         <v>0</v>
       </c>
       <c r="BA25" s="67">
-        <v>0.53300000000000003</v>
+        <v>0.85299999999999998</v>
       </c>
       <c r="BB25" s="67">
-        <v>4.81053</v>
+        <v>7.4162800000000004</v>
       </c>
     </row>
-    <row r="26" spans="1:54" s="38" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A26" s="49" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="65" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="55" t="s">
         <v>133</v>
       </c>
       <c r="D26" s="55" t="s">
         <v>133</v>
       </c>
       <c r="E26" s="55" t="s">
         <v>133</v>
       </c>
       <c r="F26" s="55" t="s">
         <v>133</v>
       </c>
       <c r="G26" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H26" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I26" s="55" t="s">
@@ -29599,81 +30204,81 @@
       <c r="AK26" s="67">
         <v>494.58742000000001</v>
       </c>
       <c r="AL26" s="67">
         <v>485.91367000000002</v>
       </c>
       <c r="AM26" s="67">
         <v>0</v>
       </c>
       <c r="AN26" s="67">
         <v>0</v>
       </c>
       <c r="AO26" s="67">
         <v>278.64999999999998</v>
       </c>
       <c r="AP26" s="67">
         <v>95.440240000000003</v>
       </c>
       <c r="AQ26" s="67">
         <v>209.5076</v>
       </c>
       <c r="AR26" s="67">
         <v>115.2107</v>
       </c>
       <c r="AS26" s="67">
-        <v>201.38499999999999</v>
+        <v>200.685</v>
       </c>
       <c r="AT26" s="67">
         <v>40.734769999999997</v>
       </c>
       <c r="AU26" s="67">
         <v>209.5076</v>
       </c>
       <c r="AV26" s="67">
         <v>115.2107</v>
       </c>
       <c r="AW26" s="67">
-        <v>196.06</v>
+        <v>199.07499999999999</v>
       </c>
       <c r="AX26" s="67">
-        <v>38.091999999999999</v>
-[...11 lines deleted...]
-        <v>133</v>
+        <v>39.476770000000002</v>
+      </c>
+      <c r="AY26" s="67">
+        <v>0</v>
+      </c>
+      <c r="AZ26" s="67">
+        <v>0</v>
+      </c>
+      <c r="BA26" s="67">
+        <v>4.6670000000000003E-2</v>
+      </c>
+      <c r="BB26" s="67">
+        <v>8.6599999999999996E-2</v>
       </c>
     </row>
-    <row r="27" spans="1:54" s="38" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A27" s="49" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="65" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="57">
         <v>156.80000000000001</v>
       </c>
       <c r="D27" s="57">
         <v>62.72</v>
       </c>
       <c r="E27" s="57">
         <v>0</v>
       </c>
       <c r="F27" s="57">
         <v>0</v>
       </c>
       <c r="G27" s="55">
         <v>10</v>
       </c>
       <c r="H27" s="55">
         <v>7.2949999999999999</v>
       </c>
       <c r="I27" s="55">
@@ -29757,87 +30362,87 @@
       <c r="AI27" s="67">
         <v>1310.3489999999999</v>
       </c>
       <c r="AJ27" s="67">
         <v>367.03516999999999</v>
       </c>
       <c r="AK27" s="67">
         <v>2.8188800000000001</v>
       </c>
       <c r="AL27" s="67">
         <v>1.52719</v>
       </c>
       <c r="AM27" s="67">
         <v>672.22400000000005</v>
       </c>
       <c r="AN27" s="67">
         <v>201.15378000000001</v>
       </c>
       <c r="AO27" s="67">
         <v>0</v>
       </c>
       <c r="AP27" s="67">
         <v>0</v>
       </c>
       <c r="AQ27" s="67">
-        <v>1285.0615</v>
+        <v>2051.0365000000002</v>
       </c>
       <c r="AR27" s="67">
-        <v>409.29478999999998</v>
+        <v>606.98279000000002</v>
       </c>
       <c r="AS27" s="67">
         <v>2.3199999999999998</v>
       </c>
       <c r="AT27" s="67">
         <v>1.0309699999999999</v>
       </c>
       <c r="AU27" s="67">
-        <v>1158.2365</v>
+        <v>1942.4114999999999</v>
       </c>
       <c r="AV27" s="67">
-        <v>367.81979000000001</v>
+        <v>570.07578999999998</v>
       </c>
       <c r="AW27" s="67">
         <v>2.3199999999999998</v>
       </c>
       <c r="AX27" s="67">
         <v>1.0309699999999999</v>
       </c>
       <c r="AY27" s="67">
-        <v>120.2</v>
+        <v>133.76599999999999</v>
       </c>
       <c r="AZ27" s="67">
-        <v>31.645</v>
+        <v>46.372999999999998</v>
       </c>
       <c r="BA27" s="67">
         <v>0</v>
       </c>
       <c r="BB27" s="67">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:54" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="38" customFormat="1">
       <c r="A28" s="49" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="65" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="55" t="s">
         <v>133</v>
       </c>
       <c r="D28" s="55" t="s">
         <v>133</v>
       </c>
       <c r="E28" s="55" t="s">
         <v>133</v>
       </c>
       <c r="F28" s="55" t="s">
         <v>133</v>
       </c>
       <c r="G28" s="55">
         <v>58.877000000000002</v>
       </c>
       <c r="H28" s="55">
         <v>30.594000000000001</v>
       </c>
       <c r="I28" s="55">
@@ -29939,69 +30544,69 @@
       <c r="AO28" s="67">
         <v>131.35400000000001</v>
       </c>
       <c r="AP28" s="67">
         <v>38.714849999999998</v>
       </c>
       <c r="AQ28" s="67">
         <v>231.47499999999999</v>
       </c>
       <c r="AR28" s="67">
         <v>70.843000000000004</v>
       </c>
       <c r="AS28" s="67">
         <v>120.52</v>
       </c>
       <c r="AT28" s="67">
         <v>32.242939999999997</v>
       </c>
       <c r="AU28" s="67">
         <v>231.47499999999999</v>
       </c>
       <c r="AV28" s="67">
         <v>70.843000000000004</v>
       </c>
       <c r="AW28" s="67">
-        <v>111.32</v>
+        <v>119.72</v>
       </c>
       <c r="AX28" s="67">
-        <v>27.50648</v>
+        <v>31.755939999999999</v>
       </c>
       <c r="AY28" s="67">
         <v>40.021000000000001</v>
       </c>
       <c r="AZ28" s="67">
         <v>25.706</v>
       </c>
       <c r="BA28" s="67">
         <v>4.2</v>
       </c>
       <c r="BB28" s="67">
         <v>2.9119000000000002</v>
       </c>
     </row>
-    <row r="29" spans="1:54" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="38" customFormat="1">
       <c r="A29" s="49" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="65" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="57">
         <v>68.483000000000004</v>
       </c>
       <c r="D29" s="57">
         <v>34.552999999999997</v>
       </c>
       <c r="E29" s="57">
         <v>16.971800000000002</v>
       </c>
       <c r="F29" s="57">
         <v>48.731729999999999</v>
       </c>
       <c r="G29" s="55">
         <v>0</v>
       </c>
       <c r="H29" s="55">
         <v>0</v>
       </c>
       <c r="I29" s="55">
@@ -30085,87 +30690,87 @@
       <c r="AI29" s="67">
         <v>546.37400000000002</v>
       </c>
       <c r="AJ29" s="67">
         <v>187.94990000000001</v>
       </c>
       <c r="AK29" s="67">
         <v>29.108599999999999</v>
       </c>
       <c r="AL29" s="67">
         <v>44.954630000000002</v>
       </c>
       <c r="AM29" s="67">
         <v>342.78</v>
       </c>
       <c r="AN29" s="67">
         <v>112.67664000000001</v>
       </c>
       <c r="AO29" s="67">
         <v>229.55645000000001</v>
       </c>
       <c r="AP29" s="67">
         <v>192.90738999999999</v>
       </c>
       <c r="AQ29" s="67">
-        <v>399.18700000000001</v>
+        <v>548.38199999999995</v>
       </c>
       <c r="AR29" s="67">
-        <v>123.94173000000001</v>
+        <v>159.50873000000001</v>
       </c>
       <c r="AS29" s="67">
-        <v>308.70206000000002</v>
+        <v>306.70206000000002</v>
       </c>
       <c r="AT29" s="67">
         <v>218.61126999999999</v>
       </c>
       <c r="AU29" s="67">
-        <v>320.18700000000001</v>
+        <v>488.38200000000001</v>
       </c>
       <c r="AV29" s="67">
-        <v>106.37273</v>
+        <v>146.70873</v>
       </c>
       <c r="AW29" s="67">
-        <v>207.93600000000001</v>
+        <v>253.62306000000001</v>
       </c>
       <c r="AX29" s="67">
-        <v>101.67609</v>
+        <v>154.53745000000001</v>
       </c>
       <c r="AY29" s="67">
         <v>0</v>
       </c>
       <c r="AZ29" s="67">
         <v>0</v>
       </c>
       <c r="BA29" s="67">
-        <v>20.38</v>
+        <v>38.655000000000001</v>
       </c>
       <c r="BB29" s="67">
-        <v>30.33663</v>
+        <v>41.367959999999997</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="38" customFormat="1">
       <c r="A30" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="65" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="55" t="s">
         <v>133</v>
       </c>
       <c r="D30" s="55" t="s">
         <v>133</v>
       </c>
       <c r="E30" s="55" t="s">
         <v>133</v>
       </c>
       <c r="F30" s="55" t="s">
         <v>133</v>
       </c>
       <c r="G30" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H30" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I30" s="55" t="s">
@@ -30272,64 +30877,64 @@
       </c>
       <c r="AQ30" s="67">
         <v>0</v>
       </c>
       <c r="AR30" s="67">
         <v>0</v>
       </c>
       <c r="AS30" s="67">
         <v>19</v>
       </c>
       <c r="AT30" s="67">
         <v>1.17611</v>
       </c>
       <c r="AU30" s="67">
         <v>0</v>
       </c>
       <c r="AV30" s="67">
         <v>0</v>
       </c>
       <c r="AW30" s="67">
         <v>2.5</v>
       </c>
       <c r="AX30" s="67">
         <v>0.49310999999999999</v>
       </c>
-      <c r="AY30" s="67" t="s">
-[...9 lines deleted...]
-        <v>133</v>
+      <c r="AY30" s="67">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="67">
+        <v>0</v>
+      </c>
+      <c r="BA30" s="67">
+        <v>0.38768999999999998</v>
+      </c>
+      <c r="BB30" s="67">
+        <v>0.10392</v>
       </c>
     </row>
-    <row r="31" spans="1:54" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="38" customFormat="1">
       <c r="A31" s="49" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="65" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="57">
         <v>0</v>
       </c>
       <c r="D31" s="57">
         <v>0</v>
       </c>
       <c r="E31" s="57">
         <v>723.39599999999996</v>
       </c>
       <c r="F31" s="57">
         <v>244.01400000000001</v>
       </c>
       <c r="G31" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H31" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I31" s="55" t="s">
@@ -30431,69 +31036,69 @@
       <c r="AO31" s="67">
         <v>73.177999999999997</v>
       </c>
       <c r="AP31" s="67">
         <v>23.167449999999999</v>
       </c>
       <c r="AQ31" s="67">
         <v>2.7269999999999999</v>
       </c>
       <c r="AR31" s="67">
         <v>3.7607699999999999</v>
       </c>
       <c r="AS31" s="67">
         <v>22.32</v>
       </c>
       <c r="AT31" s="67">
         <v>4.8088199999999999</v>
       </c>
       <c r="AU31" s="67">
         <v>2.7269999999999999</v>
       </c>
       <c r="AV31" s="67">
         <v>3.7607699999999999</v>
       </c>
       <c r="AW31" s="67">
-        <v>17.2</v>
+        <v>20.100000000000001</v>
       </c>
       <c r="AX31" s="67">
-        <v>3.5836800000000002</v>
+        <v>4.05382</v>
       </c>
       <c r="AY31" s="67">
         <v>37.561999999999998</v>
       </c>
       <c r="AZ31" s="67">
         <v>25.094000000000001</v>
       </c>
       <c r="BA31" s="67">
-        <v>0</v>
+        <v>0.15057999999999999</v>
       </c>
       <c r="BB31" s="67">
-        <v>0</v>
+        <v>0.20784</v>
       </c>
     </row>
-    <row r="32" spans="1:54" s="38" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A32" s="49" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="65" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="57">
         <v>0</v>
       </c>
       <c r="D32" s="57">
         <v>0</v>
       </c>
       <c r="E32" s="57">
         <v>36.700000000000003</v>
       </c>
       <c r="F32" s="57">
         <v>20.917999999999999</v>
       </c>
       <c r="G32" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H32" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I32" s="55" t="s">
@@ -30583,81 +31188,81 @@
       <c r="AK32" s="67">
         <v>2.1</v>
       </c>
       <c r="AL32" s="67">
         <v>0.36199999999999999</v>
       </c>
       <c r="AM32" s="67">
         <v>0</v>
       </c>
       <c r="AN32" s="67">
         <v>0</v>
       </c>
       <c r="AO32" s="67">
         <v>70.48</v>
       </c>
       <c r="AP32" s="67">
         <v>21.836559999999999</v>
       </c>
       <c r="AQ32" s="67">
         <v>0</v>
       </c>
       <c r="AR32" s="67">
         <v>0</v>
       </c>
       <c r="AS32" s="67">
-        <v>10.018000000000001</v>
+        <v>8.8659999999999997</v>
       </c>
       <c r="AT32" s="67">
         <v>2.5469400000000002</v>
       </c>
-      <c r="AU32" s="67" t="s">
-[...21 lines deleted...]
-        <v>133</v>
+      <c r="AU32" s="67">
+        <v>0</v>
+      </c>
+      <c r="AV32" s="67">
+        <v>0</v>
+      </c>
+      <c r="AW32" s="67">
+        <v>5.798</v>
+      </c>
+      <c r="AX32" s="67">
+        <v>1.1437900000000001</v>
+      </c>
+      <c r="AY32" s="67">
+        <v>7.4119999999999999</v>
+      </c>
+      <c r="AZ32" s="67">
+        <v>12.839</v>
+      </c>
+      <c r="BA32" s="67">
+        <v>2.5251999999999999</v>
+      </c>
+      <c r="BB32" s="67">
+        <v>1.69458</v>
       </c>
     </row>
-    <row r="33" spans="1:54" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:54" s="38" customFormat="1">
       <c r="A33" s="49" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="65" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="57">
         <v>0</v>
       </c>
       <c r="D33" s="57">
         <v>0</v>
       </c>
       <c r="E33" s="57">
         <v>0.03</v>
       </c>
       <c r="F33" s="57">
         <v>0.1381</v>
       </c>
       <c r="G33" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H33" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I33" s="55" t="s">
@@ -30747,81 +31352,81 @@
       <c r="AK33" s="67">
         <v>23.402000000000001</v>
       </c>
       <c r="AL33" s="67">
         <v>8.5597799999999999</v>
       </c>
       <c r="AM33" s="67">
         <v>0</v>
       </c>
       <c r="AN33" s="67">
         <v>0</v>
       </c>
       <c r="AO33" s="67">
         <v>50.71</v>
       </c>
       <c r="AP33" s="67">
         <v>17.554680000000001</v>
       </c>
       <c r="AQ33" s="67">
         <v>0</v>
       </c>
       <c r="AR33" s="67">
         <v>0</v>
       </c>
       <c r="AS33" s="67">
-        <v>196.44319999999999</v>
+        <v>153.2432</v>
       </c>
       <c r="AT33" s="67">
         <v>69.901420000000002</v>
       </c>
       <c r="AU33" s="67">
         <v>0</v>
       </c>
       <c r="AV33" s="67">
         <v>0</v>
       </c>
       <c r="AW33" s="67">
-        <v>111.279</v>
+        <v>135.44800000000001</v>
       </c>
       <c r="AX33" s="67">
-        <v>28.23536</v>
+        <v>59.240830000000003</v>
       </c>
       <c r="AY33" s="67">
         <v>16.782</v>
       </c>
       <c r="AZ33" s="67">
         <v>11.39</v>
       </c>
       <c r="BA33" s="67">
-        <v>33.010860000000001</v>
+        <v>75.55086</v>
       </c>
       <c r="BB33" s="67">
-        <v>25.356100000000001</v>
+        <v>48.354979999999998</v>
       </c>
     </row>
-    <row r="34" spans="1:54" s="38" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:54" s="38" customFormat="1" ht="76.5">
       <c r="A34" s="49" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="65" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="57">
         <v>5</v>
       </c>
       <c r="D34" s="57">
         <v>3</v>
       </c>
       <c r="E34" s="57">
         <v>34.095999999999997</v>
       </c>
       <c r="F34" s="57">
         <v>50.773829999999997</v>
       </c>
       <c r="G34" s="55">
         <v>0</v>
       </c>
       <c r="H34" s="55">
         <v>0</v>
       </c>
       <c r="I34" s="55">
@@ -30911,81 +31516,81 @@
       <c r="AK34" s="67">
         <v>122.598</v>
       </c>
       <c r="AL34" s="67">
         <v>236.96913000000001</v>
       </c>
       <c r="AM34" s="67">
         <v>0</v>
       </c>
       <c r="AN34" s="67">
         <v>0</v>
       </c>
       <c r="AO34" s="67">
         <v>232.71</v>
       </c>
       <c r="AP34" s="67">
         <v>525.81097</v>
       </c>
       <c r="AQ34" s="67">
         <v>0</v>
       </c>
       <c r="AR34" s="67">
         <v>0</v>
       </c>
       <c r="AS34" s="67">
-        <v>180.304</v>
+        <v>180.398</v>
       </c>
       <c r="AT34" s="67">
         <v>524.34919000000002</v>
       </c>
       <c r="AU34" s="67">
         <v>0</v>
       </c>
       <c r="AV34" s="67">
         <v>0</v>
       </c>
       <c r="AW34" s="67">
-        <v>75.296999999999997</v>
+        <v>99.200999999999993</v>
       </c>
       <c r="AX34" s="67">
-        <v>223.50452999999999</v>
+        <v>298.59645</v>
       </c>
       <c r="AY34" s="67">
         <v>0</v>
       </c>
       <c r="AZ34" s="67">
         <v>0</v>
       </c>
       <c r="BA34" s="67">
-        <v>105.256</v>
+        <v>148.405</v>
       </c>
       <c r="BB34" s="67">
-        <v>288.09840000000003</v>
+        <v>412.75826000000001</v>
       </c>
     </row>
-    <row r="35" spans="1:54" s="38" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:54" s="38" customFormat="1" ht="51">
       <c r="A35" s="49" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="65" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="57">
         <v>497.3723</v>
       </c>
       <c r="D35" s="57">
         <v>201.84706</v>
       </c>
       <c r="E35" s="57">
         <v>3.5918000000000001</v>
       </c>
       <c r="F35" s="57">
         <v>18.020520000000001</v>
       </c>
       <c r="G35" s="55">
         <v>0.24959999999999999</v>
       </c>
       <c r="H35" s="55">
         <v>0.29357</v>
       </c>
       <c r="I35" s="55">
@@ -31069,87 +31674,87 @@
       <c r="AI35" s="67">
         <v>36</v>
       </c>
       <c r="AJ35" s="67">
         <v>6.8381999999999996</v>
       </c>
       <c r="AK35" s="67">
         <v>25.42456</v>
       </c>
       <c r="AL35" s="67">
         <v>59.581609999999998</v>
       </c>
       <c r="AM35" s="67">
         <v>22.55</v>
       </c>
       <c r="AN35" s="67">
         <v>27.571999999999999</v>
       </c>
       <c r="AO35" s="67">
         <v>16.222999999999999</v>
       </c>
       <c r="AP35" s="67">
         <v>80.852969999999999</v>
       </c>
       <c r="AQ35" s="67">
-        <v>21</v>
+        <v>29.9</v>
       </c>
       <c r="AR35" s="67">
-        <v>4.1399999999999997</v>
+        <v>8.0459999999999994</v>
       </c>
       <c r="AS35" s="67">
         <v>13.138500000000001</v>
       </c>
       <c r="AT35" s="67">
         <v>74.250370000000004</v>
       </c>
       <c r="AU35" s="67">
-        <v>0</v>
+        <v>29.9</v>
       </c>
       <c r="AV35" s="67">
-        <v>0</v>
+        <v>8.0459999999999994</v>
       </c>
       <c r="AW35" s="67">
-        <v>6.8014999999999999</v>
+        <v>7.2244999999999999</v>
       </c>
       <c r="AX35" s="67">
-        <v>37.587200000000003</v>
+        <v>39.244909999999997</v>
       </c>
       <c r="AY35" s="67">
         <v>0</v>
       </c>
       <c r="AZ35" s="67">
         <v>0</v>
       </c>
       <c r="BA35" s="67">
-        <v>1.5754999999999999</v>
+        <v>4.2705000000000002</v>
       </c>
       <c r="BB35" s="67">
-        <v>7.75753</v>
+        <v>33.6248</v>
       </c>
     </row>
-    <row r="36" spans="1:54" s="38" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A36" s="49" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="65" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="57">
         <v>0.1363</v>
       </c>
       <c r="D36" s="57">
         <v>0.95277999999999996</v>
       </c>
       <c r="E36" s="57">
         <v>4.1156800000000002</v>
       </c>
       <c r="F36" s="57">
         <v>25.362739999999999</v>
       </c>
       <c r="G36" s="55">
         <v>6.7999999999999996E-3</v>
       </c>
       <c r="H36" s="55">
         <v>2.283E-2</v>
       </c>
       <c r="I36" s="55">
@@ -31251,69 +31856,69 @@
       <c r="AO36" s="67">
         <v>5.4915399999999996</v>
       </c>
       <c r="AP36" s="67">
         <v>34.660049999999998</v>
       </c>
       <c r="AQ36" s="67">
         <v>0</v>
       </c>
       <c r="AR36" s="67">
         <v>0</v>
       </c>
       <c r="AS36" s="67">
         <v>7.6475400000000002</v>
       </c>
       <c r="AT36" s="67">
         <v>47.08596</v>
       </c>
       <c r="AU36" s="67">
         <v>0</v>
       </c>
       <c r="AV36" s="67">
         <v>0</v>
       </c>
       <c r="AW36" s="67">
-        <v>2.5385599999999999</v>
+        <v>3.50014</v>
       </c>
       <c r="AX36" s="67">
-        <v>16.89827</v>
+        <v>26.273199999999999</v>
       </c>
       <c r="AY36" s="67">
         <v>0</v>
       </c>
       <c r="AZ36" s="67">
         <v>0</v>
       </c>
       <c r="BA36" s="67">
-        <v>7.9561799999999998</v>
+        <v>9.1588600000000007</v>
       </c>
       <c r="BB36" s="67">
-        <v>16.096399999999999</v>
+        <v>20.74916</v>
       </c>
     </row>
-    <row r="37" spans="1:54" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:54" s="38" customFormat="1">
       <c r="A37" s="49" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="57">
         <v>0</v>
       </c>
       <c r="D37" s="57">
         <v>0</v>
       </c>
       <c r="E37" s="57">
         <v>0.12073</v>
       </c>
       <c r="F37" s="57">
         <v>0.45517000000000002</v>
       </c>
       <c r="G37" s="55">
         <v>0</v>
       </c>
       <c r="H37" s="55">
         <v>0</v>
       </c>
       <c r="I37" s="55">
@@ -31415,69 +32020,69 @@
       <c r="AO37" s="67">
         <v>1.49257</v>
       </c>
       <c r="AP37" s="67">
         <v>4.1042100000000001</v>
       </c>
       <c r="AQ37" s="67">
         <v>0</v>
       </c>
       <c r="AR37" s="67">
         <v>0</v>
       </c>
       <c r="AS37" s="67">
         <v>1.58971</v>
       </c>
       <c r="AT37" s="67">
         <v>5.7117399999999998</v>
       </c>
       <c r="AU37" s="67">
         <v>0</v>
       </c>
       <c r="AV37" s="67">
         <v>0</v>
       </c>
       <c r="AW37" s="67">
-        <v>0.84179999999999999</v>
+        <v>1.0714300000000001</v>
       </c>
       <c r="AX37" s="67">
-        <v>2.77528</v>
+        <v>3.4237799999999998</v>
       </c>
       <c r="AY37" s="67">
         <v>0</v>
       </c>
       <c r="AZ37" s="67">
         <v>0</v>
       </c>
       <c r="BA37" s="67">
-        <v>0.23743</v>
+        <v>0.25163000000000002</v>
       </c>
       <c r="BB37" s="67">
-        <v>1.37049</v>
+        <v>1.44953</v>
       </c>
     </row>
-    <row r="38" spans="1:54" s="38" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A38" s="49" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="65" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="57">
         <v>0</v>
       </c>
       <c r="D38" s="57">
         <v>0</v>
       </c>
       <c r="E38" s="57">
         <v>4.5400000000000003E-2</v>
       </c>
       <c r="F38" s="57">
         <v>0.78446000000000005</v>
       </c>
       <c r="G38" s="55">
         <v>0</v>
       </c>
       <c r="H38" s="55">
         <v>0</v>
       </c>
       <c r="I38" s="55">
@@ -31579,69 +32184,69 @@
       <c r="AO38" s="67">
         <v>0.15356</v>
       </c>
       <c r="AP38" s="67">
         <v>2.8462299999999998</v>
       </c>
       <c r="AQ38" s="67">
         <v>0</v>
       </c>
       <c r="AR38" s="67">
         <v>0</v>
       </c>
       <c r="AS38" s="67">
         <v>0.24113999999999999</v>
       </c>
       <c r="AT38" s="67">
         <v>4.8898599999999997</v>
       </c>
       <c r="AU38" s="67">
         <v>0</v>
       </c>
       <c r="AV38" s="67">
         <v>0</v>
       </c>
       <c r="AW38" s="67">
-        <v>7.5060000000000002E-2</v>
+        <v>0.13422000000000001</v>
       </c>
       <c r="AX38" s="67">
-        <v>1.6276900000000001</v>
+        <v>2.8744900000000002</v>
       </c>
       <c r="AY38" s="67">
         <v>0</v>
       </c>
       <c r="AZ38" s="67">
         <v>0</v>
       </c>
       <c r="BA38" s="67">
-        <v>0.11592</v>
+        <v>0.16123999999999999</v>
       </c>
       <c r="BB38" s="67">
-        <v>2.6871999999999998</v>
+        <v>3.74057</v>
       </c>
     </row>
-    <row r="39" spans="1:54" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:54" s="38" customFormat="1">
       <c r="A39" s="49" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="65" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="57">
         <v>0</v>
       </c>
       <c r="D39" s="57">
         <v>0</v>
       </c>
       <c r="E39" s="57">
         <v>0.38929999999999998</v>
       </c>
       <c r="F39" s="57">
         <v>2.8227500000000001</v>
       </c>
       <c r="G39" s="55">
         <v>0</v>
       </c>
       <c r="H39" s="55">
         <v>0</v>
       </c>
       <c r="I39" s="55">
@@ -31743,69 +32348,69 @@
       <c r="AO39" s="67">
         <v>2.06E-2</v>
       </c>
       <c r="AP39" s="67">
         <v>0.25701000000000002</v>
       </c>
       <c r="AQ39" s="67">
         <v>0</v>
       </c>
       <c r="AR39" s="67">
         <v>0</v>
       </c>
       <c r="AS39" s="67">
         <v>5.2900000000000003E-2</v>
       </c>
       <c r="AT39" s="67">
         <v>0.63661000000000001</v>
       </c>
       <c r="AU39" s="67">
         <v>0</v>
       </c>
       <c r="AV39" s="67">
         <v>0</v>
       </c>
       <c r="AW39" s="67">
-        <v>3.6700000000000003E-2</v>
+        <v>4.0899999999999999E-2</v>
       </c>
       <c r="AX39" s="67">
-        <v>0.37646000000000002</v>
+        <v>0.45034999999999997</v>
       </c>
       <c r="AY39" s="67">
         <v>0</v>
       </c>
       <c r="AZ39" s="67">
         <v>0</v>
       </c>
       <c r="BA39" s="67">
         <v>1.2E-2</v>
       </c>
       <c r="BB39" s="67">
         <v>0.19058</v>
       </c>
     </row>
-    <row r="40" spans="1:54" s="38" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:54" s="38" customFormat="1" ht="51">
       <c r="A40" s="49" t="s">
         <v>67</v>
       </c>
       <c r="B40" s="65" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="57">
         <v>0</v>
       </c>
       <c r="D40" s="57">
         <v>0</v>
       </c>
       <c r="E40" s="57">
         <v>8.6617700000000006</v>
       </c>
       <c r="F40" s="57">
         <v>16.530470000000001</v>
       </c>
       <c r="G40" s="55">
         <v>0</v>
       </c>
       <c r="H40" s="55">
         <v>0</v>
       </c>
       <c r="I40" s="55">
@@ -31907,69 +32512,69 @@
       <c r="AO40" s="67">
         <v>8.1335200000000007</v>
       </c>
       <c r="AP40" s="67">
         <v>10.96942</v>
       </c>
       <c r="AQ40" s="67">
         <v>0</v>
       </c>
       <c r="AR40" s="67">
         <v>0</v>
       </c>
       <c r="AS40" s="67">
         <v>6.8472600000000003</v>
       </c>
       <c r="AT40" s="67">
         <v>11.036479999999999</v>
       </c>
       <c r="AU40" s="67">
         <v>0</v>
       </c>
       <c r="AV40" s="67">
         <v>0</v>
       </c>
       <c r="AW40" s="67">
-        <v>2.9322599999999999</v>
+        <v>4.3227399999999996</v>
       </c>
       <c r="AX40" s="67">
-        <v>3.9331100000000001</v>
+        <v>6.3680300000000001</v>
       </c>
       <c r="AY40" s="67">
         <v>0</v>
       </c>
       <c r="AZ40" s="67">
         <v>0</v>
       </c>
       <c r="BA40" s="67">
-        <v>2.5022799999999998</v>
+        <v>3.4009100000000001</v>
       </c>
       <c r="BB40" s="67">
-        <v>4.3431899999999999</v>
+        <v>5.9153799999999999</v>
       </c>
     </row>
-    <row r="41" spans="1:54" s="38" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A41" s="49" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="65" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="57">
         <v>1.04E-2</v>
       </c>
       <c r="D41" s="57">
         <v>0.17760000000000001</v>
       </c>
       <c r="E41" s="57">
         <v>0.84643999999999997</v>
       </c>
       <c r="F41" s="57">
         <v>5.0372399999999997</v>
       </c>
       <c r="G41" s="55">
         <v>0</v>
       </c>
       <c r="H41" s="55">
         <v>0</v>
       </c>
       <c r="I41" s="55">
@@ -32071,69 +32676,69 @@
       <c r="AO41" s="67">
         <v>3.6867299999999998</v>
       </c>
       <c r="AP41" s="67">
         <v>18.563960000000002</v>
       </c>
       <c r="AQ41" s="67">
         <v>0</v>
       </c>
       <c r="AR41" s="67">
         <v>0</v>
       </c>
       <c r="AS41" s="67">
         <v>5.0570300000000001</v>
       </c>
       <c r="AT41" s="67">
         <v>28.0609</v>
       </c>
       <c r="AU41" s="67">
         <v>0</v>
       </c>
       <c r="AV41" s="67">
         <v>0</v>
       </c>
       <c r="AW41" s="67">
-        <v>1.7701</v>
+        <v>2.31236</v>
       </c>
       <c r="AX41" s="67">
-        <v>9.4258699999999997</v>
+        <v>13.24756</v>
       </c>
       <c r="AY41" s="67">
         <v>0</v>
       </c>
       <c r="AZ41" s="67">
         <v>0</v>
       </c>
       <c r="BA41" s="67">
-        <v>2.8319800000000002</v>
+        <v>3.8046899999999999</v>
       </c>
       <c r="BB41" s="67">
-        <v>16.567730000000001</v>
+        <v>23.927910000000001</v>
       </c>
     </row>
-    <row r="42" spans="1:54" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:54" s="38" customFormat="1">
       <c r="A42" s="49" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="65" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="57">
         <v>53574.428</v>
       </c>
       <c r="D42" s="57">
         <v>11513.902050000001</v>
       </c>
       <c r="E42" s="57">
         <v>10758.971</v>
       </c>
       <c r="F42" s="57">
         <v>2111.9763800000001</v>
       </c>
       <c r="G42" s="55">
         <v>66811.33</v>
       </c>
       <c r="H42" s="55">
         <v>8810.3449000000001</v>
       </c>
       <c r="I42" s="55">
@@ -32217,87 +32822,87 @@
       <c r="AI42" s="67">
         <v>20636.25</v>
       </c>
       <c r="AJ42" s="67">
         <v>3505.9428800000001</v>
       </c>
       <c r="AK42" s="67">
         <v>449284.17499999999</v>
       </c>
       <c r="AL42" s="67">
         <v>73792.375310000003</v>
       </c>
       <c r="AM42" s="67">
         <v>18765</v>
       </c>
       <c r="AN42" s="67">
         <v>3352.74566</v>
       </c>
       <c r="AO42" s="67">
         <v>345843.34299999999</v>
       </c>
       <c r="AP42" s="67">
         <v>64427.344700000001</v>
       </c>
       <c r="AQ42" s="67">
-        <v>101619.461</v>
+        <v>103168.461</v>
       </c>
       <c r="AR42" s="67">
-        <v>22229.538339999999</v>
+        <v>22553.174340000001</v>
       </c>
       <c r="AS42" s="67">
-        <v>147861.3431</v>
+        <v>185963.60310000001</v>
       </c>
       <c r="AT42" s="67">
-        <v>20022.713370000001</v>
+        <v>25604.847709999998</v>
       </c>
       <c r="AU42" s="67">
-        <v>42332.754000000001</v>
+        <v>59341.637999999999</v>
       </c>
       <c r="AV42" s="67">
-        <v>8775.4290299999993</v>
+        <v>12735.243469999999</v>
       </c>
       <c r="AW42" s="67">
-        <v>65960.630999999994</v>
+        <v>104809.102</v>
       </c>
       <c r="AX42" s="67">
-        <v>9788.8245599999991</v>
+        <v>15790.51539</v>
       </c>
       <c r="AY42" s="67">
-        <v>21068.214</v>
+        <v>26128.214</v>
       </c>
       <c r="AZ42" s="67">
-        <v>4835.0868899999996</v>
+        <v>6047.41489</v>
       </c>
       <c r="BA42" s="67">
-        <v>229634.799</v>
+        <v>307280.91600000003</v>
       </c>
       <c r="BB42" s="67">
-        <v>33097.409099999997</v>
+        <v>44682.198929999999</v>
       </c>
     </row>
-    <row r="43" spans="1:54" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:54" s="38" customFormat="1">
       <c r="A43" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B43" s="65" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="55" t="s">
         <v>133</v>
       </c>
       <c r="D43" s="55" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="55" t="s">
         <v>133</v>
       </c>
       <c r="F43" s="55" t="s">
         <v>133</v>
       </c>
       <c r="G43" s="55">
         <v>0</v>
       </c>
       <c r="H43" s="55">
         <v>0</v>
       </c>
       <c r="I43" s="55">
@@ -32387,81 +32992,81 @@
       <c r="AK43" s="67">
         <v>2115.8000000000002</v>
       </c>
       <c r="AL43" s="67">
         <v>239.14830000000001</v>
       </c>
       <c r="AM43" s="67">
         <v>0</v>
       </c>
       <c r="AN43" s="67">
         <v>0</v>
       </c>
       <c r="AO43" s="67">
         <v>674.61</v>
       </c>
       <c r="AP43" s="67">
         <v>64.082250000000002</v>
       </c>
       <c r="AQ43" s="67">
         <v>0</v>
       </c>
       <c r="AR43" s="67">
         <v>0</v>
       </c>
       <c r="AS43" s="67">
-        <v>913.65</v>
+        <v>1817.28</v>
       </c>
       <c r="AT43" s="67">
-        <v>75.599710000000002</v>
+        <v>143.08083999999999</v>
       </c>
       <c r="AU43" s="67">
         <v>0</v>
       </c>
       <c r="AV43" s="67">
         <v>0</v>
       </c>
       <c r="AW43" s="67">
-        <v>746</v>
+        <v>1767.28</v>
       </c>
       <c r="AX43" s="67">
-        <v>51.921340000000001</v>
+        <v>130.91283999999999</v>
       </c>
       <c r="AY43" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AZ43" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BA43" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BB43" s="67" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="44" spans="1:54" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:54" s="38" customFormat="1">
       <c r="A44" s="49" t="s">
         <v>75</v>
       </c>
       <c r="B44" s="65" t="s">
         <v>76</v>
       </c>
       <c r="C44" s="57">
         <v>150.08000000000001</v>
       </c>
       <c r="D44" s="57">
         <v>21.036190000000001</v>
       </c>
       <c r="E44" s="57">
         <v>64</v>
       </c>
       <c r="F44" s="57">
         <v>15.888260000000001</v>
       </c>
       <c r="G44" s="55">
         <v>6813.5969999999998</v>
       </c>
       <c r="H44" s="55">
         <v>737.30552999999998</v>
       </c>
       <c r="I44" s="55">
@@ -32551,81 +33156,81 @@
       <c r="AK44" s="67">
         <v>127899.065</v>
       </c>
       <c r="AL44" s="67">
         <v>13789.382250000001</v>
       </c>
       <c r="AM44" s="67">
         <v>2989.8</v>
       </c>
       <c r="AN44" s="67">
         <v>475.90433000000002</v>
       </c>
       <c r="AO44" s="67">
         <v>43740.987999999998</v>
       </c>
       <c r="AP44" s="67">
         <v>4460.7601599999998</v>
       </c>
       <c r="AQ44" s="67">
         <v>3134</v>
       </c>
       <c r="AR44" s="67">
         <v>358.39299999999997</v>
       </c>
       <c r="AS44" s="67">
-        <v>10141.619000000001</v>
+        <v>11249.416999999999</v>
       </c>
       <c r="AT44" s="67">
-        <v>1254.3839399999999</v>
+        <v>1406.94885</v>
       </c>
       <c r="AU44" s="67">
         <v>0</v>
       </c>
       <c r="AV44" s="67">
         <v>0</v>
       </c>
       <c r="AW44" s="67">
-        <v>3278.47</v>
+        <v>4142.82</v>
       </c>
       <c r="AX44" s="67">
-        <v>468.03584000000001</v>
+        <v>604.54362000000003</v>
       </c>
       <c r="AY44" s="67">
         <v>1857.85</v>
       </c>
       <c r="AZ44" s="67">
         <v>315.31450000000001</v>
       </c>
       <c r="BA44" s="67">
-        <v>28452.518</v>
+        <v>40835.313000000002</v>
       </c>
       <c r="BB44" s="67">
-        <v>4113.6316900000002</v>
+        <v>5780.19146</v>
       </c>
     </row>
-    <row r="45" spans="1:54" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:54" s="38" customFormat="1">
       <c r="A45" s="49" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="65" t="s">
         <v>78</v>
       </c>
       <c r="C45" s="57">
         <v>497.74</v>
       </c>
       <c r="D45" s="57">
         <v>42.302</v>
       </c>
       <c r="E45" s="57">
         <v>0</v>
       </c>
       <c r="F45" s="57">
         <v>0</v>
       </c>
       <c r="G45" s="55">
         <v>848.95</v>
       </c>
       <c r="H45" s="55">
         <v>88.274090000000001</v>
       </c>
       <c r="I45" s="55">
@@ -32721,75 +33326,75 @@
       <c r="AM45" s="67">
         <v>0</v>
       </c>
       <c r="AN45" s="67">
         <v>0</v>
       </c>
       <c r="AO45" s="67">
         <v>274.00240000000002</v>
       </c>
       <c r="AP45" s="67">
         <v>45.593049999999998</v>
       </c>
       <c r="AQ45" s="67">
         <v>6455.46</v>
       </c>
       <c r="AR45" s="67">
         <v>960.53913</v>
       </c>
       <c r="AS45" s="67">
         <v>65.016999999999996</v>
       </c>
       <c r="AT45" s="67">
         <v>13.159700000000001</v>
       </c>
       <c r="AU45" s="67">
-        <v>2921.71</v>
+        <v>6455.46</v>
       </c>
       <c r="AV45" s="67">
-        <v>446.90713</v>
+        <v>960.53913</v>
       </c>
       <c r="AW45" s="67">
         <v>65</v>
       </c>
       <c r="AX45" s="67">
         <v>13.130800000000001</v>
       </c>
       <c r="AY45" s="67">
         <v>0</v>
       </c>
       <c r="AZ45" s="67">
         <v>0</v>
       </c>
       <c r="BA45" s="67">
-        <v>1442.934</v>
+        <v>1785.557</v>
       </c>
       <c r="BB45" s="67">
-        <v>168.89609999999999</v>
+        <v>215.5266</v>
       </c>
     </row>
-    <row r="46" spans="1:54" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:54" s="38" customFormat="1">
       <c r="A46" s="49" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="65" t="s">
         <v>80</v>
       </c>
       <c r="C46" s="57">
         <v>0</v>
       </c>
       <c r="D46" s="57">
         <v>0</v>
       </c>
       <c r="E46" s="57">
         <v>107.146</v>
       </c>
       <c r="F46" s="57">
         <v>80.020049999999998</v>
       </c>
       <c r="G46" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H46" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I46" s="55" t="s">
@@ -32879,81 +33484,81 @@
       <c r="AK46" s="67">
         <v>53.000100000000003</v>
       </c>
       <c r="AL46" s="67">
         <v>80.626000000000005</v>
       </c>
       <c r="AM46" s="67">
         <v>0</v>
       </c>
       <c r="AN46" s="67">
         <v>0</v>
       </c>
       <c r="AO46" s="67">
         <v>135.06469999999999</v>
       </c>
       <c r="AP46" s="67">
         <v>174.739</v>
       </c>
       <c r="AQ46" s="67">
         <v>0</v>
       </c>
       <c r="AR46" s="67">
         <v>0</v>
       </c>
       <c r="AS46" s="67">
-        <v>1703.67029</v>
+        <v>1723.14029</v>
       </c>
       <c r="AT46" s="67">
-        <v>399.77494999999999</v>
+        <v>447.18502000000001</v>
       </c>
       <c r="AU46" s="67">
         <v>0</v>
       </c>
       <c r="AV46" s="67">
         <v>0</v>
       </c>
       <c r="AW46" s="67">
-        <v>1703.6690900000001</v>
+        <v>1723.14029</v>
       </c>
       <c r="AX46" s="67">
-        <v>399.76803999999998</v>
+        <v>447.18502000000001</v>
       </c>
       <c r="AY46" s="67">
         <v>0</v>
       </c>
       <c r="AZ46" s="67">
         <v>0</v>
       </c>
       <c r="BA46" s="67">
         <v>1070.2619999999999</v>
       </c>
       <c r="BB46" s="67">
         <v>354.87905000000001</v>
       </c>
     </row>
-    <row r="47" spans="1:54" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:54" s="38" customFormat="1">
       <c r="A47" s="49" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="65" t="s">
         <v>82</v>
       </c>
       <c r="C47" s="57">
         <v>5.476</v>
       </c>
       <c r="D47" s="57">
         <v>4.2389799999999997</v>
       </c>
       <c r="E47" s="57">
         <v>73.676429999999996</v>
       </c>
       <c r="F47" s="57">
         <v>99.175489999999996</v>
       </c>
       <c r="G47" s="55">
         <v>1.325</v>
       </c>
       <c r="H47" s="55">
         <v>0.62090000000000001</v>
       </c>
       <c r="I47" s="55">
@@ -33055,69 +33660,69 @@
       <c r="AO47" s="67">
         <v>104.6561</v>
       </c>
       <c r="AP47" s="67">
         <v>100.27531999999999</v>
       </c>
       <c r="AQ47" s="67">
         <v>0</v>
       </c>
       <c r="AR47" s="67">
         <v>0</v>
       </c>
       <c r="AS47" s="67">
         <v>57.276000000000003</v>
       </c>
       <c r="AT47" s="67">
         <v>66.417680000000004</v>
       </c>
       <c r="AU47" s="67">
         <v>0</v>
       </c>
       <c r="AV47" s="67">
         <v>0</v>
       </c>
       <c r="AW47" s="67">
-        <v>29.307200000000002</v>
+        <v>41.519199999999998</v>
       </c>
       <c r="AX47" s="67">
-        <v>39.714449999999999</v>
+        <v>50.795079999999999</v>
       </c>
       <c r="AY47" s="67">
         <v>0</v>
       </c>
       <c r="AZ47" s="67">
         <v>0</v>
       </c>
       <c r="BA47" s="67">
-        <v>8.3263999999999996</v>
+        <v>11.572800000000001</v>
       </c>
       <c r="BB47" s="67">
-        <v>6.9992799999999997</v>
+        <v>10.502599999999999</v>
       </c>
     </row>
-    <row r="48" spans="1:54" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:54" s="38" customFormat="1">
       <c r="A48" s="49" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="65" t="s">
         <v>84</v>
       </c>
       <c r="C48" s="57">
         <v>0</v>
       </c>
       <c r="D48" s="57">
         <v>0</v>
       </c>
       <c r="E48" s="57">
         <v>13.4</v>
       </c>
       <c r="F48" s="57">
         <v>14.818</v>
       </c>
       <c r="G48" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H48" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I48" s="55" t="s">
@@ -33237,51 +33842,51 @@
       <c r="AU48" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AV48" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AW48" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AX48" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AY48" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AZ48" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BA48" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BB48" s="67" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="49" spans="1:54" s="38" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A49" s="49" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="65" t="s">
         <v>86</v>
       </c>
       <c r="C49" s="57">
         <v>690.81</v>
       </c>
       <c r="D49" s="57">
         <v>141.3845</v>
       </c>
       <c r="E49" s="57">
         <v>5.0620000000000003</v>
       </c>
       <c r="F49" s="57">
         <v>0.67900000000000005</v>
       </c>
       <c r="G49" s="55">
         <v>0.2</v>
       </c>
       <c r="H49" s="55">
         <v>0.19105</v>
       </c>
       <c r="I49" s="55">
@@ -33395,57 +34000,57 @@
       <c r="AS49" s="67">
         <v>4047.9690000000001</v>
       </c>
       <c r="AT49" s="67">
         <v>674.89410999999996</v>
       </c>
       <c r="AU49" s="67">
         <v>0</v>
       </c>
       <c r="AV49" s="67">
         <v>0</v>
       </c>
       <c r="AW49" s="67">
         <v>20.027000000000001</v>
       </c>
       <c r="AX49" s="67">
         <v>13.166410000000001</v>
       </c>
       <c r="AY49" s="67">
         <v>0</v>
       </c>
       <c r="AZ49" s="67">
         <v>0</v>
       </c>
       <c r="BA49" s="67">
-        <v>2922.65</v>
+        <v>3933.44</v>
       </c>
       <c r="BB49" s="67">
-        <v>577.12043000000006</v>
+        <v>812.46172000000001</v>
       </c>
     </row>
-    <row r="50" spans="1:54" s="38" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A50" s="49" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="65" t="s">
         <v>88</v>
       </c>
       <c r="C50" s="57">
         <v>445.22399999999999</v>
       </c>
       <c r="D50" s="57">
         <v>136.446</v>
       </c>
       <c r="E50" s="57">
         <v>30</v>
       </c>
       <c r="F50" s="57">
         <v>19.762</v>
       </c>
       <c r="G50" s="55">
         <v>348.09199999999998</v>
       </c>
       <c r="H50" s="55">
         <v>101.59132</v>
       </c>
       <c r="I50" s="55">
@@ -33547,69 +34152,69 @@
       <c r="AO50" s="67">
         <v>260</v>
       </c>
       <c r="AP50" s="67">
         <v>112.69956999999999</v>
       </c>
       <c r="AQ50" s="67">
         <v>607.5</v>
       </c>
       <c r="AR50" s="67">
         <v>243</v>
       </c>
       <c r="AS50" s="67">
         <v>462</v>
       </c>
       <c r="AT50" s="67">
         <v>196.14690999999999</v>
       </c>
       <c r="AU50" s="67">
         <v>607.5</v>
       </c>
       <c r="AV50" s="67">
         <v>243</v>
       </c>
       <c r="AW50" s="67">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="AX50" s="67">
-        <v>2.2798500000000002</v>
+        <v>11.12659</v>
       </c>
       <c r="AY50" s="67">
         <v>0</v>
       </c>
       <c r="AZ50" s="67">
         <v>0</v>
       </c>
       <c r="BA50" s="67">
         <v>354</v>
       </c>
       <c r="BB50" s="67">
         <v>146.80772999999999</v>
       </c>
     </row>
-    <row r="51" spans="1:54" s="38" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:54" s="38" customFormat="1" ht="51">
       <c r="A51" s="49" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="65" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="57">
         <v>71.457999999999998</v>
       </c>
       <c r="D51" s="57">
         <v>31.728000000000002</v>
       </c>
       <c r="E51" s="57">
         <v>1.7789999999999999</v>
       </c>
       <c r="F51" s="57">
         <v>3.7607499999999998</v>
       </c>
       <c r="G51" s="55">
         <v>0</v>
       </c>
       <c r="H51" s="55">
         <v>0</v>
       </c>
       <c r="I51" s="55">
@@ -33693,87 +34298,87 @@
       <c r="AI51" s="67">
         <v>41</v>
       </c>
       <c r="AJ51" s="67">
         <v>30.152000000000001</v>
       </c>
       <c r="AK51" s="67">
         <v>304.87184999999999</v>
       </c>
       <c r="AL51" s="67">
         <v>566.29082000000005</v>
       </c>
       <c r="AM51" s="67">
         <v>98.89</v>
       </c>
       <c r="AN51" s="67">
         <v>28.882709999999999</v>
       </c>
       <c r="AO51" s="67">
         <v>189.977</v>
       </c>
       <c r="AP51" s="67">
         <v>318.13887999999997</v>
       </c>
       <c r="AQ51" s="67">
-        <v>368.49</v>
+        <v>412.65</v>
       </c>
       <c r="AR51" s="67">
-        <v>179.85865000000001</v>
+        <v>198.08265</v>
       </c>
       <c r="AS51" s="67">
         <v>241.65887000000001</v>
       </c>
       <c r="AT51" s="67">
         <v>380.15607999999997</v>
       </c>
       <c r="AU51" s="67">
-        <v>280.67</v>
+        <v>412.65</v>
       </c>
       <c r="AV51" s="67">
-        <v>111.69893</v>
+        <v>198.08265</v>
       </c>
       <c r="AW51" s="67">
-        <v>121.10887</v>
+        <v>121.25887</v>
       </c>
       <c r="AX51" s="67">
-        <v>204.26408000000001</v>
+        <v>204.53208000000001</v>
       </c>
       <c r="AY51" s="67">
         <v>0</v>
       </c>
       <c r="AZ51" s="67">
         <v>0</v>
       </c>
       <c r="BA51" s="67">
         <v>60</v>
       </c>
       <c r="BB51" s="67">
         <v>84.3</v>
       </c>
     </row>
-    <row r="52" spans="1:54" s="38" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A52" s="49" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="65" t="s">
         <v>92</v>
       </c>
       <c r="C52" s="57">
         <v>4423.99</v>
       </c>
       <c r="D52" s="57">
         <v>1669.97822</v>
       </c>
       <c r="E52" s="57">
         <v>25.010899999999999</v>
       </c>
       <c r="F52" s="57">
         <v>35.924439999999997</v>
       </c>
       <c r="G52" s="55">
         <v>1260.18</v>
       </c>
       <c r="H52" s="55">
         <v>269.91199999999998</v>
       </c>
       <c r="I52" s="55">
@@ -33863,81 +34468,81 @@
       <c r="AK52" s="67">
         <v>14121.42648</v>
       </c>
       <c r="AL52" s="67">
         <v>2502.2425199999998</v>
       </c>
       <c r="AM52" s="67">
         <v>0</v>
       </c>
       <c r="AN52" s="67">
         <v>0</v>
       </c>
       <c r="AO52" s="67">
         <v>5294.64822</v>
       </c>
       <c r="AP52" s="67">
         <v>1047.60995</v>
       </c>
       <c r="AQ52" s="67">
         <v>0</v>
       </c>
       <c r="AR52" s="67">
         <v>0</v>
       </c>
       <c r="AS52" s="67">
-        <v>13201.76197</v>
+        <v>13771.40812</v>
       </c>
       <c r="AT52" s="67">
-        <v>2380.97579</v>
+        <v>2447.4326799999999</v>
       </c>
       <c r="AU52" s="67">
         <v>0</v>
       </c>
       <c r="AV52" s="67">
         <v>0</v>
       </c>
       <c r="AW52" s="67">
-        <v>2307.3953099999999</v>
+        <v>3656.93714</v>
       </c>
       <c r="AX52" s="67">
-        <v>478.38434999999998</v>
+        <v>637.62381000000005</v>
       </c>
       <c r="AY52" s="67">
         <v>0</v>
       </c>
       <c r="AZ52" s="67">
         <v>0</v>
       </c>
       <c r="BA52" s="67">
-        <v>11650.39084</v>
+        <v>13483.161389999999</v>
       </c>
       <c r="BB52" s="67">
-        <v>2512.5428499999998</v>
+        <v>2778.1329000000001</v>
       </c>
     </row>
-    <row r="53" spans="1:54" s="38" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A53" s="49" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="65" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="57">
         <v>0</v>
       </c>
       <c r="D53" s="57">
         <v>0</v>
       </c>
       <c r="E53" s="57">
         <v>4.3</v>
       </c>
       <c r="F53" s="57">
         <v>6.08</v>
       </c>
       <c r="G53" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H53" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I53" s="55" t="s">
@@ -34057,51 +34662,51 @@
       <c r="AU53" s="67">
         <v>0</v>
       </c>
       <c r="AV53" s="67">
         <v>0</v>
       </c>
       <c r="AW53" s="67">
         <v>81.045000000000002</v>
       </c>
       <c r="AX53" s="67">
         <v>173.21164999999999</v>
       </c>
       <c r="AY53" s="67">
         <v>15.4</v>
       </c>
       <c r="AZ53" s="67">
         <v>37.335000000000001</v>
       </c>
       <c r="BA53" s="67">
         <v>45.72</v>
       </c>
       <c r="BB53" s="67">
         <v>134.184</v>
       </c>
     </row>
-    <row r="54" spans="1:54" s="38" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A54" s="49" t="s">
         <v>95</v>
       </c>
       <c r="B54" s="65" t="s">
         <v>96</v>
       </c>
       <c r="C54" s="57">
         <v>348.3732</v>
       </c>
       <c r="D54" s="57">
         <v>102.49993000000001</v>
       </c>
       <c r="E54" s="57">
         <v>81.982699999999994</v>
       </c>
       <c r="F54" s="57">
         <v>133.84187</v>
       </c>
       <c r="G54" s="55">
         <v>0</v>
       </c>
       <c r="H54" s="55">
         <v>0</v>
       </c>
       <c r="I54" s="55">
@@ -34191,81 +34796,81 @@
       <c r="AK54" s="67">
         <v>3024.9250000000002</v>
       </c>
       <c r="AL54" s="67">
         <v>684.30672000000004</v>
       </c>
       <c r="AM54" s="67">
         <v>4924.7489999999998</v>
       </c>
       <c r="AN54" s="67">
         <v>8445.6417999999994</v>
       </c>
       <c r="AO54" s="67">
         <v>684.44920000000002</v>
       </c>
       <c r="AP54" s="67">
         <v>218.22761</v>
       </c>
       <c r="AQ54" s="67">
         <v>9591.3680000000004</v>
       </c>
       <c r="AR54" s="67">
         <v>10781.876630000001</v>
       </c>
       <c r="AS54" s="67">
-        <v>180.73088000000001</v>
+        <v>182.53988000000001</v>
       </c>
       <c r="AT54" s="67">
-        <v>968.17267000000004</v>
+        <v>969.40718000000004</v>
       </c>
       <c r="AU54" s="67">
-        <v>3276.8580000000002</v>
+        <v>5436.808</v>
       </c>
       <c r="AV54" s="67">
-        <v>7678.4466499999999</v>
+        <v>8883.5199599999996</v>
       </c>
       <c r="AW54" s="67">
-        <v>71.707239999999999</v>
+        <v>93.314639999999997</v>
       </c>
       <c r="AX54" s="67">
-        <v>68.204260000000005</v>
+        <v>84.309640000000002</v>
       </c>
       <c r="AY54" s="67">
-        <v>2332.9380000000001</v>
+        <v>4256.3379999999997</v>
       </c>
       <c r="AZ54" s="67">
-        <v>914.66791999999998</v>
+        <v>1760.48965</v>
       </c>
       <c r="BA54" s="67">
-        <v>194.80511999999999</v>
+        <v>197.04012</v>
       </c>
       <c r="BB54" s="67">
-        <v>3358.5327000000002</v>
+        <v>3360.8217</v>
       </c>
     </row>
-    <row r="55" spans="1:54" s="38" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A55" s="49" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="65" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="57">
         <v>1402.46</v>
       </c>
       <c r="D55" s="57">
         <v>458.04241000000002</v>
       </c>
       <c r="E55" s="57">
         <v>11.78851</v>
       </c>
       <c r="F55" s="57">
         <v>17.83239</v>
       </c>
       <c r="G55" s="55">
         <v>502.93599999999998</v>
       </c>
       <c r="H55" s="55">
         <v>148.17269999999999</v>
       </c>
       <c r="I55" s="55">
@@ -34349,87 +34954,87 @@
       <c r="AI55" s="67">
         <v>359.99599999999998</v>
       </c>
       <c r="AJ55" s="67">
         <v>148.976</v>
       </c>
       <c r="AK55" s="67">
         <v>13290.73783</v>
       </c>
       <c r="AL55" s="67">
         <v>1420.6780799999999</v>
       </c>
       <c r="AM55" s="67">
         <v>226.9</v>
       </c>
       <c r="AN55" s="67">
         <v>163.79057</v>
       </c>
       <c r="AO55" s="67">
         <v>558.87757999999997</v>
       </c>
       <c r="AP55" s="67">
         <v>128.3922</v>
       </c>
       <c r="AQ55" s="67">
-        <v>393.70499999999998</v>
+        <v>986.22500000000002</v>
       </c>
       <c r="AR55" s="67">
-        <v>155.7021</v>
+        <v>416.8501</v>
       </c>
       <c r="AS55" s="67">
         <v>98.597059999999999</v>
       </c>
       <c r="AT55" s="67">
         <v>68.923959999999994</v>
       </c>
       <c r="AU55" s="67">
-        <v>269.70499999999998</v>
+        <v>815.72500000000002</v>
       </c>
       <c r="AV55" s="67">
-        <v>112.94611</v>
+        <v>350.50689999999997</v>
       </c>
       <c r="AW55" s="67">
-        <v>92.30986</v>
+        <v>93.898539999999997</v>
       </c>
       <c r="AX55" s="67">
-        <v>46.025660000000002</v>
+        <v>52.903030000000001</v>
       </c>
       <c r="AY55" s="67">
         <v>0</v>
       </c>
       <c r="AZ55" s="67">
         <v>0</v>
       </c>
       <c r="BA55" s="67">
-        <v>65.99391</v>
+        <v>67.937269999999998</v>
       </c>
       <c r="BB55" s="67">
-        <v>53.155090000000001</v>
+        <v>59.406219999999998</v>
       </c>
     </row>
-    <row r="56" spans="1:54" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:54" s="38" customFormat="1">
       <c r="A56" s="49" t="s">
         <v>99</v>
       </c>
       <c r="B56" s="65" t="s">
         <v>100</v>
       </c>
       <c r="C56" s="57">
         <v>0</v>
       </c>
       <c r="D56" s="57">
         <v>0</v>
       </c>
       <c r="E56" s="57">
         <v>142.87119999999999</v>
       </c>
       <c r="F56" s="57">
         <v>159.87870000000001</v>
       </c>
       <c r="G56" s="55">
         <v>10</v>
       </c>
       <c r="H56" s="55">
         <v>18.478259999999999</v>
       </c>
       <c r="I56" s="55">
@@ -34513,87 +35118,87 @@
       <c r="AI56" s="67">
         <v>3.09</v>
       </c>
       <c r="AJ56" s="67">
         <v>15.295999999999999</v>
       </c>
       <c r="AK56" s="67">
         <v>344.79435999999998</v>
       </c>
       <c r="AL56" s="67">
         <v>513.74986999999999</v>
       </c>
       <c r="AM56" s="67">
         <v>2.79</v>
       </c>
       <c r="AN56" s="67">
         <v>12.926</v>
       </c>
       <c r="AO56" s="67">
         <v>760.04142000000002</v>
       </c>
       <c r="AP56" s="67">
         <v>590.45250999999996</v>
       </c>
       <c r="AQ56" s="67">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="AR56" s="67">
-        <v>149.44892999999999</v>
+        <v>163.33093</v>
       </c>
       <c r="AS56" s="67">
         <v>49.500109999999999</v>
       </c>
       <c r="AT56" s="67">
         <v>344.04593999999997</v>
       </c>
       <c r="AU56" s="67">
         <v>0</v>
       </c>
       <c r="AV56" s="67">
         <v>0</v>
       </c>
       <c r="AW56" s="67">
-        <v>22.81325</v>
+        <v>24.573650000000001</v>
       </c>
       <c r="AX56" s="67">
-        <v>122.71234</v>
+        <v>138.15481</v>
       </c>
       <c r="AY56" s="67">
         <v>0</v>
       </c>
       <c r="AZ56" s="67">
         <v>0</v>
       </c>
       <c r="BA56" s="67">
-        <v>55.35013</v>
+        <v>57.386629999999997</v>
       </c>
       <c r="BB56" s="67">
-        <v>124.59971</v>
+        <v>145.53581</v>
       </c>
     </row>
-    <row r="57" spans="1:54" s="38" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:54" s="38" customFormat="1" ht="51">
       <c r="A57" s="49" t="s">
         <v>101</v>
       </c>
       <c r="B57" s="65" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="57">
         <v>0</v>
       </c>
       <c r="D57" s="57">
         <v>0</v>
       </c>
       <c r="E57" s="57">
         <v>0.72</v>
       </c>
       <c r="F57" s="57">
         <v>7.5220000000000002</v>
       </c>
       <c r="G57" s="55">
         <v>0</v>
       </c>
       <c r="H57" s="55">
         <v>0</v>
       </c>
       <c r="I57" s="55">
@@ -34688,76 +35293,76 @@
       </c>
       <c r="AM57" s="67">
         <v>0</v>
       </c>
       <c r="AN57" s="67">
         <v>0</v>
       </c>
       <c r="AO57" s="67">
         <v>1.9350000000000001</v>
       </c>
       <c r="AP57" s="67">
         <v>37.994860000000003</v>
       </c>
       <c r="AQ57" s="67">
         <v>0</v>
       </c>
       <c r="AR57" s="67">
         <v>0</v>
       </c>
       <c r="AS57" s="67">
         <v>2.5550000000000002</v>
       </c>
       <c r="AT57" s="67">
         <v>87.596999999999994</v>
       </c>
-      <c r="AU57" s="67" t="s">
-[...9 lines deleted...]
-        <v>133</v>
+      <c r="AU57" s="67">
+        <v>0</v>
+      </c>
+      <c r="AV57" s="67">
+        <v>0</v>
+      </c>
+      <c r="AW57" s="67">
+        <v>0.8</v>
+      </c>
+      <c r="AX57" s="67">
+        <v>18.170999999999999</v>
       </c>
       <c r="AY57" s="67">
         <v>0</v>
       </c>
       <c r="AZ57" s="67">
         <v>0</v>
       </c>
       <c r="BA57" s="67">
         <v>1.00017</v>
       </c>
       <c r="BB57" s="67">
         <v>20.826799999999999</v>
       </c>
     </row>
-    <row r="58" spans="1:54" s="38" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:54" s="38" customFormat="1" ht="89.25">
       <c r="A58" s="49" t="s">
         <v>103</v>
       </c>
       <c r="B58" s="65" t="s">
         <v>104</v>
       </c>
       <c r="C58" s="57">
         <v>0</v>
       </c>
       <c r="D58" s="57">
         <v>0</v>
       </c>
       <c r="E58" s="57">
         <v>3.3450000000000001E-2</v>
       </c>
       <c r="F58" s="57">
         <v>0.30155999999999999</v>
       </c>
       <c r="G58" s="55">
         <v>0</v>
       </c>
       <c r="H58" s="55">
         <v>0</v>
       </c>
       <c r="I58" s="55">
@@ -34847,81 +35452,81 @@
       <c r="AK58" s="67">
         <v>0.17211000000000001</v>
       </c>
       <c r="AL58" s="67">
         <v>1.5391300000000001</v>
       </c>
       <c r="AM58" s="67">
         <v>0</v>
       </c>
       <c r="AN58" s="67">
         <v>0</v>
       </c>
       <c r="AO58" s="67">
         <v>0.14552999999999999</v>
       </c>
       <c r="AP58" s="67">
         <v>1.5563100000000001</v>
       </c>
       <c r="AQ58" s="67">
         <v>0</v>
       </c>
       <c r="AR58" s="67">
         <v>0</v>
       </c>
       <c r="AS58" s="67">
-        <v>46.36835</v>
+        <v>66.168350000000004</v>
       </c>
       <c r="AT58" s="67">
         <v>38.969900000000003</v>
       </c>
       <c r="AU58" s="67">
         <v>0</v>
       </c>
       <c r="AV58" s="67">
         <v>0</v>
       </c>
       <c r="AW58" s="67">
-        <v>7.7729999999999994E-2</v>
+        <v>9.4829999999999998E-2</v>
       </c>
       <c r="AX58" s="67">
-        <v>0.89002000000000003</v>
+        <v>1.12096</v>
       </c>
       <c r="AY58" s="67">
         <v>0</v>
       </c>
       <c r="AZ58" s="67">
         <v>0</v>
       </c>
       <c r="BA58" s="67">
-        <v>7.1340000000000001E-2</v>
+        <v>8.6860000000000007E-2</v>
       </c>
       <c r="BB58" s="67">
-        <v>0.87492000000000003</v>
+        <v>1.29413</v>
       </c>
     </row>
-    <row r="59" spans="1:54" s="38" customFormat="1" ht="102" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:54" s="38" customFormat="1" ht="102">
       <c r="A59" s="49" t="s">
         <v>105</v>
       </c>
       <c r="B59" s="65" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="57">
         <v>66.906999999999996</v>
       </c>
       <c r="D59" s="57">
         <v>27.594999999999999</v>
       </c>
       <c r="E59" s="57">
         <v>2.4218999999999999</v>
       </c>
       <c r="F59" s="57">
         <v>10.33928</v>
       </c>
       <c r="G59" s="55">
         <v>0</v>
       </c>
       <c r="H59" s="55">
         <v>0</v>
       </c>
       <c r="I59" s="55">
@@ -35023,69 +35628,69 @@
       <c r="AO59" s="67">
         <v>3.1960999999999999</v>
       </c>
       <c r="AP59" s="67">
         <v>18.09477</v>
       </c>
       <c r="AQ59" s="67">
         <v>0</v>
       </c>
       <c r="AR59" s="67">
         <v>0</v>
       </c>
       <c r="AS59" s="67">
         <v>1.6580299999999999</v>
       </c>
       <c r="AT59" s="67">
         <v>9.6954899999999995</v>
       </c>
       <c r="AU59" s="67">
         <v>0</v>
       </c>
       <c r="AV59" s="67">
         <v>0</v>
       </c>
       <c r="AW59" s="67">
-        <v>0.89629999999999999</v>
+        <v>1.0188999999999999</v>
       </c>
       <c r="AX59" s="67">
-        <v>4.1687000000000003</v>
+        <v>5.8489800000000001</v>
       </c>
       <c r="AY59" s="67">
         <v>0</v>
       </c>
       <c r="AZ59" s="67">
         <v>0</v>
       </c>
       <c r="BA59" s="67">
-        <v>42.161239999999999</v>
+        <v>66.450839999999999</v>
       </c>
       <c r="BB59" s="67">
-        <v>51.688429999999997</v>
+        <v>101.38491</v>
       </c>
     </row>
-    <row r="60" spans="1:54" s="38" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:54" s="38" customFormat="1" ht="63.75">
       <c r="A60" s="49" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="65" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="57">
         <v>0</v>
       </c>
       <c r="D60" s="57">
         <v>0</v>
       </c>
       <c r="E60" s="57">
         <v>1.2999999999999999E-3</v>
       </c>
       <c r="F60" s="57">
         <v>3.619E-2</v>
       </c>
       <c r="G60" s="55">
         <v>0</v>
       </c>
       <c r="H60" s="55">
         <v>0</v>
       </c>
       <c r="I60" s="55">
@@ -35192,64 +35797,64 @@
       </c>
       <c r="AQ60" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AR60" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AS60" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AT60" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AU60" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AV60" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AW60" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AX60" s="67" t="s">
         <v>133</v>
       </c>
-      <c r="AY60" s="67" t="s">
-[...9 lines deleted...]
-        <v>133</v>
+      <c r="AY60" s="67">
+        <v>0</v>
+      </c>
+      <c r="AZ60" s="67">
+        <v>0</v>
+      </c>
+      <c r="BA60" s="67">
+        <v>1.6400000000000001E-2</v>
+      </c>
+      <c r="BB60" s="67">
+        <v>3.4369999999999998E-2</v>
       </c>
     </row>
-    <row r="61" spans="1:54" s="38" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:54" s="38" customFormat="1" ht="76.5">
       <c r="A61" s="49" t="s">
         <v>109</v>
       </c>
       <c r="B61" s="65" t="s">
         <v>110</v>
       </c>
       <c r="C61" s="57">
         <v>0</v>
       </c>
       <c r="D61" s="57">
         <v>0</v>
       </c>
       <c r="E61" s="57">
         <v>0.23300000000000001</v>
       </c>
       <c r="F61" s="57">
         <v>0.14885999999999999</v>
       </c>
       <c r="G61" s="55">
         <v>0</v>
       </c>
       <c r="H61" s="55">
         <v>0</v>
       </c>
       <c r="I61" s="55">
@@ -35333,87 +35938,87 @@
       <c r="AI61" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AJ61" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AK61" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AL61" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AM61" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AN61" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AO61" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AP61" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AQ61" s="67">
-        <v>21.00076</v>
+        <v>21.76</v>
       </c>
       <c r="AR61" s="67">
-        <v>1.29664</v>
+        <v>34.344099999999997</v>
       </c>
       <c r="AS61" s="67">
         <v>0</v>
       </c>
       <c r="AT61" s="67">
         <v>0</v>
       </c>
       <c r="AU61" s="67">
-        <v>21.00076</v>
+        <v>21.76</v>
       </c>
       <c r="AV61" s="67">
-        <v>1.29664</v>
+        <v>34.344099999999997</v>
       </c>
       <c r="AW61" s="67">
         <v>0</v>
       </c>
       <c r="AX61" s="67">
         <v>0</v>
       </c>
       <c r="AY61" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AZ61" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BA61" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BB61" s="67" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="62" spans="1:54" s="38" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A62" s="49" t="s">
         <v>111</v>
       </c>
       <c r="B62" s="65" t="s">
         <v>112</v>
       </c>
       <c r="C62" s="57">
         <v>0</v>
       </c>
       <c r="D62" s="57">
         <v>0</v>
       </c>
       <c r="E62" s="57">
         <v>22.37537</v>
       </c>
       <c r="F62" s="57">
         <v>10.1463</v>
       </c>
       <c r="G62" s="55">
         <v>0</v>
       </c>
       <c r="H62" s="55">
         <v>0</v>
       </c>
       <c r="I62" s="55">
@@ -35515,69 +36120,69 @@
       <c r="AO62" s="67">
         <v>0.4</v>
       </c>
       <c r="AP62" s="67">
         <v>2.7279300000000002</v>
       </c>
       <c r="AQ62" s="67">
         <v>0</v>
       </c>
       <c r="AR62" s="67">
         <v>0</v>
       </c>
       <c r="AS62" s="67">
         <v>0.74163000000000001</v>
       </c>
       <c r="AT62" s="67">
         <v>3.5433599999999998</v>
       </c>
       <c r="AU62" s="67">
         <v>0</v>
       </c>
       <c r="AV62" s="67">
         <v>0</v>
       </c>
       <c r="AW62" s="67">
-        <v>0.4</v>
+        <v>0.52668999999999999</v>
       </c>
       <c r="AX62" s="67">
-        <v>2.1166999999999998</v>
+        <v>2.64629</v>
       </c>
       <c r="AY62" s="67">
         <v>0</v>
       </c>
       <c r="AZ62" s="67">
         <v>0</v>
       </c>
       <c r="BA62" s="67">
-        <v>0.14954999999999999</v>
+        <v>0.72455000000000003</v>
       </c>
       <c r="BB62" s="67">
-        <v>1.11605</v>
+        <v>1.9918800000000001</v>
       </c>
     </row>
-    <row r="63" spans="1:54" s="38" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:54" s="38" customFormat="1" ht="76.5">
       <c r="A63" s="49" t="s">
         <v>113</v>
       </c>
       <c r="B63" s="65" t="s">
         <v>114</v>
       </c>
       <c r="C63" s="57">
         <v>0</v>
       </c>
       <c r="D63" s="57">
         <v>0</v>
       </c>
       <c r="E63" s="57">
         <v>32.293999999999997</v>
       </c>
       <c r="F63" s="57">
         <v>221.22967</v>
       </c>
       <c r="G63" s="55">
         <v>0</v>
       </c>
       <c r="H63" s="55">
         <v>0</v>
       </c>
       <c r="I63" s="55">
@@ -35679,69 +36284,69 @@
       <c r="AO63" s="67">
         <v>2.5952799999999998</v>
       </c>
       <c r="AP63" s="67">
         <v>30.178550000000001</v>
       </c>
       <c r="AQ63" s="67">
         <v>0</v>
       </c>
       <c r="AR63" s="67">
         <v>0</v>
       </c>
       <c r="AS63" s="67">
         <v>2.55572</v>
       </c>
       <c r="AT63" s="67">
         <v>23.72411</v>
       </c>
       <c r="AU63" s="67">
         <v>0</v>
       </c>
       <c r="AV63" s="67">
         <v>0</v>
       </c>
       <c r="AW63" s="67">
-        <v>1.86792</v>
+        <v>1.98966</v>
       </c>
       <c r="AX63" s="67">
-        <v>11.47841</v>
+        <v>13.869529999999999</v>
       </c>
       <c r="AY63" s="67">
         <v>0</v>
       </c>
       <c r="AZ63" s="67">
         <v>0</v>
       </c>
       <c r="BA63" s="67">
-        <v>0.85875999999999997</v>
+        <v>0.93262</v>
       </c>
       <c r="BB63" s="67">
-        <v>26.23197</v>
+        <v>28.491399999999999</v>
       </c>
     </row>
-    <row r="64" spans="1:54" s="38" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:54" s="38" customFormat="1" ht="89.25">
       <c r="A64" s="49" t="s">
         <v>115</v>
       </c>
       <c r="B64" s="65" t="s">
         <v>116</v>
       </c>
       <c r="C64" s="55" t="s">
         <v>133</v>
       </c>
       <c r="D64" s="55" t="s">
         <v>133</v>
       </c>
       <c r="E64" s="55" t="s">
         <v>133</v>
       </c>
       <c r="F64" s="55" t="s">
         <v>133</v>
       </c>
       <c r="G64" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H64" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I64" s="55" t="s">
@@ -35861,51 +36466,51 @@
       <c r="AU64" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AV64" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AW64" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AX64" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AY64" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AZ64" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BA64" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BB64" s="67" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="65" spans="1:54" s="38" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A65" s="49" t="s">
         <v>117</v>
       </c>
       <c r="B65" s="65" t="s">
         <v>118</v>
       </c>
       <c r="C65" s="57">
         <v>10</v>
       </c>
       <c r="D65" s="57">
         <v>1.0384</v>
       </c>
       <c r="E65" s="57">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="F65" s="57">
         <v>2.0840000000000001E-2</v>
       </c>
       <c r="G65" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H65" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I65" s="55" t="s">
@@ -35989,87 +36594,87 @@
       <c r="AI65" s="67">
         <v>0</v>
       </c>
       <c r="AJ65" s="67">
         <v>0</v>
       </c>
       <c r="AK65" s="67">
         <v>5.8506799999999997</v>
       </c>
       <c r="AL65" s="67">
         <v>25.917020000000001</v>
       </c>
       <c r="AM65" s="67">
         <v>0.41799999999999998</v>
       </c>
       <c r="AN65" s="67">
         <v>4.1829999999999998</v>
       </c>
       <c r="AO65" s="67">
         <v>5.0985800000000001</v>
       </c>
       <c r="AP65" s="67">
         <v>9.3146599999999999</v>
       </c>
       <c r="AQ65" s="67">
-        <v>0</v>
+        <v>20.399999999999999</v>
       </c>
       <c r="AR65" s="67">
-        <v>0</v>
+        <v>25.80931</v>
       </c>
       <c r="AS65" s="67">
-        <v>6.5987999999999998</v>
+        <v>9.5888000000000009</v>
       </c>
       <c r="AT65" s="67">
-        <v>5.5155599999999998</v>
+        <v>6.71556</v>
       </c>
       <c r="AU65" s="67">
         <v>0</v>
       </c>
       <c r="AV65" s="67">
         <v>0</v>
       </c>
       <c r="AW65" s="67">
-        <v>5.2054400000000003</v>
+        <v>6.0237100000000003</v>
       </c>
       <c r="AX65" s="67">
-        <v>3.3630900000000001</v>
+        <v>4.5893600000000001</v>
       </c>
       <c r="AY65" s="67">
         <v>0</v>
       </c>
       <c r="AZ65" s="67">
         <v>0</v>
       </c>
       <c r="BA65" s="67">
-        <v>1.3988799999999999</v>
+        <v>1.4134599999999999</v>
       </c>
       <c r="BB65" s="67">
-        <v>4.9330100000000003</v>
+        <v>5.0918599999999996</v>
       </c>
     </row>
-    <row r="66" spans="1:54" s="38" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A66" s="49" t="s">
         <v>119</v>
       </c>
       <c r="B66" s="65" t="s">
         <v>120</v>
       </c>
       <c r="C66" s="57">
         <v>0</v>
       </c>
       <c r="D66" s="57">
         <v>0</v>
       </c>
       <c r="E66" s="57">
         <v>0.2</v>
       </c>
       <c r="F66" s="57">
         <v>0.30095</v>
       </c>
       <c r="G66" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H66" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I66" s="55" t="s">
@@ -36189,51 +36794,51 @@
       <c r="AU66" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AV66" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AW66" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AX66" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AY66" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AZ66" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BA66" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BB66" s="67" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="67" spans="1:54" s="38" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A67" s="49" t="s">
         <v>121</v>
       </c>
       <c r="B67" s="65" t="s">
         <v>122</v>
       </c>
       <c r="C67" s="55" t="s">
         <v>133</v>
       </c>
       <c r="D67" s="55" t="s">
         <v>133</v>
       </c>
       <c r="E67" s="55" t="s">
         <v>133</v>
       </c>
       <c r="F67" s="55" t="s">
         <v>133</v>
       </c>
       <c r="G67" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H67" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I67" s="55" t="s">
@@ -36353,51 +36958,51 @@
       <c r="AU67" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AV67" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AW67" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AX67" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AY67" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AZ67" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BA67" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BB67" s="67" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="68" spans="1:54" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:54" s="38" customFormat="1">
       <c r="A68" s="49" t="s">
         <v>123</v>
       </c>
       <c r="B68" s="65" t="s">
         <v>124</v>
       </c>
       <c r="C68" s="55" t="s">
         <v>133</v>
       </c>
       <c r="D68" s="55" t="s">
         <v>133</v>
       </c>
       <c r="E68" s="55" t="s">
         <v>133</v>
       </c>
       <c r="F68" s="55" t="s">
         <v>133</v>
       </c>
       <c r="G68" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H68" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I68" s="55" t="s">
@@ -36499,69 +37104,69 @@
       <c r="AO68" s="67">
         <v>0.35</v>
       </c>
       <c r="AP68" s="67">
         <v>0.93700000000000006</v>
       </c>
       <c r="AQ68" s="67">
         <v>0</v>
       </c>
       <c r="AR68" s="67">
         <v>0</v>
       </c>
       <c r="AS68" s="67">
         <v>0.40799999999999997</v>
       </c>
       <c r="AT68" s="67">
         <v>0.84099999999999997</v>
       </c>
       <c r="AU68" s="67">
         <v>0</v>
       </c>
       <c r="AV68" s="67">
         <v>0</v>
       </c>
       <c r="AW68" s="67">
-        <v>0.04</v>
+        <v>0.24</v>
       </c>
       <c r="AX68" s="67">
-        <v>0.33900000000000002</v>
+        <v>0.56200000000000006</v>
       </c>
       <c r="AY68" s="67">
         <v>0</v>
       </c>
       <c r="AZ68" s="67">
         <v>0</v>
       </c>
       <c r="BA68" s="67">
         <v>0.03</v>
       </c>
       <c r="BB68" s="67">
         <v>0.13200000000000001</v>
       </c>
     </row>
-    <row r="69" spans="1:54" s="38" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:54" s="38" customFormat="1" ht="51">
       <c r="A69" s="49" t="s">
         <v>125</v>
       </c>
       <c r="B69" s="65" t="s">
         <v>126</v>
       </c>
       <c r="C69" s="57">
         <v>0</v>
       </c>
       <c r="D69" s="57">
         <v>0</v>
       </c>
       <c r="E69" s="57">
         <v>0.69920000000000004</v>
       </c>
       <c r="F69" s="57">
         <v>2.6680600000000001</v>
       </c>
       <c r="G69" s="55">
         <v>19.3</v>
       </c>
       <c r="H69" s="55">
         <v>8.7889999999999997</v>
       </c>
       <c r="I69" s="55">
@@ -36657,75 +37262,75 @@
       <c r="AM69" s="67">
         <v>47.78</v>
       </c>
       <c r="AN69" s="67">
         <v>29.522310000000001</v>
       </c>
       <c r="AO69" s="67">
         <v>0.58172000000000001</v>
       </c>
       <c r="AP69" s="67">
         <v>7.51241</v>
       </c>
       <c r="AQ69" s="67">
         <v>54.622999999999998</v>
       </c>
       <c r="AR69" s="67">
         <v>46.670900000000003</v>
       </c>
       <c r="AS69" s="67">
         <v>115.74447000000001</v>
       </c>
       <c r="AT69" s="67">
         <v>49.921790000000001</v>
       </c>
       <c r="AU69" s="67">
-        <v>12.449</v>
+        <v>27.138999999999999</v>
       </c>
       <c r="AV69" s="67">
-        <v>7.8925799999999997</v>
+        <v>21.6294</v>
       </c>
       <c r="AW69" s="67">
-        <v>83.144850000000005</v>
+        <v>115.62845</v>
       </c>
       <c r="AX69" s="67">
-        <v>46.905430000000003</v>
+        <v>47.854109999999999</v>
       </c>
       <c r="AY69" s="67">
         <v>0</v>
       </c>
       <c r="AZ69" s="67">
         <v>0</v>
       </c>
       <c r="BA69" s="67">
-        <v>19.792739999999998</v>
+        <v>19.79364</v>
       </c>
       <c r="BB69" s="67">
-        <v>1.80446</v>
+        <v>1.8221000000000001</v>
       </c>
     </row>
-    <row r="70" spans="1:54" s="38" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:54" s="38" customFormat="1" ht="63.75">
       <c r="A70" s="49" t="s">
         <v>127</v>
       </c>
       <c r="B70" s="65" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="55" t="s">
         <v>133</v>
       </c>
       <c r="D70" s="55" t="s">
         <v>133</v>
       </c>
       <c r="E70" s="55" t="s">
         <v>133</v>
       </c>
       <c r="F70" s="55" t="s">
         <v>133</v>
       </c>
       <c r="G70" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H70" s="55" t="s">
         <v>133</v>
       </c>
       <c r="I70" s="55" t="s">
@@ -36845,51 +37450,51 @@
       <c r="AU70" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AV70" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AW70" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AX70" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AY70" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AZ70" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BA70" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BB70" s="67" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="71" spans="1:54" s="38" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:54" s="38" customFormat="1" ht="89.25">
       <c r="A71" s="49" t="s">
         <v>129</v>
       </c>
       <c r="B71" s="65" t="s">
         <v>130</v>
       </c>
       <c r="C71" s="57">
         <v>0</v>
       </c>
       <c r="D71" s="57">
         <v>0</v>
       </c>
       <c r="E71" s="57">
         <v>2.61</v>
       </c>
       <c r="F71" s="57">
         <v>5.5279999999999996</v>
       </c>
       <c r="G71" s="55">
         <v>0</v>
       </c>
       <c r="H71" s="55">
         <v>0</v>
       </c>
       <c r="I71" s="55">
@@ -36991,69 +37596,69 @@
       <c r="AO71" s="67">
         <v>0.247</v>
       </c>
       <c r="AP71" s="67">
         <v>1.2345600000000001</v>
       </c>
       <c r="AQ71" s="67">
         <v>0</v>
       </c>
       <c r="AR71" s="67">
         <v>0</v>
       </c>
       <c r="AS71" s="67">
         <v>0.44400000000000001</v>
       </c>
       <c r="AT71" s="67">
         <v>1.28775</v>
       </c>
       <c r="AU71" s="67">
         <v>0</v>
       </c>
       <c r="AV71" s="67">
         <v>0</v>
       </c>
       <c r="AW71" s="67">
-        <v>0.28299999999999997</v>
+        <v>0.38700000000000001</v>
       </c>
       <c r="AX71" s="67">
-        <v>0.85189999999999999</v>
+        <v>1.13775</v>
       </c>
       <c r="AY71" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AZ71" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BA71" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BB71" s="67" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="72" spans="1:54" s="38" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A72" s="58" t="s">
         <v>131</v>
       </c>
       <c r="B72" s="66" t="s">
         <v>132</v>
       </c>
       <c r="C72" s="59" t="s">
         <v>133</v>
       </c>
       <c r="D72" s="59" t="s">
         <v>133</v>
       </c>
       <c r="E72" s="59" t="s">
         <v>133</v>
       </c>
       <c r="F72" s="59" t="s">
         <v>133</v>
       </c>
       <c r="G72" s="59">
         <v>0</v>
       </c>
       <c r="H72" s="59">
         <v>0</v>
       </c>
       <c r="I72" s="59">
@@ -37173,51 +37778,51 @@
       <c r="AU72" s="60">
         <v>0</v>
       </c>
       <c r="AV72" s="60">
         <v>0</v>
       </c>
       <c r="AW72" s="60">
         <v>2.8660000000000001E-2</v>
       </c>
       <c r="AX72" s="60">
         <v>0.34599999999999997</v>
       </c>
       <c r="AY72" s="60" t="s">
         <v>133</v>
       </c>
       <c r="AZ72" s="60" t="s">
         <v>133</v>
       </c>
       <c r="BA72" s="60" t="s">
         <v>133</v>
       </c>
       <c r="BB72" s="60" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="73" spans="1:54" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:54" ht="11.25" customHeight="1">
       <c r="A73" s="61"/>
       <c r="B73" s="61"/>
       <c r="C73" s="62"/>
       <c r="D73" s="62"/>
       <c r="E73" s="62"/>
       <c r="F73" s="62"/>
       <c r="G73" s="62"/>
       <c r="H73" s="62"/>
       <c r="I73" s="62"/>
       <c r="J73" s="62"/>
       <c r="K73" s="62"/>
       <c r="L73" s="62"/>
       <c r="M73" s="62"/>
       <c r="N73" s="62"/>
       <c r="O73" s="62"/>
       <c r="P73" s="63"/>
       <c r="Q73" s="63"/>
       <c r="R73" s="63"/>
       <c r="S73" s="63"/>
       <c r="T73" s="63"/>
       <c r="U73" s="63"/>
       <c r="V73" s="63"/>
       <c r="W73" s="63"/>
       <c r="X73" s="63"/>
       <c r="Y73" s="63"/>
@@ -37225,159 +37830,161 @@
       <c r="AA73" s="63"/>
       <c r="AB73" s="63"/>
       <c r="AC73" s="63"/>
       <c r="AD73" s="63"/>
       <c r="AE73" s="63"/>
       <c r="AF73" s="63"/>
       <c r="AG73" s="63"/>
       <c r="AH73" s="63"/>
       <c r="AI73" s="56"/>
       <c r="AJ73" s="56"/>
       <c r="AK73" s="56"/>
       <c r="AL73" s="56"/>
       <c r="AM73" s="56"/>
       <c r="AN73" s="56"/>
       <c r="AO73" s="56"/>
       <c r="AP73" s="56"/>
       <c r="AQ73" s="56"/>
       <c r="AR73" s="56"/>
       <c r="AS73" s="56"/>
       <c r="AT73" s="56"/>
       <c r="AU73" s="56"/>
       <c r="AV73" s="56"/>
       <c r="AW73" s="56"/>
       <c r="AX73" s="56"/>
     </row>
-    <row r="74" spans="1:54" s="68" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="82" t="s">
+    <row r="74" spans="1:54" s="68" customFormat="1" ht="39" customHeight="1">
+      <c r="A74" s="114" t="s">
         <v>172</v>
       </c>
-      <c r="B74" s="82"/>
+      <c r="B74" s="114"/>
       <c r="AI74" s="56"/>
       <c r="AJ74" s="56"/>
       <c r="AK74" s="56"/>
       <c r="AL74" s="56"/>
       <c r="AM74" s="56"/>
       <c r="AN74" s="56"/>
       <c r="AO74" s="56"/>
       <c r="AP74" s="56"/>
       <c r="AQ74" s="56"/>
       <c r="AR74" s="56"/>
       <c r="AS74" s="56"/>
       <c r="AT74" s="56"/>
       <c r="AU74" s="56"/>
       <c r="AV74" s="56"/>
       <c r="AW74" s="56"/>
       <c r="AX74" s="56"/>
     </row>
-    <row r="75" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:54">
       <c r="AI75" s="63"/>
       <c r="AJ75" s="63"/>
       <c r="AK75" s="63"/>
       <c r="AL75" s="63"/>
       <c r="AM75" s="63"/>
       <c r="AN75" s="63"/>
       <c r="AO75" s="63"/>
       <c r="AP75" s="63"/>
     </row>
-    <row r="78" spans="1:54" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:54">
       <c r="AI78" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="AA5:AB5"/>
-[...4 lines deleted...]
-    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="M5:N5"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K5:L5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="BA5:BB5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AW5:AX5"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="C4:F4"/>
-    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="S4:V4"/>
-    <mergeCell ref="AE5:AF5"/>
-[...2 lines deleted...]
-    <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AC5:AD5"/>
-    <mergeCell ref="AK5:AL5"/>
-[...14 lines deleted...]
-    <mergeCell ref="S5:T5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>РК</vt:lpstr>
       <vt:lpstr>По регионам</vt:lpstr>
       <vt:lpstr>Абай</vt:lpstr>
       <vt:lpstr>Ақмола</vt:lpstr>
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>2015-2026</vt:lpstr>
       <vt:lpstr>РК!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>