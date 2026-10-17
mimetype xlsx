--- v1 (2026-09-27)
+++ v2 (2026-10-17)
@@ -342,51 +342,51 @@
   <c r="AM15" i="2"/>
   <c r="AM26" i="2"/>
   <c r="AM10" i="2"/>
   <c r="AM21" i="2"/>
   <c r="AM13" i="2"/>
   <c r="AM9" i="2"/>
   <c r="AM24" i="2"/>
   <c r="AM20" i="2"/>
   <c r="AM12" i="2"/>
   <c r="AL19" i="2"/>
   <c r="AL20" i="2"/>
   <c r="AL21" i="2"/>
   <c r="AL10" i="2"/>
   <c r="AL26" i="2"/>
   <c r="AL23" i="2"/>
   <c r="AL12" i="2"/>
   <c r="AJ12" i="20"/>
   <c r="AH9" i="2"/>
   <c r="AY7" i="10"/>
   <c r="AL6" i="2" l="1"/>
   <c r="AJ6" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2645" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2641" uniqueCount="220">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0601</t>
   </si>
   <si>
     <t>Луковицы, клубни, клубневидные корни, клубнелуковицы, корневища, включая разветвленные, находящиеся в состоянии вегетативного покоя, вегетации, или цветения; растения и корни цикория, кроме корней товарной позиции 1212</t>
   </si>
   <si>
     <t>0602</t>
   </si>
   <si>
     <t>Прочие живые растения (включая их корни), черенки и отводки; мицелий гриба</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
@@ -895,56 +895,50 @@
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
-    <t>январь-июль 2025 года</t>
-[...4 lines deleted...]
-  <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>312101, 312103</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Экспорт и импорт товаров продукции животноводства</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>тыс. долларов США, тонн</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 2015 года</t>
@@ -1007,50 +1001,56 @@
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Демиденко Ирина</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>+7 714 2 536363</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>i.demidenko@aspire.gov.kz</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/kostanay/dynamic-tables/1450/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972493?keyword=</t>
+  </si>
+  <si>
+    <t>январь-август 2025 года</t>
+  </si>
+  <si>
+    <t>январь-август 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="32">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -1598,124 +1598,124 @@
     <xf numFmtId="0" fontId="23" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="21" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="30" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 2 2" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -2062,324 +2062,324 @@
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="11.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="15.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="11.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="15.140625" style="1" customWidth="1"/>
     <col min="29" max="29" width="11.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="15.140625" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="15.140625" style="1" customWidth="1"/>
     <col min="33" max="33" width="11.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="15.140625" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="15.140625" style="1" customWidth="1"/>
     <col min="37" max="37" width="11.85546875" style="1" customWidth="1"/>
     <col min="38" max="38" width="15.140625" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="15.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="11.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="15.140625" style="1" customWidth="1"/>
     <col min="43" max="43" width="8.85546875" style="1"/>
     <col min="44" max="44" width="11.42578125" style="1" customWidth="1"/>
     <col min="45" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="27" customHeight="1">
-      <c r="A1" s="100" t="s">
+      <c r="A1" s="94" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="100"/>
-[...39 lines deleted...]
-      <c r="AP1" s="100"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
+      <c r="N1" s="94"/>
+      <c r="O1" s="94"/>
+      <c r="P1" s="94"/>
+      <c r="Q1" s="94"/>
+      <c r="R1" s="94"/>
+      <c r="S1" s="94"/>
+      <c r="T1" s="94"/>
+      <c r="U1" s="94"/>
+      <c r="V1" s="94"/>
+      <c r="W1" s="94"/>
+      <c r="X1" s="94"/>
+      <c r="Y1" s="94"/>
+      <c r="Z1" s="94"/>
+      <c r="AA1" s="94"/>
+      <c r="AB1" s="94"/>
+      <c r="AC1" s="94"/>
+      <c r="AD1" s="94"/>
+      <c r="AE1" s="94"/>
+      <c r="AF1" s="94"/>
+      <c r="AG1" s="94"/>
+      <c r="AH1" s="94"/>
+      <c r="AI1" s="94"/>
+      <c r="AJ1" s="94"/>
+      <c r="AK1" s="94"/>
+      <c r="AL1" s="94"/>
+      <c r="AM1" s="94"/>
+      <c r="AN1" s="94"/>
+      <c r="AO1" s="94"/>
+      <c r="AP1" s="94"/>
     </row>
     <row r="2" spans="1:44" ht="31.15" customHeight="1">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="94" t="s">
         <v>158</v>
       </c>
-      <c r="B2" s="100"/>
-[...39 lines deleted...]
-      <c r="AP2" s="100"/>
+      <c r="B2" s="94"/>
+      <c r="C2" s="94"/>
+      <c r="D2" s="94"/>
+      <c r="E2" s="94"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="94"/>
+      <c r="H2" s="94"/>
+      <c r="I2" s="94"/>
+      <c r="J2" s="94"/>
+      <c r="K2" s="94"/>
+      <c r="L2" s="94"/>
+      <c r="M2" s="94"/>
+      <c r="N2" s="94"/>
+      <c r="O2" s="94"/>
+      <c r="P2" s="94"/>
+      <c r="Q2" s="94"/>
+      <c r="R2" s="94"/>
+      <c r="S2" s="94"/>
+      <c r="T2" s="94"/>
+      <c r="U2" s="94"/>
+      <c r="V2" s="94"/>
+      <c r="W2" s="94"/>
+      <c r="X2" s="94"/>
+      <c r="Y2" s="94"/>
+      <c r="Z2" s="94"/>
+      <c r="AA2" s="94"/>
+      <c r="AB2" s="94"/>
+      <c r="AC2" s="94"/>
+      <c r="AD2" s="94"/>
+      <c r="AE2" s="94"/>
+      <c r="AF2" s="94"/>
+      <c r="AG2" s="94"/>
+      <c r="AH2" s="94"/>
+      <c r="AI2" s="94"/>
+      <c r="AJ2" s="94"/>
+      <c r="AK2" s="94"/>
+      <c r="AL2" s="94"/>
+      <c r="AM2" s="94"/>
+      <c r="AN2" s="94"/>
+      <c r="AO2" s="94"/>
+      <c r="AP2" s="94"/>
     </row>
     <row r="3" spans="1:44" ht="12">
       <c r="A3" s="21"/>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="20"/>
       <c r="N3" s="20"/>
       <c r="O3" s="20"/>
       <c r="P3" s="20"/>
       <c r="Q3" s="20"/>
       <c r="R3" s="20"/>
       <c r="S3" s="20"/>
       <c r="T3" s="20"/>
       <c r="U3" s="20"/>
       <c r="V3" s="20"/>
       <c r="W3" s="20"/>
       <c r="X3" s="20"/>
       <c r="Y3" s="20"/>
       <c r="Z3" s="20"/>
     </row>
     <row r="4" spans="1:44" s="2" customFormat="1" ht="24" customHeight="1">
-      <c r="A4" s="96" t="s">
+      <c r="A4" s="100" t="s">
         <v>159</v>
       </c>
-      <c r="B4" s="99" t="s">
+      <c r="B4" s="103" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="95">
+      <c r="C4" s="98">
         <v>2015</v>
       </c>
-      <c r="D4" s="95"/>
-[...2 lines deleted...]
-      <c r="G4" s="95">
+      <c r="D4" s="98"/>
+      <c r="E4" s="98"/>
+      <c r="F4" s="98"/>
+      <c r="G4" s="98">
         <v>2016</v>
       </c>
-      <c r="H4" s="95"/>
-[...2 lines deleted...]
-      <c r="K4" s="95">
+      <c r="H4" s="98"/>
+      <c r="I4" s="98"/>
+      <c r="J4" s="98"/>
+      <c r="K4" s="98">
         <v>2017</v>
       </c>
-      <c r="L4" s="95"/>
-[...2 lines deleted...]
-      <c r="O4" s="95">
+      <c r="L4" s="98"/>
+      <c r="M4" s="98"/>
+      <c r="N4" s="98"/>
+      <c r="O4" s="98">
         <v>2018</v>
       </c>
-      <c r="P4" s="95"/>
-[...2 lines deleted...]
-      <c r="S4" s="95">
+      <c r="P4" s="98"/>
+      <c r="Q4" s="98"/>
+      <c r="R4" s="98"/>
+      <c r="S4" s="98">
         <v>2019</v>
       </c>
-      <c r="T4" s="95"/>
-[...2 lines deleted...]
-      <c r="W4" s="95">
+      <c r="T4" s="98"/>
+      <c r="U4" s="98"/>
+      <c r="V4" s="98"/>
+      <c r="W4" s="98">
         <v>2020</v>
       </c>
-      <c r="X4" s="95"/>
-[...2 lines deleted...]
-      <c r="AA4" s="95">
+      <c r="X4" s="98"/>
+      <c r="Y4" s="98"/>
+      <c r="Z4" s="98"/>
+      <c r="AA4" s="98">
         <v>2021</v>
       </c>
-      <c r="AB4" s="95"/>
-[...2 lines deleted...]
-      <c r="AE4" s="101" t="s">
+      <c r="AB4" s="98"/>
+      <c r="AC4" s="98"/>
+      <c r="AD4" s="98"/>
+      <c r="AE4" s="95" t="s">
         <v>156</v>
       </c>
-      <c r="AF4" s="102"/>
-[...2 lines deleted...]
-      <c r="AI4" s="101" t="s">
+      <c r="AF4" s="96"/>
+      <c r="AG4" s="96"/>
+      <c r="AH4" s="97"/>
+      <c r="AI4" s="95" t="s">
         <v>168</v>
       </c>
-      <c r="AJ4" s="102"/>
-[...2 lines deleted...]
-      <c r="AM4" s="101" t="s">
+      <c r="AJ4" s="96"/>
+      <c r="AK4" s="96"/>
+      <c r="AL4" s="97"/>
+      <c r="AM4" s="95" t="s">
         <v>169</v>
       </c>
-      <c r="AN4" s="102"/>
-[...1 lines deleted...]
-      <c r="AP4" s="103"/>
+      <c r="AN4" s="96"/>
+      <c r="AO4" s="96"/>
+      <c r="AP4" s="97"/>
     </row>
     <row r="5" spans="1:44" s="3" customFormat="1" ht="13.15" customHeight="1">
-      <c r="A5" s="97"/>
-[...5 lines deleted...]
-      <c r="E5" s="95" t="s">
+      <c r="A5" s="101"/>
+      <c r="B5" s="103"/>
+      <c r="C5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="98"/>
+      <c r="E5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="95"/>
-[...4 lines deleted...]
-      <c r="I5" s="95" t="s">
+      <c r="F5" s="98"/>
+      <c r="G5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="98"/>
+      <c r="I5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="95"/>
-[...4 lines deleted...]
-      <c r="M5" s="95" t="s">
+      <c r="J5" s="98"/>
+      <c r="K5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="98"/>
+      <c r="M5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="95"/>
-[...4 lines deleted...]
-      <c r="Q5" s="95" t="s">
+      <c r="N5" s="98"/>
+      <c r="O5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="98"/>
+      <c r="Q5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="95"/>
-[...4 lines deleted...]
-      <c r="U5" s="95" t="s">
+      <c r="R5" s="98"/>
+      <c r="S5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="98"/>
+      <c r="U5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="95"/>
-[...4 lines deleted...]
-      <c r="Y5" s="95" t="s">
+      <c r="V5" s="98"/>
+      <c r="W5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="98"/>
+      <c r="Y5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="95"/>
-[...4 lines deleted...]
-      <c r="AC5" s="95" t="s">
+      <c r="Z5" s="98"/>
+      <c r="AA5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="98"/>
+      <c r="AC5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="95"/>
-[...4 lines deleted...]
-      <c r="AG5" s="95" t="s">
+      <c r="AD5" s="98"/>
+      <c r="AE5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="98"/>
+      <c r="AG5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="95"/>
-[...4 lines deleted...]
-      <c r="AK5" s="95" t="s">
+      <c r="AH5" s="98"/>
+      <c r="AI5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="98"/>
+      <c r="AK5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="95"/>
-[...4 lines deleted...]
-      <c r="AO5" s="95" t="s">
+      <c r="AL5" s="98"/>
+      <c r="AM5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="98"/>
+      <c r="AO5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="95"/>
+      <c r="AP5" s="98"/>
     </row>
     <row r="6" spans="1:44" s="2" customFormat="1" ht="48" customHeight="1">
-      <c r="A6" s="98"/>
-      <c r="B6" s="99"/>
+      <c r="A6" s="102"/>
+      <c r="B6" s="103"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="K6" s="10" t="s">
@@ -11015,361 +11015,361 @@
       <c r="E73" s="18"/>
       <c r="F73" s="18"/>
       <c r="G73" s="18"/>
       <c r="H73" s="18"/>
       <c r="I73" s="18"/>
       <c r="J73" s="18"/>
       <c r="K73" s="18"/>
       <c r="L73" s="18"/>
       <c r="M73" s="18"/>
       <c r="N73" s="18"/>
       <c r="O73" s="18"/>
       <c r="AE73" s="30"/>
       <c r="AF73" s="30"/>
       <c r="AG73" s="30"/>
       <c r="AH73" s="30"/>
       <c r="AI73" s="30"/>
       <c r="AJ73" s="30"/>
       <c r="AK73" s="30"/>
       <c r="AL73" s="30"/>
       <c r="AM73" s="30"/>
       <c r="AN73" s="30"/>
       <c r="AO73" s="30"/>
       <c r="AP73" s="30"/>
     </row>
     <row r="74" spans="1:44" ht="30.75" customHeight="1">
-      <c r="A74" s="94" t="s">
+      <c r="A74" s="99" t="s">
         <v>170</v>
       </c>
-      <c r="B74" s="94"/>
+      <c r="B74" s="99"/>
       <c r="C74" s="11"/>
       <c r="D74" s="11"/>
       <c r="E74" s="11"/>
       <c r="F74" s="11"/>
       <c r="G74" s="11"/>
       <c r="H74" s="11"/>
       <c r="I74" s="11"/>
       <c r="J74" s="11"/>
       <c r="K74" s="11"/>
       <c r="L74" s="11"/>
       <c r="M74" s="11"/>
       <c r="N74" s="11"/>
       <c r="O74" s="11"/>
       <c r="P74" s="11"/>
       <c r="Q74" s="11"/>
       <c r="R74" s="11"/>
       <c r="S74" s="11"/>
       <c r="T74" s="11"/>
       <c r="U74" s="11"/>
       <c r="V74" s="11"/>
       <c r="W74" s="11"/>
       <c r="X74" s="11"/>
       <c r="Y74" s="11"/>
       <c r="Z74" s="11"/>
       <c r="AH74" s="4"/>
       <c r="AI74" s="4"/>
       <c r="AJ74" s="4"/>
       <c r="AK74" s="4"/>
       <c r="AL74" s="4"/>
       <c r="AM74" s="4"/>
       <c r="AN74" s="4"/>
       <c r="AO74" s="4"/>
       <c r="AP74" s="4"/>
     </row>
     <row r="75" spans="1:44">
       <c r="AE75" s="4"/>
       <c r="AF75" s="4"/>
       <c r="AG75" s="4"/>
       <c r="AH75" s="4"/>
       <c r="AI75" s="4"/>
       <c r="AJ75" s="4"/>
       <c r="AK75" s="4"/>
       <c r="AL75" s="4"/>
       <c r="AM75" s="4"/>
       <c r="AN75" s="4"/>
       <c r="AO75" s="4"/>
       <c r="AP75" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="35">
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="U5:V5"/>
     <mergeCell ref="A1:AP1"/>
     <mergeCell ref="A2:AP2"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="AG5:AH5"/>
-    <mergeCell ref="W4:Z4"/>
-[...17 lines deleted...]
-    <mergeCell ref="K4:N4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AR33"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="Q6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="AK42" sqref="AK42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="29.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="12.28515625" style="1" customWidth="1"/>
     <col min="4" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="20" width="9.140625" style="1"/>
     <col min="21" max="33" width="9.140625" style="1" customWidth="1"/>
     <col min="34" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="24.75" customHeight="1">
-      <c r="A1" s="100" t="s">
+      <c r="A1" s="94" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="100"/>
-[...30 lines deleted...]
-      <c r="AG1" s="100"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
+      <c r="N1" s="94"/>
+      <c r="O1" s="94"/>
+      <c r="P1" s="94"/>
+      <c r="Q1" s="94"/>
+      <c r="R1" s="94"/>
+      <c r="S1" s="94"/>
+      <c r="T1" s="94"/>
+      <c r="U1" s="94"/>
+      <c r="V1" s="94"/>
+      <c r="W1" s="94"/>
+      <c r="X1" s="94"/>
+      <c r="Y1" s="94"/>
+      <c r="Z1" s="94"/>
+      <c r="AA1" s="94"/>
+      <c r="AB1" s="94"/>
+      <c r="AC1" s="94"/>
+      <c r="AD1" s="94"/>
+      <c r="AE1" s="94"/>
+      <c r="AF1" s="94"/>
+      <c r="AG1" s="94"/>
     </row>
     <row r="2" spans="1:44">
       <c r="A2" s="14"/>
       <c r="B2" s="9"/>
       <c r="M2" s="29"/>
     </row>
     <row r="3" spans="1:44" ht="23.25" customHeight="1">
       <c r="A3" s="104" t="s">
         <v>163</v>
       </c>
-      <c r="B3" s="95">
+      <c r="B3" s="98">
         <v>2015</v>
       </c>
-      <c r="C3" s="95"/>
-[...2 lines deleted...]
-      <c r="F3" s="95">
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98">
         <v>2016</v>
       </c>
-      <c r="G3" s="95"/>
-[...2 lines deleted...]
-      <c r="J3" s="95">
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98">
         <v>2017</v>
       </c>
-      <c r="K3" s="95"/>
-[...2 lines deleted...]
-      <c r="N3" s="95">
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98">
         <v>2018</v>
       </c>
-      <c r="O3" s="95"/>
-[...2 lines deleted...]
-      <c r="R3" s="95">
+      <c r="O3" s="98"/>
+      <c r="P3" s="98"/>
+      <c r="Q3" s="98"/>
+      <c r="R3" s="98">
         <v>2019</v>
       </c>
-      <c r="S3" s="95"/>
-[...2 lines deleted...]
-      <c r="V3" s="95">
+      <c r="S3" s="98"/>
+      <c r="T3" s="98"/>
+      <c r="U3" s="98"/>
+      <c r="V3" s="98">
         <v>2020</v>
       </c>
-      <c r="W3" s="95"/>
-[...2 lines deleted...]
-      <c r="Z3" s="95">
+      <c r="W3" s="98"/>
+      <c r="X3" s="98"/>
+      <c r="Y3" s="98"/>
+      <c r="Z3" s="98">
         <v>2021</v>
       </c>
-      <c r="AA3" s="95"/>
-[...2 lines deleted...]
-      <c r="AD3" s="101" t="s">
+      <c r="AA3" s="98"/>
+      <c r="AB3" s="98"/>
+      <c r="AC3" s="98"/>
+      <c r="AD3" s="95" t="s">
         <v>156</v>
       </c>
-      <c r="AE3" s="102"/>
-[...2 lines deleted...]
-      <c r="AH3" s="101" t="s">
+      <c r="AE3" s="96"/>
+      <c r="AF3" s="96"/>
+      <c r="AG3" s="97"/>
+      <c r="AH3" s="95" t="s">
         <v>168</v>
       </c>
-      <c r="AI3" s="102"/>
-[...2 lines deleted...]
-      <c r="AL3" s="101" t="s">
+      <c r="AI3" s="96"/>
+      <c r="AJ3" s="96"/>
+      <c r="AK3" s="97"/>
+      <c r="AL3" s="95" t="s">
         <v>169</v>
       </c>
-      <c r="AM3" s="102"/>
-[...1 lines deleted...]
-      <c r="AO3" s="103"/>
+      <c r="AM3" s="96"/>
+      <c r="AN3" s="96"/>
+      <c r="AO3" s="97"/>
     </row>
     <row r="4" spans="1:44">
       <c r="A4" s="104"/>
-      <c r="B4" s="95" t="s">
-[...3 lines deleted...]
-      <c r="D4" s="95" t="s">
+      <c r="B4" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="98"/>
+      <c r="D4" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="95"/>
-[...4 lines deleted...]
-      <c r="H4" s="95" t="s">
+      <c r="E4" s="98"/>
+      <c r="F4" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="98"/>
+      <c r="H4" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="I4" s="95"/>
-[...4 lines deleted...]
-      <c r="L4" s="95" t="s">
+      <c r="I4" s="98"/>
+      <c r="J4" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="98"/>
+      <c r="L4" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="95"/>
-[...4 lines deleted...]
-      <c r="P4" s="95" t="s">
+      <c r="M4" s="98"/>
+      <c r="N4" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="O4" s="98"/>
+      <c r="P4" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="Q4" s="95"/>
-[...4 lines deleted...]
-      <c r="T4" s="95" t="s">
+      <c r="Q4" s="98"/>
+      <c r="R4" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="S4" s="98"/>
+      <c r="T4" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="U4" s="95"/>
-[...4 lines deleted...]
-      <c r="X4" s="95" t="s">
+      <c r="U4" s="98"/>
+      <c r="V4" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="W4" s="98"/>
+      <c r="X4" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="Y4" s="95"/>
-[...4 lines deleted...]
-      <c r="AB4" s="95" t="s">
+      <c r="Y4" s="98"/>
+      <c r="Z4" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="98"/>
+      <c r="AB4" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="AC4" s="95"/>
-[...4 lines deleted...]
-      <c r="AF4" s="95" t="s">
+      <c r="AC4" s="98"/>
+      <c r="AD4" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="98"/>
+      <c r="AF4" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="AG4" s="95"/>
-[...4 lines deleted...]
-      <c r="AJ4" s="95" t="s">
+      <c r="AG4" s="98"/>
+      <c r="AH4" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="98"/>
+      <c r="AJ4" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="AK4" s="95"/>
-[...4 lines deleted...]
-      <c r="AN4" s="95" t="s">
+      <c r="AK4" s="98"/>
+      <c r="AL4" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="98"/>
+      <c r="AN4" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="AO4" s="95"/>
+      <c r="AO4" s="98"/>
     </row>
     <row r="5" spans="1:44" ht="45">
       <c r="A5" s="104"/>
       <c r="B5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>162</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>161</v>
       </c>
       <c r="I5" s="10" t="s">
@@ -14163,54 +14163,54 @@
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AK26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AL26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AM26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AN26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AO26" s="8" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="27" spans="1:41" ht="24.6" customHeight="1">
-      <c r="A27" s="94" t="s">
+      <c r="A27" s="99" t="s">
         <v>170</v>
       </c>
-      <c r="B27" s="94"/>
+      <c r="B27" s="99"/>
       <c r="C27" s="22"/>
       <c r="AH27" s="4"/>
       <c r="AI27" s="4"/>
       <c r="AJ27" s="4"/>
       <c r="AK27" s="4"/>
       <c r="AL27" s="4"/>
       <c r="AM27" s="4"/>
       <c r="AN27" s="4"/>
       <c r="AO27" s="4"/>
     </row>
     <row r="28" spans="1:41">
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
@@ -14229,219 +14229,219 @@
       <c r="AB28" s="4"/>
       <c r="AC28" s="4"/>
       <c r="AD28" s="4"/>
       <c r="AE28" s="4"/>
       <c r="AF28" s="4"/>
       <c r="AG28" s="4"/>
       <c r="AK28" s="4"/>
     </row>
     <row r="29" spans="1:41">
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="4"/>
       <c r="AE29" s="4"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="4"/>
     </row>
     <row r="33" spans="6:6">
       <c r="F33" s="1" t="s">
         <v>151</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="33">
+    <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="AL4:AM4"/>
+    <mergeCell ref="AN4:AO4"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH4:AI4"/>
+    <mergeCell ref="AJ4:AK4"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:I3"/>
     <mergeCell ref="A1:AG1"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="AD4:AE4"/>
     <mergeCell ref="AF4:AG4"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="AB4:AC4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
-    <mergeCell ref="V4:W4"/>
-[...15 lines deleted...]
-    <mergeCell ref="AJ4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AJ74"/>
   <sheetViews>
     <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C38" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AM12" sqref="AM12"/>
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomRight" activeCell="K79" sqref="K79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="51.5703125" style="36" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.7109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" s="2" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A1" s="100" t="s">
+      <c r="A1" s="94" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="100"/>
-[...11 lines deleted...]
-      <c r="N1" s="100"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
+      <c r="N1" s="94"/>
     </row>
     <row r="2" spans="1:36" s="2" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="94" t="s">
         <v>164</v>
       </c>
-      <c r="B2" s="100"/>
-[...11 lines deleted...]
-      <c r="N2" s="100"/>
+      <c r="B2" s="94"/>
+      <c r="C2" s="94"/>
+      <c r="D2" s="94"/>
+      <c r="E2" s="94"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="94"/>
+      <c r="H2" s="94"/>
+      <c r="I2" s="94"/>
+      <c r="J2" s="94"/>
+      <c r="K2" s="94"/>
+      <c r="L2" s="94"/>
+      <c r="M2" s="94"/>
+      <c r="N2" s="94"/>
     </row>
     <row r="3" spans="1:36" ht="12.75">
       <c r="A3" s="45"/>
       <c r="B3" s="46"/>
     </row>
     <row r="4" spans="1:36" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="96" t="s">
+      <c r="A4" s="100" t="s">
         <v>165</v>
       </c>
-      <c r="B4" s="99" t="s">
+      <c r="B4" s="103" t="s">
         <v>166</v>
       </c>
-      <c r="C4" s="101" t="s">
+      <c r="C4" s="95" t="s">
         <v>156</v>
       </c>
-      <c r="D4" s="102"/>
-[...2 lines deleted...]
-      <c r="G4" s="101" t="s">
+      <c r="D4" s="96"/>
+      <c r="E4" s="96"/>
+      <c r="F4" s="97"/>
+      <c r="G4" s="95" t="s">
         <v>168</v>
       </c>
-      <c r="H4" s="102"/>
-[...2 lines deleted...]
-      <c r="K4" s="101" t="s">
+      <c r="H4" s="96"/>
+      <c r="I4" s="96"/>
+      <c r="J4" s="97"/>
+      <c r="K4" s="95" t="s">
         <v>169</v>
       </c>
-      <c r="L4" s="102"/>
-[...1 lines deleted...]
-      <c r="N4" s="103"/>
+      <c r="L4" s="96"/>
+      <c r="M4" s="96"/>
+      <c r="N4" s="97"/>
     </row>
     <row r="5" spans="1:36" s="3" customFormat="1">
-      <c r="A5" s="97"/>
-[...5 lines deleted...]
-      <c r="E5" s="95" t="s">
+      <c r="A5" s="101"/>
+      <c r="B5" s="103"/>
+      <c r="C5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="98"/>
+      <c r="E5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="95"/>
-[...4 lines deleted...]
-      <c r="I5" s="95" t="s">
+      <c r="F5" s="98"/>
+      <c r="G5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="98"/>
+      <c r="I5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="95"/>
-[...4 lines deleted...]
-      <c r="M5" s="95" t="s">
+      <c r="J5" s="98"/>
+      <c r="K5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="98"/>
+      <c r="M5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="95"/>
+      <c r="N5" s="98"/>
     </row>
     <row r="6" spans="1:36" s="2" customFormat="1" ht="56.25" customHeight="1">
-      <c r="A6" s="98"/>
-      <c r="B6" s="99"/>
+      <c r="A6" s="102"/>
+      <c r="B6" s="103"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="K6" s="10" t="s">
@@ -17358,54 +17358,54 @@
       </c>
       <c r="I72" s="7">
         <v>0.05</v>
       </c>
       <c r="J72" s="7">
         <v>0.1019</v>
       </c>
       <c r="K72" s="7">
         <v>0</v>
       </c>
       <c r="L72" s="7">
         <v>0</v>
       </c>
       <c r="M72" s="7">
         <v>0.12</v>
       </c>
       <c r="N72" s="7">
         <v>0.64559999999999995</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="18"/>
       <c r="B73" s="18"/>
     </row>
     <row r="74" spans="1:14" ht="30.75" customHeight="1">
-      <c r="A74" s="94" t="s">
+      <c r="A74" s="99" t="s">
         <v>170</v>
       </c>
-      <c r="B74" s="94"/>
+      <c r="B74" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="A2:N2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
@@ -17434,320 +17434,320 @@
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="12.85546875" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="12.85546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="12.85546875" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.7109375" style="1" customWidth="1"/>
     <col min="31" max="31" width="12.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="14.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="12.85546875" style="1" customWidth="1"/>
     <col min="34" max="34" width="14.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="12.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="14.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="12.85546875" style="1" customWidth="1"/>
     <col min="38" max="38" width="14.7109375" style="1" customWidth="1"/>
     <col min="39" max="39" width="12.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="14.7109375" style="1" customWidth="1"/>
     <col min="41" max="41" width="12.85546875" style="1" customWidth="1"/>
     <col min="42" max="42" width="14.7109375" style="1" customWidth="1"/>
     <col min="43" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" s="2" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A1" s="100" t="s">
+      <c r="A1" s="94" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="100"/>
-[...39 lines deleted...]
-      <c r="AP1" s="100"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
+      <c r="N1" s="94"/>
+      <c r="O1" s="94"/>
+      <c r="P1" s="94"/>
+      <c r="Q1" s="94"/>
+      <c r="R1" s="94"/>
+      <c r="S1" s="94"/>
+      <c r="T1" s="94"/>
+      <c r="U1" s="94"/>
+      <c r="V1" s="94"/>
+      <c r="W1" s="94"/>
+      <c r="X1" s="94"/>
+      <c r="Y1" s="94"/>
+      <c r="Z1" s="94"/>
+      <c r="AA1" s="94"/>
+      <c r="AB1" s="94"/>
+      <c r="AC1" s="94"/>
+      <c r="AD1" s="94"/>
+      <c r="AE1" s="94"/>
+      <c r="AF1" s="94"/>
+      <c r="AG1" s="94"/>
+      <c r="AH1" s="94"/>
+      <c r="AI1" s="94"/>
+      <c r="AJ1" s="94"/>
+      <c r="AK1" s="94"/>
+      <c r="AL1" s="94"/>
+      <c r="AM1" s="94"/>
+      <c r="AN1" s="94"/>
+      <c r="AO1" s="94"/>
+      <c r="AP1" s="94"/>
     </row>
     <row r="2" spans="1:44" ht="29.25" customHeight="1">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="94" t="s">
         <v>167</v>
       </c>
-      <c r="B2" s="100"/>
-[...39 lines deleted...]
-      <c r="AP2" s="100"/>
+      <c r="B2" s="94"/>
+      <c r="C2" s="94"/>
+      <c r="D2" s="94"/>
+      <c r="E2" s="94"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="94"/>
+      <c r="H2" s="94"/>
+      <c r="I2" s="94"/>
+      <c r="J2" s="94"/>
+      <c r="K2" s="94"/>
+      <c r="L2" s="94"/>
+      <c r="M2" s="94"/>
+      <c r="N2" s="94"/>
+      <c r="O2" s="94"/>
+      <c r="P2" s="94"/>
+      <c r="Q2" s="94"/>
+      <c r="R2" s="94"/>
+      <c r="S2" s="94"/>
+      <c r="T2" s="94"/>
+      <c r="U2" s="94"/>
+      <c r="V2" s="94"/>
+      <c r="W2" s="94"/>
+      <c r="X2" s="94"/>
+      <c r="Y2" s="94"/>
+      <c r="Z2" s="94"/>
+      <c r="AA2" s="94"/>
+      <c r="AB2" s="94"/>
+      <c r="AC2" s="94"/>
+      <c r="AD2" s="94"/>
+      <c r="AE2" s="94"/>
+      <c r="AF2" s="94"/>
+      <c r="AG2" s="94"/>
+      <c r="AH2" s="94"/>
+      <c r="AI2" s="94"/>
+      <c r="AJ2" s="94"/>
+      <c r="AK2" s="94"/>
+      <c r="AL2" s="94"/>
+      <c r="AM2" s="94"/>
+      <c r="AN2" s="94"/>
+      <c r="AO2" s="94"/>
+      <c r="AP2" s="94"/>
     </row>
     <row r="3" spans="1:44" ht="12.75">
       <c r="A3" s="45"/>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
     </row>
     <row r="4" spans="1:44" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A4" s="96" t="s">
+      <c r="A4" s="100" t="s">
         <v>159</v>
       </c>
-      <c r="B4" s="99" t="s">
+      <c r="B4" s="103" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="95">
+      <c r="C4" s="98">
         <v>2015</v>
       </c>
-      <c r="D4" s="95"/>
-[...2 lines deleted...]
-      <c r="G4" s="95">
+      <c r="D4" s="98"/>
+      <c r="E4" s="98"/>
+      <c r="F4" s="98"/>
+      <c r="G4" s="98">
         <v>2016</v>
       </c>
-      <c r="H4" s="95"/>
-[...2 lines deleted...]
-      <c r="K4" s="95">
+      <c r="H4" s="98"/>
+      <c r="I4" s="98"/>
+      <c r="J4" s="98"/>
+      <c r="K4" s="98">
         <v>2017</v>
       </c>
-      <c r="L4" s="95"/>
-[...2 lines deleted...]
-      <c r="O4" s="95">
+      <c r="L4" s="98"/>
+      <c r="M4" s="98"/>
+      <c r="N4" s="98"/>
+      <c r="O4" s="98">
         <v>2018</v>
       </c>
-      <c r="P4" s="95"/>
-[...2 lines deleted...]
-      <c r="S4" s="95">
+      <c r="P4" s="98"/>
+      <c r="Q4" s="98"/>
+      <c r="R4" s="98"/>
+      <c r="S4" s="98">
         <v>2019</v>
       </c>
-      <c r="T4" s="95"/>
-[...2 lines deleted...]
-      <c r="W4" s="95">
+      <c r="T4" s="98"/>
+      <c r="U4" s="98"/>
+      <c r="V4" s="98"/>
+      <c r="W4" s="98">
         <v>2020</v>
       </c>
-      <c r="X4" s="95"/>
-[...2 lines deleted...]
-      <c r="AA4" s="95">
+      <c r="X4" s="98"/>
+      <c r="Y4" s="98"/>
+      <c r="Z4" s="98"/>
+      <c r="AA4" s="98">
         <v>2021</v>
       </c>
-      <c r="AB4" s="95"/>
-[...2 lines deleted...]
-      <c r="AE4" s="101" t="s">
+      <c r="AB4" s="98"/>
+      <c r="AC4" s="98"/>
+      <c r="AD4" s="98"/>
+      <c r="AE4" s="95" t="s">
         <v>156</v>
       </c>
-      <c r="AF4" s="102"/>
-[...2 lines deleted...]
-      <c r="AI4" s="101" t="s">
+      <c r="AF4" s="96"/>
+      <c r="AG4" s="96"/>
+      <c r="AH4" s="97"/>
+      <c r="AI4" s="95" t="s">
         <v>168</v>
       </c>
-      <c r="AJ4" s="102"/>
-[...2 lines deleted...]
-      <c r="AM4" s="101" t="s">
+      <c r="AJ4" s="96"/>
+      <c r="AK4" s="96"/>
+      <c r="AL4" s="97"/>
+      <c r="AM4" s="95" t="s">
         <v>169</v>
       </c>
-      <c r="AN4" s="102"/>
-[...1 lines deleted...]
-      <c r="AP4" s="103"/>
+      <c r="AN4" s="96"/>
+      <c r="AO4" s="96"/>
+      <c r="AP4" s="97"/>
     </row>
     <row r="5" spans="1:44" s="3" customFormat="1">
-      <c r="A5" s="97"/>
-[...5 lines deleted...]
-      <c r="E5" s="95" t="s">
+      <c r="A5" s="101"/>
+      <c r="B5" s="103"/>
+      <c r="C5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="98"/>
+      <c r="E5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="95"/>
-[...4 lines deleted...]
-      <c r="I5" s="95" t="s">
+      <c r="F5" s="98"/>
+      <c r="G5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="98"/>
+      <c r="I5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="95"/>
-[...4 lines deleted...]
-      <c r="M5" s="95" t="s">
+      <c r="J5" s="98"/>
+      <c r="K5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="98"/>
+      <c r="M5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="95"/>
-[...4 lines deleted...]
-      <c r="Q5" s="95" t="s">
+      <c r="N5" s="98"/>
+      <c r="O5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="98"/>
+      <c r="Q5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="95"/>
-[...4 lines deleted...]
-      <c r="U5" s="95" t="s">
+      <c r="R5" s="98"/>
+      <c r="S5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="98"/>
+      <c r="U5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="95"/>
-[...4 lines deleted...]
-      <c r="Y5" s="95" t="s">
+      <c r="V5" s="98"/>
+      <c r="W5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="98"/>
+      <c r="Y5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="95"/>
-[...4 lines deleted...]
-      <c r="AC5" s="95" t="s">
+      <c r="Z5" s="98"/>
+      <c r="AA5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="98"/>
+      <c r="AC5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="95"/>
-[...4 lines deleted...]
-      <c r="AG5" s="95" t="s">
+      <c r="AD5" s="98"/>
+      <c r="AE5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="98"/>
+      <c r="AG5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="95"/>
-[...4 lines deleted...]
-      <c r="AK5" s="95" t="s">
+      <c r="AH5" s="98"/>
+      <c r="AI5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="98"/>
+      <c r="AK5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="95"/>
-[...4 lines deleted...]
-      <c r="AO5" s="95" t="s">
+      <c r="AL5" s="98"/>
+      <c r="AM5" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="98"/>
+      <c r="AO5" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="95"/>
+      <c r="AP5" s="98"/>
     </row>
     <row r="6" spans="1:44" s="2" customFormat="1" ht="56.25" customHeight="1">
-      <c r="A6" s="98"/>
-      <c r="B6" s="99"/>
+      <c r="A6" s="102"/>
+      <c r="B6" s="103"/>
       <c r="C6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>161</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>162</v>
       </c>
       <c r="K6" s="10" t="s">
@@ -26054,272 +26054,272 @@
       <c r="AO72" s="42" t="s">
         <v>133</v>
       </c>
       <c r="AP72" s="42" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="73" spans="1:42">
       <c r="A73" s="18"/>
       <c r="B73" s="18"/>
       <c r="C73" s="23"/>
       <c r="D73" s="23"/>
       <c r="E73" s="23"/>
       <c r="F73" s="23"/>
       <c r="G73" s="23"/>
       <c r="H73" s="23"/>
       <c r="I73" s="23"/>
       <c r="J73" s="23"/>
       <c r="K73" s="23"/>
       <c r="L73" s="23"/>
       <c r="M73" s="23"/>
       <c r="N73" s="23"/>
       <c r="O73" s="23"/>
     </row>
     <row r="74" spans="1:42" ht="30.75" customHeight="1">
-      <c r="A74" s="94" t="s">
+      <c r="A74" s="99" t="s">
         <v>170</v>
       </c>
-      <c r="B74" s="94"/>
+      <c r="B74" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="35">
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="U5:V5"/>
     <mergeCell ref="A2:AP2"/>
     <mergeCell ref="A1:AP1"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AE5:AF5"/>
-    <mergeCell ref="A74:B74"/>
-[...17 lines deleted...]
-    <mergeCell ref="W4:Z4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="82" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="12.75" customHeight="1">
       <c r="A2" s="74" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B2" s="75" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75" customHeight="1">
       <c r="A3" s="74" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B3" s="76" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75" customHeight="1">
       <c r="A4" s="74" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B4" s="77" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75" customHeight="1">
       <c r="A5" s="78" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B5" s="76" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75" customHeight="1">
       <c r="A6" s="78" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B6" s="76" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75" customHeight="1">
       <c r="A7" s="74" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B7" s="79"/>
     </row>
     <row r="8" spans="1:2" ht="12.75" customHeight="1">
       <c r="A8" s="74" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B8" s="80" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="74" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B9" s="81" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="25.5">
       <c r="A10" s="74" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B10" s="82" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75" customHeight="1">
       <c r="A11" s="74" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B11" s="83"/>
     </row>
     <row r="12" spans="1:2" ht="12.75" customHeight="1">
       <c r="A12" s="74" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B12" s="84" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75" customHeight="1">
       <c r="A13" s="85" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B13" s="86" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75" customHeight="1">
       <c r="A14" s="105" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B14" s="87" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75" customHeight="1">
       <c r="A15" s="106"/>
       <c r="B15" s="87" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75" customHeight="1">
       <c r="A16" s="85" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B16" s="93" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75" customHeight="1">
       <c r="A17" s="74" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B17" s="88">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75" customHeight="1">
       <c r="A18" s="74" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B18" s="88">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75" customHeight="1">
       <c r="A19" s="74" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B19" s="89" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75" customHeight="1">
       <c r="A20" s="74" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B20" s="90" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="12.75" customHeight="1">
       <c r="A21" s="74" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B21" s="91" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12.75" customHeight="1">
       <c r="A22" s="74" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B22" s="92" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B1:B33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
@@ -26387,51 +26387,51 @@
     <row r="19" spans="2:2" ht="12.75" customHeight="1"/>
     <row r="20" spans="2:2" ht="12.75" customHeight="1"/>
     <row r="21" spans="2:2" ht="12.75" customHeight="1"/>
     <row r="22" spans="2:2" ht="12.75" customHeight="1"/>
     <row r="23" spans="2:2" ht="12.75" customHeight="1"/>
     <row r="24" spans="2:2" ht="12.75" customHeight="1"/>
     <row r="25" spans="2:2" ht="12.75" customHeight="1"/>
     <row r="26" spans="2:2" ht="12.75" customHeight="1"/>
     <row r="27" spans="2:2" ht="12.75" customHeight="1"/>
     <row r="28" spans="2:2" ht="12.75" customHeight="1"/>
     <row r="29" spans="2:2" ht="12.75" customHeight="1"/>
     <row r="30" spans="2:2" ht="12.75" customHeight="1"/>
     <row r="31" spans="2:2" ht="12.75" customHeight="1"/>
     <row r="32" spans="2:2" ht="12.75" customHeight="1"/>
     <row r="33" ht="12.75" customHeight="1"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BB78"/>
   <sheetViews>
-    <sheetView topLeftCell="AG1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="AE1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="BC1" sqref="BC1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="49" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" style="65" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="49" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="49" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="49" customWidth="1"/>
     <col min="6" max="6" width="12.5703125" style="49" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="49" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="49" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" style="49" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="49" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="49" customWidth="1"/>
     <col min="12" max="12" width="12.5703125" style="49" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" style="49" customWidth="1"/>
     <col min="14" max="14" width="12.5703125" style="49" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="49" customWidth="1"/>
     <col min="16" max="16" width="12.5703125" style="49" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="49" customWidth="1"/>
     <col min="18" max="18" width="12.5703125" style="49" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="49" customWidth="1"/>
     <col min="20" max="20" width="12.5703125" style="49" customWidth="1"/>
@@ -26439,390 +26439,390 @@
     <col min="22" max="22" width="12.5703125" style="49" customWidth="1"/>
     <col min="23" max="23" width="7.85546875" style="49" customWidth="1"/>
     <col min="24" max="24" width="12.5703125" style="49" customWidth="1"/>
     <col min="25" max="25" width="8.85546875" style="49" customWidth="1"/>
     <col min="26" max="26" width="12.5703125" style="49" customWidth="1"/>
     <col min="27" max="27" width="7.85546875" style="49" customWidth="1"/>
     <col min="28" max="28" width="12.5703125" style="49" customWidth="1"/>
     <col min="29" max="29" width="8.85546875" style="49" customWidth="1"/>
     <col min="30" max="30" width="12.5703125" style="49" customWidth="1"/>
     <col min="31" max="31" width="6.85546875" style="49" customWidth="1"/>
     <col min="32" max="32" width="12.5703125" style="49" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="49" customWidth="1"/>
     <col min="34" max="34" width="12.5703125" style="49" customWidth="1"/>
     <col min="35" max="35" width="9" style="49" customWidth="1"/>
     <col min="36" max="36" width="12.5703125" style="49" customWidth="1"/>
     <col min="37" max="37" width="8.85546875" style="49" customWidth="1"/>
     <col min="38" max="42" width="12.5703125" style="49" customWidth="1"/>
     <col min="43" max="43" width="8.85546875" style="49" customWidth="1"/>
     <col min="44" max="44" width="12.5703125" style="49" customWidth="1"/>
     <col min="45" max="45" width="8.85546875" style="49" customWidth="1"/>
     <col min="46" max="50" width="12.5703125" style="49" customWidth="1"/>
     <col min="51" max="16384" width="8.85546875" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" s="48" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A1" s="108" t="s">
+      <c r="A1" s="117" t="s">
         <v>157</v>
       </c>
-      <c r="B1" s="108"/>
-[...51 lines deleted...]
-      <c r="BB1" s="109"/>
+      <c r="B1" s="117"/>
+      <c r="C1" s="117"/>
+      <c r="D1" s="117"/>
+      <c r="E1" s="117"/>
+      <c r="F1" s="117"/>
+      <c r="G1" s="117"/>
+      <c r="H1" s="117"/>
+      <c r="I1" s="117"/>
+      <c r="J1" s="117"/>
+      <c r="K1" s="117"/>
+      <c r="L1" s="117"/>
+      <c r="M1" s="117"/>
+      <c r="N1" s="117"/>
+      <c r="O1" s="117"/>
+      <c r="P1" s="117"/>
+      <c r="Q1" s="117"/>
+      <c r="R1" s="117"/>
+      <c r="S1" s="117"/>
+      <c r="T1" s="117"/>
+      <c r="U1" s="117"/>
+      <c r="V1" s="117"/>
+      <c r="W1" s="117"/>
+      <c r="X1" s="117"/>
+      <c r="Y1" s="117"/>
+      <c r="Z1" s="117"/>
+      <c r="AA1" s="117"/>
+      <c r="AB1" s="117"/>
+      <c r="AC1" s="117"/>
+      <c r="AD1" s="117"/>
+      <c r="AE1" s="117"/>
+      <c r="AF1" s="117"/>
+      <c r="AG1" s="117"/>
+      <c r="AH1" s="117"/>
+      <c r="AI1" s="117"/>
+      <c r="AJ1" s="117"/>
+      <c r="AK1" s="117"/>
+      <c r="AL1" s="117"/>
+      <c r="AM1" s="117"/>
+      <c r="AN1" s="117"/>
+      <c r="AO1" s="117"/>
+      <c r="AP1" s="117"/>
+      <c r="AQ1" s="117"/>
+      <c r="AR1" s="117"/>
+      <c r="AS1" s="117"/>
+      <c r="AT1" s="117"/>
+      <c r="AU1" s="117"/>
+      <c r="AV1" s="117"/>
+      <c r="AW1" s="117"/>
+      <c r="AX1" s="117"/>
+      <c r="AY1" s="118"/>
+      <c r="AZ1" s="118"/>
+      <c r="BA1" s="118"/>
+      <c r="BB1" s="118"/>
     </row>
     <row r="2" spans="1:54" s="48" customFormat="1" ht="31.15" customHeight="1">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="117" t="s">
         <v>171</v>
       </c>
-      <c r="B2" s="108"/>
-[...51 lines deleted...]
-      <c r="BB2" s="109"/>
+      <c r="B2" s="117"/>
+      <c r="C2" s="117"/>
+      <c r="D2" s="117"/>
+      <c r="E2" s="117"/>
+      <c r="F2" s="117"/>
+      <c r="G2" s="117"/>
+      <c r="H2" s="117"/>
+      <c r="I2" s="117"/>
+      <c r="J2" s="117"/>
+      <c r="K2" s="117"/>
+      <c r="L2" s="117"/>
+      <c r="M2" s="117"/>
+      <c r="N2" s="117"/>
+      <c r="O2" s="117"/>
+      <c r="P2" s="117"/>
+      <c r="Q2" s="117"/>
+      <c r="R2" s="117"/>
+      <c r="S2" s="117"/>
+      <c r="T2" s="117"/>
+      <c r="U2" s="117"/>
+      <c r="V2" s="117"/>
+      <c r="W2" s="117"/>
+      <c r="X2" s="117"/>
+      <c r="Y2" s="117"/>
+      <c r="Z2" s="117"/>
+      <c r="AA2" s="117"/>
+      <c r="AB2" s="117"/>
+      <c r="AC2" s="117"/>
+      <c r="AD2" s="117"/>
+      <c r="AE2" s="117"/>
+      <c r="AF2" s="117"/>
+      <c r="AG2" s="117"/>
+      <c r="AH2" s="117"/>
+      <c r="AI2" s="117"/>
+      <c r="AJ2" s="117"/>
+      <c r="AK2" s="117"/>
+      <c r="AL2" s="117"/>
+      <c r="AM2" s="117"/>
+      <c r="AN2" s="117"/>
+      <c r="AO2" s="117"/>
+      <c r="AP2" s="117"/>
+      <c r="AQ2" s="117"/>
+      <c r="AR2" s="117"/>
+      <c r="AS2" s="117"/>
+      <c r="AT2" s="117"/>
+      <c r="AU2" s="117"/>
+      <c r="AV2" s="117"/>
+      <c r="AW2" s="117"/>
+      <c r="AX2" s="117"/>
+      <c r="AY2" s="118"/>
+      <c r="AZ2" s="118"/>
+      <c r="BA2" s="118"/>
+      <c r="BB2" s="118"/>
     </row>
     <row r="3" spans="1:54">
       <c r="A3" s="45"/>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
       <c r="W3" s="46"/>
       <c r="X3" s="46"/>
       <c r="Y3" s="46"/>
       <c r="Z3" s="46"/>
     </row>
     <row r="4" spans="1:54" s="48" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A4" s="115" t="s">
+      <c r="A4" s="108" t="s">
         <v>159</v>
       </c>
-      <c r="B4" s="118" t="s">
+      <c r="B4" s="112" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="107">
+      <c r="C4" s="111">
         <v>2015</v>
       </c>
-      <c r="D4" s="107"/>
-[...2 lines deleted...]
-      <c r="G4" s="107">
+      <c r="D4" s="111"/>
+      <c r="E4" s="111"/>
+      <c r="F4" s="111"/>
+      <c r="G4" s="111">
         <v>2016</v>
       </c>
-      <c r="H4" s="107"/>
-[...2 lines deleted...]
-      <c r="K4" s="107">
+      <c r="H4" s="111"/>
+      <c r="I4" s="111"/>
+      <c r="J4" s="111"/>
+      <c r="K4" s="111">
         <v>2017</v>
       </c>
-      <c r="L4" s="107"/>
-[...2 lines deleted...]
-      <c r="O4" s="107">
+      <c r="L4" s="111"/>
+      <c r="M4" s="111"/>
+      <c r="N4" s="111"/>
+      <c r="O4" s="111">
         <v>2018</v>
       </c>
-      <c r="P4" s="107"/>
-[...2 lines deleted...]
-      <c r="S4" s="107">
+      <c r="P4" s="111"/>
+      <c r="Q4" s="111"/>
+      <c r="R4" s="111"/>
+      <c r="S4" s="111">
         <v>2019</v>
       </c>
-      <c r="T4" s="107"/>
-[...2 lines deleted...]
-      <c r="W4" s="107">
+      <c r="T4" s="111"/>
+      <c r="U4" s="111"/>
+      <c r="V4" s="111"/>
+      <c r="W4" s="111">
         <v>2020</v>
       </c>
-      <c r="X4" s="107"/>
-[...2 lines deleted...]
-      <c r="AA4" s="107">
+      <c r="X4" s="111"/>
+      <c r="Y4" s="111"/>
+      <c r="Z4" s="111"/>
+      <c r="AA4" s="111">
         <v>2021</v>
       </c>
-      <c r="AB4" s="107"/>
-[...2 lines deleted...]
-      <c r="AE4" s="110">
+      <c r="AB4" s="111"/>
+      <c r="AC4" s="111"/>
+      <c r="AD4" s="111"/>
+      <c r="AE4" s="113">
         <v>2022</v>
       </c>
-      <c r="AF4" s="111"/>
-[...2 lines deleted...]
-      <c r="AI4" s="110">
+      <c r="AF4" s="114"/>
+      <c r="AG4" s="114"/>
+      <c r="AH4" s="116"/>
+      <c r="AI4" s="113">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="111"/>
-[...2 lines deleted...]
-      <c r="AM4" s="110">
+      <c r="AJ4" s="114"/>
+      <c r="AK4" s="114"/>
+      <c r="AL4" s="114"/>
+      <c r="AM4" s="113">
         <v>2024</v>
       </c>
-      <c r="AN4" s="111"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="110">
+      <c r="AN4" s="114"/>
+      <c r="AO4" s="114"/>
+      <c r="AP4" s="114"/>
+      <c r="AQ4" s="113">
         <v>2025</v>
       </c>
-      <c r="AR4" s="111"/>
-[...13 lines deleted...]
-      <c r="BB4" s="111"/>
+      <c r="AR4" s="114"/>
+      <c r="AS4" s="114"/>
+      <c r="AT4" s="114"/>
+      <c r="AU4" s="113" t="s">
+        <v>218</v>
+      </c>
+      <c r="AV4" s="114"/>
+      <c r="AW4" s="114"/>
+      <c r="AX4" s="114"/>
+      <c r="AY4" s="113" t="s">
+        <v>219</v>
+      </c>
+      <c r="AZ4" s="114"/>
+      <c r="BA4" s="114"/>
+      <c r="BB4" s="114"/>
     </row>
     <row r="5" spans="1:54" s="50" customFormat="1">
-      <c r="A5" s="116"/>
-[...5 lines deleted...]
-      <c r="E5" s="107" t="s">
+      <c r="A5" s="109"/>
+      <c r="B5" s="112"/>
+      <c r="C5" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="111"/>
+      <c r="E5" s="111" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="107"/>
-[...4 lines deleted...]
-      <c r="I5" s="107" t="s">
+      <c r="F5" s="111"/>
+      <c r="G5" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="111"/>
+      <c r="I5" s="111" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="107"/>
-[...4 lines deleted...]
-      <c r="M5" s="107" t="s">
+      <c r="J5" s="111"/>
+      <c r="K5" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="111"/>
+      <c r="M5" s="111" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="107"/>
-[...4 lines deleted...]
-      <c r="Q5" s="107" t="s">
+      <c r="N5" s="111"/>
+      <c r="O5" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="111"/>
+      <c r="Q5" s="111" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="107"/>
-[...4 lines deleted...]
-      <c r="U5" s="107" t="s">
+      <c r="R5" s="111"/>
+      <c r="S5" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="111"/>
+      <c r="U5" s="111" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="107"/>
-[...4 lines deleted...]
-      <c r="Y5" s="107" t="s">
+      <c r="V5" s="111"/>
+      <c r="W5" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="111"/>
+      <c r="Y5" s="111" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="107"/>
-[...4 lines deleted...]
-      <c r="AC5" s="107" t="s">
+      <c r="Z5" s="111"/>
+      <c r="AA5" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="111"/>
+      <c r="AC5" s="111" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="107"/>
-[...4 lines deleted...]
-      <c r="AG5" s="107" t="s">
+      <c r="AD5" s="111"/>
+      <c r="AE5" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="111"/>
+      <c r="AG5" s="111" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="107"/>
-[...4 lines deleted...]
-      <c r="AK5" s="107" t="s">
+      <c r="AH5" s="111"/>
+      <c r="AI5" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="111"/>
+      <c r="AK5" s="111" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="107"/>
-[...4 lines deleted...]
-      <c r="AO5" s="107" t="s">
+      <c r="AL5" s="111"/>
+      <c r="AM5" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="111"/>
+      <c r="AO5" s="111" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="112"/>
-[...4 lines deleted...]
-      <c r="AS5" s="107" t="s">
+      <c r="AP5" s="115"/>
+      <c r="AQ5" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="111"/>
+      <c r="AS5" s="111" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="112"/>
-[...4 lines deleted...]
-      <c r="AW5" s="107" t="s">
+      <c r="AT5" s="115"/>
+      <c r="AU5" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="111"/>
+      <c r="AW5" s="111" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="112"/>
-[...4 lines deleted...]
-      <c r="BA5" s="107" t="s">
+      <c r="AX5" s="115"/>
+      <c r="AY5" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="111"/>
+      <c r="BA5" s="111" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="112"/>
+      <c r="BB5" s="115"/>
     </row>
     <row r="6" spans="1:54" s="48" customFormat="1" ht="38.25">
-      <c r="A6" s="117"/>
-      <c r="B6" s="118"/>
+      <c r="A6" s="110"/>
+      <c r="B6" s="112"/>
       <c r="C6" s="51" t="s">
         <v>173</v>
       </c>
       <c r="D6" s="51" t="s">
         <v>174</v>
       </c>
       <c r="E6" s="51" t="s">
         <v>173</v>
       </c>
       <c r="F6" s="51" t="s">
         <v>174</v>
       </c>
       <c r="G6" s="51" t="s">
         <v>173</v>
       </c>
       <c r="H6" s="51" t="s">
         <v>174</v>
       </c>
       <c r="I6" s="51" t="s">
         <v>173</v>
       </c>
       <c r="J6" s="51" t="s">
         <v>174</v>
       </c>
       <c r="K6" s="51" t="s">
@@ -27087,79 +27087,79 @@
         <f t="shared" si="0"/>
         <v>410833.97377999994</v>
       </c>
       <c r="AP7" s="54">
         <f t="shared" si="0"/>
         <v>77232.487830000013</v>
       </c>
       <c r="AQ7" s="54">
         <f t="shared" ref="AQ7:BB7" si="1">SUM(AQ8:AQ72)</f>
         <v>129287.86259999999</v>
       </c>
       <c r="AR7" s="54">
         <f t="shared" si="1"/>
         <v>38410.265800000001</v>
       </c>
       <c r="AS7" s="54">
         <f t="shared" si="1"/>
         <v>232290.49124000003</v>
       </c>
       <c r="AT7" s="54">
         <f t="shared" si="1"/>
         <v>38471.718550000005</v>
       </c>
       <c r="AU7" s="54">
         <f t="shared" si="1"/>
-        <v>77534.102599999998</v>
+        <v>84949.069600000003</v>
       </c>
       <c r="AV7" s="54">
         <f t="shared" si="1"/>
-        <v>25952.318699999996</v>
+        <v>27782.613499999999</v>
       </c>
       <c r="AW7" s="54">
         <f t="shared" si="1"/>
-        <v>124683.81756</v>
+        <v>152850.50336999999</v>
       </c>
       <c r="AX7" s="54">
         <f t="shared" si="1"/>
-        <v>21839.44733000001</v>
+        <v>25641.090309999996</v>
       </c>
       <c r="AY7" s="54">
         <f t="shared" si="1"/>
-        <v>32542.847999999998</v>
+        <v>32664.166999999998</v>
       </c>
       <c r="AZ7" s="54">
         <f t="shared" si="1"/>
-        <v>8317.98704</v>
+        <v>8382.3707600000016</v>
       </c>
       <c r="BA7" s="54">
         <f t="shared" si="1"/>
-        <v>380168.1751600001</v>
+        <v>402567.94005999994</v>
       </c>
       <c r="BB7" s="54">
         <f t="shared" si="1"/>
-        <v>62840.857900000003</v>
+        <v>66031.088530000008</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="38" customFormat="1" ht="89.25">
       <c r="A8" s="48" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="65" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="55" t="s">
         <v>133</v>
       </c>
       <c r="D8" s="55" t="s">
         <v>133</v>
       </c>
       <c r="E8" s="55" t="s">
         <v>133</v>
       </c>
       <c r="F8" s="55" t="s">
         <v>133</v>
       </c>
       <c r="G8" s="55">
         <v>0</v>
       </c>
       <c r="H8" s="55">
@@ -27276,51 +27276,51 @@
       <c r="AS8" s="67">
         <v>2.3489</v>
       </c>
       <c r="AT8" s="67">
         <v>15.88495</v>
       </c>
       <c r="AU8" s="67">
         <v>33.563000000000002</v>
       </c>
       <c r="AV8" s="67">
         <v>427.08762000000002</v>
       </c>
       <c r="AW8" s="67">
         <v>1.8698999999999999</v>
       </c>
       <c r="AX8" s="67">
         <v>13.01965</v>
       </c>
       <c r="AY8" s="67">
         <v>0</v>
       </c>
       <c r="AZ8" s="67">
         <v>0</v>
       </c>
       <c r="BA8" s="67">
-        <v>0.38400000000000001</v>
+        <v>5.3530000000000001E-2</v>
       </c>
       <c r="BB8" s="67">
         <v>0.74794000000000005</v>
       </c>
     </row>
     <row r="9" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A9" s="48" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="65" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="57">
         <v>0</v>
       </c>
       <c r="D9" s="57">
         <v>0</v>
       </c>
       <c r="E9" s="57">
         <v>26.922999999999998</v>
       </c>
       <c r="F9" s="57">
         <v>53.921869999999998</v>
       </c>
       <c r="G9" s="55">
@@ -27428,66 +27428,66 @@
       <c r="AO9" s="67">
         <v>816.37618999999995</v>
       </c>
       <c r="AP9" s="67">
         <v>491.24266</v>
       </c>
       <c r="AQ9" s="67">
         <v>19.847000000000001</v>
       </c>
       <c r="AR9" s="67">
         <v>70.011600000000001</v>
       </c>
       <c r="AS9" s="67">
         <v>592.33011999999997</v>
       </c>
       <c r="AT9" s="67">
         <v>385.17459000000002</v>
       </c>
       <c r="AU9" s="67">
         <v>19.847000000000001</v>
       </c>
       <c r="AV9" s="67">
         <v>70.011600000000001</v>
       </c>
       <c r="AW9" s="67">
-        <v>315.52956999999998</v>
+        <v>326.17487</v>
       </c>
       <c r="AX9" s="67">
-        <v>229.83425</v>
+        <v>235.66722999999999</v>
       </c>
       <c r="AY9" s="67">
         <v>0</v>
       </c>
       <c r="AZ9" s="67">
         <v>0</v>
       </c>
       <c r="BA9" s="67">
-        <v>524.38219000000004</v>
+        <v>556.13819000000001</v>
       </c>
       <c r="BB9" s="67">
-        <v>467.65620000000001</v>
+        <v>493.32413000000003</v>
       </c>
     </row>
     <row r="10" spans="1:54" s="38" customFormat="1" ht="76.5">
       <c r="A10" s="49" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="65" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="57">
         <v>0</v>
       </c>
       <c r="D10" s="57">
         <v>0</v>
       </c>
       <c r="E10" s="57">
         <v>15.8287</v>
       </c>
       <c r="F10" s="57">
         <v>15.731909999999999</v>
       </c>
       <c r="G10" s="55">
         <v>0</v>
       </c>
       <c r="H10" s="55">
@@ -27756,54 +27756,54 @@
       <c r="AO11" s="67">
         <v>189.70078000000001</v>
       </c>
       <c r="AP11" s="67">
         <v>17.852989999999998</v>
       </c>
       <c r="AQ11" s="67">
         <v>0</v>
       </c>
       <c r="AR11" s="67">
         <v>0</v>
       </c>
       <c r="AS11" s="67">
         <v>55.514400000000002</v>
       </c>
       <c r="AT11" s="67">
         <v>11.82368</v>
       </c>
       <c r="AU11" s="67">
         <v>0</v>
       </c>
       <c r="AV11" s="67">
         <v>0</v>
       </c>
       <c r="AW11" s="67">
-        <v>0.3619</v>
+        <v>0.36959999999999998</v>
       </c>
       <c r="AX11" s="67">
-        <v>0.37946000000000002</v>
+        <v>0.40953000000000001</v>
       </c>
       <c r="AY11" s="67">
         <v>0</v>
       </c>
       <c r="AZ11" s="67">
         <v>0</v>
       </c>
       <c r="BA11" s="67">
         <v>7.7119999999999994E-2</v>
       </c>
       <c r="BB11" s="67">
         <v>0.33871000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:54" s="38" customFormat="1">
       <c r="A12" s="49" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="65" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="57">
         <v>484.74</v>
       </c>
       <c r="D12" s="57">
@@ -28084,66 +28084,66 @@
       <c r="AO13" s="67">
         <v>345.1</v>
       </c>
       <c r="AP13" s="67">
         <v>116.12172</v>
       </c>
       <c r="AQ13" s="67">
         <v>20</v>
       </c>
       <c r="AR13" s="67">
         <v>21.123000000000001</v>
       </c>
       <c r="AS13" s="67">
         <v>542.55499999999995</v>
       </c>
       <c r="AT13" s="67">
         <v>185.95446000000001</v>
       </c>
       <c r="AU13" s="67">
         <v>0</v>
       </c>
       <c r="AV13" s="67">
         <v>0</v>
       </c>
       <c r="AW13" s="67">
-        <v>391.959</v>
+        <v>455.90199999999999</v>
       </c>
       <c r="AX13" s="67">
-        <v>132.62137999999999</v>
+        <v>149.83292</v>
       </c>
       <c r="AY13" s="67">
         <v>0</v>
       </c>
       <c r="AZ13" s="67">
         <v>0</v>
       </c>
       <c r="BA13" s="67">
-        <v>119.80695</v>
+        <v>123.43472</v>
       </c>
       <c r="BB13" s="67">
-        <v>93.523070000000004</v>
+        <v>97.210260000000005</v>
       </c>
     </row>
     <row r="14" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A14" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="65" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="57">
         <v>1.028</v>
       </c>
       <c r="D14" s="57">
         <v>0.99826000000000004</v>
       </c>
       <c r="E14" s="57">
         <v>0</v>
       </c>
       <c r="F14" s="57">
         <v>0</v>
       </c>
       <c r="G14" s="55">
         <v>32.9</v>
       </c>
       <c r="H14" s="55">
@@ -28248,54 +28248,54 @@
       <c r="AO14" s="67">
         <v>13.753</v>
       </c>
       <c r="AP14" s="67">
         <v>23.519130000000001</v>
       </c>
       <c r="AQ14" s="67">
         <v>106.85</v>
       </c>
       <c r="AR14" s="67">
         <v>233.83965000000001</v>
       </c>
       <c r="AS14" s="67">
         <v>11.739000000000001</v>
       </c>
       <c r="AT14" s="67">
         <v>22.73828</v>
       </c>
       <c r="AU14" s="67">
         <v>106.85</v>
       </c>
       <c r="AV14" s="67">
         <v>233.83965000000001</v>
       </c>
       <c r="AW14" s="67">
-        <v>11.644600000000001</v>
+        <v>11.739000000000001</v>
       </c>
       <c r="AX14" s="67">
-        <v>22.086559999999999</v>
+        <v>22.73828</v>
       </c>
       <c r="AY14" s="67">
         <v>0</v>
       </c>
       <c r="AZ14" s="67">
         <v>0</v>
       </c>
       <c r="BA14" s="67">
         <v>7.5</v>
       </c>
       <c r="BB14" s="67">
         <v>13.323</v>
       </c>
     </row>
     <row r="15" spans="1:54" s="38" customFormat="1" ht="51">
       <c r="A15" s="49" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="65" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="57">
         <v>1.044</v>
       </c>
       <c r="D15" s="57">
@@ -28576,66 +28576,66 @@
       <c r="AO16" s="67">
         <v>45.29</v>
       </c>
       <c r="AP16" s="67">
         <v>14.44666</v>
       </c>
       <c r="AQ16" s="67">
         <v>0</v>
       </c>
       <c r="AR16" s="67">
         <v>0</v>
       </c>
       <c r="AS16" s="67">
         <v>87.567999999999998</v>
       </c>
       <c r="AT16" s="67">
         <v>24.049980000000001</v>
       </c>
       <c r="AU16" s="67">
         <v>0</v>
       </c>
       <c r="AV16" s="67">
         <v>0</v>
       </c>
       <c r="AW16" s="67">
-        <v>54.25</v>
+        <v>62.65</v>
       </c>
       <c r="AX16" s="67">
-        <v>11.7719</v>
+        <v>14.67714</v>
       </c>
       <c r="AY16" s="67">
         <v>0</v>
       </c>
       <c r="AZ16" s="67">
         <v>0</v>
       </c>
       <c r="BA16" s="67">
-        <v>41.662999999999997</v>
+        <v>42.059480000000001</v>
       </c>
       <c r="BB16" s="67">
-        <v>24.30021</v>
+        <v>24.95354</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="38" customFormat="1" ht="51">
       <c r="A17" s="49" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="65" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="57">
         <v>1.266</v>
       </c>
       <c r="D17" s="57">
         <v>0.42809999999999998</v>
       </c>
       <c r="E17" s="57">
         <v>0.123</v>
       </c>
       <c r="F17" s="57">
         <v>0.18029000000000001</v>
       </c>
       <c r="G17" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H17" s="55" t="s">
@@ -28740,66 +28740,66 @@
       <c r="AO17" s="67">
         <v>10.37</v>
       </c>
       <c r="AP17" s="67">
         <v>1.37666</v>
       </c>
       <c r="AQ17" s="67">
         <v>103.15049999999999</v>
       </c>
       <c r="AR17" s="67">
         <v>71.981610000000003</v>
       </c>
       <c r="AS17" s="67">
         <v>216.113</v>
       </c>
       <c r="AT17" s="67">
         <v>28.997479999999999</v>
       </c>
       <c r="AU17" s="67">
         <v>103.15049999999999</v>
       </c>
       <c r="AV17" s="67">
         <v>71.981610000000003</v>
       </c>
       <c r="AW17" s="67">
-        <v>181.85900000000001</v>
+        <v>209.15100000000001</v>
       </c>
       <c r="AX17" s="67">
-        <v>23.174630000000001</v>
+        <v>27.47373</v>
       </c>
       <c r="AY17" s="67">
         <v>19.635000000000002</v>
       </c>
       <c r="AZ17" s="67">
         <v>9.64</v>
       </c>
       <c r="BA17" s="67">
-        <v>7.7119999999999997</v>
+        <v>8.5120000000000005</v>
       </c>
       <c r="BB17" s="67">
-        <v>2.5957400000000002</v>
+        <v>2.8807900000000002</v>
       </c>
     </row>
     <row r="18" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A18" s="49" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="65" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="55" t="s">
         <v>133</v>
       </c>
       <c r="D18" s="55" t="s">
         <v>133</v>
       </c>
       <c r="E18" s="55" t="s">
         <v>133</v>
       </c>
       <c r="F18" s="55" t="s">
         <v>133</v>
       </c>
       <c r="G18" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H18" s="55" t="s">
@@ -28904,66 +28904,66 @@
       <c r="AO18" s="67">
         <v>419.14</v>
       </c>
       <c r="AP18" s="67">
         <v>109.78557000000001</v>
       </c>
       <c r="AQ18" s="67">
         <v>0</v>
       </c>
       <c r="AR18" s="67">
         <v>0</v>
       </c>
       <c r="AS18" s="67">
         <v>715.48199999999997</v>
       </c>
       <c r="AT18" s="67">
         <v>147.17344</v>
       </c>
       <c r="AU18" s="67">
         <v>0</v>
       </c>
       <c r="AV18" s="67">
         <v>0</v>
       </c>
       <c r="AW18" s="67">
-        <v>520.31799999999998</v>
+        <v>612.00199999999995</v>
       </c>
       <c r="AX18" s="67">
-        <v>97.930970000000002</v>
+        <v>113.42112</v>
       </c>
       <c r="AY18" s="67">
         <v>0</v>
       </c>
       <c r="AZ18" s="67">
         <v>0</v>
       </c>
       <c r="BA18" s="67">
-        <v>248.09399999999999</v>
+        <v>252.45827</v>
       </c>
       <c r="BB18" s="67">
-        <v>182.59244000000001</v>
+        <v>186.88811999999999</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A19" s="49" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="65" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="57">
         <v>2.4319999999999999</v>
       </c>
       <c r="D19" s="57">
         <v>0.60799999999999998</v>
       </c>
       <c r="E19" s="57">
         <v>10.2843</v>
       </c>
       <c r="F19" s="57">
         <v>7.2089999999999996</v>
       </c>
       <c r="G19" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H19" s="55" t="s">
@@ -29232,66 +29232,66 @@
       <c r="AO20" s="67">
         <v>236.72499999999999</v>
       </c>
       <c r="AP20" s="67">
         <v>102.04531</v>
       </c>
       <c r="AQ20" s="67">
         <v>13.797000000000001</v>
       </c>
       <c r="AR20" s="67">
         <v>20.047999999999998</v>
       </c>
       <c r="AS20" s="67">
         <v>431.95567</v>
       </c>
       <c r="AT20" s="67">
         <v>178.99779000000001</v>
       </c>
       <c r="AU20" s="67">
         <v>13.797000000000001</v>
       </c>
       <c r="AV20" s="67">
         <v>20.047999999999998</v>
       </c>
       <c r="AW20" s="67">
-        <v>307.40467000000001</v>
+        <v>341.15866999999997</v>
       </c>
       <c r="AX20" s="67">
-        <v>87.012129999999999</v>
+        <v>109.26772</v>
       </c>
       <c r="AY20" s="67">
         <v>29.867999999999999</v>
       </c>
       <c r="AZ20" s="67">
         <v>26.390999999999998</v>
       </c>
       <c r="BA20" s="67">
-        <v>120.92816000000001</v>
+        <v>123.65300999999999</v>
       </c>
       <c r="BB20" s="67">
-        <v>129.13165000000001</v>
+        <v>132.46105</v>
       </c>
     </row>
     <row r="21" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A21" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="65" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="57">
         <v>0</v>
       </c>
       <c r="D21" s="57">
         <v>0</v>
       </c>
       <c r="E21" s="57">
         <v>51.34516</v>
       </c>
       <c r="F21" s="57">
         <v>96.105360000000005</v>
       </c>
       <c r="G21" s="55">
         <v>136</v>
       </c>
       <c r="H21" s="55">
@@ -29396,66 +29396,66 @@
       <c r="AO21" s="67">
         <v>434.73899999999998</v>
       </c>
       <c r="AP21" s="67">
         <v>473.34793000000002</v>
       </c>
       <c r="AQ21" s="67">
         <v>0</v>
       </c>
       <c r="AR21" s="67">
         <v>0</v>
       </c>
       <c r="AS21" s="67">
         <v>350.63159999999999</v>
       </c>
       <c r="AT21" s="67">
         <v>479.70458000000002</v>
       </c>
       <c r="AU21" s="67">
         <v>0</v>
       </c>
       <c r="AV21" s="67">
         <v>0</v>
       </c>
       <c r="AW21" s="67">
-        <v>181.70679999999999</v>
+        <v>208.49379999999999</v>
       </c>
       <c r="AX21" s="67">
-        <v>255.54348999999999</v>
+        <v>292.82118000000003</v>
       </c>
       <c r="AY21" s="67">
         <v>0</v>
       </c>
       <c r="AZ21" s="67">
         <v>0</v>
       </c>
       <c r="BA21" s="67">
-        <v>297.35700000000003</v>
+        <v>307.12</v>
       </c>
       <c r="BB21" s="67">
-        <v>379.69546000000003</v>
+        <v>392.85117000000002</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A22" s="49" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="65" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="57">
         <v>309.63600000000002</v>
       </c>
       <c r="D22" s="57">
         <v>75.574060000000003</v>
       </c>
       <c r="E22" s="57">
         <v>1026.6891000000001</v>
       </c>
       <c r="F22" s="57">
         <v>264.18905999999998</v>
       </c>
       <c r="G22" s="55">
         <v>20.100000000000001</v>
       </c>
       <c r="H22" s="55">
@@ -29560,66 +29560,66 @@
       <c r="AO22" s="67">
         <v>8384.5016099999993</v>
       </c>
       <c r="AP22" s="67">
         <v>2851.0814</v>
       </c>
       <c r="AQ22" s="67">
         <v>0</v>
       </c>
       <c r="AR22" s="67">
         <v>0</v>
       </c>
       <c r="AS22" s="67">
         <v>7816.5840799999996</v>
       </c>
       <c r="AT22" s="67">
         <v>2556.2727799999998</v>
       </c>
       <c r="AU22" s="67">
         <v>0</v>
       </c>
       <c r="AV22" s="67">
         <v>0</v>
       </c>
       <c r="AW22" s="67">
-        <v>4667.5464599999996</v>
+        <v>5081.3659600000001</v>
       </c>
       <c r="AX22" s="67">
-        <v>1636.2847300000001</v>
+        <v>1752.3983499999999</v>
       </c>
       <c r="AY22" s="67">
         <v>0</v>
       </c>
       <c r="AZ22" s="67">
         <v>0</v>
       </c>
       <c r="BA22" s="67">
-        <v>7910.0783099999999</v>
+        <v>8984.2383100000006</v>
       </c>
       <c r="BB22" s="67">
-        <v>1748.56908</v>
+        <v>1980.03115</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="38" customFormat="1" ht="102">
       <c r="A23" s="49" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="65" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="57">
         <v>0</v>
       </c>
       <c r="D23" s="57">
         <v>0</v>
       </c>
       <c r="E23" s="57">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F23" s="57">
         <v>4.9000000000000002E-2</v>
       </c>
       <c r="G23" s="55">
         <v>0</v>
       </c>
       <c r="H23" s="55">
@@ -29888,66 +29888,66 @@
       <c r="AO24" s="67">
         <v>4.3441200000000002</v>
       </c>
       <c r="AP24" s="67">
         <v>13.318580000000001</v>
       </c>
       <c r="AQ24" s="67">
         <v>213.14599999999999</v>
       </c>
       <c r="AR24" s="67">
         <v>140.19757999999999</v>
       </c>
       <c r="AS24" s="67">
         <v>2.4037600000000001</v>
       </c>
       <c r="AT24" s="67">
         <v>9.9145000000000003</v>
       </c>
       <c r="AU24" s="67">
         <v>210.77799999999999</v>
       </c>
       <c r="AV24" s="67">
         <v>138.50841</v>
       </c>
       <c r="AW24" s="67">
-        <v>1.4770799999999999</v>
+        <v>1.4910000000000001</v>
       </c>
       <c r="AX24" s="67">
-        <v>6.2796200000000004</v>
+        <v>6.3372099999999998</v>
       </c>
       <c r="AY24" s="67">
         <v>0</v>
       </c>
       <c r="AZ24" s="67">
         <v>0</v>
       </c>
       <c r="BA24" s="67">
-        <v>0.61760000000000004</v>
+        <v>0.70123999999999997</v>
       </c>
       <c r="BB24" s="67">
-        <v>2.8681899999999998</v>
+        <v>3.2446899999999999</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A25" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="65" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="57">
         <v>239.34299999999999</v>
       </c>
       <c r="D25" s="57">
         <v>156.21600000000001</v>
       </c>
       <c r="E25" s="57">
         <v>121.378</v>
       </c>
       <c r="F25" s="57">
         <v>1222.7900400000001</v>
       </c>
       <c r="G25" s="55">
         <v>0</v>
       </c>
       <c r="H25" s="55">
@@ -30052,66 +30052,66 @@
       <c r="AO25" s="67">
         <v>3.79278</v>
       </c>
       <c r="AP25" s="67">
         <v>24.669530000000002</v>
       </c>
       <c r="AQ25" s="67">
         <v>736.04499999999996</v>
       </c>
       <c r="AR25" s="67">
         <v>402.56966</v>
       </c>
       <c r="AS25" s="67">
         <v>1.835</v>
       </c>
       <c r="AT25" s="67">
         <v>13.84836</v>
       </c>
       <c r="AU25" s="67">
         <v>696.04499999999996</v>
       </c>
       <c r="AV25" s="67">
         <v>372.34721000000002</v>
       </c>
       <c r="AW25" s="67">
-        <v>1.165</v>
+        <v>1.2250000000000001</v>
       </c>
       <c r="AX25" s="67">
-        <v>8.5772600000000008</v>
+        <v>9.1093600000000006</v>
       </c>
       <c r="AY25" s="67">
         <v>0</v>
       </c>
       <c r="AZ25" s="67">
         <v>0</v>
       </c>
       <c r="BA25" s="67">
-        <v>0.85299999999999998</v>
+        <v>0.97099999999999997</v>
       </c>
       <c r="BB25" s="67">
-        <v>7.4162800000000004</v>
+        <v>8.2814499999999995</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A26" s="49" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="65" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="55" t="s">
         <v>133</v>
       </c>
       <c r="D26" s="55" t="s">
         <v>133</v>
       </c>
       <c r="E26" s="55" t="s">
         <v>133</v>
       </c>
       <c r="F26" s="55" t="s">
         <v>133</v>
       </c>
       <c r="G26" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H26" s="55" t="s">
@@ -30216,54 +30216,54 @@
       <c r="AO26" s="67">
         <v>278.64999999999998</v>
       </c>
       <c r="AP26" s="67">
         <v>95.440240000000003</v>
       </c>
       <c r="AQ26" s="67">
         <v>209.5076</v>
       </c>
       <c r="AR26" s="67">
         <v>115.2107</v>
       </c>
       <c r="AS26" s="67">
         <v>200.685</v>
       </c>
       <c r="AT26" s="67">
         <v>40.734769999999997</v>
       </c>
       <c r="AU26" s="67">
         <v>209.5076</v>
       </c>
       <c r="AV26" s="67">
         <v>115.2107</v>
       </c>
       <c r="AW26" s="67">
-        <v>199.07499999999999</v>
+        <v>199.10499999999999</v>
       </c>
       <c r="AX26" s="67">
-        <v>39.476770000000002</v>
+        <v>39.49277</v>
       </c>
       <c r="AY26" s="67">
         <v>0</v>
       </c>
       <c r="AZ26" s="67">
         <v>0</v>
       </c>
       <c r="BA26" s="67">
         <v>4.6670000000000003E-2</v>
       </c>
       <c r="BB26" s="67">
         <v>8.6599999999999996E-2</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A27" s="49" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="65" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="57">
         <v>156.80000000000001</v>
       </c>
       <c r="D27" s="57">
@@ -30708,66 +30708,66 @@
       <c r="AO29" s="67">
         <v>229.55645000000001</v>
       </c>
       <c r="AP29" s="67">
         <v>192.90738999999999</v>
       </c>
       <c r="AQ29" s="67">
         <v>548.38199999999995</v>
       </c>
       <c r="AR29" s="67">
         <v>159.50873000000001</v>
       </c>
       <c r="AS29" s="67">
         <v>306.70206000000002</v>
       </c>
       <c r="AT29" s="67">
         <v>218.61126999999999</v>
       </c>
       <c r="AU29" s="67">
         <v>488.38200000000001</v>
       </c>
       <c r="AV29" s="67">
         <v>146.70873</v>
       </c>
       <c r="AW29" s="67">
-        <v>253.62306000000001</v>
+        <v>257.39305999999999</v>
       </c>
       <c r="AX29" s="67">
-        <v>154.53745000000001</v>
+        <v>156.42872</v>
       </c>
       <c r="AY29" s="67">
         <v>0</v>
       </c>
       <c r="AZ29" s="67">
         <v>0</v>
       </c>
       <c r="BA29" s="67">
-        <v>38.655000000000001</v>
+        <v>40.209290000000003</v>
       </c>
       <c r="BB29" s="67">
-        <v>41.367959999999997</v>
+        <v>43.513669999999998</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="38" customFormat="1">
       <c r="A30" s="49" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="65" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="55" t="s">
         <v>133</v>
       </c>
       <c r="D30" s="55" t="s">
         <v>133</v>
       </c>
       <c r="E30" s="55" t="s">
         <v>133</v>
       </c>
       <c r="F30" s="55" t="s">
         <v>133</v>
       </c>
       <c r="G30" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H30" s="55" t="s">
@@ -30872,54 +30872,54 @@
       <c r="AO30" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AP30" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AQ30" s="67">
         <v>0</v>
       </c>
       <c r="AR30" s="67">
         <v>0</v>
       </c>
       <c r="AS30" s="67">
         <v>19</v>
       </c>
       <c r="AT30" s="67">
         <v>1.17611</v>
       </c>
       <c r="AU30" s="67">
         <v>0</v>
       </c>
       <c r="AV30" s="67">
         <v>0</v>
       </c>
       <c r="AW30" s="67">
-        <v>2.5</v>
+        <v>17.5</v>
       </c>
       <c r="AX30" s="67">
-        <v>0.49310999999999999</v>
+        <v>0.84011000000000002</v>
       </c>
       <c r="AY30" s="67">
         <v>0</v>
       </c>
       <c r="AZ30" s="67">
         <v>0</v>
       </c>
       <c r="BA30" s="67">
         <v>0.38768999999999998</v>
       </c>
       <c r="BB30" s="67">
         <v>0.10392</v>
       </c>
     </row>
     <row r="31" spans="1:54" s="38" customFormat="1">
       <c r="A31" s="49" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="65" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="57">
         <v>0</v>
       </c>
       <c r="D31" s="57">
@@ -31036,54 +31036,54 @@
       <c r="AO31" s="67">
         <v>73.177999999999997</v>
       </c>
       <c r="AP31" s="67">
         <v>23.167449999999999</v>
       </c>
       <c r="AQ31" s="67">
         <v>2.7269999999999999</v>
       </c>
       <c r="AR31" s="67">
         <v>3.7607699999999999</v>
       </c>
       <c r="AS31" s="67">
         <v>22.32</v>
       </c>
       <c r="AT31" s="67">
         <v>4.8088199999999999</v>
       </c>
       <c r="AU31" s="67">
         <v>2.7269999999999999</v>
       </c>
       <c r="AV31" s="67">
         <v>3.7607699999999999</v>
       </c>
       <c r="AW31" s="67">
-        <v>20.100000000000001</v>
+        <v>20.94</v>
       </c>
       <c r="AX31" s="67">
-        <v>4.05382</v>
+        <v>4.2948199999999996</v>
       </c>
       <c r="AY31" s="67">
         <v>37.561999999999998</v>
       </c>
       <c r="AZ31" s="67">
         <v>25.094000000000001</v>
       </c>
       <c r="BA31" s="67">
         <v>0.15057999999999999</v>
       </c>
       <c r="BB31" s="67">
         <v>0.20784</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A32" s="49" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="65" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="57">
         <v>0</v>
       </c>
       <c r="D32" s="57">
@@ -31200,54 +31200,54 @@
       <c r="AO32" s="67">
         <v>70.48</v>
       </c>
       <c r="AP32" s="67">
         <v>21.836559999999999</v>
       </c>
       <c r="AQ32" s="67">
         <v>0</v>
       </c>
       <c r="AR32" s="67">
         <v>0</v>
       </c>
       <c r="AS32" s="67">
         <v>8.8659999999999997</v>
       </c>
       <c r="AT32" s="67">
         <v>2.5469400000000002</v>
       </c>
       <c r="AU32" s="67">
         <v>0</v>
       </c>
       <c r="AV32" s="67">
         <v>0</v>
       </c>
       <c r="AW32" s="67">
-        <v>5.798</v>
+        <v>6.81</v>
       </c>
       <c r="AX32" s="67">
-        <v>1.1437900000000001</v>
+        <v>1.4969399999999999</v>
       </c>
       <c r="AY32" s="67">
         <v>7.4119999999999999</v>
       </c>
       <c r="AZ32" s="67">
         <v>12.839</v>
       </c>
       <c r="BA32" s="67">
         <v>2.5251999999999999</v>
       </c>
       <c r="BB32" s="67">
         <v>1.69458</v>
       </c>
     </row>
     <row r="33" spans="1:54" s="38" customFormat="1">
       <c r="A33" s="49" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="65" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="57">
         <v>0</v>
       </c>
       <c r="D33" s="57">
@@ -31364,66 +31364,66 @@
       <c r="AO33" s="67">
         <v>50.71</v>
       </c>
       <c r="AP33" s="67">
         <v>17.554680000000001</v>
       </c>
       <c r="AQ33" s="67">
         <v>0</v>
       </c>
       <c r="AR33" s="67">
         <v>0</v>
       </c>
       <c r="AS33" s="67">
         <v>153.2432</v>
       </c>
       <c r="AT33" s="67">
         <v>69.901420000000002</v>
       </c>
       <c r="AU33" s="67">
         <v>0</v>
       </c>
       <c r="AV33" s="67">
         <v>0</v>
       </c>
       <c r="AW33" s="67">
-        <v>135.44800000000001</v>
+        <v>142.78919999999999</v>
       </c>
       <c r="AX33" s="67">
-        <v>59.240830000000003</v>
+        <v>63.585740000000001</v>
       </c>
       <c r="AY33" s="67">
         <v>16.782</v>
       </c>
       <c r="AZ33" s="67">
         <v>11.39</v>
       </c>
       <c r="BA33" s="67">
-        <v>75.55086</v>
+        <v>76.836380000000005</v>
       </c>
       <c r="BB33" s="67">
-        <v>48.354979999999998</v>
+        <v>49.948390000000003</v>
       </c>
     </row>
     <row r="34" spans="1:54" s="38" customFormat="1" ht="76.5">
       <c r="A34" s="49" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="65" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="57">
         <v>5</v>
       </c>
       <c r="D34" s="57">
         <v>3</v>
       </c>
       <c r="E34" s="57">
         <v>34.095999999999997</v>
       </c>
       <c r="F34" s="57">
         <v>50.773829999999997</v>
       </c>
       <c r="G34" s="55">
         <v>0</v>
       </c>
       <c r="H34" s="55">
@@ -31528,66 +31528,66 @@
       <c r="AO34" s="67">
         <v>232.71</v>
       </c>
       <c r="AP34" s="67">
         <v>525.81097</v>
       </c>
       <c r="AQ34" s="67">
         <v>0</v>
       </c>
       <c r="AR34" s="67">
         <v>0</v>
       </c>
       <c r="AS34" s="67">
         <v>180.398</v>
       </c>
       <c r="AT34" s="67">
         <v>524.34919000000002</v>
       </c>
       <c r="AU34" s="67">
         <v>0</v>
       </c>
       <c r="AV34" s="67">
         <v>0</v>
       </c>
       <c r="AW34" s="67">
-        <v>99.200999999999993</v>
+        <v>111.56100000000001</v>
       </c>
       <c r="AX34" s="67">
-        <v>298.59645</v>
+        <v>339.05838</v>
       </c>
       <c r="AY34" s="67">
         <v>0</v>
       </c>
       <c r="AZ34" s="67">
         <v>0</v>
       </c>
       <c r="BA34" s="67">
-        <v>148.405</v>
+        <v>162.249</v>
       </c>
       <c r="BB34" s="67">
-        <v>412.75826000000001</v>
+        <v>447.76369999999997</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="38" customFormat="1" ht="51">
       <c r="A35" s="49" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="65" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="57">
         <v>497.3723</v>
       </c>
       <c r="D35" s="57">
         <v>201.84706</v>
       </c>
       <c r="E35" s="57">
         <v>3.5918000000000001</v>
       </c>
       <c r="F35" s="57">
         <v>18.020520000000001</v>
       </c>
       <c r="G35" s="55">
         <v>0.24959999999999999</v>
       </c>
       <c r="H35" s="55">
@@ -31692,66 +31692,66 @@
       <c r="AO35" s="67">
         <v>16.222999999999999</v>
       </c>
       <c r="AP35" s="67">
         <v>80.852969999999999</v>
       </c>
       <c r="AQ35" s="67">
         <v>29.9</v>
       </c>
       <c r="AR35" s="67">
         <v>8.0459999999999994</v>
       </c>
       <c r="AS35" s="67">
         <v>13.138500000000001</v>
       </c>
       <c r="AT35" s="67">
         <v>74.250370000000004</v>
       </c>
       <c r="AU35" s="67">
         <v>29.9</v>
       </c>
       <c r="AV35" s="67">
         <v>8.0459999999999994</v>
       </c>
       <c r="AW35" s="67">
-        <v>7.2244999999999999</v>
+        <v>7.3855000000000004</v>
       </c>
       <c r="AX35" s="67">
-        <v>39.244909999999997</v>
+        <v>39.93844</v>
       </c>
       <c r="AY35" s="67">
         <v>0</v>
       </c>
       <c r="AZ35" s="67">
         <v>0</v>
       </c>
       <c r="BA35" s="67">
-        <v>4.2705000000000002</v>
+        <v>4.4005000000000001</v>
       </c>
       <c r="BB35" s="67">
-        <v>33.6248</v>
+        <v>34.14246</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A36" s="49" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="65" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="57">
         <v>0.1363</v>
       </c>
       <c r="D36" s="57">
         <v>0.95277999999999996</v>
       </c>
       <c r="E36" s="57">
         <v>4.1156800000000002</v>
       </c>
       <c r="F36" s="57">
         <v>25.362739999999999</v>
       </c>
       <c r="G36" s="55">
         <v>6.7999999999999996E-3</v>
       </c>
       <c r="H36" s="55">
@@ -31856,66 +31856,66 @@
       <c r="AO36" s="67">
         <v>5.4915399999999996</v>
       </c>
       <c r="AP36" s="67">
         <v>34.660049999999998</v>
       </c>
       <c r="AQ36" s="67">
         <v>0</v>
       </c>
       <c r="AR36" s="67">
         <v>0</v>
       </c>
       <c r="AS36" s="67">
         <v>7.6475400000000002</v>
       </c>
       <c r="AT36" s="67">
         <v>47.08596</v>
       </c>
       <c r="AU36" s="67">
         <v>0</v>
       </c>
       <c r="AV36" s="67">
         <v>0</v>
       </c>
       <c r="AW36" s="67">
-        <v>3.50014</v>
+        <v>4.1169599999999997</v>
       </c>
       <c r="AX36" s="67">
-        <v>26.273199999999999</v>
+        <v>32.119759999999999</v>
       </c>
       <c r="AY36" s="67">
         <v>0</v>
       </c>
       <c r="AZ36" s="67">
         <v>0</v>
       </c>
       <c r="BA36" s="67">
-        <v>9.1588600000000007</v>
+        <v>9.6704799999999995</v>
       </c>
       <c r="BB36" s="67">
-        <v>20.74916</v>
+        <v>23.913270000000001</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="38" customFormat="1">
       <c r="A37" s="49" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="57">
         <v>0</v>
       </c>
       <c r="D37" s="57">
         <v>0</v>
       </c>
       <c r="E37" s="57">
         <v>0.12073</v>
       </c>
       <c r="F37" s="57">
         <v>0.45517000000000002</v>
       </c>
       <c r="G37" s="55">
         <v>0</v>
       </c>
       <c r="H37" s="55">
@@ -32020,66 +32020,66 @@
       <c r="AO37" s="67">
         <v>1.49257</v>
       </c>
       <c r="AP37" s="67">
         <v>4.1042100000000001</v>
       </c>
       <c r="AQ37" s="67">
         <v>0</v>
       </c>
       <c r="AR37" s="67">
         <v>0</v>
       </c>
       <c r="AS37" s="67">
         <v>1.58971</v>
       </c>
       <c r="AT37" s="67">
         <v>5.7117399999999998</v>
       </c>
       <c r="AU37" s="67">
         <v>0</v>
       </c>
       <c r="AV37" s="67">
         <v>0</v>
       </c>
       <c r="AW37" s="67">
-        <v>1.0714300000000001</v>
+        <v>1.2473099999999999</v>
       </c>
       <c r="AX37" s="67">
-        <v>3.4237799999999998</v>
+        <v>4.0299100000000001</v>
       </c>
       <c r="AY37" s="67">
         <v>0</v>
       </c>
       <c r="AZ37" s="67">
         <v>0</v>
       </c>
       <c r="BA37" s="67">
-        <v>0.25163000000000002</v>
+        <v>0.27002999999999999</v>
       </c>
       <c r="BB37" s="67">
-        <v>1.44953</v>
+        <v>1.5419</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A38" s="49" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="65" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="57">
         <v>0</v>
       </c>
       <c r="D38" s="57">
         <v>0</v>
       </c>
       <c r="E38" s="57">
         <v>4.5400000000000003E-2</v>
       </c>
       <c r="F38" s="57">
         <v>0.78446000000000005</v>
       </c>
       <c r="G38" s="55">
         <v>0</v>
       </c>
       <c r="H38" s="55">
@@ -32184,66 +32184,66 @@
       <c r="AO38" s="67">
         <v>0.15356</v>
       </c>
       <c r="AP38" s="67">
         <v>2.8462299999999998</v>
       </c>
       <c r="AQ38" s="67">
         <v>0</v>
       </c>
       <c r="AR38" s="67">
         <v>0</v>
       </c>
       <c r="AS38" s="67">
         <v>0.24113999999999999</v>
       </c>
       <c r="AT38" s="67">
         <v>4.8898599999999997</v>
       </c>
       <c r="AU38" s="67">
         <v>0</v>
       </c>
       <c r="AV38" s="67">
         <v>0</v>
       </c>
       <c r="AW38" s="67">
-        <v>0.13422000000000001</v>
+        <v>0.16602</v>
       </c>
       <c r="AX38" s="67">
-        <v>2.8744900000000002</v>
+        <v>3.4827400000000002</v>
       </c>
       <c r="AY38" s="67">
         <v>0</v>
       </c>
       <c r="AZ38" s="67">
         <v>0</v>
       </c>
       <c r="BA38" s="67">
-        <v>0.16123999999999999</v>
+        <v>0.18012</v>
       </c>
       <c r="BB38" s="67">
-        <v>3.74057</v>
+        <v>4.1825900000000003</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="38" customFormat="1">
       <c r="A39" s="49" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="65" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="57">
         <v>0</v>
       </c>
       <c r="D39" s="57">
         <v>0</v>
       </c>
       <c r="E39" s="57">
         <v>0.38929999999999998</v>
       </c>
       <c r="F39" s="57">
         <v>2.8227500000000001</v>
       </c>
       <c r="G39" s="55">
         <v>0</v>
       </c>
       <c r="H39" s="55">
@@ -32348,54 +32348,54 @@
       <c r="AO39" s="67">
         <v>2.06E-2</v>
       </c>
       <c r="AP39" s="67">
         <v>0.25701000000000002</v>
       </c>
       <c r="AQ39" s="67">
         <v>0</v>
       </c>
       <c r="AR39" s="67">
         <v>0</v>
       </c>
       <c r="AS39" s="67">
         <v>5.2900000000000003E-2</v>
       </c>
       <c r="AT39" s="67">
         <v>0.63661000000000001</v>
       </c>
       <c r="AU39" s="67">
         <v>0</v>
       </c>
       <c r="AV39" s="67">
         <v>0</v>
       </c>
       <c r="AW39" s="67">
-        <v>4.0899999999999999E-2</v>
+        <v>4.3900000000000002E-2</v>
       </c>
       <c r="AX39" s="67">
-        <v>0.45034999999999997</v>
+        <v>0.48000999999999999</v>
       </c>
       <c r="AY39" s="67">
         <v>0</v>
       </c>
       <c r="AZ39" s="67">
         <v>0</v>
       </c>
       <c r="BA39" s="67">
         <v>1.2E-2</v>
       </c>
       <c r="BB39" s="67">
         <v>0.19058</v>
       </c>
     </row>
     <row r="40" spans="1:54" s="38" customFormat="1" ht="51">
       <c r="A40" s="49" t="s">
         <v>67</v>
       </c>
       <c r="B40" s="65" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="57">
         <v>0</v>
       </c>
       <c r="D40" s="57">
@@ -32512,66 +32512,66 @@
       <c r="AO40" s="67">
         <v>8.1335200000000007</v>
       </c>
       <c r="AP40" s="67">
         <v>10.96942</v>
       </c>
       <c r="AQ40" s="67">
         <v>0</v>
       </c>
       <c r="AR40" s="67">
         <v>0</v>
       </c>
       <c r="AS40" s="67">
         <v>6.8472600000000003</v>
       </c>
       <c r="AT40" s="67">
         <v>11.036479999999999</v>
       </c>
       <c r="AU40" s="67">
         <v>0</v>
       </c>
       <c r="AV40" s="67">
         <v>0</v>
       </c>
       <c r="AW40" s="67">
-        <v>4.3227399999999996</v>
+        <v>4.6486200000000002</v>
       </c>
       <c r="AX40" s="67">
-        <v>6.3680300000000001</v>
+        <v>7.2142799999999996</v>
       </c>
       <c r="AY40" s="67">
         <v>0</v>
       </c>
       <c r="AZ40" s="67">
         <v>0</v>
       </c>
       <c r="BA40" s="67">
-        <v>3.4009100000000001</v>
+        <v>4.2368300000000003</v>
       </c>
       <c r="BB40" s="67">
-        <v>5.9153799999999999</v>
+        <v>7.0584199999999999</v>
       </c>
     </row>
     <row r="41" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A41" s="49" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="65" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="57">
         <v>1.04E-2</v>
       </c>
       <c r="D41" s="57">
         <v>0.17760000000000001</v>
       </c>
       <c r="E41" s="57">
         <v>0.84643999999999997</v>
       </c>
       <c r="F41" s="57">
         <v>5.0372399999999997</v>
       </c>
       <c r="G41" s="55">
         <v>0</v>
       </c>
       <c r="H41" s="55">
@@ -32676,66 +32676,66 @@
       <c r="AO41" s="67">
         <v>3.6867299999999998</v>
       </c>
       <c r="AP41" s="67">
         <v>18.563960000000002</v>
       </c>
       <c r="AQ41" s="67">
         <v>0</v>
       </c>
       <c r="AR41" s="67">
         <v>0</v>
       </c>
       <c r="AS41" s="67">
         <v>5.0570300000000001</v>
       </c>
       <c r="AT41" s="67">
         <v>28.0609</v>
       </c>
       <c r="AU41" s="67">
         <v>0</v>
       </c>
       <c r="AV41" s="67">
         <v>0</v>
       </c>
       <c r="AW41" s="67">
-        <v>2.31236</v>
+        <v>3.14181</v>
       </c>
       <c r="AX41" s="67">
-        <v>13.24756</v>
+        <v>17.225100000000001</v>
       </c>
       <c r="AY41" s="67">
         <v>0</v>
       </c>
       <c r="AZ41" s="67">
         <v>0</v>
       </c>
       <c r="BA41" s="67">
-        <v>3.8046899999999999</v>
+        <v>3.85433</v>
       </c>
       <c r="BB41" s="67">
-        <v>23.927910000000001</v>
+        <v>24.867529999999999</v>
       </c>
     </row>
     <row r="42" spans="1:54" s="38" customFormat="1">
       <c r="A42" s="49" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="65" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="57">
         <v>53574.428</v>
       </c>
       <c r="D42" s="57">
         <v>11513.902050000001</v>
       </c>
       <c r="E42" s="57">
         <v>10758.971</v>
       </c>
       <c r="F42" s="57">
         <v>2111.9763800000001</v>
       </c>
       <c r="G42" s="55">
         <v>66811.33</v>
       </c>
       <c r="H42" s="55">
@@ -32834,72 +32834,72 @@
       <c r="AM42" s="67">
         <v>18765</v>
       </c>
       <c r="AN42" s="67">
         <v>3352.74566</v>
       </c>
       <c r="AO42" s="67">
         <v>345843.34299999999</v>
       </c>
       <c r="AP42" s="67">
         <v>64427.344700000001</v>
       </c>
       <c r="AQ42" s="67">
         <v>103168.461</v>
       </c>
       <c r="AR42" s="67">
         <v>22553.174340000001</v>
       </c>
       <c r="AS42" s="67">
         <v>185963.60310000001</v>
       </c>
       <c r="AT42" s="67">
         <v>25604.847709999998</v>
       </c>
       <c r="AU42" s="67">
-        <v>59341.637999999999</v>
+        <v>64659.461000000003</v>
       </c>
       <c r="AV42" s="67">
-        <v>12735.243469999999</v>
+        <v>13870.070739999999</v>
       </c>
       <c r="AW42" s="67">
-        <v>104809.102</v>
+        <v>131052.72199999999</v>
       </c>
       <c r="AX42" s="67">
-        <v>15790.51539</v>
+        <v>18972.28297</v>
       </c>
       <c r="AY42" s="67">
         <v>26128.214</v>
       </c>
       <c r="AZ42" s="67">
         <v>6047.41489</v>
       </c>
       <c r="BA42" s="67">
-        <v>307280.91600000003</v>
+        <v>322665.36599999998</v>
       </c>
       <c r="BB42" s="67">
-        <v>44682.198929999999</v>
+        <v>46736.273699999998</v>
       </c>
     </row>
     <row r="43" spans="1:54" s="38" customFormat="1">
       <c r="A43" s="49" t="s">
         <v>73</v>
       </c>
       <c r="B43" s="65" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="55" t="s">
         <v>133</v>
       </c>
       <c r="D43" s="55" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="55" t="s">
         <v>133</v>
       </c>
       <c r="F43" s="55" t="s">
         <v>133</v>
       </c>
       <c r="G43" s="55">
         <v>0</v>
       </c>
       <c r="H43" s="55">
@@ -33004,54 +33004,54 @@
       <c r="AO43" s="67">
         <v>674.61</v>
       </c>
       <c r="AP43" s="67">
         <v>64.082250000000002</v>
       </c>
       <c r="AQ43" s="67">
         <v>0</v>
       </c>
       <c r="AR43" s="67">
         <v>0</v>
       </c>
       <c r="AS43" s="67">
         <v>1817.28</v>
       </c>
       <c r="AT43" s="67">
         <v>143.08083999999999</v>
       </c>
       <c r="AU43" s="67">
         <v>0</v>
       </c>
       <c r="AV43" s="67">
         <v>0</v>
       </c>
       <c r="AW43" s="67">
-        <v>1767.28</v>
+        <v>1817.28</v>
       </c>
       <c r="AX43" s="67">
-        <v>130.91283999999999</v>
+        <v>143.08083999999999</v>
       </c>
       <c r="AY43" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AZ43" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BA43" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BB43" s="67" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="44" spans="1:54" s="38" customFormat="1">
       <c r="A44" s="49" t="s">
         <v>75</v>
       </c>
       <c r="B44" s="65" t="s">
         <v>76</v>
       </c>
       <c r="C44" s="57">
         <v>150.08000000000001</v>
       </c>
       <c r="D44" s="57">
@@ -33162,72 +33162,72 @@
       <c r="AM44" s="67">
         <v>2989.8</v>
       </c>
       <c r="AN44" s="67">
         <v>475.90433000000002</v>
       </c>
       <c r="AO44" s="67">
         <v>43740.987999999998</v>
       </c>
       <c r="AP44" s="67">
         <v>4460.7601599999998</v>
       </c>
       <c r="AQ44" s="67">
         <v>3134</v>
       </c>
       <c r="AR44" s="67">
         <v>358.39299999999997</v>
       </c>
       <c r="AS44" s="67">
         <v>11249.416999999999</v>
       </c>
       <c r="AT44" s="67">
         <v>1406.94885</v>
       </c>
       <c r="AU44" s="67">
-        <v>0</v>
+        <v>1184</v>
       </c>
       <c r="AV44" s="67">
-        <v>0</v>
+        <v>166.047</v>
       </c>
       <c r="AW44" s="67">
-        <v>4142.82</v>
+        <v>4417.28</v>
       </c>
       <c r="AX44" s="67">
-        <v>604.54362000000003</v>
+        <v>640.37441999999999</v>
       </c>
       <c r="AY44" s="67">
         <v>1857.85</v>
       </c>
       <c r="AZ44" s="67">
         <v>315.31450000000001</v>
       </c>
       <c r="BA44" s="67">
-        <v>40835.313000000002</v>
+        <v>43616.468000000001</v>
       </c>
       <c r="BB44" s="67">
-        <v>5780.19146</v>
+        <v>6096.2978199999998</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="38" customFormat="1">
       <c r="A45" s="49" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="65" t="s">
         <v>78</v>
       </c>
       <c r="C45" s="57">
         <v>497.74</v>
       </c>
       <c r="D45" s="57">
         <v>42.302</v>
       </c>
       <c r="E45" s="57">
         <v>0</v>
       </c>
       <c r="F45" s="57">
         <v>0</v>
       </c>
       <c r="G45" s="55">
         <v>848.95</v>
       </c>
       <c r="H45" s="55">
@@ -33660,66 +33660,66 @@
       <c r="AO47" s="67">
         <v>104.6561</v>
       </c>
       <c r="AP47" s="67">
         <v>100.27531999999999</v>
       </c>
       <c r="AQ47" s="67">
         <v>0</v>
       </c>
       <c r="AR47" s="67">
         <v>0</v>
       </c>
       <c r="AS47" s="67">
         <v>57.276000000000003</v>
       </c>
       <c r="AT47" s="67">
         <v>66.417680000000004</v>
       </c>
       <c r="AU47" s="67">
         <v>0</v>
       </c>
       <c r="AV47" s="67">
         <v>0</v>
       </c>
       <c r="AW47" s="67">
-        <v>41.519199999999998</v>
+        <v>42.7592</v>
       </c>
       <c r="AX47" s="67">
-        <v>50.795079999999999</v>
+        <v>52.03434</v>
       </c>
       <c r="AY47" s="67">
         <v>0</v>
       </c>
       <c r="AZ47" s="67">
         <v>0</v>
       </c>
       <c r="BA47" s="67">
-        <v>11.572800000000001</v>
+        <v>17.5168</v>
       </c>
       <c r="BB47" s="67">
-        <v>10.502599999999999</v>
+        <v>16.324310000000001</v>
       </c>
     </row>
     <row r="48" spans="1:54" s="38" customFormat="1">
       <c r="A48" s="49" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="65" t="s">
         <v>84</v>
       </c>
       <c r="C48" s="57">
         <v>0</v>
       </c>
       <c r="D48" s="57">
         <v>0</v>
       </c>
       <c r="E48" s="57">
         <v>13.4</v>
       </c>
       <c r="F48" s="57">
         <v>14.818</v>
       </c>
       <c r="G48" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H48" s="55" t="s">
@@ -33988,66 +33988,66 @@
       <c r="AO49" s="67">
         <v>12.0692</v>
       </c>
       <c r="AP49" s="67">
         <v>6.5745500000000003</v>
       </c>
       <c r="AQ49" s="67">
         <v>0</v>
       </c>
       <c r="AR49" s="67">
         <v>0</v>
       </c>
       <c r="AS49" s="67">
         <v>4047.9690000000001</v>
       </c>
       <c r="AT49" s="67">
         <v>674.89410999999996</v>
       </c>
       <c r="AU49" s="67">
         <v>0</v>
       </c>
       <c r="AV49" s="67">
         <v>0</v>
       </c>
       <c r="AW49" s="67">
-        <v>20.027000000000001</v>
+        <v>591.14700000000005</v>
       </c>
       <c r="AX49" s="67">
-        <v>13.166410000000001</v>
+        <v>86.462909999999994</v>
       </c>
       <c r="AY49" s="67">
         <v>0</v>
       </c>
       <c r="AZ49" s="67">
         <v>0</v>
       </c>
       <c r="BA49" s="67">
-        <v>3933.44</v>
+        <v>5137.99</v>
       </c>
       <c r="BB49" s="67">
-        <v>812.46172000000001</v>
+        <v>996.45312000000001</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A50" s="49" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="65" t="s">
         <v>88</v>
       </c>
       <c r="C50" s="57">
         <v>445.22399999999999</v>
       </c>
       <c r="D50" s="57">
         <v>136.446</v>
       </c>
       <c r="E50" s="57">
         <v>30</v>
       </c>
       <c r="F50" s="57">
         <v>19.762</v>
       </c>
       <c r="G50" s="55">
         <v>348.09199999999998</v>
       </c>
       <c r="H50" s="55">
@@ -34152,54 +34152,54 @@
       <c r="AO50" s="67">
         <v>260</v>
       </c>
       <c r="AP50" s="67">
         <v>112.69956999999999</v>
       </c>
       <c r="AQ50" s="67">
         <v>607.5</v>
       </c>
       <c r="AR50" s="67">
         <v>243</v>
       </c>
       <c r="AS50" s="67">
         <v>462</v>
       </c>
       <c r="AT50" s="67">
         <v>196.14690999999999</v>
       </c>
       <c r="AU50" s="67">
         <v>607.5</v>
       </c>
       <c r="AV50" s="67">
         <v>243</v>
       </c>
       <c r="AW50" s="67">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="AX50" s="67">
-        <v>11.12659</v>
+        <v>47.059959999999997</v>
       </c>
       <c r="AY50" s="67">
         <v>0</v>
       </c>
       <c r="AZ50" s="67">
         <v>0</v>
       </c>
       <c r="BA50" s="67">
         <v>354</v>
       </c>
       <c r="BB50" s="67">
         <v>146.80772999999999</v>
       </c>
     </row>
     <row r="51" spans="1:54" s="38" customFormat="1" ht="51">
       <c r="A51" s="49" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="65" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="57">
         <v>71.457999999999998</v>
       </c>
       <c r="D51" s="57">
@@ -34316,54 +34316,54 @@
       <c r="AO51" s="67">
         <v>189.977</v>
       </c>
       <c r="AP51" s="67">
         <v>318.13887999999997</v>
       </c>
       <c r="AQ51" s="67">
         <v>412.65</v>
       </c>
       <c r="AR51" s="67">
         <v>198.08265</v>
       </c>
       <c r="AS51" s="67">
         <v>241.65887000000001</v>
       </c>
       <c r="AT51" s="67">
         <v>380.15607999999997</v>
       </c>
       <c r="AU51" s="67">
         <v>412.65</v>
       </c>
       <c r="AV51" s="67">
         <v>198.08265</v>
       </c>
       <c r="AW51" s="67">
-        <v>121.25887</v>
+        <v>181.25887</v>
       </c>
       <c r="AX51" s="67">
-        <v>204.53208000000001</v>
+        <v>295.13207999999997</v>
       </c>
       <c r="AY51" s="67">
         <v>0</v>
       </c>
       <c r="AZ51" s="67">
         <v>0</v>
       </c>
       <c r="BA51" s="67">
         <v>60</v>
       </c>
       <c r="BB51" s="67">
         <v>84.3</v>
       </c>
     </row>
     <row r="52" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A52" s="49" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="65" t="s">
         <v>92</v>
       </c>
       <c r="C52" s="57">
         <v>4423.99</v>
       </c>
       <c r="D52" s="57">
@@ -34480,66 +34480,66 @@
       <c r="AO52" s="67">
         <v>5294.64822</v>
       </c>
       <c r="AP52" s="67">
         <v>1047.60995</v>
       </c>
       <c r="AQ52" s="67">
         <v>0</v>
       </c>
       <c r="AR52" s="67">
         <v>0</v>
       </c>
       <c r="AS52" s="67">
         <v>13771.40812</v>
       </c>
       <c r="AT52" s="67">
         <v>2447.4326799999999</v>
       </c>
       <c r="AU52" s="67">
         <v>0</v>
       </c>
       <c r="AV52" s="67">
         <v>0</v>
       </c>
       <c r="AW52" s="67">
-        <v>3656.93714</v>
+        <v>3815.3605600000001</v>
       </c>
       <c r="AX52" s="67">
-        <v>637.62381000000005</v>
+        <v>655.52504999999996</v>
       </c>
       <c r="AY52" s="67">
         <v>0</v>
       </c>
       <c r="AZ52" s="67">
         <v>0</v>
       </c>
       <c r="BA52" s="67">
-        <v>13483.161389999999</v>
+        <v>15346.197190000001</v>
       </c>
       <c r="BB52" s="67">
-        <v>2778.1329000000001</v>
+        <v>3005.1875599999998</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A53" s="49" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="65" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="57">
         <v>0</v>
       </c>
       <c r="D53" s="57">
         <v>0</v>
       </c>
       <c r="E53" s="57">
         <v>4.3</v>
       </c>
       <c r="F53" s="57">
         <v>6.08</v>
       </c>
       <c r="G53" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H53" s="55" t="s">
@@ -34802,72 +34802,72 @@
       <c r="AM54" s="67">
         <v>4924.7489999999998</v>
       </c>
       <c r="AN54" s="67">
         <v>8445.6417999999994</v>
       </c>
       <c r="AO54" s="67">
         <v>684.44920000000002</v>
       </c>
       <c r="AP54" s="67">
         <v>218.22761</v>
       </c>
       <c r="AQ54" s="67">
         <v>9591.3680000000004</v>
       </c>
       <c r="AR54" s="67">
         <v>10781.876630000001</v>
       </c>
       <c r="AS54" s="67">
         <v>182.53988000000001</v>
       </c>
       <c r="AT54" s="67">
         <v>969.40718000000004</v>
       </c>
       <c r="AU54" s="67">
-        <v>5436.808</v>
+        <v>6315.8180000000002</v>
       </c>
       <c r="AV54" s="67">
-        <v>8883.5199599999996</v>
+        <v>9382.0718300000008</v>
       </c>
       <c r="AW54" s="67">
-        <v>93.314639999999997</v>
+        <v>93.959639999999993</v>
       </c>
       <c r="AX54" s="67">
-        <v>84.309640000000002</v>
+        <v>84.986770000000007</v>
       </c>
       <c r="AY54" s="67">
-        <v>4256.3379999999997</v>
+        <v>4364.2470000000003</v>
       </c>
       <c r="AZ54" s="67">
-        <v>1760.48965</v>
+        <v>1812.5974000000001</v>
       </c>
       <c r="BA54" s="67">
-        <v>197.04012</v>
+        <v>204.59512000000001</v>
       </c>
       <c r="BB54" s="67">
-        <v>3360.8217</v>
+        <v>3364.4784199999999</v>
       </c>
     </row>
     <row r="55" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A55" s="49" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="65" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="57">
         <v>1402.46</v>
       </c>
       <c r="D55" s="57">
         <v>458.04241000000002</v>
       </c>
       <c r="E55" s="57">
         <v>11.78851</v>
       </c>
       <c r="F55" s="57">
         <v>17.83239</v>
       </c>
       <c r="G55" s="55">
         <v>502.93599999999998</v>
       </c>
       <c r="H55" s="55">
@@ -34972,66 +34972,66 @@
       <c r="AO55" s="67">
         <v>558.87757999999997</v>
       </c>
       <c r="AP55" s="67">
         <v>128.3922</v>
       </c>
       <c r="AQ55" s="67">
         <v>986.22500000000002</v>
       </c>
       <c r="AR55" s="67">
         <v>416.8501</v>
       </c>
       <c r="AS55" s="67">
         <v>98.597059999999999</v>
       </c>
       <c r="AT55" s="67">
         <v>68.923959999999994</v>
       </c>
       <c r="AU55" s="67">
         <v>815.72500000000002</v>
       </c>
       <c r="AV55" s="67">
         <v>350.50689999999997</v>
       </c>
       <c r="AW55" s="67">
-        <v>93.898539999999997</v>
+        <v>94.388199999999998</v>
       </c>
       <c r="AX55" s="67">
-        <v>52.903030000000001</v>
+        <v>55.26493</v>
       </c>
       <c r="AY55" s="67">
         <v>0</v>
       </c>
       <c r="AZ55" s="67">
         <v>0</v>
       </c>
       <c r="BA55" s="67">
-        <v>67.937269999999998</v>
+        <v>68.896569999999997</v>
       </c>
       <c r="BB55" s="67">
-        <v>59.406219999999998</v>
+        <v>61.93712</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="38" customFormat="1">
       <c r="A56" s="49" t="s">
         <v>99</v>
       </c>
       <c r="B56" s="65" t="s">
         <v>100</v>
       </c>
       <c r="C56" s="57">
         <v>0</v>
       </c>
       <c r="D56" s="57">
         <v>0</v>
       </c>
       <c r="E56" s="57">
         <v>142.87119999999999</v>
       </c>
       <c r="F56" s="57">
         <v>159.87870000000001</v>
       </c>
       <c r="G56" s="55">
         <v>10</v>
       </c>
       <c r="H56" s="55">
@@ -35130,72 +35130,72 @@
       <c r="AM56" s="67">
         <v>2.79</v>
       </c>
       <c r="AN56" s="67">
         <v>12.926</v>
       </c>
       <c r="AO56" s="67">
         <v>760.04142000000002</v>
       </c>
       <c r="AP56" s="67">
         <v>590.45250999999996</v>
       </c>
       <c r="AQ56" s="67">
         <v>189</v>
       </c>
       <c r="AR56" s="67">
         <v>163.33093</v>
       </c>
       <c r="AS56" s="67">
         <v>49.500109999999999</v>
       </c>
       <c r="AT56" s="67">
         <v>344.04593999999997</v>
       </c>
       <c r="AU56" s="67">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="AV56" s="67">
-        <v>0</v>
+        <v>17.923459999999999</v>
       </c>
       <c r="AW56" s="67">
-        <v>24.573650000000001</v>
+        <v>31.81804</v>
       </c>
       <c r="AX56" s="67">
-        <v>138.15481</v>
+        <v>200.82831999999999</v>
       </c>
       <c r="AY56" s="67">
         <v>0</v>
       </c>
       <c r="AZ56" s="67">
         <v>0</v>
       </c>
       <c r="BA56" s="67">
-        <v>57.386629999999997</v>
+        <v>58.7209</v>
       </c>
       <c r="BB56" s="67">
-        <v>145.53581</v>
+        <v>208.00480999999999</v>
       </c>
     </row>
     <row r="57" spans="1:54" s="38" customFormat="1" ht="51">
       <c r="A57" s="49" t="s">
         <v>101</v>
       </c>
       <c r="B57" s="65" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="57">
         <v>0</v>
       </c>
       <c r="D57" s="57">
         <v>0</v>
       </c>
       <c r="E57" s="57">
         <v>0.72</v>
       </c>
       <c r="F57" s="57">
         <v>7.5220000000000002</v>
       </c>
       <c r="G57" s="55">
         <v>0</v>
       </c>
       <c r="H57" s="55">
@@ -35300,54 +35300,54 @@
       <c r="AO57" s="67">
         <v>1.9350000000000001</v>
       </c>
       <c r="AP57" s="67">
         <v>37.994860000000003</v>
       </c>
       <c r="AQ57" s="67">
         <v>0</v>
       </c>
       <c r="AR57" s="67">
         <v>0</v>
       </c>
       <c r="AS57" s="67">
         <v>2.5550000000000002</v>
       </c>
       <c r="AT57" s="67">
         <v>87.596999999999994</v>
       </c>
       <c r="AU57" s="67">
         <v>0</v>
       </c>
       <c r="AV57" s="67">
         <v>0</v>
       </c>
       <c r="AW57" s="67">
-        <v>0.8</v>
+        <v>0.85499999999999998</v>
       </c>
       <c r="AX57" s="67">
-        <v>18.170999999999999</v>
+        <v>19.564</v>
       </c>
       <c r="AY57" s="67">
         <v>0</v>
       </c>
       <c r="AZ57" s="67">
         <v>0</v>
       </c>
       <c r="BA57" s="67">
         <v>1.00017</v>
       </c>
       <c r="BB57" s="67">
         <v>20.826799999999999</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="38" customFormat="1" ht="89.25">
       <c r="A58" s="49" t="s">
         <v>103</v>
       </c>
       <c r="B58" s="65" t="s">
         <v>104</v>
       </c>
       <c r="C58" s="57">
         <v>0</v>
       </c>
       <c r="D58" s="57">
@@ -35464,54 +35464,54 @@
       <c r="AO58" s="67">
         <v>0.14552999999999999</v>
       </c>
       <c r="AP58" s="67">
         <v>1.5563100000000001</v>
       </c>
       <c r="AQ58" s="67">
         <v>0</v>
       </c>
       <c r="AR58" s="67">
         <v>0</v>
       </c>
       <c r="AS58" s="67">
         <v>66.168350000000004</v>
       </c>
       <c r="AT58" s="67">
         <v>38.969900000000003</v>
       </c>
       <c r="AU58" s="67">
         <v>0</v>
       </c>
       <c r="AV58" s="67">
         <v>0</v>
       </c>
       <c r="AW58" s="67">
-        <v>9.4829999999999998E-2</v>
+        <v>0.10858</v>
       </c>
       <c r="AX58" s="67">
-        <v>1.12096</v>
+        <v>1.2693399999999999</v>
       </c>
       <c r="AY58" s="67">
         <v>0</v>
       </c>
       <c r="AZ58" s="67">
         <v>0</v>
       </c>
       <c r="BA58" s="67">
         <v>8.6860000000000007E-2</v>
       </c>
       <c r="BB58" s="67">
         <v>1.29413</v>
       </c>
     </row>
     <row r="59" spans="1:54" s="38" customFormat="1" ht="102">
       <c r="A59" s="49" t="s">
         <v>105</v>
       </c>
       <c r="B59" s="65" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="57">
         <v>66.906999999999996</v>
       </c>
       <c r="D59" s="57">
@@ -35628,66 +35628,66 @@
       <c r="AO59" s="67">
         <v>3.1960999999999999</v>
       </c>
       <c r="AP59" s="67">
         <v>18.09477</v>
       </c>
       <c r="AQ59" s="67">
         <v>0</v>
       </c>
       <c r="AR59" s="67">
         <v>0</v>
       </c>
       <c r="AS59" s="67">
         <v>1.6580299999999999</v>
       </c>
       <c r="AT59" s="67">
         <v>9.6954899999999995</v>
       </c>
       <c r="AU59" s="67">
         <v>0</v>
       </c>
       <c r="AV59" s="67">
         <v>0</v>
       </c>
       <c r="AW59" s="67">
-        <v>1.0188999999999999</v>
+        <v>1.2269000000000001</v>
       </c>
       <c r="AX59" s="67">
-        <v>5.8489800000000001</v>
+        <v>6.8324499999999997</v>
       </c>
       <c r="AY59" s="67">
         <v>0</v>
       </c>
       <c r="AZ59" s="67">
         <v>0</v>
       </c>
       <c r="BA59" s="67">
-        <v>66.450839999999999</v>
+        <v>71.495840000000001</v>
       </c>
       <c r="BB59" s="67">
-        <v>101.38491</v>
+        <v>106.64945</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="38" customFormat="1" ht="63.75">
       <c r="A60" s="49" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="65" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="57">
         <v>0</v>
       </c>
       <c r="D60" s="57">
         <v>0</v>
       </c>
       <c r="E60" s="57">
         <v>1.2999999999999999E-3</v>
       </c>
       <c r="F60" s="57">
         <v>3.619E-2</v>
       </c>
       <c r="G60" s="55">
         <v>0</v>
       </c>
       <c r="H60" s="55">
@@ -36284,66 +36284,66 @@
       <c r="AO63" s="67">
         <v>2.5952799999999998</v>
       </c>
       <c r="AP63" s="67">
         <v>30.178550000000001</v>
       </c>
       <c r="AQ63" s="67">
         <v>0</v>
       </c>
       <c r="AR63" s="67">
         <v>0</v>
       </c>
       <c r="AS63" s="67">
         <v>2.55572</v>
       </c>
       <c r="AT63" s="67">
         <v>23.72411</v>
       </c>
       <c r="AU63" s="67">
         <v>0</v>
       </c>
       <c r="AV63" s="67">
         <v>0</v>
       </c>
       <c r="AW63" s="67">
-        <v>1.98966</v>
+        <v>2.0255999999999998</v>
       </c>
       <c r="AX63" s="67">
-        <v>13.869529999999999</v>
+        <v>14.575200000000001</v>
       </c>
       <c r="AY63" s="67">
         <v>0</v>
       </c>
       <c r="AZ63" s="67">
         <v>0</v>
       </c>
       <c r="BA63" s="67">
-        <v>0.93262</v>
+        <v>0.95172000000000001</v>
       </c>
       <c r="BB63" s="67">
-        <v>28.491399999999999</v>
+        <v>28.773129999999998</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="38" customFormat="1" ht="89.25">
       <c r="A64" s="49" t="s">
         <v>115</v>
       </c>
       <c r="B64" s="65" t="s">
         <v>116</v>
       </c>
       <c r="C64" s="55" t="s">
         <v>133</v>
       </c>
       <c r="D64" s="55" t="s">
         <v>133</v>
       </c>
       <c r="E64" s="55" t="s">
         <v>133</v>
       </c>
       <c r="F64" s="55" t="s">
         <v>133</v>
       </c>
       <c r="G64" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H64" s="55" t="s">
@@ -36453,61 +36453,61 @@
       </c>
       <c r="AQ64" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AR64" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AS64" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AT64" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AU64" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AV64" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AW64" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AX64" s="67" t="s">
         <v>133</v>
       </c>
-      <c r="AY64" s="67" t="s">
-[...9 lines deleted...]
-        <v>133</v>
+      <c r="AY64" s="67">
+        <v>0</v>
+      </c>
+      <c r="AZ64" s="67">
+        <v>0</v>
+      </c>
+      <c r="BA64" s="67">
+        <v>1.42E-3</v>
+      </c>
+      <c r="BB64" s="67">
+        <v>7.7999999999999996E-3</v>
       </c>
     </row>
     <row r="65" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A65" s="49" t="s">
         <v>117</v>
       </c>
       <c r="B65" s="65" t="s">
         <v>118</v>
       </c>
       <c r="C65" s="57">
         <v>10</v>
       </c>
       <c r="D65" s="57">
         <v>1.0384</v>
       </c>
       <c r="E65" s="57">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="F65" s="57">
         <v>2.0840000000000001E-2</v>
       </c>
       <c r="G65" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H65" s="55" t="s">
@@ -36612,66 +36612,66 @@
       <c r="AO65" s="67">
         <v>5.0985800000000001</v>
       </c>
       <c r="AP65" s="67">
         <v>9.3146599999999999</v>
       </c>
       <c r="AQ65" s="67">
         <v>20.399999999999999</v>
       </c>
       <c r="AR65" s="67">
         <v>25.80931</v>
       </c>
       <c r="AS65" s="67">
         <v>9.5888000000000009</v>
       </c>
       <c r="AT65" s="67">
         <v>6.71556</v>
       </c>
       <c r="AU65" s="67">
         <v>0</v>
       </c>
       <c r="AV65" s="67">
         <v>0</v>
       </c>
       <c r="AW65" s="67">
-        <v>6.0237100000000003</v>
+        <v>6.05471</v>
       </c>
       <c r="AX65" s="67">
-        <v>4.5893600000000001</v>
+        <v>4.7283099999999996</v>
       </c>
       <c r="AY65" s="67">
         <v>0</v>
       </c>
       <c r="AZ65" s="67">
         <v>0</v>
       </c>
       <c r="BA65" s="67">
-        <v>1.4134599999999999</v>
+        <v>1.41736</v>
       </c>
       <c r="BB65" s="67">
-        <v>5.0918599999999996</v>
+        <v>5.2343500000000001</v>
       </c>
     </row>
     <row r="66" spans="1:54" s="38" customFormat="1" ht="25.5">
       <c r="A66" s="49" t="s">
         <v>119</v>
       </c>
       <c r="B66" s="65" t="s">
         <v>120</v>
       </c>
       <c r="C66" s="57">
         <v>0</v>
       </c>
       <c r="D66" s="57">
         <v>0</v>
       </c>
       <c r="E66" s="57">
         <v>0.2</v>
       </c>
       <c r="F66" s="57">
         <v>0.30095</v>
       </c>
       <c r="G66" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H66" s="55" t="s">
@@ -37262,72 +37262,72 @@
       <c r="AM69" s="67">
         <v>47.78</v>
       </c>
       <c r="AN69" s="67">
         <v>29.522310000000001</v>
       </c>
       <c r="AO69" s="67">
         <v>0.58172000000000001</v>
       </c>
       <c r="AP69" s="67">
         <v>7.51241</v>
       </c>
       <c r="AQ69" s="67">
         <v>54.622999999999998</v>
       </c>
       <c r="AR69" s="67">
         <v>46.670900000000003</v>
       </c>
       <c r="AS69" s="67">
         <v>115.74447000000001</v>
       </c>
       <c r="AT69" s="67">
         <v>49.921790000000001</v>
       </c>
       <c r="AU69" s="67">
-        <v>27.138999999999999</v>
+        <v>41.273000000000003</v>
       </c>
       <c r="AV69" s="67">
-        <v>21.6294</v>
+        <v>34.574599999999997</v>
       </c>
       <c r="AW69" s="67">
-        <v>115.62845</v>
+        <v>115.67325</v>
       </c>
       <c r="AX69" s="67">
-        <v>47.854109999999999</v>
+        <v>48.607759999999999</v>
       </c>
       <c r="AY69" s="67">
-        <v>0</v>
+        <v>13.41</v>
       </c>
       <c r="AZ69" s="67">
-        <v>0</v>
+        <v>12.275969999999999</v>
       </c>
       <c r="BA69" s="67">
-        <v>19.79364</v>
+        <v>19.793939999999999</v>
       </c>
       <c r="BB69" s="67">
-        <v>1.8221000000000001</v>
+        <v>1.82924</v>
       </c>
     </row>
     <row r="70" spans="1:54" s="38" customFormat="1" ht="63.75">
       <c r="A70" s="49" t="s">
         <v>127</v>
       </c>
       <c r="B70" s="65" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="55" t="s">
         <v>133</v>
       </c>
       <c r="D70" s="55" t="s">
         <v>133</v>
       </c>
       <c r="E70" s="55" t="s">
         <v>133</v>
       </c>
       <c r="F70" s="55" t="s">
         <v>133</v>
       </c>
       <c r="G70" s="55" t="s">
         <v>133</v>
       </c>
       <c r="H70" s="55" t="s">
@@ -37596,54 +37596,54 @@
       <c r="AO71" s="67">
         <v>0.247</v>
       </c>
       <c r="AP71" s="67">
         <v>1.2345600000000001</v>
       </c>
       <c r="AQ71" s="67">
         <v>0</v>
       </c>
       <c r="AR71" s="67">
         <v>0</v>
       </c>
       <c r="AS71" s="67">
         <v>0.44400000000000001</v>
       </c>
       <c r="AT71" s="67">
         <v>1.28775</v>
       </c>
       <c r="AU71" s="67">
         <v>0</v>
       </c>
       <c r="AV71" s="67">
         <v>0</v>
       </c>
       <c r="AW71" s="67">
-        <v>0.38700000000000001</v>
+        <v>0.44400000000000001</v>
       </c>
       <c r="AX71" s="67">
-        <v>1.13775</v>
+        <v>1.28775</v>
       </c>
       <c r="AY71" s="67" t="s">
         <v>133</v>
       </c>
       <c r="AZ71" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BA71" s="67" t="s">
         <v>133</v>
       </c>
       <c r="BB71" s="67" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="72" spans="1:54" s="38" customFormat="1" ht="38.25">
       <c r="A72" s="58" t="s">
         <v>131</v>
       </c>
       <c r="B72" s="66" t="s">
         <v>132</v>
       </c>
       <c r="C72" s="59" t="s">
         <v>133</v>
       </c>
       <c r="D72" s="59" t="s">
@@ -37831,130 +37831,130 @@
       <c r="AB73" s="63"/>
       <c r="AC73" s="63"/>
       <c r="AD73" s="63"/>
       <c r="AE73" s="63"/>
       <c r="AF73" s="63"/>
       <c r="AG73" s="63"/>
       <c r="AH73" s="63"/>
       <c r="AI73" s="56"/>
       <c r="AJ73" s="56"/>
       <c r="AK73" s="56"/>
       <c r="AL73" s="56"/>
       <c r="AM73" s="56"/>
       <c r="AN73" s="56"/>
       <c r="AO73" s="56"/>
       <c r="AP73" s="56"/>
       <c r="AQ73" s="56"/>
       <c r="AR73" s="56"/>
       <c r="AS73" s="56"/>
       <c r="AT73" s="56"/>
       <c r="AU73" s="56"/>
       <c r="AV73" s="56"/>
       <c r="AW73" s="56"/>
       <c r="AX73" s="56"/>
     </row>
     <row r="74" spans="1:54" s="68" customFormat="1" ht="39" customHeight="1">
-      <c r="A74" s="114" t="s">
+      <c r="A74" s="107" t="s">
         <v>172</v>
       </c>
-      <c r="B74" s="114"/>
+      <c r="B74" s="107"/>
       <c r="AI74" s="56"/>
       <c r="AJ74" s="56"/>
       <c r="AK74" s="56"/>
       <c r="AL74" s="56"/>
       <c r="AM74" s="56"/>
       <c r="AN74" s="56"/>
       <c r="AO74" s="56"/>
       <c r="AP74" s="56"/>
       <c r="AQ74" s="56"/>
       <c r="AR74" s="56"/>
       <c r="AS74" s="56"/>
       <c r="AT74" s="56"/>
       <c r="AU74" s="56"/>
       <c r="AV74" s="56"/>
       <c r="AW74" s="56"/>
       <c r="AX74" s="56"/>
     </row>
     <row r="75" spans="1:54">
       <c r="AI75" s="63"/>
       <c r="AJ75" s="63"/>
       <c r="AK75" s="63"/>
       <c r="AL75" s="63"/>
       <c r="AM75" s="63"/>
       <c r="AN75" s="63"/>
       <c r="AO75" s="63"/>
       <c r="AP75" s="63"/>
     </row>
     <row r="78" spans="1:54">
       <c r="AI78" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="A74:B74"/>
-[...16 lines deleted...]
-    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="BA5:BB5"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="AU5:AV5"/>
     <mergeCell ref="AW5:AX5"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="AS5:AT5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AI5:AJ5"/>
-    <mergeCell ref="O5:P5"/>
-[...8 lines deleted...]
-    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>