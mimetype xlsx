--- v0 (2026-04-22)
+++ v1 (2026-06-03)
@@ -141,54 +141,54 @@
   <si>
     <t>Растениеводство</t>
   </si>
   <si>
     <t>Животноводство</t>
   </si>
   <si>
     <t>Доля переработанной продукции в общем объеме экспорта продукции АПК, %</t>
   </si>
   <si>
     <t>Всего по продукции АПК:</t>
   </si>
   <si>
     <t>Переработанная с/х продукция</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>январь-февраль 2025 года*</t>
+    <t>январь-март 2025 года*</t>
   </si>
   <si>
-    <t>январь-февраль 2026 года*</t>
+    <t>январь-март 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
@@ -770,51 +770,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA13"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="Y1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="N23" sqref="N23"/>
+      <selection activeCell="AQ14" sqref="AQ13:AQ14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39" customWidth="1"/>
     <col min="2" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="29" width="9.28515625" customWidth="1"/>
     <col min="30" max="45" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
       <c r="K1" s="31"/>
       <c r="L1" s="31"/>
@@ -1427,79 +1427,79 @@
         <f t="shared" si="0"/>
         <v>651690.59325000003</v>
       </c>
       <c r="AO7" s="4">
         <f t="shared" si="0"/>
         <v>297001.65969000006</v>
       </c>
       <c r="AP7" s="5">
         <f t="shared" si="0"/>
         <v>208688.15745000003</v>
       </c>
       <c r="AQ7" s="4">
         <f t="shared" si="0"/>
         <v>75394.906589999999</v>
       </c>
       <c r="AR7" s="4">
         <f t="shared" si="0"/>
         <v>338248.74965000001</v>
       </c>
       <c r="AS7" s="4">
         <f t="shared" si="0"/>
         <v>240345.78328999999</v>
       </c>
       <c r="AT7" s="5">
         <f t="shared" ref="AT7:AW7" si="1">AT8+AT9+AT10</f>
-        <v>28706.745040000002</v>
+        <v>54674.85583</v>
       </c>
       <c r="AU7" s="4">
         <f t="shared" si="1"/>
-        <v>8941.8671699999995</v>
+        <v>18236.88996</v>
       </c>
       <c r="AV7" s="4">
         <f t="shared" si="1"/>
-        <v>49061.178430000014</v>
+        <v>82704.865320000012</v>
       </c>
       <c r="AW7" s="4">
         <f t="shared" si="1"/>
-        <v>35946.84150000001</v>
+        <v>54827.065690000003</v>
       </c>
       <c r="AX7" s="5">
         <f t="shared" ref="AX7:BA7" si="2">AX8+AX9+AX10</f>
-        <v>25241.664850000001</v>
+        <v>35415.736770000003</v>
       </c>
       <c r="AY7" s="4">
         <f t="shared" si="2"/>
-        <v>8268.103439999999</v>
+        <v>12537.8159</v>
       </c>
       <c r="AZ7" s="4">
         <f t="shared" si="2"/>
-        <v>83445.009359999996</v>
+        <v>183304.51463000002</v>
       </c>
       <c r="BA7" s="4">
         <f t="shared" si="2"/>
-        <v>37902.738089999999</v>
+        <v>69583.051180000009</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="7">
         <v>63454.237199999996</v>
       </c>
       <c r="C8" s="7">
         <v>14730.745179999998</v>
       </c>
       <c r="D8" s="7">
         <v>13634.793249999999</v>
       </c>
       <c r="E8" s="7">
         <v>5677.1554599999999</v>
       </c>
       <c r="F8" s="7">
         <v>77374.003399999987</v>
       </c>
       <c r="G8" s="7">
         <v>10320.560819999999</v>
       </c>
       <c r="H8" s="7">
@@ -1595,72 +1595,72 @@
       <c r="AL8" s="24">
         <v>28491.979500000001</v>
       </c>
       <c r="AM8" s="24">
         <v>13791.67389</v>
       </c>
       <c r="AN8" s="24">
         <v>410833.97377999994</v>
       </c>
       <c r="AO8" s="24">
         <v>77232.487830000013</v>
       </c>
       <c r="AP8" s="24">
         <v>125552.57236000002</v>
       </c>
       <c r="AQ8" s="24">
         <v>37184.52003</v>
       </c>
       <c r="AR8" s="24">
         <v>191739.26009000003</v>
       </c>
       <c r="AS8" s="24">
         <v>32537.509910000001</v>
       </c>
       <c r="AT8" s="24">
-        <v>17655.162</v>
+        <v>35865.655760000001</v>
       </c>
       <c r="AU8" s="24">
-        <v>4912.5720899999997</v>
+        <v>10850.41984</v>
       </c>
       <c r="AV8" s="24">
-        <v>25618.841230000005</v>
+        <v>47237.921470000008</v>
       </c>
       <c r="AW8" s="24">
-        <v>4105.77873</v>
+        <v>7514.2234899999994</v>
       </c>
       <c r="AX8" s="24">
-        <v>15389</v>
+        <v>19485.224999999999</v>
       </c>
       <c r="AY8" s="24">
-        <v>3448.3092200000001</v>
+        <v>4558.6192200000005</v>
       </c>
       <c r="AZ8" s="24">
-        <v>65291.701449999993</v>
+        <v>153560.2458</v>
       </c>
       <c r="BA8" s="24">
-        <v>9990.2604600000013</v>
+        <v>24919.894179999999</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="7">
         <v>1169.2372</v>
       </c>
       <c r="C9" s="7">
         <v>1360.7848899999999</v>
       </c>
       <c r="D9" s="7">
         <v>1560.7579599999999</v>
       </c>
       <c r="E9" s="7">
         <v>4631.8691299999991</v>
       </c>
       <c r="F9" s="7">
         <v>1121.85952</v>
       </c>
       <c r="G9" s="7">
         <v>2107.1294399999997</v>
       </c>
       <c r="H9" s="7">
@@ -1756,72 +1756,72 @@
       <c r="AL9" s="9">
         <v>518.34500000000003</v>
       </c>
       <c r="AM9" s="9">
         <v>1834.4226799999999</v>
       </c>
       <c r="AN9" s="9">
         <v>5183.5718599999991</v>
       </c>
       <c r="AO9" s="9">
         <v>13357.591949999996</v>
       </c>
       <c r="AP9" s="9">
         <v>1012.7393099999999</v>
       </c>
       <c r="AQ9" s="9">
         <v>2445.0990300000003</v>
       </c>
       <c r="AR9" s="9">
         <v>5458.9908099999984</v>
       </c>
       <c r="AS9" s="9">
         <v>17153.386969999996</v>
       </c>
       <c r="AT9" s="9">
-        <v>42.8</v>
+        <v>60.1</v>
       </c>
       <c r="AU9" s="9">
-        <v>34.354660000000003</v>
+        <v>46.143650000000001</v>
       </c>
       <c r="AV9" s="9">
-        <v>1118.1957600000001</v>
+        <v>1792.3773300000003</v>
       </c>
       <c r="AW9" s="9">
-        <v>3400.9939200000003</v>
+        <v>5551.7971099999986</v>
       </c>
       <c r="AX9" s="9">
-        <v>279.73728999999997</v>
+        <v>282.23728999999997</v>
       </c>
       <c r="AY9" s="9">
-        <v>706.44728999999995</v>
+        <v>707.15428999999995</v>
       </c>
       <c r="AZ9" s="9">
-        <v>422.67489999999998</v>
+        <v>797.67042000000004</v>
       </c>
       <c r="BA9" s="9">
-        <v>1417.1983600000001</v>
+        <v>2861.4825600000008</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="7">
         <v>47156.148549999998</v>
       </c>
       <c r="C10" s="7">
         <v>29310.555789999999</v>
       </c>
       <c r="D10" s="7">
         <v>46124.646900000022</v>
       </c>
       <c r="E10" s="7">
         <v>83008.475990000021</v>
       </c>
       <c r="F10" s="7">
         <v>103726.33351</v>
       </c>
       <c r="G10" s="7">
         <v>41431.852729999999</v>
       </c>
       <c r="H10" s="7">
@@ -1917,72 +1917,72 @@
       <c r="AL10" s="9">
         <v>65427.641030000006</v>
       </c>
       <c r="AM10" s="9">
         <v>36674.272270000001</v>
       </c>
       <c r="AN10" s="9">
         <v>235673.04761000004</v>
       </c>
       <c r="AO10" s="9">
         <v>206411.57991000003</v>
       </c>
       <c r="AP10" s="9">
         <v>82122.845780000003</v>
       </c>
       <c r="AQ10" s="9">
         <v>35765.287530000001</v>
       </c>
       <c r="AR10" s="9">
         <v>141050.49875000003</v>
       </c>
       <c r="AS10" s="9">
         <v>190654.88640999998</v>
       </c>
       <c r="AT10" s="9">
-        <v>11008.78304</v>
+        <v>18749.10007</v>
       </c>
       <c r="AU10" s="9">
-        <v>3994.9404199999999</v>
+        <v>7340.3264699999991</v>
       </c>
       <c r="AV10" s="9">
-        <v>22324.141440000007</v>
+        <v>33674.566520000008</v>
       </c>
       <c r="AW10" s="9">
-        <v>28440.068850000007</v>
+        <v>41761.045090000007</v>
       </c>
       <c r="AX10" s="9">
-        <v>9572.9275600000019</v>
+        <v>15648.27448</v>
       </c>
       <c r="AY10" s="9">
-        <v>4113.3469299999997</v>
+        <v>7272.0423899999987</v>
       </c>
       <c r="AZ10" s="9">
-        <v>17730.633010000001</v>
+        <v>28946.598410000006</v>
       </c>
       <c r="BA10" s="9">
-        <v>26495.279269999995</v>
+        <v>41801.67444000001</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="13" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12">
         <f>C10/C7*100</f>
         <v>64.557729528949011</v>
       </c>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12">
         <f>G10/G7*100</f>
         <v>76.925741344839423</v>
       </c>
       <c r="H11" s="12"/>
       <c r="I11" s="12"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12">
         <f>K10/K7*100</f>
         <v>86.848927843609786</v>
       </c>
@@ -2025,58 +2025,58 @@
       <c r="AG11" s="12"/>
       <c r="AH11" s="12"/>
       <c r="AI11" s="12">
         <f>AI10/AI7*100</f>
         <v>74.025286618692476</v>
       </c>
       <c r="AJ11" s="12"/>
       <c r="AK11" s="12"/>
       <c r="AL11" s="12"/>
       <c r="AM11" s="12">
         <f>AM10/AM7*100</f>
         <v>70.122396999141316</v>
       </c>
       <c r="AN11" s="12"/>
       <c r="AO11" s="12"/>
       <c r="AP11" s="12"/>
       <c r="AQ11" s="12">
         <f>AQ10/AQ7*100</f>
         <v>47.43727281803374</v>
       </c>
       <c r="AR11" s="12"/>
       <c r="AS11" s="12"/>
       <c r="AT11" s="12"/>
       <c r="AU11" s="12">
         <f>AU10/AU7*100</f>
-        <v>44.676803446634068</v>
+        <v>40.249880797109327</v>
       </c>
       <c r="AV11" s="12"/>
       <c r="AW11" s="12"/>
       <c r="AX11" s="12"/>
       <c r="AY11" s="12">
         <f>AY10/AY7*100</f>
-        <v>49.749582354039831</v>
+        <v>58.000870709865815</v>
       </c>
       <c r="AZ11" s="12"/>
       <c r="BA11" s="12"/>
     </row>
     <row r="12" spans="1:53" s="20" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:53" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="21"/>
       <c r="AH13" s="9"/>
       <c r="AI13" s="9"/>
       <c r="AJ13" s="9"/>
       <c r="AK13" s="9"/>
       <c r="AL13" s="9"/>
       <c r="AM13" s="9"/>
       <c r="AN13" s="9"/>
       <c r="AO13" s="9"/>
       <c r="AP13" s="9"/>
       <c r="AQ13" s="9"/>
       <c r="AR13" s="9"/>
       <c r="AS13" s="9"/>
       <c r="AT13" s="9"/>
       <c r="AU13" s="9"/>
       <c r="AV13" s="9"/>