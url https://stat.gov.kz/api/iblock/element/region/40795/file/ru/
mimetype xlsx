--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -141,54 +141,54 @@
   <si>
     <t>Растениеводство</t>
   </si>
   <si>
     <t>Животноводство</t>
   </si>
   <si>
     <t>Доля переработанной продукции в общем объеме экспорта продукции АПК, %</t>
   </si>
   <si>
     <t>Всего по продукции АПК:</t>
   </si>
   <si>
     <t>Переработанная с/х продукция</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>январь-март 2025 года*</t>
+    <t>январь-апрель 2025 года*</t>
   </si>
   <si>
-    <t>январь-март 2026 года*</t>
+    <t>январь-апрель 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
@@ -769,52 +769,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA13"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="Y1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AQ14" sqref="AQ13:AQ14"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L25" sqref="L25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39" customWidth="1"/>
     <col min="2" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="29" width="9.28515625" customWidth="1"/>
     <col min="30" max="45" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
       <c r="K1" s="31"/>
       <c r="L1" s="31"/>
@@ -1426,80 +1426,80 @@
       <c r="AN7" s="4">
         <f t="shared" si="0"/>
         <v>651690.59325000003</v>
       </c>
       <c r="AO7" s="4">
         <f t="shared" si="0"/>
         <v>297001.65969000006</v>
       </c>
       <c r="AP7" s="5">
         <f t="shared" si="0"/>
         <v>208688.15745000003</v>
       </c>
       <c r="AQ7" s="4">
         <f t="shared" si="0"/>
         <v>75394.906589999999</v>
       </c>
       <c r="AR7" s="4">
         <f t="shared" si="0"/>
         <v>338248.74965000001</v>
       </c>
       <c r="AS7" s="4">
         <f t="shared" si="0"/>
         <v>240345.78328999999</v>
       </c>
       <c r="AT7" s="5">
-        <f t="shared" ref="AT7:AW7" si="1">AT8+AT9+AT10</f>
-        <v>54674.85583</v>
+        <f>AT8+AT9+AT10</f>
+        <v>71178.680370000002</v>
       </c>
       <c r="AU7" s="4">
-        <f t="shared" si="1"/>
-        <v>18236.88996</v>
+        <f>AU8+AU9+AU10</f>
+        <v>26785.910790000002</v>
       </c>
       <c r="AV7" s="4">
-        <f t="shared" si="1"/>
-        <v>82704.865320000012</v>
+        <f>AV8+AV9+AV10</f>
+        <v>112184.15994999997</v>
       </c>
       <c r="AW7" s="4">
-        <f t="shared" si="1"/>
-        <v>54827.065690000003</v>
+        <f>AW8+AW9+AW10</f>
+        <v>75998.732019999996</v>
       </c>
       <c r="AX7" s="5">
-        <f t="shared" ref="AX7:BA7" si="2">AX8+AX9+AX10</f>
-        <v>35415.736770000003</v>
+        <f>AX8+AX9+AX10</f>
+        <v>45036.018129999997</v>
       </c>
       <c r="AY7" s="4">
-        <f t="shared" si="2"/>
-        <v>12537.8159</v>
+        <f>AY8+AY9+AY10</f>
+        <v>17162.434670000002</v>
       </c>
       <c r="AZ7" s="4">
-        <f t="shared" si="2"/>
-        <v>183304.51463000002</v>
+        <f>AZ8+AZ9+AZ10</f>
+        <v>276869.50570000004</v>
       </c>
       <c r="BA7" s="4">
-        <f t="shared" si="2"/>
-        <v>69583.051180000009</v>
+        <f>BA8+BA9+BA10</f>
+        <v>102656.00706</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="7">
         <v>63454.237199999996</v>
       </c>
       <c r="C8" s="7">
         <v>14730.745179999998</v>
       </c>
       <c r="D8" s="7">
         <v>13634.793249999999</v>
       </c>
       <c r="E8" s="7">
         <v>5677.1554599999999</v>
       </c>
       <c r="F8" s="7">
         <v>77374.003399999987</v>
       </c>
       <c r="G8" s="7">
         <v>10320.560819999999</v>
       </c>
       <c r="H8" s="7">
@@ -1595,72 +1595,72 @@
       <c r="AL8" s="24">
         <v>28491.979500000001</v>
       </c>
       <c r="AM8" s="24">
         <v>13791.67389</v>
       </c>
       <c r="AN8" s="24">
         <v>410833.97377999994</v>
       </c>
       <c r="AO8" s="24">
         <v>77232.487830000013</v>
       </c>
       <c r="AP8" s="24">
         <v>125552.57236000002</v>
       </c>
       <c r="AQ8" s="24">
         <v>37184.52003</v>
       </c>
       <c r="AR8" s="24">
         <v>191739.26009000003</v>
       </c>
       <c r="AS8" s="24">
         <v>32537.509910000001</v>
       </c>
       <c r="AT8" s="24">
-        <v>35865.655760000001</v>
+        <v>46746.556260000005</v>
       </c>
       <c r="AU8" s="24">
-        <v>10850.41984</v>
+        <v>16331.95407</v>
       </c>
       <c r="AV8" s="24">
-        <v>47237.921470000008</v>
+        <v>65573.324579999986</v>
       </c>
       <c r="AW8" s="24">
-        <v>7514.2234899999994</v>
+        <v>11579.058400000004</v>
       </c>
       <c r="AX8" s="24">
-        <v>19485.224999999999</v>
+        <v>22268.130999999998</v>
       </c>
       <c r="AY8" s="24">
-        <v>4558.6192200000005</v>
+        <v>5320.8370000000004</v>
       </c>
       <c r="AZ8" s="24">
-        <v>153560.2458</v>
+        <v>232009.06094</v>
       </c>
       <c r="BA8" s="24">
-        <v>24919.894179999999</v>
+        <v>38767.366609999997</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="7">
         <v>1169.2372</v>
       </c>
       <c r="C9" s="7">
         <v>1360.7848899999999</v>
       </c>
       <c r="D9" s="7">
         <v>1560.7579599999999</v>
       </c>
       <c r="E9" s="7">
         <v>4631.8691299999991</v>
       </c>
       <c r="F9" s="7">
         <v>1121.85952</v>
       </c>
       <c r="G9" s="7">
         <v>2107.1294399999997</v>
       </c>
       <c r="H9" s="7">
@@ -1756,72 +1756,72 @@
       <c r="AL9" s="9">
         <v>518.34500000000003</v>
       </c>
       <c r="AM9" s="9">
         <v>1834.4226799999999</v>
       </c>
       <c r="AN9" s="9">
         <v>5183.5718599999991</v>
       </c>
       <c r="AO9" s="9">
         <v>13357.591949999996</v>
       </c>
       <c r="AP9" s="9">
         <v>1012.7393099999999</v>
       </c>
       <c r="AQ9" s="9">
         <v>2445.0990300000003</v>
       </c>
       <c r="AR9" s="9">
         <v>5458.9908099999984</v>
       </c>
       <c r="AS9" s="9">
         <v>17153.386969999996</v>
       </c>
       <c r="AT9" s="9">
-        <v>60.1</v>
+        <v>105.57499999999999</v>
       </c>
       <c r="AU9" s="9">
-        <v>46.143650000000001</v>
+        <v>328.57853</v>
       </c>
       <c r="AV9" s="9">
-        <v>1792.3773300000003</v>
+        <v>2306.6997500000007</v>
       </c>
       <c r="AW9" s="9">
-        <v>5551.7971099999986</v>
+        <v>7432.448809999999</v>
       </c>
       <c r="AX9" s="9">
-        <v>282.23728999999997</v>
+        <v>285.03728999999998</v>
       </c>
       <c r="AY9" s="9">
-        <v>707.15428999999995</v>
+        <v>707.89629000000002</v>
       </c>
       <c r="AZ9" s="9">
-        <v>797.67042000000004</v>
+        <v>1019.22052</v>
       </c>
       <c r="BA9" s="9">
-        <v>2861.4825600000008</v>
+        <v>3614.7737500000003</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="7">
         <v>47156.148549999998</v>
       </c>
       <c r="C10" s="7">
         <v>29310.555789999999</v>
       </c>
       <c r="D10" s="7">
         <v>46124.646900000022</v>
       </c>
       <c r="E10" s="7">
         <v>83008.475990000021</v>
       </c>
       <c r="F10" s="7">
         <v>103726.33351</v>
       </c>
       <c r="G10" s="7">
         <v>41431.852729999999</v>
       </c>
       <c r="H10" s="7">
@@ -1917,72 +1917,72 @@
       <c r="AL10" s="9">
         <v>65427.641030000006</v>
       </c>
       <c r="AM10" s="9">
         <v>36674.272270000001</v>
       </c>
       <c r="AN10" s="9">
         <v>235673.04761000004</v>
       </c>
       <c r="AO10" s="9">
         <v>206411.57991000003</v>
       </c>
       <c r="AP10" s="9">
         <v>82122.845780000003</v>
       </c>
       <c r="AQ10" s="9">
         <v>35765.287530000001</v>
       </c>
       <c r="AR10" s="9">
         <v>141050.49875000003</v>
       </c>
       <c r="AS10" s="9">
         <v>190654.88640999998</v>
       </c>
       <c r="AT10" s="9">
-        <v>18749.10007</v>
+        <v>24326.549109999996</v>
       </c>
       <c r="AU10" s="9">
-        <v>7340.3264699999991</v>
+        <v>10125.378190000001</v>
       </c>
       <c r="AV10" s="9">
-        <v>33674.566520000008</v>
+        <v>44304.135619999994</v>
       </c>
       <c r="AW10" s="9">
-        <v>41761.045090000007</v>
+        <v>56987.22481</v>
       </c>
       <c r="AX10" s="9">
-        <v>15648.27448</v>
+        <v>22482.849840000003</v>
       </c>
       <c r="AY10" s="9">
-        <v>7272.0423899999987</v>
+        <v>11133.70138</v>
       </c>
       <c r="AZ10" s="9">
-        <v>28946.598410000006</v>
+        <v>43841.224240000018</v>
       </c>
       <c r="BA10" s="9">
-        <v>41801.67444000001</v>
+        <v>60273.866700000013</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="13" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12">
         <f>C10/C7*100</f>
         <v>64.557729528949011</v>
       </c>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12">
         <f>G10/G7*100</f>
         <v>76.925741344839423</v>
       </c>
       <c r="H11" s="12"/>
       <c r="I11" s="12"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12">
         <f>K10/K7*100</f>
         <v>86.848927843609786</v>
       </c>
@@ -2025,58 +2025,58 @@
       <c r="AG11" s="12"/>
       <c r="AH11" s="12"/>
       <c r="AI11" s="12">
         <f>AI10/AI7*100</f>
         <v>74.025286618692476</v>
       </c>
       <c r="AJ11" s="12"/>
       <c r="AK11" s="12"/>
       <c r="AL11" s="12"/>
       <c r="AM11" s="12">
         <f>AM10/AM7*100</f>
         <v>70.122396999141316</v>
       </c>
       <c r="AN11" s="12"/>
       <c r="AO11" s="12"/>
       <c r="AP11" s="12"/>
       <c r="AQ11" s="12">
         <f>AQ10/AQ7*100</f>
         <v>47.43727281803374</v>
       </c>
       <c r="AR11" s="12"/>
       <c r="AS11" s="12"/>
       <c r="AT11" s="12"/>
       <c r="AU11" s="12">
         <f>AU10/AU7*100</f>
-        <v>40.249880797109327</v>
+        <v>37.801134594161773</v>
       </c>
       <c r="AV11" s="12"/>
       <c r="AW11" s="12"/>
       <c r="AX11" s="12"/>
       <c r="AY11" s="12">
         <f>AY10/AY7*100</f>
-        <v>58.000870709865815</v>
+        <v>64.872505527795255</v>
       </c>
       <c r="AZ11" s="12"/>
       <c r="BA11" s="12"/>
     </row>
     <row r="12" spans="1:53" s="20" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:53" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="21"/>
       <c r="AH13" s="9"/>
       <c r="AI13" s="9"/>
       <c r="AJ13" s="9"/>
       <c r="AK13" s="9"/>
       <c r="AL13" s="9"/>
       <c r="AM13" s="9"/>
       <c r="AN13" s="9"/>
       <c r="AO13" s="9"/>
       <c r="AP13" s="9"/>
       <c r="AQ13" s="9"/>
       <c r="AR13" s="9"/>
       <c r="AS13" s="9"/>
       <c r="AT13" s="9"/>
       <c r="AU13" s="9"/>
       <c r="AV13" s="9"/>