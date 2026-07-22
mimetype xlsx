--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -141,54 +141,54 @@
   <si>
     <t>Растениеводство</t>
   </si>
   <si>
     <t>Животноводство</t>
   </si>
   <si>
     <t>Доля переработанной продукции в общем объеме экспорта продукции АПК, %</t>
   </si>
   <si>
     <t>Всего по продукции АПК:</t>
   </si>
   <si>
     <t>Переработанная с/х продукция</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>январь-апрель 2025 года*</t>
+    <t>январь-май 2025 года*</t>
   </si>
   <si>
-    <t>январь-апрель 2026 года*</t>
+    <t>январь-май 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
@@ -423,79 +423,79 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -769,262 +769,262 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA13"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L25" sqref="L25"/>
+    <sheetView tabSelected="1" topLeftCell="AB1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AW21" sqref="AW21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39" customWidth="1"/>
     <col min="2" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="29" width="9.28515625" customWidth="1"/>
     <col min="30" max="45" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="31"/>
-[...50 lines deleted...]
-      <c r="BA1" s="32"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
+      <c r="R1" s="27"/>
+      <c r="S1" s="27"/>
+      <c r="T1" s="27"/>
+      <c r="U1" s="27"/>
+      <c r="V1" s="27"/>
+      <c r="W1" s="27"/>
+      <c r="X1" s="27"/>
+      <c r="Y1" s="27"/>
+      <c r="Z1" s="27"/>
+      <c r="AA1" s="27"/>
+      <c r="AB1" s="27"/>
+      <c r="AC1" s="27"/>
+      <c r="AD1" s="27"/>
+      <c r="AE1" s="27"/>
+      <c r="AF1" s="27"/>
+      <c r="AG1" s="27"/>
+      <c r="AH1" s="27"/>
+      <c r="AI1" s="27"/>
+      <c r="AJ1" s="27"/>
+      <c r="AK1" s="27"/>
+      <c r="AL1" s="27"/>
+      <c r="AM1" s="27"/>
+      <c r="AN1" s="27"/>
+      <c r="AO1" s="27"/>
+      <c r="AP1" s="27"/>
+      <c r="AQ1" s="27"/>
+      <c r="AR1" s="27"/>
+      <c r="AS1" s="27"/>
+      <c r="AT1" s="27"/>
+      <c r="AU1" s="27"/>
+      <c r="AV1" s="27"/>
+      <c r="AW1" s="27"/>
+      <c r="AX1" s="28"/>
+      <c r="AY1" s="28"/>
+      <c r="AZ1" s="28"/>
+      <c r="BA1" s="28"/>
     </row>
     <row r="2" spans="1:53" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="31"/>
-[...50 lines deleted...]
-      <c r="BA2" s="32"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+      <c r="AA2" s="27"/>
+      <c r="AB2" s="27"/>
+      <c r="AC2" s="27"/>
+      <c r="AD2" s="27"/>
+      <c r="AE2" s="27"/>
+      <c r="AF2" s="27"/>
+      <c r="AG2" s="27"/>
+      <c r="AH2" s="27"/>
+      <c r="AI2" s="27"/>
+      <c r="AJ2" s="27"/>
+      <c r="AK2" s="27"/>
+      <c r="AL2" s="27"/>
+      <c r="AM2" s="27"/>
+      <c r="AN2" s="27"/>
+      <c r="AO2" s="27"/>
+      <c r="AP2" s="27"/>
+      <c r="AQ2" s="27"/>
+      <c r="AR2" s="27"/>
+      <c r="AS2" s="27"/>
+      <c r="AT2" s="27"/>
+      <c r="AU2" s="27"/>
+      <c r="AV2" s="27"/>
+      <c r="AW2" s="27"/>
+      <c r="AX2" s="28"/>
+      <c r="AY2" s="28"/>
+      <c r="AZ2" s="28"/>
+      <c r="BA2" s="28"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:53" s="17" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="34" t="s">
+      <c r="A4" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="29">
         <v>2015</v>
       </c>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29">
         <v>2016</v>
       </c>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
       <c r="J4" s="29">
         <v>2017</v>
       </c>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
       <c r="M4" s="29"/>
       <c r="N4" s="29">
         <v>2018</v>
       </c>
       <c r="O4" s="29"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="29">
         <v>2019</v>
       </c>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
       <c r="V4" s="29">
         <v>2020</v>
       </c>
       <c r="W4" s="29"/>
       <c r="X4" s="29"/>
       <c r="Y4" s="29"/>
       <c r="Z4" s="29">
         <v>2021</v>
       </c>
       <c r="AA4" s="29"/>
       <c r="AB4" s="29"/>
       <c r="AC4" s="29"/>
-      <c r="AD4" s="27">
+      <c r="AD4" s="30">
         <v>2022</v>
       </c>
-      <c r="AE4" s="28"/>
-[...2 lines deleted...]
-      <c r="AH4" s="27">
+      <c r="AE4" s="31"/>
+      <c r="AF4" s="31"/>
+      <c r="AG4" s="32"/>
+      <c r="AH4" s="30">
         <v>2023</v>
       </c>
-      <c r="AI4" s="28"/>
-[...2 lines deleted...]
-      <c r="AL4" s="27">
+      <c r="AI4" s="31"/>
+      <c r="AJ4" s="31"/>
+      <c r="AK4" s="31"/>
+      <c r="AL4" s="30">
         <v>2024</v>
       </c>
-      <c r="AM4" s="28"/>
-[...2 lines deleted...]
-      <c r="AP4" s="27" t="s">
+      <c r="AM4" s="31"/>
+      <c r="AN4" s="31"/>
+      <c r="AO4" s="31"/>
+      <c r="AP4" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="AQ4" s="28"/>
-[...2 lines deleted...]
-      <c r="AT4" s="27" t="s">
+      <c r="AQ4" s="31"/>
+      <c r="AR4" s="31"/>
+      <c r="AS4" s="31"/>
+      <c r="AT4" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="AU4" s="28"/>
-[...2 lines deleted...]
-      <c r="AX4" s="27" t="s">
+      <c r="AU4" s="31"/>
+      <c r="AV4" s="31"/>
+      <c r="AW4" s="31"/>
+      <c r="AX4" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="AY4" s="28"/>
-[...1 lines deleted...]
-      <c r="BA4" s="28"/>
+      <c r="AY4" s="31"/>
+      <c r="AZ4" s="31"/>
+      <c r="BA4" s="31"/>
     </row>
     <row r="5" spans="1:53" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="35"/>
+      <c r="A5" s="34"/>
       <c r="B5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="29"/>
       <c r="D5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="29"/>
       <c r="F5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="29"/>
       <c r="H5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="29"/>
       <c r="J5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="29"/>
       <c r="L5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="M5" s="29"/>
       <c r="N5" s="29" t="s">
@@ -1060,78 +1060,78 @@
       </c>
       <c r="AC5" s="29"/>
       <c r="AD5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AE5" s="29"/>
       <c r="AF5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="AG5" s="29"/>
       <c r="AH5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AI5" s="29"/>
       <c r="AJ5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="AK5" s="29"/>
       <c r="AL5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AM5" s="29"/>
       <c r="AN5" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="30"/>
+      <c r="AO5" s="36"/>
       <c r="AP5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AQ5" s="29"/>
       <c r="AR5" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="30"/>
+      <c r="AS5" s="36"/>
       <c r="AT5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AU5" s="29"/>
       <c r="AV5" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="30"/>
+      <c r="AW5" s="36"/>
       <c r="AX5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="29"/>
       <c r="AZ5" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="30"/>
+      <c r="BA5" s="36"/>
     </row>
     <row r="6" spans="1:53" s="17" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A6" s="36"/>
+      <c r="A6" s="35"/>
       <c r="B6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="19" t="s">
@@ -1426,80 +1426,80 @@
       <c r="AN7" s="4">
         <f t="shared" si="0"/>
         <v>651690.59325000003</v>
       </c>
       <c r="AO7" s="4">
         <f t="shared" si="0"/>
         <v>297001.65969000006</v>
       </c>
       <c r="AP7" s="5">
         <f t="shared" si="0"/>
         <v>208688.15745000003</v>
       </c>
       <c r="AQ7" s="4">
         <f t="shared" si="0"/>
         <v>75394.906589999999</v>
       </c>
       <c r="AR7" s="4">
         <f t="shared" si="0"/>
         <v>338248.74965000001</v>
       </c>
       <c r="AS7" s="4">
         <f t="shared" si="0"/>
         <v>240345.78328999999</v>
       </c>
       <c r="AT7" s="5">
-        <f>AT8+AT9+AT10</f>
-        <v>71178.680370000002</v>
+        <f t="shared" ref="AT7:BA7" si="1">AT8+AT9+AT10</f>
+        <v>82503.326459999997</v>
       </c>
       <c r="AU7" s="4">
-        <f>AU8+AU9+AU10</f>
-        <v>26785.910790000002</v>
+        <f t="shared" si="1"/>
+        <v>32987.833329999994</v>
       </c>
       <c r="AV7" s="4">
-        <f>AV8+AV9+AV10</f>
-        <v>112184.15994999997</v>
+        <f t="shared" si="1"/>
+        <v>139560.87018999999</v>
       </c>
       <c r="AW7" s="4">
-        <f>AW8+AW9+AW10</f>
-        <v>75998.732019999996</v>
+        <f t="shared" si="1"/>
+        <v>96691.06945999997</v>
       </c>
       <c r="AX7" s="5">
-        <f>AX8+AX9+AX10</f>
-        <v>45036.018129999997</v>
+        <f t="shared" si="1"/>
+        <v>52740.367120000003</v>
       </c>
       <c r="AY7" s="4">
-        <f>AY8+AY9+AY10</f>
-        <v>17162.434670000002</v>
+        <f t="shared" si="1"/>
+        <v>20345.160459999999</v>
       </c>
       <c r="AZ7" s="4">
-        <f>AZ8+AZ9+AZ10</f>
-        <v>276869.50570000004</v>
+        <f t="shared" si="1"/>
+        <v>342982.34421999997</v>
       </c>
       <c r="BA7" s="4">
-        <f>BA8+BA9+BA10</f>
-        <v>102656.00706</v>
+        <f t="shared" si="1"/>
+        <v>132544.90189000004</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="7">
         <v>63454.237199999996</v>
       </c>
       <c r="C8" s="7">
         <v>14730.745179999998</v>
       </c>
       <c r="D8" s="7">
         <v>13634.793249999999</v>
       </c>
       <c r="E8" s="7">
         <v>5677.1554599999999</v>
       </c>
       <c r="F8" s="7">
         <v>77374.003399999987</v>
       </c>
       <c r="G8" s="7">
         <v>10320.560819999999</v>
       </c>
       <c r="H8" s="7">
@@ -1595,72 +1595,72 @@
       <c r="AL8" s="24">
         <v>28491.979500000001</v>
       </c>
       <c r="AM8" s="24">
         <v>13791.67389</v>
       </c>
       <c r="AN8" s="24">
         <v>410833.97377999994</v>
       </c>
       <c r="AO8" s="24">
         <v>77232.487830000013</v>
       </c>
       <c r="AP8" s="24">
         <v>125552.57236000002</v>
       </c>
       <c r="AQ8" s="24">
         <v>37184.52003</v>
       </c>
       <c r="AR8" s="24">
         <v>191739.26009000003</v>
       </c>
       <c r="AS8" s="24">
         <v>32537.509910000001</v>
       </c>
       <c r="AT8" s="24">
-        <v>46746.556260000005</v>
+        <v>52453.175860000003</v>
       </c>
       <c r="AU8" s="24">
-        <v>16331.95407</v>
+        <v>19262.100139999999</v>
       </c>
       <c r="AV8" s="24">
-        <v>65573.324579999986</v>
+        <v>80934.354889999973</v>
       </c>
       <c r="AW8" s="24">
-        <v>11579.058400000004</v>
+        <v>14662.959480000003</v>
       </c>
       <c r="AX8" s="24">
-        <v>22268.130999999998</v>
+        <v>25538.47</v>
       </c>
       <c r="AY8" s="24">
-        <v>5320.8370000000004</v>
+        <v>6232.2703099999999</v>
       </c>
       <c r="AZ8" s="24">
-        <v>232009.06094</v>
+        <v>284600.58651999995</v>
       </c>
       <c r="BA8" s="24">
-        <v>38767.366609999997</v>
+        <v>47933.781470000016</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="7">
         <v>1169.2372</v>
       </c>
       <c r="C9" s="7">
         <v>1360.7848899999999</v>
       </c>
       <c r="D9" s="7">
         <v>1560.7579599999999</v>
       </c>
       <c r="E9" s="7">
         <v>4631.8691299999991</v>
       </c>
       <c r="F9" s="7">
         <v>1121.85952</v>
       </c>
       <c r="G9" s="7">
         <v>2107.1294399999997</v>
       </c>
       <c r="H9" s="7">
@@ -1756,72 +1756,72 @@
       <c r="AL9" s="9">
         <v>518.34500000000003</v>
       </c>
       <c r="AM9" s="9">
         <v>1834.4226799999999</v>
       </c>
       <c r="AN9" s="9">
         <v>5183.5718599999991</v>
       </c>
       <c r="AO9" s="9">
         <v>13357.591949999996</v>
       </c>
       <c r="AP9" s="9">
         <v>1012.7393099999999</v>
       </c>
       <c r="AQ9" s="9">
         <v>2445.0990300000003</v>
       </c>
       <c r="AR9" s="9">
         <v>5458.9908099999984</v>
       </c>
       <c r="AS9" s="9">
         <v>17153.386969999996</v>
       </c>
       <c r="AT9" s="9">
-        <v>105.57499999999999</v>
+        <v>112.82499999999999</v>
       </c>
       <c r="AU9" s="9">
-        <v>328.57853</v>
+        <v>332.60228000000001</v>
       </c>
       <c r="AV9" s="9">
-        <v>2306.6997500000007</v>
+        <v>2801.2675899999999</v>
       </c>
       <c r="AW9" s="9">
-        <v>7432.448809999999</v>
+        <v>8981.287330000001</v>
       </c>
       <c r="AX9" s="9">
-        <v>285.03728999999998</v>
+        <v>293.39028999999999</v>
       </c>
       <c r="AY9" s="9">
-        <v>707.89629000000002</v>
+        <v>737.89829000000009</v>
       </c>
       <c r="AZ9" s="9">
-        <v>1019.22052</v>
+        <v>1427.6541200000004</v>
       </c>
       <c r="BA9" s="9">
-        <v>3614.7737500000003</v>
+        <v>5040.8499800000018</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="7">
         <v>47156.148549999998</v>
       </c>
       <c r="C10" s="7">
         <v>29310.555789999999</v>
       </c>
       <c r="D10" s="7">
         <v>46124.646900000022</v>
       </c>
       <c r="E10" s="7">
         <v>83008.475990000021</v>
       </c>
       <c r="F10" s="7">
         <v>103726.33351</v>
       </c>
       <c r="G10" s="7">
         <v>41431.852729999999</v>
       </c>
       <c r="H10" s="7">
@@ -1917,72 +1917,72 @@
       <c r="AL10" s="9">
         <v>65427.641030000006</v>
       </c>
       <c r="AM10" s="9">
         <v>36674.272270000001</v>
       </c>
       <c r="AN10" s="9">
         <v>235673.04761000004</v>
       </c>
       <c r="AO10" s="9">
         <v>206411.57991000003</v>
       </c>
       <c r="AP10" s="9">
         <v>82122.845780000003</v>
       </c>
       <c r="AQ10" s="9">
         <v>35765.287530000001</v>
       </c>
       <c r="AR10" s="9">
         <v>141050.49875000003</v>
       </c>
       <c r="AS10" s="9">
         <v>190654.88640999998</v>
       </c>
       <c r="AT10" s="9">
-        <v>24326.549109999996</v>
+        <v>29937.325599999993</v>
       </c>
       <c r="AU10" s="9">
-        <v>10125.378190000001</v>
+        <v>13393.13091</v>
       </c>
       <c r="AV10" s="9">
-        <v>44304.135619999994</v>
+        <v>55825.247709999996</v>
       </c>
       <c r="AW10" s="9">
-        <v>56987.22481</v>
+        <v>73046.822649999958</v>
       </c>
       <c r="AX10" s="9">
-        <v>22482.849840000003</v>
+        <v>26908.506830000002</v>
       </c>
       <c r="AY10" s="9">
-        <v>11133.70138</v>
+        <v>13374.991859999998</v>
       </c>
       <c r="AZ10" s="9">
-        <v>43841.224240000018</v>
+        <v>56954.103579999988</v>
       </c>
       <c r="BA10" s="9">
-        <v>60273.866700000013</v>
+        <v>79570.270440000008</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="13" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12">
         <f>C10/C7*100</f>
         <v>64.557729528949011</v>
       </c>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12">
         <f>G10/G7*100</f>
         <v>76.925741344839423</v>
       </c>
       <c r="H11" s="12"/>
       <c r="I11" s="12"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12">
         <f>K10/K7*100</f>
         <v>86.848927843609786</v>
       </c>
@@ -2025,130 +2025,130 @@
       <c r="AG11" s="12"/>
       <c r="AH11" s="12"/>
       <c r="AI11" s="12">
         <f>AI10/AI7*100</f>
         <v>74.025286618692476</v>
       </c>
       <c r="AJ11" s="12"/>
       <c r="AK11" s="12"/>
       <c r="AL11" s="12"/>
       <c r="AM11" s="12">
         <f>AM10/AM7*100</f>
         <v>70.122396999141316</v>
       </c>
       <c r="AN11" s="12"/>
       <c r="AO11" s="12"/>
       <c r="AP11" s="12"/>
       <c r="AQ11" s="12">
         <f>AQ10/AQ7*100</f>
         <v>47.43727281803374</v>
       </c>
       <c r="AR11" s="12"/>
       <c r="AS11" s="12"/>
       <c r="AT11" s="12"/>
       <c r="AU11" s="12">
         <f>AU10/AU7*100</f>
-        <v>37.801134594161773</v>
+        <v>40.600213951669076</v>
       </c>
       <c r="AV11" s="12"/>
       <c r="AW11" s="12"/>
       <c r="AX11" s="12"/>
       <c r="AY11" s="12">
         <f>AY10/AY7*100</f>
-        <v>64.872505527795255</v>
+        <v>65.740409795716104</v>
       </c>
       <c r="AZ11" s="12"/>
       <c r="BA11" s="12"/>
     </row>
     <row r="12" spans="1:53" s="20" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:53" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="21"/>
       <c r="AH13" s="9"/>
       <c r="AI13" s="9"/>
       <c r="AJ13" s="9"/>
       <c r="AK13" s="9"/>
       <c r="AL13" s="9"/>
       <c r="AM13" s="9"/>
       <c r="AN13" s="9"/>
       <c r="AO13" s="9"/>
       <c r="AP13" s="9"/>
       <c r="AQ13" s="9"/>
       <c r="AR13" s="9"/>
       <c r="AS13" s="9"/>
       <c r="AT13" s="9"/>
       <c r="AU13" s="9"/>
       <c r="AV13" s="9"/>
       <c r="AW13" s="9"/>
       <c r="AX13" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="42">
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="A2:BA2"/>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
-    <mergeCell ref="B5:C5"/>
-[...24 lines deleted...]
-    <mergeCell ref="AR5:AS5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2015-2026</vt:lpstr>
     </vt:vector>