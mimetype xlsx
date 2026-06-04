--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -46,51 +46,51 @@
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AT6" i="1" l="1"/>
   <c r="AS6" i="1"/>
   <c r="AR6" i="1"/>
   <c r="AQ6" i="1"/>
   <c r="AX6" i="1" l="1"/>
   <c r="AV6" i="1"/>
   <c r="AU6" i="1"/>
   <c r="AW6" i="1"/>
   <c r="AL6" i="1" l="1"/>
   <c r="AK6" i="1"/>
   <c r="AJ6" i="1"/>
   <c r="AI6" i="1"/>
   <c r="AO6" i="1" l="1"/>
   <c r="AN6" i="1"/>
   <c r="AM6" i="1"/>
   <c r="AP6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2184" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2152" uniqueCount="281">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, свежее или охлажденное</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, замороженное</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
@@ -888,51 +888,51 @@
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t>Экспорт и импорт Костанайская область по продовольственным товарам</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">                    </t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>январь-февраль 2026 года*</t>
+    <t>январь-март 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2223,52 +2223,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AX144"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="Y1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:AX1"/>
+    <sheetView tabSelected="1" topLeftCell="AB1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AY1" sqref="AY1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="18" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="2" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="2" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="2" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="2" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="2" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="2" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="2" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="2" customWidth="1"/>
@@ -2813,63 +2813,63 @@
         <f t="shared" si="1"/>
         <v>226735.50029999999</v>
       </c>
       <c r="AP6" s="4">
         <f t="shared" si="1"/>
         <v>205574.64491</v>
       </c>
       <c r="AQ6" s="4">
         <f t="shared" ref="AQ6:AT6" si="2">SUM(AQ7:AQ140)</f>
         <v>162142.35769000003</v>
       </c>
       <c r="AR6" s="4">
         <f t="shared" si="2"/>
         <v>41186.014410000003</v>
       </c>
       <c r="AS6" s="4">
         <f t="shared" si="2"/>
         <v>133003.03054000004</v>
       </c>
       <c r="AT6" s="4">
         <f t="shared" si="2"/>
         <v>187174.92488999999</v>
       </c>
       <c r="AU6" s="8">
         <f t="shared" si="1"/>
-        <v>25934.42785</v>
+        <v>33872.639770000002</v>
       </c>
       <c r="AV6" s="8">
         <f t="shared" si="1"/>
-        <v>4935.8242200000004</v>
+        <v>8189.0526799999998</v>
       </c>
       <c r="AW6" s="8">
         <f t="shared" si="1"/>
-        <v>17538.030029999998</v>
+        <v>29610.664760000007</v>
       </c>
       <c r="AX6" s="8">
         <f t="shared" si="1"/>
-        <v>25322.224639999997</v>
+        <v>40918.516009999999</v>
       </c>
     </row>
     <row r="7" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="10">
         <v>92.479200000000006</v>
       </c>
       <c r="D7" s="10">
         <v>263.07414</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G7" s="11">
         <v>404.28300000000002</v>
       </c>
       <c r="H7" s="11">
@@ -2967,61 +2967,61 @@
       </c>
       <c r="AM7" s="12">
         <v>0</v>
       </c>
       <c r="AN7" s="12">
         <v>0</v>
       </c>
       <c r="AO7" s="12">
         <v>192.23099999999999</v>
       </c>
       <c r="AP7" s="12">
         <v>689.95100000000002</v>
       </c>
       <c r="AQ7" s="23">
         <v>0</v>
       </c>
       <c r="AR7" s="23">
         <v>0</v>
       </c>
       <c r="AS7" s="23">
         <v>724.274</v>
       </c>
       <c r="AT7" s="23">
         <v>3150.17067</v>
       </c>
-      <c r="AU7" s="23" t="s">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="AU7" s="23">
+        <v>0</v>
+      </c>
+      <c r="AV7" s="23">
+        <v>0</v>
+      </c>
+      <c r="AW7" s="23">
+        <v>88.915000000000006</v>
+      </c>
+      <c r="AX7" s="23">
+        <v>464.137</v>
       </c>
     </row>
     <row r="8" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="10">
         <v>3.2029999999999998</v>
       </c>
       <c r="D8" s="10">
         <v>11.548999999999999</v>
       </c>
       <c r="E8" s="10">
         <v>667.54971999999998</v>
       </c>
       <c r="F8" s="10">
         <v>1761.73739</v>
       </c>
       <c r="G8" s="11">
         <v>7.8</v>
       </c>
       <c r="H8" s="11">
@@ -3126,54 +3126,54 @@
       <c r="AO8" s="12">
         <v>313.16744</v>
       </c>
       <c r="AP8" s="12">
         <v>1222.3885399999999</v>
       </c>
       <c r="AQ8" s="23">
         <v>0</v>
       </c>
       <c r="AR8" s="23">
         <v>0</v>
       </c>
       <c r="AS8" s="23">
         <v>400.68313000000001</v>
       </c>
       <c r="AT8" s="23">
         <v>1805.07447</v>
       </c>
       <c r="AU8" s="23">
         <v>0</v>
       </c>
       <c r="AV8" s="23">
         <v>0</v>
       </c>
       <c r="AW8" s="23">
-        <v>46.594999999999999</v>
+        <v>78.894999999999996</v>
       </c>
       <c r="AX8" s="23">
-        <v>240.53094999999999</v>
+        <v>396.49095</v>
       </c>
     </row>
     <row r="9" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="10">
         <v>35.997</v>
       </c>
       <c r="D9" s="10">
         <v>94.026600000000002</v>
       </c>
       <c r="E9" s="10">
         <v>6.3537600000000003</v>
       </c>
       <c r="F9" s="10">
         <v>23.515419999999999</v>
       </c>
       <c r="G9" s="11">
         <v>2.8007</v>
       </c>
       <c r="H9" s="11">
@@ -3734,54 +3734,54 @@
       <c r="AO12" s="12">
         <v>29.329160000000002</v>
       </c>
       <c r="AP12" s="12">
         <v>41.979770000000002</v>
       </c>
       <c r="AQ12" s="23">
         <v>0</v>
       </c>
       <c r="AR12" s="23">
         <v>0</v>
       </c>
       <c r="AS12" s="23">
         <v>9.7221399999999996</v>
       </c>
       <c r="AT12" s="23">
         <v>14.927</v>
       </c>
       <c r="AU12" s="23">
         <v>0</v>
       </c>
       <c r="AV12" s="23">
         <v>0</v>
       </c>
       <c r="AW12" s="23">
-        <v>6.8</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="AX12" s="23">
-        <v>21.018999999999998</v>
+        <v>25.620999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:50" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10">
         <v>8.5894999999999992</v>
       </c>
       <c r="D13" s="10">
         <v>5.4016999999999999</v>
       </c>
       <c r="E13" s="10">
         <v>693.72450000000003</v>
       </c>
       <c r="F13" s="10">
         <v>987.67907000000002</v>
       </c>
       <c r="G13" s="11">
         <v>37.996000000000002</v>
       </c>
       <c r="H13" s="11">
@@ -3886,54 +3886,54 @@
       <c r="AO13" s="12">
         <v>2024.0359599999999</v>
       </c>
       <c r="AP13" s="12">
         <v>3315.7817</v>
       </c>
       <c r="AQ13" s="23">
         <v>1510.586</v>
       </c>
       <c r="AR13" s="23">
         <v>2125.9308900000001</v>
       </c>
       <c r="AS13" s="23">
         <v>2180.2685900000001</v>
       </c>
       <c r="AT13" s="23">
         <v>3880.3245700000002</v>
       </c>
       <c r="AU13" s="23">
         <v>151.57769999999999</v>
       </c>
       <c r="AV13" s="23">
         <v>269.98</v>
       </c>
       <c r="AW13" s="23">
-        <v>174.77677</v>
+        <v>256.3784</v>
       </c>
       <c r="AX13" s="23">
-        <v>274.1574</v>
+        <v>428.07150999999999</v>
       </c>
     </row>
     <row r="14" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E14" s="10">
         <v>0.35</v>
       </c>
       <c r="F14" s="10">
         <v>1.7589999999999999</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H14" s="10" t="s">
@@ -4335,61 +4335,61 @@
       </c>
       <c r="AM16" s="12">
         <v>0</v>
       </c>
       <c r="AN16" s="12">
         <v>0</v>
       </c>
       <c r="AO16" s="12">
         <v>0.10179000000000001</v>
       </c>
       <c r="AP16" s="12">
         <v>0.37890000000000001</v>
       </c>
       <c r="AQ16" s="23">
         <v>0</v>
       </c>
       <c r="AR16" s="23">
         <v>0</v>
       </c>
       <c r="AS16" s="23">
         <v>0.58265</v>
       </c>
       <c r="AT16" s="23">
         <v>4.1277499999999998</v>
       </c>
-      <c r="AU16" s="23" t="s">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="AU16" s="23">
+        <v>0</v>
+      </c>
+      <c r="AV16" s="23">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="23">
+        <v>5.0860000000000002E-2</v>
+      </c>
+      <c r="AX16" s="23">
+        <v>0.2467</v>
       </c>
     </row>
     <row r="17" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E17" s="10">
         <v>0.36899999999999999</v>
       </c>
       <c r="F17" s="10">
         <v>23.87161</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H17" s="10" t="s">
@@ -4646,54 +4646,54 @@
       <c r="AO18" s="12">
         <v>41.57199</v>
       </c>
       <c r="AP18" s="12">
         <v>60.45026</v>
       </c>
       <c r="AQ18" s="23">
         <v>0</v>
       </c>
       <c r="AR18" s="23">
         <v>0</v>
       </c>
       <c r="AS18" s="23">
         <v>44.643999999999998</v>
       </c>
       <c r="AT18" s="23">
         <v>152.22596999999999</v>
       </c>
       <c r="AU18" s="23">
         <v>0</v>
       </c>
       <c r="AV18" s="23">
         <v>0</v>
       </c>
       <c r="AW18" s="23">
-        <v>10.622</v>
+        <v>28.481999999999999</v>
       </c>
       <c r="AX18" s="23">
-        <v>39.764569999999999</v>
+        <v>118.56140000000001</v>
       </c>
     </row>
     <row r="19" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="10">
         <v>2.0499999999999998</v>
       </c>
       <c r="D19" s="10">
         <v>4.4565099999999997</v>
       </c>
       <c r="E19" s="10">
         <v>374.07026999999999</v>
       </c>
       <c r="F19" s="10">
         <v>569.76826000000005</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H19" s="10" t="s">
@@ -4792,60 +4792,60 @@
       <c r="AM19" s="12">
         <v>194.5</v>
       </c>
       <c r="AN19" s="12">
         <v>301.49599999999998</v>
       </c>
       <c r="AO19" s="12">
         <v>2348.9235100000001</v>
       </c>
       <c r="AP19" s="12">
         <v>4784.3169500000004</v>
       </c>
       <c r="AQ19" s="23">
         <v>178.715</v>
       </c>
       <c r="AR19" s="23">
         <v>513.28</v>
       </c>
       <c r="AS19" s="23">
         <v>1693.48198</v>
       </c>
       <c r="AT19" s="23">
         <v>4491.2629200000001</v>
       </c>
       <c r="AU19" s="23">
-        <v>6.5</v>
+        <v>9</v>
       </c>
       <c r="AV19" s="23">
-        <v>1.8720000000000001</v>
+        <v>2.5790000000000002</v>
       </c>
       <c r="AW19" s="23">
-        <v>271.90714000000003</v>
+        <v>485.36914000000002</v>
       </c>
       <c r="AX19" s="23">
-        <v>692.90097000000003</v>
+        <v>1246.4878900000001</v>
       </c>
     </row>
     <row r="20" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E20" s="10">
         <v>9.0707799999999992</v>
       </c>
       <c r="F20" s="10">
         <v>43.328609999999998</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H20" s="10" t="s">
@@ -4950,54 +4950,54 @@
       <c r="AO20" s="12">
         <v>292.65163000000001</v>
       </c>
       <c r="AP20" s="12">
         <v>859.72028999999998</v>
       </c>
       <c r="AQ20" s="23">
         <v>0</v>
       </c>
       <c r="AR20" s="23">
         <v>0</v>
       </c>
       <c r="AS20" s="23">
         <v>274.06821000000002</v>
       </c>
       <c r="AT20" s="23">
         <v>860.62284</v>
       </c>
       <c r="AU20" s="23">
         <v>0</v>
       </c>
       <c r="AV20" s="23">
         <v>0</v>
       </c>
       <c r="AW20" s="23">
-        <v>41.173920000000003</v>
+        <v>69.593360000000004</v>
       </c>
       <c r="AX20" s="23">
-        <v>140.06849</v>
+        <v>223.98455000000001</v>
       </c>
     </row>
     <row r="21" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E21" s="10">
         <v>12.36468</v>
       </c>
       <c r="F21" s="10">
         <v>119.05887</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H21" s="10" t="s">
@@ -5102,54 +5102,54 @@
       <c r="AO21" s="12">
         <v>27.108709999999999</v>
       </c>
       <c r="AP21" s="12">
         <v>343.83134000000001</v>
       </c>
       <c r="AQ21" s="23">
         <v>0</v>
       </c>
       <c r="AR21" s="23">
         <v>0</v>
       </c>
       <c r="AS21" s="23">
         <v>40.742600000000003</v>
       </c>
       <c r="AT21" s="23">
         <v>475.26508000000001</v>
       </c>
       <c r="AU21" s="23">
         <v>0</v>
       </c>
       <c r="AV21" s="23">
         <v>0</v>
       </c>
       <c r="AW21" s="23">
-        <v>4.0612000000000004</v>
+        <v>6.1299000000000001</v>
       </c>
       <c r="AX21" s="23">
-        <v>44.038020000000003</v>
+        <v>61.792319999999997</v>
       </c>
     </row>
     <row r="22" spans="1:50" ht="102" x14ac:dyDescent="0.2">
       <c r="A22" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E22" s="10">
         <v>2.7645</v>
       </c>
       <c r="F22" s="10">
         <v>13.61464</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H22" s="10" t="s">
@@ -5254,54 +5254,54 @@
       <c r="AO22" s="12">
         <v>168.59620000000001</v>
       </c>
       <c r="AP22" s="12">
         <v>1006.75198</v>
       </c>
       <c r="AQ22" s="23">
         <v>20.085000000000001</v>
       </c>
       <c r="AR22" s="23">
         <v>117.74665</v>
       </c>
       <c r="AS22" s="23">
         <v>115.4234</v>
       </c>
       <c r="AT22" s="23">
         <v>784.27335000000005</v>
       </c>
       <c r="AU22" s="23">
         <v>0</v>
       </c>
       <c r="AV22" s="23">
         <v>0</v>
       </c>
       <c r="AW22" s="23">
-        <v>13.56</v>
+        <v>17.178999999999998</v>
       </c>
       <c r="AX22" s="23">
-        <v>102.54946</v>
+        <v>130.64079000000001</v>
       </c>
     </row>
     <row r="23" spans="1:50" ht="102" x14ac:dyDescent="0.2">
       <c r="A23" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E23" s="10">
         <v>8.0617999999999999</v>
       </c>
       <c r="F23" s="10">
         <v>54.168790000000001</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H23" s="10" t="s">
@@ -5406,54 +5406,54 @@
       <c r="AO23" s="12">
         <v>52.919580000000003</v>
       </c>
       <c r="AP23" s="12">
         <v>224.93904000000001</v>
       </c>
       <c r="AQ23" s="23">
         <v>0</v>
       </c>
       <c r="AR23" s="23">
         <v>0</v>
       </c>
       <c r="AS23" s="23">
         <v>43.823599999999999</v>
       </c>
       <c r="AT23" s="23">
         <v>266.98455000000001</v>
       </c>
       <c r="AU23" s="23">
         <v>0</v>
       </c>
       <c r="AV23" s="23">
         <v>0</v>
       </c>
       <c r="AW23" s="23">
-        <v>5.49024</v>
+        <v>8.9165200000000002</v>
       </c>
       <c r="AX23" s="23">
-        <v>34.486759999999997</v>
+        <v>53.254869999999997</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A24" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="10">
         <v>2.8500000000000001E-2</v>
       </c>
       <c r="D24" s="10">
         <v>6.5259999999999999E-2</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H24" s="10" t="s">
@@ -5700,60 +5700,60 @@
       <c r="AM25" s="12">
         <v>1150.59494</v>
       </c>
       <c r="AN25" s="12">
         <v>791.54961000000003</v>
       </c>
       <c r="AO25" s="12">
         <v>188.31945999999999</v>
       </c>
       <c r="AP25" s="12">
         <v>319.02778000000001</v>
       </c>
       <c r="AQ25" s="23">
         <v>1096.8386</v>
       </c>
       <c r="AR25" s="23">
         <v>829.51835000000005</v>
       </c>
       <c r="AS25" s="23">
         <v>519.01280999999994</v>
       </c>
       <c r="AT25" s="23">
         <v>613.96992999999998</v>
       </c>
       <c r="AU25" s="23">
-        <v>91.765500000000003</v>
+        <v>166.29</v>
       </c>
       <c r="AV25" s="23">
-        <v>75.11985</v>
+        <v>81.944130000000001</v>
       </c>
       <c r="AW25" s="23">
-        <v>12.55817</v>
+        <v>21.073650000000001</v>
       </c>
       <c r="AX25" s="23">
-        <v>38.818100000000001</v>
+        <v>66.362049999999996</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A26" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="10">
         <v>135.2842</v>
       </c>
       <c r="D26" s="10">
         <v>301.55927000000003</v>
       </c>
       <c r="E26" s="10">
         <v>1059.0242599999999</v>
       </c>
       <c r="F26" s="10">
         <v>1300.24261</v>
       </c>
       <c r="G26" s="11">
         <v>211.12280000000001</v>
       </c>
       <c r="H26" s="11">
@@ -5852,60 +5852,60 @@
       <c r="AM26" s="12">
         <v>936.03282000000002</v>
       </c>
       <c r="AN26" s="12">
         <v>2679.2303299999999</v>
       </c>
       <c r="AO26" s="12">
         <v>2015.56547</v>
       </c>
       <c r="AP26" s="12">
         <v>3677.4818500000001</v>
       </c>
       <c r="AQ26" s="23">
         <v>582.61500000000001</v>
       </c>
       <c r="AR26" s="23">
         <v>2139.0596700000001</v>
       </c>
       <c r="AS26" s="23">
         <v>672.45036000000005</v>
       </c>
       <c r="AT26" s="23">
         <v>1638.14482</v>
       </c>
       <c r="AU26" s="23">
-        <v>78.186000000000007</v>
+        <v>139.446</v>
       </c>
       <c r="AV26" s="23">
-        <v>294.42509999999999</v>
+        <v>518.94619</v>
       </c>
       <c r="AW26" s="23">
-        <v>255.05232000000001</v>
+        <v>401.22656000000001</v>
       </c>
       <c r="AX26" s="23">
-        <v>606.45204999999999</v>
+        <v>952.76950999999997</v>
       </c>
     </row>
     <row r="27" spans="1:50" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="10">
         <v>2003.4715000000001</v>
       </c>
       <c r="D27" s="10">
         <v>1243.46108</v>
       </c>
       <c r="E27" s="10">
         <v>11.787000000000001</v>
       </c>
       <c r="F27" s="10">
         <v>20.188179999999999</v>
       </c>
       <c r="G27" s="11">
         <v>1263.3148900000001</v>
       </c>
       <c r="H27" s="11">
@@ -6004,60 +6004,60 @@
       <c r="AM27" s="12">
         <v>6350.7838199999997</v>
       </c>
       <c r="AN27" s="12">
         <v>3473.1626000000001</v>
       </c>
       <c r="AO27" s="12">
         <v>82.107169999999996</v>
       </c>
       <c r="AP27" s="12">
         <v>162.15441000000001</v>
       </c>
       <c r="AQ27" s="23">
         <v>8180.0340800000004</v>
       </c>
       <c r="AR27" s="23">
         <v>4961.0306799999998</v>
       </c>
       <c r="AS27" s="23">
         <v>115.61244000000001</v>
       </c>
       <c r="AT27" s="23">
         <v>234.71069</v>
       </c>
       <c r="AU27" s="23">
-        <v>982.35167999999999</v>
+        <v>1733.01468</v>
       </c>
       <c r="AV27" s="23">
-        <v>627.36364000000003</v>
+        <v>1089.20182</v>
       </c>
       <c r="AW27" s="23">
-        <v>22.486630000000002</v>
+        <v>36.402549999999998</v>
       </c>
       <c r="AX27" s="23">
-        <v>49.534480000000002</v>
+        <v>79.942239999999998</v>
       </c>
     </row>
     <row r="28" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A28" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E28" s="10">
         <v>0.60528000000000004</v>
       </c>
       <c r="F28" s="10">
         <v>0.76541000000000003</v>
       </c>
       <c r="G28" s="11">
         <v>1148.1441</v>
       </c>
       <c r="H28" s="11">
@@ -6156,60 +6156,60 @@
       <c r="AM28" s="12">
         <v>0</v>
       </c>
       <c r="AN28" s="12">
         <v>0</v>
       </c>
       <c r="AO28" s="12">
         <v>85.845879999999994</v>
       </c>
       <c r="AP28" s="12">
         <v>256.13110999999998</v>
       </c>
       <c r="AQ28" s="23">
         <v>43.271999999999998</v>
       </c>
       <c r="AR28" s="23">
         <v>62.491759999999999</v>
       </c>
       <c r="AS28" s="23">
         <v>42.129339999999999</v>
       </c>
       <c r="AT28" s="23">
         <v>149.29454000000001</v>
       </c>
       <c r="AU28" s="23">
-        <v>10.199999999999999</v>
+        <v>15</v>
       </c>
       <c r="AV28" s="23">
-        <v>15.07813</v>
+        <v>21.90241</v>
       </c>
       <c r="AW28" s="23">
-        <v>23.38494</v>
+        <v>89.841939999999994</v>
       </c>
       <c r="AX28" s="23">
-        <v>36.099080000000001</v>
+        <v>104.53836</v>
       </c>
     </row>
     <row r="29" spans="1:50" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="10">
         <v>9.1931999999999992</v>
       </c>
       <c r="D29" s="10">
         <v>42.656460000000003</v>
       </c>
       <c r="E29" s="10">
         <v>81.787440000000004</v>
       </c>
       <c r="F29" s="10">
         <v>134.17559</v>
       </c>
       <c r="G29" s="11">
         <v>9.7139000000000006</v>
       </c>
       <c r="H29" s="11">
@@ -6314,54 +6314,54 @@
       <c r="AO29" s="12">
         <v>72.811049999999994</v>
       </c>
       <c r="AP29" s="12">
         <v>494.65705000000003</v>
       </c>
       <c r="AQ29" s="23">
         <v>2.6345000000000001</v>
       </c>
       <c r="AR29" s="23">
         <v>25.977080000000001</v>
       </c>
       <c r="AS29" s="23">
         <v>27.991199999999999</v>
       </c>
       <c r="AT29" s="23">
         <v>241.13131000000001</v>
       </c>
       <c r="AU29" s="23">
         <v>0</v>
       </c>
       <c r="AV29" s="23">
         <v>0</v>
       </c>
       <c r="AW29" s="23">
-        <v>6.16</v>
+        <v>10.6264</v>
       </c>
       <c r="AX29" s="23">
-        <v>76.121979999999994</v>
+        <v>107.94807</v>
       </c>
     </row>
     <row r="30" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A30" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="10">
         <v>135.58510000000001</v>
       </c>
       <c r="D30" s="10">
         <v>386.16768000000002</v>
       </c>
       <c r="E30" s="10">
         <v>34.384860000000003</v>
       </c>
       <c r="F30" s="10">
         <v>108.04568</v>
       </c>
       <c r="G30" s="11">
         <v>44.518410000000003</v>
       </c>
       <c r="H30" s="11">
@@ -6466,54 +6466,54 @@
       <c r="AO30" s="12">
         <v>980.66259000000002</v>
       </c>
       <c r="AP30" s="12">
         <v>4630.0009399999999</v>
       </c>
       <c r="AQ30" s="23">
         <v>1.57087</v>
       </c>
       <c r="AR30" s="23">
         <v>7.0420100000000003</v>
       </c>
       <c r="AS30" s="23">
         <v>704.26999000000001</v>
       </c>
       <c r="AT30" s="23">
         <v>3887.3298199999999</v>
       </c>
       <c r="AU30" s="23">
         <v>3.5749999999999997E-2</v>
       </c>
       <c r="AV30" s="23">
         <v>0.18210000000000001</v>
       </c>
       <c r="AW30" s="23">
-        <v>98.121899999999997</v>
+        <v>177.64616000000001</v>
       </c>
       <c r="AX30" s="23">
-        <v>549.19095000000004</v>
+        <v>885.91346999999996</v>
       </c>
     </row>
     <row r="31" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A31" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="10">
         <v>999.36800000000005</v>
       </c>
       <c r="D31" s="10">
         <v>915.49251000000004</v>
       </c>
       <c r="E31" s="10">
         <v>112.04689999999999</v>
       </c>
       <c r="F31" s="10">
         <v>631.12599999999998</v>
       </c>
       <c r="G31" s="11">
         <v>617.04012</v>
       </c>
       <c r="H31" s="11">
@@ -6618,54 +6618,54 @@
       <c r="AO31" s="12">
         <v>349.78800000000001</v>
       </c>
       <c r="AP31" s="12">
         <v>729.93515000000002</v>
       </c>
       <c r="AQ31" s="23">
         <v>15.3</v>
       </c>
       <c r="AR31" s="23">
         <v>9.6296599999999994</v>
       </c>
       <c r="AS31" s="23">
         <v>669.23580000000004</v>
       </c>
       <c r="AT31" s="23">
         <v>1031.3739700000001</v>
       </c>
       <c r="AU31" s="23">
         <v>0</v>
       </c>
       <c r="AV31" s="23">
         <v>0</v>
       </c>
       <c r="AW31" s="23">
-        <v>46.064480000000003</v>
+        <v>50.490479999999998</v>
       </c>
       <c r="AX31" s="23">
-        <v>85.804760000000002</v>
+        <v>108.01491</v>
       </c>
     </row>
     <row r="32" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A32" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E32" s="10">
         <v>4.9809999999999999</v>
       </c>
       <c r="F32" s="10">
         <v>6.7810499999999996</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H32" s="10" t="s">
@@ -6770,54 +6770,54 @@
       <c r="AO32" s="12">
         <v>10.179</v>
       </c>
       <c r="AP32" s="12">
         <v>10.29927</v>
       </c>
       <c r="AQ32" s="23">
         <v>0</v>
       </c>
       <c r="AR32" s="23">
         <v>0</v>
       </c>
       <c r="AS32" s="23">
         <v>4.6520000000000001</v>
       </c>
       <c r="AT32" s="23">
         <v>6.7200600000000001</v>
       </c>
       <c r="AU32" s="23">
         <v>0</v>
       </c>
       <c r="AV32" s="23">
         <v>0</v>
       </c>
       <c r="AW32" s="23">
-        <v>0.48296</v>
+        <v>0.71240000000000003</v>
       </c>
       <c r="AX32" s="23">
-        <v>0.69818000000000002</v>
+        <v>1.19743</v>
       </c>
     </row>
     <row r="33" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A33" s="19" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="10">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="D33" s="10">
         <v>7.8340000000000007E-2</v>
       </c>
       <c r="E33" s="10">
         <v>1.0669999999999999</v>
       </c>
       <c r="F33" s="10">
         <v>3.82192</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H33" s="10" t="s">
@@ -6922,54 +6922,54 @@
       <c r="AO33" s="12">
         <v>2.3323299999999998</v>
       </c>
       <c r="AP33" s="12">
         <v>6.93086</v>
       </c>
       <c r="AQ33" s="23">
         <v>0</v>
       </c>
       <c r="AR33" s="23">
         <v>0</v>
       </c>
       <c r="AS33" s="23">
         <v>1.6059000000000001</v>
       </c>
       <c r="AT33" s="23">
         <v>6.6031500000000003</v>
       </c>
       <c r="AU33" s="23">
         <v>0</v>
       </c>
       <c r="AV33" s="23">
         <v>0</v>
       </c>
       <c r="AW33" s="23">
-        <v>0.28649999999999998</v>
+        <v>0.33150000000000002</v>
       </c>
       <c r="AX33" s="23">
-        <v>1.64009</v>
+        <v>1.8503700000000001</v>
       </c>
     </row>
     <row r="34" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A34" s="19" t="s">
         <v>57</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E34" s="10">
         <v>2</v>
       </c>
       <c r="F34" s="10">
         <v>1.6466499999999999</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H34" s="10" t="s">
@@ -7378,54 +7378,54 @@
       <c r="AO36" s="12">
         <v>345.1</v>
       </c>
       <c r="AP36" s="12">
         <v>116.12172</v>
       </c>
       <c r="AQ36" s="23">
         <v>20</v>
       </c>
       <c r="AR36" s="23">
         <v>21.123000000000001</v>
       </c>
       <c r="AS36" s="23">
         <v>542.55499999999995</v>
       </c>
       <c r="AT36" s="23">
         <v>185.95446000000001</v>
       </c>
       <c r="AU36" s="23">
         <v>0</v>
       </c>
       <c r="AV36" s="23">
         <v>0</v>
       </c>
       <c r="AW36" s="23">
-        <v>28.689</v>
+        <v>49.248130000000003</v>
       </c>
       <c r="AX36" s="23">
-        <v>34.621209999999998</v>
+        <v>61.59102</v>
       </c>
     </row>
     <row r="37" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A37" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="10">
         <v>1.028</v>
       </c>
       <c r="D37" s="10">
         <v>0.99826000000000004</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G37" s="11">
         <v>32.9</v>
       </c>
       <c r="H37" s="11">
@@ -7523,61 +7523,61 @@
       </c>
       <c r="AM37" s="12">
         <v>112.06</v>
       </c>
       <c r="AN37" s="12">
         <v>202.56268</v>
       </c>
       <c r="AO37" s="12">
         <v>13.753</v>
       </c>
       <c r="AP37" s="12">
         <v>23.519130000000001</v>
       </c>
       <c r="AQ37" s="23">
         <v>106.85</v>
       </c>
       <c r="AR37" s="23">
         <v>233.83965000000001</v>
       </c>
       <c r="AS37" s="23">
         <v>11.739000000000001</v>
       </c>
       <c r="AT37" s="23">
         <v>22.73828</v>
       </c>
-      <c r="AU37" s="23" t="s">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="AU37" s="23">
+        <v>0</v>
+      </c>
+      <c r="AV37" s="23">
+        <v>0</v>
+      </c>
+      <c r="AW37" s="23">
+        <v>7.5</v>
+      </c>
+      <c r="AX37" s="23">
+        <v>13.323</v>
       </c>
     </row>
     <row r="38" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A38" s="19" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="10">
         <v>1.044</v>
       </c>
       <c r="D38" s="10">
         <v>0.24987000000000001</v>
       </c>
       <c r="E38" s="10">
         <v>89.850200000000001</v>
       </c>
       <c r="F38" s="10">
         <v>41.536099999999998</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H38" s="10" t="s">
@@ -7830,54 +7830,54 @@
       <c r="AO39" s="12">
         <v>45.29</v>
       </c>
       <c r="AP39" s="12">
         <v>14.44666</v>
       </c>
       <c r="AQ39" s="23">
         <v>0</v>
       </c>
       <c r="AR39" s="23">
         <v>0</v>
       </c>
       <c r="AS39" s="23">
         <v>100.11799999999999</v>
       </c>
       <c r="AT39" s="23">
         <v>24.049980000000001</v>
       </c>
       <c r="AU39" s="23">
         <v>0</v>
       </c>
       <c r="AV39" s="23">
         <v>0</v>
       </c>
       <c r="AW39" s="23">
-        <v>19.382999999999999</v>
+        <v>35.643000000000001</v>
       </c>
       <c r="AX39" s="23">
-        <v>12.672000000000001</v>
+        <v>20.820150000000002</v>
       </c>
     </row>
     <row r="40" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A40" s="19" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="10">
         <v>1.266</v>
       </c>
       <c r="D40" s="10">
         <v>0.42809999999999998</v>
       </c>
       <c r="E40" s="10">
         <v>0.123</v>
       </c>
       <c r="F40" s="10">
         <v>0.18029000000000001</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H40" s="10" t="s">
@@ -7976,60 +7976,60 @@
       <c r="AM40" s="12">
         <v>83.01</v>
       </c>
       <c r="AN40" s="12">
         <v>69.227999999999994</v>
       </c>
       <c r="AO40" s="12">
         <v>10.37</v>
       </c>
       <c r="AP40" s="12">
         <v>1.37666</v>
       </c>
       <c r="AQ40" s="23">
         <v>103.15049999999999</v>
       </c>
       <c r="AR40" s="23">
         <v>71.981610000000003</v>
       </c>
       <c r="AS40" s="23">
         <v>216.31299999999999</v>
       </c>
       <c r="AT40" s="23">
         <v>28.997479999999999</v>
       </c>
       <c r="AU40" s="23">
-        <v>0</v>
+        <v>19.635000000000002</v>
       </c>
       <c r="AV40" s="23">
-        <v>0</v>
+        <v>9.64</v>
       </c>
       <c r="AW40" s="23">
-        <v>0.76200000000000001</v>
+        <v>0.81200000000000006</v>
       </c>
       <c r="AX40" s="23">
-        <v>0.158</v>
+        <v>0.19822999999999999</v>
       </c>
     </row>
     <row r="41" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A41" s="19" t="s">
         <v>71</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D41" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F41" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H41" s="10" t="s">
@@ -8134,54 +8134,54 @@
       <c r="AO41" s="12">
         <v>419.14</v>
       </c>
       <c r="AP41" s="12">
         <v>109.78557000000001</v>
       </c>
       <c r="AQ41" s="23">
         <v>0</v>
       </c>
       <c r="AR41" s="23">
         <v>0</v>
       </c>
       <c r="AS41" s="23">
         <v>721.48199999999997</v>
       </c>
       <c r="AT41" s="23">
         <v>147.17344</v>
       </c>
       <c r="AU41" s="23">
         <v>0</v>
       </c>
       <c r="AV41" s="23">
         <v>0</v>
       </c>
       <c r="AW41" s="23">
-        <v>38.494</v>
+        <v>68.944000000000003</v>
       </c>
       <c r="AX41" s="23">
-        <v>54.616669999999999</v>
+        <v>87.655010000000004</v>
       </c>
     </row>
     <row r="42" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A42" s="19" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="10">
         <v>2.4319999999999999</v>
       </c>
       <c r="D42" s="10">
         <v>0.60799999999999998</v>
       </c>
       <c r="E42" s="10">
         <v>10.2843</v>
       </c>
       <c r="F42" s="10">
         <v>7.2089999999999996</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H42" s="10" t="s">
@@ -8279,61 +8279,61 @@
       </c>
       <c r="AM42" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AN42" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AO42" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AP42" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AQ42" s="23">
         <v>0</v>
       </c>
       <c r="AR42" s="23">
         <v>0</v>
       </c>
       <c r="AS42" s="23">
         <v>1.18</v>
       </c>
       <c r="AT42" s="23">
         <v>0.50355000000000005</v>
       </c>
-      <c r="AU42" s="23" t="s">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="AU42" s="23">
+        <v>0</v>
+      </c>
+      <c r="AV42" s="23">
+        <v>0</v>
+      </c>
+      <c r="AW42" s="23">
+        <v>495.5</v>
+      </c>
+      <c r="AX42" s="23">
+        <v>81.197909999999993</v>
       </c>
     </row>
     <row r="43" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A43" s="19" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E43" s="10">
         <v>3.7194500000000001</v>
       </c>
       <c r="F43" s="10">
         <v>3.3269099999999998</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H43" s="10" t="s">
@@ -8432,60 +8432,60 @@
       <c r="AM43" s="12">
         <v>0</v>
       </c>
       <c r="AN43" s="12">
         <v>0</v>
       </c>
       <c r="AO43" s="12">
         <v>236.72499999999999</v>
       </c>
       <c r="AP43" s="12">
         <v>102.04531</v>
       </c>
       <c r="AQ43" s="23">
         <v>13.797000000000001</v>
       </c>
       <c r="AR43" s="23">
         <v>20.047999999999998</v>
       </c>
       <c r="AS43" s="23">
         <v>427.38967000000002</v>
       </c>
       <c r="AT43" s="23">
         <v>178.99779000000001</v>
       </c>
       <c r="AU43" s="23">
-        <v>0</v>
+        <v>29.867999999999999</v>
       </c>
       <c r="AV43" s="23">
-        <v>0</v>
+        <v>26.390999999999998</v>
       </c>
       <c r="AW43" s="23">
-        <v>31.472000000000001</v>
+        <v>66.138159999999999</v>
       </c>
       <c r="AX43" s="23">
-        <v>43.83813</v>
+        <v>77.383319999999998</v>
       </c>
     </row>
     <row r="44" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A44" s="19" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D44" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E44" s="10">
         <v>51.34516</v>
       </c>
       <c r="F44" s="10">
         <v>96.105360000000005</v>
       </c>
       <c r="G44" s="11">
         <v>136</v>
       </c>
       <c r="H44" s="11">
@@ -8590,54 +8590,54 @@
       <c r="AO44" s="12">
         <v>434.73899999999998</v>
       </c>
       <c r="AP44" s="12">
         <v>473.34793000000002</v>
       </c>
       <c r="AQ44" s="23">
         <v>0</v>
       </c>
       <c r="AR44" s="23">
         <v>0</v>
       </c>
       <c r="AS44" s="23">
         <v>350.63159999999999</v>
       </c>
       <c r="AT44" s="23">
         <v>479.70458000000002</v>
       </c>
       <c r="AU44" s="23">
         <v>0</v>
       </c>
       <c r="AV44" s="23">
         <v>0</v>
       </c>
       <c r="AW44" s="23">
-        <v>86.795199999999994</v>
+        <v>162.77680000000001</v>
       </c>
       <c r="AX44" s="23">
-        <v>110.10052</v>
+        <v>197.89422999999999</v>
       </c>
     </row>
     <row r="45" spans="1:50" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="19" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C45" s="10">
         <v>0.60329999999999995</v>
       </c>
       <c r="D45" s="10">
         <v>1.1616599999999999</v>
       </c>
       <c r="E45" s="10">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="F45" s="10">
         <v>3.526E-2</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H45" s="10" t="s">
@@ -8894,54 +8894,54 @@
       <c r="AO46" s="12">
         <v>10.67184</v>
       </c>
       <c r="AP46" s="12">
         <v>28.859829999999999</v>
       </c>
       <c r="AQ46" s="23">
         <v>0</v>
       </c>
       <c r="AR46" s="23">
         <v>0</v>
       </c>
       <c r="AS46" s="23">
         <v>4.7550100000000004</v>
       </c>
       <c r="AT46" s="23">
         <v>27.667760000000001</v>
       </c>
       <c r="AU46" s="23">
         <v>0</v>
       </c>
       <c r="AV46" s="23">
         <v>0</v>
       </c>
       <c r="AW46" s="23">
-        <v>0.87831000000000004</v>
+        <v>1.3972899999999999</v>
       </c>
       <c r="AX46" s="23">
-        <v>5.0928000000000004</v>
+        <v>7.4186100000000001</v>
       </c>
     </row>
     <row r="47" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A47" s="19" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="10">
         <v>309.63600000000002</v>
       </c>
       <c r="D47" s="10">
         <v>75.574060000000003</v>
       </c>
       <c r="E47" s="10">
         <v>1026.6891000000001</v>
       </c>
       <c r="F47" s="10">
         <v>264.18905999999998</v>
       </c>
       <c r="G47" s="11">
         <v>20.100000000000001</v>
       </c>
       <c r="H47" s="11">
@@ -9046,54 +9046,54 @@
       <c r="AO47" s="12">
         <v>8384.5016099999993</v>
       </c>
       <c r="AP47" s="12">
         <v>2851.0814</v>
       </c>
       <c r="AQ47" s="23">
         <v>0</v>
       </c>
       <c r="AR47" s="23">
         <v>0</v>
       </c>
       <c r="AS47" s="23">
         <v>7816.5840799999996</v>
       </c>
       <c r="AT47" s="23">
         <v>2556.2727799999998</v>
       </c>
       <c r="AU47" s="23">
         <v>0</v>
       </c>
       <c r="AV47" s="23">
         <v>0</v>
       </c>
       <c r="AW47" s="23">
-        <v>2074.1725000000001</v>
+        <v>3461.0671600000001</v>
       </c>
       <c r="AX47" s="23">
-        <v>507.49669</v>
+        <v>823.29678000000001</v>
       </c>
     </row>
     <row r="48" spans="1:50" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="19" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E48" s="10">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F48" s="10">
         <v>4.9000000000000002E-2</v>
       </c>
       <c r="G48" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H48" s="10" t="s">
@@ -9346,54 +9346,54 @@
       <c r="AO49" s="12">
         <v>4.3441200000000002</v>
       </c>
       <c r="AP49" s="12">
         <v>13.318580000000001</v>
       </c>
       <c r="AQ49" s="23">
         <v>213.14599999999999</v>
       </c>
       <c r="AR49" s="23">
         <v>140.19757999999999</v>
       </c>
       <c r="AS49" s="23">
         <v>2.4037600000000001</v>
       </c>
       <c r="AT49" s="23">
         <v>9.9145000000000003</v>
       </c>
       <c r="AU49" s="23">
         <v>0</v>
       </c>
       <c r="AV49" s="23">
         <v>0</v>
       </c>
       <c r="AW49" s="23">
-        <v>0.24384</v>
+        <v>0.35752</v>
       </c>
       <c r="AX49" s="23">
-        <v>1.0938300000000001</v>
+        <v>1.5892200000000001</v>
       </c>
     </row>
     <row r="50" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A50" s="19" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="10">
         <v>239.34299999999999</v>
       </c>
       <c r="D50" s="10">
         <v>156.21600000000001</v>
       </c>
       <c r="E50" s="10">
         <v>121.378</v>
       </c>
       <c r="F50" s="10">
         <v>1222.7900400000001</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H50" s="10" t="s">
@@ -9498,54 +9498,54 @@
       <c r="AO50" s="12">
         <v>3.79278</v>
       </c>
       <c r="AP50" s="12">
         <v>24.669530000000002</v>
       </c>
       <c r="AQ50" s="23">
         <v>156.97999999999999</v>
       </c>
       <c r="AR50" s="23">
         <v>89.731660000000005</v>
       </c>
       <c r="AS50" s="23">
         <v>1.835</v>
       </c>
       <c r="AT50" s="23">
         <v>13.84836</v>
       </c>
       <c r="AU50" s="23">
         <v>0</v>
       </c>
       <c r="AV50" s="23">
         <v>0</v>
       </c>
       <c r="AW50" s="23">
-        <v>0.22</v>
+        <v>0.32300000000000001</v>
       </c>
       <c r="AX50" s="23">
-        <v>1.9834000000000001</v>
+        <v>2.8266399999999998</v>
       </c>
     </row>
     <row r="51" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A51" s="19" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G51" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H51" s="10" t="s">
@@ -9796,54 +9796,54 @@
       <c r="AM52" s="12">
         <v>672.22400000000005</v>
       </c>
       <c r="AN52" s="12">
         <v>201.15378000000001</v>
       </c>
       <c r="AO52" s="12">
         <v>0</v>
       </c>
       <c r="AP52" s="12">
         <v>0</v>
       </c>
       <c r="AQ52" s="23">
         <v>1285.0615</v>
       </c>
       <c r="AR52" s="23">
         <v>409.29478999999998</v>
       </c>
       <c r="AS52" s="23">
         <v>2.3199999999999998</v>
       </c>
       <c r="AT52" s="23">
         <v>1.0309699999999999</v>
       </c>
       <c r="AU52" s="23">
-        <v>60.9</v>
+        <v>120.2</v>
       </c>
       <c r="AV52" s="23">
-        <v>15.86</v>
+        <v>31.645</v>
       </c>
       <c r="AW52" s="23">
         <v>0</v>
       </c>
       <c r="AX52" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A53" s="19" t="s">
         <v>95</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F53" s="10" t="s">
@@ -9954,54 +9954,54 @@
       <c r="AO53" s="12">
         <v>131.35400000000001</v>
       </c>
       <c r="AP53" s="12">
         <v>38.714849999999998</v>
       </c>
       <c r="AQ53" s="23">
         <v>231.47499999999999</v>
       </c>
       <c r="AR53" s="23">
         <v>70.843000000000004</v>
       </c>
       <c r="AS53" s="23">
         <v>120.52</v>
       </c>
       <c r="AT53" s="23">
         <v>32.242939999999997</v>
       </c>
       <c r="AU53" s="23">
         <v>40.021000000000001</v>
       </c>
       <c r="AV53" s="23">
         <v>25.706</v>
       </c>
       <c r="AW53" s="23">
-        <v>0.3</v>
+        <v>4.2</v>
       </c>
       <c r="AX53" s="23">
-        <v>0.19420000000000001</v>
+        <v>2.9119000000000002</v>
       </c>
     </row>
     <row r="54" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A54" s="19" t="s">
         <v>97</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C54" s="10">
         <v>68.483000000000004</v>
       </c>
       <c r="D54" s="10">
         <v>34.552999999999997</v>
       </c>
       <c r="E54" s="10">
         <v>16.971800000000002</v>
       </c>
       <c r="F54" s="10">
         <v>48.731729999999999</v>
       </c>
       <c r="G54" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H54" s="10" t="s">
@@ -10106,54 +10106,54 @@
       <c r="AO54" s="12">
         <v>229.55645000000001</v>
       </c>
       <c r="AP54" s="12">
         <v>192.90738999999999</v>
       </c>
       <c r="AQ54" s="23">
         <v>399.18700000000001</v>
       </c>
       <c r="AR54" s="23">
         <v>123.94173000000001</v>
       </c>
       <c r="AS54" s="23">
         <v>308.70206000000002</v>
       </c>
       <c r="AT54" s="23">
         <v>218.61126999999999</v>
       </c>
       <c r="AU54" s="23">
         <v>0</v>
       </c>
       <c r="AV54" s="23">
         <v>0</v>
       </c>
       <c r="AW54" s="23">
-        <v>6.29</v>
+        <v>14.9</v>
       </c>
       <c r="AX54" s="23">
-        <v>15.15071</v>
+        <v>25.56784</v>
       </c>
     </row>
     <row r="55" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A55" s="19" t="s">
         <v>99</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H55" s="10" t="s">
@@ -10399,61 +10399,61 @@
       </c>
       <c r="AM56" s="12">
         <v>20.25</v>
       </c>
       <c r="AN56" s="12">
         <v>4.915</v>
       </c>
       <c r="AO56" s="12">
         <v>73.177999999999997</v>
       </c>
       <c r="AP56" s="12">
         <v>23.167449999999999</v>
       </c>
       <c r="AQ56" s="23">
         <v>2.7269999999999999</v>
       </c>
       <c r="AR56" s="23">
         <v>3.7607699999999999</v>
       </c>
       <c r="AS56" s="23">
         <v>22.32</v>
       </c>
       <c r="AT56" s="23">
         <v>4.8088199999999999</v>
       </c>
-      <c r="AU56" s="23" t="s">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="AU56" s="23">
+        <v>37.561999999999998</v>
+      </c>
+      <c r="AV56" s="23">
+        <v>25.094000000000001</v>
+      </c>
+      <c r="AW56" s="23">
+        <v>0</v>
+      </c>
+      <c r="AX56" s="23">
+        <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:50" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="19" t="s">
         <v>103</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E57" s="10">
         <v>36.700000000000003</v>
       </c>
       <c r="F57" s="10">
         <v>20.917999999999999</v>
       </c>
       <c r="G57" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H57" s="10" t="s">
@@ -10710,54 +10710,54 @@
       <c r="AO58" s="12">
         <v>50.71</v>
       </c>
       <c r="AP58" s="12">
         <v>17.554680000000001</v>
       </c>
       <c r="AQ58" s="23">
         <v>0</v>
       </c>
       <c r="AR58" s="23">
         <v>0</v>
       </c>
       <c r="AS58" s="23">
         <v>196.44319999999999</v>
       </c>
       <c r="AT58" s="23">
         <v>69.901420000000002</v>
       </c>
       <c r="AU58" s="23">
         <v>16.782</v>
       </c>
       <c r="AV58" s="23">
         <v>11.39</v>
       </c>
       <c r="AW58" s="23">
-        <v>5.27</v>
+        <v>29.930859999999999</v>
       </c>
       <c r="AX58" s="23">
-        <v>4.37296</v>
+        <v>23.278659999999999</v>
       </c>
     </row>
     <row r="59" spans="1:50" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A59" s="19" t="s">
         <v>107</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C59" s="10">
         <v>5</v>
       </c>
       <c r="D59" s="10">
         <v>3</v>
       </c>
       <c r="E59" s="10">
         <v>34.095999999999997</v>
       </c>
       <c r="F59" s="10">
         <v>50.773829999999997</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H59" s="10" t="s">
@@ -10862,54 +10862,54 @@
       <c r="AO59" s="12">
         <v>232.71</v>
       </c>
       <c r="AP59" s="12">
         <v>525.81097</v>
       </c>
       <c r="AQ59" s="23">
         <v>0</v>
       </c>
       <c r="AR59" s="23">
         <v>0</v>
       </c>
       <c r="AS59" s="23">
         <v>180.304</v>
       </c>
       <c r="AT59" s="23">
         <v>524.34919000000002</v>
       </c>
       <c r="AU59" s="23">
         <v>0</v>
       </c>
       <c r="AV59" s="23">
         <v>0</v>
       </c>
       <c r="AW59" s="23">
-        <v>44.042000000000002</v>
+        <v>71.691999999999993</v>
       </c>
       <c r="AX59" s="23">
-        <v>121.70271</v>
+        <v>195.16240999999999</v>
       </c>
     </row>
     <row r="60" spans="1:50" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="19" t="s">
         <v>109</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E60" s="10">
         <v>1.0192000000000001</v>
       </c>
       <c r="F60" s="10">
         <v>1.66842</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H60" s="10" t="s">
@@ -11166,54 +11166,54 @@
       <c r="AO61" s="12">
         <v>16.222999999999999</v>
       </c>
       <c r="AP61" s="12">
         <v>80.852969999999999</v>
       </c>
       <c r="AQ61" s="23">
         <v>21</v>
       </c>
       <c r="AR61" s="23">
         <v>4.1399999999999997</v>
       </c>
       <c r="AS61" s="23">
         <v>13.138500000000001</v>
       </c>
       <c r="AT61" s="23">
         <v>74.250370000000004</v>
       </c>
       <c r="AU61" s="23">
         <v>0</v>
       </c>
       <c r="AV61" s="23">
         <v>0</v>
       </c>
       <c r="AW61" s="23">
-        <v>0.36449999999999999</v>
+        <v>1.4595</v>
       </c>
       <c r="AX61" s="23">
-        <v>1.46333</v>
+        <v>7.2120699999999998</v>
       </c>
     </row>
     <row r="62" spans="1:50" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A62" s="19" t="s">
         <v>113</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E62" s="10">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="F62" s="10">
         <v>6.96E-3</v>
       </c>
       <c r="G62" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H62" s="10" t="s">
@@ -11311,61 +11311,61 @@
       </c>
       <c r="AM62" s="12">
         <v>0</v>
       </c>
       <c r="AN62" s="12">
         <v>0</v>
       </c>
       <c r="AO62" s="12">
         <v>3.1699999999999999E-2</v>
       </c>
       <c r="AP62" s="12">
         <v>0.38352999999999998</v>
       </c>
       <c r="AQ62" s="23">
         <v>0</v>
       </c>
       <c r="AR62" s="23">
         <v>0</v>
       </c>
       <c r="AS62" s="23">
         <v>4.07E-2</v>
       </c>
       <c r="AT62" s="23">
         <v>0.6048</v>
       </c>
-      <c r="AU62" s="23" t="s">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="AU62" s="23">
+        <v>0</v>
+      </c>
+      <c r="AV62" s="23">
+        <v>0</v>
+      </c>
+      <c r="AW62" s="23">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="AX62" s="23">
+        <v>1.055E-2</v>
       </c>
     </row>
     <row r="63" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A63" s="19" t="s">
         <v>115</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E63" s="10">
         <v>1.1091500000000001</v>
       </c>
       <c r="F63" s="10">
         <v>16.14911</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H63" s="10" t="s">
@@ -11470,54 +11470,54 @@
       <c r="AO63" s="12">
         <v>14.08479</v>
       </c>
       <c r="AP63" s="12">
         <v>162.67435</v>
       </c>
       <c r="AQ63" s="23">
         <v>0</v>
       </c>
       <c r="AR63" s="23">
         <v>0</v>
       </c>
       <c r="AS63" s="23">
         <v>27.156980000000001</v>
       </c>
       <c r="AT63" s="23">
         <v>309.04845999999998</v>
       </c>
       <c r="AU63" s="23">
         <v>0</v>
       </c>
       <c r="AV63" s="23">
         <v>0</v>
       </c>
       <c r="AW63" s="23">
-        <v>4.3454600000000001</v>
+        <v>6.1299200000000003</v>
       </c>
       <c r="AX63" s="23">
-        <v>69.972750000000005</v>
+        <v>97.882689999999997</v>
       </c>
     </row>
     <row r="64" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A64" s="19" t="s">
         <v>117</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>118</v>
       </c>
       <c r="C64" s="10">
         <v>2.6520000000000001</v>
       </c>
       <c r="D64" s="10">
         <v>20.920470000000002</v>
       </c>
       <c r="E64" s="10">
         <v>10.435309999999999</v>
       </c>
       <c r="F64" s="10">
         <v>87.647059999999996</v>
       </c>
       <c r="G64" s="11">
         <v>0.11293</v>
       </c>
       <c r="H64" s="11">
@@ -11616,60 +11616,60 @@
       <c r="AM64" s="12">
         <v>4.1863999999999999</v>
       </c>
       <c r="AN64" s="12">
         <v>21.953099999999999</v>
       </c>
       <c r="AO64" s="12">
         <v>17.96339</v>
       </c>
       <c r="AP64" s="12">
         <v>131.67601999999999</v>
       </c>
       <c r="AQ64" s="23">
         <v>1.91896</v>
       </c>
       <c r="AR64" s="23">
         <v>6.63903</v>
       </c>
       <c r="AS64" s="23">
         <v>17.12557</v>
       </c>
       <c r="AT64" s="23">
         <v>154.61850000000001</v>
       </c>
       <c r="AU64" s="23">
-        <v>1.7420000000000001E-2</v>
+        <v>4.2070000000000003E-2</v>
       </c>
       <c r="AV64" s="23">
-        <v>0.13</v>
+        <v>0.32100000000000001</v>
       </c>
       <c r="AW64" s="23">
-        <v>3.1638000000000002</v>
+        <v>6.5006899999999996</v>
       </c>
       <c r="AX64" s="23">
-        <v>24.314350000000001</v>
+        <v>45.016689999999997</v>
       </c>
     </row>
     <row r="65" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A65" s="19" t="s">
         <v>119</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>120</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D65" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F65" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G65" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H65" s="10" t="s">
@@ -11922,54 +11922,54 @@
       <c r="AO66" s="12">
         <v>5.4915399999999996</v>
       </c>
       <c r="AP66" s="12">
         <v>34.660049999999998</v>
       </c>
       <c r="AQ66" s="23">
         <v>0</v>
       </c>
       <c r="AR66" s="23">
         <v>0</v>
       </c>
       <c r="AS66" s="23">
         <v>7.6475400000000002</v>
       </c>
       <c r="AT66" s="23">
         <v>47.08596</v>
       </c>
       <c r="AU66" s="23">
         <v>0</v>
       </c>
       <c r="AV66" s="23">
         <v>0</v>
       </c>
       <c r="AW66" s="23">
-        <v>5.0774299999999997</v>
+        <v>5.6859299999999999</v>
       </c>
       <c r="AX66" s="23">
-        <v>6.4851999999999999</v>
+        <v>7.7379499999999997</v>
       </c>
     </row>
     <row r="67" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A67" s="19" t="s">
         <v>123</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>124</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E67" s="10">
         <v>0.03</v>
       </c>
       <c r="F67" s="10">
         <v>0.19757</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H67" s="10" t="s">
@@ -12222,54 +12222,54 @@
       <c r="AO68" s="12">
         <v>1.49257</v>
       </c>
       <c r="AP68" s="12">
         <v>4.1042100000000001</v>
       </c>
       <c r="AQ68" s="23">
         <v>0</v>
       </c>
       <c r="AR68" s="23">
         <v>0</v>
       </c>
       <c r="AS68" s="23">
         <v>1.58971</v>
       </c>
       <c r="AT68" s="23">
         <v>5.7117399999999998</v>
       </c>
       <c r="AU68" s="23">
         <v>0</v>
       </c>
       <c r="AV68" s="23">
         <v>0</v>
       </c>
       <c r="AW68" s="23">
-        <v>0.10123</v>
+        <v>0.14682999999999999</v>
       </c>
       <c r="AX68" s="23">
-        <v>0.72169000000000005</v>
+        <v>0.95916000000000001</v>
       </c>
     </row>
     <row r="69" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A69" s="19" t="s">
         <v>127</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E69" s="10">
         <v>4.5400000000000003E-2</v>
       </c>
       <c r="F69" s="10">
         <v>0.78446000000000005</v>
       </c>
       <c r="G69" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H69" s="10" t="s">
@@ -12374,54 +12374,54 @@
       <c r="AO69" s="12">
         <v>0.15356</v>
       </c>
       <c r="AP69" s="12">
         <v>2.8462299999999998</v>
       </c>
       <c r="AQ69" s="23">
         <v>0</v>
       </c>
       <c r="AR69" s="23">
         <v>0</v>
       </c>
       <c r="AS69" s="23">
         <v>0.24113999999999999</v>
       </c>
       <c r="AT69" s="23">
         <v>4.8898599999999997</v>
       </c>
       <c r="AU69" s="23">
         <v>0</v>
       </c>
       <c r="AV69" s="23">
         <v>0</v>
       </c>
       <c r="AW69" s="23">
-        <v>7.0400000000000004E-2</v>
+        <v>8.1920000000000007E-2</v>
       </c>
       <c r="AX69" s="23">
-        <v>1.5910299999999999</v>
+        <v>1.8749400000000001</v>
       </c>
     </row>
     <row r="70" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A70" s="19" t="s">
         <v>129</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>130</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E70" s="10">
         <v>0.38929999999999998</v>
       </c>
       <c r="F70" s="10">
         <v>2.8227500000000001</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H70" s="10" t="s">
@@ -12678,54 +12678,54 @@
       <c r="AO71" s="12">
         <v>8.1335200000000007</v>
       </c>
       <c r="AP71" s="12">
         <v>10.96942</v>
       </c>
       <c r="AQ71" s="23">
         <v>0</v>
       </c>
       <c r="AR71" s="23">
         <v>0</v>
       </c>
       <c r="AS71" s="23">
         <v>6.8472600000000003</v>
       </c>
       <c r="AT71" s="23">
         <v>11.036479999999999</v>
       </c>
       <c r="AU71" s="23">
         <v>0</v>
       </c>
       <c r="AV71" s="23">
         <v>0</v>
       </c>
       <c r="AW71" s="23">
-        <v>1.1130599999999999</v>
+        <v>1.51986</v>
       </c>
       <c r="AX71" s="23">
-        <v>1.9507099999999999</v>
+        <v>2.5989399999999998</v>
       </c>
     </row>
     <row r="72" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A72" s="19" t="s">
         <v>133</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C72" s="10">
         <v>1.04E-2</v>
       </c>
       <c r="D72" s="10">
         <v>0.17760000000000001</v>
       </c>
       <c r="E72" s="10">
         <v>0.84643999999999997</v>
       </c>
       <c r="F72" s="10">
         <v>5.0372399999999997</v>
       </c>
       <c r="G72" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H72" s="10" t="s">
@@ -12830,54 +12830,54 @@
       <c r="AO72" s="12">
         <v>3.6867299999999998</v>
       </c>
       <c r="AP72" s="12">
         <v>18.563960000000002</v>
       </c>
       <c r="AQ72" s="23">
         <v>0</v>
       </c>
       <c r="AR72" s="23">
         <v>0</v>
       </c>
       <c r="AS72" s="23">
         <v>5.0570300000000001</v>
       </c>
       <c r="AT72" s="23">
         <v>28.0609</v>
       </c>
       <c r="AU72" s="23">
         <v>0</v>
       </c>
       <c r="AV72" s="23">
         <v>0</v>
       </c>
       <c r="AW72" s="23">
-        <v>1.6760200000000001</v>
+        <v>1.7943800000000001</v>
       </c>
       <c r="AX72" s="23">
-        <v>10.19801</v>
+        <v>10.729100000000001</v>
       </c>
     </row>
     <row r="73" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A73" s="19" t="s">
         <v>135</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>136</v>
       </c>
       <c r="C73" s="10">
         <v>6214.1549999999997</v>
       </c>
       <c r="D73" s="10">
         <v>1476.73596</v>
       </c>
       <c r="E73" s="10">
         <v>1201.5740000000001</v>
       </c>
       <c r="F73" s="10">
         <v>353.06977000000001</v>
       </c>
       <c r="G73" s="11">
         <v>13470.716</v>
       </c>
       <c r="H73" s="11">
@@ -12976,60 +12976,60 @@
       <c r="AM73" s="12">
         <v>14387.009</v>
       </c>
       <c r="AN73" s="12">
         <v>5878.0795600000001</v>
       </c>
       <c r="AO73" s="12">
         <v>6999.52</v>
       </c>
       <c r="AP73" s="12">
         <v>1902.0943</v>
       </c>
       <c r="AQ73" s="23">
         <v>33627.442000000003</v>
       </c>
       <c r="AR73" s="23">
         <v>11677.74884</v>
       </c>
       <c r="AS73" s="23">
         <v>4506.43</v>
       </c>
       <c r="AT73" s="23">
         <v>702.78911000000005</v>
       </c>
       <c r="AU73" s="23">
-        <v>2932.4</v>
+        <v>5521.55</v>
       </c>
       <c r="AV73" s="23">
-        <v>1169.5402200000001</v>
+        <v>2173.56306</v>
       </c>
       <c r="AW73" s="23">
-        <v>676.28</v>
+        <v>1138.4559999999999</v>
       </c>
       <c r="AX73" s="23">
-        <v>81.927660000000003</v>
+        <v>152.77097000000001</v>
       </c>
     </row>
     <row r="74" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A74" s="19" t="s">
         <v>137</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>138</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D74" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E74" s="10">
         <v>347.08800000000002</v>
       </c>
       <c r="F74" s="10">
         <v>69.095709999999997</v>
       </c>
       <c r="G74" s="11">
         <v>1.4</v>
       </c>
       <c r="H74" s="11">
@@ -13134,54 +13134,54 @@
       <c r="AO74" s="12">
         <v>230.02199999999999</v>
       </c>
       <c r="AP74" s="12">
         <v>45.161920000000002</v>
       </c>
       <c r="AQ74" s="23">
         <v>0</v>
       </c>
       <c r="AR74" s="23">
         <v>0</v>
       </c>
       <c r="AS74" s="23">
         <v>55.834000000000003</v>
       </c>
       <c r="AT74" s="23">
         <v>17.368770000000001</v>
       </c>
       <c r="AU74" s="23">
         <v>0</v>
       </c>
       <c r="AV74" s="23">
         <v>0</v>
       </c>
       <c r="AW74" s="23">
-        <v>5.0250000000000004</v>
+        <v>5.4749999999999996</v>
       </c>
       <c r="AX74" s="23">
-        <v>2.1423100000000002</v>
+        <v>2.32931</v>
       </c>
     </row>
     <row r="75" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A75" s="19" t="s">
         <v>139</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C75" s="10">
         <v>5.2564000000000002</v>
       </c>
       <c r="D75" s="10">
         <v>1.94862</v>
       </c>
       <c r="E75" s="10">
         <v>206.78960000000001</v>
       </c>
       <c r="F75" s="10">
         <v>145.68326999999999</v>
       </c>
       <c r="G75" s="11">
         <v>696.5</v>
       </c>
       <c r="H75" s="11">
@@ -13286,54 +13286,54 @@
       <c r="AO75" s="12">
         <v>530.11616000000004</v>
       </c>
       <c r="AP75" s="12">
         <v>161.93271999999999</v>
       </c>
       <c r="AQ75" s="23">
         <v>0</v>
       </c>
       <c r="AR75" s="23">
         <v>0</v>
       </c>
       <c r="AS75" s="23">
         <v>470.00511999999998</v>
       </c>
       <c r="AT75" s="23">
         <v>170.32691</v>
       </c>
       <c r="AU75" s="23">
         <v>0</v>
       </c>
       <c r="AV75" s="23">
         <v>0</v>
       </c>
       <c r="AW75" s="23">
-        <v>7.1289999999999996</v>
+        <v>25.311</v>
       </c>
       <c r="AX75" s="23">
-        <v>4.8724699999999999</v>
+        <v>16.643319999999999</v>
       </c>
     </row>
     <row r="76" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A76" s="19" t="s">
         <v>141</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>142</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E76" s="10">
         <v>301.96436</v>
       </c>
       <c r="F76" s="10">
         <v>293.67018000000002</v>
       </c>
       <c r="G76" s="11">
         <v>390</v>
       </c>
       <c r="H76" s="11">
@@ -13438,54 +13438,54 @@
       <c r="AO76" s="12">
         <v>95520.400460000004</v>
       </c>
       <c r="AP76" s="12">
         <v>9262.6819099999993</v>
       </c>
       <c r="AQ76" s="23">
         <v>0</v>
       </c>
       <c r="AR76" s="23">
         <v>0</v>
       </c>
       <c r="AS76" s="23">
         <v>23568.77924</v>
       </c>
       <c r="AT76" s="23">
         <v>5077.7324799999997</v>
       </c>
       <c r="AU76" s="23">
         <v>0</v>
       </c>
       <c r="AV76" s="23">
         <v>0</v>
       </c>
       <c r="AW76" s="23">
-        <v>2781.69</v>
+        <v>4754.3741</v>
       </c>
       <c r="AX76" s="23">
-        <v>676.19131000000004</v>
+        <v>1221.7105300000001</v>
       </c>
     </row>
     <row r="77" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A77" s="19" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>144</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E77" s="10">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="F77" s="10">
         <v>0.44675999999999999</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H77" s="10" t="s">
@@ -13590,54 +13590,54 @@
       <c r="AO77" s="12">
         <v>5</v>
       </c>
       <c r="AP77" s="12">
         <v>8.7402300000000004</v>
       </c>
       <c r="AQ77" s="23">
         <v>0</v>
       </c>
       <c r="AR77" s="23">
         <v>0</v>
       </c>
       <c r="AS77" s="23">
         <v>5.5789999999999997</v>
       </c>
       <c r="AT77" s="23">
         <v>18.87162</v>
       </c>
       <c r="AU77" s="23">
         <v>0</v>
       </c>
       <c r="AV77" s="23">
         <v>0</v>
       </c>
       <c r="AW77" s="23">
-        <v>0.66700000000000004</v>
+        <v>0.77300000000000002</v>
       </c>
       <c r="AX77" s="23">
-        <v>2.16066</v>
+        <v>2.3468900000000001</v>
       </c>
     </row>
     <row r="78" spans="1:50" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A78" s="19" t="s">
         <v>145</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D78" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H78" s="10" t="s">
@@ -13894,54 +13894,54 @@
       <c r="AO79" s="12">
         <v>260</v>
       </c>
       <c r="AP79" s="12">
         <v>112.69956999999999</v>
       </c>
       <c r="AQ79" s="23">
         <v>607.5</v>
       </c>
       <c r="AR79" s="23">
         <v>243</v>
       </c>
       <c r="AS79" s="23">
         <v>462</v>
       </c>
       <c r="AT79" s="23">
         <v>196.14690999999999</v>
       </c>
       <c r="AU79" s="23">
         <v>0</v>
       </c>
       <c r="AV79" s="23">
         <v>0</v>
       </c>
       <c r="AW79" s="23">
-        <v>160</v>
+        <v>180</v>
       </c>
       <c r="AX79" s="23">
-        <v>59.585990000000002</v>
+        <v>66.066119999999998</v>
       </c>
     </row>
     <row r="80" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A80" s="19" t="s">
         <v>149</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>150</v>
       </c>
       <c r="C80" s="10">
         <v>71.457999999999998</v>
       </c>
       <c r="D80" s="10">
         <v>31.728000000000002</v>
       </c>
       <c r="E80" s="10">
         <v>1.7789999999999999</v>
       </c>
       <c r="F80" s="10">
         <v>3.7607499999999998</v>
       </c>
       <c r="G80" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H80" s="10" t="s">
@@ -14198,54 +14198,54 @@
       <c r="AO81" s="12">
         <v>29.159300000000002</v>
       </c>
       <c r="AP81" s="12">
         <v>18.486820000000002</v>
       </c>
       <c r="AQ81" s="23">
         <v>0</v>
       </c>
       <c r="AR81" s="23">
         <v>0</v>
       </c>
       <c r="AS81" s="23">
         <v>7.5877999999999997</v>
       </c>
       <c r="AT81" s="23">
         <v>5.4909400000000002</v>
       </c>
       <c r="AU81" s="23">
         <v>0</v>
       </c>
       <c r="AV81" s="23">
         <v>0</v>
       </c>
       <c r="AW81" s="23">
-        <v>20.00215</v>
+        <v>20.006450000000001</v>
       </c>
       <c r="AX81" s="23">
-        <v>15.59689</v>
+        <v>15.604660000000001</v>
       </c>
     </row>
     <row r="82" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A82" s="19" t="s">
         <v>153</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>154</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D82" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F82" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G82" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H82" s="10" t="s">
@@ -14502,54 +14502,54 @@
       <c r="AO83" s="12">
         <v>10.134</v>
       </c>
       <c r="AP83" s="12">
         <v>6.1020000000000003</v>
       </c>
       <c r="AQ83" s="23">
         <v>0</v>
       </c>
       <c r="AR83" s="23">
         <v>0</v>
       </c>
       <c r="AS83" s="23">
         <v>32.555</v>
       </c>
       <c r="AT83" s="23">
         <v>24.474920000000001</v>
       </c>
       <c r="AU83" s="23">
         <v>0</v>
       </c>
       <c r="AV83" s="23">
         <v>0</v>
       </c>
       <c r="AW83" s="23">
-        <v>8.2799999999999994</v>
+        <v>14.98</v>
       </c>
       <c r="AX83" s="23">
-        <v>11.26754</v>
+        <v>16.83154</v>
       </c>
     </row>
     <row r="84" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A84" s="19" t="s">
         <v>157</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D84" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E84" s="10">
         <v>0.16713</v>
       </c>
       <c r="F84" s="10">
         <v>0.62941000000000003</v>
       </c>
       <c r="G84" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H84" s="10" t="s">
@@ -14654,54 +14654,54 @@
       <c r="AO84" s="12">
         <v>6.343</v>
       </c>
       <c r="AP84" s="12">
         <v>383.15352000000001</v>
       </c>
       <c r="AQ84" s="23">
         <v>0</v>
       </c>
       <c r="AR84" s="23">
         <v>0</v>
       </c>
       <c r="AS84" s="23">
         <v>4.4694599999999998</v>
       </c>
       <c r="AT84" s="23">
         <v>222.86581000000001</v>
       </c>
       <c r="AU84" s="23">
         <v>0</v>
       </c>
       <c r="AV84" s="23">
         <v>0</v>
       </c>
       <c r="AW84" s="23">
-        <v>0.59877000000000002</v>
+        <v>0.67461000000000004</v>
       </c>
       <c r="AX84" s="23">
-        <v>25.976489999999998</v>
+        <v>27.60202</v>
       </c>
     </row>
     <row r="85" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A85" s="19" t="s">
         <v>159</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>160</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F85" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H85" s="10" t="s">
@@ -15254,54 +15254,54 @@
       <c r="AO88" s="12">
         <v>0.87614999999999998</v>
       </c>
       <c r="AP88" s="12">
         <v>10.17704</v>
       </c>
       <c r="AQ88" s="23">
         <v>0</v>
       </c>
       <c r="AR88" s="23">
         <v>0</v>
       </c>
       <c r="AS88" s="23">
         <v>0.66901999999999995</v>
       </c>
       <c r="AT88" s="23">
         <v>9.6846599999999992</v>
       </c>
       <c r="AU88" s="23">
         <v>0</v>
       </c>
       <c r="AV88" s="23">
         <v>0</v>
       </c>
       <c r="AW88" s="23">
-        <v>9.2230000000000006E-2</v>
+        <v>0.13922999999999999</v>
       </c>
       <c r="AX88" s="23">
-        <v>1.3135699999999999</v>
+        <v>1.75925</v>
       </c>
     </row>
     <row r="89" spans="1:50" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A89" s="19" t="s">
         <v>167</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>168</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E89" s="10">
         <v>2.3E-2</v>
       </c>
       <c r="F89" s="10">
         <v>0.26211000000000001</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H89" s="10" t="s">
@@ -15710,54 +15710,54 @@
       <c r="AO91" s="12">
         <v>2824.2739999999999</v>
       </c>
       <c r="AP91" s="12">
         <v>2681.7570799999999</v>
       </c>
       <c r="AQ91" s="23">
         <v>20.88</v>
       </c>
       <c r="AR91" s="23">
         <v>24.091380000000001</v>
       </c>
       <c r="AS91" s="23">
         <v>3070.5725000000002</v>
       </c>
       <c r="AT91" s="23">
         <v>3670.1555400000002</v>
       </c>
       <c r="AU91" s="23">
         <v>0</v>
       </c>
       <c r="AV91" s="23">
         <v>0</v>
       </c>
       <c r="AW91" s="23">
-        <v>464.14319999999998</v>
+        <v>745.81455000000005</v>
       </c>
       <c r="AX91" s="23">
-        <v>564.97541000000001</v>
+        <v>907.24422000000004</v>
       </c>
     </row>
     <row r="92" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A92" s="19" t="s">
         <v>173</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F92" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H92" s="10" t="s">
@@ -15862,54 +15862,54 @@
       <c r="AO92" s="12">
         <v>80.16498</v>
       </c>
       <c r="AP92" s="12">
         <v>149.07911999999999</v>
       </c>
       <c r="AQ92" s="23">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AR92" s="23">
         <v>5.3999999999999999E-2</v>
       </c>
       <c r="AS92" s="23">
         <v>40.22052</v>
       </c>
       <c r="AT92" s="23">
         <v>121.24522</v>
       </c>
       <c r="AU92" s="23">
         <v>0</v>
       </c>
       <c r="AV92" s="23">
         <v>0</v>
       </c>
       <c r="AW92" s="23">
-        <v>1.7999999999999999E-2</v>
+        <v>3.7999999999999999E-2</v>
       </c>
       <c r="AX92" s="23">
-        <v>5.8119999999999998E-2</v>
+        <v>0.1648</v>
       </c>
     </row>
     <row r="93" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A93" s="19" t="s">
         <v>175</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C93" s="10">
         <v>8.1140000000000008</v>
       </c>
       <c r="D93" s="10">
         <v>6.577</v>
       </c>
       <c r="E93" s="10">
         <v>0.78800000000000003</v>
       </c>
       <c r="F93" s="10">
         <v>3.0799500000000002</v>
       </c>
       <c r="G93" s="11">
         <v>5.4710000000000001</v>
       </c>
       <c r="H93" s="11">
@@ -16014,54 +16014,54 @@
       <c r="AO93" s="12">
         <v>0.25035000000000002</v>
       </c>
       <c r="AP93" s="12">
         <v>0.32596999999999998</v>
       </c>
       <c r="AQ93" s="23">
         <v>0</v>
       </c>
       <c r="AR93" s="23">
         <v>0</v>
       </c>
       <c r="AS93" s="23">
         <v>0.26035000000000003</v>
       </c>
       <c r="AT93" s="23">
         <v>0.44090000000000001</v>
       </c>
       <c r="AU93" s="23">
         <v>0</v>
       </c>
       <c r="AV93" s="23">
         <v>0</v>
       </c>
       <c r="AW93" s="23">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="AX93" s="23">
-        <v>3.934E-2</v>
+        <v>7.4109999999999995E-2</v>
       </c>
     </row>
     <row r="94" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A94" s="19" t="s">
         <v>177</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>178</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D94" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E94" s="10">
         <v>3.2835700000000001</v>
       </c>
       <c r="F94" s="10">
         <v>6.3668399999999998</v>
       </c>
       <c r="G94" s="11">
         <v>44.817</v>
       </c>
       <c r="H94" s="11">
@@ -16166,54 +16166,54 @@
       <c r="AO94" s="12">
         <v>4.5809800000000003</v>
       </c>
       <c r="AP94" s="12">
         <v>13.8744</v>
       </c>
       <c r="AQ94" s="23">
         <v>0.1</v>
       </c>
       <c r="AR94" s="23">
         <v>0.41199999999999998</v>
       </c>
       <c r="AS94" s="23">
         <v>3.1624500000000002</v>
       </c>
       <c r="AT94" s="23">
         <v>16.613119999999999</v>
       </c>
       <c r="AU94" s="23">
         <v>0</v>
       </c>
       <c r="AV94" s="23">
         <v>0</v>
       </c>
       <c r="AW94" s="23">
-        <v>0.30535000000000001</v>
+        <v>0.39345000000000002</v>
       </c>
       <c r="AX94" s="23">
-        <v>1.3490800000000001</v>
+        <v>2.6792899999999999</v>
       </c>
     </row>
     <row r="95" spans="1:50" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A95" s="19" t="s">
         <v>179</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="10">
         <v>0.629</v>
       </c>
       <c r="D95" s="10">
         <v>2.6140599999999998</v>
       </c>
       <c r="E95" s="10">
         <v>2.6019999999999999</v>
       </c>
       <c r="F95" s="10">
         <v>5.2428499999999998</v>
       </c>
       <c r="G95" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H95" s="10" t="s">
@@ -16318,54 +16318,54 @@
       <c r="AO95" s="12">
         <v>1583.6465000000001</v>
       </c>
       <c r="AP95" s="12">
         <v>2267.8821600000001</v>
       </c>
       <c r="AQ95" s="23">
         <v>0</v>
       </c>
       <c r="AR95" s="23">
         <v>0</v>
       </c>
       <c r="AS95" s="23">
         <v>1502.998</v>
       </c>
       <c r="AT95" s="23">
         <v>2693.4570100000001</v>
       </c>
       <c r="AU95" s="23">
         <v>0</v>
       </c>
       <c r="AV95" s="23">
         <v>0</v>
       </c>
       <c r="AW95" s="23">
-        <v>127.009</v>
+        <v>127.015</v>
       </c>
       <c r="AX95" s="23">
-        <v>222.90939</v>
+        <v>222.95733999999999</v>
       </c>
     </row>
     <row r="96" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A96" s="19" t="s">
         <v>181</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="10">
         <v>10.83616</v>
       </c>
       <c r="D96" s="10">
         <v>26.261600000000001</v>
       </c>
       <c r="E96" s="10">
         <v>2856.8525199999999</v>
       </c>
       <c r="F96" s="10">
         <v>3182.3562400000001</v>
       </c>
       <c r="G96" s="11">
         <v>8.5386199999999999</v>
       </c>
       <c r="H96" s="11">
@@ -16470,54 +16470,54 @@
       <c r="AO96" s="12">
         <v>4833.8049000000001</v>
       </c>
       <c r="AP96" s="12">
         <v>7247.7858699999997</v>
       </c>
       <c r="AQ96" s="23">
         <v>9.4280000000000008</v>
       </c>
       <c r="AR96" s="23">
         <v>8.9689200000000007</v>
       </c>
       <c r="AS96" s="23">
         <v>4170.4411300000002</v>
       </c>
       <c r="AT96" s="23">
         <v>7905.55584</v>
       </c>
       <c r="AU96" s="23">
         <v>0</v>
       </c>
       <c r="AV96" s="23">
         <v>0</v>
       </c>
       <c r="AW96" s="23">
-        <v>788.40975000000003</v>
+        <v>1106.56835</v>
       </c>
       <c r="AX96" s="23">
-        <v>1457.5716199999999</v>
+        <v>1990.63068</v>
       </c>
     </row>
     <row r="97" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A97" s="19" t="s">
         <v>183</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>184</v>
       </c>
       <c r="C97" s="10">
         <v>34.495840000000001</v>
       </c>
       <c r="D97" s="10">
         <v>107.98997</v>
       </c>
       <c r="E97" s="10">
         <v>2111.4889800000001</v>
       </c>
       <c r="F97" s="10">
         <v>3322.1732499999998</v>
       </c>
       <c r="G97" s="11">
         <v>22.905000000000001</v>
       </c>
       <c r="H97" s="11">
@@ -16622,54 +16622,54 @@
       <c r="AO97" s="12">
         <v>4198.49316</v>
       </c>
       <c r="AP97" s="12">
         <v>10594.26132</v>
       </c>
       <c r="AQ97" s="23">
         <v>0.442</v>
       </c>
       <c r="AR97" s="23">
         <v>1.36</v>
       </c>
       <c r="AS97" s="23">
         <v>3520.4172600000002</v>
       </c>
       <c r="AT97" s="23">
         <v>10010.519039999999</v>
       </c>
       <c r="AU97" s="23">
         <v>0</v>
       </c>
       <c r="AV97" s="23">
         <v>0</v>
       </c>
       <c r="AW97" s="23">
-        <v>514.61307999999997</v>
+        <v>775.01745000000005</v>
       </c>
       <c r="AX97" s="23">
-        <v>1621.3590200000001</v>
+        <v>2420.8210100000001</v>
       </c>
     </row>
     <row r="98" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A98" s="19" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>186</v>
       </c>
       <c r="C98" s="10">
         <v>2.6781999999999999</v>
       </c>
       <c r="D98" s="10">
         <v>7.3978799999999998</v>
       </c>
       <c r="E98" s="10">
         <v>99.775880000000001</v>
       </c>
       <c r="F98" s="10">
         <v>169.22152</v>
       </c>
       <c r="G98" s="11">
         <v>6.9900000000000004E-2</v>
       </c>
       <c r="H98" s="11">
@@ -16774,54 +16774,54 @@
       <c r="AO98" s="12">
         <v>1327.7430300000001</v>
       </c>
       <c r="AP98" s="12">
         <v>2503.2089700000001</v>
       </c>
       <c r="AQ98" s="23">
         <v>0</v>
       </c>
       <c r="AR98" s="23">
         <v>0</v>
       </c>
       <c r="AS98" s="23">
         <v>1254.4345900000001</v>
       </c>
       <c r="AT98" s="23">
         <v>2648.0975800000001</v>
       </c>
       <c r="AU98" s="23">
         <v>0</v>
       </c>
       <c r="AV98" s="23">
         <v>0</v>
       </c>
       <c r="AW98" s="23">
-        <v>49.831130000000002</v>
+        <v>81.588999999999999</v>
       </c>
       <c r="AX98" s="23">
-        <v>143.80297999999999</v>
+        <v>242.21839</v>
       </c>
     </row>
     <row r="99" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A99" s="19" t="s">
         <v>187</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C99" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D99" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E99" s="10">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="F99" s="10">
         <v>3.5749999999999997E-2</v>
       </c>
       <c r="G99" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H99" s="10" t="s">
@@ -17074,54 +17074,54 @@
       <c r="AO100" s="12">
         <v>350.37970999999999</v>
       </c>
       <c r="AP100" s="12">
         <v>1243.35715</v>
       </c>
       <c r="AQ100" s="23">
         <v>0</v>
       </c>
       <c r="AR100" s="23">
         <v>0</v>
       </c>
       <c r="AS100" s="23">
         <v>326.44614000000001</v>
       </c>
       <c r="AT100" s="23">
         <v>1314.0337400000001</v>
       </c>
       <c r="AU100" s="23">
         <v>0</v>
       </c>
       <c r="AV100" s="23">
         <v>0</v>
       </c>
       <c r="AW100" s="23">
-        <v>37.32938</v>
+        <v>50.389940000000003</v>
       </c>
       <c r="AX100" s="23">
-        <v>153.99325999999999</v>
+        <v>191.87491</v>
       </c>
     </row>
     <row r="101" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A101" s="19" t="s">
         <v>191</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>192</v>
       </c>
       <c r="C101" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D101" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E101" s="10">
         <v>6.0657199999999998</v>
       </c>
       <c r="F101" s="10">
         <v>47.086269999999999</v>
       </c>
       <c r="G101" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H101" s="10" t="s">
@@ -17226,54 +17226,54 @@
       <c r="AO101" s="12">
         <v>31.711300000000001</v>
       </c>
       <c r="AP101" s="12">
         <v>175.69682</v>
       </c>
       <c r="AQ101" s="23">
         <v>0</v>
       </c>
       <c r="AR101" s="23">
         <v>0</v>
       </c>
       <c r="AS101" s="23">
         <v>30.520980000000002</v>
       </c>
       <c r="AT101" s="23">
         <v>195.62124</v>
       </c>
       <c r="AU101" s="23">
         <v>0</v>
       </c>
       <c r="AV101" s="23">
         <v>0</v>
       </c>
       <c r="AW101" s="23">
-        <v>2.3799000000000001</v>
+        <v>2.4298999999999999</v>
       </c>
       <c r="AX101" s="23">
-        <v>16.082930000000001</v>
+        <v>16.444929999999999</v>
       </c>
     </row>
     <row r="102" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A102" s="19" t="s">
         <v>193</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C102" s="10">
         <v>54.926400000000001</v>
       </c>
       <c r="D102" s="10">
         <v>41.830849999999998</v>
       </c>
       <c r="E102" s="10">
         <v>132.78196</v>
       </c>
       <c r="F102" s="10">
         <v>101.81822</v>
       </c>
       <c r="G102" s="11">
         <v>6</v>
       </c>
       <c r="H102" s="11">
@@ -17378,54 +17378,54 @@
       <c r="AO102" s="12">
         <v>23253.564409999999</v>
       </c>
       <c r="AP102" s="12">
         <v>14922.79219</v>
       </c>
       <c r="AQ102" s="23">
         <v>0</v>
       </c>
       <c r="AR102" s="23">
         <v>0</v>
       </c>
       <c r="AS102" s="23">
         <v>22650.800749999999</v>
       </c>
       <c r="AT102" s="23">
         <v>13895.475469999999</v>
       </c>
       <c r="AU102" s="23">
         <v>0</v>
       </c>
       <c r="AV102" s="23">
         <v>0</v>
       </c>
       <c r="AW102" s="23">
-        <v>2514.2920199999999</v>
+        <v>2932.8292200000001</v>
       </c>
       <c r="AX102" s="23">
-        <v>1592.9461699999999</v>
+        <v>1877.2111299999999</v>
       </c>
     </row>
     <row r="103" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A103" s="19" t="s">
         <v>195</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>196</v>
       </c>
       <c r="C103" s="10">
         <v>1923.42</v>
       </c>
       <c r="D103" s="10">
         <v>645.7663</v>
       </c>
       <c r="E103" s="10">
         <v>10.859959999999999</v>
       </c>
       <c r="F103" s="10">
         <v>23.901489999999999</v>
       </c>
       <c r="G103" s="11">
         <v>5338.54</v>
       </c>
       <c r="H103" s="11">
@@ -17530,54 +17530,54 @@
       <c r="AO103" s="12">
         <v>25.65493</v>
       </c>
       <c r="AP103" s="12">
         <v>31.739239999999999</v>
       </c>
       <c r="AQ103" s="23">
         <v>0</v>
       </c>
       <c r="AR103" s="23">
         <v>0</v>
       </c>
       <c r="AS103" s="23">
         <v>22.686730000000001</v>
       </c>
       <c r="AT103" s="23">
         <v>49.220039999999997</v>
       </c>
       <c r="AU103" s="23">
         <v>0</v>
       </c>
       <c r="AV103" s="23">
         <v>0</v>
       </c>
       <c r="AW103" s="23">
-        <v>3.1162700000000001</v>
+        <v>612.15818999999999</v>
       </c>
       <c r="AX103" s="23">
-        <v>8.2491199999999996</v>
+        <v>220.78560999999999</v>
       </c>
     </row>
     <row r="104" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A104" s="19" t="s">
         <v>197</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>198</v>
       </c>
       <c r="C104" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D104" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F104" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G104" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H104" s="10" t="s">
@@ -17830,54 +17830,54 @@
       <c r="AO105" s="12">
         <v>1003.50748</v>
       </c>
       <c r="AP105" s="12">
         <v>2982.29549</v>
       </c>
       <c r="AQ105" s="23">
         <v>7.1089200000000003</v>
       </c>
       <c r="AR105" s="23">
         <v>27.552140000000001</v>
       </c>
       <c r="AS105" s="23">
         <v>1054.50693</v>
       </c>
       <c r="AT105" s="23">
         <v>3022.1594100000002</v>
       </c>
       <c r="AU105" s="23">
         <v>0.17180000000000001</v>
       </c>
       <c r="AV105" s="23">
         <v>0.36499999999999999</v>
       </c>
       <c r="AW105" s="23">
-        <v>164.59819999999999</v>
+        <v>278.83730000000003</v>
       </c>
       <c r="AX105" s="23">
-        <v>404.95040999999998</v>
+        <v>672.49003000000005</v>
       </c>
     </row>
     <row r="106" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A106" s="19" t="s">
         <v>201</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>202</v>
       </c>
       <c r="C106" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D106" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E106" s="10">
         <v>1</v>
       </c>
       <c r="F106" s="10">
         <v>3.089</v>
       </c>
       <c r="G106" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H106" s="10" t="s">
@@ -18127,61 +18127,61 @@
       </c>
       <c r="AM107" s="12">
         <v>0</v>
       </c>
       <c r="AN107" s="12">
         <v>0</v>
       </c>
       <c r="AO107" s="12">
         <v>15.162000000000001</v>
       </c>
       <c r="AP107" s="12">
         <v>134.32644999999999</v>
       </c>
       <c r="AQ107" s="23">
         <v>0</v>
       </c>
       <c r="AR107" s="23">
         <v>0</v>
       </c>
       <c r="AS107" s="23">
         <v>0.06</v>
       </c>
       <c r="AT107" s="23">
         <v>0.42480000000000001</v>
       </c>
-      <c r="AU107" s="23" t="s">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="AU107" s="23">
+        <v>0</v>
+      </c>
+      <c r="AV107" s="23">
+        <v>0</v>
+      </c>
+      <c r="AW107" s="23">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="AX107" s="23">
+        <v>1.15951</v>
       </c>
     </row>
     <row r="108" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A108" s="19" t="s">
         <v>205</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C108" s="10">
         <v>2.06E-2</v>
       </c>
       <c r="D108" s="10">
         <v>0.18662000000000001</v>
       </c>
       <c r="E108" s="10">
         <v>12.9458</v>
       </c>
       <c r="F108" s="10">
         <v>35.982010000000002</v>
       </c>
       <c r="G108" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H108" s="10" t="s">
@@ -18286,54 +18286,54 @@
       <c r="AO108" s="12">
         <v>31.961880000000001</v>
       </c>
       <c r="AP108" s="12">
         <v>124.99097</v>
       </c>
       <c r="AQ108" s="23">
         <v>0</v>
       </c>
       <c r="AR108" s="23">
         <v>0</v>
       </c>
       <c r="AS108" s="23">
         <v>9.6514399999999991</v>
       </c>
       <c r="AT108" s="23">
         <v>53.39179</v>
       </c>
       <c r="AU108" s="23">
         <v>0</v>
       </c>
       <c r="AV108" s="23">
         <v>0</v>
       </c>
       <c r="AW108" s="23">
-        <v>2.2303600000000001</v>
+        <v>2.5089600000000001</v>
       </c>
       <c r="AX108" s="23">
-        <v>14.615830000000001</v>
+        <v>15.935269999999999</v>
       </c>
     </row>
     <row r="109" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A109" s="19" t="s">
         <v>207</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>208</v>
       </c>
       <c r="C109" s="10">
         <v>1271.6679200000001</v>
       </c>
       <c r="D109" s="10">
         <v>2995.43046</v>
       </c>
       <c r="E109" s="10">
         <v>1030.61249</v>
       </c>
       <c r="F109" s="10">
         <v>2659.95514</v>
       </c>
       <c r="G109" s="11">
         <v>3353.1880799999999</v>
       </c>
       <c r="H109" s="11">
@@ -18438,54 +18438,54 @@
       <c r="AO109" s="12">
         <v>1743.28783</v>
       </c>
       <c r="AP109" s="12">
         <v>6692.4095799999996</v>
       </c>
       <c r="AQ109" s="23">
         <v>333.81531999999999</v>
       </c>
       <c r="AR109" s="23">
         <v>193.61304000000001</v>
       </c>
       <c r="AS109" s="23">
         <v>1615.19389</v>
       </c>
       <c r="AT109" s="23">
         <v>6826.9636499999997</v>
       </c>
       <c r="AU109" s="23">
         <v>38</v>
       </c>
       <c r="AV109" s="23">
         <v>26.339569999999998</v>
       </c>
       <c r="AW109" s="23">
-        <v>184.76763</v>
+        <v>349.91732000000002</v>
       </c>
       <c r="AX109" s="23">
-        <v>860.26232000000005</v>
+        <v>1457.91218</v>
       </c>
     </row>
     <row r="110" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A110" s="19" t="s">
         <v>209</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>210</v>
       </c>
       <c r="C110" s="10">
         <v>1312.6819</v>
       </c>
       <c r="D110" s="10">
         <v>781.94745999999998</v>
       </c>
       <c r="E110" s="10">
         <v>1523.7222999999999</v>
       </c>
       <c r="F110" s="10">
         <v>846.89907000000005</v>
       </c>
       <c r="G110" s="11">
         <v>1550.9165399999999</v>
       </c>
       <c r="H110" s="11">
@@ -18584,60 +18584,60 @@
       <c r="AM110" s="12">
         <v>2383.5065300000001</v>
       </c>
       <c r="AN110" s="12">
         <v>1666.23902</v>
       </c>
       <c r="AO110" s="12">
         <v>2439.0733500000001</v>
       </c>
       <c r="AP110" s="12">
         <v>1538.6524999999999</v>
       </c>
       <c r="AQ110" s="23">
         <v>2900.8511899999999</v>
       </c>
       <c r="AR110" s="23">
         <v>283.68506000000002</v>
       </c>
       <c r="AS110" s="23">
         <v>2112.8644899999999</v>
       </c>
       <c r="AT110" s="23">
         <v>1495.2932800000001</v>
       </c>
       <c r="AU110" s="23">
-        <v>265.73615999999998</v>
+        <v>565.74836000000005</v>
       </c>
       <c r="AV110" s="23">
-        <v>13.03518</v>
+        <v>14.65654</v>
       </c>
       <c r="AW110" s="23">
-        <v>279.76195000000001</v>
+        <v>545.30336</v>
       </c>
       <c r="AX110" s="23">
-        <v>230.10414</v>
+        <v>366.96424999999999</v>
       </c>
     </row>
     <row r="111" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A111" s="19" t="s">
         <v>211</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C111" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D111" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F111" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G111" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H111" s="10" t="s">
@@ -18890,54 +18890,54 @@
       <c r="AO112" s="12">
         <v>107.90809</v>
       </c>
       <c r="AP112" s="12">
         <v>217.96953999999999</v>
       </c>
       <c r="AQ112" s="23">
         <v>2.1309999999999998</v>
       </c>
       <c r="AR112" s="23">
         <v>12.71</v>
       </c>
       <c r="AS112" s="23">
         <v>160.97937999999999</v>
       </c>
       <c r="AT112" s="23">
         <v>584.73121000000003</v>
       </c>
       <c r="AU112" s="23">
         <v>0</v>
       </c>
       <c r="AV112" s="23">
         <v>0</v>
       </c>
       <c r="AW112" s="23">
-        <v>15.71617</v>
+        <v>25.898969999999998</v>
       </c>
       <c r="AX112" s="23">
-        <v>60.845109999999998</v>
+        <v>87.401750000000007</v>
       </c>
     </row>
     <row r="113" spans="1:50" ht="102" x14ac:dyDescent="0.2">
       <c r="A113" s="19" t="s">
         <v>215</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>216</v>
       </c>
       <c r="C113" s="10">
         <v>310.47000000000003</v>
       </c>
       <c r="D113" s="10">
         <v>486.18664000000001</v>
       </c>
       <c r="E113" s="10">
         <v>2118.9751900000001</v>
       </c>
       <c r="F113" s="10">
         <v>3582.5001400000001</v>
       </c>
       <c r="G113" s="11">
         <v>313.53381999999999</v>
       </c>
       <c r="H113" s="11">
@@ -19036,60 +19036,60 @@
       <c r="AM113" s="12">
         <v>56.010039999999996</v>
       </c>
       <c r="AN113" s="12">
         <v>122.63974</v>
       </c>
       <c r="AO113" s="12">
         <v>3376.40951</v>
       </c>
       <c r="AP113" s="12">
         <v>7799.6522199999999</v>
       </c>
       <c r="AQ113" s="23">
         <v>3.1335600000000001</v>
       </c>
       <c r="AR113" s="23">
         <v>5.8951700000000002</v>
       </c>
       <c r="AS113" s="23">
         <v>3136.4529600000001</v>
       </c>
       <c r="AT113" s="23">
         <v>8460.7891199999995</v>
       </c>
       <c r="AU113" s="23">
-        <v>0.11065999999999999</v>
+        <v>0.33638000000000001</v>
       </c>
       <c r="AV113" s="23">
-        <v>0.26800000000000002</v>
+        <v>0.79500000000000004</v>
       </c>
       <c r="AW113" s="23">
-        <v>410.75254999999999</v>
+        <v>679.01478999999995</v>
       </c>
       <c r="AX113" s="23">
-        <v>1249.8881100000001</v>
+        <v>1990.11916</v>
       </c>
     </row>
     <row r="114" spans="1:50" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="19" t="s">
         <v>217</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C114" s="10">
         <v>0.1147</v>
       </c>
       <c r="D114" s="10">
         <v>0.21365999999999999</v>
       </c>
       <c r="E114" s="10">
         <v>45.572609999999997</v>
       </c>
       <c r="F114" s="10">
         <v>74.254710000000003</v>
       </c>
       <c r="G114" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H114" s="10" t="s">
@@ -19194,54 +19194,54 @@
       <c r="AO114" s="12">
         <v>117.88263999999999</v>
       </c>
       <c r="AP114" s="12">
         <v>296.21296999999998</v>
       </c>
       <c r="AQ114" s="23">
         <v>15.0647</v>
       </c>
       <c r="AR114" s="23">
         <v>30.192</v>
       </c>
       <c r="AS114" s="23">
         <v>112.6397</v>
       </c>
       <c r="AT114" s="23">
         <v>227.93436</v>
       </c>
       <c r="AU114" s="23">
         <v>0</v>
       </c>
       <c r="AV114" s="23">
         <v>0</v>
       </c>
       <c r="AW114" s="23">
-        <v>8.4001800000000006</v>
+        <v>10.60901</v>
       </c>
       <c r="AX114" s="23">
-        <v>34.106409999999997</v>
+        <v>41.414900000000003</v>
       </c>
     </row>
     <row r="115" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A115" s="19" t="s">
         <v>219</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>220</v>
       </c>
       <c r="C115" s="10">
         <v>2.5186000000000002</v>
       </c>
       <c r="D115" s="10">
         <v>3.77901</v>
       </c>
       <c r="E115" s="10">
         <v>59.107080000000003</v>
       </c>
       <c r="F115" s="10">
         <v>78.426810000000003</v>
       </c>
       <c r="G115" s="11">
         <v>0.25259999999999999</v>
       </c>
       <c r="H115" s="11">
@@ -19346,54 +19346,54 @@
       <c r="AO115" s="12">
         <v>48.173760000000001</v>
       </c>
       <c r="AP115" s="12">
         <v>87.7209</v>
       </c>
       <c r="AQ115" s="23">
         <v>41.28</v>
       </c>
       <c r="AR115" s="23">
         <v>11.64995</v>
       </c>
       <c r="AS115" s="23">
         <v>39.0184</v>
       </c>
       <c r="AT115" s="23">
         <v>69.895200000000003</v>
       </c>
       <c r="AU115" s="23">
         <v>0</v>
       </c>
       <c r="AV115" s="23">
         <v>0</v>
       </c>
       <c r="AW115" s="23">
-        <v>4.7737600000000002</v>
+        <v>5.7309400000000004</v>
       </c>
       <c r="AX115" s="23">
-        <v>9.4749499999999998</v>
+        <v>11.965909999999999</v>
       </c>
     </row>
     <row r="116" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A116" s="19" t="s">
         <v>221</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>222</v>
       </c>
       <c r="C116" s="10">
         <v>0.20899999999999999</v>
       </c>
       <c r="D116" s="10">
         <v>0.72108000000000005</v>
       </c>
       <c r="E116" s="10">
         <v>11.492319999999999</v>
       </c>
       <c r="F116" s="10">
         <v>20.206700000000001</v>
       </c>
       <c r="G116" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H116" s="10" t="s">
@@ -19498,54 +19498,54 @@
       <c r="AO116" s="12">
         <v>7.3087499999999999</v>
       </c>
       <c r="AP116" s="12">
         <v>8.0748999999999995</v>
       </c>
       <c r="AQ116" s="23">
         <v>0</v>
       </c>
       <c r="AR116" s="23">
         <v>0</v>
       </c>
       <c r="AS116" s="23">
         <v>5.0993000000000004</v>
       </c>
       <c r="AT116" s="23">
         <v>7.6107399999999998</v>
       </c>
       <c r="AU116" s="23">
         <v>0</v>
       </c>
       <c r="AV116" s="23">
         <v>0</v>
       </c>
       <c r="AW116" s="23">
-        <v>1.19</v>
+        <v>1.2464999999999999</v>
       </c>
       <c r="AX116" s="23">
-        <v>2.09327</v>
+        <v>2.6633</v>
       </c>
     </row>
     <row r="117" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A117" s="19" t="s">
         <v>223</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C117" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D117" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E117" s="10">
         <v>9.4753000000000007</v>
       </c>
       <c r="F117" s="10">
         <v>11.90166</v>
       </c>
       <c r="G117" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H117" s="10" t="s">
@@ -19650,54 +19650,54 @@
       <c r="AO117" s="12">
         <v>33.097279999999998</v>
       </c>
       <c r="AP117" s="12">
         <v>64.435959999999994</v>
       </c>
       <c r="AQ117" s="23">
         <v>0</v>
       </c>
       <c r="AR117" s="23">
         <v>0</v>
       </c>
       <c r="AS117" s="23">
         <v>29.727709999999998</v>
       </c>
       <c r="AT117" s="23">
         <v>102.77011</v>
       </c>
       <c r="AU117" s="23">
         <v>0</v>
       </c>
       <c r="AV117" s="23">
         <v>0</v>
       </c>
       <c r="AW117" s="23">
-        <v>4.1816000000000004</v>
+        <v>7.0335000000000001</v>
       </c>
       <c r="AX117" s="23">
-        <v>10.729050000000001</v>
+        <v>17.206489999999999</v>
       </c>
     </row>
     <row r="118" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A118" s="19" t="s">
         <v>225</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>226</v>
       </c>
       <c r="C118" s="10">
         <v>1.1704000000000001</v>
       </c>
       <c r="D118" s="10">
         <v>2.2309600000000001</v>
       </c>
       <c r="E118" s="10">
         <v>355.19385</v>
       </c>
       <c r="F118" s="10">
         <v>1158.1023700000001</v>
       </c>
       <c r="G118" s="11">
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="H118" s="11">
@@ -19802,54 +19802,54 @@
       <c r="AO118" s="12">
         <v>686.02269000000001</v>
       </c>
       <c r="AP118" s="12">
         <v>1747.1340299999999</v>
       </c>
       <c r="AQ118" s="23">
         <v>0.12559999999999999</v>
       </c>
       <c r="AR118" s="23">
         <v>0.76458999999999999</v>
       </c>
       <c r="AS118" s="23">
         <v>689.62913000000003</v>
       </c>
       <c r="AT118" s="23">
         <v>2040.41021</v>
       </c>
       <c r="AU118" s="23">
         <v>0.15195</v>
       </c>
       <c r="AV118" s="23">
         <v>1.3031600000000001</v>
       </c>
       <c r="AW118" s="23">
-        <v>63.898339999999997</v>
+        <v>108.68078</v>
       </c>
       <c r="AX118" s="23">
-        <v>264.77490999999998</v>
+        <v>418.08037000000002</v>
       </c>
     </row>
     <row r="119" spans="1:50" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="19" t="s">
         <v>227</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>228</v>
       </c>
       <c r="C119" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D119" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E119" s="10">
         <v>1.6577999999999999</v>
       </c>
       <c r="F119" s="10">
         <v>3.8880699999999999</v>
       </c>
       <c r="G119" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H119" s="10" t="s">
@@ -19954,54 +19954,54 @@
       <c r="AO119" s="12">
         <v>27.638719999999999</v>
       </c>
       <c r="AP119" s="12">
         <v>39.672029999999999</v>
       </c>
       <c r="AQ119" s="23">
         <v>0</v>
       </c>
       <c r="AR119" s="23">
         <v>0</v>
       </c>
       <c r="AS119" s="23">
         <v>3.3448000000000002</v>
       </c>
       <c r="AT119" s="23">
         <v>7.5384399999999996</v>
       </c>
       <c r="AU119" s="23">
         <v>0</v>
       </c>
       <c r="AV119" s="23">
         <v>0</v>
       </c>
       <c r="AW119" s="23">
-        <v>0.1</v>
+        <v>0.215</v>
       </c>
       <c r="AX119" s="23">
-        <v>0.45073999999999997</v>
+        <v>1.0202100000000001</v>
       </c>
     </row>
     <row r="120" spans="1:50" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A120" s="19" t="s">
         <v>229</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C120" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D120" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E120" s="10">
         <v>246.56037000000001</v>
       </c>
       <c r="F120" s="10">
         <v>286.41152</v>
       </c>
       <c r="G120" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H120" s="10" t="s">
@@ -20106,54 +20106,54 @@
       <c r="AO120" s="12">
         <v>160.01676</v>
       </c>
       <c r="AP120" s="12">
         <v>500.64249999999998</v>
       </c>
       <c r="AQ120" s="23">
         <v>35.78</v>
       </c>
       <c r="AR120" s="23">
         <v>14.44285</v>
       </c>
       <c r="AS120" s="23">
         <v>155.14554000000001</v>
       </c>
       <c r="AT120" s="23">
         <v>318.99412000000001</v>
       </c>
       <c r="AU120" s="23">
         <v>0</v>
       </c>
       <c r="AV120" s="23">
         <v>0</v>
       </c>
       <c r="AW120" s="23">
-        <v>24.097819999999999</v>
+        <v>36.868600000000001</v>
       </c>
       <c r="AX120" s="23">
-        <v>58.606529999999999</v>
+        <v>93.258589999999998</v>
       </c>
     </row>
     <row r="121" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A121" s="19" t="s">
         <v>231</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>232</v>
       </c>
       <c r="C121" s="10">
         <v>34.189399999999999</v>
       </c>
       <c r="D121" s="10">
         <v>13.579050000000001</v>
       </c>
       <c r="E121" s="10">
         <v>11470.052170000001</v>
       </c>
       <c r="F121" s="10">
         <v>48143.539900000003</v>
       </c>
       <c r="G121" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H121" s="10" t="s">
@@ -20252,60 +20252,60 @@
       <c r="AM121" s="12">
         <v>463.23360000000002</v>
       </c>
       <c r="AN121" s="12">
         <v>309.80882000000003</v>
       </c>
       <c r="AO121" s="12">
         <v>19979.319520000001</v>
       </c>
       <c r="AP121" s="12">
         <v>80423.326749999993</v>
       </c>
       <c r="AQ121" s="23">
         <v>1976.9264800000001</v>
       </c>
       <c r="AR121" s="23">
         <v>1087.0477699999999</v>
       </c>
       <c r="AS121" s="23">
         <v>15380.274820000001</v>
       </c>
       <c r="AT121" s="23">
         <v>61902.052810000001</v>
       </c>
       <c r="AU121" s="23">
-        <v>0</v>
+        <v>59.33</v>
       </c>
       <c r="AV121" s="23">
-        <v>0</v>
+        <v>37.762999999999998</v>
       </c>
       <c r="AW121" s="23">
-        <v>1878.0857599999999</v>
+        <v>3037.3003600000002</v>
       </c>
       <c r="AX121" s="23">
-        <v>8616.1987399999998</v>
+        <v>13880.75117</v>
       </c>
     </row>
     <row r="122" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A122" s="19" t="s">
         <v>233</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>234</v>
       </c>
       <c r="C122" s="10">
         <v>8.5708000000000002</v>
       </c>
       <c r="D122" s="10">
         <v>6.2870299999999997</v>
       </c>
       <c r="E122" s="10">
         <v>430.36772999999999</v>
       </c>
       <c r="F122" s="10">
         <v>201.28799000000001</v>
       </c>
       <c r="G122" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H122" s="10" t="s">
@@ -20410,54 +20410,54 @@
       <c r="AO122" s="12">
         <v>811.79426999999998</v>
       </c>
       <c r="AP122" s="12">
         <v>498.60228000000001</v>
       </c>
       <c r="AQ122" s="23">
         <v>0</v>
       </c>
       <c r="AR122" s="23">
         <v>0</v>
       </c>
       <c r="AS122" s="23">
         <v>646.55322000000001</v>
       </c>
       <c r="AT122" s="23">
         <v>450.02226999999999</v>
       </c>
       <c r="AU122" s="23">
         <v>0</v>
       </c>
       <c r="AV122" s="23">
         <v>0</v>
       </c>
       <c r="AW122" s="23">
-        <v>109.07729999999999</v>
+        <v>159.19181</v>
       </c>
       <c r="AX122" s="23">
-        <v>76.434290000000004</v>
+        <v>111.4207</v>
       </c>
     </row>
     <row r="123" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A123" s="19" t="s">
         <v>235</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C123" s="10">
         <v>0.42049999999999998</v>
       </c>
       <c r="D123" s="10">
         <v>10.4367</v>
       </c>
       <c r="E123" s="10">
         <v>6.9210399999999996</v>
       </c>
       <c r="F123" s="10">
         <v>34.183340000000001</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H123" s="10" t="s">
@@ -20562,54 +20562,54 @@
       <c r="AO123" s="12">
         <v>34.216630000000002</v>
       </c>
       <c r="AP123" s="12">
         <v>220.70949999999999</v>
       </c>
       <c r="AQ123" s="23">
         <v>0</v>
       </c>
       <c r="AR123" s="23">
         <v>0</v>
       </c>
       <c r="AS123" s="23">
         <v>44.832160000000002</v>
       </c>
       <c r="AT123" s="23">
         <v>388.22991000000002</v>
       </c>
       <c r="AU123" s="23">
         <v>0</v>
       </c>
       <c r="AV123" s="23">
         <v>0</v>
       </c>
       <c r="AW123" s="23">
-        <v>8.6006599999999995</v>
+        <v>11.44623</v>
       </c>
       <c r="AX123" s="23">
-        <v>33.65645</v>
+        <v>61.416580000000003</v>
       </c>
     </row>
     <row r="124" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A124" s="19" t="s">
         <v>237</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>238</v>
       </c>
       <c r="C124" s="10">
         <v>6.9699999999999998E-2</v>
       </c>
       <c r="D124" s="10">
         <v>0.42392999999999997</v>
       </c>
       <c r="E124" s="10">
         <v>544.01067</v>
       </c>
       <c r="F124" s="10">
         <v>274.42682000000002</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H124" s="10" t="s">
@@ -20714,54 +20714,54 @@
       <c r="AO124" s="12">
         <v>747.74843999999996</v>
       </c>
       <c r="AP124" s="12">
         <v>627.44808999999998</v>
       </c>
       <c r="AQ124" s="23">
         <v>0</v>
       </c>
       <c r="AR124" s="23">
         <v>0</v>
       </c>
       <c r="AS124" s="23">
         <v>814.39128000000005</v>
       </c>
       <c r="AT124" s="23">
         <v>690.20105999999998</v>
       </c>
       <c r="AU124" s="23">
         <v>0</v>
       </c>
       <c r="AV124" s="23">
         <v>0</v>
       </c>
       <c r="AW124" s="23">
-        <v>163.41355999999999</v>
+        <v>246.04471000000001</v>
       </c>
       <c r="AX124" s="23">
-        <v>135.51312999999999</v>
+        <v>197.68550999999999</v>
       </c>
     </row>
     <row r="125" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A125" s="19" t="s">
         <v>239</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>240</v>
       </c>
       <c r="C125" s="10">
         <v>1.5848</v>
       </c>
       <c r="D125" s="10">
         <v>2.1530800000000001</v>
       </c>
       <c r="E125" s="10">
         <v>1292.28332</v>
       </c>
       <c r="F125" s="10">
         <v>1329.4936</v>
       </c>
       <c r="G125" s="11">
         <v>1.48</v>
       </c>
       <c r="H125" s="11">
@@ -20866,54 +20866,54 @@
       <c r="AO125" s="12">
         <v>2765.4957599999998</v>
       </c>
       <c r="AP125" s="12">
         <v>4491.0431799999997</v>
       </c>
       <c r="AQ125" s="23">
         <v>0.41</v>
       </c>
       <c r="AR125" s="23">
         <v>1.73472</v>
       </c>
       <c r="AS125" s="23">
         <v>2315.8432899999998</v>
       </c>
       <c r="AT125" s="23">
         <v>4426.3020500000002</v>
       </c>
       <c r="AU125" s="23">
         <v>0</v>
       </c>
       <c r="AV125" s="23">
         <v>0</v>
       </c>
       <c r="AW125" s="23">
-        <v>389.78480999999999</v>
+        <v>679.30916999999999</v>
       </c>
       <c r="AX125" s="23">
-        <v>772.84392000000003</v>
+        <v>1258.90743</v>
       </c>
     </row>
     <row r="126" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A126" s="19" t="s">
         <v>241</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C126" s="10">
         <v>0.72250000000000003</v>
       </c>
       <c r="D126" s="10">
         <v>2.8681700000000001</v>
       </c>
       <c r="E126" s="10">
         <v>46.931449999999998</v>
       </c>
       <c r="F126" s="10">
         <v>82.536479999999997</v>
       </c>
       <c r="G126" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H126" s="10" t="s">
@@ -21018,54 +21018,54 @@
       <c r="AO126" s="12">
         <v>34.068530000000003</v>
       </c>
       <c r="AP126" s="12">
         <v>94.311430000000001</v>
       </c>
       <c r="AQ126" s="23">
         <v>4.4560000000000002E-2</v>
       </c>
       <c r="AR126" s="23">
         <v>2.68099</v>
       </c>
       <c r="AS126" s="23">
         <v>29.637989999999999</v>
       </c>
       <c r="AT126" s="23">
         <v>63.442570000000003</v>
       </c>
       <c r="AU126" s="23">
         <v>0</v>
       </c>
       <c r="AV126" s="23">
         <v>0</v>
       </c>
       <c r="AW126" s="23">
-        <v>4.4502800000000002</v>
+        <v>9.3304799999999997</v>
       </c>
       <c r="AX126" s="23">
-        <v>2.8702299999999998</v>
+        <v>7.4187099999999999</v>
       </c>
     </row>
     <row r="127" spans="1:50" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="19" t="s">
         <v>243</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>244</v>
       </c>
       <c r="C127" s="10">
         <v>2.3090000000000002</v>
       </c>
       <c r="D127" s="10">
         <v>5.8388400000000003</v>
       </c>
       <c r="E127" s="10">
         <v>384.00031999999999</v>
       </c>
       <c r="F127" s="10">
         <v>755.80988000000002</v>
       </c>
       <c r="G127" s="11">
         <v>27.203499999999998</v>
       </c>
       <c r="H127" s="11">
@@ -21164,60 +21164,60 @@
       <c r="AM127" s="12">
         <v>220.78515999999999</v>
       </c>
       <c r="AN127" s="12">
         <v>640.73446000000001</v>
       </c>
       <c r="AO127" s="12">
         <v>394.97847000000002</v>
       </c>
       <c r="AP127" s="12">
         <v>1154.2512400000001</v>
       </c>
       <c r="AQ127" s="23">
         <v>170.01956000000001</v>
       </c>
       <c r="AR127" s="23">
         <v>614.84010999999998</v>
       </c>
       <c r="AS127" s="23">
         <v>429.12643000000003</v>
       </c>
       <c r="AT127" s="23">
         <v>1476.92517</v>
       </c>
       <c r="AU127" s="23">
-        <v>13.8729</v>
+        <v>22.491900000000001</v>
       </c>
       <c r="AV127" s="23">
-        <v>56.469839999999998</v>
+        <v>89.806889999999996</v>
       </c>
       <c r="AW127" s="23">
-        <v>49.433979999999998</v>
+        <v>88.655619999999999</v>
       </c>
       <c r="AX127" s="23">
-        <v>162.74932999999999</v>
+        <v>288.79568999999998</v>
       </c>
     </row>
     <row r="128" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A128" s="19" t="s">
         <v>245</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>246</v>
       </c>
       <c r="C128" s="10">
         <v>35.765999999999998</v>
       </c>
       <c r="D128" s="10">
         <v>78.758619999999993</v>
       </c>
       <c r="E128" s="10">
         <v>258.04719</v>
       </c>
       <c r="F128" s="10">
         <v>824.66485999999998</v>
       </c>
       <c r="G128" s="11">
         <v>12.17</v>
       </c>
       <c r="H128" s="11">
@@ -21316,60 +21316,60 @@
       <c r="AM128" s="12">
         <v>5.1592200000000004</v>
       </c>
       <c r="AN128" s="12">
         <v>57.969889999999999</v>
       </c>
       <c r="AO128" s="12">
         <v>707.29907000000003</v>
       </c>
       <c r="AP128" s="12">
         <v>5718.5111999999999</v>
       </c>
       <c r="AQ128" s="23">
         <v>1.5261400000000001</v>
       </c>
       <c r="AR128" s="23">
         <v>22.15532</v>
       </c>
       <c r="AS128" s="23">
         <v>988.99012000000005</v>
       </c>
       <c r="AT128" s="23">
         <v>7912.5568800000001</v>
       </c>
       <c r="AU128" s="23">
-        <v>0.16868</v>
+        <v>0.26730999999999999</v>
       </c>
       <c r="AV128" s="23">
-        <v>2.395</v>
+        <v>5.2949999999999999</v>
       </c>
       <c r="AW128" s="23">
-        <v>127.88845000000001</v>
+        <v>227.18128999999999</v>
       </c>
       <c r="AX128" s="23">
-        <v>961.39647000000002</v>
+        <v>1982.88597</v>
       </c>
     </row>
     <row r="129" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A129" s="19" t="s">
         <v>247</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C129" s="10">
         <v>19.810500000000001</v>
       </c>
       <c r="D129" s="10">
         <v>4.2443299999999997</v>
       </c>
       <c r="E129" s="10">
         <v>91.099000000000004</v>
       </c>
       <c r="F129" s="10">
         <v>13.3451</v>
       </c>
       <c r="G129" s="11">
         <v>79.366</v>
       </c>
       <c r="H129" s="11">
@@ -21474,54 +21474,54 @@
       <c r="AO129" s="12">
         <v>160.90369999999999</v>
       </c>
       <c r="AP129" s="12">
         <v>64.338430000000002</v>
       </c>
       <c r="AQ129" s="23">
         <v>0</v>
       </c>
       <c r="AR129" s="23">
         <v>0</v>
       </c>
       <c r="AS129" s="23">
         <v>266.02199999999999</v>
       </c>
       <c r="AT129" s="23">
         <v>103.77437</v>
       </c>
       <c r="AU129" s="23">
         <v>0</v>
       </c>
       <c r="AV129" s="23">
         <v>0</v>
       </c>
       <c r="AW129" s="23">
-        <v>18.109000000000002</v>
+        <v>36.829000000000001</v>
       </c>
       <c r="AX129" s="23">
-        <v>16.513359999999999</v>
+        <v>20.836549999999999</v>
       </c>
     </row>
     <row r="130" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A130" s="19" t="s">
         <v>249</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>250</v>
       </c>
       <c r="C130" s="10">
         <v>14402.337</v>
       </c>
       <c r="D130" s="10">
         <v>7241.9608699999999</v>
       </c>
       <c r="E130" s="10">
         <v>855.58109999999999</v>
       </c>
       <c r="F130" s="10">
         <v>293.94722999999999</v>
       </c>
       <c r="G130" s="11">
         <v>15308.104300000001</v>
       </c>
       <c r="H130" s="11">
@@ -21620,60 +21620,60 @@
       <c r="AM130" s="12">
         <v>3131.72</v>
       </c>
       <c r="AN130" s="12">
         <v>398.45616999999999</v>
       </c>
       <c r="AO130" s="12">
         <v>3289.70165</v>
       </c>
       <c r="AP130" s="12">
         <v>2045.70093</v>
       </c>
       <c r="AQ130" s="23">
         <v>3284.2</v>
       </c>
       <c r="AR130" s="23">
         <v>470.25238000000002</v>
       </c>
       <c r="AS130" s="23">
         <v>3981.1858900000002</v>
       </c>
       <c r="AT130" s="23">
         <v>2264.0655000000002</v>
       </c>
       <c r="AU130" s="23">
-        <v>510.94400000000002</v>
+        <v>672.16399999999999</v>
       </c>
       <c r="AV130" s="23">
-        <v>124.58166</v>
+        <v>175.48676</v>
       </c>
       <c r="AW130" s="23">
-        <v>428.51083</v>
+        <v>628.97420999999997</v>
       </c>
       <c r="AX130" s="23">
-        <v>280.50531000000001</v>
+        <v>440.44490000000002</v>
       </c>
     </row>
     <row r="131" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A131" s="19" t="s">
         <v>251</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>252</v>
       </c>
       <c r="C131" s="10">
         <v>5494.8819999999996</v>
       </c>
       <c r="D131" s="10">
         <v>2392.0468000000001</v>
       </c>
       <c r="E131" s="10">
         <v>345.73899999999998</v>
       </c>
       <c r="F131" s="10">
         <v>146.74089000000001</v>
       </c>
       <c r="G131" s="11">
         <v>6677.2277999999997</v>
       </c>
       <c r="H131" s="11">
@@ -21772,54 +21772,54 @@
       <c r="AM131" s="12">
         <v>10254.20422</v>
       </c>
       <c r="AN131" s="12">
         <v>5016.7092300000004</v>
       </c>
       <c r="AO131" s="12">
         <v>206.13797</v>
       </c>
       <c r="AP131" s="12">
         <v>185.22756000000001</v>
       </c>
       <c r="AQ131" s="23">
         <v>15477.33274</v>
       </c>
       <c r="AR131" s="23">
         <v>9465.7329900000004</v>
       </c>
       <c r="AS131" s="23">
         <v>180.13765000000001</v>
       </c>
       <c r="AT131" s="23">
         <v>176.29524000000001</v>
       </c>
       <c r="AU131" s="23">
-        <v>1782.2373600000001</v>
+        <v>3837.6565799999998</v>
       </c>
       <c r="AV131" s="23">
-        <v>1165.2704799999999</v>
+        <v>2479.1187599999998</v>
       </c>
       <c r="AW131" s="23">
         <v>12.946400000000001</v>
       </c>
       <c r="AX131" s="23">
         <v>15.49522</v>
       </c>
     </row>
     <row r="132" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A132" s="19" t="s">
         <v>253</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C132" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F132" s="10" t="s">
@@ -21923,61 +21923,61 @@
       </c>
       <c r="AM132" s="12">
         <v>0</v>
       </c>
       <c r="AN132" s="12">
         <v>0</v>
       </c>
       <c r="AO132" s="12">
         <v>115.197</v>
       </c>
       <c r="AP132" s="12">
         <v>201.70292000000001</v>
       </c>
       <c r="AQ132" s="23">
         <v>0</v>
       </c>
       <c r="AR132" s="23">
         <v>0</v>
       </c>
       <c r="AS132" s="23">
         <v>98.236000000000004</v>
       </c>
       <c r="AT132" s="23">
         <v>188.60045</v>
       </c>
-      <c r="AU132" s="23" t="s">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="AU132" s="23">
+        <v>0</v>
+      </c>
+      <c r="AV132" s="23">
+        <v>0</v>
+      </c>
+      <c r="AW132" s="23">
+        <v>10.624000000000001</v>
+      </c>
+      <c r="AX132" s="23">
+        <v>26.687000000000001</v>
       </c>
     </row>
     <row r="133" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A133" s="19" t="s">
         <v>255</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>256</v>
       </c>
       <c r="C133" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D133" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F133" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H133" s="10" t="s">
@@ -22386,54 +22386,54 @@
       <c r="AO135" s="12">
         <v>137.19791000000001</v>
       </c>
       <c r="AP135" s="12">
         <v>78.569550000000007</v>
       </c>
       <c r="AQ135" s="23">
         <v>0</v>
       </c>
       <c r="AR135" s="23">
         <v>0</v>
       </c>
       <c r="AS135" s="23">
         <v>80.073570000000004</v>
       </c>
       <c r="AT135" s="23">
         <v>51.726689999999998</v>
       </c>
       <c r="AU135" s="23">
         <v>0</v>
       </c>
       <c r="AV135" s="23">
         <v>0</v>
       </c>
       <c r="AW135" s="23">
-        <v>3.5182199999999999</v>
+        <v>7.1332199999999997</v>
       </c>
       <c r="AX135" s="23">
-        <v>2.9595600000000002</v>
+        <v>4.7570699999999997</v>
       </c>
     </row>
     <row r="136" spans="1:50" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="19" t="s">
         <v>261</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>262</v>
       </c>
       <c r="C136" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D136" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E136" s="10">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="F136" s="10">
         <v>4.7789999999999999E-2</v>
       </c>
       <c r="G136" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H136" s="10" t="s">
@@ -22690,54 +22690,54 @@
       <c r="AO137" s="12">
         <v>19848.146680000002</v>
       </c>
       <c r="AP137" s="12">
         <v>1129.90472</v>
       </c>
       <c r="AQ137" s="23">
         <v>12261.839</v>
       </c>
       <c r="AR137" s="23">
         <v>1238.5026700000001</v>
       </c>
       <c r="AS137" s="23">
         <v>8873.0966499999995</v>
       </c>
       <c r="AT137" s="23">
         <v>842.29970000000003</v>
       </c>
       <c r="AU137" s="23">
         <v>2715</v>
       </c>
       <c r="AV137" s="23">
         <v>271.5</v>
       </c>
       <c r="AW137" s="23">
-        <v>1401.50629</v>
+        <v>3063.7542699999999</v>
       </c>
       <c r="AX137" s="23">
-        <v>138.38104999999999</v>
+        <v>361.27337</v>
       </c>
     </row>
     <row r="138" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A138" s="19" t="s">
         <v>265</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C138" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D138" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F138" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G138" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H138" s="10" t="s">
@@ -23140,60 +23140,60 @@
       <c r="AM140" s="15">
         <v>87303.05</v>
       </c>
       <c r="AN140" s="15">
         <v>1382.7960599999999</v>
       </c>
       <c r="AO140" s="15">
         <v>1388.16706</v>
       </c>
       <c r="AP140" s="15">
         <v>150.66739000000001</v>
       </c>
       <c r="AQ140" s="22">
         <v>75511.767999999996</v>
       </c>
       <c r="AR140" s="22">
         <v>1390.625</v>
       </c>
       <c r="AS140" s="22">
         <v>1920.4463599999999</v>
       </c>
       <c r="AT140" s="22">
         <v>324.11387000000002</v>
       </c>
       <c r="AU140" s="22">
-        <v>15977</v>
+        <v>17701</v>
       </c>
       <c r="AV140" s="22">
-        <v>236.10400000000001</v>
+        <v>266.59199999999998</v>
       </c>
       <c r="AW140" s="22">
-        <v>146.51949999999999</v>
+        <v>356.77087</v>
       </c>
       <c r="AX140" s="22">
-        <v>37.601950000000002</v>
+        <v>71.248450000000005</v>
       </c>
     </row>
     <row r="141" spans="1:50" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C141" s="16"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16"/>
       <c r="F141" s="16"/>
       <c r="G141" s="16"/>
       <c r="H141" s="16"/>
       <c r="I141" s="16"/>
       <c r="J141" s="16"/>
       <c r="K141" s="16"/>
       <c r="L141" s="16"/>
       <c r="M141" s="16"/>
       <c r="N141" s="16"/>
       <c r="O141" s="16"/>
       <c r="P141" s="16"/>
       <c r="Q141" s="16"/>
       <c r="R141" s="16"/>
       <c r="S141" s="16"/>
       <c r="T141" s="16"/>
       <c r="U141" s="16"/>
       <c r="V141" s="16"/>
       <c r="W141" s="16"/>
       <c r="X141" s="16"/>