--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -46,51 +46,51 @@
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AT6" i="1" l="1"/>
   <c r="AS6" i="1"/>
   <c r="AR6" i="1"/>
   <c r="AQ6" i="1"/>
   <c r="AX6" i="1" l="1"/>
   <c r="AV6" i="1"/>
   <c r="AU6" i="1"/>
   <c r="AW6" i="1"/>
   <c r="AL6" i="1" l="1"/>
   <c r="AK6" i="1"/>
   <c r="AJ6" i="1"/>
   <c r="AI6" i="1"/>
   <c r="AO6" i="1" l="1"/>
   <c r="AN6" i="1"/>
   <c r="AM6" i="1"/>
   <c r="AP6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2152" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2136" uniqueCount="281">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, свежее или охлажденное</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, замороженное</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
@@ -888,51 +888,51 @@
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t>Экспорт и импорт Костанайская область по продовольственным товарам</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">                    </t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>январь-март 2026 года*</t>
+    <t>январь-апрель 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2224,51 +2224,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AX144"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AB1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AY1" sqref="AY1"/>
+      <selection activeCell="AZ3" sqref="AZ3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="18" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="2" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="2" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="2" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="2" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="2" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="2" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="2" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="2" customWidth="1"/>
@@ -2813,63 +2813,63 @@
         <f t="shared" si="1"/>
         <v>226735.50029999999</v>
       </c>
       <c r="AP6" s="4">
         <f t="shared" si="1"/>
         <v>205574.64491</v>
       </c>
       <c r="AQ6" s="4">
         <f t="shared" ref="AQ6:AT6" si="2">SUM(AQ7:AQ140)</f>
         <v>162142.35769000003</v>
       </c>
       <c r="AR6" s="4">
         <f t="shared" si="2"/>
         <v>41186.014410000003</v>
       </c>
       <c r="AS6" s="4">
         <f t="shared" si="2"/>
         <v>133003.03054000004</v>
       </c>
       <c r="AT6" s="4">
         <f t="shared" si="2"/>
         <v>187174.92488999999</v>
       </c>
       <c r="AU6" s="8">
         <f t="shared" si="1"/>
-        <v>33872.639770000002</v>
+        <v>41234.915130000001</v>
       </c>
       <c r="AV6" s="8">
         <f t="shared" si="1"/>
-        <v>8189.0526799999998</v>
+        <v>12019.068670000001</v>
       </c>
       <c r="AW6" s="8">
         <f t="shared" si="1"/>
-        <v>29610.664760000007</v>
+        <v>45090.85199000001</v>
       </c>
       <c r="AX6" s="8">
         <f t="shared" si="1"/>
-        <v>40918.516009999999</v>
+        <v>58442.378400000001</v>
       </c>
     </row>
     <row r="7" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="10">
         <v>92.479200000000006</v>
       </c>
       <c r="D7" s="10">
         <v>263.07414</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G7" s="11">
         <v>404.28300000000002</v>
       </c>
       <c r="H7" s="11">
@@ -2974,54 +2974,54 @@
       <c r="AO7" s="12">
         <v>192.23099999999999</v>
       </c>
       <c r="AP7" s="12">
         <v>689.95100000000002</v>
       </c>
       <c r="AQ7" s="23">
         <v>0</v>
       </c>
       <c r="AR7" s="23">
         <v>0</v>
       </c>
       <c r="AS7" s="23">
         <v>724.274</v>
       </c>
       <c r="AT7" s="23">
         <v>3150.17067</v>
       </c>
       <c r="AU7" s="23">
         <v>0</v>
       </c>
       <c r="AV7" s="23">
         <v>0</v>
       </c>
       <c r="AW7" s="23">
-        <v>88.915000000000006</v>
+        <v>126.14700000000001</v>
       </c>
       <c r="AX7" s="23">
-        <v>464.137</v>
+        <v>654.12</v>
       </c>
     </row>
     <row r="8" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="10">
         <v>3.2029999999999998</v>
       </c>
       <c r="D8" s="10">
         <v>11.548999999999999</v>
       </c>
       <c r="E8" s="10">
         <v>667.54971999999998</v>
       </c>
       <c r="F8" s="10">
         <v>1761.73739</v>
       </c>
       <c r="G8" s="11">
         <v>7.8</v>
       </c>
       <c r="H8" s="11">
@@ -3126,54 +3126,54 @@
       <c r="AO8" s="12">
         <v>313.16744</v>
       </c>
       <c r="AP8" s="12">
         <v>1222.3885399999999</v>
       </c>
       <c r="AQ8" s="23">
         <v>0</v>
       </c>
       <c r="AR8" s="23">
         <v>0</v>
       </c>
       <c r="AS8" s="23">
         <v>400.68313000000001</v>
       </c>
       <c r="AT8" s="23">
         <v>1805.07447</v>
       </c>
       <c r="AU8" s="23">
         <v>0</v>
       </c>
       <c r="AV8" s="23">
         <v>0</v>
       </c>
       <c r="AW8" s="23">
-        <v>78.894999999999996</v>
+        <v>139.89500000000001</v>
       </c>
       <c r="AX8" s="23">
-        <v>396.49095</v>
+        <v>442.84694999999999</v>
       </c>
     </row>
     <row r="9" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="10">
         <v>35.997</v>
       </c>
       <c r="D9" s="10">
         <v>94.026600000000002</v>
       </c>
       <c r="E9" s="10">
         <v>6.3537600000000003</v>
       </c>
       <c r="F9" s="10">
         <v>23.515419999999999</v>
       </c>
       <c r="G9" s="11">
         <v>2.8007</v>
       </c>
       <c r="H9" s="11">
@@ -3734,54 +3734,54 @@
       <c r="AO12" s="12">
         <v>29.329160000000002</v>
       </c>
       <c r="AP12" s="12">
         <v>41.979770000000002</v>
       </c>
       <c r="AQ12" s="23">
         <v>0</v>
       </c>
       <c r="AR12" s="23">
         <v>0</v>
       </c>
       <c r="AS12" s="23">
         <v>9.7221399999999996</v>
       </c>
       <c r="AT12" s="23">
         <v>14.927</v>
       </c>
       <c r="AU12" s="23">
         <v>0</v>
       </c>
       <c r="AV12" s="23">
         <v>0</v>
       </c>
       <c r="AW12" s="23">
-        <v>8.8000000000000007</v>
+        <v>10.8</v>
       </c>
       <c r="AX12" s="23">
-        <v>25.620999999999999</v>
+        <v>26.635000000000002</v>
       </c>
     </row>
     <row r="13" spans="1:50" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10">
         <v>8.5894999999999992</v>
       </c>
       <c r="D13" s="10">
         <v>5.4016999999999999</v>
       </c>
       <c r="E13" s="10">
         <v>693.72450000000003</v>
       </c>
       <c r="F13" s="10">
         <v>987.67907000000002</v>
       </c>
       <c r="G13" s="11">
         <v>37.996000000000002</v>
       </c>
       <c r="H13" s="11">
@@ -3886,54 +3886,54 @@
       <c r="AO13" s="12">
         <v>2024.0359599999999</v>
       </c>
       <c r="AP13" s="12">
         <v>3315.7817</v>
       </c>
       <c r="AQ13" s="23">
         <v>1510.586</v>
       </c>
       <c r="AR13" s="23">
         <v>2125.9308900000001</v>
       </c>
       <c r="AS13" s="23">
         <v>2180.2685900000001</v>
       </c>
       <c r="AT13" s="23">
         <v>3880.3245700000002</v>
       </c>
       <c r="AU13" s="23">
         <v>151.57769999999999</v>
       </c>
       <c r="AV13" s="23">
         <v>269.98</v>
       </c>
       <c r="AW13" s="23">
-        <v>256.3784</v>
+        <v>378.95260999999999</v>
       </c>
       <c r="AX13" s="23">
-        <v>428.07150999999999</v>
+        <v>608.75834999999995</v>
       </c>
     </row>
     <row r="14" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E14" s="10">
         <v>0.35</v>
       </c>
       <c r="F14" s="10">
         <v>1.7589999999999999</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H14" s="10" t="s">
@@ -4342,54 +4342,54 @@
       <c r="AO16" s="12">
         <v>0.10179000000000001</v>
       </c>
       <c r="AP16" s="12">
         <v>0.37890000000000001</v>
       </c>
       <c r="AQ16" s="23">
         <v>0</v>
       </c>
       <c r="AR16" s="23">
         <v>0</v>
       </c>
       <c r="AS16" s="23">
         <v>0.58265</v>
       </c>
       <c r="AT16" s="23">
         <v>4.1277499999999998</v>
       </c>
       <c r="AU16" s="23">
         <v>0</v>
       </c>
       <c r="AV16" s="23">
         <v>0</v>
       </c>
       <c r="AW16" s="23">
-        <v>5.0860000000000002E-2</v>
+        <v>5.7509999999999999E-2</v>
       </c>
       <c r="AX16" s="23">
-        <v>0.2467</v>
+        <v>0.81557000000000002</v>
       </c>
     </row>
     <row r="17" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E17" s="10">
         <v>0.36899999999999999</v>
       </c>
       <c r="F17" s="10">
         <v>23.87161</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H17" s="10" t="s">
@@ -4487,61 +4487,61 @@
       </c>
       <c r="AM17" s="12">
         <v>0</v>
       </c>
       <c r="AN17" s="12">
         <v>0</v>
       </c>
       <c r="AO17" s="12">
         <v>6.2306999999999997</v>
       </c>
       <c r="AP17" s="12">
         <v>25.521529999999998</v>
       </c>
       <c r="AQ17" s="23">
         <v>0</v>
       </c>
       <c r="AR17" s="23">
         <v>0</v>
       </c>
       <c r="AS17" s="23">
         <v>4.9749999999999996</v>
       </c>
       <c r="AT17" s="23">
         <v>29.347650000000002</v>
       </c>
-      <c r="AU17" s="23" t="s">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="AU17" s="23">
+        <v>0</v>
+      </c>
+      <c r="AV17" s="23">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="23">
+        <v>4.1500000000000002E-2</v>
+      </c>
+      <c r="AX17" s="23">
+        <v>6.3779899999999996</v>
       </c>
     </row>
     <row r="18" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E18" s="10">
         <v>19.726990000000001</v>
       </c>
       <c r="F18" s="10">
         <v>43.724600000000002</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H18" s="10" t="s">
@@ -4646,54 +4646,54 @@
       <c r="AO18" s="12">
         <v>41.57199</v>
       </c>
       <c r="AP18" s="12">
         <v>60.45026</v>
       </c>
       <c r="AQ18" s="23">
         <v>0</v>
       </c>
       <c r="AR18" s="23">
         <v>0</v>
       </c>
       <c r="AS18" s="23">
         <v>44.643999999999998</v>
       </c>
       <c r="AT18" s="23">
         <v>152.22596999999999</v>
       </c>
       <c r="AU18" s="23">
         <v>0</v>
       </c>
       <c r="AV18" s="23">
         <v>0</v>
       </c>
       <c r="AW18" s="23">
-        <v>28.481999999999999</v>
+        <v>36.771999999999998</v>
       </c>
       <c r="AX18" s="23">
-        <v>118.56140000000001</v>
+        <v>151.74594999999999</v>
       </c>
     </row>
     <row r="19" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="10">
         <v>2.0499999999999998</v>
       </c>
       <c r="D19" s="10">
         <v>4.4565099999999997</v>
       </c>
       <c r="E19" s="10">
         <v>374.07026999999999</v>
       </c>
       <c r="F19" s="10">
         <v>569.76826000000005</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H19" s="10" t="s">
@@ -4792,60 +4792,60 @@
       <c r="AM19" s="12">
         <v>194.5</v>
       </c>
       <c r="AN19" s="12">
         <v>301.49599999999998</v>
       </c>
       <c r="AO19" s="12">
         <v>2348.9235100000001</v>
       </c>
       <c r="AP19" s="12">
         <v>4784.3169500000004</v>
       </c>
       <c r="AQ19" s="23">
         <v>178.715</v>
       </c>
       <c r="AR19" s="23">
         <v>513.28</v>
       </c>
       <c r="AS19" s="23">
         <v>1693.48198</v>
       </c>
       <c r="AT19" s="23">
         <v>4491.2629200000001</v>
       </c>
       <c r="AU19" s="23">
-        <v>9</v>
+        <v>11.8</v>
       </c>
       <c r="AV19" s="23">
-        <v>2.5790000000000002</v>
+        <v>3.3210000000000002</v>
       </c>
       <c r="AW19" s="23">
-        <v>485.36914000000002</v>
+        <v>556.48344999999995</v>
       </c>
       <c r="AX19" s="23">
-        <v>1246.4878900000001</v>
+        <v>1458.89941</v>
       </c>
     </row>
     <row r="20" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E20" s="10">
         <v>9.0707799999999992</v>
       </c>
       <c r="F20" s="10">
         <v>43.328609999999998</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H20" s="10" t="s">
@@ -4950,54 +4950,54 @@
       <c r="AO20" s="12">
         <v>292.65163000000001</v>
       </c>
       <c r="AP20" s="12">
         <v>859.72028999999998</v>
       </c>
       <c r="AQ20" s="23">
         <v>0</v>
       </c>
       <c r="AR20" s="23">
         <v>0</v>
       </c>
       <c r="AS20" s="23">
         <v>274.06821000000002</v>
       </c>
       <c r="AT20" s="23">
         <v>860.62284</v>
       </c>
       <c r="AU20" s="23">
         <v>0</v>
       </c>
       <c r="AV20" s="23">
         <v>0</v>
       </c>
       <c r="AW20" s="23">
-        <v>69.593360000000004</v>
+        <v>86.699920000000006</v>
       </c>
       <c r="AX20" s="23">
-        <v>223.98455000000001</v>
+        <v>288.39899000000003</v>
       </c>
     </row>
     <row r="21" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E21" s="10">
         <v>12.36468</v>
       </c>
       <c r="F21" s="10">
         <v>119.05887</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H21" s="10" t="s">
@@ -5102,54 +5102,54 @@
       <c r="AO21" s="12">
         <v>27.108709999999999</v>
       </c>
       <c r="AP21" s="12">
         <v>343.83134000000001</v>
       </c>
       <c r="AQ21" s="23">
         <v>0</v>
       </c>
       <c r="AR21" s="23">
         <v>0</v>
       </c>
       <c r="AS21" s="23">
         <v>40.742600000000003</v>
       </c>
       <c r="AT21" s="23">
         <v>475.26508000000001</v>
       </c>
       <c r="AU21" s="23">
         <v>0</v>
       </c>
       <c r="AV21" s="23">
         <v>0</v>
       </c>
       <c r="AW21" s="23">
-        <v>6.1299000000000001</v>
+        <v>7.6334999999999997</v>
       </c>
       <c r="AX21" s="23">
-        <v>61.792319999999997</v>
+        <v>75.504199999999997</v>
       </c>
     </row>
     <row r="22" spans="1:50" ht="102" x14ac:dyDescent="0.2">
       <c r="A22" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E22" s="10">
         <v>2.7645</v>
       </c>
       <c r="F22" s="10">
         <v>13.61464</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H22" s="10" t="s">
@@ -5254,54 +5254,54 @@
       <c r="AO22" s="12">
         <v>168.59620000000001</v>
       </c>
       <c r="AP22" s="12">
         <v>1006.75198</v>
       </c>
       <c r="AQ22" s="23">
         <v>20.085000000000001</v>
       </c>
       <c r="AR22" s="23">
         <v>117.74665</v>
       </c>
       <c r="AS22" s="23">
         <v>115.4234</v>
       </c>
       <c r="AT22" s="23">
         <v>784.27335000000005</v>
       </c>
       <c r="AU22" s="23">
         <v>0</v>
       </c>
       <c r="AV22" s="23">
         <v>0</v>
       </c>
       <c r="AW22" s="23">
-        <v>17.178999999999998</v>
+        <v>26.954000000000001</v>
       </c>
       <c r="AX22" s="23">
-        <v>130.64079000000001</v>
+        <v>187.08375000000001</v>
       </c>
     </row>
     <row r="23" spans="1:50" ht="102" x14ac:dyDescent="0.2">
       <c r="A23" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E23" s="10">
         <v>8.0617999999999999</v>
       </c>
       <c r="F23" s="10">
         <v>54.168790000000001</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H23" s="10" t="s">
@@ -5406,54 +5406,54 @@
       <c r="AO23" s="12">
         <v>52.919580000000003</v>
       </c>
       <c r="AP23" s="12">
         <v>224.93904000000001</v>
       </c>
       <c r="AQ23" s="23">
         <v>0</v>
       </c>
       <c r="AR23" s="23">
         <v>0</v>
       </c>
       <c r="AS23" s="23">
         <v>43.823599999999999</v>
       </c>
       <c r="AT23" s="23">
         <v>266.98455000000001</v>
       </c>
       <c r="AU23" s="23">
         <v>0</v>
       </c>
       <c r="AV23" s="23">
         <v>0</v>
       </c>
       <c r="AW23" s="23">
-        <v>8.9165200000000002</v>
+        <v>10.10628</v>
       </c>
       <c r="AX23" s="23">
-        <v>53.254869999999997</v>
+        <v>62.075209999999998</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A24" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="10">
         <v>2.8500000000000001E-2</v>
       </c>
       <c r="D24" s="10">
         <v>6.5259999999999999E-2</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H24" s="10" t="s">
@@ -5700,60 +5700,60 @@
       <c r="AM25" s="12">
         <v>1150.59494</v>
       </c>
       <c r="AN25" s="12">
         <v>791.54961000000003</v>
       </c>
       <c r="AO25" s="12">
         <v>188.31945999999999</v>
       </c>
       <c r="AP25" s="12">
         <v>319.02778000000001</v>
       </c>
       <c r="AQ25" s="23">
         <v>1096.8386</v>
       </c>
       <c r="AR25" s="23">
         <v>829.51835000000005</v>
       </c>
       <c r="AS25" s="23">
         <v>519.01280999999994</v>
       </c>
       <c r="AT25" s="23">
         <v>613.96992999999998</v>
       </c>
       <c r="AU25" s="23">
-        <v>166.29</v>
+        <v>240.51</v>
       </c>
       <c r="AV25" s="23">
-        <v>81.944130000000001</v>
+        <v>137.6841</v>
       </c>
       <c r="AW25" s="23">
-        <v>21.073650000000001</v>
+        <v>34.256659999999997</v>
       </c>
       <c r="AX25" s="23">
-        <v>66.362049999999996</v>
+        <v>109.65331999999999</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A26" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="10">
         <v>135.2842</v>
       </c>
       <c r="D26" s="10">
         <v>301.55927000000003</v>
       </c>
       <c r="E26" s="10">
         <v>1059.0242599999999</v>
       </c>
       <c r="F26" s="10">
         <v>1300.24261</v>
       </c>
       <c r="G26" s="11">
         <v>211.12280000000001</v>
       </c>
       <c r="H26" s="11">
@@ -5852,60 +5852,60 @@
       <c r="AM26" s="12">
         <v>936.03282000000002</v>
       </c>
       <c r="AN26" s="12">
         <v>2679.2303299999999</v>
       </c>
       <c r="AO26" s="12">
         <v>2015.56547</v>
       </c>
       <c r="AP26" s="12">
         <v>3677.4818500000001</v>
       </c>
       <c r="AQ26" s="23">
         <v>582.61500000000001</v>
       </c>
       <c r="AR26" s="23">
         <v>2139.0596700000001</v>
       </c>
       <c r="AS26" s="23">
         <v>672.45036000000005</v>
       </c>
       <c r="AT26" s="23">
         <v>1638.14482</v>
       </c>
       <c r="AU26" s="23">
-        <v>139.446</v>
+        <v>216.48</v>
       </c>
       <c r="AV26" s="23">
-        <v>518.94619</v>
+        <v>812.11315999999999</v>
       </c>
       <c r="AW26" s="23">
-        <v>401.22656000000001</v>
+        <v>464.69038</v>
       </c>
       <c r="AX26" s="23">
-        <v>952.76950999999997</v>
+        <v>1125.4367999999999</v>
       </c>
     </row>
     <row r="27" spans="1:50" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="10">
         <v>2003.4715000000001</v>
       </c>
       <c r="D27" s="10">
         <v>1243.46108</v>
       </c>
       <c r="E27" s="10">
         <v>11.787000000000001</v>
       </c>
       <c r="F27" s="10">
         <v>20.188179999999999</v>
       </c>
       <c r="G27" s="11">
         <v>1263.3148900000001</v>
       </c>
       <c r="H27" s="11">
@@ -6004,60 +6004,60 @@
       <c r="AM27" s="12">
         <v>6350.7838199999997</v>
       </c>
       <c r="AN27" s="12">
         <v>3473.1626000000001</v>
       </c>
       <c r="AO27" s="12">
         <v>82.107169999999996</v>
       </c>
       <c r="AP27" s="12">
         <v>162.15441000000001</v>
       </c>
       <c r="AQ27" s="23">
         <v>8180.0340800000004</v>
       </c>
       <c r="AR27" s="23">
         <v>4961.0306799999998</v>
       </c>
       <c r="AS27" s="23">
         <v>115.61244000000001</v>
       </c>
       <c r="AT27" s="23">
         <v>234.71069</v>
       </c>
       <c r="AU27" s="23">
-        <v>1733.01468</v>
+        <v>2548.0890800000002</v>
       </c>
       <c r="AV27" s="23">
-        <v>1089.20182</v>
+        <v>1616.3882799999999</v>
       </c>
       <c r="AW27" s="23">
-        <v>36.402549999999998</v>
+        <v>47.484650000000002</v>
       </c>
       <c r="AX27" s="23">
-        <v>79.942239999999998</v>
+        <v>105.66143</v>
       </c>
     </row>
     <row r="28" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A28" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E28" s="10">
         <v>0.60528000000000004</v>
       </c>
       <c r="F28" s="10">
         <v>0.76541000000000003</v>
       </c>
       <c r="G28" s="11">
         <v>1148.1441</v>
       </c>
       <c r="H28" s="11">
@@ -6156,60 +6156,60 @@
       <c r="AM28" s="12">
         <v>0</v>
       </c>
       <c r="AN28" s="12">
         <v>0</v>
       </c>
       <c r="AO28" s="12">
         <v>85.845879999999994</v>
       </c>
       <c r="AP28" s="12">
         <v>256.13110999999998</v>
       </c>
       <c r="AQ28" s="23">
         <v>43.271999999999998</v>
       </c>
       <c r="AR28" s="23">
         <v>62.491759999999999</v>
       </c>
       <c r="AS28" s="23">
         <v>42.129339999999999</v>
       </c>
       <c r="AT28" s="23">
         <v>149.29454000000001</v>
       </c>
       <c r="AU28" s="23">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="AV28" s="23">
-        <v>21.90241</v>
+        <v>30.816389999999998</v>
       </c>
       <c r="AW28" s="23">
-        <v>89.841939999999994</v>
+        <v>96.863939999999999</v>
       </c>
       <c r="AX28" s="23">
-        <v>104.53836</v>
+        <v>129.12226999999999</v>
       </c>
     </row>
     <row r="29" spans="1:50" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="10">
         <v>9.1931999999999992</v>
       </c>
       <c r="D29" s="10">
         <v>42.656460000000003</v>
       </c>
       <c r="E29" s="10">
         <v>81.787440000000004</v>
       </c>
       <c r="F29" s="10">
         <v>134.17559</v>
       </c>
       <c r="G29" s="11">
         <v>9.7139000000000006</v>
       </c>
       <c r="H29" s="11">
@@ -6314,54 +6314,54 @@
       <c r="AO29" s="12">
         <v>72.811049999999994</v>
       </c>
       <c r="AP29" s="12">
         <v>494.65705000000003</v>
       </c>
       <c r="AQ29" s="23">
         <v>2.6345000000000001</v>
       </c>
       <c r="AR29" s="23">
         <v>25.977080000000001</v>
       </c>
       <c r="AS29" s="23">
         <v>27.991199999999999</v>
       </c>
       <c r="AT29" s="23">
         <v>241.13131000000001</v>
       </c>
       <c r="AU29" s="23">
         <v>0</v>
       </c>
       <c r="AV29" s="23">
         <v>0</v>
       </c>
       <c r="AW29" s="23">
-        <v>10.6264</v>
+        <v>16.304400000000001</v>
       </c>
       <c r="AX29" s="23">
-        <v>107.94807</v>
+        <v>167.80259000000001</v>
       </c>
     </row>
     <row r="30" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A30" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="10">
         <v>135.58510000000001</v>
       </c>
       <c r="D30" s="10">
         <v>386.16768000000002</v>
       </c>
       <c r="E30" s="10">
         <v>34.384860000000003</v>
       </c>
       <c r="F30" s="10">
         <v>108.04568</v>
       </c>
       <c r="G30" s="11">
         <v>44.518410000000003</v>
       </c>
       <c r="H30" s="11">
@@ -6466,54 +6466,54 @@
       <c r="AO30" s="12">
         <v>980.66259000000002</v>
       </c>
       <c r="AP30" s="12">
         <v>4630.0009399999999</v>
       </c>
       <c r="AQ30" s="23">
         <v>1.57087</v>
       </c>
       <c r="AR30" s="23">
         <v>7.0420100000000003</v>
       </c>
       <c r="AS30" s="23">
         <v>704.26999000000001</v>
       </c>
       <c r="AT30" s="23">
         <v>3887.3298199999999</v>
       </c>
       <c r="AU30" s="23">
         <v>3.5749999999999997E-2</v>
       </c>
       <c r="AV30" s="23">
         <v>0.18210000000000001</v>
       </c>
       <c r="AW30" s="23">
-        <v>177.64616000000001</v>
+        <v>226.7841</v>
       </c>
       <c r="AX30" s="23">
-        <v>885.91346999999996</v>
+        <v>1150.8041599999999</v>
       </c>
     </row>
     <row r="31" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A31" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="10">
         <v>999.36800000000005</v>
       </c>
       <c r="D31" s="10">
         <v>915.49251000000004</v>
       </c>
       <c r="E31" s="10">
         <v>112.04689999999999</v>
       </c>
       <c r="F31" s="10">
         <v>631.12599999999998</v>
       </c>
       <c r="G31" s="11">
         <v>617.04012</v>
       </c>
       <c r="H31" s="11">
@@ -6618,54 +6618,54 @@
       <c r="AO31" s="12">
         <v>349.78800000000001</v>
       </c>
       <c r="AP31" s="12">
         <v>729.93515000000002</v>
       </c>
       <c r="AQ31" s="23">
         <v>15.3</v>
       </c>
       <c r="AR31" s="23">
         <v>9.6296599999999994</v>
       </c>
       <c r="AS31" s="23">
         <v>669.23580000000004</v>
       </c>
       <c r="AT31" s="23">
         <v>1031.3739700000001</v>
       </c>
       <c r="AU31" s="23">
         <v>0</v>
       </c>
       <c r="AV31" s="23">
         <v>0</v>
       </c>
       <c r="AW31" s="23">
-        <v>50.490479999999998</v>
+        <v>52.110480000000003</v>
       </c>
       <c r="AX31" s="23">
-        <v>108.01491</v>
+        <v>125.71953000000001</v>
       </c>
     </row>
     <row r="32" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A32" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E32" s="10">
         <v>4.9809999999999999</v>
       </c>
       <c r="F32" s="10">
         <v>6.7810499999999996</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H32" s="10" t="s">
@@ -6770,54 +6770,54 @@
       <c r="AO32" s="12">
         <v>10.179</v>
       </c>
       <c r="AP32" s="12">
         <v>10.29927</v>
       </c>
       <c r="AQ32" s="23">
         <v>0</v>
       </c>
       <c r="AR32" s="23">
         <v>0</v>
       </c>
       <c r="AS32" s="23">
         <v>4.6520000000000001</v>
       </c>
       <c r="AT32" s="23">
         <v>6.7200600000000001</v>
       </c>
       <c r="AU32" s="23">
         <v>0</v>
       </c>
       <c r="AV32" s="23">
         <v>0</v>
       </c>
       <c r="AW32" s="23">
-        <v>0.71240000000000003</v>
+        <v>0.88239999999999996</v>
       </c>
       <c r="AX32" s="23">
-        <v>1.19743</v>
+        <v>1.3225199999999999</v>
       </c>
     </row>
     <row r="33" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A33" s="19" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="10">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="D33" s="10">
         <v>7.8340000000000007E-2</v>
       </c>
       <c r="E33" s="10">
         <v>1.0669999999999999</v>
       </c>
       <c r="F33" s="10">
         <v>3.82192</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H33" s="10" t="s">
@@ -6922,54 +6922,54 @@
       <c r="AO33" s="12">
         <v>2.3323299999999998</v>
       </c>
       <c r="AP33" s="12">
         <v>6.93086</v>
       </c>
       <c r="AQ33" s="23">
         <v>0</v>
       </c>
       <c r="AR33" s="23">
         <v>0</v>
       </c>
       <c r="AS33" s="23">
         <v>1.6059000000000001</v>
       </c>
       <c r="AT33" s="23">
         <v>6.6031500000000003</v>
       </c>
       <c r="AU33" s="23">
         <v>0</v>
       </c>
       <c r="AV33" s="23">
         <v>0</v>
       </c>
       <c r="AW33" s="23">
-        <v>0.33150000000000002</v>
+        <v>0.4365</v>
       </c>
       <c r="AX33" s="23">
-        <v>1.8503700000000001</v>
+        <v>2.3909400000000001</v>
       </c>
     </row>
     <row r="34" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A34" s="19" t="s">
         <v>57</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E34" s="10">
         <v>2</v>
       </c>
       <c r="F34" s="10">
         <v>1.6466499999999999</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H34" s="10" t="s">
@@ -7219,61 +7219,61 @@
       </c>
       <c r="AM35" s="12">
         <v>0</v>
       </c>
       <c r="AN35" s="12">
         <v>0</v>
       </c>
       <c r="AO35" s="12">
         <v>265</v>
       </c>
       <c r="AP35" s="12">
         <v>76.067329999999998</v>
       </c>
       <c r="AQ35" s="23">
         <v>275.55500000000001</v>
       </c>
       <c r="AR35" s="23">
         <v>221.93799999999999</v>
       </c>
       <c r="AS35" s="23">
         <v>402.7</v>
       </c>
       <c r="AT35" s="23">
         <v>182.16255000000001</v>
       </c>
-      <c r="AU35" s="23" t="s">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="AU35" s="23">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="23">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="23">
+        <v>203.74625</v>
+      </c>
+      <c r="AX35" s="23">
+        <v>183.14680999999999</v>
       </c>
     </row>
     <row r="36" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A36" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D36" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F36" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G36" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H36" s="10" t="s">
@@ -7378,54 +7378,54 @@
       <c r="AO36" s="12">
         <v>345.1</v>
       </c>
       <c r="AP36" s="12">
         <v>116.12172</v>
       </c>
       <c r="AQ36" s="23">
         <v>20</v>
       </c>
       <c r="AR36" s="23">
         <v>21.123000000000001</v>
       </c>
       <c r="AS36" s="23">
         <v>542.55499999999995</v>
       </c>
       <c r="AT36" s="23">
         <v>185.95446000000001</v>
       </c>
       <c r="AU36" s="23">
         <v>0</v>
       </c>
       <c r="AV36" s="23">
         <v>0</v>
       </c>
       <c r="AW36" s="23">
-        <v>49.248130000000003</v>
+        <v>57.348129999999998</v>
       </c>
       <c r="AX36" s="23">
-        <v>61.59102</v>
+        <v>66.023520000000005</v>
       </c>
     </row>
     <row r="37" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A37" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="10">
         <v>1.028</v>
       </c>
       <c r="D37" s="10">
         <v>0.99826000000000004</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G37" s="11">
         <v>32.9</v>
       </c>
       <c r="H37" s="11">
@@ -7830,54 +7830,54 @@
       <c r="AO39" s="12">
         <v>45.29</v>
       </c>
       <c r="AP39" s="12">
         <v>14.44666</v>
       </c>
       <c r="AQ39" s="23">
         <v>0</v>
       </c>
       <c r="AR39" s="23">
         <v>0</v>
       </c>
       <c r="AS39" s="23">
         <v>100.11799999999999</v>
       </c>
       <c r="AT39" s="23">
         <v>24.049980000000001</v>
       </c>
       <c r="AU39" s="23">
         <v>0</v>
       </c>
       <c r="AV39" s="23">
         <v>0</v>
       </c>
       <c r="AW39" s="23">
-        <v>35.643000000000001</v>
+        <v>36.203000000000003</v>
       </c>
       <c r="AX39" s="23">
-        <v>20.820150000000002</v>
+        <v>21.218630000000001</v>
       </c>
     </row>
     <row r="40" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A40" s="19" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="10">
         <v>1.266</v>
       </c>
       <c r="D40" s="10">
         <v>0.42809999999999998</v>
       </c>
       <c r="E40" s="10">
         <v>0.123</v>
       </c>
       <c r="F40" s="10">
         <v>0.18029000000000001</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H40" s="10" t="s">
@@ -7982,54 +7982,54 @@
       <c r="AO40" s="12">
         <v>10.37</v>
       </c>
       <c r="AP40" s="12">
         <v>1.37666</v>
       </c>
       <c r="AQ40" s="23">
         <v>103.15049999999999</v>
       </c>
       <c r="AR40" s="23">
         <v>71.981610000000003</v>
       </c>
       <c r="AS40" s="23">
         <v>216.31299999999999</v>
       </c>
       <c r="AT40" s="23">
         <v>28.997479999999999</v>
       </c>
       <c r="AU40" s="23">
         <v>19.635000000000002</v>
       </c>
       <c r="AV40" s="23">
         <v>9.64</v>
       </c>
       <c r="AW40" s="23">
-        <v>0.81200000000000006</v>
+        <v>1.6120000000000001</v>
       </c>
       <c r="AX40" s="23">
-        <v>0.19822999999999999</v>
+        <v>0.42032000000000003</v>
       </c>
     </row>
     <row r="41" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A41" s="19" t="s">
         <v>71</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D41" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F41" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H41" s="10" t="s">
@@ -8134,54 +8134,54 @@
       <c r="AO41" s="12">
         <v>419.14</v>
       </c>
       <c r="AP41" s="12">
         <v>109.78557000000001</v>
       </c>
       <c r="AQ41" s="23">
         <v>0</v>
       </c>
       <c r="AR41" s="23">
         <v>0</v>
       </c>
       <c r="AS41" s="23">
         <v>721.48199999999997</v>
       </c>
       <c r="AT41" s="23">
         <v>147.17344</v>
       </c>
       <c r="AU41" s="23">
         <v>0</v>
       </c>
       <c r="AV41" s="23">
         <v>0</v>
       </c>
       <c r="AW41" s="23">
-        <v>68.944000000000003</v>
+        <v>74.644000000000005</v>
       </c>
       <c r="AX41" s="23">
-        <v>87.655010000000004</v>
+        <v>91.082369999999997</v>
       </c>
     </row>
     <row r="42" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A42" s="19" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="10">
         <v>2.4319999999999999</v>
       </c>
       <c r="D42" s="10">
         <v>0.60799999999999998</v>
       </c>
       <c r="E42" s="10">
         <v>10.2843</v>
       </c>
       <c r="F42" s="10">
         <v>7.2089999999999996</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H42" s="10" t="s">
@@ -8286,54 +8286,54 @@
       <c r="AO42" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AP42" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AQ42" s="23">
         <v>0</v>
       </c>
       <c r="AR42" s="23">
         <v>0</v>
       </c>
       <c r="AS42" s="23">
         <v>1.18</v>
       </c>
       <c r="AT42" s="23">
         <v>0.50355000000000005</v>
       </c>
       <c r="AU42" s="23">
         <v>0</v>
       </c>
       <c r="AV42" s="23">
         <v>0</v>
       </c>
       <c r="AW42" s="23">
-        <v>495.5</v>
+        <v>680.36</v>
       </c>
       <c r="AX42" s="23">
-        <v>81.197909999999993</v>
+        <v>114.16161</v>
       </c>
     </row>
     <row r="43" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A43" s="19" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E43" s="10">
         <v>3.7194500000000001</v>
       </c>
       <c r="F43" s="10">
         <v>3.3269099999999998</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H43" s="10" t="s">
@@ -8438,54 +8438,54 @@
       <c r="AO43" s="12">
         <v>236.72499999999999</v>
       </c>
       <c r="AP43" s="12">
         <v>102.04531</v>
       </c>
       <c r="AQ43" s="23">
         <v>13.797000000000001</v>
       </c>
       <c r="AR43" s="23">
         <v>20.047999999999998</v>
       </c>
       <c r="AS43" s="23">
         <v>427.38967000000002</v>
       </c>
       <c r="AT43" s="23">
         <v>178.99779000000001</v>
       </c>
       <c r="AU43" s="23">
         <v>29.867999999999999</v>
       </c>
       <c r="AV43" s="23">
         <v>26.390999999999998</v>
       </c>
       <c r="AW43" s="23">
-        <v>66.138159999999999</v>
+        <v>70.338160000000002</v>
       </c>
       <c r="AX43" s="23">
-        <v>77.383319999999998</v>
+        <v>82.679950000000005</v>
       </c>
     </row>
     <row r="44" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A44" s="19" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D44" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E44" s="10">
         <v>51.34516</v>
       </c>
       <c r="F44" s="10">
         <v>96.105360000000005</v>
       </c>
       <c r="G44" s="11">
         <v>136</v>
       </c>
       <c r="H44" s="11">
@@ -8590,54 +8590,54 @@
       <c r="AO44" s="12">
         <v>434.73899999999998</v>
       </c>
       <c r="AP44" s="12">
         <v>473.34793000000002</v>
       </c>
       <c r="AQ44" s="23">
         <v>0</v>
       </c>
       <c r="AR44" s="23">
         <v>0</v>
       </c>
       <c r="AS44" s="23">
         <v>350.63159999999999</v>
       </c>
       <c r="AT44" s="23">
         <v>479.70458000000002</v>
       </c>
       <c r="AU44" s="23">
         <v>0</v>
       </c>
       <c r="AV44" s="23">
         <v>0</v>
       </c>
       <c r="AW44" s="23">
-        <v>162.77680000000001</v>
+        <v>188.5188</v>
       </c>
       <c r="AX44" s="23">
-        <v>197.89422999999999</v>
+        <v>232.78577000000001</v>
       </c>
     </row>
     <row r="45" spans="1:50" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="19" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C45" s="10">
         <v>0.60329999999999995</v>
       </c>
       <c r="D45" s="10">
         <v>1.1616599999999999</v>
       </c>
       <c r="E45" s="10">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="F45" s="10">
         <v>3.526E-2</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H45" s="10" t="s">
@@ -8742,54 +8742,54 @@
       <c r="AO45" s="12">
         <v>0.79812000000000005</v>
       </c>
       <c r="AP45" s="12">
         <v>5.0762099999999997</v>
       </c>
       <c r="AQ45" s="23">
         <v>0</v>
       </c>
       <c r="AR45" s="23">
         <v>0</v>
       </c>
       <c r="AS45" s="23">
         <v>0.21679999999999999</v>
       </c>
       <c r="AT45" s="23">
         <v>2.5257000000000001</v>
       </c>
       <c r="AU45" s="23">
         <v>0</v>
       </c>
       <c r="AV45" s="23">
         <v>0</v>
       </c>
       <c r="AW45" s="23">
-        <v>7.1999999999999995E-2</v>
+        <v>0.14399999999999999</v>
       </c>
       <c r="AX45" s="23">
-        <v>0.97309000000000001</v>
+        <v>1.94686</v>
       </c>
     </row>
     <row r="46" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A46" s="19" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D46" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E46" s="10">
         <v>213.83366000000001</v>
       </c>
       <c r="F46" s="10">
         <v>446.87175999999999</v>
       </c>
       <c r="G46" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H46" s="10" t="s">
@@ -8894,54 +8894,54 @@
       <c r="AO46" s="12">
         <v>10.67184</v>
       </c>
       <c r="AP46" s="12">
         <v>28.859829999999999</v>
       </c>
       <c r="AQ46" s="23">
         <v>0</v>
       </c>
       <c r="AR46" s="23">
         <v>0</v>
       </c>
       <c r="AS46" s="23">
         <v>4.7550100000000004</v>
       </c>
       <c r="AT46" s="23">
         <v>27.667760000000001</v>
       </c>
       <c r="AU46" s="23">
         <v>0</v>
       </c>
       <c r="AV46" s="23">
         <v>0</v>
       </c>
       <c r="AW46" s="23">
-        <v>1.3972899999999999</v>
+        <v>1.9224699999999999</v>
       </c>
       <c r="AX46" s="23">
-        <v>7.4186100000000001</v>
+        <v>10.787459999999999</v>
       </c>
     </row>
     <row r="47" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A47" s="19" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="10">
         <v>309.63600000000002</v>
       </c>
       <c r="D47" s="10">
         <v>75.574060000000003</v>
       </c>
       <c r="E47" s="10">
         <v>1026.6891000000001</v>
       </c>
       <c r="F47" s="10">
         <v>264.18905999999998</v>
       </c>
       <c r="G47" s="11">
         <v>20.100000000000001</v>
       </c>
       <c r="H47" s="11">
@@ -9046,54 +9046,54 @@
       <c r="AO47" s="12">
         <v>8384.5016099999993</v>
       </c>
       <c r="AP47" s="12">
         <v>2851.0814</v>
       </c>
       <c r="AQ47" s="23">
         <v>0</v>
       </c>
       <c r="AR47" s="23">
         <v>0</v>
       </c>
       <c r="AS47" s="23">
         <v>7816.5840799999996</v>
       </c>
       <c r="AT47" s="23">
         <v>2556.2727799999998</v>
       </c>
       <c r="AU47" s="23">
         <v>0</v>
       </c>
       <c r="AV47" s="23">
         <v>0</v>
       </c>
       <c r="AW47" s="23">
-        <v>3461.0671600000001</v>
+        <v>5525.3791600000004</v>
       </c>
       <c r="AX47" s="23">
-        <v>823.29678000000001</v>
+        <v>1213.01503</v>
       </c>
     </row>
     <row r="48" spans="1:50" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="19" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E48" s="10">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F48" s="10">
         <v>4.9000000000000002E-2</v>
       </c>
       <c r="G48" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H48" s="10" t="s">
@@ -9346,54 +9346,54 @@
       <c r="AO49" s="12">
         <v>4.3441200000000002</v>
       </c>
       <c r="AP49" s="12">
         <v>13.318580000000001</v>
       </c>
       <c r="AQ49" s="23">
         <v>213.14599999999999</v>
       </c>
       <c r="AR49" s="23">
         <v>140.19757999999999</v>
       </c>
       <c r="AS49" s="23">
         <v>2.4037600000000001</v>
       </c>
       <c r="AT49" s="23">
         <v>9.9145000000000003</v>
       </c>
       <c r="AU49" s="23">
         <v>0</v>
       </c>
       <c r="AV49" s="23">
         <v>0</v>
       </c>
       <c r="AW49" s="23">
-        <v>0.35752</v>
+        <v>0.45116000000000001</v>
       </c>
       <c r="AX49" s="23">
-        <v>1.5892200000000001</v>
+        <v>2.0262799999999999</v>
       </c>
     </row>
     <row r="50" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A50" s="19" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="10">
         <v>239.34299999999999</v>
       </c>
       <c r="D50" s="10">
         <v>156.21600000000001</v>
       </c>
       <c r="E50" s="10">
         <v>121.378</v>
       </c>
       <c r="F50" s="10">
         <v>1222.7900400000001</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H50" s="10" t="s">
@@ -9498,54 +9498,54 @@
       <c r="AO50" s="12">
         <v>3.79278</v>
       </c>
       <c r="AP50" s="12">
         <v>24.669530000000002</v>
       </c>
       <c r="AQ50" s="23">
         <v>156.97999999999999</v>
       </c>
       <c r="AR50" s="23">
         <v>89.731660000000005</v>
       </c>
       <c r="AS50" s="23">
         <v>1.835</v>
       </c>
       <c r="AT50" s="23">
         <v>13.84836</v>
       </c>
       <c r="AU50" s="23">
         <v>0</v>
       </c>
       <c r="AV50" s="23">
         <v>0</v>
       </c>
       <c r="AW50" s="23">
-        <v>0.32300000000000001</v>
+        <v>0.52300000000000002</v>
       </c>
       <c r="AX50" s="23">
-        <v>2.8266399999999998</v>
+        <v>4.6698700000000004</v>
       </c>
     </row>
     <row r="51" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A51" s="19" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G51" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H51" s="10" t="s">
@@ -10106,54 +10106,54 @@
       <c r="AO54" s="12">
         <v>229.55645000000001</v>
       </c>
       <c r="AP54" s="12">
         <v>192.90738999999999</v>
       </c>
       <c r="AQ54" s="23">
         <v>399.18700000000001</v>
       </c>
       <c r="AR54" s="23">
         <v>123.94173000000001</v>
       </c>
       <c r="AS54" s="23">
         <v>308.70206000000002</v>
       </c>
       <c r="AT54" s="23">
         <v>218.61126999999999</v>
       </c>
       <c r="AU54" s="23">
         <v>0</v>
       </c>
       <c r="AV54" s="23">
         <v>0</v>
       </c>
       <c r="AW54" s="23">
-        <v>14.9</v>
+        <v>16.93</v>
       </c>
       <c r="AX54" s="23">
-        <v>25.56784</v>
+        <v>27.257180000000002</v>
       </c>
     </row>
     <row r="55" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A55" s="19" t="s">
         <v>99</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H55" s="10" t="s">
@@ -10710,54 +10710,54 @@
       <c r="AO58" s="12">
         <v>50.71</v>
       </c>
       <c r="AP58" s="12">
         <v>17.554680000000001</v>
       </c>
       <c r="AQ58" s="23">
         <v>0</v>
       </c>
       <c r="AR58" s="23">
         <v>0</v>
       </c>
       <c r="AS58" s="23">
         <v>196.44319999999999</v>
       </c>
       <c r="AT58" s="23">
         <v>69.901420000000002</v>
       </c>
       <c r="AU58" s="23">
         <v>16.782</v>
       </c>
       <c r="AV58" s="23">
         <v>11.39</v>
       </c>
       <c r="AW58" s="23">
-        <v>29.930859999999999</v>
+        <v>31.010860000000001</v>
       </c>
       <c r="AX58" s="23">
-        <v>23.278659999999999</v>
+        <v>24.161100000000001</v>
       </c>
     </row>
     <row r="59" spans="1:50" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A59" s="19" t="s">
         <v>107</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C59" s="10">
         <v>5</v>
       </c>
       <c r="D59" s="10">
         <v>3</v>
       </c>
       <c r="E59" s="10">
         <v>34.095999999999997</v>
       </c>
       <c r="F59" s="10">
         <v>50.773829999999997</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H59" s="10" t="s">
@@ -10862,54 +10862,54 @@
       <c r="AO59" s="12">
         <v>232.71</v>
       </c>
       <c r="AP59" s="12">
         <v>525.81097</v>
       </c>
       <c r="AQ59" s="23">
         <v>0</v>
       </c>
       <c r="AR59" s="23">
         <v>0</v>
       </c>
       <c r="AS59" s="23">
         <v>180.304</v>
       </c>
       <c r="AT59" s="23">
         <v>524.34919000000002</v>
       </c>
       <c r="AU59" s="23">
         <v>0</v>
       </c>
       <c r="AV59" s="23">
         <v>0</v>
       </c>
       <c r="AW59" s="23">
-        <v>71.691999999999993</v>
+        <v>83.206000000000003</v>
       </c>
       <c r="AX59" s="23">
-        <v>195.16240999999999</v>
+        <v>220.18374</v>
       </c>
     </row>
     <row r="60" spans="1:50" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="19" t="s">
         <v>109</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E60" s="10">
         <v>1.0192000000000001</v>
       </c>
       <c r="F60" s="10">
         <v>1.66842</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H60" s="10" t="s">
@@ -11166,54 +11166,54 @@
       <c r="AO61" s="12">
         <v>16.222999999999999</v>
       </c>
       <c r="AP61" s="12">
         <v>80.852969999999999</v>
       </c>
       <c r="AQ61" s="23">
         <v>21</v>
       </c>
       <c r="AR61" s="23">
         <v>4.1399999999999997</v>
       </c>
       <c r="AS61" s="23">
         <v>13.138500000000001</v>
       </c>
       <c r="AT61" s="23">
         <v>74.250370000000004</v>
       </c>
       <c r="AU61" s="23">
         <v>0</v>
       </c>
       <c r="AV61" s="23">
         <v>0</v>
       </c>
       <c r="AW61" s="23">
-        <v>1.4595</v>
+        <v>1.5425</v>
       </c>
       <c r="AX61" s="23">
-        <v>7.2120699999999998</v>
+        <v>7.5788200000000003</v>
       </c>
     </row>
     <row r="62" spans="1:50" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A62" s="19" t="s">
         <v>113</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E62" s="10">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="F62" s="10">
         <v>6.96E-3</v>
       </c>
       <c r="G62" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H62" s="10" t="s">
@@ -11318,54 +11318,54 @@
       <c r="AO62" s="12">
         <v>3.1699999999999999E-2</v>
       </c>
       <c r="AP62" s="12">
         <v>0.38352999999999998</v>
       </c>
       <c r="AQ62" s="23">
         <v>0</v>
       </c>
       <c r="AR62" s="23">
         <v>0</v>
       </c>
       <c r="AS62" s="23">
         <v>4.07E-2</v>
       </c>
       <c r="AT62" s="23">
         <v>0.6048</v>
       </c>
       <c r="AU62" s="23">
         <v>0</v>
       </c>
       <c r="AV62" s="23">
         <v>0</v>
       </c>
       <c r="AW62" s="23">
-        <v>5.9999999999999995E-4</v>
+        <v>1.04E-2</v>
       </c>
       <c r="AX62" s="23">
-        <v>1.055E-2</v>
+        <v>0.16475999999999999</v>
       </c>
     </row>
     <row r="63" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A63" s="19" t="s">
         <v>115</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E63" s="10">
         <v>1.1091500000000001</v>
       </c>
       <c r="F63" s="10">
         <v>16.14911</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H63" s="10" t="s">
@@ -11470,54 +11470,54 @@
       <c r="AO63" s="12">
         <v>14.08479</v>
       </c>
       <c r="AP63" s="12">
         <v>162.67435</v>
       </c>
       <c r="AQ63" s="23">
         <v>0</v>
       </c>
       <c r="AR63" s="23">
         <v>0</v>
       </c>
       <c r="AS63" s="23">
         <v>27.156980000000001</v>
       </c>
       <c r="AT63" s="23">
         <v>309.04845999999998</v>
       </c>
       <c r="AU63" s="23">
         <v>0</v>
       </c>
       <c r="AV63" s="23">
         <v>0</v>
       </c>
       <c r="AW63" s="23">
-        <v>6.1299200000000003</v>
+        <v>11.2125</v>
       </c>
       <c r="AX63" s="23">
-        <v>97.882689999999997</v>
+        <v>183.34753000000001</v>
       </c>
     </row>
     <row r="64" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A64" s="19" t="s">
         <v>117</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>118</v>
       </c>
       <c r="C64" s="10">
         <v>2.6520000000000001</v>
       </c>
       <c r="D64" s="10">
         <v>20.920470000000002</v>
       </c>
       <c r="E64" s="10">
         <v>10.435309999999999</v>
       </c>
       <c r="F64" s="10">
         <v>87.647059999999996</v>
       </c>
       <c r="G64" s="11">
         <v>0.11293</v>
       </c>
       <c r="H64" s="11">
@@ -11616,60 +11616,60 @@
       <c r="AM64" s="12">
         <v>4.1863999999999999</v>
       </c>
       <c r="AN64" s="12">
         <v>21.953099999999999</v>
       </c>
       <c r="AO64" s="12">
         <v>17.96339</v>
       </c>
       <c r="AP64" s="12">
         <v>131.67601999999999</v>
       </c>
       <c r="AQ64" s="23">
         <v>1.91896</v>
       </c>
       <c r="AR64" s="23">
         <v>6.63903</v>
       </c>
       <c r="AS64" s="23">
         <v>17.12557</v>
       </c>
       <c r="AT64" s="23">
         <v>154.61850000000001</v>
       </c>
       <c r="AU64" s="23">
-        <v>4.2070000000000003E-2</v>
+        <v>0.12227</v>
       </c>
       <c r="AV64" s="23">
-        <v>0.32100000000000001</v>
+        <v>0.90668000000000004</v>
       </c>
       <c r="AW64" s="23">
-        <v>6.5006899999999996</v>
+        <v>8.6392799999999994</v>
       </c>
       <c r="AX64" s="23">
-        <v>45.016689999999997</v>
+        <v>60.944890000000001</v>
       </c>
     </row>
     <row r="65" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A65" s="19" t="s">
         <v>119</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>120</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D65" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F65" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G65" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H65" s="10" t="s">
@@ -11922,54 +11922,54 @@
       <c r="AO66" s="12">
         <v>5.4915399999999996</v>
       </c>
       <c r="AP66" s="12">
         <v>34.660049999999998</v>
       </c>
       <c r="AQ66" s="23">
         <v>0</v>
       </c>
       <c r="AR66" s="23">
         <v>0</v>
       </c>
       <c r="AS66" s="23">
         <v>7.6475400000000002</v>
       </c>
       <c r="AT66" s="23">
         <v>47.08596</v>
       </c>
       <c r="AU66" s="23">
         <v>0</v>
       </c>
       <c r="AV66" s="23">
         <v>0</v>
       </c>
       <c r="AW66" s="23">
-        <v>5.6859299999999999</v>
+        <v>6.01647</v>
       </c>
       <c r="AX66" s="23">
-        <v>7.7379499999999997</v>
+        <v>10.655609999999999</v>
       </c>
     </row>
     <row r="67" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A67" s="19" t="s">
         <v>123</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>124</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E67" s="10">
         <v>0.03</v>
       </c>
       <c r="F67" s="10">
         <v>0.19757</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H67" s="10" t="s">
@@ -12222,54 +12222,54 @@
       <c r="AO68" s="12">
         <v>1.49257</v>
       </c>
       <c r="AP68" s="12">
         <v>4.1042100000000001</v>
       </c>
       <c r="AQ68" s="23">
         <v>0</v>
       </c>
       <c r="AR68" s="23">
         <v>0</v>
       </c>
       <c r="AS68" s="23">
         <v>1.58971</v>
       </c>
       <c r="AT68" s="23">
         <v>5.7117399999999998</v>
       </c>
       <c r="AU68" s="23">
         <v>0</v>
       </c>
       <c r="AV68" s="23">
         <v>0</v>
       </c>
       <c r="AW68" s="23">
-        <v>0.14682999999999999</v>
+        <v>0.16743</v>
       </c>
       <c r="AX68" s="23">
-        <v>0.95916000000000001</v>
+        <v>1.16056</v>
       </c>
     </row>
     <row r="69" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A69" s="19" t="s">
         <v>127</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E69" s="10">
         <v>4.5400000000000003E-2</v>
       </c>
       <c r="F69" s="10">
         <v>0.78446000000000005</v>
       </c>
       <c r="G69" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H69" s="10" t="s">
@@ -12374,54 +12374,54 @@
       <c r="AO69" s="12">
         <v>0.15356</v>
       </c>
       <c r="AP69" s="12">
         <v>2.8462299999999998</v>
       </c>
       <c r="AQ69" s="23">
         <v>0</v>
       </c>
       <c r="AR69" s="23">
         <v>0</v>
       </c>
       <c r="AS69" s="23">
         <v>0.24113999999999999</v>
       </c>
       <c r="AT69" s="23">
         <v>4.8898599999999997</v>
       </c>
       <c r="AU69" s="23">
         <v>0</v>
       </c>
       <c r="AV69" s="23">
         <v>0</v>
       </c>
       <c r="AW69" s="23">
-        <v>8.1920000000000007E-2</v>
+        <v>0.10356</v>
       </c>
       <c r="AX69" s="23">
-        <v>1.8749400000000001</v>
+        <v>2.36226</v>
       </c>
     </row>
     <row r="70" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A70" s="19" t="s">
         <v>129</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>130</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E70" s="10">
         <v>0.38929999999999998</v>
       </c>
       <c r="F70" s="10">
         <v>2.8227500000000001</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H70" s="10" t="s">
@@ -12526,54 +12526,54 @@
       <c r="AO70" s="12">
         <v>2.06E-2</v>
       </c>
       <c r="AP70" s="12">
         <v>0.25701000000000002</v>
       </c>
       <c r="AQ70" s="23">
         <v>0</v>
       </c>
       <c r="AR70" s="23">
         <v>0</v>
       </c>
       <c r="AS70" s="23">
         <v>5.2900000000000003E-2</v>
       </c>
       <c r="AT70" s="23">
         <v>0.63661000000000001</v>
       </c>
       <c r="AU70" s="23">
         <v>0</v>
       </c>
       <c r="AV70" s="23">
         <v>0</v>
       </c>
       <c r="AW70" s="23">
-        <v>3.0000000000000001E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="AX70" s="23">
-        <v>3.039E-2</v>
+        <v>0.12376</v>
       </c>
     </row>
     <row r="71" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A71" s="19" t="s">
         <v>131</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>132</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D71" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E71" s="10">
         <v>8.6617700000000006</v>
       </c>
       <c r="F71" s="10">
         <v>16.530470000000001</v>
       </c>
       <c r="G71" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H71" s="10" t="s">
@@ -12678,54 +12678,54 @@
       <c r="AO71" s="12">
         <v>8.1335200000000007</v>
       </c>
       <c r="AP71" s="12">
         <v>10.96942</v>
       </c>
       <c r="AQ71" s="23">
         <v>0</v>
       </c>
       <c r="AR71" s="23">
         <v>0</v>
       </c>
       <c r="AS71" s="23">
         <v>6.8472600000000003</v>
       </c>
       <c r="AT71" s="23">
         <v>11.036479999999999</v>
       </c>
       <c r="AU71" s="23">
         <v>0</v>
       </c>
       <c r="AV71" s="23">
         <v>0</v>
       </c>
       <c r="AW71" s="23">
-        <v>1.51986</v>
+        <v>2.1029599999999999</v>
       </c>
       <c r="AX71" s="23">
-        <v>2.5989399999999998</v>
+        <v>3.7318099999999998</v>
       </c>
     </row>
     <row r="72" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A72" s="19" t="s">
         <v>133</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C72" s="10">
         <v>1.04E-2</v>
       </c>
       <c r="D72" s="10">
         <v>0.17760000000000001</v>
       </c>
       <c r="E72" s="10">
         <v>0.84643999999999997</v>
       </c>
       <c r="F72" s="10">
         <v>5.0372399999999997</v>
       </c>
       <c r="G72" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H72" s="10" t="s">
@@ -12830,54 +12830,54 @@
       <c r="AO72" s="12">
         <v>3.6867299999999998</v>
       </c>
       <c r="AP72" s="12">
         <v>18.563960000000002</v>
       </c>
       <c r="AQ72" s="23">
         <v>0</v>
       </c>
       <c r="AR72" s="23">
         <v>0</v>
       </c>
       <c r="AS72" s="23">
         <v>5.0570300000000001</v>
       </c>
       <c r="AT72" s="23">
         <v>28.0609</v>
       </c>
       <c r="AU72" s="23">
         <v>0</v>
       </c>
       <c r="AV72" s="23">
         <v>0</v>
       </c>
       <c r="AW72" s="23">
-        <v>1.7943800000000001</v>
+        <v>2.5708600000000001</v>
       </c>
       <c r="AX72" s="23">
-        <v>10.729100000000001</v>
+        <v>14.804220000000001</v>
       </c>
     </row>
     <row r="73" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A73" s="19" t="s">
         <v>135</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>136</v>
       </c>
       <c r="C73" s="10">
         <v>6214.1549999999997</v>
       </c>
       <c r="D73" s="10">
         <v>1476.73596</v>
       </c>
       <c r="E73" s="10">
         <v>1201.5740000000001</v>
       </c>
       <c r="F73" s="10">
         <v>353.06977000000001</v>
       </c>
       <c r="G73" s="11">
         <v>13470.716</v>
       </c>
       <c r="H73" s="11">
@@ -12976,60 +12976,60 @@
       <c r="AM73" s="12">
         <v>14387.009</v>
       </c>
       <c r="AN73" s="12">
         <v>5878.0795600000001</v>
       </c>
       <c r="AO73" s="12">
         <v>6999.52</v>
       </c>
       <c r="AP73" s="12">
         <v>1902.0943</v>
       </c>
       <c r="AQ73" s="23">
         <v>33627.442000000003</v>
       </c>
       <c r="AR73" s="23">
         <v>11677.74884</v>
       </c>
       <c r="AS73" s="23">
         <v>4506.43</v>
       </c>
       <c r="AT73" s="23">
         <v>702.78911000000005</v>
       </c>
       <c r="AU73" s="23">
-        <v>5521.55</v>
+        <v>8592.35</v>
       </c>
       <c r="AV73" s="23">
-        <v>2173.56306</v>
+        <v>3535.4010600000001</v>
       </c>
       <c r="AW73" s="23">
-        <v>1138.4559999999999</v>
+        <v>1589.7760000000001</v>
       </c>
       <c r="AX73" s="23">
-        <v>152.77097000000001</v>
+        <v>207.14927</v>
       </c>
     </row>
     <row r="74" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A74" s="19" t="s">
         <v>137</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>138</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D74" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E74" s="10">
         <v>347.08800000000002</v>
       </c>
       <c r="F74" s="10">
         <v>69.095709999999997</v>
       </c>
       <c r="G74" s="11">
         <v>1.4</v>
       </c>
       <c r="H74" s="11">
@@ -13134,54 +13134,54 @@
       <c r="AO74" s="12">
         <v>230.02199999999999</v>
       </c>
       <c r="AP74" s="12">
         <v>45.161920000000002</v>
       </c>
       <c r="AQ74" s="23">
         <v>0</v>
       </c>
       <c r="AR74" s="23">
         <v>0</v>
       </c>
       <c r="AS74" s="23">
         <v>55.834000000000003</v>
       </c>
       <c r="AT74" s="23">
         <v>17.368770000000001</v>
       </c>
       <c r="AU74" s="23">
         <v>0</v>
       </c>
       <c r="AV74" s="23">
         <v>0</v>
       </c>
       <c r="AW74" s="23">
-        <v>5.4749999999999996</v>
+        <v>27.1</v>
       </c>
       <c r="AX74" s="23">
-        <v>2.32931</v>
+        <v>8.6616199999999992</v>
       </c>
     </row>
     <row r="75" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A75" s="19" t="s">
         <v>139</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C75" s="10">
         <v>5.2564000000000002</v>
       </c>
       <c r="D75" s="10">
         <v>1.94862</v>
       </c>
       <c r="E75" s="10">
         <v>206.78960000000001</v>
       </c>
       <c r="F75" s="10">
         <v>145.68326999999999</v>
       </c>
       <c r="G75" s="11">
         <v>696.5</v>
       </c>
       <c r="H75" s="11">
@@ -13286,54 +13286,54 @@
       <c r="AO75" s="12">
         <v>530.11616000000004</v>
       </c>
       <c r="AP75" s="12">
         <v>161.93271999999999</v>
       </c>
       <c r="AQ75" s="23">
         <v>0</v>
       </c>
       <c r="AR75" s="23">
         <v>0</v>
       </c>
       <c r="AS75" s="23">
         <v>470.00511999999998</v>
       </c>
       <c r="AT75" s="23">
         <v>170.32691</v>
       </c>
       <c r="AU75" s="23">
         <v>0</v>
       </c>
       <c r="AV75" s="23">
         <v>0</v>
       </c>
       <c r="AW75" s="23">
-        <v>25.311</v>
+        <v>47.651000000000003</v>
       </c>
       <c r="AX75" s="23">
-        <v>16.643319999999999</v>
+        <v>25.36891</v>
       </c>
     </row>
     <row r="76" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A76" s="19" t="s">
         <v>141</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>142</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E76" s="10">
         <v>301.96436</v>
       </c>
       <c r="F76" s="10">
         <v>293.67018000000002</v>
       </c>
       <c r="G76" s="11">
         <v>390</v>
       </c>
       <c r="H76" s="11">
@@ -13438,54 +13438,54 @@
       <c r="AO76" s="12">
         <v>95520.400460000004</v>
       </c>
       <c r="AP76" s="12">
         <v>9262.6819099999993</v>
       </c>
       <c r="AQ76" s="23">
         <v>0</v>
       </c>
       <c r="AR76" s="23">
         <v>0</v>
       </c>
       <c r="AS76" s="23">
         <v>23568.77924</v>
       </c>
       <c r="AT76" s="23">
         <v>5077.7324799999997</v>
       </c>
       <c r="AU76" s="23">
         <v>0</v>
       </c>
       <c r="AV76" s="23">
         <v>0</v>
       </c>
       <c r="AW76" s="23">
-        <v>4754.3741</v>
+        <v>8447.4135999999999</v>
       </c>
       <c r="AX76" s="23">
-        <v>1221.7105300000001</v>
+        <v>2167.0185700000002</v>
       </c>
     </row>
     <row r="77" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A77" s="19" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>144</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E77" s="10">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="F77" s="10">
         <v>0.44675999999999999</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H77" s="10" t="s">
@@ -13590,54 +13590,54 @@
       <c r="AO77" s="12">
         <v>5</v>
       </c>
       <c r="AP77" s="12">
         <v>8.7402300000000004</v>
       </c>
       <c r="AQ77" s="23">
         <v>0</v>
       </c>
       <c r="AR77" s="23">
         <v>0</v>
       </c>
       <c r="AS77" s="23">
         <v>5.5789999999999997</v>
       </c>
       <c r="AT77" s="23">
         <v>18.87162</v>
       </c>
       <c r="AU77" s="23">
         <v>0</v>
       </c>
       <c r="AV77" s="23">
         <v>0</v>
       </c>
       <c r="AW77" s="23">
-        <v>0.77300000000000002</v>
+        <v>1.0840000000000001</v>
       </c>
       <c r="AX77" s="23">
-        <v>2.3468900000000001</v>
+        <v>2.9306800000000002</v>
       </c>
     </row>
     <row r="78" spans="1:50" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A78" s="19" t="s">
         <v>145</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D78" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H78" s="10" t="s">
@@ -13894,54 +13894,54 @@
       <c r="AO79" s="12">
         <v>260</v>
       </c>
       <c r="AP79" s="12">
         <v>112.69956999999999</v>
       </c>
       <c r="AQ79" s="23">
         <v>607.5</v>
       </c>
       <c r="AR79" s="23">
         <v>243</v>
       </c>
       <c r="AS79" s="23">
         <v>462</v>
       </c>
       <c r="AT79" s="23">
         <v>196.14690999999999</v>
       </c>
       <c r="AU79" s="23">
         <v>0</v>
       </c>
       <c r="AV79" s="23">
         <v>0</v>
       </c>
       <c r="AW79" s="23">
-        <v>180</v>
+        <v>283</v>
       </c>
       <c r="AX79" s="23">
-        <v>66.066119999999998</v>
+        <v>107.93770000000001</v>
       </c>
     </row>
     <row r="80" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A80" s="19" t="s">
         <v>149</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>150</v>
       </c>
       <c r="C80" s="10">
         <v>71.457999999999998</v>
       </c>
       <c r="D80" s="10">
         <v>31.728000000000002</v>
       </c>
       <c r="E80" s="10">
         <v>1.7789999999999999</v>
       </c>
       <c r="F80" s="10">
         <v>3.7607499999999998</v>
       </c>
       <c r="G80" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H80" s="10" t="s">
@@ -14654,54 +14654,54 @@
       <c r="AO84" s="12">
         <v>6.343</v>
       </c>
       <c r="AP84" s="12">
         <v>383.15352000000001</v>
       </c>
       <c r="AQ84" s="23">
         <v>0</v>
       </c>
       <c r="AR84" s="23">
         <v>0</v>
       </c>
       <c r="AS84" s="23">
         <v>4.4694599999999998</v>
       </c>
       <c r="AT84" s="23">
         <v>222.86581000000001</v>
       </c>
       <c r="AU84" s="23">
         <v>0</v>
       </c>
       <c r="AV84" s="23">
         <v>0</v>
       </c>
       <c r="AW84" s="23">
-        <v>0.67461000000000004</v>
+        <v>0.83501000000000003</v>
       </c>
       <c r="AX84" s="23">
-        <v>27.60202</v>
+        <v>30.900860000000002</v>
       </c>
     </row>
     <row r="85" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A85" s="19" t="s">
         <v>159</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>160</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F85" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H85" s="10" t="s">
@@ -15254,54 +15254,54 @@
       <c r="AO88" s="12">
         <v>0.87614999999999998</v>
       </c>
       <c r="AP88" s="12">
         <v>10.17704</v>
       </c>
       <c r="AQ88" s="23">
         <v>0</v>
       </c>
       <c r="AR88" s="23">
         <v>0</v>
       </c>
       <c r="AS88" s="23">
         <v>0.66901999999999995</v>
       </c>
       <c r="AT88" s="23">
         <v>9.6846599999999992</v>
       </c>
       <c r="AU88" s="23">
         <v>0</v>
       </c>
       <c r="AV88" s="23">
         <v>0</v>
       </c>
       <c r="AW88" s="23">
-        <v>0.13922999999999999</v>
+        <v>0.22073000000000001</v>
       </c>
       <c r="AX88" s="23">
-        <v>1.75925</v>
+        <v>3.12418</v>
       </c>
     </row>
     <row r="89" spans="1:50" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A89" s="19" t="s">
         <v>167</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>168</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E89" s="10">
         <v>2.3E-2</v>
       </c>
       <c r="F89" s="10">
         <v>0.26211000000000001</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H89" s="10" t="s">
@@ -15406,54 +15406,54 @@
       <c r="AO89" s="12">
         <v>0.65376999999999996</v>
       </c>
       <c r="AP89" s="12">
         <v>3.6169099999999998</v>
       </c>
       <c r="AQ89" s="23">
         <v>0</v>
       </c>
       <c r="AR89" s="23">
         <v>0</v>
       </c>
       <c r="AS89" s="23">
         <v>0.33410000000000001</v>
       </c>
       <c r="AT89" s="23">
         <v>1.8187800000000001</v>
       </c>
       <c r="AU89" s="23">
         <v>0</v>
       </c>
       <c r="AV89" s="23">
         <v>0</v>
       </c>
       <c r="AW89" s="23">
-        <v>5.7000000000000002E-2</v>
+        <v>6.9000000000000006E-2</v>
       </c>
       <c r="AX89" s="23">
-        <v>0.42564000000000002</v>
+        <v>0.51766999999999996</v>
       </c>
     </row>
     <row r="90" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A90" s="19" t="s">
         <v>169</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C90" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D90" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E90" s="10">
         <v>41</v>
       </c>
       <c r="F90" s="10">
         <v>37.399000000000001</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H90" s="10" t="s">
@@ -15710,54 +15710,54 @@
       <c r="AO91" s="12">
         <v>2824.2739999999999</v>
       </c>
       <c r="AP91" s="12">
         <v>2681.7570799999999</v>
       </c>
       <c r="AQ91" s="23">
         <v>20.88</v>
       </c>
       <c r="AR91" s="23">
         <v>24.091380000000001</v>
       </c>
       <c r="AS91" s="23">
         <v>3070.5725000000002</v>
       </c>
       <c r="AT91" s="23">
         <v>3670.1555400000002</v>
       </c>
       <c r="AU91" s="23">
         <v>0</v>
       </c>
       <c r="AV91" s="23">
         <v>0</v>
       </c>
       <c r="AW91" s="23">
-        <v>745.81455000000005</v>
+        <v>1015.08725</v>
       </c>
       <c r="AX91" s="23">
-        <v>907.24422000000004</v>
+        <v>1253.1297</v>
       </c>
     </row>
     <row r="92" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A92" s="19" t="s">
         <v>173</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F92" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H92" s="10" t="s">
@@ -15862,54 +15862,54 @@
       <c r="AO92" s="12">
         <v>80.16498</v>
       </c>
       <c r="AP92" s="12">
         <v>149.07911999999999</v>
       </c>
       <c r="AQ92" s="23">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AR92" s="23">
         <v>5.3999999999999999E-2</v>
       </c>
       <c r="AS92" s="23">
         <v>40.22052</v>
       </c>
       <c r="AT92" s="23">
         <v>121.24522</v>
       </c>
       <c r="AU92" s="23">
         <v>0</v>
       </c>
       <c r="AV92" s="23">
         <v>0</v>
       </c>
       <c r="AW92" s="23">
-        <v>3.7999999999999999E-2</v>
+        <v>5.2999999999999999E-2</v>
       </c>
       <c r="AX92" s="23">
-        <v>0.1648</v>
+        <v>0.21321999999999999</v>
       </c>
     </row>
     <row r="93" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A93" s="19" t="s">
         <v>175</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C93" s="10">
         <v>8.1140000000000008</v>
       </c>
       <c r="D93" s="10">
         <v>6.577</v>
       </c>
       <c r="E93" s="10">
         <v>0.78800000000000003</v>
       </c>
       <c r="F93" s="10">
         <v>3.0799500000000002</v>
       </c>
       <c r="G93" s="11">
         <v>5.4710000000000001</v>
       </c>
       <c r="H93" s="11">
@@ -16014,54 +16014,54 @@
       <c r="AO93" s="12">
         <v>0.25035000000000002</v>
       </c>
       <c r="AP93" s="12">
         <v>0.32596999999999998</v>
       </c>
       <c r="AQ93" s="23">
         <v>0</v>
       </c>
       <c r="AR93" s="23">
         <v>0</v>
       </c>
       <c r="AS93" s="23">
         <v>0.26035000000000003</v>
       </c>
       <c r="AT93" s="23">
         <v>0.44090000000000001</v>
       </c>
       <c r="AU93" s="23">
         <v>0</v>
       </c>
       <c r="AV93" s="23">
         <v>0</v>
       </c>
       <c r="AW93" s="23">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="AX93" s="23">
-        <v>7.4109999999999995E-2</v>
+        <v>0.15176000000000001</v>
       </c>
     </row>
     <row r="94" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A94" s="19" t="s">
         <v>177</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>178</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D94" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E94" s="10">
         <v>3.2835700000000001</v>
       </c>
       <c r="F94" s="10">
         <v>6.3668399999999998</v>
       </c>
       <c r="G94" s="11">
         <v>44.817</v>
       </c>
       <c r="H94" s="11">
@@ -16166,54 +16166,54 @@
       <c r="AO94" s="12">
         <v>4.5809800000000003</v>
       </c>
       <c r="AP94" s="12">
         <v>13.8744</v>
       </c>
       <c r="AQ94" s="23">
         <v>0.1</v>
       </c>
       <c r="AR94" s="23">
         <v>0.41199999999999998</v>
       </c>
       <c r="AS94" s="23">
         <v>3.1624500000000002</v>
       </c>
       <c r="AT94" s="23">
         <v>16.613119999999999</v>
       </c>
       <c r="AU94" s="23">
         <v>0</v>
       </c>
       <c r="AV94" s="23">
         <v>0</v>
       </c>
       <c r="AW94" s="23">
-        <v>0.39345000000000002</v>
+        <v>0.43575000000000003</v>
       </c>
       <c r="AX94" s="23">
-        <v>2.6792899999999999</v>
+        <v>2.9651100000000001</v>
       </c>
     </row>
     <row r="95" spans="1:50" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A95" s="19" t="s">
         <v>179</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="10">
         <v>0.629</v>
       </c>
       <c r="D95" s="10">
         <v>2.6140599999999998</v>
       </c>
       <c r="E95" s="10">
         <v>2.6019999999999999</v>
       </c>
       <c r="F95" s="10">
         <v>5.2428499999999998</v>
       </c>
       <c r="G95" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H95" s="10" t="s">
@@ -16318,54 +16318,54 @@
       <c r="AO95" s="12">
         <v>1583.6465000000001</v>
       </c>
       <c r="AP95" s="12">
         <v>2267.8821600000001</v>
       </c>
       <c r="AQ95" s="23">
         <v>0</v>
       </c>
       <c r="AR95" s="23">
         <v>0</v>
       </c>
       <c r="AS95" s="23">
         <v>1502.998</v>
       </c>
       <c r="AT95" s="23">
         <v>2693.4570100000001</v>
       </c>
       <c r="AU95" s="23">
         <v>0</v>
       </c>
       <c r="AV95" s="23">
         <v>0</v>
       </c>
       <c r="AW95" s="23">
-        <v>127.015</v>
+        <v>190.53299999999999</v>
       </c>
       <c r="AX95" s="23">
-        <v>222.95733999999999</v>
+        <v>326.52469000000002</v>
       </c>
     </row>
     <row r="96" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A96" s="19" t="s">
         <v>181</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="10">
         <v>10.83616</v>
       </c>
       <c r="D96" s="10">
         <v>26.261600000000001</v>
       </c>
       <c r="E96" s="10">
         <v>2856.8525199999999</v>
       </c>
       <c r="F96" s="10">
         <v>3182.3562400000001</v>
       </c>
       <c r="G96" s="11">
         <v>8.5386199999999999</v>
       </c>
       <c r="H96" s="11">
@@ -16470,54 +16470,54 @@
       <c r="AO96" s="12">
         <v>4833.8049000000001</v>
       </c>
       <c r="AP96" s="12">
         <v>7247.7858699999997</v>
       </c>
       <c r="AQ96" s="23">
         <v>9.4280000000000008</v>
       </c>
       <c r="AR96" s="23">
         <v>8.9689200000000007</v>
       </c>
       <c r="AS96" s="23">
         <v>4170.4411300000002</v>
       </c>
       <c r="AT96" s="23">
         <v>7905.55584</v>
       </c>
       <c r="AU96" s="23">
         <v>0</v>
       </c>
       <c r="AV96" s="23">
         <v>0</v>
       </c>
       <c r="AW96" s="23">
-        <v>1106.56835</v>
+        <v>1668.64715</v>
       </c>
       <c r="AX96" s="23">
-        <v>1990.63068</v>
+        <v>2960.6920500000001</v>
       </c>
     </row>
     <row r="97" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A97" s="19" t="s">
         <v>183</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>184</v>
       </c>
       <c r="C97" s="10">
         <v>34.495840000000001</v>
       </c>
       <c r="D97" s="10">
         <v>107.98997</v>
       </c>
       <c r="E97" s="10">
         <v>2111.4889800000001</v>
       </c>
       <c r="F97" s="10">
         <v>3322.1732499999998</v>
       </c>
       <c r="G97" s="11">
         <v>22.905000000000001</v>
       </c>
       <c r="H97" s="11">
@@ -16622,54 +16622,54 @@
       <c r="AO97" s="12">
         <v>4198.49316</v>
       </c>
       <c r="AP97" s="12">
         <v>10594.26132</v>
       </c>
       <c r="AQ97" s="23">
         <v>0.442</v>
       </c>
       <c r="AR97" s="23">
         <v>1.36</v>
       </c>
       <c r="AS97" s="23">
         <v>3520.4172600000002</v>
       </c>
       <c r="AT97" s="23">
         <v>10010.519039999999</v>
       </c>
       <c r="AU97" s="23">
         <v>0</v>
       </c>
       <c r="AV97" s="23">
         <v>0</v>
       </c>
       <c r="AW97" s="23">
-        <v>775.01745000000005</v>
+        <v>1065.2476200000001</v>
       </c>
       <c r="AX97" s="23">
-        <v>2420.8210100000001</v>
+        <v>3337.2535200000002</v>
       </c>
     </row>
     <row r="98" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A98" s="19" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>186</v>
       </c>
       <c r="C98" s="10">
         <v>2.6781999999999999</v>
       </c>
       <c r="D98" s="10">
         <v>7.3978799999999998</v>
       </c>
       <c r="E98" s="10">
         <v>99.775880000000001</v>
       </c>
       <c r="F98" s="10">
         <v>169.22152</v>
       </c>
       <c r="G98" s="11">
         <v>6.9900000000000004E-2</v>
       </c>
       <c r="H98" s="11">
@@ -16774,54 +16774,54 @@
       <c r="AO98" s="12">
         <v>1327.7430300000001</v>
       </c>
       <c r="AP98" s="12">
         <v>2503.2089700000001</v>
       </c>
       <c r="AQ98" s="23">
         <v>0</v>
       </c>
       <c r="AR98" s="23">
         <v>0</v>
       </c>
       <c r="AS98" s="23">
         <v>1254.4345900000001</v>
       </c>
       <c r="AT98" s="23">
         <v>2648.0975800000001</v>
       </c>
       <c r="AU98" s="23">
         <v>0</v>
       </c>
       <c r="AV98" s="23">
         <v>0</v>
       </c>
       <c r="AW98" s="23">
-        <v>81.588999999999999</v>
+        <v>94.356449999999995</v>
       </c>
       <c r="AX98" s="23">
-        <v>242.21839</v>
+        <v>285.81966999999997</v>
       </c>
     </row>
     <row r="99" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A99" s="19" t="s">
         <v>187</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C99" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D99" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E99" s="10">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="F99" s="10">
         <v>3.5749999999999997E-2</v>
       </c>
       <c r="G99" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H99" s="10" t="s">
@@ -17074,54 +17074,54 @@
       <c r="AO100" s="12">
         <v>350.37970999999999</v>
       </c>
       <c r="AP100" s="12">
         <v>1243.35715</v>
       </c>
       <c r="AQ100" s="23">
         <v>0</v>
       </c>
       <c r="AR100" s="23">
         <v>0</v>
       </c>
       <c r="AS100" s="23">
         <v>326.44614000000001</v>
       </c>
       <c r="AT100" s="23">
         <v>1314.0337400000001</v>
       </c>
       <c r="AU100" s="23">
         <v>0</v>
       </c>
       <c r="AV100" s="23">
         <v>0</v>
       </c>
       <c r="AW100" s="23">
-        <v>50.389940000000003</v>
+        <v>66.664420000000007</v>
       </c>
       <c r="AX100" s="23">
-        <v>191.87491</v>
+        <v>239.52500000000001</v>
       </c>
     </row>
     <row r="101" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A101" s="19" t="s">
         <v>191</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>192</v>
       </c>
       <c r="C101" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D101" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E101" s="10">
         <v>6.0657199999999998</v>
       </c>
       <c r="F101" s="10">
         <v>47.086269999999999</v>
       </c>
       <c r="G101" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H101" s="10" t="s">
@@ -17226,54 +17226,54 @@
       <c r="AO101" s="12">
         <v>31.711300000000001</v>
       </c>
       <c r="AP101" s="12">
         <v>175.69682</v>
       </c>
       <c r="AQ101" s="23">
         <v>0</v>
       </c>
       <c r="AR101" s="23">
         <v>0</v>
       </c>
       <c r="AS101" s="23">
         <v>30.520980000000002</v>
       </c>
       <c r="AT101" s="23">
         <v>195.62124</v>
       </c>
       <c r="AU101" s="23">
         <v>0</v>
       </c>
       <c r="AV101" s="23">
         <v>0</v>
       </c>
       <c r="AW101" s="23">
-        <v>2.4298999999999999</v>
+        <v>2.6528999999999998</v>
       </c>
       <c r="AX101" s="23">
-        <v>16.444929999999999</v>
+        <v>19.070080000000001</v>
       </c>
     </row>
     <row r="102" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A102" s="19" t="s">
         <v>193</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C102" s="10">
         <v>54.926400000000001</v>
       </c>
       <c r="D102" s="10">
         <v>41.830849999999998</v>
       </c>
       <c r="E102" s="10">
         <v>132.78196</v>
       </c>
       <c r="F102" s="10">
         <v>101.81822</v>
       </c>
       <c r="G102" s="11">
         <v>6</v>
       </c>
       <c r="H102" s="11">
@@ -17378,54 +17378,54 @@
       <c r="AO102" s="12">
         <v>23253.564409999999</v>
       </c>
       <c r="AP102" s="12">
         <v>14922.79219</v>
       </c>
       <c r="AQ102" s="23">
         <v>0</v>
       </c>
       <c r="AR102" s="23">
         <v>0</v>
       </c>
       <c r="AS102" s="23">
         <v>22650.800749999999</v>
       </c>
       <c r="AT102" s="23">
         <v>13895.475469999999</v>
       </c>
       <c r="AU102" s="23">
         <v>0</v>
       </c>
       <c r="AV102" s="23">
         <v>0</v>
       </c>
       <c r="AW102" s="23">
-        <v>2932.8292200000001</v>
+        <v>3993.6956300000002</v>
       </c>
       <c r="AX102" s="23">
-        <v>1877.2111299999999</v>
+        <v>2649.0673400000001</v>
       </c>
     </row>
     <row r="103" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A103" s="19" t="s">
         <v>195</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>196</v>
       </c>
       <c r="C103" s="10">
         <v>1923.42</v>
       </c>
       <c r="D103" s="10">
         <v>645.7663</v>
       </c>
       <c r="E103" s="10">
         <v>10.859959999999999</v>
       </c>
       <c r="F103" s="10">
         <v>23.901489999999999</v>
       </c>
       <c r="G103" s="11">
         <v>5338.54</v>
       </c>
       <c r="H103" s="11">
@@ -17530,54 +17530,54 @@
       <c r="AO103" s="12">
         <v>25.65493</v>
       </c>
       <c r="AP103" s="12">
         <v>31.739239999999999</v>
       </c>
       <c r="AQ103" s="23">
         <v>0</v>
       </c>
       <c r="AR103" s="23">
         <v>0</v>
       </c>
       <c r="AS103" s="23">
         <v>22.686730000000001</v>
       </c>
       <c r="AT103" s="23">
         <v>49.220039999999997</v>
       </c>
       <c r="AU103" s="23">
         <v>0</v>
       </c>
       <c r="AV103" s="23">
         <v>0</v>
       </c>
       <c r="AW103" s="23">
-        <v>612.15818999999999</v>
+        <v>1149.1747399999999</v>
       </c>
       <c r="AX103" s="23">
-        <v>220.78560999999999</v>
+        <v>406.14773000000002</v>
       </c>
     </row>
     <row r="104" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A104" s="19" t="s">
         <v>197</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>198</v>
       </c>
       <c r="C104" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D104" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F104" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G104" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H104" s="10" t="s">
@@ -17824,60 +17824,60 @@
       <c r="AM105" s="12">
         <v>1959.65021</v>
       </c>
       <c r="AN105" s="12">
         <v>2578.3376699999999</v>
       </c>
       <c r="AO105" s="12">
         <v>1003.50748</v>
       </c>
       <c r="AP105" s="12">
         <v>2982.29549</v>
       </c>
       <c r="AQ105" s="23">
         <v>7.1089200000000003</v>
       </c>
       <c r="AR105" s="23">
         <v>27.552140000000001</v>
       </c>
       <c r="AS105" s="23">
         <v>1054.50693</v>
       </c>
       <c r="AT105" s="23">
         <v>3022.1594100000002</v>
       </c>
       <c r="AU105" s="23">
-        <v>0.17180000000000001</v>
+        <v>0.43468000000000001</v>
       </c>
       <c r="AV105" s="23">
-        <v>0.36499999999999999</v>
+        <v>1.0962799999999999</v>
       </c>
       <c r="AW105" s="23">
-        <v>278.83730000000003</v>
+        <v>386.22957000000002</v>
       </c>
       <c r="AX105" s="23">
-        <v>672.49003000000005</v>
+        <v>968.48956999999996</v>
       </c>
     </row>
     <row r="106" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A106" s="19" t="s">
         <v>201</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>202</v>
       </c>
       <c r="C106" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D106" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E106" s="10">
         <v>1</v>
       </c>
       <c r="F106" s="10">
         <v>3.089</v>
       </c>
       <c r="G106" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H106" s="10" t="s">
@@ -18134,54 +18134,54 @@
       <c r="AO107" s="12">
         <v>15.162000000000001</v>
       </c>
       <c r="AP107" s="12">
         <v>134.32644999999999</v>
       </c>
       <c r="AQ107" s="23">
         <v>0</v>
       </c>
       <c r="AR107" s="23">
         <v>0</v>
       </c>
       <c r="AS107" s="23">
         <v>0.06</v>
       </c>
       <c r="AT107" s="23">
         <v>0.42480000000000001</v>
       </c>
       <c r="AU107" s="23">
         <v>0</v>
       </c>
       <c r="AV107" s="23">
         <v>0</v>
       </c>
       <c r="AW107" s="23">
-        <v>4.8000000000000001E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="AX107" s="23">
-        <v>1.15951</v>
+        <v>2.3338899999999998</v>
       </c>
     </row>
     <row r="108" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A108" s="19" t="s">
         <v>205</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C108" s="10">
         <v>2.06E-2</v>
       </c>
       <c r="D108" s="10">
         <v>0.18662000000000001</v>
       </c>
       <c r="E108" s="10">
         <v>12.9458</v>
       </c>
       <c r="F108" s="10">
         <v>35.982010000000002</v>
       </c>
       <c r="G108" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H108" s="10" t="s">
@@ -18286,54 +18286,54 @@
       <c r="AO108" s="12">
         <v>31.961880000000001</v>
       </c>
       <c r="AP108" s="12">
         <v>124.99097</v>
       </c>
       <c r="AQ108" s="23">
         <v>0</v>
       </c>
       <c r="AR108" s="23">
         <v>0</v>
       </c>
       <c r="AS108" s="23">
         <v>9.6514399999999991</v>
       </c>
       <c r="AT108" s="23">
         <v>53.39179</v>
       </c>
       <c r="AU108" s="23">
         <v>0</v>
       </c>
       <c r="AV108" s="23">
         <v>0</v>
       </c>
       <c r="AW108" s="23">
-        <v>2.5089600000000001</v>
+        <v>3.0551599999999999</v>
       </c>
       <c r="AX108" s="23">
-        <v>15.935269999999999</v>
+        <v>18.396550000000001</v>
       </c>
     </row>
     <row r="109" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A109" s="19" t="s">
         <v>207</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>208</v>
       </c>
       <c r="C109" s="10">
         <v>1271.6679200000001</v>
       </c>
       <c r="D109" s="10">
         <v>2995.43046</v>
       </c>
       <c r="E109" s="10">
         <v>1030.61249</v>
       </c>
       <c r="F109" s="10">
         <v>2659.95514</v>
       </c>
       <c r="G109" s="11">
         <v>3353.1880799999999</v>
       </c>
       <c r="H109" s="11">
@@ -18438,54 +18438,54 @@
       <c r="AO109" s="12">
         <v>1743.28783</v>
       </c>
       <c r="AP109" s="12">
         <v>6692.4095799999996</v>
       </c>
       <c r="AQ109" s="23">
         <v>333.81531999999999</v>
       </c>
       <c r="AR109" s="23">
         <v>193.61304000000001</v>
       </c>
       <c r="AS109" s="23">
         <v>1615.19389</v>
       </c>
       <c r="AT109" s="23">
         <v>6826.9636499999997</v>
       </c>
       <c r="AU109" s="23">
         <v>38</v>
       </c>
       <c r="AV109" s="23">
         <v>26.339569999999998</v>
       </c>
       <c r="AW109" s="23">
-        <v>349.91732000000002</v>
+        <v>506.38756000000001</v>
       </c>
       <c r="AX109" s="23">
-        <v>1457.91218</v>
+        <v>2076.8400299999998</v>
       </c>
     </row>
     <row r="110" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A110" s="19" t="s">
         <v>209</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>210</v>
       </c>
       <c r="C110" s="10">
         <v>1312.6819</v>
       </c>
       <c r="D110" s="10">
         <v>781.94745999999998</v>
       </c>
       <c r="E110" s="10">
         <v>1523.7222999999999</v>
       </c>
       <c r="F110" s="10">
         <v>846.89907000000005</v>
       </c>
       <c r="G110" s="11">
         <v>1550.9165399999999</v>
       </c>
       <c r="H110" s="11">
@@ -18584,60 +18584,60 @@
       <c r="AM110" s="12">
         <v>2383.5065300000001</v>
       </c>
       <c r="AN110" s="12">
         <v>1666.23902</v>
       </c>
       <c r="AO110" s="12">
         <v>2439.0733500000001</v>
       </c>
       <c r="AP110" s="12">
         <v>1538.6524999999999</v>
       </c>
       <c r="AQ110" s="23">
         <v>2900.8511899999999</v>
       </c>
       <c r="AR110" s="23">
         <v>283.68506000000002</v>
       </c>
       <c r="AS110" s="23">
         <v>2112.8644899999999</v>
       </c>
       <c r="AT110" s="23">
         <v>1495.2932800000001</v>
       </c>
       <c r="AU110" s="23">
-        <v>565.74836000000005</v>
+        <v>823.46563000000003</v>
       </c>
       <c r="AV110" s="23">
-        <v>14.65654</v>
+        <v>42.540559999999999</v>
       </c>
       <c r="AW110" s="23">
-        <v>545.30336</v>
+        <v>644.59902</v>
       </c>
       <c r="AX110" s="23">
-        <v>366.96424999999999</v>
+        <v>452.25331</v>
       </c>
     </row>
     <row r="111" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A111" s="19" t="s">
         <v>211</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C111" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D111" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F111" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G111" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H111" s="10" t="s">
@@ -18890,54 +18890,54 @@
       <c r="AO112" s="12">
         <v>107.90809</v>
       </c>
       <c r="AP112" s="12">
         <v>217.96953999999999</v>
       </c>
       <c r="AQ112" s="23">
         <v>2.1309999999999998</v>
       </c>
       <c r="AR112" s="23">
         <v>12.71</v>
       </c>
       <c r="AS112" s="23">
         <v>160.97937999999999</v>
       </c>
       <c r="AT112" s="23">
         <v>584.73121000000003</v>
       </c>
       <c r="AU112" s="23">
         <v>0</v>
       </c>
       <c r="AV112" s="23">
         <v>0</v>
       </c>
       <c r="AW112" s="23">
-        <v>25.898969999999998</v>
+        <v>32.636920000000003</v>
       </c>
       <c r="AX112" s="23">
-        <v>87.401750000000007</v>
+        <v>109.08499999999999</v>
       </c>
     </row>
     <row r="113" spans="1:50" ht="102" x14ac:dyDescent="0.2">
       <c r="A113" s="19" t="s">
         <v>215</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>216</v>
       </c>
       <c r="C113" s="10">
         <v>310.47000000000003</v>
       </c>
       <c r="D113" s="10">
         <v>486.18664000000001</v>
       </c>
       <c r="E113" s="10">
         <v>2118.9751900000001</v>
       </c>
       <c r="F113" s="10">
         <v>3582.5001400000001</v>
       </c>
       <c r="G113" s="11">
         <v>313.53381999999999</v>
       </c>
       <c r="H113" s="11">
@@ -19042,54 +19042,54 @@
       <c r="AO113" s="12">
         <v>3376.40951</v>
       </c>
       <c r="AP113" s="12">
         <v>7799.6522199999999</v>
       </c>
       <c r="AQ113" s="23">
         <v>3.1335600000000001</v>
       </c>
       <c r="AR113" s="23">
         <v>5.8951700000000002</v>
       </c>
       <c r="AS113" s="23">
         <v>3136.4529600000001</v>
       </c>
       <c r="AT113" s="23">
         <v>8460.7891199999995</v>
       </c>
       <c r="AU113" s="23">
         <v>0.33638000000000001</v>
       </c>
       <c r="AV113" s="23">
         <v>0.79500000000000004</v>
       </c>
       <c r="AW113" s="23">
-        <v>679.01478999999995</v>
+        <v>931.49066000000005</v>
       </c>
       <c r="AX113" s="23">
-        <v>1990.11916</v>
+        <v>2628.3298399999999</v>
       </c>
     </row>
     <row r="114" spans="1:50" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="19" t="s">
         <v>217</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C114" s="10">
         <v>0.1147</v>
       </c>
       <c r="D114" s="10">
         <v>0.21365999999999999</v>
       </c>
       <c r="E114" s="10">
         <v>45.572609999999997</v>
       </c>
       <c r="F114" s="10">
         <v>74.254710000000003</v>
       </c>
       <c r="G114" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H114" s="10" t="s">
@@ -19194,54 +19194,54 @@
       <c r="AO114" s="12">
         <v>117.88263999999999</v>
       </c>
       <c r="AP114" s="12">
         <v>296.21296999999998</v>
       </c>
       <c r="AQ114" s="23">
         <v>15.0647</v>
       </c>
       <c r="AR114" s="23">
         <v>30.192</v>
       </c>
       <c r="AS114" s="23">
         <v>112.6397</v>
       </c>
       <c r="AT114" s="23">
         <v>227.93436</v>
       </c>
       <c r="AU114" s="23">
         <v>0</v>
       </c>
       <c r="AV114" s="23">
         <v>0</v>
       </c>
       <c r="AW114" s="23">
-        <v>10.60901</v>
+        <v>15.051769999999999</v>
       </c>
       <c r="AX114" s="23">
-        <v>41.414900000000003</v>
+        <v>53.180160000000001</v>
       </c>
     </row>
     <row r="115" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A115" s="19" t="s">
         <v>219</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>220</v>
       </c>
       <c r="C115" s="10">
         <v>2.5186000000000002</v>
       </c>
       <c r="D115" s="10">
         <v>3.77901</v>
       </c>
       <c r="E115" s="10">
         <v>59.107080000000003</v>
       </c>
       <c r="F115" s="10">
         <v>78.426810000000003</v>
       </c>
       <c r="G115" s="11">
         <v>0.25259999999999999</v>
       </c>
       <c r="H115" s="11">
@@ -19346,54 +19346,54 @@
       <c r="AO115" s="12">
         <v>48.173760000000001</v>
       </c>
       <c r="AP115" s="12">
         <v>87.7209</v>
       </c>
       <c r="AQ115" s="23">
         <v>41.28</v>
       </c>
       <c r="AR115" s="23">
         <v>11.64995</v>
       </c>
       <c r="AS115" s="23">
         <v>39.0184</v>
       </c>
       <c r="AT115" s="23">
         <v>69.895200000000003</v>
       </c>
       <c r="AU115" s="23">
         <v>0</v>
       </c>
       <c r="AV115" s="23">
         <v>0</v>
       </c>
       <c r="AW115" s="23">
-        <v>5.7309400000000004</v>
+        <v>10.73446</v>
       </c>
       <c r="AX115" s="23">
-        <v>11.965909999999999</v>
+        <v>21.532830000000001</v>
       </c>
     </row>
     <row r="116" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A116" s="19" t="s">
         <v>221</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>222</v>
       </c>
       <c r="C116" s="10">
         <v>0.20899999999999999</v>
       </c>
       <c r="D116" s="10">
         <v>0.72108000000000005</v>
       </c>
       <c r="E116" s="10">
         <v>11.492319999999999</v>
       </c>
       <c r="F116" s="10">
         <v>20.206700000000001</v>
       </c>
       <c r="G116" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H116" s="10" t="s">
@@ -19498,54 +19498,54 @@
       <c r="AO116" s="12">
         <v>7.3087499999999999</v>
       </c>
       <c r="AP116" s="12">
         <v>8.0748999999999995</v>
       </c>
       <c r="AQ116" s="23">
         <v>0</v>
       </c>
       <c r="AR116" s="23">
         <v>0</v>
       </c>
       <c r="AS116" s="23">
         <v>5.0993000000000004</v>
       </c>
       <c r="AT116" s="23">
         <v>7.6107399999999998</v>
       </c>
       <c r="AU116" s="23">
         <v>0</v>
       </c>
       <c r="AV116" s="23">
         <v>0</v>
       </c>
       <c r="AW116" s="23">
-        <v>1.2464999999999999</v>
+        <v>1.663</v>
       </c>
       <c r="AX116" s="23">
-        <v>2.6633</v>
+        <v>3.5208699999999999</v>
       </c>
     </row>
     <row r="117" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A117" s="19" t="s">
         <v>223</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C117" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D117" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E117" s="10">
         <v>9.4753000000000007</v>
       </c>
       <c r="F117" s="10">
         <v>11.90166</v>
       </c>
       <c r="G117" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H117" s="10" t="s">
@@ -19650,54 +19650,54 @@
       <c r="AO117" s="12">
         <v>33.097279999999998</v>
       </c>
       <c r="AP117" s="12">
         <v>64.435959999999994</v>
       </c>
       <c r="AQ117" s="23">
         <v>0</v>
       </c>
       <c r="AR117" s="23">
         <v>0</v>
       </c>
       <c r="AS117" s="23">
         <v>29.727709999999998</v>
       </c>
       <c r="AT117" s="23">
         <v>102.77011</v>
       </c>
       <c r="AU117" s="23">
         <v>0</v>
       </c>
       <c r="AV117" s="23">
         <v>0</v>
       </c>
       <c r="AW117" s="23">
-        <v>7.0335000000000001</v>
+        <v>8.7690000000000001</v>
       </c>
       <c r="AX117" s="23">
-        <v>17.206489999999999</v>
+        <v>22.52074</v>
       </c>
     </row>
     <row r="118" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A118" s="19" t="s">
         <v>225</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>226</v>
       </c>
       <c r="C118" s="10">
         <v>1.1704000000000001</v>
       </c>
       <c r="D118" s="10">
         <v>2.2309600000000001</v>
       </c>
       <c r="E118" s="10">
         <v>355.19385</v>
       </c>
       <c r="F118" s="10">
         <v>1158.1023700000001</v>
       </c>
       <c r="G118" s="11">
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="H118" s="11">
@@ -19796,60 +19796,60 @@
       <c r="AM118" s="12">
         <v>6.4968000000000004</v>
       </c>
       <c r="AN118" s="12">
         <v>2.8632300000000002</v>
       </c>
       <c r="AO118" s="12">
         <v>686.02269000000001</v>
       </c>
       <c r="AP118" s="12">
         <v>1747.1340299999999</v>
       </c>
       <c r="AQ118" s="23">
         <v>0.12559999999999999</v>
       </c>
       <c r="AR118" s="23">
         <v>0.76458999999999999</v>
       </c>
       <c r="AS118" s="23">
         <v>689.62913000000003</v>
       </c>
       <c r="AT118" s="23">
         <v>2040.41021</v>
       </c>
       <c r="AU118" s="23">
-        <v>0.15195</v>
+        <v>0.28275</v>
       </c>
       <c r="AV118" s="23">
-        <v>1.3031600000000001</v>
+        <v>2.4375</v>
       </c>
       <c r="AW118" s="23">
-        <v>108.68078</v>
+        <v>179.55054999999999</v>
       </c>
       <c r="AX118" s="23">
-        <v>418.08037000000002</v>
+        <v>554.69940999999994</v>
       </c>
     </row>
     <row r="119" spans="1:50" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="19" t="s">
         <v>227</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>228</v>
       </c>
       <c r="C119" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D119" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E119" s="10">
         <v>1.6577999999999999</v>
       </c>
       <c r="F119" s="10">
         <v>3.8880699999999999</v>
       </c>
       <c r="G119" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H119" s="10" t="s">
@@ -19954,54 +19954,54 @@
       <c r="AO119" s="12">
         <v>27.638719999999999</v>
       </c>
       <c r="AP119" s="12">
         <v>39.672029999999999</v>
       </c>
       <c r="AQ119" s="23">
         <v>0</v>
       </c>
       <c r="AR119" s="23">
         <v>0</v>
       </c>
       <c r="AS119" s="23">
         <v>3.3448000000000002</v>
       </c>
       <c r="AT119" s="23">
         <v>7.5384399999999996</v>
       </c>
       <c r="AU119" s="23">
         <v>0</v>
       </c>
       <c r="AV119" s="23">
         <v>0</v>
       </c>
       <c r="AW119" s="23">
-        <v>0.215</v>
+        <v>0.70440000000000003</v>
       </c>
       <c r="AX119" s="23">
-        <v>1.0202100000000001</v>
+        <v>2.44983</v>
       </c>
     </row>
     <row r="120" spans="1:50" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A120" s="19" t="s">
         <v>229</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C120" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D120" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E120" s="10">
         <v>246.56037000000001</v>
       </c>
       <c r="F120" s="10">
         <v>286.41152</v>
       </c>
       <c r="G120" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H120" s="10" t="s">
@@ -20106,54 +20106,54 @@
       <c r="AO120" s="12">
         <v>160.01676</v>
       </c>
       <c r="AP120" s="12">
         <v>500.64249999999998</v>
       </c>
       <c r="AQ120" s="23">
         <v>35.78</v>
       </c>
       <c r="AR120" s="23">
         <v>14.44285</v>
       </c>
       <c r="AS120" s="23">
         <v>155.14554000000001</v>
       </c>
       <c r="AT120" s="23">
         <v>318.99412000000001</v>
       </c>
       <c r="AU120" s="23">
         <v>0</v>
       </c>
       <c r="AV120" s="23">
         <v>0</v>
       </c>
       <c r="AW120" s="23">
-        <v>36.868600000000001</v>
+        <v>49.465400000000002</v>
       </c>
       <c r="AX120" s="23">
-        <v>93.258589999999998</v>
+        <v>126.70439</v>
       </c>
     </row>
     <row r="121" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A121" s="19" t="s">
         <v>231</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>232</v>
       </c>
       <c r="C121" s="10">
         <v>34.189399999999999</v>
       </c>
       <c r="D121" s="10">
         <v>13.579050000000001</v>
       </c>
       <c r="E121" s="10">
         <v>11470.052170000001</v>
       </c>
       <c r="F121" s="10">
         <v>48143.539900000003</v>
       </c>
       <c r="G121" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H121" s="10" t="s">
@@ -20258,54 +20258,54 @@
       <c r="AO121" s="12">
         <v>19979.319520000001</v>
       </c>
       <c r="AP121" s="12">
         <v>80423.326749999993</v>
       </c>
       <c r="AQ121" s="23">
         <v>1976.9264800000001</v>
       </c>
       <c r="AR121" s="23">
         <v>1087.0477699999999</v>
       </c>
       <c r="AS121" s="23">
         <v>15380.274820000001</v>
       </c>
       <c r="AT121" s="23">
         <v>61902.052810000001</v>
       </c>
       <c r="AU121" s="23">
         <v>59.33</v>
       </c>
       <c r="AV121" s="23">
         <v>37.762999999999998</v>
       </c>
       <c r="AW121" s="23">
-        <v>3037.3003600000002</v>
+        <v>4453.4733500000002</v>
       </c>
       <c r="AX121" s="23">
-        <v>13880.75117</v>
+        <v>20632.036759999999</v>
       </c>
     </row>
     <row r="122" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A122" s="19" t="s">
         <v>233</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>234</v>
       </c>
       <c r="C122" s="10">
         <v>8.5708000000000002</v>
       </c>
       <c r="D122" s="10">
         <v>6.2870299999999997</v>
       </c>
       <c r="E122" s="10">
         <v>430.36772999999999</v>
       </c>
       <c r="F122" s="10">
         <v>201.28799000000001</v>
       </c>
       <c r="G122" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H122" s="10" t="s">
@@ -20410,54 +20410,54 @@
       <c r="AO122" s="12">
         <v>811.79426999999998</v>
       </c>
       <c r="AP122" s="12">
         <v>498.60228000000001</v>
       </c>
       <c r="AQ122" s="23">
         <v>0</v>
       </c>
       <c r="AR122" s="23">
         <v>0</v>
       </c>
       <c r="AS122" s="23">
         <v>646.55322000000001</v>
       </c>
       <c r="AT122" s="23">
         <v>450.02226999999999</v>
       </c>
       <c r="AU122" s="23">
         <v>0</v>
       </c>
       <c r="AV122" s="23">
         <v>0</v>
       </c>
       <c r="AW122" s="23">
-        <v>159.19181</v>
+        <v>228.03882999999999</v>
       </c>
       <c r="AX122" s="23">
-        <v>111.4207</v>
+        <v>171.92806999999999</v>
       </c>
     </row>
     <row r="123" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A123" s="19" t="s">
         <v>235</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C123" s="10">
         <v>0.42049999999999998</v>
       </c>
       <c r="D123" s="10">
         <v>10.4367</v>
       </c>
       <c r="E123" s="10">
         <v>6.9210399999999996</v>
       </c>
       <c r="F123" s="10">
         <v>34.183340000000001</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H123" s="10" t="s">
@@ -20562,54 +20562,54 @@
       <c r="AO123" s="12">
         <v>34.216630000000002</v>
       </c>
       <c r="AP123" s="12">
         <v>220.70949999999999</v>
       </c>
       <c r="AQ123" s="23">
         <v>0</v>
       </c>
       <c r="AR123" s="23">
         <v>0</v>
       </c>
       <c r="AS123" s="23">
         <v>44.832160000000002</v>
       </c>
       <c r="AT123" s="23">
         <v>388.22991000000002</v>
       </c>
       <c r="AU123" s="23">
         <v>0</v>
       </c>
       <c r="AV123" s="23">
         <v>0</v>
       </c>
       <c r="AW123" s="23">
-        <v>11.44623</v>
+        <v>14.07141</v>
       </c>
       <c r="AX123" s="23">
-        <v>61.416580000000003</v>
+        <v>84.182230000000004</v>
       </c>
     </row>
     <row r="124" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A124" s="19" t="s">
         <v>237</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>238</v>
       </c>
       <c r="C124" s="10">
         <v>6.9699999999999998E-2</v>
       </c>
       <c r="D124" s="10">
         <v>0.42392999999999997</v>
       </c>
       <c r="E124" s="10">
         <v>544.01067</v>
       </c>
       <c r="F124" s="10">
         <v>274.42682000000002</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H124" s="10" t="s">
@@ -20714,54 +20714,54 @@
       <c r="AO124" s="12">
         <v>747.74843999999996</v>
       </c>
       <c r="AP124" s="12">
         <v>627.44808999999998</v>
       </c>
       <c r="AQ124" s="23">
         <v>0</v>
       </c>
       <c r="AR124" s="23">
         <v>0</v>
       </c>
       <c r="AS124" s="23">
         <v>814.39128000000005</v>
       </c>
       <c r="AT124" s="23">
         <v>690.20105999999998</v>
       </c>
       <c r="AU124" s="23">
         <v>0</v>
       </c>
       <c r="AV124" s="23">
         <v>0</v>
       </c>
       <c r="AW124" s="23">
-        <v>246.04471000000001</v>
+        <v>306.89517000000001</v>
       </c>
       <c r="AX124" s="23">
-        <v>197.68550999999999</v>
+        <v>251.35974999999999</v>
       </c>
     </row>
     <row r="125" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A125" s="19" t="s">
         <v>239</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>240</v>
       </c>
       <c r="C125" s="10">
         <v>1.5848</v>
       </c>
       <c r="D125" s="10">
         <v>2.1530800000000001</v>
       </c>
       <c r="E125" s="10">
         <v>1292.28332</v>
       </c>
       <c r="F125" s="10">
         <v>1329.4936</v>
       </c>
       <c r="G125" s="11">
         <v>1.48</v>
       </c>
       <c r="H125" s="11">
@@ -20866,54 +20866,54 @@
       <c r="AO125" s="12">
         <v>2765.4957599999998</v>
       </c>
       <c r="AP125" s="12">
         <v>4491.0431799999997</v>
       </c>
       <c r="AQ125" s="23">
         <v>0.41</v>
       </c>
       <c r="AR125" s="23">
         <v>1.73472</v>
       </c>
       <c r="AS125" s="23">
         <v>2315.8432899999998</v>
       </c>
       <c r="AT125" s="23">
         <v>4426.3020500000002</v>
       </c>
       <c r="AU125" s="23">
         <v>0</v>
       </c>
       <c r="AV125" s="23">
         <v>0</v>
       </c>
       <c r="AW125" s="23">
-        <v>679.30916999999999</v>
+        <v>949.81681000000003</v>
       </c>
       <c r="AX125" s="23">
-        <v>1258.90743</v>
+        <v>1781.10734</v>
       </c>
     </row>
     <row r="126" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A126" s="19" t="s">
         <v>241</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C126" s="10">
         <v>0.72250000000000003</v>
       </c>
       <c r="D126" s="10">
         <v>2.8681700000000001</v>
       </c>
       <c r="E126" s="10">
         <v>46.931449999999998</v>
       </c>
       <c r="F126" s="10">
         <v>82.536479999999997</v>
       </c>
       <c r="G126" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H126" s="10" t="s">
@@ -21018,54 +21018,54 @@
       <c r="AO126" s="12">
         <v>34.068530000000003</v>
       </c>
       <c r="AP126" s="12">
         <v>94.311430000000001</v>
       </c>
       <c r="AQ126" s="23">
         <v>4.4560000000000002E-2</v>
       </c>
       <c r="AR126" s="23">
         <v>2.68099</v>
       </c>
       <c r="AS126" s="23">
         <v>29.637989999999999</v>
       </c>
       <c r="AT126" s="23">
         <v>63.442570000000003</v>
       </c>
       <c r="AU126" s="23">
         <v>0</v>
       </c>
       <c r="AV126" s="23">
         <v>0</v>
       </c>
       <c r="AW126" s="23">
-        <v>9.3304799999999997</v>
+        <v>13.83039</v>
       </c>
       <c r="AX126" s="23">
-        <v>7.4187099999999999</v>
+        <v>10.25874</v>
       </c>
     </row>
     <row r="127" spans="1:50" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="19" t="s">
         <v>243</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>244</v>
       </c>
       <c r="C127" s="10">
         <v>2.3090000000000002</v>
       </c>
       <c r="D127" s="10">
         <v>5.8388400000000003</v>
       </c>
       <c r="E127" s="10">
         <v>384.00031999999999</v>
       </c>
       <c r="F127" s="10">
         <v>755.80988000000002</v>
       </c>
       <c r="G127" s="11">
         <v>27.203499999999998</v>
       </c>
       <c r="H127" s="11">
@@ -21164,60 +21164,60 @@
       <c r="AM127" s="12">
         <v>220.78515999999999</v>
       </c>
       <c r="AN127" s="12">
         <v>640.73446000000001</v>
       </c>
       <c r="AO127" s="12">
         <v>394.97847000000002</v>
       </c>
       <c r="AP127" s="12">
         <v>1154.2512400000001</v>
       </c>
       <c r="AQ127" s="23">
         <v>170.01956000000001</v>
       </c>
       <c r="AR127" s="23">
         <v>614.84010999999998</v>
       </c>
       <c r="AS127" s="23">
         <v>429.12643000000003</v>
       </c>
       <c r="AT127" s="23">
         <v>1476.92517</v>
       </c>
       <c r="AU127" s="23">
-        <v>22.491900000000001</v>
+        <v>43.246299999999998</v>
       </c>
       <c r="AV127" s="23">
-        <v>89.806889999999996</v>
+        <v>178.35029</v>
       </c>
       <c r="AW127" s="23">
-        <v>88.655619999999999</v>
+        <v>143.17218</v>
       </c>
       <c r="AX127" s="23">
-        <v>288.79568999999998</v>
+        <v>479.98568</v>
       </c>
     </row>
     <row r="128" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A128" s="19" t="s">
         <v>245</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>246</v>
       </c>
       <c r="C128" s="10">
         <v>35.765999999999998</v>
       </c>
       <c r="D128" s="10">
         <v>78.758619999999993</v>
       </c>
       <c r="E128" s="10">
         <v>258.04719</v>
       </c>
       <c r="F128" s="10">
         <v>824.66485999999998</v>
       </c>
       <c r="G128" s="11">
         <v>12.17</v>
       </c>
       <c r="H128" s="11">
@@ -21316,60 +21316,60 @@
       <c r="AM128" s="12">
         <v>5.1592200000000004</v>
       </c>
       <c r="AN128" s="12">
         <v>57.969889999999999</v>
       </c>
       <c r="AO128" s="12">
         <v>707.29907000000003</v>
       </c>
       <c r="AP128" s="12">
         <v>5718.5111999999999</v>
       </c>
       <c r="AQ128" s="23">
         <v>1.5261400000000001</v>
       </c>
       <c r="AR128" s="23">
         <v>22.15532</v>
       </c>
       <c r="AS128" s="23">
         <v>988.99012000000005</v>
       </c>
       <c r="AT128" s="23">
         <v>7912.5568800000001</v>
       </c>
       <c r="AU128" s="23">
-        <v>0.26730999999999999</v>
+        <v>0.61731000000000003</v>
       </c>
       <c r="AV128" s="23">
-        <v>5.2949999999999999</v>
+        <v>10.988</v>
       </c>
       <c r="AW128" s="23">
-        <v>227.18128999999999</v>
+        <v>329.49722000000003</v>
       </c>
       <c r="AX128" s="23">
-        <v>1982.88597</v>
+        <v>2659.5041299999998</v>
       </c>
     </row>
     <row r="129" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A129" s="19" t="s">
         <v>247</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C129" s="10">
         <v>19.810500000000001</v>
       </c>
       <c r="D129" s="10">
         <v>4.2443299999999997</v>
       </c>
       <c r="E129" s="10">
         <v>91.099000000000004</v>
       </c>
       <c r="F129" s="10">
         <v>13.3451</v>
       </c>
       <c r="G129" s="11">
         <v>79.366</v>
       </c>
       <c r="H129" s="11">
@@ -21474,54 +21474,54 @@
       <c r="AO129" s="12">
         <v>160.90369999999999</v>
       </c>
       <c r="AP129" s="12">
         <v>64.338430000000002</v>
       </c>
       <c r="AQ129" s="23">
         <v>0</v>
       </c>
       <c r="AR129" s="23">
         <v>0</v>
       </c>
       <c r="AS129" s="23">
         <v>266.02199999999999</v>
       </c>
       <c r="AT129" s="23">
         <v>103.77437</v>
       </c>
       <c r="AU129" s="23">
         <v>0</v>
       </c>
       <c r="AV129" s="23">
         <v>0</v>
       </c>
       <c r="AW129" s="23">
-        <v>36.829000000000001</v>
+        <v>81.698999999999998</v>
       </c>
       <c r="AX129" s="23">
-        <v>20.836549999999999</v>
+        <v>39.15616</v>
       </c>
     </row>
     <row r="130" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A130" s="19" t="s">
         <v>249</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>250</v>
       </c>
       <c r="C130" s="10">
         <v>14402.337</v>
       </c>
       <c r="D130" s="10">
         <v>7241.9608699999999</v>
       </c>
       <c r="E130" s="10">
         <v>855.58109999999999</v>
       </c>
       <c r="F130" s="10">
         <v>293.94722999999999</v>
       </c>
       <c r="G130" s="11">
         <v>15308.104300000001</v>
       </c>
       <c r="H130" s="11">
@@ -21620,60 +21620,60 @@
       <c r="AM130" s="12">
         <v>3131.72</v>
       </c>
       <c r="AN130" s="12">
         <v>398.45616999999999</v>
       </c>
       <c r="AO130" s="12">
         <v>3289.70165</v>
       </c>
       <c r="AP130" s="12">
         <v>2045.70093</v>
       </c>
       <c r="AQ130" s="23">
         <v>3284.2</v>
       </c>
       <c r="AR130" s="23">
         <v>470.25238000000002</v>
       </c>
       <c r="AS130" s="23">
         <v>3981.1858900000002</v>
       </c>
       <c r="AT130" s="23">
         <v>2264.0655000000002</v>
       </c>
       <c r="AU130" s="23">
-        <v>672.16399999999999</v>
+        <v>1555.386</v>
       </c>
       <c r="AV130" s="23">
-        <v>175.48676</v>
+        <v>552.85375999999997</v>
       </c>
       <c r="AW130" s="23">
-        <v>628.97420999999997</v>
+        <v>974.10738000000003</v>
       </c>
       <c r="AX130" s="23">
-        <v>440.44490000000002</v>
+        <v>743.58112000000006</v>
       </c>
     </row>
     <row r="131" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A131" s="19" t="s">
         <v>251</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>252</v>
       </c>
       <c r="C131" s="10">
         <v>5494.8819999999996</v>
       </c>
       <c r="D131" s="10">
         <v>2392.0468000000001</v>
       </c>
       <c r="E131" s="10">
         <v>345.73899999999998</v>
       </c>
       <c r="F131" s="10">
         <v>146.74089000000001</v>
       </c>
       <c r="G131" s="11">
         <v>6677.2277999999997</v>
       </c>
       <c r="H131" s="11">
@@ -21772,54 +21772,54 @@
       <c r="AM131" s="12">
         <v>10254.20422</v>
       </c>
       <c r="AN131" s="12">
         <v>5016.7092300000004</v>
       </c>
       <c r="AO131" s="12">
         <v>206.13797</v>
       </c>
       <c r="AP131" s="12">
         <v>185.22756000000001</v>
       </c>
       <c r="AQ131" s="23">
         <v>15477.33274</v>
       </c>
       <c r="AR131" s="23">
         <v>9465.7329900000004</v>
       </c>
       <c r="AS131" s="23">
         <v>180.13765000000001</v>
       </c>
       <c r="AT131" s="23">
         <v>176.29524000000001</v>
       </c>
       <c r="AU131" s="23">
-        <v>3837.6565799999998</v>
+        <v>5461.4859900000001</v>
       </c>
       <c r="AV131" s="23">
-        <v>2479.1187599999998</v>
+        <v>3549.95165</v>
       </c>
       <c r="AW131" s="23">
         <v>12.946400000000001</v>
       </c>
       <c r="AX131" s="23">
         <v>15.49522</v>
       </c>
     </row>
     <row r="132" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A132" s="19" t="s">
         <v>253</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C132" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F132" s="10" t="s">
@@ -22227,61 +22227,61 @@
       </c>
       <c r="AM134" s="12">
         <v>0</v>
       </c>
       <c r="AN134" s="12">
         <v>0</v>
       </c>
       <c r="AO134" s="12">
         <v>283.88099999999997</v>
       </c>
       <c r="AP134" s="12">
         <v>403.36243999999999</v>
       </c>
       <c r="AQ134" s="23">
         <v>0</v>
       </c>
       <c r="AR134" s="23">
         <v>0</v>
       </c>
       <c r="AS134" s="23">
         <v>181.69645</v>
       </c>
       <c r="AT134" s="23">
         <v>258.66759000000002</v>
       </c>
-      <c r="AU134" s="23" t="s">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="AU134" s="23">
+        <v>0</v>
+      </c>
+      <c r="AV134" s="23">
+        <v>0</v>
+      </c>
+      <c r="AW134" s="23">
+        <v>18.685079999999999</v>
+      </c>
+      <c r="AX134" s="23">
+        <v>22.125579999999999</v>
       </c>
     </row>
     <row r="135" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A135" s="19" t="s">
         <v>259</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C135" s="10">
         <v>2.0400000000000001E-2</v>
       </c>
       <c r="D135" s="10">
         <v>2.7990000000000001E-2</v>
       </c>
       <c r="E135" s="10">
         <v>24.349879999999999</v>
       </c>
       <c r="F135" s="10">
         <v>18.609749999999998</v>
       </c>
       <c r="G135" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H135" s="10" t="s">
@@ -22386,54 +22386,54 @@
       <c r="AO135" s="12">
         <v>137.19791000000001</v>
       </c>
       <c r="AP135" s="12">
         <v>78.569550000000007</v>
       </c>
       <c r="AQ135" s="23">
         <v>0</v>
       </c>
       <c r="AR135" s="23">
         <v>0</v>
       </c>
       <c r="AS135" s="23">
         <v>80.073570000000004</v>
       </c>
       <c r="AT135" s="23">
         <v>51.726689999999998</v>
       </c>
       <c r="AU135" s="23">
         <v>0</v>
       </c>
       <c r="AV135" s="23">
         <v>0</v>
       </c>
       <c r="AW135" s="23">
-        <v>7.1332199999999997</v>
+        <v>27.65972</v>
       </c>
       <c r="AX135" s="23">
-        <v>4.7570699999999997</v>
+        <v>17.141100000000002</v>
       </c>
     </row>
     <row r="136" spans="1:50" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="19" t="s">
         <v>261</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>262</v>
       </c>
       <c r="C136" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D136" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E136" s="10">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="F136" s="10">
         <v>4.7789999999999999E-2</v>
       </c>
       <c r="G136" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H136" s="10" t="s">
@@ -22531,61 +22531,61 @@
       </c>
       <c r="AM136" s="12">
         <v>0</v>
       </c>
       <c r="AN136" s="12">
         <v>0</v>
       </c>
       <c r="AO136" s="12">
         <v>0.10155</v>
       </c>
       <c r="AP136" s="12">
         <v>0.1196</v>
       </c>
       <c r="AQ136" s="23">
         <v>0</v>
       </c>
       <c r="AR136" s="23">
         <v>0</v>
       </c>
       <c r="AS136" s="23">
         <v>1.4489999999999999E-2</v>
       </c>
       <c r="AT136" s="23">
         <v>2.0670000000000001E-2</v>
       </c>
-      <c r="AU136" s="23" t="s">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="AU136" s="23">
+        <v>0</v>
+      </c>
+      <c r="AV136" s="23">
+        <v>0</v>
+      </c>
+      <c r="AW136" s="23">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="AX136" s="23">
+        <v>7.757E-2</v>
       </c>
     </row>
     <row r="137" spans="1:50" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A137" s="19" t="s">
         <v>263</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>264</v>
       </c>
       <c r="C137" s="10">
         <v>569.45600000000002</v>
       </c>
       <c r="D137" s="10">
         <v>54.850859999999997</v>
       </c>
       <c r="E137" s="10">
         <v>5.7959999999999998E-2</v>
       </c>
       <c r="F137" s="10">
         <v>0.22106000000000001</v>
       </c>
       <c r="G137" s="11">
         <v>36920.542000000001</v>
       </c>
       <c r="H137" s="11">
@@ -22690,54 +22690,54 @@
       <c r="AO137" s="12">
         <v>19848.146680000002</v>
       </c>
       <c r="AP137" s="12">
         <v>1129.90472</v>
       </c>
       <c r="AQ137" s="23">
         <v>12261.839</v>
       </c>
       <c r="AR137" s="23">
         <v>1238.5026700000001</v>
       </c>
       <c r="AS137" s="23">
         <v>8873.0966499999995</v>
       </c>
       <c r="AT137" s="23">
         <v>842.29970000000003</v>
       </c>
       <c r="AU137" s="23">
         <v>2715</v>
       </c>
       <c r="AV137" s="23">
         <v>271.5</v>
       </c>
       <c r="AW137" s="23">
-        <v>3063.7542699999999</v>
+        <v>5251.2641199999998</v>
       </c>
       <c r="AX137" s="23">
-        <v>361.27337</v>
+        <v>693.37985000000003</v>
       </c>
     </row>
     <row r="138" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A138" s="19" t="s">
         <v>265</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C138" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D138" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F138" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G138" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H138" s="10" t="s">
@@ -23140,60 +23140,60 @@
       <c r="AM140" s="15">
         <v>87303.05</v>
       </c>
       <c r="AN140" s="15">
         <v>1382.7960599999999</v>
       </c>
       <c r="AO140" s="15">
         <v>1388.16706</v>
       </c>
       <c r="AP140" s="15">
         <v>150.66739000000001</v>
       </c>
       <c r="AQ140" s="22">
         <v>75511.767999999996</v>
       </c>
       <c r="AR140" s="22">
         <v>1390.625</v>
       </c>
       <c r="AS140" s="22">
         <v>1920.4463599999999</v>
       </c>
       <c r="AT140" s="22">
         <v>324.11387000000002</v>
       </c>
       <c r="AU140" s="22">
-        <v>17701</v>
+        <v>18231</v>
       </c>
       <c r="AV140" s="22">
-        <v>266.59199999999998</v>
+        <v>276.24900000000002</v>
       </c>
       <c r="AW140" s="22">
-        <v>356.77087</v>
+        <v>411.23225000000002</v>
       </c>
       <c r="AX140" s="22">
-        <v>71.248450000000005</v>
+        <v>90.842389999999995</v>
       </c>
     </row>
     <row r="141" spans="1:50" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C141" s="16"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16"/>
       <c r="F141" s="16"/>
       <c r="G141" s="16"/>
       <c r="H141" s="16"/>
       <c r="I141" s="16"/>
       <c r="J141" s="16"/>
       <c r="K141" s="16"/>
       <c r="L141" s="16"/>
       <c r="M141" s="16"/>
       <c r="N141" s="16"/>
       <c r="O141" s="16"/>
       <c r="P141" s="16"/>
       <c r="Q141" s="16"/>
       <c r="R141" s="16"/>
       <c r="S141" s="16"/>
       <c r="T141" s="16"/>
       <c r="U141" s="16"/>
       <c r="V141" s="16"/>
       <c r="W141" s="16"/>
       <c r="X141" s="16"/>