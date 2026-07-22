--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -46,51 +46,51 @@
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AT6" i="1" l="1"/>
   <c r="AS6" i="1"/>
   <c r="AR6" i="1"/>
   <c r="AQ6" i="1"/>
   <c r="AX6" i="1" l="1"/>
   <c r="AV6" i="1"/>
   <c r="AU6" i="1"/>
   <c r="AW6" i="1"/>
   <c r="AL6" i="1" l="1"/>
   <c r="AK6" i="1"/>
   <c r="AJ6" i="1"/>
   <c r="AI6" i="1"/>
   <c r="AO6" i="1" l="1"/>
   <c r="AN6" i="1"/>
   <c r="AM6" i="1"/>
   <c r="AP6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2136" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2132" uniqueCount="281">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, свежее или охлажденное</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, замороженное</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
@@ -888,51 +888,51 @@
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t>Экспорт и импорт Костанайская область по продовольственным товарам</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">                    </t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>январь-апрель 2026 года*</t>
+    <t>январь-май 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2223,52 +2223,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AX144"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AB1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AZ3" sqref="AZ3"/>
+    <sheetView tabSelected="1" topLeftCell="AA1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AY1" sqref="AY1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="18" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="2" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="2" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="2" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="2" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="2" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="2" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="2" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="2" customWidth="1"/>
@@ -2813,63 +2813,63 @@
         <f t="shared" si="1"/>
         <v>226735.50029999999</v>
       </c>
       <c r="AP6" s="4">
         <f t="shared" si="1"/>
         <v>205574.64491</v>
       </c>
       <c r="AQ6" s="4">
         <f t="shared" ref="AQ6:AT6" si="2">SUM(AQ7:AQ140)</f>
         <v>162142.35769000003</v>
       </c>
       <c r="AR6" s="4">
         <f t="shared" si="2"/>
         <v>41186.014410000003</v>
       </c>
       <c r="AS6" s="4">
         <f t="shared" si="2"/>
         <v>133003.03054000004</v>
       </c>
       <c r="AT6" s="4">
         <f t="shared" si="2"/>
         <v>187174.92488999999</v>
       </c>
       <c r="AU6" s="8">
         <f t="shared" si="1"/>
-        <v>41234.915130000001</v>
+        <v>46357.072120000004</v>
       </c>
       <c r="AV6" s="8">
         <f t="shared" si="1"/>
-        <v>12019.068670000001</v>
+        <v>14275.872150000003</v>
       </c>
       <c r="AW6" s="8">
         <f t="shared" si="1"/>
-        <v>45090.85199000001</v>
+        <v>57593.59265999998</v>
       </c>
       <c r="AX6" s="8">
         <f t="shared" si="1"/>
-        <v>58442.378400000001</v>
+        <v>77199.658680000008</v>
       </c>
     </row>
     <row r="7" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="10">
         <v>92.479200000000006</v>
       </c>
       <c r="D7" s="10">
         <v>263.07414</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G7" s="11">
         <v>404.28300000000002</v>
       </c>
       <c r="H7" s="11">
@@ -3126,54 +3126,54 @@
       <c r="AO8" s="12">
         <v>313.16744</v>
       </c>
       <c r="AP8" s="12">
         <v>1222.3885399999999</v>
       </c>
       <c r="AQ8" s="23">
         <v>0</v>
       </c>
       <c r="AR8" s="23">
         <v>0</v>
       </c>
       <c r="AS8" s="23">
         <v>400.68313000000001</v>
       </c>
       <c r="AT8" s="23">
         <v>1805.07447</v>
       </c>
       <c r="AU8" s="23">
         <v>0</v>
       </c>
       <c r="AV8" s="23">
         <v>0</v>
       </c>
       <c r="AW8" s="23">
-        <v>139.89500000000001</v>
+        <v>204.79499999999999</v>
       </c>
       <c r="AX8" s="23">
-        <v>442.84694999999999</v>
+        <v>772.29918999999995</v>
       </c>
     </row>
     <row r="9" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="10">
         <v>35.997</v>
       </c>
       <c r="D9" s="10">
         <v>94.026600000000002</v>
       </c>
       <c r="E9" s="10">
         <v>6.3537600000000003</v>
       </c>
       <c r="F9" s="10">
         <v>23.515419999999999</v>
       </c>
       <c r="G9" s="11">
         <v>2.8007</v>
       </c>
       <c r="H9" s="11">
@@ -3278,54 +3278,54 @@
       <c r="AO9" s="12">
         <v>1469.42301</v>
       </c>
       <c r="AP9" s="12">
         <v>3016.5364300000001</v>
       </c>
       <c r="AQ9" s="23">
         <v>777.58930999999995</v>
       </c>
       <c r="AR9" s="23">
         <v>1797.0016000000001</v>
       </c>
       <c r="AS9" s="23">
         <v>1522.3704</v>
       </c>
       <c r="AT9" s="23">
         <v>3684.7866600000002</v>
       </c>
       <c r="AU9" s="23">
         <v>260.29728999999998</v>
       </c>
       <c r="AV9" s="23">
         <v>531.54529000000002</v>
       </c>
       <c r="AW9" s="23">
-        <v>17.845279999999999</v>
+        <v>211.01128</v>
       </c>
       <c r="AX9" s="23">
-        <v>54.43721</v>
+        <v>435.90120999999999</v>
       </c>
     </row>
     <row r="10" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="10">
         <v>0.7</v>
       </c>
       <c r="D10" s="10">
         <v>1.6544000000000001</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G10" s="11">
         <v>6.8689999999999998</v>
       </c>
       <c r="H10" s="11">
@@ -3734,54 +3734,54 @@
       <c r="AO12" s="12">
         <v>29.329160000000002</v>
       </c>
       <c r="AP12" s="12">
         <v>41.979770000000002</v>
       </c>
       <c r="AQ12" s="23">
         <v>0</v>
       </c>
       <c r="AR12" s="23">
         <v>0</v>
       </c>
       <c r="AS12" s="23">
         <v>9.7221399999999996</v>
       </c>
       <c r="AT12" s="23">
         <v>14.927</v>
       </c>
       <c r="AU12" s="23">
         <v>0</v>
       </c>
       <c r="AV12" s="23">
         <v>0</v>
       </c>
       <c r="AW12" s="23">
-        <v>10.8</v>
+        <v>26.99213</v>
       </c>
       <c r="AX12" s="23">
-        <v>26.635000000000002</v>
+        <v>70.394000000000005</v>
       </c>
     </row>
     <row r="13" spans="1:50" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10">
         <v>8.5894999999999992</v>
       </c>
       <c r="D13" s="10">
         <v>5.4016999999999999</v>
       </c>
       <c r="E13" s="10">
         <v>693.72450000000003</v>
       </c>
       <c r="F13" s="10">
         <v>987.67907000000002</v>
       </c>
       <c r="G13" s="11">
         <v>37.996000000000002</v>
       </c>
       <c r="H13" s="11">
@@ -3886,54 +3886,54 @@
       <c r="AO13" s="12">
         <v>2024.0359599999999</v>
       </c>
       <c r="AP13" s="12">
         <v>3315.7817</v>
       </c>
       <c r="AQ13" s="23">
         <v>1510.586</v>
       </c>
       <c r="AR13" s="23">
         <v>2125.9308900000001</v>
       </c>
       <c r="AS13" s="23">
         <v>2180.2685900000001</v>
       </c>
       <c r="AT13" s="23">
         <v>3880.3245700000002</v>
       </c>
       <c r="AU13" s="23">
         <v>151.57769999999999</v>
       </c>
       <c r="AV13" s="23">
         <v>269.98</v>
       </c>
       <c r="AW13" s="23">
-        <v>378.95260999999999</v>
+        <v>493.97224999999997</v>
       </c>
       <c r="AX13" s="23">
-        <v>608.75834999999995</v>
+        <v>814.41934000000003</v>
       </c>
     </row>
     <row r="14" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E14" s="10">
         <v>0.35</v>
       </c>
       <c r="F14" s="10">
         <v>1.7589999999999999</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H14" s="10" t="s">
@@ -4494,54 +4494,54 @@
       <c r="AO17" s="12">
         <v>6.2306999999999997</v>
       </c>
       <c r="AP17" s="12">
         <v>25.521529999999998</v>
       </c>
       <c r="AQ17" s="23">
         <v>0</v>
       </c>
       <c r="AR17" s="23">
         <v>0</v>
       </c>
       <c r="AS17" s="23">
         <v>4.9749999999999996</v>
       </c>
       <c r="AT17" s="23">
         <v>29.347650000000002</v>
       </c>
       <c r="AU17" s="23">
         <v>0</v>
       </c>
       <c r="AV17" s="23">
         <v>0</v>
       </c>
       <c r="AW17" s="23">
-        <v>4.1500000000000002E-2</v>
+        <v>0.58750000000000002</v>
       </c>
       <c r="AX17" s="23">
-        <v>6.3779899999999996</v>
+        <v>18.684059999999999</v>
       </c>
     </row>
     <row r="18" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E18" s="10">
         <v>19.726990000000001</v>
       </c>
       <c r="F18" s="10">
         <v>43.724600000000002</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H18" s="10" t="s">
@@ -4646,54 +4646,54 @@
       <c r="AO18" s="12">
         <v>41.57199</v>
       </c>
       <c r="AP18" s="12">
         <v>60.45026</v>
       </c>
       <c r="AQ18" s="23">
         <v>0</v>
       </c>
       <c r="AR18" s="23">
         <v>0</v>
       </c>
       <c r="AS18" s="23">
         <v>44.643999999999998</v>
       </c>
       <c r="AT18" s="23">
         <v>152.22596999999999</v>
       </c>
       <c r="AU18" s="23">
         <v>0</v>
       </c>
       <c r="AV18" s="23">
         <v>0</v>
       </c>
       <c r="AW18" s="23">
-        <v>36.771999999999998</v>
+        <v>38.392000000000003</v>
       </c>
       <c r="AX18" s="23">
-        <v>151.74594999999999</v>
+        <v>159.50743</v>
       </c>
     </row>
     <row r="19" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="10">
         <v>2.0499999999999998</v>
       </c>
       <c r="D19" s="10">
         <v>4.4565099999999997</v>
       </c>
       <c r="E19" s="10">
         <v>374.07026999999999</v>
       </c>
       <c r="F19" s="10">
         <v>569.76826000000005</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H19" s="10" t="s">
@@ -4792,60 +4792,60 @@
       <c r="AM19" s="12">
         <v>194.5</v>
       </c>
       <c r="AN19" s="12">
         <v>301.49599999999998</v>
       </c>
       <c r="AO19" s="12">
         <v>2348.9235100000001</v>
       </c>
       <c r="AP19" s="12">
         <v>4784.3169500000004</v>
       </c>
       <c r="AQ19" s="23">
         <v>178.715</v>
       </c>
       <c r="AR19" s="23">
         <v>513.28</v>
       </c>
       <c r="AS19" s="23">
         <v>1693.48198</v>
       </c>
       <c r="AT19" s="23">
         <v>4491.2629200000001</v>
       </c>
       <c r="AU19" s="23">
-        <v>11.8</v>
+        <v>14.3</v>
       </c>
       <c r="AV19" s="23">
-        <v>3.3210000000000002</v>
+        <v>6.0750000000000002</v>
       </c>
       <c r="AW19" s="23">
-        <v>556.48344999999995</v>
+        <v>644.35344999999995</v>
       </c>
       <c r="AX19" s="23">
-        <v>1458.89941</v>
+        <v>1789.76829</v>
       </c>
     </row>
     <row r="20" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E20" s="10">
         <v>9.0707799999999992</v>
       </c>
       <c r="F20" s="10">
         <v>43.328609999999998</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H20" s="10" t="s">
@@ -4950,54 +4950,54 @@
       <c r="AO20" s="12">
         <v>292.65163000000001</v>
       </c>
       <c r="AP20" s="12">
         <v>859.72028999999998</v>
       </c>
       <c r="AQ20" s="23">
         <v>0</v>
       </c>
       <c r="AR20" s="23">
         <v>0</v>
       </c>
       <c r="AS20" s="23">
         <v>274.06821000000002</v>
       </c>
       <c r="AT20" s="23">
         <v>860.62284</v>
       </c>
       <c r="AU20" s="23">
         <v>0</v>
       </c>
       <c r="AV20" s="23">
         <v>0</v>
       </c>
       <c r="AW20" s="23">
-        <v>86.699920000000006</v>
+        <v>100.80869</v>
       </c>
       <c r="AX20" s="23">
-        <v>288.39899000000003</v>
+        <v>350.30203</v>
       </c>
     </row>
     <row r="21" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E21" s="10">
         <v>12.36468</v>
       </c>
       <c r="F21" s="10">
         <v>119.05887</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H21" s="10" t="s">
@@ -5102,54 +5102,54 @@
       <c r="AO21" s="12">
         <v>27.108709999999999</v>
       </c>
       <c r="AP21" s="12">
         <v>343.83134000000001</v>
       </c>
       <c r="AQ21" s="23">
         <v>0</v>
       </c>
       <c r="AR21" s="23">
         <v>0</v>
       </c>
       <c r="AS21" s="23">
         <v>40.742600000000003</v>
       </c>
       <c r="AT21" s="23">
         <v>475.26508000000001</v>
       </c>
       <c r="AU21" s="23">
         <v>0</v>
       </c>
       <c r="AV21" s="23">
         <v>0</v>
       </c>
       <c r="AW21" s="23">
-        <v>7.6334999999999997</v>
+        <v>9.0901999999999994</v>
       </c>
       <c r="AX21" s="23">
-        <v>75.504199999999997</v>
+        <v>93.04889</v>
       </c>
     </row>
     <row r="22" spans="1:50" ht="102" x14ac:dyDescent="0.2">
       <c r="A22" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E22" s="10">
         <v>2.7645</v>
       </c>
       <c r="F22" s="10">
         <v>13.61464</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H22" s="10" t="s">
@@ -5254,54 +5254,54 @@
       <c r="AO22" s="12">
         <v>168.59620000000001</v>
       </c>
       <c r="AP22" s="12">
         <v>1006.75198</v>
       </c>
       <c r="AQ22" s="23">
         <v>20.085000000000001</v>
       </c>
       <c r="AR22" s="23">
         <v>117.74665</v>
       </c>
       <c r="AS22" s="23">
         <v>115.4234</v>
       </c>
       <c r="AT22" s="23">
         <v>784.27335000000005</v>
       </c>
       <c r="AU22" s="23">
         <v>0</v>
       </c>
       <c r="AV22" s="23">
         <v>0</v>
       </c>
       <c r="AW22" s="23">
-        <v>26.954000000000001</v>
+        <v>33.787999999999997</v>
       </c>
       <c r="AX22" s="23">
-        <v>187.08375000000001</v>
+        <v>239.46074999999999</v>
       </c>
     </row>
     <row r="23" spans="1:50" ht="102" x14ac:dyDescent="0.2">
       <c r="A23" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E23" s="10">
         <v>8.0617999999999999</v>
       </c>
       <c r="F23" s="10">
         <v>54.168790000000001</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H23" s="10" t="s">
@@ -5406,54 +5406,54 @@
       <c r="AO23" s="12">
         <v>52.919580000000003</v>
       </c>
       <c r="AP23" s="12">
         <v>224.93904000000001</v>
       </c>
       <c r="AQ23" s="23">
         <v>0</v>
       </c>
       <c r="AR23" s="23">
         <v>0</v>
       </c>
       <c r="AS23" s="23">
         <v>43.823599999999999</v>
       </c>
       <c r="AT23" s="23">
         <v>266.98455000000001</v>
       </c>
       <c r="AU23" s="23">
         <v>0</v>
       </c>
       <c r="AV23" s="23">
         <v>0</v>
       </c>
       <c r="AW23" s="23">
-        <v>10.10628</v>
+        <v>15.79668</v>
       </c>
       <c r="AX23" s="23">
-        <v>62.075209999999998</v>
+        <v>97.796000000000006</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A24" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="10">
         <v>2.8500000000000001E-2</v>
       </c>
       <c r="D24" s="10">
         <v>6.5259999999999999E-2</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H24" s="10" t="s">
@@ -5700,60 +5700,60 @@
       <c r="AM25" s="12">
         <v>1150.59494</v>
       </c>
       <c r="AN25" s="12">
         <v>791.54961000000003</v>
       </c>
       <c r="AO25" s="12">
         <v>188.31945999999999</v>
       </c>
       <c r="AP25" s="12">
         <v>319.02778000000001</v>
       </c>
       <c r="AQ25" s="23">
         <v>1096.8386</v>
       </c>
       <c r="AR25" s="23">
         <v>829.51835000000005</v>
       </c>
       <c r="AS25" s="23">
         <v>519.01280999999994</v>
       </c>
       <c r="AT25" s="23">
         <v>613.96992999999998</v>
       </c>
       <c r="AU25" s="23">
-        <v>240.51</v>
+        <v>309.08850000000001</v>
       </c>
       <c r="AV25" s="23">
-        <v>137.6841</v>
+        <v>189.37957</v>
       </c>
       <c r="AW25" s="23">
-        <v>34.256659999999997</v>
+        <v>42.344729999999998</v>
       </c>
       <c r="AX25" s="23">
-        <v>109.65331999999999</v>
+        <v>136.18322000000001</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A26" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="10">
         <v>135.2842</v>
       </c>
       <c r="D26" s="10">
         <v>301.55927000000003</v>
       </c>
       <c r="E26" s="10">
         <v>1059.0242599999999</v>
       </c>
       <c r="F26" s="10">
         <v>1300.24261</v>
       </c>
       <c r="G26" s="11">
         <v>211.12280000000001</v>
       </c>
       <c r="H26" s="11">
@@ -5852,60 +5852,60 @@
       <c r="AM26" s="12">
         <v>936.03282000000002</v>
       </c>
       <c r="AN26" s="12">
         <v>2679.2303299999999</v>
       </c>
       <c r="AO26" s="12">
         <v>2015.56547</v>
       </c>
       <c r="AP26" s="12">
         <v>3677.4818500000001</v>
       </c>
       <c r="AQ26" s="23">
         <v>582.61500000000001</v>
       </c>
       <c r="AR26" s="23">
         <v>2139.0596700000001</v>
       </c>
       <c r="AS26" s="23">
         <v>672.45036000000005</v>
       </c>
       <c r="AT26" s="23">
         <v>1638.14482</v>
       </c>
       <c r="AU26" s="23">
-        <v>216.48</v>
+        <v>228.91800000000001</v>
       </c>
       <c r="AV26" s="23">
-        <v>812.11315999999999</v>
+        <v>863.62705000000005</v>
       </c>
       <c r="AW26" s="23">
-        <v>464.69038</v>
+        <v>466.48038000000003</v>
       </c>
       <c r="AX26" s="23">
-        <v>1125.4367999999999</v>
+        <v>1127.19316</v>
       </c>
     </row>
     <row r="27" spans="1:50" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="10">
         <v>2003.4715000000001</v>
       </c>
       <c r="D27" s="10">
         <v>1243.46108</v>
       </c>
       <c r="E27" s="10">
         <v>11.787000000000001</v>
       </c>
       <c r="F27" s="10">
         <v>20.188179999999999</v>
       </c>
       <c r="G27" s="11">
         <v>1263.3148900000001</v>
       </c>
       <c r="H27" s="11">
@@ -6004,60 +6004,60 @@
       <c r="AM27" s="12">
         <v>6350.7838199999997</v>
       </c>
       <c r="AN27" s="12">
         <v>3473.1626000000001</v>
       </c>
       <c r="AO27" s="12">
         <v>82.107169999999996</v>
       </c>
       <c r="AP27" s="12">
         <v>162.15441000000001</v>
       </c>
       <c r="AQ27" s="23">
         <v>8180.0340800000004</v>
       </c>
       <c r="AR27" s="23">
         <v>4961.0306799999998</v>
       </c>
       <c r="AS27" s="23">
         <v>115.61244000000001</v>
       </c>
       <c r="AT27" s="23">
         <v>234.71069</v>
       </c>
       <c r="AU27" s="23">
-        <v>2548.0890800000002</v>
+        <v>3629.4107600000002</v>
       </c>
       <c r="AV27" s="23">
-        <v>1616.3882799999999</v>
+        <v>2343.1246099999998</v>
       </c>
       <c r="AW27" s="23">
-        <v>47.484650000000002</v>
+        <v>52.167529999999999</v>
       </c>
       <c r="AX27" s="23">
-        <v>105.66143</v>
+        <v>116.11445000000001</v>
       </c>
     </row>
     <row r="28" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A28" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E28" s="10">
         <v>0.60528000000000004</v>
       </c>
       <c r="F28" s="10">
         <v>0.76541000000000003</v>
       </c>
       <c r="G28" s="11">
         <v>1148.1441</v>
       </c>
       <c r="H28" s="11">
@@ -6156,60 +6156,60 @@
       <c r="AM28" s="12">
         <v>0</v>
       </c>
       <c r="AN28" s="12">
         <v>0</v>
       </c>
       <c r="AO28" s="12">
         <v>85.845879999999994</v>
       </c>
       <c r="AP28" s="12">
         <v>256.13110999999998</v>
       </c>
       <c r="AQ28" s="23">
         <v>43.271999999999998</v>
       </c>
       <c r="AR28" s="23">
         <v>62.491759999999999</v>
       </c>
       <c r="AS28" s="23">
         <v>42.129339999999999</v>
       </c>
       <c r="AT28" s="23">
         <v>149.29454000000001</v>
       </c>
       <c r="AU28" s="23">
-        <v>21</v>
+        <v>24.6</v>
       </c>
       <c r="AV28" s="23">
-        <v>30.816389999999998</v>
+        <v>36.453989999999997</v>
       </c>
       <c r="AW28" s="23">
-        <v>96.863939999999999</v>
+        <v>97.579740000000001</v>
       </c>
       <c r="AX28" s="23">
-        <v>129.12226999999999</v>
+        <v>130.95097000000001</v>
       </c>
     </row>
     <row r="29" spans="1:50" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="10">
         <v>9.1931999999999992</v>
       </c>
       <c r="D29" s="10">
         <v>42.656460000000003</v>
       </c>
       <c r="E29" s="10">
         <v>81.787440000000004</v>
       </c>
       <c r="F29" s="10">
         <v>134.17559</v>
       </c>
       <c r="G29" s="11">
         <v>9.7139000000000006</v>
       </c>
       <c r="H29" s="11">
@@ -6314,54 +6314,54 @@
       <c r="AO29" s="12">
         <v>72.811049999999994</v>
       </c>
       <c r="AP29" s="12">
         <v>494.65705000000003</v>
       </c>
       <c r="AQ29" s="23">
         <v>2.6345000000000001</v>
       </c>
       <c r="AR29" s="23">
         <v>25.977080000000001</v>
       </c>
       <c r="AS29" s="23">
         <v>27.991199999999999</v>
       </c>
       <c r="AT29" s="23">
         <v>241.13131000000001</v>
       </c>
       <c r="AU29" s="23">
         <v>0</v>
       </c>
       <c r="AV29" s="23">
         <v>0</v>
       </c>
       <c r="AW29" s="23">
-        <v>16.304400000000001</v>
+        <v>16.3368</v>
       </c>
       <c r="AX29" s="23">
-        <v>167.80259000000001</v>
+        <v>168.03299000000001</v>
       </c>
     </row>
     <row r="30" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A30" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="10">
         <v>135.58510000000001</v>
       </c>
       <c r="D30" s="10">
         <v>386.16768000000002</v>
       </c>
       <c r="E30" s="10">
         <v>34.384860000000003</v>
       </c>
       <c r="F30" s="10">
         <v>108.04568</v>
       </c>
       <c r="G30" s="11">
         <v>44.518410000000003</v>
       </c>
       <c r="H30" s="11">
@@ -6466,54 +6466,54 @@
       <c r="AO30" s="12">
         <v>980.66259000000002</v>
       </c>
       <c r="AP30" s="12">
         <v>4630.0009399999999</v>
       </c>
       <c r="AQ30" s="23">
         <v>1.57087</v>
       </c>
       <c r="AR30" s="23">
         <v>7.0420100000000003</v>
       </c>
       <c r="AS30" s="23">
         <v>704.26999000000001</v>
       </c>
       <c r="AT30" s="23">
         <v>3887.3298199999999</v>
       </c>
       <c r="AU30" s="23">
         <v>3.5749999999999997E-2</v>
       </c>
       <c r="AV30" s="23">
         <v>0.18210000000000001</v>
       </c>
       <c r="AW30" s="23">
-        <v>226.7841</v>
+        <v>237.75957</v>
       </c>
       <c r="AX30" s="23">
-        <v>1150.8041599999999</v>
+        <v>1354.7047299999999</v>
       </c>
     </row>
     <row r="31" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A31" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="10">
         <v>999.36800000000005</v>
       </c>
       <c r="D31" s="10">
         <v>915.49251000000004</v>
       </c>
       <c r="E31" s="10">
         <v>112.04689999999999</v>
       </c>
       <c r="F31" s="10">
         <v>631.12599999999998</v>
       </c>
       <c r="G31" s="11">
         <v>617.04012</v>
       </c>
       <c r="H31" s="11">
@@ -6618,54 +6618,54 @@
       <c r="AO31" s="12">
         <v>349.78800000000001</v>
       </c>
       <c r="AP31" s="12">
         <v>729.93515000000002</v>
       </c>
       <c r="AQ31" s="23">
         <v>15.3</v>
       </c>
       <c r="AR31" s="23">
         <v>9.6296599999999994</v>
       </c>
       <c r="AS31" s="23">
         <v>669.23580000000004</v>
       </c>
       <c r="AT31" s="23">
         <v>1031.3739700000001</v>
       </c>
       <c r="AU31" s="23">
         <v>0</v>
       </c>
       <c r="AV31" s="23">
         <v>0</v>
       </c>
       <c r="AW31" s="23">
-        <v>52.110480000000003</v>
+        <v>56.481679999999997</v>
       </c>
       <c r="AX31" s="23">
-        <v>125.71953000000001</v>
+        <v>152.24977999999999</v>
       </c>
     </row>
     <row r="32" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A32" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E32" s="10">
         <v>4.9809999999999999</v>
       </c>
       <c r="F32" s="10">
         <v>6.7810499999999996</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H32" s="10" t="s">
@@ -6770,54 +6770,54 @@
       <c r="AO32" s="12">
         <v>10.179</v>
       </c>
       <c r="AP32" s="12">
         <v>10.29927</v>
       </c>
       <c r="AQ32" s="23">
         <v>0</v>
       </c>
       <c r="AR32" s="23">
         <v>0</v>
       </c>
       <c r="AS32" s="23">
         <v>4.6520000000000001</v>
       </c>
       <c r="AT32" s="23">
         <v>6.7200600000000001</v>
       </c>
       <c r="AU32" s="23">
         <v>0</v>
       </c>
       <c r="AV32" s="23">
         <v>0</v>
       </c>
       <c r="AW32" s="23">
-        <v>0.88239999999999996</v>
+        <v>1.1073999999999999</v>
       </c>
       <c r="AX32" s="23">
-        <v>1.3225199999999999</v>
+        <v>1.82999</v>
       </c>
     </row>
     <row r="33" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A33" s="19" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="10">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="D33" s="10">
         <v>7.8340000000000007E-2</v>
       </c>
       <c r="E33" s="10">
         <v>1.0669999999999999</v>
       </c>
       <c r="F33" s="10">
         <v>3.82192</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H33" s="10" t="s">
@@ -6922,54 +6922,54 @@
       <c r="AO33" s="12">
         <v>2.3323299999999998</v>
       </c>
       <c r="AP33" s="12">
         <v>6.93086</v>
       </c>
       <c r="AQ33" s="23">
         <v>0</v>
       </c>
       <c r="AR33" s="23">
         <v>0</v>
       </c>
       <c r="AS33" s="23">
         <v>1.6059000000000001</v>
       </c>
       <c r="AT33" s="23">
         <v>6.6031500000000003</v>
       </c>
       <c r="AU33" s="23">
         <v>0</v>
       </c>
       <c r="AV33" s="23">
         <v>0</v>
       </c>
       <c r="AW33" s="23">
-        <v>0.4365</v>
+        <v>0.54149999999999998</v>
       </c>
       <c r="AX33" s="23">
-        <v>2.3909400000000001</v>
+        <v>2.97403</v>
       </c>
     </row>
     <row r="34" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A34" s="19" t="s">
         <v>57</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E34" s="10">
         <v>2</v>
       </c>
       <c r="F34" s="10">
         <v>1.6466499999999999</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H34" s="10" t="s">
@@ -7226,54 +7226,54 @@
       <c r="AO35" s="12">
         <v>265</v>
       </c>
       <c r="AP35" s="12">
         <v>76.067329999999998</v>
       </c>
       <c r="AQ35" s="23">
         <v>275.55500000000001</v>
       </c>
       <c r="AR35" s="23">
         <v>221.93799999999999</v>
       </c>
       <c r="AS35" s="23">
         <v>402.7</v>
       </c>
       <c r="AT35" s="23">
         <v>182.16255000000001</v>
       </c>
       <c r="AU35" s="23">
         <v>0</v>
       </c>
       <c r="AV35" s="23">
         <v>0</v>
       </c>
       <c r="AW35" s="23">
-        <v>203.74625</v>
+        <v>347.42624999999998</v>
       </c>
       <c r="AX35" s="23">
-        <v>183.14680999999999</v>
+        <v>294.05056000000002</v>
       </c>
     </row>
     <row r="36" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A36" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D36" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F36" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G36" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H36" s="10" t="s">
@@ -7378,54 +7378,54 @@
       <c r="AO36" s="12">
         <v>345.1</v>
       </c>
       <c r="AP36" s="12">
         <v>116.12172</v>
       </c>
       <c r="AQ36" s="23">
         <v>20</v>
       </c>
       <c r="AR36" s="23">
         <v>21.123000000000001</v>
       </c>
       <c r="AS36" s="23">
         <v>542.55499999999995</v>
       </c>
       <c r="AT36" s="23">
         <v>185.95446000000001</v>
       </c>
       <c r="AU36" s="23">
         <v>0</v>
       </c>
       <c r="AV36" s="23">
         <v>0</v>
       </c>
       <c r="AW36" s="23">
-        <v>57.348129999999998</v>
+        <v>68.248130000000003</v>
       </c>
       <c r="AX36" s="23">
-        <v>66.023520000000005</v>
+        <v>70.006519999999995</v>
       </c>
     </row>
     <row r="37" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A37" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="10">
         <v>1.028</v>
       </c>
       <c r="D37" s="10">
         <v>0.99826000000000004</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G37" s="11">
         <v>32.9</v>
       </c>
       <c r="H37" s="11">
@@ -7830,54 +7830,54 @@
       <c r="AO39" s="12">
         <v>45.29</v>
       </c>
       <c r="AP39" s="12">
         <v>14.44666</v>
       </c>
       <c r="AQ39" s="23">
         <v>0</v>
       </c>
       <c r="AR39" s="23">
         <v>0</v>
       </c>
       <c r="AS39" s="23">
         <v>100.11799999999999</v>
       </c>
       <c r="AT39" s="23">
         <v>24.049980000000001</v>
       </c>
       <c r="AU39" s="23">
         <v>0</v>
       </c>
       <c r="AV39" s="23">
         <v>0</v>
       </c>
       <c r="AW39" s="23">
-        <v>36.203000000000003</v>
+        <v>37.703000000000003</v>
       </c>
       <c r="AX39" s="23">
-        <v>21.218630000000001</v>
+        <v>21.76463</v>
       </c>
     </row>
     <row r="40" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A40" s="19" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="10">
         <v>1.266</v>
       </c>
       <c r="D40" s="10">
         <v>0.42809999999999998</v>
       </c>
       <c r="E40" s="10">
         <v>0.123</v>
       </c>
       <c r="F40" s="10">
         <v>0.18029000000000001</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H40" s="10" t="s">
@@ -7982,54 +7982,54 @@
       <c r="AO40" s="12">
         <v>10.37</v>
       </c>
       <c r="AP40" s="12">
         <v>1.37666</v>
       </c>
       <c r="AQ40" s="23">
         <v>103.15049999999999</v>
       </c>
       <c r="AR40" s="23">
         <v>71.981610000000003</v>
       </c>
       <c r="AS40" s="23">
         <v>216.31299999999999</v>
       </c>
       <c r="AT40" s="23">
         <v>28.997479999999999</v>
       </c>
       <c r="AU40" s="23">
         <v>19.635000000000002</v>
       </c>
       <c r="AV40" s="23">
         <v>9.64</v>
       </c>
       <c r="AW40" s="23">
-        <v>1.6120000000000001</v>
+        <v>2.1120000000000001</v>
       </c>
       <c r="AX40" s="23">
-        <v>0.42032000000000003</v>
+        <v>0.51132</v>
       </c>
     </row>
     <row r="41" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A41" s="19" t="s">
         <v>71</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D41" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F41" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H41" s="10" t="s">
@@ -8134,54 +8134,54 @@
       <c r="AO41" s="12">
         <v>419.14</v>
       </c>
       <c r="AP41" s="12">
         <v>109.78557000000001</v>
       </c>
       <c r="AQ41" s="23">
         <v>0</v>
       </c>
       <c r="AR41" s="23">
         <v>0</v>
       </c>
       <c r="AS41" s="23">
         <v>721.48199999999997</v>
       </c>
       <c r="AT41" s="23">
         <v>147.17344</v>
       </c>
       <c r="AU41" s="23">
         <v>0</v>
       </c>
       <c r="AV41" s="23">
         <v>0</v>
       </c>
       <c r="AW41" s="23">
-        <v>74.644000000000005</v>
+        <v>83.364000000000004</v>
       </c>
       <c r="AX41" s="23">
-        <v>91.082369999999997</v>
+        <v>93.989369999999994</v>
       </c>
     </row>
     <row r="42" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A42" s="19" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="10">
         <v>2.4319999999999999</v>
       </c>
       <c r="D42" s="10">
         <v>0.60799999999999998</v>
       </c>
       <c r="E42" s="10">
         <v>10.2843</v>
       </c>
       <c r="F42" s="10">
         <v>7.2089999999999996</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H42" s="10" t="s">
@@ -8286,54 +8286,54 @@
       <c r="AO42" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AP42" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AQ42" s="23">
         <v>0</v>
       </c>
       <c r="AR42" s="23">
         <v>0</v>
       </c>
       <c r="AS42" s="23">
         <v>1.18</v>
       </c>
       <c r="AT42" s="23">
         <v>0.50355000000000005</v>
       </c>
       <c r="AU42" s="23">
         <v>0</v>
       </c>
       <c r="AV42" s="23">
         <v>0</v>
       </c>
       <c r="AW42" s="23">
-        <v>680.36</v>
+        <v>844.56</v>
       </c>
       <c r="AX42" s="23">
-        <v>114.16161</v>
+        <v>139.22461000000001</v>
       </c>
     </row>
     <row r="43" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A43" s="19" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E43" s="10">
         <v>3.7194500000000001</v>
       </c>
       <c r="F43" s="10">
         <v>3.3269099999999998</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H43" s="10" t="s">
@@ -8438,54 +8438,54 @@
       <c r="AO43" s="12">
         <v>236.72499999999999</v>
       </c>
       <c r="AP43" s="12">
         <v>102.04531</v>
       </c>
       <c r="AQ43" s="23">
         <v>13.797000000000001</v>
       </c>
       <c r="AR43" s="23">
         <v>20.047999999999998</v>
       </c>
       <c r="AS43" s="23">
         <v>427.38967000000002</v>
       </c>
       <c r="AT43" s="23">
         <v>178.99779000000001</v>
       </c>
       <c r="AU43" s="23">
         <v>29.867999999999999</v>
       </c>
       <c r="AV43" s="23">
         <v>26.390999999999998</v>
       </c>
       <c r="AW43" s="23">
-        <v>70.338160000000002</v>
+        <v>76.338160000000002</v>
       </c>
       <c r="AX43" s="23">
-        <v>82.679950000000005</v>
+        <v>87.29495</v>
       </c>
     </row>
     <row r="44" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A44" s="19" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D44" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E44" s="10">
         <v>51.34516</v>
       </c>
       <c r="F44" s="10">
         <v>96.105360000000005</v>
       </c>
       <c r="G44" s="11">
         <v>136</v>
       </c>
       <c r="H44" s="11">
@@ -8590,54 +8590,54 @@
       <c r="AO44" s="12">
         <v>434.73899999999998</v>
       </c>
       <c r="AP44" s="12">
         <v>473.34793000000002</v>
       </c>
       <c r="AQ44" s="23">
         <v>0</v>
       </c>
       <c r="AR44" s="23">
         <v>0</v>
       </c>
       <c r="AS44" s="23">
         <v>350.63159999999999</v>
       </c>
       <c r="AT44" s="23">
         <v>479.70458000000002</v>
       </c>
       <c r="AU44" s="23">
         <v>0</v>
       </c>
       <c r="AV44" s="23">
         <v>0</v>
       </c>
       <c r="AW44" s="23">
-        <v>188.5188</v>
+        <v>230.30179999999999</v>
       </c>
       <c r="AX44" s="23">
-        <v>232.78577000000001</v>
+        <v>293.77069999999998</v>
       </c>
     </row>
     <row r="45" spans="1:50" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="19" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C45" s="10">
         <v>0.60329999999999995</v>
       </c>
       <c r="D45" s="10">
         <v>1.1616599999999999</v>
       </c>
       <c r="E45" s="10">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="F45" s="10">
         <v>3.526E-2</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H45" s="10" t="s">
@@ -8894,54 +8894,54 @@
       <c r="AO46" s="12">
         <v>10.67184</v>
       </c>
       <c r="AP46" s="12">
         <v>28.859829999999999</v>
       </c>
       <c r="AQ46" s="23">
         <v>0</v>
       </c>
       <c r="AR46" s="23">
         <v>0</v>
       </c>
       <c r="AS46" s="23">
         <v>4.7550100000000004</v>
       </c>
       <c r="AT46" s="23">
         <v>27.667760000000001</v>
       </c>
       <c r="AU46" s="23">
         <v>0</v>
       </c>
       <c r="AV46" s="23">
         <v>0</v>
       </c>
       <c r="AW46" s="23">
-        <v>1.9224699999999999</v>
+        <v>2.3627600000000002</v>
       </c>
       <c r="AX46" s="23">
-        <v>10.787459999999999</v>
+        <v>13.85144</v>
       </c>
     </row>
     <row r="47" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A47" s="19" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="10">
         <v>309.63600000000002</v>
       </c>
       <c r="D47" s="10">
         <v>75.574060000000003</v>
       </c>
       <c r="E47" s="10">
         <v>1026.6891000000001</v>
       </c>
       <c r="F47" s="10">
         <v>264.18905999999998</v>
       </c>
       <c r="G47" s="11">
         <v>20.100000000000001</v>
       </c>
       <c r="H47" s="11">
@@ -9046,54 +9046,54 @@
       <c r="AO47" s="12">
         <v>8384.5016099999993</v>
       </c>
       <c r="AP47" s="12">
         <v>2851.0814</v>
       </c>
       <c r="AQ47" s="23">
         <v>0</v>
       </c>
       <c r="AR47" s="23">
         <v>0</v>
       </c>
       <c r="AS47" s="23">
         <v>7816.5840799999996</v>
       </c>
       <c r="AT47" s="23">
         <v>2556.2727799999998</v>
       </c>
       <c r="AU47" s="23">
         <v>0</v>
       </c>
       <c r="AV47" s="23">
         <v>0</v>
       </c>
       <c r="AW47" s="23">
-        <v>5525.3791600000004</v>
+        <v>6412.4991600000003</v>
       </c>
       <c r="AX47" s="23">
-        <v>1213.01503</v>
+        <v>1410.9822099999999</v>
       </c>
     </row>
     <row r="48" spans="1:50" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="19" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E48" s="10">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="F48" s="10">
         <v>4.9000000000000002E-2</v>
       </c>
       <c r="G48" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H48" s="10" t="s">
@@ -9346,54 +9346,54 @@
       <c r="AO49" s="12">
         <v>4.3441200000000002</v>
       </c>
       <c r="AP49" s="12">
         <v>13.318580000000001</v>
       </c>
       <c r="AQ49" s="23">
         <v>213.14599999999999</v>
       </c>
       <c r="AR49" s="23">
         <v>140.19757999999999</v>
       </c>
       <c r="AS49" s="23">
         <v>2.4037600000000001</v>
       </c>
       <c r="AT49" s="23">
         <v>9.9145000000000003</v>
       </c>
       <c r="AU49" s="23">
         <v>0</v>
       </c>
       <c r="AV49" s="23">
         <v>0</v>
       </c>
       <c r="AW49" s="23">
-        <v>0.45116000000000001</v>
+        <v>0.48648000000000002</v>
       </c>
       <c r="AX49" s="23">
-        <v>2.0262799999999999</v>
+        <v>2.2260200000000001</v>
       </c>
     </row>
     <row r="50" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A50" s="19" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="10">
         <v>239.34299999999999</v>
       </c>
       <c r="D50" s="10">
         <v>156.21600000000001</v>
       </c>
       <c r="E50" s="10">
         <v>121.378</v>
       </c>
       <c r="F50" s="10">
         <v>1222.7900400000001</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H50" s="10" t="s">
@@ -9498,54 +9498,54 @@
       <c r="AO50" s="12">
         <v>3.79278</v>
       </c>
       <c r="AP50" s="12">
         <v>24.669530000000002</v>
       </c>
       <c r="AQ50" s="23">
         <v>156.97999999999999</v>
       </c>
       <c r="AR50" s="23">
         <v>89.731660000000005</v>
       </c>
       <c r="AS50" s="23">
         <v>1.835</v>
       </c>
       <c r="AT50" s="23">
         <v>13.84836</v>
       </c>
       <c r="AU50" s="23">
         <v>0</v>
       </c>
       <c r="AV50" s="23">
         <v>0</v>
       </c>
       <c r="AW50" s="23">
-        <v>0.52300000000000002</v>
+        <v>0.53300000000000003</v>
       </c>
       <c r="AX50" s="23">
-        <v>4.6698700000000004</v>
+        <v>4.81053</v>
       </c>
     </row>
     <row r="51" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A51" s="19" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G51" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H51" s="10" t="s">
@@ -10106,54 +10106,54 @@
       <c r="AO54" s="12">
         <v>229.55645000000001</v>
       </c>
       <c r="AP54" s="12">
         <v>192.90738999999999</v>
       </c>
       <c r="AQ54" s="23">
         <v>399.18700000000001</v>
       </c>
       <c r="AR54" s="23">
         <v>123.94173000000001</v>
       </c>
       <c r="AS54" s="23">
         <v>308.70206000000002</v>
       </c>
       <c r="AT54" s="23">
         <v>218.61126999999999</v>
       </c>
       <c r="AU54" s="23">
         <v>0</v>
       </c>
       <c r="AV54" s="23">
         <v>0</v>
       </c>
       <c r="AW54" s="23">
-        <v>16.93</v>
+        <v>20.38</v>
       </c>
       <c r="AX54" s="23">
-        <v>27.257180000000002</v>
+        <v>30.33663</v>
       </c>
     </row>
     <row r="55" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A55" s="19" t="s">
         <v>99</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H55" s="10" t="s">
@@ -10710,54 +10710,54 @@
       <c r="AO58" s="12">
         <v>50.71</v>
       </c>
       <c r="AP58" s="12">
         <v>17.554680000000001</v>
       </c>
       <c r="AQ58" s="23">
         <v>0</v>
       </c>
       <c r="AR58" s="23">
         <v>0</v>
       </c>
       <c r="AS58" s="23">
         <v>196.44319999999999</v>
       </c>
       <c r="AT58" s="23">
         <v>69.901420000000002</v>
       </c>
       <c r="AU58" s="23">
         <v>16.782</v>
       </c>
       <c r="AV58" s="23">
         <v>11.39</v>
       </c>
       <c r="AW58" s="23">
-        <v>31.010860000000001</v>
+        <v>33.010860000000001</v>
       </c>
       <c r="AX58" s="23">
-        <v>24.161100000000001</v>
+        <v>25.356100000000001</v>
       </c>
     </row>
     <row r="59" spans="1:50" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A59" s="19" t="s">
         <v>107</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C59" s="10">
         <v>5</v>
       </c>
       <c r="D59" s="10">
         <v>3</v>
       </c>
       <c r="E59" s="10">
         <v>34.095999999999997</v>
       </c>
       <c r="F59" s="10">
         <v>50.773829999999997</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H59" s="10" t="s">
@@ -10862,54 +10862,54 @@
       <c r="AO59" s="12">
         <v>232.71</v>
       </c>
       <c r="AP59" s="12">
         <v>525.81097</v>
       </c>
       <c r="AQ59" s="23">
         <v>0</v>
       </c>
       <c r="AR59" s="23">
         <v>0</v>
       </c>
       <c r="AS59" s="23">
         <v>180.304</v>
       </c>
       <c r="AT59" s="23">
         <v>524.34919000000002</v>
       </c>
       <c r="AU59" s="23">
         <v>0</v>
       </c>
       <c r="AV59" s="23">
         <v>0</v>
       </c>
       <c r="AW59" s="23">
-        <v>83.206000000000003</v>
+        <v>105.256</v>
       </c>
       <c r="AX59" s="23">
-        <v>220.18374</v>
+        <v>288.09840000000003</v>
       </c>
     </row>
     <row r="60" spans="1:50" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="19" t="s">
         <v>109</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E60" s="10">
         <v>1.0192000000000001</v>
       </c>
       <c r="F60" s="10">
         <v>1.66842</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H60" s="10" t="s">
@@ -11166,54 +11166,54 @@
       <c r="AO61" s="12">
         <v>16.222999999999999</v>
       </c>
       <c r="AP61" s="12">
         <v>80.852969999999999</v>
       </c>
       <c r="AQ61" s="23">
         <v>21</v>
       </c>
       <c r="AR61" s="23">
         <v>4.1399999999999997</v>
       </c>
       <c r="AS61" s="23">
         <v>13.138500000000001</v>
       </c>
       <c r="AT61" s="23">
         <v>74.250370000000004</v>
       </c>
       <c r="AU61" s="23">
         <v>0</v>
       </c>
       <c r="AV61" s="23">
         <v>0</v>
       </c>
       <c r="AW61" s="23">
-        <v>1.5425</v>
+        <v>1.5754999999999999</v>
       </c>
       <c r="AX61" s="23">
-        <v>7.5788200000000003</v>
+        <v>7.75753</v>
       </c>
     </row>
     <row r="62" spans="1:50" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A62" s="19" t="s">
         <v>113</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E62" s="10">
         <v>2.9999999999999997E-4</v>
       </c>
       <c r="F62" s="10">
         <v>6.96E-3</v>
       </c>
       <c r="G62" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H62" s="10" t="s">
@@ -11470,54 +11470,54 @@
       <c r="AO63" s="12">
         <v>14.08479</v>
       </c>
       <c r="AP63" s="12">
         <v>162.67435</v>
       </c>
       <c r="AQ63" s="23">
         <v>0</v>
       </c>
       <c r="AR63" s="23">
         <v>0</v>
       </c>
       <c r="AS63" s="23">
         <v>27.156980000000001</v>
       </c>
       <c r="AT63" s="23">
         <v>309.04845999999998</v>
       </c>
       <c r="AU63" s="23">
         <v>0</v>
       </c>
       <c r="AV63" s="23">
         <v>0</v>
       </c>
       <c r="AW63" s="23">
-        <v>11.2125</v>
+        <v>13.10534</v>
       </c>
       <c r="AX63" s="23">
-        <v>183.34753000000001</v>
+        <v>217.60709</v>
       </c>
     </row>
     <row r="64" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A64" s="19" t="s">
         <v>117</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>118</v>
       </c>
       <c r="C64" s="10">
         <v>2.6520000000000001</v>
       </c>
       <c r="D64" s="10">
         <v>20.920470000000002</v>
       </c>
       <c r="E64" s="10">
         <v>10.435309999999999</v>
       </c>
       <c r="F64" s="10">
         <v>87.647059999999996</v>
       </c>
       <c r="G64" s="11">
         <v>0.11293</v>
       </c>
       <c r="H64" s="11">
@@ -11622,54 +11622,54 @@
       <c r="AO64" s="12">
         <v>17.96339</v>
       </c>
       <c r="AP64" s="12">
         <v>131.67601999999999</v>
       </c>
       <c r="AQ64" s="23">
         <v>1.91896</v>
       </c>
       <c r="AR64" s="23">
         <v>6.63903</v>
       </c>
       <c r="AS64" s="23">
         <v>17.12557</v>
       </c>
       <c r="AT64" s="23">
         <v>154.61850000000001</v>
       </c>
       <c r="AU64" s="23">
         <v>0.12227</v>
       </c>
       <c r="AV64" s="23">
         <v>0.90668000000000004</v>
       </c>
       <c r="AW64" s="23">
-        <v>8.6392799999999994</v>
+        <v>10.35604</v>
       </c>
       <c r="AX64" s="23">
-        <v>60.944890000000001</v>
+        <v>95.527249999999995</v>
       </c>
     </row>
     <row r="65" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A65" s="19" t="s">
         <v>119</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>120</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D65" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F65" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G65" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H65" s="10" t="s">
@@ -11922,54 +11922,54 @@
       <c r="AO66" s="12">
         <v>5.4915399999999996</v>
       </c>
       <c r="AP66" s="12">
         <v>34.660049999999998</v>
       </c>
       <c r="AQ66" s="23">
         <v>0</v>
       </c>
       <c r="AR66" s="23">
         <v>0</v>
       </c>
       <c r="AS66" s="23">
         <v>7.6475400000000002</v>
       </c>
       <c r="AT66" s="23">
         <v>47.08596</v>
       </c>
       <c r="AU66" s="23">
         <v>0</v>
       </c>
       <c r="AV66" s="23">
         <v>0</v>
       </c>
       <c r="AW66" s="23">
-        <v>6.01647</v>
+        <v>7.9561799999999998</v>
       </c>
       <c r="AX66" s="23">
-        <v>10.655609999999999</v>
+        <v>16.096399999999999</v>
       </c>
     </row>
     <row r="67" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A67" s="19" t="s">
         <v>123</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>124</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E67" s="10">
         <v>0.03</v>
       </c>
       <c r="F67" s="10">
         <v>0.19757</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H67" s="10" t="s">
@@ -12222,54 +12222,54 @@
       <c r="AO68" s="12">
         <v>1.49257</v>
       </c>
       <c r="AP68" s="12">
         <v>4.1042100000000001</v>
       </c>
       <c r="AQ68" s="23">
         <v>0</v>
       </c>
       <c r="AR68" s="23">
         <v>0</v>
       </c>
       <c r="AS68" s="23">
         <v>1.58971</v>
       </c>
       <c r="AT68" s="23">
         <v>5.7117399999999998</v>
       </c>
       <c r="AU68" s="23">
         <v>0</v>
       </c>
       <c r="AV68" s="23">
         <v>0</v>
       </c>
       <c r="AW68" s="23">
-        <v>0.16743</v>
+        <v>0.23743</v>
       </c>
       <c r="AX68" s="23">
-        <v>1.16056</v>
+        <v>1.37049</v>
       </c>
     </row>
     <row r="69" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A69" s="19" t="s">
         <v>127</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E69" s="10">
         <v>4.5400000000000003E-2</v>
       </c>
       <c r="F69" s="10">
         <v>0.78446000000000005</v>
       </c>
       <c r="G69" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H69" s="10" t="s">
@@ -12374,54 +12374,54 @@
       <c r="AO69" s="12">
         <v>0.15356</v>
       </c>
       <c r="AP69" s="12">
         <v>2.8462299999999998</v>
       </c>
       <c r="AQ69" s="23">
         <v>0</v>
       </c>
       <c r="AR69" s="23">
         <v>0</v>
       </c>
       <c r="AS69" s="23">
         <v>0.24113999999999999</v>
       </c>
       <c r="AT69" s="23">
         <v>4.8898599999999997</v>
       </c>
       <c r="AU69" s="23">
         <v>0</v>
       </c>
       <c r="AV69" s="23">
         <v>0</v>
       </c>
       <c r="AW69" s="23">
-        <v>0.10356</v>
+        <v>0.11592</v>
       </c>
       <c r="AX69" s="23">
-        <v>2.36226</v>
+        <v>2.6871999999999998</v>
       </c>
     </row>
     <row r="70" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A70" s="19" t="s">
         <v>129</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>130</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E70" s="10">
         <v>0.38929999999999998</v>
       </c>
       <c r="F70" s="10">
         <v>2.8227500000000001</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H70" s="10" t="s">
@@ -12526,54 +12526,54 @@
       <c r="AO70" s="12">
         <v>2.06E-2</v>
       </c>
       <c r="AP70" s="12">
         <v>0.25701000000000002</v>
       </c>
       <c r="AQ70" s="23">
         <v>0</v>
       </c>
       <c r="AR70" s="23">
         <v>0</v>
       </c>
       <c r="AS70" s="23">
         <v>5.2900000000000003E-2</v>
       </c>
       <c r="AT70" s="23">
         <v>0.63661000000000001</v>
       </c>
       <c r="AU70" s="23">
         <v>0</v>
       </c>
       <c r="AV70" s="23">
         <v>0</v>
       </c>
       <c r="AW70" s="23">
-        <v>8.9999999999999993E-3</v>
+        <v>1.2E-2</v>
       </c>
       <c r="AX70" s="23">
-        <v>0.12376</v>
+        <v>0.19058</v>
       </c>
     </row>
     <row r="71" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A71" s="19" t="s">
         <v>131</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>132</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D71" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E71" s="10">
         <v>8.6617700000000006</v>
       </c>
       <c r="F71" s="10">
         <v>16.530470000000001</v>
       </c>
       <c r="G71" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H71" s="10" t="s">
@@ -12678,54 +12678,54 @@
       <c r="AO71" s="12">
         <v>8.1335200000000007</v>
       </c>
       <c r="AP71" s="12">
         <v>10.96942</v>
       </c>
       <c r="AQ71" s="23">
         <v>0</v>
       </c>
       <c r="AR71" s="23">
         <v>0</v>
       </c>
       <c r="AS71" s="23">
         <v>6.8472600000000003</v>
       </c>
       <c r="AT71" s="23">
         <v>11.036479999999999</v>
       </c>
       <c r="AU71" s="23">
         <v>0</v>
       </c>
       <c r="AV71" s="23">
         <v>0</v>
       </c>
       <c r="AW71" s="23">
-        <v>2.1029599999999999</v>
+        <v>2.5022799999999998</v>
       </c>
       <c r="AX71" s="23">
-        <v>3.7318099999999998</v>
+        <v>4.3431899999999999</v>
       </c>
     </row>
     <row r="72" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A72" s="19" t="s">
         <v>133</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C72" s="10">
         <v>1.04E-2</v>
       </c>
       <c r="D72" s="10">
         <v>0.17760000000000001</v>
       </c>
       <c r="E72" s="10">
         <v>0.84643999999999997</v>
       </c>
       <c r="F72" s="10">
         <v>5.0372399999999997</v>
       </c>
       <c r="G72" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H72" s="10" t="s">
@@ -12830,54 +12830,54 @@
       <c r="AO72" s="12">
         <v>3.6867299999999998</v>
       </c>
       <c r="AP72" s="12">
         <v>18.563960000000002</v>
       </c>
       <c r="AQ72" s="23">
         <v>0</v>
       </c>
       <c r="AR72" s="23">
         <v>0</v>
       </c>
       <c r="AS72" s="23">
         <v>5.0570300000000001</v>
       </c>
       <c r="AT72" s="23">
         <v>28.0609</v>
       </c>
       <c r="AU72" s="23">
         <v>0</v>
       </c>
       <c r="AV72" s="23">
         <v>0</v>
       </c>
       <c r="AW72" s="23">
-        <v>2.5708600000000001</v>
+        <v>2.8319800000000002</v>
       </c>
       <c r="AX72" s="23">
-        <v>14.804220000000001</v>
+        <v>16.567730000000001</v>
       </c>
     </row>
     <row r="73" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A73" s="19" t="s">
         <v>135</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>136</v>
       </c>
       <c r="C73" s="10">
         <v>6214.1549999999997</v>
       </c>
       <c r="D73" s="10">
         <v>1476.73596</v>
       </c>
       <c r="E73" s="10">
         <v>1201.5740000000001</v>
       </c>
       <c r="F73" s="10">
         <v>353.06977000000001</v>
       </c>
       <c r="G73" s="11">
         <v>13470.716</v>
       </c>
       <c r="H73" s="11">
@@ -12976,60 +12976,60 @@
       <c r="AM73" s="12">
         <v>14387.009</v>
       </c>
       <c r="AN73" s="12">
         <v>5878.0795600000001</v>
       </c>
       <c r="AO73" s="12">
         <v>6999.52</v>
       </c>
       <c r="AP73" s="12">
         <v>1902.0943</v>
       </c>
       <c r="AQ73" s="23">
         <v>33627.442000000003</v>
       </c>
       <c r="AR73" s="23">
         <v>11677.74884</v>
       </c>
       <c r="AS73" s="23">
         <v>4506.43</v>
       </c>
       <c r="AT73" s="23">
         <v>702.78911000000005</v>
       </c>
       <c r="AU73" s="23">
-        <v>8592.35</v>
+        <v>10123.85</v>
       </c>
       <c r="AV73" s="23">
-        <v>3535.4010600000001</v>
+        <v>4159.3936299999996</v>
       </c>
       <c r="AW73" s="23">
-        <v>1589.7760000000001</v>
+        <v>2045.4639999999999</v>
       </c>
       <c r="AX73" s="23">
-        <v>207.14927</v>
+        <v>283.30344000000002</v>
       </c>
     </row>
     <row r="74" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A74" s="19" t="s">
         <v>137</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>138</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D74" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E74" s="10">
         <v>347.08800000000002</v>
       </c>
       <c r="F74" s="10">
         <v>69.095709999999997</v>
       </c>
       <c r="G74" s="11">
         <v>1.4</v>
       </c>
       <c r="H74" s="11">
@@ -13134,54 +13134,54 @@
       <c r="AO74" s="12">
         <v>230.02199999999999</v>
       </c>
       <c r="AP74" s="12">
         <v>45.161920000000002</v>
       </c>
       <c r="AQ74" s="23">
         <v>0</v>
       </c>
       <c r="AR74" s="23">
         <v>0</v>
       </c>
       <c r="AS74" s="23">
         <v>55.834000000000003</v>
       </c>
       <c r="AT74" s="23">
         <v>17.368770000000001</v>
       </c>
       <c r="AU74" s="23">
         <v>0</v>
       </c>
       <c r="AV74" s="23">
         <v>0</v>
       </c>
       <c r="AW74" s="23">
-        <v>27.1</v>
+        <v>31.38</v>
       </c>
       <c r="AX74" s="23">
-        <v>8.6616199999999992</v>
+        <v>10.58553</v>
       </c>
     </row>
     <row r="75" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A75" s="19" t="s">
         <v>139</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C75" s="10">
         <v>5.2564000000000002</v>
       </c>
       <c r="D75" s="10">
         <v>1.94862</v>
       </c>
       <c r="E75" s="10">
         <v>206.78960000000001</v>
       </c>
       <c r="F75" s="10">
         <v>145.68326999999999</v>
       </c>
       <c r="G75" s="11">
         <v>696.5</v>
       </c>
       <c r="H75" s="11">
@@ -13286,54 +13286,54 @@
       <c r="AO75" s="12">
         <v>530.11616000000004</v>
       </c>
       <c r="AP75" s="12">
         <v>161.93271999999999</v>
       </c>
       <c r="AQ75" s="23">
         <v>0</v>
       </c>
       <c r="AR75" s="23">
         <v>0</v>
       </c>
       <c r="AS75" s="23">
         <v>470.00511999999998</v>
       </c>
       <c r="AT75" s="23">
         <v>170.32691</v>
       </c>
       <c r="AU75" s="23">
         <v>0</v>
       </c>
       <c r="AV75" s="23">
         <v>0</v>
       </c>
       <c r="AW75" s="23">
-        <v>47.651000000000003</v>
+        <v>47.858199999999997</v>
       </c>
       <c r="AX75" s="23">
-        <v>25.36891</v>
+        <v>25.63861</v>
       </c>
     </row>
     <row r="76" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A76" s="19" t="s">
         <v>141</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>142</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E76" s="10">
         <v>301.96436</v>
       </c>
       <c r="F76" s="10">
         <v>293.67018000000002</v>
       </c>
       <c r="G76" s="11">
         <v>390</v>
       </c>
       <c r="H76" s="11">
@@ -13438,54 +13438,54 @@
       <c r="AO76" s="12">
         <v>95520.400460000004</v>
       </c>
       <c r="AP76" s="12">
         <v>9262.6819099999993</v>
       </c>
       <c r="AQ76" s="23">
         <v>0</v>
       </c>
       <c r="AR76" s="23">
         <v>0</v>
       </c>
       <c r="AS76" s="23">
         <v>23568.77924</v>
       </c>
       <c r="AT76" s="23">
         <v>5077.7324799999997</v>
       </c>
       <c r="AU76" s="23">
         <v>0</v>
       </c>
       <c r="AV76" s="23">
         <v>0</v>
       </c>
       <c r="AW76" s="23">
-        <v>8447.4135999999999</v>
+        <v>11535.9836</v>
       </c>
       <c r="AX76" s="23">
-        <v>2167.0185700000002</v>
+        <v>2853.6935699999999</v>
       </c>
     </row>
     <row r="77" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A77" s="19" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>144</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E77" s="10">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="F77" s="10">
         <v>0.44675999999999999</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H77" s="10" t="s">
@@ -13590,54 +13590,54 @@
       <c r="AO77" s="12">
         <v>5</v>
       </c>
       <c r="AP77" s="12">
         <v>8.7402300000000004</v>
       </c>
       <c r="AQ77" s="23">
         <v>0</v>
       </c>
       <c r="AR77" s="23">
         <v>0</v>
       </c>
       <c r="AS77" s="23">
         <v>5.5789999999999997</v>
       </c>
       <c r="AT77" s="23">
         <v>18.87162</v>
       </c>
       <c r="AU77" s="23">
         <v>0</v>
       </c>
       <c r="AV77" s="23">
         <v>0</v>
       </c>
       <c r="AW77" s="23">
-        <v>1.0840000000000001</v>
+        <v>1.3513200000000001</v>
       </c>
       <c r="AX77" s="23">
-        <v>2.9306800000000002</v>
+        <v>3.56073</v>
       </c>
     </row>
     <row r="78" spans="1:50" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A78" s="19" t="s">
         <v>145</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D78" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H78" s="10" t="s">
@@ -13894,54 +13894,54 @@
       <c r="AO79" s="12">
         <v>260</v>
       </c>
       <c r="AP79" s="12">
         <v>112.69956999999999</v>
       </c>
       <c r="AQ79" s="23">
         <v>607.5</v>
       </c>
       <c r="AR79" s="23">
         <v>243</v>
       </c>
       <c r="AS79" s="23">
         <v>462</v>
       </c>
       <c r="AT79" s="23">
         <v>196.14690999999999</v>
       </c>
       <c r="AU79" s="23">
         <v>0</v>
       </c>
       <c r="AV79" s="23">
         <v>0</v>
       </c>
       <c r="AW79" s="23">
-        <v>283</v>
+        <v>354</v>
       </c>
       <c r="AX79" s="23">
-        <v>107.93770000000001</v>
+        <v>146.80772999999999</v>
       </c>
     </row>
     <row r="80" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A80" s="19" t="s">
         <v>149</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>150</v>
       </c>
       <c r="C80" s="10">
         <v>71.457999999999998</v>
       </c>
       <c r="D80" s="10">
         <v>31.728000000000002</v>
       </c>
       <c r="E80" s="10">
         <v>1.7789999999999999</v>
       </c>
       <c r="F80" s="10">
         <v>3.7607499999999998</v>
       </c>
       <c r="G80" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H80" s="10" t="s">
@@ -14198,54 +14198,54 @@
       <c r="AO81" s="12">
         <v>29.159300000000002</v>
       </c>
       <c r="AP81" s="12">
         <v>18.486820000000002</v>
       </c>
       <c r="AQ81" s="23">
         <v>0</v>
       </c>
       <c r="AR81" s="23">
         <v>0</v>
       </c>
       <c r="AS81" s="23">
         <v>7.5877999999999997</v>
       </c>
       <c r="AT81" s="23">
         <v>5.4909400000000002</v>
       </c>
       <c r="AU81" s="23">
         <v>0</v>
       </c>
       <c r="AV81" s="23">
         <v>0</v>
       </c>
       <c r="AW81" s="23">
-        <v>20.006450000000001</v>
+        <v>20.011849999999999</v>
       </c>
       <c r="AX81" s="23">
-        <v>15.604660000000001</v>
+        <v>15.62513</v>
       </c>
     </row>
     <row r="82" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A82" s="19" t="s">
         <v>153</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>154</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D82" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F82" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G82" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H82" s="10" t="s">
@@ -14343,61 +14343,61 @@
       </c>
       <c r="AM82" s="12">
         <v>0</v>
       </c>
       <c r="AN82" s="12">
         <v>0</v>
       </c>
       <c r="AO82" s="12">
         <v>2.7E-2</v>
       </c>
       <c r="AP82" s="12">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="AQ82" s="23" t="s">
         <v>277</v>
       </c>
       <c r="AR82" s="23" t="s">
         <v>277</v>
       </c>
       <c r="AS82" s="23" t="s">
         <v>277</v>
       </c>
       <c r="AT82" s="23" t="s">
         <v>277</v>
       </c>
-      <c r="AU82" s="23" t="s">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="AU82" s="23">
+        <v>0</v>
+      </c>
+      <c r="AV82" s="23">
+        <v>0</v>
+      </c>
+      <c r="AW82" s="23">
+        <v>92.117999999999995</v>
+      </c>
+      <c r="AX82" s="23">
+        <v>118.322</v>
       </c>
     </row>
     <row r="83" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A83" s="19" t="s">
         <v>155</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>156</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D83" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F83" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G83" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H83" s="10" t="s">
@@ -14502,54 +14502,54 @@
       <c r="AO83" s="12">
         <v>10.134</v>
       </c>
       <c r="AP83" s="12">
         <v>6.1020000000000003</v>
       </c>
       <c r="AQ83" s="23">
         <v>0</v>
       </c>
       <c r="AR83" s="23">
         <v>0</v>
       </c>
       <c r="AS83" s="23">
         <v>32.555</v>
       </c>
       <c r="AT83" s="23">
         <v>24.474920000000001</v>
       </c>
       <c r="AU83" s="23">
         <v>0</v>
       </c>
       <c r="AV83" s="23">
         <v>0</v>
       </c>
       <c r="AW83" s="23">
-        <v>14.98</v>
+        <v>20.260000000000002</v>
       </c>
       <c r="AX83" s="23">
-        <v>16.83154</v>
+        <v>20.981539999999999</v>
       </c>
     </row>
     <row r="84" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A84" s="19" t="s">
         <v>157</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D84" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E84" s="10">
         <v>0.16713</v>
       </c>
       <c r="F84" s="10">
         <v>0.62941000000000003</v>
       </c>
       <c r="G84" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H84" s="10" t="s">
@@ -14654,54 +14654,54 @@
       <c r="AO84" s="12">
         <v>6.343</v>
       </c>
       <c r="AP84" s="12">
         <v>383.15352000000001</v>
       </c>
       <c r="AQ84" s="23">
         <v>0</v>
       </c>
       <c r="AR84" s="23">
         <v>0</v>
       </c>
       <c r="AS84" s="23">
         <v>4.4694599999999998</v>
       </c>
       <c r="AT84" s="23">
         <v>222.86581000000001</v>
       </c>
       <c r="AU84" s="23">
         <v>0</v>
       </c>
       <c r="AV84" s="23">
         <v>0</v>
       </c>
       <c r="AW84" s="23">
-        <v>0.83501000000000003</v>
+        <v>0.86668000000000001</v>
       </c>
       <c r="AX84" s="23">
-        <v>30.900860000000002</v>
+        <v>31.094190000000001</v>
       </c>
     </row>
     <row r="85" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A85" s="19" t="s">
         <v>159</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>160</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F85" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H85" s="10" t="s">
@@ -15254,54 +15254,54 @@
       <c r="AO88" s="12">
         <v>0.87614999999999998</v>
       </c>
       <c r="AP88" s="12">
         <v>10.17704</v>
       </c>
       <c r="AQ88" s="23">
         <v>0</v>
       </c>
       <c r="AR88" s="23">
         <v>0</v>
       </c>
       <c r="AS88" s="23">
         <v>0.66901999999999995</v>
       </c>
       <c r="AT88" s="23">
         <v>9.6846599999999992</v>
       </c>
       <c r="AU88" s="23">
         <v>0</v>
       </c>
       <c r="AV88" s="23">
         <v>0</v>
       </c>
       <c r="AW88" s="23">
-        <v>0.22073000000000001</v>
+        <v>0.26497999999999999</v>
       </c>
       <c r="AX88" s="23">
-        <v>3.12418</v>
+        <v>3.61788</v>
       </c>
     </row>
     <row r="89" spans="1:50" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A89" s="19" t="s">
         <v>167</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>168</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E89" s="10">
         <v>2.3E-2</v>
       </c>
       <c r="F89" s="10">
         <v>0.26211000000000001</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H89" s="10" t="s">
@@ -15710,54 +15710,54 @@
       <c r="AO91" s="12">
         <v>2824.2739999999999</v>
       </c>
       <c r="AP91" s="12">
         <v>2681.7570799999999</v>
       </c>
       <c r="AQ91" s="23">
         <v>20.88</v>
       </c>
       <c r="AR91" s="23">
         <v>24.091380000000001</v>
       </c>
       <c r="AS91" s="23">
         <v>3070.5725000000002</v>
       </c>
       <c r="AT91" s="23">
         <v>3670.1555400000002</v>
       </c>
       <c r="AU91" s="23">
         <v>0</v>
       </c>
       <c r="AV91" s="23">
         <v>0</v>
       </c>
       <c r="AW91" s="23">
-        <v>1015.08725</v>
+        <v>1255.5508600000001</v>
       </c>
       <c r="AX91" s="23">
-        <v>1253.1297</v>
+        <v>1580.39618</v>
       </c>
     </row>
     <row r="92" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A92" s="19" t="s">
         <v>173</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F92" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H92" s="10" t="s">
@@ -15862,54 +15862,54 @@
       <c r="AO92" s="12">
         <v>80.16498</v>
       </c>
       <c r="AP92" s="12">
         <v>149.07911999999999</v>
       </c>
       <c r="AQ92" s="23">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AR92" s="23">
         <v>5.3999999999999999E-2</v>
       </c>
       <c r="AS92" s="23">
         <v>40.22052</v>
       </c>
       <c r="AT92" s="23">
         <v>121.24522</v>
       </c>
       <c r="AU92" s="23">
         <v>0</v>
       </c>
       <c r="AV92" s="23">
         <v>0</v>
       </c>
       <c r="AW92" s="23">
-        <v>5.2999999999999999E-2</v>
+        <v>8.8999999999999996E-2</v>
       </c>
       <c r="AX92" s="23">
-        <v>0.21321999999999999</v>
+        <v>0.32090999999999997</v>
       </c>
     </row>
     <row r="93" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A93" s="19" t="s">
         <v>175</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C93" s="10">
         <v>8.1140000000000008</v>
       </c>
       <c r="D93" s="10">
         <v>6.577</v>
       </c>
       <c r="E93" s="10">
         <v>0.78800000000000003</v>
       </c>
       <c r="F93" s="10">
         <v>3.0799500000000002</v>
       </c>
       <c r="G93" s="11">
         <v>5.4710000000000001</v>
       </c>
       <c r="H93" s="11">
@@ -16014,54 +16014,54 @@
       <c r="AO93" s="12">
         <v>0.25035000000000002</v>
       </c>
       <c r="AP93" s="12">
         <v>0.32596999999999998</v>
       </c>
       <c r="AQ93" s="23">
         <v>0</v>
       </c>
       <c r="AR93" s="23">
         <v>0</v>
       </c>
       <c r="AS93" s="23">
         <v>0.26035000000000003</v>
       </c>
       <c r="AT93" s="23">
         <v>0.44090000000000001</v>
       </c>
       <c r="AU93" s="23">
         <v>0</v>
       </c>
       <c r="AV93" s="23">
         <v>0</v>
       </c>
       <c r="AW93" s="23">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="AX93" s="23">
-        <v>0.15176000000000001</v>
+        <v>0.23415</v>
       </c>
     </row>
     <row r="94" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A94" s="19" t="s">
         <v>177</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>178</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D94" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E94" s="10">
         <v>3.2835700000000001</v>
       </c>
       <c r="F94" s="10">
         <v>6.3668399999999998</v>
       </c>
       <c r="G94" s="11">
         <v>44.817</v>
       </c>
       <c r="H94" s="11">
@@ -16166,54 +16166,54 @@
       <c r="AO94" s="12">
         <v>4.5809800000000003</v>
       </c>
       <c r="AP94" s="12">
         <v>13.8744</v>
       </c>
       <c r="AQ94" s="23">
         <v>0.1</v>
       </c>
       <c r="AR94" s="23">
         <v>0.41199999999999998</v>
       </c>
       <c r="AS94" s="23">
         <v>3.1624500000000002</v>
       </c>
       <c r="AT94" s="23">
         <v>16.613119999999999</v>
       </c>
       <c r="AU94" s="23">
         <v>0</v>
       </c>
       <c r="AV94" s="23">
         <v>0</v>
       </c>
       <c r="AW94" s="23">
-        <v>0.43575000000000003</v>
+        <v>0.82484999999999997</v>
       </c>
       <c r="AX94" s="23">
-        <v>2.9651100000000001</v>
+        <v>4.4566600000000003</v>
       </c>
     </row>
     <row r="95" spans="1:50" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A95" s="19" t="s">
         <v>179</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="10">
         <v>0.629</v>
       </c>
       <c r="D95" s="10">
         <v>2.6140599999999998</v>
       </c>
       <c r="E95" s="10">
         <v>2.6019999999999999</v>
       </c>
       <c r="F95" s="10">
         <v>5.2428499999999998</v>
       </c>
       <c r="G95" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H95" s="10" t="s">
@@ -16318,54 +16318,54 @@
       <c r="AO95" s="12">
         <v>1583.6465000000001</v>
       </c>
       <c r="AP95" s="12">
         <v>2267.8821600000001</v>
       </c>
       <c r="AQ95" s="23">
         <v>0</v>
       </c>
       <c r="AR95" s="23">
         <v>0</v>
       </c>
       <c r="AS95" s="23">
         <v>1502.998</v>
       </c>
       <c r="AT95" s="23">
         <v>2693.4570100000001</v>
       </c>
       <c r="AU95" s="23">
         <v>0</v>
       </c>
       <c r="AV95" s="23">
         <v>0</v>
       </c>
       <c r="AW95" s="23">
-        <v>190.53299999999999</v>
+        <v>508.04500000000002</v>
       </c>
       <c r="AX95" s="23">
-        <v>326.52469000000002</v>
+        <v>860.90868</v>
       </c>
     </row>
     <row r="96" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A96" s="19" t="s">
         <v>181</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="10">
         <v>10.83616</v>
       </c>
       <c r="D96" s="10">
         <v>26.261600000000001</v>
       </c>
       <c r="E96" s="10">
         <v>2856.8525199999999</v>
       </c>
       <c r="F96" s="10">
         <v>3182.3562400000001</v>
       </c>
       <c r="G96" s="11">
         <v>8.5386199999999999</v>
       </c>
       <c r="H96" s="11">
@@ -16470,54 +16470,54 @@
       <c r="AO96" s="12">
         <v>4833.8049000000001</v>
       </c>
       <c r="AP96" s="12">
         <v>7247.7858699999997</v>
       </c>
       <c r="AQ96" s="23">
         <v>9.4280000000000008</v>
       </c>
       <c r="AR96" s="23">
         <v>8.9689200000000007</v>
       </c>
       <c r="AS96" s="23">
         <v>4170.4411300000002</v>
       </c>
       <c r="AT96" s="23">
         <v>7905.55584</v>
       </c>
       <c r="AU96" s="23">
         <v>0</v>
       </c>
       <c r="AV96" s="23">
         <v>0</v>
       </c>
       <c r="AW96" s="23">
-        <v>1668.64715</v>
+        <v>2288.66545</v>
       </c>
       <c r="AX96" s="23">
-        <v>2960.6920500000001</v>
+        <v>4215.6430300000002</v>
       </c>
     </row>
     <row r="97" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A97" s="19" t="s">
         <v>183</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>184</v>
       </c>
       <c r="C97" s="10">
         <v>34.495840000000001</v>
       </c>
       <c r="D97" s="10">
         <v>107.98997</v>
       </c>
       <c r="E97" s="10">
         <v>2111.4889800000001</v>
       </c>
       <c r="F97" s="10">
         <v>3322.1732499999998</v>
       </c>
       <c r="G97" s="11">
         <v>22.905000000000001</v>
       </c>
       <c r="H97" s="11">
@@ -16622,54 +16622,54 @@
       <c r="AO97" s="12">
         <v>4198.49316</v>
       </c>
       <c r="AP97" s="12">
         <v>10594.26132</v>
       </c>
       <c r="AQ97" s="23">
         <v>0.442</v>
       </c>
       <c r="AR97" s="23">
         <v>1.36</v>
       </c>
       <c r="AS97" s="23">
         <v>3520.4172600000002</v>
       </c>
       <c r="AT97" s="23">
         <v>10010.519039999999</v>
       </c>
       <c r="AU97" s="23">
         <v>0</v>
       </c>
       <c r="AV97" s="23">
         <v>0</v>
       </c>
       <c r="AW97" s="23">
-        <v>1065.2476200000001</v>
+        <v>1387.90336</v>
       </c>
       <c r="AX97" s="23">
-        <v>3337.2535200000002</v>
+        <v>4398.4997999999996</v>
       </c>
     </row>
     <row r="98" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A98" s="19" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>186</v>
       </c>
       <c r="C98" s="10">
         <v>2.6781999999999999</v>
       </c>
       <c r="D98" s="10">
         <v>7.3978799999999998</v>
       </c>
       <c r="E98" s="10">
         <v>99.775880000000001</v>
       </c>
       <c r="F98" s="10">
         <v>169.22152</v>
       </c>
       <c r="G98" s="11">
         <v>6.9900000000000004E-2</v>
       </c>
       <c r="H98" s="11">
@@ -16774,54 +16774,54 @@
       <c r="AO98" s="12">
         <v>1327.7430300000001</v>
       </c>
       <c r="AP98" s="12">
         <v>2503.2089700000001</v>
       </c>
       <c r="AQ98" s="23">
         <v>0</v>
       </c>
       <c r="AR98" s="23">
         <v>0</v>
       </c>
       <c r="AS98" s="23">
         <v>1254.4345900000001</v>
       </c>
       <c r="AT98" s="23">
         <v>2648.0975800000001</v>
       </c>
       <c r="AU98" s="23">
         <v>0</v>
       </c>
       <c r="AV98" s="23">
         <v>0</v>
       </c>
       <c r="AW98" s="23">
-        <v>94.356449999999995</v>
+        <v>145.18697</v>
       </c>
       <c r="AX98" s="23">
-        <v>285.81966999999997</v>
+        <v>461.91084999999998</v>
       </c>
     </row>
     <row r="99" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A99" s="19" t="s">
         <v>187</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C99" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D99" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E99" s="10">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="F99" s="10">
         <v>3.5749999999999997E-2</v>
       </c>
       <c r="G99" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H99" s="10" t="s">
@@ -17074,54 +17074,54 @@
       <c r="AO100" s="12">
         <v>350.37970999999999</v>
       </c>
       <c r="AP100" s="12">
         <v>1243.35715</v>
       </c>
       <c r="AQ100" s="23">
         <v>0</v>
       </c>
       <c r="AR100" s="23">
         <v>0</v>
       </c>
       <c r="AS100" s="23">
         <v>326.44614000000001</v>
       </c>
       <c r="AT100" s="23">
         <v>1314.0337400000001</v>
       </c>
       <c r="AU100" s="23">
         <v>0</v>
       </c>
       <c r="AV100" s="23">
         <v>0</v>
       </c>
       <c r="AW100" s="23">
-        <v>66.664420000000007</v>
+        <v>79.871020000000001</v>
       </c>
       <c r="AX100" s="23">
-        <v>239.52500000000001</v>
+        <v>285.28336000000002</v>
       </c>
     </row>
     <row r="101" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A101" s="19" t="s">
         <v>191</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>192</v>
       </c>
       <c r="C101" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D101" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E101" s="10">
         <v>6.0657199999999998</v>
       </c>
       <c r="F101" s="10">
         <v>47.086269999999999</v>
       </c>
       <c r="G101" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H101" s="10" t="s">
@@ -17226,54 +17226,54 @@
       <c r="AO101" s="12">
         <v>31.711300000000001</v>
       </c>
       <c r="AP101" s="12">
         <v>175.69682</v>
       </c>
       <c r="AQ101" s="23">
         <v>0</v>
       </c>
       <c r="AR101" s="23">
         <v>0</v>
       </c>
       <c r="AS101" s="23">
         <v>30.520980000000002</v>
       </c>
       <c r="AT101" s="23">
         <v>195.62124</v>
       </c>
       <c r="AU101" s="23">
         <v>0</v>
       </c>
       <c r="AV101" s="23">
         <v>0</v>
       </c>
       <c r="AW101" s="23">
-        <v>2.6528999999999998</v>
+        <v>2.8029000000000002</v>
       </c>
       <c r="AX101" s="23">
-        <v>19.070080000000001</v>
+        <v>20.11834</v>
       </c>
     </row>
     <row r="102" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A102" s="19" t="s">
         <v>193</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C102" s="10">
         <v>54.926400000000001</v>
       </c>
       <c r="D102" s="10">
         <v>41.830849999999998</v>
       </c>
       <c r="E102" s="10">
         <v>132.78196</v>
       </c>
       <c r="F102" s="10">
         <v>101.81822</v>
       </c>
       <c r="G102" s="11">
         <v>6</v>
       </c>
       <c r="H102" s="11">
@@ -17378,54 +17378,54 @@
       <c r="AO102" s="12">
         <v>23253.564409999999</v>
       </c>
       <c r="AP102" s="12">
         <v>14922.79219</v>
       </c>
       <c r="AQ102" s="23">
         <v>0</v>
       </c>
       <c r="AR102" s="23">
         <v>0</v>
       </c>
       <c r="AS102" s="23">
         <v>22650.800749999999</v>
       </c>
       <c r="AT102" s="23">
         <v>13895.475469999999</v>
       </c>
       <c r="AU102" s="23">
         <v>0</v>
       </c>
       <c r="AV102" s="23">
         <v>0</v>
       </c>
       <c r="AW102" s="23">
-        <v>3993.6956300000002</v>
+        <v>5763.1620300000004</v>
       </c>
       <c r="AX102" s="23">
-        <v>2649.0673400000001</v>
+        <v>3980.3932399999999</v>
       </c>
     </row>
     <row r="103" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A103" s="19" t="s">
         <v>195</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>196</v>
       </c>
       <c r="C103" s="10">
         <v>1923.42</v>
       </c>
       <c r="D103" s="10">
         <v>645.7663</v>
       </c>
       <c r="E103" s="10">
         <v>10.859959999999999</v>
       </c>
       <c r="F103" s="10">
         <v>23.901489999999999</v>
       </c>
       <c r="G103" s="11">
         <v>5338.54</v>
       </c>
       <c r="H103" s="11">
@@ -17530,54 +17530,54 @@
       <c r="AO103" s="12">
         <v>25.65493</v>
       </c>
       <c r="AP103" s="12">
         <v>31.739239999999999</v>
       </c>
       <c r="AQ103" s="23">
         <v>0</v>
       </c>
       <c r="AR103" s="23">
         <v>0</v>
       </c>
       <c r="AS103" s="23">
         <v>22.686730000000001</v>
       </c>
       <c r="AT103" s="23">
         <v>49.220039999999997</v>
       </c>
       <c r="AU103" s="23">
         <v>0</v>
       </c>
       <c r="AV103" s="23">
         <v>0</v>
       </c>
       <c r="AW103" s="23">
-        <v>1149.1747399999999</v>
+        <v>1413.8028200000001</v>
       </c>
       <c r="AX103" s="23">
-        <v>406.14773000000002</v>
+        <v>526.34592999999995</v>
       </c>
     </row>
     <row r="104" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A104" s="19" t="s">
         <v>197</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>198</v>
       </c>
       <c r="C104" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D104" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F104" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G104" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H104" s="10" t="s">
@@ -17830,54 +17830,54 @@
       <c r="AO105" s="12">
         <v>1003.50748</v>
       </c>
       <c r="AP105" s="12">
         <v>2982.29549</v>
       </c>
       <c r="AQ105" s="23">
         <v>7.1089200000000003</v>
       </c>
       <c r="AR105" s="23">
         <v>27.552140000000001</v>
       </c>
       <c r="AS105" s="23">
         <v>1054.50693</v>
       </c>
       <c r="AT105" s="23">
         <v>3022.1594100000002</v>
       </c>
       <c r="AU105" s="23">
         <v>0.43468000000000001</v>
       </c>
       <c r="AV105" s="23">
         <v>1.0962799999999999</v>
       </c>
       <c r="AW105" s="23">
-        <v>386.22957000000002</v>
+        <v>464.33987000000002</v>
       </c>
       <c r="AX105" s="23">
-        <v>968.48956999999996</v>
+        <v>1227.2797599999999</v>
       </c>
     </row>
     <row r="106" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A106" s="19" t="s">
         <v>201</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>202</v>
       </c>
       <c r="C106" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D106" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E106" s="10">
         <v>1</v>
       </c>
       <c r="F106" s="10">
         <v>3.089</v>
       </c>
       <c r="G106" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H106" s="10" t="s">
@@ -18286,54 +18286,54 @@
       <c r="AO108" s="12">
         <v>31.961880000000001</v>
       </c>
       <c r="AP108" s="12">
         <v>124.99097</v>
       </c>
       <c r="AQ108" s="23">
         <v>0</v>
       </c>
       <c r="AR108" s="23">
         <v>0</v>
       </c>
       <c r="AS108" s="23">
         <v>9.6514399999999991</v>
       </c>
       <c r="AT108" s="23">
         <v>53.39179</v>
       </c>
       <c r="AU108" s="23">
         <v>0</v>
       </c>
       <c r="AV108" s="23">
         <v>0</v>
       </c>
       <c r="AW108" s="23">
-        <v>3.0551599999999999</v>
+        <v>3.2367599999999999</v>
       </c>
       <c r="AX108" s="23">
-        <v>18.396550000000001</v>
+        <v>19.54138</v>
       </c>
     </row>
     <row r="109" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A109" s="19" t="s">
         <v>207</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>208</v>
       </c>
       <c r="C109" s="10">
         <v>1271.6679200000001</v>
       </c>
       <c r="D109" s="10">
         <v>2995.43046</v>
       </c>
       <c r="E109" s="10">
         <v>1030.61249</v>
       </c>
       <c r="F109" s="10">
         <v>2659.95514</v>
       </c>
       <c r="G109" s="11">
         <v>3353.1880799999999</v>
       </c>
       <c r="H109" s="11">
@@ -18438,54 +18438,54 @@
       <c r="AO109" s="12">
         <v>1743.28783</v>
       </c>
       <c r="AP109" s="12">
         <v>6692.4095799999996</v>
       </c>
       <c r="AQ109" s="23">
         <v>333.81531999999999</v>
       </c>
       <c r="AR109" s="23">
         <v>193.61304000000001</v>
       </c>
       <c r="AS109" s="23">
         <v>1615.19389</v>
       </c>
       <c r="AT109" s="23">
         <v>6826.9636499999997</v>
       </c>
       <c r="AU109" s="23">
         <v>38</v>
       </c>
       <c r="AV109" s="23">
         <v>26.339569999999998</v>
       </c>
       <c r="AW109" s="23">
-        <v>506.38756000000001</v>
+        <v>611.76463000000001</v>
       </c>
       <c r="AX109" s="23">
-        <v>2076.8400299999998</v>
+        <v>2578.3771700000002</v>
       </c>
     </row>
     <row r="110" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A110" s="19" t="s">
         <v>209</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>210</v>
       </c>
       <c r="C110" s="10">
         <v>1312.6819</v>
       </c>
       <c r="D110" s="10">
         <v>781.94745999999998</v>
       </c>
       <c r="E110" s="10">
         <v>1523.7222999999999</v>
       </c>
       <c r="F110" s="10">
         <v>846.89907000000005</v>
       </c>
       <c r="G110" s="11">
         <v>1550.9165399999999</v>
       </c>
       <c r="H110" s="11">
@@ -18584,60 +18584,60 @@
       <c r="AM110" s="12">
         <v>2383.5065300000001</v>
       </c>
       <c r="AN110" s="12">
         <v>1666.23902</v>
       </c>
       <c r="AO110" s="12">
         <v>2439.0733500000001</v>
       </c>
       <c r="AP110" s="12">
         <v>1538.6524999999999</v>
       </c>
       <c r="AQ110" s="23">
         <v>2900.8511899999999</v>
       </c>
       <c r="AR110" s="23">
         <v>283.68506000000002</v>
       </c>
       <c r="AS110" s="23">
         <v>2112.8644899999999</v>
       </c>
       <c r="AT110" s="23">
         <v>1495.2932800000001</v>
       </c>
       <c r="AU110" s="23">
-        <v>823.46563000000003</v>
+        <v>1148.2860000000001</v>
       </c>
       <c r="AV110" s="23">
-        <v>42.540559999999999</v>
+        <v>46.106819999999999</v>
       </c>
       <c r="AW110" s="23">
-        <v>644.59902</v>
+        <v>805.08795999999995</v>
       </c>
       <c r="AX110" s="23">
-        <v>452.25331</v>
+        <v>635.76592000000005</v>
       </c>
     </row>
     <row r="111" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A111" s="19" t="s">
         <v>211</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C111" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D111" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F111" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G111" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H111" s="10" t="s">
@@ -18890,54 +18890,54 @@
       <c r="AO112" s="12">
         <v>107.90809</v>
       </c>
       <c r="AP112" s="12">
         <v>217.96953999999999</v>
       </c>
       <c r="AQ112" s="23">
         <v>2.1309999999999998</v>
       </c>
       <c r="AR112" s="23">
         <v>12.71</v>
       </c>
       <c r="AS112" s="23">
         <v>160.97937999999999</v>
       </c>
       <c r="AT112" s="23">
         <v>584.73121000000003</v>
       </c>
       <c r="AU112" s="23">
         <v>0</v>
       </c>
       <c r="AV112" s="23">
         <v>0</v>
       </c>
       <c r="AW112" s="23">
-        <v>32.636920000000003</v>
+        <v>38.367350000000002</v>
       </c>
       <c r="AX112" s="23">
-        <v>109.08499999999999</v>
+        <v>131.99205000000001</v>
       </c>
     </row>
     <row r="113" spans="1:50" ht="102" x14ac:dyDescent="0.2">
       <c r="A113" s="19" t="s">
         <v>215</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>216</v>
       </c>
       <c r="C113" s="10">
         <v>310.47000000000003</v>
       </c>
       <c r="D113" s="10">
         <v>486.18664000000001</v>
       </c>
       <c r="E113" s="10">
         <v>2118.9751900000001</v>
       </c>
       <c r="F113" s="10">
         <v>3582.5001400000001</v>
       </c>
       <c r="G113" s="11">
         <v>313.53381999999999</v>
       </c>
       <c r="H113" s="11">
@@ -19042,54 +19042,54 @@
       <c r="AO113" s="12">
         <v>3376.40951</v>
       </c>
       <c r="AP113" s="12">
         <v>7799.6522199999999</v>
       </c>
       <c r="AQ113" s="23">
         <v>3.1335600000000001</v>
       </c>
       <c r="AR113" s="23">
         <v>5.8951700000000002</v>
       </c>
       <c r="AS113" s="23">
         <v>3136.4529600000001</v>
       </c>
       <c r="AT113" s="23">
         <v>8460.7891199999995</v>
       </c>
       <c r="AU113" s="23">
         <v>0.33638000000000001</v>
       </c>
       <c r="AV113" s="23">
         <v>0.79500000000000004</v>
       </c>
       <c r="AW113" s="23">
-        <v>931.49066000000005</v>
+        <v>1195.26694</v>
       </c>
       <c r="AX113" s="23">
-        <v>2628.3298399999999</v>
+        <v>3481.64633</v>
       </c>
     </row>
     <row r="114" spans="1:50" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="19" t="s">
         <v>217</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C114" s="10">
         <v>0.1147</v>
       </c>
       <c r="D114" s="10">
         <v>0.21365999999999999</v>
       </c>
       <c r="E114" s="10">
         <v>45.572609999999997</v>
       </c>
       <c r="F114" s="10">
         <v>74.254710000000003</v>
       </c>
       <c r="G114" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H114" s="10" t="s">
@@ -19194,54 +19194,54 @@
       <c r="AO114" s="12">
         <v>117.88263999999999</v>
       </c>
       <c r="AP114" s="12">
         <v>296.21296999999998</v>
       </c>
       <c r="AQ114" s="23">
         <v>15.0647</v>
       </c>
       <c r="AR114" s="23">
         <v>30.192</v>
       </c>
       <c r="AS114" s="23">
         <v>112.6397</v>
       </c>
       <c r="AT114" s="23">
         <v>227.93436</v>
       </c>
       <c r="AU114" s="23">
         <v>0</v>
       </c>
       <c r="AV114" s="23">
         <v>0</v>
       </c>
       <c r="AW114" s="23">
-        <v>15.051769999999999</v>
+        <v>19.019970000000001</v>
       </c>
       <c r="AX114" s="23">
-        <v>53.180160000000001</v>
+        <v>83.19238</v>
       </c>
     </row>
     <row r="115" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A115" s="19" t="s">
         <v>219</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>220</v>
       </c>
       <c r="C115" s="10">
         <v>2.5186000000000002</v>
       </c>
       <c r="D115" s="10">
         <v>3.77901</v>
       </c>
       <c r="E115" s="10">
         <v>59.107080000000003</v>
       </c>
       <c r="F115" s="10">
         <v>78.426810000000003</v>
       </c>
       <c r="G115" s="11">
         <v>0.25259999999999999</v>
       </c>
       <c r="H115" s="11">
@@ -19346,54 +19346,54 @@
       <c r="AO115" s="12">
         <v>48.173760000000001</v>
       </c>
       <c r="AP115" s="12">
         <v>87.7209</v>
       </c>
       <c r="AQ115" s="23">
         <v>41.28</v>
       </c>
       <c r="AR115" s="23">
         <v>11.64995</v>
       </c>
       <c r="AS115" s="23">
         <v>39.0184</v>
       </c>
       <c r="AT115" s="23">
         <v>69.895200000000003</v>
       </c>
       <c r="AU115" s="23">
         <v>0</v>
       </c>
       <c r="AV115" s="23">
         <v>0</v>
       </c>
       <c r="AW115" s="23">
-        <v>10.73446</v>
+        <v>15.267620000000001</v>
       </c>
       <c r="AX115" s="23">
-        <v>21.532830000000001</v>
+        <v>31.923290000000001</v>
       </c>
     </row>
     <row r="116" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A116" s="19" t="s">
         <v>221</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>222</v>
       </c>
       <c r="C116" s="10">
         <v>0.20899999999999999</v>
       </c>
       <c r="D116" s="10">
         <v>0.72108000000000005</v>
       </c>
       <c r="E116" s="10">
         <v>11.492319999999999</v>
       </c>
       <c r="F116" s="10">
         <v>20.206700000000001</v>
       </c>
       <c r="G116" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H116" s="10" t="s">
@@ -19498,54 +19498,54 @@
       <c r="AO116" s="12">
         <v>7.3087499999999999</v>
       </c>
       <c r="AP116" s="12">
         <v>8.0748999999999995</v>
       </c>
       <c r="AQ116" s="23">
         <v>0</v>
       </c>
       <c r="AR116" s="23">
         <v>0</v>
       </c>
       <c r="AS116" s="23">
         <v>5.0993000000000004</v>
       </c>
       <c r="AT116" s="23">
         <v>7.6107399999999998</v>
       </c>
       <c r="AU116" s="23">
         <v>0</v>
       </c>
       <c r="AV116" s="23">
         <v>0</v>
       </c>
       <c r="AW116" s="23">
-        <v>1.663</v>
+        <v>1.7746</v>
       </c>
       <c r="AX116" s="23">
-        <v>3.5208699999999999</v>
+        <v>3.6741799999999998</v>
       </c>
     </row>
     <row r="117" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A117" s="19" t="s">
         <v>223</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C117" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D117" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E117" s="10">
         <v>9.4753000000000007</v>
       </c>
       <c r="F117" s="10">
         <v>11.90166</v>
       </c>
       <c r="G117" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H117" s="10" t="s">
@@ -19650,54 +19650,54 @@
       <c r="AO117" s="12">
         <v>33.097279999999998</v>
       </c>
       <c r="AP117" s="12">
         <v>64.435959999999994</v>
       </c>
       <c r="AQ117" s="23">
         <v>0</v>
       </c>
       <c r="AR117" s="23">
         <v>0</v>
       </c>
       <c r="AS117" s="23">
         <v>29.727709999999998</v>
       </c>
       <c r="AT117" s="23">
         <v>102.77011</v>
       </c>
       <c r="AU117" s="23">
         <v>0</v>
       </c>
       <c r="AV117" s="23">
         <v>0</v>
       </c>
       <c r="AW117" s="23">
-        <v>8.7690000000000001</v>
+        <v>11.199</v>
       </c>
       <c r="AX117" s="23">
-        <v>22.52074</v>
+        <v>30.718879999999999</v>
       </c>
     </row>
     <row r="118" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A118" s="19" t="s">
         <v>225</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>226</v>
       </c>
       <c r="C118" s="10">
         <v>1.1704000000000001</v>
       </c>
       <c r="D118" s="10">
         <v>2.2309600000000001</v>
       </c>
       <c r="E118" s="10">
         <v>355.19385</v>
       </c>
       <c r="F118" s="10">
         <v>1158.1023700000001</v>
       </c>
       <c r="G118" s="11">
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="H118" s="11">
@@ -19802,54 +19802,54 @@
       <c r="AO118" s="12">
         <v>686.02269000000001</v>
       </c>
       <c r="AP118" s="12">
         <v>1747.1340299999999</v>
       </c>
       <c r="AQ118" s="23">
         <v>0.12559999999999999</v>
       </c>
       <c r="AR118" s="23">
         <v>0.76458999999999999</v>
       </c>
       <c r="AS118" s="23">
         <v>689.62913000000003</v>
       </c>
       <c r="AT118" s="23">
         <v>2040.41021</v>
       </c>
       <c r="AU118" s="23">
         <v>0.28275</v>
       </c>
       <c r="AV118" s="23">
         <v>2.4375</v>
       </c>
       <c r="AW118" s="23">
-        <v>179.55054999999999</v>
+        <v>229.47866999999999</v>
       </c>
       <c r="AX118" s="23">
-        <v>554.69940999999994</v>
+        <v>767.14783</v>
       </c>
     </row>
     <row r="119" spans="1:50" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="19" t="s">
         <v>227</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>228</v>
       </c>
       <c r="C119" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D119" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E119" s="10">
         <v>1.6577999999999999</v>
       </c>
       <c r="F119" s="10">
         <v>3.8880699999999999</v>
       </c>
       <c r="G119" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H119" s="10" t="s">
@@ -19954,54 +19954,54 @@
       <c r="AO119" s="12">
         <v>27.638719999999999</v>
       </c>
       <c r="AP119" s="12">
         <v>39.672029999999999</v>
       </c>
       <c r="AQ119" s="23">
         <v>0</v>
       </c>
       <c r="AR119" s="23">
         <v>0</v>
       </c>
       <c r="AS119" s="23">
         <v>3.3448000000000002</v>
       </c>
       <c r="AT119" s="23">
         <v>7.5384399999999996</v>
       </c>
       <c r="AU119" s="23">
         <v>0</v>
       </c>
       <c r="AV119" s="23">
         <v>0</v>
       </c>
       <c r="AW119" s="23">
-        <v>0.70440000000000003</v>
+        <v>0.71440000000000003</v>
       </c>
       <c r="AX119" s="23">
-        <v>2.44983</v>
+        <v>2.4884300000000001</v>
       </c>
     </row>
     <row r="120" spans="1:50" ht="76.5" x14ac:dyDescent="0.2">
       <c r="A120" s="19" t="s">
         <v>229</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C120" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D120" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E120" s="10">
         <v>246.56037000000001</v>
       </c>
       <c r="F120" s="10">
         <v>286.41152</v>
       </c>
       <c r="G120" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H120" s="10" t="s">
@@ -20106,54 +20106,54 @@
       <c r="AO120" s="12">
         <v>160.01676</v>
       </c>
       <c r="AP120" s="12">
         <v>500.64249999999998</v>
       </c>
       <c r="AQ120" s="23">
         <v>35.78</v>
       </c>
       <c r="AR120" s="23">
         <v>14.44285</v>
       </c>
       <c r="AS120" s="23">
         <v>155.14554000000001</v>
       </c>
       <c r="AT120" s="23">
         <v>318.99412000000001</v>
       </c>
       <c r="AU120" s="23">
         <v>0</v>
       </c>
       <c r="AV120" s="23">
         <v>0</v>
       </c>
       <c r="AW120" s="23">
-        <v>49.465400000000002</v>
+        <v>64.906360000000006</v>
       </c>
       <c r="AX120" s="23">
-        <v>126.70439</v>
+        <v>164.76552000000001</v>
       </c>
     </row>
     <row r="121" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A121" s="19" t="s">
         <v>231</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>232</v>
       </c>
       <c r="C121" s="10">
         <v>34.189399999999999</v>
       </c>
       <c r="D121" s="10">
         <v>13.579050000000001</v>
       </c>
       <c r="E121" s="10">
         <v>11470.052170000001</v>
       </c>
       <c r="F121" s="10">
         <v>48143.539900000003</v>
       </c>
       <c r="G121" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H121" s="10" t="s">
@@ -20258,54 +20258,54 @@
       <c r="AO121" s="12">
         <v>19979.319520000001</v>
       </c>
       <c r="AP121" s="12">
         <v>80423.326749999993</v>
       </c>
       <c r="AQ121" s="23">
         <v>1976.9264800000001</v>
       </c>
       <c r="AR121" s="23">
         <v>1087.0477699999999</v>
       </c>
       <c r="AS121" s="23">
         <v>15380.274820000001</v>
       </c>
       <c r="AT121" s="23">
         <v>61902.052810000001</v>
       </c>
       <c r="AU121" s="23">
         <v>59.33</v>
       </c>
       <c r="AV121" s="23">
         <v>37.762999999999998</v>
       </c>
       <c r="AW121" s="23">
-        <v>4453.4733500000002</v>
+        <v>5847.7698600000003</v>
       </c>
       <c r="AX121" s="23">
-        <v>20632.036759999999</v>
+        <v>27409.56828</v>
       </c>
     </row>
     <row r="122" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A122" s="19" t="s">
         <v>233</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>234</v>
       </c>
       <c r="C122" s="10">
         <v>8.5708000000000002</v>
       </c>
       <c r="D122" s="10">
         <v>6.2870299999999997</v>
       </c>
       <c r="E122" s="10">
         <v>430.36772999999999</v>
       </c>
       <c r="F122" s="10">
         <v>201.28799000000001</v>
       </c>
       <c r="G122" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H122" s="10" t="s">
@@ -20410,54 +20410,54 @@
       <c r="AO122" s="12">
         <v>811.79426999999998</v>
       </c>
       <c r="AP122" s="12">
         <v>498.60228000000001</v>
       </c>
       <c r="AQ122" s="23">
         <v>0</v>
       </c>
       <c r="AR122" s="23">
         <v>0</v>
       </c>
       <c r="AS122" s="23">
         <v>646.55322000000001</v>
       </c>
       <c r="AT122" s="23">
         <v>450.02226999999999</v>
       </c>
       <c r="AU122" s="23">
         <v>0</v>
       </c>
       <c r="AV122" s="23">
         <v>0</v>
       </c>
       <c r="AW122" s="23">
-        <v>228.03882999999999</v>
+        <v>265.88260000000002</v>
       </c>
       <c r="AX122" s="23">
-        <v>171.92806999999999</v>
+        <v>200.12458000000001</v>
       </c>
     </row>
     <row r="123" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A123" s="19" t="s">
         <v>235</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C123" s="10">
         <v>0.42049999999999998</v>
       </c>
       <c r="D123" s="10">
         <v>10.4367</v>
       </c>
       <c r="E123" s="10">
         <v>6.9210399999999996</v>
       </c>
       <c r="F123" s="10">
         <v>34.183340000000001</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H123" s="10" t="s">
@@ -20562,54 +20562,54 @@
       <c r="AO123" s="12">
         <v>34.216630000000002</v>
       </c>
       <c r="AP123" s="12">
         <v>220.70949999999999</v>
       </c>
       <c r="AQ123" s="23">
         <v>0</v>
       </c>
       <c r="AR123" s="23">
         <v>0</v>
       </c>
       <c r="AS123" s="23">
         <v>44.832160000000002</v>
       </c>
       <c r="AT123" s="23">
         <v>388.22991000000002</v>
       </c>
       <c r="AU123" s="23">
         <v>0</v>
       </c>
       <c r="AV123" s="23">
         <v>0</v>
       </c>
       <c r="AW123" s="23">
-        <v>14.07141</v>
+        <v>20.560230000000001</v>
       </c>
       <c r="AX123" s="23">
-        <v>84.182230000000004</v>
+        <v>124.0466</v>
       </c>
     </row>
     <row r="124" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A124" s="19" t="s">
         <v>237</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>238</v>
       </c>
       <c r="C124" s="10">
         <v>6.9699999999999998E-2</v>
       </c>
       <c r="D124" s="10">
         <v>0.42392999999999997</v>
       </c>
       <c r="E124" s="10">
         <v>544.01067</v>
       </c>
       <c r="F124" s="10">
         <v>274.42682000000002</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H124" s="10" t="s">
@@ -20714,54 +20714,54 @@
       <c r="AO124" s="12">
         <v>747.74843999999996</v>
       </c>
       <c r="AP124" s="12">
         <v>627.44808999999998</v>
       </c>
       <c r="AQ124" s="23">
         <v>0</v>
       </c>
       <c r="AR124" s="23">
         <v>0</v>
       </c>
       <c r="AS124" s="23">
         <v>814.39128000000005</v>
       </c>
       <c r="AT124" s="23">
         <v>690.20105999999998</v>
       </c>
       <c r="AU124" s="23">
         <v>0</v>
       </c>
       <c r="AV124" s="23">
         <v>0</v>
       </c>
       <c r="AW124" s="23">
-        <v>306.89517000000001</v>
+        <v>388.48844000000003</v>
       </c>
       <c r="AX124" s="23">
-        <v>251.35974999999999</v>
+        <v>324.15384</v>
       </c>
     </row>
     <row r="125" spans="1:50" ht="51" x14ac:dyDescent="0.2">
       <c r="A125" s="19" t="s">
         <v>239</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>240</v>
       </c>
       <c r="C125" s="10">
         <v>1.5848</v>
       </c>
       <c r="D125" s="10">
         <v>2.1530800000000001</v>
       </c>
       <c r="E125" s="10">
         <v>1292.28332</v>
       </c>
       <c r="F125" s="10">
         <v>1329.4936</v>
       </c>
       <c r="G125" s="11">
         <v>1.48</v>
       </c>
       <c r="H125" s="11">
@@ -20860,60 +20860,60 @@
       <c r="AM125" s="12">
         <v>1.5285</v>
       </c>
       <c r="AN125" s="12">
         <v>11.22761</v>
       </c>
       <c r="AO125" s="12">
         <v>2765.4957599999998</v>
       </c>
       <c r="AP125" s="12">
         <v>4491.0431799999997</v>
       </c>
       <c r="AQ125" s="23">
         <v>0.41</v>
       </c>
       <c r="AR125" s="23">
         <v>1.73472</v>
       </c>
       <c r="AS125" s="23">
         <v>2315.8432899999998</v>
       </c>
       <c r="AT125" s="23">
         <v>4426.3020500000002</v>
       </c>
       <c r="AU125" s="23">
-        <v>0</v>
+        <v>0.67600000000000005</v>
       </c>
       <c r="AV125" s="23">
-        <v>0</v>
+        <v>4.2229999999999999</v>
       </c>
       <c r="AW125" s="23">
-        <v>949.81681000000003</v>
+        <v>1212.60141</v>
       </c>
       <c r="AX125" s="23">
-        <v>1781.10734</v>
+        <v>2341.9294199999999</v>
       </c>
     </row>
     <row r="126" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A126" s="19" t="s">
         <v>241</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C126" s="10">
         <v>0.72250000000000003</v>
       </c>
       <c r="D126" s="10">
         <v>2.8681700000000001</v>
       </c>
       <c r="E126" s="10">
         <v>46.931449999999998</v>
       </c>
       <c r="F126" s="10">
         <v>82.536479999999997</v>
       </c>
       <c r="G126" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H126" s="10" t="s">
@@ -21018,54 +21018,54 @@
       <c r="AO126" s="12">
         <v>34.068530000000003</v>
       </c>
       <c r="AP126" s="12">
         <v>94.311430000000001</v>
       </c>
       <c r="AQ126" s="23">
         <v>4.4560000000000002E-2</v>
       </c>
       <c r="AR126" s="23">
         <v>2.68099</v>
       </c>
       <c r="AS126" s="23">
         <v>29.637989999999999</v>
       </c>
       <c r="AT126" s="23">
         <v>63.442570000000003</v>
       </c>
       <c r="AU126" s="23">
         <v>0</v>
       </c>
       <c r="AV126" s="23">
         <v>0</v>
       </c>
       <c r="AW126" s="23">
-        <v>13.83039</v>
+        <v>14.45065</v>
       </c>
       <c r="AX126" s="23">
-        <v>10.25874</v>
+        <v>12.593159999999999</v>
       </c>
     </row>
     <row r="127" spans="1:50" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="19" t="s">
         <v>243</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>244</v>
       </c>
       <c r="C127" s="10">
         <v>2.3090000000000002</v>
       </c>
       <c r="D127" s="10">
         <v>5.8388400000000003</v>
       </c>
       <c r="E127" s="10">
         <v>384.00031999999999</v>
       </c>
       <c r="F127" s="10">
         <v>755.80988000000002</v>
       </c>
       <c r="G127" s="11">
         <v>27.203499999999998</v>
       </c>
       <c r="H127" s="11">
@@ -21164,60 +21164,60 @@
       <c r="AM127" s="12">
         <v>220.78515999999999</v>
       </c>
       <c r="AN127" s="12">
         <v>640.73446000000001</v>
       </c>
       <c r="AO127" s="12">
         <v>394.97847000000002</v>
       </c>
       <c r="AP127" s="12">
         <v>1154.2512400000001</v>
       </c>
       <c r="AQ127" s="23">
         <v>170.01956000000001</v>
       </c>
       <c r="AR127" s="23">
         <v>614.84010999999998</v>
       </c>
       <c r="AS127" s="23">
         <v>429.12643000000003</v>
       </c>
       <c r="AT127" s="23">
         <v>1476.92517</v>
       </c>
       <c r="AU127" s="23">
-        <v>43.246299999999998</v>
+        <v>60.039499999999997</v>
       </c>
       <c r="AV127" s="23">
-        <v>178.35029</v>
+        <v>254.12872999999999</v>
       </c>
       <c r="AW127" s="23">
-        <v>143.17218</v>
+        <v>211.03602000000001</v>
       </c>
       <c r="AX127" s="23">
-        <v>479.98568</v>
+        <v>735.06938000000002</v>
       </c>
     </row>
     <row r="128" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A128" s="19" t="s">
         <v>245</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>246</v>
       </c>
       <c r="C128" s="10">
         <v>35.765999999999998</v>
       </c>
       <c r="D128" s="10">
         <v>78.758619999999993</v>
       </c>
       <c r="E128" s="10">
         <v>258.04719</v>
       </c>
       <c r="F128" s="10">
         <v>824.66485999999998</v>
       </c>
       <c r="G128" s="11">
         <v>12.17</v>
       </c>
       <c r="H128" s="11">
@@ -21316,60 +21316,60 @@
       <c r="AM128" s="12">
         <v>5.1592200000000004</v>
       </c>
       <c r="AN128" s="12">
         <v>57.969889999999999</v>
       </c>
       <c r="AO128" s="12">
         <v>707.29907000000003</v>
       </c>
       <c r="AP128" s="12">
         <v>5718.5111999999999</v>
       </c>
       <c r="AQ128" s="23">
         <v>1.5261400000000001</v>
       </c>
       <c r="AR128" s="23">
         <v>22.15532</v>
       </c>
       <c r="AS128" s="23">
         <v>988.99012000000005</v>
       </c>
       <c r="AT128" s="23">
         <v>7912.5568800000001</v>
       </c>
       <c r="AU128" s="23">
-        <v>0.61731000000000003</v>
+        <v>1.5423100000000001</v>
       </c>
       <c r="AV128" s="23">
-        <v>10.988</v>
+        <v>28.696000000000002</v>
       </c>
       <c r="AW128" s="23">
-        <v>329.49722000000003</v>
+        <v>382.52498000000003</v>
       </c>
       <c r="AX128" s="23">
-        <v>2659.5041299999998</v>
+        <v>3183.7665999999999</v>
       </c>
     </row>
     <row r="129" spans="1:50" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A129" s="19" t="s">
         <v>247</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C129" s="10">
         <v>19.810500000000001</v>
       </c>
       <c r="D129" s="10">
         <v>4.2443299999999997</v>
       </c>
       <c r="E129" s="10">
         <v>91.099000000000004</v>
       </c>
       <c r="F129" s="10">
         <v>13.3451</v>
       </c>
       <c r="G129" s="11">
         <v>79.366</v>
       </c>
       <c r="H129" s="11">
@@ -21474,54 +21474,54 @@
       <c r="AO129" s="12">
         <v>160.90369999999999</v>
       </c>
       <c r="AP129" s="12">
         <v>64.338430000000002</v>
       </c>
       <c r="AQ129" s="23">
         <v>0</v>
       </c>
       <c r="AR129" s="23">
         <v>0</v>
       </c>
       <c r="AS129" s="23">
         <v>266.02199999999999</v>
       </c>
       <c r="AT129" s="23">
         <v>103.77437</v>
       </c>
       <c r="AU129" s="23">
         <v>0</v>
       </c>
       <c r="AV129" s="23">
         <v>0</v>
       </c>
       <c r="AW129" s="23">
-        <v>81.698999999999998</v>
+        <v>99.290999999999997</v>
       </c>
       <c r="AX129" s="23">
-        <v>39.15616</v>
+        <v>45.535530000000001</v>
       </c>
     </row>
     <row r="130" spans="1:50" ht="89.25" x14ac:dyDescent="0.2">
       <c r="A130" s="19" t="s">
         <v>249</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>250</v>
       </c>
       <c r="C130" s="10">
         <v>14402.337</v>
       </c>
       <c r="D130" s="10">
         <v>7241.9608699999999</v>
       </c>
       <c r="E130" s="10">
         <v>855.58109999999999</v>
       </c>
       <c r="F130" s="10">
         <v>293.94722999999999</v>
       </c>
       <c r="G130" s="11">
         <v>15308.104300000001</v>
       </c>
       <c r="H130" s="11">
@@ -21620,60 +21620,60 @@
       <c r="AM130" s="12">
         <v>3131.72</v>
       </c>
       <c r="AN130" s="12">
         <v>398.45616999999999</v>
       </c>
       <c r="AO130" s="12">
         <v>3289.70165</v>
       </c>
       <c r="AP130" s="12">
         <v>2045.70093</v>
       </c>
       <c r="AQ130" s="23">
         <v>3284.2</v>
       </c>
       <c r="AR130" s="23">
         <v>470.25238000000002</v>
       </c>
       <c r="AS130" s="23">
         <v>3981.1858900000002</v>
       </c>
       <c r="AT130" s="23">
         <v>2264.0655000000002</v>
       </c>
       <c r="AU130" s="23">
-        <v>1555.386</v>
+        <v>2629.6979999999999</v>
       </c>
       <c r="AV130" s="23">
-        <v>552.85375999999997</v>
+        <v>1014.17976</v>
       </c>
       <c r="AW130" s="23">
-        <v>974.10738000000003</v>
+        <v>1178.76937</v>
       </c>
       <c r="AX130" s="23">
-        <v>743.58112000000006</v>
+        <v>881.22113000000002</v>
       </c>
     </row>
     <row r="131" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A131" s="19" t="s">
         <v>251</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>252</v>
       </c>
       <c r="C131" s="10">
         <v>5494.8819999999996</v>
       </c>
       <c r="D131" s="10">
         <v>2392.0468000000001</v>
       </c>
       <c r="E131" s="10">
         <v>345.73899999999998</v>
       </c>
       <c r="F131" s="10">
         <v>146.74089000000001</v>
       </c>
       <c r="G131" s="11">
         <v>6677.2277999999997</v>
       </c>
       <c r="H131" s="11">
@@ -21772,60 +21772,60 @@
       <c r="AM131" s="12">
         <v>10254.20422</v>
       </c>
       <c r="AN131" s="12">
         <v>5016.7092300000004</v>
       </c>
       <c r="AO131" s="12">
         <v>206.13797</v>
       </c>
       <c r="AP131" s="12">
         <v>185.22756000000001</v>
       </c>
       <c r="AQ131" s="23">
         <v>15477.33274</v>
       </c>
       <c r="AR131" s="23">
         <v>9465.7329900000004</v>
       </c>
       <c r="AS131" s="23">
         <v>180.13765000000001</v>
       </c>
       <c r="AT131" s="23">
         <v>176.29524000000001</v>
       </c>
       <c r="AU131" s="23">
-        <v>5461.4859900000001</v>
+        <v>5772.1782300000004</v>
       </c>
       <c r="AV131" s="23">
-        <v>3549.95165</v>
+        <v>3769.06457</v>
       </c>
       <c r="AW131" s="23">
-        <v>12.946400000000001</v>
+        <v>30.512509999999999</v>
       </c>
       <c r="AX131" s="23">
-        <v>15.49522</v>
+        <v>37.795749999999998</v>
       </c>
     </row>
     <row r="132" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A132" s="19" t="s">
         <v>253</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C132" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F132" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G132" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H132" s="10" t="s">
@@ -21930,54 +21930,54 @@
       <c r="AO132" s="12">
         <v>115.197</v>
       </c>
       <c r="AP132" s="12">
         <v>201.70292000000001</v>
       </c>
       <c r="AQ132" s="23">
         <v>0</v>
       </c>
       <c r="AR132" s="23">
         <v>0</v>
       </c>
       <c r="AS132" s="23">
         <v>98.236000000000004</v>
       </c>
       <c r="AT132" s="23">
         <v>188.60045</v>
       </c>
       <c r="AU132" s="23">
         <v>0</v>
       </c>
       <c r="AV132" s="23">
         <v>0</v>
       </c>
       <c r="AW132" s="23">
-        <v>10.624000000000001</v>
+        <v>13.644</v>
       </c>
       <c r="AX132" s="23">
-        <v>26.687000000000001</v>
+        <v>34.561390000000003</v>
       </c>
     </row>
     <row r="133" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A133" s="19" t="s">
         <v>255</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>256</v>
       </c>
       <c r="C133" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D133" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F133" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G133" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H133" s="10" t="s">
@@ -22234,54 +22234,54 @@
       <c r="AO134" s="12">
         <v>283.88099999999997</v>
       </c>
       <c r="AP134" s="12">
         <v>403.36243999999999</v>
       </c>
       <c r="AQ134" s="23">
         <v>0</v>
       </c>
       <c r="AR134" s="23">
         <v>0</v>
       </c>
       <c r="AS134" s="23">
         <v>181.69645</v>
       </c>
       <c r="AT134" s="23">
         <v>258.66759000000002</v>
       </c>
       <c r="AU134" s="23">
         <v>0</v>
       </c>
       <c r="AV134" s="23">
         <v>0</v>
       </c>
       <c r="AW134" s="23">
-        <v>18.685079999999999</v>
+        <v>21.275079999999999</v>
       </c>
       <c r="AX134" s="23">
-        <v>22.125579999999999</v>
+        <v>29.641110000000001</v>
       </c>
     </row>
     <row r="135" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A135" s="19" t="s">
         <v>259</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C135" s="10">
         <v>2.0400000000000001E-2</v>
       </c>
       <c r="D135" s="10">
         <v>2.7990000000000001E-2</v>
       </c>
       <c r="E135" s="10">
         <v>24.349879999999999</v>
       </c>
       <c r="F135" s="10">
         <v>18.609749999999998</v>
       </c>
       <c r="G135" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H135" s="10" t="s">
@@ -22386,54 +22386,54 @@
       <c r="AO135" s="12">
         <v>137.19791000000001</v>
       </c>
       <c r="AP135" s="12">
         <v>78.569550000000007</v>
       </c>
       <c r="AQ135" s="23">
         <v>0</v>
       </c>
       <c r="AR135" s="23">
         <v>0</v>
       </c>
       <c r="AS135" s="23">
         <v>80.073570000000004</v>
       </c>
       <c r="AT135" s="23">
         <v>51.726689999999998</v>
       </c>
       <c r="AU135" s="23">
         <v>0</v>
       </c>
       <c r="AV135" s="23">
         <v>0</v>
       </c>
       <c r="AW135" s="23">
-        <v>27.65972</v>
+        <v>31.33766</v>
       </c>
       <c r="AX135" s="23">
-        <v>17.141100000000002</v>
+        <v>19.6905</v>
       </c>
     </row>
     <row r="136" spans="1:50" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="19" t="s">
         <v>261</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>262</v>
       </c>
       <c r="C136" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D136" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E136" s="10">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="F136" s="10">
         <v>4.7789999999999999E-2</v>
       </c>
       <c r="G136" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H136" s="10" t="s">
@@ -22690,54 +22690,54 @@
       <c r="AO137" s="12">
         <v>19848.146680000002</v>
       </c>
       <c r="AP137" s="12">
         <v>1129.90472</v>
       </c>
       <c r="AQ137" s="23">
         <v>12261.839</v>
       </c>
       <c r="AR137" s="23">
         <v>1238.5026700000001</v>
       </c>
       <c r="AS137" s="23">
         <v>8873.0966499999995</v>
       </c>
       <c r="AT137" s="23">
         <v>842.29970000000003</v>
       </c>
       <c r="AU137" s="23">
         <v>2715</v>
       </c>
       <c r="AV137" s="23">
         <v>271.5</v>
       </c>
       <c r="AW137" s="23">
-        <v>5251.2641199999998</v>
+        <v>5577.5386900000003</v>
       </c>
       <c r="AX137" s="23">
-        <v>693.37985000000003</v>
+        <v>744.63689999999997</v>
       </c>
     </row>
     <row r="138" spans="1:50" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A138" s="19" t="s">
         <v>265</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C138" s="10" t="s">
         <v>277</v>
       </c>
       <c r="D138" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>277</v>
       </c>
       <c r="F138" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G138" s="10" t="s">
         <v>277</v>
       </c>
       <c r="H138" s="10" t="s">
@@ -23140,60 +23140,60 @@
       <c r="AM140" s="15">
         <v>87303.05</v>
       </c>
       <c r="AN140" s="15">
         <v>1382.7960599999999</v>
       </c>
       <c r="AO140" s="15">
         <v>1388.16706</v>
       </c>
       <c r="AP140" s="15">
         <v>150.66739000000001</v>
       </c>
       <c r="AQ140" s="22">
         <v>75511.767999999996</v>
       </c>
       <c r="AR140" s="22">
         <v>1390.625</v>
       </c>
       <c r="AS140" s="22">
         <v>1920.4463599999999</v>
       </c>
       <c r="AT140" s="22">
         <v>324.11387000000002</v>
       </c>
       <c r="AU140" s="22">
-        <v>18231</v>
+        <v>18925</v>
       </c>
       <c r="AV140" s="22">
-        <v>276.24900000000002</v>
+        <v>289.00799999999998</v>
       </c>
       <c r="AW140" s="22">
-        <v>411.23225000000002</v>
+        <v>589.99045000000001</v>
       </c>
       <c r="AX140" s="22">
-        <v>90.842389999999995</v>
+        <v>138.32273000000001</v>
       </c>
     </row>
     <row r="141" spans="1:50" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C141" s="16"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16"/>
       <c r="F141" s="16"/>
       <c r="G141" s="16"/>
       <c r="H141" s="16"/>
       <c r="I141" s="16"/>
       <c r="J141" s="16"/>
       <c r="K141" s="16"/>
       <c r="L141" s="16"/>
       <c r="M141" s="16"/>
       <c r="N141" s="16"/>
       <c r="O141" s="16"/>
       <c r="P141" s="16"/>
       <c r="Q141" s="16"/>
       <c r="R141" s="16"/>
       <c r="S141" s="16"/>
       <c r="T141" s="16"/>
       <c r="U141" s="16"/>
       <c r="V141" s="16"/>
       <c r="W141" s="16"/>
       <c r="X141" s="16"/>