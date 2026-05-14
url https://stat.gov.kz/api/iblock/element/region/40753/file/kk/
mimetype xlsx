--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-240" yWindow="630" windowWidth="16755" windowHeight="10980"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="23">
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t xml:space="preserve">Тау-кен өндіру өнеркәсібі және карьерлерді қазу </t>
   </si>
@@ -83,52 +83,52 @@
     <t>Райымбек ауданы</t>
   </si>
   <si>
     <t>Талғар ауданы</t>
   </si>
   <si>
     <t>Ұйғыр ауданы</t>
   </si>
   <si>
     <t>Іле ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Өңірлер бөлінісінде негізгі экономикалық қызмет түрлері бойынша өнеркәсіптік өндірістің индекстері*
 </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Алатау қ.ә.</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
-    <t>2026 жылғы ақпан
-2025 жылғы ақпанға %-бен</t>
+    <t>2026 жылғы наурыз
+2025 жылғы наурызға %-бен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Baltica"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -273,51 +273,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -347,50 +347,53 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -654,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+      <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="8" width="9.140625" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
       <c r="A2" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
     </row>
@@ -734,294 +737,294 @@
       <c r="F5" s="23"/>
       <c r="G5" s="7"/>
     </row>
     <row r="6" spans="1:7" ht="56.25" customHeight="1">
       <c r="A6" s="28"/>
       <c r="B6" s="26"/>
       <c r="C6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="18">
-        <v>119.1</v>
+        <v>117.8</v>
       </c>
       <c r="C7" s="18">
-        <v>138.80000000000001</v>
+        <v>152.69999999999999</v>
       </c>
       <c r="D7" s="18">
-        <v>122.6</v>
+        <v>120.1</v>
       </c>
       <c r="E7" s="18">
-        <v>104.5</v>
-[...2 lines deleted...]
-        <v>106.1</v>
+        <v>105</v>
+      </c>
+      <c r="F7" s="30">
+        <v>107.9</v>
       </c>
       <c r="G7" s="7"/>
     </row>
     <row r="8" spans="1:7" ht="12" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="18">
-        <v>230.5</v>
+        <v>138.1</v>
       </c>
       <c r="C8" s="18">
-        <v>311.2</v>
+        <v>379</v>
       </c>
       <c r="D8" s="18">
-        <v>373.6</v>
+        <v>212.8</v>
       </c>
       <c r="E8" s="18">
-        <v>83.9</v>
-[...2 lines deleted...]
-        <v>98.1</v>
+        <v>72.900000000000006</v>
+      </c>
+      <c r="F8" s="30">
+        <v>103.8</v>
       </c>
       <c r="G8" s="7"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="18">
-        <v>96.5</v>
+        <v>96.7</v>
       </c>
       <c r="C9" s="18">
-        <v>116</v>
+        <v>121.3</v>
       </c>
       <c r="D9" s="18">
-        <v>95.1</v>
+        <v>96.3</v>
       </c>
       <c r="E9" s="18">
-        <v>358.6</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>167.1</v>
+      </c>
+      <c r="F9" s="30">
+        <v>80.099999999999994</v>
       </c>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="18">
-        <v>242.3</v>
+        <v>241.8</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="18">
-        <v>314.3</v>
+        <v>275</v>
       </c>
       <c r="E10" s="18">
-        <v>103.1</v>
-[...2 lines deleted...]
-        <v>128.1</v>
+        <v>102.8</v>
+      </c>
+      <c r="F10" s="30">
+        <v>137.5</v>
       </c>
       <c r="G10" s="7"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="18">
-        <v>114.4</v>
+        <v>115.7</v>
       </c>
       <c r="C11" s="18">
-        <v>181.7</v>
+        <v>204</v>
       </c>
       <c r="D11" s="18">
-        <v>115</v>
+        <v>108.6</v>
       </c>
       <c r="E11" s="18">
-        <v>130.69999999999999</v>
-[...2 lines deleted...]
-        <v>130.6</v>
+        <v>116</v>
+      </c>
+      <c r="F11" s="30">
+        <v>129.69999999999999</v>
       </c>
       <c r="G11" s="7"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="18">
-        <v>100</v>
+        <v>112.9</v>
       </c>
       <c r="C12" s="18">
-        <v>154.80000000000001</v>
+        <v>140.69999999999999</v>
       </c>
       <c r="D12" s="18">
-        <v>93.9</v>
+        <v>97.6</v>
       </c>
       <c r="E12" s="18">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>121.6</v>
+        <v>127.5</v>
+      </c>
+      <c r="F12" s="30">
+        <v>135.30000000000001</v>
       </c>
       <c r="G12" s="7"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="18">
-        <v>82.6</v>
+        <v>100.1</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="18">
-        <v>107.2</v>
+        <v>110.6</v>
       </c>
       <c r="E13" s="18">
-        <v>82.5</v>
-[...2 lines deleted...]
-        <v>108.1</v>
+        <v>100</v>
+      </c>
+      <c r="F13" s="30">
+        <v>110.8</v>
       </c>
       <c r="G13" s="7"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="18">
-        <v>102</v>
+        <v>100.2</v>
       </c>
       <c r="C14" s="18">
-        <v>137.30000000000001</v>
+        <v>139.19999999999999</v>
       </c>
       <c r="D14" s="18">
-        <v>95</v>
+        <v>83.4</v>
       </c>
       <c r="E14" s="18">
-        <v>99.6</v>
-[...2 lines deleted...]
-        <v>91.4</v>
+        <v>104.9</v>
+      </c>
+      <c r="F14" s="30">
+        <v>109.9</v>
       </c>
       <c r="G14" s="7"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="18">
-        <v>143.5</v>
+        <v>144.30000000000001</v>
       </c>
       <c r="C15" s="18">
-        <v>168.9</v>
+        <v>191.9</v>
       </c>
       <c r="D15" s="18">
-        <v>176.5</v>
+        <v>152</v>
       </c>
       <c r="E15" s="18">
-        <v>108.3</v>
-[...1 lines deleted...]
-      <c r="F15" s="18">
+        <v>93.2</v>
+      </c>
+      <c r="F15" s="30">
         <v>100</v>
       </c>
       <c r="G15" s="7"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="18">
-        <v>132</v>
+        <v>267.89999999999998</v>
       </c>
       <c r="C16" s="18">
-        <v>87.6</v>
+        <v>109</v>
       </c>
       <c r="D16" s="18">
-        <v>140.69999999999999</v>
+        <v>301.60000000000002</v>
       </c>
       <c r="E16" s="18">
-        <v>87.1</v>
-[...2 lines deleted...]
-        <v>139.4</v>
+        <v>94.8</v>
+      </c>
+      <c r="F16" s="30">
+        <v>115.2</v>
       </c>
       <c r="G16" s="7"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="18">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>19</v>
       </c>
       <c r="D17" s="18">
-        <v>137.5</v>
+        <v>152.4</v>
       </c>
       <c r="E17" s="18">
-        <v>86.6</v>
-[...2 lines deleted...]
-        <v>80.3</v>
+        <v>101.1</v>
+      </c>
+      <c r="F17" s="30">
+        <v>75</v>
       </c>
       <c r="G17" s="7"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="18">
-        <v>123.3</v>
+        <v>118.2</v>
       </c>
       <c r="C18" s="18">
-        <v>128.6</v>
+        <v>136</v>
       </c>
       <c r="D18" s="18">
-        <v>123.3</v>
+        <v>117.8</v>
       </c>
       <c r="E18" s="18">
-        <v>127.4</v>
-[...2 lines deleted...]
-        <v>99.8</v>
+        <v>128.9</v>
+      </c>
+      <c r="F18" s="30">
+        <v>110.6</v>
       </c>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="7"/>
     </row>
     <row r="20" spans="1:7" s="6" customFormat="1" ht="13.15" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="11"/>
       <c r="D20" s="12"/>
       <c r="G20" s="7"/>
     </row>
     <row r="21" spans="1:7" s="6" customFormat="1" ht="13.15" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="20"/>