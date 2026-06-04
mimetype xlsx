--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -1,64 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
+    <sheet name="02" sheetId="2" r:id="rId2"/>
+    <sheet name="03" sheetId="3" r:id="rId3"/>
+    <sheet name="04" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="26">
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t xml:space="preserve">Тау-кен өндіру өнеркәсібі және карьерлерді қазу </t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>2022 жылғы 22 маусымдағы Қазақстан Республикасының қолданыстағы ұлттық жіктеуіші «Әкімшілік-аумақтық объектілер жіктеуішіне» (ӘАОЖ) сәйкес.</t>
   </si>
   <si>
@@ -83,52 +90,64 @@
     <t>Райымбек ауданы</t>
   </si>
   <si>
     <t>Талғар ауданы</t>
   </si>
   <si>
     <t>Ұйғыр ауданы</t>
   </si>
   <si>
     <t>Іле ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Өңірлер бөлінісінде негізгі экономикалық қызмет түрлері бойынша өнеркәсіптік өндірістің индекстері*
 </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Алатау қ.ә.</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
-    <t>2026 жылғы наурыз
-2025 жылғы наурызға %-бен</t>
+    <t>2026 жылғы қаңтар
+2025 жылғы қаңтарға %-бен</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-ақпан
+2025 жылғы қаңтар-ақпанға %-бен</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-наурыз
+2025 жылғы қаңтар-наурызға %-бен</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-сәуір
+2025 жылғы қаңтар-сәуірге %-бен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Baltica"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -156,50 +175,51 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -273,140 +293,155 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -656,539 +691,1661 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:G21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C24" sqref="C24"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="20.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
-    <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="2"/>
+    <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="25.5546875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.109375" style="1"/>
+    <col min="8" max="8" width="9.109375" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="24"/>
-[...3 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1">
-      <c r="A4" s="29" t="s">
+      <c r="A4" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="29"/>
+      <c r="B4" s="35"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A5" s="27"/>
-      <c r="B5" s="25" t="s">
+      <c r="A5" s="33"/>
+      <c r="B5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="21" t="s">
+      <c r="C5" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="22"/>
-[...1 lines deleted...]
-      <c r="F5" s="23"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="29"/>
       <c r="G5" s="7"/>
     </row>
     <row r="6" spans="1:7" ht="56.25" customHeight="1">
-      <c r="A6" s="28"/>
-      <c r="B6" s="26"/>
+      <c r="A6" s="34"/>
+      <c r="B6" s="32"/>
       <c r="C6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="18">
-[...12 lines deleted...]
-        <v>107.9</v>
+      <c r="B7" s="23">
+        <v>112.6</v>
+      </c>
+      <c r="C7" s="23">
+        <v>105.9</v>
+      </c>
+      <c r="D7" s="23">
+        <v>112.8</v>
+      </c>
+      <c r="E7" s="23">
+        <v>111.7</v>
+      </c>
+      <c r="F7" s="24">
+        <v>94.5</v>
       </c>
       <c r="G7" s="7"/>
     </row>
     <row r="8" spans="1:7" ht="12" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="18">
-[...12 lines deleted...]
-        <v>103.8</v>
+      <c r="B8" s="23">
+        <v>207.4</v>
+      </c>
+      <c r="C8" s="23">
+        <v>119.8</v>
+      </c>
+      <c r="D8" s="23">
+        <v>334.3</v>
+      </c>
+      <c r="E8" s="23">
+        <v>95.7</v>
+      </c>
+      <c r="F8" s="24">
+        <v>101.7</v>
       </c>
       <c r="G8" s="7"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="18">
-[...12 lines deleted...]
-        <v>80.099999999999994</v>
+      <c r="B9" s="23">
+        <v>93.1</v>
+      </c>
+      <c r="C9" s="23">
+        <v>100</v>
+      </c>
+      <c r="D9" s="23">
+        <v>91.7</v>
+      </c>
+      <c r="E9" s="23">
+        <v>376.3</v>
+      </c>
+      <c r="F9" s="24">
+        <v>90.6</v>
       </c>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="18">
-[...2 lines deleted...]
-      <c r="C10" s="19" t="s">
+      <c r="B10" s="23">
+        <v>93.9</v>
+      </c>
+      <c r="C10" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="D10" s="18">
-[...6 lines deleted...]
-        <v>137.5</v>
+      <c r="D10" s="23">
+        <v>100</v>
+      </c>
+      <c r="E10" s="23">
+        <v>89.1</v>
+      </c>
+      <c r="F10" s="24">
+        <v>100</v>
       </c>
       <c r="G10" s="7"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="18">
-[...12 lines deleted...]
-        <v>129.69999999999999</v>
+      <c r="B11" s="23">
+        <v>95</v>
+      </c>
+      <c r="C11" s="23">
+        <v>100</v>
+      </c>
+      <c r="D11" s="23">
+        <v>90</v>
+      </c>
+      <c r="E11" s="23">
+        <v>127</v>
+      </c>
+      <c r="F11" s="24">
+        <v>286</v>
       </c>
       <c r="G11" s="7"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="18">
-[...12 lines deleted...]
-        <v>135.30000000000001</v>
+      <c r="B12" s="23">
+        <v>87.6</v>
+      </c>
+      <c r="C12" s="23">
+        <v>99.6</v>
+      </c>
+      <c r="D12" s="23">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="E12" s="23">
+        <v>101.5</v>
+      </c>
+      <c r="F12" s="24">
+        <v>67.900000000000006</v>
       </c>
       <c r="G12" s="7"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="18">
-[...2 lines deleted...]
-      <c r="C13" s="19" t="s">
+      <c r="B13" s="23">
+        <v>69</v>
+      </c>
+      <c r="C13" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="18">
-[...2 lines deleted...]
-      <c r="E13" s="18">
+      <c r="D13" s="23">
+        <v>99.8</v>
+      </c>
+      <c r="E13" s="23">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="F13" s="24">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>110.8</v>
       </c>
       <c r="G13" s="7"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="18">
-[...12 lines deleted...]
-        <v>109.9</v>
+      <c r="B14" s="23">
+        <v>84</v>
+      </c>
+      <c r="C14" s="23">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="D14" s="23">
+        <v>82.5</v>
+      </c>
+      <c r="E14" s="23">
+        <v>98.6</v>
+      </c>
+      <c r="F14" s="24">
+        <v>78.7</v>
       </c>
       <c r="G14" s="7"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="18">
-[...11 lines deleted...]
-      <c r="F15" s="30">
+      <c r="B15" s="23">
+        <v>115</v>
+      </c>
+      <c r="C15" s="23">
+        <v>100</v>
+      </c>
+      <c r="D15" s="23">
+        <v>174.4</v>
+      </c>
+      <c r="E15" s="23">
+        <v>100.8</v>
+      </c>
+      <c r="F15" s="24">
         <v>100</v>
       </c>
       <c r="G15" s="7"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="18">
-[...12 lines deleted...]
-        <v>115.2</v>
+      <c r="B16" s="23">
+        <v>109.7</v>
+      </c>
+      <c r="C16" s="23">
+        <v>111.1</v>
+      </c>
+      <c r="D16" s="23">
+        <v>113.2</v>
+      </c>
+      <c r="E16" s="23">
+        <v>92.2</v>
+      </c>
+      <c r="F16" s="24">
+        <v>247.4</v>
       </c>
       <c r="G16" s="7"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="18">
-[...2 lines deleted...]
-      <c r="C17" s="19" t="s">
+      <c r="B17" s="23">
+        <v>100.2</v>
+      </c>
+      <c r="C17" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="D17" s="18">
-[...6 lines deleted...]
-        <v>75</v>
+      <c r="D17" s="23">
+        <v>100</v>
+      </c>
+      <c r="E17" s="23">
+        <v>99.9</v>
+      </c>
+      <c r="F17" s="24">
+        <v>57.7</v>
       </c>
       <c r="G17" s="7"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="18">
-[...12 lines deleted...]
-        <v>110.6</v>
+      <c r="B18" s="23">
+        <v>124</v>
+      </c>
+      <c r="C18" s="23">
+        <v>100</v>
+      </c>
+      <c r="D18" s="23">
+        <v>124</v>
+      </c>
+      <c r="E18" s="23">
+        <v>124.3</v>
+      </c>
+      <c r="F18" s="24">
+        <v>71.5</v>
       </c>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="7"/>
     </row>
-    <row r="20" spans="1:7" s="6" customFormat="1" ht="13.15" customHeight="1">
+    <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="11"/>
       <c r="D20" s="12"/>
       <c r="G20" s="7"/>
     </row>
-    <row r="21" spans="1:7" s="6" customFormat="1" ht="13.15" customHeight="1">
-      <c r="A21" s="20" t="s">
+    <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A21" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="20"/>
-[...3 lines deleted...]
-      <c r="F21" s="20"/>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
       <c r="G21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:G21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E25" sqref="E25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="20.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="21" style="2" customWidth="1"/>
+    <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="25.5546875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.109375" style="1"/>
+    <col min="8" max="8" width="9.109375" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:7" ht="33" customHeight="1">
+      <c r="A2" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+    </row>
+    <row r="3" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A3" s="20"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20"/>
+    </row>
+    <row r="4" spans="1:7" ht="26.25" customHeight="1">
+      <c r="A4" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="35"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7" ht="13.5" customHeight="1">
+      <c r="A5" s="33"/>
+      <c r="B5" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="7"/>
+    </row>
+    <row r="6" spans="1:7" ht="56.25" customHeight="1">
+      <c r="A6" s="34"/>
+      <c r="B6" s="32"/>
+      <c r="C6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="23">
+        <v>119.1</v>
+      </c>
+      <c r="C7" s="23">
+        <v>138.80000000000001</v>
+      </c>
+      <c r="D7" s="23">
+        <v>122.6</v>
+      </c>
+      <c r="E7" s="23">
+        <v>104.5</v>
+      </c>
+      <c r="F7" s="24">
+        <v>106.1</v>
+      </c>
+      <c r="G7" s="7"/>
+    </row>
+    <row r="8" spans="1:7" ht="12" customHeight="1">
+      <c r="A8" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="23">
+        <v>230.5</v>
+      </c>
+      <c r="C8" s="23">
+        <v>311.2</v>
+      </c>
+      <c r="D8" s="23">
+        <v>373.6</v>
+      </c>
+      <c r="E8" s="23">
+        <v>83.9</v>
+      </c>
+      <c r="F8" s="24">
+        <v>98.1</v>
+      </c>
+      <c r="G8" s="7"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="23">
+        <v>96.5</v>
+      </c>
+      <c r="C9" s="23">
+        <v>116</v>
+      </c>
+      <c r="D9" s="23">
+        <v>95.1</v>
+      </c>
+      <c r="E9" s="23">
+        <v>358.6</v>
+      </c>
+      <c r="F9" s="24">
+        <v>78</v>
+      </c>
+      <c r="G9" s="7"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="23">
+        <v>242.3</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="23">
+        <v>314.3</v>
+      </c>
+      <c r="E10" s="23">
+        <v>103.1</v>
+      </c>
+      <c r="F10" s="24">
+        <v>128.1</v>
+      </c>
+      <c r="G10" s="7"/>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="23">
+        <v>114.4</v>
+      </c>
+      <c r="C11" s="23">
+        <v>181.7</v>
+      </c>
+      <c r="D11" s="23">
+        <v>115</v>
+      </c>
+      <c r="E11" s="23">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="F11" s="24">
+        <v>130.6</v>
+      </c>
+      <c r="G11" s="7"/>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="23">
+        <v>100</v>
+      </c>
+      <c r="C12" s="23">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="D12" s="23">
+        <v>93.9</v>
+      </c>
+      <c r="E12" s="23">
+        <v>110</v>
+      </c>
+      <c r="F12" s="24">
+        <v>121.6</v>
+      </c>
+      <c r="G12" s="7"/>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="23">
+        <v>82.6</v>
+      </c>
+      <c r="C13" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="23">
+        <v>107.2</v>
+      </c>
+      <c r="E13" s="23">
+        <v>82.5</v>
+      </c>
+      <c r="F13" s="24">
+        <v>108.1</v>
+      </c>
+      <c r="G13" s="7"/>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="23">
+        <v>102</v>
+      </c>
+      <c r="C14" s="23">
+        <v>137.30000000000001</v>
+      </c>
+      <c r="D14" s="23">
+        <v>95</v>
+      </c>
+      <c r="E14" s="23">
+        <v>99.6</v>
+      </c>
+      <c r="F14" s="24">
+        <v>91.4</v>
+      </c>
+      <c r="G14" s="7"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="23">
+        <v>143.5</v>
+      </c>
+      <c r="C15" s="23">
+        <v>168.9</v>
+      </c>
+      <c r="D15" s="23">
+        <v>176.5</v>
+      </c>
+      <c r="E15" s="23">
+        <v>108.3</v>
+      </c>
+      <c r="F15" s="24">
+        <v>100</v>
+      </c>
+      <c r="G15" s="7"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="23">
+        <v>132</v>
+      </c>
+      <c r="C16" s="23">
+        <v>87.6</v>
+      </c>
+      <c r="D16" s="23">
+        <v>140.69999999999999</v>
+      </c>
+      <c r="E16" s="23">
+        <v>87.1</v>
+      </c>
+      <c r="F16" s="24">
+        <v>139.4</v>
+      </c>
+      <c r="G16" s="7"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="23">
+        <v>131</v>
+      </c>
+      <c r="C17" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="23">
+        <v>137.5</v>
+      </c>
+      <c r="E17" s="23">
+        <v>86.6</v>
+      </c>
+      <c r="F17" s="24">
+        <v>80.3</v>
+      </c>
+      <c r="G17" s="7"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="23">
+        <v>123.3</v>
+      </c>
+      <c r="C18" s="23">
+        <v>128.6</v>
+      </c>
+      <c r="D18" s="23">
+        <v>123.3</v>
+      </c>
+      <c r="E18" s="23">
+        <v>127.4</v>
+      </c>
+      <c r="F18" s="24">
+        <v>99.8</v>
+      </c>
+      <c r="G18" s="7"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="8"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="7"/>
+    </row>
+    <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="11"/>
+      <c r="D20" s="12"/>
+      <c r="G20" s="7"/>
+    </row>
+    <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A21" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="7"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:F5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:G21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C24" sqref="C24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="20.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="21" style="2" customWidth="1"/>
+    <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="25.5546875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.109375" style="1"/>
+    <col min="8" max="8" width="9.109375" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:7" ht="33" customHeight="1">
+      <c r="A2" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+    </row>
+    <row r="3" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A3" s="20"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20"/>
+    </row>
+    <row r="4" spans="1:7" ht="26.25" customHeight="1">
+      <c r="A4" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="35"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7" ht="13.5" customHeight="1">
+      <c r="A5" s="33"/>
+      <c r="B5" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="7"/>
+    </row>
+    <row r="6" spans="1:7" ht="56.25" customHeight="1">
+      <c r="A6" s="34"/>
+      <c r="B6" s="32"/>
+      <c r="C6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="18">
+        <v>117.8</v>
+      </c>
+      <c r="C7" s="18">
+        <v>152.69999999999999</v>
+      </c>
+      <c r="D7" s="18">
+        <v>120.1</v>
+      </c>
+      <c r="E7" s="18">
+        <v>105</v>
+      </c>
+      <c r="F7" s="22">
+        <v>107.9</v>
+      </c>
+      <c r="G7" s="7"/>
+    </row>
+    <row r="8" spans="1:7" ht="12" customHeight="1">
+      <c r="A8" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="18">
+        <v>138.1</v>
+      </c>
+      <c r="C8" s="18">
+        <v>379</v>
+      </c>
+      <c r="D8" s="18">
+        <v>212.8</v>
+      </c>
+      <c r="E8" s="18">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="F8" s="22">
+        <v>103.8</v>
+      </c>
+      <c r="G8" s="7"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="18">
+        <v>96.7</v>
+      </c>
+      <c r="C9" s="18">
+        <v>121.3</v>
+      </c>
+      <c r="D9" s="18">
+        <v>96.3</v>
+      </c>
+      <c r="E9" s="18">
+        <v>167.1</v>
+      </c>
+      <c r="F9" s="22">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="G9" s="7"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="18">
+        <v>241.8</v>
+      </c>
+      <c r="C10" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="18">
+        <v>275</v>
+      </c>
+      <c r="E10" s="18">
+        <v>102.8</v>
+      </c>
+      <c r="F10" s="22">
+        <v>137.5</v>
+      </c>
+      <c r="G10" s="7"/>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="18">
+        <v>115.7</v>
+      </c>
+      <c r="C11" s="18">
+        <v>204</v>
+      </c>
+      <c r="D11" s="18">
+        <v>108.6</v>
+      </c>
+      <c r="E11" s="18">
+        <v>116</v>
+      </c>
+      <c r="F11" s="22">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="G11" s="7"/>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="18">
+        <v>112.9</v>
+      </c>
+      <c r="C12" s="18">
+        <v>140.69999999999999</v>
+      </c>
+      <c r="D12" s="18">
+        <v>97.6</v>
+      </c>
+      <c r="E12" s="18">
+        <v>127.5</v>
+      </c>
+      <c r="F12" s="22">
+        <v>135.30000000000001</v>
+      </c>
+      <c r="G12" s="7"/>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="18">
+        <v>100.1</v>
+      </c>
+      <c r="C13" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="18">
+        <v>110.6</v>
+      </c>
+      <c r="E13" s="18">
+        <v>100</v>
+      </c>
+      <c r="F13" s="22">
+        <v>110.8</v>
+      </c>
+      <c r="G13" s="7"/>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="18">
+        <v>100.2</v>
+      </c>
+      <c r="C14" s="18">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="D14" s="18">
+        <v>83.4</v>
+      </c>
+      <c r="E14" s="18">
+        <v>104.9</v>
+      </c>
+      <c r="F14" s="22">
+        <v>109.9</v>
+      </c>
+      <c r="G14" s="7"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="18">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="C15" s="18">
+        <v>191.9</v>
+      </c>
+      <c r="D15" s="18">
+        <v>152</v>
+      </c>
+      <c r="E15" s="18">
+        <v>93.2</v>
+      </c>
+      <c r="F15" s="22">
+        <v>100</v>
+      </c>
+      <c r="G15" s="7"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="18">
+        <v>267.89999999999998</v>
+      </c>
+      <c r="C16" s="18">
+        <v>109</v>
+      </c>
+      <c r="D16" s="18">
+        <v>301.60000000000002</v>
+      </c>
+      <c r="E16" s="18">
+        <v>94.8</v>
+      </c>
+      <c r="F16" s="22">
+        <v>115.2</v>
+      </c>
+      <c r="G16" s="7"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="18">
+        <v>149</v>
+      </c>
+      <c r="C17" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="18">
+        <v>152.4</v>
+      </c>
+      <c r="E17" s="18">
+        <v>101.1</v>
+      </c>
+      <c r="F17" s="22">
+        <v>75</v>
+      </c>
+      <c r="G17" s="7"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="18">
+        <v>118.2</v>
+      </c>
+      <c r="C18" s="18">
+        <v>136</v>
+      </c>
+      <c r="D18" s="18">
+        <v>117.8</v>
+      </c>
+      <c r="E18" s="18">
+        <v>128.9</v>
+      </c>
+      <c r="F18" s="22">
+        <v>110.6</v>
+      </c>
+      <c r="G18" s="7"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="8"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="7"/>
+    </row>
+    <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="11"/>
+      <c r="D20" s="12"/>
+      <c r="G20" s="7"/>
+    </row>
+    <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A21" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="7"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:F5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:G21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D26" sqref="D26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="20.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="21" style="2" customWidth="1"/>
+    <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="25.5546875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.109375" style="1"/>
+    <col min="8" max="8" width="9.109375" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:7" ht="33" customHeight="1">
+      <c r="A2" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+    </row>
+    <row r="3" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A3" s="20"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20"/>
+    </row>
+    <row r="4" spans="1:7" ht="26.25" customHeight="1">
+      <c r="A4" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="35"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7" ht="13.5" customHeight="1">
+      <c r="A5" s="33"/>
+      <c r="B5" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="7"/>
+    </row>
+    <row r="6" spans="1:7" ht="56.25" customHeight="1">
+      <c r="A6" s="34"/>
+      <c r="B6" s="32"/>
+      <c r="C6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="23">
+        <v>117.8</v>
+      </c>
+      <c r="C7" s="23">
+        <v>143.5</v>
+      </c>
+      <c r="D7" s="23">
+        <v>119.7</v>
+      </c>
+      <c r="E7" s="23">
+        <v>105.2</v>
+      </c>
+      <c r="F7" s="24">
+        <v>110.7</v>
+      </c>
+      <c r="G7" s="7"/>
+    </row>
+    <row r="8" spans="1:7" ht="12" customHeight="1">
+      <c r="A8" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="23">
+        <v>137.6</v>
+      </c>
+      <c r="C8" s="23">
+        <v>369.9</v>
+      </c>
+      <c r="D8" s="23">
+        <v>215</v>
+      </c>
+      <c r="E8" s="23">
+        <v>70.7</v>
+      </c>
+      <c r="F8" s="24">
+        <v>105.7</v>
+      </c>
+      <c r="G8" s="7"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="23">
+        <v>93.6</v>
+      </c>
+      <c r="C9" s="23">
+        <v>115.3</v>
+      </c>
+      <c r="D9" s="23">
+        <v>92.9</v>
+      </c>
+      <c r="E9" s="23">
+        <v>193.7</v>
+      </c>
+      <c r="F9" s="24">
+        <v>121.1</v>
+      </c>
+      <c r="G9" s="7"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="23">
+        <v>226.9</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="23">
+        <v>256.60000000000002</v>
+      </c>
+      <c r="E10" s="23">
+        <v>102.9</v>
+      </c>
+      <c r="F10" s="24">
+        <v>130.4</v>
+      </c>
+      <c r="G10" s="7"/>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="23">
+        <v>117.4</v>
+      </c>
+      <c r="C11" s="23">
+        <v>189.9</v>
+      </c>
+      <c r="D11" s="23">
+        <v>111.9</v>
+      </c>
+      <c r="E11" s="23">
+        <v>114.4</v>
+      </c>
+      <c r="F11" s="24">
+        <v>159.19999999999999</v>
+      </c>
+      <c r="G11" s="7"/>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="23">
+        <v>112.1</v>
+      </c>
+      <c r="C12" s="23">
+        <v>121.5</v>
+      </c>
+      <c r="D12" s="23">
+        <v>107</v>
+      </c>
+      <c r="E12" s="23">
+        <v>115</v>
+      </c>
+      <c r="F12" s="24">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="G12" s="7"/>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="23">
+        <v>92</v>
+      </c>
+      <c r="C13" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="23">
+        <v>104</v>
+      </c>
+      <c r="E13" s="23">
+        <v>91.9</v>
+      </c>
+      <c r="F13" s="24">
+        <v>115.3</v>
+      </c>
+      <c r="G13" s="7"/>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="23">
+        <v>96.5</v>
+      </c>
+      <c r="C14" s="23">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="D14" s="23">
+        <v>83.3</v>
+      </c>
+      <c r="E14" s="23">
+        <v>107.7</v>
+      </c>
+      <c r="F14" s="24">
+        <v>100.6</v>
+      </c>
+      <c r="G14" s="7"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="23">
+        <v>155.6</v>
+      </c>
+      <c r="C15" s="23">
+        <v>237.3</v>
+      </c>
+      <c r="D15" s="23">
+        <v>152.4</v>
+      </c>
+      <c r="E15" s="23">
+        <v>88.6</v>
+      </c>
+      <c r="F15" s="24">
+        <v>100</v>
+      </c>
+      <c r="G15" s="7"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="23">
+        <v>236.7</v>
+      </c>
+      <c r="C16" s="23">
+        <v>99.6</v>
+      </c>
+      <c r="D16" s="23">
+        <v>262.5</v>
+      </c>
+      <c r="E16" s="23">
+        <v>96.7</v>
+      </c>
+      <c r="F16" s="24">
+        <v>160.5</v>
+      </c>
+      <c r="G16" s="7"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="23">
+        <v>132.1</v>
+      </c>
+      <c r="C17" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="23">
+        <v>133.5</v>
+      </c>
+      <c r="E17" s="23">
+        <v>118.5</v>
+      </c>
+      <c r="F17" s="24">
+        <v>73.5</v>
+      </c>
+      <c r="G17" s="7"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="23">
+        <v>119.3</v>
+      </c>
+      <c r="C18" s="23">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="D18" s="23">
+        <v>118.8</v>
+      </c>
+      <c r="E18" s="23">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="F18" s="24">
+        <v>118.5</v>
+      </c>
+      <c r="G18" s="7"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="8"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="7"/>
+    </row>
+    <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="11"/>
+      <c r="D20" s="12"/>
+      <c r="G20" s="7"/>
+    </row>
+    <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A21" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="7"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:F5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30E1F8B4-B224-483B-9471-6B5BE17980C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7782F6-0037-4466-B324-DA81243F2118}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE643DF-22B1-493D-8D2E-C32C7A7BF059}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
+      <vt:lpstr>02</vt:lpstr>
+      <vt:lpstr>03</vt:lpstr>
+      <vt:lpstr>04</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Acer</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valued Acer Customer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>