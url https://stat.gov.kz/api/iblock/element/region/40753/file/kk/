--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -1,71 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792" activeTab="3"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
+    <sheet name="05" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="27">
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t xml:space="preserve">Тау-кен өндіру өнеркәсібі және карьерлерді қазу </t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>2022 жылғы 22 маусымдағы Қазақстан Республикасының қолданыстағы ұлттық жіктеуіші «Әкімшілік-аумақтық объектілер жіктеуішіне» (ӘАОЖ) сәйкес.</t>
   </si>
   <si>
@@ -105,59 +107,63 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Алатау қ.ә.</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар
 2025 жылғы қаңтарға %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан
 2025 жылғы қаңтар-ақпанға %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз
 2025 жылғы қаңтар-наурызға %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір
 2025 жылғы қаңтар-сәуірге %-бен</t>
   </si>
+  <si>
+    <t>2026 жылғы қаңтар-мамыр
+2025 жылғы қаңтар-мамырға %-бен</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Baltica"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -176,50 +182,55 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -293,51 +304,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -356,92 +367,107 @@
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -709,94 +735,94 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.109375" style="1"/>
     <col min="8" max="8" width="9.109375" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1">
-      <c r="A4" s="35" t="s">
+      <c r="A4" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="35"/>
+      <c r="B4" s="37"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A5" s="33"/>
-      <c r="B5" s="31" t="s">
+      <c r="A5" s="35"/>
+      <c r="B5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="27" t="s">
+      <c r="C5" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="28"/>
-[...1 lines deleted...]
-      <c r="F5" s="29"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="31"/>
       <c r="G5" s="7"/>
     </row>
     <row r="6" spans="1:7" ht="56.25" customHeight="1">
-      <c r="A6" s="34"/>
-      <c r="B6" s="32"/>
+      <c r="A6" s="36"/>
+      <c r="B6" s="34"/>
       <c r="C6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="23">
         <v>112.6</v>
       </c>
       <c r="C7" s="23">
         <v>105.9</v>
       </c>
       <c r="D7" s="23">
@@ -1037,140 +1063,140 @@
         <v>124.3</v>
       </c>
       <c r="F18" s="24">
         <v>71.5</v>
       </c>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="7"/>
     </row>
     <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="11"/>
       <c r="D20" s="12"/>
       <c r="G20" s="7"/>
     </row>
     <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
-      <c r="A21" s="26" t="s">
+      <c r="A21" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="26"/>
-[...3 lines deleted...]
-      <c r="F21" s="26"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
       <c r="G21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.109375" style="1"/>
     <col min="8" max="8" width="9.109375" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1">
       <c r="A3" s="20"/>
       <c r="B3" s="3"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1">
-      <c r="A4" s="35" t="s">
+      <c r="A4" s="37" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="35"/>
+      <c r="B4" s="37"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A5" s="33"/>
-      <c r="B5" s="31" t="s">
+      <c r="A5" s="35"/>
+      <c r="B5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="27" t="s">
+      <c r="C5" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="28"/>
-[...1 lines deleted...]
-      <c r="F5" s="29"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="31"/>
       <c r="G5" s="7"/>
     </row>
     <row r="6" spans="1:7" ht="56.25" customHeight="1">
-      <c r="A6" s="34"/>
-      <c r="B6" s="32"/>
+      <c r="A6" s="36"/>
+      <c r="B6" s="34"/>
       <c r="C6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="23">
         <v>119.1</v>
       </c>
       <c r="C7" s="23">
         <v>138.80000000000001</v>
       </c>
       <c r="D7" s="23">
@@ -1411,139 +1437,139 @@
         <v>127.4</v>
       </c>
       <c r="F18" s="24">
         <v>99.8</v>
       </c>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="7"/>
     </row>
     <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="11"/>
       <c r="D20" s="12"/>
       <c r="G20" s="7"/>
     </row>
     <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
-      <c r="A21" s="26" t="s">
+      <c r="A21" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="26"/>
-[...3 lines deleted...]
-      <c r="F21" s="26"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
       <c r="G21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.109375" style="1"/>
     <col min="8" max="8" width="9.109375" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1">
       <c r="A3" s="20"/>
       <c r="B3" s="3"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1">
-      <c r="A4" s="35" t="s">
+      <c r="A4" s="37" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="35"/>
+      <c r="B4" s="37"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A5" s="33"/>
-      <c r="B5" s="31" t="s">
+      <c r="A5" s="35"/>
+      <c r="B5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="27" t="s">
+      <c r="C5" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="28"/>
-[...1 lines deleted...]
-      <c r="F5" s="29"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="31"/>
       <c r="G5" s="7"/>
     </row>
     <row r="6" spans="1:7" ht="56.25" customHeight="1">
-      <c r="A6" s="34"/>
-      <c r="B6" s="32"/>
+      <c r="A6" s="36"/>
+      <c r="B6" s="34"/>
       <c r="C6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="18">
         <v>117.8</v>
       </c>
       <c r="C7" s="18">
         <v>152.69999999999999</v>
       </c>
       <c r="D7" s="18">
@@ -1784,139 +1810,139 @@
         <v>128.9</v>
       </c>
       <c r="F18" s="22">
         <v>110.6</v>
       </c>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="7"/>
     </row>
     <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="11"/>
       <c r="D20" s="12"/>
       <c r="G20" s="7"/>
     </row>
     <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
-      <c r="A21" s="26" t="s">
+      <c r="A21" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="26"/>
-[...3 lines deleted...]
-      <c r="F21" s="26"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
       <c r="G21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:G21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D26" sqref="D26"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.109375" style="1"/>
     <col min="8" max="8" width="9.109375" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1">
       <c r="A3" s="20"/>
       <c r="B3" s="3"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1">
-      <c r="A4" s="35" t="s">
+      <c r="A4" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="35"/>
+      <c r="B4" s="37"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A5" s="33"/>
-      <c r="B5" s="31" t="s">
+      <c r="A5" s="35"/>
+      <c r="B5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="27" t="s">
+      <c r="C5" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="28"/>
-[...1 lines deleted...]
-      <c r="F5" s="29"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="31"/>
       <c r="G5" s="7"/>
     </row>
     <row r="6" spans="1:7" ht="56.25" customHeight="1">
-      <c r="A6" s="34"/>
-      <c r="B6" s="32"/>
+      <c r="A6" s="36"/>
+      <c r="B6" s="34"/>
       <c r="C6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="23">
         <v>117.8</v>
       </c>
       <c r="C7" s="23">
         <v>143.5</v>
       </c>
       <c r="D7" s="23">
@@ -2157,195 +2183,569 @@
         <v>133.30000000000001</v>
       </c>
       <c r="F18" s="24">
         <v>118.5</v>
       </c>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="7"/>
     </row>
     <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="11"/>
       <c r="D20" s="12"/>
       <c r="G20" s="7"/>
     </row>
     <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
-      <c r="A21" s="26" t="s">
+      <c r="A21" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="26"/>
-[...3 lines deleted...]
-      <c r="F21" s="26"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
       <c r="G21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:G21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D25" sqref="D25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="20.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="21" style="2" customWidth="1"/>
+    <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="25.5546875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.109375" style="1"/>
+    <col min="8" max="8" width="9.109375" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:7">
+      <c r="A2" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="26"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+    </row>
+    <row r="4" spans="1:7" ht="22.8" customHeight="1">
+      <c r="A4" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="37"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="35"/>
+      <c r="B5" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="31"/>
+      <c r="G5" s="7"/>
+    </row>
+    <row r="6" spans="1:7" ht="30.6">
+      <c r="A6" s="36"/>
+      <c r="B6" s="34"/>
+      <c r="C6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="38">
+        <v>114</v>
+      </c>
+      <c r="C7" s="38">
+        <v>131.4</v>
+      </c>
+      <c r="D7" s="38">
+        <v>115.1</v>
+      </c>
+      <c r="E7" s="38">
+        <v>111.8</v>
+      </c>
+      <c r="F7" s="39">
+        <v>106.9</v>
+      </c>
+      <c r="G7" s="7"/>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="38">
+        <v>141.9</v>
+      </c>
+      <c r="C8" s="38">
+        <v>330.9</v>
+      </c>
+      <c r="D8" s="38">
+        <v>221</v>
+      </c>
+      <c r="E8" s="38">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="F8" s="39">
+        <v>105.6</v>
+      </c>
+      <c r="G8" s="7"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="38">
+        <v>93.2</v>
+      </c>
+      <c r="C9" s="38">
+        <v>106.8</v>
+      </c>
+      <c r="D9" s="38">
+        <v>91.7</v>
+      </c>
+      <c r="E9" s="38">
+        <v>342.5</v>
+      </c>
+      <c r="F9" s="39">
+        <v>144.19999999999999</v>
+      </c>
+      <c r="G9" s="7"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="38">
+        <v>197</v>
+      </c>
+      <c r="C10" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="38">
+        <v>219.8</v>
+      </c>
+      <c r="E10" s="38">
+        <v>102.5</v>
+      </c>
+      <c r="F10" s="39">
+        <v>120.7</v>
+      </c>
+      <c r="G10" s="7"/>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="38">
+        <v>113.7</v>
+      </c>
+      <c r="C11" s="38">
+        <v>170</v>
+      </c>
+      <c r="D11" s="38">
+        <v>109.2</v>
+      </c>
+      <c r="E11" s="38">
+        <v>113.2</v>
+      </c>
+      <c r="F11" s="39">
+        <v>131.9</v>
+      </c>
+      <c r="G11" s="7"/>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="38">
+        <v>106.6</v>
+      </c>
+      <c r="C12" s="38">
+        <v>104.3</v>
+      </c>
+      <c r="D12" s="38">
+        <v>100.7</v>
+      </c>
+      <c r="E12" s="38">
+        <v>116.8</v>
+      </c>
+      <c r="F12" s="39">
+        <v>118.9</v>
+      </c>
+      <c r="G12" s="7"/>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="38">
+        <v>88.9</v>
+      </c>
+      <c r="C13" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="38">
+        <v>103.2</v>
+      </c>
+      <c r="E13" s="38">
+        <v>88.8</v>
+      </c>
+      <c r="F13" s="39">
+        <v>113.9</v>
+      </c>
+      <c r="G13" s="7"/>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="38">
+        <v>95.1</v>
+      </c>
+      <c r="C14" s="38">
+        <v>116.3</v>
+      </c>
+      <c r="D14" s="38">
+        <v>84.4</v>
+      </c>
+      <c r="E14" s="38">
+        <v>105.6</v>
+      </c>
+      <c r="F14" s="39">
+        <v>94.6</v>
+      </c>
+      <c r="G14" s="7"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="38">
+        <v>155.4</v>
+      </c>
+      <c r="C15" s="38">
+        <v>230.9</v>
+      </c>
+      <c r="D15" s="38">
+        <v>156.1</v>
+      </c>
+      <c r="E15" s="38">
+        <v>88.6</v>
+      </c>
+      <c r="F15" s="39">
+        <v>101.3</v>
+      </c>
+      <c r="G15" s="7"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="38">
+        <v>213.8</v>
+      </c>
+      <c r="C16" s="38">
+        <v>104</v>
+      </c>
+      <c r="D16" s="38">
+        <v>234.7</v>
+      </c>
+      <c r="E16" s="38">
+        <v>100.5</v>
+      </c>
+      <c r="F16" s="39">
+        <v>145.6</v>
+      </c>
+      <c r="G16" s="7"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="38">
+        <v>122.3</v>
+      </c>
+      <c r="C17" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="38">
+        <v>122.3</v>
+      </c>
+      <c r="E17" s="38">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="F17" s="39">
+        <v>73</v>
+      </c>
+      <c r="G17" s="7"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="38">
+        <v>116.9</v>
+      </c>
+      <c r="C18" s="38">
+        <v>115.1</v>
+      </c>
+      <c r="D18" s="38">
+        <v>116.3</v>
+      </c>
+      <c r="E18" s="38">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="F18" s="39">
+        <v>116.2</v>
+      </c>
+      <c r="G18" s="7"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="8"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="7"/>
+    </row>
+    <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="11"/>
+      <c r="D20" s="12"/>
+      <c r="G20" s="7"/>
+    </row>
+    <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A21" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="7"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="A21:F21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30E1F8B4-B224-483B-9471-6B5BE17980C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE643DF-22B1-493D-8D2E-C32C7A7BF059}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7782F6-0037-4466-B324-DA81243F2118}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
+      <vt:lpstr>05</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Acer</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valued Acer Customer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>