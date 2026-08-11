--- v3 (2026-06-24)
+++ v4 (2026-08-11)
@@ -1,73 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792" activeTab="4"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
+    <sheet name="06" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="28">
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>соның ішінде</t>
   </si>
   <si>
     <t xml:space="preserve">Тау-кен өндіру өнеркәсібі және карьерлерді қазу </t>
   </si>
   <si>
     <t>электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>2022 жылғы 22 маусымдағы Қазақстан Республикасының қолданыстағы ұлттық жіктеуіші «Әкімшілік-аумақтық объектілер жіктеуішіне» (ӘАОЖ) сәйкес.</t>
   </si>
   <si>
@@ -110,50 +112,54 @@
   <si>
     <t>Алатау қ.ә.</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар
 2025 жылғы қаңтарға %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан
 2025 жылғы қаңтар-ақпанға %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз
 2025 жылғы қаңтар-наурызға %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір
 2025 жылғы қаңтар-сәуірге %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-мамыр
 2025 жылғы қаңтар-мамырға %-бен</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-маусым
+2025 жылғы қаңтар-маусымға %-бен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Baltica"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -304,51 +310,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -373,101 +379,107 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -735,94 +747,94 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.109375" style="1"/>
     <col min="8" max="8" width="9.109375" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="32"/>
-[...3 lines deleted...]
-      <c r="F2" s="32"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1">
-      <c r="A4" s="37" t="s">
+      <c r="A4" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="37"/>
+      <c r="B4" s="42"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A5" s="35"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="29" t="s">
+      <c r="C5" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="30"/>
-[...1 lines deleted...]
-      <c r="F5" s="31"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="36"/>
       <c r="G5" s="7"/>
     </row>
     <row r="6" spans="1:7" ht="56.25" customHeight="1">
-      <c r="A6" s="36"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="41"/>
+      <c r="B6" s="39"/>
       <c r="C6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="23">
         <v>112.6</v>
       </c>
       <c r="C7" s="23">
         <v>105.9</v>
       </c>
       <c r="D7" s="23">
@@ -1063,140 +1075,140 @@
         <v>124.3</v>
       </c>
       <c r="F18" s="24">
         <v>71.5</v>
       </c>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="7"/>
     </row>
     <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="11"/>
       <c r="D20" s="12"/>
       <c r="G20" s="7"/>
     </row>
     <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
-      <c r="A21" s="28" t="s">
+      <c r="A21" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="28"/>
-[...3 lines deleted...]
-      <c r="F21" s="28"/>
+      <c r="B21" s="33"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
       <c r="G21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.109375" style="1"/>
     <col min="8" max="8" width="9.109375" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="32"/>
-[...3 lines deleted...]
-      <c r="F2" s="32"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1">
       <c r="A3" s="20"/>
       <c r="B3" s="3"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1">
-      <c r="A4" s="37" t="s">
+      <c r="A4" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="37"/>
+      <c r="B4" s="42"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A5" s="35"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="29" t="s">
+      <c r="C5" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="30"/>
-[...1 lines deleted...]
-      <c r="F5" s="31"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="36"/>
       <c r="G5" s="7"/>
     </row>
     <row r="6" spans="1:7" ht="56.25" customHeight="1">
-      <c r="A6" s="36"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="41"/>
+      <c r="B6" s="39"/>
       <c r="C6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="23">
         <v>119.1</v>
       </c>
       <c r="C7" s="23">
         <v>138.80000000000001</v>
       </c>
       <c r="D7" s="23">
@@ -1437,139 +1449,139 @@
         <v>127.4</v>
       </c>
       <c r="F18" s="24">
         <v>99.8</v>
       </c>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="7"/>
     </row>
     <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="11"/>
       <c r="D20" s="12"/>
       <c r="G20" s="7"/>
     </row>
     <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
-      <c r="A21" s="28" t="s">
+      <c r="A21" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="28"/>
-[...3 lines deleted...]
-      <c r="F21" s="28"/>
+      <c r="B21" s="33"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
       <c r="G21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.109375" style="1"/>
     <col min="8" max="8" width="9.109375" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="32"/>
-[...3 lines deleted...]
-      <c r="F2" s="32"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1">
       <c r="A3" s="20"/>
       <c r="B3" s="3"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1">
-      <c r="A4" s="37" t="s">
+      <c r="A4" s="42" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="37"/>
+      <c r="B4" s="42"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A5" s="35"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="29" t="s">
+      <c r="C5" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="30"/>
-[...1 lines deleted...]
-      <c r="F5" s="31"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="36"/>
       <c r="G5" s="7"/>
     </row>
     <row r="6" spans="1:7" ht="56.25" customHeight="1">
-      <c r="A6" s="36"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="41"/>
+      <c r="B6" s="39"/>
       <c r="C6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="18">
         <v>117.8</v>
       </c>
       <c r="C7" s="18">
         <v>152.69999999999999</v>
       </c>
       <c r="D7" s="18">
@@ -1810,139 +1822,139 @@
         <v>128.9</v>
       </c>
       <c r="F18" s="22">
         <v>110.6</v>
       </c>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="7"/>
     </row>
     <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="11"/>
       <c r="D20" s="12"/>
       <c r="G20" s="7"/>
     </row>
     <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
-      <c r="A21" s="28" t="s">
+      <c r="A21" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="28"/>
-[...3 lines deleted...]
-      <c r="F21" s="28"/>
+      <c r="B21" s="33"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
       <c r="G21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.109375" style="1"/>
     <col min="8" max="8" width="9.109375" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="32"/>
-[...3 lines deleted...]
-      <c r="F2" s="32"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1">
       <c r="A3" s="20"/>
       <c r="B3" s="3"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1">
-      <c r="A4" s="37" t="s">
+      <c r="A4" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="37"/>
+      <c r="B4" s="42"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A5" s="35"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="29" t="s">
+      <c r="C5" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="30"/>
-[...1 lines deleted...]
-      <c r="F5" s="31"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="36"/>
       <c r="G5" s="7"/>
     </row>
     <row r="6" spans="1:7" ht="56.25" customHeight="1">
-      <c r="A6" s="36"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="41"/>
+      <c r="B6" s="39"/>
       <c r="C6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="23">
         <v>117.8</v>
       </c>
       <c r="C7" s="23">
         <v>143.5</v>
       </c>
       <c r="D7" s="23">
@@ -2183,569 +2195,943 @@
         <v>133.30000000000001</v>
       </c>
       <c r="F18" s="24">
         <v>118.5</v>
       </c>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="7"/>
     </row>
     <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="11"/>
       <c r="D20" s="12"/>
       <c r="G20" s="7"/>
     </row>
     <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
-      <c r="A21" s="28" t="s">
+      <c r="A21" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="28"/>
-[...3 lines deleted...]
-      <c r="F21" s="28"/>
+      <c r="B21" s="33"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
       <c r="G21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:G21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D25" sqref="D25"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
     <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.5546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.109375" style="1"/>
     <col min="8" max="8" width="9.109375" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="32"/>
-[...3 lines deleted...]
-      <c r="F2" s="32"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="26"/>
       <c r="B3" s="3"/>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
     </row>
     <row r="4" spans="1:7" ht="22.8" customHeight="1">
-      <c r="A4" s="37" t="s">
+      <c r="A4" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="37"/>
+      <c r="B4" s="42"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="35"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="29" t="s">
+      <c r="C5" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="30"/>
-[...1 lines deleted...]
-      <c r="F5" s="31"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="36"/>
       <c r="G5" s="7"/>
     </row>
     <row r="6" spans="1:7" ht="30.6">
-      <c r="A6" s="36"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="41"/>
+      <c r="B6" s="39"/>
       <c r="C6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="38">
+      <c r="B7" s="30">
         <v>114</v>
       </c>
-      <c r="C7" s="38">
+      <c r="C7" s="30">
         <v>131.4</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="30">
         <v>115.1</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="30">
         <v>111.8</v>
       </c>
-      <c r="F7" s="39">
+      <c r="F7" s="31">
         <v>106.9</v>
       </c>
       <c r="G7" s="7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="38">
+      <c r="B8" s="30">
         <v>141.9</v>
       </c>
-      <c r="C8" s="38">
+      <c r="C8" s="30">
         <v>330.9</v>
       </c>
-      <c r="D8" s="38">
+      <c r="D8" s="30">
         <v>221</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="30">
         <v>76.099999999999994</v>
       </c>
-      <c r="F8" s="39">
+      <c r="F8" s="31">
         <v>105.6</v>
       </c>
       <c r="G8" s="7"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="38">
+      <c r="B9" s="30">
         <v>93.2</v>
       </c>
-      <c r="C9" s="38">
+      <c r="C9" s="30">
         <v>106.8</v>
       </c>
-      <c r="D9" s="38">
+      <c r="D9" s="30">
         <v>91.7</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="30">
         <v>342.5</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="31">
         <v>144.19999999999999</v>
       </c>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="38">
+      <c r="B10" s="30">
         <v>197</v>
       </c>
-      <c r="C10" s="40" t="s">
+      <c r="C10" s="32" t="s">
         <v>19</v>
       </c>
-      <c r="D10" s="38">
+      <c r="D10" s="30">
         <v>219.8</v>
       </c>
-      <c r="E10" s="38">
+      <c r="E10" s="30">
         <v>102.5</v>
       </c>
-      <c r="F10" s="39">
+      <c r="F10" s="31">
         <v>120.7</v>
       </c>
       <c r="G10" s="7"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="38">
+      <c r="B11" s="30">
         <v>113.7</v>
       </c>
-      <c r="C11" s="38">
+      <c r="C11" s="30">
         <v>170</v>
       </c>
-      <c r="D11" s="38">
+      <c r="D11" s="30">
         <v>109.2</v>
       </c>
-      <c r="E11" s="38">
+      <c r="E11" s="30">
         <v>113.2</v>
       </c>
-      <c r="F11" s="39">
+      <c r="F11" s="31">
         <v>131.9</v>
       </c>
       <c r="G11" s="7"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="38">
+      <c r="B12" s="30">
         <v>106.6</v>
       </c>
-      <c r="C12" s="38">
+      <c r="C12" s="30">
         <v>104.3</v>
       </c>
-      <c r="D12" s="38">
+      <c r="D12" s="30">
         <v>100.7</v>
       </c>
-      <c r="E12" s="38">
+      <c r="E12" s="30">
         <v>116.8</v>
       </c>
-      <c r="F12" s="39">
+      <c r="F12" s="31">
         <v>118.9</v>
       </c>
       <c r="G12" s="7"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="38">
+      <c r="B13" s="30">
         <v>88.9</v>
       </c>
-      <c r="C13" s="40" t="s">
+      <c r="C13" s="32" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="38">
+      <c r="D13" s="30">
         <v>103.2</v>
       </c>
-      <c r="E13" s="38">
+      <c r="E13" s="30">
         <v>88.8</v>
       </c>
-      <c r="F13" s="39">
+      <c r="F13" s="31">
         <v>113.9</v>
       </c>
       <c r="G13" s="7"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="38">
+      <c r="B14" s="30">
         <v>95.1</v>
       </c>
-      <c r="C14" s="38">
+      <c r="C14" s="30">
         <v>116.3</v>
       </c>
-      <c r="D14" s="38">
+      <c r="D14" s="30">
         <v>84.4</v>
       </c>
-      <c r="E14" s="38">
+      <c r="E14" s="30">
         <v>105.6</v>
       </c>
-      <c r="F14" s="39">
+      <c r="F14" s="31">
         <v>94.6</v>
       </c>
       <c r="G14" s="7"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="38">
+      <c r="B15" s="30">
         <v>155.4</v>
       </c>
-      <c r="C15" s="38">
+      <c r="C15" s="30">
         <v>230.9</v>
       </c>
-      <c r="D15" s="38">
+      <c r="D15" s="30">
         <v>156.1</v>
       </c>
-      <c r="E15" s="38">
+      <c r="E15" s="30">
         <v>88.6</v>
       </c>
-      <c r="F15" s="39">
+      <c r="F15" s="31">
         <v>101.3</v>
       </c>
       <c r="G15" s="7"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="38">
+      <c r="B16" s="30">
         <v>213.8</v>
       </c>
-      <c r="C16" s="38">
+      <c r="C16" s="30">
         <v>104</v>
       </c>
-      <c r="D16" s="38">
+      <c r="D16" s="30">
         <v>234.7</v>
       </c>
-      <c r="E16" s="38">
+      <c r="E16" s="30">
         <v>100.5</v>
       </c>
-      <c r="F16" s="39">
+      <c r="F16" s="31">
         <v>145.6</v>
       </c>
       <c r="G16" s="7"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="38">
+      <c r="B17" s="30">
         <v>122.3</v>
       </c>
-      <c r="C17" s="40" t="s">
+      <c r="C17" s="32" t="s">
         <v>19</v>
       </c>
-      <c r="D17" s="38">
+      <c r="D17" s="30">
         <v>122.3</v>
       </c>
-      <c r="E17" s="38">
+      <c r="E17" s="30">
         <v>131.30000000000001</v>
       </c>
-      <c r="F17" s="39">
+      <c r="F17" s="31">
         <v>73</v>
       </c>
       <c r="G17" s="7"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="38">
+      <c r="B18" s="30">
         <v>116.9</v>
       </c>
-      <c r="C18" s="38">
+      <c r="C18" s="30">
         <v>115.1</v>
       </c>
-      <c r="D18" s="38">
+      <c r="D18" s="30">
         <v>116.3</v>
       </c>
-      <c r="E18" s="38">
+      <c r="E18" s="30">
         <v>132.30000000000001</v>
       </c>
-      <c r="F18" s="39">
+      <c r="F18" s="31">
         <v>116.2</v>
       </c>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="7"/>
     </row>
     <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="11"/>
       <c r="D20" s="12"/>
       <c r="G20" s="7"/>
     </row>
     <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
-      <c r="A21" s="28" t="s">
+      <c r="A21" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="28"/>
-[...3 lines deleted...]
-      <c r="F21" s="28"/>
+      <c r="B21" s="33"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
+      <c r="G21" s="7"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:F5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:G21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7:F18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="20.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="21" style="2" customWidth="1"/>
+    <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="25.5546875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.109375" style="1"/>
+    <col min="8" max="8" width="9.109375" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:7">
+      <c r="A2" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="28"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+    </row>
+    <row r="4" spans="1:7" ht="22.8" customHeight="1">
+      <c r="A4" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="42"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="40"/>
+      <c r="B5" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="7"/>
+    </row>
+    <row r="6" spans="1:7" ht="30.6">
+      <c r="A6" s="41"/>
+      <c r="B6" s="39"/>
+      <c r="C6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="30">
+        <v>117.9</v>
+      </c>
+      <c r="C7" s="30">
+        <v>123.4</v>
+      </c>
+      <c r="D7" s="30">
+        <v>119.1</v>
+      </c>
+      <c r="E7" s="30">
+        <v>113</v>
+      </c>
+      <c r="F7" s="31">
+        <v>105.7</v>
+      </c>
+      <c r="G7" s="7"/>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="30">
+        <v>140.9</v>
+      </c>
+      <c r="C8" s="30">
+        <v>304.89999999999998</v>
+      </c>
+      <c r="D8" s="30">
+        <v>217.4</v>
+      </c>
+      <c r="E8" s="30">
+        <v>78.2</v>
+      </c>
+      <c r="F8" s="31">
+        <v>107.2</v>
+      </c>
+      <c r="G8" s="7"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="30">
+        <v>93</v>
+      </c>
+      <c r="C9" s="30">
+        <v>101.2</v>
+      </c>
+      <c r="D9" s="30">
+        <v>90.9</v>
+      </c>
+      <c r="E9" s="30">
+        <v>325.89999999999998</v>
+      </c>
+      <c r="F9" s="31">
+        <v>153.9</v>
+      </c>
+      <c r="G9" s="7"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="30">
+        <v>177.1</v>
+      </c>
+      <c r="C10" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="30">
+        <v>195.3</v>
+      </c>
+      <c r="E10" s="30">
+        <v>102.7</v>
+      </c>
+      <c r="F10" s="31">
+        <v>114.2</v>
+      </c>
+      <c r="G10" s="7"/>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="30">
+        <v>111.3</v>
+      </c>
+      <c r="C11" s="30">
+        <v>156</v>
+      </c>
+      <c r="D11" s="30">
+        <v>107.8</v>
+      </c>
+      <c r="E11" s="30">
+        <v>110.6</v>
+      </c>
+      <c r="F11" s="31">
+        <v>122.1</v>
+      </c>
+      <c r="G11" s="7"/>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="30">
+        <v>105.8</v>
+      </c>
+      <c r="C12" s="30">
+        <v>94.1</v>
+      </c>
+      <c r="D12" s="30">
+        <v>98.2</v>
+      </c>
+      <c r="E12" s="30">
+        <v>124.2</v>
+      </c>
+      <c r="F12" s="31">
+        <v>111.4</v>
+      </c>
+      <c r="G12" s="7"/>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="30">
+        <v>88.1</v>
+      </c>
+      <c r="C13" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="30">
+        <v>102.7</v>
+      </c>
+      <c r="E13" s="30">
+        <v>88</v>
+      </c>
+      <c r="F13" s="31">
+        <v>112.9</v>
+      </c>
+      <c r="G13" s="7"/>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="30">
+        <v>100.1</v>
+      </c>
+      <c r="C14" s="30">
+        <v>110.1</v>
+      </c>
+      <c r="D14" s="30">
+        <v>97.9</v>
+      </c>
+      <c r="E14" s="30">
+        <v>107</v>
+      </c>
+      <c r="F14" s="31">
+        <v>92.5</v>
+      </c>
+      <c r="G14" s="7"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="30">
+        <v>164.4</v>
+      </c>
+      <c r="C15" s="30">
+        <v>276.3</v>
+      </c>
+      <c r="D15" s="30">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="E15" s="30">
+        <v>88.1</v>
+      </c>
+      <c r="F15" s="31">
+        <v>102.2</v>
+      </c>
+      <c r="G15" s="7"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="30">
+        <v>198.6</v>
+      </c>
+      <c r="C16" s="30">
+        <v>99.4</v>
+      </c>
+      <c r="D16" s="30">
+        <v>216.9</v>
+      </c>
+      <c r="E16" s="30">
+        <v>101.3</v>
+      </c>
+      <c r="F16" s="31">
+        <v>136.4</v>
+      </c>
+      <c r="G16" s="7"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="30">
+        <v>115.1</v>
+      </c>
+      <c r="C17" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="30">
+        <v>114.9</v>
+      </c>
+      <c r="E17" s="30">
+        <v>127.2</v>
+      </c>
+      <c r="F17" s="31">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="G17" s="7"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="30">
+        <v>116.8</v>
+      </c>
+      <c r="C18" s="30">
+        <v>106.3</v>
+      </c>
+      <c r="D18" s="30">
+        <v>116.2</v>
+      </c>
+      <c r="E18" s="30">
+        <v>134</v>
+      </c>
+      <c r="F18" s="31">
+        <v>114.7</v>
+      </c>
+      <c r="G18" s="7"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="8"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="7"/>
+    </row>
+    <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="11"/>
+      <c r="D20" s="12"/>
+      <c r="G20" s="7"/>
+    </row>
+    <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="33"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
       <c r="G21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A21:F21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30E1F8B4-B224-483B-9471-6B5BE17980C7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7782F6-0037-4466-B324-DA81243F2118}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE643DF-22B1-493D-8D2E-C32C7A7BF059}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7782F6-0037-4466-B324-DA81243F2118}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30E1F8B4-B224-483B-9471-6B5BE17980C7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
+      <vt:lpstr>06</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Acer</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valued Acer Customer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>