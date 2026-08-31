--- v4 (2026-08-11)
+++ v5 (2026-08-31)
@@ -1,60 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792" activeTab="5"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="28">
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>Өнеркәсіп-барлығы</t>
   </si>
   <si>
     <t>өңдеу өнеркәсібі</t>
   </si>
   <si>
@@ -114,52 +113,52 @@
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар
 2025 жылғы қаңтарға %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан
 2025 жылғы қаңтар-ақпанға %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз
 2025 жылғы қаңтар-наурызға %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір
 2025 жылғы қаңтар-сәуірге %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-мамыр
 2025 жылғы қаңтар-мамырға %-бен</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-маусым
-2025 жылғы қаңтар-маусымға %-бен</t>
+    <t>2026 жылғы қаңтар-шілде
+2025 жылғы қаңтар-шілдеге %-бен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Baltica"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -733,61 +732,61 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="20.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
-    <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="9.109375" style="2"/>
+    <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="1"/>
+    <col min="8" max="8" width="9.140625" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1">
       <c r="A4" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="42"/>
@@ -1066,102 +1065,102 @@
         <v>124</v>
       </c>
       <c r="C18" s="23">
         <v>100</v>
       </c>
       <c r="D18" s="23">
         <v>124</v>
       </c>
       <c r="E18" s="23">
         <v>124.3</v>
       </c>
       <c r="F18" s="24">
         <v>71.5</v>
       </c>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="7"/>
     </row>
-    <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+    <row r="20" spans="1:7" s="6" customFormat="1" ht="13.15" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="11"/>
       <c r="D20" s="12"/>
       <c r="G20" s="7"/>
     </row>
-    <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+    <row r="21" spans="1:7" s="6" customFormat="1" ht="13.15" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="20.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
-    <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="9.109375" style="2"/>
+    <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="1"/>
+    <col min="8" max="8" width="9.140625" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1">
       <c r="A3" s="20"/>
       <c r="B3" s="3"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1">
       <c r="A4" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="42"/>
@@ -1440,101 +1439,101 @@
         <v>123.3</v>
       </c>
       <c r="C18" s="23">
         <v>128.6</v>
       </c>
       <c r="D18" s="23">
         <v>123.3</v>
       </c>
       <c r="E18" s="23">
         <v>127.4</v>
       </c>
       <c r="F18" s="24">
         <v>99.8</v>
       </c>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="7"/>
     </row>
-    <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+    <row r="20" spans="1:7" s="6" customFormat="1" ht="13.15" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="11"/>
       <c r="D20" s="12"/>
       <c r="G20" s="7"/>
     </row>
-    <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+    <row r="21" spans="1:7" s="6" customFormat="1" ht="13.15" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="20.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
-    <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="9.109375" style="2"/>
+    <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="1"/>
+    <col min="8" max="8" width="9.140625" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1">
       <c r="A3" s="20"/>
       <c r="B3" s="3"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1">
       <c r="A4" s="42" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="42"/>
@@ -1813,101 +1812,101 @@
         <v>118.2</v>
       </c>
       <c r="C18" s="18">
         <v>136</v>
       </c>
       <c r="D18" s="18">
         <v>117.8</v>
       </c>
       <c r="E18" s="18">
         <v>128.9</v>
       </c>
       <c r="F18" s="22">
         <v>110.6</v>
       </c>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="7"/>
     </row>
-    <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+    <row r="20" spans="1:7" s="6" customFormat="1" ht="13.15" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="11"/>
       <c r="D20" s="12"/>
       <c r="G20" s="7"/>
     </row>
-    <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+    <row r="21" spans="1:7" s="6" customFormat="1" ht="13.15" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="20.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
-    <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="9.109375" style="2"/>
+    <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="1"/>
+    <col min="8" max="8" width="9.140625" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="33" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1">
       <c r="A3" s="20"/>
       <c r="B3" s="3"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1">
       <c r="A4" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="42"/>
@@ -2186,146 +2185,146 @@
         <v>119.3</v>
       </c>
       <c r="C18" s="23">
         <v>128.19999999999999</v>
       </c>
       <c r="D18" s="23">
         <v>118.8</v>
       </c>
       <c r="E18" s="23">
         <v>133.30000000000001</v>
       </c>
       <c r="F18" s="24">
         <v>118.5</v>
       </c>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="7"/>
     </row>
-    <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+    <row r="20" spans="1:7" s="6" customFormat="1" ht="13.15" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="11"/>
       <c r="D20" s="12"/>
       <c r="G20" s="7"/>
     </row>
-    <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+    <row r="21" spans="1:7" s="6" customFormat="1" ht="13.15" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="20.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
-    <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="9.109375" style="2"/>
+    <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="1"/>
+    <col min="8" max="8" width="9.140625" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7">
       <c r="A2" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="26"/>
       <c r="B3" s="3"/>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
     </row>
-    <row r="4" spans="1:7" ht="22.8" customHeight="1">
+    <row r="4" spans="1:7" ht="22.9" customHeight="1">
       <c r="A4" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="42"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="40"/>
       <c r="B5" s="38" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="34" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="7"/>
     </row>
-    <row r="6" spans="1:7" ht="30.6">
+    <row r="6" spans="1:7" ht="45">
       <c r="A6" s="41"/>
       <c r="B6" s="39"/>
       <c r="C6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="30">
         <v>114</v>
       </c>
       <c r="C7" s="30">
         <v>131.4</v>
@@ -2559,558 +2558,558 @@
         <v>116.9</v>
       </c>
       <c r="C18" s="30">
         <v>115.1</v>
       </c>
       <c r="D18" s="30">
         <v>116.3</v>
       </c>
       <c r="E18" s="30">
         <v>132.30000000000001</v>
       </c>
       <c r="F18" s="31">
         <v>116.2</v>
       </c>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="7"/>
     </row>
-    <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+    <row r="20" spans="1:7" s="6" customFormat="1" ht="13.15" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="11"/>
       <c r="D20" s="12"/>
       <c r="G20" s="7"/>
     </row>
-    <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+    <row r="21" spans="1:7" s="6" customFormat="1" ht="13.15" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:F18"/>
+      <selection activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="24.33203125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="23.33203125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="20.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="23.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="21" style="2" customWidth="1"/>
-    <col min="5" max="5" width="27.109375" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="9.109375" style="2"/>
+    <col min="5" max="5" width="27.140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="25.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="1"/>
+    <col min="8" max="8" width="9.140625" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7">
       <c r="A2" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="28"/>
       <c r="B3" s="3"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
     </row>
-    <row r="4" spans="1:7" ht="22.8" customHeight="1">
+    <row r="4" spans="1:7" ht="22.9" customHeight="1">
       <c r="A4" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="42"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="40"/>
       <c r="B5" s="38" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="34" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="7"/>
     </row>
-    <row r="6" spans="1:7" ht="30.6">
+    <row r="6" spans="1:7" ht="45">
       <c r="A6" s="41"/>
       <c r="B6" s="39"/>
       <c r="C6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="29" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="29" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="30">
-        <v>117.9</v>
+        <v>116.2</v>
       </c>
       <c r="C7" s="30">
-        <v>123.4</v>
+        <v>115.7</v>
       </c>
       <c r="D7" s="30">
-        <v>119.1</v>
+        <v>117.2</v>
       </c>
       <c r="E7" s="30">
-        <v>113</v>
+        <v>114.8</v>
       </c>
       <c r="F7" s="31">
-        <v>105.7</v>
+        <v>105.3</v>
       </c>
       <c r="G7" s="7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="30">
-        <v>140.9</v>
+        <v>131.69999999999999</v>
       </c>
       <c r="C8" s="30">
-        <v>304.89999999999998</v>
+        <v>270.10000000000002</v>
       </c>
       <c r="D8" s="30">
-        <v>217.4</v>
+        <v>195.8</v>
       </c>
       <c r="E8" s="30">
-        <v>78.2</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="F8" s="31">
-        <v>107.2</v>
+        <v>104.4</v>
       </c>
       <c r="G8" s="7"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="30">
-        <v>93</v>
+        <v>91.9</v>
       </c>
       <c r="C9" s="30">
-        <v>101.2</v>
+        <v>96.8</v>
       </c>
       <c r="D9" s="30">
-        <v>90.9</v>
+        <v>90.1</v>
       </c>
       <c r="E9" s="30">
-        <v>325.89999999999998</v>
+        <v>290.60000000000002</v>
       </c>
       <c r="F9" s="31">
-        <v>153.9</v>
+        <v>157.5</v>
       </c>
       <c r="G9" s="7"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="30">
-        <v>177.1</v>
+        <v>158.6</v>
       </c>
       <c r="C10" s="32" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="30">
-        <v>195.3</v>
+        <v>172.6</v>
       </c>
       <c r="E10" s="30">
-        <v>102.7</v>
+        <v>102</v>
       </c>
       <c r="F10" s="31">
-        <v>114.2</v>
+        <v>108.8</v>
       </c>
       <c r="G10" s="7"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="30">
-        <v>111.3</v>
+        <v>109.6</v>
       </c>
       <c r="C11" s="30">
-        <v>156</v>
+        <v>144.30000000000001</v>
       </c>
       <c r="D11" s="30">
-        <v>107.8</v>
+        <v>106.6</v>
       </c>
       <c r="E11" s="30">
-        <v>110.6</v>
+        <v>108</v>
       </c>
       <c r="F11" s="31">
-        <v>122.1</v>
+        <v>158</v>
       </c>
       <c r="G11" s="7"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="30">
-        <v>105.8</v>
+        <v>104.7</v>
       </c>
       <c r="C12" s="30">
-        <v>94.1</v>
+        <v>89.4</v>
       </c>
       <c r="D12" s="30">
-        <v>98.2</v>
+        <v>97.3</v>
       </c>
       <c r="E12" s="30">
-        <v>124.2</v>
+        <v>125</v>
       </c>
       <c r="F12" s="31">
-        <v>111.4</v>
+        <v>104.7</v>
       </c>
       <c r="G12" s="7"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="30">
-        <v>88.1</v>
+        <v>87.6</v>
       </c>
       <c r="C13" s="32" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="30">
-        <v>102.7</v>
+        <v>102.3</v>
       </c>
       <c r="E13" s="30">
-        <v>88</v>
+        <v>87.5</v>
       </c>
       <c r="F13" s="31">
-        <v>112.9</v>
+        <v>107.4</v>
       </c>
       <c r="G13" s="7"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="30">
-        <v>100.1</v>
+        <v>98.6</v>
       </c>
       <c r="C14" s="30">
-        <v>110.1</v>
+        <v>100.4</v>
       </c>
       <c r="D14" s="30">
-        <v>97.9</v>
+        <v>96.6</v>
       </c>
       <c r="E14" s="30">
         <v>107</v>
       </c>
       <c r="F14" s="31">
-        <v>92.5</v>
+        <v>91.3</v>
       </c>
       <c r="G14" s="7"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="30">
-        <v>164.4</v>
+        <v>169</v>
       </c>
       <c r="C15" s="30">
-        <v>276.3</v>
+        <v>281.2</v>
       </c>
       <c r="D15" s="30">
-        <v>147.30000000000001</v>
+        <v>154.9</v>
       </c>
       <c r="E15" s="30">
-        <v>88.1</v>
+        <v>89</v>
       </c>
       <c r="F15" s="31">
-        <v>102.2</v>
+        <v>101.2</v>
       </c>
       <c r="G15" s="7"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="30">
-        <v>198.6</v>
+        <v>185</v>
       </c>
       <c r="C16" s="30">
-        <v>99.4</v>
+        <v>93.5</v>
       </c>
       <c r="D16" s="30">
-        <v>216.9</v>
+        <v>200.6</v>
       </c>
       <c r="E16" s="30">
-        <v>101.3</v>
+        <v>101.8</v>
       </c>
       <c r="F16" s="31">
-        <v>136.4</v>
+        <v>150.69999999999999</v>
       </c>
       <c r="G16" s="7"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="30">
-        <v>115.1</v>
+        <v>114.7</v>
       </c>
       <c r="C17" s="32" t="s">
         <v>19</v>
       </c>
       <c r="D17" s="30">
-        <v>114.9</v>
+        <v>113.1</v>
       </c>
       <c r="E17" s="30">
-        <v>127.2</v>
+        <v>152.4</v>
       </c>
       <c r="F17" s="31">
-        <v>69.599999999999994</v>
+        <v>70.2</v>
       </c>
       <c r="G17" s="7"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="30">
-        <v>116.8</v>
+        <v>115.7</v>
       </c>
       <c r="C18" s="30">
-        <v>106.3</v>
+        <v>97.2</v>
       </c>
       <c r="D18" s="30">
-        <v>116.2</v>
+        <v>115.1</v>
       </c>
       <c r="E18" s="30">
-        <v>134</v>
+        <v>132.1</v>
       </c>
       <c r="F18" s="31">
-        <v>114.7</v>
+        <v>110.9</v>
       </c>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="7"/>
     </row>
-    <row r="20" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+    <row r="20" spans="1:7" s="6" customFormat="1" ht="13.15" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="11"/>
       <c r="D20" s="12"/>
       <c r="G20" s="7"/>
     </row>
-    <row r="21" spans="1:7" s="6" customFormat="1" ht="13.2" customHeight="1">
+    <row r="21" spans="1:7" s="6" customFormat="1" ht="13.15" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
-    <mergeCell ref="A21:F21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7782F6-0037-4466-B324-DA81243F2118}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30E1F8B4-B224-483B-9471-6B5BE17980C7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE643DF-22B1-493D-8D2E-C32C7A7BF059}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30E1F8B4-B224-483B-9471-6B5BE17980C7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D7782F6-0037-4466-B324-DA81243F2118}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>