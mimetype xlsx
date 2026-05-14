--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="11610" windowHeight="9690"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="31">
   <si>
     <t/>
   </si>
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Бу және ыстық су (жылу энергиясы), мың Гкал</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
@@ -677,51 +677,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P38"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15" customHeight="1"/>
     <row r="2" spans="1:16" s="17" customFormat="1" ht="16.5" customHeight="1">
       <c r="A2" s="39" t="s">
         <v>28</v>
       </c>
@@ -822,435 +822,471 @@
         <v>0</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="8">
         <v>292040.3</v>
       </c>
       <c r="C6" s="32">
         <v>544387.69999999995</v>
       </c>
-      <c r="D6" s="27"/>
+      <c r="D6" s="32">
+        <v>801008.7</v>
+      </c>
       <c r="E6" s="27"/>
       <c r="F6" s="27"/>
       <c r="G6" s="23"/>
       <c r="H6" s="25"/>
       <c r="I6" s="30"/>
       <c r="J6" s="30"/>
       <c r="K6" s="32"/>
       <c r="L6" s="30"/>
       <c r="M6" s="32"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1">
       <c r="A7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="8">
         <v>80397.8</v>
       </c>
       <c r="C7" s="32">
         <v>131105.60000000001</v>
       </c>
-      <c r="D7" s="27"/>
+      <c r="D7" s="32">
+        <v>192895.4</v>
+      </c>
       <c r="E7" s="27"/>
       <c r="F7" s="27"/>
       <c r="G7" s="23"/>
       <c r="H7" s="25"/>
       <c r="I7" s="30"/>
       <c r="J7" s="30"/>
       <c r="K7" s="32"/>
       <c r="L7" s="30"/>
       <c r="M7" s="32"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1">
       <c r="A8" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="8">
         <v>3540</v>
       </c>
       <c r="C8" s="32">
         <v>7115</v>
       </c>
-      <c r="D8" s="27"/>
+      <c r="D8" s="32">
+        <v>14802</v>
+      </c>
       <c r="E8" s="27"/>
       <c r="F8" s="25"/>
       <c r="G8" s="23"/>
       <c r="H8" s="25"/>
       <c r="I8" s="30"/>
       <c r="J8" s="30"/>
       <c r="K8" s="32"/>
       <c r="L8" s="30"/>
       <c r="M8" s="32"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1">
       <c r="A9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="8">
         <v>39058.300000000003</v>
       </c>
       <c r="C9" s="32">
         <v>80433.600000000006</v>
       </c>
-      <c r="D9" s="27"/>
+      <c r="D9" s="32">
+        <v>116919.9</v>
+      </c>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
       <c r="I9" s="30"/>
       <c r="J9" s="30"/>
       <c r="K9" s="32"/>
       <c r="L9" s="30"/>
       <c r="M9" s="32"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1">
       <c r="A10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="8">
         <v>552.29999999999995</v>
       </c>
       <c r="C10" s="32">
         <v>986.7</v>
       </c>
-      <c r="D10" s="27"/>
+      <c r="D10" s="32">
+        <v>1421</v>
+      </c>
       <c r="E10" s="27"/>
       <c r="F10" s="27"/>
       <c r="G10" s="23"/>
       <c r="H10" s="25"/>
       <c r="I10" s="30"/>
       <c r="J10" s="30"/>
       <c r="K10" s="32"/>
       <c r="L10" s="30"/>
       <c r="M10" s="32"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1">
       <c r="A11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="8">
         <v>73806</v>
       </c>
       <c r="C11" s="32">
         <v>134249</v>
       </c>
-      <c r="D11" s="27"/>
+      <c r="D11" s="32">
+        <v>195641</v>
+      </c>
       <c r="E11" s="27"/>
       <c r="F11" s="27"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
       <c r="I11" s="30"/>
       <c r="J11" s="30"/>
       <c r="K11" s="32"/>
       <c r="L11" s="30"/>
       <c r="M11" s="32"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1">
       <c r="A12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="8">
         <v>845</v>
       </c>
       <c r="C12" s="32">
         <v>1379</v>
       </c>
-      <c r="D12" s="27"/>
+      <c r="D12" s="32">
+        <v>2126</v>
+      </c>
       <c r="E12" s="27"/>
       <c r="F12" s="27"/>
       <c r="G12" s="23"/>
       <c r="H12" s="25"/>
       <c r="I12" s="30"/>
       <c r="J12" s="30"/>
       <c r="K12" s="32"/>
       <c r="L12" s="30"/>
       <c r="M12" s="32"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="8">
         <v>334.5</v>
       </c>
       <c r="C13" s="32">
         <v>964.8</v>
       </c>
-      <c r="D13" s="27"/>
+      <c r="D13" s="32">
+        <v>1595.2</v>
+      </c>
       <c r="E13" s="27"/>
       <c r="F13" s="27"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
       <c r="I13" s="30"/>
       <c r="J13" s="30"/>
       <c r="K13" s="32"/>
       <c r="L13" s="30"/>
       <c r="M13" s="32"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1">
       <c r="A14" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="8">
         <v>1004.3</v>
       </c>
       <c r="C14" s="32">
         <v>2527</v>
       </c>
-      <c r="D14" s="27"/>
+      <c r="D14" s="32">
+        <v>4049.7</v>
+      </c>
       <c r="E14" s="27"/>
       <c r="F14" s="27"/>
       <c r="G14" s="23"/>
       <c r="H14" s="25"/>
       <c r="I14" s="30"/>
       <c r="J14" s="30"/>
       <c r="K14" s="32"/>
       <c r="L14" s="30"/>
       <c r="M14" s="32"/>
       <c r="P14" s="23"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="8">
         <v>92502</v>
       </c>
       <c r="C15" s="32">
         <v>185627</v>
       </c>
-      <c r="D15" s="27"/>
+      <c r="D15" s="32">
+        <v>271558.59999999998</v>
+      </c>
       <c r="E15" s="27"/>
       <c r="F15" s="27"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
       <c r="I15" s="30"/>
       <c r="J15" s="30"/>
       <c r="K15" s="32"/>
       <c r="L15" s="30"/>
       <c r="M15" s="32"/>
       <c r="P15" s="23"/>
     </row>
     <row r="16" spans="1:16" s="11" customFormat="1" ht="33.75">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="28"/>
       <c r="F16" s="22"/>
       <c r="G16" s="6"/>
       <c r="H16" s="22"/>
       <c r="I16" s="30"/>
       <c r="J16" s="23"/>
       <c r="K16" s="22"/>
       <c r="L16" s="6"/>
       <c r="M16" s="36"/>
       <c r="P16" s="23"/>
     </row>
     <row r="17" spans="1:16" s="11" customFormat="1">
       <c r="A17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="23">
         <v>161.6</v>
       </c>
       <c r="C17" s="25">
         <v>303.3</v>
       </c>
-      <c r="D17" s="27"/>
+      <c r="D17" s="32">
+        <v>441.4</v>
+      </c>
       <c r="E17" s="27"/>
       <c r="F17" s="27"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
       <c r="I17" s="30"/>
       <c r="J17" s="30"/>
       <c r="K17" s="32"/>
       <c r="L17" s="30"/>
       <c r="M17" s="32"/>
       <c r="P17" s="23"/>
     </row>
     <row r="18" spans="1:16" s="11" customFormat="1">
       <c r="A18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="23">
         <v>47.6</v>
       </c>
       <c r="C18" s="25">
         <v>84.5</v>
       </c>
-      <c r="D18" s="27"/>
+      <c r="D18" s="32">
+        <v>120.3</v>
+      </c>
       <c r="E18" s="27"/>
       <c r="F18" s="27"/>
       <c r="G18" s="23"/>
       <c r="H18" s="25"/>
       <c r="I18" s="30"/>
       <c r="J18" s="30"/>
       <c r="K18" s="32"/>
       <c r="L18" s="30"/>
       <c r="M18" s="32"/>
       <c r="P18" s="23"/>
     </row>
     <row r="19" spans="1:16" s="11" customFormat="1">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="8">
         <v>11.1</v>
       </c>
       <c r="C19" s="25">
         <v>20</v>
       </c>
-      <c r="D19" s="27"/>
+      <c r="D19" s="32">
+        <v>28.4</v>
+      </c>
       <c r="E19" s="27"/>
       <c r="F19" s="27"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
       <c r="I19" s="30"/>
       <c r="J19" s="30"/>
       <c r="K19" s="32"/>
       <c r="L19" s="30"/>
       <c r="M19" s="32"/>
       <c r="P19" s="23"/>
     </row>
     <row r="20" spans="1:16" s="11" customFormat="1">
       <c r="A20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="23">
         <v>9</v>
       </c>
       <c r="C20" s="25">
         <v>16.8</v>
       </c>
-      <c r="D20" s="27"/>
+      <c r="D20" s="32">
+        <v>24.3</v>
+      </c>
       <c r="E20" s="27"/>
       <c r="F20" s="27"/>
       <c r="G20" s="23"/>
       <c r="H20" s="25"/>
       <c r="I20" s="30"/>
       <c r="J20" s="30"/>
       <c r="K20" s="33"/>
       <c r="L20" s="35"/>
       <c r="M20" s="32"/>
       <c r="P20" s="23"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1">
       <c r="A21" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="23">
         <v>32</v>
       </c>
       <c r="C21" s="25">
         <v>67.5</v>
       </c>
-      <c r="D21" s="27"/>
+      <c r="D21" s="32">
+        <v>101.9</v>
+      </c>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
       <c r="I21" s="30"/>
       <c r="J21" s="30"/>
       <c r="K21" s="33"/>
       <c r="L21" s="35"/>
       <c r="M21" s="32"/>
       <c r="P21" s="23"/>
     </row>
     <row r="22" spans="1:16" s="11" customFormat="1">
       <c r="A22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="23">
         <v>25.3</v>
       </c>
       <c r="C22" s="25">
         <v>45</v>
       </c>
-      <c r="D22" s="27"/>
+      <c r="D22" s="32">
+        <v>62.4</v>
+      </c>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="23"/>
       <c r="H22" s="25"/>
       <c r="I22" s="30"/>
       <c r="J22" s="30"/>
       <c r="K22" s="33"/>
       <c r="L22" s="35"/>
       <c r="M22" s="32"/>
       <c r="P22" s="23"/>
     </row>
     <row r="23" spans="1:16" s="11" customFormat="1">
       <c r="A23" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="32">
         <v>1.4</v>
       </c>
-      <c r="D23" s="27"/>
+      <c r="D23" s="32">
+        <v>1.7</v>
+      </c>
       <c r="E23" s="27"/>
       <c r="F23" s="27"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
       <c r="I23" s="30"/>
       <c r="J23" s="30"/>
       <c r="K23" s="33"/>
       <c r="L23" s="35"/>
       <c r="M23" s="32"/>
       <c r="P23" s="23"/>
     </row>
     <row r="24" spans="1:16" s="11" customFormat="1">
       <c r="A24" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="24">
         <v>35.6</v>
       </c>
       <c r="C24" s="34">
         <v>68.099999999999994</v>
       </c>
-      <c r="D24" s="27"/>
+      <c r="D24" s="34">
+        <v>102.4</v>
+      </c>
       <c r="E24" s="27"/>
       <c r="F24" s="29"/>
       <c r="G24" s="24"/>
       <c r="H24" s="26"/>
       <c r="I24" s="31"/>
       <c r="J24" s="30"/>
       <c r="K24" s="34"/>
       <c r="L24" s="31"/>
       <c r="M24" s="34"/>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16" s="17" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="40"/>
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
       <c r="I25" s="40"/>
       <c r="J25" s="41"/>
       <c r="K25" s="41"/>
       <c r="L25" s="41"/>
       <c r="M25" s="41"/>