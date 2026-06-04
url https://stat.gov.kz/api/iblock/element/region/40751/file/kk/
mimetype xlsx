--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795"/>
+    <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="31">
   <si>
     <t/>
   </si>
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Бу және ыстық су (жылу энергиясы), мың Гкал</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
@@ -677,69 +678,69 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P38"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="20.5703125" style="1" customWidth="1"/>
-    <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="20.5546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" customWidth="1"/>
-    <col min="5" max="5" width="10.42578125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="8.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.44140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.44140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="8.88671875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.6640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
-    <col min="11" max="11" width="8.85546875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="8.85546875" style="18"/>
+    <col min="11" max="11" width="8.88671875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="9.33203125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="9.44140625" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="8.88671875" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15" customHeight="1"/>
     <row r="2" spans="1:16" s="17" customFormat="1" ht="16.5" customHeight="1">
       <c r="A2" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
     </row>
     <row r="3" spans="1:16" s="11" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
@@ -825,496 +826,532 @@
         <v>0</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="8">
         <v>292040.3</v>
       </c>
       <c r="C6" s="32">
         <v>544387.69999999995</v>
       </c>
       <c r="D6" s="32">
         <v>801008.7</v>
       </c>
-      <c r="E6" s="27"/>
+      <c r="E6" s="32">
+        <v>1038706.3</v>
+      </c>
       <c r="F6" s="27"/>
       <c r="G6" s="23"/>
       <c r="H6" s="25"/>
       <c r="I6" s="30"/>
       <c r="J6" s="30"/>
       <c r="K6" s="32"/>
       <c r="L6" s="30"/>
       <c r="M6" s="32"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1">
       <c r="A7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="8">
         <v>80397.8</v>
       </c>
       <c r="C7" s="32">
         <v>131105.60000000001</v>
       </c>
       <c r="D7" s="32">
         <v>192895.4</v>
       </c>
-      <c r="E7" s="27"/>
+      <c r="E7" s="32">
+        <v>261196.79999999999</v>
+      </c>
       <c r="F7" s="27"/>
       <c r="G7" s="23"/>
       <c r="H7" s="25"/>
       <c r="I7" s="30"/>
       <c r="J7" s="30"/>
       <c r="K7" s="32"/>
       <c r="L7" s="30"/>
       <c r="M7" s="32"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1">
       <c r="A8" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="8">
         <v>3540</v>
       </c>
       <c r="C8" s="32">
         <v>7115</v>
       </c>
       <c r="D8" s="32">
         <v>14802</v>
       </c>
-      <c r="E8" s="27"/>
+      <c r="E8" s="32">
+        <v>22411</v>
+      </c>
       <c r="F8" s="25"/>
       <c r="G8" s="23"/>
       <c r="H8" s="25"/>
       <c r="I8" s="30"/>
       <c r="J8" s="30"/>
       <c r="K8" s="32"/>
       <c r="L8" s="30"/>
       <c r="M8" s="32"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1">
       <c r="A9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="8">
         <v>39058.300000000003</v>
       </c>
       <c r="C9" s="32">
         <v>80433.600000000006</v>
       </c>
       <c r="D9" s="32">
         <v>116919.9</v>
       </c>
-      <c r="E9" s="27"/>
+      <c r="E9" s="32">
+        <v>154300.70000000001</v>
+      </c>
       <c r="F9" s="27"/>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
       <c r="I9" s="30"/>
       <c r="J9" s="30"/>
       <c r="K9" s="32"/>
       <c r="L9" s="30"/>
       <c r="M9" s="32"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1">
       <c r="A10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="8">
         <v>552.29999999999995</v>
       </c>
       <c r="C10" s="32">
         <v>986.7</v>
       </c>
       <c r="D10" s="32">
         <v>1421</v>
       </c>
-      <c r="E10" s="27"/>
+      <c r="E10" s="32">
+        <v>1855.3</v>
+      </c>
       <c r="F10" s="27"/>
       <c r="G10" s="23"/>
       <c r="H10" s="25"/>
       <c r="I10" s="30"/>
       <c r="J10" s="30"/>
       <c r="K10" s="32"/>
       <c r="L10" s="30"/>
       <c r="M10" s="32"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1">
       <c r="A11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="8">
         <v>73806</v>
       </c>
       <c r="C11" s="32">
         <v>134249</v>
       </c>
       <c r="D11" s="32">
         <v>195641</v>
       </c>
-      <c r="E11" s="27"/>
+      <c r="E11" s="32">
+        <v>246312</v>
+      </c>
       <c r="F11" s="27"/>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
       <c r="I11" s="30"/>
       <c r="J11" s="30"/>
       <c r="K11" s="32"/>
       <c r="L11" s="30"/>
       <c r="M11" s="32"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1">
       <c r="A12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="8">
         <v>845</v>
       </c>
       <c r="C12" s="32">
         <v>1379</v>
       </c>
       <c r="D12" s="32">
         <v>2126</v>
       </c>
-      <c r="E12" s="27"/>
+      <c r="E12" s="32">
+        <v>3080</v>
+      </c>
       <c r="F12" s="27"/>
       <c r="G12" s="23"/>
       <c r="H12" s="25"/>
       <c r="I12" s="30"/>
       <c r="J12" s="30"/>
       <c r="K12" s="32"/>
       <c r="L12" s="30"/>
       <c r="M12" s="32"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="8">
         <v>334.5</v>
       </c>
       <c r="C13" s="32">
         <v>964.8</v>
       </c>
       <c r="D13" s="32">
         <v>1595.2</v>
       </c>
-      <c r="E13" s="27"/>
+      <c r="E13" s="32">
+        <v>2225.5</v>
+      </c>
       <c r="F13" s="27"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
       <c r="I13" s="30"/>
       <c r="J13" s="30"/>
       <c r="K13" s="32"/>
       <c r="L13" s="30"/>
       <c r="M13" s="32"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1">
       <c r="A14" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="8">
         <v>1004.3</v>
       </c>
       <c r="C14" s="32">
         <v>2527</v>
       </c>
       <c r="D14" s="32">
         <v>4049.7</v>
       </c>
-      <c r="E14" s="27"/>
+      <c r="E14" s="32">
+        <v>5572.3</v>
+      </c>
       <c r="F14" s="27"/>
       <c r="G14" s="23"/>
       <c r="H14" s="25"/>
       <c r="I14" s="30"/>
       <c r="J14" s="30"/>
       <c r="K14" s="32"/>
       <c r="L14" s="30"/>
       <c r="M14" s="32"/>
       <c r="P14" s="23"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="8">
         <v>92502</v>
       </c>
       <c r="C15" s="32">
         <v>185627</v>
       </c>
       <c r="D15" s="32">
         <v>271558.59999999998</v>
       </c>
-      <c r="E15" s="27"/>
+      <c r="E15" s="32">
+        <v>341752.6</v>
+      </c>
       <c r="F15" s="27"/>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
       <c r="I15" s="30"/>
       <c r="J15" s="30"/>
       <c r="K15" s="32"/>
       <c r="L15" s="30"/>
       <c r="M15" s="32"/>
       <c r="P15" s="23"/>
     </row>
-    <row r="16" spans="1:16" s="11" customFormat="1" ht="33.75">
+    <row r="16" spans="1:16" s="11" customFormat="1" ht="21.6">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="28"/>
       <c r="F16" s="22"/>
       <c r="G16" s="6"/>
       <c r="H16" s="22"/>
       <c r="I16" s="30"/>
       <c r="J16" s="23"/>
       <c r="K16" s="22"/>
       <c r="L16" s="6"/>
       <c r="M16" s="36"/>
       <c r="P16" s="23"/>
     </row>
     <row r="17" spans="1:16" s="11" customFormat="1">
       <c r="A17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="23">
         <v>161.6</v>
       </c>
       <c r="C17" s="25">
         <v>303.3</v>
       </c>
       <c r="D17" s="32">
         <v>441.4</v>
       </c>
-      <c r="E17" s="27"/>
+      <c r="E17" s="32">
+        <v>509</v>
+      </c>
       <c r="F17" s="27"/>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
       <c r="I17" s="30"/>
       <c r="J17" s="30"/>
       <c r="K17" s="32"/>
       <c r="L17" s="30"/>
       <c r="M17" s="32"/>
       <c r="P17" s="23"/>
     </row>
     <row r="18" spans="1:16" s="11" customFormat="1">
       <c r="A18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="23">
         <v>47.6</v>
       </c>
       <c r="C18" s="25">
         <v>84.5</v>
       </c>
       <c r="D18" s="32">
         <v>120.3</v>
       </c>
-      <c r="E18" s="27"/>
+      <c r="E18" s="32">
+        <v>134.4</v>
+      </c>
       <c r="F18" s="27"/>
       <c r="G18" s="23"/>
       <c r="H18" s="25"/>
       <c r="I18" s="30"/>
       <c r="J18" s="30"/>
       <c r="K18" s="32"/>
       <c r="L18" s="30"/>
       <c r="M18" s="32"/>
       <c r="P18" s="23"/>
     </row>
     <row r="19" spans="1:16" s="11" customFormat="1">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="8">
         <v>11.1</v>
       </c>
       <c r="C19" s="25">
         <v>20</v>
       </c>
       <c r="D19" s="32">
         <v>28.4</v>
       </c>
-      <c r="E19" s="27"/>
+      <c r="E19" s="32">
+        <v>31.6</v>
+      </c>
       <c r="F19" s="27"/>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
       <c r="I19" s="30"/>
       <c r="J19" s="30"/>
       <c r="K19" s="32"/>
       <c r="L19" s="30"/>
       <c r="M19" s="32"/>
       <c r="P19" s="23"/>
     </row>
     <row r="20" spans="1:16" s="11" customFormat="1">
       <c r="A20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="23">
         <v>9</v>
       </c>
       <c r="C20" s="25">
         <v>16.8</v>
       </c>
       <c r="D20" s="32">
         <v>24.3</v>
       </c>
-      <c r="E20" s="27"/>
+      <c r="E20" s="32">
+        <v>26.3</v>
+      </c>
       <c r="F20" s="27"/>
       <c r="G20" s="23"/>
       <c r="H20" s="25"/>
       <c r="I20" s="30"/>
       <c r="J20" s="30"/>
       <c r="K20" s="33"/>
       <c r="L20" s="35"/>
       <c r="M20" s="32"/>
       <c r="P20" s="23"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1">
       <c r="A21" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="23">
         <v>32</v>
       </c>
       <c r="C21" s="25">
         <v>67.5</v>
       </c>
       <c r="D21" s="32">
         <v>101.9</v>
       </c>
-      <c r="E21" s="27"/>
+      <c r="E21" s="32">
+        <v>128.30000000000001</v>
+      </c>
       <c r="F21" s="27"/>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
       <c r="I21" s="30"/>
       <c r="J21" s="30"/>
       <c r="K21" s="33"/>
       <c r="L21" s="35"/>
       <c r="M21" s="32"/>
       <c r="P21" s="23"/>
     </row>
     <row r="22" spans="1:16" s="11" customFormat="1">
       <c r="A22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="23">
         <v>25.3</v>
       </c>
       <c r="C22" s="25">
         <v>45</v>
       </c>
       <c r="D22" s="32">
         <v>62.4</v>
       </c>
-      <c r="E22" s="27"/>
+      <c r="E22" s="32">
+        <v>67.599999999999994</v>
+      </c>
       <c r="F22" s="27"/>
       <c r="G22" s="23"/>
       <c r="H22" s="25"/>
       <c r="I22" s="30"/>
       <c r="J22" s="30"/>
       <c r="K22" s="33"/>
       <c r="L22" s="35"/>
       <c r="M22" s="32"/>
       <c r="P22" s="23"/>
     </row>
     <row r="23" spans="1:16" s="11" customFormat="1">
       <c r="A23" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="32">
         <v>1.4</v>
       </c>
       <c r="D23" s="32">
         <v>1.7</v>
       </c>
-      <c r="E23" s="27"/>
+      <c r="E23" s="32">
+        <v>1.7</v>
+      </c>
       <c r="F23" s="27"/>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
       <c r="I23" s="30"/>
       <c r="J23" s="30"/>
       <c r="K23" s="33"/>
       <c r="L23" s="35"/>
       <c r="M23" s="32"/>
       <c r="P23" s="23"/>
     </row>
     <row r="24" spans="1:16" s="11" customFormat="1">
       <c r="A24" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="24">
         <v>35.6</v>
       </c>
       <c r="C24" s="34">
         <v>68.099999999999994</v>
       </c>
       <c r="D24" s="34">
         <v>102.4</v>
       </c>
-      <c r="E24" s="27"/>
+      <c r="E24" s="34">
+        <v>119.1</v>
+      </c>
       <c r="F24" s="29"/>
       <c r="G24" s="24"/>
       <c r="H24" s="26"/>
       <c r="I24" s="31"/>
       <c r="J24" s="30"/>
       <c r="K24" s="34"/>
       <c r="L24" s="31"/>
       <c r="M24" s="34"/>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16" s="17" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="40"/>
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
       <c r="I25" s="40"/>
       <c r="J25" s="41"/>
       <c r="K25" s="41"/>
       <c r="L25" s="41"/>
       <c r="M25" s="41"/>
       <c r="P25" s="6"/>
     </row>
-    <row r="26" spans="1:16" s="17" customFormat="1" ht="12.75">
+    <row r="26" spans="1:16" s="17" customFormat="1" ht="13.2">
       <c r="A26" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="14"/>
       <c r="H26" s="13"/>
       <c r="I26" s="15"/>
       <c r="J26" s="16"/>
       <c r="K26" s="14"/>
       <c r="L26" s="13"/>
       <c r="M26" s="14"/>
       <c r="P26" s="23"/>
     </row>
     <row r="27" spans="1:16" ht="45" customHeight="1">
       <c r="A27" s="37"/>
       <c r="B27" s="37"/>
       <c r="C27" s="37"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>