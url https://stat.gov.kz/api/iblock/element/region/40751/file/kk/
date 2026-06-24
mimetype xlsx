--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -262,51 +262,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -328,57 +328,51 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
@@ -678,88 +672,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P38"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+      <selection activeCell="F28" sqref="F28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="20.5546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.44140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.44140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.6640625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.88671875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.6640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.88671875" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.33203125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.44140625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.88671875" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15" customHeight="1"/>
     <row r="2" spans="1:16" s="17" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A2" s="39" t="s">
+      <c r="A2" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="39"/>
-[...10 lines deleted...]
-      <c r="M2" s="39"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
     </row>
     <row r="3" spans="1:16" s="11" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:16" s="17" customFormat="1" ht="24.6" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
@@ -820,569 +814,605 @@
         <v>0</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="8">
         <v>292040.3</v>
       </c>
-      <c r="C6" s="32">
+      <c r="C6" s="30">
         <v>544387.69999999995</v>
       </c>
-      <c r="D6" s="32">
+      <c r="D6" s="30">
         <v>801008.7</v>
       </c>
-      <c r="E6" s="32">
+      <c r="E6" s="30">
         <v>1038706.3</v>
       </c>
-      <c r="F6" s="27"/>
+      <c r="F6" s="30">
+        <v>1393917.1</v>
+      </c>
       <c r="G6" s="23"/>
       <c r="H6" s="25"/>
-      <c r="I6" s="30"/>
-[...3 lines deleted...]
-      <c r="M6" s="32"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="28"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="28"/>
+      <c r="M6" s="30"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1">
       <c r="A7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="8">
         <v>80397.8</v>
       </c>
-      <c r="C7" s="32">
+      <c r="C7" s="30">
         <v>131105.60000000001</v>
       </c>
-      <c r="D7" s="32">
+      <c r="D7" s="30">
         <v>192895.4</v>
       </c>
-      <c r="E7" s="32">
+      <c r="E7" s="30">
         <v>261196.79999999999</v>
       </c>
-      <c r="F7" s="27"/>
+      <c r="F7" s="30">
+        <v>398607.3</v>
+      </c>
       <c r="G7" s="23"/>
       <c r="H7" s="25"/>
-      <c r="I7" s="30"/>
-[...3 lines deleted...]
-      <c r="M7" s="32"/>
+      <c r="I7" s="28"/>
+      <c r="J7" s="28"/>
+      <c r="K7" s="30"/>
+      <c r="L7" s="28"/>
+      <c r="M7" s="30"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1">
       <c r="A8" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="8">
         <v>3540</v>
       </c>
-      <c r="C8" s="32">
+      <c r="C8" s="30">
         <v>7115</v>
       </c>
-      <c r="D8" s="32">
+      <c r="D8" s="30">
         <v>14802</v>
       </c>
-      <c r="E8" s="32">
+      <c r="E8" s="30">
         <v>22411</v>
       </c>
-      <c r="F8" s="25"/>
+      <c r="F8" s="30">
+        <v>30671</v>
+      </c>
       <c r="G8" s="23"/>
       <c r="H8" s="25"/>
-      <c r="I8" s="30"/>
-[...3 lines deleted...]
-      <c r="M8" s="32"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="28"/>
+      <c r="M8" s="30"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1">
       <c r="A9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="8">
         <v>39058.300000000003</v>
       </c>
-      <c r="C9" s="32">
+      <c r="C9" s="30">
         <v>80433.600000000006</v>
       </c>
-      <c r="D9" s="32">
+      <c r="D9" s="30">
         <v>116919.9</v>
       </c>
-      <c r="E9" s="32">
+      <c r="E9" s="30">
         <v>154300.70000000001</v>
       </c>
-      <c r="F9" s="27"/>
+      <c r="F9" s="30">
+        <v>190338.7</v>
+      </c>
       <c r="G9" s="23"/>
       <c r="H9" s="25"/>
-      <c r="I9" s="30"/>
-[...3 lines deleted...]
-      <c r="M9" s="32"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="28"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="28"/>
+      <c r="M9" s="30"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1">
       <c r="A10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="8">
         <v>552.29999999999995</v>
       </c>
-      <c r="C10" s="32">
+      <c r="C10" s="30">
         <v>986.7</v>
       </c>
-      <c r="D10" s="32">
+      <c r="D10" s="30">
         <v>1421</v>
       </c>
-      <c r="E10" s="32">
+      <c r="E10" s="30">
         <v>1855.3</v>
       </c>
-      <c r="F10" s="27"/>
+      <c r="F10" s="30">
+        <v>2059.3000000000002</v>
+      </c>
       <c r="G10" s="23"/>
       <c r="H10" s="25"/>
-      <c r="I10" s="30"/>
-[...3 lines deleted...]
-      <c r="M10" s="32"/>
+      <c r="I10" s="28"/>
+      <c r="J10" s="28"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="28"/>
+      <c r="M10" s="30"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1">
       <c r="A11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="8">
         <v>73806</v>
       </c>
-      <c r="C11" s="32">
+      <c r="C11" s="30">
         <v>134249</v>
       </c>
-      <c r="D11" s="32">
+      <c r="D11" s="30">
         <v>195641</v>
       </c>
-      <c r="E11" s="32">
+      <c r="E11" s="30">
         <v>246312</v>
       </c>
-      <c r="F11" s="27"/>
+      <c r="F11" s="30">
+        <v>336419</v>
+      </c>
       <c r="G11" s="23"/>
       <c r="H11" s="25"/>
-      <c r="I11" s="30"/>
-[...3 lines deleted...]
-      <c r="M11" s="32"/>
+      <c r="I11" s="28"/>
+      <c r="J11" s="28"/>
+      <c r="K11" s="30"/>
+      <c r="L11" s="28"/>
+      <c r="M11" s="30"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1">
       <c r="A12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="8">
         <v>845</v>
       </c>
-      <c r="C12" s="32">
+      <c r="C12" s="30">
         <v>1379</v>
       </c>
-      <c r="D12" s="32">
+      <c r="D12" s="30">
         <v>2126</v>
       </c>
-      <c r="E12" s="32">
+      <c r="E12" s="30">
         <v>3080</v>
       </c>
-      <c r="F12" s="27"/>
+      <c r="F12" s="30">
+        <v>4247.8999999999996</v>
+      </c>
       <c r="G12" s="23"/>
       <c r="H12" s="25"/>
-      <c r="I12" s="30"/>
-[...3 lines deleted...]
-      <c r="M12" s="32"/>
+      <c r="I12" s="28"/>
+      <c r="J12" s="28"/>
+      <c r="K12" s="30"/>
+      <c r="L12" s="28"/>
+      <c r="M12" s="30"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="8">
         <v>334.5</v>
       </c>
-      <c r="C13" s="32">
+      <c r="C13" s="30">
         <v>964.8</v>
       </c>
-      <c r="D13" s="32">
+      <c r="D13" s="30">
         <v>1595.2</v>
       </c>
-      <c r="E13" s="32">
+      <c r="E13" s="30">
         <v>2225.5</v>
       </c>
-      <c r="F13" s="27"/>
+      <c r="F13" s="30">
+        <v>2619.1999999999998</v>
+      </c>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
-      <c r="I13" s="30"/>
-[...3 lines deleted...]
-      <c r="M13" s="32"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="28"/>
+      <c r="K13" s="30"/>
+      <c r="L13" s="28"/>
+      <c r="M13" s="30"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1">
       <c r="A14" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="8">
         <v>1004.3</v>
       </c>
-      <c r="C14" s="32">
+      <c r="C14" s="30">
         <v>2527</v>
       </c>
-      <c r="D14" s="32">
+      <c r="D14" s="30">
         <v>4049.7</v>
       </c>
-      <c r="E14" s="32">
+      <c r="E14" s="30">
         <v>5572.3</v>
       </c>
-      <c r="F14" s="27"/>
+      <c r="F14" s="30">
+        <v>6365.3</v>
+      </c>
       <c r="G14" s="23"/>
       <c r="H14" s="25"/>
-      <c r="I14" s="30"/>
-[...3 lines deleted...]
-      <c r="M14" s="32"/>
+      <c r="I14" s="28"/>
+      <c r="J14" s="28"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="28"/>
+      <c r="M14" s="30"/>
       <c r="P14" s="23"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="8">
         <v>92502</v>
       </c>
-      <c r="C15" s="32">
+      <c r="C15" s="30">
         <v>185627</v>
       </c>
-      <c r="D15" s="32">
+      <c r="D15" s="30">
         <v>271558.59999999998</v>
       </c>
-      <c r="E15" s="32">
+      <c r="E15" s="30">
         <v>341752.6</v>
       </c>
-      <c r="F15" s="27"/>
+      <c r="F15" s="30">
+        <v>422589.4</v>
+      </c>
       <c r="G15" s="23"/>
       <c r="H15" s="25"/>
-      <c r="I15" s="30"/>
-[...3 lines deleted...]
-      <c r="M15" s="32"/>
+      <c r="I15" s="28"/>
+      <c r="J15" s="28"/>
+      <c r="K15" s="30"/>
+      <c r="L15" s="28"/>
+      <c r="M15" s="30"/>
       <c r="P15" s="23"/>
     </row>
     <row r="16" spans="1:16" s="11" customFormat="1" ht="21.6">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
-      <c r="E16" s="28"/>
+      <c r="E16" s="27"/>
       <c r="F16" s="22"/>
       <c r="G16" s="6"/>
       <c r="H16" s="22"/>
-      <c r="I16" s="30"/>
+      <c r="I16" s="28"/>
       <c r="J16" s="23"/>
       <c r="K16" s="22"/>
       <c r="L16" s="6"/>
-      <c r="M16" s="36"/>
+      <c r="M16" s="34"/>
       <c r="P16" s="23"/>
     </row>
     <row r="17" spans="1:16" s="11" customFormat="1">
       <c r="A17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="23">
         <v>161.6</v>
       </c>
       <c r="C17" s="25">
         <v>303.3</v>
       </c>
-      <c r="D17" s="32">
+      <c r="D17" s="30">
         <v>441.4</v>
       </c>
-      <c r="E17" s="32">
+      <c r="E17" s="30">
         <v>509</v>
       </c>
-      <c r="F17" s="27"/>
+      <c r="F17" s="30">
+        <v>566</v>
+      </c>
       <c r="G17" s="23"/>
       <c r="H17" s="25"/>
-      <c r="I17" s="30"/>
-[...3 lines deleted...]
-      <c r="M17" s="32"/>
+      <c r="I17" s="28"/>
+      <c r="J17" s="28"/>
+      <c r="K17" s="30"/>
+      <c r="L17" s="28"/>
+      <c r="M17" s="30"/>
       <c r="P17" s="23"/>
     </row>
     <row r="18" spans="1:16" s="11" customFormat="1">
       <c r="A18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="23">
         <v>47.6</v>
       </c>
       <c r="C18" s="25">
         <v>84.5</v>
       </c>
-      <c r="D18" s="32">
+      <c r="D18" s="30">
         <v>120.3</v>
       </c>
-      <c r="E18" s="32">
+      <c r="E18" s="30">
         <v>134.4</v>
       </c>
-      <c r="F18" s="27"/>
+      <c r="F18" s="30">
+        <v>138.69999999999999</v>
+      </c>
       <c r="G18" s="23"/>
       <c r="H18" s="25"/>
-      <c r="I18" s="30"/>
-[...3 lines deleted...]
-      <c r="M18" s="32"/>
+      <c r="I18" s="28"/>
+      <c r="J18" s="28"/>
+      <c r="K18" s="30"/>
+      <c r="L18" s="28"/>
+      <c r="M18" s="30"/>
       <c r="P18" s="23"/>
     </row>
     <row r="19" spans="1:16" s="11" customFormat="1">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="8">
         <v>11.1</v>
       </c>
       <c r="C19" s="25">
         <v>20</v>
       </c>
-      <c r="D19" s="32">
+      <c r="D19" s="30">
         <v>28.4</v>
       </c>
-      <c r="E19" s="32">
+      <c r="E19" s="30">
         <v>31.6</v>
       </c>
-      <c r="F19" s="27"/>
+      <c r="F19" s="25">
+        <v>34.799999999999997</v>
+      </c>
       <c r="G19" s="23"/>
       <c r="H19" s="25"/>
-      <c r="I19" s="30"/>
-[...3 lines deleted...]
-      <c r="M19" s="32"/>
+      <c r="I19" s="28"/>
+      <c r="J19" s="28"/>
+      <c r="K19" s="30"/>
+      <c r="L19" s="28"/>
+      <c r="M19" s="30"/>
       <c r="P19" s="23"/>
     </row>
     <row r="20" spans="1:16" s="11" customFormat="1">
       <c r="A20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="23">
         <v>9</v>
       </c>
       <c r="C20" s="25">
         <v>16.8</v>
       </c>
-      <c r="D20" s="32">
+      <c r="D20" s="30">
         <v>24.3</v>
       </c>
-      <c r="E20" s="32">
+      <c r="E20" s="30">
         <v>26.3</v>
       </c>
-      <c r="F20" s="27"/>
+      <c r="F20" s="31">
+        <v>28</v>
+      </c>
       <c r="G20" s="23"/>
       <c r="H20" s="25"/>
-      <c r="I20" s="30"/>
-[...3 lines deleted...]
-      <c r="M20" s="32"/>
+      <c r="I20" s="28"/>
+      <c r="J20" s="28"/>
+      <c r="K20" s="31"/>
+      <c r="L20" s="33"/>
+      <c r="M20" s="30"/>
       <c r="P20" s="23"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1">
       <c r="A21" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="23">
         <v>32</v>
       </c>
       <c r="C21" s="25">
         <v>67.5</v>
       </c>
-      <c r="D21" s="32">
+      <c r="D21" s="30">
         <v>101.9</v>
       </c>
-      <c r="E21" s="32">
+      <c r="E21" s="30">
         <v>128.30000000000001</v>
       </c>
-      <c r="F21" s="27"/>
+      <c r="F21" s="31">
+        <v>164.6</v>
+      </c>
       <c r="G21" s="23"/>
       <c r="H21" s="25"/>
-      <c r="I21" s="30"/>
-[...3 lines deleted...]
-      <c r="M21" s="32"/>
+      <c r="I21" s="28"/>
+      <c r="J21" s="28"/>
+      <c r="K21" s="31"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="30"/>
       <c r="P21" s="23"/>
     </row>
     <row r="22" spans="1:16" s="11" customFormat="1">
       <c r="A22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="23">
         <v>25.3</v>
       </c>
       <c r="C22" s="25">
         <v>45</v>
       </c>
-      <c r="D22" s="32">
+      <c r="D22" s="30">
         <v>62.4</v>
       </c>
-      <c r="E22" s="32">
+      <c r="E22" s="30">
         <v>67.599999999999994</v>
       </c>
-      <c r="F22" s="27"/>
+      <c r="F22" s="31">
+        <v>72.3</v>
+      </c>
       <c r="G22" s="23"/>
       <c r="H22" s="25"/>
-      <c r="I22" s="30"/>
-[...3 lines deleted...]
-      <c r="M22" s="32"/>
+      <c r="I22" s="28"/>
+      <c r="J22" s="28"/>
+      <c r="K22" s="31"/>
+      <c r="L22" s="33"/>
+      <c r="M22" s="30"/>
       <c r="P22" s="23"/>
     </row>
     <row r="23" spans="1:16" s="11" customFormat="1">
       <c r="A23" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="32">
+      <c r="C23" s="30">
         <v>1.4</v>
       </c>
-      <c r="D23" s="32">
+      <c r="D23" s="30">
         <v>1.7</v>
       </c>
-      <c r="E23" s="32">
+      <c r="E23" s="30">
         <v>1.7</v>
       </c>
-      <c r="F23" s="27"/>
+      <c r="F23" s="31">
+        <v>1.7</v>
+      </c>
       <c r="G23" s="23"/>
       <c r="H23" s="25"/>
-      <c r="I23" s="30"/>
-[...3 lines deleted...]
-      <c r="M23" s="32"/>
+      <c r="I23" s="28"/>
+      <c r="J23" s="28"/>
+      <c r="K23" s="31"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="30"/>
       <c r="P23" s="23"/>
     </row>
     <row r="24" spans="1:16" s="11" customFormat="1">
       <c r="A24" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="24">
         <v>35.6</v>
       </c>
-      <c r="C24" s="34">
+      <c r="C24" s="32">
         <v>68.099999999999994</v>
       </c>
-      <c r="D24" s="34">
+      <c r="D24" s="32">
         <v>102.4</v>
       </c>
-      <c r="E24" s="34">
+      <c r="E24" s="32">
         <v>119.1</v>
       </c>
-      <c r="F24" s="29"/>
+      <c r="F24" s="32">
+        <v>125.9</v>
+      </c>
       <c r="G24" s="24"/>
       <c r="H24" s="26"/>
-      <c r="I24" s="31"/>
-[...3 lines deleted...]
-      <c r="M24" s="34"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="28"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="29"/>
+      <c r="M24" s="32"/>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16" s="17" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A25" s="40"/>
-[...11 lines deleted...]
-      <c r="M25" s="41"/>
+      <c r="A25" s="38"/>
+      <c r="B25" s="38"/>
+      <c r="C25" s="38"/>
+      <c r="D25" s="38"/>
+      <c r="E25" s="38"/>
+      <c r="F25" s="38"/>
+      <c r="G25" s="38"/>
+      <c r="H25" s="38"/>
+      <c r="I25" s="38"/>
+      <c r="J25" s="39"/>
+      <c r="K25" s="39"/>
+      <c r="L25" s="39"/>
+      <c r="M25" s="39"/>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="1:16" s="17" customFormat="1" ht="13.2">
       <c r="A26" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="14"/>
       <c r="H26" s="13"/>
       <c r="I26" s="15"/>
       <c r="J26" s="16"/>
       <c r="K26" s="14"/>
       <c r="L26" s="13"/>
       <c r="M26" s="14"/>
       <c r="P26" s="23"/>
     </row>
     <row r="27" spans="1:16" ht="45" customHeight="1">
-      <c r="A27" s="37"/>
-[...11 lines deleted...]
-      <c r="M27" s="38"/>
+      <c r="A27" s="35"/>
+      <c r="B27" s="35"/>
+      <c r="C27" s="35"/>
+      <c r="D27" s="35"/>
+      <c r="E27" s="35"/>
+      <c r="F27" s="35"/>
+      <c r="G27" s="35"/>
+      <c r="H27" s="35"/>
+      <c r="I27" s="35"/>
+      <c r="J27" s="36"/>
+      <c r="K27" s="36"/>
+      <c r="L27" s="36"/>
+      <c r="M27" s="36"/>
       <c r="P27" s="23"/>
     </row>
     <row r="28" spans="1:16">
       <c r="P28" s="23"/>
     </row>
     <row r="29" spans="1:16">
       <c r="B29" s="5"/>
       <c r="P29" s="23"/>
     </row>
     <row r="30" spans="1:16">
       <c r="B30" s="7"/>
       <c r="P30" s="23"/>
     </row>
     <row r="31" spans="1:16">
       <c r="B31" s="9"/>
       <c r="P31" s="23"/>
     </row>
     <row r="32" spans="1:16">
       <c r="B32" s="9"/>
       <c r="P32" s="24"/>
     </row>
     <row r="33" spans="2:2">
       <c r="B33" s="9"/>
     </row>
     <row r="34" spans="2:2">