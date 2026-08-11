--- v3 (2026-06-24)
+++ v4 (2026-08-11)
@@ -672,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P38"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="F28" sqref="F28"/>
+      <selection activeCell="A27" sqref="A27:M27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="20.5546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.44140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.44140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.6640625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.88671875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.6640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.88671875" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.33203125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.44140625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.88671875" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15" customHeight="1"/>
     <row r="2" spans="1:16" s="17" customFormat="1" ht="16.5" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>28</v>
       </c>
@@ -826,537 +826,573 @@
         <v>0</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="8">
         <v>292040.3</v>
       </c>
       <c r="C6" s="30">
         <v>544387.69999999995</v>
       </c>
       <c r="D6" s="30">
         <v>801008.7</v>
       </c>
       <c r="E6" s="30">
         <v>1038706.3</v>
       </c>
       <c r="F6" s="30">
         <v>1393917.1</v>
       </c>
-      <c r="G6" s="23"/>
+      <c r="G6" s="28">
+        <v>1755701.7</v>
+      </c>
       <c r="H6" s="25"/>
       <c r="I6" s="28"/>
       <c r="J6" s="28"/>
       <c r="K6" s="30"/>
       <c r="L6" s="28"/>
       <c r="M6" s="30"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1">
       <c r="A7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="8">
         <v>80397.8</v>
       </c>
       <c r="C7" s="30">
         <v>131105.60000000001</v>
       </c>
       <c r="D7" s="30">
         <v>192895.4</v>
       </c>
       <c r="E7" s="30">
         <v>261196.79999999999</v>
       </c>
       <c r="F7" s="30">
         <v>398607.3</v>
       </c>
-      <c r="G7" s="23"/>
+      <c r="G7" s="28">
+        <v>548123</v>
+      </c>
       <c r="H7" s="25"/>
       <c r="I7" s="28"/>
       <c r="J7" s="28"/>
       <c r="K7" s="30"/>
       <c r="L7" s="28"/>
       <c r="M7" s="30"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1">
       <c r="A8" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="8">
         <v>3540</v>
       </c>
       <c r="C8" s="30">
         <v>7115</v>
       </c>
       <c r="D8" s="30">
         <v>14802</v>
       </c>
       <c r="E8" s="30">
         <v>22411</v>
       </c>
       <c r="F8" s="30">
         <v>30671</v>
       </c>
-      <c r="G8" s="23"/>
+      <c r="G8" s="28">
+        <v>38395</v>
+      </c>
       <c r="H8" s="25"/>
       <c r="I8" s="28"/>
       <c r="J8" s="28"/>
       <c r="K8" s="30"/>
       <c r="L8" s="28"/>
       <c r="M8" s="30"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1">
       <c r="A9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="8">
         <v>39058.300000000003</v>
       </c>
       <c r="C9" s="30">
         <v>80433.600000000006</v>
       </c>
       <c r="D9" s="30">
         <v>116919.9</v>
       </c>
       <c r="E9" s="30">
         <v>154300.70000000001</v>
       </c>
       <c r="F9" s="30">
         <v>190338.7</v>
       </c>
-      <c r="G9" s="23"/>
+      <c r="G9" s="28">
+        <v>217645</v>
+      </c>
       <c r="H9" s="25"/>
       <c r="I9" s="28"/>
       <c r="J9" s="28"/>
       <c r="K9" s="30"/>
       <c r="L9" s="28"/>
       <c r="M9" s="30"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1">
       <c r="A10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="8">
         <v>552.29999999999995</v>
       </c>
       <c r="C10" s="30">
         <v>986.7</v>
       </c>
       <c r="D10" s="30">
         <v>1421</v>
       </c>
       <c r="E10" s="30">
         <v>1855.3</v>
       </c>
       <c r="F10" s="30">
         <v>2059.3000000000002</v>
       </c>
-      <c r="G10" s="23"/>
+      <c r="G10" s="28">
+        <v>2263.3000000000002</v>
+      </c>
       <c r="H10" s="25"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="30"/>
       <c r="L10" s="28"/>
       <c r="M10" s="30"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1">
       <c r="A11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="8">
         <v>73806</v>
       </c>
       <c r="C11" s="30">
         <v>134249</v>
       </c>
       <c r="D11" s="30">
         <v>195641</v>
       </c>
       <c r="E11" s="30">
         <v>246312</v>
       </c>
       <c r="F11" s="30">
         <v>336419</v>
       </c>
-      <c r="G11" s="23"/>
+      <c r="G11" s="28">
+        <v>433139</v>
+      </c>
       <c r="H11" s="25"/>
       <c r="I11" s="28"/>
       <c r="J11" s="28"/>
       <c r="K11" s="30"/>
       <c r="L11" s="28"/>
       <c r="M11" s="30"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1">
       <c r="A12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="8">
         <v>845</v>
       </c>
       <c r="C12" s="30">
         <v>1379</v>
       </c>
       <c r="D12" s="30">
         <v>2126</v>
       </c>
       <c r="E12" s="30">
         <v>3080</v>
       </c>
       <c r="F12" s="30">
         <v>4247.8999999999996</v>
       </c>
-      <c r="G12" s="23"/>
+      <c r="G12" s="28">
+        <v>4440.8</v>
+      </c>
       <c r="H12" s="25"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="30"/>
       <c r="L12" s="28"/>
       <c r="M12" s="30"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="8">
         <v>334.5</v>
       </c>
       <c r="C13" s="30">
         <v>964.8</v>
       </c>
       <c r="D13" s="30">
         <v>1595.2</v>
       </c>
       <c r="E13" s="30">
         <v>2225.5</v>
       </c>
       <c r="F13" s="30">
         <v>2619.1999999999998</v>
       </c>
-      <c r="G13" s="23"/>
+      <c r="G13" s="28">
+        <v>3012.8</v>
+      </c>
       <c r="H13" s="25"/>
       <c r="I13" s="28"/>
       <c r="J13" s="28"/>
       <c r="K13" s="30"/>
       <c r="L13" s="28"/>
       <c r="M13" s="30"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1">
       <c r="A14" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="8">
         <v>1004.3</v>
       </c>
       <c r="C14" s="30">
         <v>2527</v>
       </c>
       <c r="D14" s="30">
         <v>4049.7</v>
       </c>
       <c r="E14" s="30">
         <v>5572.3</v>
       </c>
       <c r="F14" s="30">
         <v>6365.3</v>
       </c>
-      <c r="G14" s="23"/>
+      <c r="G14" s="28">
+        <v>7158.3</v>
+      </c>
       <c r="H14" s="25"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="30"/>
       <c r="L14" s="28"/>
       <c r="M14" s="30"/>
       <c r="P14" s="23"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="8">
         <v>92502</v>
       </c>
       <c r="C15" s="30">
         <v>185627</v>
       </c>
       <c r="D15" s="30">
         <v>271558.59999999998</v>
       </c>
       <c r="E15" s="30">
         <v>341752.6</v>
       </c>
       <c r="F15" s="30">
         <v>422589.4</v>
       </c>
-      <c r="G15" s="23"/>
+      <c r="G15" s="28">
+        <v>501524.4</v>
+      </c>
       <c r="H15" s="25"/>
       <c r="I15" s="28"/>
       <c r="J15" s="28"/>
       <c r="K15" s="30"/>
       <c r="L15" s="28"/>
       <c r="M15" s="30"/>
       <c r="P15" s="23"/>
     </row>
     <row r="16" spans="1:16" s="11" customFormat="1" ht="21.6">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="27"/>
       <c r="F16" s="22"/>
-      <c r="G16" s="6"/>
+      <c r="G16" s="28"/>
       <c r="H16" s="22"/>
       <c r="I16" s="28"/>
       <c r="J16" s="23"/>
       <c r="K16" s="22"/>
       <c r="L16" s="6"/>
       <c r="M16" s="34"/>
       <c r="P16" s="23"/>
     </row>
     <row r="17" spans="1:16" s="11" customFormat="1">
       <c r="A17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="23">
         <v>161.6</v>
       </c>
       <c r="C17" s="25">
         <v>303.3</v>
       </c>
       <c r="D17" s="30">
         <v>441.4</v>
       </c>
       <c r="E17" s="30">
         <v>509</v>
       </c>
       <c r="F17" s="30">
         <v>566</v>
       </c>
-      <c r="G17" s="23"/>
+      <c r="G17" s="28">
+        <v>623.70000000000005</v>
+      </c>
       <c r="H17" s="25"/>
       <c r="I17" s="28"/>
       <c r="J17" s="28"/>
       <c r="K17" s="30"/>
       <c r="L17" s="28"/>
       <c r="M17" s="30"/>
       <c r="P17" s="23"/>
     </row>
     <row r="18" spans="1:16" s="11" customFormat="1">
       <c r="A18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="23">
         <v>47.6</v>
       </c>
       <c r="C18" s="25">
         <v>84.5</v>
       </c>
       <c r="D18" s="30">
         <v>120.3</v>
       </c>
       <c r="E18" s="30">
         <v>134.4</v>
       </c>
       <c r="F18" s="30">
         <v>138.69999999999999</v>
       </c>
-      <c r="G18" s="23"/>
+      <c r="G18" s="28">
+        <v>144.30000000000001</v>
+      </c>
       <c r="H18" s="25"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="30"/>
       <c r="L18" s="28"/>
       <c r="M18" s="30"/>
       <c r="P18" s="23"/>
     </row>
     <row r="19" spans="1:16" s="11" customFormat="1">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="8">
         <v>11.1</v>
       </c>
       <c r="C19" s="25">
         <v>20</v>
       </c>
       <c r="D19" s="30">
         <v>28.4</v>
       </c>
       <c r="E19" s="30">
         <v>31.6</v>
       </c>
       <c r="F19" s="25">
         <v>34.799999999999997</v>
       </c>
-      <c r="G19" s="23"/>
+      <c r="G19" s="28">
+        <v>38</v>
+      </c>
       <c r="H19" s="25"/>
       <c r="I19" s="28"/>
       <c r="J19" s="28"/>
       <c r="K19" s="30"/>
       <c r="L19" s="28"/>
       <c r="M19" s="30"/>
       <c r="P19" s="23"/>
     </row>
     <row r="20" spans="1:16" s="11" customFormat="1">
       <c r="A20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="23">
         <v>9</v>
       </c>
       <c r="C20" s="25">
         <v>16.8</v>
       </c>
       <c r="D20" s="30">
         <v>24.3</v>
       </c>
       <c r="E20" s="30">
         <v>26.3</v>
       </c>
       <c r="F20" s="31">
         <v>28</v>
       </c>
-      <c r="G20" s="23"/>
+      <c r="G20" s="28">
+        <v>29.7</v>
+      </c>
       <c r="H20" s="25"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="31"/>
       <c r="L20" s="33"/>
       <c r="M20" s="30"/>
       <c r="P20" s="23"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1">
       <c r="A21" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="23">
         <v>32</v>
       </c>
       <c r="C21" s="25">
         <v>67.5</v>
       </c>
       <c r="D21" s="30">
         <v>101.9</v>
       </c>
       <c r="E21" s="30">
         <v>128.30000000000001</v>
       </c>
       <c r="F21" s="31">
         <v>164.6</v>
       </c>
-      <c r="G21" s="23"/>
+      <c r="G21" s="28">
+        <v>201.3</v>
+      </c>
       <c r="H21" s="25"/>
       <c r="I21" s="28"/>
       <c r="J21" s="28"/>
       <c r="K21" s="31"/>
       <c r="L21" s="33"/>
       <c r="M21" s="30"/>
       <c r="P21" s="23"/>
     </row>
     <row r="22" spans="1:16" s="11" customFormat="1">
       <c r="A22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="23">
         <v>25.3</v>
       </c>
       <c r="C22" s="25">
         <v>45</v>
       </c>
       <c r="D22" s="30">
         <v>62.4</v>
       </c>
       <c r="E22" s="30">
         <v>67.599999999999994</v>
       </c>
       <c r="F22" s="31">
         <v>72.3</v>
       </c>
-      <c r="G22" s="23"/>
+      <c r="G22" s="28">
+        <v>76.8</v>
+      </c>
       <c r="H22" s="25"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="31"/>
       <c r="L22" s="33"/>
       <c r="M22" s="30"/>
       <c r="P22" s="23"/>
     </row>
     <row r="23" spans="1:16" s="11" customFormat="1">
       <c r="A23" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="30">
         <v>1.4</v>
       </c>
       <c r="D23" s="30">
         <v>1.7</v>
       </c>
       <c r="E23" s="30">
         <v>1.7</v>
       </c>
       <c r="F23" s="31">
         <v>1.7</v>
       </c>
-      <c r="G23" s="23"/>
+      <c r="G23" s="28">
+        <v>1.7</v>
+      </c>
       <c r="H23" s="25"/>
       <c r="I23" s="28"/>
       <c r="J23" s="28"/>
       <c r="K23" s="31"/>
       <c r="L23" s="33"/>
       <c r="M23" s="30"/>
       <c r="P23" s="23"/>
     </row>
     <row r="24" spans="1:16" s="11" customFormat="1">
       <c r="A24" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="24">
         <v>35.6</v>
       </c>
       <c r="C24" s="32">
         <v>68.099999999999994</v>
       </c>
       <c r="D24" s="32">
         <v>102.4</v>
       </c>
       <c r="E24" s="32">
         <v>119.1</v>
       </c>
       <c r="F24" s="32">
         <v>125.9</v>
       </c>
-      <c r="G24" s="24"/>
+      <c r="G24" s="29">
+        <v>131.9</v>
+      </c>
       <c r="H24" s="26"/>
       <c r="I24" s="29"/>
       <c r="J24" s="28"/>
       <c r="K24" s="32"/>
       <c r="L24" s="29"/>
       <c r="M24" s="32"/>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16" s="17" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="38"/>
       <c r="B25" s="38"/>
       <c r="C25" s="38"/>
       <c r="D25" s="38"/>
       <c r="E25" s="38"/>
       <c r="F25" s="38"/>
       <c r="G25" s="38"/>
       <c r="H25" s="38"/>
       <c r="I25" s="38"/>
       <c r="J25" s="39"/>
       <c r="K25" s="39"/>
       <c r="L25" s="39"/>
       <c r="M25" s="39"/>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="1:16" s="17" customFormat="1" ht="13.2">