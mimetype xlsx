--- v4 (2026-08-11)
+++ v5 (2026-08-31)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12792"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="31">
   <si>
     <t/>
   </si>
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Бу және ыстық су (жылу энергиясы), мың Гкал</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
@@ -262,51 +261,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -323,53 +322,50 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -672,88 +668,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P38"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27:M27"/>
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="20.5546875" style="1" customWidth="1"/>
-    <col min="2" max="2" width="10.44140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="20.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" customWidth="1"/>
-    <col min="5" max="5" width="10.44140625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="8.6640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="9.85546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
-    <col min="11" max="11" width="8.88671875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="8.88671875" style="18"/>
+    <col min="11" max="11" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="9.28515625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="8.85546875" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15" customHeight="1"/>
     <row r="2" spans="1:16" s="17" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="37"/>
-[...10 lines deleted...]
-      <c r="M2" s="37"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
     </row>
     <row r="3" spans="1:16" s="11" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:16" s="17" customFormat="1" ht="24.6" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
@@ -814,641 +810,677 @@
         <v>0</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="8">
         <v>292040.3</v>
       </c>
-      <c r="C6" s="30">
+      <c r="C6" s="29">
         <v>544387.69999999995</v>
       </c>
-      <c r="D6" s="30">
+      <c r="D6" s="29">
         <v>801008.7</v>
       </c>
-      <c r="E6" s="30">
+      <c r="E6" s="29">
         <v>1038706.3</v>
       </c>
-      <c r="F6" s="30">
+      <c r="F6" s="29">
         <v>1393917.1</v>
       </c>
-      <c r="G6" s="28">
+      <c r="G6" s="27">
         <v>1755701.7</v>
       </c>
-      <c r="H6" s="25"/>
-[...4 lines deleted...]
-      <c r="M6" s="30"/>
+      <c r="H6" s="29">
+        <v>2140467.1</v>
+      </c>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="29"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="29"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1">
       <c r="A7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="8">
         <v>80397.8</v>
       </c>
-      <c r="C7" s="30">
+      <c r="C7" s="29">
         <v>131105.60000000001</v>
       </c>
-      <c r="D7" s="30">
+      <c r="D7" s="29">
         <v>192895.4</v>
       </c>
-      <c r="E7" s="30">
+      <c r="E7" s="29">
         <v>261196.79999999999</v>
       </c>
-      <c r="F7" s="30">
+      <c r="F7" s="29">
         <v>398607.3</v>
       </c>
-      <c r="G7" s="28">
+      <c r="G7" s="27">
         <v>548123</v>
       </c>
-      <c r="H7" s="25"/>
-[...4 lines deleted...]
-      <c r="M7" s="30"/>
+      <c r="H7" s="29">
+        <v>697935.7</v>
+      </c>
+      <c r="I7" s="27"/>
+      <c r="J7" s="27"/>
+      <c r="K7" s="29"/>
+      <c r="L7" s="27"/>
+      <c r="M7" s="29"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1">
       <c r="A8" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="8">
         <v>3540</v>
       </c>
-      <c r="C8" s="30">
+      <c r="C8" s="29">
         <v>7115</v>
       </c>
-      <c r="D8" s="30">
+      <c r="D8" s="29">
         <v>14802</v>
       </c>
-      <c r="E8" s="30">
+      <c r="E8" s="29">
         <v>22411</v>
       </c>
-      <c r="F8" s="30">
+      <c r="F8" s="29">
         <v>30671</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="27">
         <v>38395</v>
       </c>
-      <c r="H8" s="25"/>
-[...4 lines deleted...]
-      <c r="M8" s="30"/>
+      <c r="H8" s="29">
+        <v>46509</v>
+      </c>
+      <c r="I8" s="27"/>
+      <c r="J8" s="27"/>
+      <c r="K8" s="29"/>
+      <c r="L8" s="27"/>
+      <c r="M8" s="29"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1">
       <c r="A9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="8">
         <v>39058.300000000003</v>
       </c>
-      <c r="C9" s="30">
+      <c r="C9" s="29">
         <v>80433.600000000006</v>
       </c>
-      <c r="D9" s="30">
+      <c r="D9" s="29">
         <v>116919.9</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="29">
         <v>154300.70000000001</v>
       </c>
-      <c r="F9" s="30">
+      <c r="F9" s="29">
         <v>190338.7</v>
       </c>
-      <c r="G9" s="28">
+      <c r="G9" s="27">
         <v>217645</v>
       </c>
-      <c r="H9" s="25"/>
-[...4 lines deleted...]
-      <c r="M9" s="30"/>
+      <c r="H9" s="29">
+        <v>246417.3</v>
+      </c>
+      <c r="I9" s="27"/>
+      <c r="J9" s="27"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="27"/>
+      <c r="M9" s="29"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1">
       <c r="A10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="8">
         <v>552.29999999999995</v>
       </c>
-      <c r="C10" s="30">
+      <c r="C10" s="29">
         <v>986.7</v>
       </c>
-      <c r="D10" s="30">
+      <c r="D10" s="29">
         <v>1421</v>
       </c>
-      <c r="E10" s="30">
+      <c r="E10" s="29">
         <v>1855.3</v>
       </c>
-      <c r="F10" s="30">
+      <c r="F10" s="29">
         <v>2059.3000000000002</v>
       </c>
-      <c r="G10" s="28">
+      <c r="G10" s="27">
         <v>2263.3000000000002</v>
       </c>
-      <c r="H10" s="25"/>
-[...4 lines deleted...]
-      <c r="M10" s="30"/>
+      <c r="H10" s="29">
+        <v>2467.3000000000002</v>
+      </c>
+      <c r="I10" s="27"/>
+      <c r="J10" s="27"/>
+      <c r="K10" s="29"/>
+      <c r="L10" s="27"/>
+      <c r="M10" s="29"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1">
       <c r="A11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="8">
         <v>73806</v>
       </c>
-      <c r="C11" s="30">
+      <c r="C11" s="29">
         <v>134249</v>
       </c>
-      <c r="D11" s="30">
+      <c r="D11" s="29">
         <v>195641</v>
       </c>
-      <c r="E11" s="30">
+      <c r="E11" s="29">
         <v>246312</v>
       </c>
-      <c r="F11" s="30">
+      <c r="F11" s="29">
         <v>336419</v>
       </c>
-      <c r="G11" s="28">
+      <c r="G11" s="27">
         <v>433139</v>
       </c>
-      <c r="H11" s="25"/>
-[...4 lines deleted...]
-      <c r="M11" s="30"/>
+      <c r="H11" s="29">
+        <v>560508</v>
+      </c>
+      <c r="I11" s="27"/>
+      <c r="J11" s="27"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="27"/>
+      <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1">
       <c r="A12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="8">
         <v>845</v>
       </c>
-      <c r="C12" s="30">
+      <c r="C12" s="29">
         <v>1379</v>
       </c>
-      <c r="D12" s="30">
+      <c r="D12" s="29">
         <v>2126</v>
       </c>
-      <c r="E12" s="30">
+      <c r="E12" s="29">
         <v>3080</v>
       </c>
-      <c r="F12" s="30">
+      <c r="F12" s="29">
         <v>4247.8999999999996</v>
       </c>
-      <c r="G12" s="28">
+      <c r="G12" s="27">
         <v>4440.8</v>
       </c>
-      <c r="H12" s="25"/>
-[...4 lines deleted...]
-      <c r="M12" s="30"/>
+      <c r="H12" s="29">
+        <v>4452.7</v>
+      </c>
+      <c r="I12" s="27"/>
+      <c r="J12" s="27"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="27"/>
+      <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="8">
         <v>334.5</v>
       </c>
-      <c r="C13" s="30">
+      <c r="C13" s="29">
         <v>964.8</v>
       </c>
-      <c r="D13" s="30">
+      <c r="D13" s="29">
         <v>1595.2</v>
       </c>
-      <c r="E13" s="30">
+      <c r="E13" s="29">
         <v>2225.5</v>
       </c>
-      <c r="F13" s="30">
+      <c r="F13" s="29">
         <v>2619.1999999999998</v>
       </c>
-      <c r="G13" s="28">
+      <c r="G13" s="27">
         <v>3012.8</v>
       </c>
-      <c r="H13" s="25"/>
-[...4 lines deleted...]
-      <c r="M13" s="30"/>
+      <c r="H13" s="29">
+        <v>3406.5</v>
+      </c>
+      <c r="I13" s="27"/>
+      <c r="J13" s="27"/>
+      <c r="K13" s="29"/>
+      <c r="L13" s="27"/>
+      <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1">
       <c r="A14" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="8">
         <v>1004.3</v>
       </c>
-      <c r="C14" s="30">
+      <c r="C14" s="29">
         <v>2527</v>
       </c>
-      <c r="D14" s="30">
+      <c r="D14" s="29">
         <v>4049.7</v>
       </c>
-      <c r="E14" s="30">
+      <c r="E14" s="29">
         <v>5572.3</v>
       </c>
-      <c r="F14" s="30">
+      <c r="F14" s="29">
         <v>6365.3</v>
       </c>
-      <c r="G14" s="28">
+      <c r="G14" s="27">
         <v>7158.3</v>
       </c>
-      <c r="H14" s="25"/>
-[...4 lines deleted...]
-      <c r="M14" s="30"/>
+      <c r="H14" s="29">
+        <v>7951.3</v>
+      </c>
+      <c r="I14" s="27"/>
+      <c r="J14" s="27"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="27"/>
+      <c r="M14" s="29"/>
       <c r="P14" s="23"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="8">
         <v>92502</v>
       </c>
-      <c r="C15" s="30">
+      <c r="C15" s="29">
         <v>185627</v>
       </c>
-      <c r="D15" s="30">
+      <c r="D15" s="29">
         <v>271558.59999999998</v>
       </c>
-      <c r="E15" s="30">
+      <c r="E15" s="29">
         <v>341752.6</v>
       </c>
-      <c r="F15" s="30">
+      <c r="F15" s="29">
         <v>422589.4</v>
       </c>
-      <c r="G15" s="28">
+      <c r="G15" s="27">
         <v>501524.4</v>
       </c>
-      <c r="H15" s="25"/>
-[...4 lines deleted...]
-      <c r="M15" s="30"/>
+      <c r="H15" s="29">
+        <v>570819.19999999995</v>
+      </c>
+      <c r="I15" s="27"/>
+      <c r="J15" s="27"/>
+      <c r="K15" s="29"/>
+      <c r="L15" s="27"/>
+      <c r="M15" s="29"/>
       <c r="P15" s="23"/>
     </row>
-    <row r="16" spans="1:16" s="11" customFormat="1" ht="21.6">
+    <row r="16" spans="1:16" s="11" customFormat="1" ht="33.75">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
-      <c r="E16" s="27"/>
+      <c r="E16" s="26"/>
       <c r="F16" s="22"/>
-      <c r="G16" s="28"/>
-[...1 lines deleted...]
-      <c r="I16" s="28"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="27"/>
       <c r="J16" s="23"/>
       <c r="K16" s="22"/>
       <c r="L16" s="6"/>
-      <c r="M16" s="34"/>
+      <c r="M16" s="33"/>
       <c r="P16" s="23"/>
     </row>
     <row r="17" spans="1:16" s="11" customFormat="1">
       <c r="A17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="23">
         <v>161.6</v>
       </c>
       <c r="C17" s="25">
         <v>303.3</v>
       </c>
-      <c r="D17" s="30">
+      <c r="D17" s="29">
         <v>441.4</v>
       </c>
-      <c r="E17" s="30">
+      <c r="E17" s="29">
         <v>509</v>
       </c>
-      <c r="F17" s="30">
+      <c r="F17" s="29">
         <v>566</v>
       </c>
-      <c r="G17" s="28">
+      <c r="G17" s="27">
         <v>623.70000000000005</v>
       </c>
-      <c r="H17" s="25"/>
-[...4 lines deleted...]
-      <c r="M17" s="30"/>
+      <c r="H17" s="29">
+        <v>677.3</v>
+      </c>
+      <c r="I17" s="27"/>
+      <c r="J17" s="27"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="27"/>
+      <c r="M17" s="29"/>
       <c r="P17" s="23"/>
     </row>
     <row r="18" spans="1:16" s="11" customFormat="1">
       <c r="A18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="23">
         <v>47.6</v>
       </c>
       <c r="C18" s="25">
         <v>84.5</v>
       </c>
-      <c r="D18" s="30">
+      <c r="D18" s="29">
         <v>120.3</v>
       </c>
-      <c r="E18" s="30">
+      <c r="E18" s="29">
         <v>134.4</v>
       </c>
-      <c r="F18" s="30">
+      <c r="F18" s="29">
         <v>138.69999999999999</v>
       </c>
-      <c r="G18" s="28">
+      <c r="G18" s="27">
         <v>144.30000000000001</v>
       </c>
-      <c r="H18" s="25"/>
-[...4 lines deleted...]
-      <c r="M18" s="30"/>
+      <c r="H18" s="29">
+        <v>149.1</v>
+      </c>
+      <c r="I18" s="27"/>
+      <c r="J18" s="27"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="27"/>
+      <c r="M18" s="29"/>
       <c r="P18" s="23"/>
     </row>
     <row r="19" spans="1:16" s="11" customFormat="1">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="8">
         <v>11.1</v>
       </c>
       <c r="C19" s="25">
         <v>20</v>
       </c>
-      <c r="D19" s="30">
+      <c r="D19" s="29">
         <v>28.4</v>
       </c>
-      <c r="E19" s="30">
+      <c r="E19" s="29">
         <v>31.6</v>
       </c>
       <c r="F19" s="25">
         <v>34.799999999999997</v>
       </c>
-      <c r="G19" s="28">
+      <c r="G19" s="27">
         <v>38</v>
       </c>
-      <c r="H19" s="25"/>
-[...4 lines deleted...]
-      <c r="M19" s="30"/>
+      <c r="H19" s="29">
+        <v>41.2</v>
+      </c>
+      <c r="I19" s="27"/>
+      <c r="J19" s="27"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="27"/>
+      <c r="M19" s="29"/>
       <c r="P19" s="23"/>
     </row>
     <row r="20" spans="1:16" s="11" customFormat="1">
       <c r="A20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="23">
         <v>9</v>
       </c>
       <c r="C20" s="25">
         <v>16.8</v>
       </c>
-      <c r="D20" s="30">
+      <c r="D20" s="29">
         <v>24.3</v>
       </c>
-      <c r="E20" s="30">
+      <c r="E20" s="29">
         <v>26.3</v>
       </c>
-      <c r="F20" s="31">
+      <c r="F20" s="30">
         <v>28</v>
       </c>
-      <c r="G20" s="28">
+      <c r="G20" s="27">
         <v>29.7</v>
       </c>
-      <c r="H20" s="25"/>
-[...4 lines deleted...]
-      <c r="M20" s="30"/>
+      <c r="H20" s="29">
+        <v>31.3</v>
+      </c>
+      <c r="I20" s="27"/>
+      <c r="J20" s="27"/>
+      <c r="K20" s="30"/>
+      <c r="L20" s="32"/>
+      <c r="M20" s="29"/>
       <c r="P20" s="23"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1">
       <c r="A21" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="23">
         <v>32</v>
       </c>
       <c r="C21" s="25">
         <v>67.5</v>
       </c>
-      <c r="D21" s="30">
+      <c r="D21" s="29">
         <v>101.9</v>
       </c>
-      <c r="E21" s="30">
+      <c r="E21" s="29">
         <v>128.30000000000001</v>
       </c>
-      <c r="F21" s="31">
+      <c r="F21" s="30">
         <v>164.6</v>
       </c>
-      <c r="G21" s="28">
+      <c r="G21" s="27">
         <v>201.3</v>
       </c>
-      <c r="H21" s="25"/>
-[...4 lines deleted...]
-      <c r="M21" s="30"/>
+      <c r="H21" s="29">
+        <v>237.1</v>
+      </c>
+      <c r="I21" s="27"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="30"/>
+      <c r="L21" s="32"/>
+      <c r="M21" s="29"/>
       <c r="P21" s="23"/>
     </row>
     <row r="22" spans="1:16" s="11" customFormat="1">
       <c r="A22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="23">
         <v>25.3</v>
       </c>
       <c r="C22" s="25">
         <v>45</v>
       </c>
-      <c r="D22" s="30">
+      <c r="D22" s="29">
         <v>62.4</v>
       </c>
-      <c r="E22" s="30">
+      <c r="E22" s="29">
         <v>67.599999999999994</v>
       </c>
-      <c r="F22" s="31">
+      <c r="F22" s="30">
         <v>72.3</v>
       </c>
-      <c r="G22" s="28">
+      <c r="G22" s="27">
         <v>76.8</v>
       </c>
-      <c r="H22" s="25"/>
-[...4 lines deleted...]
-      <c r="M22" s="30"/>
+      <c r="H22" s="29">
+        <v>79.5</v>
+      </c>
+      <c r="I22" s="27"/>
+      <c r="J22" s="27"/>
+      <c r="K22" s="30"/>
+      <c r="L22" s="32"/>
+      <c r="M22" s="29"/>
       <c r="P22" s="23"/>
     </row>
     <row r="23" spans="1:16" s="11" customFormat="1">
       <c r="A23" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="30">
+      <c r="C23" s="29">
         <v>1.4</v>
       </c>
-      <c r="D23" s="30">
+      <c r="D23" s="29">
         <v>1.7</v>
       </c>
-      <c r="E23" s="30">
+      <c r="E23" s="29">
         <v>1.7</v>
       </c>
-      <c r="F23" s="31">
+      <c r="F23" s="30">
         <v>1.7</v>
       </c>
-      <c r="G23" s="28">
+      <c r="G23" s="27">
         <v>1.7</v>
       </c>
-      <c r="H23" s="25"/>
-[...4 lines deleted...]
-      <c r="M23" s="30"/>
+      <c r="H23" s="29">
+        <v>1.7</v>
+      </c>
+      <c r="I23" s="27"/>
+      <c r="J23" s="27"/>
+      <c r="K23" s="30"/>
+      <c r="L23" s="32"/>
+      <c r="M23" s="29"/>
       <c r="P23" s="23"/>
     </row>
     <row r="24" spans="1:16" s="11" customFormat="1">
       <c r="A24" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="24">
         <v>35.6</v>
       </c>
-      <c r="C24" s="32">
+      <c r="C24" s="31">
         <v>68.099999999999994</v>
       </c>
-      <c r="D24" s="32">
+      <c r="D24" s="31">
         <v>102.4</v>
       </c>
-      <c r="E24" s="32">
+      <c r="E24" s="31">
         <v>119.1</v>
       </c>
-      <c r="F24" s="32">
+      <c r="F24" s="31">
         <v>125.9</v>
       </c>
-      <c r="G24" s="29">
+      <c r="G24" s="28">
         <v>131.9</v>
       </c>
-      <c r="H24" s="26"/>
-[...4 lines deleted...]
-      <c r="M24" s="32"/>
+      <c r="H24" s="31">
+        <v>137.4</v>
+      </c>
+      <c r="I24" s="28"/>
+      <c r="J24" s="27"/>
+      <c r="K24" s="31"/>
+      <c r="L24" s="28"/>
+      <c r="M24" s="31"/>
       <c r="P24" s="6"/>
     </row>
     <row r="25" spans="1:16" s="17" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A25" s="38"/>
-[...11 lines deleted...]
-      <c r="M25" s="39"/>
+      <c r="A25" s="37"/>
+      <c r="B25" s="37"/>
+      <c r="C25" s="37"/>
+      <c r="D25" s="37"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="37"/>
+      <c r="G25" s="37"/>
+      <c r="H25" s="37"/>
+      <c r="I25" s="37"/>
+      <c r="J25" s="38"/>
+      <c r="K25" s="38"/>
+      <c r="L25" s="38"/>
+      <c r="M25" s="38"/>
       <c r="P25" s="6"/>
     </row>
-    <row r="26" spans="1:16" s="17" customFormat="1" ht="13.2">
+    <row r="26" spans="1:16" s="17" customFormat="1" ht="12.75">
       <c r="A26" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="14"/>
       <c r="H26" s="13"/>
       <c r="I26" s="15"/>
       <c r="J26" s="16"/>
       <c r="K26" s="14"/>
       <c r="L26" s="13"/>
       <c r="M26" s="14"/>
       <c r="P26" s="23"/>
     </row>
     <row r="27" spans="1:16" ht="45" customHeight="1">
-      <c r="A27" s="35"/>
-[...11 lines deleted...]
-      <c r="M27" s="36"/>
+      <c r="A27" s="34"/>
+      <c r="B27" s="34"/>
+      <c r="C27" s="34"/>
+      <c r="D27" s="34"/>
+      <c r="E27" s="34"/>
+      <c r="F27" s="34"/>
+      <c r="G27" s="34"/>
+      <c r="H27" s="34"/>
+      <c r="I27" s="34"/>
+      <c r="J27" s="35"/>
+      <c r="K27" s="35"/>
+      <c r="L27" s="35"/>
+      <c r="M27" s="35"/>
       <c r="P27" s="23"/>
     </row>
     <row r="28" spans="1:16">
       <c r="P28" s="23"/>
     </row>
     <row r="29" spans="1:16">
       <c r="B29" s="5"/>
       <c r="P29" s="23"/>
     </row>
     <row r="30" spans="1:16">
       <c r="B30" s="7"/>
       <c r="P30" s="23"/>
     </row>
     <row r="31" spans="1:16">
       <c r="B31" s="9"/>
       <c r="P31" s="23"/>
     </row>
     <row r="32" spans="1:16">
       <c r="B32" s="9"/>
       <c r="P32" s="24"/>
     </row>
     <row r="33" spans="2:2">
       <c r="B33" s="9"/>
     </row>
     <row r="34" spans="2:2">