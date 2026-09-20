--- v5 (2026-08-31)
+++ v6 (2026-09-20)
@@ -1,73 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14280" windowHeight="12300" tabRatio="707"/>
+    <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12792" tabRatio="707" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
+    <sheet name="шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="422" uniqueCount="73">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="519" uniqueCount="114">
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
@@ -240,60 +242,186 @@
   </si>
   <si>
     <t>х - осы өнім түрін облыста бір ғана өндіруші өндіруіне байланысты, деректер толтырылмаған; 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.</t>
   </si>
   <si>
     <t>Алатау қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve"> Алматы </t>
   </si>
   <si>
     <t xml:space="preserve"> Алматы</t>
   </si>
   <si>
     <t>Негізгі асыл және түсті металдар өндіру</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>Металл кендерін өндіру</t>
   </si>
   <si>
     <t xml:space="preserve">2026 жыл*        </t>
   </si>
+  <si>
+    <t>АЛМАТЫ ОБЛЫСЫНЫҢ АУДАНДАРЫ БӨЛІСІНДЕ ЭКОНОМИКАЛЫҚ ҚЫЗМЕТ ТҮРЛЕРІ БОЙЫНША ӨНЕРКӘСІПТІК ӨНІМДЕРДІҢ КӨЛЕМІ</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>тапсырыс бойынша орындалған өндірістік сипаттағы жұмыстар мен қызметтерге арналған кәсіпорындардың өзі шығарған шикізаты, тапсырыс берушінің шикізаты, барлық дайын бұйымдардың (өнімдердің), жартылай фабрикаттардың құны.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>құндық көріністегі өнеркәсіптік өнім (тауар, қызмет) өндірісінің көлемі</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>мың.теңге</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>Өндіріс статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Иманбекова Злиха</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (727) 2698231 </t>
+  </si>
+  <si>
+    <t>Е-mail: Zl.Imanbekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Аудандар бөлінісінде ЭҚТ бойынша өнеркәсіптік өндірістің көлемі</t>
+  </si>
+  <si>
+    <t>2026 жыл</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="36">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
@@ -395,50 +523,125 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -505,54 +708,61 @@
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="116">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -707,77 +917,161 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="29" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1020,27470 +1314,28617 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:XFD369"/>
+  <dimension ref="A1:M23"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="81" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="81" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="80"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="100"/>
+      <c r="B1" s="100"/>
+    </row>
+    <row r="2" spans="1:13" s="90" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="87" t="s">
+        <v>101</v>
+      </c>
+      <c r="B2" s="98">
+        <v>15110101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="90" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="87" t="s">
+        <v>100</v>
+      </c>
+      <c r="B3" s="98" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="90" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="87" t="s">
+        <v>99</v>
+      </c>
+      <c r="B4" s="88" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="90" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="99" t="s">
+        <v>97</v>
+      </c>
+      <c r="B5" s="98" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="90" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="99" t="s">
+        <v>95</v>
+      </c>
+      <c r="B6" s="98" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="90" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A7" s="87" t="s">
+        <v>94</v>
+      </c>
+      <c r="B7" s="97" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="90" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="87" t="s">
+        <v>92</v>
+      </c>
+      <c r="B8" s="88" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="90" customFormat="1" ht="52.95" customHeight="1">
+      <c r="A9" s="87" t="s">
+        <v>90</v>
+      </c>
+      <c r="B9" s="97" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="90" customFormat="1">
+      <c r="A10" s="87" t="s">
+        <v>88</v>
+      </c>
+      <c r="B10" s="97" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="90" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A11" s="87" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="96"/>
+      <c r="M11" s="91"/>
+    </row>
+    <row r="12" spans="1:13" s="90" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="87" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="95" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="91"/>
+    </row>
+    <row r="13" spans="1:13" s="90" customFormat="1" ht="18" customHeight="1">
+      <c r="A13" s="93" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="94" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="91"/>
+    </row>
+    <row r="14" spans="1:13" s="90" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A14" s="93" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="94" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" s="91"/>
+    </row>
+    <row r="15" spans="1:13" s="90" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="93" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" s="92" t="s">
+        <v>78</v>
+      </c>
+      <c r="M15" s="91"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="87" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="89">
+        <v>46281</v>
+      </c>
+      <c r="M16" s="82"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="87" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="89">
+        <v>46311</v>
+      </c>
+      <c r="M17" s="83"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="87"/>
+      <c r="B18" s="106" t="s">
+        <v>108</v>
+      </c>
+      <c r="M18" s="82"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="87" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="107" t="s">
+        <v>109</v>
+      </c>
+      <c r="M19" s="83"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="87" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="108" t="s">
+        <v>110</v>
+      </c>
+      <c r="M20" s="82"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="87" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="106" t="s">
+        <v>111</v>
+      </c>
+      <c r="M21" s="83"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="86"/>
+      <c r="B22" s="85"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="B23" s="84"/>
+      <c r="M23" s="83"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B43" sqref="B43"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="101" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="101" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="101"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="105"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="103" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="103" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="101" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="103" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="103"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.4">
+      <c r="B11" s="104" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="103"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="102" t="s">
+        <v>102</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:XFD376"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="G354" sqref="G354"/>
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="L17" sqref="L17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="28.28515625" style="4"/>
-[...8 lines deleted...]
-    <col min="14" max="1025" width="8.7109375"/>
+    <col min="1" max="1" width="28.33203125" style="4"/>
+    <col min="2" max="2" width="15.5546875" style="6"/>
+    <col min="3" max="4" width="13.6640625" style="6"/>
+    <col min="5" max="5" width="15.44140625" style="4" customWidth="1"/>
+    <col min="6" max="6" width="13.6640625" style="6"/>
+    <col min="7" max="7" width="13.6640625" style="20"/>
+    <col min="8" max="9" width="13.6640625" style="44"/>
+    <col min="10" max="12" width="13.6640625" style="6"/>
+    <col min="13" max="13" width="13.6640625" style="4"/>
+    <col min="14" max="1025" width="8.6640625"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="3" customFormat="1" ht="13.9" customHeight="1">
-[...17 lines deleted...]
-      <c r="B2" s="81"/>
+    <row r="1" spans="1:13" s="3" customFormat="1" ht="13.95" customHeight="1">
+      <c r="A1" s="111"/>
+      <c r="B1" s="111"/>
+      <c r="C1" s="112" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" s="112"/>
+      <c r="E1" s="112"/>
+      <c r="F1" s="112"/>
+      <c r="G1" s="112"/>
+      <c r="H1" s="112"/>
+      <c r="I1" s="112"/>
+      <c r="J1" s="112"/>
+      <c r="K1" s="112"/>
+      <c r="L1" s="112"/>
+    </row>
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="13.95" customHeight="1">
+      <c r="A2" s="111"/>
+      <c r="B2" s="111"/>
       <c r="C2" s="6"/>
       <c r="D2" s="73"/>
       <c r="F2" s="6"/>
       <c r="G2" s="5"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="19" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="113"/>
+      <c r="B3" s="115" t="s">
+        <v>71</v>
+      </c>
+      <c r="C3" s="115"/>
+      <c r="D3" s="115"/>
+      <c r="E3" s="115"/>
+      <c r="F3" s="115"/>
+      <c r="G3" s="115"/>
+      <c r="H3" s="115"/>
+      <c r="I3" s="115"/>
+      <c r="J3" s="115"/>
+      <c r="K3" s="115"/>
+      <c r="L3" s="115"/>
+      <c r="M3" s="115"/>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A4" s="114"/>
+      <c r="B4" s="28" t="s">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="B4" s="28" t="s">
+      <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="28" t="s">
+      <c r="D4" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="28" t="s">
+      <c r="E4" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="29" t="s">
+      <c r="F4" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="38" t="s">
+      <c r="G4" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="30" t="s">
+      <c r="H4" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="58" t="s">
+      <c r="I4" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="64" t="s">
+      <c r="J4" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="28" t="s">
+      <c r="K4" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="K4" s="28" t="s">
+      <c r="L4" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="M4" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="L4" s="28" t="s">
-[...2 lines deleted...]
-      <c r="M4" s="31" t="s">
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="7" t="s">
         <v>12</v>
-      </c>
-[...3 lines deleted...]
-        <v>13</v>
       </c>
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="8"/>
       <c r="F5" s="39"/>
       <c r="G5" s="9"/>
       <c r="H5" s="59"/>
       <c r="I5" s="59"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
       <c r="M5" s="8"/>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="7" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B6" s="33">
         <v>192158544</v>
       </c>
       <c r="C6" s="33">
         <v>409945630</v>
       </c>
       <c r="D6" s="33">
         <v>656460340</v>
       </c>
       <c r="E6" s="15">
         <v>895794396</v>
       </c>
       <c r="F6" s="76">
         <v>1136758320</v>
       </c>
       <c r="G6" s="78">
         <v>1420315400</v>
       </c>
       <c r="H6" s="76">
         <v>1657763419</v>
       </c>
-      <c r="I6" s="60"/>
+      <c r="I6" s="76">
+        <v>1933116216</v>
+      </c>
       <c r="J6" s="60"/>
       <c r="K6" s="60"/>
       <c r="L6" s="60"/>
       <c r="M6" s="15"/>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="7" spans="1:13" s="4" customFormat="1">
       <c r="A7" s="13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B7" s="33">
         <v>13990446</v>
       </c>
       <c r="C7" s="33">
         <v>28189335</v>
       </c>
       <c r="D7" s="33">
         <v>43615672</v>
       </c>
       <c r="E7" s="15">
         <v>58429276</v>
       </c>
       <c r="F7" s="76">
         <v>71358107</v>
       </c>
       <c r="G7" s="78">
         <v>84075364</v>
       </c>
       <c r="H7" s="76">
         <v>94137236</v>
       </c>
-      <c r="I7" s="60"/>
+      <c r="I7" s="76">
+        <v>108043096</v>
+      </c>
       <c r="J7" s="60"/>
       <c r="K7" s="60"/>
       <c r="L7" s="60"/>
       <c r="M7" s="15"/>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="32" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B8" s="33">
         <v>8211149</v>
       </c>
       <c r="C8" s="33">
         <v>18365763</v>
       </c>
       <c r="D8" s="33">
         <v>29612633</v>
       </c>
       <c r="E8" s="15">
         <v>40448681</v>
       </c>
       <c r="F8" s="76">
         <v>51095533</v>
       </c>
       <c r="G8" s="78">
         <v>61884008</v>
       </c>
       <c r="H8" s="76">
         <v>72970196</v>
       </c>
-      <c r="I8" s="60"/>
+      <c r="I8" s="76">
+        <v>85311631</v>
+      </c>
       <c r="J8" s="60"/>
       <c r="K8" s="60"/>
       <c r="L8" s="60"/>
       <c r="M8" s="15"/>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="9" spans="1:13" s="4" customFormat="1">
       <c r="A9" s="13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B9" s="33">
         <v>113641</v>
       </c>
       <c r="C9" s="33">
         <v>353899</v>
       </c>
       <c r="D9" s="33">
         <v>594596</v>
       </c>
       <c r="E9" s="15">
         <v>832310</v>
       </c>
       <c r="F9" s="76">
         <v>976067</v>
       </c>
       <c r="G9" s="78">
         <v>1124729</v>
       </c>
       <c r="H9" s="76">
         <v>1275173</v>
       </c>
-      <c r="I9" s="60"/>
+      <c r="I9" s="76">
+        <v>1459105</v>
+      </c>
       <c r="J9" s="60"/>
       <c r="K9" s="60"/>
       <c r="L9" s="60"/>
       <c r="M9" s="15"/>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="10" spans="1:13" s="4" customFormat="1">
       <c r="A10" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B10" s="33">
         <v>26485308</v>
       </c>
       <c r="C10" s="33">
         <v>50052243</v>
       </c>
       <c r="D10" s="33">
         <v>98358548</v>
       </c>
       <c r="E10" s="15">
         <v>122883949</v>
       </c>
       <c r="F10" s="76">
         <v>174046916</v>
       </c>
       <c r="G10" s="78">
         <v>231083810</v>
       </c>
       <c r="H10" s="76">
         <v>257540556</v>
       </c>
-      <c r="I10" s="60"/>
+      <c r="I10" s="76">
+        <v>281690462</v>
+      </c>
       <c r="J10" s="60"/>
       <c r="K10" s="60"/>
       <c r="L10" s="60"/>
       <c r="M10" s="15"/>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B11" s="33">
         <v>2243622</v>
       </c>
       <c r="C11" s="33">
         <v>5475435</v>
       </c>
       <c r="D11" s="33">
         <v>9308013</v>
       </c>
       <c r="E11" s="15">
         <v>12861399</v>
       </c>
       <c r="F11" s="76">
         <v>15443223</v>
       </c>
       <c r="G11" s="78">
         <v>18063548</v>
       </c>
       <c r="H11" s="76">
         <v>20349260</v>
       </c>
-      <c r="I11" s="60"/>
+      <c r="I11" s="76">
+        <v>23311730</v>
+      </c>
       <c r="J11" s="60"/>
       <c r="K11" s="60"/>
       <c r="L11" s="60"/>
       <c r="M11" s="15"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="13" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B12" s="33">
         <v>1579351</v>
       </c>
       <c r="C12" s="33">
         <v>2969258</v>
       </c>
       <c r="D12" s="33">
         <v>4376697</v>
       </c>
       <c r="E12" s="15">
         <v>5656630</v>
       </c>
       <c r="F12" s="76">
         <v>7421090</v>
       </c>
       <c r="G12" s="78">
         <v>9283535</v>
       </c>
       <c r="H12" s="76">
         <v>11553736</v>
       </c>
-      <c r="I12" s="60"/>
+      <c r="I12" s="76">
+        <v>13320563</v>
+      </c>
       <c r="J12" s="60"/>
       <c r="K12" s="60"/>
       <c r="L12" s="60"/>
       <c r="M12" s="15"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B13" s="33">
         <v>48549362</v>
       </c>
       <c r="C13" s="33">
         <v>104785725</v>
       </c>
       <c r="D13" s="33">
         <v>161745689</v>
       </c>
       <c r="E13" s="15">
         <v>218759489</v>
       </c>
       <c r="F13" s="76">
         <v>271215837</v>
       </c>
       <c r="G13" s="78">
         <v>330799799</v>
       </c>
       <c r="H13" s="76">
         <v>391109415</v>
       </c>
-      <c r="I13" s="60"/>
+      <c r="I13" s="76">
+        <v>473606216</v>
+      </c>
       <c r="J13" s="60"/>
       <c r="K13" s="60"/>
       <c r="L13" s="60"/>
       <c r="M13" s="15"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B14" s="33">
         <v>115607</v>
       </c>
       <c r="C14" s="33">
         <v>300749</v>
       </c>
       <c r="D14" s="33">
         <v>481787</v>
       </c>
       <c r="E14" s="15">
         <v>660783</v>
       </c>
       <c r="F14" s="76">
         <v>755027</v>
       </c>
       <c r="G14" s="78">
         <v>849388</v>
       </c>
       <c r="H14" s="76">
         <v>940287</v>
       </c>
-      <c r="I14" s="60"/>
+      <c r="I14" s="76">
+        <v>1022140</v>
+      </c>
       <c r="J14" s="60"/>
       <c r="K14" s="60"/>
       <c r="L14" s="60"/>
       <c r="M14" s="15"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B15" s="33">
         <v>10349800</v>
       </c>
       <c r="C15" s="33">
         <v>22654574</v>
       </c>
       <c r="D15" s="33">
         <v>35227451</v>
       </c>
       <c r="E15" s="15">
         <v>47823497</v>
       </c>
       <c r="F15" s="76">
         <v>59419723</v>
       </c>
       <c r="G15" s="78">
         <v>71840828</v>
       </c>
       <c r="H15" s="76">
         <v>84676417</v>
       </c>
-      <c r="I15" s="60"/>
+      <c r="I15" s="76">
+        <v>97596022</v>
+      </c>
       <c r="J15" s="60"/>
       <c r="K15" s="60"/>
       <c r="L15" s="60"/>
       <c r="M15" s="15"/>
     </row>
-    <row r="16" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="16" spans="1:13" s="4" customFormat="1">
       <c r="A16" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B16" s="33">
         <v>1041538</v>
       </c>
       <c r="C16" s="33">
         <v>3312348</v>
       </c>
       <c r="D16" s="33">
         <v>5731237</v>
       </c>
       <c r="E16" s="15">
         <v>8141155</v>
       </c>
       <c r="F16" s="76">
         <v>10264516</v>
       </c>
       <c r="G16" s="78">
         <v>12267330</v>
       </c>
       <c r="H16" s="76">
         <v>14310803</v>
       </c>
-      <c r="I16" s="60"/>
+      <c r="I16" s="76">
+        <v>16020915</v>
+      </c>
       <c r="J16" s="60"/>
       <c r="K16" s="60"/>
       <c r="L16" s="60"/>
       <c r="M16" s="15"/>
     </row>
-    <row r="17" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B17" s="33">
         <v>77687620</v>
       </c>
       <c r="C17" s="33">
         <v>169864298</v>
       </c>
       <c r="D17" s="33">
         <v>261915310</v>
       </c>
       <c r="E17" s="15">
         <v>371058165</v>
       </c>
       <c r="F17" s="76">
         <v>463458341</v>
       </c>
       <c r="G17" s="78">
         <v>584461405</v>
       </c>
       <c r="H17" s="76">
         <v>688146365</v>
       </c>
-      <c r="I17" s="60"/>
+      <c r="I17" s="76">
+        <v>804510065</v>
+      </c>
       <c r="J17" s="60"/>
       <c r="K17" s="60"/>
       <c r="L17" s="60"/>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" s="4" customFormat="1" ht="25.15" customHeight="1">
+    <row r="18" spans="1:13" s="4" customFormat="1" ht="25.2" customHeight="1">
       <c r="A18" s="7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B18" s="21"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="50"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="44"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
-    <row r="19" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="19" spans="1:13" s="4" customFormat="1">
       <c r="A19" s="7" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B19" s="33">
         <v>18546918</v>
       </c>
       <c r="C19" s="69">
         <v>32632534</v>
       </c>
       <c r="D19" s="69">
         <v>71375288</v>
       </c>
       <c r="E19" s="15">
         <v>85885013</v>
       </c>
       <c r="F19" s="76">
         <v>127841870</v>
       </c>
       <c r="G19" s="78">
         <v>176872854</v>
       </c>
       <c r="H19" s="76">
         <v>194618890</v>
       </c>
-      <c r="I19" s="60"/>
+      <c r="I19" s="76">
+        <v>209856742</v>
+      </c>
       <c r="J19" s="60"/>
       <c r="K19" s="60"/>
       <c r="L19" s="60"/>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="20" spans="1:13" s="4" customFormat="1">
       <c r="A20" s="13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B20" s="33">
         <v>88803</v>
       </c>
       <c r="C20" s="69">
         <v>296991</v>
       </c>
       <c r="D20" s="69">
         <v>505178</v>
       </c>
       <c r="E20" s="15">
         <v>713365</v>
       </c>
       <c r="F20" s="76">
         <v>857829</v>
       </c>
       <c r="G20" s="78">
         <v>1002293</v>
       </c>
       <c r="H20" s="76">
         <v>1146757</v>
       </c>
-      <c r="I20" s="60"/>
+      <c r="I20" s="76">
+        <v>1596249</v>
+      </c>
       <c r="J20" s="60"/>
       <c r="K20" s="60"/>
       <c r="L20" s="60"/>
       <c r="M20" s="15"/>
     </row>
-    <row r="21" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="21" spans="1:13" s="4" customFormat="1">
       <c r="A21" s="32" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B21" s="33">
         <v>49752</v>
       </c>
       <c r="C21" s="69">
         <v>125901</v>
       </c>
       <c r="D21" s="69">
         <v>202050</v>
       </c>
       <c r="E21" s="15">
         <v>278199</v>
       </c>
       <c r="F21" s="76">
         <v>333335</v>
       </c>
       <c r="G21" s="78">
         <v>388471</v>
       </c>
       <c r="H21" s="76">
         <v>443607</v>
       </c>
-      <c r="I21" s="60"/>
+      <c r="I21" s="76">
+        <v>551873</v>
+      </c>
       <c r="J21" s="60"/>
       <c r="K21" s="60"/>
       <c r="L21" s="60"/>
       <c r="M21" s="15"/>
     </row>
-    <row r="22" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="22" spans="1:13" s="4" customFormat="1">
       <c r="A22" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B22" s="33">
         <v>18057415</v>
       </c>
       <c r="C22" s="69">
         <v>31104114</v>
       </c>
       <c r="D22" s="69">
         <v>68728665</v>
       </c>
       <c r="E22" s="15">
         <v>82028379</v>
       </c>
       <c r="F22" s="76">
         <v>123089182</v>
       </c>
       <c r="G22" s="78">
         <v>171054163</v>
       </c>
       <c r="H22" s="76">
         <v>187836271</v>
       </c>
-      <c r="I22" s="60"/>
+      <c r="I22" s="76">
+        <v>201240479</v>
+      </c>
       <c r="J22" s="60"/>
       <c r="K22" s="60"/>
       <c r="L22" s="60"/>
       <c r="M22" s="15"/>
     </row>
-    <row r="23" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="23" spans="1:13" s="4" customFormat="1">
       <c r="A23" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B23" s="33">
         <v>67569</v>
       </c>
       <c r="C23" s="69">
         <v>355355</v>
       </c>
       <c r="D23" s="69">
         <v>673141</v>
       </c>
       <c r="E23" s="15">
         <v>1055928</v>
       </c>
       <c r="F23" s="76">
         <v>1280969</v>
       </c>
       <c r="G23" s="78">
         <v>1539261</v>
       </c>
       <c r="H23" s="76">
         <v>1807053</v>
       </c>
-      <c r="I23" s="60"/>
+      <c r="I23" s="76">
+        <v>2387857</v>
+      </c>
       <c r="J23" s="60"/>
       <c r="K23" s="60"/>
       <c r="L23" s="60"/>
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="24" spans="1:13" s="4" customFormat="1">
       <c r="A24" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B24" s="33">
         <v>71757</v>
       </c>
       <c r="C24" s="69">
         <v>222188</v>
       </c>
       <c r="D24" s="69">
         <v>358395</v>
       </c>
       <c r="E24" s="15">
         <v>565977</v>
       </c>
       <c r="F24" s="76">
         <v>709015</v>
       </c>
       <c r="G24" s="78">
         <v>899970</v>
       </c>
       <c r="H24" s="76">
         <v>1025034</v>
       </c>
-      <c r="I24" s="60"/>
+      <c r="I24" s="76">
+        <v>1241944</v>
+      </c>
       <c r="J24" s="60"/>
       <c r="K24" s="60"/>
       <c r="L24" s="60"/>
       <c r="M24" s="15"/>
     </row>
-    <row r="25" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="25" spans="1:13" s="4" customFormat="1">
       <c r="A25" s="13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B25" s="33">
         <v>28166</v>
       </c>
       <c r="C25" s="69">
         <v>96427</v>
       </c>
       <c r="D25" s="69">
         <v>164687</v>
       </c>
       <c r="E25" s="15">
         <v>232947</v>
       </c>
       <c r="F25" s="76">
         <v>255333</v>
       </c>
       <c r="G25" s="78">
         <v>277718</v>
       </c>
       <c r="H25" s="76">
         <v>300103</v>
       </c>
-      <c r="I25" s="60"/>
+      <c r="I25" s="76">
+        <v>308683</v>
+      </c>
       <c r="J25" s="60"/>
       <c r="K25" s="60"/>
       <c r="L25" s="60"/>
       <c r="M25" s="15"/>
     </row>
-    <row r="26" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="26" spans="1:13" s="4" customFormat="1">
       <c r="A26" s="13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B26" s="33">
         <v>155134</v>
       </c>
       <c r="C26" s="69">
         <v>365860</v>
       </c>
       <c r="D26" s="69">
         <v>640094</v>
       </c>
       <c r="E26" s="15">
         <v>869760</v>
       </c>
       <c r="F26" s="76">
         <v>1152092</v>
       </c>
       <c r="G26" s="78">
         <v>1523207</v>
       </c>
       <c r="H26" s="76">
         <v>1849229</v>
       </c>
-      <c r="I26" s="60"/>
+      <c r="I26" s="76">
+        <v>2260545</v>
+      </c>
       <c r="J26" s="60"/>
       <c r="K26" s="60"/>
       <c r="L26" s="60"/>
       <c r="M26" s="15"/>
     </row>
-    <row r="27" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="27" spans="1:13" s="4" customFormat="1">
       <c r="A27" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B27" s="33">
         <v>28319</v>
       </c>
       <c r="C27" s="69">
         <v>65697</v>
       </c>
       <c r="D27" s="69">
         <v>103075</v>
       </c>
       <c r="E27" s="15">
         <v>140452</v>
       </c>
       <c r="F27" s="76">
         <v>164108</v>
       </c>
       <c r="G27" s="78">
         <v>187764</v>
       </c>
       <c r="H27" s="76">
         <v>210828</v>
       </c>
-      <c r="I27" s="60"/>
+      <c r="I27" s="76">
+        <v>269106</v>
+      </c>
       <c r="J27" s="60"/>
       <c r="K27" s="60"/>
       <c r="L27" s="60"/>
       <c r="M27" s="15"/>
     </row>
-    <row r="28" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="28" spans="1:13" s="4" customFormat="1">
       <c r="A28" s="7" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B28" s="68"/>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="50"/>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="42"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="6"/>
     </row>
-    <row r="29" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="29" spans="1:13" s="4" customFormat="1">
       <c r="A29" s="7" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B29" s="68">
         <v>28166</v>
       </c>
       <c r="C29" s="69">
         <v>96427</v>
       </c>
       <c r="D29" s="69">
         <v>164687</v>
       </c>
       <c r="E29" s="15">
         <v>232947</v>
       </c>
       <c r="F29" s="76">
         <v>255333</v>
       </c>
       <c r="G29" s="78">
         <v>277718</v>
       </c>
       <c r="H29" s="76">
         <v>300103</v>
       </c>
-      <c r="I29" s="60"/>
+      <c r="I29" s="76">
+        <v>308683</v>
+      </c>
       <c r="J29" s="60"/>
       <c r="K29" s="60"/>
       <c r="L29" s="60"/>
       <c r="M29" s="15"/>
     </row>
-    <row r="30" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="30" spans="1:13" s="4" customFormat="1">
       <c r="A30" s="13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B30" s="68">
         <v>28166</v>
       </c>
       <c r="C30" s="69">
         <v>96427</v>
       </c>
       <c r="D30" s="69">
         <v>164687</v>
       </c>
       <c r="E30" s="15">
         <v>232947</v>
       </c>
       <c r="F30" s="76">
         <v>255333</v>
       </c>
       <c r="G30" s="78">
         <v>277718</v>
       </c>
       <c r="H30" s="76">
         <v>300103</v>
       </c>
-      <c r="I30" s="60"/>
+      <c r="I30" s="76">
+        <v>308683</v>
+      </c>
       <c r="J30" s="60"/>
       <c r="K30" s="60"/>
       <c r="L30" s="60"/>
       <c r="M30" s="15"/>
     </row>
-    <row r="31" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="31" spans="1:13" s="4" customFormat="1">
       <c r="A31" s="13"/>
       <c r="B31" s="43"/>
       <c r="C31" s="15"/>
       <c r="D31" s="46"/>
       <c r="E31" s="15"/>
       <c r="F31" s="46"/>
       <c r="G31" s="33"/>
       <c r="H31" s="60"/>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
     </row>
-    <row r="32" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="32" spans="1:13" s="4" customFormat="1">
       <c r="A32" s="56" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B32" s="55"/>
       <c r="C32" s="55"/>
       <c r="D32" s="55"/>
       <c r="E32" s="55"/>
       <c r="F32" s="55"/>
       <c r="G32" s="55"/>
       <c r="H32" s="60"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
     </row>
-    <row r="33" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="33" spans="1:13" s="4" customFormat="1">
       <c r="A33" s="7" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B33" s="33">
         <v>17774185</v>
       </c>
       <c r="C33" s="69">
         <v>30118717</v>
       </c>
       <c r="D33" s="69">
         <v>66985002</v>
       </c>
       <c r="E33" s="15">
         <v>79567663</v>
       </c>
       <c r="F33" s="76">
         <v>120048496</v>
       </c>
       <c r="G33" s="78">
         <v>167396353</v>
       </c>
       <c r="H33" s="76">
         <v>183558119</v>
       </c>
-      <c r="I33" s="60"/>
+      <c r="I33" s="76">
+        <v>196029828</v>
+      </c>
       <c r="J33" s="60"/>
       <c r="K33" s="60"/>
       <c r="L33" s="60"/>
       <c r="M33" s="15"/>
     </row>
-    <row r="34" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="34" spans="1:13" s="4" customFormat="1">
       <c r="A34" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B34" s="33">
         <v>17774185</v>
       </c>
       <c r="C34" s="69">
         <v>30118717</v>
       </c>
       <c r="D34" s="69">
         <v>66985002</v>
       </c>
       <c r="E34" s="15">
         <v>79567663</v>
       </c>
       <c r="F34" s="76">
         <v>120048496</v>
       </c>
       <c r="G34" s="78">
         <v>167396353</v>
       </c>
       <c r="H34" s="76">
         <v>183558119</v>
       </c>
-      <c r="I34" s="60"/>
+      <c r="I34" s="76">
+        <v>196029828</v>
+      </c>
       <c r="J34" s="60"/>
       <c r="K34" s="60"/>
       <c r="L34" s="60"/>
       <c r="M34" s="15"/>
     </row>
-    <row r="35" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="35" spans="1:13" s="4" customFormat="1">
       <c r="A35" s="13"/>
       <c r="B35" s="43"/>
       <c r="C35" s="15"/>
       <c r="D35" s="46"/>
       <c r="E35" s="46"/>
       <c r="F35" s="46"/>
       <c r="G35" s="33"/>
       <c r="H35" s="60"/>
       <c r="I35" s="15"/>
       <c r="J35" s="43"/>
       <c r="K35" s="15"/>
       <c r="L35" s="43"/>
       <c r="M35" s="15"/>
     </row>
-    <row r="36" spans="1:13" s="4" customFormat="1" ht="22.5">
+    <row r="36" spans="1:13" s="4" customFormat="1">
       <c r="A36" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B36" s="22"/>
       <c r="C36" s="6"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
       <c r="F36" s="6"/>
       <c r="G36" s="50"/>
       <c r="H36" s="60"/>
       <c r="I36" s="6"/>
       <c r="J36" s="44"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="6"/>
     </row>
-    <row r="37" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="37" spans="1:13" s="4" customFormat="1">
       <c r="A37" s="7" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B37" s="33">
         <v>595870</v>
       </c>
       <c r="C37" s="69">
         <v>1916214</v>
       </c>
       <c r="D37" s="69">
         <v>3371943</v>
       </c>
       <c r="E37" s="15">
         <v>4878267</v>
       </c>
       <c r="F37" s="76">
         <v>5942366</v>
       </c>
       <c r="G37" s="78">
         <v>7213568</v>
       </c>
       <c r="H37" s="76">
         <v>8386537</v>
       </c>
-      <c r="I37" s="60"/>
+      <c r="I37" s="76">
+        <v>10396402</v>
+      </c>
       <c r="J37" s="60"/>
       <c r="K37" s="60"/>
       <c r="L37" s="60"/>
       <c r="M37" s="15"/>
     </row>
-    <row r="38" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="38" spans="1:13" s="4" customFormat="1">
       <c r="A38" s="13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B38" s="33">
         <v>70044</v>
       </c>
       <c r="C38" s="69">
         <v>224431</v>
       </c>
       <c r="D38" s="69">
         <v>378819</v>
       </c>
       <c r="E38" s="15">
         <v>533206</v>
       </c>
       <c r="F38" s="76">
         <v>629602</v>
       </c>
       <c r="G38" s="78">
         <v>725998</v>
       </c>
       <c r="H38" s="76">
         <v>822394</v>
       </c>
-      <c r="I38" s="60"/>
+      <c r="I38" s="76">
+        <v>1143952</v>
+      </c>
       <c r="J38" s="60"/>
       <c r="K38" s="60"/>
       <c r="L38" s="60"/>
       <c r="M38" s="15"/>
     </row>
-    <row r="39" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="39" spans="1:13" s="4" customFormat="1">
       <c r="A39" s="32" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B39" s="33">
         <v>49752</v>
       </c>
       <c r="C39" s="69">
         <v>125901</v>
       </c>
       <c r="D39" s="69">
         <v>202050</v>
       </c>
       <c r="E39" s="15">
         <v>278199</v>
       </c>
       <c r="F39" s="76">
         <v>333335</v>
       </c>
       <c r="G39" s="78">
         <v>388471</v>
       </c>
       <c r="H39" s="76">
         <v>443607</v>
       </c>
-      <c r="I39" s="60"/>
+      <c r="I39" s="76">
+        <v>544206</v>
+      </c>
       <c r="J39" s="60"/>
       <c r="K39" s="60"/>
       <c r="L39" s="60"/>
       <c r="M39" s="15"/>
     </row>
-    <row r="40" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="40" spans="1:13" s="4" customFormat="1">
       <c r="A40" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B40" s="33">
         <v>163001</v>
       </c>
       <c r="C40" s="69">
         <v>623792</v>
       </c>
       <c r="D40" s="69">
         <v>1140683</v>
       </c>
       <c r="E40" s="15">
         <v>1616361</v>
       </c>
       <c r="F40" s="76">
         <v>1864085</v>
       </c>
       <c r="G40" s="78">
         <v>2148962</v>
       </c>
       <c r="H40" s="76">
         <v>2437090</v>
       </c>
-      <c r="I40" s="60"/>
+      <c r="I40" s="76">
+        <v>2809304</v>
+      </c>
       <c r="J40" s="60"/>
       <c r="K40" s="60"/>
       <c r="L40" s="60"/>
       <c r="M40" s="15"/>
     </row>
-    <row r="41" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="41" spans="1:13" s="4" customFormat="1">
       <c r="A41" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B41" s="33">
         <v>61209</v>
       </c>
       <c r="C41" s="69">
         <v>292284</v>
       </c>
       <c r="D41" s="69">
         <v>553359</v>
       </c>
       <c r="E41" s="15">
         <v>879434</v>
       </c>
       <c r="F41" s="76">
         <v>1095843</v>
       </c>
       <c r="G41" s="78">
         <v>1345502</v>
       </c>
       <c r="H41" s="76">
         <v>1604661</v>
       </c>
-      <c r="I41" s="60"/>
+      <c r="I41" s="76">
+        <v>2152751</v>
+      </c>
       <c r="J41" s="60"/>
       <c r="K41" s="60"/>
       <c r="L41" s="60"/>
       <c r="M41" s="15"/>
     </row>
-    <row r="42" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="42" spans="1:13" s="4" customFormat="1">
       <c r="A42" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B42" s="33">
         <v>71757</v>
       </c>
       <c r="C42" s="69">
         <v>222188</v>
       </c>
       <c r="D42" s="69">
         <v>358395</v>
       </c>
       <c r="E42" s="15">
         <v>565977</v>
       </c>
       <c r="F42" s="76">
         <v>709015</v>
       </c>
       <c r="G42" s="78">
         <v>899970</v>
       </c>
       <c r="H42" s="76">
         <v>1025034</v>
       </c>
-      <c r="I42" s="60"/>
+      <c r="I42" s="76">
+        <v>1241944</v>
+      </c>
       <c r="J42" s="60"/>
       <c r="K42" s="60"/>
       <c r="L42" s="60"/>
       <c r="M42" s="15"/>
     </row>
-    <row r="43" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="43" spans="1:13" s="4" customFormat="1">
       <c r="A43" s="13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B43" s="33">
         <v>152379</v>
       </c>
       <c r="C43" s="69">
         <v>363105</v>
       </c>
       <c r="D43" s="69">
         <v>637339</v>
       </c>
       <c r="E43" s="15">
         <v>867005</v>
       </c>
       <c r="F43" s="76">
         <v>1149337</v>
       </c>
       <c r="G43" s="78">
         <v>1520452</v>
       </c>
       <c r="H43" s="76">
         <v>1846474</v>
       </c>
-      <c r="I43" s="60"/>
+      <c r="I43" s="76">
+        <v>2257790</v>
+      </c>
       <c r="J43" s="60"/>
       <c r="K43" s="60"/>
       <c r="L43" s="60"/>
       <c r="M43" s="15"/>
     </row>
     <row r="44" spans="1:13" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A44" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B44" s="33">
         <v>27727</v>
       </c>
       <c r="C44" s="69">
         <v>64513</v>
       </c>
       <c r="D44" s="69">
         <v>101299</v>
       </c>
       <c r="E44" s="15">
         <v>138084</v>
       </c>
       <c r="F44" s="76">
         <v>161148</v>
       </c>
       <c r="G44" s="78">
         <v>184212</v>
       </c>
       <c r="H44" s="76">
         <v>207276</v>
       </c>
-      <c r="I44" s="60"/>
+      <c r="I44" s="76">
+        <v>246454</v>
+      </c>
       <c r="J44" s="60"/>
       <c r="K44" s="60"/>
       <c r="L44" s="60"/>
       <c r="M44" s="15"/>
     </row>
-    <row r="45" spans="1:13" s="4" customFormat="1" ht="22.5">
+    <row r="45" spans="1:13" s="4" customFormat="1" ht="21.6">
       <c r="A45" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B45" s="21"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="22"/>
       <c r="G45" s="52"/>
       <c r="H45" s="61"/>
       <c r="I45" s="61"/>
       <c r="J45" s="61"/>
       <c r="K45" s="12"/>
       <c r="L45" s="12"/>
       <c r="M45" s="12"/>
     </row>
-    <row r="46" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="46" spans="1:13" s="4" customFormat="1">
       <c r="A46" s="7" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B46" s="68">
         <v>148696</v>
       </c>
       <c r="C46" s="69">
         <v>501174</v>
       </c>
       <c r="D46" s="69">
         <v>853653</v>
       </c>
       <c r="E46" s="15">
         <v>1206132</v>
       </c>
       <c r="F46" s="76">
         <v>1595670</v>
       </c>
       <c r="G46" s="78">
         <v>1985209</v>
       </c>
       <c r="H46" s="76">
         <v>2374125</v>
       </c>
-      <c r="I46" s="60"/>
+      <c r="I46" s="76">
+        <v>3121823</v>
+      </c>
       <c r="J46" s="60"/>
       <c r="K46" s="60"/>
       <c r="L46" s="60"/>
       <c r="M46" s="15"/>
     </row>
-    <row r="47" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="47" spans="1:13" s="4" customFormat="1">
       <c r="A47" s="13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B47" s="68">
         <v>18759</v>
       </c>
       <c r="C47" s="69">
         <v>72559</v>
       </c>
       <c r="D47" s="69">
         <v>126359</v>
       </c>
       <c r="E47" s="15">
         <v>180159</v>
       </c>
       <c r="F47" s="76">
         <v>228227</v>
       </c>
       <c r="G47" s="78">
         <v>276295</v>
       </c>
       <c r="H47" s="76">
         <v>324363</v>
       </c>
-      <c r="I47" s="60"/>
+      <c r="I47" s="76">
+        <v>452296</v>
+      </c>
       <c r="J47" s="60"/>
       <c r="K47" s="60"/>
       <c r="L47" s="60"/>
       <c r="M47" s="15"/>
     </row>
-    <row r="48" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...24 lines deleted...]
-      <c r="I48" s="60"/>
+    <row r="48" spans="1:13" s="4" customFormat="1">
+      <c r="A48" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="C48" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D48" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E48" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F48" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G48" s="78" t="s">
+        <v>15</v>
+      </c>
+      <c r="H48" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I48" s="76">
+        <v>7667</v>
+      </c>
       <c r="J48" s="60"/>
       <c r="K48" s="60"/>
       <c r="L48" s="60"/>
       <c r="M48" s="15"/>
     </row>
-    <row r="49" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="49" spans="1:13" s="4" customFormat="1">
       <c r="A49" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B49" s="68">
-        <v>6360</v>
+        <v>120229</v>
       </c>
       <c r="C49" s="69">
-        <v>63071</v>
+        <v>361605</v>
       </c>
       <c r="D49" s="69">
-        <v>119783</v>
+        <v>602980</v>
       </c>
       <c r="E49" s="15">
-        <v>176494</v>
+        <v>844355</v>
       </c>
       <c r="F49" s="76">
-        <v>185127</v>
+        <v>1176601</v>
       </c>
       <c r="G49" s="78">
-        <v>193759</v>
+        <v>1508847</v>
       </c>
       <c r="H49" s="76">
-        <v>202392</v>
-[...1 lines deleted...]
-      <c r="I49" s="60"/>
+        <v>1841062</v>
+      </c>
+      <c r="I49" s="76">
+        <v>2401347</v>
+      </c>
       <c r="J49" s="60"/>
       <c r="K49" s="60"/>
       <c r="L49" s="60"/>
       <c r="M49" s="15"/>
     </row>
-    <row r="50" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="50" spans="1:13" s="4" customFormat="1">
       <c r="A50" s="13" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B50" s="68">
-        <v>2755</v>
+        <v>6360</v>
       </c>
       <c r="C50" s="69">
-        <v>2755</v>
+        <v>63071</v>
       </c>
       <c r="D50" s="69">
-        <v>2755</v>
+        <v>119783</v>
       </c>
       <c r="E50" s="15">
-        <v>2755</v>
+        <v>176494</v>
       </c>
       <c r="F50" s="76">
-        <v>2755</v>
+        <v>185127</v>
       </c>
       <c r="G50" s="78">
-        <v>2755</v>
+        <v>193759</v>
       </c>
       <c r="H50" s="76">
-        <v>2755</v>
-[...1 lines deleted...]
-      <c r="I50" s="60"/>
+        <v>202392</v>
+      </c>
+      <c r="I50" s="76">
+        <v>235106</v>
+      </c>
       <c r="J50" s="60"/>
       <c r="K50" s="60"/>
       <c r="L50" s="60"/>
       <c r="M50" s="15"/>
     </row>
-    <row r="51" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="51" spans="1:13" s="4" customFormat="1">
       <c r="A51" s="13" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B51" s="68">
-        <v>592</v>
+        <v>2755</v>
       </c>
       <c r="C51" s="69">
-        <v>1184</v>
+        <v>2755</v>
       </c>
       <c r="D51" s="69">
-        <v>1776</v>
+        <v>2755</v>
       </c>
       <c r="E51" s="15">
-        <v>2368</v>
+        <v>2755</v>
       </c>
       <c r="F51" s="76">
-        <v>2960</v>
+        <v>2755</v>
       </c>
       <c r="G51" s="78">
-        <v>3552</v>
+        <v>2755</v>
       </c>
       <c r="H51" s="76">
-        <v>3552</v>
-[...1 lines deleted...]
-      <c r="I51" s="60"/>
+        <v>2755</v>
+      </c>
+      <c r="I51" s="76">
+        <v>2755</v>
+      </c>
       <c r="J51" s="60"/>
       <c r="K51" s="60"/>
       <c r="L51" s="60"/>
       <c r="M51" s="15"/>
     </row>
-    <row r="52" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...16 lines deleted...]
-    <row r="53" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1">
+    <row r="52" spans="1:13" s="4" customFormat="1">
+      <c r="A52" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B52" s="68">
+        <v>592</v>
+      </c>
+      <c r="C52" s="69">
+        <v>1184</v>
+      </c>
+      <c r="D52" s="69">
+        <v>1776</v>
+      </c>
+      <c r="E52" s="15">
+        <v>2368</v>
+      </c>
+      <c r="F52" s="76">
+        <v>2960</v>
+      </c>
+      <c r="G52" s="78">
+        <v>3552</v>
+      </c>
+      <c r="H52" s="76">
+        <v>3552</v>
+      </c>
+      <c r="I52" s="76">
+        <v>22652</v>
+      </c>
+      <c r="J52" s="60"/>
+      <c r="K52" s="60"/>
+      <c r="L52" s="60"/>
+      <c r="M52" s="15"/>
+    </row>
+    <row r="53" spans="1:13" s="4" customFormat="1">
       <c r="A53" s="7" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B53" s="33">
+        <v>19</v>
+      </c>
+      <c r="B53" s="22"/>
+      <c r="C53" s="21"/>
+      <c r="D53" s="6"/>
+      <c r="E53" s="6"/>
+      <c r="F53" s="46"/>
+      <c r="G53" s="52"/>
+      <c r="H53" s="61"/>
+      <c r="I53" s="61"/>
+      <c r="J53" s="61"/>
+      <c r="K53" s="12"/>
+      <c r="L53" s="12"/>
+      <c r="M53" s="12"/>
+    </row>
+    <row r="54" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A54" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B54" s="33">
         <v>151847233</v>
       </c>
-      <c r="C53" s="33">
+      <c r="C54" s="33">
         <v>334247829</v>
       </c>
-      <c r="D53" s="33">
+      <c r="D54" s="33">
         <v>520529726</v>
       </c>
-      <c r="E53" s="15">
+      <c r="E54" s="15">
         <v>725731140</v>
       </c>
-      <c r="F53" s="76">
+      <c r="F54" s="76">
         <v>904794161</v>
       </c>
-      <c r="G53" s="78">
+      <c r="G54" s="78">
         <v>1119143413</v>
       </c>
-      <c r="H53" s="76">
+      <c r="H54" s="76">
         <v>1317607954</v>
       </c>
-      <c r="I53" s="60"/>
-[...30 lines deleted...]
-      <c r="I54" s="60"/>
+      <c r="I54" s="76">
+        <v>1556666319</v>
+      </c>
       <c r="J54" s="60"/>
       <c r="K54" s="60"/>
       <c r="L54" s="60"/>
       <c r="M54" s="15"/>
     </row>
-    <row r="55" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>66</v>
+    <row r="55" spans="1:13" s="4" customFormat="1">
+      <c r="A55" s="13" t="s">
+        <v>13</v>
       </c>
       <c r="B55" s="33">
-        <v>7797961</v>
+        <v>9744900</v>
       </c>
       <c r="C55" s="33">
-        <v>17536197</v>
+        <v>20268818</v>
       </c>
       <c r="D55" s="33">
-        <v>28191399</v>
+        <v>31557353</v>
       </c>
       <c r="E55" s="15">
-        <v>38467487</v>
+        <v>42394266</v>
       </c>
       <c r="F55" s="76">
-        <v>48530229</v>
+        <v>50478926</v>
       </c>
       <c r="G55" s="78">
-        <v>58771070</v>
+        <v>58177346</v>
       </c>
       <c r="H55" s="76">
-        <v>69246844</v>
-[...1 lines deleted...]
-      <c r="I55" s="60"/>
+        <v>63076595</v>
+      </c>
+      <c r="I55" s="76">
+        <v>71722238</v>
+      </c>
       <c r="J55" s="60"/>
       <c r="K55" s="60"/>
       <c r="L55" s="60"/>
       <c r="M55" s="15"/>
     </row>
-    <row r="56" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>56</v>
+    <row r="56" spans="1:13" s="4" customFormat="1">
+      <c r="A56" s="32" t="s">
+        <v>65</v>
       </c>
       <c r="B56" s="33">
-        <v>39717</v>
+        <v>7797961</v>
       </c>
       <c r="C56" s="33">
-        <v>185240</v>
+        <v>17536197</v>
       </c>
       <c r="D56" s="33">
-        <v>330763</v>
+        <v>28191399</v>
       </c>
       <c r="E56" s="15">
-        <v>476286</v>
+        <v>38467487</v>
       </c>
       <c r="F56" s="76">
-        <v>530488</v>
+        <v>48530229</v>
       </c>
       <c r="G56" s="78">
-        <v>584690</v>
+        <v>58771070</v>
       </c>
       <c r="H56" s="76">
-        <v>639673</v>
-[...1 lines deleted...]
-      <c r="I56" s="60"/>
+        <v>69246844</v>
+      </c>
+      <c r="I56" s="76">
+        <v>80928338</v>
+      </c>
       <c r="J56" s="60"/>
       <c r="K56" s="60"/>
       <c r="L56" s="60"/>
       <c r="M56" s="15"/>
     </row>
-    <row r="57" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="57" spans="1:13" s="4" customFormat="1">
       <c r="A57" s="13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B57" s="33">
-        <v>6229208</v>
+        <v>39717</v>
       </c>
       <c r="C57" s="33">
-        <v>14368350</v>
+        <v>185240</v>
       </c>
       <c r="D57" s="33">
-        <v>22747596</v>
+        <v>330763</v>
       </c>
       <c r="E57" s="15">
-        <v>31693318</v>
+        <v>476286</v>
       </c>
       <c r="F57" s="76">
-        <v>39816134</v>
+        <v>530488</v>
       </c>
       <c r="G57" s="78">
-        <v>47219774</v>
+        <v>584690</v>
       </c>
       <c r="H57" s="76">
-        <v>55145296</v>
-[...1 lines deleted...]
-      <c r="I57" s="60"/>
+        <v>639673</v>
+      </c>
+      <c r="I57" s="76">
+        <v>749556</v>
+      </c>
       <c r="J57" s="60"/>
       <c r="K57" s="60"/>
       <c r="L57" s="60"/>
       <c r="M57" s="15"/>
     </row>
-    <row r="58" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="58" spans="1:13" s="4" customFormat="1">
       <c r="A58" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B58" s="33">
-        <v>1278439</v>
+        <v>6229208</v>
       </c>
       <c r="C58" s="33">
-        <v>3165664</v>
+        <v>14368350</v>
       </c>
       <c r="D58" s="33">
-        <v>5329916</v>
+        <v>22747596</v>
       </c>
       <c r="E58" s="15">
-        <v>7573047</v>
+        <v>31693318</v>
       </c>
       <c r="F58" s="76">
-        <v>9285820</v>
+        <v>39816134</v>
       </c>
       <c r="G58" s="78">
-        <v>11147750</v>
+        <v>47219774</v>
       </c>
       <c r="H58" s="76">
-        <v>12690002</v>
-[...1 lines deleted...]
-      <c r="I58" s="60"/>
+        <v>55145296</v>
+      </c>
+      <c r="I58" s="76">
+        <v>63992248</v>
+      </c>
       <c r="J58" s="60"/>
       <c r="K58" s="60"/>
       <c r="L58" s="60"/>
       <c r="M58" s="15"/>
     </row>
-    <row r="59" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="59" spans="1:13" s="4" customFormat="1">
       <c r="A59" s="13" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B59" s="33">
-        <v>7513</v>
+        <v>1278439</v>
       </c>
       <c r="C59" s="33">
-        <v>15622</v>
+        <v>3165664</v>
       </c>
       <c r="D59" s="33">
-        <v>23731</v>
+        <v>5329916</v>
       </c>
       <c r="E59" s="15">
-        <v>31839</v>
+        <v>7573047</v>
       </c>
       <c r="F59" s="76">
-        <v>38687</v>
+        <v>9285820</v>
       </c>
       <c r="G59" s="78">
-        <v>45534</v>
+        <v>11147750</v>
       </c>
       <c r="H59" s="76">
-        <v>55218</v>
-[...1 lines deleted...]
-      <c r="I59" s="60"/>
+        <v>12690002</v>
+      </c>
+      <c r="I59" s="76">
+        <v>14517230</v>
+      </c>
       <c r="J59" s="60"/>
       <c r="K59" s="60"/>
       <c r="L59" s="60"/>
       <c r="M59" s="15"/>
     </row>
-    <row r="60" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="60" spans="1:13" s="4" customFormat="1">
       <c r="A60" s="13" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B60" s="33">
-        <v>42178101</v>
+        <v>7513</v>
       </c>
       <c r="C60" s="33">
-        <v>91676908</v>
+        <v>15622</v>
       </c>
       <c r="D60" s="33">
-        <v>142434235</v>
+        <v>23731</v>
       </c>
       <c r="E60" s="15">
-        <v>193509156</v>
+        <v>31839</v>
       </c>
       <c r="F60" s="76">
-        <v>240663059</v>
+        <v>38687</v>
       </c>
       <c r="G60" s="78">
-        <v>294449192</v>
+        <v>45534</v>
       </c>
       <c r="H60" s="76">
-        <v>348674332</v>
-[...1 lines deleted...]
-      <c r="I60" s="60"/>
+        <v>55218</v>
+      </c>
+      <c r="I60" s="76">
+        <v>66894</v>
+      </c>
       <c r="J60" s="60"/>
       <c r="K60" s="60"/>
       <c r="L60" s="60"/>
       <c r="M60" s="15"/>
     </row>
-    <row r="61" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="61" spans="1:13" s="4" customFormat="1">
       <c r="A61" s="13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B61" s="33">
-        <v>41658</v>
+        <v>42178101</v>
       </c>
       <c r="C61" s="33">
-        <v>110336</v>
+        <v>91676908</v>
       </c>
       <c r="D61" s="33">
-        <v>172228</v>
+        <v>142434235</v>
       </c>
       <c r="E61" s="15">
-        <v>231436</v>
+        <v>193509156</v>
       </c>
       <c r="F61" s="76">
-        <v>254932</v>
+        <v>240663059</v>
       </c>
       <c r="G61" s="78">
-        <v>279468</v>
+        <v>294449192</v>
       </c>
       <c r="H61" s="76">
-        <v>301875</v>
-[...1 lines deleted...]
-      <c r="I61" s="60"/>
+        <v>348674332</v>
+      </c>
+      <c r="I61" s="76">
+        <v>424726377</v>
+      </c>
       <c r="J61" s="60"/>
       <c r="K61" s="60"/>
       <c r="L61" s="60"/>
       <c r="M61" s="15"/>
     </row>
-    <row r="62" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="62" spans="1:13" s="4" customFormat="1">
       <c r="A62" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B62" s="33">
-        <v>8376181</v>
+        <v>41658</v>
       </c>
       <c r="C62" s="33">
-        <v>18767745</v>
+        <v>110336</v>
       </c>
       <c r="D62" s="33">
-        <v>29398203</v>
+        <v>172228</v>
       </c>
       <c r="E62" s="15">
-        <v>40243482</v>
+        <v>231436</v>
       </c>
       <c r="F62" s="76">
-        <v>50057673</v>
+        <v>254932</v>
       </c>
       <c r="G62" s="78">
-        <v>60505933</v>
+        <v>279468</v>
       </c>
       <c r="H62" s="76">
-        <v>71364224</v>
-[...1 lines deleted...]
-      <c r="I62" s="60"/>
+        <v>301875</v>
+      </c>
+      <c r="I62" s="76">
+        <v>319943</v>
+      </c>
       <c r="J62" s="60"/>
       <c r="K62" s="60"/>
       <c r="L62" s="60"/>
       <c r="M62" s="15"/>
     </row>
-    <row r="63" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="63" spans="1:13" s="4" customFormat="1">
       <c r="A63" s="13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B63" s="33">
-        <v>781575</v>
+        <v>8376181</v>
       </c>
       <c r="C63" s="33">
-        <v>2850097</v>
+        <v>18767745</v>
       </c>
       <c r="D63" s="33">
-        <v>4918619</v>
+        <v>29398203</v>
       </c>
       <c r="E63" s="15">
-        <v>6987142</v>
+        <v>40243482</v>
       </c>
       <c r="F63" s="76">
-        <v>8743620</v>
+        <v>50057673</v>
       </c>
       <c r="G63" s="78">
-        <v>10500098</v>
+        <v>60505933</v>
       </c>
       <c r="H63" s="76">
-        <v>12265046</v>
-[...1 lines deleted...]
-      <c r="I63" s="60"/>
+        <v>71364224</v>
+      </c>
+      <c r="I63" s="76">
+        <v>82175814</v>
+      </c>
       <c r="J63" s="60"/>
       <c r="K63" s="60"/>
       <c r="L63" s="60"/>
       <c r="M63" s="15"/>
     </row>
-    <row r="64" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="64" spans="1:13" s="4" customFormat="1">
       <c r="A64" s="13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B64" s="33">
-        <v>73580879</v>
+        <v>781575</v>
       </c>
       <c r="C64" s="33">
-        <v>161680848</v>
+        <v>2850097</v>
       </c>
       <c r="D64" s="33">
-        <v>249932974</v>
+        <v>4918619</v>
       </c>
       <c r="E64" s="15">
-        <v>355884617</v>
+        <v>6987142</v>
       </c>
       <c r="F64" s="76">
-        <v>445090653</v>
+        <v>8743620</v>
       </c>
       <c r="G64" s="78">
-        <v>562880903</v>
+        <v>10500098</v>
       </c>
       <c r="H64" s="76">
-        <v>663394873</v>
-[...1 lines deleted...]
-      <c r="I64" s="60"/>
+        <v>12265046</v>
+      </c>
+      <c r="I64" s="76">
+        <v>13788201</v>
+      </c>
       <c r="J64" s="60"/>
       <c r="K64" s="60"/>
       <c r="L64" s="60"/>
       <c r="M64" s="15"/>
     </row>
-    <row r="65" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...16 lines deleted...]
-    <row r="66" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="65" spans="1:13" s="4" customFormat="1">
+      <c r="A65" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B65" s="33">
+        <v>73580879</v>
+      </c>
+      <c r="C65" s="33">
+        <v>161680848</v>
+      </c>
+      <c r="D65" s="33">
+        <v>249932974</v>
+      </c>
+      <c r="E65" s="15">
+        <v>355884617</v>
+      </c>
+      <c r="F65" s="76">
+        <v>445090653</v>
+      </c>
+      <c r="G65" s="78">
+        <v>562880903</v>
+      </c>
+      <c r="H65" s="76">
+        <v>663394873</v>
+      </c>
+      <c r="I65" s="76">
+        <v>776455211</v>
+      </c>
+      <c r="J65" s="60"/>
+      <c r="K65" s="60"/>
+      <c r="L65" s="60"/>
+      <c r="M65" s="15"/>
+    </row>
+    <row r="66" spans="1:13" s="4" customFormat="1">
       <c r="A66" s="7" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B66" s="33">
+        <v>20</v>
+      </c>
+      <c r="B66" s="22"/>
+      <c r="C66" s="6"/>
+      <c r="D66" s="6"/>
+      <c r="E66" s="6"/>
+      <c r="F66" s="22"/>
+      <c r="G66" s="52"/>
+      <c r="H66" s="61"/>
+      <c r="I66" s="61"/>
+      <c r="J66" s="61"/>
+      <c r="K66" s="12"/>
+      <c r="L66" s="12"/>
+      <c r="M66" s="12"/>
+    </row>
+    <row r="67" spans="1:13" s="4" customFormat="1">
+      <c r="A67" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B67" s="33">
         <v>41210014</v>
       </c>
-      <c r="C66" s="69">
+      <c r="C67" s="69">
         <v>88394010</v>
       </c>
-      <c r="D66" s="69">
+      <c r="D67" s="69">
         <v>135147004</v>
       </c>
-      <c r="E66" s="15">
+      <c r="E67" s="15">
         <v>183952397</v>
       </c>
-      <c r="F66" s="76">
+      <c r="F67" s="76">
         <v>228544388</v>
       </c>
-      <c r="G66" s="78">
+      <c r="G67" s="78">
         <v>284780601</v>
       </c>
-      <c r="H66" s="76">
+      <c r="H67" s="76">
         <v>332200385</v>
       </c>
-      <c r="I66" s="60"/>
-[...30 lines deleted...]
-      <c r="I67" s="60"/>
+      <c r="I67" s="76">
+        <v>384524453</v>
+      </c>
       <c r="J67" s="60"/>
       <c r="K67" s="60"/>
       <c r="L67" s="60"/>
       <c r="M67" s="15"/>
     </row>
-    <row r="68" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>66</v>
+    <row r="68" spans="1:13" s="4" customFormat="1">
+      <c r="A68" s="13" t="s">
+        <v>13</v>
       </c>
       <c r="B68" s="33">
-        <v>3023948</v>
+        <v>8041178</v>
       </c>
       <c r="C68" s="69">
-        <v>7378410</v>
+        <v>16214422</v>
       </c>
       <c r="D68" s="69">
-        <v>11708784</v>
+        <v>22862917</v>
       </c>
       <c r="E68" s="15">
-        <v>14482016</v>
+        <v>30812253</v>
       </c>
       <c r="F68" s="76">
-        <v>17492785</v>
+        <v>37045793</v>
       </c>
       <c r="G68" s="78">
-        <v>21330925</v>
+        <v>42653724</v>
       </c>
       <c r="H68" s="76">
-        <v>25198343</v>
-[...1 lines deleted...]
-      <c r="I68" s="60"/>
+        <v>45384113</v>
+      </c>
+      <c r="I68" s="76">
+        <v>50111758</v>
+      </c>
       <c r="J68" s="60"/>
       <c r="K68" s="60"/>
       <c r="L68" s="60"/>
       <c r="M68" s="15"/>
     </row>
-    <row r="69" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>56</v>
+    <row r="69" spans="1:13" s="4" customFormat="1">
+      <c r="A69" s="32" t="s">
+        <v>65</v>
       </c>
       <c r="B69" s="33">
-        <v>37536</v>
+        <v>3023948</v>
       </c>
       <c r="C69" s="69">
-        <v>180864</v>
+        <v>7378410</v>
       </c>
       <c r="D69" s="69">
-        <v>324193</v>
+        <v>11708784</v>
       </c>
       <c r="E69" s="15">
-        <v>467522</v>
+        <v>14482016</v>
       </c>
       <c r="F69" s="76">
-        <v>519548</v>
+        <v>17492785</v>
       </c>
       <c r="G69" s="78">
-        <v>571574</v>
+        <v>21330925</v>
       </c>
       <c r="H69" s="76">
-        <v>625814</v>
-[...1 lines deleted...]
-      <c r="I69" s="60"/>
+        <v>25198343</v>
+      </c>
+      <c r="I69" s="76">
+        <v>29784895</v>
+      </c>
       <c r="J69" s="60"/>
       <c r="K69" s="60"/>
       <c r="L69" s="60"/>
       <c r="M69" s="15"/>
     </row>
-    <row r="70" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="70" spans="1:13" s="4" customFormat="1">
       <c r="A70" s="13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B70" s="33">
-        <v>5364826</v>
+        <v>37536</v>
       </c>
       <c r="C70" s="69">
-        <v>10591512</v>
+        <v>180864</v>
       </c>
       <c r="D70" s="69">
-        <v>16084518</v>
+        <v>324193</v>
       </c>
       <c r="E70" s="15">
-        <v>21532441</v>
+        <v>467522</v>
       </c>
       <c r="F70" s="76">
-        <v>26627246</v>
+        <v>519548</v>
       </c>
       <c r="G70" s="78">
-        <v>31051296</v>
+        <v>571574</v>
       </c>
       <c r="H70" s="76">
-        <v>35876192</v>
-[...1 lines deleted...]
-      <c r="I70" s="60"/>
+        <v>625814</v>
+      </c>
+      <c r="I70" s="76">
+        <v>734894</v>
+      </c>
       <c r="J70" s="60"/>
       <c r="K70" s="60"/>
       <c r="L70" s="60"/>
       <c r="M70" s="15"/>
     </row>
-    <row r="71" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="71" spans="1:13" s="4" customFormat="1">
       <c r="A71" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B71" s="33">
-        <v>675502</v>
+        <v>5364826</v>
       </c>
       <c r="C71" s="69">
-        <v>1233098</v>
+        <v>10591512</v>
       </c>
       <c r="D71" s="69">
-        <v>1857387</v>
+        <v>16084518</v>
       </c>
       <c r="E71" s="15">
-        <v>2390845</v>
+        <v>21532441</v>
       </c>
       <c r="F71" s="76">
-        <v>2878054</v>
+        <v>26627246</v>
       </c>
       <c r="G71" s="78">
-        <v>3351878</v>
+        <v>31051296</v>
       </c>
       <c r="H71" s="76">
-        <v>3828092</v>
-[...1 lines deleted...]
-      <c r="I71" s="60"/>
+        <v>35876192</v>
+      </c>
+      <c r="I71" s="76">
+        <v>41173369</v>
+      </c>
       <c r="J71" s="60"/>
       <c r="K71" s="60"/>
       <c r="L71" s="60"/>
       <c r="M71" s="15"/>
     </row>
-    <row r="72" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="72" spans="1:13" s="4" customFormat="1">
       <c r="A72" s="13" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B72" s="33">
-        <v>3290</v>
+        <v>675502</v>
       </c>
       <c r="C72" s="69">
-        <v>6580</v>
+        <v>1233098</v>
       </c>
       <c r="D72" s="69">
-        <v>9870</v>
+        <v>1857387</v>
       </c>
       <c r="E72" s="15">
-        <v>13160</v>
+        <v>2390845</v>
       </c>
       <c r="F72" s="76">
-        <v>16450</v>
+        <v>2878054</v>
       </c>
       <c r="G72" s="78">
-        <v>19740</v>
+        <v>3351878</v>
       </c>
       <c r="H72" s="76">
-        <v>23952</v>
-[...1 lines deleted...]
-      <c r="I72" s="60"/>
+        <v>3828092</v>
+      </c>
+      <c r="I72" s="76">
+        <v>4412615</v>
+      </c>
       <c r="J72" s="60"/>
       <c r="K72" s="60"/>
       <c r="L72" s="60"/>
       <c r="M72" s="15"/>
     </row>
-    <row r="73" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="73" spans="1:13" s="4" customFormat="1">
       <c r="A73" s="13" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B73" s="33">
-        <v>8367863</v>
+        <v>3290</v>
       </c>
       <c r="C73" s="69">
-        <v>17550392</v>
+        <v>6580</v>
       </c>
       <c r="D73" s="69">
-        <v>26584069</v>
+        <v>9870</v>
       </c>
       <c r="E73" s="15">
-        <v>35109240</v>
+        <v>13160</v>
       </c>
       <c r="F73" s="76">
-        <v>42946721</v>
+        <v>16450</v>
       </c>
       <c r="G73" s="78">
-        <v>51180806</v>
+        <v>19740</v>
       </c>
       <c r="H73" s="76">
-        <v>59192425</v>
-[...1 lines deleted...]
-      <c r="I73" s="60"/>
+        <v>23952</v>
+      </c>
+      <c r="I73" s="76">
+        <v>28164</v>
+      </c>
       <c r="J73" s="60"/>
       <c r="K73" s="60"/>
       <c r="L73" s="60"/>
       <c r="M73" s="15"/>
     </row>
-    <row r="74" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="74" spans="1:13" s="4" customFormat="1">
       <c r="A74" s="13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B74" s="33">
-        <v>38488</v>
+        <v>8367863</v>
       </c>
       <c r="C74" s="69">
-        <v>103996</v>
+        <v>17550392</v>
       </c>
       <c r="D74" s="69">
-        <v>162718</v>
+        <v>26584069</v>
       </c>
       <c r="E74" s="15">
-        <v>218756</v>
+        <v>35109240</v>
       </c>
       <c r="F74" s="76">
-        <v>239082</v>
+        <v>42946721</v>
       </c>
       <c r="G74" s="78">
-        <v>260448</v>
+        <v>51180806</v>
       </c>
       <c r="H74" s="76">
-        <v>282594</v>
-[...1 lines deleted...]
-      <c r="I74" s="60"/>
+        <v>59192425</v>
+      </c>
+      <c r="I74" s="76">
+        <v>67289143</v>
+      </c>
       <c r="J74" s="60"/>
       <c r="K74" s="60"/>
       <c r="L74" s="60"/>
       <c r="M74" s="15"/>
     </row>
-    <row r="75" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="75" spans="1:13" s="4" customFormat="1">
       <c r="A75" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B75" s="33">
-        <v>1604266</v>
+        <v>38488</v>
       </c>
       <c r="C75" s="69">
-        <v>3575286</v>
+        <v>103996</v>
       </c>
       <c r="D75" s="69">
-        <v>6183582</v>
+        <v>162718</v>
       </c>
       <c r="E75" s="15">
-        <v>8214302</v>
+        <v>218756</v>
       </c>
       <c r="F75" s="76">
-        <v>10031135</v>
+        <v>239082</v>
       </c>
       <c r="G75" s="78">
-        <v>11737390</v>
+        <v>260448</v>
       </c>
       <c r="H75" s="76">
-        <v>13697632</v>
-[...1 lines deleted...]
-      <c r="I75" s="60"/>
+        <v>282594</v>
+      </c>
+      <c r="I75" s="76">
+        <v>300355</v>
+      </c>
       <c r="J75" s="60"/>
       <c r="K75" s="60"/>
       <c r="L75" s="60"/>
       <c r="M75" s="15"/>
     </row>
-    <row r="76" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="76" spans="1:13" s="4" customFormat="1">
       <c r="A76" s="13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B76" s="33">
-        <v>770554</v>
+        <v>1604266</v>
       </c>
       <c r="C76" s="69">
-        <v>2780964</v>
+        <v>3575286</v>
       </c>
       <c r="D76" s="69">
-        <v>4791374</v>
+        <v>6183582</v>
       </c>
       <c r="E76" s="15">
-        <v>6801784</v>
+        <v>8214302</v>
       </c>
       <c r="F76" s="76">
-        <v>8544908</v>
+        <v>10031135</v>
       </c>
       <c r="G76" s="78">
-        <v>10288033</v>
+        <v>11737390</v>
       </c>
       <c r="H76" s="76">
-        <v>12036573</v>
-[...1 lines deleted...]
-      <c r="I76" s="60"/>
+        <v>13697632</v>
+      </c>
+      <c r="I76" s="76">
+        <v>15899928</v>
+      </c>
       <c r="J76" s="60"/>
       <c r="K76" s="60"/>
       <c r="L76" s="60"/>
       <c r="M76" s="15"/>
     </row>
-    <row r="77" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="77" spans="1:13" s="4" customFormat="1">
       <c r="A77" s="13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B77" s="33">
-        <v>11575404</v>
+        <v>770554</v>
       </c>
       <c r="C77" s="69">
-        <v>25326234</v>
+        <v>2780964</v>
       </c>
       <c r="D77" s="69">
-        <v>39342307</v>
+        <v>4791374</v>
       </c>
       <c r="E77" s="15">
-        <v>56057149</v>
+        <v>6801784</v>
       </c>
       <c r="F77" s="76">
-        <v>71391410</v>
+        <v>8544908</v>
       </c>
       <c r="G77" s="78">
-        <v>98359766</v>
+        <v>10288033</v>
       </c>
       <c r="H77" s="76">
-        <v>116121890</v>
-[...1 lines deleted...]
-      <c r="I77" s="60"/>
+        <v>12036573</v>
+      </c>
+      <c r="I77" s="76">
+        <v>13530443</v>
+      </c>
       <c r="J77" s="60"/>
       <c r="K77" s="60"/>
       <c r="L77" s="60"/>
       <c r="M77" s="15"/>
     </row>
-    <row r="78" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...13 lines deleted...]
-      <c r="L78" s="15"/>
+    <row r="78" spans="1:13" s="4" customFormat="1">
+      <c r="A78" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B78" s="33">
+        <v>11575404</v>
+      </c>
+      <c r="C78" s="69">
+        <v>25326234</v>
+      </c>
+      <c r="D78" s="69">
+        <v>39342307</v>
+      </c>
+      <c r="E78" s="15">
+        <v>56057149</v>
+      </c>
+      <c r="F78" s="76">
+        <v>71391410</v>
+      </c>
+      <c r="G78" s="78">
+        <v>98359766</v>
+      </c>
+      <c r="H78" s="76">
+        <v>116121890</v>
+      </c>
+      <c r="I78" s="76">
+        <v>135080767</v>
+      </c>
+      <c r="J78" s="60"/>
+      <c r="K78" s="60"/>
+      <c r="L78" s="60"/>
       <c r="M78" s="15"/>
     </row>
-    <row r="79" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="79" spans="1:13" s="4" customFormat="1">
       <c r="A79" s="7" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B79" s="33">
+        <v>21</v>
+      </c>
+      <c r="B79" s="22"/>
+      <c r="C79" s="6"/>
+      <c r="D79" s="6"/>
+      <c r="E79" s="6"/>
+      <c r="F79" s="21"/>
+      <c r="G79" s="53"/>
+      <c r="H79" s="62"/>
+      <c r="I79" s="42"/>
+      <c r="J79" s="42"/>
+      <c r="K79" s="15"/>
+      <c r="L79" s="15"/>
+      <c r="M79" s="15"/>
+    </row>
+    <row r="80" spans="1:13" s="4" customFormat="1">
+      <c r="A80" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B80" s="33">
         <v>34227528</v>
       </c>
-      <c r="C79" s="69">
+      <c r="C80" s="69">
         <v>72312839</v>
       </c>
-      <c r="D79" s="69">
+      <c r="D80" s="69">
         <v>113540923</v>
       </c>
-      <c r="E79" s="15">
+      <c r="E80" s="15">
         <v>153636417</v>
       </c>
-      <c r="F79" s="76">
+      <c r="F80" s="76">
         <v>197418876</v>
       </c>
-      <c r="G79" s="78">
+      <c r="G80" s="78">
         <v>247323600</v>
       </c>
-      <c r="H79" s="76">
+      <c r="H80" s="76">
         <v>297969404</v>
       </c>
-      <c r="I79" s="60"/>
-[...30 lines deleted...]
-      <c r="I80" s="60"/>
+      <c r="I80" s="76">
+        <v>365636925</v>
+      </c>
       <c r="J80" s="60"/>
       <c r="K80" s="60"/>
       <c r="L80" s="60"/>
       <c r="M80" s="15"/>
     </row>
-    <row r="81" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>66</v>
+    <row r="81" spans="1:13" s="4" customFormat="1">
+      <c r="A81" s="13" t="s">
+        <v>13</v>
       </c>
       <c r="B81" s="33">
-        <v>44683</v>
+        <v>3547</v>
       </c>
       <c r="C81" s="69">
-        <v>138187</v>
+        <v>7094</v>
       </c>
       <c r="D81" s="69">
-        <v>199851</v>
+        <v>10641</v>
       </c>
       <c r="E81" s="15">
-        <v>345786</v>
+        <v>14188</v>
       </c>
       <c r="F81" s="76">
-        <v>663236</v>
+        <v>17735</v>
       </c>
       <c r="G81" s="78">
-        <v>684251</v>
+        <v>21282</v>
       </c>
       <c r="H81" s="76">
-        <v>705265</v>
-[...1 lines deleted...]
-      <c r="I81" s="60"/>
+        <v>26070</v>
+      </c>
+      <c r="I81" s="76">
+        <v>212648</v>
+      </c>
       <c r="J81" s="60"/>
       <c r="K81" s="60"/>
       <c r="L81" s="60"/>
       <c r="M81" s="15"/>
     </row>
-    <row r="82" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>57</v>
+    <row r="82" spans="1:13" s="4" customFormat="1">
+      <c r="A82" s="32" t="s">
+        <v>65</v>
       </c>
       <c r="B82" s="33">
-        <v>299939</v>
+        <v>44683</v>
       </c>
       <c r="C82" s="69">
-        <v>801806</v>
+        <v>138187</v>
       </c>
       <c r="D82" s="69">
-        <v>1326902</v>
+        <v>199851</v>
       </c>
       <c r="E82" s="15">
-        <v>1970458</v>
+        <v>345786</v>
       </c>
       <c r="F82" s="76">
-        <v>2572620</v>
+        <v>663236</v>
       </c>
       <c r="G82" s="78">
-        <v>3170348</v>
+        <v>684251</v>
       </c>
       <c r="H82" s="76">
-        <v>3813219</v>
-[...1 lines deleted...]
-      <c r="I82" s="60"/>
+        <v>705265</v>
+      </c>
+      <c r="I82" s="76">
+        <v>705265</v>
+      </c>
       <c r="J82" s="60"/>
       <c r="K82" s="60"/>
       <c r="L82" s="60"/>
       <c r="M82" s="15"/>
     </row>
-    <row r="83" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="83" spans="1:13" s="4" customFormat="1">
       <c r="A83" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>903</v>
+        <v>56</v>
+      </c>
+      <c r="B83" s="33">
+        <v>299939</v>
       </c>
       <c r="C83" s="69">
-        <v>903</v>
+        <v>801806</v>
       </c>
       <c r="D83" s="69">
-        <v>903</v>
+        <v>1326902</v>
       </c>
       <c r="E83" s="15">
-        <v>903</v>
+        <v>1970458</v>
       </c>
       <c r="F83" s="76">
-        <v>903</v>
+        <v>2572620</v>
       </c>
       <c r="G83" s="78">
-        <v>903</v>
+        <v>3170348</v>
       </c>
       <c r="H83" s="76">
-        <v>903</v>
-[...1 lines deleted...]
-      <c r="I83" s="60"/>
+        <v>3813219</v>
+      </c>
+      <c r="I83" s="76">
+        <v>4496126</v>
+      </c>
       <c r="J83" s="60"/>
       <c r="K83" s="60"/>
       <c r="L83" s="60"/>
       <c r="M83" s="15"/>
     </row>
-    <row r="84" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="84" spans="1:13" s="4" customFormat="1">
       <c r="A84" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>23817948</v>
+        <v>57</v>
+      </c>
+      <c r="B84" s="68">
+        <v>903</v>
       </c>
       <c r="C84" s="69">
-        <v>49731651</v>
+        <v>903</v>
       </c>
       <c r="D84" s="69">
-        <v>76009110</v>
+        <v>903</v>
       </c>
       <c r="E84" s="15">
-        <v>103730690</v>
+        <v>903</v>
       </c>
       <c r="F84" s="76">
-        <v>132926451</v>
+        <v>903</v>
       </c>
       <c r="G84" s="78">
-        <v>164441666</v>
+        <v>903</v>
       </c>
       <c r="H84" s="76">
-        <v>198361528</v>
-[...1 lines deleted...]
-      <c r="I84" s="60"/>
+        <v>903</v>
+      </c>
+      <c r="I84" s="76">
+        <v>903</v>
+      </c>
       <c r="J84" s="60"/>
       <c r="K84" s="60"/>
       <c r="L84" s="60"/>
       <c r="M84" s="15"/>
     </row>
-    <row r="85" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="85" spans="1:13" s="4" customFormat="1">
       <c r="A85" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>59</v>
+      </c>
+      <c r="B85" s="33">
+        <v>23817948</v>
       </c>
       <c r="C85" s="69">
-        <v>7932</v>
+        <v>49731651</v>
       </c>
       <c r="D85" s="69">
-        <v>19667</v>
+        <v>76009110</v>
       </c>
       <c r="E85" s="15">
-        <v>22775</v>
+        <v>103730690</v>
       </c>
       <c r="F85" s="76">
-        <v>29743</v>
+        <v>132926451</v>
       </c>
       <c r="G85" s="78">
-        <v>36712</v>
+        <v>164441666</v>
       </c>
       <c r="H85" s="76">
-        <v>43680</v>
-[...1 lines deleted...]
-      <c r="I85" s="60"/>
+        <v>198361528</v>
+      </c>
+      <c r="I85" s="76">
+        <v>251070357</v>
+      </c>
       <c r="J85" s="60"/>
       <c r="K85" s="60"/>
       <c r="L85" s="60"/>
       <c r="M85" s="15"/>
     </row>
-    <row r="86" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="86" spans="1:13" s="4" customFormat="1">
       <c r="A86" s="13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B86" s="68" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C86" s="69">
-        <v>20159</v>
+        <v>7932</v>
       </c>
       <c r="D86" s="69">
-        <v>40319</v>
+        <v>19667</v>
       </c>
       <c r="E86" s="15">
-        <v>60478</v>
+        <v>22775</v>
       </c>
       <c r="F86" s="76">
-        <v>60478</v>
+        <v>29743</v>
       </c>
       <c r="G86" s="78">
-        <v>60478</v>
+        <v>36712</v>
       </c>
       <c r="H86" s="76">
-        <v>60478</v>
-[...1 lines deleted...]
-      <c r="I86" s="60"/>
+        <v>43680</v>
+      </c>
+      <c r="I86" s="76">
+        <v>58710</v>
+      </c>
       <c r="J86" s="60"/>
       <c r="K86" s="60"/>
       <c r="L86" s="60"/>
       <c r="M86" s="15"/>
     </row>
-    <row r="87" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="87" spans="1:13" s="4" customFormat="1">
       <c r="A87" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>10060508</v>
+        <v>62</v>
+      </c>
+      <c r="B87" s="68" t="s">
+        <v>15</v>
       </c>
       <c r="C87" s="69">
-        <v>21605107</v>
+        <v>20159</v>
       </c>
       <c r="D87" s="69">
-        <v>35933530</v>
+        <v>40319</v>
       </c>
       <c r="E87" s="15">
-        <v>47491139</v>
+        <v>60478</v>
       </c>
       <c r="F87" s="76">
-        <v>61147190</v>
+        <v>60478</v>
       </c>
       <c r="G87" s="78">
-        <v>78906885</v>
+        <v>60478</v>
       </c>
       <c r="H87" s="76">
-        <v>94956138</v>
-[...1 lines deleted...]
-      <c r="I87" s="60"/>
+        <v>60478</v>
+      </c>
+      <c r="I87" s="76">
+        <v>60478</v>
+      </c>
       <c r="J87" s="60"/>
       <c r="K87" s="60"/>
       <c r="L87" s="60"/>
       <c r="M87" s="15"/>
     </row>
-    <row r="88" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...16 lines deleted...]
-    <row r="89" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="88" spans="1:13" s="4" customFormat="1">
+      <c r="A88" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B88" s="68">
+        <v>10060508</v>
+      </c>
+      <c r="C88" s="69">
+        <v>21605107</v>
+      </c>
+      <c r="D88" s="69">
+        <v>35933530</v>
+      </c>
+      <c r="E88" s="15">
+        <v>47491139</v>
+      </c>
+      <c r="F88" s="76">
+        <v>61147190</v>
+      </c>
+      <c r="G88" s="78">
+        <v>78906885</v>
+      </c>
+      <c r="H88" s="76">
+        <v>94956138</v>
+      </c>
+      <c r="I88" s="76">
+        <v>109029216</v>
+      </c>
+      <c r="J88" s="60"/>
+      <c r="K88" s="60"/>
+      <c r="L88" s="60"/>
+      <c r="M88" s="15"/>
+    </row>
+    <row r="89" spans="1:13" s="4" customFormat="1">
       <c r="A89" s="7" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B89" s="33">
+        <v>22</v>
+      </c>
+      <c r="B89" s="22"/>
+      <c r="C89" s="6"/>
+      <c r="D89" s="6"/>
+      <c r="E89" s="6"/>
+      <c r="F89" s="6"/>
+      <c r="G89" s="50"/>
+      <c r="H89" s="62"/>
+      <c r="I89" s="6"/>
+      <c r="J89" s="44"/>
+      <c r="K89" s="6"/>
+      <c r="L89" s="6"/>
+      <c r="M89" s="6"/>
+    </row>
+    <row r="90" spans="1:13" s="4" customFormat="1">
+      <c r="A90" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B90" s="33">
         <v>38711503</v>
       </c>
-      <c r="C89" s="69">
+      <c r="C90" s="69">
         <v>84603920</v>
       </c>
-      <c r="D89" s="69">
+      <c r="D90" s="69">
         <v>125160014</v>
       </c>
-      <c r="E89" s="15">
+      <c r="E90" s="15">
         <v>180300749</v>
       </c>
-      <c r="F89" s="76">
+      <c r="F90" s="76">
         <v>221996176</v>
       </c>
-      <c r="G89" s="78">
+      <c r="G90" s="78">
         <v>277068075</v>
       </c>
-      <c r="H89" s="76">
+      <c r="H90" s="76">
         <v>323654629</v>
       </c>
-      <c r="I89" s="15"/>
-[...30 lines deleted...]
-      <c r="I90" s="15"/>
+      <c r="I90" s="76">
+        <v>382452395</v>
+      </c>
       <c r="J90" s="60"/>
       <c r="K90" s="60"/>
       <c r="L90" s="60"/>
       <c r="M90" s="15"/>
     </row>
-    <row r="91" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="91" spans="1:13" s="4" customFormat="1">
       <c r="A91" s="13" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B91" s="33">
-        <v>38550595</v>
+        <v>160908</v>
       </c>
       <c r="C91" s="69">
-        <v>82758757</v>
+        <v>1845163</v>
       </c>
       <c r="D91" s="69">
-        <v>122268110</v>
+        <v>2891904</v>
       </c>
       <c r="E91" s="15">
-        <v>176111435</v>
+        <v>4189314</v>
       </c>
       <c r="F91" s="76">
-        <v>216540480</v>
+        <v>5455696</v>
       </c>
       <c r="G91" s="78">
-        <v>269292444</v>
+        <v>7775631</v>
       </c>
       <c r="H91" s="76">
-        <v>314443697</v>
-[...1 lines deleted...]
-      <c r="I91" s="15"/>
+        <v>9210932</v>
+      </c>
+      <c r="I91" s="76">
+        <v>10647595</v>
+      </c>
       <c r="J91" s="60"/>
       <c r="K91" s="60"/>
       <c r="L91" s="60"/>
       <c r="M91" s="15"/>
     </row>
     <row r="92" spans="1:13" s="4" customFormat="1">
-      <c r="A92" s="7" t="s">
-[...12 lines deleted...]
-      <c r="L92" s="15"/>
+      <c r="A92" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B92" s="33">
+        <v>38550595</v>
+      </c>
+      <c r="C92" s="69">
+        <v>82758757</v>
+      </c>
+      <c r="D92" s="69">
+        <v>122268110</v>
+      </c>
+      <c r="E92" s="15">
+        <v>176111435</v>
+      </c>
+      <c r="F92" s="76">
+        <v>216540480</v>
+      </c>
+      <c r="G92" s="78">
+        <v>269292444</v>
+      </c>
+      <c r="H92" s="76">
+        <v>314443697</v>
+      </c>
+      <c r="I92" s="76">
+        <v>371804800</v>
+      </c>
+      <c r="J92" s="60"/>
+      <c r="K92" s="60"/>
+      <c r="L92" s="60"/>
       <c r="M92" s="15"/>
     </row>
-    <row r="93" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="93" spans="1:13" s="4" customFormat="1">
       <c r="A93" s="7" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B93" s="33">
+        <v>23</v>
+      </c>
+      <c r="B93" s="23"/>
+      <c r="C93" s="6"/>
+      <c r="D93" s="21"/>
+      <c r="E93" s="22"/>
+      <c r="F93" s="21"/>
+      <c r="G93" s="53"/>
+      <c r="H93" s="62"/>
+      <c r="I93" s="42"/>
+      <c r="J93" s="42"/>
+      <c r="K93" s="15"/>
+      <c r="L93" s="15"/>
+      <c r="M93" s="15"/>
+    </row>
+    <row r="94" spans="1:13" s="4" customFormat="1">
+      <c r="A94" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B94" s="33">
         <v>1170859</v>
       </c>
-      <c r="C93" s="69">
+      <c r="C94" s="69">
         <v>2970259</v>
       </c>
-      <c r="D93" s="69">
+      <c r="D94" s="69">
         <v>5063042</v>
       </c>
-      <c r="E93" s="15">
+      <c r="E94" s="15">
         <v>6848491</v>
       </c>
-      <c r="F93" s="76">
+      <c r="F94" s="76">
         <v>8582735</v>
       </c>
-      <c r="G93" s="78">
+      <c r="G94" s="78">
         <v>10417467</v>
       </c>
-      <c r="H93" s="76">
+      <c r="H94" s="76">
         <v>12121997</v>
       </c>
-      <c r="I93" s="15"/>
-[...30 lines deleted...]
-      <c r="I94" s="15"/>
+      <c r="I94" s="76">
+        <v>14006771</v>
+      </c>
       <c r="J94" s="60"/>
       <c r="K94" s="60"/>
       <c r="L94" s="60"/>
       <c r="M94" s="15"/>
     </row>
-    <row r="95" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>66</v>
+    <row r="95" spans="1:13" s="4" customFormat="1">
+      <c r="A95" s="13" t="s">
+        <v>13</v>
       </c>
       <c r="B95" s="33">
-        <v>209162</v>
+        <v>2131</v>
       </c>
       <c r="C95" s="69">
-        <v>448187</v>
+        <v>151787</v>
       </c>
       <c r="D95" s="69">
-        <v>567267</v>
+        <v>301442</v>
       </c>
       <c r="E95" s="15">
-        <v>702712</v>
+        <v>451097</v>
       </c>
       <c r="F95" s="76">
-        <v>898547</v>
+        <v>550007</v>
       </c>
       <c r="G95" s="78">
-        <v>1192378</v>
+        <v>648918</v>
       </c>
       <c r="H95" s="76">
-        <v>1447976</v>
-[...1 lines deleted...]
-      <c r="I95" s="15"/>
+        <v>749261</v>
+      </c>
+      <c r="I95" s="76">
+        <v>841931</v>
+      </c>
       <c r="J95" s="60"/>
       <c r="K95" s="60"/>
       <c r="L95" s="60"/>
       <c r="M95" s="15"/>
     </row>
-    <row r="96" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="96" spans="1:13" s="4" customFormat="1">
       <c r="A96" s="32" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="B96" s="33">
-        <v>83</v>
+        <v>209162</v>
       </c>
       <c r="C96" s="69">
-        <v>166</v>
+        <v>448187</v>
       </c>
       <c r="D96" s="69">
-        <v>249</v>
+        <v>567267</v>
       </c>
       <c r="E96" s="15">
-        <v>332</v>
+        <v>702712</v>
       </c>
       <c r="F96" s="76">
-        <v>415</v>
+        <v>898547</v>
       </c>
       <c r="G96" s="78">
-        <v>498</v>
+        <v>1192378</v>
       </c>
       <c r="H96" s="76">
-        <v>498</v>
-[...1 lines deleted...]
-      <c r="I96" s="15"/>
+        <v>1447976</v>
+      </c>
+      <c r="I96" s="76">
+        <v>1681257</v>
+      </c>
       <c r="J96" s="60"/>
       <c r="K96" s="60"/>
       <c r="L96" s="60"/>
       <c r="M96" s="15"/>
     </row>
-    <row r="97" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>57</v>
+    <row r="97" spans="1:13" s="4" customFormat="1">
+      <c r="A97" s="32" t="s">
+        <v>55</v>
       </c>
       <c r="B97" s="33">
-        <v>25588</v>
+        <v>83</v>
       </c>
       <c r="C97" s="69">
-        <v>51176</v>
+        <v>166</v>
       </c>
       <c r="D97" s="69">
-        <v>76764</v>
+        <v>249</v>
       </c>
       <c r="E97" s="15">
-        <v>102352</v>
+        <v>332</v>
       </c>
       <c r="F97" s="76">
-        <v>127940</v>
+        <v>415</v>
       </c>
       <c r="G97" s="78">
-        <v>153528</v>
+        <v>498</v>
       </c>
       <c r="H97" s="76">
-        <v>153564</v>
-[...1 lines deleted...]
-      <c r="I97" s="15"/>
+        <v>498</v>
+      </c>
+      <c r="I97" s="76">
+        <v>498</v>
+      </c>
       <c r="J97" s="60"/>
       <c r="K97" s="60"/>
       <c r="L97" s="60"/>
       <c r="M97" s="15"/>
     </row>
-    <row r="98" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="98" spans="1:13" s="4" customFormat="1">
       <c r="A98" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B98" s="33">
-        <v>177577</v>
+        <v>25588</v>
       </c>
       <c r="C98" s="69">
-        <v>361363</v>
+        <v>51176</v>
       </c>
       <c r="D98" s="69">
-        <v>545149</v>
+        <v>76764</v>
       </c>
       <c r="E98" s="15">
-        <v>728935</v>
+        <v>102352</v>
       </c>
       <c r="F98" s="76">
-        <v>908385</v>
+        <v>127940</v>
       </c>
       <c r="G98" s="78">
-        <v>1087835</v>
+        <v>153528</v>
       </c>
       <c r="H98" s="76">
-        <v>1098555</v>
-[...1 lines deleted...]
-      <c r="I98" s="15"/>
+        <v>153564</v>
+      </c>
+      <c r="I98" s="76">
+        <v>153600</v>
+      </c>
       <c r="J98" s="60"/>
       <c r="K98" s="60"/>
       <c r="L98" s="60"/>
       <c r="M98" s="15"/>
     </row>
-    <row r="99" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="99" spans="1:13" s="4" customFormat="1">
       <c r="A99" s="13" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B99" s="33">
-        <v>1442</v>
+        <v>177577</v>
       </c>
       <c r="C99" s="69">
-        <v>2884</v>
+        <v>361363</v>
       </c>
       <c r="D99" s="69">
-        <v>4326</v>
+        <v>545149</v>
       </c>
       <c r="E99" s="15">
-        <v>5768</v>
+        <v>728935</v>
       </c>
       <c r="F99" s="76">
-        <v>7210</v>
+        <v>908385</v>
       </c>
       <c r="G99" s="78">
-        <v>8652</v>
+        <v>1087835</v>
       </c>
       <c r="H99" s="76">
-        <v>9059</v>
-[...1 lines deleted...]
-      <c r="I99" s="15"/>
+        <v>1098555</v>
+      </c>
+      <c r="I99" s="76">
+        <v>1131714</v>
+      </c>
       <c r="J99" s="60"/>
       <c r="K99" s="60"/>
       <c r="L99" s="60"/>
       <c r="M99" s="15"/>
     </row>
-    <row r="100" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="100" spans="1:13" s="4" customFormat="1">
       <c r="A100" s="13" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B100" s="33">
-        <v>414220</v>
+        <v>1442</v>
       </c>
       <c r="C100" s="69">
-        <v>1003959</v>
+        <v>2884</v>
       </c>
       <c r="D100" s="69">
-        <v>1775374</v>
+        <v>4326</v>
       </c>
       <c r="E100" s="15">
-        <v>2259928</v>
+        <v>5768</v>
       </c>
       <c r="F100" s="76">
-        <v>2723195</v>
+        <v>7210</v>
       </c>
       <c r="G100" s="78">
-        <v>3194394</v>
+        <v>8652</v>
       </c>
       <c r="H100" s="76">
-        <v>3688088</v>
-[...1 lines deleted...]
-      <c r="I100" s="15"/>
+        <v>9059</v>
+      </c>
+      <c r="I100" s="76">
+        <v>9466</v>
+      </c>
       <c r="J100" s="60"/>
       <c r="K100" s="60"/>
       <c r="L100" s="60"/>
       <c r="M100" s="15"/>
     </row>
-    <row r="101" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="101" spans="1:13" s="4" customFormat="1">
       <c r="A101" s="13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B101" s="33">
-        <v>856</v>
+        <v>414220</v>
       </c>
       <c r="C101" s="69">
-        <v>1712</v>
+        <v>1003959</v>
       </c>
       <c r="D101" s="69">
-        <v>2568</v>
+        <v>1775374</v>
       </c>
       <c r="E101" s="15">
-        <v>3424</v>
+        <v>2259928</v>
       </c>
       <c r="F101" s="76">
-        <v>4280</v>
+        <v>2723195</v>
       </c>
       <c r="G101" s="78">
-        <v>5136</v>
+        <v>3194394</v>
       </c>
       <c r="H101" s="76">
-        <v>5397</v>
-[...1 lines deleted...]
-      <c r="I101" s="15"/>
+        <v>3688088</v>
+      </c>
+      <c r="I101" s="76">
+        <v>4308613</v>
+      </c>
       <c r="J101" s="60"/>
       <c r="K101" s="60"/>
       <c r="L101" s="60"/>
       <c r="M101" s="15"/>
     </row>
-    <row r="102" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="102" spans="1:13" s="4" customFormat="1">
       <c r="A102" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B102" s="33">
-        <v>175841</v>
+        <v>856</v>
       </c>
       <c r="C102" s="69">
-        <v>600569</v>
+        <v>1712</v>
       </c>
       <c r="D102" s="69">
-        <v>1246993</v>
+        <v>2568</v>
       </c>
       <c r="E102" s="15">
-        <v>1623064</v>
+        <v>3424</v>
       </c>
       <c r="F102" s="76">
-        <v>1897488</v>
+        <v>4280</v>
       </c>
       <c r="G102" s="78">
-        <v>2245659</v>
+        <v>5136</v>
       </c>
       <c r="H102" s="76">
-        <v>2615818</v>
-[...1 lines deleted...]
-      <c r="I102" s="15"/>
+        <v>5397</v>
+      </c>
+      <c r="I102" s="76">
+        <v>5658</v>
+      </c>
       <c r="J102" s="60"/>
       <c r="K102" s="60"/>
       <c r="L102" s="60"/>
       <c r="M102" s="15"/>
     </row>
-    <row r="103" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="103" spans="1:13" s="4" customFormat="1">
       <c r="A103" s="13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B103" s="33">
-        <v>4972</v>
+        <v>175841</v>
       </c>
       <c r="C103" s="69">
-        <v>19059</v>
+        <v>600569</v>
       </c>
       <c r="D103" s="69">
-        <v>33146</v>
+        <v>1246993</v>
       </c>
       <c r="E103" s="15">
-        <v>47233</v>
+        <v>1623064</v>
       </c>
       <c r="F103" s="76">
-        <v>52205</v>
+        <v>1897488</v>
       </c>
       <c r="G103" s="78">
-        <v>57177</v>
+        <v>2245659</v>
       </c>
       <c r="H103" s="76">
-        <v>60126</v>
-[...1 lines deleted...]
-      <c r="I103" s="15"/>
+        <v>2615818</v>
+      </c>
+      <c r="I103" s="76">
+        <v>2981870</v>
+      </c>
       <c r="J103" s="60"/>
       <c r="K103" s="60"/>
       <c r="L103" s="60"/>
       <c r="M103" s="15"/>
     </row>
-    <row r="104" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="104" spans="1:13" s="4" customFormat="1">
       <c r="A104" s="13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B104" s="33">
-        <v>75046</v>
+        <v>4972</v>
       </c>
       <c r="C104" s="69">
-        <v>159651</v>
+        <v>19059</v>
       </c>
       <c r="D104" s="69">
-        <v>252346</v>
+        <v>33146</v>
       </c>
       <c r="E104" s="15">
-        <v>537518</v>
+        <v>47233</v>
       </c>
       <c r="F104" s="76">
-        <v>920907</v>
+        <v>52205</v>
       </c>
       <c r="G104" s="78">
-        <v>1217747</v>
+        <v>57177</v>
       </c>
       <c r="H104" s="76">
-        <v>1474579</v>
-[...1 lines deleted...]
-      <c r="I104" s="15"/>
+        <v>60126</v>
+      </c>
+      <c r="I104" s="76">
+        <v>63075</v>
+      </c>
       <c r="J104" s="60"/>
       <c r="K104" s="60"/>
       <c r="L104" s="60"/>
       <c r="M104" s="15"/>
     </row>
-    <row r="105" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...11 lines deleted...]
-      <c r="J105" s="42"/>
+    <row r="105" spans="1:13" s="4" customFormat="1">
+      <c r="A105" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B105" s="33">
+        <v>75046</v>
+      </c>
+      <c r="C105" s="69">
+        <v>159651</v>
+      </c>
+      <c r="D105" s="69">
+        <v>252346</v>
+      </c>
+      <c r="E105" s="15">
+        <v>537518</v>
+      </c>
+      <c r="F105" s="76">
+        <v>920907</v>
+      </c>
+      <c r="G105" s="78">
+        <v>1217747</v>
+      </c>
+      <c r="H105" s="76">
+        <v>1474579</v>
+      </c>
+      <c r="I105" s="76">
+        <v>1786177</v>
+      </c>
+      <c r="J105" s="60"/>
       <c r="K105" s="60"/>
-      <c r="L105" s="15"/>
+      <c r="L105" s="60"/>
       <c r="M105" s="15"/>
     </row>
-    <row r="106" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="106" spans="1:13" s="4" customFormat="1">
       <c r="A106" s="7" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B106" s="33">
+        <v>24</v>
+      </c>
+      <c r="B106" s="22"/>
+      <c r="C106" s="6"/>
+      <c r="D106" s="15"/>
+      <c r="E106" s="6"/>
+      <c r="F106" s="21"/>
+      <c r="G106" s="53"/>
+      <c r="H106" s="42"/>
+      <c r="I106" s="42"/>
+      <c r="J106" s="42"/>
+      <c r="K106" s="60"/>
+      <c r="L106" s="15"/>
+      <c r="M106" s="15"/>
+    </row>
+    <row r="107" spans="1:13" s="4" customFormat="1">
+      <c r="A107" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B107" s="33">
         <v>413790</v>
       </c>
-      <c r="C106" s="69">
+      <c r="C107" s="69">
         <v>1003332</v>
       </c>
-      <c r="D106" s="69">
+      <c r="D107" s="69">
         <v>1599970</v>
       </c>
-      <c r="E106" s="15">
+      <c r="E107" s="15">
         <v>2258897</v>
       </c>
-      <c r="F106" s="76">
+      <c r="F107" s="76">
         <v>2897847</v>
       </c>
-      <c r="G106" s="78">
+      <c r="G107" s="78">
         <v>3502135</v>
       </c>
-      <c r="H106" s="76">
+      <c r="H107" s="76">
         <v>4071939</v>
       </c>
-      <c r="I106" s="15"/>
-[...30 lines deleted...]
-      <c r="I107" s="15"/>
+      <c r="I107" s="76">
+        <v>4676223</v>
+      </c>
       <c r="J107" s="60"/>
       <c r="K107" s="60"/>
       <c r="L107" s="60"/>
       <c r="M107" s="15"/>
     </row>
-    <row r="108" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>66</v>
+    <row r="108" spans="1:13" s="4" customFormat="1">
+      <c r="A108" s="13" t="s">
+        <v>13</v>
       </c>
       <c r="B108" s="33">
-        <v>3516</v>
+        <v>1334</v>
       </c>
       <c r="C108" s="69">
-        <v>10441</v>
+        <v>150193</v>
       </c>
       <c r="D108" s="69">
-        <v>12536</v>
+        <v>299051</v>
       </c>
       <c r="E108" s="15">
-        <v>14754</v>
+        <v>447910</v>
       </c>
       <c r="F108" s="76">
-        <v>18191</v>
+        <v>546023</v>
       </c>
       <c r="G108" s="78">
-        <v>27782</v>
+        <v>644137</v>
       </c>
       <c r="H108" s="76">
-        <v>46879</v>
-[...1 lines deleted...]
-      <c r="I108" s="15"/>
+        <v>744296</v>
+      </c>
+      <c r="I108" s="76">
+        <v>836782</v>
+      </c>
       <c r="J108" s="60"/>
       <c r="K108" s="60"/>
       <c r="L108" s="60"/>
       <c r="M108" s="15"/>
     </row>
-    <row r="109" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="109" spans="1:13" s="4" customFormat="1">
       <c r="A109" s="32" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="B109" s="33">
-        <v>83</v>
+        <v>3516</v>
       </c>
       <c r="C109" s="69">
-        <v>166</v>
+        <v>10441</v>
       </c>
       <c r="D109" s="69">
-        <v>249</v>
+        <v>12536</v>
       </c>
       <c r="E109" s="15">
-        <v>332</v>
+        <v>14754</v>
       </c>
       <c r="F109" s="76">
-        <v>415</v>
+        <v>18191</v>
       </c>
       <c r="G109" s="78">
-        <v>498</v>
+        <v>27782</v>
       </c>
       <c r="H109" s="76">
-        <v>498</v>
-[...1 lines deleted...]
-      <c r="I109" s="15"/>
+        <v>46879</v>
+      </c>
+      <c r="I109" s="76">
+        <v>58055</v>
+      </c>
       <c r="J109" s="60"/>
       <c r="K109" s="60"/>
       <c r="L109" s="60"/>
       <c r="M109" s="15"/>
     </row>
-    <row r="110" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>57</v>
+    <row r="110" spans="1:13" s="4" customFormat="1">
+      <c r="A110" s="32" t="s">
+        <v>55</v>
       </c>
       <c r="B110" s="33">
-        <v>2054</v>
+        <v>83</v>
       </c>
       <c r="C110" s="69">
-        <v>4108</v>
+        <v>166</v>
       </c>
       <c r="D110" s="69">
-        <v>6162</v>
+        <v>249</v>
       </c>
       <c r="E110" s="15">
-        <v>8216</v>
+        <v>332</v>
       </c>
       <c r="F110" s="76">
-        <v>10270</v>
+        <v>415</v>
       </c>
       <c r="G110" s="78">
-        <v>12324</v>
+        <v>498</v>
       </c>
       <c r="H110" s="76">
-        <v>12354</v>
-[...1 lines deleted...]
-      <c r="I110" s="15"/>
+        <v>498</v>
+      </c>
+      <c r="I110" s="76">
+        <v>498</v>
+      </c>
       <c r="J110" s="60"/>
       <c r="K110" s="60"/>
       <c r="L110" s="60"/>
       <c r="M110" s="15"/>
     </row>
-    <row r="111" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="111" spans="1:13" s="4" customFormat="1">
       <c r="A111" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B111" s="33">
-        <v>167097</v>
+        <v>2054</v>
       </c>
       <c r="C111" s="69">
-        <v>338530</v>
+        <v>4108</v>
       </c>
       <c r="D111" s="69">
-        <v>509962</v>
+        <v>6162</v>
       </c>
       <c r="E111" s="15">
-        <v>681395</v>
+        <v>8216</v>
       </c>
       <c r="F111" s="76">
-        <v>849473</v>
+        <v>10270</v>
       </c>
       <c r="G111" s="78">
-        <v>1017551</v>
+        <v>12324</v>
       </c>
       <c r="H111" s="76">
-        <v>1019528</v>
-[...1 lines deleted...]
-      <c r="I111" s="15"/>
+        <v>12354</v>
+      </c>
+      <c r="I111" s="76">
+        <v>12384</v>
+      </c>
       <c r="J111" s="60"/>
       <c r="K111" s="60"/>
       <c r="L111" s="60"/>
       <c r="M111" s="15"/>
     </row>
-    <row r="112" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="112" spans="1:13" s="4" customFormat="1">
       <c r="A112" s="13" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B112" s="33">
-        <v>933</v>
+        <v>167097</v>
       </c>
       <c r="C112" s="69">
-        <v>1866</v>
+        <v>338530</v>
       </c>
       <c r="D112" s="69">
-        <v>2799</v>
+        <v>509962</v>
       </c>
       <c r="E112" s="15">
-        <v>3732</v>
+        <v>681395</v>
       </c>
       <c r="F112" s="76">
-        <v>4665</v>
+        <v>849473</v>
       </c>
       <c r="G112" s="78">
-        <v>5598</v>
+        <v>1017551</v>
       </c>
       <c r="H112" s="76">
-        <v>5598</v>
-[...1 lines deleted...]
-      <c r="I112" s="15"/>
+        <v>1019528</v>
+      </c>
+      <c r="I112" s="76">
+        <v>1046275</v>
+      </c>
       <c r="J112" s="60"/>
       <c r="K112" s="60"/>
       <c r="L112" s="60"/>
       <c r="M112" s="15"/>
     </row>
-    <row r="113" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="113" spans="1:13" s="4" customFormat="1">
       <c r="A113" s="13" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B113" s="33">
-        <v>36852</v>
+        <v>933</v>
       </c>
       <c r="C113" s="69">
-        <v>55308</v>
+        <v>1866</v>
       </c>
       <c r="D113" s="69">
-        <v>73764</v>
+        <v>2799</v>
       </c>
       <c r="E113" s="15">
-        <v>92220</v>
+        <v>3732</v>
       </c>
       <c r="F113" s="76">
-        <v>117590</v>
+        <v>4665</v>
       </c>
       <c r="G113" s="78">
-        <v>142959</v>
+        <v>5598</v>
       </c>
       <c r="H113" s="76">
-        <v>169494</v>
-[...1 lines deleted...]
-      <c r="I113" s="15"/>
+        <v>5598</v>
+      </c>
+      <c r="I113" s="76">
+        <v>5598</v>
+      </c>
       <c r="J113" s="60"/>
       <c r="K113" s="60"/>
       <c r="L113" s="60"/>
       <c r="M113" s="15"/>
     </row>
-    <row r="114" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="114" spans="1:13" s="4" customFormat="1">
       <c r="A114" s="13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B114" s="33">
-        <v>597</v>
+        <v>36852</v>
       </c>
       <c r="C114" s="69">
-        <v>1194</v>
+        <v>55308</v>
       </c>
       <c r="D114" s="69">
-        <v>1791</v>
+        <v>73764</v>
       </c>
       <c r="E114" s="15">
-        <v>2388</v>
+        <v>92220</v>
       </c>
       <c r="F114" s="76">
-        <v>2985</v>
+        <v>117590</v>
       </c>
       <c r="G114" s="78">
-        <v>3582</v>
+        <v>142959</v>
       </c>
       <c r="H114" s="76">
-        <v>3744</v>
-[...1 lines deleted...]
-      <c r="I114" s="15"/>
+        <v>169494</v>
+      </c>
+      <c r="I114" s="76">
+        <v>209354</v>
+      </c>
       <c r="J114" s="60"/>
       <c r="K114" s="60"/>
       <c r="L114" s="60"/>
       <c r="M114" s="15"/>
     </row>
-    <row r="115" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="115" spans="1:13" s="4" customFormat="1">
       <c r="A115" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B115" s="33">
-        <v>63183</v>
+        <v>597</v>
       </c>
       <c r="C115" s="69">
-        <v>155025</v>
+        <v>1194</v>
       </c>
       <c r="D115" s="69">
-        <v>246867</v>
+        <v>1791</v>
       </c>
       <c r="E115" s="15">
-        <v>338709</v>
+        <v>2388</v>
       </c>
       <c r="F115" s="76">
-        <v>401407</v>
+        <v>2985</v>
       </c>
       <c r="G115" s="78">
-        <v>464104</v>
+        <v>3582</v>
       </c>
       <c r="H115" s="76">
-        <v>523681</v>
-[...1 lines deleted...]
-      <c r="I115" s="15"/>
+        <v>3744</v>
+      </c>
+      <c r="I115" s="76">
+        <v>3906</v>
+      </c>
       <c r="J115" s="60"/>
       <c r="K115" s="60"/>
       <c r="L115" s="60"/>
       <c r="M115" s="15"/>
     </row>
-    <row r="116" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="116" spans="1:13" s="4" customFormat="1">
       <c r="A116" s="13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B116" s="33">
-        <v>3749</v>
+        <v>63183</v>
       </c>
       <c r="C116" s="69">
-        <v>16613</v>
+        <v>155025</v>
       </c>
       <c r="D116" s="69">
-        <v>29477</v>
+        <v>246867</v>
       </c>
       <c r="E116" s="15">
-        <v>42341</v>
+        <v>338709</v>
       </c>
       <c r="F116" s="76">
-        <v>46090</v>
+        <v>401407</v>
       </c>
       <c r="G116" s="78">
-        <v>49839</v>
+        <v>464104</v>
       </c>
       <c r="H116" s="76">
-        <v>52017</v>
-[...1 lines deleted...]
-      <c r="I116" s="15"/>
+        <v>523681</v>
+      </c>
+      <c r="I116" s="76">
+        <v>615894</v>
+      </c>
       <c r="J116" s="60"/>
       <c r="K116" s="60"/>
       <c r="L116" s="60"/>
       <c r="M116" s="15"/>
     </row>
-    <row r="117" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="117" spans="1:13" s="4" customFormat="1">
       <c r="A117" s="13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B117" s="33">
-        <v>50450</v>
+        <v>3749</v>
       </c>
       <c r="C117" s="69">
-        <v>100138</v>
+        <v>16613</v>
       </c>
       <c r="D117" s="69">
-        <v>159888</v>
+        <v>29477</v>
       </c>
       <c r="E117" s="15">
-        <v>240766</v>
+        <v>42341</v>
       </c>
       <c r="F117" s="76">
-        <v>408574</v>
+        <v>46090</v>
       </c>
       <c r="G117" s="78">
-        <v>528205</v>
+        <v>49839</v>
       </c>
       <c r="H117" s="76">
-        <v>674763</v>
-[...1 lines deleted...]
-      <c r="I117" s="15"/>
+        <v>52017</v>
+      </c>
+      <c r="I117" s="76">
+        <v>54195</v>
+      </c>
       <c r="J117" s="60"/>
       <c r="K117" s="60"/>
       <c r="L117" s="60"/>
       <c r="M117" s="15"/>
     </row>
-    <row r="118" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...11 lines deleted...]
-      <c r="J118" s="42"/>
+    <row r="118" spans="1:13" s="4" customFormat="1">
+      <c r="A118" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B118" s="33">
+        <v>50450</v>
+      </c>
+      <c r="C118" s="69">
+        <v>100138</v>
+      </c>
+      <c r="D118" s="69">
+        <v>159888</v>
+      </c>
+      <c r="E118" s="15">
+        <v>240766</v>
+      </c>
+      <c r="F118" s="76">
+        <v>408574</v>
+      </c>
+      <c r="G118" s="78">
+        <v>528205</v>
+      </c>
+      <c r="H118" s="76">
+        <v>674763</v>
+      </c>
+      <c r="I118" s="76">
+        <v>790356</v>
+      </c>
+      <c r="J118" s="60"/>
       <c r="K118" s="60"/>
-      <c r="L118" s="15"/>
+      <c r="L118" s="60"/>
       <c r="M118" s="15"/>
     </row>
-    <row r="119" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="119" spans="1:13" s="4" customFormat="1">
       <c r="A119" s="7" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B119" s="33">
+        <v>25</v>
+      </c>
+      <c r="B119" s="22"/>
+      <c r="C119" s="6"/>
+      <c r="D119" s="15"/>
+      <c r="E119" s="6"/>
+      <c r="F119" s="21"/>
+      <c r="G119" s="53"/>
+      <c r="H119" s="42"/>
+      <c r="I119" s="42"/>
+      <c r="J119" s="42"/>
+      <c r="K119" s="60"/>
+      <c r="L119" s="15"/>
+      <c r="M119" s="15"/>
+    </row>
+    <row r="120" spans="1:13" s="4" customFormat="1">
+      <c r="A120" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B120" s="33">
         <v>430188</v>
       </c>
-      <c r="C119" s="69">
+      <c r="C120" s="69">
         <v>1054661</v>
       </c>
-      <c r="D119" s="69">
+      <c r="D120" s="69">
         <v>1782793</v>
       </c>
-      <c r="E119" s="15">
+      <c r="E120" s="15">
         <v>2429186</v>
       </c>
-      <c r="F119" s="76">
+      <c r="F120" s="76">
         <v>3226966</v>
       </c>
-      <c r="G119" s="78">
+      <c r="G120" s="78">
         <v>4151964</v>
       </c>
-      <c r="H119" s="76">
+      <c r="H120" s="76">
         <v>4957306</v>
       </c>
-      <c r="I119" s="15"/>
-[...30 lines deleted...]
-      <c r="I120" s="15"/>
+      <c r="I120" s="76">
+        <v>5734231</v>
+      </c>
       <c r="J120" s="60"/>
       <c r="K120" s="60"/>
       <c r="L120" s="60"/>
       <c r="M120" s="15"/>
     </row>
-    <row r="121" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>66</v>
+    <row r="121" spans="1:13" s="4" customFormat="1">
+      <c r="A121" s="13" t="s">
+        <v>13</v>
       </c>
       <c r="B121" s="33">
-        <v>205646</v>
+        <v>563</v>
       </c>
       <c r="C121" s="69">
-        <v>437746</v>
+        <v>1126</v>
       </c>
       <c r="D121" s="69">
-        <v>554731</v>
+        <v>1689</v>
       </c>
       <c r="E121" s="15">
-        <v>687958</v>
+        <v>2252</v>
       </c>
       <c r="F121" s="76">
-        <v>880357</v>
+        <v>2815</v>
       </c>
       <c r="G121" s="78">
-        <v>1164596</v>
+        <v>3378</v>
       </c>
       <c r="H121" s="76">
-        <v>1401097</v>
-[...1 lines deleted...]
-      <c r="I121" s="15"/>
+        <v>3562</v>
+      </c>
+      <c r="I121" s="76">
+        <v>3746</v>
+      </c>
       <c r="J121" s="60"/>
       <c r="K121" s="60"/>
       <c r="L121" s="60"/>
       <c r="M121" s="15"/>
     </row>
-    <row r="122" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>57</v>
+    <row r="122" spans="1:13" s="4" customFormat="1">
+      <c r="A122" s="32" t="s">
+        <v>65</v>
       </c>
       <c r="B122" s="33">
-        <v>23534</v>
+        <v>205646</v>
       </c>
       <c r="C122" s="69">
-        <v>47068</v>
+        <v>437746</v>
       </c>
       <c r="D122" s="69">
-        <v>70602</v>
+        <v>554731</v>
       </c>
       <c r="E122" s="15">
-        <v>94136</v>
+        <v>687958</v>
       </c>
       <c r="F122" s="76">
-        <v>117670</v>
+        <v>880357</v>
       </c>
       <c r="G122" s="78">
-        <v>141204</v>
+        <v>1164596</v>
       </c>
       <c r="H122" s="76">
-        <v>141210</v>
-[...1 lines deleted...]
-      <c r="I122" s="15"/>
+        <v>1401097</v>
+      </c>
+      <c r="I122" s="76">
+        <v>1623202</v>
+      </c>
       <c r="J122" s="60"/>
       <c r="K122" s="60"/>
       <c r="L122" s="60"/>
       <c r="M122" s="15"/>
     </row>
-    <row r="123" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="123" spans="1:13" s="4" customFormat="1">
       <c r="A123" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B123" s="33">
-        <v>9472</v>
+        <v>23534</v>
       </c>
       <c r="C123" s="69">
-        <v>14672</v>
+        <v>47068</v>
       </c>
       <c r="D123" s="69">
-        <v>19872</v>
+        <v>70602</v>
       </c>
       <c r="E123" s="15">
-        <v>25072</v>
+        <v>94136</v>
       </c>
       <c r="F123" s="76">
-        <v>34632</v>
+        <v>117670</v>
       </c>
       <c r="G123" s="78">
-        <v>44192</v>
+        <v>141204</v>
       </c>
       <c r="H123" s="76">
-        <v>51538</v>
-[...1 lines deleted...]
-      <c r="I123" s="15"/>
+        <v>141210</v>
+      </c>
+      <c r="I123" s="76">
+        <v>141216</v>
+      </c>
       <c r="J123" s="60"/>
       <c r="K123" s="60"/>
       <c r="L123" s="60"/>
       <c r="M123" s="15"/>
     </row>
-    <row r="124" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
+    <row r="124" spans="1:13" s="4" customFormat="1">
       <c r="A124" s="13" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B124" s="33">
-        <v>509</v>
+        <v>9472</v>
       </c>
       <c r="C124" s="69">
-        <v>1018</v>
+        <v>14672</v>
       </c>
       <c r="D124" s="69">
-        <v>1527</v>
+        <v>19872</v>
       </c>
       <c r="E124" s="15">
-        <v>2036</v>
+        <v>25072</v>
       </c>
       <c r="F124" s="76">
-        <v>2545</v>
+        <v>34632</v>
       </c>
       <c r="G124" s="78">
-        <v>3054</v>
+        <v>44192</v>
       </c>
       <c r="H124" s="76">
-        <v>3461</v>
-[...1 lines deleted...]
-      <c r="I124" s="15"/>
+        <v>51538</v>
+      </c>
+      <c r="I124" s="76">
+        <v>56086</v>
+      </c>
       <c r="J124" s="60"/>
       <c r="K124" s="60"/>
       <c r="L124" s="60"/>
       <c r="M124" s="15"/>
     </row>
-    <row r="125" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="125" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A125" s="13" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B125" s="33">
-        <v>64685</v>
+        <v>509</v>
       </c>
       <c r="C125" s="69">
-        <v>85358</v>
+        <v>1018</v>
       </c>
       <c r="D125" s="69">
-        <v>106031</v>
+        <v>1527</v>
       </c>
       <c r="E125" s="15">
-        <v>126704</v>
+        <v>2036</v>
       </c>
       <c r="F125" s="76">
-        <v>286716</v>
+        <v>2545</v>
       </c>
       <c r="G125" s="78">
-        <v>446728</v>
+        <v>3054</v>
       </c>
       <c r="H125" s="76">
-        <v>603973</v>
-[...1 lines deleted...]
-      <c r="I125" s="15"/>
+        <v>3461</v>
+      </c>
+      <c r="I125" s="76">
+        <v>3868</v>
+      </c>
       <c r="J125" s="60"/>
       <c r="K125" s="60"/>
       <c r="L125" s="60"/>
       <c r="M125" s="15"/>
     </row>
-    <row r="126" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="126" spans="1:13" s="4" customFormat="1">
       <c r="A126" s="13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B126" s="33">
-        <v>259</v>
+        <v>64685</v>
       </c>
       <c r="C126" s="69">
-        <v>518</v>
+        <v>85358</v>
       </c>
       <c r="D126" s="69">
-        <v>777</v>
+        <v>106031</v>
       </c>
       <c r="E126" s="15">
-        <v>1036</v>
+        <v>126704</v>
       </c>
       <c r="F126" s="76">
-        <v>1295</v>
+        <v>286716</v>
       </c>
       <c r="G126" s="78">
-        <v>1554</v>
+        <v>446728</v>
       </c>
       <c r="H126" s="76">
-        <v>1653</v>
-[...1 lines deleted...]
-      <c r="I126" s="15"/>
+        <v>603973</v>
+      </c>
+      <c r="I126" s="76">
+        <v>717910</v>
+      </c>
       <c r="J126" s="60"/>
       <c r="K126" s="60"/>
       <c r="L126" s="60"/>
       <c r="M126" s="15"/>
     </row>
-    <row r="127" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="127" spans="1:13" s="4" customFormat="1">
       <c r="A127" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B127" s="33">
-        <v>112407</v>
+        <v>259</v>
       </c>
       <c r="C127" s="69">
-        <v>445220</v>
+        <v>518</v>
       </c>
       <c r="D127" s="69">
-        <v>998778</v>
+        <v>777</v>
       </c>
       <c r="E127" s="15">
-        <v>1283007</v>
+        <v>1036</v>
       </c>
       <c r="F127" s="76">
-        <v>1494733</v>
+        <v>1295</v>
       </c>
       <c r="G127" s="78">
-        <v>1780207</v>
+        <v>1554</v>
       </c>
       <c r="H127" s="76">
-        <v>2090331</v>
-[...1 lines deleted...]
-      <c r="I127" s="15"/>
+        <v>1653</v>
+      </c>
+      <c r="I127" s="76">
+        <v>1752</v>
+      </c>
       <c r="J127" s="60"/>
       <c r="K127" s="60"/>
       <c r="L127" s="60"/>
       <c r="M127" s="15"/>
     </row>
-    <row r="128" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="128" spans="1:13" s="4" customFormat="1">
       <c r="A128" s="13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B128" s="33">
-        <v>1222</v>
+        <v>112407</v>
       </c>
       <c r="C128" s="69">
-        <v>2444</v>
+        <v>445220</v>
       </c>
       <c r="D128" s="69">
-        <v>3666</v>
+        <v>998778</v>
       </c>
       <c r="E128" s="15">
-        <v>4888</v>
+        <v>1283007</v>
       </c>
       <c r="F128" s="76">
-        <v>6110</v>
+        <v>1494733</v>
       </c>
       <c r="G128" s="78">
-        <v>7332</v>
+        <v>1780207</v>
       </c>
       <c r="H128" s="76">
-        <v>8074</v>
-[...1 lines deleted...]
-      <c r="I128" s="15"/>
+        <v>2090331</v>
+      </c>
+      <c r="I128" s="76">
+        <v>2363711</v>
+      </c>
       <c r="J128" s="60"/>
       <c r="K128" s="60"/>
       <c r="L128" s="60"/>
       <c r="M128" s="15"/>
     </row>
-    <row r="129" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="129" spans="1:13" s="4" customFormat="1">
       <c r="A129" s="13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B129" s="33">
-        <v>11891</v>
+        <v>1222</v>
       </c>
       <c r="C129" s="69">
-        <v>19491</v>
+        <v>2444</v>
       </c>
       <c r="D129" s="69">
-        <v>25120</v>
+        <v>3666</v>
       </c>
       <c r="E129" s="15">
-        <v>202097</v>
+        <v>4888</v>
       </c>
       <c r="F129" s="76">
-        <v>400093</v>
+        <v>6110</v>
       </c>
       <c r="G129" s="78">
-        <v>559719</v>
+        <v>7332</v>
       </c>
       <c r="H129" s="76">
-        <v>652408</v>
-[...1 lines deleted...]
-      <c r="I129" s="15"/>
+        <v>8074</v>
+      </c>
+      <c r="I129" s="76">
+        <v>8816</v>
+      </c>
       <c r="J129" s="60"/>
       <c r="K129" s="60"/>
       <c r="L129" s="60"/>
       <c r="M129" s="15"/>
     </row>
-    <row r="130" spans="1:13" s="4" customFormat="1" ht="22.5">
-[...11 lines deleted...]
-      <c r="J130" s="42"/>
+    <row r="130" spans="1:13" s="4" customFormat="1">
+      <c r="A130" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B130" s="33">
+        <v>11891</v>
+      </c>
+      <c r="C130" s="69">
+        <v>19491</v>
+      </c>
+      <c r="D130" s="69">
+        <v>25120</v>
+      </c>
+      <c r="E130" s="15">
+        <v>202097</v>
+      </c>
+      <c r="F130" s="76">
+        <v>400093</v>
+      </c>
+      <c r="G130" s="78">
+        <v>559719</v>
+      </c>
+      <c r="H130" s="76">
+        <v>652408</v>
+      </c>
+      <c r="I130" s="76">
+        <v>813926</v>
+      </c>
+      <c r="J130" s="60"/>
       <c r="K130" s="60"/>
-      <c r="L130" s="15"/>
+      <c r="L130" s="60"/>
       <c r="M130" s="15"/>
     </row>
-    <row r="131" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
+    <row r="131" spans="1:13" s="4" customFormat="1" ht="21.6">
       <c r="A131" s="7" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B131" s="33">
+        <v>26</v>
+      </c>
+      <c r="B131" s="22"/>
+      <c r="C131" s="6"/>
+      <c r="D131" s="15"/>
+      <c r="E131" s="6"/>
+      <c r="F131" s="21"/>
+      <c r="G131" s="14"/>
+      <c r="H131" s="42"/>
+      <c r="I131" s="42"/>
+      <c r="J131" s="42"/>
+      <c r="K131" s="60"/>
+      <c r="L131" s="15"/>
+      <c r="M131" s="15"/>
+    </row>
+    <row r="132" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A132" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B132" s="33">
         <v>326881</v>
       </c>
-      <c r="C131" s="69">
+      <c r="C132" s="69">
         <v>912268</v>
       </c>
-      <c r="D131" s="69">
+      <c r="D132" s="69">
         <v>1680282</v>
       </c>
-      <c r="E131" s="15">
+      <c r="E132" s="15">
         <v>2160411</v>
       </c>
-      <c r="F131" s="76">
+      <c r="F132" s="76">
         <v>2457927</v>
       </c>
-      <c r="G131" s="78">
+      <c r="G132" s="78">
         <v>2763375</v>
       </c>
-      <c r="H131" s="76">
+      <c r="H132" s="76">
         <v>3092757</v>
       </c>
-      <c r="I131" s="15"/>
-[...30 lines deleted...]
-      <c r="I132" s="15"/>
+      <c r="I132" s="76">
+        <v>3596324</v>
+      </c>
       <c r="J132" s="60"/>
       <c r="K132" s="60"/>
       <c r="L132" s="60"/>
       <c r="M132" s="15"/>
     </row>
-    <row r="133" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="133" spans="1:13" s="4" customFormat="1">
       <c r="A133" s="13" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="B133" s="33">
-        <v>1008</v>
+        <v>233</v>
       </c>
       <c r="C133" s="69">
-        <v>8161</v>
+        <v>466</v>
       </c>
       <c r="D133" s="69">
-        <v>15315</v>
+        <v>699</v>
       </c>
       <c r="E133" s="15">
-        <v>22468</v>
+        <v>932</v>
       </c>
       <c r="F133" s="76">
-        <v>24280</v>
+        <v>1165</v>
       </c>
       <c r="G133" s="78">
-        <v>26092</v>
+        <v>1398</v>
       </c>
       <c r="H133" s="76">
-        <v>27490</v>
-[...1 lines deleted...]
-      <c r="I133" s="15"/>
+        <v>1398</v>
+      </c>
+      <c r="I133" s="76">
+        <v>1398</v>
+      </c>
       <c r="J133" s="60"/>
       <c r="K133" s="60"/>
       <c r="L133" s="60"/>
       <c r="M133" s="15"/>
     </row>
-    <row r="134" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="134" spans="1:13" s="4" customFormat="1">
       <c r="A134" s="13" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B134" s="33">
-        <v>312684</v>
+        <v>1008</v>
       </c>
       <c r="C134" s="69">
-        <v>863294</v>
+        <v>8161</v>
       </c>
       <c r="D134" s="69">
-        <v>1595582</v>
+        <v>15315</v>
       </c>
       <c r="E134" s="15">
-        <v>2041008</v>
+        <v>22468</v>
       </c>
       <c r="F134" s="76">
-        <v>2318894</v>
+        <v>24280</v>
       </c>
       <c r="G134" s="78">
-        <v>2604713</v>
+        <v>26092</v>
       </c>
       <c r="H134" s="76">
-        <v>2914626</v>
-[...1 lines deleted...]
-      <c r="I134" s="15"/>
+        <v>27490</v>
+      </c>
+      <c r="I134" s="76">
+        <v>29355</v>
+      </c>
       <c r="J134" s="60"/>
       <c r="K134" s="60"/>
       <c r="L134" s="60"/>
       <c r="M134" s="15"/>
     </row>
-    <row r="135" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="135" spans="1:13" s="4" customFormat="1">
       <c r="A135" s="13" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B135" s="33">
-        <v>251</v>
+        <v>312684</v>
       </c>
       <c r="C135" s="69">
-        <v>324</v>
+        <v>863294</v>
       </c>
       <c r="D135" s="69">
-        <v>1348</v>
+        <v>1595582</v>
       </c>
       <c r="E135" s="15">
-        <v>1348</v>
+        <v>2041008</v>
       </c>
       <c r="F135" s="76">
-        <v>1348</v>
+        <v>2318894</v>
       </c>
       <c r="G135" s="78">
-        <v>1348</v>
+        <v>2604713</v>
       </c>
       <c r="H135" s="76">
-        <v>1806</v>
-[...1 lines deleted...]
-      <c r="I135" s="15"/>
+        <v>2914626</v>
+      </c>
+      <c r="I135" s="76">
+        <v>3381354</v>
+      </c>
       <c r="J135" s="60"/>
       <c r="K135" s="60"/>
       <c r="L135" s="60"/>
       <c r="M135" s="15"/>
     </row>
-    <row r="136" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="136" spans="1:13" s="4" customFormat="1">
       <c r="A136" s="13" t="s">
-        <v>63</v>
-[...17 lines deleted...]
-        <v>16</v>
+        <v>61</v>
+      </c>
+      <c r="B136" s="33">
+        <v>251</v>
+      </c>
+      <c r="C136" s="69">
+        <v>324</v>
+      </c>
+      <c r="D136" s="69">
+        <v>1348</v>
+      </c>
+      <c r="E136" s="15">
+        <v>1348</v>
+      </c>
+      <c r="F136" s="76">
+        <v>1348</v>
+      </c>
+      <c r="G136" s="78">
+        <v>1348</v>
       </c>
       <c r="H136" s="76">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="I136" s="15"/>
+        <v>1806</v>
+      </c>
+      <c r="I136" s="76">
+        <v>2264</v>
+      </c>
       <c r="J136" s="60"/>
       <c r="K136" s="60"/>
       <c r="L136" s="60"/>
       <c r="M136" s="15"/>
     </row>
-    <row r="137" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="137" spans="1:13" s="4" customFormat="1">
       <c r="A137" s="13" t="s">
-        <v>64</v>
-[...17 lines deleted...]
-        <v>129824</v>
+        <v>62</v>
+      </c>
+      <c r="B137" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C137" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D137" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E137" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F137" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G137" s="78" t="s">
+        <v>15</v>
       </c>
       <c r="H137" s="76">
-        <v>147408</v>
-[...1 lines deleted...]
-      <c r="I137" s="15"/>
+        <v>29</v>
+      </c>
+      <c r="I137" s="76">
+        <v>58</v>
+      </c>
       <c r="J137" s="60"/>
       <c r="K137" s="60"/>
       <c r="L137" s="60"/>
       <c r="M137" s="15"/>
     </row>
-    <row r="138" spans="1:13" s="4" customFormat="1" ht="56.25">
-[...11 lines deleted...]
-      <c r="J138" s="42"/>
+    <row r="138" spans="1:13" s="4" customFormat="1">
+      <c r="A138" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B138" s="33">
+        <v>12705</v>
+      </c>
+      <c r="C138" s="69">
+        <v>40022</v>
+      </c>
+      <c r="D138" s="69">
+        <v>67339</v>
+      </c>
+      <c r="E138" s="15">
+        <v>94655</v>
+      </c>
+      <c r="F138" s="76">
+        <v>112240</v>
+      </c>
+      <c r="G138" s="78">
+        <v>129824</v>
+      </c>
+      <c r="H138" s="76">
+        <v>147408</v>
+      </c>
+      <c r="I138" s="76">
+        <v>181895</v>
+      </c>
+      <c r="J138" s="60"/>
       <c r="K138" s="60"/>
-      <c r="L138" s="15"/>
+      <c r="L138" s="60"/>
       <c r="M138" s="15"/>
     </row>
-    <row r="139" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="139" spans="1:13" s="4" customFormat="1" ht="42">
       <c r="A139" s="7" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B139" s="33">
+        <v>27</v>
+      </c>
+      <c r="B139" s="22"/>
+      <c r="C139" s="6"/>
+      <c r="D139" s="15"/>
+      <c r="E139" s="6"/>
+      <c r="F139" s="21"/>
+      <c r="G139" s="53"/>
+      <c r="H139" s="42"/>
+      <c r="I139" s="42"/>
+      <c r="J139" s="42"/>
+      <c r="K139" s="60"/>
+      <c r="L139" s="15"/>
+      <c r="M139" s="15"/>
+    </row>
+    <row r="140" spans="1:13" s="4" customFormat="1">
+      <c r="A140" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B140" s="33">
         <v>108110</v>
       </c>
-      <c r="C139" s="69">
+      <c r="C140" s="69">
         <v>632433</v>
       </c>
-      <c r="D139" s="69">
+      <c r="D140" s="69">
         <v>1156756</v>
       </c>
-      <c r="E139" s="15">
+      <c r="E140" s="15">
         <v>1681080</v>
       </c>
-      <c r="F139" s="76">
+      <c r="F140" s="76">
         <v>1901530</v>
       </c>
-      <c r="G139" s="78">
+      <c r="G140" s="78">
         <v>2121981</v>
       </c>
-      <c r="H139" s="76">
+      <c r="H140" s="76">
         <v>2340419</v>
       </c>
-      <c r="I139" s="15"/>
-[...30 lines deleted...]
-      <c r="I140" s="15"/>
+      <c r="I140" s="76">
+        <v>2561715</v>
+      </c>
       <c r="J140" s="60"/>
       <c r="K140" s="60"/>
       <c r="L140" s="60"/>
       <c r="M140" s="15"/>
     </row>
-    <row r="141" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="141" spans="1:13" s="4" customFormat="1">
       <c r="A141" s="13" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="B141" s="33">
-        <v>21368</v>
+        <v>69</v>
       </c>
       <c r="C141" s="69">
-        <v>86493</v>
+        <v>138</v>
       </c>
       <c r="D141" s="69">
-        <v>151618</v>
+        <v>207</v>
       </c>
       <c r="E141" s="15">
-        <v>216743</v>
+        <v>276</v>
       </c>
       <c r="F141" s="76">
-        <v>337322</v>
+        <v>345</v>
       </c>
       <c r="G141" s="78">
-        <v>457901</v>
+        <v>414</v>
       </c>
       <c r="H141" s="76">
-        <v>578298</v>
-[...1 lines deleted...]
-      <c r="I141" s="15"/>
+        <v>418</v>
+      </c>
+      <c r="I141" s="76">
+        <v>1139</v>
+      </c>
       <c r="J141" s="60"/>
       <c r="K141" s="60"/>
       <c r="L141" s="60"/>
       <c r="M141" s="15"/>
     </row>
-    <row r="142" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="142" spans="1:13" s="4" customFormat="1">
       <c r="A142" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B142" s="33">
-        <v>417</v>
+        <v>21368</v>
       </c>
       <c r="C142" s="69">
-        <v>834</v>
+        <v>86493</v>
       </c>
       <c r="D142" s="69">
-        <v>1251</v>
+        <v>151618</v>
       </c>
       <c r="E142" s="15">
-        <v>1668</v>
+        <v>216743</v>
       </c>
       <c r="F142" s="76">
-        <v>2085</v>
+        <v>337322</v>
       </c>
       <c r="G142" s="78">
-        <v>2502</v>
+        <v>457901</v>
       </c>
       <c r="H142" s="76">
-        <v>2616</v>
-[...1 lines deleted...]
-      <c r="I142" s="15"/>
+        <v>578298</v>
+      </c>
+      <c r="I142" s="76">
+        <v>627385</v>
+      </c>
       <c r="J142" s="60"/>
       <c r="K142" s="60"/>
       <c r="L142" s="60"/>
       <c r="M142" s="15"/>
     </row>
-    <row r="143" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="143" spans="1:13" s="4" customFormat="1">
       <c r="A143" s="13" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B143" s="33">
-        <v>50</v>
+        <v>417</v>
       </c>
       <c r="C143" s="69">
-        <v>100</v>
+        <v>834</v>
       </c>
       <c r="D143" s="69">
-        <v>150</v>
+        <v>1251</v>
       </c>
       <c r="E143" s="15">
-        <v>200</v>
+        <v>1668</v>
       </c>
       <c r="F143" s="76">
-        <v>250</v>
+        <v>2085</v>
       </c>
       <c r="G143" s="78">
-        <v>300</v>
+        <v>2502</v>
       </c>
       <c r="H143" s="76">
-        <v>363</v>
-[...1 lines deleted...]
-      <c r="I143" s="15"/>
+        <v>2616</v>
+      </c>
+      <c r="I143" s="76">
+        <v>2730</v>
+      </c>
       <c r="J143" s="60"/>
       <c r="K143" s="60"/>
       <c r="L143" s="60"/>
       <c r="M143" s="15"/>
     </row>
-    <row r="144" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="144" spans="1:13" s="4" customFormat="1">
       <c r="A144" s="13" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B144" s="33">
-        <v>3705</v>
+        <v>50</v>
       </c>
       <c r="C144" s="69">
-        <v>400699</v>
+        <v>100</v>
       </c>
       <c r="D144" s="69">
-        <v>797693</v>
+        <v>150</v>
       </c>
       <c r="E144" s="15">
-        <v>1194687</v>
+        <v>200</v>
       </c>
       <c r="F144" s="76">
-        <v>1257245</v>
+        <v>250</v>
       </c>
       <c r="G144" s="78">
-        <v>1319802</v>
+        <v>300</v>
       </c>
       <c r="H144" s="76">
-        <v>1381791</v>
-[...1 lines deleted...]
-      <c r="I144" s="15"/>
+        <v>363</v>
+      </c>
+      <c r="I144" s="76">
+        <v>426</v>
+      </c>
       <c r="J144" s="60"/>
       <c r="K144" s="60"/>
       <c r="L144" s="60"/>
       <c r="M144" s="15"/>
     </row>
-    <row r="145" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="145" spans="1:13" s="4" customFormat="1">
       <c r="A145" s="13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B145" s="33">
-        <v>625</v>
+        <v>3705</v>
       </c>
       <c r="C145" s="69">
-        <v>1250</v>
+        <v>400699</v>
       </c>
       <c r="D145" s="69">
-        <v>1875</v>
+        <v>797693</v>
       </c>
       <c r="E145" s="15">
-        <v>2500</v>
+        <v>1194687</v>
       </c>
       <c r="F145" s="76">
-        <v>3125</v>
+        <v>1257245</v>
       </c>
       <c r="G145" s="78">
-        <v>3750</v>
+        <v>1319802</v>
       </c>
       <c r="H145" s="76">
-        <v>3750</v>
-[...1 lines deleted...]
-      <c r="I145" s="15"/>
+        <v>1381791</v>
+      </c>
+      <c r="I145" s="76">
+        <v>1488710</v>
+      </c>
       <c r="J145" s="60"/>
       <c r="K145" s="60"/>
       <c r="L145" s="60"/>
       <c r="M145" s="15"/>
     </row>
-    <row r="146" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="146" spans="1:13" s="4" customFormat="1">
       <c r="A146" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B146" s="33">
-        <v>12203</v>
+        <v>625</v>
       </c>
       <c r="C146" s="69">
-        <v>14056</v>
+        <v>1250</v>
       </c>
       <c r="D146" s="69">
-        <v>15909</v>
+        <v>1875</v>
       </c>
       <c r="E146" s="15">
-        <v>17762</v>
+        <v>2500</v>
       </c>
       <c r="F146" s="76">
-        <v>19615</v>
+        <v>3125</v>
       </c>
       <c r="G146" s="78">
-        <v>21468</v>
+        <v>3750</v>
       </c>
       <c r="H146" s="76">
-        <v>21468</v>
-[...1 lines deleted...]
-      <c r="I146" s="15"/>
+        <v>3750</v>
+      </c>
+      <c r="I146" s="76">
+        <v>3750</v>
+      </c>
       <c r="J146" s="60"/>
       <c r="K146" s="60"/>
       <c r="L146" s="60"/>
       <c r="M146" s="15"/>
     </row>
-    <row r="147" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="147" spans="1:13" s="4" customFormat="1">
       <c r="A147" s="13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B147" s="33">
-        <v>1233</v>
+        <v>12203</v>
       </c>
       <c r="C147" s="69">
-        <v>2466</v>
+        <v>14056</v>
       </c>
       <c r="D147" s="69">
-        <v>3699</v>
+        <v>15909</v>
       </c>
       <c r="E147" s="15">
-        <v>4932</v>
+        <v>17762</v>
       </c>
       <c r="F147" s="76">
-        <v>6165</v>
+        <v>19615</v>
       </c>
       <c r="G147" s="78">
-        <v>7398</v>
+        <v>21468</v>
       </c>
       <c r="H147" s="76">
-        <v>7398</v>
-[...1 lines deleted...]
-      <c r="I147" s="15"/>
+        <v>21468</v>
+      </c>
+      <c r="I147" s="76">
+        <v>21468</v>
+      </c>
       <c r="J147" s="60"/>
       <c r="K147" s="60"/>
       <c r="L147" s="60"/>
       <c r="M147" s="15"/>
     </row>
-    <row r="148" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="148" spans="1:13" s="4" customFormat="1">
       <c r="A148" s="13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B148" s="33">
-        <v>68438</v>
+        <v>1233</v>
       </c>
       <c r="C148" s="69">
-        <v>126394</v>
+        <v>2466</v>
       </c>
       <c r="D148" s="69">
-        <v>184351</v>
+        <v>3699</v>
       </c>
       <c r="E148" s="15">
-        <v>242307</v>
+        <v>4932</v>
       </c>
       <c r="F148" s="76">
-        <v>275373</v>
+        <v>6165</v>
       </c>
       <c r="G148" s="78">
-        <v>308440</v>
+        <v>7398</v>
       </c>
       <c r="H148" s="76">
-        <v>344312</v>
-[...1 lines deleted...]
-      <c r="I148" s="15"/>
+        <v>7398</v>
+      </c>
+      <c r="I148" s="76">
+        <v>7398</v>
+      </c>
       <c r="J148" s="60"/>
       <c r="K148" s="60"/>
       <c r="L148" s="60"/>
       <c r="M148" s="15"/>
     </row>
-    <row r="149" spans="1:13" s="4" customFormat="1" ht="22.5">
-[...11 lines deleted...]
-      <c r="J149" s="42"/>
+    <row r="149" spans="1:13" s="4" customFormat="1">
+      <c r="A149" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B149" s="33">
+        <v>68438</v>
+      </c>
+      <c r="C149" s="69">
+        <v>126394</v>
+      </c>
+      <c r="D149" s="69">
+        <v>184351</v>
+      </c>
+      <c r="E149" s="15">
+        <v>242307</v>
+      </c>
+      <c r="F149" s="76">
+        <v>275373</v>
+      </c>
+      <c r="G149" s="78">
+        <v>308440</v>
+      </c>
+      <c r="H149" s="76">
+        <v>344312</v>
+      </c>
+      <c r="I149" s="76">
+        <v>408705</v>
+      </c>
+      <c r="J149" s="60"/>
       <c r="K149" s="60"/>
-      <c r="L149" s="15"/>
+      <c r="L149" s="60"/>
       <c r="M149" s="15"/>
     </row>
-    <row r="150" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="150" spans="1:13" s="4" customFormat="1">
       <c r="A150" s="7" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B150" s="33">
+        <v>28</v>
+      </c>
+      <c r="B150" s="22"/>
+      <c r="C150" s="6"/>
+      <c r="D150" s="15"/>
+      <c r="E150" s="6"/>
+      <c r="F150" s="21"/>
+      <c r="G150" s="53"/>
+      <c r="H150" s="42"/>
+      <c r="I150" s="42"/>
+      <c r="J150" s="42"/>
+      <c r="K150" s="60"/>
+      <c r="L150" s="15"/>
+      <c r="M150" s="15"/>
+    </row>
+    <row r="151" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A151" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B151" s="33">
         <v>4210889</v>
       </c>
-      <c r="C150" s="69">
+      <c r="C151" s="69">
         <v>9539100</v>
       </c>
-      <c r="D150" s="69">
+      <c r="D151" s="69">
         <v>15379617</v>
       </c>
-      <c r="E150" s="15">
+      <c r="E151" s="15">
         <v>19818041</v>
       </c>
-      <c r="F150" s="76">
+      <c r="F151" s="76">
         <v>24151327</v>
       </c>
-      <c r="G150" s="78">
+      <c r="G151" s="78">
         <v>29267617</v>
       </c>
-      <c r="H150" s="76">
+      <c r="H151" s="76">
         <v>35072646</v>
       </c>
-      <c r="I150" s="15"/>
-[...30 lines deleted...]
-      <c r="I151" s="15"/>
+      <c r="I151" s="109">
+        <v>40165578</v>
+      </c>
       <c r="J151" s="60"/>
       <c r="K151" s="60"/>
       <c r="L151" s="60"/>
       <c r="M151" s="15"/>
     </row>
-    <row r="152" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="152" spans="1:13" s="4" customFormat="1">
       <c r="A152" s="13" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="B152" s="33">
-        <v>108398</v>
+        <v>1659</v>
       </c>
       <c r="C152" s="69">
-        <v>265807</v>
+        <v>4287</v>
       </c>
       <c r="D152" s="69">
-        <v>423216</v>
+        <v>6914</v>
       </c>
       <c r="E152" s="15">
-        <v>580624</v>
+        <v>9541</v>
       </c>
       <c r="F152" s="76">
-        <v>685798</v>
+        <v>10875</v>
       </c>
       <c r="G152" s="78">
-        <v>790971</v>
+        <v>12208</v>
       </c>
       <c r="H152" s="76">
-        <v>900644</v>
-[...1 lines deleted...]
-      <c r="I152" s="15"/>
+        <v>13541</v>
+      </c>
+      <c r="I152" s="109">
+        <v>14695</v>
+      </c>
       <c r="J152" s="60"/>
       <c r="K152" s="60"/>
       <c r="L152" s="60"/>
       <c r="M152" s="15"/>
     </row>
-    <row r="153" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="153" spans="1:13" s="4" customFormat="1">
       <c r="A153" s="13" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>224341</v>
+        <v>65</v>
+      </c>
+      <c r="B153" s="33">
+        <v>108398</v>
+      </c>
+      <c r="C153" s="69">
+        <v>265807</v>
       </c>
       <c r="D153" s="69">
-        <v>479024</v>
+        <v>423216</v>
       </c>
       <c r="E153" s="15">
-        <v>916768</v>
+        <v>580624</v>
       </c>
       <c r="F153" s="76">
-        <v>1199101</v>
+        <v>685798</v>
       </c>
       <c r="G153" s="78">
-        <v>1552322</v>
+        <v>790971</v>
       </c>
       <c r="H153" s="76">
-        <v>1773841</v>
-[...1 lines deleted...]
-      <c r="I153" s="15"/>
+        <v>900644</v>
+      </c>
+      <c r="I153" s="109">
+        <v>1035254</v>
+      </c>
       <c r="J153" s="60"/>
       <c r="K153" s="60"/>
       <c r="L153" s="60"/>
       <c r="M153" s="15"/>
     </row>
-    <row r="154" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="154" spans="1:13" s="4" customFormat="1">
       <c r="A154" s="13" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>966</v>
+        <v>56</v>
+      </c>
+      <c r="B154" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="C154" s="70">
+        <v>224341</v>
       </c>
       <c r="D154" s="69">
-        <v>1449</v>
+        <v>479024</v>
       </c>
       <c r="E154" s="15">
-        <v>1932</v>
+        <v>916768</v>
       </c>
       <c r="F154" s="76">
-        <v>2415</v>
+        <v>1199101</v>
       </c>
       <c r="G154" s="78">
-        <v>2898</v>
+        <v>1552322</v>
       </c>
       <c r="H154" s="76">
-        <v>2898</v>
-[...1 lines deleted...]
-      <c r="I154" s="15"/>
+        <v>1773841</v>
+      </c>
+      <c r="I154" s="109">
+        <v>2116077</v>
+      </c>
       <c r="J154" s="60"/>
       <c r="K154" s="60"/>
       <c r="L154" s="60"/>
       <c r="M154" s="15"/>
     </row>
-    <row r="155" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="155" spans="1:13" s="4" customFormat="1">
       <c r="A155" s="13" t="s">
-        <v>60</v>
-[...22 lines deleted...]
-      <c r="I155" s="15"/>
+        <v>57</v>
+      </c>
+      <c r="B155" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="C155" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="D155" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E155" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F155" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G155" s="78" t="s">
+        <v>15</v>
+      </c>
+      <c r="H155" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I155" s="109">
+        <v>3992</v>
+      </c>
       <c r="J155" s="60"/>
       <c r="K155" s="60"/>
       <c r="L155" s="60"/>
       <c r="M155" s="15"/>
     </row>
-    <row r="156" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="156" spans="1:13" s="4" customFormat="1">
       <c r="A156" s="13" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B156" s="33">
-        <v>1179879</v>
+        <v>483</v>
       </c>
       <c r="C156" s="69">
-        <v>3203242</v>
+        <v>966</v>
       </c>
       <c r="D156" s="69">
-        <v>4704878</v>
+        <v>1449</v>
       </c>
       <c r="E156" s="15">
-        <v>6037466</v>
+        <v>1932</v>
       </c>
       <c r="F156" s="76">
-        <v>7248403</v>
+        <v>2415</v>
       </c>
       <c r="G156" s="78">
-        <v>8986231</v>
+        <v>2898</v>
       </c>
       <c r="H156" s="76">
-        <v>10363788</v>
-[...1 lines deleted...]
-      <c r="I156" s="15"/>
+        <v>2898</v>
+      </c>
+      <c r="I156" s="109">
+        <v>2898</v>
+      </c>
       <c r="J156" s="60"/>
       <c r="K156" s="60"/>
       <c r="L156" s="60"/>
       <c r="M156" s="15"/>
     </row>
-    <row r="157" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1">
+    <row r="157" spans="1:13" s="4" customFormat="1">
       <c r="A157" s="13" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B157" s="33">
-        <v>531850</v>
+        <v>2388619</v>
       </c>
       <c r="C157" s="69">
-        <v>1607782</v>
+        <v>4232673</v>
       </c>
       <c r="D157" s="69">
-        <v>3484532</v>
+        <v>6279601</v>
       </c>
       <c r="E157" s="15">
-        <v>4136494</v>
+        <v>8135212</v>
       </c>
       <c r="F157" s="76">
-        <v>4797128</v>
+        <v>10207603</v>
       </c>
       <c r="G157" s="78">
-        <v>5463791</v>
+        <v>12459191</v>
       </c>
       <c r="H157" s="76">
-        <v>7580492</v>
-[...1 lines deleted...]
-      <c r="I157" s="15"/>
+        <v>14437436</v>
+      </c>
+      <c r="I157" s="109">
+        <v>16521041</v>
+      </c>
       <c r="J157" s="60"/>
       <c r="K157" s="60"/>
       <c r="L157" s="60"/>
       <c r="M157" s="15"/>
     </row>
-    <row r="158" spans="1:13" s="4" customFormat="1" ht="33.75">
-[...11 lines deleted...]
-      <c r="J158" s="61"/>
+    <row r="158" spans="1:13" s="4" customFormat="1">
+      <c r="A158" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B158" s="33">
+        <v>1179879</v>
+      </c>
+      <c r="C158" s="69">
+        <v>3203242</v>
+      </c>
+      <c r="D158" s="69">
+        <v>4704878</v>
+      </c>
+      <c r="E158" s="15">
+        <v>6037466</v>
+      </c>
+      <c r="F158" s="76">
+        <v>7248403</v>
+      </c>
+      <c r="G158" s="78">
+        <v>8986231</v>
+      </c>
+      <c r="H158" s="76">
+        <v>10363788</v>
+      </c>
+      <c r="I158" s="109">
+        <v>11778144</v>
+      </c>
+      <c r="J158" s="60"/>
       <c r="K158" s="60"/>
-      <c r="L158" s="12"/>
-[...7 lines deleted...]
-        <v>56803</v>
+      <c r="L158" s="60"/>
+      <c r="M158" s="15"/>
+    </row>
+    <row r="159" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A159" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B159" s="33">
+        <v>531850</v>
       </c>
       <c r="C159" s="69">
-        <v>233789</v>
+        <v>1607782</v>
       </c>
       <c r="D159" s="69">
-        <v>433392</v>
+        <v>3484532</v>
       </c>
       <c r="E159" s="15">
-        <v>568755</v>
+        <v>4136494</v>
       </c>
       <c r="F159" s="76">
-        <v>761510</v>
+        <v>4797128</v>
       </c>
       <c r="G159" s="78">
-        <v>917906</v>
+        <v>5463791</v>
       </c>
       <c r="H159" s="76">
-        <v>1068171</v>
-[...1 lines deleted...]
-      <c r="I159" s="15"/>
+        <v>7580492</v>
+      </c>
+      <c r="I159" s="109">
+        <v>8693470</v>
+      </c>
       <c r="J159" s="60"/>
       <c r="K159" s="60"/>
       <c r="L159" s="60"/>
       <c r="M159" s="15"/>
     </row>
-    <row r="160" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...15 lines deleted...]
-      <c r="F160" s="76">
+    <row r="160" spans="1:13" s="4" customFormat="1" ht="31.8">
+      <c r="A160" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B160" s="22"/>
+      <c r="C160" s="6"/>
+      <c r="D160" s="46"/>
+      <c r="E160" s="6"/>
+      <c r="F160" s="22"/>
+      <c r="G160" s="52"/>
+      <c r="H160" s="61"/>
+      <c r="I160" s="61"/>
+      <c r="J160" s="61"/>
+      <c r="K160" s="60"/>
+      <c r="L160" s="12"/>
+      <c r="M160" s="12"/>
+    </row>
+    <row r="161" spans="1:13" s="4" customFormat="1">
+      <c r="A161" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B161" s="68">
+        <v>56803</v>
+      </c>
+      <c r="C161" s="69">
+        <v>233789</v>
+      </c>
+      <c r="D161" s="69">
+        <v>433392</v>
+      </c>
+      <c r="E161" s="15">
+        <v>568755</v>
+      </c>
+      <c r="F161" s="76">
+        <v>761510</v>
+      </c>
+      <c r="G161" s="78">
+        <v>917906</v>
+      </c>
+      <c r="H161" s="76">
+        <v>1068171</v>
+      </c>
+      <c r="I161" s="76">
+        <v>1228621</v>
+      </c>
+      <c r="J161" s="60"/>
+      <c r="K161" s="60"/>
+      <c r="L161" s="60"/>
+      <c r="M161" s="15"/>
+    </row>
+    <row r="162" spans="1:13" s="4" customFormat="1">
+      <c r="A162" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B162" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="C162" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="D162" s="72" t="s">
+        <v>15</v>
+      </c>
+      <c r="E162" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F162" s="76">
         <v>1640</v>
       </c>
-      <c r="G160" s="78">
+      <c r="G162" s="78">
         <v>3279</v>
       </c>
-      <c r="H160" s="76">
+      <c r="H162" s="76">
         <v>4919</v>
       </c>
-      <c r="I160" s="15"/>
-[...6 lines deleted...]
-      <c r="A161" s="13" t="s">
+      <c r="I162" s="76">
+        <v>7763</v>
+      </c>
+      <c r="J162" s="65"/>
+      <c r="K162" s="15"/>
+      <c r="L162" s="15"/>
+      <c r="M162" s="15"/>
+    </row>
+    <row r="163" spans="1:13" s="4" customFormat="1">
+      <c r="A163" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B163" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="C163" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="D163" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="E163" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F163" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G163" s="78" t="s">
+        <v>15</v>
+      </c>
+      <c r="H163" s="76">
+        <v>65</v>
+      </c>
+      <c r="I163" s="76">
+        <v>130</v>
+      </c>
+      <c r="J163" s="65"/>
+      <c r="K163" s="15"/>
+      <c r="L163" s="15"/>
+      <c r="M163" s="15"/>
+    </row>
+    <row r="164" spans="1:13" s="4" customFormat="1">
+      <c r="A164" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="B161" s="68" t="s">
-[...30 lines deleted...]
-      <c r="B162" s="68">
+      <c r="B164" s="68">
         <v>1136</v>
       </c>
-      <c r="C162" s="69">
+      <c r="C164" s="69">
         <v>2272</v>
       </c>
-      <c r="D162" s="69">
+      <c r="D164" s="69">
         <v>3408</v>
       </c>
-      <c r="E162" s="15">
+      <c r="E164" s="15">
         <v>4544</v>
       </c>
-      <c r="F162" s="76">
+      <c r="F164" s="76">
         <v>5680</v>
       </c>
-      <c r="G162" s="78">
+      <c r="G164" s="78">
         <v>6816</v>
       </c>
-      <c r="H162" s="76">
+      <c r="H164" s="76">
         <v>6816</v>
       </c>
-      <c r="I162" s="15"/>
-[...61 lines deleted...]
-      <c r="I164" s="15"/>
+      <c r="I164" s="76">
+        <v>6816</v>
+      </c>
       <c r="J164" s="60"/>
       <c r="K164" s="60"/>
       <c r="L164" s="60"/>
       <c r="M164" s="15"/>
     </row>
-    <row r="165" spans="1:13" s="4" customFormat="1" ht="15.6" customHeight="1">
+    <row r="165" spans="1:13" s="4" customFormat="1">
       <c r="A165" s="13" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B165" s="68">
-        <v>37080</v>
+        <v>6202</v>
       </c>
       <c r="C165" s="69">
-        <v>171161</v>
+        <v>13519</v>
       </c>
       <c r="D165" s="69">
-        <v>327860</v>
+        <v>20836</v>
       </c>
       <c r="E165" s="15">
-        <v>420319</v>
+        <v>28153</v>
       </c>
       <c r="F165" s="76">
-        <v>573823</v>
+        <v>33504</v>
       </c>
       <c r="G165" s="78">
-        <v>690967</v>
+        <v>38855</v>
       </c>
       <c r="H165" s="76">
-        <v>806746</v>
-[...1 lines deleted...]
-      <c r="I165" s="15"/>
+        <v>39899</v>
+      </c>
+      <c r="I165" s="76">
+        <v>40943</v>
+      </c>
       <c r="J165" s="60"/>
       <c r="K165" s="60"/>
       <c r="L165" s="60"/>
       <c r="M165" s="15"/>
     </row>
-    <row r="166" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="166" spans="1:13" s="4" customFormat="1">
       <c r="A166" s="13" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B166" s="68">
-        <v>12380</v>
+        <v>5</v>
       </c>
       <c r="C166" s="69">
-        <v>46826</v>
+        <v>10</v>
       </c>
       <c r="D166" s="69">
-        <v>81273</v>
+        <v>15</v>
       </c>
       <c r="E166" s="15">
-        <v>115719</v>
+        <v>20</v>
       </c>
       <c r="F166" s="76">
-        <v>146839</v>
+        <v>25</v>
       </c>
       <c r="G166" s="78">
-        <v>177958</v>
+        <v>30</v>
       </c>
       <c r="H166" s="76">
-        <v>209697</v>
-[...1 lines deleted...]
-      <c r="I166" s="15"/>
+        <v>30</v>
+      </c>
+      <c r="I166" s="76">
+        <v>30</v>
+      </c>
       <c r="J166" s="60"/>
       <c r="K166" s="60"/>
       <c r="L166" s="60"/>
       <c r="M166" s="15"/>
     </row>
-    <row r="167" spans="1:13" s="4" customFormat="1" ht="22.5">
-[...11 lines deleted...]
-      <c r="J167" s="42"/>
+    <row r="167" spans="1:13" s="4" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A167" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B167" s="68">
+        <v>37080</v>
+      </c>
+      <c r="C167" s="69">
+        <v>171161</v>
+      </c>
+      <c r="D167" s="69">
+        <v>327860</v>
+      </c>
+      <c r="E167" s="15">
+        <v>420319</v>
+      </c>
+      <c r="F167" s="76">
+        <v>573823</v>
+      </c>
+      <c r="G167" s="78">
+        <v>690967</v>
+      </c>
+      <c r="H167" s="76">
+        <v>806746</v>
+      </c>
+      <c r="I167" s="76">
+        <v>907164</v>
+      </c>
+      <c r="J167" s="60"/>
       <c r="K167" s="60"/>
-      <c r="L167" s="15"/>
+      <c r="L167" s="60"/>
       <c r="M167" s="15"/>
     </row>
-    <row r="168" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>67</v>
+    <row r="168" spans="1:13" s="4" customFormat="1">
+      <c r="A168" s="13" t="s">
+        <v>63</v>
       </c>
       <c r="B168" s="68">
-        <v>566990</v>
+        <v>12380</v>
       </c>
       <c r="C168" s="69">
-        <v>1707566</v>
+        <v>46826</v>
       </c>
       <c r="D168" s="69">
-        <v>3381412</v>
+        <v>81273</v>
       </c>
       <c r="E168" s="15">
-        <v>5260632</v>
+        <v>115719</v>
       </c>
       <c r="F168" s="76">
-        <v>6746837</v>
+        <v>146839</v>
       </c>
       <c r="G168" s="78">
-        <v>8005281</v>
+        <v>177958</v>
       </c>
       <c r="H168" s="76">
-        <v>9194964</v>
-[...1 lines deleted...]
-      <c r="I168" s="15"/>
+        <v>209697</v>
+      </c>
+      <c r="I168" s="76">
+        <v>265776</v>
+      </c>
       <c r="J168" s="60"/>
       <c r="K168" s="60"/>
       <c r="L168" s="60"/>
       <c r="M168" s="15"/>
     </row>
-    <row r="169" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...25 lines deleted...]
-      <c r="J169" s="60"/>
+    <row r="169" spans="1:13" s="4" customFormat="1" ht="21.6">
+      <c r="A169" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B169" s="22"/>
+      <c r="C169" s="6"/>
+      <c r="D169" s="15"/>
+      <c r="E169" s="6"/>
+      <c r="F169" s="21"/>
+      <c r="G169" s="53"/>
+      <c r="H169" s="42"/>
+      <c r="I169" s="42"/>
+      <c r="J169" s="42"/>
       <c r="K169" s="60"/>
-      <c r="L169" s="60"/>
+      <c r="L169" s="15"/>
       <c r="M169" s="15"/>
     </row>
-    <row r="170" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>64</v>
+    <row r="170" spans="1:13" s="4" customFormat="1">
+      <c r="A170" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B170" s="68">
-        <v>562898</v>
+        <v>566990</v>
       </c>
       <c r="C170" s="69">
-        <v>1698032</v>
+        <v>1707566</v>
       </c>
       <c r="D170" s="69">
-        <v>3366437</v>
+        <v>3381412</v>
       </c>
       <c r="E170" s="15">
-        <v>5240216</v>
+        <v>5260632</v>
       </c>
       <c r="F170" s="76">
-        <v>6720316</v>
+        <v>6746837</v>
       </c>
       <c r="G170" s="78">
-        <v>7972656</v>
+        <v>8005281</v>
       </c>
       <c r="H170" s="76">
-        <v>9156535</v>
-[...1 lines deleted...]
-      <c r="I170" s="15"/>
+        <v>9194964</v>
+      </c>
+      <c r="I170" s="76">
+        <v>9976666</v>
+      </c>
       <c r="J170" s="60"/>
       <c r="K170" s="60"/>
       <c r="L170" s="60"/>
       <c r="M170" s="15"/>
     </row>
-    <row r="171" spans="1:13" s="4" customFormat="1" ht="22.5">
-[...11 lines deleted...]
-      <c r="J171" s="42"/>
+    <row r="171" spans="1:13" s="4" customFormat="1">
+      <c r="A171" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B171" s="68">
+        <v>4092</v>
+      </c>
+      <c r="C171" s="69">
+        <v>9534</v>
+      </c>
+      <c r="D171" s="69">
+        <v>14975</v>
+      </c>
+      <c r="E171" s="15">
+        <v>20416</v>
+      </c>
+      <c r="F171" s="76">
+        <v>26521</v>
+      </c>
+      <c r="G171" s="78">
+        <v>32625</v>
+      </c>
+      <c r="H171" s="76">
+        <v>38429</v>
+      </c>
+      <c r="I171" s="76">
+        <v>45029</v>
+      </c>
+      <c r="J171" s="60"/>
       <c r="K171" s="60"/>
-      <c r="L171" s="15"/>
+      <c r="L171" s="60"/>
       <c r="M171" s="15"/>
     </row>
-    <row r="172" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1">
-[...4 lines deleted...]
-        <v>2647704</v>
+    <row r="172" spans="1:13" s="4" customFormat="1">
+      <c r="A172" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B172" s="68">
+        <v>562898</v>
       </c>
       <c r="C172" s="69">
-        <v>5767919</v>
+        <v>1698032</v>
       </c>
       <c r="D172" s="69">
-        <v>8459643</v>
+        <v>3366437</v>
       </c>
       <c r="E172" s="15">
-        <v>11081723</v>
+        <v>5240216</v>
       </c>
       <c r="F172" s="76">
-        <v>13366023</v>
+        <v>6720316</v>
       </c>
       <c r="G172" s="78">
-        <v>16049626</v>
+        <v>7972656</v>
       </c>
       <c r="H172" s="76">
-        <v>18771686</v>
-[...1 lines deleted...]
-      <c r="I172" s="15"/>
+        <v>9156535</v>
+      </c>
+      <c r="I172" s="76">
+        <v>9931637</v>
+      </c>
       <c r="J172" s="60"/>
       <c r="K172" s="60"/>
       <c r="L172" s="60"/>
       <c r="M172" s="15"/>
     </row>
-    <row r="173" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...25 lines deleted...]
-      <c r="J173" s="60"/>
+    <row r="173" spans="1:13" s="4" customFormat="1">
+      <c r="A173" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B173" s="24"/>
+      <c r="C173" s="6"/>
+      <c r="D173" s="15"/>
+      <c r="E173" s="6"/>
+      <c r="F173" s="21"/>
+      <c r="G173" s="53"/>
+      <c r="H173" s="42"/>
+      <c r="I173" s="42"/>
+      <c r="J173" s="42"/>
       <c r="K173" s="60"/>
-      <c r="L173" s="60"/>
+      <c r="L173" s="15"/>
       <c r="M173" s="15"/>
     </row>
-    <row r="174" spans="1:13" s="4" customFormat="1" ht="14.25">
-      <c r="A174" s="13" t="s">
+    <row r="174" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A174" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B174" s="33">
-        <v>8980</v>
+        <v>2647704</v>
       </c>
       <c r="C174" s="69">
-        <v>125824</v>
+        <v>5767919</v>
       </c>
       <c r="D174" s="69">
-        <v>238335</v>
+        <v>8459643</v>
       </c>
       <c r="E174" s="15">
-        <v>348530</v>
+        <v>11081723</v>
       </c>
       <c r="F174" s="76">
-        <v>445221</v>
+        <v>13366023</v>
       </c>
       <c r="G174" s="78">
-        <v>549711</v>
+        <v>16049626</v>
       </c>
       <c r="H174" s="76">
-        <v>652281</v>
-[...1 lines deleted...]
-      <c r="I174" s="15"/>
+        <v>18771686</v>
+      </c>
+      <c r="I174" s="76">
+        <v>23115233</v>
+      </c>
       <c r="J174" s="60"/>
       <c r="K174" s="60"/>
       <c r="L174" s="60"/>
       <c r="M174" s="15"/>
     </row>
-    <row r="175" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="175" spans="1:13" s="4" customFormat="1">
       <c r="A175" s="13" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="B175" s="33">
-        <v>5</v>
+        <v>798591</v>
       </c>
       <c r="C175" s="69">
-        <v>23</v>
+        <v>1511163</v>
       </c>
       <c r="D175" s="69">
-        <v>42</v>
+        <v>2283736</v>
       </c>
       <c r="E175" s="15">
-        <v>60</v>
+        <v>3123941</v>
       </c>
       <c r="F175" s="76">
-        <v>60</v>
+        <v>3766364</v>
       </c>
       <c r="G175" s="78">
-        <v>60</v>
+        <v>4669127</v>
       </c>
       <c r="H175" s="76">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="I175" s="15"/>
+        <v>5743413</v>
+      </c>
+      <c r="I175" s="76">
+        <v>8223152</v>
+      </c>
       <c r="J175" s="60"/>
       <c r="K175" s="60"/>
       <c r="L175" s="60"/>
       <c r="M175" s="15"/>
     </row>
-    <row r="176" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="176" spans="1:13" s="4" customFormat="1">
       <c r="A176" s="13" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="B176" s="33">
-        <v>30323</v>
+        <v>8980</v>
       </c>
       <c r="C176" s="69">
-        <v>69752</v>
+        <v>125824</v>
       </c>
       <c r="D176" s="69">
-        <v>109263</v>
+        <v>238335</v>
       </c>
       <c r="E176" s="15">
-        <v>134838</v>
+        <v>348530</v>
       </c>
       <c r="F176" s="76">
-        <v>162351</v>
+        <v>445221</v>
       </c>
       <c r="G176" s="78">
-        <v>189646</v>
+        <v>549711</v>
       </c>
       <c r="H176" s="76">
-        <v>217287</v>
-[...1 lines deleted...]
-      <c r="I176" s="15"/>
+        <v>652281</v>
+      </c>
+      <c r="I176" s="76">
+        <v>747569</v>
+      </c>
       <c r="J176" s="60"/>
       <c r="K176" s="60"/>
       <c r="L176" s="60"/>
       <c r="M176" s="15"/>
     </row>
-    <row r="177" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="177" spans="1:13" s="4" customFormat="1">
       <c r="A177" s="13" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B177" s="33">
-        <v>208</v>
+        <v>5</v>
       </c>
       <c r="C177" s="69">
-        <v>416</v>
+        <v>23</v>
       </c>
       <c r="D177" s="69">
-        <v>624</v>
+        <v>42</v>
       </c>
       <c r="E177" s="15">
-        <v>832</v>
+        <v>60</v>
       </c>
       <c r="F177" s="76">
-        <v>1040</v>
+        <v>60</v>
       </c>
       <c r="G177" s="78">
-        <v>1248</v>
+        <v>60</v>
       </c>
       <c r="H177" s="76">
-        <v>1248</v>
-[...1 lines deleted...]
-      <c r="I177" s="15"/>
+        <v>60</v>
+      </c>
+      <c r="I177" s="76">
+        <v>120</v>
+      </c>
       <c r="J177" s="60"/>
       <c r="K177" s="60"/>
       <c r="L177" s="60"/>
       <c r="M177" s="15"/>
     </row>
-    <row r="178" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="178" spans="1:13" s="4" customFormat="1">
       <c r="A178" s="13" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B178" s="33">
-        <v>913391</v>
+        <v>30323</v>
       </c>
       <c r="C178" s="69">
-        <v>1982398</v>
+        <v>69752</v>
       </c>
       <c r="D178" s="69">
-        <v>2562533</v>
+        <v>109263</v>
       </c>
       <c r="E178" s="15">
-        <v>3038031</v>
+        <v>134838</v>
       </c>
       <c r="F178" s="76">
-        <v>3751744</v>
+        <v>162351</v>
       </c>
       <c r="G178" s="78">
-        <v>4599627</v>
+        <v>189646</v>
       </c>
       <c r="H178" s="76">
-        <v>5442464</v>
-[...1 lines deleted...]
-      <c r="I178" s="15"/>
+        <v>217287</v>
+      </c>
+      <c r="I178" s="76">
+        <v>267497</v>
+      </c>
       <c r="J178" s="60"/>
       <c r="K178" s="60"/>
       <c r="L178" s="60"/>
       <c r="M178" s="15"/>
     </row>
-    <row r="179" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="179" spans="1:13" s="4" customFormat="1">
       <c r="A179" s="13" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B179" s="33">
-        <v>1</v>
+        <v>208</v>
       </c>
       <c r="C179" s="69">
-        <v>2</v>
+        <v>416</v>
       </c>
       <c r="D179" s="69">
-        <v>3</v>
+        <v>624</v>
       </c>
       <c r="E179" s="15">
-        <v>4</v>
+        <v>832</v>
       </c>
       <c r="F179" s="76">
-        <v>5</v>
+        <v>1040</v>
       </c>
       <c r="G179" s="78">
-        <v>6</v>
+        <v>1248</v>
       </c>
       <c r="H179" s="76">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="I179" s="15"/>
+        <v>1248</v>
+      </c>
+      <c r="I179" s="76">
+        <v>1248</v>
+      </c>
       <c r="J179" s="60"/>
       <c r="K179" s="60"/>
       <c r="L179" s="60"/>
       <c r="M179" s="15"/>
     </row>
-    <row r="180" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="180" spans="1:13" s="4" customFormat="1">
       <c r="A180" s="13" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B180" s="33">
-        <v>239661</v>
+        <v>913391</v>
       </c>
       <c r="C180" s="69">
-        <v>618590</v>
+        <v>1982398</v>
       </c>
       <c r="D180" s="69">
-        <v>1002147</v>
+        <v>2562533</v>
       </c>
       <c r="E180" s="15">
-        <v>1369322</v>
+        <v>3038031</v>
       </c>
       <c r="F180" s="76">
-        <v>1728702</v>
+        <v>3751744</v>
       </c>
       <c r="G180" s="78">
-        <v>2085292</v>
+        <v>4599627</v>
       </c>
       <c r="H180" s="76">
-        <v>2315648</v>
-[...1 lines deleted...]
-      <c r="I180" s="15"/>
+        <v>5442464</v>
+      </c>
+      <c r="I180" s="76">
+        <v>6294715</v>
+      </c>
       <c r="J180" s="60"/>
       <c r="K180" s="60"/>
       <c r="L180" s="60"/>
       <c r="M180" s="15"/>
     </row>
-    <row r="181" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1">
+    <row r="181" spans="1:13" s="4" customFormat="1">
       <c r="A181" s="13" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B181" s="33">
-        <v>656544</v>
+        <v>1</v>
       </c>
       <c r="C181" s="69">
-        <v>1459751</v>
+        <v>2</v>
       </c>
       <c r="D181" s="69">
-        <v>2262958</v>
+        <v>3</v>
       </c>
       <c r="E181" s="15">
-        <v>3066165</v>
+        <v>4</v>
       </c>
       <c r="F181" s="76">
-        <v>3510537</v>
+        <v>5</v>
       </c>
       <c r="G181" s="78">
-        <v>3954908</v>
+        <v>6</v>
       </c>
       <c r="H181" s="76">
-        <v>4399279</v>
-[...1 lines deleted...]
-      <c r="I181" s="15"/>
+        <v>6</v>
+      </c>
+      <c r="I181" s="76">
+        <v>6</v>
+      </c>
       <c r="J181" s="60"/>
       <c r="K181" s="60"/>
       <c r="L181" s="60"/>
       <c r="M181" s="15"/>
     </row>
-    <row r="182" spans="1:13" s="4" customFormat="1" ht="37.15" customHeight="1">
-[...11 lines deleted...]
-      <c r="J182" s="42"/>
+    <row r="182" spans="1:13" s="4" customFormat="1">
+      <c r="A182" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B182" s="33">
+        <v>239661</v>
+      </c>
+      <c r="C182" s="69">
+        <v>618590</v>
+      </c>
+      <c r="D182" s="69">
+        <v>1002147</v>
+      </c>
+      <c r="E182" s="15">
+        <v>1369322</v>
+      </c>
+      <c r="F182" s="76">
+        <v>1728702</v>
+      </c>
+      <c r="G182" s="78">
+        <v>2085292</v>
+      </c>
+      <c r="H182" s="76">
+        <v>2315648</v>
+      </c>
+      <c r="I182" s="76">
+        <v>2540795</v>
+      </c>
+      <c r="J182" s="60"/>
       <c r="K182" s="60"/>
-      <c r="L182" s="6"/>
-[...4 lines deleted...]
-        <v>67</v>
+      <c r="L182" s="60"/>
+      <c r="M182" s="15"/>
+    </row>
+    <row r="183" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A183" s="13" t="s">
+        <v>63</v>
       </c>
       <c r="B183" s="33">
-        <v>2311417</v>
+        <v>656544</v>
       </c>
       <c r="C183" s="69">
-        <v>7010820</v>
+        <v>1459751</v>
       </c>
       <c r="D183" s="69">
-        <v>9264395</v>
+        <v>2262958</v>
       </c>
       <c r="E183" s="15">
-        <v>12924515</v>
+        <v>3066165</v>
       </c>
       <c r="F183" s="76">
-        <v>15906698</v>
+        <v>3510537</v>
       </c>
       <c r="G183" s="78">
-        <v>18326501</v>
+        <v>3954908</v>
       </c>
       <c r="H183" s="76">
-        <v>20805488</v>
-[...1 lines deleted...]
-      <c r="I183" s="15"/>
+        <v>4399279</v>
+      </c>
+      <c r="I183" s="76">
+        <v>5040131</v>
+      </c>
       <c r="J183" s="60"/>
       <c r="K183" s="60"/>
       <c r="L183" s="60"/>
       <c r="M183" s="15"/>
     </row>
-    <row r="184" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...25 lines deleted...]
-      <c r="J184" s="60"/>
+    <row r="184" spans="1:13" s="4" customFormat="1" ht="37.200000000000003" customHeight="1">
+      <c r="A184" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B184" s="22"/>
+      <c r="C184" s="6"/>
+      <c r="D184" s="15"/>
+      <c r="E184" s="6"/>
+      <c r="F184" s="6"/>
+      <c r="G184" s="50"/>
+      <c r="H184" s="6"/>
+      <c r="I184" s="6"/>
+      <c r="J184" s="42"/>
       <c r="K184" s="60"/>
-      <c r="L184" s="60"/>
-[...4 lines deleted...]
-        <v>60</v>
+      <c r="L184" s="6"/>
+      <c r="M184" s="6"/>
+    </row>
+    <row r="185" spans="1:13" s="4" customFormat="1">
+      <c r="A185" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B185" s="33">
-        <v>1121884</v>
+        <v>2311417</v>
       </c>
       <c r="C185" s="69">
-        <v>2577869</v>
+        <v>7010820</v>
       </c>
       <c r="D185" s="69">
-        <v>4016991</v>
+        <v>9264395</v>
       </c>
       <c r="E185" s="15">
-        <v>5393024</v>
+        <v>12924515</v>
       </c>
       <c r="F185" s="76">
-        <v>6226595</v>
+        <v>15906698</v>
       </c>
       <c r="G185" s="78">
-        <v>7050531</v>
+        <v>18326501</v>
       </c>
       <c r="H185" s="76">
-        <v>8098961</v>
-[...1 lines deleted...]
-      <c r="I185" s="15"/>
+        <v>20805488</v>
+      </c>
+      <c r="I185" s="76">
+        <v>24394342</v>
+      </c>
       <c r="J185" s="60"/>
       <c r="K185" s="60"/>
       <c r="L185" s="60"/>
       <c r="M185" s="15"/>
     </row>
-    <row r="186" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="186" spans="1:13" s="4" customFormat="1">
       <c r="A186" s="13" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="B186" s="33">
-        <v>96425</v>
+        <v>110222</v>
       </c>
       <c r="C186" s="69">
-        <v>193740</v>
+        <v>223563</v>
       </c>
       <c r="D186" s="69">
-        <v>291055</v>
+        <v>237068</v>
       </c>
       <c r="E186" s="15">
-        <v>388370</v>
+        <v>337113</v>
       </c>
       <c r="F186" s="76">
-        <v>540295</v>
+        <v>438221</v>
       </c>
       <c r="G186" s="78">
-        <v>692220</v>
+        <v>525975</v>
       </c>
       <c r="H186" s="76">
-        <v>844144</v>
-[...1 lines deleted...]
-      <c r="I186" s="15"/>
+        <v>613729</v>
+      </c>
+      <c r="I186" s="76">
+        <v>721606</v>
+      </c>
       <c r="J186" s="60"/>
       <c r="K186" s="60"/>
       <c r="L186" s="60"/>
       <c r="M186" s="15"/>
     </row>
-    <row r="187" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="187" spans="1:13" s="4" customFormat="1">
       <c r="A187" s="13" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B187" s="33">
-        <v>982885</v>
+        <v>1121884</v>
       </c>
       <c r="C187" s="69">
-        <v>4015648</v>
+        <v>2577869</v>
       </c>
       <c r="D187" s="69">
-        <v>4719281</v>
+        <v>4016991</v>
       </c>
       <c r="E187" s="15">
-        <v>6806007</v>
+        <v>5393024</v>
       </c>
       <c r="F187" s="76">
-        <v>8701587</v>
+        <v>6226595</v>
       </c>
       <c r="G187" s="78">
-        <v>10057775</v>
+        <v>7050531</v>
       </c>
       <c r="H187" s="76">
-        <v>11248653</v>
-[...1 lines deleted...]
-      <c r="I187" s="15"/>
+        <v>8098961</v>
+      </c>
+      <c r="I187" s="76">
+        <v>9286615</v>
+      </c>
       <c r="J187" s="60"/>
       <c r="K187" s="60"/>
       <c r="L187" s="60"/>
       <c r="M187" s="15"/>
     </row>
-    <row r="188" spans="1:13" s="4" customFormat="1" ht="22.5">
-[...11 lines deleted...]
-      <c r="J188" s="42"/>
+    <row r="188" spans="1:13" s="4" customFormat="1">
+      <c r="A188" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B188" s="33">
+        <v>96425</v>
+      </c>
+      <c r="C188" s="69">
+        <v>193740</v>
+      </c>
+      <c r="D188" s="69">
+        <v>291055</v>
+      </c>
+      <c r="E188" s="15">
+        <v>388370</v>
+      </c>
+      <c r="F188" s="76">
+        <v>540295</v>
+      </c>
+      <c r="G188" s="78">
+        <v>692220</v>
+      </c>
+      <c r="H188" s="76">
+        <v>844144</v>
+      </c>
+      <c r="I188" s="76">
+        <v>968939</v>
+      </c>
+      <c r="J188" s="60"/>
       <c r="K188" s="60"/>
-      <c r="L188" s="15"/>
+      <c r="L188" s="60"/>
       <c r="M188" s="15"/>
     </row>
-    <row r="189" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>67</v>
+    <row r="189" spans="1:13" s="4" customFormat="1">
+      <c r="A189" s="13" t="s">
+        <v>63</v>
       </c>
       <c r="B189" s="33">
-        <v>6834587</v>
+        <v>982885</v>
       </c>
       <c r="C189" s="69">
-        <v>13364878</v>
+        <v>4015648</v>
       </c>
       <c r="D189" s="69">
-        <v>20927458</v>
+        <v>4719281</v>
       </c>
       <c r="E189" s="15">
-        <v>30312173</v>
+        <v>6806007</v>
       </c>
       <c r="F189" s="76">
-        <v>39859039</v>
+        <v>8701587</v>
       </c>
       <c r="G189" s="78">
-        <v>50935239</v>
+        <v>10057775</v>
       </c>
       <c r="H189" s="76">
-        <v>61354964</v>
-[...1 lines deleted...]
-      <c r="I189" s="15"/>
+        <v>11248653</v>
+      </c>
+      <c r="I189" s="76">
+        <v>13417182</v>
+      </c>
       <c r="J189" s="60"/>
       <c r="K189" s="60"/>
       <c r="L189" s="60"/>
       <c r="M189" s="15"/>
     </row>
-    <row r="190" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...25 lines deleted...]
-      <c r="J190" s="60"/>
+    <row r="190" spans="1:13" s="4" customFormat="1" ht="21.6">
+      <c r="A190" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B190" s="22"/>
+      <c r="C190" s="6"/>
+      <c r="D190" s="15"/>
+      <c r="E190" s="6"/>
+      <c r="F190" s="21"/>
+      <c r="G190" s="53"/>
+      <c r="H190" s="42"/>
+      <c r="I190" s="42"/>
+      <c r="J190" s="42"/>
       <c r="K190" s="60"/>
-      <c r="L190" s="60"/>
+      <c r="L190" s="15"/>
       <c r="M190" s="15"/>
     </row>
-    <row r="191" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A191" s="13" t="s">
+    <row r="191" spans="1:13" s="4" customFormat="1">
+      <c r="A191" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B191" s="33">
-        <v>966234</v>
+        <v>6834587</v>
       </c>
       <c r="C191" s="69">
-        <v>1158974</v>
+        <v>13364878</v>
       </c>
       <c r="D191" s="69">
-        <v>1875893</v>
+        <v>20927458</v>
       </c>
       <c r="E191" s="15">
-        <v>2920033</v>
+        <v>30312173</v>
       </c>
       <c r="F191" s="76">
-        <v>4311376</v>
+        <v>39859039</v>
       </c>
       <c r="G191" s="78">
-        <v>5779243</v>
+        <v>50935239</v>
       </c>
       <c r="H191" s="76">
-        <v>7320395</v>
-[...1 lines deleted...]
-      <c r="I191" s="15"/>
+        <v>61354964</v>
+      </c>
+      <c r="I191" s="76">
+        <v>71363124</v>
+      </c>
       <c r="J191" s="60"/>
       <c r="K191" s="60"/>
       <c r="L191" s="60"/>
       <c r="M191" s="15"/>
     </row>
-    <row r="192" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="192" spans="1:13" s="4" customFormat="1">
       <c r="A192" s="13" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="B192" s="33">
-        <v>101871</v>
+        <v>475227</v>
       </c>
       <c r="C192" s="69">
-        <v>289792</v>
+        <v>926327</v>
       </c>
       <c r="D192" s="69">
-        <v>541182</v>
+        <v>1430318</v>
       </c>
       <c r="E192" s="15">
-        <v>794220</v>
+        <v>2142112</v>
       </c>
       <c r="F192" s="76">
-        <v>1136265</v>
+        <v>2819028</v>
       </c>
       <c r="G192" s="78">
-        <v>1339576</v>
+        <v>3414735</v>
       </c>
       <c r="H192" s="76">
-        <v>1525328</v>
-[...1 lines deleted...]
-      <c r="I192" s="15"/>
+        <v>3924129</v>
+      </c>
+      <c r="I192" s="76">
+        <v>4314326</v>
+      </c>
       <c r="J192" s="60"/>
       <c r="K192" s="60"/>
       <c r="L192" s="60"/>
       <c r="M192" s="15"/>
     </row>
-    <row r="193" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="193" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A193" s="13" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B193" s="33">
-        <v>114819</v>
+        <v>966234</v>
       </c>
       <c r="C193" s="69">
-        <v>457160</v>
+        <v>1158974</v>
       </c>
       <c r="D193" s="69">
-        <v>873032</v>
+        <v>1875893</v>
       </c>
       <c r="E193" s="15">
-        <v>1442168</v>
+        <v>2920033</v>
       </c>
       <c r="F193" s="76">
-        <v>2023521</v>
+        <v>4311376</v>
       </c>
       <c r="G193" s="78">
-        <v>2590427</v>
+        <v>5779243</v>
       </c>
       <c r="H193" s="76">
-        <v>3058156</v>
-[...1 lines deleted...]
-      <c r="I193" s="15"/>
+        <v>7320395</v>
+      </c>
+      <c r="I193" s="76">
+        <v>8508329</v>
+      </c>
       <c r="J193" s="60"/>
       <c r="K193" s="60"/>
       <c r="L193" s="60"/>
       <c r="M193" s="15"/>
     </row>
-    <row r="194" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="194" spans="1:13" s="4" customFormat="1">
       <c r="A194" s="13" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B194" s="33">
-        <v>500</v>
+        <v>101871</v>
       </c>
       <c r="C194" s="69">
-        <v>1000</v>
+        <v>289792</v>
       </c>
       <c r="D194" s="69">
-        <v>1500</v>
+        <v>541182</v>
       </c>
       <c r="E194" s="15">
-        <v>2000</v>
+        <v>794220</v>
       </c>
       <c r="F194" s="76">
-        <v>2500</v>
+        <v>1136265</v>
       </c>
       <c r="G194" s="78">
-        <v>3000</v>
+        <v>1339576</v>
       </c>
       <c r="H194" s="76">
-        <v>3375</v>
-[...1 lines deleted...]
-      <c r="I194" s="15"/>
+        <v>1525328</v>
+      </c>
+      <c r="I194" s="76">
+        <v>1788749</v>
+      </c>
       <c r="J194" s="60"/>
       <c r="K194" s="60"/>
       <c r="L194" s="60"/>
       <c r="M194" s="15"/>
     </row>
-    <row r="195" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="195" spans="1:13" s="4" customFormat="1">
       <c r="A195" s="13" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B195" s="33">
-        <v>1103050</v>
+        <v>114819</v>
       </c>
       <c r="C195" s="69">
-        <v>2339599</v>
+        <v>457160</v>
       </c>
       <c r="D195" s="69">
-        <v>3513928</v>
+        <v>873032</v>
       </c>
       <c r="E195" s="15">
-        <v>4558637</v>
+        <v>1442168</v>
       </c>
       <c r="F195" s="76">
-        <v>5366278</v>
+        <v>2023521</v>
       </c>
       <c r="G195" s="78">
-        <v>7591754</v>
+        <v>2590427</v>
       </c>
       <c r="H195" s="76">
-        <v>8950309</v>
-[...1 lines deleted...]
-      <c r="I195" s="15"/>
+        <v>3058156</v>
+      </c>
+      <c r="I195" s="76">
+        <v>3432056</v>
+      </c>
       <c r="J195" s="60"/>
       <c r="K195" s="60"/>
       <c r="L195" s="60"/>
       <c r="M195" s="15"/>
     </row>
-    <row r="196" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="196" spans="1:13" s="4" customFormat="1">
       <c r="A196" s="13" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B196" s="33">
-        <v>1268618</v>
+        <v>500</v>
       </c>
       <c r="C196" s="69">
-        <v>2639064</v>
+        <v>1000</v>
       </c>
       <c r="D196" s="69">
-        <v>3774746</v>
+        <v>1500</v>
       </c>
       <c r="E196" s="15">
-        <v>5613960</v>
+        <v>2000</v>
       </c>
       <c r="F196" s="76">
-        <v>7905855</v>
+        <v>2500</v>
       </c>
       <c r="G196" s="78">
-        <v>9816983</v>
+        <v>3000</v>
       </c>
       <c r="H196" s="76">
-        <v>12011170</v>
-[...1 lines deleted...]
-      <c r="I196" s="15"/>
+        <v>3375</v>
+      </c>
+      <c r="I196" s="76">
+        <v>3750</v>
+      </c>
       <c r="J196" s="60"/>
       <c r="K196" s="60"/>
       <c r="L196" s="60"/>
       <c r="M196" s="15"/>
     </row>
-    <row r="197" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="197" spans="1:13" s="4" customFormat="1">
       <c r="A197" s="13" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B197" s="33">
-        <v>283</v>
+        <v>1103050</v>
       </c>
       <c r="C197" s="69">
-        <v>566</v>
+        <v>2339599</v>
       </c>
       <c r="D197" s="69">
-        <v>849</v>
+        <v>3513928</v>
       </c>
       <c r="E197" s="15">
-        <v>1132</v>
+        <v>4558637</v>
       </c>
       <c r="F197" s="76">
-        <v>1415</v>
+        <v>5366278</v>
       </c>
       <c r="G197" s="78">
-        <v>1698</v>
+        <v>7591754</v>
       </c>
       <c r="H197" s="76">
-        <v>1698</v>
-[...1 lines deleted...]
-      <c r="I197" s="15"/>
+        <v>8950309</v>
+      </c>
+      <c r="I197" s="76">
+        <v>10329180</v>
+      </c>
       <c r="J197" s="60"/>
       <c r="K197" s="60"/>
       <c r="L197" s="60"/>
       <c r="M197" s="15"/>
     </row>
-    <row r="198" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="198" spans="1:13" s="4" customFormat="1">
       <c r="A198" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>2803986</v>
+        <v>61</v>
+      </c>
+      <c r="B198" s="33">
+        <v>1268618</v>
       </c>
       <c r="C198" s="69">
-        <v>5552398</v>
+        <v>2639064</v>
       </c>
       <c r="D198" s="69">
-        <v>8916013</v>
+        <v>3774746</v>
       </c>
       <c r="E198" s="15">
-        <v>12837915</v>
+        <v>5613960</v>
       </c>
       <c r="F198" s="76">
-        <v>16292805</v>
+        <v>7905855</v>
       </c>
       <c r="G198" s="78">
-        <v>20397830</v>
+        <v>9816983</v>
       </c>
       <c r="H198" s="76">
-        <v>24560410</v>
-[...1 lines deleted...]
-      <c r="I198" s="15"/>
+        <v>12011170</v>
+      </c>
+      <c r="I198" s="76">
+        <v>13479148</v>
+      </c>
       <c r="J198" s="60"/>
       <c r="K198" s="60"/>
       <c r="L198" s="60"/>
       <c r="M198" s="15"/>
     </row>
-    <row r="199" spans="1:13" s="4" customFormat="1" ht="22.5">
-[...11 lines deleted...]
-      <c r="J199" s="42"/>
+    <row r="199" spans="1:13" s="4" customFormat="1">
+      <c r="A199" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B199" s="33">
+        <v>283</v>
+      </c>
+      <c r="C199" s="69">
+        <v>566</v>
+      </c>
+      <c r="D199" s="69">
+        <v>849</v>
+      </c>
+      <c r="E199" s="15">
+        <v>1132</v>
+      </c>
+      <c r="F199" s="76">
+        <v>1415</v>
+      </c>
+      <c r="G199" s="78">
+        <v>1698</v>
+      </c>
+      <c r="H199" s="76">
+        <v>1698</v>
+      </c>
+      <c r="I199" s="76">
+        <v>1698</v>
+      </c>
+      <c r="J199" s="60"/>
       <c r="K199" s="60"/>
-      <c r="L199" s="15"/>
+      <c r="L199" s="60"/>
       <c r="M199" s="15"/>
     </row>
-    <row r="200" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...4 lines deleted...]
-        <v>7346440</v>
+    <row r="200" spans="1:13" s="4" customFormat="1">
+      <c r="A200" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B200" s="68">
+        <v>2803986</v>
       </c>
       <c r="C200" s="69">
-        <v>16692158</v>
+        <v>5552398</v>
       </c>
       <c r="D200" s="69">
-        <v>29084386</v>
+        <v>8916013</v>
       </c>
       <c r="E200" s="15">
-        <v>43434359</v>
+        <v>12837915</v>
       </c>
       <c r="F200" s="76">
-        <v>55494368</v>
+        <v>16292805</v>
       </c>
       <c r="G200" s="78">
-        <v>69157919</v>
+        <v>20397830</v>
       </c>
       <c r="H200" s="76">
-        <v>83928486</v>
-[...1 lines deleted...]
-      <c r="I200" s="15"/>
+        <v>24560410</v>
+      </c>
+      <c r="I200" s="76">
+        <v>29505893</v>
+      </c>
       <c r="J200" s="60"/>
       <c r="K200" s="60"/>
       <c r="L200" s="60"/>
       <c r="M200" s="15"/>
     </row>
-    <row r="201" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...25 lines deleted...]
-      <c r="J201" s="60"/>
+    <row r="201" spans="1:13" s="4" customFormat="1" ht="21.6">
+      <c r="A201" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B201" s="22"/>
+      <c r="C201" s="6"/>
+      <c r="D201" s="15"/>
+      <c r="E201" s="6"/>
+      <c r="F201" s="21"/>
+      <c r="G201" s="53"/>
+      <c r="H201" s="42"/>
+      <c r="I201" s="42"/>
+      <c r="J201" s="42"/>
       <c r="K201" s="60"/>
-      <c r="L201" s="60"/>
+      <c r="L201" s="15"/>
       <c r="M201" s="15"/>
     </row>
-    <row r="202" spans="1:13" s="4" customFormat="1" ht="14.25">
-      <c r="A202" s="13" t="s">
+    <row r="202" spans="1:13" s="4" customFormat="1">
+      <c r="A202" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B202" s="33">
-        <v>2690032</v>
+        <v>7346440</v>
       </c>
       <c r="C202" s="69">
-        <v>6055910</v>
+        <v>16692158</v>
       </c>
       <c r="D202" s="69">
-        <v>9537966</v>
+        <v>29084386</v>
       </c>
       <c r="E202" s="15">
-        <v>12841456</v>
+        <v>43434359</v>
       </c>
       <c r="F202" s="76">
-        <v>15895804</v>
+        <v>55494368</v>
       </c>
       <c r="G202" s="78">
-        <v>19444429</v>
+        <v>69157919</v>
       </c>
       <c r="H202" s="76">
-        <v>23333073</v>
-[...1 lines deleted...]
-      <c r="I202" s="15"/>
+        <v>83928486</v>
+      </c>
+      <c r="I202" s="76">
+        <v>100827126</v>
+      </c>
       <c r="J202" s="60"/>
       <c r="K202" s="60"/>
       <c r="L202" s="60"/>
       <c r="M202" s="15"/>
     </row>
-    <row r="203" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="203" spans="1:13" s="4" customFormat="1">
       <c r="A203" s="13" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="B203" s="33">
-        <v>41955</v>
+        <v>165343</v>
       </c>
       <c r="C203" s="69">
-        <v>216374</v>
+        <v>542186</v>
       </c>
       <c r="D203" s="69">
-        <v>391069</v>
+        <v>919030</v>
       </c>
       <c r="E203" s="15">
-        <v>809794</v>
+        <v>1295874</v>
       </c>
       <c r="F203" s="76">
-        <v>1507224</v>
+        <v>1408519</v>
       </c>
       <c r="G203" s="78">
-        <v>2239214</v>
+        <v>1521164</v>
       </c>
       <c r="H203" s="76">
-        <v>3232436</v>
-[...1 lines deleted...]
-      <c r="I203" s="15"/>
+        <v>1638439</v>
+      </c>
+      <c r="I203" s="76">
+        <v>1868435</v>
+      </c>
       <c r="J203" s="60"/>
       <c r="K203" s="60"/>
       <c r="L203" s="60"/>
       <c r="M203" s="15"/>
     </row>
-    <row r="204" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="204" spans="1:13" s="4" customFormat="1">
       <c r="A204" s="13" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B204" s="33">
-        <v>38901</v>
+        <v>2690032</v>
       </c>
       <c r="C204" s="69">
-        <v>337303</v>
+        <v>6055910</v>
       </c>
       <c r="D204" s="69">
-        <v>747334</v>
+        <v>9537966</v>
       </c>
       <c r="E204" s="15">
-        <v>1180137</v>
+        <v>12841456</v>
       </c>
       <c r="F204" s="76">
-        <v>1346212</v>
+        <v>15895804</v>
       </c>
       <c r="G204" s="78">
-        <v>1584647</v>
+        <v>19444429</v>
       </c>
       <c r="H204" s="76">
-        <v>1751356</v>
-[...1 lines deleted...]
-      <c r="I204" s="15"/>
+        <v>23333073</v>
+      </c>
+      <c r="I204" s="76">
+        <v>27652869</v>
+      </c>
       <c r="J204" s="60"/>
       <c r="K204" s="60"/>
       <c r="L204" s="60"/>
       <c r="M204" s="15"/>
     </row>
-    <row r="205" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="205" spans="1:13" s="4" customFormat="1">
       <c r="A205" s="13" t="s">
-        <v>60</v>
-[...22 lines deleted...]
-      <c r="I205" s="15"/>
+        <v>55</v>
+      </c>
+      <c r="B205" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C205" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D205" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E205" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F205" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G205" s="78" t="s">
+        <v>15</v>
+      </c>
+      <c r="H205" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I205" s="76">
+        <v>426</v>
+      </c>
       <c r="J205" s="60"/>
       <c r="K205" s="60"/>
       <c r="L205" s="60"/>
       <c r="M205" s="15"/>
     </row>
-    <row r="206" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="206" spans="1:13" s="4" customFormat="1">
       <c r="A206" s="13" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B206" s="33">
-        <v>13</v>
+        <v>41955</v>
       </c>
       <c r="C206" s="69">
-        <v>26</v>
+        <v>216374</v>
       </c>
       <c r="D206" s="69">
-        <v>39</v>
+        <v>391069</v>
       </c>
       <c r="E206" s="15">
-        <v>52</v>
+        <v>809794</v>
       </c>
       <c r="F206" s="76">
-        <v>65</v>
+        <v>1507224</v>
       </c>
       <c r="G206" s="78">
-        <v>78</v>
+        <v>2239214</v>
       </c>
       <c r="H206" s="76">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="I206" s="15"/>
+        <v>3232436</v>
+      </c>
+      <c r="I206" s="76">
+        <v>4230263</v>
+      </c>
       <c r="J206" s="60"/>
       <c r="K206" s="60"/>
       <c r="L206" s="60"/>
       <c r="M206" s="15"/>
     </row>
-    <row r="207" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="207" spans="1:13" s="4" customFormat="1">
       <c r="A207" s="13" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B207" s="33">
-        <v>1759654</v>
+        <v>38901</v>
       </c>
       <c r="C207" s="69">
-        <v>3209899</v>
+        <v>337303</v>
       </c>
       <c r="D207" s="69">
-        <v>4947902</v>
+        <v>747334</v>
       </c>
       <c r="E207" s="15">
-        <v>7059216</v>
+        <v>1180137</v>
       </c>
       <c r="F207" s="76">
-        <v>9225638</v>
+        <v>1346212</v>
       </c>
       <c r="G207" s="78">
-        <v>11423931</v>
+        <v>1584647</v>
       </c>
       <c r="H207" s="76">
-        <v>13519324</v>
-[...1 lines deleted...]
-      <c r="I207" s="15"/>
+        <v>1751356</v>
+      </c>
+      <c r="I207" s="76">
+        <v>2155657</v>
+      </c>
       <c r="J207" s="60"/>
       <c r="K207" s="60"/>
       <c r="L207" s="60"/>
       <c r="M207" s="15"/>
     </row>
-    <row r="208" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="208" spans="1:13" s="4" customFormat="1">
       <c r="A208" s="13" t="s">
-        <v>63</v>
-[...22 lines deleted...]
-      <c r="I208" s="15"/>
+        <v>58</v>
+      </c>
+      <c r="B208" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C208" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D208" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E208" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F208" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G208" s="78" t="s">
+        <v>15</v>
+      </c>
+      <c r="H208" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I208" s="76">
+        <v>3832</v>
+      </c>
       <c r="J208" s="60"/>
       <c r="K208" s="60"/>
       <c r="L208" s="60"/>
       <c r="M208" s="15"/>
     </row>
-    <row r="209" spans="1:16384" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="209" spans="1:16384" s="4" customFormat="1">
       <c r="A209" s="13" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B209" s="33">
-        <v>1789976</v>
+        <v>859381</v>
       </c>
       <c r="C209" s="69">
-        <v>4139208</v>
+        <v>2172700</v>
       </c>
       <c r="D209" s="69">
-        <v>8193934</v>
+        <v>4311196</v>
       </c>
       <c r="E209" s="15">
-        <v>13758211</v>
+        <v>6436338</v>
       </c>
       <c r="F209" s="76">
-        <v>18383309</v>
+        <v>7670757</v>
       </c>
       <c r="G209" s="78">
-        <v>23363929</v>
+        <v>9520129</v>
       </c>
       <c r="H209" s="76">
-        <v>29295358</v>
-[...1 lines deleted...]
-      <c r="I209" s="15"/>
+        <v>11092227</v>
+      </c>
+      <c r="I209" s="76">
+        <v>13530482</v>
+      </c>
       <c r="J209" s="60"/>
       <c r="K209" s="60"/>
       <c r="L209" s="60"/>
       <c r="M209" s="15"/>
     </row>
-    <row r="210" spans="1:16384" s="4" customFormat="1" ht="14.25">
-[...13 lines deleted...]
-      <c r="L210" s="15"/>
+    <row r="210" spans="1:16384" s="4" customFormat="1">
+      <c r="A210" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B210" s="33">
+        <v>13</v>
+      </c>
+      <c r="C210" s="69">
+        <v>26</v>
+      </c>
+      <c r="D210" s="69">
+        <v>39</v>
+      </c>
+      <c r="E210" s="15">
+        <v>52</v>
+      </c>
+      <c r="F210" s="76">
+        <v>65</v>
+      </c>
+      <c r="G210" s="78">
+        <v>78</v>
+      </c>
+      <c r="H210" s="76">
+        <v>78</v>
+      </c>
+      <c r="I210" s="76">
+        <v>78</v>
+      </c>
+      <c r="J210" s="60"/>
+      <c r="K210" s="60"/>
+      <c r="L210" s="60"/>
       <c r="M210" s="15"/>
     </row>
-    <row r="211" spans="1:16384" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>67</v>
+    <row r="211" spans="1:16384" s="4" customFormat="1">
+      <c r="A211" s="13" t="s">
+        <v>61</v>
       </c>
       <c r="B211" s="33">
-        <v>4299519</v>
+        <v>1759654</v>
       </c>
       <c r="C211" s="69">
-        <v>11390048</v>
+        <v>3209899</v>
       </c>
       <c r="D211" s="69">
-        <v>18636314</v>
+        <v>4947902</v>
       </c>
       <c r="E211" s="15">
-        <v>27528716</v>
+        <v>7059216</v>
       </c>
       <c r="F211" s="76">
-        <v>34870907</v>
+        <v>9225638</v>
       </c>
       <c r="G211" s="78">
-        <v>41832021</v>
+        <v>11423931</v>
       </c>
       <c r="H211" s="76">
-        <v>47729286</v>
-[...1 lines deleted...]
-      <c r="I211" s="15"/>
+        <v>13519324</v>
+      </c>
+      <c r="I211" s="76">
+        <v>16193273</v>
+      </c>
       <c r="J211" s="60"/>
       <c r="K211" s="60"/>
       <c r="L211" s="60"/>
       <c r="M211" s="15"/>
     </row>
-    <row r="212" spans="1:16384" s="4" customFormat="1" ht="14.25">
+    <row r="212" spans="1:16384" s="4" customFormat="1">
       <c r="A212" s="13" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B212" s="33">
-        <v>104294</v>
+        <v>1185</v>
       </c>
       <c r="C212" s="69">
-        <v>315869</v>
+        <v>18551</v>
       </c>
       <c r="D212" s="69">
-        <v>492963</v>
+        <v>35916</v>
       </c>
       <c r="E212" s="15">
-        <v>853113</v>
+        <v>53282</v>
       </c>
       <c r="F212" s="76">
-        <v>1012692</v>
+        <v>56840</v>
       </c>
       <c r="G212" s="78">
-        <v>1227893</v>
+        <v>60397</v>
       </c>
       <c r="H212" s="76">
-        <v>1425417</v>
-[...1 lines deleted...]
-      <c r="I212" s="15"/>
+        <v>64068</v>
+      </c>
+      <c r="I212" s="76">
+        <v>70068</v>
+      </c>
       <c r="J212" s="60"/>
       <c r="K212" s="60"/>
       <c r="L212" s="60"/>
       <c r="M212" s="15"/>
-      <c r="N212" s="14"/>
-[...16371 lines deleted...]
-    <row r="213" spans="1:16384" s="4" customFormat="1" ht="14.25">
+    </row>
+    <row r="213" spans="1:16384" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A213" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B213" s="33">
-        <v>479616</v>
+        <v>1789976</v>
       </c>
       <c r="C213" s="69">
-        <v>1372684</v>
+        <v>4139208</v>
       </c>
       <c r="D213" s="69">
-        <v>2838715</v>
+        <v>8193934</v>
       </c>
       <c r="E213" s="15">
-        <v>5193312</v>
+        <v>13758211</v>
       </c>
       <c r="F213" s="76">
-        <v>6871457</v>
+        <v>18383309</v>
       </c>
       <c r="G213" s="78">
-        <v>7648854</v>
+        <v>23363929</v>
       </c>
       <c r="H213" s="76">
-        <v>8074108</v>
-[...1 lines deleted...]
-      <c r="I213" s="15"/>
+        <v>29295358</v>
+      </c>
+      <c r="I213" s="76">
+        <v>35121746</v>
+      </c>
       <c r="J213" s="60"/>
       <c r="K213" s="60"/>
       <c r="L213" s="60"/>
       <c r="M213" s="15"/>
     </row>
-    <row r="214" spans="1:16384" s="4" customFormat="1" ht="14.25">
-[...27 lines deleted...]
-      <c r="L214" s="60"/>
+    <row r="214" spans="1:16384" s="4" customFormat="1">
+      <c r="A214" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B214" s="22"/>
+      <c r="C214" s="6"/>
+      <c r="D214" s="15"/>
+      <c r="E214" s="6"/>
+      <c r="F214" s="21"/>
+      <c r="G214" s="53"/>
+      <c r="H214" s="61"/>
+      <c r="I214" s="61"/>
+      <c r="J214" s="42"/>
+      <c r="K214" s="15"/>
+      <c r="L214" s="15"/>
       <c r="M214" s="15"/>
     </row>
-    <row r="215" spans="1:16384" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>58</v>
+    <row r="215" spans="1:16384" s="4" customFormat="1">
+      <c r="A215" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B215" s="33">
-        <v>12648</v>
+        <v>4299519</v>
       </c>
       <c r="C215" s="69">
-        <v>92841</v>
+        <v>11390048</v>
       </c>
       <c r="D215" s="69">
-        <v>138367</v>
+        <v>18636314</v>
       </c>
       <c r="E215" s="15">
-        <v>198363</v>
+        <v>27528716</v>
       </c>
       <c r="F215" s="76">
-        <v>263441</v>
+        <v>34870907</v>
       </c>
       <c r="G215" s="78">
-        <v>368840</v>
+        <v>41832021</v>
       </c>
       <c r="H215" s="76">
-        <v>519636</v>
-[...1 lines deleted...]
-      <c r="I215" s="15"/>
+        <v>47729286</v>
+      </c>
+      <c r="I215" s="76">
+        <v>54593200</v>
+      </c>
       <c r="J215" s="60"/>
       <c r="K215" s="60"/>
       <c r="L215" s="60"/>
       <c r="M215" s="15"/>
     </row>
-    <row r="216" spans="1:16384" s="4" customFormat="1" ht="14.25">
+    <row r="216" spans="1:16384" s="4" customFormat="1">
       <c r="A216" s="13" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="B216" s="33">
-        <v>370409</v>
+        <v>104294</v>
       </c>
       <c r="C216" s="69">
-        <v>1236801</v>
+        <v>315869</v>
       </c>
       <c r="D216" s="69">
-        <v>2067057</v>
+        <v>492963</v>
       </c>
       <c r="E216" s="15">
-        <v>2968290</v>
+        <v>853113</v>
       </c>
       <c r="F216" s="76">
-        <v>3461623</v>
+        <v>1012692</v>
       </c>
       <c r="G216" s="78">
-        <v>4018646</v>
+        <v>1227893</v>
       </c>
       <c r="H216" s="76">
-        <v>4598979</v>
-[...1 lines deleted...]
-      <c r="I216" s="15"/>
+        <v>1425417</v>
+      </c>
+      <c r="I216" s="76">
+        <v>1709194</v>
+      </c>
       <c r="J216" s="60"/>
       <c r="K216" s="60"/>
       <c r="L216" s="60"/>
       <c r="M216" s="15"/>
-    </row>
-    <row r="217" spans="1:16384" s="4" customFormat="1" ht="14.25">
+      <c r="N216" s="14"/>
+      <c r="O216" s="14"/>
+      <c r="P216" s="14"/>
+      <c r="Q216" s="14"/>
+      <c r="R216" s="14"/>
+      <c r="S216" s="14"/>
+      <c r="T216" s="14"/>
+      <c r="U216" s="14"/>
+      <c r="V216" s="14"/>
+      <c r="W216" s="14"/>
+      <c r="X216" s="14"/>
+      <c r="Y216" s="14"/>
+      <c r="Z216" s="14"/>
+      <c r="AA216" s="14"/>
+      <c r="AB216" s="14"/>
+      <c r="AC216" s="14"/>
+      <c r="AD216" s="14"/>
+      <c r="AE216" s="14"/>
+      <c r="AF216" s="14"/>
+      <c r="AG216" s="14"/>
+      <c r="AH216" s="14"/>
+      <c r="AI216" s="14"/>
+      <c r="AJ216" s="14"/>
+      <c r="AK216" s="14"/>
+      <c r="AL216" s="14"/>
+      <c r="AM216" s="14"/>
+      <c r="AN216" s="14"/>
+      <c r="AO216" s="14"/>
+      <c r="AP216" s="14"/>
+      <c r="AQ216" s="14"/>
+      <c r="AR216" s="14"/>
+      <c r="AS216" s="14"/>
+      <c r="AT216" s="14"/>
+      <c r="AU216" s="14"/>
+      <c r="AV216" s="14"/>
+      <c r="AW216" s="14"/>
+      <c r="AX216" s="14"/>
+      <c r="AY216" s="14"/>
+      <c r="AZ216" s="14"/>
+      <c r="BA216" s="14"/>
+      <c r="BB216" s="14"/>
+      <c r="BC216" s="14"/>
+      <c r="BD216" s="14"/>
+      <c r="BE216" s="14"/>
+      <c r="BF216" s="14"/>
+      <c r="BG216" s="14"/>
+      <c r="BH216" s="14"/>
+      <c r="BI216" s="14"/>
+      <c r="BJ216" s="14"/>
+      <c r="BK216" s="14"/>
+      <c r="BL216" s="14"/>
+      <c r="BM216" s="14"/>
+      <c r="BN216" s="14"/>
+      <c r="BO216" s="14"/>
+      <c r="BP216" s="14"/>
+      <c r="BQ216" s="14"/>
+      <c r="BR216" s="14"/>
+      <c r="BS216" s="14"/>
+      <c r="BT216" s="14"/>
+      <c r="BU216" s="14"/>
+      <c r="BV216" s="14"/>
+      <c r="BW216" s="14"/>
+      <c r="BX216" s="14"/>
+      <c r="BY216" s="14"/>
+      <c r="BZ216" s="14"/>
+      <c r="CA216" s="14"/>
+      <c r="CB216" s="14"/>
+      <c r="CC216" s="14"/>
+      <c r="CD216" s="14"/>
+      <c r="CE216" s="14"/>
+      <c r="CF216" s="14"/>
+      <c r="CG216" s="14"/>
+      <c r="CH216" s="14"/>
+      <c r="CI216" s="14"/>
+      <c r="CJ216" s="14"/>
+      <c r="CK216" s="14"/>
+      <c r="CL216" s="14"/>
+      <c r="CM216" s="14"/>
+      <c r="CN216" s="14"/>
+      <c r="CO216" s="14"/>
+      <c r="CP216" s="14"/>
+      <c r="CQ216" s="14"/>
+      <c r="CR216" s="14"/>
+      <c r="CS216" s="14"/>
+      <c r="CT216" s="14"/>
+      <c r="CU216" s="14"/>
+      <c r="CV216" s="14"/>
+      <c r="CW216" s="14"/>
+      <c r="CX216" s="14"/>
+      <c r="CY216" s="14"/>
+      <c r="CZ216" s="14"/>
+      <c r="DA216" s="14"/>
+      <c r="DB216" s="14"/>
+      <c r="DC216" s="14"/>
+      <c r="DD216" s="14"/>
+      <c r="DE216" s="14"/>
+      <c r="DF216" s="14"/>
+      <c r="DG216" s="14"/>
+      <c r="DH216" s="14"/>
+      <c r="DI216" s="14"/>
+      <c r="DJ216" s="14"/>
+      <c r="DK216" s="14"/>
+      <c r="DL216" s="14"/>
+      <c r="DM216" s="14"/>
+      <c r="DN216" s="14"/>
+      <c r="DO216" s="14"/>
+      <c r="DP216" s="14"/>
+      <c r="DQ216" s="14"/>
+      <c r="DR216" s="14"/>
+      <c r="DS216" s="14"/>
+      <c r="DT216" s="14"/>
+      <c r="DU216" s="14"/>
+      <c r="DV216" s="14"/>
+      <c r="DW216" s="14"/>
+      <c r="DX216" s="14"/>
+      <c r="DY216" s="14"/>
+      <c r="DZ216" s="14"/>
+      <c r="EA216" s="14"/>
+      <c r="EB216" s="14"/>
+      <c r="EC216" s="14"/>
+      <c r="ED216" s="14"/>
+      <c r="EE216" s="14"/>
+      <c r="EF216" s="14"/>
+      <c r="EG216" s="14"/>
+      <c r="EH216" s="14"/>
+      <c r="EI216" s="14"/>
+      <c r="EJ216" s="14"/>
+      <c r="EK216" s="14"/>
+      <c r="EL216" s="14"/>
+      <c r="EM216" s="14"/>
+      <c r="EN216" s="14"/>
+      <c r="EO216" s="14"/>
+      <c r="EP216" s="14"/>
+      <c r="EQ216" s="14"/>
+      <c r="ER216" s="14"/>
+      <c r="ES216" s="14"/>
+      <c r="ET216" s="14"/>
+      <c r="EU216" s="14"/>
+      <c r="EV216" s="14"/>
+      <c r="EW216" s="14"/>
+      <c r="EX216" s="14"/>
+      <c r="EY216" s="14"/>
+      <c r="EZ216" s="14"/>
+      <c r="FA216" s="14"/>
+      <c r="FB216" s="14"/>
+      <c r="FC216" s="14"/>
+      <c r="FD216" s="14"/>
+      <c r="FE216" s="14"/>
+      <c r="FF216" s="14"/>
+      <c r="FG216" s="14"/>
+      <c r="FH216" s="14"/>
+      <c r="FI216" s="14"/>
+      <c r="FJ216" s="14"/>
+      <c r="FK216" s="14"/>
+      <c r="FL216" s="14"/>
+      <c r="FM216" s="14"/>
+      <c r="FN216" s="14"/>
+      <c r="FO216" s="14"/>
+      <c r="FP216" s="14"/>
+      <c r="FQ216" s="14"/>
+      <c r="FR216" s="14"/>
+      <c r="FS216" s="14"/>
+      <c r="FT216" s="14"/>
+      <c r="FU216" s="14"/>
+      <c r="FV216" s="14"/>
+      <c r="FW216" s="14"/>
+      <c r="FX216" s="14"/>
+      <c r="FY216" s="14"/>
+      <c r="FZ216" s="14"/>
+      <c r="GA216" s="14"/>
+      <c r="GB216" s="14"/>
+      <c r="GC216" s="14"/>
+      <c r="GD216" s="14"/>
+      <c r="GE216" s="14"/>
+      <c r="GF216" s="14"/>
+      <c r="GG216" s="14"/>
+      <c r="GH216" s="14"/>
+      <c r="GI216" s="14"/>
+      <c r="GJ216" s="14"/>
+      <c r="GK216" s="14"/>
+      <c r="GL216" s="14"/>
+      <c r="GM216" s="14"/>
+      <c r="GN216" s="14"/>
+      <c r="GO216" s="14"/>
+      <c r="GP216" s="14"/>
+      <c r="GQ216" s="14"/>
+      <c r="GR216" s="14"/>
+      <c r="GS216" s="14"/>
+      <c r="GT216" s="14"/>
+      <c r="GU216" s="14"/>
+      <c r="GV216" s="14"/>
+      <c r="GW216" s="14"/>
+      <c r="GX216" s="14"/>
+      <c r="GY216" s="14"/>
+      <c r="GZ216" s="14"/>
+      <c r="HA216" s="14"/>
+      <c r="HB216" s="14"/>
+      <c r="HC216" s="14"/>
+      <c r="HD216" s="14"/>
+      <c r="HE216" s="14"/>
+      <c r="HF216" s="14"/>
+      <c r="HG216" s="14"/>
+      <c r="HH216" s="14"/>
+      <c r="HI216" s="14"/>
+      <c r="HJ216" s="14"/>
+      <c r="HK216" s="14"/>
+      <c r="HL216" s="14"/>
+      <c r="HM216" s="14"/>
+      <c r="HN216" s="14"/>
+      <c r="HO216" s="14"/>
+      <c r="HP216" s="14"/>
+      <c r="HQ216" s="14"/>
+      <c r="HR216" s="14"/>
+      <c r="HS216" s="14"/>
+      <c r="HT216" s="14"/>
+      <c r="HU216" s="14"/>
+      <c r="HV216" s="14"/>
+      <c r="HW216" s="14"/>
+      <c r="HX216" s="14"/>
+      <c r="HY216" s="14"/>
+      <c r="HZ216" s="14"/>
+      <c r="IA216" s="14"/>
+      <c r="IB216" s="14"/>
+      <c r="IC216" s="14"/>
+      <c r="ID216" s="14"/>
+      <c r="IE216" s="14"/>
+      <c r="IF216" s="14"/>
+      <c r="IG216" s="14"/>
+      <c r="IH216" s="14"/>
+      <c r="II216" s="14"/>
+      <c r="IJ216" s="14"/>
+      <c r="IK216" s="14"/>
+      <c r="IL216" s="14"/>
+      <c r="IM216" s="14"/>
+      <c r="IN216" s="14"/>
+      <c r="IO216" s="14"/>
+      <c r="IP216" s="14"/>
+      <c r="IQ216" s="14"/>
+      <c r="IR216" s="14"/>
+      <c r="IS216" s="14"/>
+      <c r="IT216" s="14"/>
+      <c r="IU216" s="14"/>
+      <c r="IV216" s="14"/>
+      <c r="IW216" s="14"/>
+      <c r="IX216" s="14"/>
+      <c r="IY216" s="14"/>
+      <c r="IZ216" s="14"/>
+      <c r="JA216" s="14"/>
+      <c r="JB216" s="14"/>
+      <c r="JC216" s="14"/>
+      <c r="JD216" s="14"/>
+      <c r="JE216" s="14"/>
+      <c r="JF216" s="14"/>
+      <c r="JG216" s="14"/>
+      <c r="JH216" s="14"/>
+      <c r="JI216" s="14"/>
+      <c r="JJ216" s="14"/>
+      <c r="JK216" s="14"/>
+      <c r="JL216" s="14"/>
+      <c r="JM216" s="14"/>
+      <c r="JN216" s="14"/>
+      <c r="JO216" s="14"/>
+      <c r="JP216" s="14"/>
+      <c r="JQ216" s="14"/>
+      <c r="JR216" s="14"/>
+      <c r="JS216" s="14"/>
+      <c r="JT216" s="14"/>
+      <c r="JU216" s="14"/>
+      <c r="JV216" s="14"/>
+      <c r="JW216" s="14"/>
+      <c r="JX216" s="14"/>
+      <c r="JY216" s="14"/>
+      <c r="JZ216" s="14"/>
+      <c r="KA216" s="14"/>
+      <c r="KB216" s="14"/>
+      <c r="KC216" s="14"/>
+      <c r="KD216" s="14"/>
+      <c r="KE216" s="14"/>
+      <c r="KF216" s="14"/>
+      <c r="KG216" s="14"/>
+      <c r="KH216" s="14"/>
+      <c r="KI216" s="14"/>
+      <c r="KJ216" s="14"/>
+      <c r="KK216" s="14"/>
+      <c r="KL216" s="14"/>
+      <c r="KM216" s="14"/>
+      <c r="KN216" s="14"/>
+      <c r="KO216" s="14"/>
+      <c r="KP216" s="14"/>
+      <c r="KQ216" s="14"/>
+      <c r="KR216" s="14"/>
+      <c r="KS216" s="14"/>
+      <c r="KT216" s="14"/>
+      <c r="KU216" s="14"/>
+      <c r="KV216" s="14"/>
+      <c r="KW216" s="14"/>
+      <c r="KX216" s="14"/>
+      <c r="KY216" s="14"/>
+      <c r="KZ216" s="14"/>
+      <c r="LA216" s="14"/>
+      <c r="LB216" s="14"/>
+      <c r="LC216" s="14"/>
+      <c r="LD216" s="14"/>
+      <c r="LE216" s="14"/>
+      <c r="LF216" s="14"/>
+      <c r="LG216" s="14"/>
+      <c r="LH216" s="14"/>
+      <c r="LI216" s="14"/>
+      <c r="LJ216" s="14"/>
+      <c r="LK216" s="14"/>
+      <c r="LL216" s="14"/>
+      <c r="LM216" s="14"/>
+      <c r="LN216" s="14"/>
+      <c r="LO216" s="14"/>
+      <c r="LP216" s="14"/>
+      <c r="LQ216" s="14"/>
+      <c r="LR216" s="14"/>
+      <c r="LS216" s="14"/>
+      <c r="LT216" s="14"/>
+      <c r="LU216" s="14"/>
+      <c r="LV216" s="14"/>
+      <c r="LW216" s="14"/>
+      <c r="LX216" s="14"/>
+      <c r="LY216" s="14"/>
+      <c r="LZ216" s="14"/>
+      <c r="MA216" s="14"/>
+      <c r="MB216" s="14"/>
+      <c r="MC216" s="14"/>
+      <c r="MD216" s="14"/>
+      <c r="ME216" s="14"/>
+      <c r="MF216" s="14"/>
+      <c r="MG216" s="14"/>
+      <c r="MH216" s="14"/>
+      <c r="MI216" s="14"/>
+      <c r="MJ216" s="14"/>
+      <c r="MK216" s="14"/>
+      <c r="ML216" s="14"/>
+      <c r="MM216" s="14"/>
+      <c r="MN216" s="14"/>
+      <c r="MO216" s="14"/>
+      <c r="MP216" s="14"/>
+      <c r="MQ216" s="14"/>
+      <c r="MR216" s="14"/>
+      <c r="MS216" s="14"/>
+      <c r="MT216" s="14"/>
+      <c r="MU216" s="14"/>
+      <c r="MV216" s="14"/>
+      <c r="MW216" s="14"/>
+      <c r="MX216" s="14"/>
+      <c r="MY216" s="14"/>
+      <c r="MZ216" s="14"/>
+      <c r="NA216" s="14"/>
+      <c r="NB216" s="14"/>
+      <c r="NC216" s="14"/>
+      <c r="ND216" s="14"/>
+      <c r="NE216" s="14"/>
+      <c r="NF216" s="14"/>
+      <c r="NG216" s="14"/>
+      <c r="NH216" s="14"/>
+      <c r="NI216" s="14"/>
+      <c r="NJ216" s="14"/>
+      <c r="NK216" s="14"/>
+      <c r="NL216" s="14"/>
+      <c r="NM216" s="14"/>
+      <c r="NN216" s="14"/>
+      <c r="NO216" s="14"/>
+      <c r="NP216" s="14"/>
+      <c r="NQ216" s="14"/>
+      <c r="NR216" s="14"/>
+      <c r="NS216" s="14"/>
+      <c r="NT216" s="14"/>
+      <c r="NU216" s="14"/>
+      <c r="NV216" s="14"/>
+      <c r="NW216" s="14"/>
+      <c r="NX216" s="14"/>
+      <c r="NY216" s="14"/>
+      <c r="NZ216" s="14"/>
+      <c r="OA216" s="14"/>
+      <c r="OB216" s="14"/>
+      <c r="OC216" s="14"/>
+      <c r="OD216" s="14"/>
+      <c r="OE216" s="14"/>
+      <c r="OF216" s="14"/>
+      <c r="OG216" s="14"/>
+      <c r="OH216" s="14"/>
+      <c r="OI216" s="14"/>
+      <c r="OJ216" s="14"/>
+      <c r="OK216" s="14"/>
+      <c r="OL216" s="14"/>
+      <c r="OM216" s="14"/>
+      <c r="ON216" s="14"/>
+      <c r="OO216" s="14"/>
+      <c r="OP216" s="14"/>
+      <c r="OQ216" s="14"/>
+      <c r="OR216" s="14"/>
+      <c r="OS216" s="14"/>
+      <c r="OT216" s="14"/>
+      <c r="OU216" s="14"/>
+      <c r="OV216" s="14"/>
+      <c r="OW216" s="14"/>
+      <c r="OX216" s="14"/>
+      <c r="OY216" s="14"/>
+      <c r="OZ216" s="14"/>
+      <c r="PA216" s="14"/>
+      <c r="PB216" s="14"/>
+      <c r="PC216" s="14"/>
+      <c r="PD216" s="14"/>
+      <c r="PE216" s="14"/>
+      <c r="PF216" s="14"/>
+      <c r="PG216" s="14"/>
+      <c r="PH216" s="14"/>
+      <c r="PI216" s="14"/>
+      <c r="PJ216" s="14"/>
+      <c r="PK216" s="14"/>
+      <c r="PL216" s="14"/>
+      <c r="PM216" s="14"/>
+      <c r="PN216" s="14"/>
+      <c r="PO216" s="14"/>
+      <c r="PP216" s="14"/>
+      <c r="PQ216" s="14"/>
+      <c r="PR216" s="14"/>
+      <c r="PS216" s="14"/>
+      <c r="PT216" s="14"/>
+      <c r="PU216" s="14"/>
+      <c r="PV216" s="14"/>
+      <c r="PW216" s="14"/>
+      <c r="PX216" s="14"/>
+      <c r="PY216" s="14"/>
+      <c r="PZ216" s="14"/>
+      <c r="QA216" s="14"/>
+      <c r="QB216" s="14"/>
+      <c r="QC216" s="14"/>
+      <c r="QD216" s="14"/>
+      <c r="QE216" s="14"/>
+      <c r="QF216" s="14"/>
+      <c r="QG216" s="14"/>
+      <c r="QH216" s="14"/>
+      <c r="QI216" s="14"/>
+      <c r="QJ216" s="14"/>
+      <c r="QK216" s="14"/>
+      <c r="QL216" s="14"/>
+      <c r="QM216" s="14"/>
+      <c r="QN216" s="14"/>
+      <c r="QO216" s="14"/>
+      <c r="QP216" s="14"/>
+      <c r="QQ216" s="14"/>
+      <c r="QR216" s="14"/>
+      <c r="QS216" s="14"/>
+      <c r="QT216" s="14"/>
+      <c r="QU216" s="14"/>
+      <c r="QV216" s="14"/>
+      <c r="QW216" s="14"/>
+      <c r="QX216" s="14"/>
+      <c r="QY216" s="14"/>
+      <c r="QZ216" s="14"/>
+      <c r="RA216" s="14"/>
+      <c r="RB216" s="14"/>
+      <c r="RC216" s="14"/>
+      <c r="RD216" s="14"/>
+      <c r="RE216" s="14"/>
+      <c r="RF216" s="14"/>
+      <c r="RG216" s="14"/>
+      <c r="RH216" s="14"/>
+      <c r="RI216" s="14"/>
+      <c r="RJ216" s="14"/>
+      <c r="RK216" s="14"/>
+      <c r="RL216" s="14"/>
+      <c r="RM216" s="14"/>
+      <c r="RN216" s="14"/>
+      <c r="RO216" s="14"/>
+      <c r="RP216" s="14"/>
+      <c r="RQ216" s="14"/>
+      <c r="RR216" s="14"/>
+      <c r="RS216" s="14"/>
+      <c r="RT216" s="14"/>
+      <c r="RU216" s="14"/>
+      <c r="RV216" s="14"/>
+      <c r="RW216" s="14"/>
+      <c r="RX216" s="14"/>
+      <c r="RY216" s="14"/>
+      <c r="RZ216" s="14"/>
+      <c r="SA216" s="14"/>
+      <c r="SB216" s="14"/>
+      <c r="SC216" s="14"/>
+      <c r="SD216" s="14"/>
+      <c r="SE216" s="14"/>
+      <c r="SF216" s="14"/>
+      <c r="SG216" s="14"/>
+      <c r="SH216" s="14"/>
+      <c r="SI216" s="14"/>
+      <c r="SJ216" s="14"/>
+      <c r="SK216" s="14"/>
+      <c r="SL216" s="14"/>
+      <c r="SM216" s="14"/>
+      <c r="SN216" s="14"/>
+      <c r="SO216" s="14"/>
+      <c r="SP216" s="14"/>
+      <c r="SQ216" s="14"/>
+      <c r="SR216" s="14"/>
+      <c r="SS216" s="14"/>
+      <c r="ST216" s="14"/>
+      <c r="SU216" s="14"/>
+      <c r="SV216" s="14"/>
+      <c r="SW216" s="14"/>
+      <c r="SX216" s="14"/>
+      <c r="SY216" s="14"/>
+      <c r="SZ216" s="14"/>
+      <c r="TA216" s="14"/>
+      <c r="TB216" s="14"/>
+      <c r="TC216" s="14"/>
+      <c r="TD216" s="14"/>
+      <c r="TE216" s="14"/>
+      <c r="TF216" s="14"/>
+      <c r="TG216" s="14"/>
+      <c r="TH216" s="14"/>
+      <c r="TI216" s="14"/>
+      <c r="TJ216" s="14"/>
+      <c r="TK216" s="14"/>
+      <c r="TL216" s="14"/>
+      <c r="TM216" s="14"/>
+      <c r="TN216" s="14"/>
+      <c r="TO216" s="14"/>
+      <c r="TP216" s="14"/>
+      <c r="TQ216" s="14"/>
+      <c r="TR216" s="14"/>
+      <c r="TS216" s="14"/>
+      <c r="TT216" s="14"/>
+      <c r="TU216" s="14"/>
+      <c r="TV216" s="14"/>
+      <c r="TW216" s="14"/>
+      <c r="TX216" s="14"/>
+      <c r="TY216" s="14"/>
+      <c r="TZ216" s="14"/>
+      <c r="UA216" s="14"/>
+      <c r="UB216" s="14"/>
+      <c r="UC216" s="14"/>
+      <c r="UD216" s="14"/>
+      <c r="UE216" s="14"/>
+      <c r="UF216" s="14"/>
+      <c r="UG216" s="14"/>
+      <c r="UH216" s="14"/>
+      <c r="UI216" s="14"/>
+      <c r="UJ216" s="14"/>
+      <c r="UK216" s="14"/>
+      <c r="UL216" s="14"/>
+      <c r="UM216" s="14"/>
+      <c r="UN216" s="14"/>
+      <c r="UO216" s="14"/>
+      <c r="UP216" s="14"/>
+      <c r="UQ216" s="14"/>
+      <c r="UR216" s="14"/>
+      <c r="US216" s="14"/>
+      <c r="UT216" s="14"/>
+      <c r="UU216" s="14"/>
+      <c r="UV216" s="14"/>
+      <c r="UW216" s="14"/>
+      <c r="UX216" s="14"/>
+      <c r="UY216" s="14"/>
+      <c r="UZ216" s="14"/>
+      <c r="VA216" s="14"/>
+      <c r="VB216" s="14"/>
+      <c r="VC216" s="14"/>
+      <c r="VD216" s="14"/>
+      <c r="VE216" s="14"/>
+      <c r="VF216" s="14"/>
+      <c r="VG216" s="14"/>
+      <c r="VH216" s="14"/>
+      <c r="VI216" s="14"/>
+      <c r="VJ216" s="14"/>
+      <c r="VK216" s="14"/>
+      <c r="VL216" s="14"/>
+      <c r="VM216" s="14"/>
+      <c r="VN216" s="14"/>
+      <c r="VO216" s="14"/>
+      <c r="VP216" s="14"/>
+      <c r="VQ216" s="14"/>
+      <c r="VR216" s="14"/>
+      <c r="VS216" s="14"/>
+      <c r="VT216" s="14"/>
+      <c r="VU216" s="14"/>
+      <c r="VV216" s="14"/>
+      <c r="VW216" s="14"/>
+      <c r="VX216" s="14"/>
+      <c r="VY216" s="14"/>
+      <c r="VZ216" s="14"/>
+      <c r="WA216" s="14"/>
+      <c r="WB216" s="14"/>
+      <c r="WC216" s="14"/>
+      <c r="WD216" s="14"/>
+      <c r="WE216" s="14"/>
+      <c r="WF216" s="14"/>
+      <c r="WG216" s="14"/>
+      <c r="WH216" s="14"/>
+      <c r="WI216" s="14"/>
+      <c r="WJ216" s="14"/>
+      <c r="WK216" s="14"/>
+      <c r="WL216" s="14"/>
+      <c r="WM216" s="14"/>
+      <c r="WN216" s="14"/>
+      <c r="WO216" s="14"/>
+      <c r="WP216" s="14"/>
+      <c r="WQ216" s="14"/>
+      <c r="WR216" s="14"/>
+      <c r="WS216" s="14"/>
+      <c r="WT216" s="14"/>
+      <c r="WU216" s="14"/>
+      <c r="WV216" s="14"/>
+      <c r="WW216" s="14"/>
+      <c r="WX216" s="14"/>
+      <c r="WY216" s="14"/>
+      <c r="WZ216" s="14"/>
+      <c r="XA216" s="14"/>
+      <c r="XB216" s="14"/>
+      <c r="XC216" s="14"/>
+      <c r="XD216" s="14"/>
+      <c r="XE216" s="14"/>
+      <c r="XF216" s="14"/>
+      <c r="XG216" s="14"/>
+      <c r="XH216" s="14"/>
+      <c r="XI216" s="14"/>
+      <c r="XJ216" s="14"/>
+      <c r="XK216" s="14"/>
+      <c r="XL216" s="14"/>
+      <c r="XM216" s="14"/>
+      <c r="XN216" s="14"/>
+      <c r="XO216" s="14"/>
+      <c r="XP216" s="14"/>
+      <c r="XQ216" s="14"/>
+      <c r="XR216" s="14"/>
+      <c r="XS216" s="14"/>
+      <c r="XT216" s="14"/>
+      <c r="XU216" s="14"/>
+      <c r="XV216" s="14"/>
+      <c r="XW216" s="14"/>
+      <c r="XX216" s="14"/>
+      <c r="XY216" s="14"/>
+      <c r="XZ216" s="14"/>
+      <c r="YA216" s="14"/>
+      <c r="YB216" s="14"/>
+      <c r="YC216" s="14"/>
+      <c r="YD216" s="14"/>
+      <c r="YE216" s="14"/>
+      <c r="YF216" s="14"/>
+      <c r="YG216" s="14"/>
+      <c r="YH216" s="14"/>
+      <c r="YI216" s="14"/>
+      <c r="YJ216" s="14"/>
+      <c r="YK216" s="14"/>
+      <c r="YL216" s="14"/>
+      <c r="YM216" s="14"/>
+      <c r="YN216" s="14"/>
+      <c r="YO216" s="14"/>
+      <c r="YP216" s="14"/>
+      <c r="YQ216" s="14"/>
+      <c r="YR216" s="14"/>
+      <c r="YS216" s="14"/>
+      <c r="YT216" s="14"/>
+      <c r="YU216" s="14"/>
+      <c r="YV216" s="14"/>
+      <c r="YW216" s="14"/>
+      <c r="YX216" s="14"/>
+      <c r="YY216" s="14"/>
+      <c r="YZ216" s="14"/>
+      <c r="ZA216" s="14"/>
+      <c r="ZB216" s="14"/>
+      <c r="ZC216" s="14"/>
+      <c r="ZD216" s="14"/>
+      <c r="ZE216" s="14"/>
+      <c r="ZF216" s="14"/>
+      <c r="ZG216" s="14"/>
+      <c r="ZH216" s="14"/>
+      <c r="ZI216" s="14"/>
+      <c r="ZJ216" s="14"/>
+      <c r="ZK216" s="14"/>
+      <c r="ZL216" s="14"/>
+      <c r="ZM216" s="14"/>
+      <c r="ZN216" s="14"/>
+      <c r="ZO216" s="14"/>
+      <c r="ZP216" s="14"/>
+      <c r="ZQ216" s="14"/>
+      <c r="ZR216" s="14"/>
+      <c r="ZS216" s="14"/>
+      <c r="ZT216" s="14"/>
+      <c r="ZU216" s="14"/>
+      <c r="ZV216" s="14"/>
+      <c r="ZW216" s="14"/>
+      <c r="ZX216" s="14"/>
+      <c r="ZY216" s="14"/>
+      <c r="ZZ216" s="14"/>
+      <c r="AAA216" s="14"/>
+      <c r="AAB216" s="14"/>
+      <c r="AAC216" s="14"/>
+      <c r="AAD216" s="14"/>
+      <c r="AAE216" s="14"/>
+      <c r="AAF216" s="14"/>
+      <c r="AAG216" s="14"/>
+      <c r="AAH216" s="14"/>
+      <c r="AAI216" s="14"/>
+      <c r="AAJ216" s="14"/>
+      <c r="AAK216" s="14"/>
+      <c r="AAL216" s="14"/>
+      <c r="AAM216" s="14"/>
+      <c r="AAN216" s="14"/>
+      <c r="AAO216" s="14"/>
+      <c r="AAP216" s="14"/>
+      <c r="AAQ216" s="14"/>
+      <c r="AAR216" s="14"/>
+      <c r="AAS216" s="14"/>
+      <c r="AAT216" s="14"/>
+      <c r="AAU216" s="14"/>
+      <c r="AAV216" s="14"/>
+      <c r="AAW216" s="14"/>
+      <c r="AAX216" s="14"/>
+      <c r="AAY216" s="14"/>
+      <c r="AAZ216" s="14"/>
+      <c r="ABA216" s="14"/>
+      <c r="ABB216" s="14"/>
+      <c r="ABC216" s="14"/>
+      <c r="ABD216" s="14"/>
+      <c r="ABE216" s="14"/>
+      <c r="ABF216" s="14"/>
+      <c r="ABG216" s="14"/>
+      <c r="ABH216" s="14"/>
+      <c r="ABI216" s="14"/>
+      <c r="ABJ216" s="14"/>
+      <c r="ABK216" s="14"/>
+      <c r="ABL216" s="14"/>
+      <c r="ABM216" s="14"/>
+      <c r="ABN216" s="14"/>
+      <c r="ABO216" s="14"/>
+      <c r="ABP216" s="14"/>
+      <c r="ABQ216" s="14"/>
+      <c r="ABR216" s="14"/>
+      <c r="ABS216" s="14"/>
+      <c r="ABT216" s="14"/>
+      <c r="ABU216" s="14"/>
+      <c r="ABV216" s="14"/>
+      <c r="ABW216" s="14"/>
+      <c r="ABX216" s="14"/>
+      <c r="ABY216" s="14"/>
+      <c r="ABZ216" s="14"/>
+      <c r="ACA216" s="14"/>
+      <c r="ACB216" s="14"/>
+      <c r="ACC216" s="14"/>
+      <c r="ACD216" s="14"/>
+      <c r="ACE216" s="14"/>
+      <c r="ACF216" s="14"/>
+      <c r="ACG216" s="14"/>
+      <c r="ACH216" s="14"/>
+      <c r="ACI216" s="14"/>
+      <c r="ACJ216" s="14"/>
+      <c r="ACK216" s="14"/>
+      <c r="ACL216" s="14"/>
+      <c r="ACM216" s="14"/>
+      <c r="ACN216" s="14"/>
+      <c r="ACO216" s="14"/>
+      <c r="ACP216" s="14"/>
+      <c r="ACQ216" s="14"/>
+      <c r="ACR216" s="14"/>
+      <c r="ACS216" s="14"/>
+      <c r="ACT216" s="14"/>
+      <c r="ACU216" s="14"/>
+      <c r="ACV216" s="14"/>
+      <c r="ACW216" s="14"/>
+      <c r="ACX216" s="14"/>
+      <c r="ACY216" s="14"/>
+      <c r="ACZ216" s="14"/>
+      <c r="ADA216" s="14"/>
+      <c r="ADB216" s="14"/>
+      <c r="ADC216" s="14"/>
+      <c r="ADD216" s="14"/>
+      <c r="ADE216" s="14"/>
+      <c r="ADF216" s="14"/>
+      <c r="ADG216" s="14"/>
+      <c r="ADH216" s="14"/>
+      <c r="ADI216" s="14"/>
+      <c r="ADJ216" s="14"/>
+      <c r="ADK216" s="14"/>
+      <c r="ADL216" s="14"/>
+      <c r="ADM216" s="14"/>
+      <c r="ADN216" s="14"/>
+      <c r="ADO216" s="14"/>
+      <c r="ADP216" s="14"/>
+      <c r="ADQ216" s="14"/>
+      <c r="ADR216" s="14"/>
+      <c r="ADS216" s="14"/>
+      <c r="ADT216" s="14"/>
+      <c r="ADU216" s="14"/>
+      <c r="ADV216" s="14"/>
+      <c r="ADW216" s="14"/>
+      <c r="ADX216" s="14"/>
+      <c r="ADY216" s="14"/>
+      <c r="ADZ216" s="14"/>
+      <c r="AEA216" s="14"/>
+      <c r="AEB216" s="14"/>
+      <c r="AEC216" s="14"/>
+      <c r="AED216" s="14"/>
+      <c r="AEE216" s="14"/>
+      <c r="AEF216" s="14"/>
+      <c r="AEG216" s="14"/>
+      <c r="AEH216" s="14"/>
+      <c r="AEI216" s="14"/>
+      <c r="AEJ216" s="14"/>
+      <c r="AEK216" s="14"/>
+      <c r="AEL216" s="14"/>
+      <c r="AEM216" s="14"/>
+      <c r="AEN216" s="14"/>
+      <c r="AEO216" s="14"/>
+      <c r="AEP216" s="14"/>
+      <c r="AEQ216" s="14"/>
+      <c r="AER216" s="14"/>
+      <c r="AES216" s="14"/>
+      <c r="AET216" s="14"/>
+      <c r="AEU216" s="14"/>
+      <c r="AEV216" s="14"/>
+      <c r="AEW216" s="14"/>
+      <c r="AEX216" s="14"/>
+      <c r="AEY216" s="14"/>
+      <c r="AEZ216" s="14"/>
+      <c r="AFA216" s="14"/>
+      <c r="AFB216" s="14"/>
+      <c r="AFC216" s="14"/>
+      <c r="AFD216" s="14"/>
+      <c r="AFE216" s="14"/>
+      <c r="AFF216" s="14"/>
+      <c r="AFG216" s="14"/>
+      <c r="AFH216" s="14"/>
+      <c r="AFI216" s="14"/>
+      <c r="AFJ216" s="14"/>
+      <c r="AFK216" s="14"/>
+      <c r="AFL216" s="14"/>
+      <c r="AFM216" s="14"/>
+      <c r="AFN216" s="14"/>
+      <c r="AFO216" s="14"/>
+      <c r="AFP216" s="14"/>
+      <c r="AFQ216" s="14"/>
+      <c r="AFR216" s="14"/>
+      <c r="AFS216" s="14"/>
+      <c r="AFT216" s="14"/>
+      <c r="AFU216" s="14"/>
+      <c r="AFV216" s="14"/>
+      <c r="AFW216" s="14"/>
+      <c r="AFX216" s="14"/>
+      <c r="AFY216" s="14"/>
+      <c r="AFZ216" s="14"/>
+      <c r="AGA216" s="14"/>
+      <c r="AGB216" s="14"/>
+      <c r="AGC216" s="14"/>
+      <c r="AGD216" s="14"/>
+      <c r="AGE216" s="14"/>
+      <c r="AGF216" s="14"/>
+      <c r="AGG216" s="14"/>
+      <c r="AGH216" s="14"/>
+      <c r="AGI216" s="14"/>
+      <c r="AGJ216" s="14"/>
+      <c r="AGK216" s="14"/>
+      <c r="AGL216" s="14"/>
+      <c r="AGM216" s="14"/>
+      <c r="AGN216" s="14"/>
+      <c r="AGO216" s="14"/>
+      <c r="AGP216" s="14"/>
+      <c r="AGQ216" s="14"/>
+      <c r="AGR216" s="14"/>
+      <c r="AGS216" s="14"/>
+      <c r="AGT216" s="14"/>
+      <c r="AGU216" s="14"/>
+      <c r="AGV216" s="14"/>
+      <c r="AGW216" s="14"/>
+      <c r="AGX216" s="14"/>
+      <c r="AGY216" s="14"/>
+      <c r="AGZ216" s="14"/>
+      <c r="AHA216" s="14"/>
+      <c r="AHB216" s="14"/>
+      <c r="AHC216" s="14"/>
+      <c r="AHD216" s="14"/>
+      <c r="AHE216" s="14"/>
+      <c r="AHF216" s="14"/>
+      <c r="AHG216" s="14"/>
+      <c r="AHH216" s="14"/>
+      <c r="AHI216" s="14"/>
+      <c r="AHJ216" s="14"/>
+      <c r="AHK216" s="14"/>
+      <c r="AHL216" s="14"/>
+      <c r="AHM216" s="14"/>
+      <c r="AHN216" s="14"/>
+      <c r="AHO216" s="14"/>
+      <c r="AHP216" s="14"/>
+      <c r="AHQ216" s="14"/>
+      <c r="AHR216" s="14"/>
+      <c r="AHS216" s="14"/>
+      <c r="AHT216" s="14"/>
+      <c r="AHU216" s="14"/>
+      <c r="AHV216" s="14"/>
+      <c r="AHW216" s="14"/>
+      <c r="AHX216" s="14"/>
+      <c r="AHY216" s="14"/>
+      <c r="AHZ216" s="14"/>
+      <c r="AIA216" s="14"/>
+      <c r="AIB216" s="14"/>
+      <c r="AIC216" s="14"/>
+      <c r="AID216" s="14"/>
+      <c r="AIE216" s="14"/>
+      <c r="AIF216" s="14"/>
+      <c r="AIG216" s="14"/>
+      <c r="AIH216" s="14"/>
+      <c r="AII216" s="14"/>
+      <c r="AIJ216" s="14"/>
+      <c r="AIK216" s="14"/>
+      <c r="AIL216" s="14"/>
+      <c r="AIM216" s="14"/>
+      <c r="AIN216" s="14"/>
+      <c r="AIO216" s="14"/>
+      <c r="AIP216" s="14"/>
+      <c r="AIQ216" s="14"/>
+      <c r="AIR216" s="14"/>
+      <c r="AIS216" s="14"/>
+      <c r="AIT216" s="14"/>
+      <c r="AIU216" s="14"/>
+      <c r="AIV216" s="14"/>
+      <c r="AIW216" s="14"/>
+      <c r="AIX216" s="14"/>
+      <c r="AIY216" s="14"/>
+      <c r="AIZ216" s="14"/>
+      <c r="AJA216" s="14"/>
+      <c r="AJB216" s="14"/>
+      <c r="AJC216" s="14"/>
+      <c r="AJD216" s="14"/>
+      <c r="AJE216" s="14"/>
+      <c r="AJF216" s="14"/>
+      <c r="AJG216" s="14"/>
+      <c r="AJH216" s="14"/>
+      <c r="AJI216" s="14"/>
+      <c r="AJJ216" s="14"/>
+      <c r="AJK216" s="14"/>
+      <c r="AJL216" s="14"/>
+      <c r="AJM216" s="14"/>
+      <c r="AJN216" s="14"/>
+      <c r="AJO216" s="14"/>
+      <c r="AJP216" s="14"/>
+      <c r="AJQ216" s="14"/>
+      <c r="AJR216" s="14"/>
+      <c r="AJS216" s="14"/>
+      <c r="AJT216" s="14"/>
+      <c r="AJU216" s="14"/>
+      <c r="AJV216" s="14"/>
+      <c r="AJW216" s="14"/>
+      <c r="AJX216" s="14"/>
+      <c r="AJY216" s="14"/>
+      <c r="AJZ216" s="14"/>
+      <c r="AKA216" s="14"/>
+      <c r="AKB216" s="14"/>
+      <c r="AKC216" s="14"/>
+      <c r="AKD216" s="14"/>
+      <c r="AKE216" s="14"/>
+      <c r="AKF216" s="14"/>
+      <c r="AKG216" s="14"/>
+      <c r="AKH216" s="14"/>
+      <c r="AKI216" s="14"/>
+      <c r="AKJ216" s="14"/>
+      <c r="AKK216" s="14"/>
+      <c r="AKL216" s="14"/>
+      <c r="AKM216" s="14"/>
+      <c r="AKN216" s="14"/>
+      <c r="AKO216" s="14"/>
+      <c r="AKP216" s="14"/>
+      <c r="AKQ216" s="14"/>
+      <c r="AKR216" s="14"/>
+      <c r="AKS216" s="14"/>
+      <c r="AKT216" s="14"/>
+      <c r="AKU216" s="14"/>
+      <c r="AKV216" s="14"/>
+      <c r="AKW216" s="14"/>
+      <c r="AKX216" s="14"/>
+      <c r="AKY216" s="14"/>
+      <c r="AKZ216" s="14"/>
+      <c r="ALA216" s="14"/>
+      <c r="ALB216" s="14"/>
+      <c r="ALC216" s="14"/>
+      <c r="ALD216" s="14"/>
+      <c r="ALE216" s="14"/>
+      <c r="ALF216" s="14"/>
+      <c r="ALG216" s="14"/>
+      <c r="ALH216" s="14"/>
+      <c r="ALI216" s="14"/>
+      <c r="ALJ216" s="14"/>
+      <c r="ALK216" s="14"/>
+      <c r="ALL216" s="14"/>
+      <c r="ALM216" s="14"/>
+      <c r="ALN216" s="14"/>
+      <c r="ALO216" s="14"/>
+      <c r="ALP216" s="14"/>
+      <c r="ALQ216" s="14"/>
+      <c r="ALR216" s="14"/>
+      <c r="ALS216" s="14"/>
+      <c r="ALT216" s="14"/>
+      <c r="ALU216" s="14"/>
+      <c r="ALV216" s="14"/>
+      <c r="ALW216" s="14"/>
+      <c r="ALX216" s="14"/>
+      <c r="ALY216" s="14"/>
+      <c r="ALZ216" s="14"/>
+      <c r="AMA216" s="14"/>
+      <c r="AMB216" s="14"/>
+      <c r="AMC216" s="14"/>
+      <c r="AMD216" s="14"/>
+      <c r="AME216" s="14"/>
+      <c r="AMF216" s="14"/>
+      <c r="AMG216" s="14"/>
+      <c r="AMH216" s="14"/>
+      <c r="AMI216" s="14"/>
+      <c r="AMJ216" s="14"/>
+      <c r="AMK216" s="14"/>
+      <c r="AML216" s="14"/>
+      <c r="AMM216" s="14"/>
+      <c r="AMN216" s="14"/>
+      <c r="AMO216" s="14"/>
+      <c r="AMP216" s="14"/>
+      <c r="AMQ216" s="14"/>
+      <c r="AMR216" s="14"/>
+      <c r="AMS216" s="14"/>
+      <c r="AMT216" s="14"/>
+      <c r="AMU216" s="14"/>
+      <c r="AMV216" s="14"/>
+      <c r="AMW216" s="14"/>
+      <c r="AMX216" s="14"/>
+      <c r="AMY216" s="14"/>
+      <c r="AMZ216" s="14"/>
+      <c r="ANA216" s="14"/>
+      <c r="ANB216" s="14"/>
+      <c r="ANC216" s="14"/>
+      <c r="AND216" s="14"/>
+      <c r="ANE216" s="14"/>
+      <c r="ANF216" s="14"/>
+      <c r="ANG216" s="14"/>
+      <c r="ANH216" s="14"/>
+      <c r="ANI216" s="14"/>
+      <c r="ANJ216" s="14"/>
+      <c r="ANK216" s="14"/>
+      <c r="ANL216" s="14"/>
+      <c r="ANM216" s="14"/>
+      <c r="ANN216" s="14"/>
+      <c r="ANO216" s="14"/>
+      <c r="ANP216" s="14"/>
+      <c r="ANQ216" s="14"/>
+      <c r="ANR216" s="14"/>
+      <c r="ANS216" s="14"/>
+      <c r="ANT216" s="14"/>
+      <c r="ANU216" s="14"/>
+      <c r="ANV216" s="14"/>
+      <c r="ANW216" s="14"/>
+      <c r="ANX216" s="14"/>
+      <c r="ANY216" s="14"/>
+      <c r="ANZ216" s="14"/>
+      <c r="AOA216" s="14"/>
+      <c r="AOB216" s="14"/>
+      <c r="AOC216" s="14"/>
+      <c r="AOD216" s="14"/>
+      <c r="AOE216" s="14"/>
+      <c r="AOF216" s="14"/>
+      <c r="AOG216" s="14"/>
+      <c r="AOH216" s="14"/>
+      <c r="AOI216" s="14"/>
+      <c r="AOJ216" s="14"/>
+      <c r="AOK216" s="14"/>
+      <c r="AOL216" s="14"/>
+      <c r="AOM216" s="14"/>
+      <c r="AON216" s="14"/>
+      <c r="AOO216" s="14"/>
+      <c r="AOP216" s="14"/>
+      <c r="AOQ216" s="14"/>
+      <c r="AOR216" s="14"/>
+      <c r="AOS216" s="14"/>
+      <c r="AOT216" s="14"/>
+      <c r="AOU216" s="14"/>
+      <c r="AOV216" s="14"/>
+      <c r="AOW216" s="14"/>
+      <c r="AOX216" s="14"/>
+      <c r="AOY216" s="14"/>
+      <c r="AOZ216" s="14"/>
+      <c r="APA216" s="14"/>
+      <c r="APB216" s="14"/>
+      <c r="APC216" s="14"/>
+      <c r="APD216" s="14"/>
+      <c r="APE216" s="14"/>
+      <c r="APF216" s="14"/>
+      <c r="APG216" s="14"/>
+      <c r="APH216" s="14"/>
+      <c r="API216" s="14"/>
+      <c r="APJ216" s="14"/>
+      <c r="APK216" s="14"/>
+      <c r="APL216" s="14"/>
+      <c r="APM216" s="14"/>
+      <c r="APN216" s="14"/>
+      <c r="APO216" s="14"/>
+      <c r="APP216" s="14"/>
+      <c r="APQ216" s="14"/>
+      <c r="APR216" s="14"/>
+      <c r="APS216" s="14"/>
+      <c r="APT216" s="14"/>
+      <c r="APU216" s="14"/>
+      <c r="APV216" s="14"/>
+      <c r="APW216" s="14"/>
+      <c r="APX216" s="14"/>
+      <c r="APY216" s="14"/>
+      <c r="APZ216" s="14"/>
+      <c r="AQA216" s="14"/>
+      <c r="AQB216" s="14"/>
+      <c r="AQC216" s="14"/>
+      <c r="AQD216" s="14"/>
+      <c r="AQE216" s="14"/>
+      <c r="AQF216" s="14"/>
+      <c r="AQG216" s="14"/>
+      <c r="AQH216" s="14"/>
+      <c r="AQI216" s="14"/>
+      <c r="AQJ216" s="14"/>
+      <c r="AQK216" s="14"/>
+      <c r="AQL216" s="14"/>
+      <c r="AQM216" s="14"/>
+      <c r="AQN216" s="14"/>
+      <c r="AQO216" s="14"/>
+      <c r="AQP216" s="14"/>
+      <c r="AQQ216" s="14"/>
+      <c r="AQR216" s="14"/>
+      <c r="AQS216" s="14"/>
+      <c r="AQT216" s="14"/>
+      <c r="AQU216" s="14"/>
+      <c r="AQV216" s="14"/>
+      <c r="AQW216" s="14"/>
+      <c r="AQX216" s="14"/>
+      <c r="AQY216" s="14"/>
+      <c r="AQZ216" s="14"/>
+      <c r="ARA216" s="14"/>
+      <c r="ARB216" s="14"/>
+      <c r="ARC216" s="14"/>
+      <c r="ARD216" s="14"/>
+      <c r="ARE216" s="14"/>
+      <c r="ARF216" s="14"/>
+      <c r="ARG216" s="14"/>
+      <c r="ARH216" s="14"/>
+      <c r="ARI216" s="14"/>
+      <c r="ARJ216" s="14"/>
+      <c r="ARK216" s="14"/>
+      <c r="ARL216" s="14"/>
+      <c r="ARM216" s="14"/>
+      <c r="ARN216" s="14"/>
+      <c r="ARO216" s="14"/>
+      <c r="ARP216" s="14"/>
+      <c r="ARQ216" s="14"/>
+      <c r="ARR216" s="14"/>
+      <c r="ARS216" s="14"/>
+      <c r="ART216" s="14"/>
+      <c r="ARU216" s="14"/>
+      <c r="ARV216" s="14"/>
+      <c r="ARW216" s="14"/>
+      <c r="ARX216" s="14"/>
+      <c r="ARY216" s="14"/>
+      <c r="ARZ216" s="14"/>
+      <c r="ASA216" s="14"/>
+      <c r="ASB216" s="14"/>
+      <c r="ASC216" s="14"/>
+      <c r="ASD216" s="14"/>
+      <c r="ASE216" s="14"/>
+      <c r="ASF216" s="14"/>
+      <c r="ASG216" s="14"/>
+      <c r="ASH216" s="14"/>
+      <c r="ASI216" s="14"/>
+      <c r="ASJ216" s="14"/>
+      <c r="ASK216" s="14"/>
+      <c r="ASL216" s="14"/>
+      <c r="ASM216" s="14"/>
+      <c r="ASN216" s="14"/>
+      <c r="ASO216" s="14"/>
+      <c r="ASP216" s="14"/>
+      <c r="ASQ216" s="14"/>
+      <c r="ASR216" s="14"/>
+      <c r="ASS216" s="14"/>
+      <c r="AST216" s="14"/>
+      <c r="ASU216" s="14"/>
+      <c r="ASV216" s="14"/>
+      <c r="ASW216" s="14"/>
+      <c r="ASX216" s="14"/>
+      <c r="ASY216" s="14"/>
+      <c r="ASZ216" s="14"/>
+      <c r="ATA216" s="14"/>
+      <c r="ATB216" s="14"/>
+      <c r="ATC216" s="14"/>
+      <c r="ATD216" s="14"/>
+      <c r="ATE216" s="14"/>
+      <c r="ATF216" s="14"/>
+      <c r="ATG216" s="14"/>
+      <c r="ATH216" s="14"/>
+      <c r="ATI216" s="14"/>
+      <c r="ATJ216" s="14"/>
+      <c r="ATK216" s="14"/>
+      <c r="ATL216" s="14"/>
+      <c r="ATM216" s="14"/>
+      <c r="ATN216" s="14"/>
+      <c r="ATO216" s="14"/>
+      <c r="ATP216" s="14"/>
+      <c r="ATQ216" s="14"/>
+      <c r="ATR216" s="14"/>
+      <c r="ATS216" s="14"/>
+      <c r="ATT216" s="14"/>
+      <c r="ATU216" s="14"/>
+      <c r="ATV216" s="14"/>
+      <c r="ATW216" s="14"/>
+      <c r="ATX216" s="14"/>
+      <c r="ATY216" s="14"/>
+      <c r="ATZ216" s="14"/>
+      <c r="AUA216" s="14"/>
+      <c r="AUB216" s="14"/>
+      <c r="AUC216" s="14"/>
+      <c r="AUD216" s="14"/>
+      <c r="AUE216" s="14"/>
+      <c r="AUF216" s="14"/>
+      <c r="AUG216" s="14"/>
+      <c r="AUH216" s="14"/>
+      <c r="AUI216" s="14"/>
+      <c r="AUJ216" s="14"/>
+      <c r="AUK216" s="14"/>
+      <c r="AUL216" s="14"/>
+      <c r="AUM216" s="14"/>
+      <c r="AUN216" s="14"/>
+      <c r="AUO216" s="14"/>
+      <c r="AUP216" s="14"/>
+      <c r="AUQ216" s="14"/>
+      <c r="AUR216" s="14"/>
+      <c r="AUS216" s="14"/>
+      <c r="AUT216" s="14"/>
+      <c r="AUU216" s="14"/>
+      <c r="AUV216" s="14"/>
+      <c r="AUW216" s="14"/>
+      <c r="AUX216" s="14"/>
+      <c r="AUY216" s="14"/>
+      <c r="AUZ216" s="14"/>
+      <c r="AVA216" s="14"/>
+      <c r="AVB216" s="14"/>
+      <c r="AVC216" s="14"/>
+      <c r="AVD216" s="14"/>
+      <c r="AVE216" s="14"/>
+      <c r="AVF216" s="14"/>
+      <c r="AVG216" s="14"/>
+      <c r="AVH216" s="14"/>
+      <c r="AVI216" s="14"/>
+      <c r="AVJ216" s="14"/>
+      <c r="AVK216" s="14"/>
+      <c r="AVL216" s="14"/>
+      <c r="AVM216" s="14"/>
+      <c r="AVN216" s="14"/>
+      <c r="AVO216" s="14"/>
+      <c r="AVP216" s="14"/>
+      <c r="AVQ216" s="14"/>
+      <c r="AVR216" s="14"/>
+      <c r="AVS216" s="14"/>
+      <c r="AVT216" s="14"/>
+      <c r="AVU216" s="14"/>
+      <c r="AVV216" s="14"/>
+      <c r="AVW216" s="14"/>
+      <c r="AVX216" s="14"/>
+      <c r="AVY216" s="14"/>
+      <c r="AVZ216" s="14"/>
+      <c r="AWA216" s="14"/>
+      <c r="AWB216" s="14"/>
+      <c r="AWC216" s="14"/>
+      <c r="AWD216" s="14"/>
+      <c r="AWE216" s="14"/>
+      <c r="AWF216" s="14"/>
+      <c r="AWG216" s="14"/>
+      <c r="AWH216" s="14"/>
+      <c r="AWI216" s="14"/>
+      <c r="AWJ216" s="14"/>
+      <c r="AWK216" s="14"/>
+      <c r="AWL216" s="14"/>
+      <c r="AWM216" s="14"/>
+      <c r="AWN216" s="14"/>
+      <c r="AWO216" s="14"/>
+      <c r="AWP216" s="14"/>
+      <c r="AWQ216" s="14"/>
+      <c r="AWR216" s="14"/>
+      <c r="AWS216" s="14"/>
+      <c r="AWT216" s="14"/>
+      <c r="AWU216" s="14"/>
+      <c r="AWV216" s="14"/>
+      <c r="AWW216" s="14"/>
+      <c r="AWX216" s="14"/>
+      <c r="AWY216" s="14"/>
+      <c r="AWZ216" s="14"/>
+      <c r="AXA216" s="14"/>
+      <c r="AXB216" s="14"/>
+      <c r="AXC216" s="14"/>
+      <c r="AXD216" s="14"/>
+      <c r="AXE216" s="14"/>
+      <c r="AXF216" s="14"/>
+      <c r="AXG216" s="14"/>
+      <c r="AXH216" s="14"/>
+      <c r="AXI216" s="14"/>
+      <c r="AXJ216" s="14"/>
+      <c r="AXK216" s="14"/>
+      <c r="AXL216" s="14"/>
+      <c r="AXM216" s="14"/>
+      <c r="AXN216" s="14"/>
+      <c r="AXO216" s="14"/>
+      <c r="AXP216" s="14"/>
+      <c r="AXQ216" s="14"/>
+      <c r="AXR216" s="14"/>
+      <c r="AXS216" s="14"/>
+      <c r="AXT216" s="14"/>
+      <c r="AXU216" s="14"/>
+      <c r="AXV216" s="14"/>
+      <c r="AXW216" s="14"/>
+      <c r="AXX216" s="14"/>
+      <c r="AXY216" s="14"/>
+      <c r="AXZ216" s="14"/>
+      <c r="AYA216" s="14"/>
+      <c r="AYB216" s="14"/>
+      <c r="AYC216" s="14"/>
+      <c r="AYD216" s="14"/>
+      <c r="AYE216" s="14"/>
+      <c r="AYF216" s="14"/>
+      <c r="AYG216" s="14"/>
+      <c r="AYH216" s="14"/>
+      <c r="AYI216" s="14"/>
+      <c r="AYJ216" s="14"/>
+      <c r="AYK216" s="14"/>
+      <c r="AYL216" s="14"/>
+      <c r="AYM216" s="14"/>
+      <c r="AYN216" s="14"/>
+      <c r="AYO216" s="14"/>
+      <c r="AYP216" s="14"/>
+      <c r="AYQ216" s="14"/>
+      <c r="AYR216" s="14"/>
+      <c r="AYS216" s="14"/>
+      <c r="AYT216" s="14"/>
+      <c r="AYU216" s="14"/>
+      <c r="AYV216" s="14"/>
+      <c r="AYW216" s="14"/>
+      <c r="AYX216" s="14"/>
+      <c r="AYY216" s="14"/>
+      <c r="AYZ216" s="14"/>
+      <c r="AZA216" s="14"/>
+      <c r="AZB216" s="14"/>
+      <c r="AZC216" s="14"/>
+      <c r="AZD216" s="14"/>
+      <c r="AZE216" s="14"/>
+      <c r="AZF216" s="14"/>
+      <c r="AZG216" s="14"/>
+      <c r="AZH216" s="14"/>
+      <c r="AZI216" s="14"/>
+      <c r="AZJ216" s="14"/>
+      <c r="AZK216" s="14"/>
+      <c r="AZL216" s="14"/>
+      <c r="AZM216" s="14"/>
+      <c r="AZN216" s="14"/>
+      <c r="AZO216" s="14"/>
+      <c r="AZP216" s="14"/>
+      <c r="AZQ216" s="14"/>
+      <c r="AZR216" s="14"/>
+      <c r="AZS216" s="14"/>
+      <c r="AZT216" s="14"/>
+      <c r="AZU216" s="14"/>
+      <c r="AZV216" s="14"/>
+      <c r="AZW216" s="14"/>
+      <c r="AZX216" s="14"/>
+      <c r="AZY216" s="14"/>
+      <c r="AZZ216" s="14"/>
+      <c r="BAA216" s="14"/>
+      <c r="BAB216" s="14"/>
+      <c r="BAC216" s="14"/>
+      <c r="BAD216" s="14"/>
+      <c r="BAE216" s="14"/>
+      <c r="BAF216" s="14"/>
+      <c r="BAG216" s="14"/>
+      <c r="BAH216" s="14"/>
+      <c r="BAI216" s="14"/>
+      <c r="BAJ216" s="14"/>
+      <c r="BAK216" s="14"/>
+      <c r="BAL216" s="14"/>
+      <c r="BAM216" s="14"/>
+      <c r="BAN216" s="14"/>
+      <c r="BAO216" s="14"/>
+      <c r="BAP216" s="14"/>
+      <c r="BAQ216" s="14"/>
+      <c r="BAR216" s="14"/>
+      <c r="BAS216" s="14"/>
+      <c r="BAT216" s="14"/>
+      <c r="BAU216" s="14"/>
+      <c r="BAV216" s="14"/>
+      <c r="BAW216" s="14"/>
+      <c r="BAX216" s="14"/>
+      <c r="BAY216" s="14"/>
+      <c r="BAZ216" s="14"/>
+      <c r="BBA216" s="14"/>
+      <c r="BBB216" s="14"/>
+      <c r="BBC216" s="14"/>
+      <c r="BBD216" s="14"/>
+      <c r="BBE216" s="14"/>
+      <c r="BBF216" s="14"/>
+      <c r="BBG216" s="14"/>
+      <c r="BBH216" s="14"/>
+      <c r="BBI216" s="14"/>
+      <c r="BBJ216" s="14"/>
+      <c r="BBK216" s="14"/>
+      <c r="BBL216" s="14"/>
+      <c r="BBM216" s="14"/>
+      <c r="BBN216" s="14"/>
+      <c r="BBO216" s="14"/>
+      <c r="BBP216" s="14"/>
+      <c r="BBQ216" s="14"/>
+      <c r="BBR216" s="14"/>
+      <c r="BBS216" s="14"/>
+      <c r="BBT216" s="14"/>
+      <c r="BBU216" s="14"/>
+      <c r="BBV216" s="14"/>
+      <c r="BBW216" s="14"/>
+      <c r="BBX216" s="14"/>
+      <c r="BBY216" s="14"/>
+      <c r="BBZ216" s="14"/>
+      <c r="BCA216" s="14"/>
+      <c r="BCB216" s="14"/>
+      <c r="BCC216" s="14"/>
+      <c r="BCD216" s="14"/>
+      <c r="BCE216" s="14"/>
+      <c r="BCF216" s="14"/>
+      <c r="BCG216" s="14"/>
+      <c r="BCH216" s="14"/>
+      <c r="BCI216" s="14"/>
+      <c r="BCJ216" s="14"/>
+      <c r="BCK216" s="14"/>
+      <c r="BCL216" s="14"/>
+      <c r="BCM216" s="14"/>
+      <c r="BCN216" s="14"/>
+      <c r="BCO216" s="14"/>
+      <c r="BCP216" s="14"/>
+      <c r="BCQ216" s="14"/>
+      <c r="BCR216" s="14"/>
+      <c r="BCS216" s="14"/>
+      <c r="BCT216" s="14"/>
+      <c r="BCU216" s="14"/>
+      <c r="BCV216" s="14"/>
+      <c r="BCW216" s="14"/>
+      <c r="BCX216" s="14"/>
+      <c r="BCY216" s="14"/>
+      <c r="BCZ216" s="14"/>
+      <c r="BDA216" s="14"/>
+      <c r="BDB216" s="14"/>
+      <c r="BDC216" s="14"/>
+      <c r="BDD216" s="14"/>
+      <c r="BDE216" s="14"/>
+      <c r="BDF216" s="14"/>
+      <c r="BDG216" s="14"/>
+      <c r="BDH216" s="14"/>
+      <c r="BDI216" s="14"/>
+      <c r="BDJ216" s="14"/>
+      <c r="BDK216" s="14"/>
+      <c r="BDL216" s="14"/>
+      <c r="BDM216" s="14"/>
+      <c r="BDN216" s="14"/>
+      <c r="BDO216" s="14"/>
+      <c r="BDP216" s="14"/>
+      <c r="BDQ216" s="14"/>
+      <c r="BDR216" s="14"/>
+      <c r="BDS216" s="14"/>
+      <c r="BDT216" s="14"/>
+      <c r="BDU216" s="14"/>
+      <c r="BDV216" s="14"/>
+      <c r="BDW216" s="14"/>
+      <c r="BDX216" s="14"/>
+      <c r="BDY216" s="14"/>
+      <c r="BDZ216" s="14"/>
+      <c r="BEA216" s="14"/>
+      <c r="BEB216" s="14"/>
+      <c r="BEC216" s="14"/>
+      <c r="BED216" s="14"/>
+      <c r="BEE216" s="14"/>
+      <c r="BEF216" s="14"/>
+      <c r="BEG216" s="14"/>
+      <c r="BEH216" s="14"/>
+      <c r="BEI216" s="14"/>
+      <c r="BEJ216" s="14"/>
+      <c r="BEK216" s="14"/>
+      <c r="BEL216" s="14"/>
+      <c r="BEM216" s="14"/>
+      <c r="BEN216" s="14"/>
+      <c r="BEO216" s="14"/>
+      <c r="BEP216" s="14"/>
+      <c r="BEQ216" s="14"/>
+      <c r="BER216" s="14"/>
+      <c r="BES216" s="14"/>
+      <c r="BET216" s="14"/>
+      <c r="BEU216" s="14"/>
+      <c r="BEV216" s="14"/>
+      <c r="BEW216" s="14"/>
+      <c r="BEX216" s="14"/>
+      <c r="BEY216" s="14"/>
+      <c r="BEZ216" s="14"/>
+      <c r="BFA216" s="14"/>
+      <c r="BFB216" s="14"/>
+      <c r="BFC216" s="14"/>
+      <c r="BFD216" s="14"/>
+      <c r="BFE216" s="14"/>
+      <c r="BFF216" s="14"/>
+      <c r="BFG216" s="14"/>
+      <c r="BFH216" s="14"/>
+      <c r="BFI216" s="14"/>
+      <c r="BFJ216" s="14"/>
+      <c r="BFK216" s="14"/>
+      <c r="BFL216" s="14"/>
+      <c r="BFM216" s="14"/>
+      <c r="BFN216" s="14"/>
+      <c r="BFO216" s="14"/>
+      <c r="BFP216" s="14"/>
+      <c r="BFQ216" s="14"/>
+      <c r="BFR216" s="14"/>
+      <c r="BFS216" s="14"/>
+      <c r="BFT216" s="14"/>
+      <c r="BFU216" s="14"/>
+      <c r="BFV216" s="14"/>
+      <c r="BFW216" s="14"/>
+      <c r="BFX216" s="14"/>
+      <c r="BFY216" s="14"/>
+      <c r="BFZ216" s="14"/>
+      <c r="BGA216" s="14"/>
+      <c r="BGB216" s="14"/>
+      <c r="BGC216" s="14"/>
+      <c r="BGD216" s="14"/>
+      <c r="BGE216" s="14"/>
+      <c r="BGF216" s="14"/>
+      <c r="BGG216" s="14"/>
+      <c r="BGH216" s="14"/>
+      <c r="BGI216" s="14"/>
+      <c r="BGJ216" s="14"/>
+      <c r="BGK216" s="14"/>
+      <c r="BGL216" s="14"/>
+      <c r="BGM216" s="14"/>
+      <c r="BGN216" s="14"/>
+      <c r="BGO216" s="14"/>
+      <c r="BGP216" s="14"/>
+      <c r="BGQ216" s="14"/>
+      <c r="BGR216" s="14"/>
+      <c r="BGS216" s="14"/>
+      <c r="BGT216" s="14"/>
+      <c r="BGU216" s="14"/>
+      <c r="BGV216" s="14"/>
+      <c r="BGW216" s="14"/>
+      <c r="BGX216" s="14"/>
+      <c r="BGY216" s="14"/>
+      <c r="BGZ216" s="14"/>
+      <c r="BHA216" s="14"/>
+      <c r="BHB216" s="14"/>
+      <c r="BHC216" s="14"/>
+      <c r="BHD216" s="14"/>
+      <c r="BHE216" s="14"/>
+      <c r="BHF216" s="14"/>
+      <c r="BHG216" s="14"/>
+      <c r="BHH216" s="14"/>
+      <c r="BHI216" s="14"/>
+      <c r="BHJ216" s="14"/>
+      <c r="BHK216" s="14"/>
+      <c r="BHL216" s="14"/>
+      <c r="BHM216" s="14"/>
+      <c r="BHN216" s="14"/>
+      <c r="BHO216" s="14"/>
+      <c r="BHP216" s="14"/>
+      <c r="BHQ216" s="14"/>
+      <c r="BHR216" s="14"/>
+      <c r="BHS216" s="14"/>
+      <c r="BHT216" s="14"/>
+      <c r="BHU216" s="14"/>
+      <c r="BHV216" s="14"/>
+      <c r="BHW216" s="14"/>
+      <c r="BHX216" s="14"/>
+      <c r="BHY216" s="14"/>
+      <c r="BHZ216" s="14"/>
+      <c r="BIA216" s="14"/>
+      <c r="BIB216" s="14"/>
+      <c r="BIC216" s="14"/>
+      <c r="BID216" s="14"/>
+      <c r="BIE216" s="14"/>
+      <c r="BIF216" s="14"/>
+      <c r="BIG216" s="14"/>
+      <c r="BIH216" s="14"/>
+      <c r="BII216" s="14"/>
+      <c r="BIJ216" s="14"/>
+      <c r="BIK216" s="14"/>
+      <c r="BIL216" s="14"/>
+      <c r="BIM216" s="14"/>
+      <c r="BIN216" s="14"/>
+      <c r="BIO216" s="14"/>
+      <c r="BIP216" s="14"/>
+      <c r="BIQ216" s="14"/>
+      <c r="BIR216" s="14"/>
+      <c r="BIS216" s="14"/>
+      <c r="BIT216" s="14"/>
+      <c r="BIU216" s="14"/>
+      <c r="BIV216" s="14"/>
+      <c r="BIW216" s="14"/>
+      <c r="BIX216" s="14"/>
+      <c r="BIY216" s="14"/>
+      <c r="BIZ216" s="14"/>
+      <c r="BJA216" s="14"/>
+      <c r="BJB216" s="14"/>
+      <c r="BJC216" s="14"/>
+      <c r="BJD216" s="14"/>
+      <c r="BJE216" s="14"/>
+      <c r="BJF216" s="14"/>
+      <c r="BJG216" s="14"/>
+      <c r="BJH216" s="14"/>
+      <c r="BJI216" s="14"/>
+      <c r="BJJ216" s="14"/>
+      <c r="BJK216" s="14"/>
+      <c r="BJL216" s="14"/>
+      <c r="BJM216" s="14"/>
+      <c r="BJN216" s="14"/>
+      <c r="BJO216" s="14"/>
+      <c r="BJP216" s="14"/>
+      <c r="BJQ216" s="14"/>
+      <c r="BJR216" s="14"/>
+      <c r="BJS216" s="14"/>
+      <c r="BJT216" s="14"/>
+      <c r="BJU216" s="14"/>
+      <c r="BJV216" s="14"/>
+      <c r="BJW216" s="14"/>
+      <c r="BJX216" s="14"/>
+      <c r="BJY216" s="14"/>
+      <c r="BJZ216" s="14"/>
+      <c r="BKA216" s="14"/>
+      <c r="BKB216" s="14"/>
+      <c r="BKC216" s="14"/>
+      <c r="BKD216" s="14"/>
+      <c r="BKE216" s="14"/>
+      <c r="BKF216" s="14"/>
+      <c r="BKG216" s="14"/>
+      <c r="BKH216" s="14"/>
+      <c r="BKI216" s="14"/>
+      <c r="BKJ216" s="14"/>
+      <c r="BKK216" s="14"/>
+      <c r="BKL216" s="14"/>
+      <c r="BKM216" s="14"/>
+      <c r="BKN216" s="14"/>
+      <c r="BKO216" s="14"/>
+      <c r="BKP216" s="14"/>
+      <c r="BKQ216" s="14"/>
+      <c r="BKR216" s="14"/>
+      <c r="BKS216" s="14"/>
+      <c r="BKT216" s="14"/>
+      <c r="BKU216" s="14"/>
+      <c r="BKV216" s="14"/>
+      <c r="BKW216" s="14"/>
+      <c r="BKX216" s="14"/>
+      <c r="BKY216" s="14"/>
+      <c r="BKZ216" s="14"/>
+      <c r="BLA216" s="14"/>
+      <c r="BLB216" s="14"/>
+      <c r="BLC216" s="14"/>
+      <c r="BLD216" s="14"/>
+      <c r="BLE216" s="14"/>
+      <c r="BLF216" s="14"/>
+      <c r="BLG216" s="14"/>
+      <c r="BLH216" s="14"/>
+      <c r="BLI216" s="14"/>
+      <c r="BLJ216" s="14"/>
+      <c r="BLK216" s="14"/>
+      <c r="BLL216" s="14"/>
+      <c r="BLM216" s="14"/>
+      <c r="BLN216" s="14"/>
+      <c r="BLO216" s="14"/>
+      <c r="BLP216" s="14"/>
+      <c r="BLQ216" s="14"/>
+      <c r="BLR216" s="14"/>
+      <c r="BLS216" s="14"/>
+      <c r="BLT216" s="14"/>
+      <c r="BLU216" s="14"/>
+      <c r="BLV216" s="14"/>
+      <c r="BLW216" s="14"/>
+      <c r="BLX216" s="14"/>
+      <c r="BLY216" s="14"/>
+      <c r="BLZ216" s="14"/>
+      <c r="BMA216" s="14"/>
+      <c r="BMB216" s="14"/>
+      <c r="BMC216" s="14"/>
+      <c r="BMD216" s="14"/>
+      <c r="BME216" s="14"/>
+      <c r="BMF216" s="14"/>
+      <c r="BMG216" s="14"/>
+      <c r="BMH216" s="14"/>
+      <c r="BMI216" s="14"/>
+      <c r="BMJ216" s="14"/>
+      <c r="BMK216" s="14"/>
+      <c r="BML216" s="14"/>
+      <c r="BMM216" s="14"/>
+      <c r="BMN216" s="14"/>
+      <c r="BMO216" s="14"/>
+      <c r="BMP216" s="14"/>
+      <c r="BMQ216" s="14"/>
+      <c r="BMR216" s="14"/>
+      <c r="BMS216" s="14"/>
+      <c r="BMT216" s="14"/>
+      <c r="BMU216" s="14"/>
+      <c r="BMV216" s="14"/>
+      <c r="BMW216" s="14"/>
+      <c r="BMX216" s="14"/>
+      <c r="BMY216" s="14"/>
+      <c r="BMZ216" s="14"/>
+      <c r="BNA216" s="14"/>
+      <c r="BNB216" s="14"/>
+      <c r="BNC216" s="14"/>
+      <c r="BND216" s="14"/>
+      <c r="BNE216" s="14"/>
+      <c r="BNF216" s="14"/>
+      <c r="BNG216" s="14"/>
+      <c r="BNH216" s="14"/>
+      <c r="BNI216" s="14"/>
+      <c r="BNJ216" s="14"/>
+      <c r="BNK216" s="14"/>
+      <c r="BNL216" s="14"/>
+      <c r="BNM216" s="14"/>
+      <c r="BNN216" s="14"/>
+      <c r="BNO216" s="14"/>
+      <c r="BNP216" s="14"/>
+      <c r="BNQ216" s="14"/>
+      <c r="BNR216" s="14"/>
+      <c r="BNS216" s="14"/>
+      <c r="BNT216" s="14"/>
+      <c r="BNU216" s="14"/>
+      <c r="BNV216" s="14"/>
+      <c r="BNW216" s="14"/>
+      <c r="BNX216" s="14"/>
+      <c r="BNY216" s="14"/>
+      <c r="BNZ216" s="14"/>
+      <c r="BOA216" s="14"/>
+      <c r="BOB216" s="14"/>
+      <c r="BOC216" s="14"/>
+      <c r="BOD216" s="14"/>
+      <c r="BOE216" s="14"/>
+      <c r="BOF216" s="14"/>
+      <c r="BOG216" s="14"/>
+      <c r="BOH216" s="14"/>
+      <c r="BOI216" s="14"/>
+      <c r="BOJ216" s="14"/>
+      <c r="BOK216" s="14"/>
+      <c r="BOL216" s="14"/>
+      <c r="BOM216" s="14"/>
+      <c r="BON216" s="14"/>
+      <c r="BOO216" s="14"/>
+      <c r="BOP216" s="14"/>
+      <c r="BOQ216" s="14"/>
+      <c r="BOR216" s="14"/>
+      <c r="BOS216" s="14"/>
+      <c r="BOT216" s="14"/>
+      <c r="BOU216" s="14"/>
+      <c r="BOV216" s="14"/>
+      <c r="BOW216" s="14"/>
+      <c r="BOX216" s="14"/>
+      <c r="BOY216" s="14"/>
+      <c r="BOZ216" s="14"/>
+      <c r="BPA216" s="14"/>
+      <c r="BPB216" s="14"/>
+      <c r="BPC216" s="14"/>
+      <c r="BPD216" s="14"/>
+      <c r="BPE216" s="14"/>
+      <c r="BPF216" s="14"/>
+      <c r="BPG216" s="14"/>
+      <c r="BPH216" s="14"/>
+      <c r="BPI216" s="14"/>
+      <c r="BPJ216" s="14"/>
+      <c r="BPK216" s="14"/>
+      <c r="BPL216" s="14"/>
+      <c r="BPM216" s="14"/>
+      <c r="BPN216" s="14"/>
+      <c r="BPO216" s="14"/>
+      <c r="BPP216" s="14"/>
+      <c r="BPQ216" s="14"/>
+      <c r="BPR216" s="14"/>
+      <c r="BPS216" s="14"/>
+      <c r="BPT216" s="14"/>
+      <c r="BPU216" s="14"/>
+      <c r="BPV216" s="14"/>
+      <c r="BPW216" s="14"/>
+      <c r="BPX216" s="14"/>
+      <c r="BPY216" s="14"/>
+      <c r="BPZ216" s="14"/>
+      <c r="BQA216" s="14"/>
+      <c r="BQB216" s="14"/>
+      <c r="BQC216" s="14"/>
+      <c r="BQD216" s="14"/>
+      <c r="BQE216" s="14"/>
+      <c r="BQF216" s="14"/>
+      <c r="BQG216" s="14"/>
+      <c r="BQH216" s="14"/>
+      <c r="BQI216" s="14"/>
+      <c r="BQJ216" s="14"/>
+      <c r="BQK216" s="14"/>
+      <c r="BQL216" s="14"/>
+      <c r="BQM216" s="14"/>
+      <c r="BQN216" s="14"/>
+      <c r="BQO216" s="14"/>
+      <c r="BQP216" s="14"/>
+      <c r="BQQ216" s="14"/>
+      <c r="BQR216" s="14"/>
+      <c r="BQS216" s="14"/>
+      <c r="BQT216" s="14"/>
+      <c r="BQU216" s="14"/>
+      <c r="BQV216" s="14"/>
+      <c r="BQW216" s="14"/>
+      <c r="BQX216" s="14"/>
+      <c r="BQY216" s="14"/>
+      <c r="BQZ216" s="14"/>
+      <c r="BRA216" s="14"/>
+      <c r="BRB216" s="14"/>
+      <c r="BRC216" s="14"/>
+      <c r="BRD216" s="14"/>
+      <c r="BRE216" s="14"/>
+      <c r="BRF216" s="14"/>
+      <c r="BRG216" s="14"/>
+      <c r="BRH216" s="14"/>
+      <c r="BRI216" s="14"/>
+      <c r="BRJ216" s="14"/>
+      <c r="BRK216" s="14"/>
+      <c r="BRL216" s="14"/>
+      <c r="BRM216" s="14"/>
+      <c r="BRN216" s="14"/>
+      <c r="BRO216" s="14"/>
+      <c r="BRP216" s="14"/>
+      <c r="BRQ216" s="14"/>
+      <c r="BRR216" s="14"/>
+      <c r="BRS216" s="14"/>
+      <c r="BRT216" s="14"/>
+      <c r="BRU216" s="14"/>
+      <c r="BRV216" s="14"/>
+      <c r="BRW216" s="14"/>
+      <c r="BRX216" s="14"/>
+      <c r="BRY216" s="14"/>
+      <c r="BRZ216" s="14"/>
+      <c r="BSA216" s="14"/>
+      <c r="BSB216" s="14"/>
+      <c r="BSC216" s="14"/>
+      <c r="BSD216" s="14"/>
+      <c r="BSE216" s="14"/>
+      <c r="BSF216" s="14"/>
+      <c r="BSG216" s="14"/>
+      <c r="BSH216" s="14"/>
+      <c r="BSI216" s="14"/>
+      <c r="BSJ216" s="14"/>
+      <c r="BSK216" s="14"/>
+      <c r="BSL216" s="14"/>
+      <c r="BSM216" s="14"/>
+      <c r="BSN216" s="14"/>
+      <c r="BSO216" s="14"/>
+      <c r="BSP216" s="14"/>
+      <c r="BSQ216" s="14"/>
+      <c r="BSR216" s="14"/>
+      <c r="BSS216" s="14"/>
+      <c r="BST216" s="14"/>
+      <c r="BSU216" s="14"/>
+      <c r="BSV216" s="14"/>
+      <c r="BSW216" s="14"/>
+      <c r="BSX216" s="14"/>
+      <c r="BSY216" s="14"/>
+      <c r="BSZ216" s="14"/>
+      <c r="BTA216" s="14"/>
+      <c r="BTB216" s="14"/>
+      <c r="BTC216" s="14"/>
+      <c r="BTD216" s="14"/>
+      <c r="BTE216" s="14"/>
+      <c r="BTF216" s="14"/>
+      <c r="BTG216" s="14"/>
+      <c r="BTH216" s="14"/>
+      <c r="BTI216" s="14"/>
+      <c r="BTJ216" s="14"/>
+      <c r="BTK216" s="14"/>
+      <c r="BTL216" s="14"/>
+      <c r="BTM216" s="14"/>
+      <c r="BTN216" s="14"/>
+      <c r="BTO216" s="14"/>
+      <c r="BTP216" s="14"/>
+      <c r="BTQ216" s="14"/>
+      <c r="BTR216" s="14"/>
+      <c r="BTS216" s="14"/>
+      <c r="BTT216" s="14"/>
+      <c r="BTU216" s="14"/>
+      <c r="BTV216" s="14"/>
+      <c r="BTW216" s="14"/>
+      <c r="BTX216" s="14"/>
+      <c r="BTY216" s="14"/>
+      <c r="BTZ216" s="14"/>
+      <c r="BUA216" s="14"/>
+      <c r="BUB216" s="14"/>
+      <c r="BUC216" s="14"/>
+      <c r="BUD216" s="14"/>
+      <c r="BUE216" s="14"/>
+      <c r="BUF216" s="14"/>
+      <c r="BUG216" s="14"/>
+      <c r="BUH216" s="14"/>
+      <c r="BUI216" s="14"/>
+      <c r="BUJ216" s="14"/>
+      <c r="BUK216" s="14"/>
+      <c r="BUL216" s="14"/>
+      <c r="BUM216" s="14"/>
+      <c r="BUN216" s="14"/>
+      <c r="BUO216" s="14"/>
+      <c r="BUP216" s="14"/>
+      <c r="BUQ216" s="14"/>
+      <c r="BUR216" s="14"/>
+      <c r="BUS216" s="14"/>
+      <c r="BUT216" s="14"/>
+      <c r="BUU216" s="14"/>
+      <c r="BUV216" s="14"/>
+      <c r="BUW216" s="14"/>
+      <c r="BUX216" s="14"/>
+      <c r="BUY216" s="14"/>
+      <c r="BUZ216" s="14"/>
+      <c r="BVA216" s="14"/>
+      <c r="BVB216" s="14"/>
+      <c r="BVC216" s="14"/>
+      <c r="BVD216" s="14"/>
+      <c r="BVE216" s="14"/>
+      <c r="BVF216" s="14"/>
+      <c r="BVG216" s="14"/>
+      <c r="BVH216" s="14"/>
+      <c r="BVI216" s="14"/>
+      <c r="BVJ216" s="14"/>
+      <c r="BVK216" s="14"/>
+      <c r="BVL216" s="14"/>
+      <c r="BVM216" s="14"/>
+      <c r="BVN216" s="14"/>
+      <c r="BVO216" s="14"/>
+      <c r="BVP216" s="14"/>
+      <c r="BVQ216" s="14"/>
+      <c r="BVR216" s="14"/>
+      <c r="BVS216" s="14"/>
+      <c r="BVT216" s="14"/>
+      <c r="BVU216" s="14"/>
+      <c r="BVV216" s="14"/>
+      <c r="BVW216" s="14"/>
+      <c r="BVX216" s="14"/>
+      <c r="BVY216" s="14"/>
+      <c r="BVZ216" s="14"/>
+      <c r="BWA216" s="14"/>
+      <c r="BWB216" s="14"/>
+      <c r="BWC216" s="14"/>
+      <c r="BWD216" s="14"/>
+      <c r="BWE216" s="14"/>
+      <c r="BWF216" s="14"/>
+      <c r="BWG216" s="14"/>
+      <c r="BWH216" s="14"/>
+      <c r="BWI216" s="14"/>
+      <c r="BWJ216" s="14"/>
+      <c r="BWK216" s="14"/>
+      <c r="BWL216" s="14"/>
+      <c r="BWM216" s="14"/>
+      <c r="BWN216" s="14"/>
+      <c r="BWO216" s="14"/>
+      <c r="BWP216" s="14"/>
+      <c r="BWQ216" s="14"/>
+      <c r="BWR216" s="14"/>
+      <c r="BWS216" s="14"/>
+      <c r="BWT216" s="14"/>
+      <c r="BWU216" s="14"/>
+      <c r="BWV216" s="14"/>
+      <c r="BWW216" s="14"/>
+      <c r="BWX216" s="14"/>
+      <c r="BWY216" s="14"/>
+      <c r="BWZ216" s="14"/>
+      <c r="BXA216" s="14"/>
+      <c r="BXB216" s="14"/>
+      <c r="BXC216" s="14"/>
+      <c r="BXD216" s="14"/>
+      <c r="BXE216" s="14"/>
+      <c r="BXF216" s="14"/>
+      <c r="BXG216" s="14"/>
+      <c r="BXH216" s="14"/>
+      <c r="BXI216" s="14"/>
+      <c r="BXJ216" s="14"/>
+      <c r="BXK216" s="14"/>
+      <c r="BXL216" s="14"/>
+      <c r="BXM216" s="14"/>
+      <c r="BXN216" s="14"/>
+      <c r="BXO216" s="14"/>
+      <c r="BXP216" s="14"/>
+      <c r="BXQ216" s="14"/>
+      <c r="BXR216" s="14"/>
+      <c r="BXS216" s="14"/>
+      <c r="BXT216" s="14"/>
+      <c r="BXU216" s="14"/>
+      <c r="BXV216" s="14"/>
+      <c r="BXW216" s="14"/>
+      <c r="BXX216" s="14"/>
+      <c r="BXY216" s="14"/>
+      <c r="BXZ216" s="14"/>
+      <c r="BYA216" s="14"/>
+      <c r="BYB216" s="14"/>
+      <c r="BYC216" s="14"/>
+      <c r="BYD216" s="14"/>
+      <c r="BYE216" s="14"/>
+      <c r="BYF216" s="14"/>
+      <c r="BYG216" s="14"/>
+      <c r="BYH216" s="14"/>
+      <c r="BYI216" s="14"/>
+      <c r="BYJ216" s="14"/>
+      <c r="BYK216" s="14"/>
+      <c r="BYL216" s="14"/>
+      <c r="BYM216" s="14"/>
+      <c r="BYN216" s="14"/>
+      <c r="BYO216" s="14"/>
+      <c r="BYP216" s="14"/>
+      <c r="BYQ216" s="14"/>
+      <c r="BYR216" s="14"/>
+      <c r="BYS216" s="14"/>
+      <c r="BYT216" s="14"/>
+      <c r="BYU216" s="14"/>
+      <c r="BYV216" s="14"/>
+      <c r="BYW216" s="14"/>
+      <c r="BYX216" s="14"/>
+      <c r="BYY216" s="14"/>
+      <c r="BYZ216" s="14"/>
+      <c r="BZA216" s="14"/>
+      <c r="BZB216" s="14"/>
+      <c r="BZC216" s="14"/>
+      <c r="BZD216" s="14"/>
+      <c r="BZE216" s="14"/>
+      <c r="BZF216" s="14"/>
+      <c r="BZG216" s="14"/>
+      <c r="BZH216" s="14"/>
+      <c r="BZI216" s="14"/>
+      <c r="BZJ216" s="14"/>
+      <c r="BZK216" s="14"/>
+      <c r="BZL216" s="14"/>
+      <c r="BZM216" s="14"/>
+      <c r="BZN216" s="14"/>
+      <c r="BZO216" s="14"/>
+      <c r="BZP216" s="14"/>
+      <c r="BZQ216" s="14"/>
+      <c r="BZR216" s="14"/>
+      <c r="BZS216" s="14"/>
+      <c r="BZT216" s="14"/>
+      <c r="BZU216" s="14"/>
+      <c r="BZV216" s="14"/>
+      <c r="BZW216" s="14"/>
+      <c r="BZX216" s="14"/>
+      <c r="BZY216" s="14"/>
+      <c r="BZZ216" s="14"/>
+      <c r="CAA216" s="14"/>
+      <c r="CAB216" s="14"/>
+      <c r="CAC216" s="14"/>
+      <c r="CAD216" s="14"/>
+      <c r="CAE216" s="14"/>
+      <c r="CAF216" s="14"/>
+      <c r="CAG216" s="14"/>
+      <c r="CAH216" s="14"/>
+      <c r="CAI216" s="14"/>
+      <c r="CAJ216" s="14"/>
+      <c r="CAK216" s="14"/>
+      <c r="CAL216" s="14"/>
+      <c r="CAM216" s="14"/>
+      <c r="CAN216" s="14"/>
+      <c r="CAO216" s="14"/>
+      <c r="CAP216" s="14"/>
+      <c r="CAQ216" s="14"/>
+      <c r="CAR216" s="14"/>
+      <c r="CAS216" s="14"/>
+      <c r="CAT216" s="14"/>
+      <c r="CAU216" s="14"/>
+      <c r="CAV216" s="14"/>
+      <c r="CAW216" s="14"/>
+      <c r="CAX216" s="14"/>
+      <c r="CAY216" s="14"/>
+      <c r="CAZ216" s="14"/>
+      <c r="CBA216" s="14"/>
+      <c r="CBB216" s="14"/>
+      <c r="CBC216" s="14"/>
+      <c r="CBD216" s="14"/>
+      <c r="CBE216" s="14"/>
+      <c r="CBF216" s="14"/>
+      <c r="CBG216" s="14"/>
+      <c r="CBH216" s="14"/>
+      <c r="CBI216" s="14"/>
+      <c r="CBJ216" s="14"/>
+      <c r="CBK216" s="14"/>
+      <c r="CBL216" s="14"/>
+      <c r="CBM216" s="14"/>
+      <c r="CBN216" s="14"/>
+      <c r="CBO216" s="14"/>
+      <c r="CBP216" s="14"/>
+      <c r="CBQ216" s="14"/>
+      <c r="CBR216" s="14"/>
+      <c r="CBS216" s="14"/>
+      <c r="CBT216" s="14"/>
+      <c r="CBU216" s="14"/>
+      <c r="CBV216" s="14"/>
+      <c r="CBW216" s="14"/>
+      <c r="CBX216" s="14"/>
+      <c r="CBY216" s="14"/>
+      <c r="CBZ216" s="14"/>
+      <c r="CCA216" s="14"/>
+      <c r="CCB216" s="14"/>
+      <c r="CCC216" s="14"/>
+      <c r="CCD216" s="14"/>
+      <c r="CCE216" s="14"/>
+      <c r="CCF216" s="14"/>
+      <c r="CCG216" s="14"/>
+      <c r="CCH216" s="14"/>
+      <c r="CCI216" s="14"/>
+      <c r="CCJ216" s="14"/>
+      <c r="CCK216" s="14"/>
+      <c r="CCL216" s="14"/>
+      <c r="CCM216" s="14"/>
+      <c r="CCN216" s="14"/>
+      <c r="CCO216" s="14"/>
+      <c r="CCP216" s="14"/>
+      <c r="CCQ216" s="14"/>
+      <c r="CCR216" s="14"/>
+      <c r="CCS216" s="14"/>
+      <c r="CCT216" s="14"/>
+      <c r="CCU216" s="14"/>
+      <c r="CCV216" s="14"/>
+      <c r="CCW216" s="14"/>
+      <c r="CCX216" s="14"/>
+      <c r="CCY216" s="14"/>
+      <c r="CCZ216" s="14"/>
+      <c r="CDA216" s="14"/>
+      <c r="CDB216" s="14"/>
+      <c r="CDC216" s="14"/>
+      <c r="CDD216" s="14"/>
+      <c r="CDE216" s="14"/>
+      <c r="CDF216" s="14"/>
+      <c r="CDG216" s="14"/>
+      <c r="CDH216" s="14"/>
+      <c r="CDI216" s="14"/>
+      <c r="CDJ216" s="14"/>
+      <c r="CDK216" s="14"/>
+      <c r="CDL216" s="14"/>
+      <c r="CDM216" s="14"/>
+      <c r="CDN216" s="14"/>
+      <c r="CDO216" s="14"/>
+      <c r="CDP216" s="14"/>
+      <c r="CDQ216" s="14"/>
+      <c r="CDR216" s="14"/>
+      <c r="CDS216" s="14"/>
+      <c r="CDT216" s="14"/>
+      <c r="CDU216" s="14"/>
+      <c r="CDV216" s="14"/>
+      <c r="CDW216" s="14"/>
+      <c r="CDX216" s="14"/>
+      <c r="CDY216" s="14"/>
+      <c r="CDZ216" s="14"/>
+      <c r="CEA216" s="14"/>
+      <c r="CEB216" s="14"/>
+      <c r="CEC216" s="14"/>
+      <c r="CED216" s="14"/>
+      <c r="CEE216" s="14"/>
+      <c r="CEF216" s="14"/>
+      <c r="CEG216" s="14"/>
+      <c r="CEH216" s="14"/>
+      <c r="CEI216" s="14"/>
+      <c r="CEJ216" s="14"/>
+      <c r="CEK216" s="14"/>
+      <c r="CEL216" s="14"/>
+      <c r="CEM216" s="14"/>
+      <c r="CEN216" s="14"/>
+      <c r="CEO216" s="14"/>
+      <c r="CEP216" s="14"/>
+      <c r="CEQ216" s="14"/>
+      <c r="CER216" s="14"/>
+      <c r="CES216" s="14"/>
+      <c r="CET216" s="14"/>
+      <c r="CEU216" s="14"/>
+      <c r="CEV216" s="14"/>
+      <c r="CEW216" s="14"/>
+      <c r="CEX216" s="14"/>
+      <c r="CEY216" s="14"/>
+      <c r="CEZ216" s="14"/>
+      <c r="CFA216" s="14"/>
+      <c r="CFB216" s="14"/>
+      <c r="CFC216" s="14"/>
+      <c r="CFD216" s="14"/>
+      <c r="CFE216" s="14"/>
+      <c r="CFF216" s="14"/>
+      <c r="CFG216" s="14"/>
+      <c r="CFH216" s="14"/>
+      <c r="CFI216" s="14"/>
+      <c r="CFJ216" s="14"/>
+      <c r="CFK216" s="14"/>
+      <c r="CFL216" s="14"/>
+      <c r="CFM216" s="14"/>
+      <c r="CFN216" s="14"/>
+      <c r="CFO216" s="14"/>
+      <c r="CFP216" s="14"/>
+      <c r="CFQ216" s="14"/>
+      <c r="CFR216" s="14"/>
+      <c r="CFS216" s="14"/>
+      <c r="CFT216" s="14"/>
+      <c r="CFU216" s="14"/>
+      <c r="CFV216" s="14"/>
+      <c r="CFW216" s="14"/>
+      <c r="CFX216" s="14"/>
+      <c r="CFY216" s="14"/>
+      <c r="CFZ216" s="14"/>
+      <c r="CGA216" s="14"/>
+      <c r="CGB216" s="14"/>
+      <c r="CGC216" s="14"/>
+      <c r="CGD216" s="14"/>
+      <c r="CGE216" s="14"/>
+      <c r="CGF216" s="14"/>
+      <c r="CGG216" s="14"/>
+      <c r="CGH216" s="14"/>
+      <c r="CGI216" s="14"/>
+      <c r="CGJ216" s="14"/>
+      <c r="CGK216" s="14"/>
+      <c r="CGL216" s="14"/>
+      <c r="CGM216" s="14"/>
+      <c r="CGN216" s="14"/>
+      <c r="CGO216" s="14"/>
+      <c r="CGP216" s="14"/>
+      <c r="CGQ216" s="14"/>
+      <c r="CGR216" s="14"/>
+      <c r="CGS216" s="14"/>
+      <c r="CGT216" s="14"/>
+      <c r="CGU216" s="14"/>
+      <c r="CGV216" s="14"/>
+      <c r="CGW216" s="14"/>
+      <c r="CGX216" s="14"/>
+      <c r="CGY216" s="14"/>
+      <c r="CGZ216" s="14"/>
+      <c r="CHA216" s="14"/>
+      <c r="CHB216" s="14"/>
+      <c r="CHC216" s="14"/>
+      <c r="CHD216" s="14"/>
+      <c r="CHE216" s="14"/>
+      <c r="CHF216" s="14"/>
+      <c r="CHG216" s="14"/>
+      <c r="CHH216" s="14"/>
+      <c r="CHI216" s="14"/>
+      <c r="CHJ216" s="14"/>
+      <c r="CHK216" s="14"/>
+      <c r="CHL216" s="14"/>
+      <c r="CHM216" s="14"/>
+      <c r="CHN216" s="14"/>
+      <c r="CHO216" s="14"/>
+      <c r="CHP216" s="14"/>
+      <c r="CHQ216" s="14"/>
+      <c r="CHR216" s="14"/>
+      <c r="CHS216" s="14"/>
+      <c r="CHT216" s="14"/>
+      <c r="CHU216" s="14"/>
+      <c r="CHV216" s="14"/>
+      <c r="CHW216" s="14"/>
+      <c r="CHX216" s="14"/>
+      <c r="CHY216" s="14"/>
+      <c r="CHZ216" s="14"/>
+      <c r="CIA216" s="14"/>
+      <c r="CIB216" s="14"/>
+      <c r="CIC216" s="14"/>
+      <c r="CID216" s="14"/>
+      <c r="CIE216" s="14"/>
+      <c r="CIF216" s="14"/>
+      <c r="CIG216" s="14"/>
+      <c r="CIH216" s="14"/>
+      <c r="CII216" s="14"/>
+      <c r="CIJ216" s="14"/>
+      <c r="CIK216" s="14"/>
+      <c r="CIL216" s="14"/>
+      <c r="CIM216" s="14"/>
+      <c r="CIN216" s="14"/>
+      <c r="CIO216" s="14"/>
+      <c r="CIP216" s="14"/>
+      <c r="CIQ216" s="14"/>
+      <c r="CIR216" s="14"/>
+      <c r="CIS216" s="14"/>
+      <c r="CIT216" s="14"/>
+      <c r="CIU216" s="14"/>
+      <c r="CIV216" s="14"/>
+      <c r="CIW216" s="14"/>
+      <c r="CIX216" s="14"/>
+      <c r="CIY216" s="14"/>
+      <c r="CIZ216" s="14"/>
+      <c r="CJA216" s="14"/>
+      <c r="CJB216" s="14"/>
+      <c r="CJC216" s="14"/>
+      <c r="CJD216" s="14"/>
+      <c r="CJE216" s="14"/>
+      <c r="CJF216" s="14"/>
+      <c r="CJG216" s="14"/>
+      <c r="CJH216" s="14"/>
+      <c r="CJI216" s="14"/>
+      <c r="CJJ216" s="14"/>
+      <c r="CJK216" s="14"/>
+      <c r="CJL216" s="14"/>
+      <c r="CJM216" s="14"/>
+      <c r="CJN216" s="14"/>
+      <c r="CJO216" s="14"/>
+      <c r="CJP216" s="14"/>
+      <c r="CJQ216" s="14"/>
+      <c r="CJR216" s="14"/>
+      <c r="CJS216" s="14"/>
+      <c r="CJT216" s="14"/>
+      <c r="CJU216" s="14"/>
+      <c r="CJV216" s="14"/>
+      <c r="CJW216" s="14"/>
+      <c r="CJX216" s="14"/>
+      <c r="CJY216" s="14"/>
+      <c r="CJZ216" s="14"/>
+      <c r="CKA216" s="14"/>
+      <c r="CKB216" s="14"/>
+      <c r="CKC216" s="14"/>
+      <c r="CKD216" s="14"/>
+      <c r="CKE216" s="14"/>
+      <c r="CKF216" s="14"/>
+      <c r="CKG216" s="14"/>
+      <c r="CKH216" s="14"/>
+      <c r="CKI216" s="14"/>
+      <c r="CKJ216" s="14"/>
+      <c r="CKK216" s="14"/>
+      <c r="CKL216" s="14"/>
+      <c r="CKM216" s="14"/>
+      <c r="CKN216" s="14"/>
+      <c r="CKO216" s="14"/>
+      <c r="CKP216" s="14"/>
+      <c r="CKQ216" s="14"/>
+      <c r="CKR216" s="14"/>
+      <c r="CKS216" s="14"/>
+      <c r="CKT216" s="14"/>
+      <c r="CKU216" s="14"/>
+      <c r="CKV216" s="14"/>
+      <c r="CKW216" s="14"/>
+      <c r="CKX216" s="14"/>
+      <c r="CKY216" s="14"/>
+      <c r="CKZ216" s="14"/>
+      <c r="CLA216" s="14"/>
+      <c r="CLB216" s="14"/>
+      <c r="CLC216" s="14"/>
+      <c r="CLD216" s="14"/>
+      <c r="CLE216" s="14"/>
+      <c r="CLF216" s="14"/>
+      <c r="CLG216" s="14"/>
+      <c r="CLH216" s="14"/>
+      <c r="CLI216" s="14"/>
+      <c r="CLJ216" s="14"/>
+      <c r="CLK216" s="14"/>
+      <c r="CLL216" s="14"/>
+      <c r="CLM216" s="14"/>
+      <c r="CLN216" s="14"/>
+      <c r="CLO216" s="14"/>
+      <c r="CLP216" s="14"/>
+      <c r="CLQ216" s="14"/>
+      <c r="CLR216" s="14"/>
+      <c r="CLS216" s="14"/>
+      <c r="CLT216" s="14"/>
+      <c r="CLU216" s="14"/>
+      <c r="CLV216" s="14"/>
+      <c r="CLW216" s="14"/>
+      <c r="CLX216" s="14"/>
+      <c r="CLY216" s="14"/>
+      <c r="CLZ216" s="14"/>
+      <c r="CMA216" s="14"/>
+      <c r="CMB216" s="14"/>
+      <c r="CMC216" s="14"/>
+      <c r="CMD216" s="14"/>
+      <c r="CME216" s="14"/>
+      <c r="CMF216" s="14"/>
+      <c r="CMG216" s="14"/>
+      <c r="CMH216" s="14"/>
+      <c r="CMI216" s="14"/>
+      <c r="CMJ216" s="14"/>
+      <c r="CMK216" s="14"/>
+      <c r="CML216" s="14"/>
+      <c r="CMM216" s="14"/>
+      <c r="CMN216" s="14"/>
+      <c r="CMO216" s="14"/>
+      <c r="CMP216" s="14"/>
+      <c r="CMQ216" s="14"/>
+      <c r="CMR216" s="14"/>
+      <c r="CMS216" s="14"/>
+      <c r="CMT216" s="14"/>
+      <c r="CMU216" s="14"/>
+      <c r="CMV216" s="14"/>
+      <c r="CMW216" s="14"/>
+      <c r="CMX216" s="14"/>
+      <c r="CMY216" s="14"/>
+      <c r="CMZ216" s="14"/>
+      <c r="CNA216" s="14"/>
+      <c r="CNB216" s="14"/>
+      <c r="CNC216" s="14"/>
+      <c r="CND216" s="14"/>
+      <c r="CNE216" s="14"/>
+      <c r="CNF216" s="14"/>
+      <c r="CNG216" s="14"/>
+      <c r="CNH216" s="14"/>
+      <c r="CNI216" s="14"/>
+      <c r="CNJ216" s="14"/>
+      <c r="CNK216" s="14"/>
+      <c r="CNL216" s="14"/>
+      <c r="CNM216" s="14"/>
+      <c r="CNN216" s="14"/>
+      <c r="CNO216" s="14"/>
+      <c r="CNP216" s="14"/>
+      <c r="CNQ216" s="14"/>
+      <c r="CNR216" s="14"/>
+      <c r="CNS216" s="14"/>
+      <c r="CNT216" s="14"/>
+      <c r="CNU216" s="14"/>
+      <c r="CNV216" s="14"/>
+      <c r="CNW216" s="14"/>
+      <c r="CNX216" s="14"/>
+      <c r="CNY216" s="14"/>
+      <c r="CNZ216" s="14"/>
+      <c r="COA216" s="14"/>
+      <c r="COB216" s="14"/>
+      <c r="COC216" s="14"/>
+      <c r="COD216" s="14"/>
+      <c r="COE216" s="14"/>
+      <c r="COF216" s="14"/>
+      <c r="COG216" s="14"/>
+      <c r="COH216" s="14"/>
+      <c r="COI216" s="14"/>
+      <c r="COJ216" s="14"/>
+      <c r="COK216" s="14"/>
+      <c r="COL216" s="14"/>
+      <c r="COM216" s="14"/>
+      <c r="CON216" s="14"/>
+      <c r="COO216" s="14"/>
+      <c r="COP216" s="14"/>
+      <c r="COQ216" s="14"/>
+      <c r="COR216" s="14"/>
+      <c r="COS216" s="14"/>
+      <c r="COT216" s="14"/>
+      <c r="COU216" s="14"/>
+      <c r="COV216" s="14"/>
+      <c r="COW216" s="14"/>
+      <c r="COX216" s="14"/>
+      <c r="COY216" s="14"/>
+      <c r="COZ216" s="14"/>
+      <c r="CPA216" s="14"/>
+      <c r="CPB216" s="14"/>
+      <c r="CPC216" s="14"/>
+      <c r="CPD216" s="14"/>
+      <c r="CPE216" s="14"/>
+      <c r="CPF216" s="14"/>
+      <c r="CPG216" s="14"/>
+      <c r="CPH216" s="14"/>
+      <c r="CPI216" s="14"/>
+      <c r="CPJ216" s="14"/>
+      <c r="CPK216" s="14"/>
+      <c r="CPL216" s="14"/>
+      <c r="CPM216" s="14"/>
+      <c r="CPN216" s="14"/>
+      <c r="CPO216" s="14"/>
+      <c r="CPP216" s="14"/>
+      <c r="CPQ216" s="14"/>
+      <c r="CPR216" s="14"/>
+      <c r="CPS216" s="14"/>
+      <c r="CPT216" s="14"/>
+      <c r="CPU216" s="14"/>
+      <c r="CPV216" s="14"/>
+      <c r="CPW216" s="14"/>
+      <c r="CPX216" s="14"/>
+      <c r="CPY216" s="14"/>
+      <c r="CPZ216" s="14"/>
+      <c r="CQA216" s="14"/>
+      <c r="CQB216" s="14"/>
+      <c r="CQC216" s="14"/>
+      <c r="CQD216" s="14"/>
+      <c r="CQE216" s="14"/>
+      <c r="CQF216" s="14"/>
+      <c r="CQG216" s="14"/>
+      <c r="CQH216" s="14"/>
+      <c r="CQI216" s="14"/>
+      <c r="CQJ216" s="14"/>
+      <c r="CQK216" s="14"/>
+      <c r="CQL216" s="14"/>
+      <c r="CQM216" s="14"/>
+      <c r="CQN216" s="14"/>
+      <c r="CQO216" s="14"/>
+      <c r="CQP216" s="14"/>
+      <c r="CQQ216" s="14"/>
+      <c r="CQR216" s="14"/>
+      <c r="CQS216" s="14"/>
+      <c r="CQT216" s="14"/>
+      <c r="CQU216" s="14"/>
+      <c r="CQV216" s="14"/>
+      <c r="CQW216" s="14"/>
+      <c r="CQX216" s="14"/>
+      <c r="CQY216" s="14"/>
+      <c r="CQZ216" s="14"/>
+      <c r="CRA216" s="14"/>
+      <c r="CRB216" s="14"/>
+      <c r="CRC216" s="14"/>
+      <c r="CRD216" s="14"/>
+      <c r="CRE216" s="14"/>
+      <c r="CRF216" s="14"/>
+      <c r="CRG216" s="14"/>
+      <c r="CRH216" s="14"/>
+      <c r="CRI216" s="14"/>
+      <c r="CRJ216" s="14"/>
+      <c r="CRK216" s="14"/>
+      <c r="CRL216" s="14"/>
+      <c r="CRM216" s="14"/>
+      <c r="CRN216" s="14"/>
+      <c r="CRO216" s="14"/>
+      <c r="CRP216" s="14"/>
+      <c r="CRQ216" s="14"/>
+      <c r="CRR216" s="14"/>
+      <c r="CRS216" s="14"/>
+      <c r="CRT216" s="14"/>
+      <c r="CRU216" s="14"/>
+      <c r="CRV216" s="14"/>
+      <c r="CRW216" s="14"/>
+      <c r="CRX216" s="14"/>
+      <c r="CRY216" s="14"/>
+      <c r="CRZ216" s="14"/>
+      <c r="CSA216" s="14"/>
+      <c r="CSB216" s="14"/>
+      <c r="CSC216" s="14"/>
+      <c r="CSD216" s="14"/>
+      <c r="CSE216" s="14"/>
+      <c r="CSF216" s="14"/>
+      <c r="CSG216" s="14"/>
+      <c r="CSH216" s="14"/>
+      <c r="CSI216" s="14"/>
+      <c r="CSJ216" s="14"/>
+      <c r="CSK216" s="14"/>
+      <c r="CSL216" s="14"/>
+      <c r="CSM216" s="14"/>
+      <c r="CSN216" s="14"/>
+      <c r="CSO216" s="14"/>
+      <c r="CSP216" s="14"/>
+      <c r="CSQ216" s="14"/>
+      <c r="CSR216" s="14"/>
+      <c r="CSS216" s="14"/>
+      <c r="CST216" s="14"/>
+      <c r="CSU216" s="14"/>
+      <c r="CSV216" s="14"/>
+      <c r="CSW216" s="14"/>
+      <c r="CSX216" s="14"/>
+      <c r="CSY216" s="14"/>
+      <c r="CSZ216" s="14"/>
+      <c r="CTA216" s="14"/>
+      <c r="CTB216" s="14"/>
+      <c r="CTC216" s="14"/>
+      <c r="CTD216" s="14"/>
+      <c r="CTE216" s="14"/>
+      <c r="CTF216" s="14"/>
+      <c r="CTG216" s="14"/>
+      <c r="CTH216" s="14"/>
+      <c r="CTI216" s="14"/>
+      <c r="CTJ216" s="14"/>
+      <c r="CTK216" s="14"/>
+      <c r="CTL216" s="14"/>
+      <c r="CTM216" s="14"/>
+      <c r="CTN216" s="14"/>
+      <c r="CTO216" s="14"/>
+      <c r="CTP216" s="14"/>
+      <c r="CTQ216" s="14"/>
+      <c r="CTR216" s="14"/>
+      <c r="CTS216" s="14"/>
+      <c r="CTT216" s="14"/>
+      <c r="CTU216" s="14"/>
+      <c r="CTV216" s="14"/>
+      <c r="CTW216" s="14"/>
+      <c r="CTX216" s="14"/>
+      <c r="CTY216" s="14"/>
+      <c r="CTZ216" s="14"/>
+      <c r="CUA216" s="14"/>
+      <c r="CUB216" s="14"/>
+      <c r="CUC216" s="14"/>
+      <c r="CUD216" s="14"/>
+      <c r="CUE216" s="14"/>
+      <c r="CUF216" s="14"/>
+      <c r="CUG216" s="14"/>
+      <c r="CUH216" s="14"/>
+      <c r="CUI216" s="14"/>
+      <c r="CUJ216" s="14"/>
+      <c r="CUK216" s="14"/>
+      <c r="CUL216" s="14"/>
+      <c r="CUM216" s="14"/>
+      <c r="CUN216" s="14"/>
+      <c r="CUO216" s="14"/>
+      <c r="CUP216" s="14"/>
+      <c r="CUQ216" s="14"/>
+      <c r="CUR216" s="14"/>
+      <c r="CUS216" s="14"/>
+      <c r="CUT216" s="14"/>
+      <c r="CUU216" s="14"/>
+      <c r="CUV216" s="14"/>
+      <c r="CUW216" s="14"/>
+      <c r="CUX216" s="14"/>
+      <c r="CUY216" s="14"/>
+      <c r="CUZ216" s="14"/>
+      <c r="CVA216" s="14"/>
+      <c r="CVB216" s="14"/>
+      <c r="CVC216" s="14"/>
+      <c r="CVD216" s="14"/>
+      <c r="CVE216" s="14"/>
+      <c r="CVF216" s="14"/>
+      <c r="CVG216" s="14"/>
+      <c r="CVH216" s="14"/>
+      <c r="CVI216" s="14"/>
+      <c r="CVJ216" s="14"/>
+      <c r="CVK216" s="14"/>
+      <c r="CVL216" s="14"/>
+      <c r="CVM216" s="14"/>
+      <c r="CVN216" s="14"/>
+      <c r="CVO216" s="14"/>
+      <c r="CVP216" s="14"/>
+      <c r="CVQ216" s="14"/>
+      <c r="CVR216" s="14"/>
+      <c r="CVS216" s="14"/>
+      <c r="CVT216" s="14"/>
+      <c r="CVU216" s="14"/>
+      <c r="CVV216" s="14"/>
+      <c r="CVW216" s="14"/>
+      <c r="CVX216" s="14"/>
+      <c r="CVY216" s="14"/>
+      <c r="CVZ216" s="14"/>
+      <c r="CWA216" s="14"/>
+      <c r="CWB216" s="14"/>
+      <c r="CWC216" s="14"/>
+      <c r="CWD216" s="14"/>
+      <c r="CWE216" s="14"/>
+      <c r="CWF216" s="14"/>
+      <c r="CWG216" s="14"/>
+      <c r="CWH216" s="14"/>
+      <c r="CWI216" s="14"/>
+      <c r="CWJ216" s="14"/>
+      <c r="CWK216" s="14"/>
+      <c r="CWL216" s="14"/>
+      <c r="CWM216" s="14"/>
+      <c r="CWN216" s="14"/>
+      <c r="CWO216" s="14"/>
+      <c r="CWP216" s="14"/>
+      <c r="CWQ216" s="14"/>
+      <c r="CWR216" s="14"/>
+      <c r="CWS216" s="14"/>
+      <c r="CWT216" s="14"/>
+      <c r="CWU216" s="14"/>
+      <c r="CWV216" s="14"/>
+      <c r="CWW216" s="14"/>
+      <c r="CWX216" s="14"/>
+      <c r="CWY216" s="14"/>
+      <c r="CWZ216" s="14"/>
+      <c r="CXA216" s="14"/>
+      <c r="CXB216" s="14"/>
+      <c r="CXC216" s="14"/>
+      <c r="CXD216" s="14"/>
+      <c r="CXE216" s="14"/>
+      <c r="CXF216" s="14"/>
+      <c r="CXG216" s="14"/>
+      <c r="CXH216" s="14"/>
+      <c r="CXI216" s="14"/>
+      <c r="CXJ216" s="14"/>
+      <c r="CXK216" s="14"/>
+      <c r="CXL216" s="14"/>
+      <c r="CXM216" s="14"/>
+      <c r="CXN216" s="14"/>
+      <c r="CXO216" s="14"/>
+      <c r="CXP216" s="14"/>
+      <c r="CXQ216" s="14"/>
+      <c r="CXR216" s="14"/>
+      <c r="CXS216" s="14"/>
+      <c r="CXT216" s="14"/>
+      <c r="CXU216" s="14"/>
+      <c r="CXV216" s="14"/>
+      <c r="CXW216" s="14"/>
+      <c r="CXX216" s="14"/>
+      <c r="CXY216" s="14"/>
+      <c r="CXZ216" s="14"/>
+      <c r="CYA216" s="14"/>
+      <c r="CYB216" s="14"/>
+      <c r="CYC216" s="14"/>
+      <c r="CYD216" s="14"/>
+      <c r="CYE216" s="14"/>
+      <c r="CYF216" s="14"/>
+      <c r="CYG216" s="14"/>
+      <c r="CYH216" s="14"/>
+      <c r="CYI216" s="14"/>
+      <c r="CYJ216" s="14"/>
+      <c r="CYK216" s="14"/>
+      <c r="CYL216" s="14"/>
+      <c r="CYM216" s="14"/>
+      <c r="CYN216" s="14"/>
+      <c r="CYO216" s="14"/>
+      <c r="CYP216" s="14"/>
+      <c r="CYQ216" s="14"/>
+      <c r="CYR216" s="14"/>
+      <c r="CYS216" s="14"/>
+      <c r="CYT216" s="14"/>
+      <c r="CYU216" s="14"/>
+      <c r="CYV216" s="14"/>
+      <c r="CYW216" s="14"/>
+      <c r="CYX216" s="14"/>
+      <c r="CYY216" s="14"/>
+      <c r="CYZ216" s="14"/>
+      <c r="CZA216" s="14"/>
+      <c r="CZB216" s="14"/>
+      <c r="CZC216" s="14"/>
+      <c r="CZD216" s="14"/>
+      <c r="CZE216" s="14"/>
+      <c r="CZF216" s="14"/>
+      <c r="CZG216" s="14"/>
+      <c r="CZH216" s="14"/>
+      <c r="CZI216" s="14"/>
+      <c r="CZJ216" s="14"/>
+      <c r="CZK216" s="14"/>
+      <c r="CZL216" s="14"/>
+      <c r="CZM216" s="14"/>
+      <c r="CZN216" s="14"/>
+      <c r="CZO216" s="14"/>
+      <c r="CZP216" s="14"/>
+      <c r="CZQ216" s="14"/>
+      <c r="CZR216" s="14"/>
+      <c r="CZS216" s="14"/>
+      <c r="CZT216" s="14"/>
+      <c r="CZU216" s="14"/>
+      <c r="CZV216" s="14"/>
+      <c r="CZW216" s="14"/>
+      <c r="CZX216" s="14"/>
+      <c r="CZY216" s="14"/>
+      <c r="CZZ216" s="14"/>
+      <c r="DAA216" s="14"/>
+      <c r="DAB216" s="14"/>
+      <c r="DAC216" s="14"/>
+      <c r="DAD216" s="14"/>
+      <c r="DAE216" s="14"/>
+      <c r="DAF216" s="14"/>
+      <c r="DAG216" s="14"/>
+      <c r="DAH216" s="14"/>
+      <c r="DAI216" s="14"/>
+      <c r="DAJ216" s="14"/>
+      <c r="DAK216" s="14"/>
+      <c r="DAL216" s="14"/>
+      <c r="DAM216" s="14"/>
+      <c r="DAN216" s="14"/>
+      <c r="DAO216" s="14"/>
+      <c r="DAP216" s="14"/>
+      <c r="DAQ216" s="14"/>
+      <c r="DAR216" s="14"/>
+      <c r="DAS216" s="14"/>
+      <c r="DAT216" s="14"/>
+      <c r="DAU216" s="14"/>
+      <c r="DAV216" s="14"/>
+      <c r="DAW216" s="14"/>
+      <c r="DAX216" s="14"/>
+      <c r="DAY216" s="14"/>
+      <c r="DAZ216" s="14"/>
+      <c r="DBA216" s="14"/>
+      <c r="DBB216" s="14"/>
+      <c r="DBC216" s="14"/>
+      <c r="DBD216" s="14"/>
+      <c r="DBE216" s="14"/>
+      <c r="DBF216" s="14"/>
+      <c r="DBG216" s="14"/>
+      <c r="DBH216" s="14"/>
+      <c r="DBI216" s="14"/>
+      <c r="DBJ216" s="14"/>
+      <c r="DBK216" s="14"/>
+      <c r="DBL216" s="14"/>
+      <c r="DBM216" s="14"/>
+      <c r="DBN216" s="14"/>
+      <c r="DBO216" s="14"/>
+      <c r="DBP216" s="14"/>
+      <c r="DBQ216" s="14"/>
+      <c r="DBR216" s="14"/>
+      <c r="DBS216" s="14"/>
+      <c r="DBT216" s="14"/>
+      <c r="DBU216" s="14"/>
+      <c r="DBV216" s="14"/>
+      <c r="DBW216" s="14"/>
+      <c r="DBX216" s="14"/>
+      <c r="DBY216" s="14"/>
+      <c r="DBZ216" s="14"/>
+      <c r="DCA216" s="14"/>
+      <c r="DCB216" s="14"/>
+      <c r="DCC216" s="14"/>
+      <c r="DCD216" s="14"/>
+      <c r="DCE216" s="14"/>
+      <c r="DCF216" s="14"/>
+      <c r="DCG216" s="14"/>
+      <c r="DCH216" s="14"/>
+      <c r="DCI216" s="14"/>
+      <c r="DCJ216" s="14"/>
+      <c r="DCK216" s="14"/>
+      <c r="DCL216" s="14"/>
+      <c r="DCM216" s="14"/>
+      <c r="DCN216" s="14"/>
+      <c r="DCO216" s="14"/>
+      <c r="DCP216" s="14"/>
+      <c r="DCQ216" s="14"/>
+      <c r="DCR216" s="14"/>
+      <c r="DCS216" s="14"/>
+      <c r="DCT216" s="14"/>
+      <c r="DCU216" s="14"/>
+      <c r="DCV216" s="14"/>
+      <c r="DCW216" s="14"/>
+      <c r="DCX216" s="14"/>
+      <c r="DCY216" s="14"/>
+      <c r="DCZ216" s="14"/>
+      <c r="DDA216" s="14"/>
+      <c r="DDB216" s="14"/>
+      <c r="DDC216" s="14"/>
+      <c r="DDD216" s="14"/>
+      <c r="DDE216" s="14"/>
+      <c r="DDF216" s="14"/>
+      <c r="DDG216" s="14"/>
+      <c r="DDH216" s="14"/>
+      <c r="DDI216" s="14"/>
+      <c r="DDJ216" s="14"/>
+      <c r="DDK216" s="14"/>
+      <c r="DDL216" s="14"/>
+      <c r="DDM216" s="14"/>
+      <c r="DDN216" s="14"/>
+      <c r="DDO216" s="14"/>
+      <c r="DDP216" s="14"/>
+      <c r="DDQ216" s="14"/>
+      <c r="DDR216" s="14"/>
+      <c r="DDS216" s="14"/>
+      <c r="DDT216" s="14"/>
+      <c r="DDU216" s="14"/>
+      <c r="DDV216" s="14"/>
+      <c r="DDW216" s="14"/>
+      <c r="DDX216" s="14"/>
+      <c r="DDY216" s="14"/>
+      <c r="DDZ216" s="14"/>
+      <c r="DEA216" s="14"/>
+      <c r="DEB216" s="14"/>
+      <c r="DEC216" s="14"/>
+      <c r="DED216" s="14"/>
+      <c r="DEE216" s="14"/>
+      <c r="DEF216" s="14"/>
+      <c r="DEG216" s="14"/>
+      <c r="DEH216" s="14"/>
+      <c r="DEI216" s="14"/>
+      <c r="DEJ216" s="14"/>
+      <c r="DEK216" s="14"/>
+      <c r="DEL216" s="14"/>
+      <c r="DEM216" s="14"/>
+      <c r="DEN216" s="14"/>
+      <c r="DEO216" s="14"/>
+      <c r="DEP216" s="14"/>
+      <c r="DEQ216" s="14"/>
+      <c r="DER216" s="14"/>
+      <c r="DES216" s="14"/>
+      <c r="DET216" s="14"/>
+      <c r="DEU216" s="14"/>
+      <c r="DEV216" s="14"/>
+      <c r="DEW216" s="14"/>
+      <c r="DEX216" s="14"/>
+      <c r="DEY216" s="14"/>
+      <c r="DEZ216" s="14"/>
+      <c r="DFA216" s="14"/>
+      <c r="DFB216" s="14"/>
+      <c r="DFC216" s="14"/>
+      <c r="DFD216" s="14"/>
+      <c r="DFE216" s="14"/>
+      <c r="DFF216" s="14"/>
+      <c r="DFG216" s="14"/>
+      <c r="DFH216" s="14"/>
+      <c r="DFI216" s="14"/>
+      <c r="DFJ216" s="14"/>
+      <c r="DFK216" s="14"/>
+      <c r="DFL216" s="14"/>
+      <c r="DFM216" s="14"/>
+      <c r="DFN216" s="14"/>
+      <c r="DFO216" s="14"/>
+      <c r="DFP216" s="14"/>
+      <c r="DFQ216" s="14"/>
+      <c r="DFR216" s="14"/>
+      <c r="DFS216" s="14"/>
+      <c r="DFT216" s="14"/>
+      <c r="DFU216" s="14"/>
+      <c r="DFV216" s="14"/>
+      <c r="DFW216" s="14"/>
+      <c r="DFX216" s="14"/>
+      <c r="DFY216" s="14"/>
+      <c r="DFZ216" s="14"/>
+      <c r="DGA216" s="14"/>
+      <c r="DGB216" s="14"/>
+      <c r="DGC216" s="14"/>
+      <c r="DGD216" s="14"/>
+      <c r="DGE216" s="14"/>
+      <c r="DGF216" s="14"/>
+      <c r="DGG216" s="14"/>
+      <c r="DGH216" s="14"/>
+      <c r="DGI216" s="14"/>
+      <c r="DGJ216" s="14"/>
+      <c r="DGK216" s="14"/>
+      <c r="DGL216" s="14"/>
+      <c r="DGM216" s="14"/>
+      <c r="DGN216" s="14"/>
+      <c r="DGO216" s="14"/>
+      <c r="DGP216" s="14"/>
+      <c r="DGQ216" s="14"/>
+      <c r="DGR216" s="14"/>
+      <c r="DGS216" s="14"/>
+      <c r="DGT216" s="14"/>
+      <c r="DGU216" s="14"/>
+      <c r="DGV216" s="14"/>
+      <c r="DGW216" s="14"/>
+      <c r="DGX216" s="14"/>
+      <c r="DGY216" s="14"/>
+      <c r="DGZ216" s="14"/>
+      <c r="DHA216" s="14"/>
+      <c r="DHB216" s="14"/>
+      <c r="DHC216" s="14"/>
+      <c r="DHD216" s="14"/>
+      <c r="DHE216" s="14"/>
+      <c r="DHF216" s="14"/>
+      <c r="DHG216" s="14"/>
+      <c r="DHH216" s="14"/>
+      <c r="DHI216" s="14"/>
+      <c r="DHJ216" s="14"/>
+      <c r="DHK216" s="14"/>
+      <c r="DHL216" s="14"/>
+      <c r="DHM216" s="14"/>
+      <c r="DHN216" s="14"/>
+      <c r="DHO216" s="14"/>
+      <c r="DHP216" s="14"/>
+      <c r="DHQ216" s="14"/>
+      <c r="DHR216" s="14"/>
+      <c r="DHS216" s="14"/>
+      <c r="DHT216" s="14"/>
+      <c r="DHU216" s="14"/>
+      <c r="DHV216" s="14"/>
+      <c r="DHW216" s="14"/>
+      <c r="DHX216" s="14"/>
+      <c r="DHY216" s="14"/>
+      <c r="DHZ216" s="14"/>
+      <c r="DIA216" s="14"/>
+      <c r="DIB216" s="14"/>
+      <c r="DIC216" s="14"/>
+      <c r="DID216" s="14"/>
+      <c r="DIE216" s="14"/>
+      <c r="DIF216" s="14"/>
+      <c r="DIG216" s="14"/>
+      <c r="DIH216" s="14"/>
+      <c r="DII216" s="14"/>
+      <c r="DIJ216" s="14"/>
+      <c r="DIK216" s="14"/>
+      <c r="DIL216" s="14"/>
+      <c r="DIM216" s="14"/>
+      <c r="DIN216" s="14"/>
+      <c r="DIO216" s="14"/>
+      <c r="DIP216" s="14"/>
+      <c r="DIQ216" s="14"/>
+      <c r="DIR216" s="14"/>
+      <c r="DIS216" s="14"/>
+      <c r="DIT216" s="14"/>
+      <c r="DIU216" s="14"/>
+      <c r="DIV216" s="14"/>
+      <c r="DIW216" s="14"/>
+      <c r="DIX216" s="14"/>
+      <c r="DIY216" s="14"/>
+      <c r="DIZ216" s="14"/>
+      <c r="DJA216" s="14"/>
+      <c r="DJB216" s="14"/>
+      <c r="DJC216" s="14"/>
+      <c r="DJD216" s="14"/>
+      <c r="DJE216" s="14"/>
+      <c r="DJF216" s="14"/>
+      <c r="DJG216" s="14"/>
+      <c r="DJH216" s="14"/>
+      <c r="DJI216" s="14"/>
+      <c r="DJJ216" s="14"/>
+      <c r="DJK216" s="14"/>
+      <c r="DJL216" s="14"/>
+      <c r="DJM216" s="14"/>
+      <c r="DJN216" s="14"/>
+      <c r="DJO216" s="14"/>
+      <c r="DJP216" s="14"/>
+      <c r="DJQ216" s="14"/>
+      <c r="DJR216" s="14"/>
+      <c r="DJS216" s="14"/>
+      <c r="DJT216" s="14"/>
+      <c r="DJU216" s="14"/>
+      <c r="DJV216" s="14"/>
+      <c r="DJW216" s="14"/>
+      <c r="DJX216" s="14"/>
+      <c r="DJY216" s="14"/>
+      <c r="DJZ216" s="14"/>
+      <c r="DKA216" s="14"/>
+      <c r="DKB216" s="14"/>
+      <c r="DKC216" s="14"/>
+      <c r="DKD216" s="14"/>
+      <c r="DKE216" s="14"/>
+      <c r="DKF216" s="14"/>
+      <c r="DKG216" s="14"/>
+      <c r="DKH216" s="14"/>
+      <c r="DKI216" s="14"/>
+      <c r="DKJ216" s="14"/>
+      <c r="DKK216" s="14"/>
+      <c r="DKL216" s="14"/>
+      <c r="DKM216" s="14"/>
+      <c r="DKN216" s="14"/>
+      <c r="DKO216" s="14"/>
+      <c r="DKP216" s="14"/>
+      <c r="DKQ216" s="14"/>
+      <c r="DKR216" s="14"/>
+      <c r="DKS216" s="14"/>
+      <c r="DKT216" s="14"/>
+      <c r="DKU216" s="14"/>
+      <c r="DKV216" s="14"/>
+      <c r="DKW216" s="14"/>
+      <c r="DKX216" s="14"/>
+      <c r="DKY216" s="14"/>
+      <c r="DKZ216" s="14"/>
+      <c r="DLA216" s="14"/>
+      <c r="DLB216" s="14"/>
+      <c r="DLC216" s="14"/>
+      <c r="DLD216" s="14"/>
+      <c r="DLE216" s="14"/>
+      <c r="DLF216" s="14"/>
+      <c r="DLG216" s="14"/>
+      <c r="DLH216" s="14"/>
+      <c r="DLI216" s="14"/>
+      <c r="DLJ216" s="14"/>
+      <c r="DLK216" s="14"/>
+      <c r="DLL216" s="14"/>
+      <c r="DLM216" s="14"/>
+      <c r="DLN216" s="14"/>
+      <c r="DLO216" s="14"/>
+      <c r="DLP216" s="14"/>
+      <c r="DLQ216" s="14"/>
+      <c r="DLR216" s="14"/>
+      <c r="DLS216" s="14"/>
+      <c r="DLT216" s="14"/>
+      <c r="DLU216" s="14"/>
+      <c r="DLV216" s="14"/>
+      <c r="DLW216" s="14"/>
+      <c r="DLX216" s="14"/>
+      <c r="DLY216" s="14"/>
+      <c r="DLZ216" s="14"/>
+      <c r="DMA216" s="14"/>
+      <c r="DMB216" s="14"/>
+      <c r="DMC216" s="14"/>
+      <c r="DMD216" s="14"/>
+      <c r="DME216" s="14"/>
+      <c r="DMF216" s="14"/>
+      <c r="DMG216" s="14"/>
+      <c r="DMH216" s="14"/>
+      <c r="DMI216" s="14"/>
+      <c r="DMJ216" s="14"/>
+      <c r="DMK216" s="14"/>
+      <c r="DML216" s="14"/>
+      <c r="DMM216" s="14"/>
+      <c r="DMN216" s="14"/>
+      <c r="DMO216" s="14"/>
+      <c r="DMP216" s="14"/>
+      <c r="DMQ216" s="14"/>
+      <c r="DMR216" s="14"/>
+      <c r="DMS216" s="14"/>
+      <c r="DMT216" s="14"/>
+      <c r="DMU216" s="14"/>
+      <c r="DMV216" s="14"/>
+      <c r="DMW216" s="14"/>
+      <c r="DMX216" s="14"/>
+      <c r="DMY216" s="14"/>
+      <c r="DMZ216" s="14"/>
+      <c r="DNA216" s="14"/>
+      <c r="DNB216" s="14"/>
+      <c r="DNC216" s="14"/>
+      <c r="DND216" s="14"/>
+      <c r="DNE216" s="14"/>
+      <c r="DNF216" s="14"/>
+      <c r="DNG216" s="14"/>
+      <c r="DNH216" s="14"/>
+      <c r="DNI216" s="14"/>
+      <c r="DNJ216" s="14"/>
+      <c r="DNK216" s="14"/>
+      <c r="DNL216" s="14"/>
+      <c r="DNM216" s="14"/>
+      <c r="DNN216" s="14"/>
+      <c r="DNO216" s="14"/>
+      <c r="DNP216" s="14"/>
+      <c r="DNQ216" s="14"/>
+      <c r="DNR216" s="14"/>
+      <c r="DNS216" s="14"/>
+      <c r="DNT216" s="14"/>
+      <c r="DNU216" s="14"/>
+      <c r="DNV216" s="14"/>
+      <c r="DNW216" s="14"/>
+      <c r="DNX216" s="14"/>
+      <c r="DNY216" s="14"/>
+      <c r="DNZ216" s="14"/>
+      <c r="DOA216" s="14"/>
+      <c r="DOB216" s="14"/>
+      <c r="DOC216" s="14"/>
+      <c r="DOD216" s="14"/>
+      <c r="DOE216" s="14"/>
+      <c r="DOF216" s="14"/>
+      <c r="DOG216" s="14"/>
+      <c r="DOH216" s="14"/>
+      <c r="DOI216" s="14"/>
+      <c r="DOJ216" s="14"/>
+      <c r="DOK216" s="14"/>
+      <c r="DOL216" s="14"/>
+      <c r="DOM216" s="14"/>
+      <c r="DON216" s="14"/>
+      <c r="DOO216" s="14"/>
+      <c r="DOP216" s="14"/>
+      <c r="DOQ216" s="14"/>
+      <c r="DOR216" s="14"/>
+      <c r="DOS216" s="14"/>
+      <c r="DOT216" s="14"/>
+      <c r="DOU216" s="14"/>
+      <c r="DOV216" s="14"/>
+      <c r="DOW216" s="14"/>
+      <c r="DOX216" s="14"/>
+      <c r="DOY216" s="14"/>
+      <c r="DOZ216" s="14"/>
+      <c r="DPA216" s="14"/>
+      <c r="DPB216" s="14"/>
+      <c r="DPC216" s="14"/>
+      <c r="DPD216" s="14"/>
+      <c r="DPE216" s="14"/>
+      <c r="DPF216" s="14"/>
+      <c r="DPG216" s="14"/>
+      <c r="DPH216" s="14"/>
+      <c r="DPI216" s="14"/>
+      <c r="DPJ216" s="14"/>
+      <c r="DPK216" s="14"/>
+      <c r="DPL216" s="14"/>
+      <c r="DPM216" s="14"/>
+      <c r="DPN216" s="14"/>
+      <c r="DPO216" s="14"/>
+      <c r="DPP216" s="14"/>
+      <c r="DPQ216" s="14"/>
+      <c r="DPR216" s="14"/>
+      <c r="DPS216" s="14"/>
+      <c r="DPT216" s="14"/>
+      <c r="DPU216" s="14"/>
+      <c r="DPV216" s="14"/>
+      <c r="DPW216" s="14"/>
+      <c r="DPX216" s="14"/>
+      <c r="DPY216" s="14"/>
+      <c r="DPZ216" s="14"/>
+      <c r="DQA216" s="14"/>
+      <c r="DQB216" s="14"/>
+      <c r="DQC216" s="14"/>
+      <c r="DQD216" s="14"/>
+      <c r="DQE216" s="14"/>
+      <c r="DQF216" s="14"/>
+      <c r="DQG216" s="14"/>
+      <c r="DQH216" s="14"/>
+      <c r="DQI216" s="14"/>
+      <c r="DQJ216" s="14"/>
+      <c r="DQK216" s="14"/>
+      <c r="DQL216" s="14"/>
+      <c r="DQM216" s="14"/>
+      <c r="DQN216" s="14"/>
+      <c r="DQO216" s="14"/>
+      <c r="DQP216" s="14"/>
+      <c r="DQQ216" s="14"/>
+      <c r="DQR216" s="14"/>
+      <c r="DQS216" s="14"/>
+      <c r="DQT216" s="14"/>
+      <c r="DQU216" s="14"/>
+      <c r="DQV216" s="14"/>
+      <c r="DQW216" s="14"/>
+      <c r="DQX216" s="14"/>
+      <c r="DQY216" s="14"/>
+      <c r="DQZ216" s="14"/>
+      <c r="DRA216" s="14"/>
+      <c r="DRB216" s="14"/>
+      <c r="DRC216" s="14"/>
+      <c r="DRD216" s="14"/>
+      <c r="DRE216" s="14"/>
+      <c r="DRF216" s="14"/>
+      <c r="DRG216" s="14"/>
+      <c r="DRH216" s="14"/>
+      <c r="DRI216" s="14"/>
+      <c r="DRJ216" s="14"/>
+      <c r="DRK216" s="14"/>
+      <c r="DRL216" s="14"/>
+      <c r="DRM216" s="14"/>
+      <c r="DRN216" s="14"/>
+      <c r="DRO216" s="14"/>
+      <c r="DRP216" s="14"/>
+      <c r="DRQ216" s="14"/>
+      <c r="DRR216" s="14"/>
+      <c r="DRS216" s="14"/>
+      <c r="DRT216" s="14"/>
+      <c r="DRU216" s="14"/>
+      <c r="DRV216" s="14"/>
+      <c r="DRW216" s="14"/>
+      <c r="DRX216" s="14"/>
+      <c r="DRY216" s="14"/>
+      <c r="DRZ216" s="14"/>
+      <c r="DSA216" s="14"/>
+      <c r="DSB216" s="14"/>
+      <c r="DSC216" s="14"/>
+      <c r="DSD216" s="14"/>
+      <c r="DSE216" s="14"/>
+      <c r="DSF216" s="14"/>
+      <c r="DSG216" s="14"/>
+      <c r="DSH216" s="14"/>
+      <c r="DSI216" s="14"/>
+      <c r="DSJ216" s="14"/>
+      <c r="DSK216" s="14"/>
+      <c r="DSL216" s="14"/>
+      <c r="DSM216" s="14"/>
+      <c r="DSN216" s="14"/>
+      <c r="DSO216" s="14"/>
+      <c r="DSP216" s="14"/>
+      <c r="DSQ216" s="14"/>
+      <c r="DSR216" s="14"/>
+      <c r="DSS216" s="14"/>
+      <c r="DST216" s="14"/>
+      <c r="DSU216" s="14"/>
+      <c r="DSV216" s="14"/>
+      <c r="DSW216" s="14"/>
+      <c r="DSX216" s="14"/>
+      <c r="DSY216" s="14"/>
+      <c r="DSZ216" s="14"/>
+      <c r="DTA216" s="14"/>
+      <c r="DTB216" s="14"/>
+      <c r="DTC216" s="14"/>
+      <c r="DTD216" s="14"/>
+      <c r="DTE216" s="14"/>
+      <c r="DTF216" s="14"/>
+      <c r="DTG216" s="14"/>
+      <c r="DTH216" s="14"/>
+      <c r="DTI216" s="14"/>
+      <c r="DTJ216" s="14"/>
+      <c r="DTK216" s="14"/>
+      <c r="DTL216" s="14"/>
+      <c r="DTM216" s="14"/>
+      <c r="DTN216" s="14"/>
+      <c r="DTO216" s="14"/>
+      <c r="DTP216" s="14"/>
+      <c r="DTQ216" s="14"/>
+      <c r="DTR216" s="14"/>
+      <c r="DTS216" s="14"/>
+      <c r="DTT216" s="14"/>
+      <c r="DTU216" s="14"/>
+      <c r="DTV216" s="14"/>
+      <c r="DTW216" s="14"/>
+      <c r="DTX216" s="14"/>
+      <c r="DTY216" s="14"/>
+      <c r="DTZ216" s="14"/>
+      <c r="DUA216" s="14"/>
+      <c r="DUB216" s="14"/>
+      <c r="DUC216" s="14"/>
+      <c r="DUD216" s="14"/>
+      <c r="DUE216" s="14"/>
+      <c r="DUF216" s="14"/>
+      <c r="DUG216" s="14"/>
+      <c r="DUH216" s="14"/>
+      <c r="DUI216" s="14"/>
+      <c r="DUJ216" s="14"/>
+      <c r="DUK216" s="14"/>
+      <c r="DUL216" s="14"/>
+      <c r="DUM216" s="14"/>
+      <c r="DUN216" s="14"/>
+      <c r="DUO216" s="14"/>
+      <c r="DUP216" s="14"/>
+      <c r="DUQ216" s="14"/>
+      <c r="DUR216" s="14"/>
+      <c r="DUS216" s="14"/>
+      <c r="DUT216" s="14"/>
+      <c r="DUU216" s="14"/>
+      <c r="DUV216" s="14"/>
+      <c r="DUW216" s="14"/>
+      <c r="DUX216" s="14"/>
+      <c r="DUY216" s="14"/>
+      <c r="DUZ216" s="14"/>
+      <c r="DVA216" s="14"/>
+      <c r="DVB216" s="14"/>
+      <c r="DVC216" s="14"/>
+      <c r="DVD216" s="14"/>
+      <c r="DVE216" s="14"/>
+      <c r="DVF216" s="14"/>
+      <c r="DVG216" s="14"/>
+      <c r="DVH216" s="14"/>
+      <c r="DVI216" s="14"/>
+      <c r="DVJ216" s="14"/>
+      <c r="DVK216" s="14"/>
+      <c r="DVL216" s="14"/>
+      <c r="DVM216" s="14"/>
+      <c r="DVN216" s="14"/>
+      <c r="DVO216" s="14"/>
+      <c r="DVP216" s="14"/>
+      <c r="DVQ216" s="14"/>
+      <c r="DVR216" s="14"/>
+      <c r="DVS216" s="14"/>
+      <c r="DVT216" s="14"/>
+      <c r="DVU216" s="14"/>
+      <c r="DVV216" s="14"/>
+      <c r="DVW216" s="14"/>
+      <c r="DVX216" s="14"/>
+      <c r="DVY216" s="14"/>
+      <c r="DVZ216" s="14"/>
+      <c r="DWA216" s="14"/>
+      <c r="DWB216" s="14"/>
+      <c r="DWC216" s="14"/>
+      <c r="DWD216" s="14"/>
+      <c r="DWE216" s="14"/>
+      <c r="DWF216" s="14"/>
+      <c r="DWG216" s="14"/>
+      <c r="DWH216" s="14"/>
+      <c r="DWI216" s="14"/>
+      <c r="DWJ216" s="14"/>
+      <c r="DWK216" s="14"/>
+      <c r="DWL216" s="14"/>
+      <c r="DWM216" s="14"/>
+      <c r="DWN216" s="14"/>
+      <c r="DWO216" s="14"/>
+      <c r="DWP216" s="14"/>
+      <c r="DWQ216" s="14"/>
+      <c r="DWR216" s="14"/>
+      <c r="DWS216" s="14"/>
+      <c r="DWT216" s="14"/>
+      <c r="DWU216" s="14"/>
+      <c r="DWV216" s="14"/>
+      <c r="DWW216" s="14"/>
+      <c r="DWX216" s="14"/>
+      <c r="DWY216" s="14"/>
+      <c r="DWZ216" s="14"/>
+      <c r="DXA216" s="14"/>
+      <c r="DXB216" s="14"/>
+      <c r="DXC216" s="14"/>
+      <c r="DXD216" s="14"/>
+      <c r="DXE216" s="14"/>
+      <c r="DXF216" s="14"/>
+      <c r="DXG216" s="14"/>
+      <c r="DXH216" s="14"/>
+      <c r="DXI216" s="14"/>
+      <c r="DXJ216" s="14"/>
+      <c r="DXK216" s="14"/>
+      <c r="DXL216" s="14"/>
+      <c r="DXM216" s="14"/>
+      <c r="DXN216" s="14"/>
+      <c r="DXO216" s="14"/>
+      <c r="DXP216" s="14"/>
+      <c r="DXQ216" s="14"/>
+      <c r="DXR216" s="14"/>
+      <c r="DXS216" s="14"/>
+      <c r="DXT216" s="14"/>
+      <c r="DXU216" s="14"/>
+      <c r="DXV216" s="14"/>
+      <c r="DXW216" s="14"/>
+      <c r="DXX216" s="14"/>
+      <c r="DXY216" s="14"/>
+      <c r="DXZ216" s="14"/>
+      <c r="DYA216" s="14"/>
+      <c r="DYB216" s="14"/>
+      <c r="DYC216" s="14"/>
+      <c r="DYD216" s="14"/>
+      <c r="DYE216" s="14"/>
+      <c r="DYF216" s="14"/>
+      <c r="DYG216" s="14"/>
+      <c r="DYH216" s="14"/>
+      <c r="DYI216" s="14"/>
+      <c r="DYJ216" s="14"/>
+      <c r="DYK216" s="14"/>
+      <c r="DYL216" s="14"/>
+      <c r="DYM216" s="14"/>
+      <c r="DYN216" s="14"/>
+      <c r="DYO216" s="14"/>
+      <c r="DYP216" s="14"/>
+      <c r="DYQ216" s="14"/>
+      <c r="DYR216" s="14"/>
+      <c r="DYS216" s="14"/>
+      <c r="DYT216" s="14"/>
+      <c r="DYU216" s="14"/>
+      <c r="DYV216" s="14"/>
+      <c r="DYW216" s="14"/>
+      <c r="DYX216" s="14"/>
+      <c r="DYY216" s="14"/>
+      <c r="DYZ216" s="14"/>
+      <c r="DZA216" s="14"/>
+      <c r="DZB216" s="14"/>
+      <c r="DZC216" s="14"/>
+      <c r="DZD216" s="14"/>
+      <c r="DZE216" s="14"/>
+      <c r="DZF216" s="14"/>
+      <c r="DZG216" s="14"/>
+      <c r="DZH216" s="14"/>
+      <c r="DZI216" s="14"/>
+      <c r="DZJ216" s="14"/>
+      <c r="DZK216" s="14"/>
+      <c r="DZL216" s="14"/>
+      <c r="DZM216" s="14"/>
+      <c r="DZN216" s="14"/>
+      <c r="DZO216" s="14"/>
+      <c r="DZP216" s="14"/>
+      <c r="DZQ216" s="14"/>
+      <c r="DZR216" s="14"/>
+      <c r="DZS216" s="14"/>
+      <c r="DZT216" s="14"/>
+      <c r="DZU216" s="14"/>
+      <c r="DZV216" s="14"/>
+      <c r="DZW216" s="14"/>
+      <c r="DZX216" s="14"/>
+      <c r="DZY216" s="14"/>
+      <c r="DZZ216" s="14"/>
+      <c r="EAA216" s="14"/>
+      <c r="EAB216" s="14"/>
+      <c r="EAC216" s="14"/>
+      <c r="EAD216" s="14"/>
+      <c r="EAE216" s="14"/>
+      <c r="EAF216" s="14"/>
+      <c r="EAG216" s="14"/>
+      <c r="EAH216" s="14"/>
+      <c r="EAI216" s="14"/>
+      <c r="EAJ216" s="14"/>
+      <c r="EAK216" s="14"/>
+      <c r="EAL216" s="14"/>
+      <c r="EAM216" s="14"/>
+      <c r="EAN216" s="14"/>
+      <c r="EAO216" s="14"/>
+      <c r="EAP216" s="14"/>
+      <c r="EAQ216" s="14"/>
+      <c r="EAR216" s="14"/>
+      <c r="EAS216" s="14"/>
+      <c r="EAT216" s="14"/>
+      <c r="EAU216" s="14"/>
+      <c r="EAV216" s="14"/>
+      <c r="EAW216" s="14"/>
+      <c r="EAX216" s="14"/>
+      <c r="EAY216" s="14"/>
+      <c r="EAZ216" s="14"/>
+      <c r="EBA216" s="14"/>
+      <c r="EBB216" s="14"/>
+      <c r="EBC216" s="14"/>
+      <c r="EBD216" s="14"/>
+      <c r="EBE216" s="14"/>
+      <c r="EBF216" s="14"/>
+      <c r="EBG216" s="14"/>
+      <c r="EBH216" s="14"/>
+      <c r="EBI216" s="14"/>
+      <c r="EBJ216" s="14"/>
+      <c r="EBK216" s="14"/>
+      <c r="EBL216" s="14"/>
+      <c r="EBM216" s="14"/>
+      <c r="EBN216" s="14"/>
+      <c r="EBO216" s="14"/>
+      <c r="EBP216" s="14"/>
+      <c r="EBQ216" s="14"/>
+      <c r="EBR216" s="14"/>
+      <c r="EBS216" s="14"/>
+      <c r="EBT216" s="14"/>
+      <c r="EBU216" s="14"/>
+      <c r="EBV216" s="14"/>
+      <c r="EBW216" s="14"/>
+      <c r="EBX216" s="14"/>
+      <c r="EBY216" s="14"/>
+      <c r="EBZ216" s="14"/>
+      <c r="ECA216" s="14"/>
+      <c r="ECB216" s="14"/>
+      <c r="ECC216" s="14"/>
+      <c r="ECD216" s="14"/>
+      <c r="ECE216" s="14"/>
+      <c r="ECF216" s="14"/>
+      <c r="ECG216" s="14"/>
+      <c r="ECH216" s="14"/>
+      <c r="ECI216" s="14"/>
+      <c r="ECJ216" s="14"/>
+      <c r="ECK216" s="14"/>
+      <c r="ECL216" s="14"/>
+      <c r="ECM216" s="14"/>
+      <c r="ECN216" s="14"/>
+      <c r="ECO216" s="14"/>
+      <c r="ECP216" s="14"/>
+      <c r="ECQ216" s="14"/>
+      <c r="ECR216" s="14"/>
+      <c r="ECS216" s="14"/>
+      <c r="ECT216" s="14"/>
+      <c r="ECU216" s="14"/>
+      <c r="ECV216" s="14"/>
+      <c r="ECW216" s="14"/>
+      <c r="ECX216" s="14"/>
+      <c r="ECY216" s="14"/>
+      <c r="ECZ216" s="14"/>
+      <c r="EDA216" s="14"/>
+      <c r="EDB216" s="14"/>
+      <c r="EDC216" s="14"/>
+      <c r="EDD216" s="14"/>
+      <c r="EDE216" s="14"/>
+      <c r="EDF216" s="14"/>
+      <c r="EDG216" s="14"/>
+      <c r="EDH216" s="14"/>
+      <c r="EDI216" s="14"/>
+      <c r="EDJ216" s="14"/>
+      <c r="EDK216" s="14"/>
+      <c r="EDL216" s="14"/>
+      <c r="EDM216" s="14"/>
+      <c r="EDN216" s="14"/>
+      <c r="EDO216" s="14"/>
+      <c r="EDP216" s="14"/>
+      <c r="EDQ216" s="14"/>
+      <c r="EDR216" s="14"/>
+      <c r="EDS216" s="14"/>
+      <c r="EDT216" s="14"/>
+      <c r="EDU216" s="14"/>
+      <c r="EDV216" s="14"/>
+      <c r="EDW216" s="14"/>
+      <c r="EDX216" s="14"/>
+      <c r="EDY216" s="14"/>
+      <c r="EDZ216" s="14"/>
+      <c r="EEA216" s="14"/>
+      <c r="EEB216" s="14"/>
+      <c r="EEC216" s="14"/>
+      <c r="EED216" s="14"/>
+      <c r="EEE216" s="14"/>
+      <c r="EEF216" s="14"/>
+      <c r="EEG216" s="14"/>
+      <c r="EEH216" s="14"/>
+      <c r="EEI216" s="14"/>
+      <c r="EEJ216" s="14"/>
+      <c r="EEK216" s="14"/>
+      <c r="EEL216" s="14"/>
+      <c r="EEM216" s="14"/>
+      <c r="EEN216" s="14"/>
+      <c r="EEO216" s="14"/>
+      <c r="EEP216" s="14"/>
+      <c r="EEQ216" s="14"/>
+      <c r="EER216" s="14"/>
+      <c r="EES216" s="14"/>
+      <c r="EET216" s="14"/>
+      <c r="EEU216" s="14"/>
+      <c r="EEV216" s="14"/>
+      <c r="EEW216" s="14"/>
+      <c r="EEX216" s="14"/>
+      <c r="EEY216" s="14"/>
+      <c r="EEZ216" s="14"/>
+      <c r="EFA216" s="14"/>
+      <c r="EFB216" s="14"/>
+      <c r="EFC216" s="14"/>
+      <c r="EFD216" s="14"/>
+      <c r="EFE216" s="14"/>
+      <c r="EFF216" s="14"/>
+      <c r="EFG216" s="14"/>
+      <c r="EFH216" s="14"/>
+      <c r="EFI216" s="14"/>
+      <c r="EFJ216" s="14"/>
+      <c r="EFK216" s="14"/>
+      <c r="EFL216" s="14"/>
+      <c r="EFM216" s="14"/>
+      <c r="EFN216" s="14"/>
+      <c r="EFO216" s="14"/>
+      <c r="EFP216" s="14"/>
+      <c r="EFQ216" s="14"/>
+      <c r="EFR216" s="14"/>
+      <c r="EFS216" s="14"/>
+      <c r="EFT216" s="14"/>
+      <c r="EFU216" s="14"/>
+      <c r="EFV216" s="14"/>
+      <c r="EFW216" s="14"/>
+      <c r="EFX216" s="14"/>
+      <c r="EFY216" s="14"/>
+      <c r="EFZ216" s="14"/>
+      <c r="EGA216" s="14"/>
+      <c r="EGB216" s="14"/>
+      <c r="EGC216" s="14"/>
+      <c r="EGD216" s="14"/>
+      <c r="EGE216" s="14"/>
+      <c r="EGF216" s="14"/>
+      <c r="EGG216" s="14"/>
+      <c r="EGH216" s="14"/>
+      <c r="EGI216" s="14"/>
+      <c r="EGJ216" s="14"/>
+      <c r="EGK216" s="14"/>
+      <c r="EGL216" s="14"/>
+      <c r="EGM216" s="14"/>
+      <c r="EGN216" s="14"/>
+      <c r="EGO216" s="14"/>
+      <c r="EGP216" s="14"/>
+      <c r="EGQ216" s="14"/>
+      <c r="EGR216" s="14"/>
+      <c r="EGS216" s="14"/>
+      <c r="EGT216" s="14"/>
+      <c r="EGU216" s="14"/>
+      <c r="EGV216" s="14"/>
+      <c r="EGW216" s="14"/>
+      <c r="EGX216" s="14"/>
+      <c r="EGY216" s="14"/>
+      <c r="EGZ216" s="14"/>
+      <c r="EHA216" s="14"/>
+      <c r="EHB216" s="14"/>
+      <c r="EHC216" s="14"/>
+      <c r="EHD216" s="14"/>
+      <c r="EHE216" s="14"/>
+      <c r="EHF216" s="14"/>
+      <c r="EHG216" s="14"/>
+      <c r="EHH216" s="14"/>
+      <c r="EHI216" s="14"/>
+      <c r="EHJ216" s="14"/>
+      <c r="EHK216" s="14"/>
+      <c r="EHL216" s="14"/>
+      <c r="EHM216" s="14"/>
+      <c r="EHN216" s="14"/>
+      <c r="EHO216" s="14"/>
+      <c r="EHP216" s="14"/>
+      <c r="EHQ216" s="14"/>
+      <c r="EHR216" s="14"/>
+      <c r="EHS216" s="14"/>
+      <c r="EHT216" s="14"/>
+      <c r="EHU216" s="14"/>
+      <c r="EHV216" s="14"/>
+      <c r="EHW216" s="14"/>
+      <c r="EHX216" s="14"/>
+      <c r="EHY216" s="14"/>
+      <c r="EHZ216" s="14"/>
+      <c r="EIA216" s="14"/>
+      <c r="EIB216" s="14"/>
+      <c r="EIC216" s="14"/>
+      <c r="EID216" s="14"/>
+      <c r="EIE216" s="14"/>
+      <c r="EIF216" s="14"/>
+      <c r="EIG216" s="14"/>
+      <c r="EIH216" s="14"/>
+      <c r="EII216" s="14"/>
+      <c r="EIJ216" s="14"/>
+      <c r="EIK216" s="14"/>
+      <c r="EIL216" s="14"/>
+      <c r="EIM216" s="14"/>
+      <c r="EIN216" s="14"/>
+      <c r="EIO216" s="14"/>
+      <c r="EIP216" s="14"/>
+      <c r="EIQ216" s="14"/>
+      <c r="EIR216" s="14"/>
+      <c r="EIS216" s="14"/>
+      <c r="EIT216" s="14"/>
+      <c r="EIU216" s="14"/>
+      <c r="EIV216" s="14"/>
+      <c r="EIW216" s="14"/>
+      <c r="EIX216" s="14"/>
+      <c r="EIY216" s="14"/>
+      <c r="EIZ216" s="14"/>
+      <c r="EJA216" s="14"/>
+      <c r="EJB216" s="14"/>
+      <c r="EJC216" s="14"/>
+      <c r="EJD216" s="14"/>
+      <c r="EJE216" s="14"/>
+      <c r="EJF216" s="14"/>
+      <c r="EJG216" s="14"/>
+      <c r="EJH216" s="14"/>
+      <c r="EJI216" s="14"/>
+      <c r="EJJ216" s="14"/>
+      <c r="EJK216" s="14"/>
+      <c r="EJL216" s="14"/>
+      <c r="EJM216" s="14"/>
+      <c r="EJN216" s="14"/>
+      <c r="EJO216" s="14"/>
+      <c r="EJP216" s="14"/>
+      <c r="EJQ216" s="14"/>
+      <c r="EJR216" s="14"/>
+      <c r="EJS216" s="14"/>
+      <c r="EJT216" s="14"/>
+      <c r="EJU216" s="14"/>
+      <c r="EJV216" s="14"/>
+      <c r="EJW216" s="14"/>
+      <c r="EJX216" s="14"/>
+      <c r="EJY216" s="14"/>
+      <c r="EJZ216" s="14"/>
+      <c r="EKA216" s="14"/>
+      <c r="EKB216" s="14"/>
+      <c r="EKC216" s="14"/>
+      <c r="EKD216" s="14"/>
+      <c r="EKE216" s="14"/>
+      <c r="EKF216" s="14"/>
+      <c r="EKG216" s="14"/>
+      <c r="EKH216" s="14"/>
+      <c r="EKI216" s="14"/>
+      <c r="EKJ216" s="14"/>
+      <c r="EKK216" s="14"/>
+      <c r="EKL216" s="14"/>
+      <c r="EKM216" s="14"/>
+      <c r="EKN216" s="14"/>
+      <c r="EKO216" s="14"/>
+      <c r="EKP216" s="14"/>
+      <c r="EKQ216" s="14"/>
+      <c r="EKR216" s="14"/>
+      <c r="EKS216" s="14"/>
+      <c r="EKT216" s="14"/>
+      <c r="EKU216" s="14"/>
+      <c r="EKV216" s="14"/>
+      <c r="EKW216" s="14"/>
+      <c r="EKX216" s="14"/>
+      <c r="EKY216" s="14"/>
+      <c r="EKZ216" s="14"/>
+      <c r="ELA216" s="14"/>
+      <c r="ELB216" s="14"/>
+      <c r="ELC216" s="14"/>
+      <c r="ELD216" s="14"/>
+      <c r="ELE216" s="14"/>
+      <c r="ELF216" s="14"/>
+      <c r="ELG216" s="14"/>
+      <c r="ELH216" s="14"/>
+      <c r="ELI216" s="14"/>
+      <c r="ELJ216" s="14"/>
+      <c r="ELK216" s="14"/>
+      <c r="ELL216" s="14"/>
+      <c r="ELM216" s="14"/>
+      <c r="ELN216" s="14"/>
+      <c r="ELO216" s="14"/>
+      <c r="ELP216" s="14"/>
+      <c r="ELQ216" s="14"/>
+      <c r="ELR216" s="14"/>
+      <c r="ELS216" s="14"/>
+      <c r="ELT216" s="14"/>
+      <c r="ELU216" s="14"/>
+      <c r="ELV216" s="14"/>
+      <c r="ELW216" s="14"/>
+      <c r="ELX216" s="14"/>
+      <c r="ELY216" s="14"/>
+      <c r="ELZ216" s="14"/>
+      <c r="EMA216" s="14"/>
+      <c r="EMB216" s="14"/>
+      <c r="EMC216" s="14"/>
+      <c r="EMD216" s="14"/>
+      <c r="EME216" s="14"/>
+      <c r="EMF216" s="14"/>
+      <c r="EMG216" s="14"/>
+      <c r="EMH216" s="14"/>
+      <c r="EMI216" s="14"/>
+      <c r="EMJ216" s="14"/>
+      <c r="EMK216" s="14"/>
+      <c r="EML216" s="14"/>
+      <c r="EMM216" s="14"/>
+      <c r="EMN216" s="14"/>
+      <c r="EMO216" s="14"/>
+      <c r="EMP216" s="14"/>
+      <c r="EMQ216" s="14"/>
+      <c r="EMR216" s="14"/>
+      <c r="EMS216" s="14"/>
+      <c r="EMT216" s="14"/>
+      <c r="EMU216" s="14"/>
+      <c r="EMV216" s="14"/>
+      <c r="EMW216" s="14"/>
+      <c r="EMX216" s="14"/>
+      <c r="EMY216" s="14"/>
+      <c r="EMZ216" s="14"/>
+      <c r="ENA216" s="14"/>
+      <c r="ENB216" s="14"/>
+      <c r="ENC216" s="14"/>
+      <c r="END216" s="14"/>
+      <c r="ENE216" s="14"/>
+      <c r="ENF216" s="14"/>
+      <c r="ENG216" s="14"/>
+      <c r="ENH216" s="14"/>
+      <c r="ENI216" s="14"/>
+      <c r="ENJ216" s="14"/>
+      <c r="ENK216" s="14"/>
+      <c r="ENL216" s="14"/>
+      <c r="ENM216" s="14"/>
+      <c r="ENN216" s="14"/>
+      <c r="ENO216" s="14"/>
+      <c r="ENP216" s="14"/>
+      <c r="ENQ216" s="14"/>
+      <c r="ENR216" s="14"/>
+      <c r="ENS216" s="14"/>
+      <c r="ENT216" s="14"/>
+      <c r="ENU216" s="14"/>
+      <c r="ENV216" s="14"/>
+      <c r="ENW216" s="14"/>
+      <c r="ENX216" s="14"/>
+      <c r="ENY216" s="14"/>
+      <c r="ENZ216" s="14"/>
+      <c r="EOA216" s="14"/>
+      <c r="EOB216" s="14"/>
+      <c r="EOC216" s="14"/>
+      <c r="EOD216" s="14"/>
+      <c r="EOE216" s="14"/>
+      <c r="EOF216" s="14"/>
+      <c r="EOG216" s="14"/>
+      <c r="EOH216" s="14"/>
+      <c r="EOI216" s="14"/>
+      <c r="EOJ216" s="14"/>
+      <c r="EOK216" s="14"/>
+      <c r="EOL216" s="14"/>
+      <c r="EOM216" s="14"/>
+      <c r="EON216" s="14"/>
+      <c r="EOO216" s="14"/>
+      <c r="EOP216" s="14"/>
+      <c r="EOQ216" s="14"/>
+      <c r="EOR216" s="14"/>
+      <c r="EOS216" s="14"/>
+      <c r="EOT216" s="14"/>
+      <c r="EOU216" s="14"/>
+      <c r="EOV216" s="14"/>
+      <c r="EOW216" s="14"/>
+      <c r="EOX216" s="14"/>
+      <c r="EOY216" s="14"/>
+      <c r="EOZ216" s="14"/>
+      <c r="EPA216" s="14"/>
+      <c r="EPB216" s="14"/>
+      <c r="EPC216" s="14"/>
+      <c r="EPD216" s="14"/>
+      <c r="EPE216" s="14"/>
+      <c r="EPF216" s="14"/>
+      <c r="EPG216" s="14"/>
+      <c r="EPH216" s="14"/>
+      <c r="EPI216" s="14"/>
+      <c r="EPJ216" s="14"/>
+      <c r="EPK216" s="14"/>
+      <c r="EPL216" s="14"/>
+      <c r="EPM216" s="14"/>
+      <c r="EPN216" s="14"/>
+      <c r="EPO216" s="14"/>
+      <c r="EPP216" s="14"/>
+      <c r="EPQ216" s="14"/>
+      <c r="EPR216" s="14"/>
+      <c r="EPS216" s="14"/>
+      <c r="EPT216" s="14"/>
+      <c r="EPU216" s="14"/>
+      <c r="EPV216" s="14"/>
+      <c r="EPW216" s="14"/>
+      <c r="EPX216" s="14"/>
+      <c r="EPY216" s="14"/>
+      <c r="EPZ216" s="14"/>
+      <c r="EQA216" s="14"/>
+      <c r="EQB216" s="14"/>
+      <c r="EQC216" s="14"/>
+      <c r="EQD216" s="14"/>
+      <c r="EQE216" s="14"/>
+      <c r="EQF216" s="14"/>
+      <c r="EQG216" s="14"/>
+      <c r="EQH216" s="14"/>
+      <c r="EQI216" s="14"/>
+      <c r="EQJ216" s="14"/>
+      <c r="EQK216" s="14"/>
+      <c r="EQL216" s="14"/>
+      <c r="EQM216" s="14"/>
+      <c r="EQN216" s="14"/>
+      <c r="EQO216" s="14"/>
+      <c r="EQP216" s="14"/>
+      <c r="EQQ216" s="14"/>
+      <c r="EQR216" s="14"/>
+      <c r="EQS216" s="14"/>
+      <c r="EQT216" s="14"/>
+      <c r="EQU216" s="14"/>
+      <c r="EQV216" s="14"/>
+      <c r="EQW216" s="14"/>
+      <c r="EQX216" s="14"/>
+      <c r="EQY216" s="14"/>
+      <c r="EQZ216" s="14"/>
+      <c r="ERA216" s="14"/>
+      <c r="ERB216" s="14"/>
+      <c r="ERC216" s="14"/>
+      <c r="ERD216" s="14"/>
+      <c r="ERE216" s="14"/>
+      <c r="ERF216" s="14"/>
+      <c r="ERG216" s="14"/>
+      <c r="ERH216" s="14"/>
+      <c r="ERI216" s="14"/>
+      <c r="ERJ216" s="14"/>
+      <c r="ERK216" s="14"/>
+      <c r="ERL216" s="14"/>
+      <c r="ERM216" s="14"/>
+      <c r="ERN216" s="14"/>
+      <c r="ERO216" s="14"/>
+      <c r="ERP216" s="14"/>
+      <c r="ERQ216" s="14"/>
+      <c r="ERR216" s="14"/>
+      <c r="ERS216" s="14"/>
+      <c r="ERT216" s="14"/>
+      <c r="ERU216" s="14"/>
+      <c r="ERV216" s="14"/>
+      <c r="ERW216" s="14"/>
+      <c r="ERX216" s="14"/>
+      <c r="ERY216" s="14"/>
+      <c r="ERZ216" s="14"/>
+      <c r="ESA216" s="14"/>
+      <c r="ESB216" s="14"/>
+      <c r="ESC216" s="14"/>
+      <c r="ESD216" s="14"/>
+      <c r="ESE216" s="14"/>
+      <c r="ESF216" s="14"/>
+      <c r="ESG216" s="14"/>
+      <c r="ESH216" s="14"/>
+      <c r="ESI216" s="14"/>
+      <c r="ESJ216" s="14"/>
+      <c r="ESK216" s="14"/>
+      <c r="ESL216" s="14"/>
+      <c r="ESM216" s="14"/>
+      <c r="ESN216" s="14"/>
+      <c r="ESO216" s="14"/>
+      <c r="ESP216" s="14"/>
+      <c r="ESQ216" s="14"/>
+      <c r="ESR216" s="14"/>
+      <c r="ESS216" s="14"/>
+      <c r="EST216" s="14"/>
+      <c r="ESU216" s="14"/>
+      <c r="ESV216" s="14"/>
+      <c r="ESW216" s="14"/>
+      <c r="ESX216" s="14"/>
+      <c r="ESY216" s="14"/>
+      <c r="ESZ216" s="14"/>
+      <c r="ETA216" s="14"/>
+      <c r="ETB216" s="14"/>
+      <c r="ETC216" s="14"/>
+      <c r="ETD216" s="14"/>
+      <c r="ETE216" s="14"/>
+      <c r="ETF216" s="14"/>
+      <c r="ETG216" s="14"/>
+      <c r="ETH216" s="14"/>
+      <c r="ETI216" s="14"/>
+      <c r="ETJ216" s="14"/>
+      <c r="ETK216" s="14"/>
+      <c r="ETL216" s="14"/>
+      <c r="ETM216" s="14"/>
+      <c r="ETN216" s="14"/>
+      <c r="ETO216" s="14"/>
+      <c r="ETP216" s="14"/>
+      <c r="ETQ216" s="14"/>
+      <c r="ETR216" s="14"/>
+      <c r="ETS216" s="14"/>
+      <c r="ETT216" s="14"/>
+      <c r="ETU216" s="14"/>
+      <c r="ETV216" s="14"/>
+      <c r="ETW216" s="14"/>
+      <c r="ETX216" s="14"/>
+      <c r="ETY216" s="14"/>
+      <c r="ETZ216" s="14"/>
+      <c r="EUA216" s="14"/>
+      <c r="EUB216" s="14"/>
+      <c r="EUC216" s="14"/>
+      <c r="EUD216" s="14"/>
+      <c r="EUE216" s="14"/>
+      <c r="EUF216" s="14"/>
+      <c r="EUG216" s="14"/>
+      <c r="EUH216" s="14"/>
+      <c r="EUI216" s="14"/>
+      <c r="EUJ216" s="14"/>
+      <c r="EUK216" s="14"/>
+      <c r="EUL216" s="14"/>
+      <c r="EUM216" s="14"/>
+      <c r="EUN216" s="14"/>
+      <c r="EUO216" s="14"/>
+      <c r="EUP216" s="14"/>
+      <c r="EUQ216" s="14"/>
+      <c r="EUR216" s="14"/>
+      <c r="EUS216" s="14"/>
+      <c r="EUT216" s="14"/>
+      <c r="EUU216" s="14"/>
+      <c r="EUV216" s="14"/>
+      <c r="EUW216" s="14"/>
+      <c r="EUX216" s="14"/>
+      <c r="EUY216" s="14"/>
+      <c r="EUZ216" s="14"/>
+      <c r="EVA216" s="14"/>
+      <c r="EVB216" s="14"/>
+      <c r="EVC216" s="14"/>
+      <c r="EVD216" s="14"/>
+      <c r="EVE216" s="14"/>
+      <c r="EVF216" s="14"/>
+      <c r="EVG216" s="14"/>
+      <c r="EVH216" s="14"/>
+      <c r="EVI216" s="14"/>
+      <c r="EVJ216" s="14"/>
+      <c r="EVK216" s="14"/>
+      <c r="EVL216" s="14"/>
+      <c r="EVM216" s="14"/>
+      <c r="EVN216" s="14"/>
+      <c r="EVO216" s="14"/>
+      <c r="EVP216" s="14"/>
+      <c r="EVQ216" s="14"/>
+      <c r="EVR216" s="14"/>
+      <c r="EVS216" s="14"/>
+      <c r="EVT216" s="14"/>
+      <c r="EVU216" s="14"/>
+      <c r="EVV216" s="14"/>
+      <c r="EVW216" s="14"/>
+      <c r="EVX216" s="14"/>
+      <c r="EVY216" s="14"/>
+      <c r="EVZ216" s="14"/>
+      <c r="EWA216" s="14"/>
+      <c r="EWB216" s="14"/>
+      <c r="EWC216" s="14"/>
+      <c r="EWD216" s="14"/>
+      <c r="EWE216" s="14"/>
+      <c r="EWF216" s="14"/>
+      <c r="EWG216" s="14"/>
+      <c r="EWH216" s="14"/>
+      <c r="EWI216" s="14"/>
+      <c r="EWJ216" s="14"/>
+      <c r="EWK216" s="14"/>
+      <c r="EWL216" s="14"/>
+      <c r="EWM216" s="14"/>
+      <c r="EWN216" s="14"/>
+      <c r="EWO216" s="14"/>
+      <c r="EWP216" s="14"/>
+      <c r="EWQ216" s="14"/>
+      <c r="EWR216" s="14"/>
+      <c r="EWS216" s="14"/>
+      <c r="EWT216" s="14"/>
+      <c r="EWU216" s="14"/>
+      <c r="EWV216" s="14"/>
+      <c r="EWW216" s="14"/>
+      <c r="EWX216" s="14"/>
+      <c r="EWY216" s="14"/>
+      <c r="EWZ216" s="14"/>
+      <c r="EXA216" s="14"/>
+      <c r="EXB216" s="14"/>
+      <c r="EXC216" s="14"/>
+      <c r="EXD216" s="14"/>
+      <c r="EXE216" s="14"/>
+      <c r="EXF216" s="14"/>
+      <c r="EXG216" s="14"/>
+      <c r="EXH216" s="14"/>
+      <c r="EXI216" s="14"/>
+      <c r="EXJ216" s="14"/>
+      <c r="EXK216" s="14"/>
+      <c r="EXL216" s="14"/>
+      <c r="EXM216" s="14"/>
+      <c r="EXN216" s="14"/>
+      <c r="EXO216" s="14"/>
+      <c r="EXP216" s="14"/>
+      <c r="EXQ216" s="14"/>
+      <c r="EXR216" s="14"/>
+      <c r="EXS216" s="14"/>
+      <c r="EXT216" s="14"/>
+      <c r="EXU216" s="14"/>
+      <c r="EXV216" s="14"/>
+      <c r="EXW216" s="14"/>
+      <c r="EXX216" s="14"/>
+      <c r="EXY216" s="14"/>
+      <c r="EXZ216" s="14"/>
+      <c r="EYA216" s="14"/>
+      <c r="EYB216" s="14"/>
+      <c r="EYC216" s="14"/>
+      <c r="EYD216" s="14"/>
+      <c r="EYE216" s="14"/>
+      <c r="EYF216" s="14"/>
+      <c r="EYG216" s="14"/>
+      <c r="EYH216" s="14"/>
+      <c r="EYI216" s="14"/>
+      <c r="EYJ216" s="14"/>
+      <c r="EYK216" s="14"/>
+      <c r="EYL216" s="14"/>
+      <c r="EYM216" s="14"/>
+      <c r="EYN216" s="14"/>
+      <c r="EYO216" s="14"/>
+      <c r="EYP216" s="14"/>
+      <c r="EYQ216" s="14"/>
+      <c r="EYR216" s="14"/>
+      <c r="EYS216" s="14"/>
+      <c r="EYT216" s="14"/>
+      <c r="EYU216" s="14"/>
+      <c r="EYV216" s="14"/>
+      <c r="EYW216" s="14"/>
+      <c r="EYX216" s="14"/>
+      <c r="EYY216" s="14"/>
+      <c r="EYZ216" s="14"/>
+      <c r="EZA216" s="14"/>
+      <c r="EZB216" s="14"/>
+      <c r="EZC216" s="14"/>
+      <c r="EZD216" s="14"/>
+      <c r="EZE216" s="14"/>
+      <c r="EZF216" s="14"/>
+      <c r="EZG216" s="14"/>
+      <c r="EZH216" s="14"/>
+      <c r="EZI216" s="14"/>
+      <c r="EZJ216" s="14"/>
+      <c r="EZK216" s="14"/>
+      <c r="EZL216" s="14"/>
+      <c r="EZM216" s="14"/>
+      <c r="EZN216" s="14"/>
+      <c r="EZO216" s="14"/>
+      <c r="EZP216" s="14"/>
+      <c r="EZQ216" s="14"/>
+      <c r="EZR216" s="14"/>
+      <c r="EZS216" s="14"/>
+      <c r="EZT216" s="14"/>
+      <c r="EZU216" s="14"/>
+      <c r="EZV216" s="14"/>
+      <c r="EZW216" s="14"/>
+      <c r="EZX216" s="14"/>
+      <c r="EZY216" s="14"/>
+      <c r="EZZ216" s="14"/>
+      <c r="FAA216" s="14"/>
+      <c r="FAB216" s="14"/>
+      <c r="FAC216" s="14"/>
+      <c r="FAD216" s="14"/>
+      <c r="FAE216" s="14"/>
+      <c r="FAF216" s="14"/>
+      <c r="FAG216" s="14"/>
+      <c r="FAH216" s="14"/>
+      <c r="FAI216" s="14"/>
+      <c r="FAJ216" s="14"/>
+      <c r="FAK216" s="14"/>
+      <c r="FAL216" s="14"/>
+      <c r="FAM216" s="14"/>
+      <c r="FAN216" s="14"/>
+      <c r="FAO216" s="14"/>
+      <c r="FAP216" s="14"/>
+      <c r="FAQ216" s="14"/>
+      <c r="FAR216" s="14"/>
+      <c r="FAS216" s="14"/>
+      <c r="FAT216" s="14"/>
+      <c r="FAU216" s="14"/>
+      <c r="FAV216" s="14"/>
+      <c r="FAW216" s="14"/>
+      <c r="FAX216" s="14"/>
+      <c r="FAY216" s="14"/>
+      <c r="FAZ216" s="14"/>
+      <c r="FBA216" s="14"/>
+      <c r="FBB216" s="14"/>
+      <c r="FBC216" s="14"/>
+      <c r="FBD216" s="14"/>
+      <c r="FBE216" s="14"/>
+      <c r="FBF216" s="14"/>
+      <c r="FBG216" s="14"/>
+      <c r="FBH216" s="14"/>
+      <c r="FBI216" s="14"/>
+      <c r="FBJ216" s="14"/>
+      <c r="FBK216" s="14"/>
+      <c r="FBL216" s="14"/>
+      <c r="FBM216" s="14"/>
+      <c r="FBN216" s="14"/>
+      <c r="FBO216" s="14"/>
+      <c r="FBP216" s="14"/>
+      <c r="FBQ216" s="14"/>
+      <c r="FBR216" s="14"/>
+      <c r="FBS216" s="14"/>
+      <c r="FBT216" s="14"/>
+      <c r="FBU216" s="14"/>
+      <c r="FBV216" s="14"/>
+      <c r="FBW216" s="14"/>
+      <c r="FBX216" s="14"/>
+      <c r="FBY216" s="14"/>
+      <c r="FBZ216" s="14"/>
+      <c r="FCA216" s="14"/>
+      <c r="FCB216" s="14"/>
+      <c r="FCC216" s="14"/>
+      <c r="FCD216" s="14"/>
+      <c r="FCE216" s="14"/>
+      <c r="FCF216" s="14"/>
+      <c r="FCG216" s="14"/>
+      <c r="FCH216" s="14"/>
+      <c r="FCI216" s="14"/>
+      <c r="FCJ216" s="14"/>
+      <c r="FCK216" s="14"/>
+      <c r="FCL216" s="14"/>
+      <c r="FCM216" s="14"/>
+      <c r="FCN216" s="14"/>
+      <c r="FCO216" s="14"/>
+      <c r="FCP216" s="14"/>
+      <c r="FCQ216" s="14"/>
+      <c r="FCR216" s="14"/>
+      <c r="FCS216" s="14"/>
+      <c r="FCT216" s="14"/>
+      <c r="FCU216" s="14"/>
+      <c r="FCV216" s="14"/>
+      <c r="FCW216" s="14"/>
+      <c r="FCX216" s="14"/>
+      <c r="FCY216" s="14"/>
+      <c r="FCZ216" s="14"/>
+      <c r="FDA216" s="14"/>
+      <c r="FDB216" s="14"/>
+      <c r="FDC216" s="14"/>
+      <c r="FDD216" s="14"/>
+      <c r="FDE216" s="14"/>
+      <c r="FDF216" s="14"/>
+      <c r="FDG216" s="14"/>
+      <c r="FDH216" s="14"/>
+      <c r="FDI216" s="14"/>
+      <c r="FDJ216" s="14"/>
+      <c r="FDK216" s="14"/>
+      <c r="FDL216" s="14"/>
+      <c r="FDM216" s="14"/>
+      <c r="FDN216" s="14"/>
+      <c r="FDO216" s="14"/>
+      <c r="FDP216" s="14"/>
+      <c r="FDQ216" s="14"/>
+      <c r="FDR216" s="14"/>
+      <c r="FDS216" s="14"/>
+      <c r="FDT216" s="14"/>
+      <c r="FDU216" s="14"/>
+      <c r="FDV216" s="14"/>
+      <c r="FDW216" s="14"/>
+      <c r="FDX216" s="14"/>
+      <c r="FDY216" s="14"/>
+      <c r="FDZ216" s="14"/>
+      <c r="FEA216" s="14"/>
+      <c r="FEB216" s="14"/>
+      <c r="FEC216" s="14"/>
+      <c r="FED216" s="14"/>
+      <c r="FEE216" s="14"/>
+      <c r="FEF216" s="14"/>
+      <c r="FEG216" s="14"/>
+      <c r="FEH216" s="14"/>
+      <c r="FEI216" s="14"/>
+      <c r="FEJ216" s="14"/>
+      <c r="FEK216" s="14"/>
+      <c r="FEL216" s="14"/>
+      <c r="FEM216" s="14"/>
+      <c r="FEN216" s="14"/>
+      <c r="FEO216" s="14"/>
+      <c r="FEP216" s="14"/>
+      <c r="FEQ216" s="14"/>
+      <c r="FER216" s="14"/>
+      <c r="FES216" s="14"/>
+      <c r="FET216" s="14"/>
+      <c r="FEU216" s="14"/>
+      <c r="FEV216" s="14"/>
+      <c r="FEW216" s="14"/>
+      <c r="FEX216" s="14"/>
+      <c r="FEY216" s="14"/>
+      <c r="FEZ216" s="14"/>
+      <c r="FFA216" s="14"/>
+      <c r="FFB216" s="14"/>
+      <c r="FFC216" s="14"/>
+      <c r="FFD216" s="14"/>
+      <c r="FFE216" s="14"/>
+      <c r="FFF216" s="14"/>
+      <c r="FFG216" s="14"/>
+      <c r="FFH216" s="14"/>
+      <c r="FFI216" s="14"/>
+      <c r="FFJ216" s="14"/>
+      <c r="FFK216" s="14"/>
+      <c r="FFL216" s="14"/>
+      <c r="FFM216" s="14"/>
+      <c r="FFN216" s="14"/>
+      <c r="FFO216" s="14"/>
+      <c r="FFP216" s="14"/>
+      <c r="FFQ216" s="14"/>
+      <c r="FFR216" s="14"/>
+      <c r="FFS216" s="14"/>
+      <c r="FFT216" s="14"/>
+      <c r="FFU216" s="14"/>
+      <c r="FFV216" s="14"/>
+      <c r="FFW216" s="14"/>
+      <c r="FFX216" s="14"/>
+      <c r="FFY216" s="14"/>
+      <c r="FFZ216" s="14"/>
+      <c r="FGA216" s="14"/>
+      <c r="FGB216" s="14"/>
+      <c r="FGC216" s="14"/>
+      <c r="FGD216" s="14"/>
+      <c r="FGE216" s="14"/>
+      <c r="FGF216" s="14"/>
+      <c r="FGG216" s="14"/>
+      <c r="FGH216" s="14"/>
+      <c r="FGI216" s="14"/>
+      <c r="FGJ216" s="14"/>
+      <c r="FGK216" s="14"/>
+      <c r="FGL216" s="14"/>
+      <c r="FGM216" s="14"/>
+      <c r="FGN216" s="14"/>
+      <c r="FGO216" s="14"/>
+      <c r="FGP216" s="14"/>
+      <c r="FGQ216" s="14"/>
+      <c r="FGR216" s="14"/>
+      <c r="FGS216" s="14"/>
+      <c r="FGT216" s="14"/>
+      <c r="FGU216" s="14"/>
+      <c r="FGV216" s="14"/>
+      <c r="FGW216" s="14"/>
+      <c r="FGX216" s="14"/>
+      <c r="FGY216" s="14"/>
+      <c r="FGZ216" s="14"/>
+      <c r="FHA216" s="14"/>
+      <c r="FHB216" s="14"/>
+      <c r="FHC216" s="14"/>
+      <c r="FHD216" s="14"/>
+      <c r="FHE216" s="14"/>
+      <c r="FHF216" s="14"/>
+      <c r="FHG216" s="14"/>
+      <c r="FHH216" s="14"/>
+      <c r="FHI216" s="14"/>
+      <c r="FHJ216" s="14"/>
+      <c r="FHK216" s="14"/>
+      <c r="FHL216" s="14"/>
+      <c r="FHM216" s="14"/>
+      <c r="FHN216" s="14"/>
+      <c r="FHO216" s="14"/>
+      <c r="FHP216" s="14"/>
+      <c r="FHQ216" s="14"/>
+      <c r="FHR216" s="14"/>
+      <c r="FHS216" s="14"/>
+      <c r="FHT216" s="14"/>
+      <c r="FHU216" s="14"/>
+      <c r="FHV216" s="14"/>
+      <c r="FHW216" s="14"/>
+      <c r="FHX216" s="14"/>
+      <c r="FHY216" s="14"/>
+      <c r="FHZ216" s="14"/>
+      <c r="FIA216" s="14"/>
+      <c r="FIB216" s="14"/>
+      <c r="FIC216" s="14"/>
+      <c r="FID216" s="14"/>
+      <c r="FIE216" s="14"/>
+      <c r="FIF216" s="14"/>
+      <c r="FIG216" s="14"/>
+      <c r="FIH216" s="14"/>
+      <c r="FII216" s="14"/>
+      <c r="FIJ216" s="14"/>
+      <c r="FIK216" s="14"/>
+      <c r="FIL216" s="14"/>
+      <c r="FIM216" s="14"/>
+      <c r="FIN216" s="14"/>
+      <c r="FIO216" s="14"/>
+      <c r="FIP216" s="14"/>
+      <c r="FIQ216" s="14"/>
+      <c r="FIR216" s="14"/>
+      <c r="FIS216" s="14"/>
+      <c r="FIT216" s="14"/>
+      <c r="FIU216" s="14"/>
+      <c r="FIV216" s="14"/>
+      <c r="FIW216" s="14"/>
+      <c r="FIX216" s="14"/>
+      <c r="FIY216" s="14"/>
+      <c r="FIZ216" s="14"/>
+      <c r="FJA216" s="14"/>
+      <c r="FJB216" s="14"/>
+      <c r="FJC216" s="14"/>
+      <c r="FJD216" s="14"/>
+      <c r="FJE216" s="14"/>
+      <c r="FJF216" s="14"/>
+      <c r="FJG216" s="14"/>
+      <c r="FJH216" s="14"/>
+      <c r="FJI216" s="14"/>
+      <c r="FJJ216" s="14"/>
+      <c r="FJK216" s="14"/>
+      <c r="FJL216" s="14"/>
+      <c r="FJM216" s="14"/>
+      <c r="FJN216" s="14"/>
+      <c r="FJO216" s="14"/>
+      <c r="FJP216" s="14"/>
+      <c r="FJQ216" s="14"/>
+      <c r="FJR216" s="14"/>
+      <c r="FJS216" s="14"/>
+      <c r="FJT216" s="14"/>
+      <c r="FJU216" s="14"/>
+      <c r="FJV216" s="14"/>
+      <c r="FJW216" s="14"/>
+      <c r="FJX216" s="14"/>
+      <c r="FJY216" s="14"/>
+      <c r="FJZ216" s="14"/>
+      <c r="FKA216" s="14"/>
+      <c r="FKB216" s="14"/>
+      <c r="FKC216" s="14"/>
+      <c r="FKD216" s="14"/>
+      <c r="FKE216" s="14"/>
+      <c r="FKF216" s="14"/>
+      <c r="FKG216" s="14"/>
+      <c r="FKH216" s="14"/>
+      <c r="FKI216" s="14"/>
+      <c r="FKJ216" s="14"/>
+      <c r="FKK216" s="14"/>
+      <c r="FKL216" s="14"/>
+      <c r="FKM216" s="14"/>
+      <c r="FKN216" s="14"/>
+      <c r="FKO216" s="14"/>
+      <c r="FKP216" s="14"/>
+      <c r="FKQ216" s="14"/>
+      <c r="FKR216" s="14"/>
+      <c r="FKS216" s="14"/>
+      <c r="FKT216" s="14"/>
+      <c r="FKU216" s="14"/>
+      <c r="FKV216" s="14"/>
+      <c r="FKW216" s="14"/>
+      <c r="FKX216" s="14"/>
+      <c r="FKY216" s="14"/>
+      <c r="FKZ216" s="14"/>
+      <c r="FLA216" s="14"/>
+      <c r="FLB216" s="14"/>
+      <c r="FLC216" s="14"/>
+      <c r="FLD216" s="14"/>
+      <c r="FLE216" s="14"/>
+      <c r="FLF216" s="14"/>
+      <c r="FLG216" s="14"/>
+      <c r="FLH216" s="14"/>
+      <c r="FLI216" s="14"/>
+      <c r="FLJ216" s="14"/>
+      <c r="FLK216" s="14"/>
+      <c r="FLL216" s="14"/>
+      <c r="FLM216" s="14"/>
+      <c r="FLN216" s="14"/>
+      <c r="FLO216" s="14"/>
+      <c r="FLP216" s="14"/>
+      <c r="FLQ216" s="14"/>
+      <c r="FLR216" s="14"/>
+      <c r="FLS216" s="14"/>
+      <c r="FLT216" s="14"/>
+      <c r="FLU216" s="14"/>
+      <c r="FLV216" s="14"/>
+      <c r="FLW216" s="14"/>
+      <c r="FLX216" s="14"/>
+      <c r="FLY216" s="14"/>
+      <c r="FLZ216" s="14"/>
+      <c r="FMA216" s="14"/>
+      <c r="FMB216" s="14"/>
+      <c r="FMC216" s="14"/>
+      <c r="FMD216" s="14"/>
+      <c r="FME216" s="14"/>
+      <c r="FMF216" s="14"/>
+      <c r="FMG216" s="14"/>
+      <c r="FMH216" s="14"/>
+      <c r="FMI216" s="14"/>
+      <c r="FMJ216" s="14"/>
+      <c r="FMK216" s="14"/>
+      <c r="FML216" s="14"/>
+      <c r="FMM216" s="14"/>
+      <c r="FMN216" s="14"/>
+      <c r="FMO216" s="14"/>
+      <c r="FMP216" s="14"/>
+      <c r="FMQ216" s="14"/>
+      <c r="FMR216" s="14"/>
+      <c r="FMS216" s="14"/>
+      <c r="FMT216" s="14"/>
+      <c r="FMU216" s="14"/>
+      <c r="FMV216" s="14"/>
+      <c r="FMW216" s="14"/>
+      <c r="FMX216" s="14"/>
+      <c r="FMY216" s="14"/>
+      <c r="FMZ216" s="14"/>
+      <c r="FNA216" s="14"/>
+      <c r="FNB216" s="14"/>
+      <c r="FNC216" s="14"/>
+      <c r="FND216" s="14"/>
+      <c r="FNE216" s="14"/>
+      <c r="FNF216" s="14"/>
+      <c r="FNG216" s="14"/>
+      <c r="FNH216" s="14"/>
+      <c r="FNI216" s="14"/>
+      <c r="FNJ216" s="14"/>
+      <c r="FNK216" s="14"/>
+      <c r="FNL216" s="14"/>
+      <c r="FNM216" s="14"/>
+      <c r="FNN216" s="14"/>
+      <c r="FNO216" s="14"/>
+      <c r="FNP216" s="14"/>
+      <c r="FNQ216" s="14"/>
+      <c r="FNR216" s="14"/>
+      <c r="FNS216" s="14"/>
+      <c r="FNT216" s="14"/>
+      <c r="FNU216" s="14"/>
+      <c r="FNV216" s="14"/>
+      <c r="FNW216" s="14"/>
+      <c r="FNX216" s="14"/>
+      <c r="FNY216" s="14"/>
+      <c r="FNZ216" s="14"/>
+      <c r="FOA216" s="14"/>
+      <c r="FOB216" s="14"/>
+      <c r="FOC216" s="14"/>
+      <c r="FOD216" s="14"/>
+      <c r="FOE216" s="14"/>
+      <c r="FOF216" s="14"/>
+      <c r="FOG216" s="14"/>
+      <c r="FOH216" s="14"/>
+      <c r="FOI216" s="14"/>
+      <c r="FOJ216" s="14"/>
+      <c r="FOK216" s="14"/>
+      <c r="FOL216" s="14"/>
+      <c r="FOM216" s="14"/>
+      <c r="FON216" s="14"/>
+      <c r="FOO216" s="14"/>
+      <c r="FOP216" s="14"/>
+      <c r="FOQ216" s="14"/>
+      <c r="FOR216" s="14"/>
+      <c r="FOS216" s="14"/>
+      <c r="FOT216" s="14"/>
+      <c r="FOU216" s="14"/>
+      <c r="FOV216" s="14"/>
+      <c r="FOW216" s="14"/>
+      <c r="FOX216" s="14"/>
+      <c r="FOY216" s="14"/>
+      <c r="FOZ216" s="14"/>
+      <c r="FPA216" s="14"/>
+      <c r="FPB216" s="14"/>
+      <c r="FPC216" s="14"/>
+      <c r="FPD216" s="14"/>
+      <c r="FPE216" s="14"/>
+      <c r="FPF216" s="14"/>
+      <c r="FPG216" s="14"/>
+      <c r="FPH216" s="14"/>
+      <c r="FPI216" s="14"/>
+      <c r="FPJ216" s="14"/>
+      <c r="FPK216" s="14"/>
+      <c r="FPL216" s="14"/>
+      <c r="FPM216" s="14"/>
+      <c r="FPN216" s="14"/>
+      <c r="FPO216" s="14"/>
+      <c r="FPP216" s="14"/>
+      <c r="FPQ216" s="14"/>
+      <c r="FPR216" s="14"/>
+      <c r="FPS216" s="14"/>
+      <c r="FPT216" s="14"/>
+      <c r="FPU216" s="14"/>
+      <c r="FPV216" s="14"/>
+      <c r="FPW216" s="14"/>
+      <c r="FPX216" s="14"/>
+      <c r="FPY216" s="14"/>
+      <c r="FPZ216" s="14"/>
+      <c r="FQA216" s="14"/>
+      <c r="FQB216" s="14"/>
+      <c r="FQC216" s="14"/>
+      <c r="FQD216" s="14"/>
+      <c r="FQE216" s="14"/>
+      <c r="FQF216" s="14"/>
+      <c r="FQG216" s="14"/>
+      <c r="FQH216" s="14"/>
+      <c r="FQI216" s="14"/>
+      <c r="FQJ216" s="14"/>
+      <c r="FQK216" s="14"/>
+      <c r="FQL216" s="14"/>
+      <c r="FQM216" s="14"/>
+      <c r="FQN216" s="14"/>
+      <c r="FQO216" s="14"/>
+      <c r="FQP216" s="14"/>
+      <c r="FQQ216" s="14"/>
+      <c r="FQR216" s="14"/>
+      <c r="FQS216" s="14"/>
+      <c r="FQT216" s="14"/>
+      <c r="FQU216" s="14"/>
+      <c r="FQV216" s="14"/>
+      <c r="FQW216" s="14"/>
+      <c r="FQX216" s="14"/>
+      <c r="FQY216" s="14"/>
+      <c r="FQZ216" s="14"/>
+      <c r="FRA216" s="14"/>
+      <c r="FRB216" s="14"/>
+      <c r="FRC216" s="14"/>
+      <c r="FRD216" s="14"/>
+      <c r="FRE216" s="14"/>
+      <c r="FRF216" s="14"/>
+      <c r="FRG216" s="14"/>
+      <c r="FRH216" s="14"/>
+      <c r="FRI216" s="14"/>
+      <c r="FRJ216" s="14"/>
+      <c r="FRK216" s="14"/>
+      <c r="FRL216" s="14"/>
+      <c r="FRM216" s="14"/>
+      <c r="FRN216" s="14"/>
+      <c r="FRO216" s="14"/>
+      <c r="FRP216" s="14"/>
+      <c r="FRQ216" s="14"/>
+      <c r="FRR216" s="14"/>
+      <c r="FRS216" s="14"/>
+      <c r="FRT216" s="14"/>
+      <c r="FRU216" s="14"/>
+      <c r="FRV216" s="14"/>
+      <c r="FRW216" s="14"/>
+      <c r="FRX216" s="14"/>
+      <c r="FRY216" s="14"/>
+      <c r="FRZ216" s="14"/>
+      <c r="FSA216" s="14"/>
+      <c r="FSB216" s="14"/>
+      <c r="FSC216" s="14"/>
+      <c r="FSD216" s="14"/>
+      <c r="FSE216" s="14"/>
+      <c r="FSF216" s="14"/>
+      <c r="FSG216" s="14"/>
+      <c r="FSH216" s="14"/>
+      <c r="FSI216" s="14"/>
+      <c r="FSJ216" s="14"/>
+      <c r="FSK216" s="14"/>
+      <c r="FSL216" s="14"/>
+      <c r="FSM216" s="14"/>
+      <c r="FSN216" s="14"/>
+      <c r="FSO216" s="14"/>
+      <c r="FSP216" s="14"/>
+      <c r="FSQ216" s="14"/>
+      <c r="FSR216" s="14"/>
+      <c r="FSS216" s="14"/>
+      <c r="FST216" s="14"/>
+      <c r="FSU216" s="14"/>
+      <c r="FSV216" s="14"/>
+      <c r="FSW216" s="14"/>
+      <c r="FSX216" s="14"/>
+      <c r="FSY216" s="14"/>
+      <c r="FSZ216" s="14"/>
+      <c r="FTA216" s="14"/>
+      <c r="FTB216" s="14"/>
+      <c r="FTC216" s="14"/>
+      <c r="FTD216" s="14"/>
+      <c r="FTE216" s="14"/>
+      <c r="FTF216" s="14"/>
+      <c r="FTG216" s="14"/>
+      <c r="FTH216" s="14"/>
+      <c r="FTI216" s="14"/>
+      <c r="FTJ216" s="14"/>
+      <c r="FTK216" s="14"/>
+      <c r="FTL216" s="14"/>
+      <c r="FTM216" s="14"/>
+      <c r="FTN216" s="14"/>
+      <c r="FTO216" s="14"/>
+      <c r="FTP216" s="14"/>
+      <c r="FTQ216" s="14"/>
+      <c r="FTR216" s="14"/>
+      <c r="FTS216" s="14"/>
+      <c r="FTT216" s="14"/>
+      <c r="FTU216" s="14"/>
+      <c r="FTV216" s="14"/>
+      <c r="FTW216" s="14"/>
+      <c r="FTX216" s="14"/>
+      <c r="FTY216" s="14"/>
+      <c r="FTZ216" s="14"/>
+      <c r="FUA216" s="14"/>
+      <c r="FUB216" s="14"/>
+      <c r="FUC216" s="14"/>
+      <c r="FUD216" s="14"/>
+      <c r="FUE216" s="14"/>
+      <c r="FUF216" s="14"/>
+      <c r="FUG216" s="14"/>
+      <c r="FUH216" s="14"/>
+      <c r="FUI216" s="14"/>
+      <c r="FUJ216" s="14"/>
+      <c r="FUK216" s="14"/>
+      <c r="FUL216" s="14"/>
+      <c r="FUM216" s="14"/>
+      <c r="FUN216" s="14"/>
+      <c r="FUO216" s="14"/>
+      <c r="FUP216" s="14"/>
+      <c r="FUQ216" s="14"/>
+      <c r="FUR216" s="14"/>
+      <c r="FUS216" s="14"/>
+      <c r="FUT216" s="14"/>
+      <c r="FUU216" s="14"/>
+      <c r="FUV216" s="14"/>
+      <c r="FUW216" s="14"/>
+      <c r="FUX216" s="14"/>
+      <c r="FUY216" s="14"/>
+      <c r="FUZ216" s="14"/>
+      <c r="FVA216" s="14"/>
+      <c r="FVB216" s="14"/>
+      <c r="FVC216" s="14"/>
+      <c r="FVD216" s="14"/>
+      <c r="FVE216" s="14"/>
+      <c r="FVF216" s="14"/>
+      <c r="FVG216" s="14"/>
+      <c r="FVH216" s="14"/>
+      <c r="FVI216" s="14"/>
+      <c r="FVJ216" s="14"/>
+      <c r="FVK216" s="14"/>
+      <c r="FVL216" s="14"/>
+      <c r="FVM216" s="14"/>
+      <c r="FVN216" s="14"/>
+      <c r="FVO216" s="14"/>
+      <c r="FVP216" s="14"/>
+      <c r="FVQ216" s="14"/>
+      <c r="FVR216" s="14"/>
+      <c r="FVS216" s="14"/>
+      <c r="FVT216" s="14"/>
+      <c r="FVU216" s="14"/>
+      <c r="FVV216" s="14"/>
+      <c r="FVW216" s="14"/>
+      <c r="FVX216" s="14"/>
+      <c r="FVY216" s="14"/>
+      <c r="FVZ216" s="14"/>
+      <c r="FWA216" s="14"/>
+      <c r="FWB216" s="14"/>
+      <c r="FWC216" s="14"/>
+      <c r="FWD216" s="14"/>
+      <c r="FWE216" s="14"/>
+      <c r="FWF216" s="14"/>
+      <c r="FWG216" s="14"/>
+      <c r="FWH216" s="14"/>
+      <c r="FWI216" s="14"/>
+      <c r="FWJ216" s="14"/>
+      <c r="FWK216" s="14"/>
+      <c r="FWL216" s="14"/>
+      <c r="FWM216" s="14"/>
+      <c r="FWN216" s="14"/>
+      <c r="FWO216" s="14"/>
+      <c r="FWP216" s="14"/>
+      <c r="FWQ216" s="14"/>
+      <c r="FWR216" s="14"/>
+      <c r="FWS216" s="14"/>
+      <c r="FWT216" s="14"/>
+      <c r="FWU216" s="14"/>
+      <c r="FWV216" s="14"/>
+      <c r="FWW216" s="14"/>
+      <c r="FWX216" s="14"/>
+      <c r="FWY216" s="14"/>
+      <c r="FWZ216" s="14"/>
+      <c r="FXA216" s="14"/>
+      <c r="FXB216" s="14"/>
+      <c r="FXC216" s="14"/>
+      <c r="FXD216" s="14"/>
+      <c r="FXE216" s="14"/>
+      <c r="FXF216" s="14"/>
+      <c r="FXG216" s="14"/>
+      <c r="FXH216" s="14"/>
+      <c r="FXI216" s="14"/>
+      <c r="FXJ216" s="14"/>
+      <c r="FXK216" s="14"/>
+      <c r="FXL216" s="14"/>
+      <c r="FXM216" s="14"/>
+      <c r="FXN216" s="14"/>
+      <c r="FXO216" s="14"/>
+      <c r="FXP216" s="14"/>
+      <c r="FXQ216" s="14"/>
+      <c r="FXR216" s="14"/>
+      <c r="FXS216" s="14"/>
+      <c r="FXT216" s="14"/>
+      <c r="FXU216" s="14"/>
+      <c r="FXV216" s="14"/>
+      <c r="FXW216" s="14"/>
+      <c r="FXX216" s="14"/>
+      <c r="FXY216" s="14"/>
+      <c r="FXZ216" s="14"/>
+      <c r="FYA216" s="14"/>
+      <c r="FYB216" s="14"/>
+      <c r="FYC216" s="14"/>
+      <c r="FYD216" s="14"/>
+      <c r="FYE216" s="14"/>
+      <c r="FYF216" s="14"/>
+      <c r="FYG216" s="14"/>
+      <c r="FYH216" s="14"/>
+      <c r="FYI216" s="14"/>
+      <c r="FYJ216" s="14"/>
+      <c r="FYK216" s="14"/>
+      <c r="FYL216" s="14"/>
+      <c r="FYM216" s="14"/>
+      <c r="FYN216" s="14"/>
+      <c r="FYO216" s="14"/>
+      <c r="FYP216" s="14"/>
+      <c r="FYQ216" s="14"/>
+      <c r="FYR216" s="14"/>
+      <c r="FYS216" s="14"/>
+      <c r="FYT216" s="14"/>
+      <c r="FYU216" s="14"/>
+      <c r="FYV216" s="14"/>
+      <c r="FYW216" s="14"/>
+      <c r="FYX216" s="14"/>
+      <c r="FYY216" s="14"/>
+      <c r="FYZ216" s="14"/>
+      <c r="FZA216" s="14"/>
+      <c r="FZB216" s="14"/>
+      <c r="FZC216" s="14"/>
+      <c r="FZD216" s="14"/>
+      <c r="FZE216" s="14"/>
+      <c r="FZF216" s="14"/>
+      <c r="FZG216" s="14"/>
+      <c r="FZH216" s="14"/>
+      <c r="FZI216" s="14"/>
+      <c r="FZJ216" s="14"/>
+      <c r="FZK216" s="14"/>
+      <c r="FZL216" s="14"/>
+      <c r="FZM216" s="14"/>
+      <c r="FZN216" s="14"/>
+      <c r="FZO216" s="14"/>
+      <c r="FZP216" s="14"/>
+      <c r="FZQ216" s="14"/>
+      <c r="FZR216" s="14"/>
+      <c r="FZS216" s="14"/>
+      <c r="FZT216" s="14"/>
+      <c r="FZU216" s="14"/>
+      <c r="FZV216" s="14"/>
+      <c r="FZW216" s="14"/>
+      <c r="FZX216" s="14"/>
+      <c r="FZY216" s="14"/>
+      <c r="FZZ216" s="14"/>
+      <c r="GAA216" s="14"/>
+      <c r="GAB216" s="14"/>
+      <c r="GAC216" s="14"/>
+      <c r="GAD216" s="14"/>
+      <c r="GAE216" s="14"/>
+      <c r="GAF216" s="14"/>
+      <c r="GAG216" s="14"/>
+      <c r="GAH216" s="14"/>
+      <c r="GAI216" s="14"/>
+      <c r="GAJ216" s="14"/>
+      <c r="GAK216" s="14"/>
+      <c r="GAL216" s="14"/>
+      <c r="GAM216" s="14"/>
+      <c r="GAN216" s="14"/>
+      <c r="GAO216" s="14"/>
+      <c r="GAP216" s="14"/>
+      <c r="GAQ216" s="14"/>
+      <c r="GAR216" s="14"/>
+      <c r="GAS216" s="14"/>
+      <c r="GAT216" s="14"/>
+      <c r="GAU216" s="14"/>
+      <c r="GAV216" s="14"/>
+      <c r="GAW216" s="14"/>
+      <c r="GAX216" s="14"/>
+      <c r="GAY216" s="14"/>
+      <c r="GAZ216" s="14"/>
+      <c r="GBA216" s="14"/>
+      <c r="GBB216" s="14"/>
+      <c r="GBC216" s="14"/>
+      <c r="GBD216" s="14"/>
+      <c r="GBE216" s="14"/>
+      <c r="GBF216" s="14"/>
+      <c r="GBG216" s="14"/>
+      <c r="GBH216" s="14"/>
+      <c r="GBI216" s="14"/>
+      <c r="GBJ216" s="14"/>
+      <c r="GBK216" s="14"/>
+      <c r="GBL216" s="14"/>
+      <c r="GBM216" s="14"/>
+      <c r="GBN216" s="14"/>
+      <c r="GBO216" s="14"/>
+      <c r="GBP216" s="14"/>
+      <c r="GBQ216" s="14"/>
+      <c r="GBR216" s="14"/>
+      <c r="GBS216" s="14"/>
+      <c r="GBT216" s="14"/>
+      <c r="GBU216" s="14"/>
+      <c r="GBV216" s="14"/>
+      <c r="GBW216" s="14"/>
+      <c r="GBX216" s="14"/>
+      <c r="GBY216" s="14"/>
+      <c r="GBZ216" s="14"/>
+      <c r="GCA216" s="14"/>
+      <c r="GCB216" s="14"/>
+      <c r="GCC216" s="14"/>
+      <c r="GCD216" s="14"/>
+      <c r="GCE216" s="14"/>
+      <c r="GCF216" s="14"/>
+      <c r="GCG216" s="14"/>
+      <c r="GCH216" s="14"/>
+      <c r="GCI216" s="14"/>
+      <c r="GCJ216" s="14"/>
+      <c r="GCK216" s="14"/>
+      <c r="GCL216" s="14"/>
+      <c r="GCM216" s="14"/>
+      <c r="GCN216" s="14"/>
+      <c r="GCO216" s="14"/>
+      <c r="GCP216" s="14"/>
+      <c r="GCQ216" s="14"/>
+      <c r="GCR216" s="14"/>
+      <c r="GCS216" s="14"/>
+      <c r="GCT216" s="14"/>
+      <c r="GCU216" s="14"/>
+      <c r="GCV216" s="14"/>
+      <c r="GCW216" s="14"/>
+      <c r="GCX216" s="14"/>
+      <c r="GCY216" s="14"/>
+      <c r="GCZ216" s="14"/>
+      <c r="GDA216" s="14"/>
+      <c r="GDB216" s="14"/>
+      <c r="GDC216" s="14"/>
+      <c r="GDD216" s="14"/>
+      <c r="GDE216" s="14"/>
+      <c r="GDF216" s="14"/>
+      <c r="GDG216" s="14"/>
+      <c r="GDH216" s="14"/>
+      <c r="GDI216" s="14"/>
+      <c r="GDJ216" s="14"/>
+      <c r="GDK216" s="14"/>
+      <c r="GDL216" s="14"/>
+      <c r="GDM216" s="14"/>
+      <c r="GDN216" s="14"/>
+      <c r="GDO216" s="14"/>
+      <c r="GDP216" s="14"/>
+      <c r="GDQ216" s="14"/>
+      <c r="GDR216" s="14"/>
+      <c r="GDS216" s="14"/>
+      <c r="GDT216" s="14"/>
+      <c r="GDU216" s="14"/>
+      <c r="GDV216" s="14"/>
+      <c r="GDW216" s="14"/>
+      <c r="GDX216" s="14"/>
+      <c r="GDY216" s="14"/>
+      <c r="GDZ216" s="14"/>
+      <c r="GEA216" s="14"/>
+      <c r="GEB216" s="14"/>
+      <c r="GEC216" s="14"/>
+      <c r="GED216" s="14"/>
+      <c r="GEE216" s="14"/>
+      <c r="GEF216" s="14"/>
+      <c r="GEG216" s="14"/>
+      <c r="GEH216" s="14"/>
+      <c r="GEI216" s="14"/>
+      <c r="GEJ216" s="14"/>
+      <c r="GEK216" s="14"/>
+      <c r="GEL216" s="14"/>
+      <c r="GEM216" s="14"/>
+      <c r="GEN216" s="14"/>
+      <c r="GEO216" s="14"/>
+      <c r="GEP216" s="14"/>
+      <c r="GEQ216" s="14"/>
+      <c r="GER216" s="14"/>
+      <c r="GES216" s="14"/>
+      <c r="GET216" s="14"/>
+      <c r="GEU216" s="14"/>
+      <c r="GEV216" s="14"/>
+      <c r="GEW216" s="14"/>
+      <c r="GEX216" s="14"/>
+      <c r="GEY216" s="14"/>
+      <c r="GEZ216" s="14"/>
+      <c r="GFA216" s="14"/>
+      <c r="GFB216" s="14"/>
+      <c r="GFC216" s="14"/>
+      <c r="GFD216" s="14"/>
+      <c r="GFE216" s="14"/>
+      <c r="GFF216" s="14"/>
+      <c r="GFG216" s="14"/>
+      <c r="GFH216" s="14"/>
+      <c r="GFI216" s="14"/>
+      <c r="GFJ216" s="14"/>
+      <c r="GFK216" s="14"/>
+      <c r="GFL216" s="14"/>
+      <c r="GFM216" s="14"/>
+      <c r="GFN216" s="14"/>
+      <c r="GFO216" s="14"/>
+      <c r="GFP216" s="14"/>
+      <c r="GFQ216" s="14"/>
+      <c r="GFR216" s="14"/>
+      <c r="GFS216" s="14"/>
+      <c r="GFT216" s="14"/>
+      <c r="GFU216" s="14"/>
+      <c r="GFV216" s="14"/>
+      <c r="GFW216" s="14"/>
+      <c r="GFX216" s="14"/>
+      <c r="GFY216" s="14"/>
+      <c r="GFZ216" s="14"/>
+      <c r="GGA216" s="14"/>
+      <c r="GGB216" s="14"/>
+      <c r="GGC216" s="14"/>
+      <c r="GGD216" s="14"/>
+      <c r="GGE216" s="14"/>
+      <c r="GGF216" s="14"/>
+      <c r="GGG216" s="14"/>
+      <c r="GGH216" s="14"/>
+      <c r="GGI216" s="14"/>
+      <c r="GGJ216" s="14"/>
+      <c r="GGK216" s="14"/>
+      <c r="GGL216" s="14"/>
+      <c r="GGM216" s="14"/>
+      <c r="GGN216" s="14"/>
+      <c r="GGO216" s="14"/>
+      <c r="GGP216" s="14"/>
+      <c r="GGQ216" s="14"/>
+      <c r="GGR216" s="14"/>
+      <c r="GGS216" s="14"/>
+      <c r="GGT216" s="14"/>
+      <c r="GGU216" s="14"/>
+      <c r="GGV216" s="14"/>
+      <c r="GGW216" s="14"/>
+      <c r="GGX216" s="14"/>
+      <c r="GGY216" s="14"/>
+      <c r="GGZ216" s="14"/>
+      <c r="GHA216" s="14"/>
+      <c r="GHB216" s="14"/>
+      <c r="GHC216" s="14"/>
+      <c r="GHD216" s="14"/>
+      <c r="GHE216" s="14"/>
+      <c r="GHF216" s="14"/>
+      <c r="GHG216" s="14"/>
+      <c r="GHH216" s="14"/>
+      <c r="GHI216" s="14"/>
+      <c r="GHJ216" s="14"/>
+      <c r="GHK216" s="14"/>
+      <c r="GHL216" s="14"/>
+      <c r="GHM216" s="14"/>
+      <c r="GHN216" s="14"/>
+      <c r="GHO216" s="14"/>
+      <c r="GHP216" s="14"/>
+      <c r="GHQ216" s="14"/>
+      <c r="GHR216" s="14"/>
+      <c r="GHS216" s="14"/>
+      <c r="GHT216" s="14"/>
+      <c r="GHU216" s="14"/>
+      <c r="GHV216" s="14"/>
+      <c r="GHW216" s="14"/>
+      <c r="GHX216" s="14"/>
+      <c r="GHY216" s="14"/>
+      <c r="GHZ216" s="14"/>
+      <c r="GIA216" s="14"/>
+      <c r="GIB216" s="14"/>
+      <c r="GIC216" s="14"/>
+      <c r="GID216" s="14"/>
+      <c r="GIE216" s="14"/>
+      <c r="GIF216" s="14"/>
+      <c r="GIG216" s="14"/>
+      <c r="GIH216" s="14"/>
+      <c r="GII216" s="14"/>
+      <c r="GIJ216" s="14"/>
+      <c r="GIK216" s="14"/>
+      <c r="GIL216" s="14"/>
+      <c r="GIM216" s="14"/>
+      <c r="GIN216" s="14"/>
+      <c r="GIO216" s="14"/>
+      <c r="GIP216" s="14"/>
+      <c r="GIQ216" s="14"/>
+      <c r="GIR216" s="14"/>
+      <c r="GIS216" s="14"/>
+      <c r="GIT216" s="14"/>
+      <c r="GIU216" s="14"/>
+      <c r="GIV216" s="14"/>
+      <c r="GIW216" s="14"/>
+      <c r="GIX216" s="14"/>
+      <c r="GIY216" s="14"/>
+      <c r="GIZ216" s="14"/>
+      <c r="GJA216" s="14"/>
+      <c r="GJB216" s="14"/>
+      <c r="GJC216" s="14"/>
+      <c r="GJD216" s="14"/>
+      <c r="GJE216" s="14"/>
+      <c r="GJF216" s="14"/>
+      <c r="GJG216" s="14"/>
+      <c r="GJH216" s="14"/>
+      <c r="GJI216" s="14"/>
+      <c r="GJJ216" s="14"/>
+      <c r="GJK216" s="14"/>
+      <c r="GJL216" s="14"/>
+      <c r="GJM216" s="14"/>
+      <c r="GJN216" s="14"/>
+      <c r="GJO216" s="14"/>
+      <c r="GJP216" s="14"/>
+      <c r="GJQ216" s="14"/>
+      <c r="GJR216" s="14"/>
+      <c r="GJS216" s="14"/>
+      <c r="GJT216" s="14"/>
+      <c r="GJU216" s="14"/>
+      <c r="GJV216" s="14"/>
+      <c r="GJW216" s="14"/>
+      <c r="GJX216" s="14"/>
+      <c r="GJY216" s="14"/>
+      <c r="GJZ216" s="14"/>
+      <c r="GKA216" s="14"/>
+      <c r="GKB216" s="14"/>
+      <c r="GKC216" s="14"/>
+      <c r="GKD216" s="14"/>
+      <c r="GKE216" s="14"/>
+      <c r="GKF216" s="14"/>
+      <c r="GKG216" s="14"/>
+      <c r="GKH216" s="14"/>
+      <c r="GKI216" s="14"/>
+      <c r="GKJ216" s="14"/>
+      <c r="GKK216" s="14"/>
+      <c r="GKL216" s="14"/>
+      <c r="GKM216" s="14"/>
+      <c r="GKN216" s="14"/>
+      <c r="GKO216" s="14"/>
+      <c r="GKP216" s="14"/>
+      <c r="GKQ216" s="14"/>
+      <c r="GKR216" s="14"/>
+      <c r="GKS216" s="14"/>
+      <c r="GKT216" s="14"/>
+      <c r="GKU216" s="14"/>
+      <c r="GKV216" s="14"/>
+      <c r="GKW216" s="14"/>
+      <c r="GKX216" s="14"/>
+      <c r="GKY216" s="14"/>
+      <c r="GKZ216" s="14"/>
+      <c r="GLA216" s="14"/>
+      <c r="GLB216" s="14"/>
+      <c r="GLC216" s="14"/>
+      <c r="GLD216" s="14"/>
+      <c r="GLE216" s="14"/>
+      <c r="GLF216" s="14"/>
+      <c r="GLG216" s="14"/>
+      <c r="GLH216" s="14"/>
+      <c r="GLI216" s="14"/>
+      <c r="GLJ216" s="14"/>
+      <c r="GLK216" s="14"/>
+      <c r="GLL216" s="14"/>
+      <c r="GLM216" s="14"/>
+      <c r="GLN216" s="14"/>
+      <c r="GLO216" s="14"/>
+      <c r="GLP216" s="14"/>
+      <c r="GLQ216" s="14"/>
+      <c r="GLR216" s="14"/>
+      <c r="GLS216" s="14"/>
+      <c r="GLT216" s="14"/>
+      <c r="GLU216" s="14"/>
+      <c r="GLV216" s="14"/>
+      <c r="GLW216" s="14"/>
+      <c r="GLX216" s="14"/>
+      <c r="GLY216" s="14"/>
+      <c r="GLZ216" s="14"/>
+      <c r="GMA216" s="14"/>
+      <c r="GMB216" s="14"/>
+      <c r="GMC216" s="14"/>
+      <c r="GMD216" s="14"/>
+      <c r="GME216" s="14"/>
+      <c r="GMF216" s="14"/>
+      <c r="GMG216" s="14"/>
+      <c r="GMH216" s="14"/>
+      <c r="GMI216" s="14"/>
+      <c r="GMJ216" s="14"/>
+      <c r="GMK216" s="14"/>
+      <c r="GML216" s="14"/>
+      <c r="GMM216" s="14"/>
+      <c r="GMN216" s="14"/>
+      <c r="GMO216" s="14"/>
+      <c r="GMP216" s="14"/>
+      <c r="GMQ216" s="14"/>
+      <c r="GMR216" s="14"/>
+      <c r="GMS216" s="14"/>
+      <c r="GMT216" s="14"/>
+      <c r="GMU216" s="14"/>
+      <c r="GMV216" s="14"/>
+      <c r="GMW216" s="14"/>
+      <c r="GMX216" s="14"/>
+      <c r="GMY216" s="14"/>
+      <c r="GMZ216" s="14"/>
+      <c r="GNA216" s="14"/>
+      <c r="GNB216" s="14"/>
+      <c r="GNC216" s="14"/>
+      <c r="GND216" s="14"/>
+      <c r="GNE216" s="14"/>
+      <c r="GNF216" s="14"/>
+      <c r="GNG216" s="14"/>
+      <c r="GNH216" s="14"/>
+      <c r="GNI216" s="14"/>
+      <c r="GNJ216" s="14"/>
+      <c r="GNK216" s="14"/>
+      <c r="GNL216" s="14"/>
+      <c r="GNM216" s="14"/>
+      <c r="GNN216" s="14"/>
+      <c r="GNO216" s="14"/>
+      <c r="GNP216" s="14"/>
+      <c r="GNQ216" s="14"/>
+      <c r="GNR216" s="14"/>
+      <c r="GNS216" s="14"/>
+      <c r="GNT216" s="14"/>
+      <c r="GNU216" s="14"/>
+      <c r="GNV216" s="14"/>
+      <c r="GNW216" s="14"/>
+      <c r="GNX216" s="14"/>
+      <c r="GNY216" s="14"/>
+      <c r="GNZ216" s="14"/>
+      <c r="GOA216" s="14"/>
+      <c r="GOB216" s="14"/>
+      <c r="GOC216" s="14"/>
+      <c r="GOD216" s="14"/>
+      <c r="GOE216" s="14"/>
+      <c r="GOF216" s="14"/>
+      <c r="GOG216" s="14"/>
+      <c r="GOH216" s="14"/>
+      <c r="GOI216" s="14"/>
+      <c r="GOJ216" s="14"/>
+      <c r="GOK216" s="14"/>
+      <c r="GOL216" s="14"/>
+      <c r="GOM216" s="14"/>
+      <c r="GON216" s="14"/>
+      <c r="GOO216" s="14"/>
+      <c r="GOP216" s="14"/>
+      <c r="GOQ216" s="14"/>
+      <c r="GOR216" s="14"/>
+      <c r="GOS216" s="14"/>
+      <c r="GOT216" s="14"/>
+      <c r="GOU216" s="14"/>
+      <c r="GOV216" s="14"/>
+      <c r="GOW216" s="14"/>
+      <c r="GOX216" s="14"/>
+      <c r="GOY216" s="14"/>
+      <c r="GOZ216" s="14"/>
+      <c r="GPA216" s="14"/>
+      <c r="GPB216" s="14"/>
+      <c r="GPC216" s="14"/>
+      <c r="GPD216" s="14"/>
+      <c r="GPE216" s="14"/>
+      <c r="GPF216" s="14"/>
+      <c r="GPG216" s="14"/>
+      <c r="GPH216" s="14"/>
+      <c r="GPI216" s="14"/>
+      <c r="GPJ216" s="14"/>
+      <c r="GPK216" s="14"/>
+      <c r="GPL216" s="14"/>
+      <c r="GPM216" s="14"/>
+      <c r="GPN216" s="14"/>
+      <c r="GPO216" s="14"/>
+      <c r="GPP216" s="14"/>
+      <c r="GPQ216" s="14"/>
+      <c r="GPR216" s="14"/>
+      <c r="GPS216" s="14"/>
+      <c r="GPT216" s="14"/>
+      <c r="GPU216" s="14"/>
+      <c r="GPV216" s="14"/>
+      <c r="GPW216" s="14"/>
+      <c r="GPX216" s="14"/>
+      <c r="GPY216" s="14"/>
+      <c r="GPZ216" s="14"/>
+      <c r="GQA216" s="14"/>
+      <c r="GQB216" s="14"/>
+      <c r="GQC216" s="14"/>
+      <c r="GQD216" s="14"/>
+      <c r="GQE216" s="14"/>
+      <c r="GQF216" s="14"/>
+      <c r="GQG216" s="14"/>
+      <c r="GQH216" s="14"/>
+      <c r="GQI216" s="14"/>
+      <c r="GQJ216" s="14"/>
+      <c r="GQK216" s="14"/>
+      <c r="GQL216" s="14"/>
+      <c r="GQM216" s="14"/>
+      <c r="GQN216" s="14"/>
+      <c r="GQO216" s="14"/>
+      <c r="GQP216" s="14"/>
+      <c r="GQQ216" s="14"/>
+      <c r="GQR216" s="14"/>
+      <c r="GQS216" s="14"/>
+      <c r="GQT216" s="14"/>
+      <c r="GQU216" s="14"/>
+      <c r="GQV216" s="14"/>
+      <c r="GQW216" s="14"/>
+      <c r="GQX216" s="14"/>
+      <c r="GQY216" s="14"/>
+      <c r="GQZ216" s="14"/>
+      <c r="GRA216" s="14"/>
+      <c r="GRB216" s="14"/>
+      <c r="GRC216" s="14"/>
+      <c r="GRD216" s="14"/>
+      <c r="GRE216" s="14"/>
+      <c r="GRF216" s="14"/>
+      <c r="GRG216" s="14"/>
+      <c r="GRH216" s="14"/>
+      <c r="GRI216" s="14"/>
+      <c r="GRJ216" s="14"/>
+      <c r="GRK216" s="14"/>
+      <c r="GRL216" s="14"/>
+      <c r="GRM216" s="14"/>
+      <c r="GRN216" s="14"/>
+      <c r="GRO216" s="14"/>
+      <c r="GRP216" s="14"/>
+      <c r="GRQ216" s="14"/>
+      <c r="GRR216" s="14"/>
+      <c r="GRS216" s="14"/>
+      <c r="GRT216" s="14"/>
+      <c r="GRU216" s="14"/>
+      <c r="GRV216" s="14"/>
+      <c r="GRW216" s="14"/>
+      <c r="GRX216" s="14"/>
+      <c r="GRY216" s="14"/>
+      <c r="GRZ216" s="14"/>
+      <c r="GSA216" s="14"/>
+      <c r="GSB216" s="14"/>
+      <c r="GSC216" s="14"/>
+      <c r="GSD216" s="14"/>
+      <c r="GSE216" s="14"/>
+      <c r="GSF216" s="14"/>
+      <c r="GSG216" s="14"/>
+      <c r="GSH216" s="14"/>
+      <c r="GSI216" s="14"/>
+      <c r="GSJ216" s="14"/>
+      <c r="GSK216" s="14"/>
+      <c r="GSL216" s="14"/>
+      <c r="GSM216" s="14"/>
+      <c r="GSN216" s="14"/>
+      <c r="GSO216" s="14"/>
+      <c r="GSP216" s="14"/>
+      <c r="GSQ216" s="14"/>
+      <c r="GSR216" s="14"/>
+      <c r="GSS216" s="14"/>
+      <c r="GST216" s="14"/>
+      <c r="GSU216" s="14"/>
+      <c r="GSV216" s="14"/>
+      <c r="GSW216" s="14"/>
+      <c r="GSX216" s="14"/>
+      <c r="GSY216" s="14"/>
+      <c r="GSZ216" s="14"/>
+      <c r="GTA216" s="14"/>
+      <c r="GTB216" s="14"/>
+      <c r="GTC216" s="14"/>
+      <c r="GTD216" s="14"/>
+      <c r="GTE216" s="14"/>
+      <c r="GTF216" s="14"/>
+      <c r="GTG216" s="14"/>
+      <c r="GTH216" s="14"/>
+      <c r="GTI216" s="14"/>
+      <c r="GTJ216" s="14"/>
+      <c r="GTK216" s="14"/>
+      <c r="GTL216" s="14"/>
+      <c r="GTM216" s="14"/>
+      <c r="GTN216" s="14"/>
+      <c r="GTO216" s="14"/>
+      <c r="GTP216" s="14"/>
+      <c r="GTQ216" s="14"/>
+      <c r="GTR216" s="14"/>
+      <c r="GTS216" s="14"/>
+      <c r="GTT216" s="14"/>
+      <c r="GTU216" s="14"/>
+      <c r="GTV216" s="14"/>
+      <c r="GTW216" s="14"/>
+      <c r="GTX216" s="14"/>
+      <c r="GTY216" s="14"/>
+      <c r="GTZ216" s="14"/>
+      <c r="GUA216" s="14"/>
+      <c r="GUB216" s="14"/>
+      <c r="GUC216" s="14"/>
+      <c r="GUD216" s="14"/>
+      <c r="GUE216" s="14"/>
+      <c r="GUF216" s="14"/>
+      <c r="GUG216" s="14"/>
+      <c r="GUH216" s="14"/>
+      <c r="GUI216" s="14"/>
+      <c r="GUJ216" s="14"/>
+      <c r="GUK216" s="14"/>
+      <c r="GUL216" s="14"/>
+      <c r="GUM216" s="14"/>
+      <c r="GUN216" s="14"/>
+      <c r="GUO216" s="14"/>
+      <c r="GUP216" s="14"/>
+      <c r="GUQ216" s="14"/>
+      <c r="GUR216" s="14"/>
+      <c r="GUS216" s="14"/>
+      <c r="GUT216" s="14"/>
+      <c r="GUU216" s="14"/>
+      <c r="GUV216" s="14"/>
+      <c r="GUW216" s="14"/>
+      <c r="GUX216" s="14"/>
+      <c r="GUY216" s="14"/>
+      <c r="GUZ216" s="14"/>
+      <c r="GVA216" s="14"/>
+      <c r="GVB216" s="14"/>
+      <c r="GVC216" s="14"/>
+      <c r="GVD216" s="14"/>
+      <c r="GVE216" s="14"/>
+      <c r="GVF216" s="14"/>
+      <c r="GVG216" s="14"/>
+      <c r="GVH216" s="14"/>
+      <c r="GVI216" s="14"/>
+      <c r="GVJ216" s="14"/>
+      <c r="GVK216" s="14"/>
+      <c r="GVL216" s="14"/>
+      <c r="GVM216" s="14"/>
+      <c r="GVN216" s="14"/>
+      <c r="GVO216" s="14"/>
+      <c r="GVP216" s="14"/>
+      <c r="GVQ216" s="14"/>
+      <c r="GVR216" s="14"/>
+      <c r="GVS216" s="14"/>
+      <c r="GVT216" s="14"/>
+      <c r="GVU216" s="14"/>
+      <c r="GVV216" s="14"/>
+      <c r="GVW216" s="14"/>
+      <c r="GVX216" s="14"/>
+      <c r="GVY216" s="14"/>
+      <c r="GVZ216" s="14"/>
+      <c r="GWA216" s="14"/>
+      <c r="GWB216" s="14"/>
+      <c r="GWC216" s="14"/>
+      <c r="GWD216" s="14"/>
+      <c r="GWE216" s="14"/>
+      <c r="GWF216" s="14"/>
+      <c r="GWG216" s="14"/>
+      <c r="GWH216" s="14"/>
+      <c r="GWI216" s="14"/>
+      <c r="GWJ216" s="14"/>
+      <c r="GWK216" s="14"/>
+      <c r="GWL216" s="14"/>
+      <c r="GWM216" s="14"/>
+      <c r="GWN216" s="14"/>
+      <c r="GWO216" s="14"/>
+      <c r="GWP216" s="14"/>
+      <c r="GWQ216" s="14"/>
+      <c r="GWR216" s="14"/>
+      <c r="GWS216" s="14"/>
+      <c r="GWT216" s="14"/>
+      <c r="GWU216" s="14"/>
+      <c r="GWV216" s="14"/>
+      <c r="GWW216" s="14"/>
+      <c r="GWX216" s="14"/>
+      <c r="GWY216" s="14"/>
+      <c r="GWZ216" s="14"/>
+      <c r="GXA216" s="14"/>
+      <c r="GXB216" s="14"/>
+      <c r="GXC216" s="14"/>
+      <c r="GXD216" s="14"/>
+      <c r="GXE216" s="14"/>
+      <c r="GXF216" s="14"/>
+      <c r="GXG216" s="14"/>
+      <c r="GXH216" s="14"/>
+      <c r="GXI216" s="14"/>
+      <c r="GXJ216" s="14"/>
+      <c r="GXK216" s="14"/>
+      <c r="GXL216" s="14"/>
+      <c r="GXM216" s="14"/>
+      <c r="GXN216" s="14"/>
+      <c r="GXO216" s="14"/>
+      <c r="GXP216" s="14"/>
+      <c r="GXQ216" s="14"/>
+      <c r="GXR216" s="14"/>
+      <c r="GXS216" s="14"/>
+      <c r="GXT216" s="14"/>
+      <c r="GXU216" s="14"/>
+      <c r="GXV216" s="14"/>
+      <c r="GXW216" s="14"/>
+      <c r="GXX216" s="14"/>
+      <c r="GXY216" s="14"/>
+      <c r="GXZ216" s="14"/>
+      <c r="GYA216" s="14"/>
+      <c r="GYB216" s="14"/>
+      <c r="GYC216" s="14"/>
+      <c r="GYD216" s="14"/>
+      <c r="GYE216" s="14"/>
+      <c r="GYF216" s="14"/>
+      <c r="GYG216" s="14"/>
+      <c r="GYH216" s="14"/>
+      <c r="GYI216" s="14"/>
+      <c r="GYJ216" s="14"/>
+      <c r="GYK216" s="14"/>
+      <c r="GYL216" s="14"/>
+      <c r="GYM216" s="14"/>
+      <c r="GYN216" s="14"/>
+      <c r="GYO216" s="14"/>
+      <c r="GYP216" s="14"/>
+      <c r="GYQ216" s="14"/>
+      <c r="GYR216" s="14"/>
+      <c r="GYS216" s="14"/>
+      <c r="GYT216" s="14"/>
+      <c r="GYU216" s="14"/>
+      <c r="GYV216" s="14"/>
+      <c r="GYW216" s="14"/>
+      <c r="GYX216" s="14"/>
+      <c r="GYY216" s="14"/>
+      <c r="GYZ216" s="14"/>
+      <c r="GZA216" s="14"/>
+      <c r="GZB216" s="14"/>
+      <c r="GZC216" s="14"/>
+      <c r="GZD216" s="14"/>
+      <c r="GZE216" s="14"/>
+      <c r="GZF216" s="14"/>
+      <c r="GZG216" s="14"/>
+      <c r="GZH216" s="14"/>
+      <c r="GZI216" s="14"/>
+      <c r="GZJ216" s="14"/>
+      <c r="GZK216" s="14"/>
+      <c r="GZL216" s="14"/>
+      <c r="GZM216" s="14"/>
+      <c r="GZN216" s="14"/>
+      <c r="GZO216" s="14"/>
+      <c r="GZP216" s="14"/>
+      <c r="GZQ216" s="14"/>
+      <c r="GZR216" s="14"/>
+      <c r="GZS216" s="14"/>
+      <c r="GZT216" s="14"/>
+      <c r="GZU216" s="14"/>
+      <c r="GZV216" s="14"/>
+      <c r="GZW216" s="14"/>
+      <c r="GZX216" s="14"/>
+      <c r="GZY216" s="14"/>
+      <c r="GZZ216" s="14"/>
+      <c r="HAA216" s="14"/>
+      <c r="HAB216" s="14"/>
+      <c r="HAC216" s="14"/>
+      <c r="HAD216" s="14"/>
+      <c r="HAE216" s="14"/>
+      <c r="HAF216" s="14"/>
+      <c r="HAG216" s="14"/>
+      <c r="HAH216" s="14"/>
+      <c r="HAI216" s="14"/>
+      <c r="HAJ216" s="14"/>
+      <c r="HAK216" s="14"/>
+      <c r="HAL216" s="14"/>
+      <c r="HAM216" s="14"/>
+      <c r="HAN216" s="14"/>
+      <c r="HAO216" s="14"/>
+      <c r="HAP216" s="14"/>
+      <c r="HAQ216" s="14"/>
+      <c r="HAR216" s="14"/>
+      <c r="HAS216" s="14"/>
+      <c r="HAT216" s="14"/>
+      <c r="HAU216" s="14"/>
+      <c r="HAV216" s="14"/>
+      <c r="HAW216" s="14"/>
+      <c r="HAX216" s="14"/>
+      <c r="HAY216" s="14"/>
+      <c r="HAZ216" s="14"/>
+      <c r="HBA216" s="14"/>
+      <c r="HBB216" s="14"/>
+      <c r="HBC216" s="14"/>
+      <c r="HBD216" s="14"/>
+      <c r="HBE216" s="14"/>
+      <c r="HBF216" s="14"/>
+      <c r="HBG216" s="14"/>
+      <c r="HBH216" s="14"/>
+      <c r="HBI216" s="14"/>
+      <c r="HBJ216" s="14"/>
+      <c r="HBK216" s="14"/>
+      <c r="HBL216" s="14"/>
+      <c r="HBM216" s="14"/>
+      <c r="HBN216" s="14"/>
+      <c r="HBO216" s="14"/>
+      <c r="HBP216" s="14"/>
+      <c r="HBQ216" s="14"/>
+      <c r="HBR216" s="14"/>
+      <c r="HBS216" s="14"/>
+      <c r="HBT216" s="14"/>
+      <c r="HBU216" s="14"/>
+      <c r="HBV216" s="14"/>
+      <c r="HBW216" s="14"/>
+      <c r="HBX216" s="14"/>
+      <c r="HBY216" s="14"/>
+      <c r="HBZ216" s="14"/>
+      <c r="HCA216" s="14"/>
+      <c r="HCB216" s="14"/>
+      <c r="HCC216" s="14"/>
+      <c r="HCD216" s="14"/>
+      <c r="HCE216" s="14"/>
+      <c r="HCF216" s="14"/>
+      <c r="HCG216" s="14"/>
+      <c r="HCH216" s="14"/>
+      <c r="HCI216" s="14"/>
+      <c r="HCJ216" s="14"/>
+      <c r="HCK216" s="14"/>
+      <c r="HCL216" s="14"/>
+      <c r="HCM216" s="14"/>
+      <c r="HCN216" s="14"/>
+      <c r="HCO216" s="14"/>
+      <c r="HCP216" s="14"/>
+      <c r="HCQ216" s="14"/>
+      <c r="HCR216" s="14"/>
+      <c r="HCS216" s="14"/>
+      <c r="HCT216" s="14"/>
+      <c r="HCU216" s="14"/>
+      <c r="HCV216" s="14"/>
+      <c r="HCW216" s="14"/>
+      <c r="HCX216" s="14"/>
+      <c r="HCY216" s="14"/>
+      <c r="HCZ216" s="14"/>
+      <c r="HDA216" s="14"/>
+      <c r="HDB216" s="14"/>
+      <c r="HDC216" s="14"/>
+      <c r="HDD216" s="14"/>
+      <c r="HDE216" s="14"/>
+      <c r="HDF216" s="14"/>
+      <c r="HDG216" s="14"/>
+      <c r="HDH216" s="14"/>
+      <c r="HDI216" s="14"/>
+      <c r="HDJ216" s="14"/>
+      <c r="HDK216" s="14"/>
+      <c r="HDL216" s="14"/>
+      <c r="HDM216" s="14"/>
+      <c r="HDN216" s="14"/>
+      <c r="HDO216" s="14"/>
+      <c r="HDP216" s="14"/>
+      <c r="HDQ216" s="14"/>
+      <c r="HDR216" s="14"/>
+      <c r="HDS216" s="14"/>
+      <c r="HDT216" s="14"/>
+      <c r="HDU216" s="14"/>
+      <c r="HDV216" s="14"/>
+      <c r="HDW216" s="14"/>
+      <c r="HDX216" s="14"/>
+      <c r="HDY216" s="14"/>
+      <c r="HDZ216" s="14"/>
+      <c r="HEA216" s="14"/>
+      <c r="HEB216" s="14"/>
+      <c r="HEC216" s="14"/>
+      <c r="HED216" s="14"/>
+      <c r="HEE216" s="14"/>
+      <c r="HEF216" s="14"/>
+      <c r="HEG216" s="14"/>
+      <c r="HEH216" s="14"/>
+      <c r="HEI216" s="14"/>
+      <c r="HEJ216" s="14"/>
+      <c r="HEK216" s="14"/>
+      <c r="HEL216" s="14"/>
+      <c r="HEM216" s="14"/>
+      <c r="HEN216" s="14"/>
+      <c r="HEO216" s="14"/>
+      <c r="HEP216" s="14"/>
+      <c r="HEQ216" s="14"/>
+      <c r="HER216" s="14"/>
+      <c r="HES216" s="14"/>
+      <c r="HET216" s="14"/>
+      <c r="HEU216" s="14"/>
+      <c r="HEV216" s="14"/>
+      <c r="HEW216" s="14"/>
+      <c r="HEX216" s="14"/>
+      <c r="HEY216" s="14"/>
+      <c r="HEZ216" s="14"/>
+      <c r="HFA216" s="14"/>
+      <c r="HFB216" s="14"/>
+      <c r="HFC216" s="14"/>
+      <c r="HFD216" s="14"/>
+      <c r="HFE216" s="14"/>
+      <c r="HFF216" s="14"/>
+      <c r="HFG216" s="14"/>
+      <c r="HFH216" s="14"/>
+      <c r="HFI216" s="14"/>
+      <c r="HFJ216" s="14"/>
+      <c r="HFK216" s="14"/>
+      <c r="HFL216" s="14"/>
+      <c r="HFM216" s="14"/>
+      <c r="HFN216" s="14"/>
+      <c r="HFO216" s="14"/>
+      <c r="HFP216" s="14"/>
+      <c r="HFQ216" s="14"/>
+      <c r="HFR216" s="14"/>
+      <c r="HFS216" s="14"/>
+      <c r="HFT216" s="14"/>
+      <c r="HFU216" s="14"/>
+      <c r="HFV216" s="14"/>
+      <c r="HFW216" s="14"/>
+      <c r="HFX216" s="14"/>
+      <c r="HFY216" s="14"/>
+      <c r="HFZ216" s="14"/>
+      <c r="HGA216" s="14"/>
+      <c r="HGB216" s="14"/>
+      <c r="HGC216" s="14"/>
+      <c r="HGD216" s="14"/>
+      <c r="HGE216" s="14"/>
+      <c r="HGF216" s="14"/>
+      <c r="HGG216" s="14"/>
+      <c r="HGH216" s="14"/>
+      <c r="HGI216" s="14"/>
+      <c r="HGJ216" s="14"/>
+      <c r="HGK216" s="14"/>
+      <c r="HGL216" s="14"/>
+      <c r="HGM216" s="14"/>
+      <c r="HGN216" s="14"/>
+      <c r="HGO216" s="14"/>
+      <c r="HGP216" s="14"/>
+      <c r="HGQ216" s="14"/>
+      <c r="HGR216" s="14"/>
+      <c r="HGS216" s="14"/>
+      <c r="HGT216" s="14"/>
+      <c r="HGU216" s="14"/>
+      <c r="HGV216" s="14"/>
+      <c r="HGW216" s="14"/>
+      <c r="HGX216" s="14"/>
+      <c r="HGY216" s="14"/>
+      <c r="HGZ216" s="14"/>
+      <c r="HHA216" s="14"/>
+      <c r="HHB216" s="14"/>
+      <c r="HHC216" s="14"/>
+      <c r="HHD216" s="14"/>
+      <c r="HHE216" s="14"/>
+      <c r="HHF216" s="14"/>
+      <c r="HHG216" s="14"/>
+      <c r="HHH216" s="14"/>
+      <c r="HHI216" s="14"/>
+      <c r="HHJ216" s="14"/>
+      <c r="HHK216" s="14"/>
+      <c r="HHL216" s="14"/>
+      <c r="HHM216" s="14"/>
+      <c r="HHN216" s="14"/>
+      <c r="HHO216" s="14"/>
+      <c r="HHP216" s="14"/>
+      <c r="HHQ216" s="14"/>
+      <c r="HHR216" s="14"/>
+      <c r="HHS216" s="14"/>
+      <c r="HHT216" s="14"/>
+      <c r="HHU216" s="14"/>
+      <c r="HHV216" s="14"/>
+      <c r="HHW216" s="14"/>
+      <c r="HHX216" s="14"/>
+      <c r="HHY216" s="14"/>
+      <c r="HHZ216" s="14"/>
+      <c r="HIA216" s="14"/>
+      <c r="HIB216" s="14"/>
+      <c r="HIC216" s="14"/>
+      <c r="HID216" s="14"/>
+      <c r="HIE216" s="14"/>
+      <c r="HIF216" s="14"/>
+      <c r="HIG216" s="14"/>
+      <c r="HIH216" s="14"/>
+      <c r="HII216" s="14"/>
+      <c r="HIJ216" s="14"/>
+      <c r="HIK216" s="14"/>
+      <c r="HIL216" s="14"/>
+      <c r="HIM216" s="14"/>
+      <c r="HIN216" s="14"/>
+      <c r="HIO216" s="14"/>
+      <c r="HIP216" s="14"/>
+      <c r="HIQ216" s="14"/>
+      <c r="HIR216" s="14"/>
+      <c r="HIS216" s="14"/>
+      <c r="HIT216" s="14"/>
+      <c r="HIU216" s="14"/>
+      <c r="HIV216" s="14"/>
+      <c r="HIW216" s="14"/>
+      <c r="HIX216" s="14"/>
+      <c r="HIY216" s="14"/>
+      <c r="HIZ216" s="14"/>
+      <c r="HJA216" s="14"/>
+      <c r="HJB216" s="14"/>
+      <c r="HJC216" s="14"/>
+      <c r="HJD216" s="14"/>
+      <c r="HJE216" s="14"/>
+      <c r="HJF216" s="14"/>
+      <c r="HJG216" s="14"/>
+      <c r="HJH216" s="14"/>
+      <c r="HJI216" s="14"/>
+      <c r="HJJ216" s="14"/>
+      <c r="HJK216" s="14"/>
+      <c r="HJL216" s="14"/>
+      <c r="HJM216" s="14"/>
+      <c r="HJN216" s="14"/>
+      <c r="HJO216" s="14"/>
+      <c r="HJP216" s="14"/>
+      <c r="HJQ216" s="14"/>
+      <c r="HJR216" s="14"/>
+      <c r="HJS216" s="14"/>
+      <c r="HJT216" s="14"/>
+      <c r="HJU216" s="14"/>
+      <c r="HJV216" s="14"/>
+      <c r="HJW216" s="14"/>
+      <c r="HJX216" s="14"/>
+      <c r="HJY216" s="14"/>
+      <c r="HJZ216" s="14"/>
+      <c r="HKA216" s="14"/>
+      <c r="HKB216" s="14"/>
+      <c r="HKC216" s="14"/>
+      <c r="HKD216" s="14"/>
+      <c r="HKE216" s="14"/>
+      <c r="HKF216" s="14"/>
+      <c r="HKG216" s="14"/>
+      <c r="HKH216" s="14"/>
+      <c r="HKI216" s="14"/>
+      <c r="HKJ216" s="14"/>
+      <c r="HKK216" s="14"/>
+      <c r="HKL216" s="14"/>
+      <c r="HKM216" s="14"/>
+      <c r="HKN216" s="14"/>
+      <c r="HKO216" s="14"/>
+      <c r="HKP216" s="14"/>
+      <c r="HKQ216" s="14"/>
+      <c r="HKR216" s="14"/>
+      <c r="HKS216" s="14"/>
+      <c r="HKT216" s="14"/>
+      <c r="HKU216" s="14"/>
+      <c r="HKV216" s="14"/>
+      <c r="HKW216" s="14"/>
+      <c r="HKX216" s="14"/>
+      <c r="HKY216" s="14"/>
+      <c r="HKZ216" s="14"/>
+      <c r="HLA216" s="14"/>
+      <c r="HLB216" s="14"/>
+      <c r="HLC216" s="14"/>
+      <c r="HLD216" s="14"/>
+      <c r="HLE216" s="14"/>
+      <c r="HLF216" s="14"/>
+      <c r="HLG216" s="14"/>
+      <c r="HLH216" s="14"/>
+      <c r="HLI216" s="14"/>
+      <c r="HLJ216" s="14"/>
+      <c r="HLK216" s="14"/>
+      <c r="HLL216" s="14"/>
+      <c r="HLM216" s="14"/>
+      <c r="HLN216" s="14"/>
+      <c r="HLO216" s="14"/>
+      <c r="HLP216" s="14"/>
+      <c r="HLQ216" s="14"/>
+      <c r="HLR216" s="14"/>
+      <c r="HLS216" s="14"/>
+      <c r="HLT216" s="14"/>
+      <c r="HLU216" s="14"/>
+      <c r="HLV216" s="14"/>
+      <c r="HLW216" s="14"/>
+      <c r="HLX216" s="14"/>
+      <c r="HLY216" s="14"/>
+      <c r="HLZ216" s="14"/>
+      <c r="HMA216" s="14"/>
+      <c r="HMB216" s="14"/>
+      <c r="HMC216" s="14"/>
+      <c r="HMD216" s="14"/>
+      <c r="HME216" s="14"/>
+      <c r="HMF216" s="14"/>
+      <c r="HMG216" s="14"/>
+      <c r="HMH216" s="14"/>
+      <c r="HMI216" s="14"/>
+      <c r="HMJ216" s="14"/>
+      <c r="HMK216" s="14"/>
+      <c r="HML216" s="14"/>
+      <c r="HMM216" s="14"/>
+      <c r="HMN216" s="14"/>
+      <c r="HMO216" s="14"/>
+      <c r="HMP216" s="14"/>
+      <c r="HMQ216" s="14"/>
+      <c r="HMR216" s="14"/>
+      <c r="HMS216" s="14"/>
+      <c r="HMT216" s="14"/>
+      <c r="HMU216" s="14"/>
+      <c r="HMV216" s="14"/>
+      <c r="HMW216" s="14"/>
+      <c r="HMX216" s="14"/>
+      <c r="HMY216" s="14"/>
+      <c r="HMZ216" s="14"/>
+      <c r="HNA216" s="14"/>
+      <c r="HNB216" s="14"/>
+      <c r="HNC216" s="14"/>
+      <c r="HND216" s="14"/>
+      <c r="HNE216" s="14"/>
+      <c r="HNF216" s="14"/>
+      <c r="HNG216" s="14"/>
+      <c r="HNH216" s="14"/>
+      <c r="HNI216" s="14"/>
+      <c r="HNJ216" s="14"/>
+      <c r="HNK216" s="14"/>
+      <c r="HNL216" s="14"/>
+      <c r="HNM216" s="14"/>
+      <c r="HNN216" s="14"/>
+      <c r="HNO216" s="14"/>
+      <c r="HNP216" s="14"/>
+      <c r="HNQ216" s="14"/>
+      <c r="HNR216" s="14"/>
+      <c r="HNS216" s="14"/>
+      <c r="HNT216" s="14"/>
+      <c r="HNU216" s="14"/>
+      <c r="HNV216" s="14"/>
+      <c r="HNW216" s="14"/>
+      <c r="HNX216" s="14"/>
+      <c r="HNY216" s="14"/>
+      <c r="HNZ216" s="14"/>
+      <c r="HOA216" s="14"/>
+      <c r="HOB216" s="14"/>
+      <c r="HOC216" s="14"/>
+      <c r="HOD216" s="14"/>
+      <c r="HOE216" s="14"/>
+      <c r="HOF216" s="14"/>
+      <c r="HOG216" s="14"/>
+      <c r="HOH216" s="14"/>
+      <c r="HOI216" s="14"/>
+      <c r="HOJ216" s="14"/>
+      <c r="HOK216" s="14"/>
+      <c r="HOL216" s="14"/>
+      <c r="HOM216" s="14"/>
+      <c r="HON216" s="14"/>
+      <c r="HOO216" s="14"/>
+      <c r="HOP216" s="14"/>
+      <c r="HOQ216" s="14"/>
+      <c r="HOR216" s="14"/>
+      <c r="HOS216" s="14"/>
+      <c r="HOT216" s="14"/>
+      <c r="HOU216" s="14"/>
+      <c r="HOV216" s="14"/>
+      <c r="HOW216" s="14"/>
+      <c r="HOX216" s="14"/>
+      <c r="HOY216" s="14"/>
+      <c r="HOZ216" s="14"/>
+      <c r="HPA216" s="14"/>
+      <c r="HPB216" s="14"/>
+      <c r="HPC216" s="14"/>
+      <c r="HPD216" s="14"/>
+      <c r="HPE216" s="14"/>
+      <c r="HPF216" s="14"/>
+      <c r="HPG216" s="14"/>
+      <c r="HPH216" s="14"/>
+      <c r="HPI216" s="14"/>
+      <c r="HPJ216" s="14"/>
+      <c r="HPK216" s="14"/>
+      <c r="HPL216" s="14"/>
+      <c r="HPM216" s="14"/>
+      <c r="HPN216" s="14"/>
+      <c r="HPO216" s="14"/>
+      <c r="HPP216" s="14"/>
+      <c r="HPQ216" s="14"/>
+      <c r="HPR216" s="14"/>
+      <c r="HPS216" s="14"/>
+      <c r="HPT216" s="14"/>
+      <c r="HPU216" s="14"/>
+      <c r="HPV216" s="14"/>
+      <c r="HPW216" s="14"/>
+      <c r="HPX216" s="14"/>
+      <c r="HPY216" s="14"/>
+      <c r="HPZ216" s="14"/>
+      <c r="HQA216" s="14"/>
+      <c r="HQB216" s="14"/>
+      <c r="HQC216" s="14"/>
+      <c r="HQD216" s="14"/>
+      <c r="HQE216" s="14"/>
+      <c r="HQF216" s="14"/>
+      <c r="HQG216" s="14"/>
+      <c r="HQH216" s="14"/>
+      <c r="HQI216" s="14"/>
+      <c r="HQJ216" s="14"/>
+      <c r="HQK216" s="14"/>
+      <c r="HQL216" s="14"/>
+      <c r="HQM216" s="14"/>
+      <c r="HQN216" s="14"/>
+      <c r="HQO216" s="14"/>
+      <c r="HQP216" s="14"/>
+      <c r="HQQ216" s="14"/>
+      <c r="HQR216" s="14"/>
+      <c r="HQS216" s="14"/>
+      <c r="HQT216" s="14"/>
+      <c r="HQU216" s="14"/>
+      <c r="HQV216" s="14"/>
+      <c r="HQW216" s="14"/>
+      <c r="HQX216" s="14"/>
+      <c r="HQY216" s="14"/>
+      <c r="HQZ216" s="14"/>
+      <c r="HRA216" s="14"/>
+      <c r="HRB216" s="14"/>
+      <c r="HRC216" s="14"/>
+      <c r="HRD216" s="14"/>
+      <c r="HRE216" s="14"/>
+      <c r="HRF216" s="14"/>
+      <c r="HRG216" s="14"/>
+      <c r="HRH216" s="14"/>
+      <c r="HRI216" s="14"/>
+      <c r="HRJ216" s="14"/>
+      <c r="HRK216" s="14"/>
+      <c r="HRL216" s="14"/>
+      <c r="HRM216" s="14"/>
+      <c r="HRN216" s="14"/>
+      <c r="HRO216" s="14"/>
+      <c r="HRP216" s="14"/>
+      <c r="HRQ216" s="14"/>
+      <c r="HRR216" s="14"/>
+      <c r="HRS216" s="14"/>
+      <c r="HRT216" s="14"/>
+      <c r="HRU216" s="14"/>
+      <c r="HRV216" s="14"/>
+      <c r="HRW216" s="14"/>
+      <c r="HRX216" s="14"/>
+      <c r="HRY216" s="14"/>
+      <c r="HRZ216" s="14"/>
+      <c r="HSA216" s="14"/>
+      <c r="HSB216" s="14"/>
+      <c r="HSC216" s="14"/>
+      <c r="HSD216" s="14"/>
+      <c r="HSE216" s="14"/>
+      <c r="HSF216" s="14"/>
+      <c r="HSG216" s="14"/>
+      <c r="HSH216" s="14"/>
+      <c r="HSI216" s="14"/>
+      <c r="HSJ216" s="14"/>
+      <c r="HSK216" s="14"/>
+      <c r="HSL216" s="14"/>
+      <c r="HSM216" s="14"/>
+      <c r="HSN216" s="14"/>
+      <c r="HSO216" s="14"/>
+      <c r="HSP216" s="14"/>
+      <c r="HSQ216" s="14"/>
+      <c r="HSR216" s="14"/>
+      <c r="HSS216" s="14"/>
+      <c r="HST216" s="14"/>
+      <c r="HSU216" s="14"/>
+      <c r="HSV216" s="14"/>
+      <c r="HSW216" s="14"/>
+      <c r="HSX216" s="14"/>
+      <c r="HSY216" s="14"/>
+      <c r="HSZ216" s="14"/>
+      <c r="HTA216" s="14"/>
+      <c r="HTB216" s="14"/>
+      <c r="HTC216" s="14"/>
+      <c r="HTD216" s="14"/>
+      <c r="HTE216" s="14"/>
+      <c r="HTF216" s="14"/>
+      <c r="HTG216" s="14"/>
+      <c r="HTH216" s="14"/>
+      <c r="HTI216" s="14"/>
+      <c r="HTJ216" s="14"/>
+      <c r="HTK216" s="14"/>
+      <c r="HTL216" s="14"/>
+      <c r="HTM216" s="14"/>
+      <c r="HTN216" s="14"/>
+      <c r="HTO216" s="14"/>
+      <c r="HTP216" s="14"/>
+      <c r="HTQ216" s="14"/>
+      <c r="HTR216" s="14"/>
+      <c r="HTS216" s="14"/>
+      <c r="HTT216" s="14"/>
+      <c r="HTU216" s="14"/>
+      <c r="HTV216" s="14"/>
+      <c r="HTW216" s="14"/>
+      <c r="HTX216" s="14"/>
+      <c r="HTY216" s="14"/>
+      <c r="HTZ216" s="14"/>
+      <c r="HUA216" s="14"/>
+      <c r="HUB216" s="14"/>
+      <c r="HUC216" s="14"/>
+      <c r="HUD216" s="14"/>
+      <c r="HUE216" s="14"/>
+      <c r="HUF216" s="14"/>
+      <c r="HUG216" s="14"/>
+      <c r="HUH216" s="14"/>
+      <c r="HUI216" s="14"/>
+      <c r="HUJ216" s="14"/>
+      <c r="HUK216" s="14"/>
+      <c r="HUL216" s="14"/>
+      <c r="HUM216" s="14"/>
+      <c r="HUN216" s="14"/>
+      <c r="HUO216" s="14"/>
+      <c r="HUP216" s="14"/>
+      <c r="HUQ216" s="14"/>
+      <c r="HUR216" s="14"/>
+      <c r="HUS216" s="14"/>
+      <c r="HUT216" s="14"/>
+      <c r="HUU216" s="14"/>
+      <c r="HUV216" s="14"/>
+      <c r="HUW216" s="14"/>
+      <c r="HUX216" s="14"/>
+      <c r="HUY216" s="14"/>
+      <c r="HUZ216" s="14"/>
+      <c r="HVA216" s="14"/>
+      <c r="HVB216" s="14"/>
+      <c r="HVC216" s="14"/>
+      <c r="HVD216" s="14"/>
+      <c r="HVE216" s="14"/>
+      <c r="HVF216" s="14"/>
+      <c r="HVG216" s="14"/>
+      <c r="HVH216" s="14"/>
+      <c r="HVI216" s="14"/>
+      <c r="HVJ216" s="14"/>
+      <c r="HVK216" s="14"/>
+      <c r="HVL216" s="14"/>
+      <c r="HVM216" s="14"/>
+      <c r="HVN216" s="14"/>
+      <c r="HVO216" s="14"/>
+      <c r="HVP216" s="14"/>
+      <c r="HVQ216" s="14"/>
+      <c r="HVR216" s="14"/>
+      <c r="HVS216" s="14"/>
+      <c r="HVT216" s="14"/>
+      <c r="HVU216" s="14"/>
+      <c r="HVV216" s="14"/>
+      <c r="HVW216" s="14"/>
+      <c r="HVX216" s="14"/>
+      <c r="HVY216" s="14"/>
+      <c r="HVZ216" s="14"/>
+      <c r="HWA216" s="14"/>
+      <c r="HWB216" s="14"/>
+      <c r="HWC216" s="14"/>
+      <c r="HWD216" s="14"/>
+      <c r="HWE216" s="14"/>
+      <c r="HWF216" s="14"/>
+      <c r="HWG216" s="14"/>
+      <c r="HWH216" s="14"/>
+      <c r="HWI216" s="14"/>
+      <c r="HWJ216" s="14"/>
+      <c r="HWK216" s="14"/>
+      <c r="HWL216" s="14"/>
+      <c r="HWM216" s="14"/>
+      <c r="HWN216" s="14"/>
+      <c r="HWO216" s="14"/>
+      <c r="HWP216" s="14"/>
+      <c r="HWQ216" s="14"/>
+      <c r="HWR216" s="14"/>
+      <c r="HWS216" s="14"/>
+      <c r="HWT216" s="14"/>
+      <c r="HWU216" s="14"/>
+      <c r="HWV216" s="14"/>
+      <c r="HWW216" s="14"/>
+      <c r="HWX216" s="14"/>
+      <c r="HWY216" s="14"/>
+      <c r="HWZ216" s="14"/>
+      <c r="HXA216" s="14"/>
+      <c r="HXB216" s="14"/>
+      <c r="HXC216" s="14"/>
+      <c r="HXD216" s="14"/>
+      <c r="HXE216" s="14"/>
+      <c r="HXF216" s="14"/>
+      <c r="HXG216" s="14"/>
+      <c r="HXH216" s="14"/>
+      <c r="HXI216" s="14"/>
+      <c r="HXJ216" s="14"/>
+      <c r="HXK216" s="14"/>
+      <c r="HXL216" s="14"/>
+      <c r="HXM216" s="14"/>
+      <c r="HXN216" s="14"/>
+      <c r="HXO216" s="14"/>
+      <c r="HXP216" s="14"/>
+      <c r="HXQ216" s="14"/>
+      <c r="HXR216" s="14"/>
+      <c r="HXS216" s="14"/>
+      <c r="HXT216" s="14"/>
+      <c r="HXU216" s="14"/>
+      <c r="HXV216" s="14"/>
+      <c r="HXW216" s="14"/>
+      <c r="HXX216" s="14"/>
+      <c r="HXY216" s="14"/>
+      <c r="HXZ216" s="14"/>
+      <c r="HYA216" s="14"/>
+      <c r="HYB216" s="14"/>
+      <c r="HYC216" s="14"/>
+      <c r="HYD216" s="14"/>
+      <c r="HYE216" s="14"/>
+      <c r="HYF216" s="14"/>
+      <c r="HYG216" s="14"/>
+      <c r="HYH216" s="14"/>
+      <c r="HYI216" s="14"/>
+      <c r="HYJ216" s="14"/>
+      <c r="HYK216" s="14"/>
+      <c r="HYL216" s="14"/>
+      <c r="HYM216" s="14"/>
+      <c r="HYN216" s="14"/>
+      <c r="HYO216" s="14"/>
+      <c r="HYP216" s="14"/>
+      <c r="HYQ216" s="14"/>
+      <c r="HYR216" s="14"/>
+      <c r="HYS216" s="14"/>
+      <c r="HYT216" s="14"/>
+      <c r="HYU216" s="14"/>
+      <c r="HYV216" s="14"/>
+      <c r="HYW216" s="14"/>
+      <c r="HYX216" s="14"/>
+      <c r="HYY216" s="14"/>
+      <c r="HYZ216" s="14"/>
+      <c r="HZA216" s="14"/>
+      <c r="HZB216" s="14"/>
+      <c r="HZC216" s="14"/>
+      <c r="HZD216" s="14"/>
+      <c r="HZE216" s="14"/>
+      <c r="HZF216" s="14"/>
+      <c r="HZG216" s="14"/>
+      <c r="HZH216" s="14"/>
+      <c r="HZI216" s="14"/>
+      <c r="HZJ216" s="14"/>
+      <c r="HZK216" s="14"/>
+      <c r="HZL216" s="14"/>
+      <c r="HZM216" s="14"/>
+      <c r="HZN216" s="14"/>
+      <c r="HZO216" s="14"/>
+      <c r="HZP216" s="14"/>
+      <c r="HZQ216" s="14"/>
+      <c r="HZR216" s="14"/>
+      <c r="HZS216" s="14"/>
+      <c r="HZT216" s="14"/>
+      <c r="HZU216" s="14"/>
+      <c r="HZV216" s="14"/>
+      <c r="HZW216" s="14"/>
+      <c r="HZX216" s="14"/>
+      <c r="HZY216" s="14"/>
+      <c r="HZZ216" s="14"/>
+      <c r="IAA216" s="14"/>
+      <c r="IAB216" s="14"/>
+      <c r="IAC216" s="14"/>
+      <c r="IAD216" s="14"/>
+      <c r="IAE216" s="14"/>
+      <c r="IAF216" s="14"/>
+      <c r="IAG216" s="14"/>
+      <c r="IAH216" s="14"/>
+      <c r="IAI216" s="14"/>
+      <c r="IAJ216" s="14"/>
+      <c r="IAK216" s="14"/>
+      <c r="IAL216" s="14"/>
+      <c r="IAM216" s="14"/>
+      <c r="IAN216" s="14"/>
+      <c r="IAO216" s="14"/>
+      <c r="IAP216" s="14"/>
+      <c r="IAQ216" s="14"/>
+      <c r="IAR216" s="14"/>
+      <c r="IAS216" s="14"/>
+      <c r="IAT216" s="14"/>
+      <c r="IAU216" s="14"/>
+      <c r="IAV216" s="14"/>
+      <c r="IAW216" s="14"/>
+      <c r="IAX216" s="14"/>
+      <c r="IAY216" s="14"/>
+      <c r="IAZ216" s="14"/>
+      <c r="IBA216" s="14"/>
+      <c r="IBB216" s="14"/>
+      <c r="IBC216" s="14"/>
+      <c r="IBD216" s="14"/>
+      <c r="IBE216" s="14"/>
+      <c r="IBF216" s="14"/>
+      <c r="IBG216" s="14"/>
+      <c r="IBH216" s="14"/>
+      <c r="IBI216" s="14"/>
+      <c r="IBJ216" s="14"/>
+      <c r="IBK216" s="14"/>
+      <c r="IBL216" s="14"/>
+      <c r="IBM216" s="14"/>
+      <c r="IBN216" s="14"/>
+      <c r="IBO216" s="14"/>
+      <c r="IBP216" s="14"/>
+      <c r="IBQ216" s="14"/>
+      <c r="IBR216" s="14"/>
+      <c r="IBS216" s="14"/>
+      <c r="IBT216" s="14"/>
+      <c r="IBU216" s="14"/>
+      <c r="IBV216" s="14"/>
+      <c r="IBW216" s="14"/>
+      <c r="IBX216" s="14"/>
+      <c r="IBY216" s="14"/>
+      <c r="IBZ216" s="14"/>
+      <c r="ICA216" s="14"/>
+      <c r="ICB216" s="14"/>
+      <c r="ICC216" s="14"/>
+      <c r="ICD216" s="14"/>
+      <c r="ICE216" s="14"/>
+      <c r="ICF216" s="14"/>
+      <c r="ICG216" s="14"/>
+      <c r="ICH216" s="14"/>
+      <c r="ICI216" s="14"/>
+      <c r="ICJ216" s="14"/>
+      <c r="ICK216" s="14"/>
+      <c r="ICL216" s="14"/>
+      <c r="ICM216" s="14"/>
+      <c r="ICN216" s="14"/>
+      <c r="ICO216" s="14"/>
+      <c r="ICP216" s="14"/>
+      <c r="ICQ216" s="14"/>
+      <c r="ICR216" s="14"/>
+      <c r="ICS216" s="14"/>
+      <c r="ICT216" s="14"/>
+      <c r="ICU216" s="14"/>
+      <c r="ICV216" s="14"/>
+      <c r="ICW216" s="14"/>
+      <c r="ICX216" s="14"/>
+      <c r="ICY216" s="14"/>
+      <c r="ICZ216" s="14"/>
+      <c r="IDA216" s="14"/>
+      <c r="IDB216" s="14"/>
+      <c r="IDC216" s="14"/>
+      <c r="IDD216" s="14"/>
+      <c r="IDE216" s="14"/>
+      <c r="IDF216" s="14"/>
+      <c r="IDG216" s="14"/>
+      <c r="IDH216" s="14"/>
+      <c r="IDI216" s="14"/>
+      <c r="IDJ216" s="14"/>
+      <c r="IDK216" s="14"/>
+      <c r="IDL216" s="14"/>
+      <c r="IDM216" s="14"/>
+      <c r="IDN216" s="14"/>
+      <c r="IDO216" s="14"/>
+      <c r="IDP216" s="14"/>
+      <c r="IDQ216" s="14"/>
+      <c r="IDR216" s="14"/>
+      <c r="IDS216" s="14"/>
+      <c r="IDT216" s="14"/>
+      <c r="IDU216" s="14"/>
+      <c r="IDV216" s="14"/>
+      <c r="IDW216" s="14"/>
+      <c r="IDX216" s="14"/>
+      <c r="IDY216" s="14"/>
+      <c r="IDZ216" s="14"/>
+      <c r="IEA216" s="14"/>
+      <c r="IEB216" s="14"/>
+      <c r="IEC216" s="14"/>
+      <c r="IED216" s="14"/>
+      <c r="IEE216" s="14"/>
+      <c r="IEF216" s="14"/>
+      <c r="IEG216" s="14"/>
+      <c r="IEH216" s="14"/>
+      <c r="IEI216" s="14"/>
+      <c r="IEJ216" s="14"/>
+      <c r="IEK216" s="14"/>
+      <c r="IEL216" s="14"/>
+      <c r="IEM216" s="14"/>
+      <c r="IEN216" s="14"/>
+      <c r="IEO216" s="14"/>
+      <c r="IEP216" s="14"/>
+      <c r="IEQ216" s="14"/>
+      <c r="IER216" s="14"/>
+      <c r="IES216" s="14"/>
+      <c r="IET216" s="14"/>
+      <c r="IEU216" s="14"/>
+      <c r="IEV216" s="14"/>
+      <c r="IEW216" s="14"/>
+      <c r="IEX216" s="14"/>
+      <c r="IEY216" s="14"/>
+      <c r="IEZ216" s="14"/>
+      <c r="IFA216" s="14"/>
+      <c r="IFB216" s="14"/>
+      <c r="IFC216" s="14"/>
+      <c r="IFD216" s="14"/>
+      <c r="IFE216" s="14"/>
+      <c r="IFF216" s="14"/>
+      <c r="IFG216" s="14"/>
+      <c r="IFH216" s="14"/>
+      <c r="IFI216" s="14"/>
+      <c r="IFJ216" s="14"/>
+      <c r="IFK216" s="14"/>
+      <c r="IFL216" s="14"/>
+      <c r="IFM216" s="14"/>
+      <c r="IFN216" s="14"/>
+      <c r="IFO216" s="14"/>
+      <c r="IFP216" s="14"/>
+      <c r="IFQ216" s="14"/>
+      <c r="IFR216" s="14"/>
+      <c r="IFS216" s="14"/>
+      <c r="IFT216" s="14"/>
+      <c r="IFU216" s="14"/>
+      <c r="IFV216" s="14"/>
+      <c r="IFW216" s="14"/>
+      <c r="IFX216" s="14"/>
+      <c r="IFY216" s="14"/>
+      <c r="IFZ216" s="14"/>
+      <c r="IGA216" s="14"/>
+      <c r="IGB216" s="14"/>
+      <c r="IGC216" s="14"/>
+      <c r="IGD216" s="14"/>
+      <c r="IGE216" s="14"/>
+      <c r="IGF216" s="14"/>
+      <c r="IGG216" s="14"/>
+      <c r="IGH216" s="14"/>
+      <c r="IGI216" s="14"/>
+      <c r="IGJ216" s="14"/>
+      <c r="IGK216" s="14"/>
+      <c r="IGL216" s="14"/>
+      <c r="IGM216" s="14"/>
+      <c r="IGN216" s="14"/>
+      <c r="IGO216" s="14"/>
+      <c r="IGP216" s="14"/>
+      <c r="IGQ216" s="14"/>
+      <c r="IGR216" s="14"/>
+      <c r="IGS216" s="14"/>
+      <c r="IGT216" s="14"/>
+      <c r="IGU216" s="14"/>
+      <c r="IGV216" s="14"/>
+      <c r="IGW216" s="14"/>
+      <c r="IGX216" s="14"/>
+      <c r="IGY216" s="14"/>
+      <c r="IGZ216" s="14"/>
+      <c r="IHA216" s="14"/>
+      <c r="IHB216" s="14"/>
+      <c r="IHC216" s="14"/>
+      <c r="IHD216" s="14"/>
+      <c r="IHE216" s="14"/>
+      <c r="IHF216" s="14"/>
+      <c r="IHG216" s="14"/>
+      <c r="IHH216" s="14"/>
+      <c r="IHI216" s="14"/>
+      <c r="IHJ216" s="14"/>
+      <c r="IHK216" s="14"/>
+      <c r="IHL216" s="14"/>
+      <c r="IHM216" s="14"/>
+      <c r="IHN216" s="14"/>
+      <c r="IHO216" s="14"/>
+      <c r="IHP216" s="14"/>
+      <c r="IHQ216" s="14"/>
+      <c r="IHR216" s="14"/>
+      <c r="IHS216" s="14"/>
+      <c r="IHT216" s="14"/>
+      <c r="IHU216" s="14"/>
+      <c r="IHV216" s="14"/>
+      <c r="IHW216" s="14"/>
+      <c r="IHX216" s="14"/>
+      <c r="IHY216" s="14"/>
+      <c r="IHZ216" s="14"/>
+      <c r="IIA216" s="14"/>
+      <c r="IIB216" s="14"/>
+      <c r="IIC216" s="14"/>
+      <c r="IID216" s="14"/>
+      <c r="IIE216" s="14"/>
+      <c r="IIF216" s="14"/>
+      <c r="IIG216" s="14"/>
+      <c r="IIH216" s="14"/>
+      <c r="III216" s="14"/>
+      <c r="IIJ216" s="14"/>
+      <c r="IIK216" s="14"/>
+      <c r="IIL216" s="14"/>
+      <c r="IIM216" s="14"/>
+      <c r="IIN216" s="14"/>
+      <c r="IIO216" s="14"/>
+      <c r="IIP216" s="14"/>
+      <c r="IIQ216" s="14"/>
+      <c r="IIR216" s="14"/>
+      <c r="IIS216" s="14"/>
+      <c r="IIT216" s="14"/>
+      <c r="IIU216" s="14"/>
+      <c r="IIV216" s="14"/>
+      <c r="IIW216" s="14"/>
+      <c r="IIX216" s="14"/>
+      <c r="IIY216" s="14"/>
+      <c r="IIZ216" s="14"/>
+      <c r="IJA216" s="14"/>
+      <c r="IJB216" s="14"/>
+      <c r="IJC216" s="14"/>
+      <c r="IJD216" s="14"/>
+      <c r="IJE216" s="14"/>
+      <c r="IJF216" s="14"/>
+      <c r="IJG216" s="14"/>
+      <c r="IJH216" s="14"/>
+      <c r="IJI216" s="14"/>
+      <c r="IJJ216" s="14"/>
+      <c r="IJK216" s="14"/>
+      <c r="IJL216" s="14"/>
+      <c r="IJM216" s="14"/>
+      <c r="IJN216" s="14"/>
+      <c r="IJO216" s="14"/>
+      <c r="IJP216" s="14"/>
+      <c r="IJQ216" s="14"/>
+      <c r="IJR216" s="14"/>
+      <c r="IJS216" s="14"/>
+      <c r="IJT216" s="14"/>
+      <c r="IJU216" s="14"/>
+      <c r="IJV216" s="14"/>
+      <c r="IJW216" s="14"/>
+      <c r="IJX216" s="14"/>
+      <c r="IJY216" s="14"/>
+      <c r="IJZ216" s="14"/>
+      <c r="IKA216" s="14"/>
+      <c r="IKB216" s="14"/>
+      <c r="IKC216" s="14"/>
+      <c r="IKD216" s="14"/>
+      <c r="IKE216" s="14"/>
+      <c r="IKF216" s="14"/>
+      <c r="IKG216" s="14"/>
+      <c r="IKH216" s="14"/>
+      <c r="IKI216" s="14"/>
+      <c r="IKJ216" s="14"/>
+      <c r="IKK216" s="14"/>
+      <c r="IKL216" s="14"/>
+      <c r="IKM216" s="14"/>
+      <c r="IKN216" s="14"/>
+      <c r="IKO216" s="14"/>
+      <c r="IKP216" s="14"/>
+      <c r="IKQ216" s="14"/>
+      <c r="IKR216" s="14"/>
+      <c r="IKS216" s="14"/>
+      <c r="IKT216" s="14"/>
+      <c r="IKU216" s="14"/>
+      <c r="IKV216" s="14"/>
+      <c r="IKW216" s="14"/>
+      <c r="IKX216" s="14"/>
+      <c r="IKY216" s="14"/>
+      <c r="IKZ216" s="14"/>
+      <c r="ILA216" s="14"/>
+      <c r="ILB216" s="14"/>
+      <c r="ILC216" s="14"/>
+      <c r="ILD216" s="14"/>
+      <c r="ILE216" s="14"/>
+      <c r="ILF216" s="14"/>
+      <c r="ILG216" s="14"/>
+      <c r="ILH216" s="14"/>
+      <c r="ILI216" s="14"/>
+      <c r="ILJ216" s="14"/>
+      <c r="ILK216" s="14"/>
+      <c r="ILL216" s="14"/>
+      <c r="ILM216" s="14"/>
+      <c r="ILN216" s="14"/>
+      <c r="ILO216" s="14"/>
+      <c r="ILP216" s="14"/>
+      <c r="ILQ216" s="14"/>
+      <c r="ILR216" s="14"/>
+      <c r="ILS216" s="14"/>
+      <c r="ILT216" s="14"/>
+      <c r="ILU216" s="14"/>
+      <c r="ILV216" s="14"/>
+      <c r="ILW216" s="14"/>
+      <c r="ILX216" s="14"/>
+      <c r="ILY216" s="14"/>
+      <c r="ILZ216" s="14"/>
+      <c r="IMA216" s="14"/>
+      <c r="IMB216" s="14"/>
+      <c r="IMC216" s="14"/>
+      <c r="IMD216" s="14"/>
+      <c r="IME216" s="14"/>
+      <c r="IMF216" s="14"/>
+      <c r="IMG216" s="14"/>
+      <c r="IMH216" s="14"/>
+      <c r="IMI216" s="14"/>
+      <c r="IMJ216" s="14"/>
+      <c r="IMK216" s="14"/>
+      <c r="IML216" s="14"/>
+      <c r="IMM216" s="14"/>
+      <c r="IMN216" s="14"/>
+      <c r="IMO216" s="14"/>
+      <c r="IMP216" s="14"/>
+      <c r="IMQ216" s="14"/>
+      <c r="IMR216" s="14"/>
+      <c r="IMS216" s="14"/>
+      <c r="IMT216" s="14"/>
+      <c r="IMU216" s="14"/>
+      <c r="IMV216" s="14"/>
+      <c r="IMW216" s="14"/>
+      <c r="IMX216" s="14"/>
+      <c r="IMY216" s="14"/>
+      <c r="IMZ216" s="14"/>
+      <c r="INA216" s="14"/>
+      <c r="INB216" s="14"/>
+      <c r="INC216" s="14"/>
+      <c r="IND216" s="14"/>
+      <c r="INE216" s="14"/>
+      <c r="INF216" s="14"/>
+      <c r="ING216" s="14"/>
+      <c r="INH216" s="14"/>
+      <c r="INI216" s="14"/>
+      <c r="INJ216" s="14"/>
+      <c r="INK216" s="14"/>
+      <c r="INL216" s="14"/>
+      <c r="INM216" s="14"/>
+      <c r="INN216" s="14"/>
+      <c r="INO216" s="14"/>
+      <c r="INP216" s="14"/>
+      <c r="INQ216" s="14"/>
+      <c r="INR216" s="14"/>
+      <c r="INS216" s="14"/>
+      <c r="INT216" s="14"/>
+      <c r="INU216" s="14"/>
+      <c r="INV216" s="14"/>
+      <c r="INW216" s="14"/>
+      <c r="INX216" s="14"/>
+      <c r="INY216" s="14"/>
+      <c r="INZ216" s="14"/>
+      <c r="IOA216" s="14"/>
+      <c r="IOB216" s="14"/>
+      <c r="IOC216" s="14"/>
+      <c r="IOD216" s="14"/>
+      <c r="IOE216" s="14"/>
+      <c r="IOF216" s="14"/>
+      <c r="IOG216" s="14"/>
+      <c r="IOH216" s="14"/>
+      <c r="IOI216" s="14"/>
+      <c r="IOJ216" s="14"/>
+      <c r="IOK216" s="14"/>
+      <c r="IOL216" s="14"/>
+      <c r="IOM216" s="14"/>
+      <c r="ION216" s="14"/>
+      <c r="IOO216" s="14"/>
+      <c r="IOP216" s="14"/>
+      <c r="IOQ216" s="14"/>
+      <c r="IOR216" s="14"/>
+      <c r="IOS216" s="14"/>
+      <c r="IOT216" s="14"/>
+      <c r="IOU216" s="14"/>
+      <c r="IOV216" s="14"/>
+      <c r="IOW216" s="14"/>
+      <c r="IOX216" s="14"/>
+      <c r="IOY216" s="14"/>
+      <c r="IOZ216" s="14"/>
+      <c r="IPA216" s="14"/>
+      <c r="IPB216" s="14"/>
+      <c r="IPC216" s="14"/>
+      <c r="IPD216" s="14"/>
+      <c r="IPE216" s="14"/>
+      <c r="IPF216" s="14"/>
+      <c r="IPG216" s="14"/>
+      <c r="IPH216" s="14"/>
+      <c r="IPI216" s="14"/>
+      <c r="IPJ216" s="14"/>
+      <c r="IPK216" s="14"/>
+      <c r="IPL216" s="14"/>
+      <c r="IPM216" s="14"/>
+      <c r="IPN216" s="14"/>
+      <c r="IPO216" s="14"/>
+      <c r="IPP216" s="14"/>
+      <c r="IPQ216" s="14"/>
+      <c r="IPR216" s="14"/>
+      <c r="IPS216" s="14"/>
+      <c r="IPT216" s="14"/>
+      <c r="IPU216" s="14"/>
+      <c r="IPV216" s="14"/>
+      <c r="IPW216" s="14"/>
+      <c r="IPX216" s="14"/>
+      <c r="IPY216" s="14"/>
+      <c r="IPZ216" s="14"/>
+      <c r="IQA216" s="14"/>
+      <c r="IQB216" s="14"/>
+      <c r="IQC216" s="14"/>
+      <c r="IQD216" s="14"/>
+      <c r="IQE216" s="14"/>
+      <c r="IQF216" s="14"/>
+      <c r="IQG216" s="14"/>
+      <c r="IQH216" s="14"/>
+      <c r="IQI216" s="14"/>
+      <c r="IQJ216" s="14"/>
+      <c r="IQK216" s="14"/>
+      <c r="IQL216" s="14"/>
+      <c r="IQM216" s="14"/>
+      <c r="IQN216" s="14"/>
+      <c r="IQO216" s="14"/>
+      <c r="IQP216" s="14"/>
+      <c r="IQQ216" s="14"/>
+      <c r="IQR216" s="14"/>
+      <c r="IQS216" s="14"/>
+      <c r="IQT216" s="14"/>
+      <c r="IQU216" s="14"/>
+      <c r="IQV216" s="14"/>
+      <c r="IQW216" s="14"/>
+      <c r="IQX216" s="14"/>
+      <c r="IQY216" s="14"/>
+      <c r="IQZ216" s="14"/>
+      <c r="IRA216" s="14"/>
+      <c r="IRB216" s="14"/>
+      <c r="IRC216" s="14"/>
+      <c r="IRD216" s="14"/>
+      <c r="IRE216" s="14"/>
+      <c r="IRF216" s="14"/>
+      <c r="IRG216" s="14"/>
+      <c r="IRH216" s="14"/>
+      <c r="IRI216" s="14"/>
+      <c r="IRJ216" s="14"/>
+      <c r="IRK216" s="14"/>
+      <c r="IRL216" s="14"/>
+      <c r="IRM216" s="14"/>
+      <c r="IRN216" s="14"/>
+      <c r="IRO216" s="14"/>
+      <c r="IRP216" s="14"/>
+      <c r="IRQ216" s="14"/>
+      <c r="IRR216" s="14"/>
+      <c r="IRS216" s="14"/>
+      <c r="IRT216" s="14"/>
+      <c r="IRU216" s="14"/>
+      <c r="IRV216" s="14"/>
+      <c r="IRW216" s="14"/>
+      <c r="IRX216" s="14"/>
+      <c r="IRY216" s="14"/>
+      <c r="IRZ216" s="14"/>
+      <c r="ISA216" s="14"/>
+      <c r="ISB216" s="14"/>
+      <c r="ISC216" s="14"/>
+      <c r="ISD216" s="14"/>
+      <c r="ISE216" s="14"/>
+      <c r="ISF216" s="14"/>
+      <c r="ISG216" s="14"/>
+      <c r="ISH216" s="14"/>
+      <c r="ISI216" s="14"/>
+      <c r="ISJ216" s="14"/>
+      <c r="ISK216" s="14"/>
+      <c r="ISL216" s="14"/>
+      <c r="ISM216" s="14"/>
+      <c r="ISN216" s="14"/>
+      <c r="ISO216" s="14"/>
+      <c r="ISP216" s="14"/>
+      <c r="ISQ216" s="14"/>
+      <c r="ISR216" s="14"/>
+      <c r="ISS216" s="14"/>
+      <c r="IST216" s="14"/>
+      <c r="ISU216" s="14"/>
+      <c r="ISV216" s="14"/>
+      <c r="ISW216" s="14"/>
+      <c r="ISX216" s="14"/>
+      <c r="ISY216" s="14"/>
+      <c r="ISZ216" s="14"/>
+      <c r="ITA216" s="14"/>
+      <c r="ITB216" s="14"/>
+      <c r="ITC216" s="14"/>
+      <c r="ITD216" s="14"/>
+      <c r="ITE216" s="14"/>
+      <c r="ITF216" s="14"/>
+      <c r="ITG216" s="14"/>
+      <c r="ITH216" s="14"/>
+      <c r="ITI216" s="14"/>
+      <c r="ITJ216" s="14"/>
+      <c r="ITK216" s="14"/>
+      <c r="ITL216" s="14"/>
+      <c r="ITM216" s="14"/>
+      <c r="ITN216" s="14"/>
+      <c r="ITO216" s="14"/>
+      <c r="ITP216" s="14"/>
+      <c r="ITQ216" s="14"/>
+      <c r="ITR216" s="14"/>
+      <c r="ITS216" s="14"/>
+      <c r="ITT216" s="14"/>
+      <c r="ITU216" s="14"/>
+      <c r="ITV216" s="14"/>
+      <c r="ITW216" s="14"/>
+      <c r="ITX216" s="14"/>
+      <c r="ITY216" s="14"/>
+      <c r="ITZ216" s="14"/>
+      <c r="IUA216" s="14"/>
+      <c r="IUB216" s="14"/>
+      <c r="IUC216" s="14"/>
+      <c r="IUD216" s="14"/>
+      <c r="IUE216" s="14"/>
+      <c r="IUF216" s="14"/>
+      <c r="IUG216" s="14"/>
+      <c r="IUH216" s="14"/>
+      <c r="IUI216" s="14"/>
+      <c r="IUJ216" s="14"/>
+      <c r="IUK216" s="14"/>
+      <c r="IUL216" s="14"/>
+      <c r="IUM216" s="14"/>
+      <c r="IUN216" s="14"/>
+      <c r="IUO216" s="14"/>
+      <c r="IUP216" s="14"/>
+      <c r="IUQ216" s="14"/>
+      <c r="IUR216" s="14"/>
+      <c r="IUS216" s="14"/>
+      <c r="IUT216" s="14"/>
+      <c r="IUU216" s="14"/>
+      <c r="IUV216" s="14"/>
+      <c r="IUW216" s="14"/>
+      <c r="IUX216" s="14"/>
+      <c r="IUY216" s="14"/>
+      <c r="IUZ216" s="14"/>
+      <c r="IVA216" s="14"/>
+      <c r="IVB216" s="14"/>
+      <c r="IVC216" s="14"/>
+      <c r="IVD216" s="14"/>
+      <c r="IVE216" s="14"/>
+      <c r="IVF216" s="14"/>
+      <c r="IVG216" s="14"/>
+      <c r="IVH216" s="14"/>
+      <c r="IVI216" s="14"/>
+      <c r="IVJ216" s="14"/>
+      <c r="IVK216" s="14"/>
+      <c r="IVL216" s="14"/>
+      <c r="IVM216" s="14"/>
+      <c r="IVN216" s="14"/>
+      <c r="IVO216" s="14"/>
+      <c r="IVP216" s="14"/>
+      <c r="IVQ216" s="14"/>
+      <c r="IVR216" s="14"/>
+      <c r="IVS216" s="14"/>
+      <c r="IVT216" s="14"/>
+      <c r="IVU216" s="14"/>
+      <c r="IVV216" s="14"/>
+      <c r="IVW216" s="14"/>
+      <c r="IVX216" s="14"/>
+      <c r="IVY216" s="14"/>
+      <c r="IVZ216" s="14"/>
+      <c r="IWA216" s="14"/>
+      <c r="IWB216" s="14"/>
+      <c r="IWC216" s="14"/>
+      <c r="IWD216" s="14"/>
+      <c r="IWE216" s="14"/>
+      <c r="IWF216" s="14"/>
+      <c r="IWG216" s="14"/>
+      <c r="IWH216" s="14"/>
+      <c r="IWI216" s="14"/>
+      <c r="IWJ216" s="14"/>
+      <c r="IWK216" s="14"/>
+      <c r="IWL216" s="14"/>
+      <c r="IWM216" s="14"/>
+      <c r="IWN216" s="14"/>
+      <c r="IWO216" s="14"/>
+      <c r="IWP216" s="14"/>
+      <c r="IWQ216" s="14"/>
+      <c r="IWR216" s="14"/>
+      <c r="IWS216" s="14"/>
+      <c r="IWT216" s="14"/>
+      <c r="IWU216" s="14"/>
+      <c r="IWV216" s="14"/>
+      <c r="IWW216" s="14"/>
+      <c r="IWX216" s="14"/>
+      <c r="IWY216" s="14"/>
+      <c r="IWZ216" s="14"/>
+      <c r="IXA216" s="14"/>
+      <c r="IXB216" s="14"/>
+      <c r="IXC216" s="14"/>
+      <c r="IXD216" s="14"/>
+      <c r="IXE216" s="14"/>
+      <c r="IXF216" s="14"/>
+      <c r="IXG216" s="14"/>
+      <c r="IXH216" s="14"/>
+      <c r="IXI216" s="14"/>
+      <c r="IXJ216" s="14"/>
+      <c r="IXK216" s="14"/>
+      <c r="IXL216" s="14"/>
+      <c r="IXM216" s="14"/>
+      <c r="IXN216" s="14"/>
+      <c r="IXO216" s="14"/>
+      <c r="IXP216" s="14"/>
+      <c r="IXQ216" s="14"/>
+      <c r="IXR216" s="14"/>
+      <c r="IXS216" s="14"/>
+      <c r="IXT216" s="14"/>
+      <c r="IXU216" s="14"/>
+      <c r="IXV216" s="14"/>
+      <c r="IXW216" s="14"/>
+      <c r="IXX216" s="14"/>
+      <c r="IXY216" s="14"/>
+      <c r="IXZ216" s="14"/>
+      <c r="IYA216" s="14"/>
+      <c r="IYB216" s="14"/>
+      <c r="IYC216" s="14"/>
+      <c r="IYD216" s="14"/>
+      <c r="IYE216" s="14"/>
+      <c r="IYF216" s="14"/>
+      <c r="IYG216" s="14"/>
+      <c r="IYH216" s="14"/>
+      <c r="IYI216" s="14"/>
+      <c r="IYJ216" s="14"/>
+      <c r="IYK216" s="14"/>
+      <c r="IYL216" s="14"/>
+      <c r="IYM216" s="14"/>
+      <c r="IYN216" s="14"/>
+      <c r="IYO216" s="14"/>
+      <c r="IYP216" s="14"/>
+      <c r="IYQ216" s="14"/>
+      <c r="IYR216" s="14"/>
+      <c r="IYS216" s="14"/>
+      <c r="IYT216" s="14"/>
+      <c r="IYU216" s="14"/>
+      <c r="IYV216" s="14"/>
+      <c r="IYW216" s="14"/>
+      <c r="IYX216" s="14"/>
+      <c r="IYY216" s="14"/>
+      <c r="IYZ216" s="14"/>
+      <c r="IZA216" s="14"/>
+      <c r="IZB216" s="14"/>
+      <c r="IZC216" s="14"/>
+      <c r="IZD216" s="14"/>
+      <c r="IZE216" s="14"/>
+      <c r="IZF216" s="14"/>
+      <c r="IZG216" s="14"/>
+      <c r="IZH216" s="14"/>
+      <c r="IZI216" s="14"/>
+      <c r="IZJ216" s="14"/>
+      <c r="IZK216" s="14"/>
+      <c r="IZL216" s="14"/>
+      <c r="IZM216" s="14"/>
+      <c r="IZN216" s="14"/>
+      <c r="IZO216" s="14"/>
+      <c r="IZP216" s="14"/>
+      <c r="IZQ216" s="14"/>
+      <c r="IZR216" s="14"/>
+      <c r="IZS216" s="14"/>
+      <c r="IZT216" s="14"/>
+      <c r="IZU216" s="14"/>
+      <c r="IZV216" s="14"/>
+      <c r="IZW216" s="14"/>
+      <c r="IZX216" s="14"/>
+      <c r="IZY216" s="14"/>
+      <c r="IZZ216" s="14"/>
+      <c r="JAA216" s="14"/>
+      <c r="JAB216" s="14"/>
+      <c r="JAC216" s="14"/>
+      <c r="JAD216" s="14"/>
+      <c r="JAE216" s="14"/>
+      <c r="JAF216" s="14"/>
+      <c r="JAG216" s="14"/>
+      <c r="JAH216" s="14"/>
+      <c r="JAI216" s="14"/>
+      <c r="JAJ216" s="14"/>
+      <c r="JAK216" s="14"/>
+      <c r="JAL216" s="14"/>
+      <c r="JAM216" s="14"/>
+      <c r="JAN216" s="14"/>
+      <c r="JAO216" s="14"/>
+      <c r="JAP216" s="14"/>
+      <c r="JAQ216" s="14"/>
+      <c r="JAR216" s="14"/>
+      <c r="JAS216" s="14"/>
+      <c r="JAT216" s="14"/>
+      <c r="JAU216" s="14"/>
+      <c r="JAV216" s="14"/>
+      <c r="JAW216" s="14"/>
+      <c r="JAX216" s="14"/>
+      <c r="JAY216" s="14"/>
+      <c r="JAZ216" s="14"/>
+      <c r="JBA216" s="14"/>
+      <c r="JBB216" s="14"/>
+      <c r="JBC216" s="14"/>
+      <c r="JBD216" s="14"/>
+      <c r="JBE216" s="14"/>
+      <c r="JBF216" s="14"/>
+      <c r="JBG216" s="14"/>
+      <c r="JBH216" s="14"/>
+      <c r="JBI216" s="14"/>
+      <c r="JBJ216" s="14"/>
+      <c r="JBK216" s="14"/>
+      <c r="JBL216" s="14"/>
+      <c r="JBM216" s="14"/>
+      <c r="JBN216" s="14"/>
+      <c r="JBO216" s="14"/>
+      <c r="JBP216" s="14"/>
+      <c r="JBQ216" s="14"/>
+      <c r="JBR216" s="14"/>
+      <c r="JBS216" s="14"/>
+      <c r="JBT216" s="14"/>
+      <c r="JBU216" s="14"/>
+      <c r="JBV216" s="14"/>
+      <c r="JBW216" s="14"/>
+      <c r="JBX216" s="14"/>
+      <c r="JBY216" s="14"/>
+      <c r="JBZ216" s="14"/>
+      <c r="JCA216" s="14"/>
+      <c r="JCB216" s="14"/>
+      <c r="JCC216" s="14"/>
+      <c r="JCD216" s="14"/>
+      <c r="JCE216" s="14"/>
+      <c r="JCF216" s="14"/>
+      <c r="JCG216" s="14"/>
+      <c r="JCH216" s="14"/>
+      <c r="JCI216" s="14"/>
+      <c r="JCJ216" s="14"/>
+      <c r="JCK216" s="14"/>
+      <c r="JCL216" s="14"/>
+      <c r="JCM216" s="14"/>
+      <c r="JCN216" s="14"/>
+      <c r="JCO216" s="14"/>
+      <c r="JCP216" s="14"/>
+      <c r="JCQ216" s="14"/>
+      <c r="JCR216" s="14"/>
+      <c r="JCS216" s="14"/>
+      <c r="JCT216" s="14"/>
+      <c r="JCU216" s="14"/>
+      <c r="JCV216" s="14"/>
+      <c r="JCW216" s="14"/>
+      <c r="JCX216" s="14"/>
+      <c r="JCY216" s="14"/>
+      <c r="JCZ216" s="14"/>
+      <c r="JDA216" s="14"/>
+      <c r="JDB216" s="14"/>
+      <c r="JDC216" s="14"/>
+      <c r="JDD216" s="14"/>
+      <c r="JDE216" s="14"/>
+      <c r="JDF216" s="14"/>
+      <c r="JDG216" s="14"/>
+      <c r="JDH216" s="14"/>
+      <c r="JDI216" s="14"/>
+      <c r="JDJ216" s="14"/>
+      <c r="JDK216" s="14"/>
+      <c r="JDL216" s="14"/>
+      <c r="JDM216" s="14"/>
+      <c r="JDN216" s="14"/>
+      <c r="JDO216" s="14"/>
+      <c r="JDP216" s="14"/>
+      <c r="JDQ216" s="14"/>
+      <c r="JDR216" s="14"/>
+      <c r="JDS216" s="14"/>
+      <c r="JDT216" s="14"/>
+      <c r="JDU216" s="14"/>
+      <c r="JDV216" s="14"/>
+      <c r="JDW216" s="14"/>
+      <c r="JDX216" s="14"/>
+      <c r="JDY216" s="14"/>
+      <c r="JDZ216" s="14"/>
+      <c r="JEA216" s="14"/>
+      <c r="JEB216" s="14"/>
+      <c r="JEC216" s="14"/>
+      <c r="JED216" s="14"/>
+      <c r="JEE216" s="14"/>
+      <c r="JEF216" s="14"/>
+      <c r="JEG216" s="14"/>
+      <c r="JEH216" s="14"/>
+      <c r="JEI216" s="14"/>
+      <c r="JEJ216" s="14"/>
+      <c r="JEK216" s="14"/>
+      <c r="JEL216" s="14"/>
+      <c r="JEM216" s="14"/>
+      <c r="JEN216" s="14"/>
+      <c r="JEO216" s="14"/>
+      <c r="JEP216" s="14"/>
+      <c r="JEQ216" s="14"/>
+      <c r="JER216" s="14"/>
+      <c r="JES216" s="14"/>
+      <c r="JET216" s="14"/>
+      <c r="JEU216" s="14"/>
+      <c r="JEV216" s="14"/>
+      <c r="JEW216" s="14"/>
+      <c r="JEX216" s="14"/>
+      <c r="JEY216" s="14"/>
+      <c r="JEZ216" s="14"/>
+      <c r="JFA216" s="14"/>
+      <c r="JFB216" s="14"/>
+      <c r="JFC216" s="14"/>
+      <c r="JFD216" s="14"/>
+      <c r="JFE216" s="14"/>
+      <c r="JFF216" s="14"/>
+      <c r="JFG216" s="14"/>
+      <c r="JFH216" s="14"/>
+      <c r="JFI216" s="14"/>
+      <c r="JFJ216" s="14"/>
+      <c r="JFK216" s="14"/>
+      <c r="JFL216" s="14"/>
+      <c r="JFM216" s="14"/>
+      <c r="JFN216" s="14"/>
+      <c r="JFO216" s="14"/>
+      <c r="JFP216" s="14"/>
+      <c r="JFQ216" s="14"/>
+      <c r="JFR216" s="14"/>
+      <c r="JFS216" s="14"/>
+      <c r="JFT216" s="14"/>
+      <c r="JFU216" s="14"/>
+      <c r="JFV216" s="14"/>
+      <c r="JFW216" s="14"/>
+      <c r="JFX216" s="14"/>
+      <c r="JFY216" s="14"/>
+      <c r="JFZ216" s="14"/>
+      <c r="JGA216" s="14"/>
+      <c r="JGB216" s="14"/>
+      <c r="JGC216" s="14"/>
+      <c r="JGD216" s="14"/>
+      <c r="JGE216" s="14"/>
+      <c r="JGF216" s="14"/>
+      <c r="JGG216" s="14"/>
+      <c r="JGH216" s="14"/>
+      <c r="JGI216" s="14"/>
+      <c r="JGJ216" s="14"/>
+      <c r="JGK216" s="14"/>
+      <c r="JGL216" s="14"/>
+      <c r="JGM216" s="14"/>
+      <c r="JGN216" s="14"/>
+      <c r="JGO216" s="14"/>
+      <c r="JGP216" s="14"/>
+      <c r="JGQ216" s="14"/>
+      <c r="JGR216" s="14"/>
+      <c r="JGS216" s="14"/>
+      <c r="JGT216" s="14"/>
+      <c r="JGU216" s="14"/>
+      <c r="JGV216" s="14"/>
+      <c r="JGW216" s="14"/>
+      <c r="JGX216" s="14"/>
+      <c r="JGY216" s="14"/>
+      <c r="JGZ216" s="14"/>
+      <c r="JHA216" s="14"/>
+      <c r="JHB216" s="14"/>
+      <c r="JHC216" s="14"/>
+      <c r="JHD216" s="14"/>
+      <c r="JHE216" s="14"/>
+      <c r="JHF216" s="14"/>
+      <c r="JHG216" s="14"/>
+      <c r="JHH216" s="14"/>
+      <c r="JHI216" s="14"/>
+      <c r="JHJ216" s="14"/>
+      <c r="JHK216" s="14"/>
+      <c r="JHL216" s="14"/>
+      <c r="JHM216" s="14"/>
+      <c r="JHN216" s="14"/>
+      <c r="JHO216" s="14"/>
+      <c r="JHP216" s="14"/>
+      <c r="JHQ216" s="14"/>
+      <c r="JHR216" s="14"/>
+      <c r="JHS216" s="14"/>
+      <c r="JHT216" s="14"/>
+      <c r="JHU216" s="14"/>
+      <c r="JHV216" s="14"/>
+      <c r="JHW216" s="14"/>
+      <c r="JHX216" s="14"/>
+      <c r="JHY216" s="14"/>
+      <c r="JHZ216" s="14"/>
+      <c r="JIA216" s="14"/>
+      <c r="JIB216" s="14"/>
+      <c r="JIC216" s="14"/>
+      <c r="JID216" s="14"/>
+      <c r="JIE216" s="14"/>
+      <c r="JIF216" s="14"/>
+      <c r="JIG216" s="14"/>
+      <c r="JIH216" s="14"/>
+      <c r="JII216" s="14"/>
+      <c r="JIJ216" s="14"/>
+      <c r="JIK216" s="14"/>
+      <c r="JIL216" s="14"/>
+      <c r="JIM216" s="14"/>
+      <c r="JIN216" s="14"/>
+      <c r="JIO216" s="14"/>
+      <c r="JIP216" s="14"/>
+      <c r="JIQ216" s="14"/>
+      <c r="JIR216" s="14"/>
+      <c r="JIS216" s="14"/>
+      <c r="JIT216" s="14"/>
+      <c r="JIU216" s="14"/>
+      <c r="JIV216" s="14"/>
+      <c r="JIW216" s="14"/>
+      <c r="JIX216" s="14"/>
+      <c r="JIY216" s="14"/>
+      <c r="JIZ216" s="14"/>
+      <c r="JJA216" s="14"/>
+      <c r="JJB216" s="14"/>
+      <c r="JJC216" s="14"/>
+      <c r="JJD216" s="14"/>
+      <c r="JJE216" s="14"/>
+      <c r="JJF216" s="14"/>
+      <c r="JJG216" s="14"/>
+      <c r="JJH216" s="14"/>
+      <c r="JJI216" s="14"/>
+      <c r="JJJ216" s="14"/>
+      <c r="JJK216" s="14"/>
+      <c r="JJL216" s="14"/>
+      <c r="JJM216" s="14"/>
+      <c r="JJN216" s="14"/>
+      <c r="JJO216" s="14"/>
+      <c r="JJP216" s="14"/>
+      <c r="JJQ216" s="14"/>
+      <c r="JJR216" s="14"/>
+      <c r="JJS216" s="14"/>
+      <c r="JJT216" s="14"/>
+      <c r="JJU216" s="14"/>
+      <c r="JJV216" s="14"/>
+      <c r="JJW216" s="14"/>
+      <c r="JJX216" s="14"/>
+      <c r="JJY216" s="14"/>
+      <c r="JJZ216" s="14"/>
+      <c r="JKA216" s="14"/>
+      <c r="JKB216" s="14"/>
+      <c r="JKC216" s="14"/>
+      <c r="JKD216" s="14"/>
+      <c r="JKE216" s="14"/>
+      <c r="JKF216" s="14"/>
+      <c r="JKG216" s="14"/>
+      <c r="JKH216" s="14"/>
+      <c r="JKI216" s="14"/>
+      <c r="JKJ216" s="14"/>
+      <c r="JKK216" s="14"/>
+      <c r="JKL216" s="14"/>
+      <c r="JKM216" s="14"/>
+      <c r="JKN216" s="14"/>
+      <c r="JKO216" s="14"/>
+      <c r="JKP216" s="14"/>
+      <c r="JKQ216" s="14"/>
+      <c r="JKR216" s="14"/>
+      <c r="JKS216" s="14"/>
+      <c r="JKT216" s="14"/>
+      <c r="JKU216" s="14"/>
+      <c r="JKV216" s="14"/>
+      <c r="JKW216" s="14"/>
+      <c r="JKX216" s="14"/>
+      <c r="JKY216" s="14"/>
+      <c r="JKZ216" s="14"/>
+      <c r="JLA216" s="14"/>
+      <c r="JLB216" s="14"/>
+      <c r="JLC216" s="14"/>
+      <c r="JLD216" s="14"/>
+      <c r="JLE216" s="14"/>
+      <c r="JLF216" s="14"/>
+      <c r="JLG216" s="14"/>
+      <c r="JLH216" s="14"/>
+      <c r="JLI216" s="14"/>
+      <c r="JLJ216" s="14"/>
+      <c r="JLK216" s="14"/>
+      <c r="JLL216" s="14"/>
+      <c r="JLM216" s="14"/>
+      <c r="JLN216" s="14"/>
+      <c r="JLO216" s="14"/>
+      <c r="JLP216" s="14"/>
+      <c r="JLQ216" s="14"/>
+      <c r="JLR216" s="14"/>
+      <c r="JLS216" s="14"/>
+      <c r="JLT216" s="14"/>
+      <c r="JLU216" s="14"/>
+      <c r="JLV216" s="14"/>
+      <c r="JLW216" s="14"/>
+      <c r="JLX216" s="14"/>
+      <c r="JLY216" s="14"/>
+      <c r="JLZ216" s="14"/>
+      <c r="JMA216" s="14"/>
+      <c r="JMB216" s="14"/>
+      <c r="JMC216" s="14"/>
+      <c r="JMD216" s="14"/>
+      <c r="JME216" s="14"/>
+      <c r="JMF216" s="14"/>
+      <c r="JMG216" s="14"/>
+      <c r="JMH216" s="14"/>
+      <c r="JMI216" s="14"/>
+      <c r="JMJ216" s="14"/>
+      <c r="JMK216" s="14"/>
+      <c r="JML216" s="14"/>
+      <c r="JMM216" s="14"/>
+      <c r="JMN216" s="14"/>
+      <c r="JMO216" s="14"/>
+      <c r="JMP216" s="14"/>
+      <c r="JMQ216" s="14"/>
+      <c r="JMR216" s="14"/>
+      <c r="JMS216" s="14"/>
+      <c r="JMT216" s="14"/>
+      <c r="JMU216" s="14"/>
+      <c r="JMV216" s="14"/>
+      <c r="JMW216" s="14"/>
+      <c r="JMX216" s="14"/>
+      <c r="JMY216" s="14"/>
+      <c r="JMZ216" s="14"/>
+      <c r="JNA216" s="14"/>
+      <c r="JNB216" s="14"/>
+      <c r="JNC216" s="14"/>
+      <c r="JND216" s="14"/>
+      <c r="JNE216" s="14"/>
+      <c r="JNF216" s="14"/>
+      <c r="JNG216" s="14"/>
+      <c r="JNH216" s="14"/>
+      <c r="JNI216" s="14"/>
+      <c r="JNJ216" s="14"/>
+      <c r="JNK216" s="14"/>
+      <c r="JNL216" s="14"/>
+      <c r="JNM216" s="14"/>
+      <c r="JNN216" s="14"/>
+      <c r="JNO216" s="14"/>
+      <c r="JNP216" s="14"/>
+      <c r="JNQ216" s="14"/>
+      <c r="JNR216" s="14"/>
+      <c r="JNS216" s="14"/>
+      <c r="JNT216" s="14"/>
+      <c r="JNU216" s="14"/>
+      <c r="JNV216" s="14"/>
+      <c r="JNW216" s="14"/>
+      <c r="JNX216" s="14"/>
+      <c r="JNY216" s="14"/>
+      <c r="JNZ216" s="14"/>
+      <c r="JOA216" s="14"/>
+      <c r="JOB216" s="14"/>
+      <c r="JOC216" s="14"/>
+      <c r="JOD216" s="14"/>
+      <c r="JOE216" s="14"/>
+      <c r="JOF216" s="14"/>
+      <c r="JOG216" s="14"/>
+      <c r="JOH216" s="14"/>
+      <c r="JOI216" s="14"/>
+      <c r="JOJ216" s="14"/>
+      <c r="JOK216" s="14"/>
+      <c r="JOL216" s="14"/>
+      <c r="JOM216" s="14"/>
+      <c r="JON216" s="14"/>
+      <c r="JOO216" s="14"/>
+      <c r="JOP216" s="14"/>
+      <c r="JOQ216" s="14"/>
+      <c r="JOR216" s="14"/>
+      <c r="JOS216" s="14"/>
+      <c r="JOT216" s="14"/>
+      <c r="JOU216" s="14"/>
+      <c r="JOV216" s="14"/>
+      <c r="JOW216" s="14"/>
+      <c r="JOX216" s="14"/>
+      <c r="JOY216" s="14"/>
+      <c r="JOZ216" s="14"/>
+      <c r="JPA216" s="14"/>
+      <c r="JPB216" s="14"/>
+      <c r="JPC216" s="14"/>
+      <c r="JPD216" s="14"/>
+      <c r="JPE216" s="14"/>
+      <c r="JPF216" s="14"/>
+      <c r="JPG216" s="14"/>
+      <c r="JPH216" s="14"/>
+      <c r="JPI216" s="14"/>
+      <c r="JPJ216" s="14"/>
+      <c r="JPK216" s="14"/>
+      <c r="JPL216" s="14"/>
+      <c r="JPM216" s="14"/>
+      <c r="JPN216" s="14"/>
+      <c r="JPO216" s="14"/>
+      <c r="JPP216" s="14"/>
+      <c r="JPQ216" s="14"/>
+      <c r="JPR216" s="14"/>
+      <c r="JPS216" s="14"/>
+      <c r="JPT216" s="14"/>
+      <c r="JPU216" s="14"/>
+      <c r="JPV216" s="14"/>
+      <c r="JPW216" s="14"/>
+      <c r="JPX216" s="14"/>
+      <c r="JPY216" s="14"/>
+      <c r="JPZ216" s="14"/>
+      <c r="JQA216" s="14"/>
+      <c r="JQB216" s="14"/>
+      <c r="JQC216" s="14"/>
+      <c r="JQD216" s="14"/>
+      <c r="JQE216" s="14"/>
+      <c r="JQF216" s="14"/>
+      <c r="JQG216" s="14"/>
+      <c r="JQH216" s="14"/>
+      <c r="JQI216" s="14"/>
+      <c r="JQJ216" s="14"/>
+      <c r="JQK216" s="14"/>
+      <c r="JQL216" s="14"/>
+      <c r="JQM216" s="14"/>
+      <c r="JQN216" s="14"/>
+      <c r="JQO216" s="14"/>
+      <c r="JQP216" s="14"/>
+      <c r="JQQ216" s="14"/>
+      <c r="JQR216" s="14"/>
+      <c r="JQS216" s="14"/>
+      <c r="JQT216" s="14"/>
+      <c r="JQU216" s="14"/>
+      <c r="JQV216" s="14"/>
+      <c r="JQW216" s="14"/>
+      <c r="JQX216" s="14"/>
+      <c r="JQY216" s="14"/>
+      <c r="JQZ216" s="14"/>
+      <c r="JRA216" s="14"/>
+      <c r="JRB216" s="14"/>
+      <c r="JRC216" s="14"/>
+      <c r="JRD216" s="14"/>
+      <c r="JRE216" s="14"/>
+      <c r="JRF216" s="14"/>
+      <c r="JRG216" s="14"/>
+      <c r="JRH216" s="14"/>
+      <c r="JRI216" s="14"/>
+      <c r="JRJ216" s="14"/>
+      <c r="JRK216" s="14"/>
+      <c r="JRL216" s="14"/>
+      <c r="JRM216" s="14"/>
+      <c r="JRN216" s="14"/>
+      <c r="JRO216" s="14"/>
+      <c r="JRP216" s="14"/>
+      <c r="JRQ216" s="14"/>
+      <c r="JRR216" s="14"/>
+      <c r="JRS216" s="14"/>
+      <c r="JRT216" s="14"/>
+      <c r="JRU216" s="14"/>
+      <c r="JRV216" s="14"/>
+      <c r="JRW216" s="14"/>
+      <c r="JRX216" s="14"/>
+      <c r="JRY216" s="14"/>
+      <c r="JRZ216" s="14"/>
+      <c r="JSA216" s="14"/>
+      <c r="JSB216" s="14"/>
+      <c r="JSC216" s="14"/>
+      <c r="JSD216" s="14"/>
+      <c r="JSE216" s="14"/>
+      <c r="JSF216" s="14"/>
+      <c r="JSG216" s="14"/>
+      <c r="JSH216" s="14"/>
+      <c r="JSI216" s="14"/>
+      <c r="JSJ216" s="14"/>
+      <c r="JSK216" s="14"/>
+      <c r="JSL216" s="14"/>
+      <c r="JSM216" s="14"/>
+      <c r="JSN216" s="14"/>
+      <c r="JSO216" s="14"/>
+      <c r="JSP216" s="14"/>
+      <c r="JSQ216" s="14"/>
+      <c r="JSR216" s="14"/>
+      <c r="JSS216" s="14"/>
+      <c r="JST216" s="14"/>
+      <c r="JSU216" s="14"/>
+      <c r="JSV216" s="14"/>
+      <c r="JSW216" s="14"/>
+      <c r="JSX216" s="14"/>
+      <c r="JSY216" s="14"/>
+      <c r="JSZ216" s="14"/>
+      <c r="JTA216" s="14"/>
+      <c r="JTB216" s="14"/>
+      <c r="JTC216" s="14"/>
+      <c r="JTD216" s="14"/>
+      <c r="JTE216" s="14"/>
+      <c r="JTF216" s="14"/>
+      <c r="JTG216" s="14"/>
+      <c r="JTH216" s="14"/>
+      <c r="JTI216" s="14"/>
+      <c r="JTJ216" s="14"/>
+      <c r="JTK216" s="14"/>
+      <c r="JTL216" s="14"/>
+      <c r="JTM216" s="14"/>
+      <c r="JTN216" s="14"/>
+      <c r="JTO216" s="14"/>
+      <c r="JTP216" s="14"/>
+      <c r="JTQ216" s="14"/>
+      <c r="JTR216" s="14"/>
+      <c r="JTS216" s="14"/>
+      <c r="JTT216" s="14"/>
+      <c r="JTU216" s="14"/>
+      <c r="JTV216" s="14"/>
+      <c r="JTW216" s="14"/>
+      <c r="JTX216" s="14"/>
+      <c r="JTY216" s="14"/>
+      <c r="JTZ216" s="14"/>
+      <c r="JUA216" s="14"/>
+      <c r="JUB216" s="14"/>
+      <c r="JUC216" s="14"/>
+      <c r="JUD216" s="14"/>
+      <c r="JUE216" s="14"/>
+      <c r="JUF216" s="14"/>
+      <c r="JUG216" s="14"/>
+      <c r="JUH216" s="14"/>
+      <c r="JUI216" s="14"/>
+      <c r="JUJ216" s="14"/>
+      <c r="JUK216" s="14"/>
+      <c r="JUL216" s="14"/>
+      <c r="JUM216" s="14"/>
+      <c r="JUN216" s="14"/>
+      <c r="JUO216" s="14"/>
+      <c r="JUP216" s="14"/>
+      <c r="JUQ216" s="14"/>
+      <c r="JUR216" s="14"/>
+      <c r="JUS216" s="14"/>
+      <c r="JUT216" s="14"/>
+      <c r="JUU216" s="14"/>
+      <c r="JUV216" s="14"/>
+      <c r="JUW216" s="14"/>
+      <c r="JUX216" s="14"/>
+      <c r="JUY216" s="14"/>
+      <c r="JUZ216" s="14"/>
+      <c r="JVA216" s="14"/>
+      <c r="JVB216" s="14"/>
+      <c r="JVC216" s="14"/>
+      <c r="JVD216" s="14"/>
+      <c r="JVE216" s="14"/>
+      <c r="JVF216" s="14"/>
+      <c r="JVG216" s="14"/>
+      <c r="JVH216" s="14"/>
+      <c r="JVI216" s="14"/>
+      <c r="JVJ216" s="14"/>
+      <c r="JVK216" s="14"/>
+      <c r="JVL216" s="14"/>
+      <c r="JVM216" s="14"/>
+      <c r="JVN216" s="14"/>
+      <c r="JVO216" s="14"/>
+      <c r="JVP216" s="14"/>
+      <c r="JVQ216" s="14"/>
+      <c r="JVR216" s="14"/>
+      <c r="JVS216" s="14"/>
+      <c r="JVT216" s="14"/>
+      <c r="JVU216" s="14"/>
+      <c r="JVV216" s="14"/>
+      <c r="JVW216" s="14"/>
+      <c r="JVX216" s="14"/>
+      <c r="JVY216" s="14"/>
+      <c r="JVZ216" s="14"/>
+      <c r="JWA216" s="14"/>
+      <c r="JWB216" s="14"/>
+      <c r="JWC216" s="14"/>
+      <c r="JWD216" s="14"/>
+      <c r="JWE216" s="14"/>
+      <c r="JWF216" s="14"/>
+      <c r="JWG216" s="14"/>
+      <c r="JWH216" s="14"/>
+      <c r="JWI216" s="14"/>
+      <c r="JWJ216" s="14"/>
+      <c r="JWK216" s="14"/>
+      <c r="JWL216" s="14"/>
+      <c r="JWM216" s="14"/>
+      <c r="JWN216" s="14"/>
+      <c r="JWO216" s="14"/>
+      <c r="JWP216" s="14"/>
+      <c r="JWQ216" s="14"/>
+      <c r="JWR216" s="14"/>
+      <c r="JWS216" s="14"/>
+      <c r="JWT216" s="14"/>
+      <c r="JWU216" s="14"/>
+      <c r="JWV216" s="14"/>
+      <c r="JWW216" s="14"/>
+      <c r="JWX216" s="14"/>
+      <c r="JWY216" s="14"/>
+      <c r="JWZ216" s="14"/>
+      <c r="JXA216" s="14"/>
+      <c r="JXB216" s="14"/>
+      <c r="JXC216" s="14"/>
+      <c r="JXD216" s="14"/>
+      <c r="JXE216" s="14"/>
+      <c r="JXF216" s="14"/>
+      <c r="JXG216" s="14"/>
+      <c r="JXH216" s="14"/>
+      <c r="JXI216" s="14"/>
+      <c r="JXJ216" s="14"/>
+      <c r="JXK216" s="14"/>
+      <c r="JXL216" s="14"/>
+      <c r="JXM216" s="14"/>
+      <c r="JXN216" s="14"/>
+      <c r="JXO216" s="14"/>
+      <c r="JXP216" s="14"/>
+      <c r="JXQ216" s="14"/>
+      <c r="JXR216" s="14"/>
+      <c r="JXS216" s="14"/>
+      <c r="JXT216" s="14"/>
+      <c r="JXU216" s="14"/>
+      <c r="JXV216" s="14"/>
+      <c r="JXW216" s="14"/>
+      <c r="JXX216" s="14"/>
+      <c r="JXY216" s="14"/>
+      <c r="JXZ216" s="14"/>
+      <c r="JYA216" s="14"/>
+      <c r="JYB216" s="14"/>
+      <c r="JYC216" s="14"/>
+      <c r="JYD216" s="14"/>
+      <c r="JYE216" s="14"/>
+      <c r="JYF216" s="14"/>
+      <c r="JYG216" s="14"/>
+      <c r="JYH216" s="14"/>
+      <c r="JYI216" s="14"/>
+      <c r="JYJ216" s="14"/>
+      <c r="JYK216" s="14"/>
+      <c r="JYL216" s="14"/>
+      <c r="JYM216" s="14"/>
+      <c r="JYN216" s="14"/>
+      <c r="JYO216" s="14"/>
+      <c r="JYP216" s="14"/>
+      <c r="JYQ216" s="14"/>
+      <c r="JYR216" s="14"/>
+      <c r="JYS216" s="14"/>
+      <c r="JYT216" s="14"/>
+      <c r="JYU216" s="14"/>
+      <c r="JYV216" s="14"/>
+      <c r="JYW216" s="14"/>
+      <c r="JYX216" s="14"/>
+      <c r="JYY216" s="14"/>
+      <c r="JYZ216" s="14"/>
+      <c r="JZA216" s="14"/>
+      <c r="JZB216" s="14"/>
+      <c r="JZC216" s="14"/>
+      <c r="JZD216" s="14"/>
+      <c r="JZE216" s="14"/>
+      <c r="JZF216" s="14"/>
+      <c r="JZG216" s="14"/>
+      <c r="JZH216" s="14"/>
+      <c r="JZI216" s="14"/>
+      <c r="JZJ216" s="14"/>
+      <c r="JZK216" s="14"/>
+      <c r="JZL216" s="14"/>
+      <c r="JZM216" s="14"/>
+      <c r="JZN216" s="14"/>
+      <c r="JZO216" s="14"/>
+      <c r="JZP216" s="14"/>
+      <c r="JZQ216" s="14"/>
+      <c r="JZR216" s="14"/>
+      <c r="JZS216" s="14"/>
+      <c r="JZT216" s="14"/>
+      <c r="JZU216" s="14"/>
+      <c r="JZV216" s="14"/>
+      <c r="JZW216" s="14"/>
+      <c r="JZX216" s="14"/>
+      <c r="JZY216" s="14"/>
+      <c r="JZZ216" s="14"/>
+      <c r="KAA216" s="14"/>
+      <c r="KAB216" s="14"/>
+      <c r="KAC216" s="14"/>
+      <c r="KAD216" s="14"/>
+      <c r="KAE216" s="14"/>
+      <c r="KAF216" s="14"/>
+      <c r="KAG216" s="14"/>
+      <c r="KAH216" s="14"/>
+      <c r="KAI216" s="14"/>
+      <c r="KAJ216" s="14"/>
+      <c r="KAK216" s="14"/>
+      <c r="KAL216" s="14"/>
+      <c r="KAM216" s="14"/>
+      <c r="KAN216" s="14"/>
+      <c r="KAO216" s="14"/>
+      <c r="KAP216" s="14"/>
+      <c r="KAQ216" s="14"/>
+      <c r="KAR216" s="14"/>
+      <c r="KAS216" s="14"/>
+      <c r="KAT216" s="14"/>
+      <c r="KAU216" s="14"/>
+      <c r="KAV216" s="14"/>
+      <c r="KAW216" s="14"/>
+      <c r="KAX216" s="14"/>
+      <c r="KAY216" s="14"/>
+      <c r="KAZ216" s="14"/>
+      <c r="KBA216" s="14"/>
+      <c r="KBB216" s="14"/>
+      <c r="KBC216" s="14"/>
+      <c r="KBD216" s="14"/>
+      <c r="KBE216" s="14"/>
+      <c r="KBF216" s="14"/>
+      <c r="KBG216" s="14"/>
+      <c r="KBH216" s="14"/>
+      <c r="KBI216" s="14"/>
+      <c r="KBJ216" s="14"/>
+      <c r="KBK216" s="14"/>
+      <c r="KBL216" s="14"/>
+      <c r="KBM216" s="14"/>
+      <c r="KBN216" s="14"/>
+      <c r="KBO216" s="14"/>
+      <c r="KBP216" s="14"/>
+      <c r="KBQ216" s="14"/>
+      <c r="KBR216" s="14"/>
+      <c r="KBS216" s="14"/>
+      <c r="KBT216" s="14"/>
+      <c r="KBU216" s="14"/>
+      <c r="KBV216" s="14"/>
+      <c r="KBW216" s="14"/>
+      <c r="KBX216" s="14"/>
+      <c r="KBY216" s="14"/>
+      <c r="KBZ216" s="14"/>
+      <c r="KCA216" s="14"/>
+      <c r="KCB216" s="14"/>
+      <c r="KCC216" s="14"/>
+      <c r="KCD216" s="14"/>
+      <c r="KCE216" s="14"/>
+      <c r="KCF216" s="14"/>
+      <c r="KCG216" s="14"/>
+      <c r="KCH216" s="14"/>
+      <c r="KCI216" s="14"/>
+      <c r="KCJ216" s="14"/>
+      <c r="KCK216" s="14"/>
+      <c r="KCL216" s="14"/>
+      <c r="KCM216" s="14"/>
+      <c r="KCN216" s="14"/>
+      <c r="KCO216" s="14"/>
+      <c r="KCP216" s="14"/>
+      <c r="KCQ216" s="14"/>
+      <c r="KCR216" s="14"/>
+      <c r="KCS216" s="14"/>
+      <c r="KCT216" s="14"/>
+      <c r="KCU216" s="14"/>
+      <c r="KCV216" s="14"/>
+      <c r="KCW216" s="14"/>
+      <c r="KCX216" s="14"/>
+      <c r="KCY216" s="14"/>
+      <c r="KCZ216" s="14"/>
+      <c r="KDA216" s="14"/>
+      <c r="KDB216" s="14"/>
+      <c r="KDC216" s="14"/>
+      <c r="KDD216" s="14"/>
+      <c r="KDE216" s="14"/>
+      <c r="KDF216" s="14"/>
+      <c r="KDG216" s="14"/>
+      <c r="KDH216" s="14"/>
+      <c r="KDI216" s="14"/>
+      <c r="KDJ216" s="14"/>
+      <c r="KDK216" s="14"/>
+      <c r="KDL216" s="14"/>
+      <c r="KDM216" s="14"/>
+      <c r="KDN216" s="14"/>
+      <c r="KDO216" s="14"/>
+      <c r="KDP216" s="14"/>
+      <c r="KDQ216" s="14"/>
+      <c r="KDR216" s="14"/>
+      <c r="KDS216" s="14"/>
+      <c r="KDT216" s="14"/>
+      <c r="KDU216" s="14"/>
+      <c r="KDV216" s="14"/>
+      <c r="KDW216" s="14"/>
+      <c r="KDX216" s="14"/>
+      <c r="KDY216" s="14"/>
+      <c r="KDZ216" s="14"/>
+      <c r="KEA216" s="14"/>
+      <c r="KEB216" s="14"/>
+      <c r="KEC216" s="14"/>
+      <c r="KED216" s="14"/>
+      <c r="KEE216" s="14"/>
+      <c r="KEF216" s="14"/>
+      <c r="KEG216" s="14"/>
+      <c r="KEH216" s="14"/>
+      <c r="KEI216" s="14"/>
+      <c r="KEJ216" s="14"/>
+      <c r="KEK216" s="14"/>
+      <c r="KEL216" s="14"/>
+      <c r="KEM216" s="14"/>
+      <c r="KEN216" s="14"/>
+      <c r="KEO216" s="14"/>
+      <c r="KEP216" s="14"/>
+      <c r="KEQ216" s="14"/>
+      <c r="KER216" s="14"/>
+      <c r="KES216" s="14"/>
+      <c r="KET216" s="14"/>
+      <c r="KEU216" s="14"/>
+      <c r="KEV216" s="14"/>
+      <c r="KEW216" s="14"/>
+      <c r="KEX216" s="14"/>
+      <c r="KEY216" s="14"/>
+      <c r="KEZ216" s="14"/>
+      <c r="KFA216" s="14"/>
+      <c r="KFB216" s="14"/>
+      <c r="KFC216" s="14"/>
+      <c r="KFD216" s="14"/>
+      <c r="KFE216" s="14"/>
+      <c r="KFF216" s="14"/>
+      <c r="KFG216" s="14"/>
+      <c r="KFH216" s="14"/>
+      <c r="KFI216" s="14"/>
+      <c r="KFJ216" s="14"/>
+      <c r="KFK216" s="14"/>
+      <c r="KFL216" s="14"/>
+      <c r="KFM216" s="14"/>
+      <c r="KFN216" s="14"/>
+      <c r="KFO216" s="14"/>
+      <c r="KFP216" s="14"/>
+      <c r="KFQ216" s="14"/>
+      <c r="KFR216" s="14"/>
+      <c r="KFS216" s="14"/>
+      <c r="KFT216" s="14"/>
+      <c r="KFU216" s="14"/>
+      <c r="KFV216" s="14"/>
+      <c r="KFW216" s="14"/>
+      <c r="KFX216" s="14"/>
+      <c r="KFY216" s="14"/>
+      <c r="KFZ216" s="14"/>
+      <c r="KGA216" s="14"/>
+      <c r="KGB216" s="14"/>
+      <c r="KGC216" s="14"/>
+      <c r="KGD216" s="14"/>
+      <c r="KGE216" s="14"/>
+      <c r="KGF216" s="14"/>
+      <c r="KGG216" s="14"/>
+      <c r="KGH216" s="14"/>
+      <c r="KGI216" s="14"/>
+      <c r="KGJ216" s="14"/>
+      <c r="KGK216" s="14"/>
+      <c r="KGL216" s="14"/>
+      <c r="KGM216" s="14"/>
+      <c r="KGN216" s="14"/>
+      <c r="KGO216" s="14"/>
+      <c r="KGP216" s="14"/>
+      <c r="KGQ216" s="14"/>
+      <c r="KGR216" s="14"/>
+      <c r="KGS216" s="14"/>
+      <c r="KGT216" s="14"/>
+      <c r="KGU216" s="14"/>
+      <c r="KGV216" s="14"/>
+      <c r="KGW216" s="14"/>
+      <c r="KGX216" s="14"/>
+      <c r="KGY216" s="14"/>
+      <c r="KGZ216" s="14"/>
+      <c r="KHA216" s="14"/>
+      <c r="KHB216" s="14"/>
+      <c r="KHC216" s="14"/>
+      <c r="KHD216" s="14"/>
+      <c r="KHE216" s="14"/>
+      <c r="KHF216" s="14"/>
+      <c r="KHG216" s="14"/>
+      <c r="KHH216" s="14"/>
+      <c r="KHI216" s="14"/>
+      <c r="KHJ216" s="14"/>
+      <c r="KHK216" s="14"/>
+      <c r="KHL216" s="14"/>
+      <c r="KHM216" s="14"/>
+      <c r="KHN216" s="14"/>
+      <c r="KHO216" s="14"/>
+      <c r="KHP216" s="14"/>
+      <c r="KHQ216" s="14"/>
+      <c r="KHR216" s="14"/>
+      <c r="KHS216" s="14"/>
+      <c r="KHT216" s="14"/>
+      <c r="KHU216" s="14"/>
+      <c r="KHV216" s="14"/>
+      <c r="KHW216" s="14"/>
+      <c r="KHX216" s="14"/>
+      <c r="KHY216" s="14"/>
+      <c r="KHZ216" s="14"/>
+      <c r="KIA216" s="14"/>
+      <c r="KIB216" s="14"/>
+      <c r="KIC216" s="14"/>
+      <c r="KID216" s="14"/>
+      <c r="KIE216" s="14"/>
+      <c r="KIF216" s="14"/>
+      <c r="KIG216" s="14"/>
+      <c r="KIH216" s="14"/>
+      <c r="KII216" s="14"/>
+      <c r="KIJ216" s="14"/>
+      <c r="KIK216" s="14"/>
+      <c r="KIL216" s="14"/>
+      <c r="KIM216" s="14"/>
+      <c r="KIN216" s="14"/>
+      <c r="KIO216" s="14"/>
+      <c r="KIP216" s="14"/>
+      <c r="KIQ216" s="14"/>
+      <c r="KIR216" s="14"/>
+      <c r="KIS216" s="14"/>
+      <c r="KIT216" s="14"/>
+      <c r="KIU216" s="14"/>
+      <c r="KIV216" s="14"/>
+      <c r="KIW216" s="14"/>
+      <c r="KIX216" s="14"/>
+      <c r="KIY216" s="14"/>
+      <c r="KIZ216" s="14"/>
+      <c r="KJA216" s="14"/>
+      <c r="KJB216" s="14"/>
+      <c r="KJC216" s="14"/>
+      <c r="KJD216" s="14"/>
+      <c r="KJE216" s="14"/>
+      <c r="KJF216" s="14"/>
+      <c r="KJG216" s="14"/>
+      <c r="KJH216" s="14"/>
+      <c r="KJI216" s="14"/>
+      <c r="KJJ216" s="14"/>
+      <c r="KJK216" s="14"/>
+      <c r="KJL216" s="14"/>
+      <c r="KJM216" s="14"/>
+      <c r="KJN216" s="14"/>
+      <c r="KJO216" s="14"/>
+      <c r="KJP216" s="14"/>
+      <c r="KJQ216" s="14"/>
+      <c r="KJR216" s="14"/>
+      <c r="KJS216" s="14"/>
+      <c r="KJT216" s="14"/>
+      <c r="KJU216" s="14"/>
+      <c r="KJV216" s="14"/>
+      <c r="KJW216" s="14"/>
+      <c r="KJX216" s="14"/>
+      <c r="KJY216" s="14"/>
+      <c r="KJZ216" s="14"/>
+      <c r="KKA216" s="14"/>
+      <c r="KKB216" s="14"/>
+      <c r="KKC216" s="14"/>
+      <c r="KKD216" s="14"/>
+      <c r="KKE216" s="14"/>
+      <c r="KKF216" s="14"/>
+      <c r="KKG216" s="14"/>
+      <c r="KKH216" s="14"/>
+      <c r="KKI216" s="14"/>
+      <c r="KKJ216" s="14"/>
+      <c r="KKK216" s="14"/>
+      <c r="KKL216" s="14"/>
+      <c r="KKM216" s="14"/>
+      <c r="KKN216" s="14"/>
+      <c r="KKO216" s="14"/>
+      <c r="KKP216" s="14"/>
+      <c r="KKQ216" s="14"/>
+      <c r="KKR216" s="14"/>
+      <c r="KKS216" s="14"/>
+      <c r="KKT216" s="14"/>
+      <c r="KKU216" s="14"/>
+      <c r="KKV216" s="14"/>
+      <c r="KKW216" s="14"/>
+      <c r="KKX216" s="14"/>
+      <c r="KKY216" s="14"/>
+      <c r="KKZ216" s="14"/>
+      <c r="KLA216" s="14"/>
+      <c r="KLB216" s="14"/>
+      <c r="KLC216" s="14"/>
+      <c r="KLD216" s="14"/>
+      <c r="KLE216" s="14"/>
+      <c r="KLF216" s="14"/>
+      <c r="KLG216" s="14"/>
+      <c r="KLH216" s="14"/>
+      <c r="KLI216" s="14"/>
+      <c r="KLJ216" s="14"/>
+      <c r="KLK216" s="14"/>
+      <c r="KLL216" s="14"/>
+      <c r="KLM216" s="14"/>
+      <c r="KLN216" s="14"/>
+      <c r="KLO216" s="14"/>
+      <c r="KLP216" s="14"/>
+      <c r="KLQ216" s="14"/>
+      <c r="KLR216" s="14"/>
+      <c r="KLS216" s="14"/>
+      <c r="KLT216" s="14"/>
+      <c r="KLU216" s="14"/>
+      <c r="KLV216" s="14"/>
+      <c r="KLW216" s="14"/>
+      <c r="KLX216" s="14"/>
+      <c r="KLY216" s="14"/>
+      <c r="KLZ216" s="14"/>
+      <c r="KMA216" s="14"/>
+      <c r="KMB216" s="14"/>
+      <c r="KMC216" s="14"/>
+      <c r="KMD216" s="14"/>
+      <c r="KME216" s="14"/>
+      <c r="KMF216" s="14"/>
+      <c r="KMG216" s="14"/>
+      <c r="KMH216" s="14"/>
+      <c r="KMI216" s="14"/>
+      <c r="KMJ216" s="14"/>
+      <c r="KMK216" s="14"/>
+      <c r="KML216" s="14"/>
+      <c r="KMM216" s="14"/>
+      <c r="KMN216" s="14"/>
+      <c r="KMO216" s="14"/>
+      <c r="KMP216" s="14"/>
+      <c r="KMQ216" s="14"/>
+      <c r="KMR216" s="14"/>
+      <c r="KMS216" s="14"/>
+      <c r="KMT216" s="14"/>
+      <c r="KMU216" s="14"/>
+      <c r="KMV216" s="14"/>
+      <c r="KMW216" s="14"/>
+      <c r="KMX216" s="14"/>
+      <c r="KMY216" s="14"/>
+      <c r="KMZ216" s="14"/>
+      <c r="KNA216" s="14"/>
+      <c r="KNB216" s="14"/>
+      <c r="KNC216" s="14"/>
+      <c r="KND216" s="14"/>
+      <c r="KNE216" s="14"/>
+      <c r="KNF216" s="14"/>
+      <c r="KNG216" s="14"/>
+      <c r="KNH216" s="14"/>
+      <c r="KNI216" s="14"/>
+      <c r="KNJ216" s="14"/>
+      <c r="KNK216" s="14"/>
+      <c r="KNL216" s="14"/>
+      <c r="KNM216" s="14"/>
+      <c r="KNN216" s="14"/>
+      <c r="KNO216" s="14"/>
+      <c r="KNP216" s="14"/>
+      <c r="KNQ216" s="14"/>
+      <c r="KNR216" s="14"/>
+      <c r="KNS216" s="14"/>
+      <c r="KNT216" s="14"/>
+      <c r="KNU216" s="14"/>
+      <c r="KNV216" s="14"/>
+      <c r="KNW216" s="14"/>
+      <c r="KNX216" s="14"/>
+      <c r="KNY216" s="14"/>
+      <c r="KNZ216" s="14"/>
+      <c r="KOA216" s="14"/>
+      <c r="KOB216" s="14"/>
+      <c r="KOC216" s="14"/>
+      <c r="KOD216" s="14"/>
+      <c r="KOE216" s="14"/>
+      <c r="KOF216" s="14"/>
+      <c r="KOG216" s="14"/>
+      <c r="KOH216" s="14"/>
+      <c r="KOI216" s="14"/>
+      <c r="KOJ216" s="14"/>
+      <c r="KOK216" s="14"/>
+      <c r="KOL216" s="14"/>
+      <c r="KOM216" s="14"/>
+      <c r="KON216" s="14"/>
+      <c r="KOO216" s="14"/>
+      <c r="KOP216" s="14"/>
+      <c r="KOQ216" s="14"/>
+      <c r="KOR216" s="14"/>
+      <c r="KOS216" s="14"/>
+      <c r="KOT216" s="14"/>
+      <c r="KOU216" s="14"/>
+      <c r="KOV216" s="14"/>
+      <c r="KOW216" s="14"/>
+      <c r="KOX216" s="14"/>
+      <c r="KOY216" s="14"/>
+      <c r="KOZ216" s="14"/>
+      <c r="KPA216" s="14"/>
+      <c r="KPB216" s="14"/>
+      <c r="KPC216" s="14"/>
+      <c r="KPD216" s="14"/>
+      <c r="KPE216" s="14"/>
+      <c r="KPF216" s="14"/>
+      <c r="KPG216" s="14"/>
+      <c r="KPH216" s="14"/>
+      <c r="KPI216" s="14"/>
+      <c r="KPJ216" s="14"/>
+      <c r="KPK216" s="14"/>
+      <c r="KPL216" s="14"/>
+      <c r="KPM216" s="14"/>
+      <c r="KPN216" s="14"/>
+      <c r="KPO216" s="14"/>
+      <c r="KPP216" s="14"/>
+      <c r="KPQ216" s="14"/>
+      <c r="KPR216" s="14"/>
+      <c r="KPS216" s="14"/>
+      <c r="KPT216" s="14"/>
+      <c r="KPU216" s="14"/>
+      <c r="KPV216" s="14"/>
+      <c r="KPW216" s="14"/>
+      <c r="KPX216" s="14"/>
+      <c r="KPY216" s="14"/>
+      <c r="KPZ216" s="14"/>
+      <c r="KQA216" s="14"/>
+      <c r="KQB216" s="14"/>
+      <c r="KQC216" s="14"/>
+      <c r="KQD216" s="14"/>
+      <c r="KQE216" s="14"/>
+      <c r="KQF216" s="14"/>
+      <c r="KQG216" s="14"/>
+      <c r="KQH216" s="14"/>
+      <c r="KQI216" s="14"/>
+      <c r="KQJ216" s="14"/>
+      <c r="KQK216" s="14"/>
+      <c r="KQL216" s="14"/>
+      <c r="KQM216" s="14"/>
+      <c r="KQN216" s="14"/>
+      <c r="KQO216" s="14"/>
+      <c r="KQP216" s="14"/>
+      <c r="KQQ216" s="14"/>
+      <c r="KQR216" s="14"/>
+      <c r="KQS216" s="14"/>
+      <c r="KQT216" s="14"/>
+      <c r="KQU216" s="14"/>
+      <c r="KQV216" s="14"/>
+      <c r="KQW216" s="14"/>
+      <c r="KQX216" s="14"/>
+      <c r="KQY216" s="14"/>
+      <c r="KQZ216" s="14"/>
+      <c r="KRA216" s="14"/>
+      <c r="KRB216" s="14"/>
+      <c r="KRC216" s="14"/>
+      <c r="KRD216" s="14"/>
+      <c r="KRE216" s="14"/>
+      <c r="KRF216" s="14"/>
+      <c r="KRG216" s="14"/>
+      <c r="KRH216" s="14"/>
+      <c r="KRI216" s="14"/>
+      <c r="KRJ216" s="14"/>
+      <c r="KRK216" s="14"/>
+      <c r="KRL216" s="14"/>
+      <c r="KRM216" s="14"/>
+      <c r="KRN216" s="14"/>
+      <c r="KRO216" s="14"/>
+      <c r="KRP216" s="14"/>
+      <c r="KRQ216" s="14"/>
+      <c r="KRR216" s="14"/>
+      <c r="KRS216" s="14"/>
+      <c r="KRT216" s="14"/>
+      <c r="KRU216" s="14"/>
+      <c r="KRV216" s="14"/>
+      <c r="KRW216" s="14"/>
+      <c r="KRX216" s="14"/>
+      <c r="KRY216" s="14"/>
+      <c r="KRZ216" s="14"/>
+      <c r="KSA216" s="14"/>
+      <c r="KSB216" s="14"/>
+      <c r="KSC216" s="14"/>
+      <c r="KSD216" s="14"/>
+      <c r="KSE216" s="14"/>
+      <c r="KSF216" s="14"/>
+      <c r="KSG216" s="14"/>
+      <c r="KSH216" s="14"/>
+      <c r="KSI216" s="14"/>
+      <c r="KSJ216" s="14"/>
+      <c r="KSK216" s="14"/>
+      <c r="KSL216" s="14"/>
+      <c r="KSM216" s="14"/>
+      <c r="KSN216" s="14"/>
+      <c r="KSO216" s="14"/>
+      <c r="KSP216" s="14"/>
+      <c r="KSQ216" s="14"/>
+      <c r="KSR216" s="14"/>
+      <c r="KSS216" s="14"/>
+      <c r="KST216" s="14"/>
+      <c r="KSU216" s="14"/>
+      <c r="KSV216" s="14"/>
+      <c r="KSW216" s="14"/>
+      <c r="KSX216" s="14"/>
+      <c r="KSY216" s="14"/>
+      <c r="KSZ216" s="14"/>
+      <c r="KTA216" s="14"/>
+      <c r="KTB216" s="14"/>
+      <c r="KTC216" s="14"/>
+      <c r="KTD216" s="14"/>
+      <c r="KTE216" s="14"/>
+      <c r="KTF216" s="14"/>
+      <c r="KTG216" s="14"/>
+      <c r="KTH216" s="14"/>
+      <c r="KTI216" s="14"/>
+      <c r="KTJ216" s="14"/>
+      <c r="KTK216" s="14"/>
+      <c r="KTL216" s="14"/>
+      <c r="KTM216" s="14"/>
+      <c r="KTN216" s="14"/>
+      <c r="KTO216" s="14"/>
+      <c r="KTP216" s="14"/>
+      <c r="KTQ216" s="14"/>
+      <c r="KTR216" s="14"/>
+      <c r="KTS216" s="14"/>
+      <c r="KTT216" s="14"/>
+      <c r="KTU216" s="14"/>
+      <c r="KTV216" s="14"/>
+      <c r="KTW216" s="14"/>
+      <c r="KTX216" s="14"/>
+      <c r="KTY216" s="14"/>
+      <c r="KTZ216" s="14"/>
+      <c r="KUA216" s="14"/>
+      <c r="KUB216" s="14"/>
+      <c r="KUC216" s="14"/>
+      <c r="KUD216" s="14"/>
+      <c r="KUE216" s="14"/>
+      <c r="KUF216" s="14"/>
+      <c r="KUG216" s="14"/>
+      <c r="KUH216" s="14"/>
+      <c r="KUI216" s="14"/>
+      <c r="KUJ216" s="14"/>
+      <c r="KUK216" s="14"/>
+      <c r="KUL216" s="14"/>
+      <c r="KUM216" s="14"/>
+      <c r="KUN216" s="14"/>
+      <c r="KUO216" s="14"/>
+      <c r="KUP216" s="14"/>
+      <c r="KUQ216" s="14"/>
+      <c r="KUR216" s="14"/>
+      <c r="KUS216" s="14"/>
+      <c r="KUT216" s="14"/>
+      <c r="KUU216" s="14"/>
+      <c r="KUV216" s="14"/>
+      <c r="KUW216" s="14"/>
+      <c r="KUX216" s="14"/>
+      <c r="KUY216" s="14"/>
+      <c r="KUZ216" s="14"/>
+      <c r="KVA216" s="14"/>
+      <c r="KVB216" s="14"/>
+      <c r="KVC216" s="14"/>
+      <c r="KVD216" s="14"/>
+      <c r="KVE216" s="14"/>
+      <c r="KVF216" s="14"/>
+      <c r="KVG216" s="14"/>
+      <c r="KVH216" s="14"/>
+      <c r="KVI216" s="14"/>
+      <c r="KVJ216" s="14"/>
+      <c r="KVK216" s="14"/>
+      <c r="KVL216" s="14"/>
+      <c r="KVM216" s="14"/>
+      <c r="KVN216" s="14"/>
+      <c r="KVO216" s="14"/>
+      <c r="KVP216" s="14"/>
+      <c r="KVQ216" s="14"/>
+      <c r="KVR216" s="14"/>
+      <c r="KVS216" s="14"/>
+      <c r="KVT216" s="14"/>
+      <c r="KVU216" s="14"/>
+      <c r="KVV216" s="14"/>
+      <c r="KVW216" s="14"/>
+      <c r="KVX216" s="14"/>
+      <c r="KVY216" s="14"/>
+      <c r="KVZ216" s="14"/>
+      <c r="KWA216" s="14"/>
+      <c r="KWB216" s="14"/>
+      <c r="KWC216" s="14"/>
+      <c r="KWD216" s="14"/>
+      <c r="KWE216" s="14"/>
+      <c r="KWF216" s="14"/>
+      <c r="KWG216" s="14"/>
+      <c r="KWH216" s="14"/>
+      <c r="KWI216" s="14"/>
+      <c r="KWJ216" s="14"/>
+      <c r="KWK216" s="14"/>
+      <c r="KWL216" s="14"/>
+      <c r="KWM216" s="14"/>
+      <c r="KWN216" s="14"/>
+      <c r="KWO216" s="14"/>
+      <c r="KWP216" s="14"/>
+      <c r="KWQ216" s="14"/>
+      <c r="KWR216" s="14"/>
+      <c r="KWS216" s="14"/>
+      <c r="KWT216" s="14"/>
+      <c r="KWU216" s="14"/>
+      <c r="KWV216" s="14"/>
+      <c r="KWW216" s="14"/>
+      <c r="KWX216" s="14"/>
+      <c r="KWY216" s="14"/>
+      <c r="KWZ216" s="14"/>
+      <c r="KXA216" s="14"/>
+      <c r="KXB216" s="14"/>
+      <c r="KXC216" s="14"/>
+      <c r="KXD216" s="14"/>
+      <c r="KXE216" s="14"/>
+      <c r="KXF216" s="14"/>
+      <c r="KXG216" s="14"/>
+      <c r="KXH216" s="14"/>
+      <c r="KXI216" s="14"/>
+      <c r="KXJ216" s="14"/>
+      <c r="KXK216" s="14"/>
+      <c r="KXL216" s="14"/>
+      <c r="KXM216" s="14"/>
+      <c r="KXN216" s="14"/>
+      <c r="KXO216" s="14"/>
+      <c r="KXP216" s="14"/>
+      <c r="KXQ216" s="14"/>
+      <c r="KXR216" s="14"/>
+      <c r="KXS216" s="14"/>
+      <c r="KXT216" s="14"/>
+      <c r="KXU216" s="14"/>
+      <c r="KXV216" s="14"/>
+      <c r="KXW216" s="14"/>
+      <c r="KXX216" s="14"/>
+      <c r="KXY216" s="14"/>
+      <c r="KXZ216" s="14"/>
+      <c r="KYA216" s="14"/>
+      <c r="KYB216" s="14"/>
+      <c r="KYC216" s="14"/>
+      <c r="KYD216" s="14"/>
+      <c r="KYE216" s="14"/>
+      <c r="KYF216" s="14"/>
+      <c r="KYG216" s="14"/>
+      <c r="KYH216" s="14"/>
+      <c r="KYI216" s="14"/>
+      <c r="KYJ216" s="14"/>
+      <c r="KYK216" s="14"/>
+      <c r="KYL216" s="14"/>
+      <c r="KYM216" s="14"/>
+      <c r="KYN216" s="14"/>
+      <c r="KYO216" s="14"/>
+      <c r="KYP216" s="14"/>
+      <c r="KYQ216" s="14"/>
+      <c r="KYR216" s="14"/>
+      <c r="KYS216" s="14"/>
+      <c r="KYT216" s="14"/>
+      <c r="KYU216" s="14"/>
+      <c r="KYV216" s="14"/>
+      <c r="KYW216" s="14"/>
+      <c r="KYX216" s="14"/>
+      <c r="KYY216" s="14"/>
+      <c r="KYZ216" s="14"/>
+      <c r="KZA216" s="14"/>
+      <c r="KZB216" s="14"/>
+      <c r="KZC216" s="14"/>
+      <c r="KZD216" s="14"/>
+      <c r="KZE216" s="14"/>
+      <c r="KZF216" s="14"/>
+      <c r="KZG216" s="14"/>
+      <c r="KZH216" s="14"/>
+      <c r="KZI216" s="14"/>
+      <c r="KZJ216" s="14"/>
+      <c r="KZK216" s="14"/>
+      <c r="KZL216" s="14"/>
+      <c r="KZM216" s="14"/>
+      <c r="KZN216" s="14"/>
+      <c r="KZO216" s="14"/>
+      <c r="KZP216" s="14"/>
+      <c r="KZQ216" s="14"/>
+      <c r="KZR216" s="14"/>
+      <c r="KZS216" s="14"/>
+      <c r="KZT216" s="14"/>
+      <c r="KZU216" s="14"/>
+      <c r="KZV216" s="14"/>
+      <c r="KZW216" s="14"/>
+      <c r="KZX216" s="14"/>
+      <c r="KZY216" s="14"/>
+      <c r="KZZ216" s="14"/>
+      <c r="LAA216" s="14"/>
+      <c r="LAB216" s="14"/>
+      <c r="LAC216" s="14"/>
+      <c r="LAD216" s="14"/>
+      <c r="LAE216" s="14"/>
+      <c r="LAF216" s="14"/>
+      <c r="LAG216" s="14"/>
+      <c r="LAH216" s="14"/>
+      <c r="LAI216" s="14"/>
+      <c r="LAJ216" s="14"/>
+      <c r="LAK216" s="14"/>
+      <c r="LAL216" s="14"/>
+      <c r="LAM216" s="14"/>
+      <c r="LAN216" s="14"/>
+      <c r="LAO216" s="14"/>
+      <c r="LAP216" s="14"/>
+      <c r="LAQ216" s="14"/>
+      <c r="LAR216" s="14"/>
+      <c r="LAS216" s="14"/>
+      <c r="LAT216" s="14"/>
+      <c r="LAU216" s="14"/>
+      <c r="LAV216" s="14"/>
+      <c r="LAW216" s="14"/>
+      <c r="LAX216" s="14"/>
+      <c r="LAY216" s="14"/>
+      <c r="LAZ216" s="14"/>
+      <c r="LBA216" s="14"/>
+      <c r="LBB216" s="14"/>
+      <c r="LBC216" s="14"/>
+      <c r="LBD216" s="14"/>
+      <c r="LBE216" s="14"/>
+      <c r="LBF216" s="14"/>
+      <c r="LBG216" s="14"/>
+      <c r="LBH216" s="14"/>
+      <c r="LBI216" s="14"/>
+      <c r="LBJ216" s="14"/>
+      <c r="LBK216" s="14"/>
+      <c r="LBL216" s="14"/>
+      <c r="LBM216" s="14"/>
+      <c r="LBN216" s="14"/>
+      <c r="LBO216" s="14"/>
+      <c r="LBP216" s="14"/>
+      <c r="LBQ216" s="14"/>
+      <c r="LBR216" s="14"/>
+      <c r="LBS216" s="14"/>
+      <c r="LBT216" s="14"/>
+      <c r="LBU216" s="14"/>
+      <c r="LBV216" s="14"/>
+      <c r="LBW216" s="14"/>
+      <c r="LBX216" s="14"/>
+      <c r="LBY216" s="14"/>
+      <c r="LBZ216" s="14"/>
+      <c r="LCA216" s="14"/>
+      <c r="LCB216" s="14"/>
+      <c r="LCC216" s="14"/>
+      <c r="LCD216" s="14"/>
+      <c r="LCE216" s="14"/>
+      <c r="LCF216" s="14"/>
+      <c r="LCG216" s="14"/>
+      <c r="LCH216" s="14"/>
+      <c r="LCI216" s="14"/>
+      <c r="LCJ216" s="14"/>
+      <c r="LCK216" s="14"/>
+      <c r="LCL216" s="14"/>
+      <c r="LCM216" s="14"/>
+      <c r="LCN216" s="14"/>
+      <c r="LCO216" s="14"/>
+      <c r="LCP216" s="14"/>
+      <c r="LCQ216" s="14"/>
+      <c r="LCR216" s="14"/>
+      <c r="LCS216" s="14"/>
+      <c r="LCT216" s="14"/>
+      <c r="LCU216" s="14"/>
+      <c r="LCV216" s="14"/>
+      <c r="LCW216" s="14"/>
+      <c r="LCX216" s="14"/>
+      <c r="LCY216" s="14"/>
+      <c r="LCZ216" s="14"/>
+      <c r="LDA216" s="14"/>
+      <c r="LDB216" s="14"/>
+      <c r="LDC216" s="14"/>
+      <c r="LDD216" s="14"/>
+      <c r="LDE216" s="14"/>
+      <c r="LDF216" s="14"/>
+      <c r="LDG216" s="14"/>
+      <c r="LDH216" s="14"/>
+      <c r="LDI216" s="14"/>
+      <c r="LDJ216" s="14"/>
+      <c r="LDK216" s="14"/>
+      <c r="LDL216" s="14"/>
+      <c r="LDM216" s="14"/>
+      <c r="LDN216" s="14"/>
+      <c r="LDO216" s="14"/>
+      <c r="LDP216" s="14"/>
+      <c r="LDQ216" s="14"/>
+      <c r="LDR216" s="14"/>
+      <c r="LDS216" s="14"/>
+      <c r="LDT216" s="14"/>
+      <c r="LDU216" s="14"/>
+      <c r="LDV216" s="14"/>
+      <c r="LDW216" s="14"/>
+      <c r="LDX216" s="14"/>
+      <c r="LDY216" s="14"/>
+      <c r="LDZ216" s="14"/>
+      <c r="LEA216" s="14"/>
+      <c r="LEB216" s="14"/>
+      <c r="LEC216" s="14"/>
+      <c r="LED216" s="14"/>
+      <c r="LEE216" s="14"/>
+      <c r="LEF216" s="14"/>
+      <c r="LEG216" s="14"/>
+      <c r="LEH216" s="14"/>
+      <c r="LEI216" s="14"/>
+      <c r="LEJ216" s="14"/>
+      <c r="LEK216" s="14"/>
+      <c r="LEL216" s="14"/>
+      <c r="LEM216" s="14"/>
+      <c r="LEN216" s="14"/>
+      <c r="LEO216" s="14"/>
+      <c r="LEP216" s="14"/>
+      <c r="LEQ216" s="14"/>
+      <c r="LER216" s="14"/>
+      <c r="LES216" s="14"/>
+      <c r="LET216" s="14"/>
+      <c r="LEU216" s="14"/>
+      <c r="LEV216" s="14"/>
+      <c r="LEW216" s="14"/>
+      <c r="LEX216" s="14"/>
+      <c r="LEY216" s="14"/>
+      <c r="LEZ216" s="14"/>
+      <c r="LFA216" s="14"/>
+      <c r="LFB216" s="14"/>
+      <c r="LFC216" s="14"/>
+      <c r="LFD216" s="14"/>
+      <c r="LFE216" s="14"/>
+      <c r="LFF216" s="14"/>
+      <c r="LFG216" s="14"/>
+      <c r="LFH216" s="14"/>
+      <c r="LFI216" s="14"/>
+      <c r="LFJ216" s="14"/>
+      <c r="LFK216" s="14"/>
+      <c r="LFL216" s="14"/>
+      <c r="LFM216" s="14"/>
+      <c r="LFN216" s="14"/>
+      <c r="LFO216" s="14"/>
+      <c r="LFP216" s="14"/>
+      <c r="LFQ216" s="14"/>
+      <c r="LFR216" s="14"/>
+      <c r="LFS216" s="14"/>
+      <c r="LFT216" s="14"/>
+      <c r="LFU216" s="14"/>
+      <c r="LFV216" s="14"/>
+      <c r="LFW216" s="14"/>
+      <c r="LFX216" s="14"/>
+      <c r="LFY216" s="14"/>
+      <c r="LFZ216" s="14"/>
+      <c r="LGA216" s="14"/>
+      <c r="LGB216" s="14"/>
+      <c r="LGC216" s="14"/>
+      <c r="LGD216" s="14"/>
+      <c r="LGE216" s="14"/>
+      <c r="LGF216" s="14"/>
+      <c r="LGG216" s="14"/>
+      <c r="LGH216" s="14"/>
+      <c r="LGI216" s="14"/>
+      <c r="LGJ216" s="14"/>
+      <c r="LGK216" s="14"/>
+      <c r="LGL216" s="14"/>
+      <c r="LGM216" s="14"/>
+      <c r="LGN216" s="14"/>
+      <c r="LGO216" s="14"/>
+      <c r="LGP216" s="14"/>
+      <c r="LGQ216" s="14"/>
+      <c r="LGR216" s="14"/>
+      <c r="LGS216" s="14"/>
+      <c r="LGT216" s="14"/>
+      <c r="LGU216" s="14"/>
+      <c r="LGV216" s="14"/>
+      <c r="LGW216" s="14"/>
+      <c r="LGX216" s="14"/>
+      <c r="LGY216" s="14"/>
+      <c r="LGZ216" s="14"/>
+      <c r="LHA216" s="14"/>
+      <c r="LHB216" s="14"/>
+      <c r="LHC216" s="14"/>
+      <c r="LHD216" s="14"/>
+      <c r="LHE216" s="14"/>
+      <c r="LHF216" s="14"/>
+      <c r="LHG216" s="14"/>
+      <c r="LHH216" s="14"/>
+      <c r="LHI216" s="14"/>
+      <c r="LHJ216" s="14"/>
+      <c r="LHK216" s="14"/>
+      <c r="LHL216" s="14"/>
+      <c r="LHM216" s="14"/>
+      <c r="LHN216" s="14"/>
+      <c r="LHO216" s="14"/>
+      <c r="LHP216" s="14"/>
+      <c r="LHQ216" s="14"/>
+      <c r="LHR216" s="14"/>
+      <c r="LHS216" s="14"/>
+      <c r="LHT216" s="14"/>
+      <c r="LHU216" s="14"/>
+      <c r="LHV216" s="14"/>
+      <c r="LHW216" s="14"/>
+      <c r="LHX216" s="14"/>
+      <c r="LHY216" s="14"/>
+      <c r="LHZ216" s="14"/>
+      <c r="LIA216" s="14"/>
+      <c r="LIB216" s="14"/>
+      <c r="LIC216" s="14"/>
+      <c r="LID216" s="14"/>
+      <c r="LIE216" s="14"/>
+      <c r="LIF216" s="14"/>
+      <c r="LIG216" s="14"/>
+      <c r="LIH216" s="14"/>
+      <c r="LII216" s="14"/>
+      <c r="LIJ216" s="14"/>
+      <c r="LIK216" s="14"/>
+      <c r="LIL216" s="14"/>
+      <c r="LIM216" s="14"/>
+      <c r="LIN216" s="14"/>
+      <c r="LIO216" s="14"/>
+      <c r="LIP216" s="14"/>
+      <c r="LIQ216" s="14"/>
+      <c r="LIR216" s="14"/>
+      <c r="LIS216" s="14"/>
+      <c r="LIT216" s="14"/>
+      <c r="LIU216" s="14"/>
+      <c r="LIV216" s="14"/>
+      <c r="LIW216" s="14"/>
+      <c r="LIX216" s="14"/>
+      <c r="LIY216" s="14"/>
+      <c r="LIZ216" s="14"/>
+      <c r="LJA216" s="14"/>
+      <c r="LJB216" s="14"/>
+      <c r="LJC216" s="14"/>
+      <c r="LJD216" s="14"/>
+      <c r="LJE216" s="14"/>
+      <c r="LJF216" s="14"/>
+      <c r="LJG216" s="14"/>
+      <c r="LJH216" s="14"/>
+      <c r="LJI216" s="14"/>
+      <c r="LJJ216" s="14"/>
+      <c r="LJK216" s="14"/>
+      <c r="LJL216" s="14"/>
+      <c r="LJM216" s="14"/>
+      <c r="LJN216" s="14"/>
+      <c r="LJO216" s="14"/>
+      <c r="LJP216" s="14"/>
+      <c r="LJQ216" s="14"/>
+      <c r="LJR216" s="14"/>
+      <c r="LJS216" s="14"/>
+      <c r="LJT216" s="14"/>
+      <c r="LJU216" s="14"/>
+      <c r="LJV216" s="14"/>
+      <c r="LJW216" s="14"/>
+      <c r="LJX216" s="14"/>
+      <c r="LJY216" s="14"/>
+      <c r="LJZ216" s="14"/>
+      <c r="LKA216" s="14"/>
+      <c r="LKB216" s="14"/>
+      <c r="LKC216" s="14"/>
+      <c r="LKD216" s="14"/>
+      <c r="LKE216" s="14"/>
+      <c r="LKF216" s="14"/>
+      <c r="LKG216" s="14"/>
+      <c r="LKH216" s="14"/>
+      <c r="LKI216" s="14"/>
+      <c r="LKJ216" s="14"/>
+      <c r="LKK216" s="14"/>
+      <c r="LKL216" s="14"/>
+      <c r="LKM216" s="14"/>
+      <c r="LKN216" s="14"/>
+      <c r="LKO216" s="14"/>
+      <c r="LKP216" s="14"/>
+      <c r="LKQ216" s="14"/>
+      <c r="LKR216" s="14"/>
+      <c r="LKS216" s="14"/>
+      <c r="LKT216" s="14"/>
+      <c r="LKU216" s="14"/>
+      <c r="LKV216" s="14"/>
+      <c r="LKW216" s="14"/>
+      <c r="LKX216" s="14"/>
+      <c r="LKY216" s="14"/>
+      <c r="LKZ216" s="14"/>
+      <c r="LLA216" s="14"/>
+      <c r="LLB216" s="14"/>
+      <c r="LLC216" s="14"/>
+      <c r="LLD216" s="14"/>
+      <c r="LLE216" s="14"/>
+      <c r="LLF216" s="14"/>
+      <c r="LLG216" s="14"/>
+      <c r="LLH216" s="14"/>
+      <c r="LLI216" s="14"/>
+      <c r="LLJ216" s="14"/>
+      <c r="LLK216" s="14"/>
+      <c r="LLL216" s="14"/>
+      <c r="LLM216" s="14"/>
+      <c r="LLN216" s="14"/>
+      <c r="LLO216" s="14"/>
+      <c r="LLP216" s="14"/>
+      <c r="LLQ216" s="14"/>
+      <c r="LLR216" s="14"/>
+      <c r="LLS216" s="14"/>
+      <c r="LLT216" s="14"/>
+      <c r="LLU216" s="14"/>
+      <c r="LLV216" s="14"/>
+      <c r="LLW216" s="14"/>
+      <c r="LLX216" s="14"/>
+      <c r="LLY216" s="14"/>
+      <c r="LLZ216" s="14"/>
+      <c r="LMA216" s="14"/>
+      <c r="LMB216" s="14"/>
+      <c r="LMC216" s="14"/>
+      <c r="LMD216" s="14"/>
+      <c r="LME216" s="14"/>
+      <c r="LMF216" s="14"/>
+      <c r="LMG216" s="14"/>
+      <c r="LMH216" s="14"/>
+      <c r="LMI216" s="14"/>
+      <c r="LMJ216" s="14"/>
+      <c r="LMK216" s="14"/>
+      <c r="LML216" s="14"/>
+      <c r="LMM216" s="14"/>
+      <c r="LMN216" s="14"/>
+      <c r="LMO216" s="14"/>
+      <c r="LMP216" s="14"/>
+      <c r="LMQ216" s="14"/>
+      <c r="LMR216" s="14"/>
+      <c r="LMS216" s="14"/>
+      <c r="LMT216" s="14"/>
+      <c r="LMU216" s="14"/>
+      <c r="LMV216" s="14"/>
+      <c r="LMW216" s="14"/>
+      <c r="LMX216" s="14"/>
+      <c r="LMY216" s="14"/>
+      <c r="LMZ216" s="14"/>
+      <c r="LNA216" s="14"/>
+      <c r="LNB216" s="14"/>
+      <c r="LNC216" s="14"/>
+      <c r="LND216" s="14"/>
+      <c r="LNE216" s="14"/>
+      <c r="LNF216" s="14"/>
+      <c r="LNG216" s="14"/>
+      <c r="LNH216" s="14"/>
+      <c r="LNI216" s="14"/>
+      <c r="LNJ216" s="14"/>
+      <c r="LNK216" s="14"/>
+      <c r="LNL216" s="14"/>
+      <c r="LNM216" s="14"/>
+      <c r="LNN216" s="14"/>
+      <c r="LNO216" s="14"/>
+      <c r="LNP216" s="14"/>
+      <c r="LNQ216" s="14"/>
+      <c r="LNR216" s="14"/>
+      <c r="LNS216" s="14"/>
+      <c r="LNT216" s="14"/>
+      <c r="LNU216" s="14"/>
+      <c r="LNV216" s="14"/>
+      <c r="LNW216" s="14"/>
+      <c r="LNX216" s="14"/>
+      <c r="LNY216" s="14"/>
+      <c r="LNZ216" s="14"/>
+      <c r="LOA216" s="14"/>
+      <c r="LOB216" s="14"/>
+      <c r="LOC216" s="14"/>
+      <c r="LOD216" s="14"/>
+      <c r="LOE216" s="14"/>
+      <c r="LOF216" s="14"/>
+      <c r="LOG216" s="14"/>
+      <c r="LOH216" s="14"/>
+      <c r="LOI216" s="14"/>
+      <c r="LOJ216" s="14"/>
+      <c r="LOK216" s="14"/>
+      <c r="LOL216" s="14"/>
+      <c r="LOM216" s="14"/>
+      <c r="LON216" s="14"/>
+      <c r="LOO216" s="14"/>
+      <c r="LOP216" s="14"/>
+      <c r="LOQ216" s="14"/>
+      <c r="LOR216" s="14"/>
+      <c r="LOS216" s="14"/>
+      <c r="LOT216" s="14"/>
+      <c r="LOU216" s="14"/>
+      <c r="LOV216" s="14"/>
+      <c r="LOW216" s="14"/>
+      <c r="LOX216" s="14"/>
+      <c r="LOY216" s="14"/>
+      <c r="LOZ216" s="14"/>
+      <c r="LPA216" s="14"/>
+      <c r="LPB216" s="14"/>
+      <c r="LPC216" s="14"/>
+      <c r="LPD216" s="14"/>
+      <c r="LPE216" s="14"/>
+      <c r="LPF216" s="14"/>
+      <c r="LPG216" s="14"/>
+      <c r="LPH216" s="14"/>
+      <c r="LPI216" s="14"/>
+      <c r="LPJ216" s="14"/>
+      <c r="LPK216" s="14"/>
+      <c r="LPL216" s="14"/>
+      <c r="LPM216" s="14"/>
+      <c r="LPN216" s="14"/>
+      <c r="LPO216" s="14"/>
+      <c r="LPP216" s="14"/>
+      <c r="LPQ216" s="14"/>
+      <c r="LPR216" s="14"/>
+      <c r="LPS216" s="14"/>
+      <c r="LPT216" s="14"/>
+      <c r="LPU216" s="14"/>
+      <c r="LPV216" s="14"/>
+      <c r="LPW216" s="14"/>
+      <c r="LPX216" s="14"/>
+      <c r="LPY216" s="14"/>
+      <c r="LPZ216" s="14"/>
+      <c r="LQA216" s="14"/>
+      <c r="LQB216" s="14"/>
+      <c r="LQC216" s="14"/>
+      <c r="LQD216" s="14"/>
+      <c r="LQE216" s="14"/>
+      <c r="LQF216" s="14"/>
+      <c r="LQG216" s="14"/>
+      <c r="LQH216" s="14"/>
+      <c r="LQI216" s="14"/>
+      <c r="LQJ216" s="14"/>
+      <c r="LQK216" s="14"/>
+      <c r="LQL216" s="14"/>
+      <c r="LQM216" s="14"/>
+      <c r="LQN216" s="14"/>
+      <c r="LQO216" s="14"/>
+      <c r="LQP216" s="14"/>
+      <c r="LQQ216" s="14"/>
+      <c r="LQR216" s="14"/>
+      <c r="LQS216" s="14"/>
+      <c r="LQT216" s="14"/>
+      <c r="LQU216" s="14"/>
+      <c r="LQV216" s="14"/>
+      <c r="LQW216" s="14"/>
+      <c r="LQX216" s="14"/>
+      <c r="LQY216" s="14"/>
+      <c r="LQZ216" s="14"/>
+      <c r="LRA216" s="14"/>
+      <c r="LRB216" s="14"/>
+      <c r="LRC216" s="14"/>
+      <c r="LRD216" s="14"/>
+      <c r="LRE216" s="14"/>
+      <c r="LRF216" s="14"/>
+      <c r="LRG216" s="14"/>
+      <c r="LRH216" s="14"/>
+      <c r="LRI216" s="14"/>
+      <c r="LRJ216" s="14"/>
+      <c r="LRK216" s="14"/>
+      <c r="LRL216" s="14"/>
+      <c r="LRM216" s="14"/>
+      <c r="LRN216" s="14"/>
+      <c r="LRO216" s="14"/>
+      <c r="LRP216" s="14"/>
+      <c r="LRQ216" s="14"/>
+      <c r="LRR216" s="14"/>
+      <c r="LRS216" s="14"/>
+      <c r="LRT216" s="14"/>
+      <c r="LRU216" s="14"/>
+      <c r="LRV216" s="14"/>
+      <c r="LRW216" s="14"/>
+      <c r="LRX216" s="14"/>
+      <c r="LRY216" s="14"/>
+      <c r="LRZ216" s="14"/>
+      <c r="LSA216" s="14"/>
+      <c r="LSB216" s="14"/>
+      <c r="LSC216" s="14"/>
+      <c r="LSD216" s="14"/>
+      <c r="LSE216" s="14"/>
+      <c r="LSF216" s="14"/>
+      <c r="LSG216" s="14"/>
+      <c r="LSH216" s="14"/>
+      <c r="LSI216" s="14"/>
+      <c r="LSJ216" s="14"/>
+      <c r="LSK216" s="14"/>
+      <c r="LSL216" s="14"/>
+      <c r="LSM216" s="14"/>
+      <c r="LSN216" s="14"/>
+      <c r="LSO216" s="14"/>
+      <c r="LSP216" s="14"/>
+      <c r="LSQ216" s="14"/>
+      <c r="LSR216" s="14"/>
+      <c r="LSS216" s="14"/>
+      <c r="LST216" s="14"/>
+      <c r="LSU216" s="14"/>
+      <c r="LSV216" s="14"/>
+      <c r="LSW216" s="14"/>
+      <c r="LSX216" s="14"/>
+      <c r="LSY216" s="14"/>
+      <c r="LSZ216" s="14"/>
+      <c r="LTA216" s="14"/>
+      <c r="LTB216" s="14"/>
+      <c r="LTC216" s="14"/>
+      <c r="LTD216" s="14"/>
+      <c r="LTE216" s="14"/>
+      <c r="LTF216" s="14"/>
+      <c r="LTG216" s="14"/>
+      <c r="LTH216" s="14"/>
+      <c r="LTI216" s="14"/>
+      <c r="LTJ216" s="14"/>
+      <c r="LTK216" s="14"/>
+      <c r="LTL216" s="14"/>
+      <c r="LTM216" s="14"/>
+      <c r="LTN216" s="14"/>
+      <c r="LTO216" s="14"/>
+      <c r="LTP216" s="14"/>
+      <c r="LTQ216" s="14"/>
+      <c r="LTR216" s="14"/>
+      <c r="LTS216" s="14"/>
+      <c r="LTT216" s="14"/>
+      <c r="LTU216" s="14"/>
+      <c r="LTV216" s="14"/>
+      <c r="LTW216" s="14"/>
+      <c r="LTX216" s="14"/>
+      <c r="LTY216" s="14"/>
+      <c r="LTZ216" s="14"/>
+      <c r="LUA216" s="14"/>
+      <c r="LUB216" s="14"/>
+      <c r="LUC216" s="14"/>
+      <c r="LUD216" s="14"/>
+      <c r="LUE216" s="14"/>
+      <c r="LUF216" s="14"/>
+      <c r="LUG216" s="14"/>
+      <c r="LUH216" s="14"/>
+      <c r="LUI216" s="14"/>
+      <c r="LUJ216" s="14"/>
+      <c r="LUK216" s="14"/>
+      <c r="LUL216" s="14"/>
+      <c r="LUM216" s="14"/>
+      <c r="LUN216" s="14"/>
+      <c r="LUO216" s="14"/>
+      <c r="LUP216" s="14"/>
+      <c r="LUQ216" s="14"/>
+      <c r="LUR216" s="14"/>
+      <c r="LUS216" s="14"/>
+      <c r="LUT216" s="14"/>
+      <c r="LUU216" s="14"/>
+      <c r="LUV216" s="14"/>
+      <c r="LUW216" s="14"/>
+      <c r="LUX216" s="14"/>
+      <c r="LUY216" s="14"/>
+      <c r="LUZ216" s="14"/>
+      <c r="LVA216" s="14"/>
+      <c r="LVB216" s="14"/>
+      <c r="LVC216" s="14"/>
+      <c r="LVD216" s="14"/>
+      <c r="LVE216" s="14"/>
+      <c r="LVF216" s="14"/>
+      <c r="LVG216" s="14"/>
+      <c r="LVH216" s="14"/>
+      <c r="LVI216" s="14"/>
+      <c r="LVJ216" s="14"/>
+      <c r="LVK216" s="14"/>
+      <c r="LVL216" s="14"/>
+      <c r="LVM216" s="14"/>
+      <c r="LVN216" s="14"/>
+      <c r="LVO216" s="14"/>
+      <c r="LVP216" s="14"/>
+      <c r="LVQ216" s="14"/>
+      <c r="LVR216" s="14"/>
+      <c r="LVS216" s="14"/>
+      <c r="LVT216" s="14"/>
+      <c r="LVU216" s="14"/>
+      <c r="LVV216" s="14"/>
+      <c r="LVW216" s="14"/>
+      <c r="LVX216" s="14"/>
+      <c r="LVY216" s="14"/>
+      <c r="LVZ216" s="14"/>
+      <c r="LWA216" s="14"/>
+      <c r="LWB216" s="14"/>
+      <c r="LWC216" s="14"/>
+      <c r="LWD216" s="14"/>
+      <c r="LWE216" s="14"/>
+      <c r="LWF216" s="14"/>
+      <c r="LWG216" s="14"/>
+      <c r="LWH216" s="14"/>
+      <c r="LWI216" s="14"/>
+      <c r="LWJ216" s="14"/>
+      <c r="LWK216" s="14"/>
+      <c r="LWL216" s="14"/>
+      <c r="LWM216" s="14"/>
+      <c r="LWN216" s="14"/>
+      <c r="LWO216" s="14"/>
+      <c r="LWP216" s="14"/>
+      <c r="LWQ216" s="14"/>
+      <c r="LWR216" s="14"/>
+      <c r="LWS216" s="14"/>
+      <c r="LWT216" s="14"/>
+      <c r="LWU216" s="14"/>
+      <c r="LWV216" s="14"/>
+      <c r="LWW216" s="14"/>
+      <c r="LWX216" s="14"/>
+      <c r="LWY216" s="14"/>
+      <c r="LWZ216" s="14"/>
+      <c r="LXA216" s="14"/>
+      <c r="LXB216" s="14"/>
+      <c r="LXC216" s="14"/>
+      <c r="LXD216" s="14"/>
+      <c r="LXE216" s="14"/>
+      <c r="LXF216" s="14"/>
+      <c r="LXG216" s="14"/>
+      <c r="LXH216" s="14"/>
+      <c r="LXI216" s="14"/>
+      <c r="LXJ216" s="14"/>
+      <c r="LXK216" s="14"/>
+      <c r="LXL216" s="14"/>
+      <c r="LXM216" s="14"/>
+      <c r="LXN216" s="14"/>
+      <c r="LXO216" s="14"/>
+      <c r="LXP216" s="14"/>
+      <c r="LXQ216" s="14"/>
+      <c r="LXR216" s="14"/>
+      <c r="LXS216" s="14"/>
+      <c r="LXT216" s="14"/>
+      <c r="LXU216" s="14"/>
+      <c r="LXV216" s="14"/>
+      <c r="LXW216" s="14"/>
+      <c r="LXX216" s="14"/>
+      <c r="LXY216" s="14"/>
+      <c r="LXZ216" s="14"/>
+      <c r="LYA216" s="14"/>
+      <c r="LYB216" s="14"/>
+      <c r="LYC216" s="14"/>
+      <c r="LYD216" s="14"/>
+      <c r="LYE216" s="14"/>
+      <c r="LYF216" s="14"/>
+      <c r="LYG216" s="14"/>
+      <c r="LYH216" s="14"/>
+      <c r="LYI216" s="14"/>
+      <c r="LYJ216" s="14"/>
+      <c r="LYK216" s="14"/>
+      <c r="LYL216" s="14"/>
+      <c r="LYM216" s="14"/>
+      <c r="LYN216" s="14"/>
+      <c r="LYO216" s="14"/>
+      <c r="LYP216" s="14"/>
+      <c r="LYQ216" s="14"/>
+      <c r="LYR216" s="14"/>
+      <c r="LYS216" s="14"/>
+      <c r="LYT216" s="14"/>
+      <c r="LYU216" s="14"/>
+      <c r="LYV216" s="14"/>
+      <c r="LYW216" s="14"/>
+      <c r="LYX216" s="14"/>
+      <c r="LYY216" s="14"/>
+      <c r="LYZ216" s="14"/>
+      <c r="LZA216" s="14"/>
+      <c r="LZB216" s="14"/>
+      <c r="LZC216" s="14"/>
+      <c r="LZD216" s="14"/>
+      <c r="LZE216" s="14"/>
+      <c r="LZF216" s="14"/>
+      <c r="LZG216" s="14"/>
+      <c r="LZH216" s="14"/>
+      <c r="LZI216" s="14"/>
+      <c r="LZJ216" s="14"/>
+      <c r="LZK216" s="14"/>
+      <c r="LZL216" s="14"/>
+      <c r="LZM216" s="14"/>
+      <c r="LZN216" s="14"/>
+      <c r="LZO216" s="14"/>
+      <c r="LZP216" s="14"/>
+      <c r="LZQ216" s="14"/>
+      <c r="LZR216" s="14"/>
+      <c r="LZS216" s="14"/>
+      <c r="LZT216" s="14"/>
+      <c r="LZU216" s="14"/>
+      <c r="LZV216" s="14"/>
+      <c r="LZW216" s="14"/>
+      <c r="LZX216" s="14"/>
+      <c r="LZY216" s="14"/>
+      <c r="LZZ216" s="14"/>
+      <c r="MAA216" s="14"/>
+      <c r="MAB216" s="14"/>
+      <c r="MAC216" s="14"/>
+      <c r="MAD216" s="14"/>
+      <c r="MAE216" s="14"/>
+      <c r="MAF216" s="14"/>
+      <c r="MAG216" s="14"/>
+      <c r="MAH216" s="14"/>
+      <c r="MAI216" s="14"/>
+      <c r="MAJ216" s="14"/>
+      <c r="MAK216" s="14"/>
+      <c r="MAL216" s="14"/>
+      <c r="MAM216" s="14"/>
+      <c r="MAN216" s="14"/>
+      <c r="MAO216" s="14"/>
+      <c r="MAP216" s="14"/>
+      <c r="MAQ216" s="14"/>
+      <c r="MAR216" s="14"/>
+      <c r="MAS216" s="14"/>
+      <c r="MAT216" s="14"/>
+      <c r="MAU216" s="14"/>
+      <c r="MAV216" s="14"/>
+      <c r="MAW216" s="14"/>
+      <c r="MAX216" s="14"/>
+      <c r="MAY216" s="14"/>
+      <c r="MAZ216" s="14"/>
+      <c r="MBA216" s="14"/>
+      <c r="MBB216" s="14"/>
+      <c r="MBC216" s="14"/>
+      <c r="MBD216" s="14"/>
+      <c r="MBE216" s="14"/>
+      <c r="MBF216" s="14"/>
+      <c r="MBG216" s="14"/>
+      <c r="MBH216" s="14"/>
+      <c r="MBI216" s="14"/>
+      <c r="MBJ216" s="14"/>
+      <c r="MBK216" s="14"/>
+      <c r="MBL216" s="14"/>
+      <c r="MBM216" s="14"/>
+      <c r="MBN216" s="14"/>
+      <c r="MBO216" s="14"/>
+      <c r="MBP216" s="14"/>
+      <c r="MBQ216" s="14"/>
+      <c r="MBR216" s="14"/>
+      <c r="MBS216" s="14"/>
+      <c r="MBT216" s="14"/>
+      <c r="MBU216" s="14"/>
+      <c r="MBV216" s="14"/>
+      <c r="MBW216" s="14"/>
+      <c r="MBX216" s="14"/>
+      <c r="MBY216" s="14"/>
+      <c r="MBZ216" s="14"/>
+      <c r="MCA216" s="14"/>
+      <c r="MCB216" s="14"/>
+      <c r="MCC216" s="14"/>
+      <c r="MCD216" s="14"/>
+      <c r="MCE216" s="14"/>
+      <c r="MCF216" s="14"/>
+      <c r="MCG216" s="14"/>
+      <c r="MCH216" s="14"/>
+      <c r="MCI216" s="14"/>
+      <c r="MCJ216" s="14"/>
+      <c r="MCK216" s="14"/>
+      <c r="MCL216" s="14"/>
+      <c r="MCM216" s="14"/>
+      <c r="MCN216" s="14"/>
+      <c r="MCO216" s="14"/>
+      <c r="MCP216" s="14"/>
+      <c r="MCQ216" s="14"/>
+      <c r="MCR216" s="14"/>
+      <c r="MCS216" s="14"/>
+      <c r="MCT216" s="14"/>
+      <c r="MCU216" s="14"/>
+      <c r="MCV216" s="14"/>
+      <c r="MCW216" s="14"/>
+      <c r="MCX216" s="14"/>
+      <c r="MCY216" s="14"/>
+      <c r="MCZ216" s="14"/>
+      <c r="MDA216" s="14"/>
+      <c r="MDB216" s="14"/>
+      <c r="MDC216" s="14"/>
+      <c r="MDD216" s="14"/>
+      <c r="MDE216" s="14"/>
+      <c r="MDF216" s="14"/>
+      <c r="MDG216" s="14"/>
+      <c r="MDH216" s="14"/>
+      <c r="MDI216" s="14"/>
+      <c r="MDJ216" s="14"/>
+      <c r="MDK216" s="14"/>
+      <c r="MDL216" s="14"/>
+      <c r="MDM216" s="14"/>
+      <c r="MDN216" s="14"/>
+      <c r="MDO216" s="14"/>
+      <c r="MDP216" s="14"/>
+      <c r="MDQ216" s="14"/>
+      <c r="MDR216" s="14"/>
+      <c r="MDS216" s="14"/>
+      <c r="MDT216" s="14"/>
+      <c r="MDU216" s="14"/>
+      <c r="MDV216" s="14"/>
+      <c r="MDW216" s="14"/>
+      <c r="MDX216" s="14"/>
+      <c r="MDY216" s="14"/>
+      <c r="MDZ216" s="14"/>
+      <c r="MEA216" s="14"/>
+      <c r="MEB216" s="14"/>
+      <c r="MEC216" s="14"/>
+      <c r="MED216" s="14"/>
+      <c r="MEE216" s="14"/>
+      <c r="MEF216" s="14"/>
+      <c r="MEG216" s="14"/>
+      <c r="MEH216" s="14"/>
+      <c r="MEI216" s="14"/>
+      <c r="MEJ216" s="14"/>
+      <c r="MEK216" s="14"/>
+      <c r="MEL216" s="14"/>
+      <c r="MEM216" s="14"/>
+      <c r="MEN216" s="14"/>
+      <c r="MEO216" s="14"/>
+      <c r="MEP216" s="14"/>
+      <c r="MEQ216" s="14"/>
+      <c r="MER216" s="14"/>
+      <c r="MES216" s="14"/>
+      <c r="MET216" s="14"/>
+      <c r="MEU216" s="14"/>
+      <c r="MEV216" s="14"/>
+      <c r="MEW216" s="14"/>
+      <c r="MEX216" s="14"/>
+      <c r="MEY216" s="14"/>
+      <c r="MEZ216" s="14"/>
+      <c r="MFA216" s="14"/>
+      <c r="MFB216" s="14"/>
+      <c r="MFC216" s="14"/>
+      <c r="MFD216" s="14"/>
+      <c r="MFE216" s="14"/>
+      <c r="MFF216" s="14"/>
+      <c r="MFG216" s="14"/>
+      <c r="MFH216" s="14"/>
+      <c r="MFI216" s="14"/>
+      <c r="MFJ216" s="14"/>
+      <c r="MFK216" s="14"/>
+      <c r="MFL216" s="14"/>
+      <c r="MFM216" s="14"/>
+      <c r="MFN216" s="14"/>
+      <c r="MFO216" s="14"/>
+      <c r="MFP216" s="14"/>
+      <c r="MFQ216" s="14"/>
+      <c r="MFR216" s="14"/>
+      <c r="MFS216" s="14"/>
+      <c r="MFT216" s="14"/>
+      <c r="MFU216" s="14"/>
+      <c r="MFV216" s="14"/>
+      <c r="MFW216" s="14"/>
+      <c r="MFX216" s="14"/>
+      <c r="MFY216" s="14"/>
+      <c r="MFZ216" s="14"/>
+      <c r="MGA216" s="14"/>
+      <c r="MGB216" s="14"/>
+      <c r="MGC216" s="14"/>
+      <c r="MGD216" s="14"/>
+      <c r="MGE216" s="14"/>
+      <c r="MGF216" s="14"/>
+      <c r="MGG216" s="14"/>
+      <c r="MGH216" s="14"/>
+      <c r="MGI216" s="14"/>
+      <c r="MGJ216" s="14"/>
+      <c r="MGK216" s="14"/>
+      <c r="MGL216" s="14"/>
+      <c r="MGM216" s="14"/>
+      <c r="MGN216" s="14"/>
+      <c r="MGO216" s="14"/>
+      <c r="MGP216" s="14"/>
+      <c r="MGQ216" s="14"/>
+      <c r="MGR216" s="14"/>
+      <c r="MGS216" s="14"/>
+      <c r="MGT216" s="14"/>
+      <c r="MGU216" s="14"/>
+      <c r="MGV216" s="14"/>
+      <c r="MGW216" s="14"/>
+      <c r="MGX216" s="14"/>
+      <c r="MGY216" s="14"/>
+      <c r="MGZ216" s="14"/>
+      <c r="MHA216" s="14"/>
+      <c r="MHB216" s="14"/>
+      <c r="MHC216" s="14"/>
+      <c r="MHD216" s="14"/>
+      <c r="MHE216" s="14"/>
+      <c r="MHF216" s="14"/>
+      <c r="MHG216" s="14"/>
+      <c r="MHH216" s="14"/>
+      <c r="MHI216" s="14"/>
+      <c r="MHJ216" s="14"/>
+      <c r="MHK216" s="14"/>
+      <c r="MHL216" s="14"/>
+      <c r="MHM216" s="14"/>
+      <c r="MHN216" s="14"/>
+      <c r="MHO216" s="14"/>
+      <c r="MHP216" s="14"/>
+      <c r="MHQ216" s="14"/>
+      <c r="MHR216" s="14"/>
+      <c r="MHS216" s="14"/>
+      <c r="MHT216" s="14"/>
+      <c r="MHU216" s="14"/>
+      <c r="MHV216" s="14"/>
+      <c r="MHW216" s="14"/>
+      <c r="MHX216" s="14"/>
+      <c r="MHY216" s="14"/>
+      <c r="MHZ216" s="14"/>
+      <c r="MIA216" s="14"/>
+      <c r="MIB216" s="14"/>
+      <c r="MIC216" s="14"/>
+      <c r="MID216" s="14"/>
+      <c r="MIE216" s="14"/>
+      <c r="MIF216" s="14"/>
+      <c r="MIG216" s="14"/>
+      <c r="MIH216" s="14"/>
+      <c r="MII216" s="14"/>
+      <c r="MIJ216" s="14"/>
+      <c r="MIK216" s="14"/>
+      <c r="MIL216" s="14"/>
+      <c r="MIM216" s="14"/>
+      <c r="MIN216" s="14"/>
+      <c r="MIO216" s="14"/>
+      <c r="MIP216" s="14"/>
+      <c r="MIQ216" s="14"/>
+      <c r="MIR216" s="14"/>
+      <c r="MIS216" s="14"/>
+      <c r="MIT216" s="14"/>
+      <c r="MIU216" s="14"/>
+      <c r="MIV216" s="14"/>
+      <c r="MIW216" s="14"/>
+      <c r="MIX216" s="14"/>
+      <c r="MIY216" s="14"/>
+      <c r="MIZ216" s="14"/>
+      <c r="MJA216" s="14"/>
+      <c r="MJB216" s="14"/>
+      <c r="MJC216" s="14"/>
+      <c r="MJD216" s="14"/>
+      <c r="MJE216" s="14"/>
+      <c r="MJF216" s="14"/>
+      <c r="MJG216" s="14"/>
+      <c r="MJH216" s="14"/>
+      <c r="MJI216" s="14"/>
+      <c r="MJJ216" s="14"/>
+      <c r="MJK216" s="14"/>
+      <c r="MJL216" s="14"/>
+      <c r="MJM216" s="14"/>
+      <c r="MJN216" s="14"/>
+      <c r="MJO216" s="14"/>
+      <c r="MJP216" s="14"/>
+      <c r="MJQ216" s="14"/>
+      <c r="MJR216" s="14"/>
+      <c r="MJS216" s="14"/>
+      <c r="MJT216" s="14"/>
+      <c r="MJU216" s="14"/>
+      <c r="MJV216" s="14"/>
+      <c r="MJW216" s="14"/>
+      <c r="MJX216" s="14"/>
+      <c r="MJY216" s="14"/>
+      <c r="MJZ216" s="14"/>
+      <c r="MKA216" s="14"/>
+      <c r="MKB216" s="14"/>
+      <c r="MKC216" s="14"/>
+      <c r="MKD216" s="14"/>
+      <c r="MKE216" s="14"/>
+      <c r="MKF216" s="14"/>
+      <c r="MKG216" s="14"/>
+      <c r="MKH216" s="14"/>
+      <c r="MKI216" s="14"/>
+      <c r="MKJ216" s="14"/>
+      <c r="MKK216" s="14"/>
+      <c r="MKL216" s="14"/>
+      <c r="MKM216" s="14"/>
+      <c r="MKN216" s="14"/>
+      <c r="MKO216" s="14"/>
+      <c r="MKP216" s="14"/>
+      <c r="MKQ216" s="14"/>
+      <c r="MKR216" s="14"/>
+      <c r="MKS216" s="14"/>
+      <c r="MKT216" s="14"/>
+      <c r="MKU216" s="14"/>
+      <c r="MKV216" s="14"/>
+      <c r="MKW216" s="14"/>
+      <c r="MKX216" s="14"/>
+      <c r="MKY216" s="14"/>
+      <c r="MKZ216" s="14"/>
+      <c r="MLA216" s="14"/>
+      <c r="MLB216" s="14"/>
+      <c r="MLC216" s="14"/>
+      <c r="MLD216" s="14"/>
+      <c r="MLE216" s="14"/>
+      <c r="MLF216" s="14"/>
+      <c r="MLG216" s="14"/>
+      <c r="MLH216" s="14"/>
+      <c r="MLI216" s="14"/>
+      <c r="MLJ216" s="14"/>
+      <c r="MLK216" s="14"/>
+      <c r="MLL216" s="14"/>
+      <c r="MLM216" s="14"/>
+      <c r="MLN216" s="14"/>
+      <c r="MLO216" s="14"/>
+      <c r="MLP216" s="14"/>
+      <c r="MLQ216" s="14"/>
+      <c r="MLR216" s="14"/>
+      <c r="MLS216" s="14"/>
+      <c r="MLT216" s="14"/>
+      <c r="MLU216" s="14"/>
+      <c r="MLV216" s="14"/>
+      <c r="MLW216" s="14"/>
+      <c r="MLX216" s="14"/>
+      <c r="MLY216" s="14"/>
+      <c r="MLZ216" s="14"/>
+      <c r="MMA216" s="14"/>
+      <c r="MMB216" s="14"/>
+      <c r="MMC216" s="14"/>
+      <c r="MMD216" s="14"/>
+      <c r="MME216" s="14"/>
+      <c r="MMF216" s="14"/>
+      <c r="MMG216" s="14"/>
+      <c r="MMH216" s="14"/>
+      <c r="MMI216" s="14"/>
+      <c r="MMJ216" s="14"/>
+      <c r="MMK216" s="14"/>
+      <c r="MML216" s="14"/>
+      <c r="MMM216" s="14"/>
+      <c r="MMN216" s="14"/>
+      <c r="MMO216" s="14"/>
+      <c r="MMP216" s="14"/>
+      <c r="MMQ216" s="14"/>
+      <c r="MMR216" s="14"/>
+      <c r="MMS216" s="14"/>
+      <c r="MMT216" s="14"/>
+      <c r="MMU216" s="14"/>
+      <c r="MMV216" s="14"/>
+      <c r="MMW216" s="14"/>
+      <c r="MMX216" s="14"/>
+      <c r="MMY216" s="14"/>
+      <c r="MMZ216" s="14"/>
+      <c r="MNA216" s="14"/>
+      <c r="MNB216" s="14"/>
+      <c r="MNC216" s="14"/>
+      <c r="MND216" s="14"/>
+      <c r="MNE216" s="14"/>
+      <c r="MNF216" s="14"/>
+      <c r="MNG216" s="14"/>
+      <c r="MNH216" s="14"/>
+      <c r="MNI216" s="14"/>
+      <c r="MNJ216" s="14"/>
+      <c r="MNK216" s="14"/>
+      <c r="MNL216" s="14"/>
+      <c r="MNM216" s="14"/>
+      <c r="MNN216" s="14"/>
+      <c r="MNO216" s="14"/>
+      <c r="MNP216" s="14"/>
+      <c r="MNQ216" s="14"/>
+      <c r="MNR216" s="14"/>
+      <c r="MNS216" s="14"/>
+      <c r="MNT216" s="14"/>
+      <c r="MNU216" s="14"/>
+      <c r="MNV216" s="14"/>
+      <c r="MNW216" s="14"/>
+      <c r="MNX216" s="14"/>
+      <c r="MNY216" s="14"/>
+      <c r="MNZ216" s="14"/>
+      <c r="MOA216" s="14"/>
+      <c r="MOB216" s="14"/>
+      <c r="MOC216" s="14"/>
+      <c r="MOD216" s="14"/>
+      <c r="MOE216" s="14"/>
+      <c r="MOF216" s="14"/>
+      <c r="MOG216" s="14"/>
+      <c r="MOH216" s="14"/>
+      <c r="MOI216" s="14"/>
+      <c r="MOJ216" s="14"/>
+      <c r="MOK216" s="14"/>
+      <c r="MOL216" s="14"/>
+      <c r="MOM216" s="14"/>
+      <c r="MON216" s="14"/>
+      <c r="MOO216" s="14"/>
+      <c r="MOP216" s="14"/>
+      <c r="MOQ216" s="14"/>
+      <c r="MOR216" s="14"/>
+      <c r="MOS216" s="14"/>
+      <c r="MOT216" s="14"/>
+      <c r="MOU216" s="14"/>
+      <c r="MOV216" s="14"/>
+      <c r="MOW216" s="14"/>
+      <c r="MOX216" s="14"/>
+      <c r="MOY216" s="14"/>
+      <c r="MOZ216" s="14"/>
+      <c r="MPA216" s="14"/>
+      <c r="MPB216" s="14"/>
+      <c r="MPC216" s="14"/>
+      <c r="MPD216" s="14"/>
+      <c r="MPE216" s="14"/>
+      <c r="MPF216" s="14"/>
+      <c r="MPG216" s="14"/>
+      <c r="MPH216" s="14"/>
+      <c r="MPI216" s="14"/>
+      <c r="MPJ216" s="14"/>
+      <c r="MPK216" s="14"/>
+      <c r="MPL216" s="14"/>
+      <c r="MPM216" s="14"/>
+      <c r="MPN216" s="14"/>
+      <c r="MPO216" s="14"/>
+      <c r="MPP216" s="14"/>
+      <c r="MPQ216" s="14"/>
+      <c r="MPR216" s="14"/>
+      <c r="MPS216" s="14"/>
+      <c r="MPT216" s="14"/>
+      <c r="MPU216" s="14"/>
+      <c r="MPV216" s="14"/>
+      <c r="MPW216" s="14"/>
+      <c r="MPX216" s="14"/>
+      <c r="MPY216" s="14"/>
+      <c r="MPZ216" s="14"/>
+      <c r="MQA216" s="14"/>
+      <c r="MQB216" s="14"/>
+      <c r="MQC216" s="14"/>
+      <c r="MQD216" s="14"/>
+      <c r="MQE216" s="14"/>
+      <c r="MQF216" s="14"/>
+      <c r="MQG216" s="14"/>
+      <c r="MQH216" s="14"/>
+      <c r="MQI216" s="14"/>
+      <c r="MQJ216" s="14"/>
+      <c r="MQK216" s="14"/>
+      <c r="MQL216" s="14"/>
+      <c r="MQM216" s="14"/>
+      <c r="MQN216" s="14"/>
+      <c r="MQO216" s="14"/>
+      <c r="MQP216" s="14"/>
+      <c r="MQQ216" s="14"/>
+      <c r="MQR216" s="14"/>
+      <c r="MQS216" s="14"/>
+      <c r="MQT216" s="14"/>
+      <c r="MQU216" s="14"/>
+      <c r="MQV216" s="14"/>
+      <c r="MQW216" s="14"/>
+      <c r="MQX216" s="14"/>
+      <c r="MQY216" s="14"/>
+      <c r="MQZ216" s="14"/>
+      <c r="MRA216" s="14"/>
+      <c r="MRB216" s="14"/>
+      <c r="MRC216" s="14"/>
+      <c r="MRD216" s="14"/>
+      <c r="MRE216" s="14"/>
+      <c r="MRF216" s="14"/>
+      <c r="MRG216" s="14"/>
+      <c r="MRH216" s="14"/>
+      <c r="MRI216" s="14"/>
+      <c r="MRJ216" s="14"/>
+      <c r="MRK216" s="14"/>
+      <c r="MRL216" s="14"/>
+      <c r="MRM216" s="14"/>
+      <c r="MRN216" s="14"/>
+      <c r="MRO216" s="14"/>
+      <c r="MRP216" s="14"/>
+      <c r="MRQ216" s="14"/>
+      <c r="MRR216" s="14"/>
+      <c r="MRS216" s="14"/>
+      <c r="MRT216" s="14"/>
+      <c r="MRU216" s="14"/>
+      <c r="MRV216" s="14"/>
+      <c r="MRW216" s="14"/>
+      <c r="MRX216" s="14"/>
+      <c r="MRY216" s="14"/>
+      <c r="MRZ216" s="14"/>
+      <c r="MSA216" s="14"/>
+      <c r="MSB216" s="14"/>
+      <c r="MSC216" s="14"/>
+      <c r="MSD216" s="14"/>
+      <c r="MSE216" s="14"/>
+      <c r="MSF216" s="14"/>
+      <c r="MSG216" s="14"/>
+      <c r="MSH216" s="14"/>
+      <c r="MSI216" s="14"/>
+      <c r="MSJ216" s="14"/>
+      <c r="MSK216" s="14"/>
+      <c r="MSL216" s="14"/>
+      <c r="MSM216" s="14"/>
+      <c r="MSN216" s="14"/>
+      <c r="MSO216" s="14"/>
+      <c r="MSP216" s="14"/>
+      <c r="MSQ216" s="14"/>
+      <c r="MSR216" s="14"/>
+      <c r="MSS216" s="14"/>
+      <c r="MST216" s="14"/>
+      <c r="MSU216" s="14"/>
+      <c r="MSV216" s="14"/>
+      <c r="MSW216" s="14"/>
+      <c r="MSX216" s="14"/>
+      <c r="MSY216" s="14"/>
+      <c r="MSZ216" s="14"/>
+      <c r="MTA216" s="14"/>
+      <c r="MTB216" s="14"/>
+      <c r="MTC216" s="14"/>
+      <c r="MTD216" s="14"/>
+      <c r="MTE216" s="14"/>
+      <c r="MTF216" s="14"/>
+      <c r="MTG216" s="14"/>
+      <c r="MTH216" s="14"/>
+      <c r="MTI216" s="14"/>
+      <c r="MTJ216" s="14"/>
+      <c r="MTK216" s="14"/>
+      <c r="MTL216" s="14"/>
+      <c r="MTM216" s="14"/>
+      <c r="MTN216" s="14"/>
+      <c r="MTO216" s="14"/>
+      <c r="MTP216" s="14"/>
+      <c r="MTQ216" s="14"/>
+      <c r="MTR216" s="14"/>
+      <c r="MTS216" s="14"/>
+      <c r="MTT216" s="14"/>
+      <c r="MTU216" s="14"/>
+      <c r="MTV216" s="14"/>
+      <c r="MTW216" s="14"/>
+      <c r="MTX216" s="14"/>
+      <c r="MTY216" s="14"/>
+      <c r="MTZ216" s="14"/>
+      <c r="MUA216" s="14"/>
+      <c r="MUB216" s="14"/>
+      <c r="MUC216" s="14"/>
+      <c r="MUD216" s="14"/>
+      <c r="MUE216" s="14"/>
+      <c r="MUF216" s="14"/>
+      <c r="MUG216" s="14"/>
+      <c r="MUH216" s="14"/>
+      <c r="MUI216" s="14"/>
+      <c r="MUJ216" s="14"/>
+      <c r="MUK216" s="14"/>
+      <c r="MUL216" s="14"/>
+      <c r="MUM216" s="14"/>
+      <c r="MUN216" s="14"/>
+      <c r="MUO216" s="14"/>
+      <c r="MUP216" s="14"/>
+      <c r="MUQ216" s="14"/>
+      <c r="MUR216" s="14"/>
+      <c r="MUS216" s="14"/>
+      <c r="MUT216" s="14"/>
+      <c r="MUU216" s="14"/>
+      <c r="MUV216" s="14"/>
+      <c r="MUW216" s="14"/>
+      <c r="MUX216" s="14"/>
+      <c r="MUY216" s="14"/>
+      <c r="MUZ216" s="14"/>
+      <c r="MVA216" s="14"/>
+      <c r="MVB216" s="14"/>
+      <c r="MVC216" s="14"/>
+      <c r="MVD216" s="14"/>
+      <c r="MVE216" s="14"/>
+      <c r="MVF216" s="14"/>
+      <c r="MVG216" s="14"/>
+      <c r="MVH216" s="14"/>
+      <c r="MVI216" s="14"/>
+      <c r="MVJ216" s="14"/>
+      <c r="MVK216" s="14"/>
+      <c r="MVL216" s="14"/>
+      <c r="MVM216" s="14"/>
+      <c r="MVN216" s="14"/>
+      <c r="MVO216" s="14"/>
+      <c r="MVP216" s="14"/>
+      <c r="MVQ216" s="14"/>
+      <c r="MVR216" s="14"/>
+      <c r="MVS216" s="14"/>
+      <c r="MVT216" s="14"/>
+      <c r="MVU216" s="14"/>
+      <c r="MVV216" s="14"/>
+      <c r="MVW216" s="14"/>
+      <c r="MVX216" s="14"/>
+      <c r="MVY216" s="14"/>
+      <c r="MVZ216" s="14"/>
+      <c r="MWA216" s="14"/>
+      <c r="MWB216" s="14"/>
+      <c r="MWC216" s="14"/>
+      <c r="MWD216" s="14"/>
+      <c r="MWE216" s="14"/>
+      <c r="MWF216" s="14"/>
+      <c r="MWG216" s="14"/>
+      <c r="MWH216" s="14"/>
+      <c r="MWI216" s="14"/>
+      <c r="MWJ216" s="14"/>
+      <c r="MWK216" s="14"/>
+      <c r="MWL216" s="14"/>
+      <c r="MWM216" s="14"/>
+      <c r="MWN216" s="14"/>
+      <c r="MWO216" s="14"/>
+      <c r="MWP216" s="14"/>
+      <c r="MWQ216" s="14"/>
+      <c r="MWR216" s="14"/>
+      <c r="MWS216" s="14"/>
+      <c r="MWT216" s="14"/>
+      <c r="MWU216" s="14"/>
+      <c r="MWV216" s="14"/>
+      <c r="MWW216" s="14"/>
+      <c r="MWX216" s="14"/>
+      <c r="MWY216" s="14"/>
+      <c r="MWZ216" s="14"/>
+      <c r="MXA216" s="14"/>
+      <c r="MXB216" s="14"/>
+      <c r="MXC216" s="14"/>
+      <c r="MXD216" s="14"/>
+      <c r="MXE216" s="14"/>
+      <c r="MXF216" s="14"/>
+      <c r="MXG216" s="14"/>
+      <c r="MXH216" s="14"/>
+      <c r="MXI216" s="14"/>
+      <c r="MXJ216" s="14"/>
+      <c r="MXK216" s="14"/>
+      <c r="MXL216" s="14"/>
+      <c r="MXM216" s="14"/>
+      <c r="MXN216" s="14"/>
+      <c r="MXO216" s="14"/>
+      <c r="MXP216" s="14"/>
+      <c r="MXQ216" s="14"/>
+      <c r="MXR216" s="14"/>
+      <c r="MXS216" s="14"/>
+      <c r="MXT216" s="14"/>
+      <c r="MXU216" s="14"/>
+      <c r="MXV216" s="14"/>
+      <c r="MXW216" s="14"/>
+      <c r="MXX216" s="14"/>
+      <c r="MXY216" s="14"/>
+      <c r="MXZ216" s="14"/>
+      <c r="MYA216" s="14"/>
+      <c r="MYB216" s="14"/>
+      <c r="MYC216" s="14"/>
+      <c r="MYD216" s="14"/>
+      <c r="MYE216" s="14"/>
+      <c r="MYF216" s="14"/>
+      <c r="MYG216" s="14"/>
+      <c r="MYH216" s="14"/>
+      <c r="MYI216" s="14"/>
+      <c r="MYJ216" s="14"/>
+      <c r="MYK216" s="14"/>
+      <c r="MYL216" s="14"/>
+      <c r="MYM216" s="14"/>
+      <c r="MYN216" s="14"/>
+      <c r="MYO216" s="14"/>
+      <c r="MYP216" s="14"/>
+      <c r="MYQ216" s="14"/>
+      <c r="MYR216" s="14"/>
+      <c r="MYS216" s="14"/>
+      <c r="MYT216" s="14"/>
+      <c r="MYU216" s="14"/>
+      <c r="MYV216" s="14"/>
+      <c r="MYW216" s="14"/>
+      <c r="MYX216" s="14"/>
+      <c r="MYY216" s="14"/>
+      <c r="MYZ216" s="14"/>
+      <c r="MZA216" s="14"/>
+      <c r="MZB216" s="14"/>
+      <c r="MZC216" s="14"/>
+      <c r="MZD216" s="14"/>
+      <c r="MZE216" s="14"/>
+      <c r="MZF216" s="14"/>
+      <c r="MZG216" s="14"/>
+      <c r="MZH216" s="14"/>
+      <c r="MZI216" s="14"/>
+      <c r="MZJ216" s="14"/>
+      <c r="MZK216" s="14"/>
+      <c r="MZL216" s="14"/>
+      <c r="MZM216" s="14"/>
+      <c r="MZN216" s="14"/>
+      <c r="MZO216" s="14"/>
+      <c r="MZP216" s="14"/>
+      <c r="MZQ216" s="14"/>
+      <c r="MZR216" s="14"/>
+      <c r="MZS216" s="14"/>
+      <c r="MZT216" s="14"/>
+      <c r="MZU216" s="14"/>
+      <c r="MZV216" s="14"/>
+      <c r="MZW216" s="14"/>
+      <c r="MZX216" s="14"/>
+      <c r="MZY216" s="14"/>
+      <c r="MZZ216" s="14"/>
+      <c r="NAA216" s="14"/>
+      <c r="NAB216" s="14"/>
+      <c r="NAC216" s="14"/>
+      <c r="NAD216" s="14"/>
+      <c r="NAE216" s="14"/>
+      <c r="NAF216" s="14"/>
+      <c r="NAG216" s="14"/>
+      <c r="NAH216" s="14"/>
+      <c r="NAI216" s="14"/>
+      <c r="NAJ216" s="14"/>
+      <c r="NAK216" s="14"/>
+      <c r="NAL216" s="14"/>
+      <c r="NAM216" s="14"/>
+      <c r="NAN216" s="14"/>
+      <c r="NAO216" s="14"/>
+      <c r="NAP216" s="14"/>
+      <c r="NAQ216" s="14"/>
+      <c r="NAR216" s="14"/>
+      <c r="NAS216" s="14"/>
+      <c r="NAT216" s="14"/>
+      <c r="NAU216" s="14"/>
+      <c r="NAV216" s="14"/>
+      <c r="NAW216" s="14"/>
+      <c r="NAX216" s="14"/>
+      <c r="NAY216" s="14"/>
+      <c r="NAZ216" s="14"/>
+      <c r="NBA216" s="14"/>
+      <c r="NBB216" s="14"/>
+      <c r="NBC216" s="14"/>
+      <c r="NBD216" s="14"/>
+      <c r="NBE216" s="14"/>
+      <c r="NBF216" s="14"/>
+      <c r="NBG216" s="14"/>
+      <c r="NBH216" s="14"/>
+      <c r="NBI216" s="14"/>
+      <c r="NBJ216" s="14"/>
+      <c r="NBK216" s="14"/>
+      <c r="NBL216" s="14"/>
+      <c r="NBM216" s="14"/>
+      <c r="NBN216" s="14"/>
+      <c r="NBO216" s="14"/>
+      <c r="NBP216" s="14"/>
+      <c r="NBQ216" s="14"/>
+      <c r="NBR216" s="14"/>
+      <c r="NBS216" s="14"/>
+      <c r="NBT216" s="14"/>
+      <c r="NBU216" s="14"/>
+      <c r="NBV216" s="14"/>
+      <c r="NBW216" s="14"/>
+      <c r="NBX216" s="14"/>
+      <c r="NBY216" s="14"/>
+      <c r="NBZ216" s="14"/>
+      <c r="NCA216" s="14"/>
+      <c r="NCB216" s="14"/>
+      <c r="NCC216" s="14"/>
+      <c r="NCD216" s="14"/>
+      <c r="NCE216" s="14"/>
+      <c r="NCF216" s="14"/>
+      <c r="NCG216" s="14"/>
+      <c r="NCH216" s="14"/>
+      <c r="NCI216" s="14"/>
+      <c r="NCJ216" s="14"/>
+      <c r="NCK216" s="14"/>
+      <c r="NCL216" s="14"/>
+      <c r="NCM216" s="14"/>
+      <c r="NCN216" s="14"/>
+      <c r="NCO216" s="14"/>
+      <c r="NCP216" s="14"/>
+      <c r="NCQ216" s="14"/>
+      <c r="NCR216" s="14"/>
+      <c r="NCS216" s="14"/>
+      <c r="NCT216" s="14"/>
+      <c r="NCU216" s="14"/>
+      <c r="NCV216" s="14"/>
+      <c r="NCW216" s="14"/>
+      <c r="NCX216" s="14"/>
+      <c r="NCY216" s="14"/>
+      <c r="NCZ216" s="14"/>
+      <c r="NDA216" s="14"/>
+      <c r="NDB216" s="14"/>
+      <c r="NDC216" s="14"/>
+      <c r="NDD216" s="14"/>
+      <c r="NDE216" s="14"/>
+      <c r="NDF216" s="14"/>
+      <c r="NDG216" s="14"/>
+      <c r="NDH216" s="14"/>
+      <c r="NDI216" s="14"/>
+      <c r="NDJ216" s="14"/>
+      <c r="NDK216" s="14"/>
+      <c r="NDL216" s="14"/>
+      <c r="NDM216" s="14"/>
+      <c r="NDN216" s="14"/>
+      <c r="NDO216" s="14"/>
+      <c r="NDP216" s="14"/>
+      <c r="NDQ216" s="14"/>
+      <c r="NDR216" s="14"/>
+      <c r="NDS216" s="14"/>
+      <c r="NDT216" s="14"/>
+      <c r="NDU216" s="14"/>
+      <c r="NDV216" s="14"/>
+      <c r="NDW216" s="14"/>
+      <c r="NDX216" s="14"/>
+      <c r="NDY216" s="14"/>
+      <c r="NDZ216" s="14"/>
+      <c r="NEA216" s="14"/>
+      <c r="NEB216" s="14"/>
+      <c r="NEC216" s="14"/>
+      <c r="NED216" s="14"/>
+      <c r="NEE216" s="14"/>
+      <c r="NEF216" s="14"/>
+      <c r="NEG216" s="14"/>
+      <c r="NEH216" s="14"/>
+      <c r="NEI216" s="14"/>
+      <c r="NEJ216" s="14"/>
+      <c r="NEK216" s="14"/>
+      <c r="NEL216" s="14"/>
+      <c r="NEM216" s="14"/>
+      <c r="NEN216" s="14"/>
+      <c r="NEO216" s="14"/>
+      <c r="NEP216" s="14"/>
+      <c r="NEQ216" s="14"/>
+      <c r="NER216" s="14"/>
+      <c r="NES216" s="14"/>
+      <c r="NET216" s="14"/>
+      <c r="NEU216" s="14"/>
+      <c r="NEV216" s="14"/>
+      <c r="NEW216" s="14"/>
+      <c r="NEX216" s="14"/>
+      <c r="NEY216" s="14"/>
+      <c r="NEZ216" s="14"/>
+      <c r="NFA216" s="14"/>
+      <c r="NFB216" s="14"/>
+      <c r="NFC216" s="14"/>
+      <c r="NFD216" s="14"/>
+      <c r="NFE216" s="14"/>
+      <c r="NFF216" s="14"/>
+      <c r="NFG216" s="14"/>
+      <c r="NFH216" s="14"/>
+      <c r="NFI216" s="14"/>
+      <c r="NFJ216" s="14"/>
+      <c r="NFK216" s="14"/>
+      <c r="NFL216" s="14"/>
+      <c r="NFM216" s="14"/>
+      <c r="NFN216" s="14"/>
+      <c r="NFO216" s="14"/>
+      <c r="NFP216" s="14"/>
+      <c r="NFQ216" s="14"/>
+      <c r="NFR216" s="14"/>
+      <c r="NFS216" s="14"/>
+      <c r="NFT216" s="14"/>
+      <c r="NFU216" s="14"/>
+      <c r="NFV216" s="14"/>
+      <c r="NFW216" s="14"/>
+      <c r="NFX216" s="14"/>
+      <c r="NFY216" s="14"/>
+      <c r="NFZ216" s="14"/>
+      <c r="NGA216" s="14"/>
+      <c r="NGB216" s="14"/>
+      <c r="NGC216" s="14"/>
+      <c r="NGD216" s="14"/>
+      <c r="NGE216" s="14"/>
+      <c r="NGF216" s="14"/>
+      <c r="NGG216" s="14"/>
+      <c r="NGH216" s="14"/>
+      <c r="NGI216" s="14"/>
+      <c r="NGJ216" s="14"/>
+      <c r="NGK216" s="14"/>
+      <c r="NGL216" s="14"/>
+      <c r="NGM216" s="14"/>
+      <c r="NGN216" s="14"/>
+      <c r="NGO216" s="14"/>
+      <c r="NGP216" s="14"/>
+      <c r="NGQ216" s="14"/>
+      <c r="NGR216" s="14"/>
+      <c r="NGS216" s="14"/>
+      <c r="NGT216" s="14"/>
+      <c r="NGU216" s="14"/>
+      <c r="NGV216" s="14"/>
+      <c r="NGW216" s="14"/>
+      <c r="NGX216" s="14"/>
+      <c r="NGY216" s="14"/>
+      <c r="NGZ216" s="14"/>
+      <c r="NHA216" s="14"/>
+      <c r="NHB216" s="14"/>
+      <c r="NHC216" s="14"/>
+      <c r="NHD216" s="14"/>
+      <c r="NHE216" s="14"/>
+      <c r="NHF216" s="14"/>
+      <c r="NHG216" s="14"/>
+      <c r="NHH216" s="14"/>
+      <c r="NHI216" s="14"/>
+      <c r="NHJ216" s="14"/>
+      <c r="NHK216" s="14"/>
+      <c r="NHL216" s="14"/>
+      <c r="NHM216" s="14"/>
+      <c r="NHN216" s="14"/>
+      <c r="NHO216" s="14"/>
+      <c r="NHP216" s="14"/>
+      <c r="NHQ216" s="14"/>
+      <c r="NHR216" s="14"/>
+      <c r="NHS216" s="14"/>
+      <c r="NHT216" s="14"/>
+      <c r="NHU216" s="14"/>
+      <c r="NHV216" s="14"/>
+      <c r="NHW216" s="14"/>
+      <c r="NHX216" s="14"/>
+      <c r="NHY216" s="14"/>
+      <c r="NHZ216" s="14"/>
+      <c r="NIA216" s="14"/>
+      <c r="NIB216" s="14"/>
+      <c r="NIC216" s="14"/>
+      <c r="NID216" s="14"/>
+      <c r="NIE216" s="14"/>
+      <c r="NIF216" s="14"/>
+      <c r="NIG216" s="14"/>
+      <c r="NIH216" s="14"/>
+      <c r="NII216" s="14"/>
+      <c r="NIJ216" s="14"/>
+      <c r="NIK216" s="14"/>
+      <c r="NIL216" s="14"/>
+      <c r="NIM216" s="14"/>
+      <c r="NIN216" s="14"/>
+      <c r="NIO216" s="14"/>
+      <c r="NIP216" s="14"/>
+      <c r="NIQ216" s="14"/>
+      <c r="NIR216" s="14"/>
+      <c r="NIS216" s="14"/>
+      <c r="NIT216" s="14"/>
+      <c r="NIU216" s="14"/>
+      <c r="NIV216" s="14"/>
+      <c r="NIW216" s="14"/>
+      <c r="NIX216" s="14"/>
+      <c r="NIY216" s="14"/>
+      <c r="NIZ216" s="14"/>
+      <c r="NJA216" s="14"/>
+      <c r="NJB216" s="14"/>
+      <c r="NJC216" s="14"/>
+      <c r="NJD216" s="14"/>
+      <c r="NJE216" s="14"/>
+      <c r="NJF216" s="14"/>
+      <c r="NJG216" s="14"/>
+      <c r="NJH216" s="14"/>
+      <c r="NJI216" s="14"/>
+      <c r="NJJ216" s="14"/>
+      <c r="NJK216" s="14"/>
+      <c r="NJL216" s="14"/>
+      <c r="NJM216" s="14"/>
+      <c r="NJN216" s="14"/>
+      <c r="NJO216" s="14"/>
+      <c r="NJP216" s="14"/>
+      <c r="NJQ216" s="14"/>
+      <c r="NJR216" s="14"/>
+      <c r="NJS216" s="14"/>
+      <c r="NJT216" s="14"/>
+      <c r="NJU216" s="14"/>
+      <c r="NJV216" s="14"/>
+      <c r="NJW216" s="14"/>
+      <c r="NJX216" s="14"/>
+      <c r="NJY216" s="14"/>
+      <c r="NJZ216" s="14"/>
+      <c r="NKA216" s="14"/>
+      <c r="NKB216" s="14"/>
+      <c r="NKC216" s="14"/>
+      <c r="NKD216" s="14"/>
+      <c r="NKE216" s="14"/>
+      <c r="NKF216" s="14"/>
+      <c r="NKG216" s="14"/>
+      <c r="NKH216" s="14"/>
+      <c r="NKI216" s="14"/>
+      <c r="NKJ216" s="14"/>
+      <c r="NKK216" s="14"/>
+      <c r="NKL216" s="14"/>
+      <c r="NKM216" s="14"/>
+      <c r="NKN216" s="14"/>
+      <c r="NKO216" s="14"/>
+      <c r="NKP216" s="14"/>
+      <c r="NKQ216" s="14"/>
+      <c r="NKR216" s="14"/>
+      <c r="NKS216" s="14"/>
+      <c r="NKT216" s="14"/>
+      <c r="NKU216" s="14"/>
+      <c r="NKV216" s="14"/>
+      <c r="NKW216" s="14"/>
+      <c r="NKX216" s="14"/>
+      <c r="NKY216" s="14"/>
+      <c r="NKZ216" s="14"/>
+      <c r="NLA216" s="14"/>
+      <c r="NLB216" s="14"/>
+      <c r="NLC216" s="14"/>
+      <c r="NLD216" s="14"/>
+      <c r="NLE216" s="14"/>
+      <c r="NLF216" s="14"/>
+      <c r="NLG216" s="14"/>
+      <c r="NLH216" s="14"/>
+      <c r="NLI216" s="14"/>
+      <c r="NLJ216" s="14"/>
+      <c r="NLK216" s="14"/>
+      <c r="NLL216" s="14"/>
+      <c r="NLM216" s="14"/>
+      <c r="NLN216" s="14"/>
+      <c r="NLO216" s="14"/>
+      <c r="NLP216" s="14"/>
+      <c r="NLQ216" s="14"/>
+      <c r="NLR216" s="14"/>
+      <c r="NLS216" s="14"/>
+      <c r="NLT216" s="14"/>
+      <c r="NLU216" s="14"/>
+      <c r="NLV216" s="14"/>
+      <c r="NLW216" s="14"/>
+      <c r="NLX216" s="14"/>
+      <c r="NLY216" s="14"/>
+      <c r="NLZ216" s="14"/>
+      <c r="NMA216" s="14"/>
+      <c r="NMB216" s="14"/>
+      <c r="NMC216" s="14"/>
+      <c r="NMD216" s="14"/>
+      <c r="NME216" s="14"/>
+      <c r="NMF216" s="14"/>
+      <c r="NMG216" s="14"/>
+      <c r="NMH216" s="14"/>
+      <c r="NMI216" s="14"/>
+      <c r="NMJ216" s="14"/>
+      <c r="NMK216" s="14"/>
+      <c r="NML216" s="14"/>
+      <c r="NMM216" s="14"/>
+      <c r="NMN216" s="14"/>
+      <c r="NMO216" s="14"/>
+      <c r="NMP216" s="14"/>
+      <c r="NMQ216" s="14"/>
+      <c r="NMR216" s="14"/>
+      <c r="NMS216" s="14"/>
+      <c r="NMT216" s="14"/>
+      <c r="NMU216" s="14"/>
+      <c r="NMV216" s="14"/>
+      <c r="NMW216" s="14"/>
+      <c r="NMX216" s="14"/>
+      <c r="NMY216" s="14"/>
+      <c r="NMZ216" s="14"/>
+      <c r="NNA216" s="14"/>
+      <c r="NNB216" s="14"/>
+      <c r="NNC216" s="14"/>
+      <c r="NND216" s="14"/>
+      <c r="NNE216" s="14"/>
+      <c r="NNF216" s="14"/>
+      <c r="NNG216" s="14"/>
+      <c r="NNH216" s="14"/>
+      <c r="NNI216" s="14"/>
+      <c r="NNJ216" s="14"/>
+      <c r="NNK216" s="14"/>
+      <c r="NNL216" s="14"/>
+      <c r="NNM216" s="14"/>
+      <c r="NNN216" s="14"/>
+      <c r="NNO216" s="14"/>
+      <c r="NNP216" s="14"/>
+      <c r="NNQ216" s="14"/>
+      <c r="NNR216" s="14"/>
+      <c r="NNS216" s="14"/>
+      <c r="NNT216" s="14"/>
+      <c r="NNU216" s="14"/>
+      <c r="NNV216" s="14"/>
+      <c r="NNW216" s="14"/>
+      <c r="NNX216" s="14"/>
+      <c r="NNY216" s="14"/>
+      <c r="NNZ216" s="14"/>
+      <c r="NOA216" s="14"/>
+      <c r="NOB216" s="14"/>
+      <c r="NOC216" s="14"/>
+      <c r="NOD216" s="14"/>
+      <c r="NOE216" s="14"/>
+      <c r="NOF216" s="14"/>
+      <c r="NOG216" s="14"/>
+      <c r="NOH216" s="14"/>
+      <c r="NOI216" s="14"/>
+      <c r="NOJ216" s="14"/>
+      <c r="NOK216" s="14"/>
+      <c r="NOL216" s="14"/>
+      <c r="NOM216" s="14"/>
+      <c r="NON216" s="14"/>
+      <c r="NOO216" s="14"/>
+      <c r="NOP216" s="14"/>
+      <c r="NOQ216" s="14"/>
+      <c r="NOR216" s="14"/>
+      <c r="NOS216" s="14"/>
+      <c r="NOT216" s="14"/>
+      <c r="NOU216" s="14"/>
+      <c r="NOV216" s="14"/>
+      <c r="NOW216" s="14"/>
+      <c r="NOX216" s="14"/>
+      <c r="NOY216" s="14"/>
+      <c r="NOZ216" s="14"/>
+      <c r="NPA216" s="14"/>
+      <c r="NPB216" s="14"/>
+      <c r="NPC216" s="14"/>
+      <c r="NPD216" s="14"/>
+      <c r="NPE216" s="14"/>
+      <c r="NPF216" s="14"/>
+      <c r="NPG216" s="14"/>
+      <c r="NPH216" s="14"/>
+      <c r="NPI216" s="14"/>
+      <c r="NPJ216" s="14"/>
+      <c r="NPK216" s="14"/>
+      <c r="NPL216" s="14"/>
+      <c r="NPM216" s="14"/>
+      <c r="NPN216" s="14"/>
+      <c r="NPO216" s="14"/>
+      <c r="NPP216" s="14"/>
+      <c r="NPQ216" s="14"/>
+      <c r="NPR216" s="14"/>
+      <c r="NPS216" s="14"/>
+      <c r="NPT216" s="14"/>
+      <c r="NPU216" s="14"/>
+      <c r="NPV216" s="14"/>
+      <c r="NPW216" s="14"/>
+      <c r="NPX216" s="14"/>
+      <c r="NPY216" s="14"/>
+      <c r="NPZ216" s="14"/>
+      <c r="NQA216" s="14"/>
+      <c r="NQB216" s="14"/>
+      <c r="NQC216" s="14"/>
+      <c r="NQD216" s="14"/>
+      <c r="NQE216" s="14"/>
+      <c r="NQF216" s="14"/>
+      <c r="NQG216" s="14"/>
+      <c r="NQH216" s="14"/>
+      <c r="NQI216" s="14"/>
+      <c r="NQJ216" s="14"/>
+      <c r="NQK216" s="14"/>
+      <c r="NQL216" s="14"/>
+      <c r="NQM216" s="14"/>
+      <c r="NQN216" s="14"/>
+      <c r="NQO216" s="14"/>
+      <c r="NQP216" s="14"/>
+      <c r="NQQ216" s="14"/>
+      <c r="NQR216" s="14"/>
+      <c r="NQS216" s="14"/>
+      <c r="NQT216" s="14"/>
+      <c r="NQU216" s="14"/>
+      <c r="NQV216" s="14"/>
+      <c r="NQW216" s="14"/>
+      <c r="NQX216" s="14"/>
+      <c r="NQY216" s="14"/>
+      <c r="NQZ216" s="14"/>
+      <c r="NRA216" s="14"/>
+      <c r="NRB216" s="14"/>
+      <c r="NRC216" s="14"/>
+      <c r="NRD216" s="14"/>
+      <c r="NRE216" s="14"/>
+      <c r="NRF216" s="14"/>
+      <c r="NRG216" s="14"/>
+      <c r="NRH216" s="14"/>
+      <c r="NRI216" s="14"/>
+      <c r="NRJ216" s="14"/>
+      <c r="NRK216" s="14"/>
+      <c r="NRL216" s="14"/>
+      <c r="NRM216" s="14"/>
+      <c r="NRN216" s="14"/>
+      <c r="NRO216" s="14"/>
+      <c r="NRP216" s="14"/>
+      <c r="NRQ216" s="14"/>
+      <c r="NRR216" s="14"/>
+      <c r="NRS216" s="14"/>
+      <c r="NRT216" s="14"/>
+      <c r="NRU216" s="14"/>
+      <c r="NRV216" s="14"/>
+      <c r="NRW216" s="14"/>
+      <c r="NRX216" s="14"/>
+      <c r="NRY216" s="14"/>
+      <c r="NRZ216" s="14"/>
+      <c r="NSA216" s="14"/>
+      <c r="NSB216" s="14"/>
+      <c r="NSC216" s="14"/>
+      <c r="NSD216" s="14"/>
+      <c r="NSE216" s="14"/>
+      <c r="NSF216" s="14"/>
+      <c r="NSG216" s="14"/>
+      <c r="NSH216" s="14"/>
+      <c r="NSI216" s="14"/>
+      <c r="NSJ216" s="14"/>
+      <c r="NSK216" s="14"/>
+      <c r="NSL216" s="14"/>
+      <c r="NSM216" s="14"/>
+      <c r="NSN216" s="14"/>
+      <c r="NSO216" s="14"/>
+      <c r="NSP216" s="14"/>
+      <c r="NSQ216" s="14"/>
+      <c r="NSR216" s="14"/>
+      <c r="NSS216" s="14"/>
+      <c r="NST216" s="14"/>
+      <c r="NSU216" s="14"/>
+      <c r="NSV216" s="14"/>
+      <c r="NSW216" s="14"/>
+      <c r="NSX216" s="14"/>
+      <c r="NSY216" s="14"/>
+      <c r="NSZ216" s="14"/>
+      <c r="NTA216" s="14"/>
+      <c r="NTB216" s="14"/>
+      <c r="NTC216" s="14"/>
+      <c r="NTD216" s="14"/>
+      <c r="NTE216" s="14"/>
+      <c r="NTF216" s="14"/>
+      <c r="NTG216" s="14"/>
+      <c r="NTH216" s="14"/>
+      <c r="NTI216" s="14"/>
+      <c r="NTJ216" s="14"/>
+      <c r="NTK216" s="14"/>
+      <c r="NTL216" s="14"/>
+      <c r="NTM216" s="14"/>
+      <c r="NTN216" s="14"/>
+      <c r="NTO216" s="14"/>
+      <c r="NTP216" s="14"/>
+      <c r="NTQ216" s="14"/>
+      <c r="NTR216" s="14"/>
+      <c r="NTS216" s="14"/>
+      <c r="NTT216" s="14"/>
+      <c r="NTU216" s="14"/>
+      <c r="NTV216" s="14"/>
+      <c r="NTW216" s="14"/>
+      <c r="NTX216" s="14"/>
+      <c r="NTY216" s="14"/>
+      <c r="NTZ216" s="14"/>
+      <c r="NUA216" s="14"/>
+      <c r="NUB216" s="14"/>
+      <c r="NUC216" s="14"/>
+      <c r="NUD216" s="14"/>
+      <c r="NUE216" s="14"/>
+      <c r="NUF216" s="14"/>
+      <c r="NUG216" s="14"/>
+      <c r="NUH216" s="14"/>
+      <c r="NUI216" s="14"/>
+      <c r="NUJ216" s="14"/>
+      <c r="NUK216" s="14"/>
+      <c r="NUL216" s="14"/>
+      <c r="NUM216" s="14"/>
+      <c r="NUN216" s="14"/>
+      <c r="NUO216" s="14"/>
+      <c r="NUP216" s="14"/>
+      <c r="NUQ216" s="14"/>
+      <c r="NUR216" s="14"/>
+      <c r="NUS216" s="14"/>
+      <c r="NUT216" s="14"/>
+      <c r="NUU216" s="14"/>
+      <c r="NUV216" s="14"/>
+      <c r="NUW216" s="14"/>
+      <c r="NUX216" s="14"/>
+      <c r="NUY216" s="14"/>
+      <c r="NUZ216" s="14"/>
+      <c r="NVA216" s="14"/>
+      <c r="NVB216" s="14"/>
+      <c r="NVC216" s="14"/>
+      <c r="NVD216" s="14"/>
+      <c r="NVE216" s="14"/>
+      <c r="NVF216" s="14"/>
+      <c r="NVG216" s="14"/>
+      <c r="NVH216" s="14"/>
+      <c r="NVI216" s="14"/>
+      <c r="NVJ216" s="14"/>
+      <c r="NVK216" s="14"/>
+      <c r="NVL216" s="14"/>
+      <c r="NVM216" s="14"/>
+      <c r="NVN216" s="14"/>
+      <c r="NVO216" s="14"/>
+      <c r="NVP216" s="14"/>
+      <c r="NVQ216" s="14"/>
+      <c r="NVR216" s="14"/>
+      <c r="NVS216" s="14"/>
+      <c r="NVT216" s="14"/>
+      <c r="NVU216" s="14"/>
+      <c r="NVV216" s="14"/>
+      <c r="NVW216" s="14"/>
+      <c r="NVX216" s="14"/>
+      <c r="NVY216" s="14"/>
+      <c r="NVZ216" s="14"/>
+      <c r="NWA216" s="14"/>
+      <c r="NWB216" s="14"/>
+      <c r="NWC216" s="14"/>
+      <c r="NWD216" s="14"/>
+      <c r="NWE216" s="14"/>
+      <c r="NWF216" s="14"/>
+      <c r="NWG216" s="14"/>
+      <c r="NWH216" s="14"/>
+      <c r="NWI216" s="14"/>
+      <c r="NWJ216" s="14"/>
+      <c r="NWK216" s="14"/>
+      <c r="NWL216" s="14"/>
+      <c r="NWM216" s="14"/>
+      <c r="NWN216" s="14"/>
+      <c r="NWO216" s="14"/>
+      <c r="NWP216" s="14"/>
+      <c r="NWQ216" s="14"/>
+      <c r="NWR216" s="14"/>
+      <c r="NWS216" s="14"/>
+      <c r="NWT216" s="14"/>
+      <c r="NWU216" s="14"/>
+      <c r="NWV216" s="14"/>
+      <c r="NWW216" s="14"/>
+      <c r="NWX216" s="14"/>
+      <c r="NWY216" s="14"/>
+      <c r="NWZ216" s="14"/>
+      <c r="NXA216" s="14"/>
+      <c r="NXB216" s="14"/>
+      <c r="NXC216" s="14"/>
+      <c r="NXD216" s="14"/>
+      <c r="NXE216" s="14"/>
+      <c r="NXF216" s="14"/>
+      <c r="NXG216" s="14"/>
+      <c r="NXH216" s="14"/>
+      <c r="NXI216" s="14"/>
+      <c r="NXJ216" s="14"/>
+      <c r="NXK216" s="14"/>
+      <c r="NXL216" s="14"/>
+      <c r="NXM216" s="14"/>
+      <c r="NXN216" s="14"/>
+      <c r="NXO216" s="14"/>
+      <c r="NXP216" s="14"/>
+      <c r="NXQ216" s="14"/>
+      <c r="NXR216" s="14"/>
+      <c r="NXS216" s="14"/>
+      <c r="NXT216" s="14"/>
+      <c r="NXU216" s="14"/>
+      <c r="NXV216" s="14"/>
+      <c r="NXW216" s="14"/>
+      <c r="NXX216" s="14"/>
+      <c r="NXY216" s="14"/>
+      <c r="NXZ216" s="14"/>
+      <c r="NYA216" s="14"/>
+      <c r="NYB216" s="14"/>
+      <c r="NYC216" s="14"/>
+      <c r="NYD216" s="14"/>
+      <c r="NYE216" s="14"/>
+      <c r="NYF216" s="14"/>
+      <c r="NYG216" s="14"/>
+      <c r="NYH216" s="14"/>
+      <c r="NYI216" s="14"/>
+      <c r="NYJ216" s="14"/>
+      <c r="NYK216" s="14"/>
+      <c r="NYL216" s="14"/>
+      <c r="NYM216" s="14"/>
+      <c r="NYN216" s="14"/>
+      <c r="NYO216" s="14"/>
+      <c r="NYP216" s="14"/>
+      <c r="NYQ216" s="14"/>
+      <c r="NYR216" s="14"/>
+      <c r="NYS216" s="14"/>
+      <c r="NYT216" s="14"/>
+      <c r="NYU216" s="14"/>
+      <c r="NYV216" s="14"/>
+      <c r="NYW216" s="14"/>
+      <c r="NYX216" s="14"/>
+      <c r="NYY216" s="14"/>
+      <c r="NYZ216" s="14"/>
+      <c r="NZA216" s="14"/>
+      <c r="NZB216" s="14"/>
+      <c r="NZC216" s="14"/>
+      <c r="NZD216" s="14"/>
+      <c r="NZE216" s="14"/>
+      <c r="NZF216" s="14"/>
+      <c r="NZG216" s="14"/>
+      <c r="NZH216" s="14"/>
+      <c r="NZI216" s="14"/>
+      <c r="NZJ216" s="14"/>
+      <c r="NZK216" s="14"/>
+      <c r="NZL216" s="14"/>
+      <c r="NZM216" s="14"/>
+      <c r="NZN216" s="14"/>
+      <c r="NZO216" s="14"/>
+      <c r="NZP216" s="14"/>
+      <c r="NZQ216" s="14"/>
+      <c r="NZR216" s="14"/>
+      <c r="NZS216" s="14"/>
+      <c r="NZT216" s="14"/>
+      <c r="NZU216" s="14"/>
+      <c r="NZV216" s="14"/>
+      <c r="NZW216" s="14"/>
+      <c r="NZX216" s="14"/>
+      <c r="NZY216" s="14"/>
+      <c r="NZZ216" s="14"/>
+      <c r="OAA216" s="14"/>
+      <c r="OAB216" s="14"/>
+      <c r="OAC216" s="14"/>
+      <c r="OAD216" s="14"/>
+      <c r="OAE216" s="14"/>
+      <c r="OAF216" s="14"/>
+      <c r="OAG216" s="14"/>
+      <c r="OAH216" s="14"/>
+      <c r="OAI216" s="14"/>
+      <c r="OAJ216" s="14"/>
+      <c r="OAK216" s="14"/>
+      <c r="OAL216" s="14"/>
+      <c r="OAM216" s="14"/>
+      <c r="OAN216" s="14"/>
+      <c r="OAO216" s="14"/>
+      <c r="OAP216" s="14"/>
+      <c r="OAQ216" s="14"/>
+      <c r="OAR216" s="14"/>
+      <c r="OAS216" s="14"/>
+      <c r="OAT216" s="14"/>
+      <c r="OAU216" s="14"/>
+      <c r="OAV216" s="14"/>
+      <c r="OAW216" s="14"/>
+      <c r="OAX216" s="14"/>
+      <c r="OAY216" s="14"/>
+      <c r="OAZ216" s="14"/>
+      <c r="OBA216" s="14"/>
+      <c r="OBB216" s="14"/>
+      <c r="OBC216" s="14"/>
+      <c r="OBD216" s="14"/>
+      <c r="OBE216" s="14"/>
+      <c r="OBF216" s="14"/>
+      <c r="OBG216" s="14"/>
+      <c r="OBH216" s="14"/>
+      <c r="OBI216" s="14"/>
+      <c r="OBJ216" s="14"/>
+      <c r="OBK216" s="14"/>
+      <c r="OBL216" s="14"/>
+      <c r="OBM216" s="14"/>
+      <c r="OBN216" s="14"/>
+      <c r="OBO216" s="14"/>
+      <c r="OBP216" s="14"/>
+      <c r="OBQ216" s="14"/>
+      <c r="OBR216" s="14"/>
+      <c r="OBS216" s="14"/>
+      <c r="OBT216" s="14"/>
+      <c r="OBU216" s="14"/>
+      <c r="OBV216" s="14"/>
+      <c r="OBW216" s="14"/>
+      <c r="OBX216" s="14"/>
+      <c r="OBY216" s="14"/>
+      <c r="OBZ216" s="14"/>
+      <c r="OCA216" s="14"/>
+      <c r="OCB216" s="14"/>
+      <c r="OCC216" s="14"/>
+      <c r="OCD216" s="14"/>
+      <c r="OCE216" s="14"/>
+      <c r="OCF216" s="14"/>
+      <c r="OCG216" s="14"/>
+      <c r="OCH216" s="14"/>
+      <c r="OCI216" s="14"/>
+      <c r="OCJ216" s="14"/>
+      <c r="OCK216" s="14"/>
+      <c r="OCL216" s="14"/>
+      <c r="OCM216" s="14"/>
+      <c r="OCN216" s="14"/>
+      <c r="OCO216" s="14"/>
+      <c r="OCP216" s="14"/>
+      <c r="OCQ216" s="14"/>
+      <c r="OCR216" s="14"/>
+      <c r="OCS216" s="14"/>
+      <c r="OCT216" s="14"/>
+      <c r="OCU216" s="14"/>
+      <c r="OCV216" s="14"/>
+      <c r="OCW216" s="14"/>
+      <c r="OCX216" s="14"/>
+      <c r="OCY216" s="14"/>
+      <c r="OCZ216" s="14"/>
+      <c r="ODA216" s="14"/>
+      <c r="ODB216" s="14"/>
+      <c r="ODC216" s="14"/>
+      <c r="ODD216" s="14"/>
+      <c r="ODE216" s="14"/>
+      <c r="ODF216" s="14"/>
+      <c r="ODG216" s="14"/>
+      <c r="ODH216" s="14"/>
+      <c r="ODI216" s="14"/>
+      <c r="ODJ216" s="14"/>
+      <c r="ODK216" s="14"/>
+      <c r="ODL216" s="14"/>
+      <c r="ODM216" s="14"/>
+      <c r="ODN216" s="14"/>
+      <c r="ODO216" s="14"/>
+      <c r="ODP216" s="14"/>
+      <c r="ODQ216" s="14"/>
+      <c r="ODR216" s="14"/>
+      <c r="ODS216" s="14"/>
+      <c r="ODT216" s="14"/>
+      <c r="ODU216" s="14"/>
+      <c r="ODV216" s="14"/>
+      <c r="ODW216" s="14"/>
+      <c r="ODX216" s="14"/>
+      <c r="ODY216" s="14"/>
+      <c r="ODZ216" s="14"/>
+      <c r="OEA216" s="14"/>
+      <c r="OEB216" s="14"/>
+      <c r="OEC216" s="14"/>
+      <c r="OED216" s="14"/>
+      <c r="OEE216" s="14"/>
+      <c r="OEF216" s="14"/>
+      <c r="OEG216" s="14"/>
+      <c r="OEH216" s="14"/>
+      <c r="OEI216" s="14"/>
+      <c r="OEJ216" s="14"/>
+      <c r="OEK216" s="14"/>
+      <c r="OEL216" s="14"/>
+      <c r="OEM216" s="14"/>
+      <c r="OEN216" s="14"/>
+      <c r="OEO216" s="14"/>
+      <c r="OEP216" s="14"/>
+      <c r="OEQ216" s="14"/>
+      <c r="OER216" s="14"/>
+      <c r="OES216" s="14"/>
+      <c r="OET216" s="14"/>
+      <c r="OEU216" s="14"/>
+      <c r="OEV216" s="14"/>
+      <c r="OEW216" s="14"/>
+      <c r="OEX216" s="14"/>
+      <c r="OEY216" s="14"/>
+      <c r="OEZ216" s="14"/>
+      <c r="OFA216" s="14"/>
+      <c r="OFB216" s="14"/>
+      <c r="OFC216" s="14"/>
+      <c r="OFD216" s="14"/>
+      <c r="OFE216" s="14"/>
+      <c r="OFF216" s="14"/>
+      <c r="OFG216" s="14"/>
+      <c r="OFH216" s="14"/>
+      <c r="OFI216" s="14"/>
+      <c r="OFJ216" s="14"/>
+      <c r="OFK216" s="14"/>
+      <c r="OFL216" s="14"/>
+      <c r="OFM216" s="14"/>
+      <c r="OFN216" s="14"/>
+      <c r="OFO216" s="14"/>
+      <c r="OFP216" s="14"/>
+      <c r="OFQ216" s="14"/>
+      <c r="OFR216" s="14"/>
+      <c r="OFS216" s="14"/>
+      <c r="OFT216" s="14"/>
+      <c r="OFU216" s="14"/>
+      <c r="OFV216" s="14"/>
+      <c r="OFW216" s="14"/>
+      <c r="OFX216" s="14"/>
+      <c r="OFY216" s="14"/>
+      <c r="OFZ216" s="14"/>
+      <c r="OGA216" s="14"/>
+      <c r="OGB216" s="14"/>
+      <c r="OGC216" s="14"/>
+      <c r="OGD216" s="14"/>
+      <c r="OGE216" s="14"/>
+      <c r="OGF216" s="14"/>
+      <c r="OGG216" s="14"/>
+      <c r="OGH216" s="14"/>
+      <c r="OGI216" s="14"/>
+      <c r="OGJ216" s="14"/>
+      <c r="OGK216" s="14"/>
+      <c r="OGL216" s="14"/>
+      <c r="OGM216" s="14"/>
+      <c r="OGN216" s="14"/>
+      <c r="OGO216" s="14"/>
+      <c r="OGP216" s="14"/>
+      <c r="OGQ216" s="14"/>
+      <c r="OGR216" s="14"/>
+      <c r="OGS216" s="14"/>
+      <c r="OGT216" s="14"/>
+      <c r="OGU216" s="14"/>
+      <c r="OGV216" s="14"/>
+      <c r="OGW216" s="14"/>
+      <c r="OGX216" s="14"/>
+      <c r="OGY216" s="14"/>
+      <c r="OGZ216" s="14"/>
+      <c r="OHA216" s="14"/>
+      <c r="OHB216" s="14"/>
+      <c r="OHC216" s="14"/>
+      <c r="OHD216" s="14"/>
+      <c r="OHE216" s="14"/>
+      <c r="OHF216" s="14"/>
+      <c r="OHG216" s="14"/>
+      <c r="OHH216" s="14"/>
+      <c r="OHI216" s="14"/>
+      <c r="OHJ216" s="14"/>
+      <c r="OHK216" s="14"/>
+      <c r="OHL216" s="14"/>
+      <c r="OHM216" s="14"/>
+      <c r="OHN216" s="14"/>
+      <c r="OHO216" s="14"/>
+      <c r="OHP216" s="14"/>
+      <c r="OHQ216" s="14"/>
+      <c r="OHR216" s="14"/>
+      <c r="OHS216" s="14"/>
+      <c r="OHT216" s="14"/>
+      <c r="OHU216" s="14"/>
+      <c r="OHV216" s="14"/>
+      <c r="OHW216" s="14"/>
+      <c r="OHX216" s="14"/>
+      <c r="OHY216" s="14"/>
+      <c r="OHZ216" s="14"/>
+      <c r="OIA216" s="14"/>
+      <c r="OIB216" s="14"/>
+      <c r="OIC216" s="14"/>
+      <c r="OID216" s="14"/>
+      <c r="OIE216" s="14"/>
+      <c r="OIF216" s="14"/>
+      <c r="OIG216" s="14"/>
+      <c r="OIH216" s="14"/>
+      <c r="OII216" s="14"/>
+      <c r="OIJ216" s="14"/>
+      <c r="OIK216" s="14"/>
+      <c r="OIL216" s="14"/>
+      <c r="OIM216" s="14"/>
+      <c r="OIN216" s="14"/>
+      <c r="OIO216" s="14"/>
+      <c r="OIP216" s="14"/>
+      <c r="OIQ216" s="14"/>
+      <c r="OIR216" s="14"/>
+      <c r="OIS216" s="14"/>
+      <c r="OIT216" s="14"/>
+      <c r="OIU216" s="14"/>
+      <c r="OIV216" s="14"/>
+      <c r="OIW216" s="14"/>
+      <c r="OIX216" s="14"/>
+      <c r="OIY216" s="14"/>
+      <c r="OIZ216" s="14"/>
+      <c r="OJA216" s="14"/>
+      <c r="OJB216" s="14"/>
+      <c r="OJC216" s="14"/>
+      <c r="OJD216" s="14"/>
+      <c r="OJE216" s="14"/>
+      <c r="OJF216" s="14"/>
+      <c r="OJG216" s="14"/>
+      <c r="OJH216" s="14"/>
+      <c r="OJI216" s="14"/>
+      <c r="OJJ216" s="14"/>
+      <c r="OJK216" s="14"/>
+      <c r="OJL216" s="14"/>
+      <c r="OJM216" s="14"/>
+      <c r="OJN216" s="14"/>
+      <c r="OJO216" s="14"/>
+      <c r="OJP216" s="14"/>
+      <c r="OJQ216" s="14"/>
+      <c r="OJR216" s="14"/>
+      <c r="OJS216" s="14"/>
+      <c r="OJT216" s="14"/>
+      <c r="OJU216" s="14"/>
+      <c r="OJV216" s="14"/>
+      <c r="OJW216" s="14"/>
+      <c r="OJX216" s="14"/>
+      <c r="OJY216" s="14"/>
+      <c r="OJZ216" s="14"/>
+      <c r="OKA216" s="14"/>
+      <c r="OKB216" s="14"/>
+      <c r="OKC216" s="14"/>
+      <c r="OKD216" s="14"/>
+      <c r="OKE216" s="14"/>
+      <c r="OKF216" s="14"/>
+      <c r="OKG216" s="14"/>
+      <c r="OKH216" s="14"/>
+      <c r="OKI216" s="14"/>
+      <c r="OKJ216" s="14"/>
+      <c r="OKK216" s="14"/>
+      <c r="OKL216" s="14"/>
+      <c r="OKM216" s="14"/>
+      <c r="OKN216" s="14"/>
+      <c r="OKO216" s="14"/>
+      <c r="OKP216" s="14"/>
+      <c r="OKQ216" s="14"/>
+      <c r="OKR216" s="14"/>
+      <c r="OKS216" s="14"/>
+      <c r="OKT216" s="14"/>
+      <c r="OKU216" s="14"/>
+      <c r="OKV216" s="14"/>
+      <c r="OKW216" s="14"/>
+      <c r="OKX216" s="14"/>
+      <c r="OKY216" s="14"/>
+      <c r="OKZ216" s="14"/>
+      <c r="OLA216" s="14"/>
+      <c r="OLB216" s="14"/>
+      <c r="OLC216" s="14"/>
+      <c r="OLD216" s="14"/>
+      <c r="OLE216" s="14"/>
+      <c r="OLF216" s="14"/>
+      <c r="OLG216" s="14"/>
+      <c r="OLH216" s="14"/>
+      <c r="OLI216" s="14"/>
+      <c r="OLJ216" s="14"/>
+      <c r="OLK216" s="14"/>
+      <c r="OLL216" s="14"/>
+      <c r="OLM216" s="14"/>
+      <c r="OLN216" s="14"/>
+      <c r="OLO216" s="14"/>
+      <c r="OLP216" s="14"/>
+      <c r="OLQ216" s="14"/>
+      <c r="OLR216" s="14"/>
+      <c r="OLS216" s="14"/>
+      <c r="OLT216" s="14"/>
+      <c r="OLU216" s="14"/>
+      <c r="OLV216" s="14"/>
+      <c r="OLW216" s="14"/>
+      <c r="OLX216" s="14"/>
+      <c r="OLY216" s="14"/>
+      <c r="OLZ216" s="14"/>
+      <c r="OMA216" s="14"/>
+      <c r="OMB216" s="14"/>
+      <c r="OMC216" s="14"/>
+      <c r="OMD216" s="14"/>
+      <c r="OME216" s="14"/>
+      <c r="OMF216" s="14"/>
+      <c r="OMG216" s="14"/>
+      <c r="OMH216" s="14"/>
+      <c r="OMI216" s="14"/>
+      <c r="OMJ216" s="14"/>
+      <c r="OMK216" s="14"/>
+      <c r="OML216" s="14"/>
+      <c r="OMM216" s="14"/>
+      <c r="OMN216" s="14"/>
+      <c r="OMO216" s="14"/>
+      <c r="OMP216" s="14"/>
+      <c r="OMQ216" s="14"/>
+      <c r="OMR216" s="14"/>
+      <c r="OMS216" s="14"/>
+      <c r="OMT216" s="14"/>
+      <c r="OMU216" s="14"/>
+      <c r="OMV216" s="14"/>
+      <c r="OMW216" s="14"/>
+      <c r="OMX216" s="14"/>
+      <c r="OMY216" s="14"/>
+      <c r="OMZ216" s="14"/>
+      <c r="ONA216" s="14"/>
+      <c r="ONB216" s="14"/>
+      <c r="ONC216" s="14"/>
+      <c r="OND216" s="14"/>
+      <c r="ONE216" s="14"/>
+      <c r="ONF216" s="14"/>
+      <c r="ONG216" s="14"/>
+      <c r="ONH216" s="14"/>
+      <c r="ONI216" s="14"/>
+      <c r="ONJ216" s="14"/>
+      <c r="ONK216" s="14"/>
+      <c r="ONL216" s="14"/>
+      <c r="ONM216" s="14"/>
+      <c r="ONN216" s="14"/>
+      <c r="ONO216" s="14"/>
+      <c r="ONP216" s="14"/>
+      <c r="ONQ216" s="14"/>
+      <c r="ONR216" s="14"/>
+      <c r="ONS216" s="14"/>
+      <c r="ONT216" s="14"/>
+      <c r="ONU216" s="14"/>
+      <c r="ONV216" s="14"/>
+      <c r="ONW216" s="14"/>
+      <c r="ONX216" s="14"/>
+      <c r="ONY216" s="14"/>
+      <c r="ONZ216" s="14"/>
+      <c r="OOA216" s="14"/>
+      <c r="OOB216" s="14"/>
+      <c r="OOC216" s="14"/>
+      <c r="OOD216" s="14"/>
+      <c r="OOE216" s="14"/>
+      <c r="OOF216" s="14"/>
+      <c r="OOG216" s="14"/>
+      <c r="OOH216" s="14"/>
+      <c r="OOI216" s="14"/>
+      <c r="OOJ216" s="14"/>
+      <c r="OOK216" s="14"/>
+      <c r="OOL216" s="14"/>
+      <c r="OOM216" s="14"/>
+      <c r="OON216" s="14"/>
+      <c r="OOO216" s="14"/>
+      <c r="OOP216" s="14"/>
+      <c r="OOQ216" s="14"/>
+      <c r="OOR216" s="14"/>
+      <c r="OOS216" s="14"/>
+      <c r="OOT216" s="14"/>
+      <c r="OOU216" s="14"/>
+      <c r="OOV216" s="14"/>
+      <c r="OOW216" s="14"/>
+      <c r="OOX216" s="14"/>
+      <c r="OOY216" s="14"/>
+      <c r="OOZ216" s="14"/>
+      <c r="OPA216" s="14"/>
+      <c r="OPB216" s="14"/>
+      <c r="OPC216" s="14"/>
+      <c r="OPD216" s="14"/>
+      <c r="OPE216" s="14"/>
+      <c r="OPF216" s="14"/>
+      <c r="OPG216" s="14"/>
+      <c r="OPH216" s="14"/>
+      <c r="OPI216" s="14"/>
+      <c r="OPJ216" s="14"/>
+      <c r="OPK216" s="14"/>
+      <c r="OPL216" s="14"/>
+      <c r="OPM216" s="14"/>
+      <c r="OPN216" s="14"/>
+      <c r="OPO216" s="14"/>
+      <c r="OPP216" s="14"/>
+      <c r="OPQ216" s="14"/>
+      <c r="OPR216" s="14"/>
+      <c r="OPS216" s="14"/>
+      <c r="OPT216" s="14"/>
+      <c r="OPU216" s="14"/>
+      <c r="OPV216" s="14"/>
+      <c r="OPW216" s="14"/>
+      <c r="OPX216" s="14"/>
+      <c r="OPY216" s="14"/>
+      <c r="OPZ216" s="14"/>
+      <c r="OQA216" s="14"/>
+      <c r="OQB216" s="14"/>
+      <c r="OQC216" s="14"/>
+      <c r="OQD216" s="14"/>
+      <c r="OQE216" s="14"/>
+      <c r="OQF216" s="14"/>
+      <c r="OQG216" s="14"/>
+      <c r="OQH216" s="14"/>
+      <c r="OQI216" s="14"/>
+      <c r="OQJ216" s="14"/>
+      <c r="OQK216" s="14"/>
+      <c r="OQL216" s="14"/>
+      <c r="OQM216" s="14"/>
+      <c r="OQN216" s="14"/>
+      <c r="OQO216" s="14"/>
+      <c r="OQP216" s="14"/>
+      <c r="OQQ216" s="14"/>
+      <c r="OQR216" s="14"/>
+      <c r="OQS216" s="14"/>
+      <c r="OQT216" s="14"/>
+      <c r="OQU216" s="14"/>
+      <c r="OQV216" s="14"/>
+      <c r="OQW216" s="14"/>
+      <c r="OQX216" s="14"/>
+      <c r="OQY216" s="14"/>
+      <c r="OQZ216" s="14"/>
+      <c r="ORA216" s="14"/>
+      <c r="ORB216" s="14"/>
+      <c r="ORC216" s="14"/>
+      <c r="ORD216" s="14"/>
+      <c r="ORE216" s="14"/>
+      <c r="ORF216" s="14"/>
+      <c r="ORG216" s="14"/>
+      <c r="ORH216" s="14"/>
+      <c r="ORI216" s="14"/>
+      <c r="ORJ216" s="14"/>
+      <c r="ORK216" s="14"/>
+      <c r="ORL216" s="14"/>
+      <c r="ORM216" s="14"/>
+      <c r="ORN216" s="14"/>
+      <c r="ORO216" s="14"/>
+      <c r="ORP216" s="14"/>
+      <c r="ORQ216" s="14"/>
+      <c r="ORR216" s="14"/>
+      <c r="ORS216" s="14"/>
+      <c r="ORT216" s="14"/>
+      <c r="ORU216" s="14"/>
+      <c r="ORV216" s="14"/>
+      <c r="ORW216" s="14"/>
+      <c r="ORX216" s="14"/>
+      <c r="ORY216" s="14"/>
+      <c r="ORZ216" s="14"/>
+      <c r="OSA216" s="14"/>
+      <c r="OSB216" s="14"/>
+      <c r="OSC216" s="14"/>
+      <c r="OSD216" s="14"/>
+      <c r="OSE216" s="14"/>
+      <c r="OSF216" s="14"/>
+      <c r="OSG216" s="14"/>
+      <c r="OSH216" s="14"/>
+      <c r="OSI216" s="14"/>
+      <c r="OSJ216" s="14"/>
+      <c r="OSK216" s="14"/>
+      <c r="OSL216" s="14"/>
+      <c r="OSM216" s="14"/>
+      <c r="OSN216" s="14"/>
+      <c r="OSO216" s="14"/>
+      <c r="OSP216" s="14"/>
+      <c r="OSQ216" s="14"/>
+      <c r="OSR216" s="14"/>
+      <c r="OSS216" s="14"/>
+      <c r="OST216" s="14"/>
+      <c r="OSU216" s="14"/>
+      <c r="OSV216" s="14"/>
+      <c r="OSW216" s="14"/>
+      <c r="OSX216" s="14"/>
+      <c r="OSY216" s="14"/>
+      <c r="OSZ216" s="14"/>
+      <c r="OTA216" s="14"/>
+      <c r="OTB216" s="14"/>
+      <c r="OTC216" s="14"/>
+      <c r="OTD216" s="14"/>
+      <c r="OTE216" s="14"/>
+      <c r="OTF216" s="14"/>
+      <c r="OTG216" s="14"/>
+      <c r="OTH216" s="14"/>
+      <c r="OTI216" s="14"/>
+      <c r="OTJ216" s="14"/>
+      <c r="OTK216" s="14"/>
+      <c r="OTL216" s="14"/>
+      <c r="OTM216" s="14"/>
+      <c r="OTN216" s="14"/>
+      <c r="OTO216" s="14"/>
+      <c r="OTP216" s="14"/>
+      <c r="OTQ216" s="14"/>
+      <c r="OTR216" s="14"/>
+      <c r="OTS216" s="14"/>
+      <c r="OTT216" s="14"/>
+      <c r="OTU216" s="14"/>
+      <c r="OTV216" s="14"/>
+      <c r="OTW216" s="14"/>
+      <c r="OTX216" s="14"/>
+      <c r="OTY216" s="14"/>
+      <c r="OTZ216" s="14"/>
+      <c r="OUA216" s="14"/>
+      <c r="OUB216" s="14"/>
+      <c r="OUC216" s="14"/>
+      <c r="OUD216" s="14"/>
+      <c r="OUE216" s="14"/>
+      <c r="OUF216" s="14"/>
+      <c r="OUG216" s="14"/>
+      <c r="OUH216" s="14"/>
+      <c r="OUI216" s="14"/>
+      <c r="OUJ216" s="14"/>
+      <c r="OUK216" s="14"/>
+      <c r="OUL216" s="14"/>
+      <c r="OUM216" s="14"/>
+      <c r="OUN216" s="14"/>
+      <c r="OUO216" s="14"/>
+      <c r="OUP216" s="14"/>
+      <c r="OUQ216" s="14"/>
+      <c r="OUR216" s="14"/>
+      <c r="OUS216" s="14"/>
+      <c r="OUT216" s="14"/>
+      <c r="OUU216" s="14"/>
+      <c r="OUV216" s="14"/>
+      <c r="OUW216" s="14"/>
+      <c r="OUX216" s="14"/>
+      <c r="OUY216" s="14"/>
+      <c r="OUZ216" s="14"/>
+      <c r="OVA216" s="14"/>
+      <c r="OVB216" s="14"/>
+      <c r="OVC216" s="14"/>
+      <c r="OVD216" s="14"/>
+      <c r="OVE216" s="14"/>
+      <c r="OVF216" s="14"/>
+      <c r="OVG216" s="14"/>
+      <c r="OVH216" s="14"/>
+      <c r="OVI216" s="14"/>
+      <c r="OVJ216" s="14"/>
+      <c r="OVK216" s="14"/>
+      <c r="OVL216" s="14"/>
+      <c r="OVM216" s="14"/>
+      <c r="OVN216" s="14"/>
+      <c r="OVO216" s="14"/>
+      <c r="OVP216" s="14"/>
+      <c r="OVQ216" s="14"/>
+      <c r="OVR216" s="14"/>
+      <c r="OVS216" s="14"/>
+      <c r="OVT216" s="14"/>
+      <c r="OVU216" s="14"/>
+      <c r="OVV216" s="14"/>
+      <c r="OVW216" s="14"/>
+      <c r="OVX216" s="14"/>
+      <c r="OVY216" s="14"/>
+      <c r="OVZ216" s="14"/>
+      <c r="OWA216" s="14"/>
+      <c r="OWB216" s="14"/>
+      <c r="OWC216" s="14"/>
+      <c r="OWD216" s="14"/>
+      <c r="OWE216" s="14"/>
+      <c r="OWF216" s="14"/>
+      <c r="OWG216" s="14"/>
+      <c r="OWH216" s="14"/>
+      <c r="OWI216" s="14"/>
+      <c r="OWJ216" s="14"/>
+      <c r="OWK216" s="14"/>
+      <c r="OWL216" s="14"/>
+      <c r="OWM216" s="14"/>
+      <c r="OWN216" s="14"/>
+      <c r="OWO216" s="14"/>
+      <c r="OWP216" s="14"/>
+      <c r="OWQ216" s="14"/>
+      <c r="OWR216" s="14"/>
+      <c r="OWS216" s="14"/>
+      <c r="OWT216" s="14"/>
+      <c r="OWU216" s="14"/>
+      <c r="OWV216" s="14"/>
+      <c r="OWW216" s="14"/>
+      <c r="OWX216" s="14"/>
+      <c r="OWY216" s="14"/>
+      <c r="OWZ216" s="14"/>
+      <c r="OXA216" s="14"/>
+      <c r="OXB216" s="14"/>
+      <c r="OXC216" s="14"/>
+      <c r="OXD216" s="14"/>
+      <c r="OXE216" s="14"/>
+      <c r="OXF216" s="14"/>
+      <c r="OXG216" s="14"/>
+      <c r="OXH216" s="14"/>
+      <c r="OXI216" s="14"/>
+      <c r="OXJ216" s="14"/>
+      <c r="OXK216" s="14"/>
+      <c r="OXL216" s="14"/>
+      <c r="OXM216" s="14"/>
+      <c r="OXN216" s="14"/>
+      <c r="OXO216" s="14"/>
+      <c r="OXP216" s="14"/>
+      <c r="OXQ216" s="14"/>
+      <c r="OXR216" s="14"/>
+      <c r="OXS216" s="14"/>
+      <c r="OXT216" s="14"/>
+      <c r="OXU216" s="14"/>
+      <c r="OXV216" s="14"/>
+      <c r="OXW216" s="14"/>
+      <c r="OXX216" s="14"/>
+      <c r="OXY216" s="14"/>
+      <c r="OXZ216" s="14"/>
+      <c r="OYA216" s="14"/>
+      <c r="OYB216" s="14"/>
+      <c r="OYC216" s="14"/>
+      <c r="OYD216" s="14"/>
+      <c r="OYE216" s="14"/>
+      <c r="OYF216" s="14"/>
+      <c r="OYG216" s="14"/>
+      <c r="OYH216" s="14"/>
+      <c r="OYI216" s="14"/>
+      <c r="OYJ216" s="14"/>
+      <c r="OYK216" s="14"/>
+      <c r="OYL216" s="14"/>
+      <c r="OYM216" s="14"/>
+      <c r="OYN216" s="14"/>
+      <c r="OYO216" s="14"/>
+      <c r="OYP216" s="14"/>
+      <c r="OYQ216" s="14"/>
+      <c r="OYR216" s="14"/>
+      <c r="OYS216" s="14"/>
+      <c r="OYT216" s="14"/>
+      <c r="OYU216" s="14"/>
+      <c r="OYV216" s="14"/>
+      <c r="OYW216" s="14"/>
+      <c r="OYX216" s="14"/>
+      <c r="OYY216" s="14"/>
+      <c r="OYZ216" s="14"/>
+      <c r="OZA216" s="14"/>
+      <c r="OZB216" s="14"/>
+      <c r="OZC216" s="14"/>
+      <c r="OZD216" s="14"/>
+      <c r="OZE216" s="14"/>
+      <c r="OZF216" s="14"/>
+      <c r="OZG216" s="14"/>
+      <c r="OZH216" s="14"/>
+      <c r="OZI216" s="14"/>
+      <c r="OZJ216" s="14"/>
+      <c r="OZK216" s="14"/>
+      <c r="OZL216" s="14"/>
+      <c r="OZM216" s="14"/>
+      <c r="OZN216" s="14"/>
+      <c r="OZO216" s="14"/>
+      <c r="OZP216" s="14"/>
+      <c r="OZQ216" s="14"/>
+      <c r="OZR216" s="14"/>
+      <c r="OZS216" s="14"/>
+      <c r="OZT216" s="14"/>
+      <c r="OZU216" s="14"/>
+      <c r="OZV216" s="14"/>
+      <c r="OZW216" s="14"/>
+      <c r="OZX216" s="14"/>
+      <c r="OZY216" s="14"/>
+      <c r="OZZ216" s="14"/>
+      <c r="PAA216" s="14"/>
+      <c r="PAB216" s="14"/>
+      <c r="PAC216" s="14"/>
+      <c r="PAD216" s="14"/>
+      <c r="PAE216" s="14"/>
+      <c r="PAF216" s="14"/>
+      <c r="PAG216" s="14"/>
+      <c r="PAH216" s="14"/>
+      <c r="PAI216" s="14"/>
+      <c r="PAJ216" s="14"/>
+      <c r="PAK216" s="14"/>
+      <c r="PAL216" s="14"/>
+      <c r="PAM216" s="14"/>
+      <c r="PAN216" s="14"/>
+      <c r="PAO216" s="14"/>
+      <c r="PAP216" s="14"/>
+      <c r="PAQ216" s="14"/>
+      <c r="PAR216" s="14"/>
+      <c r="PAS216" s="14"/>
+      <c r="PAT216" s="14"/>
+      <c r="PAU216" s="14"/>
+      <c r="PAV216" s="14"/>
+      <c r="PAW216" s="14"/>
+      <c r="PAX216" s="14"/>
+      <c r="PAY216" s="14"/>
+      <c r="PAZ216" s="14"/>
+      <c r="PBA216" s="14"/>
+      <c r="PBB216" s="14"/>
+      <c r="PBC216" s="14"/>
+      <c r="PBD216" s="14"/>
+      <c r="PBE216" s="14"/>
+      <c r="PBF216" s="14"/>
+      <c r="PBG216" s="14"/>
+      <c r="PBH216" s="14"/>
+      <c r="PBI216" s="14"/>
+      <c r="PBJ216" s="14"/>
+      <c r="PBK216" s="14"/>
+      <c r="PBL216" s="14"/>
+      <c r="PBM216" s="14"/>
+      <c r="PBN216" s="14"/>
+      <c r="PBO216" s="14"/>
+      <c r="PBP216" s="14"/>
+      <c r="PBQ216" s="14"/>
+      <c r="PBR216" s="14"/>
+      <c r="PBS216" s="14"/>
+      <c r="PBT216" s="14"/>
+      <c r="PBU216" s="14"/>
+      <c r="PBV216" s="14"/>
+      <c r="PBW216" s="14"/>
+      <c r="PBX216" s="14"/>
+      <c r="PBY216" s="14"/>
+      <c r="PBZ216" s="14"/>
+      <c r="PCA216" s="14"/>
+      <c r="PCB216" s="14"/>
+      <c r="PCC216" s="14"/>
+      <c r="PCD216" s="14"/>
+      <c r="PCE216" s="14"/>
+      <c r="PCF216" s="14"/>
+      <c r="PCG216" s="14"/>
+      <c r="PCH216" s="14"/>
+      <c r="PCI216" s="14"/>
+      <c r="PCJ216" s="14"/>
+      <c r="PCK216" s="14"/>
+      <c r="PCL216" s="14"/>
+      <c r="PCM216" s="14"/>
+      <c r="PCN216" s="14"/>
+      <c r="PCO216" s="14"/>
+      <c r="PCP216" s="14"/>
+      <c r="PCQ216" s="14"/>
+      <c r="PCR216" s="14"/>
+      <c r="PCS216" s="14"/>
+      <c r="PCT216" s="14"/>
+      <c r="PCU216" s="14"/>
+      <c r="PCV216" s="14"/>
+      <c r="PCW216" s="14"/>
+      <c r="PCX216" s="14"/>
+      <c r="PCY216" s="14"/>
+      <c r="PCZ216" s="14"/>
+      <c r="PDA216" s="14"/>
+      <c r="PDB216" s="14"/>
+      <c r="PDC216" s="14"/>
+      <c r="PDD216" s="14"/>
+      <c r="PDE216" s="14"/>
+      <c r="PDF216" s="14"/>
+      <c r="PDG216" s="14"/>
+      <c r="PDH216" s="14"/>
+      <c r="PDI216" s="14"/>
+      <c r="PDJ216" s="14"/>
+      <c r="PDK216" s="14"/>
+      <c r="PDL216" s="14"/>
+      <c r="PDM216" s="14"/>
+      <c r="PDN216" s="14"/>
+      <c r="PDO216" s="14"/>
+      <c r="PDP216" s="14"/>
+      <c r="PDQ216" s="14"/>
+      <c r="PDR216" s="14"/>
+      <c r="PDS216" s="14"/>
+      <c r="PDT216" s="14"/>
+      <c r="PDU216" s="14"/>
+      <c r="PDV216" s="14"/>
+      <c r="PDW216" s="14"/>
+      <c r="PDX216" s="14"/>
+      <c r="PDY216" s="14"/>
+      <c r="PDZ216" s="14"/>
+      <c r="PEA216" s="14"/>
+      <c r="PEB216" s="14"/>
+      <c r="PEC216" s="14"/>
+      <c r="PED216" s="14"/>
+      <c r="PEE216" s="14"/>
+      <c r="PEF216" s="14"/>
+      <c r="PEG216" s="14"/>
+      <c r="PEH216" s="14"/>
+      <c r="PEI216" s="14"/>
+      <c r="PEJ216" s="14"/>
+      <c r="PEK216" s="14"/>
+      <c r="PEL216" s="14"/>
+      <c r="PEM216" s="14"/>
+      <c r="PEN216" s="14"/>
+      <c r="PEO216" s="14"/>
+      <c r="PEP216" s="14"/>
+      <c r="PEQ216" s="14"/>
+      <c r="PER216" s="14"/>
+      <c r="PES216" s="14"/>
+      <c r="PET216" s="14"/>
+      <c r="PEU216" s="14"/>
+      <c r="PEV216" s="14"/>
+      <c r="PEW216" s="14"/>
+      <c r="PEX216" s="14"/>
+      <c r="PEY216" s="14"/>
+      <c r="PEZ216" s="14"/>
+      <c r="PFA216" s="14"/>
+      <c r="PFB216" s="14"/>
+      <c r="PFC216" s="14"/>
+      <c r="PFD216" s="14"/>
+      <c r="PFE216" s="14"/>
+      <c r="PFF216" s="14"/>
+      <c r="PFG216" s="14"/>
+      <c r="PFH216" s="14"/>
+      <c r="PFI216" s="14"/>
+      <c r="PFJ216" s="14"/>
+      <c r="PFK216" s="14"/>
+      <c r="PFL216" s="14"/>
+      <c r="PFM216" s="14"/>
+      <c r="PFN216" s="14"/>
+      <c r="PFO216" s="14"/>
+      <c r="PFP216" s="14"/>
+      <c r="PFQ216" s="14"/>
+      <c r="PFR216" s="14"/>
+      <c r="PFS216" s="14"/>
+      <c r="PFT216" s="14"/>
+      <c r="PFU216" s="14"/>
+      <c r="PFV216" s="14"/>
+      <c r="PFW216" s="14"/>
+      <c r="PFX216" s="14"/>
+      <c r="PFY216" s="14"/>
+      <c r="PFZ216" s="14"/>
+      <c r="PGA216" s="14"/>
+      <c r="PGB216" s="14"/>
+      <c r="PGC216" s="14"/>
+      <c r="PGD216" s="14"/>
+      <c r="PGE216" s="14"/>
+      <c r="PGF216" s="14"/>
+      <c r="PGG216" s="14"/>
+      <c r="PGH216" s="14"/>
+      <c r="PGI216" s="14"/>
+      <c r="PGJ216" s="14"/>
+      <c r="PGK216" s="14"/>
+      <c r="PGL216" s="14"/>
+      <c r="PGM216" s="14"/>
+      <c r="PGN216" s="14"/>
+      <c r="PGO216" s="14"/>
+      <c r="PGP216" s="14"/>
+      <c r="PGQ216" s="14"/>
+      <c r="PGR216" s="14"/>
+      <c r="PGS216" s="14"/>
+      <c r="PGT216" s="14"/>
+      <c r="PGU216" s="14"/>
+      <c r="PGV216" s="14"/>
+      <c r="PGW216" s="14"/>
+      <c r="PGX216" s="14"/>
+      <c r="PGY216" s="14"/>
+      <c r="PGZ216" s="14"/>
+      <c r="PHA216" s="14"/>
+      <c r="PHB216" s="14"/>
+      <c r="PHC216" s="14"/>
+      <c r="PHD216" s="14"/>
+      <c r="PHE216" s="14"/>
+      <c r="PHF216" s="14"/>
+      <c r="PHG216" s="14"/>
+      <c r="PHH216" s="14"/>
+      <c r="PHI216" s="14"/>
+      <c r="PHJ216" s="14"/>
+      <c r="PHK216" s="14"/>
+      <c r="PHL216" s="14"/>
+      <c r="PHM216" s="14"/>
+      <c r="PHN216" s="14"/>
+      <c r="PHO216" s="14"/>
+      <c r="PHP216" s="14"/>
+      <c r="PHQ216" s="14"/>
+      <c r="PHR216" s="14"/>
+      <c r="PHS216" s="14"/>
+      <c r="PHT216" s="14"/>
+      <c r="PHU216" s="14"/>
+      <c r="PHV216" s="14"/>
+      <c r="PHW216" s="14"/>
+      <c r="PHX216" s="14"/>
+      <c r="PHY216" s="14"/>
+      <c r="PHZ216" s="14"/>
+      <c r="PIA216" s="14"/>
+      <c r="PIB216" s="14"/>
+      <c r="PIC216" s="14"/>
+      <c r="PID216" s="14"/>
+      <c r="PIE216" s="14"/>
+      <c r="PIF216" s="14"/>
+      <c r="PIG216" s="14"/>
+      <c r="PIH216" s="14"/>
+      <c r="PII216" s="14"/>
+      <c r="PIJ216" s="14"/>
+      <c r="PIK216" s="14"/>
+      <c r="PIL216" s="14"/>
+      <c r="PIM216" s="14"/>
+      <c r="PIN216" s="14"/>
+      <c r="PIO216" s="14"/>
+      <c r="PIP216" s="14"/>
+      <c r="PIQ216" s="14"/>
+      <c r="PIR216" s="14"/>
+      <c r="PIS216" s="14"/>
+      <c r="PIT216" s="14"/>
+      <c r="PIU216" s="14"/>
+      <c r="PIV216" s="14"/>
+      <c r="PIW216" s="14"/>
+      <c r="PIX216" s="14"/>
+      <c r="PIY216" s="14"/>
+      <c r="PIZ216" s="14"/>
+      <c r="PJA216" s="14"/>
+      <c r="PJB216" s="14"/>
+      <c r="PJC216" s="14"/>
+      <c r="PJD216" s="14"/>
+      <c r="PJE216" s="14"/>
+      <c r="PJF216" s="14"/>
+      <c r="PJG216" s="14"/>
+      <c r="PJH216" s="14"/>
+      <c r="PJI216" s="14"/>
+      <c r="PJJ216" s="14"/>
+      <c r="PJK216" s="14"/>
+      <c r="PJL216" s="14"/>
+      <c r="PJM216" s="14"/>
+      <c r="PJN216" s="14"/>
+      <c r="PJO216" s="14"/>
+      <c r="PJP216" s="14"/>
+      <c r="PJQ216" s="14"/>
+      <c r="PJR216" s="14"/>
+      <c r="PJS216" s="14"/>
+      <c r="PJT216" s="14"/>
+      <c r="PJU216" s="14"/>
+      <c r="PJV216" s="14"/>
+      <c r="PJW216" s="14"/>
+      <c r="PJX216" s="14"/>
+      <c r="PJY216" s="14"/>
+      <c r="PJZ216" s="14"/>
+      <c r="PKA216" s="14"/>
+      <c r="PKB216" s="14"/>
+      <c r="PKC216" s="14"/>
+      <c r="PKD216" s="14"/>
+      <c r="PKE216" s="14"/>
+      <c r="PKF216" s="14"/>
+      <c r="PKG216" s="14"/>
+      <c r="PKH216" s="14"/>
+      <c r="PKI216" s="14"/>
+      <c r="PKJ216" s="14"/>
+      <c r="PKK216" s="14"/>
+      <c r="PKL216" s="14"/>
+      <c r="PKM216" s="14"/>
+      <c r="PKN216" s="14"/>
+      <c r="PKO216" s="14"/>
+      <c r="PKP216" s="14"/>
+      <c r="PKQ216" s="14"/>
+      <c r="PKR216" s="14"/>
+      <c r="PKS216" s="14"/>
+      <c r="PKT216" s="14"/>
+      <c r="PKU216" s="14"/>
+      <c r="PKV216" s="14"/>
+      <c r="PKW216" s="14"/>
+      <c r="PKX216" s="14"/>
+      <c r="PKY216" s="14"/>
+      <c r="PKZ216" s="14"/>
+      <c r="PLA216" s="14"/>
+      <c r="PLB216" s="14"/>
+      <c r="PLC216" s="14"/>
+      <c r="PLD216" s="14"/>
+      <c r="PLE216" s="14"/>
+      <c r="PLF216" s="14"/>
+      <c r="PLG216" s="14"/>
+      <c r="PLH216" s="14"/>
+      <c r="PLI216" s="14"/>
+      <c r="PLJ216" s="14"/>
+      <c r="PLK216" s="14"/>
+      <c r="PLL216" s="14"/>
+      <c r="PLM216" s="14"/>
+      <c r="PLN216" s="14"/>
+      <c r="PLO216" s="14"/>
+      <c r="PLP216" s="14"/>
+      <c r="PLQ216" s="14"/>
+      <c r="PLR216" s="14"/>
+      <c r="PLS216" s="14"/>
+      <c r="PLT216" s="14"/>
+      <c r="PLU216" s="14"/>
+      <c r="PLV216" s="14"/>
+      <c r="PLW216" s="14"/>
+      <c r="PLX216" s="14"/>
+      <c r="PLY216" s="14"/>
+      <c r="PLZ216" s="14"/>
+      <c r="PMA216" s="14"/>
+      <c r="PMB216" s="14"/>
+      <c r="PMC216" s="14"/>
+      <c r="PMD216" s="14"/>
+      <c r="PME216" s="14"/>
+      <c r="PMF216" s="14"/>
+      <c r="PMG216" s="14"/>
+      <c r="PMH216" s="14"/>
+      <c r="PMI216" s="14"/>
+      <c r="PMJ216" s="14"/>
+      <c r="PMK216" s="14"/>
+      <c r="PML216" s="14"/>
+      <c r="PMM216" s="14"/>
+      <c r="PMN216" s="14"/>
+      <c r="PMO216" s="14"/>
+      <c r="PMP216" s="14"/>
+      <c r="PMQ216" s="14"/>
+      <c r="PMR216" s="14"/>
+      <c r="PMS216" s="14"/>
+      <c r="PMT216" s="14"/>
+      <c r="PMU216" s="14"/>
+      <c r="PMV216" s="14"/>
+      <c r="PMW216" s="14"/>
+      <c r="PMX216" s="14"/>
+      <c r="PMY216" s="14"/>
+      <c r="PMZ216" s="14"/>
+      <c r="PNA216" s="14"/>
+      <c r="PNB216" s="14"/>
+      <c r="PNC216" s="14"/>
+      <c r="PND216" s="14"/>
+      <c r="PNE216" s="14"/>
+      <c r="PNF216" s="14"/>
+      <c r="PNG216" s="14"/>
+      <c r="PNH216" s="14"/>
+      <c r="PNI216" s="14"/>
+      <c r="PNJ216" s="14"/>
+      <c r="PNK216" s="14"/>
+      <c r="PNL216" s="14"/>
+      <c r="PNM216" s="14"/>
+      <c r="PNN216" s="14"/>
+      <c r="PNO216" s="14"/>
+      <c r="PNP216" s="14"/>
+      <c r="PNQ216" s="14"/>
+      <c r="PNR216" s="14"/>
+      <c r="PNS216" s="14"/>
+      <c r="PNT216" s="14"/>
+      <c r="PNU216" s="14"/>
+      <c r="PNV216" s="14"/>
+      <c r="PNW216" s="14"/>
+      <c r="PNX216" s="14"/>
+      <c r="PNY216" s="14"/>
+      <c r="PNZ216" s="14"/>
+      <c r="POA216" s="14"/>
+      <c r="POB216" s="14"/>
+      <c r="POC216" s="14"/>
+      <c r="POD216" s="14"/>
+      <c r="POE216" s="14"/>
+      <c r="POF216" s="14"/>
+      <c r="POG216" s="14"/>
+      <c r="POH216" s="14"/>
+      <c r="POI216" s="14"/>
+      <c r="POJ216" s="14"/>
+      <c r="POK216" s="14"/>
+      <c r="POL216" s="14"/>
+      <c r="POM216" s="14"/>
+      <c r="PON216" s="14"/>
+      <c r="POO216" s="14"/>
+      <c r="POP216" s="14"/>
+      <c r="POQ216" s="14"/>
+      <c r="POR216" s="14"/>
+      <c r="POS216" s="14"/>
+      <c r="POT216" s="14"/>
+      <c r="POU216" s="14"/>
+      <c r="POV216" s="14"/>
+      <c r="POW216" s="14"/>
+      <c r="POX216" s="14"/>
+      <c r="POY216" s="14"/>
+      <c r="POZ216" s="14"/>
+      <c r="PPA216" s="14"/>
+      <c r="PPB216" s="14"/>
+      <c r="PPC216" s="14"/>
+      <c r="PPD216" s="14"/>
+      <c r="PPE216" s="14"/>
+      <c r="PPF216" s="14"/>
+      <c r="PPG216" s="14"/>
+      <c r="PPH216" s="14"/>
+      <c r="PPI216" s="14"/>
+      <c r="PPJ216" s="14"/>
+      <c r="PPK216" s="14"/>
+      <c r="PPL216" s="14"/>
+      <c r="PPM216" s="14"/>
+      <c r="PPN216" s="14"/>
+      <c r="PPO216" s="14"/>
+      <c r="PPP216" s="14"/>
+      <c r="PPQ216" s="14"/>
+      <c r="PPR216" s="14"/>
+      <c r="PPS216" s="14"/>
+      <c r="PPT216" s="14"/>
+      <c r="PPU216" s="14"/>
+      <c r="PPV216" s="14"/>
+      <c r="PPW216" s="14"/>
+      <c r="PPX216" s="14"/>
+      <c r="PPY216" s="14"/>
+      <c r="PPZ216" s="14"/>
+      <c r="PQA216" s="14"/>
+      <c r="PQB216" s="14"/>
+      <c r="PQC216" s="14"/>
+      <c r="PQD216" s="14"/>
+      <c r="PQE216" s="14"/>
+      <c r="PQF216" s="14"/>
+      <c r="PQG216" s="14"/>
+      <c r="PQH216" s="14"/>
+      <c r="PQI216" s="14"/>
+      <c r="PQJ216" s="14"/>
+      <c r="PQK216" s="14"/>
+      <c r="PQL216" s="14"/>
+      <c r="PQM216" s="14"/>
+      <c r="PQN216" s="14"/>
+      <c r="PQO216" s="14"/>
+      <c r="PQP216" s="14"/>
+      <c r="PQQ216" s="14"/>
+      <c r="PQR216" s="14"/>
+      <c r="PQS216" s="14"/>
+      <c r="PQT216" s="14"/>
+      <c r="PQU216" s="14"/>
+      <c r="PQV216" s="14"/>
+      <c r="PQW216" s="14"/>
+      <c r="PQX216" s="14"/>
+      <c r="PQY216" s="14"/>
+      <c r="PQZ216" s="14"/>
+      <c r="PRA216" s="14"/>
+      <c r="PRB216" s="14"/>
+      <c r="PRC216" s="14"/>
+      <c r="PRD216" s="14"/>
+      <c r="PRE216" s="14"/>
+      <c r="PRF216" s="14"/>
+      <c r="PRG216" s="14"/>
+      <c r="PRH216" s="14"/>
+      <c r="PRI216" s="14"/>
+      <c r="PRJ216" s="14"/>
+      <c r="PRK216" s="14"/>
+      <c r="PRL216" s="14"/>
+      <c r="PRM216" s="14"/>
+      <c r="PRN216" s="14"/>
+      <c r="PRO216" s="14"/>
+      <c r="PRP216" s="14"/>
+      <c r="PRQ216" s="14"/>
+      <c r="PRR216" s="14"/>
+      <c r="PRS216" s="14"/>
+      <c r="PRT216" s="14"/>
+      <c r="PRU216" s="14"/>
+      <c r="PRV216" s="14"/>
+      <c r="PRW216" s="14"/>
+      <c r="PRX216" s="14"/>
+      <c r="PRY216" s="14"/>
+      <c r="PRZ216" s="14"/>
+      <c r="PSA216" s="14"/>
+      <c r="PSB216" s="14"/>
+      <c r="PSC216" s="14"/>
+      <c r="PSD216" s="14"/>
+      <c r="PSE216" s="14"/>
+      <c r="PSF216" s="14"/>
+      <c r="PSG216" s="14"/>
+      <c r="PSH216" s="14"/>
+      <c r="PSI216" s="14"/>
+      <c r="PSJ216" s="14"/>
+      <c r="PSK216" s="14"/>
+      <c r="PSL216" s="14"/>
+      <c r="PSM216" s="14"/>
+      <c r="PSN216" s="14"/>
+      <c r="PSO216" s="14"/>
+      <c r="PSP216" s="14"/>
+      <c r="PSQ216" s="14"/>
+      <c r="PSR216" s="14"/>
+      <c r="PSS216" s="14"/>
+      <c r="PST216" s="14"/>
+      <c r="PSU216" s="14"/>
+      <c r="PSV216" s="14"/>
+      <c r="PSW216" s="14"/>
+      <c r="PSX216" s="14"/>
+      <c r="PSY216" s="14"/>
+      <c r="PSZ216" s="14"/>
+      <c r="PTA216" s="14"/>
+      <c r="PTB216" s="14"/>
+      <c r="PTC216" s="14"/>
+      <c r="PTD216" s="14"/>
+      <c r="PTE216" s="14"/>
+      <c r="PTF216" s="14"/>
+      <c r="PTG216" s="14"/>
+      <c r="PTH216" s="14"/>
+      <c r="PTI216" s="14"/>
+      <c r="PTJ216" s="14"/>
+      <c r="PTK216" s="14"/>
+      <c r="PTL216" s="14"/>
+      <c r="PTM216" s="14"/>
+      <c r="PTN216" s="14"/>
+      <c r="PTO216" s="14"/>
+      <c r="PTP216" s="14"/>
+      <c r="PTQ216" s="14"/>
+      <c r="PTR216" s="14"/>
+      <c r="PTS216" s="14"/>
+      <c r="PTT216" s="14"/>
+      <c r="PTU216" s="14"/>
+      <c r="PTV216" s="14"/>
+      <c r="PTW216" s="14"/>
+      <c r="PTX216" s="14"/>
+      <c r="PTY216" s="14"/>
+      <c r="PTZ216" s="14"/>
+      <c r="PUA216" s="14"/>
+      <c r="PUB216" s="14"/>
+      <c r="PUC216" s="14"/>
+      <c r="PUD216" s="14"/>
+      <c r="PUE216" s="14"/>
+      <c r="PUF216" s="14"/>
+      <c r="PUG216" s="14"/>
+      <c r="PUH216" s="14"/>
+      <c r="PUI216" s="14"/>
+      <c r="PUJ216" s="14"/>
+      <c r="PUK216" s="14"/>
+      <c r="PUL216" s="14"/>
+      <c r="PUM216" s="14"/>
+      <c r="PUN216" s="14"/>
+      <c r="PUO216" s="14"/>
+      <c r="PUP216" s="14"/>
+      <c r="PUQ216" s="14"/>
+      <c r="PUR216" s="14"/>
+      <c r="PUS216" s="14"/>
+      <c r="PUT216" s="14"/>
+      <c r="PUU216" s="14"/>
+      <c r="PUV216" s="14"/>
+      <c r="PUW216" s="14"/>
+      <c r="PUX216" s="14"/>
+      <c r="PUY216" s="14"/>
+      <c r="PUZ216" s="14"/>
+      <c r="PVA216" s="14"/>
+      <c r="PVB216" s="14"/>
+      <c r="PVC216" s="14"/>
+      <c r="PVD216" s="14"/>
+      <c r="PVE216" s="14"/>
+      <c r="PVF216" s="14"/>
+      <c r="PVG216" s="14"/>
+      <c r="PVH216" s="14"/>
+      <c r="PVI216" s="14"/>
+      <c r="PVJ216" s="14"/>
+      <c r="PVK216" s="14"/>
+      <c r="PVL216" s="14"/>
+      <c r="PVM216" s="14"/>
+      <c r="PVN216" s="14"/>
+      <c r="PVO216" s="14"/>
+      <c r="PVP216" s="14"/>
+      <c r="PVQ216" s="14"/>
+      <c r="PVR216" s="14"/>
+      <c r="PVS216" s="14"/>
+      <c r="PVT216" s="14"/>
+      <c r="PVU216" s="14"/>
+      <c r="PVV216" s="14"/>
+      <c r="PVW216" s="14"/>
+      <c r="PVX216" s="14"/>
+      <c r="PVY216" s="14"/>
+      <c r="PVZ216" s="14"/>
+      <c r="PWA216" s="14"/>
+      <c r="PWB216" s="14"/>
+      <c r="PWC216" s="14"/>
+      <c r="PWD216" s="14"/>
+      <c r="PWE216" s="14"/>
+      <c r="PWF216" s="14"/>
+      <c r="PWG216" s="14"/>
+      <c r="PWH216" s="14"/>
+      <c r="PWI216" s="14"/>
+      <c r="PWJ216" s="14"/>
+      <c r="PWK216" s="14"/>
+      <c r="PWL216" s="14"/>
+      <c r="PWM216" s="14"/>
+      <c r="PWN216" s="14"/>
+      <c r="PWO216" s="14"/>
+      <c r="PWP216" s="14"/>
+      <c r="PWQ216" s="14"/>
+      <c r="PWR216" s="14"/>
+      <c r="PWS216" s="14"/>
+      <c r="PWT216" s="14"/>
+      <c r="PWU216" s="14"/>
+      <c r="PWV216" s="14"/>
+      <c r="PWW216" s="14"/>
+      <c r="PWX216" s="14"/>
+      <c r="PWY216" s="14"/>
+      <c r="PWZ216" s="14"/>
+      <c r="PXA216" s="14"/>
+      <c r="PXB216" s="14"/>
+      <c r="PXC216" s="14"/>
+      <c r="PXD216" s="14"/>
+      <c r="PXE216" s="14"/>
+      <c r="PXF216" s="14"/>
+      <c r="PXG216" s="14"/>
+      <c r="PXH216" s="14"/>
+      <c r="PXI216" s="14"/>
+      <c r="PXJ216" s="14"/>
+      <c r="PXK216" s="14"/>
+      <c r="PXL216" s="14"/>
+      <c r="PXM216" s="14"/>
+      <c r="PXN216" s="14"/>
+      <c r="PXO216" s="14"/>
+      <c r="PXP216" s="14"/>
+      <c r="PXQ216" s="14"/>
+      <c r="PXR216" s="14"/>
+      <c r="PXS216" s="14"/>
+      <c r="PXT216" s="14"/>
+      <c r="PXU216" s="14"/>
+      <c r="PXV216" s="14"/>
+      <c r="PXW216" s="14"/>
+      <c r="PXX216" s="14"/>
+      <c r="PXY216" s="14"/>
+      <c r="PXZ216" s="14"/>
+      <c r="PYA216" s="14"/>
+      <c r="PYB216" s="14"/>
+      <c r="PYC216" s="14"/>
+      <c r="PYD216" s="14"/>
+      <c r="PYE216" s="14"/>
+      <c r="PYF216" s="14"/>
+      <c r="PYG216" s="14"/>
+      <c r="PYH216" s="14"/>
+      <c r="PYI216" s="14"/>
+      <c r="PYJ216" s="14"/>
+      <c r="PYK216" s="14"/>
+      <c r="PYL216" s="14"/>
+      <c r="PYM216" s="14"/>
+      <c r="PYN216" s="14"/>
+      <c r="PYO216" s="14"/>
+      <c r="PYP216" s="14"/>
+      <c r="PYQ216" s="14"/>
+      <c r="PYR216" s="14"/>
+      <c r="PYS216" s="14"/>
+      <c r="PYT216" s="14"/>
+      <c r="PYU216" s="14"/>
+      <c r="PYV216" s="14"/>
+      <c r="PYW216" s="14"/>
+      <c r="PYX216" s="14"/>
+      <c r="PYY216" s="14"/>
+      <c r="PYZ216" s="14"/>
+      <c r="PZA216" s="14"/>
+      <c r="PZB216" s="14"/>
+      <c r="PZC216" s="14"/>
+      <c r="PZD216" s="14"/>
+      <c r="PZE216" s="14"/>
+      <c r="PZF216" s="14"/>
+      <c r="PZG216" s="14"/>
+      <c r="PZH216" s="14"/>
+      <c r="PZI216" s="14"/>
+      <c r="PZJ216" s="14"/>
+      <c r="PZK216" s="14"/>
+      <c r="PZL216" s="14"/>
+      <c r="PZM216" s="14"/>
+      <c r="PZN216" s="14"/>
+      <c r="PZO216" s="14"/>
+      <c r="PZP216" s="14"/>
+      <c r="PZQ216" s="14"/>
+      <c r="PZR216" s="14"/>
+      <c r="PZS216" s="14"/>
+      <c r="PZT216" s="14"/>
+      <c r="PZU216" s="14"/>
+      <c r="PZV216" s="14"/>
+      <c r="PZW216" s="14"/>
+      <c r="PZX216" s="14"/>
+      <c r="PZY216" s="14"/>
+      <c r="PZZ216" s="14"/>
+      <c r="QAA216" s="14"/>
+      <c r="QAB216" s="14"/>
+      <c r="QAC216" s="14"/>
+      <c r="QAD216" s="14"/>
+      <c r="QAE216" s="14"/>
+      <c r="QAF216" s="14"/>
+      <c r="QAG216" s="14"/>
+      <c r="QAH216" s="14"/>
+      <c r="QAI216" s="14"/>
+      <c r="QAJ216" s="14"/>
+      <c r="QAK216" s="14"/>
+      <c r="QAL216" s="14"/>
+      <c r="QAM216" s="14"/>
+      <c r="QAN216" s="14"/>
+      <c r="QAO216" s="14"/>
+      <c r="QAP216" s="14"/>
+      <c r="QAQ216" s="14"/>
+      <c r="QAR216" s="14"/>
+      <c r="QAS216" s="14"/>
+      <c r="QAT216" s="14"/>
+      <c r="QAU216" s="14"/>
+      <c r="QAV216" s="14"/>
+      <c r="QAW216" s="14"/>
+      <c r="QAX216" s="14"/>
+      <c r="QAY216" s="14"/>
+      <c r="QAZ216" s="14"/>
+      <c r="QBA216" s="14"/>
+      <c r="QBB216" s="14"/>
+      <c r="QBC216" s="14"/>
+      <c r="QBD216" s="14"/>
+      <c r="QBE216" s="14"/>
+      <c r="QBF216" s="14"/>
+      <c r="QBG216" s="14"/>
+      <c r="QBH216" s="14"/>
+      <c r="QBI216" s="14"/>
+      <c r="QBJ216" s="14"/>
+      <c r="QBK216" s="14"/>
+      <c r="QBL216" s="14"/>
+      <c r="QBM216" s="14"/>
+      <c r="QBN216" s="14"/>
+      <c r="QBO216" s="14"/>
+      <c r="QBP216" s="14"/>
+      <c r="QBQ216" s="14"/>
+      <c r="QBR216" s="14"/>
+      <c r="QBS216" s="14"/>
+      <c r="QBT216" s="14"/>
+      <c r="QBU216" s="14"/>
+      <c r="QBV216" s="14"/>
+      <c r="QBW216" s="14"/>
+      <c r="QBX216" s="14"/>
+      <c r="QBY216" s="14"/>
+      <c r="QBZ216" s="14"/>
+      <c r="QCA216" s="14"/>
+      <c r="QCB216" s="14"/>
+      <c r="QCC216" s="14"/>
+      <c r="QCD216" s="14"/>
+      <c r="QCE216" s="14"/>
+      <c r="QCF216" s="14"/>
+      <c r="QCG216" s="14"/>
+      <c r="QCH216" s="14"/>
+      <c r="QCI216" s="14"/>
+      <c r="QCJ216" s="14"/>
+      <c r="QCK216" s="14"/>
+      <c r="QCL216" s="14"/>
+      <c r="QCM216" s="14"/>
+      <c r="QCN216" s="14"/>
+      <c r="QCO216" s="14"/>
+      <c r="QCP216" s="14"/>
+      <c r="QCQ216" s="14"/>
+      <c r="QCR216" s="14"/>
+      <c r="QCS216" s="14"/>
+      <c r="QCT216" s="14"/>
+      <c r="QCU216" s="14"/>
+      <c r="QCV216" s="14"/>
+      <c r="QCW216" s="14"/>
+      <c r="QCX216" s="14"/>
+      <c r="QCY216" s="14"/>
+      <c r="QCZ216" s="14"/>
+      <c r="QDA216" s="14"/>
+      <c r="QDB216" s="14"/>
+      <c r="QDC216" s="14"/>
+      <c r="QDD216" s="14"/>
+      <c r="QDE216" s="14"/>
+      <c r="QDF216" s="14"/>
+      <c r="QDG216" s="14"/>
+      <c r="QDH216" s="14"/>
+      <c r="QDI216" s="14"/>
+      <c r="QDJ216" s="14"/>
+      <c r="QDK216" s="14"/>
+      <c r="QDL216" s="14"/>
+      <c r="QDM216" s="14"/>
+      <c r="QDN216" s="14"/>
+      <c r="QDO216" s="14"/>
+      <c r="QDP216" s="14"/>
+      <c r="QDQ216" s="14"/>
+      <c r="QDR216" s="14"/>
+      <c r="QDS216" s="14"/>
+      <c r="QDT216" s="14"/>
+      <c r="QDU216" s="14"/>
+      <c r="QDV216" s="14"/>
+      <c r="QDW216" s="14"/>
+      <c r="QDX216" s="14"/>
+      <c r="QDY216" s="14"/>
+      <c r="QDZ216" s="14"/>
+      <c r="QEA216" s="14"/>
+      <c r="QEB216" s="14"/>
+      <c r="QEC216" s="14"/>
+      <c r="QED216" s="14"/>
+      <c r="QEE216" s="14"/>
+      <c r="QEF216" s="14"/>
+      <c r="QEG216" s="14"/>
+      <c r="QEH216" s="14"/>
+      <c r="QEI216" s="14"/>
+      <c r="QEJ216" s="14"/>
+      <c r="QEK216" s="14"/>
+      <c r="QEL216" s="14"/>
+      <c r="QEM216" s="14"/>
+      <c r="QEN216" s="14"/>
+      <c r="QEO216" s="14"/>
+      <c r="QEP216" s="14"/>
+      <c r="QEQ216" s="14"/>
+      <c r="QER216" s="14"/>
+      <c r="QES216" s="14"/>
+      <c r="QET216" s="14"/>
+      <c r="QEU216" s="14"/>
+      <c r="QEV216" s="14"/>
+      <c r="QEW216" s="14"/>
+      <c r="QEX216" s="14"/>
+      <c r="QEY216" s="14"/>
+      <c r="QEZ216" s="14"/>
+      <c r="QFA216" s="14"/>
+      <c r="QFB216" s="14"/>
+      <c r="QFC216" s="14"/>
+      <c r="QFD216" s="14"/>
+      <c r="QFE216" s="14"/>
+      <c r="QFF216" s="14"/>
+      <c r="QFG216" s="14"/>
+      <c r="QFH216" s="14"/>
+      <c r="QFI216" s="14"/>
+      <c r="QFJ216" s="14"/>
+      <c r="QFK216" s="14"/>
+      <c r="QFL216" s="14"/>
+      <c r="QFM216" s="14"/>
+      <c r="QFN216" s="14"/>
+      <c r="QFO216" s="14"/>
+      <c r="QFP216" s="14"/>
+      <c r="QFQ216" s="14"/>
+      <c r="QFR216" s="14"/>
+      <c r="QFS216" s="14"/>
+      <c r="QFT216" s="14"/>
+      <c r="QFU216" s="14"/>
+      <c r="QFV216" s="14"/>
+      <c r="QFW216" s="14"/>
+      <c r="QFX216" s="14"/>
+      <c r="QFY216" s="14"/>
+      <c r="QFZ216" s="14"/>
+      <c r="QGA216" s="14"/>
+      <c r="QGB216" s="14"/>
+      <c r="QGC216" s="14"/>
+      <c r="QGD216" s="14"/>
+      <c r="QGE216" s="14"/>
+      <c r="QGF216" s="14"/>
+      <c r="QGG216" s="14"/>
+      <c r="QGH216" s="14"/>
+      <c r="QGI216" s="14"/>
+      <c r="QGJ216" s="14"/>
+      <c r="QGK216" s="14"/>
+      <c r="QGL216" s="14"/>
+      <c r="QGM216" s="14"/>
+      <c r="QGN216" s="14"/>
+      <c r="QGO216" s="14"/>
+      <c r="QGP216" s="14"/>
+      <c r="QGQ216" s="14"/>
+      <c r="QGR216" s="14"/>
+      <c r="QGS216" s="14"/>
+      <c r="QGT216" s="14"/>
+      <c r="QGU216" s="14"/>
+      <c r="QGV216" s="14"/>
+      <c r="QGW216" s="14"/>
+      <c r="QGX216" s="14"/>
+      <c r="QGY216" s="14"/>
+      <c r="QGZ216" s="14"/>
+      <c r="QHA216" s="14"/>
+      <c r="QHB216" s="14"/>
+      <c r="QHC216" s="14"/>
+      <c r="QHD216" s="14"/>
+      <c r="QHE216" s="14"/>
+      <c r="QHF216" s="14"/>
+      <c r="QHG216" s="14"/>
+      <c r="QHH216" s="14"/>
+      <c r="QHI216" s="14"/>
+      <c r="QHJ216" s="14"/>
+      <c r="QHK216" s="14"/>
+      <c r="QHL216" s="14"/>
+      <c r="QHM216" s="14"/>
+      <c r="QHN216" s="14"/>
+      <c r="QHO216" s="14"/>
+      <c r="QHP216" s="14"/>
+      <c r="QHQ216" s="14"/>
+      <c r="QHR216" s="14"/>
+      <c r="QHS216" s="14"/>
+      <c r="QHT216" s="14"/>
+      <c r="QHU216" s="14"/>
+      <c r="QHV216" s="14"/>
+      <c r="QHW216" s="14"/>
+      <c r="QHX216" s="14"/>
+      <c r="QHY216" s="14"/>
+      <c r="QHZ216" s="14"/>
+      <c r="QIA216" s="14"/>
+      <c r="QIB216" s="14"/>
+      <c r="QIC216" s="14"/>
+      <c r="QID216" s="14"/>
+      <c r="QIE216" s="14"/>
+      <c r="QIF216" s="14"/>
+      <c r="QIG216" s="14"/>
+      <c r="QIH216" s="14"/>
+      <c r="QII216" s="14"/>
+      <c r="QIJ216" s="14"/>
+      <c r="QIK216" s="14"/>
+      <c r="QIL216" s="14"/>
+      <c r="QIM216" s="14"/>
+      <c r="QIN216" s="14"/>
+      <c r="QIO216" s="14"/>
+      <c r="QIP216" s="14"/>
+      <c r="QIQ216" s="14"/>
+      <c r="QIR216" s="14"/>
+      <c r="QIS216" s="14"/>
+      <c r="QIT216" s="14"/>
+      <c r="QIU216" s="14"/>
+      <c r="QIV216" s="14"/>
+      <c r="QIW216" s="14"/>
+      <c r="QIX216" s="14"/>
+      <c r="QIY216" s="14"/>
+      <c r="QIZ216" s="14"/>
+      <c r="QJA216" s="14"/>
+      <c r="QJB216" s="14"/>
+      <c r="QJC216" s="14"/>
+      <c r="QJD216" s="14"/>
+      <c r="QJE216" s="14"/>
+      <c r="QJF216" s="14"/>
+      <c r="QJG216" s="14"/>
+      <c r="QJH216" s="14"/>
+      <c r="QJI216" s="14"/>
+      <c r="QJJ216" s="14"/>
+      <c r="QJK216" s="14"/>
+      <c r="QJL216" s="14"/>
+      <c r="QJM216" s="14"/>
+      <c r="QJN216" s="14"/>
+      <c r="QJO216" s="14"/>
+      <c r="QJP216" s="14"/>
+      <c r="QJQ216" s="14"/>
+      <c r="QJR216" s="14"/>
+      <c r="QJS216" s="14"/>
+      <c r="QJT216" s="14"/>
+      <c r="QJU216" s="14"/>
+      <c r="QJV216" s="14"/>
+      <c r="QJW216" s="14"/>
+      <c r="QJX216" s="14"/>
+      <c r="QJY216" s="14"/>
+      <c r="QJZ216" s="14"/>
+      <c r="QKA216" s="14"/>
+      <c r="QKB216" s="14"/>
+      <c r="QKC216" s="14"/>
+      <c r="QKD216" s="14"/>
+      <c r="QKE216" s="14"/>
+      <c r="QKF216" s="14"/>
+      <c r="QKG216" s="14"/>
+      <c r="QKH216" s="14"/>
+      <c r="QKI216" s="14"/>
+      <c r="QKJ216" s="14"/>
+      <c r="QKK216" s="14"/>
+      <c r="QKL216" s="14"/>
+      <c r="QKM216" s="14"/>
+      <c r="QKN216" s="14"/>
+      <c r="QKO216" s="14"/>
+      <c r="QKP216" s="14"/>
+      <c r="QKQ216" s="14"/>
+      <c r="QKR216" s="14"/>
+      <c r="QKS216" s="14"/>
+      <c r="QKT216" s="14"/>
+      <c r="QKU216" s="14"/>
+      <c r="QKV216" s="14"/>
+      <c r="QKW216" s="14"/>
+      <c r="QKX216" s="14"/>
+      <c r="QKY216" s="14"/>
+      <c r="QKZ216" s="14"/>
+      <c r="QLA216" s="14"/>
+      <c r="QLB216" s="14"/>
+      <c r="QLC216" s="14"/>
+      <c r="QLD216" s="14"/>
+      <c r="QLE216" s="14"/>
+      <c r="QLF216" s="14"/>
+      <c r="QLG216" s="14"/>
+      <c r="QLH216" s="14"/>
+      <c r="QLI216" s="14"/>
+      <c r="QLJ216" s="14"/>
+      <c r="QLK216" s="14"/>
+      <c r="QLL216" s="14"/>
+      <c r="QLM216" s="14"/>
+      <c r="QLN216" s="14"/>
+      <c r="QLO216" s="14"/>
+      <c r="QLP216" s="14"/>
+      <c r="QLQ216" s="14"/>
+      <c r="QLR216" s="14"/>
+      <c r="QLS216" s="14"/>
+      <c r="QLT216" s="14"/>
+      <c r="QLU216" s="14"/>
+      <c r="QLV216" s="14"/>
+      <c r="QLW216" s="14"/>
+      <c r="QLX216" s="14"/>
+      <c r="QLY216" s="14"/>
+      <c r="QLZ216" s="14"/>
+      <c r="QMA216" s="14"/>
+      <c r="QMB216" s="14"/>
+      <c r="QMC216" s="14"/>
+      <c r="QMD216" s="14"/>
+      <c r="QME216" s="14"/>
+      <c r="QMF216" s="14"/>
+      <c r="QMG216" s="14"/>
+      <c r="QMH216" s="14"/>
+      <c r="QMI216" s="14"/>
+      <c r="QMJ216" s="14"/>
+      <c r="QMK216" s="14"/>
+      <c r="QML216" s="14"/>
+      <c r="QMM216" s="14"/>
+      <c r="QMN216" s="14"/>
+      <c r="QMO216" s="14"/>
+      <c r="QMP216" s="14"/>
+      <c r="QMQ216" s="14"/>
+      <c r="QMR216" s="14"/>
+      <c r="QMS216" s="14"/>
+      <c r="QMT216" s="14"/>
+      <c r="QMU216" s="14"/>
+      <c r="QMV216" s="14"/>
+      <c r="QMW216" s="14"/>
+      <c r="QMX216" s="14"/>
+      <c r="QMY216" s="14"/>
+      <c r="QMZ216" s="14"/>
+      <c r="QNA216" s="14"/>
+      <c r="QNB216" s="14"/>
+      <c r="QNC216" s="14"/>
+      <c r="QND216" s="14"/>
+      <c r="QNE216" s="14"/>
+      <c r="QNF216" s="14"/>
+      <c r="QNG216" s="14"/>
+      <c r="QNH216" s="14"/>
+      <c r="QNI216" s="14"/>
+      <c r="QNJ216" s="14"/>
+      <c r="QNK216" s="14"/>
+      <c r="QNL216" s="14"/>
+      <c r="QNM216" s="14"/>
+      <c r="QNN216" s="14"/>
+      <c r="QNO216" s="14"/>
+      <c r="QNP216" s="14"/>
+      <c r="QNQ216" s="14"/>
+      <c r="QNR216" s="14"/>
+      <c r="QNS216" s="14"/>
+      <c r="QNT216" s="14"/>
+      <c r="QNU216" s="14"/>
+      <c r="QNV216" s="14"/>
+      <c r="QNW216" s="14"/>
+      <c r="QNX216" s="14"/>
+      <c r="QNY216" s="14"/>
+      <c r="QNZ216" s="14"/>
+      <c r="QOA216" s="14"/>
+      <c r="QOB216" s="14"/>
+      <c r="QOC216" s="14"/>
+      <c r="QOD216" s="14"/>
+      <c r="QOE216" s="14"/>
+      <c r="QOF216" s="14"/>
+      <c r="QOG216" s="14"/>
+      <c r="QOH216" s="14"/>
+      <c r="QOI216" s="14"/>
+      <c r="QOJ216" s="14"/>
+      <c r="QOK216" s="14"/>
+      <c r="QOL216" s="14"/>
+      <c r="QOM216" s="14"/>
+      <c r="QON216" s="14"/>
+      <c r="QOO216" s="14"/>
+      <c r="QOP216" s="14"/>
+      <c r="QOQ216" s="14"/>
+      <c r="QOR216" s="14"/>
+      <c r="QOS216" s="14"/>
+      <c r="QOT216" s="14"/>
+      <c r="QOU216" s="14"/>
+      <c r="QOV216" s="14"/>
+      <c r="QOW216" s="14"/>
+      <c r="QOX216" s="14"/>
+      <c r="QOY216" s="14"/>
+      <c r="QOZ216" s="14"/>
+      <c r="QPA216" s="14"/>
+      <c r="QPB216" s="14"/>
+      <c r="QPC216" s="14"/>
+      <c r="QPD216" s="14"/>
+      <c r="QPE216" s="14"/>
+      <c r="QPF216" s="14"/>
+      <c r="QPG216" s="14"/>
+      <c r="QPH216" s="14"/>
+      <c r="QPI216" s="14"/>
+      <c r="QPJ216" s="14"/>
+      <c r="QPK216" s="14"/>
+      <c r="QPL216" s="14"/>
+      <c r="QPM216" s="14"/>
+      <c r="QPN216" s="14"/>
+      <c r="QPO216" s="14"/>
+      <c r="QPP216" s="14"/>
+      <c r="QPQ216" s="14"/>
+      <c r="QPR216" s="14"/>
+      <c r="QPS216" s="14"/>
+      <c r="QPT216" s="14"/>
+      <c r="QPU216" s="14"/>
+      <c r="QPV216" s="14"/>
+      <c r="QPW216" s="14"/>
+      <c r="QPX216" s="14"/>
+      <c r="QPY216" s="14"/>
+      <c r="QPZ216" s="14"/>
+      <c r="QQA216" s="14"/>
+      <c r="QQB216" s="14"/>
+      <c r="QQC216" s="14"/>
+      <c r="QQD216" s="14"/>
+      <c r="QQE216" s="14"/>
+      <c r="QQF216" s="14"/>
+      <c r="QQG216" s="14"/>
+      <c r="QQH216" s="14"/>
+      <c r="QQI216" s="14"/>
+      <c r="QQJ216" s="14"/>
+      <c r="QQK216" s="14"/>
+      <c r="QQL216" s="14"/>
+      <c r="QQM216" s="14"/>
+      <c r="QQN216" s="14"/>
+      <c r="QQO216" s="14"/>
+      <c r="QQP216" s="14"/>
+      <c r="QQQ216" s="14"/>
+      <c r="QQR216" s="14"/>
+      <c r="QQS216" s="14"/>
+      <c r="QQT216" s="14"/>
+      <c r="QQU216" s="14"/>
+      <c r="QQV216" s="14"/>
+      <c r="QQW216" s="14"/>
+      <c r="QQX216" s="14"/>
+      <c r="QQY216" s="14"/>
+      <c r="QQZ216" s="14"/>
+      <c r="QRA216" s="14"/>
+      <c r="QRB216" s="14"/>
+      <c r="QRC216" s="14"/>
+      <c r="QRD216" s="14"/>
+      <c r="QRE216" s="14"/>
+      <c r="QRF216" s="14"/>
+      <c r="QRG216" s="14"/>
+      <c r="QRH216" s="14"/>
+      <c r="QRI216" s="14"/>
+      <c r="QRJ216" s="14"/>
+      <c r="QRK216" s="14"/>
+      <c r="QRL216" s="14"/>
+      <c r="QRM216" s="14"/>
+      <c r="QRN216" s="14"/>
+      <c r="QRO216" s="14"/>
+      <c r="QRP216" s="14"/>
+      <c r="QRQ216" s="14"/>
+      <c r="QRR216" s="14"/>
+      <c r="QRS216" s="14"/>
+      <c r="QRT216" s="14"/>
+      <c r="QRU216" s="14"/>
+      <c r="QRV216" s="14"/>
+      <c r="QRW216" s="14"/>
+      <c r="QRX216" s="14"/>
+      <c r="QRY216" s="14"/>
+      <c r="QRZ216" s="14"/>
+      <c r="QSA216" s="14"/>
+      <c r="QSB216" s="14"/>
+      <c r="QSC216" s="14"/>
+      <c r="QSD216" s="14"/>
+      <c r="QSE216" s="14"/>
+      <c r="QSF216" s="14"/>
+      <c r="QSG216" s="14"/>
+      <c r="QSH216" s="14"/>
+      <c r="QSI216" s="14"/>
+      <c r="QSJ216" s="14"/>
+      <c r="QSK216" s="14"/>
+      <c r="QSL216" s="14"/>
+      <c r="QSM216" s="14"/>
+      <c r="QSN216" s="14"/>
+      <c r="QSO216" s="14"/>
+      <c r="QSP216" s="14"/>
+      <c r="QSQ216" s="14"/>
+      <c r="QSR216" s="14"/>
+      <c r="QSS216" s="14"/>
+      <c r="QST216" s="14"/>
+      <c r="QSU216" s="14"/>
+      <c r="QSV216" s="14"/>
+      <c r="QSW216" s="14"/>
+      <c r="QSX216" s="14"/>
+      <c r="QSY216" s="14"/>
+      <c r="QSZ216" s="14"/>
+      <c r="QTA216" s="14"/>
+      <c r="QTB216" s="14"/>
+      <c r="QTC216" s="14"/>
+      <c r="QTD216" s="14"/>
+      <c r="QTE216" s="14"/>
+      <c r="QTF216" s="14"/>
+      <c r="QTG216" s="14"/>
+      <c r="QTH216" s="14"/>
+      <c r="QTI216" s="14"/>
+      <c r="QTJ216" s="14"/>
+      <c r="QTK216" s="14"/>
+      <c r="QTL216" s="14"/>
+      <c r="QTM216" s="14"/>
+      <c r="QTN216" s="14"/>
+      <c r="QTO216" s="14"/>
+      <c r="QTP216" s="14"/>
+      <c r="QTQ216" s="14"/>
+      <c r="QTR216" s="14"/>
+      <c r="QTS216" s="14"/>
+      <c r="QTT216" s="14"/>
+      <c r="QTU216" s="14"/>
+      <c r="QTV216" s="14"/>
+      <c r="QTW216" s="14"/>
+      <c r="QTX216" s="14"/>
+      <c r="QTY216" s="14"/>
+      <c r="QTZ216" s="14"/>
+      <c r="QUA216" s="14"/>
+      <c r="QUB216" s="14"/>
+      <c r="QUC216" s="14"/>
+      <c r="QUD216" s="14"/>
+      <c r="QUE216" s="14"/>
+      <c r="QUF216" s="14"/>
+      <c r="QUG216" s="14"/>
+      <c r="QUH216" s="14"/>
+      <c r="QUI216" s="14"/>
+      <c r="QUJ216" s="14"/>
+      <c r="QUK216" s="14"/>
+      <c r="QUL216" s="14"/>
+      <c r="QUM216" s="14"/>
+      <c r="QUN216" s="14"/>
+      <c r="QUO216" s="14"/>
+      <c r="QUP216" s="14"/>
+      <c r="QUQ216" s="14"/>
+      <c r="QUR216" s="14"/>
+      <c r="QUS216" s="14"/>
+      <c r="QUT216" s="14"/>
+      <c r="QUU216" s="14"/>
+      <c r="QUV216" s="14"/>
+      <c r="QUW216" s="14"/>
+      <c r="QUX216" s="14"/>
+      <c r="QUY216" s="14"/>
+      <c r="QUZ216" s="14"/>
+      <c r="QVA216" s="14"/>
+      <c r="QVB216" s="14"/>
+      <c r="QVC216" s="14"/>
+      <c r="QVD216" s="14"/>
+      <c r="QVE216" s="14"/>
+      <c r="QVF216" s="14"/>
+      <c r="QVG216" s="14"/>
+      <c r="QVH216" s="14"/>
+      <c r="QVI216" s="14"/>
+      <c r="QVJ216" s="14"/>
+      <c r="QVK216" s="14"/>
+      <c r="QVL216" s="14"/>
+      <c r="QVM216" s="14"/>
+      <c r="QVN216" s="14"/>
+      <c r="QVO216" s="14"/>
+      <c r="QVP216" s="14"/>
+      <c r="QVQ216" s="14"/>
+      <c r="QVR216" s="14"/>
+      <c r="QVS216" s="14"/>
+      <c r="QVT216" s="14"/>
+      <c r="QVU216" s="14"/>
+      <c r="QVV216" s="14"/>
+      <c r="QVW216" s="14"/>
+      <c r="QVX216" s="14"/>
+      <c r="QVY216" s="14"/>
+      <c r="QVZ216" s="14"/>
+      <c r="QWA216" s="14"/>
+      <c r="QWB216" s="14"/>
+      <c r="QWC216" s="14"/>
+      <c r="QWD216" s="14"/>
+      <c r="QWE216" s="14"/>
+      <c r="QWF216" s="14"/>
+      <c r="QWG216" s="14"/>
+      <c r="QWH216" s="14"/>
+      <c r="QWI216" s="14"/>
+      <c r="QWJ216" s="14"/>
+      <c r="QWK216" s="14"/>
+      <c r="QWL216" s="14"/>
+      <c r="QWM216" s="14"/>
+      <c r="QWN216" s="14"/>
+      <c r="QWO216" s="14"/>
+      <c r="QWP216" s="14"/>
+      <c r="QWQ216" s="14"/>
+      <c r="QWR216" s="14"/>
+      <c r="QWS216" s="14"/>
+      <c r="QWT216" s="14"/>
+      <c r="QWU216" s="14"/>
+      <c r="QWV216" s="14"/>
+      <c r="QWW216" s="14"/>
+      <c r="QWX216" s="14"/>
+      <c r="QWY216" s="14"/>
+      <c r="QWZ216" s="14"/>
+      <c r="QXA216" s="14"/>
+      <c r="QXB216" s="14"/>
+      <c r="QXC216" s="14"/>
+      <c r="QXD216" s="14"/>
+      <c r="QXE216" s="14"/>
+      <c r="QXF216" s="14"/>
+      <c r="QXG216" s="14"/>
+      <c r="QXH216" s="14"/>
+      <c r="QXI216" s="14"/>
+      <c r="QXJ216" s="14"/>
+      <c r="QXK216" s="14"/>
+      <c r="QXL216" s="14"/>
+      <c r="QXM216" s="14"/>
+      <c r="QXN216" s="14"/>
+      <c r="QXO216" s="14"/>
+      <c r="QXP216" s="14"/>
+      <c r="QXQ216" s="14"/>
+      <c r="QXR216" s="14"/>
+      <c r="QXS216" s="14"/>
+      <c r="QXT216" s="14"/>
+      <c r="QXU216" s="14"/>
+      <c r="QXV216" s="14"/>
+      <c r="QXW216" s="14"/>
+      <c r="QXX216" s="14"/>
+      <c r="QXY216" s="14"/>
+      <c r="QXZ216" s="14"/>
+      <c r="QYA216" s="14"/>
+      <c r="QYB216" s="14"/>
+      <c r="QYC216" s="14"/>
+      <c r="QYD216" s="14"/>
+      <c r="QYE216" s="14"/>
+      <c r="QYF216" s="14"/>
+      <c r="QYG216" s="14"/>
+      <c r="QYH216" s="14"/>
+      <c r="QYI216" s="14"/>
+      <c r="QYJ216" s="14"/>
+      <c r="QYK216" s="14"/>
+      <c r="QYL216" s="14"/>
+      <c r="QYM216" s="14"/>
+      <c r="QYN216" s="14"/>
+      <c r="QYO216" s="14"/>
+      <c r="QYP216" s="14"/>
+      <c r="QYQ216" s="14"/>
+      <c r="QYR216" s="14"/>
+      <c r="QYS216" s="14"/>
+      <c r="QYT216" s="14"/>
+      <c r="QYU216" s="14"/>
+      <c r="QYV216" s="14"/>
+      <c r="QYW216" s="14"/>
+      <c r="QYX216" s="14"/>
+      <c r="QYY216" s="14"/>
+      <c r="QYZ216" s="14"/>
+      <c r="QZA216" s="14"/>
+      <c r="QZB216" s="14"/>
+      <c r="QZC216" s="14"/>
+      <c r="QZD216" s="14"/>
+      <c r="QZE216" s="14"/>
+      <c r="QZF216" s="14"/>
+      <c r="QZG216" s="14"/>
+      <c r="QZH216" s="14"/>
+      <c r="QZI216" s="14"/>
+      <c r="QZJ216" s="14"/>
+      <c r="QZK216" s="14"/>
+      <c r="QZL216" s="14"/>
+      <c r="QZM216" s="14"/>
+      <c r="QZN216" s="14"/>
+      <c r="QZO216" s="14"/>
+      <c r="QZP216" s="14"/>
+      <c r="QZQ216" s="14"/>
+      <c r="QZR216" s="14"/>
+      <c r="QZS216" s="14"/>
+      <c r="QZT216" s="14"/>
+      <c r="QZU216" s="14"/>
+      <c r="QZV216" s="14"/>
+      <c r="QZW216" s="14"/>
+      <c r="QZX216" s="14"/>
+      <c r="QZY216" s="14"/>
+      <c r="QZZ216" s="14"/>
+      <c r="RAA216" s="14"/>
+      <c r="RAB216" s="14"/>
+      <c r="RAC216" s="14"/>
+      <c r="RAD216" s="14"/>
+      <c r="RAE216" s="14"/>
+      <c r="RAF216" s="14"/>
+      <c r="RAG216" s="14"/>
+      <c r="RAH216" s="14"/>
+      <c r="RAI216" s="14"/>
+      <c r="RAJ216" s="14"/>
+      <c r="RAK216" s="14"/>
+      <c r="RAL216" s="14"/>
+      <c r="RAM216" s="14"/>
+      <c r="RAN216" s="14"/>
+      <c r="RAO216" s="14"/>
+      <c r="RAP216" s="14"/>
+      <c r="RAQ216" s="14"/>
+      <c r="RAR216" s="14"/>
+      <c r="RAS216" s="14"/>
+      <c r="RAT216" s="14"/>
+      <c r="RAU216" s="14"/>
+      <c r="RAV216" s="14"/>
+      <c r="RAW216" s="14"/>
+      <c r="RAX216" s="14"/>
+      <c r="RAY216" s="14"/>
+      <c r="RAZ216" s="14"/>
+      <c r="RBA216" s="14"/>
+      <c r="RBB216" s="14"/>
+      <c r="RBC216" s="14"/>
+      <c r="RBD216" s="14"/>
+      <c r="RBE216" s="14"/>
+      <c r="RBF216" s="14"/>
+      <c r="RBG216" s="14"/>
+      <c r="RBH216" s="14"/>
+      <c r="RBI216" s="14"/>
+      <c r="RBJ216" s="14"/>
+      <c r="RBK216" s="14"/>
+      <c r="RBL216" s="14"/>
+      <c r="RBM216" s="14"/>
+      <c r="RBN216" s="14"/>
+      <c r="RBO216" s="14"/>
+      <c r="RBP216" s="14"/>
+      <c r="RBQ216" s="14"/>
+      <c r="RBR216" s="14"/>
+      <c r="RBS216" s="14"/>
+      <c r="RBT216" s="14"/>
+      <c r="RBU216" s="14"/>
+      <c r="RBV216" s="14"/>
+      <c r="RBW216" s="14"/>
+      <c r="RBX216" s="14"/>
+      <c r="RBY216" s="14"/>
+      <c r="RBZ216" s="14"/>
+      <c r="RCA216" s="14"/>
+      <c r="RCB216" s="14"/>
+      <c r="RCC216" s="14"/>
+      <c r="RCD216" s="14"/>
+      <c r="RCE216" s="14"/>
+      <c r="RCF216" s="14"/>
+      <c r="RCG216" s="14"/>
+      <c r="RCH216" s="14"/>
+      <c r="RCI216" s="14"/>
+      <c r="RCJ216" s="14"/>
+      <c r="RCK216" s="14"/>
+      <c r="RCL216" s="14"/>
+      <c r="RCM216" s="14"/>
+      <c r="RCN216" s="14"/>
+      <c r="RCO216" s="14"/>
+      <c r="RCP216" s="14"/>
+      <c r="RCQ216" s="14"/>
+      <c r="RCR216" s="14"/>
+      <c r="RCS216" s="14"/>
+      <c r="RCT216" s="14"/>
+      <c r="RCU216" s="14"/>
+      <c r="RCV216" s="14"/>
+      <c r="RCW216" s="14"/>
+      <c r="RCX216" s="14"/>
+      <c r="RCY216" s="14"/>
+      <c r="RCZ216" s="14"/>
+      <c r="RDA216" s="14"/>
+      <c r="RDB216" s="14"/>
+      <c r="RDC216" s="14"/>
+      <c r="RDD216" s="14"/>
+      <c r="RDE216" s="14"/>
+      <c r="RDF216" s="14"/>
+      <c r="RDG216" s="14"/>
+      <c r="RDH216" s="14"/>
+      <c r="RDI216" s="14"/>
+      <c r="RDJ216" s="14"/>
+      <c r="RDK216" s="14"/>
+      <c r="RDL216" s="14"/>
+      <c r="RDM216" s="14"/>
+      <c r="RDN216" s="14"/>
+      <c r="RDO216" s="14"/>
+      <c r="RDP216" s="14"/>
+      <c r="RDQ216" s="14"/>
+      <c r="RDR216" s="14"/>
+      <c r="RDS216" s="14"/>
+      <c r="RDT216" s="14"/>
+      <c r="RDU216" s="14"/>
+      <c r="RDV216" s="14"/>
+      <c r="RDW216" s="14"/>
+      <c r="RDX216" s="14"/>
+      <c r="RDY216" s="14"/>
+      <c r="RDZ216" s="14"/>
+      <c r="REA216" s="14"/>
+      <c r="REB216" s="14"/>
+      <c r="REC216" s="14"/>
+      <c r="RED216" s="14"/>
+      <c r="REE216" s="14"/>
+      <c r="REF216" s="14"/>
+      <c r="REG216" s="14"/>
+      <c r="REH216" s="14"/>
+      <c r="REI216" s="14"/>
+      <c r="REJ216" s="14"/>
+      <c r="REK216" s="14"/>
+      <c r="REL216" s="14"/>
+      <c r="REM216" s="14"/>
+      <c r="REN216" s="14"/>
+      <c r="REO216" s="14"/>
+      <c r="REP216" s="14"/>
+      <c r="REQ216" s="14"/>
+      <c r="RER216" s="14"/>
+      <c r="RES216" s="14"/>
+      <c r="RET216" s="14"/>
+      <c r="REU216" s="14"/>
+      <c r="REV216" s="14"/>
+      <c r="REW216" s="14"/>
+      <c r="REX216" s="14"/>
+      <c r="REY216" s="14"/>
+      <c r="REZ216" s="14"/>
+      <c r="RFA216" s="14"/>
+      <c r="RFB216" s="14"/>
+      <c r="RFC216" s="14"/>
+      <c r="RFD216" s="14"/>
+      <c r="RFE216" s="14"/>
+      <c r="RFF216" s="14"/>
+      <c r="RFG216" s="14"/>
+      <c r="RFH216" s="14"/>
+      <c r="RFI216" s="14"/>
+      <c r="RFJ216" s="14"/>
+      <c r="RFK216" s="14"/>
+      <c r="RFL216" s="14"/>
+      <c r="RFM216" s="14"/>
+      <c r="RFN216" s="14"/>
+      <c r="RFO216" s="14"/>
+      <c r="RFP216" s="14"/>
+      <c r="RFQ216" s="14"/>
+      <c r="RFR216" s="14"/>
+      <c r="RFS216" s="14"/>
+      <c r="RFT216" s="14"/>
+      <c r="RFU216" s="14"/>
+      <c r="RFV216" s="14"/>
+      <c r="RFW216" s="14"/>
+      <c r="RFX216" s="14"/>
+      <c r="RFY216" s="14"/>
+      <c r="RFZ216" s="14"/>
+      <c r="RGA216" s="14"/>
+      <c r="RGB216" s="14"/>
+      <c r="RGC216" s="14"/>
+      <c r="RGD216" s="14"/>
+      <c r="RGE216" s="14"/>
+      <c r="RGF216" s="14"/>
+      <c r="RGG216" s="14"/>
+      <c r="RGH216" s="14"/>
+      <c r="RGI216" s="14"/>
+      <c r="RGJ216" s="14"/>
+      <c r="RGK216" s="14"/>
+      <c r="RGL216" s="14"/>
+      <c r="RGM216" s="14"/>
+      <c r="RGN216" s="14"/>
+      <c r="RGO216" s="14"/>
+      <c r="RGP216" s="14"/>
+      <c r="RGQ216" s="14"/>
+      <c r="RGR216" s="14"/>
+      <c r="RGS216" s="14"/>
+      <c r="RGT216" s="14"/>
+      <c r="RGU216" s="14"/>
+      <c r="RGV216" s="14"/>
+      <c r="RGW216" s="14"/>
+      <c r="RGX216" s="14"/>
+      <c r="RGY216" s="14"/>
+      <c r="RGZ216" s="14"/>
+      <c r="RHA216" s="14"/>
+      <c r="RHB216" s="14"/>
+      <c r="RHC216" s="14"/>
+      <c r="RHD216" s="14"/>
+      <c r="RHE216" s="14"/>
+      <c r="RHF216" s="14"/>
+      <c r="RHG216" s="14"/>
+      <c r="RHH216" s="14"/>
+      <c r="RHI216" s="14"/>
+      <c r="RHJ216" s="14"/>
+      <c r="RHK216" s="14"/>
+      <c r="RHL216" s="14"/>
+      <c r="RHM216" s="14"/>
+      <c r="RHN216" s="14"/>
+      <c r="RHO216" s="14"/>
+      <c r="RHP216" s="14"/>
+      <c r="RHQ216" s="14"/>
+      <c r="RHR216" s="14"/>
+      <c r="RHS216" s="14"/>
+      <c r="RHT216" s="14"/>
+      <c r="RHU216" s="14"/>
+      <c r="RHV216" s="14"/>
+      <c r="RHW216" s="14"/>
+      <c r="RHX216" s="14"/>
+      <c r="RHY216" s="14"/>
+      <c r="RHZ216" s="14"/>
+      <c r="RIA216" s="14"/>
+      <c r="RIB216" s="14"/>
+      <c r="RIC216" s="14"/>
+      <c r="RID216" s="14"/>
+      <c r="RIE216" s="14"/>
+      <c r="RIF216" s="14"/>
+      <c r="RIG216" s="14"/>
+      <c r="RIH216" s="14"/>
+      <c r="RII216" s="14"/>
+      <c r="RIJ216" s="14"/>
+      <c r="RIK216" s="14"/>
+      <c r="RIL216" s="14"/>
+      <c r="RIM216" s="14"/>
+      <c r="RIN216" s="14"/>
+      <c r="RIO216" s="14"/>
+      <c r="RIP216" s="14"/>
+      <c r="RIQ216" s="14"/>
+      <c r="RIR216" s="14"/>
+      <c r="RIS216" s="14"/>
+      <c r="RIT216" s="14"/>
+      <c r="RIU216" s="14"/>
+      <c r="RIV216" s="14"/>
+      <c r="RIW216" s="14"/>
+      <c r="RIX216" s="14"/>
+      <c r="RIY216" s="14"/>
+      <c r="RIZ216" s="14"/>
+      <c r="RJA216" s="14"/>
+      <c r="RJB216" s="14"/>
+      <c r="RJC216" s="14"/>
+      <c r="RJD216" s="14"/>
+      <c r="RJE216" s="14"/>
+      <c r="RJF216" s="14"/>
+      <c r="RJG216" s="14"/>
+      <c r="RJH216" s="14"/>
+      <c r="RJI216" s="14"/>
+      <c r="RJJ216" s="14"/>
+      <c r="RJK216" s="14"/>
+      <c r="RJL216" s="14"/>
+      <c r="RJM216" s="14"/>
+      <c r="RJN216" s="14"/>
+      <c r="RJO216" s="14"/>
+      <c r="RJP216" s="14"/>
+      <c r="RJQ216" s="14"/>
+      <c r="RJR216" s="14"/>
+      <c r="RJS216" s="14"/>
+      <c r="RJT216" s="14"/>
+      <c r="RJU216" s="14"/>
+      <c r="RJV216" s="14"/>
+      <c r="RJW216" s="14"/>
+      <c r="RJX216" s="14"/>
+      <c r="RJY216" s="14"/>
+      <c r="RJZ216" s="14"/>
+      <c r="RKA216" s="14"/>
+      <c r="RKB216" s="14"/>
+      <c r="RKC216" s="14"/>
+      <c r="RKD216" s="14"/>
+      <c r="RKE216" s="14"/>
+      <c r="RKF216" s="14"/>
+      <c r="RKG216" s="14"/>
+      <c r="RKH216" s="14"/>
+      <c r="RKI216" s="14"/>
+      <c r="RKJ216" s="14"/>
+      <c r="RKK216" s="14"/>
+      <c r="RKL216" s="14"/>
+      <c r="RKM216" s="14"/>
+      <c r="RKN216" s="14"/>
+      <c r="RKO216" s="14"/>
+      <c r="RKP216" s="14"/>
+      <c r="RKQ216" s="14"/>
+      <c r="RKR216" s="14"/>
+      <c r="RKS216" s="14"/>
+      <c r="RKT216" s="14"/>
+      <c r="RKU216" s="14"/>
+      <c r="RKV216" s="14"/>
+      <c r="RKW216" s="14"/>
+      <c r="RKX216" s="14"/>
+      <c r="RKY216" s="14"/>
+      <c r="RKZ216" s="14"/>
+      <c r="RLA216" s="14"/>
+      <c r="RLB216" s="14"/>
+      <c r="RLC216" s="14"/>
+      <c r="RLD216" s="14"/>
+      <c r="RLE216" s="14"/>
+      <c r="RLF216" s="14"/>
+      <c r="RLG216" s="14"/>
+      <c r="RLH216" s="14"/>
+      <c r="RLI216" s="14"/>
+      <c r="RLJ216" s="14"/>
+      <c r="RLK216" s="14"/>
+      <c r="RLL216" s="14"/>
+      <c r="RLM216" s="14"/>
+      <c r="RLN216" s="14"/>
+      <c r="RLO216" s="14"/>
+      <c r="RLP216" s="14"/>
+      <c r="RLQ216" s="14"/>
+      <c r="RLR216" s="14"/>
+      <c r="RLS216" s="14"/>
+      <c r="RLT216" s="14"/>
+      <c r="RLU216" s="14"/>
+      <c r="RLV216" s="14"/>
+      <c r="RLW216" s="14"/>
+      <c r="RLX216" s="14"/>
+      <c r="RLY216" s="14"/>
+      <c r="RLZ216" s="14"/>
+      <c r="RMA216" s="14"/>
+      <c r="RMB216" s="14"/>
+      <c r="RMC216" s="14"/>
+      <c r="RMD216" s="14"/>
+      <c r="RME216" s="14"/>
+      <c r="RMF216" s="14"/>
+      <c r="RMG216" s="14"/>
+      <c r="RMH216" s="14"/>
+      <c r="RMI216" s="14"/>
+      <c r="RMJ216" s="14"/>
+      <c r="RMK216" s="14"/>
+      <c r="RML216" s="14"/>
+      <c r="RMM216" s="14"/>
+      <c r="RMN216" s="14"/>
+      <c r="RMO216" s="14"/>
+      <c r="RMP216" s="14"/>
+      <c r="RMQ216" s="14"/>
+      <c r="RMR216" s="14"/>
+      <c r="RMS216" s="14"/>
+      <c r="RMT216" s="14"/>
+      <c r="RMU216" s="14"/>
+      <c r="RMV216" s="14"/>
+      <c r="RMW216" s="14"/>
+      <c r="RMX216" s="14"/>
+      <c r="RMY216" s="14"/>
+      <c r="RMZ216" s="14"/>
+      <c r="RNA216" s="14"/>
+      <c r="RNB216" s="14"/>
+      <c r="RNC216" s="14"/>
+      <c r="RND216" s="14"/>
+      <c r="RNE216" s="14"/>
+      <c r="RNF216" s="14"/>
+      <c r="RNG216" s="14"/>
+      <c r="RNH216" s="14"/>
+      <c r="RNI216" s="14"/>
+      <c r="RNJ216" s="14"/>
+      <c r="RNK216" s="14"/>
+      <c r="RNL216" s="14"/>
+      <c r="RNM216" s="14"/>
+      <c r="RNN216" s="14"/>
+      <c r="RNO216" s="14"/>
+      <c r="RNP216" s="14"/>
+      <c r="RNQ216" s="14"/>
+      <c r="RNR216" s="14"/>
+      <c r="RNS216" s="14"/>
+      <c r="RNT216" s="14"/>
+      <c r="RNU216" s="14"/>
+      <c r="RNV216" s="14"/>
+      <c r="RNW216" s="14"/>
+      <c r="RNX216" s="14"/>
+      <c r="RNY216" s="14"/>
+      <c r="RNZ216" s="14"/>
+      <c r="ROA216" s="14"/>
+      <c r="ROB216" s="14"/>
+      <c r="ROC216" s="14"/>
+      <c r="ROD216" s="14"/>
+      <c r="ROE216" s="14"/>
+      <c r="ROF216" s="14"/>
+      <c r="ROG216" s="14"/>
+      <c r="ROH216" s="14"/>
+      <c r="ROI216" s="14"/>
+      <c r="ROJ216" s="14"/>
+      <c r="ROK216" s="14"/>
+      <c r="ROL216" s="14"/>
+      <c r="ROM216" s="14"/>
+      <c r="RON216" s="14"/>
+      <c r="ROO216" s="14"/>
+      <c r="ROP216" s="14"/>
+      <c r="ROQ216" s="14"/>
+      <c r="ROR216" s="14"/>
+      <c r="ROS216" s="14"/>
+      <c r="ROT216" s="14"/>
+      <c r="ROU216" s="14"/>
+      <c r="ROV216" s="14"/>
+      <c r="ROW216" s="14"/>
+      <c r="ROX216" s="14"/>
+      <c r="ROY216" s="14"/>
+      <c r="ROZ216" s="14"/>
+      <c r="RPA216" s="14"/>
+      <c r="RPB216" s="14"/>
+      <c r="RPC216" s="14"/>
+      <c r="RPD216" s="14"/>
+      <c r="RPE216" s="14"/>
+      <c r="RPF216" s="14"/>
+      <c r="RPG216" s="14"/>
+      <c r="RPH216" s="14"/>
+      <c r="RPI216" s="14"/>
+      <c r="RPJ216" s="14"/>
+      <c r="RPK216" s="14"/>
+      <c r="RPL216" s="14"/>
+      <c r="RPM216" s="14"/>
+      <c r="RPN216" s="14"/>
+      <c r="RPO216" s="14"/>
+      <c r="RPP216" s="14"/>
+      <c r="RPQ216" s="14"/>
+      <c r="RPR216" s="14"/>
+      <c r="RPS216" s="14"/>
+      <c r="RPT216" s="14"/>
+      <c r="RPU216" s="14"/>
+      <c r="RPV216" s="14"/>
+      <c r="RPW216" s="14"/>
+      <c r="RPX216" s="14"/>
+      <c r="RPY216" s="14"/>
+      <c r="RPZ216" s="14"/>
+      <c r="RQA216" s="14"/>
+      <c r="RQB216" s="14"/>
+      <c r="RQC216" s="14"/>
+      <c r="RQD216" s="14"/>
+      <c r="RQE216" s="14"/>
+      <c r="RQF216" s="14"/>
+      <c r="RQG216" s="14"/>
+      <c r="RQH216" s="14"/>
+      <c r="RQI216" s="14"/>
+      <c r="RQJ216" s="14"/>
+      <c r="RQK216" s="14"/>
+      <c r="RQL216" s="14"/>
+      <c r="RQM216" s="14"/>
+      <c r="RQN216" s="14"/>
+      <c r="RQO216" s="14"/>
+      <c r="RQP216" s="14"/>
+      <c r="RQQ216" s="14"/>
+      <c r="RQR216" s="14"/>
+      <c r="RQS216" s="14"/>
+      <c r="RQT216" s="14"/>
+      <c r="RQU216" s="14"/>
+      <c r="RQV216" s="14"/>
+      <c r="RQW216" s="14"/>
+      <c r="RQX216" s="14"/>
+      <c r="RQY216" s="14"/>
+      <c r="RQZ216" s="14"/>
+      <c r="RRA216" s="14"/>
+      <c r="RRB216" s="14"/>
+      <c r="RRC216" s="14"/>
+      <c r="RRD216" s="14"/>
+      <c r="RRE216" s="14"/>
+      <c r="RRF216" s="14"/>
+      <c r="RRG216" s="14"/>
+      <c r="RRH216" s="14"/>
+      <c r="RRI216" s="14"/>
+      <c r="RRJ216" s="14"/>
+      <c r="RRK216" s="14"/>
+      <c r="RRL216" s="14"/>
+      <c r="RRM216" s="14"/>
+      <c r="RRN216" s="14"/>
+      <c r="RRO216" s="14"/>
+      <c r="RRP216" s="14"/>
+      <c r="RRQ216" s="14"/>
+      <c r="RRR216" s="14"/>
+      <c r="RRS216" s="14"/>
+      <c r="RRT216" s="14"/>
+      <c r="RRU216" s="14"/>
+      <c r="RRV216" s="14"/>
+      <c r="RRW216" s="14"/>
+      <c r="RRX216" s="14"/>
+      <c r="RRY216" s="14"/>
+      <c r="RRZ216" s="14"/>
+      <c r="RSA216" s="14"/>
+      <c r="RSB216" s="14"/>
+      <c r="RSC216" s="14"/>
+      <c r="RSD216" s="14"/>
+      <c r="RSE216" s="14"/>
+      <c r="RSF216" s="14"/>
+      <c r="RSG216" s="14"/>
+      <c r="RSH216" s="14"/>
+      <c r="RSI216" s="14"/>
+      <c r="RSJ216" s="14"/>
+      <c r="RSK216" s="14"/>
+      <c r="RSL216" s="14"/>
+      <c r="RSM216" s="14"/>
+      <c r="RSN216" s="14"/>
+      <c r="RSO216" s="14"/>
+      <c r="RSP216" s="14"/>
+      <c r="RSQ216" s="14"/>
+      <c r="RSR216" s="14"/>
+      <c r="RSS216" s="14"/>
+      <c r="RST216" s="14"/>
+      <c r="RSU216" s="14"/>
+      <c r="RSV216" s="14"/>
+      <c r="RSW216" s="14"/>
+      <c r="RSX216" s="14"/>
+      <c r="RSY216" s="14"/>
+      <c r="RSZ216" s="14"/>
+      <c r="RTA216" s="14"/>
+      <c r="RTB216" s="14"/>
+      <c r="RTC216" s="14"/>
+      <c r="RTD216" s="14"/>
+      <c r="RTE216" s="14"/>
+      <c r="RTF216" s="14"/>
+      <c r="RTG216" s="14"/>
+      <c r="RTH216" s="14"/>
+      <c r="RTI216" s="14"/>
+      <c r="RTJ216" s="14"/>
+      <c r="RTK216" s="14"/>
+      <c r="RTL216" s="14"/>
+      <c r="RTM216" s="14"/>
+      <c r="RTN216" s="14"/>
+      <c r="RTO216" s="14"/>
+      <c r="RTP216" s="14"/>
+      <c r="RTQ216" s="14"/>
+      <c r="RTR216" s="14"/>
+      <c r="RTS216" s="14"/>
+      <c r="RTT216" s="14"/>
+      <c r="RTU216" s="14"/>
+      <c r="RTV216" s="14"/>
+      <c r="RTW216" s="14"/>
+      <c r="RTX216" s="14"/>
+      <c r="RTY216" s="14"/>
+      <c r="RTZ216" s="14"/>
+      <c r="RUA216" s="14"/>
+      <c r="RUB216" s="14"/>
+      <c r="RUC216" s="14"/>
+      <c r="RUD216" s="14"/>
+      <c r="RUE216" s="14"/>
+      <c r="RUF216" s="14"/>
+      <c r="RUG216" s="14"/>
+      <c r="RUH216" s="14"/>
+      <c r="RUI216" s="14"/>
+      <c r="RUJ216" s="14"/>
+      <c r="RUK216" s="14"/>
+      <c r="RUL216" s="14"/>
+      <c r="RUM216" s="14"/>
+      <c r="RUN216" s="14"/>
+      <c r="RUO216" s="14"/>
+      <c r="RUP216" s="14"/>
+      <c r="RUQ216" s="14"/>
+      <c r="RUR216" s="14"/>
+      <c r="RUS216" s="14"/>
+      <c r="RUT216" s="14"/>
+      <c r="RUU216" s="14"/>
+      <c r="RUV216" s="14"/>
+      <c r="RUW216" s="14"/>
+      <c r="RUX216" s="14"/>
+      <c r="RUY216" s="14"/>
+      <c r="RUZ216" s="14"/>
+      <c r="RVA216" s="14"/>
+      <c r="RVB216" s="14"/>
+      <c r="RVC216" s="14"/>
+      <c r="RVD216" s="14"/>
+      <c r="RVE216" s="14"/>
+      <c r="RVF216" s="14"/>
+      <c r="RVG216" s="14"/>
+      <c r="RVH216" s="14"/>
+      <c r="RVI216" s="14"/>
+      <c r="RVJ216" s="14"/>
+      <c r="RVK216" s="14"/>
+      <c r="RVL216" s="14"/>
+      <c r="RVM216" s="14"/>
+      <c r="RVN216" s="14"/>
+      <c r="RVO216" s="14"/>
+      <c r="RVP216" s="14"/>
+      <c r="RVQ216" s="14"/>
+      <c r="RVR216" s="14"/>
+      <c r="RVS216" s="14"/>
+      <c r="RVT216" s="14"/>
+      <c r="RVU216" s="14"/>
+      <c r="RVV216" s="14"/>
+      <c r="RVW216" s="14"/>
+      <c r="RVX216" s="14"/>
+      <c r="RVY216" s="14"/>
+      <c r="RVZ216" s="14"/>
+      <c r="RWA216" s="14"/>
+      <c r="RWB216" s="14"/>
+      <c r="RWC216" s="14"/>
+      <c r="RWD216" s="14"/>
+      <c r="RWE216" s="14"/>
+      <c r="RWF216" s="14"/>
+      <c r="RWG216" s="14"/>
+      <c r="RWH216" s="14"/>
+      <c r="RWI216" s="14"/>
+      <c r="RWJ216" s="14"/>
+      <c r="RWK216" s="14"/>
+      <c r="RWL216" s="14"/>
+      <c r="RWM216" s="14"/>
+      <c r="RWN216" s="14"/>
+      <c r="RWO216" s="14"/>
+      <c r="RWP216" s="14"/>
+      <c r="RWQ216" s="14"/>
+      <c r="RWR216" s="14"/>
+      <c r="RWS216" s="14"/>
+      <c r="RWT216" s="14"/>
+      <c r="RWU216" s="14"/>
+      <c r="RWV216" s="14"/>
+      <c r="RWW216" s="14"/>
+      <c r="RWX216" s="14"/>
+      <c r="RWY216" s="14"/>
+      <c r="RWZ216" s="14"/>
+      <c r="RXA216" s="14"/>
+      <c r="RXB216" s="14"/>
+      <c r="RXC216" s="14"/>
+      <c r="RXD216" s="14"/>
+      <c r="RXE216" s="14"/>
+      <c r="RXF216" s="14"/>
+      <c r="RXG216" s="14"/>
+      <c r="RXH216" s="14"/>
+      <c r="RXI216" s="14"/>
+      <c r="RXJ216" s="14"/>
+      <c r="RXK216" s="14"/>
+      <c r="RXL216" s="14"/>
+      <c r="RXM216" s="14"/>
+      <c r="RXN216" s="14"/>
+      <c r="RXO216" s="14"/>
+      <c r="RXP216" s="14"/>
+      <c r="RXQ216" s="14"/>
+      <c r="RXR216" s="14"/>
+      <c r="RXS216" s="14"/>
+      <c r="RXT216" s="14"/>
+      <c r="RXU216" s="14"/>
+      <c r="RXV216" s="14"/>
+      <c r="RXW216" s="14"/>
+      <c r="RXX216" s="14"/>
+      <c r="RXY216" s="14"/>
+      <c r="RXZ216" s="14"/>
+      <c r="RYA216" s="14"/>
+      <c r="RYB216" s="14"/>
+      <c r="RYC216" s="14"/>
+      <c r="RYD216" s="14"/>
+      <c r="RYE216" s="14"/>
+      <c r="RYF216" s="14"/>
+      <c r="RYG216" s="14"/>
+      <c r="RYH216" s="14"/>
+      <c r="RYI216" s="14"/>
+      <c r="RYJ216" s="14"/>
+      <c r="RYK216" s="14"/>
+      <c r="RYL216" s="14"/>
+      <c r="RYM216" s="14"/>
+      <c r="RYN216" s="14"/>
+      <c r="RYO216" s="14"/>
+      <c r="RYP216" s="14"/>
+      <c r="RYQ216" s="14"/>
+      <c r="RYR216" s="14"/>
+      <c r="RYS216" s="14"/>
+      <c r="RYT216" s="14"/>
+      <c r="RYU216" s="14"/>
+      <c r="RYV216" s="14"/>
+      <c r="RYW216" s="14"/>
+      <c r="RYX216" s="14"/>
+      <c r="RYY216" s="14"/>
+      <c r="RYZ216" s="14"/>
+      <c r="RZA216" s="14"/>
+      <c r="RZB216" s="14"/>
+      <c r="RZC216" s="14"/>
+      <c r="RZD216" s="14"/>
+      <c r="RZE216" s="14"/>
+      <c r="RZF216" s="14"/>
+      <c r="RZG216" s="14"/>
+      <c r="RZH216" s="14"/>
+      <c r="RZI216" s="14"/>
+      <c r="RZJ216" s="14"/>
+      <c r="RZK216" s="14"/>
+      <c r="RZL216" s="14"/>
+      <c r="RZM216" s="14"/>
+      <c r="RZN216" s="14"/>
+      <c r="RZO216" s="14"/>
+      <c r="RZP216" s="14"/>
+      <c r="RZQ216" s="14"/>
+      <c r="RZR216" s="14"/>
+      <c r="RZS216" s="14"/>
+      <c r="RZT216" s="14"/>
+      <c r="RZU216" s="14"/>
+      <c r="RZV216" s="14"/>
+      <c r="RZW216" s="14"/>
+      <c r="RZX216" s="14"/>
+      <c r="RZY216" s="14"/>
+      <c r="RZZ216" s="14"/>
+      <c r="SAA216" s="14"/>
+      <c r="SAB216" s="14"/>
+      <c r="SAC216" s="14"/>
+      <c r="SAD216" s="14"/>
+      <c r="SAE216" s="14"/>
+      <c r="SAF216" s="14"/>
+      <c r="SAG216" s="14"/>
+      <c r="SAH216" s="14"/>
+      <c r="SAI216" s="14"/>
+      <c r="SAJ216" s="14"/>
+      <c r="SAK216" s="14"/>
+      <c r="SAL216" s="14"/>
+      <c r="SAM216" s="14"/>
+      <c r="SAN216" s="14"/>
+      <c r="SAO216" s="14"/>
+      <c r="SAP216" s="14"/>
+      <c r="SAQ216" s="14"/>
+      <c r="SAR216" s="14"/>
+      <c r="SAS216" s="14"/>
+      <c r="SAT216" s="14"/>
+      <c r="SAU216" s="14"/>
+      <c r="SAV216" s="14"/>
+      <c r="SAW216" s="14"/>
+      <c r="SAX216" s="14"/>
+      <c r="SAY216" s="14"/>
+      <c r="SAZ216" s="14"/>
+      <c r="SBA216" s="14"/>
+      <c r="SBB216" s="14"/>
+      <c r="SBC216" s="14"/>
+      <c r="SBD216" s="14"/>
+      <c r="SBE216" s="14"/>
+      <c r="SBF216" s="14"/>
+      <c r="SBG216" s="14"/>
+      <c r="SBH216" s="14"/>
+      <c r="SBI216" s="14"/>
+      <c r="SBJ216" s="14"/>
+      <c r="SBK216" s="14"/>
+      <c r="SBL216" s="14"/>
+      <c r="SBM216" s="14"/>
+      <c r="SBN216" s="14"/>
+      <c r="SBO216" s="14"/>
+      <c r="SBP216" s="14"/>
+      <c r="SBQ216" s="14"/>
+      <c r="SBR216" s="14"/>
+      <c r="SBS216" s="14"/>
+      <c r="SBT216" s="14"/>
+      <c r="SBU216" s="14"/>
+      <c r="SBV216" s="14"/>
+      <c r="SBW216" s="14"/>
+      <c r="SBX216" s="14"/>
+      <c r="SBY216" s="14"/>
+      <c r="SBZ216" s="14"/>
+      <c r="SCA216" s="14"/>
+      <c r="SCB216" s="14"/>
+      <c r="SCC216" s="14"/>
+      <c r="SCD216" s="14"/>
+      <c r="SCE216" s="14"/>
+      <c r="SCF216" s="14"/>
+      <c r="SCG216" s="14"/>
+      <c r="SCH216" s="14"/>
+      <c r="SCI216" s="14"/>
+      <c r="SCJ216" s="14"/>
+      <c r="SCK216" s="14"/>
+      <c r="SCL216" s="14"/>
+      <c r="SCM216" s="14"/>
+      <c r="SCN216" s="14"/>
+      <c r="SCO216" s="14"/>
+      <c r="SCP216" s="14"/>
+      <c r="SCQ216" s="14"/>
+      <c r="SCR216" s="14"/>
+      <c r="SCS216" s="14"/>
+      <c r="SCT216" s="14"/>
+      <c r="SCU216" s="14"/>
+      <c r="SCV216" s="14"/>
+      <c r="SCW216" s="14"/>
+      <c r="SCX216" s="14"/>
+      <c r="SCY216" s="14"/>
+      <c r="SCZ216" s="14"/>
+      <c r="SDA216" s="14"/>
+      <c r="SDB216" s="14"/>
+      <c r="SDC216" s="14"/>
+      <c r="SDD216" s="14"/>
+      <c r="SDE216" s="14"/>
+      <c r="SDF216" s="14"/>
+      <c r="SDG216" s="14"/>
+      <c r="SDH216" s="14"/>
+      <c r="SDI216" s="14"/>
+      <c r="SDJ216" s="14"/>
+      <c r="SDK216" s="14"/>
+      <c r="SDL216" s="14"/>
+      <c r="SDM216" s="14"/>
+      <c r="SDN216" s="14"/>
+      <c r="SDO216" s="14"/>
+      <c r="SDP216" s="14"/>
+      <c r="SDQ216" s="14"/>
+      <c r="SDR216" s="14"/>
+      <c r="SDS216" s="14"/>
+      <c r="SDT216" s="14"/>
+      <c r="SDU216" s="14"/>
+      <c r="SDV216" s="14"/>
+      <c r="SDW216" s="14"/>
+      <c r="SDX216" s="14"/>
+      <c r="SDY216" s="14"/>
+      <c r="SDZ216" s="14"/>
+      <c r="SEA216" s="14"/>
+      <c r="SEB216" s="14"/>
+      <c r="SEC216" s="14"/>
+      <c r="SED216" s="14"/>
+      <c r="SEE216" s="14"/>
+      <c r="SEF216" s="14"/>
+      <c r="SEG216" s="14"/>
+      <c r="SEH216" s="14"/>
+      <c r="SEI216" s="14"/>
+      <c r="SEJ216" s="14"/>
+      <c r="SEK216" s="14"/>
+      <c r="SEL216" s="14"/>
+      <c r="SEM216" s="14"/>
+      <c r="SEN216" s="14"/>
+      <c r="SEO216" s="14"/>
+      <c r="SEP216" s="14"/>
+      <c r="SEQ216" s="14"/>
+      <c r="SER216" s="14"/>
+      <c r="SES216" s="14"/>
+      <c r="SET216" s="14"/>
+      <c r="SEU216" s="14"/>
+      <c r="SEV216" s="14"/>
+      <c r="SEW216" s="14"/>
+      <c r="SEX216" s="14"/>
+      <c r="SEY216" s="14"/>
+      <c r="SEZ216" s="14"/>
+      <c r="SFA216" s="14"/>
+      <c r="SFB216" s="14"/>
+      <c r="SFC216" s="14"/>
+      <c r="SFD216" s="14"/>
+      <c r="SFE216" s="14"/>
+      <c r="SFF216" s="14"/>
+      <c r="SFG216" s="14"/>
+      <c r="SFH216" s="14"/>
+      <c r="SFI216" s="14"/>
+      <c r="SFJ216" s="14"/>
+      <c r="SFK216" s="14"/>
+      <c r="SFL216" s="14"/>
+      <c r="SFM216" s="14"/>
+      <c r="SFN216" s="14"/>
+      <c r="SFO216" s="14"/>
+      <c r="SFP216" s="14"/>
+      <c r="SFQ216" s="14"/>
+      <c r="SFR216" s="14"/>
+      <c r="SFS216" s="14"/>
+      <c r="SFT216" s="14"/>
+      <c r="SFU216" s="14"/>
+      <c r="SFV216" s="14"/>
+      <c r="SFW216" s="14"/>
+      <c r="SFX216" s="14"/>
+      <c r="SFY216" s="14"/>
+      <c r="SFZ216" s="14"/>
+      <c r="SGA216" s="14"/>
+      <c r="SGB216" s="14"/>
+      <c r="SGC216" s="14"/>
+      <c r="SGD216" s="14"/>
+      <c r="SGE216" s="14"/>
+      <c r="SGF216" s="14"/>
+      <c r="SGG216" s="14"/>
+      <c r="SGH216" s="14"/>
+      <c r="SGI216" s="14"/>
+      <c r="SGJ216" s="14"/>
+      <c r="SGK216" s="14"/>
+      <c r="SGL216" s="14"/>
+      <c r="SGM216" s="14"/>
+      <c r="SGN216" s="14"/>
+      <c r="SGO216" s="14"/>
+      <c r="SGP216" s="14"/>
+      <c r="SGQ216" s="14"/>
+      <c r="SGR216" s="14"/>
+      <c r="SGS216" s="14"/>
+      <c r="SGT216" s="14"/>
+      <c r="SGU216" s="14"/>
+      <c r="SGV216" s="14"/>
+      <c r="SGW216" s="14"/>
+      <c r="SGX216" s="14"/>
+      <c r="SGY216" s="14"/>
+      <c r="SGZ216" s="14"/>
+      <c r="SHA216" s="14"/>
+      <c r="SHB216" s="14"/>
+      <c r="SHC216" s="14"/>
+      <c r="SHD216" s="14"/>
+      <c r="SHE216" s="14"/>
+      <c r="SHF216" s="14"/>
+      <c r="SHG216" s="14"/>
+      <c r="SHH216" s="14"/>
+      <c r="SHI216" s="14"/>
+      <c r="SHJ216" s="14"/>
+      <c r="SHK216" s="14"/>
+      <c r="SHL216" s="14"/>
+      <c r="SHM216" s="14"/>
+      <c r="SHN216" s="14"/>
+      <c r="SHO216" s="14"/>
+      <c r="SHP216" s="14"/>
+      <c r="SHQ216" s="14"/>
+      <c r="SHR216" s="14"/>
+      <c r="SHS216" s="14"/>
+      <c r="SHT216" s="14"/>
+      <c r="SHU216" s="14"/>
+      <c r="SHV216" s="14"/>
+      <c r="SHW216" s="14"/>
+      <c r="SHX216" s="14"/>
+      <c r="SHY216" s="14"/>
+      <c r="SHZ216" s="14"/>
+      <c r="SIA216" s="14"/>
+      <c r="SIB216" s="14"/>
+      <c r="SIC216" s="14"/>
+      <c r="SID216" s="14"/>
+      <c r="SIE216" s="14"/>
+      <c r="SIF216" s="14"/>
+      <c r="SIG216" s="14"/>
+      <c r="SIH216" s="14"/>
+      <c r="SII216" s="14"/>
+      <c r="SIJ216" s="14"/>
+      <c r="SIK216" s="14"/>
+      <c r="SIL216" s="14"/>
+      <c r="SIM216" s="14"/>
+      <c r="SIN216" s="14"/>
+      <c r="SIO216" s="14"/>
+      <c r="SIP216" s="14"/>
+      <c r="SIQ216" s="14"/>
+      <c r="SIR216" s="14"/>
+      <c r="SIS216" s="14"/>
+      <c r="SIT216" s="14"/>
+      <c r="SIU216" s="14"/>
+      <c r="SIV216" s="14"/>
+      <c r="SIW216" s="14"/>
+      <c r="SIX216" s="14"/>
+      <c r="SIY216" s="14"/>
+      <c r="SIZ216" s="14"/>
+      <c r="SJA216" s="14"/>
+      <c r="SJB216" s="14"/>
+      <c r="SJC216" s="14"/>
+      <c r="SJD216" s="14"/>
+      <c r="SJE216" s="14"/>
+      <c r="SJF216" s="14"/>
+      <c r="SJG216" s="14"/>
+      <c r="SJH216" s="14"/>
+      <c r="SJI216" s="14"/>
+      <c r="SJJ216" s="14"/>
+      <c r="SJK216" s="14"/>
+      <c r="SJL216" s="14"/>
+      <c r="SJM216" s="14"/>
+      <c r="SJN216" s="14"/>
+      <c r="SJO216" s="14"/>
+      <c r="SJP216" s="14"/>
+      <c r="SJQ216" s="14"/>
+      <c r="SJR216" s="14"/>
+      <c r="SJS216" s="14"/>
+      <c r="SJT216" s="14"/>
+      <c r="SJU216" s="14"/>
+      <c r="SJV216" s="14"/>
+      <c r="SJW216" s="14"/>
+      <c r="SJX216" s="14"/>
+      <c r="SJY216" s="14"/>
+      <c r="SJZ216" s="14"/>
+      <c r="SKA216" s="14"/>
+      <c r="SKB216" s="14"/>
+      <c r="SKC216" s="14"/>
+      <c r="SKD216" s="14"/>
+      <c r="SKE216" s="14"/>
+      <c r="SKF216" s="14"/>
+      <c r="SKG216" s="14"/>
+      <c r="SKH216" s="14"/>
+      <c r="SKI216" s="14"/>
+      <c r="SKJ216" s="14"/>
+      <c r="SKK216" s="14"/>
+      <c r="SKL216" s="14"/>
+      <c r="SKM216" s="14"/>
+      <c r="SKN216" s="14"/>
+      <c r="SKO216" s="14"/>
+      <c r="SKP216" s="14"/>
+      <c r="SKQ216" s="14"/>
+      <c r="SKR216" s="14"/>
+      <c r="SKS216" s="14"/>
+      <c r="SKT216" s="14"/>
+      <c r="SKU216" s="14"/>
+      <c r="SKV216" s="14"/>
+      <c r="SKW216" s="14"/>
+      <c r="SKX216" s="14"/>
+      <c r="SKY216" s="14"/>
+      <c r="SKZ216" s="14"/>
+      <c r="SLA216" s="14"/>
+      <c r="SLB216" s="14"/>
+      <c r="SLC216" s="14"/>
+      <c r="SLD216" s="14"/>
+      <c r="SLE216" s="14"/>
+      <c r="SLF216" s="14"/>
+      <c r="SLG216" s="14"/>
+      <c r="SLH216" s="14"/>
+      <c r="SLI216" s="14"/>
+      <c r="SLJ216" s="14"/>
+      <c r="SLK216" s="14"/>
+      <c r="SLL216" s="14"/>
+      <c r="SLM216" s="14"/>
+      <c r="SLN216" s="14"/>
+      <c r="SLO216" s="14"/>
+      <c r="SLP216" s="14"/>
+      <c r="SLQ216" s="14"/>
+      <c r="SLR216" s="14"/>
+      <c r="SLS216" s="14"/>
+      <c r="SLT216" s="14"/>
+      <c r="SLU216" s="14"/>
+      <c r="SLV216" s="14"/>
+      <c r="SLW216" s="14"/>
+      <c r="SLX216" s="14"/>
+      <c r="SLY216" s="14"/>
+      <c r="SLZ216" s="14"/>
+      <c r="SMA216" s="14"/>
+      <c r="SMB216" s="14"/>
+      <c r="SMC216" s="14"/>
+      <c r="SMD216" s="14"/>
+      <c r="SME216" s="14"/>
+      <c r="SMF216" s="14"/>
+      <c r="SMG216" s="14"/>
+      <c r="SMH216" s="14"/>
+      <c r="SMI216" s="14"/>
+      <c r="SMJ216" s="14"/>
+      <c r="SMK216" s="14"/>
+      <c r="SML216" s="14"/>
+      <c r="SMM216" s="14"/>
+      <c r="SMN216" s="14"/>
+      <c r="SMO216" s="14"/>
+      <c r="SMP216" s="14"/>
+      <c r="SMQ216" s="14"/>
+      <c r="SMR216" s="14"/>
+      <c r="SMS216" s="14"/>
+      <c r="SMT216" s="14"/>
+      <c r="SMU216" s="14"/>
+      <c r="SMV216" s="14"/>
+      <c r="SMW216" s="14"/>
+      <c r="SMX216" s="14"/>
+      <c r="SMY216" s="14"/>
+      <c r="SMZ216" s="14"/>
+      <c r="SNA216" s="14"/>
+      <c r="SNB216" s="14"/>
+      <c r="SNC216" s="14"/>
+      <c r="SND216" s="14"/>
+      <c r="SNE216" s="14"/>
+      <c r="SNF216" s="14"/>
+      <c r="SNG216" s="14"/>
+      <c r="SNH216" s="14"/>
+      <c r="SNI216" s="14"/>
+      <c r="SNJ216" s="14"/>
+      <c r="SNK216" s="14"/>
+      <c r="SNL216" s="14"/>
+      <c r="SNM216" s="14"/>
+      <c r="SNN216" s="14"/>
+      <c r="SNO216" s="14"/>
+      <c r="SNP216" s="14"/>
+      <c r="SNQ216" s="14"/>
+      <c r="SNR216" s="14"/>
+      <c r="SNS216" s="14"/>
+      <c r="SNT216" s="14"/>
+      <c r="SNU216" s="14"/>
+      <c r="SNV216" s="14"/>
+      <c r="SNW216" s="14"/>
+      <c r="SNX216" s="14"/>
+      <c r="SNY216" s="14"/>
+      <c r="SNZ216" s="14"/>
+      <c r="SOA216" s="14"/>
+      <c r="SOB216" s="14"/>
+      <c r="SOC216" s="14"/>
+      <c r="SOD216" s="14"/>
+      <c r="SOE216" s="14"/>
+      <c r="SOF216" s="14"/>
+      <c r="SOG216" s="14"/>
+      <c r="SOH216" s="14"/>
+      <c r="SOI216" s="14"/>
+      <c r="SOJ216" s="14"/>
+      <c r="SOK216" s="14"/>
+      <c r="SOL216" s="14"/>
+      <c r="SOM216" s="14"/>
+      <c r="SON216" s="14"/>
+      <c r="SOO216" s="14"/>
+      <c r="SOP216" s="14"/>
+      <c r="SOQ216" s="14"/>
+      <c r="SOR216" s="14"/>
+      <c r="SOS216" s="14"/>
+      <c r="SOT216" s="14"/>
+      <c r="SOU216" s="14"/>
+      <c r="SOV216" s="14"/>
+      <c r="SOW216" s="14"/>
+      <c r="SOX216" s="14"/>
+      <c r="SOY216" s="14"/>
+      <c r="SOZ216" s="14"/>
+      <c r="SPA216" s="14"/>
+      <c r="SPB216" s="14"/>
+      <c r="SPC216" s="14"/>
+      <c r="SPD216" s="14"/>
+      <c r="SPE216" s="14"/>
+      <c r="SPF216" s="14"/>
+      <c r="SPG216" s="14"/>
+      <c r="SPH216" s="14"/>
+      <c r="SPI216" s="14"/>
+      <c r="SPJ216" s="14"/>
+      <c r="SPK216" s="14"/>
+      <c r="SPL216" s="14"/>
+      <c r="SPM216" s="14"/>
+      <c r="SPN216" s="14"/>
+      <c r="SPO216" s="14"/>
+      <c r="SPP216" s="14"/>
+      <c r="SPQ216" s="14"/>
+      <c r="SPR216" s="14"/>
+      <c r="SPS216" s="14"/>
+      <c r="SPT216" s="14"/>
+      <c r="SPU216" s="14"/>
+      <c r="SPV216" s="14"/>
+      <c r="SPW216" s="14"/>
+      <c r="SPX216" s="14"/>
+      <c r="SPY216" s="14"/>
+      <c r="SPZ216" s="14"/>
+      <c r="SQA216" s="14"/>
+      <c r="SQB216" s="14"/>
+      <c r="SQC216" s="14"/>
+      <c r="SQD216" s="14"/>
+      <c r="SQE216" s="14"/>
+      <c r="SQF216" s="14"/>
+      <c r="SQG216" s="14"/>
+      <c r="SQH216" s="14"/>
+      <c r="SQI216" s="14"/>
+      <c r="SQJ216" s="14"/>
+      <c r="SQK216" s="14"/>
+      <c r="SQL216" s="14"/>
+      <c r="SQM216" s="14"/>
+      <c r="SQN216" s="14"/>
+      <c r="SQO216" s="14"/>
+      <c r="SQP216" s="14"/>
+      <c r="SQQ216" s="14"/>
+      <c r="SQR216" s="14"/>
+      <c r="SQS216" s="14"/>
+      <c r="SQT216" s="14"/>
+      <c r="SQU216" s="14"/>
+      <c r="SQV216" s="14"/>
+      <c r="SQW216" s="14"/>
+      <c r="SQX216" s="14"/>
+      <c r="SQY216" s="14"/>
+      <c r="SQZ216" s="14"/>
+      <c r="SRA216" s="14"/>
+      <c r="SRB216" s="14"/>
+      <c r="SRC216" s="14"/>
+      <c r="SRD216" s="14"/>
+      <c r="SRE216" s="14"/>
+      <c r="SRF216" s="14"/>
+      <c r="SRG216" s="14"/>
+      <c r="SRH216" s="14"/>
+      <c r="SRI216" s="14"/>
+      <c r="SRJ216" s="14"/>
+      <c r="SRK216" s="14"/>
+      <c r="SRL216" s="14"/>
+      <c r="SRM216" s="14"/>
+      <c r="SRN216" s="14"/>
+      <c r="SRO216" s="14"/>
+      <c r="SRP216" s="14"/>
+      <c r="SRQ216" s="14"/>
+      <c r="SRR216" s="14"/>
+      <c r="SRS216" s="14"/>
+      <c r="SRT216" s="14"/>
+      <c r="SRU216" s="14"/>
+      <c r="SRV216" s="14"/>
+      <c r="SRW216" s="14"/>
+      <c r="SRX216" s="14"/>
+      <c r="SRY216" s="14"/>
+      <c r="SRZ216" s="14"/>
+      <c r="SSA216" s="14"/>
+      <c r="SSB216" s="14"/>
+      <c r="SSC216" s="14"/>
+      <c r="SSD216" s="14"/>
+      <c r="SSE216" s="14"/>
+      <c r="SSF216" s="14"/>
+      <c r="SSG216" s="14"/>
+      <c r="SSH216" s="14"/>
+      <c r="SSI216" s="14"/>
+      <c r="SSJ216" s="14"/>
+      <c r="SSK216" s="14"/>
+      <c r="SSL216" s="14"/>
+      <c r="SSM216" s="14"/>
+      <c r="SSN216" s="14"/>
+      <c r="SSO216" s="14"/>
+      <c r="SSP216" s="14"/>
+      <c r="SSQ216" s="14"/>
+      <c r="SSR216" s="14"/>
+      <c r="SSS216" s="14"/>
+      <c r="SST216" s="14"/>
+      <c r="SSU216" s="14"/>
+      <c r="SSV216" s="14"/>
+      <c r="SSW216" s="14"/>
+      <c r="SSX216" s="14"/>
+      <c r="SSY216" s="14"/>
+      <c r="SSZ216" s="14"/>
+      <c r="STA216" s="14"/>
+      <c r="STB216" s="14"/>
+      <c r="STC216" s="14"/>
+      <c r="STD216" s="14"/>
+      <c r="STE216" s="14"/>
+      <c r="STF216" s="14"/>
+      <c r="STG216" s="14"/>
+      <c r="STH216" s="14"/>
+      <c r="STI216" s="14"/>
+      <c r="STJ216" s="14"/>
+      <c r="STK216" s="14"/>
+      <c r="STL216" s="14"/>
+      <c r="STM216" s="14"/>
+      <c r="STN216" s="14"/>
+      <c r="STO216" s="14"/>
+      <c r="STP216" s="14"/>
+      <c r="STQ216" s="14"/>
+      <c r="STR216" s="14"/>
+      <c r="STS216" s="14"/>
+      <c r="STT216" s="14"/>
+      <c r="STU216" s="14"/>
+      <c r="STV216" s="14"/>
+      <c r="STW216" s="14"/>
+      <c r="STX216" s="14"/>
+      <c r="STY216" s="14"/>
+      <c r="STZ216" s="14"/>
+      <c r="SUA216" s="14"/>
+      <c r="SUB216" s="14"/>
+      <c r="SUC216" s="14"/>
+      <c r="SUD216" s="14"/>
+      <c r="SUE216" s="14"/>
+      <c r="SUF216" s="14"/>
+      <c r="SUG216" s="14"/>
+      <c r="SUH216" s="14"/>
+      <c r="SUI216" s="14"/>
+      <c r="SUJ216" s="14"/>
+      <c r="SUK216" s="14"/>
+      <c r="SUL216" s="14"/>
+      <c r="SUM216" s="14"/>
+      <c r="SUN216" s="14"/>
+      <c r="SUO216" s="14"/>
+      <c r="SUP216" s="14"/>
+      <c r="SUQ216" s="14"/>
+      <c r="SUR216" s="14"/>
+      <c r="SUS216" s="14"/>
+      <c r="SUT216" s="14"/>
+      <c r="SUU216" s="14"/>
+      <c r="SUV216" s="14"/>
+      <c r="SUW216" s="14"/>
+      <c r="SUX216" s="14"/>
+      <c r="SUY216" s="14"/>
+      <c r="SUZ216" s="14"/>
+      <c r="SVA216" s="14"/>
+      <c r="SVB216" s="14"/>
+      <c r="SVC216" s="14"/>
+      <c r="SVD216" s="14"/>
+      <c r="SVE216" s="14"/>
+      <c r="SVF216" s="14"/>
+      <c r="SVG216" s="14"/>
+      <c r="SVH216" s="14"/>
+      <c r="SVI216" s="14"/>
+      <c r="SVJ216" s="14"/>
+      <c r="SVK216" s="14"/>
+      <c r="SVL216" s="14"/>
+      <c r="SVM216" s="14"/>
+      <c r="SVN216" s="14"/>
+      <c r="SVO216" s="14"/>
+      <c r="SVP216" s="14"/>
+      <c r="SVQ216" s="14"/>
+      <c r="SVR216" s="14"/>
+      <c r="SVS216" s="14"/>
+      <c r="SVT216" s="14"/>
+      <c r="SVU216" s="14"/>
+      <c r="SVV216" s="14"/>
+      <c r="SVW216" s="14"/>
+      <c r="SVX216" s="14"/>
+      <c r="SVY216" s="14"/>
+      <c r="SVZ216" s="14"/>
+      <c r="SWA216" s="14"/>
+      <c r="SWB216" s="14"/>
+      <c r="SWC216" s="14"/>
+      <c r="SWD216" s="14"/>
+      <c r="SWE216" s="14"/>
+      <c r="SWF216" s="14"/>
+      <c r="SWG216" s="14"/>
+      <c r="SWH216" s="14"/>
+      <c r="SWI216" s="14"/>
+      <c r="SWJ216" s="14"/>
+      <c r="SWK216" s="14"/>
+      <c r="SWL216" s="14"/>
+      <c r="SWM216" s="14"/>
+      <c r="SWN216" s="14"/>
+      <c r="SWO216" s="14"/>
+      <c r="SWP216" s="14"/>
+      <c r="SWQ216" s="14"/>
+      <c r="SWR216" s="14"/>
+      <c r="SWS216" s="14"/>
+      <c r="SWT216" s="14"/>
+      <c r="SWU216" s="14"/>
+      <c r="SWV216" s="14"/>
+      <c r="SWW216" s="14"/>
+      <c r="SWX216" s="14"/>
+      <c r="SWY216" s="14"/>
+      <c r="SWZ216" s="14"/>
+      <c r="SXA216" s="14"/>
+      <c r="SXB216" s="14"/>
+      <c r="SXC216" s="14"/>
+      <c r="SXD216" s="14"/>
+      <c r="SXE216" s="14"/>
+      <c r="SXF216" s="14"/>
+      <c r="SXG216" s="14"/>
+      <c r="SXH216" s="14"/>
+      <c r="SXI216" s="14"/>
+      <c r="SXJ216" s="14"/>
+      <c r="SXK216" s="14"/>
+      <c r="SXL216" s="14"/>
+      <c r="SXM216" s="14"/>
+      <c r="SXN216" s="14"/>
+      <c r="SXO216" s="14"/>
+      <c r="SXP216" s="14"/>
+      <c r="SXQ216" s="14"/>
+      <c r="SXR216" s="14"/>
+      <c r="SXS216" s="14"/>
+      <c r="SXT216" s="14"/>
+      <c r="SXU216" s="14"/>
+      <c r="SXV216" s="14"/>
+      <c r="SXW216" s="14"/>
+      <c r="SXX216" s="14"/>
+      <c r="SXY216" s="14"/>
+      <c r="SXZ216" s="14"/>
+      <c r="SYA216" s="14"/>
+      <c r="SYB216" s="14"/>
+      <c r="SYC216" s="14"/>
+      <c r="SYD216" s="14"/>
+      <c r="SYE216" s="14"/>
+      <c r="SYF216" s="14"/>
+      <c r="SYG216" s="14"/>
+      <c r="SYH216" s="14"/>
+      <c r="SYI216" s="14"/>
+      <c r="SYJ216" s="14"/>
+      <c r="SYK216" s="14"/>
+      <c r="SYL216" s="14"/>
+      <c r="SYM216" s="14"/>
+      <c r="SYN216" s="14"/>
+      <c r="SYO216" s="14"/>
+      <c r="SYP216" s="14"/>
+      <c r="SYQ216" s="14"/>
+      <c r="SYR216" s="14"/>
+      <c r="SYS216" s="14"/>
+      <c r="SYT216" s="14"/>
+      <c r="SYU216" s="14"/>
+      <c r="SYV216" s="14"/>
+      <c r="SYW216" s="14"/>
+      <c r="SYX216" s="14"/>
+      <c r="SYY216" s="14"/>
+      <c r="SYZ216" s="14"/>
+      <c r="SZA216" s="14"/>
+      <c r="SZB216" s="14"/>
+      <c r="SZC216" s="14"/>
+      <c r="SZD216" s="14"/>
+      <c r="SZE216" s="14"/>
+      <c r="SZF216" s="14"/>
+      <c r="SZG216" s="14"/>
+      <c r="SZH216" s="14"/>
+      <c r="SZI216" s="14"/>
+      <c r="SZJ216" s="14"/>
+      <c r="SZK216" s="14"/>
+      <c r="SZL216" s="14"/>
+      <c r="SZM216" s="14"/>
+      <c r="SZN216" s="14"/>
+      <c r="SZO216" s="14"/>
+      <c r="SZP216" s="14"/>
+      <c r="SZQ216" s="14"/>
+      <c r="SZR216" s="14"/>
+      <c r="SZS216" s="14"/>
+      <c r="SZT216" s="14"/>
+      <c r="SZU216" s="14"/>
+      <c r="SZV216" s="14"/>
+      <c r="SZW216" s="14"/>
+      <c r="SZX216" s="14"/>
+      <c r="SZY216" s="14"/>
+      <c r="SZZ216" s="14"/>
+      <c r="TAA216" s="14"/>
+      <c r="TAB216" s="14"/>
+      <c r="TAC216" s="14"/>
+      <c r="TAD216" s="14"/>
+      <c r="TAE216" s="14"/>
+      <c r="TAF216" s="14"/>
+      <c r="TAG216" s="14"/>
+      <c r="TAH216" s="14"/>
+      <c r="TAI216" s="14"/>
+      <c r="TAJ216" s="14"/>
+      <c r="TAK216" s="14"/>
+      <c r="TAL216" s="14"/>
+      <c r="TAM216" s="14"/>
+      <c r="TAN216" s="14"/>
+      <c r="TAO216" s="14"/>
+      <c r="TAP216" s="14"/>
+      <c r="TAQ216" s="14"/>
+      <c r="TAR216" s="14"/>
+      <c r="TAS216" s="14"/>
+      <c r="TAT216" s="14"/>
+      <c r="TAU216" s="14"/>
+      <c r="TAV216" s="14"/>
+      <c r="TAW216" s="14"/>
+      <c r="TAX216" s="14"/>
+      <c r="TAY216" s="14"/>
+      <c r="TAZ216" s="14"/>
+      <c r="TBA216" s="14"/>
+      <c r="TBB216" s="14"/>
+      <c r="TBC216" s="14"/>
+      <c r="TBD216" s="14"/>
+      <c r="TBE216" s="14"/>
+      <c r="TBF216" s="14"/>
+      <c r="TBG216" s="14"/>
+      <c r="TBH216" s="14"/>
+      <c r="TBI216" s="14"/>
+      <c r="TBJ216" s="14"/>
+      <c r="TBK216" s="14"/>
+      <c r="TBL216" s="14"/>
+      <c r="TBM216" s="14"/>
+      <c r="TBN216" s="14"/>
+      <c r="TBO216" s="14"/>
+      <c r="TBP216" s="14"/>
+      <c r="TBQ216" s="14"/>
+      <c r="TBR216" s="14"/>
+      <c r="TBS216" s="14"/>
+      <c r="TBT216" s="14"/>
+      <c r="TBU216" s="14"/>
+      <c r="TBV216" s="14"/>
+      <c r="TBW216" s="14"/>
+      <c r="TBX216" s="14"/>
+      <c r="TBY216" s="14"/>
+      <c r="TBZ216" s="14"/>
+      <c r="TCA216" s="14"/>
+      <c r="TCB216" s="14"/>
+      <c r="TCC216" s="14"/>
+      <c r="TCD216" s="14"/>
+      <c r="TCE216" s="14"/>
+      <c r="TCF216" s="14"/>
+      <c r="TCG216" s="14"/>
+      <c r="TCH216" s="14"/>
+      <c r="TCI216" s="14"/>
+      <c r="TCJ216" s="14"/>
+      <c r="TCK216" s="14"/>
+      <c r="TCL216" s="14"/>
+      <c r="TCM216" s="14"/>
+      <c r="TCN216" s="14"/>
+      <c r="TCO216" s="14"/>
+      <c r="TCP216" s="14"/>
+      <c r="TCQ216" s="14"/>
+      <c r="TCR216" s="14"/>
+      <c r="TCS216" s="14"/>
+      <c r="TCT216" s="14"/>
+      <c r="TCU216" s="14"/>
+      <c r="TCV216" s="14"/>
+      <c r="TCW216" s="14"/>
+      <c r="TCX216" s="14"/>
+      <c r="TCY216" s="14"/>
+      <c r="TCZ216" s="14"/>
+      <c r="TDA216" s="14"/>
+      <c r="TDB216" s="14"/>
+      <c r="TDC216" s="14"/>
+      <c r="TDD216" s="14"/>
+      <c r="TDE216" s="14"/>
+      <c r="TDF216" s="14"/>
+      <c r="TDG216" s="14"/>
+      <c r="TDH216" s="14"/>
+      <c r="TDI216" s="14"/>
+      <c r="TDJ216" s="14"/>
+      <c r="TDK216" s="14"/>
+      <c r="TDL216" s="14"/>
+      <c r="TDM216" s="14"/>
+      <c r="TDN216" s="14"/>
+      <c r="TDO216" s="14"/>
+      <c r="TDP216" s="14"/>
+      <c r="TDQ216" s="14"/>
+      <c r="TDR216" s="14"/>
+      <c r="TDS216" s="14"/>
+      <c r="TDT216" s="14"/>
+      <c r="TDU216" s="14"/>
+      <c r="TDV216" s="14"/>
+      <c r="TDW216" s="14"/>
+      <c r="TDX216" s="14"/>
+      <c r="TDY216" s="14"/>
+      <c r="TDZ216" s="14"/>
+      <c r="TEA216" s="14"/>
+      <c r="TEB216" s="14"/>
+      <c r="TEC216" s="14"/>
+      <c r="TED216" s="14"/>
+      <c r="TEE216" s="14"/>
+      <c r="TEF216" s="14"/>
+      <c r="TEG216" s="14"/>
+      <c r="TEH216" s="14"/>
+      <c r="TEI216" s="14"/>
+      <c r="TEJ216" s="14"/>
+      <c r="TEK216" s="14"/>
+      <c r="TEL216" s="14"/>
+      <c r="TEM216" s="14"/>
+      <c r="TEN216" s="14"/>
+      <c r="TEO216" s="14"/>
+      <c r="TEP216" s="14"/>
+      <c r="TEQ216" s="14"/>
+      <c r="TER216" s="14"/>
+      <c r="TES216" s="14"/>
+      <c r="TET216" s="14"/>
+      <c r="TEU216" s="14"/>
+      <c r="TEV216" s="14"/>
+      <c r="TEW216" s="14"/>
+      <c r="TEX216" s="14"/>
+      <c r="TEY216" s="14"/>
+      <c r="TEZ216" s="14"/>
+      <c r="TFA216" s="14"/>
+      <c r="TFB216" s="14"/>
+      <c r="TFC216" s="14"/>
+      <c r="TFD216" s="14"/>
+      <c r="TFE216" s="14"/>
+      <c r="TFF216" s="14"/>
+      <c r="TFG216" s="14"/>
+      <c r="TFH216" s="14"/>
+      <c r="TFI216" s="14"/>
+      <c r="TFJ216" s="14"/>
+      <c r="TFK216" s="14"/>
+      <c r="TFL216" s="14"/>
+      <c r="TFM216" s="14"/>
+      <c r="TFN216" s="14"/>
+      <c r="TFO216" s="14"/>
+      <c r="TFP216" s="14"/>
+      <c r="TFQ216" s="14"/>
+      <c r="TFR216" s="14"/>
+      <c r="TFS216" s="14"/>
+      <c r="TFT216" s="14"/>
+      <c r="TFU216" s="14"/>
+      <c r="TFV216" s="14"/>
+      <c r="TFW216" s="14"/>
+      <c r="TFX216" s="14"/>
+      <c r="TFY216" s="14"/>
+      <c r="TFZ216" s="14"/>
+      <c r="TGA216" s="14"/>
+      <c r="TGB216" s="14"/>
+      <c r="TGC216" s="14"/>
+      <c r="TGD216" s="14"/>
+      <c r="TGE216" s="14"/>
+      <c r="TGF216" s="14"/>
+      <c r="TGG216" s="14"/>
+      <c r="TGH216" s="14"/>
+      <c r="TGI216" s="14"/>
+      <c r="TGJ216" s="14"/>
+      <c r="TGK216" s="14"/>
+      <c r="TGL216" s="14"/>
+      <c r="TGM216" s="14"/>
+      <c r="TGN216" s="14"/>
+      <c r="TGO216" s="14"/>
+      <c r="TGP216" s="14"/>
+      <c r="TGQ216" s="14"/>
+      <c r="TGR216" s="14"/>
+      <c r="TGS216" s="14"/>
+      <c r="TGT216" s="14"/>
+      <c r="TGU216" s="14"/>
+      <c r="TGV216" s="14"/>
+      <c r="TGW216" s="14"/>
+      <c r="TGX216" s="14"/>
+      <c r="TGY216" s="14"/>
+      <c r="TGZ216" s="14"/>
+      <c r="THA216" s="14"/>
+      <c r="THB216" s="14"/>
+      <c r="THC216" s="14"/>
+      <c r="THD216" s="14"/>
+      <c r="THE216" s="14"/>
+      <c r="THF216" s="14"/>
+      <c r="THG216" s="14"/>
+      <c r="THH216" s="14"/>
+      <c r="THI216" s="14"/>
+      <c r="THJ216" s="14"/>
+      <c r="THK216" s="14"/>
+      <c r="THL216" s="14"/>
+      <c r="THM216" s="14"/>
+      <c r="THN216" s="14"/>
+      <c r="THO216" s="14"/>
+      <c r="THP216" s="14"/>
+      <c r="THQ216" s="14"/>
+      <c r="THR216" s="14"/>
+      <c r="THS216" s="14"/>
+      <c r="THT216" s="14"/>
+      <c r="THU216" s="14"/>
+      <c r="THV216" s="14"/>
+      <c r="THW216" s="14"/>
+      <c r="THX216" s="14"/>
+      <c r="THY216" s="14"/>
+      <c r="THZ216" s="14"/>
+      <c r="TIA216" s="14"/>
+      <c r="TIB216" s="14"/>
+      <c r="TIC216" s="14"/>
+      <c r="TID216" s="14"/>
+      <c r="TIE216" s="14"/>
+      <c r="TIF216" s="14"/>
+      <c r="TIG216" s="14"/>
+      <c r="TIH216" s="14"/>
+      <c r="TII216" s="14"/>
+      <c r="TIJ216" s="14"/>
+      <c r="TIK216" s="14"/>
+      <c r="TIL216" s="14"/>
+      <c r="TIM216" s="14"/>
+      <c r="TIN216" s="14"/>
+      <c r="TIO216" s="14"/>
+      <c r="TIP216" s="14"/>
+      <c r="TIQ216" s="14"/>
+      <c r="TIR216" s="14"/>
+      <c r="TIS216" s="14"/>
+      <c r="TIT216" s="14"/>
+      <c r="TIU216" s="14"/>
+      <c r="TIV216" s="14"/>
+      <c r="TIW216" s="14"/>
+      <c r="TIX216" s="14"/>
+      <c r="TIY216" s="14"/>
+      <c r="TIZ216" s="14"/>
+      <c r="TJA216" s="14"/>
+      <c r="TJB216" s="14"/>
+      <c r="TJC216" s="14"/>
+      <c r="TJD216" s="14"/>
+      <c r="TJE216" s="14"/>
+      <c r="TJF216" s="14"/>
+      <c r="TJG216" s="14"/>
+      <c r="TJH216" s="14"/>
+      <c r="TJI216" s="14"/>
+      <c r="TJJ216" s="14"/>
+      <c r="TJK216" s="14"/>
+      <c r="TJL216" s="14"/>
+      <c r="TJM216" s="14"/>
+      <c r="TJN216" s="14"/>
+      <c r="TJO216" s="14"/>
+      <c r="TJP216" s="14"/>
+      <c r="TJQ216" s="14"/>
+      <c r="TJR216" s="14"/>
+      <c r="TJS216" s="14"/>
+      <c r="TJT216" s="14"/>
+      <c r="TJU216" s="14"/>
+      <c r="TJV216" s="14"/>
+      <c r="TJW216" s="14"/>
+      <c r="TJX216" s="14"/>
+      <c r="TJY216" s="14"/>
+      <c r="TJZ216" s="14"/>
+      <c r="TKA216" s="14"/>
+      <c r="TKB216" s="14"/>
+      <c r="TKC216" s="14"/>
+      <c r="TKD216" s="14"/>
+      <c r="TKE216" s="14"/>
+      <c r="TKF216" s="14"/>
+      <c r="TKG216" s="14"/>
+      <c r="TKH216" s="14"/>
+      <c r="TKI216" s="14"/>
+      <c r="TKJ216" s="14"/>
+      <c r="TKK216" s="14"/>
+      <c r="TKL216" s="14"/>
+      <c r="TKM216" s="14"/>
+      <c r="TKN216" s="14"/>
+      <c r="TKO216" s="14"/>
+      <c r="TKP216" s="14"/>
+      <c r="TKQ216" s="14"/>
+      <c r="TKR216" s="14"/>
+      <c r="TKS216" s="14"/>
+      <c r="TKT216" s="14"/>
+      <c r="TKU216" s="14"/>
+      <c r="TKV216" s="14"/>
+      <c r="TKW216" s="14"/>
+      <c r="TKX216" s="14"/>
+      <c r="TKY216" s="14"/>
+      <c r="TKZ216" s="14"/>
+      <c r="TLA216" s="14"/>
+      <c r="TLB216" s="14"/>
+      <c r="TLC216" s="14"/>
+      <c r="TLD216" s="14"/>
+      <c r="TLE216" s="14"/>
+      <c r="TLF216" s="14"/>
+      <c r="TLG216" s="14"/>
+      <c r="TLH216" s="14"/>
+      <c r="TLI216" s="14"/>
+      <c r="TLJ216" s="14"/>
+      <c r="TLK216" s="14"/>
+      <c r="TLL216" s="14"/>
+      <c r="TLM216" s="14"/>
+      <c r="TLN216" s="14"/>
+      <c r="TLO216" s="14"/>
+      <c r="TLP216" s="14"/>
+      <c r="TLQ216" s="14"/>
+      <c r="TLR216" s="14"/>
+      <c r="TLS216" s="14"/>
+      <c r="TLT216" s="14"/>
+      <c r="TLU216" s="14"/>
+      <c r="TLV216" s="14"/>
+      <c r="TLW216" s="14"/>
+      <c r="TLX216" s="14"/>
+      <c r="TLY216" s="14"/>
+      <c r="TLZ216" s="14"/>
+      <c r="TMA216" s="14"/>
+      <c r="TMB216" s="14"/>
+      <c r="TMC216" s="14"/>
+      <c r="TMD216" s="14"/>
+      <c r="TME216" s="14"/>
+      <c r="TMF216" s="14"/>
+      <c r="TMG216" s="14"/>
+      <c r="TMH216" s="14"/>
+      <c r="TMI216" s="14"/>
+      <c r="TMJ216" s="14"/>
+      <c r="TMK216" s="14"/>
+      <c r="TML216" s="14"/>
+      <c r="TMM216" s="14"/>
+      <c r="TMN216" s="14"/>
+      <c r="TMO216" s="14"/>
+      <c r="TMP216" s="14"/>
+      <c r="TMQ216" s="14"/>
+      <c r="TMR216" s="14"/>
+      <c r="TMS216" s="14"/>
+      <c r="TMT216" s="14"/>
+      <c r="TMU216" s="14"/>
+      <c r="TMV216" s="14"/>
+      <c r="TMW216" s="14"/>
+      <c r="TMX216" s="14"/>
+      <c r="TMY216" s="14"/>
+      <c r="TMZ216" s="14"/>
+      <c r="TNA216" s="14"/>
+      <c r="TNB216" s="14"/>
+      <c r="TNC216" s="14"/>
+      <c r="TND216" s="14"/>
+      <c r="TNE216" s="14"/>
+      <c r="TNF216" s="14"/>
+      <c r="TNG216" s="14"/>
+      <c r="TNH216" s="14"/>
+      <c r="TNI216" s="14"/>
+      <c r="TNJ216" s="14"/>
+      <c r="TNK216" s="14"/>
+      <c r="TNL216" s="14"/>
+      <c r="TNM216" s="14"/>
+      <c r="TNN216" s="14"/>
+      <c r="TNO216" s="14"/>
+      <c r="TNP216" s="14"/>
+      <c r="TNQ216" s="14"/>
+      <c r="TNR216" s="14"/>
+      <c r="TNS216" s="14"/>
+      <c r="TNT216" s="14"/>
+      <c r="TNU216" s="14"/>
+      <c r="TNV216" s="14"/>
+      <c r="TNW216" s="14"/>
+      <c r="TNX216" s="14"/>
+      <c r="TNY216" s="14"/>
+      <c r="TNZ216" s="14"/>
+      <c r="TOA216" s="14"/>
+      <c r="TOB216" s="14"/>
+      <c r="TOC216" s="14"/>
+      <c r="TOD216" s="14"/>
+      <c r="TOE216" s="14"/>
+      <c r="TOF216" s="14"/>
+      <c r="TOG216" s="14"/>
+      <c r="TOH216" s="14"/>
+      <c r="TOI216" s="14"/>
+      <c r="TOJ216" s="14"/>
+      <c r="TOK216" s="14"/>
+      <c r="TOL216" s="14"/>
+      <c r="TOM216" s="14"/>
+      <c r="TON216" s="14"/>
+      <c r="TOO216" s="14"/>
+      <c r="TOP216" s="14"/>
+      <c r="TOQ216" s="14"/>
+      <c r="TOR216" s="14"/>
+      <c r="TOS216" s="14"/>
+      <c r="TOT216" s="14"/>
+      <c r="TOU216" s="14"/>
+      <c r="TOV216" s="14"/>
+      <c r="TOW216" s="14"/>
+      <c r="TOX216" s="14"/>
+      <c r="TOY216" s="14"/>
+      <c r="TOZ216" s="14"/>
+      <c r="TPA216" s="14"/>
+      <c r="TPB216" s="14"/>
+      <c r="TPC216" s="14"/>
+      <c r="TPD216" s="14"/>
+      <c r="TPE216" s="14"/>
+      <c r="TPF216" s="14"/>
+      <c r="TPG216" s="14"/>
+      <c r="TPH216" s="14"/>
+      <c r="TPI216" s="14"/>
+      <c r="TPJ216" s="14"/>
+      <c r="TPK216" s="14"/>
+      <c r="TPL216" s="14"/>
+      <c r="TPM216" s="14"/>
+      <c r="TPN216" s="14"/>
+      <c r="TPO216" s="14"/>
+      <c r="TPP216" s="14"/>
+      <c r="TPQ216" s="14"/>
+      <c r="TPR216" s="14"/>
+      <c r="TPS216" s="14"/>
+      <c r="TPT216" s="14"/>
+      <c r="TPU216" s="14"/>
+      <c r="TPV216" s="14"/>
+      <c r="TPW216" s="14"/>
+      <c r="TPX216" s="14"/>
+      <c r="TPY216" s="14"/>
+      <c r="TPZ216" s="14"/>
+      <c r="TQA216" s="14"/>
+      <c r="TQB216" s="14"/>
+      <c r="TQC216" s="14"/>
+      <c r="TQD216" s="14"/>
+      <c r="TQE216" s="14"/>
+      <c r="TQF216" s="14"/>
+      <c r="TQG216" s="14"/>
+      <c r="TQH216" s="14"/>
+      <c r="TQI216" s="14"/>
+      <c r="TQJ216" s="14"/>
+      <c r="TQK216" s="14"/>
+      <c r="TQL216" s="14"/>
+      <c r="TQM216" s="14"/>
+      <c r="TQN216" s="14"/>
+      <c r="TQO216" s="14"/>
+      <c r="TQP216" s="14"/>
+      <c r="TQQ216" s="14"/>
+      <c r="TQR216" s="14"/>
+      <c r="TQS216" s="14"/>
+      <c r="TQT216" s="14"/>
+      <c r="TQU216" s="14"/>
+      <c r="TQV216" s="14"/>
+      <c r="TQW216" s="14"/>
+      <c r="TQX216" s="14"/>
+      <c r="TQY216" s="14"/>
+      <c r="TQZ216" s="14"/>
+      <c r="TRA216" s="14"/>
+      <c r="TRB216" s="14"/>
+      <c r="TRC216" s="14"/>
+      <c r="TRD216" s="14"/>
+      <c r="TRE216" s="14"/>
+      <c r="TRF216" s="14"/>
+      <c r="TRG216" s="14"/>
+      <c r="TRH216" s="14"/>
+      <c r="TRI216" s="14"/>
+      <c r="TRJ216" s="14"/>
+      <c r="TRK216" s="14"/>
+      <c r="TRL216" s="14"/>
+      <c r="TRM216" s="14"/>
+      <c r="TRN216" s="14"/>
+      <c r="TRO216" s="14"/>
+      <c r="TRP216" s="14"/>
+      <c r="TRQ216" s="14"/>
+      <c r="TRR216" s="14"/>
+      <c r="TRS216" s="14"/>
+      <c r="TRT216" s="14"/>
+      <c r="TRU216" s="14"/>
+      <c r="TRV216" s="14"/>
+      <c r="TRW216" s="14"/>
+      <c r="TRX216" s="14"/>
+      <c r="TRY216" s="14"/>
+      <c r="TRZ216" s="14"/>
+      <c r="TSA216" s="14"/>
+      <c r="TSB216" s="14"/>
+      <c r="TSC216" s="14"/>
+      <c r="TSD216" s="14"/>
+      <c r="TSE216" s="14"/>
+      <c r="TSF216" s="14"/>
+      <c r="TSG216" s="14"/>
+      <c r="TSH216" s="14"/>
+      <c r="TSI216" s="14"/>
+      <c r="TSJ216" s="14"/>
+      <c r="TSK216" s="14"/>
+      <c r="TSL216" s="14"/>
+      <c r="TSM216" s="14"/>
+      <c r="TSN216" s="14"/>
+      <c r="TSO216" s="14"/>
+      <c r="TSP216" s="14"/>
+      <c r="TSQ216" s="14"/>
+      <c r="TSR216" s="14"/>
+      <c r="TSS216" s="14"/>
+      <c r="TST216" s="14"/>
+      <c r="TSU216" s="14"/>
+      <c r="TSV216" s="14"/>
+      <c r="TSW216" s="14"/>
+      <c r="TSX216" s="14"/>
+      <c r="TSY216" s="14"/>
+      <c r="TSZ216" s="14"/>
+      <c r="TTA216" s="14"/>
+      <c r="TTB216" s="14"/>
+      <c r="TTC216" s="14"/>
+      <c r="TTD216" s="14"/>
+      <c r="TTE216" s="14"/>
+      <c r="TTF216" s="14"/>
+      <c r="TTG216" s="14"/>
+      <c r="TTH216" s="14"/>
+      <c r="TTI216" s="14"/>
+      <c r="TTJ216" s="14"/>
+      <c r="TTK216" s="14"/>
+      <c r="TTL216" s="14"/>
+      <c r="TTM216" s="14"/>
+      <c r="TTN216" s="14"/>
+      <c r="TTO216" s="14"/>
+      <c r="TTP216" s="14"/>
+      <c r="TTQ216" s="14"/>
+      <c r="TTR216" s="14"/>
+      <c r="TTS216" s="14"/>
+      <c r="TTT216" s="14"/>
+      <c r="TTU216" s="14"/>
+      <c r="TTV216" s="14"/>
+      <c r="TTW216" s="14"/>
+      <c r="TTX216" s="14"/>
+      <c r="TTY216" s="14"/>
+      <c r="TTZ216" s="14"/>
+      <c r="TUA216" s="14"/>
+      <c r="TUB216" s="14"/>
+      <c r="TUC216" s="14"/>
+      <c r="TUD216" s="14"/>
+      <c r="TUE216" s="14"/>
+      <c r="TUF216" s="14"/>
+      <c r="TUG216" s="14"/>
+      <c r="TUH216" s="14"/>
+      <c r="TUI216" s="14"/>
+      <c r="TUJ216" s="14"/>
+      <c r="TUK216" s="14"/>
+      <c r="TUL216" s="14"/>
+      <c r="TUM216" s="14"/>
+      <c r="TUN216" s="14"/>
+      <c r="TUO216" s="14"/>
+      <c r="TUP216" s="14"/>
+      <c r="TUQ216" s="14"/>
+      <c r="TUR216" s="14"/>
+      <c r="TUS216" s="14"/>
+      <c r="TUT216" s="14"/>
+      <c r="TUU216" s="14"/>
+      <c r="TUV216" s="14"/>
+      <c r="TUW216" s="14"/>
+      <c r="TUX216" s="14"/>
+      <c r="TUY216" s="14"/>
+      <c r="TUZ216" s="14"/>
+      <c r="TVA216" s="14"/>
+      <c r="TVB216" s="14"/>
+      <c r="TVC216" s="14"/>
+      <c r="TVD216" s="14"/>
+      <c r="TVE216" s="14"/>
+      <c r="TVF216" s="14"/>
+      <c r="TVG216" s="14"/>
+      <c r="TVH216" s="14"/>
+      <c r="TVI216" s="14"/>
+      <c r="TVJ216" s="14"/>
+      <c r="TVK216" s="14"/>
+      <c r="TVL216" s="14"/>
+      <c r="TVM216" s="14"/>
+      <c r="TVN216" s="14"/>
+      <c r="TVO216" s="14"/>
+      <c r="TVP216" s="14"/>
+      <c r="TVQ216" s="14"/>
+      <c r="TVR216" s="14"/>
+      <c r="TVS216" s="14"/>
+      <c r="TVT216" s="14"/>
+      <c r="TVU216" s="14"/>
+      <c r="TVV216" s="14"/>
+      <c r="TVW216" s="14"/>
+      <c r="TVX216" s="14"/>
+      <c r="TVY216" s="14"/>
+      <c r="TVZ216" s="14"/>
+      <c r="TWA216" s="14"/>
+      <c r="TWB216" s="14"/>
+      <c r="TWC216" s="14"/>
+      <c r="TWD216" s="14"/>
+      <c r="TWE216" s="14"/>
+      <c r="TWF216" s="14"/>
+      <c r="TWG216" s="14"/>
+      <c r="TWH216" s="14"/>
+      <c r="TWI216" s="14"/>
+      <c r="TWJ216" s="14"/>
+      <c r="TWK216" s="14"/>
+      <c r="TWL216" s="14"/>
+      <c r="TWM216" s="14"/>
+      <c r="TWN216" s="14"/>
+      <c r="TWO216" s="14"/>
+      <c r="TWP216" s="14"/>
+      <c r="TWQ216" s="14"/>
+      <c r="TWR216" s="14"/>
+      <c r="TWS216" s="14"/>
+      <c r="TWT216" s="14"/>
+      <c r="TWU216" s="14"/>
+      <c r="TWV216" s="14"/>
+      <c r="TWW216" s="14"/>
+      <c r="TWX216" s="14"/>
+      <c r="TWY216" s="14"/>
+      <c r="TWZ216" s="14"/>
+      <c r="TXA216" s="14"/>
+      <c r="TXB216" s="14"/>
+      <c r="TXC216" s="14"/>
+      <c r="TXD216" s="14"/>
+      <c r="TXE216" s="14"/>
+      <c r="TXF216" s="14"/>
+      <c r="TXG216" s="14"/>
+      <c r="TXH216" s="14"/>
+      <c r="TXI216" s="14"/>
+      <c r="TXJ216" s="14"/>
+      <c r="TXK216" s="14"/>
+      <c r="TXL216" s="14"/>
+      <c r="TXM216" s="14"/>
+      <c r="TXN216" s="14"/>
+      <c r="TXO216" s="14"/>
+      <c r="TXP216" s="14"/>
+      <c r="TXQ216" s="14"/>
+      <c r="TXR216" s="14"/>
+      <c r="TXS216" s="14"/>
+      <c r="TXT216" s="14"/>
+      <c r="TXU216" s="14"/>
+      <c r="TXV216" s="14"/>
+      <c r="TXW216" s="14"/>
+      <c r="TXX216" s="14"/>
+      <c r="TXY216" s="14"/>
+      <c r="TXZ216" s="14"/>
+      <c r="TYA216" s="14"/>
+      <c r="TYB216" s="14"/>
+      <c r="TYC216" s="14"/>
+      <c r="TYD216" s="14"/>
+      <c r="TYE216" s="14"/>
+      <c r="TYF216" s="14"/>
+      <c r="TYG216" s="14"/>
+      <c r="TYH216" s="14"/>
+      <c r="TYI216" s="14"/>
+      <c r="TYJ216" s="14"/>
+      <c r="TYK216" s="14"/>
+      <c r="TYL216" s="14"/>
+      <c r="TYM216" s="14"/>
+      <c r="TYN216" s="14"/>
+      <c r="TYO216" s="14"/>
+      <c r="TYP216" s="14"/>
+      <c r="TYQ216" s="14"/>
+      <c r="TYR216" s="14"/>
+      <c r="TYS216" s="14"/>
+      <c r="TYT216" s="14"/>
+      <c r="TYU216" s="14"/>
+      <c r="TYV216" s="14"/>
+      <c r="TYW216" s="14"/>
+      <c r="TYX216" s="14"/>
+      <c r="TYY216" s="14"/>
+      <c r="TYZ216" s="14"/>
+      <c r="TZA216" s="14"/>
+      <c r="TZB216" s="14"/>
+      <c r="TZC216" s="14"/>
+      <c r="TZD216" s="14"/>
+      <c r="TZE216" s="14"/>
+      <c r="TZF216" s="14"/>
+      <c r="TZG216" s="14"/>
+      <c r="TZH216" s="14"/>
+      <c r="TZI216" s="14"/>
+      <c r="TZJ216" s="14"/>
+      <c r="TZK216" s="14"/>
+      <c r="TZL216" s="14"/>
+      <c r="TZM216" s="14"/>
+      <c r="TZN216" s="14"/>
+      <c r="TZO216" s="14"/>
+      <c r="TZP216" s="14"/>
+      <c r="TZQ216" s="14"/>
+      <c r="TZR216" s="14"/>
+      <c r="TZS216" s="14"/>
+      <c r="TZT216" s="14"/>
+      <c r="TZU216" s="14"/>
+      <c r="TZV216" s="14"/>
+      <c r="TZW216" s="14"/>
+      <c r="TZX216" s="14"/>
+      <c r="TZY216" s="14"/>
+      <c r="TZZ216" s="14"/>
+      <c r="UAA216" s="14"/>
+      <c r="UAB216" s="14"/>
+      <c r="UAC216" s="14"/>
+      <c r="UAD216" s="14"/>
+      <c r="UAE216" s="14"/>
+      <c r="UAF216" s="14"/>
+      <c r="UAG216" s="14"/>
+      <c r="UAH216" s="14"/>
+      <c r="UAI216" s="14"/>
+      <c r="UAJ216" s="14"/>
+      <c r="UAK216" s="14"/>
+      <c r="UAL216" s="14"/>
+      <c r="UAM216" s="14"/>
+      <c r="UAN216" s="14"/>
+      <c r="UAO216" s="14"/>
+      <c r="UAP216" s="14"/>
+      <c r="UAQ216" s="14"/>
+      <c r="UAR216" s="14"/>
+      <c r="UAS216" s="14"/>
+      <c r="UAT216" s="14"/>
+      <c r="UAU216" s="14"/>
+      <c r="UAV216" s="14"/>
+      <c r="UAW216" s="14"/>
+      <c r="UAX216" s="14"/>
+      <c r="UAY216" s="14"/>
+      <c r="UAZ216" s="14"/>
+      <c r="UBA216" s="14"/>
+      <c r="UBB216" s="14"/>
+      <c r="UBC216" s="14"/>
+      <c r="UBD216" s="14"/>
+      <c r="UBE216" s="14"/>
+      <c r="UBF216" s="14"/>
+      <c r="UBG216" s="14"/>
+      <c r="UBH216" s="14"/>
+      <c r="UBI216" s="14"/>
+      <c r="UBJ216" s="14"/>
+      <c r="UBK216" s="14"/>
+      <c r="UBL216" s="14"/>
+      <c r="UBM216" s="14"/>
+      <c r="UBN216" s="14"/>
+      <c r="UBO216" s="14"/>
+      <c r="UBP216" s="14"/>
+      <c r="UBQ216" s="14"/>
+      <c r="UBR216" s="14"/>
+      <c r="UBS216" s="14"/>
+      <c r="UBT216" s="14"/>
+      <c r="UBU216" s="14"/>
+      <c r="UBV216" s="14"/>
+      <c r="UBW216" s="14"/>
+      <c r="UBX216" s="14"/>
+      <c r="UBY216" s="14"/>
+      <c r="UBZ216" s="14"/>
+      <c r="UCA216" s="14"/>
+      <c r="UCB216" s="14"/>
+      <c r="UCC216" s="14"/>
+      <c r="UCD216" s="14"/>
+      <c r="UCE216" s="14"/>
+      <c r="UCF216" s="14"/>
+      <c r="UCG216" s="14"/>
+      <c r="UCH216" s="14"/>
+      <c r="UCI216" s="14"/>
+      <c r="UCJ216" s="14"/>
+      <c r="UCK216" s="14"/>
+      <c r="UCL216" s="14"/>
+      <c r="UCM216" s="14"/>
+      <c r="UCN216" s="14"/>
+      <c r="UCO216" s="14"/>
+      <c r="UCP216" s="14"/>
+      <c r="UCQ216" s="14"/>
+      <c r="UCR216" s="14"/>
+      <c r="UCS216" s="14"/>
+      <c r="UCT216" s="14"/>
+      <c r="UCU216" s="14"/>
+      <c r="UCV216" s="14"/>
+      <c r="UCW216" s="14"/>
+      <c r="UCX216" s="14"/>
+      <c r="UCY216" s="14"/>
+      <c r="UCZ216" s="14"/>
+      <c r="UDA216" s="14"/>
+      <c r="UDB216" s="14"/>
+      <c r="UDC216" s="14"/>
+      <c r="UDD216" s="14"/>
+      <c r="UDE216" s="14"/>
+      <c r="UDF216" s="14"/>
+      <c r="UDG216" s="14"/>
+      <c r="UDH216" s="14"/>
+      <c r="UDI216" s="14"/>
+      <c r="UDJ216" s="14"/>
+      <c r="UDK216" s="14"/>
+      <c r="UDL216" s="14"/>
+      <c r="UDM216" s="14"/>
+      <c r="UDN216" s="14"/>
+      <c r="UDO216" s="14"/>
+      <c r="UDP216" s="14"/>
+      <c r="UDQ216" s="14"/>
+      <c r="UDR216" s="14"/>
+      <c r="UDS216" s="14"/>
+      <c r="UDT216" s="14"/>
+      <c r="UDU216" s="14"/>
+      <c r="UDV216" s="14"/>
+      <c r="UDW216" s="14"/>
+      <c r="UDX216" s="14"/>
+      <c r="UDY216" s="14"/>
+      <c r="UDZ216" s="14"/>
+      <c r="UEA216" s="14"/>
+      <c r="UEB216" s="14"/>
+      <c r="UEC216" s="14"/>
+      <c r="UED216" s="14"/>
+      <c r="UEE216" s="14"/>
+      <c r="UEF216" s="14"/>
+      <c r="UEG216" s="14"/>
+      <c r="UEH216" s="14"/>
+      <c r="UEI216" s="14"/>
+      <c r="UEJ216" s="14"/>
+      <c r="UEK216" s="14"/>
+      <c r="UEL216" s="14"/>
+      <c r="UEM216" s="14"/>
+      <c r="UEN216" s="14"/>
+      <c r="UEO216" s="14"/>
+      <c r="UEP216" s="14"/>
+      <c r="UEQ216" s="14"/>
+      <c r="UER216" s="14"/>
+      <c r="UES216" s="14"/>
+      <c r="UET216" s="14"/>
+      <c r="UEU216" s="14"/>
+      <c r="UEV216" s="14"/>
+      <c r="UEW216" s="14"/>
+      <c r="UEX216" s="14"/>
+      <c r="UEY216" s="14"/>
+      <c r="UEZ216" s="14"/>
+      <c r="UFA216" s="14"/>
+      <c r="UFB216" s="14"/>
+      <c r="UFC216" s="14"/>
+      <c r="UFD216" s="14"/>
+      <c r="UFE216" s="14"/>
+      <c r="UFF216" s="14"/>
+      <c r="UFG216" s="14"/>
+      <c r="UFH216" s="14"/>
+      <c r="UFI216" s="14"/>
+      <c r="UFJ216" s="14"/>
+      <c r="UFK216" s="14"/>
+      <c r="UFL216" s="14"/>
+      <c r="UFM216" s="14"/>
+      <c r="UFN216" s="14"/>
+      <c r="UFO216" s="14"/>
+      <c r="UFP216" s="14"/>
+      <c r="UFQ216" s="14"/>
+      <c r="UFR216" s="14"/>
+      <c r="UFS216" s="14"/>
+      <c r="UFT216" s="14"/>
+      <c r="UFU216" s="14"/>
+      <c r="UFV216" s="14"/>
+      <c r="UFW216" s="14"/>
+      <c r="UFX216" s="14"/>
+      <c r="UFY216" s="14"/>
+      <c r="UFZ216" s="14"/>
+      <c r="UGA216" s="14"/>
+      <c r="UGB216" s="14"/>
+      <c r="UGC216" s="14"/>
+      <c r="UGD216" s="14"/>
+      <c r="UGE216" s="14"/>
+      <c r="UGF216" s="14"/>
+      <c r="UGG216" s="14"/>
+      <c r="UGH216" s="14"/>
+      <c r="UGI216" s="14"/>
+      <c r="UGJ216" s="14"/>
+      <c r="UGK216" s="14"/>
+      <c r="UGL216" s="14"/>
+      <c r="UGM216" s="14"/>
+      <c r="UGN216" s="14"/>
+      <c r="UGO216" s="14"/>
+      <c r="UGP216" s="14"/>
+      <c r="UGQ216" s="14"/>
+      <c r="UGR216" s="14"/>
+      <c r="UGS216" s="14"/>
+      <c r="UGT216" s="14"/>
+      <c r="UGU216" s="14"/>
+      <c r="UGV216" s="14"/>
+      <c r="UGW216" s="14"/>
+      <c r="UGX216" s="14"/>
+      <c r="UGY216" s="14"/>
+      <c r="UGZ216" s="14"/>
+      <c r="UHA216" s="14"/>
+      <c r="UHB216" s="14"/>
+      <c r="UHC216" s="14"/>
+      <c r="UHD216" s="14"/>
+      <c r="UHE216" s="14"/>
+      <c r="UHF216" s="14"/>
+      <c r="UHG216" s="14"/>
+      <c r="UHH216" s="14"/>
+      <c r="UHI216" s="14"/>
+      <c r="UHJ216" s="14"/>
+      <c r="UHK216" s="14"/>
+      <c r="UHL216" s="14"/>
+      <c r="UHM216" s="14"/>
+      <c r="UHN216" s="14"/>
+      <c r="UHO216" s="14"/>
+      <c r="UHP216" s="14"/>
+      <c r="UHQ216" s="14"/>
+      <c r="UHR216" s="14"/>
+      <c r="UHS216" s="14"/>
+      <c r="UHT216" s="14"/>
+      <c r="UHU216" s="14"/>
+      <c r="UHV216" s="14"/>
+      <c r="UHW216" s="14"/>
+      <c r="UHX216" s="14"/>
+      <c r="UHY216" s="14"/>
+      <c r="UHZ216" s="14"/>
+      <c r="UIA216" s="14"/>
+      <c r="UIB216" s="14"/>
+      <c r="UIC216" s="14"/>
+      <c r="UID216" s="14"/>
+      <c r="UIE216" s="14"/>
+      <c r="UIF216" s="14"/>
+      <c r="UIG216" s="14"/>
+      <c r="UIH216" s="14"/>
+      <c r="UII216" s="14"/>
+      <c r="UIJ216" s="14"/>
+      <c r="UIK216" s="14"/>
+      <c r="UIL216" s="14"/>
+      <c r="UIM216" s="14"/>
+      <c r="UIN216" s="14"/>
+      <c r="UIO216" s="14"/>
+      <c r="UIP216" s="14"/>
+      <c r="UIQ216" s="14"/>
+      <c r="UIR216" s="14"/>
+      <c r="UIS216" s="14"/>
+      <c r="UIT216" s="14"/>
+      <c r="UIU216" s="14"/>
+      <c r="UIV216" s="14"/>
+      <c r="UIW216" s="14"/>
+      <c r="UIX216" s="14"/>
+      <c r="UIY216" s="14"/>
+      <c r="UIZ216" s="14"/>
+      <c r="UJA216" s="14"/>
+      <c r="UJB216" s="14"/>
+      <c r="UJC216" s="14"/>
+      <c r="UJD216" s="14"/>
+      <c r="UJE216" s="14"/>
+      <c r="UJF216" s="14"/>
+      <c r="UJG216" s="14"/>
+      <c r="UJH216" s="14"/>
+      <c r="UJI216" s="14"/>
+      <c r="UJJ216" s="14"/>
+      <c r="UJK216" s="14"/>
+      <c r="UJL216" s="14"/>
+      <c r="UJM216" s="14"/>
+      <c r="UJN216" s="14"/>
+      <c r="UJO216" s="14"/>
+      <c r="UJP216" s="14"/>
+      <c r="UJQ216" s="14"/>
+      <c r="UJR216" s="14"/>
+      <c r="UJS216" s="14"/>
+      <c r="UJT216" s="14"/>
+      <c r="UJU216" s="14"/>
+      <c r="UJV216" s="14"/>
+      <c r="UJW216" s="14"/>
+      <c r="UJX216" s="14"/>
+      <c r="UJY216" s="14"/>
+      <c r="UJZ216" s="14"/>
+      <c r="UKA216" s="14"/>
+      <c r="UKB216" s="14"/>
+      <c r="UKC216" s="14"/>
+      <c r="UKD216" s="14"/>
+      <c r="UKE216" s="14"/>
+      <c r="UKF216" s="14"/>
+      <c r="UKG216" s="14"/>
+      <c r="UKH216" s="14"/>
+      <c r="UKI216" s="14"/>
+      <c r="UKJ216" s="14"/>
+      <c r="UKK216" s="14"/>
+      <c r="UKL216" s="14"/>
+      <c r="UKM216" s="14"/>
+      <c r="UKN216" s="14"/>
+      <c r="UKO216" s="14"/>
+      <c r="UKP216" s="14"/>
+      <c r="UKQ216" s="14"/>
+      <c r="UKR216" s="14"/>
+      <c r="UKS216" s="14"/>
+      <c r="UKT216" s="14"/>
+      <c r="UKU216" s="14"/>
+      <c r="UKV216" s="14"/>
+      <c r="UKW216" s="14"/>
+      <c r="UKX216" s="14"/>
+      <c r="UKY216" s="14"/>
+      <c r="UKZ216" s="14"/>
+      <c r="ULA216" s="14"/>
+      <c r="ULB216" s="14"/>
+      <c r="ULC216" s="14"/>
+      <c r="ULD216" s="14"/>
+      <c r="ULE216" s="14"/>
+      <c r="ULF216" s="14"/>
+      <c r="ULG216" s="14"/>
+      <c r="ULH216" s="14"/>
+      <c r="ULI216" s="14"/>
+      <c r="ULJ216" s="14"/>
+      <c r="ULK216" s="14"/>
+      <c r="ULL216" s="14"/>
+      <c r="ULM216" s="14"/>
+      <c r="ULN216" s="14"/>
+      <c r="ULO216" s="14"/>
+      <c r="ULP216" s="14"/>
+      <c r="ULQ216" s="14"/>
+      <c r="ULR216" s="14"/>
+      <c r="ULS216" s="14"/>
+      <c r="ULT216" s="14"/>
+      <c r="ULU216" s="14"/>
+      <c r="ULV216" s="14"/>
+      <c r="ULW216" s="14"/>
+      <c r="ULX216" s="14"/>
+      <c r="ULY216" s="14"/>
+      <c r="ULZ216" s="14"/>
+      <c r="UMA216" s="14"/>
+      <c r="UMB216" s="14"/>
+      <c r="UMC216" s="14"/>
+      <c r="UMD216" s="14"/>
+      <c r="UME216" s="14"/>
+      <c r="UMF216" s="14"/>
+      <c r="UMG216" s="14"/>
+      <c r="UMH216" s="14"/>
+      <c r="UMI216" s="14"/>
+      <c r="UMJ216" s="14"/>
+      <c r="UMK216" s="14"/>
+      <c r="UML216" s="14"/>
+      <c r="UMM216" s="14"/>
+      <c r="UMN216" s="14"/>
+      <c r="UMO216" s="14"/>
+      <c r="UMP216" s="14"/>
+      <c r="UMQ216" s="14"/>
+      <c r="UMR216" s="14"/>
+      <c r="UMS216" s="14"/>
+      <c r="UMT216" s="14"/>
+      <c r="UMU216" s="14"/>
+      <c r="UMV216" s="14"/>
+      <c r="UMW216" s="14"/>
+      <c r="UMX216" s="14"/>
+      <c r="UMY216" s="14"/>
+      <c r="UMZ216" s="14"/>
+      <c r="UNA216" s="14"/>
+      <c r="UNB216" s="14"/>
+      <c r="UNC216" s="14"/>
+      <c r="UND216" s="14"/>
+      <c r="UNE216" s="14"/>
+      <c r="UNF216" s="14"/>
+      <c r="UNG216" s="14"/>
+      <c r="UNH216" s="14"/>
+      <c r="UNI216" s="14"/>
+      <c r="UNJ216" s="14"/>
+      <c r="UNK216" s="14"/>
+      <c r="UNL216" s="14"/>
+      <c r="UNM216" s="14"/>
+      <c r="UNN216" s="14"/>
+      <c r="UNO216" s="14"/>
+      <c r="UNP216" s="14"/>
+      <c r="UNQ216" s="14"/>
+      <c r="UNR216" s="14"/>
+      <c r="UNS216" s="14"/>
+      <c r="UNT216" s="14"/>
+      <c r="UNU216" s="14"/>
+      <c r="UNV216" s="14"/>
+      <c r="UNW216" s="14"/>
+      <c r="UNX216" s="14"/>
+      <c r="UNY216" s="14"/>
+      <c r="UNZ216" s="14"/>
+      <c r="UOA216" s="14"/>
+      <c r="UOB216" s="14"/>
+      <c r="UOC216" s="14"/>
+      <c r="UOD216" s="14"/>
+      <c r="UOE216" s="14"/>
+      <c r="UOF216" s="14"/>
+      <c r="UOG216" s="14"/>
+      <c r="UOH216" s="14"/>
+      <c r="UOI216" s="14"/>
+      <c r="UOJ216" s="14"/>
+      <c r="UOK216" s="14"/>
+      <c r="UOL216" s="14"/>
+      <c r="UOM216" s="14"/>
+      <c r="UON216" s="14"/>
+      <c r="UOO216" s="14"/>
+      <c r="UOP216" s="14"/>
+      <c r="UOQ216" s="14"/>
+      <c r="UOR216" s="14"/>
+      <c r="UOS216" s="14"/>
+      <c r="UOT216" s="14"/>
+      <c r="UOU216" s="14"/>
+      <c r="UOV216" s="14"/>
+      <c r="UOW216" s="14"/>
+      <c r="UOX216" s="14"/>
+      <c r="UOY216" s="14"/>
+      <c r="UOZ216" s="14"/>
+      <c r="UPA216" s="14"/>
+      <c r="UPB216" s="14"/>
+      <c r="UPC216" s="14"/>
+      <c r="UPD216" s="14"/>
+      <c r="UPE216" s="14"/>
+      <c r="UPF216" s="14"/>
+      <c r="UPG216" s="14"/>
+      <c r="UPH216" s="14"/>
+      <c r="UPI216" s="14"/>
+      <c r="UPJ216" s="14"/>
+      <c r="UPK216" s="14"/>
+      <c r="UPL216" s="14"/>
+      <c r="UPM216" s="14"/>
+      <c r="UPN216" s="14"/>
+      <c r="UPO216" s="14"/>
+      <c r="UPP216" s="14"/>
+      <c r="UPQ216" s="14"/>
+      <c r="UPR216" s="14"/>
+      <c r="UPS216" s="14"/>
+      <c r="UPT216" s="14"/>
+      <c r="UPU216" s="14"/>
+      <c r="UPV216" s="14"/>
+      <c r="UPW216" s="14"/>
+      <c r="UPX216" s="14"/>
+      <c r="UPY216" s="14"/>
+      <c r="UPZ216" s="14"/>
+      <c r="UQA216" s="14"/>
+      <c r="UQB216" s="14"/>
+      <c r="UQC216" s="14"/>
+      <c r="UQD216" s="14"/>
+      <c r="UQE216" s="14"/>
+      <c r="UQF216" s="14"/>
+      <c r="UQG216" s="14"/>
+      <c r="UQH216" s="14"/>
+      <c r="UQI216" s="14"/>
+      <c r="UQJ216" s="14"/>
+      <c r="UQK216" s="14"/>
+      <c r="UQL216" s="14"/>
+      <c r="UQM216" s="14"/>
+      <c r="UQN216" s="14"/>
+      <c r="UQO216" s="14"/>
+      <c r="UQP216" s="14"/>
+      <c r="UQQ216" s="14"/>
+      <c r="UQR216" s="14"/>
+      <c r="UQS216" s="14"/>
+      <c r="UQT216" s="14"/>
+      <c r="UQU216" s="14"/>
+      <c r="UQV216" s="14"/>
+      <c r="UQW216" s="14"/>
+      <c r="UQX216" s="14"/>
+      <c r="UQY216" s="14"/>
+      <c r="UQZ216" s="14"/>
+      <c r="URA216" s="14"/>
+      <c r="URB216" s="14"/>
+      <c r="URC216" s="14"/>
+      <c r="URD216" s="14"/>
+      <c r="URE216" s="14"/>
+      <c r="URF216" s="14"/>
+      <c r="URG216" s="14"/>
+      <c r="URH216" s="14"/>
+      <c r="URI216" s="14"/>
+      <c r="URJ216" s="14"/>
+      <c r="URK216" s="14"/>
+      <c r="URL216" s="14"/>
+      <c r="URM216" s="14"/>
+      <c r="URN216" s="14"/>
+      <c r="URO216" s="14"/>
+      <c r="URP216" s="14"/>
+      <c r="URQ216" s="14"/>
+      <c r="URR216" s="14"/>
+      <c r="URS216" s="14"/>
+      <c r="URT216" s="14"/>
+      <c r="URU216" s="14"/>
+      <c r="URV216" s="14"/>
+      <c r="URW216" s="14"/>
+      <c r="URX216" s="14"/>
+      <c r="URY216" s="14"/>
+      <c r="URZ216" s="14"/>
+      <c r="USA216" s="14"/>
+      <c r="USB216" s="14"/>
+      <c r="USC216" s="14"/>
+      <c r="USD216" s="14"/>
+      <c r="USE216" s="14"/>
+      <c r="USF216" s="14"/>
+      <c r="USG216" s="14"/>
+      <c r="USH216" s="14"/>
+      <c r="USI216" s="14"/>
+      <c r="USJ216" s="14"/>
+      <c r="USK216" s="14"/>
+      <c r="USL216" s="14"/>
+      <c r="USM216" s="14"/>
+      <c r="USN216" s="14"/>
+      <c r="USO216" s="14"/>
+      <c r="USP216" s="14"/>
+      <c r="USQ216" s="14"/>
+      <c r="USR216" s="14"/>
+      <c r="USS216" s="14"/>
+      <c r="UST216" s="14"/>
+      <c r="USU216" s="14"/>
+      <c r="USV216" s="14"/>
+      <c r="USW216" s="14"/>
+      <c r="USX216" s="14"/>
+      <c r="USY216" s="14"/>
+      <c r="USZ216" s="14"/>
+      <c r="UTA216" s="14"/>
+      <c r="UTB216" s="14"/>
+      <c r="UTC216" s="14"/>
+      <c r="UTD216" s="14"/>
+      <c r="UTE216" s="14"/>
+      <c r="UTF216" s="14"/>
+      <c r="UTG216" s="14"/>
+      <c r="UTH216" s="14"/>
+      <c r="UTI216" s="14"/>
+      <c r="UTJ216" s="14"/>
+      <c r="UTK216" s="14"/>
+      <c r="UTL216" s="14"/>
+      <c r="UTM216" s="14"/>
+      <c r="UTN216" s="14"/>
+      <c r="UTO216" s="14"/>
+      <c r="UTP216" s="14"/>
+      <c r="UTQ216" s="14"/>
+      <c r="UTR216" s="14"/>
+      <c r="UTS216" s="14"/>
+      <c r="UTT216" s="14"/>
+      <c r="UTU216" s="14"/>
+      <c r="UTV216" s="14"/>
+      <c r="UTW216" s="14"/>
+      <c r="UTX216" s="14"/>
+      <c r="UTY216" s="14"/>
+      <c r="UTZ216" s="14"/>
+      <c r="UUA216" s="14"/>
+      <c r="UUB216" s="14"/>
+      <c r="UUC216" s="14"/>
+      <c r="UUD216" s="14"/>
+      <c r="UUE216" s="14"/>
+      <c r="UUF216" s="14"/>
+      <c r="UUG216" s="14"/>
+      <c r="UUH216" s="14"/>
+      <c r="UUI216" s="14"/>
+      <c r="UUJ216" s="14"/>
+      <c r="UUK216" s="14"/>
+      <c r="UUL216" s="14"/>
+      <c r="UUM216" s="14"/>
+      <c r="UUN216" s="14"/>
+      <c r="UUO216" s="14"/>
+      <c r="UUP216" s="14"/>
+      <c r="UUQ216" s="14"/>
+      <c r="UUR216" s="14"/>
+      <c r="UUS216" s="14"/>
+      <c r="UUT216" s="14"/>
+      <c r="UUU216" s="14"/>
+      <c r="UUV216" s="14"/>
+      <c r="UUW216" s="14"/>
+      <c r="UUX216" s="14"/>
+      <c r="UUY216" s="14"/>
+      <c r="UUZ216" s="14"/>
+      <c r="UVA216" s="14"/>
+      <c r="UVB216" s="14"/>
+      <c r="UVC216" s="14"/>
+      <c r="UVD216" s="14"/>
+      <c r="UVE216" s="14"/>
+      <c r="UVF216" s="14"/>
+      <c r="UVG216" s="14"/>
+      <c r="UVH216" s="14"/>
+      <c r="UVI216" s="14"/>
+      <c r="UVJ216" s="14"/>
+      <c r="UVK216" s="14"/>
+      <c r="UVL216" s="14"/>
+      <c r="UVM216" s="14"/>
+      <c r="UVN216" s="14"/>
+      <c r="UVO216" s="14"/>
+      <c r="UVP216" s="14"/>
+      <c r="UVQ216" s="14"/>
+      <c r="UVR216" s="14"/>
+      <c r="UVS216" s="14"/>
+      <c r="UVT216" s="14"/>
+      <c r="UVU216" s="14"/>
+      <c r="UVV216" s="14"/>
+      <c r="UVW216" s="14"/>
+      <c r="UVX216" s="14"/>
+      <c r="UVY216" s="14"/>
+      <c r="UVZ216" s="14"/>
+      <c r="UWA216" s="14"/>
+      <c r="UWB216" s="14"/>
+      <c r="UWC216" s="14"/>
+      <c r="UWD216" s="14"/>
+      <c r="UWE216" s="14"/>
+      <c r="UWF216" s="14"/>
+      <c r="UWG216" s="14"/>
+      <c r="UWH216" s="14"/>
+      <c r="UWI216" s="14"/>
+      <c r="UWJ216" s="14"/>
+      <c r="UWK216" s="14"/>
+      <c r="UWL216" s="14"/>
+      <c r="UWM216" s="14"/>
+      <c r="UWN216" s="14"/>
+      <c r="UWO216" s="14"/>
+      <c r="UWP216" s="14"/>
+      <c r="UWQ216" s="14"/>
+      <c r="UWR216" s="14"/>
+      <c r="UWS216" s="14"/>
+      <c r="UWT216" s="14"/>
+      <c r="UWU216" s="14"/>
+      <c r="UWV216" s="14"/>
+      <c r="UWW216" s="14"/>
+      <c r="UWX216" s="14"/>
+      <c r="UWY216" s="14"/>
+      <c r="UWZ216" s="14"/>
+      <c r="UXA216" s="14"/>
+      <c r="UXB216" s="14"/>
+      <c r="UXC216" s="14"/>
+      <c r="UXD216" s="14"/>
+      <c r="UXE216" s="14"/>
+      <c r="UXF216" s="14"/>
+      <c r="UXG216" s="14"/>
+      <c r="UXH216" s="14"/>
+      <c r="UXI216" s="14"/>
+      <c r="UXJ216" s="14"/>
+      <c r="UXK216" s="14"/>
+      <c r="UXL216" s="14"/>
+      <c r="UXM216" s="14"/>
+      <c r="UXN216" s="14"/>
+      <c r="UXO216" s="14"/>
+      <c r="UXP216" s="14"/>
+      <c r="UXQ216" s="14"/>
+      <c r="UXR216" s="14"/>
+      <c r="UXS216" s="14"/>
+      <c r="UXT216" s="14"/>
+      <c r="UXU216" s="14"/>
+      <c r="UXV216" s="14"/>
+      <c r="UXW216" s="14"/>
+      <c r="UXX216" s="14"/>
+      <c r="UXY216" s="14"/>
+      <c r="UXZ216" s="14"/>
+      <c r="UYA216" s="14"/>
+      <c r="UYB216" s="14"/>
+      <c r="UYC216" s="14"/>
+      <c r="UYD216" s="14"/>
+      <c r="UYE216" s="14"/>
+      <c r="UYF216" s="14"/>
+      <c r="UYG216" s="14"/>
+      <c r="UYH216" s="14"/>
+      <c r="UYI216" s="14"/>
+      <c r="UYJ216" s="14"/>
+      <c r="UYK216" s="14"/>
+      <c r="UYL216" s="14"/>
+      <c r="UYM216" s="14"/>
+      <c r="UYN216" s="14"/>
+      <c r="UYO216" s="14"/>
+      <c r="UYP216" s="14"/>
+      <c r="UYQ216" s="14"/>
+      <c r="UYR216" s="14"/>
+      <c r="UYS216" s="14"/>
+      <c r="UYT216" s="14"/>
+      <c r="UYU216" s="14"/>
+      <c r="UYV216" s="14"/>
+      <c r="UYW216" s="14"/>
+      <c r="UYX216" s="14"/>
+      <c r="UYY216" s="14"/>
+      <c r="UYZ216" s="14"/>
+      <c r="UZA216" s="14"/>
+      <c r="UZB216" s="14"/>
+      <c r="UZC216" s="14"/>
+      <c r="UZD216" s="14"/>
+      <c r="UZE216" s="14"/>
+      <c r="UZF216" s="14"/>
+      <c r="UZG216" s="14"/>
+      <c r="UZH216" s="14"/>
+      <c r="UZI216" s="14"/>
+      <c r="UZJ216" s="14"/>
+      <c r="UZK216" s="14"/>
+      <c r="UZL216" s="14"/>
+      <c r="UZM216" s="14"/>
+      <c r="UZN216" s="14"/>
+      <c r="UZO216" s="14"/>
+      <c r="UZP216" s="14"/>
+      <c r="UZQ216" s="14"/>
+      <c r="UZR216" s="14"/>
+      <c r="UZS216" s="14"/>
+      <c r="UZT216" s="14"/>
+      <c r="UZU216" s="14"/>
+      <c r="UZV216" s="14"/>
+      <c r="UZW216" s="14"/>
+      <c r="UZX216" s="14"/>
+      <c r="UZY216" s="14"/>
+      <c r="UZZ216" s="14"/>
+      <c r="VAA216" s="14"/>
+      <c r="VAB216" s="14"/>
+      <c r="VAC216" s="14"/>
+      <c r="VAD216" s="14"/>
+      <c r="VAE216" s="14"/>
+      <c r="VAF216" s="14"/>
+      <c r="VAG216" s="14"/>
+      <c r="VAH216" s="14"/>
+      <c r="VAI216" s="14"/>
+      <c r="VAJ216" s="14"/>
+      <c r="VAK216" s="14"/>
+      <c r="VAL216" s="14"/>
+      <c r="VAM216" s="14"/>
+      <c r="VAN216" s="14"/>
+      <c r="VAO216" s="14"/>
+      <c r="VAP216" s="14"/>
+      <c r="VAQ216" s="14"/>
+      <c r="VAR216" s="14"/>
+      <c r="VAS216" s="14"/>
+      <c r="VAT216" s="14"/>
+      <c r="VAU216" s="14"/>
+      <c r="VAV216" s="14"/>
+      <c r="VAW216" s="14"/>
+      <c r="VAX216" s="14"/>
+      <c r="VAY216" s="14"/>
+      <c r="VAZ216" s="14"/>
+      <c r="VBA216" s="14"/>
+      <c r="VBB216" s="14"/>
+      <c r="VBC216" s="14"/>
+      <c r="VBD216" s="14"/>
+      <c r="VBE216" s="14"/>
+      <c r="VBF216" s="14"/>
+      <c r="VBG216" s="14"/>
+      <c r="VBH216" s="14"/>
+      <c r="VBI216" s="14"/>
+      <c r="VBJ216" s="14"/>
+      <c r="VBK216" s="14"/>
+      <c r="VBL216" s="14"/>
+      <c r="VBM216" s="14"/>
+      <c r="VBN216" s="14"/>
+      <c r="VBO216" s="14"/>
+      <c r="VBP216" s="14"/>
+      <c r="VBQ216" s="14"/>
+      <c r="VBR216" s="14"/>
+      <c r="VBS216" s="14"/>
+      <c r="VBT216" s="14"/>
+      <c r="VBU216" s="14"/>
+      <c r="VBV216" s="14"/>
+      <c r="VBW216" s="14"/>
+      <c r="VBX216" s="14"/>
+      <c r="VBY216" s="14"/>
+      <c r="VBZ216" s="14"/>
+      <c r="VCA216" s="14"/>
+      <c r="VCB216" s="14"/>
+      <c r="VCC216" s="14"/>
+      <c r="VCD216" s="14"/>
+      <c r="VCE216" s="14"/>
+      <c r="VCF216" s="14"/>
+      <c r="VCG216" s="14"/>
+      <c r="VCH216" s="14"/>
+      <c r="VCI216" s="14"/>
+      <c r="VCJ216" s="14"/>
+      <c r="VCK216" s="14"/>
+      <c r="VCL216" s="14"/>
+      <c r="VCM216" s="14"/>
+      <c r="VCN216" s="14"/>
+      <c r="VCO216" s="14"/>
+      <c r="VCP216" s="14"/>
+      <c r="VCQ216" s="14"/>
+      <c r="VCR216" s="14"/>
+      <c r="VCS216" s="14"/>
+      <c r="VCT216" s="14"/>
+      <c r="VCU216" s="14"/>
+      <c r="VCV216" s="14"/>
+      <c r="VCW216" s="14"/>
+      <c r="VCX216" s="14"/>
+      <c r="VCY216" s="14"/>
+      <c r="VCZ216" s="14"/>
+      <c r="VDA216" s="14"/>
+      <c r="VDB216" s="14"/>
+      <c r="VDC216" s="14"/>
+      <c r="VDD216" s="14"/>
+      <c r="VDE216" s="14"/>
+      <c r="VDF216" s="14"/>
+      <c r="VDG216" s="14"/>
+      <c r="VDH216" s="14"/>
+      <c r="VDI216" s="14"/>
+      <c r="VDJ216" s="14"/>
+      <c r="VDK216" s="14"/>
+      <c r="VDL216" s="14"/>
+      <c r="VDM216" s="14"/>
+      <c r="VDN216" s="14"/>
+      <c r="VDO216" s="14"/>
+      <c r="VDP216" s="14"/>
+      <c r="VDQ216" s="14"/>
+      <c r="VDR216" s="14"/>
+      <c r="VDS216" s="14"/>
+      <c r="VDT216" s="14"/>
+      <c r="VDU216" s="14"/>
+      <c r="VDV216" s="14"/>
+      <c r="VDW216" s="14"/>
+      <c r="VDX216" s="14"/>
+      <c r="VDY216" s="14"/>
+      <c r="VDZ216" s="14"/>
+      <c r="VEA216" s="14"/>
+      <c r="VEB216" s="14"/>
+      <c r="VEC216" s="14"/>
+      <c r="VED216" s="14"/>
+      <c r="VEE216" s="14"/>
+      <c r="VEF216" s="14"/>
+      <c r="VEG216" s="14"/>
+      <c r="VEH216" s="14"/>
+      <c r="VEI216" s="14"/>
+      <c r="VEJ216" s="14"/>
+      <c r="VEK216" s="14"/>
+      <c r="VEL216" s="14"/>
+      <c r="VEM216" s="14"/>
+      <c r="VEN216" s="14"/>
+      <c r="VEO216" s="14"/>
+      <c r="VEP216" s="14"/>
+      <c r="VEQ216" s="14"/>
+      <c r="VER216" s="14"/>
+      <c r="VES216" s="14"/>
+      <c r="VET216" s="14"/>
+      <c r="VEU216" s="14"/>
+      <c r="VEV216" s="14"/>
+      <c r="VEW216" s="14"/>
+      <c r="VEX216" s="14"/>
+      <c r="VEY216" s="14"/>
+      <c r="VEZ216" s="14"/>
+      <c r="VFA216" s="14"/>
+      <c r="VFB216" s="14"/>
+      <c r="VFC216" s="14"/>
+      <c r="VFD216" s="14"/>
+      <c r="VFE216" s="14"/>
+      <c r="VFF216" s="14"/>
+      <c r="VFG216" s="14"/>
+      <c r="VFH216" s="14"/>
+      <c r="VFI216" s="14"/>
+      <c r="VFJ216" s="14"/>
+      <c r="VFK216" s="14"/>
+      <c r="VFL216" s="14"/>
+      <c r="VFM216" s="14"/>
+      <c r="VFN216" s="14"/>
+      <c r="VFO216" s="14"/>
+      <c r="VFP216" s="14"/>
+      <c r="VFQ216" s="14"/>
+      <c r="VFR216" s="14"/>
+      <c r="VFS216" s="14"/>
+      <c r="VFT216" s="14"/>
+      <c r="VFU216" s="14"/>
+      <c r="VFV216" s="14"/>
+      <c r="VFW216" s="14"/>
+      <c r="VFX216" s="14"/>
+      <c r="VFY216" s="14"/>
+      <c r="VFZ216" s="14"/>
+      <c r="VGA216" s="14"/>
+      <c r="VGB216" s="14"/>
+      <c r="VGC216" s="14"/>
+      <c r="VGD216" s="14"/>
+      <c r="VGE216" s="14"/>
+      <c r="VGF216" s="14"/>
+      <c r="VGG216" s="14"/>
+      <c r="VGH216" s="14"/>
+      <c r="VGI216" s="14"/>
+      <c r="VGJ216" s="14"/>
+      <c r="VGK216" s="14"/>
+      <c r="VGL216" s="14"/>
+      <c r="VGM216" s="14"/>
+      <c r="VGN216" s="14"/>
+      <c r="VGO216" s="14"/>
+      <c r="VGP216" s="14"/>
+      <c r="VGQ216" s="14"/>
+      <c r="VGR216" s="14"/>
+      <c r="VGS216" s="14"/>
+      <c r="VGT216" s="14"/>
+      <c r="VGU216" s="14"/>
+      <c r="VGV216" s="14"/>
+      <c r="VGW216" s="14"/>
+      <c r="VGX216" s="14"/>
+      <c r="VGY216" s="14"/>
+      <c r="VGZ216" s="14"/>
+      <c r="VHA216" s="14"/>
+      <c r="VHB216" s="14"/>
+      <c r="VHC216" s="14"/>
+      <c r="VHD216" s="14"/>
+      <c r="VHE216" s="14"/>
+      <c r="VHF216" s="14"/>
+      <c r="VHG216" s="14"/>
+      <c r="VHH216" s="14"/>
+      <c r="VHI216" s="14"/>
+      <c r="VHJ216" s="14"/>
+      <c r="VHK216" s="14"/>
+      <c r="VHL216" s="14"/>
+      <c r="VHM216" s="14"/>
+      <c r="VHN216" s="14"/>
+      <c r="VHO216" s="14"/>
+      <c r="VHP216" s="14"/>
+      <c r="VHQ216" s="14"/>
+      <c r="VHR216" s="14"/>
+      <c r="VHS216" s="14"/>
+      <c r="VHT216" s="14"/>
+      <c r="VHU216" s="14"/>
+      <c r="VHV216" s="14"/>
+      <c r="VHW216" s="14"/>
+      <c r="VHX216" s="14"/>
+      <c r="VHY216" s="14"/>
+      <c r="VHZ216" s="14"/>
+      <c r="VIA216" s="14"/>
+      <c r="VIB216" s="14"/>
+      <c r="VIC216" s="14"/>
+      <c r="VID216" s="14"/>
+      <c r="VIE216" s="14"/>
+      <c r="VIF216" s="14"/>
+      <c r="VIG216" s="14"/>
+      <c r="VIH216" s="14"/>
+      <c r="VII216" s="14"/>
+      <c r="VIJ216" s="14"/>
+      <c r="VIK216" s="14"/>
+      <c r="VIL216" s="14"/>
+      <c r="VIM216" s="14"/>
+      <c r="VIN216" s="14"/>
+      <c r="VIO216" s="14"/>
+      <c r="VIP216" s="14"/>
+      <c r="VIQ216" s="14"/>
+      <c r="VIR216" s="14"/>
+      <c r="VIS216" s="14"/>
+      <c r="VIT216" s="14"/>
+      <c r="VIU216" s="14"/>
+      <c r="VIV216" s="14"/>
+      <c r="VIW216" s="14"/>
+      <c r="VIX216" s="14"/>
+      <c r="VIY216" s="14"/>
+      <c r="VIZ216" s="14"/>
+      <c r="VJA216" s="14"/>
+      <c r="VJB216" s="14"/>
+      <c r="VJC216" s="14"/>
+      <c r="VJD216" s="14"/>
+      <c r="VJE216" s="14"/>
+      <c r="VJF216" s="14"/>
+      <c r="VJG216" s="14"/>
+      <c r="VJH216" s="14"/>
+      <c r="VJI216" s="14"/>
+      <c r="VJJ216" s="14"/>
+      <c r="VJK216" s="14"/>
+      <c r="VJL216" s="14"/>
+      <c r="VJM216" s="14"/>
+      <c r="VJN216" s="14"/>
+      <c r="VJO216" s="14"/>
+      <c r="VJP216" s="14"/>
+      <c r="VJQ216" s="14"/>
+      <c r="VJR216" s="14"/>
+      <c r="VJS216" s="14"/>
+      <c r="VJT216" s="14"/>
+      <c r="VJU216" s="14"/>
+      <c r="VJV216" s="14"/>
+      <c r="VJW216" s="14"/>
+      <c r="VJX216" s="14"/>
+      <c r="VJY216" s="14"/>
+      <c r="VJZ216" s="14"/>
+      <c r="VKA216" s="14"/>
+      <c r="VKB216" s="14"/>
+      <c r="VKC216" s="14"/>
+      <c r="VKD216" s="14"/>
+      <c r="VKE216" s="14"/>
+      <c r="VKF216" s="14"/>
+      <c r="VKG216" s="14"/>
+      <c r="VKH216" s="14"/>
+      <c r="VKI216" s="14"/>
+      <c r="VKJ216" s="14"/>
+      <c r="VKK216" s="14"/>
+      <c r="VKL216" s="14"/>
+      <c r="VKM216" s="14"/>
+      <c r="VKN216" s="14"/>
+      <c r="VKO216" s="14"/>
+      <c r="VKP216" s="14"/>
+      <c r="VKQ216" s="14"/>
+      <c r="VKR216" s="14"/>
+      <c r="VKS216" s="14"/>
+      <c r="VKT216" s="14"/>
+      <c r="VKU216" s="14"/>
+      <c r="VKV216" s="14"/>
+      <c r="VKW216" s="14"/>
+      <c r="VKX216" s="14"/>
+      <c r="VKY216" s="14"/>
+      <c r="VKZ216" s="14"/>
+      <c r="VLA216" s="14"/>
+      <c r="VLB216" s="14"/>
+      <c r="VLC216" s="14"/>
+      <c r="VLD216" s="14"/>
+      <c r="VLE216" s="14"/>
+      <c r="VLF216" s="14"/>
+      <c r="VLG216" s="14"/>
+      <c r="VLH216" s="14"/>
+      <c r="VLI216" s="14"/>
+      <c r="VLJ216" s="14"/>
+      <c r="VLK216" s="14"/>
+      <c r="VLL216" s="14"/>
+      <c r="VLM216" s="14"/>
+      <c r="VLN216" s="14"/>
+      <c r="VLO216" s="14"/>
+      <c r="VLP216" s="14"/>
+      <c r="VLQ216" s="14"/>
+      <c r="VLR216" s="14"/>
+      <c r="VLS216" s="14"/>
+      <c r="VLT216" s="14"/>
+      <c r="VLU216" s="14"/>
+      <c r="VLV216" s="14"/>
+      <c r="VLW216" s="14"/>
+      <c r="VLX216" s="14"/>
+      <c r="VLY216" s="14"/>
+      <c r="VLZ216" s="14"/>
+      <c r="VMA216" s="14"/>
+      <c r="VMB216" s="14"/>
+      <c r="VMC216" s="14"/>
+      <c r="VMD216" s="14"/>
+      <c r="VME216" s="14"/>
+      <c r="VMF216" s="14"/>
+      <c r="VMG216" s="14"/>
+      <c r="VMH216" s="14"/>
+      <c r="VMI216" s="14"/>
+      <c r="VMJ216" s="14"/>
+      <c r="VMK216" s="14"/>
+      <c r="VML216" s="14"/>
+      <c r="VMM216" s="14"/>
+      <c r="VMN216" s="14"/>
+      <c r="VMO216" s="14"/>
+      <c r="VMP216" s="14"/>
+      <c r="VMQ216" s="14"/>
+      <c r="VMR216" s="14"/>
+      <c r="VMS216" s="14"/>
+      <c r="VMT216" s="14"/>
+      <c r="VMU216" s="14"/>
+      <c r="VMV216" s="14"/>
+      <c r="VMW216" s="14"/>
+      <c r="VMX216" s="14"/>
+      <c r="VMY216" s="14"/>
+      <c r="VMZ216" s="14"/>
+      <c r="VNA216" s="14"/>
+      <c r="VNB216" s="14"/>
+      <c r="VNC216" s="14"/>
+      <c r="VND216" s="14"/>
+      <c r="VNE216" s="14"/>
+      <c r="VNF216" s="14"/>
+      <c r="VNG216" s="14"/>
+      <c r="VNH216" s="14"/>
+      <c r="VNI216" s="14"/>
+      <c r="VNJ216" s="14"/>
+      <c r="VNK216" s="14"/>
+      <c r="VNL216" s="14"/>
+      <c r="VNM216" s="14"/>
+      <c r="VNN216" s="14"/>
+      <c r="VNO216" s="14"/>
+      <c r="VNP216" s="14"/>
+      <c r="VNQ216" s="14"/>
+      <c r="VNR216" s="14"/>
+      <c r="VNS216" s="14"/>
+      <c r="VNT216" s="14"/>
+      <c r="VNU216" s="14"/>
+      <c r="VNV216" s="14"/>
+      <c r="VNW216" s="14"/>
+      <c r="VNX216" s="14"/>
+      <c r="VNY216" s="14"/>
+      <c r="VNZ216" s="14"/>
+      <c r="VOA216" s="14"/>
+      <c r="VOB216" s="14"/>
+      <c r="VOC216" s="14"/>
+      <c r="VOD216" s="14"/>
+      <c r="VOE216" s="14"/>
+      <c r="VOF216" s="14"/>
+      <c r="VOG216" s="14"/>
+      <c r="VOH216" s="14"/>
+      <c r="VOI216" s="14"/>
+      <c r="VOJ216" s="14"/>
+      <c r="VOK216" s="14"/>
+      <c r="VOL216" s="14"/>
+      <c r="VOM216" s="14"/>
+      <c r="VON216" s="14"/>
+      <c r="VOO216" s="14"/>
+      <c r="VOP216" s="14"/>
+      <c r="VOQ216" s="14"/>
+      <c r="VOR216" s="14"/>
+      <c r="VOS216" s="14"/>
+      <c r="VOT216" s="14"/>
+      <c r="VOU216" s="14"/>
+      <c r="VOV216" s="14"/>
+      <c r="VOW216" s="14"/>
+      <c r="VOX216" s="14"/>
+      <c r="VOY216" s="14"/>
+      <c r="VOZ216" s="14"/>
+      <c r="VPA216" s="14"/>
+      <c r="VPB216" s="14"/>
+      <c r="VPC216" s="14"/>
+      <c r="VPD216" s="14"/>
+      <c r="VPE216" s="14"/>
+      <c r="VPF216" s="14"/>
+      <c r="VPG216" s="14"/>
+      <c r="VPH216" s="14"/>
+      <c r="VPI216" s="14"/>
+      <c r="VPJ216" s="14"/>
+      <c r="VPK216" s="14"/>
+      <c r="VPL216" s="14"/>
+      <c r="VPM216" s="14"/>
+      <c r="VPN216" s="14"/>
+      <c r="VPO216" s="14"/>
+      <c r="VPP216" s="14"/>
+      <c r="VPQ216" s="14"/>
+      <c r="VPR216" s="14"/>
+      <c r="VPS216" s="14"/>
+      <c r="VPT216" s="14"/>
+      <c r="VPU216" s="14"/>
+      <c r="VPV216" s="14"/>
+      <c r="VPW216" s="14"/>
+      <c r="VPX216" s="14"/>
+      <c r="VPY216" s="14"/>
+      <c r="VPZ216" s="14"/>
+      <c r="VQA216" s="14"/>
+      <c r="VQB216" s="14"/>
+      <c r="VQC216" s="14"/>
+      <c r="VQD216" s="14"/>
+      <c r="VQE216" s="14"/>
+      <c r="VQF216" s="14"/>
+      <c r="VQG216" s="14"/>
+      <c r="VQH216" s="14"/>
+      <c r="VQI216" s="14"/>
+      <c r="VQJ216" s="14"/>
+      <c r="VQK216" s="14"/>
+      <c r="VQL216" s="14"/>
+      <c r="VQM216" s="14"/>
+      <c r="VQN216" s="14"/>
+      <c r="VQO216" s="14"/>
+      <c r="VQP216" s="14"/>
+      <c r="VQQ216" s="14"/>
+      <c r="VQR216" s="14"/>
+      <c r="VQS216" s="14"/>
+      <c r="VQT216" s="14"/>
+      <c r="VQU216" s="14"/>
+      <c r="VQV216" s="14"/>
+      <c r="VQW216" s="14"/>
+      <c r="VQX216" s="14"/>
+      <c r="VQY216" s="14"/>
+      <c r="VQZ216" s="14"/>
+      <c r="VRA216" s="14"/>
+      <c r="VRB216" s="14"/>
+      <c r="VRC216" s="14"/>
+      <c r="VRD216" s="14"/>
+      <c r="VRE216" s="14"/>
+      <c r="VRF216" s="14"/>
+      <c r="VRG216" s="14"/>
+      <c r="VRH216" s="14"/>
+      <c r="VRI216" s="14"/>
+      <c r="VRJ216" s="14"/>
+      <c r="VRK216" s="14"/>
+      <c r="VRL216" s="14"/>
+      <c r="VRM216" s="14"/>
+      <c r="VRN216" s="14"/>
+      <c r="VRO216" s="14"/>
+      <c r="VRP216" s="14"/>
+      <c r="VRQ216" s="14"/>
+      <c r="VRR216" s="14"/>
+      <c r="VRS216" s="14"/>
+      <c r="VRT216" s="14"/>
+      <c r="VRU216" s="14"/>
+      <c r="VRV216" s="14"/>
+      <c r="VRW216" s="14"/>
+      <c r="VRX216" s="14"/>
+      <c r="VRY216" s="14"/>
+      <c r="VRZ216" s="14"/>
+      <c r="VSA216" s="14"/>
+      <c r="VSB216" s="14"/>
+      <c r="VSC216" s="14"/>
+      <c r="VSD216" s="14"/>
+      <c r="VSE216" s="14"/>
+      <c r="VSF216" s="14"/>
+      <c r="VSG216" s="14"/>
+      <c r="VSH216" s="14"/>
+      <c r="VSI216" s="14"/>
+      <c r="VSJ216" s="14"/>
+      <c r="VSK216" s="14"/>
+      <c r="VSL216" s="14"/>
+      <c r="VSM216" s="14"/>
+      <c r="VSN216" s="14"/>
+      <c r="VSO216" s="14"/>
+      <c r="VSP216" s="14"/>
+      <c r="VSQ216" s="14"/>
+      <c r="VSR216" s="14"/>
+      <c r="VSS216" s="14"/>
+      <c r="VST216" s="14"/>
+      <c r="VSU216" s="14"/>
+      <c r="VSV216" s="14"/>
+      <c r="VSW216" s="14"/>
+      <c r="VSX216" s="14"/>
+      <c r="VSY216" s="14"/>
+      <c r="VSZ216" s="14"/>
+      <c r="VTA216" s="14"/>
+      <c r="VTB216" s="14"/>
+      <c r="VTC216" s="14"/>
+      <c r="VTD216" s="14"/>
+      <c r="VTE216" s="14"/>
+      <c r="VTF216" s="14"/>
+      <c r="VTG216" s="14"/>
+      <c r="VTH216" s="14"/>
+      <c r="VTI216" s="14"/>
+      <c r="VTJ216" s="14"/>
+      <c r="VTK216" s="14"/>
+      <c r="VTL216" s="14"/>
+      <c r="VTM216" s="14"/>
+      <c r="VTN216" s="14"/>
+      <c r="VTO216" s="14"/>
+      <c r="VTP216" s="14"/>
+      <c r="VTQ216" s="14"/>
+      <c r="VTR216" s="14"/>
+      <c r="VTS216" s="14"/>
+      <c r="VTT216" s="14"/>
+      <c r="VTU216" s="14"/>
+      <c r="VTV216" s="14"/>
+      <c r="VTW216" s="14"/>
+      <c r="VTX216" s="14"/>
+      <c r="VTY216" s="14"/>
+      <c r="VTZ216" s="14"/>
+      <c r="VUA216" s="14"/>
+      <c r="VUB216" s="14"/>
+      <c r="VUC216" s="14"/>
+      <c r="VUD216" s="14"/>
+      <c r="VUE216" s="14"/>
+      <c r="VUF216" s="14"/>
+      <c r="VUG216" s="14"/>
+      <c r="VUH216" s="14"/>
+      <c r="VUI216" s="14"/>
+      <c r="VUJ216" s="14"/>
+      <c r="VUK216" s="14"/>
+      <c r="VUL216" s="14"/>
+      <c r="VUM216" s="14"/>
+      <c r="VUN216" s="14"/>
+      <c r="VUO216" s="14"/>
+      <c r="VUP216" s="14"/>
+      <c r="VUQ216" s="14"/>
+      <c r="VUR216" s="14"/>
+      <c r="VUS216" s="14"/>
+      <c r="VUT216" s="14"/>
+      <c r="VUU216" s="14"/>
+      <c r="VUV216" s="14"/>
+      <c r="VUW216" s="14"/>
+      <c r="VUX216" s="14"/>
+      <c r="VUY216" s="14"/>
+      <c r="VUZ216" s="14"/>
+      <c r="VVA216" s="14"/>
+      <c r="VVB216" s="14"/>
+      <c r="VVC216" s="14"/>
+      <c r="VVD216" s="14"/>
+      <c r="VVE216" s="14"/>
+      <c r="VVF216" s="14"/>
+      <c r="VVG216" s="14"/>
+      <c r="VVH216" s="14"/>
+      <c r="VVI216" s="14"/>
+      <c r="VVJ216" s="14"/>
+      <c r="VVK216" s="14"/>
+      <c r="VVL216" s="14"/>
+      <c r="VVM216" s="14"/>
+      <c r="VVN216" s="14"/>
+      <c r="VVO216" s="14"/>
+      <c r="VVP216" s="14"/>
+      <c r="VVQ216" s="14"/>
+      <c r="VVR216" s="14"/>
+      <c r="VVS216" s="14"/>
+      <c r="VVT216" s="14"/>
+      <c r="VVU216" s="14"/>
+      <c r="VVV216" s="14"/>
+      <c r="VVW216" s="14"/>
+      <c r="VVX216" s="14"/>
+      <c r="VVY216" s="14"/>
+      <c r="VVZ216" s="14"/>
+      <c r="VWA216" s="14"/>
+      <c r="VWB216" s="14"/>
+      <c r="VWC216" s="14"/>
+      <c r="VWD216" s="14"/>
+      <c r="VWE216" s="14"/>
+      <c r="VWF216" s="14"/>
+      <c r="VWG216" s="14"/>
+      <c r="VWH216" s="14"/>
+      <c r="VWI216" s="14"/>
+      <c r="VWJ216" s="14"/>
+      <c r="VWK216" s="14"/>
+      <c r="VWL216" s="14"/>
+      <c r="VWM216" s="14"/>
+      <c r="VWN216" s="14"/>
+      <c r="VWO216" s="14"/>
+      <c r="VWP216" s="14"/>
+      <c r="VWQ216" s="14"/>
+      <c r="VWR216" s="14"/>
+      <c r="VWS216" s="14"/>
+      <c r="VWT216" s="14"/>
+      <c r="VWU216" s="14"/>
+      <c r="VWV216" s="14"/>
+      <c r="VWW216" s="14"/>
+      <c r="VWX216" s="14"/>
+      <c r="VWY216" s="14"/>
+      <c r="VWZ216" s="14"/>
+      <c r="VXA216" s="14"/>
+      <c r="VXB216" s="14"/>
+      <c r="VXC216" s="14"/>
+      <c r="VXD216" s="14"/>
+      <c r="VXE216" s="14"/>
+      <c r="VXF216" s="14"/>
+      <c r="VXG216" s="14"/>
+      <c r="VXH216" s="14"/>
+      <c r="VXI216" s="14"/>
+      <c r="VXJ216" s="14"/>
+      <c r="VXK216" s="14"/>
+      <c r="VXL216" s="14"/>
+      <c r="VXM216" s="14"/>
+      <c r="VXN216" s="14"/>
+      <c r="VXO216" s="14"/>
+      <c r="VXP216" s="14"/>
+      <c r="VXQ216" s="14"/>
+      <c r="VXR216" s="14"/>
+      <c r="VXS216" s="14"/>
+      <c r="VXT216" s="14"/>
+      <c r="VXU216" s="14"/>
+      <c r="VXV216" s="14"/>
+      <c r="VXW216" s="14"/>
+      <c r="VXX216" s="14"/>
+      <c r="VXY216" s="14"/>
+      <c r="VXZ216" s="14"/>
+      <c r="VYA216" s="14"/>
+      <c r="VYB216" s="14"/>
+      <c r="VYC216" s="14"/>
+      <c r="VYD216" s="14"/>
+      <c r="VYE216" s="14"/>
+      <c r="VYF216" s="14"/>
+      <c r="VYG216" s="14"/>
+      <c r="VYH216" s="14"/>
+      <c r="VYI216" s="14"/>
+      <c r="VYJ216" s="14"/>
+      <c r="VYK216" s="14"/>
+      <c r="VYL216" s="14"/>
+      <c r="VYM216" s="14"/>
+      <c r="VYN216" s="14"/>
+      <c r="VYO216" s="14"/>
+      <c r="VYP216" s="14"/>
+      <c r="VYQ216" s="14"/>
+      <c r="VYR216" s="14"/>
+      <c r="VYS216" s="14"/>
+      <c r="VYT216" s="14"/>
+      <c r="VYU216" s="14"/>
+      <c r="VYV216" s="14"/>
+      <c r="VYW216" s="14"/>
+      <c r="VYX216" s="14"/>
+      <c r="VYY216" s="14"/>
+      <c r="VYZ216" s="14"/>
+      <c r="VZA216" s="14"/>
+      <c r="VZB216" s="14"/>
+      <c r="VZC216" s="14"/>
+      <c r="VZD216" s="14"/>
+      <c r="VZE216" s="14"/>
+      <c r="VZF216" s="14"/>
+      <c r="VZG216" s="14"/>
+      <c r="VZH216" s="14"/>
+      <c r="VZI216" s="14"/>
+      <c r="VZJ216" s="14"/>
+      <c r="VZK216" s="14"/>
+      <c r="VZL216" s="14"/>
+      <c r="VZM216" s="14"/>
+      <c r="VZN216" s="14"/>
+      <c r="VZO216" s="14"/>
+      <c r="VZP216" s="14"/>
+      <c r="VZQ216" s="14"/>
+      <c r="VZR216" s="14"/>
+      <c r="VZS216" s="14"/>
+      <c r="VZT216" s="14"/>
+      <c r="VZU216" s="14"/>
+      <c r="VZV216" s="14"/>
+      <c r="VZW216" s="14"/>
+      <c r="VZX216" s="14"/>
+      <c r="VZY216" s="14"/>
+      <c r="VZZ216" s="14"/>
+      <c r="WAA216" s="14"/>
+      <c r="WAB216" s="14"/>
+      <c r="WAC216" s="14"/>
+      <c r="WAD216" s="14"/>
+      <c r="WAE216" s="14"/>
+      <c r="WAF216" s="14"/>
+      <c r="WAG216" s="14"/>
+      <c r="WAH216" s="14"/>
+      <c r="WAI216" s="14"/>
+      <c r="WAJ216" s="14"/>
+      <c r="WAK216" s="14"/>
+      <c r="WAL216" s="14"/>
+      <c r="WAM216" s="14"/>
+      <c r="WAN216" s="14"/>
+      <c r="WAO216" s="14"/>
+      <c r="WAP216" s="14"/>
+      <c r="WAQ216" s="14"/>
+      <c r="WAR216" s="14"/>
+      <c r="WAS216" s="14"/>
+      <c r="WAT216" s="14"/>
+      <c r="WAU216" s="14"/>
+      <c r="WAV216" s="14"/>
+      <c r="WAW216" s="14"/>
+      <c r="WAX216" s="14"/>
+      <c r="WAY216" s="14"/>
+      <c r="WAZ216" s="14"/>
+      <c r="WBA216" s="14"/>
+      <c r="WBB216" s="14"/>
+      <c r="WBC216" s="14"/>
+      <c r="WBD216" s="14"/>
+      <c r="WBE216" s="14"/>
+      <c r="WBF216" s="14"/>
+      <c r="WBG216" s="14"/>
+      <c r="WBH216" s="14"/>
+      <c r="WBI216" s="14"/>
+      <c r="WBJ216" s="14"/>
+      <c r="WBK216" s="14"/>
+      <c r="WBL216" s="14"/>
+      <c r="WBM216" s="14"/>
+      <c r="WBN216" s="14"/>
+      <c r="WBO216" s="14"/>
+      <c r="WBP216" s="14"/>
+      <c r="WBQ216" s="14"/>
+      <c r="WBR216" s="14"/>
+      <c r="WBS216" s="14"/>
+      <c r="WBT216" s="14"/>
+      <c r="WBU216" s="14"/>
+      <c r="WBV216" s="14"/>
+      <c r="WBW216" s="14"/>
+      <c r="WBX216" s="14"/>
+      <c r="WBY216" s="14"/>
+      <c r="WBZ216" s="14"/>
+      <c r="WCA216" s="14"/>
+      <c r="WCB216" s="14"/>
+      <c r="WCC216" s="14"/>
+      <c r="WCD216" s="14"/>
+      <c r="WCE216" s="14"/>
+      <c r="WCF216" s="14"/>
+      <c r="WCG216" s="14"/>
+      <c r="WCH216" s="14"/>
+      <c r="WCI216" s="14"/>
+      <c r="WCJ216" s="14"/>
+      <c r="WCK216" s="14"/>
+      <c r="WCL216" s="14"/>
+      <c r="WCM216" s="14"/>
+      <c r="WCN216" s="14"/>
+      <c r="WCO216" s="14"/>
+      <c r="WCP216" s="14"/>
+      <c r="WCQ216" s="14"/>
+      <c r="WCR216" s="14"/>
+      <c r="WCS216" s="14"/>
+      <c r="WCT216" s="14"/>
+      <c r="WCU216" s="14"/>
+      <c r="WCV216" s="14"/>
+      <c r="WCW216" s="14"/>
+      <c r="WCX216" s="14"/>
+      <c r="WCY216" s="14"/>
+      <c r="WCZ216" s="14"/>
+      <c r="WDA216" s="14"/>
+      <c r="WDB216" s="14"/>
+      <c r="WDC216" s="14"/>
+      <c r="WDD216" s="14"/>
+      <c r="WDE216" s="14"/>
+      <c r="WDF216" s="14"/>
+      <c r="WDG216" s="14"/>
+      <c r="WDH216" s="14"/>
+      <c r="WDI216" s="14"/>
+      <c r="WDJ216" s="14"/>
+      <c r="WDK216" s="14"/>
+      <c r="WDL216" s="14"/>
+      <c r="WDM216" s="14"/>
+      <c r="WDN216" s="14"/>
+      <c r="WDO216" s="14"/>
+      <c r="WDP216" s="14"/>
+      <c r="WDQ216" s="14"/>
+      <c r="WDR216" s="14"/>
+      <c r="WDS216" s="14"/>
+      <c r="WDT216" s="14"/>
+      <c r="WDU216" s="14"/>
+      <c r="WDV216" s="14"/>
+      <c r="WDW216" s="14"/>
+      <c r="WDX216" s="14"/>
+      <c r="WDY216" s="14"/>
+      <c r="WDZ216" s="14"/>
+      <c r="WEA216" s="14"/>
+      <c r="WEB216" s="14"/>
+      <c r="WEC216" s="14"/>
+      <c r="WED216" s="14"/>
+      <c r="WEE216" s="14"/>
+      <c r="WEF216" s="14"/>
+      <c r="WEG216" s="14"/>
+      <c r="WEH216" s="14"/>
+      <c r="WEI216" s="14"/>
+      <c r="WEJ216" s="14"/>
+      <c r="WEK216" s="14"/>
+      <c r="WEL216" s="14"/>
+      <c r="WEM216" s="14"/>
+      <c r="WEN216" s="14"/>
+      <c r="WEO216" s="14"/>
+      <c r="WEP216" s="14"/>
+      <c r="WEQ216" s="14"/>
+      <c r="WER216" s="14"/>
+      <c r="WES216" s="14"/>
+      <c r="WET216" s="14"/>
+      <c r="WEU216" s="14"/>
+      <c r="WEV216" s="14"/>
+      <c r="WEW216" s="14"/>
+      <c r="WEX216" s="14"/>
+      <c r="WEY216" s="14"/>
+      <c r="WEZ216" s="14"/>
+      <c r="WFA216" s="14"/>
+      <c r="WFB216" s="14"/>
+      <c r="WFC216" s="14"/>
+      <c r="WFD216" s="14"/>
+      <c r="WFE216" s="14"/>
+      <c r="WFF216" s="14"/>
+      <c r="WFG216" s="14"/>
+      <c r="WFH216" s="14"/>
+      <c r="WFI216" s="14"/>
+      <c r="WFJ216" s="14"/>
+      <c r="WFK216" s="14"/>
+      <c r="WFL216" s="14"/>
+      <c r="WFM216" s="14"/>
+      <c r="WFN216" s="14"/>
+      <c r="WFO216" s="14"/>
+      <c r="WFP216" s="14"/>
+      <c r="WFQ216" s="14"/>
+      <c r="WFR216" s="14"/>
+      <c r="WFS216" s="14"/>
+      <c r="WFT216" s="14"/>
+      <c r="WFU216" s="14"/>
+      <c r="WFV216" s="14"/>
+      <c r="WFW216" s="14"/>
+      <c r="WFX216" s="14"/>
+      <c r="WFY216" s="14"/>
+      <c r="WFZ216" s="14"/>
+      <c r="WGA216" s="14"/>
+      <c r="WGB216" s="14"/>
+      <c r="WGC216" s="14"/>
+      <c r="WGD216" s="14"/>
+      <c r="WGE216" s="14"/>
+      <c r="WGF216" s="14"/>
+      <c r="WGG216" s="14"/>
+      <c r="WGH216" s="14"/>
+      <c r="WGI216" s="14"/>
+      <c r="WGJ216" s="14"/>
+      <c r="WGK216" s="14"/>
+      <c r="WGL216" s="14"/>
+      <c r="WGM216" s="14"/>
+      <c r="WGN216" s="14"/>
+      <c r="WGO216" s="14"/>
+      <c r="WGP216" s="14"/>
+      <c r="WGQ216" s="14"/>
+      <c r="WGR216" s="14"/>
+      <c r="WGS216" s="14"/>
+      <c r="WGT216" s="14"/>
+      <c r="WGU216" s="14"/>
+      <c r="WGV216" s="14"/>
+      <c r="WGW216" s="14"/>
+      <c r="WGX216" s="14"/>
+      <c r="WGY216" s="14"/>
+      <c r="WGZ216" s="14"/>
+      <c r="WHA216" s="14"/>
+      <c r="WHB216" s="14"/>
+      <c r="WHC216" s="14"/>
+      <c r="WHD216" s="14"/>
+      <c r="WHE216" s="14"/>
+      <c r="WHF216" s="14"/>
+      <c r="WHG216" s="14"/>
+      <c r="WHH216" s="14"/>
+      <c r="WHI216" s="14"/>
+      <c r="WHJ216" s="14"/>
+      <c r="WHK216" s="14"/>
+      <c r="WHL216" s="14"/>
+      <c r="WHM216" s="14"/>
+      <c r="WHN216" s="14"/>
+      <c r="WHO216" s="14"/>
+      <c r="WHP216" s="14"/>
+      <c r="WHQ216" s="14"/>
+      <c r="WHR216" s="14"/>
+      <c r="WHS216" s="14"/>
+      <c r="WHT216" s="14"/>
+      <c r="WHU216" s="14"/>
+      <c r="WHV216" s="14"/>
+      <c r="WHW216" s="14"/>
+      <c r="WHX216" s="14"/>
+      <c r="WHY216" s="14"/>
+      <c r="WHZ216" s="14"/>
+      <c r="WIA216" s="14"/>
+      <c r="WIB216" s="14"/>
+      <c r="WIC216" s="14"/>
+      <c r="WID216" s="14"/>
+      <c r="WIE216" s="14"/>
+      <c r="WIF216" s="14"/>
+      <c r="WIG216" s="14"/>
+      <c r="WIH216" s="14"/>
+      <c r="WII216" s="14"/>
+      <c r="WIJ216" s="14"/>
+      <c r="WIK216" s="14"/>
+      <c r="WIL216" s="14"/>
+      <c r="WIM216" s="14"/>
+      <c r="WIN216" s="14"/>
+      <c r="WIO216" s="14"/>
+      <c r="WIP216" s="14"/>
+      <c r="WIQ216" s="14"/>
+      <c r="WIR216" s="14"/>
+      <c r="WIS216" s="14"/>
+      <c r="WIT216" s="14"/>
+      <c r="WIU216" s="14"/>
+      <c r="WIV216" s="14"/>
+      <c r="WIW216" s="14"/>
+      <c r="WIX216" s="14"/>
+      <c r="WIY216" s="14"/>
+      <c r="WIZ216" s="14"/>
+      <c r="WJA216" s="14"/>
+      <c r="WJB216" s="14"/>
+      <c r="WJC216" s="14"/>
+      <c r="WJD216" s="14"/>
+      <c r="WJE216" s="14"/>
+      <c r="WJF216" s="14"/>
+      <c r="WJG216" s="14"/>
+      <c r="WJH216" s="14"/>
+      <c r="WJI216" s="14"/>
+      <c r="WJJ216" s="14"/>
+      <c r="WJK216" s="14"/>
+      <c r="WJL216" s="14"/>
+      <c r="WJM216" s="14"/>
+      <c r="WJN216" s="14"/>
+      <c r="WJO216" s="14"/>
+      <c r="WJP216" s="14"/>
+      <c r="WJQ216" s="14"/>
+      <c r="WJR216" s="14"/>
+      <c r="WJS216" s="14"/>
+      <c r="WJT216" s="14"/>
+      <c r="WJU216" s="14"/>
+      <c r="WJV216" s="14"/>
+      <c r="WJW216" s="14"/>
+      <c r="WJX216" s="14"/>
+      <c r="WJY216" s="14"/>
+      <c r="WJZ216" s="14"/>
+      <c r="WKA216" s="14"/>
+      <c r="WKB216" s="14"/>
+      <c r="WKC216" s="14"/>
+      <c r="WKD216" s="14"/>
+      <c r="WKE216" s="14"/>
+      <c r="WKF216" s="14"/>
+      <c r="WKG216" s="14"/>
+      <c r="WKH216" s="14"/>
+      <c r="WKI216" s="14"/>
+      <c r="WKJ216" s="14"/>
+      <c r="WKK216" s="14"/>
+      <c r="WKL216" s="14"/>
+      <c r="WKM216" s="14"/>
+      <c r="WKN216" s="14"/>
+      <c r="WKO216" s="14"/>
+      <c r="WKP216" s="14"/>
+      <c r="WKQ216" s="14"/>
+      <c r="WKR216" s="14"/>
+      <c r="WKS216" s="14"/>
+      <c r="WKT216" s="14"/>
+      <c r="WKU216" s="14"/>
+      <c r="WKV216" s="14"/>
+      <c r="WKW216" s="14"/>
+      <c r="WKX216" s="14"/>
+      <c r="WKY216" s="14"/>
+      <c r="WKZ216" s="14"/>
+      <c r="WLA216" s="14"/>
+      <c r="WLB216" s="14"/>
+      <c r="WLC216" s="14"/>
+      <c r="WLD216" s="14"/>
+      <c r="WLE216" s="14"/>
+      <c r="WLF216" s="14"/>
+      <c r="WLG216" s="14"/>
+      <c r="WLH216" s="14"/>
+      <c r="WLI216" s="14"/>
+      <c r="WLJ216" s="14"/>
+      <c r="WLK216" s="14"/>
+      <c r="WLL216" s="14"/>
+      <c r="WLM216" s="14"/>
+      <c r="WLN216" s="14"/>
+      <c r="WLO216" s="14"/>
+      <c r="WLP216" s="14"/>
+      <c r="WLQ216" s="14"/>
+      <c r="WLR216" s="14"/>
+      <c r="WLS216" s="14"/>
+      <c r="WLT216" s="14"/>
+      <c r="WLU216" s="14"/>
+      <c r="WLV216" s="14"/>
+      <c r="WLW216" s="14"/>
+      <c r="WLX216" s="14"/>
+      <c r="WLY216" s="14"/>
+      <c r="WLZ216" s="14"/>
+      <c r="WMA216" s="14"/>
+      <c r="WMB216" s="14"/>
+      <c r="WMC216" s="14"/>
+      <c r="WMD216" s="14"/>
+      <c r="WME216" s="14"/>
+      <c r="WMF216" s="14"/>
+      <c r="WMG216" s="14"/>
+      <c r="WMH216" s="14"/>
+      <c r="WMI216" s="14"/>
+      <c r="WMJ216" s="14"/>
+      <c r="WMK216" s="14"/>
+      <c r="WML216" s="14"/>
+      <c r="WMM216" s="14"/>
+      <c r="WMN216" s="14"/>
+      <c r="WMO216" s="14"/>
+      <c r="WMP216" s="14"/>
+      <c r="WMQ216" s="14"/>
+      <c r="WMR216" s="14"/>
+      <c r="WMS216" s="14"/>
+      <c r="WMT216" s="14"/>
+      <c r="WMU216" s="14"/>
+      <c r="WMV216" s="14"/>
+      <c r="WMW216" s="14"/>
+      <c r="WMX216" s="14"/>
+      <c r="WMY216" s="14"/>
+      <c r="WMZ216" s="14"/>
+      <c r="WNA216" s="14"/>
+      <c r="WNB216" s="14"/>
+      <c r="WNC216" s="14"/>
+      <c r="WND216" s="14"/>
+      <c r="WNE216" s="14"/>
+      <c r="WNF216" s="14"/>
+      <c r="WNG216" s="14"/>
+      <c r="WNH216" s="14"/>
+      <c r="WNI216" s="14"/>
+      <c r="WNJ216" s="14"/>
+      <c r="WNK216" s="14"/>
+      <c r="WNL216" s="14"/>
+      <c r="WNM216" s="14"/>
+      <c r="WNN216" s="14"/>
+      <c r="WNO216" s="14"/>
+      <c r="WNP216" s="14"/>
+      <c r="WNQ216" s="14"/>
+      <c r="WNR216" s="14"/>
+      <c r="WNS216" s="14"/>
+      <c r="WNT216" s="14"/>
+      <c r="WNU216" s="14"/>
+      <c r="WNV216" s="14"/>
+      <c r="WNW216" s="14"/>
+      <c r="WNX216" s="14"/>
+      <c r="WNY216" s="14"/>
+      <c r="WNZ216" s="14"/>
+      <c r="WOA216" s="14"/>
+      <c r="WOB216" s="14"/>
+      <c r="WOC216" s="14"/>
+      <c r="WOD216" s="14"/>
+      <c r="WOE216" s="14"/>
+      <c r="WOF216" s="14"/>
+      <c r="WOG216" s="14"/>
+      <c r="WOH216" s="14"/>
+      <c r="WOI216" s="14"/>
+      <c r="WOJ216" s="14"/>
+      <c r="WOK216" s="14"/>
+      <c r="WOL216" s="14"/>
+      <c r="WOM216" s="14"/>
+      <c r="WON216" s="14"/>
+      <c r="WOO216" s="14"/>
+      <c r="WOP216" s="14"/>
+      <c r="WOQ216" s="14"/>
+      <c r="WOR216" s="14"/>
+      <c r="WOS216" s="14"/>
+      <c r="WOT216" s="14"/>
+      <c r="WOU216" s="14"/>
+      <c r="WOV216" s="14"/>
+      <c r="WOW216" s="14"/>
+      <c r="WOX216" s="14"/>
+      <c r="WOY216" s="14"/>
+      <c r="WOZ216" s="14"/>
+      <c r="WPA216" s="14"/>
+      <c r="WPB216" s="14"/>
+      <c r="WPC216" s="14"/>
+      <c r="WPD216" s="14"/>
+      <c r="WPE216" s="14"/>
+      <c r="WPF216" s="14"/>
+      <c r="WPG216" s="14"/>
+      <c r="WPH216" s="14"/>
+      <c r="WPI216" s="14"/>
+      <c r="WPJ216" s="14"/>
+      <c r="WPK216" s="14"/>
+      <c r="WPL216" s="14"/>
+      <c r="WPM216" s="14"/>
+      <c r="WPN216" s="14"/>
+      <c r="WPO216" s="14"/>
+      <c r="WPP216" s="14"/>
+      <c r="WPQ216" s="14"/>
+      <c r="WPR216" s="14"/>
+      <c r="WPS216" s="14"/>
+      <c r="WPT216" s="14"/>
+      <c r="WPU216" s="14"/>
+      <c r="WPV216" s="14"/>
+      <c r="WPW216" s="14"/>
+      <c r="WPX216" s="14"/>
+      <c r="WPY216" s="14"/>
+      <c r="WPZ216" s="14"/>
+      <c r="WQA216" s="14"/>
+      <c r="WQB216" s="14"/>
+      <c r="WQC216" s="14"/>
+      <c r="WQD216" s="14"/>
+      <c r="WQE216" s="14"/>
+      <c r="WQF216" s="14"/>
+      <c r="WQG216" s="14"/>
+      <c r="WQH216" s="14"/>
+      <c r="WQI216" s="14"/>
+      <c r="WQJ216" s="14"/>
+      <c r="WQK216" s="14"/>
+      <c r="WQL216" s="14"/>
+      <c r="WQM216" s="14"/>
+      <c r="WQN216" s="14"/>
+      <c r="WQO216" s="14"/>
+      <c r="WQP216" s="14"/>
+      <c r="WQQ216" s="14"/>
+      <c r="WQR216" s="14"/>
+      <c r="WQS216" s="14"/>
+      <c r="WQT216" s="14"/>
+      <c r="WQU216" s="14"/>
+      <c r="WQV216" s="14"/>
+      <c r="WQW216" s="14"/>
+      <c r="WQX216" s="14"/>
+      <c r="WQY216" s="14"/>
+      <c r="WQZ216" s="14"/>
+      <c r="WRA216" s="14"/>
+      <c r="WRB216" s="14"/>
+      <c r="WRC216" s="14"/>
+      <c r="WRD216" s="14"/>
+      <c r="WRE216" s="14"/>
+      <c r="WRF216" s="14"/>
+      <c r="WRG216" s="14"/>
+      <c r="WRH216" s="14"/>
+      <c r="WRI216" s="14"/>
+      <c r="WRJ216" s="14"/>
+      <c r="WRK216" s="14"/>
+      <c r="WRL216" s="14"/>
+      <c r="WRM216" s="14"/>
+      <c r="WRN216" s="14"/>
+      <c r="WRO216" s="14"/>
+      <c r="WRP216" s="14"/>
+      <c r="WRQ216" s="14"/>
+      <c r="WRR216" s="14"/>
+      <c r="WRS216" s="14"/>
+      <c r="WRT216" s="14"/>
+      <c r="WRU216" s="14"/>
+      <c r="WRV216" s="14"/>
+      <c r="WRW216" s="14"/>
+      <c r="WRX216" s="14"/>
+      <c r="WRY216" s="14"/>
+      <c r="WRZ216" s="14"/>
+      <c r="WSA216" s="14"/>
+      <c r="WSB216" s="14"/>
+      <c r="WSC216" s="14"/>
+      <c r="WSD216" s="14"/>
+      <c r="WSE216" s="14"/>
+      <c r="WSF216" s="14"/>
+      <c r="WSG216" s="14"/>
+      <c r="WSH216" s="14"/>
+      <c r="WSI216" s="14"/>
+      <c r="WSJ216" s="14"/>
+      <c r="WSK216" s="14"/>
+      <c r="WSL216" s="14"/>
+      <c r="WSM216" s="14"/>
+      <c r="WSN216" s="14"/>
+      <c r="WSO216" s="14"/>
+      <c r="WSP216" s="14"/>
+      <c r="WSQ216" s="14"/>
+      <c r="WSR216" s="14"/>
+      <c r="WSS216" s="14"/>
+      <c r="WST216" s="14"/>
+      <c r="WSU216" s="14"/>
+      <c r="WSV216" s="14"/>
+      <c r="WSW216" s="14"/>
+      <c r="WSX216" s="14"/>
+      <c r="WSY216" s="14"/>
+      <c r="WSZ216" s="14"/>
+      <c r="WTA216" s="14"/>
+      <c r="WTB216" s="14"/>
+      <c r="WTC216" s="14"/>
+      <c r="WTD216" s="14"/>
+      <c r="WTE216" s="14"/>
+      <c r="WTF216" s="14"/>
+      <c r="WTG216" s="14"/>
+      <c r="WTH216" s="14"/>
+      <c r="WTI216" s="14"/>
+      <c r="WTJ216" s="14"/>
+      <c r="WTK216" s="14"/>
+      <c r="WTL216" s="14"/>
+      <c r="WTM216" s="14"/>
+      <c r="WTN216" s="14"/>
+      <c r="WTO216" s="14"/>
+      <c r="WTP216" s="14"/>
+      <c r="WTQ216" s="14"/>
+      <c r="WTR216" s="14"/>
+      <c r="WTS216" s="14"/>
+      <c r="WTT216" s="14"/>
+      <c r="WTU216" s="14"/>
+      <c r="WTV216" s="14"/>
+      <c r="WTW216" s="14"/>
+      <c r="WTX216" s="14"/>
+      <c r="WTY216" s="14"/>
+      <c r="WTZ216" s="14"/>
+      <c r="WUA216" s="14"/>
+      <c r="WUB216" s="14"/>
+      <c r="WUC216" s="14"/>
+      <c r="WUD216" s="14"/>
+      <c r="WUE216" s="14"/>
+      <c r="WUF216" s="14"/>
+      <c r="WUG216" s="14"/>
+      <c r="WUH216" s="14"/>
+      <c r="WUI216" s="14"/>
+      <c r="WUJ216" s="14"/>
+      <c r="WUK216" s="14"/>
+      <c r="WUL216" s="14"/>
+      <c r="WUM216" s="14"/>
+      <c r="WUN216" s="14"/>
+      <c r="WUO216" s="14"/>
+      <c r="WUP216" s="14"/>
+      <c r="WUQ216" s="14"/>
+      <c r="WUR216" s="14"/>
+      <c r="WUS216" s="14"/>
+      <c r="WUT216" s="14"/>
+      <c r="WUU216" s="14"/>
+      <c r="WUV216" s="14"/>
+      <c r="WUW216" s="14"/>
+      <c r="WUX216" s="14"/>
+      <c r="WUY216" s="14"/>
+      <c r="WUZ216" s="14"/>
+      <c r="WVA216" s="14"/>
+      <c r="WVB216" s="14"/>
+      <c r="WVC216" s="14"/>
+      <c r="WVD216" s="14"/>
+      <c r="WVE216" s="14"/>
+      <c r="WVF216" s="14"/>
+      <c r="WVG216" s="14"/>
+      <c r="WVH216" s="14"/>
+      <c r="WVI216" s="14"/>
+      <c r="WVJ216" s="14"/>
+      <c r="WVK216" s="14"/>
+      <c r="WVL216" s="14"/>
+      <c r="WVM216" s="14"/>
+      <c r="WVN216" s="14"/>
+      <c r="WVO216" s="14"/>
+      <c r="WVP216" s="14"/>
+      <c r="WVQ216" s="14"/>
+      <c r="WVR216" s="14"/>
+      <c r="WVS216" s="14"/>
+      <c r="WVT216" s="14"/>
+      <c r="WVU216" s="14"/>
+      <c r="WVV216" s="14"/>
+      <c r="WVW216" s="14"/>
+      <c r="WVX216" s="14"/>
+      <c r="WVY216" s="14"/>
+      <c r="WVZ216" s="14"/>
+      <c r="WWA216" s="14"/>
+      <c r="WWB216" s="14"/>
+      <c r="WWC216" s="14"/>
+      <c r="WWD216" s="14"/>
+      <c r="WWE216" s="14"/>
+      <c r="WWF216" s="14"/>
+      <c r="WWG216" s="14"/>
+      <c r="WWH216" s="14"/>
+      <c r="WWI216" s="14"/>
+      <c r="WWJ216" s="14"/>
+      <c r="WWK216" s="14"/>
+      <c r="WWL216" s="14"/>
+      <c r="WWM216" s="14"/>
+      <c r="WWN216" s="14"/>
+      <c r="WWO216" s="14"/>
+      <c r="WWP216" s="14"/>
+      <c r="WWQ216" s="14"/>
+      <c r="WWR216" s="14"/>
+      <c r="WWS216" s="14"/>
+      <c r="WWT216" s="14"/>
+      <c r="WWU216" s="14"/>
+      <c r="WWV216" s="14"/>
+      <c r="WWW216" s="14"/>
+      <c r="WWX216" s="14"/>
+      <c r="WWY216" s="14"/>
+      <c r="WWZ216" s="14"/>
+      <c r="WXA216" s="14"/>
+      <c r="WXB216" s="14"/>
+      <c r="WXC216" s="14"/>
+      <c r="WXD216" s="14"/>
+      <c r="WXE216" s="14"/>
+      <c r="WXF216" s="14"/>
+      <c r="WXG216" s="14"/>
+      <c r="WXH216" s="14"/>
+      <c r="WXI216" s="14"/>
+      <c r="WXJ216" s="14"/>
+      <c r="WXK216" s="14"/>
+      <c r="WXL216" s="14"/>
+      <c r="WXM216" s="14"/>
+      <c r="WXN216" s="14"/>
+      <c r="WXO216" s="14"/>
+      <c r="WXP216" s="14"/>
+      <c r="WXQ216" s="14"/>
+      <c r="WXR216" s="14"/>
+      <c r="WXS216" s="14"/>
+      <c r="WXT216" s="14"/>
+      <c r="WXU216" s="14"/>
+      <c r="WXV216" s="14"/>
+      <c r="WXW216" s="14"/>
+      <c r="WXX216" s="14"/>
+      <c r="WXY216" s="14"/>
+      <c r="WXZ216" s="14"/>
+      <c r="WYA216" s="14"/>
+      <c r="WYB216" s="14"/>
+      <c r="WYC216" s="14"/>
+      <c r="WYD216" s="14"/>
+      <c r="WYE216" s="14"/>
+      <c r="WYF216" s="14"/>
+      <c r="WYG216" s="14"/>
+      <c r="WYH216" s="14"/>
+      <c r="WYI216" s="14"/>
+      <c r="WYJ216" s="14"/>
+      <c r="WYK216" s="14"/>
+      <c r="WYL216" s="14"/>
+      <c r="WYM216" s="14"/>
+      <c r="WYN216" s="14"/>
+      <c r="WYO216" s="14"/>
+      <c r="WYP216" s="14"/>
+      <c r="WYQ216" s="14"/>
+      <c r="WYR216" s="14"/>
+      <c r="WYS216" s="14"/>
+      <c r="WYT216" s="14"/>
+      <c r="WYU216" s="14"/>
+      <c r="WYV216" s="14"/>
+      <c r="WYW216" s="14"/>
+      <c r="WYX216" s="14"/>
+      <c r="WYY216" s="14"/>
+      <c r="WYZ216" s="14"/>
+      <c r="WZA216" s="14"/>
+      <c r="WZB216" s="14"/>
+      <c r="WZC216" s="14"/>
+      <c r="WZD216" s="14"/>
+      <c r="WZE216" s="14"/>
+      <c r="WZF216" s="14"/>
+      <c r="WZG216" s="14"/>
+      <c r="WZH216" s="14"/>
+      <c r="WZI216" s="14"/>
+      <c r="WZJ216" s="14"/>
+      <c r="WZK216" s="14"/>
+      <c r="WZL216" s="14"/>
+      <c r="WZM216" s="14"/>
+      <c r="WZN216" s="14"/>
+      <c r="WZO216" s="14"/>
+      <c r="WZP216" s="14"/>
+      <c r="WZQ216" s="14"/>
+      <c r="WZR216" s="14"/>
+      <c r="WZS216" s="14"/>
+      <c r="WZT216" s="14"/>
+      <c r="WZU216" s="14"/>
+      <c r="WZV216" s="14"/>
+      <c r="WZW216" s="14"/>
+      <c r="WZX216" s="14"/>
+      <c r="WZY216" s="14"/>
+      <c r="WZZ216" s="14"/>
+      <c r="XAA216" s="14"/>
+      <c r="XAB216" s="14"/>
+      <c r="XAC216" s="14"/>
+      <c r="XAD216" s="14"/>
+      <c r="XAE216" s="14"/>
+      <c r="XAF216" s="14"/>
+      <c r="XAG216" s="14"/>
+      <c r="XAH216" s="14"/>
+      <c r="XAI216" s="14"/>
+      <c r="XAJ216" s="14"/>
+      <c r="XAK216" s="14"/>
+      <c r="XAL216" s="14"/>
+      <c r="XAM216" s="14"/>
+      <c r="XAN216" s="14"/>
+      <c r="XAO216" s="14"/>
+      <c r="XAP216" s="14"/>
+      <c r="XAQ216" s="14"/>
+      <c r="XAR216" s="14"/>
+      <c r="XAS216" s="14"/>
+      <c r="XAT216" s="14"/>
+      <c r="XAU216" s="14"/>
+      <c r="XAV216" s="14"/>
+      <c r="XAW216" s="14"/>
+      <c r="XAX216" s="14"/>
+      <c r="XAY216" s="14"/>
+      <c r="XAZ216" s="14"/>
+      <c r="XBA216" s="14"/>
+      <c r="XBB216" s="14"/>
+      <c r="XBC216" s="14"/>
+      <c r="XBD216" s="14"/>
+      <c r="XBE216" s="14"/>
+      <c r="XBF216" s="14"/>
+      <c r="XBG216" s="14"/>
+      <c r="XBH216" s="14"/>
+      <c r="XBI216" s="14"/>
+      <c r="XBJ216" s="14"/>
+      <c r="XBK216" s="14"/>
+      <c r="XBL216" s="14"/>
+      <c r="XBM216" s="14"/>
+      <c r="XBN216" s="14"/>
+      <c r="XBO216" s="14"/>
+      <c r="XBP216" s="14"/>
+      <c r="XBQ216" s="14"/>
+      <c r="XBR216" s="14"/>
+      <c r="XBS216" s="14"/>
+      <c r="XBT216" s="14"/>
+      <c r="XBU216" s="14"/>
+      <c r="XBV216" s="14"/>
+      <c r="XBW216" s="14"/>
+      <c r="XBX216" s="14"/>
+      <c r="XBY216" s="14"/>
+      <c r="XBZ216" s="14"/>
+      <c r="XCA216" s="14"/>
+      <c r="XCB216" s="14"/>
+      <c r="XCC216" s="14"/>
+      <c r="XCD216" s="14"/>
+      <c r="XCE216" s="14"/>
+      <c r="XCF216" s="14"/>
+      <c r="XCG216" s="14"/>
+      <c r="XCH216" s="14"/>
+      <c r="XCI216" s="14"/>
+      <c r="XCJ216" s="14"/>
+      <c r="XCK216" s="14"/>
+      <c r="XCL216" s="14"/>
+      <c r="XCM216" s="14"/>
+      <c r="XCN216" s="14"/>
+      <c r="XCO216" s="14"/>
+      <c r="XCP216" s="14"/>
+      <c r="XCQ216" s="14"/>
+      <c r="XCR216" s="14"/>
+      <c r="XCS216" s="14"/>
+      <c r="XCT216" s="14"/>
+      <c r="XCU216" s="14"/>
+      <c r="XCV216" s="14"/>
+      <c r="XCW216" s="14"/>
+      <c r="XCX216" s="14"/>
+      <c r="XCY216" s="14"/>
+      <c r="XCZ216" s="14"/>
+      <c r="XDA216" s="14"/>
+      <c r="XDB216" s="14"/>
+      <c r="XDC216" s="14"/>
+      <c r="XDD216" s="14"/>
+      <c r="XDE216" s="14"/>
+      <c r="XDF216" s="14"/>
+      <c r="XDG216" s="14"/>
+      <c r="XDH216" s="14"/>
+      <c r="XDI216" s="14"/>
+      <c r="XDJ216" s="14"/>
+      <c r="XDK216" s="14"/>
+      <c r="XDL216" s="14"/>
+      <c r="XDM216" s="14"/>
+      <c r="XDN216" s="14"/>
+      <c r="XDO216" s="14"/>
+      <c r="XDP216" s="14"/>
+      <c r="XDQ216" s="14"/>
+      <c r="XDR216" s="14"/>
+      <c r="XDS216" s="14"/>
+      <c r="XDT216" s="14"/>
+      <c r="XDU216" s="14"/>
+      <c r="XDV216" s="14"/>
+      <c r="XDW216" s="14"/>
+      <c r="XDX216" s="14"/>
+      <c r="XDY216" s="14"/>
+      <c r="XDZ216" s="14"/>
+      <c r="XEA216" s="14"/>
+      <c r="XEB216" s="14"/>
+      <c r="XEC216" s="14"/>
+      <c r="XED216" s="14"/>
+      <c r="XEE216" s="14"/>
+      <c r="XEF216" s="14"/>
+      <c r="XEG216" s="14"/>
+      <c r="XEH216" s="14"/>
+      <c r="XEI216" s="14"/>
+      <c r="XEJ216" s="14"/>
+      <c r="XEK216" s="14"/>
+      <c r="XEL216" s="14"/>
+      <c r="XEM216" s="14"/>
+      <c r="XEN216" s="14"/>
+      <c r="XEO216" s="14"/>
+      <c r="XEP216" s="14"/>
+      <c r="XEQ216" s="14"/>
+      <c r="XER216" s="14"/>
+      <c r="XES216" s="14"/>
+      <c r="XET216" s="14"/>
+      <c r="XEU216" s="14"/>
+      <c r="XEV216" s="14"/>
+      <c r="XEW216" s="14"/>
+      <c r="XEX216" s="14"/>
+      <c r="XEY216" s="14"/>
+      <c r="XEZ216" s="14"/>
+      <c r="XFA216" s="14"/>
+      <c r="XFB216" s="14"/>
+      <c r="XFC216" s="14"/>
+      <c r="XFD216" s="14"/>
+    </row>
+    <row r="217" spans="1:16384" s="4" customFormat="1">
       <c r="A217" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B217" s="33">
-        <v>382702</v>
+        <v>479616</v>
       </c>
       <c r="C217" s="69">
-        <v>685747</v>
+        <v>1372684</v>
       </c>
       <c r="D217" s="69">
-        <v>924489</v>
+        <v>2838715</v>
       </c>
       <c r="E217" s="15">
-        <v>1273370</v>
+        <v>5193312</v>
       </c>
       <c r="F217" s="76">
-        <v>1742871</v>
+        <v>6871457</v>
       </c>
       <c r="G217" s="78">
-        <v>2406203</v>
+        <v>7648854</v>
       </c>
       <c r="H217" s="76">
-        <v>3212344</v>
-[...1 lines deleted...]
-      <c r="I217" s="15"/>
+        <v>8074108</v>
+      </c>
+      <c r="I217" s="76">
+        <v>8807221</v>
+      </c>
       <c r="J217" s="60"/>
       <c r="K217" s="60"/>
       <c r="L217" s="60"/>
       <c r="M217" s="15"/>
     </row>
-    <row r="218" spans="1:16384" s="4" customFormat="1" ht="14.25">
+    <row r="218" spans="1:16384" s="4" customFormat="1">
       <c r="A218" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>2949850</v>
+        <v>56</v>
+      </c>
+      <c r="B218" s="51" t="s">
+        <v>15</v>
       </c>
       <c r="C218" s="69">
-        <v>6598802</v>
+        <v>1087305</v>
       </c>
       <c r="D218" s="69">
-        <v>10000114</v>
+        <v>2174609</v>
       </c>
       <c r="E218" s="15">
-        <v>13780354</v>
+        <v>3261914</v>
       </c>
       <c r="F218" s="76">
-        <v>17718568</v>
+        <v>3800255</v>
       </c>
       <c r="G218" s="78">
-        <v>21822989</v>
+        <v>4338595</v>
       </c>
       <c r="H218" s="76">
-        <v>25021866</v>
-[...1 lines deleted...]
-      <c r="I218" s="15"/>
+        <v>4876936</v>
+      </c>
+      <c r="I218" s="76">
+        <v>5755497</v>
+      </c>
       <c r="J218" s="60"/>
       <c r="K218" s="60"/>
       <c r="L218" s="60"/>
       <c r="M218" s="15"/>
     </row>
-    <row r="219" spans="1:16384" s="4" customFormat="1" ht="22.5">
-[...11 lines deleted...]
-      <c r="J219" s="42"/>
+    <row r="219" spans="1:16384" s="4" customFormat="1">
+      <c r="A219" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B219" s="33">
+        <v>12648</v>
+      </c>
+      <c r="C219" s="69">
+        <v>92841</v>
+      </c>
+      <c r="D219" s="69">
+        <v>138367</v>
+      </c>
+      <c r="E219" s="15">
+        <v>198363</v>
+      </c>
+      <c r="F219" s="76">
+        <v>263441</v>
+      </c>
+      <c r="G219" s="78">
+        <v>368840</v>
+      </c>
+      <c r="H219" s="76">
+        <v>519636</v>
+      </c>
+      <c r="I219" s="76">
+        <v>620021</v>
+      </c>
+      <c r="J219" s="60"/>
       <c r="K219" s="60"/>
-      <c r="L219" s="15"/>
+      <c r="L219" s="60"/>
       <c r="M219" s="15"/>
     </row>
-    <row r="220" spans="1:16384" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>68</v>
+    <row r="220" spans="1:16384" s="4" customFormat="1">
+      <c r="A220" s="13" t="s">
+        <v>59</v>
       </c>
       <c r="B220" s="33">
-        <v>2670365</v>
+        <v>370409</v>
       </c>
       <c r="C220" s="69">
-        <v>7614688</v>
+        <v>1236801</v>
       </c>
       <c r="D220" s="69">
-        <v>12029177</v>
+        <v>2067057</v>
       </c>
       <c r="E220" s="15">
-        <v>17519103</v>
+        <v>2968290</v>
       </c>
       <c r="F220" s="76">
-        <v>21871572</v>
+        <v>3461623</v>
       </c>
       <c r="G220" s="78">
-        <v>26453621</v>
+        <v>4018646</v>
       </c>
       <c r="H220" s="76">
-        <v>30205561</v>
-[...1 lines deleted...]
-      <c r="I220" s="15"/>
+        <v>4598979</v>
+      </c>
+      <c r="I220" s="76">
+        <v>5289006</v>
+      </c>
       <c r="J220" s="60"/>
       <c r="K220" s="60"/>
       <c r="L220" s="60"/>
       <c r="M220" s="15"/>
     </row>
-    <row r="221" spans="1:16384" s="4" customFormat="1" ht="14.25">
+    <row r="221" spans="1:16384" s="4" customFormat="1">
       <c r="A221" s="13" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="B221" s="33">
-        <v>104294</v>
+        <v>382702</v>
       </c>
       <c r="C221" s="69">
-        <v>315869</v>
+        <v>685747</v>
       </c>
       <c r="D221" s="69">
-        <v>492963</v>
+        <v>924489</v>
       </c>
       <c r="E221" s="15">
-        <v>853113</v>
+        <v>1273370</v>
       </c>
       <c r="F221" s="76">
-        <v>1012692</v>
+        <v>1742871</v>
       </c>
       <c r="G221" s="78">
-        <v>1227893</v>
+        <v>2406203</v>
       </c>
       <c r="H221" s="76">
-        <v>1425417</v>
-[...1 lines deleted...]
-      <c r="I221" s="15"/>
+        <v>3212344</v>
+      </c>
+      <c r="I221" s="76">
+        <v>4001841</v>
+      </c>
       <c r="J221" s="60"/>
       <c r="K221" s="60"/>
       <c r="L221" s="60"/>
       <c r="M221" s="15"/>
     </row>
-    <row r="222" spans="1:16384" s="4" customFormat="1" ht="14.25">
+    <row r="222" spans="1:16384" s="4" customFormat="1">
       <c r="A222" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B222" s="33">
-        <v>293683</v>
+        <v>2949850</v>
       </c>
       <c r="C222" s="69">
-        <v>517418</v>
+        <v>6598802</v>
       </c>
       <c r="D222" s="69">
-        <v>761252</v>
+        <v>10000114</v>
       </c>
       <c r="E222" s="15">
-        <v>1056581</v>
+        <v>13780354</v>
       </c>
       <c r="F222" s="76">
-        <v>1516636</v>
+        <v>17718568</v>
       </c>
       <c r="G222" s="78">
-        <v>1723006</v>
+        <v>21822989</v>
       </c>
       <c r="H222" s="76">
-        <v>1991881</v>
-[...1 lines deleted...]
-      <c r="I222" s="15"/>
+        <v>25021866</v>
+      </c>
+      <c r="I222" s="76">
+        <v>28410419</v>
+      </c>
       <c r="J222" s="60"/>
       <c r="K222" s="60"/>
       <c r="L222" s="60"/>
       <c r="M222" s="15"/>
     </row>
-    <row r="223" spans="1:16384" s="4" customFormat="1" ht="15" customHeight="1">
-[...25 lines deleted...]
-      <c r="J223" s="60"/>
+    <row r="223" spans="1:16384" s="4" customFormat="1" ht="21.6">
+      <c r="A223" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B223" s="22"/>
+      <c r="C223" s="6"/>
+      <c r="D223" s="15"/>
+      <c r="E223" s="6"/>
+      <c r="F223" s="21"/>
+      <c r="G223" s="53"/>
+      <c r="H223" s="42"/>
+      <c r="I223" s="42"/>
+      <c r="J223" s="42"/>
       <c r="K223" s="60"/>
-      <c r="L223" s="60"/>
+      <c r="L223" s="15"/>
       <c r="M223" s="15"/>
     </row>
-    <row r="224" spans="1:16384" s="4" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>58</v>
+    <row r="224" spans="1:16384" s="4" customFormat="1">
+      <c r="A224" s="7" t="s">
+        <v>67</v>
       </c>
       <c r="B224" s="33">
-        <v>12648</v>
+        <v>2670365</v>
       </c>
       <c r="C224" s="69">
-        <v>92841</v>
+        <v>7614688</v>
       </c>
       <c r="D224" s="69">
-        <v>138367</v>
+        <v>12029177</v>
       </c>
       <c r="E224" s="15">
-        <v>198363</v>
+        <v>17519103</v>
       </c>
       <c r="F224" s="76">
-        <v>263441</v>
+        <v>21871572</v>
       </c>
       <c r="G224" s="78">
-        <v>368840</v>
+        <v>26453621</v>
       </c>
       <c r="H224" s="76">
-        <v>519636</v>
-[...1 lines deleted...]
-      <c r="I224" s="15"/>
+        <v>30205561</v>
+      </c>
+      <c r="I224" s="76">
+        <v>35183935</v>
+      </c>
       <c r="J224" s="60"/>
       <c r="K224" s="60"/>
       <c r="L224" s="60"/>
       <c r="M224" s="15"/>
     </row>
-    <row r="225" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="225" spans="1:13" s="4" customFormat="1">
       <c r="A225" s="13" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="B225" s="33">
-        <v>298901</v>
+        <v>104294</v>
       </c>
       <c r="C225" s="69">
-        <v>1139142</v>
+        <v>315869</v>
       </c>
       <c r="D225" s="69">
-        <v>1943248</v>
+        <v>492963</v>
       </c>
       <c r="E225" s="15">
-        <v>2818330</v>
+        <v>853113</v>
       </c>
       <c r="F225" s="76">
-        <v>3300663</v>
+        <v>1012692</v>
       </c>
       <c r="G225" s="78">
-        <v>3846687</v>
+        <v>1227893</v>
       </c>
       <c r="H225" s="76">
-        <v>4416019</v>
-[...1 lines deleted...]
-      <c r="I225" s="15"/>
+        <v>1425417</v>
+      </c>
+      <c r="I225" s="76">
+        <v>1709194</v>
+      </c>
       <c r="J225" s="60"/>
       <c r="K225" s="60"/>
       <c r="L225" s="60"/>
       <c r="M225" s="15"/>
     </row>
-    <row r="226" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="226" spans="1:13" s="4" customFormat="1">
       <c r="A226" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B226" s="33">
-        <v>382702</v>
+        <v>293683</v>
       </c>
       <c r="C226" s="69">
-        <v>685747</v>
+        <v>517418</v>
       </c>
       <c r="D226" s="69">
-        <v>924489</v>
+        <v>761252</v>
       </c>
       <c r="E226" s="15">
-        <v>1273370</v>
+        <v>1056581</v>
       </c>
       <c r="F226" s="76">
-        <v>1742871</v>
+        <v>1516636</v>
       </c>
       <c r="G226" s="78">
-        <v>2406203</v>
+        <v>1723006</v>
       </c>
       <c r="H226" s="76">
-        <v>3176001</v>
-[...1 lines deleted...]
-      <c r="I226" s="15"/>
+        <v>1991881</v>
+      </c>
+      <c r="I226" s="76">
+        <v>2696555</v>
+      </c>
       <c r="J226" s="60"/>
       <c r="K226" s="60"/>
       <c r="L226" s="60"/>
       <c r="M226" s="15"/>
     </row>
     <row r="227" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A227" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>1578136</v>
+        <v>56</v>
+      </c>
+      <c r="B227" s="51" t="s">
+        <v>15</v>
       </c>
       <c r="C227" s="69">
-        <v>3776366</v>
+        <v>1087305</v>
       </c>
       <c r="D227" s="69">
-        <v>5594250</v>
+        <v>2174609</v>
       </c>
       <c r="E227" s="15">
-        <v>8057432</v>
+        <v>3261914</v>
       </c>
       <c r="F227" s="76">
-        <v>10235014</v>
+        <v>3800255</v>
       </c>
       <c r="G227" s="78">
-        <v>12542397</v>
+        <v>4338595</v>
       </c>
       <c r="H227" s="76">
-        <v>13799671</v>
-[...1 lines deleted...]
-      <c r="I227" s="15"/>
+        <v>4876936</v>
+      </c>
+      <c r="I227" s="76">
+        <v>5755497</v>
+      </c>
       <c r="J227" s="60"/>
       <c r="K227" s="60"/>
       <c r="L227" s="60"/>
       <c r="M227" s="15"/>
     </row>
-    <row r="228" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
-[...18 lines deleted...]
-        <v>67</v>
+    <row r="228" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A228" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B228" s="33">
+        <v>12648</v>
+      </c>
+      <c r="C228" s="69">
+        <v>92841</v>
+      </c>
+      <c r="D228" s="69">
+        <v>138367</v>
+      </c>
+      <c r="E228" s="15">
+        <v>198363</v>
+      </c>
+      <c r="F228" s="76">
+        <v>263441</v>
+      </c>
+      <c r="G228" s="78">
+        <v>368840</v>
+      </c>
+      <c r="H228" s="76">
+        <v>519636</v>
+      </c>
+      <c r="I228" s="76">
+        <v>617054</v>
+      </c>
+      <c r="J228" s="60"/>
+      <c r="K228" s="60"/>
+      <c r="L228" s="60"/>
+      <c r="M228" s="15"/>
+    </row>
+    <row r="229" spans="1:13" s="4" customFormat="1">
+      <c r="A229" s="13" t="s">
+        <v>59</v>
       </c>
       <c r="B229" s="33">
-        <v>1629154</v>
+        <v>298901</v>
       </c>
       <c r="C229" s="69">
-        <v>3775360</v>
+        <v>1139142</v>
       </c>
       <c r="D229" s="69">
-        <v>6607136</v>
+        <v>1943248</v>
       </c>
       <c r="E229" s="15">
-        <v>10009613</v>
+        <v>2818330</v>
       </c>
       <c r="F229" s="76">
-        <v>12999335</v>
+        <v>3300663</v>
       </c>
       <c r="G229" s="78">
-        <v>15378399</v>
+        <v>3846687</v>
       </c>
       <c r="H229" s="76">
-        <v>17523725</v>
-[...1 lines deleted...]
-      <c r="I229" s="15"/>
+        <v>4416019</v>
+      </c>
+      <c r="I229" s="76">
+        <v>5065907</v>
+      </c>
       <c r="J229" s="60"/>
       <c r="K229" s="60"/>
       <c r="L229" s="60"/>
       <c r="M229" s="15"/>
     </row>
-    <row r="230" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="230" spans="1:13" s="4" customFormat="1">
       <c r="A230" s="13" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B230" s="33">
-        <v>185933</v>
+        <v>382702</v>
       </c>
       <c r="C230" s="69">
-        <v>855266</v>
+        <v>685747</v>
       </c>
       <c r="D230" s="69">
-        <v>2077463</v>
+        <v>924489</v>
       </c>
       <c r="E230" s="15">
-        <v>4136731</v>
+        <v>1273370</v>
       </c>
       <c r="F230" s="76">
-        <v>5354821</v>
+        <v>1742871</v>
       </c>
       <c r="G230" s="78">
-        <v>5925848</v>
+        <v>2406203</v>
       </c>
       <c r="H230" s="76">
-        <v>6082227</v>
-[...1 lines deleted...]
-      <c r="I230" s="15"/>
+        <v>3176001</v>
+      </c>
+      <c r="I230" s="76">
+        <v>3929155</v>
+      </c>
       <c r="J230" s="60"/>
       <c r="K230" s="60"/>
       <c r="L230" s="60"/>
       <c r="M230" s="15"/>
     </row>
-    <row r="231" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="231" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A231" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>71508</v>
+        <v>63</v>
+      </c>
+      <c r="B231" s="33">
+        <v>1578136</v>
       </c>
       <c r="C231" s="69">
-        <v>97658</v>
+        <v>3776366</v>
       </c>
       <c r="D231" s="69">
-        <v>123809</v>
+        <v>5594250</v>
       </c>
       <c r="E231" s="15">
-        <v>149960</v>
+        <v>8057432</v>
       </c>
       <c r="F231" s="76">
-        <v>160960</v>
+        <v>10235014</v>
       </c>
       <c r="G231" s="78">
-        <v>171960</v>
+        <v>12542397</v>
       </c>
       <c r="H231" s="76">
-        <v>182960</v>
-[...1 lines deleted...]
-      <c r="I231" s="15"/>
+        <v>13799671</v>
+      </c>
+      <c r="I231" s="76">
+        <v>15410573</v>
+      </c>
       <c r="J231" s="60"/>
       <c r="K231" s="60"/>
       <c r="L231" s="60"/>
       <c r="M231" s="15"/>
     </row>
-    <row r="232" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...30 lines deleted...]
-    <row r="233" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="232" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+      <c r="A232" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B232" s="15"/>
+      <c r="C232" s="15"/>
+      <c r="D232" s="15"/>
+      <c r="E232" s="6"/>
+      <c r="F232" s="22"/>
+      <c r="G232" s="52"/>
+      <c r="H232" s="6"/>
+      <c r="I232" s="6"/>
+      <c r="J232" s="61"/>
+      <c r="K232" s="12"/>
+      <c r="L232" s="12"/>
+      <c r="M232" s="12"/>
+    </row>
+    <row r="233" spans="1:13" s="4" customFormat="1">
       <c r="A233" s="7" t="s">
-        <v>38</v>
-[...11 lines deleted...]
-      <c r="L233" s="15"/>
+        <v>66</v>
+      </c>
+      <c r="B233" s="33">
+        <v>1629154</v>
+      </c>
+      <c r="C233" s="69">
+        <v>3775360</v>
+      </c>
+      <c r="D233" s="69">
+        <v>6607136</v>
+      </c>
+      <c r="E233" s="15">
+        <v>10009613</v>
+      </c>
+      <c r="F233" s="76">
+        <v>12999335</v>
+      </c>
+      <c r="G233" s="78">
+        <v>15378399</v>
+      </c>
+      <c r="H233" s="76">
+        <v>17523725</v>
+      </c>
+      <c r="I233" s="76">
+        <v>19402737</v>
+      </c>
+      <c r="J233" s="60"/>
+      <c r="K233" s="60"/>
+      <c r="L233" s="60"/>
       <c r="M233" s="15"/>
     </row>
-    <row r="234" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...26 lines deleted...]
-      <c r="K234" s="33"/>
+    <row r="234" spans="1:13" s="4" customFormat="1">
+      <c r="A234" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B234" s="33">
+        <v>185933</v>
+      </c>
+      <c r="C234" s="69">
+        <v>855266</v>
+      </c>
+      <c r="D234" s="69">
+        <v>2077463</v>
+      </c>
+      <c r="E234" s="15">
+        <v>4136731</v>
+      </c>
+      <c r="F234" s="76">
+        <v>5354821</v>
+      </c>
+      <c r="G234" s="78">
+        <v>5925848</v>
+      </c>
+      <c r="H234" s="76">
+        <v>6082227</v>
+      </c>
+      <c r="I234" s="76">
+        <v>6104138</v>
+      </c>
+      <c r="J234" s="60"/>
+      <c r="K234" s="60"/>
       <c r="L234" s="60"/>
       <c r="M234" s="15"/>
     </row>
-    <row r="235" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="235" spans="1:13" s="4" customFormat="1">
       <c r="A235" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B235" s="68" t="s">
-[...22 lines deleted...]
-      <c r="K235" s="33"/>
+      <c r="B235" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C235" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D235" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E235" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F235" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G235" s="78" t="s">
+        <v>15</v>
+      </c>
+      <c r="H235" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I235" s="76">
+        <v>2967</v>
+      </c>
+      <c r="J235" s="60"/>
+      <c r="K235" s="60"/>
       <c r="L235" s="60"/>
       <c r="M235" s="15"/>
     </row>
-    <row r="236" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="236" spans="1:13" s="4" customFormat="1">
       <c r="A236" s="13" t="s">
-        <v>64</v>
-[...25 lines deleted...]
-      <c r="L236" s="15"/>
+        <v>59</v>
+      </c>
+      <c r="B236" s="68">
+        <v>71508</v>
+      </c>
+      <c r="C236" s="69">
+        <v>97658</v>
+      </c>
+      <c r="D236" s="69">
+        <v>123809</v>
+      </c>
+      <c r="E236" s="15">
+        <v>149960</v>
+      </c>
+      <c r="F236" s="76">
+        <v>160960</v>
+      </c>
+      <c r="G236" s="78">
+        <v>171960</v>
+      </c>
+      <c r="H236" s="76">
+        <v>182960</v>
+      </c>
+      <c r="I236" s="76">
+        <v>223100</v>
+      </c>
+      <c r="J236" s="60"/>
+      <c r="K236" s="60"/>
+      <c r="L236" s="60"/>
       <c r="M236" s="15"/>
     </row>
-    <row r="237" spans="1:13" s="4" customFormat="1" ht="38.450000000000003" customHeight="1">
-[...11 lines deleted...]
-      <c r="J237" s="42"/>
+    <row r="237" spans="1:13" s="4" customFormat="1">
+      <c r="A237" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B237" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="C237" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D237" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E237" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F237" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G237" s="78" t="s">
+        <v>15</v>
+      </c>
+      <c r="H237" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I237" s="76">
+        <v>72686</v>
+      </c>
+      <c r="J237" s="60"/>
       <c r="K237" s="60"/>
-      <c r="L237" s="15"/>
+      <c r="L237" s="60"/>
       <c r="M237" s="15"/>
     </row>
-    <row r="238" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...4 lines deleted...]
-        <v>4430158</v>
+    <row r="238" spans="1:13" s="4" customFormat="1">
+      <c r="A238" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B238" s="68">
+        <v>1371713</v>
       </c>
       <c r="C238" s="69">
-        <v>11678758</v>
+        <v>2822435</v>
       </c>
       <c r="D238" s="69">
-        <v>18804219</v>
+        <v>4405864</v>
       </c>
       <c r="E238" s="15">
-        <v>20042062</v>
+        <v>5722922</v>
       </c>
       <c r="F238" s="76">
-        <v>22203932</v>
+        <v>7483554</v>
       </c>
       <c r="G238" s="78">
-        <v>24637432</v>
+        <v>9280592</v>
       </c>
       <c r="H238" s="76">
-        <v>27836834</v>
-[...1 lines deleted...]
-      <c r="I238" s="15"/>
+        <v>11222195</v>
+      </c>
+      <c r="I238" s="76">
+        <v>12999846</v>
+      </c>
       <c r="J238" s="60"/>
       <c r="K238" s="60"/>
       <c r="L238" s="60"/>
       <c r="M238" s="15"/>
     </row>
-    <row r="239" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...27 lines deleted...]
-      <c r="L239" s="60"/>
+    <row r="239" spans="1:13" s="4" customFormat="1">
+      <c r="A239" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B239" s="68"/>
+      <c r="C239" s="6"/>
+      <c r="D239" s="55"/>
+      <c r="E239" s="6"/>
+      <c r="F239" s="15"/>
+      <c r="G239" s="53"/>
+      <c r="H239" s="6"/>
+      <c r="I239" s="42"/>
+      <c r="J239" s="6"/>
+      <c r="K239" s="33"/>
+      <c r="L239" s="15"/>
       <c r="M239" s="15"/>
     </row>
-    <row r="240" spans="1:13" s="4" customFormat="1" ht="14.25">
-      <c r="A240" s="13" t="s">
+    <row r="240" spans="1:13" s="4" customFormat="1">
+      <c r="A240" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="B240" s="33">
-[...22 lines deleted...]
-      <c r="K240" s="60"/>
+      <c r="B240" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="C240" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D240" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="E240" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="F240" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="G240" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="H240" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="I240" s="76">
+        <v>6528</v>
+      </c>
+      <c r="J240" s="33"/>
+      <c r="K240" s="33"/>
       <c r="L240" s="60"/>
       <c r="M240" s="15"/>
     </row>
-    <row r="241" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="241" spans="1:13" s="4" customFormat="1">
       <c r="A241" s="13" t="s">
-        <v>56</v>
-[...24 lines deleted...]
-      <c r="K241" s="60"/>
+        <v>65</v>
+      </c>
+      <c r="B241" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="C241" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="D241" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="E241" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="F241" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="G241" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="H241" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="I241" s="76">
+        <v>6528</v>
+      </c>
+      <c r="J241" s="33"/>
+      <c r="K241" s="33"/>
       <c r="L241" s="60"/>
       <c r="M241" s="15"/>
     </row>
-    <row r="242" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...25 lines deleted...]
-      <c r="J242" s="60"/>
+    <row r="242" spans="1:13" s="4" customFormat="1" ht="38.4" customHeight="1">
+      <c r="A242" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B242" s="6"/>
+      <c r="C242" s="6"/>
+      <c r="D242" s="46"/>
+      <c r="E242" s="46"/>
+      <c r="F242" s="46"/>
+      <c r="G242" s="53"/>
+      <c r="H242" s="42"/>
+      <c r="I242" s="42"/>
+      <c r="J242" s="42"/>
       <c r="K242" s="60"/>
-      <c r="L242" s="60"/>
+      <c r="L242" s="15"/>
       <c r="M242" s="15"/>
     </row>
-    <row r="243" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>58</v>
+    <row r="243" spans="1:13" s="4" customFormat="1">
+      <c r="A243" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B243" s="33">
-        <v>112375</v>
+        <v>4430158</v>
       </c>
       <c r="C243" s="69">
-        <v>367970</v>
+        <v>11678758</v>
       </c>
       <c r="D243" s="69">
-        <v>640102</v>
+        <v>18804219</v>
       </c>
       <c r="E243" s="15">
-        <v>900930</v>
+        <v>20042062</v>
       </c>
       <c r="F243" s="76">
-        <v>1037995</v>
+        <v>22203932</v>
       </c>
       <c r="G243" s="78">
-        <v>1176055</v>
+        <v>24637432</v>
       </c>
       <c r="H243" s="76">
-        <v>1306827</v>
-[...1 lines deleted...]
-      <c r="I243" s="15"/>
+        <v>27836834</v>
+      </c>
+      <c r="I243" s="76">
+        <v>31369911</v>
+      </c>
       <c r="J243" s="60"/>
       <c r="K243" s="60"/>
       <c r="L243" s="60"/>
       <c r="M243" s="15"/>
     </row>
-    <row r="244" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="244" spans="1:13" s="4" customFormat="1">
       <c r="A244" s="13" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="B244" s="33">
-        <v>1743753</v>
+        <v>98242</v>
       </c>
       <c r="C244" s="69">
-        <v>4234382</v>
+        <v>369378</v>
       </c>
       <c r="D244" s="69">
-        <v>6725997</v>
+        <v>640514</v>
       </c>
       <c r="E244" s="15">
-        <v>8852742</v>
+        <v>911650</v>
       </c>
       <c r="F244" s="76">
-        <v>9514654</v>
+        <v>985250</v>
       </c>
       <c r="G244" s="78">
-        <v>10267919</v>
+        <v>1058851</v>
       </c>
       <c r="H244" s="76">
-        <v>11243041</v>
-[...1 lines deleted...]
-      <c r="I244" s="15"/>
+        <v>1132256</v>
+      </c>
+      <c r="I244" s="76">
+        <v>1224801</v>
+      </c>
       <c r="J244" s="60"/>
       <c r="K244" s="60"/>
       <c r="L244" s="60"/>
       <c r="M244" s="15"/>
     </row>
-    <row r="245" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="245" spans="1:13" s="4" customFormat="1">
       <c r="A245" s="13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B245" s="33">
-        <v>417</v>
+        <v>78532</v>
       </c>
       <c r="C245" s="69">
-        <v>834</v>
+        <v>233163</v>
       </c>
       <c r="D245" s="69">
-        <v>1251</v>
+        <v>387794</v>
       </c>
       <c r="E245" s="15">
-        <v>1668</v>
+        <v>542425</v>
       </c>
       <c r="F245" s="76">
-        <v>2085</v>
+        <v>594078</v>
       </c>
       <c r="G245" s="78">
-        <v>2502</v>
+        <v>645730</v>
       </c>
       <c r="H245" s="76">
-        <v>2502</v>
-[...1 lines deleted...]
-      <c r="I245" s="15"/>
+        <v>695299</v>
+      </c>
+      <c r="I245" s="76">
+        <v>852167</v>
+      </c>
       <c r="J245" s="60"/>
       <c r="K245" s="60"/>
       <c r="L245" s="60"/>
       <c r="M245" s="15"/>
     </row>
-    <row r="246" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="246" spans="1:13" s="4" customFormat="1">
       <c r="A246" s="13" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="B246" s="33">
-        <v>852233</v>
+        <v>1452</v>
       </c>
       <c r="C246" s="69">
-        <v>1873141</v>
+        <v>2904</v>
       </c>
       <c r="D246" s="69">
-        <v>2708397</v>
+        <v>4356</v>
       </c>
       <c r="E246" s="15">
-        <v>3737383</v>
+        <v>5808</v>
       </c>
       <c r="F246" s="76">
-        <v>3978624</v>
+        <v>7260</v>
       </c>
       <c r="G246" s="78">
-        <v>4485745</v>
+        <v>8712</v>
       </c>
       <c r="H246" s="76">
-        <v>5337723</v>
-[...1 lines deleted...]
-      <c r="I246" s="15"/>
+        <v>8712</v>
+      </c>
+      <c r="I246" s="76">
+        <v>8712</v>
+      </c>
       <c r="J246" s="60"/>
       <c r="K246" s="60"/>
       <c r="L246" s="60"/>
       <c r="M246" s="15"/>
     </row>
-    <row r="247" spans="1:13" s="4" customFormat="1" ht="18.75" customHeight="1">
+    <row r="247" spans="1:13" s="4" customFormat="1">
       <c r="A247" s="13" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="B247" s="33">
-        <v>863</v>
+        <v>154212</v>
       </c>
       <c r="C247" s="69">
-        <v>3038</v>
+        <v>408872</v>
       </c>
       <c r="D247" s="69">
-        <v>5213</v>
+        <v>619750</v>
       </c>
       <c r="E247" s="15">
-        <v>7388</v>
+        <v>822386</v>
       </c>
       <c r="F247" s="76">
-        <v>8251</v>
+        <v>916244</v>
       </c>
       <c r="G247" s="78">
-        <v>9114</v>
+        <v>1012973</v>
       </c>
       <c r="H247" s="76">
-        <v>15571</v>
-[...1 lines deleted...]
-      <c r="I247" s="15"/>
+        <v>1118804</v>
+      </c>
+      <c r="I247" s="76">
+        <v>1212488</v>
+      </c>
       <c r="J247" s="60"/>
       <c r="K247" s="60"/>
       <c r="L247" s="60"/>
       <c r="M247" s="15"/>
     </row>
-    <row r="248" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="248" spans="1:13" s="4" customFormat="1">
       <c r="A248" s="13" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B248" s="33">
-        <v>1388080</v>
+        <v>112375</v>
       </c>
       <c r="C248" s="69">
-        <v>4185079</v>
+        <v>367970</v>
       </c>
       <c r="D248" s="69">
-        <v>7070848</v>
+        <v>640102</v>
       </c>
       <c r="E248" s="15">
-        <v>4259686</v>
+        <v>900930</v>
       </c>
       <c r="F248" s="76">
-        <v>5159496</v>
+        <v>1037995</v>
       </c>
       <c r="G248" s="78">
-        <v>5969838</v>
+        <v>1176055</v>
       </c>
       <c r="H248" s="76">
-        <v>6976105</v>
-[...1 lines deleted...]
-      <c r="I248" s="15"/>
+        <v>1306827</v>
+      </c>
+      <c r="I248" s="76">
+        <v>1487336</v>
+      </c>
       <c r="J248" s="60"/>
       <c r="K248" s="60"/>
       <c r="L248" s="60"/>
       <c r="M248" s="15"/>
     </row>
-    <row r="249" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...11 lines deleted...]
-      <c r="J249" s="42"/>
+    <row r="249" spans="1:13" s="4" customFormat="1">
+      <c r="A249" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B249" s="33">
+        <v>1743753</v>
+      </c>
+      <c r="C249" s="69">
+        <v>4234382</v>
+      </c>
+      <c r="D249" s="69">
+        <v>6725997</v>
+      </c>
+      <c r="E249" s="15">
+        <v>8852742</v>
+      </c>
+      <c r="F249" s="76">
+        <v>9514654</v>
+      </c>
+      <c r="G249" s="78">
+        <v>10267919</v>
+      </c>
+      <c r="H249" s="76">
+        <v>11243041</v>
+      </c>
+      <c r="I249" s="76">
+        <v>12533476</v>
+      </c>
+      <c r="J249" s="60"/>
       <c r="K249" s="60"/>
-      <c r="L249" s="15"/>
+      <c r="L249" s="60"/>
       <c r="M249" s="15"/>
     </row>
-    <row r="250" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>67</v>
+    <row r="250" spans="1:13" s="4" customFormat="1">
+      <c r="A250" s="13" t="s">
+        <v>60</v>
       </c>
       <c r="B250" s="33">
-        <v>2140208</v>
+        <v>417</v>
       </c>
       <c r="C250" s="69">
-        <v>6613389</v>
+        <v>834</v>
       </c>
       <c r="D250" s="69">
-        <v>15068075</v>
+        <v>1251</v>
       </c>
       <c r="E250" s="15">
-        <v>21310757</v>
+        <v>1668</v>
       </c>
       <c r="F250" s="76">
-        <v>24248351</v>
+        <v>2085</v>
       </c>
       <c r="G250" s="78">
-        <v>27780910</v>
+        <v>2502</v>
       </c>
       <c r="H250" s="76">
-        <v>31509771</v>
-[...1 lines deleted...]
-      <c r="I250" s="15"/>
+        <v>2502</v>
+      </c>
+      <c r="I250" s="76">
+        <v>2502</v>
+      </c>
       <c r="J250" s="60"/>
       <c r="K250" s="60"/>
       <c r="L250" s="60"/>
       <c r="M250" s="15"/>
     </row>
-    <row r="251" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="251" spans="1:13" s="4" customFormat="1">
       <c r="A251" s="13" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="B251" s="33">
-        <v>10232</v>
+        <v>852233</v>
       </c>
       <c r="C251" s="69">
-        <v>136542</v>
+        <v>1873141</v>
       </c>
       <c r="D251" s="69">
-        <v>2473805</v>
+        <v>2708397</v>
       </c>
       <c r="E251" s="15">
-        <v>2600114</v>
+        <v>3737383</v>
       </c>
       <c r="F251" s="76">
-        <v>2649234</v>
+        <v>3978624</v>
       </c>
       <c r="G251" s="78">
-        <v>2702969</v>
+        <v>4485745</v>
       </c>
       <c r="H251" s="76">
-        <v>2757082</v>
-[...1 lines deleted...]
-      <c r="I251" s="15"/>
+        <v>5337723</v>
+      </c>
+      <c r="I251" s="76">
+        <v>5966333</v>
+      </c>
       <c r="J251" s="60"/>
       <c r="K251" s="60"/>
       <c r="L251" s="60"/>
       <c r="M251" s="15"/>
     </row>
-    <row r="252" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="252" spans="1:13" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A252" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>40045</v>
+        <v>62</v>
+      </c>
+      <c r="B252" s="33">
+        <v>863</v>
       </c>
       <c r="C252" s="69">
-        <v>67797</v>
+        <v>3038</v>
       </c>
       <c r="D252" s="69">
-        <v>85904</v>
+        <v>5213</v>
       </c>
       <c r="E252" s="15">
-        <v>147932</v>
+        <v>7388</v>
       </c>
       <c r="F252" s="76">
-        <v>190372</v>
+        <v>8251</v>
       </c>
       <c r="G252" s="78">
-        <v>190372</v>
+        <v>9114</v>
       </c>
       <c r="H252" s="76">
-        <v>304519</v>
-[...1 lines deleted...]
-      <c r="I252" s="15"/>
+        <v>15571</v>
+      </c>
+      <c r="I252" s="76">
+        <v>32335</v>
+      </c>
       <c r="J252" s="60"/>
       <c r="K252" s="60"/>
       <c r="L252" s="60"/>
       <c r="M252" s="15"/>
     </row>
-    <row r="253" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="253" spans="1:13" s="4" customFormat="1">
       <c r="A253" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>63</v>
+      </c>
+      <c r="B253" s="33">
+        <v>1388080</v>
       </c>
       <c r="C253" s="69">
-        <v>1000</v>
+        <v>4185079</v>
       </c>
       <c r="D253" s="69">
-        <v>1500</v>
+        <v>7070848</v>
       </c>
       <c r="E253" s="15">
-        <v>2000</v>
+        <v>4259686</v>
       </c>
       <c r="F253" s="76">
-        <v>2500</v>
+        <v>5159496</v>
       </c>
       <c r="G253" s="78">
-        <v>3000</v>
+        <v>5969838</v>
       </c>
       <c r="H253" s="76">
-        <v>3465</v>
-[...1 lines deleted...]
-      <c r="I253" s="15"/>
+        <v>6976105</v>
+      </c>
+      <c r="I253" s="76">
+        <v>8049767</v>
+      </c>
       <c r="J253" s="60"/>
       <c r="K253" s="60"/>
       <c r="L253" s="60"/>
       <c r="M253" s="15"/>
     </row>
-    <row r="254" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...25 lines deleted...]
-      <c r="J254" s="60"/>
+    <row r="254" spans="1:13" s="4" customFormat="1">
+      <c r="A254" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B254" s="6"/>
+      <c r="C254" s="6"/>
+      <c r="D254" s="15"/>
+      <c r="E254" s="15"/>
+      <c r="F254" s="46"/>
+      <c r="G254" s="53"/>
+      <c r="H254" s="42"/>
+      <c r="I254" s="42"/>
+      <c r="J254" s="42"/>
       <c r="K254" s="60"/>
-      <c r="L254" s="60"/>
+      <c r="L254" s="15"/>
       <c r="M254" s="15"/>
     </row>
-    <row r="255" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>58</v>
+    <row r="255" spans="1:13" s="4" customFormat="1">
+      <c r="A255" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B255" s="33">
-        <v>116773</v>
+        <v>2140208</v>
       </c>
       <c r="C255" s="69">
-        <v>248725</v>
+        <v>6613389</v>
       </c>
       <c r="D255" s="69">
-        <v>423980</v>
+        <v>15068075</v>
       </c>
       <c r="E255" s="15">
-        <v>589745</v>
+        <v>21310757</v>
       </c>
       <c r="F255" s="76">
-        <v>658528</v>
+        <v>24248351</v>
       </c>
       <c r="G255" s="78">
-        <v>790625</v>
+        <v>27780910</v>
       </c>
       <c r="H255" s="76">
-        <v>872923</v>
-[...1 lines deleted...]
-      <c r="I255" s="15"/>
+        <v>31509771</v>
+      </c>
+      <c r="I255" s="76">
+        <v>36669917</v>
+      </c>
       <c r="J255" s="60"/>
       <c r="K255" s="60"/>
       <c r="L255" s="60"/>
       <c r="M255" s="15"/>
     </row>
-    <row r="256" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="256" spans="1:13" s="4" customFormat="1">
       <c r="A256" s="13" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="B256" s="33">
-        <v>706</v>
+        <v>10232</v>
       </c>
       <c r="C256" s="69">
-        <v>2008</v>
+        <v>136542</v>
       </c>
       <c r="D256" s="69">
-        <v>3310</v>
+        <v>2473805</v>
       </c>
       <c r="E256" s="15">
-        <v>4611</v>
+        <v>2600114</v>
       </c>
       <c r="F256" s="76">
-        <v>4652</v>
+        <v>2649234</v>
       </c>
       <c r="G256" s="78">
-        <v>4692</v>
+        <v>2702969</v>
       </c>
       <c r="H256" s="76">
-        <v>4732</v>
-[...1 lines deleted...]
-      <c r="I256" s="15"/>
+        <v>2757082</v>
+      </c>
+      <c r="I256" s="76">
+        <v>2886285</v>
+      </c>
       <c r="J256" s="60"/>
       <c r="K256" s="60"/>
       <c r="L256" s="60"/>
       <c r="M256" s="15"/>
     </row>
-    <row r="257" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="257" spans="1:13" s="4" customFormat="1">
       <c r="A257" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>681974</v>
+        <v>65</v>
+      </c>
+      <c r="B257" s="68">
+        <v>40045</v>
       </c>
       <c r="C257" s="69">
-        <v>1897481</v>
+        <v>67797</v>
       </c>
       <c r="D257" s="69">
-        <v>4179143</v>
+        <v>85904</v>
       </c>
       <c r="E257" s="15">
-        <v>5983650</v>
+        <v>147932</v>
       </c>
       <c r="F257" s="76">
-        <v>6857434</v>
+        <v>190372</v>
       </c>
       <c r="G257" s="78">
-        <v>8011860</v>
+        <v>190372</v>
       </c>
       <c r="H257" s="76">
-        <v>9524929</v>
-[...1 lines deleted...]
-      <c r="I257" s="15"/>
+        <v>304519</v>
+      </c>
+      <c r="I257" s="76">
+        <v>380178</v>
+      </c>
       <c r="J257" s="60"/>
       <c r="K257" s="60"/>
       <c r="L257" s="60"/>
       <c r="M257" s="15"/>
     </row>
-    <row r="258" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="258" spans="1:13" s="4" customFormat="1">
       <c r="A258" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>225566</v>
+        <v>55</v>
+      </c>
+      <c r="B258" s="68">
+        <v>500</v>
       </c>
       <c r="C258" s="69">
-        <v>789408</v>
+        <v>1000</v>
       </c>
       <c r="D258" s="69">
-        <v>1396963</v>
+        <v>1500</v>
       </c>
       <c r="E258" s="15">
-        <v>2004517</v>
+        <v>2000</v>
       </c>
       <c r="F258" s="76">
-        <v>2145734</v>
+        <v>2500</v>
       </c>
       <c r="G258" s="78">
-        <v>2286950</v>
+        <v>3000</v>
       </c>
       <c r="H258" s="76">
-        <v>2429791</v>
-[...1 lines deleted...]
-      <c r="I258" s="15"/>
+        <v>3465</v>
+      </c>
+      <c r="I258" s="76">
+        <v>3930</v>
+      </c>
       <c r="J258" s="60"/>
       <c r="K258" s="60"/>
       <c r="L258" s="60"/>
       <c r="M258" s="15"/>
     </row>
-    <row r="259" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="259" spans="1:13" s="4" customFormat="1">
       <c r="A259" s="13" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="B259" s="33">
-        <v>425</v>
+        <v>47854</v>
       </c>
       <c r="C259" s="69">
-        <v>1174</v>
+        <v>82634</v>
       </c>
       <c r="D259" s="69">
-        <v>1924</v>
+        <v>117414</v>
       </c>
       <c r="E259" s="15">
-        <v>2673</v>
+        <v>152194</v>
       </c>
       <c r="F259" s="76">
-        <v>3058</v>
+        <v>167471</v>
       </c>
       <c r="G259" s="78">
-        <v>3443</v>
+        <v>182748</v>
       </c>
       <c r="H259" s="76">
-        <v>3443</v>
-[...1 lines deleted...]
-      <c r="I259" s="15"/>
+        <v>190360</v>
+      </c>
+      <c r="I259" s="76">
+        <v>237602</v>
+      </c>
       <c r="J259" s="60"/>
       <c r="K259" s="60"/>
       <c r="L259" s="60"/>
       <c r="M259" s="15"/>
     </row>
-    <row r="260" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1">
+    <row r="260" spans="1:13" s="4" customFormat="1">
       <c r="A260" s="13" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B260" s="33">
-        <v>1016134</v>
+        <v>116773</v>
       </c>
       <c r="C260" s="69">
-        <v>3386625</v>
+        <v>248725</v>
       </c>
       <c r="D260" s="69">
-        <v>6384140</v>
+        <v>423980</v>
       </c>
       <c r="E260" s="15">
-        <v>9823327</v>
+        <v>589745</v>
       </c>
       <c r="F260" s="76">
-        <v>11569378</v>
+        <v>658528</v>
       </c>
       <c r="G260" s="78">
-        <v>13604263</v>
+        <v>790625</v>
       </c>
       <c r="H260" s="76">
-        <v>15418538</v>
-[...1 lines deleted...]
-      <c r="I260" s="15"/>
+        <v>872923</v>
+      </c>
+      <c r="I260" s="76">
+        <v>959173</v>
+      </c>
       <c r="J260" s="60"/>
       <c r="K260" s="60"/>
       <c r="L260" s="60"/>
       <c r="M260" s="15"/>
     </row>
-    <row r="261" spans="1:13" s="4" customFormat="1" ht="33.75">
-[...11 lines deleted...]
-      <c r="J261" s="61"/>
+    <row r="261" spans="1:13" s="4" customFormat="1">
+      <c r="A261" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B261" s="33">
+        <v>706</v>
+      </c>
+      <c r="C261" s="69">
+        <v>2008</v>
+      </c>
+      <c r="D261" s="69">
+        <v>3310</v>
+      </c>
+      <c r="E261" s="15">
+        <v>4611</v>
+      </c>
+      <c r="F261" s="76">
+        <v>4652</v>
+      </c>
+      <c r="G261" s="78">
+        <v>4692</v>
+      </c>
+      <c r="H261" s="76">
+        <v>4732</v>
+      </c>
+      <c r="I261" s="76">
+        <v>6764</v>
+      </c>
+      <c r="J261" s="60"/>
       <c r="K261" s="60"/>
-      <c r="L261" s="12"/>
+      <c r="L261" s="60"/>
       <c r="M261" s="15"/>
     </row>
-    <row r="262" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>67</v>
+    <row r="262" spans="1:13" s="4" customFormat="1">
+      <c r="A262" s="13" t="s">
+        <v>59</v>
       </c>
       <c r="B262" s="33">
-        <v>164943</v>
+        <v>681974</v>
       </c>
       <c r="C262" s="69">
-        <v>371442</v>
+        <v>1897481</v>
       </c>
       <c r="D262" s="69">
-        <v>577246</v>
+        <v>4179143</v>
       </c>
       <c r="E262" s="15">
-        <v>1248569</v>
+        <v>5983650</v>
       </c>
       <c r="F262" s="76">
-        <v>1296247</v>
+        <v>6857434</v>
       </c>
       <c r="G262" s="78">
-        <v>1345219</v>
+        <v>8011860</v>
       </c>
       <c r="H262" s="76">
-        <v>1395733</v>
-[...1 lines deleted...]
-      <c r="I262" s="15"/>
+        <v>9524929</v>
+      </c>
+      <c r="I262" s="76">
+        <v>11992906</v>
+      </c>
       <c r="J262" s="60"/>
       <c r="K262" s="60"/>
       <c r="L262" s="60"/>
       <c r="M262" s="15"/>
     </row>
-    <row r="263" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="263" spans="1:13" s="4" customFormat="1">
       <c r="A263" s="13" t="s">
-        <v>44</v>
-[...24 lines deleted...]
-      <c r="K263" s="15"/>
+        <v>60</v>
+      </c>
+      <c r="B263" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C263" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D263" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E263" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F263" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G263" s="78" t="s">
+        <v>15</v>
+      </c>
+      <c r="H263" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I263" s="76">
+        <v>46</v>
+      </c>
+      <c r="J263" s="60"/>
+      <c r="K263" s="60"/>
       <c r="L263" s="60"/>
       <c r="M263" s="15"/>
     </row>
-    <row r="264" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="264" spans="1:13" s="4" customFormat="1">
       <c r="A264" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B264" s="33">
-        <v>1364</v>
+        <v>225566</v>
       </c>
       <c r="C264" s="69">
-        <v>2748</v>
+        <v>789408</v>
       </c>
       <c r="D264" s="69">
-        <v>4132</v>
+        <v>1396963</v>
       </c>
       <c r="E264" s="15">
-        <v>5516</v>
+        <v>2004517</v>
       </c>
       <c r="F264" s="76">
-        <v>5516</v>
+        <v>2145734</v>
       </c>
       <c r="G264" s="78">
-        <v>5516</v>
+        <v>2286950</v>
       </c>
       <c r="H264" s="76">
-        <v>5516</v>
-[...1 lines deleted...]
-      <c r="I264" s="15"/>
+        <v>2429791</v>
+      </c>
+      <c r="I264" s="76">
+        <v>2702303</v>
+      </c>
       <c r="J264" s="60"/>
       <c r="K264" s="60"/>
       <c r="L264" s="60"/>
       <c r="M264" s="15"/>
     </row>
-    <row r="265" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="265" spans="1:13" s="4" customFormat="1">
       <c r="A265" s="13" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="B265" s="33">
-        <v>333</v>
+        <v>425</v>
       </c>
       <c r="C265" s="69">
-        <v>666</v>
+        <v>1174</v>
       </c>
       <c r="D265" s="69">
-        <v>999</v>
+        <v>1924</v>
       </c>
       <c r="E265" s="15">
-        <v>1332</v>
+        <v>2673</v>
       </c>
       <c r="F265" s="76">
-        <v>1665</v>
+        <v>3058</v>
       </c>
       <c r="G265" s="78">
-        <v>1998</v>
+        <v>3443</v>
       </c>
       <c r="H265" s="76">
-        <v>1998</v>
-[...1 lines deleted...]
-      <c r="I265" s="15"/>
+        <v>3443</v>
+      </c>
+      <c r="I265" s="76">
+        <v>3684</v>
+      </c>
       <c r="J265" s="60"/>
       <c r="K265" s="60"/>
       <c r="L265" s="60"/>
       <c r="M265" s="15"/>
     </row>
-    <row r="266" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="266" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1">
       <c r="A266" s="13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B266" s="33">
-        <v>813</v>
+        <v>1016134</v>
       </c>
       <c r="C266" s="69">
-        <v>980</v>
+        <v>3386625</v>
       </c>
       <c r="D266" s="69">
-        <v>1147</v>
+        <v>6384140</v>
       </c>
       <c r="E266" s="15">
-        <v>466314</v>
+        <v>9823327</v>
       </c>
       <c r="F266" s="76">
-        <v>503090</v>
+        <v>11569378</v>
       </c>
       <c r="G266" s="78">
-        <v>539865</v>
+        <v>13604263</v>
       </c>
       <c r="H266" s="76">
-        <v>576473</v>
-[...1 lines deleted...]
-      <c r="I266" s="15"/>
+        <v>15418538</v>
+      </c>
+      <c r="I266" s="76">
+        <v>17497060</v>
+      </c>
       <c r="J266" s="60"/>
       <c r="K266" s="60"/>
       <c r="L266" s="60"/>
       <c r="M266" s="15"/>
     </row>
-    <row r="267" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...25 lines deleted...]
-      <c r="J267" s="60"/>
+    <row r="267" spans="1:13" s="4" customFormat="1" ht="21.6">
+      <c r="A267" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B267" s="6"/>
+      <c r="C267" s="6"/>
+      <c r="D267" s="15"/>
+      <c r="E267" s="6"/>
+      <c r="F267" s="21"/>
+      <c r="G267" s="11"/>
+      <c r="H267" s="61"/>
+      <c r="I267" s="61"/>
+      <c r="J267" s="61"/>
       <c r="K267" s="60"/>
-      <c r="L267" s="60"/>
+      <c r="L267" s="12"/>
       <c r="M267" s="15"/>
     </row>
-    <row r="268" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>64</v>
+    <row r="268" spans="1:13" s="4" customFormat="1">
+      <c r="A268" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B268" s="33">
-        <v>44148</v>
+        <v>164943</v>
       </c>
       <c r="C268" s="69">
-        <v>46436</v>
+        <v>371442</v>
       </c>
       <c r="D268" s="69">
-        <v>48029</v>
+        <v>577246</v>
       </c>
       <c r="E268" s="15">
-        <v>50142</v>
+        <v>1248569</v>
       </c>
       <c r="F268" s="76">
-        <v>50587</v>
+        <v>1296247</v>
       </c>
       <c r="G268" s="78">
-        <v>52325</v>
+        <v>1345219</v>
       </c>
       <c r="H268" s="76">
-        <v>56190</v>
-[...1 lines deleted...]
-      <c r="I268" s="15"/>
+        <v>1395733</v>
+      </c>
+      <c r="I268" s="76">
+        <v>1516905</v>
+      </c>
       <c r="J268" s="60"/>
       <c r="K268" s="60"/>
       <c r="L268" s="60"/>
       <c r="M268" s="15"/>
     </row>
-    <row r="269" spans="1:13" s="4" customFormat="1" ht="14.25">
-      <c r="A269" s="7" t="s">
+    <row r="269" spans="1:13" s="4" customFormat="1">
+      <c r="A269" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="B269" s="6"/>
-[...14 lines deleted...]
-        <v>67</v>
+      <c r="B269" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="C269" s="69">
+        <v>4234</v>
+      </c>
+      <c r="D269" s="69">
+        <v>8469</v>
+      </c>
+      <c r="E269" s="15">
+        <v>12703</v>
+      </c>
+      <c r="F269" s="76">
+        <v>12703</v>
+      </c>
+      <c r="G269" s="78">
+        <v>12703</v>
+      </c>
+      <c r="H269" s="76">
+        <v>12703</v>
+      </c>
+      <c r="I269" s="76">
+        <v>13953</v>
+      </c>
+      <c r="J269" s="15"/>
+      <c r="K269" s="15"/>
+      <c r="L269" s="60"/>
+      <c r="M269" s="15"/>
+    </row>
+    <row r="270" spans="1:13" s="4" customFormat="1">
+      <c r="A270" s="13" t="s">
+        <v>56</v>
       </c>
       <c r="B270" s="33">
-        <v>761116</v>
+        <v>1364</v>
       </c>
       <c r="C270" s="69">
-        <v>2240964</v>
+        <v>2748</v>
       </c>
       <c r="D270" s="69">
-        <v>7438359</v>
+        <v>4132</v>
       </c>
       <c r="E270" s="15">
-        <v>9879699</v>
+        <v>5516</v>
       </c>
       <c r="F270" s="76">
-        <v>11604325</v>
+        <v>5516</v>
       </c>
       <c r="G270" s="78">
-        <v>13668622</v>
+        <v>5516</v>
       </c>
       <c r="H270" s="76">
-        <v>16113607</v>
-[...1 lines deleted...]
-      <c r="I270" s="15"/>
+        <v>5516</v>
+      </c>
+      <c r="I270" s="76">
+        <v>5516</v>
+      </c>
       <c r="J270" s="60"/>
       <c r="K270" s="60"/>
       <c r="L270" s="60"/>
       <c r="M270" s="15"/>
     </row>
-    <row r="271" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="271" spans="1:13" s="4" customFormat="1">
       <c r="A271" s="13" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="B271" s="33">
-        <v>5015</v>
+        <v>333</v>
       </c>
       <c r="C271" s="69">
-        <v>15677</v>
+        <v>666</v>
       </c>
       <c r="D271" s="69">
-        <v>2237293</v>
+        <v>999</v>
       </c>
       <c r="E271" s="15">
-        <v>2247955</v>
+        <v>1332</v>
       </c>
       <c r="F271" s="76">
-        <v>2247955</v>
+        <v>1665</v>
       </c>
       <c r="G271" s="78">
-        <v>2252570</v>
+        <v>1998</v>
       </c>
       <c r="H271" s="76">
-        <v>2257185</v>
-[...1 lines deleted...]
-      <c r="I271" s="15"/>
+        <v>1998</v>
+      </c>
+      <c r="I271" s="76">
+        <v>1998</v>
+      </c>
       <c r="J271" s="60"/>
       <c r="K271" s="60"/>
       <c r="L271" s="60"/>
       <c r="M271" s="15"/>
     </row>
-    <row r="272" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="272" spans="1:13" s="4" customFormat="1">
       <c r="A272" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B272" s="33">
-        <v>98960</v>
+        <v>813</v>
       </c>
       <c r="C272" s="69">
-        <v>209293</v>
+        <v>980</v>
       </c>
       <c r="D272" s="69">
-        <v>362930</v>
+        <v>1147</v>
       </c>
       <c r="E272" s="15">
-        <v>507077</v>
+        <v>466314</v>
       </c>
       <c r="F272" s="76">
-        <v>558858</v>
+        <v>503090</v>
       </c>
       <c r="G272" s="78">
-        <v>673954</v>
+        <v>539865</v>
       </c>
       <c r="H272" s="76">
-        <v>748599</v>
-[...1 lines deleted...]
-      <c r="I272" s="15"/>
+        <v>576473</v>
+      </c>
+      <c r="I272" s="76">
+        <v>614318</v>
+      </c>
       <c r="J272" s="60"/>
       <c r="K272" s="60"/>
       <c r="L272" s="60"/>
       <c r="M272" s="15"/>
     </row>
-    <row r="273" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="273" spans="1:13" s="4" customFormat="1">
       <c r="A273" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B273" s="33">
-        <v>458087</v>
+        <v>118284</v>
       </c>
       <c r="C273" s="69">
-        <v>1098664</v>
+        <v>316375</v>
       </c>
       <c r="D273" s="69">
-        <v>2460013</v>
+        <v>514467</v>
       </c>
       <c r="E273" s="15">
-        <v>3197312</v>
+        <v>712558</v>
       </c>
       <c r="F273" s="76">
-        <v>3770746</v>
+        <v>722682</v>
       </c>
       <c r="G273" s="78">
-        <v>4521377</v>
+        <v>732806</v>
       </c>
       <c r="H273" s="76">
-        <v>5771715</v>
-[...1 lines deleted...]
-      <c r="I273" s="15"/>
+        <v>742847</v>
+      </c>
+      <c r="I273" s="76">
+        <v>822597</v>
+      </c>
       <c r="J273" s="60"/>
       <c r="K273" s="60"/>
       <c r="L273" s="60"/>
       <c r="M273" s="15"/>
     </row>
-    <row r="274" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="274" spans="1:13" s="4" customFormat="1">
       <c r="A274" s="13" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="B274" s="33">
-        <v>58894</v>
+        <v>44148</v>
       </c>
       <c r="C274" s="69">
-        <v>170246</v>
+        <v>46436</v>
       </c>
       <c r="D274" s="69">
-        <v>281598</v>
+        <v>48029</v>
       </c>
       <c r="E274" s="15">
-        <v>392949</v>
+        <v>50142</v>
       </c>
       <c r="F274" s="76">
-        <v>441452</v>
+        <v>50587</v>
       </c>
       <c r="G274" s="78">
-        <v>489954</v>
+        <v>52325</v>
       </c>
       <c r="H274" s="76">
-        <v>538456</v>
-[...1 lines deleted...]
-      <c r="I274" s="15"/>
+        <v>56190</v>
+      </c>
+      <c r="I274" s="76">
+        <v>58518</v>
+      </c>
       <c r="J274" s="60"/>
       <c r="K274" s="60"/>
       <c r="L274" s="60"/>
       <c r="M274" s="15"/>
     </row>
-    <row r="275" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...25 lines deleted...]
-      <c r="J275" s="60"/>
+    <row r="275" spans="1:13" s="4" customFormat="1">
+      <c r="A275" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B275" s="6"/>
+      <c r="C275" s="6"/>
+      <c r="D275" s="15"/>
+      <c r="E275" s="6"/>
+      <c r="F275" s="22"/>
+      <c r="G275" s="52"/>
+      <c r="H275" s="42"/>
+      <c r="I275" s="42"/>
+      <c r="J275" s="61"/>
       <c r="K275" s="60"/>
-      <c r="L275" s="60"/>
-[...2 lines deleted...]
-    <row r="276" spans="1:13" s="4" customFormat="1" ht="33.75">
+      <c r="L275" s="12"/>
+      <c r="M275" s="12"/>
+    </row>
+    <row r="276" spans="1:13" s="4" customFormat="1">
       <c r="A276" s="7" t="s">
-        <v>46</v>
-[...11 lines deleted...]
-      <c r="L276" s="15"/>
+        <v>66</v>
+      </c>
+      <c r="B276" s="33">
+        <v>761116</v>
+      </c>
+      <c r="C276" s="69">
+        <v>2240964</v>
+      </c>
+      <c r="D276" s="69">
+        <v>7438359</v>
+      </c>
+      <c r="E276" s="15">
+        <v>9879699</v>
+      </c>
+      <c r="F276" s="76">
+        <v>11604325</v>
+      </c>
+      <c r="G276" s="78">
+        <v>13668622</v>
+      </c>
+      <c r="H276" s="76">
+        <v>16113607</v>
+      </c>
+      <c r="I276" s="76">
+        <v>19865535</v>
+      </c>
+      <c r="J276" s="60"/>
+      <c r="K276" s="60"/>
+      <c r="L276" s="60"/>
       <c r="M276" s="15"/>
     </row>
-    <row r="277" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>67</v>
+    <row r="277" spans="1:13" s="4" customFormat="1">
+      <c r="A277" s="13" t="s">
+        <v>43</v>
       </c>
       <c r="B277" s="33">
-        <v>886039</v>
+        <v>5015</v>
       </c>
       <c r="C277" s="69">
-        <v>2322336</v>
+        <v>15677</v>
       </c>
       <c r="D277" s="69">
-        <v>4110533</v>
+        <v>2237293</v>
       </c>
       <c r="E277" s="15">
-        <v>5670777</v>
+        <v>2247955</v>
       </c>
       <c r="F277" s="76">
-        <v>6506866</v>
+        <v>2247955</v>
       </c>
       <c r="G277" s="78">
-        <v>7535725</v>
+        <v>2252570</v>
       </c>
       <c r="H277" s="76">
-        <v>8415396</v>
-[...1 lines deleted...]
-      <c r="I277" s="15"/>
+        <v>2257185</v>
+      </c>
+      <c r="I277" s="76">
+        <v>2329335</v>
+      </c>
       <c r="J277" s="60"/>
       <c r="K277" s="60"/>
       <c r="L277" s="60"/>
       <c r="M277" s="15"/>
     </row>
-    <row r="278" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="278" spans="1:13" s="4" customFormat="1">
       <c r="A278" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>57</v>
+      </c>
+      <c r="B278" s="33">
+        <v>98960</v>
       </c>
       <c r="C278" s="69">
-        <v>106196</v>
+        <v>209293</v>
       </c>
       <c r="D278" s="69">
-        <v>212392</v>
+        <v>362930</v>
       </c>
       <c r="E278" s="15">
-        <v>318588</v>
+        <v>507077</v>
       </c>
       <c r="F278" s="76">
-        <v>362491</v>
+        <v>558858</v>
       </c>
       <c r="G278" s="78">
-        <v>406394</v>
+        <v>673954</v>
       </c>
       <c r="H278" s="76">
-        <v>450805</v>
-[...1 lines deleted...]
-      <c r="I278" s="15"/>
+        <v>748599</v>
+      </c>
+      <c r="I278" s="76">
+        <v>827125</v>
+      </c>
       <c r="J278" s="60"/>
       <c r="K278" s="60"/>
       <c r="L278" s="60"/>
       <c r="M278" s="15"/>
     </row>
-    <row r="279" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="279" spans="1:13" s="4" customFormat="1">
       <c r="A279" s="13" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="B279" s="33">
-        <v>33839</v>
+        <v>458087</v>
       </c>
       <c r="C279" s="69">
-        <v>60150</v>
+        <v>1098664</v>
       </c>
       <c r="D279" s="69">
-        <v>76817</v>
+        <v>2460013</v>
       </c>
       <c r="E279" s="15">
-        <v>137405</v>
+        <v>3197312</v>
       </c>
       <c r="F279" s="76">
-        <v>179845</v>
+        <v>3770746</v>
       </c>
       <c r="G279" s="78">
-        <v>179845</v>
+        <v>4521377</v>
       </c>
       <c r="H279" s="76">
-        <v>293992</v>
-[...1 lines deleted...]
-      <c r="I279" s="15"/>
+        <v>5771715</v>
+      </c>
+      <c r="I279" s="76">
+        <v>7986282</v>
+      </c>
       <c r="J279" s="60"/>
       <c r="K279" s="60"/>
       <c r="L279" s="60"/>
       <c r="M279" s="15"/>
     </row>
-    <row r="280" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="280" spans="1:13" s="4" customFormat="1">
       <c r="A280" s="13" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="B280" s="33">
-        <v>38917</v>
+        <v>58894</v>
       </c>
       <c r="C280" s="69">
-        <v>64740</v>
+        <v>170246</v>
       </c>
       <c r="D280" s="69">
-        <v>90563</v>
+        <v>281598</v>
       </c>
       <c r="E280" s="15">
-        <v>116386</v>
+        <v>392949</v>
       </c>
       <c r="F280" s="76">
-        <v>124078</v>
+        <v>441452</v>
       </c>
       <c r="G280" s="78">
-        <v>131770</v>
+        <v>489954</v>
       </c>
       <c r="H280" s="76">
-        <v>137476</v>
-[...1 lines deleted...]
-      <c r="I280" s="15"/>
+        <v>538456</v>
+      </c>
+      <c r="I280" s="76">
+        <v>630717</v>
+      </c>
       <c r="J280" s="60"/>
       <c r="K280" s="60"/>
       <c r="L280" s="60"/>
       <c r="M280" s="15"/>
     </row>
-    <row r="281" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="281" spans="1:13" s="4" customFormat="1">
       <c r="A281" s="13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B281" s="33">
-        <v>91925</v>
+        <v>140160</v>
       </c>
       <c r="C281" s="69">
-        <v>555413</v>
+        <v>747084</v>
       </c>
       <c r="D281" s="69">
-        <v>1364391</v>
+        <v>2096524</v>
       </c>
       <c r="E281" s="15">
-        <v>1855160</v>
+        <v>3534406</v>
       </c>
       <c r="F281" s="76">
-        <v>2002477</v>
+        <v>4585314</v>
       </c>
       <c r="G281" s="78">
-        <v>2253134</v>
+        <v>5730767</v>
       </c>
       <c r="H281" s="76">
-        <v>2358565</v>
-[...1 lines deleted...]
-      <c r="I281" s="15"/>
+        <v>6797652</v>
+      </c>
+      <c r="I281" s="76">
+        <v>8092077</v>
+      </c>
       <c r="J281" s="60"/>
       <c r="K281" s="60"/>
       <c r="L281" s="60"/>
       <c r="M281" s="15"/>
     </row>
-    <row r="282" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...27 lines deleted...]
-      <c r="L282" s="60"/>
+    <row r="282" spans="1:13" s="4" customFormat="1" ht="21.6">
+      <c r="A282" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B282" s="6"/>
+      <c r="C282" s="6"/>
+      <c r="D282" s="15"/>
+      <c r="E282" s="21"/>
+      <c r="F282" s="21"/>
+      <c r="G282" s="14"/>
+      <c r="H282" s="42"/>
+      <c r="I282" s="42"/>
+      <c r="J282" s="42"/>
+      <c r="K282" s="15"/>
+      <c r="L282" s="15"/>
       <c r="M282" s="15"/>
     </row>
-    <row r="283" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>64</v>
+    <row r="283" spans="1:13" s="4" customFormat="1">
+      <c r="A283" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B283" s="33">
-        <v>678609</v>
+        <v>886039</v>
       </c>
       <c r="C283" s="69">
-        <v>1248821</v>
+        <v>2322336</v>
       </c>
       <c r="D283" s="69">
-        <v>1791376</v>
+        <v>4110533</v>
       </c>
       <c r="E283" s="15">
-        <v>2380266</v>
+        <v>5670777</v>
       </c>
       <c r="F283" s="76">
-        <v>2898573</v>
+        <v>6506866</v>
       </c>
       <c r="G283" s="78">
-        <v>3548750</v>
+        <v>7535725</v>
       </c>
       <c r="H283" s="76">
-        <v>4076719</v>
-[...1 lines deleted...]
-      <c r="I283" s="15"/>
+        <v>8415396</v>
+      </c>
+      <c r="I283" s="76">
+        <v>9347572</v>
+      </c>
       <c r="J283" s="60"/>
       <c r="K283" s="60"/>
       <c r="L283" s="60"/>
       <c r="M283" s="15"/>
     </row>
-    <row r="284" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...13 lines deleted...]
-      <c r="L284" s="6"/>
+    <row r="284" spans="1:13" s="4" customFormat="1">
+      <c r="A284" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B284" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="C284" s="69">
+        <v>106196</v>
+      </c>
+      <c r="D284" s="69">
+        <v>212392</v>
+      </c>
+      <c r="E284" s="15">
+        <v>318588</v>
+      </c>
+      <c r="F284" s="76">
+        <v>362491</v>
+      </c>
+      <c r="G284" s="78">
+        <v>406394</v>
+      </c>
+      <c r="H284" s="76">
+        <v>450805</v>
+      </c>
+      <c r="I284" s="76">
+        <v>501170</v>
+      </c>
+      <c r="J284" s="60"/>
+      <c r="K284" s="60"/>
+      <c r="L284" s="60"/>
       <c r="M284" s="15"/>
     </row>
-    <row r="285" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>67</v>
+    <row r="285" spans="1:13" s="4" customFormat="1">
+      <c r="A285" s="13" t="s">
+        <v>65</v>
       </c>
       <c r="B285" s="33">
-        <v>1216240</v>
-[...5 lines deleted...]
-        <v>3638992</v>
+        <v>33839</v>
+      </c>
+      <c r="C285" s="69">
+        <v>60150</v>
+      </c>
+      <c r="D285" s="69">
+        <v>76817</v>
       </c>
       <c r="E285" s="15">
-        <v>4802632</v>
+        <v>137405</v>
       </c>
       <c r="F285" s="76">
-        <v>5678677</v>
+        <v>179845</v>
       </c>
       <c r="G285" s="78">
-        <v>6627066</v>
+        <v>179845</v>
       </c>
       <c r="H285" s="76">
-        <v>7549100</v>
-[...1 lines deleted...]
-      <c r="I285" s="15"/>
+        <v>293992</v>
+      </c>
+      <c r="I285" s="76">
+        <v>368891</v>
+      </c>
       <c r="J285" s="60"/>
       <c r="K285" s="60"/>
       <c r="L285" s="60"/>
       <c r="M285" s="15"/>
     </row>
-    <row r="286" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="286" spans="1:13" s="4" customFormat="1">
       <c r="A286" s="13" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="B286" s="33">
-        <v>7276</v>
-[...5 lines deleted...]
-        <v>97755</v>
+        <v>38917</v>
+      </c>
+      <c r="C286" s="69">
+        <v>64740</v>
+      </c>
+      <c r="D286" s="69">
+        <v>90563</v>
       </c>
       <c r="E286" s="15">
-        <v>142995</v>
+        <v>116386</v>
       </c>
       <c r="F286" s="76">
-        <v>174332</v>
+        <v>124078</v>
       </c>
       <c r="G286" s="78">
-        <v>205670</v>
+        <v>131770</v>
       </c>
       <c r="H286" s="76">
-        <v>240426</v>
-[...1 lines deleted...]
-      <c r="I286" s="15"/>
+        <v>137476</v>
+      </c>
+      <c r="I286" s="76">
+        <v>182609</v>
+      </c>
       <c r="J286" s="60"/>
       <c r="K286" s="60"/>
       <c r="L286" s="60"/>
       <c r="M286" s="15"/>
     </row>
-    <row r="287" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="287" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A287" s="13" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="B287" s="33">
-        <v>1083</v>
-[...5 lines deleted...]
-        <v>20901</v>
+        <v>91925</v>
+      </c>
+      <c r="C287" s="69">
+        <v>555413</v>
+      </c>
+      <c r="D287" s="69">
+        <v>1364391</v>
       </c>
       <c r="E287" s="15">
-        <v>30810</v>
+        <v>1855160</v>
       </c>
       <c r="F287" s="76">
-        <v>31893</v>
+        <v>2002477</v>
       </c>
       <c r="G287" s="78">
-        <v>32976</v>
+        <v>2253134</v>
       </c>
       <c r="H287" s="76">
-        <v>33134</v>
-[...1 lines deleted...]
-      <c r="I287" s="15"/>
+        <v>2358565</v>
+      </c>
+      <c r="I287" s="76">
+        <v>2482103</v>
+      </c>
       <c r="J287" s="60"/>
       <c r="K287" s="60"/>
       <c r="L287" s="60"/>
       <c r="M287" s="15"/>
     </row>
-    <row r="288" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="288" spans="1:13" s="4" customFormat="1">
       <c r="A288" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B288" s="33">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>426</v>
+        <v>42749</v>
+      </c>
+      <c r="C288" s="69">
+        <v>287016</v>
+      </c>
+      <c r="D288" s="69">
+        <v>574994</v>
       </c>
       <c r="E288" s="15">
-        <v>568</v>
+        <v>862973</v>
       </c>
       <c r="F288" s="76">
-        <v>710</v>
+        <v>939403</v>
       </c>
       <c r="G288" s="78">
-        <v>852</v>
+        <v>1015832</v>
       </c>
       <c r="H288" s="76">
-        <v>852</v>
-[...1 lines deleted...]
-      <c r="I288" s="15"/>
+        <v>1097840</v>
+      </c>
+      <c r="I288" s="76">
+        <v>1192837</v>
+      </c>
       <c r="J288" s="60"/>
       <c r="K288" s="60"/>
       <c r="L288" s="60"/>
       <c r="M288" s="15"/>
     </row>
-    <row r="289" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="289" spans="1:13" s="4" customFormat="1">
       <c r="A289" s="13" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B289" s="33">
-        <v>29859</v>
-[...5 lines deleted...]
-        <v>174554</v>
+        <v>678609</v>
+      </c>
+      <c r="C289" s="69">
+        <v>1248821</v>
+      </c>
+      <c r="D289" s="69">
+        <v>1791376</v>
       </c>
       <c r="E289" s="15">
-        <v>246901</v>
+        <v>2380266</v>
       </c>
       <c r="F289" s="76">
-        <v>267524</v>
+        <v>2898573</v>
       </c>
       <c r="G289" s="78">
-        <v>288146</v>
+        <v>3548750</v>
       </c>
       <c r="H289" s="76">
-        <v>297834</v>
-[...1 lines deleted...]
-      <c r="I289" s="15"/>
+        <v>4076719</v>
+      </c>
+      <c r="I289" s="76">
+        <v>4619962</v>
+      </c>
       <c r="J289" s="60"/>
       <c r="K289" s="60"/>
       <c r="L289" s="60"/>
       <c r="M289" s="15"/>
     </row>
-    <row r="290" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...27 lines deleted...]
-      <c r="L290" s="60"/>
+    <row r="290" spans="1:13" s="4" customFormat="1">
+      <c r="A290" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B290" s="6"/>
+      <c r="C290" s="6"/>
+      <c r="D290" s="46"/>
+      <c r="E290" s="6"/>
+      <c r="F290" s="6"/>
+      <c r="G290" s="50"/>
+      <c r="H290" s="42"/>
+      <c r="I290" s="42"/>
+      <c r="J290" s="44"/>
+      <c r="K290" s="6"/>
+      <c r="L290" s="6"/>
       <c r="M290" s="15"/>
     </row>
-    <row r="291" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>59</v>
+    <row r="291" spans="1:13" s="4" customFormat="1">
+      <c r="A291" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B291" s="33">
-        <v>1042</v>
+        <v>1216240</v>
       </c>
       <c r="C291" s="33">
-        <v>2084</v>
+        <v>2415694</v>
       </c>
       <c r="D291" s="33">
-        <v>3126</v>
+        <v>3638992</v>
       </c>
       <c r="E291" s="15">
-        <v>4168</v>
+        <v>4802632</v>
       </c>
       <c r="F291" s="76">
-        <v>5210</v>
+        <v>5678677</v>
       </c>
       <c r="G291" s="78">
-        <v>6252</v>
+        <v>6627066</v>
       </c>
       <c r="H291" s="76">
-        <v>8924</v>
-[...1 lines deleted...]
-      <c r="I291" s="15"/>
+        <v>7549100</v>
+      </c>
+      <c r="I291" s="76">
+        <v>8536453</v>
+      </c>
       <c r="J291" s="60"/>
       <c r="K291" s="60"/>
       <c r="L291" s="60"/>
       <c r="M291" s="15"/>
     </row>
-    <row r="292" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="292" spans="1:13" s="4" customFormat="1">
       <c r="A292" s="13" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="B292" s="33">
-        <v>105518</v>
+        <v>7276</v>
       </c>
       <c r="C292" s="33">
-        <v>209443</v>
+        <v>52516</v>
       </c>
       <c r="D292" s="33">
-        <v>313369</v>
+        <v>97755</v>
       </c>
       <c r="E292" s="15">
-        <v>417294</v>
+        <v>142995</v>
       </c>
       <c r="F292" s="76">
-        <v>500236</v>
+        <v>174332</v>
       </c>
       <c r="G292" s="78">
-        <v>583178</v>
+        <v>205670</v>
       </c>
       <c r="H292" s="76">
-        <v>674715</v>
-[...1 lines deleted...]
-      <c r="I292" s="15"/>
+        <v>240426</v>
+      </c>
+      <c r="I292" s="76">
+        <v>268999</v>
+      </c>
       <c r="J292" s="60"/>
       <c r="K292" s="60"/>
       <c r="L292" s="60"/>
       <c r="M292" s="15"/>
     </row>
-    <row r="293" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="293" spans="1:13" s="4" customFormat="1">
       <c r="A293" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B293" s="33">
-        <v>488247</v>
+        <v>1083</v>
       </c>
       <c r="C293" s="33">
-        <v>1065018</v>
+        <v>10992</v>
       </c>
       <c r="D293" s="33">
-        <v>1665633</v>
+        <v>20901</v>
       </c>
       <c r="E293" s="15">
-        <v>2206589</v>
+        <v>30810</v>
       </c>
       <c r="F293" s="76">
-        <v>2725522</v>
+        <v>31893</v>
       </c>
       <c r="G293" s="78">
-        <v>3316798</v>
+        <v>32976</v>
       </c>
       <c r="H293" s="76">
-        <v>3862403</v>
-[...1 lines deleted...]
-      <c r="I293" s="15"/>
+        <v>33134</v>
+      </c>
+      <c r="I293" s="76">
+        <v>33292</v>
+      </c>
       <c r="J293" s="60"/>
       <c r="K293" s="60"/>
       <c r="L293" s="60"/>
       <c r="M293" s="15"/>
     </row>
-    <row r="294" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="294" spans="1:13" s="4" customFormat="1">
       <c r="A294" s="13" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B294" s="33">
-        <v>1969</v>
+        <v>142</v>
       </c>
       <c r="C294" s="33">
-        <v>3938</v>
+        <v>284</v>
       </c>
       <c r="D294" s="33">
-        <v>5907</v>
+        <v>426</v>
       </c>
       <c r="E294" s="15">
-        <v>7876</v>
+        <v>568</v>
       </c>
       <c r="F294" s="76">
-        <v>9845</v>
+        <v>710</v>
       </c>
       <c r="G294" s="78">
-        <v>11814</v>
+        <v>852</v>
       </c>
       <c r="H294" s="76">
-        <v>15145</v>
-[...1 lines deleted...]
-      <c r="I294" s="15"/>
+        <v>852</v>
+      </c>
+      <c r="I294" s="76">
+        <v>852</v>
+      </c>
       <c r="J294" s="60"/>
       <c r="K294" s="60"/>
       <c r="L294" s="60"/>
       <c r="M294" s="15"/>
     </row>
-    <row r="295" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="295" spans="1:13" s="4" customFormat="1">
       <c r="A295" s="13" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B295" s="33">
-        <v>553805</v>
+        <v>29859</v>
       </c>
       <c r="C295" s="33">
-        <v>906197</v>
+        <v>102206</v>
       </c>
       <c r="D295" s="33">
-        <v>1258589</v>
+        <v>174554</v>
       </c>
       <c r="E295" s="15">
-        <v>1610981</v>
+        <v>246901</v>
       </c>
       <c r="F295" s="76">
-        <v>1802839</v>
+        <v>267524</v>
       </c>
       <c r="G295" s="78">
-        <v>1994697</v>
+        <v>288146</v>
       </c>
       <c r="H295" s="76">
-        <v>2172335</v>
-[...1 lines deleted...]
-      <c r="I295" s="15"/>
+        <v>297834</v>
+      </c>
+      <c r="I295" s="76">
+        <v>334522</v>
+      </c>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
       <c r="L295" s="60"/>
       <c r="M295" s="15"/>
     </row>
-    <row r="296" spans="1:13" s="4" customFormat="1" ht="22.5">
-[...13 lines deleted...]
-      <c r="L296" s="15"/>
+    <row r="296" spans="1:13" s="4" customFormat="1">
+      <c r="A296" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B296" s="33">
+        <v>27299</v>
+      </c>
+      <c r="C296" s="33">
+        <v>63017</v>
+      </c>
+      <c r="D296" s="33">
+        <v>98735</v>
+      </c>
+      <c r="E296" s="15">
+        <v>134453</v>
+      </c>
+      <c r="F296" s="76">
+        <v>160571</v>
+      </c>
+      <c r="G296" s="78">
+        <v>186688</v>
+      </c>
+      <c r="H296" s="76">
+        <v>243338</v>
+      </c>
+      <c r="I296" s="76">
+        <v>303184</v>
+      </c>
+      <c r="J296" s="60"/>
+      <c r="K296" s="60"/>
+      <c r="L296" s="60"/>
       <c r="M296" s="15"/>
     </row>
-    <row r="297" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>67</v>
+    <row r="297" spans="1:13" s="4" customFormat="1">
+      <c r="A297" s="13" t="s">
+        <v>58</v>
       </c>
       <c r="B297" s="33">
-        <v>328111</v>
-[...5 lines deleted...]
-        <v>2941941</v>
+        <v>1042</v>
+      </c>
+      <c r="C297" s="33">
+        <v>2084</v>
+      </c>
+      <c r="D297" s="33">
+        <v>3126</v>
       </c>
       <c r="E297" s="15">
-        <v>4511715</v>
+        <v>4168</v>
       </c>
       <c r="F297" s="76">
-        <v>4840917</v>
+        <v>5210</v>
       </c>
       <c r="G297" s="78">
-        <v>5231351</v>
+        <v>6252</v>
       </c>
       <c r="H297" s="76">
-        <v>5585040</v>
-[...1 lines deleted...]
-      <c r="I297" s="15"/>
+        <v>8924</v>
+      </c>
+      <c r="I297" s="76">
+        <v>11596</v>
+      </c>
       <c r="J297" s="60"/>
       <c r="K297" s="60"/>
       <c r="L297" s="60"/>
       <c r="M297" s="15"/>
     </row>
-    <row r="298" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="298" spans="1:13" s="4" customFormat="1">
       <c r="A298" s="13" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="B298" s="33">
-        <v>5217</v>
-[...5 lines deleted...]
-        <v>15651</v>
+        <v>105518</v>
+      </c>
+      <c r="C298" s="33">
+        <v>209443</v>
+      </c>
+      <c r="D298" s="33">
+        <v>313369</v>
       </c>
       <c r="E298" s="15">
-        <v>20868</v>
+        <v>417294</v>
       </c>
       <c r="F298" s="76">
-        <v>26085</v>
+        <v>500236</v>
       </c>
       <c r="G298" s="78">
-        <v>31302</v>
+        <v>583178</v>
       </c>
       <c r="H298" s="76">
-        <v>36389</v>
-[...1 lines deleted...]
-      <c r="I298" s="15"/>
+        <v>674715</v>
+      </c>
+      <c r="I298" s="76">
+        <v>786060</v>
+      </c>
       <c r="J298" s="60"/>
       <c r="K298" s="60"/>
       <c r="L298" s="60"/>
       <c r="M298" s="15"/>
     </row>
-    <row r="299" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="299" spans="1:13" s="4" customFormat="1">
       <c r="A299" s="13" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B299" s="33">
-        <v>6206</v>
-[...5 lines deleted...]
-        <v>9087</v>
+        <v>488247</v>
+      </c>
+      <c r="C299" s="33">
+        <v>1065018</v>
+      </c>
+      <c r="D299" s="33">
+        <v>1665633</v>
       </c>
       <c r="E299" s="15">
-        <v>10527</v>
+        <v>2206589</v>
       </c>
       <c r="F299" s="76">
-        <v>10527</v>
+        <v>2725522</v>
       </c>
       <c r="G299" s="78">
-        <v>10527</v>
+        <v>3316798</v>
       </c>
       <c r="H299" s="76">
-        <v>10527</v>
-[...1 lines deleted...]
-      <c r="I299" s="15"/>
+        <v>3862403</v>
+      </c>
+      <c r="I299" s="76">
+        <v>4382001</v>
+      </c>
       <c r="J299" s="60"/>
       <c r="K299" s="60"/>
       <c r="L299" s="60"/>
       <c r="M299" s="15"/>
     </row>
-    <row r="300" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="300" spans="1:13" s="4" customFormat="1">
       <c r="A300" s="13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="B300" s="33">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>1500</v>
+        <v>1969</v>
+      </c>
+      <c r="C300" s="33">
+        <v>3938</v>
+      </c>
+      <c r="D300" s="33">
+        <v>5907</v>
       </c>
       <c r="E300" s="15">
-        <v>2000</v>
+        <v>7876</v>
       </c>
       <c r="F300" s="76">
-        <v>2500</v>
+        <v>9845</v>
       </c>
       <c r="G300" s="78">
-        <v>3000</v>
+        <v>11814</v>
       </c>
       <c r="H300" s="76">
-        <v>3465</v>
-[...1 lines deleted...]
-      <c r="I300" s="15"/>
+        <v>15145</v>
+      </c>
+      <c r="I300" s="76">
+        <v>18476</v>
+      </c>
       <c r="J300" s="60"/>
       <c r="K300" s="60"/>
       <c r="L300" s="60"/>
       <c r="M300" s="15"/>
     </row>
-    <row r="301" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="301" spans="1:13" s="4" customFormat="1">
       <c r="A301" s="13" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B301" s="33">
-        <v>7572</v>
-[...5 lines deleted...]
-        <v>22716</v>
+        <v>553805</v>
+      </c>
+      <c r="C301" s="33">
+        <v>906197</v>
+      </c>
+      <c r="D301" s="33">
+        <v>1258589</v>
       </c>
       <c r="E301" s="15">
-        <v>30288</v>
+        <v>1610981</v>
       </c>
       <c r="F301" s="76">
-        <v>37872</v>
+        <v>1802839</v>
       </c>
       <c r="G301" s="78">
-        <v>45457</v>
+        <v>1994697</v>
       </c>
       <c r="H301" s="76">
-        <v>47362</v>
-[...1 lines deleted...]
-      <c r="I301" s="15"/>
+        <v>2172335</v>
+      </c>
+      <c r="I301" s="76">
+        <v>2397478</v>
+      </c>
       <c r="J301" s="60"/>
       <c r="K301" s="60"/>
       <c r="L301" s="60"/>
       <c r="M301" s="15"/>
     </row>
-    <row r="302" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...27 lines deleted...]
-      <c r="L302" s="60"/>
+    <row r="302" spans="1:13" s="4" customFormat="1" ht="21.6">
+      <c r="A302" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B302" s="6"/>
+      <c r="C302" s="6"/>
+      <c r="D302" s="15"/>
+      <c r="E302" s="6"/>
+      <c r="F302" s="22"/>
+      <c r="G302" s="52"/>
+      <c r="H302" s="42"/>
+      <c r="I302" s="42"/>
+      <c r="J302" s="42"/>
+      <c r="K302" s="12"/>
+      <c r="L302" s="15"/>
       <c r="M302" s="15"/>
     </row>
-    <row r="303" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>59</v>
+    <row r="303" spans="1:13" s="4" customFormat="1">
+      <c r="A303" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B303" s="33">
-        <v>706</v>
+        <v>328111</v>
       </c>
       <c r="C303" s="69">
-        <v>2008</v>
+        <v>1678649</v>
       </c>
       <c r="D303" s="69">
-        <v>3310</v>
+        <v>2941941</v>
       </c>
       <c r="E303" s="15">
-        <v>4611</v>
+        <v>4511715</v>
       </c>
       <c r="F303" s="76">
-        <v>4652</v>
+        <v>4840917</v>
       </c>
       <c r="G303" s="78">
-        <v>4692</v>
+        <v>5231351</v>
       </c>
       <c r="H303" s="76">
-        <v>4732</v>
-[...1 lines deleted...]
-      <c r="I303" s="15"/>
+        <v>5585040</v>
+      </c>
+      <c r="I303" s="76">
+        <v>5939911</v>
+      </c>
       <c r="J303" s="60"/>
       <c r="K303" s="60"/>
       <c r="L303" s="60"/>
       <c r="M303" s="15"/>
     </row>
-    <row r="304" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="304" spans="1:13" s="4" customFormat="1">
       <c r="A304" s="13" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="B304" s="33">
-        <v>131150</v>
+        <v>5217</v>
       </c>
       <c r="C304" s="69">
-        <v>242423</v>
+        <v>10434</v>
       </c>
       <c r="D304" s="69">
-        <v>353591</v>
+        <v>15651</v>
       </c>
       <c r="E304" s="15">
-        <v>464865</v>
+        <v>20868</v>
       </c>
       <c r="F304" s="76">
-        <v>581121</v>
+        <v>26085</v>
       </c>
       <c r="G304" s="78">
-        <v>697484</v>
+        <v>31302</v>
       </c>
       <c r="H304" s="76">
-        <v>818177</v>
-[...1 lines deleted...]
-      <c r="I304" s="15"/>
+        <v>36389</v>
+      </c>
+      <c r="I304" s="76">
+        <v>41828</v>
+      </c>
       <c r="J304" s="60"/>
       <c r="K304" s="60"/>
       <c r="L304" s="60"/>
       <c r="M304" s="15"/>
     </row>
-    <row r="305" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="305" spans="1:13" s="4" customFormat="1">
       <c r="A305" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B305" s="33">
-        <v>5638</v>
+        <v>6206</v>
       </c>
       <c r="C305" s="69">
-        <v>15771</v>
+        <v>7647</v>
       </c>
       <c r="D305" s="69">
-        <v>25904</v>
+        <v>9087</v>
       </c>
       <c r="E305" s="15">
-        <v>36037</v>
+        <v>10527</v>
       </c>
       <c r="F305" s="76">
-        <v>42197</v>
+        <v>10527</v>
       </c>
       <c r="G305" s="78">
-        <v>48358</v>
+        <v>10527</v>
       </c>
       <c r="H305" s="76">
-        <v>50648</v>
-[...1 lines deleted...]
-      <c r="I305" s="15"/>
+        <v>10527</v>
+      </c>
+      <c r="I305" s="76">
+        <v>11287</v>
+      </c>
       <c r="J305" s="60"/>
       <c r="K305" s="60"/>
       <c r="L305" s="60"/>
       <c r="M305" s="15"/>
     </row>
-    <row r="306" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1">
+    <row r="306" spans="1:13" s="4" customFormat="1">
       <c r="A306" s="13" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B306" s="33">
-        <v>425</v>
+        <v>500</v>
       </c>
       <c r="C306" s="69">
-        <v>1174</v>
+        <v>1000</v>
       </c>
       <c r="D306" s="69">
-        <v>1924</v>
+        <v>1500</v>
       </c>
       <c r="E306" s="15">
-        <v>2673</v>
+        <v>2000</v>
       </c>
       <c r="F306" s="76">
-        <v>3058</v>
+        <v>2500</v>
       </c>
       <c r="G306" s="78">
-        <v>3443</v>
+        <v>3000</v>
       </c>
       <c r="H306" s="76">
-        <v>3443</v>
-[...1 lines deleted...]
-      <c r="I306" s="15"/>
+        <v>3465</v>
+      </c>
+      <c r="I306" s="76">
+        <v>3930</v>
+      </c>
       <c r="J306" s="60"/>
       <c r="K306" s="60"/>
       <c r="L306" s="60"/>
       <c r="M306" s="15"/>
     </row>
-    <row r="307" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="307" spans="1:13" s="4" customFormat="1">
       <c r="A307" s="13" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B307" s="33">
-        <v>153217</v>
+        <v>7572</v>
       </c>
       <c r="C307" s="69">
-        <v>1344284</v>
+        <v>15144</v>
       </c>
       <c r="D307" s="69">
-        <v>2448210</v>
+        <v>22716</v>
       </c>
       <c r="E307" s="15">
-        <v>3858513</v>
+        <v>30288</v>
       </c>
       <c r="F307" s="76">
-        <v>4034905</v>
+        <v>37872</v>
       </c>
       <c r="G307" s="78">
-        <v>4272421</v>
+        <v>45457</v>
       </c>
       <c r="H307" s="76">
-        <v>4487977</v>
-[...1 lines deleted...]
-      <c r="I307" s="15"/>
+        <v>47362</v>
+      </c>
+      <c r="I307" s="76">
+        <v>49471</v>
+      </c>
       <c r="J307" s="60"/>
       <c r="K307" s="60"/>
       <c r="L307" s="60"/>
       <c r="M307" s="15"/>
     </row>
-    <row r="308" spans="1:13" s="4" customFormat="1" ht="37.15" customHeight="1">
-[...13 lines deleted...]
-      <c r="L308" s="15"/>
+    <row r="308" spans="1:13" s="4" customFormat="1">
+      <c r="A308" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B308" s="33">
+        <v>17479</v>
+      </c>
+      <c r="C308" s="69">
+        <v>38764</v>
+      </c>
+      <c r="D308" s="69">
+        <v>60048</v>
+      </c>
+      <c r="E308" s="15">
+        <v>81332</v>
+      </c>
+      <c r="F308" s="76">
+        <v>98000</v>
+      </c>
+      <c r="G308" s="78">
+        <v>114667</v>
+      </c>
+      <c r="H308" s="76">
+        <v>122320</v>
+      </c>
+      <c r="I308" s="76">
+        <v>130044</v>
+      </c>
+      <c r="J308" s="60"/>
+      <c r="K308" s="60"/>
+      <c r="L308" s="60"/>
       <c r="M308" s="15"/>
     </row>
-    <row r="309" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>67</v>
+    <row r="309" spans="1:13" s="4" customFormat="1">
+      <c r="A309" s="13" t="s">
+        <v>58</v>
       </c>
       <c r="B309" s="33">
-        <v>20585430</v>
+        <v>706</v>
       </c>
       <c r="C309" s="69">
-        <v>40225961</v>
+        <v>2008</v>
       </c>
       <c r="D309" s="69">
-        <v>60041692</v>
+        <v>3310</v>
       </c>
       <c r="E309" s="15">
-        <v>78028996</v>
+        <v>4611</v>
       </c>
       <c r="F309" s="76">
-        <v>96606530</v>
+        <v>4652</v>
       </c>
       <c r="G309" s="78">
-        <v>115303956</v>
+        <v>4692</v>
       </c>
       <c r="H309" s="76">
-        <v>135089270</v>
-[...1 lines deleted...]
-      <c r="I309" s="15"/>
+        <v>4732</v>
+      </c>
+      <c r="I309" s="76">
+        <v>6764</v>
+      </c>
       <c r="J309" s="60"/>
       <c r="K309" s="60"/>
       <c r="L309" s="60"/>
       <c r="M309" s="15"/>
     </row>
-    <row r="310" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="310" spans="1:13" s="4" customFormat="1">
       <c r="A310" s="13" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="B310" s="33">
-        <v>3899353</v>
+        <v>131150</v>
       </c>
       <c r="C310" s="69">
-        <v>7159117</v>
+        <v>242423</v>
       </c>
       <c r="D310" s="69">
-        <v>10884837</v>
+        <v>353591</v>
       </c>
       <c r="E310" s="15">
-        <v>14422618</v>
+        <v>464865</v>
       </c>
       <c r="F310" s="76">
-        <v>18935516</v>
+        <v>581121</v>
       </c>
       <c r="G310" s="78">
-        <v>23593113</v>
+        <v>697484</v>
       </c>
       <c r="H310" s="76">
-        <v>28424529</v>
-[...1 lines deleted...]
-      <c r="I310" s="15"/>
+        <v>818177</v>
+      </c>
+      <c r="I310" s="76">
+        <v>910203</v>
+      </c>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
       <c r="L310" s="60"/>
       <c r="M310" s="15"/>
     </row>
-    <row r="311" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="311" spans="1:13" s="4" customFormat="1">
       <c r="A311" s="13" t="s">
-        <v>66</v>
-[...22 lines deleted...]
-      <c r="I311" s="15"/>
+        <v>60</v>
+      </c>
+      <c r="B311" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C311" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D311" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E311" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F311" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G311" s="78" t="s">
+        <v>15</v>
+      </c>
+      <c r="H311" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I311" s="76">
+        <v>46</v>
+      </c>
       <c r="J311" s="60"/>
       <c r="K311" s="60"/>
       <c r="L311" s="60"/>
       <c r="M311" s="15"/>
     </row>
-    <row r="312" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="312" spans="1:13" s="4" customFormat="1">
       <c r="A312" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B312" s="33">
-        <v>64182</v>
+        <v>5638</v>
       </c>
       <c r="C312" s="69">
-        <v>143740</v>
+        <v>15771</v>
       </c>
       <c r="D312" s="69">
-        <v>223737</v>
+        <v>25904</v>
       </c>
       <c r="E312" s="15">
-        <v>300751</v>
+        <v>36037</v>
       </c>
       <c r="F312" s="76">
-        <v>380454</v>
+        <v>42197</v>
       </c>
       <c r="G312" s="78">
-        <v>465062</v>
+        <v>48358</v>
       </c>
       <c r="H312" s="76">
-        <v>550671</v>
-[...1 lines deleted...]
-      <c r="I312" s="15"/>
+        <v>50648</v>
+      </c>
+      <c r="I312" s="76">
+        <v>56153</v>
+      </c>
       <c r="J312" s="60"/>
       <c r="K312" s="60"/>
       <c r="L312" s="60"/>
       <c r="M312" s="15"/>
     </row>
-    <row r="313" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="313" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A313" s="13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B313" s="33">
-        <v>2126069</v>
+        <v>425</v>
       </c>
       <c r="C313" s="69">
-        <v>4415568</v>
+        <v>1174</v>
       </c>
       <c r="D313" s="69">
-        <v>6627274</v>
+        <v>1924</v>
       </c>
       <c r="E313" s="15">
-        <v>8819809</v>
+        <v>2673</v>
       </c>
       <c r="F313" s="76">
-        <v>10767931</v>
+        <v>3058</v>
       </c>
       <c r="G313" s="78">
-        <v>12358680</v>
+        <v>3443</v>
       </c>
       <c r="H313" s="76">
-        <v>14019284</v>
-[...1 lines deleted...]
-      <c r="I313" s="15"/>
+        <v>3443</v>
+      </c>
+      <c r="I313" s="76">
+        <v>3684</v>
+      </c>
       <c r="J313" s="60"/>
       <c r="K313" s="60"/>
       <c r="L313" s="60"/>
       <c r="M313" s="15"/>
     </row>
-    <row r="314" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="314" spans="1:13" s="4" customFormat="1">
       <c r="A314" s="13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B314" s="33">
-        <v>832430</v>
+        <v>153217</v>
       </c>
       <c r="C314" s="69">
-        <v>1775348</v>
+        <v>1344284</v>
       </c>
       <c r="D314" s="69">
-        <v>3012004</v>
+        <v>2448210</v>
       </c>
       <c r="E314" s="15">
-        <v>3825588</v>
+        <v>3858513</v>
       </c>
       <c r="F314" s="76">
-        <v>4392452</v>
+        <v>4034905</v>
       </c>
       <c r="G314" s="78">
-        <v>4815410</v>
+        <v>4272421</v>
       </c>
       <c r="H314" s="76">
-        <v>5213905</v>
-[...1 lines deleted...]
-      <c r="I314" s="15"/>
+        <v>4487977</v>
+      </c>
+      <c r="I314" s="76">
+        <v>4726504</v>
+      </c>
       <c r="J314" s="60"/>
       <c r="K314" s="60"/>
       <c r="L314" s="60"/>
       <c r="M314" s="15"/>
     </row>
-    <row r="315" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...27 lines deleted...]
-      <c r="L315" s="60"/>
+    <row r="315" spans="1:13" s="4" customFormat="1" ht="37.200000000000003" customHeight="1">
+      <c r="A315" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B315" s="6"/>
+      <c r="C315" s="6"/>
+      <c r="D315" s="15"/>
+      <c r="E315" s="6"/>
+      <c r="F315" s="21"/>
+      <c r="G315" s="53"/>
+      <c r="H315" s="42"/>
+      <c r="I315" s="42"/>
+      <c r="J315" s="42"/>
+      <c r="K315" s="15"/>
+      <c r="L315" s="15"/>
       <c r="M315" s="15"/>
     </row>
-    <row r="316" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>60</v>
+    <row r="316" spans="1:13" s="4" customFormat="1">
+      <c r="A316" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B316" s="33">
-        <v>6122300</v>
+        <v>20585430</v>
       </c>
       <c r="C316" s="69">
-        <v>12211192</v>
+        <v>40225961</v>
       </c>
       <c r="D316" s="69">
-        <v>17760588</v>
+        <v>60041692</v>
       </c>
       <c r="E316" s="15">
-        <v>22967634</v>
+        <v>78028996</v>
       </c>
       <c r="F316" s="76">
-        <v>27663434</v>
+        <v>96606530</v>
       </c>
       <c r="G316" s="78">
-        <v>32764001</v>
+        <v>115303956</v>
       </c>
       <c r="H316" s="76">
-        <v>38222127</v>
-[...1 lines deleted...]
-      <c r="I316" s="15"/>
+        <v>135089270</v>
+      </c>
+      <c r="I316" s="76">
+        <v>154304370</v>
+      </c>
       <c r="J316" s="60"/>
       <c r="K316" s="60"/>
       <c r="L316" s="60"/>
       <c r="M316" s="15"/>
     </row>
-    <row r="317" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="317" spans="1:13" s="4" customFormat="1">
       <c r="A317" s="13" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="B317" s="33">
-        <v>40706</v>
+        <v>3899353</v>
       </c>
       <c r="C317" s="69">
-        <v>83833</v>
+        <v>7159117</v>
       </c>
       <c r="D317" s="69">
-        <v>129642</v>
+        <v>10884837</v>
       </c>
       <c r="E317" s="15">
-        <v>176093</v>
+        <v>14422618</v>
       </c>
       <c r="F317" s="76">
-        <v>219301</v>
+        <v>18935516</v>
       </c>
       <c r="G317" s="78">
-        <v>261586</v>
+        <v>23593113</v>
       </c>
       <c r="H317" s="76">
-        <v>302607</v>
-[...1 lines deleted...]
-      <c r="I317" s="15"/>
+        <v>28424529</v>
+      </c>
+      <c r="I317" s="76">
+        <v>33049259</v>
+      </c>
       <c r="J317" s="60"/>
       <c r="K317" s="60"/>
       <c r="L317" s="60"/>
       <c r="M317" s="15"/>
     </row>
-    <row r="318" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
+    <row r="318" spans="1:13" s="4" customFormat="1">
       <c r="A318" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B318" s="33">
-        <v>1621542</v>
+        <v>284720</v>
       </c>
       <c r="C318" s="69">
-        <v>3083043</v>
+        <v>548610</v>
       </c>
       <c r="D318" s="69">
-        <v>4507760</v>
+        <v>981311</v>
       </c>
       <c r="E318" s="15">
-        <v>5777192</v>
+        <v>1379888</v>
       </c>
       <c r="F318" s="76">
-        <v>7024839</v>
+        <v>1826793</v>
       </c>
       <c r="G318" s="78">
-        <v>8378227</v>
+        <v>2250608</v>
       </c>
       <c r="H318" s="76">
-        <v>9795460</v>
-[...1 lines deleted...]
-      <c r="I318" s="15"/>
+        <v>2735945</v>
+      </c>
+      <c r="I318" s="76">
+        <v>3195803</v>
+      </c>
       <c r="J318" s="60"/>
       <c r="K318" s="60"/>
       <c r="L318" s="60"/>
       <c r="M318" s="15"/>
     </row>
-    <row r="319" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="319" spans="1:13" s="4" customFormat="1">
       <c r="A319" s="13" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B319" s="33">
-        <v>255307</v>
+        <v>64182</v>
       </c>
       <c r="C319" s="69">
-        <v>447494</v>
+        <v>143740</v>
       </c>
       <c r="D319" s="69">
-        <v>778914</v>
+        <v>223737</v>
       </c>
       <c r="E319" s="15">
-        <v>1105085</v>
+        <v>300751</v>
       </c>
       <c r="F319" s="76">
-        <v>1459260</v>
+        <v>380454</v>
       </c>
       <c r="G319" s="78">
-        <v>1686320</v>
+        <v>465062</v>
       </c>
       <c r="H319" s="76">
-        <v>1935775</v>
-[...1 lines deleted...]
-      <c r="I319" s="15"/>
+        <v>550671</v>
+      </c>
+      <c r="I319" s="76">
+        <v>611480</v>
+      </c>
       <c r="J319" s="60"/>
       <c r="K319" s="60"/>
       <c r="L319" s="60"/>
       <c r="M319" s="15"/>
     </row>
-    <row r="320" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="320" spans="1:13" s="4" customFormat="1">
       <c r="A320" s="13" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B320" s="33">
-        <v>3770730</v>
+        <v>2126069</v>
       </c>
       <c r="C320" s="69">
-        <v>7412639</v>
+        <v>4415568</v>
       </c>
       <c r="D320" s="69">
-        <v>10795429</v>
+        <v>6627274</v>
       </c>
       <c r="E320" s="15">
-        <v>13646825</v>
+        <v>8819809</v>
       </c>
       <c r="F320" s="76">
-        <v>16574966</v>
+        <v>10767931</v>
       </c>
       <c r="G320" s="78">
-        <v>19517309</v>
+        <v>12358680</v>
       </c>
       <c r="H320" s="76">
-        <v>22418350</v>
-[...1 lines deleted...]
-      <c r="I320" s="15"/>
+        <v>14019284</v>
+      </c>
+      <c r="I320" s="76">
+        <v>15824275</v>
+      </c>
       <c r="J320" s="60"/>
       <c r="K320" s="60"/>
       <c r="L320" s="60"/>
       <c r="M320" s="15"/>
     </row>
-    <row r="321" spans="1:13" s="4" customFormat="1" ht="22.5">
-[...13 lines deleted...]
-      <c r="L321" s="15"/>
+    <row r="321" spans="1:13" s="4" customFormat="1">
+      <c r="A321" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B321" s="33">
+        <v>832430</v>
+      </c>
+      <c r="C321" s="69">
+        <v>1775348</v>
+      </c>
+      <c r="D321" s="69">
+        <v>3012004</v>
+      </c>
+      <c r="E321" s="15">
+        <v>3825588</v>
+      </c>
+      <c r="F321" s="76">
+        <v>4392452</v>
+      </c>
+      <c r="G321" s="78">
+        <v>4815410</v>
+      </c>
+      <c r="H321" s="76">
+        <v>5213905</v>
+      </c>
+      <c r="I321" s="76">
+        <v>5665258</v>
+      </c>
+      <c r="J321" s="60"/>
+      <c r="K321" s="60"/>
+      <c r="L321" s="60"/>
       <c r="M321" s="15"/>
     </row>
-    <row r="322" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>67</v>
+    <row r="322" spans="1:13" s="4" customFormat="1">
+      <c r="A322" s="13" t="s">
+        <v>58</v>
       </c>
       <c r="B322" s="33">
-        <v>15831530</v>
+        <v>1568089</v>
       </c>
       <c r="C322" s="69">
-        <v>30500160</v>
+        <v>2945377</v>
       </c>
       <c r="D322" s="69">
-        <v>45821506</v>
+        <v>4340197</v>
       </c>
       <c r="E322" s="15">
-        <v>60871788</v>
+        <v>5607511</v>
       </c>
       <c r="F322" s="76">
-        <v>77691194</v>
+        <v>7361583</v>
       </c>
       <c r="G322" s="78">
-        <v>95038284</v>
+        <v>9213640</v>
       </c>
       <c r="H322" s="76">
-        <v>113597194</v>
-[...1 lines deleted...]
-      <c r="I322" s="15"/>
+        <v>11470615</v>
+      </c>
+      <c r="I322" s="76">
+        <v>13222328</v>
+      </c>
       <c r="J322" s="60"/>
       <c r="K322" s="60"/>
       <c r="L322" s="60"/>
       <c r="M322" s="15"/>
     </row>
-    <row r="323" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="323" spans="1:13" s="4" customFormat="1">
       <c r="A323" s="13" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="B323" s="33">
-        <v>2624754</v>
+        <v>6122300</v>
       </c>
       <c r="C323" s="69">
-        <v>4614945</v>
+        <v>12211192</v>
       </c>
       <c r="D323" s="69">
-        <v>7189631</v>
+        <v>17760588</v>
       </c>
       <c r="E323" s="15">
-        <v>9810022</v>
+        <v>22967634</v>
       </c>
       <c r="F323" s="76">
-        <v>13937287</v>
+        <v>27663434</v>
       </c>
       <c r="G323" s="78">
-        <v>18308272</v>
+        <v>32764001</v>
       </c>
       <c r="H323" s="76">
-        <v>22867691</v>
-[...1 lines deleted...]
-      <c r="I323" s="15"/>
+        <v>38222127</v>
+      </c>
+      <c r="I323" s="76">
+        <v>43889768</v>
+      </c>
       <c r="J323" s="60"/>
       <c r="K323" s="60"/>
       <c r="L323" s="60"/>
       <c r="M323" s="15"/>
     </row>
-    <row r="324" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="324" spans="1:13" s="4" customFormat="1">
       <c r="A324" s="13" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="B324" s="33">
-        <v>151536</v>
+        <v>40706</v>
       </c>
       <c r="C324" s="69">
-        <v>304572</v>
+        <v>83833</v>
       </c>
       <c r="D324" s="69">
-        <v>633653</v>
+        <v>129642</v>
       </c>
       <c r="E324" s="15">
-        <v>959404</v>
+        <v>176093</v>
       </c>
       <c r="F324" s="76">
-        <v>1313027</v>
+        <v>219301</v>
       </c>
       <c r="G324" s="78">
-        <v>1643695</v>
+        <v>261586</v>
       </c>
       <c r="H324" s="76">
-        <v>2035865</v>
-[...1 lines deleted...]
-      <c r="I324" s="15"/>
+        <v>302607</v>
+      </c>
+      <c r="I324" s="76">
+        <v>352727</v>
+      </c>
       <c r="J324" s="60"/>
       <c r="K324" s="60"/>
       <c r="L324" s="60"/>
       <c r="M324" s="15"/>
     </row>
-    <row r="325" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="325" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A325" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B325" s="33">
-        <v>40922</v>
+        <v>1621542</v>
       </c>
       <c r="C325" s="69">
-        <v>79204</v>
+        <v>3083043</v>
       </c>
       <c r="D325" s="69">
-        <v>117925</v>
+        <v>4507760</v>
       </c>
       <c r="E325" s="15">
-        <v>153663</v>
+        <v>5777192</v>
       </c>
       <c r="F325" s="76">
-        <v>191833</v>
+        <v>7024839</v>
       </c>
       <c r="G325" s="78">
-        <v>234907</v>
+        <v>8378227</v>
       </c>
       <c r="H325" s="76">
-        <v>278982</v>
-[...1 lines deleted...]
-      <c r="I325" s="15"/>
+        <v>9795460</v>
+      </c>
+      <c r="I325" s="76">
+        <v>11179340</v>
+      </c>
       <c r="J325" s="60"/>
       <c r="K325" s="60"/>
       <c r="L325" s="60"/>
       <c r="M325" s="15"/>
     </row>
-    <row r="326" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="326" spans="1:13" s="4" customFormat="1">
       <c r="A326" s="13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B326" s="33">
-        <v>1703189</v>
+        <v>255307</v>
       </c>
       <c r="C326" s="69">
-        <v>3477768</v>
+        <v>447494</v>
       </c>
       <c r="D326" s="69">
-        <v>5186577</v>
+        <v>778914</v>
       </c>
       <c r="E326" s="15">
-        <v>7018072</v>
+        <v>1105085</v>
       </c>
       <c r="F326" s="76">
-        <v>8822052</v>
+        <v>1459260</v>
       </c>
       <c r="G326" s="78">
-        <v>10356411</v>
+        <v>1686320</v>
       </c>
       <c r="H326" s="76">
-        <v>11971030</v>
-[...1 lines deleted...]
-      <c r="I326" s="15"/>
+        <v>1935775</v>
+      </c>
+      <c r="I326" s="76">
+        <v>2091026</v>
+      </c>
       <c r="J326" s="60"/>
       <c r="K326" s="60"/>
       <c r="L326" s="60"/>
       <c r="M326" s="15"/>
     </row>
-    <row r="327" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="327" spans="1:13" s="4" customFormat="1">
       <c r="A327" s="13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B327" s="33">
-        <v>303399</v>
+        <v>3770730</v>
       </c>
       <c r="C327" s="69">
-        <v>569382</v>
+        <v>7412639</v>
       </c>
       <c r="D327" s="69">
-        <v>871617</v>
+        <v>10795429</v>
       </c>
       <c r="E327" s="15">
-        <v>1194979</v>
+        <v>13646825</v>
       </c>
       <c r="F327" s="76">
-        <v>1527519</v>
+        <v>16574966</v>
       </c>
       <c r="G327" s="78">
-        <v>1862925</v>
+        <v>19517309</v>
       </c>
       <c r="H327" s="76">
-        <v>2213024</v>
-[...1 lines deleted...]
-      <c r="I327" s="15"/>
+        <v>22418350</v>
+      </c>
+      <c r="I327" s="76">
+        <v>25223106</v>
+      </c>
       <c r="J327" s="60"/>
       <c r="K327" s="60"/>
       <c r="L327" s="60"/>
       <c r="M327" s="15"/>
     </row>
-    <row r="328" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1">
-[...27 lines deleted...]
-      <c r="L328" s="60"/>
+    <row r="328" spans="1:13" s="4" customFormat="1" ht="21.6">
+      <c r="A328" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B328" s="6"/>
+      <c r="C328" s="21"/>
+      <c r="D328" s="15"/>
+      <c r="E328" s="6"/>
+      <c r="F328" s="6"/>
+      <c r="G328" s="50"/>
+      <c r="H328" s="42"/>
+      <c r="I328" s="42"/>
+      <c r="J328" s="44"/>
+      <c r="K328" s="6"/>
+      <c r="L328" s="15"/>
       <c r="M328" s="15"/>
     </row>
-    <row r="329" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>61</v>
+    <row r="329" spans="1:13" s="4" customFormat="1">
+      <c r="A329" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B329" s="33">
-        <v>5165296</v>
+        <v>15831530</v>
       </c>
       <c r="C329" s="69">
-        <v>10280429</v>
+        <v>30500160</v>
       </c>
       <c r="D329" s="69">
-        <v>15051947</v>
+        <v>45821506</v>
       </c>
       <c r="E329" s="15">
-        <v>19839531</v>
+        <v>60871788</v>
       </c>
       <c r="F329" s="76">
-        <v>24166531</v>
+        <v>77691194</v>
       </c>
       <c r="G329" s="78">
-        <v>28967409</v>
+        <v>95038284</v>
       </c>
       <c r="H329" s="76">
-        <v>34140498</v>
-[...1 lines deleted...]
-      <c r="I329" s="15"/>
+        <v>113597194</v>
+      </c>
+      <c r="I329" s="76">
+        <v>131830840</v>
+      </c>
       <c r="J329" s="60"/>
       <c r="K329" s="60"/>
       <c r="L329" s="60"/>
       <c r="M329" s="15"/>
     </row>
-    <row r="330" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="330" spans="1:13" s="4" customFormat="1">
       <c r="A330" s="13" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="B330" s="33">
-        <v>40706</v>
+        <v>2624754</v>
       </c>
       <c r="C330" s="69">
-        <v>83833</v>
+        <v>4614945</v>
       </c>
       <c r="D330" s="69">
-        <v>129642</v>
+        <v>7189631</v>
       </c>
       <c r="E330" s="15">
-        <v>176093</v>
+        <v>9810022</v>
       </c>
       <c r="F330" s="76">
-        <v>219301</v>
+        <v>13937287</v>
       </c>
       <c r="G330" s="78">
-        <v>261586</v>
+        <v>18308272</v>
       </c>
       <c r="H330" s="76">
-        <v>302607</v>
-[...1 lines deleted...]
-      <c r="I330" s="15"/>
+        <v>22867691</v>
+      </c>
+      <c r="I330" s="76">
+        <v>27186189</v>
+      </c>
       <c r="J330" s="60"/>
       <c r="K330" s="60"/>
       <c r="L330" s="60"/>
       <c r="M330" s="15"/>
     </row>
-    <row r="331" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="331" spans="1:13" s="4" customFormat="1">
       <c r="A331" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B331" s="33">
-        <v>1211702</v>
+        <v>151536</v>
       </c>
       <c r="C331" s="69">
-        <v>2244079</v>
+        <v>304572</v>
       </c>
       <c r="D331" s="69">
-        <v>3348348</v>
+        <v>633653</v>
       </c>
       <c r="E331" s="15">
-        <v>4416472</v>
+        <v>959404</v>
       </c>
       <c r="F331" s="76">
-        <v>5489358</v>
+        <v>1313027</v>
       </c>
       <c r="G331" s="78">
-        <v>6649149</v>
+        <v>1643695</v>
       </c>
       <c r="H331" s="76">
-        <v>7901847</v>
-[...1 lines deleted...]
-      <c r="I331" s="15"/>
+        <v>2035865</v>
+      </c>
+      <c r="I331" s="76">
+        <v>2436060</v>
+      </c>
       <c r="J331" s="60"/>
       <c r="K331" s="60"/>
       <c r="L331" s="60"/>
       <c r="M331" s="15"/>
     </row>
-    <row r="332" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="332" spans="1:13" s="4" customFormat="1">
       <c r="A332" s="13" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B332" s="33">
-        <v>183947</v>
+        <v>40922</v>
       </c>
       <c r="C332" s="69">
-        <v>301787</v>
+        <v>79204</v>
       </c>
       <c r="D332" s="69">
-        <v>559249</v>
+        <v>117925</v>
       </c>
       <c r="E332" s="15">
-        <v>812964</v>
+        <v>153663</v>
       </c>
       <c r="F332" s="76">
-        <v>1068804</v>
+        <v>191833</v>
       </c>
       <c r="G332" s="78">
-        <v>1197529</v>
+        <v>234907</v>
       </c>
       <c r="H332" s="76">
-        <v>1348650</v>
-[...1 lines deleted...]
-      <c r="I332" s="15"/>
+        <v>278982</v>
+      </c>
+      <c r="I332" s="76">
+        <v>324325</v>
+      </c>
       <c r="J332" s="60"/>
       <c r="K332" s="60"/>
       <c r="L332" s="60"/>
       <c r="M332" s="15"/>
     </row>
-    <row r="333" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="333" spans="1:13" s="4" customFormat="1">
       <c r="A333" s="13" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B333" s="33">
-        <v>2837989</v>
+        <v>1703189</v>
       </c>
       <c r="C333" s="69">
-        <v>5598784</v>
+        <v>3477768</v>
       </c>
       <c r="D333" s="69">
-        <v>8392721</v>
+        <v>5186577</v>
       </c>
       <c r="E333" s="15">
-        <v>10883076</v>
+        <v>7018072</v>
       </c>
       <c r="F333" s="76">
-        <v>13593899</v>
+        <v>8822052</v>
       </c>
       <c r="G333" s="78">
-        <v>16342760</v>
+        <v>10356411</v>
       </c>
       <c r="H333" s="76">
-        <v>19066384</v>
-[...1 lines deleted...]
-      <c r="I333" s="15"/>
+        <v>11971030</v>
+      </c>
+      <c r="I333" s="76">
+        <v>13737269</v>
+      </c>
       <c r="J333" s="60"/>
       <c r="K333" s="60"/>
       <c r="L333" s="60"/>
       <c r="M333" s="15"/>
     </row>
-    <row r="334" spans="1:13" s="4" customFormat="1" ht="34.15" customHeight="1">
-[...13 lines deleted...]
-      <c r="L334" s="15"/>
+    <row r="334" spans="1:13" s="4" customFormat="1">
+      <c r="A334" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B334" s="33">
+        <v>303399</v>
+      </c>
+      <c r="C334" s="69">
+        <v>569382</v>
+      </c>
+      <c r="D334" s="69">
+        <v>871617</v>
+      </c>
+      <c r="E334" s="15">
+        <v>1194979</v>
+      </c>
+      <c r="F334" s="76">
+        <v>1527519</v>
+      </c>
+      <c r="G334" s="78">
+        <v>1862925</v>
+      </c>
+      <c r="H334" s="76">
+        <v>2213024</v>
+      </c>
+      <c r="I334" s="76">
+        <v>2615186</v>
+      </c>
+      <c r="J334" s="60"/>
+      <c r="K334" s="60"/>
+      <c r="L334" s="60"/>
       <c r="M334" s="15"/>
     </row>
-    <row r="335" spans="1:13" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>67</v>
+    <row r="335" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A335" s="13" t="s">
+        <v>58</v>
       </c>
       <c r="B335" s="33">
-        <v>3745954</v>
+        <v>1568089</v>
       </c>
       <c r="C335" s="69">
-        <v>7714879</v>
+        <v>2945377</v>
       </c>
       <c r="D335" s="69">
-        <v>11284609</v>
+        <v>4340197</v>
       </c>
       <c r="E335" s="15">
-        <v>13762608</v>
+        <v>5607511</v>
       </c>
       <c r="F335" s="76">
-        <v>15263231</v>
+        <v>7361583</v>
       </c>
       <c r="G335" s="78">
-        <v>16321546</v>
+        <v>9213640</v>
       </c>
       <c r="H335" s="76">
-        <v>17291346</v>
-[...1 lines deleted...]
-      <c r="I335" s="15"/>
+        <v>11470615</v>
+      </c>
+      <c r="I335" s="76">
+        <v>13222328</v>
+      </c>
       <c r="J335" s="60"/>
       <c r="K335" s="60"/>
       <c r="L335" s="60"/>
       <c r="M335" s="15"/>
     </row>
-    <row r="336" spans="1:13" s="4" customFormat="1" ht="14.25">
+    <row r="336" spans="1:13" s="4" customFormat="1">
       <c r="A336" s="13" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="B336" s="33">
-        <v>767849</v>
+        <v>5165296</v>
       </c>
       <c r="C336" s="69">
-        <v>1554723</v>
+        <v>10280429</v>
       </c>
       <c r="D336" s="69">
-        <v>2268112</v>
+        <v>15051947</v>
       </c>
       <c r="E336" s="15">
-        <v>2968597</v>
+        <v>19839531</v>
       </c>
       <c r="F336" s="76">
-        <v>3337112</v>
+        <v>24166531</v>
       </c>
       <c r="G336" s="78">
-        <v>3587412</v>
+        <v>28967409</v>
       </c>
       <c r="H336" s="76">
-        <v>3835529</v>
-[...1 lines deleted...]
-      <c r="I336" s="15"/>
+        <v>34140498</v>
+      </c>
+      <c r="I336" s="76">
+        <v>39603748</v>
+      </c>
       <c r="J336" s="60"/>
       <c r="K336" s="60"/>
       <c r="L336" s="60"/>
       <c r="M336" s="15"/>
     </row>
-    <row r="337" spans="1:66" s="4" customFormat="1" ht="14.25">
+    <row r="337" spans="1:66" s="4" customFormat="1">
       <c r="A337" s="13" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="B337" s="33">
-        <v>1585</v>
+        <v>40706</v>
       </c>
       <c r="C337" s="69">
-        <v>2964</v>
+        <v>83833</v>
       </c>
       <c r="D337" s="69">
-        <v>4302</v>
+        <v>129642</v>
       </c>
       <c r="E337" s="15">
-        <v>5107</v>
+        <v>176093</v>
       </c>
       <c r="F337" s="76">
-        <v>26367</v>
+        <v>219301</v>
       </c>
       <c r="G337" s="78">
-        <v>47592</v>
+        <v>261586</v>
       </c>
       <c r="H337" s="76">
-        <v>68740</v>
-[...1 lines deleted...]
-      <c r="I337" s="15"/>
+        <v>302607</v>
+      </c>
+      <c r="I337" s="76">
+        <v>352727</v>
+      </c>
       <c r="J337" s="60"/>
       <c r="K337" s="60"/>
       <c r="L337" s="60"/>
       <c r="M337" s="15"/>
     </row>
-    <row r="338" spans="1:66" s="4" customFormat="1" ht="14.25">
+    <row r="338" spans="1:66" s="4" customFormat="1">
       <c r="A338" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B338" s="33">
-        <v>23260</v>
+        <v>1211702</v>
       </c>
       <c r="C338" s="69">
-        <v>64536</v>
+        <v>2244079</v>
       </c>
       <c r="D338" s="69">
-        <v>105812</v>
+        <v>3348348</v>
       </c>
       <c r="E338" s="15">
-        <v>147088</v>
+        <v>4416472</v>
       </c>
       <c r="F338" s="76">
-        <v>188621</v>
+        <v>5489358</v>
       </c>
       <c r="G338" s="78">
-        <v>230155</v>
+        <v>6649149</v>
       </c>
       <c r="H338" s="76">
-        <v>271689</v>
-[...1 lines deleted...]
-      <c r="I338" s="15"/>
+        <v>7901847</v>
+      </c>
+      <c r="I338" s="76">
+        <v>9170319</v>
+      </c>
       <c r="J338" s="60"/>
       <c r="K338" s="60"/>
       <c r="L338" s="60"/>
       <c r="M338" s="15"/>
     </row>
-    <row r="339" spans="1:66" s="26" customFormat="1" ht="14.25">
+    <row r="339" spans="1:66" s="4" customFormat="1">
       <c r="A339" s="13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B339" s="33">
-        <v>399654</v>
+        <v>183947</v>
       </c>
       <c r="C339" s="69">
-        <v>880639</v>
+        <v>301787</v>
       </c>
       <c r="D339" s="69">
-        <v>1350014</v>
+        <v>559249</v>
       </c>
       <c r="E339" s="15">
-        <v>1709052</v>
+        <v>812964</v>
       </c>
       <c r="F339" s="76">
-        <v>1853141</v>
+        <v>1068804</v>
       </c>
       <c r="G339" s="78">
-        <v>1909531</v>
+        <v>1197529</v>
       </c>
       <c r="H339" s="76">
-        <v>1955516</v>
-[...1 lines deleted...]
-      <c r="I339" s="15"/>
+        <v>1348650</v>
+      </c>
+      <c r="I339" s="76">
+        <v>1488976</v>
+      </c>
       <c r="J339" s="60"/>
       <c r="K339" s="60"/>
       <c r="L339" s="60"/>
       <c r="M339" s="15"/>
     </row>
-    <row r="340" spans="1:66" s="4" customFormat="1" ht="14.25">
+    <row r="340" spans="1:66" s="4" customFormat="1">
       <c r="A340" s="13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B340" s="33">
-        <v>529031</v>
+        <v>2837989</v>
       </c>
       <c r="C340" s="69">
-        <v>1205966</v>
+        <v>5598784</v>
       </c>
       <c r="D340" s="69">
-        <v>2140387</v>
+        <v>8392721</v>
       </c>
       <c r="E340" s="15">
-        <v>2630609</v>
+        <v>10883076</v>
       </c>
       <c r="F340" s="76">
-        <v>2864933</v>
+        <v>13593899</v>
       </c>
       <c r="G340" s="78">
-        <v>2952485</v>
+        <v>16342760</v>
       </c>
       <c r="H340" s="76">
-        <v>3000881</v>
-[...1 lines deleted...]
-      <c r="I340" s="15"/>
+        <v>19066384</v>
+      </c>
+      <c r="I340" s="76">
+        <v>21693713</v>
+      </c>
       <c r="J340" s="60"/>
       <c r="K340" s="60"/>
       <c r="L340" s="60"/>
       <c r="M340" s="15"/>
     </row>
-    <row r="341" spans="1:66" s="4" customFormat="1" ht="14.25">
-[...27 lines deleted...]
-      <c r="L341" s="60"/>
+    <row r="341" spans="1:66" s="4" customFormat="1" ht="34.200000000000003" customHeight="1">
+      <c r="A341" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B341" s="6"/>
+      <c r="C341" s="21"/>
+      <c r="D341" s="6"/>
+      <c r="E341" s="6"/>
+      <c r="F341" s="21"/>
+      <c r="G341" s="53"/>
+      <c r="H341" s="6"/>
+      <c r="I341" s="6"/>
+      <c r="J341" s="42"/>
+      <c r="K341" s="15"/>
+      <c r="L341" s="15"/>
       <c r="M341" s="15"/>
     </row>
-    <row r="342" spans="1:66" s="4" customFormat="1" ht="14.25">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="342" spans="1:66" s="4" customFormat="1">
+      <c r="A342" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B342" s="33">
-        <v>311715</v>
+        <v>3745954</v>
       </c>
       <c r="C342" s="69">
-        <v>623881</v>
+        <v>7714879</v>
       </c>
       <c r="D342" s="69">
-        <v>844591</v>
+        <v>11284609</v>
       </c>
       <c r="E342" s="15">
-        <v>1028628</v>
+        <v>13762608</v>
       </c>
       <c r="F342" s="76">
-        <v>1185019</v>
+        <v>15263231</v>
       </c>
       <c r="G342" s="78">
-        <v>1337593</v>
+        <v>16321546</v>
       </c>
       <c r="H342" s="76">
-        <v>1484287</v>
-[...1 lines deleted...]
-      <c r="I342" s="15"/>
+        <v>17291346</v>
+      </c>
+      <c r="I342" s="76">
+        <v>18117564</v>
+      </c>
       <c r="J342" s="60"/>
       <c r="K342" s="60"/>
       <c r="L342" s="60"/>
       <c r="M342" s="15"/>
     </row>
-    <row r="343" spans="1:66" s="4" customFormat="1" ht="14.25">
+    <row r="343" spans="1:66" s="4" customFormat="1">
       <c r="A343" s="13" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="B343" s="33">
-        <v>70529</v>
+        <v>767849</v>
       </c>
       <c r="C343" s="69">
-        <v>142914</v>
+        <v>1554723</v>
       </c>
       <c r="D343" s="69">
-        <v>215299</v>
+        <v>2268112</v>
       </c>
       <c r="E343" s="15">
-        <v>287683</v>
+        <v>2968597</v>
       </c>
       <c r="F343" s="76">
-        <v>386018</v>
+        <v>3337112</v>
       </c>
       <c r="G343" s="78">
-        <v>484353</v>
+        <v>3587412</v>
       </c>
       <c r="H343" s="76">
-        <v>582687</v>
-[...1 lines deleted...]
-      <c r="I343" s="15"/>
+        <v>3835529</v>
+      </c>
+      <c r="I343" s="76">
+        <v>4118311</v>
+      </c>
       <c r="J343" s="60"/>
       <c r="K343" s="60"/>
       <c r="L343" s="60"/>
       <c r="M343" s="15"/>
     </row>
-    <row r="344" spans="1:66" s="4" customFormat="1" ht="14.25">
+    <row r="344" spans="1:66" s="4" customFormat="1">
       <c r="A344" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B344" s="33">
-        <v>772407</v>
+        <v>1585</v>
       </c>
       <c r="C344" s="69">
-        <v>1509350</v>
+        <v>2964</v>
       </c>
       <c r="D344" s="69">
-        <v>1955760</v>
+        <v>4302</v>
       </c>
       <c r="E344" s="15">
-        <v>2246095</v>
+        <v>5107</v>
       </c>
       <c r="F344" s="76">
-        <v>2438018</v>
+        <v>26367</v>
       </c>
       <c r="G344" s="78">
-        <v>2613197</v>
+        <v>47592</v>
       </c>
       <c r="H344" s="76">
-        <v>2772291</v>
-[...1 lines deleted...]
-      <c r="I344" s="15"/>
+        <v>68740</v>
+      </c>
+      <c r="I344" s="76">
+        <v>76044</v>
+      </c>
       <c r="J344" s="60"/>
       <c r="K344" s="60"/>
       <c r="L344" s="60"/>
       <c r="M344" s="15"/>
     </row>
-    <row r="345" spans="1:66" s="4" customFormat="1" ht="22.5">
-[...13 lines deleted...]
-      <c r="L345" s="35"/>
+    <row r="345" spans="1:66" s="4" customFormat="1">
+      <c r="A345" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B345" s="33">
+        <v>23260</v>
+      </c>
+      <c r="C345" s="69">
+        <v>64536</v>
+      </c>
+      <c r="D345" s="69">
+        <v>105812</v>
+      </c>
+      <c r="E345" s="15">
+        <v>147088</v>
+      </c>
+      <c r="F345" s="76">
+        <v>188621</v>
+      </c>
+      <c r="G345" s="78">
+        <v>230155</v>
+      </c>
+      <c r="H345" s="76">
+        <v>271689</v>
+      </c>
+      <c r="I345" s="76">
+        <v>287155</v>
+      </c>
+      <c r="J345" s="60"/>
+      <c r="K345" s="60"/>
+      <c r="L345" s="60"/>
       <c r="M345" s="15"/>
-      <c r="N345" s="26"/>
-[...55 lines deleted...]
-        <v>67</v>
+    </row>
+    <row r="346" spans="1:66" s="26" customFormat="1">
+      <c r="A346" s="13" t="s">
+        <v>56</v>
       </c>
       <c r="B346" s="33">
-        <v>1007946</v>
+        <v>399654</v>
       </c>
       <c r="C346" s="69">
-        <v>2010922</v>
+        <v>880639</v>
       </c>
       <c r="D346" s="69">
-        <v>2935576</v>
+        <v>1350014</v>
       </c>
       <c r="E346" s="15">
-        <v>3394600</v>
+        <v>1709052</v>
       </c>
       <c r="F346" s="76">
-        <v>3652105</v>
+        <v>1853141</v>
       </c>
       <c r="G346" s="78">
-        <v>3944126</v>
+        <v>1909531</v>
       </c>
       <c r="H346" s="76">
-        <v>4200730</v>
-[...1 lines deleted...]
-      <c r="I346" s="15"/>
+        <v>1955516</v>
+      </c>
+      <c r="I346" s="76">
+        <v>1994268</v>
+      </c>
       <c r="J346" s="60"/>
       <c r="K346" s="60"/>
       <c r="L346" s="60"/>
       <c r="M346" s="15"/>
-      <c r="N346" s="26"/>
-[...53 lines deleted...]
-    <row r="347" spans="1:66" s="4" customFormat="1" ht="14.25">
+    </row>
+    <row r="347" spans="1:66" s="4" customFormat="1">
       <c r="A347" s="13" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="B347" s="33">
-        <v>506750</v>
+        <v>529031</v>
       </c>
       <c r="C347" s="69">
-        <v>989449</v>
+        <v>1205966</v>
       </c>
       <c r="D347" s="69">
-        <v>1427094</v>
+        <v>2140387</v>
       </c>
       <c r="E347" s="15">
-        <v>1643999</v>
+        <v>2630609</v>
       </c>
       <c r="F347" s="76">
-        <v>1661117</v>
+        <v>2864933</v>
       </c>
       <c r="G347" s="78">
-        <v>1697429</v>
+        <v>2952485</v>
       </c>
       <c r="H347" s="76">
-        <v>1721309</v>
-[...1 lines deleted...]
-      <c r="I347" s="15"/>
+        <v>3000881</v>
+      </c>
+      <c r="I347" s="76">
+        <v>3050072</v>
+      </c>
       <c r="J347" s="60"/>
       <c r="K347" s="60"/>
       <c r="L347" s="60"/>
       <c r="M347" s="15"/>
-      <c r="N347" s="26"/>
-[...55 lines deleted...]
-        <v>66</v>
+    </row>
+    <row r="348" spans="1:66" s="4" customFormat="1">
+      <c r="A348" s="13" t="s">
+        <v>59</v>
       </c>
       <c r="B348" s="33">
-        <v>131599</v>
+        <v>869924</v>
       </c>
       <c r="C348" s="69">
-        <v>241074</v>
+        <v>1729907</v>
       </c>
       <c r="D348" s="69">
-        <v>343356</v>
+        <v>2400333</v>
       </c>
       <c r="E348" s="15">
-        <v>415377</v>
+        <v>2739749</v>
       </c>
       <c r="F348" s="76">
-        <v>487399</v>
+        <v>2984002</v>
       </c>
       <c r="G348" s="78">
-        <v>559321</v>
+        <v>3159229</v>
       </c>
       <c r="H348" s="76">
-        <v>631340</v>
-[...1 lines deleted...]
-      <c r="I348" s="15"/>
+        <v>3319726</v>
+      </c>
+      <c r="I348" s="76">
+        <v>3465570</v>
+      </c>
       <c r="J348" s="60"/>
       <c r="K348" s="60"/>
       <c r="L348" s="60"/>
       <c r="M348" s="15"/>
-      <c r="N348" s="26"/>
-[...53 lines deleted...]
-    <row r="349" spans="1:66" s="26" customFormat="1" ht="14.25">
+    </row>
+    <row r="349" spans="1:66" s="4" customFormat="1">
       <c r="A349" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B349" s="33">
-        <v>23226</v>
+        <v>311715</v>
       </c>
       <c r="C349" s="69">
-        <v>57161</v>
+        <v>623881</v>
       </c>
       <c r="D349" s="69">
-        <v>90683</v>
+        <v>844591</v>
       </c>
       <c r="E349" s="15">
-        <v>92685</v>
+        <v>1028628</v>
       </c>
       <c r="F349" s="76">
-        <v>92738</v>
+        <v>1185019</v>
       </c>
       <c r="G349" s="78">
-        <v>92738</v>
+        <v>1337593</v>
       </c>
       <c r="H349" s="76">
-        <v>92738</v>
-[...1 lines deleted...]
-      <c r="I349" s="15"/>
+        <v>1484287</v>
+      </c>
+      <c r="I349" s="76">
+        <v>1594325</v>
+      </c>
       <c r="J349" s="60"/>
       <c r="K349" s="60"/>
       <c r="L349" s="60"/>
       <c r="M349" s="15"/>
     </row>
-    <row r="350" spans="1:66" s="19" customFormat="1" ht="13.5" customHeight="1">
+    <row r="350" spans="1:66" s="4" customFormat="1">
       <c r="A350" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>87080</v>
+        <v>62</v>
+      </c>
+      <c r="B350" s="33">
+        <v>70529</v>
       </c>
       <c r="C350" s="69">
-        <v>200857</v>
+        <v>142914</v>
       </c>
       <c r="D350" s="69">
-        <v>308308</v>
+        <v>215299</v>
       </c>
       <c r="E350" s="15">
-        <v>388354</v>
+        <v>287683</v>
       </c>
       <c r="F350" s="76">
-        <v>512902</v>
+        <v>386018</v>
       </c>
       <c r="G350" s="78">
-        <v>637363</v>
+        <v>484353</v>
       </c>
       <c r="H350" s="76">
-        <v>761903</v>
-[...1 lines deleted...]
-      <c r="I350" s="15"/>
+        <v>582687</v>
+      </c>
+      <c r="I350" s="76">
+        <v>597612</v>
+      </c>
       <c r="J350" s="60"/>
       <c r="K350" s="60"/>
       <c r="L350" s="60"/>
       <c r="M350" s="15"/>
-      <c r="N350" s="27"/>
-[...4 lines deleted...]
-    <row r="351" spans="1:66" s="18" customFormat="1" ht="14.25" customHeight="1">
+    </row>
+    <row r="351" spans="1:66" s="4" customFormat="1">
       <c r="A351" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>98125</v>
+        <v>63</v>
+      </c>
+      <c r="B351" s="33">
+        <v>772407</v>
       </c>
       <c r="C351" s="69">
-        <v>215084</v>
+        <v>1509350</v>
       </c>
       <c r="D351" s="69">
-        <v>314821</v>
+        <v>1955760</v>
       </c>
       <c r="E351" s="15">
-        <v>332092</v>
+        <v>2246095</v>
       </c>
       <c r="F351" s="76">
-        <v>350462</v>
+        <v>2438018</v>
       </c>
       <c r="G351" s="78">
-        <v>391485</v>
+        <v>2613197</v>
       </c>
       <c r="H351" s="76">
-        <v>409326</v>
-[...1 lines deleted...]
-      <c r="I351" s="15"/>
+        <v>2772291</v>
+      </c>
+      <c r="I351" s="76">
+        <v>2934207</v>
+      </c>
       <c r="J351" s="60"/>
       <c r="K351" s="60"/>
       <c r="L351" s="60"/>
       <c r="M351" s="15"/>
     </row>
-    <row r="352" spans="1:66" s="18" customFormat="1" ht="14.25" customHeight="1">
-[...27 lines deleted...]
-      <c r="L352" s="60"/>
+    <row r="352" spans="1:66" s="4" customFormat="1" ht="21.6">
+      <c r="A352" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B352" s="15"/>
+      <c r="C352" s="15"/>
+      <c r="D352" s="15"/>
+      <c r="E352" s="6"/>
+      <c r="F352" s="21"/>
+      <c r="G352" s="53"/>
+      <c r="H352" s="63"/>
+      <c r="I352" s="63"/>
+      <c r="J352" s="42"/>
+      <c r="K352" s="15"/>
+      <c r="L352" s="35"/>
       <c r="M352" s="15"/>
-    </row>
-[...5 lines deleted...]
-        <v>160334</v>
+      <c r="N352" s="26"/>
+      <c r="O352" s="26"/>
+      <c r="P352" s="26"/>
+      <c r="Q352" s="26"/>
+      <c r="R352" s="26"/>
+      <c r="S352" s="26"/>
+      <c r="T352" s="26"/>
+      <c r="U352" s="26"/>
+      <c r="V352" s="26"/>
+      <c r="W352" s="26"/>
+      <c r="X352" s="26"/>
+      <c r="Y352" s="26"/>
+      <c r="Z352" s="26"/>
+      <c r="AA352" s="26"/>
+      <c r="AB352" s="26"/>
+      <c r="AC352" s="26"/>
+      <c r="AD352" s="26"/>
+      <c r="AE352" s="26"/>
+      <c r="AF352" s="26"/>
+      <c r="AG352" s="26"/>
+      <c r="AH352" s="26"/>
+      <c r="AI352" s="26"/>
+      <c r="AJ352" s="26"/>
+      <c r="AK352" s="26"/>
+      <c r="AL352" s="26"/>
+      <c r="AM352" s="26"/>
+      <c r="AN352" s="26"/>
+      <c r="AO352" s="26"/>
+      <c r="AP352" s="26"/>
+      <c r="AQ352" s="26"/>
+      <c r="AR352" s="26"/>
+      <c r="AS352" s="26"/>
+      <c r="AT352" s="26"/>
+      <c r="AU352" s="26"/>
+      <c r="AV352" s="26"/>
+      <c r="AW352" s="26"/>
+      <c r="AX352" s="26"/>
+      <c r="AY352" s="26"/>
+      <c r="AZ352" s="26"/>
+      <c r="BA352" s="26"/>
+      <c r="BB352" s="26"/>
+      <c r="BC352" s="26"/>
+      <c r="BD352" s="26"/>
+      <c r="BE352" s="26"/>
+      <c r="BF352" s="26"/>
+      <c r="BG352" s="26"/>
+      <c r="BH352" s="26"/>
+      <c r="BI352" s="26"/>
+      <c r="BJ352" s="26"/>
+      <c r="BK352" s="26"/>
+      <c r="BL352" s="26"/>
+      <c r="BM352" s="26"/>
+      <c r="BN352" s="26"/>
+    </row>
+    <row r="353" spans="1:66" s="4" customFormat="1">
+      <c r="A353" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B353" s="33">
+        <v>1007946</v>
       </c>
       <c r="C353" s="69">
-        <v>304504</v>
+        <v>2010922</v>
       </c>
       <c r="D353" s="69">
-        <v>446948</v>
+        <v>2935576</v>
       </c>
       <c r="E353" s="15">
-        <v>517654</v>
+        <v>3394600</v>
       </c>
       <c r="F353" s="76">
-        <v>543049</v>
+        <v>3652105</v>
       </c>
       <c r="G353" s="78">
-        <v>561352</v>
+        <v>3944126</v>
       </c>
       <c r="H353" s="76">
-        <v>579675</v>
-[...1 lines deleted...]
-      <c r="I353" s="15"/>
+        <v>4200730</v>
+      </c>
+      <c r="I353" s="76">
+        <v>4355966</v>
+      </c>
       <c r="J353" s="60"/>
       <c r="K353" s="60"/>
       <c r="L353" s="60"/>
       <c r="M353" s="15"/>
-      <c r="N353" s="2"/>
-[...10 lines deleted...]
-      <c r="K354" s="47"/>
+      <c r="N353" s="26"/>
+      <c r="O353" s="26"/>
+      <c r="P353" s="26"/>
+      <c r="Q353" s="26"/>
+      <c r="R353" s="26"/>
+      <c r="S353" s="26"/>
+      <c r="T353" s="26"/>
+      <c r="U353" s="26"/>
+      <c r="V353" s="26"/>
+      <c r="W353" s="26"/>
+      <c r="X353" s="26"/>
+      <c r="Y353" s="26"/>
+      <c r="Z353" s="26"/>
+      <c r="AA353" s="26"/>
+      <c r="AB353" s="26"/>
+      <c r="AC353" s="26"/>
+      <c r="AD353" s="26"/>
+      <c r="AE353" s="26"/>
+      <c r="AF353" s="26"/>
+      <c r="AG353" s="26"/>
+      <c r="AH353" s="26"/>
+      <c r="AI353" s="26"/>
+      <c r="AJ353" s="26"/>
+      <c r="AK353" s="26"/>
+      <c r="AL353" s="26"/>
+      <c r="AM353" s="26"/>
+      <c r="AN353" s="26"/>
+      <c r="AO353" s="26"/>
+      <c r="AP353" s="26"/>
+      <c r="AQ353" s="26"/>
+      <c r="AR353" s="26"/>
+      <c r="AS353" s="26"/>
+      <c r="AT353" s="26"/>
+      <c r="AU353" s="26"/>
+      <c r="AV353" s="26"/>
+      <c r="AW353" s="26"/>
+      <c r="AX353" s="26"/>
+      <c r="AY353" s="26"/>
+      <c r="AZ353" s="26"/>
+      <c r="BA353" s="26"/>
+      <c r="BB353" s="26"/>
+      <c r="BC353" s="26"/>
+      <c r="BD353" s="26"/>
+      <c r="BE353" s="26"/>
+      <c r="BF353" s="26"/>
+      <c r="BG353" s="26"/>
+      <c r="BH353" s="26"/>
+      <c r="BI353" s="26"/>
+      <c r="BJ353" s="26"/>
+      <c r="BK353" s="26"/>
+      <c r="BL353" s="26"/>
+      <c r="BM353" s="26"/>
+      <c r="BN353" s="26"/>
+    </row>
+    <row r="354" spans="1:66" s="4" customFormat="1">
+      <c r="A354" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B354" s="33">
+        <v>506750</v>
+      </c>
+      <c r="C354" s="69">
+        <v>989449</v>
+      </c>
+      <c r="D354" s="69">
+        <v>1427094</v>
+      </c>
+      <c r="E354" s="15">
+        <v>1643999</v>
+      </c>
+      <c r="F354" s="76">
+        <v>1661117</v>
+      </c>
+      <c r="G354" s="78">
+        <v>1697429</v>
+      </c>
+      <c r="H354" s="76">
+        <v>1721309</v>
+      </c>
+      <c r="I354" s="76">
+        <v>1744759</v>
+      </c>
+      <c r="J354" s="60"/>
+      <c r="K354" s="60"/>
+      <c r="L354" s="60"/>
       <c r="M354" s="15"/>
-    </row>
-[...2 lines deleted...]
-        <v>67</v>
+      <c r="N354" s="26"/>
+      <c r="O354" s="26"/>
+      <c r="P354" s="26"/>
+      <c r="Q354" s="26"/>
+      <c r="R354" s="26"/>
+      <c r="S354" s="26"/>
+      <c r="T354" s="26"/>
+      <c r="U354" s="26"/>
+      <c r="V354" s="26"/>
+      <c r="W354" s="26"/>
+      <c r="X354" s="26"/>
+      <c r="Y354" s="26"/>
+      <c r="Z354" s="26"/>
+      <c r="AA354" s="26"/>
+      <c r="AB354" s="26"/>
+      <c r="AC354" s="26"/>
+      <c r="AD354" s="26"/>
+      <c r="AE354" s="26"/>
+      <c r="AF354" s="26"/>
+      <c r="AG354" s="26"/>
+      <c r="AH354" s="26"/>
+      <c r="AI354" s="26"/>
+      <c r="AJ354" s="26"/>
+      <c r="AK354" s="26"/>
+      <c r="AL354" s="26"/>
+      <c r="AM354" s="26"/>
+      <c r="AN354" s="26"/>
+      <c r="AO354" s="26"/>
+      <c r="AP354" s="26"/>
+      <c r="AQ354" s="26"/>
+      <c r="AR354" s="26"/>
+      <c r="AS354" s="26"/>
+      <c r="AT354" s="26"/>
+      <c r="AU354" s="26"/>
+      <c r="AV354" s="26"/>
+      <c r="AW354" s="26"/>
+      <c r="AX354" s="26"/>
+      <c r="AY354" s="26"/>
+      <c r="AZ354" s="26"/>
+      <c r="BA354" s="26"/>
+      <c r="BB354" s="26"/>
+      <c r="BC354" s="26"/>
+      <c r="BD354" s="26"/>
+      <c r="BE354" s="26"/>
+      <c r="BF354" s="26"/>
+      <c r="BG354" s="26"/>
+      <c r="BH354" s="26"/>
+      <c r="BI354" s="26"/>
+      <c r="BJ354" s="26"/>
+      <c r="BK354" s="26"/>
+      <c r="BL354" s="26"/>
+      <c r="BM354" s="26"/>
+      <c r="BN354" s="26"/>
+    </row>
+    <row r="355" spans="1:66" s="36" customFormat="1">
+      <c r="A355" s="34" t="s">
+        <v>65</v>
       </c>
       <c r="B355" s="33">
-        <v>1178964</v>
+        <v>131599</v>
       </c>
       <c r="C355" s="69">
-        <v>2839306</v>
+        <v>241074</v>
       </c>
       <c r="D355" s="69">
-        <v>4513634</v>
+        <v>343356</v>
       </c>
       <c r="E355" s="15">
-        <v>6149248</v>
+        <v>415377</v>
       </c>
       <c r="F355" s="76">
-        <v>7515760</v>
+        <v>487399</v>
       </c>
       <c r="G355" s="78">
-        <v>8995177</v>
+        <v>559321</v>
       </c>
       <c r="H355" s="76">
-        <v>10447306</v>
-[...2 lines deleted...]
-      <c r="J355" s="66"/>
+        <v>631340</v>
+      </c>
+      <c r="I355" s="76">
+        <v>683699</v>
+      </c>
+      <c r="J355" s="60"/>
       <c r="K355" s="60"/>
       <c r="L355" s="60"/>
       <c r="M355" s="15"/>
-    </row>
-    <row r="356" spans="1:15">
+      <c r="N355" s="26"/>
+      <c r="O355" s="26"/>
+      <c r="P355" s="26"/>
+      <c r="Q355" s="26"/>
+      <c r="R355" s="26"/>
+      <c r="S355" s="26"/>
+      <c r="T355" s="26"/>
+      <c r="U355" s="26"/>
+      <c r="V355" s="26"/>
+      <c r="W355" s="26"/>
+      <c r="X355" s="26"/>
+      <c r="Y355" s="26"/>
+      <c r="Z355" s="26"/>
+      <c r="AA355" s="26"/>
+      <c r="AB355" s="26"/>
+      <c r="AC355" s="26"/>
+      <c r="AD355" s="26"/>
+      <c r="AE355" s="26"/>
+      <c r="AF355" s="26"/>
+      <c r="AG355" s="26"/>
+      <c r="AH355" s="26"/>
+      <c r="AI355" s="26"/>
+      <c r="AJ355" s="26"/>
+      <c r="AK355" s="26"/>
+      <c r="AL355" s="26"/>
+      <c r="AM355" s="26"/>
+      <c r="AN355" s="26"/>
+      <c r="AO355" s="26"/>
+      <c r="AP355" s="26"/>
+      <c r="AQ355" s="26"/>
+      <c r="AR355" s="26"/>
+      <c r="AS355" s="26"/>
+      <c r="AT355" s="26"/>
+      <c r="AU355" s="26"/>
+      <c r="AV355" s="26"/>
+      <c r="AW355" s="26"/>
+      <c r="AX355" s="26"/>
+      <c r="AY355" s="26"/>
+      <c r="AZ355" s="26"/>
+      <c r="BA355" s="26"/>
+      <c r="BB355" s="26"/>
+      <c r="BC355" s="26"/>
+      <c r="BD355" s="26"/>
+      <c r="BE355" s="26"/>
+      <c r="BF355" s="26"/>
+      <c r="BG355" s="26"/>
+      <c r="BH355" s="26"/>
+      <c r="BI355" s="26"/>
+      <c r="BJ355" s="26"/>
+      <c r="BK355" s="26"/>
+      <c r="BL355" s="26"/>
+      <c r="BM355" s="26"/>
+      <c r="BN355" s="26"/>
+    </row>
+    <row r="356" spans="1:66" s="26" customFormat="1">
       <c r="A356" s="13" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="B356" s="33">
-        <v>257389</v>
+        <v>23226</v>
       </c>
       <c r="C356" s="69">
-        <v>464410</v>
+        <v>57161</v>
       </c>
       <c r="D356" s="69">
-        <v>668303</v>
+        <v>90683</v>
       </c>
       <c r="E356" s="15">
-        <v>899026</v>
+        <v>92685</v>
       </c>
       <c r="F356" s="76">
-        <v>1085835</v>
+        <v>92738</v>
       </c>
       <c r="G356" s="78">
-        <v>1302612</v>
+        <v>92738</v>
       </c>
       <c r="H356" s="76">
-        <v>1489354</v>
-[...2 lines deleted...]
-      <c r="J356" s="66"/>
+        <v>92738</v>
+      </c>
+      <c r="I356" s="76">
+        <v>92738</v>
+      </c>
+      <c r="J356" s="60"/>
       <c r="K356" s="60"/>
       <c r="L356" s="60"/>
       <c r="M356" s="15"/>
     </row>
-    <row r="357" spans="1:15">
-[...4 lines deleted...]
-        <v>78716</v>
+    <row r="357" spans="1:66" s="19" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A357" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B357" s="68">
+        <v>87080</v>
       </c>
       <c r="C357" s="69">
-        <v>155054</v>
+        <v>200857</v>
       </c>
       <c r="D357" s="69">
-        <v>237873</v>
+        <v>308308</v>
       </c>
       <c r="E357" s="15">
-        <v>323107</v>
+        <v>388354</v>
       </c>
       <c r="F357" s="76">
-        <v>405175</v>
+        <v>512902</v>
       </c>
       <c r="G357" s="78">
-        <v>473858</v>
+        <v>637363</v>
       </c>
       <c r="H357" s="76">
-        <v>543800</v>
-[...2 lines deleted...]
-      <c r="J357" s="66"/>
+        <v>761903</v>
+      </c>
+      <c r="I357" s="76">
+        <v>820450</v>
+      </c>
+      <c r="J357" s="60"/>
       <c r="K357" s="60"/>
       <c r="L357" s="60"/>
       <c r="M357" s="15"/>
-    </row>
-    <row r="358" spans="1:15">
+      <c r="N357" s="27"/>
+      <c r="O357" s="27"/>
+      <c r="P357" s="27"/>
+      <c r="Q357" s="27"/>
+    </row>
+    <row r="358" spans="1:66" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A358" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>9742</v>
+        <v>61</v>
+      </c>
+      <c r="B358" s="68">
+        <v>98125</v>
       </c>
       <c r="C358" s="69">
-        <v>24919</v>
+        <v>215084</v>
       </c>
       <c r="D358" s="69">
-        <v>40096</v>
+        <v>314821</v>
       </c>
       <c r="E358" s="15">
-        <v>55273</v>
+        <v>332092</v>
       </c>
       <c r="F358" s="76">
-        <v>65125</v>
+        <v>350462</v>
       </c>
       <c r="G358" s="78">
-        <v>74977</v>
+        <v>391485</v>
       </c>
       <c r="H358" s="76">
-        <v>84829</v>
-[...3 lines deleted...]
-      <c r="K358" s="66"/>
+        <v>409326</v>
+      </c>
+      <c r="I358" s="76">
+        <v>414696</v>
+      </c>
+      <c r="J358" s="60"/>
+      <c r="K358" s="60"/>
       <c r="L358" s="60"/>
       <c r="M358" s="15"/>
     </row>
-    <row r="359" spans="1:15">
+    <row r="359" spans="1:66" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A359" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>72615</v>
+        <v>62</v>
+      </c>
+      <c r="B359" s="68">
+        <v>831</v>
       </c>
       <c r="C359" s="69">
-        <v>164212</v>
+        <v>2793</v>
       </c>
       <c r="D359" s="69">
-        <v>255012</v>
+        <v>4366</v>
       </c>
       <c r="E359" s="15">
-        <v>342442</v>
+        <v>4438</v>
       </c>
       <c r="F359" s="76">
-        <v>373669</v>
+        <v>4438</v>
       </c>
       <c r="G359" s="78">
-        <v>451193</v>
+        <v>4438</v>
       </c>
       <c r="H359" s="76">
-        <v>539705</v>
-[...3 lines deleted...]
-      <c r="K359" s="66"/>
+        <v>4438</v>
+      </c>
+      <c r="I359" s="76">
+        <v>4438</v>
+      </c>
+      <c r="J359" s="60"/>
+      <c r="K359" s="60"/>
       <c r="L359" s="60"/>
       <c r="M359" s="15"/>
     </row>
-    <row r="360" spans="1:15">
+    <row r="360" spans="1:66" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A360" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>65184</v>
+        <v>63</v>
+      </c>
+      <c r="B360" s="68">
+        <v>160334</v>
       </c>
       <c r="C360" s="69">
-        <v>179068</v>
+        <v>304504</v>
       </c>
       <c r="D360" s="69">
-        <v>292952</v>
+        <v>446948</v>
       </c>
       <c r="E360" s="15">
-        <v>406836</v>
+        <v>517654</v>
       </c>
       <c r="F360" s="76">
-        <v>483982</v>
+        <v>543049</v>
       </c>
       <c r="G360" s="78">
-        <v>561128</v>
+        <v>561352</v>
       </c>
       <c r="H360" s="76">
-        <v>638300</v>
-[...3 lines deleted...]
-      <c r="K360" s="66"/>
+        <v>579675</v>
+      </c>
+      <c r="I360" s="76">
+        <v>595186</v>
+      </c>
+      <c r="J360" s="60"/>
+      <c r="K360" s="60"/>
       <c r="L360" s="60"/>
       <c r="M360" s="15"/>
-    </row>
-[...28 lines deleted...]
-      <c r="L361" s="60"/>
+      <c r="N360" s="2"/>
+      <c r="O360" s="2"/>
+    </row>
+    <row r="361" spans="1:66" ht="31.8">
+      <c r="A361" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B361" s="22"/>
+      <c r="D361" s="15"/>
+      <c r="E361" s="47"/>
+      <c r="F361" s="46"/>
+      <c r="K361" s="47"/>
       <c r="M361" s="15"/>
     </row>
-    <row r="362" spans="1:15">
-[...1 lines deleted...]
-        <v>60</v>
+    <row r="362" spans="1:66">
+      <c r="A362" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B362" s="33">
-        <v>177204</v>
+        <v>1178964</v>
       </c>
       <c r="C362" s="69">
-        <v>675436</v>
+        <v>2839306</v>
       </c>
       <c r="D362" s="69">
-        <v>1192471</v>
+        <v>4513634</v>
       </c>
       <c r="E362" s="15">
-        <v>1716722</v>
+        <v>6149248</v>
       </c>
       <c r="F362" s="76">
-        <v>2180328</v>
+        <v>7515760</v>
       </c>
       <c r="G362" s="78">
-        <v>2686637</v>
+        <v>8995177</v>
       </c>
       <c r="H362" s="76">
-        <v>3187921</v>
-[...1 lines deleted...]
-      <c r="I362" s="15"/>
+        <v>10447306</v>
+      </c>
+      <c r="I362" s="76">
+        <v>12288786</v>
+      </c>
       <c r="J362" s="66"/>
-      <c r="K362" s="66"/>
+      <c r="K362" s="60"/>
       <c r="L362" s="60"/>
       <c r="M362" s="15"/>
     </row>
-    <row r="363" spans="1:15">
+    <row r="363" spans="1:66">
       <c r="A363" s="13" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="B363" s="33">
-        <v>5077</v>
+        <v>257389</v>
       </c>
       <c r="C363" s="69">
-        <v>10153</v>
+        <v>464410</v>
       </c>
       <c r="D363" s="69">
-        <v>15230</v>
+        <v>668303</v>
       </c>
       <c r="E363" s="15">
-        <v>20307</v>
+        <v>899026</v>
       </c>
       <c r="F363" s="76">
-        <v>25461</v>
+        <v>1085835</v>
       </c>
       <c r="G363" s="78">
-        <v>30616</v>
+        <v>1302612</v>
       </c>
       <c r="H363" s="76">
-        <v>35702</v>
-[...1 lines deleted...]
-      <c r="I363" s="15"/>
+        <v>1489354</v>
+      </c>
+      <c r="I363" s="76">
+        <v>1675350</v>
+      </c>
       <c r="J363" s="66"/>
-      <c r="K363" s="66"/>
+      <c r="K363" s="60"/>
       <c r="L363" s="60"/>
       <c r="M363" s="15"/>
     </row>
-    <row r="364" spans="1:15">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="364" spans="1:66">
+      <c r="A364" s="34" t="s">
+        <v>65</v>
       </c>
       <c r="B364" s="33">
-        <v>196943</v>
+        <v>78716</v>
       </c>
       <c r="C364" s="69">
-        <v>437925</v>
+        <v>155054</v>
       </c>
       <c r="D364" s="69">
-        <v>681395</v>
+        <v>237873</v>
       </c>
       <c r="E364" s="15">
-        <v>933062</v>
+        <v>323107</v>
       </c>
       <c r="F364" s="76">
-        <v>1185119</v>
+        <v>405175</v>
       </c>
       <c r="G364" s="78">
-        <v>1433460</v>
+        <v>473858</v>
       </c>
       <c r="H364" s="76">
-        <v>1667504</v>
-[...1 lines deleted...]
-      <c r="I364" s="15"/>
+        <v>543800</v>
+      </c>
+      <c r="I364" s="76">
+        <v>635617</v>
+      </c>
       <c r="J364" s="66"/>
-      <c r="K364" s="66"/>
+      <c r="K364" s="60"/>
       <c r="L364" s="60"/>
       <c r="M364" s="15"/>
     </row>
-    <row r="365" spans="1:15">
+    <row r="365" spans="1:66">
       <c r="A365" s="13" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B365" s="33">
-        <v>4656</v>
+        <v>9742</v>
       </c>
       <c r="C365" s="69">
-        <v>14757</v>
+        <v>24919</v>
       </c>
       <c r="D365" s="69">
-        <v>33704</v>
+        <v>40096</v>
       </c>
       <c r="E365" s="15">
-        <v>48928</v>
+        <v>55273</v>
       </c>
       <c r="F365" s="76">
-        <v>61636</v>
+        <v>65125</v>
       </c>
       <c r="G365" s="78">
-        <v>80912</v>
+        <v>74977</v>
       </c>
       <c r="H365" s="76">
-        <v>109982</v>
-[...1 lines deleted...]
-      <c r="I365" s="15"/>
+        <v>84829</v>
+      </c>
+      <c r="I365" s="76">
+        <v>98069</v>
+      </c>
       <c r="J365" s="66"/>
       <c r="K365" s="66"/>
       <c r="L365" s="60"/>
       <c r="M365" s="15"/>
     </row>
-    <row r="366" spans="1:15">
-      <c r="A366" s="16" t="s">
+    <row r="366" spans="1:66">
+      <c r="A366" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B366" s="33">
+        <v>72615</v>
+      </c>
+      <c r="C366" s="69">
+        <v>164212</v>
+      </c>
+      <c r="D366" s="69">
+        <v>255012</v>
+      </c>
+      <c r="E366" s="15">
+        <v>342442</v>
+      </c>
+      <c r="F366" s="76">
+        <v>373669</v>
+      </c>
+      <c r="G366" s="78">
+        <v>451193</v>
+      </c>
+      <c r="H366" s="76">
+        <v>539705</v>
+      </c>
+      <c r="I366" s="76">
+        <v>633463</v>
+      </c>
+      <c r="J366" s="66"/>
+      <c r="K366" s="66"/>
+      <c r="L366" s="60"/>
+      <c r="M366" s="15"/>
+    </row>
+    <row r="367" spans="1:66">
+      <c r="A367" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B367" s="33">
+        <v>65184</v>
+      </c>
+      <c r="C367" s="69">
+        <v>179068</v>
+      </c>
+      <c r="D367" s="69">
+        <v>292952</v>
+      </c>
+      <c r="E367" s="15">
+        <v>406836</v>
+      </c>
+      <c r="F367" s="76">
+        <v>483982</v>
+      </c>
+      <c r="G367" s="78">
+        <v>561128</v>
+      </c>
+      <c r="H367" s="76">
+        <v>638300</v>
+      </c>
+      <c r="I367" s="76">
+        <v>741384</v>
+      </c>
+      <c r="J367" s="66"/>
+      <c r="K367" s="66"/>
+      <c r="L367" s="60"/>
+      <c r="M367" s="15"/>
+    </row>
+    <row r="368" spans="1:66">
+      <c r="A368" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B368" s="33">
+        <v>3748</v>
+      </c>
+      <c r="C368" s="69">
+        <v>8259</v>
+      </c>
+      <c r="D368" s="69">
+        <v>12769</v>
+      </c>
+      <c r="E368" s="15">
+        <v>17279</v>
+      </c>
+      <c r="F368" s="76">
+        <v>20820</v>
+      </c>
+      <c r="G368" s="78">
+        <v>24361</v>
+      </c>
+      <c r="H368" s="76">
+        <v>27902</v>
+      </c>
+      <c r="I368" s="76">
+        <v>31341</v>
+      </c>
+      <c r="J368" s="66"/>
+      <c r="K368" s="66"/>
+      <c r="L368" s="60"/>
+      <c r="M368" s="15"/>
+    </row>
+    <row r="369" spans="1:13">
+      <c r="A369" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B369" s="33">
+        <v>177204</v>
+      </c>
+      <c r="C369" s="69">
+        <v>675436</v>
+      </c>
+      <c r="D369" s="69">
+        <v>1192471</v>
+      </c>
+      <c r="E369" s="15">
+        <v>1716722</v>
+      </c>
+      <c r="F369" s="76">
+        <v>2180328</v>
+      </c>
+      <c r="G369" s="78">
+        <v>2686637</v>
+      </c>
+      <c r="H369" s="76">
+        <v>3187921</v>
+      </c>
+      <c r="I369" s="76">
+        <v>3748126</v>
+      </c>
+      <c r="J369" s="66"/>
+      <c r="K369" s="66"/>
+      <c r="L369" s="60"/>
+      <c r="M369" s="15"/>
+    </row>
+    <row r="370" spans="1:13">
+      <c r="A370" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B370" s="33">
+        <v>5077</v>
+      </c>
+      <c r="C370" s="69">
+        <v>10153</v>
+      </c>
+      <c r="D370" s="69">
+        <v>15230</v>
+      </c>
+      <c r="E370" s="15">
+        <v>20307</v>
+      </c>
+      <c r="F370" s="76">
+        <v>25461</v>
+      </c>
+      <c r="G370" s="78">
+        <v>30616</v>
+      </c>
+      <c r="H370" s="76">
+        <v>35702</v>
+      </c>
+      <c r="I370" s="76">
+        <v>40787</v>
+      </c>
+      <c r="J370" s="66"/>
+      <c r="K370" s="66"/>
+      <c r="L370" s="60"/>
+      <c r="M370" s="15"/>
+    </row>
+    <row r="371" spans="1:13">
+      <c r="A371" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B371" s="33">
+        <v>196943</v>
+      </c>
+      <c r="C371" s="69">
+        <v>437925</v>
+      </c>
+      <c r="D371" s="69">
+        <v>681395</v>
+      </c>
+      <c r="E371" s="15">
+        <v>933062</v>
+      </c>
+      <c r="F371" s="76">
+        <v>1185119</v>
+      </c>
+      <c r="G371" s="78">
+        <v>1433460</v>
+      </c>
+      <c r="H371" s="76">
+        <v>1667504</v>
+      </c>
+      <c r="I371" s="76">
+        <v>1980325</v>
+      </c>
+      <c r="J371" s="66"/>
+      <c r="K371" s="66"/>
+      <c r="L371" s="60"/>
+      <c r="M371" s="15"/>
+    </row>
+    <row r="372" spans="1:13">
+      <c r="A372" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B372" s="33">
+        <v>4656</v>
+      </c>
+      <c r="C372" s="69">
+        <v>14757</v>
+      </c>
+      <c r="D372" s="69">
+        <v>33704</v>
+      </c>
+      <c r="E372" s="15">
+        <v>48928</v>
+      </c>
+      <c r="F372" s="76">
+        <v>61636</v>
+      </c>
+      <c r="G372" s="78">
+        <v>80912</v>
+      </c>
+      <c r="H372" s="76">
+        <v>109982</v>
+      </c>
+      <c r="I372" s="76">
+        <v>141688</v>
+      </c>
+      <c r="J372" s="66"/>
+      <c r="K372" s="66"/>
+      <c r="L372" s="60"/>
+      <c r="M372" s="15"/>
+    </row>
+    <row r="373" spans="1:13">
+      <c r="A373" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B373" s="54">
+        <v>307691</v>
+      </c>
+      <c r="C373" s="71">
+        <v>705115</v>
+      </c>
+      <c r="D373" s="71">
+        <v>1083832</v>
+      </c>
+      <c r="E373" s="17">
+        <v>1386270</v>
+      </c>
+      <c r="F373" s="77">
+        <v>1628613</v>
+      </c>
+      <c r="G373" s="79">
+        <v>1875429</v>
+      </c>
+      <c r="H373" s="77">
+        <v>2122313</v>
+      </c>
+      <c r="I373" s="77">
+        <v>2562642</v>
+      </c>
+      <c r="J373" s="67"/>
+      <c r="K373" s="67"/>
+      <c r="L373" s="67"/>
+      <c r="M373" s="17"/>
+    </row>
+    <row r="374" spans="1:13">
+      <c r="A374" s="110" t="s">
+        <v>53</v>
+      </c>
+      <c r="B374" s="110"/>
+      <c r="C374" s="110"/>
+      <c r="D374" s="74"/>
+      <c r="E374" s="48"/>
+      <c r="F374" s="35"/>
+      <c r="M374" s="35"/>
+    </row>
+    <row r="375" spans="1:13">
+      <c r="A375" s="110" t="s">
+        <v>54</v>
+      </c>
+      <c r="B375" s="110"/>
+      <c r="C375" s="110"/>
+      <c r="D375" s="75"/>
+      <c r="E375" s="49"/>
+      <c r="F375" s="35"/>
+      <c r="M375" s="45"/>
+    </row>
+    <row r="376" spans="1:13" ht="192.6">
+      <c r="A376" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="B366" s="54">
-[...56 lines deleted...]
-      <c r="M369" s="45"/>
+      <c r="B376" s="37"/>
+      <c r="C376" s="40"/>
+      <c r="D376" s="40"/>
+      <c r="E376" s="37"/>
+      <c r="M376" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A367:C367"/>
-    <mergeCell ref="A368:C368"/>
+    <mergeCell ref="A374:C374"/>
+    <mergeCell ref="A375:C375"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:L1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
   </mergeCells>
   <pageMargins left="0.78749999999999998" right="0.39374999999999999" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/5.1.2.2$Windows_x86 LibreOffice_project/d3bf12ecb743fc0d20e0be0c58ca359301eb705f</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>шартты белгілер</vt:lpstr>
       <vt:lpstr>Лист 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">