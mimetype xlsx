--- v6 (2026-09-20)
+++ v7 (2026-11-01)
@@ -1,75 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12792" tabRatio="707" activeTab="2"/>
+    <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12792" tabRatio="707"/>
   </bookViews>
   <sheets>
     <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
     <sheet name="шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="519" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="521" uniqueCount="115">
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
@@ -367,50 +366,53 @@
     <t>* - Жедел ақпарат</t>
   </si>
   <si>
     <t>"-" Өндіріс жоқ</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>Өндіріс статистикасы басқармасы</t>
   </si>
   <si>
     <t>Иманбекова Злиха</t>
   </si>
   <si>
     <t xml:space="preserve">+7 (727) 2698231 </t>
   </si>
   <si>
     <t>Е-mail: Zl.Imanbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Аудандар бөлінісінде ЭҚТ бойынша өнеркәсіптік өндірістің көлемі</t>
   </si>
   <si>
     <t>2026 жыл</t>
+  </si>
+  <si>
+    <t>х</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="36">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -718,51 +720,51 @@
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="116">
+  <cellXfs count="114">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -822,106 +824,100 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -1325,27647 +1321,28342 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M23"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A17" sqref="A17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="81" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="80"/>
+    <col min="1" max="1" width="42.33203125" style="79" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="79" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="78"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="100"/>
-[...3 lines deleted...]
-      <c r="A2" s="87" t="s">
+      <c r="A1" s="98"/>
+      <c r="B1" s="98"/>
+    </row>
+    <row r="2" spans="1:13" s="88" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="85" t="s">
         <v>101</v>
       </c>
-      <c r="B2" s="98">
+      <c r="B2" s="96">
         <v>15110101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="90" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A3" s="87" t="s">
+    <row r="3" spans="1:13" s="88" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="85" t="s">
         <v>100</v>
       </c>
-      <c r="B3" s="98" t="s">
+      <c r="B3" s="96" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="90" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A4" s="87" t="s">
+    <row r="4" spans="1:13" s="88" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="85" t="s">
         <v>99</v>
       </c>
-      <c r="B4" s="88" t="s">
+      <c r="B4" s="86" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="90" customFormat="1" ht="27" customHeight="1">
-      <c r="A5" s="99" t="s">
+    <row r="5" spans="1:13" s="88" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="97" t="s">
         <v>97</v>
       </c>
-      <c r="B5" s="98" t="s">
+      <c r="B5" s="96" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="90" customFormat="1" ht="24" customHeight="1">
-      <c r="A6" s="99" t="s">
+    <row r="6" spans="1:13" s="88" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="97" t="s">
         <v>95</v>
       </c>
-      <c r="B6" s="98" t="s">
+      <c r="B6" s="96" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="90" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A7" s="87" t="s">
+    <row r="7" spans="1:13" s="88" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A7" s="85" t="s">
         <v>94</v>
       </c>
-      <c r="B7" s="97" t="s">
+      <c r="B7" s="95" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="90" customFormat="1" ht="24" customHeight="1">
-      <c r="A8" s="87" t="s">
+    <row r="8" spans="1:13" s="88" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="85" t="s">
         <v>92</v>
       </c>
-      <c r="B8" s="88" t="s">
+      <c r="B8" s="86" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="90" customFormat="1" ht="52.95" customHeight="1">
-      <c r="A9" s="87" t="s">
+    <row r="9" spans="1:13" s="88" customFormat="1" ht="52.95" customHeight="1">
+      <c r="A9" s="85" t="s">
         <v>90</v>
       </c>
-      <c r="B9" s="97" t="s">
+      <c r="B9" s="95" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="90" customFormat="1">
-      <c r="A10" s="87" t="s">
+    <row r="10" spans="1:13" s="88" customFormat="1">
+      <c r="A10" s="85" t="s">
         <v>88</v>
       </c>
-      <c r="B10" s="97" t="s">
+      <c r="B10" s="95" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="90" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A11" s="87" t="s">
+    <row r="11" spans="1:13" s="88" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A11" s="85" t="s">
         <v>86</v>
       </c>
-      <c r="B11" s="96"/>
-[...3 lines deleted...]
-      <c r="A12" s="87" t="s">
+      <c r="B11" s="94"/>
+      <c r="M11" s="89"/>
+    </row>
+    <row r="12" spans="1:13" s="88" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="85" t="s">
         <v>85</v>
       </c>
-      <c r="B12" s="95" t="s">
+      <c r="B12" s="93" t="s">
         <v>84</v>
       </c>
-      <c r="M12" s="91"/>
-[...2 lines deleted...]
-      <c r="A13" s="93" t="s">
+      <c r="M12" s="89"/>
+    </row>
+    <row r="13" spans="1:13" s="88" customFormat="1" ht="18" customHeight="1">
+      <c r="A13" s="91" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="94" t="s">
+      <c r="B13" s="92" t="s">
         <v>82</v>
       </c>
-      <c r="M13" s="91"/>
-[...2 lines deleted...]
-      <c r="A14" s="93" t="s">
+      <c r="M13" s="89"/>
+    </row>
+    <row r="14" spans="1:13" s="88" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A14" s="91" t="s">
         <v>81</v>
       </c>
-      <c r="B14" s="94" t="s">
+      <c r="B14" s="92" t="s">
         <v>80</v>
       </c>
-      <c r="M14" s="91"/>
-[...2 lines deleted...]
-      <c r="A15" s="93" t="s">
+      <c r="M14" s="89"/>
+    </row>
+    <row r="15" spans="1:13" s="88" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="91" t="s">
         <v>79</v>
       </c>
-      <c r="B15" s="92" t="s">
+      <c r="B15" s="90" t="s">
         <v>78</v>
       </c>
-      <c r="M15" s="91"/>
+      <c r="M15" s="89"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A16" s="87" t="s">
+      <c r="A16" s="85" t="s">
         <v>77</v>
       </c>
-      <c r="B16" s="89">
-[...2 lines deleted...]
-      <c r="M16" s="82"/>
+      <c r="B16" s="87">
+        <v>46314</v>
+      </c>
+      <c r="M16" s="80"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A17" s="87" t="s">
+      <c r="A17" s="85" t="s">
         <v>76</v>
       </c>
-      <c r="B17" s="89">
-[...2 lines deleted...]
-      <c r="M17" s="83"/>
+      <c r="B17" s="87">
+        <v>46345</v>
+      </c>
+      <c r="M17" s="81"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
-      <c r="A18" s="87"/>
-      <c r="B18" s="106" t="s">
+      <c r="A18" s="85"/>
+      <c r="B18" s="104" t="s">
         <v>108</v>
       </c>
-      <c r="M18" s="82"/>
+      <c r="M18" s="80"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A19" s="87" t="s">
+      <c r="A19" s="85" t="s">
         <v>75</v>
       </c>
-      <c r="B19" s="107" t="s">
+      <c r="B19" s="105" t="s">
         <v>109</v>
       </c>
-      <c r="M19" s="83"/>
+      <c r="M19" s="81"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A20" s="87" t="s">
+      <c r="A20" s="85" t="s">
         <v>74</v>
       </c>
-      <c r="B20" s="108" t="s">
+      <c r="B20" s="106" t="s">
         <v>110</v>
       </c>
-      <c r="M20" s="82"/>
+      <c r="M20" s="80"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A21" s="87" t="s">
+      <c r="A21" s="85" t="s">
         <v>73</v>
       </c>
-      <c r="B21" s="106" t="s">
+      <c r="B21" s="104" t="s">
         <v>111</v>
       </c>
-      <c r="M21" s="83"/>
+      <c r="M21" s="81"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="86"/>
-      <c r="B22" s="85"/>
+      <c r="A22" s="84"/>
+      <c r="B22" s="83"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="B23" s="84"/>
-      <c r="M23" s="83"/>
+      <c r="B23" s="82"/>
+      <c r="M23" s="81"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B43" sqref="B43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="101" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="101"/>
+    <col min="1" max="1" width="4.44140625" style="99" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="99" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="99"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="105"/>
+      <c r="B2" s="103"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="103" t="s">
+      <c r="B6" s="101" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="103" t="s">
+      <c r="B7" s="101" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="101" t="s">
+      <c r="B8" s="99" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="103" t="s">
+      <c r="B9" s="101" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="103"/>
+      <c r="B10" s="101"/>
     </row>
     <row r="11" spans="2:2" ht="26.4">
-      <c r="B11" s="104" t="s">
+      <c r="B11" s="102" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="103"/>
+      <c r="B12" s="101"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="102" t="s">
+      <c r="B17" s="100" t="s">
         <v>102</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:XFD376"/>
+  <dimension ref="A1:XFD375"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="L17" sqref="L17"/>
+      <selection pane="topRight" activeCell="J346" sqref="J1:J1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="28.33203125" style="4"/>
     <col min="2" max="2" width="15.5546875" style="6"/>
     <col min="3" max="4" width="13.6640625" style="6"/>
     <col min="5" max="5" width="15.44140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="13.6640625" style="6"/>
     <col min="7" max="7" width="13.6640625" style="20"/>
-    <col min="8" max="9" width="13.6640625" style="44"/>
+    <col min="8" max="9" width="13.6640625" style="43"/>
     <col min="10" max="12" width="13.6640625" style="6"/>
     <col min="13" max="13" width="13.6640625" style="4"/>
     <col min="14" max="1025" width="8.6640625"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="3" customFormat="1" ht="13.95" customHeight="1">
-      <c r="A1" s="111"/>
-[...1 lines deleted...]
-      <c r="C1" s="112" t="s">
+      <c r="A1" s="109"/>
+      <c r="B1" s="109"/>
+      <c r="C1" s="110" t="s">
         <v>72</v>
       </c>
-      <c r="D1" s="112"/>
-[...7 lines deleted...]
-      <c r="L1" s="112"/>
+      <c r="D1" s="110"/>
+      <c r="E1" s="110"/>
+      <c r="F1" s="110"/>
+      <c r="G1" s="110"/>
+      <c r="H1" s="110"/>
+      <c r="I1" s="110"/>
+      <c r="J1" s="110"/>
+      <c r="K1" s="110"/>
+      <c r="L1" s="110"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="13.95" customHeight="1">
-      <c r="A2" s="111"/>
-      <c r="B2" s="111"/>
+      <c r="A2" s="109"/>
+      <c r="B2" s="109"/>
       <c r="C2" s="6"/>
-      <c r="D2" s="73"/>
+      <c r="D2" s="71"/>
       <c r="F2" s="6"/>
       <c r="G2" s="5"/>
-      <c r="H2" s="57"/>
-      <c r="I2" s="57"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="41" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="19" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A3" s="113"/>
-      <c r="B3" s="115" t="s">
+      <c r="A3" s="111"/>
+      <c r="B3" s="113" t="s">
         <v>71</v>
       </c>
-      <c r="C3" s="115"/>
-[...9 lines deleted...]
-      <c r="M3" s="115"/>
+      <c r="C3" s="113"/>
+      <c r="D3" s="113"/>
+      <c r="E3" s="113"/>
+      <c r="F3" s="113"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="I3" s="113"/>
+      <c r="J3" s="113"/>
+      <c r="K3" s="113"/>
+      <c r="L3" s="113"/>
+      <c r="M3" s="113"/>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A4" s="114"/>
+      <c r="A4" s="112"/>
       <c r="B4" s="28" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="28" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="29" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="38" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="58" t="s">
+      <c r="H4" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="64" t="s">
+      <c r="I4" s="63" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="28" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="28" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="28" t="s">
         <v>69</v>
       </c>
       <c r="M4" s="31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="8"/>
       <c r="F5" s="39"/>
       <c r="G5" s="9"/>
-      <c r="H5" s="59"/>
-      <c r="I5" s="59"/>
+      <c r="H5" s="58"/>
+      <c r="I5" s="58"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
       <c r="M5" s="8"/>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B6" s="33">
         <v>192158544</v>
       </c>
       <c r="C6" s="33">
         <v>409945630</v>
       </c>
       <c r="D6" s="33">
         <v>656460340</v>
       </c>
       <c r="E6" s="15">
         <v>895794396</v>
       </c>
-      <c r="F6" s="76">
+      <c r="F6" s="74">
         <v>1136758320</v>
       </c>
-      <c r="G6" s="78">
+      <c r="G6" s="76">
         <v>1420315400</v>
       </c>
-      <c r="H6" s="76">
+      <c r="H6" s="74">
         <v>1657763419</v>
       </c>
-      <c r="I6" s="76">
+      <c r="I6" s="74">
         <v>1933116216</v>
       </c>
-      <c r="J6" s="60"/>
-[...1 lines deleted...]
-      <c r="L6" s="60"/>
+      <c r="J6" s="74">
+        <v>2206782685</v>
+      </c>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
       <c r="M6" s="15"/>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1">
       <c r="A7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="33">
         <v>13990446</v>
       </c>
       <c r="C7" s="33">
         <v>28189335</v>
       </c>
       <c r="D7" s="33">
         <v>43615672</v>
       </c>
       <c r="E7" s="15">
         <v>58429276</v>
       </c>
-      <c r="F7" s="76">
+      <c r="F7" s="74">
         <v>71358107</v>
       </c>
-      <c r="G7" s="78">
+      <c r="G7" s="76">
         <v>84075364</v>
       </c>
-      <c r="H7" s="76">
+      <c r="H7" s="74">
         <v>94137236</v>
       </c>
-      <c r="I7" s="76">
+      <c r="I7" s="74">
         <v>108043096</v>
       </c>
-      <c r="J7" s="60"/>
-[...1 lines deleted...]
-      <c r="L7" s="60"/>
+      <c r="J7" s="74">
+        <v>124338930</v>
+      </c>
+      <c r="K7" s="59"/>
+      <c r="L7" s="59"/>
       <c r="M7" s="15"/>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="32" t="s">
         <v>65</v>
       </c>
       <c r="B8" s="33">
         <v>8211149</v>
       </c>
       <c r="C8" s="33">
         <v>18365763</v>
       </c>
       <c r="D8" s="33">
         <v>29612633</v>
       </c>
       <c r="E8" s="15">
         <v>40448681</v>
       </c>
-      <c r="F8" s="76">
+      <c r="F8" s="74">
         <v>51095533</v>
       </c>
-      <c r="G8" s="78">
+      <c r="G8" s="76">
         <v>61884008</v>
       </c>
-      <c r="H8" s="76">
+      <c r="H8" s="74">
         <v>72970196</v>
       </c>
-      <c r="I8" s="76">
+      <c r="I8" s="74">
         <v>85311631</v>
       </c>
-      <c r="J8" s="60"/>
-[...1 lines deleted...]
-      <c r="L8" s="60"/>
+      <c r="J8" s="74">
+        <v>97516632</v>
+      </c>
+      <c r="K8" s="59"/>
+      <c r="L8" s="59"/>
       <c r="M8" s="15"/>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="33">
         <v>113641</v>
       </c>
       <c r="C9" s="33">
         <v>353899</v>
       </c>
       <c r="D9" s="33">
         <v>594596</v>
       </c>
       <c r="E9" s="15">
         <v>832310</v>
       </c>
-      <c r="F9" s="76">
+      <c r="F9" s="74">
         <v>976067</v>
       </c>
-      <c r="G9" s="78">
+      <c r="G9" s="76">
         <v>1124729</v>
       </c>
-      <c r="H9" s="76">
+      <c r="H9" s="74">
         <v>1275173</v>
       </c>
-      <c r="I9" s="76">
+      <c r="I9" s="74">
         <v>1459105</v>
       </c>
-      <c r="J9" s="60"/>
-[...1 lines deleted...]
-      <c r="L9" s="60"/>
+      <c r="J9" s="74">
+        <v>1633556</v>
+      </c>
+      <c r="K9" s="59"/>
+      <c r="L9" s="59"/>
       <c r="M9" s="15"/>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1">
       <c r="A10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="33">
         <v>26485308</v>
       </c>
       <c r="C10" s="33">
         <v>50052243</v>
       </c>
       <c r="D10" s="33">
         <v>98358548</v>
       </c>
       <c r="E10" s="15">
         <v>122883949</v>
       </c>
-      <c r="F10" s="76">
+      <c r="F10" s="74">
         <v>174046916</v>
       </c>
-      <c r="G10" s="78">
+      <c r="G10" s="76">
         <v>231083810</v>
       </c>
-      <c r="H10" s="76">
+      <c r="H10" s="74">
         <v>257540556</v>
       </c>
-      <c r="I10" s="76">
+      <c r="I10" s="74">
         <v>281690462</v>
       </c>
-      <c r="J10" s="60"/>
-[...1 lines deleted...]
-      <c r="L10" s="60"/>
+      <c r="J10" s="74">
+        <v>315967238</v>
+      </c>
+      <c r="K10" s="59"/>
+      <c r="L10" s="59"/>
       <c r="M10" s="15"/>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="33">
         <v>2243622</v>
       </c>
       <c r="C11" s="33">
         <v>5475435</v>
       </c>
       <c r="D11" s="33">
         <v>9308013</v>
       </c>
       <c r="E11" s="15">
         <v>12861399</v>
       </c>
-      <c r="F11" s="76">
+      <c r="F11" s="74">
         <v>15443223</v>
       </c>
-      <c r="G11" s="78">
+      <c r="G11" s="76">
         <v>18063548</v>
       </c>
-      <c r="H11" s="76">
+      <c r="H11" s="74">
         <v>20349260</v>
       </c>
-      <c r="I11" s="76">
+      <c r="I11" s="74">
         <v>23311730</v>
       </c>
-      <c r="J11" s="60"/>
-[...1 lines deleted...]
-      <c r="L11" s="60"/>
+      <c r="J11" s="74">
+        <v>26536987</v>
+      </c>
+      <c r="K11" s="59"/>
+      <c r="L11" s="59"/>
       <c r="M11" s="15"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="33">
         <v>1579351</v>
       </c>
       <c r="C12" s="33">
         <v>2969258</v>
       </c>
       <c r="D12" s="33">
         <v>4376697</v>
       </c>
       <c r="E12" s="15">
         <v>5656630</v>
       </c>
-      <c r="F12" s="76">
+      <c r="F12" s="74">
         <v>7421090</v>
       </c>
-      <c r="G12" s="78">
+      <c r="G12" s="76">
         <v>9283535</v>
       </c>
-      <c r="H12" s="76">
+      <c r="H12" s="74">
         <v>11553736</v>
       </c>
-      <c r="I12" s="76">
+      <c r="I12" s="74">
         <v>13320563</v>
       </c>
-      <c r="J12" s="60"/>
-[...1 lines deleted...]
-      <c r="L12" s="60"/>
+      <c r="J12" s="74">
+        <v>14803229</v>
+      </c>
+      <c r="K12" s="59"/>
+      <c r="L12" s="59"/>
       <c r="M12" s="15"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="33">
         <v>48549362</v>
       </c>
       <c r="C13" s="33">
         <v>104785725</v>
       </c>
       <c r="D13" s="33">
         <v>161745689</v>
       </c>
       <c r="E13" s="15">
         <v>218759489</v>
       </c>
-      <c r="F13" s="76">
+      <c r="F13" s="74">
         <v>271215837</v>
       </c>
-      <c r="G13" s="78">
+      <c r="G13" s="76">
         <v>330799799</v>
       </c>
-      <c r="H13" s="76">
+      <c r="H13" s="74">
         <v>391109415</v>
       </c>
-      <c r="I13" s="76">
+      <c r="I13" s="74">
         <v>473606216</v>
       </c>
-      <c r="J13" s="60"/>
-[...1 lines deleted...]
-      <c r="L13" s="60"/>
+      <c r="J13" s="74">
+        <v>552327348</v>
+      </c>
+      <c r="K13" s="59"/>
+      <c r="L13" s="59"/>
       <c r="M13" s="15"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="33">
         <v>115607</v>
       </c>
       <c r="C14" s="33">
         <v>300749</v>
       </c>
       <c r="D14" s="33">
         <v>481787</v>
       </c>
       <c r="E14" s="15">
         <v>660783</v>
       </c>
-      <c r="F14" s="76">
+      <c r="F14" s="74">
         <v>755027</v>
       </c>
-      <c r="G14" s="78">
+      <c r="G14" s="76">
         <v>849388</v>
       </c>
-      <c r="H14" s="76">
+      <c r="H14" s="74">
         <v>940287</v>
       </c>
-      <c r="I14" s="76">
+      <c r="I14" s="74">
         <v>1022140</v>
       </c>
-      <c r="J14" s="60"/>
-[...1 lines deleted...]
-      <c r="L14" s="60"/>
+      <c r="J14" s="74">
+        <v>1098745</v>
+      </c>
+      <c r="K14" s="59"/>
+      <c r="L14" s="59"/>
       <c r="M14" s="15"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="33">
         <v>10349800</v>
       </c>
       <c r="C15" s="33">
         <v>22654574</v>
       </c>
       <c r="D15" s="33">
         <v>35227451</v>
       </c>
       <c r="E15" s="15">
         <v>47823497</v>
       </c>
-      <c r="F15" s="76">
+      <c r="F15" s="74">
         <v>59419723</v>
       </c>
-      <c r="G15" s="78">
+      <c r="G15" s="76">
         <v>71840828</v>
       </c>
-      <c r="H15" s="76">
+      <c r="H15" s="74">
         <v>84676417</v>
       </c>
-      <c r="I15" s="76">
+      <c r="I15" s="74">
         <v>97596022</v>
       </c>
-      <c r="J15" s="60"/>
-[...1 lines deleted...]
-      <c r="L15" s="60"/>
+      <c r="J15" s="74">
+        <v>111881666</v>
+      </c>
+      <c r="K15" s="59"/>
+      <c r="L15" s="59"/>
       <c r="M15" s="15"/>
     </row>
     <row r="16" spans="1:13" s="4" customFormat="1">
       <c r="A16" s="13" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="33">
         <v>1041538</v>
       </c>
       <c r="C16" s="33">
         <v>3312348</v>
       </c>
       <c r="D16" s="33">
         <v>5731237</v>
       </c>
       <c r="E16" s="15">
         <v>8141155</v>
       </c>
-      <c r="F16" s="76">
+      <c r="F16" s="74">
         <v>10264516</v>
       </c>
-      <c r="G16" s="78">
+      <c r="G16" s="76">
         <v>12267330</v>
       </c>
-      <c r="H16" s="76">
+      <c r="H16" s="74">
         <v>14310803</v>
       </c>
-      <c r="I16" s="76">
+      <c r="I16" s="74">
         <v>16020915</v>
       </c>
-      <c r="J16" s="60"/>
-[...1 lines deleted...]
-      <c r="L16" s="60"/>
+      <c r="J16" s="74">
+        <v>17829488</v>
+      </c>
+      <c r="K16" s="59"/>
+      <c r="L16" s="59"/>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" s="4" customFormat="1">
       <c r="A17" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="33">
         <v>77687620</v>
       </c>
       <c r="C17" s="33">
         <v>169864298</v>
       </c>
       <c r="D17" s="33">
         <v>261915310</v>
       </c>
       <c r="E17" s="15">
         <v>371058165</v>
       </c>
-      <c r="F17" s="76">
+      <c r="F17" s="74">
         <v>463458341</v>
       </c>
-      <c r="G17" s="78">
+      <c r="G17" s="76">
         <v>584461405</v>
       </c>
-      <c r="H17" s="76">
+      <c r="H17" s="74">
         <v>688146365</v>
       </c>
-      <c r="I17" s="76">
+      <c r="I17" s="74">
         <v>804510065</v>
       </c>
-      <c r="J17" s="60"/>
-[...1 lines deleted...]
-      <c r="L17" s="60"/>
+      <c r="J17" s="74">
+        <v>909409705</v>
+      </c>
+      <c r="K17" s="59"/>
+      <c r="L17" s="59"/>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" s="4" customFormat="1" ht="25.2" customHeight="1">
       <c r="A18" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="21"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
-      <c r="G18" s="50"/>
+      <c r="G18" s="49"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
-      <c r="J18" s="44"/>
+      <c r="J18" s="43"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
     </row>
     <row r="19" spans="1:13" s="4" customFormat="1">
       <c r="A19" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B19" s="33">
         <v>18546918</v>
       </c>
-      <c r="C19" s="69">
+      <c r="C19" s="67">
         <v>32632534</v>
       </c>
-      <c r="D19" s="69">
+      <c r="D19" s="67">
         <v>71375288</v>
       </c>
       <c r="E19" s="15">
         <v>85885013</v>
       </c>
-      <c r="F19" s="76">
+      <c r="F19" s="74">
         <v>127841870</v>
       </c>
-      <c r="G19" s="78">
+      <c r="G19" s="76">
         <v>176872854</v>
       </c>
-      <c r="H19" s="76">
+      <c r="H19" s="74">
         <v>194618890</v>
       </c>
-      <c r="I19" s="76">
+      <c r="I19" s="74">
         <v>209856742</v>
       </c>
-      <c r="J19" s="60"/>
-[...1 lines deleted...]
-      <c r="L19" s="60"/>
+      <c r="J19" s="74">
+        <v>233859019</v>
+      </c>
+      <c r="K19" s="59"/>
+      <c r="L19" s="59"/>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" s="4" customFormat="1">
       <c r="A20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="33">
         <v>88803</v>
       </c>
-      <c r="C20" s="69">
+      <c r="C20" s="67">
         <v>296991</v>
       </c>
-      <c r="D20" s="69">
+      <c r="D20" s="67">
         <v>505178</v>
       </c>
       <c r="E20" s="15">
         <v>713365</v>
       </c>
-      <c r="F20" s="76">
+      <c r="F20" s="74">
         <v>857829</v>
       </c>
-      <c r="G20" s="78">
+      <c r="G20" s="76">
         <v>1002293</v>
       </c>
-      <c r="H20" s="76">
+      <c r="H20" s="74">
         <v>1146757</v>
       </c>
-      <c r="I20" s="76">
+      <c r="I20" s="74">
         <v>1596249</v>
       </c>
-      <c r="J20" s="60"/>
-[...1 lines deleted...]
-      <c r="L20" s="60"/>
+      <c r="J20" s="74">
+        <v>2045740</v>
+      </c>
+      <c r="K20" s="59"/>
+      <c r="L20" s="59"/>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" s="4" customFormat="1">
       <c r="A21" s="32" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="33">
         <v>49752</v>
       </c>
-      <c r="C21" s="69">
+      <c r="C21" s="67">
         <v>125901</v>
       </c>
-      <c r="D21" s="69">
+      <c r="D21" s="67">
         <v>202050</v>
       </c>
       <c r="E21" s="15">
         <v>278199</v>
       </c>
-      <c r="F21" s="76">
+      <c r="F21" s="74">
         <v>333335</v>
       </c>
-      <c r="G21" s="78">
+      <c r="G21" s="76">
         <v>388471</v>
       </c>
-      <c r="H21" s="76">
+      <c r="H21" s="74">
         <v>443607</v>
       </c>
-      <c r="I21" s="76">
+      <c r="I21" s="74">
         <v>551873</v>
       </c>
-      <c r="J21" s="60"/>
-[...1 lines deleted...]
-      <c r="L21" s="60"/>
+      <c r="J21" s="74">
+        <v>660139</v>
+      </c>
+      <c r="K21" s="59"/>
+      <c r="L21" s="59"/>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" s="4" customFormat="1">
       <c r="A22" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B22" s="33">
         <v>18057415</v>
       </c>
-      <c r="C22" s="69">
+      <c r="C22" s="67">
         <v>31104114</v>
       </c>
-      <c r="D22" s="69">
+      <c r="D22" s="67">
         <v>68728665</v>
       </c>
       <c r="E22" s="15">
         <v>82028379</v>
       </c>
-      <c r="F22" s="76">
+      <c r="F22" s="74">
         <v>123089182</v>
       </c>
-      <c r="G22" s="78">
+      <c r="G22" s="76">
         <v>171054163</v>
       </c>
-      <c r="H22" s="76">
+      <c r="H22" s="74">
         <v>187836271</v>
       </c>
-      <c r="I22" s="76">
+      <c r="I22" s="74">
         <v>201240479</v>
       </c>
-      <c r="J22" s="60"/>
-[...1 lines deleted...]
-      <c r="L22" s="60"/>
+      <c r="J22" s="74">
+        <v>223410497</v>
+      </c>
+      <c r="K22" s="59"/>
+      <c r="L22" s="59"/>
       <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13" s="4" customFormat="1">
       <c r="A23" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B23" s="33">
         <v>67569</v>
       </c>
-      <c r="C23" s="69">
+      <c r="C23" s="67">
         <v>355355</v>
       </c>
-      <c r="D23" s="69">
+      <c r="D23" s="67">
         <v>673141</v>
       </c>
       <c r="E23" s="15">
         <v>1055928</v>
       </c>
-      <c r="F23" s="76">
+      <c r="F23" s="74">
         <v>1280969</v>
       </c>
-      <c r="G23" s="78">
+      <c r="G23" s="76">
         <v>1539261</v>
       </c>
-      <c r="H23" s="76">
+      <c r="H23" s="74">
         <v>1807053</v>
       </c>
-      <c r="I23" s="76">
+      <c r="I23" s="74">
         <v>2387857</v>
       </c>
-      <c r="J23" s="60"/>
-[...1 lines deleted...]
-      <c r="L23" s="60"/>
+      <c r="J23" s="74">
+        <v>2973412</v>
+      </c>
+      <c r="K23" s="59"/>
+      <c r="L23" s="59"/>
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" s="4" customFormat="1">
       <c r="A24" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="33">
         <v>71757</v>
       </c>
-      <c r="C24" s="69">
+      <c r="C24" s="67">
         <v>222188</v>
       </c>
-      <c r="D24" s="69">
+      <c r="D24" s="67">
         <v>358395</v>
       </c>
       <c r="E24" s="15">
         <v>565977</v>
       </c>
-      <c r="F24" s="76">
+      <c r="F24" s="74">
         <v>709015</v>
       </c>
-      <c r="G24" s="78">
+      <c r="G24" s="76">
         <v>899970</v>
       </c>
-      <c r="H24" s="76">
+      <c r="H24" s="74">
         <v>1025034</v>
       </c>
-      <c r="I24" s="76">
+      <c r="I24" s="74">
         <v>1241944</v>
       </c>
-      <c r="J24" s="60"/>
-[...1 lines deleted...]
-      <c r="L24" s="60"/>
+      <c r="J24" s="74">
+        <v>1454244</v>
+      </c>
+      <c r="K24" s="59"/>
+      <c r="L24" s="59"/>
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13" s="4" customFormat="1">
       <c r="A25" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="33">
         <v>28166</v>
       </c>
-      <c r="C25" s="69">
+      <c r="C25" s="67">
         <v>96427</v>
       </c>
-      <c r="D25" s="69">
+      <c r="D25" s="67">
         <v>164687</v>
       </c>
       <c r="E25" s="15">
         <v>232947</v>
       </c>
-      <c r="F25" s="76">
+      <c r="F25" s="74">
         <v>255333</v>
       </c>
-      <c r="G25" s="78">
+      <c r="G25" s="76">
         <v>277718</v>
       </c>
-      <c r="H25" s="76">
+      <c r="H25" s="74">
         <v>300103</v>
       </c>
-      <c r="I25" s="76">
+      <c r="I25" s="74">
         <v>308683</v>
       </c>
-      <c r="J25" s="60"/>
-[...1 lines deleted...]
-      <c r="L25" s="60"/>
+      <c r="J25" s="74">
+        <v>317263</v>
+      </c>
+      <c r="K25" s="59"/>
+      <c r="L25" s="59"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" s="4" customFormat="1">
       <c r="A26" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="33">
         <v>155134</v>
       </c>
-      <c r="C26" s="69">
+      <c r="C26" s="67">
         <v>365860</v>
       </c>
-      <c r="D26" s="69">
+      <c r="D26" s="67">
         <v>640094</v>
       </c>
       <c r="E26" s="15">
         <v>869760</v>
       </c>
-      <c r="F26" s="76">
+      <c r="F26" s="74">
         <v>1152092</v>
       </c>
-      <c r="G26" s="78">
+      <c r="G26" s="76">
         <v>1523207</v>
       </c>
-      <c r="H26" s="76">
+      <c r="H26" s="74">
         <v>1849229</v>
       </c>
-      <c r="I26" s="76">
+      <c r="I26" s="74">
         <v>2260545</v>
       </c>
-      <c r="J26" s="60"/>
-[...1 lines deleted...]
-      <c r="L26" s="60"/>
+      <c r="J26" s="74">
+        <v>2670334</v>
+      </c>
+      <c r="K26" s="59"/>
+      <c r="L26" s="59"/>
       <c r="M26" s="15"/>
     </row>
     <row r="27" spans="1:13" s="4" customFormat="1">
       <c r="A27" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B27" s="33">
         <v>28319</v>
       </c>
-      <c r="C27" s="69">
+      <c r="C27" s="67">
         <v>65697</v>
       </c>
-      <c r="D27" s="69">
+      <c r="D27" s="67">
         <v>103075</v>
       </c>
       <c r="E27" s="15">
         <v>140452</v>
       </c>
-      <c r="F27" s="76">
+      <c r="F27" s="74">
         <v>164108</v>
       </c>
-      <c r="G27" s="78">
+      <c r="G27" s="76">
         <v>187764</v>
       </c>
-      <c r="H27" s="76">
+      <c r="H27" s="74">
         <v>210828</v>
       </c>
-      <c r="I27" s="76">
+      <c r="I27" s="74">
         <v>269106</v>
       </c>
-      <c r="J27" s="60"/>
-[...1 lines deleted...]
-      <c r="L27" s="60"/>
+      <c r="J27" s="74">
+        <v>327384</v>
+      </c>
+      <c r="K27" s="59"/>
+      <c r="L27" s="59"/>
       <c r="M27" s="15"/>
     </row>
     <row r="28" spans="1:13" s="4" customFormat="1">
       <c r="A28" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B28" s="68"/>
+      <c r="B28" s="66"/>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
-      <c r="G28" s="50"/>
+      <c r="G28" s="49"/>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
-      <c r="J28" s="42"/>
+      <c r="J28" s="43"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="6"/>
     </row>
     <row r="29" spans="1:13" s="4" customFormat="1">
       <c r="A29" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="B29" s="68">
+      <c r="B29" s="66">
         <v>28166</v>
       </c>
-      <c r="C29" s="69">
+      <c r="C29" s="67">
         <v>96427</v>
       </c>
-      <c r="D29" s="69">
+      <c r="D29" s="67">
         <v>164687</v>
       </c>
       <c r="E29" s="15">
         <v>232947</v>
       </c>
-      <c r="F29" s="76">
+      <c r="F29" s="74">
         <v>255333</v>
       </c>
-      <c r="G29" s="78">
+      <c r="G29" s="76">
         <v>277718</v>
       </c>
-      <c r="H29" s="76">
+      <c r="H29" s="74">
         <v>300103</v>
       </c>
-      <c r="I29" s="76">
+      <c r="I29" s="74">
         <v>308683</v>
       </c>
-      <c r="J29" s="60"/>
-[...1 lines deleted...]
-      <c r="L29" s="60"/>
+      <c r="J29" s="74">
+        <v>317263</v>
+      </c>
+      <c r="K29" s="59"/>
+      <c r="L29" s="59"/>
       <c r="M29" s="15"/>
     </row>
     <row r="30" spans="1:13" s="4" customFormat="1">
       <c r="A30" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B30" s="68">
+      <c r="B30" s="66">
         <v>28166</v>
       </c>
-      <c r="C30" s="69">
+      <c r="C30" s="67">
         <v>96427</v>
       </c>
-      <c r="D30" s="69">
+      <c r="D30" s="67">
         <v>164687</v>
       </c>
       <c r="E30" s="15">
         <v>232947</v>
       </c>
-      <c r="F30" s="76">
+      <c r="F30" s="74">
         <v>255333</v>
       </c>
-      <c r="G30" s="78">
+      <c r="G30" s="76">
         <v>277718</v>
       </c>
-      <c r="H30" s="76">
+      <c r="H30" s="74">
         <v>300103</v>
       </c>
-      <c r="I30" s="76">
+      <c r="I30" s="74">
         <v>308683</v>
       </c>
-      <c r="J30" s="60"/>
-[...1 lines deleted...]
-      <c r="L30" s="60"/>
+      <c r="J30" s="74">
+        <v>317263</v>
+      </c>
+      <c r="K30" s="59"/>
+      <c r="L30" s="59"/>
       <c r="M30" s="15"/>
     </row>
     <row r="31" spans="1:13" s="4" customFormat="1">
-      <c r="A31" s="13"/>
-[...6 lines deleted...]
-      <c r="H31" s="60"/>
+      <c r="A31" s="55" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" s="54"/>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="54"/>
+      <c r="H31" s="59"/>
       <c r="I31" s="15"/>
-      <c r="J31" s="15"/>
+      <c r="J31" s="6"/>
       <c r="K31" s="15"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
     </row>
     <row r="32" spans="1:13" s="4" customFormat="1">
-      <c r="A32" s="56" t="s">
-[...12 lines deleted...]
-      <c r="L32" s="15"/>
+      <c r="A32" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B32" s="33">
+        <v>17774185</v>
+      </c>
+      <c r="C32" s="67">
+        <v>30118717</v>
+      </c>
+      <c r="D32" s="67">
+        <v>66985002</v>
+      </c>
+      <c r="E32" s="15">
+        <v>79567663</v>
+      </c>
+      <c r="F32" s="74">
+        <v>120048496</v>
+      </c>
+      <c r="G32" s="76">
+        <v>167396353</v>
+      </c>
+      <c r="H32" s="74">
+        <v>183558119</v>
+      </c>
+      <c r="I32" s="74">
+        <v>196029828</v>
+      </c>
+      <c r="J32" s="74">
+        <v>217256456</v>
+      </c>
+      <c r="K32" s="59"/>
+      <c r="L32" s="59"/>
       <c r="M32" s="15"/>
     </row>
     <row r="33" spans="1:13" s="4" customFormat="1">
-      <c r="A33" s="7" t="s">
-        <v>66</v>
+      <c r="A33" s="13" t="s">
+        <v>56</v>
       </c>
       <c r="B33" s="33">
         <v>17774185</v>
       </c>
-      <c r="C33" s="69">
+      <c r="C33" s="67">
         <v>30118717</v>
       </c>
-      <c r="D33" s="69">
+      <c r="D33" s="67">
         <v>66985002</v>
       </c>
       <c r="E33" s="15">
         <v>79567663</v>
       </c>
-      <c r="F33" s="76">
+      <c r="F33" s="74">
         <v>120048496</v>
       </c>
-      <c r="G33" s="78">
+      <c r="G33" s="76">
         <v>167396353</v>
       </c>
-      <c r="H33" s="76">
+      <c r="H33" s="74">
         <v>183558119</v>
       </c>
-      <c r="I33" s="76">
+      <c r="I33" s="74">
         <v>196029828</v>
       </c>
-      <c r="J33" s="60"/>
-[...1 lines deleted...]
-      <c r="L33" s="60"/>
+      <c r="J33" s="74">
+        <v>217256456</v>
+      </c>
+      <c r="K33" s="59"/>
+      <c r="L33" s="59"/>
       <c r="M33" s="15"/>
     </row>
     <row r="34" spans="1:13" s="4" customFormat="1">
-      <c r="A34" s="13" t="s">
-[...29 lines deleted...]
-      <c r="M34" s="15"/>
+      <c r="A34" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B34" s="22"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="6"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="59"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="6"/>
+      <c r="M34" s="6"/>
     </row>
     <row r="35" spans="1:13" s="4" customFormat="1">
-      <c r="A35" s="13"/>
-[...10 lines deleted...]
-      <c r="L35" s="43"/>
+      <c r="A35" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B35" s="33">
+        <v>595870</v>
+      </c>
+      <c r="C35" s="67">
+        <v>1916214</v>
+      </c>
+      <c r="D35" s="67">
+        <v>3371943</v>
+      </c>
+      <c r="E35" s="15">
+        <v>4878267</v>
+      </c>
+      <c r="F35" s="74">
+        <v>5942366</v>
+      </c>
+      <c r="G35" s="76">
+        <v>7213568</v>
+      </c>
+      <c r="H35" s="74">
+        <v>8386537</v>
+      </c>
+      <c r="I35" s="74">
+        <v>10396402</v>
+      </c>
+      <c r="J35" s="74">
+        <v>12415772</v>
+      </c>
+      <c r="K35" s="59"/>
+      <c r="L35" s="59"/>
       <c r="M35" s="15"/>
     </row>
     <row r="36" spans="1:13" s="4" customFormat="1">
-      <c r="A36" s="7" t="s">
-[...13 lines deleted...]
-      <c r="M36" s="6"/>
+      <c r="A36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B36" s="33">
+        <v>70044</v>
+      </c>
+      <c r="C36" s="67">
+        <v>224431</v>
+      </c>
+      <c r="D36" s="67">
+        <v>378819</v>
+      </c>
+      <c r="E36" s="15">
+        <v>533206</v>
+      </c>
+      <c r="F36" s="74">
+        <v>629602</v>
+      </c>
+      <c r="G36" s="76">
+        <v>725998</v>
+      </c>
+      <c r="H36" s="74">
+        <v>822394</v>
+      </c>
+      <c r="I36" s="74">
+        <v>1143952</v>
+      </c>
+      <c r="J36" s="74">
+        <v>1465511</v>
+      </c>
+      <c r="K36" s="59"/>
+      <c r="L36" s="59"/>
+      <c r="M36" s="15"/>
     </row>
     <row r="37" spans="1:13" s="4" customFormat="1">
-      <c r="A37" s="7" t="s">
-        <v>66</v>
+      <c r="A37" s="32" t="s">
+        <v>65</v>
       </c>
       <c r="B37" s="33">
-        <v>595870</v>
-[...5 lines deleted...]
-        <v>3371943</v>
+        <v>49752</v>
+      </c>
+      <c r="C37" s="67">
+        <v>125901</v>
+      </c>
+      <c r="D37" s="67">
+        <v>202050</v>
       </c>
       <c r="E37" s="15">
-        <v>4878267</v>
-[...15 lines deleted...]
-      <c r="L37" s="60"/>
+        <v>278199</v>
+      </c>
+      <c r="F37" s="74">
+        <v>333335</v>
+      </c>
+      <c r="G37" s="76">
+        <v>388471</v>
+      </c>
+      <c r="H37" s="74">
+        <v>443607</v>
+      </c>
+      <c r="I37" s="74">
+        <v>544206</v>
+      </c>
+      <c r="J37" s="74">
+        <v>644805</v>
+      </c>
+      <c r="K37" s="59"/>
+      <c r="L37" s="59"/>
       <c r="M37" s="15"/>
     </row>
     <row r="38" spans="1:13" s="4" customFormat="1">
       <c r="A38" s="13" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="B38" s="33">
-        <v>70044</v>
-[...5 lines deleted...]
-        <v>378819</v>
+        <v>163001</v>
+      </c>
+      <c r="C38" s="67">
+        <v>623792</v>
+      </c>
+      <c r="D38" s="67">
+        <v>1140683</v>
       </c>
       <c r="E38" s="15">
-        <v>533206</v>
-[...15 lines deleted...]
-      <c r="L38" s="60"/>
+        <v>1616361</v>
+      </c>
+      <c r="F38" s="74">
+        <v>1864085</v>
+      </c>
+      <c r="G38" s="76">
+        <v>2148962</v>
+      </c>
+      <c r="H38" s="74">
+        <v>2437090</v>
+      </c>
+      <c r="I38" s="74">
+        <v>2809304</v>
+      </c>
+      <c r="J38" s="74">
+        <v>3192408</v>
+      </c>
+      <c r="K38" s="59"/>
+      <c r="L38" s="59"/>
       <c r="M38" s="15"/>
     </row>
     <row r="39" spans="1:13" s="4" customFormat="1">
-      <c r="A39" s="32" t="s">
-        <v>65</v>
+      <c r="A39" s="13" t="s">
+        <v>57</v>
       </c>
       <c r="B39" s="33">
-        <v>49752</v>
-[...5 lines deleted...]
-        <v>202050</v>
+        <v>61209</v>
+      </c>
+      <c r="C39" s="67">
+        <v>292284</v>
+      </c>
+      <c r="D39" s="67">
+        <v>553359</v>
       </c>
       <c r="E39" s="15">
-        <v>278199</v>
-[...15 lines deleted...]
-      <c r="L39" s="60"/>
+        <v>879434</v>
+      </c>
+      <c r="F39" s="74">
+        <v>1095843</v>
+      </c>
+      <c r="G39" s="76">
+        <v>1345502</v>
+      </c>
+      <c r="H39" s="74">
+        <v>1604661</v>
+      </c>
+      <c r="I39" s="74">
+        <v>2152751</v>
+      </c>
+      <c r="J39" s="74">
+        <v>2705592</v>
+      </c>
+      <c r="K39" s="59"/>
+      <c r="L39" s="59"/>
       <c r="M39" s="15"/>
     </row>
     <row r="40" spans="1:13" s="4" customFormat="1">
       <c r="A40" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B40" s="33">
-        <v>163001</v>
-[...5 lines deleted...]
-        <v>1140683</v>
+        <v>71757</v>
+      </c>
+      <c r="C40" s="67">
+        <v>222188</v>
+      </c>
+      <c r="D40" s="67">
+        <v>358395</v>
       </c>
       <c r="E40" s="15">
-        <v>1616361</v>
-[...15 lines deleted...]
-      <c r="L40" s="60"/>
+        <v>565977</v>
+      </c>
+      <c r="F40" s="74">
+        <v>709015</v>
+      </c>
+      <c r="G40" s="76">
+        <v>899970</v>
+      </c>
+      <c r="H40" s="74">
+        <v>1025034</v>
+      </c>
+      <c r="I40" s="74">
+        <v>1241944</v>
+      </c>
+      <c r="J40" s="74">
+        <v>1454244</v>
+      </c>
+      <c r="K40" s="59"/>
+      <c r="L40" s="59"/>
       <c r="M40" s="15"/>
     </row>
     <row r="41" spans="1:13" s="4" customFormat="1">
       <c r="A41" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B41" s="33">
-        <v>61209</v>
-[...5 lines deleted...]
-        <v>553359</v>
+        <v>152379</v>
+      </c>
+      <c r="C41" s="67">
+        <v>363105</v>
+      </c>
+      <c r="D41" s="67">
+        <v>637339</v>
       </c>
       <c r="E41" s="15">
-        <v>879434</v>
-[...15 lines deleted...]
-      <c r="L41" s="60"/>
+        <v>867005</v>
+      </c>
+      <c r="F41" s="74">
+        <v>1149337</v>
+      </c>
+      <c r="G41" s="76">
+        <v>1520452</v>
+      </c>
+      <c r="H41" s="74">
+        <v>1846474</v>
+      </c>
+      <c r="I41" s="74">
+        <v>2257790</v>
+      </c>
+      <c r="J41" s="74">
+        <v>2667579</v>
+      </c>
+      <c r="K41" s="59"/>
+      <c r="L41" s="59"/>
       <c r="M41" s="15"/>
     </row>
-    <row r="42" spans="1:13" s="4" customFormat="1">
+    <row r="42" spans="1:13" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A42" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B42" s="33">
-        <v>71757</v>
-[...5 lines deleted...]
-        <v>358395</v>
+        <v>27727</v>
+      </c>
+      <c r="C42" s="67">
+        <v>64513</v>
+      </c>
+      <c r="D42" s="67">
+        <v>101299</v>
       </c>
       <c r="E42" s="15">
-        <v>565977</v>
-[...15 lines deleted...]
-      <c r="L42" s="60"/>
+        <v>138084</v>
+      </c>
+      <c r="F42" s="74">
+        <v>161148</v>
+      </c>
+      <c r="G42" s="76">
+        <v>184212</v>
+      </c>
+      <c r="H42" s="74">
+        <v>207276</v>
+      </c>
+      <c r="I42" s="74">
+        <v>246454</v>
+      </c>
+      <c r="J42" s="74">
+        <v>285632</v>
+      </c>
+      <c r="K42" s="59"/>
+      <c r="L42" s="59"/>
       <c r="M42" s="15"/>
     </row>
-    <row r="43" spans="1:13" s="4" customFormat="1">
-[...43 lines deleted...]
-        <v>101299</v>
+    <row r="43" spans="1:13" s="4" customFormat="1" ht="21.6">
+      <c r="A43" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B43" s="21"/>
+      <c r="C43" s="6"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="22"/>
+      <c r="G43" s="51"/>
+      <c r="H43" s="60"/>
+      <c r="I43" s="60"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="12"/>
+      <c r="L43" s="12"/>
+      <c r="M43" s="12"/>
+    </row>
+    <row r="44" spans="1:13" s="4" customFormat="1">
+      <c r="A44" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B44" s="66">
+        <v>148696</v>
+      </c>
+      <c r="C44" s="67">
+        <v>501174</v>
+      </c>
+      <c r="D44" s="67">
+        <v>853653</v>
       </c>
       <c r="E44" s="15">
-        <v>138084</v>
-[...15 lines deleted...]
-      <c r="L44" s="60"/>
+        <v>1206132</v>
+      </c>
+      <c r="F44" s="74">
+        <v>1595670</v>
+      </c>
+      <c r="G44" s="76">
+        <v>1985209</v>
+      </c>
+      <c r="H44" s="74">
+        <v>2374125</v>
+      </c>
+      <c r="I44" s="74">
+        <v>3121823</v>
+      </c>
+      <c r="J44" s="74">
+        <v>3869522</v>
+      </c>
+      <c r="K44" s="59"/>
+      <c r="L44" s="59"/>
       <c r="M44" s="15"/>
     </row>
-    <row r="45" spans="1:13" s="4" customFormat="1" ht="21.6">
-[...14 lines deleted...]
-      <c r="M45" s="12"/>
+    <row r="45" spans="1:13" s="4" customFormat="1">
+      <c r="A45" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B45" s="66">
+        <v>18759</v>
+      </c>
+      <c r="C45" s="67">
+        <v>72559</v>
+      </c>
+      <c r="D45" s="67">
+        <v>126359</v>
+      </c>
+      <c r="E45" s="15">
+        <v>180159</v>
+      </c>
+      <c r="F45" s="74">
+        <v>228227</v>
+      </c>
+      <c r="G45" s="76">
+        <v>276295</v>
+      </c>
+      <c r="H45" s="74">
+        <v>324363</v>
+      </c>
+      <c r="I45" s="74">
+        <v>452296</v>
+      </c>
+      <c r="J45" s="74">
+        <v>580229</v>
+      </c>
+      <c r="K45" s="59"/>
+      <c r="L45" s="59"/>
+      <c r="M45" s="15"/>
     </row>
     <row r="46" spans="1:13" s="4" customFormat="1">
-      <c r="A46" s="7" t="s">
-[...28 lines deleted...]
-      <c r="L46" s="60"/>
+      <c r="A46" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D46" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E46" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F46" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G46" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H46" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I46" s="74">
+        <v>7667</v>
+      </c>
+      <c r="J46" s="74">
+        <v>15333</v>
+      </c>
+      <c r="K46" s="59"/>
+      <c r="L46" s="59"/>
       <c r="M46" s="15"/>
     </row>
     <row r="47" spans="1:13" s="4" customFormat="1">
       <c r="A47" s="13" t="s">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>126359</v>
+        <v>56</v>
+      </c>
+      <c r="B47" s="66">
+        <v>120229</v>
+      </c>
+      <c r="C47" s="67">
+        <v>361605</v>
+      </c>
+      <c r="D47" s="67">
+        <v>602980</v>
       </c>
       <c r="E47" s="15">
-        <v>180159</v>
-[...15 lines deleted...]
-      <c r="L47" s="60"/>
+        <v>844355</v>
+      </c>
+      <c r="F47" s="74">
+        <v>1176601</v>
+      </c>
+      <c r="G47" s="76">
+        <v>1508847</v>
+      </c>
+      <c r="H47" s="74">
+        <v>1841062</v>
+      </c>
+      <c r="I47" s="74">
+        <v>2401347</v>
+      </c>
+      <c r="J47" s="74">
+        <v>2961632</v>
+      </c>
+      <c r="K47" s="59"/>
+      <c r="L47" s="59"/>
       <c r="M47" s="15"/>
     </row>
     <row r="48" spans="1:13" s="4" customFormat="1">
-      <c r="A48" s="32" t="s">
-[...28 lines deleted...]
-      <c r="L48" s="60"/>
+      <c r="A48" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B48" s="66">
+        <v>6360</v>
+      </c>
+      <c r="C48" s="67">
+        <v>63071</v>
+      </c>
+      <c r="D48" s="67">
+        <v>119783</v>
+      </c>
+      <c r="E48" s="15">
+        <v>176494</v>
+      </c>
+      <c r="F48" s="74">
+        <v>185127</v>
+      </c>
+      <c r="G48" s="76">
+        <v>193759</v>
+      </c>
+      <c r="H48" s="74">
+        <v>202392</v>
+      </c>
+      <c r="I48" s="74">
+        <v>235106</v>
+      </c>
+      <c r="J48" s="74">
+        <v>267820</v>
+      </c>
+      <c r="K48" s="59"/>
+      <c r="L48" s="59"/>
       <c r="M48" s="15"/>
     </row>
     <row r="49" spans="1:13" s="4" customFormat="1">
       <c r="A49" s="13" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>602980</v>
+        <v>61</v>
+      </c>
+      <c r="B49" s="66">
+        <v>2755</v>
+      </c>
+      <c r="C49" s="67">
+        <v>2755</v>
+      </c>
+      <c r="D49" s="67">
+        <v>2755</v>
       </c>
       <c r="E49" s="15">
-        <v>844355</v>
-[...15 lines deleted...]
-      <c r="L49" s="60"/>
+        <v>2755</v>
+      </c>
+      <c r="F49" s="74">
+        <v>2755</v>
+      </c>
+      <c r="G49" s="76">
+        <v>2755</v>
+      </c>
+      <c r="H49" s="74">
+        <v>2755</v>
+      </c>
+      <c r="I49" s="74">
+        <v>2755</v>
+      </c>
+      <c r="J49" s="74">
+        <v>2755</v>
+      </c>
+      <c r="K49" s="59"/>
+      <c r="L49" s="59"/>
       <c r="M49" s="15"/>
     </row>
     <row r="50" spans="1:13" s="4" customFormat="1">
       <c r="A50" s="13" t="s">
-        <v>57</v>
-[...8 lines deleted...]
-        <v>119783</v>
+        <v>63</v>
+      </c>
+      <c r="B50" s="66">
+        <v>592</v>
+      </c>
+      <c r="C50" s="67">
+        <v>1184</v>
+      </c>
+      <c r="D50" s="67">
+        <v>1776</v>
       </c>
       <c r="E50" s="15">
-        <v>176494</v>
-[...15 lines deleted...]
-      <c r="L50" s="60"/>
+        <v>2368</v>
+      </c>
+      <c r="F50" s="74">
+        <v>2960</v>
+      </c>
+      <c r="G50" s="76">
+        <v>3552</v>
+      </c>
+      <c r="H50" s="74">
+        <v>3552</v>
+      </c>
+      <c r="I50" s="74">
+        <v>22652</v>
+      </c>
+      <c r="J50" s="74">
+        <v>41752</v>
+      </c>
+      <c r="K50" s="59"/>
+      <c r="L50" s="59"/>
       <c r="M50" s="15"/>
     </row>
     <row r="51" spans="1:13" s="4" customFormat="1">
-      <c r="A51" s="13" t="s">
-[...42 lines deleted...]
-        <v>1776</v>
+      <c r="A51" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B51" s="22"/>
+      <c r="C51" s="21"/>
+      <c r="D51" s="6"/>
+      <c r="E51" s="6"/>
+      <c r="F51" s="45"/>
+      <c r="G51" s="51"/>
+      <c r="H51" s="60"/>
+      <c r="I51" s="60"/>
+      <c r="J51" s="6"/>
+      <c r="K51" s="12"/>
+      <c r="L51" s="12"/>
+      <c r="M51" s="12"/>
+    </row>
+    <row r="52" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A52" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B52" s="33">
+        <v>151847233</v>
+      </c>
+      <c r="C52" s="33">
+        <v>334247829</v>
+      </c>
+      <c r="D52" s="33">
+        <v>520529726</v>
       </c>
       <c r="E52" s="15">
-        <v>2368</v>
-[...15 lines deleted...]
-      <c r="L52" s="60"/>
+        <v>725731140</v>
+      </c>
+      <c r="F52" s="74">
+        <v>904794161</v>
+      </c>
+      <c r="G52" s="76">
+        <v>1119143413</v>
+      </c>
+      <c r="H52" s="74">
+        <v>1317607954</v>
+      </c>
+      <c r="I52" s="74">
+        <v>1556666319</v>
+      </c>
+      <c r="J52" s="74">
+        <v>1786489191</v>
+      </c>
+      <c r="K52" s="59"/>
+      <c r="L52" s="59"/>
       <c r="M52" s="15"/>
     </row>
     <row r="53" spans="1:13" s="4" customFormat="1">
-      <c r="A53" s="7" t="s">
-[...17 lines deleted...]
-        <v>66</v>
+      <c r="A53" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B53" s="33">
+        <v>9744900</v>
+      </c>
+      <c r="C53" s="33">
+        <v>20268818</v>
+      </c>
+      <c r="D53" s="33">
+        <v>31557353</v>
+      </c>
+      <c r="E53" s="15">
+        <v>42394266</v>
+      </c>
+      <c r="F53" s="74">
+        <v>50478926</v>
+      </c>
+      <c r="G53" s="76">
+        <v>58177346</v>
+      </c>
+      <c r="H53" s="74">
+        <v>63076595</v>
+      </c>
+      <c r="I53" s="74">
+        <v>71722238</v>
+      </c>
+      <c r="J53" s="74">
+        <v>83940284</v>
+      </c>
+      <c r="K53" s="59"/>
+      <c r="L53" s="59"/>
+      <c r="M53" s="15"/>
+    </row>
+    <row r="54" spans="1:13" s="4" customFormat="1">
+      <c r="A54" s="32" t="s">
+        <v>65</v>
       </c>
       <c r="B54" s="33">
-        <v>151847233</v>
+        <v>7797961</v>
       </c>
       <c r="C54" s="33">
-        <v>334247829</v>
+        <v>17536197</v>
       </c>
       <c r="D54" s="33">
-        <v>520529726</v>
+        <v>28191399</v>
       </c>
       <c r="E54" s="15">
-        <v>725731140</v>
-[...15 lines deleted...]
-      <c r="L54" s="60"/>
+        <v>38467487</v>
+      </c>
+      <c r="F54" s="74">
+        <v>48530229</v>
+      </c>
+      <c r="G54" s="76">
+        <v>58771070</v>
+      </c>
+      <c r="H54" s="74">
+        <v>69246844</v>
+      </c>
+      <c r="I54" s="74">
+        <v>80928338</v>
+      </c>
+      <c r="J54" s="74">
+        <v>92479147</v>
+      </c>
+      <c r="K54" s="59"/>
+      <c r="L54" s="59"/>
       <c r="M54" s="15"/>
     </row>
     <row r="55" spans="1:13" s="4" customFormat="1">
       <c r="A55" s="13" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="B55" s="33">
-        <v>9744900</v>
+        <v>39717</v>
       </c>
       <c r="C55" s="33">
-        <v>20268818</v>
+        <v>185240</v>
       </c>
       <c r="D55" s="33">
-        <v>31557353</v>
+        <v>330763</v>
       </c>
       <c r="E55" s="15">
-        <v>42394266</v>
-[...15 lines deleted...]
-      <c r="L55" s="60"/>
+        <v>476286</v>
+      </c>
+      <c r="F55" s="74">
+        <v>530488</v>
+      </c>
+      <c r="G55" s="76">
+        <v>584690</v>
+      </c>
+      <c r="H55" s="74">
+        <v>639673</v>
+      </c>
+      <c r="I55" s="74">
+        <v>749556</v>
+      </c>
+      <c r="J55" s="74">
+        <v>859439</v>
+      </c>
+      <c r="K55" s="59"/>
+      <c r="L55" s="59"/>
       <c r="M55" s="15"/>
     </row>
     <row r="56" spans="1:13" s="4" customFormat="1">
-      <c r="A56" s="32" t="s">
-        <v>65</v>
+      <c r="A56" s="13" t="s">
+        <v>56</v>
       </c>
       <c r="B56" s="33">
-        <v>7797961</v>
+        <v>6229208</v>
       </c>
       <c r="C56" s="33">
-        <v>17536197</v>
+        <v>14368350</v>
       </c>
       <c r="D56" s="33">
-        <v>28191399</v>
+        <v>22747596</v>
       </c>
       <c r="E56" s="15">
-        <v>38467487</v>
-[...15 lines deleted...]
-      <c r="L56" s="60"/>
+        <v>31693318</v>
+      </c>
+      <c r="F56" s="74">
+        <v>39816134</v>
+      </c>
+      <c r="G56" s="76">
+        <v>47219774</v>
+      </c>
+      <c r="H56" s="74">
+        <v>55145296</v>
+      </c>
+      <c r="I56" s="74">
+        <v>63992248</v>
+      </c>
+      <c r="J56" s="74">
+        <v>74230319</v>
+      </c>
+      <c r="K56" s="59"/>
+      <c r="L56" s="59"/>
       <c r="M56" s="15"/>
     </row>
     <row r="57" spans="1:13" s="4" customFormat="1">
       <c r="A57" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B57" s="33">
-        <v>39717</v>
+        <v>1278439</v>
       </c>
       <c r="C57" s="33">
-        <v>185240</v>
+        <v>3165664</v>
       </c>
       <c r="D57" s="33">
-        <v>330763</v>
+        <v>5329916</v>
       </c>
       <c r="E57" s="15">
-        <v>476286</v>
-[...15 lines deleted...]
-      <c r="L57" s="60"/>
+        <v>7573047</v>
+      </c>
+      <c r="F57" s="74">
+        <v>9285820</v>
+      </c>
+      <c r="G57" s="76">
+        <v>11147750</v>
+      </c>
+      <c r="H57" s="74">
+        <v>12690002</v>
+      </c>
+      <c r="I57" s="74">
+        <v>14517230</v>
+      </c>
+      <c r="J57" s="74">
+        <v>16649469</v>
+      </c>
+      <c r="K57" s="59"/>
+      <c r="L57" s="59"/>
       <c r="M57" s="15"/>
     </row>
     <row r="58" spans="1:13" s="4" customFormat="1">
       <c r="A58" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B58" s="33">
-        <v>6229208</v>
+        <v>7513</v>
       </c>
       <c r="C58" s="33">
-        <v>14368350</v>
+        <v>15622</v>
       </c>
       <c r="D58" s="33">
-        <v>22747596</v>
+        <v>23731</v>
       </c>
       <c r="E58" s="15">
-        <v>31693318</v>
-[...15 lines deleted...]
-      <c r="L58" s="60"/>
+        <v>31839</v>
+      </c>
+      <c r="F58" s="74">
+        <v>38687</v>
+      </c>
+      <c r="G58" s="76">
+        <v>45534</v>
+      </c>
+      <c r="H58" s="74">
+        <v>55218</v>
+      </c>
+      <c r="I58" s="74">
+        <v>66894</v>
+      </c>
+      <c r="J58" s="74">
+        <v>78569</v>
+      </c>
+      <c r="K58" s="59"/>
+      <c r="L58" s="59"/>
       <c r="M58" s="15"/>
     </row>
     <row r="59" spans="1:13" s="4" customFormat="1">
       <c r="A59" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B59" s="33">
-        <v>1278439</v>
+        <v>42178101</v>
       </c>
       <c r="C59" s="33">
-        <v>3165664</v>
+        <v>91676908</v>
       </c>
       <c r="D59" s="33">
-        <v>5329916</v>
+        <v>142434235</v>
       </c>
       <c r="E59" s="15">
-        <v>7573047</v>
-[...15 lines deleted...]
-      <c r="L59" s="60"/>
+        <v>193509156</v>
+      </c>
+      <c r="F59" s="74">
+        <v>240663059</v>
+      </c>
+      <c r="G59" s="76">
+        <v>294449192</v>
+      </c>
+      <c r="H59" s="74">
+        <v>348674332</v>
+      </c>
+      <c r="I59" s="74">
+        <v>424726377</v>
+      </c>
+      <c r="J59" s="74">
+        <v>497130795</v>
+      </c>
+      <c r="K59" s="59"/>
+      <c r="L59" s="59"/>
       <c r="M59" s="15"/>
     </row>
     <row r="60" spans="1:13" s="4" customFormat="1">
       <c r="A60" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B60" s="33">
-        <v>7513</v>
+        <v>41658</v>
       </c>
       <c r="C60" s="33">
-        <v>15622</v>
+        <v>110336</v>
       </c>
       <c r="D60" s="33">
-        <v>23731</v>
+        <v>172228</v>
       </c>
       <c r="E60" s="15">
-        <v>31839</v>
-[...15 lines deleted...]
-      <c r="L60" s="60"/>
+        <v>231436</v>
+      </c>
+      <c r="F60" s="74">
+        <v>254932</v>
+      </c>
+      <c r="G60" s="76">
+        <v>279468</v>
+      </c>
+      <c r="H60" s="74">
+        <v>301875</v>
+      </c>
+      <c r="I60" s="74">
+        <v>319943</v>
+      </c>
+      <c r="J60" s="74">
+        <v>335666</v>
+      </c>
+      <c r="K60" s="59"/>
+      <c r="L60" s="59"/>
       <c r="M60" s="15"/>
     </row>
     <row r="61" spans="1:13" s="4" customFormat="1">
       <c r="A61" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B61" s="33">
-        <v>42178101</v>
+        <v>8376181</v>
       </c>
       <c r="C61" s="33">
-        <v>91676908</v>
+        <v>18767745</v>
       </c>
       <c r="D61" s="33">
-        <v>142434235</v>
+        <v>29398203</v>
       </c>
       <c r="E61" s="15">
-        <v>193509156</v>
-[...15 lines deleted...]
-      <c r="L61" s="60"/>
+        <v>40243482</v>
+      </c>
+      <c r="F61" s="74">
+        <v>50057673</v>
+      </c>
+      <c r="G61" s="76">
+        <v>60505933</v>
+      </c>
+      <c r="H61" s="74">
+        <v>71364224</v>
+      </c>
+      <c r="I61" s="74">
+        <v>82175814</v>
+      </c>
+      <c r="J61" s="74">
+        <v>94442869</v>
+      </c>
+      <c r="K61" s="59"/>
+      <c r="L61" s="59"/>
       <c r="M61" s="15"/>
     </row>
     <row r="62" spans="1:13" s="4" customFormat="1">
       <c r="A62" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B62" s="33">
-        <v>41658</v>
+        <v>781575</v>
       </c>
       <c r="C62" s="33">
-        <v>110336</v>
+        <v>2850097</v>
       </c>
       <c r="D62" s="33">
-        <v>172228</v>
+        <v>4918619</v>
       </c>
       <c r="E62" s="15">
-        <v>231436</v>
-[...15 lines deleted...]
-      <c r="L62" s="60"/>
+        <v>6987142</v>
+      </c>
+      <c r="F62" s="74">
+        <v>8743620</v>
+      </c>
+      <c r="G62" s="76">
+        <v>10500098</v>
+      </c>
+      <c r="H62" s="74">
+        <v>12265046</v>
+      </c>
+      <c r="I62" s="74">
+        <v>13788201</v>
+      </c>
+      <c r="J62" s="74">
+        <v>15311356</v>
+      </c>
+      <c r="K62" s="59"/>
+      <c r="L62" s="59"/>
       <c r="M62" s="15"/>
     </row>
     <row r="63" spans="1:13" s="4" customFormat="1">
       <c r="A63" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B63" s="33">
-        <v>8376181</v>
+        <v>73580879</v>
       </c>
       <c r="C63" s="33">
-        <v>18767745</v>
+        <v>161680848</v>
       </c>
       <c r="D63" s="33">
-        <v>29398203</v>
+        <v>249932974</v>
       </c>
       <c r="E63" s="15">
-        <v>40243482</v>
-[...15 lines deleted...]
-      <c r="L63" s="60"/>
+        <v>355884617</v>
+      </c>
+      <c r="F63" s="74">
+        <v>445090653</v>
+      </c>
+      <c r="G63" s="76">
+        <v>562880903</v>
+      </c>
+      <c r="H63" s="74">
+        <v>663394873</v>
+      </c>
+      <c r="I63" s="74">
+        <v>776455211</v>
+      </c>
+      <c r="J63" s="74">
+        <v>877592120</v>
+      </c>
+      <c r="K63" s="59"/>
+      <c r="L63" s="59"/>
       <c r="M63" s="15"/>
     </row>
     <row r="64" spans="1:13" s="4" customFormat="1">
-      <c r="A64" s="13" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A64" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B64" s="22"/>
+      <c r="C64" s="6"/>
+      <c r="D64" s="6"/>
+      <c r="E64" s="6"/>
+      <c r="F64" s="22"/>
+      <c r="G64" s="51"/>
+      <c r="H64" s="60"/>
+      <c r="I64" s="60"/>
       <c r="J64" s="60"/>
-      <c r="K64" s="60"/>
-[...1 lines deleted...]
-      <c r="M64" s="15"/>
+      <c r="K64" s="12"/>
+      <c r="L64" s="12"/>
+      <c r="M64" s="12"/>
     </row>
     <row r="65" spans="1:13" s="4" customFormat="1">
-      <c r="A65" s="13" t="s">
-        <v>63</v>
+      <c r="A65" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B65" s="33">
-        <v>73580879</v>
-[...5 lines deleted...]
-        <v>249932974</v>
+        <v>41210014</v>
+      </c>
+      <c r="C65" s="67">
+        <v>88394010</v>
+      </c>
+      <c r="D65" s="67">
+        <v>135147004</v>
       </c>
       <c r="E65" s="15">
-        <v>355884617</v>
-[...15 lines deleted...]
-      <c r="L65" s="60"/>
+        <v>183952397</v>
+      </c>
+      <c r="F65" s="74">
+        <v>228544388</v>
+      </c>
+      <c r="G65" s="76">
+        <v>284780601</v>
+      </c>
+      <c r="H65" s="74">
+        <v>332200385</v>
+      </c>
+      <c r="I65" s="74">
+        <v>384524453</v>
+      </c>
+      <c r="J65" s="74">
+        <v>430867446</v>
+      </c>
+      <c r="K65" s="59"/>
+      <c r="L65" s="59"/>
       <c r="M65" s="15"/>
     </row>
     <row r="66" spans="1:13" s="4" customFormat="1">
-      <c r="A66" s="7" t="s">
-[...13 lines deleted...]
-      <c r="M66" s="12"/>
+      <c r="A66" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B66" s="33">
+        <v>8041178</v>
+      </c>
+      <c r="C66" s="67">
+        <v>16214422</v>
+      </c>
+      <c r="D66" s="67">
+        <v>22862917</v>
+      </c>
+      <c r="E66" s="15">
+        <v>30812253</v>
+      </c>
+      <c r="F66" s="74">
+        <v>37045793</v>
+      </c>
+      <c r="G66" s="76">
+        <v>42653724</v>
+      </c>
+      <c r="H66" s="74">
+        <v>45384113</v>
+      </c>
+      <c r="I66" s="74">
+        <v>50111758</v>
+      </c>
+      <c r="J66" s="74">
+        <v>55387100</v>
+      </c>
+      <c r="K66" s="59"/>
+      <c r="L66" s="59"/>
+      <c r="M66" s="15"/>
     </row>
     <row r="67" spans="1:13" s="4" customFormat="1">
-      <c r="A67" s="7" t="s">
-        <v>66</v>
+      <c r="A67" s="32" t="s">
+        <v>65</v>
       </c>
       <c r="B67" s="33">
-        <v>41210014</v>
-[...5 lines deleted...]
-        <v>135147004</v>
+        <v>3023948</v>
+      </c>
+      <c r="C67" s="67">
+        <v>7378410</v>
+      </c>
+      <c r="D67" s="67">
+        <v>11708784</v>
       </c>
       <c r="E67" s="15">
-        <v>183952397</v>
-[...15 lines deleted...]
-      <c r="L67" s="60"/>
+        <v>14482016</v>
+      </c>
+      <c r="F67" s="74">
+        <v>17492785</v>
+      </c>
+      <c r="G67" s="76">
+        <v>21330925</v>
+      </c>
+      <c r="H67" s="74">
+        <v>25198343</v>
+      </c>
+      <c r="I67" s="74">
+        <v>29784895</v>
+      </c>
+      <c r="J67" s="74">
+        <v>33731938</v>
+      </c>
+      <c r="K67" s="59"/>
+      <c r="L67" s="59"/>
       <c r="M67" s="15"/>
     </row>
     <row r="68" spans="1:13" s="4" customFormat="1">
       <c r="A68" s="13" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="B68" s="33">
-        <v>8041178</v>
-[...5 lines deleted...]
-        <v>22862917</v>
+        <v>37536</v>
+      </c>
+      <c r="C68" s="67">
+        <v>180864</v>
+      </c>
+      <c r="D68" s="67">
+        <v>324193</v>
       </c>
       <c r="E68" s="15">
-        <v>30812253</v>
-[...15 lines deleted...]
-      <c r="L68" s="60"/>
+        <v>467522</v>
+      </c>
+      <c r="F68" s="74">
+        <v>519548</v>
+      </c>
+      <c r="G68" s="76">
+        <v>571574</v>
+      </c>
+      <c r="H68" s="74">
+        <v>625814</v>
+      </c>
+      <c r="I68" s="74">
+        <v>734894</v>
+      </c>
+      <c r="J68" s="74">
+        <v>843974</v>
+      </c>
+      <c r="K68" s="59"/>
+      <c r="L68" s="59"/>
       <c r="M68" s="15"/>
     </row>
     <row r="69" spans="1:13" s="4" customFormat="1">
-      <c r="A69" s="32" t="s">
-        <v>65</v>
+      <c r="A69" s="13" t="s">
+        <v>56</v>
       </c>
       <c r="B69" s="33">
-        <v>3023948</v>
-[...5 lines deleted...]
-        <v>11708784</v>
+        <v>5364826</v>
+      </c>
+      <c r="C69" s="67">
+        <v>10591512</v>
+      </c>
+      <c r="D69" s="67">
+        <v>16084518</v>
       </c>
       <c r="E69" s="15">
-        <v>14482016</v>
-[...15 lines deleted...]
-      <c r="L69" s="60"/>
+        <v>21532441</v>
+      </c>
+      <c r="F69" s="74">
+        <v>26627246</v>
+      </c>
+      <c r="G69" s="76">
+        <v>31051296</v>
+      </c>
+      <c r="H69" s="74">
+        <v>35876192</v>
+      </c>
+      <c r="I69" s="74">
+        <v>41173369</v>
+      </c>
+      <c r="J69" s="74">
+        <v>47316860</v>
+      </c>
+      <c r="K69" s="59"/>
+      <c r="L69" s="59"/>
       <c r="M69" s="15"/>
     </row>
     <row r="70" spans="1:13" s="4" customFormat="1">
       <c r="A70" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B70" s="33">
-        <v>37536</v>
-[...5 lines deleted...]
-        <v>324193</v>
+        <v>675502</v>
+      </c>
+      <c r="C70" s="67">
+        <v>1233098</v>
+      </c>
+      <c r="D70" s="67">
+        <v>1857387</v>
       </c>
       <c r="E70" s="15">
-        <v>467522</v>
-[...15 lines deleted...]
-      <c r="L70" s="60"/>
+        <v>2390845</v>
+      </c>
+      <c r="F70" s="74">
+        <v>2878054</v>
+      </c>
+      <c r="G70" s="76">
+        <v>3351878</v>
+      </c>
+      <c r="H70" s="74">
+        <v>3828092</v>
+      </c>
+      <c r="I70" s="74">
+        <v>4412615</v>
+      </c>
+      <c r="J70" s="74">
+        <v>4953421</v>
+      </c>
+      <c r="K70" s="59"/>
+      <c r="L70" s="59"/>
       <c r="M70" s="15"/>
     </row>
     <row r="71" spans="1:13" s="4" customFormat="1">
       <c r="A71" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B71" s="33">
-        <v>5364826</v>
-[...5 lines deleted...]
-        <v>16084518</v>
+        <v>3290</v>
+      </c>
+      <c r="C71" s="67">
+        <v>6580</v>
+      </c>
+      <c r="D71" s="67">
+        <v>9870</v>
       </c>
       <c r="E71" s="15">
-        <v>21532441</v>
-[...15 lines deleted...]
-      <c r="L71" s="60"/>
+        <v>13160</v>
+      </c>
+      <c r="F71" s="74">
+        <v>16450</v>
+      </c>
+      <c r="G71" s="76">
+        <v>19740</v>
+      </c>
+      <c r="H71" s="74">
+        <v>23952</v>
+      </c>
+      <c r="I71" s="74">
+        <v>28164</v>
+      </c>
+      <c r="J71" s="74">
+        <v>32376</v>
+      </c>
+      <c r="K71" s="59"/>
+      <c r="L71" s="59"/>
       <c r="M71" s="15"/>
     </row>
     <row r="72" spans="1:13" s="4" customFormat="1">
       <c r="A72" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B72" s="33">
-        <v>675502</v>
-[...5 lines deleted...]
-        <v>1857387</v>
+        <v>8367863</v>
+      </c>
+      <c r="C72" s="67">
+        <v>17550392</v>
+      </c>
+      <c r="D72" s="67">
+        <v>26584069</v>
       </c>
       <c r="E72" s="15">
-        <v>2390845</v>
-[...15 lines deleted...]
-      <c r="L72" s="60"/>
+        <v>35109240</v>
+      </c>
+      <c r="F72" s="74">
+        <v>42946721</v>
+      </c>
+      <c r="G72" s="76">
+        <v>51180806</v>
+      </c>
+      <c r="H72" s="74">
+        <v>59192425</v>
+      </c>
+      <c r="I72" s="74">
+        <v>67289143</v>
+      </c>
+      <c r="J72" s="74">
+        <v>75452618</v>
+      </c>
+      <c r="K72" s="59"/>
+      <c r="L72" s="59"/>
       <c r="M72" s="15"/>
     </row>
     <row r="73" spans="1:13" s="4" customFormat="1">
       <c r="A73" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B73" s="33">
-        <v>3290</v>
-[...5 lines deleted...]
-        <v>9870</v>
+        <v>38488</v>
+      </c>
+      <c r="C73" s="67">
+        <v>103996</v>
+      </c>
+      <c r="D73" s="67">
+        <v>162718</v>
       </c>
       <c r="E73" s="15">
-        <v>13160</v>
-[...15 lines deleted...]
-      <c r="L73" s="60"/>
+        <v>218756</v>
+      </c>
+      <c r="F73" s="74">
+        <v>239082</v>
+      </c>
+      <c r="G73" s="76">
+        <v>260448</v>
+      </c>
+      <c r="H73" s="74">
+        <v>282594</v>
+      </c>
+      <c r="I73" s="74">
+        <v>300355</v>
+      </c>
+      <c r="J73" s="74">
+        <v>315771</v>
+      </c>
+      <c r="K73" s="59"/>
+      <c r="L73" s="59"/>
       <c r="M73" s="15"/>
     </row>
     <row r="74" spans="1:13" s="4" customFormat="1">
       <c r="A74" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B74" s="33">
-        <v>8367863</v>
-[...5 lines deleted...]
-        <v>26584069</v>
+        <v>1604266</v>
+      </c>
+      <c r="C74" s="67">
+        <v>3575286</v>
+      </c>
+      <c r="D74" s="67">
+        <v>6183582</v>
       </c>
       <c r="E74" s="15">
-        <v>35109240</v>
-[...15 lines deleted...]
-      <c r="L74" s="60"/>
+        <v>8214302</v>
+      </c>
+      <c r="F74" s="74">
+        <v>10031135</v>
+      </c>
+      <c r="G74" s="76">
+        <v>11737390</v>
+      </c>
+      <c r="H74" s="74">
+        <v>13697632</v>
+      </c>
+      <c r="I74" s="74">
+        <v>15899928</v>
+      </c>
+      <c r="J74" s="74">
+        <v>17852398</v>
+      </c>
+      <c r="K74" s="59"/>
+      <c r="L74" s="59"/>
       <c r="M74" s="15"/>
     </row>
     <row r="75" spans="1:13" s="4" customFormat="1">
       <c r="A75" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B75" s="33">
-        <v>38488</v>
-[...5 lines deleted...]
-        <v>162718</v>
+        <v>770554</v>
+      </c>
+      <c r="C75" s="67">
+        <v>2780964</v>
+      </c>
+      <c r="D75" s="67">
+        <v>4791374</v>
       </c>
       <c r="E75" s="15">
-        <v>218756</v>
-[...15 lines deleted...]
-      <c r="L75" s="60"/>
+        <v>6801784</v>
+      </c>
+      <c r="F75" s="74">
+        <v>8544908</v>
+      </c>
+      <c r="G75" s="76">
+        <v>10288033</v>
+      </c>
+      <c r="H75" s="74">
+        <v>12036573</v>
+      </c>
+      <c r="I75" s="74">
+        <v>13530443</v>
+      </c>
+      <c r="J75" s="74">
+        <v>15024314</v>
+      </c>
+      <c r="K75" s="59"/>
+      <c r="L75" s="59"/>
       <c r="M75" s="15"/>
     </row>
     <row r="76" spans="1:13" s="4" customFormat="1">
       <c r="A76" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B76" s="33">
-        <v>1604266</v>
-[...5 lines deleted...]
-        <v>6183582</v>
+        <v>11575404</v>
+      </c>
+      <c r="C76" s="67">
+        <v>25326234</v>
+      </c>
+      <c r="D76" s="67">
+        <v>39342307</v>
       </c>
       <c r="E76" s="15">
-        <v>8214302</v>
-[...15 lines deleted...]
-      <c r="L76" s="60"/>
+        <v>56057149</v>
+      </c>
+      <c r="F76" s="74">
+        <v>71391410</v>
+      </c>
+      <c r="G76" s="76">
+        <v>98359766</v>
+      </c>
+      <c r="H76" s="74">
+        <v>116121890</v>
+      </c>
+      <c r="I76" s="74">
+        <v>135080767</v>
+      </c>
+      <c r="J76" s="74">
+        <v>147779722</v>
+      </c>
+      <c r="K76" s="59"/>
+      <c r="L76" s="59"/>
       <c r="M76" s="15"/>
     </row>
     <row r="77" spans="1:13" s="4" customFormat="1">
-      <c r="A77" s="13" t="s">
-[...28 lines deleted...]
-      <c r="L77" s="60"/>
+      <c r="A77" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B77" s="22"/>
+      <c r="C77" s="6"/>
+      <c r="D77" s="6"/>
+      <c r="E77" s="6"/>
+      <c r="F77" s="21"/>
+      <c r="G77" s="52"/>
+      <c r="H77" s="61"/>
+      <c r="I77" s="42"/>
+      <c r="J77" s="6"/>
+      <c r="K77" s="15"/>
+      <c r="L77" s="15"/>
       <c r="M77" s="15"/>
     </row>
     <row r="78" spans="1:13" s="4" customFormat="1">
-      <c r="A78" s="13" t="s">
-        <v>63</v>
+      <c r="A78" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B78" s="33">
-        <v>11575404</v>
-[...5 lines deleted...]
-        <v>39342307</v>
+        <v>34227528</v>
+      </c>
+      <c r="C78" s="67">
+        <v>72312839</v>
+      </c>
+      <c r="D78" s="67">
+        <v>113540923</v>
       </c>
       <c r="E78" s="15">
-        <v>56057149</v>
-[...15 lines deleted...]
-      <c r="L78" s="60"/>
+        <v>153636417</v>
+      </c>
+      <c r="F78" s="74">
+        <v>197418876</v>
+      </c>
+      <c r="G78" s="76">
+        <v>247323600</v>
+      </c>
+      <c r="H78" s="74">
+        <v>297969404</v>
+      </c>
+      <c r="I78" s="74">
+        <v>365636925</v>
+      </c>
+      <c r="J78" s="74">
+        <v>431747093</v>
+      </c>
+      <c r="K78" s="59"/>
+      <c r="L78" s="59"/>
       <c r="M78" s="15"/>
     </row>
     <row r="79" spans="1:13" s="4" customFormat="1">
-      <c r="A79" s="7" t="s">
-[...12 lines deleted...]
-      <c r="L79" s="15"/>
+      <c r="A79" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B79" s="33">
+        <v>3547</v>
+      </c>
+      <c r="C79" s="67">
+        <v>7094</v>
+      </c>
+      <c r="D79" s="67">
+        <v>10641</v>
+      </c>
+      <c r="E79" s="15">
+        <v>14188</v>
+      </c>
+      <c r="F79" s="74">
+        <v>17735</v>
+      </c>
+      <c r="G79" s="76">
+        <v>21282</v>
+      </c>
+      <c r="H79" s="74">
+        <v>26070</v>
+      </c>
+      <c r="I79" s="74">
+        <v>212648</v>
+      </c>
+      <c r="J79" s="74">
+        <v>823728</v>
+      </c>
+      <c r="K79" s="59"/>
+      <c r="L79" s="59"/>
       <c r="M79" s="15"/>
     </row>
     <row r="80" spans="1:13" s="4" customFormat="1">
-      <c r="A80" s="7" t="s">
-        <v>66</v>
+      <c r="A80" s="32" t="s">
+        <v>65</v>
       </c>
       <c r="B80" s="33">
-        <v>34227528</v>
-[...5 lines deleted...]
-        <v>113540923</v>
+        <v>44683</v>
+      </c>
+      <c r="C80" s="67">
+        <v>138187</v>
+      </c>
+      <c r="D80" s="67">
+        <v>199851</v>
       </c>
       <c r="E80" s="15">
-        <v>153636417</v>
-[...15 lines deleted...]
-      <c r="L80" s="60"/>
+        <v>345786</v>
+      </c>
+      <c r="F80" s="74">
+        <v>663236</v>
+      </c>
+      <c r="G80" s="76">
+        <v>684251</v>
+      </c>
+      <c r="H80" s="74">
+        <v>705265</v>
+      </c>
+      <c r="I80" s="74">
+        <v>705265</v>
+      </c>
+      <c r="J80" s="74">
+        <v>705265</v>
+      </c>
+      <c r="K80" s="59"/>
+      <c r="L80" s="59"/>
       <c r="M80" s="15"/>
     </row>
     <row r="81" spans="1:13" s="4" customFormat="1">
       <c r="A81" s="13" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="B81" s="33">
-        <v>3547</v>
-[...5 lines deleted...]
-        <v>10641</v>
+        <v>299939</v>
+      </c>
+      <c r="C81" s="67">
+        <v>801806</v>
+      </c>
+      <c r="D81" s="67">
+        <v>1326902</v>
       </c>
       <c r="E81" s="15">
-        <v>14188</v>
-[...15 lines deleted...]
-      <c r="L81" s="60"/>
+        <v>1970458</v>
+      </c>
+      <c r="F81" s="74">
+        <v>2572620</v>
+      </c>
+      <c r="G81" s="76">
+        <v>3170348</v>
+      </c>
+      <c r="H81" s="74">
+        <v>3813219</v>
+      </c>
+      <c r="I81" s="74">
+        <v>4496126</v>
+      </c>
+      <c r="J81" s="74">
+        <v>5219961</v>
+      </c>
+      <c r="K81" s="59"/>
+      <c r="L81" s="59"/>
       <c r="M81" s="15"/>
     </row>
     <row r="82" spans="1:13" s="4" customFormat="1">
-      <c r="A82" s="32" t="s">
-[...9 lines deleted...]
-        <v>199851</v>
+      <c r="A82" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B82" s="66">
+        <v>903</v>
+      </c>
+      <c r="C82" s="67">
+        <v>903</v>
+      </c>
+      <c r="D82" s="67">
+        <v>903</v>
       </c>
       <c r="E82" s="15">
-        <v>345786</v>
-[...15 lines deleted...]
-      <c r="L82" s="60"/>
+        <v>903</v>
+      </c>
+      <c r="F82" s="74">
+        <v>903</v>
+      </c>
+      <c r="G82" s="76">
+        <v>903</v>
+      </c>
+      <c r="H82" s="74">
+        <v>903</v>
+      </c>
+      <c r="I82" s="74">
+        <v>903</v>
+      </c>
+      <c r="J82" s="74">
+        <v>903</v>
+      </c>
+      <c r="K82" s="59"/>
+      <c r="L82" s="59"/>
       <c r="M82" s="15"/>
     </row>
     <row r="83" spans="1:13" s="4" customFormat="1">
       <c r="A83" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B83" s="33">
-        <v>299939</v>
-[...5 lines deleted...]
-        <v>1326902</v>
+        <v>23817948</v>
+      </c>
+      <c r="C83" s="67">
+        <v>49731651</v>
+      </c>
+      <c r="D83" s="67">
+        <v>76009110</v>
       </c>
       <c r="E83" s="15">
-        <v>1970458</v>
-[...15 lines deleted...]
-      <c r="L83" s="60"/>
+        <v>103730690</v>
+      </c>
+      <c r="F83" s="74">
+        <v>132926451</v>
+      </c>
+      <c r="G83" s="76">
+        <v>164441666</v>
+      </c>
+      <c r="H83" s="74">
+        <v>198361528</v>
+      </c>
+      <c r="I83" s="74">
+        <v>251070357</v>
+      </c>
+      <c r="J83" s="74">
+        <v>300429364</v>
+      </c>
+      <c r="K83" s="59"/>
+      <c r="L83" s="59"/>
       <c r="M83" s="15"/>
     </row>
     <row r="84" spans="1:13" s="4" customFormat="1">
       <c r="A84" s="13" t="s">
-        <v>57</v>
-[...8 lines deleted...]
-        <v>903</v>
+        <v>61</v>
+      </c>
+      <c r="B84" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="C84" s="67">
+        <v>7932</v>
+      </c>
+      <c r="D84" s="67">
+        <v>19667</v>
       </c>
       <c r="E84" s="15">
-        <v>903</v>
-[...15 lines deleted...]
-      <c r="L84" s="60"/>
+        <v>22775</v>
+      </c>
+      <c r="F84" s="74">
+        <v>29743</v>
+      </c>
+      <c r="G84" s="76">
+        <v>36712</v>
+      </c>
+      <c r="H84" s="74">
+        <v>43680</v>
+      </c>
+      <c r="I84" s="74">
+        <v>58710</v>
+      </c>
+      <c r="J84" s="74">
+        <v>73739</v>
+      </c>
+      <c r="K84" s="59"/>
+      <c r="L84" s="59"/>
       <c r="M84" s="15"/>
     </row>
     <row r="85" spans="1:13" s="4" customFormat="1">
       <c r="A85" s="13" t="s">
-        <v>59</v>
-[...8 lines deleted...]
-        <v>76009110</v>
+        <v>62</v>
+      </c>
+      <c r="B85" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="C85" s="67">
+        <v>20159</v>
+      </c>
+      <c r="D85" s="67">
+        <v>40319</v>
       </c>
       <c r="E85" s="15">
-        <v>103730690</v>
-[...15 lines deleted...]
-      <c r="L85" s="60"/>
+        <v>60478</v>
+      </c>
+      <c r="F85" s="74">
+        <v>60478</v>
+      </c>
+      <c r="G85" s="76">
+        <v>60478</v>
+      </c>
+      <c r="H85" s="74">
+        <v>60478</v>
+      </c>
+      <c r="I85" s="74">
+        <v>60478</v>
+      </c>
+      <c r="J85" s="74">
+        <v>60478</v>
+      </c>
+      <c r="K85" s="59"/>
+      <c r="L85" s="59"/>
       <c r="M85" s="15"/>
     </row>
     <row r="86" spans="1:13" s="4" customFormat="1">
       <c r="A86" s="13" t="s">
-        <v>61</v>
-[...8 lines deleted...]
-        <v>19667</v>
+        <v>63</v>
+      </c>
+      <c r="B86" s="66">
+        <v>10060508</v>
+      </c>
+      <c r="C86" s="67">
+        <v>21605107</v>
+      </c>
+      <c r="D86" s="67">
+        <v>35933530</v>
       </c>
       <c r="E86" s="15">
-        <v>22775</v>
-[...15 lines deleted...]
-      <c r="L86" s="60"/>
+        <v>47491139</v>
+      </c>
+      <c r="F86" s="74">
+        <v>61147190</v>
+      </c>
+      <c r="G86" s="76">
+        <v>78906885</v>
+      </c>
+      <c r="H86" s="74">
+        <v>94956138</v>
+      </c>
+      <c r="I86" s="74">
+        <v>109029216</v>
+      </c>
+      <c r="J86" s="74">
+        <v>124429379</v>
+      </c>
+      <c r="K86" s="59"/>
+      <c r="L86" s="59"/>
       <c r="M86" s="15"/>
     </row>
     <row r="87" spans="1:13" s="4" customFormat="1">
-      <c r="A87" s="13" t="s">
-[...29 lines deleted...]
-      <c r="M87" s="15"/>
+      <c r="A87" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B87" s="22"/>
+      <c r="C87" s="6"/>
+      <c r="D87" s="6"/>
+      <c r="E87" s="6"/>
+      <c r="F87" s="6"/>
+      <c r="G87" s="49"/>
+      <c r="H87" s="61"/>
+      <c r="I87" s="6"/>
+      <c r="J87" s="43"/>
+      <c r="K87" s="6"/>
+      <c r="L87" s="6"/>
+      <c r="M87" s="6"/>
     </row>
     <row r="88" spans="1:13" s="4" customFormat="1">
-      <c r="A88" s="13" t="s">
+      <c r="A88" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B88" s="33">
+        <v>38711503</v>
+      </c>
+      <c r="C88" s="67">
+        <v>84603920</v>
+      </c>
+      <c r="D88" s="67">
+        <v>125160014</v>
+      </c>
+      <c r="E88" s="15">
+        <v>180300749</v>
+      </c>
+      <c r="F88" s="74">
+        <v>221996176</v>
+      </c>
+      <c r="G88" s="76">
+        <v>277068075</v>
+      </c>
+      <c r="H88" s="74">
+        <v>323654629</v>
+      </c>
+      <c r="I88" s="74">
+        <v>382452395</v>
+      </c>
+      <c r="J88" s="74">
+        <v>432457290</v>
+      </c>
+      <c r="K88" s="59"/>
+      <c r="L88" s="59"/>
+      <c r="M88" s="15"/>
+    </row>
+    <row r="89" spans="1:13" s="4" customFormat="1">
+      <c r="A89" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B89" s="33">
+        <v>160908</v>
+      </c>
+      <c r="C89" s="67">
+        <v>1845163</v>
+      </c>
+      <c r="D89" s="67">
+        <v>2891904</v>
+      </c>
+      <c r="E89" s="15">
+        <v>4189314</v>
+      </c>
+      <c r="F89" s="74">
+        <v>5455696</v>
+      </c>
+      <c r="G89" s="76">
+        <v>7775631</v>
+      </c>
+      <c r="H89" s="74">
+        <v>9210932</v>
+      </c>
+      <c r="I89" s="74">
+        <v>10647595</v>
+      </c>
+      <c r="J89" s="74">
+        <v>11926899</v>
+      </c>
+      <c r="K89" s="59"/>
+      <c r="L89" s="59"/>
+      <c r="M89" s="15"/>
+    </row>
+    <row r="90" spans="1:13" s="4" customFormat="1">
+      <c r="A90" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B88" s="68">
-[...46 lines deleted...]
-      <c r="A90" s="7" t="s">
+      <c r="B90" s="33">
+        <v>38550595</v>
+      </c>
+      <c r="C90" s="67">
+        <v>82758757</v>
+      </c>
+      <c r="D90" s="67">
+        <v>122268110</v>
+      </c>
+      <c r="E90" s="15">
+        <v>176111435</v>
+      </c>
+      <c r="F90" s="74">
+        <v>216540480</v>
+      </c>
+      <c r="G90" s="76">
+        <v>269292444</v>
+      </c>
+      <c r="H90" s="74">
+        <v>314443697</v>
+      </c>
+      <c r="I90" s="74">
+        <v>371804800</v>
+      </c>
+      <c r="J90" s="74">
+        <v>420530391</v>
+      </c>
+      <c r="K90" s="59"/>
+      <c r="L90" s="59"/>
+      <c r="M90" s="15"/>
+    </row>
+    <row r="91" spans="1:13" s="4" customFormat="1">
+      <c r="A91" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B91" s="23"/>
+      <c r="C91" s="6"/>
+      <c r="D91" s="21"/>
+      <c r="E91" s="22"/>
+      <c r="F91" s="21"/>
+      <c r="G91" s="52"/>
+      <c r="H91" s="61"/>
+      <c r="I91" s="42"/>
+      <c r="J91" s="42"/>
+      <c r="K91" s="15"/>
+      <c r="L91" s="15"/>
+      <c r="M91" s="15"/>
+    </row>
+    <row r="92" spans="1:13" s="4" customFormat="1">
+      <c r="A92" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="B90" s="33">
-[...64 lines deleted...]
-      </c>
       <c r="B92" s="33">
-        <v>38550595</v>
-[...5 lines deleted...]
-        <v>122268110</v>
+        <v>1170859</v>
+      </c>
+      <c r="C92" s="67">
+        <v>2970259</v>
+      </c>
+      <c r="D92" s="67">
+        <v>5063042</v>
       </c>
       <c r="E92" s="15">
-        <v>176111435</v>
-[...15 lines deleted...]
-      <c r="L92" s="60"/>
+        <v>6848491</v>
+      </c>
+      <c r="F92" s="74">
+        <v>8582735</v>
+      </c>
+      <c r="G92" s="76">
+        <v>10417467</v>
+      </c>
+      <c r="H92" s="74">
+        <v>12121997</v>
+      </c>
+      <c r="I92" s="74">
+        <v>14006771</v>
+      </c>
+      <c r="J92" s="74">
+        <v>16015706</v>
+      </c>
+      <c r="K92" s="59"/>
+      <c r="L92" s="59"/>
       <c r="M92" s="15"/>
     </row>
     <row r="93" spans="1:13" s="4" customFormat="1">
-      <c r="A93" s="7" t="s">
-[...12 lines deleted...]
-      <c r="L93" s="15"/>
+      <c r="A93" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B93" s="33">
+        <v>2131</v>
+      </c>
+      <c r="C93" s="67">
+        <v>151787</v>
+      </c>
+      <c r="D93" s="67">
+        <v>301442</v>
+      </c>
+      <c r="E93" s="15">
+        <v>451097</v>
+      </c>
+      <c r="F93" s="74">
+        <v>550007</v>
+      </c>
+      <c r="G93" s="76">
+        <v>648918</v>
+      </c>
+      <c r="H93" s="74">
+        <v>749261</v>
+      </c>
+      <c r="I93" s="74">
+        <v>841931</v>
+      </c>
+      <c r="J93" s="74">
+        <v>934602</v>
+      </c>
+      <c r="K93" s="59"/>
+      <c r="L93" s="59"/>
       <c r="M93" s="15"/>
     </row>
     <row r="94" spans="1:13" s="4" customFormat="1">
-      <c r="A94" s="7" t="s">
-        <v>66</v>
+      <c r="A94" s="32" t="s">
+        <v>65</v>
       </c>
       <c r="B94" s="33">
-        <v>1170859</v>
-[...5 lines deleted...]
-        <v>5063042</v>
+        <v>209162</v>
+      </c>
+      <c r="C94" s="67">
+        <v>448187</v>
+      </c>
+      <c r="D94" s="67">
+        <v>567267</v>
       </c>
       <c r="E94" s="15">
-        <v>6848491</v>
-[...15 lines deleted...]
-      <c r="L94" s="60"/>
+        <v>702712</v>
+      </c>
+      <c r="F94" s="74">
+        <v>898547</v>
+      </c>
+      <c r="G94" s="76">
+        <v>1192378</v>
+      </c>
+      <c r="H94" s="74">
+        <v>1447976</v>
+      </c>
+      <c r="I94" s="74">
+        <v>1681257</v>
+      </c>
+      <c r="J94" s="74">
+        <v>1963977</v>
+      </c>
+      <c r="K94" s="59"/>
+      <c r="L94" s="59"/>
       <c r="M94" s="15"/>
     </row>
     <row r="95" spans="1:13" s="4" customFormat="1">
-      <c r="A95" s="13" t="s">
-        <v>13</v>
+      <c r="A95" s="32" t="s">
+        <v>55</v>
       </c>
       <c r="B95" s="33">
-        <v>2131</v>
-[...5 lines deleted...]
-        <v>301442</v>
+        <v>83</v>
+      </c>
+      <c r="C95" s="67">
+        <v>166</v>
+      </c>
+      <c r="D95" s="67">
+        <v>249</v>
       </c>
       <c r="E95" s="15">
-        <v>451097</v>
-[...15 lines deleted...]
-      <c r="L95" s="60"/>
+        <v>332</v>
+      </c>
+      <c r="F95" s="74">
+        <v>415</v>
+      </c>
+      <c r="G95" s="76">
+        <v>498</v>
+      </c>
+      <c r="H95" s="74">
+        <v>498</v>
+      </c>
+      <c r="I95" s="74">
+        <v>498</v>
+      </c>
+      <c r="J95" s="74">
+        <v>498</v>
+      </c>
+      <c r="K95" s="59"/>
+      <c r="L95" s="59"/>
       <c r="M95" s="15"/>
     </row>
     <row r="96" spans="1:13" s="4" customFormat="1">
-      <c r="A96" s="32" t="s">
-        <v>65</v>
+      <c r="A96" s="13" t="s">
+        <v>56</v>
       </c>
       <c r="B96" s="33">
-        <v>209162</v>
-[...5 lines deleted...]
-        <v>567267</v>
+        <v>25588</v>
+      </c>
+      <c r="C96" s="67">
+        <v>51176</v>
+      </c>
+      <c r="D96" s="67">
+        <v>76764</v>
       </c>
       <c r="E96" s="15">
-        <v>702712</v>
-[...15 lines deleted...]
-      <c r="L96" s="60"/>
+        <v>102352</v>
+      </c>
+      <c r="F96" s="74">
+        <v>127940</v>
+      </c>
+      <c r="G96" s="76">
+        <v>153528</v>
+      </c>
+      <c r="H96" s="74">
+        <v>153564</v>
+      </c>
+      <c r="I96" s="74">
+        <v>153600</v>
+      </c>
+      <c r="J96" s="74">
+        <v>153636</v>
+      </c>
+      <c r="K96" s="59"/>
+      <c r="L96" s="59"/>
       <c r="M96" s="15"/>
     </row>
     <row r="97" spans="1:13" s="4" customFormat="1">
-      <c r="A97" s="32" t="s">
-        <v>55</v>
+      <c r="A97" s="13" t="s">
+        <v>57</v>
       </c>
       <c r="B97" s="33">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>177577</v>
+      </c>
+      <c r="C97" s="67">
+        <v>361363</v>
+      </c>
+      <c r="D97" s="67">
+        <v>545149</v>
       </c>
       <c r="E97" s="15">
-        <v>332</v>
-[...15 lines deleted...]
-      <c r="L97" s="60"/>
+        <v>728935</v>
+      </c>
+      <c r="F97" s="74">
+        <v>908385</v>
+      </c>
+      <c r="G97" s="76">
+        <v>1087835</v>
+      </c>
+      <c r="H97" s="74">
+        <v>1098555</v>
+      </c>
+      <c r="I97" s="74">
+        <v>1131714</v>
+      </c>
+      <c r="J97" s="74">
+        <v>1164873</v>
+      </c>
+      <c r="K97" s="59"/>
+      <c r="L97" s="59"/>
       <c r="M97" s="15"/>
     </row>
     <row r="98" spans="1:13" s="4" customFormat="1">
       <c r="A98" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B98" s="33">
-        <v>25588</v>
-[...5 lines deleted...]
-        <v>76764</v>
+        <v>1442</v>
+      </c>
+      <c r="C98" s="67">
+        <v>2884</v>
+      </c>
+      <c r="D98" s="67">
+        <v>4326</v>
       </c>
       <c r="E98" s="15">
-        <v>102352</v>
-[...15 lines deleted...]
-      <c r="L98" s="60"/>
+        <v>5768</v>
+      </c>
+      <c r="F98" s="74">
+        <v>7210</v>
+      </c>
+      <c r="G98" s="76">
+        <v>8652</v>
+      </c>
+      <c r="H98" s="74">
+        <v>9059</v>
+      </c>
+      <c r="I98" s="74">
+        <v>9466</v>
+      </c>
+      <c r="J98" s="74">
+        <v>9873</v>
+      </c>
+      <c r="K98" s="59"/>
+      <c r="L98" s="59"/>
       <c r="M98" s="15"/>
     </row>
     <row r="99" spans="1:13" s="4" customFormat="1">
       <c r="A99" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B99" s="33">
-        <v>177577</v>
-[...5 lines deleted...]
-        <v>545149</v>
+        <v>414220</v>
+      </c>
+      <c r="C99" s="67">
+        <v>1003959</v>
+      </c>
+      <c r="D99" s="67">
+        <v>1775374</v>
       </c>
       <c r="E99" s="15">
-        <v>728935</v>
-[...15 lines deleted...]
-      <c r="L99" s="60"/>
+        <v>2259928</v>
+      </c>
+      <c r="F99" s="74">
+        <v>2723195</v>
+      </c>
+      <c r="G99" s="76">
+        <v>3194394</v>
+      </c>
+      <c r="H99" s="74">
+        <v>3688088</v>
+      </c>
+      <c r="I99" s="74">
+        <v>4308613</v>
+      </c>
+      <c r="J99" s="74">
+        <v>4978843</v>
+      </c>
+      <c r="K99" s="59"/>
+      <c r="L99" s="59"/>
       <c r="M99" s="15"/>
     </row>
     <row r="100" spans="1:13" s="4" customFormat="1">
       <c r="A100" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B100" s="33">
-        <v>1442</v>
-[...5 lines deleted...]
-        <v>4326</v>
+        <v>856</v>
+      </c>
+      <c r="C100" s="67">
+        <v>1712</v>
+      </c>
+      <c r="D100" s="67">
+        <v>2568</v>
       </c>
       <c r="E100" s="15">
-        <v>5768</v>
-[...15 lines deleted...]
-      <c r="L100" s="60"/>
+        <v>3424</v>
+      </c>
+      <c r="F100" s="74">
+        <v>4280</v>
+      </c>
+      <c r="G100" s="76">
+        <v>5136</v>
+      </c>
+      <c r="H100" s="74">
+        <v>5397</v>
+      </c>
+      <c r="I100" s="74">
+        <v>5658</v>
+      </c>
+      <c r="J100" s="74">
+        <v>5919</v>
+      </c>
+      <c r="K100" s="59"/>
+      <c r="L100" s="59"/>
       <c r="M100" s="15"/>
     </row>
     <row r="101" spans="1:13" s="4" customFormat="1">
       <c r="A101" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B101" s="33">
-        <v>414220</v>
-[...5 lines deleted...]
-        <v>1775374</v>
+        <v>175841</v>
+      </c>
+      <c r="C101" s="67">
+        <v>600569</v>
+      </c>
+      <c r="D101" s="67">
+        <v>1246993</v>
       </c>
       <c r="E101" s="15">
-        <v>2259928</v>
-[...15 lines deleted...]
-      <c r="L101" s="60"/>
+        <v>1623064</v>
+      </c>
+      <c r="F101" s="74">
+        <v>1897488</v>
+      </c>
+      <c r="G101" s="76">
+        <v>2245659</v>
+      </c>
+      <c r="H101" s="74">
+        <v>2615818</v>
+      </c>
+      <c r="I101" s="74">
+        <v>2981870</v>
+      </c>
+      <c r="J101" s="74">
+        <v>3361140</v>
+      </c>
+      <c r="K101" s="59"/>
+      <c r="L101" s="59"/>
       <c r="M101" s="15"/>
     </row>
     <row r="102" spans="1:13" s="4" customFormat="1">
       <c r="A102" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B102" s="33">
-        <v>856</v>
-[...5 lines deleted...]
-        <v>2568</v>
+        <v>4972</v>
+      </c>
+      <c r="C102" s="67">
+        <v>19059</v>
+      </c>
+      <c r="D102" s="67">
+        <v>33146</v>
       </c>
       <c r="E102" s="15">
-        <v>3424</v>
-[...15 lines deleted...]
-      <c r="L102" s="60"/>
+        <v>47233</v>
+      </c>
+      <c r="F102" s="74">
+        <v>52205</v>
+      </c>
+      <c r="G102" s="76">
+        <v>57177</v>
+      </c>
+      <c r="H102" s="74">
+        <v>60126</v>
+      </c>
+      <c r="I102" s="74">
+        <v>63075</v>
+      </c>
+      <c r="J102" s="74">
+        <v>66024</v>
+      </c>
+      <c r="K102" s="59"/>
+      <c r="L102" s="59"/>
       <c r="M102" s="15"/>
     </row>
     <row r="103" spans="1:13" s="4" customFormat="1">
       <c r="A103" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B103" s="33">
-        <v>175841</v>
-[...5 lines deleted...]
-        <v>1246993</v>
+        <v>75046</v>
+      </c>
+      <c r="C103" s="67">
+        <v>159651</v>
+      </c>
+      <c r="D103" s="67">
+        <v>252346</v>
       </c>
       <c r="E103" s="15">
-        <v>1623064</v>
-[...15 lines deleted...]
-      <c r="L103" s="60"/>
+        <v>537518</v>
+      </c>
+      <c r="F103" s="74">
+        <v>920907</v>
+      </c>
+      <c r="G103" s="76">
+        <v>1217747</v>
+      </c>
+      <c r="H103" s="74">
+        <v>1474579</v>
+      </c>
+      <c r="I103" s="74">
+        <v>1786177</v>
+      </c>
+      <c r="J103" s="74">
+        <v>2118408</v>
+      </c>
+      <c r="K103" s="59"/>
+      <c r="L103" s="59"/>
       <c r="M103" s="15"/>
     </row>
     <row r="104" spans="1:13" s="4" customFormat="1">
-      <c r="A104" s="13" t="s">
-[...28 lines deleted...]
-      <c r="L104" s="60"/>
+      <c r="A104" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B104" s="22"/>
+      <c r="C104" s="6"/>
+      <c r="D104" s="15"/>
+      <c r="E104" s="6"/>
+      <c r="F104" s="21"/>
+      <c r="G104" s="52"/>
+      <c r="H104" s="42"/>
+      <c r="I104" s="42"/>
+      <c r="J104" s="6"/>
+      <c r="K104" s="59"/>
+      <c r="L104" s="15"/>
       <c r="M104" s="15"/>
     </row>
     <row r="105" spans="1:13" s="4" customFormat="1">
-      <c r="A105" s="13" t="s">
-        <v>63</v>
+      <c r="A105" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B105" s="33">
-        <v>75046</v>
-[...5 lines deleted...]
-        <v>252346</v>
+        <v>413790</v>
+      </c>
+      <c r="C105" s="67">
+        <v>1003332</v>
+      </c>
+      <c r="D105" s="67">
+        <v>1599970</v>
       </c>
       <c r="E105" s="15">
-        <v>537518</v>
-[...15 lines deleted...]
-      <c r="L105" s="60"/>
+        <v>2258897</v>
+      </c>
+      <c r="F105" s="74">
+        <v>2897847</v>
+      </c>
+      <c r="G105" s="76">
+        <v>3502135</v>
+      </c>
+      <c r="H105" s="74">
+        <v>4071939</v>
+      </c>
+      <c r="I105" s="74">
+        <v>4676223</v>
+      </c>
+      <c r="J105" s="74">
+        <v>5280105</v>
+      </c>
+      <c r="K105" s="59"/>
+      <c r="L105" s="59"/>
       <c r="M105" s="15"/>
     </row>
     <row r="106" spans="1:13" s="4" customFormat="1">
-      <c r="A106" s="7" t="s">
-[...12 lines deleted...]
-      <c r="L106" s="15"/>
+      <c r="A106" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B106" s="33">
+        <v>1334</v>
+      </c>
+      <c r="C106" s="67">
+        <v>150193</v>
+      </c>
+      <c r="D106" s="67">
+        <v>299051</v>
+      </c>
+      <c r="E106" s="15">
+        <v>447910</v>
+      </c>
+      <c r="F106" s="74">
+        <v>546023</v>
+      </c>
+      <c r="G106" s="76">
+        <v>644137</v>
+      </c>
+      <c r="H106" s="74">
+        <v>744296</v>
+      </c>
+      <c r="I106" s="74">
+        <v>836782</v>
+      </c>
+      <c r="J106" s="74">
+        <v>929269</v>
+      </c>
+      <c r="K106" s="59"/>
+      <c r="L106" s="59"/>
       <c r="M106" s="15"/>
     </row>
     <row r="107" spans="1:13" s="4" customFormat="1">
-      <c r="A107" s="7" t="s">
-        <v>66</v>
+      <c r="A107" s="32" t="s">
+        <v>65</v>
       </c>
       <c r="B107" s="33">
-        <v>413790</v>
-[...5 lines deleted...]
-        <v>1599970</v>
+        <v>3516</v>
+      </c>
+      <c r="C107" s="67">
+        <v>10441</v>
+      </c>
+      <c r="D107" s="67">
+        <v>12536</v>
       </c>
       <c r="E107" s="15">
-        <v>2258897</v>
-[...15 lines deleted...]
-      <c r="L107" s="60"/>
+        <v>14754</v>
+      </c>
+      <c r="F107" s="74">
+        <v>18191</v>
+      </c>
+      <c r="G107" s="76">
+        <v>27782</v>
+      </c>
+      <c r="H107" s="74">
+        <v>46879</v>
+      </c>
+      <c r="I107" s="74">
+        <v>58055</v>
+      </c>
+      <c r="J107" s="74">
+        <v>72005</v>
+      </c>
+      <c r="K107" s="59"/>
+      <c r="L107" s="59"/>
       <c r="M107" s="15"/>
     </row>
     <row r="108" spans="1:13" s="4" customFormat="1">
-      <c r="A108" s="13" t="s">
-        <v>13</v>
+      <c r="A108" s="32" t="s">
+        <v>55</v>
       </c>
       <c r="B108" s="33">
-        <v>1334</v>
-[...5 lines deleted...]
-        <v>299051</v>
+        <v>83</v>
+      </c>
+      <c r="C108" s="67">
+        <v>166</v>
+      </c>
+      <c r="D108" s="67">
+        <v>249</v>
       </c>
       <c r="E108" s="15">
-        <v>447910</v>
-[...15 lines deleted...]
-      <c r="L108" s="60"/>
+        <v>332</v>
+      </c>
+      <c r="F108" s="74">
+        <v>415</v>
+      </c>
+      <c r="G108" s="76">
+        <v>498</v>
+      </c>
+      <c r="H108" s="74">
+        <v>498</v>
+      </c>
+      <c r="I108" s="74">
+        <v>498</v>
+      </c>
+      <c r="J108" s="74">
+        <v>498</v>
+      </c>
+      <c r="K108" s="59"/>
+      <c r="L108" s="59"/>
       <c r="M108" s="15"/>
     </row>
     <row r="109" spans="1:13" s="4" customFormat="1">
-      <c r="A109" s="32" t="s">
-        <v>65</v>
+      <c r="A109" s="13" t="s">
+        <v>56</v>
       </c>
       <c r="B109" s="33">
-        <v>3516</v>
-[...5 lines deleted...]
-        <v>12536</v>
+        <v>2054</v>
+      </c>
+      <c r="C109" s="67">
+        <v>4108</v>
+      </c>
+      <c r="D109" s="67">
+        <v>6162</v>
       </c>
       <c r="E109" s="15">
-        <v>14754</v>
-[...15 lines deleted...]
-      <c r="L109" s="60"/>
+        <v>8216</v>
+      </c>
+      <c r="F109" s="74">
+        <v>10270</v>
+      </c>
+      <c r="G109" s="76">
+        <v>12324</v>
+      </c>
+      <c r="H109" s="74">
+        <v>12354</v>
+      </c>
+      <c r="I109" s="74">
+        <v>12384</v>
+      </c>
+      <c r="J109" s="74">
+        <v>12414</v>
+      </c>
+      <c r="K109" s="59"/>
+      <c r="L109" s="59"/>
       <c r="M109" s="15"/>
     </row>
     <row r="110" spans="1:13" s="4" customFormat="1">
-      <c r="A110" s="32" t="s">
-        <v>55</v>
+      <c r="A110" s="13" t="s">
+        <v>57</v>
       </c>
       <c r="B110" s="33">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>167097</v>
+      </c>
+      <c r="C110" s="67">
+        <v>338530</v>
+      </c>
+      <c r="D110" s="67">
+        <v>509962</v>
       </c>
       <c r="E110" s="15">
-        <v>332</v>
-[...15 lines deleted...]
-      <c r="L110" s="60"/>
+        <v>681395</v>
+      </c>
+      <c r="F110" s="74">
+        <v>849473</v>
+      </c>
+      <c r="G110" s="76">
+        <v>1017551</v>
+      </c>
+      <c r="H110" s="74">
+        <v>1019528</v>
+      </c>
+      <c r="I110" s="74">
+        <v>1046275</v>
+      </c>
+      <c r="J110" s="74">
+        <v>1073021</v>
+      </c>
+      <c r="K110" s="59"/>
+      <c r="L110" s="59"/>
       <c r="M110" s="15"/>
     </row>
     <row r="111" spans="1:13" s="4" customFormat="1">
       <c r="A111" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B111" s="33">
-        <v>2054</v>
-[...5 lines deleted...]
-        <v>6162</v>
+        <v>933</v>
+      </c>
+      <c r="C111" s="67">
+        <v>1866</v>
+      </c>
+      <c r="D111" s="67">
+        <v>2799</v>
       </c>
       <c r="E111" s="15">
-        <v>8216</v>
-[...15 lines deleted...]
-      <c r="L111" s="60"/>
+        <v>3732</v>
+      </c>
+      <c r="F111" s="74">
+        <v>4665</v>
+      </c>
+      <c r="G111" s="76">
+        <v>5598</v>
+      </c>
+      <c r="H111" s="74">
+        <v>5598</v>
+      </c>
+      <c r="I111" s="74">
+        <v>5598</v>
+      </c>
+      <c r="J111" s="74">
+        <v>5598</v>
+      </c>
+      <c r="K111" s="59"/>
+      <c r="L111" s="59"/>
       <c r="M111" s="15"/>
     </row>
     <row r="112" spans="1:13" s="4" customFormat="1">
       <c r="A112" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B112" s="33">
-        <v>167097</v>
-[...5 lines deleted...]
-        <v>509962</v>
+        <v>36852</v>
+      </c>
+      <c r="C112" s="67">
+        <v>55308</v>
+      </c>
+      <c r="D112" s="67">
+        <v>73764</v>
       </c>
       <c r="E112" s="15">
-        <v>681395</v>
-[...15 lines deleted...]
-      <c r="L112" s="60"/>
+        <v>92220</v>
+      </c>
+      <c r="F112" s="74">
+        <v>117590</v>
+      </c>
+      <c r="G112" s="76">
+        <v>142959</v>
+      </c>
+      <c r="H112" s="74">
+        <v>169494</v>
+      </c>
+      <c r="I112" s="74">
+        <v>209354</v>
+      </c>
+      <c r="J112" s="74">
+        <v>249214</v>
+      </c>
+      <c r="K112" s="59"/>
+      <c r="L112" s="59"/>
       <c r="M112" s="15"/>
     </row>
     <row r="113" spans="1:13" s="4" customFormat="1">
       <c r="A113" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B113" s="33">
-        <v>933</v>
-[...5 lines deleted...]
-        <v>2799</v>
+        <v>597</v>
+      </c>
+      <c r="C113" s="67">
+        <v>1194</v>
+      </c>
+      <c r="D113" s="67">
+        <v>1791</v>
       </c>
       <c r="E113" s="15">
-        <v>3732</v>
-[...15 lines deleted...]
-      <c r="L113" s="60"/>
+        <v>2388</v>
+      </c>
+      <c r="F113" s="74">
+        <v>2985</v>
+      </c>
+      <c r="G113" s="76">
+        <v>3582</v>
+      </c>
+      <c r="H113" s="74">
+        <v>3744</v>
+      </c>
+      <c r="I113" s="74">
+        <v>3906</v>
+      </c>
+      <c r="J113" s="74">
+        <v>4068</v>
+      </c>
+      <c r="K113" s="59"/>
+      <c r="L113" s="59"/>
       <c r="M113" s="15"/>
     </row>
     <row r="114" spans="1:13" s="4" customFormat="1">
       <c r="A114" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B114" s="33">
-        <v>36852</v>
-[...5 lines deleted...]
-        <v>73764</v>
+        <v>63183</v>
+      </c>
+      <c r="C114" s="67">
+        <v>155025</v>
+      </c>
+      <c r="D114" s="67">
+        <v>246867</v>
       </c>
       <c r="E114" s="15">
-        <v>92220</v>
-[...15 lines deleted...]
-      <c r="L114" s="60"/>
+        <v>338709</v>
+      </c>
+      <c r="F114" s="74">
+        <v>401407</v>
+      </c>
+      <c r="G114" s="76">
+        <v>464104</v>
+      </c>
+      <c r="H114" s="74">
+        <v>523681</v>
+      </c>
+      <c r="I114" s="74">
+        <v>615894</v>
+      </c>
+      <c r="J114" s="74">
+        <v>708107</v>
+      </c>
+      <c r="K114" s="59"/>
+      <c r="L114" s="59"/>
       <c r="M114" s="15"/>
     </row>
     <row r="115" spans="1:13" s="4" customFormat="1">
       <c r="A115" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B115" s="33">
-        <v>597</v>
-[...5 lines deleted...]
-        <v>1791</v>
+        <v>3749</v>
+      </c>
+      <c r="C115" s="67">
+        <v>16613</v>
+      </c>
+      <c r="D115" s="67">
+        <v>29477</v>
       </c>
       <c r="E115" s="15">
-        <v>2388</v>
-[...15 lines deleted...]
-      <c r="L115" s="60"/>
+        <v>42341</v>
+      </c>
+      <c r="F115" s="74">
+        <v>46090</v>
+      </c>
+      <c r="G115" s="76">
+        <v>49839</v>
+      </c>
+      <c r="H115" s="74">
+        <v>52017</v>
+      </c>
+      <c r="I115" s="74">
+        <v>54195</v>
+      </c>
+      <c r="J115" s="74">
+        <v>56373</v>
+      </c>
+      <c r="K115" s="59"/>
+      <c r="L115" s="59"/>
       <c r="M115" s="15"/>
     </row>
     <row r="116" spans="1:13" s="4" customFormat="1">
       <c r="A116" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B116" s="33">
-        <v>63183</v>
-[...5 lines deleted...]
-        <v>246867</v>
+        <v>50450</v>
+      </c>
+      <c r="C116" s="67">
+        <v>100138</v>
+      </c>
+      <c r="D116" s="67">
+        <v>159888</v>
       </c>
       <c r="E116" s="15">
-        <v>338709</v>
-[...15 lines deleted...]
-      <c r="L116" s="60"/>
+        <v>240766</v>
+      </c>
+      <c r="F116" s="74">
+        <v>408574</v>
+      </c>
+      <c r="G116" s="76">
+        <v>528205</v>
+      </c>
+      <c r="H116" s="74">
+        <v>674763</v>
+      </c>
+      <c r="I116" s="74">
+        <v>790356</v>
+      </c>
+      <c r="J116" s="74">
+        <v>911610</v>
+      </c>
+      <c r="K116" s="59"/>
+      <c r="L116" s="59"/>
       <c r="M116" s="15"/>
     </row>
     <row r="117" spans="1:13" s="4" customFormat="1">
-      <c r="A117" s="13" t="s">
-[...28 lines deleted...]
-      <c r="L117" s="60"/>
+      <c r="A117" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B117" s="22"/>
+      <c r="C117" s="6"/>
+      <c r="D117" s="15"/>
+      <c r="E117" s="6"/>
+      <c r="F117" s="21"/>
+      <c r="G117" s="52"/>
+      <c r="H117" s="42"/>
+      <c r="I117" s="42"/>
+      <c r="J117" s="42"/>
+      <c r="K117" s="59"/>
+      <c r="L117" s="15"/>
       <c r="M117" s="15"/>
     </row>
     <row r="118" spans="1:13" s="4" customFormat="1">
-      <c r="A118" s="13" t="s">
-        <v>63</v>
+      <c r="A118" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B118" s="33">
-        <v>50450</v>
-[...5 lines deleted...]
-        <v>159888</v>
+        <v>430188</v>
+      </c>
+      <c r="C118" s="67">
+        <v>1054661</v>
+      </c>
+      <c r="D118" s="67">
+        <v>1782793</v>
       </c>
       <c r="E118" s="15">
-        <v>240766</v>
-[...15 lines deleted...]
-      <c r="L118" s="60"/>
+        <v>2429186</v>
+      </c>
+      <c r="F118" s="74">
+        <v>3226966</v>
+      </c>
+      <c r="G118" s="76">
+        <v>4151964</v>
+      </c>
+      <c r="H118" s="74">
+        <v>4957306</v>
+      </c>
+      <c r="I118" s="74">
+        <v>5734231</v>
+      </c>
+      <c r="J118" s="74">
+        <v>6585334</v>
+      </c>
+      <c r="K118" s="59"/>
+      <c r="L118" s="59"/>
       <c r="M118" s="15"/>
     </row>
     <row r="119" spans="1:13" s="4" customFormat="1">
-      <c r="A119" s="7" t="s">
-[...12 lines deleted...]
-      <c r="L119" s="15"/>
+      <c r="A119" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B119" s="33">
+        <v>563</v>
+      </c>
+      <c r="C119" s="67">
+        <v>1126</v>
+      </c>
+      <c r="D119" s="67">
+        <v>1689</v>
+      </c>
+      <c r="E119" s="15">
+        <v>2252</v>
+      </c>
+      <c r="F119" s="74">
+        <v>2815</v>
+      </c>
+      <c r="G119" s="76">
+        <v>3378</v>
+      </c>
+      <c r="H119" s="74">
+        <v>3562</v>
+      </c>
+      <c r="I119" s="74">
+        <v>3746</v>
+      </c>
+      <c r="J119" s="74">
+        <v>3930</v>
+      </c>
+      <c r="K119" s="59"/>
+      <c r="L119" s="59"/>
       <c r="M119" s="15"/>
     </row>
     <row r="120" spans="1:13" s="4" customFormat="1">
-      <c r="A120" s="7" t="s">
-        <v>66</v>
+      <c r="A120" s="32" t="s">
+        <v>65</v>
       </c>
       <c r="B120" s="33">
-        <v>430188</v>
-[...5 lines deleted...]
-        <v>1782793</v>
+        <v>205646</v>
+      </c>
+      <c r="C120" s="67">
+        <v>437746</v>
+      </c>
+      <c r="D120" s="67">
+        <v>554731</v>
       </c>
       <c r="E120" s="15">
-        <v>2429186</v>
-[...15 lines deleted...]
-      <c r="L120" s="60"/>
+        <v>687958</v>
+      </c>
+      <c r="F120" s="74">
+        <v>880357</v>
+      </c>
+      <c r="G120" s="76">
+        <v>1164596</v>
+      </c>
+      <c r="H120" s="74">
+        <v>1401097</v>
+      </c>
+      <c r="I120" s="74">
+        <v>1623202</v>
+      </c>
+      <c r="J120" s="74">
+        <v>1891972</v>
+      </c>
+      <c r="K120" s="59"/>
+      <c r="L120" s="59"/>
       <c r="M120" s="15"/>
     </row>
     <row r="121" spans="1:13" s="4" customFormat="1">
       <c r="A121" s="13" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="B121" s="33">
-        <v>563</v>
-[...5 lines deleted...]
-        <v>1689</v>
+        <v>23534</v>
+      </c>
+      <c r="C121" s="67">
+        <v>47068</v>
+      </c>
+      <c r="D121" s="67">
+        <v>70602</v>
       </c>
       <c r="E121" s="15">
-        <v>2252</v>
-[...15 lines deleted...]
-      <c r="L121" s="60"/>
+        <v>94136</v>
+      </c>
+      <c r="F121" s="74">
+        <v>117670</v>
+      </c>
+      <c r="G121" s="76">
+        <v>141204</v>
+      </c>
+      <c r="H121" s="74">
+        <v>141210</v>
+      </c>
+      <c r="I121" s="74">
+        <v>141216</v>
+      </c>
+      <c r="J121" s="74">
+        <v>141222</v>
+      </c>
+      <c r="K121" s="59"/>
+      <c r="L121" s="59"/>
       <c r="M121" s="15"/>
     </row>
     <row r="122" spans="1:13" s="4" customFormat="1">
-      <c r="A122" s="32" t="s">
-        <v>65</v>
+      <c r="A122" s="13" t="s">
+        <v>57</v>
       </c>
       <c r="B122" s="33">
-        <v>205646</v>
-[...5 lines deleted...]
-        <v>554731</v>
+        <v>9472</v>
+      </c>
+      <c r="C122" s="67">
+        <v>14672</v>
+      </c>
+      <c r="D122" s="67">
+        <v>19872</v>
       </c>
       <c r="E122" s="15">
-        <v>687958</v>
-[...15 lines deleted...]
-      <c r="L122" s="60"/>
+        <v>25072</v>
+      </c>
+      <c r="F122" s="74">
+        <v>34632</v>
+      </c>
+      <c r="G122" s="76">
+        <v>44192</v>
+      </c>
+      <c r="H122" s="74">
+        <v>51538</v>
+      </c>
+      <c r="I122" s="74">
+        <v>56086</v>
+      </c>
+      <c r="J122" s="74">
+        <v>60634</v>
+      </c>
+      <c r="K122" s="59"/>
+      <c r="L122" s="59"/>
       <c r="M122" s="15"/>
     </row>
-    <row r="123" spans="1:13" s="4" customFormat="1">
+    <row r="123" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A123" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B123" s="33">
-        <v>23534</v>
-[...5 lines deleted...]
-        <v>70602</v>
+        <v>509</v>
+      </c>
+      <c r="C123" s="67">
+        <v>1018</v>
+      </c>
+      <c r="D123" s="67">
+        <v>1527</v>
       </c>
       <c r="E123" s="15">
-        <v>94136</v>
-[...15 lines deleted...]
-      <c r="L123" s="60"/>
+        <v>2036</v>
+      </c>
+      <c r="F123" s="74">
+        <v>2545</v>
+      </c>
+      <c r="G123" s="76">
+        <v>3054</v>
+      </c>
+      <c r="H123" s="74">
+        <v>3461</v>
+      </c>
+      <c r="I123" s="74">
+        <v>3868</v>
+      </c>
+      <c r="J123" s="74">
+        <v>4275</v>
+      </c>
+      <c r="K123" s="59"/>
+      <c r="L123" s="59"/>
       <c r="M123" s="15"/>
     </row>
     <row r="124" spans="1:13" s="4" customFormat="1">
       <c r="A124" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B124" s="33">
-        <v>9472</v>
-[...5 lines deleted...]
-        <v>19872</v>
+        <v>64685</v>
+      </c>
+      <c r="C124" s="67">
+        <v>85358</v>
+      </c>
+      <c r="D124" s="67">
+        <v>106031</v>
       </c>
       <c r="E124" s="15">
-        <v>25072</v>
-[...15 lines deleted...]
-      <c r="L124" s="60"/>
+        <v>126704</v>
+      </c>
+      <c r="F124" s="74">
+        <v>286716</v>
+      </c>
+      <c r="G124" s="76">
+        <v>446728</v>
+      </c>
+      <c r="H124" s="74">
+        <v>603973</v>
+      </c>
+      <c r="I124" s="74">
+        <v>717910</v>
+      </c>
+      <c r="J124" s="74">
+        <v>831846</v>
+      </c>
+      <c r="K124" s="59"/>
+      <c r="L124" s="59"/>
       <c r="M124" s="15"/>
     </row>
-    <row r="125" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
+    <row r="125" spans="1:13" s="4" customFormat="1">
       <c r="A125" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B125" s="33">
-        <v>509</v>
-[...5 lines deleted...]
-        <v>1527</v>
+        <v>259</v>
+      </c>
+      <c r="C125" s="67">
+        <v>518</v>
+      </c>
+      <c r="D125" s="67">
+        <v>777</v>
       </c>
       <c r="E125" s="15">
-        <v>2036</v>
-[...15 lines deleted...]
-      <c r="L125" s="60"/>
+        <v>1036</v>
+      </c>
+      <c r="F125" s="74">
+        <v>1295</v>
+      </c>
+      <c r="G125" s="76">
+        <v>1554</v>
+      </c>
+      <c r="H125" s="74">
+        <v>1653</v>
+      </c>
+      <c r="I125" s="74">
+        <v>1752</v>
+      </c>
+      <c r="J125" s="74">
+        <v>1851</v>
+      </c>
+      <c r="K125" s="59"/>
+      <c r="L125" s="59"/>
       <c r="M125" s="15"/>
     </row>
     <row r="126" spans="1:13" s="4" customFormat="1">
       <c r="A126" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B126" s="33">
-        <v>64685</v>
-[...5 lines deleted...]
-        <v>106031</v>
+        <v>112407</v>
+      </c>
+      <c r="C126" s="67">
+        <v>445220</v>
+      </c>
+      <c r="D126" s="67">
+        <v>998778</v>
       </c>
       <c r="E126" s="15">
-        <v>126704</v>
-[...15 lines deleted...]
-      <c r="L126" s="60"/>
+        <v>1283007</v>
+      </c>
+      <c r="F126" s="74">
+        <v>1494733</v>
+      </c>
+      <c r="G126" s="76">
+        <v>1780207</v>
+      </c>
+      <c r="H126" s="74">
+        <v>2090331</v>
+      </c>
+      <c r="I126" s="74">
+        <v>2363711</v>
+      </c>
+      <c r="J126" s="74">
+        <v>2649633</v>
+      </c>
+      <c r="K126" s="59"/>
+      <c r="L126" s="59"/>
       <c r="M126" s="15"/>
     </row>
     <row r="127" spans="1:13" s="4" customFormat="1">
       <c r="A127" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B127" s="33">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>777</v>
+        <v>1222</v>
+      </c>
+      <c r="C127" s="67">
+        <v>2444</v>
+      </c>
+      <c r="D127" s="67">
+        <v>3666</v>
       </c>
       <c r="E127" s="15">
-        <v>1036</v>
-[...15 lines deleted...]
-      <c r="L127" s="60"/>
+        <v>4888</v>
+      </c>
+      <c r="F127" s="74">
+        <v>6110</v>
+      </c>
+      <c r="G127" s="76">
+        <v>7332</v>
+      </c>
+      <c r="H127" s="74">
+        <v>8074</v>
+      </c>
+      <c r="I127" s="74">
+        <v>8816</v>
+      </c>
+      <c r="J127" s="74">
+        <v>9558</v>
+      </c>
+      <c r="K127" s="59"/>
+      <c r="L127" s="59"/>
       <c r="M127" s="15"/>
     </row>
     <row r="128" spans="1:13" s="4" customFormat="1">
       <c r="A128" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B128" s="33">
-        <v>112407</v>
-[...5 lines deleted...]
-        <v>998778</v>
+        <v>11891</v>
+      </c>
+      <c r="C128" s="67">
+        <v>19491</v>
+      </c>
+      <c r="D128" s="67">
+        <v>25120</v>
       </c>
       <c r="E128" s="15">
-        <v>1283007</v>
-[...15 lines deleted...]
-      <c r="L128" s="60"/>
+        <v>202097</v>
+      </c>
+      <c r="F128" s="74">
+        <v>400093</v>
+      </c>
+      <c r="G128" s="76">
+        <v>559719</v>
+      </c>
+      <c r="H128" s="74">
+        <v>652408</v>
+      </c>
+      <c r="I128" s="74">
+        <v>813926</v>
+      </c>
+      <c r="J128" s="74">
+        <v>990416</v>
+      </c>
+      <c r="K128" s="59"/>
+      <c r="L128" s="59"/>
       <c r="M128" s="15"/>
     </row>
-    <row r="129" spans="1:13" s="4" customFormat="1">
-[...29 lines deleted...]
-      <c r="L129" s="60"/>
+    <row r="129" spans="1:13" s="4" customFormat="1" ht="21.6">
+      <c r="A129" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B129" s="22"/>
+      <c r="C129" s="6"/>
+      <c r="D129" s="15"/>
+      <c r="E129" s="6"/>
+      <c r="F129" s="21"/>
+      <c r="G129" s="14"/>
+      <c r="H129" s="42"/>
+      <c r="I129" s="42"/>
+      <c r="J129" s="42"/>
+      <c r="K129" s="59"/>
+      <c r="L129" s="15"/>
       <c r="M129" s="15"/>
     </row>
-    <row r="130" spans="1:13" s="4" customFormat="1">
-[...1 lines deleted...]
-        <v>63</v>
+    <row r="130" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A130" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B130" s="33">
-        <v>11891</v>
-[...5 lines deleted...]
-        <v>25120</v>
+        <v>326881</v>
+      </c>
+      <c r="C130" s="67">
+        <v>912268</v>
+      </c>
+      <c r="D130" s="67">
+        <v>1680282</v>
       </c>
       <c r="E130" s="15">
-        <v>202097</v>
-[...15 lines deleted...]
-      <c r="L130" s="60"/>
+        <v>2160411</v>
+      </c>
+      <c r="F130" s="74">
+        <v>2457927</v>
+      </c>
+      <c r="G130" s="76">
+        <v>2763375</v>
+      </c>
+      <c r="H130" s="74">
+        <v>3092757</v>
+      </c>
+      <c r="I130" s="74">
+        <v>3596324</v>
+      </c>
+      <c r="J130" s="74">
+        <v>4150273</v>
+      </c>
+      <c r="K130" s="59"/>
+      <c r="L130" s="59"/>
       <c r="M130" s="15"/>
     </row>
-    <row r="131" spans="1:13" s="4" customFormat="1" ht="21.6">
-[...13 lines deleted...]
-      <c r="L131" s="15"/>
+    <row r="131" spans="1:13" s="4" customFormat="1">
+      <c r="A131" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B131" s="33">
+        <v>233</v>
+      </c>
+      <c r="C131" s="67">
+        <v>466</v>
+      </c>
+      <c r="D131" s="67">
+        <v>699</v>
+      </c>
+      <c r="E131" s="15">
+        <v>932</v>
+      </c>
+      <c r="F131" s="74">
+        <v>1165</v>
+      </c>
+      <c r="G131" s="76">
+        <v>1398</v>
+      </c>
+      <c r="H131" s="74">
+        <v>1398</v>
+      </c>
+      <c r="I131" s="74">
+        <v>1398</v>
+      </c>
+      <c r="J131" s="74">
+        <v>1398</v>
+      </c>
+      <c r="K131" s="59"/>
+      <c r="L131" s="59"/>
       <c r="M131" s="15"/>
     </row>
-    <row r="132" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-        <v>66</v>
+    <row r="132" spans="1:13" s="4" customFormat="1">
+      <c r="A132" s="13" t="s">
+        <v>57</v>
       </c>
       <c r="B132" s="33">
-        <v>326881</v>
-[...5 lines deleted...]
-        <v>1680282</v>
+        <v>1008</v>
+      </c>
+      <c r="C132" s="67">
+        <v>8161</v>
+      </c>
+      <c r="D132" s="67">
+        <v>15315</v>
       </c>
       <c r="E132" s="15">
-        <v>2160411</v>
-[...15 lines deleted...]
-      <c r="L132" s="60"/>
+        <v>22468</v>
+      </c>
+      <c r="F132" s="74">
+        <v>24280</v>
+      </c>
+      <c r="G132" s="76">
+        <v>26092</v>
+      </c>
+      <c r="H132" s="74">
+        <v>27490</v>
+      </c>
+      <c r="I132" s="74">
+        <v>29355</v>
+      </c>
+      <c r="J132" s="74">
+        <v>31221</v>
+      </c>
+      <c r="K132" s="59"/>
+      <c r="L132" s="59"/>
       <c r="M132" s="15"/>
     </row>
     <row r="133" spans="1:13" s="4" customFormat="1">
       <c r="A133" s="13" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="B133" s="33">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>699</v>
+        <v>312684</v>
+      </c>
+      <c r="C133" s="67">
+        <v>863294</v>
+      </c>
+      <c r="D133" s="67">
+        <v>1595582</v>
       </c>
       <c r="E133" s="15">
-        <v>932</v>
-[...15 lines deleted...]
-      <c r="L133" s="60"/>
+        <v>2041008</v>
+      </c>
+      <c r="F133" s="74">
+        <v>2318894</v>
+      </c>
+      <c r="G133" s="76">
+        <v>2604713</v>
+      </c>
+      <c r="H133" s="74">
+        <v>2914626</v>
+      </c>
+      <c r="I133" s="74">
+        <v>3381354</v>
+      </c>
+      <c r="J133" s="74">
+        <v>3897786</v>
+      </c>
+      <c r="K133" s="59"/>
+      <c r="L133" s="59"/>
       <c r="M133" s="15"/>
     </row>
     <row r="134" spans="1:13" s="4" customFormat="1">
       <c r="A134" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B134" s="33">
-        <v>1008</v>
-[...5 lines deleted...]
-        <v>15315</v>
+        <v>251</v>
+      </c>
+      <c r="C134" s="67">
+        <v>324</v>
+      </c>
+      <c r="D134" s="67">
+        <v>1348</v>
       </c>
       <c r="E134" s="15">
-        <v>22468</v>
-[...15 lines deleted...]
-      <c r="L134" s="60"/>
+        <v>1348</v>
+      </c>
+      <c r="F134" s="74">
+        <v>1348</v>
+      </c>
+      <c r="G134" s="76">
+        <v>1348</v>
+      </c>
+      <c r="H134" s="74">
+        <v>1806</v>
+      </c>
+      <c r="I134" s="74">
+        <v>2264</v>
+      </c>
+      <c r="J134" s="74">
+        <v>3399</v>
+      </c>
+      <c r="K134" s="59"/>
+      <c r="L134" s="59"/>
       <c r="M134" s="15"/>
     </row>
     <row r="135" spans="1:13" s="4" customFormat="1">
       <c r="A135" s="13" t="s">
-        <v>59</v>
-[...27 lines deleted...]
-      <c r="L135" s="60"/>
+        <v>62</v>
+      </c>
+      <c r="B135" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C135" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D135" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E135" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F135" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G135" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H135" s="74">
+        <v>29</v>
+      </c>
+      <c r="I135" s="74">
+        <v>58</v>
+      </c>
+      <c r="J135" s="74">
+        <v>87</v>
+      </c>
+      <c r="K135" s="59"/>
+      <c r="L135" s="59"/>
       <c r="M135" s="15"/>
     </row>
     <row r="136" spans="1:13" s="4" customFormat="1">
       <c r="A136" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B136" s="33">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>1348</v>
+        <v>12705</v>
+      </c>
+      <c r="C136" s="67">
+        <v>40022</v>
+      </c>
+      <c r="D136" s="67">
+        <v>67339</v>
       </c>
       <c r="E136" s="15">
-        <v>1348</v>
-[...15 lines deleted...]
-      <c r="L136" s="60"/>
+        <v>94655</v>
+      </c>
+      <c r="F136" s="74">
+        <v>112240</v>
+      </c>
+      <c r="G136" s="76">
+        <v>129824</v>
+      </c>
+      <c r="H136" s="74">
+        <v>147408</v>
+      </c>
+      <c r="I136" s="74">
+        <v>181895</v>
+      </c>
+      <c r="J136" s="74">
+        <v>216382</v>
+      </c>
+      <c r="K136" s="59"/>
+      <c r="L136" s="59"/>
       <c r="M136" s="15"/>
     </row>
-    <row r="137" spans="1:13" s="4" customFormat="1">
-[...29 lines deleted...]
-      <c r="L137" s="60"/>
+    <row r="137" spans="1:13" s="4" customFormat="1" ht="42">
+      <c r="A137" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B137" s="22"/>
+      <c r="C137" s="6"/>
+      <c r="D137" s="15"/>
+      <c r="E137" s="6"/>
+      <c r="F137" s="21"/>
+      <c r="G137" s="52"/>
+      <c r="H137" s="42"/>
+      <c r="I137" s="42"/>
+      <c r="J137" s="6"/>
+      <c r="K137" s="59"/>
+      <c r="L137" s="15"/>
       <c r="M137" s="15"/>
     </row>
     <row r="138" spans="1:13" s="4" customFormat="1">
-      <c r="A138" s="13" t="s">
-        <v>63</v>
+      <c r="A138" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B138" s="33">
-        <v>12705</v>
-[...5 lines deleted...]
-        <v>67339</v>
+        <v>108110</v>
+      </c>
+      <c r="C138" s="67">
+        <v>632433</v>
+      </c>
+      <c r="D138" s="67">
+        <v>1156756</v>
       </c>
       <c r="E138" s="15">
-        <v>94655</v>
-[...15 lines deleted...]
-      <c r="L138" s="60"/>
+        <v>1681080</v>
+      </c>
+      <c r="F138" s="74">
+        <v>1901530</v>
+      </c>
+      <c r="G138" s="76">
+        <v>2121981</v>
+      </c>
+      <c r="H138" s="74">
+        <v>2340419</v>
+      </c>
+      <c r="I138" s="74">
+        <v>2561715</v>
+      </c>
+      <c r="J138" s="74">
+        <v>2783011</v>
+      </c>
+      <c r="K138" s="59"/>
+      <c r="L138" s="59"/>
       <c r="M138" s="15"/>
     </row>
-    <row r="139" spans="1:13" s="4" customFormat="1" ht="42">
-[...13 lines deleted...]
-      <c r="L139" s="15"/>
+    <row r="139" spans="1:13" s="4" customFormat="1">
+      <c r="A139" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B139" s="33">
+        <v>69</v>
+      </c>
+      <c r="C139" s="67">
+        <v>138</v>
+      </c>
+      <c r="D139" s="67">
+        <v>207</v>
+      </c>
+      <c r="E139" s="15">
+        <v>276</v>
+      </c>
+      <c r="F139" s="74">
+        <v>345</v>
+      </c>
+      <c r="G139" s="76">
+        <v>414</v>
+      </c>
+      <c r="H139" s="74">
+        <v>418</v>
+      </c>
+      <c r="I139" s="74">
+        <v>1139</v>
+      </c>
+      <c r="J139" s="74">
+        <v>1861</v>
+      </c>
+      <c r="K139" s="59"/>
+      <c r="L139" s="59"/>
       <c r="M139" s="15"/>
     </row>
     <row r="140" spans="1:13" s="4" customFormat="1">
-      <c r="A140" s="7" t="s">
-        <v>66</v>
+      <c r="A140" s="13" t="s">
+        <v>56</v>
       </c>
       <c r="B140" s="33">
-        <v>108110</v>
-[...5 lines deleted...]
-        <v>1156756</v>
+        <v>21368</v>
+      </c>
+      <c r="C140" s="67">
+        <v>86493</v>
+      </c>
+      <c r="D140" s="67">
+        <v>151618</v>
       </c>
       <c r="E140" s="15">
-        <v>1681080</v>
-[...15 lines deleted...]
-      <c r="L140" s="60"/>
+        <v>216743</v>
+      </c>
+      <c r="F140" s="74">
+        <v>337322</v>
+      </c>
+      <c r="G140" s="76">
+        <v>457901</v>
+      </c>
+      <c r="H140" s="74">
+        <v>578298</v>
+      </c>
+      <c r="I140" s="74">
+        <v>627385</v>
+      </c>
+      <c r="J140" s="74">
+        <v>676472</v>
+      </c>
+      <c r="K140" s="59"/>
+      <c r="L140" s="59"/>
       <c r="M140" s="15"/>
     </row>
     <row r="141" spans="1:13" s="4" customFormat="1">
       <c r="A141" s="13" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="B141" s="33">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>417</v>
+      </c>
+      <c r="C141" s="67">
+        <v>834</v>
+      </c>
+      <c r="D141" s="67">
+        <v>1251</v>
       </c>
       <c r="E141" s="15">
-        <v>276</v>
-[...15 lines deleted...]
-      <c r="L141" s="60"/>
+        <v>1668</v>
+      </c>
+      <c r="F141" s="74">
+        <v>2085</v>
+      </c>
+      <c r="G141" s="76">
+        <v>2502</v>
+      </c>
+      <c r="H141" s="74">
+        <v>2616</v>
+      </c>
+      <c r="I141" s="74">
+        <v>2730</v>
+      </c>
+      <c r="J141" s="74">
+        <v>2844</v>
+      </c>
+      <c r="K141" s="59"/>
+      <c r="L141" s="59"/>
       <c r="M141" s="15"/>
     </row>
     <row r="142" spans="1:13" s="4" customFormat="1">
       <c r="A142" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B142" s="33">
-        <v>21368</v>
-[...5 lines deleted...]
-        <v>151618</v>
+        <v>50</v>
+      </c>
+      <c r="C142" s="67">
+        <v>100</v>
+      </c>
+      <c r="D142" s="67">
+        <v>150</v>
       </c>
       <c r="E142" s="15">
-        <v>216743</v>
-[...15 lines deleted...]
-      <c r="L142" s="60"/>
+        <v>200</v>
+      </c>
+      <c r="F142" s="74">
+        <v>250</v>
+      </c>
+      <c r="G142" s="76">
+        <v>300</v>
+      </c>
+      <c r="H142" s="74">
+        <v>363</v>
+      </c>
+      <c r="I142" s="74">
+        <v>426</v>
+      </c>
+      <c r="J142" s="74">
+        <v>489</v>
+      </c>
+      <c r="K142" s="59"/>
+      <c r="L142" s="59"/>
       <c r="M142" s="15"/>
     </row>
     <row r="143" spans="1:13" s="4" customFormat="1">
       <c r="A143" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B143" s="33">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>1251</v>
+        <v>3705</v>
+      </c>
+      <c r="C143" s="67">
+        <v>400699</v>
+      </c>
+      <c r="D143" s="67">
+        <v>797693</v>
       </c>
       <c r="E143" s="15">
-        <v>1668</v>
-[...15 lines deleted...]
-      <c r="L143" s="60"/>
+        <v>1194687</v>
+      </c>
+      <c r="F143" s="74">
+        <v>1257245</v>
+      </c>
+      <c r="G143" s="76">
+        <v>1319802</v>
+      </c>
+      <c r="H143" s="74">
+        <v>1381791</v>
+      </c>
+      <c r="I143" s="74">
+        <v>1488710</v>
+      </c>
+      <c r="J143" s="74">
+        <v>1595630</v>
+      </c>
+      <c r="K143" s="59"/>
+      <c r="L143" s="59"/>
       <c r="M143" s="15"/>
     </row>
     <row r="144" spans="1:13" s="4" customFormat="1">
       <c r="A144" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B144" s="33">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>625</v>
+      </c>
+      <c r="C144" s="67">
+        <v>1250</v>
+      </c>
+      <c r="D144" s="67">
+        <v>1875</v>
       </c>
       <c r="E144" s="15">
-        <v>200</v>
-[...15 lines deleted...]
-      <c r="L144" s="60"/>
+        <v>2500</v>
+      </c>
+      <c r="F144" s="74">
+        <v>3125</v>
+      </c>
+      <c r="G144" s="76">
+        <v>3750</v>
+      </c>
+      <c r="H144" s="74">
+        <v>3750</v>
+      </c>
+      <c r="I144" s="74">
+        <v>3750</v>
+      </c>
+      <c r="J144" s="74">
+        <v>3750</v>
+      </c>
+      <c r="K144" s="59"/>
+      <c r="L144" s="59"/>
       <c r="M144" s="15"/>
     </row>
     <row r="145" spans="1:13" s="4" customFormat="1">
       <c r="A145" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B145" s="33">
-        <v>3705</v>
-[...5 lines deleted...]
-        <v>797693</v>
+        <v>12203</v>
+      </c>
+      <c r="C145" s="67">
+        <v>14056</v>
+      </c>
+      <c r="D145" s="67">
+        <v>15909</v>
       </c>
       <c r="E145" s="15">
-        <v>1194687</v>
-[...15 lines deleted...]
-      <c r="L145" s="60"/>
+        <v>17762</v>
+      </c>
+      <c r="F145" s="74">
+        <v>19615</v>
+      </c>
+      <c r="G145" s="76">
+        <v>21468</v>
+      </c>
+      <c r="H145" s="74">
+        <v>21468</v>
+      </c>
+      <c r="I145" s="74">
+        <v>21468</v>
+      </c>
+      <c r="J145" s="74">
+        <v>21468</v>
+      </c>
+      <c r="K145" s="59"/>
+      <c r="L145" s="59"/>
       <c r="M145" s="15"/>
     </row>
     <row r="146" spans="1:13" s="4" customFormat="1">
       <c r="A146" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B146" s="33">
-        <v>625</v>
-[...5 lines deleted...]
-        <v>1875</v>
+        <v>1233</v>
+      </c>
+      <c r="C146" s="67">
+        <v>2466</v>
+      </c>
+      <c r="D146" s="67">
+        <v>3699</v>
       </c>
       <c r="E146" s="15">
-        <v>2500</v>
-[...15 lines deleted...]
-      <c r="L146" s="60"/>
+        <v>4932</v>
+      </c>
+      <c r="F146" s="74">
+        <v>6165</v>
+      </c>
+      <c r="G146" s="76">
+        <v>7398</v>
+      </c>
+      <c r="H146" s="74">
+        <v>7398</v>
+      </c>
+      <c r="I146" s="74">
+        <v>7398</v>
+      </c>
+      <c r="J146" s="74">
+        <v>7398</v>
+      </c>
+      <c r="K146" s="59"/>
+      <c r="L146" s="59"/>
       <c r="M146" s="15"/>
     </row>
     <row r="147" spans="1:13" s="4" customFormat="1">
       <c r="A147" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B147" s="33">
-        <v>12203</v>
-[...5 lines deleted...]
-        <v>15909</v>
+        <v>68438</v>
+      </c>
+      <c r="C147" s="67">
+        <v>126394</v>
+      </c>
+      <c r="D147" s="67">
+        <v>184351</v>
       </c>
       <c r="E147" s="15">
-        <v>17762</v>
-[...15 lines deleted...]
-      <c r="L147" s="60"/>
+        <v>242307</v>
+      </c>
+      <c r="F147" s="74">
+        <v>275373</v>
+      </c>
+      <c r="G147" s="76">
+        <v>308440</v>
+      </c>
+      <c r="H147" s="74">
+        <v>344312</v>
+      </c>
+      <c r="I147" s="74">
+        <v>408705</v>
+      </c>
+      <c r="J147" s="74">
+        <v>473099</v>
+      </c>
+      <c r="K147" s="59"/>
+      <c r="L147" s="59"/>
       <c r="M147" s="15"/>
     </row>
     <row r="148" spans="1:13" s="4" customFormat="1">
-      <c r="A148" s="13" t="s">
-[...28 lines deleted...]
-      <c r="L148" s="60"/>
+      <c r="A148" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B148" s="22"/>
+      <c r="C148" s="6"/>
+      <c r="D148" s="15"/>
+      <c r="E148" s="6"/>
+      <c r="F148" s="21"/>
+      <c r="G148" s="52"/>
+      <c r="H148" s="42"/>
+      <c r="I148" s="42"/>
+      <c r="J148" s="6"/>
+      <c r="K148" s="59"/>
+      <c r="L148" s="15"/>
       <c r="M148" s="15"/>
     </row>
-    <row r="149" spans="1:13" s="4" customFormat="1">
-[...1 lines deleted...]
-        <v>63</v>
+    <row r="149" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A149" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B149" s="33">
-        <v>68438</v>
-[...5 lines deleted...]
-        <v>184351</v>
+        <v>4210889</v>
+      </c>
+      <c r="C149" s="67">
+        <v>9539100</v>
+      </c>
+      <c r="D149" s="67">
+        <v>15379617</v>
       </c>
       <c r="E149" s="15">
-        <v>242307</v>
-[...15 lines deleted...]
-      <c r="L149" s="60"/>
+        <v>19818041</v>
+      </c>
+      <c r="F149" s="74">
+        <v>24151327</v>
+      </c>
+      <c r="G149" s="76">
+        <v>29267617</v>
+      </c>
+      <c r="H149" s="74">
+        <v>35072646</v>
+      </c>
+      <c r="I149" s="107">
+        <v>40165578</v>
+      </c>
+      <c r="J149" s="74">
+        <v>45877387</v>
+      </c>
+      <c r="K149" s="59"/>
+      <c r="L149" s="59"/>
       <c r="M149" s="15"/>
     </row>
     <row r="150" spans="1:13" s="4" customFormat="1">
-      <c r="A150" s="7" t="s">
-[...12 lines deleted...]
-      <c r="L150" s="15"/>
+      <c r="A150" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B150" s="33">
+        <v>1659</v>
+      </c>
+      <c r="C150" s="67">
+        <v>4287</v>
+      </c>
+      <c r="D150" s="67">
+        <v>6914</v>
+      </c>
+      <c r="E150" s="15">
+        <v>9541</v>
+      </c>
+      <c r="F150" s="74">
+        <v>10875</v>
+      </c>
+      <c r="G150" s="76">
+        <v>12208</v>
+      </c>
+      <c r="H150" s="74">
+        <v>13541</v>
+      </c>
+      <c r="I150" s="107">
+        <v>14695</v>
+      </c>
+      <c r="J150" s="74">
+        <v>15848</v>
+      </c>
+      <c r="K150" s="59"/>
+      <c r="L150" s="59"/>
       <c r="M150" s="15"/>
     </row>
-    <row r="151" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>66</v>
+    <row r="151" spans="1:13" s="4" customFormat="1">
+      <c r="A151" s="13" t="s">
+        <v>65</v>
       </c>
       <c r="B151" s="33">
-        <v>4210889</v>
-[...5 lines deleted...]
-        <v>15379617</v>
+        <v>108398</v>
+      </c>
+      <c r="C151" s="67">
+        <v>265807</v>
+      </c>
+      <c r="D151" s="67">
+        <v>423216</v>
       </c>
       <c r="E151" s="15">
-        <v>19818041</v>
-[...15 lines deleted...]
-      <c r="L151" s="60"/>
+        <v>580624</v>
+      </c>
+      <c r="F151" s="74">
+        <v>685798</v>
+      </c>
+      <c r="G151" s="76">
+        <v>790971</v>
+      </c>
+      <c r="H151" s="74">
+        <v>900644</v>
+      </c>
+      <c r="I151" s="107">
+        <v>1035254</v>
+      </c>
+      <c r="J151" s="74">
+        <v>1169864</v>
+      </c>
+      <c r="K151" s="59"/>
+      <c r="L151" s="59"/>
       <c r="M151" s="15"/>
     </row>
     <row r="152" spans="1:13" s="4" customFormat="1">
       <c r="A152" s="13" t="s">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>6914</v>
+        <v>56</v>
+      </c>
+      <c r="B152" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="C152" s="68">
+        <v>224341</v>
+      </c>
+      <c r="D152" s="67">
+        <v>479024</v>
       </c>
       <c r="E152" s="15">
-        <v>9541</v>
-[...15 lines deleted...]
-      <c r="L152" s="60"/>
+        <v>916768</v>
+      </c>
+      <c r="F152" s="74">
+        <v>1199101</v>
+      </c>
+      <c r="G152" s="76">
+        <v>1552322</v>
+      </c>
+      <c r="H152" s="74">
+        <v>1773841</v>
+      </c>
+      <c r="I152" s="107">
+        <v>2116077</v>
+      </c>
+      <c r="J152" s="74">
+        <v>2480115</v>
+      </c>
+      <c r="K152" s="59"/>
+      <c r="L152" s="59"/>
       <c r="M152" s="15"/>
     </row>
     <row r="153" spans="1:13" s="4" customFormat="1">
       <c r="A153" s="13" t="s">
-        <v>65</v>
-[...27 lines deleted...]
-      <c r="L153" s="60"/>
+        <v>57</v>
+      </c>
+      <c r="B153" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="C153" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="D153" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E153" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F153" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G153" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H153" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I153" s="107">
+        <v>3992</v>
+      </c>
+      <c r="J153" s="74">
+        <v>7984</v>
+      </c>
+      <c r="K153" s="59"/>
+      <c r="L153" s="59"/>
       <c r="M153" s="15"/>
     </row>
     <row r="154" spans="1:13" s="4" customFormat="1">
       <c r="A154" s="13" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>479024</v>
+        <v>58</v>
+      </c>
+      <c r="B154" s="33">
+        <v>483</v>
+      </c>
+      <c r="C154" s="67">
+        <v>966</v>
+      </c>
+      <c r="D154" s="67">
+        <v>1449</v>
       </c>
       <c r="E154" s="15">
-        <v>916768</v>
-[...15 lines deleted...]
-      <c r="L154" s="60"/>
+        <v>1932</v>
+      </c>
+      <c r="F154" s="74">
+        <v>2415</v>
+      </c>
+      <c r="G154" s="76">
+        <v>2898</v>
+      </c>
+      <c r="H154" s="74">
+        <v>2898</v>
+      </c>
+      <c r="I154" s="107">
+        <v>2898</v>
+      </c>
+      <c r="J154" s="74">
+        <v>2898</v>
+      </c>
+      <c r="K154" s="59"/>
+      <c r="L154" s="59"/>
       <c r="M154" s="15"/>
     </row>
     <row r="155" spans="1:13" s="4" customFormat="1">
       <c r="A155" s="13" t="s">
-        <v>57</v>
-[...27 lines deleted...]
-      <c r="L155" s="60"/>
+        <v>59</v>
+      </c>
+      <c r="B155" s="33">
+        <v>2388619</v>
+      </c>
+      <c r="C155" s="67">
+        <v>4232673</v>
+      </c>
+      <c r="D155" s="67">
+        <v>6279601</v>
+      </c>
+      <c r="E155" s="15">
+        <v>8135212</v>
+      </c>
+      <c r="F155" s="74">
+        <v>10207603</v>
+      </c>
+      <c r="G155" s="76">
+        <v>12459191</v>
+      </c>
+      <c r="H155" s="74">
+        <v>14437436</v>
+      </c>
+      <c r="I155" s="107">
+        <v>16521041</v>
+      </c>
+      <c r="J155" s="74">
+        <v>18654140</v>
+      </c>
+      <c r="K155" s="59"/>
+      <c r="L155" s="59"/>
       <c r="M155" s="15"/>
     </row>
     <row r="156" spans="1:13" s="4" customFormat="1">
       <c r="A156" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B156" s="33">
-        <v>483</v>
-[...5 lines deleted...]
-        <v>1449</v>
+        <v>1179879</v>
+      </c>
+      <c r="C156" s="67">
+        <v>3203242</v>
+      </c>
+      <c r="D156" s="67">
+        <v>4704878</v>
       </c>
       <c r="E156" s="15">
-        <v>1932</v>
-[...15 lines deleted...]
-      <c r="L156" s="60"/>
+        <v>6037466</v>
+      </c>
+      <c r="F156" s="74">
+        <v>7248403</v>
+      </c>
+      <c r="G156" s="76">
+        <v>8986231</v>
+      </c>
+      <c r="H156" s="74">
+        <v>10363788</v>
+      </c>
+      <c r="I156" s="107">
+        <v>11778144</v>
+      </c>
+      <c r="J156" s="74">
+        <v>13256432</v>
+      </c>
+      <c r="K156" s="59"/>
+      <c r="L156" s="59"/>
       <c r="M156" s="15"/>
     </row>
-    <row r="157" spans="1:13" s="4" customFormat="1">
+    <row r="157" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1">
       <c r="A157" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B157" s="33">
-        <v>2388619</v>
-[...5 lines deleted...]
-        <v>6279601</v>
+        <v>531850</v>
+      </c>
+      <c r="C157" s="67">
+        <v>1607782</v>
+      </c>
+      <c r="D157" s="67">
+        <v>3484532</v>
       </c>
       <c r="E157" s="15">
-        <v>8135212</v>
-[...15 lines deleted...]
-      <c r="L157" s="60"/>
+        <v>4136494</v>
+      </c>
+      <c r="F157" s="74">
+        <v>4797128</v>
+      </c>
+      <c r="G157" s="76">
+        <v>5463791</v>
+      </c>
+      <c r="H157" s="74">
+        <v>7580492</v>
+      </c>
+      <c r="I157" s="107">
+        <v>8693470</v>
+      </c>
+      <c r="J157" s="74">
+        <v>10290100</v>
+      </c>
+      <c r="K157" s="59"/>
+      <c r="L157" s="59"/>
       <c r="M157" s="15"/>
     </row>
-    <row r="158" spans="1:13" s="4" customFormat="1">
-[...26 lines deleted...]
-      </c>
+    <row r="158" spans="1:13" s="4" customFormat="1" ht="31.8">
+      <c r="A158" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B158" s="22"/>
+      <c r="C158" s="6"/>
+      <c r="D158" s="45"/>
+      <c r="E158" s="6"/>
+      <c r="F158" s="22"/>
+      <c r="G158" s="51"/>
+      <c r="H158" s="60"/>
+      <c r="I158" s="60"/>
       <c r="J158" s="60"/>
-      <c r="K158" s="60"/>
-[...14 lines deleted...]
-        <v>3484532</v>
+      <c r="K158" s="59"/>
+      <c r="L158" s="12"/>
+      <c r="M158" s="12"/>
+    </row>
+    <row r="159" spans="1:13" s="4" customFormat="1">
+      <c r="A159" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B159" s="66">
+        <v>56803</v>
+      </c>
+      <c r="C159" s="67">
+        <v>233789</v>
+      </c>
+      <c r="D159" s="67">
+        <v>433392</v>
       </c>
       <c r="E159" s="15">
-        <v>4136494</v>
-[...15 lines deleted...]
-      <c r="L159" s="60"/>
+        <v>568755</v>
+      </c>
+      <c r="F159" s="74">
+        <v>761510</v>
+      </c>
+      <c r="G159" s="76">
+        <v>917906</v>
+      </c>
+      <c r="H159" s="74">
+        <v>1068171</v>
+      </c>
+      <c r="I159" s="74">
+        <v>1228621</v>
+      </c>
+      <c r="J159" s="74">
+        <v>1389432</v>
+      </c>
+      <c r="K159" s="59"/>
+      <c r="L159" s="59"/>
       <c r="M159" s="15"/>
     </row>
-    <row r="160" spans="1:13" s="4" customFormat="1" ht="31.8">
-[...14 lines deleted...]
-      <c r="M160" s="12"/>
+    <row r="160" spans="1:13" s="4" customFormat="1">
+      <c r="A160" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B160" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="C160" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="D160" s="70" t="s">
+        <v>15</v>
+      </c>
+      <c r="E160" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F160" s="74">
+        <v>1640</v>
+      </c>
+      <c r="G160" s="76">
+        <v>3279</v>
+      </c>
+      <c r="H160" s="74">
+        <v>4919</v>
+      </c>
+      <c r="I160" s="74">
+        <v>7763</v>
+      </c>
+      <c r="J160" s="74">
+        <v>10608</v>
+      </c>
+      <c r="K160" s="15"/>
+      <c r="L160" s="15"/>
+      <c r="M160" s="15"/>
     </row>
     <row r="161" spans="1:13" s="4" customFormat="1">
-      <c r="A161" s="7" t="s">
-[...28 lines deleted...]
-      <c r="L161" s="60"/>
+      <c r="A161" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B161" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="C161" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="D161" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="E161" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F161" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G161" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H161" s="74">
+        <v>65</v>
+      </c>
+      <c r="I161" s="74">
+        <v>130</v>
+      </c>
+      <c r="J161" s="74">
+        <v>195</v>
+      </c>
+      <c r="K161" s="15"/>
+      <c r="L161" s="15"/>
       <c r="M161" s="15"/>
     </row>
     <row r="162" spans="1:13" s="4" customFormat="1">
       <c r="A162" s="13" t="s">
-        <v>13</v>
-[...27 lines deleted...]
-      <c r="L162" s="15"/>
+        <v>56</v>
+      </c>
+      <c r="B162" s="66">
+        <v>1136</v>
+      </c>
+      <c r="C162" s="67">
+        <v>2272</v>
+      </c>
+      <c r="D162" s="67">
+        <v>3408</v>
+      </c>
+      <c r="E162" s="15">
+        <v>4544</v>
+      </c>
+      <c r="F162" s="74">
+        <v>5680</v>
+      </c>
+      <c r="G162" s="76">
+        <v>6816</v>
+      </c>
+      <c r="H162" s="74">
+        <v>6816</v>
+      </c>
+      <c r="I162" s="74">
+        <v>6816</v>
+      </c>
+      <c r="J162" s="74">
+        <v>6816</v>
+      </c>
+      <c r="K162" s="59"/>
+      <c r="L162" s="59"/>
       <c r="M162" s="15"/>
     </row>
     <row r="163" spans="1:13" s="4" customFormat="1">
       <c r="A163" s="13" t="s">
-        <v>55</v>
-[...27 lines deleted...]
-      <c r="L163" s="15"/>
+        <v>59</v>
+      </c>
+      <c r="B163" s="66">
+        <v>6202</v>
+      </c>
+      <c r="C163" s="67">
+        <v>13519</v>
+      </c>
+      <c r="D163" s="67">
+        <v>20836</v>
+      </c>
+      <c r="E163" s="15">
+        <v>28153</v>
+      </c>
+      <c r="F163" s="74">
+        <v>33504</v>
+      </c>
+      <c r="G163" s="76">
+        <v>38855</v>
+      </c>
+      <c r="H163" s="74">
+        <v>39899</v>
+      </c>
+      <c r="I163" s="74">
+        <v>40943</v>
+      </c>
+      <c r="J163" s="74">
+        <v>41987</v>
+      </c>
+      <c r="K163" s="59"/>
+      <c r="L163" s="59"/>
       <c r="M163" s="15"/>
     </row>
     <row r="164" spans="1:13" s="4" customFormat="1">
       <c r="A164" s="13" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>3408</v>
+        <v>60</v>
+      </c>
+      <c r="B164" s="66">
+        <v>5</v>
+      </c>
+      <c r="C164" s="67">
+        <v>10</v>
+      </c>
+      <c r="D164" s="67">
+        <v>15</v>
       </c>
       <c r="E164" s="15">
-        <v>4544</v>
-[...15 lines deleted...]
-      <c r="L164" s="60"/>
+        <v>20</v>
+      </c>
+      <c r="F164" s="74">
+        <v>25</v>
+      </c>
+      <c r="G164" s="76">
+        <v>30</v>
+      </c>
+      <c r="H164" s="74">
+        <v>30</v>
+      </c>
+      <c r="I164" s="74">
+        <v>30</v>
+      </c>
+      <c r="J164" s="74">
+        <v>30</v>
+      </c>
+      <c r="K164" s="59"/>
+      <c r="L164" s="59"/>
       <c r="M164" s="15"/>
     </row>
-    <row r="165" spans="1:13" s="4" customFormat="1">
+    <row r="165" spans="1:13" s="4" customFormat="1" ht="15.6" customHeight="1">
       <c r="A165" s="13" t="s">
-        <v>59</v>
-[...8 lines deleted...]
-        <v>20836</v>
+        <v>61</v>
+      </c>
+      <c r="B165" s="66">
+        <v>37080</v>
+      </c>
+      <c r="C165" s="67">
+        <v>171161</v>
+      </c>
+      <c r="D165" s="67">
+        <v>327860</v>
       </c>
       <c r="E165" s="15">
-        <v>28153</v>
-[...15 lines deleted...]
-      <c r="L165" s="60"/>
+        <v>420319</v>
+      </c>
+      <c r="F165" s="74">
+        <v>573823</v>
+      </c>
+      <c r="G165" s="76">
+        <v>690967</v>
+      </c>
+      <c r="H165" s="74">
+        <v>806746</v>
+      </c>
+      <c r="I165" s="74">
+        <v>907164</v>
+      </c>
+      <c r="J165" s="74">
+        <v>1007943</v>
+      </c>
+      <c r="K165" s="59"/>
+      <c r="L165" s="59"/>
       <c r="M165" s="15"/>
     </row>
     <row r="166" spans="1:13" s="4" customFormat="1">
       <c r="A166" s="13" t="s">
-        <v>60</v>
-[...8 lines deleted...]
-        <v>15</v>
+        <v>63</v>
+      </c>
+      <c r="B166" s="66">
+        <v>12380</v>
+      </c>
+      <c r="C166" s="67">
+        <v>46826</v>
+      </c>
+      <c r="D166" s="67">
+        <v>81273</v>
       </c>
       <c r="E166" s="15">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="G166" s="78">
+        <v>115719</v>
+      </c>
+      <c r="F166" s="74">
+        <v>146839</v>
+      </c>
+      <c r="G166" s="76">
+        <v>177958</v>
+      </c>
+      <c r="H166" s="74">
+        <v>209697</v>
+      </c>
+      <c r="I166" s="74">
+        <v>265776</v>
+      </c>
+      <c r="J166" s="74">
+        <v>321856</v>
+      </c>
+      <c r="K166" s="59"/>
+      <c r="L166" s="59"/>
+      <c r="M166" s="15"/>
+    </row>
+    <row r="167" spans="1:13" s="4" customFormat="1" ht="21.6">
+      <c r="A167" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="H166" s="76">
-[...40 lines deleted...]
-      <c r="L167" s="60"/>
+      <c r="B167" s="22"/>
+      <c r="C167" s="6"/>
+      <c r="D167" s="15"/>
+      <c r="E167" s="6"/>
+      <c r="F167" s="21"/>
+      <c r="G167" s="52"/>
+      <c r="H167" s="42"/>
+      <c r="I167" s="42"/>
+      <c r="J167" s="6"/>
+      <c r="K167" s="59"/>
+      <c r="L167" s="15"/>
       <c r="M167" s="15"/>
     </row>
     <row r="168" spans="1:13" s="4" customFormat="1">
-      <c r="A168" s="13" t="s">
+      <c r="A168" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B168" s="66">
+        <v>566990</v>
+      </c>
+      <c r="C168" s="67">
+        <v>1707566</v>
+      </c>
+      <c r="D168" s="67">
+        <v>3381412</v>
+      </c>
+      <c r="E168" s="15">
+        <v>5260632</v>
+      </c>
+      <c r="F168" s="74">
+        <v>6746837</v>
+      </c>
+      <c r="G168" s="76">
+        <v>8005281</v>
+      </c>
+      <c r="H168" s="74">
+        <v>9194964</v>
+      </c>
+      <c r="I168" s="74">
+        <v>9976666</v>
+      </c>
+      <c r="J168" s="74">
+        <v>10739820</v>
+      </c>
+      <c r="K168" s="59"/>
+      <c r="L168" s="59"/>
+      <c r="M168" s="15"/>
+    </row>
+    <row r="169" spans="1:13" s="4" customFormat="1">
+      <c r="A169" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B169" s="66">
+        <v>4092</v>
+      </c>
+      <c r="C169" s="67">
+        <v>9534</v>
+      </c>
+      <c r="D169" s="67">
+        <v>14975</v>
+      </c>
+      <c r="E169" s="15">
+        <v>20416</v>
+      </c>
+      <c r="F169" s="74">
+        <v>26521</v>
+      </c>
+      <c r="G169" s="76">
+        <v>32625</v>
+      </c>
+      <c r="H169" s="74">
+        <v>38429</v>
+      </c>
+      <c r="I169" s="74">
+        <v>45029</v>
+      </c>
+      <c r="J169" s="74">
+        <v>51629</v>
+      </c>
+      <c r="K169" s="59"/>
+      <c r="L169" s="59"/>
+      <c r="M169" s="15"/>
+    </row>
+    <row r="170" spans="1:13" s="4" customFormat="1">
+      <c r="A170" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B168" s="68">
-[...46 lines deleted...]
-      <c r="A170" s="7" t="s">
+      <c r="B170" s="66">
+        <v>562898</v>
+      </c>
+      <c r="C170" s="67">
+        <v>1698032</v>
+      </c>
+      <c r="D170" s="67">
+        <v>3366437</v>
+      </c>
+      <c r="E170" s="15">
+        <v>5240216</v>
+      </c>
+      <c r="F170" s="74">
+        <v>6720316</v>
+      </c>
+      <c r="G170" s="76">
+        <v>7972656</v>
+      </c>
+      <c r="H170" s="74">
+        <v>9156535</v>
+      </c>
+      <c r="I170" s="74">
+        <v>9931637</v>
+      </c>
+      <c r="J170" s="74">
+        <v>10688191</v>
+      </c>
+      <c r="K170" s="59"/>
+      <c r="L170" s="59"/>
+      <c r="M170" s="15"/>
+    </row>
+    <row r="171" spans="1:13" s="4" customFormat="1">
+      <c r="A171" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B171" s="24"/>
+      <c r="C171" s="6"/>
+      <c r="D171" s="15"/>
+      <c r="E171" s="6"/>
+      <c r="F171" s="21"/>
+      <c r="G171" s="52"/>
+      <c r="H171" s="42"/>
+      <c r="I171" s="42"/>
+      <c r="J171" s="42"/>
+      <c r="K171" s="59"/>
+      <c r="L171" s="15"/>
+      <c r="M171" s="15"/>
+    </row>
+    <row r="172" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A172" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="B170" s="68">
-[...72 lines deleted...]
-        <v>3366437</v>
+      <c r="B172" s="33">
+        <v>2647704</v>
+      </c>
+      <c r="C172" s="67">
+        <v>5767919</v>
+      </c>
+      <c r="D172" s="67">
+        <v>8459643</v>
       </c>
       <c r="E172" s="15">
-        <v>5240216</v>
-[...15 lines deleted...]
-      <c r="L172" s="60"/>
+        <v>11081723</v>
+      </c>
+      <c r="F172" s="74">
+        <v>13366023</v>
+      </c>
+      <c r="G172" s="76">
+        <v>16049626</v>
+      </c>
+      <c r="H172" s="74">
+        <v>18771686</v>
+      </c>
+      <c r="I172" s="74">
+        <v>23115233</v>
+      </c>
+      <c r="J172" s="74">
+        <v>30088970</v>
+      </c>
+      <c r="K172" s="59"/>
+      <c r="L172" s="59"/>
       <c r="M172" s="15"/>
     </row>
     <row r="173" spans="1:13" s="4" customFormat="1">
-      <c r="A173" s="7" t="s">
-[...12 lines deleted...]
-      <c r="L173" s="15"/>
+      <c r="A173" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B173" s="33">
+        <v>798591</v>
+      </c>
+      <c r="C173" s="67">
+        <v>1511163</v>
+      </c>
+      <c r="D173" s="67">
+        <v>2283736</v>
+      </c>
+      <c r="E173" s="15">
+        <v>3123941</v>
+      </c>
+      <c r="F173" s="74">
+        <v>3766364</v>
+      </c>
+      <c r="G173" s="76">
+        <v>4669127</v>
+      </c>
+      <c r="H173" s="74">
+        <v>5743413</v>
+      </c>
+      <c r="I173" s="74">
+        <v>8223152</v>
+      </c>
+      <c r="J173" s="74">
+        <v>12946110</v>
+      </c>
+      <c r="K173" s="59"/>
+      <c r="L173" s="59"/>
       <c r="M173" s="15"/>
     </row>
-    <row r="174" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1">
-[...1 lines deleted...]
-        <v>66</v>
+    <row r="174" spans="1:13" s="4" customFormat="1">
+      <c r="A174" s="13" t="s">
+        <v>65</v>
       </c>
       <c r="B174" s="33">
-        <v>2647704</v>
-[...5 lines deleted...]
-        <v>8459643</v>
+        <v>8980</v>
+      </c>
+      <c r="C174" s="67">
+        <v>125824</v>
+      </c>
+      <c r="D174" s="67">
+        <v>238335</v>
       </c>
       <c r="E174" s="15">
-        <v>11081723</v>
-[...15 lines deleted...]
-      <c r="L174" s="60"/>
+        <v>348530</v>
+      </c>
+      <c r="F174" s="74">
+        <v>445221</v>
+      </c>
+      <c r="G174" s="76">
+        <v>549711</v>
+      </c>
+      <c r="H174" s="74">
+        <v>652281</v>
+      </c>
+      <c r="I174" s="74">
+        <v>747569</v>
+      </c>
+      <c r="J174" s="74">
+        <v>843718</v>
+      </c>
+      <c r="K174" s="59"/>
+      <c r="L174" s="59"/>
       <c r="M174" s="15"/>
     </row>
     <row r="175" spans="1:13" s="4" customFormat="1">
       <c r="A175" s="13" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="B175" s="33">
-        <v>798591</v>
-[...5 lines deleted...]
-        <v>2283736</v>
+        <v>5</v>
+      </c>
+      <c r="C175" s="67">
+        <v>23</v>
+      </c>
+      <c r="D175" s="67">
+        <v>42</v>
       </c>
       <c r="E175" s="15">
-        <v>3123941</v>
-[...15 lines deleted...]
-      <c r="L175" s="60"/>
+        <v>60</v>
+      </c>
+      <c r="F175" s="74">
+        <v>60</v>
+      </c>
+      <c r="G175" s="76">
+        <v>60</v>
+      </c>
+      <c r="H175" s="74">
+        <v>60</v>
+      </c>
+      <c r="I175" s="74">
+        <v>120</v>
+      </c>
+      <c r="J175" s="74">
+        <v>180</v>
+      </c>
+      <c r="K175" s="59"/>
+      <c r="L175" s="59"/>
       <c r="M175" s="15"/>
     </row>
     <row r="176" spans="1:13" s="4" customFormat="1">
       <c r="A176" s="13" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="B176" s="33">
-        <v>8980</v>
-[...5 lines deleted...]
-        <v>238335</v>
+        <v>30323</v>
+      </c>
+      <c r="C176" s="67">
+        <v>69752</v>
+      </c>
+      <c r="D176" s="67">
+        <v>109263</v>
       </c>
       <c r="E176" s="15">
-        <v>348530</v>
-[...15 lines deleted...]
-      <c r="L176" s="60"/>
+        <v>134838</v>
+      </c>
+      <c r="F176" s="74">
+        <v>162351</v>
+      </c>
+      <c r="G176" s="76">
+        <v>189646</v>
+      </c>
+      <c r="H176" s="74">
+        <v>217287</v>
+      </c>
+      <c r="I176" s="74">
+        <v>267497</v>
+      </c>
+      <c r="J176" s="74">
+        <v>318746</v>
+      </c>
+      <c r="K176" s="59"/>
+      <c r="L176" s="59"/>
       <c r="M176" s="15"/>
     </row>
     <row r="177" spans="1:13" s="4" customFormat="1">
       <c r="A177" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B177" s="33">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>208</v>
+      </c>
+      <c r="C177" s="67">
+        <v>416</v>
+      </c>
+      <c r="D177" s="67">
+        <v>624</v>
       </c>
       <c r="E177" s="15">
-        <v>60</v>
-[...15 lines deleted...]
-      <c r="L177" s="60"/>
+        <v>832</v>
+      </c>
+      <c r="F177" s="74">
+        <v>1040</v>
+      </c>
+      <c r="G177" s="76">
+        <v>1248</v>
+      </c>
+      <c r="H177" s="74">
+        <v>1248</v>
+      </c>
+      <c r="I177" s="74">
+        <v>1248</v>
+      </c>
+      <c r="J177" s="74">
+        <v>1248</v>
+      </c>
+      <c r="K177" s="59"/>
+      <c r="L177" s="59"/>
       <c r="M177" s="15"/>
     </row>
     <row r="178" spans="1:13" s="4" customFormat="1">
       <c r="A178" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B178" s="33">
-        <v>30323</v>
-[...5 lines deleted...]
-        <v>109263</v>
+        <v>913391</v>
+      </c>
+      <c r="C178" s="67">
+        <v>1982398</v>
+      </c>
+      <c r="D178" s="67">
+        <v>2562533</v>
       </c>
       <c r="E178" s="15">
-        <v>134838</v>
-[...15 lines deleted...]
-      <c r="L178" s="60"/>
+        <v>3038031</v>
+      </c>
+      <c r="F178" s="74">
+        <v>3751744</v>
+      </c>
+      <c r="G178" s="76">
+        <v>4599627</v>
+      </c>
+      <c r="H178" s="74">
+        <v>5442464</v>
+      </c>
+      <c r="I178" s="74">
+        <v>6294715</v>
+      </c>
+      <c r="J178" s="74">
+        <v>7152107</v>
+      </c>
+      <c r="K178" s="59"/>
+      <c r="L178" s="59"/>
       <c r="M178" s="15"/>
     </row>
     <row r="179" spans="1:13" s="4" customFormat="1">
       <c r="A179" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B179" s="33">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>624</v>
+        <v>1</v>
+      </c>
+      <c r="C179" s="67">
+        <v>2</v>
+      </c>
+      <c r="D179" s="67">
+        <v>3</v>
       </c>
       <c r="E179" s="15">
-        <v>832</v>
-[...15 lines deleted...]
-      <c r="L179" s="60"/>
+        <v>4</v>
+      </c>
+      <c r="F179" s="74">
+        <v>5</v>
+      </c>
+      <c r="G179" s="76">
+        <v>6</v>
+      </c>
+      <c r="H179" s="74">
+        <v>6</v>
+      </c>
+      <c r="I179" s="74">
+        <v>6</v>
+      </c>
+      <c r="J179" s="74">
+        <v>6</v>
+      </c>
+      <c r="K179" s="59"/>
+      <c r="L179" s="59"/>
       <c r="M179" s="15"/>
     </row>
     <row r="180" spans="1:13" s="4" customFormat="1">
       <c r="A180" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B180" s="33">
+        <v>239661</v>
+      </c>
+      <c r="C180" s="67">
+        <v>618590</v>
+      </c>
+      <c r="D180" s="67">
+        <v>1002147</v>
+      </c>
+      <c r="E180" s="15">
+        <v>1369322</v>
+      </c>
+      <c r="F180" s="74">
+        <v>1728702</v>
+      </c>
+      <c r="G180" s="76">
+        <v>2085292</v>
+      </c>
+      <c r="H180" s="74">
+        <v>2315648</v>
+      </c>
+      <c r="I180" s="74">
+        <v>2540795</v>
+      </c>
+      <c r="J180" s="74">
+        <v>3145872</v>
+      </c>
+      <c r="K180" s="59"/>
+      <c r="L180" s="59"/>
+      <c r="M180" s="15"/>
+    </row>
+    <row r="181" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A181" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B181" s="33">
+        <v>656544</v>
+      </c>
+      <c r="C181" s="67">
+        <v>1459751</v>
+      </c>
+      <c r="D181" s="67">
+        <v>2262958</v>
+      </c>
+      <c r="E181" s="15">
+        <v>3066165</v>
+      </c>
+      <c r="F181" s="74">
+        <v>3510537</v>
+      </c>
+      <c r="G181" s="76">
+        <v>3954908</v>
+      </c>
+      <c r="H181" s="74">
+        <v>4399279</v>
+      </c>
+      <c r="I181" s="74">
+        <v>5040131</v>
+      </c>
+      <c r="J181" s="74">
+        <v>5680983</v>
+      </c>
+      <c r="K181" s="59"/>
+      <c r="L181" s="59"/>
+      <c r="M181" s="15"/>
+    </row>
+    <row r="182" spans="1:13" s="4" customFormat="1" ht="37.200000000000003" customHeight="1">
+      <c r="A182" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B182" s="22"/>
+      <c r="C182" s="6"/>
+      <c r="D182" s="15"/>
+      <c r="E182" s="6"/>
+      <c r="F182" s="6"/>
+      <c r="G182" s="49"/>
+      <c r="H182" s="6"/>
+      <c r="I182" s="6"/>
+      <c r="J182" s="43"/>
+      <c r="K182" s="59"/>
+      <c r="L182" s="6"/>
+      <c r="M182" s="6"/>
+    </row>
+    <row r="183" spans="1:13" s="4" customFormat="1">
+      <c r="A183" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B183" s="33">
+        <v>2311417</v>
+      </c>
+      <c r="C183" s="67">
+        <v>7010820</v>
+      </c>
+      <c r="D183" s="67">
+        <v>9264395</v>
+      </c>
+      <c r="E183" s="15">
+        <v>12924515</v>
+      </c>
+      <c r="F183" s="74">
+        <v>15906698</v>
+      </c>
+      <c r="G183" s="76">
+        <v>18326501</v>
+      </c>
+      <c r="H183" s="74">
+        <v>20805488</v>
+      </c>
+      <c r="I183" s="74">
+        <v>24394342</v>
+      </c>
+      <c r="J183" s="74">
+        <v>27786446</v>
+      </c>
+      <c r="K183" s="59"/>
+      <c r="L183" s="59"/>
+      <c r="M183" s="15"/>
+    </row>
+    <row r="184" spans="1:13" s="4" customFormat="1">
+      <c r="A184" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B184" s="33">
+        <v>110222</v>
+      </c>
+      <c r="C184" s="67">
+        <v>223563</v>
+      </c>
+      <c r="D184" s="67">
+        <v>237068</v>
+      </c>
+      <c r="E184" s="15">
+        <v>337113</v>
+      </c>
+      <c r="F184" s="74">
+        <v>438221</v>
+      </c>
+      <c r="G184" s="76">
+        <v>525975</v>
+      </c>
+      <c r="H184" s="74">
+        <v>613729</v>
+      </c>
+      <c r="I184" s="74">
+        <v>721606</v>
+      </c>
+      <c r="J184" s="74">
+        <v>840584</v>
+      </c>
+      <c r="K184" s="59"/>
+      <c r="L184" s="59"/>
+      <c r="M184" s="15"/>
+    </row>
+    <row r="185" spans="1:13" s="4" customFormat="1">
+      <c r="A185" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B180" s="33">
-[...147 lines deleted...]
-      </c>
       <c r="B185" s="33">
-        <v>2311417</v>
-[...5 lines deleted...]
-        <v>9264395</v>
+        <v>1121884</v>
+      </c>
+      <c r="C185" s="67">
+        <v>2577869</v>
+      </c>
+      <c r="D185" s="67">
+        <v>4016991</v>
       </c>
       <c r="E185" s="15">
-        <v>12924515</v>
-[...15 lines deleted...]
-      <c r="L185" s="60"/>
+        <v>5393024</v>
+      </c>
+      <c r="F185" s="74">
+        <v>6226595</v>
+      </c>
+      <c r="G185" s="76">
+        <v>7050531</v>
+      </c>
+      <c r="H185" s="74">
+        <v>8098961</v>
+      </c>
+      <c r="I185" s="74">
+        <v>9286615</v>
+      </c>
+      <c r="J185" s="74">
+        <v>10701847</v>
+      </c>
+      <c r="K185" s="59"/>
+      <c r="L185" s="59"/>
       <c r="M185" s="15"/>
     </row>
     <row r="186" spans="1:13" s="4" customFormat="1">
       <c r="A186" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B186" s="33">
-        <v>110222</v>
-[...5 lines deleted...]
-        <v>237068</v>
+        <v>96425</v>
+      </c>
+      <c r="C186" s="67">
+        <v>193740</v>
+      </c>
+      <c r="D186" s="67">
+        <v>291055</v>
       </c>
       <c r="E186" s="15">
-        <v>337113</v>
-[...15 lines deleted...]
-      <c r="L186" s="60"/>
+        <v>388370</v>
+      </c>
+      <c r="F186" s="74">
+        <v>540295</v>
+      </c>
+      <c r="G186" s="76">
+        <v>692220</v>
+      </c>
+      <c r="H186" s="74">
+        <v>844144</v>
+      </c>
+      <c r="I186" s="74">
+        <v>968939</v>
+      </c>
+      <c r="J186" s="74">
+        <v>1093734</v>
+      </c>
+      <c r="K186" s="59"/>
+      <c r="L186" s="59"/>
       <c r="M186" s="15"/>
     </row>
     <row r="187" spans="1:13" s="4" customFormat="1">
       <c r="A187" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B187" s="33">
-        <v>1121884</v>
-[...5 lines deleted...]
-        <v>4016991</v>
+        <v>982885</v>
+      </c>
+      <c r="C187" s="67">
+        <v>4015648</v>
+      </c>
+      <c r="D187" s="67">
+        <v>4719281</v>
       </c>
       <c r="E187" s="15">
-        <v>5393024</v>
-[...15 lines deleted...]
-      <c r="L187" s="60"/>
+        <v>6806007</v>
+      </c>
+      <c r="F187" s="74">
+        <v>8701587</v>
+      </c>
+      <c r="G187" s="76">
+        <v>10057775</v>
+      </c>
+      <c r="H187" s="74">
+        <v>11248653</v>
+      </c>
+      <c r="I187" s="74">
+        <v>13417182</v>
+      </c>
+      <c r="J187" s="74">
+        <v>15150281</v>
+      </c>
+      <c r="K187" s="59"/>
+      <c r="L187" s="59"/>
       <c r="M187" s="15"/>
     </row>
-    <row r="188" spans="1:13" s="4" customFormat="1">
-[...29 lines deleted...]
-      <c r="L188" s="60"/>
+    <row r="188" spans="1:13" s="4" customFormat="1" ht="21.6">
+      <c r="A188" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B188" s="22"/>
+      <c r="C188" s="6"/>
+      <c r="D188" s="15"/>
+      <c r="E188" s="6"/>
+      <c r="F188" s="21"/>
+      <c r="G188" s="52"/>
+      <c r="H188" s="42"/>
+      <c r="I188" s="42"/>
+      <c r="J188" s="42"/>
+      <c r="K188" s="59"/>
+      <c r="L188" s="15"/>
       <c r="M188" s="15"/>
     </row>
     <row r="189" spans="1:13" s="4" customFormat="1">
-      <c r="A189" s="13" t="s">
-        <v>63</v>
+      <c r="A189" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B189" s="33">
-        <v>982885</v>
-[...5 lines deleted...]
-        <v>4719281</v>
+        <v>6834587</v>
+      </c>
+      <c r="C189" s="67">
+        <v>13364878</v>
+      </c>
+      <c r="D189" s="67">
+        <v>20927458</v>
       </c>
       <c r="E189" s="15">
-        <v>6806007</v>
-[...15 lines deleted...]
-      <c r="L189" s="60"/>
+        <v>30312173</v>
+      </c>
+      <c r="F189" s="74">
+        <v>39859039</v>
+      </c>
+      <c r="G189" s="76">
+        <v>50935239</v>
+      </c>
+      <c r="H189" s="74">
+        <v>61354964</v>
+      </c>
+      <c r="I189" s="74">
+        <v>71363124</v>
+      </c>
+      <c r="J189" s="74">
+        <v>81907442</v>
+      </c>
+      <c r="K189" s="59"/>
+      <c r="L189" s="59"/>
       <c r="M189" s="15"/>
     </row>
-    <row r="190" spans="1:13" s="4" customFormat="1" ht="21.6">
-[...13 lines deleted...]
-      <c r="L190" s="15"/>
+    <row r="190" spans="1:13" s="4" customFormat="1">
+      <c r="A190" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B190" s="33">
+        <v>475227</v>
+      </c>
+      <c r="C190" s="67">
+        <v>926327</v>
+      </c>
+      <c r="D190" s="67">
+        <v>1430318</v>
+      </c>
+      <c r="E190" s="15">
+        <v>2142112</v>
+      </c>
+      <c r="F190" s="74">
+        <v>2819028</v>
+      </c>
+      <c r="G190" s="76">
+        <v>3414735</v>
+      </c>
+      <c r="H190" s="74">
+        <v>3924129</v>
+      </c>
+      <c r="I190" s="74">
+        <v>4314326</v>
+      </c>
+      <c r="J190" s="74">
+        <v>4950509</v>
+      </c>
+      <c r="K190" s="59"/>
+      <c r="L190" s="59"/>
       <c r="M190" s="15"/>
     </row>
-    <row r="191" spans="1:13" s="4" customFormat="1">
-[...1 lines deleted...]
-        <v>66</v>
+    <row r="191" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A191" s="13" t="s">
+        <v>65</v>
       </c>
       <c r="B191" s="33">
-        <v>6834587</v>
-[...5 lines deleted...]
-        <v>20927458</v>
+        <v>966234</v>
+      </c>
+      <c r="C191" s="67">
+        <v>1158974</v>
+      </c>
+      <c r="D191" s="67">
+        <v>1875893</v>
       </c>
       <c r="E191" s="15">
-        <v>30312173</v>
-[...15 lines deleted...]
-      <c r="L191" s="60"/>
+        <v>2920033</v>
+      </c>
+      <c r="F191" s="74">
+        <v>4311376</v>
+      </c>
+      <c r="G191" s="76">
+        <v>5779243</v>
+      </c>
+      <c r="H191" s="74">
+        <v>7320395</v>
+      </c>
+      <c r="I191" s="74">
+        <v>8508329</v>
+      </c>
+      <c r="J191" s="74">
+        <v>9508486</v>
+      </c>
+      <c r="K191" s="59"/>
+      <c r="L191" s="59"/>
       <c r="M191" s="15"/>
     </row>
     <row r="192" spans="1:13" s="4" customFormat="1">
       <c r="A192" s="13" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="B192" s="33">
-        <v>475227</v>
-[...5 lines deleted...]
-        <v>1430318</v>
+        <v>101871</v>
+      </c>
+      <c r="C192" s="67">
+        <v>289792</v>
+      </c>
+      <c r="D192" s="67">
+        <v>541182</v>
       </c>
       <c r="E192" s="15">
-        <v>2142112</v>
-[...15 lines deleted...]
-      <c r="L192" s="60"/>
+        <v>794220</v>
+      </c>
+      <c r="F192" s="74">
+        <v>1136265</v>
+      </c>
+      <c r="G192" s="76">
+        <v>1339576</v>
+      </c>
+      <c r="H192" s="74">
+        <v>1525328</v>
+      </c>
+      <c r="I192" s="74">
+        <v>1788749</v>
+      </c>
+      <c r="J192" s="74">
+        <v>2287308</v>
+      </c>
+      <c r="K192" s="59"/>
+      <c r="L192" s="59"/>
       <c r="M192" s="15"/>
     </row>
-    <row r="193" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
+    <row r="193" spans="1:13" s="4" customFormat="1">
       <c r="A193" s="13" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="B193" s="33">
-        <v>966234</v>
-[...5 lines deleted...]
-        <v>1875893</v>
+        <v>114819</v>
+      </c>
+      <c r="C193" s="67">
+        <v>457160</v>
+      </c>
+      <c r="D193" s="67">
+        <v>873032</v>
       </c>
       <c r="E193" s="15">
-        <v>2920033</v>
-[...15 lines deleted...]
-      <c r="L193" s="60"/>
+        <v>1442168</v>
+      </c>
+      <c r="F193" s="74">
+        <v>2023521</v>
+      </c>
+      <c r="G193" s="76">
+        <v>2590427</v>
+      </c>
+      <c r="H193" s="74">
+        <v>3058156</v>
+      </c>
+      <c r="I193" s="74">
+        <v>3432056</v>
+      </c>
+      <c r="J193" s="74">
+        <v>4030603</v>
+      </c>
+      <c r="K193" s="59"/>
+      <c r="L193" s="59"/>
       <c r="M193" s="15"/>
     </row>
     <row r="194" spans="1:13" s="4" customFormat="1">
       <c r="A194" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B194" s="33">
-        <v>101871</v>
-[...5 lines deleted...]
-        <v>541182</v>
+        <v>500</v>
+      </c>
+      <c r="C194" s="67">
+        <v>1000</v>
+      </c>
+      <c r="D194" s="67">
+        <v>1500</v>
       </c>
       <c r="E194" s="15">
-        <v>794220</v>
-[...15 lines deleted...]
-      <c r="L194" s="60"/>
+        <v>2000</v>
+      </c>
+      <c r="F194" s="74">
+        <v>2500</v>
+      </c>
+      <c r="G194" s="76">
+        <v>3000</v>
+      </c>
+      <c r="H194" s="74">
+        <v>3375</v>
+      </c>
+      <c r="I194" s="74">
+        <v>3750</v>
+      </c>
+      <c r="J194" s="74">
+        <v>4125</v>
+      </c>
+      <c r="K194" s="59"/>
+      <c r="L194" s="59"/>
       <c r="M194" s="15"/>
     </row>
     <row r="195" spans="1:13" s="4" customFormat="1">
       <c r="A195" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B195" s="33">
-        <v>114819</v>
-[...5 lines deleted...]
-        <v>873032</v>
+        <v>1103050</v>
+      </c>
+      <c r="C195" s="67">
+        <v>2339599</v>
+      </c>
+      <c r="D195" s="67">
+        <v>3513928</v>
       </c>
       <c r="E195" s="15">
-        <v>1442168</v>
-[...15 lines deleted...]
-      <c r="L195" s="60"/>
+        <v>4558637</v>
+      </c>
+      <c r="F195" s="74">
+        <v>5366278</v>
+      </c>
+      <c r="G195" s="76">
+        <v>7591754</v>
+      </c>
+      <c r="H195" s="74">
+        <v>8950309</v>
+      </c>
+      <c r="I195" s="74">
+        <v>10329180</v>
+      </c>
+      <c r="J195" s="74">
+        <v>11532480</v>
+      </c>
+      <c r="K195" s="59"/>
+      <c r="L195" s="59"/>
       <c r="M195" s="15"/>
     </row>
     <row r="196" spans="1:13" s="4" customFormat="1">
       <c r="A196" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B196" s="33">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>1500</v>
+        <v>1268618</v>
+      </c>
+      <c r="C196" s="67">
+        <v>2639064</v>
+      </c>
+      <c r="D196" s="67">
+        <v>3774746</v>
       </c>
       <c r="E196" s="15">
-        <v>2000</v>
-[...15 lines deleted...]
-      <c r="L196" s="60"/>
+        <v>5613960</v>
+      </c>
+      <c r="F196" s="74">
+        <v>7905855</v>
+      </c>
+      <c r="G196" s="76">
+        <v>9816983</v>
+      </c>
+      <c r="H196" s="74">
+        <v>12011170</v>
+      </c>
+      <c r="I196" s="74">
+        <v>13479148</v>
+      </c>
+      <c r="J196" s="74">
+        <v>15057849</v>
+      </c>
+      <c r="K196" s="59"/>
+      <c r="L196" s="59"/>
       <c r="M196" s="15"/>
     </row>
     <row r="197" spans="1:13" s="4" customFormat="1">
       <c r="A197" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B197" s="33">
-        <v>1103050</v>
-[...5 lines deleted...]
-        <v>3513928</v>
+        <v>283</v>
+      </c>
+      <c r="C197" s="67">
+        <v>566</v>
+      </c>
+      <c r="D197" s="67">
+        <v>849</v>
       </c>
       <c r="E197" s="15">
-        <v>4558637</v>
-[...15 lines deleted...]
-      <c r="L197" s="60"/>
+        <v>1132</v>
+      </c>
+      <c r="F197" s="74">
+        <v>1415</v>
+      </c>
+      <c r="G197" s="76">
+        <v>1698</v>
+      </c>
+      <c r="H197" s="74">
+        <v>1698</v>
+      </c>
+      <c r="I197" s="74">
+        <v>1698</v>
+      </c>
+      <c r="J197" s="74">
+        <v>1698</v>
+      </c>
+      <c r="K197" s="59"/>
+      <c r="L197" s="59"/>
       <c r="M197" s="15"/>
     </row>
     <row r="198" spans="1:13" s="4" customFormat="1">
       <c r="A198" s="13" t="s">
-        <v>61</v>
-[...8 lines deleted...]
-        <v>3774746</v>
+        <v>63</v>
+      </c>
+      <c r="B198" s="66">
+        <v>2803986</v>
+      </c>
+      <c r="C198" s="67">
+        <v>5552398</v>
+      </c>
+      <c r="D198" s="67">
+        <v>8916013</v>
       </c>
       <c r="E198" s="15">
-        <v>5613960</v>
-[...15 lines deleted...]
-      <c r="L198" s="60"/>
+        <v>12837915</v>
+      </c>
+      <c r="F198" s="74">
+        <v>16292805</v>
+      </c>
+      <c r="G198" s="76">
+        <v>20397830</v>
+      </c>
+      <c r="H198" s="74">
+        <v>24560410</v>
+      </c>
+      <c r="I198" s="74">
+        <v>29505893</v>
+      </c>
+      <c r="J198" s="74">
+        <v>34534391</v>
+      </c>
+      <c r="K198" s="59"/>
+      <c r="L198" s="59"/>
       <c r="M198" s="15"/>
     </row>
-    <row r="199" spans="1:13" s="4" customFormat="1">
-[...29 lines deleted...]
-      <c r="L199" s="60"/>
+    <row r="199" spans="1:13" s="4" customFormat="1" ht="21.6">
+      <c r="A199" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B199" s="22"/>
+      <c r="C199" s="6"/>
+      <c r="D199" s="15"/>
+      <c r="E199" s="6"/>
+      <c r="F199" s="21"/>
+      <c r="G199" s="52"/>
+      <c r="H199" s="42"/>
+      <c r="I199" s="42"/>
+      <c r="J199" s="6"/>
+      <c r="K199" s="59"/>
+      <c r="L199" s="15"/>
       <c r="M199" s="15"/>
     </row>
     <row r="200" spans="1:13" s="4" customFormat="1">
-      <c r="A200" s="13" t="s">
-[...9 lines deleted...]
-        <v>8916013</v>
+      <c r="A200" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B200" s="33">
+        <v>7346440</v>
+      </c>
+      <c r="C200" s="67">
+        <v>16692158</v>
+      </c>
+      <c r="D200" s="67">
+        <v>29084386</v>
       </c>
       <c r="E200" s="15">
-        <v>12837915</v>
-[...15 lines deleted...]
-      <c r="L200" s="60"/>
+        <v>43434359</v>
+      </c>
+      <c r="F200" s="74">
+        <v>55494368</v>
+      </c>
+      <c r="G200" s="76">
+        <v>69157919</v>
+      </c>
+      <c r="H200" s="74">
+        <v>83928486</v>
+      </c>
+      <c r="I200" s="74">
+        <v>100827126</v>
+      </c>
+      <c r="J200" s="74">
+        <v>118190805</v>
+      </c>
+      <c r="K200" s="59"/>
+      <c r="L200" s="59"/>
       <c r="M200" s="15"/>
     </row>
-    <row r="201" spans="1:13" s="4" customFormat="1" ht="21.6">
-[...13 lines deleted...]
-      <c r="L201" s="15"/>
+    <row r="201" spans="1:13" s="4" customFormat="1">
+      <c r="A201" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B201" s="33">
+        <v>165343</v>
+      </c>
+      <c r="C201" s="67">
+        <v>542186</v>
+      </c>
+      <c r="D201" s="67">
+        <v>919030</v>
+      </c>
+      <c r="E201" s="15">
+        <v>1295874</v>
+      </c>
+      <c r="F201" s="74">
+        <v>1408519</v>
+      </c>
+      <c r="G201" s="76">
+        <v>1521164</v>
+      </c>
+      <c r="H201" s="74">
+        <v>1638439</v>
+      </c>
+      <c r="I201" s="74">
+        <v>1868435</v>
+      </c>
+      <c r="J201" s="74">
+        <v>2098432</v>
+      </c>
+      <c r="K201" s="59"/>
+      <c r="L201" s="59"/>
       <c r="M201" s="15"/>
     </row>
     <row r="202" spans="1:13" s="4" customFormat="1">
-      <c r="A202" s="7" t="s">
-        <v>66</v>
+      <c r="A202" s="13" t="s">
+        <v>65</v>
       </c>
       <c r="B202" s="33">
-        <v>7346440</v>
-[...5 lines deleted...]
-        <v>29084386</v>
+        <v>2690032</v>
+      </c>
+      <c r="C202" s="67">
+        <v>6055910</v>
+      </c>
+      <c r="D202" s="67">
+        <v>9537966</v>
       </c>
       <c r="E202" s="15">
-        <v>43434359</v>
-[...15 lines deleted...]
-      <c r="L202" s="60"/>
+        <v>12841456</v>
+      </c>
+      <c r="F202" s="74">
+        <v>15895804</v>
+      </c>
+      <c r="G202" s="76">
+        <v>19444429</v>
+      </c>
+      <c r="H202" s="74">
+        <v>23333073</v>
+      </c>
+      <c r="I202" s="74">
+        <v>27652869</v>
+      </c>
+      <c r="J202" s="74">
+        <v>32026090</v>
+      </c>
+      <c r="K202" s="59"/>
+      <c r="L202" s="59"/>
       <c r="M202" s="15"/>
     </row>
     <row r="203" spans="1:13" s="4" customFormat="1">
       <c r="A203" s="13" t="s">
-        <v>13</v>
-[...27 lines deleted...]
-      <c r="L203" s="60"/>
+        <v>55</v>
+      </c>
+      <c r="B203" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C203" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D203" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E203" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F203" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G203" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H203" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I203" s="74">
+        <v>426</v>
+      </c>
+      <c r="J203" s="74">
+        <v>639</v>
+      </c>
+      <c r="K203" s="59"/>
+      <c r="L203" s="59"/>
       <c r="M203" s="15"/>
     </row>
     <row r="204" spans="1:13" s="4" customFormat="1">
       <c r="A204" s="13" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="B204" s="33">
-        <v>2690032</v>
-[...5 lines deleted...]
-        <v>9537966</v>
+        <v>41955</v>
+      </c>
+      <c r="C204" s="67">
+        <v>216374</v>
+      </c>
+      <c r="D204" s="67">
+        <v>391069</v>
       </c>
       <c r="E204" s="15">
-        <v>12841456</v>
-[...15 lines deleted...]
-      <c r="L204" s="60"/>
+        <v>809794</v>
+      </c>
+      <c r="F204" s="74">
+        <v>1507224</v>
+      </c>
+      <c r="G204" s="76">
+        <v>2239214</v>
+      </c>
+      <c r="H204" s="74">
+        <v>3232436</v>
+      </c>
+      <c r="I204" s="74">
+        <v>4230263</v>
+      </c>
+      <c r="J204" s="74">
+        <v>5309106</v>
+      </c>
+      <c r="K204" s="59"/>
+      <c r="L204" s="59"/>
       <c r="M204" s="15"/>
     </row>
     <row r="205" spans="1:13" s="4" customFormat="1">
       <c r="A205" s="13" t="s">
-        <v>55</v>
-[...27 lines deleted...]
-      <c r="L205" s="60"/>
+        <v>57</v>
+      </c>
+      <c r="B205" s="33">
+        <v>38901</v>
+      </c>
+      <c r="C205" s="67">
+        <v>337303</v>
+      </c>
+      <c r="D205" s="67">
+        <v>747334</v>
+      </c>
+      <c r="E205" s="15">
+        <v>1180137</v>
+      </c>
+      <c r="F205" s="74">
+        <v>1346212</v>
+      </c>
+      <c r="G205" s="76">
+        <v>1584647</v>
+      </c>
+      <c r="H205" s="74">
+        <v>1751356</v>
+      </c>
+      <c r="I205" s="74">
+        <v>2155657</v>
+      </c>
+      <c r="J205" s="74">
+        <v>2548664</v>
+      </c>
+      <c r="K205" s="59"/>
+      <c r="L205" s="59"/>
       <c r="M205" s="15"/>
     </row>
     <row r="206" spans="1:13" s="4" customFormat="1">
       <c r="A206" s="13" t="s">
-        <v>56</v>
-[...27 lines deleted...]
-      <c r="L206" s="60"/>
+        <v>58</v>
+      </c>
+      <c r="B206" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C206" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D206" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E206" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F206" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G206" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H206" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I206" s="74">
+        <v>3832</v>
+      </c>
+      <c r="J206" s="74">
+        <v>5748</v>
+      </c>
+      <c r="K206" s="59"/>
+      <c r="L206" s="59"/>
       <c r="M206" s="15"/>
     </row>
     <row r="207" spans="1:13" s="4" customFormat="1">
       <c r="A207" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B207" s="33">
-        <v>38901</v>
-[...5 lines deleted...]
-        <v>747334</v>
+        <v>859381</v>
+      </c>
+      <c r="C207" s="67">
+        <v>2172700</v>
+      </c>
+      <c r="D207" s="67">
+        <v>4311196</v>
       </c>
       <c r="E207" s="15">
-        <v>1180137</v>
-[...15 lines deleted...]
-      <c r="L207" s="60"/>
+        <v>6436338</v>
+      </c>
+      <c r="F207" s="74">
+        <v>7670757</v>
+      </c>
+      <c r="G207" s="76">
+        <v>9520129</v>
+      </c>
+      <c r="H207" s="74">
+        <v>11092227</v>
+      </c>
+      <c r="I207" s="74">
+        <v>13530482</v>
+      </c>
+      <c r="J207" s="74">
+        <v>15528314</v>
+      </c>
+      <c r="K207" s="59"/>
+      <c r="L207" s="59"/>
       <c r="M207" s="15"/>
     </row>
     <row r="208" spans="1:13" s="4" customFormat="1">
       <c r="A208" s="13" t="s">
-        <v>58</v>
-[...27 lines deleted...]
-      <c r="L208" s="60"/>
+        <v>60</v>
+      </c>
+      <c r="B208" s="33">
+        <v>13</v>
+      </c>
+      <c r="C208" s="67">
+        <v>26</v>
+      </c>
+      <c r="D208" s="67">
+        <v>39</v>
+      </c>
+      <c r="E208" s="15">
+        <v>52</v>
+      </c>
+      <c r="F208" s="74">
+        <v>65</v>
+      </c>
+      <c r="G208" s="76">
+        <v>78</v>
+      </c>
+      <c r="H208" s="74">
+        <v>78</v>
+      </c>
+      <c r="I208" s="74">
+        <v>78</v>
+      </c>
+      <c r="J208" s="74">
+        <v>78</v>
+      </c>
+      <c r="K208" s="59"/>
+      <c r="L208" s="59"/>
       <c r="M208" s="15"/>
     </row>
     <row r="209" spans="1:16384" s="4" customFormat="1">
       <c r="A209" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B209" s="33">
-        <v>859381</v>
-[...5 lines deleted...]
-        <v>4311196</v>
+        <v>1759654</v>
+      </c>
+      <c r="C209" s="67">
+        <v>3209899</v>
+      </c>
+      <c r="D209" s="67">
+        <v>4947902</v>
       </c>
       <c r="E209" s="15">
-        <v>6436338</v>
-[...15 lines deleted...]
-      <c r="L209" s="60"/>
+        <v>7059216</v>
+      </c>
+      <c r="F209" s="74">
+        <v>9225638</v>
+      </c>
+      <c r="G209" s="76">
+        <v>11423931</v>
+      </c>
+      <c r="H209" s="74">
+        <v>13519324</v>
+      </c>
+      <c r="I209" s="74">
+        <v>16193273</v>
+      </c>
+      <c r="J209" s="74">
+        <v>19463789</v>
+      </c>
+      <c r="K209" s="59"/>
+      <c r="L209" s="59"/>
       <c r="M209" s="15"/>
     </row>
     <row r="210" spans="1:16384" s="4" customFormat="1">
       <c r="A210" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B210" s="33">
+        <v>1185</v>
+      </c>
+      <c r="C210" s="67">
+        <v>18551</v>
+      </c>
+      <c r="D210" s="67">
+        <v>35916</v>
+      </c>
+      <c r="E210" s="15">
+        <v>53282</v>
+      </c>
+      <c r="F210" s="74">
+        <v>56840</v>
+      </c>
+      <c r="G210" s="76">
+        <v>60397</v>
+      </c>
+      <c r="H210" s="74">
+        <v>64068</v>
+      </c>
+      <c r="I210" s="74">
+        <v>70068</v>
+      </c>
+      <c r="J210" s="74">
+        <v>76068</v>
+      </c>
+      <c r="K210" s="59"/>
+      <c r="L210" s="59"/>
+      <c r="M210" s="15"/>
+    </row>
+    <row r="211" spans="1:16384" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A211" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B211" s="33">
+        <v>1789976</v>
+      </c>
+      <c r="C211" s="67">
+        <v>4139208</v>
+      </c>
+      <c r="D211" s="67">
+        <v>8193934</v>
+      </c>
+      <c r="E211" s="15">
+        <v>13758211</v>
+      </c>
+      <c r="F211" s="74">
+        <v>18383309</v>
+      </c>
+      <c r="G211" s="76">
+        <v>23363929</v>
+      </c>
+      <c r="H211" s="74">
+        <v>29295358</v>
+      </c>
+      <c r="I211" s="74">
+        <v>35121746</v>
+      </c>
+      <c r="J211" s="74">
+        <v>41133882</v>
+      </c>
+      <c r="K211" s="59"/>
+      <c r="L211" s="59"/>
+      <c r="M211" s="15"/>
+    </row>
+    <row r="212" spans="1:16384" s="4" customFormat="1">
+      <c r="A212" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B212" s="22"/>
+      <c r="C212" s="6"/>
+      <c r="D212" s="15"/>
+      <c r="E212" s="6"/>
+      <c r="F212" s="21"/>
+      <c r="G212" s="52"/>
+      <c r="H212" s="60"/>
+      <c r="I212" s="60"/>
+      <c r="J212" s="42"/>
+      <c r="K212" s="15"/>
+      <c r="L212" s="15"/>
+      <c r="M212" s="15"/>
+    </row>
+    <row r="213" spans="1:16384" s="4" customFormat="1">
+      <c r="A213" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B213" s="33">
+        <v>4299519</v>
+      </c>
+      <c r="C213" s="67">
+        <v>11390048</v>
+      </c>
+      <c r="D213" s="67">
+        <v>18636314</v>
+      </c>
+      <c r="E213" s="15">
+        <v>27528716</v>
+      </c>
+      <c r="F213" s="74">
+        <v>34870907</v>
+      </c>
+      <c r="G213" s="76">
+        <v>41832021</v>
+      </c>
+      <c r="H213" s="74">
+        <v>47729286</v>
+      </c>
+      <c r="I213" s="74">
+        <v>54593200</v>
+      </c>
+      <c r="J213" s="74">
+        <v>62967368</v>
+      </c>
+      <c r="K213" s="59"/>
+      <c r="L213" s="59"/>
+      <c r="M213" s="15"/>
+    </row>
+    <row r="214" spans="1:16384" s="4" customFormat="1">
+      <c r="A214" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="C210" s="69">
-[...8 lines deleted...]
-      <c r="F210" s="76">
+      <c r="B214" s="33">
+        <v>104294</v>
+      </c>
+      <c r="C214" s="67">
+        <v>315869</v>
+      </c>
+      <c r="D214" s="67">
+        <v>492963</v>
+      </c>
+      <c r="E214" s="15">
+        <v>853113</v>
+      </c>
+      <c r="F214" s="74">
+        <v>1012692</v>
+      </c>
+      <c r="G214" s="76">
+        <v>1227893</v>
+      </c>
+      <c r="H214" s="74">
+        <v>1425417</v>
+      </c>
+      <c r="I214" s="74">
+        <v>1709194</v>
+      </c>
+      <c r="J214" s="74">
+        <v>2103969</v>
+      </c>
+      <c r="K214" s="59"/>
+      <c r="L214" s="59"/>
+      <c r="M214" s="15"/>
+      <c r="N214" s="14"/>
+      <c r="O214" s="14"/>
+      <c r="P214" s="14"/>
+      <c r="Q214" s="14"/>
+      <c r="R214" s="14"/>
+      <c r="S214" s="14"/>
+      <c r="T214" s="14"/>
+      <c r="U214" s="14"/>
+      <c r="V214" s="14"/>
+      <c r="W214" s="14"/>
+      <c r="X214" s="14"/>
+      <c r="Y214" s="14"/>
+      <c r="Z214" s="14"/>
+      <c r="AA214" s="14"/>
+      <c r="AB214" s="14"/>
+      <c r="AC214" s="14"/>
+      <c r="AD214" s="14"/>
+      <c r="AE214" s="14"/>
+      <c r="AF214" s="14"/>
+      <c r="AG214" s="14"/>
+      <c r="AH214" s="14"/>
+      <c r="AI214" s="14"/>
+      <c r="AJ214" s="14"/>
+      <c r="AK214" s="14"/>
+      <c r="AL214" s="14"/>
+      <c r="AM214" s="14"/>
+      <c r="AN214" s="14"/>
+      <c r="AO214" s="14"/>
+      <c r="AP214" s="14"/>
+      <c r="AQ214" s="14"/>
+      <c r="AR214" s="14"/>
+      <c r="AS214" s="14"/>
+      <c r="AT214" s="14"/>
+      <c r="AU214" s="14"/>
+      <c r="AV214" s="14"/>
+      <c r="AW214" s="14"/>
+      <c r="AX214" s="14"/>
+      <c r="AY214" s="14"/>
+      <c r="AZ214" s="14"/>
+      <c r="BA214" s="14"/>
+      <c r="BB214" s="14"/>
+      <c r="BC214" s="14"/>
+      <c r="BD214" s="14"/>
+      <c r="BE214" s="14"/>
+      <c r="BF214" s="14"/>
+      <c r="BG214" s="14"/>
+      <c r="BH214" s="14"/>
+      <c r="BI214" s="14"/>
+      <c r="BJ214" s="14"/>
+      <c r="BK214" s="14"/>
+      <c r="BL214" s="14"/>
+      <c r="BM214" s="14"/>
+      <c r="BN214" s="14"/>
+      <c r="BO214" s="14"/>
+      <c r="BP214" s="14"/>
+      <c r="BQ214" s="14"/>
+      <c r="BR214" s="14"/>
+      <c r="BS214" s="14"/>
+      <c r="BT214" s="14"/>
+      <c r="BU214" s="14"/>
+      <c r="BV214" s="14"/>
+      <c r="BW214" s="14"/>
+      <c r="BX214" s="14"/>
+      <c r="BY214" s="14"/>
+      <c r="BZ214" s="14"/>
+      <c r="CA214" s="14"/>
+      <c r="CB214" s="14"/>
+      <c r="CC214" s="14"/>
+      <c r="CD214" s="14"/>
+      <c r="CE214" s="14"/>
+      <c r="CF214" s="14"/>
+      <c r="CG214" s="14"/>
+      <c r="CH214" s="14"/>
+      <c r="CI214" s="14"/>
+      <c r="CJ214" s="14"/>
+      <c r="CK214" s="14"/>
+      <c r="CL214" s="14"/>
+      <c r="CM214" s="14"/>
+      <c r="CN214" s="14"/>
+      <c r="CO214" s="14"/>
+      <c r="CP214" s="14"/>
+      <c r="CQ214" s="14"/>
+      <c r="CR214" s="14"/>
+      <c r="CS214" s="14"/>
+      <c r="CT214" s="14"/>
+      <c r="CU214" s="14"/>
+      <c r="CV214" s="14"/>
+      <c r="CW214" s="14"/>
+      <c r="CX214" s="14"/>
+      <c r="CY214" s="14"/>
+      <c r="CZ214" s="14"/>
+      <c r="DA214" s="14"/>
+      <c r="DB214" s="14"/>
+      <c r="DC214" s="14"/>
+      <c r="DD214" s="14"/>
+      <c r="DE214" s="14"/>
+      <c r="DF214" s="14"/>
+      <c r="DG214" s="14"/>
+      <c r="DH214" s="14"/>
+      <c r="DI214" s="14"/>
+      <c r="DJ214" s="14"/>
+      <c r="DK214" s="14"/>
+      <c r="DL214" s="14"/>
+      <c r="DM214" s="14"/>
+      <c r="DN214" s="14"/>
+      <c r="DO214" s="14"/>
+      <c r="DP214" s="14"/>
+      <c r="DQ214" s="14"/>
+      <c r="DR214" s="14"/>
+      <c r="DS214" s="14"/>
+      <c r="DT214" s="14"/>
+      <c r="DU214" s="14"/>
+      <c r="DV214" s="14"/>
+      <c r="DW214" s="14"/>
+      <c r="DX214" s="14"/>
+      <c r="DY214" s="14"/>
+      <c r="DZ214" s="14"/>
+      <c r="EA214" s="14"/>
+      <c r="EB214" s="14"/>
+      <c r="EC214" s="14"/>
+      <c r="ED214" s="14"/>
+      <c r="EE214" s="14"/>
+      <c r="EF214" s="14"/>
+      <c r="EG214" s="14"/>
+      <c r="EH214" s="14"/>
+      <c r="EI214" s="14"/>
+      <c r="EJ214" s="14"/>
+      <c r="EK214" s="14"/>
+      <c r="EL214" s="14"/>
+      <c r="EM214" s="14"/>
+      <c r="EN214" s="14"/>
+      <c r="EO214" s="14"/>
+      <c r="EP214" s="14"/>
+      <c r="EQ214" s="14"/>
+      <c r="ER214" s="14"/>
+      <c r="ES214" s="14"/>
+      <c r="ET214" s="14"/>
+      <c r="EU214" s="14"/>
+      <c r="EV214" s="14"/>
+      <c r="EW214" s="14"/>
+      <c r="EX214" s="14"/>
+      <c r="EY214" s="14"/>
+      <c r="EZ214" s="14"/>
+      <c r="FA214" s="14"/>
+      <c r="FB214" s="14"/>
+      <c r="FC214" s="14"/>
+      <c r="FD214" s="14"/>
+      <c r="FE214" s="14"/>
+      <c r="FF214" s="14"/>
+      <c r="FG214" s="14"/>
+      <c r="FH214" s="14"/>
+      <c r="FI214" s="14"/>
+      <c r="FJ214" s="14"/>
+      <c r="FK214" s="14"/>
+      <c r="FL214" s="14"/>
+      <c r="FM214" s="14"/>
+      <c r="FN214" s="14"/>
+      <c r="FO214" s="14"/>
+      <c r="FP214" s="14"/>
+      <c r="FQ214" s="14"/>
+      <c r="FR214" s="14"/>
+      <c r="FS214" s="14"/>
+      <c r="FT214" s="14"/>
+      <c r="FU214" s="14"/>
+      <c r="FV214" s="14"/>
+      <c r="FW214" s="14"/>
+      <c r="FX214" s="14"/>
+      <c r="FY214" s="14"/>
+      <c r="FZ214" s="14"/>
+      <c r="GA214" s="14"/>
+      <c r="GB214" s="14"/>
+      <c r="GC214" s="14"/>
+      <c r="GD214" s="14"/>
+      <c r="GE214" s="14"/>
+      <c r="GF214" s="14"/>
+      <c r="GG214" s="14"/>
+      <c r="GH214" s="14"/>
+      <c r="GI214" s="14"/>
+      <c r="GJ214" s="14"/>
+      <c r="GK214" s="14"/>
+      <c r="GL214" s="14"/>
+      <c r="GM214" s="14"/>
+      <c r="GN214" s="14"/>
+      <c r="GO214" s="14"/>
+      <c r="GP214" s="14"/>
+      <c r="GQ214" s="14"/>
+      <c r="GR214" s="14"/>
+      <c r="GS214" s="14"/>
+      <c r="GT214" s="14"/>
+      <c r="GU214" s="14"/>
+      <c r="GV214" s="14"/>
+      <c r="GW214" s="14"/>
+      <c r="GX214" s="14"/>
+      <c r="GY214" s="14"/>
+      <c r="GZ214" s="14"/>
+      <c r="HA214" s="14"/>
+      <c r="HB214" s="14"/>
+      <c r="HC214" s="14"/>
+      <c r="HD214" s="14"/>
+      <c r="HE214" s="14"/>
+      <c r="HF214" s="14"/>
+      <c r="HG214" s="14"/>
+      <c r="HH214" s="14"/>
+      <c r="HI214" s="14"/>
+      <c r="HJ214" s="14"/>
+      <c r="HK214" s="14"/>
+      <c r="HL214" s="14"/>
+      <c r="HM214" s="14"/>
+      <c r="HN214" s="14"/>
+      <c r="HO214" s="14"/>
+      <c r="HP214" s="14"/>
+      <c r="HQ214" s="14"/>
+      <c r="HR214" s="14"/>
+      <c r="HS214" s="14"/>
+      <c r="HT214" s="14"/>
+      <c r="HU214" s="14"/>
+      <c r="HV214" s="14"/>
+      <c r="HW214" s="14"/>
+      <c r="HX214" s="14"/>
+      <c r="HY214" s="14"/>
+      <c r="HZ214" s="14"/>
+      <c r="IA214" s="14"/>
+      <c r="IB214" s="14"/>
+      <c r="IC214" s="14"/>
+      <c r="ID214" s="14"/>
+      <c r="IE214" s="14"/>
+      <c r="IF214" s="14"/>
+      <c r="IG214" s="14"/>
+      <c r="IH214" s="14"/>
+      <c r="II214" s="14"/>
+      <c r="IJ214" s="14"/>
+      <c r="IK214" s="14"/>
+      <c r="IL214" s="14"/>
+      <c r="IM214" s="14"/>
+      <c r="IN214" s="14"/>
+      <c r="IO214" s="14"/>
+      <c r="IP214" s="14"/>
+      <c r="IQ214" s="14"/>
+      <c r="IR214" s="14"/>
+      <c r="IS214" s="14"/>
+      <c r="IT214" s="14"/>
+      <c r="IU214" s="14"/>
+      <c r="IV214" s="14"/>
+      <c r="IW214" s="14"/>
+      <c r="IX214" s="14"/>
+      <c r="IY214" s="14"/>
+      <c r="IZ214" s="14"/>
+      <c r="JA214" s="14"/>
+      <c r="JB214" s="14"/>
+      <c r="JC214" s="14"/>
+      <c r="JD214" s="14"/>
+      <c r="JE214" s="14"/>
+      <c r="JF214" s="14"/>
+      <c r="JG214" s="14"/>
+      <c r="JH214" s="14"/>
+      <c r="JI214" s="14"/>
+      <c r="JJ214" s="14"/>
+      <c r="JK214" s="14"/>
+      <c r="JL214" s="14"/>
+      <c r="JM214" s="14"/>
+      <c r="JN214" s="14"/>
+      <c r="JO214" s="14"/>
+      <c r="JP214" s="14"/>
+      <c r="JQ214" s="14"/>
+      <c r="JR214" s="14"/>
+      <c r="JS214" s="14"/>
+      <c r="JT214" s="14"/>
+      <c r="JU214" s="14"/>
+      <c r="JV214" s="14"/>
+      <c r="JW214" s="14"/>
+      <c r="JX214" s="14"/>
+      <c r="JY214" s="14"/>
+      <c r="JZ214" s="14"/>
+      <c r="KA214" s="14"/>
+      <c r="KB214" s="14"/>
+      <c r="KC214" s="14"/>
+      <c r="KD214" s="14"/>
+      <c r="KE214" s="14"/>
+      <c r="KF214" s="14"/>
+      <c r="KG214" s="14"/>
+      <c r="KH214" s="14"/>
+      <c r="KI214" s="14"/>
+      <c r="KJ214" s="14"/>
+      <c r="KK214" s="14"/>
+      <c r="KL214" s="14"/>
+      <c r="KM214" s="14"/>
+      <c r="KN214" s="14"/>
+      <c r="KO214" s="14"/>
+      <c r="KP214" s="14"/>
+      <c r="KQ214" s="14"/>
+      <c r="KR214" s="14"/>
+      <c r="KS214" s="14"/>
+      <c r="KT214" s="14"/>
+      <c r="KU214" s="14"/>
+      <c r="KV214" s="14"/>
+      <c r="KW214" s="14"/>
+      <c r="KX214" s="14"/>
+      <c r="KY214" s="14"/>
+      <c r="KZ214" s="14"/>
+      <c r="LA214" s="14"/>
+      <c r="LB214" s="14"/>
+      <c r="LC214" s="14"/>
+      <c r="LD214" s="14"/>
+      <c r="LE214" s="14"/>
+      <c r="LF214" s="14"/>
+      <c r="LG214" s="14"/>
+      <c r="LH214" s="14"/>
+      <c r="LI214" s="14"/>
+      <c r="LJ214" s="14"/>
+      <c r="LK214" s="14"/>
+      <c r="LL214" s="14"/>
+      <c r="LM214" s="14"/>
+      <c r="LN214" s="14"/>
+      <c r="LO214" s="14"/>
+      <c r="LP214" s="14"/>
+      <c r="LQ214" s="14"/>
+      <c r="LR214" s="14"/>
+      <c r="LS214" s="14"/>
+      <c r="LT214" s="14"/>
+      <c r="LU214" s="14"/>
+      <c r="LV214" s="14"/>
+      <c r="LW214" s="14"/>
+      <c r="LX214" s="14"/>
+      <c r="LY214" s="14"/>
+      <c r="LZ214" s="14"/>
+      <c r="MA214" s="14"/>
+      <c r="MB214" s="14"/>
+      <c r="MC214" s="14"/>
+      <c r="MD214" s="14"/>
+      <c r="ME214" s="14"/>
+      <c r="MF214" s="14"/>
+      <c r="MG214" s="14"/>
+      <c r="MH214" s="14"/>
+      <c r="MI214" s="14"/>
+      <c r="MJ214" s="14"/>
+      <c r="MK214" s="14"/>
+      <c r="ML214" s="14"/>
+      <c r="MM214" s="14"/>
+      <c r="MN214" s="14"/>
+      <c r="MO214" s="14"/>
+      <c r="MP214" s="14"/>
+      <c r="MQ214" s="14"/>
+      <c r="MR214" s="14"/>
+      <c r="MS214" s="14"/>
+      <c r="MT214" s="14"/>
+      <c r="MU214" s="14"/>
+      <c r="MV214" s="14"/>
+      <c r="MW214" s="14"/>
+      <c r="MX214" s="14"/>
+      <c r="MY214" s="14"/>
+      <c r="MZ214" s="14"/>
+      <c r="NA214" s="14"/>
+      <c r="NB214" s="14"/>
+      <c r="NC214" s="14"/>
+      <c r="ND214" s="14"/>
+      <c r="NE214" s="14"/>
+      <c r="NF214" s="14"/>
+      <c r="NG214" s="14"/>
+      <c r="NH214" s="14"/>
+      <c r="NI214" s="14"/>
+      <c r="NJ214" s="14"/>
+      <c r="NK214" s="14"/>
+      <c r="NL214" s="14"/>
+      <c r="NM214" s="14"/>
+      <c r="NN214" s="14"/>
+      <c r="NO214" s="14"/>
+      <c r="NP214" s="14"/>
+      <c r="NQ214" s="14"/>
+      <c r="NR214" s="14"/>
+      <c r="NS214" s="14"/>
+      <c r="NT214" s="14"/>
+      <c r="NU214" s="14"/>
+      <c r="NV214" s="14"/>
+      <c r="NW214" s="14"/>
+      <c r="NX214" s="14"/>
+      <c r="NY214" s="14"/>
+      <c r="NZ214" s="14"/>
+      <c r="OA214" s="14"/>
+      <c r="OB214" s="14"/>
+      <c r="OC214" s="14"/>
+      <c r="OD214" s="14"/>
+      <c r="OE214" s="14"/>
+      <c r="OF214" s="14"/>
+      <c r="OG214" s="14"/>
+      <c r="OH214" s="14"/>
+      <c r="OI214" s="14"/>
+      <c r="OJ214" s="14"/>
+      <c r="OK214" s="14"/>
+      <c r="OL214" s="14"/>
+      <c r="OM214" s="14"/>
+      <c r="ON214" s="14"/>
+      <c r="OO214" s="14"/>
+      <c r="OP214" s="14"/>
+      <c r="OQ214" s="14"/>
+      <c r="OR214" s="14"/>
+      <c r="OS214" s="14"/>
+      <c r="OT214" s="14"/>
+      <c r="OU214" s="14"/>
+      <c r="OV214" s="14"/>
+      <c r="OW214" s="14"/>
+      <c r="OX214" s="14"/>
+      <c r="OY214" s="14"/>
+      <c r="OZ214" s="14"/>
+      <c r="PA214" s="14"/>
+      <c r="PB214" s="14"/>
+      <c r="PC214" s="14"/>
+      <c r="PD214" s="14"/>
+      <c r="PE214" s="14"/>
+      <c r="PF214" s="14"/>
+      <c r="PG214" s="14"/>
+      <c r="PH214" s="14"/>
+      <c r="PI214" s="14"/>
+      <c r="PJ214" s="14"/>
+      <c r="PK214" s="14"/>
+      <c r="PL214" s="14"/>
+      <c r="PM214" s="14"/>
+      <c r="PN214" s="14"/>
+      <c r="PO214" s="14"/>
+      <c r="PP214" s="14"/>
+      <c r="PQ214" s="14"/>
+      <c r="PR214" s="14"/>
+      <c r="PS214" s="14"/>
+      <c r="PT214" s="14"/>
+      <c r="PU214" s="14"/>
+      <c r="PV214" s="14"/>
+      <c r="PW214" s="14"/>
+      <c r="PX214" s="14"/>
+      <c r="PY214" s="14"/>
+      <c r="PZ214" s="14"/>
+      <c r="QA214" s="14"/>
+      <c r="QB214" s="14"/>
+      <c r="QC214" s="14"/>
+      <c r="QD214" s="14"/>
+      <c r="QE214" s="14"/>
+      <c r="QF214" s="14"/>
+      <c r="QG214" s="14"/>
+      <c r="QH214" s="14"/>
+      <c r="QI214" s="14"/>
+      <c r="QJ214" s="14"/>
+      <c r="QK214" s="14"/>
+      <c r="QL214" s="14"/>
+      <c r="QM214" s="14"/>
+      <c r="QN214" s="14"/>
+      <c r="QO214" s="14"/>
+      <c r="QP214" s="14"/>
+      <c r="QQ214" s="14"/>
+      <c r="QR214" s="14"/>
+      <c r="QS214" s="14"/>
+      <c r="QT214" s="14"/>
+      <c r="QU214" s="14"/>
+      <c r="QV214" s="14"/>
+      <c r="QW214" s="14"/>
+      <c r="QX214" s="14"/>
+      <c r="QY214" s="14"/>
+      <c r="QZ214" s="14"/>
+      <c r="RA214" s="14"/>
+      <c r="RB214" s="14"/>
+      <c r="RC214" s="14"/>
+      <c r="RD214" s="14"/>
+      <c r="RE214" s="14"/>
+      <c r="RF214" s="14"/>
+      <c r="RG214" s="14"/>
+      <c r="RH214" s="14"/>
+      <c r="RI214" s="14"/>
+      <c r="RJ214" s="14"/>
+      <c r="RK214" s="14"/>
+      <c r="RL214" s="14"/>
+      <c r="RM214" s="14"/>
+      <c r="RN214" s="14"/>
+      <c r="RO214" s="14"/>
+      <c r="RP214" s="14"/>
+      <c r="RQ214" s="14"/>
+      <c r="RR214" s="14"/>
+      <c r="RS214" s="14"/>
+      <c r="RT214" s="14"/>
+      <c r="RU214" s="14"/>
+      <c r="RV214" s="14"/>
+      <c r="RW214" s="14"/>
+      <c r="RX214" s="14"/>
+      <c r="RY214" s="14"/>
+      <c r="RZ214" s="14"/>
+      <c r="SA214" s="14"/>
+      <c r="SB214" s="14"/>
+      <c r="SC214" s="14"/>
+      <c r="SD214" s="14"/>
+      <c r="SE214" s="14"/>
+      <c r="SF214" s="14"/>
+      <c r="SG214" s="14"/>
+      <c r="SH214" s="14"/>
+      <c r="SI214" s="14"/>
+      <c r="SJ214" s="14"/>
+      <c r="SK214" s="14"/>
+      <c r="SL214" s="14"/>
+      <c r="SM214" s="14"/>
+      <c r="SN214" s="14"/>
+      <c r="SO214" s="14"/>
+      <c r="SP214" s="14"/>
+      <c r="SQ214" s="14"/>
+      <c r="SR214" s="14"/>
+      <c r="SS214" s="14"/>
+      <c r="ST214" s="14"/>
+      <c r="SU214" s="14"/>
+      <c r="SV214" s="14"/>
+      <c r="SW214" s="14"/>
+      <c r="SX214" s="14"/>
+      <c r="SY214" s="14"/>
+      <c r="SZ214" s="14"/>
+      <c r="TA214" s="14"/>
+      <c r="TB214" s="14"/>
+      <c r="TC214" s="14"/>
+      <c r="TD214" s="14"/>
+      <c r="TE214" s="14"/>
+      <c r="TF214" s="14"/>
+      <c r="TG214" s="14"/>
+      <c r="TH214" s="14"/>
+      <c r="TI214" s="14"/>
+      <c r="TJ214" s="14"/>
+      <c r="TK214" s="14"/>
+      <c r="TL214" s="14"/>
+      <c r="TM214" s="14"/>
+      <c r="TN214" s="14"/>
+      <c r="TO214" s="14"/>
+      <c r="TP214" s="14"/>
+      <c r="TQ214" s="14"/>
+      <c r="TR214" s="14"/>
+      <c r="TS214" s="14"/>
+      <c r="TT214" s="14"/>
+      <c r="TU214" s="14"/>
+      <c r="TV214" s="14"/>
+      <c r="TW214" s="14"/>
+      <c r="TX214" s="14"/>
+      <c r="TY214" s="14"/>
+      <c r="TZ214" s="14"/>
+      <c r="UA214" s="14"/>
+      <c r="UB214" s="14"/>
+      <c r="UC214" s="14"/>
+      <c r="UD214" s="14"/>
+      <c r="UE214" s="14"/>
+      <c r="UF214" s="14"/>
+      <c r="UG214" s="14"/>
+      <c r="UH214" s="14"/>
+      <c r="UI214" s="14"/>
+      <c r="UJ214" s="14"/>
+      <c r="UK214" s="14"/>
+      <c r="UL214" s="14"/>
+      <c r="UM214" s="14"/>
+      <c r="UN214" s="14"/>
+      <c r="UO214" s="14"/>
+      <c r="UP214" s="14"/>
+      <c r="UQ214" s="14"/>
+      <c r="UR214" s="14"/>
+      <c r="US214" s="14"/>
+      <c r="UT214" s="14"/>
+      <c r="UU214" s="14"/>
+      <c r="UV214" s="14"/>
+      <c r="UW214" s="14"/>
+      <c r="UX214" s="14"/>
+      <c r="UY214" s="14"/>
+      <c r="UZ214" s="14"/>
+      <c r="VA214" s="14"/>
+      <c r="VB214" s="14"/>
+      <c r="VC214" s="14"/>
+      <c r="VD214" s="14"/>
+      <c r="VE214" s="14"/>
+      <c r="VF214" s="14"/>
+      <c r="VG214" s="14"/>
+      <c r="VH214" s="14"/>
+      <c r="VI214" s="14"/>
+      <c r="VJ214" s="14"/>
+      <c r="VK214" s="14"/>
+      <c r="VL214" s="14"/>
+      <c r="VM214" s="14"/>
+      <c r="VN214" s="14"/>
+      <c r="VO214" s="14"/>
+      <c r="VP214" s="14"/>
+      <c r="VQ214" s="14"/>
+      <c r="VR214" s="14"/>
+      <c r="VS214" s="14"/>
+      <c r="VT214" s="14"/>
+      <c r="VU214" s="14"/>
+      <c r="VV214" s="14"/>
+      <c r="VW214" s="14"/>
+      <c r="VX214" s="14"/>
+      <c r="VY214" s="14"/>
+      <c r="VZ214" s="14"/>
+      <c r="WA214" s="14"/>
+      <c r="WB214" s="14"/>
+      <c r="WC214" s="14"/>
+      <c r="WD214" s="14"/>
+      <c r="WE214" s="14"/>
+      <c r="WF214" s="14"/>
+      <c r="WG214" s="14"/>
+      <c r="WH214" s="14"/>
+      <c r="WI214" s="14"/>
+      <c r="WJ214" s="14"/>
+      <c r="WK214" s="14"/>
+      <c r="WL214" s="14"/>
+      <c r="WM214" s="14"/>
+      <c r="WN214" s="14"/>
+      <c r="WO214" s="14"/>
+      <c r="WP214" s="14"/>
+      <c r="WQ214" s="14"/>
+      <c r="WR214" s="14"/>
+      <c r="WS214" s="14"/>
+      <c r="WT214" s="14"/>
+      <c r="WU214" s="14"/>
+      <c r="WV214" s="14"/>
+      <c r="WW214" s="14"/>
+      <c r="WX214" s="14"/>
+      <c r="WY214" s="14"/>
+      <c r="WZ214" s="14"/>
+      <c r="XA214" s="14"/>
+      <c r="XB214" s="14"/>
+      <c r="XC214" s="14"/>
+      <c r="XD214" s="14"/>
+      <c r="XE214" s="14"/>
+      <c r="XF214" s="14"/>
+      <c r="XG214" s="14"/>
+      <c r="XH214" s="14"/>
+      <c r="XI214" s="14"/>
+      <c r="XJ214" s="14"/>
+      <c r="XK214" s="14"/>
+      <c r="XL214" s="14"/>
+      <c r="XM214" s="14"/>
+      <c r="XN214" s="14"/>
+      <c r="XO214" s="14"/>
+      <c r="XP214" s="14"/>
+      <c r="XQ214" s="14"/>
+      <c r="XR214" s="14"/>
+      <c r="XS214" s="14"/>
+      <c r="XT214" s="14"/>
+      <c r="XU214" s="14"/>
+      <c r="XV214" s="14"/>
+      <c r="XW214" s="14"/>
+      <c r="XX214" s="14"/>
+      <c r="XY214" s="14"/>
+      <c r="XZ214" s="14"/>
+      <c r="YA214" s="14"/>
+      <c r="YB214" s="14"/>
+      <c r="YC214" s="14"/>
+      <c r="YD214" s="14"/>
+      <c r="YE214" s="14"/>
+      <c r="YF214" s="14"/>
+      <c r="YG214" s="14"/>
+      <c r="YH214" s="14"/>
+      <c r="YI214" s="14"/>
+      <c r="YJ214" s="14"/>
+      <c r="YK214" s="14"/>
+      <c r="YL214" s="14"/>
+      <c r="YM214" s="14"/>
+      <c r="YN214" s="14"/>
+      <c r="YO214" s="14"/>
+      <c r="YP214" s="14"/>
+      <c r="YQ214" s="14"/>
+      <c r="YR214" s="14"/>
+      <c r="YS214" s="14"/>
+      <c r="YT214" s="14"/>
+      <c r="YU214" s="14"/>
+      <c r="YV214" s="14"/>
+      <c r="YW214" s="14"/>
+      <c r="YX214" s="14"/>
+      <c r="YY214" s="14"/>
+      <c r="YZ214" s="14"/>
+      <c r="ZA214" s="14"/>
+      <c r="ZB214" s="14"/>
+      <c r="ZC214" s="14"/>
+      <c r="ZD214" s="14"/>
+      <c r="ZE214" s="14"/>
+      <c r="ZF214" s="14"/>
+      <c r="ZG214" s="14"/>
+      <c r="ZH214" s="14"/>
+      <c r="ZI214" s="14"/>
+      <c r="ZJ214" s="14"/>
+      <c r="ZK214" s="14"/>
+      <c r="ZL214" s="14"/>
+      <c r="ZM214" s="14"/>
+      <c r="ZN214" s="14"/>
+      <c r="ZO214" s="14"/>
+      <c r="ZP214" s="14"/>
+      <c r="ZQ214" s="14"/>
+      <c r="ZR214" s="14"/>
+      <c r="ZS214" s="14"/>
+      <c r="ZT214" s="14"/>
+      <c r="ZU214" s="14"/>
+      <c r="ZV214" s="14"/>
+      <c r="ZW214" s="14"/>
+      <c r="ZX214" s="14"/>
+      <c r="ZY214" s="14"/>
+      <c r="ZZ214" s="14"/>
+      <c r="AAA214" s="14"/>
+      <c r="AAB214" s="14"/>
+      <c r="AAC214" s="14"/>
+      <c r="AAD214" s="14"/>
+      <c r="AAE214" s="14"/>
+      <c r="AAF214" s="14"/>
+      <c r="AAG214" s="14"/>
+      <c r="AAH214" s="14"/>
+      <c r="AAI214" s="14"/>
+      <c r="AAJ214" s="14"/>
+      <c r="AAK214" s="14"/>
+      <c r="AAL214" s="14"/>
+      <c r="AAM214" s="14"/>
+      <c r="AAN214" s="14"/>
+      <c r="AAO214" s="14"/>
+      <c r="AAP214" s="14"/>
+      <c r="AAQ214" s="14"/>
+      <c r="AAR214" s="14"/>
+      <c r="AAS214" s="14"/>
+      <c r="AAT214" s="14"/>
+      <c r="AAU214" s="14"/>
+      <c r="AAV214" s="14"/>
+      <c r="AAW214" s="14"/>
+      <c r="AAX214" s="14"/>
+      <c r="AAY214" s="14"/>
+      <c r="AAZ214" s="14"/>
+      <c r="ABA214" s="14"/>
+      <c r="ABB214" s="14"/>
+      <c r="ABC214" s="14"/>
+      <c r="ABD214" s="14"/>
+      <c r="ABE214" s="14"/>
+      <c r="ABF214" s="14"/>
+      <c r="ABG214" s="14"/>
+      <c r="ABH214" s="14"/>
+      <c r="ABI214" s="14"/>
+      <c r="ABJ214" s="14"/>
+      <c r="ABK214" s="14"/>
+      <c r="ABL214" s="14"/>
+      <c r="ABM214" s="14"/>
+      <c r="ABN214" s="14"/>
+      <c r="ABO214" s="14"/>
+      <c r="ABP214" s="14"/>
+      <c r="ABQ214" s="14"/>
+      <c r="ABR214" s="14"/>
+      <c r="ABS214" s="14"/>
+      <c r="ABT214" s="14"/>
+      <c r="ABU214" s="14"/>
+      <c r="ABV214" s="14"/>
+      <c r="ABW214" s="14"/>
+      <c r="ABX214" s="14"/>
+      <c r="ABY214" s="14"/>
+      <c r="ABZ214" s="14"/>
+      <c r="ACA214" s="14"/>
+      <c r="ACB214" s="14"/>
+      <c r="ACC214" s="14"/>
+      <c r="ACD214" s="14"/>
+      <c r="ACE214" s="14"/>
+      <c r="ACF214" s="14"/>
+      <c r="ACG214" s="14"/>
+      <c r="ACH214" s="14"/>
+      <c r="ACI214" s="14"/>
+      <c r="ACJ214" s="14"/>
+      <c r="ACK214" s="14"/>
+      <c r="ACL214" s="14"/>
+      <c r="ACM214" s="14"/>
+      <c r="ACN214" s="14"/>
+      <c r="ACO214" s="14"/>
+      <c r="ACP214" s="14"/>
+      <c r="ACQ214" s="14"/>
+      <c r="ACR214" s="14"/>
+      <c r="ACS214" s="14"/>
+      <c r="ACT214" s="14"/>
+      <c r="ACU214" s="14"/>
+      <c r="ACV214" s="14"/>
+      <c r="ACW214" s="14"/>
+      <c r="ACX214" s="14"/>
+      <c r="ACY214" s="14"/>
+      <c r="ACZ214" s="14"/>
+      <c r="ADA214" s="14"/>
+      <c r="ADB214" s="14"/>
+      <c r="ADC214" s="14"/>
+      <c r="ADD214" s="14"/>
+      <c r="ADE214" s="14"/>
+      <c r="ADF214" s="14"/>
+      <c r="ADG214" s="14"/>
+      <c r="ADH214" s="14"/>
+      <c r="ADI214" s="14"/>
+      <c r="ADJ214" s="14"/>
+      <c r="ADK214" s="14"/>
+      <c r="ADL214" s="14"/>
+      <c r="ADM214" s="14"/>
+      <c r="ADN214" s="14"/>
+      <c r="ADO214" s="14"/>
+      <c r="ADP214" s="14"/>
+      <c r="ADQ214" s="14"/>
+      <c r="ADR214" s="14"/>
+      <c r="ADS214" s="14"/>
+      <c r="ADT214" s="14"/>
+      <c r="ADU214" s="14"/>
+      <c r="ADV214" s="14"/>
+      <c r="ADW214" s="14"/>
+      <c r="ADX214" s="14"/>
+      <c r="ADY214" s="14"/>
+      <c r="ADZ214" s="14"/>
+      <c r="AEA214" s="14"/>
+      <c r="AEB214" s="14"/>
+      <c r="AEC214" s="14"/>
+      <c r="AED214" s="14"/>
+      <c r="AEE214" s="14"/>
+      <c r="AEF214" s="14"/>
+      <c r="AEG214" s="14"/>
+      <c r="AEH214" s="14"/>
+      <c r="AEI214" s="14"/>
+      <c r="AEJ214" s="14"/>
+      <c r="AEK214" s="14"/>
+      <c r="AEL214" s="14"/>
+      <c r="AEM214" s="14"/>
+      <c r="AEN214" s="14"/>
+      <c r="AEO214" s="14"/>
+      <c r="AEP214" s="14"/>
+      <c r="AEQ214" s="14"/>
+      <c r="AER214" s="14"/>
+      <c r="AES214" s="14"/>
+      <c r="AET214" s="14"/>
+      <c r="AEU214" s="14"/>
+      <c r="AEV214" s="14"/>
+      <c r="AEW214" s="14"/>
+      <c r="AEX214" s="14"/>
+      <c r="AEY214" s="14"/>
+      <c r="AEZ214" s="14"/>
+      <c r="AFA214" s="14"/>
+      <c r="AFB214" s="14"/>
+      <c r="AFC214" s="14"/>
+      <c r="AFD214" s="14"/>
+      <c r="AFE214" s="14"/>
+      <c r="AFF214" s="14"/>
+      <c r="AFG214" s="14"/>
+      <c r="AFH214" s="14"/>
+      <c r="AFI214" s="14"/>
+      <c r="AFJ214" s="14"/>
+      <c r="AFK214" s="14"/>
+      <c r="AFL214" s="14"/>
+      <c r="AFM214" s="14"/>
+      <c r="AFN214" s="14"/>
+      <c r="AFO214" s="14"/>
+      <c r="AFP214" s="14"/>
+      <c r="AFQ214" s="14"/>
+      <c r="AFR214" s="14"/>
+      <c r="AFS214" s="14"/>
+      <c r="AFT214" s="14"/>
+      <c r="AFU214" s="14"/>
+      <c r="AFV214" s="14"/>
+      <c r="AFW214" s="14"/>
+      <c r="AFX214" s="14"/>
+      <c r="AFY214" s="14"/>
+      <c r="AFZ214" s="14"/>
+      <c r="AGA214" s="14"/>
+      <c r="AGB214" s="14"/>
+      <c r="AGC214" s="14"/>
+      <c r="AGD214" s="14"/>
+      <c r="AGE214" s="14"/>
+      <c r="AGF214" s="14"/>
+      <c r="AGG214" s="14"/>
+      <c r="AGH214" s="14"/>
+      <c r="AGI214" s="14"/>
+      <c r="AGJ214" s="14"/>
+      <c r="AGK214" s="14"/>
+      <c r="AGL214" s="14"/>
+      <c r="AGM214" s="14"/>
+      <c r="AGN214" s="14"/>
+      <c r="AGO214" s="14"/>
+      <c r="AGP214" s="14"/>
+      <c r="AGQ214" s="14"/>
+      <c r="AGR214" s="14"/>
+      <c r="AGS214" s="14"/>
+      <c r="AGT214" s="14"/>
+      <c r="AGU214" s="14"/>
+      <c r="AGV214" s="14"/>
+      <c r="AGW214" s="14"/>
+      <c r="AGX214" s="14"/>
+      <c r="AGY214" s="14"/>
+      <c r="AGZ214" s="14"/>
+      <c r="AHA214" s="14"/>
+      <c r="AHB214" s="14"/>
+      <c r="AHC214" s="14"/>
+      <c r="AHD214" s="14"/>
+      <c r="AHE214" s="14"/>
+      <c r="AHF214" s="14"/>
+      <c r="AHG214" s="14"/>
+      <c r="AHH214" s="14"/>
+      <c r="AHI214" s="14"/>
+      <c r="AHJ214" s="14"/>
+      <c r="AHK214" s="14"/>
+      <c r="AHL214" s="14"/>
+      <c r="AHM214" s="14"/>
+      <c r="AHN214" s="14"/>
+      <c r="AHO214" s="14"/>
+      <c r="AHP214" s="14"/>
+      <c r="AHQ214" s="14"/>
+      <c r="AHR214" s="14"/>
+      <c r="AHS214" s="14"/>
+      <c r="AHT214" s="14"/>
+      <c r="AHU214" s="14"/>
+      <c r="AHV214" s="14"/>
+      <c r="AHW214" s="14"/>
+      <c r="AHX214" s="14"/>
+      <c r="AHY214" s="14"/>
+      <c r="AHZ214" s="14"/>
+      <c r="AIA214" s="14"/>
+      <c r="AIB214" s="14"/>
+      <c r="AIC214" s="14"/>
+      <c r="AID214" s="14"/>
+      <c r="AIE214" s="14"/>
+      <c r="AIF214" s="14"/>
+      <c r="AIG214" s="14"/>
+      <c r="AIH214" s="14"/>
+      <c r="AII214" s="14"/>
+      <c r="AIJ214" s="14"/>
+      <c r="AIK214" s="14"/>
+      <c r="AIL214" s="14"/>
+      <c r="AIM214" s="14"/>
+      <c r="AIN214" s="14"/>
+      <c r="AIO214" s="14"/>
+      <c r="AIP214" s="14"/>
+      <c r="AIQ214" s="14"/>
+      <c r="AIR214" s="14"/>
+      <c r="AIS214" s="14"/>
+      <c r="AIT214" s="14"/>
+      <c r="AIU214" s="14"/>
+      <c r="AIV214" s="14"/>
+      <c r="AIW214" s="14"/>
+      <c r="AIX214" s="14"/>
+      <c r="AIY214" s="14"/>
+      <c r="AIZ214" s="14"/>
+      <c r="AJA214" s="14"/>
+      <c r="AJB214" s="14"/>
+      <c r="AJC214" s="14"/>
+      <c r="AJD214" s="14"/>
+      <c r="AJE214" s="14"/>
+      <c r="AJF214" s="14"/>
+      <c r="AJG214" s="14"/>
+      <c r="AJH214" s="14"/>
+      <c r="AJI214" s="14"/>
+      <c r="AJJ214" s="14"/>
+      <c r="AJK214" s="14"/>
+      <c r="AJL214" s="14"/>
+      <c r="AJM214" s="14"/>
+      <c r="AJN214" s="14"/>
+      <c r="AJO214" s="14"/>
+      <c r="AJP214" s="14"/>
+      <c r="AJQ214" s="14"/>
+      <c r="AJR214" s="14"/>
+      <c r="AJS214" s="14"/>
+      <c r="AJT214" s="14"/>
+      <c r="AJU214" s="14"/>
+      <c r="AJV214" s="14"/>
+      <c r="AJW214" s="14"/>
+      <c r="AJX214" s="14"/>
+      <c r="AJY214" s="14"/>
+      <c r="AJZ214" s="14"/>
+      <c r="AKA214" s="14"/>
+      <c r="AKB214" s="14"/>
+      <c r="AKC214" s="14"/>
+      <c r="AKD214" s="14"/>
+      <c r="AKE214" s="14"/>
+      <c r="AKF214" s="14"/>
+      <c r="AKG214" s="14"/>
+      <c r="AKH214" s="14"/>
+      <c r="AKI214" s="14"/>
+      <c r="AKJ214" s="14"/>
+      <c r="AKK214" s="14"/>
+      <c r="AKL214" s="14"/>
+      <c r="AKM214" s="14"/>
+      <c r="AKN214" s="14"/>
+      <c r="AKO214" s="14"/>
+      <c r="AKP214" s="14"/>
+      <c r="AKQ214" s="14"/>
+      <c r="AKR214" s="14"/>
+      <c r="AKS214" s="14"/>
+      <c r="AKT214" s="14"/>
+      <c r="AKU214" s="14"/>
+      <c r="AKV214" s="14"/>
+      <c r="AKW214" s="14"/>
+      <c r="AKX214" s="14"/>
+      <c r="AKY214" s="14"/>
+      <c r="AKZ214" s="14"/>
+      <c r="ALA214" s="14"/>
+      <c r="ALB214" s="14"/>
+      <c r="ALC214" s="14"/>
+      <c r="ALD214" s="14"/>
+      <c r="ALE214" s="14"/>
+      <c r="ALF214" s="14"/>
+      <c r="ALG214" s="14"/>
+      <c r="ALH214" s="14"/>
+      <c r="ALI214" s="14"/>
+      <c r="ALJ214" s="14"/>
+      <c r="ALK214" s="14"/>
+      <c r="ALL214" s="14"/>
+      <c r="ALM214" s="14"/>
+      <c r="ALN214" s="14"/>
+      <c r="ALO214" s="14"/>
+      <c r="ALP214" s="14"/>
+      <c r="ALQ214" s="14"/>
+      <c r="ALR214" s="14"/>
+      <c r="ALS214" s="14"/>
+      <c r="ALT214" s="14"/>
+      <c r="ALU214" s="14"/>
+      <c r="ALV214" s="14"/>
+      <c r="ALW214" s="14"/>
+      <c r="ALX214" s="14"/>
+      <c r="ALY214" s="14"/>
+      <c r="ALZ214" s="14"/>
+      <c r="AMA214" s="14"/>
+      <c r="AMB214" s="14"/>
+      <c r="AMC214" s="14"/>
+      <c r="AMD214" s="14"/>
+      <c r="AME214" s="14"/>
+      <c r="AMF214" s="14"/>
+      <c r="AMG214" s="14"/>
+      <c r="AMH214" s="14"/>
+      <c r="AMI214" s="14"/>
+      <c r="AMJ214" s="14"/>
+      <c r="AMK214" s="14"/>
+      <c r="AML214" s="14"/>
+      <c r="AMM214" s="14"/>
+      <c r="AMN214" s="14"/>
+      <c r="AMO214" s="14"/>
+      <c r="AMP214" s="14"/>
+      <c r="AMQ214" s="14"/>
+      <c r="AMR214" s="14"/>
+      <c r="AMS214" s="14"/>
+      <c r="AMT214" s="14"/>
+      <c r="AMU214" s="14"/>
+      <c r="AMV214" s="14"/>
+      <c r="AMW214" s="14"/>
+      <c r="AMX214" s="14"/>
+      <c r="AMY214" s="14"/>
+      <c r="AMZ214" s="14"/>
+      <c r="ANA214" s="14"/>
+      <c r="ANB214" s="14"/>
+      <c r="ANC214" s="14"/>
+      <c r="AND214" s="14"/>
+      <c r="ANE214" s="14"/>
+      <c r="ANF214" s="14"/>
+      <c r="ANG214" s="14"/>
+      <c r="ANH214" s="14"/>
+      <c r="ANI214" s="14"/>
+      <c r="ANJ214" s="14"/>
+      <c r="ANK214" s="14"/>
+      <c r="ANL214" s="14"/>
+      <c r="ANM214" s="14"/>
+      <c r="ANN214" s="14"/>
+      <c r="ANO214" s="14"/>
+      <c r="ANP214" s="14"/>
+      <c r="ANQ214" s="14"/>
+      <c r="ANR214" s="14"/>
+      <c r="ANS214" s="14"/>
+      <c r="ANT214" s="14"/>
+      <c r="ANU214" s="14"/>
+      <c r="ANV214" s="14"/>
+      <c r="ANW214" s="14"/>
+      <c r="ANX214" s="14"/>
+      <c r="ANY214" s="14"/>
+      <c r="ANZ214" s="14"/>
+      <c r="AOA214" s="14"/>
+      <c r="AOB214" s="14"/>
+      <c r="AOC214" s="14"/>
+      <c r="AOD214" s="14"/>
+      <c r="AOE214" s="14"/>
+      <c r="AOF214" s="14"/>
+      <c r="AOG214" s="14"/>
+      <c r="AOH214" s="14"/>
+      <c r="AOI214" s="14"/>
+      <c r="AOJ214" s="14"/>
+      <c r="AOK214" s="14"/>
+      <c r="AOL214" s="14"/>
+      <c r="AOM214" s="14"/>
+      <c r="AON214" s="14"/>
+      <c r="AOO214" s="14"/>
+      <c r="AOP214" s="14"/>
+      <c r="AOQ214" s="14"/>
+      <c r="AOR214" s="14"/>
+      <c r="AOS214" s="14"/>
+      <c r="AOT214" s="14"/>
+      <c r="AOU214" s="14"/>
+      <c r="AOV214" s="14"/>
+      <c r="AOW214" s="14"/>
+      <c r="AOX214" s="14"/>
+      <c r="AOY214" s="14"/>
+      <c r="AOZ214" s="14"/>
+      <c r="APA214" s="14"/>
+      <c r="APB214" s="14"/>
+      <c r="APC214" s="14"/>
+      <c r="APD214" s="14"/>
+      <c r="APE214" s="14"/>
+      <c r="APF214" s="14"/>
+      <c r="APG214" s="14"/>
+      <c r="APH214" s="14"/>
+      <c r="API214" s="14"/>
+      <c r="APJ214" s="14"/>
+      <c r="APK214" s="14"/>
+      <c r="APL214" s="14"/>
+      <c r="APM214" s="14"/>
+      <c r="APN214" s="14"/>
+      <c r="APO214" s="14"/>
+      <c r="APP214" s="14"/>
+      <c r="APQ214" s="14"/>
+      <c r="APR214" s="14"/>
+      <c r="APS214" s="14"/>
+      <c r="APT214" s="14"/>
+      <c r="APU214" s="14"/>
+      <c r="APV214" s="14"/>
+      <c r="APW214" s="14"/>
+      <c r="APX214" s="14"/>
+      <c r="APY214" s="14"/>
+      <c r="APZ214" s="14"/>
+      <c r="AQA214" s="14"/>
+      <c r="AQB214" s="14"/>
+      <c r="AQC214" s="14"/>
+      <c r="AQD214" s="14"/>
+      <c r="AQE214" s="14"/>
+      <c r="AQF214" s="14"/>
+      <c r="AQG214" s="14"/>
+      <c r="AQH214" s="14"/>
+      <c r="AQI214" s="14"/>
+      <c r="AQJ214" s="14"/>
+      <c r="AQK214" s="14"/>
+      <c r="AQL214" s="14"/>
+      <c r="AQM214" s="14"/>
+      <c r="AQN214" s="14"/>
+      <c r="AQO214" s="14"/>
+      <c r="AQP214" s="14"/>
+      <c r="AQQ214" s="14"/>
+      <c r="AQR214" s="14"/>
+      <c r="AQS214" s="14"/>
+      <c r="AQT214" s="14"/>
+      <c r="AQU214" s="14"/>
+      <c r="AQV214" s="14"/>
+      <c r="AQW214" s="14"/>
+      <c r="AQX214" s="14"/>
+      <c r="AQY214" s="14"/>
+      <c r="AQZ214" s="14"/>
+      <c r="ARA214" s="14"/>
+      <c r="ARB214" s="14"/>
+      <c r="ARC214" s="14"/>
+      <c r="ARD214" s="14"/>
+      <c r="ARE214" s="14"/>
+      <c r="ARF214" s="14"/>
+      <c r="ARG214" s="14"/>
+      <c r="ARH214" s="14"/>
+      <c r="ARI214" s="14"/>
+      <c r="ARJ214" s="14"/>
+      <c r="ARK214" s="14"/>
+      <c r="ARL214" s="14"/>
+      <c r="ARM214" s="14"/>
+      <c r="ARN214" s="14"/>
+      <c r="ARO214" s="14"/>
+      <c r="ARP214" s="14"/>
+      <c r="ARQ214" s="14"/>
+      <c r="ARR214" s="14"/>
+      <c r="ARS214" s="14"/>
+      <c r="ART214" s="14"/>
+      <c r="ARU214" s="14"/>
+      <c r="ARV214" s="14"/>
+      <c r="ARW214" s="14"/>
+      <c r="ARX214" s="14"/>
+      <c r="ARY214" s="14"/>
+      <c r="ARZ214" s="14"/>
+      <c r="ASA214" s="14"/>
+      <c r="ASB214" s="14"/>
+      <c r="ASC214" s="14"/>
+      <c r="ASD214" s="14"/>
+      <c r="ASE214" s="14"/>
+      <c r="ASF214" s="14"/>
+      <c r="ASG214" s="14"/>
+      <c r="ASH214" s="14"/>
+      <c r="ASI214" s="14"/>
+      <c r="ASJ214" s="14"/>
+      <c r="ASK214" s="14"/>
+      <c r="ASL214" s="14"/>
+      <c r="ASM214" s="14"/>
+      <c r="ASN214" s="14"/>
+      <c r="ASO214" s="14"/>
+      <c r="ASP214" s="14"/>
+      <c r="ASQ214" s="14"/>
+      <c r="ASR214" s="14"/>
+      <c r="ASS214" s="14"/>
+      <c r="AST214" s="14"/>
+      <c r="ASU214" s="14"/>
+      <c r="ASV214" s="14"/>
+      <c r="ASW214" s="14"/>
+      <c r="ASX214" s="14"/>
+      <c r="ASY214" s="14"/>
+      <c r="ASZ214" s="14"/>
+      <c r="ATA214" s="14"/>
+      <c r="ATB214" s="14"/>
+      <c r="ATC214" s="14"/>
+      <c r="ATD214" s="14"/>
+      <c r="ATE214" s="14"/>
+      <c r="ATF214" s="14"/>
+      <c r="ATG214" s="14"/>
+      <c r="ATH214" s="14"/>
+      <c r="ATI214" s="14"/>
+      <c r="ATJ214" s="14"/>
+      <c r="ATK214" s="14"/>
+      <c r="ATL214" s="14"/>
+      <c r="ATM214" s="14"/>
+      <c r="ATN214" s="14"/>
+      <c r="ATO214" s="14"/>
+      <c r="ATP214" s="14"/>
+      <c r="ATQ214" s="14"/>
+      <c r="ATR214" s="14"/>
+      <c r="ATS214" s="14"/>
+      <c r="ATT214" s="14"/>
+      <c r="ATU214" s="14"/>
+      <c r="ATV214" s="14"/>
+      <c r="ATW214" s="14"/>
+      <c r="ATX214" s="14"/>
+      <c r="ATY214" s="14"/>
+      <c r="ATZ214" s="14"/>
+      <c r="AUA214" s="14"/>
+      <c r="AUB214" s="14"/>
+      <c r="AUC214" s="14"/>
+      <c r="AUD214" s="14"/>
+      <c r="AUE214" s="14"/>
+      <c r="AUF214" s="14"/>
+      <c r="AUG214" s="14"/>
+      <c r="AUH214" s="14"/>
+      <c r="AUI214" s="14"/>
+      <c r="AUJ214" s="14"/>
+      <c r="AUK214" s="14"/>
+      <c r="AUL214" s="14"/>
+      <c r="AUM214" s="14"/>
+      <c r="AUN214" s="14"/>
+      <c r="AUO214" s="14"/>
+      <c r="AUP214" s="14"/>
+      <c r="AUQ214" s="14"/>
+      <c r="AUR214" s="14"/>
+      <c r="AUS214" s="14"/>
+      <c r="AUT214" s="14"/>
+      <c r="AUU214" s="14"/>
+      <c r="AUV214" s="14"/>
+      <c r="AUW214" s="14"/>
+      <c r="AUX214" s="14"/>
+      <c r="AUY214" s="14"/>
+      <c r="AUZ214" s="14"/>
+      <c r="AVA214" s="14"/>
+      <c r="AVB214" s="14"/>
+      <c r="AVC214" s="14"/>
+      <c r="AVD214" s="14"/>
+      <c r="AVE214" s="14"/>
+      <c r="AVF214" s="14"/>
+      <c r="AVG214" s="14"/>
+      <c r="AVH214" s="14"/>
+      <c r="AVI214" s="14"/>
+      <c r="AVJ214" s="14"/>
+      <c r="AVK214" s="14"/>
+      <c r="AVL214" s="14"/>
+      <c r="AVM214" s="14"/>
+      <c r="AVN214" s="14"/>
+      <c r="AVO214" s="14"/>
+      <c r="AVP214" s="14"/>
+      <c r="AVQ214" s="14"/>
+      <c r="AVR214" s="14"/>
+      <c r="AVS214" s="14"/>
+      <c r="AVT214" s="14"/>
+      <c r="AVU214" s="14"/>
+      <c r="AVV214" s="14"/>
+      <c r="AVW214" s="14"/>
+      <c r="AVX214" s="14"/>
+      <c r="AVY214" s="14"/>
+      <c r="AVZ214" s="14"/>
+      <c r="AWA214" s="14"/>
+      <c r="AWB214" s="14"/>
+      <c r="AWC214" s="14"/>
+      <c r="AWD214" s="14"/>
+      <c r="AWE214" s="14"/>
+      <c r="AWF214" s="14"/>
+      <c r="AWG214" s="14"/>
+      <c r="AWH214" s="14"/>
+      <c r="AWI214" s="14"/>
+      <c r="AWJ214" s="14"/>
+      <c r="AWK214" s="14"/>
+      <c r="AWL214" s="14"/>
+      <c r="AWM214" s="14"/>
+      <c r="AWN214" s="14"/>
+      <c r="AWO214" s="14"/>
+      <c r="AWP214" s="14"/>
+      <c r="AWQ214" s="14"/>
+      <c r="AWR214" s="14"/>
+      <c r="AWS214" s="14"/>
+      <c r="AWT214" s="14"/>
+      <c r="AWU214" s="14"/>
+      <c r="AWV214" s="14"/>
+      <c r="AWW214" s="14"/>
+      <c r="AWX214" s="14"/>
+      <c r="AWY214" s="14"/>
+      <c r="AWZ214" s="14"/>
+      <c r="AXA214" s="14"/>
+      <c r="AXB214" s="14"/>
+      <c r="AXC214" s="14"/>
+      <c r="AXD214" s="14"/>
+      <c r="AXE214" s="14"/>
+      <c r="AXF214" s="14"/>
+      <c r="AXG214" s="14"/>
+      <c r="AXH214" s="14"/>
+      <c r="AXI214" s="14"/>
+      <c r="AXJ214" s="14"/>
+      <c r="AXK214" s="14"/>
+      <c r="AXL214" s="14"/>
+      <c r="AXM214" s="14"/>
+      <c r="AXN214" s="14"/>
+      <c r="AXO214" s="14"/>
+      <c r="AXP214" s="14"/>
+      <c r="AXQ214" s="14"/>
+      <c r="AXR214" s="14"/>
+      <c r="AXS214" s="14"/>
+      <c r="AXT214" s="14"/>
+      <c r="AXU214" s="14"/>
+      <c r="AXV214" s="14"/>
+      <c r="AXW214" s="14"/>
+      <c r="AXX214" s="14"/>
+      <c r="AXY214" s="14"/>
+      <c r="AXZ214" s="14"/>
+      <c r="AYA214" s="14"/>
+      <c r="AYB214" s="14"/>
+      <c r="AYC214" s="14"/>
+      <c r="AYD214" s="14"/>
+      <c r="AYE214" s="14"/>
+      <c r="AYF214" s="14"/>
+      <c r="AYG214" s="14"/>
+      <c r="AYH214" s="14"/>
+      <c r="AYI214" s="14"/>
+      <c r="AYJ214" s="14"/>
+      <c r="AYK214" s="14"/>
+      <c r="AYL214" s="14"/>
+      <c r="AYM214" s="14"/>
+      <c r="AYN214" s="14"/>
+      <c r="AYO214" s="14"/>
+      <c r="AYP214" s="14"/>
+      <c r="AYQ214" s="14"/>
+      <c r="AYR214" s="14"/>
+      <c r="AYS214" s="14"/>
+      <c r="AYT214" s="14"/>
+      <c r="AYU214" s="14"/>
+      <c r="AYV214" s="14"/>
+      <c r="AYW214" s="14"/>
+      <c r="AYX214" s="14"/>
+      <c r="AYY214" s="14"/>
+      <c r="AYZ214" s="14"/>
+      <c r="AZA214" s="14"/>
+      <c r="AZB214" s="14"/>
+      <c r="AZC214" s="14"/>
+      <c r="AZD214" s="14"/>
+      <c r="AZE214" s="14"/>
+      <c r="AZF214" s="14"/>
+      <c r="AZG214" s="14"/>
+      <c r="AZH214" s="14"/>
+      <c r="AZI214" s="14"/>
+      <c r="AZJ214" s="14"/>
+      <c r="AZK214" s="14"/>
+      <c r="AZL214" s="14"/>
+      <c r="AZM214" s="14"/>
+      <c r="AZN214" s="14"/>
+      <c r="AZO214" s="14"/>
+      <c r="AZP214" s="14"/>
+      <c r="AZQ214" s="14"/>
+      <c r="AZR214" s="14"/>
+      <c r="AZS214" s="14"/>
+      <c r="AZT214" s="14"/>
+      <c r="AZU214" s="14"/>
+      <c r="AZV214" s="14"/>
+      <c r="AZW214" s="14"/>
+      <c r="AZX214" s="14"/>
+      <c r="AZY214" s="14"/>
+      <c r="AZZ214" s="14"/>
+      <c r="BAA214" s="14"/>
+      <c r="BAB214" s="14"/>
+      <c r="BAC214" s="14"/>
+      <c r="BAD214" s="14"/>
+      <c r="BAE214" s="14"/>
+      <c r="BAF214" s="14"/>
+      <c r="BAG214" s="14"/>
+      <c r="BAH214" s="14"/>
+      <c r="BAI214" s="14"/>
+      <c r="BAJ214" s="14"/>
+      <c r="BAK214" s="14"/>
+      <c r="BAL214" s="14"/>
+      <c r="BAM214" s="14"/>
+      <c r="BAN214" s="14"/>
+      <c r="BAO214" s="14"/>
+      <c r="BAP214" s="14"/>
+      <c r="BAQ214" s="14"/>
+      <c r="BAR214" s="14"/>
+      <c r="BAS214" s="14"/>
+      <c r="BAT214" s="14"/>
+      <c r="BAU214" s="14"/>
+      <c r="BAV214" s="14"/>
+      <c r="BAW214" s="14"/>
+      <c r="BAX214" s="14"/>
+      <c r="BAY214" s="14"/>
+      <c r="BAZ214" s="14"/>
+      <c r="BBA214" s="14"/>
+      <c r="BBB214" s="14"/>
+      <c r="BBC214" s="14"/>
+      <c r="BBD214" s="14"/>
+      <c r="BBE214" s="14"/>
+      <c r="BBF214" s="14"/>
+      <c r="BBG214" s="14"/>
+      <c r="BBH214" s="14"/>
+      <c r="BBI214" s="14"/>
+      <c r="BBJ214" s="14"/>
+      <c r="BBK214" s="14"/>
+      <c r="BBL214" s="14"/>
+      <c r="BBM214" s="14"/>
+      <c r="BBN214" s="14"/>
+      <c r="BBO214" s="14"/>
+      <c r="BBP214" s="14"/>
+      <c r="BBQ214" s="14"/>
+      <c r="BBR214" s="14"/>
+      <c r="BBS214" s="14"/>
+      <c r="BBT214" s="14"/>
+      <c r="BBU214" s="14"/>
+      <c r="BBV214" s="14"/>
+      <c r="BBW214" s="14"/>
+      <c r="BBX214" s="14"/>
+      <c r="BBY214" s="14"/>
+      <c r="BBZ214" s="14"/>
+      <c r="BCA214" s="14"/>
+      <c r="BCB214" s="14"/>
+      <c r="BCC214" s="14"/>
+      <c r="BCD214" s="14"/>
+      <c r="BCE214" s="14"/>
+      <c r="BCF214" s="14"/>
+      <c r="BCG214" s="14"/>
+      <c r="BCH214" s="14"/>
+      <c r="BCI214" s="14"/>
+      <c r="BCJ214" s="14"/>
+      <c r="BCK214" s="14"/>
+      <c r="BCL214" s="14"/>
+      <c r="BCM214" s="14"/>
+      <c r="BCN214" s="14"/>
+      <c r="BCO214" s="14"/>
+      <c r="BCP214" s="14"/>
+      <c r="BCQ214" s="14"/>
+      <c r="BCR214" s="14"/>
+      <c r="BCS214" s="14"/>
+      <c r="BCT214" s="14"/>
+      <c r="BCU214" s="14"/>
+      <c r="BCV214" s="14"/>
+      <c r="BCW214" s="14"/>
+      <c r="BCX214" s="14"/>
+      <c r="BCY214" s="14"/>
+      <c r="BCZ214" s="14"/>
+      <c r="BDA214" s="14"/>
+      <c r="BDB214" s="14"/>
+      <c r="BDC214" s="14"/>
+      <c r="BDD214" s="14"/>
+      <c r="BDE214" s="14"/>
+      <c r="BDF214" s="14"/>
+      <c r="BDG214" s="14"/>
+      <c r="BDH214" s="14"/>
+      <c r="BDI214" s="14"/>
+      <c r="BDJ214" s="14"/>
+      <c r="BDK214" s="14"/>
+      <c r="BDL214" s="14"/>
+      <c r="BDM214" s="14"/>
+      <c r="BDN214" s="14"/>
+      <c r="BDO214" s="14"/>
+      <c r="BDP214" s="14"/>
+      <c r="BDQ214" s="14"/>
+      <c r="BDR214" s="14"/>
+      <c r="BDS214" s="14"/>
+      <c r="BDT214" s="14"/>
+      <c r="BDU214" s="14"/>
+      <c r="BDV214" s="14"/>
+      <c r="BDW214" s="14"/>
+      <c r="BDX214" s="14"/>
+      <c r="BDY214" s="14"/>
+      <c r="BDZ214" s="14"/>
+      <c r="BEA214" s="14"/>
+      <c r="BEB214" s="14"/>
+      <c r="BEC214" s="14"/>
+      <c r="BED214" s="14"/>
+      <c r="BEE214" s="14"/>
+      <c r="BEF214" s="14"/>
+      <c r="BEG214" s="14"/>
+      <c r="BEH214" s="14"/>
+      <c r="BEI214" s="14"/>
+      <c r="BEJ214" s="14"/>
+      <c r="BEK214" s="14"/>
+      <c r="BEL214" s="14"/>
+      <c r="BEM214" s="14"/>
+      <c r="BEN214" s="14"/>
+      <c r="BEO214" s="14"/>
+      <c r="BEP214" s="14"/>
+      <c r="BEQ214" s="14"/>
+      <c r="BER214" s="14"/>
+      <c r="BES214" s="14"/>
+      <c r="BET214" s="14"/>
+      <c r="BEU214" s="14"/>
+      <c r="BEV214" s="14"/>
+      <c r="BEW214" s="14"/>
+      <c r="BEX214" s="14"/>
+      <c r="BEY214" s="14"/>
+      <c r="BEZ214" s="14"/>
+      <c r="BFA214" s="14"/>
+      <c r="BFB214" s="14"/>
+      <c r="BFC214" s="14"/>
+      <c r="BFD214" s="14"/>
+      <c r="BFE214" s="14"/>
+      <c r="BFF214" s="14"/>
+      <c r="BFG214" s="14"/>
+      <c r="BFH214" s="14"/>
+      <c r="BFI214" s="14"/>
+      <c r="BFJ214" s="14"/>
+      <c r="BFK214" s="14"/>
+      <c r="BFL214" s="14"/>
+      <c r="BFM214" s="14"/>
+      <c r="BFN214" s="14"/>
+      <c r="BFO214" s="14"/>
+      <c r="BFP214" s="14"/>
+      <c r="BFQ214" s="14"/>
+      <c r="BFR214" s="14"/>
+      <c r="BFS214" s="14"/>
+      <c r="BFT214" s="14"/>
+      <c r="BFU214" s="14"/>
+      <c r="BFV214" s="14"/>
+      <c r="BFW214" s="14"/>
+      <c r="BFX214" s="14"/>
+      <c r="BFY214" s="14"/>
+      <c r="BFZ214" s="14"/>
+      <c r="BGA214" s="14"/>
+      <c r="BGB214" s="14"/>
+      <c r="BGC214" s="14"/>
+      <c r="BGD214" s="14"/>
+      <c r="BGE214" s="14"/>
+      <c r="BGF214" s="14"/>
+      <c r="BGG214" s="14"/>
+      <c r="BGH214" s="14"/>
+      <c r="BGI214" s="14"/>
+      <c r="BGJ214" s="14"/>
+      <c r="BGK214" s="14"/>
+      <c r="BGL214" s="14"/>
+      <c r="BGM214" s="14"/>
+      <c r="BGN214" s="14"/>
+      <c r="BGO214" s="14"/>
+      <c r="BGP214" s="14"/>
+      <c r="BGQ214" s="14"/>
+      <c r="BGR214" s="14"/>
+      <c r="BGS214" s="14"/>
+      <c r="BGT214" s="14"/>
+      <c r="BGU214" s="14"/>
+      <c r="BGV214" s="14"/>
+      <c r="BGW214" s="14"/>
+      <c r="BGX214" s="14"/>
+      <c r="BGY214" s="14"/>
+      <c r="BGZ214" s="14"/>
+      <c r="BHA214" s="14"/>
+      <c r="BHB214" s="14"/>
+      <c r="BHC214" s="14"/>
+      <c r="BHD214" s="14"/>
+      <c r="BHE214" s="14"/>
+      <c r="BHF214" s="14"/>
+      <c r="BHG214" s="14"/>
+      <c r="BHH214" s="14"/>
+      <c r="BHI214" s="14"/>
+      <c r="BHJ214" s="14"/>
+      <c r="BHK214" s="14"/>
+      <c r="BHL214" s="14"/>
+      <c r="BHM214" s="14"/>
+      <c r="BHN214" s="14"/>
+      <c r="BHO214" s="14"/>
+      <c r="BHP214" s="14"/>
+      <c r="BHQ214" s="14"/>
+      <c r="BHR214" s="14"/>
+      <c r="BHS214" s="14"/>
+      <c r="BHT214" s="14"/>
+      <c r="BHU214" s="14"/>
+      <c r="BHV214" s="14"/>
+      <c r="BHW214" s="14"/>
+      <c r="BHX214" s="14"/>
+      <c r="BHY214" s="14"/>
+      <c r="BHZ214" s="14"/>
+      <c r="BIA214" s="14"/>
+      <c r="BIB214" s="14"/>
+      <c r="BIC214" s="14"/>
+      <c r="BID214" s="14"/>
+      <c r="BIE214" s="14"/>
+      <c r="BIF214" s="14"/>
+      <c r="BIG214" s="14"/>
+      <c r="BIH214" s="14"/>
+      <c r="BII214" s="14"/>
+      <c r="BIJ214" s="14"/>
+      <c r="BIK214" s="14"/>
+      <c r="BIL214" s="14"/>
+      <c r="BIM214" s="14"/>
+      <c r="BIN214" s="14"/>
+      <c r="BIO214" s="14"/>
+      <c r="BIP214" s="14"/>
+      <c r="BIQ214" s="14"/>
+      <c r="BIR214" s="14"/>
+      <c r="BIS214" s="14"/>
+      <c r="BIT214" s="14"/>
+      <c r="BIU214" s="14"/>
+      <c r="BIV214" s="14"/>
+      <c r="BIW214" s="14"/>
+      <c r="BIX214" s="14"/>
+      <c r="BIY214" s="14"/>
+      <c r="BIZ214" s="14"/>
+      <c r="BJA214" s="14"/>
+      <c r="BJB214" s="14"/>
+      <c r="BJC214" s="14"/>
+      <c r="BJD214" s="14"/>
+      <c r="BJE214" s="14"/>
+      <c r="BJF214" s="14"/>
+      <c r="BJG214" s="14"/>
+      <c r="BJH214" s="14"/>
+      <c r="BJI214" s="14"/>
+      <c r="BJJ214" s="14"/>
+      <c r="BJK214" s="14"/>
+      <c r="BJL214" s="14"/>
+      <c r="BJM214" s="14"/>
+      <c r="BJN214" s="14"/>
+      <c r="BJO214" s="14"/>
+      <c r="BJP214" s="14"/>
+      <c r="BJQ214" s="14"/>
+      <c r="BJR214" s="14"/>
+      <c r="BJS214" s="14"/>
+      <c r="BJT214" s="14"/>
+      <c r="BJU214" s="14"/>
+      <c r="BJV214" s="14"/>
+      <c r="BJW214" s="14"/>
+      <c r="BJX214" s="14"/>
+      <c r="BJY214" s="14"/>
+      <c r="BJZ214" s="14"/>
+      <c r="BKA214" s="14"/>
+      <c r="BKB214" s="14"/>
+      <c r="BKC214" s="14"/>
+      <c r="BKD214" s="14"/>
+      <c r="BKE214" s="14"/>
+      <c r="BKF214" s="14"/>
+      <c r="BKG214" s="14"/>
+      <c r="BKH214" s="14"/>
+      <c r="BKI214" s="14"/>
+      <c r="BKJ214" s="14"/>
+      <c r="BKK214" s="14"/>
+      <c r="BKL214" s="14"/>
+      <c r="BKM214" s="14"/>
+      <c r="BKN214" s="14"/>
+      <c r="BKO214" s="14"/>
+      <c r="BKP214" s="14"/>
+      <c r="BKQ214" s="14"/>
+      <c r="BKR214" s="14"/>
+      <c r="BKS214" s="14"/>
+      <c r="BKT214" s="14"/>
+      <c r="BKU214" s="14"/>
+      <c r="BKV214" s="14"/>
+      <c r="BKW214" s="14"/>
+      <c r="BKX214" s="14"/>
+      <c r="BKY214" s="14"/>
+      <c r="BKZ214" s="14"/>
+      <c r="BLA214" s="14"/>
+      <c r="BLB214" s="14"/>
+      <c r="BLC214" s="14"/>
+      <c r="BLD214" s="14"/>
+      <c r="BLE214" s="14"/>
+      <c r="BLF214" s="14"/>
+      <c r="BLG214" s="14"/>
+      <c r="BLH214" s="14"/>
+      <c r="BLI214" s="14"/>
+      <c r="BLJ214" s="14"/>
+      <c r="BLK214" s="14"/>
+      <c r="BLL214" s="14"/>
+      <c r="BLM214" s="14"/>
+      <c r="BLN214" s="14"/>
+      <c r="BLO214" s="14"/>
+      <c r="BLP214" s="14"/>
+      <c r="BLQ214" s="14"/>
+      <c r="BLR214" s="14"/>
+      <c r="BLS214" s="14"/>
+      <c r="BLT214" s="14"/>
+      <c r="BLU214" s="14"/>
+      <c r="BLV214" s="14"/>
+      <c r="BLW214" s="14"/>
+      <c r="BLX214" s="14"/>
+      <c r="BLY214" s="14"/>
+      <c r="BLZ214" s="14"/>
+      <c r="BMA214" s="14"/>
+      <c r="BMB214" s="14"/>
+      <c r="BMC214" s="14"/>
+      <c r="BMD214" s="14"/>
+      <c r="BME214" s="14"/>
+      <c r="BMF214" s="14"/>
+      <c r="BMG214" s="14"/>
+      <c r="BMH214" s="14"/>
+      <c r="BMI214" s="14"/>
+      <c r="BMJ214" s="14"/>
+      <c r="BMK214" s="14"/>
+      <c r="BML214" s="14"/>
+      <c r="BMM214" s="14"/>
+      <c r="BMN214" s="14"/>
+      <c r="BMO214" s="14"/>
+      <c r="BMP214" s="14"/>
+      <c r="BMQ214" s="14"/>
+      <c r="BMR214" s="14"/>
+      <c r="BMS214" s="14"/>
+      <c r="BMT214" s="14"/>
+      <c r="BMU214" s="14"/>
+      <c r="BMV214" s="14"/>
+      <c r="BMW214" s="14"/>
+      <c r="BMX214" s="14"/>
+      <c r="BMY214" s="14"/>
+      <c r="BMZ214" s="14"/>
+      <c r="BNA214" s="14"/>
+      <c r="BNB214" s="14"/>
+      <c r="BNC214" s="14"/>
+      <c r="BND214" s="14"/>
+      <c r="BNE214" s="14"/>
+      <c r="BNF214" s="14"/>
+      <c r="BNG214" s="14"/>
+      <c r="BNH214" s="14"/>
+      <c r="BNI214" s="14"/>
+      <c r="BNJ214" s="14"/>
+      <c r="BNK214" s="14"/>
+      <c r="BNL214" s="14"/>
+      <c r="BNM214" s="14"/>
+      <c r="BNN214" s="14"/>
+      <c r="BNO214" s="14"/>
+      <c r="BNP214" s="14"/>
+      <c r="BNQ214" s="14"/>
+      <c r="BNR214" s="14"/>
+      <c r="BNS214" s="14"/>
+      <c r="BNT214" s="14"/>
+      <c r="BNU214" s="14"/>
+      <c r="BNV214" s="14"/>
+      <c r="BNW214" s="14"/>
+      <c r="BNX214" s="14"/>
+      <c r="BNY214" s="14"/>
+      <c r="BNZ214" s="14"/>
+      <c r="BOA214" s="14"/>
+      <c r="BOB214" s="14"/>
+      <c r="BOC214" s="14"/>
+      <c r="BOD214" s="14"/>
+      <c r="BOE214" s="14"/>
+      <c r="BOF214" s="14"/>
+      <c r="BOG214" s="14"/>
+      <c r="BOH214" s="14"/>
+      <c r="BOI214" s="14"/>
+      <c r="BOJ214" s="14"/>
+      <c r="BOK214" s="14"/>
+      <c r="BOL214" s="14"/>
+      <c r="BOM214" s="14"/>
+      <c r="BON214" s="14"/>
+      <c r="BOO214" s="14"/>
+      <c r="BOP214" s="14"/>
+      <c r="BOQ214" s="14"/>
+      <c r="BOR214" s="14"/>
+      <c r="BOS214" s="14"/>
+      <c r="BOT214" s="14"/>
+      <c r="BOU214" s="14"/>
+      <c r="BOV214" s="14"/>
+      <c r="BOW214" s="14"/>
+      <c r="BOX214" s="14"/>
+      <c r="BOY214" s="14"/>
+      <c r="BOZ214" s="14"/>
+      <c r="BPA214" s="14"/>
+      <c r="BPB214" s="14"/>
+      <c r="BPC214" s="14"/>
+      <c r="BPD214" s="14"/>
+      <c r="BPE214" s="14"/>
+      <c r="BPF214" s="14"/>
+      <c r="BPG214" s="14"/>
+      <c r="BPH214" s="14"/>
+      <c r="BPI214" s="14"/>
+      <c r="BPJ214" s="14"/>
+      <c r="BPK214" s="14"/>
+      <c r="BPL214" s="14"/>
+      <c r="BPM214" s="14"/>
+      <c r="BPN214" s="14"/>
+      <c r="BPO214" s="14"/>
+      <c r="BPP214" s="14"/>
+      <c r="BPQ214" s="14"/>
+      <c r="BPR214" s="14"/>
+      <c r="BPS214" s="14"/>
+      <c r="BPT214" s="14"/>
+      <c r="BPU214" s="14"/>
+      <c r="BPV214" s="14"/>
+      <c r="BPW214" s="14"/>
+      <c r="BPX214" s="14"/>
+      <c r="BPY214" s="14"/>
+      <c r="BPZ214" s="14"/>
+      <c r="BQA214" s="14"/>
+      <c r="BQB214" s="14"/>
+      <c r="BQC214" s="14"/>
+      <c r="BQD214" s="14"/>
+      <c r="BQE214" s="14"/>
+      <c r="BQF214" s="14"/>
+      <c r="BQG214" s="14"/>
+      <c r="BQH214" s="14"/>
+      <c r="BQI214" s="14"/>
+      <c r="BQJ214" s="14"/>
+      <c r="BQK214" s="14"/>
+      <c r="BQL214" s="14"/>
+      <c r="BQM214" s="14"/>
+      <c r="BQN214" s="14"/>
+      <c r="BQO214" s="14"/>
+      <c r="BQP214" s="14"/>
+      <c r="BQQ214" s="14"/>
+      <c r="BQR214" s="14"/>
+      <c r="BQS214" s="14"/>
+      <c r="BQT214" s="14"/>
+      <c r="BQU214" s="14"/>
+      <c r="BQV214" s="14"/>
+      <c r="BQW214" s="14"/>
+      <c r="BQX214" s="14"/>
+      <c r="BQY214" s="14"/>
+      <c r="BQZ214" s="14"/>
+      <c r="BRA214" s="14"/>
+      <c r="BRB214" s="14"/>
+      <c r="BRC214" s="14"/>
+      <c r="BRD214" s="14"/>
+      <c r="BRE214" s="14"/>
+      <c r="BRF214" s="14"/>
+      <c r="BRG214" s="14"/>
+      <c r="BRH214" s="14"/>
+      <c r="BRI214" s="14"/>
+      <c r="BRJ214" s="14"/>
+      <c r="BRK214" s="14"/>
+      <c r="BRL214" s="14"/>
+      <c r="BRM214" s="14"/>
+      <c r="BRN214" s="14"/>
+      <c r="BRO214" s="14"/>
+      <c r="BRP214" s="14"/>
+      <c r="BRQ214" s="14"/>
+      <c r="BRR214" s="14"/>
+      <c r="BRS214" s="14"/>
+      <c r="BRT214" s="14"/>
+      <c r="BRU214" s="14"/>
+      <c r="BRV214" s="14"/>
+      <c r="BRW214" s="14"/>
+      <c r="BRX214" s="14"/>
+      <c r="BRY214" s="14"/>
+      <c r="BRZ214" s="14"/>
+      <c r="BSA214" s="14"/>
+      <c r="BSB214" s="14"/>
+      <c r="BSC214" s="14"/>
+      <c r="BSD214" s="14"/>
+      <c r="BSE214" s="14"/>
+      <c r="BSF214" s="14"/>
+      <c r="BSG214" s="14"/>
+      <c r="BSH214" s="14"/>
+      <c r="BSI214" s="14"/>
+      <c r="BSJ214" s="14"/>
+      <c r="BSK214" s="14"/>
+      <c r="BSL214" s="14"/>
+      <c r="BSM214" s="14"/>
+      <c r="BSN214" s="14"/>
+      <c r="BSO214" s="14"/>
+      <c r="BSP214" s="14"/>
+      <c r="BSQ214" s="14"/>
+      <c r="BSR214" s="14"/>
+      <c r="BSS214" s="14"/>
+      <c r="BST214" s="14"/>
+      <c r="BSU214" s="14"/>
+      <c r="BSV214" s="14"/>
+      <c r="BSW214" s="14"/>
+      <c r="BSX214" s="14"/>
+      <c r="BSY214" s="14"/>
+      <c r="BSZ214" s="14"/>
+      <c r="BTA214" s="14"/>
+      <c r="BTB214" s="14"/>
+      <c r="BTC214" s="14"/>
+      <c r="BTD214" s="14"/>
+      <c r="BTE214" s="14"/>
+      <c r="BTF214" s="14"/>
+      <c r="BTG214" s="14"/>
+      <c r="BTH214" s="14"/>
+      <c r="BTI214" s="14"/>
+      <c r="BTJ214" s="14"/>
+      <c r="BTK214" s="14"/>
+      <c r="BTL214" s="14"/>
+      <c r="BTM214" s="14"/>
+      <c r="BTN214" s="14"/>
+      <c r="BTO214" s="14"/>
+      <c r="BTP214" s="14"/>
+      <c r="BTQ214" s="14"/>
+      <c r="BTR214" s="14"/>
+      <c r="BTS214" s="14"/>
+      <c r="BTT214" s="14"/>
+      <c r="BTU214" s="14"/>
+      <c r="BTV214" s="14"/>
+      <c r="BTW214" s="14"/>
+      <c r="BTX214" s="14"/>
+      <c r="BTY214" s="14"/>
+      <c r="BTZ214" s="14"/>
+      <c r="BUA214" s="14"/>
+      <c r="BUB214" s="14"/>
+      <c r="BUC214" s="14"/>
+      <c r="BUD214" s="14"/>
+      <c r="BUE214" s="14"/>
+      <c r="BUF214" s="14"/>
+      <c r="BUG214" s="14"/>
+      <c r="BUH214" s="14"/>
+      <c r="BUI214" s="14"/>
+      <c r="BUJ214" s="14"/>
+      <c r="BUK214" s="14"/>
+      <c r="BUL214" s="14"/>
+      <c r="BUM214" s="14"/>
+      <c r="BUN214" s="14"/>
+      <c r="BUO214" s="14"/>
+      <c r="BUP214" s="14"/>
+      <c r="BUQ214" s="14"/>
+      <c r="BUR214" s="14"/>
+      <c r="BUS214" s="14"/>
+      <c r="BUT214" s="14"/>
+      <c r="BUU214" s="14"/>
+      <c r="BUV214" s="14"/>
+      <c r="BUW214" s="14"/>
+      <c r="BUX214" s="14"/>
+      <c r="BUY214" s="14"/>
+      <c r="BUZ214" s="14"/>
+      <c r="BVA214" s="14"/>
+      <c r="BVB214" s="14"/>
+      <c r="BVC214" s="14"/>
+      <c r="BVD214" s="14"/>
+      <c r="BVE214" s="14"/>
+      <c r="BVF214" s="14"/>
+      <c r="BVG214" s="14"/>
+      <c r="BVH214" s="14"/>
+      <c r="BVI214" s="14"/>
+      <c r="BVJ214" s="14"/>
+      <c r="BVK214" s="14"/>
+      <c r="BVL214" s="14"/>
+      <c r="BVM214" s="14"/>
+      <c r="BVN214" s="14"/>
+      <c r="BVO214" s="14"/>
+      <c r="BVP214" s="14"/>
+      <c r="BVQ214" s="14"/>
+      <c r="BVR214" s="14"/>
+      <c r="BVS214" s="14"/>
+      <c r="BVT214" s="14"/>
+      <c r="BVU214" s="14"/>
+      <c r="BVV214" s="14"/>
+      <c r="BVW214" s="14"/>
+      <c r="BVX214" s="14"/>
+      <c r="BVY214" s="14"/>
+      <c r="BVZ214" s="14"/>
+      <c r="BWA214" s="14"/>
+      <c r="BWB214" s="14"/>
+      <c r="BWC214" s="14"/>
+      <c r="BWD214" s="14"/>
+      <c r="BWE214" s="14"/>
+      <c r="BWF214" s="14"/>
+      <c r="BWG214" s="14"/>
+      <c r="BWH214" s="14"/>
+      <c r="BWI214" s="14"/>
+      <c r="BWJ214" s="14"/>
+      <c r="BWK214" s="14"/>
+      <c r="BWL214" s="14"/>
+      <c r="BWM214" s="14"/>
+      <c r="BWN214" s="14"/>
+      <c r="BWO214" s="14"/>
+      <c r="BWP214" s="14"/>
+      <c r="BWQ214" s="14"/>
+      <c r="BWR214" s="14"/>
+      <c r="BWS214" s="14"/>
+      <c r="BWT214" s="14"/>
+      <c r="BWU214" s="14"/>
+      <c r="BWV214" s="14"/>
+      <c r="BWW214" s="14"/>
+      <c r="BWX214" s="14"/>
+      <c r="BWY214" s="14"/>
+      <c r="BWZ214" s="14"/>
+      <c r="BXA214" s="14"/>
+      <c r="BXB214" s="14"/>
+      <c r="BXC214" s="14"/>
+      <c r="BXD214" s="14"/>
+      <c r="BXE214" s="14"/>
+      <c r="BXF214" s="14"/>
+      <c r="BXG214" s="14"/>
+      <c r="BXH214" s="14"/>
+      <c r="BXI214" s="14"/>
+      <c r="BXJ214" s="14"/>
+      <c r="BXK214" s="14"/>
+      <c r="BXL214" s="14"/>
+      <c r="BXM214" s="14"/>
+      <c r="BXN214" s="14"/>
+      <c r="BXO214" s="14"/>
+      <c r="BXP214" s="14"/>
+      <c r="BXQ214" s="14"/>
+      <c r="BXR214" s="14"/>
+      <c r="BXS214" s="14"/>
+      <c r="BXT214" s="14"/>
+      <c r="BXU214" s="14"/>
+      <c r="BXV214" s="14"/>
+      <c r="BXW214" s="14"/>
+      <c r="BXX214" s="14"/>
+      <c r="BXY214" s="14"/>
+      <c r="BXZ214" s="14"/>
+      <c r="BYA214" s="14"/>
+      <c r="BYB214" s="14"/>
+      <c r="BYC214" s="14"/>
+      <c r="BYD214" s="14"/>
+      <c r="BYE214" s="14"/>
+      <c r="BYF214" s="14"/>
+      <c r="BYG214" s="14"/>
+      <c r="BYH214" s="14"/>
+      <c r="BYI214" s="14"/>
+      <c r="BYJ214" s="14"/>
+      <c r="BYK214" s="14"/>
+      <c r="BYL214" s="14"/>
+      <c r="BYM214" s="14"/>
+      <c r="BYN214" s="14"/>
+      <c r="BYO214" s="14"/>
+      <c r="BYP214" s="14"/>
+      <c r="BYQ214" s="14"/>
+      <c r="BYR214" s="14"/>
+      <c r="BYS214" s="14"/>
+      <c r="BYT214" s="14"/>
+      <c r="BYU214" s="14"/>
+      <c r="BYV214" s="14"/>
+      <c r="BYW214" s="14"/>
+      <c r="BYX214" s="14"/>
+      <c r="BYY214" s="14"/>
+      <c r="BYZ214" s="14"/>
+      <c r="BZA214" s="14"/>
+      <c r="BZB214" s="14"/>
+      <c r="BZC214" s="14"/>
+      <c r="BZD214" s="14"/>
+      <c r="BZE214" s="14"/>
+      <c r="BZF214" s="14"/>
+      <c r="BZG214" s="14"/>
+      <c r="BZH214" s="14"/>
+      <c r="BZI214" s="14"/>
+      <c r="BZJ214" s="14"/>
+      <c r="BZK214" s="14"/>
+      <c r="BZL214" s="14"/>
+      <c r="BZM214" s="14"/>
+      <c r="BZN214" s="14"/>
+      <c r="BZO214" s="14"/>
+      <c r="BZP214" s="14"/>
+      <c r="BZQ214" s="14"/>
+      <c r="BZR214" s="14"/>
+      <c r="BZS214" s="14"/>
+      <c r="BZT214" s="14"/>
+      <c r="BZU214" s="14"/>
+      <c r="BZV214" s="14"/>
+      <c r="BZW214" s="14"/>
+      <c r="BZX214" s="14"/>
+      <c r="BZY214" s="14"/>
+      <c r="BZZ214" s="14"/>
+      <c r="CAA214" s="14"/>
+      <c r="CAB214" s="14"/>
+      <c r="CAC214" s="14"/>
+      <c r="CAD214" s="14"/>
+      <c r="CAE214" s="14"/>
+      <c r="CAF214" s="14"/>
+      <c r="CAG214" s="14"/>
+      <c r="CAH214" s="14"/>
+      <c r="CAI214" s="14"/>
+      <c r="CAJ214" s="14"/>
+      <c r="CAK214" s="14"/>
+      <c r="CAL214" s="14"/>
+      <c r="CAM214" s="14"/>
+      <c r="CAN214" s="14"/>
+      <c r="CAO214" s="14"/>
+      <c r="CAP214" s="14"/>
+      <c r="CAQ214" s="14"/>
+      <c r="CAR214" s="14"/>
+      <c r="CAS214" s="14"/>
+      <c r="CAT214" s="14"/>
+      <c r="CAU214" s="14"/>
+      <c r="CAV214" s="14"/>
+      <c r="CAW214" s="14"/>
+      <c r="CAX214" s="14"/>
+      <c r="CAY214" s="14"/>
+      <c r="CAZ214" s="14"/>
+      <c r="CBA214" s="14"/>
+      <c r="CBB214" s="14"/>
+      <c r="CBC214" s="14"/>
+      <c r="CBD214" s="14"/>
+      <c r="CBE214" s="14"/>
+      <c r="CBF214" s="14"/>
+      <c r="CBG214" s="14"/>
+      <c r="CBH214" s="14"/>
+      <c r="CBI214" s="14"/>
+      <c r="CBJ214" s="14"/>
+      <c r="CBK214" s="14"/>
+      <c r="CBL214" s="14"/>
+      <c r="CBM214" s="14"/>
+      <c r="CBN214" s="14"/>
+      <c r="CBO214" s="14"/>
+      <c r="CBP214" s="14"/>
+      <c r="CBQ214" s="14"/>
+      <c r="CBR214" s="14"/>
+      <c r="CBS214" s="14"/>
+      <c r="CBT214" s="14"/>
+      <c r="CBU214" s="14"/>
+      <c r="CBV214" s="14"/>
+      <c r="CBW214" s="14"/>
+      <c r="CBX214" s="14"/>
+      <c r="CBY214" s="14"/>
+      <c r="CBZ214" s="14"/>
+      <c r="CCA214" s="14"/>
+      <c r="CCB214" s="14"/>
+      <c r="CCC214" s="14"/>
+      <c r="CCD214" s="14"/>
+      <c r="CCE214" s="14"/>
+      <c r="CCF214" s="14"/>
+      <c r="CCG214" s="14"/>
+      <c r="CCH214" s="14"/>
+      <c r="CCI214" s="14"/>
+      <c r="CCJ214" s="14"/>
+      <c r="CCK214" s="14"/>
+      <c r="CCL214" s="14"/>
+      <c r="CCM214" s="14"/>
+      <c r="CCN214" s="14"/>
+      <c r="CCO214" s="14"/>
+      <c r="CCP214" s="14"/>
+      <c r="CCQ214" s="14"/>
+      <c r="CCR214" s="14"/>
+      <c r="CCS214" s="14"/>
+      <c r="CCT214" s="14"/>
+      <c r="CCU214" s="14"/>
+      <c r="CCV214" s="14"/>
+      <c r="CCW214" s="14"/>
+      <c r="CCX214" s="14"/>
+      <c r="CCY214" s="14"/>
+      <c r="CCZ214" s="14"/>
+      <c r="CDA214" s="14"/>
+      <c r="CDB214" s="14"/>
+      <c r="CDC214" s="14"/>
+      <c r="CDD214" s="14"/>
+      <c r="CDE214" s="14"/>
+      <c r="CDF214" s="14"/>
+      <c r="CDG214" s="14"/>
+      <c r="CDH214" s="14"/>
+      <c r="CDI214" s="14"/>
+      <c r="CDJ214" s="14"/>
+      <c r="CDK214" s="14"/>
+      <c r="CDL214" s="14"/>
+      <c r="CDM214" s="14"/>
+      <c r="CDN214" s="14"/>
+      <c r="CDO214" s="14"/>
+      <c r="CDP214" s="14"/>
+      <c r="CDQ214" s="14"/>
+      <c r="CDR214" s="14"/>
+      <c r="CDS214" s="14"/>
+      <c r="CDT214" s="14"/>
+      <c r="CDU214" s="14"/>
+      <c r="CDV214" s="14"/>
+      <c r="CDW214" s="14"/>
+      <c r="CDX214" s="14"/>
+      <c r="CDY214" s="14"/>
+      <c r="CDZ214" s="14"/>
+      <c r="CEA214" s="14"/>
+      <c r="CEB214" s="14"/>
+      <c r="CEC214" s="14"/>
+      <c r="CED214" s="14"/>
+      <c r="CEE214" s="14"/>
+      <c r="CEF214" s="14"/>
+      <c r="CEG214" s="14"/>
+      <c r="CEH214" s="14"/>
+      <c r="CEI214" s="14"/>
+      <c r="CEJ214" s="14"/>
+      <c r="CEK214" s="14"/>
+      <c r="CEL214" s="14"/>
+      <c r="CEM214" s="14"/>
+      <c r="CEN214" s="14"/>
+      <c r="CEO214" s="14"/>
+      <c r="CEP214" s="14"/>
+      <c r="CEQ214" s="14"/>
+      <c r="CER214" s="14"/>
+      <c r="CES214" s="14"/>
+      <c r="CET214" s="14"/>
+      <c r="CEU214" s="14"/>
+      <c r="CEV214" s="14"/>
+      <c r="CEW214" s="14"/>
+      <c r="CEX214" s="14"/>
+      <c r="CEY214" s="14"/>
+      <c r="CEZ214" s="14"/>
+      <c r="CFA214" s="14"/>
+      <c r="CFB214" s="14"/>
+      <c r="CFC214" s="14"/>
+      <c r="CFD214" s="14"/>
+      <c r="CFE214" s="14"/>
+      <c r="CFF214" s="14"/>
+      <c r="CFG214" s="14"/>
+      <c r="CFH214" s="14"/>
+      <c r="CFI214" s="14"/>
+      <c r="CFJ214" s="14"/>
+      <c r="CFK214" s="14"/>
+      <c r="CFL214" s="14"/>
+      <c r="CFM214" s="14"/>
+      <c r="CFN214" s="14"/>
+      <c r="CFO214" s="14"/>
+      <c r="CFP214" s="14"/>
+      <c r="CFQ214" s="14"/>
+      <c r="CFR214" s="14"/>
+      <c r="CFS214" s="14"/>
+      <c r="CFT214" s="14"/>
+      <c r="CFU214" s="14"/>
+      <c r="CFV214" s="14"/>
+      <c r="CFW214" s="14"/>
+      <c r="CFX214" s="14"/>
+      <c r="CFY214" s="14"/>
+      <c r="CFZ214" s="14"/>
+      <c r="CGA214" s="14"/>
+      <c r="CGB214" s="14"/>
+      <c r="CGC214" s="14"/>
+      <c r="CGD214" s="14"/>
+      <c r="CGE214" s="14"/>
+      <c r="CGF214" s="14"/>
+      <c r="CGG214" s="14"/>
+      <c r="CGH214" s="14"/>
+      <c r="CGI214" s="14"/>
+      <c r="CGJ214" s="14"/>
+      <c r="CGK214" s="14"/>
+      <c r="CGL214" s="14"/>
+      <c r="CGM214" s="14"/>
+      <c r="CGN214" s="14"/>
+      <c r="CGO214" s="14"/>
+      <c r="CGP214" s="14"/>
+      <c r="CGQ214" s="14"/>
+      <c r="CGR214" s="14"/>
+      <c r="CGS214" s="14"/>
+      <c r="CGT214" s="14"/>
+      <c r="CGU214" s="14"/>
+      <c r="CGV214" s="14"/>
+      <c r="CGW214" s="14"/>
+      <c r="CGX214" s="14"/>
+      <c r="CGY214" s="14"/>
+      <c r="CGZ214" s="14"/>
+      <c r="CHA214" s="14"/>
+      <c r="CHB214" s="14"/>
+      <c r="CHC214" s="14"/>
+      <c r="CHD214" s="14"/>
+      <c r="CHE214" s="14"/>
+      <c r="CHF214" s="14"/>
+      <c r="CHG214" s="14"/>
+      <c r="CHH214" s="14"/>
+      <c r="CHI214" s="14"/>
+      <c r="CHJ214" s="14"/>
+      <c r="CHK214" s="14"/>
+      <c r="CHL214" s="14"/>
+      <c r="CHM214" s="14"/>
+      <c r="CHN214" s="14"/>
+      <c r="CHO214" s="14"/>
+      <c r="CHP214" s="14"/>
+      <c r="CHQ214" s="14"/>
+      <c r="CHR214" s="14"/>
+      <c r="CHS214" s="14"/>
+      <c r="CHT214" s="14"/>
+      <c r="CHU214" s="14"/>
+      <c r="CHV214" s="14"/>
+      <c r="CHW214" s="14"/>
+      <c r="CHX214" s="14"/>
+      <c r="CHY214" s="14"/>
+      <c r="CHZ214" s="14"/>
+      <c r="CIA214" s="14"/>
+      <c r="CIB214" s="14"/>
+      <c r="CIC214" s="14"/>
+      <c r="CID214" s="14"/>
+      <c r="CIE214" s="14"/>
+      <c r="CIF214" s="14"/>
+      <c r="CIG214" s="14"/>
+      <c r="CIH214" s="14"/>
+      <c r="CII214" s="14"/>
+      <c r="CIJ214" s="14"/>
+      <c r="CIK214" s="14"/>
+      <c r="CIL214" s="14"/>
+      <c r="CIM214" s="14"/>
+      <c r="CIN214" s="14"/>
+      <c r="CIO214" s="14"/>
+      <c r="CIP214" s="14"/>
+      <c r="CIQ214" s="14"/>
+      <c r="CIR214" s="14"/>
+      <c r="CIS214" s="14"/>
+      <c r="CIT214" s="14"/>
+      <c r="CIU214" s="14"/>
+      <c r="CIV214" s="14"/>
+      <c r="CIW214" s="14"/>
+      <c r="CIX214" s="14"/>
+      <c r="CIY214" s="14"/>
+      <c r="CIZ214" s="14"/>
+      <c r="CJA214" s="14"/>
+      <c r="CJB214" s="14"/>
+      <c r="CJC214" s="14"/>
+      <c r="CJD214" s="14"/>
+      <c r="CJE214" s="14"/>
+      <c r="CJF214" s="14"/>
+      <c r="CJG214" s="14"/>
+      <c r="CJH214" s="14"/>
+      <c r="CJI214" s="14"/>
+      <c r="CJJ214" s="14"/>
+      <c r="CJK214" s="14"/>
+      <c r="CJL214" s="14"/>
+      <c r="CJM214" s="14"/>
+      <c r="CJN214" s="14"/>
+      <c r="CJO214" s="14"/>
+      <c r="CJP214" s="14"/>
+      <c r="CJQ214" s="14"/>
+      <c r="CJR214" s="14"/>
+      <c r="CJS214" s="14"/>
+      <c r="CJT214" s="14"/>
+      <c r="CJU214" s="14"/>
+      <c r="CJV214" s="14"/>
+      <c r="CJW214" s="14"/>
+      <c r="CJX214" s="14"/>
+      <c r="CJY214" s="14"/>
+      <c r="CJZ214" s="14"/>
+      <c r="CKA214" s="14"/>
+      <c r="CKB214" s="14"/>
+      <c r="CKC214" s="14"/>
+      <c r="CKD214" s="14"/>
+      <c r="CKE214" s="14"/>
+      <c r="CKF214" s="14"/>
+      <c r="CKG214" s="14"/>
+      <c r="CKH214" s="14"/>
+      <c r="CKI214" s="14"/>
+      <c r="CKJ214" s="14"/>
+      <c r="CKK214" s="14"/>
+      <c r="CKL214" s="14"/>
+      <c r="CKM214" s="14"/>
+      <c r="CKN214" s="14"/>
+      <c r="CKO214" s="14"/>
+      <c r="CKP214" s="14"/>
+      <c r="CKQ214" s="14"/>
+      <c r="CKR214" s="14"/>
+      <c r="CKS214" s="14"/>
+      <c r="CKT214" s="14"/>
+      <c r="CKU214" s="14"/>
+      <c r="CKV214" s="14"/>
+      <c r="CKW214" s="14"/>
+      <c r="CKX214" s="14"/>
+      <c r="CKY214" s="14"/>
+      <c r="CKZ214" s="14"/>
+      <c r="CLA214" s="14"/>
+      <c r="CLB214" s="14"/>
+      <c r="CLC214" s="14"/>
+      <c r="CLD214" s="14"/>
+      <c r="CLE214" s="14"/>
+      <c r="CLF214" s="14"/>
+      <c r="CLG214" s="14"/>
+      <c r="CLH214" s="14"/>
+      <c r="CLI214" s="14"/>
+      <c r="CLJ214" s="14"/>
+      <c r="CLK214" s="14"/>
+      <c r="CLL214" s="14"/>
+      <c r="CLM214" s="14"/>
+      <c r="CLN214" s="14"/>
+      <c r="CLO214" s="14"/>
+      <c r="CLP214" s="14"/>
+      <c r="CLQ214" s="14"/>
+      <c r="CLR214" s="14"/>
+      <c r="CLS214" s="14"/>
+      <c r="CLT214" s="14"/>
+      <c r="CLU214" s="14"/>
+      <c r="CLV214" s="14"/>
+      <c r="CLW214" s="14"/>
+      <c r="CLX214" s="14"/>
+      <c r="CLY214" s="14"/>
+      <c r="CLZ214" s="14"/>
+      <c r="CMA214" s="14"/>
+      <c r="CMB214" s="14"/>
+      <c r="CMC214" s="14"/>
+      <c r="CMD214" s="14"/>
+      <c r="CME214" s="14"/>
+      <c r="CMF214" s="14"/>
+      <c r="CMG214" s="14"/>
+      <c r="CMH214" s="14"/>
+      <c r="CMI214" s="14"/>
+      <c r="CMJ214" s="14"/>
+      <c r="CMK214" s="14"/>
+      <c r="CML214" s="14"/>
+      <c r="CMM214" s="14"/>
+      <c r="CMN214" s="14"/>
+      <c r="CMO214" s="14"/>
+      <c r="CMP214" s="14"/>
+      <c r="CMQ214" s="14"/>
+      <c r="CMR214" s="14"/>
+      <c r="CMS214" s="14"/>
+      <c r="CMT214" s="14"/>
+      <c r="CMU214" s="14"/>
+      <c r="CMV214" s="14"/>
+      <c r="CMW214" s="14"/>
+      <c r="CMX214" s="14"/>
+      <c r="CMY214" s="14"/>
+      <c r="CMZ214" s="14"/>
+      <c r="CNA214" s="14"/>
+      <c r="CNB214" s="14"/>
+      <c r="CNC214" s="14"/>
+      <c r="CND214" s="14"/>
+      <c r="CNE214" s="14"/>
+      <c r="CNF214" s="14"/>
+      <c r="CNG214" s="14"/>
+      <c r="CNH214" s="14"/>
+      <c r="CNI214" s="14"/>
+      <c r="CNJ214" s="14"/>
+      <c r="CNK214" s="14"/>
+      <c r="CNL214" s="14"/>
+      <c r="CNM214" s="14"/>
+      <c r="CNN214" s="14"/>
+      <c r="CNO214" s="14"/>
+      <c r="CNP214" s="14"/>
+      <c r="CNQ214" s="14"/>
+      <c r="CNR214" s="14"/>
+      <c r="CNS214" s="14"/>
+      <c r="CNT214" s="14"/>
+      <c r="CNU214" s="14"/>
+      <c r="CNV214" s="14"/>
+      <c r="CNW214" s="14"/>
+      <c r="CNX214" s="14"/>
+      <c r="CNY214" s="14"/>
+      <c r="CNZ214" s="14"/>
+      <c r="COA214" s="14"/>
+      <c r="COB214" s="14"/>
+      <c r="COC214" s="14"/>
+      <c r="COD214" s="14"/>
+      <c r="COE214" s="14"/>
+      <c r="COF214" s="14"/>
+      <c r="COG214" s="14"/>
+      <c r="COH214" s="14"/>
+      <c r="COI214" s="14"/>
+      <c r="COJ214" s="14"/>
+      <c r="COK214" s="14"/>
+      <c r="COL214" s="14"/>
+      <c r="COM214" s="14"/>
+      <c r="CON214" s="14"/>
+      <c r="COO214" s="14"/>
+      <c r="COP214" s="14"/>
+      <c r="COQ214" s="14"/>
+      <c r="COR214" s="14"/>
+      <c r="COS214" s="14"/>
+      <c r="COT214" s="14"/>
+      <c r="COU214" s="14"/>
+      <c r="COV214" s="14"/>
+      <c r="COW214" s="14"/>
+      <c r="COX214" s="14"/>
+      <c r="COY214" s="14"/>
+      <c r="COZ214" s="14"/>
+      <c r="CPA214" s="14"/>
+      <c r="CPB214" s="14"/>
+      <c r="CPC214" s="14"/>
+      <c r="CPD214" s="14"/>
+      <c r="CPE214" s="14"/>
+      <c r="CPF214" s="14"/>
+      <c r="CPG214" s="14"/>
+      <c r="CPH214" s="14"/>
+      <c r="CPI214" s="14"/>
+      <c r="CPJ214" s="14"/>
+      <c r="CPK214" s="14"/>
+      <c r="CPL214" s="14"/>
+      <c r="CPM214" s="14"/>
+      <c r="CPN214" s="14"/>
+      <c r="CPO214" s="14"/>
+      <c r="CPP214" s="14"/>
+      <c r="CPQ214" s="14"/>
+      <c r="CPR214" s="14"/>
+      <c r="CPS214" s="14"/>
+      <c r="CPT214" s="14"/>
+      <c r="CPU214" s="14"/>
+      <c r="CPV214" s="14"/>
+      <c r="CPW214" s="14"/>
+      <c r="CPX214" s="14"/>
+      <c r="CPY214" s="14"/>
+      <c r="CPZ214" s="14"/>
+      <c r="CQA214" s="14"/>
+      <c r="CQB214" s="14"/>
+      <c r="CQC214" s="14"/>
+      <c r="CQD214" s="14"/>
+      <c r="CQE214" s="14"/>
+      <c r="CQF214" s="14"/>
+      <c r="CQG214" s="14"/>
+      <c r="CQH214" s="14"/>
+      <c r="CQI214" s="14"/>
+      <c r="CQJ214" s="14"/>
+      <c r="CQK214" s="14"/>
+      <c r="CQL214" s="14"/>
+      <c r="CQM214" s="14"/>
+      <c r="CQN214" s="14"/>
+      <c r="CQO214" s="14"/>
+      <c r="CQP214" s="14"/>
+      <c r="CQQ214" s="14"/>
+      <c r="CQR214" s="14"/>
+      <c r="CQS214" s="14"/>
+      <c r="CQT214" s="14"/>
+      <c r="CQU214" s="14"/>
+      <c r="CQV214" s="14"/>
+      <c r="CQW214" s="14"/>
+      <c r="CQX214" s="14"/>
+      <c r="CQY214" s="14"/>
+      <c r="CQZ214" s="14"/>
+      <c r="CRA214" s="14"/>
+      <c r="CRB214" s="14"/>
+      <c r="CRC214" s="14"/>
+      <c r="CRD214" s="14"/>
+      <c r="CRE214" s="14"/>
+      <c r="CRF214" s="14"/>
+      <c r="CRG214" s="14"/>
+      <c r="CRH214" s="14"/>
+      <c r="CRI214" s="14"/>
+      <c r="CRJ214" s="14"/>
+      <c r="CRK214" s="14"/>
+      <c r="CRL214" s="14"/>
+      <c r="CRM214" s="14"/>
+      <c r="CRN214" s="14"/>
+      <c r="CRO214" s="14"/>
+      <c r="CRP214" s="14"/>
+      <c r="CRQ214" s="14"/>
+      <c r="CRR214" s="14"/>
+      <c r="CRS214" s="14"/>
+      <c r="CRT214" s="14"/>
+      <c r="CRU214" s="14"/>
+      <c r="CRV214" s="14"/>
+      <c r="CRW214" s="14"/>
+      <c r="CRX214" s="14"/>
+      <c r="CRY214" s="14"/>
+      <c r="CRZ214" s="14"/>
+      <c r="CSA214" s="14"/>
+      <c r="CSB214" s="14"/>
+      <c r="CSC214" s="14"/>
+      <c r="CSD214" s="14"/>
+      <c r="CSE214" s="14"/>
+      <c r="CSF214" s="14"/>
+      <c r="CSG214" s="14"/>
+      <c r="CSH214" s="14"/>
+      <c r="CSI214" s="14"/>
+      <c r="CSJ214" s="14"/>
+      <c r="CSK214" s="14"/>
+      <c r="CSL214" s="14"/>
+      <c r="CSM214" s="14"/>
+      <c r="CSN214" s="14"/>
+      <c r="CSO214" s="14"/>
+      <c r="CSP214" s="14"/>
+      <c r="CSQ214" s="14"/>
+      <c r="CSR214" s="14"/>
+      <c r="CSS214" s="14"/>
+      <c r="CST214" s="14"/>
+      <c r="CSU214" s="14"/>
+      <c r="CSV214" s="14"/>
+      <c r="CSW214" s="14"/>
+      <c r="CSX214" s="14"/>
+      <c r="CSY214" s="14"/>
+      <c r="CSZ214" s="14"/>
+      <c r="CTA214" s="14"/>
+      <c r="CTB214" s="14"/>
+      <c r="CTC214" s="14"/>
+      <c r="CTD214" s="14"/>
+      <c r="CTE214" s="14"/>
+      <c r="CTF214" s="14"/>
+      <c r="CTG214" s="14"/>
+      <c r="CTH214" s="14"/>
+      <c r="CTI214" s="14"/>
+      <c r="CTJ214" s="14"/>
+      <c r="CTK214" s="14"/>
+      <c r="CTL214" s="14"/>
+      <c r="CTM214" s="14"/>
+      <c r="CTN214" s="14"/>
+      <c r="CTO214" s="14"/>
+      <c r="CTP214" s="14"/>
+      <c r="CTQ214" s="14"/>
+      <c r="CTR214" s="14"/>
+      <c r="CTS214" s="14"/>
+      <c r="CTT214" s="14"/>
+      <c r="CTU214" s="14"/>
+      <c r="CTV214" s="14"/>
+      <c r="CTW214" s="14"/>
+      <c r="CTX214" s="14"/>
+      <c r="CTY214" s="14"/>
+      <c r="CTZ214" s="14"/>
+      <c r="CUA214" s="14"/>
+      <c r="CUB214" s="14"/>
+      <c r="CUC214" s="14"/>
+      <c r="CUD214" s="14"/>
+      <c r="CUE214" s="14"/>
+      <c r="CUF214" s="14"/>
+      <c r="CUG214" s="14"/>
+      <c r="CUH214" s="14"/>
+      <c r="CUI214" s="14"/>
+      <c r="CUJ214" s="14"/>
+      <c r="CUK214" s="14"/>
+      <c r="CUL214" s="14"/>
+      <c r="CUM214" s="14"/>
+      <c r="CUN214" s="14"/>
+      <c r="CUO214" s="14"/>
+      <c r="CUP214" s="14"/>
+      <c r="CUQ214" s="14"/>
+      <c r="CUR214" s="14"/>
+      <c r="CUS214" s="14"/>
+      <c r="CUT214" s="14"/>
+      <c r="CUU214" s="14"/>
+      <c r="CUV214" s="14"/>
+      <c r="CUW214" s="14"/>
+      <c r="CUX214" s="14"/>
+      <c r="CUY214" s="14"/>
+      <c r="CUZ214" s="14"/>
+      <c r="CVA214" s="14"/>
+      <c r="CVB214" s="14"/>
+      <c r="CVC214" s="14"/>
+      <c r="CVD214" s="14"/>
+      <c r="CVE214" s="14"/>
+      <c r="CVF214" s="14"/>
+      <c r="CVG214" s="14"/>
+      <c r="CVH214" s="14"/>
+      <c r="CVI214" s="14"/>
+      <c r="CVJ214" s="14"/>
+      <c r="CVK214" s="14"/>
+      <c r="CVL214" s="14"/>
+      <c r="CVM214" s="14"/>
+      <c r="CVN214" s="14"/>
+      <c r="CVO214" s="14"/>
+      <c r="CVP214" s="14"/>
+      <c r="CVQ214" s="14"/>
+      <c r="CVR214" s="14"/>
+      <c r="CVS214" s="14"/>
+      <c r="CVT214" s="14"/>
+      <c r="CVU214" s="14"/>
+      <c r="CVV214" s="14"/>
+      <c r="CVW214" s="14"/>
+      <c r="CVX214" s="14"/>
+      <c r="CVY214" s="14"/>
+      <c r="CVZ214" s="14"/>
+      <c r="CWA214" s="14"/>
+      <c r="CWB214" s="14"/>
+      <c r="CWC214" s="14"/>
+      <c r="CWD214" s="14"/>
+      <c r="CWE214" s="14"/>
+      <c r="CWF214" s="14"/>
+      <c r="CWG214" s="14"/>
+      <c r="CWH214" s="14"/>
+      <c r="CWI214" s="14"/>
+      <c r="CWJ214" s="14"/>
+      <c r="CWK214" s="14"/>
+      <c r="CWL214" s="14"/>
+      <c r="CWM214" s="14"/>
+      <c r="CWN214" s="14"/>
+      <c r="CWO214" s="14"/>
+      <c r="CWP214" s="14"/>
+      <c r="CWQ214" s="14"/>
+      <c r="CWR214" s="14"/>
+      <c r="CWS214" s="14"/>
+      <c r="CWT214" s="14"/>
+      <c r="CWU214" s="14"/>
+      <c r="CWV214" s="14"/>
+      <c r="CWW214" s="14"/>
+      <c r="CWX214" s="14"/>
+      <c r="CWY214" s="14"/>
+      <c r="CWZ214" s="14"/>
+      <c r="CXA214" s="14"/>
+      <c r="CXB214" s="14"/>
+      <c r="CXC214" s="14"/>
+      <c r="CXD214" s="14"/>
+      <c r="CXE214" s="14"/>
+      <c r="CXF214" s="14"/>
+      <c r="CXG214" s="14"/>
+      <c r="CXH214" s="14"/>
+      <c r="CXI214" s="14"/>
+      <c r="CXJ214" s="14"/>
+      <c r="CXK214" s="14"/>
+      <c r="CXL214" s="14"/>
+      <c r="CXM214" s="14"/>
+      <c r="CXN214" s="14"/>
+      <c r="CXO214" s="14"/>
+      <c r="CXP214" s="14"/>
+      <c r="CXQ214" s="14"/>
+      <c r="CXR214" s="14"/>
+      <c r="CXS214" s="14"/>
+      <c r="CXT214" s="14"/>
+      <c r="CXU214" s="14"/>
+      <c r="CXV214" s="14"/>
+      <c r="CXW214" s="14"/>
+      <c r="CXX214" s="14"/>
+      <c r="CXY214" s="14"/>
+      <c r="CXZ214" s="14"/>
+      <c r="CYA214" s="14"/>
+      <c r="CYB214" s="14"/>
+      <c r="CYC214" s="14"/>
+      <c r="CYD214" s="14"/>
+      <c r="CYE214" s="14"/>
+      <c r="CYF214" s="14"/>
+      <c r="CYG214" s="14"/>
+      <c r="CYH214" s="14"/>
+      <c r="CYI214" s="14"/>
+      <c r="CYJ214" s="14"/>
+      <c r="CYK214" s="14"/>
+      <c r="CYL214" s="14"/>
+      <c r="CYM214" s="14"/>
+      <c r="CYN214" s="14"/>
+      <c r="CYO214" s="14"/>
+      <c r="CYP214" s="14"/>
+      <c r="CYQ214" s="14"/>
+      <c r="CYR214" s="14"/>
+      <c r="CYS214" s="14"/>
+      <c r="CYT214" s="14"/>
+      <c r="CYU214" s="14"/>
+      <c r="CYV214" s="14"/>
+      <c r="CYW214" s="14"/>
+      <c r="CYX214" s="14"/>
+      <c r="CYY214" s="14"/>
+      <c r="CYZ214" s="14"/>
+      <c r="CZA214" s="14"/>
+      <c r="CZB214" s="14"/>
+      <c r="CZC214" s="14"/>
+      <c r="CZD214" s="14"/>
+      <c r="CZE214" s="14"/>
+      <c r="CZF214" s="14"/>
+      <c r="CZG214" s="14"/>
+      <c r="CZH214" s="14"/>
+      <c r="CZI214" s="14"/>
+      <c r="CZJ214" s="14"/>
+      <c r="CZK214" s="14"/>
+      <c r="CZL214" s="14"/>
+      <c r="CZM214" s="14"/>
+      <c r="CZN214" s="14"/>
+      <c r="CZO214" s="14"/>
+      <c r="CZP214" s="14"/>
+      <c r="CZQ214" s="14"/>
+      <c r="CZR214" s="14"/>
+      <c r="CZS214" s="14"/>
+      <c r="CZT214" s="14"/>
+      <c r="CZU214" s="14"/>
+      <c r="CZV214" s="14"/>
+      <c r="CZW214" s="14"/>
+      <c r="CZX214" s="14"/>
+      <c r="CZY214" s="14"/>
+      <c r="CZZ214" s="14"/>
+      <c r="DAA214" s="14"/>
+      <c r="DAB214" s="14"/>
+      <c r="DAC214" s="14"/>
+      <c r="DAD214" s="14"/>
+      <c r="DAE214" s="14"/>
+      <c r="DAF214" s="14"/>
+      <c r="DAG214" s="14"/>
+      <c r="DAH214" s="14"/>
+      <c r="DAI214" s="14"/>
+      <c r="DAJ214" s="14"/>
+      <c r="DAK214" s="14"/>
+      <c r="DAL214" s="14"/>
+      <c r="DAM214" s="14"/>
+      <c r="DAN214" s="14"/>
+      <c r="DAO214" s="14"/>
+      <c r="DAP214" s="14"/>
+      <c r="DAQ214" s="14"/>
+      <c r="DAR214" s="14"/>
+      <c r="DAS214" s="14"/>
+      <c r="DAT214" s="14"/>
+      <c r="DAU214" s="14"/>
+      <c r="DAV214" s="14"/>
+      <c r="DAW214" s="14"/>
+      <c r="DAX214" s="14"/>
+      <c r="DAY214" s="14"/>
+      <c r="DAZ214" s="14"/>
+      <c r="DBA214" s="14"/>
+      <c r="DBB214" s="14"/>
+      <c r="DBC214" s="14"/>
+      <c r="DBD214" s="14"/>
+      <c r="DBE214" s="14"/>
+      <c r="DBF214" s="14"/>
+      <c r="DBG214" s="14"/>
+      <c r="DBH214" s="14"/>
+      <c r="DBI214" s="14"/>
+      <c r="DBJ214" s="14"/>
+      <c r="DBK214" s="14"/>
+      <c r="DBL214" s="14"/>
+      <c r="DBM214" s="14"/>
+      <c r="DBN214" s="14"/>
+      <c r="DBO214" s="14"/>
+      <c r="DBP214" s="14"/>
+      <c r="DBQ214" s="14"/>
+      <c r="DBR214" s="14"/>
+      <c r="DBS214" s="14"/>
+      <c r="DBT214" s="14"/>
+      <c r="DBU214" s="14"/>
+      <c r="DBV214" s="14"/>
+      <c r="DBW214" s="14"/>
+      <c r="DBX214" s="14"/>
+      <c r="DBY214" s="14"/>
+      <c r="DBZ214" s="14"/>
+      <c r="DCA214" s="14"/>
+      <c r="DCB214" s="14"/>
+      <c r="DCC214" s="14"/>
+      <c r="DCD214" s="14"/>
+      <c r="DCE214" s="14"/>
+      <c r="DCF214" s="14"/>
+      <c r="DCG214" s="14"/>
+      <c r="DCH214" s="14"/>
+      <c r="DCI214" s="14"/>
+      <c r="DCJ214" s="14"/>
+      <c r="DCK214" s="14"/>
+      <c r="DCL214" s="14"/>
+      <c r="DCM214" s="14"/>
+      <c r="DCN214" s="14"/>
+      <c r="DCO214" s="14"/>
+      <c r="DCP214" s="14"/>
+      <c r="DCQ214" s="14"/>
+      <c r="DCR214" s="14"/>
+      <c r="DCS214" s="14"/>
+      <c r="DCT214" s="14"/>
+      <c r="DCU214" s="14"/>
+      <c r="DCV214" s="14"/>
+      <c r="DCW214" s="14"/>
+      <c r="DCX214" s="14"/>
+      <c r="DCY214" s="14"/>
+      <c r="DCZ214" s="14"/>
+      <c r="DDA214" s="14"/>
+      <c r="DDB214" s="14"/>
+      <c r="DDC214" s="14"/>
+      <c r="DDD214" s="14"/>
+      <c r="DDE214" s="14"/>
+      <c r="DDF214" s="14"/>
+      <c r="DDG214" s="14"/>
+      <c r="DDH214" s="14"/>
+      <c r="DDI214" s="14"/>
+      <c r="DDJ214" s="14"/>
+      <c r="DDK214" s="14"/>
+      <c r="DDL214" s="14"/>
+      <c r="DDM214" s="14"/>
+      <c r="DDN214" s="14"/>
+      <c r="DDO214" s="14"/>
+      <c r="DDP214" s="14"/>
+      <c r="DDQ214" s="14"/>
+      <c r="DDR214" s="14"/>
+      <c r="DDS214" s="14"/>
+      <c r="DDT214" s="14"/>
+      <c r="DDU214" s="14"/>
+      <c r="DDV214" s="14"/>
+      <c r="DDW214" s="14"/>
+      <c r="DDX214" s="14"/>
+      <c r="DDY214" s="14"/>
+      <c r="DDZ214" s="14"/>
+      <c r="DEA214" s="14"/>
+      <c r="DEB214" s="14"/>
+      <c r="DEC214" s="14"/>
+      <c r="DED214" s="14"/>
+      <c r="DEE214" s="14"/>
+      <c r="DEF214" s="14"/>
+      <c r="DEG214" s="14"/>
+      <c r="DEH214" s="14"/>
+      <c r="DEI214" s="14"/>
+      <c r="DEJ214" s="14"/>
+      <c r="DEK214" s="14"/>
+      <c r="DEL214" s="14"/>
+      <c r="DEM214" s="14"/>
+      <c r="DEN214" s="14"/>
+      <c r="DEO214" s="14"/>
+      <c r="DEP214" s="14"/>
+      <c r="DEQ214" s="14"/>
+      <c r="DER214" s="14"/>
+      <c r="DES214" s="14"/>
+      <c r="DET214" s="14"/>
+      <c r="DEU214" s="14"/>
+      <c r="DEV214" s="14"/>
+      <c r="DEW214" s="14"/>
+      <c r="DEX214" s="14"/>
+      <c r="DEY214" s="14"/>
+      <c r="DEZ214" s="14"/>
+      <c r="DFA214" s="14"/>
+      <c r="DFB214" s="14"/>
+      <c r="DFC214" s="14"/>
+      <c r="DFD214" s="14"/>
+      <c r="DFE214" s="14"/>
+      <c r="DFF214" s="14"/>
+      <c r="DFG214" s="14"/>
+      <c r="DFH214" s="14"/>
+      <c r="DFI214" s="14"/>
+      <c r="DFJ214" s="14"/>
+      <c r="DFK214" s="14"/>
+      <c r="DFL214" s="14"/>
+      <c r="DFM214" s="14"/>
+      <c r="DFN214" s="14"/>
+      <c r="DFO214" s="14"/>
+      <c r="DFP214" s="14"/>
+      <c r="DFQ214" s="14"/>
+      <c r="DFR214" s="14"/>
+      <c r="DFS214" s="14"/>
+      <c r="DFT214" s="14"/>
+      <c r="DFU214" s="14"/>
+      <c r="DFV214" s="14"/>
+      <c r="DFW214" s="14"/>
+      <c r="DFX214" s="14"/>
+      <c r="DFY214" s="14"/>
+      <c r="DFZ214" s="14"/>
+      <c r="DGA214" s="14"/>
+      <c r="DGB214" s="14"/>
+      <c r="DGC214" s="14"/>
+      <c r="DGD214" s="14"/>
+      <c r="DGE214" s="14"/>
+      <c r="DGF214" s="14"/>
+      <c r="DGG214" s="14"/>
+      <c r="DGH214" s="14"/>
+      <c r="DGI214" s="14"/>
+      <c r="DGJ214" s="14"/>
+      <c r="DGK214" s="14"/>
+      <c r="DGL214" s="14"/>
+      <c r="DGM214" s="14"/>
+      <c r="DGN214" s="14"/>
+      <c r="DGO214" s="14"/>
+      <c r="DGP214" s="14"/>
+      <c r="DGQ214" s="14"/>
+      <c r="DGR214" s="14"/>
+      <c r="DGS214" s="14"/>
+      <c r="DGT214" s="14"/>
+      <c r="DGU214" s="14"/>
+      <c r="DGV214" s="14"/>
+      <c r="DGW214" s="14"/>
+      <c r="DGX214" s="14"/>
+      <c r="DGY214" s="14"/>
+      <c r="DGZ214" s="14"/>
+      <c r="DHA214" s="14"/>
+      <c r="DHB214" s="14"/>
+      <c r="DHC214" s="14"/>
+      <c r="DHD214" s="14"/>
+      <c r="DHE214" s="14"/>
+      <c r="DHF214" s="14"/>
+      <c r="DHG214" s="14"/>
+      <c r="DHH214" s="14"/>
+      <c r="DHI214" s="14"/>
+      <c r="DHJ214" s="14"/>
+      <c r="DHK214" s="14"/>
+      <c r="DHL214" s="14"/>
+      <c r="DHM214" s="14"/>
+      <c r="DHN214" s="14"/>
+      <c r="DHO214" s="14"/>
+      <c r="DHP214" s="14"/>
+      <c r="DHQ214" s="14"/>
+      <c r="DHR214" s="14"/>
+      <c r="DHS214" s="14"/>
+      <c r="DHT214" s="14"/>
+      <c r="DHU214" s="14"/>
+      <c r="DHV214" s="14"/>
+      <c r="DHW214" s="14"/>
+      <c r="DHX214" s="14"/>
+      <c r="DHY214" s="14"/>
+      <c r="DHZ214" s="14"/>
+      <c r="DIA214" s="14"/>
+      <c r="DIB214" s="14"/>
+      <c r="DIC214" s="14"/>
+      <c r="DID214" s="14"/>
+      <c r="DIE214" s="14"/>
+      <c r="DIF214" s="14"/>
+      <c r="DIG214" s="14"/>
+      <c r="DIH214" s="14"/>
+      <c r="DII214" s="14"/>
+      <c r="DIJ214" s="14"/>
+      <c r="DIK214" s="14"/>
+      <c r="DIL214" s="14"/>
+      <c r="DIM214" s="14"/>
+      <c r="DIN214" s="14"/>
+      <c r="DIO214" s="14"/>
+      <c r="DIP214" s="14"/>
+      <c r="DIQ214" s="14"/>
+      <c r="DIR214" s="14"/>
+      <c r="DIS214" s="14"/>
+      <c r="DIT214" s="14"/>
+      <c r="DIU214" s="14"/>
+      <c r="DIV214" s="14"/>
+      <c r="DIW214" s="14"/>
+      <c r="DIX214" s="14"/>
+      <c r="DIY214" s="14"/>
+      <c r="DIZ214" s="14"/>
+      <c r="DJA214" s="14"/>
+      <c r="DJB214" s="14"/>
+      <c r="DJC214" s="14"/>
+      <c r="DJD214" s="14"/>
+      <c r="DJE214" s="14"/>
+      <c r="DJF214" s="14"/>
+      <c r="DJG214" s="14"/>
+      <c r="DJH214" s="14"/>
+      <c r="DJI214" s="14"/>
+      <c r="DJJ214" s="14"/>
+      <c r="DJK214" s="14"/>
+      <c r="DJL214" s="14"/>
+      <c r="DJM214" s="14"/>
+      <c r="DJN214" s="14"/>
+      <c r="DJO214" s="14"/>
+      <c r="DJP214" s="14"/>
+      <c r="DJQ214" s="14"/>
+      <c r="DJR214" s="14"/>
+      <c r="DJS214" s="14"/>
+      <c r="DJT214" s="14"/>
+      <c r="DJU214" s="14"/>
+      <c r="DJV214" s="14"/>
+      <c r="DJW214" s="14"/>
+      <c r="DJX214" s="14"/>
+      <c r="DJY214" s="14"/>
+      <c r="DJZ214" s="14"/>
+      <c r="DKA214" s="14"/>
+      <c r="DKB214" s="14"/>
+      <c r="DKC214" s="14"/>
+      <c r="DKD214" s="14"/>
+      <c r="DKE214" s="14"/>
+      <c r="DKF214" s="14"/>
+      <c r="DKG214" s="14"/>
+      <c r="DKH214" s="14"/>
+      <c r="DKI214" s="14"/>
+      <c r="DKJ214" s="14"/>
+      <c r="DKK214" s="14"/>
+      <c r="DKL214" s="14"/>
+      <c r="DKM214" s="14"/>
+      <c r="DKN214" s="14"/>
+      <c r="DKO214" s="14"/>
+      <c r="DKP214" s="14"/>
+      <c r="DKQ214" s="14"/>
+      <c r="DKR214" s="14"/>
+      <c r="DKS214" s="14"/>
+      <c r="DKT214" s="14"/>
+      <c r="DKU214" s="14"/>
+      <c r="DKV214" s="14"/>
+      <c r="DKW214" s="14"/>
+      <c r="DKX214" s="14"/>
+      <c r="DKY214" s="14"/>
+      <c r="DKZ214" s="14"/>
+      <c r="DLA214" s="14"/>
+      <c r="DLB214" s="14"/>
+      <c r="DLC214" s="14"/>
+      <c r="DLD214" s="14"/>
+      <c r="DLE214" s="14"/>
+      <c r="DLF214" s="14"/>
+      <c r="DLG214" s="14"/>
+      <c r="DLH214" s="14"/>
+      <c r="DLI214" s="14"/>
+      <c r="DLJ214" s="14"/>
+      <c r="DLK214" s="14"/>
+      <c r="DLL214" s="14"/>
+      <c r="DLM214" s="14"/>
+      <c r="DLN214" s="14"/>
+      <c r="DLO214" s="14"/>
+      <c r="DLP214" s="14"/>
+      <c r="DLQ214" s="14"/>
+      <c r="DLR214" s="14"/>
+      <c r="DLS214" s="14"/>
+      <c r="DLT214" s="14"/>
+      <c r="DLU214" s="14"/>
+      <c r="DLV214" s="14"/>
+      <c r="DLW214" s="14"/>
+      <c r="DLX214" s="14"/>
+      <c r="DLY214" s="14"/>
+      <c r="DLZ214" s="14"/>
+      <c r="DMA214" s="14"/>
+      <c r="DMB214" s="14"/>
+      <c r="DMC214" s="14"/>
+      <c r="DMD214" s="14"/>
+      <c r="DME214" s="14"/>
+      <c r="DMF214" s="14"/>
+      <c r="DMG214" s="14"/>
+      <c r="DMH214" s="14"/>
+      <c r="DMI214" s="14"/>
+      <c r="DMJ214" s="14"/>
+      <c r="DMK214" s="14"/>
+      <c r="DML214" s="14"/>
+      <c r="DMM214" s="14"/>
+      <c r="DMN214" s="14"/>
+      <c r="DMO214" s="14"/>
+      <c r="DMP214" s="14"/>
+      <c r="DMQ214" s="14"/>
+      <c r="DMR214" s="14"/>
+      <c r="DMS214" s="14"/>
+      <c r="DMT214" s="14"/>
+      <c r="DMU214" s="14"/>
+      <c r="DMV214" s="14"/>
+      <c r="DMW214" s="14"/>
+      <c r="DMX214" s="14"/>
+      <c r="DMY214" s="14"/>
+      <c r="DMZ214" s="14"/>
+      <c r="DNA214" s="14"/>
+      <c r="DNB214" s="14"/>
+      <c r="DNC214" s="14"/>
+      <c r="DND214" s="14"/>
+      <c r="DNE214" s="14"/>
+      <c r="DNF214" s="14"/>
+      <c r="DNG214" s="14"/>
+      <c r="DNH214" s="14"/>
+      <c r="DNI214" s="14"/>
+      <c r="DNJ214" s="14"/>
+      <c r="DNK214" s="14"/>
+      <c r="DNL214" s="14"/>
+      <c r="DNM214" s="14"/>
+      <c r="DNN214" s="14"/>
+      <c r="DNO214" s="14"/>
+      <c r="DNP214" s="14"/>
+      <c r="DNQ214" s="14"/>
+      <c r="DNR214" s="14"/>
+      <c r="DNS214" s="14"/>
+      <c r="DNT214" s="14"/>
+      <c r="DNU214" s="14"/>
+      <c r="DNV214" s="14"/>
+      <c r="DNW214" s="14"/>
+      <c r="DNX214" s="14"/>
+      <c r="DNY214" s="14"/>
+      <c r="DNZ214" s="14"/>
+      <c r="DOA214" s="14"/>
+      <c r="DOB214" s="14"/>
+      <c r="DOC214" s="14"/>
+      <c r="DOD214" s="14"/>
+      <c r="DOE214" s="14"/>
+      <c r="DOF214" s="14"/>
+      <c r="DOG214" s="14"/>
+      <c r="DOH214" s="14"/>
+      <c r="DOI214" s="14"/>
+      <c r="DOJ214" s="14"/>
+      <c r="DOK214" s="14"/>
+      <c r="DOL214" s="14"/>
+      <c r="DOM214" s="14"/>
+      <c r="DON214" s="14"/>
+      <c r="DOO214" s="14"/>
+      <c r="DOP214" s="14"/>
+      <c r="DOQ214" s="14"/>
+      <c r="DOR214" s="14"/>
+      <c r="DOS214" s="14"/>
+      <c r="DOT214" s="14"/>
+      <c r="DOU214" s="14"/>
+      <c r="DOV214" s="14"/>
+      <c r="DOW214" s="14"/>
+      <c r="DOX214" s="14"/>
+      <c r="DOY214" s="14"/>
+      <c r="DOZ214" s="14"/>
+      <c r="DPA214" s="14"/>
+      <c r="DPB214" s="14"/>
+      <c r="DPC214" s="14"/>
+      <c r="DPD214" s="14"/>
+      <c r="DPE214" s="14"/>
+      <c r="DPF214" s="14"/>
+      <c r="DPG214" s="14"/>
+      <c r="DPH214" s="14"/>
+      <c r="DPI214" s="14"/>
+      <c r="DPJ214" s="14"/>
+      <c r="DPK214" s="14"/>
+      <c r="DPL214" s="14"/>
+      <c r="DPM214" s="14"/>
+      <c r="DPN214" s="14"/>
+      <c r="DPO214" s="14"/>
+      <c r="DPP214" s="14"/>
+      <c r="DPQ214" s="14"/>
+      <c r="DPR214" s="14"/>
+      <c r="DPS214" s="14"/>
+      <c r="DPT214" s="14"/>
+      <c r="DPU214" s="14"/>
+      <c r="DPV214" s="14"/>
+      <c r="DPW214" s="14"/>
+      <c r="DPX214" s="14"/>
+      <c r="DPY214" s="14"/>
+      <c r="DPZ214" s="14"/>
+      <c r="DQA214" s="14"/>
+      <c r="DQB214" s="14"/>
+      <c r="DQC214" s="14"/>
+      <c r="DQD214" s="14"/>
+      <c r="DQE214" s="14"/>
+      <c r="DQF214" s="14"/>
+      <c r="DQG214" s="14"/>
+      <c r="DQH214" s="14"/>
+      <c r="DQI214" s="14"/>
+      <c r="DQJ214" s="14"/>
+      <c r="DQK214" s="14"/>
+      <c r="DQL214" s="14"/>
+      <c r="DQM214" s="14"/>
+      <c r="DQN214" s="14"/>
+      <c r="DQO214" s="14"/>
+      <c r="DQP214" s="14"/>
+      <c r="DQQ214" s="14"/>
+      <c r="DQR214" s="14"/>
+      <c r="DQS214" s="14"/>
+      <c r="DQT214" s="14"/>
+      <c r="DQU214" s="14"/>
+      <c r="DQV214" s="14"/>
+      <c r="DQW214" s="14"/>
+      <c r="DQX214" s="14"/>
+      <c r="DQY214" s="14"/>
+      <c r="DQZ214" s="14"/>
+      <c r="DRA214" s="14"/>
+      <c r="DRB214" s="14"/>
+      <c r="DRC214" s="14"/>
+      <c r="DRD214" s="14"/>
+      <c r="DRE214" s="14"/>
+      <c r="DRF214" s="14"/>
+      <c r="DRG214" s="14"/>
+      <c r="DRH214" s="14"/>
+      <c r="DRI214" s="14"/>
+      <c r="DRJ214" s="14"/>
+      <c r="DRK214" s="14"/>
+      <c r="DRL214" s="14"/>
+      <c r="DRM214" s="14"/>
+      <c r="DRN214" s="14"/>
+      <c r="DRO214" s="14"/>
+      <c r="DRP214" s="14"/>
+      <c r="DRQ214" s="14"/>
+      <c r="DRR214" s="14"/>
+      <c r="DRS214" s="14"/>
+      <c r="DRT214" s="14"/>
+      <c r="DRU214" s="14"/>
+      <c r="DRV214" s="14"/>
+      <c r="DRW214" s="14"/>
+      <c r="DRX214" s="14"/>
+      <c r="DRY214" s="14"/>
+      <c r="DRZ214" s="14"/>
+      <c r="DSA214" s="14"/>
+      <c r="DSB214" s="14"/>
+      <c r="DSC214" s="14"/>
+      <c r="DSD214" s="14"/>
+      <c r="DSE214" s="14"/>
+      <c r="DSF214" s="14"/>
+      <c r="DSG214" s="14"/>
+      <c r="DSH214" s="14"/>
+      <c r="DSI214" s="14"/>
+      <c r="DSJ214" s="14"/>
+      <c r="DSK214" s="14"/>
+      <c r="DSL214" s="14"/>
+      <c r="DSM214" s="14"/>
+      <c r="DSN214" s="14"/>
+      <c r="DSO214" s="14"/>
+      <c r="DSP214" s="14"/>
+      <c r="DSQ214" s="14"/>
+      <c r="DSR214" s="14"/>
+      <c r="DSS214" s="14"/>
+      <c r="DST214" s="14"/>
+      <c r="DSU214" s="14"/>
+      <c r="DSV214" s="14"/>
+      <c r="DSW214" s="14"/>
+      <c r="DSX214" s="14"/>
+      <c r="DSY214" s="14"/>
+      <c r="DSZ214" s="14"/>
+      <c r="DTA214" s="14"/>
+      <c r="DTB214" s="14"/>
+      <c r="DTC214" s="14"/>
+      <c r="DTD214" s="14"/>
+      <c r="DTE214" s="14"/>
+      <c r="DTF214" s="14"/>
+      <c r="DTG214" s="14"/>
+      <c r="DTH214" s="14"/>
+      <c r="DTI214" s="14"/>
+      <c r="DTJ214" s="14"/>
+      <c r="DTK214" s="14"/>
+      <c r="DTL214" s="14"/>
+      <c r="DTM214" s="14"/>
+      <c r="DTN214" s="14"/>
+      <c r="DTO214" s="14"/>
+      <c r="DTP214" s="14"/>
+      <c r="DTQ214" s="14"/>
+      <c r="DTR214" s="14"/>
+      <c r="DTS214" s="14"/>
+      <c r="DTT214" s="14"/>
+      <c r="DTU214" s="14"/>
+      <c r="DTV214" s="14"/>
+      <c r="DTW214" s="14"/>
+      <c r="DTX214" s="14"/>
+      <c r="DTY214" s="14"/>
+      <c r="DTZ214" s="14"/>
+      <c r="DUA214" s="14"/>
+      <c r="DUB214" s="14"/>
+      <c r="DUC214" s="14"/>
+      <c r="DUD214" s="14"/>
+      <c r="DUE214" s="14"/>
+      <c r="DUF214" s="14"/>
+      <c r="DUG214" s="14"/>
+      <c r="DUH214" s="14"/>
+      <c r="DUI214" s="14"/>
+      <c r="DUJ214" s="14"/>
+      <c r="DUK214" s="14"/>
+      <c r="DUL214" s="14"/>
+      <c r="DUM214" s="14"/>
+      <c r="DUN214" s="14"/>
+      <c r="DUO214" s="14"/>
+      <c r="DUP214" s="14"/>
+      <c r="DUQ214" s="14"/>
+      <c r="DUR214" s="14"/>
+      <c r="DUS214" s="14"/>
+      <c r="DUT214" s="14"/>
+      <c r="DUU214" s="14"/>
+      <c r="DUV214" s="14"/>
+      <c r="DUW214" s="14"/>
+      <c r="DUX214" s="14"/>
+      <c r="DUY214" s="14"/>
+      <c r="DUZ214" s="14"/>
+      <c r="DVA214" s="14"/>
+      <c r="DVB214" s="14"/>
+      <c r="DVC214" s="14"/>
+      <c r="DVD214" s="14"/>
+      <c r="DVE214" s="14"/>
+      <c r="DVF214" s="14"/>
+      <c r="DVG214" s="14"/>
+      <c r="DVH214" s="14"/>
+      <c r="DVI214" s="14"/>
+      <c r="DVJ214" s="14"/>
+      <c r="DVK214" s="14"/>
+      <c r="DVL214" s="14"/>
+      <c r="DVM214" s="14"/>
+      <c r="DVN214" s="14"/>
+      <c r="DVO214" s="14"/>
+      <c r="DVP214" s="14"/>
+      <c r="DVQ214" s="14"/>
+      <c r="DVR214" s="14"/>
+      <c r="DVS214" s="14"/>
+      <c r="DVT214" s="14"/>
+      <c r="DVU214" s="14"/>
+      <c r="DVV214" s="14"/>
+      <c r="DVW214" s="14"/>
+      <c r="DVX214" s="14"/>
+      <c r="DVY214" s="14"/>
+      <c r="DVZ214" s="14"/>
+      <c r="DWA214" s="14"/>
+      <c r="DWB214" s="14"/>
+      <c r="DWC214" s="14"/>
+      <c r="DWD214" s="14"/>
+      <c r="DWE214" s="14"/>
+      <c r="DWF214" s="14"/>
+      <c r="DWG214" s="14"/>
+      <c r="DWH214" s="14"/>
+      <c r="DWI214" s="14"/>
+      <c r="DWJ214" s="14"/>
+      <c r="DWK214" s="14"/>
+      <c r="DWL214" s="14"/>
+      <c r="DWM214" s="14"/>
+      <c r="DWN214" s="14"/>
+      <c r="DWO214" s="14"/>
+      <c r="DWP214" s="14"/>
+      <c r="DWQ214" s="14"/>
+      <c r="DWR214" s="14"/>
+      <c r="DWS214" s="14"/>
+      <c r="DWT214" s="14"/>
+      <c r="DWU214" s="14"/>
+      <c r="DWV214" s="14"/>
+      <c r="DWW214" s="14"/>
+      <c r="DWX214" s="14"/>
+      <c r="DWY214" s="14"/>
+      <c r="DWZ214" s="14"/>
+      <c r="DXA214" s="14"/>
+      <c r="DXB214" s="14"/>
+      <c r="DXC214" s="14"/>
+      <c r="DXD214" s="14"/>
+      <c r="DXE214" s="14"/>
+      <c r="DXF214" s="14"/>
+      <c r="DXG214" s="14"/>
+      <c r="DXH214" s="14"/>
+      <c r="DXI214" s="14"/>
+      <c r="DXJ214" s="14"/>
+      <c r="DXK214" s="14"/>
+      <c r="DXL214" s="14"/>
+      <c r="DXM214" s="14"/>
+      <c r="DXN214" s="14"/>
+      <c r="DXO214" s="14"/>
+      <c r="DXP214" s="14"/>
+      <c r="DXQ214" s="14"/>
+      <c r="DXR214" s="14"/>
+      <c r="DXS214" s="14"/>
+      <c r="DXT214" s="14"/>
+      <c r="DXU214" s="14"/>
+      <c r="DXV214" s="14"/>
+      <c r="DXW214" s="14"/>
+      <c r="DXX214" s="14"/>
+      <c r="DXY214" s="14"/>
+      <c r="DXZ214" s="14"/>
+      <c r="DYA214" s="14"/>
+      <c r="DYB214" s="14"/>
+      <c r="DYC214" s="14"/>
+      <c r="DYD214" s="14"/>
+      <c r="DYE214" s="14"/>
+      <c r="DYF214" s="14"/>
+      <c r="DYG214" s="14"/>
+      <c r="DYH214" s="14"/>
+      <c r="DYI214" s="14"/>
+      <c r="DYJ214" s="14"/>
+      <c r="DYK214" s="14"/>
+      <c r="DYL214" s="14"/>
+      <c r="DYM214" s="14"/>
+      <c r="DYN214" s="14"/>
+      <c r="DYO214" s="14"/>
+      <c r="DYP214" s="14"/>
+      <c r="DYQ214" s="14"/>
+      <c r="DYR214" s="14"/>
+      <c r="DYS214" s="14"/>
+      <c r="DYT214" s="14"/>
+      <c r="DYU214" s="14"/>
+      <c r="DYV214" s="14"/>
+      <c r="DYW214" s="14"/>
+      <c r="DYX214" s="14"/>
+      <c r="DYY214" s="14"/>
+      <c r="DYZ214" s="14"/>
+      <c r="DZA214" s="14"/>
+      <c r="DZB214" s="14"/>
+      <c r="DZC214" s="14"/>
+      <c r="DZD214" s="14"/>
+      <c r="DZE214" s="14"/>
+      <c r="DZF214" s="14"/>
+      <c r="DZG214" s="14"/>
+      <c r="DZH214" s="14"/>
+      <c r="DZI214" s="14"/>
+      <c r="DZJ214" s="14"/>
+      <c r="DZK214" s="14"/>
+      <c r="DZL214" s="14"/>
+      <c r="DZM214" s="14"/>
+      <c r="DZN214" s="14"/>
+      <c r="DZO214" s="14"/>
+      <c r="DZP214" s="14"/>
+      <c r="DZQ214" s="14"/>
+      <c r="DZR214" s="14"/>
+      <c r="DZS214" s="14"/>
+      <c r="DZT214" s="14"/>
+      <c r="DZU214" s="14"/>
+      <c r="DZV214" s="14"/>
+      <c r="DZW214" s="14"/>
+      <c r="DZX214" s="14"/>
+      <c r="DZY214" s="14"/>
+      <c r="DZZ214" s="14"/>
+      <c r="EAA214" s="14"/>
+      <c r="EAB214" s="14"/>
+      <c r="EAC214" s="14"/>
+      <c r="EAD214" s="14"/>
+      <c r="EAE214" s="14"/>
+      <c r="EAF214" s="14"/>
+      <c r="EAG214" s="14"/>
+      <c r="EAH214" s="14"/>
+      <c r="EAI214" s="14"/>
+      <c r="EAJ214" s="14"/>
+      <c r="EAK214" s="14"/>
+      <c r="EAL214" s="14"/>
+      <c r="EAM214" s="14"/>
+      <c r="EAN214" s="14"/>
+      <c r="EAO214" s="14"/>
+      <c r="EAP214" s="14"/>
+      <c r="EAQ214" s="14"/>
+      <c r="EAR214" s="14"/>
+      <c r="EAS214" s="14"/>
+      <c r="EAT214" s="14"/>
+      <c r="EAU214" s="14"/>
+      <c r="EAV214" s="14"/>
+      <c r="EAW214" s="14"/>
+      <c r="EAX214" s="14"/>
+      <c r="EAY214" s="14"/>
+      <c r="EAZ214" s="14"/>
+      <c r="EBA214" s="14"/>
+      <c r="EBB214" s="14"/>
+      <c r="EBC214" s="14"/>
+      <c r="EBD214" s="14"/>
+      <c r="EBE214" s="14"/>
+      <c r="EBF214" s="14"/>
+      <c r="EBG214" s="14"/>
+      <c r="EBH214" s="14"/>
+      <c r="EBI214" s="14"/>
+      <c r="EBJ214" s="14"/>
+      <c r="EBK214" s="14"/>
+      <c r="EBL214" s="14"/>
+      <c r="EBM214" s="14"/>
+      <c r="EBN214" s="14"/>
+      <c r="EBO214" s="14"/>
+      <c r="EBP214" s="14"/>
+      <c r="EBQ214" s="14"/>
+      <c r="EBR214" s="14"/>
+      <c r="EBS214" s="14"/>
+      <c r="EBT214" s="14"/>
+      <c r="EBU214" s="14"/>
+      <c r="EBV214" s="14"/>
+      <c r="EBW214" s="14"/>
+      <c r="EBX214" s="14"/>
+      <c r="EBY214" s="14"/>
+      <c r="EBZ214" s="14"/>
+      <c r="ECA214" s="14"/>
+      <c r="ECB214" s="14"/>
+      <c r="ECC214" s="14"/>
+      <c r="ECD214" s="14"/>
+      <c r="ECE214" s="14"/>
+      <c r="ECF214" s="14"/>
+      <c r="ECG214" s="14"/>
+      <c r="ECH214" s="14"/>
+      <c r="ECI214" s="14"/>
+      <c r="ECJ214" s="14"/>
+      <c r="ECK214" s="14"/>
+      <c r="ECL214" s="14"/>
+      <c r="ECM214" s="14"/>
+      <c r="ECN214" s="14"/>
+      <c r="ECO214" s="14"/>
+      <c r="ECP214" s="14"/>
+      <c r="ECQ214" s="14"/>
+      <c r="ECR214" s="14"/>
+      <c r="ECS214" s="14"/>
+      <c r="ECT214" s="14"/>
+      <c r="ECU214" s="14"/>
+      <c r="ECV214" s="14"/>
+      <c r="ECW214" s="14"/>
+      <c r="ECX214" s="14"/>
+      <c r="ECY214" s="14"/>
+      <c r="ECZ214" s="14"/>
+      <c r="EDA214" s="14"/>
+      <c r="EDB214" s="14"/>
+      <c r="EDC214" s="14"/>
+      <c r="EDD214" s="14"/>
+      <c r="EDE214" s="14"/>
+      <c r="EDF214" s="14"/>
+      <c r="EDG214" s="14"/>
+      <c r="EDH214" s="14"/>
+      <c r="EDI214" s="14"/>
+      <c r="EDJ214" s="14"/>
+      <c r="EDK214" s="14"/>
+      <c r="EDL214" s="14"/>
+      <c r="EDM214" s="14"/>
+      <c r="EDN214" s="14"/>
+      <c r="EDO214" s="14"/>
+      <c r="EDP214" s="14"/>
+      <c r="EDQ214" s="14"/>
+      <c r="EDR214" s="14"/>
+      <c r="EDS214" s="14"/>
+      <c r="EDT214" s="14"/>
+      <c r="EDU214" s="14"/>
+      <c r="EDV214" s="14"/>
+      <c r="EDW214" s="14"/>
+      <c r="EDX214" s="14"/>
+      <c r="EDY214" s="14"/>
+      <c r="EDZ214" s="14"/>
+      <c r="EEA214" s="14"/>
+      <c r="EEB214" s="14"/>
+      <c r="EEC214" s="14"/>
+      <c r="EED214" s="14"/>
+      <c r="EEE214" s="14"/>
+      <c r="EEF214" s="14"/>
+      <c r="EEG214" s="14"/>
+      <c r="EEH214" s="14"/>
+      <c r="EEI214" s="14"/>
+      <c r="EEJ214" s="14"/>
+      <c r="EEK214" s="14"/>
+      <c r="EEL214" s="14"/>
+      <c r="EEM214" s="14"/>
+      <c r="EEN214" s="14"/>
+      <c r="EEO214" s="14"/>
+      <c r="EEP214" s="14"/>
+      <c r="EEQ214" s="14"/>
+      <c r="EER214" s="14"/>
+      <c r="EES214" s="14"/>
+      <c r="EET214" s="14"/>
+      <c r="EEU214" s="14"/>
+      <c r="EEV214" s="14"/>
+      <c r="EEW214" s="14"/>
+      <c r="EEX214" s="14"/>
+      <c r="EEY214" s="14"/>
+      <c r="EEZ214" s="14"/>
+      <c r="EFA214" s="14"/>
+      <c r="EFB214" s="14"/>
+      <c r="EFC214" s="14"/>
+      <c r="EFD214" s="14"/>
+      <c r="EFE214" s="14"/>
+      <c r="EFF214" s="14"/>
+      <c r="EFG214" s="14"/>
+      <c r="EFH214" s="14"/>
+      <c r="EFI214" s="14"/>
+      <c r="EFJ214" s="14"/>
+      <c r="EFK214" s="14"/>
+      <c r="EFL214" s="14"/>
+      <c r="EFM214" s="14"/>
+      <c r="EFN214" s="14"/>
+      <c r="EFO214" s="14"/>
+      <c r="EFP214" s="14"/>
+      <c r="EFQ214" s="14"/>
+      <c r="EFR214" s="14"/>
+      <c r="EFS214" s="14"/>
+      <c r="EFT214" s="14"/>
+      <c r="EFU214" s="14"/>
+      <c r="EFV214" s="14"/>
+      <c r="EFW214" s="14"/>
+      <c r="EFX214" s="14"/>
+      <c r="EFY214" s="14"/>
+      <c r="EFZ214" s="14"/>
+      <c r="EGA214" s="14"/>
+      <c r="EGB214" s="14"/>
+      <c r="EGC214" s="14"/>
+      <c r="EGD214" s="14"/>
+      <c r="EGE214" s="14"/>
+      <c r="EGF214" s="14"/>
+      <c r="EGG214" s="14"/>
+      <c r="EGH214" s="14"/>
+      <c r="EGI214" s="14"/>
+      <c r="EGJ214" s="14"/>
+      <c r="EGK214" s="14"/>
+      <c r="EGL214" s="14"/>
+      <c r="EGM214" s="14"/>
+      <c r="EGN214" s="14"/>
+      <c r="EGO214" s="14"/>
+      <c r="EGP214" s="14"/>
+      <c r="EGQ214" s="14"/>
+      <c r="EGR214" s="14"/>
+      <c r="EGS214" s="14"/>
+      <c r="EGT214" s="14"/>
+      <c r="EGU214" s="14"/>
+      <c r="EGV214" s="14"/>
+      <c r="EGW214" s="14"/>
+      <c r="EGX214" s="14"/>
+      <c r="EGY214" s="14"/>
+      <c r="EGZ214" s="14"/>
+      <c r="EHA214" s="14"/>
+      <c r="EHB214" s="14"/>
+      <c r="EHC214" s="14"/>
+      <c r="EHD214" s="14"/>
+      <c r="EHE214" s="14"/>
+      <c r="EHF214" s="14"/>
+      <c r="EHG214" s="14"/>
+      <c r="EHH214" s="14"/>
+      <c r="EHI214" s="14"/>
+      <c r="EHJ214" s="14"/>
+      <c r="EHK214" s="14"/>
+      <c r="EHL214" s="14"/>
+      <c r="EHM214" s="14"/>
+      <c r="EHN214" s="14"/>
+      <c r="EHO214" s="14"/>
+      <c r="EHP214" s="14"/>
+      <c r="EHQ214" s="14"/>
+      <c r="EHR214" s="14"/>
+      <c r="EHS214" s="14"/>
+      <c r="EHT214" s="14"/>
+      <c r="EHU214" s="14"/>
+      <c r="EHV214" s="14"/>
+      <c r="EHW214" s="14"/>
+      <c r="EHX214" s="14"/>
+      <c r="EHY214" s="14"/>
+      <c r="EHZ214" s="14"/>
+      <c r="EIA214" s="14"/>
+      <c r="EIB214" s="14"/>
+      <c r="EIC214" s="14"/>
+      <c r="EID214" s="14"/>
+      <c r="EIE214" s="14"/>
+      <c r="EIF214" s="14"/>
+      <c r="EIG214" s="14"/>
+      <c r="EIH214" s="14"/>
+      <c r="EII214" s="14"/>
+      <c r="EIJ214" s="14"/>
+      <c r="EIK214" s="14"/>
+      <c r="EIL214" s="14"/>
+      <c r="EIM214" s="14"/>
+      <c r="EIN214" s="14"/>
+      <c r="EIO214" s="14"/>
+      <c r="EIP214" s="14"/>
+      <c r="EIQ214" s="14"/>
+      <c r="EIR214" s="14"/>
+      <c r="EIS214" s="14"/>
+      <c r="EIT214" s="14"/>
+      <c r="EIU214" s="14"/>
+      <c r="EIV214" s="14"/>
+      <c r="EIW214" s="14"/>
+      <c r="EIX214" s="14"/>
+      <c r="EIY214" s="14"/>
+      <c r="EIZ214" s="14"/>
+      <c r="EJA214" s="14"/>
+      <c r="EJB214" s="14"/>
+      <c r="EJC214" s="14"/>
+      <c r="EJD214" s="14"/>
+      <c r="EJE214" s="14"/>
+      <c r="EJF214" s="14"/>
+      <c r="EJG214" s="14"/>
+      <c r="EJH214" s="14"/>
+      <c r="EJI214" s="14"/>
+      <c r="EJJ214" s="14"/>
+      <c r="EJK214" s="14"/>
+      <c r="EJL214" s="14"/>
+      <c r="EJM214" s="14"/>
+      <c r="EJN214" s="14"/>
+      <c r="EJO214" s="14"/>
+      <c r="EJP214" s="14"/>
+      <c r="EJQ214" s="14"/>
+      <c r="EJR214" s="14"/>
+      <c r="EJS214" s="14"/>
+      <c r="EJT214" s="14"/>
+      <c r="EJU214" s="14"/>
+      <c r="EJV214" s="14"/>
+      <c r="EJW214" s="14"/>
+      <c r="EJX214" s="14"/>
+      <c r="EJY214" s="14"/>
+      <c r="EJZ214" s="14"/>
+      <c r="EKA214" s="14"/>
+      <c r="EKB214" s="14"/>
+      <c r="EKC214" s="14"/>
+      <c r="EKD214" s="14"/>
+      <c r="EKE214" s="14"/>
+      <c r="EKF214" s="14"/>
+      <c r="EKG214" s="14"/>
+      <c r="EKH214" s="14"/>
+      <c r="EKI214" s="14"/>
+      <c r="EKJ214" s="14"/>
+      <c r="EKK214" s="14"/>
+      <c r="EKL214" s="14"/>
+      <c r="EKM214" s="14"/>
+      <c r="EKN214" s="14"/>
+      <c r="EKO214" s="14"/>
+      <c r="EKP214" s="14"/>
+      <c r="EKQ214" s="14"/>
+      <c r="EKR214" s="14"/>
+      <c r="EKS214" s="14"/>
+      <c r="EKT214" s="14"/>
+      <c r="EKU214" s="14"/>
+      <c r="EKV214" s="14"/>
+      <c r="EKW214" s="14"/>
+      <c r="EKX214" s="14"/>
+      <c r="EKY214" s="14"/>
+      <c r="EKZ214" s="14"/>
+      <c r="ELA214" s="14"/>
+      <c r="ELB214" s="14"/>
+      <c r="ELC214" s="14"/>
+      <c r="ELD214" s="14"/>
+      <c r="ELE214" s="14"/>
+      <c r="ELF214" s="14"/>
+      <c r="ELG214" s="14"/>
+      <c r="ELH214" s="14"/>
+      <c r="ELI214" s="14"/>
+      <c r="ELJ214" s="14"/>
+      <c r="ELK214" s="14"/>
+      <c r="ELL214" s="14"/>
+      <c r="ELM214" s="14"/>
+      <c r="ELN214" s="14"/>
+      <c r="ELO214" s="14"/>
+      <c r="ELP214" s="14"/>
+      <c r="ELQ214" s="14"/>
+      <c r="ELR214" s="14"/>
+      <c r="ELS214" s="14"/>
+      <c r="ELT214" s="14"/>
+      <c r="ELU214" s="14"/>
+      <c r="ELV214" s="14"/>
+      <c r="ELW214" s="14"/>
+      <c r="ELX214" s="14"/>
+      <c r="ELY214" s="14"/>
+      <c r="ELZ214" s="14"/>
+      <c r="EMA214" s="14"/>
+      <c r="EMB214" s="14"/>
+      <c r="EMC214" s="14"/>
+      <c r="EMD214" s="14"/>
+      <c r="EME214" s="14"/>
+      <c r="EMF214" s="14"/>
+      <c r="EMG214" s="14"/>
+      <c r="EMH214" s="14"/>
+      <c r="EMI214" s="14"/>
+      <c r="EMJ214" s="14"/>
+      <c r="EMK214" s="14"/>
+      <c r="EML214" s="14"/>
+      <c r="EMM214" s="14"/>
+      <c r="EMN214" s="14"/>
+      <c r="EMO214" s="14"/>
+      <c r="EMP214" s="14"/>
+      <c r="EMQ214" s="14"/>
+      <c r="EMR214" s="14"/>
+      <c r="EMS214" s="14"/>
+      <c r="EMT214" s="14"/>
+      <c r="EMU214" s="14"/>
+      <c r="EMV214" s="14"/>
+      <c r="EMW214" s="14"/>
+      <c r="EMX214" s="14"/>
+      <c r="EMY214" s="14"/>
+      <c r="EMZ214" s="14"/>
+      <c r="ENA214" s="14"/>
+      <c r="ENB214" s="14"/>
+      <c r="ENC214" s="14"/>
+      <c r="END214" s="14"/>
+      <c r="ENE214" s="14"/>
+      <c r="ENF214" s="14"/>
+      <c r="ENG214" s="14"/>
+      <c r="ENH214" s="14"/>
+      <c r="ENI214" s="14"/>
+      <c r="ENJ214" s="14"/>
+      <c r="ENK214" s="14"/>
+      <c r="ENL214" s="14"/>
+      <c r="ENM214" s="14"/>
+      <c r="ENN214" s="14"/>
+      <c r="ENO214" s="14"/>
+      <c r="ENP214" s="14"/>
+      <c r="ENQ214" s="14"/>
+      <c r="ENR214" s="14"/>
+      <c r="ENS214" s="14"/>
+      <c r="ENT214" s="14"/>
+      <c r="ENU214" s="14"/>
+      <c r="ENV214" s="14"/>
+      <c r="ENW214" s="14"/>
+      <c r="ENX214" s="14"/>
+      <c r="ENY214" s="14"/>
+      <c r="ENZ214" s="14"/>
+      <c r="EOA214" s="14"/>
+      <c r="EOB214" s="14"/>
+      <c r="EOC214" s="14"/>
+      <c r="EOD214" s="14"/>
+      <c r="EOE214" s="14"/>
+      <c r="EOF214" s="14"/>
+      <c r="EOG214" s="14"/>
+      <c r="EOH214" s="14"/>
+      <c r="EOI214" s="14"/>
+      <c r="EOJ214" s="14"/>
+      <c r="EOK214" s="14"/>
+      <c r="EOL214" s="14"/>
+      <c r="EOM214" s="14"/>
+      <c r="EON214" s="14"/>
+      <c r="EOO214" s="14"/>
+      <c r="EOP214" s="14"/>
+      <c r="EOQ214" s="14"/>
+      <c r="EOR214" s="14"/>
+      <c r="EOS214" s="14"/>
+      <c r="EOT214" s="14"/>
+      <c r="EOU214" s="14"/>
+      <c r="EOV214" s="14"/>
+      <c r="EOW214" s="14"/>
+      <c r="EOX214" s="14"/>
+      <c r="EOY214" s="14"/>
+      <c r="EOZ214" s="14"/>
+      <c r="EPA214" s="14"/>
+      <c r="EPB214" s="14"/>
+      <c r="EPC214" s="14"/>
+      <c r="EPD214" s="14"/>
+      <c r="EPE214" s="14"/>
+      <c r="EPF214" s="14"/>
+      <c r="EPG214" s="14"/>
+      <c r="EPH214" s="14"/>
+      <c r="EPI214" s="14"/>
+      <c r="EPJ214" s="14"/>
+      <c r="EPK214" s="14"/>
+      <c r="EPL214" s="14"/>
+      <c r="EPM214" s="14"/>
+      <c r="EPN214" s="14"/>
+      <c r="EPO214" s="14"/>
+      <c r="EPP214" s="14"/>
+      <c r="EPQ214" s="14"/>
+      <c r="EPR214" s="14"/>
+      <c r="EPS214" s="14"/>
+      <c r="EPT214" s="14"/>
+      <c r="EPU214" s="14"/>
+      <c r="EPV214" s="14"/>
+      <c r="EPW214" s="14"/>
+      <c r="EPX214" s="14"/>
+      <c r="EPY214" s="14"/>
+      <c r="EPZ214" s="14"/>
+      <c r="EQA214" s="14"/>
+      <c r="EQB214" s="14"/>
+      <c r="EQC214" s="14"/>
+      <c r="EQD214" s="14"/>
+      <c r="EQE214" s="14"/>
+      <c r="EQF214" s="14"/>
+      <c r="EQG214" s="14"/>
+      <c r="EQH214" s="14"/>
+      <c r="EQI214" s="14"/>
+      <c r="EQJ214" s="14"/>
+      <c r="EQK214" s="14"/>
+      <c r="EQL214" s="14"/>
+      <c r="EQM214" s="14"/>
+      <c r="EQN214" s="14"/>
+      <c r="EQO214" s="14"/>
+      <c r="EQP214" s="14"/>
+      <c r="EQQ214" s="14"/>
+      <c r="EQR214" s="14"/>
+      <c r="EQS214" s="14"/>
+      <c r="EQT214" s="14"/>
+      <c r="EQU214" s="14"/>
+      <c r="EQV214" s="14"/>
+      <c r="EQW214" s="14"/>
+      <c r="EQX214" s="14"/>
+      <c r="EQY214" s="14"/>
+      <c r="EQZ214" s="14"/>
+      <c r="ERA214" s="14"/>
+      <c r="ERB214" s="14"/>
+      <c r="ERC214" s="14"/>
+      <c r="ERD214" s="14"/>
+      <c r="ERE214" s="14"/>
+      <c r="ERF214" s="14"/>
+      <c r="ERG214" s="14"/>
+      <c r="ERH214" s="14"/>
+      <c r="ERI214" s="14"/>
+      <c r="ERJ214" s="14"/>
+      <c r="ERK214" s="14"/>
+      <c r="ERL214" s="14"/>
+      <c r="ERM214" s="14"/>
+      <c r="ERN214" s="14"/>
+      <c r="ERO214" s="14"/>
+      <c r="ERP214" s="14"/>
+      <c r="ERQ214" s="14"/>
+      <c r="ERR214" s="14"/>
+      <c r="ERS214" s="14"/>
+      <c r="ERT214" s="14"/>
+      <c r="ERU214" s="14"/>
+      <c r="ERV214" s="14"/>
+      <c r="ERW214" s="14"/>
+      <c r="ERX214" s="14"/>
+      <c r="ERY214" s="14"/>
+      <c r="ERZ214" s="14"/>
+      <c r="ESA214" s="14"/>
+      <c r="ESB214" s="14"/>
+      <c r="ESC214" s="14"/>
+      <c r="ESD214" s="14"/>
+      <c r="ESE214" s="14"/>
+      <c r="ESF214" s="14"/>
+      <c r="ESG214" s="14"/>
+      <c r="ESH214" s="14"/>
+      <c r="ESI214" s="14"/>
+      <c r="ESJ214" s="14"/>
+      <c r="ESK214" s="14"/>
+      <c r="ESL214" s="14"/>
+      <c r="ESM214" s="14"/>
+      <c r="ESN214" s="14"/>
+      <c r="ESO214" s="14"/>
+      <c r="ESP214" s="14"/>
+      <c r="ESQ214" s="14"/>
+      <c r="ESR214" s="14"/>
+      <c r="ESS214" s="14"/>
+      <c r="EST214" s="14"/>
+      <c r="ESU214" s="14"/>
+      <c r="ESV214" s="14"/>
+      <c r="ESW214" s="14"/>
+      <c r="ESX214" s="14"/>
+      <c r="ESY214" s="14"/>
+      <c r="ESZ214" s="14"/>
+      <c r="ETA214" s="14"/>
+      <c r="ETB214" s="14"/>
+      <c r="ETC214" s="14"/>
+      <c r="ETD214" s="14"/>
+      <c r="ETE214" s="14"/>
+      <c r="ETF214" s="14"/>
+      <c r="ETG214" s="14"/>
+      <c r="ETH214" s="14"/>
+      <c r="ETI214" s="14"/>
+      <c r="ETJ214" s="14"/>
+      <c r="ETK214" s="14"/>
+      <c r="ETL214" s="14"/>
+      <c r="ETM214" s="14"/>
+      <c r="ETN214" s="14"/>
+      <c r="ETO214" s="14"/>
+      <c r="ETP214" s="14"/>
+      <c r="ETQ214" s="14"/>
+      <c r="ETR214" s="14"/>
+      <c r="ETS214" s="14"/>
+      <c r="ETT214" s="14"/>
+      <c r="ETU214" s="14"/>
+      <c r="ETV214" s="14"/>
+      <c r="ETW214" s="14"/>
+      <c r="ETX214" s="14"/>
+      <c r="ETY214" s="14"/>
+      <c r="ETZ214" s="14"/>
+      <c r="EUA214" s="14"/>
+      <c r="EUB214" s="14"/>
+      <c r="EUC214" s="14"/>
+      <c r="EUD214" s="14"/>
+      <c r="EUE214" s="14"/>
+      <c r="EUF214" s="14"/>
+      <c r="EUG214" s="14"/>
+      <c r="EUH214" s="14"/>
+      <c r="EUI214" s="14"/>
+      <c r="EUJ214" s="14"/>
+      <c r="EUK214" s="14"/>
+      <c r="EUL214" s="14"/>
+      <c r="EUM214" s="14"/>
+      <c r="EUN214" s="14"/>
+      <c r="EUO214" s="14"/>
+      <c r="EUP214" s="14"/>
+      <c r="EUQ214" s="14"/>
+      <c r="EUR214" s="14"/>
+      <c r="EUS214" s="14"/>
+      <c r="EUT214" s="14"/>
+      <c r="EUU214" s="14"/>
+      <c r="EUV214" s="14"/>
+      <c r="EUW214" s="14"/>
+      <c r="EUX214" s="14"/>
+      <c r="EUY214" s="14"/>
+      <c r="EUZ214" s="14"/>
+      <c r="EVA214" s="14"/>
+      <c r="EVB214" s="14"/>
+      <c r="EVC214" s="14"/>
+      <c r="EVD214" s="14"/>
+      <c r="EVE214" s="14"/>
+      <c r="EVF214" s="14"/>
+      <c r="EVG214" s="14"/>
+      <c r="EVH214" s="14"/>
+      <c r="EVI214" s="14"/>
+      <c r="EVJ214" s="14"/>
+      <c r="EVK214" s="14"/>
+      <c r="EVL214" s="14"/>
+      <c r="EVM214" s="14"/>
+      <c r="EVN214" s="14"/>
+      <c r="EVO214" s="14"/>
+      <c r="EVP214" s="14"/>
+      <c r="EVQ214" s="14"/>
+      <c r="EVR214" s="14"/>
+      <c r="EVS214" s="14"/>
+      <c r="EVT214" s="14"/>
+      <c r="EVU214" s="14"/>
+      <c r="EVV214" s="14"/>
+      <c r="EVW214" s="14"/>
+      <c r="EVX214" s="14"/>
+      <c r="EVY214" s="14"/>
+      <c r="EVZ214" s="14"/>
+      <c r="EWA214" s="14"/>
+      <c r="EWB214" s="14"/>
+      <c r="EWC214" s="14"/>
+      <c r="EWD214" s="14"/>
+      <c r="EWE214" s="14"/>
+      <c r="EWF214" s="14"/>
+      <c r="EWG214" s="14"/>
+      <c r="EWH214" s="14"/>
+      <c r="EWI214" s="14"/>
+      <c r="EWJ214" s="14"/>
+      <c r="EWK214" s="14"/>
+      <c r="EWL214" s="14"/>
+      <c r="EWM214" s="14"/>
+      <c r="EWN214" s="14"/>
+      <c r="EWO214" s="14"/>
+      <c r="EWP214" s="14"/>
+      <c r="EWQ214" s="14"/>
+      <c r="EWR214" s="14"/>
+      <c r="EWS214" s="14"/>
+      <c r="EWT214" s="14"/>
+      <c r="EWU214" s="14"/>
+      <c r="EWV214" s="14"/>
+      <c r="EWW214" s="14"/>
+      <c r="EWX214" s="14"/>
+      <c r="EWY214" s="14"/>
+      <c r="EWZ214" s="14"/>
+      <c r="EXA214" s="14"/>
+      <c r="EXB214" s="14"/>
+      <c r="EXC214" s="14"/>
+      <c r="EXD214" s="14"/>
+      <c r="EXE214" s="14"/>
+      <c r="EXF214" s="14"/>
+      <c r="EXG214" s="14"/>
+      <c r="EXH214" s="14"/>
+      <c r="EXI214" s="14"/>
+      <c r="EXJ214" s="14"/>
+      <c r="EXK214" s="14"/>
+      <c r="EXL214" s="14"/>
+      <c r="EXM214" s="14"/>
+      <c r="EXN214" s="14"/>
+      <c r="EXO214" s="14"/>
+      <c r="EXP214" s="14"/>
+      <c r="EXQ214" s="14"/>
+      <c r="EXR214" s="14"/>
+      <c r="EXS214" s="14"/>
+      <c r="EXT214" s="14"/>
+      <c r="EXU214" s="14"/>
+      <c r="EXV214" s="14"/>
+      <c r="EXW214" s="14"/>
+      <c r="EXX214" s="14"/>
+      <c r="EXY214" s="14"/>
+      <c r="EXZ214" s="14"/>
+      <c r="EYA214" s="14"/>
+      <c r="EYB214" s="14"/>
+      <c r="EYC214" s="14"/>
+      <c r="EYD214" s="14"/>
+      <c r="EYE214" s="14"/>
+      <c r="EYF214" s="14"/>
+      <c r="EYG214" s="14"/>
+      <c r="EYH214" s="14"/>
+      <c r="EYI214" s="14"/>
+      <c r="EYJ214" s="14"/>
+      <c r="EYK214" s="14"/>
+      <c r="EYL214" s="14"/>
+      <c r="EYM214" s="14"/>
+      <c r="EYN214" s="14"/>
+      <c r="EYO214" s="14"/>
+      <c r="EYP214" s="14"/>
+      <c r="EYQ214" s="14"/>
+      <c r="EYR214" s="14"/>
+      <c r="EYS214" s="14"/>
+      <c r="EYT214" s="14"/>
+      <c r="EYU214" s="14"/>
+      <c r="EYV214" s="14"/>
+      <c r="EYW214" s="14"/>
+      <c r="EYX214" s="14"/>
+      <c r="EYY214" s="14"/>
+      <c r="EYZ214" s="14"/>
+      <c r="EZA214" s="14"/>
+      <c r="EZB214" s="14"/>
+      <c r="EZC214" s="14"/>
+      <c r="EZD214" s="14"/>
+      <c r="EZE214" s="14"/>
+      <c r="EZF214" s="14"/>
+      <c r="EZG214" s="14"/>
+      <c r="EZH214" s="14"/>
+      <c r="EZI214" s="14"/>
+      <c r="EZJ214" s="14"/>
+      <c r="EZK214" s="14"/>
+      <c r="EZL214" s="14"/>
+      <c r="EZM214" s="14"/>
+      <c r="EZN214" s="14"/>
+      <c r="EZO214" s="14"/>
+      <c r="EZP214" s="14"/>
+      <c r="EZQ214" s="14"/>
+      <c r="EZR214" s="14"/>
+      <c r="EZS214" s="14"/>
+      <c r="EZT214" s="14"/>
+      <c r="EZU214" s="14"/>
+      <c r="EZV214" s="14"/>
+      <c r="EZW214" s="14"/>
+      <c r="EZX214" s="14"/>
+      <c r="EZY214" s="14"/>
+      <c r="EZZ214" s="14"/>
+      <c r="FAA214" s="14"/>
+      <c r="FAB214" s="14"/>
+      <c r="FAC214" s="14"/>
+      <c r="FAD214" s="14"/>
+      <c r="FAE214" s="14"/>
+      <c r="FAF214" s="14"/>
+      <c r="FAG214" s="14"/>
+      <c r="FAH214" s="14"/>
+      <c r="FAI214" s="14"/>
+      <c r="FAJ214" s="14"/>
+      <c r="FAK214" s="14"/>
+      <c r="FAL214" s="14"/>
+      <c r="FAM214" s="14"/>
+      <c r="FAN214" s="14"/>
+      <c r="FAO214" s="14"/>
+      <c r="FAP214" s="14"/>
+      <c r="FAQ214" s="14"/>
+      <c r="FAR214" s="14"/>
+      <c r="FAS214" s="14"/>
+      <c r="FAT214" s="14"/>
+      <c r="FAU214" s="14"/>
+      <c r="FAV214" s="14"/>
+      <c r="FAW214" s="14"/>
+      <c r="FAX214" s="14"/>
+      <c r="FAY214" s="14"/>
+      <c r="FAZ214" s="14"/>
+      <c r="FBA214" s="14"/>
+      <c r="FBB214" s="14"/>
+      <c r="FBC214" s="14"/>
+      <c r="FBD214" s="14"/>
+      <c r="FBE214" s="14"/>
+      <c r="FBF214" s="14"/>
+      <c r="FBG214" s="14"/>
+      <c r="FBH214" s="14"/>
+      <c r="FBI214" s="14"/>
+      <c r="FBJ214" s="14"/>
+      <c r="FBK214" s="14"/>
+      <c r="FBL214" s="14"/>
+      <c r="FBM214" s="14"/>
+      <c r="FBN214" s="14"/>
+      <c r="FBO214" s="14"/>
+      <c r="FBP214" s="14"/>
+      <c r="FBQ214" s="14"/>
+      <c r="FBR214" s="14"/>
+      <c r="FBS214" s="14"/>
+      <c r="FBT214" s="14"/>
+      <c r="FBU214" s="14"/>
+      <c r="FBV214" s="14"/>
+      <c r="FBW214" s="14"/>
+      <c r="FBX214" s="14"/>
+      <c r="FBY214" s="14"/>
+      <c r="FBZ214" s="14"/>
+      <c r="FCA214" s="14"/>
+      <c r="FCB214" s="14"/>
+      <c r="FCC214" s="14"/>
+      <c r="FCD214" s="14"/>
+      <c r="FCE214" s="14"/>
+      <c r="FCF214" s="14"/>
+      <c r="FCG214" s="14"/>
+      <c r="FCH214" s="14"/>
+      <c r="FCI214" s="14"/>
+      <c r="FCJ214" s="14"/>
+      <c r="FCK214" s="14"/>
+      <c r="FCL214" s="14"/>
+      <c r="FCM214" s="14"/>
+      <c r="FCN214" s="14"/>
+      <c r="FCO214" s="14"/>
+      <c r="FCP214" s="14"/>
+      <c r="FCQ214" s="14"/>
+      <c r="FCR214" s="14"/>
+      <c r="FCS214" s="14"/>
+      <c r="FCT214" s="14"/>
+      <c r="FCU214" s="14"/>
+      <c r="FCV214" s="14"/>
+      <c r="FCW214" s="14"/>
+      <c r="FCX214" s="14"/>
+      <c r="FCY214" s="14"/>
+      <c r="FCZ214" s="14"/>
+      <c r="FDA214" s="14"/>
+      <c r="FDB214" s="14"/>
+      <c r="FDC214" s="14"/>
+      <c r="FDD214" s="14"/>
+      <c r="FDE214" s="14"/>
+      <c r="FDF214" s="14"/>
+      <c r="FDG214" s="14"/>
+      <c r="FDH214" s="14"/>
+      <c r="FDI214" s="14"/>
+      <c r="FDJ214" s="14"/>
+      <c r="FDK214" s="14"/>
+      <c r="FDL214" s="14"/>
+      <c r="FDM214" s="14"/>
+      <c r="FDN214" s="14"/>
+      <c r="FDO214" s="14"/>
+      <c r="FDP214" s="14"/>
+      <c r="FDQ214" s="14"/>
+      <c r="FDR214" s="14"/>
+      <c r="FDS214" s="14"/>
+      <c r="FDT214" s="14"/>
+      <c r="FDU214" s="14"/>
+      <c r="FDV214" s="14"/>
+      <c r="FDW214" s="14"/>
+      <c r="FDX214" s="14"/>
+      <c r="FDY214" s="14"/>
+      <c r="FDZ214" s="14"/>
+      <c r="FEA214" s="14"/>
+      <c r="FEB214" s="14"/>
+      <c r="FEC214" s="14"/>
+      <c r="FED214" s="14"/>
+      <c r="FEE214" s="14"/>
+      <c r="FEF214" s="14"/>
+      <c r="FEG214" s="14"/>
+      <c r="FEH214" s="14"/>
+      <c r="FEI214" s="14"/>
+      <c r="FEJ214" s="14"/>
+      <c r="FEK214" s="14"/>
+      <c r="FEL214" s="14"/>
+      <c r="FEM214" s="14"/>
+      <c r="FEN214" s="14"/>
+      <c r="FEO214" s="14"/>
+      <c r="FEP214" s="14"/>
+      <c r="FEQ214" s="14"/>
+      <c r="FER214" s="14"/>
+      <c r="FES214" s="14"/>
+      <c r="FET214" s="14"/>
+      <c r="FEU214" s="14"/>
+      <c r="FEV214" s="14"/>
+      <c r="FEW214" s="14"/>
+      <c r="FEX214" s="14"/>
+      <c r="FEY214" s="14"/>
+      <c r="FEZ214" s="14"/>
+      <c r="FFA214" s="14"/>
+      <c r="FFB214" s="14"/>
+      <c r="FFC214" s="14"/>
+      <c r="FFD214" s="14"/>
+      <c r="FFE214" s="14"/>
+      <c r="FFF214" s="14"/>
+      <c r="FFG214" s="14"/>
+      <c r="FFH214" s="14"/>
+      <c r="FFI214" s="14"/>
+      <c r="FFJ214" s="14"/>
+      <c r="FFK214" s="14"/>
+      <c r="FFL214" s="14"/>
+      <c r="FFM214" s="14"/>
+      <c r="FFN214" s="14"/>
+      <c r="FFO214" s="14"/>
+      <c r="FFP214" s="14"/>
+      <c r="FFQ214" s="14"/>
+      <c r="FFR214" s="14"/>
+      <c r="FFS214" s="14"/>
+      <c r="FFT214" s="14"/>
+      <c r="FFU214" s="14"/>
+      <c r="FFV214" s="14"/>
+      <c r="FFW214" s="14"/>
+      <c r="FFX214" s="14"/>
+      <c r="FFY214" s="14"/>
+      <c r="FFZ214" s="14"/>
+      <c r="FGA214" s="14"/>
+      <c r="FGB214" s="14"/>
+      <c r="FGC214" s="14"/>
+      <c r="FGD214" s="14"/>
+      <c r="FGE214" s="14"/>
+      <c r="FGF214" s="14"/>
+      <c r="FGG214" s="14"/>
+      <c r="FGH214" s="14"/>
+      <c r="FGI214" s="14"/>
+      <c r="FGJ214" s="14"/>
+      <c r="FGK214" s="14"/>
+      <c r="FGL214" s="14"/>
+      <c r="FGM214" s="14"/>
+      <c r="FGN214" s="14"/>
+      <c r="FGO214" s="14"/>
+      <c r="FGP214" s="14"/>
+      <c r="FGQ214" s="14"/>
+      <c r="FGR214" s="14"/>
+      <c r="FGS214" s="14"/>
+      <c r="FGT214" s="14"/>
+      <c r="FGU214" s="14"/>
+      <c r="FGV214" s="14"/>
+      <c r="FGW214" s="14"/>
+      <c r="FGX214" s="14"/>
+      <c r="FGY214" s="14"/>
+      <c r="FGZ214" s="14"/>
+      <c r="FHA214" s="14"/>
+      <c r="FHB214" s="14"/>
+      <c r="FHC214" s="14"/>
+      <c r="FHD214" s="14"/>
+      <c r="FHE214" s="14"/>
+      <c r="FHF214" s="14"/>
+      <c r="FHG214" s="14"/>
+      <c r="FHH214" s="14"/>
+      <c r="FHI214" s="14"/>
+      <c r="FHJ214" s="14"/>
+      <c r="FHK214" s="14"/>
+      <c r="FHL214" s="14"/>
+      <c r="FHM214" s="14"/>
+      <c r="FHN214" s="14"/>
+      <c r="FHO214" s="14"/>
+      <c r="FHP214" s="14"/>
+      <c r="FHQ214" s="14"/>
+      <c r="FHR214" s="14"/>
+      <c r="FHS214" s="14"/>
+      <c r="FHT214" s="14"/>
+      <c r="FHU214" s="14"/>
+      <c r="FHV214" s="14"/>
+      <c r="FHW214" s="14"/>
+      <c r="FHX214" s="14"/>
+      <c r="FHY214" s="14"/>
+      <c r="FHZ214" s="14"/>
+      <c r="FIA214" s="14"/>
+      <c r="FIB214" s="14"/>
+      <c r="FIC214" s="14"/>
+      <c r="FID214" s="14"/>
+      <c r="FIE214" s="14"/>
+      <c r="FIF214" s="14"/>
+      <c r="FIG214" s="14"/>
+      <c r="FIH214" s="14"/>
+      <c r="FII214" s="14"/>
+      <c r="FIJ214" s="14"/>
+      <c r="FIK214" s="14"/>
+      <c r="FIL214" s="14"/>
+      <c r="FIM214" s="14"/>
+      <c r="FIN214" s="14"/>
+      <c r="FIO214" s="14"/>
+      <c r="FIP214" s="14"/>
+      <c r="FIQ214" s="14"/>
+      <c r="FIR214" s="14"/>
+      <c r="FIS214" s="14"/>
+      <c r="FIT214" s="14"/>
+      <c r="FIU214" s="14"/>
+      <c r="FIV214" s="14"/>
+      <c r="FIW214" s="14"/>
+      <c r="FIX214" s="14"/>
+      <c r="FIY214" s="14"/>
+      <c r="FIZ214" s="14"/>
+      <c r="FJA214" s="14"/>
+      <c r="FJB214" s="14"/>
+      <c r="FJC214" s="14"/>
+      <c r="FJD214" s="14"/>
+      <c r="FJE214" s="14"/>
+      <c r="FJF214" s="14"/>
+      <c r="FJG214" s="14"/>
+      <c r="FJH214" s="14"/>
+      <c r="FJI214" s="14"/>
+      <c r="FJJ214" s="14"/>
+      <c r="FJK214" s="14"/>
+      <c r="FJL214" s="14"/>
+      <c r="FJM214" s="14"/>
+      <c r="FJN214" s="14"/>
+      <c r="FJO214" s="14"/>
+      <c r="FJP214" s="14"/>
+      <c r="FJQ214" s="14"/>
+      <c r="FJR214" s="14"/>
+      <c r="FJS214" s="14"/>
+      <c r="FJT214" s="14"/>
+      <c r="FJU214" s="14"/>
+      <c r="FJV214" s="14"/>
+      <c r="FJW214" s="14"/>
+      <c r="FJX214" s="14"/>
+      <c r="FJY214" s="14"/>
+      <c r="FJZ214" s="14"/>
+      <c r="FKA214" s="14"/>
+      <c r="FKB214" s="14"/>
+      <c r="FKC214" s="14"/>
+      <c r="FKD214" s="14"/>
+      <c r="FKE214" s="14"/>
+      <c r="FKF214" s="14"/>
+      <c r="FKG214" s="14"/>
+      <c r="FKH214" s="14"/>
+      <c r="FKI214" s="14"/>
+      <c r="FKJ214" s="14"/>
+      <c r="FKK214" s="14"/>
+      <c r="FKL214" s="14"/>
+      <c r="FKM214" s="14"/>
+      <c r="FKN214" s="14"/>
+      <c r="FKO214" s="14"/>
+      <c r="FKP214" s="14"/>
+      <c r="FKQ214" s="14"/>
+      <c r="FKR214" s="14"/>
+      <c r="FKS214" s="14"/>
+      <c r="FKT214" s="14"/>
+      <c r="FKU214" s="14"/>
+      <c r="FKV214" s="14"/>
+      <c r="FKW214" s="14"/>
+      <c r="FKX214" s="14"/>
+      <c r="FKY214" s="14"/>
+      <c r="FKZ214" s="14"/>
+      <c r="FLA214" s="14"/>
+      <c r="FLB214" s="14"/>
+      <c r="FLC214" s="14"/>
+      <c r="FLD214" s="14"/>
+      <c r="FLE214" s="14"/>
+      <c r="FLF214" s="14"/>
+      <c r="FLG214" s="14"/>
+      <c r="FLH214" s="14"/>
+      <c r="FLI214" s="14"/>
+      <c r="FLJ214" s="14"/>
+      <c r="FLK214" s="14"/>
+      <c r="FLL214" s="14"/>
+      <c r="FLM214" s="14"/>
+      <c r="FLN214" s="14"/>
+      <c r="FLO214" s="14"/>
+      <c r="FLP214" s="14"/>
+      <c r="FLQ214" s="14"/>
+      <c r="FLR214" s="14"/>
+      <c r="FLS214" s="14"/>
+      <c r="FLT214" s="14"/>
+      <c r="FLU214" s="14"/>
+      <c r="FLV214" s="14"/>
+      <c r="FLW214" s="14"/>
+      <c r="FLX214" s="14"/>
+      <c r="FLY214" s="14"/>
+      <c r="FLZ214" s="14"/>
+      <c r="FMA214" s="14"/>
+      <c r="FMB214" s="14"/>
+      <c r="FMC214" s="14"/>
+      <c r="FMD214" s="14"/>
+      <c r="FME214" s="14"/>
+      <c r="FMF214" s="14"/>
+      <c r="FMG214" s="14"/>
+      <c r="FMH214" s="14"/>
+      <c r="FMI214" s="14"/>
+      <c r="FMJ214" s="14"/>
+      <c r="FMK214" s="14"/>
+      <c r="FML214" s="14"/>
+      <c r="FMM214" s="14"/>
+      <c r="FMN214" s="14"/>
+      <c r="FMO214" s="14"/>
+      <c r="FMP214" s="14"/>
+      <c r="FMQ214" s="14"/>
+      <c r="FMR214" s="14"/>
+      <c r="FMS214" s="14"/>
+      <c r="FMT214" s="14"/>
+      <c r="FMU214" s="14"/>
+      <c r="FMV214" s="14"/>
+      <c r="FMW214" s="14"/>
+      <c r="FMX214" s="14"/>
+      <c r="FMY214" s="14"/>
+      <c r="FMZ214" s="14"/>
+      <c r="FNA214" s="14"/>
+      <c r="FNB214" s="14"/>
+      <c r="FNC214" s="14"/>
+      <c r="FND214" s="14"/>
+      <c r="FNE214" s="14"/>
+      <c r="FNF214" s="14"/>
+      <c r="FNG214" s="14"/>
+      <c r="FNH214" s="14"/>
+      <c r="FNI214" s="14"/>
+      <c r="FNJ214" s="14"/>
+      <c r="FNK214" s="14"/>
+      <c r="FNL214" s="14"/>
+      <c r="FNM214" s="14"/>
+      <c r="FNN214" s="14"/>
+      <c r="FNO214" s="14"/>
+      <c r="FNP214" s="14"/>
+      <c r="FNQ214" s="14"/>
+      <c r="FNR214" s="14"/>
+      <c r="FNS214" s="14"/>
+      <c r="FNT214" s="14"/>
+      <c r="FNU214" s="14"/>
+      <c r="FNV214" s="14"/>
+      <c r="FNW214" s="14"/>
+      <c r="FNX214" s="14"/>
+      <c r="FNY214" s="14"/>
+      <c r="FNZ214" s="14"/>
+      <c r="FOA214" s="14"/>
+      <c r="FOB214" s="14"/>
+      <c r="FOC214" s="14"/>
+      <c r="FOD214" s="14"/>
+      <c r="FOE214" s="14"/>
+      <c r="FOF214" s="14"/>
+      <c r="FOG214" s="14"/>
+      <c r="FOH214" s="14"/>
+      <c r="FOI214" s="14"/>
+      <c r="FOJ214" s="14"/>
+      <c r="FOK214" s="14"/>
+      <c r="FOL214" s="14"/>
+      <c r="FOM214" s="14"/>
+      <c r="FON214" s="14"/>
+      <c r="FOO214" s="14"/>
+      <c r="FOP214" s="14"/>
+      <c r="FOQ214" s="14"/>
+      <c r="FOR214" s="14"/>
+      <c r="FOS214" s="14"/>
+      <c r="FOT214" s="14"/>
+      <c r="FOU214" s="14"/>
+      <c r="FOV214" s="14"/>
+      <c r="FOW214" s="14"/>
+      <c r="FOX214" s="14"/>
+      <c r="FOY214" s="14"/>
+      <c r="FOZ214" s="14"/>
+      <c r="FPA214" s="14"/>
+      <c r="FPB214" s="14"/>
+      <c r="FPC214" s="14"/>
+      <c r="FPD214" s="14"/>
+      <c r="FPE214" s="14"/>
+      <c r="FPF214" s="14"/>
+      <c r="FPG214" s="14"/>
+      <c r="FPH214" s="14"/>
+      <c r="FPI214" s="14"/>
+      <c r="FPJ214" s="14"/>
+      <c r="FPK214" s="14"/>
+      <c r="FPL214" s="14"/>
+      <c r="FPM214" s="14"/>
+      <c r="FPN214" s="14"/>
+      <c r="FPO214" s="14"/>
+      <c r="FPP214" s="14"/>
+      <c r="FPQ214" s="14"/>
+      <c r="FPR214" s="14"/>
+      <c r="FPS214" s="14"/>
+      <c r="FPT214" s="14"/>
+      <c r="FPU214" s="14"/>
+      <c r="FPV214" s="14"/>
+      <c r="FPW214" s="14"/>
+      <c r="FPX214" s="14"/>
+      <c r="FPY214" s="14"/>
+      <c r="FPZ214" s="14"/>
+      <c r="FQA214" s="14"/>
+      <c r="FQB214" s="14"/>
+      <c r="FQC214" s="14"/>
+      <c r="FQD214" s="14"/>
+      <c r="FQE214" s="14"/>
+      <c r="FQF214" s="14"/>
+      <c r="FQG214" s="14"/>
+      <c r="FQH214" s="14"/>
+      <c r="FQI214" s="14"/>
+      <c r="FQJ214" s="14"/>
+      <c r="FQK214" s="14"/>
+      <c r="FQL214" s="14"/>
+      <c r="FQM214" s="14"/>
+      <c r="FQN214" s="14"/>
+      <c r="FQO214" s="14"/>
+      <c r="FQP214" s="14"/>
+      <c r="FQQ214" s="14"/>
+      <c r="FQR214" s="14"/>
+      <c r="FQS214" s="14"/>
+      <c r="FQT214" s="14"/>
+      <c r="FQU214" s="14"/>
+      <c r="FQV214" s="14"/>
+      <c r="FQW214" s="14"/>
+      <c r="FQX214" s="14"/>
+      <c r="FQY214" s="14"/>
+      <c r="FQZ214" s="14"/>
+      <c r="FRA214" s="14"/>
+      <c r="FRB214" s="14"/>
+      <c r="FRC214" s="14"/>
+      <c r="FRD214" s="14"/>
+      <c r="FRE214" s="14"/>
+      <c r="FRF214" s="14"/>
+      <c r="FRG214" s="14"/>
+      <c r="FRH214" s="14"/>
+      <c r="FRI214" s="14"/>
+      <c r="FRJ214" s="14"/>
+      <c r="FRK214" s="14"/>
+      <c r="FRL214" s="14"/>
+      <c r="FRM214" s="14"/>
+      <c r="FRN214" s="14"/>
+      <c r="FRO214" s="14"/>
+      <c r="FRP214" s="14"/>
+      <c r="FRQ214" s="14"/>
+      <c r="FRR214" s="14"/>
+      <c r="FRS214" s="14"/>
+      <c r="FRT214" s="14"/>
+      <c r="FRU214" s="14"/>
+      <c r="FRV214" s="14"/>
+      <c r="FRW214" s="14"/>
+      <c r="FRX214" s="14"/>
+      <c r="FRY214" s="14"/>
+      <c r="FRZ214" s="14"/>
+      <c r="FSA214" s="14"/>
+      <c r="FSB214" s="14"/>
+      <c r="FSC214" s="14"/>
+      <c r="FSD214" s="14"/>
+      <c r="FSE214" s="14"/>
+      <c r="FSF214" s="14"/>
+      <c r="FSG214" s="14"/>
+      <c r="FSH214" s="14"/>
+      <c r="FSI214" s="14"/>
+      <c r="FSJ214" s="14"/>
+      <c r="FSK214" s="14"/>
+      <c r="FSL214" s="14"/>
+      <c r="FSM214" s="14"/>
+      <c r="FSN214" s="14"/>
+      <c r="FSO214" s="14"/>
+      <c r="FSP214" s="14"/>
+      <c r="FSQ214" s="14"/>
+      <c r="FSR214" s="14"/>
+      <c r="FSS214" s="14"/>
+      <c r="FST214" s="14"/>
+      <c r="FSU214" s="14"/>
+      <c r="FSV214" s="14"/>
+      <c r="FSW214" s="14"/>
+      <c r="FSX214" s="14"/>
+      <c r="FSY214" s="14"/>
+      <c r="FSZ214" s="14"/>
+      <c r="FTA214" s="14"/>
+      <c r="FTB214" s="14"/>
+      <c r="FTC214" s="14"/>
+      <c r="FTD214" s="14"/>
+      <c r="FTE214" s="14"/>
+      <c r="FTF214" s="14"/>
+      <c r="FTG214" s="14"/>
+      <c r="FTH214" s="14"/>
+      <c r="FTI214" s="14"/>
+      <c r="FTJ214" s="14"/>
+      <c r="FTK214" s="14"/>
+      <c r="FTL214" s="14"/>
+      <c r="FTM214" s="14"/>
+      <c r="FTN214" s="14"/>
+      <c r="FTO214" s="14"/>
+      <c r="FTP214" s="14"/>
+      <c r="FTQ214" s="14"/>
+      <c r="FTR214" s="14"/>
+      <c r="FTS214" s="14"/>
+      <c r="FTT214" s="14"/>
+      <c r="FTU214" s="14"/>
+      <c r="FTV214" s="14"/>
+      <c r="FTW214" s="14"/>
+      <c r="FTX214" s="14"/>
+      <c r="FTY214" s="14"/>
+      <c r="FTZ214" s="14"/>
+      <c r="FUA214" s="14"/>
+      <c r="FUB214" s="14"/>
+      <c r="FUC214" s="14"/>
+      <c r="FUD214" s="14"/>
+      <c r="FUE214" s="14"/>
+      <c r="FUF214" s="14"/>
+      <c r="FUG214" s="14"/>
+      <c r="FUH214" s="14"/>
+      <c r="FUI214" s="14"/>
+      <c r="FUJ214" s="14"/>
+      <c r="FUK214" s="14"/>
+      <c r="FUL214" s="14"/>
+      <c r="FUM214" s="14"/>
+      <c r="FUN214" s="14"/>
+      <c r="FUO214" s="14"/>
+      <c r="FUP214" s="14"/>
+      <c r="FUQ214" s="14"/>
+      <c r="FUR214" s="14"/>
+      <c r="FUS214" s="14"/>
+      <c r="FUT214" s="14"/>
+      <c r="FUU214" s="14"/>
+      <c r="FUV214" s="14"/>
+      <c r="FUW214" s="14"/>
+      <c r="FUX214" s="14"/>
+      <c r="FUY214" s="14"/>
+      <c r="FUZ214" s="14"/>
+      <c r="FVA214" s="14"/>
+      <c r="FVB214" s="14"/>
+      <c r="FVC214" s="14"/>
+      <c r="FVD214" s="14"/>
+      <c r="FVE214" s="14"/>
+      <c r="FVF214" s="14"/>
+      <c r="FVG214" s="14"/>
+      <c r="FVH214" s="14"/>
+      <c r="FVI214" s="14"/>
+      <c r="FVJ214" s="14"/>
+      <c r="FVK214" s="14"/>
+      <c r="FVL214" s="14"/>
+      <c r="FVM214" s="14"/>
+      <c r="FVN214" s="14"/>
+      <c r="FVO214" s="14"/>
+      <c r="FVP214" s="14"/>
+      <c r="FVQ214" s="14"/>
+      <c r="FVR214" s="14"/>
+      <c r="FVS214" s="14"/>
+      <c r="FVT214" s="14"/>
+      <c r="FVU214" s="14"/>
+      <c r="FVV214" s="14"/>
+      <c r="FVW214" s="14"/>
+      <c r="FVX214" s="14"/>
+      <c r="FVY214" s="14"/>
+      <c r="FVZ214" s="14"/>
+      <c r="FWA214" s="14"/>
+      <c r="FWB214" s="14"/>
+      <c r="FWC214" s="14"/>
+      <c r="FWD214" s="14"/>
+      <c r="FWE214" s="14"/>
+      <c r="FWF214" s="14"/>
+      <c r="FWG214" s="14"/>
+      <c r="FWH214" s="14"/>
+      <c r="FWI214" s="14"/>
+      <c r="FWJ214" s="14"/>
+      <c r="FWK214" s="14"/>
+      <c r="FWL214" s="14"/>
+      <c r="FWM214" s="14"/>
+      <c r="FWN214" s="14"/>
+      <c r="FWO214" s="14"/>
+      <c r="FWP214" s="14"/>
+      <c r="FWQ214" s="14"/>
+      <c r="FWR214" s="14"/>
+      <c r="FWS214" s="14"/>
+      <c r="FWT214" s="14"/>
+      <c r="FWU214" s="14"/>
+      <c r="FWV214" s="14"/>
+      <c r="FWW214" s="14"/>
+      <c r="FWX214" s="14"/>
+      <c r="FWY214" s="14"/>
+      <c r="FWZ214" s="14"/>
+      <c r="FXA214" s="14"/>
+      <c r="FXB214" s="14"/>
+      <c r="FXC214" s="14"/>
+      <c r="FXD214" s="14"/>
+      <c r="FXE214" s="14"/>
+      <c r="FXF214" s="14"/>
+      <c r="FXG214" s="14"/>
+      <c r="FXH214" s="14"/>
+      <c r="FXI214" s="14"/>
+      <c r="FXJ214" s="14"/>
+      <c r="FXK214" s="14"/>
+      <c r="FXL214" s="14"/>
+      <c r="FXM214" s="14"/>
+      <c r="FXN214" s="14"/>
+      <c r="FXO214" s="14"/>
+      <c r="FXP214" s="14"/>
+      <c r="FXQ214" s="14"/>
+      <c r="FXR214" s="14"/>
+      <c r="FXS214" s="14"/>
+      <c r="FXT214" s="14"/>
+      <c r="FXU214" s="14"/>
+      <c r="FXV214" s="14"/>
+      <c r="FXW214" s="14"/>
+      <c r="FXX214" s="14"/>
+      <c r="FXY214" s="14"/>
+      <c r="FXZ214" s="14"/>
+      <c r="FYA214" s="14"/>
+      <c r="FYB214" s="14"/>
+      <c r="FYC214" s="14"/>
+      <c r="FYD214" s="14"/>
+      <c r="FYE214" s="14"/>
+      <c r="FYF214" s="14"/>
+      <c r="FYG214" s="14"/>
+      <c r="FYH214" s="14"/>
+      <c r="FYI214" s="14"/>
+      <c r="FYJ214" s="14"/>
+      <c r="FYK214" s="14"/>
+      <c r="FYL214" s="14"/>
+      <c r="FYM214" s="14"/>
+      <c r="FYN214" s="14"/>
+      <c r="FYO214" s="14"/>
+      <c r="FYP214" s="14"/>
+      <c r="FYQ214" s="14"/>
+      <c r="FYR214" s="14"/>
+      <c r="FYS214" s="14"/>
+      <c r="FYT214" s="14"/>
+      <c r="FYU214" s="14"/>
+      <c r="FYV214" s="14"/>
+      <c r="FYW214" s="14"/>
+      <c r="FYX214" s="14"/>
+      <c r="FYY214" s="14"/>
+      <c r="FYZ214" s="14"/>
+      <c r="FZA214" s="14"/>
+      <c r="FZB214" s="14"/>
+      <c r="FZC214" s="14"/>
+      <c r="FZD214" s="14"/>
+      <c r="FZE214" s="14"/>
+      <c r="FZF214" s="14"/>
+      <c r="FZG214" s="14"/>
+      <c r="FZH214" s="14"/>
+      <c r="FZI214" s="14"/>
+      <c r="FZJ214" s="14"/>
+      <c r="FZK214" s="14"/>
+      <c r="FZL214" s="14"/>
+      <c r="FZM214" s="14"/>
+      <c r="FZN214" s="14"/>
+      <c r="FZO214" s="14"/>
+      <c r="FZP214" s="14"/>
+      <c r="FZQ214" s="14"/>
+      <c r="FZR214" s="14"/>
+      <c r="FZS214" s="14"/>
+      <c r="FZT214" s="14"/>
+      <c r="FZU214" s="14"/>
+      <c r="FZV214" s="14"/>
+      <c r="FZW214" s="14"/>
+      <c r="FZX214" s="14"/>
+      <c r="FZY214" s="14"/>
+      <c r="FZZ214" s="14"/>
+      <c r="GAA214" s="14"/>
+      <c r="GAB214" s="14"/>
+      <c r="GAC214" s="14"/>
+      <c r="GAD214" s="14"/>
+      <c r="GAE214" s="14"/>
+      <c r="GAF214" s="14"/>
+      <c r="GAG214" s="14"/>
+      <c r="GAH214" s="14"/>
+      <c r="GAI214" s="14"/>
+      <c r="GAJ214" s="14"/>
+      <c r="GAK214" s="14"/>
+      <c r="GAL214" s="14"/>
+      <c r="GAM214" s="14"/>
+      <c r="GAN214" s="14"/>
+      <c r="GAO214" s="14"/>
+      <c r="GAP214" s="14"/>
+      <c r="GAQ214" s="14"/>
+      <c r="GAR214" s="14"/>
+      <c r="GAS214" s="14"/>
+      <c r="GAT214" s="14"/>
+      <c r="GAU214" s="14"/>
+      <c r="GAV214" s="14"/>
+      <c r="GAW214" s="14"/>
+      <c r="GAX214" s="14"/>
+      <c r="GAY214" s="14"/>
+      <c r="GAZ214" s="14"/>
+      <c r="GBA214" s="14"/>
+      <c r="GBB214" s="14"/>
+      <c r="GBC214" s="14"/>
+      <c r="GBD214" s="14"/>
+      <c r="GBE214" s="14"/>
+      <c r="GBF214" s="14"/>
+      <c r="GBG214" s="14"/>
+      <c r="GBH214" s="14"/>
+      <c r="GBI214" s="14"/>
+      <c r="GBJ214" s="14"/>
+      <c r="GBK214" s="14"/>
+      <c r="GBL214" s="14"/>
+      <c r="GBM214" s="14"/>
+      <c r="GBN214" s="14"/>
+      <c r="GBO214" s="14"/>
+      <c r="GBP214" s="14"/>
+      <c r="GBQ214" s="14"/>
+      <c r="GBR214" s="14"/>
+      <c r="GBS214" s="14"/>
+      <c r="GBT214" s="14"/>
+      <c r="GBU214" s="14"/>
+      <c r="GBV214" s="14"/>
+      <c r="GBW214" s="14"/>
+      <c r="GBX214" s="14"/>
+      <c r="GBY214" s="14"/>
+      <c r="GBZ214" s="14"/>
+      <c r="GCA214" s="14"/>
+      <c r="GCB214" s="14"/>
+      <c r="GCC214" s="14"/>
+      <c r="GCD214" s="14"/>
+      <c r="GCE214" s="14"/>
+      <c r="GCF214" s="14"/>
+      <c r="GCG214" s="14"/>
+      <c r="GCH214" s="14"/>
+      <c r="GCI214" s="14"/>
+      <c r="GCJ214" s="14"/>
+      <c r="GCK214" s="14"/>
+      <c r="GCL214" s="14"/>
+      <c r="GCM214" s="14"/>
+      <c r="GCN214" s="14"/>
+      <c r="GCO214" s="14"/>
+      <c r="GCP214" s="14"/>
+      <c r="GCQ214" s="14"/>
+      <c r="GCR214" s="14"/>
+      <c r="GCS214" s="14"/>
+      <c r="GCT214" s="14"/>
+      <c r="GCU214" s="14"/>
+      <c r="GCV214" s="14"/>
+      <c r="GCW214" s="14"/>
+      <c r="GCX214" s="14"/>
+      <c r="GCY214" s="14"/>
+      <c r="GCZ214" s="14"/>
+      <c r="GDA214" s="14"/>
+      <c r="GDB214" s="14"/>
+      <c r="GDC214" s="14"/>
+      <c r="GDD214" s="14"/>
+      <c r="GDE214" s="14"/>
+      <c r="GDF214" s="14"/>
+      <c r="GDG214" s="14"/>
+      <c r="GDH214" s="14"/>
+      <c r="GDI214" s="14"/>
+      <c r="GDJ214" s="14"/>
+      <c r="GDK214" s="14"/>
+      <c r="GDL214" s="14"/>
+      <c r="GDM214" s="14"/>
+      <c r="GDN214" s="14"/>
+      <c r="GDO214" s="14"/>
+      <c r="GDP214" s="14"/>
+      <c r="GDQ214" s="14"/>
+      <c r="GDR214" s="14"/>
+      <c r="GDS214" s="14"/>
+      <c r="GDT214" s="14"/>
+      <c r="GDU214" s="14"/>
+      <c r="GDV214" s="14"/>
+      <c r="GDW214" s="14"/>
+      <c r="GDX214" s="14"/>
+      <c r="GDY214" s="14"/>
+      <c r="GDZ214" s="14"/>
+      <c r="GEA214" s="14"/>
+      <c r="GEB214" s="14"/>
+      <c r="GEC214" s="14"/>
+      <c r="GED214" s="14"/>
+      <c r="GEE214" s="14"/>
+      <c r="GEF214" s="14"/>
+      <c r="GEG214" s="14"/>
+      <c r="GEH214" s="14"/>
+      <c r="GEI214" s="14"/>
+      <c r="GEJ214" s="14"/>
+      <c r="GEK214" s="14"/>
+      <c r="GEL214" s="14"/>
+      <c r="GEM214" s="14"/>
+      <c r="GEN214" s="14"/>
+      <c r="GEO214" s="14"/>
+      <c r="GEP214" s="14"/>
+      <c r="GEQ214" s="14"/>
+      <c r="GER214" s="14"/>
+      <c r="GES214" s="14"/>
+      <c r="GET214" s="14"/>
+      <c r="GEU214" s="14"/>
+      <c r="GEV214" s="14"/>
+      <c r="GEW214" s="14"/>
+      <c r="GEX214" s="14"/>
+      <c r="GEY214" s="14"/>
+      <c r="GEZ214" s="14"/>
+      <c r="GFA214" s="14"/>
+      <c r="GFB214" s="14"/>
+      <c r="GFC214" s="14"/>
+      <c r="GFD214" s="14"/>
+      <c r="GFE214" s="14"/>
+      <c r="GFF214" s="14"/>
+      <c r="GFG214" s="14"/>
+      <c r="GFH214" s="14"/>
+      <c r="GFI214" s="14"/>
+      <c r="GFJ214" s="14"/>
+      <c r="GFK214" s="14"/>
+      <c r="GFL214" s="14"/>
+      <c r="GFM214" s="14"/>
+      <c r="GFN214" s="14"/>
+      <c r="GFO214" s="14"/>
+      <c r="GFP214" s="14"/>
+      <c r="GFQ214" s="14"/>
+      <c r="GFR214" s="14"/>
+      <c r="GFS214" s="14"/>
+      <c r="GFT214" s="14"/>
+      <c r="GFU214" s="14"/>
+      <c r="GFV214" s="14"/>
+      <c r="GFW214" s="14"/>
+      <c r="GFX214" s="14"/>
+      <c r="GFY214" s="14"/>
+      <c r="GFZ214" s="14"/>
+      <c r="GGA214" s="14"/>
+      <c r="GGB214" s="14"/>
+      <c r="GGC214" s="14"/>
+      <c r="GGD214" s="14"/>
+      <c r="GGE214" s="14"/>
+      <c r="GGF214" s="14"/>
+      <c r="GGG214" s="14"/>
+      <c r="GGH214" s="14"/>
+      <c r="GGI214" s="14"/>
+      <c r="GGJ214" s="14"/>
+      <c r="GGK214" s="14"/>
+      <c r="GGL214" s="14"/>
+      <c r="GGM214" s="14"/>
+      <c r="GGN214" s="14"/>
+      <c r="GGO214" s="14"/>
+      <c r="GGP214" s="14"/>
+      <c r="GGQ214" s="14"/>
+      <c r="GGR214" s="14"/>
+      <c r="GGS214" s="14"/>
+      <c r="GGT214" s="14"/>
+      <c r="GGU214" s="14"/>
+      <c r="GGV214" s="14"/>
+      <c r="GGW214" s="14"/>
+      <c r="GGX214" s="14"/>
+      <c r="GGY214" s="14"/>
+      <c r="GGZ214" s="14"/>
+      <c r="GHA214" s="14"/>
+      <c r="GHB214" s="14"/>
+      <c r="GHC214" s="14"/>
+      <c r="GHD214" s="14"/>
+      <c r="GHE214" s="14"/>
+      <c r="GHF214" s="14"/>
+      <c r="GHG214" s="14"/>
+      <c r="GHH214" s="14"/>
+      <c r="GHI214" s="14"/>
+      <c r="GHJ214" s="14"/>
+      <c r="GHK214" s="14"/>
+      <c r="GHL214" s="14"/>
+      <c r="GHM214" s="14"/>
+      <c r="GHN214" s="14"/>
+      <c r="GHO214" s="14"/>
+      <c r="GHP214" s="14"/>
+      <c r="GHQ214" s="14"/>
+      <c r="GHR214" s="14"/>
+      <c r="GHS214" s="14"/>
+      <c r="GHT214" s="14"/>
+      <c r="GHU214" s="14"/>
+      <c r="GHV214" s="14"/>
+      <c r="GHW214" s="14"/>
+      <c r="GHX214" s="14"/>
+      <c r="GHY214" s="14"/>
+      <c r="GHZ214" s="14"/>
+      <c r="GIA214" s="14"/>
+      <c r="GIB214" s="14"/>
+      <c r="GIC214" s="14"/>
+      <c r="GID214" s="14"/>
+      <c r="GIE214" s="14"/>
+      <c r="GIF214" s="14"/>
+      <c r="GIG214" s="14"/>
+      <c r="GIH214" s="14"/>
+      <c r="GII214" s="14"/>
+      <c r="GIJ214" s="14"/>
+      <c r="GIK214" s="14"/>
+      <c r="GIL214" s="14"/>
+      <c r="GIM214" s="14"/>
+      <c r="GIN214" s="14"/>
+      <c r="GIO214" s="14"/>
+      <c r="GIP214" s="14"/>
+      <c r="GIQ214" s="14"/>
+      <c r="GIR214" s="14"/>
+      <c r="GIS214" s="14"/>
+      <c r="GIT214" s="14"/>
+      <c r="GIU214" s="14"/>
+      <c r="GIV214" s="14"/>
+      <c r="GIW214" s="14"/>
+      <c r="GIX214" s="14"/>
+      <c r="GIY214" s="14"/>
+      <c r="GIZ214" s="14"/>
+      <c r="GJA214" s="14"/>
+      <c r="GJB214" s="14"/>
+      <c r="GJC214" s="14"/>
+      <c r="GJD214" s="14"/>
+      <c r="GJE214" s="14"/>
+      <c r="GJF214" s="14"/>
+      <c r="GJG214" s="14"/>
+      <c r="GJH214" s="14"/>
+      <c r="GJI214" s="14"/>
+      <c r="GJJ214" s="14"/>
+      <c r="GJK214" s="14"/>
+      <c r="GJL214" s="14"/>
+      <c r="GJM214" s="14"/>
+      <c r="GJN214" s="14"/>
+      <c r="GJO214" s="14"/>
+      <c r="GJP214" s="14"/>
+      <c r="GJQ214" s="14"/>
+      <c r="GJR214" s="14"/>
+      <c r="GJS214" s="14"/>
+      <c r="GJT214" s="14"/>
+      <c r="GJU214" s="14"/>
+      <c r="GJV214" s="14"/>
+      <c r="GJW214" s="14"/>
+      <c r="GJX214" s="14"/>
+      <c r="GJY214" s="14"/>
+      <c r="GJZ214" s="14"/>
+      <c r="GKA214" s="14"/>
+      <c r="GKB214" s="14"/>
+      <c r="GKC214" s="14"/>
+      <c r="GKD214" s="14"/>
+      <c r="GKE214" s="14"/>
+      <c r="GKF214" s="14"/>
+      <c r="GKG214" s="14"/>
+      <c r="GKH214" s="14"/>
+      <c r="GKI214" s="14"/>
+      <c r="GKJ214" s="14"/>
+      <c r="GKK214" s="14"/>
+      <c r="GKL214" s="14"/>
+      <c r="GKM214" s="14"/>
+      <c r="GKN214" s="14"/>
+      <c r="GKO214" s="14"/>
+      <c r="GKP214" s="14"/>
+      <c r="GKQ214" s="14"/>
+      <c r="GKR214" s="14"/>
+      <c r="GKS214" s="14"/>
+      <c r="GKT214" s="14"/>
+      <c r="GKU214" s="14"/>
+      <c r="GKV214" s="14"/>
+      <c r="GKW214" s="14"/>
+      <c r="GKX214" s="14"/>
+      <c r="GKY214" s="14"/>
+      <c r="GKZ214" s="14"/>
+      <c r="GLA214" s="14"/>
+      <c r="GLB214" s="14"/>
+      <c r="GLC214" s="14"/>
+      <c r="GLD214" s="14"/>
+      <c r="GLE214" s="14"/>
+      <c r="GLF214" s="14"/>
+      <c r="GLG214" s="14"/>
+      <c r="GLH214" s="14"/>
+      <c r="GLI214" s="14"/>
+      <c r="GLJ214" s="14"/>
+      <c r="GLK214" s="14"/>
+      <c r="GLL214" s="14"/>
+      <c r="GLM214" s="14"/>
+      <c r="GLN214" s="14"/>
+      <c r="GLO214" s="14"/>
+      <c r="GLP214" s="14"/>
+      <c r="GLQ214" s="14"/>
+      <c r="GLR214" s="14"/>
+      <c r="GLS214" s="14"/>
+      <c r="GLT214" s="14"/>
+      <c r="GLU214" s="14"/>
+      <c r="GLV214" s="14"/>
+      <c r="GLW214" s="14"/>
+      <c r="GLX214" s="14"/>
+      <c r="GLY214" s="14"/>
+      <c r="GLZ214" s="14"/>
+      <c r="GMA214" s="14"/>
+      <c r="GMB214" s="14"/>
+      <c r="GMC214" s="14"/>
+      <c r="GMD214" s="14"/>
+      <c r="GME214" s="14"/>
+      <c r="GMF214" s="14"/>
+      <c r="GMG214" s="14"/>
+      <c r="GMH214" s="14"/>
+      <c r="GMI214" s="14"/>
+      <c r="GMJ214" s="14"/>
+      <c r="GMK214" s="14"/>
+      <c r="GML214" s="14"/>
+      <c r="GMM214" s="14"/>
+      <c r="GMN214" s="14"/>
+      <c r="GMO214" s="14"/>
+      <c r="GMP214" s="14"/>
+      <c r="GMQ214" s="14"/>
+      <c r="GMR214" s="14"/>
+      <c r="GMS214" s="14"/>
+      <c r="GMT214" s="14"/>
+      <c r="GMU214" s="14"/>
+      <c r="GMV214" s="14"/>
+      <c r="GMW214" s="14"/>
+      <c r="GMX214" s="14"/>
+      <c r="GMY214" s="14"/>
+      <c r="GMZ214" s="14"/>
+      <c r="GNA214" s="14"/>
+      <c r="GNB214" s="14"/>
+      <c r="GNC214" s="14"/>
+      <c r="GND214" s="14"/>
+      <c r="GNE214" s="14"/>
+      <c r="GNF214" s="14"/>
+      <c r="GNG214" s="14"/>
+      <c r="GNH214" s="14"/>
+      <c r="GNI214" s="14"/>
+      <c r="GNJ214" s="14"/>
+      <c r="GNK214" s="14"/>
+      <c r="GNL214" s="14"/>
+      <c r="GNM214" s="14"/>
+      <c r="GNN214" s="14"/>
+      <c r="GNO214" s="14"/>
+      <c r="GNP214" s="14"/>
+      <c r="GNQ214" s="14"/>
+      <c r="GNR214" s="14"/>
+      <c r="GNS214" s="14"/>
+      <c r="GNT214" s="14"/>
+      <c r="GNU214" s="14"/>
+      <c r="GNV214" s="14"/>
+      <c r="GNW214" s="14"/>
+      <c r="GNX214" s="14"/>
+      <c r="GNY214" s="14"/>
+      <c r="GNZ214" s="14"/>
+      <c r="GOA214" s="14"/>
+      <c r="GOB214" s="14"/>
+      <c r="GOC214" s="14"/>
+      <c r="GOD214" s="14"/>
+      <c r="GOE214" s="14"/>
+      <c r="GOF214" s="14"/>
+      <c r="GOG214" s="14"/>
+      <c r="GOH214" s="14"/>
+      <c r="GOI214" s="14"/>
+      <c r="GOJ214" s="14"/>
+      <c r="GOK214" s="14"/>
+      <c r="GOL214" s="14"/>
+      <c r="GOM214" s="14"/>
+      <c r="GON214" s="14"/>
+      <c r="GOO214" s="14"/>
+      <c r="GOP214" s="14"/>
+      <c r="GOQ214" s="14"/>
+      <c r="GOR214" s="14"/>
+      <c r="GOS214" s="14"/>
+      <c r="GOT214" s="14"/>
+      <c r="GOU214" s="14"/>
+      <c r="GOV214" s="14"/>
+      <c r="GOW214" s="14"/>
+      <c r="GOX214" s="14"/>
+      <c r="GOY214" s="14"/>
+      <c r="GOZ214" s="14"/>
+      <c r="GPA214" s="14"/>
+      <c r="GPB214" s="14"/>
+      <c r="GPC214" s="14"/>
+      <c r="GPD214" s="14"/>
+      <c r="GPE214" s="14"/>
+      <c r="GPF214" s="14"/>
+      <c r="GPG214" s="14"/>
+      <c r="GPH214" s="14"/>
+      <c r="GPI214" s="14"/>
+      <c r="GPJ214" s="14"/>
+      <c r="GPK214" s="14"/>
+      <c r="GPL214" s="14"/>
+      <c r="GPM214" s="14"/>
+      <c r="GPN214" s="14"/>
+      <c r="GPO214" s="14"/>
+      <c r="GPP214" s="14"/>
+      <c r="GPQ214" s="14"/>
+      <c r="GPR214" s="14"/>
+      <c r="GPS214" s="14"/>
+      <c r="GPT214" s="14"/>
+      <c r="GPU214" s="14"/>
+      <c r="GPV214" s="14"/>
+      <c r="GPW214" s="14"/>
+      <c r="GPX214" s="14"/>
+      <c r="GPY214" s="14"/>
+      <c r="GPZ214" s="14"/>
+      <c r="GQA214" s="14"/>
+      <c r="GQB214" s="14"/>
+      <c r="GQC214" s="14"/>
+      <c r="GQD214" s="14"/>
+      <c r="GQE214" s="14"/>
+      <c r="GQF214" s="14"/>
+      <c r="GQG214" s="14"/>
+      <c r="GQH214" s="14"/>
+      <c r="GQI214" s="14"/>
+      <c r="GQJ214" s="14"/>
+      <c r="GQK214" s="14"/>
+      <c r="GQL214" s="14"/>
+      <c r="GQM214" s="14"/>
+      <c r="GQN214" s="14"/>
+      <c r="GQO214" s="14"/>
+      <c r="GQP214" s="14"/>
+      <c r="GQQ214" s="14"/>
+      <c r="GQR214" s="14"/>
+      <c r="GQS214" s="14"/>
+      <c r="GQT214" s="14"/>
+      <c r="GQU214" s="14"/>
+      <c r="GQV214" s="14"/>
+      <c r="GQW214" s="14"/>
+      <c r="GQX214" s="14"/>
+      <c r="GQY214" s="14"/>
+      <c r="GQZ214" s="14"/>
+      <c r="GRA214" s="14"/>
+      <c r="GRB214" s="14"/>
+      <c r="GRC214" s="14"/>
+      <c r="GRD214" s="14"/>
+      <c r="GRE214" s="14"/>
+      <c r="GRF214" s="14"/>
+      <c r="GRG214" s="14"/>
+      <c r="GRH214" s="14"/>
+      <c r="GRI214" s="14"/>
+      <c r="GRJ214" s="14"/>
+      <c r="GRK214" s="14"/>
+      <c r="GRL214" s="14"/>
+      <c r="GRM214" s="14"/>
+      <c r="GRN214" s="14"/>
+      <c r="GRO214" s="14"/>
+      <c r="GRP214" s="14"/>
+      <c r="GRQ214" s="14"/>
+      <c r="GRR214" s="14"/>
+      <c r="GRS214" s="14"/>
+      <c r="GRT214" s="14"/>
+      <c r="GRU214" s="14"/>
+      <c r="GRV214" s="14"/>
+      <c r="GRW214" s="14"/>
+      <c r="GRX214" s="14"/>
+      <c r="GRY214" s="14"/>
+      <c r="GRZ214" s="14"/>
+      <c r="GSA214" s="14"/>
+      <c r="GSB214" s="14"/>
+      <c r="GSC214" s="14"/>
+      <c r="GSD214" s="14"/>
+      <c r="GSE214" s="14"/>
+      <c r="GSF214" s="14"/>
+      <c r="GSG214" s="14"/>
+      <c r="GSH214" s="14"/>
+      <c r="GSI214" s="14"/>
+      <c r="GSJ214" s="14"/>
+      <c r="GSK214" s="14"/>
+      <c r="GSL214" s="14"/>
+      <c r="GSM214" s="14"/>
+      <c r="GSN214" s="14"/>
+      <c r="GSO214" s="14"/>
+      <c r="GSP214" s="14"/>
+      <c r="GSQ214" s="14"/>
+      <c r="GSR214" s="14"/>
+      <c r="GSS214" s="14"/>
+      <c r="GST214" s="14"/>
+      <c r="GSU214" s="14"/>
+      <c r="GSV214" s="14"/>
+      <c r="GSW214" s="14"/>
+      <c r="GSX214" s="14"/>
+      <c r="GSY214" s="14"/>
+      <c r="GSZ214" s="14"/>
+      <c r="GTA214" s="14"/>
+      <c r="GTB214" s="14"/>
+      <c r="GTC214" s="14"/>
+      <c r="GTD214" s="14"/>
+      <c r="GTE214" s="14"/>
+      <c r="GTF214" s="14"/>
+      <c r="GTG214" s="14"/>
+      <c r="GTH214" s="14"/>
+      <c r="GTI214" s="14"/>
+      <c r="GTJ214" s="14"/>
+      <c r="GTK214" s="14"/>
+      <c r="GTL214" s="14"/>
+      <c r="GTM214" s="14"/>
+      <c r="GTN214" s="14"/>
+      <c r="GTO214" s="14"/>
+      <c r="GTP214" s="14"/>
+      <c r="GTQ214" s="14"/>
+      <c r="GTR214" s="14"/>
+      <c r="GTS214" s="14"/>
+      <c r="GTT214" s="14"/>
+      <c r="GTU214" s="14"/>
+      <c r="GTV214" s="14"/>
+      <c r="GTW214" s="14"/>
+      <c r="GTX214" s="14"/>
+      <c r="GTY214" s="14"/>
+      <c r="GTZ214" s="14"/>
+      <c r="GUA214" s="14"/>
+      <c r="GUB214" s="14"/>
+      <c r="GUC214" s="14"/>
+      <c r="GUD214" s="14"/>
+      <c r="GUE214" s="14"/>
+      <c r="GUF214" s="14"/>
+      <c r="GUG214" s="14"/>
+      <c r="GUH214" s="14"/>
+      <c r="GUI214" s="14"/>
+      <c r="GUJ214" s="14"/>
+      <c r="GUK214" s="14"/>
+      <c r="GUL214" s="14"/>
+      <c r="GUM214" s="14"/>
+      <c r="GUN214" s="14"/>
+      <c r="GUO214" s="14"/>
+      <c r="GUP214" s="14"/>
+      <c r="GUQ214" s="14"/>
+      <c r="GUR214" s="14"/>
+      <c r="GUS214" s="14"/>
+      <c r="GUT214" s="14"/>
+      <c r="GUU214" s="14"/>
+      <c r="GUV214" s="14"/>
+      <c r="GUW214" s="14"/>
+      <c r="GUX214" s="14"/>
+      <c r="GUY214" s="14"/>
+      <c r="GUZ214" s="14"/>
+      <c r="GVA214" s="14"/>
+      <c r="GVB214" s="14"/>
+      <c r="GVC214" s="14"/>
+      <c r="GVD214" s="14"/>
+      <c r="GVE214" s="14"/>
+      <c r="GVF214" s="14"/>
+      <c r="GVG214" s="14"/>
+      <c r="GVH214" s="14"/>
+      <c r="GVI214" s="14"/>
+      <c r="GVJ214" s="14"/>
+      <c r="GVK214" s="14"/>
+      <c r="GVL214" s="14"/>
+      <c r="GVM214" s="14"/>
+      <c r="GVN214" s="14"/>
+      <c r="GVO214" s="14"/>
+      <c r="GVP214" s="14"/>
+      <c r="GVQ214" s="14"/>
+      <c r="GVR214" s="14"/>
+      <c r="GVS214" s="14"/>
+      <c r="GVT214" s="14"/>
+      <c r="GVU214" s="14"/>
+      <c r="GVV214" s="14"/>
+      <c r="GVW214" s="14"/>
+      <c r="GVX214" s="14"/>
+      <c r="GVY214" s="14"/>
+      <c r="GVZ214" s="14"/>
+      <c r="GWA214" s="14"/>
+      <c r="GWB214" s="14"/>
+      <c r="GWC214" s="14"/>
+      <c r="GWD214" s="14"/>
+      <c r="GWE214" s="14"/>
+      <c r="GWF214" s="14"/>
+      <c r="GWG214" s="14"/>
+      <c r="GWH214" s="14"/>
+      <c r="GWI214" s="14"/>
+      <c r="GWJ214" s="14"/>
+      <c r="GWK214" s="14"/>
+      <c r="GWL214" s="14"/>
+      <c r="GWM214" s="14"/>
+      <c r="GWN214" s="14"/>
+      <c r="GWO214" s="14"/>
+      <c r="GWP214" s="14"/>
+      <c r="GWQ214" s="14"/>
+      <c r="GWR214" s="14"/>
+      <c r="GWS214" s="14"/>
+      <c r="GWT214" s="14"/>
+      <c r="GWU214" s="14"/>
+      <c r="GWV214" s="14"/>
+      <c r="GWW214" s="14"/>
+      <c r="GWX214" s="14"/>
+      <c r="GWY214" s="14"/>
+      <c r="GWZ214" s="14"/>
+      <c r="GXA214" s="14"/>
+      <c r="GXB214" s="14"/>
+      <c r="GXC214" s="14"/>
+      <c r="GXD214" s="14"/>
+      <c r="GXE214" s="14"/>
+      <c r="GXF214" s="14"/>
+      <c r="GXG214" s="14"/>
+      <c r="GXH214" s="14"/>
+      <c r="GXI214" s="14"/>
+      <c r="GXJ214" s="14"/>
+      <c r="GXK214" s="14"/>
+      <c r="GXL214" s="14"/>
+      <c r="GXM214" s="14"/>
+      <c r="GXN214" s="14"/>
+      <c r="GXO214" s="14"/>
+      <c r="GXP214" s="14"/>
+      <c r="GXQ214" s="14"/>
+      <c r="GXR214" s="14"/>
+      <c r="GXS214" s="14"/>
+      <c r="GXT214" s="14"/>
+      <c r="GXU214" s="14"/>
+      <c r="GXV214" s="14"/>
+      <c r="GXW214" s="14"/>
+      <c r="GXX214" s="14"/>
+      <c r="GXY214" s="14"/>
+      <c r="GXZ214" s="14"/>
+      <c r="GYA214" s="14"/>
+      <c r="GYB214" s="14"/>
+      <c r="GYC214" s="14"/>
+      <c r="GYD214" s="14"/>
+      <c r="GYE214" s="14"/>
+      <c r="GYF214" s="14"/>
+      <c r="GYG214" s="14"/>
+      <c r="GYH214" s="14"/>
+      <c r="GYI214" s="14"/>
+      <c r="GYJ214" s="14"/>
+      <c r="GYK214" s="14"/>
+      <c r="GYL214" s="14"/>
+      <c r="GYM214" s="14"/>
+      <c r="GYN214" s="14"/>
+      <c r="GYO214" s="14"/>
+      <c r="GYP214" s="14"/>
+      <c r="GYQ214" s="14"/>
+      <c r="GYR214" s="14"/>
+      <c r="GYS214" s="14"/>
+      <c r="GYT214" s="14"/>
+      <c r="GYU214" s="14"/>
+      <c r="GYV214" s="14"/>
+      <c r="GYW214" s="14"/>
+      <c r="GYX214" s="14"/>
+      <c r="GYY214" s="14"/>
+      <c r="GYZ214" s="14"/>
+      <c r="GZA214" s="14"/>
+      <c r="GZB214" s="14"/>
+      <c r="GZC214" s="14"/>
+      <c r="GZD214" s="14"/>
+      <c r="GZE214" s="14"/>
+      <c r="GZF214" s="14"/>
+      <c r="GZG214" s="14"/>
+      <c r="GZH214" s="14"/>
+      <c r="GZI214" s="14"/>
+      <c r="GZJ214" s="14"/>
+      <c r="GZK214" s="14"/>
+      <c r="GZL214" s="14"/>
+      <c r="GZM214" s="14"/>
+      <c r="GZN214" s="14"/>
+      <c r="GZO214" s="14"/>
+      <c r="GZP214" s="14"/>
+      <c r="GZQ214" s="14"/>
+      <c r="GZR214" s="14"/>
+      <c r="GZS214" s="14"/>
+      <c r="GZT214" s="14"/>
+      <c r="GZU214" s="14"/>
+      <c r="GZV214" s="14"/>
+      <c r="GZW214" s="14"/>
+      <c r="GZX214" s="14"/>
+      <c r="GZY214" s="14"/>
+      <c r="GZZ214" s="14"/>
+      <c r="HAA214" s="14"/>
+      <c r="HAB214" s="14"/>
+      <c r="HAC214" s="14"/>
+      <c r="HAD214" s="14"/>
+      <c r="HAE214" s="14"/>
+      <c r="HAF214" s="14"/>
+      <c r="HAG214" s="14"/>
+      <c r="HAH214" s="14"/>
+      <c r="HAI214" s="14"/>
+      <c r="HAJ214" s="14"/>
+      <c r="HAK214" s="14"/>
+      <c r="HAL214" s="14"/>
+      <c r="HAM214" s="14"/>
+      <c r="HAN214" s="14"/>
+      <c r="HAO214" s="14"/>
+      <c r="HAP214" s="14"/>
+      <c r="HAQ214" s="14"/>
+      <c r="HAR214" s="14"/>
+      <c r="HAS214" s="14"/>
+      <c r="HAT214" s="14"/>
+      <c r="HAU214" s="14"/>
+      <c r="HAV214" s="14"/>
+      <c r="HAW214" s="14"/>
+      <c r="HAX214" s="14"/>
+      <c r="HAY214" s="14"/>
+      <c r="HAZ214" s="14"/>
+      <c r="HBA214" s="14"/>
+      <c r="HBB214" s="14"/>
+      <c r="HBC214" s="14"/>
+      <c r="HBD214" s="14"/>
+      <c r="HBE214" s="14"/>
+      <c r="HBF214" s="14"/>
+      <c r="HBG214" s="14"/>
+      <c r="HBH214" s="14"/>
+      <c r="HBI214" s="14"/>
+      <c r="HBJ214" s="14"/>
+      <c r="HBK214" s="14"/>
+      <c r="HBL214" s="14"/>
+      <c r="HBM214" s="14"/>
+      <c r="HBN214" s="14"/>
+      <c r="HBO214" s="14"/>
+      <c r="HBP214" s="14"/>
+      <c r="HBQ214" s="14"/>
+      <c r="HBR214" s="14"/>
+      <c r="HBS214" s="14"/>
+      <c r="HBT214" s="14"/>
+      <c r="HBU214" s="14"/>
+      <c r="HBV214" s="14"/>
+      <c r="HBW214" s="14"/>
+      <c r="HBX214" s="14"/>
+      <c r="HBY214" s="14"/>
+      <c r="HBZ214" s="14"/>
+      <c r="HCA214" s="14"/>
+      <c r="HCB214" s="14"/>
+      <c r="HCC214" s="14"/>
+      <c r="HCD214" s="14"/>
+      <c r="HCE214" s="14"/>
+      <c r="HCF214" s="14"/>
+      <c r="HCG214" s="14"/>
+      <c r="HCH214" s="14"/>
+      <c r="HCI214" s="14"/>
+      <c r="HCJ214" s="14"/>
+      <c r="HCK214" s="14"/>
+      <c r="HCL214" s="14"/>
+      <c r="HCM214" s="14"/>
+      <c r="HCN214" s="14"/>
+      <c r="HCO214" s="14"/>
+      <c r="HCP214" s="14"/>
+      <c r="HCQ214" s="14"/>
+      <c r="HCR214" s="14"/>
+      <c r="HCS214" s="14"/>
+      <c r="HCT214" s="14"/>
+      <c r="HCU214" s="14"/>
+      <c r="HCV214" s="14"/>
+      <c r="HCW214" s="14"/>
+      <c r="HCX214" s="14"/>
+      <c r="HCY214" s="14"/>
+      <c r="HCZ214" s="14"/>
+      <c r="HDA214" s="14"/>
+      <c r="HDB214" s="14"/>
+      <c r="HDC214" s="14"/>
+      <c r="HDD214" s="14"/>
+      <c r="HDE214" s="14"/>
+      <c r="HDF214" s="14"/>
+      <c r="HDG214" s="14"/>
+      <c r="HDH214" s="14"/>
+      <c r="HDI214" s="14"/>
+      <c r="HDJ214" s="14"/>
+      <c r="HDK214" s="14"/>
+      <c r="HDL214" s="14"/>
+      <c r="HDM214" s="14"/>
+      <c r="HDN214" s="14"/>
+      <c r="HDO214" s="14"/>
+      <c r="HDP214" s="14"/>
+      <c r="HDQ214" s="14"/>
+      <c r="HDR214" s="14"/>
+      <c r="HDS214" s="14"/>
+      <c r="HDT214" s="14"/>
+      <c r="HDU214" s="14"/>
+      <c r="HDV214" s="14"/>
+      <c r="HDW214" s="14"/>
+      <c r="HDX214" s="14"/>
+      <c r="HDY214" s="14"/>
+      <c r="HDZ214" s="14"/>
+      <c r="HEA214" s="14"/>
+      <c r="HEB214" s="14"/>
+      <c r="HEC214" s="14"/>
+      <c r="HED214" s="14"/>
+      <c r="HEE214" s="14"/>
+      <c r="HEF214" s="14"/>
+      <c r="HEG214" s="14"/>
+      <c r="HEH214" s="14"/>
+      <c r="HEI214" s="14"/>
+      <c r="HEJ214" s="14"/>
+      <c r="HEK214" s="14"/>
+      <c r="HEL214" s="14"/>
+      <c r="HEM214" s="14"/>
+      <c r="HEN214" s="14"/>
+      <c r="HEO214" s="14"/>
+      <c r="HEP214" s="14"/>
+      <c r="HEQ214" s="14"/>
+      <c r="HER214" s="14"/>
+      <c r="HES214" s="14"/>
+      <c r="HET214" s="14"/>
+      <c r="HEU214" s="14"/>
+      <c r="HEV214" s="14"/>
+      <c r="HEW214" s="14"/>
+      <c r="HEX214" s="14"/>
+      <c r="HEY214" s="14"/>
+      <c r="HEZ214" s="14"/>
+      <c r="HFA214" s="14"/>
+      <c r="HFB214" s="14"/>
+      <c r="HFC214" s="14"/>
+      <c r="HFD214" s="14"/>
+      <c r="HFE214" s="14"/>
+      <c r="HFF214" s="14"/>
+      <c r="HFG214" s="14"/>
+      <c r="HFH214" s="14"/>
+      <c r="HFI214" s="14"/>
+      <c r="HFJ214" s="14"/>
+      <c r="HFK214" s="14"/>
+      <c r="HFL214" s="14"/>
+      <c r="HFM214" s="14"/>
+      <c r="HFN214" s="14"/>
+      <c r="HFO214" s="14"/>
+      <c r="HFP214" s="14"/>
+      <c r="HFQ214" s="14"/>
+      <c r="HFR214" s="14"/>
+      <c r="HFS214" s="14"/>
+      <c r="HFT214" s="14"/>
+      <c r="HFU214" s="14"/>
+      <c r="HFV214" s="14"/>
+      <c r="HFW214" s="14"/>
+      <c r="HFX214" s="14"/>
+      <c r="HFY214" s="14"/>
+      <c r="HFZ214" s="14"/>
+      <c r="HGA214" s="14"/>
+      <c r="HGB214" s="14"/>
+      <c r="HGC214" s="14"/>
+      <c r="HGD214" s="14"/>
+      <c r="HGE214" s="14"/>
+      <c r="HGF214" s="14"/>
+      <c r="HGG214" s="14"/>
+      <c r="HGH214" s="14"/>
+      <c r="HGI214" s="14"/>
+      <c r="HGJ214" s="14"/>
+      <c r="HGK214" s="14"/>
+      <c r="HGL214" s="14"/>
+      <c r="HGM214" s="14"/>
+      <c r="HGN214" s="14"/>
+      <c r="HGO214" s="14"/>
+      <c r="HGP214" s="14"/>
+      <c r="HGQ214" s="14"/>
+      <c r="HGR214" s="14"/>
+      <c r="HGS214" s="14"/>
+      <c r="HGT214" s="14"/>
+      <c r="HGU214" s="14"/>
+      <c r="HGV214" s="14"/>
+      <c r="HGW214" s="14"/>
+      <c r="HGX214" s="14"/>
+      <c r="HGY214" s="14"/>
+      <c r="HGZ214" s="14"/>
+      <c r="HHA214" s="14"/>
+      <c r="HHB214" s="14"/>
+      <c r="HHC214" s="14"/>
+      <c r="HHD214" s="14"/>
+      <c r="HHE214" s="14"/>
+      <c r="HHF214" s="14"/>
+      <c r="HHG214" s="14"/>
+      <c r="HHH214" s="14"/>
+      <c r="HHI214" s="14"/>
+      <c r="HHJ214" s="14"/>
+      <c r="HHK214" s="14"/>
+      <c r="HHL214" s="14"/>
+      <c r="HHM214" s="14"/>
+      <c r="HHN214" s="14"/>
+      <c r="HHO214" s="14"/>
+      <c r="HHP214" s="14"/>
+      <c r="HHQ214" s="14"/>
+      <c r="HHR214" s="14"/>
+      <c r="HHS214" s="14"/>
+      <c r="HHT214" s="14"/>
+      <c r="HHU214" s="14"/>
+      <c r="HHV214" s="14"/>
+      <c r="HHW214" s="14"/>
+      <c r="HHX214" s="14"/>
+      <c r="HHY214" s="14"/>
+      <c r="HHZ214" s="14"/>
+      <c r="HIA214" s="14"/>
+      <c r="HIB214" s="14"/>
+      <c r="HIC214" s="14"/>
+      <c r="HID214" s="14"/>
+      <c r="HIE214" s="14"/>
+      <c r="HIF214" s="14"/>
+      <c r="HIG214" s="14"/>
+      <c r="HIH214" s="14"/>
+      <c r="HII214" s="14"/>
+      <c r="HIJ214" s="14"/>
+      <c r="HIK214" s="14"/>
+      <c r="HIL214" s="14"/>
+      <c r="HIM214" s="14"/>
+      <c r="HIN214" s="14"/>
+      <c r="HIO214" s="14"/>
+      <c r="HIP214" s="14"/>
+      <c r="HIQ214" s="14"/>
+      <c r="HIR214" s="14"/>
+      <c r="HIS214" s="14"/>
+      <c r="HIT214" s="14"/>
+      <c r="HIU214" s="14"/>
+      <c r="HIV214" s="14"/>
+      <c r="HIW214" s="14"/>
+      <c r="HIX214" s="14"/>
+      <c r="HIY214" s="14"/>
+      <c r="HIZ214" s="14"/>
+      <c r="HJA214" s="14"/>
+      <c r="HJB214" s="14"/>
+      <c r="HJC214" s="14"/>
+      <c r="HJD214" s="14"/>
+      <c r="HJE214" s="14"/>
+      <c r="HJF214" s="14"/>
+      <c r="HJG214" s="14"/>
+      <c r="HJH214" s="14"/>
+      <c r="HJI214" s="14"/>
+      <c r="HJJ214" s="14"/>
+      <c r="HJK214" s="14"/>
+      <c r="HJL214" s="14"/>
+      <c r="HJM214" s="14"/>
+      <c r="HJN214" s="14"/>
+      <c r="HJO214" s="14"/>
+      <c r="HJP214" s="14"/>
+      <c r="HJQ214" s="14"/>
+      <c r="HJR214" s="14"/>
+      <c r="HJS214" s="14"/>
+      <c r="HJT214" s="14"/>
+      <c r="HJU214" s="14"/>
+      <c r="HJV214" s="14"/>
+      <c r="HJW214" s="14"/>
+      <c r="HJX214" s="14"/>
+      <c r="HJY214" s="14"/>
+      <c r="HJZ214" s="14"/>
+      <c r="HKA214" s="14"/>
+      <c r="HKB214" s="14"/>
+      <c r="HKC214" s="14"/>
+      <c r="HKD214" s="14"/>
+      <c r="HKE214" s="14"/>
+      <c r="HKF214" s="14"/>
+      <c r="HKG214" s="14"/>
+      <c r="HKH214" s="14"/>
+      <c r="HKI214" s="14"/>
+      <c r="HKJ214" s="14"/>
+      <c r="HKK214" s="14"/>
+      <c r="HKL214" s="14"/>
+      <c r="HKM214" s="14"/>
+      <c r="HKN214" s="14"/>
+      <c r="HKO214" s="14"/>
+      <c r="HKP214" s="14"/>
+      <c r="HKQ214" s="14"/>
+      <c r="HKR214" s="14"/>
+      <c r="HKS214" s="14"/>
+      <c r="HKT214" s="14"/>
+      <c r="HKU214" s="14"/>
+      <c r="HKV214" s="14"/>
+      <c r="HKW214" s="14"/>
+      <c r="HKX214" s="14"/>
+      <c r="HKY214" s="14"/>
+      <c r="HKZ214" s="14"/>
+      <c r="HLA214" s="14"/>
+      <c r="HLB214" s="14"/>
+      <c r="HLC214" s="14"/>
+      <c r="HLD214" s="14"/>
+      <c r="HLE214" s="14"/>
+      <c r="HLF214" s="14"/>
+      <c r="HLG214" s="14"/>
+      <c r="HLH214" s="14"/>
+      <c r="HLI214" s="14"/>
+      <c r="HLJ214" s="14"/>
+      <c r="HLK214" s="14"/>
+      <c r="HLL214" s="14"/>
+      <c r="HLM214" s="14"/>
+      <c r="HLN214" s="14"/>
+      <c r="HLO214" s="14"/>
+      <c r="HLP214" s="14"/>
+      <c r="HLQ214" s="14"/>
+      <c r="HLR214" s="14"/>
+      <c r="HLS214" s="14"/>
+      <c r="HLT214" s="14"/>
+      <c r="HLU214" s="14"/>
+      <c r="HLV214" s="14"/>
+      <c r="HLW214" s="14"/>
+      <c r="HLX214" s="14"/>
+      <c r="HLY214" s="14"/>
+      <c r="HLZ214" s="14"/>
+      <c r="HMA214" s="14"/>
+      <c r="HMB214" s="14"/>
+      <c r="HMC214" s="14"/>
+      <c r="HMD214" s="14"/>
+      <c r="HME214" s="14"/>
+      <c r="HMF214" s="14"/>
+      <c r="HMG214" s="14"/>
+      <c r="HMH214" s="14"/>
+      <c r="HMI214" s="14"/>
+      <c r="HMJ214" s="14"/>
+      <c r="HMK214" s="14"/>
+      <c r="HML214" s="14"/>
+      <c r="HMM214" s="14"/>
+      <c r="HMN214" s="14"/>
+      <c r="HMO214" s="14"/>
+      <c r="HMP214" s="14"/>
+      <c r="HMQ214" s="14"/>
+      <c r="HMR214" s="14"/>
+      <c r="HMS214" s="14"/>
+      <c r="HMT214" s="14"/>
+      <c r="HMU214" s="14"/>
+      <c r="HMV214" s="14"/>
+      <c r="HMW214" s="14"/>
+      <c r="HMX214" s="14"/>
+      <c r="HMY214" s="14"/>
+      <c r="HMZ214" s="14"/>
+      <c r="HNA214" s="14"/>
+      <c r="HNB214" s="14"/>
+      <c r="HNC214" s="14"/>
+      <c r="HND214" s="14"/>
+      <c r="HNE214" s="14"/>
+      <c r="HNF214" s="14"/>
+      <c r="HNG214" s="14"/>
+      <c r="HNH214" s="14"/>
+      <c r="HNI214" s="14"/>
+      <c r="HNJ214" s="14"/>
+      <c r="HNK214" s="14"/>
+      <c r="HNL214" s="14"/>
+      <c r="HNM214" s="14"/>
+      <c r="HNN214" s="14"/>
+      <c r="HNO214" s="14"/>
+      <c r="HNP214" s="14"/>
+      <c r="HNQ214" s="14"/>
+      <c r="HNR214" s="14"/>
+      <c r="HNS214" s="14"/>
+      <c r="HNT214" s="14"/>
+      <c r="HNU214" s="14"/>
+      <c r="HNV214" s="14"/>
+      <c r="HNW214" s="14"/>
+      <c r="HNX214" s="14"/>
+      <c r="HNY214" s="14"/>
+      <c r="HNZ214" s="14"/>
+      <c r="HOA214" s="14"/>
+      <c r="HOB214" s="14"/>
+      <c r="HOC214" s="14"/>
+      <c r="HOD214" s="14"/>
+      <c r="HOE214" s="14"/>
+      <c r="HOF214" s="14"/>
+      <c r="HOG214" s="14"/>
+      <c r="HOH214" s="14"/>
+      <c r="HOI214" s="14"/>
+      <c r="HOJ214" s="14"/>
+      <c r="HOK214" s="14"/>
+      <c r="HOL214" s="14"/>
+      <c r="HOM214" s="14"/>
+      <c r="HON214" s="14"/>
+      <c r="HOO214" s="14"/>
+      <c r="HOP214" s="14"/>
+      <c r="HOQ214" s="14"/>
+      <c r="HOR214" s="14"/>
+      <c r="HOS214" s="14"/>
+      <c r="HOT214" s="14"/>
+      <c r="HOU214" s="14"/>
+      <c r="HOV214" s="14"/>
+      <c r="HOW214" s="14"/>
+      <c r="HOX214" s="14"/>
+      <c r="HOY214" s="14"/>
+      <c r="HOZ214" s="14"/>
+      <c r="HPA214" s="14"/>
+      <c r="HPB214" s="14"/>
+      <c r="HPC214" s="14"/>
+      <c r="HPD214" s="14"/>
+      <c r="HPE214" s="14"/>
+      <c r="HPF214" s="14"/>
+      <c r="HPG214" s="14"/>
+      <c r="HPH214" s="14"/>
+      <c r="HPI214" s="14"/>
+      <c r="HPJ214" s="14"/>
+      <c r="HPK214" s="14"/>
+      <c r="HPL214" s="14"/>
+      <c r="HPM214" s="14"/>
+      <c r="HPN214" s="14"/>
+      <c r="HPO214" s="14"/>
+      <c r="HPP214" s="14"/>
+      <c r="HPQ214" s="14"/>
+      <c r="HPR214" s="14"/>
+      <c r="HPS214" s="14"/>
+      <c r="HPT214" s="14"/>
+      <c r="HPU214" s="14"/>
+      <c r="HPV214" s="14"/>
+      <c r="HPW214" s="14"/>
+      <c r="HPX214" s="14"/>
+      <c r="HPY214" s="14"/>
+      <c r="HPZ214" s="14"/>
+      <c r="HQA214" s="14"/>
+      <c r="HQB214" s="14"/>
+      <c r="HQC214" s="14"/>
+      <c r="HQD214" s="14"/>
+      <c r="HQE214" s="14"/>
+      <c r="HQF214" s="14"/>
+      <c r="HQG214" s="14"/>
+      <c r="HQH214" s="14"/>
+      <c r="HQI214" s="14"/>
+      <c r="HQJ214" s="14"/>
+      <c r="HQK214" s="14"/>
+      <c r="HQL214" s="14"/>
+      <c r="HQM214" s="14"/>
+      <c r="HQN214" s="14"/>
+      <c r="HQO214" s="14"/>
+      <c r="HQP214" s="14"/>
+      <c r="HQQ214" s="14"/>
+      <c r="HQR214" s="14"/>
+      <c r="HQS214" s="14"/>
+      <c r="HQT214" s="14"/>
+      <c r="HQU214" s="14"/>
+      <c r="HQV214" s="14"/>
+      <c r="HQW214" s="14"/>
+      <c r="HQX214" s="14"/>
+      <c r="HQY214" s="14"/>
+      <c r="HQZ214" s="14"/>
+      <c r="HRA214" s="14"/>
+      <c r="HRB214" s="14"/>
+      <c r="HRC214" s="14"/>
+      <c r="HRD214" s="14"/>
+      <c r="HRE214" s="14"/>
+      <c r="HRF214" s="14"/>
+      <c r="HRG214" s="14"/>
+      <c r="HRH214" s="14"/>
+      <c r="HRI214" s="14"/>
+      <c r="HRJ214" s="14"/>
+      <c r="HRK214" s="14"/>
+      <c r="HRL214" s="14"/>
+      <c r="HRM214" s="14"/>
+      <c r="HRN214" s="14"/>
+      <c r="HRO214" s="14"/>
+      <c r="HRP214" s="14"/>
+      <c r="HRQ214" s="14"/>
+      <c r="HRR214" s="14"/>
+      <c r="HRS214" s="14"/>
+      <c r="HRT214" s="14"/>
+      <c r="HRU214" s="14"/>
+      <c r="HRV214" s="14"/>
+      <c r="HRW214" s="14"/>
+      <c r="HRX214" s="14"/>
+      <c r="HRY214" s="14"/>
+      <c r="HRZ214" s="14"/>
+      <c r="HSA214" s="14"/>
+      <c r="HSB214" s="14"/>
+      <c r="HSC214" s="14"/>
+      <c r="HSD214" s="14"/>
+      <c r="HSE214" s="14"/>
+      <c r="HSF214" s="14"/>
+      <c r="HSG214" s="14"/>
+      <c r="HSH214" s="14"/>
+      <c r="HSI214" s="14"/>
+      <c r="HSJ214" s="14"/>
+      <c r="HSK214" s="14"/>
+      <c r="HSL214" s="14"/>
+      <c r="HSM214" s="14"/>
+      <c r="HSN214" s="14"/>
+      <c r="HSO214" s="14"/>
+      <c r="HSP214" s="14"/>
+      <c r="HSQ214" s="14"/>
+      <c r="HSR214" s="14"/>
+      <c r="HSS214" s="14"/>
+      <c r="HST214" s="14"/>
+      <c r="HSU214" s="14"/>
+      <c r="HSV214" s="14"/>
+      <c r="HSW214" s="14"/>
+      <c r="HSX214" s="14"/>
+      <c r="HSY214" s="14"/>
+      <c r="HSZ214" s="14"/>
+      <c r="HTA214" s="14"/>
+      <c r="HTB214" s="14"/>
+      <c r="HTC214" s="14"/>
+      <c r="HTD214" s="14"/>
+      <c r="HTE214" s="14"/>
+      <c r="HTF214" s="14"/>
+      <c r="HTG214" s="14"/>
+      <c r="HTH214" s="14"/>
+      <c r="HTI214" s="14"/>
+      <c r="HTJ214" s="14"/>
+      <c r="HTK214" s="14"/>
+      <c r="HTL214" s="14"/>
+      <c r="HTM214" s="14"/>
+      <c r="HTN214" s="14"/>
+      <c r="HTO214" s="14"/>
+      <c r="HTP214" s="14"/>
+      <c r="HTQ214" s="14"/>
+      <c r="HTR214" s="14"/>
+      <c r="HTS214" s="14"/>
+      <c r="HTT214" s="14"/>
+      <c r="HTU214" s="14"/>
+      <c r="HTV214" s="14"/>
+      <c r="HTW214" s="14"/>
+      <c r="HTX214" s="14"/>
+      <c r="HTY214" s="14"/>
+      <c r="HTZ214" s="14"/>
+      <c r="HUA214" s="14"/>
+      <c r="HUB214" s="14"/>
+      <c r="HUC214" s="14"/>
+      <c r="HUD214" s="14"/>
+      <c r="HUE214" s="14"/>
+      <c r="HUF214" s="14"/>
+      <c r="HUG214" s="14"/>
+      <c r="HUH214" s="14"/>
+      <c r="HUI214" s="14"/>
+      <c r="HUJ214" s="14"/>
+      <c r="HUK214" s="14"/>
+      <c r="HUL214" s="14"/>
+      <c r="HUM214" s="14"/>
+      <c r="HUN214" s="14"/>
+      <c r="HUO214" s="14"/>
+      <c r="HUP214" s="14"/>
+      <c r="HUQ214" s="14"/>
+      <c r="HUR214" s="14"/>
+      <c r="HUS214" s="14"/>
+      <c r="HUT214" s="14"/>
+      <c r="HUU214" s="14"/>
+      <c r="HUV214" s="14"/>
+      <c r="HUW214" s="14"/>
+      <c r="HUX214" s="14"/>
+      <c r="HUY214" s="14"/>
+      <c r="HUZ214" s="14"/>
+      <c r="HVA214" s="14"/>
+      <c r="HVB214" s="14"/>
+      <c r="HVC214" s="14"/>
+      <c r="HVD214" s="14"/>
+      <c r="HVE214" s="14"/>
+      <c r="HVF214" s="14"/>
+      <c r="HVG214" s="14"/>
+      <c r="HVH214" s="14"/>
+      <c r="HVI214" s="14"/>
+      <c r="HVJ214" s="14"/>
+      <c r="HVK214" s="14"/>
+      <c r="HVL214" s="14"/>
+      <c r="HVM214" s="14"/>
+      <c r="HVN214" s="14"/>
+      <c r="HVO214" s="14"/>
+      <c r="HVP214" s="14"/>
+      <c r="HVQ214" s="14"/>
+      <c r="HVR214" s="14"/>
+      <c r="HVS214" s="14"/>
+      <c r="HVT214" s="14"/>
+      <c r="HVU214" s="14"/>
+      <c r="HVV214" s="14"/>
+      <c r="HVW214" s="14"/>
+      <c r="HVX214" s="14"/>
+      <c r="HVY214" s="14"/>
+      <c r="HVZ214" s="14"/>
+      <c r="HWA214" s="14"/>
+      <c r="HWB214" s="14"/>
+      <c r="HWC214" s="14"/>
+      <c r="HWD214" s="14"/>
+      <c r="HWE214" s="14"/>
+      <c r="HWF214" s="14"/>
+      <c r="HWG214" s="14"/>
+      <c r="HWH214" s="14"/>
+      <c r="HWI214" s="14"/>
+      <c r="HWJ214" s="14"/>
+      <c r="HWK214" s="14"/>
+      <c r="HWL214" s="14"/>
+      <c r="HWM214" s="14"/>
+      <c r="HWN214" s="14"/>
+      <c r="HWO214" s="14"/>
+      <c r="HWP214" s="14"/>
+      <c r="HWQ214" s="14"/>
+      <c r="HWR214" s="14"/>
+      <c r="HWS214" s="14"/>
+      <c r="HWT214" s="14"/>
+      <c r="HWU214" s="14"/>
+      <c r="HWV214" s="14"/>
+      <c r="HWW214" s="14"/>
+      <c r="HWX214" s="14"/>
+      <c r="HWY214" s="14"/>
+      <c r="HWZ214" s="14"/>
+      <c r="HXA214" s="14"/>
+      <c r="HXB214" s="14"/>
+      <c r="HXC214" s="14"/>
+      <c r="HXD214" s="14"/>
+      <c r="HXE214" s="14"/>
+      <c r="HXF214" s="14"/>
+      <c r="HXG214" s="14"/>
+      <c r="HXH214" s="14"/>
+      <c r="HXI214" s="14"/>
+      <c r="HXJ214" s="14"/>
+      <c r="HXK214" s="14"/>
+      <c r="HXL214" s="14"/>
+      <c r="HXM214" s="14"/>
+      <c r="HXN214" s="14"/>
+      <c r="HXO214" s="14"/>
+      <c r="HXP214" s="14"/>
+      <c r="HXQ214" s="14"/>
+      <c r="HXR214" s="14"/>
+      <c r="HXS214" s="14"/>
+      <c r="HXT214" s="14"/>
+      <c r="HXU214" s="14"/>
+      <c r="HXV214" s="14"/>
+      <c r="HXW214" s="14"/>
+      <c r="HXX214" s="14"/>
+      <c r="HXY214" s="14"/>
+      <c r="HXZ214" s="14"/>
+      <c r="HYA214" s="14"/>
+      <c r="HYB214" s="14"/>
+      <c r="HYC214" s="14"/>
+      <c r="HYD214" s="14"/>
+      <c r="HYE214" s="14"/>
+      <c r="HYF214" s="14"/>
+      <c r="HYG214" s="14"/>
+      <c r="HYH214" s="14"/>
+      <c r="HYI214" s="14"/>
+      <c r="HYJ214" s="14"/>
+      <c r="HYK214" s="14"/>
+      <c r="HYL214" s="14"/>
+      <c r="HYM214" s="14"/>
+      <c r="HYN214" s="14"/>
+      <c r="HYO214" s="14"/>
+      <c r="HYP214" s="14"/>
+      <c r="HYQ214" s="14"/>
+      <c r="HYR214" s="14"/>
+      <c r="HYS214" s="14"/>
+      <c r="HYT214" s="14"/>
+      <c r="HYU214" s="14"/>
+      <c r="HYV214" s="14"/>
+      <c r="HYW214" s="14"/>
+      <c r="HYX214" s="14"/>
+      <c r="HYY214" s="14"/>
+      <c r="HYZ214" s="14"/>
+      <c r="HZA214" s="14"/>
+      <c r="HZB214" s="14"/>
+      <c r="HZC214" s="14"/>
+      <c r="HZD214" s="14"/>
+      <c r="HZE214" s="14"/>
+      <c r="HZF214" s="14"/>
+      <c r="HZG214" s="14"/>
+      <c r="HZH214" s="14"/>
+      <c r="HZI214" s="14"/>
+      <c r="HZJ214" s="14"/>
+      <c r="HZK214" s="14"/>
+      <c r="HZL214" s="14"/>
+      <c r="HZM214" s="14"/>
+      <c r="HZN214" s="14"/>
+      <c r="HZO214" s="14"/>
+      <c r="HZP214" s="14"/>
+      <c r="HZQ214" s="14"/>
+      <c r="HZR214" s="14"/>
+      <c r="HZS214" s="14"/>
+      <c r="HZT214" s="14"/>
+      <c r="HZU214" s="14"/>
+      <c r="HZV214" s="14"/>
+      <c r="HZW214" s="14"/>
+      <c r="HZX214" s="14"/>
+      <c r="HZY214" s="14"/>
+      <c r="HZZ214" s="14"/>
+      <c r="IAA214" s="14"/>
+      <c r="IAB214" s="14"/>
+      <c r="IAC214" s="14"/>
+      <c r="IAD214" s="14"/>
+      <c r="IAE214" s="14"/>
+      <c r="IAF214" s="14"/>
+      <c r="IAG214" s="14"/>
+      <c r="IAH214" s="14"/>
+      <c r="IAI214" s="14"/>
+      <c r="IAJ214" s="14"/>
+      <c r="IAK214" s="14"/>
+      <c r="IAL214" s="14"/>
+      <c r="IAM214" s="14"/>
+      <c r="IAN214" s="14"/>
+      <c r="IAO214" s="14"/>
+      <c r="IAP214" s="14"/>
+      <c r="IAQ214" s="14"/>
+      <c r="IAR214" s="14"/>
+      <c r="IAS214" s="14"/>
+      <c r="IAT214" s="14"/>
+      <c r="IAU214" s="14"/>
+      <c r="IAV214" s="14"/>
+      <c r="IAW214" s="14"/>
+      <c r="IAX214" s="14"/>
+      <c r="IAY214" s="14"/>
+      <c r="IAZ214" s="14"/>
+      <c r="IBA214" s="14"/>
+      <c r="IBB214" s="14"/>
+      <c r="IBC214" s="14"/>
+      <c r="IBD214" s="14"/>
+      <c r="IBE214" s="14"/>
+      <c r="IBF214" s="14"/>
+      <c r="IBG214" s="14"/>
+      <c r="IBH214" s="14"/>
+      <c r="IBI214" s="14"/>
+      <c r="IBJ214" s="14"/>
+      <c r="IBK214" s="14"/>
+      <c r="IBL214" s="14"/>
+      <c r="IBM214" s="14"/>
+      <c r="IBN214" s="14"/>
+      <c r="IBO214" s="14"/>
+      <c r="IBP214" s="14"/>
+      <c r="IBQ214" s="14"/>
+      <c r="IBR214" s="14"/>
+      <c r="IBS214" s="14"/>
+      <c r="IBT214" s="14"/>
+      <c r="IBU214" s="14"/>
+      <c r="IBV214" s="14"/>
+      <c r="IBW214" s="14"/>
+      <c r="IBX214" s="14"/>
+      <c r="IBY214" s="14"/>
+      <c r="IBZ214" s="14"/>
+      <c r="ICA214" s="14"/>
+      <c r="ICB214" s="14"/>
+      <c r="ICC214" s="14"/>
+      <c r="ICD214" s="14"/>
+      <c r="ICE214" s="14"/>
+      <c r="ICF214" s="14"/>
+      <c r="ICG214" s="14"/>
+      <c r="ICH214" s="14"/>
+      <c r="ICI214" s="14"/>
+      <c r="ICJ214" s="14"/>
+      <c r="ICK214" s="14"/>
+      <c r="ICL214" s="14"/>
+      <c r="ICM214" s="14"/>
+      <c r="ICN214" s="14"/>
+      <c r="ICO214" s="14"/>
+      <c r="ICP214" s="14"/>
+      <c r="ICQ214" s="14"/>
+      <c r="ICR214" s="14"/>
+      <c r="ICS214" s="14"/>
+      <c r="ICT214" s="14"/>
+      <c r="ICU214" s="14"/>
+      <c r="ICV214" s="14"/>
+      <c r="ICW214" s="14"/>
+      <c r="ICX214" s="14"/>
+      <c r="ICY214" s="14"/>
+      <c r="ICZ214" s="14"/>
+      <c r="IDA214" s="14"/>
+      <c r="IDB214" s="14"/>
+      <c r="IDC214" s="14"/>
+      <c r="IDD214" s="14"/>
+      <c r="IDE214" s="14"/>
+      <c r="IDF214" s="14"/>
+      <c r="IDG214" s="14"/>
+      <c r="IDH214" s="14"/>
+      <c r="IDI214" s="14"/>
+      <c r="IDJ214" s="14"/>
+      <c r="IDK214" s="14"/>
+      <c r="IDL214" s="14"/>
+      <c r="IDM214" s="14"/>
+      <c r="IDN214" s="14"/>
+      <c r="IDO214" s="14"/>
+      <c r="IDP214" s="14"/>
+      <c r="IDQ214" s="14"/>
+      <c r="IDR214" s="14"/>
+      <c r="IDS214" s="14"/>
+      <c r="IDT214" s="14"/>
+      <c r="IDU214" s="14"/>
+      <c r="IDV214" s="14"/>
+      <c r="IDW214" s="14"/>
+      <c r="IDX214" s="14"/>
+      <c r="IDY214" s="14"/>
+      <c r="IDZ214" s="14"/>
+      <c r="IEA214" s="14"/>
+      <c r="IEB214" s="14"/>
+      <c r="IEC214" s="14"/>
+      <c r="IED214" s="14"/>
+      <c r="IEE214" s="14"/>
+      <c r="IEF214" s="14"/>
+      <c r="IEG214" s="14"/>
+      <c r="IEH214" s="14"/>
+      <c r="IEI214" s="14"/>
+      <c r="IEJ214" s="14"/>
+      <c r="IEK214" s="14"/>
+      <c r="IEL214" s="14"/>
+      <c r="IEM214" s="14"/>
+      <c r="IEN214" s="14"/>
+      <c r="IEO214" s="14"/>
+      <c r="IEP214" s="14"/>
+      <c r="IEQ214" s="14"/>
+      <c r="IER214" s="14"/>
+      <c r="IES214" s="14"/>
+      <c r="IET214" s="14"/>
+      <c r="IEU214" s="14"/>
+      <c r="IEV214" s="14"/>
+      <c r="IEW214" s="14"/>
+      <c r="IEX214" s="14"/>
+      <c r="IEY214" s="14"/>
+      <c r="IEZ214" s="14"/>
+      <c r="IFA214" s="14"/>
+      <c r="IFB214" s="14"/>
+      <c r="IFC214" s="14"/>
+      <c r="IFD214" s="14"/>
+      <c r="IFE214" s="14"/>
+      <c r="IFF214" s="14"/>
+      <c r="IFG214" s="14"/>
+      <c r="IFH214" s="14"/>
+      <c r="IFI214" s="14"/>
+      <c r="IFJ214" s="14"/>
+      <c r="IFK214" s="14"/>
+      <c r="IFL214" s="14"/>
+      <c r="IFM214" s="14"/>
+      <c r="IFN214" s="14"/>
+      <c r="IFO214" s="14"/>
+      <c r="IFP214" s="14"/>
+      <c r="IFQ214" s="14"/>
+      <c r="IFR214" s="14"/>
+      <c r="IFS214" s="14"/>
+      <c r="IFT214" s="14"/>
+      <c r="IFU214" s="14"/>
+      <c r="IFV214" s="14"/>
+      <c r="IFW214" s="14"/>
+      <c r="IFX214" s="14"/>
+      <c r="IFY214" s="14"/>
+      <c r="IFZ214" s="14"/>
+      <c r="IGA214" s="14"/>
+      <c r="IGB214" s="14"/>
+      <c r="IGC214" s="14"/>
+      <c r="IGD214" s="14"/>
+      <c r="IGE214" s="14"/>
+      <c r="IGF214" s="14"/>
+      <c r="IGG214" s="14"/>
+      <c r="IGH214" s="14"/>
+      <c r="IGI214" s="14"/>
+      <c r="IGJ214" s="14"/>
+      <c r="IGK214" s="14"/>
+      <c r="IGL214" s="14"/>
+      <c r="IGM214" s="14"/>
+      <c r="IGN214" s="14"/>
+      <c r="IGO214" s="14"/>
+      <c r="IGP214" s="14"/>
+      <c r="IGQ214" s="14"/>
+      <c r="IGR214" s="14"/>
+      <c r="IGS214" s="14"/>
+      <c r="IGT214" s="14"/>
+      <c r="IGU214" s="14"/>
+      <c r="IGV214" s="14"/>
+      <c r="IGW214" s="14"/>
+      <c r="IGX214" s="14"/>
+      <c r="IGY214" s="14"/>
+      <c r="IGZ214" s="14"/>
+      <c r="IHA214" s="14"/>
+      <c r="IHB214" s="14"/>
+      <c r="IHC214" s="14"/>
+      <c r="IHD214" s="14"/>
+      <c r="IHE214" s="14"/>
+      <c r="IHF214" s="14"/>
+      <c r="IHG214" s="14"/>
+      <c r="IHH214" s="14"/>
+      <c r="IHI214" s="14"/>
+      <c r="IHJ214" s="14"/>
+      <c r="IHK214" s="14"/>
+      <c r="IHL214" s="14"/>
+      <c r="IHM214" s="14"/>
+      <c r="IHN214" s="14"/>
+      <c r="IHO214" s="14"/>
+      <c r="IHP214" s="14"/>
+      <c r="IHQ214" s="14"/>
+      <c r="IHR214" s="14"/>
+      <c r="IHS214" s="14"/>
+      <c r="IHT214" s="14"/>
+      <c r="IHU214" s="14"/>
+      <c r="IHV214" s="14"/>
+      <c r="IHW214" s="14"/>
+      <c r="IHX214" s="14"/>
+      <c r="IHY214" s="14"/>
+      <c r="IHZ214" s="14"/>
+      <c r="IIA214" s="14"/>
+      <c r="IIB214" s="14"/>
+      <c r="IIC214" s="14"/>
+      <c r="IID214" s="14"/>
+      <c r="IIE214" s="14"/>
+      <c r="IIF214" s="14"/>
+      <c r="IIG214" s="14"/>
+      <c r="IIH214" s="14"/>
+      <c r="III214" s="14"/>
+      <c r="IIJ214" s="14"/>
+      <c r="IIK214" s="14"/>
+      <c r="IIL214" s="14"/>
+      <c r="IIM214" s="14"/>
+      <c r="IIN214" s="14"/>
+      <c r="IIO214" s="14"/>
+      <c r="IIP214" s="14"/>
+      <c r="IIQ214" s="14"/>
+      <c r="IIR214" s="14"/>
+      <c r="IIS214" s="14"/>
+      <c r="IIT214" s="14"/>
+      <c r="IIU214" s="14"/>
+      <c r="IIV214" s="14"/>
+      <c r="IIW214" s="14"/>
+      <c r="IIX214" s="14"/>
+      <c r="IIY214" s="14"/>
+      <c r="IIZ214" s="14"/>
+      <c r="IJA214" s="14"/>
+      <c r="IJB214" s="14"/>
+      <c r="IJC214" s="14"/>
+      <c r="IJD214" s="14"/>
+      <c r="IJE214" s="14"/>
+      <c r="IJF214" s="14"/>
+      <c r="IJG214" s="14"/>
+      <c r="IJH214" s="14"/>
+      <c r="IJI214" s="14"/>
+      <c r="IJJ214" s="14"/>
+      <c r="IJK214" s="14"/>
+      <c r="IJL214" s="14"/>
+      <c r="IJM214" s="14"/>
+      <c r="IJN214" s="14"/>
+      <c r="IJO214" s="14"/>
+      <c r="IJP214" s="14"/>
+      <c r="IJQ214" s="14"/>
+      <c r="IJR214" s="14"/>
+      <c r="IJS214" s="14"/>
+      <c r="IJT214" s="14"/>
+      <c r="IJU214" s="14"/>
+      <c r="IJV214" s="14"/>
+      <c r="IJW214" s="14"/>
+      <c r="IJX214" s="14"/>
+      <c r="IJY214" s="14"/>
+      <c r="IJZ214" s="14"/>
+      <c r="IKA214" s="14"/>
+      <c r="IKB214" s="14"/>
+      <c r="IKC214" s="14"/>
+      <c r="IKD214" s="14"/>
+      <c r="IKE214" s="14"/>
+      <c r="IKF214" s="14"/>
+      <c r="IKG214" s="14"/>
+      <c r="IKH214" s="14"/>
+      <c r="IKI214" s="14"/>
+      <c r="IKJ214" s="14"/>
+      <c r="IKK214" s="14"/>
+      <c r="IKL214" s="14"/>
+      <c r="IKM214" s="14"/>
+      <c r="IKN214" s="14"/>
+      <c r="IKO214" s="14"/>
+      <c r="IKP214" s="14"/>
+      <c r="IKQ214" s="14"/>
+      <c r="IKR214" s="14"/>
+      <c r="IKS214" s="14"/>
+      <c r="IKT214" s="14"/>
+      <c r="IKU214" s="14"/>
+      <c r="IKV214" s="14"/>
+      <c r="IKW214" s="14"/>
+      <c r="IKX214" s="14"/>
+      <c r="IKY214" s="14"/>
+      <c r="IKZ214" s="14"/>
+      <c r="ILA214" s="14"/>
+      <c r="ILB214" s="14"/>
+      <c r="ILC214" s="14"/>
+      <c r="ILD214" s="14"/>
+      <c r="ILE214" s="14"/>
+      <c r="ILF214" s="14"/>
+      <c r="ILG214" s="14"/>
+      <c r="ILH214" s="14"/>
+      <c r="ILI214" s="14"/>
+      <c r="ILJ214" s="14"/>
+      <c r="ILK214" s="14"/>
+      <c r="ILL214" s="14"/>
+      <c r="ILM214" s="14"/>
+      <c r="ILN214" s="14"/>
+      <c r="ILO214" s="14"/>
+      <c r="ILP214" s="14"/>
+      <c r="ILQ214" s="14"/>
+      <c r="ILR214" s="14"/>
+      <c r="ILS214" s="14"/>
+      <c r="ILT214" s="14"/>
+      <c r="ILU214" s="14"/>
+      <c r="ILV214" s="14"/>
+      <c r="ILW214" s="14"/>
+      <c r="ILX214" s="14"/>
+      <c r="ILY214" s="14"/>
+      <c r="ILZ214" s="14"/>
+      <c r="IMA214" s="14"/>
+      <c r="IMB214" s="14"/>
+      <c r="IMC214" s="14"/>
+      <c r="IMD214" s="14"/>
+      <c r="IME214" s="14"/>
+      <c r="IMF214" s="14"/>
+      <c r="IMG214" s="14"/>
+      <c r="IMH214" s="14"/>
+      <c r="IMI214" s="14"/>
+      <c r="IMJ214" s="14"/>
+      <c r="IMK214" s="14"/>
+      <c r="IML214" s="14"/>
+      <c r="IMM214" s="14"/>
+      <c r="IMN214" s="14"/>
+      <c r="IMO214" s="14"/>
+      <c r="IMP214" s="14"/>
+      <c r="IMQ214" s="14"/>
+      <c r="IMR214" s="14"/>
+      <c r="IMS214" s="14"/>
+      <c r="IMT214" s="14"/>
+      <c r="IMU214" s="14"/>
+      <c r="IMV214" s="14"/>
+      <c r="IMW214" s="14"/>
+      <c r="IMX214" s="14"/>
+      <c r="IMY214" s="14"/>
+      <c r="IMZ214" s="14"/>
+      <c r="INA214" s="14"/>
+      <c r="INB214" s="14"/>
+      <c r="INC214" s="14"/>
+      <c r="IND214" s="14"/>
+      <c r="INE214" s="14"/>
+      <c r="INF214" s="14"/>
+      <c r="ING214" s="14"/>
+      <c r="INH214" s="14"/>
+      <c r="INI214" s="14"/>
+      <c r="INJ214" s="14"/>
+      <c r="INK214" s="14"/>
+      <c r="INL214" s="14"/>
+      <c r="INM214" s="14"/>
+      <c r="INN214" s="14"/>
+      <c r="INO214" s="14"/>
+      <c r="INP214" s="14"/>
+      <c r="INQ214" s="14"/>
+      <c r="INR214" s="14"/>
+      <c r="INS214" s="14"/>
+      <c r="INT214" s="14"/>
+      <c r="INU214" s="14"/>
+      <c r="INV214" s="14"/>
+      <c r="INW214" s="14"/>
+      <c r="INX214" s="14"/>
+      <c r="INY214" s="14"/>
+      <c r="INZ214" s="14"/>
+      <c r="IOA214" s="14"/>
+      <c r="IOB214" s="14"/>
+      <c r="IOC214" s="14"/>
+      <c r="IOD214" s="14"/>
+      <c r="IOE214" s="14"/>
+      <c r="IOF214" s="14"/>
+      <c r="IOG214" s="14"/>
+      <c r="IOH214" s="14"/>
+      <c r="IOI214" s="14"/>
+      <c r="IOJ214" s="14"/>
+      <c r="IOK214" s="14"/>
+      <c r="IOL214" s="14"/>
+      <c r="IOM214" s="14"/>
+      <c r="ION214" s="14"/>
+      <c r="IOO214" s="14"/>
+      <c r="IOP214" s="14"/>
+      <c r="IOQ214" s="14"/>
+      <c r="IOR214" s="14"/>
+      <c r="IOS214" s="14"/>
+      <c r="IOT214" s="14"/>
+      <c r="IOU214" s="14"/>
+      <c r="IOV214" s="14"/>
+      <c r="IOW214" s="14"/>
+      <c r="IOX214" s="14"/>
+      <c r="IOY214" s="14"/>
+      <c r="IOZ214" s="14"/>
+      <c r="IPA214" s="14"/>
+      <c r="IPB214" s="14"/>
+      <c r="IPC214" s="14"/>
+      <c r="IPD214" s="14"/>
+      <c r="IPE214" s="14"/>
+      <c r="IPF214" s="14"/>
+      <c r="IPG214" s="14"/>
+      <c r="IPH214" s="14"/>
+      <c r="IPI214" s="14"/>
+      <c r="IPJ214" s="14"/>
+      <c r="IPK214" s="14"/>
+      <c r="IPL214" s="14"/>
+      <c r="IPM214" s="14"/>
+      <c r="IPN214" s="14"/>
+      <c r="IPO214" s="14"/>
+      <c r="IPP214" s="14"/>
+      <c r="IPQ214" s="14"/>
+      <c r="IPR214" s="14"/>
+      <c r="IPS214" s="14"/>
+      <c r="IPT214" s="14"/>
+      <c r="IPU214" s="14"/>
+      <c r="IPV214" s="14"/>
+      <c r="IPW214" s="14"/>
+      <c r="IPX214" s="14"/>
+      <c r="IPY214" s="14"/>
+      <c r="IPZ214" s="14"/>
+      <c r="IQA214" s="14"/>
+      <c r="IQB214" s="14"/>
+      <c r="IQC214" s="14"/>
+      <c r="IQD214" s="14"/>
+      <c r="IQE214" s="14"/>
+      <c r="IQF214" s="14"/>
+      <c r="IQG214" s="14"/>
+      <c r="IQH214" s="14"/>
+      <c r="IQI214" s="14"/>
+      <c r="IQJ214" s="14"/>
+      <c r="IQK214" s="14"/>
+      <c r="IQL214" s="14"/>
+      <c r="IQM214" s="14"/>
+      <c r="IQN214" s="14"/>
+      <c r="IQO214" s="14"/>
+      <c r="IQP214" s="14"/>
+      <c r="IQQ214" s="14"/>
+      <c r="IQR214" s="14"/>
+      <c r="IQS214" s="14"/>
+      <c r="IQT214" s="14"/>
+      <c r="IQU214" s="14"/>
+      <c r="IQV214" s="14"/>
+      <c r="IQW214" s="14"/>
+      <c r="IQX214" s="14"/>
+      <c r="IQY214" s="14"/>
+      <c r="IQZ214" s="14"/>
+      <c r="IRA214" s="14"/>
+      <c r="IRB214" s="14"/>
+      <c r="IRC214" s="14"/>
+      <c r="IRD214" s="14"/>
+      <c r="IRE214" s="14"/>
+      <c r="IRF214" s="14"/>
+      <c r="IRG214" s="14"/>
+      <c r="IRH214" s="14"/>
+      <c r="IRI214" s="14"/>
+      <c r="IRJ214" s="14"/>
+      <c r="IRK214" s="14"/>
+      <c r="IRL214" s="14"/>
+      <c r="IRM214" s="14"/>
+      <c r="IRN214" s="14"/>
+      <c r="IRO214" s="14"/>
+      <c r="IRP214" s="14"/>
+      <c r="IRQ214" s="14"/>
+      <c r="IRR214" s="14"/>
+      <c r="IRS214" s="14"/>
+      <c r="IRT214" s="14"/>
+      <c r="IRU214" s="14"/>
+      <c r="IRV214" s="14"/>
+      <c r="IRW214" s="14"/>
+      <c r="IRX214" s="14"/>
+      <c r="IRY214" s="14"/>
+      <c r="IRZ214" s="14"/>
+      <c r="ISA214" s="14"/>
+      <c r="ISB214" s="14"/>
+      <c r="ISC214" s="14"/>
+      <c r="ISD214" s="14"/>
+      <c r="ISE214" s="14"/>
+      <c r="ISF214" s="14"/>
+      <c r="ISG214" s="14"/>
+      <c r="ISH214" s="14"/>
+      <c r="ISI214" s="14"/>
+      <c r="ISJ214" s="14"/>
+      <c r="ISK214" s="14"/>
+      <c r="ISL214" s="14"/>
+      <c r="ISM214" s="14"/>
+      <c r="ISN214" s="14"/>
+      <c r="ISO214" s="14"/>
+      <c r="ISP214" s="14"/>
+      <c r="ISQ214" s="14"/>
+      <c r="ISR214" s="14"/>
+      <c r="ISS214" s="14"/>
+      <c r="IST214" s="14"/>
+      <c r="ISU214" s="14"/>
+      <c r="ISV214" s="14"/>
+      <c r="ISW214" s="14"/>
+      <c r="ISX214" s="14"/>
+      <c r="ISY214" s="14"/>
+      <c r="ISZ214" s="14"/>
+      <c r="ITA214" s="14"/>
+      <c r="ITB214" s="14"/>
+      <c r="ITC214" s="14"/>
+      <c r="ITD214" s="14"/>
+      <c r="ITE214" s="14"/>
+      <c r="ITF214" s="14"/>
+      <c r="ITG214" s="14"/>
+      <c r="ITH214" s="14"/>
+      <c r="ITI214" s="14"/>
+      <c r="ITJ214" s="14"/>
+      <c r="ITK214" s="14"/>
+      <c r="ITL214" s="14"/>
+      <c r="ITM214" s="14"/>
+      <c r="ITN214" s="14"/>
+      <c r="ITO214" s="14"/>
+      <c r="ITP214" s="14"/>
+      <c r="ITQ214" s="14"/>
+      <c r="ITR214" s="14"/>
+      <c r="ITS214" s="14"/>
+      <c r="ITT214" s="14"/>
+      <c r="ITU214" s="14"/>
+      <c r="ITV214" s="14"/>
+      <c r="ITW214" s="14"/>
+      <c r="ITX214" s="14"/>
+      <c r="ITY214" s="14"/>
+      <c r="ITZ214" s="14"/>
+      <c r="IUA214" s="14"/>
+      <c r="IUB214" s="14"/>
+      <c r="IUC214" s="14"/>
+      <c r="IUD214" s="14"/>
+      <c r="IUE214" s="14"/>
+      <c r="IUF214" s="14"/>
+      <c r="IUG214" s="14"/>
+      <c r="IUH214" s="14"/>
+      <c r="IUI214" s="14"/>
+      <c r="IUJ214" s="14"/>
+      <c r="IUK214" s="14"/>
+      <c r="IUL214" s="14"/>
+      <c r="IUM214" s="14"/>
+      <c r="IUN214" s="14"/>
+      <c r="IUO214" s="14"/>
+      <c r="IUP214" s="14"/>
+      <c r="IUQ214" s="14"/>
+      <c r="IUR214" s="14"/>
+      <c r="IUS214" s="14"/>
+      <c r="IUT214" s="14"/>
+      <c r="IUU214" s="14"/>
+      <c r="IUV214" s="14"/>
+      <c r="IUW214" s="14"/>
+      <c r="IUX214" s="14"/>
+      <c r="IUY214" s="14"/>
+      <c r="IUZ214" s="14"/>
+      <c r="IVA214" s="14"/>
+      <c r="IVB214" s="14"/>
+      <c r="IVC214" s="14"/>
+      <c r="IVD214" s="14"/>
+      <c r="IVE214" s="14"/>
+      <c r="IVF214" s="14"/>
+      <c r="IVG214" s="14"/>
+      <c r="IVH214" s="14"/>
+      <c r="IVI214" s="14"/>
+      <c r="IVJ214" s="14"/>
+      <c r="IVK214" s="14"/>
+      <c r="IVL214" s="14"/>
+      <c r="IVM214" s="14"/>
+      <c r="IVN214" s="14"/>
+      <c r="IVO214" s="14"/>
+      <c r="IVP214" s="14"/>
+      <c r="IVQ214" s="14"/>
+      <c r="IVR214" s="14"/>
+      <c r="IVS214" s="14"/>
+      <c r="IVT214" s="14"/>
+      <c r="IVU214" s="14"/>
+      <c r="IVV214" s="14"/>
+      <c r="IVW214" s="14"/>
+      <c r="IVX214" s="14"/>
+      <c r="IVY214" s="14"/>
+      <c r="IVZ214" s="14"/>
+      <c r="IWA214" s="14"/>
+      <c r="IWB214" s="14"/>
+      <c r="IWC214" s="14"/>
+      <c r="IWD214" s="14"/>
+      <c r="IWE214" s="14"/>
+      <c r="IWF214" s="14"/>
+      <c r="IWG214" s="14"/>
+      <c r="IWH214" s="14"/>
+      <c r="IWI214" s="14"/>
+      <c r="IWJ214" s="14"/>
+      <c r="IWK214" s="14"/>
+      <c r="IWL214" s="14"/>
+      <c r="IWM214" s="14"/>
+      <c r="IWN214" s="14"/>
+      <c r="IWO214" s="14"/>
+      <c r="IWP214" s="14"/>
+      <c r="IWQ214" s="14"/>
+      <c r="IWR214" s="14"/>
+      <c r="IWS214" s="14"/>
+      <c r="IWT214" s="14"/>
+      <c r="IWU214" s="14"/>
+      <c r="IWV214" s="14"/>
+      <c r="IWW214" s="14"/>
+      <c r="IWX214" s="14"/>
+      <c r="IWY214" s="14"/>
+      <c r="IWZ214" s="14"/>
+      <c r="IXA214" s="14"/>
+      <c r="IXB214" s="14"/>
+      <c r="IXC214" s="14"/>
+      <c r="IXD214" s="14"/>
+      <c r="IXE214" s="14"/>
+      <c r="IXF214" s="14"/>
+      <c r="IXG214" s="14"/>
+      <c r="IXH214" s="14"/>
+      <c r="IXI214" s="14"/>
+      <c r="IXJ214" s="14"/>
+      <c r="IXK214" s="14"/>
+      <c r="IXL214" s="14"/>
+      <c r="IXM214" s="14"/>
+      <c r="IXN214" s="14"/>
+      <c r="IXO214" s="14"/>
+      <c r="IXP214" s="14"/>
+      <c r="IXQ214" s="14"/>
+      <c r="IXR214" s="14"/>
+      <c r="IXS214" s="14"/>
+      <c r="IXT214" s="14"/>
+      <c r="IXU214" s="14"/>
+      <c r="IXV214" s="14"/>
+      <c r="IXW214" s="14"/>
+      <c r="IXX214" s="14"/>
+      <c r="IXY214" s="14"/>
+      <c r="IXZ214" s="14"/>
+      <c r="IYA214" s="14"/>
+      <c r="IYB214" s="14"/>
+      <c r="IYC214" s="14"/>
+      <c r="IYD214" s="14"/>
+      <c r="IYE214" s="14"/>
+      <c r="IYF214" s="14"/>
+      <c r="IYG214" s="14"/>
+      <c r="IYH214" s="14"/>
+      <c r="IYI214" s="14"/>
+      <c r="IYJ214" s="14"/>
+      <c r="IYK214" s="14"/>
+      <c r="IYL214" s="14"/>
+      <c r="IYM214" s="14"/>
+      <c r="IYN214" s="14"/>
+      <c r="IYO214" s="14"/>
+      <c r="IYP214" s="14"/>
+      <c r="IYQ214" s="14"/>
+      <c r="IYR214" s="14"/>
+      <c r="IYS214" s="14"/>
+      <c r="IYT214" s="14"/>
+      <c r="IYU214" s="14"/>
+      <c r="IYV214" s="14"/>
+      <c r="IYW214" s="14"/>
+      <c r="IYX214" s="14"/>
+      <c r="IYY214" s="14"/>
+      <c r="IYZ214" s="14"/>
+      <c r="IZA214" s="14"/>
+      <c r="IZB214" s="14"/>
+      <c r="IZC214" s="14"/>
+      <c r="IZD214" s="14"/>
+      <c r="IZE214" s="14"/>
+      <c r="IZF214" s="14"/>
+      <c r="IZG214" s="14"/>
+      <c r="IZH214" s="14"/>
+      <c r="IZI214" s="14"/>
+      <c r="IZJ214" s="14"/>
+      <c r="IZK214" s="14"/>
+      <c r="IZL214" s="14"/>
+      <c r="IZM214" s="14"/>
+      <c r="IZN214" s="14"/>
+      <c r="IZO214" s="14"/>
+      <c r="IZP214" s="14"/>
+      <c r="IZQ214" s="14"/>
+      <c r="IZR214" s="14"/>
+      <c r="IZS214" s="14"/>
+      <c r="IZT214" s="14"/>
+      <c r="IZU214" s="14"/>
+      <c r="IZV214" s="14"/>
+      <c r="IZW214" s="14"/>
+      <c r="IZX214" s="14"/>
+      <c r="IZY214" s="14"/>
+      <c r="IZZ214" s="14"/>
+      <c r="JAA214" s="14"/>
+      <c r="JAB214" s="14"/>
+      <c r="JAC214" s="14"/>
+      <c r="JAD214" s="14"/>
+      <c r="JAE214" s="14"/>
+      <c r="JAF214" s="14"/>
+      <c r="JAG214" s="14"/>
+      <c r="JAH214" s="14"/>
+      <c r="JAI214" s="14"/>
+      <c r="JAJ214" s="14"/>
+      <c r="JAK214" s="14"/>
+      <c r="JAL214" s="14"/>
+      <c r="JAM214" s="14"/>
+      <c r="JAN214" s="14"/>
+      <c r="JAO214" s="14"/>
+      <c r="JAP214" s="14"/>
+      <c r="JAQ214" s="14"/>
+      <c r="JAR214" s="14"/>
+      <c r="JAS214" s="14"/>
+      <c r="JAT214" s="14"/>
+      <c r="JAU214" s="14"/>
+      <c r="JAV214" s="14"/>
+      <c r="JAW214" s="14"/>
+      <c r="JAX214" s="14"/>
+      <c r="JAY214" s="14"/>
+      <c r="JAZ214" s="14"/>
+      <c r="JBA214" s="14"/>
+      <c r="JBB214" s="14"/>
+      <c r="JBC214" s="14"/>
+      <c r="JBD214" s="14"/>
+      <c r="JBE214" s="14"/>
+      <c r="JBF214" s="14"/>
+      <c r="JBG214" s="14"/>
+      <c r="JBH214" s="14"/>
+      <c r="JBI214" s="14"/>
+      <c r="JBJ214" s="14"/>
+      <c r="JBK214" s="14"/>
+      <c r="JBL214" s="14"/>
+      <c r="JBM214" s="14"/>
+      <c r="JBN214" s="14"/>
+      <c r="JBO214" s="14"/>
+      <c r="JBP214" s="14"/>
+      <c r="JBQ214" s="14"/>
+      <c r="JBR214" s="14"/>
+      <c r="JBS214" s="14"/>
+      <c r="JBT214" s="14"/>
+      <c r="JBU214" s="14"/>
+      <c r="JBV214" s="14"/>
+      <c r="JBW214" s="14"/>
+      <c r="JBX214" s="14"/>
+      <c r="JBY214" s="14"/>
+      <c r="JBZ214" s="14"/>
+      <c r="JCA214" s="14"/>
+      <c r="JCB214" s="14"/>
+      <c r="JCC214" s="14"/>
+      <c r="JCD214" s="14"/>
+      <c r="JCE214" s="14"/>
+      <c r="JCF214" s="14"/>
+      <c r="JCG214" s="14"/>
+      <c r="JCH214" s="14"/>
+      <c r="JCI214" s="14"/>
+      <c r="JCJ214" s="14"/>
+      <c r="JCK214" s="14"/>
+      <c r="JCL214" s="14"/>
+      <c r="JCM214" s="14"/>
+      <c r="JCN214" s="14"/>
+      <c r="JCO214" s="14"/>
+      <c r="JCP214" s="14"/>
+      <c r="JCQ214" s="14"/>
+      <c r="JCR214" s="14"/>
+      <c r="JCS214" s="14"/>
+      <c r="JCT214" s="14"/>
+      <c r="JCU214" s="14"/>
+      <c r="JCV214" s="14"/>
+      <c r="JCW214" s="14"/>
+      <c r="JCX214" s="14"/>
+      <c r="JCY214" s="14"/>
+      <c r="JCZ214" s="14"/>
+      <c r="JDA214" s="14"/>
+      <c r="JDB214" s="14"/>
+      <c r="JDC214" s="14"/>
+      <c r="JDD214" s="14"/>
+      <c r="JDE214" s="14"/>
+      <c r="JDF214" s="14"/>
+      <c r="JDG214" s="14"/>
+      <c r="JDH214" s="14"/>
+      <c r="JDI214" s="14"/>
+      <c r="JDJ214" s="14"/>
+      <c r="JDK214" s="14"/>
+      <c r="JDL214" s="14"/>
+      <c r="JDM214" s="14"/>
+      <c r="JDN214" s="14"/>
+      <c r="JDO214" s="14"/>
+      <c r="JDP214" s="14"/>
+      <c r="JDQ214" s="14"/>
+      <c r="JDR214" s="14"/>
+      <c r="JDS214" s="14"/>
+      <c r="JDT214" s="14"/>
+      <c r="JDU214" s="14"/>
+      <c r="JDV214" s="14"/>
+      <c r="JDW214" s="14"/>
+      <c r="JDX214" s="14"/>
+      <c r="JDY214" s="14"/>
+      <c r="JDZ214" s="14"/>
+      <c r="JEA214" s="14"/>
+      <c r="JEB214" s="14"/>
+      <c r="JEC214" s="14"/>
+      <c r="JED214" s="14"/>
+      <c r="JEE214" s="14"/>
+      <c r="JEF214" s="14"/>
+      <c r="JEG214" s="14"/>
+      <c r="JEH214" s="14"/>
+      <c r="JEI214" s="14"/>
+      <c r="JEJ214" s="14"/>
+      <c r="JEK214" s="14"/>
+      <c r="JEL214" s="14"/>
+      <c r="JEM214" s="14"/>
+      <c r="JEN214" s="14"/>
+      <c r="JEO214" s="14"/>
+      <c r="JEP214" s="14"/>
+      <c r="JEQ214" s="14"/>
+      <c r="JER214" s="14"/>
+      <c r="JES214" s="14"/>
+      <c r="JET214" s="14"/>
+      <c r="JEU214" s="14"/>
+      <c r="JEV214" s="14"/>
+      <c r="JEW214" s="14"/>
+      <c r="JEX214" s="14"/>
+      <c r="JEY214" s="14"/>
+      <c r="JEZ214" s="14"/>
+      <c r="JFA214" s="14"/>
+      <c r="JFB214" s="14"/>
+      <c r="JFC214" s="14"/>
+      <c r="JFD214" s="14"/>
+      <c r="JFE214" s="14"/>
+      <c r="JFF214" s="14"/>
+      <c r="JFG214" s="14"/>
+      <c r="JFH214" s="14"/>
+      <c r="JFI214" s="14"/>
+      <c r="JFJ214" s="14"/>
+      <c r="JFK214" s="14"/>
+      <c r="JFL214" s="14"/>
+      <c r="JFM214" s="14"/>
+      <c r="JFN214" s="14"/>
+      <c r="JFO214" s="14"/>
+      <c r="JFP214" s="14"/>
+      <c r="JFQ214" s="14"/>
+      <c r="JFR214" s="14"/>
+      <c r="JFS214" s="14"/>
+      <c r="JFT214" s="14"/>
+      <c r="JFU214" s="14"/>
+      <c r="JFV214" s="14"/>
+      <c r="JFW214" s="14"/>
+      <c r="JFX214" s="14"/>
+      <c r="JFY214" s="14"/>
+      <c r="JFZ214" s="14"/>
+      <c r="JGA214" s="14"/>
+      <c r="JGB214" s="14"/>
+      <c r="JGC214" s="14"/>
+      <c r="JGD214" s="14"/>
+      <c r="JGE214" s="14"/>
+      <c r="JGF214" s="14"/>
+      <c r="JGG214" s="14"/>
+      <c r="JGH214" s="14"/>
+      <c r="JGI214" s="14"/>
+      <c r="JGJ214" s="14"/>
+      <c r="JGK214" s="14"/>
+      <c r="JGL214" s="14"/>
+      <c r="JGM214" s="14"/>
+      <c r="JGN214" s="14"/>
+      <c r="JGO214" s="14"/>
+      <c r="JGP214" s="14"/>
+      <c r="JGQ214" s="14"/>
+      <c r="JGR214" s="14"/>
+      <c r="JGS214" s="14"/>
+      <c r="JGT214" s="14"/>
+      <c r="JGU214" s="14"/>
+      <c r="JGV214" s="14"/>
+      <c r="JGW214" s="14"/>
+      <c r="JGX214" s="14"/>
+      <c r="JGY214" s="14"/>
+      <c r="JGZ214" s="14"/>
+      <c r="JHA214" s="14"/>
+      <c r="JHB214" s="14"/>
+      <c r="JHC214" s="14"/>
+      <c r="JHD214" s="14"/>
+      <c r="JHE214" s="14"/>
+      <c r="JHF214" s="14"/>
+      <c r="JHG214" s="14"/>
+      <c r="JHH214" s="14"/>
+      <c r="JHI214" s="14"/>
+      <c r="JHJ214" s="14"/>
+      <c r="JHK214" s="14"/>
+      <c r="JHL214" s="14"/>
+      <c r="JHM214" s="14"/>
+      <c r="JHN214" s="14"/>
+      <c r="JHO214" s="14"/>
+      <c r="JHP214" s="14"/>
+      <c r="JHQ214" s="14"/>
+      <c r="JHR214" s="14"/>
+      <c r="JHS214" s="14"/>
+      <c r="JHT214" s="14"/>
+      <c r="JHU214" s="14"/>
+      <c r="JHV214" s="14"/>
+      <c r="JHW214" s="14"/>
+      <c r="JHX214" s="14"/>
+      <c r="JHY214" s="14"/>
+      <c r="JHZ214" s="14"/>
+      <c r="JIA214" s="14"/>
+      <c r="JIB214" s="14"/>
+      <c r="JIC214" s="14"/>
+      <c r="JID214" s="14"/>
+      <c r="JIE214" s="14"/>
+      <c r="JIF214" s="14"/>
+      <c r="JIG214" s="14"/>
+      <c r="JIH214" s="14"/>
+      <c r="JII214" s="14"/>
+      <c r="JIJ214" s="14"/>
+      <c r="JIK214" s="14"/>
+      <c r="JIL214" s="14"/>
+      <c r="JIM214" s="14"/>
+      <c r="JIN214" s="14"/>
+      <c r="JIO214" s="14"/>
+      <c r="JIP214" s="14"/>
+      <c r="JIQ214" s="14"/>
+      <c r="JIR214" s="14"/>
+      <c r="JIS214" s="14"/>
+      <c r="JIT214" s="14"/>
+      <c r="JIU214" s="14"/>
+      <c r="JIV214" s="14"/>
+      <c r="JIW214" s="14"/>
+      <c r="JIX214" s="14"/>
+      <c r="JIY214" s="14"/>
+      <c r="JIZ214" s="14"/>
+      <c r="JJA214" s="14"/>
+      <c r="JJB214" s="14"/>
+      <c r="JJC214" s="14"/>
+      <c r="JJD214" s="14"/>
+      <c r="JJE214" s="14"/>
+      <c r="JJF214" s="14"/>
+      <c r="JJG214" s="14"/>
+      <c r="JJH214" s="14"/>
+      <c r="JJI214" s="14"/>
+      <c r="JJJ214" s="14"/>
+      <c r="JJK214" s="14"/>
+      <c r="JJL214" s="14"/>
+      <c r="JJM214" s="14"/>
+      <c r="JJN214" s="14"/>
+      <c r="JJO214" s="14"/>
+      <c r="JJP214" s="14"/>
+      <c r="JJQ214" s="14"/>
+      <c r="JJR214" s="14"/>
+      <c r="JJS214" s="14"/>
+      <c r="JJT214" s="14"/>
+      <c r="JJU214" s="14"/>
+      <c r="JJV214" s="14"/>
+      <c r="JJW214" s="14"/>
+      <c r="JJX214" s="14"/>
+      <c r="JJY214" s="14"/>
+      <c r="JJZ214" s="14"/>
+      <c r="JKA214" s="14"/>
+      <c r="JKB214" s="14"/>
+      <c r="JKC214" s="14"/>
+      <c r="JKD214" s="14"/>
+      <c r="JKE214" s="14"/>
+      <c r="JKF214" s="14"/>
+      <c r="JKG214" s="14"/>
+      <c r="JKH214" s="14"/>
+      <c r="JKI214" s="14"/>
+      <c r="JKJ214" s="14"/>
+      <c r="JKK214" s="14"/>
+      <c r="JKL214" s="14"/>
+      <c r="JKM214" s="14"/>
+      <c r="JKN214" s="14"/>
+      <c r="JKO214" s="14"/>
+      <c r="JKP214" s="14"/>
+      <c r="JKQ214" s="14"/>
+      <c r="JKR214" s="14"/>
+      <c r="JKS214" s="14"/>
+      <c r="JKT214" s="14"/>
+      <c r="JKU214" s="14"/>
+      <c r="JKV214" s="14"/>
+      <c r="JKW214" s="14"/>
+      <c r="JKX214" s="14"/>
+      <c r="JKY214" s="14"/>
+      <c r="JKZ214" s="14"/>
+      <c r="JLA214" s="14"/>
+      <c r="JLB214" s="14"/>
+      <c r="JLC214" s="14"/>
+      <c r="JLD214" s="14"/>
+      <c r="JLE214" s="14"/>
+      <c r="JLF214" s="14"/>
+      <c r="JLG214" s="14"/>
+      <c r="JLH214" s="14"/>
+      <c r="JLI214" s="14"/>
+      <c r="JLJ214" s="14"/>
+      <c r="JLK214" s="14"/>
+      <c r="JLL214" s="14"/>
+      <c r="JLM214" s="14"/>
+      <c r="JLN214" s="14"/>
+      <c r="JLO214" s="14"/>
+      <c r="JLP214" s="14"/>
+      <c r="JLQ214" s="14"/>
+      <c r="JLR214" s="14"/>
+      <c r="JLS214" s="14"/>
+      <c r="JLT214" s="14"/>
+      <c r="JLU214" s="14"/>
+      <c r="JLV214" s="14"/>
+      <c r="JLW214" s="14"/>
+      <c r="JLX214" s="14"/>
+      <c r="JLY214" s="14"/>
+      <c r="JLZ214" s="14"/>
+      <c r="JMA214" s="14"/>
+      <c r="JMB214" s="14"/>
+      <c r="JMC214" s="14"/>
+      <c r="JMD214" s="14"/>
+      <c r="JME214" s="14"/>
+      <c r="JMF214" s="14"/>
+      <c r="JMG214" s="14"/>
+      <c r="JMH214" s="14"/>
+      <c r="JMI214" s="14"/>
+      <c r="JMJ214" s="14"/>
+      <c r="JMK214" s="14"/>
+      <c r="JML214" s="14"/>
+      <c r="JMM214" s="14"/>
+      <c r="JMN214" s="14"/>
+      <c r="JMO214" s="14"/>
+      <c r="JMP214" s="14"/>
+      <c r="JMQ214" s="14"/>
+      <c r="JMR214" s="14"/>
+      <c r="JMS214" s="14"/>
+      <c r="JMT214" s="14"/>
+      <c r="JMU214" s="14"/>
+      <c r="JMV214" s="14"/>
+      <c r="JMW214" s="14"/>
+      <c r="JMX214" s="14"/>
+      <c r="JMY214" s="14"/>
+      <c r="JMZ214" s="14"/>
+      <c r="JNA214" s="14"/>
+      <c r="JNB214" s="14"/>
+      <c r="JNC214" s="14"/>
+      <c r="JND214" s="14"/>
+      <c r="JNE214" s="14"/>
+      <c r="JNF214" s="14"/>
+      <c r="JNG214" s="14"/>
+      <c r="JNH214" s="14"/>
+      <c r="JNI214" s="14"/>
+      <c r="JNJ214" s="14"/>
+      <c r="JNK214" s="14"/>
+      <c r="JNL214" s="14"/>
+      <c r="JNM214" s="14"/>
+      <c r="JNN214" s="14"/>
+      <c r="JNO214" s="14"/>
+      <c r="JNP214" s="14"/>
+      <c r="JNQ214" s="14"/>
+      <c r="JNR214" s="14"/>
+      <c r="JNS214" s="14"/>
+      <c r="JNT214" s="14"/>
+      <c r="JNU214" s="14"/>
+      <c r="JNV214" s="14"/>
+      <c r="JNW214" s="14"/>
+      <c r="JNX214" s="14"/>
+      <c r="JNY214" s="14"/>
+      <c r="JNZ214" s="14"/>
+      <c r="JOA214" s="14"/>
+      <c r="JOB214" s="14"/>
+      <c r="JOC214" s="14"/>
+      <c r="JOD214" s="14"/>
+      <c r="JOE214" s="14"/>
+      <c r="JOF214" s="14"/>
+      <c r="JOG214" s="14"/>
+      <c r="JOH214" s="14"/>
+      <c r="JOI214" s="14"/>
+      <c r="JOJ214" s="14"/>
+      <c r="JOK214" s="14"/>
+      <c r="JOL214" s="14"/>
+      <c r="JOM214" s="14"/>
+      <c r="JON214" s="14"/>
+      <c r="JOO214" s="14"/>
+      <c r="JOP214" s="14"/>
+      <c r="JOQ214" s="14"/>
+      <c r="JOR214" s="14"/>
+      <c r="JOS214" s="14"/>
+      <c r="JOT214" s="14"/>
+      <c r="JOU214" s="14"/>
+      <c r="JOV214" s="14"/>
+      <c r="JOW214" s="14"/>
+      <c r="JOX214" s="14"/>
+      <c r="JOY214" s="14"/>
+      <c r="JOZ214" s="14"/>
+      <c r="JPA214" s="14"/>
+      <c r="JPB214" s="14"/>
+      <c r="JPC214" s="14"/>
+      <c r="JPD214" s="14"/>
+      <c r="JPE214" s="14"/>
+      <c r="JPF214" s="14"/>
+      <c r="JPG214" s="14"/>
+      <c r="JPH214" s="14"/>
+      <c r="JPI214" s="14"/>
+      <c r="JPJ214" s="14"/>
+      <c r="JPK214" s="14"/>
+      <c r="JPL214" s="14"/>
+      <c r="JPM214" s="14"/>
+      <c r="JPN214" s="14"/>
+      <c r="JPO214" s="14"/>
+      <c r="JPP214" s="14"/>
+      <c r="JPQ214" s="14"/>
+      <c r="JPR214" s="14"/>
+      <c r="JPS214" s="14"/>
+      <c r="JPT214" s="14"/>
+      <c r="JPU214" s="14"/>
+      <c r="JPV214" s="14"/>
+      <c r="JPW214" s="14"/>
+      <c r="JPX214" s="14"/>
+      <c r="JPY214" s="14"/>
+      <c r="JPZ214" s="14"/>
+      <c r="JQA214" s="14"/>
+      <c r="JQB214" s="14"/>
+      <c r="JQC214" s="14"/>
+      <c r="JQD214" s="14"/>
+      <c r="JQE214" s="14"/>
+      <c r="JQF214" s="14"/>
+      <c r="JQG214" s="14"/>
+      <c r="JQH214" s="14"/>
+      <c r="JQI214" s="14"/>
+      <c r="JQJ214" s="14"/>
+      <c r="JQK214" s="14"/>
+      <c r="JQL214" s="14"/>
+      <c r="JQM214" s="14"/>
+      <c r="JQN214" s="14"/>
+      <c r="JQO214" s="14"/>
+      <c r="JQP214" s="14"/>
+      <c r="JQQ214" s="14"/>
+      <c r="JQR214" s="14"/>
+      <c r="JQS214" s="14"/>
+      <c r="JQT214" s="14"/>
+      <c r="JQU214" s="14"/>
+      <c r="JQV214" s="14"/>
+      <c r="JQW214" s="14"/>
+      <c r="JQX214" s="14"/>
+      <c r="JQY214" s="14"/>
+      <c r="JQZ214" s="14"/>
+      <c r="JRA214" s="14"/>
+      <c r="JRB214" s="14"/>
+      <c r="JRC214" s="14"/>
+      <c r="JRD214" s="14"/>
+      <c r="JRE214" s="14"/>
+      <c r="JRF214" s="14"/>
+      <c r="JRG214" s="14"/>
+      <c r="JRH214" s="14"/>
+      <c r="JRI214" s="14"/>
+      <c r="JRJ214" s="14"/>
+      <c r="JRK214" s="14"/>
+      <c r="JRL214" s="14"/>
+      <c r="JRM214" s="14"/>
+      <c r="JRN214" s="14"/>
+      <c r="JRO214" s="14"/>
+      <c r="JRP214" s="14"/>
+      <c r="JRQ214" s="14"/>
+      <c r="JRR214" s="14"/>
+      <c r="JRS214" s="14"/>
+      <c r="JRT214" s="14"/>
+      <c r="JRU214" s="14"/>
+      <c r="JRV214" s="14"/>
+      <c r="JRW214" s="14"/>
+      <c r="JRX214" s="14"/>
+      <c r="JRY214" s="14"/>
+      <c r="JRZ214" s="14"/>
+      <c r="JSA214" s="14"/>
+      <c r="JSB214" s="14"/>
+      <c r="JSC214" s="14"/>
+      <c r="JSD214" s="14"/>
+      <c r="JSE214" s="14"/>
+      <c r="JSF214" s="14"/>
+      <c r="JSG214" s="14"/>
+      <c r="JSH214" s="14"/>
+      <c r="JSI214" s="14"/>
+      <c r="JSJ214" s="14"/>
+      <c r="JSK214" s="14"/>
+      <c r="JSL214" s="14"/>
+      <c r="JSM214" s="14"/>
+      <c r="JSN214" s="14"/>
+      <c r="JSO214" s="14"/>
+      <c r="JSP214" s="14"/>
+      <c r="JSQ214" s="14"/>
+      <c r="JSR214" s="14"/>
+      <c r="JSS214" s="14"/>
+      <c r="JST214" s="14"/>
+      <c r="JSU214" s="14"/>
+      <c r="JSV214" s="14"/>
+      <c r="JSW214" s="14"/>
+      <c r="JSX214" s="14"/>
+      <c r="JSY214" s="14"/>
+      <c r="JSZ214" s="14"/>
+      <c r="JTA214" s="14"/>
+      <c r="JTB214" s="14"/>
+      <c r="JTC214" s="14"/>
+      <c r="JTD214" s="14"/>
+      <c r="JTE214" s="14"/>
+      <c r="JTF214" s="14"/>
+      <c r="JTG214" s="14"/>
+      <c r="JTH214" s="14"/>
+      <c r="JTI214" s="14"/>
+      <c r="JTJ214" s="14"/>
+      <c r="JTK214" s="14"/>
+      <c r="JTL214" s="14"/>
+      <c r="JTM214" s="14"/>
+      <c r="JTN214" s="14"/>
+      <c r="JTO214" s="14"/>
+      <c r="JTP214" s="14"/>
+      <c r="JTQ214" s="14"/>
+      <c r="JTR214" s="14"/>
+      <c r="JTS214" s="14"/>
+      <c r="JTT214" s="14"/>
+      <c r="JTU214" s="14"/>
+      <c r="JTV214" s="14"/>
+      <c r="JTW214" s="14"/>
+      <c r="JTX214" s="14"/>
+      <c r="JTY214" s="14"/>
+      <c r="JTZ214" s="14"/>
+      <c r="JUA214" s="14"/>
+      <c r="JUB214" s="14"/>
+      <c r="JUC214" s="14"/>
+      <c r="JUD214" s="14"/>
+      <c r="JUE214" s="14"/>
+      <c r="JUF214" s="14"/>
+      <c r="JUG214" s="14"/>
+      <c r="JUH214" s="14"/>
+      <c r="JUI214" s="14"/>
+      <c r="JUJ214" s="14"/>
+      <c r="JUK214" s="14"/>
+      <c r="JUL214" s="14"/>
+      <c r="JUM214" s="14"/>
+      <c r="JUN214" s="14"/>
+      <c r="JUO214" s="14"/>
+      <c r="JUP214" s="14"/>
+      <c r="JUQ214" s="14"/>
+      <c r="JUR214" s="14"/>
+      <c r="JUS214" s="14"/>
+      <c r="JUT214" s="14"/>
+      <c r="JUU214" s="14"/>
+      <c r="JUV214" s="14"/>
+      <c r="JUW214" s="14"/>
+      <c r="JUX214" s="14"/>
+      <c r="JUY214" s="14"/>
+      <c r="JUZ214" s="14"/>
+      <c r="JVA214" s="14"/>
+      <c r="JVB214" s="14"/>
+      <c r="JVC214" s="14"/>
+      <c r="JVD214" s="14"/>
+      <c r="JVE214" s="14"/>
+      <c r="JVF214" s="14"/>
+      <c r="JVG214" s="14"/>
+      <c r="JVH214" s="14"/>
+      <c r="JVI214" s="14"/>
+      <c r="JVJ214" s="14"/>
+      <c r="JVK214" s="14"/>
+      <c r="JVL214" s="14"/>
+      <c r="JVM214" s="14"/>
+      <c r="JVN214" s="14"/>
+      <c r="JVO214" s="14"/>
+      <c r="JVP214" s="14"/>
+      <c r="JVQ214" s="14"/>
+      <c r="JVR214" s="14"/>
+      <c r="JVS214" s="14"/>
+      <c r="JVT214" s="14"/>
+      <c r="JVU214" s="14"/>
+      <c r="JVV214" s="14"/>
+      <c r="JVW214" s="14"/>
+      <c r="JVX214" s="14"/>
+      <c r="JVY214" s="14"/>
+      <c r="JVZ214" s="14"/>
+      <c r="JWA214" s="14"/>
+      <c r="JWB214" s="14"/>
+      <c r="JWC214" s="14"/>
+      <c r="JWD214" s="14"/>
+      <c r="JWE214" s="14"/>
+      <c r="JWF214" s="14"/>
+      <c r="JWG214" s="14"/>
+      <c r="JWH214" s="14"/>
+      <c r="JWI214" s="14"/>
+      <c r="JWJ214" s="14"/>
+      <c r="JWK214" s="14"/>
+      <c r="JWL214" s="14"/>
+      <c r="JWM214" s="14"/>
+      <c r="JWN214" s="14"/>
+      <c r="JWO214" s="14"/>
+      <c r="JWP214" s="14"/>
+      <c r="JWQ214" s="14"/>
+      <c r="JWR214" s="14"/>
+      <c r="JWS214" s="14"/>
+      <c r="JWT214" s="14"/>
+      <c r="JWU214" s="14"/>
+      <c r="JWV214" s="14"/>
+      <c r="JWW214" s="14"/>
+      <c r="JWX214" s="14"/>
+      <c r="JWY214" s="14"/>
+      <c r="JWZ214" s="14"/>
+      <c r="JXA214" s="14"/>
+      <c r="JXB214" s="14"/>
+      <c r="JXC214" s="14"/>
+      <c r="JXD214" s="14"/>
+      <c r="JXE214" s="14"/>
+      <c r="JXF214" s="14"/>
+      <c r="JXG214" s="14"/>
+      <c r="JXH214" s="14"/>
+      <c r="JXI214" s="14"/>
+      <c r="JXJ214" s="14"/>
+      <c r="JXK214" s="14"/>
+      <c r="JXL214" s="14"/>
+      <c r="JXM214" s="14"/>
+      <c r="JXN214" s="14"/>
+      <c r="JXO214" s="14"/>
+      <c r="JXP214" s="14"/>
+      <c r="JXQ214" s="14"/>
+      <c r="JXR214" s="14"/>
+      <c r="JXS214" s="14"/>
+      <c r="JXT214" s="14"/>
+      <c r="JXU214" s="14"/>
+      <c r="JXV214" s="14"/>
+      <c r="JXW214" s="14"/>
+      <c r="JXX214" s="14"/>
+      <c r="JXY214" s="14"/>
+      <c r="JXZ214" s="14"/>
+      <c r="JYA214" s="14"/>
+      <c r="JYB214" s="14"/>
+      <c r="JYC214" s="14"/>
+      <c r="JYD214" s="14"/>
+      <c r="JYE214" s="14"/>
+      <c r="JYF214" s="14"/>
+      <c r="JYG214" s="14"/>
+      <c r="JYH214" s="14"/>
+      <c r="JYI214" s="14"/>
+      <c r="JYJ214" s="14"/>
+      <c r="JYK214" s="14"/>
+      <c r="JYL214" s="14"/>
+      <c r="JYM214" s="14"/>
+      <c r="JYN214" s="14"/>
+      <c r="JYO214" s="14"/>
+      <c r="JYP214" s="14"/>
+      <c r="JYQ214" s="14"/>
+      <c r="JYR214" s="14"/>
+      <c r="JYS214" s="14"/>
+      <c r="JYT214" s="14"/>
+      <c r="JYU214" s="14"/>
+      <c r="JYV214" s="14"/>
+      <c r="JYW214" s="14"/>
+      <c r="JYX214" s="14"/>
+      <c r="JYY214" s="14"/>
+      <c r="JYZ214" s="14"/>
+      <c r="JZA214" s="14"/>
+      <c r="JZB214" s="14"/>
+      <c r="JZC214" s="14"/>
+      <c r="JZD214" s="14"/>
+      <c r="JZE214" s="14"/>
+      <c r="JZF214" s="14"/>
+      <c r="JZG214" s="14"/>
+      <c r="JZH214" s="14"/>
+      <c r="JZI214" s="14"/>
+      <c r="JZJ214" s="14"/>
+      <c r="JZK214" s="14"/>
+      <c r="JZL214" s="14"/>
+      <c r="JZM214" s="14"/>
+      <c r="JZN214" s="14"/>
+      <c r="JZO214" s="14"/>
+      <c r="JZP214" s="14"/>
+      <c r="JZQ214" s="14"/>
+      <c r="JZR214" s="14"/>
+      <c r="JZS214" s="14"/>
+      <c r="JZT214" s="14"/>
+      <c r="JZU214" s="14"/>
+      <c r="JZV214" s="14"/>
+      <c r="JZW214" s="14"/>
+      <c r="JZX214" s="14"/>
+      <c r="JZY214" s="14"/>
+      <c r="JZZ214" s="14"/>
+      <c r="KAA214" s="14"/>
+      <c r="KAB214" s="14"/>
+      <c r="KAC214" s="14"/>
+      <c r="KAD214" s="14"/>
+      <c r="KAE214" s="14"/>
+      <c r="KAF214" s="14"/>
+      <c r="KAG214" s="14"/>
+      <c r="KAH214" s="14"/>
+      <c r="KAI214" s="14"/>
+      <c r="KAJ214" s="14"/>
+      <c r="KAK214" s="14"/>
+      <c r="KAL214" s="14"/>
+      <c r="KAM214" s="14"/>
+      <c r="KAN214" s="14"/>
+      <c r="KAO214" s="14"/>
+      <c r="KAP214" s="14"/>
+      <c r="KAQ214" s="14"/>
+      <c r="KAR214" s="14"/>
+      <c r="KAS214" s="14"/>
+      <c r="KAT214" s="14"/>
+      <c r="KAU214" s="14"/>
+      <c r="KAV214" s="14"/>
+      <c r="KAW214" s="14"/>
+      <c r="KAX214" s="14"/>
+      <c r="KAY214" s="14"/>
+      <c r="KAZ214" s="14"/>
+      <c r="KBA214" s="14"/>
+      <c r="KBB214" s="14"/>
+      <c r="KBC214" s="14"/>
+      <c r="KBD214" s="14"/>
+      <c r="KBE214" s="14"/>
+      <c r="KBF214" s="14"/>
+      <c r="KBG214" s="14"/>
+      <c r="KBH214" s="14"/>
+      <c r="KBI214" s="14"/>
+      <c r="KBJ214" s="14"/>
+      <c r="KBK214" s="14"/>
+      <c r="KBL214" s="14"/>
+      <c r="KBM214" s="14"/>
+      <c r="KBN214" s="14"/>
+      <c r="KBO214" s="14"/>
+      <c r="KBP214" s="14"/>
+      <c r="KBQ214" s="14"/>
+      <c r="KBR214" s="14"/>
+      <c r="KBS214" s="14"/>
+      <c r="KBT214" s="14"/>
+      <c r="KBU214" s="14"/>
+      <c r="KBV214" s="14"/>
+      <c r="KBW214" s="14"/>
+      <c r="KBX214" s="14"/>
+      <c r="KBY214" s="14"/>
+      <c r="KBZ214" s="14"/>
+      <c r="KCA214" s="14"/>
+      <c r="KCB214" s="14"/>
+      <c r="KCC214" s="14"/>
+      <c r="KCD214" s="14"/>
+      <c r="KCE214" s="14"/>
+      <c r="KCF214" s="14"/>
+      <c r="KCG214" s="14"/>
+      <c r="KCH214" s="14"/>
+      <c r="KCI214" s="14"/>
+      <c r="KCJ214" s="14"/>
+      <c r="KCK214" s="14"/>
+      <c r="KCL214" s="14"/>
+      <c r="KCM214" s="14"/>
+      <c r="KCN214" s="14"/>
+      <c r="KCO214" s="14"/>
+      <c r="KCP214" s="14"/>
+      <c r="KCQ214" s="14"/>
+      <c r="KCR214" s="14"/>
+      <c r="KCS214" s="14"/>
+      <c r="KCT214" s="14"/>
+      <c r="KCU214" s="14"/>
+      <c r="KCV214" s="14"/>
+      <c r="KCW214" s="14"/>
+      <c r="KCX214" s="14"/>
+      <c r="KCY214" s="14"/>
+      <c r="KCZ214" s="14"/>
+      <c r="KDA214" s="14"/>
+      <c r="KDB214" s="14"/>
+      <c r="KDC214" s="14"/>
+      <c r="KDD214" s="14"/>
+      <c r="KDE214" s="14"/>
+      <c r="KDF214" s="14"/>
+      <c r="KDG214" s="14"/>
+      <c r="KDH214" s="14"/>
+      <c r="KDI214" s="14"/>
+      <c r="KDJ214" s="14"/>
+      <c r="KDK214" s="14"/>
+      <c r="KDL214" s="14"/>
+      <c r="KDM214" s="14"/>
+      <c r="KDN214" s="14"/>
+      <c r="KDO214" s="14"/>
+      <c r="KDP214" s="14"/>
+      <c r="KDQ214" s="14"/>
+      <c r="KDR214" s="14"/>
+      <c r="KDS214" s="14"/>
+      <c r="KDT214" s="14"/>
+      <c r="KDU214" s="14"/>
+      <c r="KDV214" s="14"/>
+      <c r="KDW214" s="14"/>
+      <c r="KDX214" s="14"/>
+      <c r="KDY214" s="14"/>
+      <c r="KDZ214" s="14"/>
+      <c r="KEA214" s="14"/>
+      <c r="KEB214" s="14"/>
+      <c r="KEC214" s="14"/>
+      <c r="KED214" s="14"/>
+      <c r="KEE214" s="14"/>
+      <c r="KEF214" s="14"/>
+      <c r="KEG214" s="14"/>
+      <c r="KEH214" s="14"/>
+      <c r="KEI214" s="14"/>
+      <c r="KEJ214" s="14"/>
+      <c r="KEK214" s="14"/>
+      <c r="KEL214" s="14"/>
+      <c r="KEM214" s="14"/>
+      <c r="KEN214" s="14"/>
+      <c r="KEO214" s="14"/>
+      <c r="KEP214" s="14"/>
+      <c r="KEQ214" s="14"/>
+      <c r="KER214" s="14"/>
+      <c r="KES214" s="14"/>
+      <c r="KET214" s="14"/>
+      <c r="KEU214" s="14"/>
+      <c r="KEV214" s="14"/>
+      <c r="KEW214" s="14"/>
+      <c r="KEX214" s="14"/>
+      <c r="KEY214" s="14"/>
+      <c r="KEZ214" s="14"/>
+      <c r="KFA214" s="14"/>
+      <c r="KFB214" s="14"/>
+      <c r="KFC214" s="14"/>
+      <c r="KFD214" s="14"/>
+      <c r="KFE214" s="14"/>
+      <c r="KFF214" s="14"/>
+      <c r="KFG214" s="14"/>
+      <c r="KFH214" s="14"/>
+      <c r="KFI214" s="14"/>
+      <c r="KFJ214" s="14"/>
+      <c r="KFK214" s="14"/>
+      <c r="KFL214" s="14"/>
+      <c r="KFM214" s="14"/>
+      <c r="KFN214" s="14"/>
+      <c r="KFO214" s="14"/>
+      <c r="KFP214" s="14"/>
+      <c r="KFQ214" s="14"/>
+      <c r="KFR214" s="14"/>
+      <c r="KFS214" s="14"/>
+      <c r="KFT214" s="14"/>
+      <c r="KFU214" s="14"/>
+      <c r="KFV214" s="14"/>
+      <c r="KFW214" s="14"/>
+      <c r="KFX214" s="14"/>
+      <c r="KFY214" s="14"/>
+      <c r="KFZ214" s="14"/>
+      <c r="KGA214" s="14"/>
+      <c r="KGB214" s="14"/>
+      <c r="KGC214" s="14"/>
+      <c r="KGD214" s="14"/>
+      <c r="KGE214" s="14"/>
+      <c r="KGF214" s="14"/>
+      <c r="KGG214" s="14"/>
+      <c r="KGH214" s="14"/>
+      <c r="KGI214" s="14"/>
+      <c r="KGJ214" s="14"/>
+      <c r="KGK214" s="14"/>
+      <c r="KGL214" s="14"/>
+      <c r="KGM214" s="14"/>
+      <c r="KGN214" s="14"/>
+      <c r="KGO214" s="14"/>
+      <c r="KGP214" s="14"/>
+      <c r="KGQ214" s="14"/>
+      <c r="KGR214" s="14"/>
+      <c r="KGS214" s="14"/>
+      <c r="KGT214" s="14"/>
+      <c r="KGU214" s="14"/>
+      <c r="KGV214" s="14"/>
+      <c r="KGW214" s="14"/>
+      <c r="KGX214" s="14"/>
+      <c r="KGY214" s="14"/>
+      <c r="KGZ214" s="14"/>
+      <c r="KHA214" s="14"/>
+      <c r="KHB214" s="14"/>
+      <c r="KHC214" s="14"/>
+      <c r="KHD214" s="14"/>
+      <c r="KHE214" s="14"/>
+      <c r="KHF214" s="14"/>
+      <c r="KHG214" s="14"/>
+      <c r="KHH214" s="14"/>
+      <c r="KHI214" s="14"/>
+      <c r="KHJ214" s="14"/>
+      <c r="KHK214" s="14"/>
+      <c r="KHL214" s="14"/>
+      <c r="KHM214" s="14"/>
+      <c r="KHN214" s="14"/>
+      <c r="KHO214" s="14"/>
+      <c r="KHP214" s="14"/>
+      <c r="KHQ214" s="14"/>
+      <c r="KHR214" s="14"/>
+      <c r="KHS214" s="14"/>
+      <c r="KHT214" s="14"/>
+      <c r="KHU214" s="14"/>
+      <c r="KHV214" s="14"/>
+      <c r="KHW214" s="14"/>
+      <c r="KHX214" s="14"/>
+      <c r="KHY214" s="14"/>
+      <c r="KHZ214" s="14"/>
+      <c r="KIA214" s="14"/>
+      <c r="KIB214" s="14"/>
+      <c r="KIC214" s="14"/>
+      <c r="KID214" s="14"/>
+      <c r="KIE214" s="14"/>
+      <c r="KIF214" s="14"/>
+      <c r="KIG214" s="14"/>
+      <c r="KIH214" s="14"/>
+      <c r="KII214" s="14"/>
+      <c r="KIJ214" s="14"/>
+      <c r="KIK214" s="14"/>
+      <c r="KIL214" s="14"/>
+      <c r="KIM214" s="14"/>
+      <c r="KIN214" s="14"/>
+      <c r="KIO214" s="14"/>
+      <c r="KIP214" s="14"/>
+      <c r="KIQ214" s="14"/>
+      <c r="KIR214" s="14"/>
+      <c r="KIS214" s="14"/>
+      <c r="KIT214" s="14"/>
+      <c r="KIU214" s="14"/>
+      <c r="KIV214" s="14"/>
+      <c r="KIW214" s="14"/>
+      <c r="KIX214" s="14"/>
+      <c r="KIY214" s="14"/>
+      <c r="KIZ214" s="14"/>
+      <c r="KJA214" s="14"/>
+      <c r="KJB214" s="14"/>
+      <c r="KJC214" s="14"/>
+      <c r="KJD214" s="14"/>
+      <c r="KJE214" s="14"/>
+      <c r="KJF214" s="14"/>
+      <c r="KJG214" s="14"/>
+      <c r="KJH214" s="14"/>
+      <c r="KJI214" s="14"/>
+      <c r="KJJ214" s="14"/>
+      <c r="KJK214" s="14"/>
+      <c r="KJL214" s="14"/>
+      <c r="KJM214" s="14"/>
+      <c r="KJN214" s="14"/>
+      <c r="KJO214" s="14"/>
+      <c r="KJP214" s="14"/>
+      <c r="KJQ214" s="14"/>
+      <c r="KJR214" s="14"/>
+      <c r="KJS214" s="14"/>
+      <c r="KJT214" s="14"/>
+      <c r="KJU214" s="14"/>
+      <c r="KJV214" s="14"/>
+      <c r="KJW214" s="14"/>
+      <c r="KJX214" s="14"/>
+      <c r="KJY214" s="14"/>
+      <c r="KJZ214" s="14"/>
+      <c r="KKA214" s="14"/>
+      <c r="KKB214" s="14"/>
+      <c r="KKC214" s="14"/>
+      <c r="KKD214" s="14"/>
+      <c r="KKE214" s="14"/>
+      <c r="KKF214" s="14"/>
+      <c r="KKG214" s="14"/>
+      <c r="KKH214" s="14"/>
+      <c r="KKI214" s="14"/>
+      <c r="KKJ214" s="14"/>
+      <c r="KKK214" s="14"/>
+      <c r="KKL214" s="14"/>
+      <c r="KKM214" s="14"/>
+      <c r="KKN214" s="14"/>
+      <c r="KKO214" s="14"/>
+      <c r="KKP214" s="14"/>
+      <c r="KKQ214" s="14"/>
+      <c r="KKR214" s="14"/>
+      <c r="KKS214" s="14"/>
+      <c r="KKT214" s="14"/>
+      <c r="KKU214" s="14"/>
+      <c r="KKV214" s="14"/>
+      <c r="KKW214" s="14"/>
+      <c r="KKX214" s="14"/>
+      <c r="KKY214" s="14"/>
+      <c r="KKZ214" s="14"/>
+      <c r="KLA214" s="14"/>
+      <c r="KLB214" s="14"/>
+      <c r="KLC214" s="14"/>
+      <c r="KLD214" s="14"/>
+      <c r="KLE214" s="14"/>
+      <c r="KLF214" s="14"/>
+      <c r="KLG214" s="14"/>
+      <c r="KLH214" s="14"/>
+      <c r="KLI214" s="14"/>
+      <c r="KLJ214" s="14"/>
+      <c r="KLK214" s="14"/>
+      <c r="KLL214" s="14"/>
+      <c r="KLM214" s="14"/>
+      <c r="KLN214" s="14"/>
+      <c r="KLO214" s="14"/>
+      <c r="KLP214" s="14"/>
+      <c r="KLQ214" s="14"/>
+      <c r="KLR214" s="14"/>
+      <c r="KLS214" s="14"/>
+      <c r="KLT214" s="14"/>
+      <c r="KLU214" s="14"/>
+      <c r="KLV214" s="14"/>
+      <c r="KLW214" s="14"/>
+      <c r="KLX214" s="14"/>
+      <c r="KLY214" s="14"/>
+      <c r="KLZ214" s="14"/>
+      <c r="KMA214" s="14"/>
+      <c r="KMB214" s="14"/>
+      <c r="KMC214" s="14"/>
+      <c r="KMD214" s="14"/>
+      <c r="KME214" s="14"/>
+      <c r="KMF214" s="14"/>
+      <c r="KMG214" s="14"/>
+      <c r="KMH214" s="14"/>
+      <c r="KMI214" s="14"/>
+      <c r="KMJ214" s="14"/>
+      <c r="KMK214" s="14"/>
+      <c r="KML214" s="14"/>
+      <c r="KMM214" s="14"/>
+      <c r="KMN214" s="14"/>
+      <c r="KMO214" s="14"/>
+      <c r="KMP214" s="14"/>
+      <c r="KMQ214" s="14"/>
+      <c r="KMR214" s="14"/>
+      <c r="KMS214" s="14"/>
+      <c r="KMT214" s="14"/>
+      <c r="KMU214" s="14"/>
+      <c r="KMV214" s="14"/>
+      <c r="KMW214" s="14"/>
+      <c r="KMX214" s="14"/>
+      <c r="KMY214" s="14"/>
+      <c r="KMZ214" s="14"/>
+      <c r="KNA214" s="14"/>
+      <c r="KNB214" s="14"/>
+      <c r="KNC214" s="14"/>
+      <c r="KND214" s="14"/>
+      <c r="KNE214" s="14"/>
+      <c r="KNF214" s="14"/>
+      <c r="KNG214" s="14"/>
+      <c r="KNH214" s="14"/>
+      <c r="KNI214" s="14"/>
+      <c r="KNJ214" s="14"/>
+      <c r="KNK214" s="14"/>
+      <c r="KNL214" s="14"/>
+      <c r="KNM214" s="14"/>
+      <c r="KNN214" s="14"/>
+      <c r="KNO214" s="14"/>
+      <c r="KNP214" s="14"/>
+      <c r="KNQ214" s="14"/>
+      <c r="KNR214" s="14"/>
+      <c r="KNS214" s="14"/>
+      <c r="KNT214" s="14"/>
+      <c r="KNU214" s="14"/>
+      <c r="KNV214" s="14"/>
+      <c r="KNW214" s="14"/>
+      <c r="KNX214" s="14"/>
+      <c r="KNY214" s="14"/>
+      <c r="KNZ214" s="14"/>
+      <c r="KOA214" s="14"/>
+      <c r="KOB214" s="14"/>
+      <c r="KOC214" s="14"/>
+      <c r="KOD214" s="14"/>
+      <c r="KOE214" s="14"/>
+      <c r="KOF214" s="14"/>
+      <c r="KOG214" s="14"/>
+      <c r="KOH214" s="14"/>
+      <c r="KOI214" s="14"/>
+      <c r="KOJ214" s="14"/>
+      <c r="KOK214" s="14"/>
+      <c r="KOL214" s="14"/>
+      <c r="KOM214" s="14"/>
+      <c r="KON214" s="14"/>
+      <c r="KOO214" s="14"/>
+      <c r="KOP214" s="14"/>
+      <c r="KOQ214" s="14"/>
+      <c r="KOR214" s="14"/>
+      <c r="KOS214" s="14"/>
+      <c r="KOT214" s="14"/>
+      <c r="KOU214" s="14"/>
+      <c r="KOV214" s="14"/>
+      <c r="KOW214" s="14"/>
+      <c r="KOX214" s="14"/>
+      <c r="KOY214" s="14"/>
+      <c r="KOZ214" s="14"/>
+      <c r="KPA214" s="14"/>
+      <c r="KPB214" s="14"/>
+      <c r="KPC214" s="14"/>
+      <c r="KPD214" s="14"/>
+      <c r="KPE214" s="14"/>
+      <c r="KPF214" s="14"/>
+      <c r="KPG214" s="14"/>
+      <c r="KPH214" s="14"/>
+      <c r="KPI214" s="14"/>
+      <c r="KPJ214" s="14"/>
+      <c r="KPK214" s="14"/>
+      <c r="KPL214" s="14"/>
+      <c r="KPM214" s="14"/>
+      <c r="KPN214" s="14"/>
+      <c r="KPO214" s="14"/>
+      <c r="KPP214" s="14"/>
+      <c r="KPQ214" s="14"/>
+      <c r="KPR214" s="14"/>
+      <c r="KPS214" s="14"/>
+      <c r="KPT214" s="14"/>
+      <c r="KPU214" s="14"/>
+      <c r="KPV214" s="14"/>
+      <c r="KPW214" s="14"/>
+      <c r="KPX214" s="14"/>
+      <c r="KPY214" s="14"/>
+      <c r="KPZ214" s="14"/>
+      <c r="KQA214" s="14"/>
+      <c r="KQB214" s="14"/>
+      <c r="KQC214" s="14"/>
+      <c r="KQD214" s="14"/>
+      <c r="KQE214" s="14"/>
+      <c r="KQF214" s="14"/>
+      <c r="KQG214" s="14"/>
+      <c r="KQH214" s="14"/>
+      <c r="KQI214" s="14"/>
+      <c r="KQJ214" s="14"/>
+      <c r="KQK214" s="14"/>
+      <c r="KQL214" s="14"/>
+      <c r="KQM214" s="14"/>
+      <c r="KQN214" s="14"/>
+      <c r="KQO214" s="14"/>
+      <c r="KQP214" s="14"/>
+      <c r="KQQ214" s="14"/>
+      <c r="KQR214" s="14"/>
+      <c r="KQS214" s="14"/>
+      <c r="KQT214" s="14"/>
+      <c r="KQU214" s="14"/>
+      <c r="KQV214" s="14"/>
+      <c r="KQW214" s="14"/>
+      <c r="KQX214" s="14"/>
+      <c r="KQY214" s="14"/>
+      <c r="KQZ214" s="14"/>
+      <c r="KRA214" s="14"/>
+      <c r="KRB214" s="14"/>
+      <c r="KRC214" s="14"/>
+      <c r="KRD214" s="14"/>
+      <c r="KRE214" s="14"/>
+      <c r="KRF214" s="14"/>
+      <c r="KRG214" s="14"/>
+      <c r="KRH214" s="14"/>
+      <c r="KRI214" s="14"/>
+      <c r="KRJ214" s="14"/>
+      <c r="KRK214" s="14"/>
+      <c r="KRL214" s="14"/>
+      <c r="KRM214" s="14"/>
+      <c r="KRN214" s="14"/>
+      <c r="KRO214" s="14"/>
+      <c r="KRP214" s="14"/>
+      <c r="KRQ214" s="14"/>
+      <c r="KRR214" s="14"/>
+      <c r="KRS214" s="14"/>
+      <c r="KRT214" s="14"/>
+      <c r="KRU214" s="14"/>
+      <c r="KRV214" s="14"/>
+      <c r="KRW214" s="14"/>
+      <c r="KRX214" s="14"/>
+      <c r="KRY214" s="14"/>
+      <c r="KRZ214" s="14"/>
+      <c r="KSA214" s="14"/>
+      <c r="KSB214" s="14"/>
+      <c r="KSC214" s="14"/>
+      <c r="KSD214" s="14"/>
+      <c r="KSE214" s="14"/>
+      <c r="KSF214" s="14"/>
+      <c r="KSG214" s="14"/>
+      <c r="KSH214" s="14"/>
+      <c r="KSI214" s="14"/>
+      <c r="KSJ214" s="14"/>
+      <c r="KSK214" s="14"/>
+      <c r="KSL214" s="14"/>
+      <c r="KSM214" s="14"/>
+      <c r="KSN214" s="14"/>
+      <c r="KSO214" s="14"/>
+      <c r="KSP214" s="14"/>
+      <c r="KSQ214" s="14"/>
+      <c r="KSR214" s="14"/>
+      <c r="KSS214" s="14"/>
+      <c r="KST214" s="14"/>
+      <c r="KSU214" s="14"/>
+      <c r="KSV214" s="14"/>
+      <c r="KSW214" s="14"/>
+      <c r="KSX214" s="14"/>
+      <c r="KSY214" s="14"/>
+      <c r="KSZ214" s="14"/>
+      <c r="KTA214" s="14"/>
+      <c r="KTB214" s="14"/>
+      <c r="KTC214" s="14"/>
+      <c r="KTD214" s="14"/>
+      <c r="KTE214" s="14"/>
+      <c r="KTF214" s="14"/>
+      <c r="KTG214" s="14"/>
+      <c r="KTH214" s="14"/>
+      <c r="KTI214" s="14"/>
+      <c r="KTJ214" s="14"/>
+      <c r="KTK214" s="14"/>
+      <c r="KTL214" s="14"/>
+      <c r="KTM214" s="14"/>
+      <c r="KTN214" s="14"/>
+      <c r="KTO214" s="14"/>
+      <c r="KTP214" s="14"/>
+      <c r="KTQ214" s="14"/>
+      <c r="KTR214" s="14"/>
+      <c r="KTS214" s="14"/>
+      <c r="KTT214" s="14"/>
+      <c r="KTU214" s="14"/>
+      <c r="KTV214" s="14"/>
+      <c r="KTW214" s="14"/>
+      <c r="KTX214" s="14"/>
+      <c r="KTY214" s="14"/>
+      <c r="KTZ214" s="14"/>
+      <c r="KUA214" s="14"/>
+      <c r="KUB214" s="14"/>
+      <c r="KUC214" s="14"/>
+      <c r="KUD214" s="14"/>
+      <c r="KUE214" s="14"/>
+      <c r="KUF214" s="14"/>
+      <c r="KUG214" s="14"/>
+      <c r="KUH214" s="14"/>
+      <c r="KUI214" s="14"/>
+      <c r="KUJ214" s="14"/>
+      <c r="KUK214" s="14"/>
+      <c r="KUL214" s="14"/>
+      <c r="KUM214" s="14"/>
+      <c r="KUN214" s="14"/>
+      <c r="KUO214" s="14"/>
+      <c r="KUP214" s="14"/>
+      <c r="KUQ214" s="14"/>
+      <c r="KUR214" s="14"/>
+      <c r="KUS214" s="14"/>
+      <c r="KUT214" s="14"/>
+      <c r="KUU214" s="14"/>
+      <c r="KUV214" s="14"/>
+      <c r="KUW214" s="14"/>
+      <c r="KUX214" s="14"/>
+      <c r="KUY214" s="14"/>
+      <c r="KUZ214" s="14"/>
+      <c r="KVA214" s="14"/>
+      <c r="KVB214" s="14"/>
+      <c r="KVC214" s="14"/>
+      <c r="KVD214" s="14"/>
+      <c r="KVE214" s="14"/>
+      <c r="KVF214" s="14"/>
+      <c r="KVG214" s="14"/>
+      <c r="KVH214" s="14"/>
+      <c r="KVI214" s="14"/>
+      <c r="KVJ214" s="14"/>
+      <c r="KVK214" s="14"/>
+      <c r="KVL214" s="14"/>
+      <c r="KVM214" s="14"/>
+      <c r="KVN214" s="14"/>
+      <c r="KVO214" s="14"/>
+      <c r="KVP214" s="14"/>
+      <c r="KVQ214" s="14"/>
+      <c r="KVR214" s="14"/>
+      <c r="KVS214" s="14"/>
+      <c r="KVT214" s="14"/>
+      <c r="KVU214" s="14"/>
+      <c r="KVV214" s="14"/>
+      <c r="KVW214" s="14"/>
+      <c r="KVX214" s="14"/>
+      <c r="KVY214" s="14"/>
+      <c r="KVZ214" s="14"/>
+      <c r="KWA214" s="14"/>
+      <c r="KWB214" s="14"/>
+      <c r="KWC214" s="14"/>
+      <c r="KWD214" s="14"/>
+      <c r="KWE214" s="14"/>
+      <c r="KWF214" s="14"/>
+      <c r="KWG214" s="14"/>
+      <c r="KWH214" s="14"/>
+      <c r="KWI214" s="14"/>
+      <c r="KWJ214" s="14"/>
+      <c r="KWK214" s="14"/>
+      <c r="KWL214" s="14"/>
+      <c r="KWM214" s="14"/>
+      <c r="KWN214" s="14"/>
+      <c r="KWO214" s="14"/>
+      <c r="KWP214" s="14"/>
+      <c r="KWQ214" s="14"/>
+      <c r="KWR214" s="14"/>
+      <c r="KWS214" s="14"/>
+      <c r="KWT214" s="14"/>
+      <c r="KWU214" s="14"/>
+      <c r="KWV214" s="14"/>
+      <c r="KWW214" s="14"/>
+      <c r="KWX214" s="14"/>
+      <c r="KWY214" s="14"/>
+      <c r="KWZ214" s="14"/>
+      <c r="KXA214" s="14"/>
+      <c r="KXB214" s="14"/>
+      <c r="KXC214" s="14"/>
+      <c r="KXD214" s="14"/>
+      <c r="KXE214" s="14"/>
+      <c r="KXF214" s="14"/>
+      <c r="KXG214" s="14"/>
+      <c r="KXH214" s="14"/>
+      <c r="KXI214" s="14"/>
+      <c r="KXJ214" s="14"/>
+      <c r="KXK214" s="14"/>
+      <c r="KXL214" s="14"/>
+      <c r="KXM214" s="14"/>
+      <c r="KXN214" s="14"/>
+      <c r="KXO214" s="14"/>
+      <c r="KXP214" s="14"/>
+      <c r="KXQ214" s="14"/>
+      <c r="KXR214" s="14"/>
+      <c r="KXS214" s="14"/>
+      <c r="KXT214" s="14"/>
+      <c r="KXU214" s="14"/>
+      <c r="KXV214" s="14"/>
+      <c r="KXW214" s="14"/>
+      <c r="KXX214" s="14"/>
+      <c r="KXY214" s="14"/>
+      <c r="KXZ214" s="14"/>
+      <c r="KYA214" s="14"/>
+      <c r="KYB214" s="14"/>
+      <c r="KYC214" s="14"/>
+      <c r="KYD214" s="14"/>
+      <c r="KYE214" s="14"/>
+      <c r="KYF214" s="14"/>
+      <c r="KYG214" s="14"/>
+      <c r="KYH214" s="14"/>
+      <c r="KYI214" s="14"/>
+      <c r="KYJ214" s="14"/>
+      <c r="KYK214" s="14"/>
+      <c r="KYL214" s="14"/>
+      <c r="KYM214" s="14"/>
+      <c r="KYN214" s="14"/>
+      <c r="KYO214" s="14"/>
+      <c r="KYP214" s="14"/>
+      <c r="KYQ214" s="14"/>
+      <c r="KYR214" s="14"/>
+      <c r="KYS214" s="14"/>
+      <c r="KYT214" s="14"/>
+      <c r="KYU214" s="14"/>
+      <c r="KYV214" s="14"/>
+      <c r="KYW214" s="14"/>
+      <c r="KYX214" s="14"/>
+      <c r="KYY214" s="14"/>
+      <c r="KYZ214" s="14"/>
+      <c r="KZA214" s="14"/>
+      <c r="KZB214" s="14"/>
+      <c r="KZC214" s="14"/>
+      <c r="KZD214" s="14"/>
+      <c r="KZE214" s="14"/>
+      <c r="KZF214" s="14"/>
+      <c r="KZG214" s="14"/>
+      <c r="KZH214" s="14"/>
+      <c r="KZI214" s="14"/>
+      <c r="KZJ214" s="14"/>
+      <c r="KZK214" s="14"/>
+      <c r="KZL214" s="14"/>
+      <c r="KZM214" s="14"/>
+      <c r="KZN214" s="14"/>
+      <c r="KZO214" s="14"/>
+      <c r="KZP214" s="14"/>
+      <c r="KZQ214" s="14"/>
+      <c r="KZR214" s="14"/>
+      <c r="KZS214" s="14"/>
+      <c r="KZT214" s="14"/>
+      <c r="KZU214" s="14"/>
+      <c r="KZV214" s="14"/>
+      <c r="KZW214" s="14"/>
+      <c r="KZX214" s="14"/>
+      <c r="KZY214" s="14"/>
+      <c r="KZZ214" s="14"/>
+      <c r="LAA214" s="14"/>
+      <c r="LAB214" s="14"/>
+      <c r="LAC214" s="14"/>
+      <c r="LAD214" s="14"/>
+      <c r="LAE214" s="14"/>
+      <c r="LAF214" s="14"/>
+      <c r="LAG214" s="14"/>
+      <c r="LAH214" s="14"/>
+      <c r="LAI214" s="14"/>
+      <c r="LAJ214" s="14"/>
+      <c r="LAK214" s="14"/>
+      <c r="LAL214" s="14"/>
+      <c r="LAM214" s="14"/>
+      <c r="LAN214" s="14"/>
+      <c r="LAO214" s="14"/>
+      <c r="LAP214" s="14"/>
+      <c r="LAQ214" s="14"/>
+      <c r="LAR214" s="14"/>
+      <c r="LAS214" s="14"/>
+      <c r="LAT214" s="14"/>
+      <c r="LAU214" s="14"/>
+      <c r="LAV214" s="14"/>
+      <c r="LAW214" s="14"/>
+      <c r="LAX214" s="14"/>
+      <c r="LAY214" s="14"/>
+      <c r="LAZ214" s="14"/>
+      <c r="LBA214" s="14"/>
+      <c r="LBB214" s="14"/>
+      <c r="LBC214" s="14"/>
+      <c r="LBD214" s="14"/>
+      <c r="LBE214" s="14"/>
+      <c r="LBF214" s="14"/>
+      <c r="LBG214" s="14"/>
+      <c r="LBH214" s="14"/>
+      <c r="LBI214" s="14"/>
+      <c r="LBJ214" s="14"/>
+      <c r="LBK214" s="14"/>
+      <c r="LBL214" s="14"/>
+      <c r="LBM214" s="14"/>
+      <c r="LBN214" s="14"/>
+      <c r="LBO214" s="14"/>
+      <c r="LBP214" s="14"/>
+      <c r="LBQ214" s="14"/>
+      <c r="LBR214" s="14"/>
+      <c r="LBS214" s="14"/>
+      <c r="LBT214" s="14"/>
+      <c r="LBU214" s="14"/>
+      <c r="LBV214" s="14"/>
+      <c r="LBW214" s="14"/>
+      <c r="LBX214" s="14"/>
+      <c r="LBY214" s="14"/>
+      <c r="LBZ214" s="14"/>
+      <c r="LCA214" s="14"/>
+      <c r="LCB214" s="14"/>
+      <c r="LCC214" s="14"/>
+      <c r="LCD214" s="14"/>
+      <c r="LCE214" s="14"/>
+      <c r="LCF214" s="14"/>
+      <c r="LCG214" s="14"/>
+      <c r="LCH214" s="14"/>
+      <c r="LCI214" s="14"/>
+      <c r="LCJ214" s="14"/>
+      <c r="LCK214" s="14"/>
+      <c r="LCL214" s="14"/>
+      <c r="LCM214" s="14"/>
+      <c r="LCN214" s="14"/>
+      <c r="LCO214" s="14"/>
+      <c r="LCP214" s="14"/>
+      <c r="LCQ214" s="14"/>
+      <c r="LCR214" s="14"/>
+      <c r="LCS214" s="14"/>
+      <c r="LCT214" s="14"/>
+      <c r="LCU214" s="14"/>
+      <c r="LCV214" s="14"/>
+      <c r="LCW214" s="14"/>
+      <c r="LCX214" s="14"/>
+      <c r="LCY214" s="14"/>
+      <c r="LCZ214" s="14"/>
+      <c r="LDA214" s="14"/>
+      <c r="LDB214" s="14"/>
+      <c r="LDC214" s="14"/>
+      <c r="LDD214" s="14"/>
+      <c r="LDE214" s="14"/>
+      <c r="LDF214" s="14"/>
+      <c r="LDG214" s="14"/>
+      <c r="LDH214" s="14"/>
+      <c r="LDI214" s="14"/>
+      <c r="LDJ214" s="14"/>
+      <c r="LDK214" s="14"/>
+      <c r="LDL214" s="14"/>
+      <c r="LDM214" s="14"/>
+      <c r="LDN214" s="14"/>
+      <c r="LDO214" s="14"/>
+      <c r="LDP214" s="14"/>
+      <c r="LDQ214" s="14"/>
+      <c r="LDR214" s="14"/>
+      <c r="LDS214" s="14"/>
+      <c r="LDT214" s="14"/>
+      <c r="LDU214" s="14"/>
+      <c r="LDV214" s="14"/>
+      <c r="LDW214" s="14"/>
+      <c r="LDX214" s="14"/>
+      <c r="LDY214" s="14"/>
+      <c r="LDZ214" s="14"/>
+      <c r="LEA214" s="14"/>
+      <c r="LEB214" s="14"/>
+      <c r="LEC214" s="14"/>
+      <c r="LED214" s="14"/>
+      <c r="LEE214" s="14"/>
+      <c r="LEF214" s="14"/>
+      <c r="LEG214" s="14"/>
+      <c r="LEH214" s="14"/>
+      <c r="LEI214" s="14"/>
+      <c r="LEJ214" s="14"/>
+      <c r="LEK214" s="14"/>
+      <c r="LEL214" s="14"/>
+      <c r="LEM214" s="14"/>
+      <c r="LEN214" s="14"/>
+      <c r="LEO214" s="14"/>
+      <c r="LEP214" s="14"/>
+      <c r="LEQ214" s="14"/>
+      <c r="LER214" s="14"/>
+      <c r="LES214" s="14"/>
+      <c r="LET214" s="14"/>
+      <c r="LEU214" s="14"/>
+      <c r="LEV214" s="14"/>
+      <c r="LEW214" s="14"/>
+      <c r="LEX214" s="14"/>
+      <c r="LEY214" s="14"/>
+      <c r="LEZ214" s="14"/>
+      <c r="LFA214" s="14"/>
+      <c r="LFB214" s="14"/>
+      <c r="LFC214" s="14"/>
+      <c r="LFD214" s="14"/>
+      <c r="LFE214" s="14"/>
+      <c r="LFF214" s="14"/>
+      <c r="LFG214" s="14"/>
+      <c r="LFH214" s="14"/>
+      <c r="LFI214" s="14"/>
+      <c r="LFJ214" s="14"/>
+      <c r="LFK214" s="14"/>
+      <c r="LFL214" s="14"/>
+      <c r="LFM214" s="14"/>
+      <c r="LFN214" s="14"/>
+      <c r="LFO214" s="14"/>
+      <c r="LFP214" s="14"/>
+      <c r="LFQ214" s="14"/>
+      <c r="LFR214" s="14"/>
+      <c r="LFS214" s="14"/>
+      <c r="LFT214" s="14"/>
+      <c r="LFU214" s="14"/>
+      <c r="LFV214" s="14"/>
+      <c r="LFW214" s="14"/>
+      <c r="LFX214" s="14"/>
+      <c r="LFY214" s="14"/>
+      <c r="LFZ214" s="14"/>
+      <c r="LGA214" s="14"/>
+      <c r="LGB214" s="14"/>
+      <c r="LGC214" s="14"/>
+      <c r="LGD214" s="14"/>
+      <c r="LGE214" s="14"/>
+      <c r="LGF214" s="14"/>
+      <c r="LGG214" s="14"/>
+      <c r="LGH214" s="14"/>
+      <c r="LGI214" s="14"/>
+      <c r="LGJ214" s="14"/>
+      <c r="LGK214" s="14"/>
+      <c r="LGL214" s="14"/>
+      <c r="LGM214" s="14"/>
+      <c r="LGN214" s="14"/>
+      <c r="LGO214" s="14"/>
+      <c r="LGP214" s="14"/>
+      <c r="LGQ214" s="14"/>
+      <c r="LGR214" s="14"/>
+      <c r="LGS214" s="14"/>
+      <c r="LGT214" s="14"/>
+      <c r="LGU214" s="14"/>
+      <c r="LGV214" s="14"/>
+      <c r="LGW214" s="14"/>
+      <c r="LGX214" s="14"/>
+      <c r="LGY214" s="14"/>
+      <c r="LGZ214" s="14"/>
+      <c r="LHA214" s="14"/>
+      <c r="LHB214" s="14"/>
+      <c r="LHC214" s="14"/>
+      <c r="LHD214" s="14"/>
+      <c r="LHE214" s="14"/>
+      <c r="LHF214" s="14"/>
+      <c r="LHG214" s="14"/>
+      <c r="LHH214" s="14"/>
+      <c r="LHI214" s="14"/>
+      <c r="LHJ214" s="14"/>
+      <c r="LHK214" s="14"/>
+      <c r="LHL214" s="14"/>
+      <c r="LHM214" s="14"/>
+      <c r="LHN214" s="14"/>
+      <c r="LHO214" s="14"/>
+      <c r="LHP214" s="14"/>
+      <c r="LHQ214" s="14"/>
+      <c r="LHR214" s="14"/>
+      <c r="LHS214" s="14"/>
+      <c r="LHT214" s="14"/>
+      <c r="LHU214" s="14"/>
+      <c r="LHV214" s="14"/>
+      <c r="LHW214" s="14"/>
+      <c r="LHX214" s="14"/>
+      <c r="LHY214" s="14"/>
+      <c r="LHZ214" s="14"/>
+      <c r="LIA214" s="14"/>
+      <c r="LIB214" s="14"/>
+      <c r="LIC214" s="14"/>
+      <c r="LID214" s="14"/>
+      <c r="LIE214" s="14"/>
+      <c r="LIF214" s="14"/>
+      <c r="LIG214" s="14"/>
+      <c r="LIH214" s="14"/>
+      <c r="LII214" s="14"/>
+      <c r="LIJ214" s="14"/>
+      <c r="LIK214" s="14"/>
+      <c r="LIL214" s="14"/>
+      <c r="LIM214" s="14"/>
+      <c r="LIN214" s="14"/>
+      <c r="LIO214" s="14"/>
+      <c r="LIP214" s="14"/>
+      <c r="LIQ214" s="14"/>
+      <c r="LIR214" s="14"/>
+      <c r="LIS214" s="14"/>
+      <c r="LIT214" s="14"/>
+      <c r="LIU214" s="14"/>
+      <c r="LIV214" s="14"/>
+      <c r="LIW214" s="14"/>
+      <c r="LIX214" s="14"/>
+      <c r="LIY214" s="14"/>
+      <c r="LIZ214" s="14"/>
+      <c r="LJA214" s="14"/>
+      <c r="LJB214" s="14"/>
+      <c r="LJC214" s="14"/>
+      <c r="LJD214" s="14"/>
+      <c r="LJE214" s="14"/>
+      <c r="LJF214" s="14"/>
+      <c r="LJG214" s="14"/>
+      <c r="LJH214" s="14"/>
+      <c r="LJI214" s="14"/>
+      <c r="LJJ214" s="14"/>
+      <c r="LJK214" s="14"/>
+      <c r="LJL214" s="14"/>
+      <c r="LJM214" s="14"/>
+      <c r="LJN214" s="14"/>
+      <c r="LJO214" s="14"/>
+      <c r="LJP214" s="14"/>
+      <c r="LJQ214" s="14"/>
+      <c r="LJR214" s="14"/>
+      <c r="LJS214" s="14"/>
+      <c r="LJT214" s="14"/>
+      <c r="LJU214" s="14"/>
+      <c r="LJV214" s="14"/>
+      <c r="LJW214" s="14"/>
+      <c r="LJX214" s="14"/>
+      <c r="LJY214" s="14"/>
+      <c r="LJZ214" s="14"/>
+      <c r="LKA214" s="14"/>
+      <c r="LKB214" s="14"/>
+      <c r="LKC214" s="14"/>
+      <c r="LKD214" s="14"/>
+      <c r="LKE214" s="14"/>
+      <c r="LKF214" s="14"/>
+      <c r="LKG214" s="14"/>
+      <c r="LKH214" s="14"/>
+      <c r="LKI214" s="14"/>
+      <c r="LKJ214" s="14"/>
+      <c r="LKK214" s="14"/>
+      <c r="LKL214" s="14"/>
+      <c r="LKM214" s="14"/>
+      <c r="LKN214" s="14"/>
+      <c r="LKO214" s="14"/>
+      <c r="LKP214" s="14"/>
+      <c r="LKQ214" s="14"/>
+      <c r="LKR214" s="14"/>
+      <c r="LKS214" s="14"/>
+      <c r="LKT214" s="14"/>
+      <c r="LKU214" s="14"/>
+      <c r="LKV214" s="14"/>
+      <c r="LKW214" s="14"/>
+      <c r="LKX214" s="14"/>
+      <c r="LKY214" s="14"/>
+      <c r="LKZ214" s="14"/>
+      <c r="LLA214" s="14"/>
+      <c r="LLB214" s="14"/>
+      <c r="LLC214" s="14"/>
+      <c r="LLD214" s="14"/>
+      <c r="LLE214" s="14"/>
+      <c r="LLF214" s="14"/>
+      <c r="LLG214" s="14"/>
+      <c r="LLH214" s="14"/>
+      <c r="LLI214" s="14"/>
+      <c r="LLJ214" s="14"/>
+      <c r="LLK214" s="14"/>
+      <c r="LLL214" s="14"/>
+      <c r="LLM214" s="14"/>
+      <c r="LLN214" s="14"/>
+      <c r="LLO214" s="14"/>
+      <c r="LLP214" s="14"/>
+      <c r="LLQ214" s="14"/>
+      <c r="LLR214" s="14"/>
+      <c r="LLS214" s="14"/>
+      <c r="LLT214" s="14"/>
+      <c r="LLU214" s="14"/>
+      <c r="LLV214" s="14"/>
+      <c r="LLW214" s="14"/>
+      <c r="LLX214" s="14"/>
+      <c r="LLY214" s="14"/>
+      <c r="LLZ214" s="14"/>
+      <c r="LMA214" s="14"/>
+      <c r="LMB214" s="14"/>
+      <c r="LMC214" s="14"/>
+      <c r="LMD214" s="14"/>
+      <c r="LME214" s="14"/>
+      <c r="LMF214" s="14"/>
+      <c r="LMG214" s="14"/>
+      <c r="LMH214" s="14"/>
+      <c r="LMI214" s="14"/>
+      <c r="LMJ214" s="14"/>
+      <c r="LMK214" s="14"/>
+      <c r="LML214" s="14"/>
+      <c r="LMM214" s="14"/>
+      <c r="LMN214" s="14"/>
+      <c r="LMO214" s="14"/>
+      <c r="LMP214" s="14"/>
+      <c r="LMQ214" s="14"/>
+      <c r="LMR214" s="14"/>
+      <c r="LMS214" s="14"/>
+      <c r="LMT214" s="14"/>
+      <c r="LMU214" s="14"/>
+      <c r="LMV214" s="14"/>
+      <c r="LMW214" s="14"/>
+      <c r="LMX214" s="14"/>
+      <c r="LMY214" s="14"/>
+      <c r="LMZ214" s="14"/>
+      <c r="LNA214" s="14"/>
+      <c r="LNB214" s="14"/>
+      <c r="LNC214" s="14"/>
+      <c r="LND214" s="14"/>
+      <c r="LNE214" s="14"/>
+      <c r="LNF214" s="14"/>
+      <c r="LNG214" s="14"/>
+      <c r="LNH214" s="14"/>
+      <c r="LNI214" s="14"/>
+      <c r="LNJ214" s="14"/>
+      <c r="LNK214" s="14"/>
+      <c r="LNL214" s="14"/>
+      <c r="LNM214" s="14"/>
+      <c r="LNN214" s="14"/>
+      <c r="LNO214" s="14"/>
+      <c r="LNP214" s="14"/>
+      <c r="LNQ214" s="14"/>
+      <c r="LNR214" s="14"/>
+      <c r="LNS214" s="14"/>
+      <c r="LNT214" s="14"/>
+      <c r="LNU214" s="14"/>
+      <c r="LNV214" s="14"/>
+      <c r="LNW214" s="14"/>
+      <c r="LNX214" s="14"/>
+      <c r="LNY214" s="14"/>
+      <c r="LNZ214" s="14"/>
+      <c r="LOA214" s="14"/>
+      <c r="LOB214" s="14"/>
+      <c r="LOC214" s="14"/>
+      <c r="LOD214" s="14"/>
+      <c r="LOE214" s="14"/>
+      <c r="LOF214" s="14"/>
+      <c r="LOG214" s="14"/>
+      <c r="LOH214" s="14"/>
+      <c r="LOI214" s="14"/>
+      <c r="LOJ214" s="14"/>
+      <c r="LOK214" s="14"/>
+      <c r="LOL214" s="14"/>
+      <c r="LOM214" s="14"/>
+      <c r="LON214" s="14"/>
+      <c r="LOO214" s="14"/>
+      <c r="LOP214" s="14"/>
+      <c r="LOQ214" s="14"/>
+      <c r="LOR214" s="14"/>
+      <c r="LOS214" s="14"/>
+      <c r="LOT214" s="14"/>
+      <c r="LOU214" s="14"/>
+      <c r="LOV214" s="14"/>
+      <c r="LOW214" s="14"/>
+      <c r="LOX214" s="14"/>
+      <c r="LOY214" s="14"/>
+      <c r="LOZ214" s="14"/>
+      <c r="LPA214" s="14"/>
+      <c r="LPB214" s="14"/>
+      <c r="LPC214" s="14"/>
+      <c r="LPD214" s="14"/>
+      <c r="LPE214" s="14"/>
+      <c r="LPF214" s="14"/>
+      <c r="LPG214" s="14"/>
+      <c r="LPH214" s="14"/>
+      <c r="LPI214" s="14"/>
+      <c r="LPJ214" s="14"/>
+      <c r="LPK214" s="14"/>
+      <c r="LPL214" s="14"/>
+      <c r="LPM214" s="14"/>
+      <c r="LPN214" s="14"/>
+      <c r="LPO214" s="14"/>
+      <c r="LPP214" s="14"/>
+      <c r="LPQ214" s="14"/>
+      <c r="LPR214" s="14"/>
+      <c r="LPS214" s="14"/>
+      <c r="LPT214" s="14"/>
+      <c r="LPU214" s="14"/>
+      <c r="LPV214" s="14"/>
+      <c r="LPW214" s="14"/>
+      <c r="LPX214" s="14"/>
+      <c r="LPY214" s="14"/>
+      <c r="LPZ214" s="14"/>
+      <c r="LQA214" s="14"/>
+      <c r="LQB214" s="14"/>
+      <c r="LQC214" s="14"/>
+      <c r="LQD214" s="14"/>
+      <c r="LQE214" s="14"/>
+      <c r="LQF214" s="14"/>
+      <c r="LQG214" s="14"/>
+      <c r="LQH214" s="14"/>
+      <c r="LQI214" s="14"/>
+      <c r="LQJ214" s="14"/>
+      <c r="LQK214" s="14"/>
+      <c r="LQL214" s="14"/>
+      <c r="LQM214" s="14"/>
+      <c r="LQN214" s="14"/>
+      <c r="LQO214" s="14"/>
+      <c r="LQP214" s="14"/>
+      <c r="LQQ214" s="14"/>
+      <c r="LQR214" s="14"/>
+      <c r="LQS214" s="14"/>
+      <c r="LQT214" s="14"/>
+      <c r="LQU214" s="14"/>
+      <c r="LQV214" s="14"/>
+      <c r="LQW214" s="14"/>
+      <c r="LQX214" s="14"/>
+      <c r="LQY214" s="14"/>
+      <c r="LQZ214" s="14"/>
+      <c r="LRA214" s="14"/>
+      <c r="LRB214" s="14"/>
+      <c r="LRC214" s="14"/>
+      <c r="LRD214" s="14"/>
+      <c r="LRE214" s="14"/>
+      <c r="LRF214" s="14"/>
+      <c r="LRG214" s="14"/>
+      <c r="LRH214" s="14"/>
+      <c r="LRI214" s="14"/>
+      <c r="LRJ214" s="14"/>
+      <c r="LRK214" s="14"/>
+      <c r="LRL214" s="14"/>
+      <c r="LRM214" s="14"/>
+      <c r="LRN214" s="14"/>
+      <c r="LRO214" s="14"/>
+      <c r="LRP214" s="14"/>
+      <c r="LRQ214" s="14"/>
+      <c r="LRR214" s="14"/>
+      <c r="LRS214" s="14"/>
+      <c r="LRT214" s="14"/>
+      <c r="LRU214" s="14"/>
+      <c r="LRV214" s="14"/>
+      <c r="LRW214" s="14"/>
+      <c r="LRX214" s="14"/>
+      <c r="LRY214" s="14"/>
+      <c r="LRZ214" s="14"/>
+      <c r="LSA214" s="14"/>
+      <c r="LSB214" s="14"/>
+      <c r="LSC214" s="14"/>
+      <c r="LSD214" s="14"/>
+      <c r="LSE214" s="14"/>
+      <c r="LSF214" s="14"/>
+      <c r="LSG214" s="14"/>
+      <c r="LSH214" s="14"/>
+      <c r="LSI214" s="14"/>
+      <c r="LSJ214" s="14"/>
+      <c r="LSK214" s="14"/>
+      <c r="LSL214" s="14"/>
+      <c r="LSM214" s="14"/>
+      <c r="LSN214" s="14"/>
+      <c r="LSO214" s="14"/>
+      <c r="LSP214" s="14"/>
+      <c r="LSQ214" s="14"/>
+      <c r="LSR214" s="14"/>
+      <c r="LSS214" s="14"/>
+      <c r="LST214" s="14"/>
+      <c r="LSU214" s="14"/>
+      <c r="LSV214" s="14"/>
+      <c r="LSW214" s="14"/>
+      <c r="LSX214" s="14"/>
+      <c r="LSY214" s="14"/>
+      <c r="LSZ214" s="14"/>
+      <c r="LTA214" s="14"/>
+      <c r="LTB214" s="14"/>
+      <c r="LTC214" s="14"/>
+      <c r="LTD214" s="14"/>
+      <c r="LTE214" s="14"/>
+      <c r="LTF214" s="14"/>
+      <c r="LTG214" s="14"/>
+      <c r="LTH214" s="14"/>
+      <c r="LTI214" s="14"/>
+      <c r="LTJ214" s="14"/>
+      <c r="LTK214" s="14"/>
+      <c r="LTL214" s="14"/>
+      <c r="LTM214" s="14"/>
+      <c r="LTN214" s="14"/>
+      <c r="LTO214" s="14"/>
+      <c r="LTP214" s="14"/>
+      <c r="LTQ214" s="14"/>
+      <c r="LTR214" s="14"/>
+      <c r="LTS214" s="14"/>
+      <c r="LTT214" s="14"/>
+      <c r="LTU214" s="14"/>
+      <c r="LTV214" s="14"/>
+      <c r="LTW214" s="14"/>
+      <c r="LTX214" s="14"/>
+      <c r="LTY214" s="14"/>
+      <c r="LTZ214" s="14"/>
+      <c r="LUA214" s="14"/>
+      <c r="LUB214" s="14"/>
+      <c r="LUC214" s="14"/>
+      <c r="LUD214" s="14"/>
+      <c r="LUE214" s="14"/>
+      <c r="LUF214" s="14"/>
+      <c r="LUG214" s="14"/>
+      <c r="LUH214" s="14"/>
+      <c r="LUI214" s="14"/>
+      <c r="LUJ214" s="14"/>
+      <c r="LUK214" s="14"/>
+      <c r="LUL214" s="14"/>
+      <c r="LUM214" s="14"/>
+      <c r="LUN214" s="14"/>
+      <c r="LUO214" s="14"/>
+      <c r="LUP214" s="14"/>
+      <c r="LUQ214" s="14"/>
+      <c r="LUR214" s="14"/>
+      <c r="LUS214" s="14"/>
+      <c r="LUT214" s="14"/>
+      <c r="LUU214" s="14"/>
+      <c r="LUV214" s="14"/>
+      <c r="LUW214" s="14"/>
+      <c r="LUX214" s="14"/>
+      <c r="LUY214" s="14"/>
+      <c r="LUZ214" s="14"/>
+      <c r="LVA214" s="14"/>
+      <c r="LVB214" s="14"/>
+      <c r="LVC214" s="14"/>
+      <c r="LVD214" s="14"/>
+      <c r="LVE214" s="14"/>
+      <c r="LVF214" s="14"/>
+      <c r="LVG214" s="14"/>
+      <c r="LVH214" s="14"/>
+      <c r="LVI214" s="14"/>
+      <c r="LVJ214" s="14"/>
+      <c r="LVK214" s="14"/>
+      <c r="LVL214" s="14"/>
+      <c r="LVM214" s="14"/>
+      <c r="LVN214" s="14"/>
+      <c r="LVO214" s="14"/>
+      <c r="LVP214" s="14"/>
+      <c r="LVQ214" s="14"/>
+      <c r="LVR214" s="14"/>
+      <c r="LVS214" s="14"/>
+      <c r="LVT214" s="14"/>
+      <c r="LVU214" s="14"/>
+      <c r="LVV214" s="14"/>
+      <c r="LVW214" s="14"/>
+      <c r="LVX214" s="14"/>
+      <c r="LVY214" s="14"/>
+      <c r="LVZ214" s="14"/>
+      <c r="LWA214" s="14"/>
+      <c r="LWB214" s="14"/>
+      <c r="LWC214" s="14"/>
+      <c r="LWD214" s="14"/>
+      <c r="LWE214" s="14"/>
+      <c r="LWF214" s="14"/>
+      <c r="LWG214" s="14"/>
+      <c r="LWH214" s="14"/>
+      <c r="LWI214" s="14"/>
+      <c r="LWJ214" s="14"/>
+      <c r="LWK214" s="14"/>
+      <c r="LWL214" s="14"/>
+      <c r="LWM214" s="14"/>
+      <c r="LWN214" s="14"/>
+      <c r="LWO214" s="14"/>
+      <c r="LWP214" s="14"/>
+      <c r="LWQ214" s="14"/>
+      <c r="LWR214" s="14"/>
+      <c r="LWS214" s="14"/>
+      <c r="LWT214" s="14"/>
+      <c r="LWU214" s="14"/>
+      <c r="LWV214" s="14"/>
+      <c r="LWW214" s="14"/>
+      <c r="LWX214" s="14"/>
+      <c r="LWY214" s="14"/>
+      <c r="LWZ214" s="14"/>
+      <c r="LXA214" s="14"/>
+      <c r="LXB214" s="14"/>
+      <c r="LXC214" s="14"/>
+      <c r="LXD214" s="14"/>
+      <c r="LXE214" s="14"/>
+      <c r="LXF214" s="14"/>
+      <c r="LXG214" s="14"/>
+      <c r="LXH214" s="14"/>
+      <c r="LXI214" s="14"/>
+      <c r="LXJ214" s="14"/>
+      <c r="LXK214" s="14"/>
+      <c r="LXL214" s="14"/>
+      <c r="LXM214" s="14"/>
+      <c r="LXN214" s="14"/>
+      <c r="LXO214" s="14"/>
+      <c r="LXP214" s="14"/>
+      <c r="LXQ214" s="14"/>
+      <c r="LXR214" s="14"/>
+      <c r="LXS214" s="14"/>
+      <c r="LXT214" s="14"/>
+      <c r="LXU214" s="14"/>
+      <c r="LXV214" s="14"/>
+      <c r="LXW214" s="14"/>
+      <c r="LXX214" s="14"/>
+      <c r="LXY214" s="14"/>
+      <c r="LXZ214" s="14"/>
+      <c r="LYA214" s="14"/>
+      <c r="LYB214" s="14"/>
+      <c r="LYC214" s="14"/>
+      <c r="LYD214" s="14"/>
+      <c r="LYE214" s="14"/>
+      <c r="LYF214" s="14"/>
+      <c r="LYG214" s="14"/>
+      <c r="LYH214" s="14"/>
+      <c r="LYI214" s="14"/>
+      <c r="LYJ214" s="14"/>
+      <c r="LYK214" s="14"/>
+      <c r="LYL214" s="14"/>
+      <c r="LYM214" s="14"/>
+      <c r="LYN214" s="14"/>
+      <c r="LYO214" s="14"/>
+      <c r="LYP214" s="14"/>
+      <c r="LYQ214" s="14"/>
+      <c r="LYR214" s="14"/>
+      <c r="LYS214" s="14"/>
+      <c r="LYT214" s="14"/>
+      <c r="LYU214" s="14"/>
+      <c r="LYV214" s="14"/>
+      <c r="LYW214" s="14"/>
+      <c r="LYX214" s="14"/>
+      <c r="LYY214" s="14"/>
+      <c r="LYZ214" s="14"/>
+      <c r="LZA214" s="14"/>
+      <c r="LZB214" s="14"/>
+      <c r="LZC214" s="14"/>
+      <c r="LZD214" s="14"/>
+      <c r="LZE214" s="14"/>
+      <c r="LZF214" s="14"/>
+      <c r="LZG214" s="14"/>
+      <c r="LZH214" s="14"/>
+      <c r="LZI214" s="14"/>
+      <c r="LZJ214" s="14"/>
+      <c r="LZK214" s="14"/>
+      <c r="LZL214" s="14"/>
+      <c r="LZM214" s="14"/>
+      <c r="LZN214" s="14"/>
+      <c r="LZO214" s="14"/>
+      <c r="LZP214" s="14"/>
+      <c r="LZQ214" s="14"/>
+      <c r="LZR214" s="14"/>
+      <c r="LZS214" s="14"/>
+      <c r="LZT214" s="14"/>
+      <c r="LZU214" s="14"/>
+      <c r="LZV214" s="14"/>
+      <c r="LZW214" s="14"/>
+      <c r="LZX214" s="14"/>
+      <c r="LZY214" s="14"/>
+      <c r="LZZ214" s="14"/>
+      <c r="MAA214" s="14"/>
+      <c r="MAB214" s="14"/>
+      <c r="MAC214" s="14"/>
+      <c r="MAD214" s="14"/>
+      <c r="MAE214" s="14"/>
+      <c r="MAF214" s="14"/>
+      <c r="MAG214" s="14"/>
+      <c r="MAH214" s="14"/>
+      <c r="MAI214" s="14"/>
+      <c r="MAJ214" s="14"/>
+      <c r="MAK214" s="14"/>
+      <c r="MAL214" s="14"/>
+      <c r="MAM214" s="14"/>
+      <c r="MAN214" s="14"/>
+      <c r="MAO214" s="14"/>
+      <c r="MAP214" s="14"/>
+      <c r="MAQ214" s="14"/>
+      <c r="MAR214" s="14"/>
+      <c r="MAS214" s="14"/>
+      <c r="MAT214" s="14"/>
+      <c r="MAU214" s="14"/>
+      <c r="MAV214" s="14"/>
+      <c r="MAW214" s="14"/>
+      <c r="MAX214" s="14"/>
+      <c r="MAY214" s="14"/>
+      <c r="MAZ214" s="14"/>
+      <c r="MBA214" s="14"/>
+      <c r="MBB214" s="14"/>
+      <c r="MBC214" s="14"/>
+      <c r="MBD214" s="14"/>
+      <c r="MBE214" s="14"/>
+      <c r="MBF214" s="14"/>
+      <c r="MBG214" s="14"/>
+      <c r="MBH214" s="14"/>
+      <c r="MBI214" s="14"/>
+      <c r="MBJ214" s="14"/>
+      <c r="MBK214" s="14"/>
+      <c r="MBL214" s="14"/>
+      <c r="MBM214" s="14"/>
+      <c r="MBN214" s="14"/>
+      <c r="MBO214" s="14"/>
+      <c r="MBP214" s="14"/>
+      <c r="MBQ214" s="14"/>
+      <c r="MBR214" s="14"/>
+      <c r="MBS214" s="14"/>
+      <c r="MBT214" s="14"/>
+      <c r="MBU214" s="14"/>
+      <c r="MBV214" s="14"/>
+      <c r="MBW214" s="14"/>
+      <c r="MBX214" s="14"/>
+      <c r="MBY214" s="14"/>
+      <c r="MBZ214" s="14"/>
+      <c r="MCA214" s="14"/>
+      <c r="MCB214" s="14"/>
+      <c r="MCC214" s="14"/>
+      <c r="MCD214" s="14"/>
+      <c r="MCE214" s="14"/>
+      <c r="MCF214" s="14"/>
+      <c r="MCG214" s="14"/>
+      <c r="MCH214" s="14"/>
+      <c r="MCI214" s="14"/>
+      <c r="MCJ214" s="14"/>
+      <c r="MCK214" s="14"/>
+      <c r="MCL214" s="14"/>
+      <c r="MCM214" s="14"/>
+      <c r="MCN214" s="14"/>
+      <c r="MCO214" s="14"/>
+      <c r="MCP214" s="14"/>
+      <c r="MCQ214" s="14"/>
+      <c r="MCR214" s="14"/>
+      <c r="MCS214" s="14"/>
+      <c r="MCT214" s="14"/>
+      <c r="MCU214" s="14"/>
+      <c r="MCV214" s="14"/>
+      <c r="MCW214" s="14"/>
+      <c r="MCX214" s="14"/>
+      <c r="MCY214" s="14"/>
+      <c r="MCZ214" s="14"/>
+      <c r="MDA214" s="14"/>
+      <c r="MDB214" s="14"/>
+      <c r="MDC214" s="14"/>
+      <c r="MDD214" s="14"/>
+      <c r="MDE214" s="14"/>
+      <c r="MDF214" s="14"/>
+      <c r="MDG214" s="14"/>
+      <c r="MDH214" s="14"/>
+      <c r="MDI214" s="14"/>
+      <c r="MDJ214" s="14"/>
+      <c r="MDK214" s="14"/>
+      <c r="MDL214" s="14"/>
+      <c r="MDM214" s="14"/>
+      <c r="MDN214" s="14"/>
+      <c r="MDO214" s="14"/>
+      <c r="MDP214" s="14"/>
+      <c r="MDQ214" s="14"/>
+      <c r="MDR214" s="14"/>
+      <c r="MDS214" s="14"/>
+      <c r="MDT214" s="14"/>
+      <c r="MDU214" s="14"/>
+      <c r="MDV214" s="14"/>
+      <c r="MDW214" s="14"/>
+      <c r="MDX214" s="14"/>
+      <c r="MDY214" s="14"/>
+      <c r="MDZ214" s="14"/>
+      <c r="MEA214" s="14"/>
+      <c r="MEB214" s="14"/>
+      <c r="MEC214" s="14"/>
+      <c r="MED214" s="14"/>
+      <c r="MEE214" s="14"/>
+      <c r="MEF214" s="14"/>
+      <c r="MEG214" s="14"/>
+      <c r="MEH214" s="14"/>
+      <c r="MEI214" s="14"/>
+      <c r="MEJ214" s="14"/>
+      <c r="MEK214" s="14"/>
+      <c r="MEL214" s="14"/>
+      <c r="MEM214" s="14"/>
+      <c r="MEN214" s="14"/>
+      <c r="MEO214" s="14"/>
+      <c r="MEP214" s="14"/>
+      <c r="MEQ214" s="14"/>
+      <c r="MER214" s="14"/>
+      <c r="MES214" s="14"/>
+      <c r="MET214" s="14"/>
+      <c r="MEU214" s="14"/>
+      <c r="MEV214" s="14"/>
+      <c r="MEW214" s="14"/>
+      <c r="MEX214" s="14"/>
+      <c r="MEY214" s="14"/>
+      <c r="MEZ214" s="14"/>
+      <c r="MFA214" s="14"/>
+      <c r="MFB214" s="14"/>
+      <c r="MFC214" s="14"/>
+      <c r="MFD214" s="14"/>
+      <c r="MFE214" s="14"/>
+      <c r="MFF214" s="14"/>
+      <c r="MFG214" s="14"/>
+      <c r="MFH214" s="14"/>
+      <c r="MFI214" s="14"/>
+      <c r="MFJ214" s="14"/>
+      <c r="MFK214" s="14"/>
+      <c r="MFL214" s="14"/>
+      <c r="MFM214" s="14"/>
+      <c r="MFN214" s="14"/>
+      <c r="MFO214" s="14"/>
+      <c r="MFP214" s="14"/>
+      <c r="MFQ214" s="14"/>
+      <c r="MFR214" s="14"/>
+      <c r="MFS214" s="14"/>
+      <c r="MFT214" s="14"/>
+      <c r="MFU214" s="14"/>
+      <c r="MFV214" s="14"/>
+      <c r="MFW214" s="14"/>
+      <c r="MFX214" s="14"/>
+      <c r="MFY214" s="14"/>
+      <c r="MFZ214" s="14"/>
+      <c r="MGA214" s="14"/>
+      <c r="MGB214" s="14"/>
+      <c r="MGC214" s="14"/>
+      <c r="MGD214" s="14"/>
+      <c r="MGE214" s="14"/>
+      <c r="MGF214" s="14"/>
+      <c r="MGG214" s="14"/>
+      <c r="MGH214" s="14"/>
+      <c r="MGI214" s="14"/>
+      <c r="MGJ214" s="14"/>
+      <c r="MGK214" s="14"/>
+      <c r="MGL214" s="14"/>
+      <c r="MGM214" s="14"/>
+      <c r="MGN214" s="14"/>
+      <c r="MGO214" s="14"/>
+      <c r="MGP214" s="14"/>
+      <c r="MGQ214" s="14"/>
+      <c r="MGR214" s="14"/>
+      <c r="MGS214" s="14"/>
+      <c r="MGT214" s="14"/>
+      <c r="MGU214" s="14"/>
+      <c r="MGV214" s="14"/>
+      <c r="MGW214" s="14"/>
+      <c r="MGX214" s="14"/>
+      <c r="MGY214" s="14"/>
+      <c r="MGZ214" s="14"/>
+      <c r="MHA214" s="14"/>
+      <c r="MHB214" s="14"/>
+      <c r="MHC214" s="14"/>
+      <c r="MHD214" s="14"/>
+      <c r="MHE214" s="14"/>
+      <c r="MHF214" s="14"/>
+      <c r="MHG214" s="14"/>
+      <c r="MHH214" s="14"/>
+      <c r="MHI214" s="14"/>
+      <c r="MHJ214" s="14"/>
+      <c r="MHK214" s="14"/>
+      <c r="MHL214" s="14"/>
+      <c r="MHM214" s="14"/>
+      <c r="MHN214" s="14"/>
+      <c r="MHO214" s="14"/>
+      <c r="MHP214" s="14"/>
+      <c r="MHQ214" s="14"/>
+      <c r="MHR214" s="14"/>
+      <c r="MHS214" s="14"/>
+      <c r="MHT214" s="14"/>
+      <c r="MHU214" s="14"/>
+      <c r="MHV214" s="14"/>
+      <c r="MHW214" s="14"/>
+      <c r="MHX214" s="14"/>
+      <c r="MHY214" s="14"/>
+      <c r="MHZ214" s="14"/>
+      <c r="MIA214" s="14"/>
+      <c r="MIB214" s="14"/>
+      <c r="MIC214" s="14"/>
+      <c r="MID214" s="14"/>
+      <c r="MIE214" s="14"/>
+      <c r="MIF214" s="14"/>
+      <c r="MIG214" s="14"/>
+      <c r="MIH214" s="14"/>
+      <c r="MII214" s="14"/>
+      <c r="MIJ214" s="14"/>
+      <c r="MIK214" s="14"/>
+      <c r="MIL214" s="14"/>
+      <c r="MIM214" s="14"/>
+      <c r="MIN214" s="14"/>
+      <c r="MIO214" s="14"/>
+      <c r="MIP214" s="14"/>
+      <c r="MIQ214" s="14"/>
+      <c r="MIR214" s="14"/>
+      <c r="MIS214" s="14"/>
+      <c r="MIT214" s="14"/>
+      <c r="MIU214" s="14"/>
+      <c r="MIV214" s="14"/>
+      <c r="MIW214" s="14"/>
+      <c r="MIX214" s="14"/>
+      <c r="MIY214" s="14"/>
+      <c r="MIZ214" s="14"/>
+      <c r="MJA214" s="14"/>
+      <c r="MJB214" s="14"/>
+      <c r="MJC214" s="14"/>
+      <c r="MJD214" s="14"/>
+      <c r="MJE214" s="14"/>
+      <c r="MJF214" s="14"/>
+      <c r="MJG214" s="14"/>
+      <c r="MJH214" s="14"/>
+      <c r="MJI214" s="14"/>
+      <c r="MJJ214" s="14"/>
+      <c r="MJK214" s="14"/>
+      <c r="MJL214" s="14"/>
+      <c r="MJM214" s="14"/>
+      <c r="MJN214" s="14"/>
+      <c r="MJO214" s="14"/>
+      <c r="MJP214" s="14"/>
+      <c r="MJQ214" s="14"/>
+      <c r="MJR214" s="14"/>
+      <c r="MJS214" s="14"/>
+      <c r="MJT214" s="14"/>
+      <c r="MJU214" s="14"/>
+      <c r="MJV214" s="14"/>
+      <c r="MJW214" s="14"/>
+      <c r="MJX214" s="14"/>
+      <c r="MJY214" s="14"/>
+      <c r="MJZ214" s="14"/>
+      <c r="MKA214" s="14"/>
+      <c r="MKB214" s="14"/>
+      <c r="MKC214" s="14"/>
+      <c r="MKD214" s="14"/>
+      <c r="MKE214" s="14"/>
+      <c r="MKF214" s="14"/>
+      <c r="MKG214" s="14"/>
+      <c r="MKH214" s="14"/>
+      <c r="MKI214" s="14"/>
+      <c r="MKJ214" s="14"/>
+      <c r="MKK214" s="14"/>
+      <c r="MKL214" s="14"/>
+      <c r="MKM214" s="14"/>
+      <c r="MKN214" s="14"/>
+      <c r="MKO214" s="14"/>
+      <c r="MKP214" s="14"/>
+      <c r="MKQ214" s="14"/>
+      <c r="MKR214" s="14"/>
+      <c r="MKS214" s="14"/>
+      <c r="MKT214" s="14"/>
+      <c r="MKU214" s="14"/>
+      <c r="MKV214" s="14"/>
+      <c r="MKW214" s="14"/>
+      <c r="MKX214" s="14"/>
+      <c r="MKY214" s="14"/>
+      <c r="MKZ214" s="14"/>
+      <c r="MLA214" s="14"/>
+      <c r="MLB214" s="14"/>
+      <c r="MLC214" s="14"/>
+      <c r="MLD214" s="14"/>
+      <c r="MLE214" s="14"/>
+      <c r="MLF214" s="14"/>
+      <c r="MLG214" s="14"/>
+      <c r="MLH214" s="14"/>
+      <c r="MLI214" s="14"/>
+      <c r="MLJ214" s="14"/>
+      <c r="MLK214" s="14"/>
+      <c r="MLL214" s="14"/>
+      <c r="MLM214" s="14"/>
+      <c r="MLN214" s="14"/>
+      <c r="MLO214" s="14"/>
+      <c r="MLP214" s="14"/>
+      <c r="MLQ214" s="14"/>
+      <c r="MLR214" s="14"/>
+      <c r="MLS214" s="14"/>
+      <c r="MLT214" s="14"/>
+      <c r="MLU214" s="14"/>
+      <c r="MLV214" s="14"/>
+      <c r="MLW214" s="14"/>
+      <c r="MLX214" s="14"/>
+      <c r="MLY214" s="14"/>
+      <c r="MLZ214" s="14"/>
+      <c r="MMA214" s="14"/>
+      <c r="MMB214" s="14"/>
+      <c r="MMC214" s="14"/>
+      <c r="MMD214" s="14"/>
+      <c r="MME214" s="14"/>
+      <c r="MMF214" s="14"/>
+      <c r="MMG214" s="14"/>
+      <c r="MMH214" s="14"/>
+      <c r="MMI214" s="14"/>
+      <c r="MMJ214" s="14"/>
+      <c r="MMK214" s="14"/>
+      <c r="MML214" s="14"/>
+      <c r="MMM214" s="14"/>
+      <c r="MMN214" s="14"/>
+      <c r="MMO214" s="14"/>
+      <c r="MMP214" s="14"/>
+      <c r="MMQ214" s="14"/>
+      <c r="MMR214" s="14"/>
+      <c r="MMS214" s="14"/>
+      <c r="MMT214" s="14"/>
+      <c r="MMU214" s="14"/>
+      <c r="MMV214" s="14"/>
+      <c r="MMW214" s="14"/>
+      <c r="MMX214" s="14"/>
+      <c r="MMY214" s="14"/>
+      <c r="MMZ214" s="14"/>
+      <c r="MNA214" s="14"/>
+      <c r="MNB214" s="14"/>
+      <c r="MNC214" s="14"/>
+      <c r="MND214" s="14"/>
+      <c r="MNE214" s="14"/>
+      <c r="MNF214" s="14"/>
+      <c r="MNG214" s="14"/>
+      <c r="MNH214" s="14"/>
+      <c r="MNI214" s="14"/>
+      <c r="MNJ214" s="14"/>
+      <c r="MNK214" s="14"/>
+      <c r="MNL214" s="14"/>
+      <c r="MNM214" s="14"/>
+      <c r="MNN214" s="14"/>
+      <c r="MNO214" s="14"/>
+      <c r="MNP214" s="14"/>
+      <c r="MNQ214" s="14"/>
+      <c r="MNR214" s="14"/>
+      <c r="MNS214" s="14"/>
+      <c r="MNT214" s="14"/>
+      <c r="MNU214" s="14"/>
+      <c r="MNV214" s="14"/>
+      <c r="MNW214" s="14"/>
+      <c r="MNX214" s="14"/>
+      <c r="MNY214" s="14"/>
+      <c r="MNZ214" s="14"/>
+      <c r="MOA214" s="14"/>
+      <c r="MOB214" s="14"/>
+      <c r="MOC214" s="14"/>
+      <c r="MOD214" s="14"/>
+      <c r="MOE214" s="14"/>
+      <c r="MOF214" s="14"/>
+      <c r="MOG214" s="14"/>
+      <c r="MOH214" s="14"/>
+      <c r="MOI214" s="14"/>
+      <c r="MOJ214" s="14"/>
+      <c r="MOK214" s="14"/>
+      <c r="MOL214" s="14"/>
+      <c r="MOM214" s="14"/>
+      <c r="MON214" s="14"/>
+      <c r="MOO214" s="14"/>
+      <c r="MOP214" s="14"/>
+      <c r="MOQ214" s="14"/>
+      <c r="MOR214" s="14"/>
+      <c r="MOS214" s="14"/>
+      <c r="MOT214" s="14"/>
+      <c r="MOU214" s="14"/>
+      <c r="MOV214" s="14"/>
+      <c r="MOW214" s="14"/>
+      <c r="MOX214" s="14"/>
+      <c r="MOY214" s="14"/>
+      <c r="MOZ214" s="14"/>
+      <c r="MPA214" s="14"/>
+      <c r="MPB214" s="14"/>
+      <c r="MPC214" s="14"/>
+      <c r="MPD214" s="14"/>
+      <c r="MPE214" s="14"/>
+      <c r="MPF214" s="14"/>
+      <c r="MPG214" s="14"/>
+      <c r="MPH214" s="14"/>
+      <c r="MPI214" s="14"/>
+      <c r="MPJ214" s="14"/>
+      <c r="MPK214" s="14"/>
+      <c r="MPL214" s="14"/>
+      <c r="MPM214" s="14"/>
+      <c r="MPN214" s="14"/>
+      <c r="MPO214" s="14"/>
+      <c r="MPP214" s="14"/>
+      <c r="MPQ214" s="14"/>
+      <c r="MPR214" s="14"/>
+      <c r="MPS214" s="14"/>
+      <c r="MPT214" s="14"/>
+      <c r="MPU214" s="14"/>
+      <c r="MPV214" s="14"/>
+      <c r="MPW214" s="14"/>
+      <c r="MPX214" s="14"/>
+      <c r="MPY214" s="14"/>
+      <c r="MPZ214" s="14"/>
+      <c r="MQA214" s="14"/>
+      <c r="MQB214" s="14"/>
+      <c r="MQC214" s="14"/>
+      <c r="MQD214" s="14"/>
+      <c r="MQE214" s="14"/>
+      <c r="MQF214" s="14"/>
+      <c r="MQG214" s="14"/>
+      <c r="MQH214" s="14"/>
+      <c r="MQI214" s="14"/>
+      <c r="MQJ214" s="14"/>
+      <c r="MQK214" s="14"/>
+      <c r="MQL214" s="14"/>
+      <c r="MQM214" s="14"/>
+      <c r="MQN214" s="14"/>
+      <c r="MQO214" s="14"/>
+      <c r="MQP214" s="14"/>
+      <c r="MQQ214" s="14"/>
+      <c r="MQR214" s="14"/>
+      <c r="MQS214" s="14"/>
+      <c r="MQT214" s="14"/>
+      <c r="MQU214" s="14"/>
+      <c r="MQV214" s="14"/>
+      <c r="MQW214" s="14"/>
+      <c r="MQX214" s="14"/>
+      <c r="MQY214" s="14"/>
+      <c r="MQZ214" s="14"/>
+      <c r="MRA214" s="14"/>
+      <c r="MRB214" s="14"/>
+      <c r="MRC214" s="14"/>
+      <c r="MRD214" s="14"/>
+      <c r="MRE214" s="14"/>
+      <c r="MRF214" s="14"/>
+      <c r="MRG214" s="14"/>
+      <c r="MRH214" s="14"/>
+      <c r="MRI214" s="14"/>
+      <c r="MRJ214" s="14"/>
+      <c r="MRK214" s="14"/>
+      <c r="MRL214" s="14"/>
+      <c r="MRM214" s="14"/>
+      <c r="MRN214" s="14"/>
+      <c r="MRO214" s="14"/>
+      <c r="MRP214" s="14"/>
+      <c r="MRQ214" s="14"/>
+      <c r="MRR214" s="14"/>
+      <c r="MRS214" s="14"/>
+      <c r="MRT214" s="14"/>
+      <c r="MRU214" s="14"/>
+      <c r="MRV214" s="14"/>
+      <c r="MRW214" s="14"/>
+      <c r="MRX214" s="14"/>
+      <c r="MRY214" s="14"/>
+      <c r="MRZ214" s="14"/>
+      <c r="MSA214" s="14"/>
+      <c r="MSB214" s="14"/>
+      <c r="MSC214" s="14"/>
+      <c r="MSD214" s="14"/>
+      <c r="MSE214" s="14"/>
+      <c r="MSF214" s="14"/>
+      <c r="MSG214" s="14"/>
+      <c r="MSH214" s="14"/>
+      <c r="MSI214" s="14"/>
+      <c r="MSJ214" s="14"/>
+      <c r="MSK214" s="14"/>
+      <c r="MSL214" s="14"/>
+      <c r="MSM214" s="14"/>
+      <c r="MSN214" s="14"/>
+      <c r="MSO214" s="14"/>
+      <c r="MSP214" s="14"/>
+      <c r="MSQ214" s="14"/>
+      <c r="MSR214" s="14"/>
+      <c r="MSS214" s="14"/>
+      <c r="MST214" s="14"/>
+      <c r="MSU214" s="14"/>
+      <c r="MSV214" s="14"/>
+      <c r="MSW214" s="14"/>
+      <c r="MSX214" s="14"/>
+      <c r="MSY214" s="14"/>
+      <c r="MSZ214" s="14"/>
+      <c r="MTA214" s="14"/>
+      <c r="MTB214" s="14"/>
+      <c r="MTC214" s="14"/>
+      <c r="MTD214" s="14"/>
+      <c r="MTE214" s="14"/>
+      <c r="MTF214" s="14"/>
+      <c r="MTG214" s="14"/>
+      <c r="MTH214" s="14"/>
+      <c r="MTI214" s="14"/>
+      <c r="MTJ214" s="14"/>
+      <c r="MTK214" s="14"/>
+      <c r="MTL214" s="14"/>
+      <c r="MTM214" s="14"/>
+      <c r="MTN214" s="14"/>
+      <c r="MTO214" s="14"/>
+      <c r="MTP214" s="14"/>
+      <c r="MTQ214" s="14"/>
+      <c r="MTR214" s="14"/>
+      <c r="MTS214" s="14"/>
+      <c r="MTT214" s="14"/>
+      <c r="MTU214" s="14"/>
+      <c r="MTV214" s="14"/>
+      <c r="MTW214" s="14"/>
+      <c r="MTX214" s="14"/>
+      <c r="MTY214" s="14"/>
+      <c r="MTZ214" s="14"/>
+      <c r="MUA214" s="14"/>
+      <c r="MUB214" s="14"/>
+      <c r="MUC214" s="14"/>
+      <c r="MUD214" s="14"/>
+      <c r="MUE214" s="14"/>
+      <c r="MUF214" s="14"/>
+      <c r="MUG214" s="14"/>
+      <c r="MUH214" s="14"/>
+      <c r="MUI214" s="14"/>
+      <c r="MUJ214" s="14"/>
+      <c r="MUK214" s="14"/>
+      <c r="MUL214" s="14"/>
+      <c r="MUM214" s="14"/>
+      <c r="MUN214" s="14"/>
+      <c r="MUO214" s="14"/>
+      <c r="MUP214" s="14"/>
+      <c r="MUQ214" s="14"/>
+      <c r="MUR214" s="14"/>
+      <c r="MUS214" s="14"/>
+      <c r="MUT214" s="14"/>
+      <c r="MUU214" s="14"/>
+      <c r="MUV214" s="14"/>
+      <c r="MUW214" s="14"/>
+      <c r="MUX214" s="14"/>
+      <c r="MUY214" s="14"/>
+      <c r="MUZ214" s="14"/>
+      <c r="MVA214" s="14"/>
+      <c r="MVB214" s="14"/>
+      <c r="MVC214" s="14"/>
+      <c r="MVD214" s="14"/>
+      <c r="MVE214" s="14"/>
+      <c r="MVF214" s="14"/>
+      <c r="MVG214" s="14"/>
+      <c r="MVH214" s="14"/>
+      <c r="MVI214" s="14"/>
+      <c r="MVJ214" s="14"/>
+      <c r="MVK214" s="14"/>
+      <c r="MVL214" s="14"/>
+      <c r="MVM214" s="14"/>
+      <c r="MVN214" s="14"/>
+      <c r="MVO214" s="14"/>
+      <c r="MVP214" s="14"/>
+      <c r="MVQ214" s="14"/>
+      <c r="MVR214" s="14"/>
+      <c r="MVS214" s="14"/>
+      <c r="MVT214" s="14"/>
+      <c r="MVU214" s="14"/>
+      <c r="MVV214" s="14"/>
+      <c r="MVW214" s="14"/>
+      <c r="MVX214" s="14"/>
+      <c r="MVY214" s="14"/>
+      <c r="MVZ214" s="14"/>
+      <c r="MWA214" s="14"/>
+      <c r="MWB214" s="14"/>
+      <c r="MWC214" s="14"/>
+      <c r="MWD214" s="14"/>
+      <c r="MWE214" s="14"/>
+      <c r="MWF214" s="14"/>
+      <c r="MWG214" s="14"/>
+      <c r="MWH214" s="14"/>
+      <c r="MWI214" s="14"/>
+      <c r="MWJ214" s="14"/>
+      <c r="MWK214" s="14"/>
+      <c r="MWL214" s="14"/>
+      <c r="MWM214" s="14"/>
+      <c r="MWN214" s="14"/>
+      <c r="MWO214" s="14"/>
+      <c r="MWP214" s="14"/>
+      <c r="MWQ214" s="14"/>
+      <c r="MWR214" s="14"/>
+      <c r="MWS214" s="14"/>
+      <c r="MWT214" s="14"/>
+      <c r="MWU214" s="14"/>
+      <c r="MWV214" s="14"/>
+      <c r="MWW214" s="14"/>
+      <c r="MWX214" s="14"/>
+      <c r="MWY214" s="14"/>
+      <c r="MWZ214" s="14"/>
+      <c r="MXA214" s="14"/>
+      <c r="MXB214" s="14"/>
+      <c r="MXC214" s="14"/>
+      <c r="MXD214" s="14"/>
+      <c r="MXE214" s="14"/>
+      <c r="MXF214" s="14"/>
+      <c r="MXG214" s="14"/>
+      <c r="MXH214" s="14"/>
+      <c r="MXI214" s="14"/>
+      <c r="MXJ214" s="14"/>
+      <c r="MXK214" s="14"/>
+      <c r="MXL214" s="14"/>
+      <c r="MXM214" s="14"/>
+      <c r="MXN214" s="14"/>
+      <c r="MXO214" s="14"/>
+      <c r="MXP214" s="14"/>
+      <c r="MXQ214" s="14"/>
+      <c r="MXR214" s="14"/>
+      <c r="MXS214" s="14"/>
+      <c r="MXT214" s="14"/>
+      <c r="MXU214" s="14"/>
+      <c r="MXV214" s="14"/>
+      <c r="MXW214" s="14"/>
+      <c r="MXX214" s="14"/>
+      <c r="MXY214" s="14"/>
+      <c r="MXZ214" s="14"/>
+      <c r="MYA214" s="14"/>
+      <c r="MYB214" s="14"/>
+      <c r="MYC214" s="14"/>
+      <c r="MYD214" s="14"/>
+      <c r="MYE214" s="14"/>
+      <c r="MYF214" s="14"/>
+      <c r="MYG214" s="14"/>
+      <c r="MYH214" s="14"/>
+      <c r="MYI214" s="14"/>
+      <c r="MYJ214" s="14"/>
+      <c r="MYK214" s="14"/>
+      <c r="MYL214" s="14"/>
+      <c r="MYM214" s="14"/>
+      <c r="MYN214" s="14"/>
+      <c r="MYO214" s="14"/>
+      <c r="MYP214" s="14"/>
+      <c r="MYQ214" s="14"/>
+      <c r="MYR214" s="14"/>
+      <c r="MYS214" s="14"/>
+      <c r="MYT214" s="14"/>
+      <c r="MYU214" s="14"/>
+      <c r="MYV214" s="14"/>
+      <c r="MYW214" s="14"/>
+      <c r="MYX214" s="14"/>
+      <c r="MYY214" s="14"/>
+      <c r="MYZ214" s="14"/>
+      <c r="MZA214" s="14"/>
+      <c r="MZB214" s="14"/>
+      <c r="MZC214" s="14"/>
+      <c r="MZD214" s="14"/>
+      <c r="MZE214" s="14"/>
+      <c r="MZF214" s="14"/>
+      <c r="MZG214" s="14"/>
+      <c r="MZH214" s="14"/>
+      <c r="MZI214" s="14"/>
+      <c r="MZJ214" s="14"/>
+      <c r="MZK214" s="14"/>
+      <c r="MZL214" s="14"/>
+      <c r="MZM214" s="14"/>
+      <c r="MZN214" s="14"/>
+      <c r="MZO214" s="14"/>
+      <c r="MZP214" s="14"/>
+      <c r="MZQ214" s="14"/>
+      <c r="MZR214" s="14"/>
+      <c r="MZS214" s="14"/>
+      <c r="MZT214" s="14"/>
+      <c r="MZU214" s="14"/>
+      <c r="MZV214" s="14"/>
+      <c r="MZW214" s="14"/>
+      <c r="MZX214" s="14"/>
+      <c r="MZY214" s="14"/>
+      <c r="MZZ214" s="14"/>
+      <c r="NAA214" s="14"/>
+      <c r="NAB214" s="14"/>
+      <c r="NAC214" s="14"/>
+      <c r="NAD214" s="14"/>
+      <c r="NAE214" s="14"/>
+      <c r="NAF214" s="14"/>
+      <c r="NAG214" s="14"/>
+      <c r="NAH214" s="14"/>
+      <c r="NAI214" s="14"/>
+      <c r="NAJ214" s="14"/>
+      <c r="NAK214" s="14"/>
+      <c r="NAL214" s="14"/>
+      <c r="NAM214" s="14"/>
+      <c r="NAN214" s="14"/>
+      <c r="NAO214" s="14"/>
+      <c r="NAP214" s="14"/>
+      <c r="NAQ214" s="14"/>
+      <c r="NAR214" s="14"/>
+      <c r="NAS214" s="14"/>
+      <c r="NAT214" s="14"/>
+      <c r="NAU214" s="14"/>
+      <c r="NAV214" s="14"/>
+      <c r="NAW214" s="14"/>
+      <c r="NAX214" s="14"/>
+      <c r="NAY214" s="14"/>
+      <c r="NAZ214" s="14"/>
+      <c r="NBA214" s="14"/>
+      <c r="NBB214" s="14"/>
+      <c r="NBC214" s="14"/>
+      <c r="NBD214" s="14"/>
+      <c r="NBE214" s="14"/>
+      <c r="NBF214" s="14"/>
+      <c r="NBG214" s="14"/>
+      <c r="NBH214" s="14"/>
+      <c r="NBI214" s="14"/>
+      <c r="NBJ214" s="14"/>
+      <c r="NBK214" s="14"/>
+      <c r="NBL214" s="14"/>
+      <c r="NBM214" s="14"/>
+      <c r="NBN214" s="14"/>
+      <c r="NBO214" s="14"/>
+      <c r="NBP214" s="14"/>
+      <c r="NBQ214" s="14"/>
+      <c r="NBR214" s="14"/>
+      <c r="NBS214" s="14"/>
+      <c r="NBT214" s="14"/>
+      <c r="NBU214" s="14"/>
+      <c r="NBV214" s="14"/>
+      <c r="NBW214" s="14"/>
+      <c r="NBX214" s="14"/>
+      <c r="NBY214" s="14"/>
+      <c r="NBZ214" s="14"/>
+      <c r="NCA214" s="14"/>
+      <c r="NCB214" s="14"/>
+      <c r="NCC214" s="14"/>
+      <c r="NCD214" s="14"/>
+      <c r="NCE214" s="14"/>
+      <c r="NCF214" s="14"/>
+      <c r="NCG214" s="14"/>
+      <c r="NCH214" s="14"/>
+      <c r="NCI214" s="14"/>
+      <c r="NCJ214" s="14"/>
+      <c r="NCK214" s="14"/>
+      <c r="NCL214" s="14"/>
+      <c r="NCM214" s="14"/>
+      <c r="NCN214" s="14"/>
+      <c r="NCO214" s="14"/>
+      <c r="NCP214" s="14"/>
+      <c r="NCQ214" s="14"/>
+      <c r="NCR214" s="14"/>
+      <c r="NCS214" s="14"/>
+      <c r="NCT214" s="14"/>
+      <c r="NCU214" s="14"/>
+      <c r="NCV214" s="14"/>
+      <c r="NCW214" s="14"/>
+      <c r="NCX214" s="14"/>
+      <c r="NCY214" s="14"/>
+      <c r="NCZ214" s="14"/>
+      <c r="NDA214" s="14"/>
+      <c r="NDB214" s="14"/>
+      <c r="NDC214" s="14"/>
+      <c r="NDD214" s="14"/>
+      <c r="NDE214" s="14"/>
+      <c r="NDF214" s="14"/>
+      <c r="NDG214" s="14"/>
+      <c r="NDH214" s="14"/>
+      <c r="NDI214" s="14"/>
+      <c r="NDJ214" s="14"/>
+      <c r="NDK214" s="14"/>
+      <c r="NDL214" s="14"/>
+      <c r="NDM214" s="14"/>
+      <c r="NDN214" s="14"/>
+      <c r="NDO214" s="14"/>
+      <c r="NDP214" s="14"/>
+      <c r="NDQ214" s="14"/>
+      <c r="NDR214" s="14"/>
+      <c r="NDS214" s="14"/>
+      <c r="NDT214" s="14"/>
+      <c r="NDU214" s="14"/>
+      <c r="NDV214" s="14"/>
+      <c r="NDW214" s="14"/>
+      <c r="NDX214" s="14"/>
+      <c r="NDY214" s="14"/>
+      <c r="NDZ214" s="14"/>
+      <c r="NEA214" s="14"/>
+      <c r="NEB214" s="14"/>
+      <c r="NEC214" s="14"/>
+      <c r="NED214" s="14"/>
+      <c r="NEE214" s="14"/>
+      <c r="NEF214" s="14"/>
+      <c r="NEG214" s="14"/>
+      <c r="NEH214" s="14"/>
+      <c r="NEI214" s="14"/>
+      <c r="NEJ214" s="14"/>
+      <c r="NEK214" s="14"/>
+      <c r="NEL214" s="14"/>
+      <c r="NEM214" s="14"/>
+      <c r="NEN214" s="14"/>
+      <c r="NEO214" s="14"/>
+      <c r="NEP214" s="14"/>
+      <c r="NEQ214" s="14"/>
+      <c r="NER214" s="14"/>
+      <c r="NES214" s="14"/>
+      <c r="NET214" s="14"/>
+      <c r="NEU214" s="14"/>
+      <c r="NEV214" s="14"/>
+      <c r="NEW214" s="14"/>
+      <c r="NEX214" s="14"/>
+      <c r="NEY214" s="14"/>
+      <c r="NEZ214" s="14"/>
+      <c r="NFA214" s="14"/>
+      <c r="NFB214" s="14"/>
+      <c r="NFC214" s="14"/>
+      <c r="NFD214" s="14"/>
+      <c r="NFE214" s="14"/>
+      <c r="NFF214" s="14"/>
+      <c r="NFG214" s="14"/>
+      <c r="NFH214" s="14"/>
+      <c r="NFI214" s="14"/>
+      <c r="NFJ214" s="14"/>
+      <c r="NFK214" s="14"/>
+      <c r="NFL214" s="14"/>
+      <c r="NFM214" s="14"/>
+      <c r="NFN214" s="14"/>
+      <c r="NFO214" s="14"/>
+      <c r="NFP214" s="14"/>
+      <c r="NFQ214" s="14"/>
+      <c r="NFR214" s="14"/>
+      <c r="NFS214" s="14"/>
+      <c r="NFT214" s="14"/>
+      <c r="NFU214" s="14"/>
+      <c r="NFV214" s="14"/>
+      <c r="NFW214" s="14"/>
+      <c r="NFX214" s="14"/>
+      <c r="NFY214" s="14"/>
+      <c r="NFZ214" s="14"/>
+      <c r="NGA214" s="14"/>
+      <c r="NGB214" s="14"/>
+      <c r="NGC214" s="14"/>
+      <c r="NGD214" s="14"/>
+      <c r="NGE214" s="14"/>
+      <c r="NGF214" s="14"/>
+      <c r="NGG214" s="14"/>
+      <c r="NGH214" s="14"/>
+      <c r="NGI214" s="14"/>
+      <c r="NGJ214" s="14"/>
+      <c r="NGK214" s="14"/>
+      <c r="NGL214" s="14"/>
+      <c r="NGM214" s="14"/>
+      <c r="NGN214" s="14"/>
+      <c r="NGO214" s="14"/>
+      <c r="NGP214" s="14"/>
+      <c r="NGQ214" s="14"/>
+      <c r="NGR214" s="14"/>
+      <c r="NGS214" s="14"/>
+      <c r="NGT214" s="14"/>
+      <c r="NGU214" s="14"/>
+      <c r="NGV214" s="14"/>
+      <c r="NGW214" s="14"/>
+      <c r="NGX214" s="14"/>
+      <c r="NGY214" s="14"/>
+      <c r="NGZ214" s="14"/>
+      <c r="NHA214" s="14"/>
+      <c r="NHB214" s="14"/>
+      <c r="NHC214" s="14"/>
+      <c r="NHD214" s="14"/>
+      <c r="NHE214" s="14"/>
+      <c r="NHF214" s="14"/>
+      <c r="NHG214" s="14"/>
+      <c r="NHH214" s="14"/>
+      <c r="NHI214" s="14"/>
+      <c r="NHJ214" s="14"/>
+      <c r="NHK214" s="14"/>
+      <c r="NHL214" s="14"/>
+      <c r="NHM214" s="14"/>
+      <c r="NHN214" s="14"/>
+      <c r="NHO214" s="14"/>
+      <c r="NHP214" s="14"/>
+      <c r="NHQ214" s="14"/>
+      <c r="NHR214" s="14"/>
+      <c r="NHS214" s="14"/>
+      <c r="NHT214" s="14"/>
+      <c r="NHU214" s="14"/>
+      <c r="NHV214" s="14"/>
+      <c r="NHW214" s="14"/>
+      <c r="NHX214" s="14"/>
+      <c r="NHY214" s="14"/>
+      <c r="NHZ214" s="14"/>
+      <c r="NIA214" s="14"/>
+      <c r="NIB214" s="14"/>
+      <c r="NIC214" s="14"/>
+      <c r="NID214" s="14"/>
+      <c r="NIE214" s="14"/>
+      <c r="NIF214" s="14"/>
+      <c r="NIG214" s="14"/>
+      <c r="NIH214" s="14"/>
+      <c r="NII214" s="14"/>
+      <c r="NIJ214" s="14"/>
+      <c r="NIK214" s="14"/>
+      <c r="NIL214" s="14"/>
+      <c r="NIM214" s="14"/>
+      <c r="NIN214" s="14"/>
+      <c r="NIO214" s="14"/>
+      <c r="NIP214" s="14"/>
+      <c r="NIQ214" s="14"/>
+      <c r="NIR214" s="14"/>
+      <c r="NIS214" s="14"/>
+      <c r="NIT214" s="14"/>
+      <c r="NIU214" s="14"/>
+      <c r="NIV214" s="14"/>
+      <c r="NIW214" s="14"/>
+      <c r="NIX214" s="14"/>
+      <c r="NIY214" s="14"/>
+      <c r="NIZ214" s="14"/>
+      <c r="NJA214" s="14"/>
+      <c r="NJB214" s="14"/>
+      <c r="NJC214" s="14"/>
+      <c r="NJD214" s="14"/>
+      <c r="NJE214" s="14"/>
+      <c r="NJF214" s="14"/>
+      <c r="NJG214" s="14"/>
+      <c r="NJH214" s="14"/>
+      <c r="NJI214" s="14"/>
+      <c r="NJJ214" s="14"/>
+      <c r="NJK214" s="14"/>
+      <c r="NJL214" s="14"/>
+      <c r="NJM214" s="14"/>
+      <c r="NJN214" s="14"/>
+      <c r="NJO214" s="14"/>
+      <c r="NJP214" s="14"/>
+      <c r="NJQ214" s="14"/>
+      <c r="NJR214" s="14"/>
+      <c r="NJS214" s="14"/>
+      <c r="NJT214" s="14"/>
+      <c r="NJU214" s="14"/>
+      <c r="NJV214" s="14"/>
+      <c r="NJW214" s="14"/>
+      <c r="NJX214" s="14"/>
+      <c r="NJY214" s="14"/>
+      <c r="NJZ214" s="14"/>
+      <c r="NKA214" s="14"/>
+      <c r="NKB214" s="14"/>
+      <c r="NKC214" s="14"/>
+      <c r="NKD214" s="14"/>
+      <c r="NKE214" s="14"/>
+      <c r="NKF214" s="14"/>
+      <c r="NKG214" s="14"/>
+      <c r="NKH214" s="14"/>
+      <c r="NKI214" s="14"/>
+      <c r="NKJ214" s="14"/>
+      <c r="NKK214" s="14"/>
+      <c r="NKL214" s="14"/>
+      <c r="NKM214" s="14"/>
+      <c r="NKN214" s="14"/>
+      <c r="NKO214" s="14"/>
+      <c r="NKP214" s="14"/>
+      <c r="NKQ214" s="14"/>
+      <c r="NKR214" s="14"/>
+      <c r="NKS214" s="14"/>
+      <c r="NKT214" s="14"/>
+      <c r="NKU214" s="14"/>
+      <c r="NKV214" s="14"/>
+      <c r="NKW214" s="14"/>
+      <c r="NKX214" s="14"/>
+      <c r="NKY214" s="14"/>
+      <c r="NKZ214" s="14"/>
+      <c r="NLA214" s="14"/>
+      <c r="NLB214" s="14"/>
+      <c r="NLC214" s="14"/>
+      <c r="NLD214" s="14"/>
+      <c r="NLE214" s="14"/>
+      <c r="NLF214" s="14"/>
+      <c r="NLG214" s="14"/>
+      <c r="NLH214" s="14"/>
+      <c r="NLI214" s="14"/>
+      <c r="NLJ214" s="14"/>
+      <c r="NLK214" s="14"/>
+      <c r="NLL214" s="14"/>
+      <c r="NLM214" s="14"/>
+      <c r="NLN214" s="14"/>
+      <c r="NLO214" s="14"/>
+      <c r="NLP214" s="14"/>
+      <c r="NLQ214" s="14"/>
+      <c r="NLR214" s="14"/>
+      <c r="NLS214" s="14"/>
+      <c r="NLT214" s="14"/>
+      <c r="NLU214" s="14"/>
+      <c r="NLV214" s="14"/>
+      <c r="NLW214" s="14"/>
+      <c r="NLX214" s="14"/>
+      <c r="NLY214" s="14"/>
+      <c r="NLZ214" s="14"/>
+      <c r="NMA214" s="14"/>
+      <c r="NMB214" s="14"/>
+      <c r="NMC214" s="14"/>
+      <c r="NMD214" s="14"/>
+      <c r="NME214" s="14"/>
+      <c r="NMF214" s="14"/>
+      <c r="NMG214" s="14"/>
+      <c r="NMH214" s="14"/>
+      <c r="NMI214" s="14"/>
+      <c r="NMJ214" s="14"/>
+      <c r="NMK214" s="14"/>
+      <c r="NML214" s="14"/>
+      <c r="NMM214" s="14"/>
+      <c r="NMN214" s="14"/>
+      <c r="NMO214" s="14"/>
+      <c r="NMP214" s="14"/>
+      <c r="NMQ214" s="14"/>
+      <c r="NMR214" s="14"/>
+      <c r="NMS214" s="14"/>
+      <c r="NMT214" s="14"/>
+      <c r="NMU214" s="14"/>
+      <c r="NMV214" s="14"/>
+      <c r="NMW214" s="14"/>
+      <c r="NMX214" s="14"/>
+      <c r="NMY214" s="14"/>
+      <c r="NMZ214" s="14"/>
+      <c r="NNA214" s="14"/>
+      <c r="NNB214" s="14"/>
+      <c r="NNC214" s="14"/>
+      <c r="NND214" s="14"/>
+      <c r="NNE214" s="14"/>
+      <c r="NNF214" s="14"/>
+      <c r="NNG214" s="14"/>
+      <c r="NNH214" s="14"/>
+      <c r="NNI214" s="14"/>
+      <c r="NNJ214" s="14"/>
+      <c r="NNK214" s="14"/>
+      <c r="NNL214" s="14"/>
+      <c r="NNM214" s="14"/>
+      <c r="NNN214" s="14"/>
+      <c r="NNO214" s="14"/>
+      <c r="NNP214" s="14"/>
+      <c r="NNQ214" s="14"/>
+      <c r="NNR214" s="14"/>
+      <c r="NNS214" s="14"/>
+      <c r="NNT214" s="14"/>
+      <c r="NNU214" s="14"/>
+      <c r="NNV214" s="14"/>
+      <c r="NNW214" s="14"/>
+      <c r="NNX214" s="14"/>
+      <c r="NNY214" s="14"/>
+      <c r="NNZ214" s="14"/>
+      <c r="NOA214" s="14"/>
+      <c r="NOB214" s="14"/>
+      <c r="NOC214" s="14"/>
+      <c r="NOD214" s="14"/>
+      <c r="NOE214" s="14"/>
+      <c r="NOF214" s="14"/>
+      <c r="NOG214" s="14"/>
+      <c r="NOH214" s="14"/>
+      <c r="NOI214" s="14"/>
+      <c r="NOJ214" s="14"/>
+      <c r="NOK214" s="14"/>
+      <c r="NOL214" s="14"/>
+      <c r="NOM214" s="14"/>
+      <c r="NON214" s="14"/>
+      <c r="NOO214" s="14"/>
+      <c r="NOP214" s="14"/>
+      <c r="NOQ214" s="14"/>
+      <c r="NOR214" s="14"/>
+      <c r="NOS214" s="14"/>
+      <c r="NOT214" s="14"/>
+      <c r="NOU214" s="14"/>
+      <c r="NOV214" s="14"/>
+      <c r="NOW214" s="14"/>
+      <c r="NOX214" s="14"/>
+      <c r="NOY214" s="14"/>
+      <c r="NOZ214" s="14"/>
+      <c r="NPA214" s="14"/>
+      <c r="NPB214" s="14"/>
+      <c r="NPC214" s="14"/>
+      <c r="NPD214" s="14"/>
+      <c r="NPE214" s="14"/>
+      <c r="NPF214" s="14"/>
+      <c r="NPG214" s="14"/>
+      <c r="NPH214" s="14"/>
+      <c r="NPI214" s="14"/>
+      <c r="NPJ214" s="14"/>
+      <c r="NPK214" s="14"/>
+      <c r="NPL214" s="14"/>
+      <c r="NPM214" s="14"/>
+      <c r="NPN214" s="14"/>
+      <c r="NPO214" s="14"/>
+      <c r="NPP214" s="14"/>
+      <c r="NPQ214" s="14"/>
+      <c r="NPR214" s="14"/>
+      <c r="NPS214" s="14"/>
+      <c r="NPT214" s="14"/>
+      <c r="NPU214" s="14"/>
+      <c r="NPV214" s="14"/>
+      <c r="NPW214" s="14"/>
+      <c r="NPX214" s="14"/>
+      <c r="NPY214" s="14"/>
+      <c r="NPZ214" s="14"/>
+      <c r="NQA214" s="14"/>
+      <c r="NQB214" s="14"/>
+      <c r="NQC214" s="14"/>
+      <c r="NQD214" s="14"/>
+      <c r="NQE214" s="14"/>
+      <c r="NQF214" s="14"/>
+      <c r="NQG214" s="14"/>
+      <c r="NQH214" s="14"/>
+      <c r="NQI214" s="14"/>
+      <c r="NQJ214" s="14"/>
+      <c r="NQK214" s="14"/>
+      <c r="NQL214" s="14"/>
+      <c r="NQM214" s="14"/>
+      <c r="NQN214" s="14"/>
+      <c r="NQO214" s="14"/>
+      <c r="NQP214" s="14"/>
+      <c r="NQQ214" s="14"/>
+      <c r="NQR214" s="14"/>
+      <c r="NQS214" s="14"/>
+      <c r="NQT214" s="14"/>
+      <c r="NQU214" s="14"/>
+      <c r="NQV214" s="14"/>
+      <c r="NQW214" s="14"/>
+      <c r="NQX214" s="14"/>
+      <c r="NQY214" s="14"/>
+      <c r="NQZ214" s="14"/>
+      <c r="NRA214" s="14"/>
+      <c r="NRB214" s="14"/>
+      <c r="NRC214" s="14"/>
+      <c r="NRD214" s="14"/>
+      <c r="NRE214" s="14"/>
+      <c r="NRF214" s="14"/>
+      <c r="NRG214" s="14"/>
+      <c r="NRH214" s="14"/>
+      <c r="NRI214" s="14"/>
+      <c r="NRJ214" s="14"/>
+      <c r="NRK214" s="14"/>
+      <c r="NRL214" s="14"/>
+      <c r="NRM214" s="14"/>
+      <c r="NRN214" s="14"/>
+      <c r="NRO214" s="14"/>
+      <c r="NRP214" s="14"/>
+      <c r="NRQ214" s="14"/>
+      <c r="NRR214" s="14"/>
+      <c r="NRS214" s="14"/>
+      <c r="NRT214" s="14"/>
+      <c r="NRU214" s="14"/>
+      <c r="NRV214" s="14"/>
+      <c r="NRW214" s="14"/>
+      <c r="NRX214" s="14"/>
+      <c r="NRY214" s="14"/>
+      <c r="NRZ214" s="14"/>
+      <c r="NSA214" s="14"/>
+      <c r="NSB214" s="14"/>
+      <c r="NSC214" s="14"/>
+      <c r="NSD214" s="14"/>
+      <c r="NSE214" s="14"/>
+      <c r="NSF214" s="14"/>
+      <c r="NSG214" s="14"/>
+      <c r="NSH214" s="14"/>
+      <c r="NSI214" s="14"/>
+      <c r="NSJ214" s="14"/>
+      <c r="NSK214" s="14"/>
+      <c r="NSL214" s="14"/>
+      <c r="NSM214" s="14"/>
+      <c r="NSN214" s="14"/>
+      <c r="NSO214" s="14"/>
+      <c r="NSP214" s="14"/>
+      <c r="NSQ214" s="14"/>
+      <c r="NSR214" s="14"/>
+      <c r="NSS214" s="14"/>
+      <c r="NST214" s="14"/>
+      <c r="NSU214" s="14"/>
+      <c r="NSV214" s="14"/>
+      <c r="NSW214" s="14"/>
+      <c r="NSX214" s="14"/>
+      <c r="NSY214" s="14"/>
+      <c r="NSZ214" s="14"/>
+      <c r="NTA214" s="14"/>
+      <c r="NTB214" s="14"/>
+      <c r="NTC214" s="14"/>
+      <c r="NTD214" s="14"/>
+      <c r="NTE214" s="14"/>
+      <c r="NTF214" s="14"/>
+      <c r="NTG214" s="14"/>
+      <c r="NTH214" s="14"/>
+      <c r="NTI214" s="14"/>
+      <c r="NTJ214" s="14"/>
+      <c r="NTK214" s="14"/>
+      <c r="NTL214" s="14"/>
+      <c r="NTM214" s="14"/>
+      <c r="NTN214" s="14"/>
+      <c r="NTO214" s="14"/>
+      <c r="NTP214" s="14"/>
+      <c r="NTQ214" s="14"/>
+      <c r="NTR214" s="14"/>
+      <c r="NTS214" s="14"/>
+      <c r="NTT214" s="14"/>
+      <c r="NTU214" s="14"/>
+      <c r="NTV214" s="14"/>
+      <c r="NTW214" s="14"/>
+      <c r="NTX214" s="14"/>
+      <c r="NTY214" s="14"/>
+      <c r="NTZ214" s="14"/>
+      <c r="NUA214" s="14"/>
+      <c r="NUB214" s="14"/>
+      <c r="NUC214" s="14"/>
+      <c r="NUD214" s="14"/>
+      <c r="NUE214" s="14"/>
+      <c r="NUF214" s="14"/>
+      <c r="NUG214" s="14"/>
+      <c r="NUH214" s="14"/>
+      <c r="NUI214" s="14"/>
+      <c r="NUJ214" s="14"/>
+      <c r="NUK214" s="14"/>
+      <c r="NUL214" s="14"/>
+      <c r="NUM214" s="14"/>
+      <c r="NUN214" s="14"/>
+      <c r="NUO214" s="14"/>
+      <c r="NUP214" s="14"/>
+      <c r="NUQ214" s="14"/>
+      <c r="NUR214" s="14"/>
+      <c r="NUS214" s="14"/>
+      <c r="NUT214" s="14"/>
+      <c r="NUU214" s="14"/>
+      <c r="NUV214" s="14"/>
+      <c r="NUW214" s="14"/>
+      <c r="NUX214" s="14"/>
+      <c r="NUY214" s="14"/>
+      <c r="NUZ214" s="14"/>
+      <c r="NVA214" s="14"/>
+      <c r="NVB214" s="14"/>
+      <c r="NVC214" s="14"/>
+      <c r="NVD214" s="14"/>
+      <c r="NVE214" s="14"/>
+      <c r="NVF214" s="14"/>
+      <c r="NVG214" s="14"/>
+      <c r="NVH214" s="14"/>
+      <c r="NVI214" s="14"/>
+      <c r="NVJ214" s="14"/>
+      <c r="NVK214" s="14"/>
+      <c r="NVL214" s="14"/>
+      <c r="NVM214" s="14"/>
+      <c r="NVN214" s="14"/>
+      <c r="NVO214" s="14"/>
+      <c r="NVP214" s="14"/>
+      <c r="NVQ214" s="14"/>
+      <c r="NVR214" s="14"/>
+      <c r="NVS214" s="14"/>
+      <c r="NVT214" s="14"/>
+      <c r="NVU214" s="14"/>
+      <c r="NVV214" s="14"/>
+      <c r="NVW214" s="14"/>
+      <c r="NVX214" s="14"/>
+      <c r="NVY214" s="14"/>
+      <c r="NVZ214" s="14"/>
+      <c r="NWA214" s="14"/>
+      <c r="NWB214" s="14"/>
+      <c r="NWC214" s="14"/>
+      <c r="NWD214" s="14"/>
+      <c r="NWE214" s="14"/>
+      <c r="NWF214" s="14"/>
+      <c r="NWG214" s="14"/>
+      <c r="NWH214" s="14"/>
+      <c r="NWI214" s="14"/>
+      <c r="NWJ214" s="14"/>
+      <c r="NWK214" s="14"/>
+      <c r="NWL214" s="14"/>
+      <c r="NWM214" s="14"/>
+      <c r="NWN214" s="14"/>
+      <c r="NWO214" s="14"/>
+      <c r="NWP214" s="14"/>
+      <c r="NWQ214" s="14"/>
+      <c r="NWR214" s="14"/>
+      <c r="NWS214" s="14"/>
+      <c r="NWT214" s="14"/>
+      <c r="NWU214" s="14"/>
+      <c r="NWV214" s="14"/>
+      <c r="NWW214" s="14"/>
+      <c r="NWX214" s="14"/>
+      <c r="NWY214" s="14"/>
+      <c r="NWZ214" s="14"/>
+      <c r="NXA214" s="14"/>
+      <c r="NXB214" s="14"/>
+      <c r="NXC214" s="14"/>
+      <c r="NXD214" s="14"/>
+      <c r="NXE214" s="14"/>
+      <c r="NXF214" s="14"/>
+      <c r="NXG214" s="14"/>
+      <c r="NXH214" s="14"/>
+      <c r="NXI214" s="14"/>
+      <c r="NXJ214" s="14"/>
+      <c r="NXK214" s="14"/>
+      <c r="NXL214" s="14"/>
+      <c r="NXM214" s="14"/>
+      <c r="NXN214" s="14"/>
+      <c r="NXO214" s="14"/>
+      <c r="NXP214" s="14"/>
+      <c r="NXQ214" s="14"/>
+      <c r="NXR214" s="14"/>
+      <c r="NXS214" s="14"/>
+      <c r="NXT214" s="14"/>
+      <c r="NXU214" s="14"/>
+      <c r="NXV214" s="14"/>
+      <c r="NXW214" s="14"/>
+      <c r="NXX214" s="14"/>
+      <c r="NXY214" s="14"/>
+      <c r="NXZ214" s="14"/>
+      <c r="NYA214" s="14"/>
+      <c r="NYB214" s="14"/>
+      <c r="NYC214" s="14"/>
+      <c r="NYD214" s="14"/>
+      <c r="NYE214" s="14"/>
+      <c r="NYF214" s="14"/>
+      <c r="NYG214" s="14"/>
+      <c r="NYH214" s="14"/>
+      <c r="NYI214" s="14"/>
+      <c r="NYJ214" s="14"/>
+      <c r="NYK214" s="14"/>
+      <c r="NYL214" s="14"/>
+      <c r="NYM214" s="14"/>
+      <c r="NYN214" s="14"/>
+      <c r="NYO214" s="14"/>
+      <c r="NYP214" s="14"/>
+      <c r="NYQ214" s="14"/>
+      <c r="NYR214" s="14"/>
+      <c r="NYS214" s="14"/>
+      <c r="NYT214" s="14"/>
+      <c r="NYU214" s="14"/>
+      <c r="NYV214" s="14"/>
+      <c r="NYW214" s="14"/>
+      <c r="NYX214" s="14"/>
+      <c r="NYY214" s="14"/>
+      <c r="NYZ214" s="14"/>
+      <c r="NZA214" s="14"/>
+      <c r="NZB214" s="14"/>
+      <c r="NZC214" s="14"/>
+      <c r="NZD214" s="14"/>
+      <c r="NZE214" s="14"/>
+      <c r="NZF214" s="14"/>
+      <c r="NZG214" s="14"/>
+      <c r="NZH214" s="14"/>
+      <c r="NZI214" s="14"/>
+      <c r="NZJ214" s="14"/>
+      <c r="NZK214" s="14"/>
+      <c r="NZL214" s="14"/>
+      <c r="NZM214" s="14"/>
+      <c r="NZN214" s="14"/>
+      <c r="NZO214" s="14"/>
+      <c r="NZP214" s="14"/>
+      <c r="NZQ214" s="14"/>
+      <c r="NZR214" s="14"/>
+      <c r="NZS214" s="14"/>
+      <c r="NZT214" s="14"/>
+      <c r="NZU214" s="14"/>
+      <c r="NZV214" s="14"/>
+      <c r="NZW214" s="14"/>
+      <c r="NZX214" s="14"/>
+      <c r="NZY214" s="14"/>
+      <c r="NZZ214" s="14"/>
+      <c r="OAA214" s="14"/>
+      <c r="OAB214" s="14"/>
+      <c r="OAC214" s="14"/>
+      <c r="OAD214" s="14"/>
+      <c r="OAE214" s="14"/>
+      <c r="OAF214" s="14"/>
+      <c r="OAG214" s="14"/>
+      <c r="OAH214" s="14"/>
+      <c r="OAI214" s="14"/>
+      <c r="OAJ214" s="14"/>
+      <c r="OAK214" s="14"/>
+      <c r="OAL214" s="14"/>
+      <c r="OAM214" s="14"/>
+      <c r="OAN214" s="14"/>
+      <c r="OAO214" s="14"/>
+      <c r="OAP214" s="14"/>
+      <c r="OAQ214" s="14"/>
+      <c r="OAR214" s="14"/>
+      <c r="OAS214" s="14"/>
+      <c r="OAT214" s="14"/>
+      <c r="OAU214" s="14"/>
+      <c r="OAV214" s="14"/>
+      <c r="OAW214" s="14"/>
+      <c r="OAX214" s="14"/>
+      <c r="OAY214" s="14"/>
+      <c r="OAZ214" s="14"/>
+      <c r="OBA214" s="14"/>
+      <c r="OBB214" s="14"/>
+      <c r="OBC214" s="14"/>
+      <c r="OBD214" s="14"/>
+      <c r="OBE214" s="14"/>
+      <c r="OBF214" s="14"/>
+      <c r="OBG214" s="14"/>
+      <c r="OBH214" s="14"/>
+      <c r="OBI214" s="14"/>
+      <c r="OBJ214" s="14"/>
+      <c r="OBK214" s="14"/>
+      <c r="OBL214" s="14"/>
+      <c r="OBM214" s="14"/>
+      <c r="OBN214" s="14"/>
+      <c r="OBO214" s="14"/>
+      <c r="OBP214" s="14"/>
+      <c r="OBQ214" s="14"/>
+      <c r="OBR214" s="14"/>
+      <c r="OBS214" s="14"/>
+      <c r="OBT214" s="14"/>
+      <c r="OBU214" s="14"/>
+      <c r="OBV214" s="14"/>
+      <c r="OBW214" s="14"/>
+      <c r="OBX214" s="14"/>
+      <c r="OBY214" s="14"/>
+      <c r="OBZ214" s="14"/>
+      <c r="OCA214" s="14"/>
+      <c r="OCB214" s="14"/>
+      <c r="OCC214" s="14"/>
+      <c r="OCD214" s="14"/>
+      <c r="OCE214" s="14"/>
+      <c r="OCF214" s="14"/>
+      <c r="OCG214" s="14"/>
+      <c r="OCH214" s="14"/>
+      <c r="OCI214" s="14"/>
+      <c r="OCJ214" s="14"/>
+      <c r="OCK214" s="14"/>
+      <c r="OCL214" s="14"/>
+      <c r="OCM214" s="14"/>
+      <c r="OCN214" s="14"/>
+      <c r="OCO214" s="14"/>
+      <c r="OCP214" s="14"/>
+      <c r="OCQ214" s="14"/>
+      <c r="OCR214" s="14"/>
+      <c r="OCS214" s="14"/>
+      <c r="OCT214" s="14"/>
+      <c r="OCU214" s="14"/>
+      <c r="OCV214" s="14"/>
+      <c r="OCW214" s="14"/>
+      <c r="OCX214" s="14"/>
+      <c r="OCY214" s="14"/>
+      <c r="OCZ214" s="14"/>
+      <c r="ODA214" s="14"/>
+      <c r="ODB214" s="14"/>
+      <c r="ODC214" s="14"/>
+      <c r="ODD214" s="14"/>
+      <c r="ODE214" s="14"/>
+      <c r="ODF214" s="14"/>
+      <c r="ODG214" s="14"/>
+      <c r="ODH214" s="14"/>
+      <c r="ODI214" s="14"/>
+      <c r="ODJ214" s="14"/>
+      <c r="ODK214" s="14"/>
+      <c r="ODL214" s="14"/>
+      <c r="ODM214" s="14"/>
+      <c r="ODN214" s="14"/>
+      <c r="ODO214" s="14"/>
+      <c r="ODP214" s="14"/>
+      <c r="ODQ214" s="14"/>
+      <c r="ODR214" s="14"/>
+      <c r="ODS214" s="14"/>
+      <c r="ODT214" s="14"/>
+      <c r="ODU214" s="14"/>
+      <c r="ODV214" s="14"/>
+      <c r="ODW214" s="14"/>
+      <c r="ODX214" s="14"/>
+      <c r="ODY214" s="14"/>
+      <c r="ODZ214" s="14"/>
+      <c r="OEA214" s="14"/>
+      <c r="OEB214" s="14"/>
+      <c r="OEC214" s="14"/>
+      <c r="OED214" s="14"/>
+      <c r="OEE214" s="14"/>
+      <c r="OEF214" s="14"/>
+      <c r="OEG214" s="14"/>
+      <c r="OEH214" s="14"/>
+      <c r="OEI214" s="14"/>
+      <c r="OEJ214" s="14"/>
+      <c r="OEK214" s="14"/>
+      <c r="OEL214" s="14"/>
+      <c r="OEM214" s="14"/>
+      <c r="OEN214" s="14"/>
+      <c r="OEO214" s="14"/>
+      <c r="OEP214" s="14"/>
+      <c r="OEQ214" s="14"/>
+      <c r="OER214" s="14"/>
+      <c r="OES214" s="14"/>
+      <c r="OET214" s="14"/>
+      <c r="OEU214" s="14"/>
+      <c r="OEV214" s="14"/>
+      <c r="OEW214" s="14"/>
+      <c r="OEX214" s="14"/>
+      <c r="OEY214" s="14"/>
+      <c r="OEZ214" s="14"/>
+      <c r="OFA214" s="14"/>
+      <c r="OFB214" s="14"/>
+      <c r="OFC214" s="14"/>
+      <c r="OFD214" s="14"/>
+      <c r="OFE214" s="14"/>
+      <c r="OFF214" s="14"/>
+      <c r="OFG214" s="14"/>
+      <c r="OFH214" s="14"/>
+      <c r="OFI214" s="14"/>
+      <c r="OFJ214" s="14"/>
+      <c r="OFK214" s="14"/>
+      <c r="OFL214" s="14"/>
+      <c r="OFM214" s="14"/>
+      <c r="OFN214" s="14"/>
+      <c r="OFO214" s="14"/>
+      <c r="OFP214" s="14"/>
+      <c r="OFQ214" s="14"/>
+      <c r="OFR214" s="14"/>
+      <c r="OFS214" s="14"/>
+      <c r="OFT214" s="14"/>
+      <c r="OFU214" s="14"/>
+      <c r="OFV214" s="14"/>
+      <c r="OFW214" s="14"/>
+      <c r="OFX214" s="14"/>
+      <c r="OFY214" s="14"/>
+      <c r="OFZ214" s="14"/>
+      <c r="OGA214" s="14"/>
+      <c r="OGB214" s="14"/>
+      <c r="OGC214" s="14"/>
+      <c r="OGD214" s="14"/>
+      <c r="OGE214" s="14"/>
+      <c r="OGF214" s="14"/>
+      <c r="OGG214" s="14"/>
+      <c r="OGH214" s="14"/>
+      <c r="OGI214" s="14"/>
+      <c r="OGJ214" s="14"/>
+      <c r="OGK214" s="14"/>
+      <c r="OGL214" s="14"/>
+      <c r="OGM214" s="14"/>
+      <c r="OGN214" s="14"/>
+      <c r="OGO214" s="14"/>
+      <c r="OGP214" s="14"/>
+      <c r="OGQ214" s="14"/>
+      <c r="OGR214" s="14"/>
+      <c r="OGS214" s="14"/>
+      <c r="OGT214" s="14"/>
+      <c r="OGU214" s="14"/>
+      <c r="OGV214" s="14"/>
+      <c r="OGW214" s="14"/>
+      <c r="OGX214" s="14"/>
+      <c r="OGY214" s="14"/>
+      <c r="OGZ214" s="14"/>
+      <c r="OHA214" s="14"/>
+      <c r="OHB214" s="14"/>
+      <c r="OHC214" s="14"/>
+      <c r="OHD214" s="14"/>
+      <c r="OHE214" s="14"/>
+      <c r="OHF214" s="14"/>
+      <c r="OHG214" s="14"/>
+      <c r="OHH214" s="14"/>
+      <c r="OHI214" s="14"/>
+      <c r="OHJ214" s="14"/>
+      <c r="OHK214" s="14"/>
+      <c r="OHL214" s="14"/>
+      <c r="OHM214" s="14"/>
+      <c r="OHN214" s="14"/>
+      <c r="OHO214" s="14"/>
+      <c r="OHP214" s="14"/>
+      <c r="OHQ214" s="14"/>
+      <c r="OHR214" s="14"/>
+      <c r="OHS214" s="14"/>
+      <c r="OHT214" s="14"/>
+      <c r="OHU214" s="14"/>
+      <c r="OHV214" s="14"/>
+      <c r="OHW214" s="14"/>
+      <c r="OHX214" s="14"/>
+      <c r="OHY214" s="14"/>
+      <c r="OHZ214" s="14"/>
+      <c r="OIA214" s="14"/>
+      <c r="OIB214" s="14"/>
+      <c r="OIC214" s="14"/>
+      <c r="OID214" s="14"/>
+      <c r="OIE214" s="14"/>
+      <c r="OIF214" s="14"/>
+      <c r="OIG214" s="14"/>
+      <c r="OIH214" s="14"/>
+      <c r="OII214" s="14"/>
+      <c r="OIJ214" s="14"/>
+      <c r="OIK214" s="14"/>
+      <c r="OIL214" s="14"/>
+      <c r="OIM214" s="14"/>
+      <c r="OIN214" s="14"/>
+      <c r="OIO214" s="14"/>
+      <c r="OIP214" s="14"/>
+      <c r="OIQ214" s="14"/>
+      <c r="OIR214" s="14"/>
+      <c r="OIS214" s="14"/>
+      <c r="OIT214" s="14"/>
+      <c r="OIU214" s="14"/>
+      <c r="OIV214" s="14"/>
+      <c r="OIW214" s="14"/>
+      <c r="OIX214" s="14"/>
+      <c r="OIY214" s="14"/>
+      <c r="OIZ214" s="14"/>
+      <c r="OJA214" s="14"/>
+      <c r="OJB214" s="14"/>
+      <c r="OJC214" s="14"/>
+      <c r="OJD214" s="14"/>
+      <c r="OJE214" s="14"/>
+      <c r="OJF214" s="14"/>
+      <c r="OJG214" s="14"/>
+      <c r="OJH214" s="14"/>
+      <c r="OJI214" s="14"/>
+      <c r="OJJ214" s="14"/>
+      <c r="OJK214" s="14"/>
+      <c r="OJL214" s="14"/>
+      <c r="OJM214" s="14"/>
+      <c r="OJN214" s="14"/>
+      <c r="OJO214" s="14"/>
+      <c r="OJP214" s="14"/>
+      <c r="OJQ214" s="14"/>
+      <c r="OJR214" s="14"/>
+      <c r="OJS214" s="14"/>
+      <c r="OJT214" s="14"/>
+      <c r="OJU214" s="14"/>
+      <c r="OJV214" s="14"/>
+      <c r="OJW214" s="14"/>
+      <c r="OJX214" s="14"/>
+      <c r="OJY214" s="14"/>
+      <c r="OJZ214" s="14"/>
+      <c r="OKA214" s="14"/>
+      <c r="OKB214" s="14"/>
+      <c r="OKC214" s="14"/>
+      <c r="OKD214" s="14"/>
+      <c r="OKE214" s="14"/>
+      <c r="OKF214" s="14"/>
+      <c r="OKG214" s="14"/>
+      <c r="OKH214" s="14"/>
+      <c r="OKI214" s="14"/>
+      <c r="OKJ214" s="14"/>
+      <c r="OKK214" s="14"/>
+      <c r="OKL214" s="14"/>
+      <c r="OKM214" s="14"/>
+      <c r="OKN214" s="14"/>
+      <c r="OKO214" s="14"/>
+      <c r="OKP214" s="14"/>
+      <c r="OKQ214" s="14"/>
+      <c r="OKR214" s="14"/>
+      <c r="OKS214" s="14"/>
+      <c r="OKT214" s="14"/>
+      <c r="OKU214" s="14"/>
+      <c r="OKV214" s="14"/>
+      <c r="OKW214" s="14"/>
+      <c r="OKX214" s="14"/>
+      <c r="OKY214" s="14"/>
+      <c r="OKZ214" s="14"/>
+      <c r="OLA214" s="14"/>
+      <c r="OLB214" s="14"/>
+      <c r="OLC214" s="14"/>
+      <c r="OLD214" s="14"/>
+      <c r="OLE214" s="14"/>
+      <c r="OLF214" s="14"/>
+      <c r="OLG214" s="14"/>
+      <c r="OLH214" s="14"/>
+      <c r="OLI214" s="14"/>
+      <c r="OLJ214" s="14"/>
+      <c r="OLK214" s="14"/>
+      <c r="OLL214" s="14"/>
+      <c r="OLM214" s="14"/>
+      <c r="OLN214" s="14"/>
+      <c r="OLO214" s="14"/>
+      <c r="OLP214" s="14"/>
+      <c r="OLQ214" s="14"/>
+      <c r="OLR214" s="14"/>
+      <c r="OLS214" s="14"/>
+      <c r="OLT214" s="14"/>
+      <c r="OLU214" s="14"/>
+      <c r="OLV214" s="14"/>
+      <c r="OLW214" s="14"/>
+      <c r="OLX214" s="14"/>
+      <c r="OLY214" s="14"/>
+      <c r="OLZ214" s="14"/>
+      <c r="OMA214" s="14"/>
+      <c r="OMB214" s="14"/>
+      <c r="OMC214" s="14"/>
+      <c r="OMD214" s="14"/>
+      <c r="OME214" s="14"/>
+      <c r="OMF214" s="14"/>
+      <c r="OMG214" s="14"/>
+      <c r="OMH214" s="14"/>
+      <c r="OMI214" s="14"/>
+      <c r="OMJ214" s="14"/>
+      <c r="OMK214" s="14"/>
+      <c r="OML214" s="14"/>
+      <c r="OMM214" s="14"/>
+      <c r="OMN214" s="14"/>
+      <c r="OMO214" s="14"/>
+      <c r="OMP214" s="14"/>
+      <c r="OMQ214" s="14"/>
+      <c r="OMR214" s="14"/>
+      <c r="OMS214" s="14"/>
+      <c r="OMT214" s="14"/>
+      <c r="OMU214" s="14"/>
+      <c r="OMV214" s="14"/>
+      <c r="OMW214" s="14"/>
+      <c r="OMX214" s="14"/>
+      <c r="OMY214" s="14"/>
+      <c r="OMZ214" s="14"/>
+      <c r="ONA214" s="14"/>
+      <c r="ONB214" s="14"/>
+      <c r="ONC214" s="14"/>
+      <c r="OND214" s="14"/>
+      <c r="ONE214" s="14"/>
+      <c r="ONF214" s="14"/>
+      <c r="ONG214" s="14"/>
+      <c r="ONH214" s="14"/>
+      <c r="ONI214" s="14"/>
+      <c r="ONJ214" s="14"/>
+      <c r="ONK214" s="14"/>
+      <c r="ONL214" s="14"/>
+      <c r="ONM214" s="14"/>
+      <c r="ONN214" s="14"/>
+      <c r="ONO214" s="14"/>
+      <c r="ONP214" s="14"/>
+      <c r="ONQ214" s="14"/>
+      <c r="ONR214" s="14"/>
+      <c r="ONS214" s="14"/>
+      <c r="ONT214" s="14"/>
+      <c r="ONU214" s="14"/>
+      <c r="ONV214" s="14"/>
+      <c r="ONW214" s="14"/>
+      <c r="ONX214" s="14"/>
+      <c r="ONY214" s="14"/>
+      <c r="ONZ214" s="14"/>
+      <c r="OOA214" s="14"/>
+      <c r="OOB214" s="14"/>
+      <c r="OOC214" s="14"/>
+      <c r="OOD214" s="14"/>
+      <c r="OOE214" s="14"/>
+      <c r="OOF214" s="14"/>
+      <c r="OOG214" s="14"/>
+      <c r="OOH214" s="14"/>
+      <c r="OOI214" s="14"/>
+      <c r="OOJ214" s="14"/>
+      <c r="OOK214" s="14"/>
+      <c r="OOL214" s="14"/>
+      <c r="OOM214" s="14"/>
+      <c r="OON214" s="14"/>
+      <c r="OOO214" s="14"/>
+      <c r="OOP214" s="14"/>
+      <c r="OOQ214" s="14"/>
+      <c r="OOR214" s="14"/>
+      <c r="OOS214" s="14"/>
+      <c r="OOT214" s="14"/>
+      <c r="OOU214" s="14"/>
+      <c r="OOV214" s="14"/>
+      <c r="OOW214" s="14"/>
+      <c r="OOX214" s="14"/>
+      <c r="OOY214" s="14"/>
+      <c r="OOZ214" s="14"/>
+      <c r="OPA214" s="14"/>
+      <c r="OPB214" s="14"/>
+      <c r="OPC214" s="14"/>
+      <c r="OPD214" s="14"/>
+      <c r="OPE214" s="14"/>
+      <c r="OPF214" s="14"/>
+      <c r="OPG214" s="14"/>
+      <c r="OPH214" s="14"/>
+      <c r="OPI214" s="14"/>
+      <c r="OPJ214" s="14"/>
+      <c r="OPK214" s="14"/>
+      <c r="OPL214" s="14"/>
+      <c r="OPM214" s="14"/>
+      <c r="OPN214" s="14"/>
+      <c r="OPO214" s="14"/>
+      <c r="OPP214" s="14"/>
+      <c r="OPQ214" s="14"/>
+      <c r="OPR214" s="14"/>
+      <c r="OPS214" s="14"/>
+      <c r="OPT214" s="14"/>
+      <c r="OPU214" s="14"/>
+      <c r="OPV214" s="14"/>
+      <c r="OPW214" s="14"/>
+      <c r="OPX214" s="14"/>
+      <c r="OPY214" s="14"/>
+      <c r="OPZ214" s="14"/>
+      <c r="OQA214" s="14"/>
+      <c r="OQB214" s="14"/>
+      <c r="OQC214" s="14"/>
+      <c r="OQD214" s="14"/>
+      <c r="OQE214" s="14"/>
+      <c r="OQF214" s="14"/>
+      <c r="OQG214" s="14"/>
+      <c r="OQH214" s="14"/>
+      <c r="OQI214" s="14"/>
+      <c r="OQJ214" s="14"/>
+      <c r="OQK214" s="14"/>
+      <c r="OQL214" s="14"/>
+      <c r="OQM214" s="14"/>
+      <c r="OQN214" s="14"/>
+      <c r="OQO214" s="14"/>
+      <c r="OQP214" s="14"/>
+      <c r="OQQ214" s="14"/>
+      <c r="OQR214" s="14"/>
+      <c r="OQS214" s="14"/>
+      <c r="OQT214" s="14"/>
+      <c r="OQU214" s="14"/>
+      <c r="OQV214" s="14"/>
+      <c r="OQW214" s="14"/>
+      <c r="OQX214" s="14"/>
+      <c r="OQY214" s="14"/>
+      <c r="OQZ214" s="14"/>
+      <c r="ORA214" s="14"/>
+      <c r="ORB214" s="14"/>
+      <c r="ORC214" s="14"/>
+      <c r="ORD214" s="14"/>
+      <c r="ORE214" s="14"/>
+      <c r="ORF214" s="14"/>
+      <c r="ORG214" s="14"/>
+      <c r="ORH214" s="14"/>
+      <c r="ORI214" s="14"/>
+      <c r="ORJ214" s="14"/>
+      <c r="ORK214" s="14"/>
+      <c r="ORL214" s="14"/>
+      <c r="ORM214" s="14"/>
+      <c r="ORN214" s="14"/>
+      <c r="ORO214" s="14"/>
+      <c r="ORP214" s="14"/>
+      <c r="ORQ214" s="14"/>
+      <c r="ORR214" s="14"/>
+      <c r="ORS214" s="14"/>
+      <c r="ORT214" s="14"/>
+      <c r="ORU214" s="14"/>
+      <c r="ORV214" s="14"/>
+      <c r="ORW214" s="14"/>
+      <c r="ORX214" s="14"/>
+      <c r="ORY214" s="14"/>
+      <c r="ORZ214" s="14"/>
+      <c r="OSA214" s="14"/>
+      <c r="OSB214" s="14"/>
+      <c r="OSC214" s="14"/>
+      <c r="OSD214" s="14"/>
+      <c r="OSE214" s="14"/>
+      <c r="OSF214" s="14"/>
+      <c r="OSG214" s="14"/>
+      <c r="OSH214" s="14"/>
+      <c r="OSI214" s="14"/>
+      <c r="OSJ214" s="14"/>
+      <c r="OSK214" s="14"/>
+      <c r="OSL214" s="14"/>
+      <c r="OSM214" s="14"/>
+      <c r="OSN214" s="14"/>
+      <c r="OSO214" s="14"/>
+      <c r="OSP214" s="14"/>
+      <c r="OSQ214" s="14"/>
+      <c r="OSR214" s="14"/>
+      <c r="OSS214" s="14"/>
+      <c r="OST214" s="14"/>
+      <c r="OSU214" s="14"/>
+      <c r="OSV214" s="14"/>
+      <c r="OSW214" s="14"/>
+      <c r="OSX214" s="14"/>
+      <c r="OSY214" s="14"/>
+      <c r="OSZ214" s="14"/>
+      <c r="OTA214" s="14"/>
+      <c r="OTB214" s="14"/>
+      <c r="OTC214" s="14"/>
+      <c r="OTD214" s="14"/>
+      <c r="OTE214" s="14"/>
+      <c r="OTF214" s="14"/>
+      <c r="OTG214" s="14"/>
+      <c r="OTH214" s="14"/>
+      <c r="OTI214" s="14"/>
+      <c r="OTJ214" s="14"/>
+      <c r="OTK214" s="14"/>
+      <c r="OTL214" s="14"/>
+      <c r="OTM214" s="14"/>
+      <c r="OTN214" s="14"/>
+      <c r="OTO214" s="14"/>
+      <c r="OTP214" s="14"/>
+      <c r="OTQ214" s="14"/>
+      <c r="OTR214" s="14"/>
+      <c r="OTS214" s="14"/>
+      <c r="OTT214" s="14"/>
+      <c r="OTU214" s="14"/>
+      <c r="OTV214" s="14"/>
+      <c r="OTW214" s="14"/>
+      <c r="OTX214" s="14"/>
+      <c r="OTY214" s="14"/>
+      <c r="OTZ214" s="14"/>
+      <c r="OUA214" s="14"/>
+      <c r="OUB214" s="14"/>
+      <c r="OUC214" s="14"/>
+      <c r="OUD214" s="14"/>
+      <c r="OUE214" s="14"/>
+      <c r="OUF214" s="14"/>
+      <c r="OUG214" s="14"/>
+      <c r="OUH214" s="14"/>
+      <c r="OUI214" s="14"/>
+      <c r="OUJ214" s="14"/>
+      <c r="OUK214" s="14"/>
+      <c r="OUL214" s="14"/>
+      <c r="OUM214" s="14"/>
+      <c r="OUN214" s="14"/>
+      <c r="OUO214" s="14"/>
+      <c r="OUP214" s="14"/>
+      <c r="OUQ214" s="14"/>
+      <c r="OUR214" s="14"/>
+      <c r="OUS214" s="14"/>
+      <c r="OUT214" s="14"/>
+      <c r="OUU214" s="14"/>
+      <c r="OUV214" s="14"/>
+      <c r="OUW214" s="14"/>
+      <c r="OUX214" s="14"/>
+      <c r="OUY214" s="14"/>
+      <c r="OUZ214" s="14"/>
+      <c r="OVA214" s="14"/>
+      <c r="OVB214" s="14"/>
+      <c r="OVC214" s="14"/>
+      <c r="OVD214" s="14"/>
+      <c r="OVE214" s="14"/>
+      <c r="OVF214" s="14"/>
+      <c r="OVG214" s="14"/>
+      <c r="OVH214" s="14"/>
+      <c r="OVI214" s="14"/>
+      <c r="OVJ214" s="14"/>
+      <c r="OVK214" s="14"/>
+      <c r="OVL214" s="14"/>
+      <c r="OVM214" s="14"/>
+      <c r="OVN214" s="14"/>
+      <c r="OVO214" s="14"/>
+      <c r="OVP214" s="14"/>
+      <c r="OVQ214" s="14"/>
+      <c r="OVR214" s="14"/>
+      <c r="OVS214" s="14"/>
+      <c r="OVT214" s="14"/>
+      <c r="OVU214" s="14"/>
+      <c r="OVV214" s="14"/>
+      <c r="OVW214" s="14"/>
+      <c r="OVX214" s="14"/>
+      <c r="OVY214" s="14"/>
+      <c r="OVZ214" s="14"/>
+      <c r="OWA214" s="14"/>
+      <c r="OWB214" s="14"/>
+      <c r="OWC214" s="14"/>
+      <c r="OWD214" s="14"/>
+      <c r="OWE214" s="14"/>
+      <c r="OWF214" s="14"/>
+      <c r="OWG214" s="14"/>
+      <c r="OWH214" s="14"/>
+      <c r="OWI214" s="14"/>
+      <c r="OWJ214" s="14"/>
+      <c r="OWK214" s="14"/>
+      <c r="OWL214" s="14"/>
+      <c r="OWM214" s="14"/>
+      <c r="OWN214" s="14"/>
+      <c r="OWO214" s="14"/>
+      <c r="OWP214" s="14"/>
+      <c r="OWQ214" s="14"/>
+      <c r="OWR214" s="14"/>
+      <c r="OWS214" s="14"/>
+      <c r="OWT214" s="14"/>
+      <c r="OWU214" s="14"/>
+      <c r="OWV214" s="14"/>
+      <c r="OWW214" s="14"/>
+      <c r="OWX214" s="14"/>
+      <c r="OWY214" s="14"/>
+      <c r="OWZ214" s="14"/>
+      <c r="OXA214" s="14"/>
+      <c r="OXB214" s="14"/>
+      <c r="OXC214" s="14"/>
+      <c r="OXD214" s="14"/>
+      <c r="OXE214" s="14"/>
+      <c r="OXF214" s="14"/>
+      <c r="OXG214" s="14"/>
+      <c r="OXH214" s="14"/>
+      <c r="OXI214" s="14"/>
+      <c r="OXJ214" s="14"/>
+      <c r="OXK214" s="14"/>
+      <c r="OXL214" s="14"/>
+      <c r="OXM214" s="14"/>
+      <c r="OXN214" s="14"/>
+      <c r="OXO214" s="14"/>
+      <c r="OXP214" s="14"/>
+      <c r="OXQ214" s="14"/>
+      <c r="OXR214" s="14"/>
+      <c r="OXS214" s="14"/>
+      <c r="OXT214" s="14"/>
+      <c r="OXU214" s="14"/>
+      <c r="OXV214" s="14"/>
+      <c r="OXW214" s="14"/>
+      <c r="OXX214" s="14"/>
+      <c r="OXY214" s="14"/>
+      <c r="OXZ214" s="14"/>
+      <c r="OYA214" s="14"/>
+      <c r="OYB214" s="14"/>
+      <c r="OYC214" s="14"/>
+      <c r="OYD214" s="14"/>
+      <c r="OYE214" s="14"/>
+      <c r="OYF214" s="14"/>
+      <c r="OYG214" s="14"/>
+      <c r="OYH214" s="14"/>
+      <c r="OYI214" s="14"/>
+      <c r="OYJ214" s="14"/>
+      <c r="OYK214" s="14"/>
+      <c r="OYL214" s="14"/>
+      <c r="OYM214" s="14"/>
+      <c r="OYN214" s="14"/>
+      <c r="OYO214" s="14"/>
+      <c r="OYP214" s="14"/>
+      <c r="OYQ214" s="14"/>
+      <c r="OYR214" s="14"/>
+      <c r="OYS214" s="14"/>
+      <c r="OYT214" s="14"/>
+      <c r="OYU214" s="14"/>
+      <c r="OYV214" s="14"/>
+      <c r="OYW214" s="14"/>
+      <c r="OYX214" s="14"/>
+      <c r="OYY214" s="14"/>
+      <c r="OYZ214" s="14"/>
+      <c r="OZA214" s="14"/>
+      <c r="OZB214" s="14"/>
+      <c r="OZC214" s="14"/>
+      <c r="OZD214" s="14"/>
+      <c r="OZE214" s="14"/>
+      <c r="OZF214" s="14"/>
+      <c r="OZG214" s="14"/>
+      <c r="OZH214" s="14"/>
+      <c r="OZI214" s="14"/>
+      <c r="OZJ214" s="14"/>
+      <c r="OZK214" s="14"/>
+      <c r="OZL214" s="14"/>
+      <c r="OZM214" s="14"/>
+      <c r="OZN214" s="14"/>
+      <c r="OZO214" s="14"/>
+      <c r="OZP214" s="14"/>
+      <c r="OZQ214" s="14"/>
+      <c r="OZR214" s="14"/>
+      <c r="OZS214" s="14"/>
+      <c r="OZT214" s="14"/>
+      <c r="OZU214" s="14"/>
+      <c r="OZV214" s="14"/>
+      <c r="OZW214" s="14"/>
+      <c r="OZX214" s="14"/>
+      <c r="OZY214" s="14"/>
+      <c r="OZZ214" s="14"/>
+      <c r="PAA214" s="14"/>
+      <c r="PAB214" s="14"/>
+      <c r="PAC214" s="14"/>
+      <c r="PAD214" s="14"/>
+      <c r="PAE214" s="14"/>
+      <c r="PAF214" s="14"/>
+      <c r="PAG214" s="14"/>
+      <c r="PAH214" s="14"/>
+      <c r="PAI214" s="14"/>
+      <c r="PAJ214" s="14"/>
+      <c r="PAK214" s="14"/>
+      <c r="PAL214" s="14"/>
+      <c r="PAM214" s="14"/>
+      <c r="PAN214" s="14"/>
+      <c r="PAO214" s="14"/>
+      <c r="PAP214" s="14"/>
+      <c r="PAQ214" s="14"/>
+      <c r="PAR214" s="14"/>
+      <c r="PAS214" s="14"/>
+      <c r="PAT214" s="14"/>
+      <c r="PAU214" s="14"/>
+      <c r="PAV214" s="14"/>
+      <c r="PAW214" s="14"/>
+      <c r="PAX214" s="14"/>
+      <c r="PAY214" s="14"/>
+      <c r="PAZ214" s="14"/>
+      <c r="PBA214" s="14"/>
+      <c r="PBB214" s="14"/>
+      <c r="PBC214" s="14"/>
+      <c r="PBD214" s="14"/>
+      <c r="PBE214" s="14"/>
+      <c r="PBF214" s="14"/>
+      <c r="PBG214" s="14"/>
+      <c r="PBH214" s="14"/>
+      <c r="PBI214" s="14"/>
+      <c r="PBJ214" s="14"/>
+      <c r="PBK214" s="14"/>
+      <c r="PBL214" s="14"/>
+      <c r="PBM214" s="14"/>
+      <c r="PBN214" s="14"/>
+      <c r="PBO214" s="14"/>
+      <c r="PBP214" s="14"/>
+      <c r="PBQ214" s="14"/>
+      <c r="PBR214" s="14"/>
+      <c r="PBS214" s="14"/>
+      <c r="PBT214" s="14"/>
+      <c r="PBU214" s="14"/>
+      <c r="PBV214" s="14"/>
+      <c r="PBW214" s="14"/>
+      <c r="PBX214" s="14"/>
+      <c r="PBY214" s="14"/>
+      <c r="PBZ214" s="14"/>
+      <c r="PCA214" s="14"/>
+      <c r="PCB214" s="14"/>
+      <c r="PCC214" s="14"/>
+      <c r="PCD214" s="14"/>
+      <c r="PCE214" s="14"/>
+      <c r="PCF214" s="14"/>
+      <c r="PCG214" s="14"/>
+      <c r="PCH214" s="14"/>
+      <c r="PCI214" s="14"/>
+      <c r="PCJ214" s="14"/>
+      <c r="PCK214" s="14"/>
+      <c r="PCL214" s="14"/>
+      <c r="PCM214" s="14"/>
+      <c r="PCN214" s="14"/>
+      <c r="PCO214" s="14"/>
+      <c r="PCP214" s="14"/>
+      <c r="PCQ214" s="14"/>
+      <c r="PCR214" s="14"/>
+      <c r="PCS214" s="14"/>
+      <c r="PCT214" s="14"/>
+      <c r="PCU214" s="14"/>
+      <c r="PCV214" s="14"/>
+      <c r="PCW214" s="14"/>
+      <c r="PCX214" s="14"/>
+      <c r="PCY214" s="14"/>
+      <c r="PCZ214" s="14"/>
+      <c r="PDA214" s="14"/>
+      <c r="PDB214" s="14"/>
+      <c r="PDC214" s="14"/>
+      <c r="PDD214" s="14"/>
+      <c r="PDE214" s="14"/>
+      <c r="PDF214" s="14"/>
+      <c r="PDG214" s="14"/>
+      <c r="PDH214" s="14"/>
+      <c r="PDI214" s="14"/>
+      <c r="PDJ214" s="14"/>
+      <c r="PDK214" s="14"/>
+      <c r="PDL214" s="14"/>
+      <c r="PDM214" s="14"/>
+      <c r="PDN214" s="14"/>
+      <c r="PDO214" s="14"/>
+      <c r="PDP214" s="14"/>
+      <c r="PDQ214" s="14"/>
+      <c r="PDR214" s="14"/>
+      <c r="PDS214" s="14"/>
+      <c r="PDT214" s="14"/>
+      <c r="PDU214" s="14"/>
+      <c r="PDV214" s="14"/>
+      <c r="PDW214" s="14"/>
+      <c r="PDX214" s="14"/>
+      <c r="PDY214" s="14"/>
+      <c r="PDZ214" s="14"/>
+      <c r="PEA214" s="14"/>
+      <c r="PEB214" s="14"/>
+      <c r="PEC214" s="14"/>
+      <c r="PED214" s="14"/>
+      <c r="PEE214" s="14"/>
+      <c r="PEF214" s="14"/>
+      <c r="PEG214" s="14"/>
+      <c r="PEH214" s="14"/>
+      <c r="PEI214" s="14"/>
+      <c r="PEJ214" s="14"/>
+      <c r="PEK214" s="14"/>
+      <c r="PEL214" s="14"/>
+      <c r="PEM214" s="14"/>
+      <c r="PEN214" s="14"/>
+      <c r="PEO214" s="14"/>
+      <c r="PEP214" s="14"/>
+      <c r="PEQ214" s="14"/>
+      <c r="PER214" s="14"/>
+      <c r="PES214" s="14"/>
+      <c r="PET214" s="14"/>
+      <c r="PEU214" s="14"/>
+      <c r="PEV214" s="14"/>
+      <c r="PEW214" s="14"/>
+      <c r="PEX214" s="14"/>
+      <c r="PEY214" s="14"/>
+      <c r="PEZ214" s="14"/>
+      <c r="PFA214" s="14"/>
+      <c r="PFB214" s="14"/>
+      <c r="PFC214" s="14"/>
+      <c r="PFD214" s="14"/>
+      <c r="PFE214" s="14"/>
+      <c r="PFF214" s="14"/>
+      <c r="PFG214" s="14"/>
+      <c r="PFH214" s="14"/>
+      <c r="PFI214" s="14"/>
+      <c r="PFJ214" s="14"/>
+      <c r="PFK214" s="14"/>
+      <c r="PFL214" s="14"/>
+      <c r="PFM214" s="14"/>
+      <c r="PFN214" s="14"/>
+      <c r="PFO214" s="14"/>
+      <c r="PFP214" s="14"/>
+      <c r="PFQ214" s="14"/>
+      <c r="PFR214" s="14"/>
+      <c r="PFS214" s="14"/>
+      <c r="PFT214" s="14"/>
+      <c r="PFU214" s="14"/>
+      <c r="PFV214" s="14"/>
+      <c r="PFW214" s="14"/>
+      <c r="PFX214" s="14"/>
+      <c r="PFY214" s="14"/>
+      <c r="PFZ214" s="14"/>
+      <c r="PGA214" s="14"/>
+      <c r="PGB214" s="14"/>
+      <c r="PGC214" s="14"/>
+      <c r="PGD214" s="14"/>
+      <c r="PGE214" s="14"/>
+      <c r="PGF214" s="14"/>
+      <c r="PGG214" s="14"/>
+      <c r="PGH214" s="14"/>
+      <c r="PGI214" s="14"/>
+      <c r="PGJ214" s="14"/>
+      <c r="PGK214" s="14"/>
+      <c r="PGL214" s="14"/>
+      <c r="PGM214" s="14"/>
+      <c r="PGN214" s="14"/>
+      <c r="PGO214" s="14"/>
+      <c r="PGP214" s="14"/>
+      <c r="PGQ214" s="14"/>
+      <c r="PGR214" s="14"/>
+      <c r="PGS214" s="14"/>
+      <c r="PGT214" s="14"/>
+      <c r="PGU214" s="14"/>
+      <c r="PGV214" s="14"/>
+      <c r="PGW214" s="14"/>
+      <c r="PGX214" s="14"/>
+      <c r="PGY214" s="14"/>
+      <c r="PGZ214" s="14"/>
+      <c r="PHA214" s="14"/>
+      <c r="PHB214" s="14"/>
+      <c r="PHC214" s="14"/>
+      <c r="PHD214" s="14"/>
+      <c r="PHE214" s="14"/>
+      <c r="PHF214" s="14"/>
+      <c r="PHG214" s="14"/>
+      <c r="PHH214" s="14"/>
+      <c r="PHI214" s="14"/>
+      <c r="PHJ214" s="14"/>
+      <c r="PHK214" s="14"/>
+      <c r="PHL214" s="14"/>
+      <c r="PHM214" s="14"/>
+      <c r="PHN214" s="14"/>
+      <c r="PHO214" s="14"/>
+      <c r="PHP214" s="14"/>
+      <c r="PHQ214" s="14"/>
+      <c r="PHR214" s="14"/>
+      <c r="PHS214" s="14"/>
+      <c r="PHT214" s="14"/>
+      <c r="PHU214" s="14"/>
+      <c r="PHV214" s="14"/>
+      <c r="PHW214" s="14"/>
+      <c r="PHX214" s="14"/>
+      <c r="PHY214" s="14"/>
+      <c r="PHZ214" s="14"/>
+      <c r="PIA214" s="14"/>
+      <c r="PIB214" s="14"/>
+      <c r="PIC214" s="14"/>
+      <c r="PID214" s="14"/>
+      <c r="PIE214" s="14"/>
+      <c r="PIF214" s="14"/>
+      <c r="PIG214" s="14"/>
+      <c r="PIH214" s="14"/>
+      <c r="PII214" s="14"/>
+      <c r="PIJ214" s="14"/>
+      <c r="PIK214" s="14"/>
+      <c r="PIL214" s="14"/>
+      <c r="PIM214" s="14"/>
+      <c r="PIN214" s="14"/>
+      <c r="PIO214" s="14"/>
+      <c r="PIP214" s="14"/>
+      <c r="PIQ214" s="14"/>
+      <c r="PIR214" s="14"/>
+      <c r="PIS214" s="14"/>
+      <c r="PIT214" s="14"/>
+      <c r="PIU214" s="14"/>
+      <c r="PIV214" s="14"/>
+      <c r="PIW214" s="14"/>
+      <c r="PIX214" s="14"/>
+      <c r="PIY214" s="14"/>
+      <c r="PIZ214" s="14"/>
+      <c r="PJA214" s="14"/>
+      <c r="PJB214" s="14"/>
+      <c r="PJC214" s="14"/>
+      <c r="PJD214" s="14"/>
+      <c r="PJE214" s="14"/>
+      <c r="PJF214" s="14"/>
+      <c r="PJG214" s="14"/>
+      <c r="PJH214" s="14"/>
+      <c r="PJI214" s="14"/>
+      <c r="PJJ214" s="14"/>
+      <c r="PJK214" s="14"/>
+      <c r="PJL214" s="14"/>
+      <c r="PJM214" s="14"/>
+      <c r="PJN214" s="14"/>
+      <c r="PJO214" s="14"/>
+      <c r="PJP214" s="14"/>
+      <c r="PJQ214" s="14"/>
+      <c r="PJR214" s="14"/>
+      <c r="PJS214" s="14"/>
+      <c r="PJT214" s="14"/>
+      <c r="PJU214" s="14"/>
+      <c r="PJV214" s="14"/>
+      <c r="PJW214" s="14"/>
+      <c r="PJX214" s="14"/>
+      <c r="PJY214" s="14"/>
+      <c r="PJZ214" s="14"/>
+      <c r="PKA214" s="14"/>
+      <c r="PKB214" s="14"/>
+      <c r="PKC214" s="14"/>
+      <c r="PKD214" s="14"/>
+      <c r="PKE214" s="14"/>
+      <c r="PKF214" s="14"/>
+      <c r="PKG214" s="14"/>
+      <c r="PKH214" s="14"/>
+      <c r="PKI214" s="14"/>
+      <c r="PKJ214" s="14"/>
+      <c r="PKK214" s="14"/>
+      <c r="PKL214" s="14"/>
+      <c r="PKM214" s="14"/>
+      <c r="PKN214" s="14"/>
+      <c r="PKO214" s="14"/>
+      <c r="PKP214" s="14"/>
+      <c r="PKQ214" s="14"/>
+      <c r="PKR214" s="14"/>
+      <c r="PKS214" s="14"/>
+      <c r="PKT214" s="14"/>
+      <c r="PKU214" s="14"/>
+      <c r="PKV214" s="14"/>
+      <c r="PKW214" s="14"/>
+      <c r="PKX214" s="14"/>
+      <c r="PKY214" s="14"/>
+      <c r="PKZ214" s="14"/>
+      <c r="PLA214" s="14"/>
+      <c r="PLB214" s="14"/>
+      <c r="PLC214" s="14"/>
+      <c r="PLD214" s="14"/>
+      <c r="PLE214" s="14"/>
+      <c r="PLF214" s="14"/>
+      <c r="PLG214" s="14"/>
+      <c r="PLH214" s="14"/>
+      <c r="PLI214" s="14"/>
+      <c r="PLJ214" s="14"/>
+      <c r="PLK214" s="14"/>
+      <c r="PLL214" s="14"/>
+      <c r="PLM214" s="14"/>
+      <c r="PLN214" s="14"/>
+      <c r="PLO214" s="14"/>
+      <c r="PLP214" s="14"/>
+      <c r="PLQ214" s="14"/>
+      <c r="PLR214" s="14"/>
+      <c r="PLS214" s="14"/>
+      <c r="PLT214" s="14"/>
+      <c r="PLU214" s="14"/>
+      <c r="PLV214" s="14"/>
+      <c r="PLW214" s="14"/>
+      <c r="PLX214" s="14"/>
+      <c r="PLY214" s="14"/>
+      <c r="PLZ214" s="14"/>
+      <c r="PMA214" s="14"/>
+      <c r="PMB214" s="14"/>
+      <c r="PMC214" s="14"/>
+      <c r="PMD214" s="14"/>
+      <c r="PME214" s="14"/>
+      <c r="PMF214" s="14"/>
+      <c r="PMG214" s="14"/>
+      <c r="PMH214" s="14"/>
+      <c r="PMI214" s="14"/>
+      <c r="PMJ214" s="14"/>
+      <c r="PMK214" s="14"/>
+      <c r="PML214" s="14"/>
+      <c r="PMM214" s="14"/>
+      <c r="PMN214" s="14"/>
+      <c r="PMO214" s="14"/>
+      <c r="PMP214" s="14"/>
+      <c r="PMQ214" s="14"/>
+      <c r="PMR214" s="14"/>
+      <c r="PMS214" s="14"/>
+      <c r="PMT214" s="14"/>
+      <c r="PMU214" s="14"/>
+      <c r="PMV214" s="14"/>
+      <c r="PMW214" s="14"/>
+      <c r="PMX214" s="14"/>
+      <c r="PMY214" s="14"/>
+      <c r="PMZ214" s="14"/>
+      <c r="PNA214" s="14"/>
+      <c r="PNB214" s="14"/>
+      <c r="PNC214" s="14"/>
+      <c r="PND214" s="14"/>
+      <c r="PNE214" s="14"/>
+      <c r="PNF214" s="14"/>
+      <c r="PNG214" s="14"/>
+      <c r="PNH214" s="14"/>
+      <c r="PNI214" s="14"/>
+      <c r="PNJ214" s="14"/>
+      <c r="PNK214" s="14"/>
+      <c r="PNL214" s="14"/>
+      <c r="PNM214" s="14"/>
+      <c r="PNN214" s="14"/>
+      <c r="PNO214" s="14"/>
+      <c r="PNP214" s="14"/>
+      <c r="PNQ214" s="14"/>
+      <c r="PNR214" s="14"/>
+      <c r="PNS214" s="14"/>
+      <c r="PNT214" s="14"/>
+      <c r="PNU214" s="14"/>
+      <c r="PNV214" s="14"/>
+      <c r="PNW214" s="14"/>
+      <c r="PNX214" s="14"/>
+      <c r="PNY214" s="14"/>
+      <c r="PNZ214" s="14"/>
+      <c r="POA214" s="14"/>
+      <c r="POB214" s="14"/>
+      <c r="POC214" s="14"/>
+      <c r="POD214" s="14"/>
+      <c r="POE214" s="14"/>
+      <c r="POF214" s="14"/>
+      <c r="POG214" s="14"/>
+      <c r="POH214" s="14"/>
+      <c r="POI214" s="14"/>
+      <c r="POJ214" s="14"/>
+      <c r="POK214" s="14"/>
+      <c r="POL214" s="14"/>
+      <c r="POM214" s="14"/>
+      <c r="PON214" s="14"/>
+      <c r="POO214" s="14"/>
+      <c r="POP214" s="14"/>
+      <c r="POQ214" s="14"/>
+      <c r="POR214" s="14"/>
+      <c r="POS214" s="14"/>
+      <c r="POT214" s="14"/>
+      <c r="POU214" s="14"/>
+      <c r="POV214" s="14"/>
+      <c r="POW214" s="14"/>
+      <c r="POX214" s="14"/>
+      <c r="POY214" s="14"/>
+      <c r="POZ214" s="14"/>
+      <c r="PPA214" s="14"/>
+      <c r="PPB214" s="14"/>
+      <c r="PPC214" s="14"/>
+      <c r="PPD214" s="14"/>
+      <c r="PPE214" s="14"/>
+      <c r="PPF214" s="14"/>
+      <c r="PPG214" s="14"/>
+      <c r="PPH214" s="14"/>
+      <c r="PPI214" s="14"/>
+      <c r="PPJ214" s="14"/>
+      <c r="PPK214" s="14"/>
+      <c r="PPL214" s="14"/>
+      <c r="PPM214" s="14"/>
+      <c r="PPN214" s="14"/>
+      <c r="PPO214" s="14"/>
+      <c r="PPP214" s="14"/>
+      <c r="PPQ214" s="14"/>
+      <c r="PPR214" s="14"/>
+      <c r="PPS214" s="14"/>
+      <c r="PPT214" s="14"/>
+      <c r="PPU214" s="14"/>
+      <c r="PPV214" s="14"/>
+      <c r="PPW214" s="14"/>
+      <c r="PPX214" s="14"/>
+      <c r="PPY214" s="14"/>
+      <c r="PPZ214" s="14"/>
+      <c r="PQA214" s="14"/>
+      <c r="PQB214" s="14"/>
+      <c r="PQC214" s="14"/>
+      <c r="PQD214" s="14"/>
+      <c r="PQE214" s="14"/>
+      <c r="PQF214" s="14"/>
+      <c r="PQG214" s="14"/>
+      <c r="PQH214" s="14"/>
+      <c r="PQI214" s="14"/>
+      <c r="PQJ214" s="14"/>
+      <c r="PQK214" s="14"/>
+      <c r="PQL214" s="14"/>
+      <c r="PQM214" s="14"/>
+      <c r="PQN214" s="14"/>
+      <c r="PQO214" s="14"/>
+      <c r="PQP214" s="14"/>
+      <c r="PQQ214" s="14"/>
+      <c r="PQR214" s="14"/>
+      <c r="PQS214" s="14"/>
+      <c r="PQT214" s="14"/>
+      <c r="PQU214" s="14"/>
+      <c r="PQV214" s="14"/>
+      <c r="PQW214" s="14"/>
+      <c r="PQX214" s="14"/>
+      <c r="PQY214" s="14"/>
+      <c r="PQZ214" s="14"/>
+      <c r="PRA214" s="14"/>
+      <c r="PRB214" s="14"/>
+      <c r="PRC214" s="14"/>
+      <c r="PRD214" s="14"/>
+      <c r="PRE214" s="14"/>
+      <c r="PRF214" s="14"/>
+      <c r="PRG214" s="14"/>
+      <c r="PRH214" s="14"/>
+      <c r="PRI214" s="14"/>
+      <c r="PRJ214" s="14"/>
+      <c r="PRK214" s="14"/>
+      <c r="PRL214" s="14"/>
+      <c r="PRM214" s="14"/>
+      <c r="PRN214" s="14"/>
+      <c r="PRO214" s="14"/>
+      <c r="PRP214" s="14"/>
+      <c r="PRQ214" s="14"/>
+      <c r="PRR214" s="14"/>
+      <c r="PRS214" s="14"/>
+      <c r="PRT214" s="14"/>
+      <c r="PRU214" s="14"/>
+      <c r="PRV214" s="14"/>
+      <c r="PRW214" s="14"/>
+      <c r="PRX214" s="14"/>
+      <c r="PRY214" s="14"/>
+      <c r="PRZ214" s="14"/>
+      <c r="PSA214" s="14"/>
+      <c r="PSB214" s="14"/>
+      <c r="PSC214" s="14"/>
+      <c r="PSD214" s="14"/>
+      <c r="PSE214" s="14"/>
+      <c r="PSF214" s="14"/>
+      <c r="PSG214" s="14"/>
+      <c r="PSH214" s="14"/>
+      <c r="PSI214" s="14"/>
+      <c r="PSJ214" s="14"/>
+      <c r="PSK214" s="14"/>
+      <c r="PSL214" s="14"/>
+      <c r="PSM214" s="14"/>
+      <c r="PSN214" s="14"/>
+      <c r="PSO214" s="14"/>
+      <c r="PSP214" s="14"/>
+      <c r="PSQ214" s="14"/>
+      <c r="PSR214" s="14"/>
+      <c r="PSS214" s="14"/>
+      <c r="PST214" s="14"/>
+      <c r="PSU214" s="14"/>
+      <c r="PSV214" s="14"/>
+      <c r="PSW214" s="14"/>
+      <c r="PSX214" s="14"/>
+      <c r="PSY214" s="14"/>
+      <c r="PSZ214" s="14"/>
+      <c r="PTA214" s="14"/>
+      <c r="PTB214" s="14"/>
+      <c r="PTC214" s="14"/>
+      <c r="PTD214" s="14"/>
+      <c r="PTE214" s="14"/>
+      <c r="PTF214" s="14"/>
+      <c r="PTG214" s="14"/>
+      <c r="PTH214" s="14"/>
+      <c r="PTI214" s="14"/>
+      <c r="PTJ214" s="14"/>
+      <c r="PTK214" s="14"/>
+      <c r="PTL214" s="14"/>
+      <c r="PTM214" s="14"/>
+      <c r="PTN214" s="14"/>
+      <c r="PTO214" s="14"/>
+      <c r="PTP214" s="14"/>
+      <c r="PTQ214" s="14"/>
+      <c r="PTR214" s="14"/>
+      <c r="PTS214" s="14"/>
+      <c r="PTT214" s="14"/>
+      <c r="PTU214" s="14"/>
+      <c r="PTV214" s="14"/>
+      <c r="PTW214" s="14"/>
+      <c r="PTX214" s="14"/>
+      <c r="PTY214" s="14"/>
+      <c r="PTZ214" s="14"/>
+      <c r="PUA214" s="14"/>
+      <c r="PUB214" s="14"/>
+      <c r="PUC214" s="14"/>
+      <c r="PUD214" s="14"/>
+      <c r="PUE214" s="14"/>
+      <c r="PUF214" s="14"/>
+      <c r="PUG214" s="14"/>
+      <c r="PUH214" s="14"/>
+      <c r="PUI214" s="14"/>
+      <c r="PUJ214" s="14"/>
+      <c r="PUK214" s="14"/>
+      <c r="PUL214" s="14"/>
+      <c r="PUM214" s="14"/>
+      <c r="PUN214" s="14"/>
+      <c r="PUO214" s="14"/>
+      <c r="PUP214" s="14"/>
+      <c r="PUQ214" s="14"/>
+      <c r="PUR214" s="14"/>
+      <c r="PUS214" s="14"/>
+      <c r="PUT214" s="14"/>
+      <c r="PUU214" s="14"/>
+      <c r="PUV214" s="14"/>
+      <c r="PUW214" s="14"/>
+      <c r="PUX214" s="14"/>
+      <c r="PUY214" s="14"/>
+      <c r="PUZ214" s="14"/>
+      <c r="PVA214" s="14"/>
+      <c r="PVB214" s="14"/>
+      <c r="PVC214" s="14"/>
+      <c r="PVD214" s="14"/>
+      <c r="PVE214" s="14"/>
+      <c r="PVF214" s="14"/>
+      <c r="PVG214" s="14"/>
+      <c r="PVH214" s="14"/>
+      <c r="PVI214" s="14"/>
+      <c r="PVJ214" s="14"/>
+      <c r="PVK214" s="14"/>
+      <c r="PVL214" s="14"/>
+      <c r="PVM214" s="14"/>
+      <c r="PVN214" s="14"/>
+      <c r="PVO214" s="14"/>
+      <c r="PVP214" s="14"/>
+      <c r="PVQ214" s="14"/>
+      <c r="PVR214" s="14"/>
+      <c r="PVS214" s="14"/>
+      <c r="PVT214" s="14"/>
+      <c r="PVU214" s="14"/>
+      <c r="PVV214" s="14"/>
+      <c r="PVW214" s="14"/>
+      <c r="PVX214" s="14"/>
+      <c r="PVY214" s="14"/>
+      <c r="PVZ214" s="14"/>
+      <c r="PWA214" s="14"/>
+      <c r="PWB214" s="14"/>
+      <c r="PWC214" s="14"/>
+      <c r="PWD214" s="14"/>
+      <c r="PWE214" s="14"/>
+      <c r="PWF214" s="14"/>
+      <c r="PWG214" s="14"/>
+      <c r="PWH214" s="14"/>
+      <c r="PWI214" s="14"/>
+      <c r="PWJ214" s="14"/>
+      <c r="PWK214" s="14"/>
+      <c r="PWL214" s="14"/>
+      <c r="PWM214" s="14"/>
+      <c r="PWN214" s="14"/>
+      <c r="PWO214" s="14"/>
+      <c r="PWP214" s="14"/>
+      <c r="PWQ214" s="14"/>
+      <c r="PWR214" s="14"/>
+      <c r="PWS214" s="14"/>
+      <c r="PWT214" s="14"/>
+      <c r="PWU214" s="14"/>
+      <c r="PWV214" s="14"/>
+      <c r="PWW214" s="14"/>
+      <c r="PWX214" s="14"/>
+      <c r="PWY214" s="14"/>
+      <c r="PWZ214" s="14"/>
+      <c r="PXA214" s="14"/>
+      <c r="PXB214" s="14"/>
+      <c r="PXC214" s="14"/>
+      <c r="PXD214" s="14"/>
+      <c r="PXE214" s="14"/>
+      <c r="PXF214" s="14"/>
+      <c r="PXG214" s="14"/>
+      <c r="PXH214" s="14"/>
+      <c r="PXI214" s="14"/>
+      <c r="PXJ214" s="14"/>
+      <c r="PXK214" s="14"/>
+      <c r="PXL214" s="14"/>
+      <c r="PXM214" s="14"/>
+      <c r="PXN214" s="14"/>
+      <c r="PXO214" s="14"/>
+      <c r="PXP214" s="14"/>
+      <c r="PXQ214" s="14"/>
+      <c r="PXR214" s="14"/>
+      <c r="PXS214" s="14"/>
+      <c r="PXT214" s="14"/>
+      <c r="PXU214" s="14"/>
+      <c r="PXV214" s="14"/>
+      <c r="PXW214" s="14"/>
+      <c r="PXX214" s="14"/>
+      <c r="PXY214" s="14"/>
+      <c r="PXZ214" s="14"/>
+      <c r="PYA214" s="14"/>
+      <c r="PYB214" s="14"/>
+      <c r="PYC214" s="14"/>
+      <c r="PYD214" s="14"/>
+      <c r="PYE214" s="14"/>
+      <c r="PYF214" s="14"/>
+      <c r="PYG214" s="14"/>
+      <c r="PYH214" s="14"/>
+      <c r="PYI214" s="14"/>
+      <c r="PYJ214" s="14"/>
+      <c r="PYK214" s="14"/>
+      <c r="PYL214" s="14"/>
+      <c r="PYM214" s="14"/>
+      <c r="PYN214" s="14"/>
+      <c r="PYO214" s="14"/>
+      <c r="PYP214" s="14"/>
+      <c r="PYQ214" s="14"/>
+      <c r="PYR214" s="14"/>
+      <c r="PYS214" s="14"/>
+      <c r="PYT214" s="14"/>
+      <c r="PYU214" s="14"/>
+      <c r="PYV214" s="14"/>
+      <c r="PYW214" s="14"/>
+      <c r="PYX214" s="14"/>
+      <c r="PYY214" s="14"/>
+      <c r="PYZ214" s="14"/>
+      <c r="PZA214" s="14"/>
+      <c r="PZB214" s="14"/>
+      <c r="PZC214" s="14"/>
+      <c r="PZD214" s="14"/>
+      <c r="PZE214" s="14"/>
+      <c r="PZF214" s="14"/>
+      <c r="PZG214" s="14"/>
+      <c r="PZH214" s="14"/>
+      <c r="PZI214" s="14"/>
+      <c r="PZJ214" s="14"/>
+      <c r="PZK214" s="14"/>
+      <c r="PZL214" s="14"/>
+      <c r="PZM214" s="14"/>
+      <c r="PZN214" s="14"/>
+      <c r="PZO214" s="14"/>
+      <c r="PZP214" s="14"/>
+      <c r="PZQ214" s="14"/>
+      <c r="PZR214" s="14"/>
+      <c r="PZS214" s="14"/>
+      <c r="PZT214" s="14"/>
+      <c r="PZU214" s="14"/>
+      <c r="PZV214" s="14"/>
+      <c r="PZW214" s="14"/>
+      <c r="PZX214" s="14"/>
+      <c r="PZY214" s="14"/>
+      <c r="PZZ214" s="14"/>
+      <c r="QAA214" s="14"/>
+      <c r="QAB214" s="14"/>
+      <c r="QAC214" s="14"/>
+      <c r="QAD214" s="14"/>
+      <c r="QAE214" s="14"/>
+      <c r="QAF214" s="14"/>
+      <c r="QAG214" s="14"/>
+      <c r="QAH214" s="14"/>
+      <c r="QAI214" s="14"/>
+      <c r="QAJ214" s="14"/>
+      <c r="QAK214" s="14"/>
+      <c r="QAL214" s="14"/>
+      <c r="QAM214" s="14"/>
+      <c r="QAN214" s="14"/>
+      <c r="QAO214" s="14"/>
+      <c r="QAP214" s="14"/>
+      <c r="QAQ214" s="14"/>
+      <c r="QAR214" s="14"/>
+      <c r="QAS214" s="14"/>
+      <c r="QAT214" s="14"/>
+      <c r="QAU214" s="14"/>
+      <c r="QAV214" s="14"/>
+      <c r="QAW214" s="14"/>
+      <c r="QAX214" s="14"/>
+      <c r="QAY214" s="14"/>
+      <c r="QAZ214" s="14"/>
+      <c r="QBA214" s="14"/>
+      <c r="QBB214" s="14"/>
+      <c r="QBC214" s="14"/>
+      <c r="QBD214" s="14"/>
+      <c r="QBE214" s="14"/>
+      <c r="QBF214" s="14"/>
+      <c r="QBG214" s="14"/>
+      <c r="QBH214" s="14"/>
+      <c r="QBI214" s="14"/>
+      <c r="QBJ214" s="14"/>
+      <c r="QBK214" s="14"/>
+      <c r="QBL214" s="14"/>
+      <c r="QBM214" s="14"/>
+      <c r="QBN214" s="14"/>
+      <c r="QBO214" s="14"/>
+      <c r="QBP214" s="14"/>
+      <c r="QBQ214" s="14"/>
+      <c r="QBR214" s="14"/>
+      <c r="QBS214" s="14"/>
+      <c r="QBT214" s="14"/>
+      <c r="QBU214" s="14"/>
+      <c r="QBV214" s="14"/>
+      <c r="QBW214" s="14"/>
+      <c r="QBX214" s="14"/>
+      <c r="QBY214" s="14"/>
+      <c r="QBZ214" s="14"/>
+      <c r="QCA214" s="14"/>
+      <c r="QCB214" s="14"/>
+      <c r="QCC214" s="14"/>
+      <c r="QCD214" s="14"/>
+      <c r="QCE214" s="14"/>
+      <c r="QCF214" s="14"/>
+      <c r="QCG214" s="14"/>
+      <c r="QCH214" s="14"/>
+      <c r="QCI214" s="14"/>
+      <c r="QCJ214" s="14"/>
+      <c r="QCK214" s="14"/>
+      <c r="QCL214" s="14"/>
+      <c r="QCM214" s="14"/>
+      <c r="QCN214" s="14"/>
+      <c r="QCO214" s="14"/>
+      <c r="QCP214" s="14"/>
+      <c r="QCQ214" s="14"/>
+      <c r="QCR214" s="14"/>
+      <c r="QCS214" s="14"/>
+      <c r="QCT214" s="14"/>
+      <c r="QCU214" s="14"/>
+      <c r="QCV214" s="14"/>
+      <c r="QCW214" s="14"/>
+      <c r="QCX214" s="14"/>
+      <c r="QCY214" s="14"/>
+      <c r="QCZ214" s="14"/>
+      <c r="QDA214" s="14"/>
+      <c r="QDB214" s="14"/>
+      <c r="QDC214" s="14"/>
+      <c r="QDD214" s="14"/>
+      <c r="QDE214" s="14"/>
+      <c r="QDF214" s="14"/>
+      <c r="QDG214" s="14"/>
+      <c r="QDH214" s="14"/>
+      <c r="QDI214" s="14"/>
+      <c r="QDJ214" s="14"/>
+      <c r="QDK214" s="14"/>
+      <c r="QDL214" s="14"/>
+      <c r="QDM214" s="14"/>
+      <c r="QDN214" s="14"/>
+      <c r="QDO214" s="14"/>
+      <c r="QDP214" s="14"/>
+      <c r="QDQ214" s="14"/>
+      <c r="QDR214" s="14"/>
+      <c r="QDS214" s="14"/>
+      <c r="QDT214" s="14"/>
+      <c r="QDU214" s="14"/>
+      <c r="QDV214" s="14"/>
+      <c r="QDW214" s="14"/>
+      <c r="QDX214" s="14"/>
+      <c r="QDY214" s="14"/>
+      <c r="QDZ214" s="14"/>
+      <c r="QEA214" s="14"/>
+      <c r="QEB214" s="14"/>
+      <c r="QEC214" s="14"/>
+      <c r="QED214" s="14"/>
+      <c r="QEE214" s="14"/>
+      <c r="QEF214" s="14"/>
+      <c r="QEG214" s="14"/>
+      <c r="QEH214" s="14"/>
+      <c r="QEI214" s="14"/>
+      <c r="QEJ214" s="14"/>
+      <c r="QEK214" s="14"/>
+      <c r="QEL214" s="14"/>
+      <c r="QEM214" s="14"/>
+      <c r="QEN214" s="14"/>
+      <c r="QEO214" s="14"/>
+      <c r="QEP214" s="14"/>
+      <c r="QEQ214" s="14"/>
+      <c r="QER214" s="14"/>
+      <c r="QES214" s="14"/>
+      <c r="QET214" s="14"/>
+      <c r="QEU214" s="14"/>
+      <c r="QEV214" s="14"/>
+      <c r="QEW214" s="14"/>
+      <c r="QEX214" s="14"/>
+      <c r="QEY214" s="14"/>
+      <c r="QEZ214" s="14"/>
+      <c r="QFA214" s="14"/>
+      <c r="QFB214" s="14"/>
+      <c r="QFC214" s="14"/>
+      <c r="QFD214" s="14"/>
+      <c r="QFE214" s="14"/>
+      <c r="QFF214" s="14"/>
+      <c r="QFG214" s="14"/>
+      <c r="QFH214" s="14"/>
+      <c r="QFI214" s="14"/>
+      <c r="QFJ214" s="14"/>
+      <c r="QFK214" s="14"/>
+      <c r="QFL214" s="14"/>
+      <c r="QFM214" s="14"/>
+      <c r="QFN214" s="14"/>
+      <c r="QFO214" s="14"/>
+      <c r="QFP214" s="14"/>
+      <c r="QFQ214" s="14"/>
+      <c r="QFR214" s="14"/>
+      <c r="QFS214" s="14"/>
+      <c r="QFT214" s="14"/>
+      <c r="QFU214" s="14"/>
+      <c r="QFV214" s="14"/>
+      <c r="QFW214" s="14"/>
+      <c r="QFX214" s="14"/>
+      <c r="QFY214" s="14"/>
+      <c r="QFZ214" s="14"/>
+      <c r="QGA214" s="14"/>
+      <c r="QGB214" s="14"/>
+      <c r="QGC214" s="14"/>
+      <c r="QGD214" s="14"/>
+      <c r="QGE214" s="14"/>
+      <c r="QGF214" s="14"/>
+      <c r="QGG214" s="14"/>
+      <c r="QGH214" s="14"/>
+      <c r="QGI214" s="14"/>
+      <c r="QGJ214" s="14"/>
+      <c r="QGK214" s="14"/>
+      <c r="QGL214" s="14"/>
+      <c r="QGM214" s="14"/>
+      <c r="QGN214" s="14"/>
+      <c r="QGO214" s="14"/>
+      <c r="QGP214" s="14"/>
+      <c r="QGQ214" s="14"/>
+      <c r="QGR214" s="14"/>
+      <c r="QGS214" s="14"/>
+      <c r="QGT214" s="14"/>
+      <c r="QGU214" s="14"/>
+      <c r="QGV214" s="14"/>
+      <c r="QGW214" s="14"/>
+      <c r="QGX214" s="14"/>
+      <c r="QGY214" s="14"/>
+      <c r="QGZ214" s="14"/>
+      <c r="QHA214" s="14"/>
+      <c r="QHB214" s="14"/>
+      <c r="QHC214" s="14"/>
+      <c r="QHD214" s="14"/>
+      <c r="QHE214" s="14"/>
+      <c r="QHF214" s="14"/>
+      <c r="QHG214" s="14"/>
+      <c r="QHH214" s="14"/>
+      <c r="QHI214" s="14"/>
+      <c r="QHJ214" s="14"/>
+      <c r="QHK214" s="14"/>
+      <c r="QHL214" s="14"/>
+      <c r="QHM214" s="14"/>
+      <c r="QHN214" s="14"/>
+      <c r="QHO214" s="14"/>
+      <c r="QHP214" s="14"/>
+      <c r="QHQ214" s="14"/>
+      <c r="QHR214" s="14"/>
+      <c r="QHS214" s="14"/>
+      <c r="QHT214" s="14"/>
+      <c r="QHU214" s="14"/>
+      <c r="QHV214" s="14"/>
+      <c r="QHW214" s="14"/>
+      <c r="QHX214" s="14"/>
+      <c r="QHY214" s="14"/>
+      <c r="QHZ214" s="14"/>
+      <c r="QIA214" s="14"/>
+      <c r="QIB214" s="14"/>
+      <c r="QIC214" s="14"/>
+      <c r="QID214" s="14"/>
+      <c r="QIE214" s="14"/>
+      <c r="QIF214" s="14"/>
+      <c r="QIG214" s="14"/>
+      <c r="QIH214" s="14"/>
+      <c r="QII214" s="14"/>
+      <c r="QIJ214" s="14"/>
+      <c r="QIK214" s="14"/>
+      <c r="QIL214" s="14"/>
+      <c r="QIM214" s="14"/>
+      <c r="QIN214" s="14"/>
+      <c r="QIO214" s="14"/>
+      <c r="QIP214" s="14"/>
+      <c r="QIQ214" s="14"/>
+      <c r="QIR214" s="14"/>
+      <c r="QIS214" s="14"/>
+      <c r="QIT214" s="14"/>
+      <c r="QIU214" s="14"/>
+      <c r="QIV214" s="14"/>
+      <c r="QIW214" s="14"/>
+      <c r="QIX214" s="14"/>
+      <c r="QIY214" s="14"/>
+      <c r="QIZ214" s="14"/>
+      <c r="QJA214" s="14"/>
+      <c r="QJB214" s="14"/>
+      <c r="QJC214" s="14"/>
+      <c r="QJD214" s="14"/>
+      <c r="QJE214" s="14"/>
+      <c r="QJF214" s="14"/>
+      <c r="QJG214" s="14"/>
+      <c r="QJH214" s="14"/>
+      <c r="QJI214" s="14"/>
+      <c r="QJJ214" s="14"/>
+      <c r="QJK214" s="14"/>
+      <c r="QJL214" s="14"/>
+      <c r="QJM214" s="14"/>
+      <c r="QJN214" s="14"/>
+      <c r="QJO214" s="14"/>
+      <c r="QJP214" s="14"/>
+      <c r="QJQ214" s="14"/>
+      <c r="QJR214" s="14"/>
+      <c r="QJS214" s="14"/>
+      <c r="QJT214" s="14"/>
+      <c r="QJU214" s="14"/>
+      <c r="QJV214" s="14"/>
+      <c r="QJW214" s="14"/>
+      <c r="QJX214" s="14"/>
+      <c r="QJY214" s="14"/>
+      <c r="QJZ214" s="14"/>
+      <c r="QKA214" s="14"/>
+      <c r="QKB214" s="14"/>
+      <c r="QKC214" s="14"/>
+      <c r="QKD214" s="14"/>
+      <c r="QKE214" s="14"/>
+      <c r="QKF214" s="14"/>
+      <c r="QKG214" s="14"/>
+      <c r="QKH214" s="14"/>
+      <c r="QKI214" s="14"/>
+      <c r="QKJ214" s="14"/>
+      <c r="QKK214" s="14"/>
+      <c r="QKL214" s="14"/>
+      <c r="QKM214" s="14"/>
+      <c r="QKN214" s="14"/>
+      <c r="QKO214" s="14"/>
+      <c r="QKP214" s="14"/>
+      <c r="QKQ214" s="14"/>
+      <c r="QKR214" s="14"/>
+      <c r="QKS214" s="14"/>
+      <c r="QKT214" s="14"/>
+      <c r="QKU214" s="14"/>
+      <c r="QKV214" s="14"/>
+      <c r="QKW214" s="14"/>
+      <c r="QKX214" s="14"/>
+      <c r="QKY214" s="14"/>
+      <c r="QKZ214" s="14"/>
+      <c r="QLA214" s="14"/>
+      <c r="QLB214" s="14"/>
+      <c r="QLC214" s="14"/>
+      <c r="QLD214" s="14"/>
+      <c r="QLE214" s="14"/>
+      <c r="QLF214" s="14"/>
+      <c r="QLG214" s="14"/>
+      <c r="QLH214" s="14"/>
+      <c r="QLI214" s="14"/>
+      <c r="QLJ214" s="14"/>
+      <c r="QLK214" s="14"/>
+      <c r="QLL214" s="14"/>
+      <c r="QLM214" s="14"/>
+      <c r="QLN214" s="14"/>
+      <c r="QLO214" s="14"/>
+      <c r="QLP214" s="14"/>
+      <c r="QLQ214" s="14"/>
+      <c r="QLR214" s="14"/>
+      <c r="QLS214" s="14"/>
+      <c r="QLT214" s="14"/>
+      <c r="QLU214" s="14"/>
+      <c r="QLV214" s="14"/>
+      <c r="QLW214" s="14"/>
+      <c r="QLX214" s="14"/>
+      <c r="QLY214" s="14"/>
+      <c r="QLZ214" s="14"/>
+      <c r="QMA214" s="14"/>
+      <c r="QMB214" s="14"/>
+      <c r="QMC214" s="14"/>
+      <c r="QMD214" s="14"/>
+      <c r="QME214" s="14"/>
+      <c r="QMF214" s="14"/>
+      <c r="QMG214" s="14"/>
+      <c r="QMH214" s="14"/>
+      <c r="QMI214" s="14"/>
+      <c r="QMJ214" s="14"/>
+      <c r="QMK214" s="14"/>
+      <c r="QML214" s="14"/>
+      <c r="QMM214" s="14"/>
+      <c r="QMN214" s="14"/>
+      <c r="QMO214" s="14"/>
+      <c r="QMP214" s="14"/>
+      <c r="QMQ214" s="14"/>
+      <c r="QMR214" s="14"/>
+      <c r="QMS214" s="14"/>
+      <c r="QMT214" s="14"/>
+      <c r="QMU214" s="14"/>
+      <c r="QMV214" s="14"/>
+      <c r="QMW214" s="14"/>
+      <c r="QMX214" s="14"/>
+      <c r="QMY214" s="14"/>
+      <c r="QMZ214" s="14"/>
+      <c r="QNA214" s="14"/>
+      <c r="QNB214" s="14"/>
+      <c r="QNC214" s="14"/>
+      <c r="QND214" s="14"/>
+      <c r="QNE214" s="14"/>
+      <c r="QNF214" s="14"/>
+      <c r="QNG214" s="14"/>
+      <c r="QNH214" s="14"/>
+      <c r="QNI214" s="14"/>
+      <c r="QNJ214" s="14"/>
+      <c r="QNK214" s="14"/>
+      <c r="QNL214" s="14"/>
+      <c r="QNM214" s="14"/>
+      <c r="QNN214" s="14"/>
+      <c r="QNO214" s="14"/>
+      <c r="QNP214" s="14"/>
+      <c r="QNQ214" s="14"/>
+      <c r="QNR214" s="14"/>
+      <c r="QNS214" s="14"/>
+      <c r="QNT214" s="14"/>
+      <c r="QNU214" s="14"/>
+      <c r="QNV214" s="14"/>
+      <c r="QNW214" s="14"/>
+      <c r="QNX214" s="14"/>
+      <c r="QNY214" s="14"/>
+      <c r="QNZ214" s="14"/>
+      <c r="QOA214" s="14"/>
+      <c r="QOB214" s="14"/>
+      <c r="QOC214" s="14"/>
+      <c r="QOD214" s="14"/>
+      <c r="QOE214" s="14"/>
+      <c r="QOF214" s="14"/>
+      <c r="QOG214" s="14"/>
+      <c r="QOH214" s="14"/>
+      <c r="QOI214" s="14"/>
+      <c r="QOJ214" s="14"/>
+      <c r="QOK214" s="14"/>
+      <c r="QOL214" s="14"/>
+      <c r="QOM214" s="14"/>
+      <c r="QON214" s="14"/>
+      <c r="QOO214" s="14"/>
+      <c r="QOP214" s="14"/>
+      <c r="QOQ214" s="14"/>
+      <c r="QOR214" s="14"/>
+      <c r="QOS214" s="14"/>
+      <c r="QOT214" s="14"/>
+      <c r="QOU214" s="14"/>
+      <c r="QOV214" s="14"/>
+      <c r="QOW214" s="14"/>
+      <c r="QOX214" s="14"/>
+      <c r="QOY214" s="14"/>
+      <c r="QOZ214" s="14"/>
+      <c r="QPA214" s="14"/>
+      <c r="QPB214" s="14"/>
+      <c r="QPC214" s="14"/>
+      <c r="QPD214" s="14"/>
+      <c r="QPE214" s="14"/>
+      <c r="QPF214" s="14"/>
+      <c r="QPG214" s="14"/>
+      <c r="QPH214" s="14"/>
+      <c r="QPI214" s="14"/>
+      <c r="QPJ214" s="14"/>
+      <c r="QPK214" s="14"/>
+      <c r="QPL214" s="14"/>
+      <c r="QPM214" s="14"/>
+      <c r="QPN214" s="14"/>
+      <c r="QPO214" s="14"/>
+      <c r="QPP214" s="14"/>
+      <c r="QPQ214" s="14"/>
+      <c r="QPR214" s="14"/>
+      <c r="QPS214" s="14"/>
+      <c r="QPT214" s="14"/>
+      <c r="QPU214" s="14"/>
+      <c r="QPV214" s="14"/>
+      <c r="QPW214" s="14"/>
+      <c r="QPX214" s="14"/>
+      <c r="QPY214" s="14"/>
+      <c r="QPZ214" s="14"/>
+      <c r="QQA214" s="14"/>
+      <c r="QQB214" s="14"/>
+      <c r="QQC214" s="14"/>
+      <c r="QQD214" s="14"/>
+      <c r="QQE214" s="14"/>
+      <c r="QQF214" s="14"/>
+      <c r="QQG214" s="14"/>
+      <c r="QQH214" s="14"/>
+      <c r="QQI214" s="14"/>
+      <c r="QQJ214" s="14"/>
+      <c r="QQK214" s="14"/>
+      <c r="QQL214" s="14"/>
+      <c r="QQM214" s="14"/>
+      <c r="QQN214" s="14"/>
+      <c r="QQO214" s="14"/>
+      <c r="QQP214" s="14"/>
+      <c r="QQQ214" s="14"/>
+      <c r="QQR214" s="14"/>
+      <c r="QQS214" s="14"/>
+      <c r="QQT214" s="14"/>
+      <c r="QQU214" s="14"/>
+      <c r="QQV214" s="14"/>
+      <c r="QQW214" s="14"/>
+      <c r="QQX214" s="14"/>
+      <c r="QQY214" s="14"/>
+      <c r="QQZ214" s="14"/>
+      <c r="QRA214" s="14"/>
+      <c r="QRB214" s="14"/>
+      <c r="QRC214" s="14"/>
+      <c r="QRD214" s="14"/>
+      <c r="QRE214" s="14"/>
+      <c r="QRF214" s="14"/>
+      <c r="QRG214" s="14"/>
+      <c r="QRH214" s="14"/>
+      <c r="QRI214" s="14"/>
+      <c r="QRJ214" s="14"/>
+      <c r="QRK214" s="14"/>
+      <c r="QRL214" s="14"/>
+      <c r="QRM214" s="14"/>
+      <c r="QRN214" s="14"/>
+      <c r="QRO214" s="14"/>
+      <c r="QRP214" s="14"/>
+      <c r="QRQ214" s="14"/>
+      <c r="QRR214" s="14"/>
+      <c r="QRS214" s="14"/>
+      <c r="QRT214" s="14"/>
+      <c r="QRU214" s="14"/>
+      <c r="QRV214" s="14"/>
+      <c r="QRW214" s="14"/>
+      <c r="QRX214" s="14"/>
+      <c r="QRY214" s="14"/>
+      <c r="QRZ214" s="14"/>
+      <c r="QSA214" s="14"/>
+      <c r="QSB214" s="14"/>
+      <c r="QSC214" s="14"/>
+      <c r="QSD214" s="14"/>
+      <c r="QSE214" s="14"/>
+      <c r="QSF214" s="14"/>
+      <c r="QSG214" s="14"/>
+      <c r="QSH214" s="14"/>
+      <c r="QSI214" s="14"/>
+      <c r="QSJ214" s="14"/>
+      <c r="QSK214" s="14"/>
+      <c r="QSL214" s="14"/>
+      <c r="QSM214" s="14"/>
+      <c r="QSN214" s="14"/>
+      <c r="QSO214" s="14"/>
+      <c r="QSP214" s="14"/>
+      <c r="QSQ214" s="14"/>
+      <c r="QSR214" s="14"/>
+      <c r="QSS214" s="14"/>
+      <c r="QST214" s="14"/>
+      <c r="QSU214" s="14"/>
+      <c r="QSV214" s="14"/>
+      <c r="QSW214" s="14"/>
+      <c r="QSX214" s="14"/>
+      <c r="QSY214" s="14"/>
+      <c r="QSZ214" s="14"/>
+      <c r="QTA214" s="14"/>
+      <c r="QTB214" s="14"/>
+      <c r="QTC214" s="14"/>
+      <c r="QTD214" s="14"/>
+      <c r="QTE214" s="14"/>
+      <c r="QTF214" s="14"/>
+      <c r="QTG214" s="14"/>
+      <c r="QTH214" s="14"/>
+      <c r="QTI214" s="14"/>
+      <c r="QTJ214" s="14"/>
+      <c r="QTK214" s="14"/>
+      <c r="QTL214" s="14"/>
+      <c r="QTM214" s="14"/>
+      <c r="QTN214" s="14"/>
+      <c r="QTO214" s="14"/>
+      <c r="QTP214" s="14"/>
+      <c r="QTQ214" s="14"/>
+      <c r="QTR214" s="14"/>
+      <c r="QTS214" s="14"/>
+      <c r="QTT214" s="14"/>
+      <c r="QTU214" s="14"/>
+      <c r="QTV214" s="14"/>
+      <c r="QTW214" s="14"/>
+      <c r="QTX214" s="14"/>
+      <c r="QTY214" s="14"/>
+      <c r="QTZ214" s="14"/>
+      <c r="QUA214" s="14"/>
+      <c r="QUB214" s="14"/>
+      <c r="QUC214" s="14"/>
+      <c r="QUD214" s="14"/>
+      <c r="QUE214" s="14"/>
+      <c r="QUF214" s="14"/>
+      <c r="QUG214" s="14"/>
+      <c r="QUH214" s="14"/>
+      <c r="QUI214" s="14"/>
+      <c r="QUJ214" s="14"/>
+      <c r="QUK214" s="14"/>
+      <c r="QUL214" s="14"/>
+      <c r="QUM214" s="14"/>
+      <c r="QUN214" s="14"/>
+      <c r="QUO214" s="14"/>
+      <c r="QUP214" s="14"/>
+      <c r="QUQ214" s="14"/>
+      <c r="QUR214" s="14"/>
+      <c r="QUS214" s="14"/>
+      <c r="QUT214" s="14"/>
+      <c r="QUU214" s="14"/>
+      <c r="QUV214" s="14"/>
+      <c r="QUW214" s="14"/>
+      <c r="QUX214" s="14"/>
+      <c r="QUY214" s="14"/>
+      <c r="QUZ214" s="14"/>
+      <c r="QVA214" s="14"/>
+      <c r="QVB214" s="14"/>
+      <c r="QVC214" s="14"/>
+      <c r="QVD214" s="14"/>
+      <c r="QVE214" s="14"/>
+      <c r="QVF214" s="14"/>
+      <c r="QVG214" s="14"/>
+      <c r="QVH214" s="14"/>
+      <c r="QVI214" s="14"/>
+      <c r="QVJ214" s="14"/>
+      <c r="QVK214" s="14"/>
+      <c r="QVL214" s="14"/>
+      <c r="QVM214" s="14"/>
+      <c r="QVN214" s="14"/>
+      <c r="QVO214" s="14"/>
+      <c r="QVP214" s="14"/>
+      <c r="QVQ214" s="14"/>
+      <c r="QVR214" s="14"/>
+      <c r="QVS214" s="14"/>
+      <c r="QVT214" s="14"/>
+      <c r="QVU214" s="14"/>
+      <c r="QVV214" s="14"/>
+      <c r="QVW214" s="14"/>
+      <c r="QVX214" s="14"/>
+      <c r="QVY214" s="14"/>
+      <c r="QVZ214" s="14"/>
+      <c r="QWA214" s="14"/>
+      <c r="QWB214" s="14"/>
+      <c r="QWC214" s="14"/>
+      <c r="QWD214" s="14"/>
+      <c r="QWE214" s="14"/>
+      <c r="QWF214" s="14"/>
+      <c r="QWG214" s="14"/>
+      <c r="QWH214" s="14"/>
+      <c r="QWI214" s="14"/>
+      <c r="QWJ214" s="14"/>
+      <c r="QWK214" s="14"/>
+      <c r="QWL214" s="14"/>
+      <c r="QWM214" s="14"/>
+      <c r="QWN214" s="14"/>
+      <c r="QWO214" s="14"/>
+      <c r="QWP214" s="14"/>
+      <c r="QWQ214" s="14"/>
+      <c r="QWR214" s="14"/>
+      <c r="QWS214" s="14"/>
+      <c r="QWT214" s="14"/>
+      <c r="QWU214" s="14"/>
+      <c r="QWV214" s="14"/>
+      <c r="QWW214" s="14"/>
+      <c r="QWX214" s="14"/>
+      <c r="QWY214" s="14"/>
+      <c r="QWZ214" s="14"/>
+      <c r="QXA214" s="14"/>
+      <c r="QXB214" s="14"/>
+      <c r="QXC214" s="14"/>
+      <c r="QXD214" s="14"/>
+      <c r="QXE214" s="14"/>
+      <c r="QXF214" s="14"/>
+      <c r="QXG214" s="14"/>
+      <c r="QXH214" s="14"/>
+      <c r="QXI214" s="14"/>
+      <c r="QXJ214" s="14"/>
+      <c r="QXK214" s="14"/>
+      <c r="QXL214" s="14"/>
+      <c r="QXM214" s="14"/>
+      <c r="QXN214" s="14"/>
+      <c r="QXO214" s="14"/>
+      <c r="QXP214" s="14"/>
+      <c r="QXQ214" s="14"/>
+      <c r="QXR214" s="14"/>
+      <c r="QXS214" s="14"/>
+      <c r="QXT214" s="14"/>
+      <c r="QXU214" s="14"/>
+      <c r="QXV214" s="14"/>
+      <c r="QXW214" s="14"/>
+      <c r="QXX214" s="14"/>
+      <c r="QXY214" s="14"/>
+      <c r="QXZ214" s="14"/>
+      <c r="QYA214" s="14"/>
+      <c r="QYB214" s="14"/>
+      <c r="QYC214" s="14"/>
+      <c r="QYD214" s="14"/>
+      <c r="QYE214" s="14"/>
+      <c r="QYF214" s="14"/>
+      <c r="QYG214" s="14"/>
+      <c r="QYH214" s="14"/>
+      <c r="QYI214" s="14"/>
+      <c r="QYJ214" s="14"/>
+      <c r="QYK214" s="14"/>
+      <c r="QYL214" s="14"/>
+      <c r="QYM214" s="14"/>
+      <c r="QYN214" s="14"/>
+      <c r="QYO214" s="14"/>
+      <c r="QYP214" s="14"/>
+      <c r="QYQ214" s="14"/>
+      <c r="QYR214" s="14"/>
+      <c r="QYS214" s="14"/>
+      <c r="QYT214" s="14"/>
+      <c r="QYU214" s="14"/>
+      <c r="QYV214" s="14"/>
+      <c r="QYW214" s="14"/>
+      <c r="QYX214" s="14"/>
+      <c r="QYY214" s="14"/>
+      <c r="QYZ214" s="14"/>
+      <c r="QZA214" s="14"/>
+      <c r="QZB214" s="14"/>
+      <c r="QZC214" s="14"/>
+      <c r="QZD214" s="14"/>
+      <c r="QZE214" s="14"/>
+      <c r="QZF214" s="14"/>
+      <c r="QZG214" s="14"/>
+      <c r="QZH214" s="14"/>
+      <c r="QZI214" s="14"/>
+      <c r="QZJ214" s="14"/>
+      <c r="QZK214" s="14"/>
+      <c r="QZL214" s="14"/>
+      <c r="QZM214" s="14"/>
+      <c r="QZN214" s="14"/>
+      <c r="QZO214" s="14"/>
+      <c r="QZP214" s="14"/>
+      <c r="QZQ214" s="14"/>
+      <c r="QZR214" s="14"/>
+      <c r="QZS214" s="14"/>
+      <c r="QZT214" s="14"/>
+      <c r="QZU214" s="14"/>
+      <c r="QZV214" s="14"/>
+      <c r="QZW214" s="14"/>
+      <c r="QZX214" s="14"/>
+      <c r="QZY214" s="14"/>
+      <c r="QZZ214" s="14"/>
+      <c r="RAA214" s="14"/>
+      <c r="RAB214" s="14"/>
+      <c r="RAC214" s="14"/>
+      <c r="RAD214" s="14"/>
+      <c r="RAE214" s="14"/>
+      <c r="RAF214" s="14"/>
+      <c r="RAG214" s="14"/>
+      <c r="RAH214" s="14"/>
+      <c r="RAI214" s="14"/>
+      <c r="RAJ214" s="14"/>
+      <c r="RAK214" s="14"/>
+      <c r="RAL214" s="14"/>
+      <c r="RAM214" s="14"/>
+      <c r="RAN214" s="14"/>
+      <c r="RAO214" s="14"/>
+      <c r="RAP214" s="14"/>
+      <c r="RAQ214" s="14"/>
+      <c r="RAR214" s="14"/>
+      <c r="RAS214" s="14"/>
+      <c r="RAT214" s="14"/>
+      <c r="RAU214" s="14"/>
+      <c r="RAV214" s="14"/>
+      <c r="RAW214" s="14"/>
+      <c r="RAX214" s="14"/>
+      <c r="RAY214" s="14"/>
+      <c r="RAZ214" s="14"/>
+      <c r="RBA214" s="14"/>
+      <c r="RBB214" s="14"/>
+      <c r="RBC214" s="14"/>
+      <c r="RBD214" s="14"/>
+      <c r="RBE214" s="14"/>
+      <c r="RBF214" s="14"/>
+      <c r="RBG214" s="14"/>
+      <c r="RBH214" s="14"/>
+      <c r="RBI214" s="14"/>
+      <c r="RBJ214" s="14"/>
+      <c r="RBK214" s="14"/>
+      <c r="RBL214" s="14"/>
+      <c r="RBM214" s="14"/>
+      <c r="RBN214" s="14"/>
+      <c r="RBO214" s="14"/>
+      <c r="RBP214" s="14"/>
+      <c r="RBQ214" s="14"/>
+      <c r="RBR214" s="14"/>
+      <c r="RBS214" s="14"/>
+      <c r="RBT214" s="14"/>
+      <c r="RBU214" s="14"/>
+      <c r="RBV214" s="14"/>
+      <c r="RBW214" s="14"/>
+      <c r="RBX214" s="14"/>
+      <c r="RBY214" s="14"/>
+      <c r="RBZ214" s="14"/>
+      <c r="RCA214" s="14"/>
+      <c r="RCB214" s="14"/>
+      <c r="RCC214" s="14"/>
+      <c r="RCD214" s="14"/>
+      <c r="RCE214" s="14"/>
+      <c r="RCF214" s="14"/>
+      <c r="RCG214" s="14"/>
+      <c r="RCH214" s="14"/>
+      <c r="RCI214" s="14"/>
+      <c r="RCJ214" s="14"/>
+      <c r="RCK214" s="14"/>
+      <c r="RCL214" s="14"/>
+      <c r="RCM214" s="14"/>
+      <c r="RCN214" s="14"/>
+      <c r="RCO214" s="14"/>
+      <c r="RCP214" s="14"/>
+      <c r="RCQ214" s="14"/>
+      <c r="RCR214" s="14"/>
+      <c r="RCS214" s="14"/>
+      <c r="RCT214" s="14"/>
+      <c r="RCU214" s="14"/>
+      <c r="RCV214" s="14"/>
+      <c r="RCW214" s="14"/>
+      <c r="RCX214" s="14"/>
+      <c r="RCY214" s="14"/>
+      <c r="RCZ214" s="14"/>
+      <c r="RDA214" s="14"/>
+      <c r="RDB214" s="14"/>
+      <c r="RDC214" s="14"/>
+      <c r="RDD214" s="14"/>
+      <c r="RDE214" s="14"/>
+      <c r="RDF214" s="14"/>
+      <c r="RDG214" s="14"/>
+      <c r="RDH214" s="14"/>
+      <c r="RDI214" s="14"/>
+      <c r="RDJ214" s="14"/>
+      <c r="RDK214" s="14"/>
+      <c r="RDL214" s="14"/>
+      <c r="RDM214" s="14"/>
+      <c r="RDN214" s="14"/>
+      <c r="RDO214" s="14"/>
+      <c r="RDP214" s="14"/>
+      <c r="RDQ214" s="14"/>
+      <c r="RDR214" s="14"/>
+      <c r="RDS214" s="14"/>
+      <c r="RDT214" s="14"/>
+      <c r="RDU214" s="14"/>
+      <c r="RDV214" s="14"/>
+      <c r="RDW214" s="14"/>
+      <c r="RDX214" s="14"/>
+      <c r="RDY214" s="14"/>
+      <c r="RDZ214" s="14"/>
+      <c r="REA214" s="14"/>
+      <c r="REB214" s="14"/>
+      <c r="REC214" s="14"/>
+      <c r="RED214" s="14"/>
+      <c r="REE214" s="14"/>
+      <c r="REF214" s="14"/>
+      <c r="REG214" s="14"/>
+      <c r="REH214" s="14"/>
+      <c r="REI214" s="14"/>
+      <c r="REJ214" s="14"/>
+      <c r="REK214" s="14"/>
+      <c r="REL214" s="14"/>
+      <c r="REM214" s="14"/>
+      <c r="REN214" s="14"/>
+      <c r="REO214" s="14"/>
+      <c r="REP214" s="14"/>
+      <c r="REQ214" s="14"/>
+      <c r="RER214" s="14"/>
+      <c r="RES214" s="14"/>
+      <c r="RET214" s="14"/>
+      <c r="REU214" s="14"/>
+      <c r="REV214" s="14"/>
+      <c r="REW214" s="14"/>
+      <c r="REX214" s="14"/>
+      <c r="REY214" s="14"/>
+      <c r="REZ214" s="14"/>
+      <c r="RFA214" s="14"/>
+      <c r="RFB214" s="14"/>
+      <c r="RFC214" s="14"/>
+      <c r="RFD214" s="14"/>
+      <c r="RFE214" s="14"/>
+      <c r="RFF214" s="14"/>
+      <c r="RFG214" s="14"/>
+      <c r="RFH214" s="14"/>
+      <c r="RFI214" s="14"/>
+      <c r="RFJ214" s="14"/>
+      <c r="RFK214" s="14"/>
+      <c r="RFL214" s="14"/>
+      <c r="RFM214" s="14"/>
+      <c r="RFN214" s="14"/>
+      <c r="RFO214" s="14"/>
+      <c r="RFP214" s="14"/>
+      <c r="RFQ214" s="14"/>
+      <c r="RFR214" s="14"/>
+      <c r="RFS214" s="14"/>
+      <c r="RFT214" s="14"/>
+      <c r="RFU214" s="14"/>
+      <c r="RFV214" s="14"/>
+      <c r="RFW214" s="14"/>
+      <c r="RFX214" s="14"/>
+      <c r="RFY214" s="14"/>
+      <c r="RFZ214" s="14"/>
+      <c r="RGA214" s="14"/>
+      <c r="RGB214" s="14"/>
+      <c r="RGC214" s="14"/>
+      <c r="RGD214" s="14"/>
+      <c r="RGE214" s="14"/>
+      <c r="RGF214" s="14"/>
+      <c r="RGG214" s="14"/>
+      <c r="RGH214" s="14"/>
+      <c r="RGI214" s="14"/>
+      <c r="RGJ214" s="14"/>
+      <c r="RGK214" s="14"/>
+      <c r="RGL214" s="14"/>
+      <c r="RGM214" s="14"/>
+      <c r="RGN214" s="14"/>
+      <c r="RGO214" s="14"/>
+      <c r="RGP214" s="14"/>
+      <c r="RGQ214" s="14"/>
+      <c r="RGR214" s="14"/>
+      <c r="RGS214" s="14"/>
+      <c r="RGT214" s="14"/>
+      <c r="RGU214" s="14"/>
+      <c r="RGV214" s="14"/>
+      <c r="RGW214" s="14"/>
+      <c r="RGX214" s="14"/>
+      <c r="RGY214" s="14"/>
+      <c r="RGZ214" s="14"/>
+      <c r="RHA214" s="14"/>
+      <c r="RHB214" s="14"/>
+      <c r="RHC214" s="14"/>
+      <c r="RHD214" s="14"/>
+      <c r="RHE214" s="14"/>
+      <c r="RHF214" s="14"/>
+      <c r="RHG214" s="14"/>
+      <c r="RHH214" s="14"/>
+      <c r="RHI214" s="14"/>
+      <c r="RHJ214" s="14"/>
+      <c r="RHK214" s="14"/>
+      <c r="RHL214" s="14"/>
+      <c r="RHM214" s="14"/>
+      <c r="RHN214" s="14"/>
+      <c r="RHO214" s="14"/>
+      <c r="RHP214" s="14"/>
+      <c r="RHQ214" s="14"/>
+      <c r="RHR214" s="14"/>
+      <c r="RHS214" s="14"/>
+      <c r="RHT214" s="14"/>
+      <c r="RHU214" s="14"/>
+      <c r="RHV214" s="14"/>
+      <c r="RHW214" s="14"/>
+      <c r="RHX214" s="14"/>
+      <c r="RHY214" s="14"/>
+      <c r="RHZ214" s="14"/>
+      <c r="RIA214" s="14"/>
+      <c r="RIB214" s="14"/>
+      <c r="RIC214" s="14"/>
+      <c r="RID214" s="14"/>
+      <c r="RIE214" s="14"/>
+      <c r="RIF214" s="14"/>
+      <c r="RIG214" s="14"/>
+      <c r="RIH214" s="14"/>
+      <c r="RII214" s="14"/>
+      <c r="RIJ214" s="14"/>
+      <c r="RIK214" s="14"/>
+      <c r="RIL214" s="14"/>
+      <c r="RIM214" s="14"/>
+      <c r="RIN214" s="14"/>
+      <c r="RIO214" s="14"/>
+      <c r="RIP214" s="14"/>
+      <c r="RIQ214" s="14"/>
+      <c r="RIR214" s="14"/>
+      <c r="RIS214" s="14"/>
+      <c r="RIT214" s="14"/>
+      <c r="RIU214" s="14"/>
+      <c r="RIV214" s="14"/>
+      <c r="RIW214" s="14"/>
+      <c r="RIX214" s="14"/>
+      <c r="RIY214" s="14"/>
+      <c r="RIZ214" s="14"/>
+      <c r="RJA214" s="14"/>
+      <c r="RJB214" s="14"/>
+      <c r="RJC214" s="14"/>
+      <c r="RJD214" s="14"/>
+      <c r="RJE214" s="14"/>
+      <c r="RJF214" s="14"/>
+      <c r="RJG214" s="14"/>
+      <c r="RJH214" s="14"/>
+      <c r="RJI214" s="14"/>
+      <c r="RJJ214" s="14"/>
+      <c r="RJK214" s="14"/>
+      <c r="RJL214" s="14"/>
+      <c r="RJM214" s="14"/>
+      <c r="RJN214" s="14"/>
+      <c r="RJO214" s="14"/>
+      <c r="RJP214" s="14"/>
+      <c r="RJQ214" s="14"/>
+      <c r="RJR214" s="14"/>
+      <c r="RJS214" s="14"/>
+      <c r="RJT214" s="14"/>
+      <c r="RJU214" s="14"/>
+      <c r="RJV214" s="14"/>
+      <c r="RJW214" s="14"/>
+      <c r="RJX214" s="14"/>
+      <c r="RJY214" s="14"/>
+      <c r="RJZ214" s="14"/>
+      <c r="RKA214" s="14"/>
+      <c r="RKB214" s="14"/>
+      <c r="RKC214" s="14"/>
+      <c r="RKD214" s="14"/>
+      <c r="RKE214" s="14"/>
+      <c r="RKF214" s="14"/>
+      <c r="RKG214" s="14"/>
+      <c r="RKH214" s="14"/>
+      <c r="RKI214" s="14"/>
+      <c r="RKJ214" s="14"/>
+      <c r="RKK214" s="14"/>
+      <c r="RKL214" s="14"/>
+      <c r="RKM214" s="14"/>
+      <c r="RKN214" s="14"/>
+      <c r="RKO214" s="14"/>
+      <c r="RKP214" s="14"/>
+      <c r="RKQ214" s="14"/>
+      <c r="RKR214" s="14"/>
+      <c r="RKS214" s="14"/>
+      <c r="RKT214" s="14"/>
+      <c r="RKU214" s="14"/>
+      <c r="RKV214" s="14"/>
+      <c r="RKW214" s="14"/>
+      <c r="RKX214" s="14"/>
+      <c r="RKY214" s="14"/>
+      <c r="RKZ214" s="14"/>
+      <c r="RLA214" s="14"/>
+      <c r="RLB214" s="14"/>
+      <c r="RLC214" s="14"/>
+      <c r="RLD214" s="14"/>
+      <c r="RLE214" s="14"/>
+      <c r="RLF214" s="14"/>
+      <c r="RLG214" s="14"/>
+      <c r="RLH214" s="14"/>
+      <c r="RLI214" s="14"/>
+      <c r="RLJ214" s="14"/>
+      <c r="RLK214" s="14"/>
+      <c r="RLL214" s="14"/>
+      <c r="RLM214" s="14"/>
+      <c r="RLN214" s="14"/>
+      <c r="RLO214" s="14"/>
+      <c r="RLP214" s="14"/>
+      <c r="RLQ214" s="14"/>
+      <c r="RLR214" s="14"/>
+      <c r="RLS214" s="14"/>
+      <c r="RLT214" s="14"/>
+      <c r="RLU214" s="14"/>
+      <c r="RLV214" s="14"/>
+      <c r="RLW214" s="14"/>
+      <c r="RLX214" s="14"/>
+      <c r="RLY214" s="14"/>
+      <c r="RLZ214" s="14"/>
+      <c r="RMA214" s="14"/>
+      <c r="RMB214" s="14"/>
+      <c r="RMC214" s="14"/>
+      <c r="RMD214" s="14"/>
+      <c r="RME214" s="14"/>
+      <c r="RMF214" s="14"/>
+      <c r="RMG214" s="14"/>
+      <c r="RMH214" s="14"/>
+      <c r="RMI214" s="14"/>
+      <c r="RMJ214" s="14"/>
+      <c r="RMK214" s="14"/>
+      <c r="RML214" s="14"/>
+      <c r="RMM214" s="14"/>
+      <c r="RMN214" s="14"/>
+      <c r="RMO214" s="14"/>
+      <c r="RMP214" s="14"/>
+      <c r="RMQ214" s="14"/>
+      <c r="RMR214" s="14"/>
+      <c r="RMS214" s="14"/>
+      <c r="RMT214" s="14"/>
+      <c r="RMU214" s="14"/>
+      <c r="RMV214" s="14"/>
+      <c r="RMW214" s="14"/>
+      <c r="RMX214" s="14"/>
+      <c r="RMY214" s="14"/>
+      <c r="RMZ214" s="14"/>
+      <c r="RNA214" s="14"/>
+      <c r="RNB214" s="14"/>
+      <c r="RNC214" s="14"/>
+      <c r="RND214" s="14"/>
+      <c r="RNE214" s="14"/>
+      <c r="RNF214" s="14"/>
+      <c r="RNG214" s="14"/>
+      <c r="RNH214" s="14"/>
+      <c r="RNI214" s="14"/>
+      <c r="RNJ214" s="14"/>
+      <c r="RNK214" s="14"/>
+      <c r="RNL214" s="14"/>
+      <c r="RNM214" s="14"/>
+      <c r="RNN214" s="14"/>
+      <c r="RNO214" s="14"/>
+      <c r="RNP214" s="14"/>
+      <c r="RNQ214" s="14"/>
+      <c r="RNR214" s="14"/>
+      <c r="RNS214" s="14"/>
+      <c r="RNT214" s="14"/>
+      <c r="RNU214" s="14"/>
+      <c r="RNV214" s="14"/>
+      <c r="RNW214" s="14"/>
+      <c r="RNX214" s="14"/>
+      <c r="RNY214" s="14"/>
+      <c r="RNZ214" s="14"/>
+      <c r="ROA214" s="14"/>
+      <c r="ROB214" s="14"/>
+      <c r="ROC214" s="14"/>
+      <c r="ROD214" s="14"/>
+      <c r="ROE214" s="14"/>
+      <c r="ROF214" s="14"/>
+      <c r="ROG214" s="14"/>
+      <c r="ROH214" s="14"/>
+      <c r="ROI214" s="14"/>
+      <c r="ROJ214" s="14"/>
+      <c r="ROK214" s="14"/>
+      <c r="ROL214" s="14"/>
+      <c r="ROM214" s="14"/>
+      <c r="RON214" s="14"/>
+      <c r="ROO214" s="14"/>
+      <c r="ROP214" s="14"/>
+      <c r="ROQ214" s="14"/>
+      <c r="ROR214" s="14"/>
+      <c r="ROS214" s="14"/>
+      <c r="ROT214" s="14"/>
+      <c r="ROU214" s="14"/>
+      <c r="ROV214" s="14"/>
+      <c r="ROW214" s="14"/>
+      <c r="ROX214" s="14"/>
+      <c r="ROY214" s="14"/>
+      <c r="ROZ214" s="14"/>
+      <c r="RPA214" s="14"/>
+      <c r="RPB214" s="14"/>
+      <c r="RPC214" s="14"/>
+      <c r="RPD214" s="14"/>
+      <c r="RPE214" s="14"/>
+      <c r="RPF214" s="14"/>
+      <c r="RPG214" s="14"/>
+      <c r="RPH214" s="14"/>
+      <c r="RPI214" s="14"/>
+      <c r="RPJ214" s="14"/>
+      <c r="RPK214" s="14"/>
+      <c r="RPL214" s="14"/>
+      <c r="RPM214" s="14"/>
+      <c r="RPN214" s="14"/>
+      <c r="RPO214" s="14"/>
+      <c r="RPP214" s="14"/>
+      <c r="RPQ214" s="14"/>
+      <c r="RPR214" s="14"/>
+      <c r="RPS214" s="14"/>
+      <c r="RPT214" s="14"/>
+      <c r="RPU214" s="14"/>
+      <c r="RPV214" s="14"/>
+      <c r="RPW214" s="14"/>
+      <c r="RPX214" s="14"/>
+      <c r="RPY214" s="14"/>
+      <c r="RPZ214" s="14"/>
+      <c r="RQA214" s="14"/>
+      <c r="RQB214" s="14"/>
+      <c r="RQC214" s="14"/>
+      <c r="RQD214" s="14"/>
+      <c r="RQE214" s="14"/>
+      <c r="RQF214" s="14"/>
+      <c r="RQG214" s="14"/>
+      <c r="RQH214" s="14"/>
+      <c r="RQI214" s="14"/>
+      <c r="RQJ214" s="14"/>
+      <c r="RQK214" s="14"/>
+      <c r="RQL214" s="14"/>
+      <c r="RQM214" s="14"/>
+      <c r="RQN214" s="14"/>
+      <c r="RQO214" s="14"/>
+      <c r="RQP214" s="14"/>
+      <c r="RQQ214" s="14"/>
+      <c r="RQR214" s="14"/>
+      <c r="RQS214" s="14"/>
+      <c r="RQT214" s="14"/>
+      <c r="RQU214" s="14"/>
+      <c r="RQV214" s="14"/>
+      <c r="RQW214" s="14"/>
+      <c r="RQX214" s="14"/>
+      <c r="RQY214" s="14"/>
+      <c r="RQZ214" s="14"/>
+      <c r="RRA214" s="14"/>
+      <c r="RRB214" s="14"/>
+      <c r="RRC214" s="14"/>
+      <c r="RRD214" s="14"/>
+      <c r="RRE214" s="14"/>
+      <c r="RRF214" s="14"/>
+      <c r="RRG214" s="14"/>
+      <c r="RRH214" s="14"/>
+      <c r="RRI214" s="14"/>
+      <c r="RRJ214" s="14"/>
+      <c r="RRK214" s="14"/>
+      <c r="RRL214" s="14"/>
+      <c r="RRM214" s="14"/>
+      <c r="RRN214" s="14"/>
+      <c r="RRO214" s="14"/>
+      <c r="RRP214" s="14"/>
+      <c r="RRQ214" s="14"/>
+      <c r="RRR214" s="14"/>
+      <c r="RRS214" s="14"/>
+      <c r="RRT214" s="14"/>
+      <c r="RRU214" s="14"/>
+      <c r="RRV214" s="14"/>
+      <c r="RRW214" s="14"/>
+      <c r="RRX214" s="14"/>
+      <c r="RRY214" s="14"/>
+      <c r="RRZ214" s="14"/>
+      <c r="RSA214" s="14"/>
+      <c r="RSB214" s="14"/>
+      <c r="RSC214" s="14"/>
+      <c r="RSD214" s="14"/>
+      <c r="RSE214" s="14"/>
+      <c r="RSF214" s="14"/>
+      <c r="RSG214" s="14"/>
+      <c r="RSH214" s="14"/>
+      <c r="RSI214" s="14"/>
+      <c r="RSJ214" s="14"/>
+      <c r="RSK214" s="14"/>
+      <c r="RSL214" s="14"/>
+      <c r="RSM214" s="14"/>
+      <c r="RSN214" s="14"/>
+      <c r="RSO214" s="14"/>
+      <c r="RSP214" s="14"/>
+      <c r="RSQ214" s="14"/>
+      <c r="RSR214" s="14"/>
+      <c r="RSS214" s="14"/>
+      <c r="RST214" s="14"/>
+      <c r="RSU214" s="14"/>
+      <c r="RSV214" s="14"/>
+      <c r="RSW214" s="14"/>
+      <c r="RSX214" s="14"/>
+      <c r="RSY214" s="14"/>
+      <c r="RSZ214" s="14"/>
+      <c r="RTA214" s="14"/>
+      <c r="RTB214" s="14"/>
+      <c r="RTC214" s="14"/>
+      <c r="RTD214" s="14"/>
+      <c r="RTE214" s="14"/>
+      <c r="RTF214" s="14"/>
+      <c r="RTG214" s="14"/>
+      <c r="RTH214" s="14"/>
+      <c r="RTI214" s="14"/>
+      <c r="RTJ214" s="14"/>
+      <c r="RTK214" s="14"/>
+      <c r="RTL214" s="14"/>
+      <c r="RTM214" s="14"/>
+      <c r="RTN214" s="14"/>
+      <c r="RTO214" s="14"/>
+      <c r="RTP214" s="14"/>
+      <c r="RTQ214" s="14"/>
+      <c r="RTR214" s="14"/>
+      <c r="RTS214" s="14"/>
+      <c r="RTT214" s="14"/>
+      <c r="RTU214" s="14"/>
+      <c r="RTV214" s="14"/>
+      <c r="RTW214" s="14"/>
+      <c r="RTX214" s="14"/>
+      <c r="RTY214" s="14"/>
+      <c r="RTZ214" s="14"/>
+      <c r="RUA214" s="14"/>
+      <c r="RUB214" s="14"/>
+      <c r="RUC214" s="14"/>
+      <c r="RUD214" s="14"/>
+      <c r="RUE214" s="14"/>
+      <c r="RUF214" s="14"/>
+      <c r="RUG214" s="14"/>
+      <c r="RUH214" s="14"/>
+      <c r="RUI214" s="14"/>
+      <c r="RUJ214" s="14"/>
+      <c r="RUK214" s="14"/>
+      <c r="RUL214" s="14"/>
+      <c r="RUM214" s="14"/>
+      <c r="RUN214" s="14"/>
+      <c r="RUO214" s="14"/>
+      <c r="RUP214" s="14"/>
+      <c r="RUQ214" s="14"/>
+      <c r="RUR214" s="14"/>
+      <c r="RUS214" s="14"/>
+      <c r="RUT214" s="14"/>
+      <c r="RUU214" s="14"/>
+      <c r="RUV214" s="14"/>
+      <c r="RUW214" s="14"/>
+      <c r="RUX214" s="14"/>
+      <c r="RUY214" s="14"/>
+      <c r="RUZ214" s="14"/>
+      <c r="RVA214" s="14"/>
+      <c r="RVB214" s="14"/>
+      <c r="RVC214" s="14"/>
+      <c r="RVD214" s="14"/>
+      <c r="RVE214" s="14"/>
+      <c r="RVF214" s="14"/>
+      <c r="RVG214" s="14"/>
+      <c r="RVH214" s="14"/>
+      <c r="RVI214" s="14"/>
+      <c r="RVJ214" s="14"/>
+      <c r="RVK214" s="14"/>
+      <c r="RVL214" s="14"/>
+      <c r="RVM214" s="14"/>
+      <c r="RVN214" s="14"/>
+      <c r="RVO214" s="14"/>
+      <c r="RVP214" s="14"/>
+      <c r="RVQ214" s="14"/>
+      <c r="RVR214" s="14"/>
+      <c r="RVS214" s="14"/>
+      <c r="RVT214" s="14"/>
+      <c r="RVU214" s="14"/>
+      <c r="RVV214" s="14"/>
+      <c r="RVW214" s="14"/>
+      <c r="RVX214" s="14"/>
+      <c r="RVY214" s="14"/>
+      <c r="RVZ214" s="14"/>
+      <c r="RWA214" s="14"/>
+      <c r="RWB214" s="14"/>
+      <c r="RWC214" s="14"/>
+      <c r="RWD214" s="14"/>
+      <c r="RWE214" s="14"/>
+      <c r="RWF214" s="14"/>
+      <c r="RWG214" s="14"/>
+      <c r="RWH214" s="14"/>
+      <c r="RWI214" s="14"/>
+      <c r="RWJ214" s="14"/>
+      <c r="RWK214" s="14"/>
+      <c r="RWL214" s="14"/>
+      <c r="RWM214" s="14"/>
+      <c r="RWN214" s="14"/>
+      <c r="RWO214" s="14"/>
+      <c r="RWP214" s="14"/>
+      <c r="RWQ214" s="14"/>
+      <c r="RWR214" s="14"/>
+      <c r="RWS214" s="14"/>
+      <c r="RWT214" s="14"/>
+      <c r="RWU214" s="14"/>
+      <c r="RWV214" s="14"/>
+      <c r="RWW214" s="14"/>
+      <c r="RWX214" s="14"/>
+      <c r="RWY214" s="14"/>
+      <c r="RWZ214" s="14"/>
+      <c r="RXA214" s="14"/>
+      <c r="RXB214" s="14"/>
+      <c r="RXC214" s="14"/>
+      <c r="RXD214" s="14"/>
+      <c r="RXE214" s="14"/>
+      <c r="RXF214" s="14"/>
+      <c r="RXG214" s="14"/>
+      <c r="RXH214" s="14"/>
+      <c r="RXI214" s="14"/>
+      <c r="RXJ214" s="14"/>
+      <c r="RXK214" s="14"/>
+      <c r="RXL214" s="14"/>
+      <c r="RXM214" s="14"/>
+      <c r="RXN214" s="14"/>
+      <c r="RXO214" s="14"/>
+      <c r="RXP214" s="14"/>
+      <c r="RXQ214" s="14"/>
+      <c r="RXR214" s="14"/>
+      <c r="RXS214" s="14"/>
+      <c r="RXT214" s="14"/>
+      <c r="RXU214" s="14"/>
+      <c r="RXV214" s="14"/>
+      <c r="RXW214" s="14"/>
+      <c r="RXX214" s="14"/>
+      <c r="RXY214" s="14"/>
+      <c r="RXZ214" s="14"/>
+      <c r="RYA214" s="14"/>
+      <c r="RYB214" s="14"/>
+      <c r="RYC214" s="14"/>
+      <c r="RYD214" s="14"/>
+      <c r="RYE214" s="14"/>
+      <c r="RYF214" s="14"/>
+      <c r="RYG214" s="14"/>
+      <c r="RYH214" s="14"/>
+      <c r="RYI214" s="14"/>
+      <c r="RYJ214" s="14"/>
+      <c r="RYK214" s="14"/>
+      <c r="RYL214" s="14"/>
+      <c r="RYM214" s="14"/>
+      <c r="RYN214" s="14"/>
+      <c r="RYO214" s="14"/>
+      <c r="RYP214" s="14"/>
+      <c r="RYQ214" s="14"/>
+      <c r="RYR214" s="14"/>
+      <c r="RYS214" s="14"/>
+      <c r="RYT214" s="14"/>
+      <c r="RYU214" s="14"/>
+      <c r="RYV214" s="14"/>
+      <c r="RYW214" s="14"/>
+      <c r="RYX214" s="14"/>
+      <c r="RYY214" s="14"/>
+      <c r="RYZ214" s="14"/>
+      <c r="RZA214" s="14"/>
+      <c r="RZB214" s="14"/>
+      <c r="RZC214" s="14"/>
+      <c r="RZD214" s="14"/>
+      <c r="RZE214" s="14"/>
+      <c r="RZF214" s="14"/>
+      <c r="RZG214" s="14"/>
+      <c r="RZH214" s="14"/>
+      <c r="RZI214" s="14"/>
+      <c r="RZJ214" s="14"/>
+      <c r="RZK214" s="14"/>
+      <c r="RZL214" s="14"/>
+      <c r="RZM214" s="14"/>
+      <c r="RZN214" s="14"/>
+      <c r="RZO214" s="14"/>
+      <c r="RZP214" s="14"/>
+      <c r="RZQ214" s="14"/>
+      <c r="RZR214" s="14"/>
+      <c r="RZS214" s="14"/>
+      <c r="RZT214" s="14"/>
+      <c r="RZU214" s="14"/>
+      <c r="RZV214" s="14"/>
+      <c r="RZW214" s="14"/>
+      <c r="RZX214" s="14"/>
+      <c r="RZY214" s="14"/>
+      <c r="RZZ214" s="14"/>
+      <c r="SAA214" s="14"/>
+      <c r="SAB214" s="14"/>
+      <c r="SAC214" s="14"/>
+      <c r="SAD214" s="14"/>
+      <c r="SAE214" s="14"/>
+      <c r="SAF214" s="14"/>
+      <c r="SAG214" s="14"/>
+      <c r="SAH214" s="14"/>
+      <c r="SAI214" s="14"/>
+      <c r="SAJ214" s="14"/>
+      <c r="SAK214" s="14"/>
+      <c r="SAL214" s="14"/>
+      <c r="SAM214" s="14"/>
+      <c r="SAN214" s="14"/>
+      <c r="SAO214" s="14"/>
+      <c r="SAP214" s="14"/>
+      <c r="SAQ214" s="14"/>
+      <c r="SAR214" s="14"/>
+      <c r="SAS214" s="14"/>
+      <c r="SAT214" s="14"/>
+      <c r="SAU214" s="14"/>
+      <c r="SAV214" s="14"/>
+      <c r="SAW214" s="14"/>
+      <c r="SAX214" s="14"/>
+      <c r="SAY214" s="14"/>
+      <c r="SAZ214" s="14"/>
+      <c r="SBA214" s="14"/>
+      <c r="SBB214" s="14"/>
+      <c r="SBC214" s="14"/>
+      <c r="SBD214" s="14"/>
+      <c r="SBE214" s="14"/>
+      <c r="SBF214" s="14"/>
+      <c r="SBG214" s="14"/>
+      <c r="SBH214" s="14"/>
+      <c r="SBI214" s="14"/>
+      <c r="SBJ214" s="14"/>
+      <c r="SBK214" s="14"/>
+      <c r="SBL214" s="14"/>
+      <c r="SBM214" s="14"/>
+      <c r="SBN214" s="14"/>
+      <c r="SBO214" s="14"/>
+      <c r="SBP214" s="14"/>
+      <c r="SBQ214" s="14"/>
+      <c r="SBR214" s="14"/>
+      <c r="SBS214" s="14"/>
+      <c r="SBT214" s="14"/>
+      <c r="SBU214" s="14"/>
+      <c r="SBV214" s="14"/>
+      <c r="SBW214" s="14"/>
+      <c r="SBX214" s="14"/>
+      <c r="SBY214" s="14"/>
+      <c r="SBZ214" s="14"/>
+      <c r="SCA214" s="14"/>
+      <c r="SCB214" s="14"/>
+      <c r="SCC214" s="14"/>
+      <c r="SCD214" s="14"/>
+      <c r="SCE214" s="14"/>
+      <c r="SCF214" s="14"/>
+      <c r="SCG214" s="14"/>
+      <c r="SCH214" s="14"/>
+      <c r="SCI214" s="14"/>
+      <c r="SCJ214" s="14"/>
+      <c r="SCK214" s="14"/>
+      <c r="SCL214" s="14"/>
+      <c r="SCM214" s="14"/>
+      <c r="SCN214" s="14"/>
+      <c r="SCO214" s="14"/>
+      <c r="SCP214" s="14"/>
+      <c r="SCQ214" s="14"/>
+      <c r="SCR214" s="14"/>
+      <c r="SCS214" s="14"/>
+      <c r="SCT214" s="14"/>
+      <c r="SCU214" s="14"/>
+      <c r="SCV214" s="14"/>
+      <c r="SCW214" s="14"/>
+      <c r="SCX214" s="14"/>
+      <c r="SCY214" s="14"/>
+      <c r="SCZ214" s="14"/>
+      <c r="SDA214" s="14"/>
+      <c r="SDB214" s="14"/>
+      <c r="SDC214" s="14"/>
+      <c r="SDD214" s="14"/>
+      <c r="SDE214" s="14"/>
+      <c r="SDF214" s="14"/>
+      <c r="SDG214" s="14"/>
+      <c r="SDH214" s="14"/>
+      <c r="SDI214" s="14"/>
+      <c r="SDJ214" s="14"/>
+      <c r="SDK214" s="14"/>
+      <c r="SDL214" s="14"/>
+      <c r="SDM214" s="14"/>
+      <c r="SDN214" s="14"/>
+      <c r="SDO214" s="14"/>
+      <c r="SDP214" s="14"/>
+      <c r="SDQ214" s="14"/>
+      <c r="SDR214" s="14"/>
+      <c r="SDS214" s="14"/>
+      <c r="SDT214" s="14"/>
+      <c r="SDU214" s="14"/>
+      <c r="SDV214" s="14"/>
+      <c r="SDW214" s="14"/>
+      <c r="SDX214" s="14"/>
+      <c r="SDY214" s="14"/>
+      <c r="SDZ214" s="14"/>
+      <c r="SEA214" s="14"/>
+      <c r="SEB214" s="14"/>
+      <c r="SEC214" s="14"/>
+      <c r="SED214" s="14"/>
+      <c r="SEE214" s="14"/>
+      <c r="SEF214" s="14"/>
+      <c r="SEG214" s="14"/>
+      <c r="SEH214" s="14"/>
+      <c r="SEI214" s="14"/>
+      <c r="SEJ214" s="14"/>
+      <c r="SEK214" s="14"/>
+      <c r="SEL214" s="14"/>
+      <c r="SEM214" s="14"/>
+      <c r="SEN214" s="14"/>
+      <c r="SEO214" s="14"/>
+      <c r="SEP214" s="14"/>
+      <c r="SEQ214" s="14"/>
+      <c r="SER214" s="14"/>
+      <c r="SES214" s="14"/>
+      <c r="SET214" s="14"/>
+      <c r="SEU214" s="14"/>
+      <c r="SEV214" s="14"/>
+      <c r="SEW214" s="14"/>
+      <c r="SEX214" s="14"/>
+      <c r="SEY214" s="14"/>
+      <c r="SEZ214" s="14"/>
+      <c r="SFA214" s="14"/>
+      <c r="SFB214" s="14"/>
+      <c r="SFC214" s="14"/>
+      <c r="SFD214" s="14"/>
+      <c r="SFE214" s="14"/>
+      <c r="SFF214" s="14"/>
+      <c r="SFG214" s="14"/>
+      <c r="SFH214" s="14"/>
+      <c r="SFI214" s="14"/>
+      <c r="SFJ214" s="14"/>
+      <c r="SFK214" s="14"/>
+      <c r="SFL214" s="14"/>
+      <c r="SFM214" s="14"/>
+      <c r="SFN214" s="14"/>
+      <c r="SFO214" s="14"/>
+      <c r="SFP214" s="14"/>
+      <c r="SFQ214" s="14"/>
+      <c r="SFR214" s="14"/>
+      <c r="SFS214" s="14"/>
+      <c r="SFT214" s="14"/>
+      <c r="SFU214" s="14"/>
+      <c r="SFV214" s="14"/>
+      <c r="SFW214" s="14"/>
+      <c r="SFX214" s="14"/>
+      <c r="SFY214" s="14"/>
+      <c r="SFZ214" s="14"/>
+      <c r="SGA214" s="14"/>
+      <c r="SGB214" s="14"/>
+      <c r="SGC214" s="14"/>
+      <c r="SGD214" s="14"/>
+      <c r="SGE214" s="14"/>
+      <c r="SGF214" s="14"/>
+      <c r="SGG214" s="14"/>
+      <c r="SGH214" s="14"/>
+      <c r="SGI214" s="14"/>
+      <c r="SGJ214" s="14"/>
+      <c r="SGK214" s="14"/>
+      <c r="SGL214" s="14"/>
+      <c r="SGM214" s="14"/>
+      <c r="SGN214" s="14"/>
+      <c r="SGO214" s="14"/>
+      <c r="SGP214" s="14"/>
+      <c r="SGQ214" s="14"/>
+      <c r="SGR214" s="14"/>
+      <c r="SGS214" s="14"/>
+      <c r="SGT214" s="14"/>
+      <c r="SGU214" s="14"/>
+      <c r="SGV214" s="14"/>
+      <c r="SGW214" s="14"/>
+      <c r="SGX214" s="14"/>
+      <c r="SGY214" s="14"/>
+      <c r="SGZ214" s="14"/>
+      <c r="SHA214" s="14"/>
+      <c r="SHB214" s="14"/>
+      <c r="SHC214" s="14"/>
+      <c r="SHD214" s="14"/>
+      <c r="SHE214" s="14"/>
+      <c r="SHF214" s="14"/>
+      <c r="SHG214" s="14"/>
+      <c r="SHH214" s="14"/>
+      <c r="SHI214" s="14"/>
+      <c r="SHJ214" s="14"/>
+      <c r="SHK214" s="14"/>
+      <c r="SHL214" s="14"/>
+      <c r="SHM214" s="14"/>
+      <c r="SHN214" s="14"/>
+      <c r="SHO214" s="14"/>
+      <c r="SHP214" s="14"/>
+      <c r="SHQ214" s="14"/>
+      <c r="SHR214" s="14"/>
+      <c r="SHS214" s="14"/>
+      <c r="SHT214" s="14"/>
+      <c r="SHU214" s="14"/>
+      <c r="SHV214" s="14"/>
+      <c r="SHW214" s="14"/>
+      <c r="SHX214" s="14"/>
+      <c r="SHY214" s="14"/>
+      <c r="SHZ214" s="14"/>
+      <c r="SIA214" s="14"/>
+      <c r="SIB214" s="14"/>
+      <c r="SIC214" s="14"/>
+      <c r="SID214" s="14"/>
+      <c r="SIE214" s="14"/>
+      <c r="SIF214" s="14"/>
+      <c r="SIG214" s="14"/>
+      <c r="SIH214" s="14"/>
+      <c r="SII214" s="14"/>
+      <c r="SIJ214" s="14"/>
+      <c r="SIK214" s="14"/>
+      <c r="SIL214" s="14"/>
+      <c r="SIM214" s="14"/>
+      <c r="SIN214" s="14"/>
+      <c r="SIO214" s="14"/>
+      <c r="SIP214" s="14"/>
+      <c r="SIQ214" s="14"/>
+      <c r="SIR214" s="14"/>
+      <c r="SIS214" s="14"/>
+      <c r="SIT214" s="14"/>
+      <c r="SIU214" s="14"/>
+      <c r="SIV214" s="14"/>
+      <c r="SIW214" s="14"/>
+      <c r="SIX214" s="14"/>
+      <c r="SIY214" s="14"/>
+      <c r="SIZ214" s="14"/>
+      <c r="SJA214" s="14"/>
+      <c r="SJB214" s="14"/>
+      <c r="SJC214" s="14"/>
+      <c r="SJD214" s="14"/>
+      <c r="SJE214" s="14"/>
+      <c r="SJF214" s="14"/>
+      <c r="SJG214" s="14"/>
+      <c r="SJH214" s="14"/>
+      <c r="SJI214" s="14"/>
+      <c r="SJJ214" s="14"/>
+      <c r="SJK214" s="14"/>
+      <c r="SJL214" s="14"/>
+      <c r="SJM214" s="14"/>
+      <c r="SJN214" s="14"/>
+      <c r="SJO214" s="14"/>
+      <c r="SJP214" s="14"/>
+      <c r="SJQ214" s="14"/>
+      <c r="SJR214" s="14"/>
+      <c r="SJS214" s="14"/>
+      <c r="SJT214" s="14"/>
+      <c r="SJU214" s="14"/>
+      <c r="SJV214" s="14"/>
+      <c r="SJW214" s="14"/>
+      <c r="SJX214" s="14"/>
+      <c r="SJY214" s="14"/>
+      <c r="SJZ214" s="14"/>
+      <c r="SKA214" s="14"/>
+      <c r="SKB214" s="14"/>
+      <c r="SKC214" s="14"/>
+      <c r="SKD214" s="14"/>
+      <c r="SKE214" s="14"/>
+      <c r="SKF214" s="14"/>
+      <c r="SKG214" s="14"/>
+      <c r="SKH214" s="14"/>
+      <c r="SKI214" s="14"/>
+      <c r="SKJ214" s="14"/>
+      <c r="SKK214" s="14"/>
+      <c r="SKL214" s="14"/>
+      <c r="SKM214" s="14"/>
+      <c r="SKN214" s="14"/>
+      <c r="SKO214" s="14"/>
+      <c r="SKP214" s="14"/>
+      <c r="SKQ214" s="14"/>
+      <c r="SKR214" s="14"/>
+      <c r="SKS214" s="14"/>
+      <c r="SKT214" s="14"/>
+      <c r="SKU214" s="14"/>
+      <c r="SKV214" s="14"/>
+      <c r="SKW214" s="14"/>
+      <c r="SKX214" s="14"/>
+      <c r="SKY214" s="14"/>
+      <c r="SKZ214" s="14"/>
+      <c r="SLA214" s="14"/>
+      <c r="SLB214" s="14"/>
+      <c r="SLC214" s="14"/>
+      <c r="SLD214" s="14"/>
+      <c r="SLE214" s="14"/>
+      <c r="SLF214" s="14"/>
+      <c r="SLG214" s="14"/>
+      <c r="SLH214" s="14"/>
+      <c r="SLI214" s="14"/>
+      <c r="SLJ214" s="14"/>
+      <c r="SLK214" s="14"/>
+      <c r="SLL214" s="14"/>
+      <c r="SLM214" s="14"/>
+      <c r="SLN214" s="14"/>
+      <c r="SLO214" s="14"/>
+      <c r="SLP214" s="14"/>
+      <c r="SLQ214" s="14"/>
+      <c r="SLR214" s="14"/>
+      <c r="SLS214" s="14"/>
+      <c r="SLT214" s="14"/>
+      <c r="SLU214" s="14"/>
+      <c r="SLV214" s="14"/>
+      <c r="SLW214" s="14"/>
+      <c r="SLX214" s="14"/>
+      <c r="SLY214" s="14"/>
+      <c r="SLZ214" s="14"/>
+      <c r="SMA214" s="14"/>
+      <c r="SMB214" s="14"/>
+      <c r="SMC214" s="14"/>
+      <c r="SMD214" s="14"/>
+      <c r="SME214" s="14"/>
+      <c r="SMF214" s="14"/>
+      <c r="SMG214" s="14"/>
+      <c r="SMH214" s="14"/>
+      <c r="SMI214" s="14"/>
+      <c r="SMJ214" s="14"/>
+      <c r="SMK214" s="14"/>
+      <c r="SML214" s="14"/>
+      <c r="SMM214" s="14"/>
+      <c r="SMN214" s="14"/>
+      <c r="SMO214" s="14"/>
+      <c r="SMP214" s="14"/>
+      <c r="SMQ214" s="14"/>
+      <c r="SMR214" s="14"/>
+      <c r="SMS214" s="14"/>
+      <c r="SMT214" s="14"/>
+      <c r="SMU214" s="14"/>
+      <c r="SMV214" s="14"/>
+      <c r="SMW214" s="14"/>
+      <c r="SMX214" s="14"/>
+      <c r="SMY214" s="14"/>
+      <c r="SMZ214" s="14"/>
+      <c r="SNA214" s="14"/>
+      <c r="SNB214" s="14"/>
+      <c r="SNC214" s="14"/>
+      <c r="SND214" s="14"/>
+      <c r="SNE214" s="14"/>
+      <c r="SNF214" s="14"/>
+      <c r="SNG214" s="14"/>
+      <c r="SNH214" s="14"/>
+      <c r="SNI214" s="14"/>
+      <c r="SNJ214" s="14"/>
+      <c r="SNK214" s="14"/>
+      <c r="SNL214" s="14"/>
+      <c r="SNM214" s="14"/>
+      <c r="SNN214" s="14"/>
+      <c r="SNO214" s="14"/>
+      <c r="SNP214" s="14"/>
+      <c r="SNQ214" s="14"/>
+      <c r="SNR214" s="14"/>
+      <c r="SNS214" s="14"/>
+      <c r="SNT214" s="14"/>
+      <c r="SNU214" s="14"/>
+      <c r="SNV214" s="14"/>
+      <c r="SNW214" s="14"/>
+      <c r="SNX214" s="14"/>
+      <c r="SNY214" s="14"/>
+      <c r="SNZ214" s="14"/>
+      <c r="SOA214" s="14"/>
+      <c r="SOB214" s="14"/>
+      <c r="SOC214" s="14"/>
+      <c r="SOD214" s="14"/>
+      <c r="SOE214" s="14"/>
+      <c r="SOF214" s="14"/>
+      <c r="SOG214" s="14"/>
+      <c r="SOH214" s="14"/>
+      <c r="SOI214" s="14"/>
+      <c r="SOJ214" s="14"/>
+      <c r="SOK214" s="14"/>
+      <c r="SOL214" s="14"/>
+      <c r="SOM214" s="14"/>
+      <c r="SON214" s="14"/>
+      <c r="SOO214" s="14"/>
+      <c r="SOP214" s="14"/>
+      <c r="SOQ214" s="14"/>
+      <c r="SOR214" s="14"/>
+      <c r="SOS214" s="14"/>
+      <c r="SOT214" s="14"/>
+      <c r="SOU214" s="14"/>
+      <c r="SOV214" s="14"/>
+      <c r="SOW214" s="14"/>
+      <c r="SOX214" s="14"/>
+      <c r="SOY214" s="14"/>
+      <c r="SOZ214" s="14"/>
+      <c r="SPA214" s="14"/>
+      <c r="SPB214" s="14"/>
+      <c r="SPC214" s="14"/>
+      <c r="SPD214" s="14"/>
+      <c r="SPE214" s="14"/>
+      <c r="SPF214" s="14"/>
+      <c r="SPG214" s="14"/>
+      <c r="SPH214" s="14"/>
+      <c r="SPI214" s="14"/>
+      <c r="SPJ214" s="14"/>
+      <c r="SPK214" s="14"/>
+      <c r="SPL214" s="14"/>
+      <c r="SPM214" s="14"/>
+      <c r="SPN214" s="14"/>
+      <c r="SPO214" s="14"/>
+      <c r="SPP214" s="14"/>
+      <c r="SPQ214" s="14"/>
+      <c r="SPR214" s="14"/>
+      <c r="SPS214" s="14"/>
+      <c r="SPT214" s="14"/>
+      <c r="SPU214" s="14"/>
+      <c r="SPV214" s="14"/>
+      <c r="SPW214" s="14"/>
+      <c r="SPX214" s="14"/>
+      <c r="SPY214" s="14"/>
+      <c r="SPZ214" s="14"/>
+      <c r="SQA214" s="14"/>
+      <c r="SQB214" s="14"/>
+      <c r="SQC214" s="14"/>
+      <c r="SQD214" s="14"/>
+      <c r="SQE214" s="14"/>
+      <c r="SQF214" s="14"/>
+      <c r="SQG214" s="14"/>
+      <c r="SQH214" s="14"/>
+      <c r="SQI214" s="14"/>
+      <c r="SQJ214" s="14"/>
+      <c r="SQK214" s="14"/>
+      <c r="SQL214" s="14"/>
+      <c r="SQM214" s="14"/>
+      <c r="SQN214" s="14"/>
+      <c r="SQO214" s="14"/>
+      <c r="SQP214" s="14"/>
+      <c r="SQQ214" s="14"/>
+      <c r="SQR214" s="14"/>
+      <c r="SQS214" s="14"/>
+      <c r="SQT214" s="14"/>
+      <c r="SQU214" s="14"/>
+      <c r="SQV214" s="14"/>
+      <c r="SQW214" s="14"/>
+      <c r="SQX214" s="14"/>
+      <c r="SQY214" s="14"/>
+      <c r="SQZ214" s="14"/>
+      <c r="SRA214" s="14"/>
+      <c r="SRB214" s="14"/>
+      <c r="SRC214" s="14"/>
+      <c r="SRD214" s="14"/>
+      <c r="SRE214" s="14"/>
+      <c r="SRF214" s="14"/>
+      <c r="SRG214" s="14"/>
+      <c r="SRH214" s="14"/>
+      <c r="SRI214" s="14"/>
+      <c r="SRJ214" s="14"/>
+      <c r="SRK214" s="14"/>
+      <c r="SRL214" s="14"/>
+      <c r="SRM214" s="14"/>
+      <c r="SRN214" s="14"/>
+      <c r="SRO214" s="14"/>
+      <c r="SRP214" s="14"/>
+      <c r="SRQ214" s="14"/>
+      <c r="SRR214" s="14"/>
+      <c r="SRS214" s="14"/>
+      <c r="SRT214" s="14"/>
+      <c r="SRU214" s="14"/>
+      <c r="SRV214" s="14"/>
+      <c r="SRW214" s="14"/>
+      <c r="SRX214" s="14"/>
+      <c r="SRY214" s="14"/>
+      <c r="SRZ214" s="14"/>
+      <c r="SSA214" s="14"/>
+      <c r="SSB214" s="14"/>
+      <c r="SSC214" s="14"/>
+      <c r="SSD214" s="14"/>
+      <c r="SSE214" s="14"/>
+      <c r="SSF214" s="14"/>
+      <c r="SSG214" s="14"/>
+      <c r="SSH214" s="14"/>
+      <c r="SSI214" s="14"/>
+      <c r="SSJ214" s="14"/>
+      <c r="SSK214" s="14"/>
+      <c r="SSL214" s="14"/>
+      <c r="SSM214" s="14"/>
+      <c r="SSN214" s="14"/>
+      <c r="SSO214" s="14"/>
+      <c r="SSP214" s="14"/>
+      <c r="SSQ214" s="14"/>
+      <c r="SSR214" s="14"/>
+      <c r="SSS214" s="14"/>
+      <c r="SST214" s="14"/>
+      <c r="SSU214" s="14"/>
+      <c r="SSV214" s="14"/>
+      <c r="SSW214" s="14"/>
+      <c r="SSX214" s="14"/>
+      <c r="SSY214" s="14"/>
+      <c r="SSZ214" s="14"/>
+      <c r="STA214" s="14"/>
+      <c r="STB214" s="14"/>
+      <c r="STC214" s="14"/>
+      <c r="STD214" s="14"/>
+      <c r="STE214" s="14"/>
+      <c r="STF214" s="14"/>
+      <c r="STG214" s="14"/>
+      <c r="STH214" s="14"/>
+      <c r="STI214" s="14"/>
+      <c r="STJ214" s="14"/>
+      <c r="STK214" s="14"/>
+      <c r="STL214" s="14"/>
+      <c r="STM214" s="14"/>
+      <c r="STN214" s="14"/>
+      <c r="STO214" s="14"/>
+      <c r="STP214" s="14"/>
+      <c r="STQ214" s="14"/>
+      <c r="STR214" s="14"/>
+      <c r="STS214" s="14"/>
+      <c r="STT214" s="14"/>
+      <c r="STU214" s="14"/>
+      <c r="STV214" s="14"/>
+      <c r="STW214" s="14"/>
+      <c r="STX214" s="14"/>
+      <c r="STY214" s="14"/>
+      <c r="STZ214" s="14"/>
+      <c r="SUA214" s="14"/>
+      <c r="SUB214" s="14"/>
+      <c r="SUC214" s="14"/>
+      <c r="SUD214" s="14"/>
+      <c r="SUE214" s="14"/>
+      <c r="SUF214" s="14"/>
+      <c r="SUG214" s="14"/>
+      <c r="SUH214" s="14"/>
+      <c r="SUI214" s="14"/>
+      <c r="SUJ214" s="14"/>
+      <c r="SUK214" s="14"/>
+      <c r="SUL214" s="14"/>
+      <c r="SUM214" s="14"/>
+      <c r="SUN214" s="14"/>
+      <c r="SUO214" s="14"/>
+      <c r="SUP214" s="14"/>
+      <c r="SUQ214" s="14"/>
+      <c r="SUR214" s="14"/>
+      <c r="SUS214" s="14"/>
+      <c r="SUT214" s="14"/>
+      <c r="SUU214" s="14"/>
+      <c r="SUV214" s="14"/>
+      <c r="SUW214" s="14"/>
+      <c r="SUX214" s="14"/>
+      <c r="SUY214" s="14"/>
+      <c r="SUZ214" s="14"/>
+      <c r="SVA214" s="14"/>
+      <c r="SVB214" s="14"/>
+      <c r="SVC214" s="14"/>
+      <c r="SVD214" s="14"/>
+      <c r="SVE214" s="14"/>
+      <c r="SVF214" s="14"/>
+      <c r="SVG214" s="14"/>
+      <c r="SVH214" s="14"/>
+      <c r="SVI214" s="14"/>
+      <c r="SVJ214" s="14"/>
+      <c r="SVK214" s="14"/>
+      <c r="SVL214" s="14"/>
+      <c r="SVM214" s="14"/>
+      <c r="SVN214" s="14"/>
+      <c r="SVO214" s="14"/>
+      <c r="SVP214" s="14"/>
+      <c r="SVQ214" s="14"/>
+      <c r="SVR214" s="14"/>
+      <c r="SVS214" s="14"/>
+      <c r="SVT214" s="14"/>
+      <c r="SVU214" s="14"/>
+      <c r="SVV214" s="14"/>
+      <c r="SVW214" s="14"/>
+      <c r="SVX214" s="14"/>
+      <c r="SVY214" s="14"/>
+      <c r="SVZ214" s="14"/>
+      <c r="SWA214" s="14"/>
+      <c r="SWB214" s="14"/>
+      <c r="SWC214" s="14"/>
+      <c r="SWD214" s="14"/>
+      <c r="SWE214" s="14"/>
+      <c r="SWF214" s="14"/>
+      <c r="SWG214" s="14"/>
+      <c r="SWH214" s="14"/>
+      <c r="SWI214" s="14"/>
+      <c r="SWJ214" s="14"/>
+      <c r="SWK214" s="14"/>
+      <c r="SWL214" s="14"/>
+      <c r="SWM214" s="14"/>
+      <c r="SWN214" s="14"/>
+      <c r="SWO214" s="14"/>
+      <c r="SWP214" s="14"/>
+      <c r="SWQ214" s="14"/>
+      <c r="SWR214" s="14"/>
+      <c r="SWS214" s="14"/>
+      <c r="SWT214" s="14"/>
+      <c r="SWU214" s="14"/>
+      <c r="SWV214" s="14"/>
+      <c r="SWW214" s="14"/>
+      <c r="SWX214" s="14"/>
+      <c r="SWY214" s="14"/>
+      <c r="SWZ214" s="14"/>
+      <c r="SXA214" s="14"/>
+      <c r="SXB214" s="14"/>
+      <c r="SXC214" s="14"/>
+      <c r="SXD214" s="14"/>
+      <c r="SXE214" s="14"/>
+      <c r="SXF214" s="14"/>
+      <c r="SXG214" s="14"/>
+      <c r="SXH214" s="14"/>
+      <c r="SXI214" s="14"/>
+      <c r="SXJ214" s="14"/>
+      <c r="SXK214" s="14"/>
+      <c r="SXL214" s="14"/>
+      <c r="SXM214" s="14"/>
+      <c r="SXN214" s="14"/>
+      <c r="SXO214" s="14"/>
+      <c r="SXP214" s="14"/>
+      <c r="SXQ214" s="14"/>
+      <c r="SXR214" s="14"/>
+      <c r="SXS214" s="14"/>
+      <c r="SXT214" s="14"/>
+      <c r="SXU214" s="14"/>
+      <c r="SXV214" s="14"/>
+      <c r="SXW214" s="14"/>
+      <c r="SXX214" s="14"/>
+      <c r="SXY214" s="14"/>
+      <c r="SXZ214" s="14"/>
+      <c r="SYA214" s="14"/>
+      <c r="SYB214" s="14"/>
+      <c r="SYC214" s="14"/>
+      <c r="SYD214" s="14"/>
+      <c r="SYE214" s="14"/>
+      <c r="SYF214" s="14"/>
+      <c r="SYG214" s="14"/>
+      <c r="SYH214" s="14"/>
+      <c r="SYI214" s="14"/>
+      <c r="SYJ214" s="14"/>
+      <c r="SYK214" s="14"/>
+      <c r="SYL214" s="14"/>
+      <c r="SYM214" s="14"/>
+      <c r="SYN214" s="14"/>
+      <c r="SYO214" s="14"/>
+      <c r="SYP214" s="14"/>
+      <c r="SYQ214" s="14"/>
+      <c r="SYR214" s="14"/>
+      <c r="SYS214" s="14"/>
+      <c r="SYT214" s="14"/>
+      <c r="SYU214" s="14"/>
+      <c r="SYV214" s="14"/>
+      <c r="SYW214" s="14"/>
+      <c r="SYX214" s="14"/>
+      <c r="SYY214" s="14"/>
+      <c r="SYZ214" s="14"/>
+      <c r="SZA214" s="14"/>
+      <c r="SZB214" s="14"/>
+      <c r="SZC214" s="14"/>
+      <c r="SZD214" s="14"/>
+      <c r="SZE214" s="14"/>
+      <c r="SZF214" s="14"/>
+      <c r="SZG214" s="14"/>
+      <c r="SZH214" s="14"/>
+      <c r="SZI214" s="14"/>
+      <c r="SZJ214" s="14"/>
+      <c r="SZK214" s="14"/>
+      <c r="SZL214" s="14"/>
+      <c r="SZM214" s="14"/>
+      <c r="SZN214" s="14"/>
+      <c r="SZO214" s="14"/>
+      <c r="SZP214" s="14"/>
+      <c r="SZQ214" s="14"/>
+      <c r="SZR214" s="14"/>
+      <c r="SZS214" s="14"/>
+      <c r="SZT214" s="14"/>
+      <c r="SZU214" s="14"/>
+      <c r="SZV214" s="14"/>
+      <c r="SZW214" s="14"/>
+      <c r="SZX214" s="14"/>
+      <c r="SZY214" s="14"/>
+      <c r="SZZ214" s="14"/>
+      <c r="TAA214" s="14"/>
+      <c r="TAB214" s="14"/>
+      <c r="TAC214" s="14"/>
+      <c r="TAD214" s="14"/>
+      <c r="TAE214" s="14"/>
+      <c r="TAF214" s="14"/>
+      <c r="TAG214" s="14"/>
+      <c r="TAH214" s="14"/>
+      <c r="TAI214" s="14"/>
+      <c r="TAJ214" s="14"/>
+      <c r="TAK214" s="14"/>
+      <c r="TAL214" s="14"/>
+      <c r="TAM214" s="14"/>
+      <c r="TAN214" s="14"/>
+      <c r="TAO214" s="14"/>
+      <c r="TAP214" s="14"/>
+      <c r="TAQ214" s="14"/>
+      <c r="TAR214" s="14"/>
+      <c r="TAS214" s="14"/>
+      <c r="TAT214" s="14"/>
+      <c r="TAU214" s="14"/>
+      <c r="TAV214" s="14"/>
+      <c r="TAW214" s="14"/>
+      <c r="TAX214" s="14"/>
+      <c r="TAY214" s="14"/>
+      <c r="TAZ214" s="14"/>
+      <c r="TBA214" s="14"/>
+      <c r="TBB214" s="14"/>
+      <c r="TBC214" s="14"/>
+      <c r="TBD214" s="14"/>
+      <c r="TBE214" s="14"/>
+      <c r="TBF214" s="14"/>
+      <c r="TBG214" s="14"/>
+      <c r="TBH214" s="14"/>
+      <c r="TBI214" s="14"/>
+      <c r="TBJ214" s="14"/>
+      <c r="TBK214" s="14"/>
+      <c r="TBL214" s="14"/>
+      <c r="TBM214" s="14"/>
+      <c r="TBN214" s="14"/>
+      <c r="TBO214" s="14"/>
+      <c r="TBP214" s="14"/>
+      <c r="TBQ214" s="14"/>
+      <c r="TBR214" s="14"/>
+      <c r="TBS214" s="14"/>
+      <c r="TBT214" s="14"/>
+      <c r="TBU214" s="14"/>
+      <c r="TBV214" s="14"/>
+      <c r="TBW214" s="14"/>
+      <c r="TBX214" s="14"/>
+      <c r="TBY214" s="14"/>
+      <c r="TBZ214" s="14"/>
+      <c r="TCA214" s="14"/>
+      <c r="TCB214" s="14"/>
+      <c r="TCC214" s="14"/>
+      <c r="TCD214" s="14"/>
+      <c r="TCE214" s="14"/>
+      <c r="TCF214" s="14"/>
+      <c r="TCG214" s="14"/>
+      <c r="TCH214" s="14"/>
+      <c r="TCI214" s="14"/>
+      <c r="TCJ214" s="14"/>
+      <c r="TCK214" s="14"/>
+      <c r="TCL214" s="14"/>
+      <c r="TCM214" s="14"/>
+      <c r="TCN214" s="14"/>
+      <c r="TCO214" s="14"/>
+      <c r="TCP214" s="14"/>
+      <c r="TCQ214" s="14"/>
+      <c r="TCR214" s="14"/>
+      <c r="TCS214" s="14"/>
+      <c r="TCT214" s="14"/>
+      <c r="TCU214" s="14"/>
+      <c r="TCV214" s="14"/>
+      <c r="TCW214" s="14"/>
+      <c r="TCX214" s="14"/>
+      <c r="TCY214" s="14"/>
+      <c r="TCZ214" s="14"/>
+      <c r="TDA214" s="14"/>
+      <c r="TDB214" s="14"/>
+      <c r="TDC214" s="14"/>
+      <c r="TDD214" s="14"/>
+      <c r="TDE214" s="14"/>
+      <c r="TDF214" s="14"/>
+      <c r="TDG214" s="14"/>
+      <c r="TDH214" s="14"/>
+      <c r="TDI214" s="14"/>
+      <c r="TDJ214" s="14"/>
+      <c r="TDK214" s="14"/>
+      <c r="TDL214" s="14"/>
+      <c r="TDM214" s="14"/>
+      <c r="TDN214" s="14"/>
+      <c r="TDO214" s="14"/>
+      <c r="TDP214" s="14"/>
+      <c r="TDQ214" s="14"/>
+      <c r="TDR214" s="14"/>
+      <c r="TDS214" s="14"/>
+      <c r="TDT214" s="14"/>
+      <c r="TDU214" s="14"/>
+      <c r="TDV214" s="14"/>
+      <c r="TDW214" s="14"/>
+      <c r="TDX214" s="14"/>
+      <c r="TDY214" s="14"/>
+      <c r="TDZ214" s="14"/>
+      <c r="TEA214" s="14"/>
+      <c r="TEB214" s="14"/>
+      <c r="TEC214" s="14"/>
+      <c r="TED214" s="14"/>
+      <c r="TEE214" s="14"/>
+      <c r="TEF214" s="14"/>
+      <c r="TEG214" s="14"/>
+      <c r="TEH214" s="14"/>
+      <c r="TEI214" s="14"/>
+      <c r="TEJ214" s="14"/>
+      <c r="TEK214" s="14"/>
+      <c r="TEL214" s="14"/>
+      <c r="TEM214" s="14"/>
+      <c r="TEN214" s="14"/>
+      <c r="TEO214" s="14"/>
+      <c r="TEP214" s="14"/>
+      <c r="TEQ214" s="14"/>
+      <c r="TER214" s="14"/>
+      <c r="TES214" s="14"/>
+      <c r="TET214" s="14"/>
+      <c r="TEU214" s="14"/>
+      <c r="TEV214" s="14"/>
+      <c r="TEW214" s="14"/>
+      <c r="TEX214" s="14"/>
+      <c r="TEY214" s="14"/>
+      <c r="TEZ214" s="14"/>
+      <c r="TFA214" s="14"/>
+      <c r="TFB214" s="14"/>
+      <c r="TFC214" s="14"/>
+      <c r="TFD214" s="14"/>
+      <c r="TFE214" s="14"/>
+      <c r="TFF214" s="14"/>
+      <c r="TFG214" s="14"/>
+      <c r="TFH214" s="14"/>
+      <c r="TFI214" s="14"/>
+      <c r="TFJ214" s="14"/>
+      <c r="TFK214" s="14"/>
+      <c r="TFL214" s="14"/>
+      <c r="TFM214" s="14"/>
+      <c r="TFN214" s="14"/>
+      <c r="TFO214" s="14"/>
+      <c r="TFP214" s="14"/>
+      <c r="TFQ214" s="14"/>
+      <c r="TFR214" s="14"/>
+      <c r="TFS214" s="14"/>
+      <c r="TFT214" s="14"/>
+      <c r="TFU214" s="14"/>
+      <c r="TFV214" s="14"/>
+      <c r="TFW214" s="14"/>
+      <c r="TFX214" s="14"/>
+      <c r="TFY214" s="14"/>
+      <c r="TFZ214" s="14"/>
+      <c r="TGA214" s="14"/>
+      <c r="TGB214" s="14"/>
+      <c r="TGC214" s="14"/>
+      <c r="TGD214" s="14"/>
+      <c r="TGE214" s="14"/>
+      <c r="TGF214" s="14"/>
+      <c r="TGG214" s="14"/>
+      <c r="TGH214" s="14"/>
+      <c r="TGI214" s="14"/>
+      <c r="TGJ214" s="14"/>
+      <c r="TGK214" s="14"/>
+      <c r="TGL214" s="14"/>
+      <c r="TGM214" s="14"/>
+      <c r="TGN214" s="14"/>
+      <c r="TGO214" s="14"/>
+      <c r="TGP214" s="14"/>
+      <c r="TGQ214" s="14"/>
+      <c r="TGR214" s="14"/>
+      <c r="TGS214" s="14"/>
+      <c r="TGT214" s="14"/>
+      <c r="TGU214" s="14"/>
+      <c r="TGV214" s="14"/>
+      <c r="TGW214" s="14"/>
+      <c r="TGX214" s="14"/>
+      <c r="TGY214" s="14"/>
+      <c r="TGZ214" s="14"/>
+      <c r="THA214" s="14"/>
+      <c r="THB214" s="14"/>
+      <c r="THC214" s="14"/>
+      <c r="THD214" s="14"/>
+      <c r="THE214" s="14"/>
+      <c r="THF214" s="14"/>
+      <c r="THG214" s="14"/>
+      <c r="THH214" s="14"/>
+      <c r="THI214" s="14"/>
+      <c r="THJ214" s="14"/>
+      <c r="THK214" s="14"/>
+      <c r="THL214" s="14"/>
+      <c r="THM214" s="14"/>
+      <c r="THN214" s="14"/>
+      <c r="THO214" s="14"/>
+      <c r="THP214" s="14"/>
+      <c r="THQ214" s="14"/>
+      <c r="THR214" s="14"/>
+      <c r="THS214" s="14"/>
+      <c r="THT214" s="14"/>
+      <c r="THU214" s="14"/>
+      <c r="THV214" s="14"/>
+      <c r="THW214" s="14"/>
+      <c r="THX214" s="14"/>
+      <c r="THY214" s="14"/>
+      <c r="THZ214" s="14"/>
+      <c r="TIA214" s="14"/>
+      <c r="TIB214" s="14"/>
+      <c r="TIC214" s="14"/>
+      <c r="TID214" s="14"/>
+      <c r="TIE214" s="14"/>
+      <c r="TIF214" s="14"/>
+      <c r="TIG214" s="14"/>
+      <c r="TIH214" s="14"/>
+      <c r="TII214" s="14"/>
+      <c r="TIJ214" s="14"/>
+      <c r="TIK214" s="14"/>
+      <c r="TIL214" s="14"/>
+      <c r="TIM214" s="14"/>
+      <c r="TIN214" s="14"/>
+      <c r="TIO214" s="14"/>
+      <c r="TIP214" s="14"/>
+      <c r="TIQ214" s="14"/>
+      <c r="TIR214" s="14"/>
+      <c r="TIS214" s="14"/>
+      <c r="TIT214" s="14"/>
+      <c r="TIU214" s="14"/>
+      <c r="TIV214" s="14"/>
+      <c r="TIW214" s="14"/>
+      <c r="TIX214" s="14"/>
+      <c r="TIY214" s="14"/>
+      <c r="TIZ214" s="14"/>
+      <c r="TJA214" s="14"/>
+      <c r="TJB214" s="14"/>
+      <c r="TJC214" s="14"/>
+      <c r="TJD214" s="14"/>
+      <c r="TJE214" s="14"/>
+      <c r="TJF214" s="14"/>
+      <c r="TJG214" s="14"/>
+      <c r="TJH214" s="14"/>
+      <c r="TJI214" s="14"/>
+      <c r="TJJ214" s="14"/>
+      <c r="TJK214" s="14"/>
+      <c r="TJL214" s="14"/>
+      <c r="TJM214" s="14"/>
+      <c r="TJN214" s="14"/>
+      <c r="TJO214" s="14"/>
+      <c r="TJP214" s="14"/>
+      <c r="TJQ214" s="14"/>
+      <c r="TJR214" s="14"/>
+      <c r="TJS214" s="14"/>
+      <c r="TJT214" s="14"/>
+      <c r="TJU214" s="14"/>
+      <c r="TJV214" s="14"/>
+      <c r="TJW214" s="14"/>
+      <c r="TJX214" s="14"/>
+      <c r="TJY214" s="14"/>
+      <c r="TJZ214" s="14"/>
+      <c r="TKA214" s="14"/>
+      <c r="TKB214" s="14"/>
+      <c r="TKC214" s="14"/>
+      <c r="TKD214" s="14"/>
+      <c r="TKE214" s="14"/>
+      <c r="TKF214" s="14"/>
+      <c r="TKG214" s="14"/>
+      <c r="TKH214" s="14"/>
+      <c r="TKI214" s="14"/>
+      <c r="TKJ214" s="14"/>
+      <c r="TKK214" s="14"/>
+      <c r="TKL214" s="14"/>
+      <c r="TKM214" s="14"/>
+      <c r="TKN214" s="14"/>
+      <c r="TKO214" s="14"/>
+      <c r="TKP214" s="14"/>
+      <c r="TKQ214" s="14"/>
+      <c r="TKR214" s="14"/>
+      <c r="TKS214" s="14"/>
+      <c r="TKT214" s="14"/>
+      <c r="TKU214" s="14"/>
+      <c r="TKV214" s="14"/>
+      <c r="TKW214" s="14"/>
+      <c r="TKX214" s="14"/>
+      <c r="TKY214" s="14"/>
+      <c r="TKZ214" s="14"/>
+      <c r="TLA214" s="14"/>
+      <c r="TLB214" s="14"/>
+      <c r="TLC214" s="14"/>
+      <c r="TLD214" s="14"/>
+      <c r="TLE214" s="14"/>
+      <c r="TLF214" s="14"/>
+      <c r="TLG214" s="14"/>
+      <c r="TLH214" s="14"/>
+      <c r="TLI214" s="14"/>
+      <c r="TLJ214" s="14"/>
+      <c r="TLK214" s="14"/>
+      <c r="TLL214" s="14"/>
+      <c r="TLM214" s="14"/>
+      <c r="TLN214" s="14"/>
+      <c r="TLO214" s="14"/>
+      <c r="TLP214" s="14"/>
+      <c r="TLQ214" s="14"/>
+      <c r="TLR214" s="14"/>
+      <c r="TLS214" s="14"/>
+      <c r="TLT214" s="14"/>
+      <c r="TLU214" s="14"/>
+      <c r="TLV214" s="14"/>
+      <c r="TLW214" s="14"/>
+      <c r="TLX214" s="14"/>
+      <c r="TLY214" s="14"/>
+      <c r="TLZ214" s="14"/>
+      <c r="TMA214" s="14"/>
+      <c r="TMB214" s="14"/>
+      <c r="TMC214" s="14"/>
+      <c r="TMD214" s="14"/>
+      <c r="TME214" s="14"/>
+      <c r="TMF214" s="14"/>
+      <c r="TMG214" s="14"/>
+      <c r="TMH214" s="14"/>
+      <c r="TMI214" s="14"/>
+      <c r="TMJ214" s="14"/>
+      <c r="TMK214" s="14"/>
+      <c r="TML214" s="14"/>
+      <c r="TMM214" s="14"/>
+      <c r="TMN214" s="14"/>
+      <c r="TMO214" s="14"/>
+      <c r="TMP214" s="14"/>
+      <c r="TMQ214" s="14"/>
+      <c r="TMR214" s="14"/>
+      <c r="TMS214" s="14"/>
+      <c r="TMT214" s="14"/>
+      <c r="TMU214" s="14"/>
+      <c r="TMV214" s="14"/>
+      <c r="TMW214" s="14"/>
+      <c r="TMX214" s="14"/>
+      <c r="TMY214" s="14"/>
+      <c r="TMZ214" s="14"/>
+      <c r="TNA214" s="14"/>
+      <c r="TNB214" s="14"/>
+      <c r="TNC214" s="14"/>
+      <c r="TND214" s="14"/>
+      <c r="TNE214" s="14"/>
+      <c r="TNF214" s="14"/>
+      <c r="TNG214" s="14"/>
+      <c r="TNH214" s="14"/>
+      <c r="TNI214" s="14"/>
+      <c r="TNJ214" s="14"/>
+      <c r="TNK214" s="14"/>
+      <c r="TNL214" s="14"/>
+      <c r="TNM214" s="14"/>
+      <c r="TNN214" s="14"/>
+      <c r="TNO214" s="14"/>
+      <c r="TNP214" s="14"/>
+      <c r="TNQ214" s="14"/>
+      <c r="TNR214" s="14"/>
+      <c r="TNS214" s="14"/>
+      <c r="TNT214" s="14"/>
+      <c r="TNU214" s="14"/>
+      <c r="TNV214" s="14"/>
+      <c r="TNW214" s="14"/>
+      <c r="TNX214" s="14"/>
+      <c r="TNY214" s="14"/>
+      <c r="TNZ214" s="14"/>
+      <c r="TOA214" s="14"/>
+      <c r="TOB214" s="14"/>
+      <c r="TOC214" s="14"/>
+      <c r="TOD214" s="14"/>
+      <c r="TOE214" s="14"/>
+      <c r="TOF214" s="14"/>
+      <c r="TOG214" s="14"/>
+      <c r="TOH214" s="14"/>
+      <c r="TOI214" s="14"/>
+      <c r="TOJ214" s="14"/>
+      <c r="TOK214" s="14"/>
+      <c r="TOL214" s="14"/>
+      <c r="TOM214" s="14"/>
+      <c r="TON214" s="14"/>
+      <c r="TOO214" s="14"/>
+      <c r="TOP214" s="14"/>
+      <c r="TOQ214" s="14"/>
+      <c r="TOR214" s="14"/>
+      <c r="TOS214" s="14"/>
+      <c r="TOT214" s="14"/>
+      <c r="TOU214" s="14"/>
+      <c r="TOV214" s="14"/>
+      <c r="TOW214" s="14"/>
+      <c r="TOX214" s="14"/>
+      <c r="TOY214" s="14"/>
+      <c r="TOZ214" s="14"/>
+      <c r="TPA214" s="14"/>
+      <c r="TPB214" s="14"/>
+      <c r="TPC214" s="14"/>
+      <c r="TPD214" s="14"/>
+      <c r="TPE214" s="14"/>
+      <c r="TPF214" s="14"/>
+      <c r="TPG214" s="14"/>
+      <c r="TPH214" s="14"/>
+      <c r="TPI214" s="14"/>
+      <c r="TPJ214" s="14"/>
+      <c r="TPK214" s="14"/>
+      <c r="TPL214" s="14"/>
+      <c r="TPM214" s="14"/>
+      <c r="TPN214" s="14"/>
+      <c r="TPO214" s="14"/>
+      <c r="TPP214" s="14"/>
+      <c r="TPQ214" s="14"/>
+      <c r="TPR214" s="14"/>
+      <c r="TPS214" s="14"/>
+      <c r="TPT214" s="14"/>
+      <c r="TPU214" s="14"/>
+      <c r="TPV214" s="14"/>
+      <c r="TPW214" s="14"/>
+      <c r="TPX214" s="14"/>
+      <c r="TPY214" s="14"/>
+      <c r="TPZ214" s="14"/>
+      <c r="TQA214" s="14"/>
+      <c r="TQB214" s="14"/>
+      <c r="TQC214" s="14"/>
+      <c r="TQD214" s="14"/>
+      <c r="TQE214" s="14"/>
+      <c r="TQF214" s="14"/>
+      <c r="TQG214" s="14"/>
+      <c r="TQH214" s="14"/>
+      <c r="TQI214" s="14"/>
+      <c r="TQJ214" s="14"/>
+      <c r="TQK214" s="14"/>
+      <c r="TQL214" s="14"/>
+      <c r="TQM214" s="14"/>
+      <c r="TQN214" s="14"/>
+      <c r="TQO214" s="14"/>
+      <c r="TQP214" s="14"/>
+      <c r="TQQ214" s="14"/>
+      <c r="TQR214" s="14"/>
+      <c r="TQS214" s="14"/>
+      <c r="TQT214" s="14"/>
+      <c r="TQU214" s="14"/>
+      <c r="TQV214" s="14"/>
+      <c r="TQW214" s="14"/>
+      <c r="TQX214" s="14"/>
+      <c r="TQY214" s="14"/>
+      <c r="TQZ214" s="14"/>
+      <c r="TRA214" s="14"/>
+      <c r="TRB214" s="14"/>
+      <c r="TRC214" s="14"/>
+      <c r="TRD214" s="14"/>
+      <c r="TRE214" s="14"/>
+      <c r="TRF214" s="14"/>
+      <c r="TRG214" s="14"/>
+      <c r="TRH214" s="14"/>
+      <c r="TRI214" s="14"/>
+      <c r="TRJ214" s="14"/>
+      <c r="TRK214" s="14"/>
+      <c r="TRL214" s="14"/>
+      <c r="TRM214" s="14"/>
+      <c r="TRN214" s="14"/>
+      <c r="TRO214" s="14"/>
+      <c r="TRP214" s="14"/>
+      <c r="TRQ214" s="14"/>
+      <c r="TRR214" s="14"/>
+      <c r="TRS214" s="14"/>
+      <c r="TRT214" s="14"/>
+      <c r="TRU214" s="14"/>
+      <c r="TRV214" s="14"/>
+      <c r="TRW214" s="14"/>
+      <c r="TRX214" s="14"/>
+      <c r="TRY214" s="14"/>
+      <c r="TRZ214" s="14"/>
+      <c r="TSA214" s="14"/>
+      <c r="TSB214" s="14"/>
+      <c r="TSC214" s="14"/>
+      <c r="TSD214" s="14"/>
+      <c r="TSE214" s="14"/>
+      <c r="TSF214" s="14"/>
+      <c r="TSG214" s="14"/>
+      <c r="TSH214" s="14"/>
+      <c r="TSI214" s="14"/>
+      <c r="TSJ214" s="14"/>
+      <c r="TSK214" s="14"/>
+      <c r="TSL214" s="14"/>
+      <c r="TSM214" s="14"/>
+      <c r="TSN214" s="14"/>
+      <c r="TSO214" s="14"/>
+      <c r="TSP214" s="14"/>
+      <c r="TSQ214" s="14"/>
+      <c r="TSR214" s="14"/>
+      <c r="TSS214" s="14"/>
+      <c r="TST214" s="14"/>
+      <c r="TSU214" s="14"/>
+      <c r="TSV214" s="14"/>
+      <c r="TSW214" s="14"/>
+      <c r="TSX214" s="14"/>
+      <c r="TSY214" s="14"/>
+      <c r="TSZ214" s="14"/>
+      <c r="TTA214" s="14"/>
+      <c r="TTB214" s="14"/>
+      <c r="TTC214" s="14"/>
+      <c r="TTD214" s="14"/>
+      <c r="TTE214" s="14"/>
+      <c r="TTF214" s="14"/>
+      <c r="TTG214" s="14"/>
+      <c r="TTH214" s="14"/>
+      <c r="TTI214" s="14"/>
+      <c r="TTJ214" s="14"/>
+      <c r="TTK214" s="14"/>
+      <c r="TTL214" s="14"/>
+      <c r="TTM214" s="14"/>
+      <c r="TTN214" s="14"/>
+      <c r="TTO214" s="14"/>
+      <c r="TTP214" s="14"/>
+      <c r="TTQ214" s="14"/>
+      <c r="TTR214" s="14"/>
+      <c r="TTS214" s="14"/>
+      <c r="TTT214" s="14"/>
+      <c r="TTU214" s="14"/>
+      <c r="TTV214" s="14"/>
+      <c r="TTW214" s="14"/>
+      <c r="TTX214" s="14"/>
+      <c r="TTY214" s="14"/>
+      <c r="TTZ214" s="14"/>
+      <c r="TUA214" s="14"/>
+      <c r="TUB214" s="14"/>
+      <c r="TUC214" s="14"/>
+      <c r="TUD214" s="14"/>
+      <c r="TUE214" s="14"/>
+      <c r="TUF214" s="14"/>
+      <c r="TUG214" s="14"/>
+      <c r="TUH214" s="14"/>
+      <c r="TUI214" s="14"/>
+      <c r="TUJ214" s="14"/>
+      <c r="TUK214" s="14"/>
+      <c r="TUL214" s="14"/>
+      <c r="TUM214" s="14"/>
+      <c r="TUN214" s="14"/>
+      <c r="TUO214" s="14"/>
+      <c r="TUP214" s="14"/>
+      <c r="TUQ214" s="14"/>
+      <c r="TUR214" s="14"/>
+      <c r="TUS214" s="14"/>
+      <c r="TUT214" s="14"/>
+      <c r="TUU214" s="14"/>
+      <c r="TUV214" s="14"/>
+      <c r="TUW214" s="14"/>
+      <c r="TUX214" s="14"/>
+      <c r="TUY214" s="14"/>
+      <c r="TUZ214" s="14"/>
+      <c r="TVA214" s="14"/>
+      <c r="TVB214" s="14"/>
+      <c r="TVC214" s="14"/>
+      <c r="TVD214" s="14"/>
+      <c r="TVE214" s="14"/>
+      <c r="TVF214" s="14"/>
+      <c r="TVG214" s="14"/>
+      <c r="TVH214" s="14"/>
+      <c r="TVI214" s="14"/>
+      <c r="TVJ214" s="14"/>
+      <c r="TVK214" s="14"/>
+      <c r="TVL214" s="14"/>
+      <c r="TVM214" s="14"/>
+      <c r="TVN214" s="14"/>
+      <c r="TVO214" s="14"/>
+      <c r="TVP214" s="14"/>
+      <c r="TVQ214" s="14"/>
+      <c r="TVR214" s="14"/>
+      <c r="TVS214" s="14"/>
+      <c r="TVT214" s="14"/>
+      <c r="TVU214" s="14"/>
+      <c r="TVV214" s="14"/>
+      <c r="TVW214" s="14"/>
+      <c r="TVX214" s="14"/>
+      <c r="TVY214" s="14"/>
+      <c r="TVZ214" s="14"/>
+      <c r="TWA214" s="14"/>
+      <c r="TWB214" s="14"/>
+      <c r="TWC214" s="14"/>
+      <c r="TWD214" s="14"/>
+      <c r="TWE214" s="14"/>
+      <c r="TWF214" s="14"/>
+      <c r="TWG214" s="14"/>
+      <c r="TWH214" s="14"/>
+      <c r="TWI214" s="14"/>
+      <c r="TWJ214" s="14"/>
+      <c r="TWK214" s="14"/>
+      <c r="TWL214" s="14"/>
+      <c r="TWM214" s="14"/>
+      <c r="TWN214" s="14"/>
+      <c r="TWO214" s="14"/>
+      <c r="TWP214" s="14"/>
+      <c r="TWQ214" s="14"/>
+      <c r="TWR214" s="14"/>
+      <c r="TWS214" s="14"/>
+      <c r="TWT214" s="14"/>
+      <c r="TWU214" s="14"/>
+      <c r="TWV214" s="14"/>
+      <c r="TWW214" s="14"/>
+      <c r="TWX214" s="14"/>
+      <c r="TWY214" s="14"/>
+      <c r="TWZ214" s="14"/>
+      <c r="TXA214" s="14"/>
+      <c r="TXB214" s="14"/>
+      <c r="TXC214" s="14"/>
+      <c r="TXD214" s="14"/>
+      <c r="TXE214" s="14"/>
+      <c r="TXF214" s="14"/>
+      <c r="TXG214" s="14"/>
+      <c r="TXH214" s="14"/>
+      <c r="TXI214" s="14"/>
+      <c r="TXJ214" s="14"/>
+      <c r="TXK214" s="14"/>
+      <c r="TXL214" s="14"/>
+      <c r="TXM214" s="14"/>
+      <c r="TXN214" s="14"/>
+      <c r="TXO214" s="14"/>
+      <c r="TXP214" s="14"/>
+      <c r="TXQ214" s="14"/>
+      <c r="TXR214" s="14"/>
+      <c r="TXS214" s="14"/>
+      <c r="TXT214" s="14"/>
+      <c r="TXU214" s="14"/>
+      <c r="TXV214" s="14"/>
+      <c r="TXW214" s="14"/>
+      <c r="TXX214" s="14"/>
+      <c r="TXY214" s="14"/>
+      <c r="TXZ214" s="14"/>
+      <c r="TYA214" s="14"/>
+      <c r="TYB214" s="14"/>
+      <c r="TYC214" s="14"/>
+      <c r="TYD214" s="14"/>
+      <c r="TYE214" s="14"/>
+      <c r="TYF214" s="14"/>
+      <c r="TYG214" s="14"/>
+      <c r="TYH214" s="14"/>
+      <c r="TYI214" s="14"/>
+      <c r="TYJ214" s="14"/>
+      <c r="TYK214" s="14"/>
+      <c r="TYL214" s="14"/>
+      <c r="TYM214" s="14"/>
+      <c r="TYN214" s="14"/>
+      <c r="TYO214" s="14"/>
+      <c r="TYP214" s="14"/>
+      <c r="TYQ214" s="14"/>
+      <c r="TYR214" s="14"/>
+      <c r="TYS214" s="14"/>
+      <c r="TYT214" s="14"/>
+      <c r="TYU214" s="14"/>
+      <c r="TYV214" s="14"/>
+      <c r="TYW214" s="14"/>
+      <c r="TYX214" s="14"/>
+      <c r="TYY214" s="14"/>
+      <c r="TYZ214" s="14"/>
+      <c r="TZA214" s="14"/>
+      <c r="TZB214" s="14"/>
+      <c r="TZC214" s="14"/>
+      <c r="TZD214" s="14"/>
+      <c r="TZE214" s="14"/>
+      <c r="TZF214" s="14"/>
+      <c r="TZG214" s="14"/>
+      <c r="TZH214" s="14"/>
+      <c r="TZI214" s="14"/>
+      <c r="TZJ214" s="14"/>
+      <c r="TZK214" s="14"/>
+      <c r="TZL214" s="14"/>
+      <c r="TZM214" s="14"/>
+      <c r="TZN214" s="14"/>
+      <c r="TZO214" s="14"/>
+      <c r="TZP214" s="14"/>
+      <c r="TZQ214" s="14"/>
+      <c r="TZR214" s="14"/>
+      <c r="TZS214" s="14"/>
+      <c r="TZT214" s="14"/>
+      <c r="TZU214" s="14"/>
+      <c r="TZV214" s="14"/>
+      <c r="TZW214" s="14"/>
+      <c r="TZX214" s="14"/>
+      <c r="TZY214" s="14"/>
+      <c r="TZZ214" s="14"/>
+      <c r="UAA214" s="14"/>
+      <c r="UAB214" s="14"/>
+      <c r="UAC214" s="14"/>
+      <c r="UAD214" s="14"/>
+      <c r="UAE214" s="14"/>
+      <c r="UAF214" s="14"/>
+      <c r="UAG214" s="14"/>
+      <c r="UAH214" s="14"/>
+      <c r="UAI214" s="14"/>
+      <c r="UAJ214" s="14"/>
+      <c r="UAK214" s="14"/>
+      <c r="UAL214" s="14"/>
+      <c r="UAM214" s="14"/>
+      <c r="UAN214" s="14"/>
+      <c r="UAO214" s="14"/>
+      <c r="UAP214" s="14"/>
+      <c r="UAQ214" s="14"/>
+      <c r="UAR214" s="14"/>
+      <c r="UAS214" s="14"/>
+      <c r="UAT214" s="14"/>
+      <c r="UAU214" s="14"/>
+      <c r="UAV214" s="14"/>
+      <c r="UAW214" s="14"/>
+      <c r="UAX214" s="14"/>
+      <c r="UAY214" s="14"/>
+      <c r="UAZ214" s="14"/>
+      <c r="UBA214" s="14"/>
+      <c r="UBB214" s="14"/>
+      <c r="UBC214" s="14"/>
+      <c r="UBD214" s="14"/>
+      <c r="UBE214" s="14"/>
+      <c r="UBF214" s="14"/>
+      <c r="UBG214" s="14"/>
+      <c r="UBH214" s="14"/>
+      <c r="UBI214" s="14"/>
+      <c r="UBJ214" s="14"/>
+      <c r="UBK214" s="14"/>
+      <c r="UBL214" s="14"/>
+      <c r="UBM214" s="14"/>
+      <c r="UBN214" s="14"/>
+      <c r="UBO214" s="14"/>
+      <c r="UBP214" s="14"/>
+      <c r="UBQ214" s="14"/>
+      <c r="UBR214" s="14"/>
+      <c r="UBS214" s="14"/>
+      <c r="UBT214" s="14"/>
+      <c r="UBU214" s="14"/>
+      <c r="UBV214" s="14"/>
+      <c r="UBW214" s="14"/>
+      <c r="UBX214" s="14"/>
+      <c r="UBY214" s="14"/>
+      <c r="UBZ214" s="14"/>
+      <c r="UCA214" s="14"/>
+      <c r="UCB214" s="14"/>
+      <c r="UCC214" s="14"/>
+      <c r="UCD214" s="14"/>
+      <c r="UCE214" s="14"/>
+      <c r="UCF214" s="14"/>
+      <c r="UCG214" s="14"/>
+      <c r="UCH214" s="14"/>
+      <c r="UCI214" s="14"/>
+      <c r="UCJ214" s="14"/>
+      <c r="UCK214" s="14"/>
+      <c r="UCL214" s="14"/>
+      <c r="UCM214" s="14"/>
+      <c r="UCN214" s="14"/>
+      <c r="UCO214" s="14"/>
+      <c r="UCP214" s="14"/>
+      <c r="UCQ214" s="14"/>
+      <c r="UCR214" s="14"/>
+      <c r="UCS214" s="14"/>
+      <c r="UCT214" s="14"/>
+      <c r="UCU214" s="14"/>
+      <c r="UCV214" s="14"/>
+      <c r="UCW214" s="14"/>
+      <c r="UCX214" s="14"/>
+      <c r="UCY214" s="14"/>
+      <c r="UCZ214" s="14"/>
+      <c r="UDA214" s="14"/>
+      <c r="UDB214" s="14"/>
+      <c r="UDC214" s="14"/>
+      <c r="UDD214" s="14"/>
+      <c r="UDE214" s="14"/>
+      <c r="UDF214" s="14"/>
+      <c r="UDG214" s="14"/>
+      <c r="UDH214" s="14"/>
+      <c r="UDI214" s="14"/>
+      <c r="UDJ214" s="14"/>
+      <c r="UDK214" s="14"/>
+      <c r="UDL214" s="14"/>
+      <c r="UDM214" s="14"/>
+      <c r="UDN214" s="14"/>
+      <c r="UDO214" s="14"/>
+      <c r="UDP214" s="14"/>
+      <c r="UDQ214" s="14"/>
+      <c r="UDR214" s="14"/>
+      <c r="UDS214" s="14"/>
+      <c r="UDT214" s="14"/>
+      <c r="UDU214" s="14"/>
+      <c r="UDV214" s="14"/>
+      <c r="UDW214" s="14"/>
+      <c r="UDX214" s="14"/>
+      <c r="UDY214" s="14"/>
+      <c r="UDZ214" s="14"/>
+      <c r="UEA214" s="14"/>
+      <c r="UEB214" s="14"/>
+      <c r="UEC214" s="14"/>
+      <c r="UED214" s="14"/>
+      <c r="UEE214" s="14"/>
+      <c r="UEF214" s="14"/>
+      <c r="UEG214" s="14"/>
+      <c r="UEH214" s="14"/>
+      <c r="UEI214" s="14"/>
+      <c r="UEJ214" s="14"/>
+      <c r="UEK214" s="14"/>
+      <c r="UEL214" s="14"/>
+      <c r="UEM214" s="14"/>
+      <c r="UEN214" s="14"/>
+      <c r="UEO214" s="14"/>
+      <c r="UEP214" s="14"/>
+      <c r="UEQ214" s="14"/>
+      <c r="UER214" s="14"/>
+      <c r="UES214" s="14"/>
+      <c r="UET214" s="14"/>
+      <c r="UEU214" s="14"/>
+      <c r="UEV214" s="14"/>
+      <c r="UEW214" s="14"/>
+      <c r="UEX214" s="14"/>
+      <c r="UEY214" s="14"/>
+      <c r="UEZ214" s="14"/>
+      <c r="UFA214" s="14"/>
+      <c r="UFB214" s="14"/>
+      <c r="UFC214" s="14"/>
+      <c r="UFD214" s="14"/>
+      <c r="UFE214" s="14"/>
+      <c r="UFF214" s="14"/>
+      <c r="UFG214" s="14"/>
+      <c r="UFH214" s="14"/>
+      <c r="UFI214" s="14"/>
+      <c r="UFJ214" s="14"/>
+      <c r="UFK214" s="14"/>
+      <c r="UFL214" s="14"/>
+      <c r="UFM214" s="14"/>
+      <c r="UFN214" s="14"/>
+      <c r="UFO214" s="14"/>
+      <c r="UFP214" s="14"/>
+      <c r="UFQ214" s="14"/>
+      <c r="UFR214" s="14"/>
+      <c r="UFS214" s="14"/>
+      <c r="UFT214" s="14"/>
+      <c r="UFU214" s="14"/>
+      <c r="UFV214" s="14"/>
+      <c r="UFW214" s="14"/>
+      <c r="UFX214" s="14"/>
+      <c r="UFY214" s="14"/>
+      <c r="UFZ214" s="14"/>
+      <c r="UGA214" s="14"/>
+      <c r="UGB214" s="14"/>
+      <c r="UGC214" s="14"/>
+      <c r="UGD214" s="14"/>
+      <c r="UGE214" s="14"/>
+      <c r="UGF214" s="14"/>
+      <c r="UGG214" s="14"/>
+      <c r="UGH214" s="14"/>
+      <c r="UGI214" s="14"/>
+      <c r="UGJ214" s="14"/>
+      <c r="UGK214" s="14"/>
+      <c r="UGL214" s="14"/>
+      <c r="UGM214" s="14"/>
+      <c r="UGN214" s="14"/>
+      <c r="UGO214" s="14"/>
+      <c r="UGP214" s="14"/>
+      <c r="UGQ214" s="14"/>
+      <c r="UGR214" s="14"/>
+      <c r="UGS214" s="14"/>
+      <c r="UGT214" s="14"/>
+      <c r="UGU214" s="14"/>
+      <c r="UGV214" s="14"/>
+      <c r="UGW214" s="14"/>
+      <c r="UGX214" s="14"/>
+      <c r="UGY214" s="14"/>
+      <c r="UGZ214" s="14"/>
+      <c r="UHA214" s="14"/>
+      <c r="UHB214" s="14"/>
+      <c r="UHC214" s="14"/>
+      <c r="UHD214" s="14"/>
+      <c r="UHE214" s="14"/>
+      <c r="UHF214" s="14"/>
+      <c r="UHG214" s="14"/>
+      <c r="UHH214" s="14"/>
+      <c r="UHI214" s="14"/>
+      <c r="UHJ214" s="14"/>
+      <c r="UHK214" s="14"/>
+      <c r="UHL214" s="14"/>
+      <c r="UHM214" s="14"/>
+      <c r="UHN214" s="14"/>
+      <c r="UHO214" s="14"/>
+      <c r="UHP214" s="14"/>
+      <c r="UHQ214" s="14"/>
+      <c r="UHR214" s="14"/>
+      <c r="UHS214" s="14"/>
+      <c r="UHT214" s="14"/>
+      <c r="UHU214" s="14"/>
+      <c r="UHV214" s="14"/>
+      <c r="UHW214" s="14"/>
+      <c r="UHX214" s="14"/>
+      <c r="UHY214" s="14"/>
+      <c r="UHZ214" s="14"/>
+      <c r="UIA214" s="14"/>
+      <c r="UIB214" s="14"/>
+      <c r="UIC214" s="14"/>
+      <c r="UID214" s="14"/>
+      <c r="UIE214" s="14"/>
+      <c r="UIF214" s="14"/>
+      <c r="UIG214" s="14"/>
+      <c r="UIH214" s="14"/>
+      <c r="UII214" s="14"/>
+      <c r="UIJ214" s="14"/>
+      <c r="UIK214" s="14"/>
+      <c r="UIL214" s="14"/>
+      <c r="UIM214" s="14"/>
+      <c r="UIN214" s="14"/>
+      <c r="UIO214" s="14"/>
+      <c r="UIP214" s="14"/>
+      <c r="UIQ214" s="14"/>
+      <c r="UIR214" s="14"/>
+      <c r="UIS214" s="14"/>
+      <c r="UIT214" s="14"/>
+      <c r="UIU214" s="14"/>
+      <c r="UIV214" s="14"/>
+      <c r="UIW214" s="14"/>
+      <c r="UIX214" s="14"/>
+      <c r="UIY214" s="14"/>
+      <c r="UIZ214" s="14"/>
+      <c r="UJA214" s="14"/>
+      <c r="UJB214" s="14"/>
+      <c r="UJC214" s="14"/>
+      <c r="UJD214" s="14"/>
+      <c r="UJE214" s="14"/>
+      <c r="UJF214" s="14"/>
+      <c r="UJG214" s="14"/>
+      <c r="UJH214" s="14"/>
+      <c r="UJI214" s="14"/>
+      <c r="UJJ214" s="14"/>
+      <c r="UJK214" s="14"/>
+      <c r="UJL214" s="14"/>
+      <c r="UJM214" s="14"/>
+      <c r="UJN214" s="14"/>
+      <c r="UJO214" s="14"/>
+      <c r="UJP214" s="14"/>
+      <c r="UJQ214" s="14"/>
+      <c r="UJR214" s="14"/>
+      <c r="UJS214" s="14"/>
+      <c r="UJT214" s="14"/>
+      <c r="UJU214" s="14"/>
+      <c r="UJV214" s="14"/>
+      <c r="UJW214" s="14"/>
+      <c r="UJX214" s="14"/>
+      <c r="UJY214" s="14"/>
+      <c r="UJZ214" s="14"/>
+      <c r="UKA214" s="14"/>
+      <c r="UKB214" s="14"/>
+      <c r="UKC214" s="14"/>
+      <c r="UKD214" s="14"/>
+      <c r="UKE214" s="14"/>
+      <c r="UKF214" s="14"/>
+      <c r="UKG214" s="14"/>
+      <c r="UKH214" s="14"/>
+      <c r="UKI214" s="14"/>
+      <c r="UKJ214" s="14"/>
+      <c r="UKK214" s="14"/>
+      <c r="UKL214" s="14"/>
+      <c r="UKM214" s="14"/>
+      <c r="UKN214" s="14"/>
+      <c r="UKO214" s="14"/>
+      <c r="UKP214" s="14"/>
+      <c r="UKQ214" s="14"/>
+      <c r="UKR214" s="14"/>
+      <c r="UKS214" s="14"/>
+      <c r="UKT214" s="14"/>
+      <c r="UKU214" s="14"/>
+      <c r="UKV214" s="14"/>
+      <c r="UKW214" s="14"/>
+      <c r="UKX214" s="14"/>
+      <c r="UKY214" s="14"/>
+      <c r="UKZ214" s="14"/>
+      <c r="ULA214" s="14"/>
+      <c r="ULB214" s="14"/>
+      <c r="ULC214" s="14"/>
+      <c r="ULD214" s="14"/>
+      <c r="ULE214" s="14"/>
+      <c r="ULF214" s="14"/>
+      <c r="ULG214" s="14"/>
+      <c r="ULH214" s="14"/>
+      <c r="ULI214" s="14"/>
+      <c r="ULJ214" s="14"/>
+      <c r="ULK214" s="14"/>
+      <c r="ULL214" s="14"/>
+      <c r="ULM214" s="14"/>
+      <c r="ULN214" s="14"/>
+      <c r="ULO214" s="14"/>
+      <c r="ULP214" s="14"/>
+      <c r="ULQ214" s="14"/>
+      <c r="ULR214" s="14"/>
+      <c r="ULS214" s="14"/>
+      <c r="ULT214" s="14"/>
+      <c r="ULU214" s="14"/>
+      <c r="ULV214" s="14"/>
+      <c r="ULW214" s="14"/>
+      <c r="ULX214" s="14"/>
+      <c r="ULY214" s="14"/>
+      <c r="ULZ214" s="14"/>
+      <c r="UMA214" s="14"/>
+      <c r="UMB214" s="14"/>
+      <c r="UMC214" s="14"/>
+      <c r="UMD214" s="14"/>
+      <c r="UME214" s="14"/>
+      <c r="UMF214" s="14"/>
+      <c r="UMG214" s="14"/>
+      <c r="UMH214" s="14"/>
+      <c r="UMI214" s="14"/>
+      <c r="UMJ214" s="14"/>
+      <c r="UMK214" s="14"/>
+      <c r="UML214" s="14"/>
+      <c r="UMM214" s="14"/>
+      <c r="UMN214" s="14"/>
+      <c r="UMO214" s="14"/>
+      <c r="UMP214" s="14"/>
+      <c r="UMQ214" s="14"/>
+      <c r="UMR214" s="14"/>
+      <c r="UMS214" s="14"/>
+      <c r="UMT214" s="14"/>
+      <c r="UMU214" s="14"/>
+      <c r="UMV214" s="14"/>
+      <c r="UMW214" s="14"/>
+      <c r="UMX214" s="14"/>
+      <c r="UMY214" s="14"/>
+      <c r="UMZ214" s="14"/>
+      <c r="UNA214" s="14"/>
+      <c r="UNB214" s="14"/>
+      <c r="UNC214" s="14"/>
+      <c r="UND214" s="14"/>
+      <c r="UNE214" s="14"/>
+      <c r="UNF214" s="14"/>
+      <c r="UNG214" s="14"/>
+      <c r="UNH214" s="14"/>
+      <c r="UNI214" s="14"/>
+      <c r="UNJ214" s="14"/>
+      <c r="UNK214" s="14"/>
+      <c r="UNL214" s="14"/>
+      <c r="UNM214" s="14"/>
+      <c r="UNN214" s="14"/>
+      <c r="UNO214" s="14"/>
+      <c r="UNP214" s="14"/>
+      <c r="UNQ214" s="14"/>
+      <c r="UNR214" s="14"/>
+      <c r="UNS214" s="14"/>
+      <c r="UNT214" s="14"/>
+      <c r="UNU214" s="14"/>
+      <c r="UNV214" s="14"/>
+      <c r="UNW214" s="14"/>
+      <c r="UNX214" s="14"/>
+      <c r="UNY214" s="14"/>
+      <c r="UNZ214" s="14"/>
+      <c r="UOA214" s="14"/>
+      <c r="UOB214" s="14"/>
+      <c r="UOC214" s="14"/>
+      <c r="UOD214" s="14"/>
+      <c r="UOE214" s="14"/>
+      <c r="UOF214" s="14"/>
+      <c r="UOG214" s="14"/>
+      <c r="UOH214" s="14"/>
+      <c r="UOI214" s="14"/>
+      <c r="UOJ214" s="14"/>
+      <c r="UOK214" s="14"/>
+      <c r="UOL214" s="14"/>
+      <c r="UOM214" s="14"/>
+      <c r="UON214" s="14"/>
+      <c r="UOO214" s="14"/>
+      <c r="UOP214" s="14"/>
+      <c r="UOQ214" s="14"/>
+      <c r="UOR214" s="14"/>
+      <c r="UOS214" s="14"/>
+      <c r="UOT214" s="14"/>
+      <c r="UOU214" s="14"/>
+      <c r="UOV214" s="14"/>
+      <c r="UOW214" s="14"/>
+      <c r="UOX214" s="14"/>
+      <c r="UOY214" s="14"/>
+      <c r="UOZ214" s="14"/>
+      <c r="UPA214" s="14"/>
+      <c r="UPB214" s="14"/>
+      <c r="UPC214" s="14"/>
+      <c r="UPD214" s="14"/>
+      <c r="UPE214" s="14"/>
+      <c r="UPF214" s="14"/>
+      <c r="UPG214" s="14"/>
+      <c r="UPH214" s="14"/>
+      <c r="UPI214" s="14"/>
+      <c r="UPJ214" s="14"/>
+      <c r="UPK214" s="14"/>
+      <c r="UPL214" s="14"/>
+      <c r="UPM214" s="14"/>
+      <c r="UPN214" s="14"/>
+      <c r="UPO214" s="14"/>
+      <c r="UPP214" s="14"/>
+      <c r="UPQ214" s="14"/>
+      <c r="UPR214" s="14"/>
+      <c r="UPS214" s="14"/>
+      <c r="UPT214" s="14"/>
+      <c r="UPU214" s="14"/>
+      <c r="UPV214" s="14"/>
+      <c r="UPW214" s="14"/>
+      <c r="UPX214" s="14"/>
+      <c r="UPY214" s="14"/>
+      <c r="UPZ214" s="14"/>
+      <c r="UQA214" s="14"/>
+      <c r="UQB214" s="14"/>
+      <c r="UQC214" s="14"/>
+      <c r="UQD214" s="14"/>
+      <c r="UQE214" s="14"/>
+      <c r="UQF214" s="14"/>
+      <c r="UQG214" s="14"/>
+      <c r="UQH214" s="14"/>
+      <c r="UQI214" s="14"/>
+      <c r="UQJ214" s="14"/>
+      <c r="UQK214" s="14"/>
+      <c r="UQL214" s="14"/>
+      <c r="UQM214" s="14"/>
+      <c r="UQN214" s="14"/>
+      <c r="UQO214" s="14"/>
+      <c r="UQP214" s="14"/>
+      <c r="UQQ214" s="14"/>
+      <c r="UQR214" s="14"/>
+      <c r="UQS214" s="14"/>
+      <c r="UQT214" s="14"/>
+      <c r="UQU214" s="14"/>
+      <c r="UQV214" s="14"/>
+      <c r="UQW214" s="14"/>
+      <c r="UQX214" s="14"/>
+      <c r="UQY214" s="14"/>
+      <c r="UQZ214" s="14"/>
+      <c r="URA214" s="14"/>
+      <c r="URB214" s="14"/>
+      <c r="URC214" s="14"/>
+      <c r="URD214" s="14"/>
+      <c r="URE214" s="14"/>
+      <c r="URF214" s="14"/>
+      <c r="URG214" s="14"/>
+      <c r="URH214" s="14"/>
+      <c r="URI214" s="14"/>
+      <c r="URJ214" s="14"/>
+      <c r="URK214" s="14"/>
+      <c r="URL214" s="14"/>
+      <c r="URM214" s="14"/>
+      <c r="URN214" s="14"/>
+      <c r="URO214" s="14"/>
+      <c r="URP214" s="14"/>
+      <c r="URQ214" s="14"/>
+      <c r="URR214" s="14"/>
+      <c r="URS214" s="14"/>
+      <c r="URT214" s="14"/>
+      <c r="URU214" s="14"/>
+      <c r="URV214" s="14"/>
+      <c r="URW214" s="14"/>
+      <c r="URX214" s="14"/>
+      <c r="URY214" s="14"/>
+      <c r="URZ214" s="14"/>
+      <c r="USA214" s="14"/>
+      <c r="USB214" s="14"/>
+      <c r="USC214" s="14"/>
+      <c r="USD214" s="14"/>
+      <c r="USE214" s="14"/>
+      <c r="USF214" s="14"/>
+      <c r="USG214" s="14"/>
+      <c r="USH214" s="14"/>
+      <c r="USI214" s="14"/>
+      <c r="USJ214" s="14"/>
+      <c r="USK214" s="14"/>
+      <c r="USL214" s="14"/>
+      <c r="USM214" s="14"/>
+      <c r="USN214" s="14"/>
+      <c r="USO214" s="14"/>
+      <c r="USP214" s="14"/>
+      <c r="USQ214" s="14"/>
+      <c r="USR214" s="14"/>
+      <c r="USS214" s="14"/>
+      <c r="UST214" s="14"/>
+      <c r="USU214" s="14"/>
+      <c r="USV214" s="14"/>
+      <c r="USW214" s="14"/>
+      <c r="USX214" s="14"/>
+      <c r="USY214" s="14"/>
+      <c r="USZ214" s="14"/>
+      <c r="UTA214" s="14"/>
+      <c r="UTB214" s="14"/>
+      <c r="UTC214" s="14"/>
+      <c r="UTD214" s="14"/>
+      <c r="UTE214" s="14"/>
+      <c r="UTF214" s="14"/>
+      <c r="UTG214" s="14"/>
+      <c r="UTH214" s="14"/>
+      <c r="UTI214" s="14"/>
+      <c r="UTJ214" s="14"/>
+      <c r="UTK214" s="14"/>
+      <c r="UTL214" s="14"/>
+      <c r="UTM214" s="14"/>
+      <c r="UTN214" s="14"/>
+      <c r="UTO214" s="14"/>
+      <c r="UTP214" s="14"/>
+      <c r="UTQ214" s="14"/>
+      <c r="UTR214" s="14"/>
+      <c r="UTS214" s="14"/>
+      <c r="UTT214" s="14"/>
+      <c r="UTU214" s="14"/>
+      <c r="UTV214" s="14"/>
+      <c r="UTW214" s="14"/>
+      <c r="UTX214" s="14"/>
+      <c r="UTY214" s="14"/>
+      <c r="UTZ214" s="14"/>
+      <c r="UUA214" s="14"/>
+      <c r="UUB214" s="14"/>
+      <c r="UUC214" s="14"/>
+      <c r="UUD214" s="14"/>
+      <c r="UUE214" s="14"/>
+      <c r="UUF214" s="14"/>
+      <c r="UUG214" s="14"/>
+      <c r="UUH214" s="14"/>
+      <c r="UUI214" s="14"/>
+      <c r="UUJ214" s="14"/>
+      <c r="UUK214" s="14"/>
+      <c r="UUL214" s="14"/>
+      <c r="UUM214" s="14"/>
+      <c r="UUN214" s="14"/>
+      <c r="UUO214" s="14"/>
+      <c r="UUP214" s="14"/>
+      <c r="UUQ214" s="14"/>
+      <c r="UUR214" s="14"/>
+      <c r="UUS214" s="14"/>
+      <c r="UUT214" s="14"/>
+      <c r="UUU214" s="14"/>
+      <c r="UUV214" s="14"/>
+      <c r="UUW214" s="14"/>
+      <c r="UUX214" s="14"/>
+      <c r="UUY214" s="14"/>
+      <c r="UUZ214" s="14"/>
+      <c r="UVA214" s="14"/>
+      <c r="UVB214" s="14"/>
+      <c r="UVC214" s="14"/>
+      <c r="UVD214" s="14"/>
+      <c r="UVE214" s="14"/>
+      <c r="UVF214" s="14"/>
+      <c r="UVG214" s="14"/>
+      <c r="UVH214" s="14"/>
+      <c r="UVI214" s="14"/>
+      <c r="UVJ214" s="14"/>
+      <c r="UVK214" s="14"/>
+      <c r="UVL214" s="14"/>
+      <c r="UVM214" s="14"/>
+      <c r="UVN214" s="14"/>
+      <c r="UVO214" s="14"/>
+      <c r="UVP214" s="14"/>
+      <c r="UVQ214" s="14"/>
+      <c r="UVR214" s="14"/>
+      <c r="UVS214" s="14"/>
+      <c r="UVT214" s="14"/>
+      <c r="UVU214" s="14"/>
+      <c r="UVV214" s="14"/>
+      <c r="UVW214" s="14"/>
+      <c r="UVX214" s="14"/>
+      <c r="UVY214" s="14"/>
+      <c r="UVZ214" s="14"/>
+      <c r="UWA214" s="14"/>
+      <c r="UWB214" s="14"/>
+      <c r="UWC214" s="14"/>
+      <c r="UWD214" s="14"/>
+      <c r="UWE214" s="14"/>
+      <c r="UWF214" s="14"/>
+      <c r="UWG214" s="14"/>
+      <c r="UWH214" s="14"/>
+      <c r="UWI214" s="14"/>
+      <c r="UWJ214" s="14"/>
+      <c r="UWK214" s="14"/>
+      <c r="UWL214" s="14"/>
+      <c r="UWM214" s="14"/>
+      <c r="UWN214" s="14"/>
+      <c r="UWO214" s="14"/>
+      <c r="UWP214" s="14"/>
+      <c r="UWQ214" s="14"/>
+      <c r="UWR214" s="14"/>
+      <c r="UWS214" s="14"/>
+      <c r="UWT214" s="14"/>
+      <c r="UWU214" s="14"/>
+      <c r="UWV214" s="14"/>
+      <c r="UWW214" s="14"/>
+      <c r="UWX214" s="14"/>
+      <c r="UWY214" s="14"/>
+      <c r="UWZ214" s="14"/>
+      <c r="UXA214" s="14"/>
+      <c r="UXB214" s="14"/>
+      <c r="UXC214" s="14"/>
+      <c r="UXD214" s="14"/>
+      <c r="UXE214" s="14"/>
+      <c r="UXF214" s="14"/>
+      <c r="UXG214" s="14"/>
+      <c r="UXH214" s="14"/>
+      <c r="UXI214" s="14"/>
+      <c r="UXJ214" s="14"/>
+      <c r="UXK214" s="14"/>
+      <c r="UXL214" s="14"/>
+      <c r="UXM214" s="14"/>
+      <c r="UXN214" s="14"/>
+      <c r="UXO214" s="14"/>
+      <c r="UXP214" s="14"/>
+      <c r="UXQ214" s="14"/>
+      <c r="UXR214" s="14"/>
+      <c r="UXS214" s="14"/>
+      <c r="UXT214" s="14"/>
+      <c r="UXU214" s="14"/>
+      <c r="UXV214" s="14"/>
+      <c r="UXW214" s="14"/>
+      <c r="UXX214" s="14"/>
+      <c r="UXY214" s="14"/>
+      <c r="UXZ214" s="14"/>
+      <c r="UYA214" s="14"/>
+      <c r="UYB214" s="14"/>
+      <c r="UYC214" s="14"/>
+      <c r="UYD214" s="14"/>
+      <c r="UYE214" s="14"/>
+      <c r="UYF214" s="14"/>
+      <c r="UYG214" s="14"/>
+      <c r="UYH214" s="14"/>
+      <c r="UYI214" s="14"/>
+      <c r="UYJ214" s="14"/>
+      <c r="UYK214" s="14"/>
+      <c r="UYL214" s="14"/>
+      <c r="UYM214" s="14"/>
+      <c r="UYN214" s="14"/>
+      <c r="UYO214" s="14"/>
+      <c r="UYP214" s="14"/>
+      <c r="UYQ214" s="14"/>
+      <c r="UYR214" s="14"/>
+      <c r="UYS214" s="14"/>
+      <c r="UYT214" s="14"/>
+      <c r="UYU214" s="14"/>
+      <c r="UYV214" s="14"/>
+      <c r="UYW214" s="14"/>
+      <c r="UYX214" s="14"/>
+      <c r="UYY214" s="14"/>
+      <c r="UYZ214" s="14"/>
+      <c r="UZA214" s="14"/>
+      <c r="UZB214" s="14"/>
+      <c r="UZC214" s="14"/>
+      <c r="UZD214" s="14"/>
+      <c r="UZE214" s="14"/>
+      <c r="UZF214" s="14"/>
+      <c r="UZG214" s="14"/>
+      <c r="UZH214" s="14"/>
+      <c r="UZI214" s="14"/>
+      <c r="UZJ214" s="14"/>
+      <c r="UZK214" s="14"/>
+      <c r="UZL214" s="14"/>
+      <c r="UZM214" s="14"/>
+      <c r="UZN214" s="14"/>
+      <c r="UZO214" s="14"/>
+      <c r="UZP214" s="14"/>
+      <c r="UZQ214" s="14"/>
+      <c r="UZR214" s="14"/>
+      <c r="UZS214" s="14"/>
+      <c r="UZT214" s="14"/>
+      <c r="UZU214" s="14"/>
+      <c r="UZV214" s="14"/>
+      <c r="UZW214" s="14"/>
+      <c r="UZX214" s="14"/>
+      <c r="UZY214" s="14"/>
+      <c r="UZZ214" s="14"/>
+      <c r="VAA214" s="14"/>
+      <c r="VAB214" s="14"/>
+      <c r="VAC214" s="14"/>
+      <c r="VAD214" s="14"/>
+      <c r="VAE214" s="14"/>
+      <c r="VAF214" s="14"/>
+      <c r="VAG214" s="14"/>
+      <c r="VAH214" s="14"/>
+      <c r="VAI214" s="14"/>
+      <c r="VAJ214" s="14"/>
+      <c r="VAK214" s="14"/>
+      <c r="VAL214" s="14"/>
+      <c r="VAM214" s="14"/>
+      <c r="VAN214" s="14"/>
+      <c r="VAO214" s="14"/>
+      <c r="VAP214" s="14"/>
+      <c r="VAQ214" s="14"/>
+      <c r="VAR214" s="14"/>
+      <c r="VAS214" s="14"/>
+      <c r="VAT214" s="14"/>
+      <c r="VAU214" s="14"/>
+      <c r="VAV214" s="14"/>
+      <c r="VAW214" s="14"/>
+      <c r="VAX214" s="14"/>
+      <c r="VAY214" s="14"/>
+      <c r="VAZ214" s="14"/>
+      <c r="VBA214" s="14"/>
+      <c r="VBB214" s="14"/>
+      <c r="VBC214" s="14"/>
+      <c r="VBD214" s="14"/>
+      <c r="VBE214" s="14"/>
+      <c r="VBF214" s="14"/>
+      <c r="VBG214" s="14"/>
+      <c r="VBH214" s="14"/>
+      <c r="VBI214" s="14"/>
+      <c r="VBJ214" s="14"/>
+      <c r="VBK214" s="14"/>
+      <c r="VBL214" s="14"/>
+      <c r="VBM214" s="14"/>
+      <c r="VBN214" s="14"/>
+      <c r="VBO214" s="14"/>
+      <c r="VBP214" s="14"/>
+      <c r="VBQ214" s="14"/>
+      <c r="VBR214" s="14"/>
+      <c r="VBS214" s="14"/>
+      <c r="VBT214" s="14"/>
+      <c r="VBU214" s="14"/>
+      <c r="VBV214" s="14"/>
+      <c r="VBW214" s="14"/>
+      <c r="VBX214" s="14"/>
+      <c r="VBY214" s="14"/>
+      <c r="VBZ214" s="14"/>
+      <c r="VCA214" s="14"/>
+      <c r="VCB214" s="14"/>
+      <c r="VCC214" s="14"/>
+      <c r="VCD214" s="14"/>
+      <c r="VCE214" s="14"/>
+      <c r="VCF214" s="14"/>
+      <c r="VCG214" s="14"/>
+      <c r="VCH214" s="14"/>
+      <c r="VCI214" s="14"/>
+      <c r="VCJ214" s="14"/>
+      <c r="VCK214" s="14"/>
+      <c r="VCL214" s="14"/>
+      <c r="VCM214" s="14"/>
+      <c r="VCN214" s="14"/>
+      <c r="VCO214" s="14"/>
+      <c r="VCP214" s="14"/>
+      <c r="VCQ214" s="14"/>
+      <c r="VCR214" s="14"/>
+      <c r="VCS214" s="14"/>
+      <c r="VCT214" s="14"/>
+      <c r="VCU214" s="14"/>
+      <c r="VCV214" s="14"/>
+      <c r="VCW214" s="14"/>
+      <c r="VCX214" s="14"/>
+      <c r="VCY214" s="14"/>
+      <c r="VCZ214" s="14"/>
+      <c r="VDA214" s="14"/>
+      <c r="VDB214" s="14"/>
+      <c r="VDC214" s="14"/>
+      <c r="VDD214" s="14"/>
+      <c r="VDE214" s="14"/>
+      <c r="VDF214" s="14"/>
+      <c r="VDG214" s="14"/>
+      <c r="VDH214" s="14"/>
+      <c r="VDI214" s="14"/>
+      <c r="VDJ214" s="14"/>
+      <c r="VDK214" s="14"/>
+      <c r="VDL214" s="14"/>
+      <c r="VDM214" s="14"/>
+      <c r="VDN214" s="14"/>
+      <c r="VDO214" s="14"/>
+      <c r="VDP214" s="14"/>
+      <c r="VDQ214" s="14"/>
+      <c r="VDR214" s="14"/>
+      <c r="VDS214" s="14"/>
+      <c r="VDT214" s="14"/>
+      <c r="VDU214" s="14"/>
+      <c r="VDV214" s="14"/>
+      <c r="VDW214" s="14"/>
+      <c r="VDX214" s="14"/>
+      <c r="VDY214" s="14"/>
+      <c r="VDZ214" s="14"/>
+      <c r="VEA214" s="14"/>
+      <c r="VEB214" s="14"/>
+      <c r="VEC214" s="14"/>
+      <c r="VED214" s="14"/>
+      <c r="VEE214" s="14"/>
+      <c r="VEF214" s="14"/>
+      <c r="VEG214" s="14"/>
+      <c r="VEH214" s="14"/>
+      <c r="VEI214" s="14"/>
+      <c r="VEJ214" s="14"/>
+      <c r="VEK214" s="14"/>
+      <c r="VEL214" s="14"/>
+      <c r="VEM214" s="14"/>
+      <c r="VEN214" s="14"/>
+      <c r="VEO214" s="14"/>
+      <c r="VEP214" s="14"/>
+      <c r="VEQ214" s="14"/>
+      <c r="VER214" s="14"/>
+      <c r="VES214" s="14"/>
+      <c r="VET214" s="14"/>
+      <c r="VEU214" s="14"/>
+      <c r="VEV214" s="14"/>
+      <c r="VEW214" s="14"/>
+      <c r="VEX214" s="14"/>
+      <c r="VEY214" s="14"/>
+      <c r="VEZ214" s="14"/>
+      <c r="VFA214" s="14"/>
+      <c r="VFB214" s="14"/>
+      <c r="VFC214" s="14"/>
+      <c r="VFD214" s="14"/>
+      <c r="VFE214" s="14"/>
+      <c r="VFF214" s="14"/>
+      <c r="VFG214" s="14"/>
+      <c r="VFH214" s="14"/>
+      <c r="VFI214" s="14"/>
+      <c r="VFJ214" s="14"/>
+      <c r="VFK214" s="14"/>
+      <c r="VFL214" s="14"/>
+      <c r="VFM214" s="14"/>
+      <c r="VFN214" s="14"/>
+      <c r="VFO214" s="14"/>
+      <c r="VFP214" s="14"/>
+      <c r="VFQ214" s="14"/>
+      <c r="VFR214" s="14"/>
+      <c r="VFS214" s="14"/>
+      <c r="VFT214" s="14"/>
+      <c r="VFU214" s="14"/>
+      <c r="VFV214" s="14"/>
+      <c r="VFW214" s="14"/>
+      <c r="VFX214" s="14"/>
+      <c r="VFY214" s="14"/>
+      <c r="VFZ214" s="14"/>
+      <c r="VGA214" s="14"/>
+      <c r="VGB214" s="14"/>
+      <c r="VGC214" s="14"/>
+      <c r="VGD214" s="14"/>
+      <c r="VGE214" s="14"/>
+      <c r="VGF214" s="14"/>
+      <c r="VGG214" s="14"/>
+      <c r="VGH214" s="14"/>
+      <c r="VGI214" s="14"/>
+      <c r="VGJ214" s="14"/>
+      <c r="VGK214" s="14"/>
+      <c r="VGL214" s="14"/>
+      <c r="VGM214" s="14"/>
+      <c r="VGN214" s="14"/>
+      <c r="VGO214" s="14"/>
+      <c r="VGP214" s="14"/>
+      <c r="VGQ214" s="14"/>
+      <c r="VGR214" s="14"/>
+      <c r="VGS214" s="14"/>
+      <c r="VGT214" s="14"/>
+      <c r="VGU214" s="14"/>
+      <c r="VGV214" s="14"/>
+      <c r="VGW214" s="14"/>
+      <c r="VGX214" s="14"/>
+      <c r="VGY214" s="14"/>
+      <c r="VGZ214" s="14"/>
+      <c r="VHA214" s="14"/>
+      <c r="VHB214" s="14"/>
+      <c r="VHC214" s="14"/>
+      <c r="VHD214" s="14"/>
+      <c r="VHE214" s="14"/>
+      <c r="VHF214" s="14"/>
+      <c r="VHG214" s="14"/>
+      <c r="VHH214" s="14"/>
+      <c r="VHI214" s="14"/>
+      <c r="VHJ214" s="14"/>
+      <c r="VHK214" s="14"/>
+      <c r="VHL214" s="14"/>
+      <c r="VHM214" s="14"/>
+      <c r="VHN214" s="14"/>
+      <c r="VHO214" s="14"/>
+      <c r="VHP214" s="14"/>
+      <c r="VHQ214" s="14"/>
+      <c r="VHR214" s="14"/>
+      <c r="VHS214" s="14"/>
+      <c r="VHT214" s="14"/>
+      <c r="VHU214" s="14"/>
+      <c r="VHV214" s="14"/>
+      <c r="VHW214" s="14"/>
+      <c r="VHX214" s="14"/>
+      <c r="VHY214" s="14"/>
+      <c r="VHZ214" s="14"/>
+      <c r="VIA214" s="14"/>
+      <c r="VIB214" s="14"/>
+      <c r="VIC214" s="14"/>
+      <c r="VID214" s="14"/>
+      <c r="VIE214" s="14"/>
+      <c r="VIF214" s="14"/>
+      <c r="VIG214" s="14"/>
+      <c r="VIH214" s="14"/>
+      <c r="VII214" s="14"/>
+      <c r="VIJ214" s="14"/>
+      <c r="VIK214" s="14"/>
+      <c r="VIL214" s="14"/>
+      <c r="VIM214" s="14"/>
+      <c r="VIN214" s="14"/>
+      <c r="VIO214" s="14"/>
+      <c r="VIP214" s="14"/>
+      <c r="VIQ214" s="14"/>
+      <c r="VIR214" s="14"/>
+      <c r="VIS214" s="14"/>
+      <c r="VIT214" s="14"/>
+      <c r="VIU214" s="14"/>
+      <c r="VIV214" s="14"/>
+      <c r="VIW214" s="14"/>
+      <c r="VIX214" s="14"/>
+      <c r="VIY214" s="14"/>
+      <c r="VIZ214" s="14"/>
+      <c r="VJA214" s="14"/>
+      <c r="VJB214" s="14"/>
+      <c r="VJC214" s="14"/>
+      <c r="VJD214" s="14"/>
+      <c r="VJE214" s="14"/>
+      <c r="VJF214" s="14"/>
+      <c r="VJG214" s="14"/>
+      <c r="VJH214" s="14"/>
+      <c r="VJI214" s="14"/>
+      <c r="VJJ214" s="14"/>
+      <c r="VJK214" s="14"/>
+      <c r="VJL214" s="14"/>
+      <c r="VJM214" s="14"/>
+      <c r="VJN214" s="14"/>
+      <c r="VJO214" s="14"/>
+      <c r="VJP214" s="14"/>
+      <c r="VJQ214" s="14"/>
+      <c r="VJR214" s="14"/>
+      <c r="VJS214" s="14"/>
+      <c r="VJT214" s="14"/>
+      <c r="VJU214" s="14"/>
+      <c r="VJV214" s="14"/>
+      <c r="VJW214" s="14"/>
+      <c r="VJX214" s="14"/>
+      <c r="VJY214" s="14"/>
+      <c r="VJZ214" s="14"/>
+      <c r="VKA214" s="14"/>
+      <c r="VKB214" s="14"/>
+      <c r="VKC214" s="14"/>
+      <c r="VKD214" s="14"/>
+      <c r="VKE214" s="14"/>
+      <c r="VKF214" s="14"/>
+      <c r="VKG214" s="14"/>
+      <c r="VKH214" s="14"/>
+      <c r="VKI214" s="14"/>
+      <c r="VKJ214" s="14"/>
+      <c r="VKK214" s="14"/>
+      <c r="VKL214" s="14"/>
+      <c r="VKM214" s="14"/>
+      <c r="VKN214" s="14"/>
+      <c r="VKO214" s="14"/>
+      <c r="VKP214" s="14"/>
+      <c r="VKQ214" s="14"/>
+      <c r="VKR214" s="14"/>
+      <c r="VKS214" s="14"/>
+      <c r="VKT214" s="14"/>
+      <c r="VKU214" s="14"/>
+      <c r="VKV214" s="14"/>
+      <c r="VKW214" s="14"/>
+      <c r="VKX214" s="14"/>
+      <c r="VKY214" s="14"/>
+      <c r="VKZ214" s="14"/>
+      <c r="VLA214" s="14"/>
+      <c r="VLB214" s="14"/>
+      <c r="VLC214" s="14"/>
+      <c r="VLD214" s="14"/>
+      <c r="VLE214" s="14"/>
+      <c r="VLF214" s="14"/>
+      <c r="VLG214" s="14"/>
+      <c r="VLH214" s="14"/>
+      <c r="VLI214" s="14"/>
+      <c r="VLJ214" s="14"/>
+      <c r="VLK214" s="14"/>
+      <c r="VLL214" s="14"/>
+      <c r="VLM214" s="14"/>
+      <c r="VLN214" s="14"/>
+      <c r="VLO214" s="14"/>
+      <c r="VLP214" s="14"/>
+      <c r="VLQ214" s="14"/>
+      <c r="VLR214" s="14"/>
+      <c r="VLS214" s="14"/>
+      <c r="VLT214" s="14"/>
+      <c r="VLU214" s="14"/>
+      <c r="VLV214" s="14"/>
+      <c r="VLW214" s="14"/>
+      <c r="VLX214" s="14"/>
+      <c r="VLY214" s="14"/>
+      <c r="VLZ214" s="14"/>
+      <c r="VMA214" s="14"/>
+      <c r="VMB214" s="14"/>
+      <c r="VMC214" s="14"/>
+      <c r="VMD214" s="14"/>
+      <c r="VME214" s="14"/>
+      <c r="VMF214" s="14"/>
+      <c r="VMG214" s="14"/>
+      <c r="VMH214" s="14"/>
+      <c r="VMI214" s="14"/>
+      <c r="VMJ214" s="14"/>
+      <c r="VMK214" s="14"/>
+      <c r="VML214" s="14"/>
+      <c r="VMM214" s="14"/>
+      <c r="VMN214" s="14"/>
+      <c r="VMO214" s="14"/>
+      <c r="VMP214" s="14"/>
+      <c r="VMQ214" s="14"/>
+      <c r="VMR214" s="14"/>
+      <c r="VMS214" s="14"/>
+      <c r="VMT214" s="14"/>
+      <c r="VMU214" s="14"/>
+      <c r="VMV214" s="14"/>
+      <c r="VMW214" s="14"/>
+      <c r="VMX214" s="14"/>
+      <c r="VMY214" s="14"/>
+      <c r="VMZ214" s="14"/>
+      <c r="VNA214" s="14"/>
+      <c r="VNB214" s="14"/>
+      <c r="VNC214" s="14"/>
+      <c r="VND214" s="14"/>
+      <c r="VNE214" s="14"/>
+      <c r="VNF214" s="14"/>
+      <c r="VNG214" s="14"/>
+      <c r="VNH214" s="14"/>
+      <c r="VNI214" s="14"/>
+      <c r="VNJ214" s="14"/>
+      <c r="VNK214" s="14"/>
+      <c r="VNL214" s="14"/>
+      <c r="VNM214" s="14"/>
+      <c r="VNN214" s="14"/>
+      <c r="VNO214" s="14"/>
+      <c r="VNP214" s="14"/>
+      <c r="VNQ214" s="14"/>
+      <c r="VNR214" s="14"/>
+      <c r="VNS214" s="14"/>
+      <c r="VNT214" s="14"/>
+      <c r="VNU214" s="14"/>
+      <c r="VNV214" s="14"/>
+      <c r="VNW214" s="14"/>
+      <c r="VNX214" s="14"/>
+      <c r="VNY214" s="14"/>
+      <c r="VNZ214" s="14"/>
+      <c r="VOA214" s="14"/>
+      <c r="VOB214" s="14"/>
+      <c r="VOC214" s="14"/>
+      <c r="VOD214" s="14"/>
+      <c r="VOE214" s="14"/>
+      <c r="VOF214" s="14"/>
+      <c r="VOG214" s="14"/>
+      <c r="VOH214" s="14"/>
+      <c r="VOI214" s="14"/>
+      <c r="VOJ214" s="14"/>
+      <c r="VOK214" s="14"/>
+      <c r="VOL214" s="14"/>
+      <c r="VOM214" s="14"/>
+      <c r="VON214" s="14"/>
+      <c r="VOO214" s="14"/>
+      <c r="VOP214" s="14"/>
+      <c r="VOQ214" s="14"/>
+      <c r="VOR214" s="14"/>
+      <c r="VOS214" s="14"/>
+      <c r="VOT214" s="14"/>
+      <c r="VOU214" s="14"/>
+      <c r="VOV214" s="14"/>
+      <c r="VOW214" s="14"/>
+      <c r="VOX214" s="14"/>
+      <c r="VOY214" s="14"/>
+      <c r="VOZ214" s="14"/>
+      <c r="VPA214" s="14"/>
+      <c r="VPB214" s="14"/>
+      <c r="VPC214" s="14"/>
+      <c r="VPD214" s="14"/>
+      <c r="VPE214" s="14"/>
+      <c r="VPF214" s="14"/>
+      <c r="VPG214" s="14"/>
+      <c r="VPH214" s="14"/>
+      <c r="VPI214" s="14"/>
+      <c r="VPJ214" s="14"/>
+      <c r="VPK214" s="14"/>
+      <c r="VPL214" s="14"/>
+      <c r="VPM214" s="14"/>
+      <c r="VPN214" s="14"/>
+      <c r="VPO214" s="14"/>
+      <c r="VPP214" s="14"/>
+      <c r="VPQ214" s="14"/>
+      <c r="VPR214" s="14"/>
+      <c r="VPS214" s="14"/>
+      <c r="VPT214" s="14"/>
+      <c r="VPU214" s="14"/>
+      <c r="VPV214" s="14"/>
+      <c r="VPW214" s="14"/>
+      <c r="VPX214" s="14"/>
+      <c r="VPY214" s="14"/>
+      <c r="VPZ214" s="14"/>
+      <c r="VQA214" s="14"/>
+      <c r="VQB214" s="14"/>
+      <c r="VQC214" s="14"/>
+      <c r="VQD214" s="14"/>
+      <c r="VQE214" s="14"/>
+      <c r="VQF214" s="14"/>
+      <c r="VQG214" s="14"/>
+      <c r="VQH214" s="14"/>
+      <c r="VQI214" s="14"/>
+      <c r="VQJ214" s="14"/>
+      <c r="VQK214" s="14"/>
+      <c r="VQL214" s="14"/>
+      <c r="VQM214" s="14"/>
+      <c r="VQN214" s="14"/>
+      <c r="VQO214" s="14"/>
+      <c r="VQP214" s="14"/>
+      <c r="VQQ214" s="14"/>
+      <c r="VQR214" s="14"/>
+      <c r="VQS214" s="14"/>
+      <c r="VQT214" s="14"/>
+      <c r="VQU214" s="14"/>
+      <c r="VQV214" s="14"/>
+      <c r="VQW214" s="14"/>
+      <c r="VQX214" s="14"/>
+      <c r="VQY214" s="14"/>
+      <c r="VQZ214" s="14"/>
+      <c r="VRA214" s="14"/>
+      <c r="VRB214" s="14"/>
+      <c r="VRC214" s="14"/>
+      <c r="VRD214" s="14"/>
+      <c r="VRE214" s="14"/>
+      <c r="VRF214" s="14"/>
+      <c r="VRG214" s="14"/>
+      <c r="VRH214" s="14"/>
+      <c r="VRI214" s="14"/>
+      <c r="VRJ214" s="14"/>
+      <c r="VRK214" s="14"/>
+      <c r="VRL214" s="14"/>
+      <c r="VRM214" s="14"/>
+      <c r="VRN214" s="14"/>
+      <c r="VRO214" s="14"/>
+      <c r="VRP214" s="14"/>
+      <c r="VRQ214" s="14"/>
+      <c r="VRR214" s="14"/>
+      <c r="VRS214" s="14"/>
+      <c r="VRT214" s="14"/>
+      <c r="VRU214" s="14"/>
+      <c r="VRV214" s="14"/>
+      <c r="VRW214" s="14"/>
+      <c r="VRX214" s="14"/>
+      <c r="VRY214" s="14"/>
+      <c r="VRZ214" s="14"/>
+      <c r="VSA214" s="14"/>
+      <c r="VSB214" s="14"/>
+      <c r="VSC214" s="14"/>
+      <c r="VSD214" s="14"/>
+      <c r="VSE214" s="14"/>
+      <c r="VSF214" s="14"/>
+      <c r="VSG214" s="14"/>
+      <c r="VSH214" s="14"/>
+      <c r="VSI214" s="14"/>
+      <c r="VSJ214" s="14"/>
+      <c r="VSK214" s="14"/>
+      <c r="VSL214" s="14"/>
+      <c r="VSM214" s="14"/>
+      <c r="VSN214" s="14"/>
+      <c r="VSO214" s="14"/>
+      <c r="VSP214" s="14"/>
+      <c r="VSQ214" s="14"/>
+      <c r="VSR214" s="14"/>
+      <c r="VSS214" s="14"/>
+      <c r="VST214" s="14"/>
+      <c r="VSU214" s="14"/>
+      <c r="VSV214" s="14"/>
+      <c r="VSW214" s="14"/>
+      <c r="VSX214" s="14"/>
+      <c r="VSY214" s="14"/>
+      <c r="VSZ214" s="14"/>
+      <c r="VTA214" s="14"/>
+      <c r="VTB214" s="14"/>
+      <c r="VTC214" s="14"/>
+      <c r="VTD214" s="14"/>
+      <c r="VTE214" s="14"/>
+      <c r="VTF214" s="14"/>
+      <c r="VTG214" s="14"/>
+      <c r="VTH214" s="14"/>
+      <c r="VTI214" s="14"/>
+      <c r="VTJ214" s="14"/>
+      <c r="VTK214" s="14"/>
+      <c r="VTL214" s="14"/>
+      <c r="VTM214" s="14"/>
+      <c r="VTN214" s="14"/>
+      <c r="VTO214" s="14"/>
+      <c r="VTP214" s="14"/>
+      <c r="VTQ214" s="14"/>
+      <c r="VTR214" s="14"/>
+      <c r="VTS214" s="14"/>
+      <c r="VTT214" s="14"/>
+      <c r="VTU214" s="14"/>
+      <c r="VTV214" s="14"/>
+      <c r="VTW214" s="14"/>
+      <c r="VTX214" s="14"/>
+      <c r="VTY214" s="14"/>
+      <c r="VTZ214" s="14"/>
+      <c r="VUA214" s="14"/>
+      <c r="VUB214" s="14"/>
+      <c r="VUC214" s="14"/>
+      <c r="VUD214" s="14"/>
+      <c r="VUE214" s="14"/>
+      <c r="VUF214" s="14"/>
+      <c r="VUG214" s="14"/>
+      <c r="VUH214" s="14"/>
+      <c r="VUI214" s="14"/>
+      <c r="VUJ214" s="14"/>
+      <c r="VUK214" s="14"/>
+      <c r="VUL214" s="14"/>
+      <c r="VUM214" s="14"/>
+      <c r="VUN214" s="14"/>
+      <c r="VUO214" s="14"/>
+      <c r="VUP214" s="14"/>
+      <c r="VUQ214" s="14"/>
+      <c r="VUR214" s="14"/>
+      <c r="VUS214" s="14"/>
+      <c r="VUT214" s="14"/>
+      <c r="VUU214" s="14"/>
+      <c r="VUV214" s="14"/>
+      <c r="VUW214" s="14"/>
+      <c r="VUX214" s="14"/>
+      <c r="VUY214" s="14"/>
+      <c r="VUZ214" s="14"/>
+      <c r="VVA214" s="14"/>
+      <c r="VVB214" s="14"/>
+      <c r="VVC214" s="14"/>
+      <c r="VVD214" s="14"/>
+      <c r="VVE214" s="14"/>
+      <c r="VVF214" s="14"/>
+      <c r="VVG214" s="14"/>
+      <c r="VVH214" s="14"/>
+      <c r="VVI214" s="14"/>
+      <c r="VVJ214" s="14"/>
+      <c r="VVK214" s="14"/>
+      <c r="VVL214" s="14"/>
+      <c r="VVM214" s="14"/>
+      <c r="VVN214" s="14"/>
+      <c r="VVO214" s="14"/>
+      <c r="VVP214" s="14"/>
+      <c r="VVQ214" s="14"/>
+      <c r="VVR214" s="14"/>
+      <c r="VVS214" s="14"/>
+      <c r="VVT214" s="14"/>
+      <c r="VVU214" s="14"/>
+      <c r="VVV214" s="14"/>
+      <c r="VVW214" s="14"/>
+      <c r="VVX214" s="14"/>
+      <c r="VVY214" s="14"/>
+      <c r="VVZ214" s="14"/>
+      <c r="VWA214" s="14"/>
+      <c r="VWB214" s="14"/>
+      <c r="VWC214" s="14"/>
+      <c r="VWD214" s="14"/>
+      <c r="VWE214" s="14"/>
+      <c r="VWF214" s="14"/>
+      <c r="VWG214" s="14"/>
+      <c r="VWH214" s="14"/>
+      <c r="VWI214" s="14"/>
+      <c r="VWJ214" s="14"/>
+      <c r="VWK214" s="14"/>
+      <c r="VWL214" s="14"/>
+      <c r="VWM214" s="14"/>
+      <c r="VWN214" s="14"/>
+      <c r="VWO214" s="14"/>
+      <c r="VWP214" s="14"/>
+      <c r="VWQ214" s="14"/>
+      <c r="VWR214" s="14"/>
+      <c r="VWS214" s="14"/>
+      <c r="VWT214" s="14"/>
+      <c r="VWU214" s="14"/>
+      <c r="VWV214" s="14"/>
+      <c r="VWW214" s="14"/>
+      <c r="VWX214" s="14"/>
+      <c r="VWY214" s="14"/>
+      <c r="VWZ214" s="14"/>
+      <c r="VXA214" s="14"/>
+      <c r="VXB214" s="14"/>
+      <c r="VXC214" s="14"/>
+      <c r="VXD214" s="14"/>
+      <c r="VXE214" s="14"/>
+      <c r="VXF214" s="14"/>
+      <c r="VXG214" s="14"/>
+      <c r="VXH214" s="14"/>
+      <c r="VXI214" s="14"/>
+      <c r="VXJ214" s="14"/>
+      <c r="VXK214" s="14"/>
+      <c r="VXL214" s="14"/>
+      <c r="VXM214" s="14"/>
+      <c r="VXN214" s="14"/>
+      <c r="VXO214" s="14"/>
+      <c r="VXP214" s="14"/>
+      <c r="VXQ214" s="14"/>
+      <c r="VXR214" s="14"/>
+      <c r="VXS214" s="14"/>
+      <c r="VXT214" s="14"/>
+      <c r="VXU214" s="14"/>
+      <c r="VXV214" s="14"/>
+      <c r="VXW214" s="14"/>
+      <c r="VXX214" s="14"/>
+      <c r="VXY214" s="14"/>
+      <c r="VXZ214" s="14"/>
+      <c r="VYA214" s="14"/>
+      <c r="VYB214" s="14"/>
+      <c r="VYC214" s="14"/>
+      <c r="VYD214" s="14"/>
+      <c r="VYE214" s="14"/>
+      <c r="VYF214" s="14"/>
+      <c r="VYG214" s="14"/>
+      <c r="VYH214" s="14"/>
+      <c r="VYI214" s="14"/>
+      <c r="VYJ214" s="14"/>
+      <c r="VYK214" s="14"/>
+      <c r="VYL214" s="14"/>
+      <c r="VYM214" s="14"/>
+      <c r="VYN214" s="14"/>
+      <c r="VYO214" s="14"/>
+      <c r="VYP214" s="14"/>
+      <c r="VYQ214" s="14"/>
+      <c r="VYR214" s="14"/>
+      <c r="VYS214" s="14"/>
+      <c r="VYT214" s="14"/>
+      <c r="VYU214" s="14"/>
+      <c r="VYV214" s="14"/>
+      <c r="VYW214" s="14"/>
+      <c r="VYX214" s="14"/>
+      <c r="VYY214" s="14"/>
+      <c r="VYZ214" s="14"/>
+      <c r="VZA214" s="14"/>
+      <c r="VZB214" s="14"/>
+      <c r="VZC214" s="14"/>
+      <c r="VZD214" s="14"/>
+      <c r="VZE214" s="14"/>
+      <c r="VZF214" s="14"/>
+      <c r="VZG214" s="14"/>
+      <c r="VZH214" s="14"/>
+      <c r="VZI214" s="14"/>
+      <c r="VZJ214" s="14"/>
+      <c r="VZK214" s="14"/>
+      <c r="VZL214" s="14"/>
+      <c r="VZM214" s="14"/>
+      <c r="VZN214" s="14"/>
+      <c r="VZO214" s="14"/>
+      <c r="VZP214" s="14"/>
+      <c r="VZQ214" s="14"/>
+      <c r="VZR214" s="14"/>
+      <c r="VZS214" s="14"/>
+      <c r="VZT214" s="14"/>
+      <c r="VZU214" s="14"/>
+      <c r="VZV214" s="14"/>
+      <c r="VZW214" s="14"/>
+      <c r="VZX214" s="14"/>
+      <c r="VZY214" s="14"/>
+      <c r="VZZ214" s="14"/>
+      <c r="WAA214" s="14"/>
+      <c r="WAB214" s="14"/>
+      <c r="WAC214" s="14"/>
+      <c r="WAD214" s="14"/>
+      <c r="WAE214" s="14"/>
+      <c r="WAF214" s="14"/>
+      <c r="WAG214" s="14"/>
+      <c r="WAH214" s="14"/>
+      <c r="WAI214" s="14"/>
+      <c r="WAJ214" s="14"/>
+      <c r="WAK214" s="14"/>
+      <c r="WAL214" s="14"/>
+      <c r="WAM214" s="14"/>
+      <c r="WAN214" s="14"/>
+      <c r="WAO214" s="14"/>
+      <c r="WAP214" s="14"/>
+      <c r="WAQ214" s="14"/>
+      <c r="WAR214" s="14"/>
+      <c r="WAS214" s="14"/>
+      <c r="WAT214" s="14"/>
+      <c r="WAU214" s="14"/>
+      <c r="WAV214" s="14"/>
+      <c r="WAW214" s="14"/>
+      <c r="WAX214" s="14"/>
+      <c r="WAY214" s="14"/>
+      <c r="WAZ214" s="14"/>
+      <c r="WBA214" s="14"/>
+      <c r="WBB214" s="14"/>
+      <c r="WBC214" s="14"/>
+      <c r="WBD214" s="14"/>
+      <c r="WBE214" s="14"/>
+      <c r="WBF214" s="14"/>
+      <c r="WBG214" s="14"/>
+      <c r="WBH214" s="14"/>
+      <c r="WBI214" s="14"/>
+      <c r="WBJ214" s="14"/>
+      <c r="WBK214" s="14"/>
+      <c r="WBL214" s="14"/>
+      <c r="WBM214" s="14"/>
+      <c r="WBN214" s="14"/>
+      <c r="WBO214" s="14"/>
+      <c r="WBP214" s="14"/>
+      <c r="WBQ214" s="14"/>
+      <c r="WBR214" s="14"/>
+      <c r="WBS214" s="14"/>
+      <c r="WBT214" s="14"/>
+      <c r="WBU214" s="14"/>
+      <c r="WBV214" s="14"/>
+      <c r="WBW214" s="14"/>
+      <c r="WBX214" s="14"/>
+      <c r="WBY214" s="14"/>
+      <c r="WBZ214" s="14"/>
+      <c r="WCA214" s="14"/>
+      <c r="WCB214" s="14"/>
+      <c r="WCC214" s="14"/>
+      <c r="WCD214" s="14"/>
+      <c r="WCE214" s="14"/>
+      <c r="WCF214" s="14"/>
+      <c r="WCG214" s="14"/>
+      <c r="WCH214" s="14"/>
+      <c r="WCI214" s="14"/>
+      <c r="WCJ214" s="14"/>
+      <c r="WCK214" s="14"/>
+      <c r="WCL214" s="14"/>
+      <c r="WCM214" s="14"/>
+      <c r="WCN214" s="14"/>
+      <c r="WCO214" s="14"/>
+      <c r="WCP214" s="14"/>
+      <c r="WCQ214" s="14"/>
+      <c r="WCR214" s="14"/>
+      <c r="WCS214" s="14"/>
+      <c r="WCT214" s="14"/>
+      <c r="WCU214" s="14"/>
+      <c r="WCV214" s="14"/>
+      <c r="WCW214" s="14"/>
+      <c r="WCX214" s="14"/>
+      <c r="WCY214" s="14"/>
+      <c r="WCZ214" s="14"/>
+      <c r="WDA214" s="14"/>
+      <c r="WDB214" s="14"/>
+      <c r="WDC214" s="14"/>
+      <c r="WDD214" s="14"/>
+      <c r="WDE214" s="14"/>
+      <c r="WDF214" s="14"/>
+      <c r="WDG214" s="14"/>
+      <c r="WDH214" s="14"/>
+      <c r="WDI214" s="14"/>
+      <c r="WDJ214" s="14"/>
+      <c r="WDK214" s="14"/>
+      <c r="WDL214" s="14"/>
+      <c r="WDM214" s="14"/>
+      <c r="WDN214" s="14"/>
+      <c r="WDO214" s="14"/>
+      <c r="WDP214" s="14"/>
+      <c r="WDQ214" s="14"/>
+      <c r="WDR214" s="14"/>
+      <c r="WDS214" s="14"/>
+      <c r="WDT214" s="14"/>
+      <c r="WDU214" s="14"/>
+      <c r="WDV214" s="14"/>
+      <c r="WDW214" s="14"/>
+      <c r="WDX214" s="14"/>
+      <c r="WDY214" s="14"/>
+      <c r="WDZ214" s="14"/>
+      <c r="WEA214" s="14"/>
+      <c r="WEB214" s="14"/>
+      <c r="WEC214" s="14"/>
+      <c r="WED214" s="14"/>
+      <c r="WEE214" s="14"/>
+      <c r="WEF214" s="14"/>
+      <c r="WEG214" s="14"/>
+      <c r="WEH214" s="14"/>
+      <c r="WEI214" s="14"/>
+      <c r="WEJ214" s="14"/>
+      <c r="WEK214" s="14"/>
+      <c r="WEL214" s="14"/>
+      <c r="WEM214" s="14"/>
+      <c r="WEN214" s="14"/>
+      <c r="WEO214" s="14"/>
+      <c r="WEP214" s="14"/>
+      <c r="WEQ214" s="14"/>
+      <c r="WER214" s="14"/>
+      <c r="WES214" s="14"/>
+      <c r="WET214" s="14"/>
+      <c r="WEU214" s="14"/>
+      <c r="WEV214" s="14"/>
+      <c r="WEW214" s="14"/>
+      <c r="WEX214" s="14"/>
+      <c r="WEY214" s="14"/>
+      <c r="WEZ214" s="14"/>
+      <c r="WFA214" s="14"/>
+      <c r="WFB214" s="14"/>
+      <c r="WFC214" s="14"/>
+      <c r="WFD214" s="14"/>
+      <c r="WFE214" s="14"/>
+      <c r="WFF214" s="14"/>
+      <c r="WFG214" s="14"/>
+      <c r="WFH214" s="14"/>
+      <c r="WFI214" s="14"/>
+      <c r="WFJ214" s="14"/>
+      <c r="WFK214" s="14"/>
+      <c r="WFL214" s="14"/>
+      <c r="WFM214" s="14"/>
+      <c r="WFN214" s="14"/>
+      <c r="WFO214" s="14"/>
+      <c r="WFP214" s="14"/>
+      <c r="WFQ214" s="14"/>
+      <c r="WFR214" s="14"/>
+      <c r="WFS214" s="14"/>
+      <c r="WFT214" s="14"/>
+      <c r="WFU214" s="14"/>
+      <c r="WFV214" s="14"/>
+      <c r="WFW214" s="14"/>
+      <c r="WFX214" s="14"/>
+      <c r="WFY214" s="14"/>
+      <c r="WFZ214" s="14"/>
+      <c r="WGA214" s="14"/>
+      <c r="WGB214" s="14"/>
+      <c r="WGC214" s="14"/>
+      <c r="WGD214" s="14"/>
+      <c r="WGE214" s="14"/>
+      <c r="WGF214" s="14"/>
+      <c r="WGG214" s="14"/>
+      <c r="WGH214" s="14"/>
+      <c r="WGI214" s="14"/>
+      <c r="WGJ214" s="14"/>
+      <c r="WGK214" s="14"/>
+      <c r="WGL214" s="14"/>
+      <c r="WGM214" s="14"/>
+      <c r="WGN214" s="14"/>
+      <c r="WGO214" s="14"/>
+      <c r="WGP214" s="14"/>
+      <c r="WGQ214" s="14"/>
+      <c r="WGR214" s="14"/>
+      <c r="WGS214" s="14"/>
+      <c r="WGT214" s="14"/>
+      <c r="WGU214" s="14"/>
+      <c r="WGV214" s="14"/>
+      <c r="WGW214" s="14"/>
+      <c r="WGX214" s="14"/>
+      <c r="WGY214" s="14"/>
+      <c r="WGZ214" s="14"/>
+      <c r="WHA214" s="14"/>
+      <c r="WHB214" s="14"/>
+      <c r="WHC214" s="14"/>
+      <c r="WHD214" s="14"/>
+      <c r="WHE214" s="14"/>
+      <c r="WHF214" s="14"/>
+      <c r="WHG214" s="14"/>
+      <c r="WHH214" s="14"/>
+      <c r="WHI214" s="14"/>
+      <c r="WHJ214" s="14"/>
+      <c r="WHK214" s="14"/>
+      <c r="WHL214" s="14"/>
+      <c r="WHM214" s="14"/>
+      <c r="WHN214" s="14"/>
+      <c r="WHO214" s="14"/>
+      <c r="WHP214" s="14"/>
+      <c r="WHQ214" s="14"/>
+      <c r="WHR214" s="14"/>
+      <c r="WHS214" s="14"/>
+      <c r="WHT214" s="14"/>
+      <c r="WHU214" s="14"/>
+      <c r="WHV214" s="14"/>
+      <c r="WHW214" s="14"/>
+      <c r="WHX214" s="14"/>
+      <c r="WHY214" s="14"/>
+      <c r="WHZ214" s="14"/>
+      <c r="WIA214" s="14"/>
+      <c r="WIB214" s="14"/>
+      <c r="WIC214" s="14"/>
+      <c r="WID214" s="14"/>
+      <c r="WIE214" s="14"/>
+      <c r="WIF214" s="14"/>
+      <c r="WIG214" s="14"/>
+      <c r="WIH214" s="14"/>
+      <c r="WII214" s="14"/>
+      <c r="WIJ214" s="14"/>
+      <c r="WIK214" s="14"/>
+      <c r="WIL214" s="14"/>
+      <c r="WIM214" s="14"/>
+      <c r="WIN214" s="14"/>
+      <c r="WIO214" s="14"/>
+      <c r="WIP214" s="14"/>
+      <c r="WIQ214" s="14"/>
+      <c r="WIR214" s="14"/>
+      <c r="WIS214" s="14"/>
+      <c r="WIT214" s="14"/>
+      <c r="WIU214" s="14"/>
+      <c r="WIV214" s="14"/>
+      <c r="WIW214" s="14"/>
+      <c r="WIX214" s="14"/>
+      <c r="WIY214" s="14"/>
+      <c r="WIZ214" s="14"/>
+      <c r="WJA214" s="14"/>
+      <c r="WJB214" s="14"/>
+      <c r="WJC214" s="14"/>
+      <c r="WJD214" s="14"/>
+      <c r="WJE214" s="14"/>
+      <c r="WJF214" s="14"/>
+      <c r="WJG214" s="14"/>
+      <c r="WJH214" s="14"/>
+      <c r="WJI214" s="14"/>
+      <c r="WJJ214" s="14"/>
+      <c r="WJK214" s="14"/>
+      <c r="WJL214" s="14"/>
+      <c r="WJM214" s="14"/>
+      <c r="WJN214" s="14"/>
+      <c r="WJO214" s="14"/>
+      <c r="WJP214" s="14"/>
+      <c r="WJQ214" s="14"/>
+      <c r="WJR214" s="14"/>
+      <c r="WJS214" s="14"/>
+      <c r="WJT214" s="14"/>
+      <c r="WJU214" s="14"/>
+      <c r="WJV214" s="14"/>
+      <c r="WJW214" s="14"/>
+      <c r="WJX214" s="14"/>
+      <c r="WJY214" s="14"/>
+      <c r="WJZ214" s="14"/>
+      <c r="WKA214" s="14"/>
+      <c r="WKB214" s="14"/>
+      <c r="WKC214" s="14"/>
+      <c r="WKD214" s="14"/>
+      <c r="WKE214" s="14"/>
+      <c r="WKF214" s="14"/>
+      <c r="WKG214" s="14"/>
+      <c r="WKH214" s="14"/>
+      <c r="WKI214" s="14"/>
+      <c r="WKJ214" s="14"/>
+      <c r="WKK214" s="14"/>
+      <c r="WKL214" s="14"/>
+      <c r="WKM214" s="14"/>
+      <c r="WKN214" s="14"/>
+      <c r="WKO214" s="14"/>
+      <c r="WKP214" s="14"/>
+      <c r="WKQ214" s="14"/>
+      <c r="WKR214" s="14"/>
+      <c r="WKS214" s="14"/>
+      <c r="WKT214" s="14"/>
+      <c r="WKU214" s="14"/>
+      <c r="WKV214" s="14"/>
+      <c r="WKW214" s="14"/>
+      <c r="WKX214" s="14"/>
+      <c r="WKY214" s="14"/>
+      <c r="WKZ214" s="14"/>
+      <c r="WLA214" s="14"/>
+      <c r="WLB214" s="14"/>
+      <c r="WLC214" s="14"/>
+      <c r="WLD214" s="14"/>
+      <c r="WLE214" s="14"/>
+      <c r="WLF214" s="14"/>
+      <c r="WLG214" s="14"/>
+      <c r="WLH214" s="14"/>
+      <c r="WLI214" s="14"/>
+      <c r="WLJ214" s="14"/>
+      <c r="WLK214" s="14"/>
+      <c r="WLL214" s="14"/>
+      <c r="WLM214" s="14"/>
+      <c r="WLN214" s="14"/>
+      <c r="WLO214" s="14"/>
+      <c r="WLP214" s="14"/>
+      <c r="WLQ214" s="14"/>
+      <c r="WLR214" s="14"/>
+      <c r="WLS214" s="14"/>
+      <c r="WLT214" s="14"/>
+      <c r="WLU214" s="14"/>
+      <c r="WLV214" s="14"/>
+      <c r="WLW214" s="14"/>
+      <c r="WLX214" s="14"/>
+      <c r="WLY214" s="14"/>
+      <c r="WLZ214" s="14"/>
+      <c r="WMA214" s="14"/>
+      <c r="WMB214" s="14"/>
+      <c r="WMC214" s="14"/>
+      <c r="WMD214" s="14"/>
+      <c r="WME214" s="14"/>
+      <c r="WMF214" s="14"/>
+      <c r="WMG214" s="14"/>
+      <c r="WMH214" s="14"/>
+      <c r="WMI214" s="14"/>
+      <c r="WMJ214" s="14"/>
+      <c r="WMK214" s="14"/>
+      <c r="WML214" s="14"/>
+      <c r="WMM214" s="14"/>
+      <c r="WMN214" s="14"/>
+      <c r="WMO214" s="14"/>
+      <c r="WMP214" s="14"/>
+      <c r="WMQ214" s="14"/>
+      <c r="WMR214" s="14"/>
+      <c r="WMS214" s="14"/>
+      <c r="WMT214" s="14"/>
+      <c r="WMU214" s="14"/>
+      <c r="WMV214" s="14"/>
+      <c r="WMW214" s="14"/>
+      <c r="WMX214" s="14"/>
+      <c r="WMY214" s="14"/>
+      <c r="WMZ214" s="14"/>
+      <c r="WNA214" s="14"/>
+      <c r="WNB214" s="14"/>
+      <c r="WNC214" s="14"/>
+      <c r="WND214" s="14"/>
+      <c r="WNE214" s="14"/>
+      <c r="WNF214" s="14"/>
+      <c r="WNG214" s="14"/>
+      <c r="WNH214" s="14"/>
+      <c r="WNI214" s="14"/>
+      <c r="WNJ214" s="14"/>
+      <c r="WNK214" s="14"/>
+      <c r="WNL214" s="14"/>
+      <c r="WNM214" s="14"/>
+      <c r="WNN214" s="14"/>
+      <c r="WNO214" s="14"/>
+      <c r="WNP214" s="14"/>
+      <c r="WNQ214" s="14"/>
+      <c r="WNR214" s="14"/>
+      <c r="WNS214" s="14"/>
+      <c r="WNT214" s="14"/>
+      <c r="WNU214" s="14"/>
+      <c r="WNV214" s="14"/>
+      <c r="WNW214" s="14"/>
+      <c r="WNX214" s="14"/>
+      <c r="WNY214" s="14"/>
+      <c r="WNZ214" s="14"/>
+      <c r="WOA214" s="14"/>
+      <c r="WOB214" s="14"/>
+      <c r="WOC214" s="14"/>
+      <c r="WOD214" s="14"/>
+      <c r="WOE214" s="14"/>
+      <c r="WOF214" s="14"/>
+      <c r="WOG214" s="14"/>
+      <c r="WOH214" s="14"/>
+      <c r="WOI214" s="14"/>
+      <c r="WOJ214" s="14"/>
+      <c r="WOK214" s="14"/>
+      <c r="WOL214" s="14"/>
+      <c r="WOM214" s="14"/>
+      <c r="WON214" s="14"/>
+      <c r="WOO214" s="14"/>
+      <c r="WOP214" s="14"/>
+      <c r="WOQ214" s="14"/>
+      <c r="WOR214" s="14"/>
+      <c r="WOS214" s="14"/>
+      <c r="WOT214" s="14"/>
+      <c r="WOU214" s="14"/>
+      <c r="WOV214" s="14"/>
+      <c r="WOW214" s="14"/>
+      <c r="WOX214" s="14"/>
+      <c r="WOY214" s="14"/>
+      <c r="WOZ214" s="14"/>
+      <c r="WPA214" s="14"/>
+      <c r="WPB214" s="14"/>
+      <c r="WPC214" s="14"/>
+      <c r="WPD214" s="14"/>
+      <c r="WPE214" s="14"/>
+      <c r="WPF214" s="14"/>
+      <c r="WPG214" s="14"/>
+      <c r="WPH214" s="14"/>
+      <c r="WPI214" s="14"/>
+      <c r="WPJ214" s="14"/>
+      <c r="WPK214" s="14"/>
+      <c r="WPL214" s="14"/>
+      <c r="WPM214" s="14"/>
+      <c r="WPN214" s="14"/>
+      <c r="WPO214" s="14"/>
+      <c r="WPP214" s="14"/>
+      <c r="WPQ214" s="14"/>
+      <c r="WPR214" s="14"/>
+      <c r="WPS214" s="14"/>
+      <c r="WPT214" s="14"/>
+      <c r="WPU214" s="14"/>
+      <c r="WPV214" s="14"/>
+      <c r="WPW214" s="14"/>
+      <c r="WPX214" s="14"/>
+      <c r="WPY214" s="14"/>
+      <c r="WPZ214" s="14"/>
+      <c r="WQA214" s="14"/>
+      <c r="WQB214" s="14"/>
+      <c r="WQC214" s="14"/>
+      <c r="WQD214" s="14"/>
+      <c r="WQE214" s="14"/>
+      <c r="WQF214" s="14"/>
+      <c r="WQG214" s="14"/>
+      <c r="WQH214" s="14"/>
+      <c r="WQI214" s="14"/>
+      <c r="WQJ214" s="14"/>
+      <c r="WQK214" s="14"/>
+      <c r="WQL214" s="14"/>
+      <c r="WQM214" s="14"/>
+      <c r="WQN214" s="14"/>
+      <c r="WQO214" s="14"/>
+      <c r="WQP214" s="14"/>
+      <c r="WQQ214" s="14"/>
+      <c r="WQR214" s="14"/>
+      <c r="WQS214" s="14"/>
+      <c r="WQT214" s="14"/>
+      <c r="WQU214" s="14"/>
+      <c r="WQV214" s="14"/>
+      <c r="WQW214" s="14"/>
+      <c r="WQX214" s="14"/>
+      <c r="WQY214" s="14"/>
+      <c r="WQZ214" s="14"/>
+      <c r="WRA214" s="14"/>
+      <c r="WRB214" s="14"/>
+      <c r="WRC214" s="14"/>
+      <c r="WRD214" s="14"/>
+      <c r="WRE214" s="14"/>
+      <c r="WRF214" s="14"/>
+      <c r="WRG214" s="14"/>
+      <c r="WRH214" s="14"/>
+      <c r="WRI214" s="14"/>
+      <c r="WRJ214" s="14"/>
+      <c r="WRK214" s="14"/>
+      <c r="WRL214" s="14"/>
+      <c r="WRM214" s="14"/>
+      <c r="WRN214" s="14"/>
+      <c r="WRO214" s="14"/>
+      <c r="WRP214" s="14"/>
+      <c r="WRQ214" s="14"/>
+      <c r="WRR214" s="14"/>
+      <c r="WRS214" s="14"/>
+      <c r="WRT214" s="14"/>
+      <c r="WRU214" s="14"/>
+      <c r="WRV214" s="14"/>
+      <c r="WRW214" s="14"/>
+      <c r="WRX214" s="14"/>
+      <c r="WRY214" s="14"/>
+      <c r="WRZ214" s="14"/>
+      <c r="WSA214" s="14"/>
+      <c r="WSB214" s="14"/>
+      <c r="WSC214" s="14"/>
+      <c r="WSD214" s="14"/>
+      <c r="WSE214" s="14"/>
+      <c r="WSF214" s="14"/>
+      <c r="WSG214" s="14"/>
+      <c r="WSH214" s="14"/>
+      <c r="WSI214" s="14"/>
+      <c r="WSJ214" s="14"/>
+      <c r="WSK214" s="14"/>
+      <c r="WSL214" s="14"/>
+      <c r="WSM214" s="14"/>
+      <c r="WSN214" s="14"/>
+      <c r="WSO214" s="14"/>
+      <c r="WSP214" s="14"/>
+      <c r="WSQ214" s="14"/>
+      <c r="WSR214" s="14"/>
+      <c r="WSS214" s="14"/>
+      <c r="WST214" s="14"/>
+      <c r="WSU214" s="14"/>
+      <c r="WSV214" s="14"/>
+      <c r="WSW214" s="14"/>
+      <c r="WSX214" s="14"/>
+      <c r="WSY214" s="14"/>
+      <c r="WSZ214" s="14"/>
+      <c r="WTA214" s="14"/>
+      <c r="WTB214" s="14"/>
+      <c r="WTC214" s="14"/>
+      <c r="WTD214" s="14"/>
+      <c r="WTE214" s="14"/>
+      <c r="WTF214" s="14"/>
+      <c r="WTG214" s="14"/>
+      <c r="WTH214" s="14"/>
+      <c r="WTI214" s="14"/>
+      <c r="WTJ214" s="14"/>
+      <c r="WTK214" s="14"/>
+      <c r="WTL214" s="14"/>
+      <c r="WTM214" s="14"/>
+      <c r="WTN214" s="14"/>
+      <c r="WTO214" s="14"/>
+      <c r="WTP214" s="14"/>
+      <c r="WTQ214" s="14"/>
+      <c r="WTR214" s="14"/>
+      <c r="WTS214" s="14"/>
+      <c r="WTT214" s="14"/>
+      <c r="WTU214" s="14"/>
+      <c r="WTV214" s="14"/>
+      <c r="WTW214" s="14"/>
+      <c r="WTX214" s="14"/>
+      <c r="WTY214" s="14"/>
+      <c r="WTZ214" s="14"/>
+      <c r="WUA214" s="14"/>
+      <c r="WUB214" s="14"/>
+      <c r="WUC214" s="14"/>
+      <c r="WUD214" s="14"/>
+      <c r="WUE214" s="14"/>
+      <c r="WUF214" s="14"/>
+      <c r="WUG214" s="14"/>
+      <c r="WUH214" s="14"/>
+      <c r="WUI214" s="14"/>
+      <c r="WUJ214" s="14"/>
+      <c r="WUK214" s="14"/>
+      <c r="WUL214" s="14"/>
+      <c r="WUM214" s="14"/>
+      <c r="WUN214" s="14"/>
+      <c r="WUO214" s="14"/>
+      <c r="WUP214" s="14"/>
+      <c r="WUQ214" s="14"/>
+      <c r="WUR214" s="14"/>
+      <c r="WUS214" s="14"/>
+      <c r="WUT214" s="14"/>
+      <c r="WUU214" s="14"/>
+      <c r="WUV214" s="14"/>
+      <c r="WUW214" s="14"/>
+      <c r="WUX214" s="14"/>
+      <c r="WUY214" s="14"/>
+      <c r="WUZ214" s="14"/>
+      <c r="WVA214" s="14"/>
+      <c r="WVB214" s="14"/>
+      <c r="WVC214" s="14"/>
+      <c r="WVD214" s="14"/>
+      <c r="WVE214" s="14"/>
+      <c r="WVF214" s="14"/>
+      <c r="WVG214" s="14"/>
+      <c r="WVH214" s="14"/>
+      <c r="WVI214" s="14"/>
+      <c r="WVJ214" s="14"/>
+      <c r="WVK214" s="14"/>
+      <c r="WVL214" s="14"/>
+      <c r="WVM214" s="14"/>
+      <c r="WVN214" s="14"/>
+      <c r="WVO214" s="14"/>
+      <c r="WVP214" s="14"/>
+      <c r="WVQ214" s="14"/>
+      <c r="WVR214" s="14"/>
+      <c r="WVS214" s="14"/>
+      <c r="WVT214" s="14"/>
+      <c r="WVU214" s="14"/>
+      <c r="WVV214" s="14"/>
+      <c r="WVW214" s="14"/>
+      <c r="WVX214" s="14"/>
+      <c r="WVY214" s="14"/>
+      <c r="WVZ214" s="14"/>
+      <c r="WWA214" s="14"/>
+      <c r="WWB214" s="14"/>
+      <c r="WWC214" s="14"/>
+      <c r="WWD214" s="14"/>
+      <c r="WWE214" s="14"/>
+      <c r="WWF214" s="14"/>
+      <c r="WWG214" s="14"/>
+      <c r="WWH214" s="14"/>
+      <c r="WWI214" s="14"/>
+      <c r="WWJ214" s="14"/>
+      <c r="WWK214" s="14"/>
+      <c r="WWL214" s="14"/>
+      <c r="WWM214" s="14"/>
+      <c r="WWN214" s="14"/>
+      <c r="WWO214" s="14"/>
+      <c r="WWP214" s="14"/>
+      <c r="WWQ214" s="14"/>
+      <c r="WWR214" s="14"/>
+      <c r="WWS214" s="14"/>
+      <c r="WWT214" s="14"/>
+      <c r="WWU214" s="14"/>
+      <c r="WWV214" s="14"/>
+      <c r="WWW214" s="14"/>
+      <c r="WWX214" s="14"/>
+      <c r="WWY214" s="14"/>
+      <c r="WWZ214" s="14"/>
+      <c r="WXA214" s="14"/>
+      <c r="WXB214" s="14"/>
+      <c r="WXC214" s="14"/>
+      <c r="WXD214" s="14"/>
+      <c r="WXE214" s="14"/>
+      <c r="WXF214" s="14"/>
+      <c r="WXG214" s="14"/>
+      <c r="WXH214" s="14"/>
+      <c r="WXI214" s="14"/>
+      <c r="WXJ214" s="14"/>
+      <c r="WXK214" s="14"/>
+      <c r="WXL214" s="14"/>
+      <c r="WXM214" s="14"/>
+      <c r="WXN214" s="14"/>
+      <c r="WXO214" s="14"/>
+      <c r="WXP214" s="14"/>
+      <c r="WXQ214" s="14"/>
+      <c r="WXR214" s="14"/>
+      <c r="WXS214" s="14"/>
+      <c r="WXT214" s="14"/>
+      <c r="WXU214" s="14"/>
+      <c r="WXV214" s="14"/>
+      <c r="WXW214" s="14"/>
+      <c r="WXX214" s="14"/>
+      <c r="WXY214" s="14"/>
+      <c r="WXZ214" s="14"/>
+      <c r="WYA214" s="14"/>
+      <c r="WYB214" s="14"/>
+      <c r="WYC214" s="14"/>
+      <c r="WYD214" s="14"/>
+      <c r="WYE214" s="14"/>
+      <c r="WYF214" s="14"/>
+      <c r="WYG214" s="14"/>
+      <c r="WYH214" s="14"/>
+      <c r="WYI214" s="14"/>
+      <c r="WYJ214" s="14"/>
+      <c r="WYK214" s="14"/>
+      <c r="WYL214" s="14"/>
+      <c r="WYM214" s="14"/>
+      <c r="WYN214" s="14"/>
+      <c r="WYO214" s="14"/>
+      <c r="WYP214" s="14"/>
+      <c r="WYQ214" s="14"/>
+      <c r="WYR214" s="14"/>
+      <c r="WYS214" s="14"/>
+      <c r="WYT214" s="14"/>
+      <c r="WYU214" s="14"/>
+      <c r="WYV214" s="14"/>
+      <c r="WYW214" s="14"/>
+      <c r="WYX214" s="14"/>
+      <c r="WYY214" s="14"/>
+      <c r="WYZ214" s="14"/>
+      <c r="WZA214" s="14"/>
+      <c r="WZB214" s="14"/>
+      <c r="WZC214" s="14"/>
+      <c r="WZD214" s="14"/>
+      <c r="WZE214" s="14"/>
+      <c r="WZF214" s="14"/>
+      <c r="WZG214" s="14"/>
+      <c r="WZH214" s="14"/>
+      <c r="WZI214" s="14"/>
+      <c r="WZJ214" s="14"/>
+      <c r="WZK214" s="14"/>
+      <c r="WZL214" s="14"/>
+      <c r="WZM214" s="14"/>
+      <c r="WZN214" s="14"/>
+      <c r="WZO214" s="14"/>
+      <c r="WZP214" s="14"/>
+      <c r="WZQ214" s="14"/>
+      <c r="WZR214" s="14"/>
+      <c r="WZS214" s="14"/>
+      <c r="WZT214" s="14"/>
+      <c r="WZU214" s="14"/>
+      <c r="WZV214" s="14"/>
+      <c r="WZW214" s="14"/>
+      <c r="WZX214" s="14"/>
+      <c r="WZY214" s="14"/>
+      <c r="WZZ214" s="14"/>
+      <c r="XAA214" s="14"/>
+      <c r="XAB214" s="14"/>
+      <c r="XAC214" s="14"/>
+      <c r="XAD214" s="14"/>
+      <c r="XAE214" s="14"/>
+      <c r="XAF214" s="14"/>
+      <c r="XAG214" s="14"/>
+      <c r="XAH214" s="14"/>
+      <c r="XAI214" s="14"/>
+      <c r="XAJ214" s="14"/>
+      <c r="XAK214" s="14"/>
+      <c r="XAL214" s="14"/>
+      <c r="XAM214" s="14"/>
+      <c r="XAN214" s="14"/>
+      <c r="XAO214" s="14"/>
+      <c r="XAP214" s="14"/>
+      <c r="XAQ214" s="14"/>
+      <c r="XAR214" s="14"/>
+      <c r="XAS214" s="14"/>
+      <c r="XAT214" s="14"/>
+      <c r="XAU214" s="14"/>
+      <c r="XAV214" s="14"/>
+      <c r="XAW214" s="14"/>
+      <c r="XAX214" s="14"/>
+      <c r="XAY214" s="14"/>
+      <c r="XAZ214" s="14"/>
+      <c r="XBA214" s="14"/>
+      <c r="XBB214" s="14"/>
+      <c r="XBC214" s="14"/>
+      <c r="XBD214" s="14"/>
+      <c r="XBE214" s="14"/>
+      <c r="XBF214" s="14"/>
+      <c r="XBG214" s="14"/>
+      <c r="XBH214" s="14"/>
+      <c r="XBI214" s="14"/>
+      <c r="XBJ214" s="14"/>
+      <c r="XBK214" s="14"/>
+      <c r="XBL214" s="14"/>
+      <c r="XBM214" s="14"/>
+      <c r="XBN214" s="14"/>
+      <c r="XBO214" s="14"/>
+      <c r="XBP214" s="14"/>
+      <c r="XBQ214" s="14"/>
+      <c r="XBR214" s="14"/>
+      <c r="XBS214" s="14"/>
+      <c r="XBT214" s="14"/>
+      <c r="XBU214" s="14"/>
+      <c r="XBV214" s="14"/>
+      <c r="XBW214" s="14"/>
+      <c r="XBX214" s="14"/>
+      <c r="XBY214" s="14"/>
+      <c r="XBZ214" s="14"/>
+      <c r="XCA214" s="14"/>
+      <c r="XCB214" s="14"/>
+      <c r="XCC214" s="14"/>
+      <c r="XCD214" s="14"/>
+      <c r="XCE214" s="14"/>
+      <c r="XCF214" s="14"/>
+      <c r="XCG214" s="14"/>
+      <c r="XCH214" s="14"/>
+      <c r="XCI214" s="14"/>
+      <c r="XCJ214" s="14"/>
+      <c r="XCK214" s="14"/>
+      <c r="XCL214" s="14"/>
+      <c r="XCM214" s="14"/>
+      <c r="XCN214" s="14"/>
+      <c r="XCO214" s="14"/>
+      <c r="XCP214" s="14"/>
+      <c r="XCQ214" s="14"/>
+      <c r="XCR214" s="14"/>
+      <c r="XCS214" s="14"/>
+      <c r="XCT214" s="14"/>
+      <c r="XCU214" s="14"/>
+      <c r="XCV214" s="14"/>
+      <c r="XCW214" s="14"/>
+      <c r="XCX214" s="14"/>
+      <c r="XCY214" s="14"/>
+      <c r="XCZ214" s="14"/>
+      <c r="XDA214" s="14"/>
+      <c r="XDB214" s="14"/>
+      <c r="XDC214" s="14"/>
+      <c r="XDD214" s="14"/>
+      <c r="XDE214" s="14"/>
+      <c r="XDF214" s="14"/>
+      <c r="XDG214" s="14"/>
+      <c r="XDH214" s="14"/>
+      <c r="XDI214" s="14"/>
+      <c r="XDJ214" s="14"/>
+      <c r="XDK214" s="14"/>
+      <c r="XDL214" s="14"/>
+      <c r="XDM214" s="14"/>
+      <c r="XDN214" s="14"/>
+      <c r="XDO214" s="14"/>
+      <c r="XDP214" s="14"/>
+      <c r="XDQ214" s="14"/>
+      <c r="XDR214" s="14"/>
+      <c r="XDS214" s="14"/>
+      <c r="XDT214" s="14"/>
+      <c r="XDU214" s="14"/>
+      <c r="XDV214" s="14"/>
+      <c r="XDW214" s="14"/>
+      <c r="XDX214" s="14"/>
+      <c r="XDY214" s="14"/>
+      <c r="XDZ214" s="14"/>
+      <c r="XEA214" s="14"/>
+      <c r="XEB214" s="14"/>
+      <c r="XEC214" s="14"/>
+      <c r="XED214" s="14"/>
+      <c r="XEE214" s="14"/>
+      <c r="XEF214" s="14"/>
+      <c r="XEG214" s="14"/>
+      <c r="XEH214" s="14"/>
+      <c r="XEI214" s="14"/>
+      <c r="XEJ214" s="14"/>
+      <c r="XEK214" s="14"/>
+      <c r="XEL214" s="14"/>
+      <c r="XEM214" s="14"/>
+      <c r="XEN214" s="14"/>
+      <c r="XEO214" s="14"/>
+      <c r="XEP214" s="14"/>
+      <c r="XEQ214" s="14"/>
+      <c r="XER214" s="14"/>
+      <c r="XES214" s="14"/>
+      <c r="XET214" s="14"/>
+      <c r="XEU214" s="14"/>
+      <c r="XEV214" s="14"/>
+      <c r="XEW214" s="14"/>
+      <c r="XEX214" s="14"/>
+      <c r="XEY214" s="14"/>
+      <c r="XEZ214" s="14"/>
+      <c r="XFA214" s="14"/>
+      <c r="XFB214" s="14"/>
+      <c r="XFC214" s="14"/>
+      <c r="XFD214" s="14"/>
+    </row>
+    <row r="215" spans="1:16384" s="4" customFormat="1">
+      <c r="A215" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="G210" s="78">
-[...132 lines deleted...]
-      </c>
       <c r="B215" s="33">
-        <v>4299519</v>
-[...5 lines deleted...]
-        <v>18636314</v>
+        <v>479616</v>
+      </c>
+      <c r="C215" s="67">
+        <v>1372684</v>
+      </c>
+      <c r="D215" s="67">
+        <v>2838715</v>
       </c>
       <c r="E215" s="15">
-        <v>27528716</v>
-[...15 lines deleted...]
-      <c r="L215" s="60"/>
+        <v>5193312</v>
+      </c>
+      <c r="F215" s="74">
+        <v>6871457</v>
+      </c>
+      <c r="G215" s="76">
+        <v>7648854</v>
+      </c>
+      <c r="H215" s="74">
+        <v>8074108</v>
+      </c>
+      <c r="I215" s="74">
+        <v>8807221</v>
+      </c>
+      <c r="J215" s="74">
+        <v>9701435</v>
+      </c>
+      <c r="K215" s="59"/>
+      <c r="L215" s="59"/>
       <c r="M215" s="15"/>
     </row>
     <row r="216" spans="1:16384" s="4" customFormat="1">
       <c r="A216" s="13" t="s">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>492963</v>
+        <v>56</v>
+      </c>
+      <c r="B216" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="C216" s="67">
+        <v>1087305</v>
+      </c>
+      <c r="D216" s="67">
+        <v>2174609</v>
       </c>
       <c r="E216" s="15">
-        <v>853113</v>
-[...15 lines deleted...]
-      <c r="L216" s="60"/>
+        <v>3261914</v>
+      </c>
+      <c r="F216" s="74">
+        <v>3800255</v>
+      </c>
+      <c r="G216" s="76">
+        <v>4338595</v>
+      </c>
+      <c r="H216" s="74">
+        <v>4876936</v>
+      </c>
+      <c r="I216" s="74">
+        <v>5755497</v>
+      </c>
+      <c r="J216" s="74">
+        <v>6634058</v>
+      </c>
+      <c r="K216" s="59"/>
+      <c r="L216" s="59"/>
       <c r="M216" s="15"/>
-      <c r="N216" s="14"/>
-[...16369 lines deleted...]
-      <c r="XFD216" s="14"/>
     </row>
     <row r="217" spans="1:16384" s="4" customFormat="1">
       <c r="A217" s="13" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="B217" s="33">
-        <v>479616</v>
-[...5 lines deleted...]
-        <v>2838715</v>
+        <v>12648</v>
+      </c>
+      <c r="C217" s="67">
+        <v>92841</v>
+      </c>
+      <c r="D217" s="67">
+        <v>138367</v>
       </c>
       <c r="E217" s="15">
-        <v>5193312</v>
-[...15 lines deleted...]
-      <c r="L217" s="60"/>
+        <v>198363</v>
+      </c>
+      <c r="F217" s="74">
+        <v>263441</v>
+      </c>
+      <c r="G217" s="76">
+        <v>368840</v>
+      </c>
+      <c r="H217" s="74">
+        <v>519636</v>
+      </c>
+      <c r="I217" s="74">
+        <v>620021</v>
+      </c>
+      <c r="J217" s="74">
+        <v>747461</v>
+      </c>
+      <c r="K217" s="59"/>
+      <c r="L217" s="59"/>
       <c r="M217" s="15"/>
     </row>
     <row r="218" spans="1:16384" s="4" customFormat="1">
       <c r="A218" s="13" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>2174609</v>
+        <v>59</v>
+      </c>
+      <c r="B218" s="33">
+        <v>370409</v>
+      </c>
+      <c r="C218" s="67">
+        <v>1236801</v>
+      </c>
+      <c r="D218" s="67">
+        <v>2067057</v>
       </c>
       <c r="E218" s="15">
-        <v>3261914</v>
-[...15 lines deleted...]
-      <c r="L218" s="60"/>
+        <v>2968290</v>
+      </c>
+      <c r="F218" s="74">
+        <v>3461623</v>
+      </c>
+      <c r="G218" s="76">
+        <v>4018646</v>
+      </c>
+      <c r="H218" s="74">
+        <v>4598979</v>
+      </c>
+      <c r="I218" s="74">
+        <v>5289006</v>
+      </c>
+      <c r="J218" s="74">
+        <v>6623175</v>
+      </c>
+      <c r="K218" s="59"/>
+      <c r="L218" s="59"/>
       <c r="M218" s="15"/>
     </row>
     <row r="219" spans="1:16384" s="4" customFormat="1">
       <c r="A219" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B219" s="33">
-        <v>12648</v>
-[...5 lines deleted...]
-        <v>138367</v>
+        <v>382702</v>
+      </c>
+      <c r="C219" s="67">
+        <v>685747</v>
+      </c>
+      <c r="D219" s="67">
+        <v>924489</v>
       </c>
       <c r="E219" s="15">
-        <v>198363</v>
-[...15 lines deleted...]
-      <c r="L219" s="60"/>
+        <v>1273370</v>
+      </c>
+      <c r="F219" s="74">
+        <v>1742871</v>
+      </c>
+      <c r="G219" s="76">
+        <v>2406203</v>
+      </c>
+      <c r="H219" s="74">
+        <v>3212344</v>
+      </c>
+      <c r="I219" s="74">
+        <v>4001841</v>
+      </c>
+      <c r="J219" s="74">
+        <v>5197012</v>
+      </c>
+      <c r="K219" s="59"/>
+      <c r="L219" s="59"/>
       <c r="M219" s="15"/>
     </row>
     <row r="220" spans="1:16384" s="4" customFormat="1">
       <c r="A220" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B220" s="33">
+        <v>2949850</v>
+      </c>
+      <c r="C220" s="67">
+        <v>6598802</v>
+      </c>
+      <c r="D220" s="67">
+        <v>10000114</v>
+      </c>
+      <c r="E220" s="15">
+        <v>13780354</v>
+      </c>
+      <c r="F220" s="74">
+        <v>17718568</v>
+      </c>
+      <c r="G220" s="76">
+        <v>21822989</v>
+      </c>
+      <c r="H220" s="74">
+        <v>25021866</v>
+      </c>
+      <c r="I220" s="74">
+        <v>28410419</v>
+      </c>
+      <c r="J220" s="74">
+        <v>31960258</v>
+      </c>
+      <c r="K220" s="59"/>
+      <c r="L220" s="59"/>
+      <c r="M220" s="15"/>
+    </row>
+    <row r="221" spans="1:16384" s="4" customFormat="1" ht="21.6">
+      <c r="A221" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B221" s="22"/>
+      <c r="C221" s="6"/>
+      <c r="D221" s="15"/>
+      <c r="E221" s="6"/>
+      <c r="F221" s="21"/>
+      <c r="G221" s="52"/>
+      <c r="H221" s="42"/>
+      <c r="I221" s="42"/>
+      <c r="J221" s="6"/>
+      <c r="K221" s="59"/>
+      <c r="L221" s="15"/>
+      <c r="M221" s="15"/>
+    </row>
+    <row r="222" spans="1:16384" s="4" customFormat="1">
+      <c r="A222" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B222" s="33">
+        <v>2670365</v>
+      </c>
+      <c r="C222" s="67">
+        <v>7614688</v>
+      </c>
+      <c r="D222" s="67">
+        <v>12029177</v>
+      </c>
+      <c r="E222" s="15">
+        <v>17519103</v>
+      </c>
+      <c r="F222" s="74">
+        <v>21871572</v>
+      </c>
+      <c r="G222" s="76">
+        <v>26453621</v>
+      </c>
+      <c r="H222" s="74">
+        <v>30205561</v>
+      </c>
+      <c r="I222" s="74">
+        <v>35183935</v>
+      </c>
+      <c r="J222" s="74">
+        <v>41213561</v>
+      </c>
+      <c r="K222" s="59"/>
+      <c r="L222" s="59"/>
+      <c r="M222" s="15"/>
+    </row>
+    <row r="223" spans="1:16384" s="4" customFormat="1">
+      <c r="A223" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B223" s="33">
+        <v>104294</v>
+      </c>
+      <c r="C223" s="67">
+        <v>315869</v>
+      </c>
+      <c r="D223" s="67">
+        <v>492963</v>
+      </c>
+      <c r="E223" s="15">
+        <v>853113</v>
+      </c>
+      <c r="F223" s="74">
+        <v>1012692</v>
+      </c>
+      <c r="G223" s="76">
+        <v>1227893</v>
+      </c>
+      <c r="H223" s="74">
+        <v>1425417</v>
+      </c>
+      <c r="I223" s="74">
+        <v>1709194</v>
+      </c>
+      <c r="J223" s="74">
+        <v>2103969</v>
+      </c>
+      <c r="K223" s="59"/>
+      <c r="L223" s="59"/>
+      <c r="M223" s="15"/>
+    </row>
+    <row r="224" spans="1:16384" s="4" customFormat="1">
+      <c r="A224" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B224" s="33">
+        <v>293683</v>
+      </c>
+      <c r="C224" s="67">
+        <v>517418</v>
+      </c>
+      <c r="D224" s="67">
+        <v>761252</v>
+      </c>
+      <c r="E224" s="15">
+        <v>1056581</v>
+      </c>
+      <c r="F224" s="74">
+        <v>1516636</v>
+      </c>
+      <c r="G224" s="76">
+        <v>1723006</v>
+      </c>
+      <c r="H224" s="74">
+        <v>1991881</v>
+      </c>
+      <c r="I224" s="74">
+        <v>2696555</v>
+      </c>
+      <c r="J224" s="74">
+        <v>3174793</v>
+      </c>
+      <c r="K224" s="59"/>
+      <c r="L224" s="59"/>
+      <c r="M224" s="15"/>
+    </row>
+    <row r="225" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A225" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B225" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="C225" s="67">
+        <v>1087305</v>
+      </c>
+      <c r="D225" s="67">
+        <v>2174609</v>
+      </c>
+      <c r="E225" s="15">
+        <v>3261914</v>
+      </c>
+      <c r="F225" s="74">
+        <v>3800255</v>
+      </c>
+      <c r="G225" s="76">
+        <v>4338595</v>
+      </c>
+      <c r="H225" s="74">
+        <v>4876936</v>
+      </c>
+      <c r="I225" s="74">
+        <v>5755497</v>
+      </c>
+      <c r="J225" s="74">
+        <v>6634058</v>
+      </c>
+      <c r="K225" s="59"/>
+      <c r="L225" s="59"/>
+      <c r="M225" s="15"/>
+    </row>
+    <row r="226" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A226" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B226" s="33">
+        <v>12648</v>
+      </c>
+      <c r="C226" s="67">
+        <v>92841</v>
+      </c>
+      <c r="D226" s="67">
+        <v>138367</v>
+      </c>
+      <c r="E226" s="15">
+        <v>198363</v>
+      </c>
+      <c r="F226" s="74">
+        <v>263441</v>
+      </c>
+      <c r="G226" s="76">
+        <v>368840</v>
+      </c>
+      <c r="H226" s="74">
+        <v>519636</v>
+      </c>
+      <c r="I226" s="74">
+        <v>617054</v>
+      </c>
+      <c r="J226" s="74">
+        <v>741528</v>
+      </c>
+      <c r="K226" s="59"/>
+      <c r="L226" s="59"/>
+      <c r="M226" s="15"/>
+    </row>
+    <row r="227" spans="1:13" s="4" customFormat="1">
+      <c r="A227" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B220" s="33">
-[...29 lines deleted...]
-      <c r="A221" s="13" t="s">
+      <c r="B227" s="33">
+        <v>298901</v>
+      </c>
+      <c r="C227" s="67">
+        <v>1139142</v>
+      </c>
+      <c r="D227" s="67">
+        <v>1943248</v>
+      </c>
+      <c r="E227" s="15">
+        <v>2818330</v>
+      </c>
+      <c r="F227" s="74">
+        <v>3300663</v>
+      </c>
+      <c r="G227" s="76">
+        <v>3846687</v>
+      </c>
+      <c r="H227" s="74">
+        <v>4416019</v>
+      </c>
+      <c r="I227" s="74">
+        <v>5065907</v>
+      </c>
+      <c r="J227" s="74">
+        <v>6359935</v>
+      </c>
+      <c r="K227" s="59"/>
+      <c r="L227" s="59"/>
+      <c r="M227" s="15"/>
+    </row>
+    <row r="228" spans="1:13" s="4" customFormat="1">
+      <c r="A228" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B221" s="33">
+      <c r="B228" s="33">
         <v>382702</v>
       </c>
-      <c r="C221" s="69">
+      <c r="C228" s="67">
         <v>685747</v>
       </c>
-      <c r="D221" s="69">
+      <c r="D228" s="67">
         <v>924489</v>
       </c>
-      <c r="E221" s="15">
+      <c r="E228" s="15">
         <v>1273370</v>
       </c>
-      <c r="F221" s="76">
+      <c r="F228" s="74">
         <v>1742871</v>
       </c>
-      <c r="G221" s="78">
+      <c r="G228" s="76">
         <v>2406203</v>
       </c>
-      <c r="H221" s="76">
-[...11 lines deleted...]
-      <c r="A222" s="13" t="s">
+      <c r="H228" s="74">
+        <v>3176001</v>
+      </c>
+      <c r="I228" s="74">
+        <v>3929155</v>
+      </c>
+      <c r="J228" s="74">
+        <v>5083156</v>
+      </c>
+      <c r="K228" s="59"/>
+      <c r="L228" s="59"/>
+      <c r="M228" s="15"/>
+    </row>
+    <row r="229" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A229" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B222" s="33">
-[...112 lines deleted...]
-      <c r="A226" s="13" t="s">
+      <c r="B229" s="33">
+        <v>1578136</v>
+      </c>
+      <c r="C229" s="67">
+        <v>3776366</v>
+      </c>
+      <c r="D229" s="67">
+        <v>5594250</v>
+      </c>
+      <c r="E229" s="15">
+        <v>8057432</v>
+      </c>
+      <c r="F229" s="74">
+        <v>10235014</v>
+      </c>
+      <c r="G229" s="76">
+        <v>12542397</v>
+      </c>
+      <c r="H229" s="74">
+        <v>13799671</v>
+      </c>
+      <c r="I229" s="74">
+        <v>15410573</v>
+      </c>
+      <c r="J229" s="74">
+        <v>17116122</v>
+      </c>
+      <c r="K229" s="59"/>
+      <c r="L229" s="59"/>
+      <c r="M229" s="15"/>
+    </row>
+    <row r="230" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+      <c r="A230" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B230" s="15"/>
+      <c r="C230" s="15"/>
+      <c r="D230" s="15"/>
+      <c r="E230" s="6"/>
+      <c r="F230" s="22"/>
+      <c r="G230" s="51"/>
+      <c r="H230" s="6"/>
+      <c r="I230" s="6"/>
+      <c r="J230" s="74"/>
+      <c r="K230" s="12"/>
+      <c r="L230" s="12"/>
+      <c r="M230" s="12"/>
+    </row>
+    <row r="231" spans="1:13" s="4" customFormat="1">
+      <c r="A231" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B231" s="33">
+        <v>1629154</v>
+      </c>
+      <c r="C231" s="67">
+        <v>3775360</v>
+      </c>
+      <c r="D231" s="67">
+        <v>6607136</v>
+      </c>
+      <c r="E231" s="15">
+        <v>10009613</v>
+      </c>
+      <c r="F231" s="74">
+        <v>12999335</v>
+      </c>
+      <c r="G231" s="76">
+        <v>15378399</v>
+      </c>
+      <c r="H231" s="74">
+        <v>17523725</v>
+      </c>
+      <c r="I231" s="74">
+        <v>19402737</v>
+      </c>
+      <c r="J231" s="74">
+        <v>21740751</v>
+      </c>
+      <c r="K231" s="59"/>
+      <c r="L231" s="59"/>
+      <c r="M231" s="15"/>
+    </row>
+    <row r="232" spans="1:13" s="4" customFormat="1">
+      <c r="A232" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B226" s="33">
-[...32 lines deleted...]
-      <c r="B227" s="51" t="s">
+      <c r="B232" s="33">
+        <v>185933</v>
+      </c>
+      <c r="C232" s="67">
+        <v>855266</v>
+      </c>
+      <c r="D232" s="67">
+        <v>2077463</v>
+      </c>
+      <c r="E232" s="15">
+        <v>4136731</v>
+      </c>
+      <c r="F232" s="74">
+        <v>5354821</v>
+      </c>
+      <c r="G232" s="76">
+        <v>5925848</v>
+      </c>
+      <c r="H232" s="74">
+        <v>6082227</v>
+      </c>
+      <c r="I232" s="74">
+        <v>6104138</v>
+      </c>
+      <c r="J232" s="74">
+        <v>6513586</v>
+      </c>
+      <c r="K232" s="59"/>
+      <c r="L232" s="59"/>
+      <c r="M232" s="15"/>
+    </row>
+    <row r="233" spans="1:13" s="4" customFormat="1">
+      <c r="A233" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B233" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="C227" s="69">
-[...204 lines deleted...]
-      <c r="L233" s="60"/>
+      <c r="C233" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D233" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E233" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F233" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G233" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H233" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I233" s="74">
+        <v>2967</v>
+      </c>
+      <c r="J233" s="74">
+        <v>5933</v>
+      </c>
+      <c r="K233" s="59"/>
+      <c r="L233" s="59"/>
       <c r="M233" s="15"/>
     </row>
     <row r="234" spans="1:13" s="4" customFormat="1">
       <c r="A234" s="13" t="s">
-        <v>65</v>
-[...8 lines deleted...]
-        <v>2077463</v>
+        <v>59</v>
+      </c>
+      <c r="B234" s="66">
+        <v>71508</v>
+      </c>
+      <c r="C234" s="67">
+        <v>97658</v>
+      </c>
+      <c r="D234" s="67">
+        <v>123809</v>
       </c>
       <c r="E234" s="15">
-        <v>4136731</v>
-[...15 lines deleted...]
-      <c r="L234" s="60"/>
+        <v>149960</v>
+      </c>
+      <c r="F234" s="74">
+        <v>160960</v>
+      </c>
+      <c r="G234" s="76">
+        <v>171960</v>
+      </c>
+      <c r="H234" s="74">
+        <v>182960</v>
+      </c>
+      <c r="I234" s="74">
+        <v>223100</v>
+      </c>
+      <c r="J234" s="74">
+        <v>263240</v>
+      </c>
+      <c r="K234" s="59"/>
+      <c r="L234" s="59"/>
       <c r="M234" s="15"/>
     </row>
     <row r="235" spans="1:13" s="4" customFormat="1">
       <c r="A235" s="13" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B235" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="B235" s="66" t="s">
         <v>15</v>
       </c>
       <c r="C235" s="15" t="s">
         <v>15</v>
       </c>
       <c r="D235" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E235" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="F235" s="76" t="s">
+      <c r="F235" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="G235" s="78" t="s">
+      <c r="G235" s="76" t="s">
         <v>15</v>
       </c>
-      <c r="H235" s="76" t="s">
+      <c r="H235" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="I235" s="76">
-[...4 lines deleted...]
-      <c r="L235" s="60"/>
+      <c r="I235" s="74">
+        <v>72686</v>
+      </c>
+      <c r="J235" s="74">
+        <v>113856</v>
+      </c>
+      <c r="K235" s="59"/>
+      <c r="L235" s="59"/>
       <c r="M235" s="15"/>
     </row>
     <row r="236" spans="1:13" s="4" customFormat="1">
       <c r="A236" s="13" t="s">
-        <v>59</v>
-[...8 lines deleted...]
-        <v>123809</v>
+        <v>63</v>
+      </c>
+      <c r="B236" s="66">
+        <v>1371713</v>
+      </c>
+      <c r="C236" s="67">
+        <v>2822435</v>
+      </c>
+      <c r="D236" s="67">
+        <v>4405864</v>
       </c>
       <c r="E236" s="15">
-        <v>149960</v>
-[...15 lines deleted...]
-      <c r="L236" s="60"/>
+        <v>5722922</v>
+      </c>
+      <c r="F236" s="74">
+        <v>7483554</v>
+      </c>
+      <c r="G236" s="76">
+        <v>9280592</v>
+      </c>
+      <c r="H236" s="74">
+        <v>11222195</v>
+      </c>
+      <c r="I236" s="74">
+        <v>12999846</v>
+      </c>
+      <c r="J236" s="74">
+        <v>14844137</v>
+      </c>
+      <c r="K236" s="59"/>
+      <c r="L236" s="59"/>
       <c r="M236" s="15"/>
     </row>
     <row r="237" spans="1:13" s="4" customFormat="1">
-      <c r="A237" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B237" s="68" t="s">
+      <c r="A237" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B237" s="66"/>
+      <c r="C237" s="6"/>
+      <c r="D237" s="54"/>
+      <c r="E237" s="6"/>
+      <c r="F237" s="15"/>
+      <c r="G237" s="52"/>
+      <c r="H237" s="6"/>
+      <c r="I237" s="42"/>
+      <c r="J237" s="6"/>
+      <c r="K237" s="33"/>
+      <c r="L237" s="15"/>
+      <c r="M237" s="15"/>
+    </row>
+    <row r="238" spans="1:13" s="4" customFormat="1">
+      <c r="A238" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B238" s="66" t="s">
         <v>15</v>
       </c>
-      <c r="C237" s="15" t="s">
+      <c r="C238" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="D237" s="15" t="s">
+      <c r="D238" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="E237" s="15" t="s">
+      <c r="E238" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="F237" s="76" t="s">
+      <c r="F238" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="G237" s="78" t="s">
+      <c r="G238" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="H237" s="76" t="s">
+      <c r="H238" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="I237" s="76">
-[...37 lines deleted...]
-      <c r="L238" s="60"/>
+      <c r="I238" s="74">
+        <v>6528</v>
+      </c>
+      <c r="J238" s="74">
+        <v>13056</v>
+      </c>
+      <c r="K238" s="33"/>
+      <c r="L238" s="59"/>
       <c r="M238" s="15"/>
     </row>
     <row r="239" spans="1:13" s="4" customFormat="1">
-      <c r="A239" s="7" t="s">
-[...10 lines deleted...]
-      <c r="J239" s="6"/>
+      <c r="A239" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B239" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="C239" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="D239" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="E239" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="F239" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="G239" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="H239" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="I239" s="74">
+        <v>6528</v>
+      </c>
+      <c r="J239" s="74">
+        <v>13056</v>
+      </c>
       <c r="K239" s="33"/>
-      <c r="L239" s="15"/>
+      <c r="L239" s="59"/>
       <c r="M239" s="15"/>
     </row>
-    <row r="240" spans="1:13" s="4" customFormat="1">
+    <row r="240" spans="1:13" s="4" customFormat="1" ht="38.4" customHeight="1">
       <c r="A240" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B240" s="6"/>
+      <c r="C240" s="6"/>
+      <c r="D240" s="45"/>
+      <c r="E240" s="45"/>
+      <c r="F240" s="45"/>
+      <c r="G240" s="52"/>
+      <c r="H240" s="42"/>
+      <c r="I240" s="42"/>
+      <c r="J240" s="6"/>
+      <c r="K240" s="59"/>
+      <c r="L240" s="15"/>
+      <c r="M240" s="15"/>
+    </row>
+    <row r="241" spans="1:13" s="4" customFormat="1">
+      <c r="A241" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="B240" s="68" t="s">
-[...29 lines deleted...]
-      <c r="A241" s="13" t="s">
+      <c r="B241" s="33">
+        <v>4430158</v>
+      </c>
+      <c r="C241" s="67">
+        <v>11678758</v>
+      </c>
+      <c r="D241" s="67">
+        <v>18804219</v>
+      </c>
+      <c r="E241" s="15">
+        <v>20042062</v>
+      </c>
+      <c r="F241" s="74">
+        <v>22203932</v>
+      </c>
+      <c r="G241" s="76">
+        <v>24637432</v>
+      </c>
+      <c r="H241" s="74">
+        <v>27836834</v>
+      </c>
+      <c r="I241" s="74">
+        <v>31369911</v>
+      </c>
+      <c r="J241" s="74">
+        <v>35044943</v>
+      </c>
+      <c r="K241" s="59"/>
+      <c r="L241" s="59"/>
+      <c r="M241" s="15"/>
+    </row>
+    <row r="242" spans="1:13" s="4" customFormat="1">
+      <c r="A242" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B242" s="33">
+        <v>98242</v>
+      </c>
+      <c r="C242" s="67">
+        <v>369378</v>
+      </c>
+      <c r="D242" s="67">
+        <v>640514</v>
+      </c>
+      <c r="E242" s="15">
+        <v>911650</v>
+      </c>
+      <c r="F242" s="74">
+        <v>985250</v>
+      </c>
+      <c r="G242" s="76">
+        <v>1058851</v>
+      </c>
+      <c r="H242" s="74">
+        <v>1132256</v>
+      </c>
+      <c r="I242" s="74">
+        <v>1224801</v>
+      </c>
+      <c r="J242" s="74">
+        <v>1317347</v>
+      </c>
+      <c r="K242" s="59"/>
+      <c r="L242" s="59"/>
+      <c r="M242" s="15"/>
+    </row>
+    <row r="243" spans="1:13" s="4" customFormat="1">
+      <c r="A243" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B241" s="68" t="s">
-[...48 lines deleted...]
-      </c>
       <c r="B243" s="33">
-        <v>4430158</v>
-[...5 lines deleted...]
-        <v>18804219</v>
+        <v>78532</v>
+      </c>
+      <c r="C243" s="67">
+        <v>233163</v>
+      </c>
+      <c r="D243" s="67">
+        <v>387794</v>
       </c>
       <c r="E243" s="15">
-        <v>20042062</v>
-[...15 lines deleted...]
-      <c r="L243" s="60"/>
+        <v>542425</v>
+      </c>
+      <c r="F243" s="74">
+        <v>594078</v>
+      </c>
+      <c r="G243" s="76">
+        <v>645730</v>
+      </c>
+      <c r="H243" s="74">
+        <v>695299</v>
+      </c>
+      <c r="I243" s="74">
+        <v>852167</v>
+      </c>
+      <c r="J243" s="74">
+        <v>1009036</v>
+      </c>
+      <c r="K243" s="59"/>
+      <c r="L243" s="59"/>
       <c r="M243" s="15"/>
     </row>
     <row r="244" spans="1:13" s="4" customFormat="1">
       <c r="A244" s="13" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="B244" s="33">
-        <v>98242</v>
-[...5 lines deleted...]
-        <v>640514</v>
+        <v>1452</v>
+      </c>
+      <c r="C244" s="67">
+        <v>2904</v>
+      </c>
+      <c r="D244" s="67">
+        <v>4356</v>
       </c>
       <c r="E244" s="15">
-        <v>911650</v>
-[...15 lines deleted...]
-      <c r="L244" s="60"/>
+        <v>5808</v>
+      </c>
+      <c r="F244" s="74">
+        <v>7260</v>
+      </c>
+      <c r="G244" s="76">
+        <v>8712</v>
+      </c>
+      <c r="H244" s="74">
+        <v>8712</v>
+      </c>
+      <c r="I244" s="74">
+        <v>8712</v>
+      </c>
+      <c r="J244" s="74">
+        <v>8712</v>
+      </c>
+      <c r="K244" s="59"/>
+      <c r="L244" s="59"/>
       <c r="M244" s="15"/>
     </row>
     <row r="245" spans="1:13" s="4" customFormat="1">
       <c r="A245" s="13" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="B245" s="33">
-        <v>78532</v>
-[...5 lines deleted...]
-        <v>387794</v>
+        <v>154212</v>
+      </c>
+      <c r="C245" s="67">
+        <v>408872</v>
+      </c>
+      <c r="D245" s="67">
+        <v>619750</v>
       </c>
       <c r="E245" s="15">
-        <v>542425</v>
-[...15 lines deleted...]
-      <c r="L245" s="60"/>
+        <v>822386</v>
+      </c>
+      <c r="F245" s="74">
+        <v>916244</v>
+      </c>
+      <c r="G245" s="76">
+        <v>1012973</v>
+      </c>
+      <c r="H245" s="74">
+        <v>1118804</v>
+      </c>
+      <c r="I245" s="74">
+        <v>1212488</v>
+      </c>
+      <c r="J245" s="74">
+        <v>1459954</v>
+      </c>
+      <c r="K245" s="59"/>
+      <c r="L245" s="59"/>
       <c r="M245" s="15"/>
     </row>
     <row r="246" spans="1:13" s="4" customFormat="1">
       <c r="A246" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B246" s="33">
-        <v>1452</v>
-[...5 lines deleted...]
-        <v>4356</v>
+        <v>112375</v>
+      </c>
+      <c r="C246" s="67">
+        <v>367970</v>
+      </c>
+      <c r="D246" s="67">
+        <v>640102</v>
       </c>
       <c r="E246" s="15">
-        <v>5808</v>
-[...15 lines deleted...]
-      <c r="L246" s="60"/>
+        <v>900930</v>
+      </c>
+      <c r="F246" s="74">
+        <v>1037995</v>
+      </c>
+      <c r="G246" s="76">
+        <v>1176055</v>
+      </c>
+      <c r="H246" s="74">
+        <v>1306827</v>
+      </c>
+      <c r="I246" s="74">
+        <v>1487336</v>
+      </c>
+      <c r="J246" s="74">
+        <v>1665180</v>
+      </c>
+      <c r="K246" s="59"/>
+      <c r="L246" s="59"/>
       <c r="M246" s="15"/>
     </row>
     <row r="247" spans="1:13" s="4" customFormat="1">
       <c r="A247" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B247" s="33">
-        <v>154212</v>
-[...5 lines deleted...]
-        <v>619750</v>
+        <v>1743753</v>
+      </c>
+      <c r="C247" s="67">
+        <v>4234382</v>
+      </c>
+      <c r="D247" s="67">
+        <v>6725997</v>
       </c>
       <c r="E247" s="15">
-        <v>822386</v>
-[...15 lines deleted...]
-      <c r="L247" s="60"/>
+        <v>8852742</v>
+      </c>
+      <c r="F247" s="74">
+        <v>9514654</v>
+      </c>
+      <c r="G247" s="76">
+        <v>10267919</v>
+      </c>
+      <c r="H247" s="74">
+        <v>11243041</v>
+      </c>
+      <c r="I247" s="74">
+        <v>12533476</v>
+      </c>
+      <c r="J247" s="74">
+        <v>13414454</v>
+      </c>
+      <c r="K247" s="59"/>
+      <c r="L247" s="59"/>
       <c r="M247" s="15"/>
     </row>
     <row r="248" spans="1:13" s="4" customFormat="1">
       <c r="A248" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B248" s="33">
-        <v>112375</v>
-[...5 lines deleted...]
-        <v>640102</v>
+        <v>417</v>
+      </c>
+      <c r="C248" s="67">
+        <v>834</v>
+      </c>
+      <c r="D248" s="67">
+        <v>1251</v>
       </c>
       <c r="E248" s="15">
-        <v>900930</v>
-[...15 lines deleted...]
-      <c r="L248" s="60"/>
+        <v>1668</v>
+      </c>
+      <c r="F248" s="74">
+        <v>2085</v>
+      </c>
+      <c r="G248" s="76">
+        <v>2502</v>
+      </c>
+      <c r="H248" s="74">
+        <v>2502</v>
+      </c>
+      <c r="I248" s="74">
+        <v>2502</v>
+      </c>
+      <c r="J248" s="74">
+        <v>2502</v>
+      </c>
+      <c r="K248" s="59"/>
+      <c r="L248" s="59"/>
       <c r="M248" s="15"/>
     </row>
     <row r="249" spans="1:13" s="4" customFormat="1">
       <c r="A249" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B249" s="33">
-        <v>1743753</v>
-[...5 lines deleted...]
-        <v>6725997</v>
+        <v>852233</v>
+      </c>
+      <c r="C249" s="67">
+        <v>1873141</v>
+      </c>
+      <c r="D249" s="67">
+        <v>2708397</v>
       </c>
       <c r="E249" s="15">
-        <v>8852742</v>
-[...15 lines deleted...]
-      <c r="L249" s="60"/>
+        <v>3737383</v>
+      </c>
+      <c r="F249" s="74">
+        <v>3978624</v>
+      </c>
+      <c r="G249" s="76">
+        <v>4485745</v>
+      </c>
+      <c r="H249" s="74">
+        <v>5337723</v>
+      </c>
+      <c r="I249" s="74">
+        <v>5966333</v>
+      </c>
+      <c r="J249" s="74">
+        <v>6746584</v>
+      </c>
+      <c r="K249" s="59"/>
+      <c r="L249" s="59"/>
       <c r="M249" s="15"/>
     </row>
-    <row r="250" spans="1:13" s="4" customFormat="1">
+    <row r="250" spans="1:13" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A250" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B250" s="33">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>1251</v>
+        <v>863</v>
+      </c>
+      <c r="C250" s="67">
+        <v>3038</v>
+      </c>
+      <c r="D250" s="67">
+        <v>5213</v>
       </c>
       <c r="E250" s="15">
-        <v>1668</v>
-[...15 lines deleted...]
-      <c r="L250" s="60"/>
+        <v>7388</v>
+      </c>
+      <c r="F250" s="74">
+        <v>8251</v>
+      </c>
+      <c r="G250" s="76">
+        <v>9114</v>
+      </c>
+      <c r="H250" s="74">
+        <v>15571</v>
+      </c>
+      <c r="I250" s="74">
+        <v>32335</v>
+      </c>
+      <c r="J250" s="74">
+        <v>49098</v>
+      </c>
+      <c r="K250" s="59"/>
+      <c r="L250" s="59"/>
       <c r="M250" s="15"/>
     </row>
     <row r="251" spans="1:13" s="4" customFormat="1">
       <c r="A251" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B251" s="33">
-        <v>852233</v>
-[...5 lines deleted...]
-        <v>2708397</v>
+        <v>1388080</v>
+      </c>
+      <c r="C251" s="67">
+        <v>4185079</v>
+      </c>
+      <c r="D251" s="67">
+        <v>7070848</v>
       </c>
       <c r="E251" s="15">
-        <v>3737383</v>
-[...15 lines deleted...]
-      <c r="L251" s="60"/>
+        <v>4259686</v>
+      </c>
+      <c r="F251" s="74">
+        <v>5159496</v>
+      </c>
+      <c r="G251" s="76">
+        <v>5969838</v>
+      </c>
+      <c r="H251" s="74">
+        <v>6976105</v>
+      </c>
+      <c r="I251" s="74">
+        <v>8049767</v>
+      </c>
+      <c r="J251" s="74">
+        <v>9372082</v>
+      </c>
+      <c r="K251" s="59"/>
+      <c r="L251" s="59"/>
       <c r="M251" s="15"/>
     </row>
-    <row r="252" spans="1:13" s="4" customFormat="1" ht="18.75" customHeight="1">
-[...29 lines deleted...]
-      <c r="L252" s="60"/>
+    <row r="252" spans="1:13" s="4" customFormat="1">
+      <c r="A252" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B252" s="6"/>
+      <c r="C252" s="6"/>
+      <c r="D252" s="15"/>
+      <c r="E252" s="15"/>
+      <c r="F252" s="45"/>
+      <c r="G252" s="52"/>
+      <c r="H252" s="42"/>
+      <c r="I252" s="42"/>
+      <c r="J252" s="6"/>
+      <c r="K252" s="59"/>
+      <c r="L252" s="15"/>
       <c r="M252" s="15"/>
     </row>
     <row r="253" spans="1:13" s="4" customFormat="1">
-      <c r="A253" s="13" t="s">
-        <v>63</v>
+      <c r="A253" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B253" s="33">
-        <v>1388080</v>
-[...5 lines deleted...]
-        <v>7070848</v>
+        <v>2140208</v>
+      </c>
+      <c r="C253" s="67">
+        <v>6613389</v>
+      </c>
+      <c r="D253" s="67">
+        <v>15068075</v>
       </c>
       <c r="E253" s="15">
-        <v>4259686</v>
-[...15 lines deleted...]
-      <c r="L253" s="60"/>
+        <v>21310757</v>
+      </c>
+      <c r="F253" s="74">
+        <v>24248351</v>
+      </c>
+      <c r="G253" s="76">
+        <v>27780910</v>
+      </c>
+      <c r="H253" s="74">
+        <v>31509771</v>
+      </c>
+      <c r="I253" s="74">
+        <v>36669917</v>
+      </c>
+      <c r="J253" s="74">
+        <v>43254367</v>
+      </c>
+      <c r="K253" s="59"/>
+      <c r="L253" s="59"/>
       <c r="M253" s="15"/>
     </row>
     <row r="254" spans="1:13" s="4" customFormat="1">
-      <c r="A254" s="7" t="s">
-[...12 lines deleted...]
-      <c r="L254" s="15"/>
+      <c r="A254" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B254" s="33">
+        <v>10232</v>
+      </c>
+      <c r="C254" s="67">
+        <v>136542</v>
+      </c>
+      <c r="D254" s="67">
+        <v>2473805</v>
+      </c>
+      <c r="E254" s="15">
+        <v>2600114</v>
+      </c>
+      <c r="F254" s="74">
+        <v>2649234</v>
+      </c>
+      <c r="G254" s="76">
+        <v>2702969</v>
+      </c>
+      <c r="H254" s="74">
+        <v>2757082</v>
+      </c>
+      <c r="I254" s="74">
+        <v>2886285</v>
+      </c>
+      <c r="J254" s="74">
+        <v>3015488</v>
+      </c>
+      <c r="K254" s="59"/>
+      <c r="L254" s="59"/>
       <c r="M254" s="15"/>
     </row>
     <row r="255" spans="1:13" s="4" customFormat="1">
-      <c r="A255" s="7" t="s">
-[...9 lines deleted...]
-        <v>15068075</v>
+      <c r="A255" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B255" s="66">
+        <v>40045</v>
+      </c>
+      <c r="C255" s="67">
+        <v>67797</v>
+      </c>
+      <c r="D255" s="67">
+        <v>85904</v>
       </c>
       <c r="E255" s="15">
-        <v>21310757</v>
-[...15 lines deleted...]
-      <c r="L255" s="60"/>
+        <v>147932</v>
+      </c>
+      <c r="F255" s="74">
+        <v>190372</v>
+      </c>
+      <c r="G255" s="76">
+        <v>190372</v>
+      </c>
+      <c r="H255" s="74">
+        <v>304519</v>
+      </c>
+      <c r="I255" s="74">
+        <v>380178</v>
+      </c>
+      <c r="J255" s="74">
+        <v>948645</v>
+      </c>
+      <c r="K255" s="59"/>
+      <c r="L255" s="59"/>
       <c r="M255" s="15"/>
     </row>
     <row r="256" spans="1:13" s="4" customFormat="1">
       <c r="A256" s="13" t="s">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>2473805</v>
+        <v>55</v>
+      </c>
+      <c r="B256" s="66">
+        <v>500</v>
+      </c>
+      <c r="C256" s="67">
+        <v>1000</v>
+      </c>
+      <c r="D256" s="67">
+        <v>1500</v>
       </c>
       <c r="E256" s="15">
-        <v>2600114</v>
-[...15 lines deleted...]
-      <c r="L256" s="60"/>
+        <v>2000</v>
+      </c>
+      <c r="F256" s="74">
+        <v>2500</v>
+      </c>
+      <c r="G256" s="76">
+        <v>3000</v>
+      </c>
+      <c r="H256" s="74">
+        <v>3465</v>
+      </c>
+      <c r="I256" s="74">
+        <v>3930</v>
+      </c>
+      <c r="J256" s="74">
+        <v>4395</v>
+      </c>
+      <c r="K256" s="59"/>
+      <c r="L256" s="59"/>
       <c r="M256" s="15"/>
     </row>
     <row r="257" spans="1:13" s="4" customFormat="1">
       <c r="A257" s="13" t="s">
-        <v>65</v>
-[...8 lines deleted...]
-        <v>85904</v>
+        <v>56</v>
+      </c>
+      <c r="B257" s="33">
+        <v>47854</v>
+      </c>
+      <c r="C257" s="67">
+        <v>82634</v>
+      </c>
+      <c r="D257" s="67">
+        <v>117414</v>
       </c>
       <c r="E257" s="15">
-        <v>147932</v>
-[...15 lines deleted...]
-      <c r="L257" s="60"/>
+        <v>152194</v>
+      </c>
+      <c r="F257" s="74">
+        <v>167471</v>
+      </c>
+      <c r="G257" s="76">
+        <v>182748</v>
+      </c>
+      <c r="H257" s="74">
+        <v>190360</v>
+      </c>
+      <c r="I257" s="74">
+        <v>237602</v>
+      </c>
+      <c r="J257" s="74">
+        <v>284844</v>
+      </c>
+      <c r="K257" s="59"/>
+      <c r="L257" s="59"/>
       <c r="M257" s="15"/>
     </row>
     <row r="258" spans="1:13" s="4" customFormat="1">
       <c r="A258" s="13" t="s">
-        <v>55</v>
-[...8 lines deleted...]
-        <v>1500</v>
+        <v>57</v>
+      </c>
+      <c r="B258" s="33">
+        <v>116773</v>
+      </c>
+      <c r="C258" s="67">
+        <v>248725</v>
+      </c>
+      <c r="D258" s="67">
+        <v>423980</v>
       </c>
       <c r="E258" s="15">
-        <v>2000</v>
-[...15 lines deleted...]
-      <c r="L258" s="60"/>
+        <v>589745</v>
+      </c>
+      <c r="F258" s="74">
+        <v>658528</v>
+      </c>
+      <c r="G258" s="76">
+        <v>790625</v>
+      </c>
+      <c r="H258" s="74">
+        <v>872923</v>
+      </c>
+      <c r="I258" s="74">
+        <v>959173</v>
+      </c>
+      <c r="J258" s="74">
+        <v>1156407</v>
+      </c>
+      <c r="K258" s="59"/>
+      <c r="L258" s="59"/>
       <c r="M258" s="15"/>
     </row>
     <row r="259" spans="1:13" s="4" customFormat="1">
       <c r="A259" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B259" s="33">
-        <v>47854</v>
-[...5 lines deleted...]
-        <v>117414</v>
+        <v>706</v>
+      </c>
+      <c r="C259" s="67">
+        <v>2008</v>
+      </c>
+      <c r="D259" s="67">
+        <v>3310</v>
       </c>
       <c r="E259" s="15">
-        <v>152194</v>
-[...15 lines deleted...]
-      <c r="L259" s="60"/>
+        <v>4611</v>
+      </c>
+      <c r="F259" s="74">
+        <v>4652</v>
+      </c>
+      <c r="G259" s="76">
+        <v>4692</v>
+      </c>
+      <c r="H259" s="74">
+        <v>4732</v>
+      </c>
+      <c r="I259" s="74">
+        <v>6764</v>
+      </c>
+      <c r="J259" s="74">
+        <v>8795</v>
+      </c>
+      <c r="K259" s="59"/>
+      <c r="L259" s="59"/>
       <c r="M259" s="15"/>
     </row>
     <row r="260" spans="1:13" s="4" customFormat="1">
       <c r="A260" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B260" s="33">
-        <v>116773</v>
-[...5 lines deleted...]
-        <v>423980</v>
+        <v>681974</v>
+      </c>
+      <c r="C260" s="67">
+        <v>1897481</v>
+      </c>
+      <c r="D260" s="67">
+        <v>4179143</v>
       </c>
       <c r="E260" s="15">
-        <v>589745</v>
-[...15 lines deleted...]
-      <c r="L260" s="60"/>
+        <v>5983650</v>
+      </c>
+      <c r="F260" s="74">
+        <v>6857434</v>
+      </c>
+      <c r="G260" s="76">
+        <v>8011860</v>
+      </c>
+      <c r="H260" s="74">
+        <v>9524929</v>
+      </c>
+      <c r="I260" s="74">
+        <v>11992906</v>
+      </c>
+      <c r="J260" s="74">
+        <v>14365484</v>
+      </c>
+      <c r="K260" s="59"/>
+      <c r="L260" s="59"/>
       <c r="M260" s="15"/>
     </row>
     <row r="261" spans="1:13" s="4" customFormat="1">
       <c r="A261" s="13" t="s">
-        <v>58</v>
-[...27 lines deleted...]
-      <c r="L261" s="60"/>
+        <v>60</v>
+      </c>
+      <c r="B261" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C261" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D261" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E261" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F261" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G261" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H261" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I261" s="74">
+        <v>46</v>
+      </c>
+      <c r="J261" s="74">
+        <v>92</v>
+      </c>
+      <c r="K261" s="59"/>
+      <c r="L261" s="59"/>
       <c r="M261" s="15"/>
     </row>
     <row r="262" spans="1:13" s="4" customFormat="1">
       <c r="A262" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B262" s="33">
-        <v>681974</v>
-[...5 lines deleted...]
-        <v>4179143</v>
+        <v>225566</v>
+      </c>
+      <c r="C262" s="67">
+        <v>789408</v>
+      </c>
+      <c r="D262" s="67">
+        <v>1396963</v>
       </c>
       <c r="E262" s="15">
-        <v>5983650</v>
-[...15 lines deleted...]
-      <c r="L262" s="60"/>
+        <v>2004517</v>
+      </c>
+      <c r="F262" s="74">
+        <v>2145734</v>
+      </c>
+      <c r="G262" s="76">
+        <v>2286950</v>
+      </c>
+      <c r="H262" s="74">
+        <v>2429791</v>
+      </c>
+      <c r="I262" s="74">
+        <v>2702303</v>
+      </c>
+      <c r="J262" s="74">
+        <v>2974815</v>
+      </c>
+      <c r="K262" s="59"/>
+      <c r="L262" s="59"/>
       <c r="M262" s="15"/>
     </row>
     <row r="263" spans="1:13" s="4" customFormat="1">
       <c r="A263" s="13" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B263" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="B263" s="33">
+        <v>425</v>
+      </c>
+      <c r="C263" s="67">
+        <v>1174</v>
+      </c>
+      <c r="D263" s="67">
+        <v>1924</v>
+      </c>
+      <c r="E263" s="15">
+        <v>2673</v>
+      </c>
+      <c r="F263" s="74">
+        <v>3058</v>
+      </c>
+      <c r="G263" s="76">
+        <v>3443</v>
+      </c>
+      <c r="H263" s="74">
+        <v>3443</v>
+      </c>
+      <c r="I263" s="74">
+        <v>3684</v>
+      </c>
+      <c r="J263" s="74">
+        <v>3925</v>
+      </c>
+      <c r="K263" s="59"/>
+      <c r="L263" s="59"/>
+      <c r="M263" s="15"/>
+    </row>
+    <row r="264" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A264" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B264" s="33">
+        <v>1016134</v>
+      </c>
+      <c r="C264" s="67">
+        <v>3386625</v>
+      </c>
+      <c r="D264" s="67">
+        <v>6384140</v>
+      </c>
+      <c r="E264" s="15">
+        <v>9823327</v>
+      </c>
+      <c r="F264" s="74">
+        <v>11569378</v>
+      </c>
+      <c r="G264" s="76">
+        <v>13604263</v>
+      </c>
+      <c r="H264" s="74">
+        <v>15418538</v>
+      </c>
+      <c r="I264" s="74">
+        <v>17497060</v>
+      </c>
+      <c r="J264" s="74">
+        <v>20491493</v>
+      </c>
+      <c r="K264" s="59"/>
+      <c r="L264" s="59"/>
+      <c r="M264" s="15"/>
+    </row>
+    <row r="265" spans="1:13" s="4" customFormat="1" ht="21.6">
+      <c r="A265" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B265" s="6"/>
+      <c r="C265" s="6"/>
+      <c r="D265" s="15"/>
+      <c r="E265" s="6"/>
+      <c r="F265" s="21"/>
+      <c r="G265" s="11"/>
+      <c r="H265" s="60"/>
+      <c r="I265" s="60"/>
+      <c r="J265" s="6"/>
+      <c r="K265" s="59"/>
+      <c r="L265" s="12"/>
+      <c r="M265" s="15"/>
+    </row>
+    <row r="266" spans="1:13" s="4" customFormat="1">
+      <c r="A266" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B266" s="33">
+        <v>164943</v>
+      </c>
+      <c r="C266" s="67">
+        <v>371442</v>
+      </c>
+      <c r="D266" s="67">
+        <v>577246</v>
+      </c>
+      <c r="E266" s="15">
+        <v>1248569</v>
+      </c>
+      <c r="F266" s="74">
+        <v>1296247</v>
+      </c>
+      <c r="G266" s="76">
+        <v>1345219</v>
+      </c>
+      <c r="H266" s="74">
+        <v>1395733</v>
+      </c>
+      <c r="I266" s="74">
+        <v>1516905</v>
+      </c>
+      <c r="J266" s="74">
+        <v>1649608</v>
+      </c>
+      <c r="K266" s="59"/>
+      <c r="L266" s="59"/>
+      <c r="M266" s="15"/>
+    </row>
+    <row r="267" spans="1:13" s="4" customFormat="1">
+      <c r="A267" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B267" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C263" s="15" t="s">
-[...138 lines deleted...]
-      <c r="L267" s="12"/>
+      <c r="C267" s="67">
+        <v>4234</v>
+      </c>
+      <c r="D267" s="67">
+        <v>8469</v>
+      </c>
+      <c r="E267" s="15">
+        <v>12703</v>
+      </c>
+      <c r="F267" s="74">
+        <v>12703</v>
+      </c>
+      <c r="G267" s="76">
+        <v>12703</v>
+      </c>
+      <c r="H267" s="74">
+        <v>12703</v>
+      </c>
+      <c r="I267" s="74">
+        <v>13953</v>
+      </c>
+      <c r="J267" s="74">
+        <v>15202</v>
+      </c>
+      <c r="K267" s="15"/>
+      <c r="L267" s="59"/>
       <c r="M267" s="15"/>
     </row>
     <row r="268" spans="1:13" s="4" customFormat="1">
-      <c r="A268" s="7" t="s">
-        <v>66</v>
+      <c r="A268" s="13" t="s">
+        <v>56</v>
       </c>
       <c r="B268" s="33">
-        <v>164943</v>
-[...5 lines deleted...]
-        <v>577246</v>
+        <v>1364</v>
+      </c>
+      <c r="C268" s="67">
+        <v>2748</v>
+      </c>
+      <c r="D268" s="67">
+        <v>4132</v>
       </c>
       <c r="E268" s="15">
-        <v>1248569</v>
-[...15 lines deleted...]
-      <c r="L268" s="60"/>
+        <v>5516</v>
+      </c>
+      <c r="F268" s="74">
+        <v>5516</v>
+      </c>
+      <c r="G268" s="76">
+        <v>5516</v>
+      </c>
+      <c r="H268" s="74">
+        <v>5516</v>
+      </c>
+      <c r="I268" s="74">
+        <v>5516</v>
+      </c>
+      <c r="J268" s="74">
+        <v>5516</v>
+      </c>
+      <c r="K268" s="59"/>
+      <c r="L268" s="59"/>
       <c r="M268" s="15"/>
     </row>
     <row r="269" spans="1:13" s="4" customFormat="1">
       <c r="A269" s="13" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>8469</v>
+        <v>57</v>
+      </c>
+      <c r="B269" s="33">
+        <v>333</v>
+      </c>
+      <c r="C269" s="67">
+        <v>666</v>
+      </c>
+      <c r="D269" s="67">
+        <v>999</v>
       </c>
       <c r="E269" s="15">
-        <v>12703</v>
-[...15 lines deleted...]
-      <c r="L269" s="60"/>
+        <v>1332</v>
+      </c>
+      <c r="F269" s="74">
+        <v>1665</v>
+      </c>
+      <c r="G269" s="76">
+        <v>1998</v>
+      </c>
+      <c r="H269" s="74">
+        <v>1998</v>
+      </c>
+      <c r="I269" s="74">
+        <v>1998</v>
+      </c>
+      <c r="J269" s="74">
+        <v>1998</v>
+      </c>
+      <c r="K269" s="59"/>
+      <c r="L269" s="59"/>
       <c r="M269" s="15"/>
     </row>
     <row r="270" spans="1:13" s="4" customFormat="1">
       <c r="A270" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B270" s="33">
-        <v>1364</v>
-[...5 lines deleted...]
-        <v>4132</v>
+        <v>813</v>
+      </c>
+      <c r="C270" s="67">
+        <v>980</v>
+      </c>
+      <c r="D270" s="67">
+        <v>1147</v>
       </c>
       <c r="E270" s="15">
-        <v>5516</v>
-[...15 lines deleted...]
-      <c r="L270" s="60"/>
+        <v>466314</v>
+      </c>
+      <c r="F270" s="74">
+        <v>503090</v>
+      </c>
+      <c r="G270" s="76">
+        <v>539865</v>
+      </c>
+      <c r="H270" s="74">
+        <v>576473</v>
+      </c>
+      <c r="I270" s="74">
+        <v>614318</v>
+      </c>
+      <c r="J270" s="74">
+        <v>662782</v>
+      </c>
+      <c r="K270" s="59"/>
+      <c r="L270" s="59"/>
       <c r="M270" s="15"/>
     </row>
     <row r="271" spans="1:13" s="4" customFormat="1">
       <c r="A271" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B271" s="33">
-        <v>333</v>
-[...5 lines deleted...]
-        <v>999</v>
+        <v>118284</v>
+      </c>
+      <c r="C271" s="67">
+        <v>316375</v>
+      </c>
+      <c r="D271" s="67">
+        <v>514467</v>
       </c>
       <c r="E271" s="15">
-        <v>1332</v>
-[...15 lines deleted...]
-      <c r="L271" s="60"/>
+        <v>712558</v>
+      </c>
+      <c r="F271" s="74">
+        <v>722682</v>
+      </c>
+      <c r="G271" s="76">
+        <v>732806</v>
+      </c>
+      <c r="H271" s="74">
+        <v>742847</v>
+      </c>
+      <c r="I271" s="74">
+        <v>822597</v>
+      </c>
+      <c r="J271" s="74">
+        <v>902346</v>
+      </c>
+      <c r="K271" s="59"/>
+      <c r="L271" s="59"/>
       <c r="M271" s="15"/>
     </row>
     <row r="272" spans="1:13" s="4" customFormat="1">
       <c r="A272" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B272" s="33">
-        <v>813</v>
-[...5 lines deleted...]
-        <v>1147</v>
+        <v>44148</v>
+      </c>
+      <c r="C272" s="67">
+        <v>46436</v>
+      </c>
+      <c r="D272" s="67">
+        <v>48029</v>
       </c>
       <c r="E272" s="15">
-        <v>466314</v>
-[...15 lines deleted...]
-      <c r="L272" s="60"/>
+        <v>50142</v>
+      </c>
+      <c r="F272" s="74">
+        <v>50587</v>
+      </c>
+      <c r="G272" s="76">
+        <v>52325</v>
+      </c>
+      <c r="H272" s="74">
+        <v>56190</v>
+      </c>
+      <c r="I272" s="74">
+        <v>58518</v>
+      </c>
+      <c r="J272" s="74">
+        <v>61757</v>
+      </c>
+      <c r="K272" s="59"/>
+      <c r="L272" s="59"/>
       <c r="M272" s="15"/>
     </row>
     <row r="273" spans="1:13" s="4" customFormat="1">
-      <c r="A273" s="13" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A273" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B273" s="6"/>
+      <c r="C273" s="6"/>
+      <c r="D273" s="15"/>
+      <c r="E273" s="6"/>
+      <c r="F273" s="22"/>
+      <c r="G273" s="51"/>
+      <c r="H273" s="42"/>
+      <c r="I273" s="42"/>
       <c r="J273" s="60"/>
-      <c r="K273" s="60"/>
-[...1 lines deleted...]
-      <c r="M273" s="15"/>
+      <c r="K273" s="59"/>
+      <c r="L273" s="12"/>
+      <c r="M273" s="12"/>
     </row>
     <row r="274" spans="1:13" s="4" customFormat="1">
-      <c r="A274" s="13" t="s">
-        <v>63</v>
+      <c r="A274" s="7" t="s">
+        <v>66</v>
       </c>
       <c r="B274" s="33">
-        <v>44148</v>
-[...5 lines deleted...]
-        <v>48029</v>
+        <v>761116</v>
+      </c>
+      <c r="C274" s="67">
+        <v>2240964</v>
+      </c>
+      <c r="D274" s="67">
+        <v>7438359</v>
       </c>
       <c r="E274" s="15">
-        <v>50142</v>
-[...15 lines deleted...]
-      <c r="L274" s="60"/>
+        <v>9879699</v>
+      </c>
+      <c r="F274" s="74">
+        <v>11604325</v>
+      </c>
+      <c r="G274" s="76">
+        <v>13668622</v>
+      </c>
+      <c r="H274" s="74">
+        <v>16113607</v>
+      </c>
+      <c r="I274" s="74">
+        <v>19865535</v>
+      </c>
+      <c r="J274" s="74">
+        <v>24655356</v>
+      </c>
+      <c r="K274" s="59"/>
+      <c r="L274" s="59"/>
       <c r="M274" s="15"/>
     </row>
     <row r="275" spans="1:13" s="4" customFormat="1">
-      <c r="A275" s="7" t="s">
-[...13 lines deleted...]
-      <c r="M275" s="12"/>
+      <c r="A275" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B275" s="33">
+        <v>5015</v>
+      </c>
+      <c r="C275" s="67">
+        <v>15677</v>
+      </c>
+      <c r="D275" s="67">
+        <v>2237293</v>
+      </c>
+      <c r="E275" s="15">
+        <v>2247955</v>
+      </c>
+      <c r="F275" s="74">
+        <v>2247955</v>
+      </c>
+      <c r="G275" s="76">
+        <v>2252570</v>
+      </c>
+      <c r="H275" s="74">
+        <v>2257185</v>
+      </c>
+      <c r="I275" s="74">
+        <v>2329335</v>
+      </c>
+      <c r="J275" s="74">
+        <v>2401484</v>
+      </c>
+      <c r="K275" s="59"/>
+      <c r="L275" s="59"/>
+      <c r="M275" s="15"/>
     </row>
     <row r="276" spans="1:13" s="4" customFormat="1">
-      <c r="A276" s="7" t="s">
-[...28 lines deleted...]
-      <c r="L276" s="60"/>
+      <c r="A276" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B276" s="33"/>
+      <c r="C276" s="67"/>
+      <c r="D276" s="67"/>
+      <c r="E276" s="15"/>
+      <c r="F276" s="74"/>
+      <c r="G276" s="76"/>
+      <c r="H276" s="74"/>
+      <c r="I276" s="74"/>
+      <c r="J276" s="33" t="s">
+        <v>114</v>
+      </c>
+      <c r="K276" s="59"/>
+      <c r="L276" s="59"/>
       <c r="M276" s="15"/>
     </row>
     <row r="277" spans="1:13" s="4" customFormat="1">
       <c r="A277" s="13" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="B277" s="33">
-        <v>5015</v>
-[...5 lines deleted...]
-        <v>2237293</v>
+        <v>98960</v>
+      </c>
+      <c r="C277" s="67">
+        <v>209293</v>
+      </c>
+      <c r="D277" s="67">
+        <v>362930</v>
       </c>
       <c r="E277" s="15">
-        <v>2247955</v>
-[...15 lines deleted...]
-      <c r="L277" s="60"/>
+        <v>507077</v>
+      </c>
+      <c r="F277" s="74">
+        <v>558858</v>
+      </c>
+      <c r="G277" s="76">
+        <v>673954</v>
+      </c>
+      <c r="H277" s="74">
+        <v>748599</v>
+      </c>
+      <c r="I277" s="74">
+        <v>827125</v>
+      </c>
+      <c r="J277" s="74">
+        <v>1016635</v>
+      </c>
+      <c r="K277" s="59"/>
+      <c r="L277" s="59"/>
       <c r="M277" s="15"/>
     </row>
     <row r="278" spans="1:13" s="4" customFormat="1">
       <c r="A278" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B278" s="33">
-        <v>98960</v>
-[...5 lines deleted...]
-        <v>362930</v>
+        <v>458087</v>
+      </c>
+      <c r="C278" s="67">
+        <v>1098664</v>
+      </c>
+      <c r="D278" s="67">
+        <v>2460013</v>
       </c>
       <c r="E278" s="15">
-        <v>507077</v>
-[...15 lines deleted...]
-      <c r="L278" s="60"/>
+        <v>3197312</v>
+      </c>
+      <c r="F278" s="74">
+        <v>3770746</v>
+      </c>
+      <c r="G278" s="76">
+        <v>4521377</v>
+      </c>
+      <c r="H278" s="74">
+        <v>5771715</v>
+      </c>
+      <c r="I278" s="74">
+        <v>7986282</v>
+      </c>
+      <c r="J278" s="74">
+        <v>9718638</v>
+      </c>
+      <c r="K278" s="59"/>
+      <c r="L278" s="59"/>
       <c r="M278" s="15"/>
     </row>
     <row r="279" spans="1:13" s="4" customFormat="1">
       <c r="A279" s="13" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="B279" s="33">
-        <v>458087</v>
-[...5 lines deleted...]
-        <v>2460013</v>
+        <v>58894</v>
+      </c>
+      <c r="C279" s="67">
+        <v>170246</v>
+      </c>
+      <c r="D279" s="67">
+        <v>281598</v>
       </c>
       <c r="E279" s="15">
-        <v>3197312</v>
-[...15 lines deleted...]
-      <c r="L279" s="60"/>
+        <v>392949</v>
+      </c>
+      <c r="F279" s="74">
+        <v>441452</v>
+      </c>
+      <c r="G279" s="76">
+        <v>489954</v>
+      </c>
+      <c r="H279" s="74">
+        <v>538456</v>
+      </c>
+      <c r="I279" s="74">
+        <v>630717</v>
+      </c>
+      <c r="J279" s="74">
+        <v>722977</v>
+      </c>
+      <c r="K279" s="59"/>
+      <c r="L279" s="59"/>
       <c r="M279" s="15"/>
     </row>
     <row r="280" spans="1:13" s="4" customFormat="1">
       <c r="A280" s="13" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="B280" s="33">
-        <v>58894</v>
-[...5 lines deleted...]
-        <v>281598</v>
+        <v>140160</v>
+      </c>
+      <c r="C280" s="67">
+        <v>747084</v>
+      </c>
+      <c r="D280" s="67">
+        <v>2096524</v>
       </c>
       <c r="E280" s="15">
-        <v>392949</v>
-[...15 lines deleted...]
-      <c r="L280" s="60"/>
+        <v>3534406</v>
+      </c>
+      <c r="F280" s="74">
+        <v>4585314</v>
+      </c>
+      <c r="G280" s="76">
+        <v>5730767</v>
+      </c>
+      <c r="H280" s="74">
+        <v>6797652</v>
+      </c>
+      <c r="I280" s="74">
+        <v>8092077</v>
+      </c>
+      <c r="J280" s="74">
+        <v>10300072</v>
+      </c>
+      <c r="K280" s="59"/>
+      <c r="L280" s="59"/>
       <c r="M280" s="15"/>
     </row>
-    <row r="281" spans="1:13" s="4" customFormat="1">
-[...29 lines deleted...]
-      <c r="L281" s="60"/>
+    <row r="281" spans="1:13" s="4" customFormat="1" ht="21.6">
+      <c r="A281" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B281" s="6"/>
+      <c r="C281" s="6"/>
+      <c r="D281" s="15"/>
+      <c r="E281" s="21"/>
+      <c r="F281" s="21"/>
+      <c r="G281" s="14"/>
+      <c r="H281" s="42"/>
+      <c r="I281" s="42"/>
+      <c r="J281" s="42"/>
+      <c r="K281" s="15"/>
+      <c r="L281" s="15"/>
       <c r="M281" s="15"/>
     </row>
-    <row r="282" spans="1:13" s="4" customFormat="1" ht="21.6">
+    <row r="282" spans="1:13" s="4" customFormat="1">
       <c r="A282" s="7" t="s">
-        <v>45</v>
-[...11 lines deleted...]
-      <c r="L282" s="15"/>
+        <v>66</v>
+      </c>
+      <c r="B282" s="33">
+        <v>886039</v>
+      </c>
+      <c r="C282" s="67">
+        <v>2322336</v>
+      </c>
+      <c r="D282" s="67">
+        <v>4110533</v>
+      </c>
+      <c r="E282" s="15">
+        <v>5670777</v>
+      </c>
+      <c r="F282" s="74">
+        <v>6506866</v>
+      </c>
+      <c r="G282" s="76">
+        <v>7535725</v>
+      </c>
+      <c r="H282" s="74">
+        <v>8415396</v>
+      </c>
+      <c r="I282" s="74">
+        <v>9347572</v>
+      </c>
+      <c r="J282" s="15">
+        <v>10661431</v>
+      </c>
+      <c r="K282" s="59"/>
+      <c r="L282" s="59"/>
       <c r="M282" s="15"/>
     </row>
     <row r="283" spans="1:13" s="4" customFormat="1">
-      <c r="A283" s="7" t="s">
-[...9 lines deleted...]
-        <v>4110533</v>
+      <c r="A283" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B283" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="C283" s="67">
+        <v>106196</v>
+      </c>
+      <c r="D283" s="67">
+        <v>212392</v>
       </c>
       <c r="E283" s="15">
-        <v>5670777</v>
-[...15 lines deleted...]
-      <c r="L283" s="60"/>
+        <v>318588</v>
+      </c>
+      <c r="F283" s="74">
+        <v>362491</v>
+      </c>
+      <c r="G283" s="76">
+        <v>406394</v>
+      </c>
+      <c r="H283" s="74">
+        <v>450805</v>
+      </c>
+      <c r="I283" s="74">
+        <v>501170</v>
+      </c>
+      <c r="J283" s="15">
+        <v>551536</v>
+      </c>
+      <c r="K283" s="59"/>
+      <c r="L283" s="59"/>
       <c r="M283" s="15"/>
     </row>
     <row r="284" spans="1:13" s="4" customFormat="1">
       <c r="A284" s="13" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>212392</v>
+        <v>65</v>
+      </c>
+      <c r="B284" s="33">
+        <v>33839</v>
+      </c>
+      <c r="C284" s="67">
+        <v>60150</v>
+      </c>
+      <c r="D284" s="67">
+        <v>76817</v>
       </c>
       <c r="E284" s="15">
-        <v>318588</v>
-[...15 lines deleted...]
-      <c r="L284" s="60"/>
+        <v>137405</v>
+      </c>
+      <c r="F284" s="74">
+        <v>179845</v>
+      </c>
+      <c r="G284" s="76">
+        <v>179845</v>
+      </c>
+      <c r="H284" s="74">
+        <v>293992</v>
+      </c>
+      <c r="I284" s="74">
+        <v>368891</v>
+      </c>
+      <c r="J284" s="15">
+        <v>441048</v>
+      </c>
+      <c r="K284" s="59"/>
+      <c r="L284" s="59"/>
       <c r="M284" s="15"/>
     </row>
     <row r="285" spans="1:13" s="4" customFormat="1">
       <c r="A285" s="13" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="B285" s="33">
-        <v>33839</v>
-[...5 lines deleted...]
-        <v>76817</v>
+        <v>38917</v>
+      </c>
+      <c r="C285" s="67">
+        <v>64740</v>
+      </c>
+      <c r="D285" s="67">
+        <v>90563</v>
       </c>
       <c r="E285" s="15">
-        <v>137405</v>
-[...15 lines deleted...]
-      <c r="L285" s="60"/>
+        <v>116386</v>
+      </c>
+      <c r="F285" s="74">
+        <v>124078</v>
+      </c>
+      <c r="G285" s="76">
+        <v>131770</v>
+      </c>
+      <c r="H285" s="74">
+        <v>137476</v>
+      </c>
+      <c r="I285" s="74">
+        <v>182609</v>
+      </c>
+      <c r="J285" s="15">
+        <v>227742</v>
+      </c>
+      <c r="K285" s="59"/>
+      <c r="L285" s="59"/>
       <c r="M285" s="15"/>
     </row>
-    <row r="286" spans="1:13" s="4" customFormat="1">
+    <row r="286" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A286" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B286" s="33">
-        <v>38917</v>
-[...5 lines deleted...]
-        <v>90563</v>
+        <v>91925</v>
+      </c>
+      <c r="C286" s="67">
+        <v>555413</v>
+      </c>
+      <c r="D286" s="67">
+        <v>1364391</v>
       </c>
       <c r="E286" s="15">
-        <v>116386</v>
-[...15 lines deleted...]
-      <c r="L286" s="60"/>
+        <v>1855160</v>
+      </c>
+      <c r="F286" s="74">
+        <v>2002477</v>
+      </c>
+      <c r="G286" s="76">
+        <v>2253134</v>
+      </c>
+      <c r="H286" s="74">
+        <v>2358565</v>
+      </c>
+      <c r="I286" s="74">
+        <v>2482103</v>
+      </c>
+      <c r="J286" s="15">
+        <v>2981835</v>
+      </c>
+      <c r="K286" s="59"/>
+      <c r="L286" s="59"/>
       <c r="M286" s="15"/>
     </row>
-    <row r="287" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="287" spans="1:13" s="4" customFormat="1">
       <c r="A287" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B287" s="33">
-        <v>91925</v>
-[...5 lines deleted...]
-        <v>1364391</v>
+        <v>42749</v>
+      </c>
+      <c r="C287" s="67">
+        <v>287016</v>
+      </c>
+      <c r="D287" s="67">
+        <v>574994</v>
       </c>
       <c r="E287" s="15">
-        <v>1855160</v>
-[...15 lines deleted...]
-      <c r="L287" s="60"/>
+        <v>862973</v>
+      </c>
+      <c r="F287" s="74">
+        <v>939403</v>
+      </c>
+      <c r="G287" s="76">
+        <v>1015832</v>
+      </c>
+      <c r="H287" s="74">
+        <v>1097840</v>
+      </c>
+      <c r="I287" s="74">
+        <v>1192837</v>
+      </c>
+      <c r="J287" s="15">
+        <v>1287833</v>
+      </c>
+      <c r="K287" s="59"/>
+      <c r="L287" s="59"/>
       <c r="M287" s="15"/>
     </row>
     <row r="288" spans="1:13" s="4" customFormat="1">
       <c r="A288" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B288" s="33">
-        <v>42749</v>
-[...5 lines deleted...]
-        <v>574994</v>
+        <v>678609</v>
+      </c>
+      <c r="C288" s="67">
+        <v>1248821</v>
+      </c>
+      <c r="D288" s="67">
+        <v>1791376</v>
       </c>
       <c r="E288" s="15">
-        <v>862973</v>
-[...15 lines deleted...]
-      <c r="L288" s="60"/>
+        <v>2380266</v>
+      </c>
+      <c r="F288" s="74">
+        <v>2898573</v>
+      </c>
+      <c r="G288" s="76">
+        <v>3548750</v>
+      </c>
+      <c r="H288" s="74">
+        <v>4076719</v>
+      </c>
+      <c r="I288" s="74">
+        <v>4619962</v>
+      </c>
+      <c r="J288" s="15">
+        <v>5171437</v>
+      </c>
+      <c r="K288" s="59"/>
+      <c r="L288" s="59"/>
       <c r="M288" s="15"/>
     </row>
     <row r="289" spans="1:13" s="4" customFormat="1">
-      <c r="A289" s="13" t="s">
-[...28 lines deleted...]
-      <c r="L289" s="60"/>
+      <c r="A289" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B289" s="6"/>
+      <c r="C289" s="6"/>
+      <c r="D289" s="45"/>
+      <c r="E289" s="6"/>
+      <c r="F289" s="6"/>
+      <c r="G289" s="49"/>
+      <c r="H289" s="42"/>
+      <c r="I289" s="42"/>
+      <c r="J289" s="43"/>
+      <c r="K289" s="6"/>
+      <c r="L289" s="6"/>
       <c r="M289" s="15"/>
     </row>
     <row r="290" spans="1:13" s="4" customFormat="1">
       <c r="A290" s="7" t="s">
-        <v>46</v>
-[...11 lines deleted...]
-      <c r="L290" s="6"/>
+        <v>66</v>
+      </c>
+      <c r="B290" s="33">
+        <v>1216240</v>
+      </c>
+      <c r="C290" s="33">
+        <v>2415694</v>
+      </c>
+      <c r="D290" s="33">
+        <v>3638992</v>
+      </c>
+      <c r="E290" s="15">
+        <v>4802632</v>
+      </c>
+      <c r="F290" s="74">
+        <v>5678677</v>
+      </c>
+      <c r="G290" s="76">
+        <v>6627066</v>
+      </c>
+      <c r="H290" s="74">
+        <v>7549100</v>
+      </c>
+      <c r="I290" s="74">
+        <v>8536453</v>
+      </c>
+      <c r="J290" s="15">
+        <v>9507052</v>
+      </c>
+      <c r="K290" s="59"/>
+      <c r="L290" s="59"/>
       <c r="M290" s="15"/>
     </row>
     <row r="291" spans="1:13" s="4" customFormat="1">
-      <c r="A291" s="7" t="s">
-        <v>66</v>
+      <c r="A291" s="13" t="s">
+        <v>13</v>
       </c>
       <c r="B291" s="33">
-        <v>1216240</v>
+        <v>7276</v>
       </c>
       <c r="C291" s="33">
-        <v>2415694</v>
+        <v>52516</v>
       </c>
       <c r="D291" s="33">
-        <v>3638992</v>
+        <v>97755</v>
       </c>
       <c r="E291" s="15">
-        <v>4802632</v>
-[...15 lines deleted...]
-      <c r="L291" s="60"/>
+        <v>142995</v>
+      </c>
+      <c r="F291" s="74">
+        <v>174332</v>
+      </c>
+      <c r="G291" s="76">
+        <v>205670</v>
+      </c>
+      <c r="H291" s="74">
+        <v>240426</v>
+      </c>
+      <c r="I291" s="74">
+        <v>268999</v>
+      </c>
+      <c r="J291" s="15">
+        <v>297572</v>
+      </c>
+      <c r="K291" s="59"/>
+      <c r="L291" s="59"/>
       <c r="M291" s="15"/>
     </row>
     <row r="292" spans="1:13" s="4" customFormat="1">
       <c r="A292" s="13" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="B292" s="33">
-        <v>7276</v>
+        <v>1083</v>
       </c>
       <c r="C292" s="33">
-        <v>52516</v>
+        <v>10992</v>
       </c>
       <c r="D292" s="33">
-        <v>97755</v>
+        <v>20901</v>
       </c>
       <c r="E292" s="15">
-        <v>142995</v>
-[...15 lines deleted...]
-      <c r="L292" s="60"/>
+        <v>30810</v>
+      </c>
+      <c r="F292" s="74">
+        <v>31893</v>
+      </c>
+      <c r="G292" s="76">
+        <v>32976</v>
+      </c>
+      <c r="H292" s="74">
+        <v>33134</v>
+      </c>
+      <c r="I292" s="74">
+        <v>33292</v>
+      </c>
+      <c r="J292" s="15">
+        <v>33450</v>
+      </c>
+      <c r="K292" s="59"/>
+      <c r="L292" s="59"/>
       <c r="M292" s="15"/>
     </row>
     <row r="293" spans="1:13" s="4" customFormat="1">
       <c r="A293" s="13" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="B293" s="33">
-        <v>1083</v>
+        <v>142</v>
       </c>
       <c r="C293" s="33">
-        <v>10992</v>
+        <v>284</v>
       </c>
       <c r="D293" s="33">
-        <v>20901</v>
+        <v>426</v>
       </c>
       <c r="E293" s="15">
-        <v>30810</v>
-[...15 lines deleted...]
-      <c r="L293" s="60"/>
+        <v>568</v>
+      </c>
+      <c r="F293" s="74">
+        <v>710</v>
+      </c>
+      <c r="G293" s="76">
+        <v>852</v>
+      </c>
+      <c r="H293" s="74">
+        <v>852</v>
+      </c>
+      <c r="I293" s="74">
+        <v>852</v>
+      </c>
+      <c r="J293" s="15">
+        <v>852</v>
+      </c>
+      <c r="K293" s="59"/>
+      <c r="L293" s="59"/>
       <c r="M293" s="15"/>
     </row>
     <row r="294" spans="1:13" s="4" customFormat="1">
       <c r="A294" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B294" s="33">
-        <v>142</v>
+        <v>29859</v>
       </c>
       <c r="C294" s="33">
-        <v>284</v>
+        <v>102206</v>
       </c>
       <c r="D294" s="33">
-        <v>426</v>
+        <v>174554</v>
       </c>
       <c r="E294" s="15">
-        <v>568</v>
-[...15 lines deleted...]
-      <c r="L294" s="60"/>
+        <v>246901</v>
+      </c>
+      <c r="F294" s="74">
+        <v>267524</v>
+      </c>
+      <c r="G294" s="76">
+        <v>288146</v>
+      </c>
+      <c r="H294" s="74">
+        <v>297834</v>
+      </c>
+      <c r="I294" s="74">
+        <v>334522</v>
+      </c>
+      <c r="J294" s="15">
+        <v>371209</v>
+      </c>
+      <c r="K294" s="59"/>
+      <c r="L294" s="59"/>
       <c r="M294" s="15"/>
     </row>
     <row r="295" spans="1:13" s="4" customFormat="1">
       <c r="A295" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B295" s="33">
-        <v>29859</v>
+        <v>27299</v>
       </c>
       <c r="C295" s="33">
-        <v>102206</v>
+        <v>63017</v>
       </c>
       <c r="D295" s="33">
-        <v>174554</v>
+        <v>98735</v>
       </c>
       <c r="E295" s="15">
-        <v>246901</v>
-[...15 lines deleted...]
-      <c r="L295" s="60"/>
+        <v>134453</v>
+      </c>
+      <c r="F295" s="74">
+        <v>160571</v>
+      </c>
+      <c r="G295" s="76">
+        <v>186688</v>
+      </c>
+      <c r="H295" s="74">
+        <v>243338</v>
+      </c>
+      <c r="I295" s="74">
+        <v>303184</v>
+      </c>
+      <c r="J295" s="15">
+        <v>363030</v>
+      </c>
+      <c r="K295" s="59"/>
+      <c r="L295" s="59"/>
       <c r="M295" s="15"/>
     </row>
     <row r="296" spans="1:13" s="4" customFormat="1">
       <c r="A296" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B296" s="33">
-        <v>27299</v>
+        <v>1042</v>
       </c>
       <c r="C296" s="33">
-        <v>63017</v>
+        <v>2084</v>
       </c>
       <c r="D296" s="33">
-        <v>98735</v>
+        <v>3126</v>
       </c>
       <c r="E296" s="15">
-        <v>134453</v>
-[...15 lines deleted...]
-      <c r="L296" s="60"/>
+        <v>4168</v>
+      </c>
+      <c r="F296" s="74">
+        <v>5210</v>
+      </c>
+      <c r="G296" s="76">
+        <v>6252</v>
+      </c>
+      <c r="H296" s="74">
+        <v>8924</v>
+      </c>
+      <c r="I296" s="74">
+        <v>11596</v>
+      </c>
+      <c r="J296" s="15">
+        <v>14268</v>
+      </c>
+      <c r="K296" s="59"/>
+      <c r="L296" s="59"/>
       <c r="M296" s="15"/>
     </row>
     <row r="297" spans="1:13" s="4" customFormat="1">
       <c r="A297" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B297" s="33">
-        <v>1042</v>
+        <v>105518</v>
       </c>
       <c r="C297" s="33">
-        <v>2084</v>
+        <v>209443</v>
       </c>
       <c r="D297" s="33">
-        <v>3126</v>
+        <v>313369</v>
       </c>
       <c r="E297" s="15">
-        <v>4168</v>
-[...15 lines deleted...]
-      <c r="L297" s="60"/>
+        <v>417294</v>
+      </c>
+      <c r="F297" s="74">
+        <v>500236</v>
+      </c>
+      <c r="G297" s="76">
+        <v>583178</v>
+      </c>
+      <c r="H297" s="74">
+        <v>674715</v>
+      </c>
+      <c r="I297" s="74">
+        <v>786060</v>
+      </c>
+      <c r="J297" s="15">
+        <v>897404</v>
+      </c>
+      <c r="K297" s="59"/>
+      <c r="L297" s="59"/>
       <c r="M297" s="15"/>
     </row>
     <row r="298" spans="1:13" s="4" customFormat="1">
       <c r="A298" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B298" s="33">
-        <v>105518</v>
+        <v>488247</v>
       </c>
       <c r="C298" s="33">
-        <v>209443</v>
+        <v>1065018</v>
       </c>
       <c r="D298" s="33">
-        <v>313369</v>
+        <v>1665633</v>
       </c>
       <c r="E298" s="15">
-        <v>417294</v>
-[...15 lines deleted...]
-      <c r="L298" s="60"/>
+        <v>2206589</v>
+      </c>
+      <c r="F298" s="74">
+        <v>2725522</v>
+      </c>
+      <c r="G298" s="76">
+        <v>3316798</v>
+      </c>
+      <c r="H298" s="74">
+        <v>3862403</v>
+      </c>
+      <c r="I298" s="74">
+        <v>4382001</v>
+      </c>
+      <c r="J298" s="15">
+        <v>4884846</v>
+      </c>
+      <c r="K298" s="59"/>
+      <c r="L298" s="59"/>
       <c r="M298" s="15"/>
     </row>
     <row r="299" spans="1:13" s="4" customFormat="1">
       <c r="A299" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B299" s="33">
-        <v>488247</v>
+        <v>1969</v>
       </c>
       <c r="C299" s="33">
-        <v>1065018</v>
+        <v>3938</v>
       </c>
       <c r="D299" s="33">
-        <v>1665633</v>
+        <v>5907</v>
       </c>
       <c r="E299" s="15">
-        <v>2206589</v>
-[...15 lines deleted...]
-      <c r="L299" s="60"/>
+        <v>7876</v>
+      </c>
+      <c r="F299" s="74">
+        <v>9845</v>
+      </c>
+      <c r="G299" s="76">
+        <v>11814</v>
+      </c>
+      <c r="H299" s="74">
+        <v>15145</v>
+      </c>
+      <c r="I299" s="74">
+        <v>18476</v>
+      </c>
+      <c r="J299" s="15">
+        <v>21807</v>
+      </c>
+      <c r="K299" s="59"/>
+      <c r="L299" s="59"/>
       <c r="M299" s="15"/>
     </row>
     <row r="300" spans="1:13" s="4" customFormat="1">
       <c r="A300" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B300" s="33">
-        <v>1969</v>
+        <v>553805</v>
       </c>
       <c r="C300" s="33">
-        <v>3938</v>
+        <v>906197</v>
       </c>
       <c r="D300" s="33">
-        <v>5907</v>
+        <v>1258589</v>
       </c>
       <c r="E300" s="15">
-        <v>7876</v>
-[...15 lines deleted...]
-      <c r="L300" s="60"/>
+        <v>1610981</v>
+      </c>
+      <c r="F300" s="74">
+        <v>1802839</v>
+      </c>
+      <c r="G300" s="76">
+        <v>1994697</v>
+      </c>
+      <c r="H300" s="74">
+        <v>2172335</v>
+      </c>
+      <c r="I300" s="74">
+        <v>2397478</v>
+      </c>
+      <c r="J300" s="15">
+        <v>2622621</v>
+      </c>
+      <c r="K300" s="59"/>
+      <c r="L300" s="59"/>
       <c r="M300" s="15"/>
     </row>
-    <row r="301" spans="1:13" s="4" customFormat="1">
-[...29 lines deleted...]
-      <c r="L301" s="60"/>
+    <row r="301" spans="1:13" s="4" customFormat="1" ht="21.6">
+      <c r="A301" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B301" s="6"/>
+      <c r="C301" s="6"/>
+      <c r="D301" s="15"/>
+      <c r="E301" s="6"/>
+      <c r="F301" s="22"/>
+      <c r="G301" s="51"/>
+      <c r="H301" s="42"/>
+      <c r="I301" s="42"/>
+      <c r="J301" s="42"/>
+      <c r="K301" s="12"/>
+      <c r="L301" s="15"/>
       <c r="M301" s="15"/>
     </row>
-    <row r="302" spans="1:13" s="4" customFormat="1" ht="21.6">
+    <row r="302" spans="1:13" s="4" customFormat="1">
       <c r="A302" s="7" t="s">
-        <v>47</v>
-[...11 lines deleted...]
-      <c r="L302" s="15"/>
+        <v>66</v>
+      </c>
+      <c r="B302" s="33">
+        <v>328111</v>
+      </c>
+      <c r="C302" s="67">
+        <v>1678649</v>
+      </c>
+      <c r="D302" s="67">
+        <v>2941941</v>
+      </c>
+      <c r="E302" s="15">
+        <v>4511715</v>
+      </c>
+      <c r="F302" s="74">
+        <v>4840917</v>
+      </c>
+      <c r="G302" s="76">
+        <v>5231351</v>
+      </c>
+      <c r="H302" s="74">
+        <v>5585040</v>
+      </c>
+      <c r="I302" s="74">
+        <v>5939911</v>
+      </c>
+      <c r="J302" s="15">
+        <v>6287979</v>
+      </c>
+      <c r="K302" s="59"/>
+      <c r="L302" s="59"/>
       <c r="M302" s="15"/>
     </row>
     <row r="303" spans="1:13" s="4" customFormat="1">
-      <c r="A303" s="7" t="s">
-        <v>66</v>
+      <c r="A303" s="13" t="s">
+        <v>13</v>
       </c>
       <c r="B303" s="33">
-        <v>328111</v>
-[...5 lines deleted...]
-        <v>2941941</v>
+        <v>5217</v>
+      </c>
+      <c r="C303" s="67">
+        <v>10434</v>
+      </c>
+      <c r="D303" s="67">
+        <v>15651</v>
       </c>
       <c r="E303" s="15">
-        <v>4511715</v>
-[...15 lines deleted...]
-      <c r="L303" s="60"/>
+        <v>20868</v>
+      </c>
+      <c r="F303" s="74">
+        <v>26085</v>
+      </c>
+      <c r="G303" s="76">
+        <v>31302</v>
+      </c>
+      <c r="H303" s="74">
+        <v>36389</v>
+      </c>
+      <c r="I303" s="74">
+        <v>41828</v>
+      </c>
+      <c r="J303" s="15">
+        <v>47266</v>
+      </c>
+      <c r="K303" s="59"/>
+      <c r="L303" s="59"/>
       <c r="M303" s="15"/>
     </row>
     <row r="304" spans="1:13" s="4" customFormat="1">
       <c r="A304" s="13" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="B304" s="33">
-        <v>5217</v>
-[...5 lines deleted...]
-        <v>15651</v>
+        <v>6206</v>
+      </c>
+      <c r="C304" s="67">
+        <v>7647</v>
+      </c>
+      <c r="D304" s="67">
+        <v>9087</v>
       </c>
       <c r="E304" s="15">
-        <v>20868</v>
-[...15 lines deleted...]
-      <c r="L304" s="60"/>
+        <v>10527</v>
+      </c>
+      <c r="F304" s="74">
+        <v>10527</v>
+      </c>
+      <c r="G304" s="76">
+        <v>10527</v>
+      </c>
+      <c r="H304" s="74">
+        <v>10527</v>
+      </c>
+      <c r="I304" s="74">
+        <v>11287</v>
+      </c>
+      <c r="J304" s="15">
+        <v>12047</v>
+      </c>
+      <c r="K304" s="59"/>
+      <c r="L304" s="59"/>
       <c r="M304" s="15"/>
     </row>
     <row r="305" spans="1:13" s="4" customFormat="1">
       <c r="A305" s="13" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="B305" s="33">
-        <v>6206</v>
-[...5 lines deleted...]
-        <v>9087</v>
+        <v>500</v>
+      </c>
+      <c r="C305" s="67">
+        <v>1000</v>
+      </c>
+      <c r="D305" s="67">
+        <v>1500</v>
       </c>
       <c r="E305" s="15">
-        <v>10527</v>
-[...15 lines deleted...]
-      <c r="L305" s="60"/>
+        <v>2000</v>
+      </c>
+      <c r="F305" s="74">
+        <v>2500</v>
+      </c>
+      <c r="G305" s="76">
+        <v>3000</v>
+      </c>
+      <c r="H305" s="74">
+        <v>3465</v>
+      </c>
+      <c r="I305" s="74">
+        <v>3930</v>
+      </c>
+      <c r="J305" s="15">
+        <v>4395</v>
+      </c>
+      <c r="K305" s="59"/>
+      <c r="L305" s="59"/>
       <c r="M305" s="15"/>
     </row>
     <row r="306" spans="1:13" s="4" customFormat="1">
       <c r="A306" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B306" s="33">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>1500</v>
+        <v>7572</v>
+      </c>
+      <c r="C306" s="67">
+        <v>15144</v>
+      </c>
+      <c r="D306" s="67">
+        <v>22716</v>
       </c>
       <c r="E306" s="15">
-        <v>2000</v>
-[...15 lines deleted...]
-      <c r="L306" s="60"/>
+        <v>30288</v>
+      </c>
+      <c r="F306" s="74">
+        <v>37872</v>
+      </c>
+      <c r="G306" s="76">
+        <v>45457</v>
+      </c>
+      <c r="H306" s="74">
+        <v>47362</v>
+      </c>
+      <c r="I306" s="74">
+        <v>49471</v>
+      </c>
+      <c r="J306" s="15">
+        <v>51580</v>
+      </c>
+      <c r="K306" s="59"/>
+      <c r="L306" s="59"/>
       <c r="M306" s="15"/>
     </row>
     <row r="307" spans="1:13" s="4" customFormat="1">
       <c r="A307" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B307" s="33">
-        <v>7572</v>
-[...5 lines deleted...]
-        <v>22716</v>
+        <v>17479</v>
+      </c>
+      <c r="C307" s="67">
+        <v>38764</v>
+      </c>
+      <c r="D307" s="67">
+        <v>60048</v>
       </c>
       <c r="E307" s="15">
-        <v>30288</v>
-[...15 lines deleted...]
-      <c r="L307" s="60"/>
+        <v>81332</v>
+      </c>
+      <c r="F307" s="74">
+        <v>98000</v>
+      </c>
+      <c r="G307" s="76">
+        <v>114667</v>
+      </c>
+      <c r="H307" s="74">
+        <v>122320</v>
+      </c>
+      <c r="I307" s="74">
+        <v>130044</v>
+      </c>
+      <c r="J307" s="15">
+        <v>137768</v>
+      </c>
+      <c r="K307" s="59"/>
+      <c r="L307" s="59"/>
       <c r="M307" s="15"/>
     </row>
     <row r="308" spans="1:13" s="4" customFormat="1">
       <c r="A308" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B308" s="33">
-        <v>17479</v>
-[...5 lines deleted...]
-        <v>60048</v>
+        <v>706</v>
+      </c>
+      <c r="C308" s="67">
+        <v>2008</v>
+      </c>
+      <c r="D308" s="67">
+        <v>3310</v>
       </c>
       <c r="E308" s="15">
-        <v>81332</v>
-[...15 lines deleted...]
-      <c r="L308" s="60"/>
+        <v>4611</v>
+      </c>
+      <c r="F308" s="74">
+        <v>4652</v>
+      </c>
+      <c r="G308" s="76">
+        <v>4692</v>
+      </c>
+      <c r="H308" s="74">
+        <v>4732</v>
+      </c>
+      <c r="I308" s="74">
+        <v>6764</v>
+      </c>
+      <c r="J308" s="15">
+        <v>8795</v>
+      </c>
+      <c r="K308" s="59"/>
+      <c r="L308" s="59"/>
       <c r="M308" s="15"/>
     </row>
     <row r="309" spans="1:13" s="4" customFormat="1">
       <c r="A309" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B309" s="33">
-        <v>706</v>
-[...5 lines deleted...]
-        <v>3310</v>
+        <v>131150</v>
+      </c>
+      <c r="C309" s="67">
+        <v>242423</v>
+      </c>
+      <c r="D309" s="67">
+        <v>353591</v>
       </c>
       <c r="E309" s="15">
-        <v>4611</v>
-[...15 lines deleted...]
-      <c r="L309" s="60"/>
+        <v>464865</v>
+      </c>
+      <c r="F309" s="74">
+        <v>581121</v>
+      </c>
+      <c r="G309" s="76">
+        <v>697484</v>
+      </c>
+      <c r="H309" s="74">
+        <v>818177</v>
+      </c>
+      <c r="I309" s="74">
+        <v>910203</v>
+      </c>
+      <c r="J309" s="15">
+        <v>1002229</v>
+      </c>
+      <c r="K309" s="59"/>
+      <c r="L309" s="59"/>
       <c r="M309" s="15"/>
     </row>
     <row r="310" spans="1:13" s="4" customFormat="1">
       <c r="A310" s="13" t="s">
-        <v>59</v>
-[...27 lines deleted...]
-      <c r="L310" s="60"/>
+        <v>60</v>
+      </c>
+      <c r="B310" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C310" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D310" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E310" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F310" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G310" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H310" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I310" s="74">
+        <v>46</v>
+      </c>
+      <c r="J310" s="15">
+        <v>92</v>
+      </c>
+      <c r="K310" s="59"/>
+      <c r="L310" s="59"/>
       <c r="M310" s="15"/>
     </row>
     <row r="311" spans="1:13" s="4" customFormat="1">
       <c r="A311" s="13" t="s">
-        <v>60</v>
-[...27 lines deleted...]
-      <c r="L311" s="60"/>
+        <v>61</v>
+      </c>
+      <c r="B311" s="33">
+        <v>5638</v>
+      </c>
+      <c r="C311" s="67">
+        <v>15771</v>
+      </c>
+      <c r="D311" s="67">
+        <v>25904</v>
+      </c>
+      <c r="E311" s="15">
+        <v>36037</v>
+      </c>
+      <c r="F311" s="74">
+        <v>42197</v>
+      </c>
+      <c r="G311" s="76">
+        <v>48358</v>
+      </c>
+      <c r="H311" s="74">
+        <v>50648</v>
+      </c>
+      <c r="I311" s="74">
+        <v>56153</v>
+      </c>
+      <c r="J311" s="15">
+        <v>61659</v>
+      </c>
+      <c r="K311" s="59"/>
+      <c r="L311" s="59"/>
       <c r="M311" s="15"/>
     </row>
-    <row r="312" spans="1:13" s="4" customFormat="1">
+    <row r="312" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A312" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B312" s="33">
-        <v>5638</v>
-[...5 lines deleted...]
-        <v>25904</v>
+        <v>425</v>
+      </c>
+      <c r="C312" s="67">
+        <v>1174</v>
+      </c>
+      <c r="D312" s="67">
+        <v>1924</v>
       </c>
       <c r="E312" s="15">
-        <v>36037</v>
-[...15 lines deleted...]
-      <c r="L312" s="60"/>
+        <v>2673</v>
+      </c>
+      <c r="F312" s="74">
+        <v>3058</v>
+      </c>
+      <c r="G312" s="76">
+        <v>3443</v>
+      </c>
+      <c r="H312" s="74">
+        <v>3443</v>
+      </c>
+      <c r="I312" s="74">
+        <v>3684</v>
+      </c>
+      <c r="J312" s="15">
+        <v>3925</v>
+      </c>
+      <c r="K312" s="59"/>
+      <c r="L312" s="59"/>
       <c r="M312" s="15"/>
     </row>
-    <row r="313" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1">
+    <row r="313" spans="1:13" s="4" customFormat="1">
       <c r="A313" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B313" s="33">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>1924</v>
+        <v>153217</v>
+      </c>
+      <c r="C313" s="67">
+        <v>1344284</v>
+      </c>
+      <c r="D313" s="67">
+        <v>2448210</v>
       </c>
       <c r="E313" s="15">
-        <v>2673</v>
-[...15 lines deleted...]
-      <c r="L313" s="60"/>
+        <v>3858513</v>
+      </c>
+      <c r="F313" s="74">
+        <v>4034905</v>
+      </c>
+      <c r="G313" s="76">
+        <v>4272421</v>
+      </c>
+      <c r="H313" s="74">
+        <v>4487977</v>
+      </c>
+      <c r="I313" s="74">
+        <v>4726504</v>
+      </c>
+      <c r="J313" s="15">
+        <v>4958226</v>
+      </c>
+      <c r="K313" s="59"/>
+      <c r="L313" s="59"/>
       <c r="M313" s="15"/>
     </row>
-    <row r="314" spans="1:13" s="4" customFormat="1">
-[...29 lines deleted...]
-      <c r="L314" s="60"/>
+    <row r="314" spans="1:13" s="4" customFormat="1" ht="37.200000000000003" customHeight="1">
+      <c r="A314" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B314" s="6"/>
+      <c r="C314" s="6"/>
+      <c r="D314" s="15"/>
+      <c r="E314" s="6"/>
+      <c r="F314" s="21"/>
+      <c r="G314" s="52"/>
+      <c r="H314" s="42"/>
+      <c r="I314" s="42"/>
+      <c r="J314" s="42"/>
+      <c r="K314" s="15"/>
+      <c r="L314" s="15"/>
       <c r="M314" s="15"/>
     </row>
-    <row r="315" spans="1:13" s="4" customFormat="1" ht="37.200000000000003" customHeight="1">
+    <row r="315" spans="1:13" s="4" customFormat="1">
       <c r="A315" s="7" t="s">
-        <v>48</v>
-[...11 lines deleted...]
-      <c r="L315" s="15"/>
+        <v>66</v>
+      </c>
+      <c r="B315" s="33">
+        <v>20585430</v>
+      </c>
+      <c r="C315" s="67">
+        <v>40225961</v>
+      </c>
+      <c r="D315" s="67">
+        <v>60041692</v>
+      </c>
+      <c r="E315" s="15">
+        <v>78028996</v>
+      </c>
+      <c r="F315" s="74">
+        <v>96606530</v>
+      </c>
+      <c r="G315" s="76">
+        <v>115303956</v>
+      </c>
+      <c r="H315" s="74">
+        <v>135089270</v>
+      </c>
+      <c r="I315" s="74">
+        <v>154304370</v>
+      </c>
+      <c r="J315" s="15">
+        <v>172278966</v>
+      </c>
+      <c r="K315" s="59"/>
+      <c r="L315" s="59"/>
       <c r="M315" s="15"/>
     </row>
     <row r="316" spans="1:13" s="4" customFormat="1">
-      <c r="A316" s="7" t="s">
-        <v>66</v>
+      <c r="A316" s="13" t="s">
+        <v>13</v>
       </c>
       <c r="B316" s="33">
-        <v>20585430</v>
-[...5 lines deleted...]
-        <v>60041692</v>
+        <v>3899353</v>
+      </c>
+      <c r="C316" s="67">
+        <v>7159117</v>
+      </c>
+      <c r="D316" s="67">
+        <v>10884837</v>
       </c>
       <c r="E316" s="15">
-        <v>78028996</v>
-[...15 lines deleted...]
-      <c r="L316" s="60"/>
+        <v>14422618</v>
+      </c>
+      <c r="F316" s="74">
+        <v>18935516</v>
+      </c>
+      <c r="G316" s="76">
+        <v>23593113</v>
+      </c>
+      <c r="H316" s="74">
+        <v>28424529</v>
+      </c>
+      <c r="I316" s="74">
+        <v>33049259</v>
+      </c>
+      <c r="J316" s="15">
+        <v>36509103</v>
+      </c>
+      <c r="K316" s="59"/>
+      <c r="L316" s="59"/>
       <c r="M316" s="15"/>
     </row>
     <row r="317" spans="1:13" s="4" customFormat="1">
       <c r="A317" s="13" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="B317" s="33">
-        <v>3899353</v>
-[...5 lines deleted...]
-        <v>10884837</v>
+        <v>284720</v>
+      </c>
+      <c r="C317" s="67">
+        <v>548610</v>
+      </c>
+      <c r="D317" s="67">
+        <v>981311</v>
       </c>
       <c r="E317" s="15">
-        <v>14422618</v>
-[...15 lines deleted...]
-      <c r="L317" s="60"/>
+        <v>1379888</v>
+      </c>
+      <c r="F317" s="74">
+        <v>1826793</v>
+      </c>
+      <c r="G317" s="76">
+        <v>2250608</v>
+      </c>
+      <c r="H317" s="74">
+        <v>2735945</v>
+      </c>
+      <c r="I317" s="74">
+        <v>3195803</v>
+      </c>
+      <c r="J317" s="15">
+        <v>3652123</v>
+      </c>
+      <c r="K317" s="59"/>
+      <c r="L317" s="59"/>
       <c r="M317" s="15"/>
     </row>
     <row r="318" spans="1:13" s="4" customFormat="1">
       <c r="A318" s="13" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="B318" s="33">
-        <v>284720</v>
-[...5 lines deleted...]
-        <v>981311</v>
+        <v>64182</v>
+      </c>
+      <c r="C318" s="67">
+        <v>143740</v>
+      </c>
+      <c r="D318" s="67">
+        <v>223737</v>
       </c>
       <c r="E318" s="15">
-        <v>1379888</v>
-[...15 lines deleted...]
-      <c r="L318" s="60"/>
+        <v>300751</v>
+      </c>
+      <c r="F318" s="74">
+        <v>380454</v>
+      </c>
+      <c r="G318" s="76">
+        <v>465062</v>
+      </c>
+      <c r="H318" s="74">
+        <v>550671</v>
+      </c>
+      <c r="I318" s="74">
+        <v>611480</v>
+      </c>
+      <c r="J318" s="15">
+        <v>662809</v>
+      </c>
+      <c r="K318" s="59"/>
+      <c r="L318" s="59"/>
       <c r="M318" s="15"/>
     </row>
     <row r="319" spans="1:13" s="4" customFormat="1">
       <c r="A319" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B319" s="33">
-        <v>64182</v>
-[...5 lines deleted...]
-        <v>223737</v>
+        <v>2126069</v>
+      </c>
+      <c r="C319" s="67">
+        <v>4415568</v>
+      </c>
+      <c r="D319" s="67">
+        <v>6627274</v>
       </c>
       <c r="E319" s="15">
-        <v>300751</v>
-[...15 lines deleted...]
-      <c r="L319" s="60"/>
+        <v>8819809</v>
+      </c>
+      <c r="F319" s="74">
+        <v>10767931</v>
+      </c>
+      <c r="G319" s="76">
+        <v>12358680</v>
+      </c>
+      <c r="H319" s="74">
+        <v>14019284</v>
+      </c>
+      <c r="I319" s="74">
+        <v>15824275</v>
+      </c>
+      <c r="J319" s="15">
+        <v>17601787</v>
+      </c>
+      <c r="K319" s="59"/>
+      <c r="L319" s="59"/>
       <c r="M319" s="15"/>
     </row>
     <row r="320" spans="1:13" s="4" customFormat="1">
       <c r="A320" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B320" s="33">
-        <v>2126069</v>
-[...5 lines deleted...]
-        <v>6627274</v>
+        <v>832430</v>
+      </c>
+      <c r="C320" s="67">
+        <v>1775348</v>
+      </c>
+      <c r="D320" s="67">
+        <v>3012004</v>
       </c>
       <c r="E320" s="15">
-        <v>8819809</v>
-[...15 lines deleted...]
-      <c r="L320" s="60"/>
+        <v>3825588</v>
+      </c>
+      <c r="F320" s="74">
+        <v>4392452</v>
+      </c>
+      <c r="G320" s="76">
+        <v>4815410</v>
+      </c>
+      <c r="H320" s="74">
+        <v>5213905</v>
+      </c>
+      <c r="I320" s="74">
+        <v>5665258</v>
+      </c>
+      <c r="J320" s="15">
+        <v>6069638</v>
+      </c>
+      <c r="K320" s="59"/>
+      <c r="L320" s="59"/>
       <c r="M320" s="15"/>
     </row>
     <row r="321" spans="1:13" s="4" customFormat="1">
       <c r="A321" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B321" s="33">
-        <v>832430</v>
-[...5 lines deleted...]
-        <v>3012004</v>
+        <v>1568089</v>
+      </c>
+      <c r="C321" s="67">
+        <v>2945377</v>
+      </c>
+      <c r="D321" s="67">
+        <v>4340197</v>
       </c>
       <c r="E321" s="15">
-        <v>3825588</v>
-[...15 lines deleted...]
-      <c r="L321" s="60"/>
+        <v>5607511</v>
+      </c>
+      <c r="F321" s="74">
+        <v>7361583</v>
+      </c>
+      <c r="G321" s="76">
+        <v>9213640</v>
+      </c>
+      <c r="H321" s="74">
+        <v>11470615</v>
+      </c>
+      <c r="I321" s="74">
+        <v>13222328</v>
+      </c>
+      <c r="J321" s="15">
+        <v>14689880</v>
+      </c>
+      <c r="K321" s="59"/>
+      <c r="L321" s="59"/>
       <c r="M321" s="15"/>
     </row>
     <row r="322" spans="1:13" s="4" customFormat="1">
       <c r="A322" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B322" s="33">
-        <v>1568089</v>
-[...5 lines deleted...]
-        <v>4340197</v>
+        <v>6122300</v>
+      </c>
+      <c r="C322" s="67">
+        <v>12211192</v>
+      </c>
+      <c r="D322" s="67">
+        <v>17760588</v>
       </c>
       <c r="E322" s="15">
-        <v>5607511</v>
-[...15 lines deleted...]
-      <c r="L322" s="60"/>
+        <v>22967634</v>
+      </c>
+      <c r="F322" s="74">
+        <v>27663434</v>
+      </c>
+      <c r="G322" s="76">
+        <v>32764001</v>
+      </c>
+      <c r="H322" s="74">
+        <v>38222127</v>
+      </c>
+      <c r="I322" s="74">
+        <v>43889768</v>
+      </c>
+      <c r="J322" s="15">
+        <v>49365224</v>
+      </c>
+      <c r="K322" s="59"/>
+      <c r="L322" s="59"/>
       <c r="M322" s="15"/>
     </row>
     <row r="323" spans="1:13" s="4" customFormat="1">
       <c r="A323" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B323" s="33">
-        <v>6122300</v>
-[...5 lines deleted...]
-        <v>17760588</v>
+        <v>40706</v>
+      </c>
+      <c r="C323" s="67">
+        <v>83833</v>
+      </c>
+      <c r="D323" s="67">
+        <v>129642</v>
       </c>
       <c r="E323" s="15">
-        <v>22967634</v>
-[...15 lines deleted...]
-      <c r="L323" s="60"/>
+        <v>176093</v>
+      </c>
+      <c r="F323" s="74">
+        <v>219301</v>
+      </c>
+      <c r="G323" s="76">
+        <v>261586</v>
+      </c>
+      <c r="H323" s="74">
+        <v>302607</v>
+      </c>
+      <c r="I323" s="74">
+        <v>352727</v>
+      </c>
+      <c r="J323" s="15">
+        <v>399942</v>
+      </c>
+      <c r="K323" s="59"/>
+      <c r="L323" s="59"/>
       <c r="M323" s="15"/>
     </row>
-    <row r="324" spans="1:13" s="4" customFormat="1">
+    <row r="324" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A324" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B324" s="33">
-        <v>40706</v>
-[...5 lines deleted...]
-        <v>129642</v>
+        <v>1621542</v>
+      </c>
+      <c r="C324" s="67">
+        <v>3083043</v>
+      </c>
+      <c r="D324" s="67">
+        <v>4507760</v>
       </c>
       <c r="E324" s="15">
-        <v>176093</v>
-[...15 lines deleted...]
-      <c r="L324" s="60"/>
+        <v>5777192</v>
+      </c>
+      <c r="F324" s="74">
+        <v>7024839</v>
+      </c>
+      <c r="G324" s="76">
+        <v>8378227</v>
+      </c>
+      <c r="H324" s="74">
+        <v>9795460</v>
+      </c>
+      <c r="I324" s="74">
+        <v>11179340</v>
+      </c>
+      <c r="J324" s="15">
+        <v>12481791</v>
+      </c>
+      <c r="K324" s="59"/>
+      <c r="L324" s="59"/>
       <c r="M324" s="15"/>
     </row>
-    <row r="325" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
+    <row r="325" spans="1:13" s="4" customFormat="1">
       <c r="A325" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B325" s="33">
-        <v>1621542</v>
-[...5 lines deleted...]
-        <v>4507760</v>
+        <v>255307</v>
+      </c>
+      <c r="C325" s="67">
+        <v>447494</v>
+      </c>
+      <c r="D325" s="67">
+        <v>778914</v>
       </c>
       <c r="E325" s="15">
-        <v>5777192</v>
-[...15 lines deleted...]
-      <c r="L325" s="60"/>
+        <v>1105085</v>
+      </c>
+      <c r="F325" s="74">
+        <v>1459260</v>
+      </c>
+      <c r="G325" s="76">
+        <v>1686320</v>
+      </c>
+      <c r="H325" s="74">
+        <v>1935775</v>
+      </c>
+      <c r="I325" s="74">
+        <v>2091026</v>
+      </c>
+      <c r="J325" s="15">
+        <v>2360583</v>
+      </c>
+      <c r="K325" s="59"/>
+      <c r="L325" s="59"/>
       <c r="M325" s="15"/>
     </row>
     <row r="326" spans="1:13" s="4" customFormat="1">
       <c r="A326" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B326" s="33">
-        <v>255307</v>
-[...5 lines deleted...]
-        <v>778914</v>
+        <v>3770730</v>
+      </c>
+      <c r="C326" s="67">
+        <v>7412639</v>
+      </c>
+      <c r="D326" s="67">
+        <v>10795429</v>
       </c>
       <c r="E326" s="15">
-        <v>1105085</v>
-[...15 lines deleted...]
-      <c r="L326" s="60"/>
+        <v>13646825</v>
+      </c>
+      <c r="F326" s="74">
+        <v>16574966</v>
+      </c>
+      <c r="G326" s="76">
+        <v>19517309</v>
+      </c>
+      <c r="H326" s="74">
+        <v>22418350</v>
+      </c>
+      <c r="I326" s="74">
+        <v>25223106</v>
+      </c>
+      <c r="J326" s="15">
+        <v>28486086</v>
+      </c>
+      <c r="K326" s="59"/>
+      <c r="L326" s="59"/>
       <c r="M326" s="15"/>
     </row>
-    <row r="327" spans="1:13" s="4" customFormat="1">
-[...29 lines deleted...]
-      <c r="L327" s="60"/>
+    <row r="327" spans="1:13" s="4" customFormat="1" ht="21.6">
+      <c r="A327" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B327" s="6"/>
+      <c r="C327" s="21"/>
+      <c r="D327" s="15"/>
+      <c r="E327" s="6"/>
+      <c r="F327" s="6"/>
+      <c r="G327" s="49"/>
+      <c r="H327" s="42"/>
+      <c r="I327" s="42"/>
+      <c r="J327" s="43"/>
+      <c r="K327" s="6"/>
+      <c r="L327" s="15"/>
       <c r="M327" s="15"/>
     </row>
-    <row r="328" spans="1:13" s="4" customFormat="1" ht="21.6">
+    <row r="328" spans="1:13" s="4" customFormat="1">
       <c r="A328" s="7" t="s">
-        <v>49</v>
-[...11 lines deleted...]
-      <c r="L328" s="15"/>
+        <v>66</v>
+      </c>
+      <c r="B328" s="33">
+        <v>15831530</v>
+      </c>
+      <c r="C328" s="67">
+        <v>30500160</v>
+      </c>
+      <c r="D328" s="67">
+        <v>45821506</v>
+      </c>
+      <c r="E328" s="15">
+        <v>60871788</v>
+      </c>
+      <c r="F328" s="74">
+        <v>77691194</v>
+      </c>
+      <c r="G328" s="76">
+        <v>95038284</v>
+      </c>
+      <c r="H328" s="74">
+        <v>113597194</v>
+      </c>
+      <c r="I328" s="74">
+        <v>131830840</v>
+      </c>
+      <c r="J328" s="15">
+        <v>148834104</v>
+      </c>
+      <c r="K328" s="59"/>
+      <c r="L328" s="59"/>
       <c r="M328" s="15"/>
     </row>
     <row r="329" spans="1:13" s="4" customFormat="1">
-      <c r="A329" s="7" t="s">
-        <v>66</v>
+      <c r="A329" s="13" t="s">
+        <v>13</v>
       </c>
       <c r="B329" s="33">
-        <v>15831530</v>
-[...5 lines deleted...]
-        <v>45821506</v>
+        <v>2624754</v>
+      </c>
+      <c r="C329" s="67">
+        <v>4614945</v>
+      </c>
+      <c r="D329" s="67">
+        <v>7189631</v>
       </c>
       <c r="E329" s="15">
-        <v>60871788</v>
-[...15 lines deleted...]
-      <c r="L329" s="60"/>
+        <v>9810022</v>
+      </c>
+      <c r="F329" s="74">
+        <v>13937287</v>
+      </c>
+      <c r="G329" s="76">
+        <v>18308272</v>
+      </c>
+      <c r="H329" s="74">
+        <v>22867691</v>
+      </c>
+      <c r="I329" s="74">
+        <v>27186189</v>
+      </c>
+      <c r="J329" s="15">
+        <v>30421330</v>
+      </c>
+      <c r="K329" s="59"/>
+      <c r="L329" s="59"/>
       <c r="M329" s="15"/>
     </row>
     <row r="330" spans="1:13" s="4" customFormat="1">
       <c r="A330" s="13" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="B330" s="33">
-        <v>2624754</v>
-[...5 lines deleted...]
-        <v>7189631</v>
+        <v>151536</v>
+      </c>
+      <c r="C330" s="67">
+        <v>304572</v>
+      </c>
+      <c r="D330" s="67">
+        <v>633653</v>
       </c>
       <c r="E330" s="15">
-        <v>9810022</v>
-[...15 lines deleted...]
-      <c r="L330" s="60"/>
+        <v>959404</v>
+      </c>
+      <c r="F330" s="74">
+        <v>1313027</v>
+      </c>
+      <c r="G330" s="76">
+        <v>1643695</v>
+      </c>
+      <c r="H330" s="74">
+        <v>2035865</v>
+      </c>
+      <c r="I330" s="74">
+        <v>2436060</v>
+      </c>
+      <c r="J330" s="15">
+        <v>2831276</v>
+      </c>
+      <c r="K330" s="59"/>
+      <c r="L330" s="59"/>
       <c r="M330" s="15"/>
     </row>
     <row r="331" spans="1:13" s="4" customFormat="1">
       <c r="A331" s="13" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="B331" s="33">
-        <v>151536</v>
-[...5 lines deleted...]
-        <v>633653</v>
+        <v>40922</v>
+      </c>
+      <c r="C331" s="67">
+        <v>79204</v>
+      </c>
+      <c r="D331" s="67">
+        <v>117925</v>
       </c>
       <c r="E331" s="15">
-        <v>959404</v>
-[...15 lines deleted...]
-      <c r="L331" s="60"/>
+        <v>153663</v>
+      </c>
+      <c r="F331" s="74">
+        <v>191833</v>
+      </c>
+      <c r="G331" s="76">
+        <v>234907</v>
+      </c>
+      <c r="H331" s="74">
+        <v>278982</v>
+      </c>
+      <c r="I331" s="74">
+        <v>324325</v>
+      </c>
+      <c r="J331" s="15">
+        <v>360187</v>
+      </c>
+      <c r="K331" s="59"/>
+      <c r="L331" s="59"/>
       <c r="M331" s="15"/>
     </row>
     <row r="332" spans="1:13" s="4" customFormat="1">
       <c r="A332" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B332" s="33">
-        <v>40922</v>
-[...5 lines deleted...]
-        <v>117925</v>
+        <v>1703189</v>
+      </c>
+      <c r="C332" s="67">
+        <v>3477768</v>
+      </c>
+      <c r="D332" s="67">
+        <v>5186577</v>
       </c>
       <c r="E332" s="15">
-        <v>153663</v>
-[...15 lines deleted...]
-      <c r="L332" s="60"/>
+        <v>7018072</v>
+      </c>
+      <c r="F332" s="74">
+        <v>8822052</v>
+      </c>
+      <c r="G332" s="76">
+        <v>10356411</v>
+      </c>
+      <c r="H332" s="74">
+        <v>11971030</v>
+      </c>
+      <c r="I332" s="74">
+        <v>13737269</v>
+      </c>
+      <c r="J332" s="15">
+        <v>15474263</v>
+      </c>
+      <c r="K332" s="59"/>
+      <c r="L332" s="59"/>
       <c r="M332" s="15"/>
     </row>
     <row r="333" spans="1:13" s="4" customFormat="1">
       <c r="A333" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B333" s="33">
-        <v>1703189</v>
-[...5 lines deleted...]
-        <v>5186577</v>
+        <v>303399</v>
+      </c>
+      <c r="C333" s="67">
+        <v>569382</v>
+      </c>
+      <c r="D333" s="67">
+        <v>871617</v>
       </c>
       <c r="E333" s="15">
-        <v>7018072</v>
-[...15 lines deleted...]
-      <c r="L333" s="60"/>
+        <v>1194979</v>
+      </c>
+      <c r="F333" s="74">
+        <v>1527519</v>
+      </c>
+      <c r="G333" s="76">
+        <v>1862925</v>
+      </c>
+      <c r="H333" s="74">
+        <v>2213024</v>
+      </c>
+      <c r="I333" s="74">
+        <v>2615186</v>
+      </c>
+      <c r="J333" s="15">
+        <v>2971997</v>
+      </c>
+      <c r="K333" s="59"/>
+      <c r="L333" s="59"/>
       <c r="M333" s="15"/>
     </row>
-    <row r="334" spans="1:13" s="4" customFormat="1">
+    <row r="334" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1">
       <c r="A334" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B334" s="33">
-        <v>303399</v>
-[...5 lines deleted...]
-        <v>871617</v>
+        <v>1568089</v>
+      </c>
+      <c r="C334" s="67">
+        <v>2945377</v>
+      </c>
+      <c r="D334" s="67">
+        <v>4340197</v>
       </c>
       <c r="E334" s="15">
-        <v>1194979</v>
-[...15 lines deleted...]
-      <c r="L334" s="60"/>
+        <v>5607511</v>
+      </c>
+      <c r="F334" s="74">
+        <v>7361583</v>
+      </c>
+      <c r="G334" s="76">
+        <v>9213640</v>
+      </c>
+      <c r="H334" s="74">
+        <v>11470615</v>
+      </c>
+      <c r="I334" s="74">
+        <v>13222328</v>
+      </c>
+      <c r="J334" s="15">
+        <v>14689880</v>
+      </c>
+      <c r="K334" s="59"/>
+      <c r="L334" s="59"/>
       <c r="M334" s="15"/>
     </row>
-    <row r="335" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1">
+    <row r="335" spans="1:13" s="4" customFormat="1">
       <c r="A335" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B335" s="33">
-        <v>1568089</v>
-[...5 lines deleted...]
-        <v>4340197</v>
+        <v>5165296</v>
+      </c>
+      <c r="C335" s="67">
+        <v>10280429</v>
+      </c>
+      <c r="D335" s="67">
+        <v>15051947</v>
       </c>
       <c r="E335" s="15">
-        <v>5607511</v>
-[...15 lines deleted...]
-      <c r="L335" s="60"/>
+        <v>19839531</v>
+      </c>
+      <c r="F335" s="74">
+        <v>24166531</v>
+      </c>
+      <c r="G335" s="76">
+        <v>28967409</v>
+      </c>
+      <c r="H335" s="74">
+        <v>34140498</v>
+      </c>
+      <c r="I335" s="74">
+        <v>39603748</v>
+      </c>
+      <c r="J335" s="15">
+        <v>44848826</v>
+      </c>
+      <c r="K335" s="59"/>
+      <c r="L335" s="59"/>
       <c r="M335" s="15"/>
     </row>
     <row r="336" spans="1:13" s="4" customFormat="1">
       <c r="A336" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B336" s="33">
-        <v>5165296</v>
-[...5 lines deleted...]
-        <v>15051947</v>
+        <v>40706</v>
+      </c>
+      <c r="C336" s="67">
+        <v>83833</v>
+      </c>
+      <c r="D336" s="67">
+        <v>129642</v>
       </c>
       <c r="E336" s="15">
-        <v>19839531</v>
-[...15 lines deleted...]
-      <c r="L336" s="60"/>
+        <v>176093</v>
+      </c>
+      <c r="F336" s="74">
+        <v>219301</v>
+      </c>
+      <c r="G336" s="76">
+        <v>261586</v>
+      </c>
+      <c r="H336" s="74">
+        <v>302607</v>
+      </c>
+      <c r="I336" s="74">
+        <v>352727</v>
+      </c>
+      <c r="J336" s="15">
+        <v>399942</v>
+      </c>
+      <c r="K336" s="59"/>
+      <c r="L336" s="59"/>
       <c r="M336" s="15"/>
     </row>
     <row r="337" spans="1:66" s="4" customFormat="1">
       <c r="A337" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B337" s="33">
-        <v>40706</v>
-[...5 lines deleted...]
-        <v>129642</v>
+        <v>1211702</v>
+      </c>
+      <c r="C337" s="67">
+        <v>2244079</v>
+      </c>
+      <c r="D337" s="67">
+        <v>3348348</v>
       </c>
       <c r="E337" s="15">
-        <v>176093</v>
-[...15 lines deleted...]
-      <c r="L337" s="60"/>
+        <v>4416472</v>
+      </c>
+      <c r="F337" s="74">
+        <v>5489358</v>
+      </c>
+      <c r="G337" s="76">
+        <v>6649149</v>
+      </c>
+      <c r="H337" s="74">
+        <v>7901847</v>
+      </c>
+      <c r="I337" s="74">
+        <v>9170319</v>
+      </c>
+      <c r="J337" s="15">
+        <v>10336371</v>
+      </c>
+      <c r="K337" s="59"/>
+      <c r="L337" s="59"/>
       <c r="M337" s="15"/>
     </row>
     <row r="338" spans="1:66" s="4" customFormat="1">
       <c r="A338" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B338" s="33">
-        <v>1211702</v>
-[...5 lines deleted...]
-        <v>3348348</v>
+        <v>183947</v>
+      </c>
+      <c r="C338" s="67">
+        <v>301787</v>
+      </c>
+      <c r="D338" s="67">
+        <v>559249</v>
       </c>
       <c r="E338" s="15">
-        <v>4416472</v>
-[...15 lines deleted...]
-      <c r="L338" s="60"/>
+        <v>812964</v>
+      </c>
+      <c r="F338" s="74">
+        <v>1068804</v>
+      </c>
+      <c r="G338" s="76">
+        <v>1197529</v>
+      </c>
+      <c r="H338" s="74">
+        <v>1348650</v>
+      </c>
+      <c r="I338" s="74">
+        <v>1488976</v>
+      </c>
+      <c r="J338" s="15">
+        <v>1743609</v>
+      </c>
+      <c r="K338" s="59"/>
+      <c r="L338" s="59"/>
       <c r="M338" s="15"/>
     </row>
     <row r="339" spans="1:66" s="4" customFormat="1">
       <c r="A339" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B339" s="33">
-        <v>183947</v>
-[...5 lines deleted...]
-        <v>559249</v>
+        <v>2837989</v>
+      </c>
+      <c r="C339" s="67">
+        <v>5598784</v>
+      </c>
+      <c r="D339" s="67">
+        <v>8392721</v>
       </c>
       <c r="E339" s="15">
-        <v>812964</v>
-[...15 lines deleted...]
-      <c r="L339" s="60"/>
+        <v>10883076</v>
+      </c>
+      <c r="F339" s="74">
+        <v>13593899</v>
+      </c>
+      <c r="G339" s="76">
+        <v>16342760</v>
+      </c>
+      <c r="H339" s="74">
+        <v>19066384</v>
+      </c>
+      <c r="I339" s="74">
+        <v>21693713</v>
+      </c>
+      <c r="J339" s="15">
+        <v>24756423</v>
+      </c>
+      <c r="K339" s="59"/>
+      <c r="L339" s="59"/>
       <c r="M339" s="15"/>
     </row>
-    <row r="340" spans="1:66" s="4" customFormat="1">
-[...29 lines deleted...]
-      <c r="L340" s="60"/>
+    <row r="340" spans="1:66" s="4" customFormat="1" ht="34.200000000000003" customHeight="1">
+      <c r="A340" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B340" s="6"/>
+      <c r="C340" s="21"/>
+      <c r="D340" s="6"/>
+      <c r="E340" s="6"/>
+      <c r="F340" s="21"/>
+      <c r="G340" s="52"/>
+      <c r="H340" s="6"/>
+      <c r="I340" s="6"/>
+      <c r="J340" s="42"/>
+      <c r="K340" s="15"/>
+      <c r="L340" s="15"/>
       <c r="M340" s="15"/>
     </row>
-    <row r="341" spans="1:66" s="4" customFormat="1" ht="34.200000000000003" customHeight="1">
+    <row r="341" spans="1:66" s="4" customFormat="1">
       <c r="A341" s="7" t="s">
-        <v>50</v>
-[...11 lines deleted...]
-      <c r="L341" s="15"/>
+        <v>66</v>
+      </c>
+      <c r="B341" s="33">
+        <v>3745954</v>
+      </c>
+      <c r="C341" s="67">
+        <v>7714879</v>
+      </c>
+      <c r="D341" s="67">
+        <v>11284609</v>
+      </c>
+      <c r="E341" s="15">
+        <v>13762608</v>
+      </c>
+      <c r="F341" s="74">
+        <v>15263231</v>
+      </c>
+      <c r="G341" s="76">
+        <v>16321546</v>
+      </c>
+      <c r="H341" s="74">
+        <v>17291346</v>
+      </c>
+      <c r="I341" s="74">
+        <v>18117564</v>
+      </c>
+      <c r="J341" s="15">
+        <v>18940412</v>
+      </c>
+      <c r="K341" s="59"/>
+      <c r="L341" s="59"/>
       <c r="M341" s="15"/>
     </row>
     <row r="342" spans="1:66" s="4" customFormat="1">
-      <c r="A342" s="7" t="s">
-        <v>66</v>
+      <c r="A342" s="13" t="s">
+        <v>13</v>
       </c>
       <c r="B342" s="33">
-        <v>3745954</v>
-[...5 lines deleted...]
-        <v>11284609</v>
+        <v>767849</v>
+      </c>
+      <c r="C342" s="67">
+        <v>1554723</v>
+      </c>
+      <c r="D342" s="67">
+        <v>2268112</v>
       </c>
       <c r="E342" s="15">
-        <v>13762608</v>
-[...15 lines deleted...]
-      <c r="L342" s="60"/>
+        <v>2968597</v>
+      </c>
+      <c r="F342" s="74">
+        <v>3337112</v>
+      </c>
+      <c r="G342" s="76">
+        <v>3587412</v>
+      </c>
+      <c r="H342" s="74">
+        <v>3835529</v>
+      </c>
+      <c r="I342" s="74">
+        <v>4118311</v>
+      </c>
+      <c r="J342" s="15">
+        <v>4343014</v>
+      </c>
+      <c r="K342" s="59"/>
+      <c r="L342" s="59"/>
       <c r="M342" s="15"/>
     </row>
     <row r="343" spans="1:66" s="4" customFormat="1">
       <c r="A343" s="13" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="B343" s="33">
-        <v>767849</v>
-[...5 lines deleted...]
-        <v>2268112</v>
+        <v>1585</v>
+      </c>
+      <c r="C343" s="67">
+        <v>2964</v>
+      </c>
+      <c r="D343" s="67">
+        <v>4302</v>
       </c>
       <c r="E343" s="15">
-        <v>2968597</v>
-[...15 lines deleted...]
-      <c r="L343" s="60"/>
+        <v>5107</v>
+      </c>
+      <c r="F343" s="74">
+        <v>26367</v>
+      </c>
+      <c r="G343" s="76">
+        <v>47592</v>
+      </c>
+      <c r="H343" s="74">
+        <v>68740</v>
+      </c>
+      <c r="I343" s="74">
+        <v>76044</v>
+      </c>
+      <c r="J343" s="15">
+        <v>83439</v>
+      </c>
+      <c r="K343" s="59"/>
+      <c r="L343" s="59"/>
       <c r="M343" s="15"/>
     </row>
     <row r="344" spans="1:66" s="4" customFormat="1">
       <c r="A344" s="13" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="B344" s="33">
-        <v>1585</v>
-[...5 lines deleted...]
-        <v>4302</v>
+        <v>23260</v>
+      </c>
+      <c r="C344" s="67">
+        <v>64536</v>
+      </c>
+      <c r="D344" s="67">
+        <v>105812</v>
       </c>
       <c r="E344" s="15">
-        <v>5107</v>
-[...15 lines deleted...]
-      <c r="L344" s="60"/>
+        <v>147088</v>
+      </c>
+      <c r="F344" s="74">
+        <v>188621</v>
+      </c>
+      <c r="G344" s="76">
+        <v>230155</v>
+      </c>
+      <c r="H344" s="74">
+        <v>271689</v>
+      </c>
+      <c r="I344" s="74">
+        <v>287155</v>
+      </c>
+      <c r="J344" s="15">
+        <v>302622</v>
+      </c>
+      <c r="K344" s="59"/>
+      <c r="L344" s="59"/>
       <c r="M344" s="15"/>
     </row>
-    <row r="345" spans="1:66" s="4" customFormat="1">
+    <row r="345" spans="1:66" s="26" customFormat="1">
       <c r="A345" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B345" s="33">
-        <v>23260</v>
-[...5 lines deleted...]
-        <v>105812</v>
+        <v>399654</v>
+      </c>
+      <c r="C345" s="67">
+        <v>880639</v>
+      </c>
+      <c r="D345" s="67">
+        <v>1350014</v>
       </c>
       <c r="E345" s="15">
-        <v>147088</v>
-[...15 lines deleted...]
-      <c r="L345" s="60"/>
+        <v>1709052</v>
+      </c>
+      <c r="F345" s="74">
+        <v>1853141</v>
+      </c>
+      <c r="G345" s="76">
+        <v>1909531</v>
+      </c>
+      <c r="H345" s="74">
+        <v>1955516</v>
+      </c>
+      <c r="I345" s="74">
+        <v>1994268</v>
+      </c>
+      <c r="J345" s="15">
+        <v>2034786</v>
+      </c>
+      <c r="K345" s="59"/>
+      <c r="L345" s="59"/>
       <c r="M345" s="15"/>
     </row>
-    <row r="346" spans="1:66" s="26" customFormat="1">
+    <row r="346" spans="1:66" s="4" customFormat="1">
       <c r="A346" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B346" s="33">
-        <v>399654</v>
-[...5 lines deleted...]
-        <v>1350014</v>
+        <v>529031</v>
+      </c>
+      <c r="C346" s="67">
+        <v>1205966</v>
+      </c>
+      <c r="D346" s="67">
+        <v>2140387</v>
       </c>
       <c r="E346" s="15">
-        <v>1709052</v>
-[...15 lines deleted...]
-      <c r="L346" s="60"/>
+        <v>2630609</v>
+      </c>
+      <c r="F346" s="74">
+        <v>2864933</v>
+      </c>
+      <c r="G346" s="76">
+        <v>2952485</v>
+      </c>
+      <c r="H346" s="74">
+        <v>3000881</v>
+      </c>
+      <c r="I346" s="74">
+        <v>3050072</v>
+      </c>
+      <c r="J346" s="15">
+        <v>3097641</v>
+      </c>
+      <c r="K346" s="59"/>
+      <c r="L346" s="59"/>
       <c r="M346" s="15"/>
     </row>
     <row r="347" spans="1:66" s="4" customFormat="1">
       <c r="A347" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B347" s="33">
-        <v>529031</v>
-[...5 lines deleted...]
-        <v>2140387</v>
+        <v>869924</v>
+      </c>
+      <c r="C347" s="67">
+        <v>1729907</v>
+      </c>
+      <c r="D347" s="67">
+        <v>2400333</v>
       </c>
       <c r="E347" s="15">
-        <v>2630609</v>
-[...15 lines deleted...]
-      <c r="L347" s="60"/>
+        <v>2739749</v>
+      </c>
+      <c r="F347" s="74">
+        <v>2984002</v>
+      </c>
+      <c r="G347" s="76">
+        <v>3159229</v>
+      </c>
+      <c r="H347" s="74">
+        <v>3319726</v>
+      </c>
+      <c r="I347" s="74">
+        <v>3465570</v>
+      </c>
+      <c r="J347" s="15">
+        <v>3635847</v>
+      </c>
+      <c r="K347" s="59"/>
+      <c r="L347" s="59"/>
       <c r="M347" s="15"/>
     </row>
     <row r="348" spans="1:66" s="4" customFormat="1">
       <c r="A348" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B348" s="33">
-        <v>869924</v>
-[...5 lines deleted...]
-        <v>2400333</v>
+        <v>311715</v>
+      </c>
+      <c r="C348" s="67">
+        <v>623881</v>
+      </c>
+      <c r="D348" s="67">
+        <v>844591</v>
       </c>
       <c r="E348" s="15">
-        <v>2739749</v>
-[...15 lines deleted...]
-      <c r="L348" s="60"/>
+        <v>1028628</v>
+      </c>
+      <c r="F348" s="74">
+        <v>1185019</v>
+      </c>
+      <c r="G348" s="76">
+        <v>1337593</v>
+      </c>
+      <c r="H348" s="74">
+        <v>1484287</v>
+      </c>
+      <c r="I348" s="74">
+        <v>1594325</v>
+      </c>
+      <c r="J348" s="15">
+        <v>1713310</v>
+      </c>
+      <c r="K348" s="59"/>
+      <c r="L348" s="59"/>
       <c r="M348" s="15"/>
     </row>
     <row r="349" spans="1:66" s="4" customFormat="1">
       <c r="A349" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B349" s="33">
-        <v>311715</v>
-[...5 lines deleted...]
-        <v>844591</v>
+        <v>70529</v>
+      </c>
+      <c r="C349" s="67">
+        <v>142914</v>
+      </c>
+      <c r="D349" s="67">
+        <v>215299</v>
       </c>
       <c r="E349" s="15">
-        <v>1028628</v>
-[...15 lines deleted...]
-      <c r="L349" s="60"/>
+        <v>287683</v>
+      </c>
+      <c r="F349" s="74">
+        <v>386018</v>
+      </c>
+      <c r="G349" s="76">
+        <v>484353</v>
+      </c>
+      <c r="H349" s="74">
+        <v>582687</v>
+      </c>
+      <c r="I349" s="74">
+        <v>597612</v>
+      </c>
+      <c r="J349" s="15">
+        <v>612536</v>
+      </c>
+      <c r="K349" s="59"/>
+      <c r="L349" s="59"/>
       <c r="M349" s="15"/>
     </row>
     <row r="350" spans="1:66" s="4" customFormat="1">
       <c r="A350" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B350" s="33">
-        <v>70529</v>
-[...5 lines deleted...]
-        <v>215299</v>
+        <v>772407</v>
+      </c>
+      <c r="C350" s="67">
+        <v>1509350</v>
+      </c>
+      <c r="D350" s="67">
+        <v>1955760</v>
       </c>
       <c r="E350" s="15">
-        <v>287683</v>
-[...15 lines deleted...]
-      <c r="L350" s="60"/>
+        <v>2246095</v>
+      </c>
+      <c r="F350" s="74">
+        <v>2438018</v>
+      </c>
+      <c r="G350" s="76">
+        <v>2613197</v>
+      </c>
+      <c r="H350" s="74">
+        <v>2772291</v>
+      </c>
+      <c r="I350" s="74">
+        <v>2934207</v>
+      </c>
+      <c r="J350" s="15">
+        <v>3117217</v>
+      </c>
+      <c r="K350" s="59"/>
+      <c r="L350" s="59"/>
       <c r="M350" s="15"/>
     </row>
-    <row r="351" spans="1:66" s="4" customFormat="1">
-[...29 lines deleted...]
-      <c r="L351" s="60"/>
+    <row r="351" spans="1:66" s="4" customFormat="1" ht="21.6">
+      <c r="A351" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B351" s="15"/>
+      <c r="C351" s="15"/>
+      <c r="D351" s="15"/>
+      <c r="E351" s="6"/>
+      <c r="F351" s="21"/>
+      <c r="G351" s="52"/>
+      <c r="H351" s="62"/>
+      <c r="I351" s="62"/>
+      <c r="J351" s="42"/>
+      <c r="K351" s="15"/>
+      <c r="L351" s="35"/>
       <c r="M351" s="15"/>
-    </row>
-    <row r="352" spans="1:66" s="4" customFormat="1" ht="21.6">
+      <c r="N351" s="26"/>
+      <c r="O351" s="26"/>
+      <c r="P351" s="26"/>
+      <c r="Q351" s="26"/>
+      <c r="R351" s="26"/>
+      <c r="S351" s="26"/>
+      <c r="T351" s="26"/>
+      <c r="U351" s="26"/>
+      <c r="V351" s="26"/>
+      <c r="W351" s="26"/>
+      <c r="X351" s="26"/>
+      <c r="Y351" s="26"/>
+      <c r="Z351" s="26"/>
+      <c r="AA351" s="26"/>
+      <c r="AB351" s="26"/>
+      <c r="AC351" s="26"/>
+      <c r="AD351" s="26"/>
+      <c r="AE351" s="26"/>
+      <c r="AF351" s="26"/>
+      <c r="AG351" s="26"/>
+      <c r="AH351" s="26"/>
+      <c r="AI351" s="26"/>
+      <c r="AJ351" s="26"/>
+      <c r="AK351" s="26"/>
+      <c r="AL351" s="26"/>
+      <c r="AM351" s="26"/>
+      <c r="AN351" s="26"/>
+      <c r="AO351" s="26"/>
+      <c r="AP351" s="26"/>
+      <c r="AQ351" s="26"/>
+      <c r="AR351" s="26"/>
+      <c r="AS351" s="26"/>
+      <c r="AT351" s="26"/>
+      <c r="AU351" s="26"/>
+      <c r="AV351" s="26"/>
+      <c r="AW351" s="26"/>
+      <c r="AX351" s="26"/>
+      <c r="AY351" s="26"/>
+      <c r="AZ351" s="26"/>
+      <c r="BA351" s="26"/>
+      <c r="BB351" s="26"/>
+      <c r="BC351" s="26"/>
+      <c r="BD351" s="26"/>
+      <c r="BE351" s="26"/>
+      <c r="BF351" s="26"/>
+      <c r="BG351" s="26"/>
+      <c r="BH351" s="26"/>
+      <c r="BI351" s="26"/>
+      <c r="BJ351" s="26"/>
+      <c r="BK351" s="26"/>
+      <c r="BL351" s="26"/>
+      <c r="BM351" s="26"/>
+      <c r="BN351" s="26"/>
+    </row>
+    <row r="352" spans="1:66" s="4" customFormat="1">
       <c r="A352" s="7" t="s">
-        <v>51</v>
-[...11 lines deleted...]
-      <c r="L352" s="35"/>
+        <v>66</v>
+      </c>
+      <c r="B352" s="33">
+        <v>1007946</v>
+      </c>
+      <c r="C352" s="67">
+        <v>2010922</v>
+      </c>
+      <c r="D352" s="67">
+        <v>2935576</v>
+      </c>
+      <c r="E352" s="15">
+        <v>3394600</v>
+      </c>
+      <c r="F352" s="74">
+        <v>3652105</v>
+      </c>
+      <c r="G352" s="76">
+        <v>3944126</v>
+      </c>
+      <c r="H352" s="74">
+        <v>4200730</v>
+      </c>
+      <c r="I352" s="74">
+        <v>4355966</v>
+      </c>
+      <c r="J352" s="15">
+        <v>4504449</v>
+      </c>
+      <c r="K352" s="59"/>
+      <c r="L352" s="59"/>
       <c r="M352" s="15"/>
       <c r="N352" s="26"/>
       <c r="O352" s="26"/>
       <c r="P352" s="26"/>
       <c r="Q352" s="26"/>
       <c r="R352" s="26"/>
       <c r="S352" s="26"/>
       <c r="T352" s="26"/>
       <c r="U352" s="26"/>
       <c r="V352" s="26"/>
       <c r="W352" s="26"/>
       <c r="X352" s="26"/>
       <c r="Y352" s="26"/>
       <c r="Z352" s="26"/>
       <c r="AA352" s="26"/>
       <c r="AB352" s="26"/>
       <c r="AC352" s="26"/>
       <c r="AD352" s="26"/>
       <c r="AE352" s="26"/>
       <c r="AF352" s="26"/>
       <c r="AG352" s="26"/>
       <c r="AH352" s="26"/>
       <c r="AI352" s="26"/>
       <c r="AJ352" s="26"/>
       <c r="AK352" s="26"/>
@@ -28978,80 +29669,82 @@
       <c r="AR352" s="26"/>
       <c r="AS352" s="26"/>
       <c r="AT352" s="26"/>
       <c r="AU352" s="26"/>
       <c r="AV352" s="26"/>
       <c r="AW352" s="26"/>
       <c r="AX352" s="26"/>
       <c r="AY352" s="26"/>
       <c r="AZ352" s="26"/>
       <c r="BA352" s="26"/>
       <c r="BB352" s="26"/>
       <c r="BC352" s="26"/>
       <c r="BD352" s="26"/>
       <c r="BE352" s="26"/>
       <c r="BF352" s="26"/>
       <c r="BG352" s="26"/>
       <c r="BH352" s="26"/>
       <c r="BI352" s="26"/>
       <c r="BJ352" s="26"/>
       <c r="BK352" s="26"/>
       <c r="BL352" s="26"/>
       <c r="BM352" s="26"/>
       <c r="BN352" s="26"/>
     </row>
     <row r="353" spans="1:66" s="4" customFormat="1">
-      <c r="A353" s="7" t="s">
-        <v>66</v>
+      <c r="A353" s="13" t="s">
+        <v>13</v>
       </c>
       <c r="B353" s="33">
-        <v>1007946</v>
-[...5 lines deleted...]
-        <v>2935576</v>
+        <v>506750</v>
+      </c>
+      <c r="C353" s="67">
+        <v>989449</v>
+      </c>
+      <c r="D353" s="67">
+        <v>1427094</v>
       </c>
       <c r="E353" s="15">
-        <v>3394600</v>
-[...15 lines deleted...]
-      <c r="L353" s="60"/>
+        <v>1643999</v>
+      </c>
+      <c r="F353" s="74">
+        <v>1661117</v>
+      </c>
+      <c r="G353" s="76">
+        <v>1697429</v>
+      </c>
+      <c r="H353" s="74">
+        <v>1721309</v>
+      </c>
+      <c r="I353" s="74">
+        <v>1744759</v>
+      </c>
+      <c r="J353" s="15">
+        <v>1744759</v>
+      </c>
+      <c r="K353" s="59"/>
+      <c r="L353" s="59"/>
       <c r="M353" s="15"/>
       <c r="N353" s="26"/>
       <c r="O353" s="26"/>
       <c r="P353" s="26"/>
       <c r="Q353" s="26"/>
       <c r="R353" s="26"/>
       <c r="S353" s="26"/>
       <c r="T353" s="26"/>
       <c r="U353" s="26"/>
       <c r="V353" s="26"/>
       <c r="W353" s="26"/>
       <c r="X353" s="26"/>
       <c r="Y353" s="26"/>
       <c r="Z353" s="26"/>
       <c r="AA353" s="26"/>
       <c r="AB353" s="26"/>
       <c r="AC353" s="26"/>
       <c r="AD353" s="26"/>
       <c r="AE353" s="26"/>
       <c r="AF353" s="26"/>
       <c r="AG353" s="26"/>
       <c r="AH353" s="26"/>
       <c r="AI353" s="26"/>
       <c r="AJ353" s="26"/>
       <c r="AK353" s="26"/>
@@ -29063,81 +29756,83 @@
       <c r="AQ353" s="26"/>
       <c r="AR353" s="26"/>
       <c r="AS353" s="26"/>
       <c r="AT353" s="26"/>
       <c r="AU353" s="26"/>
       <c r="AV353" s="26"/>
       <c r="AW353" s="26"/>
       <c r="AX353" s="26"/>
       <c r="AY353" s="26"/>
       <c r="AZ353" s="26"/>
       <c r="BA353" s="26"/>
       <c r="BB353" s="26"/>
       <c r="BC353" s="26"/>
       <c r="BD353" s="26"/>
       <c r="BE353" s="26"/>
       <c r="BF353" s="26"/>
       <c r="BG353" s="26"/>
       <c r="BH353" s="26"/>
       <c r="BI353" s="26"/>
       <c r="BJ353" s="26"/>
       <c r="BK353" s="26"/>
       <c r="BL353" s="26"/>
       <c r="BM353" s="26"/>
       <c r="BN353" s="26"/>
     </row>
-    <row r="354" spans="1:66" s="4" customFormat="1">
-[...1 lines deleted...]
-        <v>13</v>
+    <row r="354" spans="1:66" s="36" customFormat="1">
+      <c r="A354" s="34" t="s">
+        <v>65</v>
       </c>
       <c r="B354" s="33">
-        <v>506750</v>
-[...5 lines deleted...]
-        <v>1427094</v>
+        <v>131599</v>
+      </c>
+      <c r="C354" s="67">
+        <v>241074</v>
+      </c>
+      <c r="D354" s="67">
+        <v>343356</v>
       </c>
       <c r="E354" s="15">
-        <v>1643999</v>
-[...15 lines deleted...]
-      <c r="L354" s="60"/>
+        <v>415377</v>
+      </c>
+      <c r="F354" s="74">
+        <v>487399</v>
+      </c>
+      <c r="G354" s="76">
+        <v>559321</v>
+      </c>
+      <c r="H354" s="74">
+        <v>631340</v>
+      </c>
+      <c r="I354" s="74">
+        <v>683699</v>
+      </c>
+      <c r="J354" s="15">
+        <v>737408</v>
+      </c>
+      <c r="K354" s="59"/>
+      <c r="L354" s="59"/>
       <c r="M354" s="15"/>
       <c r="N354" s="26"/>
       <c r="O354" s="26"/>
       <c r="P354" s="26"/>
       <c r="Q354" s="26"/>
       <c r="R354" s="26"/>
       <c r="S354" s="26"/>
       <c r="T354" s="26"/>
       <c r="U354" s="26"/>
       <c r="V354" s="26"/>
       <c r="W354" s="26"/>
       <c r="X354" s="26"/>
       <c r="Y354" s="26"/>
       <c r="Z354" s="26"/>
       <c r="AA354" s="26"/>
       <c r="AB354" s="26"/>
       <c r="AC354" s="26"/>
       <c r="AD354" s="26"/>
       <c r="AE354" s="26"/>
       <c r="AF354" s="26"/>
       <c r="AG354" s="26"/>
       <c r="AH354" s="26"/>
       <c r="AI354" s="26"/>
       <c r="AJ354" s="26"/>
       <c r="AK354" s="26"/>
@@ -29149,750 +29844,698 @@
       <c r="AQ354" s="26"/>
       <c r="AR354" s="26"/>
       <c r="AS354" s="26"/>
       <c r="AT354" s="26"/>
       <c r="AU354" s="26"/>
       <c r="AV354" s="26"/>
       <c r="AW354" s="26"/>
       <c r="AX354" s="26"/>
       <c r="AY354" s="26"/>
       <c r="AZ354" s="26"/>
       <c r="BA354" s="26"/>
       <c r="BB354" s="26"/>
       <c r="BC354" s="26"/>
       <c r="BD354" s="26"/>
       <c r="BE354" s="26"/>
       <c r="BF354" s="26"/>
       <c r="BG354" s="26"/>
       <c r="BH354" s="26"/>
       <c r="BI354" s="26"/>
       <c r="BJ354" s="26"/>
       <c r="BK354" s="26"/>
       <c r="BL354" s="26"/>
       <c r="BM354" s="26"/>
       <c r="BN354" s="26"/>
     </row>
-    <row r="355" spans="1:66" s="36" customFormat="1">
-[...1 lines deleted...]
-        <v>65</v>
+    <row r="355" spans="1:66" s="26" customFormat="1">
+      <c r="A355" s="13" t="s">
+        <v>56</v>
       </c>
       <c r="B355" s="33">
-        <v>131599</v>
-[...5 lines deleted...]
-        <v>343356</v>
+        <v>23226</v>
+      </c>
+      <c r="C355" s="67">
+        <v>57161</v>
+      </c>
+      <c r="D355" s="67">
+        <v>90683</v>
       </c>
       <c r="E355" s="15">
-        <v>415377</v>
-[...15 lines deleted...]
-      <c r="L355" s="60"/>
+        <v>92685</v>
+      </c>
+      <c r="F355" s="74">
+        <v>92738</v>
+      </c>
+      <c r="G355" s="76">
+        <v>92738</v>
+      </c>
+      <c r="H355" s="74">
+        <v>92738</v>
+      </c>
+      <c r="I355" s="74">
+        <v>92738</v>
+      </c>
+      <c r="J355" s="15">
+        <v>92738</v>
+      </c>
+      <c r="K355" s="59"/>
+      <c r="L355" s="59"/>
       <c r="M355" s="15"/>
-      <c r="N355" s="26"/>
-[...53 lines deleted...]
-    <row r="356" spans="1:66" s="26" customFormat="1">
+    </row>
+    <row r="356" spans="1:66" s="19" customFormat="1" ht="13.5" customHeight="1">
       <c r="A356" s="13" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>90683</v>
+        <v>59</v>
+      </c>
+      <c r="B356" s="66">
+        <v>87080</v>
+      </c>
+      <c r="C356" s="67">
+        <v>200857</v>
+      </c>
+      <c r="D356" s="67">
+        <v>308308</v>
       </c>
       <c r="E356" s="15">
-        <v>92685</v>
-[...15 lines deleted...]
-      <c r="L356" s="60"/>
+        <v>388354</v>
+      </c>
+      <c r="F356" s="74">
+        <v>512902</v>
+      </c>
+      <c r="G356" s="76">
+        <v>637363</v>
+      </c>
+      <c r="H356" s="74">
+        <v>761903</v>
+      </c>
+      <c r="I356" s="74">
+        <v>820450</v>
+      </c>
+      <c r="J356" s="15">
+        <v>880551</v>
+      </c>
+      <c r="K356" s="59"/>
+      <c r="L356" s="59"/>
       <c r="M356" s="15"/>
-    </row>
-    <row r="357" spans="1:66" s="19" customFormat="1" ht="13.5" customHeight="1">
+      <c r="N356" s="27"/>
+      <c r="O356" s="27"/>
+      <c r="P356" s="27"/>
+      <c r="Q356" s="27"/>
+    </row>
+    <row r="357" spans="1:66" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A357" s="13" t="s">
-        <v>59</v>
-[...8 lines deleted...]
-        <v>308308</v>
+        <v>61</v>
+      </c>
+      <c r="B357" s="66">
+        <v>98125</v>
+      </c>
+      <c r="C357" s="67">
+        <v>215084</v>
+      </c>
+      <c r="D357" s="67">
+        <v>314821</v>
       </c>
       <c r="E357" s="15">
-        <v>388354</v>
-[...15 lines deleted...]
-      <c r="L357" s="60"/>
+        <v>332092</v>
+      </c>
+      <c r="F357" s="74">
+        <v>350462</v>
+      </c>
+      <c r="G357" s="76">
+        <v>391485</v>
+      </c>
+      <c r="H357" s="74">
+        <v>409326</v>
+      </c>
+      <c r="I357" s="74">
+        <v>414696</v>
+      </c>
+      <c r="J357" s="15">
+        <v>432110</v>
+      </c>
+      <c r="K357" s="59"/>
+      <c r="L357" s="59"/>
       <c r="M357" s="15"/>
-      <c r="N357" s="27"/>
-[...2 lines deleted...]
-      <c r="Q357" s="27"/>
     </row>
     <row r="358" spans="1:66" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A358" s="13" t="s">
-        <v>61</v>
-[...8 lines deleted...]
-        <v>314821</v>
+        <v>62</v>
+      </c>
+      <c r="B358" s="66">
+        <v>831</v>
+      </c>
+      <c r="C358" s="67">
+        <v>2793</v>
+      </c>
+      <c r="D358" s="67">
+        <v>4366</v>
       </c>
       <c r="E358" s="15">
-        <v>332092</v>
-[...15 lines deleted...]
-      <c r="L358" s="60"/>
+        <v>4438</v>
+      </c>
+      <c r="F358" s="74">
+        <v>4438</v>
+      </c>
+      <c r="G358" s="76">
+        <v>4438</v>
+      </c>
+      <c r="H358" s="74">
+        <v>4438</v>
+      </c>
+      <c r="I358" s="74">
+        <v>4438</v>
+      </c>
+      <c r="J358" s="15">
+        <v>4438</v>
+      </c>
+      <c r="K358" s="59"/>
+      <c r="L358" s="59"/>
       <c r="M358" s="15"/>
     </row>
-    <row r="359" spans="1:66" s="18" customFormat="1" ht="14.25" customHeight="1">
+    <row r="359" spans="1:66" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A359" s="13" t="s">
-        <v>62</v>
-[...8 lines deleted...]
-        <v>4366</v>
+        <v>63</v>
+      </c>
+      <c r="B359" s="66">
+        <v>160334</v>
+      </c>
+      <c r="C359" s="67">
+        <v>304504</v>
+      </c>
+      <c r="D359" s="67">
+        <v>446948</v>
       </c>
       <c r="E359" s="15">
-        <v>4438</v>
-[...15 lines deleted...]
-      <c r="L359" s="60"/>
+        <v>517654</v>
+      </c>
+      <c r="F359" s="74">
+        <v>543049</v>
+      </c>
+      <c r="G359" s="76">
+        <v>561352</v>
+      </c>
+      <c r="H359" s="74">
+        <v>579675</v>
+      </c>
+      <c r="I359" s="74">
+        <v>595186</v>
+      </c>
+      <c r="J359" s="15">
+        <v>612446</v>
+      </c>
+      <c r="K359" s="59"/>
+      <c r="L359" s="59"/>
       <c r="M359" s="15"/>
-    </row>
-[...30 lines deleted...]
-      <c r="L360" s="60"/>
+      <c r="N359" s="2"/>
+      <c r="O359" s="2"/>
+    </row>
+    <row r="360" spans="1:66" ht="31.8">
+      <c r="A360" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B360" s="22"/>
+      <c r="D360" s="15"/>
+      <c r="E360" s="46"/>
+      <c r="F360" s="45"/>
+      <c r="K360" s="46"/>
       <c r="M360" s="15"/>
-      <c r="N360" s="2"/>
-[...2 lines deleted...]
-    <row r="361" spans="1:66" ht="31.8">
+    </row>
+    <row r="361" spans="1:66">
       <c r="A361" s="7" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-      <c r="K361" s="47"/>
+        <v>66</v>
+      </c>
+      <c r="B361" s="33">
+        <v>1178964</v>
+      </c>
+      <c r="C361" s="67">
+        <v>2839306</v>
+      </c>
+      <c r="D361" s="67">
+        <v>4513634</v>
+      </c>
+      <c r="E361" s="15">
+        <v>6149248</v>
+      </c>
+      <c r="F361" s="74">
+        <v>7515760</v>
+      </c>
+      <c r="G361" s="76">
+        <v>8995177</v>
+      </c>
+      <c r="H361" s="74">
+        <v>10447306</v>
+      </c>
+      <c r="I361" s="74">
+        <v>12288786</v>
+      </c>
+      <c r="J361" s="35">
+        <v>14155510</v>
+      </c>
+      <c r="K361" s="59"/>
+      <c r="L361" s="59"/>
       <c r="M361" s="15"/>
     </row>
     <row r="362" spans="1:66">
-      <c r="A362" s="7" t="s">
-        <v>66</v>
+      <c r="A362" s="13" t="s">
+        <v>13</v>
       </c>
       <c r="B362" s="33">
-        <v>1178964</v>
-[...5 lines deleted...]
-        <v>4513634</v>
+        <v>257389</v>
+      </c>
+      <c r="C362" s="67">
+        <v>464410</v>
+      </c>
+      <c r="D362" s="67">
+        <v>668303</v>
       </c>
       <c r="E362" s="15">
-        <v>6149248</v>
-[...15 lines deleted...]
-      <c r="L362" s="60"/>
+        <v>899026</v>
+      </c>
+      <c r="F362" s="74">
+        <v>1085835</v>
+      </c>
+      <c r="G362" s="76">
+        <v>1302612</v>
+      </c>
+      <c r="H362" s="74">
+        <v>1489354</v>
+      </c>
+      <c r="I362" s="74">
+        <v>1675350</v>
+      </c>
+      <c r="J362" s="35">
+        <v>1843802</v>
+      </c>
+      <c r="K362" s="59"/>
+      <c r="L362" s="59"/>
       <c r="M362" s="15"/>
     </row>
     <row r="363" spans="1:66">
-      <c r="A363" s="13" t="s">
-        <v>13</v>
+      <c r="A363" s="34" t="s">
+        <v>65</v>
       </c>
       <c r="B363" s="33">
-        <v>257389</v>
-[...5 lines deleted...]
-        <v>668303</v>
+        <v>78716</v>
+      </c>
+      <c r="C363" s="67">
+        <v>155054</v>
+      </c>
+      <c r="D363" s="67">
+        <v>237873</v>
       </c>
       <c r="E363" s="15">
-        <v>899026</v>
-[...15 lines deleted...]
-      <c r="L363" s="60"/>
+        <v>323107</v>
+      </c>
+      <c r="F363" s="74">
+        <v>405175</v>
+      </c>
+      <c r="G363" s="76">
+        <v>473858</v>
+      </c>
+      <c r="H363" s="74">
+        <v>543800</v>
+      </c>
+      <c r="I363" s="74">
+        <v>635617</v>
+      </c>
+      <c r="J363" s="35">
+        <v>725224</v>
+      </c>
+      <c r="K363" s="59"/>
+      <c r="L363" s="59"/>
       <c r="M363" s="15"/>
     </row>
     <row r="364" spans="1:66">
-      <c r="A364" s="34" t="s">
-        <v>65</v>
+      <c r="A364" s="13" t="s">
+        <v>55</v>
       </c>
       <c r="B364" s="33">
-        <v>78716</v>
-[...5 lines deleted...]
-        <v>237873</v>
+        <v>9742</v>
+      </c>
+      <c r="C364" s="67">
+        <v>24919</v>
+      </c>
+      <c r="D364" s="67">
+        <v>40096</v>
       </c>
       <c r="E364" s="15">
-        <v>323107</v>
-[...15 lines deleted...]
-      <c r="L364" s="60"/>
+        <v>55273</v>
+      </c>
+      <c r="F364" s="74">
+        <v>65125</v>
+      </c>
+      <c r="G364" s="76">
+        <v>74977</v>
+      </c>
+      <c r="H364" s="74">
+        <v>84829</v>
+      </c>
+      <c r="I364" s="74">
+        <v>98069</v>
+      </c>
+      <c r="J364" s="35">
+        <v>111308</v>
+      </c>
+      <c r="K364" s="64"/>
+      <c r="L364" s="59"/>
       <c r="M364" s="15"/>
     </row>
     <row r="365" spans="1:66">
       <c r="A365" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B365" s="33">
-        <v>9742</v>
-[...5 lines deleted...]
-        <v>40096</v>
+        <v>72615</v>
+      </c>
+      <c r="C365" s="67">
+        <v>164212</v>
+      </c>
+      <c r="D365" s="67">
+        <v>255012</v>
       </c>
       <c r="E365" s="15">
-        <v>55273</v>
-[...15 lines deleted...]
-      <c r="L365" s="60"/>
+        <v>342442</v>
+      </c>
+      <c r="F365" s="74">
+        <v>373669</v>
+      </c>
+      <c r="G365" s="76">
+        <v>451193</v>
+      </c>
+      <c r="H365" s="74">
+        <v>539705</v>
+      </c>
+      <c r="I365" s="74">
+        <v>633463</v>
+      </c>
+      <c r="J365" s="35">
+        <v>724638</v>
+      </c>
+      <c r="K365" s="64"/>
+      <c r="L365" s="59"/>
       <c r="M365" s="15"/>
     </row>
     <row r="366" spans="1:66">
       <c r="A366" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B366" s="33">
-        <v>72615</v>
-[...5 lines deleted...]
-        <v>255012</v>
+        <v>65184</v>
+      </c>
+      <c r="C366" s="67">
+        <v>179068</v>
+      </c>
+      <c r="D366" s="67">
+        <v>292952</v>
       </c>
       <c r="E366" s="15">
-        <v>342442</v>
-[...15 lines deleted...]
-      <c r="L366" s="60"/>
+        <v>406836</v>
+      </c>
+      <c r="F366" s="74">
+        <v>483982</v>
+      </c>
+      <c r="G366" s="76">
+        <v>561128</v>
+      </c>
+      <c r="H366" s="74">
+        <v>638300</v>
+      </c>
+      <c r="I366" s="74">
+        <v>741384</v>
+      </c>
+      <c r="J366" s="35">
+        <v>844469</v>
+      </c>
+      <c r="K366" s="64"/>
+      <c r="L366" s="59"/>
       <c r="M366" s="15"/>
     </row>
     <row r="367" spans="1:66">
       <c r="A367" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B367" s="33">
-        <v>65184</v>
-[...5 lines deleted...]
-        <v>292952</v>
+        <v>3748</v>
+      </c>
+      <c r="C367" s="67">
+        <v>8259</v>
+      </c>
+      <c r="D367" s="67">
+        <v>12769</v>
       </c>
       <c r="E367" s="15">
-        <v>406836</v>
-[...15 lines deleted...]
-      <c r="L367" s="60"/>
+        <v>17279</v>
+      </c>
+      <c r="F367" s="74">
+        <v>20820</v>
+      </c>
+      <c r="G367" s="76">
+        <v>24361</v>
+      </c>
+      <c r="H367" s="74">
+        <v>27902</v>
+      </c>
+      <c r="I367" s="74">
+        <v>31341</v>
+      </c>
+      <c r="J367" s="35">
+        <v>34780</v>
+      </c>
+      <c r="K367" s="64"/>
+      <c r="L367" s="59"/>
       <c r="M367" s="15"/>
     </row>
     <row r="368" spans="1:66">
       <c r="A368" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B368" s="33">
-        <v>3748</v>
-[...5 lines deleted...]
-        <v>12769</v>
+        <v>177204</v>
+      </c>
+      <c r="C368" s="67">
+        <v>675436</v>
+      </c>
+      <c r="D368" s="67">
+        <v>1192471</v>
       </c>
       <c r="E368" s="15">
-        <v>17279</v>
-[...15 lines deleted...]
-      <c r="L368" s="60"/>
+        <v>1716722</v>
+      </c>
+      <c r="F368" s="74">
+        <v>2180328</v>
+      </c>
+      <c r="G368" s="76">
+        <v>2686637</v>
+      </c>
+      <c r="H368" s="74">
+        <v>3187921</v>
+      </c>
+      <c r="I368" s="74">
+        <v>3748126</v>
+      </c>
+      <c r="J368" s="35">
+        <v>4377082</v>
+      </c>
+      <c r="K368" s="64"/>
+      <c r="L368" s="59"/>
       <c r="M368" s="15"/>
     </row>
     <row r="369" spans="1:13">
       <c r="A369" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B369" s="33">
-        <v>177204</v>
-[...5 lines deleted...]
-        <v>1192471</v>
+        <v>5077</v>
+      </c>
+      <c r="C369" s="67">
+        <v>10153</v>
+      </c>
+      <c r="D369" s="67">
+        <v>15230</v>
       </c>
       <c r="E369" s="15">
-        <v>1716722</v>
-[...15 lines deleted...]
-      <c r="L369" s="60"/>
+        <v>20307</v>
+      </c>
+      <c r="F369" s="74">
+        <v>25461</v>
+      </c>
+      <c r="G369" s="76">
+        <v>30616</v>
+      </c>
+      <c r="H369" s="74">
+        <v>35702</v>
+      </c>
+      <c r="I369" s="74">
+        <v>40787</v>
+      </c>
+      <c r="J369" s="35">
+        <v>45873</v>
+      </c>
+      <c r="K369" s="64"/>
+      <c r="L369" s="59"/>
       <c r="M369" s="15"/>
     </row>
     <row r="370" spans="1:13">
       <c r="A370" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B370" s="33">
-        <v>5077</v>
-[...5 lines deleted...]
-        <v>15230</v>
+        <v>196943</v>
+      </c>
+      <c r="C370" s="67">
+        <v>437925</v>
+      </c>
+      <c r="D370" s="67">
+        <v>681395</v>
       </c>
       <c r="E370" s="15">
-        <v>20307</v>
-[...15 lines deleted...]
-      <c r="L370" s="60"/>
+        <v>933062</v>
+      </c>
+      <c r="F370" s="74">
+        <v>1185119</v>
+      </c>
+      <c r="G370" s="76">
+        <v>1433460</v>
+      </c>
+      <c r="H370" s="74">
+        <v>1667504</v>
+      </c>
+      <c r="I370" s="74">
+        <v>1980325</v>
+      </c>
+      <c r="J370" s="35">
+        <v>2286675</v>
+      </c>
+      <c r="K370" s="64"/>
+      <c r="L370" s="59"/>
       <c r="M370" s="15"/>
     </row>
     <row r="371" spans="1:13">
       <c r="A371" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B371" s="33">
-        <v>196943</v>
-[...5 lines deleted...]
-        <v>681395</v>
+        <v>4656</v>
+      </c>
+      <c r="C371" s="67">
+        <v>14757</v>
+      </c>
+      <c r="D371" s="67">
+        <v>33704</v>
       </c>
       <c r="E371" s="15">
-        <v>933062</v>
-[...15 lines deleted...]
-      <c r="L371" s="60"/>
+        <v>48928</v>
+      </c>
+      <c r="F371" s="74">
+        <v>61636</v>
+      </c>
+      <c r="G371" s="76">
+        <v>80912</v>
+      </c>
+      <c r="H371" s="74">
+        <v>109982</v>
+      </c>
+      <c r="I371" s="74">
+        <v>141688</v>
+      </c>
+      <c r="J371" s="35">
+        <v>157549</v>
+      </c>
+      <c r="K371" s="64"/>
+      <c r="L371" s="59"/>
       <c r="M371" s="15"/>
     </row>
     <row r="372" spans="1:13">
-      <c r="A372" s="13" t="s">
-[...3 lines deleted...]
-        <v>4656</v>
+      <c r="A372" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B372" s="53">
+        <v>307691</v>
       </c>
       <c r="C372" s="69">
-        <v>14757</v>
+        <v>705115</v>
       </c>
       <c r="D372" s="69">
-        <v>33704</v>
-[...19 lines deleted...]
-      <c r="M372" s="15"/>
+        <v>1083832</v>
+      </c>
+      <c r="E372" s="17">
+        <v>1386270</v>
+      </c>
+      <c r="F372" s="75">
+        <v>1628613</v>
+      </c>
+      <c r="G372" s="77">
+        <v>1875429</v>
+      </c>
+      <c r="H372" s="75">
+        <v>2122313</v>
+      </c>
+      <c r="I372" s="75">
+        <v>2562642</v>
+      </c>
+      <c r="J372" s="17">
+        <v>3004115</v>
+      </c>
+      <c r="K372" s="65"/>
+      <c r="L372" s="65"/>
+      <c r="M372" s="17"/>
     </row>
     <row r="373" spans="1:13">
-      <c r="A373" s="16" t="s">
-[...29 lines deleted...]
-      <c r="M373" s="17"/>
+      <c r="A373" s="108" t="s">
+        <v>53</v>
+      </c>
+      <c r="B373" s="108"/>
+      <c r="C373" s="108"/>
+      <c r="D373" s="72"/>
+      <c r="E373" s="47"/>
+      <c r="F373" s="35"/>
+      <c r="M373" s="35"/>
     </row>
     <row r="374" spans="1:13">
-      <c r="A374" s="110" t="s">
-[...4 lines deleted...]
-      <c r="D374" s="74"/>
+      <c r="A374" s="108" t="s">
+        <v>54</v>
+      </c>
+      <c r="B374" s="108"/>
+      <c r="C374" s="108"/>
+      <c r="D374" s="73"/>
       <c r="E374" s="48"/>
       <c r="F374" s="35"/>
-      <c r="M374" s="35"/>
-[...13 lines deleted...]
-      <c r="A376" s="37" t="s">
+      <c r="M374" s="44"/>
+    </row>
+    <row r="375" spans="1:13" ht="192.6">
+      <c r="A375" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="B376" s="37"/>
-[...3 lines deleted...]
-      <c r="M376" s="45"/>
+      <c r="B375" s="37"/>
+      <c r="C375" s="40"/>
+      <c r="D375" s="40"/>
+      <c r="E375" s="37"/>
+      <c r="M375" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="A373:C373"/>
     <mergeCell ref="A374:C374"/>
-    <mergeCell ref="A375:C375"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:L1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
   </mergeCells>
   <pageMargins left="0.78749999999999998" right="0.39374999999999999" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/5.1.2.2$Windows_x86 LibreOffice_project/d3bf12ecb743fc0d20e0be0c58ca359301eb705f</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>