--- v5 (2026-08-31)
+++ v6 (2026-09-20)
@@ -1,61 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11610" yWindow="-15" windowWidth="11475" windowHeight="9690"/>
+    <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="6396" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
+    <sheet name="шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="61">
   <si>
     <t/>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
@@ -68,60 +73,186 @@
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>Тас көмір, лигнитті және көмір қойыртпаларын қоса, мың тонна</t>
   </si>
   <si>
     <t>Тас көмір, лигнитті қоса, көмір қойыртпаларынан басқа,  мың тонна</t>
   </si>
   <si>
     <t>"*" - жедел деректер</t>
   </si>
   <si>
     <t xml:space="preserve">Райымбек </t>
   </si>
   <si>
     <t xml:space="preserve">Алматы </t>
   </si>
   <si>
     <t>2026 жылғы Алматы облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру*</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>осы кәсіпорынның ішінде (зауытішілік айналымға) және өңделме шикізаттан өндірілген өнеркәсіптік-өндірістік мұқтаждарына жұмсалған өнім есепке алынып көрсетіледі</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өндірілген өнім</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>Өндіріс статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Иманбекова Злиха</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (727) 2698231 </t>
+  </si>
+  <si>
+    <t>Е-mail: Zl.Imanbekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Тау-кен өндіру өнеркәсібі және карьер. қазуда өнеркәсіп өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>2026 жыл</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> мың тонна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="26">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -163,50 +294,124 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -228,54 +433,61 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -347,79 +559,163 @@
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -662,97 +958,376 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="46" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="46" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="45"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="65"/>
+      <c r="B1" s="65"/>
+    </row>
+    <row r="2" spans="1:13" s="55" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="63">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="55" customFormat="1" ht="27" customHeight="1">
+      <c r="A3" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="61" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="55" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="52" t="s">
+        <v>45</v>
+      </c>
+      <c r="B4" s="53" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="55" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="64" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="63" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="55" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="64" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="63" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="55" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A7" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="62" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="55" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="52" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="53" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="55" customFormat="1" ht="54" customHeight="1">
+      <c r="A9" s="52" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="62" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="55" customFormat="1">
+      <c r="A10" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="62" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="55" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A11" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="61"/>
+      <c r="M11" s="56"/>
+    </row>
+    <row r="12" spans="1:13" s="55" customFormat="1" ht="27.6" customHeight="1">
+      <c r="A12" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="60" t="s">
+        <v>31</v>
+      </c>
+      <c r="M12" s="56"/>
+    </row>
+    <row r="13" spans="1:13" s="55" customFormat="1" ht="18" customHeight="1">
+      <c r="A13" s="58" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="59" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="56"/>
+    </row>
+    <row r="14" spans="1:13" s="55" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A14" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="M14" s="56"/>
+    </row>
+    <row r="15" spans="1:13" s="55" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="58" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="M15" s="56"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="54">
+        <v>46281</v>
+      </c>
+      <c r="M16" s="47"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="54">
+        <v>46311</v>
+      </c>
+      <c r="M17" s="48"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="M18" s="47"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="52" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="72" t="s">
+        <v>55</v>
+      </c>
+      <c r="M19" s="48"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="73" t="s">
+        <v>56</v>
+      </c>
+      <c r="M20" s="47"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="71" t="s">
+        <v>57</v>
+      </c>
+      <c r="M21" s="48"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="51"/>
+      <c r="B22" s="50"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="B23" s="49"/>
+      <c r="M23" s="48"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="47"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="48"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="47"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B17"/>
+  <sheetViews>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="66" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="66" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="66"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="70"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="68" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="68" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="66" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="68" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="68"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.4">
+      <c r="B11" s="69" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="68"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="67" t="s">
+        <v>48</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E15" sqref="E15"/>
+      <selection activeCell="I5" sqref="I5:I10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="24" style="1" customWidth="1"/>
-    <col min="2" max="2" width="9.140625" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="9.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="9.109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="10.5546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.44140625" style="32" customWidth="1"/>
+    <col min="5" max="5" width="8.88671875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.33203125" style="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" customWidth="1"/>
-    <col min="8" max="8" width="8.85546875" style="1" customWidth="1"/>
-    <col min="9" max="9" width="8.7109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="8.88671875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.6640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8" style="1" customWidth="1"/>
-    <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="8.5546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="8" style="1" customWidth="1"/>
-    <col min="13" max="13" width="9.7109375" style="1" customWidth="1"/>
-    <col min="14" max="14" width="0.28515625" customWidth="1"/>
+    <col min="13" max="13" width="9.6640625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="0.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="21" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="46"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:14" s="22" customFormat="1" ht="14.25">
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+    </row>
+    <row r="2" spans="1:14" s="22" customFormat="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="3"/>
       <c r="D2" s="30"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:14" s="21" customFormat="1" ht="27" customHeight="1">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>3</v>
       </c>
@@ -824,238 +1399,248 @@
       </c>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:14" s="23" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="27">
         <v>3.7</v>
       </c>
       <c r="C5" s="37">
         <v>12.5</v>
       </c>
       <c r="D5" s="37">
         <v>21.3</v>
       </c>
       <c r="E5" s="13">
         <v>30.1</v>
       </c>
       <c r="F5" s="41">
         <v>33</v>
       </c>
       <c r="G5" s="41">
         <v>35.9</v>
       </c>
-      <c r="H5" s="47">
+      <c r="H5" s="43">
         <v>38.799999999999997</v>
       </c>
-      <c r="I5" s="35"/>
+      <c r="I5" s="43">
+        <v>39.9</v>
+      </c>
       <c r="J5" s="35"/>
       <c r="K5" s="37"/>
       <c r="L5" s="35"/>
       <c r="M5" s="37"/>
     </row>
     <row r="6" spans="1:14" s="23" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="27">
         <v>3.7</v>
       </c>
       <c r="C6" s="37">
         <v>12.5</v>
       </c>
       <c r="D6" s="37">
         <v>21.3</v>
       </c>
       <c r="E6" s="13">
         <v>30.1</v>
       </c>
       <c r="F6" s="41">
         <v>33</v>
       </c>
       <c r="G6" s="41">
         <v>35.9</v>
       </c>
-      <c r="H6" s="47">
+      <c r="H6" s="43">
         <v>38.799999999999997</v>
       </c>
-      <c r="I6" s="35"/>
+      <c r="I6" s="43">
+        <v>39.9</v>
+      </c>
       <c r="J6" s="35"/>
       <c r="K6" s="37"/>
       <c r="L6" s="35"/>
       <c r="M6" s="37"/>
     </row>
-    <row r="7" spans="1:14" s="23" customFormat="1" ht="14.25">
+    <row r="7" spans="1:14" s="23" customFormat="1">
       <c r="A7" s="12"/>
       <c r="B7" s="14"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="34"/>
       <c r="F7" s="15"/>
       <c r="G7" s="15"/>
       <c r="H7" s="34"/>
-      <c r="I7" s="10"/>
+      <c r="I7" s="15"/>
       <c r="J7" s="11"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
       <c r="M7" s="15"/>
     </row>
     <row r="8" spans="1:14" s="23" customFormat="1" ht="36" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
-      <c r="I8" s="10"/>
+      <c r="I8" s="34"/>
       <c r="J8" s="11"/>
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
       <c r="M8" s="34"/>
     </row>
-    <row r="9" spans="1:14" s="23" customFormat="1" ht="14.25">
+    <row r="9" spans="1:14" s="23" customFormat="1">
       <c r="A9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="29">
         <v>3.7</v>
       </c>
       <c r="C9" s="40">
         <v>12.5</v>
       </c>
       <c r="D9" s="37">
         <v>21.3</v>
       </c>
       <c r="E9" s="13">
         <v>30.1</v>
       </c>
       <c r="F9" s="41">
         <v>33</v>
       </c>
       <c r="G9" s="41">
         <v>35.9</v>
       </c>
-      <c r="H9" s="47">
+      <c r="H9" s="43">
         <v>38.799999999999997</v>
       </c>
-      <c r="I9" s="35"/>
+      <c r="I9" s="74">
+        <v>39.9</v>
+      </c>
       <c r="J9" s="35"/>
       <c r="K9" s="37"/>
       <c r="L9" s="39"/>
       <c r="M9" s="40"/>
     </row>
-    <row r="10" spans="1:14" s="24" customFormat="1" ht="14.25">
+    <row r="10" spans="1:14" s="24" customFormat="1">
       <c r="A10" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="28">
         <v>3.7</v>
       </c>
       <c r="C10" s="38">
         <v>12.5</v>
       </c>
       <c r="D10" s="38">
         <v>21.3</v>
       </c>
       <c r="E10" s="17">
         <v>30.1</v>
       </c>
       <c r="F10" s="42">
         <v>33</v>
       </c>
       <c r="G10" s="42">
         <v>35.9</v>
       </c>
-      <c r="H10" s="48">
+      <c r="H10" s="44">
         <v>38.799999999999997</v>
       </c>
-      <c r="I10" s="36"/>
+      <c r="I10" s="44">
+        <v>39.9</v>
+      </c>
       <c r="J10" s="36"/>
       <c r="K10" s="38"/>
       <c r="L10" s="36"/>
       <c r="M10" s="38"/>
     </row>
-    <row r="11" spans="1:14" s="21" customFormat="1" ht="19.899999999999999" customHeight="1">
+    <row r="11" spans="1:14" s="21" customFormat="1" ht="19.95" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="31"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="43"/>
-[...11 lines deleted...]
-      <c r="M12" s="43"/>
+      <c r="A12" s="75"/>
+      <c r="B12" s="76"/>
+      <c r="C12" s="75"/>
+      <c r="D12" s="75"/>
+      <c r="E12" s="75"/>
+      <c r="F12" s="75"/>
+      <c r="G12" s="75"/>
+      <c r="H12" s="75"/>
+      <c r="I12" s="75"/>
+      <c r="J12" s="75"/>
+      <c r="K12" s="75"/>
+      <c r="L12" s="75"/>
+      <c r="M12" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>шартты белгілер</vt:lpstr>
       <vt:lpstr>Лист 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>