--- v6 (2026-09-20)
+++ v7 (2026-11-01)
@@ -1,54 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="6396" activeTab="2"/>
+    <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="6396"/>
   </bookViews>
   <sheets>
     <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
     <sheet name="шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="61">
   <si>
     <t/>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
@@ -443,51 +442,51 @@
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -643,50 +642,53 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
@@ -969,52 +971,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="42.33203125" style="46" customWidth="1"/>
     <col min="2" max="2" width="97.6640625" style="46" customWidth="1"/>
     <col min="3" max="16384" width="9.109375" style="45"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="65"/>
       <c r="B1" s="65"/>
     </row>
     <row r="2" spans="1:13" s="55" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="52" t="s">
         <v>47</v>
       </c>
       <c r="B2" s="63">
         <v>151102</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="55" customFormat="1" ht="27" customHeight="1">
       <c r="A3" s="52" t="s">
         <v>46</v>
       </c>
@@ -1104,60 +1106,60 @@
       <c r="M13" s="56"/>
     </row>
     <row r="14" spans="1:13" s="55" customFormat="1" ht="34.5" customHeight="1">
       <c r="A14" s="58" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="59" t="s">
         <v>27</v>
       </c>
       <c r="M14" s="56"/>
     </row>
     <row r="15" spans="1:13" s="55" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="57" t="s">
         <v>25</v>
       </c>
       <c r="M15" s="56"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="54">
-        <v>46281</v>
+        <v>46314</v>
       </c>
       <c r="M16" s="47"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="54">
-        <v>46311</v>
+        <v>46345</v>
       </c>
       <c r="M17" s="48"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="71" t="s">
         <v>54</v>
       </c>
       <c r="M18" s="47"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="72" t="s">
         <v>55</v>
       </c>
       <c r="M19" s="48"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="52" t="s">
         <v>20</v>
       </c>
@@ -1244,88 +1246,88 @@
     <row r="10" spans="2:2">
       <c r="B10" s="68"/>
     </row>
     <row r="11" spans="2:2" ht="26.4">
       <c r="B11" s="69" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="68"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="67" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N12"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I5" sqref="I5:I10"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="24" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.5546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.44140625" style="32" customWidth="1"/>
     <col min="5" max="5" width="8.88671875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.33203125" style="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.88671875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.6640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="8" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.6640625" style="1" customWidth="1"/>
     <col min="14" max="14" width="0.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="21" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="78"/>
-[...10 lines deleted...]
-      <c r="M1" s="78"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
     </row>
     <row r="2" spans="1:14" s="22" customFormat="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="3"/>
       <c r="D2" s="30"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:14" s="21" customFormat="1" ht="27" customHeight="1">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
@@ -1405,217 +1407,225 @@
       </c>
       <c r="B5" s="27">
         <v>3.7</v>
       </c>
       <c r="C5" s="37">
         <v>12.5</v>
       </c>
       <c r="D5" s="37">
         <v>21.3</v>
       </c>
       <c r="E5" s="13">
         <v>30.1</v>
       </c>
       <c r="F5" s="41">
         <v>33</v>
       </c>
       <c r="G5" s="41">
         <v>35.9</v>
       </c>
       <c r="H5" s="43">
         <v>38.799999999999997</v>
       </c>
       <c r="I5" s="43">
         <v>39.9</v>
       </c>
-      <c r="J5" s="35"/>
+      <c r="J5" s="41">
+        <v>41</v>
+      </c>
       <c r="K5" s="37"/>
       <c r="L5" s="35"/>
       <c r="M5" s="37"/>
     </row>
     <row r="6" spans="1:14" s="23" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="27">
         <v>3.7</v>
       </c>
       <c r="C6" s="37">
         <v>12.5</v>
       </c>
       <c r="D6" s="37">
         <v>21.3</v>
       </c>
       <c r="E6" s="13">
         <v>30.1</v>
       </c>
       <c r="F6" s="41">
         <v>33</v>
       </c>
       <c r="G6" s="41">
         <v>35.9</v>
       </c>
       <c r="H6" s="43">
         <v>38.799999999999997</v>
       </c>
       <c r="I6" s="43">
         <v>39.9</v>
       </c>
-      <c r="J6" s="35"/>
+      <c r="J6" s="41">
+        <v>41</v>
+      </c>
       <c r="K6" s="37"/>
       <c r="L6" s="35"/>
       <c r="M6" s="37"/>
     </row>
     <row r="7" spans="1:14" s="23" customFormat="1">
       <c r="A7" s="12"/>
       <c r="B7" s="14"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="34"/>
       <c r="F7" s="15"/>
       <c r="G7" s="15"/>
       <c r="H7" s="34"/>
       <c r="I7" s="15"/>
       <c r="J7" s="11"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
       <c r="M7" s="15"/>
     </row>
     <row r="8" spans="1:14" s="23" customFormat="1" ht="36" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
       <c r="I8" s="34"/>
-      <c r="J8" s="11"/>
+      <c r="J8" s="75"/>
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
       <c r="M8" s="34"/>
     </row>
     <row r="9" spans="1:14" s="23" customFormat="1">
       <c r="A9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="29">
         <v>3.7</v>
       </c>
       <c r="C9" s="40">
         <v>12.5</v>
       </c>
       <c r="D9" s="37">
         <v>21.3</v>
       </c>
       <c r="E9" s="13">
         <v>30.1</v>
       </c>
       <c r="F9" s="41">
         <v>33</v>
       </c>
       <c r="G9" s="41">
         <v>35.9</v>
       </c>
       <c r="H9" s="43">
         <v>38.799999999999997</v>
       </c>
       <c r="I9" s="74">
         <v>39.9</v>
       </c>
-      <c r="J9" s="35"/>
+      <c r="J9" s="41">
+        <v>41</v>
+      </c>
       <c r="K9" s="37"/>
       <c r="L9" s="39"/>
       <c r="M9" s="40"/>
     </row>
     <row r="10" spans="1:14" s="24" customFormat="1">
       <c r="A10" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="28">
         <v>3.7</v>
       </c>
       <c r="C10" s="38">
         <v>12.5</v>
       </c>
       <c r="D10" s="38">
         <v>21.3</v>
       </c>
       <c r="E10" s="17">
         <v>30.1</v>
       </c>
       <c r="F10" s="42">
         <v>33</v>
       </c>
       <c r="G10" s="42">
         <v>35.9</v>
       </c>
       <c r="H10" s="44">
         <v>38.799999999999997</v>
       </c>
       <c r="I10" s="44">
         <v>39.9</v>
       </c>
-      <c r="J10" s="36"/>
+      <c r="J10" s="42">
+        <v>41</v>
+      </c>
       <c r="K10" s="38"/>
       <c r="L10" s="36"/>
       <c r="M10" s="38"/>
     </row>
     <row r="11" spans="1:14" s="21" customFormat="1" ht="19.95" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="31"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="75"/>
-[...11 lines deleted...]
-      <c r="M12" s="75"/>
+      <c r="A12" s="76"/>
+      <c r="B12" s="77"/>
+      <c r="C12" s="76"/>
+      <c r="D12" s="76"/>
+      <c r="E12" s="76"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="76"/>
+      <c r="H12" s="76"/>
+      <c r="I12" s="76"/>
+      <c r="J12" s="76"/>
+      <c r="K12" s="76"/>
+      <c r="L12" s="76"/>
+      <c r="M12" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>