--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -2,66 +2,66 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14400" yWindow="-15" windowWidth="14445" windowHeight="12795" tabRatio="795"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795" tabRatio="795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="407" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="84">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -1005,51 +1005,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q335"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H323" sqref="H323:H324"/>
+      <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="24.85546875" style="29" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="38" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" style="38" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="38" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="38" customWidth="1"/>
     <col min="9" max="10" width="9.28515625" style="38" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="38" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="38" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
     <col min="14" max="1025" width="8.7109375" style="1"/>
     <col min="1026" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:14" s="23" customFormat="1" ht="17.25" customHeight="1">
       <c r="A2" s="87" t="s">
@@ -1113,261 +1113,283 @@
         <v>12</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="36"/>
       <c r="D4" s="36"/>
       <c r="E4" s="36"/>
       <c r="F4" s="6"/>
       <c r="G4" s="36"/>
       <c r="H4" s="36"/>
       <c r="I4" s="36"/>
       <c r="J4" s="36"/>
       <c r="K4" s="36"/>
       <c r="L4" s="36"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:14" ht="13.5" customHeight="1">
       <c r="A5" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B5" s="84">
         <v>8501</v>
       </c>
       <c r="C5" s="75">
         <v>16815</v>
       </c>
-      <c r="D5" s="60"/>
+      <c r="D5" s="75">
+        <v>25089</v>
+      </c>
       <c r="E5" s="60"/>
       <c r="F5" s="60"/>
       <c r="G5" s="60"/>
       <c r="H5" s="26"/>
       <c r="I5" s="26"/>
       <c r="J5" s="26"/>
       <c r="K5" s="75"/>
       <c r="L5" s="75"/>
       <c r="M5" s="75"/>
     </row>
     <row r="6" spans="1:14" ht="13.5" customHeight="1">
       <c r="A6" s="18" t="s">
         <v>77</v>
       </c>
       <c r="B6" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C6" s="75">
         <v>10</v>
       </c>
-      <c r="D6" s="60"/>
+      <c r="D6" s="75">
+        <v>20</v>
+      </c>
       <c r="E6" s="60"/>
       <c r="F6" s="26"/>
       <c r="G6" s="26"/>
       <c r="H6" s="26"/>
       <c r="I6" s="26"/>
       <c r="J6" s="26"/>
       <c r="K6" s="26"/>
       <c r="L6" s="26"/>
       <c r="M6" s="75"/>
     </row>
     <row r="7" spans="1:14" ht="13.5" customHeight="1">
       <c r="A7" s="18" t="s">
         <v>78</v>
       </c>
       <c r="B7" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C7" s="75">
         <v>364</v>
       </c>
-      <c r="D7" s="60"/>
+      <c r="D7" s="75">
+        <v>727</v>
+      </c>
       <c r="E7" s="60"/>
       <c r="F7" s="60"/>
       <c r="G7" s="60"/>
       <c r="H7" s="26"/>
       <c r="I7" s="26"/>
       <c r="J7" s="26"/>
       <c r="K7" s="75"/>
       <c r="L7" s="75"/>
       <c r="M7" s="75"/>
     </row>
     <row r="8" spans="1:14" ht="13.5" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="84">
         <v>24</v>
       </c>
       <c r="C8" s="75">
         <v>29</v>
       </c>
-      <c r="D8" s="60"/>
+      <c r="D8" s="75">
+        <v>34</v>
+      </c>
       <c r="E8" s="60"/>
       <c r="F8" s="60"/>
       <c r="G8" s="60"/>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
       <c r="K8" s="75"/>
       <c r="L8" s="75"/>
       <c r="M8" s="75"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="75" t="s">
         <v>61</v>
       </c>
-      <c r="D9" s="60"/>
+      <c r="D9" s="75">
+        <v>1</v>
+      </c>
       <c r="E9" s="60"/>
       <c r="F9" s="60"/>
       <c r="G9" s="60"/>
       <c r="H9" s="26"/>
       <c r="I9" s="26"/>
       <c r="J9" s="26"/>
       <c r="K9" s="75"/>
       <c r="L9" s="75"/>
       <c r="M9" s="75"/>
     </row>
     <row r="10" spans="1:14" ht="14.25" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="61" t="s">
         <v>61</v>
       </c>
-      <c r="D10" s="62"/>
+      <c r="D10" s="61" t="s">
+        <v>61</v>
+      </c>
       <c r="E10" s="62"/>
       <c r="F10" s="62"/>
       <c r="G10" s="62"/>
       <c r="H10" s="61"/>
       <c r="I10" s="61"/>
       <c r="J10" s="61"/>
       <c r="K10" s="26"/>
       <c r="L10" s="26"/>
       <c r="M10" s="76"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="84">
         <v>1288</v>
       </c>
       <c r="C11" s="75">
         <v>2465</v>
       </c>
-      <c r="D11" s="60"/>
+      <c r="D11" s="75">
+        <v>3602</v>
+      </c>
       <c r="E11" s="60"/>
       <c r="F11" s="60"/>
       <c r="G11" s="60"/>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
       <c r="J11" s="26"/>
       <c r="K11" s="75"/>
       <c r="L11" s="75"/>
       <c r="M11" s="75"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="9" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="75">
         <v>1</v>
       </c>
-      <c r="D12" s="60"/>
+      <c r="D12" s="75">
+        <v>1</v>
+      </c>
       <c r="E12" s="60"/>
       <c r="F12" s="60"/>
       <c r="G12" s="60"/>
       <c r="H12" s="26"/>
       <c r="I12" s="26"/>
       <c r="J12" s="26"/>
       <c r="K12" s="75"/>
       <c r="L12" s="75"/>
       <c r="M12" s="75"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="84">
         <v>63</v>
       </c>
       <c r="C13" s="75">
         <v>63</v>
       </c>
-      <c r="D13" s="60"/>
+      <c r="D13" s="75">
+        <v>63</v>
+      </c>
       <c r="E13" s="60"/>
       <c r="F13" s="60"/>
       <c r="G13" s="60"/>
       <c r="H13" s="26"/>
       <c r="I13" s="26"/>
       <c r="J13" s="26"/>
       <c r="K13" s="75"/>
       <c r="L13" s="75"/>
       <c r="M13" s="75"/>
     </row>
     <row r="14" spans="1:14" ht="12.6" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="84">
         <v>1132</v>
       </c>
       <c r="C14" s="75">
         <v>3360</v>
       </c>
-      <c r="D14" s="60"/>
+      <c r="D14" s="75">
+        <v>5589</v>
+      </c>
       <c r="E14" s="60"/>
       <c r="F14" s="60"/>
       <c r="G14" s="60"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="75"/>
       <c r="L14" s="75"/>
       <c r="M14" s="75"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="84">
         <v>5993</v>
       </c>
       <c r="C15" s="75">
         <v>10522</v>
       </c>
-      <c r="D15" s="60"/>
+      <c r="D15" s="75">
+        <v>15052</v>
+      </c>
       <c r="E15" s="60"/>
       <c r="F15" s="60"/>
       <c r="G15" s="60"/>
       <c r="H15" s="26"/>
       <c r="I15" s="26"/>
       <c r="J15" s="26"/>
       <c r="K15" s="75"/>
       <c r="L15" s="75"/>
       <c r="M15" s="75"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="11"/>
       <c r="B16" s="84"/>
       <c r="C16" s="36"/>
       <c r="D16" s="59"/>
       <c r="E16" s="59"/>
       <c r="F16" s="59"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="6"/>
     </row>
@@ -1376,362 +1398,392 @@
         <v>13</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="36"/>
       <c r="D17" s="60"/>
       <c r="E17" s="60"/>
       <c r="F17" s="60"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="36"/>
       <c r="L17" s="36"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="14" t="s">
         <v>71</v>
       </c>
       <c r="B18" s="84">
         <v>88</v>
       </c>
       <c r="C18" s="75">
         <v>93</v>
       </c>
-      <c r="D18" s="60"/>
+      <c r="D18" s="75">
+        <v>99</v>
+      </c>
       <c r="E18" s="60"/>
       <c r="F18" s="60"/>
       <c r="G18" s="60"/>
       <c r="H18" s="26"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="75"/>
       <c r="L18" s="75"/>
       <c r="M18" s="75"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="18" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D19" s="26"/>
+      <c r="D19" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E19" s="60"/>
       <c r="F19" s="60"/>
       <c r="G19" s="26"/>
       <c r="H19" s="26"/>
       <c r="I19" s="26"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="84">
         <v>24</v>
       </c>
       <c r="C20" s="75">
         <v>29</v>
       </c>
-      <c r="D20" s="60"/>
+      <c r="D20" s="75">
+        <v>34</v>
+      </c>
       <c r="E20" s="60"/>
       <c r="F20" s="60"/>
       <c r="G20" s="60"/>
       <c r="H20" s="26"/>
       <c r="I20" s="26"/>
       <c r="J20" s="26"/>
       <c r="K20" s="75"/>
       <c r="L20" s="75"/>
       <c r="M20" s="75"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="75" t="s">
         <v>61</v>
       </c>
-      <c r="D21" s="60"/>
+      <c r="D21" s="75">
+        <v>1</v>
+      </c>
       <c r="E21" s="60"/>
       <c r="F21" s="60"/>
       <c r="G21" s="60"/>
       <c r="H21" s="26"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="75"/>
       <c r="L21" s="75"/>
       <c r="M21" s="75"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D22" s="62"/>
+      <c r="D22" s="61" t="s">
+        <v>61</v>
+      </c>
       <c r="E22" s="62"/>
       <c r="F22" s="62"/>
       <c r="G22" s="62"/>
       <c r="H22" s="61"/>
       <c r="I22" s="61"/>
       <c r="J22" s="26"/>
       <c r="K22" s="76"/>
       <c r="L22" s="76"/>
       <c r="M22" s="76"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B23" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C23" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D23" s="60"/>
+      <c r="D23" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E23" s="60"/>
       <c r="F23" s="60"/>
       <c r="G23" s="60"/>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="26"/>
       <c r="K23" s="75"/>
       <c r="L23" s="75"/>
       <c r="M23" s="75"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="9" t="s">
         <v>66</v>
       </c>
       <c r="B24" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C24" s="75">
         <v>1</v>
       </c>
-      <c r="D24" s="60"/>
+      <c r="D24" s="75">
+        <v>1</v>
+      </c>
       <c r="E24" s="60"/>
       <c r="F24" s="60"/>
       <c r="G24" s="60"/>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="26"/>
       <c r="K24" s="75"/>
       <c r="L24" s="75"/>
       <c r="M24" s="75"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B25" s="84">
         <v>63</v>
       </c>
       <c r="C25" s="75">
         <v>63</v>
       </c>
-      <c r="D25" s="60"/>
+      <c r="D25" s="75">
+        <v>63</v>
+      </c>
       <c r="E25" s="60"/>
       <c r="F25" s="60"/>
       <c r="G25" s="60"/>
       <c r="H25" s="26"/>
       <c r="I25" s="26"/>
       <c r="J25" s="26"/>
       <c r="K25" s="75"/>
       <c r="L25" s="75"/>
       <c r="M25" s="75"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D26" s="26"/>
+      <c r="D26" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E26" s="59"/>
       <c r="F26" s="59"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="61"/>
       <c r="L26" s="61"/>
       <c r="M26" s="40"/>
     </row>
     <row r="27" spans="1:13" ht="28.5" customHeight="1">
       <c r="A27" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="26"/>
       <c r="D27" s="59"/>
       <c r="E27" s="60"/>
       <c r="F27" s="60"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="36"/>
       <c r="L27" s="36"/>
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B28" s="84">
         <v>4525</v>
       </c>
       <c r="C28" s="75">
         <v>9390</v>
       </c>
-      <c r="D28" s="60"/>
+      <c r="D28" s="75">
+        <v>14216</v>
+      </c>
       <c r="E28" s="60"/>
       <c r="F28" s="60"/>
       <c r="G28" s="60"/>
       <c r="H28" s="26"/>
       <c r="I28" s="26"/>
       <c r="J28" s="26"/>
       <c r="K28" s="75"/>
       <c r="L28" s="75"/>
       <c r="M28" s="75"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="18" t="s">
         <v>77</v>
       </c>
       <c r="B29" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D29" s="60"/>
+      <c r="D29" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E29" s="60"/>
       <c r="F29" s="60"/>
       <c r="G29" s="60"/>
       <c r="H29" s="26"/>
       <c r="I29" s="26"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="26"/>
       <c r="M29" s="26"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="18" t="s">
         <v>78</v>
       </c>
       <c r="B30" s="59" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="26">
         <v>364</v>
       </c>
-      <c r="D30" s="60"/>
+      <c r="D30" s="75">
+        <v>727</v>
+      </c>
       <c r="E30" s="60"/>
       <c r="F30" s="60"/>
       <c r="G30" s="60"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="75"/>
       <c r="L30" s="75"/>
       <c r="M30" s="75"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="84">
         <v>382</v>
       </c>
       <c r="C31" s="75">
         <v>799</v>
       </c>
-      <c r="D31" s="60"/>
+      <c r="D31" s="75">
+        <v>1176</v>
+      </c>
       <c r="E31" s="60"/>
       <c r="F31" s="60"/>
       <c r="G31" s="60"/>
       <c r="H31" s="26"/>
       <c r="I31" s="26"/>
       <c r="J31" s="26"/>
       <c r="K31" s="75"/>
       <c r="L31" s="75"/>
       <c r="M31" s="75"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B32" s="84">
         <v>77</v>
       </c>
       <c r="C32" s="75">
         <v>1057</v>
       </c>
-      <c r="D32" s="60"/>
+      <c r="D32" s="75">
+        <v>2036</v>
+      </c>
       <c r="E32" s="60"/>
       <c r="F32" s="60"/>
       <c r="G32" s="60"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="75"/>
       <c r="L32" s="75"/>
       <c r="M32" s="75"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B33" s="84">
         <v>4066</v>
       </c>
       <c r="C33" s="75">
         <v>7171</v>
       </c>
-      <c r="D33" s="60"/>
+      <c r="D33" s="75">
+        <v>10276</v>
+      </c>
       <c r="E33" s="60"/>
       <c r="F33" s="60"/>
       <c r="G33" s="60"/>
       <c r="H33" s="26"/>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
       <c r="K33" s="75"/>
       <c r="L33" s="75"/>
       <c r="M33" s="75"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="11"/>
       <c r="B34" s="12"/>
       <c r="C34" s="36"/>
       <c r="D34" s="59"/>
       <c r="E34" s="60"/>
       <c r="F34" s="6"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="59"/>
       <c r="K34" s="26"/>
       <c r="L34" s="36"/>
       <c r="M34" s="44"/>
     </row>
@@ -1740,135 +1792,145 @@
         <v>15</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="36"/>
       <c r="D35" s="60"/>
       <c r="E35" s="60"/>
       <c r="F35" s="6"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="59"/>
       <c r="K35" s="36"/>
       <c r="L35" s="36"/>
       <c r="M35" s="36"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B36" s="84">
         <v>3180</v>
       </c>
       <c r="C36" s="75">
         <v>5882</v>
       </c>
-      <c r="D36" s="60"/>
+      <c r="D36" s="75">
+        <v>8585</v>
+      </c>
       <c r="E36" s="60"/>
       <c r="F36" s="60"/>
       <c r="G36" s="60"/>
       <c r="H36" s="26"/>
       <c r="I36" s="26"/>
       <c r="J36" s="26"/>
       <c r="K36" s="75"/>
       <c r="L36" s="75"/>
       <c r="M36" s="75"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="18" t="s">
         <v>78</v>
       </c>
       <c r="B37" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D37" s="60"/>
+      <c r="D37" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E37" s="60"/>
       <c r="F37" s="60"/>
       <c r="G37" s="60"/>
       <c r="H37" s="26"/>
       <c r="I37" s="26"/>
       <c r="J37" s="26"/>
       <c r="K37" s="75"/>
       <c r="L37" s="75"/>
       <c r="M37" s="75"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="84">
         <v>776</v>
       </c>
       <c r="C38" s="75">
         <v>1324</v>
       </c>
-      <c r="D38" s="60"/>
+      <c r="D38" s="75">
+        <v>1872</v>
+      </c>
       <c r="E38" s="60"/>
       <c r="F38" s="60"/>
       <c r="G38" s="60"/>
       <c r="H38" s="26"/>
       <c r="I38" s="26"/>
       <c r="J38" s="26"/>
       <c r="K38" s="75"/>
       <c r="L38" s="75"/>
       <c r="M38" s="75"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B39" s="84">
         <v>1055</v>
       </c>
       <c r="C39" s="75">
         <v>2304</v>
       </c>
-      <c r="D39" s="60"/>
+      <c r="D39" s="75">
+        <v>3553</v>
+      </c>
       <c r="E39" s="60"/>
       <c r="F39" s="60"/>
       <c r="G39" s="60"/>
       <c r="H39" s="26"/>
       <c r="I39" s="26"/>
       <c r="J39" s="26"/>
       <c r="K39" s="75"/>
       <c r="L39" s="75"/>
       <c r="M39" s="75"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="84">
         <v>1349</v>
       </c>
       <c r="C40" s="75">
         <v>2255</v>
       </c>
-      <c r="D40" s="60"/>
+      <c r="D40" s="75">
+        <v>3160</v>
+      </c>
       <c r="E40" s="60"/>
       <c r="F40" s="60"/>
       <c r="G40" s="60"/>
       <c r="H40" s="26"/>
       <c r="I40" s="26"/>
       <c r="J40" s="26"/>
       <c r="K40" s="75"/>
       <c r="L40" s="75"/>
       <c r="M40" s="75"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="11"/>
       <c r="B41" s="12"/>
       <c r="C41" s="36"/>
       <c r="D41" s="61"/>
       <c r="E41" s="60"/>
       <c r="F41" s="6"/>
       <c r="G41" s="36"/>
       <c r="H41" s="36"/>
       <c r="I41" s="26"/>
       <c r="J41" s="26"/>
       <c r="K41" s="36"/>
       <c r="L41" s="36"/>
       <c r="M41" s="36"/>
     </row>
@@ -1877,534 +1939,576 @@
         <v>16</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="36"/>
       <c r="D42" s="60"/>
       <c r="E42" s="60"/>
       <c r="F42" s="6"/>
       <c r="G42" s="36"/>
       <c r="H42" s="36"/>
       <c r="I42" s="36"/>
       <c r="J42" s="36"/>
       <c r="K42" s="36"/>
       <c r="L42" s="36"/>
       <c r="M42" s="36"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B43" s="84">
         <v>284</v>
       </c>
       <c r="C43" s="75">
         <v>735</v>
       </c>
-      <c r="D43" s="60"/>
+      <c r="D43" s="75">
+        <v>1197</v>
+      </c>
       <c r="E43" s="60"/>
       <c r="F43" s="60"/>
       <c r="G43" s="60"/>
       <c r="H43" s="26"/>
       <c r="I43" s="26"/>
       <c r="J43" s="26"/>
       <c r="K43" s="75"/>
       <c r="L43" s="75"/>
       <c r="M43" s="75"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="18" t="s">
         <v>78</v>
       </c>
       <c r="B44" s="36">
         <v>103</v>
       </c>
       <c r="C44" s="75">
         <v>209</v>
       </c>
-      <c r="D44" s="60"/>
+      <c r="D44" s="75">
+        <v>322</v>
+      </c>
       <c r="E44" s="60"/>
       <c r="F44" s="60"/>
       <c r="G44" s="60"/>
       <c r="H44" s="26"/>
       <c r="I44" s="26"/>
       <c r="J44" s="26"/>
       <c r="K44" s="75"/>
       <c r="L44" s="75"/>
       <c r="M44" s="75"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B45" s="84">
         <v>16</v>
       </c>
       <c r="C45" s="75">
         <v>51</v>
       </c>
-      <c r="D45" s="60"/>
+      <c r="D45" s="75">
+        <v>85</v>
+      </c>
       <c r="E45" s="60"/>
       <c r="F45" s="60"/>
       <c r="G45" s="60"/>
       <c r="H45" s="26"/>
       <c r="I45" s="26"/>
       <c r="J45" s="26"/>
       <c r="K45" s="75"/>
       <c r="L45" s="75"/>
       <c r="M45" s="75"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B46" s="84">
         <v>3</v>
       </c>
       <c r="C46" s="75">
         <v>13</v>
       </c>
-      <c r="D46" s="60"/>
+      <c r="D46" s="75">
+        <v>27</v>
+      </c>
       <c r="E46" s="60"/>
       <c r="F46" s="60"/>
       <c r="G46" s="60"/>
       <c r="H46" s="26"/>
       <c r="I46" s="26"/>
       <c r="J46" s="26"/>
       <c r="K46" s="75"/>
       <c r="L46" s="75"/>
       <c r="M46" s="75"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B47" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C47" s="75">
         <v>65</v>
       </c>
-      <c r="D47" s="21"/>
+      <c r="D47" s="75">
+        <v>131</v>
+      </c>
       <c r="E47" s="21"/>
       <c r="F47" s="21"/>
       <c r="G47" s="21"/>
       <c r="H47" s="21"/>
       <c r="I47" s="26"/>
       <c r="J47" s="26"/>
       <c r="K47" s="75"/>
       <c r="L47" s="75"/>
       <c r="M47" s="75"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B48" s="84">
         <v>162</v>
       </c>
       <c r="C48" s="75">
         <v>397</v>
       </c>
-      <c r="D48" s="60"/>
+      <c r="D48" s="75">
+        <v>632</v>
+      </c>
       <c r="E48" s="60"/>
       <c r="F48" s="60"/>
       <c r="G48" s="60"/>
       <c r="H48" s="26"/>
       <c r="I48" s="26"/>
       <c r="J48" s="26"/>
       <c r="K48" s="75"/>
       <c r="L48" s="75"/>
       <c r="M48" s="75"/>
     </row>
     <row r="49" spans="1:13" ht="45" customHeight="1">
       <c r="A49" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="36"/>
       <c r="D49" s="60"/>
       <c r="E49" s="59"/>
       <c r="F49" s="6"/>
       <c r="G49" s="36"/>
       <c r="H49" s="36"/>
       <c r="I49" s="36"/>
       <c r="J49" s="59"/>
       <c r="K49" s="36"/>
       <c r="L49" s="36"/>
       <c r="M49" s="6"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B50" s="84">
         <v>62</v>
       </c>
       <c r="C50" s="75">
         <v>156</v>
       </c>
-      <c r="D50" s="60"/>
+      <c r="D50" s="75">
+        <v>225</v>
+      </c>
       <c r="E50" s="60"/>
       <c r="F50" s="60"/>
       <c r="G50" s="60"/>
       <c r="H50" s="26"/>
       <c r="I50" s="26"/>
       <c r="J50" s="26"/>
       <c r="K50" s="75"/>
       <c r="L50" s="75"/>
       <c r="M50" s="75"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B51" s="84">
         <v>58</v>
       </c>
       <c r="C51" s="75">
         <v>84</v>
       </c>
-      <c r="D51" s="60"/>
+      <c r="D51" s="75">
+        <v>86</v>
+      </c>
       <c r="E51" s="60"/>
       <c r="F51" s="60"/>
       <c r="G51" s="60"/>
       <c r="H51" s="26"/>
       <c r="I51" s="26"/>
       <c r="J51" s="26"/>
       <c r="K51" s="75"/>
       <c r="L51" s="75"/>
       <c r="M51" s="75"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B52" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C52" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D52" s="60"/>
+      <c r="D52" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E52" s="60"/>
       <c r="F52" s="60"/>
       <c r="G52" s="60"/>
       <c r="H52" s="26"/>
       <c r="I52" s="43"/>
       <c r="J52" s="26"/>
       <c r="K52" s="26"/>
       <c r="L52" s="26"/>
       <c r="M52" s="26"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B53" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C53" s="75">
         <v>67</v>
       </c>
-      <c r="D53" s="60"/>
+      <c r="D53" s="75">
+        <v>133</v>
+      </c>
       <c r="E53" s="60"/>
       <c r="F53" s="60"/>
       <c r="G53" s="60"/>
       <c r="H53" s="26"/>
       <c r="I53" s="26"/>
       <c r="J53" s="26"/>
       <c r="K53" s="75"/>
       <c r="L53" s="75"/>
       <c r="M53" s="75"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B54" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D54" s="60"/>
+      <c r="D54" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E54" s="60"/>
       <c r="F54" s="60"/>
       <c r="G54" s="60"/>
       <c r="H54" s="26"/>
       <c r="I54" s="26"/>
       <c r="J54" s="26"/>
       <c r="K54" s="75"/>
       <c r="L54" s="75"/>
       <c r="M54" s="75"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B55" s="84">
         <v>4</v>
       </c>
       <c r="C55" s="26">
         <v>5</v>
       </c>
-      <c r="D55" s="60"/>
+      <c r="D55" s="75">
+        <v>6</v>
+      </c>
       <c r="E55" s="60"/>
       <c r="F55" s="60"/>
       <c r="G55" s="60"/>
       <c r="H55" s="26"/>
       <c r="I55" s="26"/>
       <c r="J55" s="26"/>
       <c r="K55" s="75"/>
       <c r="L55" s="75"/>
       <c r="M55" s="75"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="11"/>
       <c r="D56" s="59"/>
       <c r="E56" s="28"/>
       <c r="M56" s="26"/>
     </row>
     <row r="57" spans="1:13" s="13" customFormat="1" ht="33.75">
       <c r="A57" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="36"/>
       <c r="D57" s="63"/>
       <c r="E57" s="63"/>
       <c r="F57" s="6"/>
       <c r="G57" s="36"/>
       <c r="H57" s="36"/>
       <c r="I57" s="36"/>
       <c r="J57" s="36"/>
       <c r="K57" s="36"/>
       <c r="L57" s="36"/>
       <c r="M57" s="36"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="85">
         <v>1638.1</v>
       </c>
       <c r="C58" s="77">
         <v>3699.9</v>
       </c>
-      <c r="D58" s="63"/>
+      <c r="D58" s="77">
+        <v>5292.5</v>
+      </c>
       <c r="E58" s="63"/>
       <c r="F58" s="63"/>
       <c r="G58" s="63"/>
       <c r="H58" s="28"/>
       <c r="I58" s="28"/>
       <c r="J58" s="28"/>
       <c r="K58" s="77"/>
       <c r="L58" s="77"/>
       <c r="M58" s="77"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B59" s="85" t="s">
         <v>61</v>
       </c>
       <c r="C59" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="D59" s="63"/>
+      <c r="D59" s="28" t="s">
+        <v>61</v>
+      </c>
       <c r="E59" s="28"/>
       <c r="F59" s="28"/>
       <c r="G59" s="28"/>
       <c r="H59" s="28"/>
       <c r="I59" s="28"/>
       <c r="J59" s="28"/>
       <c r="K59" s="61"/>
       <c r="L59" s="28"/>
       <c r="M59" s="77"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B60" s="85" t="s">
         <v>61</v>
       </c>
       <c r="C60" s="77">
         <v>30</v>
       </c>
-      <c r="D60" s="63"/>
+      <c r="D60" s="77">
+        <v>42</v>
+      </c>
       <c r="E60" s="63"/>
       <c r="F60" s="63"/>
       <c r="G60" s="63"/>
       <c r="H60" s="28"/>
       <c r="I60" s="28"/>
       <c r="J60" s="28"/>
       <c r="K60" s="77"/>
       <c r="L60" s="77"/>
       <c r="M60" s="81"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B61" s="85">
         <v>3</v>
       </c>
       <c r="C61" s="77">
         <v>5</v>
       </c>
-      <c r="D61" s="63"/>
+      <c r="D61" s="77">
+        <v>7</v>
+      </c>
       <c r="E61" s="63"/>
       <c r="F61" s="63"/>
       <c r="G61" s="63"/>
       <c r="H61" s="28"/>
       <c r="I61" s="28"/>
       <c r="J61" s="28"/>
       <c r="K61" s="77"/>
       <c r="L61" s="77"/>
       <c r="M61" s="81"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B62" s="85">
         <v>464.4</v>
       </c>
       <c r="C62" s="77">
         <v>1129.2</v>
       </c>
-      <c r="D62" s="63"/>
+      <c r="D62" s="77">
+        <v>1504.8</v>
+      </c>
       <c r="E62" s="63"/>
       <c r="F62" s="63"/>
       <c r="G62" s="63"/>
       <c r="H62" s="28"/>
       <c r="I62" s="28"/>
       <c r="J62" s="28"/>
       <c r="K62" s="77"/>
       <c r="L62" s="77"/>
       <c r="M62" s="81"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B63" s="85">
         <v>35.700000000000003</v>
       </c>
       <c r="C63" s="77">
         <v>64.7</v>
       </c>
-      <c r="D63" s="63"/>
+      <c r="D63" s="77">
+        <v>93.7</v>
+      </c>
       <c r="E63" s="63"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="28"/>
       <c r="I63" s="28"/>
       <c r="J63" s="28"/>
       <c r="K63" s="77"/>
       <c r="L63" s="77"/>
       <c r="M63" s="81"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B64" s="85">
         <v>1135</v>
       </c>
       <c r="C64" s="77">
         <v>2471</v>
       </c>
-      <c r="D64" s="63"/>
+      <c r="D64" s="77">
+        <v>3645</v>
+      </c>
       <c r="E64" s="63"/>
       <c r="F64" s="63"/>
       <c r="G64" s="63"/>
       <c r="H64" s="28"/>
       <c r="I64" s="28"/>
       <c r="J64" s="28"/>
       <c r="K64" s="77"/>
       <c r="L64" s="77"/>
       <c r="M64" s="81"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1"/>
       <c r="D65" s="60"/>
       <c r="E65" s="26"/>
       <c r="M65" s="28"/>
     </row>
     <row r="66" spans="1:13" s="13" customFormat="1" ht="22.5">
       <c r="A66" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" s="36"/>
       <c r="D66" s="60"/>
       <c r="E66" s="59"/>
       <c r="F66" s="6"/>
       <c r="G66" s="36"/>
       <c r="H66" s="36"/>
       <c r="I66" s="36"/>
       <c r="J66" s="36"/>
       <c r="K66" s="36"/>
       <c r="L66" s="36"/>
       <c r="M66" s="36"/>
     </row>
     <row r="67" spans="1:13" s="13" customFormat="1">
       <c r="A67" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B67" s="84">
         <v>1877</v>
       </c>
       <c r="C67" s="75">
         <v>3809</v>
       </c>
-      <c r="D67" s="60"/>
+      <c r="D67" s="75">
+        <v>6155</v>
+      </c>
       <c r="E67" s="60"/>
       <c r="F67" s="60"/>
       <c r="G67" s="60"/>
       <c r="H67" s="26"/>
       <c r="I67" s="26"/>
       <c r="J67" s="26"/>
       <c r="K67" s="26"/>
       <c r="L67" s="26"/>
       <c r="M67" s="75"/>
     </row>
     <row r="68" spans="1:13" s="13" customFormat="1">
       <c r="A68" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B68" s="84">
         <v>1877</v>
       </c>
       <c r="C68" s="75">
         <v>3809</v>
       </c>
-      <c r="D68" s="60"/>
+      <c r="D68" s="75">
+        <v>6155</v>
+      </c>
       <c r="E68" s="60"/>
       <c r="F68" s="60"/>
       <c r="G68" s="60"/>
       <c r="H68" s="26"/>
       <c r="I68" s="26"/>
       <c r="J68" s="26"/>
       <c r="K68" s="26"/>
       <c r="L68" s="26"/>
       <c r="M68" s="75"/>
     </row>
     <row r="69" spans="1:13" s="13" customFormat="1">
       <c r="A69" s="9"/>
       <c r="B69" s="59"/>
       <c r="C69" s="26"/>
       <c r="D69" s="59"/>
       <c r="E69" s="60"/>
       <c r="F69" s="21"/>
       <c r="G69" s="26"/>
       <c r="H69" s="26"/>
       <c r="I69" s="26"/>
       <c r="J69" s="26"/>
       <c r="K69" s="47"/>
       <c r="L69" s="26"/>
       <c r="M69" s="26"/>
     </row>
@@ -2428,177 +2532,191 @@
         <v>21</v>
       </c>
       <c r="B71" s="6"/>
       <c r="C71" s="36"/>
       <c r="D71" s="60"/>
       <c r="E71" s="60"/>
       <c r="F71" s="6"/>
       <c r="G71" s="36"/>
       <c r="H71" s="36"/>
       <c r="I71" s="36"/>
       <c r="J71" s="36"/>
       <c r="K71" s="36"/>
       <c r="L71" s="36"/>
       <c r="M71" s="6"/>
     </row>
     <row r="72" spans="1:13" s="13" customFormat="1">
       <c r="A72" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B72" s="84">
         <v>9619</v>
       </c>
       <c r="C72" s="75">
         <v>17772</v>
       </c>
-      <c r="D72" s="60"/>
+      <c r="D72" s="75">
+        <v>25598</v>
+      </c>
       <c r="E72" s="60"/>
       <c r="F72" s="60"/>
       <c r="G72" s="60"/>
       <c r="H72" s="26"/>
       <c r="I72" s="26"/>
       <c r="J72" s="26"/>
       <c r="K72" s="75"/>
       <c r="L72" s="75"/>
       <c r="M72" s="75"/>
     </row>
     <row r="73" spans="1:13" s="13" customFormat="1">
       <c r="A73" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B73" s="84">
         <v>5006</v>
       </c>
       <c r="C73" s="75">
         <v>9122</v>
       </c>
-      <c r="D73" s="60"/>
+      <c r="D73" s="75">
+        <v>13515</v>
+      </c>
       <c r="E73" s="60"/>
       <c r="F73" s="60"/>
       <c r="G73" s="60"/>
       <c r="H73" s="26"/>
       <c r="I73" s="26"/>
       <c r="J73" s="26"/>
       <c r="K73" s="75"/>
       <c r="L73" s="75"/>
       <c r="M73" s="75"/>
     </row>
     <row r="74" spans="1:13" s="13" customFormat="1">
       <c r="A74" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B74" s="36">
         <v>1</v>
       </c>
       <c r="C74" s="75">
         <v>1</v>
       </c>
-      <c r="D74" s="60"/>
+      <c r="D74" s="75">
+        <v>2</v>
+      </c>
       <c r="E74" s="60"/>
       <c r="F74" s="60"/>
       <c r="G74" s="60"/>
       <c r="H74" s="26"/>
       <c r="I74" s="26"/>
       <c r="J74" s="26"/>
       <c r="K74" s="75"/>
       <c r="L74" s="75"/>
       <c r="M74" s="75"/>
     </row>
     <row r="75" spans="1:13" s="13" customFormat="1">
       <c r="A75" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B75" s="84">
         <v>7</v>
       </c>
       <c r="C75" s="75">
         <v>57</v>
       </c>
-      <c r="D75" s="60"/>
+      <c r="D75" s="75">
+        <v>107</v>
+      </c>
       <c r="E75" s="60"/>
       <c r="F75" s="60"/>
       <c r="G75" s="60"/>
       <c r="H75" s="26"/>
       <c r="I75" s="26"/>
       <c r="J75" s="26"/>
       <c r="K75" s="75"/>
       <c r="L75" s="75"/>
       <c r="M75" s="75"/>
     </row>
     <row r="76" spans="1:13" s="13" customFormat="1">
       <c r="A76" s="9" t="s">
         <v>66</v>
       </c>
       <c r="B76" s="84">
         <v>11</v>
       </c>
       <c r="C76" s="75">
         <v>23</v>
       </c>
-      <c r="D76" s="60"/>
+      <c r="D76" s="75">
+        <v>32</v>
+      </c>
       <c r="E76" s="60"/>
       <c r="F76" s="60"/>
       <c r="G76" s="60"/>
       <c r="H76" s="26"/>
       <c r="I76" s="26"/>
       <c r="J76" s="26"/>
       <c r="K76" s="75"/>
       <c r="L76" s="75"/>
       <c r="M76" s="75"/>
     </row>
     <row r="77" spans="1:13" s="13" customFormat="1">
       <c r="A77" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B77" s="84">
         <v>187</v>
       </c>
       <c r="C77" s="75">
         <v>377</v>
       </c>
-      <c r="D77" s="60"/>
+      <c r="D77" s="75">
+        <v>576</v>
+      </c>
       <c r="E77" s="60"/>
       <c r="F77" s="60"/>
       <c r="G77" s="60"/>
       <c r="H77" s="26"/>
       <c r="I77" s="26"/>
       <c r="J77" s="26"/>
       <c r="K77" s="75"/>
       <c r="L77" s="75"/>
       <c r="M77" s="75"/>
     </row>
     <row r="78" spans="1:13" s="13" customFormat="1">
       <c r="A78" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B78" s="84">
         <v>4407</v>
       </c>
       <c r="C78" s="75">
         <v>8192</v>
       </c>
-      <c r="D78" s="60"/>
+      <c r="D78" s="75">
+        <v>11367</v>
+      </c>
       <c r="E78" s="60"/>
       <c r="F78" s="60"/>
       <c r="G78" s="60"/>
       <c r="H78" s="26"/>
       <c r="I78" s="26"/>
       <c r="J78" s="26"/>
       <c r="K78" s="75"/>
       <c r="L78" s="75"/>
       <c r="M78" s="75"/>
     </row>
     <row r="79" spans="1:13" s="13" customFormat="1">
       <c r="A79" s="11"/>
       <c r="B79" s="12"/>
       <c r="C79" s="36"/>
       <c r="D79" s="60"/>
       <c r="E79" s="60"/>
       <c r="F79" s="8"/>
       <c r="G79" s="36"/>
       <c r="H79" s="36"/>
       <c r="I79" s="43"/>
       <c r="J79" s="36"/>
       <c r="K79" s="36"/>
       <c r="L79" s="26"/>
       <c r="M79" s="43"/>
     </row>
@@ -2607,320 +2725,346 @@
         <v>22</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="36"/>
       <c r="D80" s="60"/>
       <c r="E80" s="60"/>
       <c r="F80" s="6"/>
       <c r="G80" s="36"/>
       <c r="H80" s="36"/>
       <c r="I80" s="36"/>
       <c r="J80" s="36"/>
       <c r="K80" s="36"/>
       <c r="L80" s="36"/>
       <c r="M80" s="36"/>
     </row>
     <row r="81" spans="1:13" s="13" customFormat="1">
       <c r="A81" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B81" s="84">
         <v>290</v>
       </c>
       <c r="C81" s="75">
         <v>581</v>
       </c>
-      <c r="D81" s="60"/>
+      <c r="D81" s="75">
+        <v>897</v>
+      </c>
       <c r="E81" s="60"/>
       <c r="F81" s="60"/>
       <c r="G81" s="60"/>
       <c r="H81" s="26"/>
       <c r="I81" s="26"/>
       <c r="J81" s="26"/>
       <c r="K81" s="75"/>
       <c r="L81" s="75"/>
       <c r="M81" s="75"/>
     </row>
     <row r="82" spans="1:13" s="13" customFormat="1">
       <c r="A82" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B82" s="84">
         <v>130</v>
       </c>
       <c r="C82" s="75">
         <v>249</v>
       </c>
-      <c r="D82" s="60"/>
+      <c r="D82" s="75">
+        <v>378</v>
+      </c>
       <c r="E82" s="60"/>
       <c r="F82" s="60"/>
       <c r="G82" s="60"/>
       <c r="H82" s="26"/>
       <c r="I82" s="26"/>
       <c r="J82" s="26"/>
       <c r="K82" s="75"/>
       <c r="L82" s="75"/>
       <c r="M82" s="75"/>
     </row>
     <row r="83" spans="1:13" s="13" customFormat="1">
       <c r="A83" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B83" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C83" s="75">
         <v>5</v>
       </c>
-      <c r="D83" s="21"/>
+      <c r="D83" s="75">
+        <v>10</v>
+      </c>
       <c r="E83" s="21"/>
       <c r="F83" s="21"/>
       <c r="G83" s="21"/>
       <c r="H83" s="21"/>
       <c r="I83" s="21"/>
       <c r="J83" s="21"/>
       <c r="K83" s="75"/>
       <c r="L83" s="75"/>
       <c r="M83" s="75"/>
     </row>
     <row r="84" spans="1:13" s="13" customFormat="1">
       <c r="A84" s="19" t="s">
         <v>66</v>
       </c>
       <c r="B84" s="84">
         <v>3</v>
       </c>
       <c r="C84" s="75">
         <v>4</v>
       </c>
-      <c r="D84" s="60"/>
+      <c r="D84" s="75">
+        <v>4</v>
+      </c>
       <c r="E84" s="60"/>
       <c r="F84" s="60"/>
       <c r="G84" s="60"/>
       <c r="H84" s="26"/>
       <c r="I84" s="26"/>
       <c r="J84" s="26"/>
       <c r="K84" s="75"/>
       <c r="L84" s="75"/>
       <c r="M84" s="75"/>
     </row>
     <row r="85" spans="1:13" s="13" customFormat="1">
       <c r="A85" s="19" t="s">
         <v>67</v>
       </c>
       <c r="B85" s="84">
         <v>152</v>
       </c>
       <c r="C85" s="75">
         <v>315</v>
       </c>
-      <c r="D85" s="60"/>
+      <c r="D85" s="75">
+        <v>490</v>
+      </c>
       <c r="E85" s="60"/>
       <c r="F85" s="60"/>
       <c r="G85" s="60"/>
       <c r="H85" s="26"/>
       <c r="I85" s="26"/>
       <c r="J85" s="26"/>
       <c r="K85" s="75"/>
       <c r="L85" s="75"/>
       <c r="M85" s="75"/>
     </row>
     <row r="86" spans="1:13" s="13" customFormat="1">
       <c r="A86" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B86" s="84">
         <v>5</v>
       </c>
       <c r="C86" s="75">
         <v>8</v>
       </c>
-      <c r="D86" s="60"/>
+      <c r="D86" s="75">
+        <v>15</v>
+      </c>
       <c r="E86" s="60"/>
       <c r="F86" s="60"/>
       <c r="G86" s="60"/>
       <c r="H86" s="26"/>
       <c r="I86" s="26"/>
       <c r="J86" s="26"/>
       <c r="K86" s="75"/>
       <c r="L86" s="75"/>
       <c r="M86" s="75"/>
     </row>
     <row r="87" spans="1:13" s="13" customFormat="1">
       <c r="A87" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="36"/>
       <c r="D87" s="60"/>
       <c r="E87" s="60"/>
       <c r="F87" s="8"/>
       <c r="G87" s="36"/>
       <c r="H87" s="36"/>
       <c r="I87" s="36"/>
       <c r="J87" s="51"/>
       <c r="K87" s="75"/>
       <c r="L87" s="36"/>
       <c r="M87" s="43"/>
     </row>
     <row r="88" spans="1:13" s="13" customFormat="1">
       <c r="A88" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B88" s="84">
         <v>703</v>
       </c>
       <c r="C88" s="75">
         <v>1450</v>
       </c>
-      <c r="D88" s="60"/>
+      <c r="D88" s="75">
+        <v>2264</v>
+      </c>
       <c r="E88" s="60"/>
       <c r="F88" s="60"/>
       <c r="G88" s="60"/>
       <c r="H88" s="26"/>
       <c r="I88" s="26"/>
       <c r="J88" s="26"/>
       <c r="K88" s="75"/>
       <c r="L88" s="75"/>
       <c r="M88" s="75"/>
     </row>
     <row r="89" spans="1:13" s="13" customFormat="1">
       <c r="A89" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B89" s="84">
         <v>530</v>
       </c>
       <c r="C89" s="75">
         <v>1061</v>
       </c>
-      <c r="D89" s="60"/>
+      <c r="D89" s="75">
+        <v>1650</v>
+      </c>
       <c r="E89" s="60"/>
       <c r="F89" s="60"/>
       <c r="G89" s="60"/>
       <c r="H89" s="26"/>
       <c r="I89" s="26"/>
       <c r="J89" s="26"/>
       <c r="K89" s="75"/>
       <c r="L89" s="75"/>
       <c r="M89" s="75"/>
     </row>
     <row r="90" spans="1:13" s="13" customFormat="1">
       <c r="A90" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B90" s="84">
         <v>5</v>
       </c>
       <c r="C90" s="75">
         <v>5</v>
       </c>
-      <c r="D90" s="60"/>
+      <c r="D90" s="75">
+        <v>5</v>
+      </c>
       <c r="E90" s="60"/>
       <c r="F90" s="60"/>
       <c r="G90" s="60"/>
       <c r="H90" s="26"/>
       <c r="I90" s="26"/>
       <c r="J90" s="26"/>
       <c r="K90" s="75"/>
       <c r="L90" s="75"/>
       <c r="M90" s="75"/>
     </row>
     <row r="91" spans="1:13" s="13" customFormat="1">
       <c r="A91" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B91" s="84">
         <v>3</v>
       </c>
       <c r="C91" s="75">
         <v>17</v>
       </c>
-      <c r="D91" s="60"/>
+      <c r="D91" s="75">
+        <v>31</v>
+      </c>
       <c r="E91" s="60"/>
       <c r="F91" s="60"/>
       <c r="G91" s="60"/>
       <c r="H91" s="26"/>
       <c r="I91" s="26"/>
       <c r="J91" s="26"/>
       <c r="K91" s="75"/>
       <c r="L91" s="75"/>
       <c r="M91" s="75"/>
     </row>
     <row r="92" spans="1:13" s="13" customFormat="1">
       <c r="A92" s="19" t="s">
         <v>66</v>
       </c>
       <c r="B92" s="84">
         <v>5</v>
       </c>
       <c r="C92" s="75">
         <v>10</v>
       </c>
-      <c r="D92" s="60"/>
+      <c r="D92" s="75">
+        <v>13</v>
+      </c>
       <c r="E92" s="60"/>
       <c r="F92" s="60"/>
       <c r="G92" s="60"/>
       <c r="H92" s="26"/>
       <c r="I92" s="26"/>
       <c r="J92" s="26"/>
       <c r="K92" s="75"/>
       <c r="L92" s="75"/>
       <c r="M92" s="75"/>
     </row>
     <row r="93" spans="1:13" s="13" customFormat="1">
       <c r="A93" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B93" s="84">
         <v>142</v>
       </c>
       <c r="C93" s="75">
         <v>327</v>
       </c>
-      <c r="D93" s="60"/>
+      <c r="D93" s="75">
+        <v>516</v>
+      </c>
       <c r="E93" s="60"/>
       <c r="F93" s="60"/>
       <c r="G93" s="60"/>
       <c r="H93" s="26"/>
       <c r="I93" s="26"/>
       <c r="J93" s="26"/>
       <c r="K93" s="75"/>
       <c r="L93" s="75"/>
       <c r="M93" s="75"/>
     </row>
     <row r="94" spans="1:13" s="13" customFormat="1">
       <c r="A94" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B94" s="84">
         <v>18</v>
       </c>
       <c r="C94" s="75">
         <v>31</v>
       </c>
-      <c r="D94" s="60"/>
+      <c r="D94" s="75">
+        <v>49</v>
+      </c>
       <c r="E94" s="60"/>
       <c r="F94" s="60"/>
       <c r="G94" s="60"/>
       <c r="H94" s="26"/>
       <c r="I94" s="26"/>
       <c r="J94" s="26"/>
       <c r="K94" s="75"/>
       <c r="L94" s="75"/>
       <c r="M94" s="75"/>
     </row>
     <row r="95" spans="1:13" s="13" customFormat="1">
       <c r="A95" s="11"/>
       <c r="B95" s="12"/>
       <c r="C95" s="36"/>
       <c r="D95" s="60"/>
       <c r="E95" s="60"/>
       <c r="F95" s="6"/>
       <c r="G95" s="36"/>
       <c r="H95" s="36"/>
       <c r="I95" s="36"/>
       <c r="J95" s="36"/>
       <c r="K95" s="43"/>
       <c r="L95" s="36"/>
       <c r="M95" s="6"/>
     </row>
@@ -2929,177 +3073,191 @@
         <v>24</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" s="36"/>
       <c r="D96" s="60"/>
       <c r="E96" s="60"/>
       <c r="F96" s="6"/>
       <c r="G96" s="36"/>
       <c r="H96" s="36"/>
       <c r="I96" s="36"/>
       <c r="J96" s="36"/>
       <c r="K96" s="49"/>
       <c r="L96" s="36"/>
       <c r="M96" s="6"/>
     </row>
     <row r="97" spans="1:13" s="13" customFormat="1">
       <c r="A97" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B97" s="84">
         <v>689</v>
       </c>
       <c r="C97" s="75">
         <v>1429</v>
       </c>
-      <c r="D97" s="60"/>
+      <c r="D97" s="75">
+        <v>2236</v>
+      </c>
       <c r="E97" s="60"/>
       <c r="F97" s="60"/>
       <c r="G97" s="60"/>
       <c r="H97" s="26"/>
       <c r="I97" s="26"/>
       <c r="J97" s="26"/>
       <c r="K97" s="75"/>
       <c r="L97" s="75"/>
       <c r="M97" s="75"/>
     </row>
     <row r="98" spans="1:13" s="13" customFormat="1">
       <c r="A98" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B98" s="84">
         <v>530</v>
       </c>
       <c r="C98" s="75">
         <v>1060</v>
       </c>
-      <c r="D98" s="60"/>
+      <c r="D98" s="75">
+        <v>1649</v>
+      </c>
       <c r="E98" s="60"/>
       <c r="F98" s="60"/>
       <c r="G98" s="60"/>
       <c r="H98" s="26"/>
       <c r="I98" s="26"/>
       <c r="J98" s="26"/>
       <c r="K98" s="75"/>
       <c r="L98" s="75"/>
       <c r="M98" s="75"/>
     </row>
     <row r="99" spans="1:13" s="13" customFormat="1">
       <c r="A99" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B99" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C99" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D99" s="21"/>
+      <c r="D99" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E99" s="21"/>
       <c r="F99" s="21"/>
       <c r="G99" s="21"/>
       <c r="H99" s="21"/>
       <c r="I99" s="21"/>
       <c r="J99" s="21"/>
       <c r="K99" s="75"/>
       <c r="L99" s="75"/>
       <c r="M99" s="75"/>
     </row>
     <row r="100" spans="1:13" s="13" customFormat="1">
       <c r="A100" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B100" s="84">
         <v>3</v>
       </c>
       <c r="C100" s="75">
         <v>17</v>
       </c>
-      <c r="D100" s="60"/>
+      <c r="D100" s="75">
+        <v>31</v>
+      </c>
       <c r="E100" s="60"/>
       <c r="F100" s="60"/>
       <c r="G100" s="60"/>
       <c r="H100" s="26"/>
       <c r="I100" s="26"/>
       <c r="J100" s="26"/>
       <c r="K100" s="75"/>
       <c r="L100" s="75"/>
       <c r="M100" s="75"/>
     </row>
     <row r="101" spans="1:13" s="13" customFormat="1">
       <c r="A101" s="19" t="s">
         <v>66</v>
       </c>
       <c r="B101" s="84">
         <v>5</v>
       </c>
       <c r="C101" s="75">
         <v>10</v>
       </c>
-      <c r="D101" s="60"/>
+      <c r="D101" s="75">
+        <v>13</v>
+      </c>
       <c r="E101" s="60"/>
       <c r="F101" s="60"/>
       <c r="G101" s="60"/>
       <c r="H101" s="26"/>
       <c r="I101" s="26"/>
       <c r="J101" s="26"/>
       <c r="K101" s="75"/>
       <c r="L101" s="75"/>
       <c r="M101" s="75"/>
     </row>
     <row r="102" spans="1:13" s="13" customFormat="1">
       <c r="A102" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B102" s="84">
         <v>133</v>
       </c>
       <c r="C102" s="75">
         <v>311</v>
       </c>
-      <c r="D102" s="60"/>
+      <c r="D102" s="75">
+        <v>494</v>
+      </c>
       <c r="E102" s="60"/>
       <c r="F102" s="60"/>
       <c r="G102" s="60"/>
       <c r="H102" s="26"/>
       <c r="I102" s="26"/>
       <c r="J102" s="26"/>
       <c r="K102" s="75"/>
       <c r="L102" s="75"/>
       <c r="M102" s="75"/>
     </row>
     <row r="103" spans="1:13" s="13" customFormat="1" ht="17.25" customHeight="1">
       <c r="A103" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B103" s="84">
         <v>18</v>
       </c>
       <c r="C103" s="75">
         <v>31</v>
       </c>
-      <c r="D103" s="60"/>
+      <c r="D103" s="75">
+        <v>49</v>
+      </c>
       <c r="E103" s="60"/>
       <c r="F103" s="60"/>
       <c r="G103" s="60"/>
       <c r="H103" s="26"/>
       <c r="I103" s="26"/>
       <c r="J103" s="26"/>
       <c r="K103" s="75"/>
       <c r="L103" s="75"/>
       <c r="M103" s="75"/>
     </row>
     <row r="104" spans="1:13" s="13" customFormat="1">
       <c r="A104" s="11"/>
       <c r="B104" s="12"/>
       <c r="C104" s="36"/>
       <c r="D104" s="60"/>
       <c r="E104" s="60"/>
       <c r="F104" s="6"/>
       <c r="G104" s="36"/>
       <c r="H104" s="36"/>
       <c r="I104" s="36"/>
       <c r="J104" s="36"/>
       <c r="K104" s="43"/>
       <c r="L104" s="36"/>
       <c r="M104" s="43"/>
     </row>
@@ -3108,114 +3266,122 @@
         <v>25</v>
       </c>
       <c r="B105" s="6"/>
       <c r="C105" s="36"/>
       <c r="D105" s="60"/>
       <c r="E105" s="26"/>
       <c r="F105" s="6"/>
       <c r="G105" s="36"/>
       <c r="H105" s="36"/>
       <c r="I105" s="36"/>
       <c r="J105" s="36"/>
       <c r="K105" s="49"/>
       <c r="L105" s="36"/>
       <c r="M105" s="36"/>
     </row>
     <row r="106" spans="1:13" s="13" customFormat="1">
       <c r="A106" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B106" s="84">
         <v>14</v>
       </c>
       <c r="C106" s="75">
         <v>21</v>
       </c>
-      <c r="D106" s="60"/>
+      <c r="D106" s="75">
+        <v>28</v>
+      </c>
       <c r="E106" s="60"/>
       <c r="F106" s="60"/>
       <c r="G106" s="60"/>
       <c r="H106" s="26"/>
       <c r="I106" s="26"/>
       <c r="J106" s="26"/>
       <c r="K106" s="75"/>
       <c r="L106" s="75"/>
       <c r="M106" s="75"/>
     </row>
     <row r="107" spans="1:13" s="13" customFormat="1">
       <c r="A107" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B107" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C107" s="75">
         <v>1</v>
       </c>
-      <c r="D107" s="60"/>
+      <c r="D107" s="75">
+        <v>1</v>
+      </c>
       <c r="E107" s="60"/>
       <c r="F107" s="60"/>
       <c r="G107" s="60"/>
       <c r="H107" s="26"/>
       <c r="I107" s="26"/>
       <c r="J107" s="26"/>
       <c r="K107" s="75"/>
       <c r="L107" s="75"/>
       <c r="M107" s="75"/>
     </row>
     <row r="108" spans="1:13" s="13" customFormat="1">
       <c r="A108" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B108" s="84">
         <v>5</v>
       </c>
       <c r="C108" s="75">
         <v>5</v>
       </c>
-      <c r="D108" s="60"/>
+      <c r="D108" s="75">
+        <v>5</v>
+      </c>
       <c r="E108" s="60"/>
       <c r="F108" s="60"/>
       <c r="G108" s="60"/>
       <c r="H108" s="26"/>
       <c r="I108" s="26"/>
       <c r="J108" s="26"/>
       <c r="K108" s="75"/>
       <c r="L108" s="75"/>
       <c r="M108" s="75"/>
     </row>
     <row r="109" spans="1:13" s="13" customFormat="1">
       <c r="A109" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B109" s="84">
         <v>9</v>
       </c>
       <c r="C109" s="75">
         <v>16</v>
       </c>
-      <c r="D109" s="60"/>
+      <c r="D109" s="75">
+        <v>22</v>
+      </c>
       <c r="E109" s="60"/>
       <c r="F109" s="60"/>
       <c r="G109" s="60"/>
       <c r="H109" s="26"/>
       <c r="I109" s="26"/>
       <c r="J109" s="26"/>
       <c r="K109" s="75"/>
       <c r="L109" s="75"/>
       <c r="M109" s="75"/>
     </row>
     <row r="110" spans="1:13" s="13" customFormat="1">
       <c r="A110" s="11"/>
       <c r="B110" s="21"/>
       <c r="C110" s="26"/>
       <c r="D110" s="60"/>
       <c r="E110" s="60"/>
       <c r="F110" s="21"/>
       <c r="G110" s="26"/>
       <c r="H110" s="72"/>
       <c r="I110" s="43"/>
       <c r="J110" s="26"/>
       <c r="K110" s="47"/>
       <c r="L110" s="26"/>
       <c r="M110" s="6"/>
     </row>
@@ -3224,194 +3390,208 @@
         <v>34</v>
       </c>
       <c r="B111" s="21"/>
       <c r="C111" s="26"/>
       <c r="D111" s="60"/>
       <c r="E111" s="59"/>
       <c r="F111" s="21"/>
       <c r="G111" s="26"/>
       <c r="H111" s="72"/>
       <c r="I111" s="43"/>
       <c r="J111" s="26"/>
       <c r="K111" s="47"/>
       <c r="L111" s="26"/>
       <c r="M111" s="6"/>
     </row>
     <row r="112" spans="1:13" s="13" customFormat="1">
       <c r="A112" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B112" s="84">
         <v>137</v>
       </c>
       <c r="C112" s="75">
         <v>630</v>
       </c>
-      <c r="D112" s="60"/>
+      <c r="D112" s="75">
+        <v>1123</v>
+      </c>
       <c r="E112" s="60"/>
       <c r="F112" s="60"/>
       <c r="G112" s="60"/>
       <c r="H112" s="26"/>
       <c r="I112" s="26"/>
       <c r="J112" s="26"/>
       <c r="K112" s="75"/>
       <c r="L112" s="75"/>
       <c r="M112" s="75"/>
     </row>
     <row r="113" spans="1:13" s="13" customFormat="1">
       <c r="A113" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B113" s="84">
         <v>137</v>
       </c>
       <c r="C113" s="75">
         <v>630</v>
       </c>
-      <c r="D113" s="60"/>
+      <c r="D113" s="75">
+        <v>1123</v>
+      </c>
       <c r="E113" s="60"/>
       <c r="F113" s="60"/>
       <c r="G113" s="60"/>
       <c r="H113" s="26"/>
       <c r="I113" s="26"/>
       <c r="J113" s="26"/>
       <c r="K113" s="75"/>
       <c r="L113" s="75"/>
       <c r="M113" s="75"/>
     </row>
     <row r="114" spans="1:13" s="13" customFormat="1" ht="44.45" customHeight="1">
       <c r="A114" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B114" s="6"/>
       <c r="C114" s="36"/>
       <c r="D114" s="60"/>
       <c r="E114" s="59"/>
       <c r="F114" s="8"/>
       <c r="G114" s="36"/>
       <c r="H114" s="36"/>
       <c r="I114" s="36"/>
       <c r="J114" s="36"/>
       <c r="K114" s="49"/>
       <c r="L114" s="36"/>
       <c r="M114" s="6"/>
     </row>
     <row r="115" spans="1:13" s="13" customFormat="1">
       <c r="A115" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B115" s="84">
         <v>10454</v>
       </c>
       <c r="C115" s="75">
         <v>21124</v>
       </c>
-      <c r="D115" s="60"/>
+      <c r="D115" s="75">
+        <v>33007</v>
+      </c>
       <c r="E115" s="60"/>
       <c r="F115" s="60"/>
       <c r="G115" s="60"/>
       <c r="H115" s="26"/>
       <c r="I115" s="26"/>
       <c r="J115" s="26"/>
       <c r="K115" s="75"/>
       <c r="L115" s="75"/>
       <c r="M115" s="75"/>
     </row>
     <row r="116" spans="1:13" s="13" customFormat="1">
       <c r="A116" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B116" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C116" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D116" s="60"/>
+      <c r="D116" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E116" s="60"/>
       <c r="F116" s="60"/>
       <c r="G116" s="26"/>
       <c r="H116" s="26"/>
       <c r="I116" s="26"/>
       <c r="J116" s="26"/>
       <c r="K116" s="26"/>
       <c r="L116" s="45"/>
       <c r="M116" s="43"/>
     </row>
     <row r="117" spans="1:13" s="13" customFormat="1">
       <c r="A117" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B117" s="84">
         <v>10381</v>
       </c>
       <c r="C117" s="75">
         <v>20995</v>
       </c>
-      <c r="D117" s="60"/>
+      <c r="D117" s="75">
+        <v>32801</v>
+      </c>
       <c r="E117" s="60"/>
       <c r="F117" s="60"/>
       <c r="G117" s="60"/>
       <c r="H117" s="26"/>
       <c r="I117" s="26"/>
       <c r="J117" s="26"/>
       <c r="K117" s="75"/>
       <c r="L117" s="75"/>
       <c r="M117" s="75"/>
     </row>
     <row r="118" spans="1:13" s="13" customFormat="1">
       <c r="A118" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B118" s="84">
         <v>0</v>
       </c>
       <c r="C118" s="75">
         <v>1</v>
       </c>
-      <c r="D118" s="60"/>
+      <c r="D118" s="75">
+        <v>1</v>
+      </c>
       <c r="E118" s="60"/>
       <c r="F118" s="60"/>
       <c r="G118" s="60"/>
       <c r="H118" s="26"/>
       <c r="I118" s="26"/>
       <c r="J118" s="26"/>
       <c r="K118" s="75"/>
       <c r="L118" s="75"/>
       <c r="M118" s="75"/>
     </row>
     <row r="119" spans="1:13" s="13" customFormat="1">
       <c r="A119" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B119" s="84">
         <v>73</v>
       </c>
       <c r="C119" s="75">
         <v>128</v>
       </c>
-      <c r="D119" s="40"/>
+      <c r="D119" s="75">
+        <v>205</v>
+      </c>
       <c r="E119" s="40"/>
       <c r="F119" s="40"/>
       <c r="G119" s="40"/>
       <c r="H119" s="40"/>
       <c r="I119" s="26"/>
       <c r="J119" s="26"/>
       <c r="K119" s="75"/>
       <c r="L119" s="75"/>
       <c r="M119" s="75"/>
     </row>
     <row r="120" spans="1:13" s="13" customFormat="1">
       <c r="A120" s="18"/>
       <c r="B120" s="8"/>
       <c r="C120" s="43"/>
       <c r="D120" s="60"/>
       <c r="E120" s="59"/>
       <c r="F120" s="6"/>
       <c r="G120" s="43"/>
       <c r="H120" s="43"/>
       <c r="I120" s="36"/>
       <c r="J120" s="43"/>
       <c r="K120" s="43"/>
       <c r="L120" s="43"/>
       <c r="M120" s="8"/>
     </row>
@@ -3419,194 +3599,208 @@
       <c r="A121" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B121" s="6"/>
       <c r="C121" s="36"/>
       <c r="D121" s="60"/>
       <c r="E121" s="60"/>
       <c r="F121" s="6"/>
       <c r="G121" s="36"/>
       <c r="H121" s="36"/>
       <c r="I121" s="36"/>
       <c r="J121" s="36"/>
       <c r="L121" s="36"/>
       <c r="M121" s="6"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B122" s="84">
         <v>9783</v>
       </c>
       <c r="C122" s="75">
         <v>19843</v>
       </c>
-      <c r="D122" s="60"/>
+      <c r="D122" s="75">
+        <v>31095</v>
+      </c>
       <c r="E122" s="60"/>
       <c r="F122" s="60"/>
       <c r="G122" s="60"/>
       <c r="H122" s="26"/>
       <c r="I122" s="26"/>
       <c r="J122" s="26"/>
       <c r="K122" s="75"/>
       <c r="L122" s="75"/>
       <c r="M122" s="75"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B123" s="84">
         <v>9783</v>
       </c>
       <c r="C123" s="75">
         <v>19843</v>
       </c>
-      <c r="D123" s="60"/>
+      <c r="D123" s="75">
+        <v>31095</v>
+      </c>
       <c r="E123" s="60"/>
       <c r="F123" s="60"/>
       <c r="G123" s="60"/>
       <c r="H123" s="26"/>
       <c r="I123" s="26"/>
       <c r="J123" s="26"/>
       <c r="K123" s="75"/>
       <c r="L123" s="75"/>
       <c r="M123" s="75"/>
     </row>
     <row r="124" spans="1:13" ht="36.6" customHeight="1">
       <c r="A124" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B124" s="6"/>
       <c r="C124" s="36"/>
       <c r="D124" s="59"/>
       <c r="E124" s="60"/>
       <c r="F124" s="6"/>
       <c r="G124" s="36"/>
       <c r="H124" s="36"/>
       <c r="I124" s="26"/>
       <c r="J124" s="36"/>
       <c r="K124" s="36"/>
       <c r="L124" s="36"/>
       <c r="M124" s="6"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B125" s="84">
         <v>671</v>
       </c>
       <c r="C125" s="75">
         <v>1281</v>
       </c>
-      <c r="D125" s="60"/>
+      <c r="D125" s="75">
+        <v>1912</v>
+      </c>
       <c r="E125" s="60"/>
       <c r="F125" s="60"/>
       <c r="G125" s="60"/>
       <c r="H125" s="26"/>
       <c r="I125" s="26"/>
       <c r="J125" s="26"/>
       <c r="K125" s="75"/>
       <c r="L125" s="75"/>
       <c r="M125" s="75"/>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B126" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C126" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D126" s="60"/>
+      <c r="D126" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E126" s="60"/>
       <c r="F126" s="60"/>
       <c r="G126" s="60"/>
       <c r="H126" s="26"/>
       <c r="I126" s="26"/>
       <c r="J126" s="26"/>
       <c r="K126" s="26"/>
       <c r="L126" s="26"/>
       <c r="M126" s="26"/>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B127" s="84">
         <v>598</v>
       </c>
       <c r="C127" s="75">
         <v>1152</v>
       </c>
-      <c r="D127" s="60"/>
+      <c r="D127" s="75">
+        <v>1706</v>
+      </c>
       <c r="E127" s="60"/>
       <c r="F127" s="60"/>
       <c r="G127" s="60"/>
       <c r="H127" s="26"/>
       <c r="I127" s="26"/>
       <c r="J127" s="26"/>
       <c r="K127" s="75"/>
       <c r="L127" s="75"/>
       <c r="M127" s="75"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B128" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C128" s="26">
         <v>1</v>
       </c>
-      <c r="D128" s="60"/>
+      <c r="D128" s="75">
+        <v>1</v>
+      </c>
       <c r="E128" s="60"/>
       <c r="F128" s="60"/>
       <c r="G128" s="60"/>
       <c r="H128" s="26"/>
       <c r="I128" s="26"/>
       <c r="J128" s="26"/>
       <c r="K128" s="75"/>
       <c r="L128" s="75"/>
       <c r="M128" s="75"/>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B129" s="84">
         <v>73</v>
       </c>
       <c r="C129" s="75">
         <v>128</v>
       </c>
-      <c r="D129" s="40"/>
+      <c r="D129" s="75">
+        <v>205</v>
+      </c>
       <c r="E129" s="40"/>
       <c r="F129" s="40"/>
       <c r="G129" s="40"/>
       <c r="H129" s="40"/>
       <c r="I129" s="26"/>
       <c r="J129" s="26"/>
       <c r="K129" s="75"/>
       <c r="L129" s="75"/>
       <c r="M129" s="75"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="11"/>
       <c r="B130" s="12"/>
       <c r="C130" s="36"/>
       <c r="D130" s="59"/>
       <c r="E130" s="59"/>
       <c r="G130" s="36"/>
       <c r="H130" s="36"/>
       <c r="I130" s="43"/>
       <c r="J130" s="43"/>
       <c r="K130" s="43"/>
       <c r="L130" s="36"/>
       <c r="M130" s="6"/>
     </row>
     <row r="131" spans="1:13" ht="56.25">
@@ -3614,821 +3808,885 @@
         <v>29</v>
       </c>
       <c r="B131" s="6"/>
       <c r="C131" s="36"/>
       <c r="D131" s="60"/>
       <c r="E131" s="60"/>
       <c r="F131" s="6"/>
       <c r="G131" s="36"/>
       <c r="H131" s="36"/>
       <c r="I131" s="36"/>
       <c r="J131" s="36"/>
       <c r="K131" s="36"/>
       <c r="L131" s="36"/>
       <c r="M131" s="6"/>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B132" s="84">
         <v>379</v>
       </c>
       <c r="C132" s="75">
         <v>851</v>
       </c>
-      <c r="D132" s="60"/>
+      <c r="D132" s="75">
+        <v>1304</v>
+      </c>
       <c r="E132" s="60"/>
       <c r="F132" s="60"/>
       <c r="G132" s="60"/>
       <c r="H132" s="26"/>
       <c r="I132" s="26"/>
       <c r="J132" s="26"/>
       <c r="K132" s="75"/>
       <c r="L132" s="75"/>
       <c r="M132" s="75"/>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B133" s="84">
         <v>350</v>
       </c>
       <c r="C133" s="75">
         <v>790</v>
       </c>
-      <c r="D133" s="60"/>
+      <c r="D133" s="75">
+        <v>1212</v>
+      </c>
       <c r="E133" s="60"/>
       <c r="F133" s="60"/>
       <c r="G133" s="60"/>
       <c r="H133" s="26"/>
       <c r="I133" s="26"/>
       <c r="J133" s="26"/>
       <c r="K133" s="75"/>
       <c r="L133" s="75"/>
       <c r="M133" s="75"/>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B134" s="84">
         <v>29</v>
       </c>
       <c r="C134" s="75">
         <v>61</v>
       </c>
-      <c r="D134" s="60"/>
+      <c r="D134" s="75">
+        <v>92</v>
+      </c>
       <c r="E134" s="60"/>
       <c r="F134" s="60"/>
       <c r="G134" s="60"/>
       <c r="H134" s="26"/>
       <c r="I134" s="26"/>
       <c r="J134" s="26"/>
       <c r="K134" s="75"/>
       <c r="L134" s="75"/>
       <c r="M134" s="75"/>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B135" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C135" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D135" s="60"/>
+      <c r="D135" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E135" s="60"/>
       <c r="F135" s="60"/>
       <c r="G135" s="60"/>
       <c r="H135" s="26"/>
       <c r="I135" s="26"/>
       <c r="J135" s="26"/>
       <c r="K135" s="75"/>
       <c r="L135" s="75"/>
       <c r="M135" s="75"/>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="11"/>
       <c r="B136" s="12"/>
       <c r="C136" s="59"/>
       <c r="D136" s="59"/>
       <c r="E136" s="60"/>
       <c r="F136" s="6"/>
       <c r="G136" s="36"/>
       <c r="I136" s="36"/>
       <c r="K136" s="43"/>
       <c r="L136" s="36"/>
       <c r="M136" s="6"/>
     </row>
     <row r="137" spans="1:13" ht="22.5">
       <c r="A137" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B137" s="6"/>
       <c r="C137" s="59"/>
       <c r="D137" s="59"/>
       <c r="E137" s="60"/>
       <c r="F137" s="6"/>
       <c r="G137" s="36"/>
       <c r="H137" s="36"/>
       <c r="I137" s="36"/>
       <c r="J137" s="36"/>
       <c r="L137" s="36"/>
       <c r="M137" s="6"/>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B138" s="84">
         <v>40</v>
       </c>
       <c r="C138" s="75">
         <v>77</v>
       </c>
-      <c r="D138" s="60"/>
+      <c r="D138" s="75">
+        <v>115</v>
+      </c>
       <c r="E138" s="60"/>
       <c r="F138" s="60"/>
       <c r="G138" s="60"/>
       <c r="H138" s="26"/>
       <c r="I138" s="26"/>
       <c r="J138" s="26"/>
       <c r="K138" s="75"/>
       <c r="L138" s="75"/>
       <c r="M138" s="75"/>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B139" s="84">
         <v>40</v>
       </c>
       <c r="C139" s="75">
         <v>77</v>
       </c>
-      <c r="D139" s="60"/>
+      <c r="D139" s="75">
+        <v>115</v>
+      </c>
       <c r="E139" s="60"/>
       <c r="F139" s="60"/>
       <c r="G139" s="60"/>
       <c r="H139" s="26"/>
       <c r="I139" s="26"/>
       <c r="J139" s="26"/>
       <c r="K139" s="75"/>
       <c r="L139" s="75"/>
       <c r="M139" s="75"/>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="11"/>
       <c r="B140" s="12"/>
       <c r="C140" s="36"/>
       <c r="D140" s="59"/>
       <c r="E140" s="60"/>
       <c r="F140" s="13"/>
       <c r="I140" s="45"/>
       <c r="J140" s="45"/>
       <c r="K140" s="43"/>
       <c r="M140" s="6"/>
     </row>
     <row r="141" spans="1:13" ht="45">
       <c r="A141" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" s="36"/>
       <c r="D141" s="60"/>
       <c r="E141" s="60"/>
       <c r="F141" s="6"/>
       <c r="G141" s="36"/>
       <c r="H141" s="36"/>
       <c r="I141" s="45"/>
       <c r="J141" s="45"/>
       <c r="L141" s="36"/>
       <c r="M141" s="6"/>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B142" s="84">
         <v>226</v>
       </c>
       <c r="C142" s="75">
         <v>533</v>
       </c>
-      <c r="D142" s="60"/>
+      <c r="D142" s="75">
+        <v>820</v>
+      </c>
       <c r="E142" s="60"/>
       <c r="F142" s="60"/>
       <c r="G142" s="60"/>
       <c r="H142" s="26"/>
       <c r="I142" s="26"/>
       <c r="J142" s="26"/>
       <c r="K142" s="75"/>
       <c r="L142" s="75"/>
       <c r="M142" s="75"/>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B143" s="84">
         <v>197</v>
       </c>
       <c r="C143" s="75">
         <v>472</v>
       </c>
-      <c r="D143" s="60"/>
+      <c r="D143" s="75">
+        <v>728</v>
+      </c>
       <c r="E143" s="60"/>
       <c r="F143" s="60"/>
       <c r="G143" s="60"/>
       <c r="H143" s="26"/>
       <c r="I143" s="26"/>
       <c r="J143" s="26"/>
       <c r="K143" s="75"/>
       <c r="L143" s="75"/>
       <c r="M143" s="75"/>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B144" s="84">
         <v>29</v>
       </c>
       <c r="C144" s="75">
         <v>61</v>
       </c>
-      <c r="D144" s="60"/>
+      <c r="D144" s="75">
+        <v>92</v>
+      </c>
       <c r="E144" s="60"/>
       <c r="F144" s="60"/>
       <c r="G144" s="60"/>
       <c r="H144" s="26"/>
       <c r="I144" s="26"/>
       <c r="J144" s="26"/>
       <c r="K144" s="75"/>
       <c r="L144" s="75"/>
       <c r="M144" s="75"/>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B145" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C145" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D145" s="60"/>
+      <c r="D145" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E145" s="60"/>
       <c r="F145" s="60"/>
       <c r="G145" s="60"/>
       <c r="H145" s="26"/>
       <c r="I145" s="26"/>
       <c r="J145" s="26"/>
       <c r="K145" s="75"/>
       <c r="L145" s="75"/>
       <c r="M145" s="75"/>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="11"/>
       <c r="B146" s="12"/>
       <c r="C146" s="36"/>
       <c r="D146" s="60"/>
       <c r="E146" s="60"/>
       <c r="G146" s="59"/>
       <c r="I146" s="43"/>
       <c r="J146" s="74"/>
       <c r="K146" s="45"/>
       <c r="M146" s="26"/>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B147" s="6"/>
       <c r="C147" s="36"/>
       <c r="D147" s="60"/>
       <c r="E147" s="60"/>
       <c r="F147" s="6"/>
       <c r="G147" s="59"/>
       <c r="H147" s="36"/>
       <c r="I147" s="36"/>
       <c r="J147" s="59"/>
       <c r="L147" s="36"/>
       <c r="M147" s="36"/>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B148" s="84">
         <v>2094</v>
       </c>
       <c r="C148" s="75">
         <v>4111</v>
       </c>
-      <c r="D148" s="60"/>
+      <c r="D148" s="75">
+        <v>6419</v>
+      </c>
       <c r="E148" s="60"/>
       <c r="F148" s="60"/>
       <c r="G148" s="60"/>
       <c r="H148" s="26"/>
       <c r="I148" s="26"/>
       <c r="J148" s="26"/>
       <c r="K148" s="75"/>
       <c r="L148" s="75"/>
       <c r="M148" s="75"/>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B149" s="84">
         <v>33</v>
       </c>
       <c r="C149" s="75">
         <v>59</v>
       </c>
-      <c r="D149" s="60"/>
+      <c r="D149" s="75">
+        <v>85</v>
+      </c>
       <c r="E149" s="60"/>
       <c r="F149" s="60"/>
       <c r="G149" s="60"/>
       <c r="H149" s="26"/>
       <c r="I149" s="26"/>
       <c r="J149" s="26"/>
       <c r="K149" s="75"/>
       <c r="L149" s="75"/>
       <c r="M149" s="75"/>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B150" s="84">
         <v>7</v>
       </c>
       <c r="C150" s="75">
         <v>14</v>
       </c>
-      <c r="D150" s="60"/>
+      <c r="D150" s="75">
+        <v>20</v>
+      </c>
       <c r="E150" s="60"/>
       <c r="F150" s="60"/>
       <c r="G150" s="26"/>
       <c r="H150" s="26"/>
       <c r="I150" s="26"/>
       <c r="J150" s="26"/>
       <c r="K150" s="75"/>
       <c r="L150" s="75"/>
       <c r="M150" s="75"/>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B151" s="84">
         <v>26</v>
       </c>
       <c r="C151" s="75">
         <v>53</v>
       </c>
-      <c r="D151" s="60"/>
+      <c r="D151" s="75">
+        <v>79</v>
+      </c>
       <c r="E151" s="60"/>
       <c r="F151" s="60"/>
       <c r="G151" s="60"/>
       <c r="H151" s="26"/>
       <c r="I151" s="26"/>
       <c r="J151" s="26"/>
       <c r="K151" s="75"/>
       <c r="L151" s="75"/>
       <c r="M151" s="75"/>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B152" s="84">
         <v>210</v>
       </c>
       <c r="C152" s="75">
         <v>422</v>
       </c>
-      <c r="D152" s="60"/>
+      <c r="D152" s="75">
+        <v>633</v>
+      </c>
       <c r="E152" s="60"/>
       <c r="F152" s="60"/>
       <c r="G152" s="60"/>
       <c r="H152" s="26"/>
       <c r="I152" s="26"/>
       <c r="J152" s="26"/>
       <c r="K152" s="75"/>
       <c r="L152" s="75"/>
       <c r="M152" s="75"/>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B153" s="84">
         <v>138</v>
       </c>
       <c r="C153" s="75">
         <v>276</v>
       </c>
-      <c r="D153" s="60"/>
+      <c r="D153" s="75">
+        <v>414</v>
+      </c>
       <c r="E153" s="60"/>
       <c r="F153" s="60"/>
       <c r="G153" s="60"/>
       <c r="H153" s="26"/>
       <c r="I153" s="26"/>
       <c r="J153" s="26"/>
       <c r="K153" s="75"/>
       <c r="L153" s="75"/>
       <c r="M153" s="75"/>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B154" s="84">
         <v>27</v>
       </c>
       <c r="C154" s="75">
         <v>54</v>
       </c>
-      <c r="D154" s="60"/>
+      <c r="D154" s="75">
+        <v>81</v>
+      </c>
       <c r="E154" s="60"/>
       <c r="F154" s="60"/>
       <c r="G154" s="60"/>
       <c r="H154" s="26"/>
       <c r="I154" s="26"/>
       <c r="J154" s="26"/>
       <c r="K154" s="75"/>
       <c r="L154" s="75"/>
       <c r="M154" s="75"/>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B155" s="84">
         <v>218</v>
       </c>
       <c r="C155" s="75">
         <v>441</v>
       </c>
-      <c r="D155" s="60"/>
+      <c r="D155" s="75">
+        <v>665</v>
+      </c>
       <c r="E155" s="60"/>
       <c r="F155" s="60"/>
       <c r="G155" s="60"/>
       <c r="H155" s="26"/>
       <c r="I155" s="26"/>
       <c r="J155" s="26"/>
       <c r="K155" s="75"/>
       <c r="L155" s="75"/>
       <c r="M155" s="75"/>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" s="9" t="s">
         <v>66</v>
       </c>
       <c r="B156" s="84">
         <v>32</v>
       </c>
       <c r="C156" s="75">
         <v>64</v>
       </c>
-      <c r="D156" s="60"/>
+      <c r="D156" s="75">
+        <v>96</v>
+      </c>
       <c r="E156" s="60"/>
       <c r="F156" s="60"/>
       <c r="G156" s="60"/>
       <c r="H156" s="26"/>
       <c r="I156" s="26"/>
       <c r="J156" s="26"/>
       <c r="K156" s="75"/>
       <c r="L156" s="75"/>
       <c r="M156" s="75"/>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B157" s="84">
         <v>189</v>
       </c>
       <c r="C157" s="75">
         <v>404</v>
       </c>
-      <c r="D157" s="60"/>
+      <c r="D157" s="75">
+        <v>619</v>
+      </c>
       <c r="E157" s="60"/>
       <c r="F157" s="60"/>
       <c r="G157" s="60"/>
       <c r="H157" s="26"/>
       <c r="I157" s="26"/>
       <c r="J157" s="26"/>
       <c r="K157" s="75"/>
       <c r="L157" s="75"/>
       <c r="M157" s="75"/>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B158" s="84">
         <v>62</v>
       </c>
       <c r="C158" s="75">
         <v>123</v>
       </c>
-      <c r="D158" s="60"/>
+      <c r="D158" s="75">
+        <v>185</v>
+      </c>
       <c r="E158" s="60"/>
       <c r="F158" s="60"/>
       <c r="G158" s="60"/>
       <c r="H158" s="26"/>
       <c r="I158" s="26"/>
       <c r="J158" s="26"/>
       <c r="K158" s="75"/>
       <c r="L158" s="75"/>
       <c r="M158" s="75"/>
     </row>
     <row r="159" spans="1:13" ht="18" customHeight="1">
       <c r="A159" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B159" s="84">
         <v>1152</v>
       </c>
       <c r="C159" s="75">
         <v>2201</v>
       </c>
-      <c r="D159" s="60"/>
+      <c r="D159" s="75">
+        <v>3542</v>
+      </c>
       <c r="E159" s="60"/>
       <c r="F159" s="60"/>
       <c r="G159" s="60"/>
       <c r="H159" s="26"/>
       <c r="I159" s="26"/>
       <c r="J159" s="26"/>
       <c r="K159" s="75"/>
       <c r="L159" s="75"/>
       <c r="M159" s="75"/>
     </row>
     <row r="160" spans="1:13" ht="30" customHeight="1">
       <c r="A160" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B160" s="21"/>
       <c r="C160" s="26"/>
       <c r="D160" s="60"/>
       <c r="E160" s="71"/>
       <c r="F160" s="21"/>
       <c r="G160" s="26"/>
       <c r="H160" s="26"/>
       <c r="I160" s="26"/>
       <c r="J160" s="26"/>
       <c r="K160" s="21"/>
       <c r="L160" s="26"/>
       <c r="M160" s="26"/>
     </row>
     <row r="161" spans="1:13" ht="18" customHeight="1">
       <c r="A161" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B161" s="84">
         <v>574</v>
       </c>
       <c r="C161" s="75">
         <v>1230</v>
       </c>
-      <c r="D161" s="60"/>
+      <c r="D161" s="75">
+        <v>1695</v>
+      </c>
       <c r="E161" s="60"/>
       <c r="F161" s="60"/>
       <c r="G161" s="60"/>
       <c r="H161" s="26"/>
       <c r="I161" s="26"/>
       <c r="J161" s="26"/>
       <c r="K161" s="75"/>
       <c r="L161" s="75"/>
       <c r="M161" s="75"/>
     </row>
     <row r="162" spans="1:13" ht="18" customHeight="1">
       <c r="A162" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B162" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C162" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D162" s="60"/>
+      <c r="D162" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E162" s="26"/>
       <c r="F162" s="26"/>
       <c r="G162" s="26"/>
       <c r="H162" s="26"/>
       <c r="I162" s="26"/>
       <c r="J162" s="26"/>
       <c r="K162" s="26"/>
       <c r="L162" s="26"/>
       <c r="M162" s="26"/>
     </row>
     <row r="163" spans="1:13" ht="18" customHeight="1">
       <c r="A163" s="11" t="s">
         <v>73</v>
       </c>
       <c r="B163" s="36">
         <v>475</v>
       </c>
       <c r="C163" s="75">
         <v>1078</v>
       </c>
-      <c r="D163" s="60"/>
+      <c r="D163" s="75">
+        <v>1490</v>
+      </c>
       <c r="E163" s="60"/>
       <c r="F163" s="60"/>
       <c r="G163" s="26"/>
       <c r="H163" s="26"/>
       <c r="I163" s="26"/>
       <c r="J163" s="26"/>
       <c r="K163" s="75"/>
       <c r="L163" s="75"/>
       <c r="M163" s="75"/>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B164" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C164" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D164" s="60"/>
+      <c r="D164" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E164" s="60"/>
       <c r="F164" s="60"/>
       <c r="G164" s="60"/>
       <c r="H164" s="26"/>
       <c r="I164" s="26"/>
       <c r="J164" s="26"/>
       <c r="K164" s="75"/>
       <c r="L164" s="75"/>
       <c r="M164" s="75"/>
     </row>
     <row r="165" spans="1:13" s="13" customFormat="1" ht="17.45" customHeight="1">
       <c r="A165" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B165" s="84">
         <v>13</v>
       </c>
       <c r="C165" s="75">
         <v>27</v>
       </c>
-      <c r="D165" s="60"/>
+      <c r="D165" s="75">
+        <v>40</v>
+      </c>
       <c r="E165" s="60"/>
       <c r="F165" s="60"/>
       <c r="G165" s="60"/>
       <c r="H165" s="26"/>
       <c r="I165" s="26"/>
       <c r="J165" s="26"/>
       <c r="K165" s="75"/>
       <c r="L165" s="75"/>
       <c r="M165" s="75"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B166" s="84">
         <v>86</v>
       </c>
       <c r="C166" s="75">
         <v>125</v>
       </c>
-      <c r="D166" s="60"/>
+      <c r="D166" s="75">
+        <v>165</v>
+      </c>
       <c r="E166" s="60"/>
       <c r="F166" s="60"/>
       <c r="G166" s="60"/>
       <c r="H166" s="26"/>
       <c r="I166" s="26"/>
       <c r="J166" s="26"/>
       <c r="K166" s="75"/>
       <c r="L166" s="75"/>
       <c r="M166" s="75"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B167" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C167" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D167" s="60"/>
+      <c r="D167" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E167" s="60"/>
       <c r="F167" s="60"/>
       <c r="G167" s="60"/>
       <c r="H167" s="26"/>
       <c r="I167" s="26"/>
       <c r="J167" s="26"/>
       <c r="K167" s="75"/>
       <c r="L167" s="75"/>
       <c r="M167" s="75"/>
     </row>
     <row r="168" spans="1:13" ht="36.6" customHeight="1">
       <c r="A168" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B168" s="8"/>
       <c r="C168" s="43"/>
       <c r="D168" s="60"/>
       <c r="E168" s="60"/>
       <c r="F168" s="8"/>
       <c r="G168" s="43"/>
       <c r="H168" s="43"/>
       <c r="I168" s="43"/>
       <c r="J168" s="43"/>
       <c r="K168" s="8"/>
       <c r="L168" s="43"/>
       <c r="M168" s="8"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B169" s="84">
         <v>4243</v>
       </c>
       <c r="C169" s="75">
         <v>6944</v>
       </c>
-      <c r="D169" s="60"/>
+      <c r="D169" s="75">
+        <v>9609</v>
+      </c>
       <c r="E169" s="60"/>
       <c r="F169" s="60"/>
       <c r="G169" s="60"/>
       <c r="H169" s="26"/>
       <c r="I169" s="26"/>
       <c r="J169" s="26"/>
       <c r="K169" s="75"/>
       <c r="L169" s="75"/>
       <c r="M169" s="75"/>
     </row>
     <row r="170" spans="1:13" ht="18.600000000000001" customHeight="1">
       <c r="A170" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B170" s="84">
         <v>4243</v>
       </c>
       <c r="C170" s="75">
         <v>6943</v>
       </c>
-      <c r="D170" s="60"/>
+      <c r="D170" s="75">
+        <v>9608</v>
+      </c>
       <c r="E170" s="60"/>
       <c r="F170" s="60"/>
       <c r="G170" s="60"/>
       <c r="H170" s="26"/>
       <c r="I170" s="26"/>
       <c r="J170" s="26"/>
       <c r="K170" s="75"/>
       <c r="L170" s="75"/>
       <c r="M170" s="75"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="11" t="s">
         <v>69</v>
       </c>
       <c r="B171" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C171" s="75">
         <v>1</v>
       </c>
-      <c r="D171" s="60"/>
+      <c r="D171" s="75">
+        <v>1</v>
+      </c>
       <c r="E171" s="60"/>
       <c r="F171" s="60"/>
       <c r="G171" s="60"/>
       <c r="H171" s="26"/>
       <c r="I171" s="26"/>
       <c r="J171" s="26"/>
       <c r="K171" s="75"/>
       <c r="L171" s="75"/>
       <c r="M171" s="75"/>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="11"/>
       <c r="B172" s="21"/>
       <c r="C172" s="26"/>
       <c r="D172" s="60"/>
       <c r="E172" s="60"/>
       <c r="F172" s="21"/>
       <c r="G172" s="26"/>
       <c r="H172" s="26"/>
       <c r="I172" s="26"/>
       <c r="J172" s="26"/>
       <c r="K172" s="47"/>
       <c r="L172" s="26"/>
       <c r="M172" s="43"/>
     </row>
@@ -4437,198 +4695,214 @@
         <v>36</v>
       </c>
       <c r="B173" s="21"/>
       <c r="C173" s="26"/>
       <c r="D173" s="60"/>
       <c r="E173" s="59"/>
       <c r="F173" s="21"/>
       <c r="G173" s="26"/>
       <c r="H173" s="26"/>
       <c r="I173" s="26"/>
       <c r="J173" s="26"/>
       <c r="K173" s="47"/>
       <c r="L173" s="26"/>
       <c r="M173" s="36"/>
     </row>
     <row r="174" spans="1:13">
       <c r="A174" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B174" s="84">
         <v>1678</v>
       </c>
       <c r="C174" s="75">
         <v>3755</v>
       </c>
-      <c r="D174" s="60"/>
+      <c r="D174" s="75">
+        <v>5824</v>
+      </c>
       <c r="E174" s="60"/>
       <c r="F174" s="60"/>
       <c r="G174" s="60"/>
       <c r="H174" s="26"/>
       <c r="I174" s="26"/>
       <c r="J174" s="26"/>
       <c r="K174" s="75"/>
       <c r="L174" s="75"/>
       <c r="M174" s="75"/>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B175" s="84">
         <v>26</v>
       </c>
       <c r="C175" s="75">
         <v>64</v>
       </c>
-      <c r="D175" s="60"/>
+      <c r="D175" s="75">
+        <v>94</v>
+      </c>
       <c r="E175" s="60"/>
       <c r="F175" s="60"/>
       <c r="G175" s="60"/>
       <c r="H175" s="26"/>
       <c r="I175" s="26"/>
       <c r="J175" s="26"/>
       <c r="K175" s="75"/>
       <c r="L175" s="75"/>
       <c r="M175" s="75"/>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B176" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C176" s="75" t="s">
         <v>61</v>
       </c>
-      <c r="D176" s="21"/>
+      <c r="D176" s="75">
+        <v>0</v>
+      </c>
       <c r="E176" s="21"/>
       <c r="F176" s="21"/>
       <c r="G176" s="21"/>
       <c r="H176" s="26"/>
       <c r="I176" s="26"/>
       <c r="J176" s="26"/>
       <c r="K176" s="75"/>
       <c r="L176" s="26"/>
       <c r="M176" s="75"/>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B177" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C177" s="75" t="s">
         <v>61</v>
       </c>
-      <c r="D177" s="21"/>
+      <c r="D177" s="75">
+        <v>0</v>
+      </c>
       <c r="E177" s="21"/>
       <c r="F177" s="21"/>
       <c r="G177" s="21"/>
       <c r="H177" s="26"/>
       <c r="I177" s="26"/>
       <c r="J177" s="26"/>
       <c r="K177" s="75"/>
       <c r="L177" s="26"/>
       <c r="M177" s="75"/>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B178" s="84">
         <v>91</v>
       </c>
       <c r="C178" s="75">
         <v>211</v>
       </c>
-      <c r="D178" s="60"/>
+      <c r="D178" s="75">
+        <v>331</v>
+      </c>
       <c r="E178" s="60"/>
       <c r="F178" s="60"/>
       <c r="G178" s="60"/>
       <c r="H178" s="26"/>
       <c r="I178" s="26"/>
       <c r="J178" s="26"/>
       <c r="K178" s="75"/>
       <c r="L178" s="75"/>
       <c r="M178" s="75"/>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B179" s="84">
         <v>1409</v>
       </c>
       <c r="C179" s="75">
         <v>3148</v>
       </c>
-      <c r="D179" s="60"/>
+      <c r="D179" s="75">
+        <v>4886</v>
+      </c>
       <c r="E179" s="60"/>
       <c r="F179" s="60"/>
       <c r="G179" s="60"/>
       <c r="H179" s="26"/>
       <c r="I179" s="26"/>
       <c r="J179" s="26"/>
       <c r="K179" s="75"/>
       <c r="L179" s="75"/>
       <c r="M179" s="75"/>
     </row>
     <row r="180" spans="1:13" s="13" customFormat="1">
       <c r="A180" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B180" s="84">
         <v>48</v>
       </c>
       <c r="C180" s="75">
         <v>117</v>
       </c>
-      <c r="D180" s="60"/>
+      <c r="D180" s="75">
+        <v>187</v>
+      </c>
       <c r="E180" s="60"/>
       <c r="F180" s="60"/>
       <c r="G180" s="60"/>
       <c r="H180" s="26"/>
       <c r="I180" s="26"/>
       <c r="J180" s="26"/>
       <c r="K180" s="75"/>
       <c r="L180" s="75"/>
       <c r="M180" s="75"/>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B181" s="84">
         <v>104</v>
       </c>
       <c r="C181" s="75">
         <v>215</v>
       </c>
-      <c r="D181" s="60"/>
+      <c r="D181" s="75">
+        <v>326</v>
+      </c>
       <c r="E181" s="60"/>
       <c r="F181" s="60"/>
       <c r="G181" s="60"/>
       <c r="H181" s="26"/>
       <c r="I181" s="26"/>
       <c r="J181" s="26"/>
       <c r="K181" s="75"/>
       <c r="L181" s="75"/>
       <c r="M181" s="75"/>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" s="1"/>
       <c r="B182" s="40"/>
       <c r="C182" s="26"/>
       <c r="D182" s="60"/>
       <c r="E182" s="60"/>
       <c r="F182" s="21"/>
       <c r="G182" s="26"/>
       <c r="H182" s="26"/>
       <c r="I182" s="26"/>
       <c r="J182" s="26"/>
       <c r="K182" s="47"/>
       <c r="L182" s="26"/>
       <c r="M182" s="82"/>
     </row>
@@ -4637,135 +4911,145 @@
         <v>37</v>
       </c>
       <c r="B183" s="21"/>
       <c r="C183" s="26"/>
       <c r="D183" s="60"/>
       <c r="E183" s="60"/>
       <c r="F183" s="21"/>
       <c r="G183" s="26"/>
       <c r="H183" s="26"/>
       <c r="I183" s="26"/>
       <c r="J183" s="26"/>
       <c r="K183" s="47"/>
       <c r="L183" s="26"/>
       <c r="M183" s="36"/>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B184" s="84">
         <v>224</v>
       </c>
       <c r="C184" s="75">
         <v>370</v>
       </c>
-      <c r="D184" s="60"/>
+      <c r="D184" s="75">
+        <v>564</v>
+      </c>
       <c r="E184" s="60"/>
       <c r="F184" s="60"/>
       <c r="G184" s="60"/>
       <c r="H184" s="26"/>
       <c r="I184" s="26"/>
       <c r="J184" s="26"/>
       <c r="K184" s="75"/>
       <c r="L184" s="75"/>
       <c r="M184" s="75"/>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B185" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C185" s="75">
         <v>1</v>
       </c>
-      <c r="D185" s="60"/>
+      <c r="D185" s="75">
+        <v>1</v>
+      </c>
       <c r="E185" s="60"/>
       <c r="F185" s="60"/>
       <c r="G185" s="60"/>
       <c r="H185" s="26"/>
       <c r="I185" s="26"/>
       <c r="J185" s="26"/>
       <c r="K185" s="75"/>
       <c r="L185" s="75"/>
       <c r="M185" s="75"/>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B186" s="36">
         <v>112</v>
       </c>
       <c r="C186" s="75">
         <v>173</v>
       </c>
-      <c r="D186" s="60"/>
+      <c r="D186" s="75">
+        <v>253</v>
+      </c>
       <c r="E186" s="60"/>
       <c r="F186" s="60"/>
       <c r="G186" s="60"/>
       <c r="H186" s="26"/>
       <c r="I186" s="26"/>
       <c r="J186" s="26"/>
       <c r="K186" s="75"/>
       <c r="L186" s="75"/>
       <c r="M186" s="75"/>
     </row>
     <row r="187" spans="1:13" s="13" customFormat="1" ht="18.600000000000001" customHeight="1">
       <c r="A187" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B187" s="84">
         <v>1</v>
       </c>
       <c r="C187" s="75">
         <v>2</v>
       </c>
-      <c r="D187" s="60"/>
+      <c r="D187" s="75">
+        <v>2</v>
+      </c>
       <c r="E187" s="60"/>
       <c r="F187" s="60"/>
       <c r="G187" s="60"/>
       <c r="H187" s="26"/>
       <c r="I187" s="26"/>
       <c r="J187" s="26"/>
       <c r="K187" s="75"/>
       <c r="L187" s="75"/>
       <c r="M187" s="75"/>
     </row>
     <row r="188" spans="1:13">
       <c r="A188" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B188" s="84">
         <v>110</v>
       </c>
       <c r="C188" s="75">
         <v>195</v>
       </c>
-      <c r="D188" s="60"/>
+      <c r="D188" s="75">
+        <v>308</v>
+      </c>
       <c r="E188" s="60"/>
       <c r="F188" s="60"/>
       <c r="G188" s="60"/>
       <c r="H188" s="26"/>
       <c r="I188" s="26"/>
       <c r="J188" s="26"/>
       <c r="K188" s="75"/>
       <c r="L188" s="75"/>
       <c r="M188" s="75"/>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="1"/>
       <c r="B189" s="21"/>
       <c r="C189" s="26"/>
       <c r="D189" s="63"/>
       <c r="E189" s="62"/>
       <c r="F189" s="21"/>
       <c r="G189" s="26"/>
       <c r="H189" s="26"/>
       <c r="I189" s="26"/>
       <c r="J189" s="26"/>
       <c r="K189" s="47"/>
       <c r="L189" s="26"/>
       <c r="M189" s="26"/>
     </row>
@@ -4774,219 +5058,237 @@
         <v>39</v>
       </c>
       <c r="B190" s="40"/>
       <c r="C190" s="61"/>
       <c r="D190" s="63"/>
       <c r="E190" s="63"/>
       <c r="F190" s="21"/>
       <c r="G190" s="26"/>
       <c r="H190" s="26"/>
       <c r="I190" s="44"/>
       <c r="J190" s="26"/>
       <c r="K190" s="47"/>
       <c r="L190" s="26"/>
       <c r="M190" s="26"/>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B191" s="84">
         <v>89731</v>
       </c>
       <c r="C191" s="75">
         <v>181413</v>
       </c>
-      <c r="D191" s="60"/>
+      <c r="D191" s="75">
+        <v>265266</v>
+      </c>
       <c r="E191" s="60"/>
       <c r="F191" s="60"/>
       <c r="G191" s="60"/>
       <c r="H191" s="26"/>
       <c r="I191" s="26"/>
       <c r="J191" s="26"/>
       <c r="K191" s="75"/>
       <c r="L191" s="75"/>
       <c r="M191" s="75"/>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B192" s="84">
         <v>60119</v>
       </c>
       <c r="C192" s="75">
         <v>124141</v>
       </c>
-      <c r="D192" s="60"/>
+      <c r="D192" s="75">
+        <v>178226</v>
+      </c>
       <c r="E192" s="60"/>
       <c r="F192" s="60"/>
       <c r="G192" s="60"/>
       <c r="H192" s="26"/>
       <c r="I192" s="26"/>
       <c r="J192" s="26"/>
       <c r="K192" s="75"/>
       <c r="L192" s="75"/>
       <c r="M192" s="75"/>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" s="11" t="s">
         <v>73</v>
       </c>
       <c r="B193" s="84">
         <v>85</v>
       </c>
       <c r="C193" s="75">
         <v>199</v>
       </c>
-      <c r="D193" s="60"/>
+      <c r="D193" s="75">
+        <v>313</v>
+      </c>
       <c r="E193" s="60"/>
       <c r="F193" s="60"/>
       <c r="G193" s="60"/>
       <c r="H193" s="26"/>
       <c r="I193" s="26"/>
       <c r="J193" s="26"/>
       <c r="K193" s="75"/>
       <c r="L193" s="75"/>
       <c r="M193" s="75"/>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B194" s="84">
         <v>83</v>
       </c>
       <c r="C194" s="75">
         <v>295</v>
       </c>
-      <c r="D194" s="60"/>
+      <c r="D194" s="75">
+        <v>506</v>
+      </c>
       <c r="E194" s="60"/>
       <c r="F194" s="60"/>
       <c r="G194" s="60"/>
       <c r="H194" s="26"/>
       <c r="I194" s="26"/>
       <c r="J194" s="26"/>
       <c r="K194" s="75"/>
       <c r="L194" s="75"/>
       <c r="M194" s="75"/>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B195" s="84">
         <v>8236</v>
       </c>
       <c r="C195" s="75">
         <v>16732</v>
       </c>
-      <c r="D195" s="60"/>
+      <c r="D195" s="75">
+        <v>27335</v>
+      </c>
       <c r="E195" s="60"/>
       <c r="F195" s="60"/>
       <c r="G195" s="60"/>
       <c r="H195" s="26"/>
       <c r="I195" s="26"/>
       <c r="J195" s="26"/>
       <c r="K195" s="75"/>
       <c r="L195" s="75"/>
       <c r="M195" s="75"/>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="9" t="s">
         <v>66</v>
       </c>
       <c r="B196" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C196" s="75">
         <v>151</v>
       </c>
-      <c r="D196" s="60"/>
+      <c r="D196" s="75">
+        <v>302</v>
+      </c>
       <c r="E196" s="60"/>
       <c r="F196" s="60"/>
       <c r="G196" s="60"/>
       <c r="H196" s="26"/>
       <c r="I196" s="26"/>
       <c r="J196" s="26"/>
       <c r="K196" s="75"/>
       <c r="L196" s="75"/>
       <c r="M196" s="75"/>
     </row>
     <row r="197" spans="1:13" s="13" customFormat="1">
       <c r="A197" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B197" s="84">
         <v>141</v>
       </c>
       <c r="C197" s="75">
         <v>324</v>
       </c>
-      <c r="D197" s="60"/>
+      <c r="D197" s="75">
+        <v>508</v>
+      </c>
       <c r="E197" s="60"/>
       <c r="F197" s="60"/>
       <c r="G197" s="60"/>
       <c r="H197" s="26"/>
       <c r="I197" s="26"/>
       <c r="J197" s="26"/>
       <c r="K197" s="75"/>
       <c r="L197" s="75"/>
       <c r="M197" s="75"/>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B198" s="84">
         <v>5089</v>
       </c>
       <c r="C198" s="75">
         <v>10385</v>
       </c>
-      <c r="D198" s="60"/>
+      <c r="D198" s="75">
+        <v>15681</v>
+      </c>
       <c r="E198" s="60"/>
       <c r="F198" s="60"/>
       <c r="G198" s="60"/>
       <c r="H198" s="26"/>
       <c r="I198" s="26"/>
       <c r="J198" s="26"/>
       <c r="K198" s="75"/>
       <c r="L198" s="75"/>
       <c r="M198" s="75"/>
     </row>
     <row r="199" spans="1:13">
       <c r="A199" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B199" s="84">
         <v>15978</v>
       </c>
       <c r="C199" s="75">
         <v>29186</v>
       </c>
-      <c r="D199" s="60"/>
+      <c r="D199" s="75">
+        <v>42394</v>
+      </c>
       <c r="E199" s="60"/>
       <c r="F199" s="60"/>
       <c r="G199" s="60"/>
       <c r="H199" s="26"/>
       <c r="I199" s="26"/>
       <c r="J199" s="26"/>
       <c r="K199" s="75"/>
       <c r="L199" s="75"/>
       <c r="M199" s="75"/>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" s="1"/>
       <c r="B200" s="16"/>
       <c r="C200" s="28"/>
       <c r="D200" s="65"/>
       <c r="E200" s="63"/>
       <c r="F200" s="22"/>
       <c r="G200" s="28"/>
       <c r="H200" s="28"/>
       <c r="I200" s="28"/>
       <c r="J200" s="28"/>
       <c r="K200" s="26"/>
       <c r="L200" s="28"/>
       <c r="M200" s="82"/>
     </row>
@@ -4995,135 +5297,145 @@
         <v>40</v>
       </c>
       <c r="B201" s="22"/>
       <c r="C201" s="28"/>
       <c r="D201" s="63"/>
       <c r="E201" s="63"/>
       <c r="F201" s="22"/>
       <c r="G201" s="28"/>
       <c r="H201" s="28"/>
       <c r="I201" s="28"/>
       <c r="J201" s="28"/>
       <c r="K201" s="27"/>
       <c r="L201" s="28"/>
       <c r="M201" s="27"/>
     </row>
     <row r="202" spans="1:13">
       <c r="A202" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B202" s="85">
         <v>395.1</v>
       </c>
       <c r="C202" s="77">
         <v>496.3</v>
       </c>
-      <c r="D202" s="63"/>
+      <c r="D202" s="77">
+        <v>651.1</v>
+      </c>
       <c r="E202" s="63"/>
       <c r="F202" s="63"/>
       <c r="G202" s="63"/>
       <c r="H202" s="28"/>
       <c r="I202" s="28"/>
       <c r="J202" s="28"/>
       <c r="K202" s="77"/>
       <c r="L202" s="77"/>
       <c r="M202" s="77"/>
     </row>
     <row r="203" spans="1:13">
       <c r="A203" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B203" s="85">
         <v>49.9</v>
       </c>
       <c r="C203" s="77">
         <v>101.4</v>
       </c>
-      <c r="D203" s="63"/>
+      <c r="D203" s="77">
+        <v>137</v>
+      </c>
       <c r="E203" s="63"/>
       <c r="F203" s="63"/>
       <c r="G203" s="63"/>
       <c r="H203" s="28"/>
       <c r="I203" s="28"/>
       <c r="J203" s="28"/>
       <c r="K203" s="77"/>
       <c r="L203" s="77"/>
       <c r="M203" s="77"/>
     </row>
     <row r="204" spans="1:13" ht="12.75" customHeight="1">
       <c r="A204" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B204" s="85">
         <v>64.2</v>
       </c>
       <c r="C204" s="77">
         <v>77.900000000000006</v>
       </c>
-      <c r="D204" s="63"/>
+      <c r="D204" s="77">
+        <v>124.1</v>
+      </c>
       <c r="E204" s="63"/>
       <c r="F204" s="63"/>
       <c r="G204" s="63"/>
       <c r="H204" s="28"/>
       <c r="I204" s="28"/>
       <c r="J204" s="28"/>
       <c r="K204" s="77"/>
       <c r="L204" s="77"/>
       <c r="M204" s="77"/>
     </row>
     <row r="205" spans="1:13">
       <c r="A205" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B205" s="85" t="s">
         <v>61</v>
       </c>
       <c r="C205" s="61" t="s">
         <v>61</v>
       </c>
-      <c r="D205" s="62"/>
+      <c r="D205" s="77" t="s">
+        <v>61</v>
+      </c>
       <c r="E205" s="62"/>
       <c r="F205" s="62"/>
       <c r="G205" s="62"/>
       <c r="H205" s="61"/>
       <c r="I205" s="61"/>
       <c r="J205" s="61"/>
       <c r="K205" s="76"/>
       <c r="L205" s="28"/>
       <c r="M205" s="76"/>
     </row>
     <row r="206" spans="1:13">
       <c r="A206" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B206" s="85">
         <v>281</v>
       </c>
       <c r="C206" s="77">
         <v>317</v>
       </c>
-      <c r="D206" s="63"/>
+      <c r="D206" s="77">
+        <v>390</v>
+      </c>
       <c r="E206" s="63"/>
       <c r="F206" s="63"/>
       <c r="G206" s="63"/>
       <c r="H206" s="28"/>
       <c r="I206" s="28"/>
       <c r="J206" s="28"/>
       <c r="K206" s="77"/>
       <c r="L206" s="77"/>
       <c r="M206" s="77"/>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="11"/>
       <c r="B207" s="40"/>
       <c r="C207" s="28"/>
       <c r="D207" s="65"/>
       <c r="E207" s="63"/>
       <c r="F207" s="22"/>
       <c r="G207" s="28"/>
       <c r="H207" s="28"/>
       <c r="I207" s="28"/>
       <c r="J207" s="28"/>
       <c r="K207" s="48"/>
       <c r="L207" s="28"/>
       <c r="M207" s="36"/>
     </row>
@@ -5132,135 +5444,145 @@
         <v>41</v>
       </c>
       <c r="B208" s="22"/>
       <c r="C208" s="28"/>
       <c r="D208" s="63"/>
       <c r="E208" s="63"/>
       <c r="F208" s="22"/>
       <c r="G208" s="28"/>
       <c r="H208" s="28"/>
       <c r="I208" s="28"/>
       <c r="J208" s="28"/>
       <c r="K208" s="48"/>
       <c r="L208" s="28"/>
       <c r="M208" s="27"/>
     </row>
     <row r="209" spans="1:13">
       <c r="A209" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B209" s="85">
         <v>542.79999999999995</v>
       </c>
       <c r="C209" s="77">
         <v>1182.0999999999999</v>
       </c>
-      <c r="D209" s="63"/>
+      <c r="D209" s="77">
+        <v>1825</v>
+      </c>
       <c r="E209" s="63"/>
       <c r="F209" s="63"/>
       <c r="G209" s="63"/>
       <c r="H209" s="28"/>
       <c r="I209" s="28"/>
       <c r="J209" s="28"/>
       <c r="K209" s="77"/>
       <c r="L209" s="77"/>
       <c r="M209" s="77"/>
     </row>
     <row r="210" spans="1:13">
       <c r="A210" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B210" s="85">
         <v>17.3</v>
       </c>
       <c r="C210" s="77">
         <v>137.69999999999999</v>
       </c>
-      <c r="D210" s="63"/>
+      <c r="D210" s="77">
+        <v>251.5</v>
+      </c>
       <c r="E210" s="63"/>
       <c r="F210" s="63"/>
       <c r="G210" s="63"/>
       <c r="H210" s="28"/>
       <c r="I210" s="28"/>
       <c r="J210" s="28"/>
       <c r="K210" s="77"/>
       <c r="L210" s="77"/>
       <c r="M210" s="77"/>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B211" s="85">
         <v>234</v>
       </c>
       <c r="C211" s="77">
         <v>538</v>
       </c>
-      <c r="D211" s="63"/>
+      <c r="D211" s="77">
+        <v>873</v>
+      </c>
       <c r="E211" s="63"/>
       <c r="F211" s="63"/>
       <c r="G211" s="63"/>
       <c r="H211" s="28"/>
       <c r="I211" s="28"/>
       <c r="J211" s="28"/>
       <c r="K211" s="77"/>
       <c r="L211" s="77"/>
       <c r="M211" s="77"/>
     </row>
     <row r="212" spans="1:13" s="38" customFormat="1" ht="12" customHeight="1">
       <c r="A212" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B212" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C212" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="D212" s="63"/>
+      <c r="D212" s="76" t="s">
+        <v>61</v>
+      </c>
       <c r="E212" s="63"/>
       <c r="F212" s="63"/>
       <c r="G212" s="63"/>
       <c r="H212" s="28"/>
       <c r="I212" s="28"/>
       <c r="J212" s="28"/>
       <c r="K212" s="77"/>
       <c r="L212" s="77"/>
       <c r="M212" s="77"/>
     </row>
     <row r="213" spans="1:13" s="38" customFormat="1" ht="16.5" customHeight="1">
       <c r="A213" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B213" s="85">
         <v>291.5</v>
       </c>
       <c r="C213" s="77">
         <v>506.4</v>
       </c>
-      <c r="D213" s="63"/>
+      <c r="D213" s="77">
+        <v>700.5</v>
+      </c>
       <c r="E213" s="63"/>
       <c r="F213" s="63"/>
       <c r="G213" s="63"/>
       <c r="H213" s="28"/>
       <c r="I213" s="28"/>
       <c r="J213" s="28"/>
       <c r="K213" s="77"/>
       <c r="L213" s="77"/>
       <c r="M213" s="77"/>
     </row>
     <row r="214" spans="1:13" s="38" customFormat="1" ht="13.5" customHeight="1">
       <c r="A214" s="67"/>
       <c r="B214" s="22"/>
       <c r="C214" s="28"/>
       <c r="D214" s="65"/>
       <c r="E214" s="63"/>
       <c r="F214" s="22"/>
       <c r="G214" s="28"/>
       <c r="H214" s="28"/>
       <c r="I214" s="28"/>
       <c r="J214" s="28"/>
       <c r="K214" s="48"/>
       <c r="L214" s="28"/>
       <c r="M214" s="28"/>
     </row>
@@ -5269,236 +5591,254 @@
         <v>80</v>
       </c>
       <c r="B215" s="22"/>
       <c r="C215" s="28"/>
       <c r="D215" s="65"/>
       <c r="E215" s="63"/>
       <c r="F215" s="22"/>
       <c r="G215" s="28"/>
       <c r="H215" s="28"/>
       <c r="I215" s="28"/>
       <c r="J215" s="28"/>
       <c r="K215" s="48"/>
       <c r="L215" s="28"/>
       <c r="M215" s="28"/>
     </row>
     <row r="216" spans="1:13" s="38" customFormat="1" ht="15" customHeight="1">
       <c r="A216" s="69" t="s">
         <v>71</v>
       </c>
       <c r="B216" s="85">
         <v>461.3</v>
       </c>
       <c r="C216" s="77">
         <v>1094</v>
       </c>
-      <c r="D216" s="63"/>
+      <c r="D216" s="77">
+        <v>1814.5</v>
+      </c>
       <c r="E216" s="63"/>
       <c r="F216" s="63"/>
       <c r="G216" s="63"/>
       <c r="H216" s="28"/>
       <c r="I216" s="28"/>
       <c r="J216" s="28"/>
       <c r="K216" s="77"/>
       <c r="L216" s="77"/>
       <c r="M216" s="77"/>
     </row>
     <row r="217" spans="1:13" ht="19.149999999999999" customHeight="1">
       <c r="A217" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B217" s="85">
         <v>45.7</v>
       </c>
       <c r="C217" s="77">
         <v>187.8</v>
       </c>
-      <c r="D217" s="63"/>
+      <c r="D217" s="77">
+        <v>379.4</v>
+      </c>
       <c r="E217" s="63"/>
       <c r="F217" s="63"/>
       <c r="G217" s="63"/>
       <c r="H217" s="28"/>
       <c r="I217" s="28"/>
       <c r="J217" s="28"/>
       <c r="K217" s="77"/>
       <c r="L217" s="77"/>
       <c r="M217" s="77"/>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B218" s="85">
         <v>415.6</v>
       </c>
       <c r="C218" s="77">
         <v>804.8</v>
       </c>
-      <c r="D218" s="63"/>
+      <c r="D218" s="77">
+        <v>1224.3</v>
+      </c>
       <c r="E218" s="63"/>
       <c r="F218" s="63"/>
       <c r="G218" s="63"/>
       <c r="H218" s="28"/>
       <c r="I218" s="28"/>
       <c r="J218" s="28"/>
       <c r="K218" s="77"/>
       <c r="L218" s="77"/>
       <c r="M218" s="77"/>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B219" s="22" t="s">
         <v>61</v>
       </c>
       <c r="C219" s="77">
         <v>10</v>
       </c>
-      <c r="D219" s="63"/>
+      <c r="D219" s="77">
+        <v>27.9</v>
+      </c>
       <c r="E219" s="63"/>
       <c r="F219" s="63"/>
       <c r="G219" s="63"/>
       <c r="H219" s="28"/>
       <c r="I219" s="28"/>
       <c r="J219" s="28"/>
       <c r="K219" s="77"/>
       <c r="L219" s="77"/>
       <c r="M219" s="77"/>
     </row>
     <row r="220" spans="1:13">
       <c r="A220" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B220" s="22" t="s">
         <v>61</v>
       </c>
       <c r="C220" s="77">
         <v>91.4</v>
       </c>
-      <c r="D220" s="63"/>
+      <c r="D220" s="77">
+        <v>182.8</v>
+      </c>
       <c r="E220" s="63"/>
       <c r="F220" s="63"/>
       <c r="G220" s="63"/>
       <c r="H220" s="28"/>
       <c r="I220" s="28"/>
       <c r="J220" s="28"/>
       <c r="K220" s="77"/>
       <c r="L220" s="77"/>
       <c r="M220" s="77"/>
     </row>
     <row r="221" spans="1:13" ht="49.5" customHeight="1">
       <c r="A221" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B221" s="22"/>
       <c r="C221" s="28"/>
       <c r="D221" s="63"/>
       <c r="E221" s="63"/>
       <c r="F221" s="22"/>
       <c r="G221" s="28"/>
       <c r="H221" s="28"/>
       <c r="I221" s="28"/>
       <c r="J221" s="28"/>
       <c r="K221" s="48"/>
       <c r="L221" s="28"/>
       <c r="M221" s="6"/>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B222" s="85">
         <v>12488.2</v>
       </c>
       <c r="C222" s="77">
         <v>22701.599999999999</v>
       </c>
-      <c r="D222" s="63"/>
+      <c r="D222" s="77">
+        <v>35221.800000000003</v>
+      </c>
       <c r="E222" s="63"/>
       <c r="F222" s="63"/>
       <c r="G222" s="63"/>
       <c r="H222" s="28"/>
       <c r="I222" s="28"/>
       <c r="J222" s="28"/>
       <c r="K222" s="77"/>
       <c r="L222" s="77"/>
       <c r="M222" s="77"/>
     </row>
     <row r="223" spans="1:13" ht="17.45" customHeight="1">
       <c r="A223" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B223" s="85">
         <v>8647.6</v>
       </c>
       <c r="C223" s="77">
         <v>15749.2</v>
       </c>
-      <c r="D223" s="63"/>
+      <c r="D223" s="77">
+        <v>23544.5</v>
+      </c>
       <c r="E223" s="63"/>
       <c r="F223" s="63"/>
       <c r="G223" s="63"/>
       <c r="H223" s="28"/>
       <c r="I223" s="28"/>
       <c r="J223" s="28"/>
       <c r="K223" s="77"/>
       <c r="L223" s="77"/>
       <c r="M223" s="77"/>
     </row>
     <row r="224" spans="1:13" ht="17.45" customHeight="1">
       <c r="A224" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B224" s="85" t="s">
         <v>61</v>
       </c>
       <c r="C224" s="77">
         <v>2.7</v>
       </c>
-      <c r="D224" s="63"/>
+      <c r="D224" s="77">
+        <v>5.3</v>
+      </c>
       <c r="E224" s="63"/>
       <c r="F224" s="63"/>
       <c r="G224" s="63"/>
       <c r="H224" s="28"/>
       <c r="I224" s="28"/>
       <c r="J224" s="28"/>
       <c r="K224" s="77"/>
       <c r="L224" s="77"/>
       <c r="M224" s="77"/>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B225" s="85">
         <v>3840.6</v>
       </c>
       <c r="C225" s="77">
         <v>6949.8</v>
       </c>
-      <c r="D225" s="63"/>
+      <c r="D225" s="77">
+        <v>11671.9</v>
+      </c>
       <c r="E225" s="63"/>
       <c r="F225" s="63"/>
       <c r="G225" s="63"/>
       <c r="H225" s="28"/>
       <c r="I225" s="28"/>
       <c r="J225" s="28"/>
       <c r="K225" s="77"/>
       <c r="L225" s="77"/>
       <c r="M225" s="77"/>
     </row>
     <row r="226" spans="1:13" ht="15.75" customHeight="1">
       <c r="A226" s="11"/>
       <c r="B226" s="22"/>
       <c r="C226" s="77"/>
       <c r="D226" s="65"/>
       <c r="E226" s="63"/>
       <c r="F226" s="22"/>
       <c r="G226" s="28"/>
       <c r="H226" s="28"/>
       <c r="I226" s="28"/>
       <c r="J226" s="28"/>
       <c r="K226" s="48"/>
       <c r="L226" s="28"/>
       <c r="M226" s="36"/>
     </row>
@@ -5507,93 +5847,99 @@
         <v>43</v>
       </c>
       <c r="B227" s="15"/>
       <c r="C227" s="45"/>
       <c r="D227" s="63"/>
       <c r="E227" s="63"/>
       <c r="F227" s="6"/>
       <c r="G227" s="65"/>
       <c r="H227" s="37"/>
       <c r="I227" s="36"/>
       <c r="J227" s="36"/>
       <c r="K227" s="45"/>
       <c r="L227" s="36"/>
       <c r="M227" s="27"/>
     </row>
     <row r="228" spans="1:13" ht="15.75" customHeight="1">
       <c r="A228" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B228" s="85">
         <v>1748.5</v>
       </c>
       <c r="C228" s="77">
         <v>4014.7</v>
       </c>
-      <c r="D228" s="63"/>
+      <c r="D228" s="77">
+        <v>6179</v>
+      </c>
       <c r="E228" s="63"/>
       <c r="F228" s="63"/>
       <c r="G228" s="63"/>
       <c r="H228" s="28"/>
       <c r="I228" s="28"/>
       <c r="J228" s="28"/>
       <c r="K228" s="77"/>
       <c r="L228" s="77"/>
       <c r="M228" s="77"/>
     </row>
     <row r="229" spans="1:13" ht="15.75" customHeight="1">
       <c r="A229" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B229" s="85">
         <v>47</v>
       </c>
       <c r="C229" s="77">
         <v>283</v>
       </c>
-      <c r="D229" s="22"/>
+      <c r="D229" s="77">
+        <v>528</v>
+      </c>
       <c r="E229" s="22"/>
       <c r="F229" s="22"/>
       <c r="G229" s="22"/>
       <c r="H229" s="22"/>
       <c r="I229" s="28"/>
       <c r="J229" s="28"/>
       <c r="K229" s="77"/>
       <c r="L229" s="77"/>
       <c r="M229" s="77"/>
     </row>
     <row r="230" spans="1:13">
       <c r="A230" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B230" s="85">
         <v>1701.5</v>
       </c>
       <c r="C230" s="77">
         <v>3731.7</v>
       </c>
-      <c r="D230" s="63"/>
+      <c r="D230" s="77">
+        <v>5651</v>
+      </c>
       <c r="E230" s="63"/>
       <c r="F230" s="63"/>
       <c r="G230" s="63"/>
       <c r="H230" s="28"/>
       <c r="I230" s="28"/>
       <c r="J230" s="28"/>
       <c r="K230" s="77"/>
       <c r="L230" s="77"/>
       <c r="M230" s="77"/>
     </row>
     <row r="231" spans="1:13">
       <c r="A231" s="18"/>
       <c r="B231" s="22"/>
       <c r="C231" s="28"/>
       <c r="D231" s="63"/>
       <c r="E231" s="65"/>
       <c r="F231" s="65"/>
       <c r="G231" s="28"/>
       <c r="H231" s="28"/>
       <c r="I231" s="28"/>
       <c r="J231" s="28"/>
       <c r="K231" s="48"/>
       <c r="L231" s="28"/>
       <c r="M231" s="36"/>
     </row>
@@ -5602,72 +5948,76 @@
         <v>44</v>
       </c>
       <c r="B232" s="17"/>
       <c r="C232" s="36"/>
       <c r="D232" s="66"/>
       <c r="E232" s="60"/>
       <c r="F232" s="6"/>
       <c r="G232" s="36"/>
       <c r="H232" s="36"/>
       <c r="I232" s="36"/>
       <c r="J232" s="65"/>
       <c r="K232" s="36"/>
       <c r="L232" s="36"/>
       <c r="M232" s="83"/>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B233" s="85">
         <v>2115</v>
       </c>
       <c r="C233" s="77">
         <v>4822</v>
       </c>
-      <c r="D233" s="63"/>
+      <c r="D233" s="77">
+        <v>8645</v>
+      </c>
       <c r="E233" s="63"/>
       <c r="F233" s="63"/>
       <c r="G233" s="63"/>
       <c r="H233" s="28"/>
       <c r="I233" s="28"/>
       <c r="J233" s="28"/>
       <c r="K233" s="77"/>
       <c r="L233" s="77"/>
       <c r="M233" s="77"/>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B234" s="85">
         <v>2115</v>
       </c>
       <c r="C234" s="77">
         <v>4822</v>
       </c>
-      <c r="D234" s="63"/>
+      <c r="D234" s="77">
+        <v>8645</v>
+      </c>
       <c r="E234" s="63"/>
       <c r="F234" s="63"/>
       <c r="G234" s="63"/>
       <c r="H234" s="28"/>
       <c r="I234" s="28"/>
       <c r="J234" s="28"/>
       <c r="K234" s="77"/>
       <c r="L234" s="77"/>
       <c r="M234" s="77"/>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="11"/>
       <c r="B235" s="22"/>
       <c r="C235" s="28"/>
       <c r="D235" s="60"/>
       <c r="E235" s="60"/>
       <c r="F235" s="22"/>
       <c r="G235" s="28"/>
       <c r="H235" s="28"/>
       <c r="I235" s="28"/>
       <c r="J235" s="28"/>
       <c r="K235" s="28"/>
       <c r="L235" s="28"/>
       <c r="M235" s="28"/>
     </row>
@@ -5676,299 +6026,323 @@
         <v>45</v>
       </c>
       <c r="B236" s="22"/>
       <c r="C236" s="28"/>
       <c r="D236" s="59"/>
       <c r="E236" s="60"/>
       <c r="F236" s="22"/>
       <c r="G236" s="28"/>
       <c r="H236" s="28"/>
       <c r="I236" s="45"/>
       <c r="J236" s="28"/>
       <c r="K236" s="27"/>
       <c r="L236" s="27"/>
       <c r="M236" s="28"/>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" s="14" t="s">
         <v>72</v>
       </c>
       <c r="B237" s="85">
         <v>5.2</v>
       </c>
       <c r="C237" s="77">
         <v>16.2</v>
       </c>
-      <c r="D237" s="63"/>
+      <c r="D237" s="77">
+        <v>27.2</v>
+      </c>
       <c r="E237" s="63"/>
       <c r="F237" s="63"/>
       <c r="G237" s="63"/>
       <c r="H237" s="28"/>
       <c r="I237" s="28"/>
       <c r="J237" s="28"/>
       <c r="K237" s="77"/>
       <c r="L237" s="77"/>
       <c r="M237" s="77"/>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B238" s="85" t="s">
         <v>61</v>
       </c>
       <c r="C238" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="D238" s="63"/>
+      <c r="D238" s="28" t="s">
+        <v>61</v>
+      </c>
       <c r="E238" s="63"/>
       <c r="F238" s="63"/>
       <c r="G238" s="28"/>
       <c r="H238" s="28"/>
       <c r="I238" s="28"/>
       <c r="J238" s="28"/>
       <c r="K238" s="77"/>
       <c r="L238" s="77"/>
       <c r="M238" s="77"/>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" s="11" t="s">
         <v>73</v>
       </c>
       <c r="B239" s="85" t="s">
         <v>61</v>
       </c>
       <c r="C239" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="D239" s="63"/>
+      <c r="D239" s="28" t="s">
+        <v>61</v>
+      </c>
       <c r="E239" s="63"/>
       <c r="F239" s="63"/>
       <c r="G239" s="28"/>
       <c r="H239" s="28"/>
       <c r="I239" s="28"/>
       <c r="J239" s="28"/>
       <c r="K239" s="77"/>
       <c r="L239" s="28"/>
       <c r="M239" s="28"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B240" s="85" t="s">
         <v>61</v>
       </c>
       <c r="C240" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="D240" s="63"/>
+      <c r="D240" s="28" t="s">
+        <v>61</v>
+      </c>
       <c r="E240" s="63"/>
       <c r="F240" s="63"/>
       <c r="G240" s="28"/>
       <c r="H240" s="28"/>
       <c r="I240" s="45"/>
       <c r="J240" s="28"/>
       <c r="K240" s="77"/>
       <c r="L240" s="28"/>
       <c r="M240" s="28"/>
     </row>
     <row r="241" spans="1:13" ht="15" customHeight="1">
       <c r="A241" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B241" s="85">
         <v>4.2</v>
       </c>
       <c r="C241" s="77">
         <v>12.9</v>
       </c>
-      <c r="D241" s="63"/>
+      <c r="D241" s="28">
+        <v>21.6</v>
+      </c>
       <c r="E241" s="63"/>
       <c r="F241" s="63"/>
       <c r="G241" s="63"/>
       <c r="H241" s="28"/>
       <c r="I241" s="28"/>
       <c r="J241" s="28"/>
       <c r="K241" s="77"/>
       <c r="L241" s="28"/>
       <c r="M241" s="77"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B242" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C242" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="D242" s="28"/>
+      <c r="D242" s="28" t="s">
+        <v>61</v>
+      </c>
       <c r="E242" s="63"/>
       <c r="F242" s="63"/>
       <c r="G242" s="63"/>
       <c r="H242" s="28"/>
       <c r="I242" s="28"/>
       <c r="J242" s="28"/>
       <c r="K242" s="28"/>
       <c r="L242" s="61"/>
       <c r="M242" s="28"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B243" s="85">
         <v>1</v>
       </c>
       <c r="C243" s="77">
         <v>3.3</v>
       </c>
-      <c r="D243" s="63"/>
+      <c r="D243" s="28">
+        <v>5.6</v>
+      </c>
       <c r="E243" s="63"/>
       <c r="F243" s="63"/>
       <c r="G243" s="63"/>
       <c r="H243" s="28"/>
       <c r="I243" s="28"/>
       <c r="J243" s="28"/>
       <c r="K243" s="77"/>
       <c r="L243" s="28"/>
       <c r="M243" s="77"/>
     </row>
     <row r="244" spans="1:13" ht="69" customHeight="1">
       <c r="A244" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B244" s="40"/>
       <c r="C244" s="28"/>
       <c r="D244" s="63"/>
       <c r="E244" s="63"/>
       <c r="F244" s="22"/>
       <c r="G244" s="28"/>
       <c r="H244" s="28"/>
       <c r="I244" s="28"/>
       <c r="J244" s="28"/>
       <c r="K244" s="48"/>
       <c r="L244" s="28"/>
       <c r="M244" s="28"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B245" s="85">
         <v>4.4000000000000004</v>
       </c>
       <c r="C245" s="77">
         <v>11.9</v>
       </c>
-      <c r="D245" s="63"/>
+      <c r="D245" s="77">
+        <v>19.399999999999999</v>
+      </c>
       <c r="E245" s="63"/>
       <c r="F245" s="63"/>
       <c r="G245" s="63"/>
       <c r="H245" s="28"/>
       <c r="I245" s="28"/>
       <c r="J245" s="28"/>
       <c r="K245" s="77"/>
       <c r="L245" s="77"/>
       <c r="M245" s="77"/>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B246" s="85" t="s">
         <v>61</v>
       </c>
       <c r="C246" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="D246" s="63"/>
+      <c r="D246" s="77" t="s">
+        <v>61</v>
+      </c>
       <c r="E246" s="63"/>
       <c r="F246" s="63"/>
       <c r="G246" s="28"/>
       <c r="H246" s="28"/>
       <c r="I246" s="28"/>
       <c r="J246" s="28"/>
       <c r="K246" s="77"/>
       <c r="L246" s="77"/>
       <c r="M246" s="77"/>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B247" s="85" t="s">
         <v>61</v>
       </c>
       <c r="C247" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="D247" s="63"/>
+      <c r="D247" s="28" t="s">
+        <v>61</v>
+      </c>
       <c r="E247" s="63"/>
       <c r="F247" s="63"/>
       <c r="G247" s="28"/>
       <c r="H247" s="28"/>
       <c r="I247" s="45"/>
       <c r="J247" s="28"/>
       <c r="K247" s="28"/>
       <c r="L247" s="28"/>
       <c r="M247" s="28"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B248" s="85">
         <v>3.4</v>
       </c>
       <c r="C248" s="77">
         <v>10.3</v>
       </c>
-      <c r="D248" s="63"/>
+      <c r="D248" s="77">
+        <v>17.100000000000001</v>
+      </c>
       <c r="E248" s="63"/>
       <c r="F248" s="63"/>
       <c r="G248" s="63"/>
       <c r="H248" s="28"/>
       <c r="I248" s="28"/>
       <c r="J248" s="28"/>
       <c r="K248" s="77"/>
       <c r="L248" s="77"/>
       <c r="M248" s="77"/>
     </row>
     <row r="249" spans="1:13">
       <c r="A249" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B249" s="85">
         <v>1</v>
       </c>
       <c r="C249" s="77">
         <v>1.6</v>
       </c>
-      <c r="D249" s="63"/>
+      <c r="D249" s="77">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="E249" s="63"/>
       <c r="F249" s="63"/>
       <c r="G249" s="63"/>
       <c r="H249" s="28"/>
       <c r="I249" s="28"/>
       <c r="J249" s="28"/>
       <c r="K249" s="77"/>
       <c r="L249" s="77"/>
       <c r="M249" s="77"/>
     </row>
     <row r="250" spans="1:13" s="13" customFormat="1">
       <c r="A250" s="1"/>
       <c r="B250" s="21"/>
       <c r="C250" s="26"/>
       <c r="D250" s="63"/>
       <c r="E250" s="65"/>
       <c r="F250" s="21"/>
       <c r="G250" s="26"/>
       <c r="H250" s="26"/>
       <c r="I250" s="26"/>
       <c r="J250" s="26"/>
       <c r="K250" s="47"/>
       <c r="L250" s="26"/>
       <c r="M250" s="10"/>
     </row>
@@ -5977,72 +6351,76 @@
         <v>47</v>
       </c>
       <c r="B251" s="12"/>
       <c r="C251" s="36"/>
       <c r="D251" s="65"/>
       <c r="E251" s="60"/>
       <c r="F251" s="6"/>
       <c r="G251" s="36"/>
       <c r="H251" s="36"/>
       <c r="I251" s="36"/>
       <c r="J251" s="36"/>
       <c r="K251" s="36"/>
       <c r="L251" s="36"/>
       <c r="M251" s="6"/>
     </row>
     <row r="252" spans="1:13" s="13" customFormat="1">
       <c r="A252" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B252" s="84">
         <v>4601</v>
       </c>
       <c r="C252" s="75">
         <v>10223</v>
       </c>
-      <c r="D252" s="60"/>
+      <c r="D252" s="75">
+        <v>16012</v>
+      </c>
       <c r="E252" s="60"/>
       <c r="F252" s="60"/>
       <c r="G252" s="60"/>
       <c r="H252" s="26"/>
       <c r="I252" s="26"/>
       <c r="J252" s="26"/>
       <c r="K252" s="75"/>
       <c r="L252" s="75"/>
       <c r="M252" s="75"/>
     </row>
     <row r="253" spans="1:13" s="13" customFormat="1">
       <c r="A253" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B253" s="84">
         <v>4601</v>
       </c>
       <c r="C253" s="75">
         <v>10223</v>
       </c>
-      <c r="D253" s="60"/>
+      <c r="D253" s="75">
+        <v>16012</v>
+      </c>
       <c r="E253" s="60"/>
       <c r="F253" s="60"/>
       <c r="G253" s="60"/>
       <c r="H253" s="26"/>
       <c r="I253" s="26"/>
       <c r="J253" s="26"/>
       <c r="K253" s="75"/>
       <c r="L253" s="75"/>
       <c r="M253" s="75"/>
     </row>
     <row r="254" spans="1:13" s="13" customFormat="1">
       <c r="A254" s="11"/>
       <c r="B254" s="21"/>
       <c r="C254" s="26"/>
       <c r="D254" s="60"/>
       <c r="E254" s="60"/>
       <c r="F254" s="21"/>
       <c r="G254" s="26"/>
       <c r="H254" s="26"/>
       <c r="I254" s="26"/>
       <c r="J254" s="26"/>
       <c r="K254" s="47"/>
       <c r="L254" s="26"/>
       <c r="M254" s="26"/>
     </row>
@@ -6051,215 +6429,231 @@
         <v>48</v>
       </c>
       <c r="B255" s="21"/>
       <c r="C255" s="26"/>
       <c r="D255" s="60"/>
       <c r="E255" s="60"/>
       <c r="F255" s="21"/>
       <c r="G255" s="26"/>
       <c r="H255" s="26"/>
       <c r="I255" s="26"/>
       <c r="J255" s="26"/>
       <c r="K255" s="47"/>
       <c r="L255" s="25"/>
       <c r="M255" s="26"/>
     </row>
     <row r="256" spans="1:13" s="13" customFormat="1">
       <c r="A256" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B256" s="84">
         <v>4734379</v>
       </c>
       <c r="C256" s="75">
         <v>10112945</v>
       </c>
-      <c r="D256" s="60"/>
+      <c r="D256" s="75">
+        <v>16077478</v>
+      </c>
       <c r="E256" s="60"/>
       <c r="F256" s="60"/>
       <c r="G256" s="60"/>
       <c r="H256" s="26"/>
       <c r="I256" s="26"/>
       <c r="J256" s="26"/>
       <c r="K256" s="75"/>
       <c r="L256" s="75"/>
       <c r="M256" s="75"/>
     </row>
     <row r="257" spans="1:13" s="13" customFormat="1" ht="17.45" customHeight="1">
       <c r="A257" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B257" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C257" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D257" s="60"/>
+      <c r="D257" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E257" s="60"/>
       <c r="F257" s="60"/>
       <c r="G257" s="60"/>
       <c r="H257" s="26"/>
       <c r="I257" s="26"/>
       <c r="J257" s="26"/>
       <c r="K257" s="26"/>
       <c r="L257" s="26"/>
       <c r="M257" s="26"/>
     </row>
     <row r="258" spans="1:13" s="13" customFormat="1">
       <c r="A258" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B258" s="84">
         <v>4140208</v>
       </c>
       <c r="C258" s="75">
         <v>8883016</v>
       </c>
-      <c r="D258" s="60"/>
+      <c r="D258" s="75">
+        <v>14404149</v>
+      </c>
       <c r="E258" s="60"/>
       <c r="F258" s="60"/>
       <c r="G258" s="60"/>
       <c r="H258" s="26"/>
       <c r="I258" s="26"/>
       <c r="J258" s="26"/>
       <c r="K258" s="75"/>
       <c r="L258" s="75"/>
       <c r="M258" s="75"/>
     </row>
     <row r="259" spans="1:13" s="13" customFormat="1">
       <c r="A259" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B259" s="84">
         <v>16681</v>
       </c>
       <c r="C259" s="75">
         <v>40657</v>
       </c>
-      <c r="D259" s="60"/>
+      <c r="D259" s="75">
+        <v>64634</v>
+      </c>
       <c r="E259" s="60"/>
       <c r="F259" s="60"/>
       <c r="G259" s="60"/>
       <c r="H259" s="26"/>
       <c r="I259" s="26"/>
       <c r="J259" s="26"/>
       <c r="K259" s="75"/>
       <c r="L259" s="75"/>
       <c r="M259" s="75"/>
     </row>
     <row r="260" spans="1:13" s="13" customFormat="1">
       <c r="A260" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B260" s="84">
         <v>577490</v>
       </c>
       <c r="C260" s="75">
         <v>1189272</v>
       </c>
-      <c r="D260" s="60"/>
+      <c r="D260" s="75">
+        <v>1608695</v>
+      </c>
       <c r="E260" s="60"/>
       <c r="F260" s="60"/>
       <c r="G260" s="60"/>
       <c r="H260" s="26"/>
       <c r="I260" s="26"/>
       <c r="J260" s="26"/>
       <c r="K260" s="75"/>
       <c r="L260" s="75"/>
       <c r="M260" s="75"/>
     </row>
     <row r="261" spans="1:13" ht="22.5">
       <c r="A261" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B261" s="41"/>
       <c r="C261" s="42"/>
       <c r="D261" s="61"/>
       <c r="E261" s="60"/>
       <c r="F261" s="41"/>
       <c r="G261" s="42"/>
       <c r="H261" s="28"/>
       <c r="I261" s="28"/>
       <c r="J261" s="28"/>
       <c r="K261" s="48"/>
       <c r="L261" s="28"/>
       <c r="M261" s="6"/>
     </row>
     <row r="262" spans="1:13">
       <c r="A262" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B262" s="85">
         <v>1.1000000000000001</v>
       </c>
       <c r="C262" s="77">
         <v>3.2</v>
       </c>
-      <c r="D262" s="63"/>
+      <c r="D262" s="77">
+        <v>6.5</v>
+      </c>
       <c r="E262" s="63"/>
       <c r="F262" s="63"/>
       <c r="G262" s="63"/>
       <c r="H262" s="28"/>
       <c r="I262" s="28"/>
       <c r="J262" s="28"/>
       <c r="K262" s="77"/>
       <c r="L262" s="77"/>
       <c r="M262" s="77"/>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B263" s="85">
         <v>0.3</v>
       </c>
       <c r="C263" s="77">
         <v>0.7</v>
       </c>
-      <c r="D263" s="63"/>
+      <c r="D263" s="77">
+        <v>1</v>
+      </c>
       <c r="E263" s="63"/>
       <c r="F263" s="63"/>
       <c r="G263" s="63"/>
       <c r="H263" s="28"/>
       <c r="I263" s="28"/>
       <c r="J263" s="28"/>
       <c r="K263" s="77"/>
       <c r="L263" s="77"/>
       <c r="M263" s="77"/>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B264" s="85">
         <v>0.8</v>
       </c>
       <c r="C264" s="77">
         <v>2.5</v>
       </c>
-      <c r="D264" s="63"/>
+      <c r="D264" s="77">
+        <v>5.5</v>
+      </c>
       <c r="E264" s="63"/>
       <c r="F264" s="63"/>
       <c r="G264" s="63"/>
       <c r="H264" s="28"/>
       <c r="I264" s="28"/>
       <c r="J264" s="28"/>
       <c r="K264" s="77"/>
       <c r="L264" s="77"/>
       <c r="M264" s="77"/>
     </row>
     <row r="265" spans="1:13">
       <c r="A265" s="11"/>
       <c r="B265" s="22"/>
       <c r="C265" s="28"/>
       <c r="D265" s="60"/>
       <c r="E265" s="60"/>
       <c r="F265" s="22"/>
       <c r="G265" s="28"/>
       <c r="H265" s="28"/>
       <c r="I265" s="28"/>
       <c r="J265" s="28"/>
       <c r="K265" s="28"/>
       <c r="L265" s="28"/>
       <c r="M265" s="57"/>
     </row>
@@ -6268,72 +6662,76 @@
         <v>50</v>
       </c>
       <c r="B266" s="17"/>
       <c r="C266" s="52"/>
       <c r="D266" s="59"/>
       <c r="E266" s="60"/>
       <c r="F266" s="6"/>
       <c r="G266" s="36"/>
       <c r="H266" s="36"/>
       <c r="I266" s="36"/>
       <c r="J266" s="36"/>
       <c r="K266" s="27"/>
       <c r="L266" s="27"/>
       <c r="M266" s="6"/>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B267" s="85">
         <v>339</v>
       </c>
       <c r="C267" s="77">
         <v>630</v>
       </c>
-      <c r="D267" s="63"/>
+      <c r="D267" s="77">
+        <v>936</v>
+      </c>
       <c r="E267" s="63"/>
       <c r="F267" s="63"/>
       <c r="G267" s="63"/>
       <c r="H267" s="28"/>
       <c r="I267" s="28"/>
       <c r="J267" s="28"/>
       <c r="K267" s="77"/>
       <c r="L267" s="77"/>
       <c r="M267" s="77"/>
     </row>
     <row r="268" spans="1:13">
       <c r="A268" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B268" s="85">
         <v>339</v>
       </c>
       <c r="C268" s="77">
         <v>630</v>
       </c>
-      <c r="D268" s="63"/>
+      <c r="D268" s="77">
+        <v>936</v>
+      </c>
       <c r="E268" s="63"/>
       <c r="F268" s="63"/>
       <c r="G268" s="63"/>
       <c r="H268" s="28"/>
       <c r="I268" s="28"/>
       <c r="J268" s="28"/>
       <c r="K268" s="77"/>
       <c r="L268" s="77"/>
       <c r="M268" s="77"/>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" s="11"/>
       <c r="B269" s="21"/>
       <c r="C269" s="26"/>
       <c r="D269" s="60"/>
       <c r="E269" s="63"/>
       <c r="F269" s="21"/>
       <c r="G269" s="26"/>
       <c r="H269" s="36"/>
       <c r="I269" s="26"/>
       <c r="J269" s="26"/>
       <c r="K269" s="36"/>
       <c r="L269" s="26"/>
       <c r="M269" s="55"/>
     </row>
@@ -6342,135 +6740,145 @@
         <v>51</v>
       </c>
       <c r="B270" s="21"/>
       <c r="C270" s="26"/>
       <c r="D270" s="65"/>
       <c r="E270" s="63"/>
       <c r="F270" s="21"/>
       <c r="G270" s="26"/>
       <c r="H270" s="73"/>
       <c r="I270" s="26"/>
       <c r="J270" s="26"/>
       <c r="K270" s="25"/>
       <c r="L270" s="26"/>
       <c r="M270" s="55"/>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B271" s="84">
         <v>1709378</v>
       </c>
       <c r="C271" s="75">
         <v>5781240</v>
       </c>
-      <c r="D271" s="60"/>
+      <c r="D271" s="75">
+        <v>7624528</v>
+      </c>
       <c r="E271" s="60"/>
       <c r="F271" s="60"/>
       <c r="G271" s="60"/>
       <c r="H271" s="26"/>
       <c r="I271" s="26"/>
       <c r="J271" s="26"/>
       <c r="K271" s="75"/>
       <c r="L271" s="75"/>
       <c r="M271" s="75"/>
     </row>
     <row r="272" spans="1:13">
       <c r="A272" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B272" s="84">
         <v>103541</v>
       </c>
       <c r="C272" s="75">
         <v>212298</v>
       </c>
-      <c r="D272" s="60"/>
+      <c r="D272" s="75">
+        <v>221220</v>
+      </c>
       <c r="E272" s="60"/>
       <c r="F272" s="60"/>
       <c r="G272" s="60"/>
       <c r="H272" s="26"/>
       <c r="I272" s="26"/>
       <c r="J272" s="26"/>
       <c r="K272" s="75"/>
       <c r="L272" s="75"/>
       <c r="M272" s="75"/>
     </row>
     <row r="273" spans="1:13">
       <c r="A273" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B273" s="84">
         <v>1056319</v>
       </c>
       <c r="C273" s="75">
         <v>2005961</v>
       </c>
-      <c r="D273" s="60"/>
+      <c r="D273" s="75">
+        <v>2245241</v>
+      </c>
       <c r="E273" s="60"/>
       <c r="F273" s="60"/>
       <c r="G273" s="60"/>
       <c r="H273" s="26"/>
       <c r="I273" s="26"/>
       <c r="J273" s="26"/>
       <c r="K273" s="75"/>
       <c r="L273" s="75"/>
       <c r="M273" s="75"/>
     </row>
     <row r="274" spans="1:13">
       <c r="A274" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B274" s="84">
         <v>55250</v>
       </c>
       <c r="C274" s="75">
         <v>152565</v>
       </c>
-      <c r="D274" s="60"/>
+      <c r="D274" s="75">
+        <v>249880</v>
+      </c>
       <c r="E274" s="60"/>
       <c r="F274" s="60"/>
       <c r="G274" s="60"/>
       <c r="H274" s="26"/>
       <c r="I274" s="26"/>
       <c r="J274" s="26"/>
       <c r="K274" s="75"/>
       <c r="L274" s="75"/>
       <c r="M274" s="75"/>
     </row>
     <row r="275" spans="1:13">
       <c r="A275" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B275" s="84">
         <v>494268</v>
       </c>
       <c r="C275" s="75">
         <v>3410415</v>
       </c>
-      <c r="D275" s="60"/>
+      <c r="D275" s="75">
+        <v>4908187</v>
+      </c>
       <c r="E275" s="60"/>
       <c r="F275" s="60"/>
       <c r="G275" s="60"/>
       <c r="H275" s="26"/>
       <c r="I275" s="26"/>
       <c r="J275" s="26"/>
       <c r="K275" s="75"/>
       <c r="L275" s="75"/>
       <c r="M275" s="75"/>
     </row>
     <row r="276" spans="1:13">
       <c r="A276" s="11"/>
       <c r="B276" s="21"/>
       <c r="C276" s="26"/>
       <c r="D276" s="63"/>
       <c r="E276" s="63"/>
       <c r="F276" s="21"/>
       <c r="G276" s="26"/>
       <c r="H276" s="26"/>
       <c r="I276" s="26"/>
       <c r="J276" s="26"/>
       <c r="K276" s="26"/>
       <c r="L276" s="61"/>
       <c r="M276" s="56"/>
     </row>
@@ -6479,257 +6887,277 @@
         <v>52</v>
       </c>
       <c r="B277" s="40"/>
       <c r="C277" s="61"/>
       <c r="D277" s="63"/>
       <c r="E277" s="63"/>
       <c r="F277" s="21"/>
       <c r="G277" s="26"/>
       <c r="H277" s="26"/>
       <c r="I277" s="44"/>
       <c r="J277" s="26"/>
       <c r="K277" s="47"/>
       <c r="L277" s="26"/>
       <c r="M277" s="26"/>
     </row>
     <row r="278" spans="1:13">
       <c r="A278" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B278" s="84">
         <v>436</v>
       </c>
       <c r="C278" s="75">
         <v>1255</v>
       </c>
-      <c r="D278" s="60"/>
+      <c r="D278" s="75">
+        <v>2032</v>
+      </c>
       <c r="E278" s="60"/>
       <c r="F278" s="60"/>
       <c r="G278" s="60"/>
       <c r="H278" s="26"/>
       <c r="I278" s="26"/>
       <c r="J278" s="26"/>
       <c r="K278" s="75"/>
       <c r="L278" s="75"/>
       <c r="M278" s="75"/>
     </row>
     <row r="279" spans="1:13">
       <c r="A279" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B279" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C279" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D279" s="26"/>
+      <c r="D279" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E279" s="60"/>
       <c r="F279" s="26"/>
       <c r="G279" s="26"/>
       <c r="H279" s="26"/>
       <c r="I279" s="26"/>
       <c r="J279" s="26"/>
       <c r="K279" s="26"/>
       <c r="L279" s="61"/>
       <c r="M279" s="61"/>
     </row>
     <row r="280" spans="1:13" ht="13.5" customHeight="1">
       <c r="A280" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B280" s="36">
         <v>49</v>
       </c>
       <c r="C280" s="61">
         <v>206</v>
       </c>
-      <c r="D280" s="61"/>
+      <c r="D280" s="75">
+        <v>339</v>
+      </c>
       <c r="E280" s="60"/>
       <c r="F280" s="60"/>
       <c r="G280" s="26"/>
       <c r="H280" s="26"/>
       <c r="I280" s="26"/>
       <c r="J280" s="26"/>
       <c r="K280" s="75"/>
       <c r="L280" s="75"/>
       <c r="M280" s="75"/>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B281" s="36">
         <v>17</v>
       </c>
       <c r="C281" s="75">
         <v>40</v>
       </c>
-      <c r="D281" s="60"/>
+      <c r="D281" s="75">
+        <v>62</v>
+      </c>
       <c r="E281" s="60"/>
       <c r="F281" s="60"/>
       <c r="G281" s="60"/>
       <c r="H281" s="26"/>
       <c r="I281" s="26"/>
       <c r="J281" s="26"/>
       <c r="K281" s="75"/>
       <c r="L281" s="75"/>
       <c r="M281" s="75"/>
     </row>
     <row r="282" spans="1:13" ht="19.899999999999999" customHeight="1">
       <c r="A282" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B282" s="84">
         <v>208</v>
       </c>
       <c r="C282" s="75">
         <v>535</v>
       </c>
-      <c r="D282" s="60"/>
+      <c r="D282" s="75">
+        <v>842</v>
+      </c>
       <c r="E282" s="60"/>
       <c r="F282" s="60"/>
       <c r="G282" s="60"/>
       <c r="H282" s="26"/>
       <c r="I282" s="26"/>
       <c r="J282" s="26"/>
       <c r="K282" s="75"/>
       <c r="L282" s="75"/>
       <c r="M282" s="75"/>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B283" s="36">
         <v>6</v>
       </c>
       <c r="C283" s="75">
         <v>6</v>
       </c>
-      <c r="D283" s="60"/>
+      <c r="D283" s="75">
+        <v>6</v>
+      </c>
       <c r="E283" s="60"/>
       <c r="F283" s="60"/>
       <c r="G283" s="60"/>
       <c r="H283" s="26"/>
       <c r="I283" s="26"/>
       <c r="J283" s="26"/>
       <c r="K283" s="75"/>
       <c r="L283" s="75"/>
       <c r="M283" s="75"/>
     </row>
     <row r="284" spans="1:13">
       <c r="A284" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B284" s="84">
         <v>156</v>
       </c>
       <c r="C284" s="75">
         <v>469</v>
       </c>
-      <c r="D284" s="60"/>
+      <c r="D284" s="75">
+        <v>783</v>
+      </c>
       <c r="E284" s="60"/>
       <c r="F284" s="60"/>
       <c r="G284" s="60"/>
       <c r="H284" s="26"/>
       <c r="I284" s="26"/>
       <c r="J284" s="26"/>
       <c r="K284" s="75"/>
       <c r="L284" s="75"/>
       <c r="M284" s="75"/>
     </row>
     <row r="285" spans="1:13" ht="59.25" customHeight="1">
       <c r="A285" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B285" s="21"/>
       <c r="C285" s="26"/>
       <c r="D285" s="65"/>
       <c r="E285" s="60"/>
       <c r="F285" s="21"/>
       <c r="G285" s="26"/>
       <c r="H285" s="26"/>
       <c r="I285" s="26"/>
       <c r="J285" s="26"/>
       <c r="K285" s="47"/>
       <c r="L285" s="26"/>
       <c r="M285" s="55"/>
     </row>
     <row r="286" spans="1:13">
       <c r="A286" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B286" s="84">
         <v>182</v>
       </c>
       <c r="C286" s="75">
         <v>549</v>
       </c>
-      <c r="D286" s="60"/>
+      <c r="D286" s="75">
+        <v>861</v>
+      </c>
       <c r="E286" s="60"/>
       <c r="F286" s="60"/>
       <c r="G286" s="60"/>
       <c r="H286" s="26"/>
       <c r="I286" s="26"/>
       <c r="J286" s="26"/>
       <c r="K286" s="75"/>
       <c r="L286" s="75"/>
       <c r="M286" s="75"/>
     </row>
     <row r="287" spans="1:13" ht="18" customHeight="1">
       <c r="A287" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B287" s="84">
         <v>112</v>
       </c>
       <c r="C287" s="75">
         <v>309</v>
       </c>
-      <c r="D287" s="60"/>
+      <c r="D287" s="75">
+        <v>450</v>
+      </c>
       <c r="E287" s="60"/>
       <c r="F287" s="60"/>
       <c r="G287" s="60"/>
       <c r="H287" s="26"/>
       <c r="I287" s="26"/>
       <c r="J287" s="26"/>
       <c r="K287" s="75"/>
       <c r="L287" s="75"/>
       <c r="M287" s="75"/>
     </row>
     <row r="288" spans="1:13">
       <c r="A288" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B288" s="84">
         <v>70</v>
       </c>
       <c r="C288" s="75">
         <v>240</v>
       </c>
-      <c r="D288" s="60"/>
+      <c r="D288" s="75">
+        <v>411</v>
+      </c>
       <c r="E288" s="60"/>
       <c r="F288" s="60"/>
       <c r="G288" s="60"/>
       <c r="H288" s="26"/>
       <c r="I288" s="26"/>
       <c r="J288" s="26"/>
       <c r="K288" s="75"/>
       <c r="L288" s="75"/>
       <c r="M288" s="75"/>
     </row>
     <row r="289" spans="1:13">
       <c r="A289" s="11"/>
       <c r="B289" s="22"/>
       <c r="C289" s="28"/>
       <c r="D289" s="60"/>
       <c r="E289" s="60"/>
       <c r="F289" s="22"/>
       <c r="G289" s="28"/>
       <c r="H289" s="28"/>
       <c r="I289" s="28"/>
       <c r="J289" s="28"/>
       <c r="K289" s="48"/>
       <c r="L289" s="28"/>
       <c r="M289" s="26"/>
     </row>
@@ -6738,93 +7166,99 @@
         <v>54</v>
       </c>
       <c r="B290" s="22"/>
       <c r="C290" s="28"/>
       <c r="D290" s="60"/>
       <c r="E290" s="65"/>
       <c r="F290" s="22"/>
       <c r="G290" s="28"/>
       <c r="H290" s="28"/>
       <c r="I290" s="28"/>
       <c r="J290" s="28"/>
       <c r="K290" s="48"/>
       <c r="L290" s="28"/>
       <c r="M290" s="28"/>
     </row>
     <row r="291" spans="1:13">
       <c r="A291" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B291" s="85">
         <v>25934</v>
       </c>
       <c r="C291" s="77">
         <v>49138</v>
       </c>
-      <c r="D291" s="63"/>
+      <c r="D291" s="77">
+        <v>77044</v>
+      </c>
       <c r="E291" s="63"/>
       <c r="F291" s="63"/>
       <c r="G291" s="63"/>
       <c r="H291" s="28"/>
       <c r="I291" s="28"/>
       <c r="J291" s="28"/>
       <c r="K291" s="77"/>
       <c r="L291" s="77"/>
       <c r="M291" s="77"/>
     </row>
     <row r="292" spans="1:13" ht="18" customHeight="1">
       <c r="A292" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B292" s="85">
         <v>6876</v>
       </c>
       <c r="C292" s="77">
         <v>11107</v>
       </c>
-      <c r="D292" s="63"/>
+      <c r="D292" s="77">
+        <v>17587</v>
+      </c>
       <c r="E292" s="63"/>
       <c r="F292" s="63"/>
       <c r="G292" s="63"/>
       <c r="H292" s="28"/>
       <c r="I292" s="28"/>
       <c r="J292" s="28"/>
       <c r="K292" s="77"/>
       <c r="L292" s="77"/>
       <c r="M292" s="77"/>
     </row>
     <row r="293" spans="1:13">
       <c r="A293" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B293" s="85">
         <v>19058</v>
       </c>
       <c r="C293" s="77">
         <v>38031</v>
       </c>
-      <c r="D293" s="63"/>
+      <c r="D293" s="77">
+        <v>59457</v>
+      </c>
       <c r="E293" s="63"/>
       <c r="F293" s="63"/>
       <c r="G293" s="63"/>
       <c r="H293" s="28"/>
       <c r="I293" s="28"/>
       <c r="J293" s="28"/>
       <c r="K293" s="77"/>
       <c r="L293" s="77"/>
       <c r="M293" s="77"/>
     </row>
     <row r="294" spans="1:13">
       <c r="A294" s="11"/>
       <c r="B294" s="40"/>
       <c r="C294" s="28"/>
       <c r="D294" s="60"/>
       <c r="E294" s="60"/>
       <c r="F294" s="22"/>
       <c r="G294" s="28"/>
       <c r="H294" s="28"/>
       <c r="I294" s="28"/>
       <c r="J294" s="28"/>
       <c r="K294" s="48"/>
       <c r="L294" s="28"/>
       <c r="M294" s="28"/>
     </row>
@@ -6833,240 +7267,260 @@
         <v>55</v>
       </c>
       <c r="B295" s="40"/>
       <c r="C295" s="61"/>
       <c r="D295" s="60"/>
       <c r="E295" s="60"/>
       <c r="F295" s="40"/>
       <c r="G295" s="61"/>
       <c r="H295" s="61"/>
       <c r="I295" s="61"/>
       <c r="J295" s="28"/>
       <c r="K295" s="48"/>
       <c r="L295" s="28"/>
       <c r="M295" s="28"/>
     </row>
     <row r="296" spans="1:13">
       <c r="A296" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B296" s="85">
         <v>0.9</v>
       </c>
       <c r="C296" s="77">
         <v>3.3</v>
       </c>
-      <c r="D296" s="63"/>
+      <c r="D296" s="77">
+        <v>5.7</v>
+      </c>
       <c r="E296" s="63"/>
       <c r="F296" s="63"/>
       <c r="G296" s="63"/>
       <c r="H296" s="28"/>
       <c r="I296" s="28"/>
       <c r="J296" s="28"/>
       <c r="K296" s="77"/>
       <c r="L296" s="77"/>
       <c r="M296" s="77"/>
     </row>
     <row r="297" spans="1:13">
       <c r="A297" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B297" s="85">
         <v>0.1</v>
       </c>
       <c r="C297" s="77">
         <v>0.3</v>
       </c>
-      <c r="D297" s="63"/>
+      <c r="D297" s="77">
+        <v>0.5</v>
+      </c>
       <c r="E297" s="63"/>
       <c r="F297" s="63"/>
       <c r="G297" s="63"/>
       <c r="H297" s="28"/>
       <c r="I297" s="28"/>
       <c r="J297" s="28"/>
       <c r="K297" s="77"/>
       <c r="L297" s="77"/>
       <c r="M297" s="77"/>
     </row>
     <row r="298" spans="1:13">
       <c r="A298" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B298" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C298" s="45" t="s">
         <v>61</v>
       </c>
-      <c r="D298" s="63"/>
+      <c r="D298" s="28" t="s">
+        <v>61</v>
+      </c>
       <c r="E298" s="28"/>
       <c r="F298" s="63"/>
       <c r="G298" s="28"/>
       <c r="H298" s="28"/>
       <c r="I298" s="28"/>
       <c r="J298" s="28"/>
       <c r="K298" s="28"/>
       <c r="L298" s="28"/>
       <c r="M298" s="28"/>
     </row>
     <row r="299" spans="1:13">
       <c r="A299" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B299" s="85">
         <v>0.2</v>
       </c>
       <c r="C299" s="77">
         <v>0.9</v>
       </c>
-      <c r="D299" s="63"/>
+      <c r="D299" s="77">
+        <v>1.5</v>
+      </c>
       <c r="E299" s="63"/>
       <c r="F299" s="63"/>
       <c r="G299" s="63"/>
       <c r="H299" s="28"/>
       <c r="I299" s="28"/>
       <c r="J299" s="28"/>
       <c r="K299" s="77"/>
       <c r="L299" s="77"/>
       <c r="M299" s="77"/>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B300" s="85">
         <v>0.4</v>
       </c>
       <c r="C300" s="77">
         <v>1.6</v>
       </c>
-      <c r="D300" s="63"/>
+      <c r="D300" s="77">
+        <v>2.8</v>
+      </c>
       <c r="E300" s="63"/>
       <c r="F300" s="63"/>
       <c r="G300" s="63"/>
       <c r="H300" s="28"/>
       <c r="I300" s="28"/>
       <c r="J300" s="28"/>
       <c r="K300" s="77"/>
       <c r="L300" s="77"/>
       <c r="M300" s="77"/>
     </row>
     <row r="301" spans="1:13">
       <c r="A301" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B301" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C301" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="D301" s="63"/>
+      <c r="D301" s="28" t="s">
+        <v>61</v>
+      </c>
       <c r="E301" s="63"/>
       <c r="F301" s="63"/>
       <c r="G301" s="63"/>
       <c r="H301" s="28"/>
       <c r="I301" s="28"/>
       <c r="J301" s="28"/>
       <c r="K301" s="77"/>
       <c r="L301" s="77"/>
       <c r="M301" s="77"/>
     </row>
     <row r="302" spans="1:13" ht="16.149999999999999" customHeight="1">
       <c r="A302" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B302" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C302" s="77">
         <v>0.1</v>
       </c>
-      <c r="D302" s="63"/>
+      <c r="D302" s="77">
+        <v>0.2</v>
+      </c>
       <c r="E302" s="63"/>
       <c r="F302" s="63"/>
       <c r="G302" s="63"/>
       <c r="H302" s="28"/>
       <c r="I302" s="28"/>
       <c r="J302" s="28"/>
       <c r="K302" s="77"/>
       <c r="L302" s="77"/>
       <c r="M302" s="77"/>
     </row>
     <row r="303" spans="1:13">
       <c r="A303" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B303" s="85">
         <v>0</v>
       </c>
       <c r="C303" s="77">
         <v>0.1</v>
       </c>
-      <c r="D303" s="63"/>
+      <c r="D303" s="77">
+        <v>0.2</v>
+      </c>
       <c r="E303" s="63"/>
       <c r="F303" s="63"/>
       <c r="G303" s="63"/>
       <c r="H303" s="28"/>
       <c r="I303" s="28"/>
       <c r="J303" s="28"/>
       <c r="K303" s="77"/>
       <c r="L303" s="77"/>
       <c r="M303" s="77"/>
     </row>
     <row r="304" spans="1:13" ht="15" customHeight="1">
       <c r="A304" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B304" s="85">
         <v>0.1</v>
       </c>
       <c r="C304" s="77">
         <v>0.2</v>
       </c>
-      <c r="D304" s="63"/>
+      <c r="D304" s="77">
+        <v>0.3</v>
+      </c>
       <c r="E304" s="63"/>
       <c r="F304" s="63"/>
       <c r="G304" s="63"/>
       <c r="H304" s="28"/>
       <c r="I304" s="28"/>
       <c r="J304" s="28"/>
       <c r="K304" s="77"/>
       <c r="L304" s="77"/>
       <c r="M304" s="77"/>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B305" s="85">
         <v>0.1</v>
       </c>
       <c r="C305" s="77">
         <v>0.1</v>
       </c>
-      <c r="D305" s="63"/>
+      <c r="D305" s="77">
+        <v>0.2</v>
+      </c>
       <c r="E305" s="63"/>
       <c r="F305" s="63"/>
       <c r="G305" s="63"/>
       <c r="H305" s="28"/>
       <c r="I305" s="28"/>
       <c r="J305" s="28"/>
       <c r="K305" s="77"/>
       <c r="L305" s="77"/>
       <c r="M305" s="77"/>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="11"/>
       <c r="B306" s="40"/>
       <c r="C306" s="26"/>
       <c r="D306" s="60"/>
       <c r="E306" s="53"/>
       <c r="F306" s="21"/>
       <c r="G306" s="26"/>
       <c r="H306" s="26"/>
       <c r="I306" s="26"/>
       <c r="J306" s="26"/>
       <c r="K306" s="26"/>
       <c r="L306" s="61"/>
       <c r="M306" s="36"/>
     </row>
@@ -7075,177 +7529,191 @@
         <v>56</v>
       </c>
       <c r="B307" s="40"/>
       <c r="C307" s="61"/>
       <c r="D307" s="26"/>
       <c r="E307" s="40"/>
       <c r="F307" s="40"/>
       <c r="G307" s="61"/>
       <c r="H307" s="61"/>
       <c r="I307" s="61"/>
       <c r="J307" s="61"/>
       <c r="K307" s="47"/>
       <c r="L307" s="26"/>
       <c r="M307" s="26"/>
     </row>
     <row r="308" spans="1:13">
       <c r="A308" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B308" s="84">
         <v>5482</v>
       </c>
       <c r="C308" s="75">
         <v>8118</v>
       </c>
-      <c r="D308" s="60"/>
+      <c r="D308" s="75">
+        <v>10755</v>
+      </c>
       <c r="E308" s="60"/>
       <c r="F308" s="60"/>
       <c r="G308" s="60"/>
       <c r="H308" s="26"/>
       <c r="I308" s="26"/>
       <c r="J308" s="26"/>
       <c r="K308" s="75"/>
       <c r="L308" s="75"/>
       <c r="M308" s="75"/>
     </row>
     <row r="309" spans="1:13">
       <c r="A309" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B309" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C309" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D309" s="60"/>
+      <c r="D309" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E309" s="60"/>
       <c r="F309" s="60"/>
       <c r="G309" s="26"/>
       <c r="H309" s="26"/>
       <c r="I309" s="26"/>
       <c r="J309" s="26"/>
       <c r="K309" s="26"/>
       <c r="L309" s="61"/>
       <c r="M309" s="61"/>
     </row>
     <row r="310" spans="1:13">
       <c r="A310" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B310" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C310" s="61" t="s">
         <v>61</v>
       </c>
-      <c r="D310" s="60"/>
+      <c r="D310" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E310" s="60"/>
       <c r="F310" s="60"/>
       <c r="G310" s="61"/>
       <c r="H310" s="61"/>
       <c r="I310" s="61"/>
       <c r="J310" s="61"/>
       <c r="K310" s="26"/>
       <c r="L310" s="26"/>
       <c r="M310" s="26"/>
     </row>
     <row r="311" spans="1:13">
       <c r="A311" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B311" s="36">
         <v>1934</v>
       </c>
       <c r="C311" s="75">
         <v>1934</v>
       </c>
-      <c r="D311" s="40"/>
+      <c r="D311" s="75">
+        <v>1934</v>
+      </c>
       <c r="E311" s="40"/>
       <c r="F311" s="26"/>
       <c r="G311" s="26"/>
       <c r="H311" s="26"/>
       <c r="I311" s="26"/>
       <c r="J311" s="26"/>
       <c r="K311" s="75"/>
       <c r="L311" s="75"/>
       <c r="M311" s="75"/>
     </row>
     <row r="312" spans="1:13">
       <c r="A312" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B312" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C312" s="75">
         <v>419</v>
       </c>
-      <c r="D312" s="26"/>
+      <c r="D312" s="75">
+        <v>837</v>
+      </c>
       <c r="E312" s="26"/>
       <c r="F312" s="26"/>
       <c r="G312" s="26"/>
       <c r="H312" s="26"/>
       <c r="I312" s="26"/>
       <c r="J312" s="26"/>
       <c r="K312" s="75"/>
       <c r="L312" s="75"/>
       <c r="M312" s="75"/>
     </row>
     <row r="313" spans="1:13">
       <c r="A313" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B313" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C313" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D313" s="26"/>
+      <c r="D313" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E313" s="26"/>
       <c r="F313" s="26"/>
       <c r="G313" s="26"/>
       <c r="H313" s="26"/>
       <c r="I313" s="26"/>
       <c r="J313" s="26"/>
       <c r="K313" s="75"/>
       <c r="L313" s="75"/>
       <c r="M313" s="75"/>
     </row>
     <row r="314" spans="1:13">
       <c r="A314" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B314" s="84">
         <v>3548</v>
       </c>
       <c r="C314" s="75">
         <v>5766</v>
       </c>
-      <c r="D314" s="26"/>
+      <c r="D314" s="75">
+        <v>7984</v>
+      </c>
       <c r="E314" s="26"/>
       <c r="F314" s="26"/>
       <c r="G314" s="26"/>
       <c r="H314" s="26"/>
       <c r="I314" s="26"/>
       <c r="J314" s="26"/>
       <c r="K314" s="75"/>
       <c r="L314" s="75"/>
       <c r="M314" s="75"/>
     </row>
     <row r="315" spans="1:13">
       <c r="A315" s="11"/>
       <c r="B315" s="21"/>
       <c r="C315" s="26"/>
       <c r="D315" s="26"/>
       <c r="E315" s="60"/>
       <c r="F315" s="60"/>
       <c r="G315" s="60"/>
       <c r="H315" s="26"/>
       <c r="I315" s="26"/>
       <c r="J315" s="26"/>
       <c r="K315" s="47"/>
       <c r="L315" s="26"/>
       <c r="M315" s="26"/>
     </row>
@@ -7254,219 +7722,237 @@
         <v>57</v>
       </c>
       <c r="B316" s="21"/>
       <c r="C316" s="26"/>
       <c r="D316" s="26"/>
       <c r="E316" s="65"/>
       <c r="F316" s="37"/>
       <c r="G316" s="26"/>
       <c r="H316" s="26"/>
       <c r="I316" s="26"/>
       <c r="J316" s="26"/>
       <c r="K316" s="47"/>
       <c r="L316" s="26"/>
       <c r="M316" s="26"/>
     </row>
     <row r="317" spans="1:13">
       <c r="A317" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B317" s="84">
         <v>74550</v>
       </c>
       <c r="C317" s="75">
         <v>192823</v>
       </c>
-      <c r="D317" s="60"/>
+      <c r="D317" s="75">
+        <v>362692</v>
+      </c>
       <c r="E317" s="60"/>
       <c r="F317" s="60"/>
       <c r="G317" s="60"/>
       <c r="H317" s="26"/>
       <c r="I317" s="26"/>
       <c r="J317" s="26"/>
       <c r="K317" s="75"/>
       <c r="L317" s="75"/>
       <c r="M317" s="75"/>
     </row>
     <row r="318" spans="1:13">
       <c r="A318" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B318" s="84">
         <v>5693</v>
       </c>
       <c r="C318" s="75">
         <v>11321</v>
       </c>
-      <c r="D318" s="60"/>
+      <c r="D318" s="75">
+        <v>16948</v>
+      </c>
       <c r="E318" s="60"/>
       <c r="F318" s="60"/>
       <c r="G318" s="60"/>
       <c r="H318" s="26"/>
       <c r="I318" s="26"/>
       <c r="J318" s="26"/>
       <c r="K318" s="75"/>
       <c r="L318" s="75"/>
       <c r="M318" s="75"/>
     </row>
     <row r="319" spans="1:13" s="13" customFormat="1">
       <c r="A319" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B319" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C319" s="75">
         <v>488</v>
       </c>
-      <c r="D319" s="60"/>
+      <c r="D319" s="75">
+        <v>946</v>
+      </c>
       <c r="E319" s="26"/>
       <c r="F319" s="26"/>
       <c r="G319" s="26"/>
       <c r="H319" s="26"/>
       <c r="I319" s="26"/>
       <c r="J319" s="26"/>
       <c r="K319" s="26"/>
       <c r="L319" s="26"/>
       <c r="M319" s="26"/>
     </row>
     <row r="320" spans="1:13" s="13" customFormat="1">
       <c r="A320" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B320" s="84">
         <v>958</v>
       </c>
       <c r="C320" s="75">
         <v>7936</v>
       </c>
-      <c r="D320" s="60"/>
+      <c r="D320" s="75">
+        <v>14913</v>
+      </c>
       <c r="E320" s="60"/>
       <c r="F320" s="60"/>
       <c r="G320" s="60"/>
       <c r="H320" s="26"/>
       <c r="I320" s="26"/>
       <c r="J320" s="26"/>
       <c r="K320" s="75"/>
       <c r="L320" s="75"/>
       <c r="M320" s="75"/>
     </row>
     <row r="321" spans="1:17">
       <c r="A321" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B321" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C321" s="75">
         <v>23300</v>
       </c>
-      <c r="D321" s="60"/>
+      <c r="D321" s="75">
+        <v>46599</v>
+      </c>
       <c r="E321" s="60"/>
       <c r="F321" s="60"/>
       <c r="G321" s="60"/>
       <c r="H321" s="26"/>
       <c r="I321" s="26"/>
       <c r="J321" s="26"/>
       <c r="K321" s="75"/>
       <c r="L321" s="75"/>
       <c r="M321" s="75"/>
     </row>
     <row r="322" spans="1:17">
       <c r="A322" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B322" s="84">
         <v>21922</v>
       </c>
       <c r="C322" s="75">
         <v>48264</v>
       </c>
-      <c r="D322" s="60"/>
+      <c r="D322" s="75">
+        <v>98924</v>
+      </c>
       <c r="E322" s="60"/>
       <c r="F322" s="60"/>
       <c r="G322" s="60"/>
       <c r="H322" s="26"/>
       <c r="I322" s="26"/>
       <c r="J322" s="26"/>
       <c r="K322" s="75"/>
       <c r="L322" s="75"/>
       <c r="M322" s="75"/>
     </row>
     <row r="323" spans="1:17">
       <c r="A323" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B323" s="84">
         <v>21497</v>
       </c>
       <c r="C323" s="75">
         <v>49288</v>
       </c>
-      <c r="D323" s="60"/>
+      <c r="D323" s="75">
+        <v>72816</v>
+      </c>
       <c r="E323" s="60"/>
       <c r="F323" s="60"/>
       <c r="G323" s="60"/>
       <c r="H323" s="26"/>
       <c r="I323" s="26"/>
       <c r="J323" s="26"/>
       <c r="K323" s="75"/>
       <c r="L323" s="75"/>
       <c r="M323" s="75"/>
     </row>
     <row r="324" spans="1:17">
       <c r="A324" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B324" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C324" s="75">
         <v>1147</v>
       </c>
-      <c r="D324" s="60"/>
+      <c r="D324" s="75">
+        <v>2294</v>
+      </c>
       <c r="E324" s="60"/>
       <c r="F324" s="60"/>
       <c r="G324" s="60"/>
       <c r="H324" s="26"/>
       <c r="I324" s="26"/>
       <c r="J324" s="26"/>
       <c r="K324" s="75"/>
       <c r="L324" s="75"/>
       <c r="M324" s="75"/>
     </row>
     <row r="325" spans="1:17">
       <c r="A325" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B325" s="84">
         <v>24479</v>
       </c>
       <c r="C325" s="75">
         <v>51081</v>
       </c>
-      <c r="D325" s="60"/>
+      <c r="D325" s="75">
+        <v>109251</v>
+      </c>
       <c r="E325" s="60"/>
       <c r="F325" s="60"/>
       <c r="G325" s="60"/>
       <c r="H325" s="26"/>
       <c r="I325" s="26"/>
       <c r="J325" s="26"/>
       <c r="K325" s="75"/>
       <c r="L325" s="75"/>
       <c r="M325" s="75"/>
     </row>
     <row r="326" spans="1:17">
       <c r="A326" s="11"/>
       <c r="B326" s="21"/>
       <c r="C326" s="26"/>
       <c r="D326" s="26"/>
       <c r="E326" s="21"/>
       <c r="F326" s="21"/>
       <c r="G326" s="26"/>
       <c r="H326" s="26"/>
       <c r="I326" s="26"/>
       <c r="J326" s="26"/>
       <c r="K326" s="26"/>
       <c r="L326" s="26"/>
       <c r="M326" s="43"/>
       <c r="N326" s="35"/>
@@ -7479,114 +7965,122 @@
         <v>58</v>
       </c>
       <c r="B327" s="40"/>
       <c r="C327" s="26"/>
       <c r="D327" s="26"/>
       <c r="E327" s="21"/>
       <c r="F327" s="21"/>
       <c r="G327" s="26"/>
       <c r="H327" s="26"/>
       <c r="I327" s="26"/>
       <c r="J327" s="26"/>
       <c r="K327" s="34"/>
       <c r="L327" s="26"/>
       <c r="M327" s="26"/>
     </row>
     <row r="328" spans="1:17" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A328" s="58" t="s">
         <v>72</v>
       </c>
       <c r="B328" s="84">
         <v>128</v>
       </c>
       <c r="C328" s="75">
         <v>619</v>
       </c>
-      <c r="D328" s="60"/>
+      <c r="D328" s="75">
+        <v>1110</v>
+      </c>
       <c r="E328" s="60"/>
       <c r="F328" s="60"/>
       <c r="G328" s="60"/>
       <c r="H328" s="34"/>
       <c r="I328" s="26"/>
       <c r="J328" s="26"/>
       <c r="K328" s="75"/>
       <c r="L328" s="80"/>
       <c r="M328" s="75"/>
     </row>
     <row r="329" spans="1:17">
       <c r="A329" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B329" s="84">
         <v>59</v>
       </c>
       <c r="C329" s="75">
         <v>59</v>
       </c>
-      <c r="D329" s="60"/>
+      <c r="D329" s="75">
+        <v>59</v>
+      </c>
       <c r="E329" s="60"/>
       <c r="F329" s="60"/>
       <c r="G329" s="60"/>
       <c r="H329" s="34"/>
       <c r="I329" s="26"/>
       <c r="J329" s="26"/>
       <c r="K329" s="75"/>
       <c r="L329" s="80"/>
       <c r="M329" s="80"/>
     </row>
     <row r="330" spans="1:17" s="24" customFormat="1" ht="16.149999999999999" customHeight="1">
       <c r="A330" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B330" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C330" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D330" s="60"/>
+      <c r="D330" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="E330" s="60"/>
       <c r="F330" s="60"/>
       <c r="G330" s="60"/>
       <c r="H330" s="34"/>
       <c r="I330" s="26"/>
       <c r="J330" s="26"/>
       <c r="K330" s="75"/>
       <c r="L330" s="80"/>
       <c r="M330" s="80"/>
     </row>
     <row r="331" spans="1:17" ht="14.25" customHeight="1">
       <c r="A331" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B331" s="86">
         <v>69</v>
       </c>
       <c r="C331" s="78">
         <v>560</v>
       </c>
-      <c r="D331" s="70"/>
+      <c r="D331" s="78">
+        <v>1051</v>
+      </c>
       <c r="E331" s="70"/>
       <c r="F331" s="70"/>
       <c r="G331" s="70"/>
       <c r="H331" s="64"/>
       <c r="I331" s="64"/>
       <c r="J331" s="64"/>
       <c r="K331" s="78"/>
       <c r="L331" s="78"/>
       <c r="M331" s="78"/>
     </row>
     <row r="332" spans="1:17" ht="29.45" customHeight="1">
       <c r="A332" s="32"/>
       <c r="B332" s="33"/>
       <c r="C332" s="54"/>
       <c r="D332" s="54"/>
       <c r="E332" s="33"/>
     </row>
     <row r="333" spans="1:17">
       <c r="A333" s="20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="334" spans="1:17">
       <c r="A334" s="20" t="s">
         <v>60</v>