--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -1,67 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795" tabRatio="795"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="11616" windowHeight="9684" tabRatio="795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="475" uniqueCount="84">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -374,50 +375,51 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
@@ -455,51 +457,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -601,51 +603,50 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -1002,7114 +1003,7638 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q335"/>
+  <dimension ref="A1:Q337"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G11" sqref="G11"/>
+      <selection activeCell="E310" sqref="E1:E1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="24.85546875" style="29" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="1026" max="16384" width="8.85546875" style="1"/>
+    <col min="1" max="1" width="24.88671875" style="29" customWidth="1"/>
+    <col min="2" max="2" width="9.44140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.109375" style="38" customWidth="1"/>
+    <col min="4" max="4" width="9.44140625" style="38" customWidth="1"/>
+    <col min="5" max="5" width="10.33203125" style="38" customWidth="1"/>
+    <col min="6" max="6" width="9.44140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" style="38" customWidth="1"/>
+    <col min="8" max="8" width="10.33203125" style="38" customWidth="1"/>
+    <col min="9" max="10" width="9.33203125" style="38" customWidth="1"/>
+    <col min="11" max="11" width="8.6640625" style="38" customWidth="1"/>
+    <col min="12" max="12" width="9.88671875" style="38" customWidth="1"/>
+    <col min="13" max="13" width="10.88671875" style="1" customWidth="1"/>
+    <col min="14" max="1025" width="8.6640625" style="1"/>
+    <col min="1026" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:14" s="23" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A2" s="87" t="s">
+      <c r="A2" s="86" t="s">
         <v>83</v>
       </c>
-      <c r="B2" s="87"/>
-[...10 lines deleted...]
-      <c r="M2" s="87"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
     </row>
     <row r="3" spans="1:14" s="23" customFormat="1" ht="30.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="E3" s="46" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="46" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="46" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="46" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="46" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="79" t="s">
+      <c r="L3" s="78" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="30" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="31"/>
     </row>
     <row r="4" spans="1:14" s="13" customFormat="1" ht="27.75" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="36"/>
       <c r="D4" s="36"/>
       <c r="E4" s="36"/>
       <c r="F4" s="6"/>
       <c r="G4" s="36"/>
       <c r="H4" s="36"/>
       <c r="I4" s="36"/>
       <c r="J4" s="36"/>
       <c r="K4" s="36"/>
       <c r="L4" s="36"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:14" ht="13.5" customHeight="1">
       <c r="A5" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B5" s="84">
+      <c r="B5" s="83">
         <v>8501</v>
       </c>
-      <c r="C5" s="75">
+      <c r="C5" s="74">
         <v>16815</v>
       </c>
-      <c r="D5" s="75">
+      <c r="D5" s="74">
         <v>25089</v>
       </c>
-      <c r="E5" s="60"/>
-[...1 lines deleted...]
-      <c r="G5" s="60"/>
+      <c r="E5" s="26">
+        <v>33361</v>
+      </c>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
       <c r="H5" s="26"/>
       <c r="I5" s="26"/>
       <c r="J5" s="26"/>
-      <c r="K5" s="75"/>
-[...1 lines deleted...]
-      <c r="M5" s="75"/>
+      <c r="K5" s="74"/>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74"/>
     </row>
     <row r="6" spans="1:14" ht="13.5" customHeight="1">
       <c r="A6" s="18" t="s">
         <v>77</v>
       </c>
       <c r="B6" s="36" t="s">
         <v>61</v>
       </c>
-      <c r="C6" s="75">
+      <c r="C6" s="74">
         <v>10</v>
       </c>
-      <c r="D6" s="75">
+      <c r="D6" s="74">
         <v>20</v>
       </c>
-      <c r="E6" s="60"/>
+      <c r="E6" s="26">
+        <v>30</v>
+      </c>
       <c r="F6" s="26"/>
       <c r="G6" s="26"/>
       <c r="H6" s="26"/>
       <c r="I6" s="26"/>
       <c r="J6" s="26"/>
       <c r="K6" s="26"/>
       <c r="L6" s="26"/>
-      <c r="M6" s="75"/>
+      <c r="M6" s="74"/>
     </row>
     <row r="7" spans="1:14" ht="13.5" customHeight="1">
       <c r="A7" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="B7" s="84" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="75">
+      <c r="B7" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" s="74">
         <v>364</v>
       </c>
-      <c r="D7" s="75">
+      <c r="D7" s="74">
         <v>727</v>
       </c>
-      <c r="E7" s="60"/>
-[...1 lines deleted...]
-      <c r="G7" s="60"/>
+      <c r="E7" s="26">
+        <v>1091</v>
+      </c>
+      <c r="F7" s="59"/>
+      <c r="G7" s="59"/>
       <c r="H7" s="26"/>
       <c r="I7" s="26"/>
       <c r="J7" s="26"/>
-      <c r="K7" s="75"/>
-[...1 lines deleted...]
-      <c r="M7" s="75"/>
+      <c r="K7" s="74"/>
+      <c r="L7" s="74"/>
+      <c r="M7" s="74"/>
     </row>
     <row r="8" spans="1:14" ht="13.5" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B8" s="84">
+      <c r="B8" s="83">
         <v>24</v>
       </c>
-      <c r="C8" s="75">
+      <c r="C8" s="74">
         <v>29</v>
       </c>
-      <c r="D8" s="75">
+      <c r="D8" s="74">
         <v>34</v>
       </c>
-      <c r="E8" s="60"/>
-[...1 lines deleted...]
-      <c r="G8" s="60"/>
+      <c r="E8" s="26">
+        <v>39</v>
+      </c>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
-      <c r="K8" s="75"/>
-[...1 lines deleted...]
-      <c r="M8" s="75"/>
+      <c r="K8" s="74"/>
+      <c r="L8" s="74"/>
+      <c r="M8" s="74"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="84" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="75">
+      <c r="B9" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="D9" s="74">
         <v>1</v>
       </c>
-      <c r="E9" s="60"/>
-[...1 lines deleted...]
-      <c r="G9" s="60"/>
+      <c r="E9" s="26">
+        <v>1</v>
+      </c>
+      <c r="F9" s="59"/>
+      <c r="G9" s="59"/>
       <c r="H9" s="26"/>
       <c r="I9" s="26"/>
       <c r="J9" s="26"/>
-      <c r="K9" s="75"/>
-[...1 lines deleted...]
-      <c r="M9" s="75"/>
+      <c r="K9" s="74"/>
+      <c r="L9" s="74"/>
+      <c r="M9" s="74"/>
     </row>
     <row r="10" spans="1:14" ht="14.25" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="84" t="s">
-[...13 lines deleted...]
-      <c r="J10" s="61"/>
+      <c r="B10" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C10" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="D10" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="61"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="60"/>
+      <c r="I10" s="60"/>
+      <c r="J10" s="60"/>
       <c r="K10" s="26"/>
       <c r="L10" s="26"/>
-      <c r="M10" s="76"/>
+      <c r="M10" s="75"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="B11" s="84">
+      <c r="B11" s="83">
         <v>1288</v>
       </c>
-      <c r="C11" s="75">
+      <c r="C11" s="74">
         <v>2465</v>
       </c>
-      <c r="D11" s="75">
+      <c r="D11" s="74">
         <v>3602</v>
       </c>
-      <c r="E11" s="60"/>
-[...1 lines deleted...]
-      <c r="G11" s="60"/>
+      <c r="E11" s="26">
+        <v>4737</v>
+      </c>
+      <c r="F11" s="59"/>
+      <c r="G11" s="59"/>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
       <c r="J11" s="26"/>
-      <c r="K11" s="75"/>
-[...1 lines deleted...]
-      <c r="M11" s="75"/>
+      <c r="K11" s="74"/>
+      <c r="L11" s="74"/>
+      <c r="M11" s="74"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="B12" s="84" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="75">
+      <c r="B12" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="74">
         <v>1</v>
       </c>
-      <c r="D12" s="75">
+      <c r="D12" s="74">
         <v>1</v>
       </c>
-      <c r="E12" s="60"/>
-[...1 lines deleted...]
-      <c r="G12" s="60"/>
+      <c r="E12" s="26">
+        <v>1</v>
+      </c>
+      <c r="F12" s="59"/>
+      <c r="G12" s="59"/>
       <c r="H12" s="26"/>
       <c r="I12" s="26"/>
       <c r="J12" s="26"/>
-      <c r="K12" s="75"/>
-[...1 lines deleted...]
-      <c r="M12" s="75"/>
+      <c r="K12" s="74"/>
+      <c r="L12" s="74"/>
+      <c r="M12" s="74"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="B13" s="84">
+      <c r="B13" s="83">
         <v>63</v>
       </c>
-      <c r="C13" s="75">
+      <c r="C13" s="74">
         <v>63</v>
       </c>
-      <c r="D13" s="75">
+      <c r="D13" s="74">
         <v>63</v>
       </c>
-      <c r="E13" s="60"/>
-[...1 lines deleted...]
-      <c r="G13" s="60"/>
+      <c r="E13" s="26">
+        <v>63</v>
+      </c>
+      <c r="F13" s="59"/>
+      <c r="G13" s="59"/>
       <c r="H13" s="26"/>
       <c r="I13" s="26"/>
       <c r="J13" s="26"/>
-      <c r="K13" s="75"/>
-[...1 lines deleted...]
-      <c r="M13" s="75"/>
+      <c r="K13" s="74"/>
+      <c r="L13" s="74"/>
+      <c r="M13" s="74"/>
     </row>
     <row r="14" spans="1:14" ht="12.6" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>68</v>
       </c>
-      <c r="B14" s="84">
+      <c r="B14" s="83">
         <v>1132</v>
       </c>
-      <c r="C14" s="75">
+      <c r="C14" s="74">
         <v>3360</v>
       </c>
-      <c r="D14" s="75">
+      <c r="D14" s="74">
         <v>5589</v>
       </c>
-      <c r="E14" s="60"/>
-[...1 lines deleted...]
-      <c r="G14" s="60"/>
+      <c r="E14" s="26">
+        <v>7817</v>
+      </c>
+      <c r="F14" s="59"/>
+      <c r="G14" s="59"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
-      <c r="K14" s="75"/>
-[...1 lines deleted...]
-      <c r="M14" s="75"/>
+      <c r="K14" s="74"/>
+      <c r="L14" s="74"/>
+      <c r="M14" s="74"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="B15" s="84">
+      <c r="B15" s="83">
         <v>5993</v>
       </c>
-      <c r="C15" s="75">
+      <c r="C15" s="74">
         <v>10522</v>
       </c>
-      <c r="D15" s="75">
+      <c r="D15" s="74">
         <v>15052</v>
       </c>
-      <c r="E15" s="60"/>
-[...1 lines deleted...]
-      <c r="G15" s="60"/>
+      <c r="E15" s="26">
+        <v>19582</v>
+      </c>
+      <c r="F15" s="59"/>
+      <c r="G15" s="59"/>
       <c r="H15" s="26"/>
       <c r="I15" s="26"/>
       <c r="J15" s="26"/>
-      <c r="K15" s="75"/>
-[...1 lines deleted...]
-      <c r="M15" s="75"/>
+      <c r="K15" s="74"/>
+      <c r="L15" s="74"/>
+      <c r="M15" s="74"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="11"/>
-      <c r="B16" s="84"/>
+      <c r="B16" s="83"/>
       <c r="C16" s="36"/>
-      <c r="D16" s="59"/>
-[...1 lines deleted...]
-      <c r="F16" s="59"/>
+      <c r="D16" s="58"/>
+      <c r="E16" s="58"/>
+      <c r="F16" s="58"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="6"/>
     </row>
     <row r="17" spans="1:13" ht="53.25" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="36"/>
-      <c r="D17" s="60"/>
-[...1 lines deleted...]
-      <c r="F17" s="60"/>
+      <c r="D17" s="59"/>
+      <c r="E17" s="59"/>
+      <c r="F17" s="59"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="36"/>
       <c r="L17" s="36"/>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="14" t="s">
         <v>71</v>
       </c>
-      <c r="B18" s="84">
+      <c r="B18" s="83">
         <v>88</v>
       </c>
-      <c r="C18" s="75">
+      <c r="C18" s="74">
         <v>93</v>
       </c>
-      <c r="D18" s="75">
+      <c r="D18" s="74">
         <v>99</v>
       </c>
-      <c r="E18" s="60"/>
-[...1 lines deleted...]
-      <c r="G18" s="60"/>
+      <c r="E18" s="26">
+        <v>104</v>
+      </c>
+      <c r="F18" s="59"/>
+      <c r="G18" s="59"/>
       <c r="H18" s="26"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
-      <c r="K18" s="75"/>
-[...1 lines deleted...]
-      <c r="M18" s="75"/>
+      <c r="K18" s="74"/>
+      <c r="L18" s="74"/>
+      <c r="M18" s="74"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="B19" s="84" t="s">
+      <c r="B19" s="83" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="26" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="E19" s="60"/>
-      <c r="F19" s="60"/>
+      <c r="E19" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F19" s="59"/>
       <c r="G19" s="26"/>
       <c r="H19" s="26"/>
       <c r="I19" s="26"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B20" s="84">
+      <c r="B20" s="83">
         <v>24</v>
       </c>
-      <c r="C20" s="75">
+      <c r="C20" s="74">
         <v>29</v>
       </c>
-      <c r="D20" s="75">
+      <c r="D20" s="74">
         <v>34</v>
       </c>
-      <c r="E20" s="60"/>
-[...1 lines deleted...]
-      <c r="G20" s="60"/>
+      <c r="E20" s="26">
+        <v>39</v>
+      </c>
+      <c r="F20" s="59"/>
+      <c r="G20" s="59"/>
       <c r="H20" s="26"/>
       <c r="I20" s="26"/>
       <c r="J20" s="26"/>
-      <c r="K20" s="75"/>
-[...1 lines deleted...]
-      <c r="M20" s="75"/>
+      <c r="K20" s="74"/>
+      <c r="L20" s="74"/>
+      <c r="M20" s="74"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="B21" s="84" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="75">
+      <c r="B21" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" s="74">
         <v>1</v>
       </c>
-      <c r="E21" s="60"/>
-[...1 lines deleted...]
-      <c r="G21" s="60"/>
+      <c r="E21" s="26">
+        <v>1</v>
+      </c>
+      <c r="F21" s="59"/>
+      <c r="G21" s="59"/>
       <c r="H21" s="26"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
-      <c r="K21" s="75"/>
-[...1 lines deleted...]
-      <c r="M21" s="75"/>
+      <c r="K21" s="74"/>
+      <c r="L21" s="74"/>
+      <c r="M21" s="74"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="B22" s="84" t="s">
+      <c r="B22" s="83" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="D22" s="61" t="s">
-[...6 lines deleted...]
-      <c r="I22" s="61"/>
+      <c r="D22" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="E22" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="F22" s="61"/>
+      <c r="G22" s="61"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
       <c r="J22" s="26"/>
-      <c r="K22" s="76"/>
-[...1 lines deleted...]
-      <c r="M22" s="76"/>
+      <c r="K22" s="75"/>
+      <c r="L22" s="75"/>
+      <c r="M22" s="75"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="B23" s="84" t="s">
+      <c r="B23" s="83" t="s">
         <v>61</v>
       </c>
       <c r="C23" s="26" t="s">
         <v>61</v>
       </c>
       <c r="D23" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="E23" s="60"/>
-[...1 lines deleted...]
-      <c r="G23" s="60"/>
+      <c r="E23" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F23" s="59"/>
+      <c r="G23" s="59"/>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="26"/>
-      <c r="K23" s="75"/>
-[...1 lines deleted...]
-      <c r="M23" s="75"/>
+      <c r="K23" s="74"/>
+      <c r="L23" s="74"/>
+      <c r="M23" s="74"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="B24" s="84" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="75">
+      <c r="B24" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" s="74">
         <v>1</v>
       </c>
-      <c r="D24" s="75">
+      <c r="D24" s="74">
         <v>1</v>
       </c>
-      <c r="E24" s="60"/>
-[...1 lines deleted...]
-      <c r="G24" s="60"/>
+      <c r="E24" s="26">
+        <v>1</v>
+      </c>
+      <c r="F24" s="59"/>
+      <c r="G24" s="59"/>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="26"/>
-      <c r="K24" s="75"/>
-[...1 lines deleted...]
-      <c r="M24" s="75"/>
+      <c r="K24" s="74"/>
+      <c r="L24" s="74"/>
+      <c r="M24" s="74"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="B25" s="84">
+      <c r="B25" s="83">
         <v>63</v>
       </c>
-      <c r="C25" s="75">
+      <c r="C25" s="74">
         <v>63</v>
       </c>
-      <c r="D25" s="75">
+      <c r="D25" s="74">
         <v>63</v>
       </c>
-      <c r="E25" s="60"/>
-[...1 lines deleted...]
-      <c r="G25" s="60"/>
+      <c r="E25" s="26">
+        <v>63</v>
+      </c>
+      <c r="F25" s="59"/>
+      <c r="G25" s="59"/>
       <c r="H25" s="26"/>
       <c r="I25" s="26"/>
       <c r="J25" s="26"/>
-      <c r="K25" s="75"/>
-[...1 lines deleted...]
-      <c r="M25" s="75"/>
+      <c r="K25" s="74"/>
+      <c r="L25" s="74"/>
+      <c r="M25" s="74"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="26" t="s">
         <v>61</v>
       </c>
       <c r="D26" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="E26" s="59"/>
-      <c r="F26" s="59"/>
+      <c r="E26" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F26" s="58"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
-      <c r="K26" s="61"/>
-      <c r="L26" s="61"/>
+      <c r="K26" s="60"/>
+      <c r="L26" s="60"/>
       <c r="M26" s="40"/>
     </row>
     <row r="27" spans="1:13" ht="28.5" customHeight="1">
       <c r="A27" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="26"/>
-      <c r="D27" s="59"/>
-[...1 lines deleted...]
-      <c r="F27" s="60"/>
+      <c r="D27" s="58"/>
+      <c r="E27" s="59"/>
+      <c r="F27" s="59"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="36"/>
       <c r="L27" s="36"/>
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B28" s="84">
+      <c r="B28" s="83">
         <v>4525</v>
       </c>
-      <c r="C28" s="75">
+      <c r="C28" s="74">
         <v>9390</v>
       </c>
-      <c r="D28" s="75">
+      <c r="D28" s="74">
         <v>14216</v>
       </c>
-      <c r="E28" s="60"/>
-[...1 lines deleted...]
-      <c r="G28" s="60"/>
+      <c r="E28" s="26">
+        <v>19040</v>
+      </c>
+      <c r="F28" s="59"/>
+      <c r="G28" s="59"/>
       <c r="H28" s="26"/>
       <c r="I28" s="26"/>
       <c r="J28" s="26"/>
-      <c r="K28" s="75"/>
-[...1 lines deleted...]
-      <c r="M28" s="75"/>
+      <c r="K28" s="74"/>
+      <c r="L28" s="74"/>
+      <c r="M28" s="74"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="18" t="s">
         <v>77</v>
       </c>
       <c r="B29" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="26" t="s">
         <v>61</v>
       </c>
       <c r="D29" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="E29" s="60"/>
-[...1 lines deleted...]
-      <c r="G29" s="60"/>
+      <c r="E29" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
       <c r="H29" s="26"/>
       <c r="I29" s="26"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="26"/>
       <c r="M29" s="26"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="B30" s="59" t="s">
+      <c r="B30" s="58" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="26">
         <v>364</v>
       </c>
-      <c r="D30" s="75">
+      <c r="D30" s="74">
         <v>727</v>
       </c>
-      <c r="E30" s="60"/>
-[...1 lines deleted...]
-      <c r="G30" s="60"/>
+      <c r="E30" s="26">
+        <v>1091</v>
+      </c>
+      <c r="F30" s="59"/>
+      <c r="G30" s="59"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
-      <c r="K30" s="75"/>
-[...1 lines deleted...]
-      <c r="M30" s="75"/>
+      <c r="K30" s="74"/>
+      <c r="L30" s="74"/>
+      <c r="M30" s="74"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="B31" s="84">
+      <c r="B31" s="83">
         <v>382</v>
       </c>
-      <c r="C31" s="75">
+      <c r="C31" s="74">
         <v>799</v>
       </c>
-      <c r="D31" s="75">
+      <c r="D31" s="74">
         <v>1176</v>
       </c>
-      <c r="E31" s="60"/>
-[...1 lines deleted...]
-      <c r="G31" s="60"/>
+      <c r="E31" s="26">
+        <v>1552</v>
+      </c>
+      <c r="F31" s="59"/>
+      <c r="G31" s="59"/>
       <c r="H31" s="26"/>
       <c r="I31" s="26"/>
       <c r="J31" s="26"/>
-      <c r="K31" s="75"/>
-[...1 lines deleted...]
-      <c r="M31" s="75"/>
+      <c r="K31" s="74"/>
+      <c r="L31" s="74"/>
+      <c r="M31" s="74"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="11" t="s">
         <v>68</v>
       </c>
-      <c r="B32" s="84">
+      <c r="B32" s="83">
         <v>77</v>
       </c>
-      <c r="C32" s="75">
+      <c r="C32" s="74">
         <v>1057</v>
       </c>
-      <c r="D32" s="75">
+      <c r="D32" s="74">
         <v>2036</v>
       </c>
-      <c r="E32" s="60"/>
-[...1 lines deleted...]
-      <c r="G32" s="60"/>
+      <c r="E32" s="26">
+        <v>3015</v>
+      </c>
+      <c r="F32" s="59"/>
+      <c r="G32" s="59"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
-      <c r="K32" s="75"/>
-[...1 lines deleted...]
-      <c r="M32" s="75"/>
+      <c r="K32" s="74"/>
+      <c r="L32" s="74"/>
+      <c r="M32" s="74"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="B33" s="84">
+      <c r="B33" s="83">
         <v>4066</v>
       </c>
-      <c r="C33" s="75">
+      <c r="C33" s="74">
         <v>7171</v>
       </c>
-      <c r="D33" s="75">
+      <c r="D33" s="74">
         <v>10276</v>
       </c>
-      <c r="E33" s="60"/>
-[...1 lines deleted...]
-      <c r="G33" s="60"/>
+      <c r="E33" s="26">
+        <v>13382</v>
+      </c>
+      <c r="F33" s="59"/>
+      <c r="G33" s="59"/>
       <c r="H33" s="26"/>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
-      <c r="K33" s="75"/>
-[...1 lines deleted...]
-      <c r="M33" s="75"/>
+      <c r="K33" s="74"/>
+      <c r="L33" s="74"/>
+      <c r="M33" s="74"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="11"/>
       <c r="B34" s="12"/>
       <c r="C34" s="36"/>
-      <c r="D34" s="59"/>
-      <c r="E34" s="60"/>
+      <c r="D34" s="58"/>
+      <c r="E34" s="59"/>
       <c r="F34" s="6"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
-      <c r="J34" s="59"/>
+      <c r="J34" s="58"/>
       <c r="K34" s="26"/>
       <c r="L34" s="36"/>
       <c r="M34" s="44"/>
     </row>
     <row r="35" spans="1:13" ht="30" customHeight="1">
       <c r="A35" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="36"/>
-      <c r="D35" s="60"/>
-      <c r="E35" s="60"/>
+      <c r="D35" s="59"/>
+      <c r="E35" s="59"/>
       <c r="F35" s="6"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
-      <c r="J35" s="59"/>
+      <c r="J35" s="58"/>
       <c r="K35" s="36"/>
       <c r="L35" s="36"/>
       <c r="M35" s="36"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B36" s="84">
+      <c r="B36" s="83">
         <v>3180</v>
       </c>
-      <c r="C36" s="75">
+      <c r="C36" s="74">
         <v>5882</v>
       </c>
-      <c r="D36" s="75">
+      <c r="D36" s="74">
         <v>8585</v>
       </c>
-      <c r="E36" s="60"/>
-[...1 lines deleted...]
-      <c r="G36" s="60"/>
+      <c r="E36" s="26">
+        <v>11287</v>
+      </c>
+      <c r="F36" s="59"/>
+      <c r="G36" s="59"/>
       <c r="H36" s="26"/>
       <c r="I36" s="26"/>
       <c r="J36" s="26"/>
-      <c r="K36" s="75"/>
-[...1 lines deleted...]
-      <c r="M36" s="75"/>
+      <c r="K36" s="74"/>
+      <c r="L36" s="74"/>
+      <c r="M36" s="74"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="B37" s="84" t="s">
+      <c r="B37" s="83" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="26" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="E37" s="60"/>
-[...1 lines deleted...]
-      <c r="G37" s="60"/>
+      <c r="E37" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F37" s="59"/>
+      <c r="G37" s="59"/>
       <c r="H37" s="26"/>
       <c r="I37" s="26"/>
       <c r="J37" s="26"/>
-      <c r="K37" s="75"/>
-[...1 lines deleted...]
-      <c r="M37" s="75"/>
+      <c r="K37" s="74"/>
+      <c r="L37" s="74"/>
+      <c r="M37" s="74"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="B38" s="84">
+      <c r="B38" s="83">
         <v>776</v>
       </c>
-      <c r="C38" s="75">
+      <c r="C38" s="74">
         <v>1324</v>
       </c>
-      <c r="D38" s="75">
+      <c r="D38" s="74">
         <v>1872</v>
       </c>
-      <c r="E38" s="60"/>
-[...1 lines deleted...]
-      <c r="G38" s="60"/>
+      <c r="E38" s="26">
+        <v>2419</v>
+      </c>
+      <c r="F38" s="59"/>
+      <c r="G38" s="59"/>
       <c r="H38" s="26"/>
       <c r="I38" s="26"/>
       <c r="J38" s="26"/>
-      <c r="K38" s="75"/>
-[...1 lines deleted...]
-      <c r="M38" s="75"/>
+      <c r="K38" s="74"/>
+      <c r="L38" s="74"/>
+      <c r="M38" s="74"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="11" t="s">
         <v>68</v>
       </c>
-      <c r="B39" s="84">
+      <c r="B39" s="83">
         <v>1055</v>
       </c>
-      <c r="C39" s="75">
+      <c r="C39" s="74">
         <v>2304</v>
       </c>
-      <c r="D39" s="75">
+      <c r="D39" s="74">
         <v>3553</v>
       </c>
-      <c r="E39" s="60"/>
-[...1 lines deleted...]
-      <c r="G39" s="60"/>
+      <c r="E39" s="26">
+        <v>4802</v>
+      </c>
+      <c r="F39" s="59"/>
+      <c r="G39" s="59"/>
       <c r="H39" s="26"/>
       <c r="I39" s="26"/>
       <c r="J39" s="26"/>
-      <c r="K39" s="75"/>
-[...1 lines deleted...]
-      <c r="M39" s="75"/>
+      <c r="K39" s="74"/>
+      <c r="L39" s="74"/>
+      <c r="M39" s="74"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="B40" s="84">
+      <c r="B40" s="83">
         <v>1349</v>
       </c>
-      <c r="C40" s="75">
+      <c r="C40" s="74">
         <v>2255</v>
       </c>
-      <c r="D40" s="75">
+      <c r="D40" s="74">
         <v>3160</v>
       </c>
-      <c r="E40" s="60"/>
-[...1 lines deleted...]
-      <c r="G40" s="60"/>
+      <c r="E40" s="26">
+        <v>4066</v>
+      </c>
+      <c r="F40" s="59"/>
+      <c r="G40" s="59"/>
       <c r="H40" s="26"/>
       <c r="I40" s="26"/>
       <c r="J40" s="26"/>
-      <c r="K40" s="75"/>
-[...1 lines deleted...]
-      <c r="M40" s="75"/>
+      <c r="K40" s="74"/>
+      <c r="L40" s="74"/>
+      <c r="M40" s="74"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="11"/>
       <c r="B41" s="12"/>
       <c r="C41" s="36"/>
-      <c r="D41" s="61"/>
-      <c r="E41" s="60"/>
+      <c r="D41" s="60"/>
+      <c r="E41" s="59"/>
       <c r="F41" s="6"/>
       <c r="G41" s="36"/>
       <c r="H41" s="36"/>
       <c r="I41" s="26"/>
       <c r="J41" s="26"/>
       <c r="K41" s="36"/>
       <c r="L41" s="36"/>
       <c r="M41" s="36"/>
     </row>
-    <row r="42" spans="1:13" ht="56.25">
+    <row r="42" spans="1:13" ht="42">
       <c r="A42" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="36"/>
-      <c r="D42" s="60"/>
-      <c r="E42" s="60"/>
+      <c r="D42" s="59"/>
+      <c r="E42" s="59"/>
       <c r="F42" s="6"/>
       <c r="G42" s="36"/>
       <c r="H42" s="36"/>
       <c r="I42" s="36"/>
       <c r="J42" s="36"/>
       <c r="K42" s="36"/>
       <c r="L42" s="36"/>
       <c r="M42" s="36"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B43" s="84">
+      <c r="B43" s="83">
         <v>284</v>
       </c>
-      <c r="C43" s="75">
+      <c r="C43" s="74">
         <v>735</v>
       </c>
-      <c r="D43" s="75">
+      <c r="D43" s="74">
         <v>1197</v>
       </c>
-      <c r="E43" s="60"/>
-[...1 lines deleted...]
-      <c r="G43" s="60"/>
+      <c r="E43" s="26">
+        <v>1669</v>
+      </c>
+      <c r="F43" s="59"/>
+      <c r="G43" s="59"/>
       <c r="H43" s="26"/>
       <c r="I43" s="26"/>
       <c r="J43" s="26"/>
-      <c r="K43" s="75"/>
-[...1 lines deleted...]
-      <c r="M43" s="75"/>
+      <c r="K43" s="74"/>
+      <c r="L43" s="74"/>
+      <c r="M43" s="74"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="18" t="s">
         <v>78</v>
       </c>
       <c r="B44" s="36">
         <v>103</v>
       </c>
-      <c r="C44" s="75">
+      <c r="C44" s="74">
         <v>209</v>
       </c>
-      <c r="D44" s="75">
+      <c r="D44" s="74">
         <v>322</v>
       </c>
-      <c r="E44" s="60"/>
-[...1 lines deleted...]
-      <c r="G44" s="60"/>
+      <c r="E44" s="26">
+        <v>447</v>
+      </c>
+      <c r="F44" s="59"/>
+      <c r="G44" s="59"/>
       <c r="H44" s="26"/>
       <c r="I44" s="26"/>
       <c r="J44" s="26"/>
-      <c r="K44" s="75"/>
-[...1 lines deleted...]
-      <c r="M44" s="75"/>
+      <c r="K44" s="74"/>
+      <c r="L44" s="74"/>
+      <c r="M44" s="74"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="B45" s="84">
+      <c r="B45" s="83">
         <v>16</v>
       </c>
-      <c r="C45" s="75">
+      <c r="C45" s="74">
         <v>51</v>
       </c>
-      <c r="D45" s="75">
+      <c r="D45" s="74">
         <v>85</v>
       </c>
-      <c r="E45" s="60"/>
-[...1 lines deleted...]
-      <c r="G45" s="60"/>
+      <c r="E45" s="26">
+        <v>119</v>
+      </c>
+      <c r="F45" s="59"/>
+      <c r="G45" s="59"/>
       <c r="H45" s="26"/>
       <c r="I45" s="26"/>
       <c r="J45" s="26"/>
-      <c r="K45" s="75"/>
-[...1 lines deleted...]
-      <c r="M45" s="75"/>
+      <c r="K45" s="74"/>
+      <c r="L45" s="74"/>
+      <c r="M45" s="74"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="B46" s="84">
+      <c r="B46" s="83">
         <v>3</v>
       </c>
-      <c r="C46" s="75">
+      <c r="C46" s="74">
         <v>13</v>
       </c>
-      <c r="D46" s="75">
+      <c r="D46" s="74">
         <v>27</v>
       </c>
-      <c r="E46" s="60"/>
-[...1 lines deleted...]
-      <c r="G46" s="60"/>
+      <c r="E46" s="26">
+        <v>40</v>
+      </c>
+      <c r="F46" s="59"/>
+      <c r="G46" s="59"/>
       <c r="H46" s="26"/>
       <c r="I46" s="26"/>
       <c r="J46" s="26"/>
-      <c r="K46" s="75"/>
-[...1 lines deleted...]
-      <c r="M46" s="75"/>
+      <c r="K46" s="74"/>
+      <c r="L46" s="74"/>
+      <c r="M46" s="74"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="11" t="s">
         <v>68</v>
       </c>
-      <c r="B47" s="84" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="75">
+      <c r="B47" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C47" s="74">
         <v>65</v>
       </c>
-      <c r="D47" s="75">
+      <c r="D47" s="74">
         <v>131</v>
       </c>
-      <c r="E47" s="21"/>
+      <c r="E47" s="26">
+        <v>196</v>
+      </c>
       <c r="F47" s="21"/>
       <c r="G47" s="21"/>
       <c r="H47" s="21"/>
       <c r="I47" s="26"/>
       <c r="J47" s="26"/>
-      <c r="K47" s="75"/>
-[...1 lines deleted...]
-      <c r="M47" s="75"/>
+      <c r="K47" s="74"/>
+      <c r="L47" s="74"/>
+      <c r="M47" s="74"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="B48" s="84">
+      <c r="B48" s="83">
         <v>162</v>
       </c>
-      <c r="C48" s="75">
+      <c r="C48" s="74">
         <v>397</v>
       </c>
-      <c r="D48" s="75">
+      <c r="D48" s="74">
         <v>632</v>
       </c>
-      <c r="E48" s="60"/>
-[...1 lines deleted...]
-      <c r="G48" s="60"/>
+      <c r="E48" s="26">
+        <v>867</v>
+      </c>
+      <c r="F48" s="59"/>
+      <c r="G48" s="59"/>
       <c r="H48" s="26"/>
       <c r="I48" s="26"/>
       <c r="J48" s="26"/>
-      <c r="K48" s="75"/>
-[...1 lines deleted...]
-      <c r="M48" s="75"/>
+      <c r="K48" s="74"/>
+      <c r="L48" s="74"/>
+      <c r="M48" s="74"/>
     </row>
     <row r="49" spans="1:13" ht="45" customHeight="1">
       <c r="A49" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="36"/>
-      <c r="D49" s="60"/>
-      <c r="E49" s="59"/>
+      <c r="D49" s="59"/>
+      <c r="E49" s="58"/>
       <c r="F49" s="6"/>
       <c r="G49" s="36"/>
       <c r="H49" s="36"/>
       <c r="I49" s="36"/>
-      <c r="J49" s="59"/>
+      <c r="J49" s="58"/>
       <c r="K49" s="36"/>
       <c r="L49" s="36"/>
       <c r="M49" s="6"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B50" s="84">
+      <c r="B50" s="83">
         <v>62</v>
       </c>
-      <c r="C50" s="75">
+      <c r="C50" s="74">
         <v>156</v>
       </c>
-      <c r="D50" s="75">
+      <c r="D50" s="74">
         <v>225</v>
       </c>
-      <c r="E50" s="60"/>
-[...1 lines deleted...]
-      <c r="G50" s="60"/>
+      <c r="E50" s="26">
+        <v>292</v>
+      </c>
+      <c r="F50" s="59"/>
+      <c r="G50" s="59"/>
       <c r="H50" s="26"/>
       <c r="I50" s="26"/>
       <c r="J50" s="26"/>
-      <c r="K50" s="75"/>
-[...1 lines deleted...]
-      <c r="M50" s="75"/>
+      <c r="K50" s="74"/>
+      <c r="L50" s="74"/>
+      <c r="M50" s="74"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B51" s="84">
+      <c r="B51" s="83">
         <v>58</v>
       </c>
-      <c r="C51" s="75">
+      <c r="C51" s="74">
         <v>84</v>
       </c>
-      <c r="D51" s="75">
+      <c r="D51" s="74">
         <v>86</v>
       </c>
-      <c r="E51" s="60"/>
-[...1 lines deleted...]
-      <c r="G51" s="60"/>
+      <c r="E51" s="26">
+        <v>86</v>
+      </c>
+      <c r="F51" s="59"/>
+      <c r="G51" s="59"/>
       <c r="H51" s="26"/>
       <c r="I51" s="26"/>
       <c r="J51" s="26"/>
-      <c r="K51" s="75"/>
-[...1 lines deleted...]
-      <c r="M51" s="75"/>
+      <c r="K51" s="74"/>
+      <c r="L51" s="74"/>
+      <c r="M51" s="74"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="B52" s="84" t="s">
+      <c r="B52" s="83" t="s">
         <v>61</v>
       </c>
       <c r="C52" s="26" t="s">
         <v>61</v>
       </c>
       <c r="D52" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="E52" s="60"/>
-[...1 lines deleted...]
-      <c r="G52" s="60"/>
+      <c r="E52" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F52" s="59"/>
+      <c r="G52" s="59"/>
       <c r="H52" s="26"/>
       <c r="I52" s="43"/>
       <c r="J52" s="26"/>
       <c r="K52" s="26"/>
       <c r="L52" s="26"/>
       <c r="M52" s="26"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="B53" s="84" t="s">
-[...2 lines deleted...]
-      <c r="C53" s="75">
+      <c r="B53" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C53" s="74">
         <v>67</v>
       </c>
-      <c r="D53" s="75">
+      <c r="D53" s="74">
         <v>133</v>
       </c>
-      <c r="E53" s="60"/>
-[...1 lines deleted...]
-      <c r="G53" s="60"/>
+      <c r="E53" s="26">
+        <v>200</v>
+      </c>
+      <c r="F53" s="59"/>
+      <c r="G53" s="59"/>
       <c r="H53" s="26"/>
       <c r="I53" s="26"/>
       <c r="J53" s="26"/>
-      <c r="K53" s="75"/>
-[...1 lines deleted...]
-      <c r="M53" s="75"/>
+      <c r="K53" s="74"/>
+      <c r="L53" s="74"/>
+      <c r="M53" s="74"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="B54" s="84" t="s">
+      <c r="B54" s="83" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="26" t="s">
         <v>61</v>
       </c>
       <c r="D54" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="E54" s="60"/>
-[...1 lines deleted...]
-      <c r="G54" s="60"/>
+      <c r="E54" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F54" s="59"/>
+      <c r="G54" s="59"/>
       <c r="H54" s="26"/>
       <c r="I54" s="26"/>
       <c r="J54" s="26"/>
-      <c r="K54" s="75"/>
-[...1 lines deleted...]
-      <c r="M54" s="75"/>
+      <c r="K54" s="74"/>
+      <c r="L54" s="74"/>
+      <c r="M54" s="74"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="B55" s="84">
+      <c r="B55" s="83">
         <v>4</v>
       </c>
       <c r="C55" s="26">
         <v>5</v>
       </c>
-      <c r="D55" s="75">
+      <c r="D55" s="74">
         <v>6</v>
       </c>
-      <c r="E55" s="60"/>
-[...1 lines deleted...]
-      <c r="G55" s="60"/>
+      <c r="E55" s="26">
+        <v>6</v>
+      </c>
+      <c r="F55" s="59"/>
+      <c r="G55" s="59"/>
       <c r="H55" s="26"/>
       <c r="I55" s="26"/>
       <c r="J55" s="26"/>
-      <c r="K55" s="75"/>
-[...1 lines deleted...]
-      <c r="M55" s="75"/>
+      <c r="K55" s="74"/>
+      <c r="L55" s="74"/>
+      <c r="M55" s="74"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="11"/>
-      <c r="D56" s="59"/>
-      <c r="E56" s="28"/>
+      <c r="D56" s="58"/>
+      <c r="E56" s="26"/>
       <c r="M56" s="26"/>
     </row>
-    <row r="57" spans="1:13" s="13" customFormat="1" ht="33.75">
+    <row r="57" spans="1:13" s="13" customFormat="1" ht="21.6">
       <c r="A57" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="36"/>
-      <c r="D57" s="63"/>
-      <c r="E57" s="63"/>
+      <c r="D57" s="62"/>
+      <c r="E57" s="58"/>
       <c r="F57" s="6"/>
       <c r="G57" s="36"/>
       <c r="H57" s="36"/>
       <c r="I57" s="36"/>
       <c r="J57" s="36"/>
       <c r="K57" s="36"/>
       <c r="L57" s="36"/>
       <c r="M57" s="36"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B58" s="85">
+      <c r="B58" s="84">
         <v>1638.1</v>
       </c>
-      <c r="C58" s="77">
+      <c r="C58" s="76">
         <v>3699.9</v>
       </c>
-      <c r="D58" s="77">
+      <c r="D58" s="76">
         <v>5292.5</v>
       </c>
-      <c r="E58" s="63"/>
-[...1 lines deleted...]
-      <c r="G58" s="63"/>
+      <c r="E58" s="28">
+        <v>7051</v>
+      </c>
+      <c r="F58" s="62"/>
+      <c r="G58" s="62"/>
       <c r="H58" s="28"/>
       <c r="I58" s="28"/>
       <c r="J58" s="28"/>
-      <c r="K58" s="77"/>
-[...1 lines deleted...]
-      <c r="M58" s="77"/>
+      <c r="K58" s="76"/>
+      <c r="L58" s="76"/>
+      <c r="M58" s="76"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B59" s="85" t="s">
+      <c r="B59" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C59" s="28" t="s">
         <v>61</v>
       </c>
       <c r="D59" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="E59" s="28"/>
+      <c r="E59" s="28" t="s">
+        <v>61</v>
+      </c>
       <c r="F59" s="28"/>
       <c r="G59" s="28"/>
       <c r="H59" s="28"/>
       <c r="I59" s="28"/>
       <c r="J59" s="28"/>
-      <c r="K59" s="61"/>
+      <c r="K59" s="60"/>
       <c r="L59" s="28"/>
-      <c r="M59" s="77"/>
+      <c r="M59" s="76"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="B60" s="85" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="77">
+      <c r="B60" s="84" t="s">
+        <v>61</v>
+      </c>
+      <c r="C60" s="76">
         <v>30</v>
       </c>
-      <c r="D60" s="77">
+      <c r="D60" s="76">
         <v>42</v>
       </c>
-      <c r="E60" s="63"/>
-[...1 lines deleted...]
-      <c r="G60" s="63"/>
+      <c r="E60" s="28">
+        <v>45</v>
+      </c>
+      <c r="F60" s="62"/>
+      <c r="G60" s="62"/>
       <c r="H60" s="28"/>
       <c r="I60" s="28"/>
       <c r="J60" s="28"/>
-      <c r="K60" s="77"/>
-[...1 lines deleted...]
-      <c r="M60" s="81"/>
+      <c r="K60" s="76"/>
+      <c r="L60" s="76"/>
+      <c r="M60" s="80"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B61" s="85">
+      <c r="B61" s="84">
         <v>3</v>
       </c>
-      <c r="C61" s="77">
+      <c r="C61" s="76">
         <v>5</v>
       </c>
-      <c r="D61" s="77">
+      <c r="D61" s="76">
         <v>7</v>
       </c>
-      <c r="E61" s="63"/>
-[...1 lines deleted...]
-      <c r="G61" s="63"/>
+      <c r="E61" s="28">
+        <v>9</v>
+      </c>
+      <c r="F61" s="62"/>
+      <c r="G61" s="62"/>
       <c r="H61" s="28"/>
       <c r="I61" s="28"/>
       <c r="J61" s="28"/>
-      <c r="K61" s="77"/>
-[...1 lines deleted...]
-      <c r="M61" s="81"/>
+      <c r="K61" s="76"/>
+      <c r="L61" s="76"/>
+      <c r="M61" s="80"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="B62" s="85">
+      <c r="B62" s="84">
         <v>464.4</v>
       </c>
-      <c r="C62" s="77">
+      <c r="C62" s="76">
         <v>1129.2</v>
       </c>
-      <c r="D62" s="77">
+      <c r="D62" s="76">
         <v>1504.8</v>
       </c>
-      <c r="E62" s="63"/>
-[...1 lines deleted...]
-      <c r="G62" s="63"/>
+      <c r="E62" s="28">
+        <v>1751.3</v>
+      </c>
+      <c r="F62" s="62"/>
+      <c r="G62" s="62"/>
       <c r="H62" s="28"/>
       <c r="I62" s="28"/>
       <c r="J62" s="28"/>
-      <c r="K62" s="77"/>
-[...1 lines deleted...]
-      <c r="M62" s="81"/>
+      <c r="K62" s="76"/>
+      <c r="L62" s="76"/>
+      <c r="M62" s="80"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="B63" s="85">
+      <c r="B63" s="84">
         <v>35.700000000000003</v>
       </c>
-      <c r="C63" s="77">
+      <c r="C63" s="76">
         <v>64.7</v>
       </c>
-      <c r="D63" s="77">
+      <c r="D63" s="76">
         <v>93.7</v>
       </c>
-      <c r="E63" s="63"/>
-[...1 lines deleted...]
-      <c r="G63" s="63"/>
+      <c r="E63" s="28">
+        <v>122.7</v>
+      </c>
+      <c r="F63" s="62"/>
+      <c r="G63" s="62"/>
       <c r="H63" s="28"/>
       <c r="I63" s="28"/>
       <c r="J63" s="28"/>
-      <c r="K63" s="77"/>
-[...1 lines deleted...]
-      <c r="M63" s="81"/>
+      <c r="K63" s="76"/>
+      <c r="L63" s="76"/>
+      <c r="M63" s="80"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="B64" s="85">
+      <c r="B64" s="84">
         <v>1135</v>
       </c>
-      <c r="C64" s="77">
+      <c r="C64" s="76">
         <v>2471</v>
       </c>
-      <c r="D64" s="77">
+      <c r="D64" s="76">
         <v>3645</v>
       </c>
-      <c r="E64" s="63"/>
-[...1 lines deleted...]
-      <c r="G64" s="63"/>
+      <c r="E64" s="28">
+        <v>5123</v>
+      </c>
+      <c r="F64" s="62"/>
+      <c r="G64" s="62"/>
       <c r="H64" s="28"/>
       <c r="I64" s="28"/>
       <c r="J64" s="28"/>
-      <c r="K64" s="77"/>
-[...1 lines deleted...]
-      <c r="M64" s="81"/>
+      <c r="K64" s="76"/>
+      <c r="L64" s="76"/>
+      <c r="M64" s="80"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1"/>
-      <c r="D65" s="60"/>
+      <c r="D65" s="59"/>
       <c r="E65" s="26"/>
       <c r="M65" s="28"/>
     </row>
-    <row r="66" spans="1:13" s="13" customFormat="1" ht="22.5">
+    <row r="66" spans="1:13" s="13" customFormat="1" ht="21.6">
       <c r="A66" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" s="36"/>
-      <c r="D66" s="60"/>
-      <c r="E66" s="59"/>
+      <c r="D66" s="59"/>
+      <c r="E66" s="58"/>
       <c r="F66" s="6"/>
       <c r="G66" s="36"/>
       <c r="H66" s="36"/>
       <c r="I66" s="36"/>
       <c r="J66" s="36"/>
       <c r="K66" s="36"/>
       <c r="L66" s="36"/>
       <c r="M66" s="36"/>
     </row>
     <row r="67" spans="1:13" s="13" customFormat="1">
       <c r="A67" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B67" s="84">
+      <c r="B67" s="83">
         <v>1877</v>
       </c>
-      <c r="C67" s="75">
+      <c r="C67" s="74">
         <v>3809</v>
       </c>
-      <c r="D67" s="75">
+      <c r="D67" s="74">
         <v>6155</v>
       </c>
-      <c r="E67" s="60"/>
-[...1 lines deleted...]
-      <c r="G67" s="60"/>
+      <c r="E67" s="26">
+        <v>8496</v>
+      </c>
+      <c r="F67" s="59"/>
+      <c r="G67" s="59"/>
       <c r="H67" s="26"/>
       <c r="I67" s="26"/>
       <c r="J67" s="26"/>
       <c r="K67" s="26"/>
       <c r="L67" s="26"/>
-      <c r="M67" s="75"/>
+      <c r="M67" s="74"/>
     </row>
     <row r="68" spans="1:13" s="13" customFormat="1">
       <c r="A68" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B68" s="84">
+      <c r="B68" s="83">
         <v>1877</v>
       </c>
-      <c r="C68" s="75">
+      <c r="C68" s="74">
         <v>3809</v>
       </c>
-      <c r="D68" s="75">
+      <c r="D68" s="74">
         <v>6155</v>
       </c>
-      <c r="E68" s="60"/>
-[...1 lines deleted...]
-      <c r="G68" s="60"/>
+      <c r="E68" s="26">
+        <v>8496</v>
+      </c>
+      <c r="F68" s="59"/>
+      <c r="G68" s="59"/>
       <c r="H68" s="26"/>
       <c r="I68" s="26"/>
       <c r="J68" s="26"/>
       <c r="K68" s="26"/>
       <c r="L68" s="26"/>
-      <c r="M68" s="75"/>
+      <c r="M68" s="74"/>
     </row>
     <row r="69" spans="1:13" s="13" customFormat="1">
       <c r="A69" s="9"/>
-      <c r="B69" s="59"/>
+      <c r="B69" s="58"/>
       <c r="C69" s="26"/>
-      <c r="D69" s="59"/>
-      <c r="E69" s="60"/>
+      <c r="D69" s="58"/>
+      <c r="E69" s="58"/>
       <c r="F69" s="21"/>
       <c r="G69" s="26"/>
       <c r="H69" s="26"/>
       <c r="I69" s="26"/>
       <c r="J69" s="26"/>
       <c r="K69" s="47"/>
       <c r="L69" s="26"/>
       <c r="M69" s="26"/>
     </row>
     <row r="70" spans="1:13" s="13" customFormat="1">
       <c r="A70" s="11"/>
       <c r="B70" s="12"/>
       <c r="C70" s="49"/>
-      <c r="D70" s="59"/>
-      <c r="E70" s="60"/>
+      <c r="D70" s="58"/>
+      <c r="E70" s="58"/>
       <c r="F70" s="12"/>
       <c r="G70" s="36"/>
       <c r="H70" s="36"/>
       <c r="I70" s="36"/>
       <c r="J70" s="50"/>
       <c r="K70" s="36"/>
       <c r="L70" s="36"/>
       <c r="M70" s="6"/>
     </row>
-    <row r="71" spans="1:13" s="13" customFormat="1" ht="22.5">
+    <row r="71" spans="1:13" s="13" customFormat="1" ht="21.6">
       <c r="A71" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B71" s="6"/>
       <c r="C71" s="36"/>
-      <c r="D71" s="60"/>
-      <c r="E71" s="60"/>
+      <c r="D71" s="59"/>
+      <c r="E71" s="58"/>
       <c r="F71" s="6"/>
       <c r="G71" s="36"/>
       <c r="H71" s="36"/>
       <c r="I71" s="36"/>
       <c r="J71" s="36"/>
       <c r="K71" s="36"/>
       <c r="L71" s="36"/>
       <c r="M71" s="6"/>
     </row>
     <row r="72" spans="1:13" s="13" customFormat="1">
       <c r="A72" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B72" s="84">
+      <c r="B72" s="83">
         <v>9619</v>
       </c>
-      <c r="C72" s="75">
+      <c r="C72" s="74">
         <v>17772</v>
       </c>
-      <c r="D72" s="75">
+      <c r="D72" s="74">
         <v>25598</v>
       </c>
-      <c r="E72" s="60"/>
-[...1 lines deleted...]
-      <c r="G72" s="60"/>
+      <c r="E72" s="26">
+        <v>34310</v>
+      </c>
+      <c r="F72" s="59"/>
+      <c r="G72" s="59"/>
       <c r="H72" s="26"/>
       <c r="I72" s="26"/>
       <c r="J72" s="26"/>
-      <c r="K72" s="75"/>
-[...1 lines deleted...]
-      <c r="M72" s="75"/>
+      <c r="K72" s="74"/>
+      <c r="L72" s="74"/>
+      <c r="M72" s="74"/>
     </row>
     <row r="73" spans="1:13" s="13" customFormat="1">
       <c r="A73" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B73" s="84">
+      <c r="B73" s="83">
         <v>5006</v>
       </c>
-      <c r="C73" s="75">
+      <c r="C73" s="74">
         <v>9122</v>
       </c>
-      <c r="D73" s="75">
+      <c r="D73" s="74">
         <v>13515</v>
       </c>
-      <c r="E73" s="60"/>
-[...1 lines deleted...]
-      <c r="G73" s="60"/>
+      <c r="E73" s="26">
+        <v>17783</v>
+      </c>
+      <c r="F73" s="59"/>
+      <c r="G73" s="59"/>
       <c r="H73" s="26"/>
       <c r="I73" s="26"/>
       <c r="J73" s="26"/>
-      <c r="K73" s="75"/>
-[...1 lines deleted...]
-      <c r="M73" s="75"/>
+      <c r="K73" s="74"/>
+      <c r="L73" s="74"/>
+      <c r="M73" s="74"/>
     </row>
     <row r="74" spans="1:13" s="13" customFormat="1">
       <c r="A74" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B74" s="36">
         <v>1</v>
       </c>
-      <c r="C74" s="75">
+      <c r="C74" s="74">
         <v>1</v>
       </c>
-      <c r="D74" s="75">
+      <c r="D74" s="74">
         <v>2</v>
       </c>
-      <c r="E74" s="60"/>
-[...1 lines deleted...]
-      <c r="G74" s="60"/>
+      <c r="E74" s="26">
+        <v>2</v>
+      </c>
+      <c r="F74" s="59"/>
+      <c r="G74" s="59"/>
       <c r="H74" s="26"/>
       <c r="I74" s="26"/>
       <c r="J74" s="26"/>
-      <c r="K74" s="75"/>
-[...1 lines deleted...]
-      <c r="M74" s="75"/>
+      <c r="K74" s="74"/>
+      <c r="L74" s="74"/>
+      <c r="M74" s="74"/>
     </row>
     <row r="75" spans="1:13" s="13" customFormat="1">
       <c r="A75" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="B75" s="84">
+      <c r="B75" s="83">
         <v>7</v>
       </c>
-      <c r="C75" s="75">
+      <c r="C75" s="74">
         <v>57</v>
       </c>
-      <c r="D75" s="75">
+      <c r="D75" s="74">
         <v>107</v>
       </c>
-      <c r="E75" s="60"/>
-[...1 lines deleted...]
-      <c r="G75" s="60"/>
+      <c r="E75" s="26">
+        <v>157</v>
+      </c>
+      <c r="F75" s="59"/>
+      <c r="G75" s="59"/>
       <c r="H75" s="26"/>
       <c r="I75" s="26"/>
       <c r="J75" s="26"/>
-      <c r="K75" s="75"/>
-[...1 lines deleted...]
-      <c r="M75" s="75"/>
+      <c r="K75" s="74"/>
+      <c r="L75" s="74"/>
+      <c r="M75" s="74"/>
     </row>
     <row r="76" spans="1:13" s="13" customFormat="1">
       <c r="A76" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="B76" s="84">
+      <c r="B76" s="83">
         <v>11</v>
       </c>
-      <c r="C76" s="75">
+      <c r="C76" s="74">
         <v>23</v>
       </c>
-      <c r="D76" s="75">
+      <c r="D76" s="74">
         <v>32</v>
       </c>
-      <c r="E76" s="60"/>
-[...1 lines deleted...]
-      <c r="G76" s="60"/>
+      <c r="E76" s="26">
+        <v>41</v>
+      </c>
+      <c r="F76" s="59"/>
+      <c r="G76" s="59"/>
       <c r="H76" s="26"/>
       <c r="I76" s="26"/>
       <c r="J76" s="26"/>
-      <c r="K76" s="75"/>
-[...1 lines deleted...]
-      <c r="M76" s="75"/>
+      <c r="K76" s="74"/>
+      <c r="L76" s="74"/>
+      <c r="M76" s="74"/>
     </row>
     <row r="77" spans="1:13" s="13" customFormat="1">
       <c r="A77" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="B77" s="84">
+      <c r="B77" s="83">
         <v>187</v>
       </c>
-      <c r="C77" s="75">
+      <c r="C77" s="74">
         <v>377</v>
       </c>
-      <c r="D77" s="75">
+      <c r="D77" s="74">
         <v>576</v>
       </c>
-      <c r="E77" s="60"/>
-[...1 lines deleted...]
-      <c r="G77" s="60"/>
+      <c r="E77" s="26">
+        <v>760</v>
+      </c>
+      <c r="F77" s="59"/>
+      <c r="G77" s="59"/>
       <c r="H77" s="26"/>
       <c r="I77" s="26"/>
       <c r="J77" s="26"/>
-      <c r="K77" s="75"/>
-[...1 lines deleted...]
-      <c r="M77" s="75"/>
+      <c r="K77" s="74"/>
+      <c r="L77" s="74"/>
+      <c r="M77" s="74"/>
     </row>
     <row r="78" spans="1:13" s="13" customFormat="1">
       <c r="A78" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="B78" s="84">
+      <c r="B78" s="83">
         <v>4407</v>
       </c>
-      <c r="C78" s="75">
+      <c r="C78" s="74">
         <v>8192</v>
       </c>
-      <c r="D78" s="75">
+      <c r="D78" s="74">
         <v>11367</v>
       </c>
-      <c r="E78" s="60"/>
-[...1 lines deleted...]
-      <c r="G78" s="60"/>
+      <c r="E78" s="26">
+        <v>15567</v>
+      </c>
+      <c r="F78" s="59"/>
+      <c r="G78" s="59"/>
       <c r="H78" s="26"/>
       <c r="I78" s="26"/>
       <c r="J78" s="26"/>
-      <c r="K78" s="75"/>
-[...1 lines deleted...]
-      <c r="M78" s="75"/>
+      <c r="K78" s="74"/>
+      <c r="L78" s="74"/>
+      <c r="M78" s="74"/>
     </row>
     <row r="79" spans="1:13" s="13" customFormat="1">
       <c r="A79" s="11"/>
       <c r="B79" s="12"/>
       <c r="C79" s="36"/>
-      <c r="D79" s="60"/>
-      <c r="E79" s="60"/>
+      <c r="D79" s="59"/>
+      <c r="E79" s="26"/>
       <c r="F79" s="8"/>
       <c r="G79" s="36"/>
       <c r="H79" s="36"/>
       <c r="I79" s="43"/>
       <c r="J79" s="36"/>
       <c r="K79" s="36"/>
       <c r="L79" s="26"/>
       <c r="M79" s="43"/>
     </row>
-    <row r="80" spans="1:13" s="13" customFormat="1" ht="22.5">
+    <row r="80" spans="1:13" s="13" customFormat="1" ht="21.6">
       <c r="A80" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="36"/>
-      <c r="D80" s="60"/>
-      <c r="E80" s="60"/>
+      <c r="D80" s="59"/>
+      <c r="E80" s="58"/>
       <c r="F80" s="6"/>
       <c r="G80" s="36"/>
       <c r="H80" s="36"/>
       <c r="I80" s="36"/>
       <c r="J80" s="36"/>
       <c r="K80" s="36"/>
       <c r="L80" s="36"/>
       <c r="M80" s="36"/>
     </row>
     <row r="81" spans="1:13" s="13" customFormat="1">
       <c r="A81" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B81" s="84">
+      <c r="B81" s="83">
         <v>290</v>
       </c>
-      <c r="C81" s="75">
+      <c r="C81" s="74">
         <v>581</v>
       </c>
-      <c r="D81" s="75">
+      <c r="D81" s="74">
         <v>897</v>
       </c>
-      <c r="E81" s="60"/>
-[...1 lines deleted...]
-      <c r="G81" s="60"/>
+      <c r="E81" s="26">
+        <v>1207</v>
+      </c>
+      <c r="F81" s="59"/>
+      <c r="G81" s="59"/>
       <c r="H81" s="26"/>
       <c r="I81" s="26"/>
       <c r="J81" s="26"/>
-      <c r="K81" s="75"/>
-[...1 lines deleted...]
-      <c r="M81" s="75"/>
+      <c r="K81" s="74"/>
+      <c r="L81" s="74"/>
+      <c r="M81" s="74"/>
     </row>
     <row r="82" spans="1:13" s="13" customFormat="1">
       <c r="A82" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B82" s="84">
+      <c r="B82" s="83">
         <v>130</v>
       </c>
-      <c r="C82" s="75">
+      <c r="C82" s="74">
         <v>249</v>
       </c>
-      <c r="D82" s="75">
+      <c r="D82" s="74">
         <v>378</v>
       </c>
-      <c r="E82" s="60"/>
-[...1 lines deleted...]
-      <c r="G82" s="60"/>
+      <c r="E82" s="26">
+        <v>513</v>
+      </c>
+      <c r="F82" s="59"/>
+      <c r="G82" s="59"/>
       <c r="H82" s="26"/>
       <c r="I82" s="26"/>
       <c r="J82" s="26"/>
-      <c r="K82" s="75"/>
-[...1 lines deleted...]
-      <c r="M82" s="75"/>
+      <c r="K82" s="74"/>
+      <c r="L82" s="74"/>
+      <c r="M82" s="74"/>
     </row>
     <row r="83" spans="1:13" s="13" customFormat="1">
       <c r="A83" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="B83" s="84" t="s">
-[...2 lines deleted...]
-      <c r="C83" s="75">
+      <c r="B83" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C83" s="74">
         <v>5</v>
       </c>
-      <c r="D83" s="75">
+      <c r="D83" s="74">
         <v>10</v>
       </c>
-      <c r="E83" s="21"/>
+      <c r="E83" s="26">
+        <v>15</v>
+      </c>
       <c r="F83" s="21"/>
       <c r="G83" s="21"/>
       <c r="H83" s="21"/>
       <c r="I83" s="21"/>
       <c r="J83" s="21"/>
-      <c r="K83" s="75"/>
-[...1 lines deleted...]
-      <c r="M83" s="75"/>
+      <c r="K83" s="74"/>
+      <c r="L83" s="74"/>
+      <c r="M83" s="74"/>
     </row>
     <row r="84" spans="1:13" s="13" customFormat="1">
       <c r="A84" s="19" t="s">
         <v>66</v>
       </c>
-      <c r="B84" s="84">
+      <c r="B84" s="83">
         <v>3</v>
       </c>
-      <c r="C84" s="75">
+      <c r="C84" s="74">
         <v>4</v>
       </c>
-      <c r="D84" s="75">
+      <c r="D84" s="74">
         <v>4</v>
       </c>
-      <c r="E84" s="60"/>
-[...1 lines deleted...]
-      <c r="G84" s="60"/>
+      <c r="E84" s="26">
+        <v>4</v>
+      </c>
+      <c r="F84" s="59"/>
+      <c r="G84" s="59"/>
       <c r="H84" s="26"/>
       <c r="I84" s="26"/>
       <c r="J84" s="26"/>
-      <c r="K84" s="75"/>
-[...1 lines deleted...]
-      <c r="M84" s="75"/>
+      <c r="K84" s="74"/>
+      <c r="L84" s="74"/>
+      <c r="M84" s="74"/>
     </row>
     <row r="85" spans="1:13" s="13" customFormat="1">
       <c r="A85" s="19" t="s">
         <v>67</v>
       </c>
-      <c r="B85" s="84">
+      <c r="B85" s="83">
         <v>152</v>
       </c>
-      <c r="C85" s="75">
+      <c r="C85" s="74">
         <v>315</v>
       </c>
-      <c r="D85" s="75">
+      <c r="D85" s="74">
         <v>490</v>
       </c>
-      <c r="E85" s="60"/>
-[...1 lines deleted...]
-      <c r="G85" s="60"/>
+      <c r="E85" s="26">
+        <v>655</v>
+      </c>
+      <c r="F85" s="59"/>
+      <c r="G85" s="59"/>
       <c r="H85" s="26"/>
       <c r="I85" s="26"/>
       <c r="J85" s="26"/>
-      <c r="K85" s="75"/>
-[...1 lines deleted...]
-      <c r="M85" s="75"/>
+      <c r="K85" s="74"/>
+      <c r="L85" s="74"/>
+      <c r="M85" s="74"/>
     </row>
     <row r="86" spans="1:13" s="13" customFormat="1">
       <c r="A86" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="B86" s="84">
+      <c r="B86" s="83">
         <v>5</v>
       </c>
-      <c r="C86" s="75">
+      <c r="C86" s="74">
         <v>8</v>
       </c>
-      <c r="D86" s="75">
+      <c r="D86" s="74">
         <v>15</v>
       </c>
-      <c r="E86" s="60"/>
-[...1 lines deleted...]
-      <c r="G86" s="60"/>
+      <c r="E86" s="26">
+        <v>20</v>
+      </c>
+      <c r="F86" s="59"/>
+      <c r="G86" s="59"/>
       <c r="H86" s="26"/>
       <c r="I86" s="26"/>
       <c r="J86" s="26"/>
-      <c r="K86" s="75"/>
-[...1 lines deleted...]
-      <c r="M86" s="75"/>
+      <c r="K86" s="74"/>
+      <c r="L86" s="74"/>
+      <c r="M86" s="74"/>
     </row>
     <row r="87" spans="1:13" s="13" customFormat="1">
       <c r="A87" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="36"/>
-      <c r="D87" s="60"/>
-      <c r="E87" s="60"/>
+      <c r="D87" s="59"/>
+      <c r="E87" s="59"/>
       <c r="F87" s="8"/>
       <c r="G87" s="36"/>
       <c r="H87" s="36"/>
       <c r="I87" s="36"/>
       <c r="J87" s="51"/>
-      <c r="K87" s="75"/>
+      <c r="K87" s="74"/>
       <c r="L87" s="36"/>
       <c r="M87" s="43"/>
     </row>
     <row r="88" spans="1:13" s="13" customFormat="1">
       <c r="A88" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B88" s="84">
+      <c r="B88" s="83">
         <v>703</v>
       </c>
-      <c r="C88" s="75">
+      <c r="C88" s="74">
         <v>1450</v>
       </c>
-      <c r="D88" s="75">
+      <c r="D88" s="74">
         <v>2264</v>
       </c>
-      <c r="E88" s="60"/>
-[...1 lines deleted...]
-      <c r="G88" s="60"/>
+      <c r="E88" s="26">
+        <v>3094</v>
+      </c>
+      <c r="F88" s="59"/>
+      <c r="G88" s="59"/>
       <c r="H88" s="26"/>
       <c r="I88" s="26"/>
       <c r="J88" s="26"/>
-      <c r="K88" s="75"/>
-[...1 lines deleted...]
-      <c r="M88" s="75"/>
+      <c r="K88" s="74"/>
+      <c r="L88" s="74"/>
+      <c r="M88" s="74"/>
     </row>
     <row r="89" spans="1:13" s="13" customFormat="1">
       <c r="A89" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B89" s="84">
+      <c r="B89" s="83">
         <v>530</v>
       </c>
-      <c r="C89" s="75">
+      <c r="C89" s="74">
         <v>1061</v>
       </c>
-      <c r="D89" s="75">
+      <c r="D89" s="74">
         <v>1650</v>
       </c>
-      <c r="E89" s="60"/>
-[...1 lines deleted...]
-      <c r="G89" s="60"/>
+      <c r="E89" s="26">
+        <v>2243</v>
+      </c>
+      <c r="F89" s="59"/>
+      <c r="G89" s="59"/>
       <c r="H89" s="26"/>
       <c r="I89" s="26"/>
       <c r="J89" s="26"/>
-      <c r="K89" s="75"/>
-[...1 lines deleted...]
-      <c r="M89" s="75"/>
+      <c r="K89" s="74"/>
+      <c r="L89" s="74"/>
+      <c r="M89" s="74"/>
     </row>
     <row r="90" spans="1:13" s="13" customFormat="1">
       <c r="A90" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="B90" s="84">
+      <c r="B90" s="83">
         <v>5</v>
       </c>
-      <c r="C90" s="75">
+      <c r="C90" s="74">
         <v>5</v>
       </c>
-      <c r="D90" s="75">
+      <c r="D90" s="74">
         <v>5</v>
       </c>
-      <c r="E90" s="60"/>
-[...1 lines deleted...]
-      <c r="G90" s="60"/>
+      <c r="E90" s="26">
+        <v>5</v>
+      </c>
+      <c r="F90" s="59"/>
+      <c r="G90" s="59"/>
       <c r="H90" s="26"/>
       <c r="I90" s="26"/>
       <c r="J90" s="26"/>
-      <c r="K90" s="75"/>
-[...1 lines deleted...]
-      <c r="M90" s="75"/>
+      <c r="K90" s="74"/>
+      <c r="L90" s="74"/>
+      <c r="M90" s="74"/>
     </row>
     <row r="91" spans="1:13" s="13" customFormat="1">
       <c r="A91" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="B91" s="84">
+      <c r="B91" s="83">
         <v>3</v>
       </c>
-      <c r="C91" s="75">
+      <c r="C91" s="74">
         <v>17</v>
       </c>
-      <c r="D91" s="75">
+      <c r="D91" s="74">
         <v>31</v>
       </c>
-      <c r="E91" s="60"/>
-[...1 lines deleted...]
-      <c r="G91" s="60"/>
+      <c r="E91" s="26">
+        <v>45</v>
+      </c>
+      <c r="F91" s="59"/>
+      <c r="G91" s="59"/>
       <c r="H91" s="26"/>
       <c r="I91" s="26"/>
       <c r="J91" s="26"/>
-      <c r="K91" s="75"/>
-[...1 lines deleted...]
-      <c r="M91" s="75"/>
+      <c r="K91" s="74"/>
+      <c r="L91" s="74"/>
+      <c r="M91" s="74"/>
     </row>
     <row r="92" spans="1:13" s="13" customFormat="1">
       <c r="A92" s="19" t="s">
         <v>66</v>
       </c>
-      <c r="B92" s="84">
+      <c r="B92" s="83">
         <v>5</v>
       </c>
-      <c r="C92" s="75">
+      <c r="C92" s="74">
         <v>10</v>
       </c>
-      <c r="D92" s="75">
+      <c r="D92" s="74">
         <v>13</v>
       </c>
-      <c r="E92" s="60"/>
-[...1 lines deleted...]
-      <c r="G92" s="60"/>
+      <c r="E92" s="26">
+        <v>18</v>
+      </c>
+      <c r="F92" s="59"/>
+      <c r="G92" s="59"/>
       <c r="H92" s="26"/>
       <c r="I92" s="26"/>
       <c r="J92" s="26"/>
-      <c r="K92" s="75"/>
-[...1 lines deleted...]
-      <c r="M92" s="75"/>
+      <c r="K92" s="74"/>
+      <c r="L92" s="74"/>
+      <c r="M92" s="74"/>
     </row>
     <row r="93" spans="1:13" s="13" customFormat="1">
       <c r="A93" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="B93" s="84">
+      <c r="B93" s="83">
         <v>142</v>
       </c>
-      <c r="C93" s="75">
+      <c r="C93" s="74">
         <v>327</v>
       </c>
-      <c r="D93" s="75">
+      <c r="D93" s="74">
         <v>516</v>
       </c>
-      <c r="E93" s="60"/>
-[...1 lines deleted...]
-      <c r="G93" s="60"/>
+      <c r="E93" s="26">
+        <v>721</v>
+      </c>
+      <c r="F93" s="59"/>
+      <c r="G93" s="59"/>
       <c r="H93" s="26"/>
       <c r="I93" s="26"/>
       <c r="J93" s="26"/>
-      <c r="K93" s="75"/>
-[...1 lines deleted...]
-      <c r="M93" s="75"/>
+      <c r="K93" s="74"/>
+      <c r="L93" s="74"/>
+      <c r="M93" s="74"/>
     </row>
     <row r="94" spans="1:13" s="13" customFormat="1">
       <c r="A94" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="B94" s="84">
+      <c r="B94" s="83">
         <v>18</v>
       </c>
-      <c r="C94" s="75">
+      <c r="C94" s="74">
         <v>31</v>
       </c>
-      <c r="D94" s="75">
+      <c r="D94" s="74">
         <v>49</v>
       </c>
-      <c r="E94" s="60"/>
-[...1 lines deleted...]
-      <c r="G94" s="60"/>
+      <c r="E94" s="26">
+        <v>61</v>
+      </c>
+      <c r="F94" s="59"/>
+      <c r="G94" s="59"/>
       <c r="H94" s="26"/>
       <c r="I94" s="26"/>
       <c r="J94" s="26"/>
-      <c r="K94" s="75"/>
-[...1 lines deleted...]
-      <c r="M94" s="75"/>
+      <c r="K94" s="74"/>
+      <c r="L94" s="74"/>
+      <c r="M94" s="74"/>
     </row>
     <row r="95" spans="1:13" s="13" customFormat="1">
       <c r="A95" s="11"/>
       <c r="B95" s="12"/>
       <c r="C95" s="36"/>
-      <c r="D95" s="60"/>
-      <c r="E95" s="60"/>
+      <c r="D95" s="59"/>
+      <c r="E95" s="26"/>
       <c r="F95" s="6"/>
       <c r="G95" s="36"/>
       <c r="H95" s="36"/>
       <c r="I95" s="36"/>
       <c r="J95" s="36"/>
       <c r="K95" s="43"/>
       <c r="L95" s="36"/>
       <c r="M95" s="6"/>
     </row>
     <row r="96" spans="1:13" s="13" customFormat="1" ht="48" customHeight="1">
       <c r="A96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" s="36"/>
-      <c r="D96" s="60"/>
-      <c r="E96" s="60"/>
+      <c r="D96" s="59"/>
+      <c r="E96" s="58"/>
       <c r="F96" s="6"/>
       <c r="G96" s="36"/>
       <c r="H96" s="36"/>
       <c r="I96" s="36"/>
       <c r="J96" s="36"/>
       <c r="K96" s="49"/>
       <c r="L96" s="36"/>
       <c r="M96" s="6"/>
     </row>
     <row r="97" spans="1:13" s="13" customFormat="1">
       <c r="A97" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="B97" s="84">
+      <c r="B97" s="83">
         <v>689</v>
       </c>
-      <c r="C97" s="75">
+      <c r="C97" s="74">
         <v>1429</v>
       </c>
-      <c r="D97" s="75">
+      <c r="D97" s="74">
         <v>2236</v>
       </c>
-      <c r="E97" s="60"/>
-[...1 lines deleted...]
-      <c r="G97" s="60"/>
+      <c r="E97" s="26">
+        <v>3059</v>
+      </c>
+      <c r="F97" s="59"/>
+      <c r="G97" s="59"/>
       <c r="H97" s="26"/>
       <c r="I97" s="26"/>
       <c r="J97" s="26"/>
-      <c r="K97" s="75"/>
-[...1 lines deleted...]
-      <c r="M97" s="75"/>
+      <c r="K97" s="74"/>
+      <c r="L97" s="74"/>
+      <c r="M97" s="74"/>
     </row>
     <row r="98" spans="1:13" s="13" customFormat="1">
       <c r="A98" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B98" s="84">
+      <c r="B98" s="83">
         <v>530</v>
       </c>
-      <c r="C98" s="75">
+      <c r="C98" s="74">
         <v>1060</v>
       </c>
-      <c r="D98" s="75">
+      <c r="D98" s="74">
         <v>1649</v>
       </c>
-      <c r="E98" s="60"/>
-[...1 lines deleted...]
-      <c r="G98" s="60"/>
+      <c r="E98" s="26">
+        <v>2242</v>
+      </c>
+      <c r="F98" s="59"/>
+      <c r="G98" s="59"/>
       <c r="H98" s="26"/>
       <c r="I98" s="26"/>
       <c r="J98" s="26"/>
-      <c r="K98" s="75"/>
-[...1 lines deleted...]
-      <c r="M98" s="75"/>
+      <c r="K98" s="74"/>
+      <c r="L98" s="74"/>
+      <c r="M98" s="74"/>
     </row>
     <row r="99" spans="1:13" s="13" customFormat="1">
       <c r="A99" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B99" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C99" s="26" t="s">
         <v>61</v>
       </c>
       <c r="D99" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="E99" s="21"/>
+      <c r="E99" s="60" t="s">
+        <v>61</v>
+      </c>
       <c r="F99" s="21"/>
       <c r="G99" s="21"/>
       <c r="H99" s="21"/>
       <c r="I99" s="21"/>
       <c r="J99" s="21"/>
-      <c r="K99" s="75"/>
-[...1 lines deleted...]
-      <c r="M99" s="75"/>
+      <c r="K99" s="74"/>
+      <c r="L99" s="74"/>
+      <c r="M99" s="74"/>
     </row>
     <row r="100" spans="1:13" s="13" customFormat="1">
       <c r="A100" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="B100" s="84">
+      <c r="B100" s="83">
         <v>3</v>
       </c>
-      <c r="C100" s="75">
+      <c r="C100" s="74">
         <v>17</v>
       </c>
-      <c r="D100" s="75">
+      <c r="D100" s="74">
         <v>31</v>
       </c>
-      <c r="E100" s="60"/>
-[...1 lines deleted...]
-      <c r="G100" s="60"/>
+      <c r="E100" s="26">
+        <v>45</v>
+      </c>
+      <c r="F100" s="59"/>
+      <c r="G100" s="59"/>
       <c r="H100" s="26"/>
       <c r="I100" s="26"/>
       <c r="J100" s="26"/>
-      <c r="K100" s="75"/>
-[...1 lines deleted...]
-      <c r="M100" s="75"/>
+      <c r="K100" s="74"/>
+      <c r="L100" s="74"/>
+      <c r="M100" s="74"/>
     </row>
     <row r="101" spans="1:13" s="13" customFormat="1">
       <c r="A101" s="19" t="s">
         <v>66</v>
       </c>
-      <c r="B101" s="84">
+      <c r="B101" s="83">
         <v>5</v>
       </c>
-      <c r="C101" s="75">
+      <c r="C101" s="74">
         <v>10</v>
       </c>
-      <c r="D101" s="75">
+      <c r="D101" s="74">
         <v>13</v>
       </c>
-      <c r="E101" s="60"/>
-[...1 lines deleted...]
-      <c r="G101" s="60"/>
+      <c r="E101" s="26">
+        <v>18</v>
+      </c>
+      <c r="F101" s="59"/>
+      <c r="G101" s="59"/>
       <c r="H101" s="26"/>
       <c r="I101" s="26"/>
       <c r="J101" s="26"/>
-      <c r="K101" s="75"/>
-[...1 lines deleted...]
-      <c r="M101" s="75"/>
+      <c r="K101" s="74"/>
+      <c r="L101" s="74"/>
+      <c r="M101" s="74"/>
     </row>
     <row r="102" spans="1:13" s="13" customFormat="1">
       <c r="A102" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="B102" s="84">
+      <c r="B102" s="83">
         <v>133</v>
       </c>
-      <c r="C102" s="75">
+      <c r="C102" s="74">
         <v>311</v>
       </c>
-      <c r="D102" s="75">
+      <c r="D102" s="74">
         <v>494</v>
       </c>
-      <c r="E102" s="60"/>
-[...1 lines deleted...]
-      <c r="G102" s="60"/>
+      <c r="E102" s="26">
+        <v>692</v>
+      </c>
+      <c r="F102" s="59"/>
+      <c r="G102" s="59"/>
       <c r="H102" s="26"/>
       <c r="I102" s="26"/>
       <c r="J102" s="26"/>
-      <c r="K102" s="75"/>
-[...1 lines deleted...]
-      <c r="M102" s="75"/>
+      <c r="K102" s="74"/>
+      <c r="L102" s="74"/>
+      <c r="M102" s="74"/>
     </row>
     <row r="103" spans="1:13" s="13" customFormat="1" ht="17.25" customHeight="1">
       <c r="A103" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="B103" s="84">
+      <c r="B103" s="83">
         <v>18</v>
       </c>
-      <c r="C103" s="75">
+      <c r="C103" s="74">
         <v>31</v>
       </c>
-      <c r="D103" s="75">
+      <c r="D103" s="74">
         <v>49</v>
       </c>
-      <c r="E103" s="60"/>
-[...1 lines deleted...]
-      <c r="G103" s="60"/>
+      <c r="E103" s="26">
+        <v>61</v>
+      </c>
+      <c r="F103" s="59"/>
+      <c r="G103" s="59"/>
       <c r="H103" s="26"/>
       <c r="I103" s="26"/>
       <c r="J103" s="26"/>
-      <c r="K103" s="75"/>
-[...1 lines deleted...]
-      <c r="M103" s="75"/>
+      <c r="K103" s="74"/>
+      <c r="L103" s="74"/>
+      <c r="M103" s="74"/>
     </row>
     <row r="104" spans="1:13" s="13" customFormat="1">
       <c r="A104" s="11"/>
       <c r="B104" s="12"/>
       <c r="C104" s="36"/>
-      <c r="D104" s="60"/>
-      <c r="E104" s="60"/>
+      <c r="D104" s="59"/>
+      <c r="E104" s="59"/>
       <c r="F104" s="6"/>
       <c r="G104" s="36"/>
       <c r="H104" s="36"/>
       <c r="I104" s="36"/>
       <c r="J104" s="36"/>
       <c r="K104" s="43"/>
       <c r="L104" s="36"/>
       <c r="M104" s="43"/>
     </row>
     <row r="105" spans="1:13" s="13" customFormat="1" ht="59.25" customHeight="1">
       <c r="A105" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B105" s="6"/>
       <c r="C105" s="36"/>
-      <c r="D105" s="60"/>
+      <c r="D105" s="59"/>
       <c r="E105" s="26"/>
       <c r="F105" s="6"/>
       <c r="G105" s="36"/>
       <c r="H105" s="36"/>
       <c r="I105" s="36"/>
       <c r="J105" s="36"/>
       <c r="K105" s="49"/>
       <c r="L105" s="36"/>
       <c r="M105" s="36"/>
     </row>
     <row r="106" spans="1:13" s="13" customFormat="1">
       <c r="A106" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B106" s="84">
+      <c r="B106" s="83">
         <v>14</v>
       </c>
-      <c r="C106" s="75">
+      <c r="C106" s="74">
         <v>21</v>
       </c>
-      <c r="D106" s="75">
+      <c r="D106" s="74">
         <v>28</v>
       </c>
-      <c r="E106" s="60"/>
-[...1 lines deleted...]
-      <c r="G106" s="60"/>
+      <c r="E106" s="26">
+        <v>35</v>
+      </c>
+      <c r="F106" s="59"/>
+      <c r="G106" s="59"/>
       <c r="H106" s="26"/>
       <c r="I106" s="26"/>
       <c r="J106" s="26"/>
-      <c r="K106" s="75"/>
-[...1 lines deleted...]
-      <c r="M106" s="75"/>
+      <c r="K106" s="74"/>
+      <c r="L106" s="74"/>
+      <c r="M106" s="74"/>
     </row>
     <row r="107" spans="1:13" s="13" customFormat="1">
       <c r="A107" s="18" t="s">
         <v>79</v>
       </c>
-      <c r="B107" s="84" t="s">
-[...2 lines deleted...]
-      <c r="C107" s="75">
+      <c r="B107" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C107" s="74">
         <v>1</v>
       </c>
-      <c r="D107" s="75">
+      <c r="D107" s="74">
         <v>1</v>
       </c>
-      <c r="E107" s="60"/>
-[...1 lines deleted...]
-      <c r="G107" s="60"/>
+      <c r="E107" s="26">
+        <v>1</v>
+      </c>
+      <c r="F107" s="59"/>
+      <c r="G107" s="59"/>
       <c r="H107" s="26"/>
       <c r="I107" s="26"/>
       <c r="J107" s="26"/>
-      <c r="K107" s="75"/>
-[...1 lines deleted...]
-      <c r="M107" s="75"/>
+      <c r="K107" s="74"/>
+      <c r="L107" s="74"/>
+      <c r="M107" s="74"/>
     </row>
     <row r="108" spans="1:13" s="13" customFormat="1">
       <c r="A108" s="18" t="s">
         <v>75</v>
       </c>
-      <c r="B108" s="84">
+      <c r="B108" s="83">
         <v>5</v>
       </c>
-      <c r="C108" s="75">
+      <c r="C108" s="74">
         <v>5</v>
       </c>
-      <c r="D108" s="75">
+      <c r="D108" s="74">
         <v>5</v>
       </c>
-      <c r="E108" s="60"/>
-[...1 lines deleted...]
-      <c r="G108" s="60"/>
+      <c r="E108" s="26">
+        <v>5</v>
+      </c>
+      <c r="F108" s="59"/>
+      <c r="G108" s="59"/>
       <c r="H108" s="26"/>
       <c r="I108" s="26"/>
       <c r="J108" s="26"/>
-      <c r="K108" s="75"/>
-[...1 lines deleted...]
-      <c r="M108" s="75"/>
+      <c r="K108" s="74"/>
+      <c r="L108" s="74"/>
+      <c r="M108" s="74"/>
     </row>
     <row r="109" spans="1:13" s="13" customFormat="1">
       <c r="A109" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="B109" s="84">
+      <c r="B109" s="83">
         <v>9</v>
       </c>
-      <c r="C109" s="75">
+      <c r="C109" s="74">
         <v>16</v>
       </c>
-      <c r="D109" s="75">
+      <c r="D109" s="74">
         <v>22</v>
       </c>
-      <c r="E109" s="60"/>
-[...1 lines deleted...]
-      <c r="G109" s="60"/>
+      <c r="E109" s="26">
+        <v>29</v>
+      </c>
+      <c r="F109" s="59"/>
+      <c r="G109" s="59"/>
       <c r="H109" s="26"/>
       <c r="I109" s="26"/>
       <c r="J109" s="26"/>
-      <c r="K109" s="75"/>
-[...1 lines deleted...]
-      <c r="M109" s="75"/>
+      <c r="K109" s="74"/>
+      <c r="L109" s="74"/>
+      <c r="M109" s="74"/>
     </row>
     <row r="110" spans="1:13" s="13" customFormat="1">
       <c r="A110" s="11"/>
       <c r="B110" s="21"/>
       <c r="C110" s="26"/>
-      <c r="D110" s="60"/>
-      <c r="E110" s="60"/>
+      <c r="D110" s="59"/>
+      <c r="E110" s="26"/>
       <c r="F110" s="21"/>
       <c r="G110" s="26"/>
-      <c r="H110" s="72"/>
+      <c r="H110" s="71"/>
       <c r="I110" s="43"/>
       <c r="J110" s="26"/>
       <c r="K110" s="47"/>
       <c r="L110" s="26"/>
       <c r="M110" s="6"/>
     </row>
-    <row r="111" spans="1:13" s="13" customFormat="1" ht="44.45" customHeight="1">
+    <row r="111" spans="1:13" s="13" customFormat="1" ht="44.4" customHeight="1">
       <c r="A111" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B111" s="21"/>
       <c r="C111" s="26"/>
-      <c r="D111" s="60"/>
-      <c r="E111" s="59"/>
+      <c r="D111" s="59"/>
+      <c r="E111" s="26">
+        <v>1617</v>
+      </c>
       <c r="F111" s="21"/>
       <c r="G111" s="26"/>
-      <c r="H111" s="72"/>
+      <c r="H111" s="71"/>
       <c r="I111" s="43"/>
       <c r="J111" s="26"/>
       <c r="K111" s="47"/>
       <c r="L111" s="26"/>
       <c r="M111" s="6"/>
     </row>
     <row r="112" spans="1:13" s="13" customFormat="1">
       <c r="A112" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B112" s="84">
+      <c r="B112" s="83">
         <v>137</v>
       </c>
-      <c r="C112" s="75">
+      <c r="C112" s="74">
         <v>630</v>
       </c>
-      <c r="D112" s="75">
+      <c r="D112" s="74">
         <v>1123</v>
       </c>
-      <c r="E112" s="60"/>
-[...1 lines deleted...]
-      <c r="G112" s="60"/>
+      <c r="E112" s="26">
+        <v>1617</v>
+      </c>
+      <c r="F112" s="59"/>
+      <c r="G112" s="59"/>
       <c r="H112" s="26"/>
       <c r="I112" s="26"/>
       <c r="J112" s="26"/>
-      <c r="K112" s="75"/>
-[...1 lines deleted...]
-      <c r="M112" s="75"/>
+      <c r="K112" s="74"/>
+      <c r="L112" s="74"/>
+      <c r="M112" s="74"/>
     </row>
     <row r="113" spans="1:13" s="13" customFormat="1">
       <c r="A113" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="B113" s="84">
+      <c r="B113" s="83">
         <v>137</v>
       </c>
-      <c r="C113" s="75">
+      <c r="C113" s="74">
         <v>630</v>
       </c>
-      <c r="D113" s="75">
+      <c r="D113" s="74">
         <v>1123</v>
       </c>
-      <c r="E113" s="60"/>
-[...1 lines deleted...]
-      <c r="G113" s="60"/>
+      <c r="E113" s="26"/>
+      <c r="F113" s="59"/>
+      <c r="G113" s="59"/>
       <c r="H113" s="26"/>
       <c r="I113" s="26"/>
       <c r="J113" s="26"/>
-      <c r="K113" s="75"/>
-[...3 lines deleted...]
-    <row r="114" spans="1:13" s="13" customFormat="1" ht="44.45" customHeight="1">
+      <c r="K113" s="74"/>
+      <c r="L113" s="74"/>
+      <c r="M113" s="74"/>
+    </row>
+    <row r="114" spans="1:13" s="13" customFormat="1" ht="44.4" customHeight="1">
       <c r="A114" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B114" s="6"/>
       <c r="C114" s="36"/>
-      <c r="D114" s="60"/>
-      <c r="E114" s="59"/>
+      <c r="D114" s="59"/>
+      <c r="E114" s="58"/>
       <c r="F114" s="8"/>
       <c r="G114" s="36"/>
       <c r="H114" s="36"/>
       <c r="I114" s="36"/>
       <c r="J114" s="36"/>
       <c r="K114" s="49"/>
       <c r="L114" s="36"/>
       <c r="M114" s="6"/>
     </row>
     <row r="115" spans="1:13" s="13" customFormat="1">
       <c r="A115" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B115" s="84">
+      <c r="B115" s="83">
         <v>10454</v>
       </c>
-      <c r="C115" s="75">
+      <c r="C115" s="74">
         <v>21124</v>
       </c>
-      <c r="D115" s="75">
+      <c r="D115" s="74">
         <v>33007</v>
       </c>
-      <c r="E115" s="60"/>
-[...1 lines deleted...]
-      <c r="G115" s="60"/>
+      <c r="E115" s="26">
+        <v>44660</v>
+      </c>
+      <c r="F115" s="59"/>
+      <c r="G115" s="59"/>
       <c r="H115" s="26"/>
       <c r="I115" s="26"/>
       <c r="J115" s="26"/>
-      <c r="K115" s="75"/>
-[...1 lines deleted...]
-      <c r="M115" s="75"/>
+      <c r="K115" s="74"/>
+      <c r="L115" s="74"/>
+      <c r="M115" s="74"/>
     </row>
     <row r="116" spans="1:13" s="13" customFormat="1">
       <c r="A116" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B116" s="84" t="s">
+      <c r="B116" s="83" t="s">
         <v>61</v>
       </c>
       <c r="C116" s="26" t="s">
         <v>61</v>
       </c>
       <c r="D116" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="E116" s="60"/>
-      <c r="F116" s="60"/>
+      <c r="E116" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F116" s="59"/>
       <c r="G116" s="26"/>
       <c r="H116" s="26"/>
       <c r="I116" s="26"/>
       <c r="J116" s="26"/>
       <c r="K116" s="26"/>
       <c r="L116" s="45"/>
       <c r="M116" s="43"/>
     </row>
     <row r="117" spans="1:13" s="13" customFormat="1">
       <c r="A117" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="B117" s="84">
+      <c r="B117" s="83">
         <v>10381</v>
       </c>
-      <c r="C117" s="75">
+      <c r="C117" s="74">
         <v>20995</v>
       </c>
-      <c r="D117" s="75">
+      <c r="D117" s="74">
         <v>32801</v>
       </c>
-      <c r="E117" s="60"/>
-[...1 lines deleted...]
-      <c r="G117" s="60"/>
+      <c r="E117" s="26">
+        <v>44298</v>
+      </c>
+      <c r="F117" s="59"/>
+      <c r="G117" s="59"/>
       <c r="H117" s="26"/>
       <c r="I117" s="26"/>
       <c r="J117" s="26"/>
-      <c r="K117" s="75"/>
-[...1 lines deleted...]
-      <c r="M117" s="75"/>
+      <c r="K117" s="74"/>
+      <c r="L117" s="74"/>
+      <c r="M117" s="74"/>
     </row>
     <row r="118" spans="1:13" s="13" customFormat="1">
       <c r="A118" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="B118" s="84">
+      <c r="B118" s="83">
         <v>0</v>
       </c>
-      <c r="C118" s="75">
+      <c r="C118" s="74">
         <v>1</v>
       </c>
-      <c r="D118" s="75">
+      <c r="D118" s="74">
         <v>1</v>
       </c>
-      <c r="E118" s="60"/>
-[...1 lines deleted...]
-      <c r="G118" s="60"/>
+      <c r="E118" s="26">
+        <v>1</v>
+      </c>
+      <c r="F118" s="59"/>
+      <c r="G118" s="59"/>
       <c r="H118" s="26"/>
       <c r="I118" s="26"/>
       <c r="J118" s="26"/>
-      <c r="K118" s="75"/>
-[...1 lines deleted...]
-      <c r="M118" s="75"/>
+      <c r="K118" s="74"/>
+      <c r="L118" s="74"/>
+      <c r="M118" s="74"/>
     </row>
     <row r="119" spans="1:13" s="13" customFormat="1">
       <c r="A119" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="B119" s="84">
+      <c r="B119" s="83">
         <v>73</v>
       </c>
-      <c r="C119" s="75">
+      <c r="C119" s="74">
         <v>128</v>
       </c>
-      <c r="D119" s="75">
+      <c r="D119" s="74">
         <v>205</v>
       </c>
-      <c r="E119" s="40"/>
+      <c r="E119" s="26">
+        <v>361</v>
+      </c>
       <c r="F119" s="40"/>
       <c r="G119" s="40"/>
       <c r="H119" s="40"/>
       <c r="I119" s="26"/>
       <c r="J119" s="26"/>
-      <c r="K119" s="75"/>
-[...1 lines deleted...]
-      <c r="M119" s="75"/>
+      <c r="K119" s="74"/>
+      <c r="L119" s="74"/>
+      <c r="M119" s="74"/>
     </row>
     <row r="120" spans="1:13" s="13" customFormat="1">
       <c r="A120" s="18"/>
       <c r="B120" s="8"/>
       <c r="C120" s="43"/>
-      <c r="D120" s="60"/>
-      <c r="E120" s="59"/>
+      <c r="D120" s="59"/>
+      <c r="E120" s="58"/>
       <c r="F120" s="6"/>
       <c r="G120" s="43"/>
       <c r="H120" s="43"/>
       <c r="I120" s="36"/>
       <c r="J120" s="43"/>
       <c r="K120" s="43"/>
       <c r="L120" s="43"/>
       <c r="M120" s="8"/>
     </row>
-    <row r="121" spans="1:13" ht="33.75">
+    <row r="121" spans="1:13" ht="31.8">
       <c r="A121" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B121" s="6"/>
       <c r="C121" s="36"/>
-      <c r="D121" s="60"/>
-      <c r="E121" s="60"/>
+      <c r="D121" s="59"/>
+      <c r="E121" s="59"/>
       <c r="F121" s="6"/>
       <c r="G121" s="36"/>
       <c r="H121" s="36"/>
       <c r="I121" s="36"/>
       <c r="J121" s="36"/>
       <c r="L121" s="36"/>
       <c r="M121" s="6"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B122" s="84">
+      <c r="B122" s="83">
         <v>9783</v>
       </c>
-      <c r="C122" s="75">
+      <c r="C122" s="74">
         <v>19843</v>
       </c>
-      <c r="D122" s="75">
+      <c r="D122" s="74">
         <v>31095</v>
       </c>
-      <c r="E122" s="60"/>
-[...1 lines deleted...]
-      <c r="G122" s="60"/>
+      <c r="E122" s="26">
+        <v>42027</v>
+      </c>
+      <c r="F122" s="59"/>
+      <c r="G122" s="59"/>
       <c r="H122" s="26"/>
       <c r="I122" s="26"/>
       <c r="J122" s="26"/>
-      <c r="K122" s="75"/>
-[...1 lines deleted...]
-      <c r="M122" s="75"/>
+      <c r="K122" s="74"/>
+      <c r="L122" s="74"/>
+      <c r="M122" s="74"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="B123" s="84">
+      <c r="B123" s="83">
         <v>9783</v>
       </c>
-      <c r="C123" s="75">
+      <c r="C123" s="74">
         <v>19843</v>
       </c>
-      <c r="D123" s="75">
+      <c r="D123" s="74">
         <v>31095</v>
       </c>
-      <c r="E123" s="60"/>
-[...1 lines deleted...]
-      <c r="G123" s="60"/>
+      <c r="E123" s="26">
+        <v>42027</v>
+      </c>
+      <c r="F123" s="59"/>
+      <c r="G123" s="59"/>
       <c r="H123" s="26"/>
       <c r="I123" s="26"/>
       <c r="J123" s="26"/>
-      <c r="K123" s="75"/>
-[...1 lines deleted...]
-      <c r="M123" s="75"/>
+      <c r="K123" s="74"/>
+      <c r="L123" s="74"/>
+      <c r="M123" s="74"/>
     </row>
     <row r="124" spans="1:13" ht="36.6" customHeight="1">
       <c r="A124" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B124" s="6"/>
       <c r="C124" s="36"/>
-      <c r="D124" s="59"/>
-      <c r="E124" s="60"/>
+      <c r="D124" s="58"/>
+      <c r="E124" s="59"/>
       <c r="F124" s="6"/>
       <c r="G124" s="36"/>
       <c r="H124" s="36"/>
       <c r="I124" s="26"/>
       <c r="J124" s="36"/>
       <c r="K124" s="36"/>
       <c r="L124" s="36"/>
       <c r="M124" s="6"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B125" s="84">
+      <c r="B125" s="83">
         <v>671</v>
       </c>
-      <c r="C125" s="75">
+      <c r="C125" s="74">
         <v>1281</v>
       </c>
-      <c r="D125" s="75">
+      <c r="D125" s="74">
         <v>1912</v>
       </c>
-      <c r="E125" s="60"/>
-[...1 lines deleted...]
-      <c r="G125" s="60"/>
+      <c r="E125" s="26">
+        <v>2633</v>
+      </c>
+      <c r="F125" s="59"/>
+      <c r="G125" s="59"/>
       <c r="H125" s="26"/>
       <c r="I125" s="26"/>
       <c r="J125" s="26"/>
-      <c r="K125" s="75"/>
-[...1 lines deleted...]
-      <c r="M125" s="75"/>
+      <c r="K125" s="74"/>
+      <c r="L125" s="74"/>
+      <c r="M125" s="74"/>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B126" s="84" t="s">
+      <c r="B126" s="83" t="s">
         <v>61</v>
       </c>
       <c r="C126" s="26" t="s">
         <v>61</v>
       </c>
       <c r="D126" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="E126" s="60"/>
-[...1 lines deleted...]
-      <c r="G126" s="60"/>
+      <c r="E126" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F126" s="59"/>
+      <c r="G126" s="59"/>
       <c r="H126" s="26"/>
       <c r="I126" s="26"/>
       <c r="J126" s="26"/>
       <c r="K126" s="26"/>
       <c r="L126" s="26"/>
       <c r="M126" s="26"/>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="B127" s="84">
+      <c r="B127" s="83">
         <v>598</v>
       </c>
-      <c r="C127" s="75">
+      <c r="C127" s="74">
         <v>1152</v>
       </c>
-      <c r="D127" s="75">
+      <c r="D127" s="74">
         <v>1706</v>
       </c>
-      <c r="E127" s="60"/>
-[...1 lines deleted...]
-      <c r="G127" s="60"/>
+      <c r="E127" s="26">
+        <v>2271</v>
+      </c>
+      <c r="F127" s="59"/>
+      <c r="G127" s="59"/>
       <c r="H127" s="26"/>
       <c r="I127" s="26"/>
       <c r="J127" s="26"/>
-      <c r="K127" s="75"/>
-[...1 lines deleted...]
-      <c r="M127" s="75"/>
+      <c r="K127" s="74"/>
+      <c r="L127" s="74"/>
+      <c r="M127" s="74"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="B128" s="84" t="s">
+      <c r="B128" s="83" t="s">
         <v>61</v>
       </c>
       <c r="C128" s="26">
         <v>1</v>
       </c>
-      <c r="D128" s="75">
+      <c r="D128" s="74">
         <v>1</v>
       </c>
-      <c r="E128" s="60"/>
-[...1 lines deleted...]
-      <c r="G128" s="60"/>
+      <c r="E128" s="26">
+        <v>1</v>
+      </c>
+      <c r="F128" s="59"/>
+      <c r="G128" s="59"/>
       <c r="H128" s="26"/>
       <c r="I128" s="26"/>
       <c r="J128" s="26"/>
-      <c r="K128" s="75"/>
-[...1 lines deleted...]
-      <c r="M128" s="75"/>
+      <c r="K128" s="74"/>
+      <c r="L128" s="74"/>
+      <c r="M128" s="74"/>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="B129" s="84">
+      <c r="B129" s="83">
         <v>73</v>
       </c>
-      <c r="C129" s="75">
+      <c r="C129" s="74">
         <v>128</v>
       </c>
-      <c r="D129" s="75">
+      <c r="D129" s="74">
         <v>205</v>
       </c>
-      <c r="E129" s="40"/>
+      <c r="E129" s="26">
+        <v>361</v>
+      </c>
       <c r="F129" s="40"/>
       <c r="G129" s="40"/>
       <c r="H129" s="40"/>
       <c r="I129" s="26"/>
       <c r="J129" s="26"/>
-      <c r="K129" s="75"/>
-[...1 lines deleted...]
-      <c r="M129" s="75"/>
+      <c r="K129" s="74"/>
+      <c r="L129" s="74"/>
+      <c r="M129" s="74"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="11"/>
       <c r="B130" s="12"/>
       <c r="C130" s="36"/>
-      <c r="D130" s="59"/>
-      <c r="E130" s="59"/>
+      <c r="D130" s="58"/>
+      <c r="E130" s="60"/>
       <c r="G130" s="36"/>
       <c r="H130" s="36"/>
       <c r="I130" s="43"/>
       <c r="J130" s="43"/>
       <c r="K130" s="43"/>
       <c r="L130" s="36"/>
       <c r="M130" s="6"/>
     </row>
-    <row r="131" spans="1:13" ht="56.25">
+    <row r="131" spans="1:13" ht="42">
       <c r="A131" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B131" s="6"/>
       <c r="C131" s="36"/>
-      <c r="D131" s="60"/>
-      <c r="E131" s="60"/>
+      <c r="D131" s="59"/>
+      <c r="E131" s="58"/>
       <c r="F131" s="6"/>
       <c r="G131" s="36"/>
       <c r="H131" s="36"/>
       <c r="I131" s="36"/>
       <c r="J131" s="36"/>
       <c r="K131" s="36"/>
       <c r="L131" s="36"/>
       <c r="M131" s="6"/>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B132" s="84">
+      <c r="B132" s="83">
         <v>379</v>
       </c>
-      <c r="C132" s="75">
+      <c r="C132" s="74">
         <v>851</v>
       </c>
-      <c r="D132" s="75">
+      <c r="D132" s="74">
         <v>1304</v>
       </c>
-      <c r="E132" s="60"/>
-[...1 lines deleted...]
-      <c r="G132" s="60"/>
+      <c r="E132" s="26">
+        <v>1753</v>
+      </c>
+      <c r="F132" s="59"/>
+      <c r="G132" s="59"/>
       <c r="H132" s="26"/>
       <c r="I132" s="26"/>
       <c r="J132" s="26"/>
-      <c r="K132" s="75"/>
-[...1 lines deleted...]
-      <c r="M132" s="75"/>
+      <c r="K132" s="74"/>
+      <c r="L132" s="74"/>
+      <c r="M132" s="74"/>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B133" s="84">
+      <c r="B133" s="83">
         <v>350</v>
       </c>
-      <c r="C133" s="75">
+      <c r="C133" s="74">
         <v>790</v>
       </c>
-      <c r="D133" s="75">
+      <c r="D133" s="74">
         <v>1212</v>
       </c>
-      <c r="E133" s="60"/>
-[...1 lines deleted...]
-      <c r="G133" s="60"/>
+      <c r="E133" s="26">
+        <v>1630</v>
+      </c>
+      <c r="F133" s="59"/>
+      <c r="G133" s="59"/>
       <c r="H133" s="26"/>
       <c r="I133" s="26"/>
       <c r="J133" s="26"/>
-      <c r="K133" s="75"/>
-[...1 lines deleted...]
-      <c r="M133" s="75"/>
+      <c r="K133" s="74"/>
+      <c r="L133" s="74"/>
+      <c r="M133" s="74"/>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="B134" s="84">
+      <c r="B134" s="83">
         <v>29</v>
       </c>
-      <c r="C134" s="75">
-[...2 lines deleted...]
-      <c r="D134" s="75">
+      <c r="C134" s="74">
+        <v>61</v>
+      </c>
+      <c r="D134" s="74">
         <v>92</v>
       </c>
-      <c r="E134" s="60"/>
-[...1 lines deleted...]
-      <c r="G134" s="60"/>
+      <c r="E134" s="26">
+        <v>123</v>
+      </c>
+      <c r="F134" s="59"/>
+      <c r="G134" s="59"/>
       <c r="H134" s="26"/>
       <c r="I134" s="26"/>
       <c r="J134" s="26"/>
-      <c r="K134" s="75"/>
-[...1 lines deleted...]
-      <c r="M134" s="75"/>
+      <c r="K134" s="74"/>
+      <c r="L134" s="74"/>
+      <c r="M134" s="74"/>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B135" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C135" s="26" t="s">
         <v>61</v>
       </c>
       <c r="D135" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="E135" s="60"/>
-[...1 lines deleted...]
-      <c r="G135" s="60"/>
+      <c r="E135" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F135" s="59"/>
+      <c r="G135" s="59"/>
       <c r="H135" s="26"/>
       <c r="I135" s="26"/>
       <c r="J135" s="26"/>
-      <c r="K135" s="75"/>
-[...1 lines deleted...]
-      <c r="M135" s="75"/>
+      <c r="K135" s="74"/>
+      <c r="L135" s="74"/>
+      <c r="M135" s="74"/>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="11"/>
       <c r="B136" s="12"/>
-      <c r="C136" s="59"/>
-[...1 lines deleted...]
-      <c r="E136" s="60"/>
+      <c r="C136" s="58"/>
+      <c r="D136" s="58"/>
+      <c r="E136" s="59"/>
       <c r="F136" s="6"/>
       <c r="G136" s="36"/>
       <c r="I136" s="36"/>
       <c r="K136" s="43"/>
       <c r="L136" s="36"/>
       <c r="M136" s="6"/>
     </row>
-    <row r="137" spans="1:13" ht="22.5">
+    <row r="137" spans="1:13" ht="21.6">
       <c r="A137" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B137" s="6"/>
-      <c r="C137" s="59"/>
-[...1 lines deleted...]
-      <c r="E137" s="60"/>
+      <c r="C137" s="58"/>
+      <c r="D137" s="58"/>
+      <c r="E137" s="59"/>
       <c r="F137" s="6"/>
       <c r="G137" s="36"/>
       <c r="H137" s="36"/>
       <c r="I137" s="36"/>
       <c r="J137" s="36"/>
       <c r="L137" s="36"/>
       <c r="M137" s="6"/>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B138" s="84">
+      <c r="B138" s="83">
         <v>40</v>
       </c>
-      <c r="C138" s="75">
+      <c r="C138" s="74">
         <v>77</v>
       </c>
-      <c r="D138" s="75">
+      <c r="D138" s="74">
         <v>115</v>
       </c>
-      <c r="E138" s="60"/>
-[...1 lines deleted...]
-      <c r="G138" s="60"/>
+      <c r="E138" s="26">
+        <v>152</v>
+      </c>
+      <c r="F138" s="59"/>
+      <c r="G138" s="59"/>
       <c r="H138" s="26"/>
       <c r="I138" s="26"/>
       <c r="J138" s="26"/>
-      <c r="K138" s="75"/>
-[...1 lines deleted...]
-      <c r="M138" s="75"/>
+      <c r="K138" s="74"/>
+      <c r="L138" s="74"/>
+      <c r="M138" s="74"/>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B139" s="84">
+      <c r="B139" s="83">
         <v>40</v>
       </c>
-      <c r="C139" s="75">
+      <c r="C139" s="74">
         <v>77</v>
       </c>
-      <c r="D139" s="75">
+      <c r="D139" s="74">
         <v>115</v>
       </c>
-      <c r="E139" s="60"/>
-[...1 lines deleted...]
-      <c r="G139" s="60"/>
+      <c r="E139" s="26">
+        <v>152</v>
+      </c>
+      <c r="F139" s="59"/>
+      <c r="G139" s="59"/>
       <c r="H139" s="26"/>
       <c r="I139" s="26"/>
       <c r="J139" s="26"/>
-      <c r="K139" s="75"/>
-[...1 lines deleted...]
-      <c r="M139" s="75"/>
+      <c r="K139" s="74"/>
+      <c r="L139" s="74"/>
+      <c r="M139" s="74"/>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="11"/>
       <c r="B140" s="12"/>
       <c r="C140" s="36"/>
-      <c r="D140" s="59"/>
-      <c r="E140" s="60"/>
+      <c r="D140" s="58"/>
+      <c r="E140" s="59"/>
       <c r="F140" s="13"/>
       <c r="I140" s="45"/>
       <c r="J140" s="45"/>
       <c r="K140" s="43"/>
       <c r="M140" s="6"/>
     </row>
-    <row r="141" spans="1:13" ht="45">
+    <row r="141" spans="1:13" ht="42">
       <c r="A141" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" s="36"/>
-      <c r="D141" s="60"/>
-      <c r="E141" s="60"/>
+      <c r="D141" s="59"/>
+      <c r="E141" s="59"/>
       <c r="F141" s="6"/>
       <c r="G141" s="36"/>
       <c r="H141" s="36"/>
       <c r="I141" s="45"/>
       <c r="J141" s="45"/>
       <c r="L141" s="36"/>
       <c r="M141" s="6"/>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B142" s="84">
+      <c r="B142" s="83">
         <v>226</v>
       </c>
-      <c r="C142" s="75">
+      <c r="C142" s="74">
         <v>533</v>
       </c>
-      <c r="D142" s="75">
+      <c r="D142" s="74">
         <v>820</v>
       </c>
-      <c r="E142" s="60"/>
-[...1 lines deleted...]
-      <c r="G142" s="60"/>
+      <c r="E142" s="26">
+        <v>1103</v>
+      </c>
+      <c r="F142" s="59"/>
+      <c r="G142" s="59"/>
       <c r="H142" s="26"/>
       <c r="I142" s="26"/>
       <c r="J142" s="26"/>
-      <c r="K142" s="75"/>
-[...1 lines deleted...]
-      <c r="M142" s="75"/>
+      <c r="K142" s="74"/>
+      <c r="L142" s="74"/>
+      <c r="M142" s="74"/>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B143" s="84">
+      <c r="B143" s="83">
         <v>197</v>
       </c>
-      <c r="C143" s="75">
+      <c r="C143" s="74">
         <v>472</v>
       </c>
-      <c r="D143" s="75">
+      <c r="D143" s="74">
         <v>728</v>
       </c>
-      <c r="E143" s="60"/>
-[...1 lines deleted...]
-      <c r="G143" s="60"/>
+      <c r="E143" s="26">
+        <v>980</v>
+      </c>
+      <c r="F143" s="59"/>
+      <c r="G143" s="59"/>
       <c r="H143" s="26"/>
       <c r="I143" s="26"/>
       <c r="J143" s="26"/>
-      <c r="K143" s="75"/>
-[...1 lines deleted...]
-      <c r="M143" s="75"/>
+      <c r="K143" s="74"/>
+      <c r="L143" s="74"/>
+      <c r="M143" s="74"/>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="B144" s="84">
+      <c r="B144" s="83">
         <v>29</v>
       </c>
-      <c r="C144" s="75">
-[...2 lines deleted...]
-      <c r="D144" s="75">
+      <c r="C144" s="74">
+        <v>61</v>
+      </c>
+      <c r="D144" s="74">
         <v>92</v>
       </c>
-      <c r="E144" s="60"/>
-[...1 lines deleted...]
-      <c r="G144" s="60"/>
+      <c r="E144" s="26">
+        <v>123</v>
+      </c>
+      <c r="F144" s="59"/>
+      <c r="G144" s="59"/>
       <c r="H144" s="26"/>
       <c r="I144" s="26"/>
       <c r="J144" s="26"/>
-      <c r="K144" s="75"/>
-[...1 lines deleted...]
-      <c r="M144" s="75"/>
+      <c r="K144" s="74"/>
+      <c r="L144" s="74"/>
+      <c r="M144" s="74"/>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B145" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C145" s="26" t="s">
         <v>61</v>
       </c>
       <c r="D145" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="E145" s="60"/>
-[...1 lines deleted...]
-      <c r="G145" s="60"/>
+      <c r="E145" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F145" s="59"/>
+      <c r="G145" s="59"/>
       <c r="H145" s="26"/>
       <c r="I145" s="26"/>
       <c r="J145" s="26"/>
-      <c r="K145" s="75"/>
-[...1 lines deleted...]
-      <c r="M145" s="75"/>
+      <c r="K145" s="74"/>
+      <c r="L145" s="74"/>
+      <c r="M145" s="74"/>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="11"/>
       <c r="B146" s="12"/>
       <c r="C146" s="36"/>
-      <c r="D146" s="60"/>
-[...1 lines deleted...]
-      <c r="G146" s="59"/>
+      <c r="D146" s="59"/>
+      <c r="E146" s="26"/>
+      <c r="G146" s="58"/>
       <c r="I146" s="43"/>
-      <c r="J146" s="74"/>
+      <c r="J146" s="73"/>
       <c r="K146" s="45"/>
       <c r="M146" s="26"/>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B147" s="6"/>
       <c r="C147" s="36"/>
-      <c r="D147" s="60"/>
-      <c r="E147" s="60"/>
+      <c r="D147" s="59"/>
+      <c r="E147" s="58"/>
       <c r="F147" s="6"/>
-      <c r="G147" s="59"/>
+      <c r="G147" s="58"/>
       <c r="H147" s="36"/>
       <c r="I147" s="36"/>
-      <c r="J147" s="59"/>
+      <c r="J147" s="58"/>
       <c r="L147" s="36"/>
       <c r="M147" s="36"/>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B148" s="84">
+      <c r="B148" s="83">
         <v>2094</v>
       </c>
-      <c r="C148" s="75">
+      <c r="C148" s="74">
         <v>4111</v>
       </c>
-      <c r="D148" s="75">
+      <c r="D148" s="74">
         <v>6419</v>
       </c>
-      <c r="E148" s="60"/>
-[...1 lines deleted...]
-      <c r="G148" s="60"/>
+      <c r="E148" s="26">
+        <v>8459</v>
+      </c>
+      <c r="F148" s="59"/>
+      <c r="G148" s="59"/>
       <c r="H148" s="26"/>
       <c r="I148" s="26"/>
       <c r="J148" s="26"/>
-      <c r="K148" s="75"/>
-[...1 lines deleted...]
-      <c r="M148" s="75"/>
+      <c r="K148" s="74"/>
+      <c r="L148" s="74"/>
+      <c r="M148" s="74"/>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B149" s="84">
+      <c r="B149" s="83">
         <v>33</v>
       </c>
-      <c r="C149" s="75">
+      <c r="C149" s="74">
         <v>59</v>
       </c>
-      <c r="D149" s="75">
+      <c r="D149" s="74">
         <v>85</v>
       </c>
-      <c r="E149" s="60"/>
-[...1 lines deleted...]
-      <c r="G149" s="60"/>
+      <c r="E149" s="26">
+        <v>111</v>
+      </c>
+      <c r="F149" s="59"/>
+      <c r="G149" s="59"/>
       <c r="H149" s="26"/>
       <c r="I149" s="26"/>
       <c r="J149" s="26"/>
-      <c r="K149" s="75"/>
-[...1 lines deleted...]
-      <c r="M149" s="75"/>
+      <c r="K149" s="74"/>
+      <c r="L149" s="74"/>
+      <c r="M149" s="74"/>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="B150" s="84">
+      <c r="B150" s="83">
         <v>7</v>
       </c>
-      <c r="C150" s="75">
+      <c r="C150" s="74">
         <v>14</v>
       </c>
-      <c r="D150" s="75">
+      <c r="D150" s="74">
         <v>20</v>
       </c>
-      <c r="E150" s="60"/>
-      <c r="F150" s="60"/>
+      <c r="E150" s="26">
+        <v>27</v>
+      </c>
+      <c r="F150" s="59"/>
       <c r="G150" s="26"/>
       <c r="H150" s="26"/>
       <c r="I150" s="26"/>
       <c r="J150" s="26"/>
-      <c r="K150" s="75"/>
-[...1 lines deleted...]
-      <c r="M150" s="75"/>
+      <c r="K150" s="74"/>
+      <c r="L150" s="74"/>
+      <c r="M150" s="74"/>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="B151" s="84">
+      <c r="B151" s="83">
         <v>26</v>
       </c>
-      <c r="C151" s="75">
+      <c r="C151" s="74">
         <v>53</v>
       </c>
-      <c r="D151" s="75">
+      <c r="D151" s="74">
         <v>79</v>
       </c>
-      <c r="E151" s="60"/>
-[...1 lines deleted...]
-      <c r="G151" s="60"/>
+      <c r="E151" s="26">
+        <v>105</v>
+      </c>
+      <c r="F151" s="59"/>
+      <c r="G151" s="59"/>
       <c r="H151" s="26"/>
       <c r="I151" s="26"/>
       <c r="J151" s="26"/>
-      <c r="K151" s="75"/>
-[...1 lines deleted...]
-      <c r="M151" s="75"/>
+      <c r="K151" s="74"/>
+      <c r="L151" s="74"/>
+      <c r="M151" s="74"/>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B152" s="84">
+      <c r="B152" s="83">
         <v>210</v>
       </c>
-      <c r="C152" s="75">
+      <c r="C152" s="74">
         <v>422</v>
       </c>
-      <c r="D152" s="75">
+      <c r="D152" s="74">
         <v>633</v>
       </c>
-      <c r="E152" s="60"/>
-[...1 lines deleted...]
-      <c r="G152" s="60"/>
+      <c r="E152" s="26">
+        <v>844</v>
+      </c>
+      <c r="F152" s="59"/>
+      <c r="G152" s="59"/>
       <c r="H152" s="26"/>
       <c r="I152" s="26"/>
       <c r="J152" s="26"/>
-      <c r="K152" s="75"/>
-[...1 lines deleted...]
-      <c r="M152" s="75"/>
+      <c r="K152" s="74"/>
+      <c r="L152" s="74"/>
+      <c r="M152" s="74"/>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="B153" s="84">
+      <c r="B153" s="83">
         <v>138</v>
       </c>
-      <c r="C153" s="75">
+      <c r="C153" s="74">
         <v>276</v>
       </c>
-      <c r="D153" s="75">
+      <c r="D153" s="74">
         <v>414</v>
       </c>
-      <c r="E153" s="60"/>
-[...1 lines deleted...]
-      <c r="G153" s="60"/>
+      <c r="E153" s="26">
+        <v>552</v>
+      </c>
+      <c r="F153" s="59"/>
+      <c r="G153" s="59"/>
       <c r="H153" s="26"/>
       <c r="I153" s="26"/>
       <c r="J153" s="26"/>
-      <c r="K153" s="75"/>
-[...1 lines deleted...]
-      <c r="M153" s="75"/>
+      <c r="K153" s="74"/>
+      <c r="L153" s="74"/>
+      <c r="M153" s="74"/>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="B154" s="84">
+      <c r="B154" s="83">
         <v>27</v>
       </c>
-      <c r="C154" s="75">
+      <c r="C154" s="74">
         <v>54</v>
       </c>
-      <c r="D154" s="75">
+      <c r="D154" s="74">
         <v>81</v>
       </c>
-      <c r="E154" s="60"/>
-[...1 lines deleted...]
-      <c r="G154" s="60"/>
+      <c r="E154" s="26">
+        <v>108</v>
+      </c>
+      <c r="F154" s="59"/>
+      <c r="G154" s="59"/>
       <c r="H154" s="26"/>
       <c r="I154" s="26"/>
       <c r="J154" s="26"/>
-      <c r="K154" s="75"/>
-[...1 lines deleted...]
-      <c r="M154" s="75"/>
+      <c r="K154" s="74"/>
+      <c r="L154" s="74"/>
+      <c r="M154" s="74"/>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="B155" s="84">
+      <c r="B155" s="83">
         <v>218</v>
       </c>
-      <c r="C155" s="75">
+      <c r="C155" s="74">
         <v>441</v>
       </c>
-      <c r="D155" s="75">
+      <c r="D155" s="74">
         <v>665</v>
       </c>
-      <c r="E155" s="60"/>
-[...1 lines deleted...]
-      <c r="G155" s="60"/>
+      <c r="E155" s="26">
+        <v>888</v>
+      </c>
+      <c r="F155" s="59"/>
+      <c r="G155" s="59"/>
       <c r="H155" s="26"/>
       <c r="I155" s="26"/>
       <c r="J155" s="26"/>
-      <c r="K155" s="75"/>
-[...1 lines deleted...]
-      <c r="M155" s="75"/>
+      <c r="K155" s="74"/>
+      <c r="L155" s="74"/>
+      <c r="M155" s="74"/>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="B156" s="84">
+      <c r="B156" s="83">
         <v>32</v>
       </c>
-      <c r="C156" s="75">
+      <c r="C156" s="74">
         <v>64</v>
       </c>
-      <c r="D156" s="75">
+      <c r="D156" s="74">
         <v>96</v>
       </c>
-      <c r="E156" s="60"/>
-[...1 lines deleted...]
-      <c r="G156" s="60"/>
+      <c r="E156" s="26">
+        <v>129</v>
+      </c>
+      <c r="F156" s="59"/>
+      <c r="G156" s="59"/>
       <c r="H156" s="26"/>
       <c r="I156" s="26"/>
       <c r="J156" s="26"/>
-      <c r="K156" s="75"/>
-[...1 lines deleted...]
-      <c r="M156" s="75"/>
+      <c r="K156" s="74"/>
+      <c r="L156" s="74"/>
+      <c r="M156" s="74"/>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="B157" s="84">
+      <c r="B157" s="83">
         <v>189</v>
       </c>
-      <c r="C157" s="75">
+      <c r="C157" s="74">
         <v>404</v>
       </c>
-      <c r="D157" s="75">
+      <c r="D157" s="74">
         <v>619</v>
       </c>
-      <c r="E157" s="60"/>
-[...1 lines deleted...]
-      <c r="G157" s="60"/>
+      <c r="E157" s="26">
+        <v>834</v>
+      </c>
+      <c r="F157" s="59"/>
+      <c r="G157" s="59"/>
       <c r="H157" s="26"/>
       <c r="I157" s="26"/>
       <c r="J157" s="26"/>
-      <c r="K157" s="75"/>
-[...1 lines deleted...]
-      <c r="M157" s="75"/>
+      <c r="K157" s="74"/>
+      <c r="L157" s="74"/>
+      <c r="M157" s="74"/>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="11" t="s">
         <v>68</v>
       </c>
-      <c r="B158" s="84">
+      <c r="B158" s="83">
         <v>62</v>
       </c>
-      <c r="C158" s="75">
+      <c r="C158" s="74">
         <v>123</v>
       </c>
-      <c r="D158" s="75">
+      <c r="D158" s="74">
         <v>185</v>
       </c>
-      <c r="E158" s="60"/>
-[...1 lines deleted...]
-      <c r="G158" s="60"/>
+      <c r="E158" s="26">
+        <v>246</v>
+      </c>
+      <c r="F158" s="59"/>
+      <c r="G158" s="59"/>
       <c r="H158" s="26"/>
       <c r="I158" s="26"/>
       <c r="J158" s="26"/>
-      <c r="K158" s="75"/>
-[...1 lines deleted...]
-      <c r="M158" s="75"/>
+      <c r="K158" s="74"/>
+      <c r="L158" s="74"/>
+      <c r="M158" s="74"/>
     </row>
     <row r="159" spans="1:13" ht="18" customHeight="1">
       <c r="A159" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="B159" s="84">
+      <c r="B159" s="83">
         <v>1152</v>
       </c>
-      <c r="C159" s="75">
+      <c r="C159" s="74">
         <v>2201</v>
       </c>
-      <c r="D159" s="75">
+      <c r="D159" s="74">
         <v>3542</v>
       </c>
-      <c r="E159" s="60"/>
-[...1 lines deleted...]
-      <c r="G159" s="60"/>
+      <c r="E159" s="26">
+        <v>4615</v>
+      </c>
+      <c r="F159" s="59"/>
+      <c r="G159" s="59"/>
       <c r="H159" s="26"/>
       <c r="I159" s="26"/>
       <c r="J159" s="26"/>
-      <c r="K159" s="75"/>
-[...1 lines deleted...]
-      <c r="M159" s="75"/>
+      <c r="K159" s="74"/>
+      <c r="L159" s="74"/>
+      <c r="M159" s="74"/>
     </row>
     <row r="160" spans="1:13" ht="30" customHeight="1">
       <c r="A160" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B160" s="21"/>
       <c r="C160" s="26"/>
-      <c r="D160" s="60"/>
-      <c r="E160" s="71"/>
+      <c r="D160" s="59"/>
+      <c r="E160" s="70"/>
       <c r="F160" s="21"/>
       <c r="G160" s="26"/>
       <c r="H160" s="26"/>
       <c r="I160" s="26"/>
       <c r="J160" s="26"/>
       <c r="K160" s="21"/>
       <c r="L160" s="26"/>
       <c r="M160" s="26"/>
     </row>
     <row r="161" spans="1:13" ht="18" customHeight="1">
       <c r="A161" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="B161" s="84">
+      <c r="B161" s="83">
         <v>574</v>
       </c>
-      <c r="C161" s="75">
+      <c r="C161" s="74">
         <v>1230</v>
       </c>
-      <c r="D161" s="75">
+      <c r="D161" s="74">
         <v>1695</v>
       </c>
-      <c r="E161" s="60"/>
-[...1 lines deleted...]
-      <c r="G161" s="60"/>
+      <c r="E161" s="26">
+        <v>2104</v>
+      </c>
+      <c r="F161" s="59"/>
+      <c r="G161" s="59"/>
       <c r="H161" s="26"/>
       <c r="I161" s="26"/>
       <c r="J161" s="26"/>
-      <c r="K161" s="75"/>
-[...1 lines deleted...]
-      <c r="M161" s="75"/>
+      <c r="K161" s="74"/>
+      <c r="L161" s="74"/>
+      <c r="M161" s="74"/>
     </row>
     <row r="162" spans="1:13" ht="18" customHeight="1">
       <c r="A162" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B162" s="84" t="s">
+      <c r="B162" s="83" t="s">
         <v>61</v>
       </c>
       <c r="C162" s="26" t="s">
         <v>61</v>
       </c>
       <c r="D162" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="E162" s="26"/>
+      <c r="E162" s="26" t="s">
+        <v>61</v>
+      </c>
       <c r="F162" s="26"/>
       <c r="G162" s="26"/>
       <c r="H162" s="26"/>
       <c r="I162" s="26"/>
       <c r="J162" s="26"/>
       <c r="K162" s="26"/>
       <c r="L162" s="26"/>
       <c r="M162" s="26"/>
     </row>
     <row r="163" spans="1:13" ht="18" customHeight="1">
       <c r="A163" s="11" t="s">
         <v>73</v>
       </c>
       <c r="B163" s="36">
         <v>475</v>
       </c>
-      <c r="C163" s="75">
+      <c r="C163" s="74">
         <v>1078</v>
       </c>
-      <c r="D163" s="75">
+      <c r="D163" s="74">
         <v>1490</v>
       </c>
-      <c r="E163" s="60"/>
-      <c r="F163" s="60"/>
+      <c r="E163" s="26">
+        <v>1847</v>
+      </c>
+      <c r="F163" s="59"/>
       <c r="G163" s="26"/>
       <c r="H163" s="26"/>
       <c r="I163" s="26"/>
       <c r="J163" s="26"/>
-      <c r="K163" s="75"/>
-[...1 lines deleted...]
-      <c r="M163" s="75"/>
+      <c r="K163" s="74"/>
+      <c r="L163" s="74"/>
+      <c r="M163" s="74"/>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B164" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C164" s="26" t="s">
         <v>61</v>
       </c>
       <c r="D164" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="E164" s="60"/>
-[...1 lines deleted...]
-      <c r="G164" s="60"/>
+      <c r="E164" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F164" s="59"/>
+      <c r="G164" s="59"/>
       <c r="H164" s="26"/>
       <c r="I164" s="26"/>
       <c r="J164" s="26"/>
-      <c r="K164" s="75"/>
-[...3 lines deleted...]
-    <row r="165" spans="1:13" s="13" customFormat="1" ht="17.45" customHeight="1">
+      <c r="K164" s="74"/>
+      <c r="L164" s="74"/>
+      <c r="M164" s="74"/>
+    </row>
+    <row r="165" spans="1:13" s="13" customFormat="1" ht="17.399999999999999" customHeight="1">
       <c r="A165" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="B165" s="84">
+      <c r="B165" s="83">
         <v>13</v>
       </c>
-      <c r="C165" s="75">
+      <c r="C165" s="74">
         <v>27</v>
       </c>
-      <c r="D165" s="75">
+      <c r="D165" s="74">
         <v>40</v>
       </c>
-      <c r="E165" s="60"/>
-[...1 lines deleted...]
-      <c r="G165" s="60"/>
+      <c r="E165" s="26">
+        <v>53</v>
+      </c>
+      <c r="F165" s="59"/>
+      <c r="G165" s="59"/>
       <c r="H165" s="26"/>
       <c r="I165" s="26"/>
       <c r="J165" s="26"/>
-      <c r="K165" s="75"/>
-[...1 lines deleted...]
-      <c r="M165" s="75"/>
+      <c r="K165" s="74"/>
+      <c r="L165" s="74"/>
+      <c r="M165" s="74"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="B166" s="84">
+      <c r="B166" s="83">
         <v>86</v>
       </c>
-      <c r="C166" s="75">
+      <c r="C166" s="74">
         <v>125</v>
       </c>
-      <c r="D166" s="75">
+      <c r="D166" s="74">
         <v>165</v>
       </c>
-      <c r="E166" s="60"/>
-[...1 lines deleted...]
-      <c r="G166" s="60"/>
+      <c r="E166" s="26">
+        <v>204</v>
+      </c>
+      <c r="F166" s="59"/>
+      <c r="G166" s="59"/>
       <c r="H166" s="26"/>
       <c r="I166" s="26"/>
       <c r="J166" s="26"/>
-      <c r="K166" s="75"/>
-[...1 lines deleted...]
-      <c r="M166" s="75"/>
+      <c r="K166" s="74"/>
+      <c r="L166" s="74"/>
+      <c r="M166" s="74"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B167" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C167" s="26" t="s">
         <v>61</v>
       </c>
       <c r="D167" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="E167" s="60"/>
-[...1 lines deleted...]
-      <c r="G167" s="60"/>
+      <c r="E167" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="F167" s="59"/>
+      <c r="G167" s="59"/>
       <c r="H167" s="26"/>
       <c r="I167" s="26"/>
       <c r="J167" s="26"/>
-      <c r="K167" s="75"/>
-[...4 lines deleted...]
-      <c r="A168" s="2" t="s">
+      <c r="K167" s="74"/>
+      <c r="L167" s="74"/>
+      <c r="M167" s="74"/>
+    </row>
+    <row r="168" spans="1:13">
+      <c r="A168" s="9"/>
+      <c r="B168" s="36"/>
+      <c r="C168" s="26"/>
+      <c r="D168" s="26"/>
+      <c r="E168" s="60"/>
+      <c r="F168" s="59"/>
+      <c r="G168" s="59"/>
+      <c r="H168" s="26"/>
+      <c r="I168" s="26"/>
+      <c r="J168" s="26"/>
+      <c r="K168" s="74"/>
+      <c r="L168" s="74"/>
+      <c r="M168" s="74"/>
+    </row>
+    <row r="169" spans="1:13" ht="36.6" customHeight="1">
+      <c r="A169" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B168" s="8"/>
-[...13 lines deleted...]
-      <c r="A169" s="7" t="s">
+      <c r="B169" s="8"/>
+      <c r="C169" s="43"/>
+      <c r="D169" s="59"/>
+      <c r="E169" s="26"/>
+      <c r="F169" s="8"/>
+      <c r="G169" s="43"/>
+      <c r="H169" s="43"/>
+      <c r="I169" s="43"/>
+      <c r="J169" s="43"/>
+      <c r="K169" s="8"/>
+      <c r="L169" s="43"/>
+      <c r="M169" s="8"/>
+    </row>
+    <row r="170" spans="1:13">
+      <c r="A170" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B169" s="84">
+      <c r="B170" s="83">
         <v>4243</v>
       </c>
-      <c r="C169" s="75">
+      <c r="C170" s="74">
         <v>6944</v>
       </c>
-      <c r="D169" s="75">
+      <c r="D170" s="74">
         <v>9609</v>
       </c>
-      <c r="E169" s="60"/>
-[...24 lines deleted...]
-      <c r="G170" s="60"/>
+      <c r="E170" s="26">
+        <v>12918</v>
+      </c>
+      <c r="F170" s="59"/>
+      <c r="G170" s="59"/>
       <c r="H170" s="26"/>
       <c r="I170" s="26"/>
       <c r="J170" s="26"/>
-      <c r="K170" s="75"/>
-[...18 lines deleted...]
-      <c r="G171" s="60"/>
+      <c r="K170" s="74"/>
+      <c r="L170" s="74"/>
+      <c r="M170" s="74"/>
+    </row>
+    <row r="171" spans="1:13" ht="18.600000000000001" customHeight="1">
+      <c r="A171" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B171" s="83">
+        <v>4243</v>
+      </c>
+      <c r="C171" s="74">
+        <v>6943</v>
+      </c>
+      <c r="D171" s="74">
+        <v>9608</v>
+      </c>
+      <c r="E171" s="26">
+        <v>12917</v>
+      </c>
+      <c r="F171" s="59"/>
+      <c r="G171" s="59"/>
       <c r="H171" s="26"/>
       <c r="I171" s="26"/>
       <c r="J171" s="26"/>
-      <c r="K171" s="75"/>
-[...1 lines deleted...]
-      <c r="M171" s="75"/>
+      <c r="K171" s="74"/>
+      <c r="L171" s="74"/>
+      <c r="M171" s="74"/>
     </row>
     <row r="172" spans="1:13">
-      <c r="A172" s="11"/>
-[...5 lines deleted...]
-      <c r="G172" s="26"/>
+      <c r="A172" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="B172" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C172" s="74">
+        <v>1</v>
+      </c>
+      <c r="D172" s="74">
+        <v>1</v>
+      </c>
+      <c r="E172" s="26">
+        <v>1</v>
+      </c>
+      <c r="F172" s="59"/>
+      <c r="G172" s="59"/>
       <c r="H172" s="26"/>
       <c r="I172" s="26"/>
       <c r="J172" s="26"/>
-      <c r="K172" s="47"/>
-[...6 lines deleted...]
-      </c>
+      <c r="K172" s="74"/>
+      <c r="L172" s="74"/>
+      <c r="M172" s="74"/>
+    </row>
+    <row r="173" spans="1:13">
+      <c r="A173" s="11"/>
       <c r="B173" s="21"/>
       <c r="C173" s="26"/>
-      <c r="D173" s="60"/>
-      <c r="E173" s="59"/>
+      <c r="D173" s="59"/>
+      <c r="E173" s="26"/>
       <c r="F173" s="21"/>
       <c r="G173" s="26"/>
       <c r="H173" s="26"/>
       <c r="I173" s="26"/>
       <c r="J173" s="26"/>
       <c r="K173" s="47"/>
       <c r="L173" s="26"/>
-      <c r="M173" s="36"/>
-[...16 lines deleted...]
-      <c r="G174" s="60"/>
+      <c r="M173" s="43"/>
+    </row>
+    <row r="174" spans="1:13" ht="33.6" customHeight="1">
+      <c r="A174" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B174" s="21"/>
+      <c r="C174" s="26"/>
+      <c r="D174" s="59"/>
+      <c r="E174" s="58"/>
+      <c r="F174" s="21"/>
+      <c r="G174" s="26"/>
       <c r="H174" s="26"/>
       <c r="I174" s="26"/>
       <c r="J174" s="26"/>
-      <c r="K174" s="75"/>
-[...1 lines deleted...]
-      <c r="M174" s="75"/>
+      <c r="K174" s="47"/>
+      <c r="L174" s="26"/>
+      <c r="M174" s="36"/>
     </row>
     <row r="175" spans="1:13">
-      <c r="A175" s="9" t="s">
-[...13 lines deleted...]
-      <c r="G175" s="60"/>
+      <c r="A175" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B175" s="83">
+        <v>1678</v>
+      </c>
+      <c r="C175" s="74">
+        <v>3755</v>
+      </c>
+      <c r="D175" s="74">
+        <v>5824</v>
+      </c>
+      <c r="E175" s="26">
+        <v>7938</v>
+      </c>
+      <c r="F175" s="59"/>
+      <c r="G175" s="59"/>
       <c r="H175" s="26"/>
       <c r="I175" s="26"/>
       <c r="J175" s="26"/>
-      <c r="K175" s="75"/>
-[...1 lines deleted...]
-      <c r="M175" s="75"/>
+      <c r="K175" s="74"/>
+      <c r="L175" s="74"/>
+      <c r="M175" s="74"/>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="9" t="s">
-        <v>81</v>
-[...12 lines deleted...]
-      <c r="G176" s="21"/>
+        <v>18</v>
+      </c>
+      <c r="B176" s="83">
+        <v>26</v>
+      </c>
+      <c r="C176" s="74">
+        <v>64</v>
+      </c>
+      <c r="D176" s="74">
+        <v>94</v>
+      </c>
+      <c r="E176" s="26">
+        <v>123</v>
+      </c>
+      <c r="F176" s="59"/>
+      <c r="G176" s="59"/>
       <c r="H176" s="26"/>
       <c r="I176" s="26"/>
       <c r="J176" s="26"/>
-      <c r="K176" s="75"/>
-[...1 lines deleted...]
-      <c r="M176" s="75"/>
+      <c r="K176" s="74"/>
+      <c r="L176" s="74"/>
+      <c r="M176" s="74"/>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" s="9" t="s">
-        <v>79</v>
-[...7 lines deleted...]
-      <c r="D177" s="75">
+        <v>81</v>
+      </c>
+      <c r="B177" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C177" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="D177" s="74">
         <v>0</v>
       </c>
-      <c r="E177" s="21"/>
+      <c r="E177" s="26">
+        <v>0</v>
+      </c>
       <c r="F177" s="21"/>
       <c r="G177" s="21"/>
       <c r="H177" s="26"/>
       <c r="I177" s="26"/>
       <c r="J177" s="26"/>
-      <c r="K177" s="75"/>
+      <c r="K177" s="74"/>
       <c r="L177" s="26"/>
-      <c r="M177" s="75"/>
+      <c r="M177" s="74"/>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" s="9" t="s">
-        <v>63</v>
-[...12 lines deleted...]
-      <c r="G178" s="60"/>
+        <v>79</v>
+      </c>
+      <c r="B178" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C178" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="D178" s="74">
+        <v>0</v>
+      </c>
+      <c r="E178" s="26">
+        <v>0</v>
+      </c>
+      <c r="F178" s="21"/>
+      <c r="G178" s="21"/>
       <c r="H178" s="26"/>
       <c r="I178" s="26"/>
       <c r="J178" s="26"/>
-      <c r="K178" s="75"/>
-[...1 lines deleted...]
-      <c r="M178" s="75"/>
+      <c r="K178" s="74"/>
+      <c r="L178" s="26"/>
+      <c r="M178" s="74"/>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="9" t="s">
-        <v>65</v>
-[...12 lines deleted...]
-      <c r="G179" s="60"/>
+        <v>63</v>
+      </c>
+      <c r="B179" s="83">
+        <v>91</v>
+      </c>
+      <c r="C179" s="74">
+        <v>211</v>
+      </c>
+      <c r="D179" s="74">
+        <v>331</v>
+      </c>
+      <c r="E179" s="26">
+        <v>450</v>
+      </c>
+      <c r="F179" s="59"/>
+      <c r="G179" s="59"/>
       <c r="H179" s="26"/>
       <c r="I179" s="26"/>
       <c r="J179" s="26"/>
-      <c r="K179" s="75"/>
-[...3 lines deleted...]
-    <row r="180" spans="1:13" s="13" customFormat="1">
+      <c r="K179" s="74"/>
+      <c r="L179" s="74"/>
+      <c r="M179" s="74"/>
+    </row>
+    <row r="180" spans="1:13">
       <c r="A180" s="9" t="s">
-        <v>67</v>
-[...12 lines deleted...]
-      <c r="G180" s="60"/>
+        <v>65</v>
+      </c>
+      <c r="B180" s="83">
+        <v>1409</v>
+      </c>
+      <c r="C180" s="74">
+        <v>3148</v>
+      </c>
+      <c r="D180" s="74">
+        <v>4886</v>
+      </c>
+      <c r="E180" s="26">
+        <v>6670</v>
+      </c>
+      <c r="F180" s="59"/>
+      <c r="G180" s="59"/>
       <c r="H180" s="26"/>
       <c r="I180" s="26"/>
       <c r="J180" s="26"/>
-      <c r="K180" s="75"/>
-[...3 lines deleted...]
-    <row r="181" spans="1:13">
+      <c r="K180" s="74"/>
+      <c r="L180" s="74"/>
+      <c r="M180" s="74"/>
+    </row>
+    <row r="181" spans="1:13" s="13" customFormat="1">
       <c r="A181" s="9" t="s">
-        <v>69</v>
-[...12 lines deleted...]
-      <c r="G181" s="60"/>
+        <v>67</v>
+      </c>
+      <c r="B181" s="83">
+        <v>48</v>
+      </c>
+      <c r="C181" s="74">
+        <v>117</v>
+      </c>
+      <c r="D181" s="74">
+        <v>187</v>
+      </c>
+      <c r="E181" s="26">
+        <v>257</v>
+      </c>
+      <c r="F181" s="59"/>
+      <c r="G181" s="59"/>
       <c r="H181" s="26"/>
       <c r="I181" s="26"/>
       <c r="J181" s="26"/>
-      <c r="K181" s="75"/>
-[...1 lines deleted...]
-      <c r="M181" s="75"/>
+      <c r="K181" s="74"/>
+      <c r="L181" s="74"/>
+      <c r="M181" s="74"/>
     </row>
     <row r="182" spans="1:13">
-      <c r="A182" s="1"/>
-[...5 lines deleted...]
-      <c r="G182" s="26"/>
+      <c r="A182" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B182" s="83">
+        <v>104</v>
+      </c>
+      <c r="C182" s="74">
+        <v>215</v>
+      </c>
+      <c r="D182" s="74">
+        <v>326</v>
+      </c>
+      <c r="E182" s="26">
+        <v>437</v>
+      </c>
+      <c r="F182" s="59"/>
+      <c r="G182" s="59"/>
       <c r="H182" s="26"/>
       <c r="I182" s="26"/>
       <c r="J182" s="26"/>
-      <c r="K182" s="47"/>
-[...7 lines deleted...]
-      <c r="B183" s="21"/>
+      <c r="K182" s="74"/>
+      <c r="L182" s="74"/>
+      <c r="M182" s="74"/>
+    </row>
+    <row r="183" spans="1:13">
+      <c r="A183" s="1"/>
+      <c r="B183" s="40"/>
       <c r="C183" s="26"/>
-      <c r="D183" s="60"/>
-      <c r="E183" s="60"/>
+      <c r="D183" s="59"/>
+      <c r="E183" s="59"/>
       <c r="F183" s="21"/>
       <c r="G183" s="26"/>
       <c r="H183" s="26"/>
       <c r="I183" s="26"/>
       <c r="J183" s="26"/>
       <c r="K183" s="47"/>
       <c r="L183" s="26"/>
-      <c r="M183" s="36"/>
+      <c r="M183" s="81"/>
     </row>
     <row r="184" spans="1:13">
-      <c r="A184" s="7" t="s">
-[...13 lines deleted...]
-      <c r="G184" s="60"/>
+      <c r="A184" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B184" s="21"/>
+      <c r="C184" s="26"/>
+      <c r="D184" s="59"/>
+      <c r="E184" s="59"/>
+      <c r="F184" s="21"/>
+      <c r="G184" s="26"/>
       <c r="H184" s="26"/>
       <c r="I184" s="26"/>
       <c r="J184" s="26"/>
-      <c r="K184" s="75"/>
-[...1 lines deleted...]
-      <c r="M184" s="75"/>
+      <c r="K184" s="47"/>
+      <c r="L184" s="26"/>
+      <c r="M184" s="36"/>
     </row>
     <row r="185" spans="1:13">
-      <c r="A185" s="9" t="s">
-[...13 lines deleted...]
-      <c r="G185" s="60"/>
+      <c r="A185" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B185" s="83">
+        <v>224</v>
+      </c>
+      <c r="C185" s="74">
+        <v>370</v>
+      </c>
+      <c r="D185" s="74">
+        <v>564</v>
+      </c>
+      <c r="E185" s="26">
+        <v>704</v>
+      </c>
+      <c r="F185" s="59"/>
+      <c r="G185" s="59"/>
       <c r="H185" s="26"/>
       <c r="I185" s="26"/>
       <c r="J185" s="26"/>
-      <c r="K185" s="75"/>
-[...1 lines deleted...]
-      <c r="M185" s="75"/>
+      <c r="K185" s="74"/>
+      <c r="L185" s="74"/>
+      <c r="M185" s="74"/>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" s="9" t="s">
-        <v>63</v>
-[...12 lines deleted...]
-      <c r="G186" s="60"/>
+        <v>62</v>
+      </c>
+      <c r="B186" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C186" s="74">
+        <v>1</v>
+      </c>
+      <c r="D186" s="74">
+        <v>1</v>
+      </c>
+      <c r="E186" s="26">
+        <v>2</v>
+      </c>
+      <c r="F186" s="59"/>
+      <c r="G186" s="59"/>
       <c r="H186" s="26"/>
       <c r="I186" s="26"/>
       <c r="J186" s="26"/>
-      <c r="K186" s="75"/>
-[...3 lines deleted...]
-    <row r="187" spans="1:13" s="13" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="K186" s="74"/>
+      <c r="L186" s="74"/>
+      <c r="M186" s="74"/>
+    </row>
+    <row r="187" spans="1:13">
       <c r="A187" s="9" t="s">
-        <v>65</v>
-[...12 lines deleted...]
-      <c r="G187" s="60"/>
+        <v>63</v>
+      </c>
+      <c r="B187" s="36">
+        <v>112</v>
+      </c>
+      <c r="C187" s="74">
+        <v>173</v>
+      </c>
+      <c r="D187" s="74">
+        <v>253</v>
+      </c>
+      <c r="E187" s="26">
+        <v>314</v>
+      </c>
+      <c r="F187" s="59"/>
+      <c r="G187" s="59"/>
       <c r="H187" s="26"/>
       <c r="I187" s="26"/>
       <c r="J187" s="26"/>
-      <c r="K187" s="75"/>
-[...3 lines deleted...]
-    <row r="188" spans="1:13">
+      <c r="K187" s="74"/>
+      <c r="L187" s="74"/>
+      <c r="M187" s="74"/>
+    </row>
+    <row r="188" spans="1:13" s="13" customFormat="1" ht="18.600000000000001" customHeight="1">
       <c r="A188" s="9" t="s">
-        <v>69</v>
-[...12 lines deleted...]
-      <c r="G188" s="60"/>
+        <v>65</v>
+      </c>
+      <c r="B188" s="83">
+        <v>1</v>
+      </c>
+      <c r="C188" s="74">
+        <v>2</v>
+      </c>
+      <c r="D188" s="74">
+        <v>2</v>
+      </c>
+      <c r="E188" s="26">
+        <v>2</v>
+      </c>
+      <c r="F188" s="59"/>
+      <c r="G188" s="59"/>
       <c r="H188" s="26"/>
       <c r="I188" s="26"/>
       <c r="J188" s="26"/>
-      <c r="K188" s="75"/>
-[...1 lines deleted...]
-      <c r="M188" s="75"/>
+      <c r="K188" s="74"/>
+      <c r="L188" s="74"/>
+      <c r="M188" s="74"/>
     </row>
     <row r="189" spans="1:13">
-      <c r="A189" s="1"/>
-[...5 lines deleted...]
-      <c r="G189" s="26"/>
+      <c r="A189" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B189" s="83">
+        <v>110</v>
+      </c>
+      <c r="C189" s="74">
+        <v>195</v>
+      </c>
+      <c r="D189" s="74">
+        <v>308</v>
+      </c>
+      <c r="E189" s="26">
+        <v>386</v>
+      </c>
+      <c r="F189" s="59"/>
+      <c r="G189" s="59"/>
       <c r="H189" s="26"/>
       <c r="I189" s="26"/>
       <c r="J189" s="26"/>
-      <c r="K189" s="47"/>
-[...10 lines deleted...]
-      <c r="E190" s="63"/>
+      <c r="K189" s="74"/>
+      <c r="L189" s="74"/>
+      <c r="M189" s="74"/>
+    </row>
+    <row r="190" spans="1:13">
+      <c r="A190" s="1"/>
+      <c r="B190" s="21"/>
+      <c r="C190" s="26"/>
+      <c r="D190" s="62"/>
+      <c r="E190" s="26"/>
       <c r="F190" s="21"/>
       <c r="G190" s="26"/>
       <c r="H190" s="26"/>
-      <c r="I190" s="44"/>
+      <c r="I190" s="26"/>
       <c r="J190" s="26"/>
       <c r="K190" s="47"/>
       <c r="L190" s="26"/>
       <c r="M190" s="26"/>
     </row>
-    <row r="191" spans="1:13">
-      <c r="A191" s="7" t="s">
+    <row r="191" spans="1:13" ht="52.2">
+      <c r="A191" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B191" s="40"/>
+      <c r="C191" s="60"/>
+      <c r="D191" s="62"/>
+      <c r="E191" s="58"/>
+      <c r="F191" s="21"/>
+      <c r="G191" s="26"/>
+      <c r="H191" s="26"/>
+      <c r="I191" s="44"/>
+      <c r="J191" s="26"/>
+      <c r="K191" s="47"/>
+      <c r="L191" s="26"/>
+      <c r="M191" s="26"/>
+    </row>
+    <row r="192" spans="1:13">
+      <c r="A192" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="B191" s="84">
+      <c r="B192" s="83">
         <v>89731</v>
       </c>
-      <c r="C191" s="75">
+      <c r="C192" s="74">
         <v>181413</v>
       </c>
-      <c r="D191" s="75">
+      <c r="D192" s="74">
         <v>265266</v>
       </c>
-      <c r="E191" s="60"/>
-[...24 lines deleted...]
-      <c r="G192" s="60"/>
+      <c r="E192" s="26">
+        <v>357021</v>
+      </c>
+      <c r="F192" s="59"/>
+      <c r="G192" s="59"/>
       <c r="H192" s="26"/>
       <c r="I192" s="26"/>
       <c r="J192" s="26"/>
-      <c r="K192" s="75"/>
-[...1 lines deleted...]
-      <c r="M192" s="75"/>
+      <c r="K192" s="74"/>
+      <c r="L192" s="74"/>
+      <c r="M192" s="74"/>
     </row>
     <row r="193" spans="1:13">
-      <c r="A193" s="11" t="s">
-[...13 lines deleted...]
-      <c r="G193" s="60"/>
+      <c r="A193" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B193" s="83">
+        <v>60119</v>
+      </c>
+      <c r="C193" s="74">
+        <v>124141</v>
+      </c>
+      <c r="D193" s="74">
+        <v>178226</v>
+      </c>
+      <c r="E193" s="26">
+        <v>242435</v>
+      </c>
+      <c r="F193" s="59"/>
+      <c r="G193" s="59"/>
       <c r="H193" s="26"/>
       <c r="I193" s="26"/>
       <c r="J193" s="26"/>
-      <c r="K193" s="75"/>
-[...1 lines deleted...]
-      <c r="M193" s="75"/>
+      <c r="K193" s="74"/>
+      <c r="L193" s="74"/>
+      <c r="M193" s="74"/>
     </row>
     <row r="194" spans="1:13">
-      <c r="A194" s="9" t="s">
-[...13 lines deleted...]
-      <c r="G194" s="60"/>
+      <c r="A194" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="B194" s="83">
+        <v>85</v>
+      </c>
+      <c r="C194" s="74">
+        <v>199</v>
+      </c>
+      <c r="D194" s="74">
+        <v>313</v>
+      </c>
+      <c r="E194" s="26">
+        <v>427</v>
+      </c>
+      <c r="F194" s="59"/>
+      <c r="G194" s="59"/>
       <c r="H194" s="26"/>
       <c r="I194" s="26"/>
       <c r="J194" s="26"/>
-      <c r="K194" s="75"/>
-[...1 lines deleted...]
-      <c r="M194" s="75"/>
+      <c r="K194" s="74"/>
+      <c r="L194" s="74"/>
+      <c r="M194" s="74"/>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" s="9" t="s">
-        <v>65</v>
-[...12 lines deleted...]
-      <c r="G195" s="60"/>
+        <v>62</v>
+      </c>
+      <c r="B195" s="83">
+        <v>83</v>
+      </c>
+      <c r="C195" s="74">
+        <v>295</v>
+      </c>
+      <c r="D195" s="74">
+        <v>506</v>
+      </c>
+      <c r="E195" s="26">
+        <v>717</v>
+      </c>
+      <c r="F195" s="59"/>
+      <c r="G195" s="59"/>
       <c r="H195" s="26"/>
       <c r="I195" s="26"/>
       <c r="J195" s="26"/>
-      <c r="K195" s="75"/>
-[...1 lines deleted...]
-      <c r="M195" s="75"/>
+      <c r="K195" s="74"/>
+      <c r="L195" s="74"/>
+      <c r="M195" s="74"/>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="9" t="s">
-        <v>66</v>
-[...12 lines deleted...]
-      <c r="G196" s="60"/>
+        <v>65</v>
+      </c>
+      <c r="B196" s="83">
+        <v>8236</v>
+      </c>
+      <c r="C196" s="74">
+        <v>16732</v>
+      </c>
+      <c r="D196" s="74">
+        <v>27335</v>
+      </c>
+      <c r="E196" s="26">
+        <v>35719</v>
+      </c>
+      <c r="F196" s="59"/>
+      <c r="G196" s="59"/>
       <c r="H196" s="26"/>
       <c r="I196" s="26"/>
       <c r="J196" s="26"/>
-      <c r="K196" s="75"/>
-[...18 lines deleted...]
-      <c r="G197" s="60"/>
+      <c r="K196" s="74"/>
+      <c r="L196" s="74"/>
+      <c r="M196" s="74"/>
+    </row>
+    <row r="197" spans="1:13">
+      <c r="A197" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="B197" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C197" s="74">
+        <v>151</v>
+      </c>
+      <c r="D197" s="74">
+        <v>302</v>
+      </c>
+      <c r="E197" s="26">
+        <v>453</v>
+      </c>
+      <c r="F197" s="59"/>
+      <c r="G197" s="59"/>
       <c r="H197" s="26"/>
       <c r="I197" s="26"/>
       <c r="J197" s="26"/>
-      <c r="K197" s="75"/>
-[...3 lines deleted...]
-    <row r="198" spans="1:13">
+      <c r="K197" s="74"/>
+      <c r="L197" s="74"/>
+      <c r="M197" s="74"/>
+    </row>
+    <row r="198" spans="1:13" s="13" customFormat="1">
       <c r="A198" s="11" t="s">
-        <v>68</v>
-[...12 lines deleted...]
-      <c r="G198" s="60"/>
+        <v>67</v>
+      </c>
+      <c r="B198" s="83">
+        <v>141</v>
+      </c>
+      <c r="C198" s="74">
+        <v>324</v>
+      </c>
+      <c r="D198" s="74">
+        <v>508</v>
+      </c>
+      <c r="E198" s="26">
+        <v>692</v>
+      </c>
+      <c r="F198" s="59"/>
+      <c r="G198" s="59"/>
       <c r="H198" s="26"/>
       <c r="I198" s="26"/>
       <c r="J198" s="26"/>
-      <c r="K198" s="75"/>
-[...1 lines deleted...]
-      <c r="M198" s="75"/>
+      <c r="K198" s="74"/>
+      <c r="L198" s="74"/>
+      <c r="M198" s="74"/>
     </row>
     <row r="199" spans="1:13">
-      <c r="A199" s="9" t="s">
-[...13 lines deleted...]
-      <c r="G199" s="60"/>
+      <c r="A199" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="B199" s="83">
+        <v>5089</v>
+      </c>
+      <c r="C199" s="74">
+        <v>10385</v>
+      </c>
+      <c r="D199" s="74">
+        <v>15681</v>
+      </c>
+      <c r="E199" s="26">
+        <v>20977</v>
+      </c>
+      <c r="F199" s="59"/>
+      <c r="G199" s="59"/>
       <c r="H199" s="26"/>
       <c r="I199" s="26"/>
       <c r="J199" s="26"/>
-      <c r="K199" s="75"/>
-[...1 lines deleted...]
-      <c r="M199" s="75"/>
+      <c r="K199" s="74"/>
+      <c r="L199" s="74"/>
+      <c r="M199" s="74"/>
     </row>
     <row r="200" spans="1:13">
-      <c r="A200" s="1"/>
-[...11 lines deleted...]
-      <c r="M200" s="82"/>
+      <c r="A200" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B200" s="83">
+        <v>15978</v>
+      </c>
+      <c r="C200" s="74">
+        <v>29186</v>
+      </c>
+      <c r="D200" s="74">
+        <v>42394</v>
+      </c>
+      <c r="E200" s="26">
+        <v>55601</v>
+      </c>
+      <c r="F200" s="59"/>
+      <c r="G200" s="59"/>
+      <c r="H200" s="26"/>
+      <c r="I200" s="26"/>
+      <c r="J200" s="26"/>
+      <c r="K200" s="74"/>
+      <c r="L200" s="74"/>
+      <c r="M200" s="74"/>
     </row>
     <row r="201" spans="1:13">
-      <c r="A201" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B201" s="22"/>
+      <c r="A201" s="1"/>
+      <c r="B201" s="16"/>
       <c r="C201" s="28"/>
-      <c r="D201" s="63"/>
-      <c r="E201" s="63"/>
+      <c r="D201" s="64"/>
+      <c r="E201" s="62"/>
       <c r="F201" s="22"/>
       <c r="G201" s="28"/>
       <c r="H201" s="28"/>
       <c r="I201" s="28"/>
       <c r="J201" s="28"/>
-      <c r="K201" s="27"/>
+      <c r="K201" s="26"/>
       <c r="L201" s="28"/>
-      <c r="M201" s="27"/>
+      <c r="M201" s="81"/>
     </row>
     <row r="202" spans="1:13">
-      <c r="A202" s="7" t="s">
-[...13 lines deleted...]
-      <c r="G202" s="63"/>
+      <c r="A202" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B202" s="22"/>
+      <c r="C202" s="28"/>
+      <c r="D202" s="62"/>
+      <c r="E202" s="62"/>
+      <c r="F202" s="22"/>
+      <c r="G202" s="28"/>
       <c r="H202" s="28"/>
       <c r="I202" s="28"/>
       <c r="J202" s="28"/>
-      <c r="K202" s="77"/>
-[...1 lines deleted...]
-      <c r="M202" s="77"/>
+      <c r="K202" s="27"/>
+      <c r="L202" s="28"/>
+      <c r="M202" s="27"/>
     </row>
     <row r="203" spans="1:13">
-      <c r="A203" s="9" t="s">
-[...13 lines deleted...]
-      <c r="G203" s="63"/>
+      <c r="A203" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B203" s="84">
+        <v>395.1</v>
+      </c>
+      <c r="C203" s="76">
+        <v>496.3</v>
+      </c>
+      <c r="D203" s="76">
+        <v>651.1</v>
+      </c>
+      <c r="E203" s="28">
+        <v>861.2</v>
+      </c>
+      <c r="F203" s="62"/>
+      <c r="G203" s="62"/>
       <c r="H203" s="28"/>
       <c r="I203" s="28"/>
       <c r="J203" s="28"/>
-      <c r="K203" s="77"/>
-[...3 lines deleted...]
-    <row r="204" spans="1:13" ht="12.75" customHeight="1">
+      <c r="K203" s="76"/>
+      <c r="L203" s="76"/>
+      <c r="M203" s="76"/>
+    </row>
+    <row r="204" spans="1:13">
       <c r="A204" s="9" t="s">
-        <v>65</v>
-[...12 lines deleted...]
-      <c r="G204" s="63"/>
+        <v>62</v>
+      </c>
+      <c r="B204" s="84">
+        <v>49.9</v>
+      </c>
+      <c r="C204" s="76">
+        <v>101.4</v>
+      </c>
+      <c r="D204" s="76">
+        <v>137</v>
+      </c>
+      <c r="E204" s="28">
+        <v>210.8</v>
+      </c>
+      <c r="F204" s="62"/>
+      <c r="G204" s="62"/>
       <c r="H204" s="28"/>
       <c r="I204" s="28"/>
       <c r="J204" s="28"/>
-      <c r="K204" s="77"/>
-[...16 lines deleted...]
-      <c r="E205" s="62"/>
+      <c r="K204" s="76"/>
+      <c r="L204" s="76"/>
+      <c r="M204" s="76"/>
+    </row>
+    <row r="205" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A205" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B205" s="84">
+        <v>64.2</v>
+      </c>
+      <c r="C205" s="76">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="D205" s="76">
+        <v>124.1</v>
+      </c>
+      <c r="E205" s="28">
+        <v>179.4</v>
+      </c>
       <c r="F205" s="62"/>
       <c r="G205" s="62"/>
-      <c r="H205" s="61"/>
-[...1 lines deleted...]
-      <c r="J205" s="61"/>
+      <c r="H205" s="28"/>
+      <c r="I205" s="28"/>
+      <c r="J205" s="28"/>
       <c r="K205" s="76"/>
-      <c r="L205" s="28"/>
+      <c r="L205" s="76"/>
       <c r="M205" s="76"/>
     </row>
     <row r="206" spans="1:13">
-      <c r="A206" s="9" t="s">
+      <c r="A206" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B206" s="84" t="s">
+        <v>61</v>
+      </c>
+      <c r="C206" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="D206" s="76" t="s">
+        <v>61</v>
+      </c>
+      <c r="E206" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="F206" s="61"/>
+      <c r="G206" s="61"/>
+      <c r="H206" s="60"/>
+      <c r="I206" s="60"/>
+      <c r="J206" s="60"/>
+      <c r="K206" s="75"/>
+      <c r="L206" s="28"/>
+      <c r="M206" s="75"/>
+    </row>
+    <row r="207" spans="1:13">
+      <c r="A207" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="B206" s="85">
+      <c r="B207" s="84">
         <v>281</v>
       </c>
-      <c r="C206" s="77">
+      <c r="C207" s="76">
         <v>317</v>
       </c>
-      <c r="D206" s="77">
+      <c r="D207" s="76">
         <v>390</v>
       </c>
-      <c r="E206" s="63"/>
-[...16 lines deleted...]
-      <c r="G207" s="28"/>
+      <c r="E207" s="28">
+        <v>471</v>
+      </c>
+      <c r="F207" s="62"/>
+      <c r="G207" s="62"/>
       <c r="H207" s="28"/>
       <c r="I207" s="28"/>
       <c r="J207" s="28"/>
-      <c r="K207" s="48"/>
-[...7 lines deleted...]
-      <c r="B208" s="22"/>
+      <c r="K207" s="76"/>
+      <c r="L207" s="76"/>
+      <c r="M207" s="76"/>
+    </row>
+    <row r="208" spans="1:13">
+      <c r="A208" s="11"/>
+      <c r="B208" s="40"/>
       <c r="C208" s="28"/>
-      <c r="D208" s="63"/>
-      <c r="E208" s="63"/>
+      <c r="D208" s="64"/>
+      <c r="E208" s="28"/>
       <c r="F208" s="22"/>
       <c r="G208" s="28"/>
       <c r="H208" s="28"/>
       <c r="I208" s="28"/>
       <c r="J208" s="28"/>
       <c r="K208" s="48"/>
       <c r="L208" s="28"/>
-      <c r="M208" s="27"/>
-[...16 lines deleted...]
-      <c r="G209" s="63"/>
+      <c r="M208" s="36"/>
+    </row>
+    <row r="209" spans="1:13" ht="31.8">
+      <c r="A209" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B209" s="22"/>
+      <c r="C209" s="28"/>
+      <c r="D209" s="62"/>
+      <c r="E209" s="64"/>
+      <c r="F209" s="22"/>
+      <c r="G209" s="28"/>
       <c r="H209" s="28"/>
       <c r="I209" s="28"/>
       <c r="J209" s="28"/>
-      <c r="K209" s="77"/>
-[...1 lines deleted...]
-      <c r="M209" s="77"/>
+      <c r="K209" s="48"/>
+      <c r="L209" s="28"/>
+      <c r="M209" s="27"/>
     </row>
     <row r="210" spans="1:13">
-      <c r="A210" s="9" t="s">
-[...13 lines deleted...]
-      <c r="G210" s="63"/>
+      <c r="A210" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B210" s="84">
+        <v>542.79999999999995</v>
+      </c>
+      <c r="C210" s="76">
+        <v>1182.0999999999999</v>
+      </c>
+      <c r="D210" s="76">
+        <v>1825</v>
+      </c>
+      <c r="E210" s="28">
+        <v>2481.3000000000002</v>
+      </c>
+      <c r="F210" s="62"/>
+      <c r="G210" s="62"/>
       <c r="H210" s="28"/>
       <c r="I210" s="28"/>
       <c r="J210" s="28"/>
-      <c r="K210" s="77"/>
-[...1 lines deleted...]
-      <c r="M210" s="77"/>
+      <c r="K210" s="76"/>
+      <c r="L210" s="76"/>
+      <c r="M210" s="76"/>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" s="9" t="s">
-        <v>65</v>
-[...12 lines deleted...]
-      <c r="G211" s="63"/>
+        <v>62</v>
+      </c>
+      <c r="B211" s="84">
+        <v>17.3</v>
+      </c>
+      <c r="C211" s="76">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="D211" s="76">
+        <v>251.5</v>
+      </c>
+      <c r="E211" s="28">
+        <v>371.9</v>
+      </c>
+      <c r="F211" s="62"/>
+      <c r="G211" s="62"/>
       <c r="H211" s="28"/>
       <c r="I211" s="28"/>
       <c r="J211" s="28"/>
-      <c r="K211" s="77"/>
-[...18 lines deleted...]
-      <c r="G212" s="63"/>
+      <c r="K211" s="76"/>
+      <c r="L211" s="76"/>
+      <c r="M211" s="76"/>
+    </row>
+    <row r="212" spans="1:13">
+      <c r="A212" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B212" s="84">
+        <v>234</v>
+      </c>
+      <c r="C212" s="76">
+        <v>538</v>
+      </c>
+      <c r="D212" s="76">
+        <v>873</v>
+      </c>
+      <c r="E212" s="28">
+        <v>1255</v>
+      </c>
+      <c r="F212" s="62"/>
+      <c r="G212" s="62"/>
       <c r="H212" s="28"/>
       <c r="I212" s="28"/>
       <c r="J212" s="28"/>
-      <c r="K212" s="77"/>
-[...18 lines deleted...]
-      <c r="G213" s="63"/>
+      <c r="K212" s="76"/>
+      <c r="L212" s="76"/>
+      <c r="M212" s="76"/>
+    </row>
+    <row r="213" spans="1:13" s="38" customFormat="1" ht="12" customHeight="1">
+      <c r="A213" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B213" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="C213" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="D213" s="75" t="s">
+        <v>61</v>
+      </c>
+      <c r="E213" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="F213" s="62"/>
+      <c r="G213" s="62"/>
       <c r="H213" s="28"/>
       <c r="I213" s="28"/>
       <c r="J213" s="28"/>
-      <c r="K213" s="77"/>
-[...10 lines deleted...]
-      <c r="G214" s="28"/>
+      <c r="K213" s="76"/>
+      <c r="L213" s="76"/>
+      <c r="M213" s="76"/>
+    </row>
+    <row r="214" spans="1:13" s="38" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A214" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B214" s="84">
+        <v>291.5</v>
+      </c>
+      <c r="C214" s="76">
+        <v>506.4</v>
+      </c>
+      <c r="D214" s="76">
+        <v>700.5</v>
+      </c>
+      <c r="E214" s="28">
+        <v>854.4</v>
+      </c>
+      <c r="F214" s="62"/>
+      <c r="G214" s="62"/>
       <c r="H214" s="28"/>
       <c r="I214" s="28"/>
       <c r="J214" s="28"/>
-      <c r="K214" s="48"/>
-[...6 lines deleted...]
-      </c>
+      <c r="K214" s="76"/>
+      <c r="L214" s="76"/>
+      <c r="M214" s="76"/>
+    </row>
+    <row r="215" spans="1:13" s="38" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A215" s="66"/>
       <c r="B215" s="22"/>
       <c r="C215" s="28"/>
-      <c r="D215" s="65"/>
-      <c r="E215" s="63"/>
+      <c r="D215" s="64"/>
+      <c r="E215" s="62"/>
       <c r="F215" s="22"/>
       <c r="G215" s="28"/>
       <c r="H215" s="28"/>
       <c r="I215" s="28"/>
       <c r="J215" s="28"/>
       <c r="K215" s="48"/>
       <c r="L215" s="28"/>
       <c r="M215" s="28"/>
     </row>
-    <row r="216" spans="1:13" s="38" customFormat="1" ht="15" customHeight="1">
-[...14 lines deleted...]
-      <c r="G216" s="63"/>
+    <row r="216" spans="1:13" s="38" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A216" s="67" t="s">
+        <v>80</v>
+      </c>
+      <c r="B216" s="22"/>
+      <c r="C216" s="28"/>
+      <c r="D216" s="64"/>
+      <c r="E216" s="62"/>
+      <c r="F216" s="22"/>
+      <c r="G216" s="28"/>
       <c r="H216" s="28"/>
       <c r="I216" s="28"/>
       <c r="J216" s="28"/>
-      <c r="K216" s="77"/>
-[...18 lines deleted...]
-      <c r="G217" s="63"/>
+      <c r="K216" s="48"/>
+      <c r="L216" s="28"/>
+      <c r="M216" s="28"/>
+    </row>
+    <row r="217" spans="1:13" s="38" customFormat="1" ht="15" customHeight="1">
+      <c r="A217" s="68" t="s">
+        <v>71</v>
+      </c>
+      <c r="B217" s="84">
+        <v>461.3</v>
+      </c>
+      <c r="C217" s="76">
+        <v>1094</v>
+      </c>
+      <c r="D217" s="76">
+        <v>1814.5</v>
+      </c>
+      <c r="E217" s="28">
+        <v>2493.3000000000002</v>
+      </c>
+      <c r="F217" s="62"/>
+      <c r="G217" s="62"/>
       <c r="H217" s="28"/>
       <c r="I217" s="28"/>
       <c r="J217" s="28"/>
-      <c r="K217" s="77"/>
-[...3 lines deleted...]
-    <row r="218" spans="1:13">
+      <c r="K217" s="76"/>
+      <c r="L217" s="76"/>
+      <c r="M217" s="76"/>
+    </row>
+    <row r="218" spans="1:13" ht="19.2" customHeight="1">
       <c r="A218" s="39" t="s">
-        <v>65</v>
-[...12 lines deleted...]
-      <c r="G218" s="63"/>
+        <v>62</v>
+      </c>
+      <c r="B218" s="84">
+        <v>45.7</v>
+      </c>
+      <c r="C218" s="76">
+        <v>187.8</v>
+      </c>
+      <c r="D218" s="76">
+        <v>379.4</v>
+      </c>
+      <c r="E218" s="28">
+        <v>606</v>
+      </c>
+      <c r="F218" s="62"/>
+      <c r="G218" s="62"/>
       <c r="H218" s="28"/>
       <c r="I218" s="28"/>
       <c r="J218" s="28"/>
-      <c r="K218" s="77"/>
-[...1 lines deleted...]
-      <c r="M218" s="77"/>
+      <c r="K218" s="76"/>
+      <c r="L218" s="76"/>
+      <c r="M218" s="76"/>
     </row>
     <row r="219" spans="1:13">
-      <c r="A219" s="11" t="s">
-[...13 lines deleted...]
-      <c r="G219" s="63"/>
+      <c r="A219" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B219" s="84">
+        <v>415.6</v>
+      </c>
+      <c r="C219" s="76">
+        <v>804.8</v>
+      </c>
+      <c r="D219" s="76">
+        <v>1224.3</v>
+      </c>
+      <c r="E219" s="28">
+        <v>1585.2</v>
+      </c>
+      <c r="F219" s="62"/>
+      <c r="G219" s="62"/>
       <c r="H219" s="28"/>
       <c r="I219" s="28"/>
       <c r="J219" s="28"/>
-      <c r="K219" s="77"/>
-[...1 lines deleted...]
-      <c r="M219" s="77"/>
+      <c r="K219" s="76"/>
+      <c r="L219" s="76"/>
+      <c r="M219" s="76"/>
     </row>
     <row r="220" spans="1:13">
       <c r="A220" s="11" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B220" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="C220" s="77">
-[...7 lines deleted...]
-      <c r="G220" s="63"/>
+      <c r="C220" s="76">
+        <v>10</v>
+      </c>
+      <c r="D220" s="76">
+        <v>27.9</v>
+      </c>
+      <c r="E220" s="28">
+        <v>27.9</v>
+      </c>
+      <c r="F220" s="62"/>
+      <c r="G220" s="62"/>
       <c r="H220" s="28"/>
       <c r="I220" s="28"/>
       <c r="J220" s="28"/>
-      <c r="K220" s="77"/>
-[...12 lines deleted...]
-      <c r="G221" s="28"/>
+      <c r="K220" s="76"/>
+      <c r="L220" s="76"/>
+      <c r="M220" s="76"/>
+    </row>
+    <row r="221" spans="1:13">
+      <c r="A221" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="B221" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="C221" s="76">
+        <v>91.4</v>
+      </c>
+      <c r="D221" s="76">
+        <v>182.8</v>
+      </c>
+      <c r="E221" s="28">
+        <v>274.2</v>
+      </c>
+      <c r="F221" s="62"/>
+      <c r="G221" s="62"/>
       <c r="H221" s="28"/>
       <c r="I221" s="28"/>
       <c r="J221" s="28"/>
-      <c r="K221" s="48"/>
-[...1 lines deleted...]
-      <c r="M221" s="6"/>
+      <c r="K221" s="76"/>
+      <c r="L221" s="76"/>
+      <c r="M221" s="76"/>
     </row>
     <row r="222" spans="1:13">
-      <c r="A222" s="7" t="s">
-[...13 lines deleted...]
-      <c r="G222" s="63"/>
+      <c r="A222" s="11"/>
+      <c r="B222" s="22"/>
+      <c r="C222" s="76"/>
+      <c r="D222" s="76"/>
+      <c r="E222" s="28"/>
+      <c r="F222" s="62"/>
+      <c r="G222" s="62"/>
       <c r="H222" s="28"/>
       <c r="I222" s="28"/>
       <c r="J222" s="28"/>
-      <c r="K222" s="77"/>
-[...18 lines deleted...]
-      <c r="G223" s="63"/>
+      <c r="K222" s="76"/>
+      <c r="L222" s="76"/>
+      <c r="M222" s="76"/>
+    </row>
+    <row r="223" spans="1:13" ht="49.5" customHeight="1">
+      <c r="A223" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B223" s="22"/>
+      <c r="C223" s="28"/>
+      <c r="D223" s="62"/>
+      <c r="E223" s="62"/>
+      <c r="F223" s="22"/>
+      <c r="G223" s="28"/>
       <c r="H223" s="28"/>
       <c r="I223" s="28"/>
       <c r="J223" s="28"/>
-      <c r="K223" s="77"/>
-[...18 lines deleted...]
-      <c r="G224" s="63"/>
+      <c r="K223" s="48"/>
+      <c r="L223" s="28"/>
+      <c r="M223" s="6"/>
+    </row>
+    <row r="224" spans="1:13">
+      <c r="A224" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B224" s="84">
+        <v>12488.2</v>
+      </c>
+      <c r="C224" s="76">
+        <v>22701.599999999999</v>
+      </c>
+      <c r="D224" s="76">
+        <v>35221.800000000003</v>
+      </c>
+      <c r="E224" s="28">
+        <v>50214.3</v>
+      </c>
+      <c r="F224" s="62"/>
+      <c r="G224" s="62"/>
       <c r="H224" s="28"/>
       <c r="I224" s="28"/>
       <c r="J224" s="28"/>
-      <c r="K224" s="77"/>
-[...3 lines deleted...]
-    <row r="225" spans="1:13">
+      <c r="K224" s="76"/>
+      <c r="L224" s="76"/>
+      <c r="M224" s="76"/>
+    </row>
+    <row r="225" spans="1:13" ht="17.399999999999999" customHeight="1">
       <c r="A225" s="9" t="s">
-        <v>69</v>
-[...12 lines deleted...]
-      <c r="G225" s="63"/>
+        <v>65</v>
+      </c>
+      <c r="B225" s="84">
+        <v>8647.6</v>
+      </c>
+      <c r="C225" s="76">
+        <v>15749.2</v>
+      </c>
+      <c r="D225" s="76">
+        <v>23544.5</v>
+      </c>
+      <c r="E225" s="28">
+        <v>33466.199999999997</v>
+      </c>
+      <c r="F225" s="62"/>
+      <c r="G225" s="62"/>
       <c r="H225" s="28"/>
       <c r="I225" s="28"/>
       <c r="J225" s="28"/>
-      <c r="K225" s="77"/>
-[...10 lines deleted...]
-      <c r="G226" s="28"/>
+      <c r="K225" s="76"/>
+      <c r="L225" s="76"/>
+      <c r="M225" s="76"/>
+    </row>
+    <row r="226" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="A226" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B226" s="84" t="s">
+        <v>61</v>
+      </c>
+      <c r="C226" s="76">
+        <v>2.7</v>
+      </c>
+      <c r="D226" s="76">
+        <v>5.3</v>
+      </c>
+      <c r="E226" s="28">
+        <v>8</v>
+      </c>
+      <c r="F226" s="62"/>
+      <c r="G226" s="62"/>
       <c r="H226" s="28"/>
       <c r="I226" s="28"/>
       <c r="J226" s="28"/>
-      <c r="K226" s="48"/>
-[...18 lines deleted...]
-      <c r="M227" s="27"/>
+      <c r="K226" s="76"/>
+      <c r="L226" s="76"/>
+      <c r="M226" s="76"/>
+    </row>
+    <row r="227" spans="1:13">
+      <c r="A227" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B227" s="84">
+        <v>3840.6</v>
+      </c>
+      <c r="C227" s="76">
+        <v>6949.8</v>
+      </c>
+      <c r="D227" s="76">
+        <v>11671.9</v>
+      </c>
+      <c r="E227" s="28">
+        <v>16740.099999999999</v>
+      </c>
+      <c r="F227" s="62"/>
+      <c r="G227" s="62"/>
+      <c r="H227" s="28"/>
+      <c r="I227" s="28"/>
+      <c r="J227" s="28"/>
+      <c r="K227" s="76"/>
+      <c r="L227" s="76"/>
+      <c r="M227" s="76"/>
     </row>
     <row r="228" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A228" s="7" t="s">
-[...13 lines deleted...]
-      <c r="G228" s="63"/>
+      <c r="A228" s="11"/>
+      <c r="B228" s="22"/>
+      <c r="C228" s="76"/>
+      <c r="D228" s="64"/>
+      <c r="E228" s="28"/>
+      <c r="F228" s="22"/>
+      <c r="G228" s="28"/>
       <c r="H228" s="28"/>
       <c r="I228" s="28"/>
       <c r="J228" s="28"/>
-      <c r="K228" s="77"/>
-[...41 lines deleted...]
-      <c r="G230" s="63"/>
+      <c r="K228" s="48"/>
+      <c r="L228" s="28"/>
+      <c r="M228" s="36"/>
+    </row>
+    <row r="229" spans="1:13" ht="96.75" customHeight="1">
+      <c r="A229" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B229" s="15"/>
+      <c r="C229" s="45"/>
+      <c r="D229" s="62"/>
+      <c r="E229" s="64"/>
+      <c r="F229" s="6"/>
+      <c r="G229" s="64"/>
+      <c r="H229" s="37"/>
+      <c r="I229" s="36"/>
+      <c r="J229" s="36"/>
+      <c r="K229" s="45"/>
+      <c r="L229" s="36"/>
+      <c r="M229" s="27"/>
+    </row>
+    <row r="230" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A230" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B230" s="84">
+        <v>1748.5</v>
+      </c>
+      <c r="C230" s="76">
+        <v>4014.7</v>
+      </c>
+      <c r="D230" s="76">
+        <v>6179</v>
+      </c>
+      <c r="E230" s="28">
+        <v>8911.2000000000007</v>
+      </c>
+      <c r="F230" s="62"/>
+      <c r="G230" s="62"/>
       <c r="H230" s="28"/>
       <c r="I230" s="28"/>
       <c r="J230" s="28"/>
-      <c r="K230" s="77"/>
-[...11 lines deleted...]
-      <c r="H231" s="28"/>
+      <c r="K230" s="76"/>
+      <c r="L230" s="76"/>
+      <c r="M230" s="76"/>
+    </row>
+    <row r="231" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A231" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B231" s="84">
+        <v>47</v>
+      </c>
+      <c r="C231" s="76">
+        <v>283</v>
+      </c>
+      <c r="D231" s="76">
+        <v>528</v>
+      </c>
+      <c r="E231" s="28">
+        <v>853</v>
+      </c>
+      <c r="F231" s="22"/>
+      <c r="G231" s="22"/>
+      <c r="H231" s="22"/>
       <c r="I231" s="28"/>
       <c r="J231" s="28"/>
-      <c r="K231" s="48"/>
-[...18 lines deleted...]
-      <c r="M232" s="83"/>
+      <c r="K231" s="76"/>
+      <c r="L231" s="76"/>
+      <c r="M231" s="76"/>
+    </row>
+    <row r="232" spans="1:13">
+      <c r="A232" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B232" s="84">
+        <v>1701.5</v>
+      </c>
+      <c r="C232" s="76">
+        <v>3731.7</v>
+      </c>
+      <c r="D232" s="76">
+        <v>5651</v>
+      </c>
+      <c r="E232" s="28">
+        <v>8058.2</v>
+      </c>
+      <c r="F232" s="62"/>
+      <c r="G232" s="62"/>
+      <c r="H232" s="28"/>
+      <c r="I232" s="28"/>
+      <c r="J232" s="28"/>
+      <c r="K232" s="76"/>
+      <c r="L232" s="76"/>
+      <c r="M232" s="76"/>
     </row>
     <row r="233" spans="1:13">
-      <c r="A233" s="7" t="s">
-[...13 lines deleted...]
-      <c r="G233" s="63"/>
+      <c r="A233" s="18"/>
+      <c r="B233" s="22"/>
+      <c r="C233" s="28"/>
+      <c r="D233" s="62"/>
+      <c r="E233" s="64"/>
+      <c r="F233" s="64"/>
+      <c r="G233" s="28"/>
       <c r="H233" s="28"/>
       <c r="I233" s="28"/>
       <c r="J233" s="28"/>
-      <c r="K233" s="77"/>
-[...7 lines deleted...]
-      <c r="B234" s="85">
+      <c r="K233" s="48"/>
+      <c r="L233" s="28"/>
+      <c r="M233" s="36"/>
+    </row>
+    <row r="234" spans="1:13" ht="57" customHeight="1">
+      <c r="A234" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B234" s="17"/>
+      <c r="C234" s="36"/>
+      <c r="D234" s="65"/>
+      <c r="E234" s="59"/>
+      <c r="F234" s="6"/>
+      <c r="G234" s="36"/>
+      <c r="H234" s="36"/>
+      <c r="I234" s="36"/>
+      <c r="J234" s="64"/>
+      <c r="K234" s="36"/>
+      <c r="L234" s="36"/>
+      <c r="M234" s="82"/>
+    </row>
+    <row r="235" spans="1:13">
+      <c r="A235" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B235" s="84">
         <v>2115</v>
       </c>
-      <c r="C234" s="77">
+      <c r="C235" s="76">
         <v>4822</v>
       </c>
-      <c r="D234" s="77">
+      <c r="D235" s="76">
         <v>8645</v>
       </c>
-      <c r="E234" s="63"/>
-[...16 lines deleted...]
-      <c r="G235" s="28"/>
+      <c r="E235" s="28">
+        <v>10816</v>
+      </c>
+      <c r="F235" s="62"/>
+      <c r="G235" s="62"/>
       <c r="H235" s="28"/>
       <c r="I235" s="28"/>
       <c r="J235" s="28"/>
-      <c r="K235" s="28"/>
-[...12 lines deleted...]
-      <c r="G236" s="28"/>
+      <c r="K235" s="76"/>
+      <c r="L235" s="76"/>
+      <c r="M235" s="76"/>
+    </row>
+    <row r="236" spans="1:13">
+      <c r="A236" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B236" s="84">
+        <v>2115</v>
+      </c>
+      <c r="C236" s="76">
+        <v>4822</v>
+      </c>
+      <c r="D236" s="76">
+        <v>8645</v>
+      </c>
+      <c r="E236" s="28">
+        <v>10816</v>
+      </c>
+      <c r="F236" s="62"/>
+      <c r="G236" s="62"/>
       <c r="H236" s="28"/>
-      <c r="I236" s="45"/>
+      <c r="I236" s="28"/>
       <c r="J236" s="28"/>
-      <c r="K236" s="27"/>
-[...1 lines deleted...]
-      <c r="M236" s="28"/>
+      <c r="K236" s="76"/>
+      <c r="L236" s="76"/>
+      <c r="M236" s="76"/>
     </row>
     <row r="237" spans="1:13">
-      <c r="A237" s="14" t="s">
-[...13 lines deleted...]
-      <c r="G237" s="63"/>
+      <c r="A237" s="11"/>
+      <c r="B237" s="22"/>
+      <c r="C237" s="28"/>
+      <c r="D237" s="59"/>
+      <c r="E237" s="28"/>
+      <c r="F237" s="22"/>
+      <c r="G237" s="28"/>
       <c r="H237" s="28"/>
       <c r="I237" s="28"/>
       <c r="J237" s="28"/>
-      <c r="K237" s="77"/>
-[...17 lines deleted...]
-      <c r="F238" s="63"/>
+      <c r="K237" s="28"/>
+      <c r="L237" s="28"/>
+      <c r="M237" s="28"/>
+    </row>
+    <row r="238" spans="1:13" ht="42">
+      <c r="A238" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B238" s="22"/>
+      <c r="C238" s="28"/>
+      <c r="D238" s="58"/>
+      <c r="E238" s="64"/>
+      <c r="F238" s="22"/>
       <c r="G238" s="28"/>
       <c r="H238" s="28"/>
-      <c r="I238" s="28"/>
+      <c r="I238" s="45"/>
       <c r="J238" s="28"/>
-      <c r="K238" s="77"/>
-[...1 lines deleted...]
-      <c r="M238" s="77"/>
+      <c r="K238" s="27"/>
+      <c r="L238" s="27"/>
+      <c r="M238" s="28"/>
     </row>
     <row r="239" spans="1:13">
-      <c r="A239" s="11" t="s">
-[...13 lines deleted...]
-      <c r="G239" s="28"/>
+      <c r="A239" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="B239" s="84">
+        <v>5.2</v>
+      </c>
+      <c r="C239" s="76">
+        <v>16.2</v>
+      </c>
+      <c r="D239" s="76">
+        <v>27.2</v>
+      </c>
+      <c r="E239" s="28">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="F239" s="62"/>
+      <c r="G239" s="62"/>
       <c r="H239" s="28"/>
       <c r="I239" s="28"/>
       <c r="J239" s="28"/>
-      <c r="K239" s="77"/>
-[...1 lines deleted...]
-      <c r="M239" s="28"/>
+      <c r="K239" s="76"/>
+      <c r="L239" s="76"/>
+      <c r="M239" s="76"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="9" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B240" s="85" t="s">
+        <v>82</v>
+      </c>
+      <c r="B240" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C240" s="28" t="s">
         <v>61</v>
       </c>
       <c r="D240" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="E240" s="63"/>
-      <c r="F240" s="63"/>
+      <c r="E240" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="F240" s="62"/>
       <c r="G240" s="28"/>
       <c r="H240" s="28"/>
-      <c r="I240" s="45"/>
+      <c r="I240" s="28"/>
       <c r="J240" s="28"/>
-      <c r="K240" s="77"/>
-[...18 lines deleted...]
-      <c r="G241" s="63"/>
+      <c r="K240" s="76"/>
+      <c r="L240" s="76"/>
+      <c r="M240" s="76"/>
+    </row>
+    <row r="241" spans="1:13">
+      <c r="A241" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="B241" s="84" t="s">
+        <v>61</v>
+      </c>
+      <c r="C241" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="D241" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="E241" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="F241" s="62"/>
+      <c r="G241" s="28"/>
       <c r="H241" s="28"/>
       <c r="I241" s="28"/>
       <c r="J241" s="28"/>
-      <c r="K241" s="77"/>
+      <c r="K241" s="76"/>
       <c r="L241" s="28"/>
-      <c r="M241" s="77"/>
+      <c r="M241" s="28"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="9" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B242" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B242" s="84" t="s">
         <v>61</v>
       </c>
       <c r="C242" s="28" t="s">
         <v>61</v>
       </c>
       <c r="D242" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="E242" s="63"/>
-[...1 lines deleted...]
-      <c r="G242" s="63"/>
+      <c r="E242" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="F242" s="62"/>
+      <c r="G242" s="28"/>
       <c r="H242" s="28"/>
-      <c r="I242" s="28"/>
+      <c r="I242" s="45"/>
       <c r="J242" s="28"/>
-      <c r="K242" s="28"/>
-      <c r="L242" s="61"/>
+      <c r="K242" s="76"/>
+      <c r="L242" s="28"/>
       <c r="M242" s="28"/>
     </row>
-    <row r="243" spans="1:13">
+    <row r="243" spans="1:13" ht="15" customHeight="1">
       <c r="A243" s="9" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>3.3</v>
+        <v>65</v>
+      </c>
+      <c r="B243" s="84">
+        <v>4.2</v>
+      </c>
+      <c r="C243" s="76">
+        <v>12.9</v>
       </c>
       <c r="D243" s="28">
-        <v>5.6</v>
-[...3 lines deleted...]
-      <c r="G243" s="63"/>
+        <v>21.6</v>
+      </c>
+      <c r="E243" s="28">
+        <v>30.3</v>
+      </c>
+      <c r="F243" s="62"/>
+      <c r="G243" s="62"/>
       <c r="H243" s="28"/>
       <c r="I243" s="28"/>
       <c r="J243" s="28"/>
-      <c r="K243" s="77"/>
+      <c r="K243" s="76"/>
       <c r="L243" s="28"/>
-      <c r="M243" s="77"/>
-[...10 lines deleted...]
-      <c r="G244" s="28"/>
+      <c r="M243" s="76"/>
+    </row>
+    <row r="244" spans="1:13">
+      <c r="A244" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B244" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="C244" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="D244" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="E244" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="F244" s="62"/>
+      <c r="G244" s="62"/>
       <c r="H244" s="28"/>
       <c r="I244" s="28"/>
       <c r="J244" s="28"/>
-      <c r="K244" s="48"/>
-      <c r="L244" s="28"/>
+      <c r="K244" s="28"/>
+      <c r="L244" s="60"/>
       <c r="M244" s="28"/>
     </row>
     <row r="245" spans="1:13">
-      <c r="A245" s="7" t="s">
-[...13 lines deleted...]
-      <c r="G245" s="63"/>
+      <c r="A245" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B245" s="84">
+        <v>1</v>
+      </c>
+      <c r="C245" s="76">
+        <v>3.3</v>
+      </c>
+      <c r="D245" s="28">
+        <v>5.6</v>
+      </c>
+      <c r="E245" s="28">
+        <v>7.9</v>
+      </c>
+      <c r="F245" s="62"/>
+      <c r="G245" s="62"/>
       <c r="H245" s="28"/>
       <c r="I245" s="28"/>
       <c r="J245" s="28"/>
-      <c r="K245" s="77"/>
-[...17 lines deleted...]
-      <c r="F246" s="63"/>
+      <c r="K245" s="76"/>
+      <c r="L245" s="28"/>
+      <c r="M245" s="76"/>
+    </row>
+    <row r="246" spans="1:13" ht="69" customHeight="1">
+      <c r="A246" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B246" s="40"/>
+      <c r="C246" s="28"/>
+      <c r="D246" s="62"/>
+      <c r="E246" s="62"/>
+      <c r="F246" s="22"/>
       <c r="G246" s="28"/>
       <c r="H246" s="28"/>
       <c r="I246" s="28"/>
       <c r="J246" s="28"/>
-      <c r="K246" s="77"/>
-[...1 lines deleted...]
-      <c r="M246" s="77"/>
+      <c r="K246" s="48"/>
+      <c r="L246" s="28"/>
+      <c r="M246" s="28"/>
     </row>
     <row r="247" spans="1:13">
-      <c r="A247" s="9" t="s">
-[...13 lines deleted...]
-      <c r="G247" s="28"/>
+      <c r="A247" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B247" s="84">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C247" s="76">
+        <v>11.9</v>
+      </c>
+      <c r="D247" s="76">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="E247" s="28">
+        <v>26.9</v>
+      </c>
+      <c r="F247" s="62"/>
+      <c r="G247" s="62"/>
       <c r="H247" s="28"/>
-      <c r="I247" s="45"/>
+      <c r="I247" s="28"/>
       <c r="J247" s="28"/>
-      <c r="K247" s="28"/>
-[...1 lines deleted...]
-      <c r="M247" s="28"/>
+      <c r="K247" s="76"/>
+      <c r="L247" s="76"/>
+      <c r="M247" s="76"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="9" t="s">
-        <v>65</v>
-[...12 lines deleted...]
-      <c r="G248" s="63"/>
+        <v>82</v>
+      </c>
+      <c r="B248" s="84" t="s">
+        <v>61</v>
+      </c>
+      <c r="C248" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="D248" s="76" t="s">
+        <v>61</v>
+      </c>
+      <c r="E248" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="F248" s="62"/>
+      <c r="G248" s="28"/>
       <c r="H248" s="28"/>
       <c r="I248" s="28"/>
       <c r="J248" s="28"/>
-      <c r="K248" s="77"/>
-[...1 lines deleted...]
-      <c r="M248" s="77"/>
+      <c r="K248" s="76"/>
+      <c r="L248" s="76"/>
+      <c r="M248" s="76"/>
     </row>
     <row r="249" spans="1:13">
       <c r="A249" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B249" s="84" t="s">
+        <v>61</v>
+      </c>
+      <c r="C249" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="D249" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="E249" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="F249" s="62"/>
+      <c r="G249" s="28"/>
+      <c r="H249" s="28"/>
+      <c r="I249" s="45"/>
+      <c r="J249" s="28"/>
+      <c r="K249" s="28"/>
+      <c r="L249" s="28"/>
+      <c r="M249" s="28"/>
+    </row>
+    <row r="250" spans="1:13">
+      <c r="A250" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B250" s="84">
+        <v>3.4</v>
+      </c>
+      <c r="C250" s="76">
+        <v>10.3</v>
+      </c>
+      <c r="D250" s="76">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="E250" s="28">
+        <v>24</v>
+      </c>
+      <c r="F250" s="62"/>
+      <c r="G250" s="62"/>
+      <c r="H250" s="28"/>
+      <c r="I250" s="28"/>
+      <c r="J250" s="28"/>
+      <c r="K250" s="76"/>
+      <c r="L250" s="76"/>
+      <c r="M250" s="76"/>
+    </row>
+    <row r="251" spans="1:13">
+      <c r="A251" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="B249" s="85">
+      <c r="B251" s="84">
         <v>1</v>
       </c>
-      <c r="C249" s="77">
+      <c r="C251" s="76">
         <v>1.6</v>
       </c>
-      <c r="D249" s="77">
+      <c r="D251" s="76">
         <v>2.2999999999999998</v>
       </c>
-      <c r="E249" s="63"/>
-[...39 lines deleted...]
-      <c r="M251" s="6"/>
+      <c r="E251" s="28">
+        <v>2.9</v>
+      </c>
+      <c r="F251" s="62"/>
+      <c r="G251" s="62"/>
+      <c r="H251" s="28"/>
+      <c r="I251" s="28"/>
+      <c r="J251" s="28"/>
+      <c r="K251" s="76"/>
+      <c r="L251" s="76"/>
+      <c r="M251" s="76"/>
     </row>
     <row r="252" spans="1:13" s="13" customFormat="1">
-      <c r="A252" s="7" t="s">
-[...13 lines deleted...]
-      <c r="G252" s="60"/>
+      <c r="A252" s="1"/>
+      <c r="B252" s="21"/>
+      <c r="C252" s="26"/>
+      <c r="D252" s="62"/>
+      <c r="E252" s="64"/>
+      <c r="F252" s="21"/>
+      <c r="G252" s="26"/>
       <c r="H252" s="26"/>
       <c r="I252" s="26"/>
       <c r="J252" s="26"/>
-      <c r="K252" s="75"/>
-[...7 lines deleted...]
-      <c r="B253" s="84">
+      <c r="K252" s="47"/>
+      <c r="L252" s="26"/>
+      <c r="M252" s="10"/>
+    </row>
+    <row r="253" spans="1:13" s="13" customFormat="1" ht="46.95" customHeight="1">
+      <c r="A253" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B253" s="12"/>
+      <c r="C253" s="36"/>
+      <c r="D253" s="64"/>
+      <c r="E253" s="59"/>
+      <c r="F253" s="6"/>
+      <c r="G253" s="36"/>
+      <c r="H253" s="36"/>
+      <c r="I253" s="36"/>
+      <c r="J253" s="36"/>
+      <c r="K253" s="36"/>
+      <c r="L253" s="36"/>
+      <c r="M253" s="6"/>
+    </row>
+    <row r="254" spans="1:13" s="13" customFormat="1">
+      <c r="A254" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B254" s="83">
         <v>4601</v>
       </c>
-      <c r="C253" s="75">
+      <c r="C254" s="74">
         <v>10223</v>
       </c>
-      <c r="D253" s="75">
+      <c r="D254" s="74">
         <v>16012</v>
       </c>
-      <c r="E253" s="60"/>
-[...16 lines deleted...]
-      <c r="G254" s="26"/>
+      <c r="E254" s="26">
+        <v>20770</v>
+      </c>
+      <c r="F254" s="59"/>
+      <c r="G254" s="59"/>
       <c r="H254" s="26"/>
       <c r="I254" s="26"/>
       <c r="J254" s="26"/>
-      <c r="K254" s="47"/>
-[...12 lines deleted...]
-      <c r="G255" s="26"/>
+      <c r="K254" s="74"/>
+      <c r="L254" s="74"/>
+      <c r="M254" s="74"/>
+    </row>
+    <row r="255" spans="1:13" s="13" customFormat="1">
+      <c r="A255" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B255" s="83">
+        <v>4601</v>
+      </c>
+      <c r="C255" s="74">
+        <v>10223</v>
+      </c>
+      <c r="D255" s="74">
+        <v>16012</v>
+      </c>
+      <c r="E255" s="26">
+        <v>20770</v>
+      </c>
+      <c r="F255" s="59"/>
+      <c r="G255" s="59"/>
       <c r="H255" s="26"/>
       <c r="I255" s="26"/>
       <c r="J255" s="26"/>
-      <c r="K255" s="47"/>
-[...1 lines deleted...]
-      <c r="M255" s="26"/>
+      <c r="K255" s="74"/>
+      <c r="L255" s="74"/>
+      <c r="M255" s="74"/>
     </row>
     <row r="256" spans="1:13" s="13" customFormat="1">
-      <c r="A256" s="7" t="s">
-[...13 lines deleted...]
-      <c r="G256" s="60"/>
+      <c r="A256" s="11"/>
+      <c r="B256" s="21"/>
+      <c r="C256" s="26"/>
+      <c r="D256" s="59"/>
+      <c r="E256" s="26"/>
+      <c r="F256" s="21"/>
+      <c r="G256" s="26"/>
       <c r="H256" s="26"/>
       <c r="I256" s="26"/>
       <c r="J256" s="26"/>
-      <c r="K256" s="75"/>
-[...18 lines deleted...]
-      <c r="G257" s="60"/>
+      <c r="K256" s="47"/>
+      <c r="L256" s="26"/>
+      <c r="M256" s="26"/>
+    </row>
+    <row r="257" spans="1:13" s="13" customFormat="1" ht="42">
+      <c r="A257" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B257" s="21"/>
+      <c r="C257" s="26"/>
+      <c r="D257" s="59"/>
+      <c r="E257" s="58"/>
+      <c r="F257" s="21"/>
+      <c r="G257" s="26"/>
       <c r="H257" s="26"/>
       <c r="I257" s="26"/>
       <c r="J257" s="26"/>
-      <c r="K257" s="26"/>
-      <c r="L257" s="26"/>
+      <c r="K257" s="47"/>
+      <c r="L257" s="25"/>
       <c r="M257" s="26"/>
     </row>
     <row r="258" spans="1:13" s="13" customFormat="1">
-      <c r="A258" s="9" t="s">
-[...13 lines deleted...]
-      <c r="G258" s="60"/>
+      <c r="A258" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B258" s="83">
+        <v>4734379</v>
+      </c>
+      <c r="C258" s="74">
+        <v>10112945</v>
+      </c>
+      <c r="D258" s="74">
+        <v>16077478</v>
+      </c>
+      <c r="E258" s="26">
+        <v>21804922</v>
+      </c>
+      <c r="F258" s="59"/>
+      <c r="G258" s="59"/>
       <c r="H258" s="26"/>
       <c r="I258" s="26"/>
       <c r="J258" s="26"/>
-      <c r="K258" s="75"/>
-[...18 lines deleted...]
-      <c r="G259" s="60"/>
+      <c r="K258" s="74"/>
+      <c r="L258" s="74"/>
+      <c r="M258" s="74"/>
+    </row>
+    <row r="259" spans="1:13" s="13" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A259" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B259" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C259" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="D259" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="E259" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F259" s="59"/>
+      <c r="G259" s="59"/>
       <c r="H259" s="26"/>
       <c r="I259" s="26"/>
       <c r="J259" s="26"/>
-      <c r="K259" s="75"/>
-[...1 lines deleted...]
-      <c r="M259" s="75"/>
+      <c r="K259" s="26"/>
+      <c r="L259" s="26"/>
+      <c r="M259" s="26"/>
     </row>
     <row r="260" spans="1:13" s="13" customFormat="1">
       <c r="A260" s="9" t="s">
-        <v>69</v>
-[...12 lines deleted...]
-      <c r="G260" s="60"/>
+        <v>65</v>
+      </c>
+      <c r="B260" s="83">
+        <v>4140208</v>
+      </c>
+      <c r="C260" s="74">
+        <v>8883016</v>
+      </c>
+      <c r="D260" s="74">
+        <v>14404149</v>
+      </c>
+      <c r="E260" s="26">
+        <v>19612830</v>
+      </c>
+      <c r="F260" s="59"/>
+      <c r="G260" s="59"/>
       <c r="H260" s="26"/>
       <c r="I260" s="26"/>
       <c r="J260" s="26"/>
-      <c r="K260" s="75"/>
-[...4 lines deleted...]
-      <c r="A261" s="2" t="s">
+      <c r="K260" s="74"/>
+      <c r="L260" s="74"/>
+      <c r="M260" s="74"/>
+    </row>
+    <row r="261" spans="1:13" s="13" customFormat="1">
+      <c r="A261" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B261" s="83">
+        <v>16681</v>
+      </c>
+      <c r="C261" s="74">
+        <v>40657</v>
+      </c>
+      <c r="D261" s="74">
+        <v>64634</v>
+      </c>
+      <c r="E261" s="26">
+        <v>88610</v>
+      </c>
+      <c r="F261" s="59"/>
+      <c r="G261" s="59"/>
+      <c r="H261" s="26"/>
+      <c r="I261" s="26"/>
+      <c r="J261" s="26"/>
+      <c r="K261" s="74"/>
+      <c r="L261" s="74"/>
+      <c r="M261" s="74"/>
+    </row>
+    <row r="262" spans="1:13" s="13" customFormat="1">
+      <c r="A262" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B262" s="83">
+        <v>577490</v>
+      </c>
+      <c r="C262" s="74">
+        <v>1189272</v>
+      </c>
+      <c r="D262" s="74">
+        <v>1608695</v>
+      </c>
+      <c r="E262" s="26">
+        <v>2103482</v>
+      </c>
+      <c r="F262" s="59"/>
+      <c r="G262" s="59"/>
+      <c r="H262" s="26"/>
+      <c r="I262" s="26"/>
+      <c r="J262" s="26"/>
+      <c r="K262" s="74"/>
+      <c r="L262" s="74"/>
+      <c r="M262" s="74"/>
+    </row>
+    <row r="263" spans="1:13" ht="21.6">
+      <c r="A263" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B261" s="41"/>
-[...50 lines deleted...]
-      <c r="G263" s="63"/>
+      <c r="B263" s="41"/>
+      <c r="C263" s="42"/>
+      <c r="D263" s="60"/>
+      <c r="E263" s="59"/>
+      <c r="F263" s="41"/>
+      <c r="G263" s="42"/>
       <c r="H263" s="28"/>
       <c r="I263" s="28"/>
       <c r="J263" s="28"/>
-      <c r="K263" s="77"/>
-[...1 lines deleted...]
-      <c r="M263" s="77"/>
+      <c r="K263" s="48"/>
+      <c r="L263" s="28"/>
+      <c r="M263" s="6"/>
     </row>
     <row r="264" spans="1:13">
-      <c r="A264" s="9" t="s">
-[...13 lines deleted...]
-      <c r="G264" s="63"/>
+      <c r="A264" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B264" s="84">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C264" s="76">
+        <v>3.2</v>
+      </c>
+      <c r="D264" s="76">
+        <v>6.5</v>
+      </c>
+      <c r="E264" s="28">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="F264" s="62"/>
+      <c r="G264" s="62"/>
       <c r="H264" s="28"/>
       <c r="I264" s="28"/>
       <c r="J264" s="28"/>
-      <c r="K264" s="77"/>
-[...1 lines deleted...]
-      <c r="M264" s="77"/>
+      <c r="K264" s="76"/>
+      <c r="L264" s="76"/>
+      <c r="M264" s="76"/>
     </row>
     <row r="265" spans="1:13">
-      <c r="A265" s="11"/>
-[...5 lines deleted...]
-      <c r="G265" s="28"/>
+      <c r="A265" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B265" s="84">
+        <v>0.3</v>
+      </c>
+      <c r="C265" s="76">
+        <v>0.7</v>
+      </c>
+      <c r="D265" s="76">
+        <v>1</v>
+      </c>
+      <c r="E265" s="28">
+        <v>1.3</v>
+      </c>
+      <c r="F265" s="62"/>
+      <c r="G265" s="62"/>
       <c r="H265" s="28"/>
       <c r="I265" s="28"/>
       <c r="J265" s="28"/>
-      <c r="K265" s="28"/>
-[...1 lines deleted...]
-      <c r="M265" s="57"/>
+      <c r="K265" s="76"/>
+      <c r="L265" s="76"/>
+      <c r="M265" s="76"/>
     </row>
     <row r="266" spans="1:13">
-      <c r="A266" s="2" t="s">
-[...13 lines deleted...]
-      <c r="M266" s="6"/>
+      <c r="A266" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B266" s="84">
+        <v>0.8</v>
+      </c>
+      <c r="C266" s="76">
+        <v>2.5</v>
+      </c>
+      <c r="D266" s="76">
+        <v>5.5</v>
+      </c>
+      <c r="E266" s="28">
+        <v>8.5</v>
+      </c>
+      <c r="F266" s="62"/>
+      <c r="G266" s="62"/>
+      <c r="H266" s="28"/>
+      <c r="I266" s="28"/>
+      <c r="J266" s="28"/>
+      <c r="K266" s="76"/>
+      <c r="L266" s="76"/>
+      <c r="M266" s="76"/>
     </row>
     <row r="267" spans="1:13">
-      <c r="A267" s="7" t="s">
-[...13 lines deleted...]
-      <c r="G267" s="63"/>
+      <c r="A267" s="11"/>
+      <c r="B267" s="22"/>
+      <c r="C267" s="28"/>
+      <c r="D267" s="59"/>
+      <c r="E267" s="59"/>
+      <c r="F267" s="22"/>
+      <c r="G267" s="28"/>
       <c r="H267" s="28"/>
       <c r="I267" s="28"/>
       <c r="J267" s="28"/>
-      <c r="K267" s="77"/>
-[...1 lines deleted...]
-      <c r="M267" s="77"/>
+      <c r="K267" s="28"/>
+      <c r="L267" s="28"/>
+      <c r="M267" s="56"/>
     </row>
     <row r="268" spans="1:13">
-      <c r="A268" s="11" t="s">
+      <c r="A268" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B268" s="17"/>
+      <c r="C268" s="52"/>
+      <c r="D268" s="58"/>
+      <c r="E268" s="59"/>
+      <c r="F268" s="6"/>
+      <c r="G268" s="36"/>
+      <c r="H268" s="36"/>
+      <c r="I268" s="36"/>
+      <c r="J268" s="36"/>
+      <c r="K268" s="27"/>
+      <c r="L268" s="27"/>
+      <c r="M268" s="6"/>
+    </row>
+    <row r="269" spans="1:13">
+      <c r="A269" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B269" s="84">
+        <v>339</v>
+      </c>
+      <c r="C269" s="76">
+        <v>630</v>
+      </c>
+      <c r="D269" s="76">
+        <v>936</v>
+      </c>
+      <c r="E269" s="28">
+        <v>1231</v>
+      </c>
+      <c r="F269" s="62"/>
+      <c r="G269" s="62"/>
+      <c r="H269" s="28"/>
+      <c r="I269" s="28"/>
+      <c r="J269" s="28"/>
+      <c r="K269" s="76"/>
+      <c r="L269" s="76"/>
+      <c r="M269" s="76"/>
+    </row>
+    <row r="270" spans="1:13">
+      <c r="A270" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="B268" s="85">
+      <c r="B270" s="84">
         <v>339</v>
       </c>
-      <c r="C268" s="77">
+      <c r="C270" s="76">
         <v>630</v>
       </c>
-      <c r="D268" s="77">
+      <c r="D270" s="76">
         <v>936</v>
       </c>
-      <c r="E268" s="63"/>
-[...39 lines deleted...]
-      <c r="M270" s="55"/>
+      <c r="E270" s="28">
+        <v>1231</v>
+      </c>
+      <c r="F270" s="62"/>
+      <c r="G270" s="62"/>
+      <c r="H270" s="28"/>
+      <c r="I270" s="28"/>
+      <c r="J270" s="28"/>
+      <c r="K270" s="76"/>
+      <c r="L270" s="76"/>
+      <c r="M270" s="76"/>
     </row>
     <row r="271" spans="1:13">
-      <c r="A271" s="7" t="s">
-[...14 lines deleted...]
-      <c r="H271" s="26"/>
+      <c r="A271" s="11"/>
+      <c r="B271" s="21"/>
+      <c r="C271" s="26"/>
+      <c r="D271" s="59"/>
+      <c r="E271" s="64"/>
+      <c r="F271" s="21"/>
+      <c r="G271" s="26"/>
+      <c r="H271" s="36"/>
       <c r="I271" s="26"/>
       <c r="J271" s="26"/>
-      <c r="K271" s="75"/>
-[...1 lines deleted...]
-      <c r="M271" s="75"/>
+      <c r="K271" s="36"/>
+      <c r="L271" s="26"/>
+      <c r="M271" s="54"/>
     </row>
     <row r="272" spans="1:13">
-      <c r="A272" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H272" s="26"/>
+      <c r="A272" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B272" s="21"/>
+      <c r="C272" s="26"/>
+      <c r="D272" s="64"/>
+      <c r="E272" s="64"/>
+      <c r="F272" s="21"/>
+      <c r="G272" s="26"/>
+      <c r="H272" s="72"/>
       <c r="I272" s="26"/>
       <c r="J272" s="26"/>
-      <c r="K272" s="75"/>
-[...1 lines deleted...]
-      <c r="M272" s="75"/>
+      <c r="K272" s="25"/>
+      <c r="L272" s="26"/>
+      <c r="M272" s="54"/>
     </row>
     <row r="273" spans="1:13">
-      <c r="A273" s="9" t="s">
-[...13 lines deleted...]
-      <c r="G273" s="60"/>
+      <c r="A273" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B273" s="83">
+        <v>1709378</v>
+      </c>
+      <c r="C273" s="74">
+        <v>5781240</v>
+      </c>
+      <c r="D273" s="74">
+        <v>7624528</v>
+      </c>
+      <c r="E273" s="26">
+        <v>9777063</v>
+      </c>
+      <c r="F273" s="59"/>
+      <c r="G273" s="59"/>
       <c r="H273" s="26"/>
       <c r="I273" s="26"/>
       <c r="J273" s="26"/>
-      <c r="K273" s="75"/>
-[...1 lines deleted...]
-      <c r="M273" s="75"/>
+      <c r="K273" s="74"/>
+      <c r="L273" s="74"/>
+      <c r="M273" s="74"/>
     </row>
     <row r="274" spans="1:13">
-      <c r="A274" s="11" t="s">
-[...13 lines deleted...]
-      <c r="G274" s="60"/>
+      <c r="A274" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B274" s="83">
+        <v>103541</v>
+      </c>
+      <c r="C274" s="74">
+        <v>212298</v>
+      </c>
+      <c r="D274" s="74">
+        <v>221220</v>
+      </c>
+      <c r="E274" s="26">
+        <v>316682</v>
+      </c>
+      <c r="F274" s="59"/>
+      <c r="G274" s="59"/>
       <c r="H274" s="26"/>
       <c r="I274" s="26"/>
       <c r="J274" s="26"/>
-      <c r="K274" s="75"/>
-[...1 lines deleted...]
-      <c r="M274" s="75"/>
+      <c r="K274" s="74"/>
+      <c r="L274" s="74"/>
+      <c r="M274" s="74"/>
     </row>
     <row r="275" spans="1:13">
       <c r="A275" s="9" t="s">
-        <v>69</v>
-[...12 lines deleted...]
-      <c r="G275" s="60"/>
+        <v>65</v>
+      </c>
+      <c r="B275" s="83">
+        <v>1056319</v>
+      </c>
+      <c r="C275" s="74">
+        <v>2005961</v>
+      </c>
+      <c r="D275" s="74">
+        <v>2245241</v>
+      </c>
+      <c r="E275" s="26">
+        <v>3114933</v>
+      </c>
+      <c r="F275" s="59"/>
+      <c r="G275" s="59"/>
       <c r="H275" s="26"/>
       <c r="I275" s="26"/>
       <c r="J275" s="26"/>
-      <c r="K275" s="75"/>
-[...1 lines deleted...]
-      <c r="M275" s="75"/>
+      <c r="K275" s="74"/>
+      <c r="L275" s="74"/>
+      <c r="M275" s="74"/>
     </row>
     <row r="276" spans="1:13">
-      <c r="A276" s="11"/>
-[...5 lines deleted...]
-      <c r="G276" s="26"/>
+      <c r="A276" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B276" s="83">
+        <v>55250</v>
+      </c>
+      <c r="C276" s="74">
+        <v>152565</v>
+      </c>
+      <c r="D276" s="74">
+        <v>249880</v>
+      </c>
+      <c r="E276" s="26">
+        <v>347195</v>
+      </c>
+      <c r="F276" s="59"/>
+      <c r="G276" s="59"/>
       <c r="H276" s="26"/>
       <c r="I276" s="26"/>
       <c r="J276" s="26"/>
-      <c r="K276" s="26"/>
-[...12 lines deleted...]
-      <c r="G277" s="26"/>
+      <c r="K276" s="74"/>
+      <c r="L276" s="74"/>
+      <c r="M276" s="74"/>
+    </row>
+    <row r="277" spans="1:13">
+      <c r="A277" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B277" s="83">
+        <v>494268</v>
+      </c>
+      <c r="C277" s="74">
+        <v>3410415</v>
+      </c>
+      <c r="D277" s="74">
+        <v>4908187</v>
+      </c>
+      <c r="E277" s="26">
+        <v>5998253</v>
+      </c>
+      <c r="F277" s="59"/>
+      <c r="G277" s="59"/>
       <c r="H277" s="26"/>
-      <c r="I277" s="44"/>
+      <c r="I277" s="26"/>
       <c r="J277" s="26"/>
-      <c r="K277" s="47"/>
-[...1 lines deleted...]
-      <c r="M277" s="26"/>
+      <c r="K277" s="74"/>
+      <c r="L277" s="74"/>
+      <c r="M277" s="74"/>
     </row>
     <row r="278" spans="1:13">
-      <c r="A278" s="7" t="s">
-[...13 lines deleted...]
-      <c r="G278" s="60"/>
+      <c r="A278" s="11"/>
+      <c r="B278" s="21"/>
+      <c r="C278" s="26"/>
+      <c r="D278" s="62"/>
+      <c r="E278" s="62"/>
+      <c r="F278" s="21"/>
+      <c r="G278" s="26"/>
       <c r="H278" s="26"/>
       <c r="I278" s="26"/>
       <c r="J278" s="26"/>
-      <c r="K278" s="75"/>
-[...17 lines deleted...]
-      <c r="F279" s="26"/>
+      <c r="K278" s="26"/>
+      <c r="L278" s="60"/>
+      <c r="M278" s="55"/>
+    </row>
+    <row r="279" spans="1:13" ht="21.6">
+      <c r="A279" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B279" s="40"/>
+      <c r="C279" s="60"/>
+      <c r="D279" s="62"/>
+      <c r="E279" s="62"/>
+      <c r="F279" s="21"/>
       <c r="G279" s="26"/>
       <c r="H279" s="26"/>
-      <c r="I279" s="26"/>
+      <c r="I279" s="44"/>
       <c r="J279" s="26"/>
-      <c r="K279" s="26"/>
-[...18 lines deleted...]
-      <c r="G280" s="26"/>
+      <c r="K279" s="47"/>
+      <c r="L279" s="26"/>
+      <c r="M279" s="26"/>
+    </row>
+    <row r="280" spans="1:13">
+      <c r="A280" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B280" s="83">
+        <v>436</v>
+      </c>
+      <c r="C280" s="74">
+        <v>1255</v>
+      </c>
+      <c r="D280" s="74">
+        <v>2032</v>
+      </c>
+      <c r="E280" s="26">
+        <v>2967</v>
+      </c>
+      <c r="F280" s="59"/>
+      <c r="G280" s="59"/>
       <c r="H280" s="26"/>
       <c r="I280" s="26"/>
       <c r="J280" s="26"/>
-      <c r="K280" s="75"/>
-[...1 lines deleted...]
-      <c r="M280" s="75"/>
+      <c r="K280" s="74"/>
+      <c r="L280" s="74"/>
+      <c r="M280" s="74"/>
     </row>
     <row r="281" spans="1:13">
-      <c r="A281" s="18" t="s">
-[...13 lines deleted...]
-      <c r="G281" s="60"/>
+      <c r="A281" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B281" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C281" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="D281" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="E281" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F281" s="26"/>
+      <c r="G281" s="26"/>
       <c r="H281" s="26"/>
       <c r="I281" s="26"/>
       <c r="J281" s="26"/>
-      <c r="K281" s="75"/>
-[...18 lines deleted...]
-      <c r="G282" s="60"/>
+      <c r="K281" s="26"/>
+      <c r="L281" s="60"/>
+      <c r="M281" s="60"/>
+    </row>
+    <row r="282" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A282" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B282" s="36">
+        <v>49</v>
+      </c>
+      <c r="C282" s="60">
+        <v>206</v>
+      </c>
+      <c r="D282" s="74">
+        <v>339</v>
+      </c>
+      <c r="E282" s="26">
+        <v>460</v>
+      </c>
+      <c r="F282" s="59"/>
+      <c r="G282" s="26"/>
       <c r="H282" s="26"/>
       <c r="I282" s="26"/>
       <c r="J282" s="26"/>
-      <c r="K282" s="75"/>
-[...1 lines deleted...]
-      <c r="M282" s="75"/>
+      <c r="K282" s="74"/>
+      <c r="L282" s="74"/>
+      <c r="M282" s="74"/>
     </row>
     <row r="283" spans="1:13">
-      <c r="A283" s="11" t="s">
-        <v>67</v>
+      <c r="A283" s="18" t="s">
+        <v>79</v>
       </c>
       <c r="B283" s="36">
-        <v>6</v>
-[...9 lines deleted...]
-      <c r="G283" s="60"/>
+        <v>17</v>
+      </c>
+      <c r="C283" s="74">
+        <v>40</v>
+      </c>
+      <c r="D283" s="74">
+        <v>62</v>
+      </c>
+      <c r="E283" s="26">
+        <v>84</v>
+      </c>
+      <c r="F283" s="59"/>
+      <c r="G283" s="59"/>
       <c r="H283" s="26"/>
       <c r="I283" s="26"/>
       <c r="J283" s="26"/>
-      <c r="K283" s="75"/>
-[...3 lines deleted...]
-    <row r="284" spans="1:13">
+      <c r="K283" s="74"/>
+      <c r="L283" s="74"/>
+      <c r="M283" s="74"/>
+    </row>
+    <row r="284" spans="1:13" ht="19.95" customHeight="1">
       <c r="A284" s="9" t="s">
-        <v>69</v>
-[...12 lines deleted...]
-      <c r="G284" s="60"/>
+        <v>65</v>
+      </c>
+      <c r="B284" s="83">
+        <v>208</v>
+      </c>
+      <c r="C284" s="74">
+        <v>535</v>
+      </c>
+      <c r="D284" s="74">
+        <v>842</v>
+      </c>
+      <c r="E284" s="26">
+        <v>1321</v>
+      </c>
+      <c r="F284" s="59"/>
+      <c r="G284" s="59"/>
       <c r="H284" s="26"/>
       <c r="I284" s="26"/>
       <c r="J284" s="26"/>
-      <c r="K284" s="75"/>
-[...12 lines deleted...]
-      <c r="G285" s="26"/>
+      <c r="K284" s="74"/>
+      <c r="L284" s="74"/>
+      <c r="M284" s="74"/>
+    </row>
+    <row r="285" spans="1:13">
+      <c r="A285" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B285" s="36">
+        <v>6</v>
+      </c>
+      <c r="C285" s="74">
+        <v>6</v>
+      </c>
+      <c r="D285" s="74">
+        <v>6</v>
+      </c>
+      <c r="E285" s="26">
+        <v>6</v>
+      </c>
+      <c r="F285" s="59"/>
+      <c r="G285" s="59"/>
       <c r="H285" s="26"/>
       <c r="I285" s="26"/>
       <c r="J285" s="26"/>
-      <c r="K285" s="47"/>
-[...1 lines deleted...]
-      <c r="M285" s="55"/>
+      <c r="K285" s="74"/>
+      <c r="L285" s="74"/>
+      <c r="M285" s="74"/>
     </row>
     <row r="286" spans="1:13">
-      <c r="A286" s="7" t="s">
-[...13 lines deleted...]
-      <c r="G286" s="60"/>
+      <c r="A286" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B286" s="83">
+        <v>156</v>
+      </c>
+      <c r="C286" s="74">
+        <v>469</v>
+      </c>
+      <c r="D286" s="74">
+        <v>783</v>
+      </c>
+      <c r="E286" s="26">
+        <v>1096</v>
+      </c>
+      <c r="F286" s="59"/>
+      <c r="G286" s="59"/>
       <c r="H286" s="26"/>
       <c r="I286" s="26"/>
       <c r="J286" s="26"/>
-      <c r="K286" s="75"/>
-[...18 lines deleted...]
-      <c r="G287" s="60"/>
+      <c r="K286" s="74"/>
+      <c r="L286" s="74"/>
+      <c r="M286" s="74"/>
+    </row>
+    <row r="287" spans="1:13" ht="59.25" customHeight="1">
+      <c r="A287" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B287" s="21"/>
+      <c r="C287" s="26"/>
+      <c r="D287" s="64"/>
+      <c r="E287" s="59"/>
+      <c r="F287" s="21"/>
+      <c r="G287" s="26"/>
       <c r="H287" s="26"/>
       <c r="I287" s="26"/>
       <c r="J287" s="26"/>
-      <c r="K287" s="75"/>
-[...1 lines deleted...]
-      <c r="M287" s="75"/>
+      <c r="K287" s="47"/>
+      <c r="L287" s="26"/>
+      <c r="M287" s="54"/>
     </row>
     <row r="288" spans="1:13">
-      <c r="A288" s="9" t="s">
-[...13 lines deleted...]
-      <c r="G288" s="60"/>
+      <c r="A288" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B288" s="83">
+        <v>182</v>
+      </c>
+      <c r="C288" s="74">
+        <v>549</v>
+      </c>
+      <c r="D288" s="74">
+        <v>861</v>
+      </c>
+      <c r="E288" s="26">
+        <v>1295</v>
+      </c>
+      <c r="F288" s="59"/>
+      <c r="G288" s="59"/>
       <c r="H288" s="26"/>
       <c r="I288" s="26"/>
       <c r="J288" s="26"/>
-      <c r="K288" s="75"/>
-[...33 lines deleted...]
-      <c r="M290" s="28"/>
+      <c r="K288" s="74"/>
+      <c r="L288" s="74"/>
+      <c r="M288" s="74"/>
+    </row>
+    <row r="289" spans="1:13" ht="18" customHeight="1">
+      <c r="A289" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B289" s="83">
+        <v>112</v>
+      </c>
+      <c r="C289" s="74">
+        <v>309</v>
+      </c>
+      <c r="D289" s="74">
+        <v>450</v>
+      </c>
+      <c r="E289" s="26">
+        <v>714</v>
+      </c>
+      <c r="F289" s="59"/>
+      <c r="G289" s="59"/>
+      <c r="H289" s="26"/>
+      <c r="I289" s="26"/>
+      <c r="J289" s="26"/>
+      <c r="K289" s="74"/>
+      <c r="L289" s="74"/>
+      <c r="M289" s="74"/>
+    </row>
+    <row r="290" spans="1:13">
+      <c r="A290" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B290" s="83">
+        <v>70</v>
+      </c>
+      <c r="C290" s="74">
+        <v>240</v>
+      </c>
+      <c r="D290" s="74">
+        <v>411</v>
+      </c>
+      <c r="E290" s="26">
+        <v>581</v>
+      </c>
+      <c r="F290" s="59"/>
+      <c r="G290" s="59"/>
+      <c r="H290" s="26"/>
+      <c r="I290" s="26"/>
+      <c r="J290" s="26"/>
+      <c r="K290" s="74"/>
+      <c r="L290" s="74"/>
+      <c r="M290" s="74"/>
     </row>
     <row r="291" spans="1:13">
-      <c r="A291" s="7" t="s">
-[...13 lines deleted...]
-      <c r="G291" s="63"/>
+      <c r="A291" s="11"/>
+      <c r="B291" s="22"/>
+      <c r="C291" s="28"/>
+      <c r="D291" s="59"/>
+      <c r="E291" s="26"/>
+      <c r="F291" s="22"/>
+      <c r="G291" s="28"/>
       <c r="H291" s="28"/>
       <c r="I291" s="28"/>
       <c r="J291" s="28"/>
-      <c r="K291" s="77"/>
-[...18 lines deleted...]
-      <c r="G292" s="63"/>
+      <c r="K291" s="48"/>
+      <c r="L291" s="28"/>
+      <c r="M291" s="26"/>
+    </row>
+    <row r="292" spans="1:13" ht="79.2" customHeight="1">
+      <c r="A292" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B292" s="22"/>
+      <c r="C292" s="28"/>
+      <c r="D292" s="59"/>
+      <c r="E292" s="64"/>
+      <c r="F292" s="22"/>
+      <c r="G292" s="28"/>
       <c r="H292" s="28"/>
       <c r="I292" s="28"/>
       <c r="J292" s="28"/>
-      <c r="K292" s="77"/>
-[...1 lines deleted...]
-      <c r="M292" s="77"/>
+      <c r="K292" s="48"/>
+      <c r="L292" s="28"/>
+      <c r="M292" s="28"/>
     </row>
     <row r="293" spans="1:13">
-      <c r="A293" s="9" t="s">
-[...13 lines deleted...]
-      <c r="G293" s="63"/>
+      <c r="A293" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B293" s="84">
+        <v>25934</v>
+      </c>
+      <c r="C293" s="76">
+        <v>49138</v>
+      </c>
+      <c r="D293" s="76">
+        <v>77044</v>
+      </c>
+      <c r="E293" s="28">
+        <v>102794</v>
+      </c>
+      <c r="F293" s="62"/>
+      <c r="G293" s="62"/>
       <c r="H293" s="28"/>
       <c r="I293" s="28"/>
       <c r="J293" s="28"/>
-      <c r="K293" s="77"/>
-[...10 lines deleted...]
-      <c r="G294" s="28"/>
+      <c r="K293" s="76"/>
+      <c r="L293" s="76"/>
+      <c r="M293" s="76"/>
+    </row>
+    <row r="294" spans="1:13" ht="18" customHeight="1">
+      <c r="A294" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B294" s="84">
+        <v>6876</v>
+      </c>
+      <c r="C294" s="76">
+        <v>11107</v>
+      </c>
+      <c r="D294" s="76">
+        <v>17587</v>
+      </c>
+      <c r="E294" s="28">
+        <v>23087</v>
+      </c>
+      <c r="F294" s="62"/>
+      <c r="G294" s="62"/>
       <c r="H294" s="28"/>
       <c r="I294" s="28"/>
       <c r="J294" s="28"/>
-      <c r="K294" s="48"/>
-[...14 lines deleted...]
-      <c r="I295" s="61"/>
+      <c r="K294" s="76"/>
+      <c r="L294" s="76"/>
+      <c r="M294" s="76"/>
+    </row>
+    <row r="295" spans="1:13">
+      <c r="A295" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B295" s="84">
+        <v>19058</v>
+      </c>
+      <c r="C295" s="76">
+        <v>38031</v>
+      </c>
+      <c r="D295" s="76">
+        <v>59457</v>
+      </c>
+      <c r="E295" s="28">
+        <v>79707</v>
+      </c>
+      <c r="F295" s="62"/>
+      <c r="G295" s="62"/>
+      <c r="H295" s="28"/>
+      <c r="I295" s="28"/>
       <c r="J295" s="28"/>
-      <c r="K295" s="48"/>
-[...1 lines deleted...]
-      <c r="M295" s="28"/>
+      <c r="K295" s="76"/>
+      <c r="L295" s="76"/>
+      <c r="M295" s="76"/>
     </row>
     <row r="296" spans="1:13">
-      <c r="A296" s="7" t="s">
-[...13 lines deleted...]
-      <c r="G296" s="63"/>
+      <c r="A296" s="11"/>
+      <c r="B296" s="40"/>
+      <c r="C296" s="28"/>
+      <c r="D296" s="59"/>
+      <c r="E296" s="59"/>
+      <c r="F296" s="22"/>
+      <c r="G296" s="28"/>
       <c r="H296" s="28"/>
       <c r="I296" s="28"/>
       <c r="J296" s="28"/>
-      <c r="K296" s="77"/>
-[...20 lines deleted...]
-      <c r="I297" s="28"/>
+      <c r="K296" s="48"/>
+      <c r="L296" s="28"/>
+      <c r="M296" s="28"/>
+    </row>
+    <row r="297" spans="1:13" ht="65.400000000000006" customHeight="1">
+      <c r="A297" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B297" s="40"/>
+      <c r="C297" s="60"/>
+      <c r="D297" s="59"/>
+      <c r="E297" s="59"/>
+      <c r="F297" s="40"/>
+      <c r="G297" s="60"/>
+      <c r="H297" s="60"/>
+      <c r="I297" s="60"/>
       <c r="J297" s="28"/>
-      <c r="K297" s="77"/>
-[...1 lines deleted...]
-      <c r="M297" s="77"/>
+      <c r="K297" s="48"/>
+      <c r="L297" s="28"/>
+      <c r="M297" s="28"/>
     </row>
     <row r="298" spans="1:13">
-      <c r="A298" s="9" t="s">
-[...13 lines deleted...]
-      <c r="G298" s="28"/>
+      <c r="A298" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B298" s="84">
+        <v>0.9</v>
+      </c>
+      <c r="C298" s="76">
+        <v>3.3</v>
+      </c>
+      <c r="D298" s="76">
+        <v>5.7</v>
+      </c>
+      <c r="E298" s="28">
+        <v>8.1</v>
+      </c>
+      <c r="F298" s="62"/>
+      <c r="G298" s="62"/>
       <c r="H298" s="28"/>
       <c r="I298" s="28"/>
       <c r="J298" s="28"/>
-      <c r="K298" s="28"/>
-[...1 lines deleted...]
-      <c r="M298" s="28"/>
+      <c r="K298" s="76"/>
+      <c r="L298" s="76"/>
+      <c r="M298" s="76"/>
     </row>
     <row r="299" spans="1:13">
       <c r="A299" s="9" t="s">
-        <v>62</v>
-[...12 lines deleted...]
-      <c r="G299" s="63"/>
+        <v>18</v>
+      </c>
+      <c r="B299" s="84">
+        <v>0.1</v>
+      </c>
+      <c r="C299" s="76">
+        <v>0.3</v>
+      </c>
+      <c r="D299" s="76">
+        <v>0.5</v>
+      </c>
+      <c r="E299" s="28">
+        <v>0.7</v>
+      </c>
+      <c r="F299" s="62"/>
+      <c r="G299" s="62"/>
       <c r="H299" s="28"/>
       <c r="I299" s="28"/>
       <c r="J299" s="28"/>
-      <c r="K299" s="77"/>
-[...1 lines deleted...]
-      <c r="M299" s="77"/>
+      <c r="K299" s="76"/>
+      <c r="L299" s="76"/>
+      <c r="M299" s="76"/>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" s="9" t="s">
-        <v>63</v>
-[...12 lines deleted...]
-      <c r="G300" s="63"/>
+        <v>78</v>
+      </c>
+      <c r="B300" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="C300" s="45" t="s">
+        <v>61</v>
+      </c>
+      <c r="D300" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="E300" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="F300" s="62"/>
+      <c r="G300" s="28"/>
       <c r="H300" s="28"/>
       <c r="I300" s="28"/>
       <c r="J300" s="28"/>
-      <c r="K300" s="77"/>
-[...1 lines deleted...]
-      <c r="M300" s="77"/>
+      <c r="K300" s="28"/>
+      <c r="L300" s="28"/>
+      <c r="M300" s="28"/>
     </row>
     <row r="301" spans="1:13">
       <c r="A301" s="9" t="s">
-        <v>76</v>
-[...12 lines deleted...]
-      <c r="G301" s="63"/>
+        <v>62</v>
+      </c>
+      <c r="B301" s="84">
+        <v>0.2</v>
+      </c>
+      <c r="C301" s="76">
+        <v>0.9</v>
+      </c>
+      <c r="D301" s="76">
+        <v>1.5</v>
+      </c>
+      <c r="E301" s="28">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F301" s="62"/>
+      <c r="G301" s="62"/>
       <c r="H301" s="28"/>
       <c r="I301" s="28"/>
       <c r="J301" s="28"/>
-      <c r="K301" s="77"/>
-[...3 lines deleted...]
-    <row r="302" spans="1:13" ht="16.149999999999999" customHeight="1">
+      <c r="K301" s="76"/>
+      <c r="L301" s="76"/>
+      <c r="M301" s="76"/>
+    </row>
+    <row r="302" spans="1:13">
       <c r="A302" s="9" t="s">
-        <v>65</v>
-[...12 lines deleted...]
-      <c r="G302" s="63"/>
+        <v>63</v>
+      </c>
+      <c r="B302" s="84">
+        <v>0.4</v>
+      </c>
+      <c r="C302" s="76">
+        <v>1.6</v>
+      </c>
+      <c r="D302" s="76">
+        <v>2.8</v>
+      </c>
+      <c r="E302" s="28">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F302" s="62"/>
+      <c r="G302" s="62"/>
       <c r="H302" s="28"/>
       <c r="I302" s="28"/>
       <c r="J302" s="28"/>
-      <c r="K302" s="77"/>
-[...1 lines deleted...]
-      <c r="M302" s="77"/>
+      <c r="K302" s="76"/>
+      <c r="L302" s="76"/>
+      <c r="M302" s="76"/>
     </row>
     <row r="303" spans="1:13">
-      <c r="A303" s="11" t="s">
-[...13 lines deleted...]
-      <c r="G303" s="63"/>
+      <c r="A303" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B303" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="C303" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="D303" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="E303" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="F303" s="62"/>
+      <c r="G303" s="62"/>
       <c r="H303" s="28"/>
       <c r="I303" s="28"/>
       <c r="J303" s="28"/>
-      <c r="K303" s="77"/>
-[...7 lines deleted...]
-      <c r="B304" s="85">
+      <c r="K303" s="76"/>
+      <c r="L303" s="76"/>
+      <c r="M303" s="76"/>
+    </row>
+    <row r="304" spans="1:13" ht="16.2" customHeight="1">
+      <c r="A304" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B304" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="C304" s="76">
         <v>0.1</v>
       </c>
-      <c r="C304" s="77">
+      <c r="D304" s="76">
         <v>0.2</v>
       </c>
-      <c r="D304" s="77">
+      <c r="E304" s="28">
         <v>0.3</v>
       </c>
-      <c r="E304" s="63"/>
-[...1 lines deleted...]
-      <c r="G304" s="63"/>
+      <c r="F304" s="62"/>
+      <c r="G304" s="62"/>
       <c r="H304" s="28"/>
       <c r="I304" s="28"/>
       <c r="J304" s="28"/>
-      <c r="K304" s="77"/>
-[...1 lines deleted...]
-      <c r="M304" s="77"/>
+      <c r="K304" s="76"/>
+      <c r="L304" s="76"/>
+      <c r="M304" s="76"/>
     </row>
     <row r="305" spans="1:13">
-      <c r="A305" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B305" s="85">
+      <c r="A305" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B305" s="84">
+        <v>0</v>
+      </c>
+      <c r="C305" s="76">
         <v>0.1</v>
       </c>
-      <c r="C305" s="77">
-[...2 lines deleted...]
-      <c r="D305" s="77">
+      <c r="D305" s="76">
         <v>0.2</v>
       </c>
-      <c r="E305" s="63"/>
-[...1 lines deleted...]
-      <c r="G305" s="63"/>
+      <c r="E305" s="28">
+        <v>0.2</v>
+      </c>
+      <c r="F305" s="62"/>
+      <c r="G305" s="62"/>
       <c r="H305" s="28"/>
       <c r="I305" s="28"/>
       <c r="J305" s="28"/>
-      <c r="K305" s="77"/>
-[...33 lines deleted...]
-      <c r="M307" s="26"/>
+      <c r="K305" s="76"/>
+      <c r="L305" s="76"/>
+      <c r="M305" s="76"/>
+    </row>
+    <row r="306" spans="1:13" ht="15" customHeight="1">
+      <c r="A306" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="B306" s="84">
+        <v>0.1</v>
+      </c>
+      <c r="C306" s="76">
+        <v>0.2</v>
+      </c>
+      <c r="D306" s="76">
+        <v>0.3</v>
+      </c>
+      <c r="E306" s="28">
+        <v>0.4</v>
+      </c>
+      <c r="F306" s="62"/>
+      <c r="G306" s="62"/>
+      <c r="H306" s="28"/>
+      <c r="I306" s="28"/>
+      <c r="J306" s="28"/>
+      <c r="K306" s="76"/>
+      <c r="L306" s="76"/>
+      <c r="M306" s="76"/>
+    </row>
+    <row r="307" spans="1:13">
+      <c r="A307" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B307" s="84">
+        <v>0.1</v>
+      </c>
+      <c r="C307" s="76">
+        <v>0.1</v>
+      </c>
+      <c r="D307" s="76">
+        <v>0.2</v>
+      </c>
+      <c r="E307" s="28">
+        <v>0.2</v>
+      </c>
+      <c r="F307" s="62"/>
+      <c r="G307" s="62"/>
+      <c r="H307" s="28"/>
+      <c r="I307" s="28"/>
+      <c r="J307" s="28"/>
+      <c r="K307" s="76"/>
+      <c r="L307" s="76"/>
+      <c r="M307" s="76"/>
     </row>
     <row r="308" spans="1:13">
-      <c r="A308" s="7" t="s">
-[...13 lines deleted...]
-      <c r="G308" s="60"/>
+      <c r="A308" s="11"/>
+      <c r="B308" s="40"/>
+      <c r="C308" s="26"/>
+      <c r="D308" s="59"/>
+      <c r="E308" s="28"/>
+      <c r="F308" s="21"/>
+      <c r="G308" s="26"/>
       <c r="H308" s="26"/>
       <c r="I308" s="26"/>
       <c r="J308" s="26"/>
-      <c r="K308" s="75"/>
-[...24 lines deleted...]
-      <c r="M309" s="61"/>
+      <c r="K308" s="26"/>
+      <c r="L308" s="60"/>
+      <c r="M308" s="36"/>
+    </row>
+    <row r="309" spans="1:13" ht="40.200000000000003" customHeight="1">
+      <c r="A309" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B309" s="40"/>
+      <c r="C309" s="60"/>
+      <c r="D309" s="26"/>
+      <c r="E309" s="64"/>
+      <c r="F309" s="40"/>
+      <c r="G309" s="60"/>
+      <c r="H309" s="60"/>
+      <c r="I309" s="60"/>
+      <c r="J309" s="60"/>
+      <c r="K309" s="47"/>
+      <c r="L309" s="26"/>
+      <c r="M309" s="26"/>
     </row>
     <row r="310" spans="1:13">
-      <c r="A310" s="9" t="s">
-[...19 lines deleted...]
-      <c r="M310" s="26"/>
+      <c r="A310" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B310" s="83">
+        <v>5482</v>
+      </c>
+      <c r="C310" s="74">
+        <v>8118</v>
+      </c>
+      <c r="D310" s="74">
+        <v>10755</v>
+      </c>
+      <c r="E310" s="26">
+        <v>13391</v>
+      </c>
+      <c r="F310" s="59"/>
+      <c r="G310" s="59"/>
+      <c r="H310" s="26"/>
+      <c r="I310" s="26"/>
+      <c r="J310" s="26"/>
+      <c r="K310" s="74"/>
+      <c r="L310" s="74"/>
+      <c r="M310" s="74"/>
     </row>
     <row r="311" spans="1:13">
       <c r="A311" s="9" t="s">
-        <v>62</v>
-[...11 lines deleted...]
-      <c r="F311" s="26"/>
+        <v>18</v>
+      </c>
+      <c r="B311" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C311" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="D311" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="E311" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F311" s="59"/>
       <c r="G311" s="26"/>
       <c r="H311" s="26"/>
       <c r="I311" s="26"/>
       <c r="J311" s="26"/>
-      <c r="K311" s="75"/>
-[...1 lines deleted...]
-      <c r="M311" s="75"/>
+      <c r="K311" s="26"/>
+      <c r="L311" s="60"/>
+      <c r="M311" s="60"/>
     </row>
     <row r="312" spans="1:13">
       <c r="A312" s="9" t="s">
-        <v>65</v>
-[...18 lines deleted...]
-      <c r="M312" s="75"/>
+        <v>78</v>
+      </c>
+      <c r="B312" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C312" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="D312" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="E312" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F312" s="59"/>
+      <c r="G312" s="60"/>
+      <c r="H312" s="60"/>
+      <c r="I312" s="60"/>
+      <c r="J312" s="60"/>
+      <c r="K312" s="26"/>
+      <c r="L312" s="26"/>
+      <c r="M312" s="26"/>
     </row>
     <row r="313" spans="1:13">
       <c r="A313" s="9" t="s">
-        <v>67</v>
-[...10 lines deleted...]
-      <c r="E313" s="26"/>
+        <v>62</v>
+      </c>
+      <c r="B313" s="36">
+        <v>1934</v>
+      </c>
+      <c r="C313" s="74">
+        <v>1934</v>
+      </c>
+      <c r="D313" s="74">
+        <v>1934</v>
+      </c>
+      <c r="E313" s="26">
+        <v>1934</v>
+      </c>
       <c r="F313" s="26"/>
       <c r="G313" s="26"/>
       <c r="H313" s="26"/>
       <c r="I313" s="26"/>
       <c r="J313" s="26"/>
-      <c r="K313" s="75"/>
-[...1 lines deleted...]
-      <c r="M313" s="75"/>
+      <c r="K313" s="74"/>
+      <c r="L313" s="74"/>
+      <c r="M313" s="74"/>
     </row>
     <row r="314" spans="1:13">
       <c r="A314" s="9" t="s">
-        <v>69</v>
-[...10 lines deleted...]
-      <c r="E314" s="26"/>
+        <v>65</v>
+      </c>
+      <c r="B314" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C314" s="74">
+        <v>419</v>
+      </c>
+      <c r="D314" s="74">
+        <v>837</v>
+      </c>
+      <c r="E314" s="26">
+        <v>1256</v>
+      </c>
       <c r="F314" s="26"/>
       <c r="G314" s="26"/>
       <c r="H314" s="26"/>
       <c r="I314" s="26"/>
       <c r="J314" s="26"/>
-      <c r="K314" s="75"/>
-[...1 lines deleted...]
-      <c r="M314" s="75"/>
+      <c r="K314" s="74"/>
+      <c r="L314" s="74"/>
+      <c r="M314" s="74"/>
     </row>
     <row r="315" spans="1:13">
-      <c r="A315" s="11"/>
-[...5 lines deleted...]
-      <c r="G315" s="60"/>
+      <c r="A315" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B315" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="C315" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="D315" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="E315" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F315" s="26"/>
+      <c r="G315" s="26"/>
       <c r="H315" s="26"/>
       <c r="I315" s="26"/>
       <c r="J315" s="26"/>
-      <c r="K315" s="47"/>
-[...1 lines deleted...]
-      <c r="M315" s="26"/>
+      <c r="K315" s="74"/>
+      <c r="L315" s="74"/>
+      <c r="M315" s="74"/>
     </row>
     <row r="316" spans="1:13">
-      <c r="A316" s="2" t="s">
-[...6 lines deleted...]
-      <c r="F316" s="37"/>
+      <c r="A316" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B316" s="83">
+        <v>3548</v>
+      </c>
+      <c r="C316" s="74">
+        <v>5766</v>
+      </c>
+      <c r="D316" s="74">
+        <v>7984</v>
+      </c>
+      <c r="E316" s="26">
+        <v>10202</v>
+      </c>
+      <c r="F316" s="26"/>
       <c r="G316" s="26"/>
       <c r="H316" s="26"/>
       <c r="I316" s="26"/>
       <c r="J316" s="26"/>
-      <c r="K316" s="47"/>
-[...1 lines deleted...]
-      <c r="M316" s="26"/>
+      <c r="K316" s="74"/>
+      <c r="L316" s="74"/>
+      <c r="M316" s="74"/>
     </row>
     <row r="317" spans="1:13">
-      <c r="A317" s="7" t="s">
-[...13 lines deleted...]
-      <c r="G317" s="60"/>
+      <c r="A317" s="11"/>
+      <c r="B317" s="21"/>
+      <c r="C317" s="26"/>
+      <c r="D317" s="26"/>
+      <c r="E317" s="59"/>
+      <c r="F317" s="59"/>
+      <c r="G317" s="59"/>
       <c r="H317" s="26"/>
       <c r="I317" s="26"/>
       <c r="J317" s="26"/>
-      <c r="K317" s="75"/>
-[...1 lines deleted...]
-      <c r="M317" s="75"/>
+      <c r="K317" s="47"/>
+      <c r="L317" s="26"/>
+      <c r="M317" s="26"/>
     </row>
     <row r="318" spans="1:13">
-      <c r="A318" s="9" t="s">
-[...13 lines deleted...]
-      <c r="G318" s="60"/>
+      <c r="A318" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B318" s="21"/>
+      <c r="C318" s="26"/>
+      <c r="D318" s="26"/>
+      <c r="E318" s="64"/>
+      <c r="F318" s="37"/>
+      <c r="G318" s="26"/>
       <c r="H318" s="26"/>
       <c r="I318" s="26"/>
       <c r="J318" s="26"/>
-      <c r="K318" s="75"/>
-[...18 lines deleted...]
-      <c r="G319" s="26"/>
+      <c r="K318" s="47"/>
+      <c r="L318" s="26"/>
+      <c r="M318" s="26"/>
+    </row>
+    <row r="319" spans="1:13">
+      <c r="A319" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B319" s="83">
+        <v>74550</v>
+      </c>
+      <c r="C319" s="74">
+        <v>192823</v>
+      </c>
+      <c r="D319" s="74">
+        <v>362692</v>
+      </c>
+      <c r="E319" s="26">
+        <v>558216</v>
+      </c>
+      <c r="F319" s="59"/>
+      <c r="G319" s="59"/>
       <c r="H319" s="26"/>
       <c r="I319" s="26"/>
       <c r="J319" s="26"/>
-      <c r="K319" s="26"/>
-[...3 lines deleted...]
-    <row r="320" spans="1:13" s="13" customFormat="1">
+      <c r="K319" s="74"/>
+      <c r="L319" s="74"/>
+      <c r="M319" s="74"/>
+    </row>
+    <row r="320" spans="1:13">
       <c r="A320" s="9" t="s">
-        <v>62</v>
-[...12 lines deleted...]
-      <c r="G320" s="60"/>
+        <v>18</v>
+      </c>
+      <c r="B320" s="83">
+        <v>5693</v>
+      </c>
+      <c r="C320" s="74">
+        <v>11321</v>
+      </c>
+      <c r="D320" s="74">
+        <v>16948</v>
+      </c>
+      <c r="E320" s="26">
+        <v>22575</v>
+      </c>
+      <c r="F320" s="59"/>
+      <c r="G320" s="59"/>
       <c r="H320" s="26"/>
       <c r="I320" s="26"/>
       <c r="J320" s="26"/>
-      <c r="K320" s="75"/>
-[...18 lines deleted...]
-      <c r="G321" s="60"/>
+      <c r="K320" s="74"/>
+      <c r="L320" s="74"/>
+      <c r="M320" s="74"/>
+    </row>
+    <row r="321" spans="1:17" s="13" customFormat="1">
+      <c r="A321" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B321" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="C321" s="74">
+        <v>488</v>
+      </c>
+      <c r="D321" s="74">
+        <v>946</v>
+      </c>
+      <c r="E321" s="26">
+        <v>946</v>
+      </c>
+      <c r="F321" s="26"/>
+      <c r="G321" s="26"/>
       <c r="H321" s="26"/>
       <c r="I321" s="26"/>
       <c r="J321" s="26"/>
-      <c r="K321" s="75"/>
-[...3 lines deleted...]
-    <row r="322" spans="1:17">
+      <c r="K321" s="26"/>
+      <c r="L321" s="26"/>
+      <c r="M321" s="26"/>
+    </row>
+    <row r="322" spans="1:17" s="13" customFormat="1">
       <c r="A322" s="9" t="s">
-        <v>65</v>
-[...12 lines deleted...]
-      <c r="G322" s="60"/>
+        <v>62</v>
+      </c>
+      <c r="B322" s="83">
+        <v>958</v>
+      </c>
+      <c r="C322" s="74">
+        <v>7936</v>
+      </c>
+      <c r="D322" s="74">
+        <v>14913</v>
+      </c>
+      <c r="E322" s="26">
+        <v>21891</v>
+      </c>
+      <c r="F322" s="59"/>
+      <c r="G322" s="59"/>
       <c r="H322" s="26"/>
       <c r="I322" s="26"/>
       <c r="J322" s="26"/>
-      <c r="K322" s="75"/>
-[...1 lines deleted...]
-      <c r="M322" s="75"/>
+      <c r="K322" s="74"/>
+      <c r="L322" s="74"/>
+      <c r="M322" s="74"/>
     </row>
     <row r="323" spans="1:17">
-      <c r="A323" s="11" t="s">
-[...13 lines deleted...]
-      <c r="G323" s="60"/>
+      <c r="A323" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B323" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="C323" s="74">
+        <v>23300</v>
+      </c>
+      <c r="D323" s="74">
+        <v>46599</v>
+      </c>
+      <c r="E323" s="26">
+        <v>69899</v>
+      </c>
+      <c r="F323" s="59"/>
+      <c r="G323" s="59"/>
       <c r="H323" s="26"/>
       <c r="I323" s="26"/>
       <c r="J323" s="26"/>
-      <c r="K323" s="75"/>
-[...1 lines deleted...]
-      <c r="M323" s="75"/>
+      <c r="K323" s="74"/>
+      <c r="L323" s="74"/>
+      <c r="M323" s="74"/>
     </row>
     <row r="324" spans="1:17">
-      <c r="A324" s="11" t="s">
-[...13 lines deleted...]
-      <c r="G324" s="60"/>
+      <c r="A324" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B324" s="83">
+        <v>21922</v>
+      </c>
+      <c r="C324" s="74">
+        <v>48264</v>
+      </c>
+      <c r="D324" s="74">
+        <v>98924</v>
+      </c>
+      <c r="E324" s="26">
+        <v>136466</v>
+      </c>
+      <c r="F324" s="59"/>
+      <c r="G324" s="59"/>
       <c r="H324" s="26"/>
       <c r="I324" s="26"/>
       <c r="J324" s="26"/>
-      <c r="K324" s="75"/>
-[...1 lines deleted...]
-      <c r="M324" s="75"/>
+      <c r="K324" s="74"/>
+      <c r="L324" s="74"/>
+      <c r="M324" s="74"/>
     </row>
     <row r="325" spans="1:17">
-      <c r="A325" s="9" t="s">
-[...13 lines deleted...]
-      <c r="G325" s="60"/>
+      <c r="A325" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B325" s="83">
+        <v>21497</v>
+      </c>
+      <c r="C325" s="74">
+        <v>49288</v>
+      </c>
+      <c r="D325" s="74">
+        <v>72816</v>
+      </c>
+      <c r="E325" s="26">
+        <v>103156</v>
+      </c>
+      <c r="F325" s="59"/>
+      <c r="G325" s="59"/>
       <c r="H325" s="26"/>
       <c r="I325" s="26"/>
       <c r="J325" s="26"/>
-      <c r="K325" s="75"/>
-[...1 lines deleted...]
-      <c r="M325" s="75"/>
+      <c r="K325" s="74"/>
+      <c r="L325" s="74"/>
+      <c r="M325" s="74"/>
     </row>
     <row r="326" spans="1:17">
-      <c r="A326" s="11"/>
-[...5 lines deleted...]
-      <c r="G326" s="26"/>
+      <c r="A326" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="B326" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="C326" s="74">
+        <v>1147</v>
+      </c>
+      <c r="D326" s="74">
+        <v>2294</v>
+      </c>
+      <c r="E326" s="26">
+        <v>3441</v>
+      </c>
+      <c r="F326" s="59"/>
+      <c r="G326" s="59"/>
       <c r="H326" s="26"/>
       <c r="I326" s="26"/>
       <c r="J326" s="26"/>
-      <c r="K326" s="26"/>
-[...16 lines deleted...]
-      <c r="G327" s="26"/>
+      <c r="K326" s="74"/>
+      <c r="L326" s="74"/>
+      <c r="M326" s="74"/>
+    </row>
+    <row r="327" spans="1:17">
+      <c r="A327" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B327" s="83">
+        <v>24479</v>
+      </c>
+      <c r="C327" s="74">
+        <v>51081</v>
+      </c>
+      <c r="D327" s="74">
+        <v>109251</v>
+      </c>
+      <c r="E327" s="26">
+        <v>199841</v>
+      </c>
+      <c r="F327" s="59"/>
+      <c r="G327" s="59"/>
       <c r="H327" s="26"/>
       <c r="I327" s="26"/>
       <c r="J327" s="26"/>
-      <c r="K327" s="34"/>
-[...19 lines deleted...]
-      <c r="H328" s="34"/>
+      <c r="K327" s="74"/>
+      <c r="L327" s="74"/>
+      <c r="M327" s="74"/>
+    </row>
+    <row r="328" spans="1:17">
+      <c r="A328" s="11"/>
+      <c r="B328" s="21"/>
+      <c r="C328" s="26"/>
+      <c r="D328" s="26"/>
+      <c r="E328" s="26"/>
+      <c r="F328" s="21"/>
+      <c r="G328" s="26"/>
+      <c r="H328" s="26"/>
       <c r="I328" s="26"/>
       <c r="J328" s="26"/>
-      <c r="K328" s="75"/>
-[...19 lines deleted...]
-      <c r="H329" s="34"/>
+      <c r="K328" s="26"/>
+      <c r="L328" s="26"/>
+      <c r="M328" s="43"/>
+      <c r="N328" s="35"/>
+      <c r="O328" s="35"/>
+      <c r="P328" s="35"/>
+      <c r="Q328" s="35"/>
+    </row>
+    <row r="329" spans="1:17" s="23" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A329" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B329" s="40"/>
+      <c r="C329" s="26"/>
+      <c r="D329" s="26"/>
+      <c r="E329" s="64"/>
+      <c r="F329" s="21"/>
+      <c r="G329" s="26"/>
+      <c r="H329" s="26"/>
       <c r="I329" s="26"/>
       <c r="J329" s="26"/>
-      <c r="K329" s="75"/>
-[...18 lines deleted...]
-      <c r="G330" s="60"/>
+      <c r="K329" s="34"/>
+      <c r="L329" s="26"/>
+      <c r="M329" s="26"/>
+    </row>
+    <row r="330" spans="1:17" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A330" s="57" t="s">
+        <v>72</v>
+      </c>
+      <c r="B330" s="83">
+        <v>128</v>
+      </c>
+      <c r="C330" s="74">
+        <v>619</v>
+      </c>
+      <c r="D330" s="74">
+        <v>1110</v>
+      </c>
+      <c r="E330" s="26">
+        <v>1601</v>
+      </c>
+      <c r="F330" s="59"/>
+      <c r="G330" s="59"/>
       <c r="H330" s="34"/>
       <c r="I330" s="26"/>
       <c r="J330" s="26"/>
-      <c r="K330" s="75"/>
-[...3 lines deleted...]
-    <row r="331" spans="1:17" ht="14.25" customHeight="1">
+      <c r="K330" s="74"/>
+      <c r="L330" s="79"/>
+      <c r="M330" s="74"/>
+    </row>
+    <row r="331" spans="1:17">
       <c r="A331" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B331" s="83">
+        <v>59</v>
+      </c>
+      <c r="C331" s="74">
+        <v>59</v>
+      </c>
+      <c r="D331" s="74">
+        <v>59</v>
+      </c>
+      <c r="E331" s="26">
+        <v>59</v>
+      </c>
+      <c r="F331" s="59"/>
+      <c r="G331" s="59"/>
+      <c r="H331" s="34"/>
+      <c r="I331" s="26"/>
+      <c r="J331" s="26"/>
+      <c r="K331" s="74"/>
+      <c r="L331" s="79"/>
+      <c r="M331" s="79"/>
+    </row>
+    <row r="332" spans="1:17" s="24" customFormat="1" ht="16.2" customHeight="1">
+      <c r="A332" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B332" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="C332" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="D332" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="E332" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F332" s="59"/>
+      <c r="G332" s="59"/>
+      <c r="H332" s="34"/>
+      <c r="I332" s="26"/>
+      <c r="J332" s="26"/>
+      <c r="K332" s="74"/>
+      <c r="L332" s="79"/>
+      <c r="M332" s="79"/>
+    </row>
+    <row r="333" spans="1:17" ht="14.25" customHeight="1">
+      <c r="A333" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="B331" s="86">
+      <c r="B333" s="85">
         <v>69</v>
       </c>
-      <c r="C331" s="78">
+      <c r="C333" s="77">
         <v>560</v>
       </c>
-      <c r="D331" s="78">
+      <c r="D333" s="77">
         <v>1051</v>
       </c>
-      <c r="E331" s="70"/>
-[...17 lines deleted...]
-      <c r="A333" s="20" t="s">
+      <c r="E333" s="63">
+        <v>1542</v>
+      </c>
+      <c r="F333" s="69"/>
+      <c r="G333" s="69"/>
+      <c r="H333" s="63"/>
+      <c r="I333" s="63"/>
+      <c r="J333" s="63"/>
+      <c r="K333" s="77"/>
+      <c r="L333" s="77"/>
+      <c r="M333" s="77"/>
+    </row>
+    <row r="334" spans="1:17" ht="29.4" customHeight="1">
+      <c r="A334" s="32"/>
+      <c r="B334" s="33"/>
+      <c r="C334" s="53"/>
+      <c r="D334" s="53"/>
+      <c r="E334" s="53"/>
+    </row>
+    <row r="335" spans="1:17">
+      <c r="A335" s="20" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="334" spans="1:17">
-      <c r="A334" s="20" t="s">
+    <row r="336" spans="1:17">
+      <c r="A336" s="20" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="335" spans="1:17" ht="186.6" customHeight="1">
-      <c r="A335" s="33" t="s">
+    <row r="337" spans="1:1" ht="186.6" customHeight="1">
+      <c r="A337" s="33" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78749999999999998" right="0.39374999999999999" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/5.1.2.2$Windows_x86 LibreOffice_project/d3bf12ecb743fc0d20e0be0c58ca359301eb705f</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>