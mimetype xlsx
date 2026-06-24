--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="11616" windowHeight="9684" tabRatio="795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="475" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="84">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -285,51 +285,51 @@
   <si>
     <t>Табиғи жүзім шарабы; жүзім шырыны мың литр</t>
   </si>
   <si>
     <t>Балқаш</t>
   </si>
   <si>
     <t>Қонаев қ.ә</t>
   </si>
   <si>
     <t>2026 жылғы Алматындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="165" formatCode="###,###,###,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="####\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -377,50 +377,55 @@
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
@@ -457,289 +462,274 @@
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1003,7638 +993,7599 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q337"/>
+  <dimension ref="A1:N300"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E310" sqref="E1:E1048576"/>
+      <selection activeCell="A292" sqref="A292:XFD292"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="24.88671875" style="29" customWidth="1"/>
+    <col min="1" max="1" width="24.88671875" style="26" customWidth="1"/>
     <col min="2" max="2" width="9.44140625" style="1" customWidth="1"/>
-    <col min="3" max="3" width="10.109375" style="38" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="12" width="9.88671875" style="38" customWidth="1"/>
+    <col min="3" max="3" width="10.109375" style="34" customWidth="1"/>
+    <col min="4" max="4" width="9.44140625" style="34" customWidth="1"/>
+    <col min="5" max="5" width="10.33203125" style="34" customWidth="1"/>
+    <col min="6" max="6" width="9.44140625" style="34" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" style="34" customWidth="1"/>
+    <col min="8" max="8" width="10.33203125" style="34" customWidth="1"/>
+    <col min="9" max="10" width="9.33203125" style="34" customWidth="1"/>
+    <col min="11" max="11" width="8.6640625" style="34" customWidth="1"/>
+    <col min="12" max="12" width="9.88671875" style="34" customWidth="1"/>
     <col min="13" max="13" width="10.88671875" style="1" customWidth="1"/>
     <col min="14" max="1025" width="8.6640625" style="1"/>
     <col min="1026" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1"/>
     </row>
-    <row r="2" spans="1:14" s="23" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A2" s="86" t="s">
+    <row r="2" spans="1:14" s="20" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="79" t="s">
         <v>83</v>
       </c>
-      <c r="B2" s="86"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:14" s="23" customFormat="1" ht="30.75" customHeight="1">
+      <c r="B2" s="79"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
+    </row>
+    <row r="3" spans="1:14" s="20" customFormat="1" ht="30.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="46" t="s">
+      <c r="C3" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="46" t="s">
+      <c r="D3" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="46" t="s">
+      <c r="E3" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="F3" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="46" t="s">
+      <c r="G3" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="46" t="s">
+      <c r="H3" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="46" t="s">
+      <c r="I3" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="46" t="s">
+      <c r="J3" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="46" t="s">
+      <c r="K3" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="78" t="s">
+      <c r="L3" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="30" t="s">
+      <c r="M3" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="N3" s="31"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:14" s="13" customFormat="1" ht="27.75" customHeight="1">
+      <c r="N3" s="28"/>
+    </row>
+    <row r="4" spans="1:14" s="11" customFormat="1" ht="27.75" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="6"/>
-[...10 lines deleted...]
-      <c r="M4" s="6"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="5"/>
     </row>
     <row r="5" spans="1:14" ht="13.5" customHeight="1">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B5" s="83">
+      <c r="B5" s="73">
         <v>8501</v>
       </c>
-      <c r="C5" s="74">
+      <c r="C5" s="65">
         <v>16815</v>
       </c>
-      <c r="D5" s="74">
+      <c r="D5" s="65">
         <v>25089</v>
       </c>
-      <c r="E5" s="26">
+      <c r="E5" s="23">
         <v>33361</v>
       </c>
-      <c r="F5" s="59"/>
-[...6 lines deleted...]
-      <c r="M5" s="74"/>
+      <c r="F5" s="77">
+        <v>42320</v>
+      </c>
+      <c r="G5" s="52"/>
+      <c r="H5" s="23"/>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="65"/>
+      <c r="L5" s="65"/>
+      <c r="M5" s="65"/>
     </row>
     <row r="6" spans="1:14" ht="13.5" customHeight="1">
-      <c r="A6" s="18" t="s">
+      <c r="A6" s="15" t="s">
         <v>77</v>
       </c>
-      <c r="B6" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="74">
+      <c r="B6" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C6" s="65">
         <v>10</v>
       </c>
-      <c r="D6" s="74">
+      <c r="D6" s="65">
         <v>20</v>
       </c>
-      <c r="E6" s="26">
+      <c r="E6" s="23">
         <v>30</v>
       </c>
-      <c r="F6" s="26"/>
-[...6 lines deleted...]
-      <c r="M6" s="74"/>
+      <c r="F6" s="77">
+        <v>30</v>
+      </c>
+      <c r="G6" s="23"/>
+      <c r="H6" s="23"/>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23"/>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="65"/>
     </row>
     <row r="7" spans="1:14" ht="13.5" customHeight="1">
-      <c r="A7" s="18" t="s">
+      <c r="A7" s="15" t="s">
         <v>78</v>
       </c>
-      <c r="B7" s="83" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="74">
+      <c r="B7" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" s="65">
         <v>364</v>
       </c>
-      <c r="D7" s="74">
+      <c r="D7" s="65">
         <v>727</v>
       </c>
-      <c r="E7" s="26">
+      <c r="E7" s="23">
         <v>1091</v>
       </c>
-      <c r="F7" s="59"/>
-[...6 lines deleted...]
-      <c r="M7" s="74"/>
+      <c r="F7" s="77">
+        <v>1477</v>
+      </c>
+      <c r="G7" s="52"/>
+      <c r="H7" s="23"/>
+      <c r="I7" s="23"/>
+      <c r="J7" s="23"/>
+      <c r="K7" s="65"/>
+      <c r="L7" s="65"/>
+      <c r="M7" s="65"/>
     </row>
     <row r="8" spans="1:14" ht="13.5" customHeight="1">
-      <c r="A8" s="9" t="s">
+      <c r="A8" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="B8" s="83">
+      <c r="B8" s="73">
         <v>24</v>
       </c>
-      <c r="C8" s="74">
+      <c r="C8" s="65">
         <v>29</v>
       </c>
-      <c r="D8" s="74">
+      <c r="D8" s="65">
         <v>34</v>
       </c>
-      <c r="E8" s="26">
+      <c r="E8" s="23">
         <v>39</v>
       </c>
-      <c r="F8" s="59"/>
-[...6 lines deleted...]
-      <c r="M8" s="74"/>
+      <c r="F8" s="77">
+        <v>64</v>
+      </c>
+      <c r="G8" s="52"/>
+      <c r="H8" s="23"/>
+      <c r="I8" s="23"/>
+      <c r="J8" s="23"/>
+      <c r="K8" s="65"/>
+      <c r="L8" s="65"/>
+      <c r="M8" s="65"/>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="9" t="s">
+      <c r="A9" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="74">
+      <c r="B9" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D9" s="65">
         <v>1</v>
       </c>
-      <c r="E9" s="26">
+      <c r="E9" s="23">
         <v>1</v>
       </c>
-      <c r="F9" s="59"/>
-[...6 lines deleted...]
-      <c r="M9" s="74"/>
+      <c r="F9" s="77">
+        <v>1</v>
+      </c>
+      <c r="G9" s="52"/>
+      <c r="H9" s="23"/>
+      <c r="I9" s="23"/>
+      <c r="J9" s="23"/>
+      <c r="K9" s="65"/>
+      <c r="L9" s="65"/>
+      <c r="M9" s="65"/>
     </row>
     <row r="10" spans="1:14" ht="14.25" customHeight="1">
-      <c r="A10" s="9" t="s">
+      <c r="A10" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="83" t="s">
-[...18 lines deleted...]
-      <c r="M10" s="75"/>
+      <c r="B10" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C10" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="D10" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="G10" s="54"/>
+      <c r="H10" s="53"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="53"/>
+      <c r="K10" s="23"/>
+      <c r="L10" s="23"/>
+      <c r="M10" s="66"/>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="9" t="s">
+      <c r="A11" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B11" s="83">
+      <c r="B11" s="73">
         <v>1288</v>
       </c>
-      <c r="C11" s="74">
+      <c r="C11" s="65">
         <v>2465</v>
       </c>
-      <c r="D11" s="74">
+      <c r="D11" s="65">
         <v>3602</v>
       </c>
-      <c r="E11" s="26">
+      <c r="E11" s="23">
         <v>4737</v>
       </c>
-      <c r="F11" s="59"/>
-[...6 lines deleted...]
-      <c r="M11" s="74"/>
+      <c r="F11" s="77">
+        <v>5915</v>
+      </c>
+      <c r="G11" s="52"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="23"/>
+      <c r="J11" s="23"/>
+      <c r="K11" s="65"/>
+      <c r="L11" s="65"/>
+      <c r="M11" s="65"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="9" t="s">
+      <c r="A12" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="B12" s="83" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="74">
+      <c r="B12" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="65">
         <v>1</v>
       </c>
-      <c r="D12" s="74">
+      <c r="D12" s="65">
         <v>1</v>
       </c>
-      <c r="E12" s="26">
+      <c r="E12" s="23">
         <v>1</v>
       </c>
-      <c r="F12" s="59"/>
-[...6 lines deleted...]
-      <c r="M12" s="74"/>
+      <c r="F12" s="77">
+        <v>2</v>
+      </c>
+      <c r="G12" s="52"/>
+      <c r="H12" s="23"/>
+      <c r="I12" s="23"/>
+      <c r="J12" s="23"/>
+      <c r="K12" s="65"/>
+      <c r="L12" s="65"/>
+      <c r="M12" s="65"/>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="11" t="s">
+      <c r="A13" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="B13" s="83">
+      <c r="B13" s="73">
         <v>63</v>
       </c>
-      <c r="C13" s="74">
+      <c r="C13" s="65">
         <v>63</v>
       </c>
-      <c r="D13" s="74">
+      <c r="D13" s="65">
         <v>63</v>
       </c>
-      <c r="E13" s="26">
+      <c r="E13" s="23">
         <v>63</v>
       </c>
-      <c r="F13" s="59"/>
-[...6 lines deleted...]
-      <c r="M13" s="74"/>
+      <c r="F13" s="77">
+        <v>124</v>
+      </c>
+      <c r="G13" s="52"/>
+      <c r="H13" s="23"/>
+      <c r="I13" s="23"/>
+      <c r="J13" s="23"/>
+      <c r="K13" s="65"/>
+      <c r="L13" s="65"/>
+      <c r="M13" s="65"/>
     </row>
     <row r="14" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A14" s="11" t="s">
+      <c r="A14" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="B14" s="83">
+      <c r="B14" s="73">
         <v>1132</v>
       </c>
-      <c r="C14" s="74">
+      <c r="C14" s="65">
         <v>3360</v>
       </c>
-      <c r="D14" s="74">
+      <c r="D14" s="65">
         <v>5589</v>
       </c>
-      <c r="E14" s="26">
+      <c r="E14" s="23">
         <v>7817</v>
       </c>
-      <c r="F14" s="59"/>
-[...6 lines deleted...]
-      <c r="M14" s="74"/>
+      <c r="F14" s="77">
+        <v>10222</v>
+      </c>
+      <c r="G14" s="52"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="23"/>
+      <c r="J14" s="23"/>
+      <c r="K14" s="65"/>
+      <c r="L14" s="65"/>
+      <c r="M14" s="65"/>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="9" t="s">
+      <c r="A15" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B15" s="83">
+      <c r="B15" s="73">
         <v>5993</v>
       </c>
-      <c r="C15" s="74">
+      <c r="C15" s="65">
         <v>10522</v>
       </c>
-      <c r="D15" s="74">
+      <c r="D15" s="65">
         <v>15052</v>
       </c>
-      <c r="E15" s="26">
+      <c r="E15" s="23">
         <v>19582</v>
       </c>
-      <c r="F15" s="59"/>
-[...24 lines deleted...]
-      <c r="A17" s="2" t="s">
+      <c r="F15" s="77">
+        <v>24486</v>
+      </c>
+      <c r="G15" s="52"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="23"/>
+      <c r="K15" s="65"/>
+      <c r="L15" s="65"/>
+      <c r="M15" s="65"/>
+    </row>
+    <row r="16" spans="1:14" ht="48.6" customHeight="1">
+      <c r="A16" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="6"/>
-[...10 lines deleted...]
-      <c r="M17" s="6"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="52"/>
+      <c r="E16" s="52"/>
+      <c r="F16" s="52"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="32"/>
+      <c r="I16" s="32"/>
+      <c r="J16" s="32"/>
+      <c r="K16" s="32"/>
+      <c r="L16" s="32"/>
+      <c r="M16" s="5"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="73">
+        <v>88</v>
+      </c>
+      <c r="C17" s="65">
+        <v>93</v>
+      </c>
+      <c r="D17" s="65">
+        <v>99</v>
+      </c>
+      <c r="E17" s="23">
+        <v>104</v>
+      </c>
+      <c r="F17" s="77">
+        <v>191</v>
+      </c>
+      <c r="G17" s="52"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="65"/>
+      <c r="L17" s="65"/>
+      <c r="M17" s="65"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="14" t="s">
-[...21 lines deleted...]
-      <c r="M18" s="74"/>
+      <c r="A18" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D18" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E18" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F18" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G18" s="23"/>
+      <c r="H18" s="23"/>
+      <c r="I18" s="23"/>
+      <c r="J18" s="23"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="23"/>
+      <c r="M18" s="23"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="18" t="s">
-[...21 lines deleted...]
-      <c r="M19" s="26"/>
+      <c r="A19" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" s="73">
+        <v>24</v>
+      </c>
+      <c r="C19" s="65">
+        <v>29</v>
+      </c>
+      <c r="D19" s="65">
+        <v>34</v>
+      </c>
+      <c r="E19" s="23">
+        <v>39</v>
+      </c>
+      <c r="F19" s="77">
+        <v>64</v>
+      </c>
+      <c r="G19" s="52"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="23"/>
+      <c r="J19" s="23"/>
+      <c r="K19" s="65"/>
+      <c r="L19" s="65"/>
+      <c r="M19" s="65"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="9" t="s">
-[...21 lines deleted...]
-      <c r="M20" s="74"/>
+      <c r="A20" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D20" s="65">
+        <v>1</v>
+      </c>
+      <c r="E20" s="23">
+        <v>1</v>
+      </c>
+      <c r="F20" s="23">
+        <v>1</v>
+      </c>
+      <c r="G20" s="52"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="65"/>
+      <c r="L20" s="65"/>
+      <c r="M20" s="65"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="9" t="s">
-[...8 lines deleted...]
-      <c r="D21" s="74">
+      <c r="A21" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="E21" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="F21" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="G21" s="54"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="66"/>
+      <c r="L21" s="66"/>
+      <c r="M21" s="66"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D22" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E22" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F22" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G22" s="52"/>
+      <c r="H22" s="23"/>
+      <c r="I22" s="23"/>
+      <c r="J22" s="23"/>
+      <c r="K22" s="65"/>
+      <c r="L22" s="65"/>
+      <c r="M22" s="65"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B23" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" s="65">
         <v>1</v>
       </c>
-      <c r="E21" s="26">
+      <c r="D23" s="65">
         <v>1</v>
       </c>
-      <c r="F21" s="59"/>
-[...56 lines deleted...]
-      <c r="M23" s="74"/>
+      <c r="E23" s="23">
+        <v>1</v>
+      </c>
+      <c r="F23" s="23">
+        <v>2</v>
+      </c>
+      <c r="G23" s="52"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="65"/>
+      <c r="L23" s="65"/>
+      <c r="M23" s="65"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="9" t="s">
-        <v>66</v>
-[...20 lines deleted...]
-      <c r="M24" s="74"/>
+        <v>67</v>
+      </c>
+      <c r="B24" s="73">
+        <v>63</v>
+      </c>
+      <c r="C24" s="65">
+        <v>63</v>
+      </c>
+      <c r="D24" s="65">
+        <v>63</v>
+      </c>
+      <c r="E24" s="23">
+        <v>63</v>
+      </c>
+      <c r="F24" s="77">
+        <v>124</v>
+      </c>
+      <c r="G24" s="52"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="65"/>
+      <c r="L24" s="65"/>
+      <c r="M24" s="65"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="11" t="s">
-[...24 lines deleted...]
-      <c r="A26" s="9" t="s">
+      <c r="A25" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B26" s="36" t="s">
-[...21 lines deleted...]
-      <c r="A27" s="2" t="s">
+      <c r="B25" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D25" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E25" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F25" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G25" s="23"/>
+      <c r="H25" s="23"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="53"/>
+      <c r="L25" s="53"/>
+      <c r="M25" s="36"/>
+    </row>
+    <row r="26" spans="1:13" ht="28.5" customHeight="1">
+      <c r="A26" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B27" s="36"/>
-[...10 lines deleted...]
-      <c r="M27" s="6"/>
+      <c r="B26" s="32"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="51"/>
+      <c r="E26" s="52"/>
+      <c r="F26" s="52"/>
+      <c r="G26" s="32"/>
+      <c r="H26" s="32"/>
+      <c r="I26" s="32"/>
+      <c r="J26" s="32"/>
+      <c r="K26" s="32"/>
+      <c r="L26" s="32"/>
+      <c r="M26" s="5"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B27" s="73">
+        <v>4525</v>
+      </c>
+      <c r="C27" s="65">
+        <v>9390</v>
+      </c>
+      <c r="D27" s="65">
+        <v>14216</v>
+      </c>
+      <c r="E27" s="23">
+        <v>19040</v>
+      </c>
+      <c r="F27" s="77">
+        <v>23398</v>
+      </c>
+      <c r="G27" s="52"/>
+      <c r="H27" s="23"/>
+      <c r="I27" s="23"/>
+      <c r="J27" s="23"/>
+      <c r="K27" s="65"/>
+      <c r="L27" s="65"/>
+      <c r="M27" s="65"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" s="7" t="s">
-[...21 lines deleted...]
-      <c r="M28" s="74"/>
+      <c r="A28" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D28" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E28" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F28" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G28" s="52"/>
+      <c r="H28" s="23"/>
+      <c r="I28" s="23"/>
+      <c r="J28" s="23"/>
+      <c r="K28" s="23"/>
+      <c r="L28" s="23"/>
+      <c r="M28" s="23"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" s="18" t="s">
-[...21 lines deleted...]
-      <c r="M29" s="26"/>
+      <c r="A29" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B29" s="51" t="s">
+        <v>61</v>
+      </c>
+      <c r="C29" s="23">
+        <v>364</v>
+      </c>
+      <c r="D29" s="65">
+        <v>727</v>
+      </c>
+      <c r="E29" s="23">
+        <v>1091</v>
+      </c>
+      <c r="F29" s="77">
+        <v>1477</v>
+      </c>
+      <c r="G29" s="52"/>
+      <c r="H29" s="23"/>
+      <c r="I29" s="23"/>
+      <c r="J29" s="23"/>
+      <c r="K29" s="65"/>
+      <c r="L29" s="65"/>
+      <c r="M29" s="65"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="18" t="s">
-[...21 lines deleted...]
-      <c r="M30" s="74"/>
+      <c r="A30" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="73">
+        <v>382</v>
+      </c>
+      <c r="C30" s="65">
+        <v>799</v>
+      </c>
+      <c r="D30" s="65">
+        <v>1176</v>
+      </c>
+      <c r="E30" s="23">
+        <v>1552</v>
+      </c>
+      <c r="F30" s="77">
+        <v>1821</v>
+      </c>
+      <c r="G30" s="52"/>
+      <c r="H30" s="23"/>
+      <c r="I30" s="23"/>
+      <c r="J30" s="23"/>
+      <c r="K30" s="65"/>
+      <c r="L30" s="65"/>
+      <c r="M30" s="65"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B31" s="73">
+        <v>77</v>
+      </c>
+      <c r="C31" s="65">
+        <v>1057</v>
+      </c>
+      <c r="D31" s="65">
+        <v>2036</v>
+      </c>
+      <c r="E31" s="23">
+        <v>3015</v>
+      </c>
+      <c r="F31" s="77">
+        <v>4017</v>
+      </c>
+      <c r="G31" s="52"/>
+      <c r="H31" s="23"/>
+      <c r="I31" s="23"/>
+      <c r="J31" s="23"/>
+      <c r="K31" s="65"/>
+      <c r="L31" s="65"/>
+      <c r="M31" s="65"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="73">
+        <v>4066</v>
+      </c>
+      <c r="C32" s="65">
+        <v>7171</v>
+      </c>
+      <c r="D32" s="65">
+        <v>10276</v>
+      </c>
+      <c r="E32" s="23">
+        <v>13382</v>
+      </c>
+      <c r="F32" s="77">
+        <v>16084</v>
+      </c>
+      <c r="G32" s="52"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="65"/>
+      <c r="L32" s="65"/>
+      <c r="M32" s="65"/>
+    </row>
+    <row r="33" spans="1:13" ht="30" customHeight="1">
+      <c r="A33" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B33" s="5"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="52"/>
+      <c r="E33" s="52"/>
+      <c r="F33" s="32"/>
+      <c r="G33" s="32"/>
+      <c r="H33" s="32"/>
+      <c r="I33" s="32"/>
+      <c r="J33" s="51"/>
+      <c r="K33" s="32"/>
+      <c r="L33" s="32"/>
+      <c r="M33" s="32"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" s="73">
+        <v>3180</v>
+      </c>
+      <c r="C34" s="65">
+        <v>5882</v>
+      </c>
+      <c r="D34" s="65">
+        <v>8585</v>
+      </c>
+      <c r="E34" s="23">
+        <v>11287</v>
+      </c>
+      <c r="F34" s="77">
+        <v>15178</v>
+      </c>
+      <c r="G34" s="52"/>
+      <c r="H34" s="23"/>
+      <c r="I34" s="23"/>
+      <c r="J34" s="23"/>
+      <c r="K34" s="65"/>
+      <c r="L34" s="65"/>
+      <c r="M34" s="65"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B35" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C35" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D35" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E35" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F35" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G35" s="52"/>
+      <c r="H35" s="23"/>
+      <c r="I35" s="23"/>
+      <c r="J35" s="23"/>
+      <c r="K35" s="65"/>
+      <c r="L35" s="65"/>
+      <c r="M35" s="65"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B31" s="83">
-[...21 lines deleted...]
-      <c r="A32" s="11" t="s">
+      <c r="B36" s="73">
+        <v>776</v>
+      </c>
+      <c r="C36" s="65">
+        <v>1324</v>
+      </c>
+      <c r="D36" s="65">
+        <v>1872</v>
+      </c>
+      <c r="E36" s="23">
+        <v>2419</v>
+      </c>
+      <c r="F36" s="77">
+        <v>3257</v>
+      </c>
+      <c r="G36" s="52"/>
+      <c r="H36" s="23"/>
+      <c r="I36" s="23"/>
+      <c r="J36" s="23"/>
+      <c r="K36" s="65"/>
+      <c r="L36" s="65"/>
+      <c r="M36" s="65"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="B32" s="83">
-[...21 lines deleted...]
-      <c r="A33" s="9" t="s">
+      <c r="B37" s="73">
+        <v>1055</v>
+      </c>
+      <c r="C37" s="65">
+        <v>2304</v>
+      </c>
+      <c r="D37" s="65">
+        <v>3553</v>
+      </c>
+      <c r="E37" s="23">
+        <v>4802</v>
+      </c>
+      <c r="F37" s="77">
+        <v>6205</v>
+      </c>
+      <c r="G37" s="52"/>
+      <c r="H37" s="23"/>
+      <c r="I37" s="23"/>
+      <c r="J37" s="23"/>
+      <c r="K37" s="65"/>
+      <c r="L37" s="65"/>
+      <c r="M37" s="65"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B33" s="83">
+      <c r="B38" s="73">
+        <v>1349</v>
+      </c>
+      <c r="C38" s="65">
+        <v>2255</v>
+      </c>
+      <c r="D38" s="65">
+        <v>3160</v>
+      </c>
+      <c r="E38" s="23">
         <v>4066</v>
       </c>
-      <c r="C33" s="74">
-[...50 lines deleted...]
-      <c r="A36" s="7" t="s">
+      <c r="F38" s="77">
+        <v>5716</v>
+      </c>
+      <c r="G38" s="52"/>
+      <c r="H38" s="23"/>
+      <c r="I38" s="23"/>
+      <c r="J38" s="23"/>
+      <c r="K38" s="65"/>
+      <c r="L38" s="65"/>
+      <c r="M38" s="65"/>
+    </row>
+    <row r="39" spans="1:13" ht="49.8" customHeight="1">
+      <c r="A39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B39" s="5"/>
+      <c r="C39" s="32"/>
+      <c r="D39" s="52"/>
+      <c r="E39" s="52"/>
+      <c r="F39" s="32"/>
+      <c r="G39" s="32"/>
+      <c r="H39" s="32"/>
+      <c r="I39" s="32"/>
+      <c r="J39" s="32"/>
+      <c r="K39" s="32"/>
+      <c r="L39" s="32"/>
+      <c r="M39" s="32"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B36" s="83">
-[...21 lines deleted...]
-      <c r="A37" s="18" t="s">
+      <c r="B40" s="73">
+        <v>284</v>
+      </c>
+      <c r="C40" s="65">
+        <v>735</v>
+      </c>
+      <c r="D40" s="65">
+        <v>1197</v>
+      </c>
+      <c r="E40" s="23">
+        <v>1669</v>
+      </c>
+      <c r="F40" s="77">
+        <v>2109</v>
+      </c>
+      <c r="G40" s="52"/>
+      <c r="H40" s="23"/>
+      <c r="I40" s="23"/>
+      <c r="J40" s="23"/>
+      <c r="K40" s="65"/>
+      <c r="L40" s="65"/>
+      <c r="M40" s="65"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="15" t="s">
         <v>78</v>
       </c>
-      <c r="B37" s="83" t="s">
-[...21 lines deleted...]
-      <c r="A38" s="9" t="s">
+      <c r="B41" s="32">
+        <v>103</v>
+      </c>
+      <c r="C41" s="65">
+        <v>209</v>
+      </c>
+      <c r="D41" s="65">
+        <v>322</v>
+      </c>
+      <c r="E41" s="23">
+        <v>447</v>
+      </c>
+      <c r="F41" s="77">
+        <v>578</v>
+      </c>
+      <c r="G41" s="52"/>
+      <c r="H41" s="23"/>
+      <c r="I41" s="23"/>
+      <c r="J41" s="23"/>
+      <c r="K41" s="65"/>
+      <c r="L41" s="65"/>
+      <c r="M41" s="65"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B38" s="83">
-[...21 lines deleted...]
-      <c r="A39" s="11" t="s">
+      <c r="B42" s="73">
+        <v>16</v>
+      </c>
+      <c r="C42" s="65">
+        <v>51</v>
+      </c>
+      <c r="D42" s="65">
+        <v>85</v>
+      </c>
+      <c r="E42" s="23">
+        <v>119</v>
+      </c>
+      <c r="F42" s="77">
+        <v>149</v>
+      </c>
+      <c r="G42" s="52"/>
+      <c r="H42" s="23"/>
+      <c r="I42" s="23"/>
+      <c r="J42" s="23"/>
+      <c r="K42" s="65"/>
+      <c r="L42" s="65"/>
+      <c r="M42" s="65"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B43" s="73">
+        <v>3</v>
+      </c>
+      <c r="C43" s="65">
+        <v>13</v>
+      </c>
+      <c r="D43" s="65">
+        <v>27</v>
+      </c>
+      <c r="E43" s="23">
+        <v>40</v>
+      </c>
+      <c r="F43" s="77">
+        <v>51</v>
+      </c>
+      <c r="G43" s="52"/>
+      <c r="H43" s="23"/>
+      <c r="I43" s="23"/>
+      <c r="J43" s="23"/>
+      <c r="K43" s="65"/>
+      <c r="L43" s="65"/>
+      <c r="M43" s="65"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="B39" s="83">
-[...21 lines deleted...]
-      <c r="A40" s="9" t="s">
+      <c r="B44" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C44" s="65">
+        <v>65</v>
+      </c>
+      <c r="D44" s="65">
+        <v>131</v>
+      </c>
+      <c r="E44" s="23">
+        <v>196</v>
+      </c>
+      <c r="F44" s="77">
+        <v>293</v>
+      </c>
+      <c r="G44" s="18"/>
+      <c r="H44" s="18"/>
+      <c r="I44" s="23"/>
+      <c r="J44" s="23"/>
+      <c r="K44" s="65"/>
+      <c r="L44" s="65"/>
+      <c r="M44" s="65"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B40" s="83">
-[...53 lines deleted...]
-      <c r="A43" s="7" t="s">
+      <c r="B45" s="73">
+        <v>162</v>
+      </c>
+      <c r="C45" s="65">
+        <v>397</v>
+      </c>
+      <c r="D45" s="65">
+        <v>632</v>
+      </c>
+      <c r="E45" s="23">
+        <v>867</v>
+      </c>
+      <c r="F45" s="77">
+        <v>1037</v>
+      </c>
+      <c r="G45" s="52"/>
+      <c r="H45" s="23"/>
+      <c r="I45" s="23"/>
+      <c r="J45" s="23"/>
+      <c r="K45" s="65"/>
+      <c r="L45" s="65"/>
+      <c r="M45" s="65"/>
+    </row>
+    <row r="46" spans="1:13" ht="45" customHeight="1">
+      <c r="A46" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B46" s="5"/>
+      <c r="C46" s="32"/>
+      <c r="D46" s="52"/>
+      <c r="E46" s="51"/>
+      <c r="F46" s="32"/>
+      <c r="G46" s="32"/>
+      <c r="H46" s="32"/>
+      <c r="I46" s="32"/>
+      <c r="J46" s="51"/>
+      <c r="K46" s="32"/>
+      <c r="L46" s="32"/>
+      <c r="M46" s="5"/>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B43" s="83">
-[...21 lines deleted...]
-      <c r="A44" s="18" t="s">
+      <c r="B47" s="73">
+        <v>62</v>
+      </c>
+      <c r="C47" s="65">
+        <v>156</v>
+      </c>
+      <c r="D47" s="65">
+        <v>225</v>
+      </c>
+      <c r="E47" s="23">
+        <v>292</v>
+      </c>
+      <c r="F47" s="77">
+        <v>313</v>
+      </c>
+      <c r="G47" s="52"/>
+      <c r="H47" s="23"/>
+      <c r="I47" s="23"/>
+      <c r="J47" s="23"/>
+      <c r="K47" s="65"/>
+      <c r="L47" s="65"/>
+      <c r="M47" s="65"/>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B48" s="73">
+        <v>58</v>
+      </c>
+      <c r="C48" s="65">
+        <v>84</v>
+      </c>
+      <c r="D48" s="65">
+        <v>86</v>
+      </c>
+      <c r="E48" s="23">
+        <v>86</v>
+      </c>
+      <c r="F48" s="77">
+        <v>106</v>
+      </c>
+      <c r="G48" s="52"/>
+      <c r="H48" s="23"/>
+      <c r="I48" s="23"/>
+      <c r="J48" s="23"/>
+      <c r="K48" s="65"/>
+      <c r="L48" s="65"/>
+      <c r="M48" s="65"/>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="8" t="s">
         <v>78</v>
       </c>
-      <c r="B44" s="36">
-[...21 lines deleted...]
-      <c r="A45" s="9" t="s">
+      <c r="B49" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C49" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D49" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E49" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F49" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G49" s="52"/>
+      <c r="H49" s="23"/>
+      <c r="I49" s="39"/>
+      <c r="J49" s="23"/>
+      <c r="K49" s="23"/>
+      <c r="L49" s="23"/>
+      <c r="M49" s="23"/>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C50" s="65">
+        <v>67</v>
+      </c>
+      <c r="D50" s="65">
+        <v>133</v>
+      </c>
+      <c r="E50" s="23">
+        <v>200</v>
+      </c>
+      <c r="F50" s="23">
+        <v>200</v>
+      </c>
+      <c r="G50" s="52"/>
+      <c r="H50" s="23"/>
+      <c r="I50" s="23"/>
+      <c r="J50" s="23"/>
+      <c r="K50" s="65"/>
+      <c r="L50" s="65"/>
+      <c r="M50" s="65"/>
+    </row>
+    <row r="51" spans="1:13">
+      <c r="A51" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B45" s="83">
-[...24 lines deleted...]
-      <c r="B46" s="83">
+      <c r="B51" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C51" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D51" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E51" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F51" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G51" s="52"/>
+      <c r="H51" s="23"/>
+      <c r="I51" s="23"/>
+      <c r="J51" s="23"/>
+      <c r="K51" s="65"/>
+      <c r="L51" s="65"/>
+      <c r="M51" s="65"/>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B52" s="73">
+        <v>4</v>
+      </c>
+      <c r="C52" s="23">
+        <v>5</v>
+      </c>
+      <c r="D52" s="65">
+        <v>6</v>
+      </c>
+      <c r="E52" s="23">
+        <v>6</v>
+      </c>
+      <c r="F52" s="23">
+        <v>7</v>
+      </c>
+      <c r="G52" s="52"/>
+      <c r="H52" s="23"/>
+      <c r="I52" s="23"/>
+      <c r="J52" s="23"/>
+      <c r="K52" s="65"/>
+      <c r="L52" s="65"/>
+      <c r="M52" s="65"/>
+    </row>
+    <row r="53" spans="1:13" s="11" customFormat="1" ht="30" customHeight="1">
+      <c r="A53" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B53" s="5"/>
+      <c r="C53" s="32"/>
+      <c r="D53" s="55"/>
+      <c r="E53" s="51"/>
+      <c r="F53" s="32"/>
+      <c r="G53" s="32"/>
+      <c r="H53" s="32"/>
+      <c r="I53" s="32"/>
+      <c r="J53" s="32"/>
+      <c r="K53" s="32"/>
+      <c r="L53" s="32"/>
+      <c r="M53" s="32"/>
+    </row>
+    <row r="54" spans="1:13">
+      <c r="A54" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B54" s="74">
+        <v>1638.1</v>
+      </c>
+      <c r="C54" s="67">
+        <v>3699.9</v>
+      </c>
+      <c r="D54" s="67">
+        <v>5292.5</v>
+      </c>
+      <c r="E54" s="25">
+        <v>7051</v>
+      </c>
+      <c r="F54" s="78">
+        <v>9073.7999999999993</v>
+      </c>
+      <c r="G54" s="55"/>
+      <c r="H54" s="25"/>
+      <c r="I54" s="25"/>
+      <c r="J54" s="25"/>
+      <c r="K54" s="67"/>
+      <c r="L54" s="67"/>
+      <c r="M54" s="67"/>
+    </row>
+    <row r="55" spans="1:13">
+      <c r="A55" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B55" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="C55" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="D55" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="E55" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="F55" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="G55" s="25"/>
+      <c r="H55" s="25"/>
+      <c r="I55" s="25"/>
+      <c r="J55" s="25"/>
+      <c r="K55" s="53"/>
+      <c r="L55" s="25"/>
+      <c r="M55" s="67"/>
+    </row>
+    <row r="56" spans="1:13">
+      <c r="A56" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B56" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="C56" s="67">
+        <v>30</v>
+      </c>
+      <c r="D56" s="67">
+        <v>42</v>
+      </c>
+      <c r="E56" s="25">
+        <v>45</v>
+      </c>
+      <c r="F56" s="25">
+        <v>38</v>
+      </c>
+      <c r="G56" s="55"/>
+      <c r="H56" s="25"/>
+      <c r="I56" s="25"/>
+      <c r="J56" s="25"/>
+      <c r="K56" s="67"/>
+      <c r="L56" s="67"/>
+      <c r="M56" s="71"/>
+    </row>
+    <row r="57" spans="1:13">
+      <c r="A57" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B57" s="74">
         <v>3</v>
       </c>
-      <c r="C46" s="74">
-[...24 lines deleted...]
-      <c r="C47" s="74">
+      <c r="C57" s="67">
+        <v>5</v>
+      </c>
+      <c r="D57" s="67">
+        <v>7</v>
+      </c>
+      <c r="E57" s="25">
+        <v>9</v>
+      </c>
+      <c r="F57" s="78">
+        <v>10.7</v>
+      </c>
+      <c r="G57" s="55"/>
+      <c r="H57" s="25"/>
+      <c r="I57" s="25"/>
+      <c r="J57" s="25"/>
+      <c r="K57" s="67"/>
+      <c r="L57" s="67"/>
+      <c r="M57" s="71"/>
+    </row>
+    <row r="58" spans="1:13">
+      <c r="A58" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="D47" s="74">
-[...252 lines deleted...]
-      <c r="M58" s="76"/>
+      <c r="B58" s="74">
+        <v>464.4</v>
+      </c>
+      <c r="C58" s="67">
+        <v>1129.2</v>
+      </c>
+      <c r="D58" s="67">
+        <v>1504.8</v>
+      </c>
+      <c r="E58" s="25">
+        <v>1751.3</v>
+      </c>
+      <c r="F58" s="78">
+        <v>2077.8000000000002</v>
+      </c>
+      <c r="G58" s="55"/>
+      <c r="H58" s="25"/>
+      <c r="I58" s="25"/>
+      <c r="J58" s="25"/>
+      <c r="K58" s="67"/>
+      <c r="L58" s="67"/>
+      <c r="M58" s="71"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B59" s="74">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="C59" s="67">
+        <v>64.7</v>
+      </c>
+      <c r="D59" s="67">
+        <v>93.7</v>
+      </c>
+      <c r="E59" s="25">
+        <v>122.7</v>
+      </c>
+      <c r="F59" s="78">
+        <v>151.30000000000001</v>
+      </c>
+      <c r="G59" s="55"/>
+      <c r="H59" s="25"/>
+      <c r="I59" s="25"/>
+      <c r="J59" s="25"/>
+      <c r="K59" s="67"/>
+      <c r="L59" s="67"/>
+      <c r="M59" s="71"/>
+    </row>
+    <row r="60" spans="1:13">
+      <c r="A60" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B60" s="74">
+        <v>1135</v>
+      </c>
+      <c r="C60" s="67">
+        <v>2471</v>
+      </c>
+      <c r="D60" s="67">
+        <v>3645</v>
+      </c>
+      <c r="E60" s="25">
+        <v>5123</v>
+      </c>
+      <c r="F60" s="78">
+        <v>6782</v>
+      </c>
+      <c r="G60" s="55"/>
+      <c r="H60" s="25"/>
+      <c r="I60" s="25"/>
+      <c r="J60" s="25"/>
+      <c r="K60" s="67"/>
+      <c r="L60" s="67"/>
+      <c r="M60" s="71"/>
+    </row>
+    <row r="61" spans="1:13" s="11" customFormat="1" ht="30" customHeight="1">
+      <c r="A61" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B61" s="5"/>
+      <c r="C61" s="32"/>
+      <c r="D61" s="52"/>
+      <c r="E61" s="51"/>
+      <c r="F61" s="32"/>
+      <c r="G61" s="32"/>
+      <c r="H61" s="32"/>
+      <c r="I61" s="32"/>
+      <c r="J61" s="32"/>
+      <c r="K61" s="32"/>
+      <c r="L61" s="32"/>
+      <c r="M61" s="32"/>
+    </row>
+    <row r="62" spans="1:13" s="11" customFormat="1">
+      <c r="A62" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B62" s="73">
+        <v>1877</v>
+      </c>
+      <c r="C62" s="65">
+        <v>3809</v>
+      </c>
+      <c r="D62" s="65">
+        <v>6155</v>
+      </c>
+      <c r="E62" s="23">
+        <v>8496</v>
+      </c>
+      <c r="F62" s="77">
+        <v>11415</v>
+      </c>
+      <c r="G62" s="52"/>
+      <c r="H62" s="23"/>
+      <c r="I62" s="23"/>
+      <c r="J62" s="23"/>
+      <c r="K62" s="23"/>
+      <c r="L62" s="23"/>
+      <c r="M62" s="65"/>
+    </row>
+    <row r="63" spans="1:13" s="11" customFormat="1">
+      <c r="A63" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B59" s="84" t="s">
-[...27 lines deleted...]
-      <c r="C60" s="76">
+      <c r="B63" s="73">
+        <v>1877</v>
+      </c>
+      <c r="C63" s="65">
+        <v>3809</v>
+      </c>
+      <c r="D63" s="65">
+        <v>6155</v>
+      </c>
+      <c r="E63" s="23">
+        <v>8496</v>
+      </c>
+      <c r="F63" s="77">
+        <v>11415</v>
+      </c>
+      <c r="G63" s="52"/>
+      <c r="H63" s="23"/>
+      <c r="I63" s="23"/>
+      <c r="J63" s="23"/>
+      <c r="K63" s="23"/>
+      <c r="L63" s="23"/>
+      <c r="M63" s="65"/>
+    </row>
+    <row r="64" spans="1:13" s="11" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A64" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B64" s="5"/>
+      <c r="C64" s="32"/>
+      <c r="D64" s="52"/>
+      <c r="E64" s="51"/>
+      <c r="F64" s="32"/>
+      <c r="G64" s="32"/>
+      <c r="H64" s="32"/>
+      <c r="I64" s="32"/>
+      <c r="J64" s="32"/>
+      <c r="K64" s="32"/>
+      <c r="L64" s="32"/>
+      <c r="M64" s="5"/>
+    </row>
+    <row r="65" spans="1:13" s="11" customFormat="1" ht="14.4" customHeight="1">
+      <c r="A65" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B65" s="73">
+        <v>9619</v>
+      </c>
+      <c r="C65" s="65">
+        <v>17772</v>
+      </c>
+      <c r="D65" s="65">
+        <v>25598</v>
+      </c>
+      <c r="E65" s="23">
+        <v>34310</v>
+      </c>
+      <c r="F65" s="77">
+        <v>41038</v>
+      </c>
+      <c r="G65" s="52"/>
+      <c r="H65" s="23"/>
+      <c r="I65" s="23"/>
+      <c r="J65" s="23"/>
+      <c r="K65" s="65"/>
+      <c r="L65" s="65"/>
+      <c r="M65" s="65"/>
+    </row>
+    <row r="66" spans="1:13" s="11" customFormat="1">
+      <c r="A66" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B66" s="73">
+        <v>5006</v>
+      </c>
+      <c r="C66" s="65">
+        <v>9122</v>
+      </c>
+      <c r="D66" s="65">
+        <v>13515</v>
+      </c>
+      <c r="E66" s="23">
+        <v>17783</v>
+      </c>
+      <c r="F66" s="77">
+        <v>21088</v>
+      </c>
+      <c r="G66" s="52"/>
+      <c r="H66" s="23"/>
+      <c r="I66" s="23"/>
+      <c r="J66" s="23"/>
+      <c r="K66" s="65"/>
+      <c r="L66" s="65"/>
+      <c r="M66" s="65"/>
+    </row>
+    <row r="67" spans="1:13" s="11" customFormat="1">
+      <c r="A67" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B67" s="32">
+        <v>1</v>
+      </c>
+      <c r="C67" s="65">
+        <v>1</v>
+      </c>
+      <c r="D67" s="65">
+        <v>2</v>
+      </c>
+      <c r="E67" s="23">
+        <v>2</v>
+      </c>
+      <c r="F67" s="77">
+        <v>3</v>
+      </c>
+      <c r="G67" s="52"/>
+      <c r="H67" s="23"/>
+      <c r="I67" s="23"/>
+      <c r="J67" s="23"/>
+      <c r="K67" s="65"/>
+      <c r="L67" s="65"/>
+      <c r="M67" s="65"/>
+    </row>
+    <row r="68" spans="1:13" s="11" customFormat="1">
+      <c r="A68" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B68" s="73">
+        <v>7</v>
+      </c>
+      <c r="C68" s="65">
+        <v>57</v>
+      </c>
+      <c r="D68" s="65">
+        <v>107</v>
+      </c>
+      <c r="E68" s="23">
+        <v>157</v>
+      </c>
+      <c r="F68" s="77">
+        <v>202</v>
+      </c>
+      <c r="G68" s="52"/>
+      <c r="H68" s="23"/>
+      <c r="I68" s="23"/>
+      <c r="J68" s="23"/>
+      <c r="K68" s="65"/>
+      <c r="L68" s="65"/>
+      <c r="M68" s="65"/>
+    </row>
+    <row r="69" spans="1:13" s="11" customFormat="1">
+      <c r="A69" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B69" s="73">
+        <v>11</v>
+      </c>
+      <c r="C69" s="65">
+        <v>23</v>
+      </c>
+      <c r="D69" s="65">
+        <v>32</v>
+      </c>
+      <c r="E69" s="23">
+        <v>41</v>
+      </c>
+      <c r="F69" s="77">
+        <v>51</v>
+      </c>
+      <c r="G69" s="52"/>
+      <c r="H69" s="23"/>
+      <c r="I69" s="23"/>
+      <c r="J69" s="23"/>
+      <c r="K69" s="65"/>
+      <c r="L69" s="65"/>
+      <c r="M69" s="65"/>
+    </row>
+    <row r="70" spans="1:13" s="11" customFormat="1">
+      <c r="A70" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B70" s="73">
+        <v>187</v>
+      </c>
+      <c r="C70" s="65">
+        <v>377</v>
+      </c>
+      <c r="D70" s="65">
+        <v>576</v>
+      </c>
+      <c r="E70" s="23">
+        <v>760</v>
+      </c>
+      <c r="F70" s="77">
+        <v>940</v>
+      </c>
+      <c r="G70" s="52"/>
+      <c r="H70" s="23"/>
+      <c r="I70" s="23"/>
+      <c r="J70" s="23"/>
+      <c r="K70" s="65"/>
+      <c r="L70" s="65"/>
+      <c r="M70" s="65"/>
+    </row>
+    <row r="71" spans="1:13" s="11" customFormat="1">
+      <c r="A71" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B71" s="73">
+        <v>4407</v>
+      </c>
+      <c r="C71" s="65">
+        <v>8192</v>
+      </c>
+      <c r="D71" s="65">
+        <v>11367</v>
+      </c>
+      <c r="E71" s="23">
+        <v>15567</v>
+      </c>
+      <c r="F71" s="77">
+        <v>18755</v>
+      </c>
+      <c r="G71" s="52"/>
+      <c r="H71" s="23"/>
+      <c r="I71" s="23"/>
+      <c r="J71" s="23"/>
+      <c r="K71" s="65"/>
+      <c r="L71" s="65"/>
+      <c r="M71" s="65"/>
+    </row>
+    <row r="72" spans="1:13" s="11" customFormat="1" ht="27.6" customHeight="1">
+      <c r="A72" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B72" s="5"/>
+      <c r="C72" s="32"/>
+      <c r="D72" s="52"/>
+      <c r="E72" s="51"/>
+      <c r="F72" s="32"/>
+      <c r="G72" s="32"/>
+      <c r="H72" s="32"/>
+      <c r="I72" s="32"/>
+      <c r="J72" s="32"/>
+      <c r="K72" s="32"/>
+      <c r="L72" s="32"/>
+      <c r="M72" s="32"/>
+    </row>
+    <row r="73" spans="1:13" s="11" customFormat="1">
+      <c r="A73" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B73" s="73">
+        <v>290</v>
+      </c>
+      <c r="C73" s="65">
+        <v>581</v>
+      </c>
+      <c r="D73" s="65">
+        <v>897</v>
+      </c>
+      <c r="E73" s="23">
+        <v>1207</v>
+      </c>
+      <c r="F73" s="77">
+        <v>1417</v>
+      </c>
+      <c r="G73" s="52"/>
+      <c r="H73" s="23"/>
+      <c r="I73" s="23"/>
+      <c r="J73" s="23"/>
+      <c r="K73" s="65"/>
+      <c r="L73" s="65"/>
+      <c r="M73" s="65"/>
+    </row>
+    <row r="74" spans="1:13" s="11" customFormat="1">
+      <c r="A74" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B74" s="73">
+        <v>130</v>
+      </c>
+      <c r="C74" s="65">
+        <v>249</v>
+      </c>
+      <c r="D74" s="65">
+        <v>378</v>
+      </c>
+      <c r="E74" s="23">
+        <v>513</v>
+      </c>
+      <c r="F74" s="77">
+        <v>584</v>
+      </c>
+      <c r="G74" s="52"/>
+      <c r="H74" s="23"/>
+      <c r="I74" s="23"/>
+      <c r="J74" s="23"/>
+      <c r="K74" s="65"/>
+      <c r="L74" s="65"/>
+      <c r="M74" s="65"/>
+    </row>
+    <row r="75" spans="1:13" s="11" customFormat="1">
+      <c r="A75" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B75" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C75" s="65">
+        <v>5</v>
+      </c>
+      <c r="D75" s="65">
+        <v>10</v>
+      </c>
+      <c r="E75" s="23">
+        <v>15</v>
+      </c>
+      <c r="F75" s="77">
+        <v>22</v>
+      </c>
+      <c r="G75" s="18"/>
+      <c r="H75" s="18"/>
+      <c r="I75" s="18"/>
+      <c r="J75" s="18"/>
+      <c r="K75" s="65"/>
+      <c r="L75" s="65"/>
+      <c r="M75" s="65"/>
+    </row>
+    <row r="76" spans="1:13" s="11" customFormat="1">
+      <c r="A76" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B76" s="73">
+        <v>3</v>
+      </c>
+      <c r="C76" s="65">
+        <v>4</v>
+      </c>
+      <c r="D76" s="65">
+        <v>4</v>
+      </c>
+      <c r="E76" s="23">
+        <v>4</v>
+      </c>
+      <c r="F76" s="77">
+        <v>4</v>
+      </c>
+      <c r="G76" s="52"/>
+      <c r="H76" s="23"/>
+      <c r="I76" s="23"/>
+      <c r="J76" s="23"/>
+      <c r="K76" s="65"/>
+      <c r="L76" s="65"/>
+      <c r="M76" s="65"/>
+    </row>
+    <row r="77" spans="1:13" s="11" customFormat="1">
+      <c r="A77" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B77" s="73">
+        <v>152</v>
+      </c>
+      <c r="C77" s="65">
+        <v>315</v>
+      </c>
+      <c r="D77" s="65">
+        <v>490</v>
+      </c>
+      <c r="E77" s="23">
+        <v>655</v>
+      </c>
+      <c r="F77" s="77">
+        <v>781</v>
+      </c>
+      <c r="G77" s="52"/>
+      <c r="H77" s="23"/>
+      <c r="I77" s="23"/>
+      <c r="J77" s="23"/>
+      <c r="K77" s="65"/>
+      <c r="L77" s="65"/>
+      <c r="M77" s="65"/>
+    </row>
+    <row r="78" spans="1:13" s="11" customFormat="1">
+      <c r="A78" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B78" s="73">
+        <v>5</v>
+      </c>
+      <c r="C78" s="65">
+        <v>8</v>
+      </c>
+      <c r="D78" s="65">
+        <v>15</v>
+      </c>
+      <c r="E78" s="23">
+        <v>20</v>
+      </c>
+      <c r="F78" s="77">
+        <v>25</v>
+      </c>
+      <c r="G78" s="52"/>
+      <c r="H78" s="23"/>
+      <c r="I78" s="23"/>
+      <c r="J78" s="23"/>
+      <c r="K78" s="65"/>
+      <c r="L78" s="65"/>
+      <c r="M78" s="65"/>
+    </row>
+    <row r="79" spans="1:13" s="11" customFormat="1">
+      <c r="A79" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B79" s="5"/>
+      <c r="C79" s="32"/>
+      <c r="D79" s="52"/>
+      <c r="E79" s="52"/>
+      <c r="F79" s="39"/>
+      <c r="G79" s="32"/>
+      <c r="H79" s="32"/>
+      <c r="I79" s="32"/>
+      <c r="J79" s="46"/>
+      <c r="K79" s="65"/>
+      <c r="L79" s="32"/>
+      <c r="M79" s="39"/>
+    </row>
+    <row r="80" spans="1:13" s="11" customFormat="1">
+      <c r="A80" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B80" s="73">
+        <v>703</v>
+      </c>
+      <c r="C80" s="65">
+        <v>1450</v>
+      </c>
+      <c r="D80" s="65">
+        <v>2264</v>
+      </c>
+      <c r="E80" s="23">
+        <v>3094</v>
+      </c>
+      <c r="F80" s="77">
+        <v>3873</v>
+      </c>
+      <c r="G80" s="52"/>
+      <c r="H80" s="23"/>
+      <c r="I80" s="23"/>
+      <c r="J80" s="23"/>
+      <c r="K80" s="65"/>
+      <c r="L80" s="65"/>
+      <c r="M80" s="65"/>
+    </row>
+    <row r="81" spans="1:13" s="11" customFormat="1">
+      <c r="A81" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B81" s="73">
+        <v>530</v>
+      </c>
+      <c r="C81" s="65">
+        <v>1061</v>
+      </c>
+      <c r="D81" s="65">
+        <v>1650</v>
+      </c>
+      <c r="E81" s="23">
+        <v>2243</v>
+      </c>
+      <c r="F81" s="77">
+        <v>2829</v>
+      </c>
+      <c r="G81" s="52"/>
+      <c r="H81" s="23"/>
+      <c r="I81" s="23"/>
+      <c r="J81" s="23"/>
+      <c r="K81" s="65"/>
+      <c r="L81" s="65"/>
+      <c r="M81" s="65"/>
+    </row>
+    <row r="82" spans="1:13" s="11" customFormat="1">
+      <c r="A82" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B82" s="73">
+        <v>5</v>
+      </c>
+      <c r="C82" s="65">
+        <v>5</v>
+      </c>
+      <c r="D82" s="65">
+        <v>5</v>
+      </c>
+      <c r="E82" s="23">
+        <v>5</v>
+      </c>
+      <c r="F82" s="77">
+        <v>10</v>
+      </c>
+      <c r="G82" s="52"/>
+      <c r="H82" s="23"/>
+      <c r="I82" s="23"/>
+      <c r="J82" s="23"/>
+      <c r="K82" s="65"/>
+      <c r="L82" s="65"/>
+      <c r="M82" s="65"/>
+    </row>
+    <row r="83" spans="1:13" s="11" customFormat="1">
+      <c r="A83" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B83" s="73">
+        <v>3</v>
+      </c>
+      <c r="C83" s="65">
+        <v>17</v>
+      </c>
+      <c r="D83" s="65">
+        <v>31</v>
+      </c>
+      <c r="E83" s="23">
+        <v>45</v>
+      </c>
+      <c r="F83" s="77">
+        <v>54</v>
+      </c>
+      <c r="G83" s="52"/>
+      <c r="H83" s="23"/>
+      <c r="I83" s="23"/>
+      <c r="J83" s="23"/>
+      <c r="K83" s="65"/>
+      <c r="L83" s="65"/>
+      <c r="M83" s="65"/>
+    </row>
+    <row r="84" spans="1:13" s="11" customFormat="1">
+      <c r="A84" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B84" s="73">
+        <v>5</v>
+      </c>
+      <c r="C84" s="65">
+        <v>10</v>
+      </c>
+      <c r="D84" s="65">
+        <v>13</v>
+      </c>
+      <c r="E84" s="23">
+        <v>18</v>
+      </c>
+      <c r="F84" s="77">
+        <v>23</v>
+      </c>
+      <c r="G84" s="52"/>
+      <c r="H84" s="23"/>
+      <c r="I84" s="23"/>
+      <c r="J84" s="23"/>
+      <c r="K84" s="65"/>
+      <c r="L84" s="65"/>
+      <c r="M84" s="65"/>
+    </row>
+    <row r="85" spans="1:13" s="11" customFormat="1">
+      <c r="A85" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B85" s="73">
+        <v>142</v>
+      </c>
+      <c r="C85" s="65">
+        <v>327</v>
+      </c>
+      <c r="D85" s="65">
+        <v>516</v>
+      </c>
+      <c r="E85" s="23">
+        <v>721</v>
+      </c>
+      <c r="F85" s="77">
+        <v>889</v>
+      </c>
+      <c r="G85" s="52"/>
+      <c r="H85" s="23"/>
+      <c r="I85" s="23"/>
+      <c r="J85" s="23"/>
+      <c r="K85" s="65"/>
+      <c r="L85" s="65"/>
+      <c r="M85" s="65"/>
+    </row>
+    <row r="86" spans="1:13" s="11" customFormat="1">
+      <c r="A86" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B86" s="73">
+        <v>18</v>
+      </c>
+      <c r="C86" s="65">
+        <v>31</v>
+      </c>
+      <c r="D86" s="65">
+        <v>49</v>
+      </c>
+      <c r="E86" s="23">
+        <v>61</v>
+      </c>
+      <c r="F86" s="77">
+        <v>67</v>
+      </c>
+      <c r="G86" s="52"/>
+      <c r="H86" s="23"/>
+      <c r="I86" s="23"/>
+      <c r="J86" s="23"/>
+      <c r="K86" s="65"/>
+      <c r="L86" s="65"/>
+      <c r="M86" s="65"/>
+    </row>
+    <row r="87" spans="1:13" s="11" customFormat="1" ht="45.6" customHeight="1">
+      <c r="A87" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B87" s="5"/>
+      <c r="C87" s="32"/>
+      <c r="D87" s="52"/>
+      <c r="E87" s="51"/>
+      <c r="F87" s="32"/>
+      <c r="G87" s="32"/>
+      <c r="H87" s="32"/>
+      <c r="I87" s="32"/>
+      <c r="J87" s="32"/>
+      <c r="K87" s="45"/>
+      <c r="L87" s="32"/>
+      <c r="M87" s="5"/>
+    </row>
+    <row r="88" spans="1:13" s="11" customFormat="1">
+      <c r="A88" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B88" s="73">
+        <v>689</v>
+      </c>
+      <c r="C88" s="65">
+        <v>1429</v>
+      </c>
+      <c r="D88" s="65">
+        <v>2236</v>
+      </c>
+      <c r="E88" s="23">
+        <v>3059</v>
+      </c>
+      <c r="F88" s="77">
+        <v>3826</v>
+      </c>
+      <c r="G88" s="52"/>
+      <c r="H88" s="23"/>
+      <c r="I88" s="23"/>
+      <c r="J88" s="23"/>
+      <c r="K88" s="65"/>
+      <c r="L88" s="65"/>
+      <c r="M88" s="65"/>
+    </row>
+    <row r="89" spans="1:13" s="11" customFormat="1">
+      <c r="A89" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B89" s="73">
+        <v>530</v>
+      </c>
+      <c r="C89" s="65">
+        <v>1060</v>
+      </c>
+      <c r="D89" s="65">
+        <v>1649</v>
+      </c>
+      <c r="E89" s="23">
+        <v>2242</v>
+      </c>
+      <c r="F89" s="77">
+        <v>2828</v>
+      </c>
+      <c r="G89" s="52"/>
+      <c r="H89" s="23"/>
+      <c r="I89" s="23"/>
+      <c r="J89" s="23"/>
+      <c r="K89" s="65"/>
+      <c r="L89" s="65"/>
+      <c r="M89" s="65"/>
+    </row>
+    <row r="90" spans="1:13" s="11" customFormat="1">
+      <c r="A90" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B90" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C90" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D90" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E90" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="F90" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G90" s="18"/>
+      <c r="H90" s="18"/>
+      <c r="I90" s="18"/>
+      <c r="J90" s="18"/>
+      <c r="K90" s="65"/>
+      <c r="L90" s="65"/>
+      <c r="M90" s="65"/>
+    </row>
+    <row r="91" spans="1:13" s="11" customFormat="1">
+      <c r="A91" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B91" s="73">
+        <v>3</v>
+      </c>
+      <c r="C91" s="65">
+        <v>17</v>
+      </c>
+      <c r="D91" s="65">
+        <v>31</v>
+      </c>
+      <c r="E91" s="23">
+        <v>45</v>
+      </c>
+      <c r="F91" s="77">
+        <v>54</v>
+      </c>
+      <c r="G91" s="52"/>
+      <c r="H91" s="23"/>
+      <c r="I91" s="23"/>
+      <c r="J91" s="23"/>
+      <c r="K91" s="65"/>
+      <c r="L91" s="65"/>
+      <c r="M91" s="65"/>
+    </row>
+    <row r="92" spans="1:13" s="11" customFormat="1">
+      <c r="A92" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B92" s="73">
+        <v>5</v>
+      </c>
+      <c r="C92" s="65">
+        <v>10</v>
+      </c>
+      <c r="D92" s="65">
+        <v>13</v>
+      </c>
+      <c r="E92" s="23">
+        <v>18</v>
+      </c>
+      <c r="F92" s="77">
+        <v>23</v>
+      </c>
+      <c r="G92" s="52"/>
+      <c r="H92" s="23"/>
+      <c r="I92" s="23"/>
+      <c r="J92" s="23"/>
+      <c r="K92" s="65"/>
+      <c r="L92" s="65"/>
+      <c r="M92" s="65"/>
+    </row>
+    <row r="93" spans="1:13" s="11" customFormat="1">
+      <c r="A93" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B93" s="73">
+        <v>133</v>
+      </c>
+      <c r="C93" s="65">
+        <v>311</v>
+      </c>
+      <c r="D93" s="65">
+        <v>494</v>
+      </c>
+      <c r="E93" s="23">
+        <v>692</v>
+      </c>
+      <c r="F93" s="77">
+        <v>854</v>
+      </c>
+      <c r="G93" s="52"/>
+      <c r="H93" s="23"/>
+      <c r="I93" s="23"/>
+      <c r="J93" s="23"/>
+      <c r="K93" s="65"/>
+      <c r="L93" s="65"/>
+      <c r="M93" s="65"/>
+    </row>
+    <row r="94" spans="1:13" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A94" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B94" s="73">
+        <v>18</v>
+      </c>
+      <c r="C94" s="65">
+        <v>31</v>
+      </c>
+      <c r="D94" s="65">
+        <v>49</v>
+      </c>
+      <c r="E94" s="23">
+        <v>61</v>
+      </c>
+      <c r="F94" s="77">
+        <v>67</v>
+      </c>
+      <c r="G94" s="52"/>
+      <c r="H94" s="23"/>
+      <c r="I94" s="23"/>
+      <c r="J94" s="23"/>
+      <c r="K94" s="65"/>
+      <c r="L94" s="65"/>
+      <c r="M94" s="65"/>
+    </row>
+    <row r="95" spans="1:13" s="11" customFormat="1" ht="59.25" customHeight="1">
+      <c r="A95" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B95" s="5"/>
+      <c r="C95" s="32"/>
+      <c r="D95" s="52"/>
+      <c r="E95" s="23"/>
+      <c r="F95" s="32"/>
+      <c r="G95" s="32"/>
+      <c r="H95" s="32"/>
+      <c r="I95" s="32"/>
+      <c r="J95" s="32"/>
+      <c r="K95" s="45"/>
+      <c r="L95" s="32"/>
+      <c r="M95" s="32"/>
+    </row>
+    <row r="96" spans="1:13" s="11" customFormat="1">
+      <c r="A96" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B96" s="73">
+        <v>14</v>
+      </c>
+      <c r="C96" s="65">
+        <v>21</v>
+      </c>
+      <c r="D96" s="65">
+        <v>28</v>
+      </c>
+      <c r="E96" s="23">
+        <v>35</v>
+      </c>
+      <c r="F96" s="77">
+        <v>46</v>
+      </c>
+      <c r="G96" s="52"/>
+      <c r="H96" s="23"/>
+      <c r="I96" s="23"/>
+      <c r="J96" s="23"/>
+      <c r="K96" s="65"/>
+      <c r="L96" s="65"/>
+      <c r="M96" s="65"/>
+    </row>
+    <row r="97" spans="1:13" s="11" customFormat="1">
+      <c r="A97" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="B97" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C97" s="65">
+        <v>1</v>
+      </c>
+      <c r="D97" s="65">
+        <v>1</v>
+      </c>
+      <c r="E97" s="23">
+        <v>1</v>
+      </c>
+      <c r="F97" s="77">
+        <v>1</v>
+      </c>
+      <c r="G97" s="52"/>
+      <c r="H97" s="23"/>
+      <c r="I97" s="23"/>
+      <c r="J97" s="23"/>
+      <c r="K97" s="65"/>
+      <c r="L97" s="65"/>
+      <c r="M97" s="65"/>
+    </row>
+    <row r="98" spans="1:13" s="11" customFormat="1">
+      <c r="A98" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="B98" s="73">
+        <v>5</v>
+      </c>
+      <c r="C98" s="65">
+        <v>5</v>
+      </c>
+      <c r="D98" s="65">
+        <v>5</v>
+      </c>
+      <c r="E98" s="23">
+        <v>5</v>
+      </c>
+      <c r="F98" s="77">
+        <v>10</v>
+      </c>
+      <c r="G98" s="52"/>
+      <c r="H98" s="23"/>
+      <c r="I98" s="23"/>
+      <c r="J98" s="23"/>
+      <c r="K98" s="65"/>
+      <c r="L98" s="65"/>
+      <c r="M98" s="65"/>
+    </row>
+    <row r="99" spans="1:13" s="11" customFormat="1">
+      <c r="A99" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B99" s="73">
+        <v>9</v>
+      </c>
+      <c r="C99" s="65">
+        <v>16</v>
+      </c>
+      <c r="D99" s="65">
+        <v>22</v>
+      </c>
+      <c r="E99" s="23">
+        <v>29</v>
+      </c>
+      <c r="F99" s="77">
+        <v>35</v>
+      </c>
+      <c r="G99" s="52"/>
+      <c r="H99" s="23"/>
+      <c r="I99" s="23"/>
+      <c r="J99" s="23"/>
+      <c r="K99" s="65"/>
+      <c r="L99" s="65"/>
+      <c r="M99" s="65"/>
+    </row>
+    <row r="100" spans="1:13" s="11" customFormat="1" ht="44.4" customHeight="1">
+      <c r="A100" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B100" s="18"/>
+      <c r="C100" s="23"/>
+      <c r="D100" s="52"/>
+      <c r="F100" s="23"/>
+      <c r="G100" s="23"/>
+      <c r="H100" s="63"/>
+      <c r="I100" s="39"/>
+      <c r="J100" s="23"/>
+      <c r="K100" s="43"/>
+      <c r="L100" s="23"/>
+      <c r="M100" s="5"/>
+    </row>
+    <row r="101" spans="1:13" s="11" customFormat="1">
+      <c r="A101" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B101" s="73">
+        <v>137</v>
+      </c>
+      <c r="C101" s="65">
+        <v>630</v>
+      </c>
+      <c r="D101" s="65">
+        <v>1123</v>
+      </c>
+      <c r="E101" s="23">
+        <v>1617</v>
+      </c>
+      <c r="F101" s="77">
+        <v>1793</v>
+      </c>
+      <c r="G101" s="52"/>
+      <c r="H101" s="23"/>
+      <c r="I101" s="23"/>
+      <c r="J101" s="23"/>
+      <c r="K101" s="65"/>
+      <c r="L101" s="65"/>
+      <c r="M101" s="65"/>
+    </row>
+    <row r="102" spans="1:13" s="11" customFormat="1">
+      <c r="A102" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B102" s="73">
+        <v>137</v>
+      </c>
+      <c r="C102" s="65">
+        <v>630</v>
+      </c>
+      <c r="D102" s="65">
+        <v>1123</v>
+      </c>
+      <c r="E102" s="23">
+        <v>1617</v>
+      </c>
+      <c r="F102" s="77">
+        <v>1793</v>
+      </c>
+      <c r="G102" s="52"/>
+      <c r="H102" s="23"/>
+      <c r="I102" s="23"/>
+      <c r="J102" s="23"/>
+      <c r="K102" s="65"/>
+      <c r="L102" s="65"/>
+      <c r="M102" s="65"/>
+    </row>
+    <row r="103" spans="1:13" s="11" customFormat="1" ht="44.4" customHeight="1">
+      <c r="A103" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B103" s="5"/>
+      <c r="C103" s="32"/>
+      <c r="D103" s="52"/>
+      <c r="E103" s="51"/>
+      <c r="F103" s="39"/>
+      <c r="G103" s="32"/>
+      <c r="H103" s="32"/>
+      <c r="I103" s="32"/>
+      <c r="J103" s="32"/>
+      <c r="K103" s="45"/>
+      <c r="L103" s="32"/>
+      <c r="M103" s="5"/>
+    </row>
+    <row r="104" spans="1:13" s="11" customFormat="1">
+      <c r="A104" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B104" s="73">
+        <v>10454</v>
+      </c>
+      <c r="C104" s="65">
+        <v>21124</v>
+      </c>
+      <c r="D104" s="65">
+        <v>33007</v>
+      </c>
+      <c r="E104" s="23">
+        <v>44660</v>
+      </c>
+      <c r="F104" s="77">
+        <v>52691</v>
+      </c>
+      <c r="G104" s="52"/>
+      <c r="H104" s="23"/>
+      <c r="I104" s="23"/>
+      <c r="J104" s="23"/>
+      <c r="K104" s="65"/>
+      <c r="L104" s="65"/>
+      <c r="M104" s="65"/>
+    </row>
+    <row r="105" spans="1:13" s="11" customFormat="1">
+      <c r="A105" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B105" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C105" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D105" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E105" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F105" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G105" s="23"/>
+      <c r="H105" s="23"/>
+      <c r="I105" s="23"/>
+      <c r="J105" s="23"/>
+      <c r="K105" s="23"/>
+      <c r="L105" s="41"/>
+      <c r="M105" s="39"/>
+    </row>
+    <row r="106" spans="1:13" s="11" customFormat="1">
+      <c r="A106" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B106" s="73">
+        <v>10381</v>
+      </c>
+      <c r="C106" s="65">
+        <v>20995</v>
+      </c>
+      <c r="D106" s="65">
+        <v>32801</v>
+      </c>
+      <c r="E106" s="23">
+        <v>44298</v>
+      </c>
+      <c r="F106" s="77">
+        <v>52082</v>
+      </c>
+      <c r="G106" s="52"/>
+      <c r="H106" s="23"/>
+      <c r="I106" s="23"/>
+      <c r="J106" s="23"/>
+      <c r="K106" s="65"/>
+      <c r="L106" s="65"/>
+      <c r="M106" s="65"/>
+    </row>
+    <row r="107" spans="1:13" s="11" customFormat="1">
+      <c r="A107" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B107" s="73">
+        <v>0</v>
+      </c>
+      <c r="C107" s="65">
+        <v>1</v>
+      </c>
+      <c r="D107" s="65">
+        <v>1</v>
+      </c>
+      <c r="E107" s="23">
+        <v>1</v>
+      </c>
+      <c r="F107" s="77">
+        <v>2</v>
+      </c>
+      <c r="G107" s="52"/>
+      <c r="H107" s="23"/>
+      <c r="I107" s="23"/>
+      <c r="J107" s="23"/>
+      <c r="K107" s="65"/>
+      <c r="L107" s="65"/>
+      <c r="M107" s="65"/>
+    </row>
+    <row r="108" spans="1:13" s="11" customFormat="1">
+      <c r="A108" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B108" s="73">
+        <v>73</v>
+      </c>
+      <c r="C108" s="65">
+        <v>128</v>
+      </c>
+      <c r="D108" s="65">
+        <v>205</v>
+      </c>
+      <c r="E108" s="23">
+        <v>361</v>
+      </c>
+      <c r="F108" s="77">
+        <v>608</v>
+      </c>
+      <c r="G108" s="36"/>
+      <c r="H108" s="36"/>
+      <c r="I108" s="23"/>
+      <c r="J108" s="23"/>
+      <c r="K108" s="65"/>
+      <c r="L108" s="65"/>
+      <c r="M108" s="65"/>
+    </row>
+    <row r="109" spans="1:13" ht="36.6" customHeight="1">
+      <c r="A109" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B109" s="5"/>
+      <c r="C109" s="32"/>
+      <c r="D109" s="52"/>
+      <c r="E109" s="52"/>
+      <c r="F109" s="32"/>
+      <c r="G109" s="32"/>
+      <c r="H109" s="32"/>
+      <c r="I109" s="32"/>
+      <c r="J109" s="32"/>
+      <c r="L109" s="32"/>
+      <c r="M109" s="5"/>
+    </row>
+    <row r="110" spans="1:13">
+      <c r="A110" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B110" s="73">
+        <v>9783</v>
+      </c>
+      <c r="C110" s="65">
+        <v>19843</v>
+      </c>
+      <c r="D110" s="65">
+        <v>31095</v>
+      </c>
+      <c r="E110" s="23">
+        <v>42027</v>
+      </c>
+      <c r="F110" s="77">
+        <v>49277</v>
+      </c>
+      <c r="G110" s="52"/>
+      <c r="H110" s="23"/>
+      <c r="I110" s="23"/>
+      <c r="J110" s="23"/>
+      <c r="K110" s="65"/>
+      <c r="L110" s="65"/>
+      <c r="M110" s="65"/>
+    </row>
+    <row r="111" spans="1:13">
+      <c r="A111" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B111" s="73">
+        <v>9783</v>
+      </c>
+      <c r="C111" s="65">
+        <v>19843</v>
+      </c>
+      <c r="D111" s="65">
+        <v>31095</v>
+      </c>
+      <c r="E111" s="23">
+        <v>42027</v>
+      </c>
+      <c r="F111" s="77">
+        <v>49277</v>
+      </c>
+      <c r="G111" s="52"/>
+      <c r="H111" s="23"/>
+      <c r="I111" s="23"/>
+      <c r="J111" s="23"/>
+      <c r="K111" s="65"/>
+      <c r="L111" s="65"/>
+      <c r="M111" s="65"/>
+    </row>
+    <row r="112" spans="1:13" ht="36.6" customHeight="1">
+      <c r="A112" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B112" s="5"/>
+      <c r="C112" s="32"/>
+      <c r="D112" s="51"/>
+      <c r="E112" s="52"/>
+      <c r="F112" s="32"/>
+      <c r="G112" s="32"/>
+      <c r="H112" s="32"/>
+      <c r="I112" s="23"/>
+      <c r="J112" s="32"/>
+      <c r="K112" s="32"/>
+      <c r="L112" s="32"/>
+      <c r="M112" s="5"/>
+    </row>
+    <row r="113" spans="1:13">
+      <c r="A113" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B113" s="73">
+        <v>671</v>
+      </c>
+      <c r="C113" s="65">
+        <v>1281</v>
+      </c>
+      <c r="D113" s="65">
+        <v>1912</v>
+      </c>
+      <c r="E113" s="23">
+        <v>2633</v>
+      </c>
+      <c r="F113" s="77">
+        <v>3414</v>
+      </c>
+      <c r="G113" s="52"/>
+      <c r="H113" s="23"/>
+      <c r="I113" s="23"/>
+      <c r="J113" s="23"/>
+      <c r="K113" s="65"/>
+      <c r="L113" s="65"/>
+      <c r="M113" s="65"/>
+    </row>
+    <row r="114" spans="1:13">
+      <c r="A114" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B114" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C114" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D114" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E114" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F114" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G114" s="52"/>
+      <c r="H114" s="23"/>
+      <c r="I114" s="23"/>
+      <c r="J114" s="23"/>
+      <c r="K114" s="23"/>
+      <c r="L114" s="23"/>
+      <c r="M114" s="23"/>
+    </row>
+    <row r="115" spans="1:13">
+      <c r="A115" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B115" s="73">
+        <v>598</v>
+      </c>
+      <c r="C115" s="65">
+        <v>1152</v>
+      </c>
+      <c r="D115" s="65">
+        <v>1706</v>
+      </c>
+      <c r="E115" s="23">
+        <v>2271</v>
+      </c>
+      <c r="F115" s="77">
+        <v>2805</v>
+      </c>
+      <c r="G115" s="52"/>
+      <c r="H115" s="23"/>
+      <c r="I115" s="23"/>
+      <c r="J115" s="23"/>
+      <c r="K115" s="65"/>
+      <c r="L115" s="65"/>
+      <c r="M115" s="65"/>
+    </row>
+    <row r="116" spans="1:13">
+      <c r="A116" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B116" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C116" s="23">
+        <v>1</v>
+      </c>
+      <c r="D116" s="65">
+        <v>1</v>
+      </c>
+      <c r="E116" s="23">
+        <v>1</v>
+      </c>
+      <c r="F116" s="77">
+        <v>2</v>
+      </c>
+      <c r="G116" s="52"/>
+      <c r="H116" s="23"/>
+      <c r="I116" s="23"/>
+      <c r="J116" s="23"/>
+      <c r="K116" s="65"/>
+      <c r="L116" s="65"/>
+      <c r="M116" s="65"/>
+    </row>
+    <row r="117" spans="1:13">
+      <c r="A117" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B117" s="73">
+        <v>73</v>
+      </c>
+      <c r="C117" s="65">
+        <v>128</v>
+      </c>
+      <c r="D117" s="65">
+        <v>205</v>
+      </c>
+      <c r="E117" s="23">
+        <v>361</v>
+      </c>
+      <c r="F117" s="77">
+        <v>608</v>
+      </c>
+      <c r="G117" s="36"/>
+      <c r="H117" s="36"/>
+      <c r="I117" s="23"/>
+      <c r="J117" s="23"/>
+      <c r="K117" s="65"/>
+      <c r="L117" s="65"/>
+      <c r="M117" s="65"/>
+    </row>
+    <row r="118" spans="1:13" ht="45.6" customHeight="1">
+      <c r="A118" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B118" s="5"/>
+      <c r="C118" s="32"/>
+      <c r="D118" s="52"/>
+      <c r="E118" s="51"/>
+      <c r="F118" s="32"/>
+      <c r="G118" s="32"/>
+      <c r="H118" s="32"/>
+      <c r="I118" s="32"/>
+      <c r="J118" s="32"/>
+      <c r="K118" s="32"/>
+      <c r="L118" s="32"/>
+      <c r="M118" s="5"/>
+    </row>
+    <row r="119" spans="1:13">
+      <c r="A119" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B119" s="73">
+        <v>379</v>
+      </c>
+      <c r="C119" s="65">
+        <v>851</v>
+      </c>
+      <c r="D119" s="65">
+        <v>1304</v>
+      </c>
+      <c r="E119" s="23">
+        <v>1753</v>
+      </c>
+      <c r="F119" s="77">
+        <v>2221</v>
+      </c>
+      <c r="G119" s="52"/>
+      <c r="H119" s="23"/>
+      <c r="I119" s="23"/>
+      <c r="J119" s="23"/>
+      <c r="K119" s="65"/>
+      <c r="L119" s="65"/>
+      <c r="M119" s="65"/>
+    </row>
+    <row r="120" spans="1:13">
+      <c r="A120" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B120" s="73">
+        <v>350</v>
+      </c>
+      <c r="C120" s="65">
+        <v>790</v>
+      </c>
+      <c r="D120" s="65">
+        <v>1212</v>
+      </c>
+      <c r="E120" s="23">
+        <v>1630</v>
+      </c>
+      <c r="F120" s="77">
+        <v>2067</v>
+      </c>
+      <c r="G120" s="52"/>
+      <c r="H120" s="23"/>
+      <c r="I120" s="23"/>
+      <c r="J120" s="23"/>
+      <c r="K120" s="65"/>
+      <c r="L120" s="65"/>
+      <c r="M120" s="65"/>
+    </row>
+    <row r="121" spans="1:13">
+      <c r="A121" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B121" s="73">
+        <v>29</v>
+      </c>
+      <c r="C121" s="65">
+        <v>61</v>
+      </c>
+      <c r="D121" s="65">
+        <v>92</v>
+      </c>
+      <c r="E121" s="23">
+        <v>123</v>
+      </c>
+      <c r="F121" s="77">
+        <v>154</v>
+      </c>
+      <c r="G121" s="52"/>
+      <c r="H121" s="23"/>
+      <c r="I121" s="23"/>
+      <c r="J121" s="23"/>
+      <c r="K121" s="65"/>
+      <c r="L121" s="65"/>
+      <c r="M121" s="65"/>
+    </row>
+    <row r="122" spans="1:13">
+      <c r="A122" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B122" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C122" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D122" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E122" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F122" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G122" s="52"/>
+      <c r="H122" s="23"/>
+      <c r="I122" s="23"/>
+      <c r="J122" s="23"/>
+      <c r="K122" s="65"/>
+      <c r="L122" s="65"/>
+      <c r="M122" s="65"/>
+    </row>
+    <row r="123" spans="1:13" ht="26.4" customHeight="1">
+      <c r="A123" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="D60" s="76">
-[...15 lines deleted...]
-      <c r="A61" s="9" t="s">
+      <c r="B123" s="5"/>
+      <c r="C123" s="51"/>
+      <c r="D123" s="51"/>
+      <c r="E123" s="52"/>
+      <c r="F123" s="32"/>
+      <c r="G123" s="32"/>
+      <c r="H123" s="32"/>
+      <c r="I123" s="32"/>
+      <c r="J123" s="32"/>
+      <c r="L123" s="32"/>
+      <c r="M123" s="5"/>
+    </row>
+    <row r="124" spans="1:13">
+      <c r="A124" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B124" s="73">
+        <v>40</v>
+      </c>
+      <c r="C124" s="65">
+        <v>77</v>
+      </c>
+      <c r="D124" s="65">
+        <v>115</v>
+      </c>
+      <c r="E124" s="23">
+        <v>152</v>
+      </c>
+      <c r="F124" s="77">
+        <v>193</v>
+      </c>
+      <c r="G124" s="52"/>
+      <c r="H124" s="23"/>
+      <c r="I124" s="23"/>
+      <c r="J124" s="23"/>
+      <c r="K124" s="65"/>
+      <c r="L124" s="65"/>
+      <c r="M124" s="65"/>
+    </row>
+    <row r="125" spans="1:13">
+      <c r="A125" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B125" s="73">
+        <v>40</v>
+      </c>
+      <c r="C125" s="65">
+        <v>77</v>
+      </c>
+      <c r="D125" s="65">
+        <v>115</v>
+      </c>
+      <c r="E125" s="23">
+        <v>152</v>
+      </c>
+      <c r="F125" s="77">
+        <v>193</v>
+      </c>
+      <c r="G125" s="52"/>
+      <c r="H125" s="23"/>
+      <c r="I125" s="23"/>
+      <c r="J125" s="23"/>
+      <c r="K125" s="65"/>
+      <c r="L125" s="65"/>
+      <c r="M125" s="65"/>
+    </row>
+    <row r="126" spans="1:13" ht="47.4" customHeight="1">
+      <c r="A126" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B126" s="5"/>
+      <c r="C126" s="32"/>
+      <c r="D126" s="52"/>
+      <c r="E126" s="52"/>
+      <c r="F126" s="32"/>
+      <c r="G126" s="32"/>
+      <c r="H126" s="32"/>
+      <c r="I126" s="41"/>
+      <c r="J126" s="41"/>
+      <c r="L126" s="32"/>
+      <c r="M126" s="5"/>
+    </row>
+    <row r="127" spans="1:13">
+      <c r="A127" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B127" s="73">
+        <v>226</v>
+      </c>
+      <c r="C127" s="65">
+        <v>533</v>
+      </c>
+      <c r="D127" s="65">
+        <v>820</v>
+      </c>
+      <c r="E127" s="23">
+        <v>1103</v>
+      </c>
+      <c r="F127" s="77">
+        <v>1397</v>
+      </c>
+      <c r="G127" s="52"/>
+      <c r="H127" s="23"/>
+      <c r="I127" s="23"/>
+      <c r="J127" s="23"/>
+      <c r="K127" s="65"/>
+      <c r="L127" s="65"/>
+      <c r="M127" s="65"/>
+    </row>
+    <row r="128" spans="1:13">
+      <c r="A128" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B128" s="73">
+        <v>197</v>
+      </c>
+      <c r="C128" s="65">
+        <v>472</v>
+      </c>
+      <c r="D128" s="65">
+        <v>728</v>
+      </c>
+      <c r="E128" s="23">
+        <v>980</v>
+      </c>
+      <c r="F128" s="77">
+        <v>1243</v>
+      </c>
+      <c r="G128" s="52"/>
+      <c r="H128" s="23"/>
+      <c r="I128" s="23"/>
+      <c r="J128" s="23"/>
+      <c r="K128" s="65"/>
+      <c r="L128" s="65"/>
+      <c r="M128" s="65"/>
+    </row>
+    <row r="129" spans="1:13">
+      <c r="A129" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B129" s="73">
+        <v>29</v>
+      </c>
+      <c r="C129" s="65">
+        <v>61</v>
+      </c>
+      <c r="D129" s="65">
+        <v>92</v>
+      </c>
+      <c r="E129" s="23">
+        <v>123</v>
+      </c>
+      <c r="F129" s="77">
+        <v>154</v>
+      </c>
+      <c r="G129" s="52"/>
+      <c r="H129" s="23"/>
+      <c r="I129" s="23"/>
+      <c r="J129" s="23"/>
+      <c r="K129" s="65"/>
+      <c r="L129" s="65"/>
+      <c r="M129" s="65"/>
+    </row>
+    <row r="130" spans="1:13">
+      <c r="A130" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B130" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="C130" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D130" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E130" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F130" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G130" s="52"/>
+      <c r="H130" s="23"/>
+      <c r="I130" s="23"/>
+      <c r="J130" s="23"/>
+      <c r="K130" s="65"/>
+      <c r="L130" s="65"/>
+      <c r="M130" s="65"/>
+    </row>
+    <row r="131" spans="1:13" ht="22.2" customHeight="1">
+      <c r="A131" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B131" s="5"/>
+      <c r="C131" s="32"/>
+      <c r="D131" s="52"/>
+      <c r="E131" s="51"/>
+      <c r="F131" s="32"/>
+      <c r="G131" s="51"/>
+      <c r="H131" s="32"/>
+      <c r="I131" s="32"/>
+      <c r="J131" s="51"/>
+      <c r="L131" s="32"/>
+      <c r="M131" s="32"/>
+    </row>
+    <row r="132" spans="1:13">
+      <c r="A132" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B132" s="73">
+        <v>2094</v>
+      </c>
+      <c r="C132" s="65">
+        <v>4111</v>
+      </c>
+      <c r="D132" s="65">
+        <v>6419</v>
+      </c>
+      <c r="E132" s="23">
+        <v>8459</v>
+      </c>
+      <c r="F132" s="77">
+        <v>10585</v>
+      </c>
+      <c r="G132" s="52"/>
+      <c r="H132" s="23"/>
+      <c r="I132" s="23"/>
+      <c r="J132" s="23"/>
+      <c r="K132" s="65"/>
+      <c r="L132" s="65"/>
+      <c r="M132" s="65"/>
+    </row>
+    <row r="133" spans="1:13">
+      <c r="A133" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B133" s="73">
+        <v>33</v>
+      </c>
+      <c r="C133" s="65">
+        <v>59</v>
+      </c>
+      <c r="D133" s="65">
+        <v>85</v>
+      </c>
+      <c r="E133" s="23">
+        <v>111</v>
+      </c>
+      <c r="F133" s="77">
+        <v>145</v>
+      </c>
+      <c r="G133" s="52"/>
+      <c r="H133" s="23"/>
+      <c r="I133" s="23"/>
+      <c r="J133" s="23"/>
+      <c r="K133" s="65"/>
+      <c r="L133" s="65"/>
+      <c r="M133" s="65"/>
+    </row>
+    <row r="134" spans="1:13">
+      <c r="A134" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="B134" s="73">
+        <v>7</v>
+      </c>
+      <c r="C134" s="65">
+        <v>14</v>
+      </c>
+      <c r="D134" s="65">
+        <v>20</v>
+      </c>
+      <c r="E134" s="23">
+        <v>27</v>
+      </c>
+      <c r="F134" s="23">
+        <v>34</v>
+      </c>
+      <c r="G134" s="23"/>
+      <c r="H134" s="23"/>
+      <c r="I134" s="23"/>
+      <c r="J134" s="23"/>
+      <c r="K134" s="65"/>
+      <c r="L134" s="65"/>
+      <c r="M134" s="65"/>
+    </row>
+    <row r="135" spans="1:13">
+      <c r="A135" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B135" s="73">
+        <v>26</v>
+      </c>
+      <c r="C135" s="65">
+        <v>53</v>
+      </c>
+      <c r="D135" s="65">
+        <v>79</v>
+      </c>
+      <c r="E135" s="23">
+        <v>105</v>
+      </c>
+      <c r="F135" s="77">
+        <v>131</v>
+      </c>
+      <c r="G135" s="52"/>
+      <c r="H135" s="23"/>
+      <c r="I135" s="23"/>
+      <c r="J135" s="23"/>
+      <c r="K135" s="65"/>
+      <c r="L135" s="65"/>
+      <c r="M135" s="65"/>
+    </row>
+    <row r="136" spans="1:13">
+      <c r="A136" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="B61" s="84">
-[...21 lines deleted...]
-      <c r="A62" s="9" t="s">
+      <c r="B136" s="73">
+        <v>210</v>
+      </c>
+      <c r="C136" s="65">
+        <v>422</v>
+      </c>
+      <c r="D136" s="65">
+        <v>633</v>
+      </c>
+      <c r="E136" s="23">
+        <v>844</v>
+      </c>
+      <c r="F136" s="77">
+        <v>1070</v>
+      </c>
+      <c r="G136" s="52"/>
+      <c r="H136" s="23"/>
+      <c r="I136" s="23"/>
+      <c r="J136" s="23"/>
+      <c r="K136" s="65"/>
+      <c r="L136" s="65"/>
+      <c r="M136" s="65"/>
+    </row>
+    <row r="137" spans="1:13">
+      <c r="A137" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B137" s="73">
+        <v>138</v>
+      </c>
+      <c r="C137" s="65">
+        <v>276</v>
+      </c>
+      <c r="D137" s="65">
+        <v>414</v>
+      </c>
+      <c r="E137" s="23">
+        <v>552</v>
+      </c>
+      <c r="F137" s="77">
+        <v>690</v>
+      </c>
+      <c r="G137" s="52"/>
+      <c r="H137" s="23"/>
+      <c r="I137" s="23"/>
+      <c r="J137" s="23"/>
+      <c r="K137" s="65"/>
+      <c r="L137" s="65"/>
+      <c r="M137" s="65"/>
+    </row>
+    <row r="138" spans="1:13">
+      <c r="A138" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B138" s="73">
+        <v>27</v>
+      </c>
+      <c r="C138" s="65">
+        <v>54</v>
+      </c>
+      <c r="D138" s="65">
+        <v>81</v>
+      </c>
+      <c r="E138" s="23">
+        <v>108</v>
+      </c>
+      <c r="F138" s="77">
+        <v>134</v>
+      </c>
+      <c r="G138" s="52"/>
+      <c r="H138" s="23"/>
+      <c r="I138" s="23"/>
+      <c r="J138" s="23"/>
+      <c r="K138" s="65"/>
+      <c r="L138" s="65"/>
+      <c r="M138" s="65"/>
+    </row>
+    <row r="139" spans="1:13">
+      <c r="A139" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B62" s="84">
-[...21 lines deleted...]
-      <c r="A63" s="11" t="s">
+      <c r="B139" s="73">
+        <v>218</v>
+      </c>
+      <c r="C139" s="65">
+        <v>441</v>
+      </c>
+      <c r="D139" s="65">
+        <v>665</v>
+      </c>
+      <c r="E139" s="23">
+        <v>888</v>
+      </c>
+      <c r="F139" s="77">
+        <v>1122</v>
+      </c>
+      <c r="G139" s="52"/>
+      <c r="H139" s="23"/>
+      <c r="I139" s="23"/>
+      <c r="J139" s="23"/>
+      <c r="K139" s="65"/>
+      <c r="L139" s="65"/>
+      <c r="M139" s="65"/>
+    </row>
+    <row r="140" spans="1:13">
+      <c r="A140" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B140" s="73">
+        <v>32</v>
+      </c>
+      <c r="C140" s="65">
+        <v>64</v>
+      </c>
+      <c r="D140" s="65">
+        <v>96</v>
+      </c>
+      <c r="E140" s="23">
+        <v>129</v>
+      </c>
+      <c r="F140" s="77">
+        <v>161</v>
+      </c>
+      <c r="G140" s="52"/>
+      <c r="H140" s="23"/>
+      <c r="I140" s="23"/>
+      <c r="J140" s="23"/>
+      <c r="K140" s="65"/>
+      <c r="L140" s="65"/>
+      <c r="M140" s="65"/>
+    </row>
+    <row r="141" spans="1:13">
+      <c r="A141" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="B63" s="84">
-[...21 lines deleted...]
-      <c r="A64" s="9" t="s">
+      <c r="B141" s="73">
+        <v>189</v>
+      </c>
+      <c r="C141" s="65">
+        <v>404</v>
+      </c>
+      <c r="D141" s="65">
+        <v>619</v>
+      </c>
+      <c r="E141" s="23">
+        <v>834</v>
+      </c>
+      <c r="F141" s="77">
+        <v>1038</v>
+      </c>
+      <c r="G141" s="52"/>
+      <c r="H141" s="23"/>
+      <c r="I141" s="23"/>
+      <c r="J141" s="23"/>
+      <c r="K141" s="65"/>
+      <c r="L141" s="65"/>
+      <c r="M141" s="65"/>
+    </row>
+    <row r="142" spans="1:13">
+      <c r="A142" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B142" s="73">
+        <v>62</v>
+      </c>
+      <c r="C142" s="65">
+        <v>123</v>
+      </c>
+      <c r="D142" s="65">
+        <v>185</v>
+      </c>
+      <c r="E142" s="23">
+        <v>246</v>
+      </c>
+      <c r="F142" s="77">
+        <v>308</v>
+      </c>
+      <c r="G142" s="52"/>
+      <c r="H142" s="23"/>
+      <c r="I142" s="23"/>
+      <c r="J142" s="23"/>
+      <c r="K142" s="65"/>
+      <c r="L142" s="65"/>
+      <c r="M142" s="65"/>
+    </row>
+    <row r="143" spans="1:13" ht="18" customHeight="1">
+      <c r="A143" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B64" s="84">
-[...44 lines deleted...]
-      <c r="A67" s="7" t="s">
+      <c r="B143" s="73">
+        <v>1152</v>
+      </c>
+      <c r="C143" s="65">
+        <v>2201</v>
+      </c>
+      <c r="D143" s="65">
+        <v>3542</v>
+      </c>
+      <c r="E143" s="23">
+        <v>4615</v>
+      </c>
+      <c r="F143" s="77">
+        <v>5752</v>
+      </c>
+      <c r="G143" s="52"/>
+      <c r="H143" s="23"/>
+      <c r="I143" s="23"/>
+      <c r="J143" s="23"/>
+      <c r="K143" s="65"/>
+      <c r="L143" s="65"/>
+      <c r="M143" s="65"/>
+    </row>
+    <row r="144" spans="1:13" ht="30" customHeight="1">
+      <c r="A144" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B144" s="18"/>
+      <c r="C144" s="23"/>
+      <c r="D144" s="52"/>
+      <c r="E144" s="62"/>
+      <c r="F144" s="23"/>
+      <c r="G144" s="23"/>
+      <c r="H144" s="23"/>
+      <c r="I144" s="23"/>
+      <c r="J144" s="23"/>
+      <c r="K144" s="18"/>
+      <c r="L144" s="23"/>
+      <c r="M144" s="23"/>
+    </row>
+    <row r="145" spans="1:13" ht="18" customHeight="1">
+      <c r="A145" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B145" s="73">
+        <v>574</v>
+      </c>
+      <c r="C145" s="65">
+        <v>1230</v>
+      </c>
+      <c r="D145" s="65">
+        <v>1695</v>
+      </c>
+      <c r="E145" s="23">
+        <v>2104</v>
+      </c>
+      <c r="F145" s="77">
+        <v>2720</v>
+      </c>
+      <c r="G145" s="52"/>
+      <c r="H145" s="23"/>
+      <c r="I145" s="23"/>
+      <c r="J145" s="23"/>
+      <c r="K145" s="65"/>
+      <c r="L145" s="65"/>
+      <c r="M145" s="65"/>
+    </row>
+    <row r="146" spans="1:13" ht="18" customHeight="1">
+      <c r="A146" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B146" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C146" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D146" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E146" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F146" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G146" s="23"/>
+      <c r="H146" s="23"/>
+      <c r="I146" s="23"/>
+      <c r="J146" s="23"/>
+      <c r="K146" s="23"/>
+      <c r="L146" s="23"/>
+      <c r="M146" s="23"/>
+    </row>
+    <row r="147" spans="1:13" ht="18" customHeight="1">
+      <c r="A147" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B147" s="32">
+        <v>475</v>
+      </c>
+      <c r="C147" s="65">
+        <v>1078</v>
+      </c>
+      <c r="D147" s="65">
+        <v>1490</v>
+      </c>
+      <c r="E147" s="23">
+        <v>1847</v>
+      </c>
+      <c r="F147" s="77">
+        <v>2377</v>
+      </c>
+      <c r="G147" s="23"/>
+      <c r="H147" s="23"/>
+      <c r="I147" s="23"/>
+      <c r="J147" s="23"/>
+      <c r="K147" s="65"/>
+      <c r="L147" s="65"/>
+      <c r="M147" s="65"/>
+    </row>
+    <row r="148" spans="1:13">
+      <c r="A148" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B148" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C148" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D148" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E148" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F148" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G148" s="52"/>
+      <c r="H148" s="23"/>
+      <c r="I148" s="23"/>
+      <c r="J148" s="23"/>
+      <c r="K148" s="65"/>
+      <c r="L148" s="65"/>
+      <c r="M148" s="65"/>
+    </row>
+    <row r="149" spans="1:13" s="11" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A149" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B149" s="73">
+        <v>13</v>
+      </c>
+      <c r="C149" s="65">
+        <v>27</v>
+      </c>
+      <c r="D149" s="65">
+        <v>40</v>
+      </c>
+      <c r="E149" s="23">
+        <v>53</v>
+      </c>
+      <c r="F149" s="77">
+        <v>85</v>
+      </c>
+      <c r="G149" s="52"/>
+      <c r="H149" s="23"/>
+      <c r="I149" s="23"/>
+      <c r="J149" s="23"/>
+      <c r="K149" s="65"/>
+      <c r="L149" s="65"/>
+      <c r="M149" s="65"/>
+    </row>
+    <row r="150" spans="1:13">
+      <c r="A150" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B150" s="73">
+        <v>86</v>
+      </c>
+      <c r="C150" s="65">
+        <v>125</v>
+      </c>
+      <c r="D150" s="65">
+        <v>165</v>
+      </c>
+      <c r="E150" s="23">
+        <v>204</v>
+      </c>
+      <c r="F150" s="77">
+        <v>258</v>
+      </c>
+      <c r="G150" s="52"/>
+      <c r="H150" s="23"/>
+      <c r="I150" s="23"/>
+      <c r="J150" s="23"/>
+      <c r="K150" s="65"/>
+      <c r="L150" s="65"/>
+      <c r="M150" s="65"/>
+    </row>
+    <row r="151" spans="1:13">
+      <c r="A151" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B151" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C151" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D151" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E151" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="F151" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G151" s="52"/>
+      <c r="H151" s="23"/>
+      <c r="I151" s="23"/>
+      <c r="J151" s="23"/>
+      <c r="K151" s="65"/>
+      <c r="L151" s="65"/>
+      <c r="M151" s="65"/>
+    </row>
+    <row r="152" spans="1:13" ht="36.6" customHeight="1">
+      <c r="A152" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B152" s="7"/>
+      <c r="C152" s="39"/>
+      <c r="D152" s="52"/>
+      <c r="E152" s="23"/>
+      <c r="F152" s="39"/>
+      <c r="G152" s="39"/>
+      <c r="H152" s="39"/>
+      <c r="I152" s="39"/>
+      <c r="J152" s="39"/>
+      <c r="K152" s="7"/>
+      <c r="L152" s="39"/>
+      <c r="M152" s="7"/>
+    </row>
+    <row r="153" spans="1:13">
+      <c r="A153" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B67" s="83">
-[...350 lines deleted...]
-      <c r="A83" s="9" t="s">
+      <c r="B153" s="73">
+        <v>4243</v>
+      </c>
+      <c r="C153" s="65">
+        <v>6944</v>
+      </c>
+      <c r="D153" s="65">
+        <v>9609</v>
+      </c>
+      <c r="E153" s="23">
+        <v>12918</v>
+      </c>
+      <c r="F153" s="77">
+        <v>15654</v>
+      </c>
+      <c r="G153" s="52"/>
+      <c r="H153" s="23"/>
+      <c r="I153" s="23"/>
+      <c r="J153" s="23"/>
+      <c r="K153" s="65"/>
+      <c r="L153" s="65"/>
+      <c r="M153" s="65"/>
+    </row>
+    <row r="154" spans="1:13" ht="18.600000000000001" customHeight="1">
+      <c r="A154" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B83" s="83" t="s">
-[...1612 lines deleted...]
-      <c r="M154" s="74"/>
+      <c r="B154" s="73">
+        <v>4243</v>
+      </c>
+      <c r="C154" s="65">
+        <v>6943</v>
+      </c>
+      <c r="D154" s="65">
+        <v>9608</v>
+      </c>
+      <c r="E154" s="23">
+        <v>12917</v>
+      </c>
+      <c r="F154" s="77">
+        <v>15653</v>
+      </c>
+      <c r="G154" s="52"/>
+      <c r="H154" s="23"/>
+      <c r="I154" s="23"/>
+      <c r="J154" s="23"/>
+      <c r="K154" s="65"/>
+      <c r="L154" s="65"/>
+      <c r="M154" s="65"/>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B155" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C155" s="65">
+        <v>1</v>
+      </c>
+      <c r="D155" s="65">
+        <v>1</v>
+      </c>
+      <c r="E155" s="23">
+        <v>1</v>
+      </c>
+      <c r="F155" s="77">
+        <v>1</v>
+      </c>
+      <c r="G155" s="52"/>
+      <c r="H155" s="23"/>
+      <c r="I155" s="23"/>
+      <c r="J155" s="23"/>
+      <c r="K155" s="65"/>
+      <c r="L155" s="65"/>
+      <c r="M155" s="65"/>
+    </row>
+    <row r="156" spans="1:13" ht="32.4" customHeight="1">
+      <c r="A156" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B156" s="18"/>
+      <c r="C156" s="23"/>
+      <c r="D156" s="52"/>
+      <c r="E156" s="51"/>
+      <c r="F156" s="23"/>
+      <c r="G156" s="23"/>
+      <c r="H156" s="23"/>
+      <c r="I156" s="23"/>
+      <c r="J156" s="23"/>
+      <c r="K156" s="43"/>
+      <c r="L156" s="23"/>
+      <c r="M156" s="32"/>
+    </row>
+    <row r="157" spans="1:13">
+      <c r="A157" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B157" s="73">
+        <v>1678</v>
+      </c>
+      <c r="C157" s="65">
+        <v>3755</v>
+      </c>
+      <c r="D157" s="65">
+        <v>5824</v>
+      </c>
+      <c r="E157" s="23">
+        <v>7938</v>
+      </c>
+      <c r="F157" s="77">
+        <v>10242</v>
+      </c>
+      <c r="G157" s="52"/>
+      <c r="H157" s="23"/>
+      <c r="I157" s="23"/>
+      <c r="J157" s="23"/>
+      <c r="K157" s="65"/>
+      <c r="L157" s="65"/>
+      <c r="M157" s="65"/>
+    </row>
+    <row r="158" spans="1:13">
+      <c r="A158" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B158" s="73">
+        <v>26</v>
+      </c>
+      <c r="C158" s="65">
+        <v>64</v>
+      </c>
+      <c r="D158" s="65">
+        <v>94</v>
+      </c>
+      <c r="E158" s="23">
+        <v>123</v>
+      </c>
+      <c r="F158" s="77">
+        <v>148</v>
+      </c>
+      <c r="G158" s="52"/>
+      <c r="H158" s="23"/>
+      <c r="I158" s="23"/>
+      <c r="J158" s="23"/>
+      <c r="K158" s="65"/>
+      <c r="L158" s="65"/>
+      <c r="M158" s="65"/>
+    </row>
+    <row r="159" spans="1:13">
+      <c r="A159" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="B159" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C159" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D159" s="65">
+        <v>0</v>
+      </c>
+      <c r="E159" s="23">
+        <v>0</v>
+      </c>
+      <c r="F159" s="77">
+        <v>0</v>
+      </c>
+      <c r="G159" s="18"/>
+      <c r="H159" s="23"/>
+      <c r="I159" s="23"/>
+      <c r="J159" s="23"/>
+      <c r="K159" s="65"/>
+      <c r="L159" s="23"/>
+      <c r="M159" s="65"/>
+    </row>
+    <row r="160" spans="1:13">
+      <c r="A160" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="B160" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C160" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D160" s="65">
+        <v>0</v>
+      </c>
+      <c r="E160" s="23">
+        <v>0</v>
+      </c>
+      <c r="F160" s="77">
+        <v>0</v>
+      </c>
+      <c r="G160" s="18"/>
+      <c r="H160" s="23"/>
+      <c r="I160" s="23"/>
+      <c r="J160" s="23"/>
+      <c r="K160" s="65"/>
+      <c r="L160" s="23"/>
+      <c r="M160" s="65"/>
+    </row>
+    <row r="161" spans="1:13">
+      <c r="A161" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B161" s="73">
+        <v>91</v>
+      </c>
+      <c r="C161" s="65">
+        <v>211</v>
+      </c>
+      <c r="D161" s="65">
+        <v>331</v>
+      </c>
+      <c r="E161" s="23">
+        <v>450</v>
+      </c>
+      <c r="F161" s="77">
+        <v>530</v>
+      </c>
+      <c r="G161" s="52"/>
+      <c r="H161" s="23"/>
+      <c r="I161" s="23"/>
+      <c r="J161" s="23"/>
+      <c r="K161" s="65"/>
+      <c r="L161" s="65"/>
+      <c r="M161" s="65"/>
+    </row>
+    <row r="162" spans="1:13">
+      <c r="A162" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B155" s="83">
-[...21 lines deleted...]
-      <c r="A156" s="9" t="s">
+      <c r="B162" s="73">
+        <v>1409</v>
+      </c>
+      <c r="C162" s="65">
+        <v>3148</v>
+      </c>
+      <c r="D162" s="65">
+        <v>4886</v>
+      </c>
+      <c r="E162" s="23">
+        <v>6670</v>
+      </c>
+      <c r="F162" s="77">
+        <v>8752</v>
+      </c>
+      <c r="G162" s="52"/>
+      <c r="H162" s="23"/>
+      <c r="I162" s="23"/>
+      <c r="J162" s="23"/>
+      <c r="K162" s="65"/>
+      <c r="L162" s="65"/>
+      <c r="M162" s="65"/>
+    </row>
+    <row r="163" spans="1:13" s="11" customFormat="1">
+      <c r="A163" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B163" s="73">
+        <v>48</v>
+      </c>
+      <c r="C163" s="65">
+        <v>117</v>
+      </c>
+      <c r="D163" s="65">
+        <v>187</v>
+      </c>
+      <c r="E163" s="23">
+        <v>257</v>
+      </c>
+      <c r="F163" s="77">
+        <v>296</v>
+      </c>
+      <c r="G163" s="52"/>
+      <c r="H163" s="23"/>
+      <c r="I163" s="23"/>
+      <c r="J163" s="23"/>
+      <c r="K163" s="65"/>
+      <c r="L163" s="65"/>
+      <c r="M163" s="65"/>
+    </row>
+    <row r="164" spans="1:13">
+      <c r="A164" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B164" s="73">
+        <v>104</v>
+      </c>
+      <c r="C164" s="65">
+        <v>215</v>
+      </c>
+      <c r="D164" s="65">
+        <v>326</v>
+      </c>
+      <c r="E164" s="23">
+        <v>437</v>
+      </c>
+      <c r="F164" s="77">
+        <v>515</v>
+      </c>
+      <c r="G164" s="52"/>
+      <c r="H164" s="23"/>
+      <c r="I164" s="23"/>
+      <c r="J164" s="23"/>
+      <c r="K164" s="65"/>
+      <c r="L164" s="65"/>
+      <c r="M164" s="65"/>
+    </row>
+    <row r="165" spans="1:13">
+      <c r="A165" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B165" s="18"/>
+      <c r="C165" s="23"/>
+      <c r="D165" s="52"/>
+      <c r="E165" s="52"/>
+      <c r="F165" s="23"/>
+      <c r="G165" s="23"/>
+      <c r="H165" s="23"/>
+      <c r="I165" s="23"/>
+      <c r="J165" s="23"/>
+      <c r="K165" s="43"/>
+      <c r="L165" s="23"/>
+      <c r="M165" s="32"/>
+    </row>
+    <row r="166" spans="1:13">
+      <c r="A166" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B166" s="73">
+        <v>224</v>
+      </c>
+      <c r="C166" s="65">
+        <v>370</v>
+      </c>
+      <c r="D166" s="65">
+        <v>564</v>
+      </c>
+      <c r="E166" s="23">
+        <v>704</v>
+      </c>
+      <c r="F166" s="77">
+        <v>868</v>
+      </c>
+      <c r="G166" s="52"/>
+      <c r="H166" s="23"/>
+      <c r="I166" s="23"/>
+      <c r="J166" s="23"/>
+      <c r="K166" s="65"/>
+      <c r="L166" s="65"/>
+      <c r="M166" s="65"/>
+    </row>
+    <row r="167" spans="1:13">
+      <c r="A167" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B167" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C167" s="65">
+        <v>1</v>
+      </c>
+      <c r="D167" s="65">
+        <v>1</v>
+      </c>
+      <c r="E167" s="23">
+        <v>2</v>
+      </c>
+      <c r="F167" s="77">
+        <v>2</v>
+      </c>
+      <c r="G167" s="52"/>
+      <c r="H167" s="23"/>
+      <c r="I167" s="23"/>
+      <c r="J167" s="23"/>
+      <c r="K167" s="65"/>
+      <c r="L167" s="65"/>
+      <c r="M167" s="65"/>
+    </row>
+    <row r="168" spans="1:13">
+      <c r="A168" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B168" s="32">
+        <v>112</v>
+      </c>
+      <c r="C168" s="65">
+        <v>173</v>
+      </c>
+      <c r="D168" s="65">
+        <v>253</v>
+      </c>
+      <c r="E168" s="23">
+        <v>314</v>
+      </c>
+      <c r="F168" s="77">
+        <v>400</v>
+      </c>
+      <c r="G168" s="52"/>
+      <c r="H168" s="23"/>
+      <c r="I168" s="23"/>
+      <c r="J168" s="23"/>
+      <c r="K168" s="65"/>
+      <c r="L168" s="65"/>
+      <c r="M168" s="65"/>
+    </row>
+    <row r="169" spans="1:13" s="11" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A169" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B169" s="73">
+        <v>1</v>
+      </c>
+      <c r="C169" s="65">
+        <v>2</v>
+      </c>
+      <c r="D169" s="65">
+        <v>2</v>
+      </c>
+      <c r="E169" s="23">
+        <v>2</v>
+      </c>
+      <c r="F169" s="77">
+        <v>2</v>
+      </c>
+      <c r="G169" s="52"/>
+      <c r="H169" s="23"/>
+      <c r="I169" s="23"/>
+      <c r="J169" s="23"/>
+      <c r="K169" s="65"/>
+      <c r="L169" s="65"/>
+      <c r="M169" s="65"/>
+    </row>
+    <row r="170" spans="1:13">
+      <c r="A170" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B170" s="73">
+        <v>110</v>
+      </c>
+      <c r="C170" s="65">
+        <v>195</v>
+      </c>
+      <c r="D170" s="65">
+        <v>308</v>
+      </c>
+      <c r="E170" s="23">
+        <v>386</v>
+      </c>
+      <c r="F170" s="77">
+        <v>464</v>
+      </c>
+      <c r="G170" s="52"/>
+      <c r="H170" s="23"/>
+      <c r="I170" s="23"/>
+      <c r="J170" s="23"/>
+      <c r="K170" s="65"/>
+      <c r="L170" s="65"/>
+      <c r="M170" s="65"/>
+    </row>
+    <row r="171" spans="1:13" ht="47.4" customHeight="1">
+      <c r="A171" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B171" s="36"/>
+      <c r="C171" s="53"/>
+      <c r="D171" s="55"/>
+      <c r="E171" s="51"/>
+      <c r="F171" s="23"/>
+      <c r="G171" s="23"/>
+      <c r="H171" s="23"/>
+      <c r="I171" s="40"/>
+      <c r="J171" s="23"/>
+      <c r="K171" s="43"/>
+      <c r="L171" s="23"/>
+      <c r="M171" s="23"/>
+    </row>
+    <row r="172" spans="1:13">
+      <c r="A172" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B172" s="73">
+        <v>89731</v>
+      </c>
+      <c r="C172" s="65">
+        <v>181413</v>
+      </c>
+      <c r="D172" s="65">
+        <v>265266</v>
+      </c>
+      <c r="E172" s="23">
+        <v>357021</v>
+      </c>
+      <c r="F172" s="77">
+        <v>425146</v>
+      </c>
+      <c r="G172" s="52"/>
+      <c r="H172" s="23"/>
+      <c r="I172" s="23"/>
+      <c r="J172" s="23"/>
+      <c r="K172" s="65"/>
+      <c r="L172" s="65"/>
+      <c r="M172" s="65"/>
+    </row>
+    <row r="173" spans="1:13">
+      <c r="A173" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B173" s="73">
+        <v>60119</v>
+      </c>
+      <c r="C173" s="65">
+        <v>124141</v>
+      </c>
+      <c r="D173" s="65">
+        <v>178226</v>
+      </c>
+      <c r="E173" s="23">
+        <v>242435</v>
+      </c>
+      <c r="F173" s="77">
+        <v>286802</v>
+      </c>
+      <c r="G173" s="52"/>
+      <c r="H173" s="23"/>
+      <c r="I173" s="23"/>
+      <c r="J173" s="23"/>
+      <c r="K173" s="65"/>
+      <c r="L173" s="65"/>
+      <c r="M173" s="65"/>
+    </row>
+    <row r="174" spans="1:13">
+      <c r="A174" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B174" s="73">
+        <v>85</v>
+      </c>
+      <c r="C174" s="65">
+        <v>199</v>
+      </c>
+      <c r="D174" s="65">
+        <v>313</v>
+      </c>
+      <c r="E174" s="23">
+        <v>427</v>
+      </c>
+      <c r="F174" s="77">
+        <v>539</v>
+      </c>
+      <c r="G174" s="52"/>
+      <c r="H174" s="23"/>
+      <c r="I174" s="23"/>
+      <c r="J174" s="23"/>
+      <c r="K174" s="65"/>
+      <c r="L174" s="65"/>
+      <c r="M174" s="65"/>
+    </row>
+    <row r="175" spans="1:13">
+      <c r="A175" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B175" s="73">
+        <v>83</v>
+      </c>
+      <c r="C175" s="65">
+        <v>295</v>
+      </c>
+      <c r="D175" s="65">
+        <v>506</v>
+      </c>
+      <c r="E175" s="23">
+        <v>717</v>
+      </c>
+      <c r="F175" s="77">
+        <v>813</v>
+      </c>
+      <c r="G175" s="52"/>
+      <c r="H175" s="23"/>
+      <c r="I175" s="23"/>
+      <c r="J175" s="23"/>
+      <c r="K175" s="65"/>
+      <c r="L175" s="65"/>
+      <c r="M175" s="65"/>
+    </row>
+    <row r="176" spans="1:13">
+      <c r="A176" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B176" s="73">
+        <v>8236</v>
+      </c>
+      <c r="C176" s="65">
+        <v>16732</v>
+      </c>
+      <c r="D176" s="65">
+        <v>27335</v>
+      </c>
+      <c r="E176" s="23">
+        <v>35719</v>
+      </c>
+      <c r="F176" s="77">
+        <v>40971</v>
+      </c>
+      <c r="G176" s="52"/>
+      <c r="H176" s="23"/>
+      <c r="I176" s="23"/>
+      <c r="J176" s="23"/>
+      <c r="K176" s="65"/>
+      <c r="L176" s="65"/>
+      <c r="M176" s="65"/>
+    </row>
+    <row r="177" spans="1:13">
+      <c r="A177" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="B156" s="83">
-[...21 lines deleted...]
-      <c r="A157" s="11" t="s">
+      <c r="B177" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C177" s="65">
+        <v>151</v>
+      </c>
+      <c r="D177" s="65">
+        <v>302</v>
+      </c>
+      <c r="E177" s="23">
+        <v>453</v>
+      </c>
+      <c r="F177" s="77">
+        <v>453</v>
+      </c>
+      <c r="G177" s="52"/>
+      <c r="H177" s="23"/>
+      <c r="I177" s="23"/>
+      <c r="J177" s="23"/>
+      <c r="K177" s="65"/>
+      <c r="L177" s="65"/>
+      <c r="M177" s="65"/>
+    </row>
+    <row r="178" spans="1:13" s="11" customFormat="1">
+      <c r="A178" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="B157" s="83">
-[...499 lines deleted...]
-      <c r="M178" s="74"/>
+      <c r="B178" s="73">
+        <v>141</v>
+      </c>
+      <c r="C178" s="65">
+        <v>324</v>
+      </c>
+      <c r="D178" s="65">
+        <v>508</v>
+      </c>
+      <c r="E178" s="23">
+        <v>692</v>
+      </c>
+      <c r="F178" s="77">
+        <v>799</v>
+      </c>
+      <c r="G178" s="52"/>
+      <c r="H178" s="23"/>
+      <c r="I178" s="23"/>
+      <c r="J178" s="23"/>
+      <c r="K178" s="65"/>
+      <c r="L178" s="65"/>
+      <c r="M178" s="65"/>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="9" t="s">
-        <v>63</v>
-[...20 lines deleted...]
-      <c r="M179" s="74"/>
+        <v>68</v>
+      </c>
+      <c r="B179" s="73">
+        <v>5089</v>
+      </c>
+      <c r="C179" s="65">
+        <v>10385</v>
+      </c>
+      <c r="D179" s="65">
+        <v>15681</v>
+      </c>
+      <c r="E179" s="23">
+        <v>20977</v>
+      </c>
+      <c r="F179" s="77">
+        <v>26047</v>
+      </c>
+      <c r="G179" s="52"/>
+      <c r="H179" s="23"/>
+      <c r="I179" s="23"/>
+      <c r="J179" s="23"/>
+      <c r="K179" s="65"/>
+      <c r="L179" s="65"/>
+      <c r="M179" s="65"/>
     </row>
     <row r="180" spans="1:13">
-      <c r="A180" s="9" t="s">
+      <c r="A180" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B180" s="73">
+        <v>15978</v>
+      </c>
+      <c r="C180" s="65">
+        <v>29186</v>
+      </c>
+      <c r="D180" s="65">
+        <v>42394</v>
+      </c>
+      <c r="E180" s="23">
+        <v>55601</v>
+      </c>
+      <c r="F180" s="77">
+        <v>68723</v>
+      </c>
+      <c r="G180" s="52"/>
+      <c r="H180" s="23"/>
+      <c r="I180" s="23"/>
+      <c r="J180" s="23"/>
+      <c r="K180" s="65"/>
+      <c r="L180" s="65"/>
+      <c r="M180" s="65"/>
+    </row>
+    <row r="181" spans="1:13" ht="19.2" customHeight="1">
+      <c r="A181" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B181" s="19"/>
+      <c r="C181" s="25"/>
+      <c r="D181" s="55"/>
+      <c r="E181" s="55"/>
+      <c r="F181" s="25"/>
+      <c r="G181" s="25"/>
+      <c r="H181" s="25"/>
+      <c r="I181" s="25"/>
+      <c r="J181" s="25"/>
+      <c r="K181" s="24"/>
+      <c r="L181" s="25"/>
+      <c r="M181" s="24"/>
+    </row>
+    <row r="182" spans="1:13">
+      <c r="A182" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B182" s="74">
+        <v>395.1</v>
+      </c>
+      <c r="C182" s="67">
+        <v>496.3</v>
+      </c>
+      <c r="D182" s="67">
+        <v>651.1</v>
+      </c>
+      <c r="E182" s="25">
+        <v>861.2</v>
+      </c>
+      <c r="F182" s="78">
+        <v>1086.8</v>
+      </c>
+      <c r="G182" s="55"/>
+      <c r="H182" s="25"/>
+      <c r="I182" s="25"/>
+      <c r="J182" s="25"/>
+      <c r="K182" s="67"/>
+      <c r="L182" s="67"/>
+      <c r="M182" s="67"/>
+    </row>
+    <row r="183" spans="1:13">
+      <c r="A183" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B183" s="74">
+        <v>49.9</v>
+      </c>
+      <c r="C183" s="67">
+        <v>101.4</v>
+      </c>
+      <c r="D183" s="67">
+        <v>137</v>
+      </c>
+      <c r="E183" s="25">
+        <v>210.8</v>
+      </c>
+      <c r="F183" s="78">
+        <v>270.89999999999998</v>
+      </c>
+      <c r="G183" s="55"/>
+      <c r="H183" s="25"/>
+      <c r="I183" s="25"/>
+      <c r="J183" s="25"/>
+      <c r="K183" s="67"/>
+      <c r="L183" s="67"/>
+      <c r="M183" s="67"/>
+    </row>
+    <row r="184" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A184" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B180" s="83">
-[...21 lines deleted...]
-      <c r="A181" s="9" t="s">
+      <c r="B184" s="74">
+        <v>64.2</v>
+      </c>
+      <c r="C184" s="67">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="D184" s="67">
+        <v>124.1</v>
+      </c>
+      <c r="E184" s="25">
+        <v>179.4</v>
+      </c>
+      <c r="F184" s="78">
+        <v>249.9</v>
+      </c>
+      <c r="G184" s="55"/>
+      <c r="H184" s="25"/>
+      <c r="I184" s="25"/>
+      <c r="J184" s="25"/>
+      <c r="K184" s="67"/>
+      <c r="L184" s="67"/>
+      <c r="M184" s="67"/>
+    </row>
+    <row r="185" spans="1:13">
+      <c r="A185" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="B181" s="83">
-[...21 lines deleted...]
-      <c r="A182" s="9" t="s">
+      <c r="B185" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="C185" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="D185" s="67" t="s">
+        <v>61</v>
+      </c>
+      <c r="E185" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="F185" s="76" t="s">
+        <v>61</v>
+      </c>
+      <c r="G185" s="54"/>
+      <c r="H185" s="53"/>
+      <c r="I185" s="53"/>
+      <c r="J185" s="53"/>
+      <c r="K185" s="66"/>
+      <c r="L185" s="25"/>
+      <c r="M185" s="66"/>
+    </row>
+    <row r="186" spans="1:13">
+      <c r="A186" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B182" s="83">
-[...53 lines deleted...]
-      <c r="A185" s="7" t="s">
+      <c r="B186" s="74">
+        <v>281</v>
+      </c>
+      <c r="C186" s="67">
+        <v>317</v>
+      </c>
+      <c r="D186" s="67">
+        <v>390</v>
+      </c>
+      <c r="E186" s="25">
+        <v>471</v>
+      </c>
+      <c r="F186" s="78">
+        <v>566</v>
+      </c>
+      <c r="G186" s="55"/>
+      <c r="H186" s="25"/>
+      <c r="I186" s="25"/>
+      <c r="J186" s="25"/>
+      <c r="K186" s="67"/>
+      <c r="L186" s="67"/>
+      <c r="M186" s="67"/>
+    </row>
+    <row r="187" spans="1:13" ht="30" customHeight="1">
+      <c r="A187" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B187" s="19"/>
+      <c r="C187" s="25"/>
+      <c r="D187" s="55"/>
+      <c r="E187" s="57"/>
+      <c r="F187" s="25"/>
+      <c r="G187" s="25"/>
+      <c r="H187" s="25"/>
+      <c r="I187" s="25"/>
+      <c r="J187" s="25"/>
+      <c r="K187" s="44"/>
+      <c r="L187" s="25"/>
+      <c r="M187" s="24"/>
+    </row>
+    <row r="188" spans="1:13">
+      <c r="A188" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B185" s="83">
-[...21 lines deleted...]
-      <c r="A186" s="9" t="s">
+      <c r="B188" s="74">
+        <v>542.79999999999995</v>
+      </c>
+      <c r="C188" s="67">
+        <v>1182.0999999999999</v>
+      </c>
+      <c r="D188" s="67">
+        <v>1825</v>
+      </c>
+      <c r="E188" s="25">
+        <v>2481.3000000000002</v>
+      </c>
+      <c r="F188" s="78">
+        <v>3244.8</v>
+      </c>
+      <c r="G188" s="55"/>
+      <c r="H188" s="25"/>
+      <c r="I188" s="25"/>
+      <c r="J188" s="25"/>
+      <c r="K188" s="67"/>
+      <c r="L188" s="67"/>
+      <c r="M188" s="67"/>
+    </row>
+    <row r="189" spans="1:13">
+      <c r="A189" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="B186" s="83" t="s">
-[...46 lines deleted...]
-      <c r="A188" s="9" t="s">
+      <c r="B189" s="74">
+        <v>17.3</v>
+      </c>
+      <c r="C189" s="67">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="D189" s="67">
+        <v>251.5</v>
+      </c>
+      <c r="E189" s="25">
+        <v>371.9</v>
+      </c>
+      <c r="F189" s="78">
+        <v>424.8</v>
+      </c>
+      <c r="G189" s="55"/>
+      <c r="H189" s="25"/>
+      <c r="I189" s="25"/>
+      <c r="J189" s="25"/>
+      <c r="K189" s="67"/>
+      <c r="L189" s="67"/>
+      <c r="M189" s="67"/>
+    </row>
+    <row r="190" spans="1:13">
+      <c r="A190" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B188" s="83">
-[...21 lines deleted...]
-      <c r="A189" s="9" t="s">
+      <c r="B190" s="74">
+        <v>234</v>
+      </c>
+      <c r="C190" s="67">
+        <v>538</v>
+      </c>
+      <c r="D190" s="67">
+        <v>873</v>
+      </c>
+      <c r="E190" s="25">
+        <v>1255</v>
+      </c>
+      <c r="F190" s="78">
+        <v>1751</v>
+      </c>
+      <c r="G190" s="55"/>
+      <c r="H190" s="25"/>
+      <c r="I190" s="25"/>
+      <c r="J190" s="25"/>
+      <c r="K190" s="67"/>
+      <c r="L190" s="67"/>
+      <c r="M190" s="67"/>
+    </row>
+    <row r="191" spans="1:13" s="34" customFormat="1" ht="12" customHeight="1">
+      <c r="A191" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B191" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C191" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="D191" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="E191" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="F191" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="G191" s="55"/>
+      <c r="H191" s="25"/>
+      <c r="I191" s="25"/>
+      <c r="J191" s="25"/>
+      <c r="K191" s="67"/>
+      <c r="L191" s="67"/>
+      <c r="M191" s="67"/>
+    </row>
+    <row r="192" spans="1:13" s="34" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A192" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B189" s="83">
-[...53 lines deleted...]
-      <c r="A192" s="7" t="s">
+      <c r="B192" s="74">
+        <v>291.5</v>
+      </c>
+      <c r="C192" s="67">
+        <v>506.4</v>
+      </c>
+      <c r="D192" s="67">
+        <v>700.5</v>
+      </c>
+      <c r="E192" s="25">
+        <v>854.4</v>
+      </c>
+      <c r="F192" s="78">
+        <v>1069</v>
+      </c>
+      <c r="G192" s="55"/>
+      <c r="H192" s="25"/>
+      <c r="I192" s="25"/>
+      <c r="J192" s="25"/>
+      <c r="K192" s="67"/>
+      <c r="L192" s="67"/>
+      <c r="M192" s="67"/>
+    </row>
+    <row r="193" spans="1:13" s="34" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A193" s="59" t="s">
+        <v>80</v>
+      </c>
+      <c r="B193" s="19"/>
+      <c r="C193" s="25"/>
+      <c r="D193" s="57"/>
+      <c r="E193" s="55"/>
+      <c r="F193" s="25"/>
+      <c r="G193" s="25"/>
+      <c r="H193" s="25"/>
+      <c r="I193" s="25"/>
+      <c r="J193" s="25"/>
+      <c r="K193" s="44"/>
+      <c r="L193" s="25"/>
+      <c r="M193" s="25"/>
+    </row>
+    <row r="194" spans="1:13" s="34" customFormat="1" ht="15" customHeight="1">
+      <c r="A194" s="60" t="s">
         <v>71</v>
       </c>
-      <c r="B192" s="83">
-[...71 lines deleted...]
-      <c r="A195" s="9" t="s">
+      <c r="B194" s="74">
+        <v>461.3</v>
+      </c>
+      <c r="C194" s="67">
+        <v>1094</v>
+      </c>
+      <c r="D194" s="67">
+        <v>1814.5</v>
+      </c>
+      <c r="E194" s="25">
+        <v>2493.3000000000002</v>
+      </c>
+      <c r="F194" s="78">
+        <v>3112.8</v>
+      </c>
+      <c r="G194" s="55"/>
+      <c r="H194" s="25"/>
+      <c r="I194" s="25"/>
+      <c r="J194" s="25"/>
+      <c r="K194" s="67"/>
+      <c r="L194" s="67"/>
+      <c r="M194" s="67"/>
+    </row>
+    <row r="195" spans="1:13" ht="19.2" customHeight="1">
+      <c r="A195" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="B195" s="83">
-[...18 lines deleted...]
-      <c r="M195" s="74"/>
+      <c r="B195" s="74">
+        <v>45.7</v>
+      </c>
+      <c r="C195" s="67">
+        <v>187.8</v>
+      </c>
+      <c r="D195" s="67">
+        <v>379.4</v>
+      </c>
+      <c r="E195" s="25">
+        <v>606</v>
+      </c>
+      <c r="F195" s="78">
+        <v>835.5</v>
+      </c>
+      <c r="G195" s="55"/>
+      <c r="H195" s="25"/>
+      <c r="I195" s="25"/>
+      <c r="J195" s="25"/>
+      <c r="K195" s="67"/>
+      <c r="L195" s="67"/>
+      <c r="M195" s="67"/>
     </row>
     <row r="196" spans="1:13">
-      <c r="A196" s="9" t="s">
+      <c r="A196" s="35" t="s">
         <v>65</v>
       </c>
-      <c r="B196" s="83">
-[...18 lines deleted...]
-      <c r="M196" s="74"/>
+      <c r="B196" s="74">
+        <v>415.6</v>
+      </c>
+      <c r="C196" s="67">
+        <v>804.8</v>
+      </c>
+      <c r="D196" s="67">
+        <v>1224.3</v>
+      </c>
+      <c r="E196" s="25">
+        <v>1585.2</v>
+      </c>
+      <c r="F196" s="78">
+        <v>1975.2</v>
+      </c>
+      <c r="G196" s="55"/>
+      <c r="H196" s="25"/>
+      <c r="I196" s="25"/>
+      <c r="J196" s="25"/>
+      <c r="K196" s="67"/>
+      <c r="L196" s="67"/>
+      <c r="M196" s="67"/>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" s="9" t="s">
-        <v>66</v>
-[...23 lines deleted...]
-      <c r="A198" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="B198" s="83">
-[...21 lines deleted...]
-      <c r="A199" s="11" t="s">
+      <c r="B197" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C197" s="67">
+        <v>10</v>
+      </c>
+      <c r="D197" s="67">
+        <v>27.9</v>
+      </c>
+      <c r="E197" s="25">
+        <v>27.9</v>
+      </c>
+      <c r="F197" s="78">
+        <v>27.9</v>
+      </c>
+      <c r="G197" s="55"/>
+      <c r="H197" s="25"/>
+      <c r="I197" s="25"/>
+      <c r="J197" s="25"/>
+      <c r="K197" s="67"/>
+      <c r="L197" s="67"/>
+      <c r="M197" s="67"/>
+    </row>
+    <row r="198" spans="1:13">
+      <c r="A198" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="B199" s="83">
-[...18 lines deleted...]
-      <c r="M199" s="74"/>
+      <c r="B198" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C198" s="67">
+        <v>91.4</v>
+      </c>
+      <c r="D198" s="67">
+        <v>182.8</v>
+      </c>
+      <c r="E198" s="25">
+        <v>274.2</v>
+      </c>
+      <c r="F198" s="78">
+        <v>274.2</v>
+      </c>
+      <c r="G198" s="55"/>
+      <c r="H198" s="25"/>
+      <c r="I198" s="25"/>
+      <c r="J198" s="25"/>
+      <c r="K198" s="67"/>
+      <c r="L198" s="67"/>
+      <c r="M198" s="67"/>
+    </row>
+    <row r="199" spans="1:13" ht="39.6" customHeight="1">
+      <c r="A199" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B199" s="19"/>
+      <c r="C199" s="25"/>
+      <c r="D199" s="55"/>
+      <c r="E199" s="55"/>
+      <c r="F199" s="25"/>
+      <c r="G199" s="25"/>
+      <c r="H199" s="25"/>
+      <c r="I199" s="25"/>
+      <c r="J199" s="25"/>
+      <c r="K199" s="44"/>
+      <c r="L199" s="25"/>
+      <c r="M199" s="5"/>
     </row>
     <row r="200" spans="1:13">
-      <c r="A200" s="9" t="s">
+      <c r="A200" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B200" s="74">
+        <v>12488.2</v>
+      </c>
+      <c r="C200" s="67">
+        <v>22701.599999999999</v>
+      </c>
+      <c r="D200" s="67">
+        <v>35221.800000000003</v>
+      </c>
+      <c r="E200" s="25">
+        <v>50214.3</v>
+      </c>
+      <c r="F200" s="78">
+        <v>67572</v>
+      </c>
+      <c r="G200" s="55"/>
+      <c r="H200" s="25"/>
+      <c r="I200" s="25"/>
+      <c r="J200" s="25"/>
+      <c r="K200" s="67"/>
+      <c r="L200" s="67"/>
+      <c r="M200" s="67"/>
+    </row>
+    <row r="201" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="A201" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B201" s="74">
+        <v>8647.6</v>
+      </c>
+      <c r="C201" s="67">
+        <v>15749.2</v>
+      </c>
+      <c r="D201" s="67">
+        <v>23544.5</v>
+      </c>
+      <c r="E201" s="25">
+        <v>33466.199999999997</v>
+      </c>
+      <c r="F201" s="78">
+        <v>44766.5</v>
+      </c>
+      <c r="G201" s="55"/>
+      <c r="H201" s="25"/>
+      <c r="I201" s="25"/>
+      <c r="J201" s="25"/>
+      <c r="K201" s="67"/>
+      <c r="L201" s="67"/>
+      <c r="M201" s="67"/>
+    </row>
+    <row r="202" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="A202" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B202" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="C202" s="67">
+        <v>2.7</v>
+      </c>
+      <c r="D202" s="67">
+        <v>5.3</v>
+      </c>
+      <c r="E202" s="25">
+        <v>8</v>
+      </c>
+      <c r="F202" s="78">
+        <v>11.3</v>
+      </c>
+      <c r="G202" s="55"/>
+      <c r="H202" s="25"/>
+      <c r="I202" s="25"/>
+      <c r="J202" s="25"/>
+      <c r="K202" s="67"/>
+      <c r="L202" s="67"/>
+      <c r="M202" s="67"/>
+    </row>
+    <row r="203" spans="1:13">
+      <c r="A203" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B200" s="83">
-[...53 lines deleted...]
-      <c r="A203" s="7" t="s">
+      <c r="B203" s="74">
+        <v>3840.6</v>
+      </c>
+      <c r="C203" s="67">
+        <v>6949.8</v>
+      </c>
+      <c r="D203" s="67">
+        <v>11671.9</v>
+      </c>
+      <c r="E203" s="25">
+        <v>16740.099999999999</v>
+      </c>
+      <c r="F203" s="78">
+        <v>22794.2</v>
+      </c>
+      <c r="G203" s="55"/>
+      <c r="H203" s="25"/>
+      <c r="I203" s="25"/>
+      <c r="J203" s="25"/>
+      <c r="K203" s="67"/>
+      <c r="L203" s="67"/>
+      <c r="M203" s="67"/>
+    </row>
+    <row r="204" spans="1:13" ht="70.8" customHeight="1">
+      <c r="A204" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B204" s="13"/>
+      <c r="C204" s="41"/>
+      <c r="D204" s="55"/>
+      <c r="E204" s="57"/>
+      <c r="F204" s="33"/>
+      <c r="G204" s="57"/>
+      <c r="H204" s="33"/>
+      <c r="I204" s="32"/>
+      <c r="J204" s="32"/>
+      <c r="K204" s="41"/>
+      <c r="L204" s="32"/>
+      <c r="M204" s="24"/>
+    </row>
+    <row r="205" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A205" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="B203" s="84">
-[...21 lines deleted...]
-      <c r="A204" s="9" t="s">
+      <c r="B205" s="74">
+        <v>1748.5</v>
+      </c>
+      <c r="C205" s="67">
+        <v>4014.7</v>
+      </c>
+      <c r="D205" s="67">
+        <v>6179</v>
+      </c>
+      <c r="E205" s="25">
+        <v>8911.2000000000007</v>
+      </c>
+      <c r="F205" s="78">
+        <v>11234.2</v>
+      </c>
+      <c r="G205" s="55"/>
+      <c r="H205" s="25"/>
+      <c r="I205" s="25"/>
+      <c r="J205" s="25"/>
+      <c r="K205" s="67"/>
+      <c r="L205" s="67"/>
+      <c r="M205" s="67"/>
+    </row>
+    <row r="206" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A206" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B206" s="74">
+        <v>47</v>
+      </c>
+      <c r="C206" s="67">
+        <v>283</v>
+      </c>
+      <c r="D206" s="67">
+        <v>528</v>
+      </c>
+      <c r="E206" s="25">
+        <v>853</v>
+      </c>
+      <c r="F206" s="78">
+        <v>1160</v>
+      </c>
+      <c r="G206" s="19"/>
+      <c r="H206" s="19"/>
+      <c r="I206" s="25"/>
+      <c r="J206" s="25"/>
+      <c r="K206" s="67"/>
+      <c r="L206" s="67"/>
+      <c r="M206" s="67"/>
+    </row>
+    <row r="207" spans="1:13">
+      <c r="A207" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B207" s="74">
+        <v>1701.5</v>
+      </c>
+      <c r="C207" s="67">
+        <v>3731.7</v>
+      </c>
+      <c r="D207" s="67">
+        <v>5651</v>
+      </c>
+      <c r="E207" s="25">
+        <v>8058.2</v>
+      </c>
+      <c r="F207" s="78">
+        <v>10074.200000000001</v>
+      </c>
+      <c r="G207" s="55"/>
+      <c r="H207" s="25"/>
+      <c r="I207" s="25"/>
+      <c r="J207" s="25"/>
+      <c r="K207" s="67"/>
+      <c r="L207" s="67"/>
+      <c r="M207" s="67"/>
+    </row>
+    <row r="208" spans="1:13" ht="51" customHeight="1">
+      <c r="A208" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B208" s="14"/>
+      <c r="C208" s="32"/>
+      <c r="D208" s="58"/>
+      <c r="E208" s="52"/>
+      <c r="F208" s="32"/>
+      <c r="G208" s="32"/>
+      <c r="H208" s="32"/>
+      <c r="I208" s="32"/>
+      <c r="J208" s="57"/>
+      <c r="K208" s="32"/>
+      <c r="L208" s="32"/>
+      <c r="M208" s="72"/>
+    </row>
+    <row r="209" spans="1:13">
+      <c r="A209" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B209" s="74">
+        <v>2115</v>
+      </c>
+      <c r="C209" s="67">
+        <v>4822</v>
+      </c>
+      <c r="D209" s="67">
+        <v>8645</v>
+      </c>
+      <c r="E209" s="25">
+        <v>10816</v>
+      </c>
+      <c r="F209" s="78">
+        <v>12355</v>
+      </c>
+      <c r="G209" s="55"/>
+      <c r="H209" s="25"/>
+      <c r="I209" s="25"/>
+      <c r="J209" s="25"/>
+      <c r="K209" s="67"/>
+      <c r="L209" s="67"/>
+      <c r="M209" s="67"/>
+    </row>
+    <row r="210" spans="1:13">
+      <c r="A210" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B210" s="74">
+        <v>2115</v>
+      </c>
+      <c r="C210" s="67">
+        <v>4822</v>
+      </c>
+      <c r="D210" s="67">
+        <v>8645</v>
+      </c>
+      <c r="E210" s="25">
+        <v>10816</v>
+      </c>
+      <c r="F210" s="78">
+        <v>12355</v>
+      </c>
+      <c r="G210" s="55"/>
+      <c r="H210" s="25"/>
+      <c r="I210" s="25"/>
+      <c r="J210" s="25"/>
+      <c r="K210" s="67"/>
+      <c r="L210" s="67"/>
+      <c r="M210" s="67"/>
+    </row>
+    <row r="211" spans="1:13" ht="36.6" customHeight="1">
+      <c r="A211" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B211" s="19"/>
+      <c r="C211" s="25"/>
+      <c r="D211" s="51"/>
+      <c r="E211" s="57"/>
+      <c r="F211" s="33"/>
+      <c r="G211" s="25"/>
+      <c r="H211" s="25"/>
+      <c r="I211" s="41"/>
+      <c r="J211" s="25"/>
+      <c r="K211" s="24"/>
+      <c r="L211" s="24"/>
+      <c r="M211" s="25"/>
+    </row>
+    <row r="212" spans="1:13">
+      <c r="A212" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="B212" s="74">
+        <v>5.2</v>
+      </c>
+      <c r="C212" s="67">
+        <v>16.2</v>
+      </c>
+      <c r="D212" s="67">
+        <v>27.2</v>
+      </c>
+      <c r="E212" s="25">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="F212" s="78">
+        <v>44.2</v>
+      </c>
+      <c r="G212" s="55"/>
+      <c r="H212" s="25"/>
+      <c r="I212" s="25"/>
+      <c r="J212" s="25"/>
+      <c r="K212" s="67"/>
+      <c r="L212" s="67"/>
+      <c r="M212" s="67"/>
+    </row>
+    <row r="213" spans="1:13">
+      <c r="A213" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="B213" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="C213" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="D213" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="E213" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="F213" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="G213" s="25"/>
+      <c r="H213" s="25"/>
+      <c r="I213" s="25"/>
+      <c r="J213" s="25"/>
+      <c r="K213" s="67"/>
+      <c r="L213" s="67"/>
+      <c r="M213" s="67"/>
+    </row>
+    <row r="214" spans="1:13">
+      <c r="A214" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B214" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="C214" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="D214" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="E214" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="F214" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="G214" s="25"/>
+      <c r="H214" s="25"/>
+      <c r="I214" s="25"/>
+      <c r="J214" s="25"/>
+      <c r="K214" s="67"/>
+      <c r="L214" s="25"/>
+      <c r="M214" s="25"/>
+    </row>
+    <row r="215" spans="1:13">
+      <c r="A215" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B215" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="C215" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="D215" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="E215" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="F215" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="G215" s="25"/>
+      <c r="H215" s="25"/>
+      <c r="I215" s="41"/>
+      <c r="J215" s="25"/>
+      <c r="K215" s="67"/>
+      <c r="L215" s="25"/>
+      <c r="M215" s="25"/>
+    </row>
+    <row r="216" spans="1:13" ht="15" customHeight="1">
+      <c r="A216" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B216" s="74">
+        <v>4.2</v>
+      </c>
+      <c r="C216" s="67">
+        <v>12.9</v>
+      </c>
+      <c r="D216" s="25">
+        <v>21.6</v>
+      </c>
+      <c r="E216" s="25">
+        <v>30.3</v>
+      </c>
+      <c r="F216" s="25">
+        <v>34.5</v>
+      </c>
+      <c r="G216" s="55"/>
+      <c r="H216" s="25"/>
+      <c r="I216" s="25"/>
+      <c r="J216" s="25"/>
+      <c r="K216" s="67"/>
+      <c r="L216" s="25"/>
+      <c r="M216" s="67"/>
+    </row>
+    <row r="217" spans="1:13">
+      <c r="A217" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B217" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C217" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="D217" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="E217" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="F217" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="G217" s="55"/>
+      <c r="H217" s="25"/>
+      <c r="I217" s="25"/>
+      <c r="J217" s="25"/>
+      <c r="K217" s="25"/>
+      <c r="L217" s="53"/>
+      <c r="M217" s="25"/>
+    </row>
+    <row r="218" spans="1:13">
+      <c r="A218" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B218" s="74">
+        <v>1</v>
+      </c>
+      <c r="C218" s="67">
+        <v>3.3</v>
+      </c>
+      <c r="D218" s="25">
+        <v>5.6</v>
+      </c>
+      <c r="E218" s="25">
+        <v>7.9</v>
+      </c>
+      <c r="F218" s="25">
+        <v>9.6</v>
+      </c>
+      <c r="G218" s="55"/>
+      <c r="H218" s="25"/>
+      <c r="I218" s="25"/>
+      <c r="J218" s="25"/>
+      <c r="K218" s="67"/>
+      <c r="L218" s="25"/>
+      <c r="M218" s="67"/>
+    </row>
+    <row r="219" spans="1:13" ht="57" customHeight="1">
+      <c r="A219" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B219" s="36"/>
+      <c r="C219" s="25"/>
+      <c r="D219" s="55"/>
+      <c r="E219" s="55"/>
+      <c r="F219" s="25"/>
+      <c r="G219" s="25"/>
+      <c r="H219" s="25"/>
+      <c r="I219" s="25"/>
+      <c r="J219" s="25"/>
+      <c r="K219" s="44"/>
+      <c r="L219" s="25"/>
+      <c r="M219" s="25"/>
+    </row>
+    <row r="220" spans="1:13">
+      <c r="A220" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B220" s="74">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C220" s="67">
+        <v>11.9</v>
+      </c>
+      <c r="D220" s="67">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="E220" s="25">
+        <v>26.9</v>
+      </c>
+      <c r="F220" s="78">
+        <v>29.9</v>
+      </c>
+      <c r="G220" s="55"/>
+      <c r="H220" s="25"/>
+      <c r="I220" s="25"/>
+      <c r="J220" s="25"/>
+      <c r="K220" s="67"/>
+      <c r="L220" s="67"/>
+      <c r="M220" s="67"/>
+    </row>
+    <row r="221" spans="1:13">
+      <c r="A221" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="B221" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="C221" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="D221" s="67" t="s">
+        <v>61</v>
+      </c>
+      <c r="E221" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="F221" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="G221" s="25"/>
+      <c r="H221" s="25"/>
+      <c r="I221" s="25"/>
+      <c r="J221" s="25"/>
+      <c r="K221" s="67"/>
+      <c r="L221" s="67"/>
+      <c r="M221" s="67"/>
+    </row>
+    <row r="222" spans="1:13">
+      <c r="A222" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B222" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="C222" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="D222" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="E222" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="F222" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="G222" s="25"/>
+      <c r="H222" s="25"/>
+      <c r="I222" s="41"/>
+      <c r="J222" s="25"/>
+      <c r="K222" s="25"/>
+      <c r="L222" s="25"/>
+      <c r="M222" s="25"/>
+    </row>
+    <row r="223" spans="1:13">
+      <c r="A223" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B223" s="74">
+        <v>3.4</v>
+      </c>
+      <c r="C223" s="67">
+        <v>10.3</v>
+      </c>
+      <c r="D223" s="67">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="E223" s="25">
+        <v>24</v>
+      </c>
+      <c r="F223" s="78">
+        <v>26.2</v>
+      </c>
+      <c r="G223" s="55"/>
+      <c r="H223" s="25"/>
+      <c r="I223" s="25"/>
+      <c r="J223" s="25"/>
+      <c r="K223" s="67"/>
+      <c r="L223" s="67"/>
+      <c r="M223" s="67"/>
+    </row>
+    <row r="224" spans="1:13">
+      <c r="A224" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B224" s="74">
+        <v>1</v>
+      </c>
+      <c r="C224" s="67">
+        <v>1.6</v>
+      </c>
+      <c r="D224" s="67">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E224" s="25">
+        <v>2.9</v>
+      </c>
+      <c r="F224" s="78">
+        <v>3.6</v>
+      </c>
+      <c r="G224" s="55"/>
+      <c r="H224" s="25"/>
+      <c r="I224" s="25"/>
+      <c r="J224" s="25"/>
+      <c r="K224" s="67"/>
+      <c r="L224" s="67"/>
+      <c r="M224" s="67"/>
+    </row>
+    <row r="225" spans="1:13" s="11" customFormat="1" ht="46.95" customHeight="1">
+      <c r="A225" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B225" s="10"/>
+      <c r="C225" s="32"/>
+      <c r="D225" s="57"/>
+      <c r="E225" s="52"/>
+      <c r="F225" s="72"/>
+      <c r="G225" s="32"/>
+      <c r="H225" s="32"/>
+      <c r="I225" s="32"/>
+      <c r="J225" s="32"/>
+      <c r="K225" s="32"/>
+      <c r="L225" s="32"/>
+      <c r="M225" s="5"/>
+    </row>
+    <row r="226" spans="1:13" s="11" customFormat="1">
+      <c r="A226" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B226" s="73">
+        <v>4601</v>
+      </c>
+      <c r="C226" s="65">
+        <v>10223</v>
+      </c>
+      <c r="D226" s="65">
+        <v>16012</v>
+      </c>
+      <c r="E226" s="23">
+        <v>20770</v>
+      </c>
+      <c r="F226" s="77">
+        <v>24817</v>
+      </c>
+      <c r="G226" s="52"/>
+      <c r="H226" s="23"/>
+      <c r="I226" s="23"/>
+      <c r="J226" s="23"/>
+      <c r="K226" s="65"/>
+      <c r="L226" s="65"/>
+      <c r="M226" s="65"/>
+    </row>
+    <row r="227" spans="1:13" s="11" customFormat="1">
+      <c r="A227" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B227" s="73">
+        <v>4601</v>
+      </c>
+      <c r="C227" s="65">
+        <v>10223</v>
+      </c>
+      <c r="D227" s="65">
+        <v>16012</v>
+      </c>
+      <c r="E227" s="23">
+        <v>20770</v>
+      </c>
+      <c r="F227" s="77">
+        <v>24817</v>
+      </c>
+      <c r="G227" s="52"/>
+      <c r="H227" s="23"/>
+      <c r="I227" s="23"/>
+      <c r="J227" s="23"/>
+      <c r="K227" s="65"/>
+      <c r="L227" s="65"/>
+      <c r="M227" s="65"/>
+    </row>
+    <row r="228" spans="1:13" s="11" customFormat="1" ht="46.2" customHeight="1">
+      <c r="A228" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B228" s="18"/>
+      <c r="C228" s="23"/>
+      <c r="D228" s="52"/>
+      <c r="E228" s="51"/>
+      <c r="F228" s="72"/>
+      <c r="G228" s="23"/>
+      <c r="H228" s="23"/>
+      <c r="I228" s="23"/>
+      <c r="J228" s="23"/>
+      <c r="K228" s="43"/>
+      <c r="L228" s="22"/>
+      <c r="M228" s="23"/>
+    </row>
+    <row r="229" spans="1:13" s="11" customFormat="1">
+      <c r="A229" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B229" s="73">
+        <v>4734379</v>
+      </c>
+      <c r="C229" s="65">
+        <v>10112945</v>
+      </c>
+      <c r="D229" s="65">
+        <v>16077478</v>
+      </c>
+      <c r="E229" s="23">
+        <v>21804922</v>
+      </c>
+      <c r="F229" s="77">
+        <v>28000599</v>
+      </c>
+      <c r="G229" s="52"/>
+      <c r="H229" s="23"/>
+      <c r="I229" s="23"/>
+      <c r="J229" s="23"/>
+      <c r="K229" s="65"/>
+      <c r="L229" s="65"/>
+      <c r="M229" s="65"/>
+    </row>
+    <row r="230" spans="1:13" s="11" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A230" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="B204" s="84">
-[...21 lines deleted...]
-      <c r="A205" s="9" t="s">
+      <c r="B230" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C230" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D230" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E230" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F230" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G230" s="52"/>
+      <c r="H230" s="23"/>
+      <c r="I230" s="23"/>
+      <c r="J230" s="23"/>
+      <c r="K230" s="23"/>
+      <c r="L230" s="23"/>
+      <c r="M230" s="23"/>
+    </row>
+    <row r="231" spans="1:13" s="11" customFormat="1">
+      <c r="A231" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B205" s="84">
-[...21 lines deleted...]
-      <c r="A206" s="11" t="s">
+      <c r="B231" s="73">
+        <v>4140208</v>
+      </c>
+      <c r="C231" s="65">
+        <v>8883016</v>
+      </c>
+      <c r="D231" s="65">
+        <v>14404149</v>
+      </c>
+      <c r="E231" s="23">
+        <v>19612830</v>
+      </c>
+      <c r="F231" s="77">
+        <v>25335867</v>
+      </c>
+      <c r="G231" s="52"/>
+      <c r="H231" s="23"/>
+      <c r="I231" s="23"/>
+      <c r="J231" s="23"/>
+      <c r="K231" s="65"/>
+      <c r="L231" s="65"/>
+      <c r="M231" s="65"/>
+    </row>
+    <row r="232" spans="1:13" s="11" customFormat="1">
+      <c r="A232" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="B206" s="84" t="s">
-[...21 lines deleted...]
-      <c r="A207" s="9" t="s">
+      <c r="B232" s="73">
+        <v>16681</v>
+      </c>
+      <c r="C232" s="65">
+        <v>40657</v>
+      </c>
+      <c r="D232" s="65">
+        <v>64634</v>
+      </c>
+      <c r="E232" s="23">
+        <v>88610</v>
+      </c>
+      <c r="F232" s="77">
+        <v>105224</v>
+      </c>
+      <c r="G232" s="52"/>
+      <c r="H232" s="23"/>
+      <c r="I232" s="23"/>
+      <c r="J232" s="23"/>
+      <c r="K232" s="65"/>
+      <c r="L232" s="65"/>
+      <c r="M232" s="65"/>
+    </row>
+    <row r="233" spans="1:13" s="11" customFormat="1">
+      <c r="A233" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B207" s="84">
-[...53 lines deleted...]
-      <c r="A210" s="7" t="s">
+      <c r="B233" s="73">
+        <v>577490</v>
+      </c>
+      <c r="C233" s="65">
+        <v>1189272</v>
+      </c>
+      <c r="D233" s="65">
+        <v>1608695</v>
+      </c>
+      <c r="E233" s="23">
+        <v>2103482</v>
+      </c>
+      <c r="F233" s="77">
+        <v>2559508</v>
+      </c>
+      <c r="G233" s="52"/>
+      <c r="H233" s="23"/>
+      <c r="I233" s="23"/>
+      <c r="J233" s="23"/>
+      <c r="K233" s="65"/>
+      <c r="L233" s="65"/>
+      <c r="M233" s="65"/>
+    </row>
+    <row r="234" spans="1:13" ht="21.6">
+      <c r="A234" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B234" s="37"/>
+      <c r="C234" s="38"/>
+      <c r="D234" s="53"/>
+      <c r="E234" s="52"/>
+      <c r="F234" s="38"/>
+      <c r="G234" s="38"/>
+      <c r="H234" s="25"/>
+      <c r="I234" s="25"/>
+      <c r="J234" s="25"/>
+      <c r="K234" s="44"/>
+      <c r="L234" s="25"/>
+      <c r="M234" s="5"/>
+    </row>
+    <row r="235" spans="1:13">
+      <c r="A235" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B210" s="84">
-[...46 lines deleted...]
-      <c r="A212" s="9" t="s">
+      <c r="B235" s="74">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C235" s="67">
+        <v>3.2</v>
+      </c>
+      <c r="D235" s="67">
+        <v>6.5</v>
+      </c>
+      <c r="E235" s="25">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="F235" s="78">
+        <v>13.1</v>
+      </c>
+      <c r="G235" s="55"/>
+      <c r="H235" s="25"/>
+      <c r="I235" s="25"/>
+      <c r="J235" s="25"/>
+      <c r="K235" s="67"/>
+      <c r="L235" s="67"/>
+      <c r="M235" s="67"/>
+    </row>
+    <row r="236" spans="1:13">
+      <c r="A236" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B212" s="84">
-[...46 lines deleted...]
-      <c r="A214" s="9" t="s">
+      <c r="B236" s="74">
+        <v>0.3</v>
+      </c>
+      <c r="C236" s="67">
+        <v>0.7</v>
+      </c>
+      <c r="D236" s="67">
+        <v>1</v>
+      </c>
+      <c r="E236" s="25">
+        <v>1.3</v>
+      </c>
+      <c r="F236" s="78">
+        <v>1.7</v>
+      </c>
+      <c r="G236" s="55"/>
+      <c r="H236" s="25"/>
+      <c r="I236" s="25"/>
+      <c r="J236" s="25"/>
+      <c r="K236" s="67"/>
+      <c r="L236" s="67"/>
+      <c r="M236" s="67"/>
+    </row>
+    <row r="237" spans="1:13">
+      <c r="A237" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B214" s="84">
-[...53 lines deleted...]
-      <c r="A217" s="68" t="s">
+      <c r="B237" s="74">
+        <v>0.8</v>
+      </c>
+      <c r="C237" s="67">
+        <v>2.5</v>
+      </c>
+      <c r="D237" s="67">
+        <v>5.5</v>
+      </c>
+      <c r="E237" s="25">
+        <v>8.5</v>
+      </c>
+      <c r="F237" s="78">
+        <v>11.4</v>
+      </c>
+      <c r="G237" s="55"/>
+      <c r="H237" s="25"/>
+      <c r="I237" s="25"/>
+      <c r="J237" s="25"/>
+      <c r="K237" s="67"/>
+      <c r="L237" s="67"/>
+      <c r="M237" s="67"/>
+    </row>
+    <row r="238" spans="1:13" ht="18.600000000000001" customHeight="1">
+      <c r="A238" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B238" s="14"/>
+      <c r="C238" s="47"/>
+      <c r="D238" s="51"/>
+      <c r="E238" s="52"/>
+      <c r="F238" s="33"/>
+      <c r="G238" s="32"/>
+      <c r="H238" s="32"/>
+      <c r="I238" s="32"/>
+      <c r="J238" s="32"/>
+      <c r="K238" s="24"/>
+      <c r="L238" s="24"/>
+      <c r="M238" s="5"/>
+    </row>
+    <row r="239" spans="1:13">
+      <c r="A239" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B217" s="84">
-[...496 lines deleted...]
-      <c r="M239" s="76"/>
+      <c r="B239" s="74">
+        <v>339</v>
+      </c>
+      <c r="C239" s="67">
+        <v>630</v>
+      </c>
+      <c r="D239" s="67">
+        <v>936</v>
+      </c>
+      <c r="E239" s="25">
+        <v>1231</v>
+      </c>
+      <c r="F239" s="78">
+        <v>1537</v>
+      </c>
+      <c r="G239" s="55"/>
+      <c r="H239" s="25"/>
+      <c r="I239" s="25"/>
+      <c r="J239" s="25"/>
+      <c r="K239" s="67"/>
+      <c r="L239" s="67"/>
+      <c r="M239" s="67"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="9" t="s">
-        <v>82</v>
-[...45 lines deleted...]
-      <c r="M241" s="28"/>
+        <v>67</v>
+      </c>
+      <c r="B240" s="74">
+        <v>339</v>
+      </c>
+      <c r="C240" s="67">
+        <v>630</v>
+      </c>
+      <c r="D240" s="67">
+        <v>936</v>
+      </c>
+      <c r="E240" s="25">
+        <v>1231</v>
+      </c>
+      <c r="F240" s="78">
+        <v>1537</v>
+      </c>
+      <c r="G240" s="55"/>
+      <c r="H240" s="25"/>
+      <c r="I240" s="25"/>
+      <c r="J240" s="25"/>
+      <c r="K240" s="67"/>
+      <c r="L240" s="67"/>
+      <c r="M240" s="67"/>
+    </row>
+    <row r="241" spans="1:13" ht="19.8" customHeight="1">
+      <c r="A241" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B241" s="18"/>
+      <c r="C241" s="23"/>
+      <c r="D241" s="57"/>
+      <c r="E241" s="57"/>
+      <c r="F241" s="33"/>
+      <c r="G241" s="23"/>
+      <c r="H241" s="64"/>
+      <c r="I241" s="23"/>
+      <c r="J241" s="23"/>
+      <c r="K241" s="22"/>
+      <c r="L241" s="23"/>
+      <c r="M241" s="49"/>
     </row>
     <row r="242" spans="1:13">
-      <c r="A242" s="9" t="s">
-[...24 lines deleted...]
-      <c r="A243" s="9" t="s">
+      <c r="A242" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B242" s="73">
+        <v>1709378</v>
+      </c>
+      <c r="C242" s="65">
+        <v>5781240</v>
+      </c>
+      <c r="D242" s="65">
+        <v>7624528</v>
+      </c>
+      <c r="E242" s="23">
+        <v>9777063</v>
+      </c>
+      <c r="F242" s="77">
+        <v>12429893</v>
+      </c>
+      <c r="G242" s="52"/>
+      <c r="H242" s="23"/>
+      <c r="I242" s="23"/>
+      <c r="J242" s="23"/>
+      <c r="K242" s="65"/>
+      <c r="L242" s="65"/>
+      <c r="M242" s="65"/>
+    </row>
+    <row r="243" spans="1:13">
+      <c r="A243" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B243" s="73">
+        <v>103541</v>
+      </c>
+      <c r="C243" s="65">
+        <v>212298</v>
+      </c>
+      <c r="D243" s="65">
+        <v>221220</v>
+      </c>
+      <c r="E243" s="23">
+        <v>316682</v>
+      </c>
+      <c r="F243" s="77">
+        <v>416113</v>
+      </c>
+      <c r="G243" s="52"/>
+      <c r="H243" s="23"/>
+      <c r="I243" s="23"/>
+      <c r="J243" s="23"/>
+      <c r="K243" s="65"/>
+      <c r="L243" s="65"/>
+      <c r="M243" s="65"/>
+    </row>
+    <row r="244" spans="1:13">
+      <c r="A244" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B243" s="84">
-[...43 lines deleted...]
-      <c r="M244" s="28"/>
+      <c r="B244" s="73">
+        <v>1056319</v>
+      </c>
+      <c r="C244" s="65">
+        <v>2005961</v>
+      </c>
+      <c r="D244" s="65">
+        <v>2245241</v>
+      </c>
+      <c r="E244" s="23">
+        <v>3114933</v>
+      </c>
+      <c r="F244" s="77">
+        <v>3877484</v>
+      </c>
+      <c r="G244" s="52"/>
+      <c r="H244" s="23"/>
+      <c r="I244" s="23"/>
+      <c r="J244" s="23"/>
+      <c r="K244" s="65"/>
+      <c r="L244" s="65"/>
+      <c r="M244" s="65"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B245" s="73">
+        <v>55250</v>
+      </c>
+      <c r="C245" s="65">
+        <v>152565</v>
+      </c>
+      <c r="D245" s="65">
+        <v>249880</v>
+      </c>
+      <c r="E245" s="23">
+        <v>347195</v>
+      </c>
+      <c r="F245" s="77">
+        <v>444874</v>
+      </c>
+      <c r="G245" s="52"/>
+      <c r="H245" s="23"/>
+      <c r="I245" s="23"/>
+      <c r="J245" s="23"/>
+      <c r="K245" s="65"/>
+      <c r="L245" s="65"/>
+      <c r="M245" s="65"/>
+    </row>
+    <row r="246" spans="1:13">
+      <c r="A246" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B245" s="84">
-[...2 lines deleted...]
-      <c r="C245" s="76">
+      <c r="B246" s="73">
+        <v>494268</v>
+      </c>
+      <c r="C246" s="65">
+        <v>3410415</v>
+      </c>
+      <c r="D246" s="65">
+        <v>4908187</v>
+      </c>
+      <c r="E246" s="23">
+        <v>5998253</v>
+      </c>
+      <c r="F246" s="77">
+        <v>7691422</v>
+      </c>
+      <c r="G246" s="52"/>
+      <c r="H246" s="23"/>
+      <c r="I246" s="23"/>
+      <c r="J246" s="23"/>
+      <c r="K246" s="65"/>
+      <c r="L246" s="65"/>
+      <c r="M246" s="65"/>
+    </row>
+    <row r="247" spans="1:13" ht="26.4" customHeight="1">
+      <c r="A247" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B247" s="36"/>
+      <c r="C247" s="53"/>
+      <c r="D247" s="55"/>
+      <c r="E247" s="55"/>
+      <c r="F247" s="33"/>
+      <c r="G247" s="23"/>
+      <c r="H247" s="23"/>
+      <c r="I247" s="40"/>
+      <c r="J247" s="23"/>
+      <c r="K247" s="43"/>
+      <c r="L247" s="23"/>
+      <c r="M247" s="23"/>
+    </row>
+    <row r="248" spans="1:13">
+      <c r="A248" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B248" s="73">
+        <v>436</v>
+      </c>
+      <c r="C248" s="65">
+        <v>1255</v>
+      </c>
+      <c r="D248" s="65">
+        <v>2032</v>
+      </c>
+      <c r="E248" s="23">
+        <v>2967</v>
+      </c>
+      <c r="F248" s="77">
+        <v>4014</v>
+      </c>
+      <c r="G248" s="52"/>
+      <c r="H248" s="23"/>
+      <c r="I248" s="23"/>
+      <c r="J248" s="23"/>
+      <c r="K248" s="65"/>
+      <c r="L248" s="65"/>
+      <c r="M248" s="65"/>
+    </row>
+    <row r="249" spans="1:13">
+      <c r="A249" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B249" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C249" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D249" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E249" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F249" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G249" s="23"/>
+      <c r="H249" s="23"/>
+      <c r="I249" s="23"/>
+      <c r="J249" s="23"/>
+      <c r="K249" s="23"/>
+      <c r="L249" s="53"/>
+      <c r="M249" s="53"/>
+    </row>
+    <row r="250" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A250" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B250" s="32">
+        <v>49</v>
+      </c>
+      <c r="C250" s="53">
+        <v>206</v>
+      </c>
+      <c r="D250" s="65">
+        <v>339</v>
+      </c>
+      <c r="E250" s="23">
+        <v>460</v>
+      </c>
+      <c r="F250" s="23">
+        <v>571</v>
+      </c>
+      <c r="G250" s="23"/>
+      <c r="H250" s="23"/>
+      <c r="I250" s="23"/>
+      <c r="J250" s="23"/>
+      <c r="K250" s="65"/>
+      <c r="L250" s="65"/>
+      <c r="M250" s="65"/>
+    </row>
+    <row r="251" spans="1:13">
+      <c r="A251" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="B251" s="32">
+        <v>17</v>
+      </c>
+      <c r="C251" s="65">
+        <v>40</v>
+      </c>
+      <c r="D251" s="65">
+        <v>62</v>
+      </c>
+      <c r="E251" s="23">
+        <v>84</v>
+      </c>
+      <c r="F251" s="77">
+        <v>102</v>
+      </c>
+      <c r="G251" s="52"/>
+      <c r="H251" s="23"/>
+      <c r="I251" s="23"/>
+      <c r="J251" s="23"/>
+      <c r="K251" s="65"/>
+      <c r="L251" s="65"/>
+      <c r="M251" s="65"/>
+    </row>
+    <row r="252" spans="1:13" ht="19.95" customHeight="1">
+      <c r="A252" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B252" s="73">
+        <v>208</v>
+      </c>
+      <c r="C252" s="65">
+        <v>535</v>
+      </c>
+      <c r="D252" s="65">
+        <v>842</v>
+      </c>
+      <c r="E252" s="23">
+        <v>1321</v>
+      </c>
+      <c r="F252" s="77">
+        <v>2016</v>
+      </c>
+      <c r="G252" s="52"/>
+      <c r="H252" s="23"/>
+      <c r="I252" s="23"/>
+      <c r="J252" s="23"/>
+      <c r="K252" s="65"/>
+      <c r="L252" s="65"/>
+      <c r="M252" s="65"/>
+    </row>
+    <row r="253" spans="1:13">
+      <c r="A253" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B253" s="32">
+        <v>6</v>
+      </c>
+      <c r="C253" s="65">
+        <v>6</v>
+      </c>
+      <c r="D253" s="65">
+        <v>6</v>
+      </c>
+      <c r="E253" s="23">
+        <v>6</v>
+      </c>
+      <c r="F253" s="77">
+        <v>7</v>
+      </c>
+      <c r="G253" s="52"/>
+      <c r="H253" s="23"/>
+      <c r="I253" s="23"/>
+      <c r="J253" s="23"/>
+      <c r="K253" s="65"/>
+      <c r="L253" s="65"/>
+      <c r="M253" s="65"/>
+    </row>
+    <row r="254" spans="1:13">
+      <c r="A254" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B254" s="73">
+        <v>156</v>
+      </c>
+      <c r="C254" s="65">
+        <v>469</v>
+      </c>
+      <c r="D254" s="65">
+        <v>783</v>
+      </c>
+      <c r="E254" s="23">
+        <v>1096</v>
+      </c>
+      <c r="F254" s="77">
+        <v>1318</v>
+      </c>
+      <c r="G254" s="52"/>
+      <c r="H254" s="23"/>
+      <c r="I254" s="23"/>
+      <c r="J254" s="23"/>
+      <c r="K254" s="65"/>
+      <c r="L254" s="65"/>
+      <c r="M254" s="65"/>
+    </row>
+    <row r="255" spans="1:13" ht="46.8" customHeight="1">
+      <c r="A255" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B255" s="18"/>
+      <c r="C255" s="23"/>
+      <c r="D255" s="57"/>
+      <c r="E255" s="52"/>
+      <c r="F255" s="23"/>
+      <c r="G255" s="23"/>
+      <c r="H255" s="23"/>
+      <c r="I255" s="23"/>
+      <c r="J255" s="23"/>
+      <c r="K255" s="43"/>
+      <c r="L255" s="23"/>
+      <c r="M255" s="49"/>
+    </row>
+    <row r="256" spans="1:13">
+      <c r="A256" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B256" s="73">
+        <v>182</v>
+      </c>
+      <c r="C256" s="65">
+        <v>549</v>
+      </c>
+      <c r="D256" s="65">
+        <v>861</v>
+      </c>
+      <c r="E256" s="23">
+        <v>1295</v>
+      </c>
+      <c r="F256" s="77">
+        <v>1565</v>
+      </c>
+      <c r="G256" s="52"/>
+      <c r="H256" s="23"/>
+      <c r="I256" s="23"/>
+      <c r="J256" s="23"/>
+      <c r="K256" s="65"/>
+      <c r="L256" s="65"/>
+      <c r="M256" s="65"/>
+    </row>
+    <row r="257" spans="1:13" ht="18" customHeight="1">
+      <c r="A257" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B257" s="73">
+        <v>112</v>
+      </c>
+      <c r="C257" s="65">
+        <v>309</v>
+      </c>
+      <c r="D257" s="65">
+        <v>450</v>
+      </c>
+      <c r="E257" s="23">
+        <v>714</v>
+      </c>
+      <c r="F257" s="77">
+        <v>898</v>
+      </c>
+      <c r="G257" s="52"/>
+      <c r="H257" s="23"/>
+      <c r="I257" s="23"/>
+      <c r="J257" s="23"/>
+      <c r="K257" s="65"/>
+      <c r="L257" s="65"/>
+      <c r="M257" s="65"/>
+    </row>
+    <row r="258" spans="1:13">
+      <c r="A258" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B258" s="73">
+        <v>70</v>
+      </c>
+      <c r="C258" s="65">
+        <v>240</v>
+      </c>
+      <c r="D258" s="65">
+        <v>411</v>
+      </c>
+      <c r="E258" s="23">
+        <v>581</v>
+      </c>
+      <c r="F258" s="77">
+        <v>667</v>
+      </c>
+      <c r="G258" s="52"/>
+      <c r="H258" s="23"/>
+      <c r="I258" s="23"/>
+      <c r="J258" s="23"/>
+      <c r="K258" s="65"/>
+      <c r="L258" s="65"/>
+      <c r="M258" s="65"/>
+    </row>
+    <row r="259" spans="1:13" ht="69" customHeight="1">
+      <c r="A259" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B259" s="19"/>
+      <c r="C259" s="25"/>
+      <c r="D259" s="52"/>
+      <c r="E259" s="57"/>
+      <c r="F259" s="33"/>
+      <c r="G259" s="25"/>
+      <c r="H259" s="25"/>
+      <c r="I259" s="25"/>
+      <c r="J259" s="25"/>
+      <c r="K259" s="44"/>
+      <c r="L259" s="25"/>
+      <c r="M259" s="25"/>
+    </row>
+    <row r="260" spans="1:13">
+      <c r="A260" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B260" s="74">
+        <v>25934</v>
+      </c>
+      <c r="C260" s="67">
+        <v>49138</v>
+      </c>
+      <c r="D260" s="67">
+        <v>77044</v>
+      </c>
+      <c r="E260" s="25">
+        <v>102794</v>
+      </c>
+      <c r="F260" s="78">
+        <v>127885</v>
+      </c>
+      <c r="G260" s="55"/>
+      <c r="H260" s="25"/>
+      <c r="I260" s="25"/>
+      <c r="J260" s="25"/>
+      <c r="K260" s="67"/>
+      <c r="L260" s="67"/>
+      <c r="M260" s="67"/>
+    </row>
+    <row r="261" spans="1:13" ht="18" customHeight="1">
+      <c r="A261" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B261" s="74">
+        <v>6876</v>
+      </c>
+      <c r="C261" s="67">
+        <v>11107</v>
+      </c>
+      <c r="D261" s="67">
+        <v>17587</v>
+      </c>
+      <c r="E261" s="25">
+        <v>23087</v>
+      </c>
+      <c r="F261" s="78">
+        <v>27644</v>
+      </c>
+      <c r="G261" s="55"/>
+      <c r="H261" s="25"/>
+      <c r="I261" s="25"/>
+      <c r="J261" s="25"/>
+      <c r="K261" s="67"/>
+      <c r="L261" s="67"/>
+      <c r="M261" s="67"/>
+    </row>
+    <row r="262" spans="1:13">
+      <c r="A262" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B262" s="74">
+        <v>19058</v>
+      </c>
+      <c r="C262" s="67">
+        <v>38031</v>
+      </c>
+      <c r="D262" s="67">
+        <v>59457</v>
+      </c>
+      <c r="E262" s="25">
+        <v>79707</v>
+      </c>
+      <c r="F262" s="78">
+        <v>100241</v>
+      </c>
+      <c r="G262" s="55"/>
+      <c r="H262" s="25"/>
+      <c r="I262" s="25"/>
+      <c r="J262" s="25"/>
+      <c r="K262" s="67"/>
+      <c r="L262" s="67"/>
+      <c r="M262" s="67"/>
+    </row>
+    <row r="263" spans="1:13" ht="65.400000000000006" customHeight="1">
+      <c r="A263" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B263" s="36"/>
+      <c r="C263" s="53"/>
+      <c r="D263" s="52"/>
+      <c r="E263" s="52"/>
+      <c r="F263" s="33"/>
+      <c r="G263" s="53"/>
+      <c r="H263" s="53"/>
+      <c r="I263" s="53"/>
+      <c r="J263" s="25"/>
+      <c r="K263" s="44"/>
+      <c r="L263" s="25"/>
+      <c r="M263" s="25"/>
+    </row>
+    <row r="264" spans="1:13">
+      <c r="A264" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B264" s="74">
+        <v>0.9</v>
+      </c>
+      <c r="C264" s="67">
         <v>3.3</v>
       </c>
-      <c r="D245" s="28">
-[...82 lines deleted...]
-      <c r="A249" s="9" t="s">
+      <c r="D264" s="67">
+        <v>5.7</v>
+      </c>
+      <c r="E264" s="25">
+        <v>8.1</v>
+      </c>
+      <c r="F264" s="78">
+        <v>9.4</v>
+      </c>
+      <c r="G264" s="55"/>
+      <c r="H264" s="25"/>
+      <c r="I264" s="25"/>
+      <c r="J264" s="25"/>
+      <c r="K264" s="67"/>
+      <c r="L264" s="67"/>
+      <c r="M264" s="67"/>
+    </row>
+    <row r="265" spans="1:13">
+      <c r="A265" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B265" s="74">
+        <v>0.1</v>
+      </c>
+      <c r="C265" s="67">
+        <v>0.3</v>
+      </c>
+      <c r="D265" s="67">
+        <v>0.5</v>
+      </c>
+      <c r="E265" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="F265" s="78">
+        <v>0.7</v>
+      </c>
+      <c r="G265" s="55"/>
+      <c r="H265" s="25"/>
+      <c r="I265" s="25"/>
+      <c r="J265" s="25"/>
+      <c r="K265" s="67"/>
+      <c r="L265" s="67"/>
+      <c r="M265" s="67"/>
+    </row>
+    <row r="266" spans="1:13">
+      <c r="A266" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B266" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C266" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="D266" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="E266" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="F266" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="G266" s="25"/>
+      <c r="H266" s="25"/>
+      <c r="I266" s="25"/>
+      <c r="J266" s="25"/>
+      <c r="K266" s="25"/>
+      <c r="L266" s="25"/>
+      <c r="M266" s="25"/>
+    </row>
+    <row r="267" spans="1:13">
+      <c r="A267" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B267" s="74">
+        <v>0.2</v>
+      </c>
+      <c r="C267" s="67">
+        <v>0.9</v>
+      </c>
+      <c r="D267" s="67">
+        <v>1.5</v>
+      </c>
+      <c r="E267" s="25">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F267" s="78">
+        <v>2.4</v>
+      </c>
+      <c r="G267" s="55"/>
+      <c r="H267" s="25"/>
+      <c r="I267" s="25"/>
+      <c r="J267" s="25"/>
+      <c r="K267" s="67"/>
+      <c r="L267" s="67"/>
+      <c r="M267" s="67"/>
+    </row>
+    <row r="268" spans="1:13">
+      <c r="A268" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="B249" s="84" t="s">
-[...21 lines deleted...]
-      <c r="A250" s="9" t="s">
+      <c r="B268" s="74">
+        <v>0.4</v>
+      </c>
+      <c r="C268" s="67">
+        <v>1.6</v>
+      </c>
+      <c r="D268" s="67">
+        <v>2.8</v>
+      </c>
+      <c r="E268" s="25">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F268" s="78">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G268" s="55"/>
+      <c r="H268" s="25"/>
+      <c r="I268" s="25"/>
+      <c r="J268" s="25"/>
+      <c r="K268" s="67"/>
+      <c r="L268" s="67"/>
+      <c r="M268" s="67"/>
+    </row>
+    <row r="269" spans="1:13">
+      <c r="A269" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B269" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C269" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="D269" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="E269" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="F269" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="G269" s="55"/>
+      <c r="H269" s="25"/>
+      <c r="I269" s="25"/>
+      <c r="J269" s="25"/>
+      <c r="K269" s="67"/>
+      <c r="L269" s="67"/>
+      <c r="M269" s="67"/>
+    </row>
+    <row r="270" spans="1:13" ht="16.2" customHeight="1">
+      <c r="A270" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B250" s="84">
-[...21 lines deleted...]
-      <c r="A251" s="9" t="s">
+      <c r="B270" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C270" s="67">
+        <v>0.1</v>
+      </c>
+      <c r="D270" s="67">
+        <v>0.2</v>
+      </c>
+      <c r="E270" s="25">
+        <v>0.3</v>
+      </c>
+      <c r="F270" s="78">
+        <v>0.6</v>
+      </c>
+      <c r="G270" s="55"/>
+      <c r="H270" s="25"/>
+      <c r="I270" s="25"/>
+      <c r="J270" s="25"/>
+      <c r="K270" s="67"/>
+      <c r="L270" s="67"/>
+      <c r="M270" s="67"/>
+    </row>
+    <row r="271" spans="1:13">
+      <c r="A271" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B271" s="74">
+        <v>0</v>
+      </c>
+      <c r="C271" s="67">
+        <v>0.1</v>
+      </c>
+      <c r="D271" s="67">
+        <v>0.2</v>
+      </c>
+      <c r="E271" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="F271" s="78">
+        <v>0.3</v>
+      </c>
+      <c r="G271" s="55"/>
+      <c r="H271" s="25"/>
+      <c r="I271" s="25"/>
+      <c r="J271" s="25"/>
+      <c r="K271" s="67"/>
+      <c r="L271" s="67"/>
+      <c r="M271" s="67"/>
+    </row>
+    <row r="272" spans="1:13" ht="15" customHeight="1">
+      <c r="A272" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B272" s="74">
+        <v>0.1</v>
+      </c>
+      <c r="C272" s="67">
+        <v>0.2</v>
+      </c>
+      <c r="D272" s="67">
+        <v>0.3</v>
+      </c>
+      <c r="E272" s="25">
+        <v>0.4</v>
+      </c>
+      <c r="F272" s="78">
+        <v>0.5</v>
+      </c>
+      <c r="G272" s="55"/>
+      <c r="H272" s="25"/>
+      <c r="I272" s="25"/>
+      <c r="J272" s="25"/>
+      <c r="K272" s="67"/>
+      <c r="L272" s="67"/>
+      <c r="M272" s="67"/>
+    </row>
+    <row r="273" spans="1:13">
+      <c r="A273" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B251" s="84">
-[...78 lines deleted...]
-      <c r="A255" s="11" t="s">
+      <c r="B273" s="74">
+        <v>0.1</v>
+      </c>
+      <c r="C273" s="67">
+        <v>0.1</v>
+      </c>
+      <c r="D273" s="67">
+        <v>0.2</v>
+      </c>
+      <c r="E273" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="F273" s="78">
+        <v>0.3</v>
+      </c>
+      <c r="G273" s="55"/>
+      <c r="H273" s="25"/>
+      <c r="I273" s="25"/>
+      <c r="J273" s="25"/>
+      <c r="K273" s="67"/>
+      <c r="L273" s="67"/>
+      <c r="M273" s="67"/>
+    </row>
+    <row r="274" spans="1:13" ht="33.6" customHeight="1">
+      <c r="A274" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B274" s="36"/>
+      <c r="C274" s="53"/>
+      <c r="D274" s="23"/>
+      <c r="E274" s="57"/>
+      <c r="F274" s="53"/>
+      <c r="G274" s="53"/>
+      <c r="H274" s="53"/>
+      <c r="I274" s="53"/>
+      <c r="J274" s="53"/>
+      <c r="K274" s="43"/>
+      <c r="L274" s="23"/>
+      <c r="M274" s="23"/>
+    </row>
+    <row r="275" spans="1:13">
+      <c r="A275" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B275" s="73">
+        <v>5482</v>
+      </c>
+      <c r="C275" s="65">
+        <v>8118</v>
+      </c>
+      <c r="D275" s="65">
+        <v>10755</v>
+      </c>
+      <c r="E275" s="23">
+        <v>13391</v>
+      </c>
+      <c r="F275" s="77">
+        <v>17119</v>
+      </c>
+      <c r="G275" s="52"/>
+      <c r="H275" s="23"/>
+      <c r="I275" s="23"/>
+      <c r="J275" s="23"/>
+      <c r="K275" s="65"/>
+      <c r="L275" s="65"/>
+      <c r="M275" s="65"/>
+    </row>
+    <row r="276" spans="1:13">
+      <c r="A276" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B276" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C276" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D276" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E276" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F276" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G276" s="23"/>
+      <c r="H276" s="23"/>
+      <c r="I276" s="23"/>
+      <c r="J276" s="23"/>
+      <c r="K276" s="23"/>
+      <c r="L276" s="53"/>
+      <c r="M276" s="53"/>
+    </row>
+    <row r="277" spans="1:13">
+      <c r="A277" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B277" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C277" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="D277" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E277" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F277" s="23">
+        <v>38</v>
+      </c>
+      <c r="G277" s="53"/>
+      <c r="H277" s="53"/>
+      <c r="I277" s="53"/>
+      <c r="J277" s="53"/>
+      <c r="K277" s="23"/>
+      <c r="L277" s="23"/>
+      <c r="M277" s="23"/>
+    </row>
+    <row r="278" spans="1:13">
+      <c r="A278" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B278" s="32">
+        <v>1934</v>
+      </c>
+      <c r="C278" s="65">
+        <v>1934</v>
+      </c>
+      <c r="D278" s="65">
+        <v>1934</v>
+      </c>
+      <c r="E278" s="23">
+        <v>1934</v>
+      </c>
+      <c r="F278" s="77">
+        <v>1934</v>
+      </c>
+      <c r="G278" s="23"/>
+      <c r="H278" s="23"/>
+      <c r="I278" s="23"/>
+      <c r="J278" s="23"/>
+      <c r="K278" s="65"/>
+      <c r="L278" s="65"/>
+      <c r="M278" s="65"/>
+    </row>
+    <row r="279" spans="1:13">
+      <c r="A279" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B279" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C279" s="65">
+        <v>419</v>
+      </c>
+      <c r="D279" s="65">
+        <v>837</v>
+      </c>
+      <c r="E279" s="23">
+        <v>1256</v>
+      </c>
+      <c r="F279" s="77">
+        <v>2034</v>
+      </c>
+      <c r="G279" s="23"/>
+      <c r="H279" s="23"/>
+      <c r="I279" s="23"/>
+      <c r="J279" s="23"/>
+      <c r="K279" s="65"/>
+      <c r="L279" s="65"/>
+      <c r="M279" s="65"/>
+    </row>
+    <row r="280" spans="1:13">
+      <c r="A280" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="B255" s="83">
-[...78 lines deleted...]
-      <c r="A259" s="9" t="s">
+      <c r="B280" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C280" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D280" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E280" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F280" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G280" s="23"/>
+      <c r="H280" s="23"/>
+      <c r="I280" s="23"/>
+      <c r="J280" s="23"/>
+      <c r="K280" s="65"/>
+      <c r="L280" s="65"/>
+      <c r="M280" s="65"/>
+    </row>
+    <row r="281" spans="1:13">
+      <c r="A281" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B281" s="73">
+        <v>3548</v>
+      </c>
+      <c r="C281" s="65">
+        <v>5766</v>
+      </c>
+      <c r="D281" s="65">
+        <v>7984</v>
+      </c>
+      <c r="E281" s="23">
+        <v>10202</v>
+      </c>
+      <c r="F281" s="77">
+        <v>13114</v>
+      </c>
+      <c r="G281" s="23"/>
+      <c r="H281" s="23"/>
+      <c r="I281" s="23"/>
+      <c r="J281" s="23"/>
+      <c r="K281" s="65"/>
+      <c r="L281" s="65"/>
+      <c r="M281" s="65"/>
+    </row>
+    <row r="282" spans="1:13" ht="19.8" customHeight="1">
+      <c r="A282" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B282" s="18"/>
+      <c r="C282" s="23"/>
+      <c r="D282" s="23"/>
+      <c r="E282" s="57"/>
+      <c r="F282" s="33"/>
+      <c r="G282" s="23"/>
+      <c r="H282" s="23"/>
+      <c r="I282" s="23"/>
+      <c r="J282" s="23"/>
+      <c r="K282" s="43"/>
+      <c r="L282" s="23"/>
+      <c r="M282" s="23"/>
+    </row>
+    <row r="283" spans="1:13">
+      <c r="A283" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B283" s="73">
+        <v>74550</v>
+      </c>
+      <c r="C283" s="65">
+        <v>192823</v>
+      </c>
+      <c r="D283" s="65">
+        <v>362692</v>
+      </c>
+      <c r="E283" s="23">
+        <v>558216</v>
+      </c>
+      <c r="F283" s="77">
+        <v>708318</v>
+      </c>
+      <c r="G283" s="52"/>
+      <c r="H283" s="23"/>
+      <c r="I283" s="23"/>
+      <c r="J283" s="23"/>
+      <c r="K283" s="65"/>
+      <c r="L283" s="65"/>
+      <c r="M283" s="65"/>
+    </row>
+    <row r="284" spans="1:13">
+      <c r="A284" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B284" s="73">
+        <v>5693</v>
+      </c>
+      <c r="C284" s="65">
+        <v>11321</v>
+      </c>
+      <c r="D284" s="65">
+        <v>16948</v>
+      </c>
+      <c r="E284" s="23">
+        <v>22575</v>
+      </c>
+      <c r="F284" s="77">
+        <v>26031</v>
+      </c>
+      <c r="G284" s="52"/>
+      <c r="H284" s="23"/>
+      <c r="I284" s="23"/>
+      <c r="J284" s="23"/>
+      <c r="K284" s="65"/>
+      <c r="L284" s="65"/>
+      <c r="M284" s="65"/>
+    </row>
+    <row r="285" spans="1:13" s="11" customFormat="1">
+      <c r="A285" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B285" s="73" t="s">
+        <v>61</v>
+      </c>
+      <c r="C285" s="65">
+        <v>488</v>
+      </c>
+      <c r="D285" s="65">
+        <v>946</v>
+      </c>
+      <c r="E285" s="23">
+        <v>946</v>
+      </c>
+      <c r="F285" s="23">
+        <v>1566</v>
+      </c>
+      <c r="G285" s="23"/>
+      <c r="H285" s="23"/>
+      <c r="I285" s="23"/>
+      <c r="J285" s="23"/>
+      <c r="K285" s="23"/>
+      <c r="L285" s="23"/>
+      <c r="M285" s="23"/>
+    </row>
+    <row r="286" spans="1:13" s="11" customFormat="1">
+      <c r="A286" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="B259" s="83" t="s">
-[...21 lines deleted...]
-      <c r="A260" s="9" t="s">
+      <c r="B286" s="73">
+        <v>958</v>
+      </c>
+      <c r="C286" s="65">
+        <v>7936</v>
+      </c>
+      <c r="D286" s="65">
+        <v>14913</v>
+      </c>
+      <c r="E286" s="23">
+        <v>21891</v>
+      </c>
+      <c r="F286" s="77">
+        <v>22693</v>
+      </c>
+      <c r="G286" s="52"/>
+      <c r="H286" s="23"/>
+      <c r="I286" s="23"/>
+      <c r="J286" s="23"/>
+      <c r="K286" s="65"/>
+      <c r="L286" s="65"/>
+      <c r="M286" s="65"/>
+    </row>
+    <row r="287" spans="1:13">
+      <c r="A287" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B287" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C287" s="65">
+        <v>23300</v>
+      </c>
+      <c r="D287" s="65">
+        <v>46599</v>
+      </c>
+      <c r="E287" s="23">
+        <v>69899</v>
+      </c>
+      <c r="F287" s="77">
+        <v>69899</v>
+      </c>
+      <c r="G287" s="52"/>
+      <c r="H287" s="23"/>
+      <c r="I287" s="23"/>
+      <c r="J287" s="23"/>
+      <c r="K287" s="65"/>
+      <c r="L287" s="65"/>
+      <c r="M287" s="65"/>
+    </row>
+    <row r="288" spans="1:13">
+      <c r="A288" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B260" s="83">
-[...21 lines deleted...]
-      <c r="A261" s="11" t="s">
+      <c r="B288" s="73">
+        <v>21922</v>
+      </c>
+      <c r="C288" s="65">
+        <v>48264</v>
+      </c>
+      <c r="D288" s="65">
+        <v>98924</v>
+      </c>
+      <c r="E288" s="23">
+        <v>136466</v>
+      </c>
+      <c r="F288" s="77">
+        <v>172995</v>
+      </c>
+      <c r="G288" s="52"/>
+      <c r="H288" s="23"/>
+      <c r="I288" s="23"/>
+      <c r="J288" s="23"/>
+      <c r="K288" s="65"/>
+      <c r="L288" s="65"/>
+      <c r="M288" s="65"/>
+    </row>
+    <row r="289" spans="1:13">
+      <c r="A289" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="B261" s="83">
-[...648 lines deleted...]
-      <c r="M289" s="74"/>
+      <c r="B289" s="73">
+        <v>21497</v>
+      </c>
+      <c r="C289" s="65">
+        <v>49288</v>
+      </c>
+      <c r="D289" s="65">
+        <v>72816</v>
+      </c>
+      <c r="E289" s="23">
+        <v>103156</v>
+      </c>
+      <c r="F289" s="77">
+        <v>129494</v>
+      </c>
+      <c r="G289" s="52"/>
+      <c r="H289" s="23"/>
+      <c r="I289" s="23"/>
+      <c r="J289" s="23"/>
+      <c r="K289" s="65"/>
+      <c r="L289" s="65"/>
+      <c r="M289" s="65"/>
     </row>
     <row r="290" spans="1:13">
       <c r="A290" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B290" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C290" s="65">
+        <v>1147</v>
+      </c>
+      <c r="D290" s="65">
+        <v>2294</v>
+      </c>
+      <c r="E290" s="23">
+        <v>3441</v>
+      </c>
+      <c r="F290" s="77">
+        <v>3644</v>
+      </c>
+      <c r="G290" s="52"/>
+      <c r="H290" s="23"/>
+      <c r="I290" s="23"/>
+      <c r="J290" s="23"/>
+      <c r="K290" s="65"/>
+      <c r="L290" s="65"/>
+      <c r="M290" s="65"/>
+    </row>
+    <row r="291" spans="1:13">
+      <c r="A291" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B290" s="83">
-[...35 lines deleted...]
-    <row r="292" spans="1:13" ht="79.2" customHeight="1">
+      <c r="B291" s="73">
+        <v>24479</v>
+      </c>
+      <c r="C291" s="65">
+        <v>51081</v>
+      </c>
+      <c r="D291" s="65">
+        <v>109251</v>
+      </c>
+      <c r="E291" s="23">
+        <v>199841</v>
+      </c>
+      <c r="F291" s="77">
+        <v>281996</v>
+      </c>
+      <c r="G291" s="52"/>
+      <c r="H291" s="23"/>
+      <c r="I291" s="23"/>
+      <c r="J291" s="23"/>
+      <c r="K291" s="65"/>
+      <c r="L291" s="65"/>
+      <c r="M291" s="65"/>
+    </row>
+    <row r="292" spans="1:13" s="20" customFormat="1" ht="21.6" customHeight="1">
       <c r="A292" s="2" t="s">
-        <v>54</v>
-[...15 lines deleted...]
-      <c r="A293" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B292" s="36"/>
+      <c r="C292" s="23"/>
+      <c r="D292" s="23"/>
+      <c r="E292" s="57"/>
+      <c r="F292" s="33"/>
+      <c r="G292" s="23"/>
+      <c r="H292" s="23"/>
+      <c r="I292" s="23"/>
+      <c r="J292" s="23"/>
+      <c r="K292" s="31"/>
+      <c r="L292" s="23"/>
+      <c r="M292" s="23"/>
+    </row>
+    <row r="293" spans="1:13" s="28" customFormat="1" ht="15" customHeight="1">
+      <c r="A293" s="50" t="s">
         <v>72</v>
       </c>
-      <c r="B293" s="84">
-[...21 lines deleted...]
-      <c r="A294" s="9" t="s">
+      <c r="B293" s="73">
+        <v>128</v>
+      </c>
+      <c r="C293" s="65">
+        <v>619</v>
+      </c>
+      <c r="D293" s="65">
+        <v>1110</v>
+      </c>
+      <c r="E293" s="23">
+        <v>1601</v>
+      </c>
+      <c r="F293" s="77">
+        <v>2010</v>
+      </c>
+      <c r="G293" s="52"/>
+      <c r="H293" s="31"/>
+      <c r="I293" s="23"/>
+      <c r="J293" s="23"/>
+      <c r="K293" s="65"/>
+      <c r="L293" s="70"/>
+      <c r="M293" s="65"/>
+    </row>
+    <row r="294" spans="1:13">
+      <c r="A294" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B294" s="84">
-[...20 lines deleted...]
-    <row r="295" spans="1:13">
+      <c r="B294" s="73">
+        <v>59</v>
+      </c>
+      <c r="C294" s="65">
+        <v>59</v>
+      </c>
+      <c r="D294" s="65">
+        <v>59</v>
+      </c>
+      <c r="E294" s="23">
+        <v>59</v>
+      </c>
+      <c r="F294" s="77">
+        <v>59</v>
+      </c>
+      <c r="G294" s="52"/>
+      <c r="H294" s="31"/>
+      <c r="I294" s="23"/>
+      <c r="J294" s="23"/>
+      <c r="K294" s="65"/>
+      <c r="L294" s="70"/>
+      <c r="M294" s="70"/>
+    </row>
+    <row r="295" spans="1:13" s="21" customFormat="1" ht="16.2" customHeight="1">
       <c r="A295" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B295" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C295" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D295" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E295" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F295" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="G295" s="52"/>
+      <c r="H295" s="31"/>
+      <c r="I295" s="23"/>
+      <c r="J295" s="23"/>
+      <c r="K295" s="65"/>
+      <c r="L295" s="70"/>
+      <c r="M295" s="70"/>
+    </row>
+    <row r="296" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A296" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B295" s="84">
-[...50 lines deleted...]
-      <c r="M297" s="28"/>
+      <c r="B296" s="75">
+        <v>69</v>
+      </c>
+      <c r="C296" s="68">
+        <v>560</v>
+      </c>
+      <c r="D296" s="68">
+        <v>1051</v>
+      </c>
+      <c r="E296" s="56">
+        <v>1542</v>
+      </c>
+      <c r="F296" s="56">
+        <v>1952</v>
+      </c>
+      <c r="G296" s="61"/>
+      <c r="H296" s="56"/>
+      <c r="I296" s="56"/>
+      <c r="J296" s="56"/>
+      <c r="K296" s="68"/>
+      <c r="L296" s="68"/>
+      <c r="M296" s="68"/>
+    </row>
+    <row r="297" spans="1:13" ht="29.4" customHeight="1">
+      <c r="A297" s="29"/>
+      <c r="B297" s="30"/>
+      <c r="C297" s="48"/>
+      <c r="D297" s="48"/>
+      <c r="E297" s="48"/>
     </row>
     <row r="298" spans="1:13">
-      <c r="A298" s="7" t="s">
-[...21 lines deleted...]
-      <c r="M298" s="76"/>
+      <c r="A298" s="17" t="s">
+        <v>59</v>
+      </c>
     </row>
     <row r="299" spans="1:13">
-      <c r="A299" s="9" t="s">
-[...836 lines deleted...]
-      <c r="A336" s="20" t="s">
+      <c r="A299" s="17" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="337" spans="1:1" ht="186.6" customHeight="1">
-      <c r="A337" s="33" t="s">
+    <row r="300" spans="1:13" ht="186.6" customHeight="1">
+      <c r="A300" s="30" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78749999999999998" right="0.39374999999999999" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/5.1.2.2$Windows_x86 LibreOffice_project/d3bf12ecb743fc0d20e0be0c58ca359301eb705f</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>