--- v3 (2026-06-24)
+++ v4 (2026-08-11)
@@ -3,66 +3,66 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="11616" windowHeight="9684" tabRatio="795"/>
+    <workbookView xWindow="0" yWindow="-12" windowWidth="11604" windowHeight="9684" tabRatio="795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="83">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -249,53 +249,50 @@
   <si>
     <t>Ұйғыр</t>
   </si>
   <si>
     <t>Іле</t>
   </si>
   <si>
     <t>"х" - осы өнім түрін облыста бір ғана өндіруші өндіруіне байланысты, деректер толтырылмаған; 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.</t>
   </si>
   <si>
     <t xml:space="preserve">Алматы </t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Алатау Қ.Ә.</t>
   </si>
   <si>
     <t>Қарасай</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
-    <t>Кеген</t>
-[...1 lines deleted...]
-  <si>
     <t>қ.ә.Қонаев</t>
   </si>
   <si>
     <t>Алатау қ.ә.</t>
   </si>
   <si>
     <t>Енбекшіқазақ</t>
   </si>
   <si>
     <t>Табиғи жүзім шарабы; жүзім шырыны мың литр</t>
   </si>
   <si>
     <t>Балқаш</t>
   </si>
   <si>
     <t>Қонаев қ.ә</t>
   </si>
   <si>
     <t>2026 жылғы Алматындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -462,51 +459,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -520,53 +517,50 @@
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -613,127 +607,127 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -993,7599 +987,7194 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N300"/>
+  <dimension ref="A1:N269"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A292" sqref="A292:XFD292"/>
+      <selection activeCell="F269" sqref="F269"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="24.88671875" style="26" customWidth="1"/>
+    <col min="1" max="1" width="24.88671875" style="25" customWidth="1"/>
     <col min="2" max="2" width="9.44140625" style="1" customWidth="1"/>
-    <col min="3" max="3" width="10.109375" style="34" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="12" width="9.88671875" style="34" customWidth="1"/>
+    <col min="3" max="3" width="10.109375" style="33" customWidth="1"/>
+    <col min="4" max="4" width="9.44140625" style="33" customWidth="1"/>
+    <col min="5" max="5" width="10.33203125" style="33" customWidth="1"/>
+    <col min="6" max="6" width="9.44140625" style="33" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" style="33" customWidth="1"/>
+    <col min="8" max="8" width="10.33203125" style="33" customWidth="1"/>
+    <col min="9" max="10" width="9.33203125" style="33" customWidth="1"/>
+    <col min="11" max="11" width="8.6640625" style="33" customWidth="1"/>
+    <col min="12" max="12" width="9.88671875" style="33" customWidth="1"/>
     <col min="13" max="13" width="10.88671875" style="1" customWidth="1"/>
     <col min="14" max="1025" width="8.6640625" style="1"/>
     <col min="1026" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:14" s="20" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A2" s="79" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="79"/>
+      <c r="A2" s="74" t="s">
+        <v>82</v>
+      </c>
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="74"/>
+      <c r="L2" s="74"/>
+      <c r="M2" s="74"/>
     </row>
     <row r="3" spans="1:14" s="20" customFormat="1" ht="30.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="42" t="s">
+      <c r="C3" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="42" t="s">
+      <c r="D3" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="42" t="s">
+      <c r="E3" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="42" t="s">
+      <c r="F3" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="42" t="s">
+      <c r="G3" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="42" t="s">
+      <c r="H3" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="42" t="s">
+      <c r="I3" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="42" t="s">
+      <c r="J3" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="42" t="s">
+      <c r="K3" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="69" t="s">
+      <c r="L3" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="27" t="s">
+      <c r="M3" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="N3" s="28"/>
+      <c r="N3" s="27"/>
     </row>
     <row r="4" spans="1:14" s="11" customFormat="1" ht="27.75" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="5"/>
-      <c r="C4" s="32"/>
-[...8 lines deleted...]
-      <c r="L4" s="32"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
       <c r="M4" s="5"/>
     </row>
     <row r="5" spans="1:14" ht="13.5" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B5" s="73">
+      <c r="B5" s="69">
         <v>8501</v>
       </c>
-      <c r="C5" s="65">
+      <c r="C5" s="62">
         <v>16815</v>
       </c>
-      <c r="D5" s="65">
+      <c r="D5" s="62">
         <v>25089</v>
       </c>
-      <c r="E5" s="23">
+      <c r="E5" s="22">
         <v>33361</v>
       </c>
-      <c r="F5" s="77">
+      <c r="F5" s="72">
         <v>42320</v>
       </c>
-      <c r="G5" s="52"/>
-[...5 lines deleted...]
-      <c r="M5" s="65"/>
+      <c r="G5" s="75">
+        <v>51297</v>
+      </c>
+      <c r="H5" s="22"/>
+      <c r="I5" s="22"/>
+      <c r="J5" s="22"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:14" ht="13.5" customHeight="1">
       <c r="A6" s="15" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="B6" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B6" s="31" t="s">
         <v>61</v>
       </c>
-      <c r="C6" s="65">
+      <c r="C6" s="62">
         <v>10</v>
       </c>
-      <c r="D6" s="65">
+      <c r="D6" s="62">
         <v>20</v>
       </c>
-      <c r="E6" s="23">
+      <c r="E6" s="22">
         <v>30</v>
       </c>
-      <c r="F6" s="77">
+      <c r="F6" s="72">
         <v>30</v>
       </c>
-      <c r="G6" s="23"/>
-[...5 lines deleted...]
-      <c r="M6" s="65"/>
+      <c r="G6" s="75">
+        <v>30</v>
+      </c>
+      <c r="H6" s="22"/>
+      <c r="I6" s="22"/>
+      <c r="J6" s="22"/>
+      <c r="K6" s="22"/>
+      <c r="L6" s="22"/>
+      <c r="M6" s="62"/>
     </row>
     <row r="7" spans="1:14" ht="13.5" customHeight="1">
       <c r="A7" s="15" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="B7" s="73" t="s">
+        <v>77</v>
+      </c>
+      <c r="B7" s="69" t="s">
         <v>61</v>
       </c>
-      <c r="C7" s="65">
+      <c r="C7" s="62">
         <v>364</v>
       </c>
-      <c r="D7" s="65">
+      <c r="D7" s="62">
         <v>727</v>
       </c>
-      <c r="E7" s="23">
+      <c r="E7" s="22">
         <v>1091</v>
       </c>
-      <c r="F7" s="77">
+      <c r="F7" s="72">
         <v>1477</v>
       </c>
-      <c r="G7" s="52"/>
-[...5 lines deleted...]
-      <c r="M7" s="65"/>
+      <c r="G7" s="75">
+        <v>1862</v>
+      </c>
+      <c r="H7" s="22"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="22"/>
+      <c r="K7" s="62"/>
+      <c r="L7" s="62"/>
+      <c r="M7" s="62"/>
     </row>
     <row r="8" spans="1:14" ht="13.5" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="B8" s="73">
+      <c r="B8" s="69">
         <v>24</v>
       </c>
-      <c r="C8" s="65">
+      <c r="C8" s="62">
         <v>29</v>
       </c>
-      <c r="D8" s="65">
+      <c r="D8" s="62">
         <v>34</v>
       </c>
-      <c r="E8" s="23">
+      <c r="E8" s="22">
         <v>39</v>
       </c>
-      <c r="F8" s="77">
+      <c r="F8" s="72">
         <v>64</v>
       </c>
-      <c r="G8" s="52"/>
-[...5 lines deleted...]
-      <c r="M8" s="65"/>
+      <c r="G8" s="75">
+        <v>88</v>
+      </c>
+      <c r="H8" s="22"/>
+      <c r="I8" s="22"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="62"/>
+      <c r="L8" s="62"/>
+      <c r="M8" s="62"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="73" t="s">
+      <c r="B9" s="69" t="s">
         <v>61</v>
       </c>
-      <c r="C9" s="65" t="s">
+      <c r="C9" s="62" t="s">
         <v>61</v>
       </c>
-      <c r="D9" s="65">
+      <c r="D9" s="62">
         <v>1</v>
       </c>
-      <c r="E9" s="23">
+      <c r="E9" s="22">
         <v>1</v>
       </c>
-      <c r="F9" s="77">
+      <c r="F9" s="72">
         <v>1</v>
       </c>
-      <c r="G9" s="52"/>
-[...7 lines deleted...]
-    <row r="10" spans="1:14" ht="14.25" customHeight="1">
+      <c r="G9" s="75">
+        <v>1</v>
+      </c>
+      <c r="H9" s="22"/>
+      <c r="I9" s="22"/>
+      <c r="J9" s="22"/>
+      <c r="K9" s="62"/>
+      <c r="L9" s="62"/>
+      <c r="M9" s="62"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" s="8" t="s">
-        <v>64</v>
-[...22 lines deleted...]
-      <c r="M10" s="66"/>
+        <v>65</v>
+      </c>
+      <c r="B10" s="69">
+        <v>1288</v>
+      </c>
+      <c r="C10" s="62">
+        <v>2465</v>
+      </c>
+      <c r="D10" s="62">
+        <v>3602</v>
+      </c>
+      <c r="E10" s="22">
+        <v>4737</v>
+      </c>
+      <c r="F10" s="72">
+        <v>5915</v>
+      </c>
+      <c r="G10" s="75">
+        <v>7111</v>
+      </c>
+      <c r="H10" s="22"/>
+      <c r="I10" s="22"/>
+      <c r="J10" s="22"/>
+      <c r="K10" s="62"/>
+      <c r="L10" s="62"/>
+      <c r="M10" s="62"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="8" t="s">
-        <v>65</v>
-[...22 lines deleted...]
-      <c r="M11" s="65"/>
+        <v>66</v>
+      </c>
+      <c r="B11" s="69" t="s">
+        <v>61</v>
+      </c>
+      <c r="C11" s="62">
+        <v>1</v>
+      </c>
+      <c r="D11" s="62">
+        <v>1</v>
+      </c>
+      <c r="E11" s="22">
+        <v>1</v>
+      </c>
+      <c r="F11" s="72">
+        <v>2</v>
+      </c>
+      <c r="G11" s="75">
+        <v>2</v>
+      </c>
+      <c r="H11" s="22"/>
+      <c r="I11" s="22"/>
+      <c r="J11" s="22"/>
+      <c r="K11" s="62"/>
+      <c r="L11" s="62"/>
+      <c r="M11" s="62"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="73" t="s">
+      <c r="A12" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" s="69">
+        <v>63</v>
+      </c>
+      <c r="C12" s="62">
+        <v>63</v>
+      </c>
+      <c r="D12" s="62">
+        <v>63</v>
+      </c>
+      <c r="E12" s="22">
+        <v>63</v>
+      </c>
+      <c r="F12" s="72">
+        <v>124</v>
+      </c>
+      <c r="G12" s="75">
+        <v>186</v>
+      </c>
+      <c r="H12" s="22"/>
+      <c r="I12" s="22"/>
+      <c r="J12" s="22"/>
+      <c r="K12" s="62"/>
+      <c r="L12" s="62"/>
+      <c r="M12" s="62"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="69">
+        <v>1132</v>
+      </c>
+      <c r="C13" s="62">
+        <v>3360</v>
+      </c>
+      <c r="D13" s="62">
+        <v>5589</v>
+      </c>
+      <c r="E13" s="22">
+        <v>7817</v>
+      </c>
+      <c r="F13" s="72">
+        <v>10222</v>
+      </c>
+      <c r="G13" s="75">
+        <v>12627</v>
+      </c>
+      <c r="H13" s="22"/>
+      <c r="I13" s="22"/>
+      <c r="J13" s="22"/>
+      <c r="K13" s="62"/>
+      <c r="L13" s="62"/>
+      <c r="M13" s="62"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="69">
+        <v>5993</v>
+      </c>
+      <c r="C14" s="62">
+        <v>10522</v>
+      </c>
+      <c r="D14" s="62">
+        <v>15052</v>
+      </c>
+      <c r="E14" s="22">
+        <v>19582</v>
+      </c>
+      <c r="F14" s="72">
+        <v>24486</v>
+      </c>
+      <c r="G14" s="75">
+        <v>29390</v>
+      </c>
+      <c r="H14" s="22"/>
+      <c r="I14" s="22"/>
+      <c r="J14" s="22"/>
+      <c r="K14" s="62"/>
+      <c r="L14" s="62"/>
+      <c r="M14" s="62"/>
+    </row>
+    <row r="15" spans="1:14" ht="48.6" customHeight="1">
+      <c r="A15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="5"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="51"/>
+      <c r="E15" s="51"/>
+      <c r="F15" s="51"/>
+      <c r="G15" s="31"/>
+      <c r="H15" s="31"/>
+      <c r="I15" s="31"/>
+      <c r="J15" s="31"/>
+      <c r="K15" s="31"/>
+      <c r="L15" s="31"/>
+      <c r="M15" s="5"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="69">
+        <v>88</v>
+      </c>
+      <c r="C16" s="62">
+        <v>93</v>
+      </c>
+      <c r="D16" s="62">
+        <v>99</v>
+      </c>
+      <c r="E16" s="22">
+        <v>104</v>
+      </c>
+      <c r="F16" s="72">
+        <v>191</v>
+      </c>
+      <c r="G16" s="75">
+        <v>277</v>
+      </c>
+      <c r="H16" s="22"/>
+      <c r="I16" s="22"/>
+      <c r="J16" s="22"/>
+      <c r="K16" s="62"/>
+      <c r="L16" s="62"/>
+      <c r="M16" s="62"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="69">
+        <v>24</v>
+      </c>
+      <c r="C17" s="62">
+        <v>29</v>
+      </c>
+      <c r="D17" s="62">
+        <v>34</v>
+      </c>
+      <c r="E17" s="22">
+        <v>39</v>
+      </c>
+      <c r="F17" s="72">
+        <v>64</v>
+      </c>
+      <c r="G17" s="75">
+        <v>88</v>
+      </c>
+      <c r="H17" s="22"/>
+      <c r="I17" s="22"/>
+      <c r="J17" s="22"/>
+      <c r="K17" s="62"/>
+      <c r="L17" s="62"/>
+      <c r="M17" s="62"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="69" t="s">
         <v>61</v>
       </c>
-      <c r="C12" s="65">
+      <c r="C18" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="D18" s="62">
         <v>1</v>
       </c>
-      <c r="D12" s="65">
+      <c r="E18" s="22">
         <v>1</v>
       </c>
-      <c r="E12" s="23">
+      <c r="F18" s="22">
         <v>1</v>
       </c>
-      <c r="F12" s="77">
-[...160 lines deleted...]
-      <c r="M18" s="23"/>
+      <c r="G18" s="75">
+        <v>1</v>
+      </c>
+      <c r="H18" s="22"/>
+      <c r="I18" s="22"/>
+      <c r="J18" s="22"/>
+      <c r="K18" s="62"/>
+      <c r="L18" s="62"/>
+      <c r="M18" s="62"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
-        <v>62</v>
-[...22 lines deleted...]
-      <c r="M19" s="65"/>
+        <v>66</v>
+      </c>
+      <c r="B19" s="69" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" s="62">
+        <v>1</v>
+      </c>
+      <c r="D19" s="62">
+        <v>1</v>
+      </c>
+      <c r="E19" s="22">
+        <v>1</v>
+      </c>
+      <c r="F19" s="22">
+        <v>2</v>
+      </c>
+      <c r="G19" s="75">
+        <v>2</v>
+      </c>
+      <c r="H19" s="22"/>
+      <c r="I19" s="22"/>
+      <c r="J19" s="22"/>
+      <c r="K19" s="62"/>
+      <c r="L19" s="62"/>
+      <c r="M19" s="62"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="8" t="s">
+      <c r="A20" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="69">
         <v>63</v>
       </c>
-      <c r="B20" s="73" t="s">
+      <c r="C20" s="62">
+        <v>63</v>
+      </c>
+      <c r="D20" s="62">
+        <v>63</v>
+      </c>
+      <c r="E20" s="22">
+        <v>63</v>
+      </c>
+      <c r="F20" s="72">
+        <v>124</v>
+      </c>
+      <c r="G20" s="75">
+        <v>186</v>
+      </c>
+      <c r="H20" s="22"/>
+      <c r="I20" s="22"/>
+      <c r="J20" s="22"/>
+      <c r="K20" s="62"/>
+      <c r="L20" s="62"/>
+      <c r="M20" s="62"/>
+    </row>
+    <row r="21" spans="1:13" ht="28.5" customHeight="1">
+      <c r="A21" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="31"/>
+      <c r="C21" s="22"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="31"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="31"/>
+      <c r="J21" s="31"/>
+      <c r="K21" s="31"/>
+      <c r="L21" s="31"/>
+      <c r="M21" s="5"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="69">
+        <v>4525</v>
+      </c>
+      <c r="C22" s="62">
+        <v>9390</v>
+      </c>
+      <c r="D22" s="62">
+        <v>14216</v>
+      </c>
+      <c r="E22" s="22">
+        <v>19040</v>
+      </c>
+      <c r="F22" s="72">
+        <v>23398</v>
+      </c>
+      <c r="G22" s="75">
+        <v>27774</v>
+      </c>
+      <c r="H22" s="22"/>
+      <c r="I22" s="22"/>
+      <c r="J22" s="22"/>
+      <c r="K22" s="62"/>
+      <c r="L22" s="62"/>
+      <c r="M22" s="62"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="C20" s="65" t="s">
-[...47 lines deleted...]
-      <c r="A22" s="8" t="s">
+      <c r="C23" s="22">
+        <v>364</v>
+      </c>
+      <c r="D23" s="62">
+        <v>727</v>
+      </c>
+      <c r="E23" s="22">
+        <v>1091</v>
+      </c>
+      <c r="F23" s="72">
+        <v>1477</v>
+      </c>
+      <c r="G23" s="75">
+        <v>1862</v>
+      </c>
+      <c r="H23" s="22"/>
+      <c r="I23" s="22"/>
+      <c r="J23" s="22"/>
+      <c r="K23" s="62"/>
+      <c r="L23" s="62"/>
+      <c r="M23" s="62"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B22" s="73" t="s">
-[...50 lines deleted...]
-      <c r="A24" s="9" t="s">
+      <c r="B24" s="69">
+        <v>382</v>
+      </c>
+      <c r="C24" s="62">
+        <v>799</v>
+      </c>
+      <c r="D24" s="62">
+        <v>1176</v>
+      </c>
+      <c r="E24" s="22">
+        <v>1552</v>
+      </c>
+      <c r="F24" s="72">
+        <v>1821</v>
+      </c>
+      <c r="G24" s="75">
+        <v>2108</v>
+      </c>
+      <c r="H24" s="22"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="22"/>
+      <c r="K24" s="62"/>
+      <c r="L24" s="62"/>
+      <c r="M24" s="62"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B25" s="69">
+        <v>77</v>
+      </c>
+      <c r="C25" s="62">
+        <v>1057</v>
+      </c>
+      <c r="D25" s="62">
+        <v>2036</v>
+      </c>
+      <c r="E25" s="22">
+        <v>3015</v>
+      </c>
+      <c r="F25" s="72">
+        <v>4017</v>
+      </c>
+      <c r="G25" s="75">
+        <v>5018</v>
+      </c>
+      <c r="H25" s="22"/>
+      <c r="I25" s="22"/>
+      <c r="J25" s="22"/>
+      <c r="K25" s="62"/>
+      <c r="L25" s="62"/>
+      <c r="M25" s="62"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B26" s="69">
+        <v>4066</v>
+      </c>
+      <c r="C26" s="62">
+        <v>7171</v>
+      </c>
+      <c r="D26" s="62">
+        <v>10276</v>
+      </c>
+      <c r="E26" s="22">
+        <v>13382</v>
+      </c>
+      <c r="F26" s="72">
+        <v>16084</v>
+      </c>
+      <c r="G26" s="75">
+        <v>18786</v>
+      </c>
+      <c r="H26" s="22"/>
+      <c r="I26" s="22"/>
+      <c r="J26" s="22"/>
+      <c r="K26" s="62"/>
+      <c r="L26" s="62"/>
+      <c r="M26" s="62"/>
+    </row>
+    <row r="27" spans="1:13" ht="30" customHeight="1">
+      <c r="A27" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="5"/>
+      <c r="C27" s="31"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="31"/>
+      <c r="G27" s="31"/>
+      <c r="H27" s="31"/>
+      <c r="I27" s="31"/>
+      <c r="J27" s="50"/>
+      <c r="K27" s="31"/>
+      <c r="L27" s="31"/>
+      <c r="M27" s="31"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B28" s="69">
+        <v>3180</v>
+      </c>
+      <c r="C28" s="62">
+        <v>5882</v>
+      </c>
+      <c r="D28" s="62">
+        <v>8585</v>
+      </c>
+      <c r="E28" s="22">
+        <v>11287</v>
+      </c>
+      <c r="F28" s="72">
+        <v>15178</v>
+      </c>
+      <c r="G28" s="75">
+        <v>19068</v>
+      </c>
+      <c r="H28" s="22"/>
+      <c r="I28" s="22"/>
+      <c r="J28" s="22"/>
+      <c r="K28" s="62"/>
+      <c r="L28" s="62"/>
+      <c r="M28" s="62"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" s="69">
+        <v>776</v>
+      </c>
+      <c r="C29" s="62">
+        <v>1324</v>
+      </c>
+      <c r="D29" s="62">
+        <v>1872</v>
+      </c>
+      <c r="E29" s="22">
+        <v>2419</v>
+      </c>
+      <c r="F29" s="72">
+        <v>3257</v>
+      </c>
+      <c r="G29" s="75">
+        <v>4094</v>
+      </c>
+      <c r="H29" s="22"/>
+      <c r="I29" s="22"/>
+      <c r="J29" s="22"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="62"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="69">
+        <v>1055</v>
+      </c>
+      <c r="C30" s="62">
+        <v>2304</v>
+      </c>
+      <c r="D30" s="62">
+        <v>3553</v>
+      </c>
+      <c r="E30" s="22">
+        <v>4802</v>
+      </c>
+      <c r="F30" s="72">
+        <v>6205</v>
+      </c>
+      <c r="G30" s="75">
+        <v>7609</v>
+      </c>
+      <c r="H30" s="22"/>
+      <c r="I30" s="22"/>
+      <c r="J30" s="22"/>
+      <c r="K30" s="62"/>
+      <c r="L30" s="62"/>
+      <c r="M30" s="62"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B31" s="69">
+        <v>1349</v>
+      </c>
+      <c r="C31" s="62">
+        <v>2255</v>
+      </c>
+      <c r="D31" s="62">
+        <v>3160</v>
+      </c>
+      <c r="E31" s="22">
+        <v>4066</v>
+      </c>
+      <c r="F31" s="72">
+        <v>5716</v>
+      </c>
+      <c r="G31" s="75">
+        <v>7365</v>
+      </c>
+      <c r="H31" s="22"/>
+      <c r="I31" s="22"/>
+      <c r="J31" s="22"/>
+      <c r="K31" s="62"/>
+      <c r="L31" s="62"/>
+      <c r="M31" s="62"/>
+    </row>
+    <row r="32" spans="1:13" ht="49.8" customHeight="1">
+      <c r="A32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="5"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="51"/>
+      <c r="E32" s="51"/>
+      <c r="F32" s="31"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="31"/>
+      <c r="I32" s="31"/>
+      <c r="J32" s="31"/>
+      <c r="K32" s="31"/>
+      <c r="L32" s="31"/>
+      <c r="M32" s="31"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="69">
+        <v>284</v>
+      </c>
+      <c r="C33" s="62">
+        <v>735</v>
+      </c>
+      <c r="D33" s="62">
+        <v>1197</v>
+      </c>
+      <c r="E33" s="22">
+        <v>1669</v>
+      </c>
+      <c r="F33" s="72">
+        <v>2109</v>
+      </c>
+      <c r="G33" s="75">
+        <v>2564</v>
+      </c>
+      <c r="H33" s="22"/>
+      <c r="I33" s="22"/>
+      <c r="J33" s="22"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B34" s="31">
+        <v>103</v>
+      </c>
+      <c r="C34" s="62">
+        <v>209</v>
+      </c>
+      <c r="D34" s="62">
+        <v>322</v>
+      </c>
+      <c r="E34" s="22">
+        <v>447</v>
+      </c>
+      <c r="F34" s="72">
+        <v>578</v>
+      </c>
+      <c r="G34" s="75">
+        <v>726</v>
+      </c>
+      <c r="H34" s="22"/>
+      <c r="I34" s="22"/>
+      <c r="J34" s="22"/>
+      <c r="K34" s="62"/>
+      <c r="L34" s="62"/>
+      <c r="M34" s="62"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B35" s="69">
+        <v>16</v>
+      </c>
+      <c r="C35" s="62">
+        <v>51</v>
+      </c>
+      <c r="D35" s="62">
+        <v>85</v>
+      </c>
+      <c r="E35" s="22">
+        <v>119</v>
+      </c>
+      <c r="F35" s="72">
+        <v>149</v>
+      </c>
+      <c r="G35" s="75">
+        <v>179</v>
+      </c>
+      <c r="H35" s="22"/>
+      <c r="I35" s="22"/>
+      <c r="J35" s="22"/>
+      <c r="K35" s="62"/>
+      <c r="L35" s="62"/>
+      <c r="M35" s="62"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="B24" s="73">
-[...324 lines deleted...]
-      <c r="M36" s="65"/>
+      <c r="B36" s="69">
+        <v>3</v>
+      </c>
+      <c r="C36" s="62">
+        <v>13</v>
+      </c>
+      <c r="D36" s="62">
+        <v>27</v>
+      </c>
+      <c r="E36" s="22">
+        <v>40</v>
+      </c>
+      <c r="F36" s="72">
+        <v>51</v>
+      </c>
+      <c r="G36" s="75">
+        <v>60</v>
+      </c>
+      <c r="H36" s="22"/>
+      <c r="I36" s="22"/>
+      <c r="J36" s="22"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="B37" s="73">
-[...20 lines deleted...]
-      <c r="M37" s="65"/>
+      <c r="B37" s="69" t="s">
+        <v>61</v>
+      </c>
+      <c r="C37" s="62">
+        <v>65</v>
+      </c>
+      <c r="D37" s="62">
+        <v>131</v>
+      </c>
+      <c r="E37" s="22">
+        <v>196</v>
+      </c>
+      <c r="F37" s="72">
+        <v>293</v>
+      </c>
+      <c r="G37" s="75">
+        <v>390</v>
+      </c>
+      <c r="H37" s="18"/>
+      <c r="I37" s="22"/>
+      <c r="J37" s="22"/>
+      <c r="K37" s="62"/>
+      <c r="L37" s="62"/>
+      <c r="M37" s="62"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B38" s="73">
-[...22 lines deleted...]
-    <row r="39" spans="1:13" ht="49.8" customHeight="1">
+      <c r="B38" s="69">
+        <v>162</v>
+      </c>
+      <c r="C38" s="62">
+        <v>397</v>
+      </c>
+      <c r="D38" s="62">
+        <v>632</v>
+      </c>
+      <c r="E38" s="22">
+        <v>867</v>
+      </c>
+      <c r="F38" s="72">
+        <v>1037</v>
+      </c>
+      <c r="G38" s="75">
+        <v>1208</v>
+      </c>
+      <c r="H38" s="22"/>
+      <c r="I38" s="22"/>
+      <c r="J38" s="22"/>
+      <c r="K38" s="62"/>
+      <c r="L38" s="62"/>
+      <c r="M38" s="62"/>
+    </row>
+    <row r="39" spans="1:13" ht="45" customHeight="1">
       <c r="A39" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B39" s="5"/>
-      <c r="C39" s="32"/>
-[...9 lines deleted...]
-      <c r="M39" s="32"/>
+      <c r="C39" s="31"/>
+      <c r="D39" s="51"/>
+      <c r="E39" s="50"/>
+      <c r="F39" s="31"/>
+      <c r="G39" s="31"/>
+      <c r="H39" s="31"/>
+      <c r="I39" s="31"/>
+      <c r="J39" s="50"/>
+      <c r="K39" s="31"/>
+      <c r="L39" s="31"/>
+      <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B40" s="73">
-[...20 lines deleted...]
-      <c r="M40" s="65"/>
+      <c r="B40" s="69">
+        <v>62</v>
+      </c>
+      <c r="C40" s="62">
+        <v>156</v>
+      </c>
+      <c r="D40" s="62">
+        <v>225</v>
+      </c>
+      <c r="E40" s="22">
+        <v>292</v>
+      </c>
+      <c r="F40" s="72">
+        <v>313</v>
+      </c>
+      <c r="G40" s="75">
+        <v>335</v>
+      </c>
+      <c r="H40" s="22"/>
+      <c r="I40" s="22"/>
+      <c r="J40" s="22"/>
+      <c r="K40" s="62"/>
+      <c r="L40" s="62"/>
+      <c r="M40" s="62"/>
     </row>
     <row r="41" spans="1:13">
-      <c r="A41" s="15" t="s">
-[...23 lines deleted...]
-      <c r="M41" s="65"/>
+      <c r="A41" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B41" s="69">
+        <v>58</v>
+      </c>
+      <c r="C41" s="62">
+        <v>84</v>
+      </c>
+      <c r="D41" s="62">
+        <v>86</v>
+      </c>
+      <c r="E41" s="22">
+        <v>86</v>
+      </c>
+      <c r="F41" s="72">
+        <v>106</v>
+      </c>
+      <c r="G41" s="75">
+        <v>128</v>
+      </c>
+      <c r="H41" s="22"/>
+      <c r="I41" s="22"/>
+      <c r="J41" s="22"/>
+      <c r="K41" s="62"/>
+      <c r="L41" s="62"/>
+      <c r="M41" s="62"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="8" t="s">
-        <v>65</v>
-[...22 lines deleted...]
-      <c r="M42" s="65"/>
+        <v>75</v>
+      </c>
+      <c r="B42" s="69" t="s">
+        <v>61</v>
+      </c>
+      <c r="C42" s="62">
+        <v>67</v>
+      </c>
+      <c r="D42" s="62">
+        <v>133</v>
+      </c>
+      <c r="E42" s="22">
+        <v>200</v>
+      </c>
+      <c r="F42" s="22">
+        <v>200</v>
+      </c>
+      <c r="G42" s="75">
+        <v>200</v>
+      </c>
+      <c r="H42" s="22"/>
+      <c r="I42" s="22"/>
+      <c r="J42" s="22"/>
+      <c r="K42" s="62"/>
+      <c r="L42" s="62"/>
+      <c r="M42" s="62"/>
     </row>
     <row r="43" spans="1:13">
-      <c r="A43" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B43" s="73">
+      <c r="A43" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B43" s="69">
+        <v>4</v>
+      </c>
+      <c r="C43" s="22">
+        <v>5</v>
+      </c>
+      <c r="D43" s="62">
+        <v>6</v>
+      </c>
+      <c r="E43" s="22">
+        <v>6</v>
+      </c>
+      <c r="F43" s="22">
+        <v>7</v>
+      </c>
+      <c r="G43" s="75">
+        <v>7</v>
+      </c>
+      <c r="H43" s="22"/>
+      <c r="I43" s="22"/>
+      <c r="J43" s="22"/>
+      <c r="K43" s="62"/>
+      <c r="L43" s="62"/>
+      <c r="M43" s="62"/>
+    </row>
+    <row r="44" spans="1:13" s="11" customFormat="1" ht="30" customHeight="1">
+      <c r="A44" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B44" s="5"/>
+      <c r="C44" s="31"/>
+      <c r="D44" s="53"/>
+      <c r="E44" s="50"/>
+      <c r="F44" s="31"/>
+      <c r="G44" s="31"/>
+      <c r="H44" s="31"/>
+      <c r="I44" s="31"/>
+      <c r="J44" s="31"/>
+      <c r="K44" s="31"/>
+      <c r="L44" s="31"/>
+      <c r="M44" s="31"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B45" s="70">
+        <v>1638.1</v>
+      </c>
+      <c r="C45" s="63">
+        <v>3699.9</v>
+      </c>
+      <c r="D45" s="63">
+        <v>5292.5</v>
+      </c>
+      <c r="E45" s="24">
+        <v>7051</v>
+      </c>
+      <c r="F45" s="73">
+        <v>9073.7999999999993</v>
+      </c>
+      <c r="G45" s="76">
+        <v>11227.7</v>
+      </c>
+      <c r="H45" s="24"/>
+      <c r="I45" s="24"/>
+      <c r="J45" s="24"/>
+      <c r="K45" s="63"/>
+      <c r="L45" s="63"/>
+      <c r="M45" s="63"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B46" s="70" t="s">
+        <v>61</v>
+      </c>
+      <c r="C46" s="63">
+        <v>30</v>
+      </c>
+      <c r="D46" s="63">
+        <v>42</v>
+      </c>
+      <c r="E46" s="24">
+        <v>45</v>
+      </c>
+      <c r="F46" s="24">
+        <v>38</v>
+      </c>
+      <c r="G46" s="76">
+        <v>75</v>
+      </c>
+      <c r="H46" s="24"/>
+      <c r="I46" s="24"/>
+      <c r="J46" s="24"/>
+      <c r="K46" s="63"/>
+      <c r="L46" s="63"/>
+      <c r="M46" s="67"/>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B47" s="70">
         <v>3</v>
       </c>
-      <c r="C43" s="65">
-[...115 lines deleted...]
-      <c r="M47" s="65"/>
+      <c r="C47" s="63">
+        <v>5</v>
+      </c>
+      <c r="D47" s="63">
+        <v>7</v>
+      </c>
+      <c r="E47" s="24">
+        <v>9</v>
+      </c>
+      <c r="F47" s="73">
+        <v>10.7</v>
+      </c>
+      <c r="G47" s="76">
+        <v>12.3</v>
+      </c>
+      <c r="H47" s="24"/>
+      <c r="I47" s="24"/>
+      <c r="J47" s="24"/>
+      <c r="K47" s="63"/>
+      <c r="L47" s="63"/>
+      <c r="M47" s="67"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="8" t="s">
-        <v>18</v>
-[...22 lines deleted...]
-      <c r="M48" s="65"/>
+        <v>65</v>
+      </c>
+      <c r="B48" s="70">
+        <v>464.4</v>
+      </c>
+      <c r="C48" s="63">
+        <v>1129.2</v>
+      </c>
+      <c r="D48" s="63">
+        <v>1504.8</v>
+      </c>
+      <c r="E48" s="24">
+        <v>1751.3</v>
+      </c>
+      <c r="F48" s="73">
+        <v>2077.8000000000002</v>
+      </c>
+      <c r="G48" s="76">
+        <v>2478.4</v>
+      </c>
+      <c r="H48" s="24"/>
+      <c r="I48" s="24"/>
+      <c r="J48" s="24"/>
+      <c r="K48" s="63"/>
+      <c r="L48" s="63"/>
+      <c r="M48" s="67"/>
     </row>
     <row r="49" spans="1:13">
-      <c r="A49" s="8" t="s">
-[...23 lines deleted...]
-      <c r="M49" s="23"/>
+      <c r="A49" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B49" s="70">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="C49" s="63">
+        <v>64.7</v>
+      </c>
+      <c r="D49" s="63">
+        <v>93.7</v>
+      </c>
+      <c r="E49" s="24">
+        <v>122.7</v>
+      </c>
+      <c r="F49" s="73">
+        <v>151.30000000000001</v>
+      </c>
+      <c r="G49" s="76">
+        <v>180</v>
+      </c>
+      <c r="H49" s="24"/>
+      <c r="I49" s="24"/>
+      <c r="J49" s="24"/>
+      <c r="K49" s="63"/>
+      <c r="L49" s="63"/>
+      <c r="M49" s="67"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B50" s="70">
+        <v>1135</v>
+      </c>
+      <c r="C50" s="63">
+        <v>2471</v>
+      </c>
+      <c r="D50" s="63">
+        <v>3645</v>
+      </c>
+      <c r="E50" s="24">
+        <v>5123</v>
+      </c>
+      <c r="F50" s="73">
+        <v>6782</v>
+      </c>
+      <c r="G50" s="76">
+        <v>8482</v>
+      </c>
+      <c r="H50" s="24"/>
+      <c r="I50" s="24"/>
+      <c r="J50" s="24"/>
+      <c r="K50" s="63"/>
+      <c r="L50" s="63"/>
+      <c r="M50" s="67"/>
+    </row>
+    <row r="51" spans="1:13" s="11" customFormat="1" ht="30" customHeight="1">
+      <c r="A51" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B51" s="5"/>
+      <c r="C51" s="31"/>
+      <c r="D51" s="51"/>
+      <c r="E51" s="50"/>
+      <c r="F51" s="31"/>
+      <c r="G51" s="31"/>
+      <c r="H51" s="31"/>
+      <c r="I51" s="31"/>
+      <c r="J51" s="31"/>
+      <c r="K51" s="31"/>
+      <c r="L51" s="31"/>
+      <c r="M51" s="31"/>
+    </row>
+    <row r="52" spans="1:13" s="11" customFormat="1">
+      <c r="A52" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B52" s="69">
+        <v>1877</v>
+      </c>
+      <c r="C52" s="62">
+        <v>3809</v>
+      </c>
+      <c r="D52" s="62">
+        <v>6155</v>
+      </c>
+      <c r="E52" s="22">
+        <v>8496</v>
+      </c>
+      <c r="F52" s="72">
+        <v>11415</v>
+      </c>
+      <c r="G52" s="75">
+        <v>13451</v>
+      </c>
+      <c r="H52" s="22"/>
+      <c r="I52" s="22"/>
+      <c r="J52" s="22"/>
+      <c r="K52" s="22"/>
+      <c r="L52" s="22"/>
+      <c r="M52" s="62"/>
+    </row>
+    <row r="53" spans="1:13" s="11" customFormat="1">
+      <c r="A53" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B53" s="69">
+        <v>1877</v>
+      </c>
+      <c r="C53" s="62">
+        <v>3809</v>
+      </c>
+      <c r="D53" s="62">
+        <v>6155</v>
+      </c>
+      <c r="E53" s="22">
+        <v>8496</v>
+      </c>
+      <c r="F53" s="72">
+        <v>11415</v>
+      </c>
+      <c r="G53" s="75">
+        <v>13451</v>
+      </c>
+      <c r="H53" s="22"/>
+      <c r="I53" s="22"/>
+      <c r="J53" s="22"/>
+      <c r="K53" s="22"/>
+      <c r="L53" s="22"/>
+      <c r="M53" s="62"/>
+    </row>
+    <row r="54" spans="1:13" s="11" customFormat="1" ht="29.4" customHeight="1">
+      <c r="A54" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B54" s="5"/>
+      <c r="C54" s="31"/>
+      <c r="D54" s="51"/>
+      <c r="E54" s="50"/>
+      <c r="F54" s="31"/>
+      <c r="G54" s="50"/>
+      <c r="H54" s="31"/>
+      <c r="I54" s="31"/>
+      <c r="J54" s="31"/>
+      <c r="K54" s="31"/>
+      <c r="L54" s="31"/>
+      <c r="M54" s="5"/>
+    </row>
+    <row r="55" spans="1:13" s="11" customFormat="1" ht="14.4" customHeight="1">
+      <c r="A55" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B55" s="69">
+        <v>9619</v>
+      </c>
+      <c r="C55" s="62">
+        <v>17772</v>
+      </c>
+      <c r="D55" s="62">
+        <v>25598</v>
+      </c>
+      <c r="E55" s="22">
+        <v>34310</v>
+      </c>
+      <c r="F55" s="72">
+        <v>41038</v>
+      </c>
+      <c r="G55" s="75">
+        <v>48988</v>
+      </c>
+      <c r="H55" s="22"/>
+      <c r="I55" s="22"/>
+      <c r="J55" s="22"/>
+      <c r="K55" s="62"/>
+      <c r="L55" s="62"/>
+      <c r="M55" s="62"/>
+    </row>
+    <row r="56" spans="1:13" s="11" customFormat="1">
+      <c r="A56" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B56" s="69">
+        <v>5006</v>
+      </c>
+      <c r="C56" s="62">
+        <v>9122</v>
+      </c>
+      <c r="D56" s="62">
+        <v>13515</v>
+      </c>
+      <c r="E56" s="22">
+        <v>17783</v>
+      </c>
+      <c r="F56" s="72">
+        <v>21088</v>
+      </c>
+      <c r="G56" s="75">
+        <v>24651</v>
+      </c>
+      <c r="H56" s="22"/>
+      <c r="I56" s="22"/>
+      <c r="J56" s="22"/>
+      <c r="K56" s="62"/>
+      <c r="L56" s="62"/>
+      <c r="M56" s="62"/>
+    </row>
+    <row r="57" spans="1:13" s="11" customFormat="1">
+      <c r="A57" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B50" s="73" t="s">
+      <c r="B57" s="31">
+        <v>1</v>
+      </c>
+      <c r="C57" s="62">
+        <v>1</v>
+      </c>
+      <c r="D57" s="62">
+        <v>2</v>
+      </c>
+      <c r="E57" s="22">
+        <v>2</v>
+      </c>
+      <c r="F57" s="72">
+        <v>3</v>
+      </c>
+      <c r="G57" s="75">
+        <v>3</v>
+      </c>
+      <c r="H57" s="22"/>
+      <c r="I57" s="22"/>
+      <c r="J57" s="22"/>
+      <c r="K57" s="62"/>
+      <c r="L57" s="62"/>
+      <c r="M57" s="62"/>
+    </row>
+    <row r="58" spans="1:13" s="11" customFormat="1">
+      <c r="A58" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B58" s="69">
+        <v>7</v>
+      </c>
+      <c r="C58" s="62">
+        <v>57</v>
+      </c>
+      <c r="D58" s="62">
+        <v>107</v>
+      </c>
+      <c r="E58" s="22">
+        <v>157</v>
+      </c>
+      <c r="F58" s="72">
+        <v>202</v>
+      </c>
+      <c r="G58" s="75">
+        <v>246</v>
+      </c>
+      <c r="H58" s="22"/>
+      <c r="I58" s="22"/>
+      <c r="J58" s="22"/>
+      <c r="K58" s="62"/>
+      <c r="L58" s="62"/>
+      <c r="M58" s="62"/>
+    </row>
+    <row r="59" spans="1:13" s="11" customFormat="1">
+      <c r="A59" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B59" s="69">
+        <v>11</v>
+      </c>
+      <c r="C59" s="62">
+        <v>23</v>
+      </c>
+      <c r="D59" s="62">
+        <v>32</v>
+      </c>
+      <c r="E59" s="22">
+        <v>41</v>
+      </c>
+      <c r="F59" s="72">
+        <v>51</v>
+      </c>
+      <c r="G59" s="75">
+        <v>59</v>
+      </c>
+      <c r="H59" s="22"/>
+      <c r="I59" s="22"/>
+      <c r="J59" s="22"/>
+      <c r="K59" s="62"/>
+      <c r="L59" s="62"/>
+      <c r="M59" s="62"/>
+    </row>
+    <row r="60" spans="1:13" s="11" customFormat="1">
+      <c r="A60" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B60" s="69">
+        <v>187</v>
+      </c>
+      <c r="C60" s="62">
+        <v>377</v>
+      </c>
+      <c r="D60" s="62">
+        <v>576</v>
+      </c>
+      <c r="E60" s="22">
+        <v>760</v>
+      </c>
+      <c r="F60" s="72">
+        <v>940</v>
+      </c>
+      <c r="G60" s="75">
+        <v>1117</v>
+      </c>
+      <c r="H60" s="22"/>
+      <c r="I60" s="22"/>
+      <c r="J60" s="22"/>
+      <c r="K60" s="62"/>
+      <c r="L60" s="62"/>
+      <c r="M60" s="62"/>
+    </row>
+    <row r="61" spans="1:13" s="11" customFormat="1">
+      <c r="A61" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B61" s="69">
+        <v>4407</v>
+      </c>
+      <c r="C61" s="62">
+        <v>8192</v>
+      </c>
+      <c r="D61" s="62">
+        <v>11367</v>
+      </c>
+      <c r="E61" s="22">
+        <v>15567</v>
+      </c>
+      <c r="F61" s="72">
+        <v>18755</v>
+      </c>
+      <c r="G61" s="75">
+        <v>22912</v>
+      </c>
+      <c r="H61" s="22"/>
+      <c r="I61" s="22"/>
+      <c r="J61" s="22"/>
+      <c r="K61" s="62"/>
+      <c r="L61" s="62"/>
+      <c r="M61" s="62"/>
+    </row>
+    <row r="62" spans="1:13" s="11" customFormat="1" ht="27.6" customHeight="1">
+      <c r="A62" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B62" s="5"/>
+      <c r="C62" s="31"/>
+      <c r="D62" s="51"/>
+      <c r="E62" s="50"/>
+      <c r="F62" s="31"/>
+      <c r="G62" s="31"/>
+      <c r="H62" s="31"/>
+      <c r="I62" s="31"/>
+      <c r="J62" s="31"/>
+      <c r="K62" s="31"/>
+      <c r="L62" s="31"/>
+      <c r="M62" s="31"/>
+    </row>
+    <row r="63" spans="1:13" s="11" customFormat="1">
+      <c r="A63" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B63" s="69">
+        <v>290</v>
+      </c>
+      <c r="C63" s="62">
+        <v>581</v>
+      </c>
+      <c r="D63" s="62">
+        <v>897</v>
+      </c>
+      <c r="E63" s="22">
+        <v>1207</v>
+      </c>
+      <c r="F63" s="72">
+        <v>1417</v>
+      </c>
+      <c r="G63" s="75">
+        <v>1649</v>
+      </c>
+      <c r="H63" s="22"/>
+      <c r="I63" s="22"/>
+      <c r="J63" s="22"/>
+      <c r="K63" s="62"/>
+      <c r="L63" s="62"/>
+      <c r="M63" s="62"/>
+    </row>
+    <row r="64" spans="1:13" s="11" customFormat="1">
+      <c r="A64" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B64" s="69">
+        <v>130</v>
+      </c>
+      <c r="C64" s="62">
+        <v>249</v>
+      </c>
+      <c r="D64" s="62">
+        <v>378</v>
+      </c>
+      <c r="E64" s="22">
+        <v>513</v>
+      </c>
+      <c r="F64" s="72">
+        <v>584</v>
+      </c>
+      <c r="G64" s="75">
+        <v>679</v>
+      </c>
+      <c r="H64" s="22"/>
+      <c r="I64" s="22"/>
+      <c r="J64" s="22"/>
+      <c r="K64" s="62"/>
+      <c r="L64" s="62"/>
+      <c r="M64" s="62"/>
+    </row>
+    <row r="65" spans="1:13" s="11" customFormat="1">
+      <c r="A65" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B65" s="69" t="s">
         <v>61</v>
       </c>
-      <c r="C50" s="65">
+      <c r="C65" s="62">
+        <v>5</v>
+      </c>
+      <c r="D65" s="62">
+        <v>10</v>
+      </c>
+      <c r="E65" s="22">
+        <v>15</v>
+      </c>
+      <c r="F65" s="72">
+        <v>22</v>
+      </c>
+      <c r="G65" s="75">
+        <v>30</v>
+      </c>
+      <c r="H65" s="18"/>
+      <c r="I65" s="18"/>
+      <c r="J65" s="18"/>
+      <c r="K65" s="62"/>
+      <c r="L65" s="62"/>
+      <c r="M65" s="62"/>
+    </row>
+    <row r="66" spans="1:13" s="11" customFormat="1">
+      <c r="A66" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B66" s="69">
+        <v>3</v>
+      </c>
+      <c r="C66" s="62">
+        <v>4</v>
+      </c>
+      <c r="D66" s="62">
+        <v>4</v>
+      </c>
+      <c r="E66" s="22">
+        <v>4</v>
+      </c>
+      <c r="F66" s="72">
+        <v>4</v>
+      </c>
+      <c r="G66" s="75">
+        <v>4</v>
+      </c>
+      <c r="H66" s="22"/>
+      <c r="I66" s="22"/>
+      <c r="J66" s="22"/>
+      <c r="K66" s="62"/>
+      <c r="L66" s="62"/>
+      <c r="M66" s="62"/>
+    </row>
+    <row r="67" spans="1:13" s="11" customFormat="1">
+      <c r="A67" s="16" t="s">
         <v>67</v>
       </c>
-      <c r="D50" s="65">
-[...443 lines deleted...]
-      <c r="M67" s="65"/>
+      <c r="B67" s="69">
+        <v>152</v>
+      </c>
+      <c r="C67" s="62">
+        <v>315</v>
+      </c>
+      <c r="D67" s="62">
+        <v>490</v>
+      </c>
+      <c r="E67" s="22">
+        <v>655</v>
+      </c>
+      <c r="F67" s="72">
+        <v>781</v>
+      </c>
+      <c r="G67" s="75">
+        <v>910</v>
+      </c>
+      <c r="H67" s="22"/>
+      <c r="I67" s="22"/>
+      <c r="J67" s="22"/>
+      <c r="K67" s="62"/>
+      <c r="L67" s="62"/>
+      <c r="M67" s="62"/>
     </row>
     <row r="68" spans="1:13" s="11" customFormat="1">
       <c r="A68" s="8" t="s">
-        <v>74</v>
-[...22 lines deleted...]
-      <c r="M68" s="65"/>
+        <v>69</v>
+      </c>
+      <c r="B68" s="69">
+        <v>5</v>
+      </c>
+      <c r="C68" s="62">
+        <v>8</v>
+      </c>
+      <c r="D68" s="62">
+        <v>15</v>
+      </c>
+      <c r="E68" s="22">
+        <v>20</v>
+      </c>
+      <c r="F68" s="72">
+        <v>25</v>
+      </c>
+      <c r="G68" s="75">
+        <v>27</v>
+      </c>
+      <c r="H68" s="22"/>
+      <c r="I68" s="22"/>
+      <c r="J68" s="22"/>
+      <c r="K68" s="62"/>
+      <c r="L68" s="62"/>
+      <c r="M68" s="62"/>
     </row>
     <row r="69" spans="1:13" s="11" customFormat="1">
-      <c r="A69" s="8" t="s">
-[...5 lines deleted...]
-      <c r="C69" s="65">
+      <c r="A69" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D69" s="65">
-[...14 lines deleted...]
-      <c r="M69" s="65"/>
+      <c r="B69" s="5"/>
+      <c r="C69" s="31"/>
+      <c r="D69" s="51"/>
+      <c r="E69" s="51"/>
+      <c r="F69" s="38"/>
+      <c r="G69" s="39"/>
+      <c r="H69" s="31"/>
+      <c r="I69" s="31"/>
+      <c r="J69" s="45"/>
+      <c r="K69" s="62"/>
+      <c r="L69" s="31"/>
+      <c r="M69" s="38"/>
     </row>
     <row r="70" spans="1:13" s="11" customFormat="1">
-      <c r="A70" s="9" t="s">
-[...23 lines deleted...]
-      <c r="M70" s="65"/>
+      <c r="A70" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B70" s="69">
+        <v>703</v>
+      </c>
+      <c r="C70" s="62">
+        <v>1450</v>
+      </c>
+      <c r="D70" s="62">
+        <v>2264</v>
+      </c>
+      <c r="E70" s="22">
+        <v>3094</v>
+      </c>
+      <c r="F70" s="72">
+        <v>3873</v>
+      </c>
+      <c r="G70" s="75">
+        <v>4612</v>
+      </c>
+      <c r="H70" s="22"/>
+      <c r="I70" s="22"/>
+      <c r="J70" s="22"/>
+      <c r="K70" s="62"/>
+      <c r="L70" s="62"/>
+      <c r="M70" s="62"/>
     </row>
     <row r="71" spans="1:13" s="11" customFormat="1">
       <c r="A71" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B71" s="69">
+        <v>530</v>
+      </c>
+      <c r="C71" s="62">
+        <v>1061</v>
+      </c>
+      <c r="D71" s="62">
+        <v>1650</v>
+      </c>
+      <c r="E71" s="22">
+        <v>2243</v>
+      </c>
+      <c r="F71" s="72">
+        <v>2829</v>
+      </c>
+      <c r="G71" s="75">
+        <v>3363</v>
+      </c>
+      <c r="H71" s="22"/>
+      <c r="I71" s="22"/>
+      <c r="J71" s="22"/>
+      <c r="K71" s="62"/>
+      <c r="L71" s="62"/>
+      <c r="M71" s="62"/>
+    </row>
+    <row r="72" spans="1:13" s="11" customFormat="1">
+      <c r="A72" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B72" s="69">
+        <v>5</v>
+      </c>
+      <c r="C72" s="62">
+        <v>5</v>
+      </c>
+      <c r="D72" s="62">
+        <v>5</v>
+      </c>
+      <c r="E72" s="22">
+        <v>5</v>
+      </c>
+      <c r="F72" s="72">
+        <v>10</v>
+      </c>
+      <c r="G72" s="75">
+        <v>15</v>
+      </c>
+      <c r="H72" s="22"/>
+      <c r="I72" s="22"/>
+      <c r="J72" s="22"/>
+      <c r="K72" s="62"/>
+      <c r="L72" s="62"/>
+      <c r="M72" s="62"/>
+    </row>
+    <row r="73" spans="1:13" s="11" customFormat="1">
+      <c r="A73" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B73" s="69">
+        <v>3</v>
+      </c>
+      <c r="C73" s="62">
+        <v>17</v>
+      </c>
+      <c r="D73" s="62">
+        <v>31</v>
+      </c>
+      <c r="E73" s="22">
+        <v>45</v>
+      </c>
+      <c r="F73" s="72">
+        <v>54</v>
+      </c>
+      <c r="G73" s="75">
+        <v>63</v>
+      </c>
+      <c r="H73" s="22"/>
+      <c r="I73" s="22"/>
+      <c r="J73" s="22"/>
+      <c r="K73" s="62"/>
+      <c r="L73" s="62"/>
+      <c r="M73" s="62"/>
+    </row>
+    <row r="74" spans="1:13" s="11" customFormat="1">
+      <c r="A74" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B74" s="69">
+        <v>5</v>
+      </c>
+      <c r="C74" s="62">
+        <v>10</v>
+      </c>
+      <c r="D74" s="62">
+        <v>13</v>
+      </c>
+      <c r="E74" s="22">
+        <v>18</v>
+      </c>
+      <c r="F74" s="72">
+        <v>23</v>
+      </c>
+      <c r="G74" s="75">
+        <v>27</v>
+      </c>
+      <c r="H74" s="22"/>
+      <c r="I74" s="22"/>
+      <c r="J74" s="22"/>
+      <c r="K74" s="62"/>
+      <c r="L74" s="62"/>
+      <c r="M74" s="62"/>
+    </row>
+    <row r="75" spans="1:13" s="11" customFormat="1">
+      <c r="A75" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B75" s="69">
+        <v>142</v>
+      </c>
+      <c r="C75" s="62">
+        <v>327</v>
+      </c>
+      <c r="D75" s="62">
+        <v>516</v>
+      </c>
+      <c r="E75" s="22">
+        <v>721</v>
+      </c>
+      <c r="F75" s="72">
+        <v>889</v>
+      </c>
+      <c r="G75" s="75">
+        <v>1064</v>
+      </c>
+      <c r="H75" s="22"/>
+      <c r="I75" s="22"/>
+      <c r="J75" s="22"/>
+      <c r="K75" s="62"/>
+      <c r="L75" s="62"/>
+      <c r="M75" s="62"/>
+    </row>
+    <row r="76" spans="1:13" s="11" customFormat="1">
+      <c r="A76" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B71" s="73">
-[...23 lines deleted...]
-      <c r="A72" s="2" t="s">
+      <c r="B76" s="69">
+        <v>18</v>
+      </c>
+      <c r="C76" s="62">
+        <v>31</v>
+      </c>
+      <c r="D76" s="62">
+        <v>49</v>
+      </c>
+      <c r="E76" s="22">
+        <v>61</v>
+      </c>
+      <c r="F76" s="72">
+        <v>67</v>
+      </c>
+      <c r="G76" s="75">
+        <v>81</v>
+      </c>
+      <c r="H76" s="22"/>
+      <c r="I76" s="22"/>
+      <c r="J76" s="22"/>
+      <c r="K76" s="62"/>
+      <c r="L76" s="62"/>
+      <c r="M76" s="62"/>
+    </row>
+    <row r="77" spans="1:13" s="11" customFormat="1" ht="45.6" customHeight="1">
+      <c r="A77" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B77" s="5"/>
+      <c r="C77" s="31"/>
+      <c r="D77" s="51"/>
+      <c r="E77" s="50"/>
+      <c r="F77" s="31"/>
+      <c r="G77" s="31"/>
+      <c r="H77" s="31"/>
+      <c r="I77" s="31"/>
+      <c r="J77" s="31"/>
+      <c r="K77" s="44"/>
+      <c r="L77" s="31"/>
+      <c r="M77" s="5"/>
+    </row>
+    <row r="78" spans="1:13" s="11" customFormat="1">
+      <c r="A78" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B78" s="69">
+        <v>689</v>
+      </c>
+      <c r="C78" s="62">
+        <v>1429</v>
+      </c>
+      <c r="D78" s="62">
+        <v>2236</v>
+      </c>
+      <c r="E78" s="22">
+        <v>3059</v>
+      </c>
+      <c r="F78" s="72">
+        <v>3826</v>
+      </c>
+      <c r="G78" s="75">
+        <v>4554</v>
+      </c>
+      <c r="H78" s="22"/>
+      <c r="I78" s="22"/>
+      <c r="J78" s="22"/>
+      <c r="K78" s="62"/>
+      <c r="L78" s="62"/>
+      <c r="M78" s="62"/>
+    </row>
+    <row r="79" spans="1:13" s="11" customFormat="1">
+      <c r="A79" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B79" s="69">
+        <v>530</v>
+      </c>
+      <c r="C79" s="62">
+        <v>1060</v>
+      </c>
+      <c r="D79" s="62">
+        <v>1649</v>
+      </c>
+      <c r="E79" s="22">
+        <v>2242</v>
+      </c>
+      <c r="F79" s="72">
+        <v>2828</v>
+      </c>
+      <c r="G79" s="75">
+        <v>3361</v>
+      </c>
+      <c r="H79" s="22"/>
+      <c r="I79" s="22"/>
+      <c r="J79" s="22"/>
+      <c r="K79" s="62"/>
+      <c r="L79" s="62"/>
+      <c r="M79" s="62"/>
+    </row>
+    <row r="80" spans="1:13" s="11" customFormat="1">
+      <c r="A80" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B80" s="69">
+        <v>3</v>
+      </c>
+      <c r="C80" s="62">
+        <v>17</v>
+      </c>
+      <c r="D80" s="62">
+        <v>31</v>
+      </c>
+      <c r="E80" s="22">
+        <v>45</v>
+      </c>
+      <c r="F80" s="72">
+        <v>54</v>
+      </c>
+      <c r="G80" s="75">
+        <v>63</v>
+      </c>
+      <c r="H80" s="22"/>
+      <c r="I80" s="22"/>
+      <c r="J80" s="22"/>
+      <c r="K80" s="62"/>
+      <c r="L80" s="62"/>
+      <c r="M80" s="62"/>
+    </row>
+    <row r="81" spans="1:13" s="11" customFormat="1">
+      <c r="A81" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B81" s="69">
+        <v>5</v>
+      </c>
+      <c r="C81" s="62">
+        <v>10</v>
+      </c>
+      <c r="D81" s="62">
+        <v>13</v>
+      </c>
+      <c r="E81" s="22">
+        <v>18</v>
+      </c>
+      <c r="F81" s="72">
+        <v>23</v>
+      </c>
+      <c r="G81" s="75">
+        <v>27</v>
+      </c>
+      <c r="H81" s="22"/>
+      <c r="I81" s="22"/>
+      <c r="J81" s="22"/>
+      <c r="K81" s="62"/>
+      <c r="L81" s="62"/>
+      <c r="M81" s="62"/>
+    </row>
+    <row r="82" spans="1:13" s="11" customFormat="1">
+      <c r="A82" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B82" s="69">
+        <v>133</v>
+      </c>
+      <c r="C82" s="62">
+        <v>311</v>
+      </c>
+      <c r="D82" s="62">
+        <v>494</v>
+      </c>
+      <c r="E82" s="22">
+        <v>692</v>
+      </c>
+      <c r="F82" s="72">
+        <v>854</v>
+      </c>
+      <c r="G82" s="75">
+        <v>1022</v>
+      </c>
+      <c r="H82" s="22"/>
+      <c r="I82" s="22"/>
+      <c r="J82" s="22"/>
+      <c r="K82" s="62"/>
+      <c r="L82" s="62"/>
+      <c r="M82" s="62"/>
+    </row>
+    <row r="83" spans="1:13" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A83" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B83" s="69">
+        <v>18</v>
+      </c>
+      <c r="C83" s="62">
+        <v>31</v>
+      </c>
+      <c r="D83" s="62">
+        <v>49</v>
+      </c>
+      <c r="E83" s="22">
+        <v>61</v>
+      </c>
+      <c r="F83" s="72">
+        <v>67</v>
+      </c>
+      <c r="G83" s="75">
+        <v>81</v>
+      </c>
+      <c r="H83" s="22"/>
+      <c r="I83" s="22"/>
+      <c r="J83" s="22"/>
+      <c r="K83" s="62"/>
+      <c r="L83" s="62"/>
+      <c r="M83" s="62"/>
+    </row>
+    <row r="84" spans="1:13" s="11" customFormat="1" ht="59.25" customHeight="1">
+      <c r="A84" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B84" s="5"/>
+      <c r="C84" s="31"/>
+      <c r="D84" s="51"/>
+      <c r="E84" s="22"/>
+      <c r="F84" s="31"/>
+      <c r="G84" s="31"/>
+      <c r="H84" s="31"/>
+      <c r="I84" s="31"/>
+      <c r="J84" s="31"/>
+      <c r="K84" s="44"/>
+      <c r="L84" s="31"/>
+      <c r="M84" s="31"/>
+    </row>
+    <row r="85" spans="1:13" s="11" customFormat="1">
+      <c r="A85" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B85" s="69">
+        <v>14</v>
+      </c>
+      <c r="C85" s="62">
+        <v>21</v>
+      </c>
+      <c r="D85" s="62">
+        <v>28</v>
+      </c>
+      <c r="E85" s="22">
+        <v>35</v>
+      </c>
+      <c r="F85" s="72">
+        <v>46</v>
+      </c>
+      <c r="G85" s="75">
+        <v>57</v>
+      </c>
+      <c r="H85" s="22"/>
+      <c r="I85" s="22"/>
+      <c r="J85" s="22"/>
+      <c r="K85" s="62"/>
+      <c r="L85" s="62"/>
+      <c r="M85" s="62"/>
+    </row>
+    <row r="86" spans="1:13" s="11" customFormat="1">
+      <c r="A86" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B86" s="69" t="s">
+        <v>61</v>
+      </c>
+      <c r="C86" s="62">
+        <v>1</v>
+      </c>
+      <c r="D86" s="62">
+        <v>1</v>
+      </c>
+      <c r="E86" s="22">
+        <v>1</v>
+      </c>
+      <c r="F86" s="72">
+        <v>1</v>
+      </c>
+      <c r="G86" s="75">
+        <v>2</v>
+      </c>
+      <c r="H86" s="22"/>
+      <c r="I86" s="22"/>
+      <c r="J86" s="22"/>
+      <c r="K86" s="62"/>
+      <c r="L86" s="62"/>
+      <c r="M86" s="62"/>
+    </row>
+    <row r="87" spans="1:13" s="11" customFormat="1">
+      <c r="A87" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="B87" s="69">
+        <v>5</v>
+      </c>
+      <c r="C87" s="62">
+        <v>5</v>
+      </c>
+      <c r="D87" s="62">
+        <v>5</v>
+      </c>
+      <c r="E87" s="22">
+        <v>5</v>
+      </c>
+      <c r="F87" s="72">
+        <v>10</v>
+      </c>
+      <c r="G87" s="75">
+        <v>15</v>
+      </c>
+      <c r="H87" s="22"/>
+      <c r="I87" s="22"/>
+      <c r="J87" s="22"/>
+      <c r="K87" s="62"/>
+      <c r="L87" s="62"/>
+      <c r="M87" s="62"/>
+    </row>
+    <row r="88" spans="1:13" s="11" customFormat="1">
+      <c r="A88" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B88" s="69">
+        <v>9</v>
+      </c>
+      <c r="C88" s="62">
+        <v>16</v>
+      </c>
+      <c r="D88" s="62">
         <v>22</v>
       </c>
-      <c r="B72" s="5"/>
-[...13 lines deleted...]
-      <c r="A73" s="6" t="s">
+      <c r="E88" s="22">
+        <v>29</v>
+      </c>
+      <c r="F88" s="72">
+        <v>35</v>
+      </c>
+      <c r="G88" s="75">
+        <v>41</v>
+      </c>
+      <c r="H88" s="22"/>
+      <c r="I88" s="22"/>
+      <c r="J88" s="22"/>
+      <c r="K88" s="62"/>
+      <c r="L88" s="62"/>
+      <c r="M88" s="62"/>
+    </row>
+    <row r="89" spans="1:13" s="11" customFormat="1" ht="44.4" customHeight="1">
+      <c r="A89" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B89" s="18"/>
+      <c r="C89" s="22"/>
+      <c r="D89" s="51"/>
+      <c r="F89" s="22"/>
+      <c r="G89" s="22"/>
+      <c r="H89" s="60"/>
+      <c r="I89" s="38"/>
+      <c r="J89" s="22"/>
+      <c r="K89" s="42"/>
+      <c r="L89" s="22"/>
+      <c r="M89" s="5"/>
+    </row>
+    <row r="90" spans="1:13" s="11" customFormat="1">
+      <c r="A90" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B73" s="73">
-[...459 lines deleted...]
-      <c r="M90" s="65"/>
+      <c r="B90" s="69">
+        <v>137</v>
+      </c>
+      <c r="C90" s="62">
+        <v>630</v>
+      </c>
+      <c r="D90" s="62">
+        <v>1123</v>
+      </c>
+      <c r="E90" s="22">
+        <v>1617</v>
+      </c>
+      <c r="F90" s="72">
+        <v>1793</v>
+      </c>
+      <c r="G90" s="75">
+        <v>1970</v>
+      </c>
+      <c r="H90" s="22"/>
+      <c r="I90" s="22"/>
+      <c r="J90" s="22"/>
+      <c r="K90" s="62"/>
+      <c r="L90" s="62"/>
+      <c r="M90" s="62"/>
     </row>
     <row r="91" spans="1:13" s="11" customFormat="1">
       <c r="A91" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B91" s="69">
+        <v>137</v>
+      </c>
+      <c r="C91" s="62">
+        <v>630</v>
+      </c>
+      <c r="D91" s="62">
+        <v>1123</v>
+      </c>
+      <c r="E91" s="22">
+        <v>1617</v>
+      </c>
+      <c r="F91" s="72">
+        <v>1793</v>
+      </c>
+      <c r="G91" s="75">
+        <v>1970</v>
+      </c>
+      <c r="H91" s="22"/>
+      <c r="I91" s="22"/>
+      <c r="J91" s="22"/>
+      <c r="K91" s="62"/>
+      <c r="L91" s="62"/>
+      <c r="M91" s="62"/>
+    </row>
+    <row r="92" spans="1:13" s="11" customFormat="1" ht="44.4" customHeight="1">
+      <c r="A92" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B92" s="5"/>
+      <c r="C92" s="31"/>
+      <c r="D92" s="51"/>
+      <c r="E92" s="50"/>
+      <c r="F92" s="38"/>
+      <c r="G92" s="31"/>
+      <c r="H92" s="31"/>
+      <c r="I92" s="31"/>
+      <c r="J92" s="31"/>
+      <c r="K92" s="44"/>
+      <c r="L92" s="31"/>
+      <c r="M92" s="5"/>
+    </row>
+    <row r="93" spans="1:13" s="11" customFormat="1">
+      <c r="A93" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B93" s="69">
+        <v>10454</v>
+      </c>
+      <c r="C93" s="62">
+        <v>21124</v>
+      </c>
+      <c r="D93" s="62">
+        <v>33007</v>
+      </c>
+      <c r="E93" s="22">
+        <v>44660</v>
+      </c>
+      <c r="F93" s="72">
+        <v>52691</v>
+      </c>
+      <c r="G93" s="75">
+        <v>54268</v>
+      </c>
+      <c r="H93" s="22"/>
+      <c r="I93" s="22"/>
+      <c r="J93" s="22"/>
+      <c r="K93" s="62"/>
+      <c r="L93" s="62"/>
+      <c r="M93" s="62"/>
+    </row>
+    <row r="94" spans="1:13" s="11" customFormat="1">
+      <c r="A94" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B91" s="73">
-[...50 lines deleted...]
-      <c r="A93" s="9" t="s">
+      <c r="B94" s="69">
+        <v>10381</v>
+      </c>
+      <c r="C94" s="62">
+        <v>20995</v>
+      </c>
+      <c r="D94" s="62">
+        <v>32801</v>
+      </c>
+      <c r="E94" s="22">
+        <v>44298</v>
+      </c>
+      <c r="F94" s="72">
+        <v>52082</v>
+      </c>
+      <c r="G94" s="75">
+        <v>53068</v>
+      </c>
+      <c r="H94" s="22"/>
+      <c r="I94" s="22"/>
+      <c r="J94" s="22"/>
+      <c r="K94" s="62"/>
+      <c r="L94" s="62"/>
+      <c r="M94" s="62"/>
+    </row>
+    <row r="95" spans="1:13" s="11" customFormat="1">
+      <c r="A95" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="B93" s="73">
-[...23 lines deleted...]
-      <c r="A94" s="8" t="s">
+      <c r="B95" s="69">
+        <v>0</v>
+      </c>
+      <c r="C95" s="62">
+        <v>1</v>
+      </c>
+      <c r="D95" s="62">
+        <v>1</v>
+      </c>
+      <c r="E95" s="22">
+        <v>1</v>
+      </c>
+      <c r="F95" s="72">
+        <v>2</v>
+      </c>
+      <c r="G95" s="75">
+        <v>2</v>
+      </c>
+      <c r="H95" s="22"/>
+      <c r="I95" s="22"/>
+      <c r="J95" s="22"/>
+      <c r="K95" s="62"/>
+      <c r="L95" s="62"/>
+      <c r="M95" s="62"/>
+    </row>
+    <row r="96" spans="1:13" s="11" customFormat="1">
+      <c r="A96" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B94" s="73">
-[...40 lines deleted...]
-      <c r="A96" s="6" t="s">
+      <c r="B96" s="69">
+        <v>73</v>
+      </c>
+      <c r="C96" s="62">
+        <v>128</v>
+      </c>
+      <c r="D96" s="62">
+        <v>205</v>
+      </c>
+      <c r="E96" s="22">
+        <v>361</v>
+      </c>
+      <c r="F96" s="72">
+        <v>608</v>
+      </c>
+      <c r="G96" s="75">
+        <v>1198</v>
+      </c>
+      <c r="H96" s="35"/>
+      <c r="I96" s="22"/>
+      <c r="J96" s="22"/>
+      <c r="K96" s="62"/>
+      <c r="L96" s="62"/>
+      <c r="M96" s="62"/>
+    </row>
+    <row r="97" spans="1:13" ht="36.6" customHeight="1">
+      <c r="A97" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B97" s="5"/>
+      <c r="C97" s="31"/>
+      <c r="D97" s="51"/>
+      <c r="E97" s="51"/>
+      <c r="F97" s="31"/>
+      <c r="G97" s="31"/>
+      <c r="H97" s="31"/>
+      <c r="I97" s="31"/>
+      <c r="J97" s="31"/>
+      <c r="L97" s="31"/>
+      <c r="M97" s="5"/>
+    </row>
+    <row r="98" spans="1:13">
+      <c r="A98" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B96" s="73">
-[...5 lines deleted...]
-      <c r="D96" s="65">
+      <c r="B98" s="69">
+        <v>9783</v>
+      </c>
+      <c r="C98" s="62">
+        <v>19843</v>
+      </c>
+      <c r="D98" s="62">
+        <v>31095</v>
+      </c>
+      <c r="E98" s="22">
+        <v>42027</v>
+      </c>
+      <c r="F98" s="72">
+        <v>49277</v>
+      </c>
+      <c r="G98" s="75">
+        <v>49739</v>
+      </c>
+      <c r="H98" s="22"/>
+      <c r="I98" s="22"/>
+      <c r="J98" s="22"/>
+      <c r="K98" s="62"/>
+      <c r="L98" s="62"/>
+      <c r="M98" s="62"/>
+    </row>
+    <row r="99" spans="1:13">
+      <c r="A99" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B99" s="69">
+        <v>9783</v>
+      </c>
+      <c r="C99" s="62">
+        <v>19843</v>
+      </c>
+      <c r="D99" s="62">
+        <v>31095</v>
+      </c>
+      <c r="E99" s="22">
+        <v>42027</v>
+      </c>
+      <c r="F99" s="72">
+        <v>49277</v>
+      </c>
+      <c r="G99" s="75">
+        <v>49739</v>
+      </c>
+      <c r="H99" s="22"/>
+      <c r="I99" s="22"/>
+      <c r="J99" s="22"/>
+      <c r="K99" s="62"/>
+      <c r="L99" s="62"/>
+      <c r="M99" s="62"/>
+    </row>
+    <row r="100" spans="1:13" ht="36.6" customHeight="1">
+      <c r="A100" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E96" s="23">
-[...107 lines deleted...]
-      <c r="L100" s="23"/>
+      <c r="B100" s="5"/>
+      <c r="C100" s="31"/>
+      <c r="D100" s="50"/>
+      <c r="E100" s="51"/>
+      <c r="F100" s="31"/>
+      <c r="G100" s="31"/>
+      <c r="H100" s="31"/>
+      <c r="I100" s="22"/>
+      <c r="J100" s="31"/>
+      <c r="K100" s="31"/>
+      <c r="L100" s="31"/>
       <c r="M100" s="5"/>
     </row>
-    <row r="101" spans="1:13" s="11" customFormat="1">
+    <row r="101" spans="1:13">
       <c r="A101" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B101" s="73">
-[...22 lines deleted...]
-    <row r="102" spans="1:13" s="11" customFormat="1">
+      <c r="B101" s="69">
+        <v>671</v>
+      </c>
+      <c r="C101" s="62">
+        <v>1281</v>
+      </c>
+      <c r="D101" s="62">
+        <v>1912</v>
+      </c>
+      <c r="E101" s="22">
+        <v>2633</v>
+      </c>
+      <c r="F101" s="72">
+        <v>3414</v>
+      </c>
+      <c r="G101" s="75">
+        <v>4529</v>
+      </c>
+      <c r="H101" s="22"/>
+      <c r="I101" s="22"/>
+      <c r="J101" s="22"/>
+      <c r="K101" s="62"/>
+      <c r="L101" s="62"/>
+      <c r="M101" s="62"/>
+    </row>
+    <row r="102" spans="1:13">
       <c r="A102" s="8" t="s">
-        <v>33</v>
-[...42 lines deleted...]
-      <c r="A104" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B102" s="69">
+        <v>598</v>
+      </c>
+      <c r="C102" s="62">
+        <v>1152</v>
+      </c>
+      <c r="D102" s="62">
+        <v>1706</v>
+      </c>
+      <c r="E102" s="22">
+        <v>2271</v>
+      </c>
+      <c r="F102" s="72">
+        <v>2805</v>
+      </c>
+      <c r="G102" s="75">
+        <v>3329</v>
+      </c>
+      <c r="H102" s="22"/>
+      <c r="I102" s="22"/>
+      <c r="J102" s="22"/>
+      <c r="K102" s="62"/>
+      <c r="L102" s="62"/>
+      <c r="M102" s="62"/>
+    </row>
+    <row r="103" spans="1:13">
+      <c r="A103" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B103" s="69" t="s">
+        <v>61</v>
+      </c>
+      <c r="C103" s="22">
+        <v>1</v>
+      </c>
+      <c r="D103" s="62">
+        <v>1</v>
+      </c>
+      <c r="E103" s="22">
+        <v>1</v>
+      </c>
+      <c r="F103" s="72">
+        <v>2</v>
+      </c>
+      <c r="G103" s="75">
+        <v>2</v>
+      </c>
+      <c r="H103" s="22"/>
+      <c r="I103" s="22"/>
+      <c r="J103" s="22"/>
+      <c r="K103" s="62"/>
+      <c r="L103" s="62"/>
+      <c r="M103" s="62"/>
+    </row>
+    <row r="104" spans="1:13">
+      <c r="A104" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B104" s="69">
+        <v>73</v>
+      </c>
+      <c r="C104" s="62">
+        <v>128</v>
+      </c>
+      <c r="D104" s="62">
+        <v>205</v>
+      </c>
+      <c r="E104" s="22">
+        <v>361</v>
+      </c>
+      <c r="F104" s="72">
+        <v>608</v>
+      </c>
+      <c r="G104" s="75">
+        <v>1198</v>
+      </c>
+      <c r="H104" s="35"/>
+      <c r="I104" s="22"/>
+      <c r="J104" s="22"/>
+      <c r="K104" s="62"/>
+      <c r="L104" s="62"/>
+      <c r="M104" s="62"/>
+    </row>
+    <row r="105" spans="1:13" ht="45.6" customHeight="1">
+      <c r="A105" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B105" s="5"/>
+      <c r="C105" s="31"/>
+      <c r="D105" s="51"/>
+      <c r="E105" s="50"/>
+      <c r="F105" s="31"/>
+      <c r="G105" s="31"/>
+      <c r="H105" s="31"/>
+      <c r="I105" s="31"/>
+      <c r="J105" s="31"/>
+      <c r="K105" s="31"/>
+      <c r="L105" s="31"/>
+      <c r="M105" s="5"/>
+    </row>
+    <row r="106" spans="1:13">
+      <c r="A106" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B104" s="73">
-[...26 lines deleted...]
-      <c r="B105" s="73" t="s">
+      <c r="B106" s="69">
+        <v>379</v>
+      </c>
+      <c r="C106" s="62">
+        <v>851</v>
+      </c>
+      <c r="D106" s="62">
+        <v>1304</v>
+      </c>
+      <c r="E106" s="22">
+        <v>1753</v>
+      </c>
+      <c r="F106" s="72">
+        <v>2221</v>
+      </c>
+      <c r="G106" s="75">
+        <v>2647</v>
+      </c>
+      <c r="H106" s="22"/>
+      <c r="I106" s="22"/>
+      <c r="J106" s="22"/>
+      <c r="K106" s="62"/>
+      <c r="L106" s="62"/>
+      <c r="M106" s="62"/>
+    </row>
+    <row r="107" spans="1:13">
+      <c r="A107" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B107" s="69">
+        <v>350</v>
+      </c>
+      <c r="C107" s="62">
+        <v>790</v>
+      </c>
+      <c r="D107" s="62">
+        <v>1212</v>
+      </c>
+      <c r="E107" s="22">
+        <v>1630</v>
+      </c>
+      <c r="F107" s="72">
+        <v>2067</v>
+      </c>
+      <c r="G107" s="75">
+        <v>2462</v>
+      </c>
+      <c r="H107" s="22"/>
+      <c r="I107" s="22"/>
+      <c r="J107" s="22"/>
+      <c r="K107" s="62"/>
+      <c r="L107" s="62"/>
+      <c r="M107" s="62"/>
+    </row>
+    <row r="108" spans="1:13">
+      <c r="A108" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B108" s="69">
+        <v>29</v>
+      </c>
+      <c r="C108" s="62">
         <v>61</v>
       </c>
-      <c r="C105" s="23" t="s">
-[...100 lines deleted...]
-    <row r="109" spans="1:13" ht="36.6" customHeight="1">
+      <c r="D108" s="62">
+        <v>92</v>
+      </c>
+      <c r="E108" s="22">
+        <v>123</v>
+      </c>
+      <c r="F108" s="72">
+        <v>154</v>
+      </c>
+      <c r="G108" s="75">
+        <v>185</v>
+      </c>
+      <c r="H108" s="22"/>
+      <c r="I108" s="22"/>
+      <c r="J108" s="22"/>
+      <c r="K108" s="62"/>
+      <c r="L108" s="62"/>
+      <c r="M108" s="62"/>
+    </row>
+    <row r="109" spans="1:13" ht="26.4" customHeight="1">
       <c r="A109" s="2" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B109" s="5"/>
-      <c r="C109" s="32"/>
-[...7 lines deleted...]
-      <c r="L109" s="32"/>
+      <c r="C109" s="50"/>
+      <c r="D109" s="50"/>
+      <c r="E109" s="51"/>
+      <c r="F109" s="31"/>
+      <c r="G109" s="31"/>
+      <c r="H109" s="31"/>
+      <c r="I109" s="31"/>
+      <c r="J109" s="31"/>
+      <c r="L109" s="31"/>
       <c r="M109" s="5"/>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B110" s="73">
-[...20 lines deleted...]
-      <c r="M110" s="65"/>
+      <c r="B110" s="69">
+        <v>40</v>
+      </c>
+      <c r="C110" s="62">
+        <v>77</v>
+      </c>
+      <c r="D110" s="62">
+        <v>115</v>
+      </c>
+      <c r="E110" s="22">
+        <v>152</v>
+      </c>
+      <c r="F110" s="72">
+        <v>193</v>
+      </c>
+      <c r="G110" s="75">
+        <v>233</v>
+      </c>
+      <c r="H110" s="22"/>
+      <c r="I110" s="22"/>
+      <c r="J110" s="22"/>
+      <c r="K110" s="62"/>
+      <c r="L110" s="62"/>
+      <c r="M110" s="62"/>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="8" t="s">
-        <v>65</v>
-[...24 lines deleted...]
-    <row r="112" spans="1:13" ht="36.6" customHeight="1">
+        <v>18</v>
+      </c>
+      <c r="B111" s="69">
+        <v>40</v>
+      </c>
+      <c r="C111" s="62">
+        <v>77</v>
+      </c>
+      <c r="D111" s="62">
+        <v>115</v>
+      </c>
+      <c r="E111" s="22">
+        <v>152</v>
+      </c>
+      <c r="F111" s="72">
+        <v>193</v>
+      </c>
+      <c r="G111" s="75">
+        <v>233</v>
+      </c>
+      <c r="H111" s="22"/>
+      <c r="I111" s="22"/>
+      <c r="J111" s="22"/>
+      <c r="K111" s="62"/>
+      <c r="L111" s="62"/>
+      <c r="M111" s="62"/>
+    </row>
+    <row r="112" spans="1:13" ht="47.4" customHeight="1">
       <c r="A112" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B112" s="5"/>
-      <c r="C112" s="32"/>
+      <c r="C112" s="31"/>
       <c r="D112" s="51"/>
-      <c r="E112" s="52"/>
-[...6 lines deleted...]
-      <c r="L112" s="32"/>
+      <c r="E112" s="51"/>
+      <c r="F112" s="31"/>
+      <c r="G112" s="50"/>
+      <c r="H112" s="31"/>
+      <c r="I112" s="40"/>
+      <c r="J112" s="40"/>
+      <c r="L112" s="31"/>
       <c r="M112" s="5"/>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B113" s="73">
-[...20 lines deleted...]
-      <c r="M113" s="65"/>
+      <c r="B113" s="69">
+        <v>226</v>
+      </c>
+      <c r="C113" s="62">
+        <v>533</v>
+      </c>
+      <c r="D113" s="62">
+        <v>820</v>
+      </c>
+      <c r="E113" s="22">
+        <v>1103</v>
+      </c>
+      <c r="F113" s="72">
+        <v>1397</v>
+      </c>
+      <c r="G113" s="75">
+        <v>1649</v>
+      </c>
+      <c r="H113" s="22"/>
+      <c r="I113" s="22"/>
+      <c r="J113" s="22"/>
+      <c r="K113" s="62"/>
+      <c r="L113" s="62"/>
+      <c r="M113" s="62"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="8" t="s">
-        <v>62</v>
-[...22 lines deleted...]
-      <c r="M114" s="23"/>
+        <v>18</v>
+      </c>
+      <c r="B114" s="69">
+        <v>197</v>
+      </c>
+      <c r="C114" s="62">
+        <v>472</v>
+      </c>
+      <c r="D114" s="62">
+        <v>728</v>
+      </c>
+      <c r="E114" s="22">
+        <v>980</v>
+      </c>
+      <c r="F114" s="72">
+        <v>1243</v>
+      </c>
+      <c r="G114" s="75">
+        <v>1464</v>
+      </c>
+      <c r="H114" s="22"/>
+      <c r="I114" s="22"/>
+      <c r="J114" s="22"/>
+      <c r="K114" s="62"/>
+      <c r="L114" s="62"/>
+      <c r="M114" s="62"/>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="8" t="s">
-        <v>65</v>
-[...28 lines deleted...]
-      <c r="B116" s="73" t="s">
+        <v>75</v>
+      </c>
+      <c r="B115" s="69">
+        <v>29</v>
+      </c>
+      <c r="C115" s="62">
         <v>61</v>
       </c>
-      <c r="C116" s="23">
-[...17 lines deleted...]
-      <c r="M116" s="65"/>
+      <c r="D115" s="62">
+        <v>92</v>
+      </c>
+      <c r="E115" s="22">
+        <v>123</v>
+      </c>
+      <c r="F115" s="72">
+        <v>154</v>
+      </c>
+      <c r="G115" s="75">
+        <v>185</v>
+      </c>
+      <c r="H115" s="22"/>
+      <c r="I115" s="22"/>
+      <c r="J115" s="22"/>
+      <c r="K115" s="62"/>
+      <c r="L115" s="62"/>
+      <c r="M115" s="62"/>
+    </row>
+    <row r="116" spans="1:13" ht="22.2" customHeight="1">
+      <c r="A116" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B116" s="5"/>
+      <c r="C116" s="31"/>
+      <c r="D116" s="51"/>
+      <c r="E116" s="50"/>
+      <c r="F116" s="31"/>
+      <c r="G116" s="50"/>
+      <c r="H116" s="31"/>
+      <c r="I116" s="31"/>
+      <c r="J116" s="50"/>
+      <c r="L116" s="31"/>
+      <c r="M116" s="31"/>
     </row>
     <row r="117" spans="1:13">
-      <c r="A117" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B117" s="73">
+      <c r="A117" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B117" s="69">
+        <v>2094</v>
+      </c>
+      <c r="C117" s="62">
+        <v>4111</v>
+      </c>
+      <c r="D117" s="62">
+        <v>6419</v>
+      </c>
+      <c r="E117" s="22">
+        <v>8459</v>
+      </c>
+      <c r="F117" s="72">
+        <v>10585</v>
+      </c>
+      <c r="G117" s="75">
+        <v>12755</v>
+      </c>
+      <c r="H117" s="22"/>
+      <c r="I117" s="22"/>
+      <c r="J117" s="22"/>
+      <c r="K117" s="62"/>
+      <c r="L117" s="62"/>
+      <c r="M117" s="62"/>
+    </row>
+    <row r="118" spans="1:13">
+      <c r="A118" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B118" s="69">
+        <v>33</v>
+      </c>
+      <c r="C118" s="62">
+        <v>59</v>
+      </c>
+      <c r="D118" s="62">
+        <v>85</v>
+      </c>
+      <c r="E118" s="22">
+        <v>111</v>
+      </c>
+      <c r="F118" s="72">
+        <v>145</v>
+      </c>
+      <c r="G118" s="75">
+        <v>178</v>
+      </c>
+      <c r="H118" s="22"/>
+      <c r="I118" s="22"/>
+      <c r="J118" s="22"/>
+      <c r="K118" s="62"/>
+      <c r="L118" s="62"/>
+      <c r="M118" s="62"/>
+    </row>
+    <row r="119" spans="1:13">
+      <c r="A119" s="8" t="s">
         <v>73</v>
       </c>
-      <c r="C117" s="65">
-[...61 lines deleted...]
-      <c r="M119" s="65"/>
+      <c r="B119" s="69">
+        <v>7</v>
+      </c>
+      <c r="C119" s="62">
+        <v>14</v>
+      </c>
+      <c r="D119" s="62">
+        <v>20</v>
+      </c>
+      <c r="E119" s="22">
+        <v>27</v>
+      </c>
+      <c r="F119" s="22">
+        <v>34</v>
+      </c>
+      <c r="G119" s="22">
+        <v>41</v>
+      </c>
+      <c r="H119" s="22"/>
+      <c r="I119" s="22"/>
+      <c r="J119" s="22"/>
+      <c r="K119" s="62"/>
+      <c r="L119" s="62"/>
+      <c r="M119" s="62"/>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="8" t="s">
-        <v>18</v>
-[...22 lines deleted...]
-      <c r="M120" s="65"/>
+        <v>33</v>
+      </c>
+      <c r="B120" s="69">
+        <v>26</v>
+      </c>
+      <c r="C120" s="62">
+        <v>53</v>
+      </c>
+      <c r="D120" s="62">
+        <v>79</v>
+      </c>
+      <c r="E120" s="22">
+        <v>105</v>
+      </c>
+      <c r="F120" s="72">
+        <v>131</v>
+      </c>
+      <c r="G120" s="75">
+        <v>158</v>
+      </c>
+      <c r="H120" s="22"/>
+      <c r="I120" s="22"/>
+      <c r="J120" s="22"/>
+      <c r="K120" s="62"/>
+      <c r="L120" s="62"/>
+      <c r="M120" s="62"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="8" t="s">
-        <v>75</v>
-[...22 lines deleted...]
-      <c r="M121" s="65"/>
+        <v>62</v>
+      </c>
+      <c r="B121" s="69">
+        <v>210</v>
+      </c>
+      <c r="C121" s="62">
+        <v>422</v>
+      </c>
+      <c r="D121" s="62">
+        <v>633</v>
+      </c>
+      <c r="E121" s="22">
+        <v>844</v>
+      </c>
+      <c r="F121" s="72">
+        <v>1070</v>
+      </c>
+      <c r="G121" s="75">
+        <v>1295</v>
+      </c>
+      <c r="H121" s="22"/>
+      <c r="I121" s="22"/>
+      <c r="J121" s="22"/>
+      <c r="K121" s="62"/>
+      <c r="L121" s="62"/>
+      <c r="M121" s="62"/>
     </row>
     <row r="122" spans="1:13">
-      <c r="A122" s="9" t="s">
-[...39 lines deleted...]
-      <c r="M123" s="5"/>
+      <c r="A122" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B122" s="69">
+        <v>138</v>
+      </c>
+      <c r="C122" s="62">
+        <v>276</v>
+      </c>
+      <c r="D122" s="62">
+        <v>414</v>
+      </c>
+      <c r="E122" s="22">
+        <v>552</v>
+      </c>
+      <c r="F122" s="72">
+        <v>690</v>
+      </c>
+      <c r="G122" s="75">
+        <v>828</v>
+      </c>
+      <c r="H122" s="22"/>
+      <c r="I122" s="22"/>
+      <c r="J122" s="22"/>
+      <c r="K122" s="62"/>
+      <c r="L122" s="62"/>
+      <c r="M122" s="62"/>
+    </row>
+    <row r="123" spans="1:13">
+      <c r="A123" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B123" s="69">
+        <v>27</v>
+      </c>
+      <c r="C123" s="62">
+        <v>54</v>
+      </c>
+      <c r="D123" s="62">
+        <v>81</v>
+      </c>
+      <c r="E123" s="22">
+        <v>108</v>
+      </c>
+      <c r="F123" s="72">
+        <v>134</v>
+      </c>
+      <c r="G123" s="75">
+        <v>161</v>
+      </c>
+      <c r="H123" s="22"/>
+      <c r="I123" s="22"/>
+      <c r="J123" s="22"/>
+      <c r="K123" s="62"/>
+      <c r="L123" s="62"/>
+      <c r="M123" s="62"/>
     </row>
     <row r="124" spans="1:13">
-      <c r="A124" s="6" t="s">
-[...23 lines deleted...]
-      <c r="M124" s="65"/>
+      <c r="A124" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B124" s="69">
+        <v>218</v>
+      </c>
+      <c r="C124" s="62">
+        <v>441</v>
+      </c>
+      <c r="D124" s="62">
+        <v>665</v>
+      </c>
+      <c r="E124" s="22">
+        <v>888</v>
+      </c>
+      <c r="F124" s="72">
+        <v>1122</v>
+      </c>
+      <c r="G124" s="75">
+        <v>1356</v>
+      </c>
+      <c r="H124" s="22"/>
+      <c r="I124" s="22"/>
+      <c r="J124" s="22"/>
+      <c r="K124" s="62"/>
+      <c r="L124" s="62"/>
+      <c r="M124" s="62"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="8" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B125" s="73">
+        <v>66</v>
+      </c>
+      <c r="B125" s="69">
+        <v>32</v>
+      </c>
+      <c r="C125" s="62">
+        <v>64</v>
+      </c>
+      <c r="D125" s="62">
+        <v>96</v>
+      </c>
+      <c r="E125" s="22">
+        <v>129</v>
+      </c>
+      <c r="F125" s="72">
+        <v>161</v>
+      </c>
+      <c r="G125" s="75">
+        <v>193</v>
+      </c>
+      <c r="H125" s="22"/>
+      <c r="I125" s="22"/>
+      <c r="J125" s="22"/>
+      <c r="K125" s="62"/>
+      <c r="L125" s="62"/>
+      <c r="M125" s="62"/>
+    </row>
+    <row r="126" spans="1:13">
+      <c r="A126" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B126" s="69">
+        <v>189</v>
+      </c>
+      <c r="C126" s="62">
+        <v>404</v>
+      </c>
+      <c r="D126" s="62">
+        <v>619</v>
+      </c>
+      <c r="E126" s="22">
+        <v>834</v>
+      </c>
+      <c r="F126" s="72">
+        <v>1038</v>
+      </c>
+      <c r="G126" s="75">
+        <v>1243</v>
+      </c>
+      <c r="H126" s="22"/>
+      <c r="I126" s="22"/>
+      <c r="J126" s="22"/>
+      <c r="K126" s="62"/>
+      <c r="L126" s="62"/>
+      <c r="M126" s="62"/>
+    </row>
+    <row r="127" spans="1:13">
+      <c r="A127" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B127" s="69">
+        <v>62</v>
+      </c>
+      <c r="C127" s="62">
+        <v>123</v>
+      </c>
+      <c r="D127" s="62">
+        <v>185</v>
+      </c>
+      <c r="E127" s="22">
+        <v>246</v>
+      </c>
+      <c r="F127" s="72">
+        <v>308</v>
+      </c>
+      <c r="G127" s="75">
+        <v>369</v>
+      </c>
+      <c r="H127" s="22"/>
+      <c r="I127" s="22"/>
+      <c r="J127" s="22"/>
+      <c r="K127" s="62"/>
+      <c r="L127" s="62"/>
+      <c r="M127" s="62"/>
+    </row>
+    <row r="128" spans="1:13" ht="18" customHeight="1">
+      <c r="A128" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B128" s="69">
+        <v>1152</v>
+      </c>
+      <c r="C128" s="62">
+        <v>2201</v>
+      </c>
+      <c r="D128" s="62">
+        <v>3542</v>
+      </c>
+      <c r="E128" s="22">
+        <v>4615</v>
+      </c>
+      <c r="F128" s="72">
+        <v>5752</v>
+      </c>
+      <c r="G128" s="75">
+        <v>6933</v>
+      </c>
+      <c r="H128" s="22"/>
+      <c r="I128" s="22"/>
+      <c r="J128" s="22"/>
+      <c r="K128" s="62"/>
+      <c r="L128" s="62"/>
+      <c r="M128" s="62"/>
+    </row>
+    <row r="129" spans="1:13" ht="30" customHeight="1">
+      <c r="A129" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B129" s="18"/>
+      <c r="C129" s="22"/>
+      <c r="D129" s="51"/>
+      <c r="E129" s="59"/>
+      <c r="F129" s="22"/>
+      <c r="G129" s="22"/>
+      <c r="H129" s="22"/>
+      <c r="I129" s="22"/>
+      <c r="J129" s="22"/>
+      <c r="K129" s="18"/>
+      <c r="L129" s="22"/>
+      <c r="M129" s="22"/>
+    </row>
+    <row r="130" spans="1:13" ht="18" customHeight="1">
+      <c r="A130" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B130" s="69">
+        <v>574</v>
+      </c>
+      <c r="C130" s="62">
+        <v>1230</v>
+      </c>
+      <c r="D130" s="62">
+        <v>1695</v>
+      </c>
+      <c r="E130" s="22">
+        <v>2104</v>
+      </c>
+      <c r="F130" s="72">
+        <v>2720</v>
+      </c>
+      <c r="G130" s="75">
+        <v>3341</v>
+      </c>
+      <c r="H130" s="22"/>
+      <c r="I130" s="22"/>
+      <c r="J130" s="22"/>
+      <c r="K130" s="62"/>
+      <c r="L130" s="62"/>
+      <c r="M130" s="62"/>
+    </row>
+    <row r="131" spans="1:13" ht="18" customHeight="1">
+      <c r="A131" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B131" s="31">
+        <v>475</v>
+      </c>
+      <c r="C131" s="62">
+        <v>1078</v>
+      </c>
+      <c r="D131" s="62">
+        <v>1490</v>
+      </c>
+      <c r="E131" s="22">
+        <v>1847</v>
+      </c>
+      <c r="F131" s="72">
+        <v>2377</v>
+      </c>
+      <c r="G131" s="75">
+        <v>2912</v>
+      </c>
+      <c r="H131" s="22"/>
+      <c r="I131" s="22"/>
+      <c r="J131" s="22"/>
+      <c r="K131" s="62"/>
+      <c r="L131" s="62"/>
+      <c r="M131" s="62"/>
+    </row>
+    <row r="132" spans="1:13" s="11" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A132" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B132" s="69">
+        <v>13</v>
+      </c>
+      <c r="C132" s="62">
+        <v>27</v>
+      </c>
+      <c r="D132" s="62">
         <v>40</v>
       </c>
-      <c r="C125" s="65">
-[...184 lines deleted...]
-      <c r="M132" s="65"/>
+      <c r="E132" s="22">
+        <v>53</v>
+      </c>
+      <c r="F132" s="72">
+        <v>85</v>
+      </c>
+      <c r="G132" s="75">
+        <v>117</v>
+      </c>
+      <c r="H132" s="22"/>
+      <c r="I132" s="22"/>
+      <c r="J132" s="22"/>
+      <c r="K132" s="62"/>
+      <c r="L132" s="62"/>
+      <c r="M132" s="62"/>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="8" t="s">
-        <v>18</v>
-[...49 lines deleted...]
-      <c r="M134" s="65"/>
+        <v>65</v>
+      </c>
+      <c r="B133" s="69">
+        <v>86</v>
+      </c>
+      <c r="C133" s="62">
+        <v>125</v>
+      </c>
+      <c r="D133" s="62">
+        <v>165</v>
+      </c>
+      <c r="E133" s="22">
+        <v>204</v>
+      </c>
+      <c r="F133" s="72">
+        <v>258</v>
+      </c>
+      <c r="G133" s="75">
+        <v>312</v>
+      </c>
+      <c r="H133" s="22"/>
+      <c r="I133" s="22"/>
+      <c r="J133" s="22"/>
+      <c r="K133" s="62"/>
+      <c r="L133" s="62"/>
+      <c r="M133" s="62"/>
+    </row>
+    <row r="134" spans="1:13" ht="36.6" customHeight="1">
+      <c r="A134" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B134" s="7"/>
+      <c r="C134" s="38"/>
+      <c r="D134" s="51"/>
+      <c r="E134" s="22"/>
+      <c r="F134" s="38"/>
+      <c r="G134" s="38"/>
+      <c r="H134" s="38"/>
+      <c r="I134" s="38"/>
+      <c r="J134" s="38"/>
+      <c r="K134" s="7"/>
+      <c r="L134" s="38"/>
+      <c r="M134" s="7"/>
     </row>
     <row r="135" spans="1:13">
-      <c r="A135" s="8" t="s">
-[...25 lines deleted...]
-    <row r="136" spans="1:13">
+      <c r="A135" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B135" s="69">
+        <v>4243</v>
+      </c>
+      <c r="C135" s="62">
+        <v>6944</v>
+      </c>
+      <c r="D135" s="62">
+        <v>9609</v>
+      </c>
+      <c r="E135" s="22">
+        <v>12918</v>
+      </c>
+      <c r="F135" s="72">
+        <v>15654</v>
+      </c>
+      <c r="G135" s="75">
+        <v>17928</v>
+      </c>
+      <c r="H135" s="22"/>
+      <c r="I135" s="22"/>
+      <c r="J135" s="22"/>
+      <c r="K135" s="62"/>
+      <c r="L135" s="62"/>
+      <c r="M135" s="62"/>
+    </row>
+    <row r="136" spans="1:13" ht="18.600000000000001" customHeight="1">
       <c r="A136" s="8" t="s">
-        <v>62</v>
-[...22 lines deleted...]
-      <c r="M136" s="65"/>
+        <v>65</v>
+      </c>
+      <c r="B136" s="69">
+        <v>4243</v>
+      </c>
+      <c r="C136" s="62">
+        <v>6943</v>
+      </c>
+      <c r="D136" s="62">
+        <v>9608</v>
+      </c>
+      <c r="E136" s="22">
+        <v>12917</v>
+      </c>
+      <c r="F136" s="72">
+        <v>15653</v>
+      </c>
+      <c r="G136" s="75">
+        <v>17926</v>
+      </c>
+      <c r="H136" s="22"/>
+      <c r="I136" s="22"/>
+      <c r="J136" s="22"/>
+      <c r="K136" s="62"/>
+      <c r="L136" s="62"/>
+      <c r="M136" s="62"/>
     </row>
     <row r="137" spans="1:13">
-      <c r="A137" s="8" t="s">
-[...50 lines deleted...]
-      <c r="M138" s="65"/>
+      <c r="A137" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B137" s="69" t="s">
+        <v>61</v>
+      </c>
+      <c r="C137" s="62">
+        <v>1</v>
+      </c>
+      <c r="D137" s="62">
+        <v>1</v>
+      </c>
+      <c r="E137" s="22">
+        <v>1</v>
+      </c>
+      <c r="F137" s="72">
+        <v>1</v>
+      </c>
+      <c r="G137" s="75">
+        <v>2</v>
+      </c>
+      <c r="H137" s="22"/>
+      <c r="I137" s="22"/>
+      <c r="J137" s="22"/>
+      <c r="K137" s="62"/>
+      <c r="L137" s="62"/>
+      <c r="M137" s="62"/>
+    </row>
+    <row r="138" spans="1:13" ht="32.4" customHeight="1">
+      <c r="A138" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B138" s="18"/>
+      <c r="C138" s="22"/>
+      <c r="D138" s="51"/>
+      <c r="E138" s="50"/>
+      <c r="F138" s="22"/>
+      <c r="G138" s="22"/>
+      <c r="H138" s="22"/>
+      <c r="I138" s="22"/>
+      <c r="J138" s="22"/>
+      <c r="K138" s="42"/>
+      <c r="L138" s="22"/>
+      <c r="M138" s="31"/>
     </row>
     <row r="139" spans="1:13">
-      <c r="A139" s="8" t="s">
-[...23 lines deleted...]
-      <c r="M139" s="65"/>
+      <c r="A139" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B139" s="69">
+        <v>1678</v>
+      </c>
+      <c r="C139" s="62">
+        <v>3755</v>
+      </c>
+      <c r="D139" s="62">
+        <v>5824</v>
+      </c>
+      <c r="E139" s="22">
+        <v>7938</v>
+      </c>
+      <c r="F139" s="72">
+        <v>10242</v>
+      </c>
+      <c r="G139" s="75">
+        <v>12559</v>
+      </c>
+      <c r="H139" s="22"/>
+      <c r="I139" s="22"/>
+      <c r="J139" s="22"/>
+      <c r="K139" s="62"/>
+      <c r="L139" s="62"/>
+      <c r="M139" s="62"/>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="8" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-      <c r="C140" s="65">
+        <v>18</v>
+      </c>
+      <c r="B140" s="69">
+        <v>26</v>
+      </c>
+      <c r="C140" s="62">
         <v>64</v>
       </c>
-      <c r="D140" s="65">
-[...14 lines deleted...]
-      <c r="M140" s="65"/>
+      <c r="D140" s="62">
+        <v>94</v>
+      </c>
+      <c r="E140" s="22">
+        <v>123</v>
+      </c>
+      <c r="F140" s="72">
+        <v>148</v>
+      </c>
+      <c r="G140" s="75">
+        <v>168</v>
+      </c>
+      <c r="H140" s="22"/>
+      <c r="I140" s="22"/>
+      <c r="J140" s="22"/>
+      <c r="K140" s="62"/>
+      <c r="L140" s="62"/>
+      <c r="M140" s="62"/>
     </row>
     <row r="141" spans="1:13">
-      <c r="A141" s="9" t="s">
+      <c r="A141" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="B141" s="69" t="s">
+        <v>61</v>
+      </c>
+      <c r="C141" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="D141" s="62">
+        <v>0</v>
+      </c>
+      <c r="E141" s="22">
+        <v>0</v>
+      </c>
+      <c r="F141" s="72">
+        <v>0</v>
+      </c>
+      <c r="G141" s="18">
+        <v>1</v>
+      </c>
+      <c r="H141" s="22"/>
+      <c r="I141" s="22"/>
+      <c r="J141" s="22"/>
+      <c r="K141" s="62"/>
+      <c r="L141" s="22"/>
+      <c r="M141" s="62"/>
+    </row>
+    <row r="142" spans="1:13">
+      <c r="A142" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B142" s="69" t="s">
+        <v>61</v>
+      </c>
+      <c r="C142" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="D142" s="62">
+        <v>0</v>
+      </c>
+      <c r="E142" s="22">
+        <v>0</v>
+      </c>
+      <c r="F142" s="72">
+        <v>0</v>
+      </c>
+      <c r="G142" s="18">
+        <v>1</v>
+      </c>
+      <c r="H142" s="22"/>
+      <c r="I142" s="22"/>
+      <c r="J142" s="22"/>
+      <c r="K142" s="62"/>
+      <c r="L142" s="22"/>
+      <c r="M142" s="62"/>
+    </row>
+    <row r="143" spans="1:13">
+      <c r="A143" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B143" s="69">
+        <v>91</v>
+      </c>
+      <c r="C143" s="62">
+        <v>211</v>
+      </c>
+      <c r="D143" s="62">
+        <v>331</v>
+      </c>
+      <c r="E143" s="22">
+        <v>450</v>
+      </c>
+      <c r="F143" s="72">
+        <v>530</v>
+      </c>
+      <c r="G143" s="75">
+        <v>610</v>
+      </c>
+      <c r="H143" s="22"/>
+      <c r="I143" s="22"/>
+      <c r="J143" s="22"/>
+      <c r="K143" s="62"/>
+      <c r="L143" s="62"/>
+      <c r="M143" s="62"/>
+    </row>
+    <row r="144" spans="1:13">
+      <c r="A144" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B144" s="69">
+        <v>1409</v>
+      </c>
+      <c r="C144" s="62">
+        <v>3148</v>
+      </c>
+      <c r="D144" s="62">
+        <v>4886</v>
+      </c>
+      <c r="E144" s="22">
+        <v>6670</v>
+      </c>
+      <c r="F144" s="72">
+        <v>8752</v>
+      </c>
+      <c r="G144" s="75">
+        <v>10852</v>
+      </c>
+      <c r="H144" s="22"/>
+      <c r="I144" s="22"/>
+      <c r="J144" s="22"/>
+      <c r="K144" s="62"/>
+      <c r="L144" s="62"/>
+      <c r="M144" s="62"/>
+    </row>
+    <row r="145" spans="1:13" s="11" customFormat="1">
+      <c r="A145" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="B141" s="73">
-[...26 lines deleted...]
-      <c r="B142" s="73">
+      <c r="B145" s="69">
+        <v>48</v>
+      </c>
+      <c r="C145" s="62">
+        <v>117</v>
+      </c>
+      <c r="D145" s="62">
+        <v>187</v>
+      </c>
+      <c r="E145" s="22">
+        <v>257</v>
+      </c>
+      <c r="F145" s="72">
+        <v>296</v>
+      </c>
+      <c r="G145" s="75">
+        <v>335</v>
+      </c>
+      <c r="H145" s="22"/>
+      <c r="I145" s="22"/>
+      <c r="J145" s="22"/>
+      <c r="K145" s="62"/>
+      <c r="L145" s="62"/>
+      <c r="M145" s="62"/>
+    </row>
+    <row r="146" spans="1:13">
+      <c r="A146" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B146" s="69">
+        <v>104</v>
+      </c>
+      <c r="C146" s="62">
+        <v>215</v>
+      </c>
+      <c r="D146" s="62">
+        <v>326</v>
+      </c>
+      <c r="E146" s="22">
+        <v>437</v>
+      </c>
+      <c r="F146" s="72">
+        <v>515</v>
+      </c>
+      <c r="G146" s="75">
+        <v>594</v>
+      </c>
+      <c r="H146" s="22"/>
+      <c r="I146" s="22"/>
+      <c r="J146" s="22"/>
+      <c r="K146" s="62"/>
+      <c r="L146" s="62"/>
+      <c r="M146" s="62"/>
+    </row>
+    <row r="147" spans="1:13">
+      <c r="A147" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B147" s="18"/>
+      <c r="C147" s="22"/>
+      <c r="D147" s="51"/>
+      <c r="E147" s="51"/>
+      <c r="F147" s="22"/>
+      <c r="G147" s="22"/>
+      <c r="H147" s="22"/>
+      <c r="I147" s="22"/>
+      <c r="J147" s="22"/>
+      <c r="K147" s="42"/>
+      <c r="L147" s="22"/>
+      <c r="M147" s="31"/>
+    </row>
+    <row r="148" spans="1:13">
+      <c r="A148" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B148" s="69">
+        <v>224</v>
+      </c>
+      <c r="C148" s="62">
+        <v>370</v>
+      </c>
+      <c r="D148" s="62">
+        <v>564</v>
+      </c>
+      <c r="E148" s="22">
+        <v>704</v>
+      </c>
+      <c r="F148" s="72">
+        <v>868</v>
+      </c>
+      <c r="G148" s="75">
+        <v>1059</v>
+      </c>
+      <c r="H148" s="22"/>
+      <c r="I148" s="22"/>
+      <c r="J148" s="22"/>
+      <c r="K148" s="62"/>
+      <c r="L148" s="62"/>
+      <c r="M148" s="62"/>
+    </row>
+    <row r="149" spans="1:13">
+      <c r="A149" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="C142" s="65">
-[...94 lines deleted...]
-      <c r="B146" s="73" t="s">
+      <c r="B149" s="69" t="s">
         <v>61</v>
       </c>
-      <c r="C146" s="23" t="s">
-[...98 lines deleted...]
-      <c r="M149" s="65"/>
+      <c r="C149" s="62">
+        <v>1</v>
+      </c>
+      <c r="D149" s="62">
+        <v>1</v>
+      </c>
+      <c r="E149" s="22">
+        <v>2</v>
+      </c>
+      <c r="F149" s="72">
+        <v>2</v>
+      </c>
+      <c r="G149" s="75">
+        <v>2</v>
+      </c>
+      <c r="H149" s="22"/>
+      <c r="I149" s="22"/>
+      <c r="J149" s="22"/>
+      <c r="K149" s="62"/>
+      <c r="L149" s="62"/>
+      <c r="M149" s="62"/>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B150" s="31">
+        <v>112</v>
+      </c>
+      <c r="C150" s="62">
+        <v>173</v>
+      </c>
+      <c r="D150" s="62">
+        <v>253</v>
+      </c>
+      <c r="E150" s="22">
+        <v>314</v>
+      </c>
+      <c r="F150" s="72">
+        <v>400</v>
+      </c>
+      <c r="G150" s="75">
+        <v>477</v>
+      </c>
+      <c r="H150" s="22"/>
+      <c r="I150" s="22"/>
+      <c r="J150" s="22"/>
+      <c r="K150" s="62"/>
+      <c r="L150" s="62"/>
+      <c r="M150" s="62"/>
+    </row>
+    <row r="151" spans="1:13" s="11" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A151" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B150" s="73">
-[...23 lines deleted...]
-      <c r="A151" s="8" t="s">
+      <c r="B151" s="69">
+        <v>1</v>
+      </c>
+      <c r="C151" s="62">
+        <v>2</v>
+      </c>
+      <c r="D151" s="62">
+        <v>2</v>
+      </c>
+      <c r="E151" s="22">
+        <v>2</v>
+      </c>
+      <c r="F151" s="72">
+        <v>2</v>
+      </c>
+      <c r="G151" s="75">
+        <v>3</v>
+      </c>
+      <c r="H151" s="22"/>
+      <c r="I151" s="22"/>
+      <c r="J151" s="22"/>
+      <c r="K151" s="62"/>
+      <c r="L151" s="62"/>
+      <c r="M151" s="62"/>
+    </row>
+    <row r="152" spans="1:13">
+      <c r="A152" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B151" s="32" t="s">
-[...40 lines deleted...]
-      <c r="A153" s="6" t="s">
+      <c r="B152" s="69">
+        <v>110</v>
+      </c>
+      <c r="C152" s="62">
+        <v>195</v>
+      </c>
+      <c r="D152" s="62">
+        <v>308</v>
+      </c>
+      <c r="E152" s="22">
+        <v>386</v>
+      </c>
+      <c r="F152" s="72">
+        <v>464</v>
+      </c>
+      <c r="G152" s="75">
+        <v>578</v>
+      </c>
+      <c r="H152" s="22"/>
+      <c r="I152" s="22"/>
+      <c r="J152" s="22"/>
+      <c r="K152" s="62"/>
+      <c r="L152" s="62"/>
+      <c r="M152" s="62"/>
+    </row>
+    <row r="153" spans="1:13" ht="47.4" customHeight="1">
+      <c r="A153" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B153" s="35"/>
+      <c r="C153" s="52"/>
+      <c r="D153" s="53"/>
+      <c r="E153" s="50"/>
+      <c r="F153" s="22"/>
+      <c r="G153" s="22"/>
+      <c r="H153" s="22"/>
+      <c r="I153" s="39"/>
+      <c r="J153" s="22"/>
+      <c r="K153" s="42"/>
+      <c r="L153" s="22"/>
+      <c r="M153" s="22"/>
+    </row>
+    <row r="154" spans="1:13">
+      <c r="A154" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B153" s="73">
-[...47 lines deleted...]
-      <c r="M154" s="65"/>
+      <c r="B154" s="69">
+        <v>89731</v>
+      </c>
+      <c r="C154" s="62">
+        <v>181413</v>
+      </c>
+      <c r="D154" s="62">
+        <v>265266</v>
+      </c>
+      <c r="E154" s="22">
+        <v>357021</v>
+      </c>
+      <c r="F154" s="72">
+        <v>425146</v>
+      </c>
+      <c r="G154" s="75">
+        <v>494761</v>
+      </c>
+      <c r="H154" s="22"/>
+      <c r="I154" s="22"/>
+      <c r="J154" s="22"/>
+      <c r="K154" s="62"/>
+      <c r="L154" s="62"/>
+      <c r="M154" s="62"/>
     </row>
     <row r="155" spans="1:13">
-      <c r="A155" s="9" t="s">
-[...40 lines deleted...]
-      <c r="M156" s="32"/>
+      <c r="A155" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B155" s="69">
+        <v>60119</v>
+      </c>
+      <c r="C155" s="62">
+        <v>124141</v>
+      </c>
+      <c r="D155" s="62">
+        <v>178226</v>
+      </c>
+      <c r="E155" s="22">
+        <v>242435</v>
+      </c>
+      <c r="F155" s="72">
+        <v>286802</v>
+      </c>
+      <c r="G155" s="75">
+        <v>333309</v>
+      </c>
+      <c r="H155" s="22"/>
+      <c r="I155" s="22"/>
+      <c r="J155" s="22"/>
+      <c r="K155" s="62"/>
+      <c r="L155" s="62"/>
+      <c r="M155" s="62"/>
+    </row>
+    <row r="156" spans="1:13">
+      <c r="A156" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B156" s="69">
+        <v>85</v>
+      </c>
+      <c r="C156" s="62">
+        <v>199</v>
+      </c>
+      <c r="D156" s="62">
+        <v>313</v>
+      </c>
+      <c r="E156" s="22">
+        <v>427</v>
+      </c>
+      <c r="F156" s="72">
+        <v>539</v>
+      </c>
+      <c r="G156" s="75">
+        <v>651</v>
+      </c>
+      <c r="H156" s="22"/>
+      <c r="I156" s="22"/>
+      <c r="J156" s="22"/>
+      <c r="K156" s="62"/>
+      <c r="L156" s="62"/>
+      <c r="M156" s="62"/>
     </row>
     <row r="157" spans="1:13">
-      <c r="A157" s="6" t="s">
-[...23 lines deleted...]
-      <c r="M157" s="65"/>
+      <c r="A157" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B157" s="69">
+        <v>83</v>
+      </c>
+      <c r="C157" s="62">
+        <v>295</v>
+      </c>
+      <c r="D157" s="62">
+        <v>506</v>
+      </c>
+      <c r="E157" s="22">
+        <v>717</v>
+      </c>
+      <c r="F157" s="72">
+        <v>813</v>
+      </c>
+      <c r="G157" s="75">
+        <v>908</v>
+      </c>
+      <c r="H157" s="22"/>
+      <c r="I157" s="22"/>
+      <c r="J157" s="22"/>
+      <c r="K157" s="62"/>
+      <c r="L157" s="62"/>
+      <c r="M157" s="62"/>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="8" t="s">
-        <v>18</v>
-[...22 lines deleted...]
-      <c r="M158" s="65"/>
+        <v>65</v>
+      </c>
+      <c r="B158" s="69">
+        <v>8236</v>
+      </c>
+      <c r="C158" s="62">
+        <v>16732</v>
+      </c>
+      <c r="D158" s="62">
+        <v>27335</v>
+      </c>
+      <c r="E158" s="22">
+        <v>35719</v>
+      </c>
+      <c r="F158" s="72">
+        <v>40971</v>
+      </c>
+      <c r="G158" s="75">
+        <v>45574</v>
+      </c>
+      <c r="H158" s="22"/>
+      <c r="I158" s="22"/>
+      <c r="J158" s="22"/>
+      <c r="K158" s="62"/>
+      <c r="L158" s="62"/>
+      <c r="M158" s="62"/>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="8" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B159" s="73" t="s">
+        <v>66</v>
+      </c>
+      <c r="B159" s="69" t="s">
         <v>61</v>
       </c>
-      <c r="C159" s="65" t="s">
-[...44 lines deleted...]
-      <c r="M160" s="65"/>
+      <c r="C159" s="62">
+        <v>151</v>
+      </c>
+      <c r="D159" s="62">
+        <v>302</v>
+      </c>
+      <c r="E159" s="22">
+        <v>453</v>
+      </c>
+      <c r="F159" s="72">
+        <v>453</v>
+      </c>
+      <c r="G159" s="75">
+        <v>453</v>
+      </c>
+      <c r="H159" s="22"/>
+      <c r="I159" s="22"/>
+      <c r="J159" s="22"/>
+      <c r="K159" s="62"/>
+      <c r="L159" s="62"/>
+      <c r="M159" s="62"/>
+    </row>
+    <row r="160" spans="1:13" s="11" customFormat="1">
+      <c r="A160" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B160" s="69">
+        <v>141</v>
+      </c>
+      <c r="C160" s="62">
+        <v>324</v>
+      </c>
+      <c r="D160" s="62">
+        <v>508</v>
+      </c>
+      <c r="E160" s="22">
+        <v>692</v>
+      </c>
+      <c r="F160" s="72">
+        <v>799</v>
+      </c>
+      <c r="G160" s="75">
+        <v>906</v>
+      </c>
+      <c r="H160" s="22"/>
+      <c r="I160" s="22"/>
+      <c r="J160" s="22"/>
+      <c r="K160" s="62"/>
+      <c r="L160" s="62"/>
+      <c r="M160" s="62"/>
     </row>
     <row r="161" spans="1:13">
-      <c r="A161" s="8" t="s">
-[...23 lines deleted...]
-      <c r="M161" s="65"/>
+      <c r="A161" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B161" s="69">
+        <v>5089</v>
+      </c>
+      <c r="C161" s="62">
+        <v>10385</v>
+      </c>
+      <c r="D161" s="62">
+        <v>15681</v>
+      </c>
+      <c r="E161" s="22">
+        <v>20977</v>
+      </c>
+      <c r="F161" s="72">
+        <v>26047</v>
+      </c>
+      <c r="G161" s="75">
+        <v>31116</v>
+      </c>
+      <c r="H161" s="22"/>
+      <c r="I161" s="22"/>
+      <c r="J161" s="22"/>
+      <c r="K161" s="62"/>
+      <c r="L161" s="62"/>
+      <c r="M161" s="62"/>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B162" s="69">
+        <v>15978</v>
+      </c>
+      <c r="C162" s="62">
+        <v>29186</v>
+      </c>
+      <c r="D162" s="62">
+        <v>42394</v>
+      </c>
+      <c r="E162" s="22">
+        <v>55601</v>
+      </c>
+      <c r="F162" s="72">
+        <v>68723</v>
+      </c>
+      <c r="G162" s="75">
+        <v>81845</v>
+      </c>
+      <c r="H162" s="22"/>
+      <c r="I162" s="22"/>
+      <c r="J162" s="22"/>
+      <c r="K162" s="62"/>
+      <c r="L162" s="62"/>
+      <c r="M162" s="62"/>
+    </row>
+    <row r="163" spans="1:13" ht="19.2" customHeight="1">
+      <c r="A163" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B163" s="19"/>
+      <c r="C163" s="24"/>
+      <c r="D163" s="53"/>
+      <c r="E163" s="53"/>
+      <c r="F163" s="24"/>
+      <c r="G163" s="24"/>
+      <c r="H163" s="24"/>
+      <c r="I163" s="24"/>
+      <c r="J163" s="24"/>
+      <c r="K163" s="23"/>
+      <c r="L163" s="24"/>
+      <c r="M163" s="23"/>
+    </row>
+    <row r="164" spans="1:13">
+      <c r="A164" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B164" s="70">
+        <v>395.1</v>
+      </c>
+      <c r="C164" s="63">
+        <v>496.3</v>
+      </c>
+      <c r="D164" s="63">
+        <v>651.1</v>
+      </c>
+      <c r="E164" s="24">
+        <v>861.2</v>
+      </c>
+      <c r="F164" s="73">
+        <v>1086.8</v>
+      </c>
+      <c r="G164" s="76">
+        <v>1279.0999999999999</v>
+      </c>
+      <c r="H164" s="24"/>
+      <c r="I164" s="24"/>
+      <c r="J164" s="24"/>
+      <c r="K164" s="63"/>
+      <c r="L164" s="63"/>
+      <c r="M164" s="63"/>
+    </row>
+    <row r="165" spans="1:13">
+      <c r="A165" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B165" s="70">
+        <v>49.9</v>
+      </c>
+      <c r="C165" s="63">
+        <v>101.4</v>
+      </c>
+      <c r="D165" s="63">
+        <v>137</v>
+      </c>
+      <c r="E165" s="24">
+        <v>210.8</v>
+      </c>
+      <c r="F165" s="73">
+        <v>270.89999999999998</v>
+      </c>
+      <c r="G165" s="76">
+        <v>344.9</v>
+      </c>
+      <c r="H165" s="24"/>
+      <c r="I165" s="24"/>
+      <c r="J165" s="24"/>
+      <c r="K165" s="63"/>
+      <c r="L165" s="63"/>
+      <c r="M165" s="63"/>
+    </row>
+    <row r="166" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A166" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B162" s="73">
-[...118 lines deleted...]
-      <c r="M166" s="65"/>
+      <c r="B166" s="70">
+        <v>64.2</v>
+      </c>
+      <c r="C166" s="63">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="D166" s="63">
+        <v>124.1</v>
+      </c>
+      <c r="E166" s="24">
+        <v>179.4</v>
+      </c>
+      <c r="F166" s="73">
+        <v>249.9</v>
+      </c>
+      <c r="G166" s="76">
+        <v>304.2</v>
+      </c>
+      <c r="H166" s="24"/>
+      <c r="I166" s="24"/>
+      <c r="J166" s="24"/>
+      <c r="K166" s="63"/>
+      <c r="L166" s="63"/>
+      <c r="M166" s="63"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="8" t="s">
-        <v>62</v>
-[...76 lines deleted...]
-      <c r="M169" s="65"/>
+        <v>69</v>
+      </c>
+      <c r="B167" s="70">
+        <v>281</v>
+      </c>
+      <c r="C167" s="63">
+        <v>317</v>
+      </c>
+      <c r="D167" s="63">
+        <v>390</v>
+      </c>
+      <c r="E167" s="24">
+        <v>471</v>
+      </c>
+      <c r="F167" s="73">
+        <v>566</v>
+      </c>
+      <c r="G167" s="76">
+        <v>630</v>
+      </c>
+      <c r="H167" s="24"/>
+      <c r="I167" s="24"/>
+      <c r="J167" s="24"/>
+      <c r="K167" s="63"/>
+      <c r="L167" s="63"/>
+      <c r="M167" s="63"/>
+    </row>
+    <row r="168" spans="1:13" ht="30" customHeight="1">
+      <c r="A168" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B168" s="19"/>
+      <c r="C168" s="24"/>
+      <c r="D168" s="53"/>
+      <c r="E168" s="55"/>
+      <c r="F168" s="24"/>
+      <c r="G168" s="24"/>
+      <c r="H168" s="24"/>
+      <c r="I168" s="24"/>
+      <c r="J168" s="24"/>
+      <c r="K168" s="43"/>
+      <c r="L168" s="24"/>
+      <c r="M168" s="23"/>
+    </row>
+    <row r="169" spans="1:13">
+      <c r="A169" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B169" s="70">
+        <v>542.79999999999995</v>
+      </c>
+      <c r="C169" s="63">
+        <v>1182.0999999999999</v>
+      </c>
+      <c r="D169" s="63">
+        <v>1825</v>
+      </c>
+      <c r="E169" s="24">
+        <v>2481.3000000000002</v>
+      </c>
+      <c r="F169" s="73">
+        <v>3244.8</v>
+      </c>
+      <c r="G169" s="76">
+        <v>3958.2</v>
+      </c>
+      <c r="H169" s="24"/>
+      <c r="I169" s="24"/>
+      <c r="J169" s="24"/>
+      <c r="K169" s="63"/>
+      <c r="L169" s="63"/>
+      <c r="M169" s="63"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B170" s="70">
+        <v>17.3</v>
+      </c>
+      <c r="C170" s="63">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="D170" s="63">
+        <v>251.5</v>
+      </c>
+      <c r="E170" s="24">
+        <v>371.9</v>
+      </c>
+      <c r="F170" s="73">
+        <v>424.8</v>
+      </c>
+      <c r="G170" s="76">
+        <v>477.6</v>
+      </c>
+      <c r="H170" s="24"/>
+      <c r="I170" s="24"/>
+      <c r="J170" s="24"/>
+      <c r="K170" s="63"/>
+      <c r="L170" s="63"/>
+      <c r="M170" s="63"/>
+    </row>
+    <row r="171" spans="1:13">
+      <c r="A171" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B171" s="70">
+        <v>234</v>
+      </c>
+      <c r="C171" s="63">
+        <v>538</v>
+      </c>
+      <c r="D171" s="63">
+        <v>873</v>
+      </c>
+      <c r="E171" s="24">
+        <v>1255</v>
+      </c>
+      <c r="F171" s="73">
+        <v>1751</v>
+      </c>
+      <c r="G171" s="76">
+        <v>2121</v>
+      </c>
+      <c r="H171" s="24"/>
+      <c r="I171" s="24"/>
+      <c r="J171" s="24"/>
+      <c r="K171" s="63"/>
+      <c r="L171" s="63"/>
+      <c r="M171" s="63"/>
+    </row>
+    <row r="172" spans="1:13" s="33" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A172" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B170" s="73">
-[...40 lines deleted...]
-      <c r="A172" s="6" t="s">
+      <c r="B172" s="70">
+        <v>291.5</v>
+      </c>
+      <c r="C172" s="63">
+        <v>506.4</v>
+      </c>
+      <c r="D172" s="63">
+        <v>700.5</v>
+      </c>
+      <c r="E172" s="24">
+        <v>854.4</v>
+      </c>
+      <c r="F172" s="73">
+        <v>1069</v>
+      </c>
+      <c r="G172" s="76">
+        <v>1359.6</v>
+      </c>
+      <c r="H172" s="24"/>
+      <c r="I172" s="24"/>
+      <c r="J172" s="24"/>
+      <c r="K172" s="63"/>
+      <c r="L172" s="63"/>
+      <c r="M172" s="63"/>
+    </row>
+    <row r="173" spans="1:13" s="33" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A173" s="57" t="s">
+        <v>79</v>
+      </c>
+      <c r="B173" s="19"/>
+      <c r="C173" s="24"/>
+      <c r="D173" s="55"/>
+      <c r="E173" s="53"/>
+      <c r="F173" s="24"/>
+      <c r="G173" s="24"/>
+      <c r="H173" s="24"/>
+      <c r="I173" s="24"/>
+      <c r="J173" s="24"/>
+      <c r="K173" s="43"/>
+      <c r="L173" s="24"/>
+      <c r="M173" s="24"/>
+    </row>
+    <row r="174" spans="1:13" s="33" customFormat="1" ht="15" customHeight="1">
+      <c r="A174" s="58" t="s">
         <v>71</v>
       </c>
-      <c r="B172" s="73">
-[...77 lines deleted...]
-      <c r="A175" s="8" t="s">
+      <c r="B174" s="70">
+        <v>461.3</v>
+      </c>
+      <c r="C174" s="63">
+        <v>1094</v>
+      </c>
+      <c r="D174" s="63">
+        <v>1814.5</v>
+      </c>
+      <c r="E174" s="24">
+        <v>2493.3000000000002</v>
+      </c>
+      <c r="F174" s="73">
+        <v>3112.8</v>
+      </c>
+      <c r="G174" s="76">
+        <v>3637.4</v>
+      </c>
+      <c r="H174" s="24"/>
+      <c r="I174" s="24"/>
+      <c r="J174" s="24"/>
+      <c r="K174" s="63"/>
+      <c r="L174" s="63"/>
+      <c r="M174" s="63"/>
+    </row>
+    <row r="175" spans="1:13" ht="19.2" customHeight="1">
+      <c r="A175" s="34" t="s">
         <v>62</v>
       </c>
-      <c r="B175" s="73">
-[...20 lines deleted...]
-      <c r="M175" s="65"/>
+      <c r="B175" s="70">
+        <v>45.7</v>
+      </c>
+      <c r="C175" s="63">
+        <v>187.8</v>
+      </c>
+      <c r="D175" s="63">
+        <v>379.4</v>
+      </c>
+      <c r="E175" s="24">
+        <v>606</v>
+      </c>
+      <c r="F175" s="73">
+        <v>835.5</v>
+      </c>
+      <c r="G175" s="76">
+        <v>1016.8</v>
+      </c>
+      <c r="H175" s="24"/>
+      <c r="I175" s="24"/>
+      <c r="J175" s="24"/>
+      <c r="K175" s="63"/>
+      <c r="L175" s="63"/>
+      <c r="M175" s="63"/>
     </row>
     <row r="176" spans="1:13">
-      <c r="A176" s="8" t="s">
+      <c r="A176" s="34" t="s">
         <v>65</v>
       </c>
-      <c r="B176" s="73">
-[...20 lines deleted...]
-      <c r="M176" s="65"/>
+      <c r="B176" s="70">
+        <v>415.6</v>
+      </c>
+      <c r="C176" s="63">
+        <v>804.8</v>
+      </c>
+      <c r="D176" s="63">
+        <v>1224.3</v>
+      </c>
+      <c r="E176" s="24">
+        <v>1585.2</v>
+      </c>
+      <c r="F176" s="73">
+        <v>1975.2</v>
+      </c>
+      <c r="G176" s="76">
+        <v>2318.4</v>
+      </c>
+      <c r="H176" s="24"/>
+      <c r="I176" s="24"/>
+      <c r="J176" s="24"/>
+      <c r="K176" s="63"/>
+      <c r="L176" s="63"/>
+      <c r="M176" s="63"/>
     </row>
     <row r="177" spans="1:13">
-      <c r="A177" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B177" s="73" t="s">
+      <c r="A177" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B177" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C177" s="65">
-[...19 lines deleted...]
-    <row r="178" spans="1:13" s="11" customFormat="1">
+      <c r="C177" s="63">
+        <v>10</v>
+      </c>
+      <c r="D177" s="63">
+        <v>27.9</v>
+      </c>
+      <c r="E177" s="24">
+        <v>27.9</v>
+      </c>
+      <c r="F177" s="73">
+        <v>27.9</v>
+      </c>
+      <c r="G177" s="76">
+        <v>27.9</v>
+      </c>
+      <c r="H177" s="24"/>
+      <c r="I177" s="24"/>
+      <c r="J177" s="24"/>
+      <c r="K177" s="63"/>
+      <c r="L177" s="63"/>
+      <c r="M177" s="63"/>
+    </row>
+    <row r="178" spans="1:13">
       <c r="A178" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B178" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C178" s="63">
+        <v>91.4</v>
+      </c>
+      <c r="D178" s="63">
+        <v>182.8</v>
+      </c>
+      <c r="E178" s="24">
+        <v>274.2</v>
+      </c>
+      <c r="F178" s="73">
+        <v>274.2</v>
+      </c>
+      <c r="G178" s="76">
+        <v>274.2</v>
+      </c>
+      <c r="H178" s="24"/>
+      <c r="I178" s="24"/>
+      <c r="J178" s="24"/>
+      <c r="K178" s="63"/>
+      <c r="L178" s="63"/>
+      <c r="M178" s="63"/>
+    </row>
+    <row r="179" spans="1:13" ht="39.6" customHeight="1">
+      <c r="A179" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B179" s="19"/>
+      <c r="C179" s="24"/>
+      <c r="D179" s="53"/>
+      <c r="E179" s="53"/>
+      <c r="F179" s="24"/>
+      <c r="G179" s="24"/>
+      <c r="H179" s="24"/>
+      <c r="I179" s="24"/>
+      <c r="J179" s="24"/>
+      <c r="K179" s="43"/>
+      <c r="L179" s="24"/>
+      <c r="M179" s="5"/>
+    </row>
+    <row r="180" spans="1:13">
+      <c r="A180" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B180" s="70">
+        <v>12488.2</v>
+      </c>
+      <c r="C180" s="63">
+        <v>22701.599999999999</v>
+      </c>
+      <c r="D180" s="63">
+        <v>35221.800000000003</v>
+      </c>
+      <c r="E180" s="24">
+        <v>50214.3</v>
+      </c>
+      <c r="F180" s="73">
+        <v>67572</v>
+      </c>
+      <c r="G180" s="76">
+        <v>87251.9</v>
+      </c>
+      <c r="H180" s="24"/>
+      <c r="I180" s="24"/>
+      <c r="J180" s="24"/>
+      <c r="K180" s="63"/>
+      <c r="L180" s="63"/>
+      <c r="M180" s="63"/>
+    </row>
+    <row r="181" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="A181" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B181" s="70">
+        <v>8647.6</v>
+      </c>
+      <c r="C181" s="63">
+        <v>15749.2</v>
+      </c>
+      <c r="D181" s="63">
+        <v>23544.5</v>
+      </c>
+      <c r="E181" s="24">
+        <v>33466.199999999997</v>
+      </c>
+      <c r="F181" s="73">
+        <v>44766.5</v>
+      </c>
+      <c r="G181" s="76">
+        <v>57340</v>
+      </c>
+      <c r="H181" s="24"/>
+      <c r="I181" s="24"/>
+      <c r="J181" s="24"/>
+      <c r="K181" s="63"/>
+      <c r="L181" s="63"/>
+      <c r="M181" s="63"/>
+    </row>
+    <row r="182" spans="1:13" ht="17.399999999999999" customHeight="1">
+      <c r="A182" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="B178" s="73">
-[...118 lines deleted...]
-      <c r="M182" s="67"/>
+      <c r="B182" s="70" t="s">
+        <v>61</v>
+      </c>
+      <c r="C182" s="63">
+        <v>2.7</v>
+      </c>
+      <c r="D182" s="63">
+        <v>5.3</v>
+      </c>
+      <c r="E182" s="24">
+        <v>8</v>
+      </c>
+      <c r="F182" s="73">
+        <v>11.3</v>
+      </c>
+      <c r="G182" s="76">
+        <v>14.7</v>
+      </c>
+      <c r="H182" s="24"/>
+      <c r="I182" s="24"/>
+      <c r="J182" s="24"/>
+      <c r="K182" s="63"/>
+      <c r="L182" s="63"/>
+      <c r="M182" s="63"/>
     </row>
     <row r="183" spans="1:13">
       <c r="A183" s="8" t="s">
-        <v>62</v>
-[...25 lines deleted...]
-      <c r="A184" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B183" s="70">
+        <v>3840.6</v>
+      </c>
+      <c r="C183" s="63">
+        <v>6949.8</v>
+      </c>
+      <c r="D183" s="63">
+        <v>11671.9</v>
+      </c>
+      <c r="E183" s="24">
+        <v>16740.099999999999</v>
+      </c>
+      <c r="F183" s="73">
+        <v>22794.2</v>
+      </c>
+      <c r="G183" s="76">
+        <v>29897.200000000001</v>
+      </c>
+      <c r="H183" s="24"/>
+      <c r="I183" s="24"/>
+      <c r="J183" s="24"/>
+      <c r="K183" s="63"/>
+      <c r="L183" s="63"/>
+      <c r="M183" s="63"/>
+    </row>
+    <row r="184" spans="1:13" ht="70.8" customHeight="1">
+      <c r="A184" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B184" s="13"/>
+      <c r="C184" s="40"/>
+      <c r="D184" s="53"/>
+      <c r="E184" s="55"/>
+      <c r="F184" s="32"/>
+      <c r="G184" s="55"/>
+      <c r="H184" s="32"/>
+      <c r="I184" s="31"/>
+      <c r="J184" s="31"/>
+      <c r="K184" s="40"/>
+      <c r="L184" s="31"/>
+      <c r="M184" s="23"/>
+    </row>
+    <row r="185" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A185" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B185" s="70">
+        <v>1748.5</v>
+      </c>
+      <c r="C185" s="63">
+        <v>4014.7</v>
+      </c>
+      <c r="D185" s="63">
+        <v>6179</v>
+      </c>
+      <c r="E185" s="24">
+        <v>8911.2000000000007</v>
+      </c>
+      <c r="F185" s="73">
+        <v>11234.2</v>
+      </c>
+      <c r="G185" s="76">
+        <v>14175.7</v>
+      </c>
+      <c r="H185" s="24"/>
+      <c r="I185" s="24"/>
+      <c r="J185" s="24"/>
+      <c r="K185" s="63"/>
+      <c r="L185" s="63"/>
+      <c r="M185" s="63"/>
+    </row>
+    <row r="186" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A186" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B184" s="74">
-[...50 lines deleted...]
-      <c r="A186" s="8" t="s">
+      <c r="B186" s="70">
+        <v>47</v>
+      </c>
+      <c r="C186" s="63">
+        <v>283</v>
+      </c>
+      <c r="D186" s="63">
+        <v>528</v>
+      </c>
+      <c r="E186" s="24">
+        <v>853</v>
+      </c>
+      <c r="F186" s="73">
+        <v>1160</v>
+      </c>
+      <c r="G186" s="76">
+        <v>1587</v>
+      </c>
+      <c r="H186" s="19"/>
+      <c r="I186" s="24"/>
+      <c r="J186" s="24"/>
+      <c r="K186" s="63"/>
+      <c r="L186" s="63"/>
+      <c r="M186" s="63"/>
+    </row>
+    <row r="187" spans="1:13">
+      <c r="A187" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B186" s="74">
-[...64 lines deleted...]
-      <c r="M188" s="67"/>
+      <c r="B187" s="70">
+        <v>1701.5</v>
+      </c>
+      <c r="C187" s="63">
+        <v>3731.7</v>
+      </c>
+      <c r="D187" s="63">
+        <v>5651</v>
+      </c>
+      <c r="E187" s="24">
+        <v>8058.2</v>
+      </c>
+      <c r="F187" s="73">
+        <v>10074.200000000001</v>
+      </c>
+      <c r="G187" s="76">
+        <v>12588.7</v>
+      </c>
+      <c r="H187" s="24"/>
+      <c r="I187" s="24"/>
+      <c r="J187" s="24"/>
+      <c r="K187" s="63"/>
+      <c r="L187" s="63"/>
+      <c r="M187" s="63"/>
+    </row>
+    <row r="188" spans="1:13" ht="51" customHeight="1">
+      <c r="A188" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B188" s="14"/>
+      <c r="C188" s="31"/>
+      <c r="D188" s="56"/>
+      <c r="E188" s="51"/>
+      <c r="F188" s="31"/>
+      <c r="G188" s="31"/>
+      <c r="H188" s="31"/>
+      <c r="I188" s="31"/>
+      <c r="J188" s="55"/>
+      <c r="K188" s="31"/>
+      <c r="L188" s="31"/>
+      <c r="M188" s="68"/>
     </row>
     <row r="189" spans="1:13">
-      <c r="A189" s="8" t="s">
-[...23 lines deleted...]
-      <c r="M189" s="67"/>
+      <c r="A189" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B189" s="70">
+        <v>2115</v>
+      </c>
+      <c r="C189" s="63">
+        <v>4822</v>
+      </c>
+      <c r="D189" s="63">
+        <v>8645</v>
+      </c>
+      <c r="E189" s="24">
+        <v>10816</v>
+      </c>
+      <c r="F189" s="73">
+        <v>12355</v>
+      </c>
+      <c r="G189" s="76">
+        <v>13939</v>
+      </c>
+      <c r="H189" s="24"/>
+      <c r="I189" s="24"/>
+      <c r="J189" s="24"/>
+      <c r="K189" s="63"/>
+      <c r="L189" s="63"/>
+      <c r="M189" s="63"/>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B190" s="74">
-[...23 lines deleted...]
-      <c r="A191" s="9" t="s">
+      <c r="B190" s="70">
+        <v>2115</v>
+      </c>
+      <c r="C190" s="63">
+        <v>4822</v>
+      </c>
+      <c r="D190" s="63">
+        <v>8645</v>
+      </c>
+      <c r="E190" s="24">
+        <v>10816</v>
+      </c>
+      <c r="F190" s="73">
+        <v>12355</v>
+      </c>
+      <c r="G190" s="76">
+        <v>13939</v>
+      </c>
+      <c r="H190" s="24"/>
+      <c r="I190" s="24"/>
+      <c r="J190" s="24"/>
+      <c r="K190" s="63"/>
+      <c r="L190" s="63"/>
+      <c r="M190" s="63"/>
+    </row>
+    <row r="191" spans="1:13" ht="36.6" customHeight="1">
+      <c r="A191" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B191" s="19"/>
+      <c r="C191" s="24"/>
+      <c r="D191" s="50"/>
+      <c r="E191" s="55"/>
+      <c r="F191" s="32"/>
+      <c r="G191" s="24"/>
+      <c r="H191" s="24"/>
+      <c r="I191" s="40"/>
+      <c r="J191" s="24"/>
+      <c r="K191" s="23"/>
+      <c r="L191" s="23"/>
+      <c r="M191" s="24"/>
+    </row>
+    <row r="192" spans="1:13">
+      <c r="A192" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="B192" s="70">
+        <v>5.2</v>
+      </c>
+      <c r="C192" s="63">
+        <v>16.2</v>
+      </c>
+      <c r="D192" s="63">
+        <v>27.2</v>
+      </c>
+      <c r="E192" s="24">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="F192" s="73">
+        <v>44.2</v>
+      </c>
+      <c r="G192" s="76">
+        <v>50.1</v>
+      </c>
+      <c r="H192" s="24"/>
+      <c r="I192" s="24"/>
+      <c r="J192" s="24"/>
+      <c r="K192" s="63"/>
+      <c r="L192" s="63"/>
+      <c r="M192" s="63"/>
+    </row>
+    <row r="193" spans="1:13">
+      <c r="A193" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="B193" s="70" t="s">
+        <v>61</v>
+      </c>
+      <c r="C193" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="D193" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="E193" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="F193" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="G193" s="76">
+        <v>0.1</v>
+      </c>
+      <c r="H193" s="24"/>
+      <c r="I193" s="24"/>
+      <c r="J193" s="24"/>
+      <c r="K193" s="63"/>
+      <c r="L193" s="63"/>
+      <c r="M193" s="63"/>
+    </row>
+    <row r="194" spans="1:13" ht="15" customHeight="1">
+      <c r="A194" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B194" s="70">
+        <v>4.2</v>
+      </c>
+      <c r="C194" s="63">
+        <v>12.9</v>
+      </c>
+      <c r="D194" s="24">
+        <v>21.6</v>
+      </c>
+      <c r="E194" s="24">
+        <v>30.3</v>
+      </c>
+      <c r="F194" s="24">
+        <v>34.5</v>
+      </c>
+      <c r="G194" s="76">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="H194" s="24"/>
+      <c r="I194" s="24"/>
+      <c r="J194" s="24"/>
+      <c r="K194" s="63"/>
+      <c r="L194" s="24"/>
+      <c r="M194" s="63"/>
+    </row>
+    <row r="195" spans="1:13">
+      <c r="A195" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B195" s="70">
+        <v>1</v>
+      </c>
+      <c r="C195" s="63">
+        <v>3.3</v>
+      </c>
+      <c r="D195" s="24">
+        <v>5.6</v>
+      </c>
+      <c r="E195" s="24">
+        <v>7.9</v>
+      </c>
+      <c r="F195" s="24">
+        <v>9.6</v>
+      </c>
+      <c r="G195" s="76">
+        <v>11.4</v>
+      </c>
+      <c r="H195" s="24"/>
+      <c r="I195" s="24"/>
+      <c r="J195" s="24"/>
+      <c r="K195" s="63"/>
+      <c r="L195" s="24"/>
+      <c r="M195" s="63"/>
+    </row>
+    <row r="196" spans="1:13" ht="57" customHeight="1">
+      <c r="A196" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B196" s="35"/>
+      <c r="C196" s="24"/>
+      <c r="D196" s="53"/>
+      <c r="E196" s="53"/>
+      <c r="F196" s="24"/>
+      <c r="G196" s="24"/>
+      <c r="H196" s="24"/>
+      <c r="I196" s="24"/>
+      <c r="J196" s="24"/>
+      <c r="K196" s="43"/>
+      <c r="L196" s="24"/>
+      <c r="M196" s="24"/>
+    </row>
+    <row r="197" spans="1:13">
+      <c r="A197" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B197" s="70">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C197" s="63">
+        <v>11.9</v>
+      </c>
+      <c r="D197" s="63">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="E197" s="24">
+        <v>26.9</v>
+      </c>
+      <c r="F197" s="73">
+        <v>29.9</v>
+      </c>
+      <c r="G197" s="76">
+        <v>32.9</v>
+      </c>
+      <c r="H197" s="24"/>
+      <c r="I197" s="24"/>
+      <c r="J197" s="24"/>
+      <c r="K197" s="63"/>
+      <c r="L197" s="63"/>
+      <c r="M197" s="63"/>
+    </row>
+    <row r="198" spans="1:13">
+      <c r="A198" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="B198" s="70" t="s">
+        <v>61</v>
+      </c>
+      <c r="C198" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="D198" s="63" t="s">
+        <v>61</v>
+      </c>
+      <c r="E198" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="F198" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="G198" s="76">
+        <v>0.1</v>
+      </c>
+      <c r="H198" s="24"/>
+      <c r="I198" s="24"/>
+      <c r="J198" s="24"/>
+      <c r="K198" s="63"/>
+      <c r="L198" s="63"/>
+      <c r="M198" s="63"/>
+    </row>
+    <row r="199" spans="1:13">
+      <c r="A199" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B199" s="70">
+        <v>3.4</v>
+      </c>
+      <c r="C199" s="63">
+        <v>10.3</v>
+      </c>
+      <c r="D199" s="63">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="E199" s="24">
+        <v>24</v>
+      </c>
+      <c r="F199" s="73">
+        <v>26.2</v>
+      </c>
+      <c r="G199" s="76">
+        <v>28.5</v>
+      </c>
+      <c r="H199" s="24"/>
+      <c r="I199" s="24"/>
+      <c r="J199" s="24"/>
+      <c r="K199" s="63"/>
+      <c r="L199" s="63"/>
+      <c r="M199" s="63"/>
+    </row>
+    <row r="200" spans="1:13">
+      <c r="A200" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B200" s="70">
+        <v>1</v>
+      </c>
+      <c r="C200" s="63">
+        <v>1.6</v>
+      </c>
+      <c r="D200" s="63">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E200" s="24">
+        <v>2.9</v>
+      </c>
+      <c r="F200" s="73">
+        <v>3.6</v>
+      </c>
+      <c r="G200" s="76">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H200" s="24"/>
+      <c r="I200" s="24"/>
+      <c r="J200" s="24"/>
+      <c r="K200" s="63"/>
+      <c r="L200" s="63"/>
+      <c r="M200" s="63"/>
+    </row>
+    <row r="201" spans="1:13" s="11" customFormat="1" ht="46.95" customHeight="1">
+      <c r="A201" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B201" s="10"/>
+      <c r="C201" s="31"/>
+      <c r="D201" s="55"/>
+      <c r="E201" s="51"/>
+      <c r="F201" s="68"/>
+      <c r="G201" s="31"/>
+      <c r="H201" s="31"/>
+      <c r="I201" s="31"/>
+      <c r="J201" s="31"/>
+      <c r="K201" s="31"/>
+      <c r="L201" s="31"/>
+      <c r="M201" s="5"/>
+    </row>
+    <row r="202" spans="1:13" s="11" customFormat="1">
+      <c r="A202" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B202" s="69">
+        <v>4601</v>
+      </c>
+      <c r="C202" s="62">
+        <v>10223</v>
+      </c>
+      <c r="D202" s="62">
+        <v>16012</v>
+      </c>
+      <c r="E202" s="22">
+        <v>20770</v>
+      </c>
+      <c r="F202" s="72">
+        <v>24817</v>
+      </c>
+      <c r="G202" s="75">
+        <v>32513</v>
+      </c>
+      <c r="H202" s="22"/>
+      <c r="I202" s="22"/>
+      <c r="J202" s="22"/>
+      <c r="K202" s="62"/>
+      <c r="L202" s="62"/>
+      <c r="M202" s="62"/>
+    </row>
+    <row r="203" spans="1:13" s="11" customFormat="1">
+      <c r="A203" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="B191" s="32" t="s">
-[...67 lines deleted...]
-      <c r="A194" s="60" t="s">
+      <c r="B203" s="69">
+        <v>4601</v>
+      </c>
+      <c r="C203" s="62">
+        <v>10223</v>
+      </c>
+      <c r="D203" s="62">
+        <v>16012</v>
+      </c>
+      <c r="E203" s="22">
+        <v>20770</v>
+      </c>
+      <c r="F203" s="72">
+        <v>24817</v>
+      </c>
+      <c r="G203" s="75">
+        <v>32513</v>
+      </c>
+      <c r="H203" s="22"/>
+      <c r="I203" s="22"/>
+      <c r="J203" s="22"/>
+      <c r="K203" s="62"/>
+      <c r="L203" s="62"/>
+      <c r="M203" s="62"/>
+    </row>
+    <row r="204" spans="1:13" s="11" customFormat="1" ht="46.2" customHeight="1">
+      <c r="A204" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B204" s="18"/>
+      <c r="C204" s="22"/>
+      <c r="D204" s="51"/>
+      <c r="E204" s="50"/>
+      <c r="F204" s="68"/>
+      <c r="G204" s="22"/>
+      <c r="H204" s="22"/>
+      <c r="I204" s="22"/>
+      <c r="J204" s="22"/>
+      <c r="K204" s="42"/>
+      <c r="L204" s="21"/>
+      <c r="M204" s="22"/>
+    </row>
+    <row r="205" spans="1:13" s="11" customFormat="1">
+      <c r="A205" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B194" s="74">
-[...299 lines deleted...]
-    <row r="206" spans="1:13" ht="15.75" customHeight="1">
+      <c r="B205" s="69">
+        <v>4734379</v>
+      </c>
+      <c r="C205" s="62">
+        <v>10112945</v>
+      </c>
+      <c r="D205" s="62">
+        <v>16077478</v>
+      </c>
+      <c r="E205" s="22">
+        <v>21804922</v>
+      </c>
+      <c r="F205" s="72">
+        <v>28000599</v>
+      </c>
+      <c r="G205" s="75">
+        <v>34589046</v>
+      </c>
+      <c r="H205" s="22"/>
+      <c r="I205" s="22"/>
+      <c r="J205" s="22"/>
+      <c r="K205" s="62"/>
+      <c r="L205" s="62"/>
+      <c r="M205" s="62"/>
+    </row>
+    <row r="206" spans="1:13" s="11" customFormat="1">
       <c r="A206" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B206" s="74">
-[...23 lines deleted...]
-      <c r="A207" s="8" t="s">
+      <c r="B206" s="69">
+        <v>4140208</v>
+      </c>
+      <c r="C206" s="62">
+        <v>8883016</v>
+      </c>
+      <c r="D206" s="62">
+        <v>14404149</v>
+      </c>
+      <c r="E206" s="22">
+        <v>19612830</v>
+      </c>
+      <c r="F206" s="72">
+        <v>25335867</v>
+      </c>
+      <c r="G206" s="75">
+        <v>31461401</v>
+      </c>
+      <c r="H206" s="22"/>
+      <c r="I206" s="22"/>
+      <c r="J206" s="22"/>
+      <c r="K206" s="62"/>
+      <c r="L206" s="62"/>
+      <c r="M206" s="62"/>
+    </row>
+    <row r="207" spans="1:13" s="11" customFormat="1">
+      <c r="A207" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B207" s="69">
+        <v>16681</v>
+      </c>
+      <c r="C207" s="62">
+        <v>40657</v>
+      </c>
+      <c r="D207" s="62">
+        <v>64634</v>
+      </c>
+      <c r="E207" s="22">
+        <v>88610</v>
+      </c>
+      <c r="F207" s="72">
+        <v>105224</v>
+      </c>
+      <c r="G207" s="75">
+        <v>121839</v>
+      </c>
+      <c r="H207" s="22"/>
+      <c r="I207" s="22"/>
+      <c r="J207" s="22"/>
+      <c r="K207" s="62"/>
+      <c r="L207" s="62"/>
+      <c r="M207" s="62"/>
+    </row>
+    <row r="208" spans="1:13" s="11" customFormat="1">
+      <c r="A208" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B207" s="74">
-[...40 lines deleted...]
-      <c r="A209" s="6" t="s">
+      <c r="B208" s="69">
+        <v>577490</v>
+      </c>
+      <c r="C208" s="62">
+        <v>1189272</v>
+      </c>
+      <c r="D208" s="62">
+        <v>1608695</v>
+      </c>
+      <c r="E208" s="22">
+        <v>2103482</v>
+      </c>
+      <c r="F208" s="72">
+        <v>2559508</v>
+      </c>
+      <c r="G208" s="75">
+        <v>3005806</v>
+      </c>
+      <c r="H208" s="22"/>
+      <c r="I208" s="22"/>
+      <c r="J208" s="22"/>
+      <c r="K208" s="62"/>
+      <c r="L208" s="62"/>
+      <c r="M208" s="62"/>
+    </row>
+    <row r="209" spans="1:13" ht="21.6">
+      <c r="A209" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B209" s="36"/>
+      <c r="C209" s="37"/>
+      <c r="D209" s="52"/>
+      <c r="E209" s="51"/>
+      <c r="F209" s="37"/>
+      <c r="G209" s="37"/>
+      <c r="H209" s="24"/>
+      <c r="I209" s="24"/>
+      <c r="J209" s="24"/>
+      <c r="K209" s="43"/>
+      <c r="L209" s="24"/>
+      <c r="M209" s="5"/>
+    </row>
+    <row r="210" spans="1:13">
+      <c r="A210" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B210" s="70">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C210" s="63">
+        <v>3.2</v>
+      </c>
+      <c r="D210" s="63">
+        <v>6.5</v>
+      </c>
+      <c r="E210" s="24">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="F210" s="73">
+        <v>13.1</v>
+      </c>
+      <c r="G210" s="76">
+        <v>15.4</v>
+      </c>
+      <c r="H210" s="24"/>
+      <c r="I210" s="24"/>
+      <c r="J210" s="24"/>
+      <c r="K210" s="63"/>
+      <c r="L210" s="63"/>
+      <c r="M210" s="63"/>
+    </row>
+    <row r="211" spans="1:13">
+      <c r="A211" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B211" s="70">
+        <v>0.3</v>
+      </c>
+      <c r="C211" s="63">
+        <v>0.7</v>
+      </c>
+      <c r="D211" s="63">
+        <v>1</v>
+      </c>
+      <c r="E211" s="24">
+        <v>1.3</v>
+      </c>
+      <c r="F211" s="73">
+        <v>1.7</v>
+      </c>
+      <c r="G211" s="76">
+        <v>2</v>
+      </c>
+      <c r="H211" s="24"/>
+      <c r="I211" s="24"/>
+      <c r="J211" s="24"/>
+      <c r="K211" s="63"/>
+      <c r="L211" s="63"/>
+      <c r="M211" s="63"/>
+    </row>
+    <row r="212" spans="1:13">
+      <c r="A212" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B212" s="70">
+        <v>0.8</v>
+      </c>
+      <c r="C212" s="63">
+        <v>2.5</v>
+      </c>
+      <c r="D212" s="63">
+        <v>5.5</v>
+      </c>
+      <c r="E212" s="24">
+        <v>8.5</v>
+      </c>
+      <c r="F212" s="73">
+        <v>11.4</v>
+      </c>
+      <c r="G212" s="76">
+        <v>13.4</v>
+      </c>
+      <c r="H212" s="24"/>
+      <c r="I212" s="24"/>
+      <c r="J212" s="24"/>
+      <c r="K212" s="63"/>
+      <c r="L212" s="63"/>
+      <c r="M212" s="63"/>
+    </row>
+    <row r="213" spans="1:13" ht="18.600000000000001" customHeight="1">
+      <c r="A213" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B213" s="14"/>
+      <c r="C213" s="46"/>
+      <c r="D213" s="50"/>
+      <c r="E213" s="51"/>
+      <c r="F213" s="32"/>
+      <c r="G213" s="31"/>
+      <c r="H213" s="31"/>
+      <c r="I213" s="31"/>
+      <c r="J213" s="31"/>
+      <c r="K213" s="23"/>
+      <c r="L213" s="23"/>
+      <c r="M213" s="5"/>
+    </row>
+    <row r="214" spans="1:13">
+      <c r="A214" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B214" s="70">
+        <v>339</v>
+      </c>
+      <c r="C214" s="63">
+        <v>630</v>
+      </c>
+      <c r="D214" s="63">
+        <v>936</v>
+      </c>
+      <c r="E214" s="24">
+        <v>1231</v>
+      </c>
+      <c r="F214" s="73">
+        <v>1537</v>
+      </c>
+      <c r="G214" s="76">
+        <v>1838</v>
+      </c>
+      <c r="H214" s="24"/>
+      <c r="I214" s="24"/>
+      <c r="J214" s="24"/>
+      <c r="K214" s="63"/>
+      <c r="L214" s="63"/>
+      <c r="M214" s="63"/>
+    </row>
+    <row r="215" spans="1:13">
+      <c r="A215" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B215" s="70">
+        <v>339</v>
+      </c>
+      <c r="C215" s="63">
+        <v>630</v>
+      </c>
+      <c r="D215" s="63">
+        <v>936</v>
+      </c>
+      <c r="E215" s="24">
+        <v>1231</v>
+      </c>
+      <c r="F215" s="73">
+        <v>1537</v>
+      </c>
+      <c r="G215" s="76">
+        <v>1838</v>
+      </c>
+      <c r="H215" s="24"/>
+      <c r="I215" s="24"/>
+      <c r="J215" s="24"/>
+      <c r="K215" s="63"/>
+      <c r="L215" s="63"/>
+      <c r="M215" s="63"/>
+    </row>
+    <row r="216" spans="1:13" ht="19.8" customHeight="1">
+      <c r="A216" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B216" s="18"/>
+      <c r="C216" s="22"/>
+      <c r="D216" s="55"/>
+      <c r="E216" s="55"/>
+      <c r="F216" s="32"/>
+      <c r="G216" s="32"/>
+      <c r="H216" s="61"/>
+      <c r="I216" s="22"/>
+      <c r="J216" s="22"/>
+      <c r="K216" s="21"/>
+      <c r="L216" s="22"/>
+      <c r="M216" s="48"/>
+    </row>
+    <row r="217" spans="1:13">
+      <c r="A217" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="B209" s="74">
-[...226 lines deleted...]
-      <c r="M217" s="25"/>
+      <c r="B217" s="69">
+        <v>1709378</v>
+      </c>
+      <c r="C217" s="62">
+        <v>5781240</v>
+      </c>
+      <c r="D217" s="62">
+        <v>7624528</v>
+      </c>
+      <c r="E217" s="22">
+        <v>9777063</v>
+      </c>
+      <c r="F217" s="72">
+        <v>12429893</v>
+      </c>
+      <c r="G217" s="75">
+        <v>13825063</v>
+      </c>
+      <c r="H217" s="22"/>
+      <c r="I217" s="22"/>
+      <c r="J217" s="22"/>
+      <c r="K217" s="62"/>
+      <c r="L217" s="62"/>
+      <c r="M217" s="62"/>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" s="8" t="s">
-        <v>69</v>
-[...39 lines deleted...]
-      <c r="M219" s="25"/>
+        <v>62</v>
+      </c>
+      <c r="B218" s="69">
+        <v>103541</v>
+      </c>
+      <c r="C218" s="62">
+        <v>212298</v>
+      </c>
+      <c r="D218" s="62">
+        <v>221220</v>
+      </c>
+      <c r="E218" s="22">
+        <v>316682</v>
+      </c>
+      <c r="F218" s="72">
+        <v>416113</v>
+      </c>
+      <c r="G218" s="75">
+        <v>502190</v>
+      </c>
+      <c r="H218" s="22"/>
+      <c r="I218" s="22"/>
+      <c r="J218" s="22"/>
+      <c r="K218" s="62"/>
+      <c r="L218" s="62"/>
+      <c r="M218" s="62"/>
+    </row>
+    <row r="219" spans="1:13">
+      <c r="A219" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B219" s="69">
+        <v>1056319</v>
+      </c>
+      <c r="C219" s="62">
+        <v>2005961</v>
+      </c>
+      <c r="D219" s="62">
+        <v>2245241</v>
+      </c>
+      <c r="E219" s="22">
+        <v>3114933</v>
+      </c>
+      <c r="F219" s="72">
+        <v>3877484</v>
+      </c>
+      <c r="G219" s="75">
+        <v>4630401</v>
+      </c>
+      <c r="H219" s="22"/>
+      <c r="I219" s="22"/>
+      <c r="J219" s="22"/>
+      <c r="K219" s="62"/>
+      <c r="L219" s="62"/>
+      <c r="M219" s="62"/>
     </row>
     <row r="220" spans="1:13">
-      <c r="A220" s="6" t="s">
-[...23 lines deleted...]
-      <c r="M220" s="67"/>
+      <c r="A220" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B220" s="69">
+        <v>55250</v>
+      </c>
+      <c r="C220" s="62">
+        <v>152565</v>
+      </c>
+      <c r="D220" s="62">
+        <v>249880</v>
+      </c>
+      <c r="E220" s="22">
+        <v>347195</v>
+      </c>
+      <c r="F220" s="72">
+        <v>444874</v>
+      </c>
+      <c r="G220" s="75">
+        <v>542552</v>
+      </c>
+      <c r="H220" s="22"/>
+      <c r="I220" s="22"/>
+      <c r="J220" s="22"/>
+      <c r="K220" s="62"/>
+      <c r="L220" s="62"/>
+      <c r="M220" s="62"/>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" s="8" t="s">
-        <v>82</v>
-[...49 lines deleted...]
-      <c r="M222" s="25"/>
+        <v>69</v>
+      </c>
+      <c r="B221" s="69">
+        <v>494268</v>
+      </c>
+      <c r="C221" s="62">
+        <v>3410415</v>
+      </c>
+      <c r="D221" s="62">
+        <v>4908187</v>
+      </c>
+      <c r="E221" s="22">
+        <v>5998253</v>
+      </c>
+      <c r="F221" s="72">
+        <v>7691422</v>
+      </c>
+      <c r="G221" s="75">
+        <v>8149920</v>
+      </c>
+      <c r="H221" s="22"/>
+      <c r="I221" s="22"/>
+      <c r="J221" s="22"/>
+      <c r="K221" s="62"/>
+      <c r="L221" s="62"/>
+      <c r="M221" s="62"/>
+    </row>
+    <row r="222" spans="1:13" ht="26.4" customHeight="1">
+      <c r="A222" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B222" s="35"/>
+      <c r="C222" s="52"/>
+      <c r="D222" s="53"/>
+      <c r="E222" s="53"/>
+      <c r="F222" s="32"/>
+      <c r="G222" s="22"/>
+      <c r="H222" s="22"/>
+      <c r="I222" s="39"/>
+      <c r="J222" s="22"/>
+      <c r="K222" s="42"/>
+      <c r="L222" s="22"/>
+      <c r="M222" s="22"/>
     </row>
     <row r="223" spans="1:13">
-      <c r="A223" s="8" t="s">
+      <c r="A223" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B223" s="69">
+        <v>436</v>
+      </c>
+      <c r="C223" s="62">
+        <v>1255</v>
+      </c>
+      <c r="D223" s="62">
+        <v>2032</v>
+      </c>
+      <c r="E223" s="22">
+        <v>2967</v>
+      </c>
+      <c r="F223" s="72">
+        <v>4014</v>
+      </c>
+      <c r="G223" s="75">
+        <v>5213</v>
+      </c>
+      <c r="H223" s="22"/>
+      <c r="I223" s="22"/>
+      <c r="J223" s="22"/>
+      <c r="K223" s="62"/>
+      <c r="L223" s="62"/>
+      <c r="M223" s="62"/>
+    </row>
+    <row r="224" spans="1:13" ht="13.5" customHeight="1">
+      <c r="A224" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B224" s="31">
+        <v>49</v>
+      </c>
+      <c r="C224" s="52">
+        <v>206</v>
+      </c>
+      <c r="D224" s="62">
+        <v>339</v>
+      </c>
+      <c r="E224" s="22">
+        <v>460</v>
+      </c>
+      <c r="F224" s="22">
+        <v>571</v>
+      </c>
+      <c r="G224" s="75">
+        <v>723</v>
+      </c>
+      <c r="H224" s="22"/>
+      <c r="I224" s="22"/>
+      <c r="J224" s="22"/>
+      <c r="K224" s="62"/>
+      <c r="L224" s="62"/>
+      <c r="M224" s="62"/>
+    </row>
+    <row r="225" spans="1:13">
+      <c r="A225" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B225" s="31">
+        <v>17</v>
+      </c>
+      <c r="C225" s="62">
+        <v>40</v>
+      </c>
+      <c r="D225" s="62">
+        <v>62</v>
+      </c>
+      <c r="E225" s="22">
+        <v>84</v>
+      </c>
+      <c r="F225" s="72">
+        <v>102</v>
+      </c>
+      <c r="G225" s="75">
+        <v>120</v>
+      </c>
+      <c r="H225" s="22"/>
+      <c r="I225" s="22"/>
+      <c r="J225" s="22"/>
+      <c r="K225" s="62"/>
+      <c r="L225" s="62"/>
+      <c r="M225" s="62"/>
+    </row>
+    <row r="226" spans="1:13" ht="15" customHeight="1">
+      <c r="A226" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B223" s="74">
-[...93 lines deleted...]
-    <row r="227" spans="1:13" s="11" customFormat="1">
+      <c r="B226" s="69">
+        <v>208</v>
+      </c>
+      <c r="C226" s="62">
+        <v>535</v>
+      </c>
+      <c r="D226" s="62">
+        <v>842</v>
+      </c>
+      <c r="E226" s="22">
+        <v>1321</v>
+      </c>
+      <c r="F226" s="72">
+        <v>2016</v>
+      </c>
+      <c r="G226" s="75">
+        <v>2822</v>
+      </c>
+      <c r="H226" s="22"/>
+      <c r="I226" s="22"/>
+      <c r="J226" s="22"/>
+      <c r="K226" s="62"/>
+      <c r="L226" s="62"/>
+      <c r="M226" s="62"/>
+    </row>
+    <row r="227" spans="1:13">
       <c r="A227" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="B227" s="73">
-[...93 lines deleted...]
-    <row r="231" spans="1:13" s="11" customFormat="1">
+      <c r="B227" s="31">
+        <v>6</v>
+      </c>
+      <c r="C227" s="62">
+        <v>6</v>
+      </c>
+      <c r="D227" s="62">
+        <v>6</v>
+      </c>
+      <c r="E227" s="22">
+        <v>6</v>
+      </c>
+      <c r="F227" s="72">
+        <v>7</v>
+      </c>
+      <c r="G227" s="75">
+        <v>8</v>
+      </c>
+      <c r="H227" s="22"/>
+      <c r="I227" s="22"/>
+      <c r="J227" s="22"/>
+      <c r="K227" s="62"/>
+      <c r="L227" s="62"/>
+      <c r="M227" s="62"/>
+    </row>
+    <row r="228" spans="1:13">
+      <c r="A228" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B228" s="69">
+        <v>156</v>
+      </c>
+      <c r="C228" s="62">
+        <v>469</v>
+      </c>
+      <c r="D228" s="62">
+        <v>783</v>
+      </c>
+      <c r="E228" s="22">
+        <v>1096</v>
+      </c>
+      <c r="F228" s="72">
+        <v>1318</v>
+      </c>
+      <c r="G228" s="75">
+        <v>1539</v>
+      </c>
+      <c r="H228" s="22"/>
+      <c r="I228" s="22"/>
+      <c r="J228" s="22"/>
+      <c r="K228" s="62"/>
+      <c r="L228" s="62"/>
+      <c r="M228" s="62"/>
+    </row>
+    <row r="229" spans="1:13" ht="46.8" customHeight="1">
+      <c r="A229" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B229" s="18"/>
+      <c r="C229" s="22"/>
+      <c r="D229" s="55"/>
+      <c r="E229" s="51"/>
+      <c r="F229" s="22"/>
+      <c r="G229" s="22"/>
+      <c r="H229" s="22"/>
+      <c r="I229" s="22"/>
+      <c r="J229" s="22"/>
+      <c r="K229" s="42"/>
+      <c r="L229" s="22"/>
+      <c r="M229" s="48"/>
+    </row>
+    <row r="230" spans="1:13">
+      <c r="A230" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B230" s="69">
+        <v>182</v>
+      </c>
+      <c r="C230" s="62">
+        <v>549</v>
+      </c>
+      <c r="D230" s="62">
+        <v>861</v>
+      </c>
+      <c r="E230" s="22">
+        <v>1295</v>
+      </c>
+      <c r="F230" s="72">
+        <v>1565</v>
+      </c>
+      <c r="G230" s="75">
+        <v>2029</v>
+      </c>
+      <c r="H230" s="22"/>
+      <c r="I230" s="22"/>
+      <c r="J230" s="22"/>
+      <c r="K230" s="62"/>
+      <c r="L230" s="62"/>
+      <c r="M230" s="62"/>
+    </row>
+    <row r="231" spans="1:13" ht="18" customHeight="1">
       <c r="A231" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B231" s="73">
-[...50 lines deleted...]
-      <c r="A233" s="8" t="s">
+      <c r="B231" s="69">
+        <v>112</v>
+      </c>
+      <c r="C231" s="62">
+        <v>309</v>
+      </c>
+      <c r="D231" s="62">
+        <v>450</v>
+      </c>
+      <c r="E231" s="22">
+        <v>714</v>
+      </c>
+      <c r="F231" s="72">
+        <v>898</v>
+      </c>
+      <c r="G231" s="75">
+        <v>1277</v>
+      </c>
+      <c r="H231" s="22"/>
+      <c r="I231" s="22"/>
+      <c r="J231" s="22"/>
+      <c r="K231" s="62"/>
+      <c r="L231" s="62"/>
+      <c r="M231" s="62"/>
+    </row>
+    <row r="232" spans="1:13">
+      <c r="A232" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B233" s="73">
-[...64 lines deleted...]
-      <c r="M235" s="67"/>
+      <c r="B232" s="69">
+        <v>70</v>
+      </c>
+      <c r="C232" s="62">
+        <v>240</v>
+      </c>
+      <c r="D232" s="62">
+        <v>411</v>
+      </c>
+      <c r="E232" s="22">
+        <v>581</v>
+      </c>
+      <c r="F232" s="72">
+        <v>667</v>
+      </c>
+      <c r="G232" s="75">
+        <v>752</v>
+      </c>
+      <c r="H232" s="22"/>
+      <c r="I232" s="22"/>
+      <c r="J232" s="22"/>
+      <c r="K232" s="62"/>
+      <c r="L232" s="62"/>
+      <c r="M232" s="62"/>
+    </row>
+    <row r="233" spans="1:13" ht="69" customHeight="1">
+      <c r="A233" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B233" s="19"/>
+      <c r="C233" s="24"/>
+      <c r="D233" s="51"/>
+      <c r="E233" s="55"/>
+      <c r="F233" s="32"/>
+      <c r="G233" s="77"/>
+      <c r="H233" s="24"/>
+      <c r="I233" s="24"/>
+      <c r="J233" s="24"/>
+      <c r="K233" s="43"/>
+      <c r="L233" s="24"/>
+      <c r="M233" s="24"/>
+    </row>
+    <row r="234" spans="1:13">
+      <c r="A234" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B234" s="70">
+        <v>25934</v>
+      </c>
+      <c r="C234" s="63">
+        <v>49138</v>
+      </c>
+      <c r="D234" s="63">
+        <v>77044</v>
+      </c>
+      <c r="E234" s="24">
+        <v>102794</v>
+      </c>
+      <c r="F234" s="73">
+        <v>127885</v>
+      </c>
+      <c r="G234" s="76">
+        <v>148828</v>
+      </c>
+      <c r="H234" s="24"/>
+      <c r="I234" s="24"/>
+      <c r="J234" s="24"/>
+      <c r="K234" s="63"/>
+      <c r="L234" s="63"/>
+      <c r="M234" s="63"/>
+    </row>
+    <row r="235" spans="1:13" ht="18" customHeight="1">
+      <c r="A235" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B235" s="70">
+        <v>6876</v>
+      </c>
+      <c r="C235" s="63">
+        <v>11107</v>
+      </c>
+      <c r="D235" s="63">
+        <v>17587</v>
+      </c>
+      <c r="E235" s="24">
+        <v>23087</v>
+      </c>
+      <c r="F235" s="73">
+        <v>27644</v>
+      </c>
+      <c r="G235" s="76">
+        <v>30819</v>
+      </c>
+      <c r="H235" s="24"/>
+      <c r="I235" s="24"/>
+      <c r="J235" s="24"/>
+      <c r="K235" s="63"/>
+      <c r="L235" s="63"/>
+      <c r="M235" s="63"/>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B236" s="70">
+        <v>19058</v>
+      </c>
+      <c r="C236" s="63">
+        <v>38031</v>
+      </c>
+      <c r="D236" s="63">
+        <v>59457</v>
+      </c>
+      <c r="E236" s="24">
+        <v>79707</v>
+      </c>
+      <c r="F236" s="73">
+        <v>100241</v>
+      </c>
+      <c r="G236" s="76">
+        <v>118009</v>
+      </c>
+      <c r="H236" s="24"/>
+      <c r="I236" s="24"/>
+      <c r="J236" s="24"/>
+      <c r="K236" s="63"/>
+      <c r="L236" s="63"/>
+      <c r="M236" s="63"/>
+    </row>
+    <row r="237" spans="1:13" ht="65.400000000000006" customHeight="1">
+      <c r="A237" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B237" s="35"/>
+      <c r="C237" s="52"/>
+      <c r="D237" s="51"/>
+      <c r="E237" s="51"/>
+      <c r="F237" s="32"/>
+      <c r="G237" s="52"/>
+      <c r="H237" s="52"/>
+      <c r="I237" s="52"/>
+      <c r="J237" s="24"/>
+      <c r="K237" s="43"/>
+      <c r="L237" s="24"/>
+      <c r="M237" s="24"/>
+    </row>
+    <row r="238" spans="1:13">
+      <c r="A238" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B238" s="70">
+        <v>0.9</v>
+      </c>
+      <c r="C238" s="63">
+        <v>3.3</v>
+      </c>
+      <c r="D238" s="63">
+        <v>5.7</v>
+      </c>
+      <c r="E238" s="24">
+        <v>8.1</v>
+      </c>
+      <c r="F238" s="73">
+        <v>9.4</v>
+      </c>
+      <c r="G238" s="76">
+        <v>10.7</v>
+      </c>
+      <c r="H238" s="24"/>
+      <c r="I238" s="24"/>
+      <c r="J238" s="24"/>
+      <c r="K238" s="63"/>
+      <c r="L238" s="63"/>
+      <c r="M238" s="63"/>
+    </row>
+    <row r="239" spans="1:13">
+      <c r="A239" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B239" s="70">
+        <v>0.1</v>
+      </c>
+      <c r="C239" s="63">
+        <v>0.3</v>
+      </c>
+      <c r="D239" s="63">
+        <v>0.5</v>
+      </c>
+      <c r="E239" s="24">
+        <v>0.7</v>
+      </c>
+      <c r="F239" s="73">
+        <v>0.7</v>
+      </c>
+      <c r="G239" s="76">
+        <v>0.8</v>
+      </c>
+      <c r="H239" s="24"/>
+      <c r="I239" s="24"/>
+      <c r="J239" s="24"/>
+      <c r="K239" s="63"/>
+      <c r="L239" s="63"/>
+      <c r="M239" s="63"/>
+    </row>
+    <row r="240" spans="1:13">
+      <c r="A240" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B240" s="70">
+        <v>0.2</v>
+      </c>
+      <c r="C240" s="63">
+        <v>0.9</v>
+      </c>
+      <c r="D240" s="63">
+        <v>1.5</v>
+      </c>
+      <c r="E240" s="24">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F240" s="73">
+        <v>2.4</v>
+      </c>
+      <c r="G240" s="76">
+        <v>2.7</v>
+      </c>
+      <c r="H240" s="24"/>
+      <c r="I240" s="24"/>
+      <c r="J240" s="24"/>
+      <c r="K240" s="63"/>
+      <c r="L240" s="63"/>
+      <c r="M240" s="63"/>
+    </row>
+    <row r="241" spans="1:13">
+      <c r="A241" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B241" s="70">
+        <v>0.4</v>
+      </c>
+      <c r="C241" s="63">
+        <v>1.6</v>
+      </c>
+      <c r="D241" s="63">
+        <v>2.8</v>
+      </c>
+      <c r="E241" s="24">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F241" s="73">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G241" s="76">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H241" s="24"/>
+      <c r="I241" s="24"/>
+      <c r="J241" s="24"/>
+      <c r="K241" s="63"/>
+      <c r="L241" s="63"/>
+      <c r="M241" s="63"/>
+    </row>
+    <row r="242" spans="1:13" ht="16.2" customHeight="1">
+      <c r="A242" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B236" s="74">
+      <c r="B242" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C242" s="63">
+        <v>0.1</v>
+      </c>
+      <c r="D242" s="63">
+        <v>0.2</v>
+      </c>
+      <c r="E242" s="24">
         <v>0.3</v>
       </c>
-      <c r="C236" s="67">
-[...2 lines deleted...]
-      <c r="D236" s="67">
+      <c r="F242" s="73">
+        <v>0.6</v>
+      </c>
+      <c r="G242" s="76">
         <v>1</v>
       </c>
-      <c r="E236" s="25">
-[...14 lines deleted...]
-      <c r="A237" s="8" t="s">
+      <c r="H242" s="24"/>
+      <c r="I242" s="24"/>
+      <c r="J242" s="24"/>
+      <c r="K242" s="63"/>
+      <c r="L242" s="63"/>
+      <c r="M242" s="63"/>
+    </row>
+    <row r="243" spans="1:13">
+      <c r="A243" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B243" s="70">
+        <v>0</v>
+      </c>
+      <c r="C243" s="63">
+        <v>0.1</v>
+      </c>
+      <c r="D243" s="63">
+        <v>0.2</v>
+      </c>
+      <c r="E243" s="24">
+        <v>0.2</v>
+      </c>
+      <c r="F243" s="73">
+        <v>0.3</v>
+      </c>
+      <c r="G243" s="76">
+        <v>0.3</v>
+      </c>
+      <c r="H243" s="24"/>
+      <c r="I243" s="24"/>
+      <c r="J243" s="24"/>
+      <c r="K243" s="63"/>
+      <c r="L243" s="63"/>
+      <c r="M243" s="63"/>
+    </row>
+    <row r="244" spans="1:13" ht="15" customHeight="1">
+      <c r="A244" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B244" s="70">
+        <v>0.1</v>
+      </c>
+      <c r="C244" s="63">
+        <v>0.2</v>
+      </c>
+      <c r="D244" s="63">
+        <v>0.3</v>
+      </c>
+      <c r="E244" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="F244" s="73">
+        <v>0.5</v>
+      </c>
+      <c r="G244" s="76">
+        <v>0.6</v>
+      </c>
+      <c r="H244" s="24"/>
+      <c r="I244" s="24"/>
+      <c r="J244" s="24"/>
+      <c r="K244" s="63"/>
+      <c r="L244" s="63"/>
+      <c r="M244" s="63"/>
+    </row>
+    <row r="245" spans="1:13">
+      <c r="A245" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B237" s="74">
-[...111 lines deleted...]
-      <c r="A242" s="6" t="s">
+      <c r="B245" s="70">
+        <v>0.1</v>
+      </c>
+      <c r="C245" s="63">
+        <v>0.1</v>
+      </c>
+      <c r="D245" s="63">
+        <v>0.2</v>
+      </c>
+      <c r="E245" s="24">
+        <v>0.2</v>
+      </c>
+      <c r="F245" s="73">
+        <v>0.3</v>
+      </c>
+      <c r="G245" s="76">
+        <v>0.4</v>
+      </c>
+      <c r="H245" s="24"/>
+      <c r="I245" s="24"/>
+      <c r="J245" s="24"/>
+      <c r="K245" s="63"/>
+      <c r="L245" s="63"/>
+      <c r="M245" s="63"/>
+    </row>
+    <row r="246" spans="1:13" ht="33.6" customHeight="1">
+      <c r="A246" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B246" s="35"/>
+      <c r="C246" s="52"/>
+      <c r="D246" s="22"/>
+      <c r="E246" s="55"/>
+      <c r="F246" s="52"/>
+      <c r="G246" s="52"/>
+      <c r="H246" s="52"/>
+      <c r="I246" s="52"/>
+      <c r="J246" s="52"/>
+      <c r="K246" s="42"/>
+      <c r="L246" s="22"/>
+      <c r="M246" s="22"/>
+    </row>
+    <row r="247" spans="1:13">
+      <c r="A247" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="B242" s="73">
-[...145 lines deleted...]
-      <c r="M247" s="23"/>
+      <c r="B247" s="69">
+        <v>5482</v>
+      </c>
+      <c r="C247" s="62">
+        <v>8118</v>
+      </c>
+      <c r="D247" s="62">
+        <v>10755</v>
+      </c>
+      <c r="E247" s="22">
+        <v>13391</v>
+      </c>
+      <c r="F247" s="72">
+        <v>17119</v>
+      </c>
+      <c r="G247" s="75">
+        <v>20809</v>
+      </c>
+      <c r="H247" s="22"/>
+      <c r="I247" s="22"/>
+      <c r="J247" s="22"/>
+      <c r="K247" s="62"/>
+      <c r="L247" s="62"/>
+      <c r="M247" s="62"/>
     </row>
     <row r="248" spans="1:13">
-      <c r="A248" s="6" t="s">
-[...23 lines deleted...]
-      <c r="M248" s="65"/>
+      <c r="A248" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B248" s="69" t="s">
+        <v>61</v>
+      </c>
+      <c r="C248" s="52" t="s">
+        <v>61</v>
+      </c>
+      <c r="D248" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="E248" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F248" s="22">
+        <v>38</v>
+      </c>
+      <c r="G248" s="75">
+        <v>38</v>
+      </c>
+      <c r="H248" s="52"/>
+      <c r="I248" s="52"/>
+      <c r="J248" s="52"/>
+      <c r="K248" s="22"/>
+      <c r="L248" s="22"/>
+      <c r="M248" s="22"/>
     </row>
     <row r="249" spans="1:13">
       <c r="A249" s="8" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B249" s="73" t="s">
+        <v>62</v>
+      </c>
+      <c r="B249" s="31">
+        <v>1934</v>
+      </c>
+      <c r="C249" s="62">
+        <v>1934</v>
+      </c>
+      <c r="D249" s="62">
+        <v>1934</v>
+      </c>
+      <c r="E249" s="22">
+        <v>1934</v>
+      </c>
+      <c r="F249" s="72">
+        <v>1934</v>
+      </c>
+      <c r="G249" s="75">
+        <v>1934</v>
+      </c>
+      <c r="H249" s="22"/>
+      <c r="I249" s="22"/>
+      <c r="J249" s="22"/>
+      <c r="K249" s="62"/>
+      <c r="L249" s="62"/>
+      <c r="M249" s="62"/>
+    </row>
+    <row r="250" spans="1:13">
+      <c r="A250" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B250" s="69" t="s">
         <v>61</v>
       </c>
-      <c r="C249" s="23" t="s">
-[...44 lines deleted...]
-      <c r="M250" s="65"/>
+      <c r="C250" s="62">
+        <v>419</v>
+      </c>
+      <c r="D250" s="62">
+        <v>837</v>
+      </c>
+      <c r="E250" s="22">
+        <v>1256</v>
+      </c>
+      <c r="F250" s="72">
+        <v>2034</v>
+      </c>
+      <c r="G250" s="75">
+        <v>2811</v>
+      </c>
+      <c r="H250" s="22"/>
+      <c r="I250" s="22"/>
+      <c r="J250" s="22"/>
+      <c r="K250" s="62"/>
+      <c r="L250" s="62"/>
+      <c r="M250" s="62"/>
     </row>
     <row r="251" spans="1:13">
-      <c r="A251" s="15" t="s">
-[...50 lines deleted...]
-      <c r="M252" s="65"/>
+      <c r="A251" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B251" s="69">
+        <v>3548</v>
+      </c>
+      <c r="C251" s="62">
+        <v>5766</v>
+      </c>
+      <c r="D251" s="62">
+        <v>7984</v>
+      </c>
+      <c r="E251" s="22">
+        <v>10202</v>
+      </c>
+      <c r="F251" s="72">
+        <v>13114</v>
+      </c>
+      <c r="G251" s="75">
+        <v>16026</v>
+      </c>
+      <c r="H251" s="22"/>
+      <c r="I251" s="22"/>
+      <c r="J251" s="22"/>
+      <c r="K251" s="62"/>
+      <c r="L251" s="62"/>
+      <c r="M251" s="62"/>
+    </row>
+    <row r="252" spans="1:13" ht="19.8" customHeight="1">
+      <c r="A252" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B252" s="18"/>
+      <c r="C252" s="22"/>
+      <c r="D252" s="22"/>
+      <c r="E252" s="55"/>
+      <c r="F252" s="32"/>
+      <c r="G252" s="77"/>
+      <c r="H252" s="22"/>
+      <c r="I252" s="22"/>
+      <c r="J252" s="22"/>
+      <c r="K252" s="42"/>
+      <c r="L252" s="22"/>
+      <c r="M252" s="22"/>
     </row>
     <row r="253" spans="1:13">
-      <c r="A253" s="9" t="s">
-[...23 lines deleted...]
-      <c r="M253" s="65"/>
+      <c r="A253" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B253" s="69">
+        <v>74550</v>
+      </c>
+      <c r="C253" s="62">
+        <v>192823</v>
+      </c>
+      <c r="D253" s="62">
+        <v>362692</v>
+      </c>
+      <c r="E253" s="22">
+        <v>558216</v>
+      </c>
+      <c r="F253" s="72">
+        <v>708318</v>
+      </c>
+      <c r="G253" s="75">
+        <v>838683</v>
+      </c>
+      <c r="H253" s="22"/>
+      <c r="I253" s="22"/>
+      <c r="J253" s="22"/>
+      <c r="K253" s="62"/>
+      <c r="L253" s="62"/>
+      <c r="M253" s="62"/>
     </row>
     <row r="254" spans="1:13">
       <c r="A254" s="8" t="s">
-        <v>69</v>
-[...68 lines deleted...]
-    <row r="257" spans="1:13" ht="18" customHeight="1">
+        <v>18</v>
+      </c>
+      <c r="B254" s="69">
+        <v>5693</v>
+      </c>
+      <c r="C254" s="62">
+        <v>11321</v>
+      </c>
+      <c r="D254" s="62">
+        <v>16948</v>
+      </c>
+      <c r="E254" s="22">
+        <v>22575</v>
+      </c>
+      <c r="F254" s="72">
+        <v>26031</v>
+      </c>
+      <c r="G254" s="75">
+        <v>29488</v>
+      </c>
+      <c r="H254" s="22"/>
+      <c r="I254" s="22"/>
+      <c r="J254" s="22"/>
+      <c r="K254" s="62"/>
+      <c r="L254" s="62"/>
+      <c r="M254" s="62"/>
+    </row>
+    <row r="255" spans="1:13" s="11" customFormat="1">
+      <c r="A255" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B255" s="69" t="s">
+        <v>61</v>
+      </c>
+      <c r="C255" s="62">
+        <v>488</v>
+      </c>
+      <c r="D255" s="62">
+        <v>946</v>
+      </c>
+      <c r="E255" s="22">
+        <v>946</v>
+      </c>
+      <c r="F255" s="22">
+        <v>1566</v>
+      </c>
+      <c r="G255" s="75">
+        <v>1865</v>
+      </c>
+      <c r="H255" s="22"/>
+      <c r="I255" s="22"/>
+      <c r="J255" s="22"/>
+      <c r="K255" s="22"/>
+      <c r="L255" s="22"/>
+      <c r="M255" s="22"/>
+    </row>
+    <row r="256" spans="1:13" s="11" customFormat="1">
+      <c r="A256" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B256" s="69">
+        <v>958</v>
+      </c>
+      <c r="C256" s="62">
+        <v>7936</v>
+      </c>
+      <c r="D256" s="62">
+        <v>14913</v>
+      </c>
+      <c r="E256" s="22">
+        <v>21891</v>
+      </c>
+      <c r="F256" s="72">
+        <v>22693</v>
+      </c>
+      <c r="G256" s="75">
+        <v>23494</v>
+      </c>
+      <c r="H256" s="22"/>
+      <c r="I256" s="22"/>
+      <c r="J256" s="22"/>
+      <c r="K256" s="62"/>
+      <c r="L256" s="62"/>
+      <c r="M256" s="62"/>
+    </row>
+    <row r="257" spans="1:13">
       <c r="A257" s="8" t="s">
-        <v>65</v>
-[...22 lines deleted...]
-      <c r="M257" s="65"/>
+        <v>63</v>
+      </c>
+      <c r="B257" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C257" s="62">
+        <v>23300</v>
+      </c>
+      <c r="D257" s="62">
+        <v>46599</v>
+      </c>
+      <c r="E257" s="22">
+        <v>69899</v>
+      </c>
+      <c r="F257" s="72">
+        <v>69899</v>
+      </c>
+      <c r="G257" s="75">
+        <v>69899</v>
+      </c>
+      <c r="H257" s="22"/>
+      <c r="I257" s="22"/>
+      <c r="J257" s="22"/>
+      <c r="K257" s="62"/>
+      <c r="L257" s="62"/>
+      <c r="M257" s="62"/>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B258" s="69">
+        <v>21922</v>
+      </c>
+      <c r="C258" s="62">
+        <v>48264</v>
+      </c>
+      <c r="D258" s="62">
+        <v>98924</v>
+      </c>
+      <c r="E258" s="22">
+        <v>136466</v>
+      </c>
+      <c r="F258" s="72">
+        <v>172995</v>
+      </c>
+      <c r="G258" s="75">
+        <v>206818</v>
+      </c>
+      <c r="H258" s="22"/>
+      <c r="I258" s="22"/>
+      <c r="J258" s="22"/>
+      <c r="K258" s="62"/>
+      <c r="L258" s="62"/>
+      <c r="M258" s="62"/>
+    </row>
+    <row r="259" spans="1:13">
+      <c r="A259" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B259" s="69">
+        <v>21497</v>
+      </c>
+      <c r="C259" s="62">
+        <v>49288</v>
+      </c>
+      <c r="D259" s="62">
+        <v>72816</v>
+      </c>
+      <c r="E259" s="22">
+        <v>103156</v>
+      </c>
+      <c r="F259" s="72">
+        <v>129494</v>
+      </c>
+      <c r="G259" s="75">
+        <v>149359</v>
+      </c>
+      <c r="H259" s="22"/>
+      <c r="I259" s="22"/>
+      <c r="J259" s="22"/>
+      <c r="K259" s="62"/>
+      <c r="L259" s="62"/>
+      <c r="M259" s="62"/>
+    </row>
+    <row r="260" spans="1:13">
+      <c r="A260" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B260" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C260" s="62">
+        <v>1147</v>
+      </c>
+      <c r="D260" s="62">
+        <v>2294</v>
+      </c>
+      <c r="E260" s="22">
+        <v>3441</v>
+      </c>
+      <c r="F260" s="72">
+        <v>3644</v>
+      </c>
+      <c r="G260" s="75">
+        <v>3846</v>
+      </c>
+      <c r="H260" s="22"/>
+      <c r="I260" s="22"/>
+      <c r="J260" s="22"/>
+      <c r="K260" s="62"/>
+      <c r="L260" s="62"/>
+      <c r="M260" s="62"/>
+    </row>
+    <row r="261" spans="1:13">
+      <c r="A261" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B258" s="73">
-[...40 lines deleted...]
-      <c r="A260" s="6" t="s">
+      <c r="B261" s="69">
+        <v>24479</v>
+      </c>
+      <c r="C261" s="62">
+        <v>51081</v>
+      </c>
+      <c r="D261" s="62">
+        <v>109251</v>
+      </c>
+      <c r="E261" s="22">
+        <v>199841</v>
+      </c>
+      <c r="F261" s="72">
+        <v>281996</v>
+      </c>
+      <c r="G261" s="75">
+        <v>353914</v>
+      </c>
+      <c r="H261" s="22"/>
+      <c r="I261" s="22"/>
+      <c r="J261" s="22"/>
+      <c r="K261" s="62"/>
+      <c r="L261" s="62"/>
+      <c r="M261" s="62"/>
+    </row>
+    <row r="262" spans="1:13" s="20" customFormat="1" ht="21.6" customHeight="1">
+      <c r="A262" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B262" s="35"/>
+      <c r="C262" s="22"/>
+      <c r="D262" s="22"/>
+      <c r="E262" s="55"/>
+      <c r="F262" s="32"/>
+      <c r="G262" s="22"/>
+      <c r="H262" s="22"/>
+      <c r="I262" s="22"/>
+      <c r="J262" s="22"/>
+      <c r="K262" s="30"/>
+      <c r="L262" s="22"/>
+      <c r="M262" s="22"/>
+    </row>
+    <row r="263" spans="1:13" s="27" customFormat="1" ht="15" customHeight="1">
+      <c r="A263" s="49" t="s">
         <v>72</v>
       </c>
-      <c r="B260" s="74">
-[...23 lines deleted...]
-      <c r="A261" s="8" t="s">
+      <c r="B263" s="69">
+        <v>128</v>
+      </c>
+      <c r="C263" s="62">
+        <v>619</v>
+      </c>
+      <c r="D263" s="62">
+        <v>1110</v>
+      </c>
+      <c r="E263" s="22">
+        <v>1601</v>
+      </c>
+      <c r="F263" s="72">
+        <v>2010</v>
+      </c>
+      <c r="G263" s="75">
+        <v>2420</v>
+      </c>
+      <c r="H263" s="30"/>
+      <c r="I263" s="22"/>
+      <c r="J263" s="22"/>
+      <c r="K263" s="62"/>
+      <c r="L263" s="66"/>
+      <c r="M263" s="62"/>
+    </row>
+    <row r="264" spans="1:13">
+      <c r="A264" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="B261" s="74">
-[...23 lines deleted...]
-      <c r="A262" s="8" t="s">
+      <c r="B264" s="69">
+        <v>59</v>
+      </c>
+      <c r="C264" s="62">
+        <v>59</v>
+      </c>
+      <c r="D264" s="62">
+        <v>59</v>
+      </c>
+      <c r="E264" s="22">
+        <v>59</v>
+      </c>
+      <c r="F264" s="72">
+        <v>59</v>
+      </c>
+      <c r="G264" s="75">
+        <v>59</v>
+      </c>
+      <c r="H264" s="30"/>
+      <c r="I264" s="22"/>
+      <c r="J264" s="22"/>
+      <c r="K264" s="62"/>
+      <c r="L264" s="66"/>
+      <c r="M264" s="66"/>
+    </row>
+    <row r="265" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A265" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B262" s="74">
-[...118 lines deleted...]
-      <c r="M266" s="25"/>
+      <c r="B265" s="71">
+        <v>69</v>
+      </c>
+      <c r="C265" s="64">
+        <v>560</v>
+      </c>
+      <c r="D265" s="64">
+        <v>1051</v>
+      </c>
+      <c r="E265" s="54">
+        <v>1542</v>
+      </c>
+      <c r="F265" s="54">
+        <v>1952</v>
+      </c>
+      <c r="G265" s="78">
+        <v>2361</v>
+      </c>
+      <c r="H265" s="54"/>
+      <c r="I265" s="54"/>
+      <c r="J265" s="54"/>
+      <c r="K265" s="64"/>
+      <c r="L265" s="64"/>
+      <c r="M265" s="64"/>
+    </row>
+    <row r="266" spans="1:13" ht="29.4" customHeight="1">
+      <c r="A266" s="28"/>
+      <c r="B266" s="29"/>
+      <c r="C266" s="47"/>
+      <c r="D266" s="47"/>
+      <c r="E266" s="47"/>
     </row>
     <row r="267" spans="1:13">
-      <c r="A267" s="8" t="s">
-[...23 lines deleted...]
-      <c r="M267" s="67"/>
+      <c r="A267" s="17" t="s">
+        <v>59</v>
+      </c>
     </row>
     <row r="268" spans="1:13">
-      <c r="A268" s="8" t="s">
-[...764 lines deleted...]
-      <c r="A299" s="17" t="s">
+      <c r="A268" s="17" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="300" spans="1:13" ht="186.6" customHeight="1">
-      <c r="A300" s="30" t="s">
+    <row r="269" spans="1:13" ht="186.6" customHeight="1">
+      <c r="A269" s="29" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78749999999999998" right="0.39374999999999999" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/5.1.2.2$Windows_x86 LibreOffice_project/d3bf12ecb743fc0d20e0be0c58ca359301eb705f</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>