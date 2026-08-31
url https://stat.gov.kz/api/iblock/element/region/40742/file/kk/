--- v4 (2026-08-11)
+++ v5 (2026-08-31)
@@ -1,53 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="-12" windowWidth="11604" windowHeight="9684" tabRatio="795"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795" tabRatio="795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="83">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
@@ -459,51 +458,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -670,63 +669,66 @@
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -989,91 +991,91 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N269"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F269" sqref="F269"/>
+    <sheetView tabSelected="1" topLeftCell="A235" workbookViewId="0">
+      <selection activeCell="J263" sqref="J263"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="24.88671875" style="25" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="1026" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="24.85546875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.140625" style="33" customWidth="1"/>
+    <col min="4" max="4" width="9.42578125" style="33" customWidth="1"/>
+    <col min="5" max="5" width="10.28515625" style="33" customWidth="1"/>
+    <col min="6" max="6" width="9.42578125" style="33" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" style="33" customWidth="1"/>
+    <col min="8" max="8" width="10.28515625" style="33" customWidth="1"/>
+    <col min="9" max="10" width="9.28515625" style="33" customWidth="1"/>
+    <col min="11" max="11" width="8.7109375" style="33" customWidth="1"/>
+    <col min="12" max="12" width="9.85546875" style="33" customWidth="1"/>
+    <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
+    <col min="14" max="1025" width="8.7109375" style="1"/>
+    <col min="1026" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:14" s="20" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A2" s="74" t="s">
+      <c r="A2" s="78" t="s">
         <v>82</v>
       </c>
-      <c r="B2" s="74"/>
-[...10 lines deleted...]
-      <c r="M2" s="74"/>
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
     </row>
     <row r="3" spans="1:14" s="20" customFormat="1" ht="30.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="41" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="41" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="41" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="41" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="41" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="41" t="s">
@@ -1107,7056 +1109,7488 @@
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
       <c r="K4" s="31"/>
       <c r="L4" s="31"/>
       <c r="M4" s="5"/>
     </row>
     <row r="5" spans="1:14" ht="13.5" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B5" s="69">
         <v>8501</v>
       </c>
       <c r="C5" s="62">
         <v>16815</v>
       </c>
       <c r="D5" s="62">
         <v>25089</v>
       </c>
       <c r="E5" s="22">
         <v>33361</v>
       </c>
       <c r="F5" s="72">
         <v>42320</v>
       </c>
-      <c r="G5" s="75">
+      <c r="G5" s="74">
         <v>51297</v>
       </c>
-      <c r="H5" s="22"/>
+      <c r="H5" s="72">
+        <v>60490</v>
+      </c>
       <c r="I5" s="22"/>
       <c r="J5" s="22"/>
       <c r="K5" s="62"/>
       <c r="L5" s="62"/>
       <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:14" ht="13.5" customHeight="1">
       <c r="A6" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C6" s="62">
         <v>10</v>
       </c>
       <c r="D6" s="62">
         <v>20</v>
       </c>
       <c r="E6" s="22">
         <v>30</v>
       </c>
       <c r="F6" s="72">
         <v>30</v>
       </c>
-      <c r="G6" s="75">
+      <c r="G6" s="74">
         <v>30</v>
       </c>
-      <c r="H6" s="22"/>
+      <c r="H6" s="72">
+        <v>30</v>
+      </c>
       <c r="I6" s="22"/>
       <c r="J6" s="22"/>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
       <c r="M6" s="62"/>
     </row>
     <row r="7" spans="1:14" ht="13.5" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B7" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C7" s="62">
         <v>364</v>
       </c>
       <c r="D7" s="62">
         <v>727</v>
       </c>
       <c r="E7" s="22">
         <v>1091</v>
       </c>
       <c r="F7" s="72">
         <v>1477</v>
       </c>
-      <c r="G7" s="75">
+      <c r="G7" s="74">
         <v>1862</v>
       </c>
-      <c r="H7" s="22"/>
+      <c r="H7" s="72">
+        <v>2248</v>
+      </c>
       <c r="I7" s="22"/>
       <c r="J7" s="22"/>
       <c r="K7" s="62"/>
       <c r="L7" s="62"/>
       <c r="M7" s="62"/>
     </row>
     <row r="8" spans="1:14" ht="13.5" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="69">
         <v>24</v>
       </c>
       <c r="C8" s="62">
         <v>29</v>
       </c>
       <c r="D8" s="62">
         <v>34</v>
       </c>
       <c r="E8" s="22">
         <v>39</v>
       </c>
       <c r="F8" s="72">
         <v>64</v>
       </c>
-      <c r="G8" s="75">
+      <c r="G8" s="74">
         <v>88</v>
       </c>
-      <c r="H8" s="22"/>
+      <c r="H8" s="72">
+        <v>113</v>
+      </c>
       <c r="I8" s="22"/>
       <c r="J8" s="22"/>
       <c r="K8" s="62"/>
       <c r="L8" s="62"/>
       <c r="M8" s="62"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="62" t="s">
         <v>61</v>
       </c>
       <c r="D9" s="62">
         <v>1</v>
       </c>
       <c r="E9" s="22">
         <v>1</v>
       </c>
       <c r="F9" s="72">
         <v>1</v>
       </c>
-      <c r="G9" s="75">
+      <c r="G9" s="74">
         <v>1</v>
       </c>
-      <c r="H9" s="22"/>
+      <c r="H9" s="72">
+        <v>1</v>
+      </c>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="62"/>
       <c r="L9" s="62"/>
       <c r="M9" s="62"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="69">
         <v>1288</v>
       </c>
       <c r="C10" s="62">
         <v>2465</v>
       </c>
       <c r="D10" s="62">
         <v>3602</v>
       </c>
       <c r="E10" s="22">
         <v>4737</v>
       </c>
       <c r="F10" s="72">
         <v>5915</v>
       </c>
-      <c r="G10" s="75">
+      <c r="G10" s="74">
         <v>7111</v>
       </c>
-      <c r="H10" s="22"/>
+      <c r="H10" s="72">
+        <v>8523</v>
+      </c>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="62"/>
       <c r="L10" s="62"/>
       <c r="M10" s="62"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="62">
         <v>1</v>
       </c>
       <c r="D11" s="62">
         <v>1</v>
       </c>
       <c r="E11" s="22">
         <v>1</v>
       </c>
       <c r="F11" s="72">
         <v>2</v>
       </c>
-      <c r="G11" s="75">
+      <c r="G11" s="74">
         <v>2</v>
       </c>
-      <c r="H11" s="22"/>
+      <c r="H11" s="72">
+        <v>2</v>
+      </c>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="62"/>
       <c r="L11" s="62"/>
       <c r="M11" s="62"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="69">
         <v>63</v>
       </c>
       <c r="C12" s="62">
         <v>63</v>
       </c>
       <c r="D12" s="62">
         <v>63</v>
       </c>
       <c r="E12" s="22">
         <v>63</v>
       </c>
       <c r="F12" s="72">
         <v>124</v>
       </c>
-      <c r="G12" s="75">
+      <c r="G12" s="74">
         <v>186</v>
       </c>
-      <c r="H12" s="22"/>
+      <c r="H12" s="72">
+        <v>247</v>
+      </c>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="62"/>
       <c r="L12" s="62"/>
       <c r="M12" s="62"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="69">
         <v>1132</v>
       </c>
       <c r="C13" s="62">
         <v>3360</v>
       </c>
       <c r="D13" s="62">
         <v>5589</v>
       </c>
       <c r="E13" s="22">
         <v>7817</v>
       </c>
       <c r="F13" s="72">
         <v>10222</v>
       </c>
-      <c r="G13" s="75">
+      <c r="G13" s="74">
         <v>12627</v>
       </c>
-      <c r="H13" s="22"/>
+      <c r="H13" s="72">
+        <v>15032</v>
+      </c>
       <c r="I13" s="22"/>
       <c r="J13" s="22"/>
       <c r="K13" s="62"/>
       <c r="L13" s="62"/>
       <c r="M13" s="62"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="69">
         <v>5993</v>
       </c>
       <c r="C14" s="62">
         <v>10522</v>
       </c>
       <c r="D14" s="62">
         <v>15052</v>
       </c>
       <c r="E14" s="22">
         <v>19582</v>
       </c>
       <c r="F14" s="72">
         <v>24486</v>
       </c>
-      <c r="G14" s="75">
+      <c r="G14" s="74">
         <v>29390</v>
       </c>
-      <c r="H14" s="22"/>
+      <c r="H14" s="72">
+        <v>34294</v>
+      </c>
       <c r="I14" s="22"/>
       <c r="J14" s="22"/>
       <c r="K14" s="62"/>
       <c r="L14" s="62"/>
       <c r="M14" s="62"/>
     </row>
     <row r="15" spans="1:14" ht="48.6" customHeight="1">
       <c r="A15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="31"/>
       <c r="D15" s="51"/>
       <c r="E15" s="51"/>
       <c r="F15" s="51"/>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="69">
         <v>88</v>
       </c>
       <c r="C16" s="62">
         <v>93</v>
       </c>
       <c r="D16" s="62">
         <v>99</v>
       </c>
       <c r="E16" s="22">
         <v>104</v>
       </c>
       <c r="F16" s="72">
         <v>191</v>
       </c>
-      <c r="G16" s="75">
+      <c r="G16" s="74">
         <v>277</v>
       </c>
-      <c r="H16" s="22"/>
+      <c r="H16" s="72">
+        <v>363</v>
+      </c>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="62"/>
       <c r="L16" s="62"/>
       <c r="M16" s="62"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="69">
         <v>24</v>
       </c>
       <c r="C17" s="62">
         <v>29</v>
       </c>
       <c r="D17" s="62">
         <v>34</v>
       </c>
       <c r="E17" s="22">
         <v>39</v>
       </c>
       <c r="F17" s="72">
         <v>64</v>
       </c>
-      <c r="G17" s="75">
+      <c r="G17" s="74">
         <v>88</v>
       </c>
-      <c r="H17" s="22"/>
+      <c r="H17" s="72">
+        <v>113</v>
+      </c>
       <c r="I17" s="22"/>
       <c r="J17" s="22"/>
       <c r="K17" s="62"/>
       <c r="L17" s="62"/>
       <c r="M17" s="62"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="62" t="s">
         <v>61</v>
       </c>
       <c r="D18" s="62">
         <v>1</v>
       </c>
       <c r="E18" s="22">
         <v>1</v>
       </c>
       <c r="F18" s="22">
         <v>1</v>
       </c>
-      <c r="G18" s="75">
+      <c r="G18" s="74">
         <v>1</v>
       </c>
-      <c r="H18" s="22"/>
+      <c r="H18" s="72">
+        <v>1</v>
+      </c>
       <c r="I18" s="22"/>
       <c r="J18" s="22"/>
       <c r="K18" s="62"/>
       <c r="L18" s="62"/>
       <c r="M18" s="62"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B19" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="62">
         <v>1</v>
       </c>
       <c r="D19" s="62">
         <v>1</v>
       </c>
       <c r="E19" s="22">
         <v>1</v>
       </c>
       <c r="F19" s="22">
         <v>2</v>
       </c>
-      <c r="G19" s="75">
+      <c r="G19" s="74">
         <v>2</v>
       </c>
-      <c r="H19" s="22"/>
+      <c r="H19" s="72">
+        <v>2</v>
+      </c>
       <c r="I19" s="22"/>
       <c r="J19" s="22"/>
       <c r="K19" s="62"/>
       <c r="L19" s="62"/>
       <c r="M19" s="62"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="69">
         <v>63</v>
       </c>
       <c r="C20" s="62">
         <v>63</v>
       </c>
       <c r="D20" s="62">
         <v>63</v>
       </c>
       <c r="E20" s="22">
         <v>63</v>
       </c>
       <c r="F20" s="72">
         <v>124</v>
       </c>
-      <c r="G20" s="75">
+      <c r="G20" s="74">
         <v>186</v>
       </c>
-      <c r="H20" s="22"/>
+      <c r="H20" s="72">
+        <v>247</v>
+      </c>
       <c r="I20" s="22"/>
       <c r="J20" s="22"/>
       <c r="K20" s="62"/>
       <c r="L20" s="62"/>
       <c r="M20" s="62"/>
     </row>
     <row r="21" spans="1:13" ht="28.5" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="31"/>
       <c r="C21" s="22"/>
       <c r="D21" s="50"/>
       <c r="E21" s="51"/>
       <c r="F21" s="51"/>
       <c r="G21" s="31"/>
       <c r="H21" s="31"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="31"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="69">
         <v>4525</v>
       </c>
       <c r="C22" s="62">
         <v>9390</v>
       </c>
       <c r="D22" s="62">
         <v>14216</v>
       </c>
       <c r="E22" s="22">
         <v>19040</v>
       </c>
       <c r="F22" s="72">
         <v>23398</v>
       </c>
-      <c r="G22" s="75">
+      <c r="G22" s="74">
         <v>27774</v>
       </c>
-      <c r="H22" s="22"/>
+      <c r="H22" s="72">
+        <v>32367</v>
+      </c>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="62"/>
       <c r="L22" s="62"/>
       <c r="M22" s="62"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B23" s="50" t="s">
         <v>61</v>
       </c>
       <c r="C23" s="22">
         <v>364</v>
       </c>
       <c r="D23" s="62">
         <v>727</v>
       </c>
       <c r="E23" s="22">
         <v>1091</v>
       </c>
       <c r="F23" s="72">
         <v>1477</v>
       </c>
-      <c r="G23" s="75">
+      <c r="G23" s="74">
         <v>1862</v>
       </c>
-      <c r="H23" s="22"/>
+      <c r="H23" s="72">
+        <v>2248</v>
+      </c>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="62"/>
       <c r="L23" s="62"/>
       <c r="M23" s="62"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="69">
         <v>382</v>
       </c>
       <c r="C24" s="62">
         <v>799</v>
       </c>
       <c r="D24" s="62">
         <v>1176</v>
       </c>
       <c r="E24" s="22">
         <v>1552</v>
       </c>
       <c r="F24" s="72">
         <v>1821</v>
       </c>
-      <c r="G24" s="75">
+      <c r="G24" s="74">
         <v>2108</v>
       </c>
-      <c r="H24" s="22"/>
+      <c r="H24" s="72">
+        <v>2612</v>
+      </c>
       <c r="I24" s="22"/>
       <c r="J24" s="22"/>
       <c r="K24" s="62"/>
       <c r="L24" s="62"/>
       <c r="M24" s="62"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="69">
         <v>77</v>
       </c>
       <c r="C25" s="62">
         <v>1057</v>
       </c>
       <c r="D25" s="62">
         <v>2036</v>
       </c>
       <c r="E25" s="22">
         <v>3015</v>
       </c>
       <c r="F25" s="72">
         <v>4017</v>
       </c>
-      <c r="G25" s="75">
+      <c r="G25" s="74">
         <v>5018</v>
       </c>
-      <c r="H25" s="22"/>
+      <c r="H25" s="72">
+        <v>6019</v>
+      </c>
       <c r="I25" s="22"/>
       <c r="J25" s="22"/>
       <c r="K25" s="62"/>
       <c r="L25" s="62"/>
       <c r="M25" s="62"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="69">
         <v>4066</v>
       </c>
       <c r="C26" s="62">
         <v>7171</v>
       </c>
       <c r="D26" s="62">
         <v>10276</v>
       </c>
       <c r="E26" s="22">
         <v>13382</v>
       </c>
       <c r="F26" s="72">
         <v>16084</v>
       </c>
-      <c r="G26" s="75">
+      <c r="G26" s="74">
         <v>18786</v>
       </c>
-      <c r="H26" s="22"/>
+      <c r="H26" s="72">
+        <v>21488</v>
+      </c>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="62"/>
       <c r="L26" s="62"/>
       <c r="M26" s="62"/>
     </row>
     <row r="27" spans="1:13" ht="30" customHeight="1">
       <c r="A27" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="31"/>
       <c r="D27" s="51"/>
       <c r="E27" s="51"/>
       <c r="F27" s="31"/>
       <c r="G27" s="31"/>
       <c r="H27" s="31"/>
       <c r="I27" s="31"/>
       <c r="J27" s="50"/>
       <c r="K27" s="31"/>
       <c r="L27" s="31"/>
       <c r="M27" s="31"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B28" s="69">
         <v>3180</v>
       </c>
       <c r="C28" s="62">
         <v>5882</v>
       </c>
       <c r="D28" s="62">
         <v>8585</v>
       </c>
       <c r="E28" s="22">
         <v>11287</v>
       </c>
       <c r="F28" s="72">
         <v>15178</v>
       </c>
-      <c r="G28" s="75">
+      <c r="G28" s="74">
         <v>19068</v>
       </c>
-      <c r="H28" s="22"/>
+      <c r="H28" s="72">
+        <v>22959</v>
+      </c>
       <c r="I28" s="22"/>
       <c r="J28" s="22"/>
       <c r="K28" s="62"/>
       <c r="L28" s="62"/>
       <c r="M28" s="62"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B29" s="69">
         <v>776</v>
       </c>
       <c r="C29" s="62">
         <v>1324</v>
       </c>
       <c r="D29" s="62">
         <v>1872</v>
       </c>
       <c r="E29" s="22">
         <v>2419</v>
       </c>
       <c r="F29" s="72">
         <v>3257</v>
       </c>
-      <c r="G29" s="75">
+      <c r="G29" s="74">
         <v>4094</v>
       </c>
-      <c r="H29" s="22"/>
+      <c r="H29" s="72">
+        <v>4931</v>
+      </c>
       <c r="I29" s="22"/>
       <c r="J29" s="22"/>
       <c r="K29" s="62"/>
       <c r="L29" s="62"/>
       <c r="M29" s="62"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B30" s="69">
         <v>1055</v>
       </c>
       <c r="C30" s="62">
         <v>2304</v>
       </c>
       <c r="D30" s="62">
         <v>3553</v>
       </c>
       <c r="E30" s="22">
         <v>4802</v>
       </c>
       <c r="F30" s="72">
         <v>6205</v>
       </c>
-      <c r="G30" s="75">
+      <c r="G30" s="74">
         <v>7609</v>
       </c>
-      <c r="H30" s="22"/>
+      <c r="H30" s="72">
+        <v>9013</v>
+      </c>
       <c r="I30" s="22"/>
       <c r="J30" s="22"/>
       <c r="K30" s="62"/>
       <c r="L30" s="62"/>
       <c r="M30" s="62"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="69">
         <v>1349</v>
       </c>
       <c r="C31" s="62">
         <v>2255</v>
       </c>
       <c r="D31" s="62">
         <v>3160</v>
       </c>
       <c r="E31" s="22">
         <v>4066</v>
       </c>
       <c r="F31" s="72">
         <v>5716</v>
       </c>
-      <c r="G31" s="75">
+      <c r="G31" s="74">
         <v>7365</v>
       </c>
-      <c r="H31" s="22"/>
+      <c r="H31" s="72">
+        <v>9015</v>
+      </c>
       <c r="I31" s="22"/>
       <c r="J31" s="22"/>
       <c r="K31" s="62"/>
       <c r="L31" s="62"/>
       <c r="M31" s="62"/>
     </row>
-    <row r="32" spans="1:13" ht="49.8" customHeight="1">
+    <row r="32" spans="1:13" ht="49.9" customHeight="1">
       <c r="A32" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="31"/>
       <c r="D32" s="51"/>
       <c r="E32" s="51"/>
       <c r="F32" s="31"/>
       <c r="G32" s="31"/>
       <c r="H32" s="31"/>
       <c r="I32" s="31"/>
       <c r="J32" s="31"/>
       <c r="K32" s="31"/>
       <c r="L32" s="31"/>
       <c r="M32" s="31"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="69">
         <v>284</v>
       </c>
       <c r="C33" s="62">
         <v>735</v>
       </c>
       <c r="D33" s="62">
         <v>1197</v>
       </c>
       <c r="E33" s="22">
         <v>1669</v>
       </c>
       <c r="F33" s="72">
         <v>2109</v>
       </c>
-      <c r="G33" s="75">
+      <c r="G33" s="74">
         <v>2564</v>
       </c>
-      <c r="H33" s="22"/>
+      <c r="H33" s="72">
+        <v>3052</v>
+      </c>
       <c r="I33" s="22"/>
       <c r="J33" s="22"/>
       <c r="K33" s="62"/>
       <c r="L33" s="62"/>
       <c r="M33" s="62"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="31">
         <v>103</v>
       </c>
       <c r="C34" s="62">
         <v>209</v>
       </c>
       <c r="D34" s="62">
         <v>322</v>
       </c>
       <c r="E34" s="22">
         <v>447</v>
       </c>
       <c r="F34" s="72">
         <v>578</v>
       </c>
-      <c r="G34" s="75">
+      <c r="G34" s="74">
         <v>726</v>
       </c>
-      <c r="H34" s="22"/>
+      <c r="H34" s="72">
+        <v>906</v>
+      </c>
       <c r="I34" s="22"/>
       <c r="J34" s="22"/>
       <c r="K34" s="62"/>
       <c r="L34" s="62"/>
       <c r="M34" s="62"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B35" s="69">
         <v>16</v>
       </c>
       <c r="C35" s="62">
         <v>51</v>
       </c>
       <c r="D35" s="62">
         <v>85</v>
       </c>
       <c r="E35" s="22">
         <v>119</v>
       </c>
       <c r="F35" s="72">
         <v>149</v>
       </c>
-      <c r="G35" s="75">
+      <c r="G35" s="74">
         <v>179</v>
       </c>
-      <c r="H35" s="22"/>
+      <c r="H35" s="72">
+        <v>211</v>
+      </c>
       <c r="I35" s="22"/>
       <c r="J35" s="22"/>
       <c r="K35" s="62"/>
       <c r="L35" s="62"/>
       <c r="M35" s="62"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B36" s="69">
         <v>3</v>
       </c>
       <c r="C36" s="62">
         <v>13</v>
       </c>
       <c r="D36" s="62">
         <v>27</v>
       </c>
       <c r="E36" s="22">
         <v>40</v>
       </c>
       <c r="F36" s="72">
         <v>51</v>
       </c>
-      <c r="G36" s="75">
+      <c r="G36" s="74">
         <v>60</v>
       </c>
-      <c r="H36" s="22"/>
+      <c r="H36" s="72">
+        <v>70</v>
+      </c>
       <c r="I36" s="22"/>
       <c r="J36" s="22"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B37" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="62">
         <v>65</v>
       </c>
       <c r="D37" s="62">
         <v>131</v>
       </c>
       <c r="E37" s="22">
         <v>196</v>
       </c>
       <c r="F37" s="72">
         <v>293</v>
       </c>
-      <c r="G37" s="75">
+      <c r="G37" s="74">
         <v>390</v>
       </c>
-      <c r="H37" s="18"/>
+      <c r="H37" s="72">
+        <v>487</v>
+      </c>
       <c r="I37" s="22"/>
       <c r="J37" s="22"/>
       <c r="K37" s="62"/>
       <c r="L37" s="62"/>
       <c r="M37" s="62"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B38" s="69">
         <v>162</v>
       </c>
       <c r="C38" s="62">
         <v>397</v>
       </c>
       <c r="D38" s="62">
         <v>632</v>
       </c>
       <c r="E38" s="22">
         <v>867</v>
       </c>
       <c r="F38" s="72">
         <v>1037</v>
       </c>
-      <c r="G38" s="75">
+      <c r="G38" s="74">
         <v>1208</v>
       </c>
-      <c r="H38" s="22"/>
+      <c r="H38" s="72">
+        <v>1379</v>
+      </c>
       <c r="I38" s="22"/>
       <c r="J38" s="22"/>
       <c r="K38" s="62"/>
       <c r="L38" s="62"/>
       <c r="M38" s="62"/>
     </row>
     <row r="39" spans="1:13" ht="45" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="31"/>
       <c r="D39" s="51"/>
       <c r="E39" s="50"/>
       <c r="F39" s="31"/>
       <c r="G39" s="31"/>
       <c r="H39" s="31"/>
       <c r="I39" s="31"/>
       <c r="J39" s="50"/>
       <c r="K39" s="31"/>
       <c r="L39" s="31"/>
       <c r="M39" s="5"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B40" s="69">
         <v>62</v>
       </c>
       <c r="C40" s="62">
         <v>156</v>
       </c>
       <c r="D40" s="62">
         <v>225</v>
       </c>
       <c r="E40" s="22">
         <v>292</v>
       </c>
       <c r="F40" s="72">
         <v>313</v>
       </c>
-      <c r="G40" s="75">
+      <c r="G40" s="74">
         <v>335</v>
       </c>
-      <c r="H40" s="22"/>
+      <c r="H40" s="72">
+        <v>353</v>
+      </c>
       <c r="I40" s="22"/>
       <c r="J40" s="22"/>
       <c r="K40" s="62"/>
       <c r="L40" s="62"/>
       <c r="M40" s="62"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="69">
         <v>58</v>
       </c>
       <c r="C41" s="62">
         <v>84</v>
       </c>
       <c r="D41" s="62">
         <v>86</v>
       </c>
       <c r="E41" s="22">
         <v>86</v>
       </c>
       <c r="F41" s="72">
         <v>106</v>
       </c>
-      <c r="G41" s="75">
+      <c r="G41" s="74">
         <v>128</v>
       </c>
-      <c r="H41" s="22"/>
+      <c r="H41" s="72">
+        <v>146</v>
+      </c>
       <c r="I41" s="22"/>
       <c r="J41" s="22"/>
       <c r="K41" s="62"/>
       <c r="L41" s="62"/>
       <c r="M41" s="62"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B42" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C42" s="62">
         <v>67</v>
       </c>
       <c r="D42" s="62">
         <v>133</v>
       </c>
       <c r="E42" s="22">
         <v>200</v>
       </c>
       <c r="F42" s="22">
         <v>200</v>
       </c>
-      <c r="G42" s="75">
+      <c r="G42" s="74">
         <v>200</v>
       </c>
-      <c r="H42" s="22"/>
+      <c r="H42" s="72">
+        <v>200</v>
+      </c>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="62"/>
       <c r="L42" s="62"/>
       <c r="M42" s="62"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B43" s="69">
         <v>4</v>
       </c>
       <c r="C43" s="22">
         <v>5</v>
       </c>
       <c r="D43" s="62">
         <v>6</v>
       </c>
       <c r="E43" s="22">
         <v>6</v>
       </c>
       <c r="F43" s="22">
         <v>7</v>
       </c>
-      <c r="G43" s="75">
+      <c r="G43" s="74">
         <v>7</v>
       </c>
-      <c r="H43" s="22"/>
+      <c r="H43" s="72">
+        <v>7</v>
+      </c>
       <c r="I43" s="22"/>
       <c r="J43" s="22"/>
       <c r="K43" s="62"/>
       <c r="L43" s="62"/>
       <c r="M43" s="62"/>
     </row>
     <row r="44" spans="1:13" s="11" customFormat="1" ht="30" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="31"/>
       <c r="D44" s="53"/>
       <c r="E44" s="50"/>
       <c r="F44" s="31"/>
       <c r="G44" s="31"/>
       <c r="H44" s="31"/>
       <c r="I44" s="31"/>
       <c r="J44" s="31"/>
       <c r="K44" s="31"/>
       <c r="L44" s="31"/>
       <c r="M44" s="31"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B45" s="70">
         <v>1638.1</v>
       </c>
       <c r="C45" s="63">
         <v>3699.9</v>
       </c>
       <c r="D45" s="63">
         <v>5292.5</v>
       </c>
       <c r="E45" s="24">
         <v>7051</v>
       </c>
       <c r="F45" s="73">
         <v>9073.7999999999993</v>
       </c>
-      <c r="G45" s="76">
+      <c r="G45" s="75">
         <v>11227.7</v>
       </c>
-      <c r="H45" s="24"/>
+      <c r="H45" s="73">
+        <v>13246.7</v>
+      </c>
       <c r="I45" s="24"/>
       <c r="J45" s="24"/>
       <c r="K45" s="63"/>
       <c r="L45" s="63"/>
       <c r="M45" s="63"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B46" s="70" t="s">
         <v>61</v>
       </c>
       <c r="C46" s="63">
         <v>30</v>
       </c>
       <c r="D46" s="63">
         <v>42</v>
       </c>
       <c r="E46" s="24">
         <v>45</v>
       </c>
       <c r="F46" s="24">
         <v>38</v>
       </c>
-      <c r="G46" s="76">
+      <c r="G46" s="75">
         <v>75</v>
       </c>
-      <c r="H46" s="24"/>
+      <c r="H46" s="73">
+        <v>80</v>
+      </c>
       <c r="I46" s="24"/>
       <c r="J46" s="24"/>
       <c r="K46" s="63"/>
       <c r="L46" s="63"/>
       <c r="M46" s="67"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B47" s="70">
         <v>3</v>
       </c>
       <c r="C47" s="63">
         <v>5</v>
       </c>
       <c r="D47" s="63">
         <v>7</v>
       </c>
       <c r="E47" s="24">
         <v>9</v>
       </c>
       <c r="F47" s="73">
         <v>10.7</v>
       </c>
-      <c r="G47" s="76">
+      <c r="G47" s="75">
         <v>12.3</v>
       </c>
-      <c r="H47" s="24"/>
+      <c r="H47" s="73">
+        <v>14</v>
+      </c>
       <c r="I47" s="24"/>
       <c r="J47" s="24"/>
       <c r="K47" s="63"/>
       <c r="L47" s="63"/>
       <c r="M47" s="67"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B48" s="70">
         <v>464.4</v>
       </c>
       <c r="C48" s="63">
         <v>1129.2</v>
       </c>
       <c r="D48" s="63">
         <v>1504.8</v>
       </c>
       <c r="E48" s="24">
         <v>1751.3</v>
       </c>
       <c r="F48" s="73">
         <v>2077.8000000000002</v>
       </c>
-      <c r="G48" s="76">
+      <c r="G48" s="75">
         <v>2478.4</v>
       </c>
-      <c r="H48" s="24"/>
+      <c r="H48" s="73">
+        <v>3073</v>
+      </c>
       <c r="I48" s="24"/>
       <c r="J48" s="24"/>
       <c r="K48" s="63"/>
       <c r="L48" s="63"/>
       <c r="M48" s="67"/>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B49" s="70">
         <v>35.700000000000003</v>
       </c>
       <c r="C49" s="63">
         <v>64.7</v>
       </c>
       <c r="D49" s="63">
         <v>93.7</v>
       </c>
       <c r="E49" s="24">
         <v>122.7</v>
       </c>
       <c r="F49" s="73">
         <v>151.30000000000001</v>
       </c>
-      <c r="G49" s="76">
+      <c r="G49" s="75">
         <v>180</v>
       </c>
-      <c r="H49" s="24"/>
+      <c r="H49" s="73">
+        <v>208.7</v>
+      </c>
       <c r="I49" s="24"/>
       <c r="J49" s="24"/>
       <c r="K49" s="63"/>
       <c r="L49" s="63"/>
       <c r="M49" s="67"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B50" s="70">
         <v>1135</v>
       </c>
       <c r="C50" s="63">
         <v>2471</v>
       </c>
       <c r="D50" s="63">
         <v>3645</v>
       </c>
       <c r="E50" s="24">
         <v>5123</v>
       </c>
       <c r="F50" s="73">
         <v>6782</v>
       </c>
-      <c r="G50" s="76">
+      <c r="G50" s="75">
         <v>8482</v>
       </c>
-      <c r="H50" s="24"/>
+      <c r="H50" s="73">
+        <v>9871</v>
+      </c>
       <c r="I50" s="24"/>
       <c r="J50" s="24"/>
       <c r="K50" s="63"/>
       <c r="L50" s="63"/>
       <c r="M50" s="67"/>
     </row>
     <row r="51" spans="1:13" s="11" customFormat="1" ht="30" customHeight="1">
       <c r="A51" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="31"/>
       <c r="D51" s="51"/>
       <c r="E51" s="50"/>
       <c r="F51" s="31"/>
       <c r="G51" s="31"/>
       <c r="H51" s="31"/>
       <c r="I51" s="31"/>
       <c r="J51" s="31"/>
       <c r="K51" s="31"/>
       <c r="L51" s="31"/>
       <c r="M51" s="31"/>
     </row>
     <row r="52" spans="1:13" s="11" customFormat="1">
       <c r="A52" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B52" s="69">
         <v>1877</v>
       </c>
       <c r="C52" s="62">
         <v>3809</v>
       </c>
       <c r="D52" s="62">
         <v>6155</v>
       </c>
       <c r="E52" s="22">
         <v>8496</v>
       </c>
       <c r="F52" s="72">
         <v>11415</v>
       </c>
-      <c r="G52" s="75">
+      <c r="G52" s="74">
         <v>13451</v>
       </c>
-      <c r="H52" s="22"/>
+      <c r="H52" s="72">
+        <v>13645</v>
+      </c>
       <c r="I52" s="22"/>
       <c r="J52" s="22"/>
       <c r="K52" s="22"/>
       <c r="L52" s="22"/>
       <c r="M52" s="62"/>
     </row>
     <row r="53" spans="1:13" s="11" customFormat="1">
       <c r="A53" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B53" s="69">
         <v>1877</v>
       </c>
       <c r="C53" s="62">
         <v>3809</v>
       </c>
       <c r="D53" s="62">
         <v>6155</v>
       </c>
       <c r="E53" s="22">
         <v>8496</v>
       </c>
       <c r="F53" s="72">
         <v>11415</v>
       </c>
-      <c r="G53" s="75">
+      <c r="G53" s="74">
         <v>13451</v>
       </c>
-      <c r="H53" s="22"/>
+      <c r="H53" s="72">
+        <v>13645</v>
+      </c>
       <c r="I53" s="22"/>
       <c r="J53" s="22"/>
       <c r="K53" s="22"/>
       <c r="L53" s="22"/>
       <c r="M53" s="62"/>
     </row>
-    <row r="54" spans="1:13" s="11" customFormat="1" ht="29.4" customHeight="1">
+    <row r="54" spans="1:13" s="11" customFormat="1" ht="29.45" customHeight="1">
       <c r="A54" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="31"/>
       <c r="D54" s="51"/>
       <c r="E54" s="50"/>
       <c r="F54" s="31"/>
       <c r="G54" s="50"/>
       <c r="H54" s="31"/>
       <c r="I54" s="31"/>
       <c r="J54" s="31"/>
       <c r="K54" s="31"/>
       <c r="L54" s="31"/>
       <c r="M54" s="5"/>
     </row>
-    <row r="55" spans="1:13" s="11" customFormat="1" ht="14.4" customHeight="1">
+    <row r="55" spans="1:13" s="11" customFormat="1" ht="14.45" customHeight="1">
       <c r="A55" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B55" s="69">
         <v>9619</v>
       </c>
       <c r="C55" s="62">
         <v>17772</v>
       </c>
       <c r="D55" s="62">
         <v>25598</v>
       </c>
       <c r="E55" s="22">
         <v>34310</v>
       </c>
       <c r="F55" s="72">
         <v>41038</v>
       </c>
-      <c r="G55" s="75">
+      <c r="G55" s="74">
         <v>48988</v>
       </c>
-      <c r="H55" s="22"/>
+      <c r="H55" s="72">
+        <v>56371</v>
+      </c>
       <c r="I55" s="22"/>
       <c r="J55" s="22"/>
       <c r="K55" s="62"/>
       <c r="L55" s="62"/>
       <c r="M55" s="62"/>
     </row>
     <row r="56" spans="1:13" s="11" customFormat="1">
       <c r="A56" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B56" s="69">
         <v>5006</v>
       </c>
       <c r="C56" s="62">
         <v>9122</v>
       </c>
       <c r="D56" s="62">
         <v>13515</v>
       </c>
       <c r="E56" s="22">
         <v>17783</v>
       </c>
       <c r="F56" s="72">
         <v>21088</v>
       </c>
-      <c r="G56" s="75">
+      <c r="G56" s="74">
         <v>24651</v>
       </c>
-      <c r="H56" s="22"/>
+      <c r="H56" s="72">
+        <v>28249</v>
+      </c>
       <c r="I56" s="22"/>
       <c r="J56" s="22"/>
       <c r="K56" s="62"/>
       <c r="L56" s="62"/>
       <c r="M56" s="62"/>
     </row>
     <row r="57" spans="1:13" s="11" customFormat="1">
       <c r="A57" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B57" s="31">
         <v>1</v>
       </c>
       <c r="C57" s="62">
         <v>1</v>
       </c>
       <c r="D57" s="62">
         <v>2</v>
       </c>
       <c r="E57" s="22">
         <v>2</v>
       </c>
       <c r="F57" s="72">
         <v>3</v>
       </c>
-      <c r="G57" s="75">
+      <c r="G57" s="74">
         <v>3</v>
       </c>
-      <c r="H57" s="22"/>
+      <c r="H57" s="72">
+        <v>3</v>
+      </c>
       <c r="I57" s="22"/>
       <c r="J57" s="22"/>
       <c r="K57" s="62"/>
       <c r="L57" s="62"/>
       <c r="M57" s="62"/>
     </row>
     <row r="58" spans="1:13" s="11" customFormat="1">
       <c r="A58" s="8" t="s">
         <v>74</v>
       </c>
       <c r="B58" s="69">
         <v>7</v>
       </c>
       <c r="C58" s="62">
         <v>57</v>
       </c>
       <c r="D58" s="62">
         <v>107</v>
       </c>
       <c r="E58" s="22">
         <v>157</v>
       </c>
       <c r="F58" s="72">
         <v>202</v>
       </c>
-      <c r="G58" s="75">
+      <c r="G58" s="74">
         <v>246</v>
       </c>
-      <c r="H58" s="22"/>
+      <c r="H58" s="72">
+        <v>293</v>
+      </c>
       <c r="I58" s="22"/>
       <c r="J58" s="22"/>
       <c r="K58" s="62"/>
       <c r="L58" s="62"/>
       <c r="M58" s="62"/>
     </row>
     <row r="59" spans="1:13" s="11" customFormat="1">
       <c r="A59" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B59" s="69">
         <v>11</v>
       </c>
       <c r="C59" s="62">
         <v>23</v>
       </c>
       <c r="D59" s="62">
         <v>32</v>
       </c>
       <c r="E59" s="22">
         <v>41</v>
       </c>
       <c r="F59" s="72">
         <v>51</v>
       </c>
-      <c r="G59" s="75">
+      <c r="G59" s="74">
         <v>59</v>
       </c>
-      <c r="H59" s="22"/>
+      <c r="H59" s="72">
+        <v>66</v>
+      </c>
       <c r="I59" s="22"/>
       <c r="J59" s="22"/>
       <c r="K59" s="62"/>
       <c r="L59" s="62"/>
       <c r="M59" s="62"/>
     </row>
     <row r="60" spans="1:13" s="11" customFormat="1">
       <c r="A60" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B60" s="69">
         <v>187</v>
       </c>
       <c r="C60" s="62">
         <v>377</v>
       </c>
       <c r="D60" s="62">
         <v>576</v>
       </c>
       <c r="E60" s="22">
         <v>760</v>
       </c>
       <c r="F60" s="72">
         <v>940</v>
       </c>
-      <c r="G60" s="75">
+      <c r="G60" s="74">
         <v>1117</v>
       </c>
-      <c r="H60" s="22"/>
+      <c r="H60" s="72">
+        <v>1293</v>
+      </c>
       <c r="I60" s="22"/>
       <c r="J60" s="22"/>
       <c r="K60" s="62"/>
       <c r="L60" s="62"/>
       <c r="M60" s="62"/>
     </row>
     <row r="61" spans="1:13" s="11" customFormat="1">
       <c r="A61" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B61" s="69">
         <v>4407</v>
       </c>
       <c r="C61" s="62">
         <v>8192</v>
       </c>
       <c r="D61" s="62">
         <v>11367</v>
       </c>
       <c r="E61" s="22">
         <v>15567</v>
       </c>
       <c r="F61" s="72">
         <v>18755</v>
       </c>
-      <c r="G61" s="75">
+      <c r="G61" s="74">
         <v>22912</v>
       </c>
-      <c r="H61" s="22"/>
+      <c r="H61" s="72">
+        <v>26467</v>
+      </c>
       <c r="I61" s="22"/>
       <c r="J61" s="22"/>
       <c r="K61" s="62"/>
       <c r="L61" s="62"/>
       <c r="M61" s="62"/>
     </row>
     <row r="62" spans="1:13" s="11" customFormat="1" ht="27.6" customHeight="1">
       <c r="A62" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="5"/>
       <c r="C62" s="31"/>
       <c r="D62" s="51"/>
       <c r="E62" s="50"/>
       <c r="F62" s="31"/>
       <c r="G62" s="31"/>
       <c r="H62" s="31"/>
       <c r="I62" s="31"/>
       <c r="J62" s="31"/>
       <c r="K62" s="31"/>
       <c r="L62" s="31"/>
       <c r="M62" s="31"/>
     </row>
     <row r="63" spans="1:13" s="11" customFormat="1">
       <c r="A63" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B63" s="69">
         <v>290</v>
       </c>
       <c r="C63" s="62">
         <v>581</v>
       </c>
       <c r="D63" s="62">
         <v>897</v>
       </c>
       <c r="E63" s="22">
         <v>1207</v>
       </c>
       <c r="F63" s="72">
         <v>1417</v>
       </c>
-      <c r="G63" s="75">
+      <c r="G63" s="74">
         <v>1649</v>
       </c>
-      <c r="H63" s="22"/>
+      <c r="H63" s="72">
+        <v>1832</v>
+      </c>
       <c r="I63" s="22"/>
       <c r="J63" s="22"/>
       <c r="K63" s="62"/>
       <c r="L63" s="62"/>
       <c r="M63" s="62"/>
     </row>
     <row r="64" spans="1:13" s="11" customFormat="1">
       <c r="A64" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B64" s="69">
         <v>130</v>
       </c>
       <c r="C64" s="62">
         <v>249</v>
       </c>
       <c r="D64" s="62">
         <v>378</v>
       </c>
       <c r="E64" s="22">
         <v>513</v>
       </c>
       <c r="F64" s="72">
         <v>584</v>
       </c>
-      <c r="G64" s="75">
+      <c r="G64" s="74">
         <v>679</v>
       </c>
-      <c r="H64" s="22"/>
+      <c r="H64" s="72">
+        <v>764</v>
+      </c>
       <c r="I64" s="22"/>
       <c r="J64" s="22"/>
       <c r="K64" s="62"/>
       <c r="L64" s="62"/>
       <c r="M64" s="62"/>
     </row>
     <row r="65" spans="1:13" s="11" customFormat="1">
       <c r="A65" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B65" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C65" s="62">
         <v>5</v>
       </c>
       <c r="D65" s="62">
         <v>10</v>
       </c>
       <c r="E65" s="22">
         <v>15</v>
       </c>
       <c r="F65" s="72">
         <v>22</v>
       </c>
-      <c r="G65" s="75">
+      <c r="G65" s="74">
         <v>30</v>
       </c>
-      <c r="H65" s="18"/>
+      <c r="H65" s="72">
+        <v>41</v>
+      </c>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="62"/>
       <c r="L65" s="62"/>
       <c r="M65" s="62"/>
     </row>
     <row r="66" spans="1:13" s="11" customFormat="1">
       <c r="A66" s="16" t="s">
         <v>66</v>
       </c>
       <c r="B66" s="69">
         <v>3</v>
       </c>
       <c r="C66" s="62">
         <v>4</v>
       </c>
       <c r="D66" s="62">
         <v>4</v>
       </c>
       <c r="E66" s="22">
         <v>4</v>
       </c>
       <c r="F66" s="72">
         <v>4</v>
       </c>
-      <c r="G66" s="75">
+      <c r="G66" s="74">
         <v>4</v>
       </c>
-      <c r="H66" s="22"/>
+      <c r="H66" s="72">
+        <v>4</v>
+      </c>
       <c r="I66" s="22"/>
       <c r="J66" s="22"/>
       <c r="K66" s="62"/>
       <c r="L66" s="62"/>
       <c r="M66" s="62"/>
     </row>
     <row r="67" spans="1:13" s="11" customFormat="1">
       <c r="A67" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B67" s="69">
         <v>152</v>
       </c>
       <c r="C67" s="62">
         <v>315</v>
       </c>
       <c r="D67" s="62">
         <v>490</v>
       </c>
       <c r="E67" s="22">
         <v>655</v>
       </c>
       <c r="F67" s="72">
         <v>781</v>
       </c>
-      <c r="G67" s="75">
+      <c r="G67" s="74">
         <v>910</v>
       </c>
-      <c r="H67" s="22"/>
+      <c r="H67" s="72">
+        <v>993</v>
+      </c>
       <c r="I67" s="22"/>
       <c r="J67" s="22"/>
       <c r="K67" s="62"/>
       <c r="L67" s="62"/>
       <c r="M67" s="62"/>
     </row>
     <row r="68" spans="1:13" s="11" customFormat="1">
       <c r="A68" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B68" s="69">
         <v>5</v>
       </c>
       <c r="C68" s="62">
         <v>8</v>
       </c>
       <c r="D68" s="62">
         <v>15</v>
       </c>
       <c r="E68" s="22">
         <v>20</v>
       </c>
       <c r="F68" s="72">
         <v>25</v>
       </c>
-      <c r="G68" s="75">
+      <c r="G68" s="74">
         <v>27</v>
       </c>
-      <c r="H68" s="22"/>
+      <c r="H68" s="72">
+        <v>30</v>
+      </c>
       <c r="I68" s="22"/>
       <c r="J68" s="22"/>
       <c r="K68" s="62"/>
       <c r="L68" s="62"/>
       <c r="M68" s="62"/>
     </row>
     <row r="69" spans="1:13" s="11" customFormat="1">
       <c r="A69" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="31"/>
       <c r="D69" s="51"/>
       <c r="E69" s="51"/>
       <c r="F69" s="38"/>
       <c r="G69" s="39"/>
       <c r="H69" s="31"/>
       <c r="I69" s="31"/>
       <c r="J69" s="45"/>
       <c r="K69" s="62"/>
       <c r="L69" s="31"/>
       <c r="M69" s="38"/>
     </row>
     <row r="70" spans="1:13" s="11" customFormat="1">
       <c r="A70" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B70" s="69">
         <v>703</v>
       </c>
       <c r="C70" s="62">
         <v>1450</v>
       </c>
       <c r="D70" s="62">
         <v>2264</v>
       </c>
       <c r="E70" s="22">
         <v>3094</v>
       </c>
       <c r="F70" s="72">
         <v>3873</v>
       </c>
-      <c r="G70" s="75">
+      <c r="G70" s="74">
         <v>4612</v>
       </c>
-      <c r="H70" s="22"/>
+      <c r="H70" s="72">
+        <v>5346</v>
+      </c>
       <c r="I70" s="22"/>
       <c r="J70" s="22"/>
       <c r="K70" s="62"/>
       <c r="L70" s="62"/>
       <c r="M70" s="62"/>
     </row>
     <row r="71" spans="1:13" s="11" customFormat="1">
       <c r="A71" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B71" s="69">
         <v>530</v>
       </c>
       <c r="C71" s="62">
         <v>1061</v>
       </c>
       <c r="D71" s="62">
         <v>1650</v>
       </c>
       <c r="E71" s="22">
         <v>2243</v>
       </c>
       <c r="F71" s="72">
         <v>2829</v>
       </c>
-      <c r="G71" s="75">
+      <c r="G71" s="74">
         <v>3363</v>
       </c>
-      <c r="H71" s="22"/>
+      <c r="H71" s="72">
+        <v>3908</v>
+      </c>
       <c r="I71" s="22"/>
       <c r="J71" s="22"/>
       <c r="K71" s="62"/>
       <c r="L71" s="62"/>
       <c r="M71" s="62"/>
     </row>
     <row r="72" spans="1:13" s="11" customFormat="1">
       <c r="A72" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B72" s="69">
         <v>5</v>
       </c>
       <c r="C72" s="62">
         <v>5</v>
       </c>
       <c r="D72" s="62">
         <v>5</v>
       </c>
       <c r="E72" s="22">
         <v>5</v>
       </c>
       <c r="F72" s="72">
         <v>10</v>
       </c>
-      <c r="G72" s="75">
+      <c r="G72" s="74">
         <v>15</v>
       </c>
-      <c r="H72" s="22"/>
+      <c r="H72" s="72">
+        <v>20</v>
+      </c>
       <c r="I72" s="22"/>
       <c r="J72" s="22"/>
       <c r="K72" s="62"/>
       <c r="L72" s="62"/>
       <c r="M72" s="62"/>
     </row>
     <row r="73" spans="1:13" s="11" customFormat="1">
       <c r="A73" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="69">
         <v>3</v>
       </c>
       <c r="C73" s="62">
         <v>17</v>
       </c>
       <c r="D73" s="62">
         <v>31</v>
       </c>
       <c r="E73" s="22">
         <v>45</v>
       </c>
       <c r="F73" s="72">
         <v>54</v>
       </c>
-      <c r="G73" s="75">
+      <c r="G73" s="74">
         <v>63</v>
       </c>
-      <c r="H73" s="22"/>
+      <c r="H73" s="72">
+        <v>71</v>
+      </c>
       <c r="I73" s="22"/>
       <c r="J73" s="22"/>
       <c r="K73" s="62"/>
       <c r="L73" s="62"/>
       <c r="M73" s="62"/>
     </row>
     <row r="74" spans="1:13" s="11" customFormat="1">
       <c r="A74" s="16" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="69">
         <v>5</v>
       </c>
       <c r="C74" s="62">
         <v>10</v>
       </c>
       <c r="D74" s="62">
         <v>13</v>
       </c>
       <c r="E74" s="22">
         <v>18</v>
       </c>
       <c r="F74" s="72">
         <v>23</v>
       </c>
-      <c r="G74" s="75">
+      <c r="G74" s="74">
         <v>27</v>
       </c>
-      <c r="H74" s="22"/>
+      <c r="H74" s="72">
+        <v>37</v>
+      </c>
       <c r="I74" s="22"/>
       <c r="J74" s="22"/>
       <c r="K74" s="62"/>
       <c r="L74" s="62"/>
       <c r="M74" s="62"/>
     </row>
     <row r="75" spans="1:13" s="11" customFormat="1">
       <c r="A75" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="69">
         <v>142</v>
       </c>
       <c r="C75" s="62">
         <v>327</v>
       </c>
       <c r="D75" s="62">
         <v>516</v>
       </c>
       <c r="E75" s="22">
         <v>721</v>
       </c>
       <c r="F75" s="72">
         <v>889</v>
       </c>
-      <c r="G75" s="75">
+      <c r="G75" s="74">
         <v>1064</v>
       </c>
-      <c r="H75" s="22"/>
+      <c r="H75" s="72">
+        <v>1217</v>
+      </c>
       <c r="I75" s="22"/>
       <c r="J75" s="22"/>
       <c r="K75" s="62"/>
       <c r="L75" s="62"/>
       <c r="M75" s="62"/>
     </row>
     <row r="76" spans="1:13" s="11" customFormat="1">
       <c r="A76" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B76" s="69">
         <v>18</v>
       </c>
       <c r="C76" s="62">
         <v>31</v>
       </c>
       <c r="D76" s="62">
         <v>49</v>
       </c>
       <c r="E76" s="22">
         <v>61</v>
       </c>
       <c r="F76" s="72">
         <v>67</v>
       </c>
-      <c r="G76" s="75">
+      <c r="G76" s="74">
         <v>81</v>
       </c>
-      <c r="H76" s="22"/>
+      <c r="H76" s="72">
+        <v>93</v>
+      </c>
       <c r="I76" s="22"/>
       <c r="J76" s="22"/>
       <c r="K76" s="62"/>
       <c r="L76" s="62"/>
       <c r="M76" s="62"/>
     </row>
     <row r="77" spans="1:13" s="11" customFormat="1" ht="45.6" customHeight="1">
       <c r="A77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B77" s="5"/>
       <c r="C77" s="31"/>
       <c r="D77" s="51"/>
       <c r="E77" s="50"/>
       <c r="F77" s="31"/>
       <c r="G77" s="31"/>
       <c r="H77" s="31"/>
       <c r="I77" s="31"/>
       <c r="J77" s="31"/>
       <c r="K77" s="44"/>
       <c r="L77" s="31"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13" s="11" customFormat="1">
       <c r="A78" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B78" s="69">
         <v>689</v>
       </c>
       <c r="C78" s="62">
         <v>1429</v>
       </c>
       <c r="D78" s="62">
         <v>2236</v>
       </c>
       <c r="E78" s="22">
         <v>3059</v>
       </c>
       <c r="F78" s="72">
         <v>3826</v>
       </c>
-      <c r="G78" s="75">
+      <c r="G78" s="74">
         <v>4554</v>
       </c>
-      <c r="H78" s="22"/>
+      <c r="H78" s="72">
+        <v>5279</v>
+      </c>
       <c r="I78" s="22"/>
       <c r="J78" s="22"/>
       <c r="K78" s="62"/>
       <c r="L78" s="62"/>
       <c r="M78" s="62"/>
     </row>
     <row r="79" spans="1:13" s="11" customFormat="1">
       <c r="A79" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B79" s="69">
         <v>530</v>
       </c>
       <c r="C79" s="62">
         <v>1060</v>
       </c>
       <c r="D79" s="62">
         <v>1649</v>
       </c>
       <c r="E79" s="22">
         <v>2242</v>
       </c>
       <c r="F79" s="72">
         <v>2828</v>
       </c>
-      <c r="G79" s="75">
+      <c r="G79" s="74">
         <v>3361</v>
       </c>
-      <c r="H79" s="22"/>
+      <c r="H79" s="72">
+        <v>3906</v>
+      </c>
       <c r="I79" s="22"/>
       <c r="J79" s="22"/>
       <c r="K79" s="62"/>
       <c r="L79" s="62"/>
       <c r="M79" s="62"/>
     </row>
     <row r="80" spans="1:13" s="11" customFormat="1">
       <c r="A80" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B80" s="69">
         <v>3</v>
       </c>
       <c r="C80" s="62">
         <v>17</v>
       </c>
       <c r="D80" s="62">
         <v>31</v>
       </c>
       <c r="E80" s="22">
         <v>45</v>
       </c>
       <c r="F80" s="72">
         <v>54</v>
       </c>
-      <c r="G80" s="75">
+      <c r="G80" s="74">
         <v>63</v>
       </c>
-      <c r="H80" s="22"/>
+      <c r="H80" s="72">
+        <v>71</v>
+      </c>
       <c r="I80" s="22"/>
       <c r="J80" s="22"/>
       <c r="K80" s="62"/>
       <c r="L80" s="62"/>
       <c r="M80" s="62"/>
     </row>
     <row r="81" spans="1:13" s="11" customFormat="1">
       <c r="A81" s="16" t="s">
         <v>66</v>
       </c>
       <c r="B81" s="69">
         <v>5</v>
       </c>
       <c r="C81" s="62">
         <v>10</v>
       </c>
       <c r="D81" s="62">
         <v>13</v>
       </c>
       <c r="E81" s="22">
         <v>18</v>
       </c>
       <c r="F81" s="72">
         <v>23</v>
       </c>
-      <c r="G81" s="75">
+      <c r="G81" s="74">
         <v>27</v>
       </c>
-      <c r="H81" s="22"/>
+      <c r="H81" s="72">
+        <v>37</v>
+      </c>
       <c r="I81" s="22"/>
       <c r="J81" s="22"/>
       <c r="K81" s="62"/>
       <c r="L81" s="62"/>
       <c r="M81" s="62"/>
     </row>
     <row r="82" spans="1:13" s="11" customFormat="1">
       <c r="A82" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B82" s="69">
         <v>133</v>
       </c>
       <c r="C82" s="62">
         <v>311</v>
       </c>
       <c r="D82" s="62">
         <v>494</v>
       </c>
       <c r="E82" s="22">
         <v>692</v>
       </c>
       <c r="F82" s="72">
         <v>854</v>
       </c>
-      <c r="G82" s="75">
+      <c r="G82" s="74">
         <v>1022</v>
       </c>
-      <c r="H82" s="22"/>
+      <c r="H82" s="72">
+        <v>1172</v>
+      </c>
       <c r="I82" s="22"/>
       <c r="J82" s="22"/>
       <c r="K82" s="62"/>
       <c r="L82" s="62"/>
       <c r="M82" s="62"/>
     </row>
     <row r="83" spans="1:13" s="11" customFormat="1" ht="17.25" customHeight="1">
       <c r="A83" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B83" s="69">
         <v>18</v>
       </c>
       <c r="C83" s="62">
         <v>31</v>
       </c>
       <c r="D83" s="62">
         <v>49</v>
       </c>
       <c r="E83" s="22">
         <v>61</v>
       </c>
       <c r="F83" s="72">
         <v>67</v>
       </c>
-      <c r="G83" s="75">
+      <c r="G83" s="74">
         <v>81</v>
       </c>
-      <c r="H83" s="22"/>
+      <c r="H83" s="72">
+        <v>93</v>
+      </c>
       <c r="I83" s="22"/>
       <c r="J83" s="22"/>
       <c r="K83" s="62"/>
       <c r="L83" s="62"/>
       <c r="M83" s="62"/>
     </row>
     <row r="84" spans="1:13" s="11" customFormat="1" ht="59.25" customHeight="1">
       <c r="A84" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="31"/>
       <c r="D84" s="51"/>
       <c r="E84" s="22"/>
       <c r="F84" s="31"/>
       <c r="G84" s="31"/>
       <c r="H84" s="31"/>
       <c r="I84" s="31"/>
       <c r="J84" s="31"/>
       <c r="K84" s="44"/>
       <c r="L84" s="31"/>
       <c r="M84" s="31"/>
     </row>
     <row r="85" spans="1:13" s="11" customFormat="1">
       <c r="A85" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B85" s="69">
         <v>14</v>
       </c>
       <c r="C85" s="62">
         <v>21</v>
       </c>
       <c r="D85" s="62">
         <v>28</v>
       </c>
       <c r="E85" s="22">
         <v>35</v>
       </c>
       <c r="F85" s="72">
         <v>46</v>
       </c>
-      <c r="G85" s="75">
+      <c r="G85" s="74">
         <v>57</v>
       </c>
-      <c r="H85" s="22"/>
+      <c r="H85" s="72">
+        <v>66</v>
+      </c>
       <c r="I85" s="22"/>
       <c r="J85" s="22"/>
       <c r="K85" s="62"/>
       <c r="L85" s="62"/>
       <c r="M85" s="62"/>
     </row>
     <row r="86" spans="1:13" s="11" customFormat="1">
       <c r="A86" s="15" t="s">
         <v>78</v>
       </c>
       <c r="B86" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C86" s="62">
         <v>1</v>
       </c>
       <c r="D86" s="62">
         <v>1</v>
       </c>
       <c r="E86" s="22">
         <v>1</v>
       </c>
       <c r="F86" s="72">
         <v>1</v>
       </c>
-      <c r="G86" s="75">
+      <c r="G86" s="74">
         <v>2</v>
       </c>
-      <c r="H86" s="22"/>
+      <c r="H86" s="72">
+        <v>2</v>
+      </c>
       <c r="I86" s="22"/>
       <c r="J86" s="22"/>
       <c r="K86" s="62"/>
       <c r="L86" s="62"/>
       <c r="M86" s="62"/>
     </row>
     <row r="87" spans="1:13" s="11" customFormat="1">
       <c r="A87" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B87" s="69">
         <v>5</v>
       </c>
       <c r="C87" s="62">
         <v>5</v>
       </c>
       <c r="D87" s="62">
         <v>5</v>
       </c>
       <c r="E87" s="22">
         <v>5</v>
       </c>
       <c r="F87" s="72">
         <v>10</v>
       </c>
-      <c r="G87" s="75">
+      <c r="G87" s="74">
         <v>15</v>
       </c>
-      <c r="H87" s="22"/>
+      <c r="H87" s="72">
+        <v>20</v>
+      </c>
       <c r="I87" s="22"/>
       <c r="J87" s="22"/>
       <c r="K87" s="62"/>
       <c r="L87" s="62"/>
       <c r="M87" s="62"/>
     </row>
     <row r="88" spans="1:13" s="11" customFormat="1">
       <c r="A88" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B88" s="69">
         <v>9</v>
       </c>
       <c r="C88" s="62">
         <v>16</v>
       </c>
       <c r="D88" s="62">
         <v>22</v>
       </c>
       <c r="E88" s="22">
         <v>29</v>
       </c>
       <c r="F88" s="72">
         <v>35</v>
       </c>
-      <c r="G88" s="75">
+      <c r="G88" s="74">
         <v>41</v>
       </c>
-      <c r="H88" s="22"/>
+      <c r="H88" s="72">
+        <v>44</v>
+      </c>
       <c r="I88" s="22"/>
       <c r="J88" s="22"/>
       <c r="K88" s="62"/>
       <c r="L88" s="62"/>
       <c r="M88" s="62"/>
     </row>
-    <row r="89" spans="1:13" s="11" customFormat="1" ht="44.4" customHeight="1">
+    <row r="89" spans="1:13" s="11" customFormat="1" ht="44.45" customHeight="1">
       <c r="A89" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B89" s="18"/>
       <c r="C89" s="22"/>
       <c r="D89" s="51"/>
       <c r="F89" s="22"/>
       <c r="G89" s="22"/>
       <c r="H89" s="60"/>
       <c r="I89" s="38"/>
       <c r="J89" s="22"/>
       <c r="K89" s="42"/>
       <c r="L89" s="22"/>
       <c r="M89" s="5"/>
     </row>
     <row r="90" spans="1:13" s="11" customFormat="1">
       <c r="A90" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B90" s="69">
         <v>137</v>
       </c>
       <c r="C90" s="62">
         <v>630</v>
       </c>
       <c r="D90" s="62">
         <v>1123</v>
       </c>
       <c r="E90" s="22">
         <v>1617</v>
       </c>
       <c r="F90" s="72">
         <v>1793</v>
       </c>
-      <c r="G90" s="75">
+      <c r="G90" s="74">
         <v>1970</v>
       </c>
-      <c r="H90" s="22"/>
+      <c r="H90" s="72">
+        <v>2147</v>
+      </c>
       <c r="I90" s="22"/>
       <c r="J90" s="22"/>
       <c r="K90" s="62"/>
       <c r="L90" s="62"/>
       <c r="M90" s="62"/>
     </row>
     <row r="91" spans="1:13" s="11" customFormat="1">
       <c r="A91" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B91" s="69">
         <v>137</v>
       </c>
       <c r="C91" s="62">
         <v>630</v>
       </c>
       <c r="D91" s="62">
         <v>1123</v>
       </c>
       <c r="E91" s="22">
         <v>1617</v>
       </c>
       <c r="F91" s="72">
         <v>1793</v>
       </c>
-      <c r="G91" s="75">
+      <c r="G91" s="74">
         <v>1970</v>
       </c>
-      <c r="H91" s="22"/>
+      <c r="H91" s="72">
+        <v>2147</v>
+      </c>
       <c r="I91" s="22"/>
       <c r="J91" s="22"/>
       <c r="K91" s="62"/>
       <c r="L91" s="62"/>
       <c r="M91" s="62"/>
     </row>
-    <row r="92" spans="1:13" s="11" customFormat="1" ht="44.4" customHeight="1">
+    <row r="92" spans="1:13" s="11" customFormat="1" ht="44.45" customHeight="1">
       <c r="A92" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="31"/>
       <c r="D92" s="51"/>
       <c r="E92" s="50"/>
       <c r="F92" s="38"/>
       <c r="G92" s="31"/>
       <c r="H92" s="31"/>
       <c r="I92" s="31"/>
       <c r="J92" s="31"/>
       <c r="K92" s="44"/>
       <c r="L92" s="31"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13" s="11" customFormat="1">
       <c r="A93" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B93" s="69">
         <v>10454</v>
       </c>
       <c r="C93" s="62">
         <v>21124</v>
       </c>
       <c r="D93" s="62">
         <v>33007</v>
       </c>
       <c r="E93" s="22">
         <v>44660</v>
       </c>
       <c r="F93" s="72">
         <v>52691</v>
       </c>
-      <c r="G93" s="75">
+      <c r="G93" s="74">
         <v>54268</v>
       </c>
-      <c r="H93" s="22"/>
+      <c r="H93" s="72">
+        <v>55793</v>
+      </c>
       <c r="I93" s="22"/>
       <c r="J93" s="22"/>
       <c r="K93" s="62"/>
       <c r="L93" s="62"/>
       <c r="M93" s="62"/>
     </row>
     <row r="94" spans="1:13" s="11" customFormat="1">
       <c r="A94" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B94" s="69">
         <v>10381</v>
       </c>
       <c r="C94" s="62">
         <v>20995</v>
       </c>
       <c r="D94" s="62">
         <v>32801</v>
       </c>
       <c r="E94" s="22">
         <v>44298</v>
       </c>
       <c r="F94" s="72">
         <v>52082</v>
       </c>
-      <c r="G94" s="75">
+      <c r="G94" s="74">
         <v>53068</v>
       </c>
-      <c r="H94" s="22"/>
+      <c r="H94" s="72">
+        <v>54575</v>
+      </c>
       <c r="I94" s="22"/>
       <c r="J94" s="22"/>
       <c r="K94" s="62"/>
       <c r="L94" s="62"/>
       <c r="M94" s="62"/>
     </row>
     <row r="95" spans="1:13" s="11" customFormat="1">
       <c r="A95" s="8" t="s">
         <v>67</v>
       </c>
       <c r="B95" s="69">
         <v>0</v>
       </c>
       <c r="C95" s="62">
         <v>1</v>
       </c>
       <c r="D95" s="62">
         <v>1</v>
       </c>
       <c r="E95" s="22">
         <v>1</v>
       </c>
       <c r="F95" s="72">
         <v>2</v>
       </c>
-      <c r="G95" s="75">
+      <c r="G95" s="74">
         <v>2</v>
       </c>
-      <c r="H95" s="22"/>
+      <c r="H95" s="72">
+        <v>2</v>
+      </c>
       <c r="I95" s="22"/>
       <c r="J95" s="22"/>
       <c r="K95" s="62"/>
       <c r="L95" s="62"/>
       <c r="M95" s="62"/>
     </row>
     <row r="96" spans="1:13" s="11" customFormat="1">
       <c r="A96" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B96" s="69">
         <v>73</v>
       </c>
       <c r="C96" s="62">
         <v>128</v>
       </c>
       <c r="D96" s="62">
         <v>205</v>
       </c>
       <c r="E96" s="22">
         <v>361</v>
       </c>
       <c r="F96" s="72">
         <v>608</v>
       </c>
-      <c r="G96" s="75">
+      <c r="G96" s="74">
         <v>1198</v>
       </c>
-      <c r="H96" s="35"/>
+      <c r="H96" s="72">
+        <v>1215</v>
+      </c>
       <c r="I96" s="22"/>
       <c r="J96" s="22"/>
       <c r="K96" s="62"/>
       <c r="L96" s="62"/>
       <c r="M96" s="62"/>
     </row>
     <row r="97" spans="1:13" ht="36.6" customHeight="1">
       <c r="A97" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="31"/>
       <c r="D97" s="51"/>
       <c r="E97" s="51"/>
       <c r="F97" s="31"/>
       <c r="G97" s="31"/>
       <c r="H97" s="31"/>
       <c r="I97" s="31"/>
       <c r="J97" s="31"/>
       <c r="L97" s="31"/>
       <c r="M97" s="5"/>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B98" s="69">
         <v>9783</v>
       </c>
       <c r="C98" s="62">
         <v>19843</v>
       </c>
       <c r="D98" s="62">
         <v>31095</v>
       </c>
       <c r="E98" s="22">
         <v>42027</v>
       </c>
       <c r="F98" s="72">
         <v>49277</v>
       </c>
-      <c r="G98" s="75">
+      <c r="G98" s="74">
         <v>49739</v>
       </c>
-      <c r="H98" s="22"/>
+      <c r="H98" s="72">
+        <v>50722</v>
+      </c>
       <c r="I98" s="22"/>
       <c r="J98" s="22"/>
       <c r="K98" s="62"/>
       <c r="L98" s="62"/>
       <c r="M98" s="62"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B99" s="69">
         <v>9783</v>
       </c>
       <c r="C99" s="62">
         <v>19843</v>
       </c>
       <c r="D99" s="62">
         <v>31095</v>
       </c>
       <c r="E99" s="22">
         <v>42027</v>
       </c>
       <c r="F99" s="72">
         <v>49277</v>
       </c>
-      <c r="G99" s="75">
+      <c r="G99" s="74">
         <v>49739</v>
       </c>
-      <c r="H99" s="22"/>
+      <c r="H99" s="72">
+        <v>50722</v>
+      </c>
       <c r="I99" s="22"/>
       <c r="J99" s="22"/>
       <c r="K99" s="62"/>
       <c r="L99" s="62"/>
       <c r="M99" s="62"/>
     </row>
     <row r="100" spans="1:13" ht="36.6" customHeight="1">
       <c r="A100" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B100" s="5"/>
       <c r="C100" s="31"/>
       <c r="D100" s="50"/>
       <c r="E100" s="51"/>
       <c r="F100" s="31"/>
       <c r="G100" s="31"/>
       <c r="H100" s="31"/>
       <c r="I100" s="22"/>
       <c r="J100" s="31"/>
       <c r="K100" s="31"/>
       <c r="L100" s="31"/>
       <c r="M100" s="5"/>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B101" s="69">
         <v>671</v>
       </c>
       <c r="C101" s="62">
         <v>1281</v>
       </c>
       <c r="D101" s="62">
         <v>1912</v>
       </c>
       <c r="E101" s="22">
         <v>2633</v>
       </c>
       <c r="F101" s="72">
         <v>3414</v>
       </c>
-      <c r="G101" s="75">
+      <c r="G101" s="74">
         <v>4529</v>
       </c>
-      <c r="H101" s="22"/>
+      <c r="H101" s="72">
+        <v>5071</v>
+      </c>
       <c r="I101" s="22"/>
       <c r="J101" s="22"/>
       <c r="K101" s="62"/>
       <c r="L101" s="62"/>
       <c r="M101" s="62"/>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B102" s="69">
         <v>598</v>
       </c>
       <c r="C102" s="62">
         <v>1152</v>
       </c>
       <c r="D102" s="62">
         <v>1706</v>
       </c>
       <c r="E102" s="22">
         <v>2271</v>
       </c>
       <c r="F102" s="72">
         <v>2805</v>
       </c>
-      <c r="G102" s="75">
+      <c r="G102" s="74">
         <v>3329</v>
       </c>
-      <c r="H102" s="22"/>
+      <c r="H102" s="72">
+        <v>3853</v>
+      </c>
       <c r="I102" s="22"/>
       <c r="J102" s="22"/>
       <c r="K102" s="62"/>
       <c r="L102" s="62"/>
       <c r="M102" s="62"/>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="8" t="s">
         <v>67</v>
       </c>
       <c r="B103" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C103" s="22">
         <v>1</v>
       </c>
       <c r="D103" s="62">
         <v>1</v>
       </c>
       <c r="E103" s="22">
         <v>1</v>
       </c>
       <c r="F103" s="72">
         <v>2</v>
       </c>
-      <c r="G103" s="75">
+      <c r="G103" s="74">
         <v>2</v>
       </c>
-      <c r="H103" s="22"/>
+      <c r="H103" s="72">
+        <v>2</v>
+      </c>
       <c r="I103" s="22"/>
       <c r="J103" s="22"/>
       <c r="K103" s="62"/>
       <c r="L103" s="62"/>
       <c r="M103" s="62"/>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B104" s="69">
         <v>73</v>
       </c>
       <c r="C104" s="62">
         <v>128</v>
       </c>
       <c r="D104" s="62">
         <v>205</v>
       </c>
       <c r="E104" s="22">
         <v>361</v>
       </c>
       <c r="F104" s="72">
         <v>608</v>
       </c>
-      <c r="G104" s="75">
+      <c r="G104" s="74">
         <v>1198</v>
       </c>
-      <c r="H104" s="35"/>
+      <c r="H104" s="72">
+        <v>1215</v>
+      </c>
       <c r="I104" s="22"/>
       <c r="J104" s="22"/>
       <c r="K104" s="62"/>
       <c r="L104" s="62"/>
       <c r="M104" s="62"/>
     </row>
     <row r="105" spans="1:13" ht="45.6" customHeight="1">
       <c r="A105" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B105" s="5"/>
       <c r="C105" s="31"/>
       <c r="D105" s="51"/>
       <c r="E105" s="50"/>
       <c r="F105" s="31"/>
       <c r="G105" s="31"/>
       <c r="H105" s="31"/>
       <c r="I105" s="31"/>
       <c r="J105" s="31"/>
       <c r="K105" s="31"/>
       <c r="L105" s="31"/>
       <c r="M105" s="5"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B106" s="69">
         <v>379</v>
       </c>
       <c r="C106" s="62">
         <v>851</v>
       </c>
       <c r="D106" s="62">
         <v>1304</v>
       </c>
       <c r="E106" s="22">
         <v>1753</v>
       </c>
       <c r="F106" s="72">
         <v>2221</v>
       </c>
-      <c r="G106" s="75">
+      <c r="G106" s="74">
         <v>2647</v>
       </c>
-      <c r="H106" s="22"/>
+      <c r="H106" s="72">
+        <v>3078</v>
+      </c>
       <c r="I106" s="22"/>
       <c r="J106" s="22"/>
       <c r="K106" s="62"/>
       <c r="L106" s="62"/>
       <c r="M106" s="62"/>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B107" s="69">
         <v>350</v>
       </c>
       <c r="C107" s="62">
         <v>790</v>
       </c>
       <c r="D107" s="62">
         <v>1212</v>
       </c>
       <c r="E107" s="22">
         <v>1630</v>
       </c>
       <c r="F107" s="72">
         <v>2067</v>
       </c>
-      <c r="G107" s="75">
+      <c r="G107" s="74">
         <v>2462</v>
       </c>
-      <c r="H107" s="22"/>
+      <c r="H107" s="72">
+        <v>2863</v>
+      </c>
       <c r="I107" s="22"/>
       <c r="J107" s="22"/>
       <c r="K107" s="62"/>
       <c r="L107" s="62"/>
       <c r="M107" s="62"/>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B108" s="69">
         <v>29</v>
       </c>
       <c r="C108" s="62">
         <v>61</v>
       </c>
       <c r="D108" s="62">
         <v>92</v>
       </c>
       <c r="E108" s="22">
         <v>123</v>
       </c>
       <c r="F108" s="72">
         <v>154</v>
       </c>
-      <c r="G108" s="75">
+      <c r="G108" s="74">
         <v>185</v>
       </c>
-      <c r="H108" s="22"/>
+      <c r="H108" s="72">
+        <v>215</v>
+      </c>
       <c r="I108" s="22"/>
       <c r="J108" s="22"/>
       <c r="K108" s="62"/>
       <c r="L108" s="62"/>
       <c r="M108" s="62"/>
     </row>
-    <row r="109" spans="1:13" ht="26.4" customHeight="1">
+    <row r="109" spans="1:13" ht="26.45" customHeight="1">
       <c r="A109" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="50"/>
       <c r="D109" s="50"/>
       <c r="E109" s="51"/>
       <c r="F109" s="31"/>
       <c r="G109" s="31"/>
       <c r="H109" s="31"/>
       <c r="I109" s="31"/>
       <c r="J109" s="31"/>
       <c r="L109" s="31"/>
       <c r="M109" s="5"/>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B110" s="69">
         <v>40</v>
       </c>
       <c r="C110" s="62">
         <v>77</v>
       </c>
       <c r="D110" s="62">
         <v>115</v>
       </c>
       <c r="E110" s="22">
         <v>152</v>
       </c>
       <c r="F110" s="72">
         <v>193</v>
       </c>
-      <c r="G110" s="75">
+      <c r="G110" s="74">
         <v>233</v>
       </c>
-      <c r="H110" s="22"/>
+      <c r="H110" s="72">
+        <v>274</v>
+      </c>
       <c r="I110" s="22"/>
       <c r="J110" s="22"/>
       <c r="K110" s="62"/>
       <c r="L110" s="62"/>
       <c r="M110" s="62"/>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B111" s="69">
         <v>40</v>
       </c>
       <c r="C111" s="62">
         <v>77</v>
       </c>
       <c r="D111" s="62">
         <v>115</v>
       </c>
       <c r="E111" s="22">
         <v>152</v>
       </c>
       <c r="F111" s="72">
         <v>193</v>
       </c>
-      <c r="G111" s="75">
+      <c r="G111" s="74">
         <v>233</v>
       </c>
-      <c r="H111" s="22"/>
+      <c r="H111" s="72">
+        <v>274</v>
+      </c>
       <c r="I111" s="22"/>
       <c r="J111" s="22"/>
       <c r="K111" s="62"/>
       <c r="L111" s="62"/>
       <c r="M111" s="62"/>
     </row>
-    <row r="112" spans="1:13" ht="47.4" customHeight="1">
+    <row r="112" spans="1:13" ht="47.45" customHeight="1">
       <c r="A112" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="31"/>
       <c r="D112" s="51"/>
       <c r="E112" s="51"/>
       <c r="F112" s="31"/>
       <c r="G112" s="50"/>
       <c r="H112" s="31"/>
       <c r="I112" s="40"/>
       <c r="J112" s="40"/>
       <c r="L112" s="31"/>
       <c r="M112" s="5"/>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B113" s="69">
         <v>226</v>
       </c>
       <c r="C113" s="62">
         <v>533</v>
       </c>
       <c r="D113" s="62">
         <v>820</v>
       </c>
       <c r="E113" s="22">
         <v>1103</v>
       </c>
       <c r="F113" s="72">
         <v>1397</v>
       </c>
-      <c r="G113" s="75">
+      <c r="G113" s="74">
         <v>1649</v>
       </c>
-      <c r="H113" s="22"/>
+      <c r="H113" s="72">
+        <v>1905</v>
+      </c>
       <c r="I113" s="22"/>
       <c r="J113" s="22"/>
       <c r="K113" s="62"/>
       <c r="L113" s="62"/>
       <c r="M113" s="62"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B114" s="69">
         <v>197</v>
       </c>
       <c r="C114" s="62">
         <v>472</v>
       </c>
       <c r="D114" s="62">
         <v>728</v>
       </c>
       <c r="E114" s="22">
         <v>980</v>
       </c>
       <c r="F114" s="72">
         <v>1243</v>
       </c>
-      <c r="G114" s="75">
+      <c r="G114" s="74">
         <v>1464</v>
       </c>
-      <c r="H114" s="22"/>
+      <c r="H114" s="72">
+        <v>1690</v>
+      </c>
       <c r="I114" s="22"/>
       <c r="J114" s="22"/>
       <c r="K114" s="62"/>
       <c r="L114" s="62"/>
       <c r="M114" s="62"/>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B115" s="69">
         <v>29</v>
       </c>
       <c r="C115" s="62">
         <v>61</v>
       </c>
       <c r="D115" s="62">
         <v>92</v>
       </c>
       <c r="E115" s="22">
         <v>123</v>
       </c>
       <c r="F115" s="72">
         <v>154</v>
       </c>
-      <c r="G115" s="75">
+      <c r="G115" s="74">
         <v>185</v>
       </c>
-      <c r="H115" s="22"/>
+      <c r="H115" s="72">
+        <v>215</v>
+      </c>
       <c r="I115" s="22"/>
       <c r="J115" s="22"/>
       <c r="K115" s="62"/>
       <c r="L115" s="62"/>
       <c r="M115" s="62"/>
     </row>
-    <row r="116" spans="1:13" ht="22.2" customHeight="1">
+    <row r="116" spans="1:13" ht="22.15" customHeight="1">
       <c r="A116" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="31"/>
       <c r="D116" s="51"/>
       <c r="E116" s="50"/>
       <c r="F116" s="31"/>
       <c r="G116" s="50"/>
       <c r="H116" s="31"/>
       <c r="I116" s="31"/>
       <c r="J116" s="50"/>
       <c r="L116" s="31"/>
       <c r="M116" s="31"/>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B117" s="69">
         <v>2094</v>
       </c>
       <c r="C117" s="62">
         <v>4111</v>
       </c>
       <c r="D117" s="62">
         <v>6419</v>
       </c>
       <c r="E117" s="22">
         <v>8459</v>
       </c>
       <c r="F117" s="72">
         <v>10585</v>
       </c>
-      <c r="G117" s="75">
+      <c r="G117" s="74">
         <v>12755</v>
       </c>
-      <c r="H117" s="22"/>
+      <c r="H117" s="72">
+        <v>14933</v>
+      </c>
       <c r="I117" s="22"/>
       <c r="J117" s="22"/>
       <c r="K117" s="62"/>
       <c r="L117" s="62"/>
       <c r="M117" s="62"/>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B118" s="69">
         <v>33</v>
       </c>
       <c r="C118" s="62">
         <v>59</v>
       </c>
       <c r="D118" s="62">
         <v>85</v>
       </c>
       <c r="E118" s="22">
         <v>111</v>
       </c>
       <c r="F118" s="72">
         <v>145</v>
       </c>
-      <c r="G118" s="75">
+      <c r="G118" s="74">
         <v>178</v>
       </c>
-      <c r="H118" s="22"/>
+      <c r="H118" s="72">
+        <v>251</v>
+      </c>
       <c r="I118" s="22"/>
       <c r="J118" s="22"/>
       <c r="K118" s="62"/>
       <c r="L118" s="62"/>
       <c r="M118" s="62"/>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="8" t="s">
         <v>73</v>
       </c>
       <c r="B119" s="69">
         <v>7</v>
       </c>
       <c r="C119" s="62">
         <v>14</v>
       </c>
       <c r="D119" s="62">
         <v>20</v>
       </c>
       <c r="E119" s="22">
         <v>27</v>
       </c>
       <c r="F119" s="22">
         <v>34</v>
       </c>
       <c r="G119" s="22">
         <v>41</v>
       </c>
-      <c r="H119" s="22"/>
+      <c r="H119" s="72">
+        <v>71</v>
+      </c>
       <c r="I119" s="22"/>
       <c r="J119" s="22"/>
       <c r="K119" s="62"/>
       <c r="L119" s="62"/>
       <c r="M119" s="62"/>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B120" s="69">
         <v>26</v>
       </c>
       <c r="C120" s="62">
         <v>53</v>
       </c>
       <c r="D120" s="62">
         <v>79</v>
       </c>
       <c r="E120" s="22">
         <v>105</v>
       </c>
       <c r="F120" s="72">
         <v>131</v>
       </c>
-      <c r="G120" s="75">
+      <c r="G120" s="74">
         <v>158</v>
       </c>
-      <c r="H120" s="22"/>
+      <c r="H120" s="72">
+        <v>181</v>
+      </c>
       <c r="I120" s="22"/>
       <c r="J120" s="22"/>
       <c r="K120" s="62"/>
       <c r="L120" s="62"/>
       <c r="M120" s="62"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B121" s="69">
         <v>210</v>
       </c>
       <c r="C121" s="62">
         <v>422</v>
       </c>
       <c r="D121" s="62">
         <v>633</v>
       </c>
       <c r="E121" s="22">
         <v>844</v>
       </c>
       <c r="F121" s="72">
         <v>1070</v>
       </c>
-      <c r="G121" s="75">
+      <c r="G121" s="74">
         <v>1295</v>
       </c>
-      <c r="H121" s="22"/>
+      <c r="H121" s="72">
+        <v>1511</v>
+      </c>
       <c r="I121" s="22"/>
       <c r="J121" s="22"/>
       <c r="K121" s="62"/>
       <c r="L121" s="62"/>
       <c r="M121" s="62"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B122" s="69">
         <v>138</v>
       </c>
       <c r="C122" s="62">
         <v>276</v>
       </c>
       <c r="D122" s="62">
         <v>414</v>
       </c>
       <c r="E122" s="22">
         <v>552</v>
       </c>
       <c r="F122" s="72">
         <v>690</v>
       </c>
-      <c r="G122" s="75">
+      <c r="G122" s="74">
         <v>828</v>
       </c>
-      <c r="H122" s="22"/>
+      <c r="H122" s="72">
+        <v>955</v>
+      </c>
       <c r="I122" s="22"/>
       <c r="J122" s="22"/>
       <c r="K122" s="62"/>
       <c r="L122" s="62"/>
       <c r="M122" s="62"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="8" t="s">
         <v>64</v>
       </c>
       <c r="B123" s="69">
         <v>27</v>
       </c>
       <c r="C123" s="62">
         <v>54</v>
       </c>
       <c r="D123" s="62">
         <v>81</v>
       </c>
       <c r="E123" s="22">
         <v>108</v>
       </c>
       <c r="F123" s="72">
         <v>134</v>
       </c>
-      <c r="G123" s="75">
+      <c r="G123" s="74">
         <v>161</v>
       </c>
-      <c r="H123" s="22"/>
+      <c r="H123" s="72">
+        <v>180</v>
+      </c>
       <c r="I123" s="22"/>
       <c r="J123" s="22"/>
       <c r="K123" s="62"/>
       <c r="L123" s="62"/>
       <c r="M123" s="62"/>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B124" s="69">
         <v>218</v>
       </c>
       <c r="C124" s="62">
         <v>441</v>
       </c>
       <c r="D124" s="62">
         <v>665</v>
       </c>
       <c r="E124" s="22">
         <v>888</v>
       </c>
       <c r="F124" s="72">
         <v>1122</v>
       </c>
-      <c r="G124" s="75">
+      <c r="G124" s="74">
         <v>1356</v>
       </c>
-      <c r="H124" s="22"/>
+      <c r="H124" s="72">
+        <v>1703</v>
+      </c>
       <c r="I124" s="22"/>
       <c r="J124" s="22"/>
       <c r="K124" s="62"/>
       <c r="L124" s="62"/>
       <c r="M124" s="62"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B125" s="69">
         <v>32</v>
       </c>
       <c r="C125" s="62">
         <v>64</v>
       </c>
       <c r="D125" s="62">
         <v>96</v>
       </c>
       <c r="E125" s="22">
         <v>129</v>
       </c>
       <c r="F125" s="72">
         <v>161</v>
       </c>
-      <c r="G125" s="75">
+      <c r="G125" s="74">
         <v>193</v>
       </c>
-      <c r="H125" s="22"/>
+      <c r="H125" s="72">
+        <v>208</v>
+      </c>
       <c r="I125" s="22"/>
       <c r="J125" s="22"/>
       <c r="K125" s="62"/>
       <c r="L125" s="62"/>
       <c r="M125" s="62"/>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B126" s="69">
         <v>189</v>
       </c>
       <c r="C126" s="62">
         <v>404</v>
       </c>
       <c r="D126" s="62">
         <v>619</v>
       </c>
       <c r="E126" s="22">
         <v>834</v>
       </c>
       <c r="F126" s="72">
         <v>1038</v>
       </c>
-      <c r="G126" s="75">
+      <c r="G126" s="74">
         <v>1243</v>
       </c>
-      <c r="H126" s="22"/>
+      <c r="H126" s="72">
+        <v>1505</v>
+      </c>
       <c r="I126" s="22"/>
       <c r="J126" s="22"/>
       <c r="K126" s="62"/>
       <c r="L126" s="62"/>
       <c r="M126" s="62"/>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B127" s="69">
         <v>62</v>
       </c>
       <c r="C127" s="62">
         <v>123</v>
       </c>
       <c r="D127" s="62">
         <v>185</v>
       </c>
       <c r="E127" s="22">
         <v>246</v>
       </c>
       <c r="F127" s="72">
         <v>308</v>
       </c>
-      <c r="G127" s="75">
+      <c r="G127" s="74">
         <v>369</v>
       </c>
-      <c r="H127" s="22"/>
+      <c r="H127" s="72">
+        <v>448</v>
+      </c>
       <c r="I127" s="22"/>
       <c r="J127" s="22"/>
       <c r="K127" s="62"/>
       <c r="L127" s="62"/>
       <c r="M127" s="62"/>
     </row>
     <row r="128" spans="1:13" ht="18" customHeight="1">
       <c r="A128" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B128" s="69">
         <v>1152</v>
       </c>
       <c r="C128" s="62">
         <v>2201</v>
       </c>
       <c r="D128" s="62">
         <v>3542</v>
       </c>
       <c r="E128" s="22">
         <v>4615</v>
       </c>
       <c r="F128" s="72">
         <v>5752</v>
       </c>
-      <c r="G128" s="75">
+      <c r="G128" s="74">
         <v>6933</v>
       </c>
-      <c r="H128" s="22"/>
+      <c r="H128" s="72">
+        <v>7920</v>
+      </c>
       <c r="I128" s="22"/>
       <c r="J128" s="22"/>
       <c r="K128" s="62"/>
       <c r="L128" s="62"/>
       <c r="M128" s="62"/>
     </row>
     <row r="129" spans="1:13" ht="30" customHeight="1">
       <c r="A129" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B129" s="18"/>
       <c r="C129" s="22"/>
       <c r="D129" s="51"/>
       <c r="E129" s="59"/>
       <c r="F129" s="22"/>
       <c r="G129" s="22"/>
       <c r="H129" s="22"/>
       <c r="I129" s="22"/>
       <c r="J129" s="22"/>
       <c r="K129" s="18"/>
       <c r="L129" s="22"/>
       <c r="M129" s="22"/>
     </row>
     <row r="130" spans="1:13" ht="18" customHeight="1">
       <c r="A130" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B130" s="69">
         <v>574</v>
       </c>
       <c r="C130" s="62">
         <v>1230</v>
       </c>
       <c r="D130" s="62">
         <v>1695</v>
       </c>
       <c r="E130" s="22">
         <v>2104</v>
       </c>
       <c r="F130" s="72">
         <v>2720</v>
       </c>
-      <c r="G130" s="75">
+      <c r="G130" s="74">
         <v>3341</v>
       </c>
-      <c r="H130" s="22"/>
+      <c r="H130" s="72">
+        <v>3962</v>
+      </c>
       <c r="I130" s="22"/>
       <c r="J130" s="22"/>
       <c r="K130" s="62"/>
       <c r="L130" s="62"/>
       <c r="M130" s="62"/>
     </row>
     <row r="131" spans="1:13" ht="18" customHeight="1">
       <c r="A131" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B131" s="31">
         <v>475</v>
       </c>
       <c r="C131" s="62">
         <v>1078</v>
       </c>
       <c r="D131" s="62">
         <v>1490</v>
       </c>
       <c r="E131" s="22">
         <v>1847</v>
       </c>
       <c r="F131" s="72">
         <v>2377</v>
       </c>
-      <c r="G131" s="75">
+      <c r="G131" s="74">
         <v>2912</v>
       </c>
-      <c r="H131" s="22"/>
+      <c r="H131" s="72">
+        <v>3447</v>
+      </c>
       <c r="I131" s="22"/>
       <c r="J131" s="22"/>
       <c r="K131" s="62"/>
       <c r="L131" s="62"/>
       <c r="M131" s="62"/>
     </row>
-    <row r="132" spans="1:13" s="11" customFormat="1" ht="17.399999999999999" customHeight="1">
+    <row r="132" spans="1:13" s="11" customFormat="1" ht="17.45" customHeight="1">
       <c r="A132" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B132" s="69">
         <v>13</v>
       </c>
       <c r="C132" s="62">
         <v>27</v>
       </c>
       <c r="D132" s="62">
         <v>40</v>
       </c>
       <c r="E132" s="22">
         <v>53</v>
       </c>
       <c r="F132" s="72">
         <v>85</v>
       </c>
-      <c r="G132" s="75">
+      <c r="G132" s="74">
         <v>117</v>
       </c>
-      <c r="H132" s="22"/>
+      <c r="H132" s="72">
+        <v>149</v>
+      </c>
       <c r="I132" s="22"/>
       <c r="J132" s="22"/>
       <c r="K132" s="62"/>
       <c r="L132" s="62"/>
       <c r="M132" s="62"/>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B133" s="69">
         <v>86</v>
       </c>
       <c r="C133" s="62">
         <v>125</v>
       </c>
       <c r="D133" s="62">
         <v>165</v>
       </c>
       <c r="E133" s="22">
         <v>204</v>
       </c>
       <c r="F133" s="72">
         <v>258</v>
       </c>
-      <c r="G133" s="75">
+      <c r="G133" s="74">
         <v>312</v>
       </c>
-      <c r="H133" s="22"/>
+      <c r="H133" s="72">
+        <v>366</v>
+      </c>
       <c r="I133" s="22"/>
       <c r="J133" s="22"/>
       <c r="K133" s="62"/>
       <c r="L133" s="62"/>
       <c r="M133" s="62"/>
     </row>
     <row r="134" spans="1:13" ht="36.6" customHeight="1">
       <c r="A134" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B134" s="7"/>
       <c r="C134" s="38"/>
       <c r="D134" s="51"/>
       <c r="E134" s="22"/>
       <c r="F134" s="38"/>
       <c r="G134" s="38"/>
       <c r="H134" s="38"/>
       <c r="I134" s="38"/>
       <c r="J134" s="38"/>
       <c r="K134" s="7"/>
       <c r="L134" s="38"/>
       <c r="M134" s="7"/>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B135" s="69">
         <v>4243</v>
       </c>
       <c r="C135" s="62">
         <v>6944</v>
       </c>
       <c r="D135" s="62">
         <v>9609</v>
       </c>
       <c r="E135" s="22">
         <v>12918</v>
       </c>
       <c r="F135" s="72">
         <v>15654</v>
       </c>
-      <c r="G135" s="75">
+      <c r="G135" s="74">
         <v>17928</v>
       </c>
-      <c r="H135" s="22"/>
+      <c r="H135" s="72">
+        <v>19551</v>
+      </c>
       <c r="I135" s="22"/>
       <c r="J135" s="22"/>
       <c r="K135" s="62"/>
       <c r="L135" s="62"/>
       <c r="M135" s="62"/>
     </row>
     <row r="136" spans="1:13" ht="18.600000000000001" customHeight="1">
       <c r="A136" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B136" s="69">
         <v>4243</v>
       </c>
       <c r="C136" s="62">
         <v>6943</v>
       </c>
       <c r="D136" s="62">
         <v>9608</v>
       </c>
       <c r="E136" s="22">
         <v>12917</v>
       </c>
       <c r="F136" s="72">
         <v>15653</v>
       </c>
-      <c r="G136" s="75">
+      <c r="G136" s="74">
         <v>17926</v>
       </c>
-      <c r="H136" s="22"/>
+      <c r="H136" s="72">
+        <v>19549</v>
+      </c>
       <c r="I136" s="22"/>
       <c r="J136" s="22"/>
       <c r="K136" s="62"/>
       <c r="L136" s="62"/>
       <c r="M136" s="62"/>
     </row>
     <row r="137" spans="1:13">
       <c r="A137" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B137" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C137" s="62">
         <v>1</v>
       </c>
       <c r="D137" s="62">
         <v>1</v>
       </c>
       <c r="E137" s="22">
         <v>1</v>
       </c>
       <c r="F137" s="72">
         <v>1</v>
       </c>
-      <c r="G137" s="75">
+      <c r="G137" s="74">
         <v>2</v>
       </c>
-      <c r="H137" s="22"/>
+      <c r="H137" s="72">
+        <v>2</v>
+      </c>
       <c r="I137" s="22"/>
       <c r="J137" s="22"/>
       <c r="K137" s="62"/>
       <c r="L137" s="62"/>
       <c r="M137" s="62"/>
     </row>
-    <row r="138" spans="1:13" ht="32.4" customHeight="1">
+    <row r="138" spans="1:13" ht="32.450000000000003" customHeight="1">
       <c r="A138" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B138" s="18"/>
       <c r="C138" s="22"/>
       <c r="D138" s="51"/>
       <c r="E138" s="50"/>
       <c r="F138" s="22"/>
       <c r="G138" s="22"/>
       <c r="H138" s="22"/>
       <c r="I138" s="22"/>
       <c r="J138" s="22"/>
       <c r="K138" s="42"/>
       <c r="L138" s="22"/>
       <c r="M138" s="31"/>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B139" s="69">
         <v>1678</v>
       </c>
       <c r="C139" s="62">
         <v>3755</v>
       </c>
       <c r="D139" s="62">
         <v>5824</v>
       </c>
       <c r="E139" s="22">
         <v>7938</v>
       </c>
       <c r="F139" s="72">
         <v>10242</v>
       </c>
-      <c r="G139" s="75">
+      <c r="G139" s="74">
         <v>12559</v>
       </c>
-      <c r="H139" s="22"/>
+      <c r="H139" s="72">
+        <v>14836</v>
+      </c>
       <c r="I139" s="22"/>
       <c r="J139" s="22"/>
       <c r="K139" s="62"/>
       <c r="L139" s="62"/>
       <c r="M139" s="62"/>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B140" s="69">
         <v>26</v>
       </c>
       <c r="C140" s="62">
         <v>64</v>
       </c>
       <c r="D140" s="62">
         <v>94</v>
       </c>
       <c r="E140" s="22">
         <v>123</v>
       </c>
       <c r="F140" s="72">
         <v>148</v>
       </c>
-      <c r="G140" s="75">
+      <c r="G140" s="74">
         <v>168</v>
       </c>
-      <c r="H140" s="22"/>
+      <c r="H140" s="72">
+        <v>176</v>
+      </c>
       <c r="I140" s="22"/>
       <c r="J140" s="22"/>
       <c r="K140" s="62"/>
       <c r="L140" s="62"/>
       <c r="M140" s="62"/>
     </row>
     <row r="141" spans="1:13">
       <c r="A141" s="8" t="s">
         <v>80</v>
       </c>
       <c r="B141" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C141" s="62" t="s">
         <v>61</v>
       </c>
       <c r="D141" s="62">
         <v>0</v>
       </c>
       <c r="E141" s="22">
         <v>0</v>
       </c>
       <c r="F141" s="72">
         <v>0</v>
       </c>
       <c r="G141" s="18">
         <v>1</v>
       </c>
-      <c r="H141" s="22"/>
+      <c r="H141" s="72">
+        <v>1</v>
+      </c>
       <c r="I141" s="22"/>
       <c r="J141" s="22"/>
       <c r="K141" s="62"/>
       <c r="L141" s="22"/>
       <c r="M141" s="62"/>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" s="8" t="s">
         <v>78</v>
       </c>
       <c r="B142" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C142" s="62" t="s">
         <v>61</v>
       </c>
       <c r="D142" s="62">
         <v>0</v>
       </c>
       <c r="E142" s="22">
         <v>0</v>
       </c>
       <c r="F142" s="72">
         <v>0</v>
       </c>
       <c r="G142" s="18">
         <v>1</v>
       </c>
-      <c r="H142" s="22"/>
+      <c r="H142" s="72">
+        <v>1</v>
+      </c>
       <c r="I142" s="22"/>
       <c r="J142" s="22"/>
       <c r="K142" s="62"/>
       <c r="L142" s="22"/>
       <c r="M142" s="62"/>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B143" s="69">
         <v>91</v>
       </c>
       <c r="C143" s="62">
         <v>211</v>
       </c>
       <c r="D143" s="62">
         <v>331</v>
       </c>
       <c r="E143" s="22">
         <v>450</v>
       </c>
       <c r="F143" s="72">
         <v>530</v>
       </c>
-      <c r="G143" s="75">
+      <c r="G143" s="74">
         <v>610</v>
       </c>
-      <c r="H143" s="22"/>
+      <c r="H143" s="72">
+        <v>690</v>
+      </c>
       <c r="I143" s="22"/>
       <c r="J143" s="22"/>
       <c r="K143" s="62"/>
       <c r="L143" s="62"/>
       <c r="M143" s="62"/>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B144" s="69">
         <v>1409</v>
       </c>
       <c r="C144" s="62">
         <v>3148</v>
       </c>
       <c r="D144" s="62">
         <v>4886</v>
       </c>
       <c r="E144" s="22">
         <v>6670</v>
       </c>
       <c r="F144" s="72">
         <v>8752</v>
       </c>
-      <c r="G144" s="75">
+      <c r="G144" s="74">
         <v>10852</v>
       </c>
-      <c r="H144" s="22"/>
+      <c r="H144" s="72">
+        <v>12924</v>
+      </c>
       <c r="I144" s="22"/>
       <c r="J144" s="22"/>
       <c r="K144" s="62"/>
       <c r="L144" s="62"/>
       <c r="M144" s="62"/>
     </row>
     <row r="145" spans="1:13" s="11" customFormat="1">
       <c r="A145" s="8" t="s">
         <v>67</v>
       </c>
       <c r="B145" s="69">
         <v>48</v>
       </c>
       <c r="C145" s="62">
         <v>117</v>
       </c>
       <c r="D145" s="62">
         <v>187</v>
       </c>
       <c r="E145" s="22">
         <v>257</v>
       </c>
       <c r="F145" s="72">
         <v>296</v>
       </c>
-      <c r="G145" s="75">
+      <c r="G145" s="74">
         <v>335</v>
       </c>
-      <c r="H145" s="22"/>
+      <c r="H145" s="72">
+        <v>374</v>
+      </c>
       <c r="I145" s="22"/>
       <c r="J145" s="22"/>
       <c r="K145" s="62"/>
       <c r="L145" s="62"/>
       <c r="M145" s="62"/>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B146" s="69">
         <v>104</v>
       </c>
       <c r="C146" s="62">
         <v>215</v>
       </c>
       <c r="D146" s="62">
         <v>326</v>
       </c>
       <c r="E146" s="22">
         <v>437</v>
       </c>
       <c r="F146" s="72">
         <v>515</v>
       </c>
-      <c r="G146" s="75">
+      <c r="G146" s="74">
         <v>594</v>
       </c>
-      <c r="H146" s="22"/>
+      <c r="H146" s="72">
+        <v>671</v>
+      </c>
       <c r="I146" s="22"/>
       <c r="J146" s="22"/>
       <c r="K146" s="62"/>
       <c r="L146" s="62"/>
       <c r="M146" s="62"/>
     </row>
-    <row r="147" spans="1:13">
+    <row r="147" spans="1:13" ht="22.5">
       <c r="A147" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B147" s="18"/>
       <c r="C147" s="22"/>
       <c r="D147" s="51"/>
       <c r="E147" s="51"/>
       <c r="F147" s="22"/>
       <c r="G147" s="22"/>
       <c r="H147" s="22"/>
       <c r="I147" s="22"/>
       <c r="J147" s="22"/>
       <c r="K147" s="42"/>
       <c r="L147" s="22"/>
       <c r="M147" s="31"/>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B148" s="69">
         <v>224</v>
       </c>
       <c r="C148" s="62">
         <v>370</v>
       </c>
       <c r="D148" s="62">
         <v>564</v>
       </c>
       <c r="E148" s="22">
         <v>704</v>
       </c>
       <c r="F148" s="72">
         <v>868</v>
       </c>
-      <c r="G148" s="75">
+      <c r="G148" s="74">
         <v>1059</v>
       </c>
-      <c r="H148" s="22"/>
+      <c r="H148" s="72">
+        <v>1264</v>
+      </c>
       <c r="I148" s="22"/>
       <c r="J148" s="22"/>
       <c r="K148" s="62"/>
       <c r="L148" s="62"/>
       <c r="M148" s="62"/>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B149" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C149" s="62">
         <v>1</v>
       </c>
       <c r="D149" s="62">
         <v>1</v>
       </c>
       <c r="E149" s="22">
         <v>2</v>
       </c>
       <c r="F149" s="72">
         <v>2</v>
       </c>
-      <c r="G149" s="75">
+      <c r="G149" s="74">
         <v>2</v>
       </c>
-      <c r="H149" s="22"/>
+      <c r="H149" s="72">
+        <v>2</v>
+      </c>
       <c r="I149" s="22"/>
       <c r="J149" s="22"/>
       <c r="K149" s="62"/>
       <c r="L149" s="62"/>
       <c r="M149" s="62"/>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B150" s="31">
         <v>112</v>
       </c>
       <c r="C150" s="62">
         <v>173</v>
       </c>
       <c r="D150" s="62">
         <v>253</v>
       </c>
       <c r="E150" s="22">
         <v>314</v>
       </c>
       <c r="F150" s="72">
         <v>400</v>
       </c>
-      <c r="G150" s="75">
+      <c r="G150" s="74">
         <v>477</v>
       </c>
-      <c r="H150" s="22"/>
+      <c r="H150" s="72">
+        <v>559</v>
+      </c>
       <c r="I150" s="22"/>
       <c r="J150" s="22"/>
       <c r="K150" s="62"/>
       <c r="L150" s="62"/>
       <c r="M150" s="62"/>
     </row>
     <row r="151" spans="1:13" s="11" customFormat="1" ht="18.600000000000001" customHeight="1">
       <c r="A151" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B151" s="69">
         <v>1</v>
       </c>
       <c r="C151" s="62">
         <v>2</v>
       </c>
       <c r="D151" s="62">
         <v>2</v>
       </c>
       <c r="E151" s="22">
         <v>2</v>
       </c>
       <c r="F151" s="72">
         <v>2</v>
       </c>
-      <c r="G151" s="75">
+      <c r="G151" s="74">
         <v>3</v>
       </c>
-      <c r="H151" s="22"/>
+      <c r="H151" s="72">
+        <v>3</v>
+      </c>
       <c r="I151" s="22"/>
       <c r="J151" s="22"/>
       <c r="K151" s="62"/>
       <c r="L151" s="62"/>
       <c r="M151" s="62"/>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B152" s="69">
         <v>110</v>
       </c>
       <c r="C152" s="62">
         <v>195</v>
       </c>
       <c r="D152" s="62">
         <v>308</v>
       </c>
       <c r="E152" s="22">
         <v>386</v>
       </c>
       <c r="F152" s="72">
         <v>464</v>
       </c>
-      <c r="G152" s="75">
+      <c r="G152" s="74">
         <v>578</v>
       </c>
-      <c r="H152" s="22"/>
+      <c r="H152" s="72">
+        <v>700</v>
+      </c>
       <c r="I152" s="22"/>
       <c r="J152" s="22"/>
       <c r="K152" s="62"/>
       <c r="L152" s="62"/>
       <c r="M152" s="62"/>
     </row>
-    <row r="153" spans="1:13" ht="47.4" customHeight="1">
+    <row r="153" spans="1:13" ht="47.45" customHeight="1">
       <c r="A153" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B153" s="35"/>
       <c r="C153" s="52"/>
       <c r="D153" s="53"/>
       <c r="E153" s="50"/>
       <c r="F153" s="22"/>
       <c r="G153" s="22"/>
       <c r="H153" s="22"/>
       <c r="I153" s="39"/>
       <c r="J153" s="22"/>
       <c r="K153" s="42"/>
       <c r="L153" s="22"/>
       <c r="M153" s="22"/>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B154" s="69">
         <v>89731</v>
       </c>
       <c r="C154" s="62">
         <v>181413</v>
       </c>
       <c r="D154" s="62">
         <v>265266</v>
       </c>
       <c r="E154" s="22">
         <v>357021</v>
       </c>
       <c r="F154" s="72">
         <v>425146</v>
       </c>
-      <c r="G154" s="75">
+      <c r="G154" s="74">
         <v>494761</v>
       </c>
-      <c r="H154" s="22"/>
+      <c r="H154" s="72">
+        <v>545563</v>
+      </c>
       <c r="I154" s="22"/>
       <c r="J154" s="22"/>
       <c r="K154" s="62"/>
       <c r="L154" s="62"/>
       <c r="M154" s="62"/>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B155" s="69">
         <v>60119</v>
       </c>
       <c r="C155" s="62">
         <v>124141</v>
       </c>
       <c r="D155" s="62">
         <v>178226</v>
       </c>
       <c r="E155" s="22">
         <v>242435</v>
       </c>
       <c r="F155" s="72">
         <v>286802</v>
       </c>
-      <c r="G155" s="75">
+      <c r="G155" s="74">
         <v>333309</v>
       </c>
-      <c r="H155" s="22"/>
+      <c r="H155" s="72">
+        <v>361181</v>
+      </c>
       <c r="I155" s="22"/>
       <c r="J155" s="22"/>
       <c r="K155" s="62"/>
       <c r="L155" s="62"/>
       <c r="M155" s="62"/>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B156" s="69">
         <v>85</v>
       </c>
       <c r="C156" s="62">
         <v>199</v>
       </c>
       <c r="D156" s="62">
         <v>313</v>
       </c>
       <c r="E156" s="22">
         <v>427</v>
       </c>
       <c r="F156" s="72">
         <v>539</v>
       </c>
-      <c r="G156" s="75">
+      <c r="G156" s="74">
         <v>651</v>
       </c>
-      <c r="H156" s="22"/>
+      <c r="H156" s="72">
+        <v>762</v>
+      </c>
       <c r="I156" s="22"/>
       <c r="J156" s="22"/>
       <c r="K156" s="62"/>
       <c r="L156" s="62"/>
       <c r="M156" s="62"/>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B157" s="69">
         <v>83</v>
       </c>
       <c r="C157" s="62">
         <v>295</v>
       </c>
       <c r="D157" s="62">
         <v>506</v>
       </c>
       <c r="E157" s="22">
         <v>717</v>
       </c>
       <c r="F157" s="72">
         <v>813</v>
       </c>
-      <c r="G157" s="75">
+      <c r="G157" s="74">
         <v>908</v>
       </c>
-      <c r="H157" s="22"/>
+      <c r="H157" s="72">
+        <v>1003</v>
+      </c>
       <c r="I157" s="22"/>
       <c r="J157" s="22"/>
       <c r="K157" s="62"/>
       <c r="L157" s="62"/>
       <c r="M157" s="62"/>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B158" s="69">
         <v>8236</v>
       </c>
       <c r="C158" s="62">
         <v>16732</v>
       </c>
       <c r="D158" s="62">
         <v>27335</v>
       </c>
       <c r="E158" s="22">
         <v>35719</v>
       </c>
       <c r="F158" s="72">
         <v>40971</v>
       </c>
-      <c r="G158" s="75">
+      <c r="G158" s="74">
         <v>45574</v>
       </c>
-      <c r="H158" s="22"/>
+      <c r="H158" s="72">
+        <v>49999</v>
+      </c>
       <c r="I158" s="22"/>
       <c r="J158" s="22"/>
       <c r="K158" s="62"/>
       <c r="L158" s="62"/>
       <c r="M158" s="62"/>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B159" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C159" s="62">
         <v>151</v>
       </c>
       <c r="D159" s="62">
         <v>302</v>
       </c>
       <c r="E159" s="22">
         <v>453</v>
       </c>
       <c r="F159" s="72">
         <v>453</v>
       </c>
-      <c r="G159" s="75">
+      <c r="G159" s="74">
         <v>453</v>
       </c>
-      <c r="H159" s="22"/>
+      <c r="H159" s="72">
+        <v>453</v>
+      </c>
       <c r="I159" s="22"/>
       <c r="J159" s="22"/>
       <c r="K159" s="62"/>
       <c r="L159" s="62"/>
       <c r="M159" s="62"/>
     </row>
     <row r="160" spans="1:13" s="11" customFormat="1">
       <c r="A160" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B160" s="69">
         <v>141</v>
       </c>
       <c r="C160" s="62">
         <v>324</v>
       </c>
       <c r="D160" s="62">
         <v>508</v>
       </c>
       <c r="E160" s="22">
         <v>692</v>
       </c>
       <c r="F160" s="72">
         <v>799</v>
       </c>
-      <c r="G160" s="75">
+      <c r="G160" s="74">
         <v>906</v>
       </c>
-      <c r="H160" s="22"/>
+      <c r="H160" s="72">
+        <v>1013</v>
+      </c>
       <c r="I160" s="22"/>
       <c r="J160" s="22"/>
       <c r="K160" s="62"/>
       <c r="L160" s="62"/>
       <c r="M160" s="62"/>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B161" s="69">
         <v>5089</v>
       </c>
       <c r="C161" s="62">
         <v>10385</v>
       </c>
       <c r="D161" s="62">
         <v>15681</v>
       </c>
       <c r="E161" s="22">
         <v>20977</v>
       </c>
       <c r="F161" s="72">
         <v>26047</v>
       </c>
-      <c r="G161" s="75">
+      <c r="G161" s="74">
         <v>31116</v>
       </c>
-      <c r="H161" s="22"/>
+      <c r="H161" s="72">
+        <v>36186</v>
+      </c>
       <c r="I161" s="22"/>
       <c r="J161" s="22"/>
       <c r="K161" s="62"/>
       <c r="L161" s="62"/>
       <c r="M161" s="62"/>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B162" s="69">
         <v>15978</v>
       </c>
       <c r="C162" s="62">
         <v>29186</v>
       </c>
       <c r="D162" s="62">
         <v>42394</v>
       </c>
       <c r="E162" s="22">
         <v>55601</v>
       </c>
       <c r="F162" s="72">
         <v>68723</v>
       </c>
-      <c r="G162" s="75">
+      <c r="G162" s="74">
         <v>81845</v>
       </c>
-      <c r="H162" s="22"/>
+      <c r="H162" s="72">
+        <v>94966</v>
+      </c>
       <c r="I162" s="22"/>
       <c r="J162" s="22"/>
       <c r="K162" s="62"/>
       <c r="L162" s="62"/>
       <c r="M162" s="62"/>
     </row>
-    <row r="163" spans="1:13" ht="19.2" customHeight="1">
+    <row r="163" spans="1:13" ht="19.149999999999999" customHeight="1">
       <c r="A163" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B163" s="19"/>
       <c r="C163" s="24"/>
       <c r="D163" s="53"/>
       <c r="E163" s="53"/>
       <c r="F163" s="24"/>
       <c r="G163" s="24"/>
       <c r="H163" s="24"/>
       <c r="I163" s="24"/>
       <c r="J163" s="24"/>
       <c r="K163" s="23"/>
       <c r="L163" s="24"/>
       <c r="M163" s="23"/>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B164" s="70">
         <v>395.1</v>
       </c>
       <c r="C164" s="63">
         <v>496.3</v>
       </c>
       <c r="D164" s="63">
         <v>651.1</v>
       </c>
       <c r="E164" s="24">
         <v>861.2</v>
       </c>
       <c r="F164" s="73">
         <v>1086.8</v>
       </c>
-      <c r="G164" s="76">
+      <c r="G164" s="75">
         <v>1279.0999999999999</v>
       </c>
-      <c r="H164" s="24"/>
+      <c r="H164" s="73">
+        <v>1572.5</v>
+      </c>
       <c r="I164" s="24"/>
       <c r="J164" s="24"/>
       <c r="K164" s="63"/>
       <c r="L164" s="63"/>
       <c r="M164" s="63"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B165" s="70">
         <v>49.9</v>
       </c>
       <c r="C165" s="63">
         <v>101.4</v>
       </c>
       <c r="D165" s="63">
         <v>137</v>
       </c>
       <c r="E165" s="24">
         <v>210.8</v>
       </c>
       <c r="F165" s="73">
         <v>270.89999999999998</v>
       </c>
-      <c r="G165" s="76">
+      <c r="G165" s="75">
         <v>344.9</v>
       </c>
-      <c r="H165" s="24"/>
+      <c r="H165" s="73">
+        <v>431.5</v>
+      </c>
       <c r="I165" s="24"/>
       <c r="J165" s="24"/>
       <c r="K165" s="63"/>
       <c r="L165" s="63"/>
       <c r="M165" s="63"/>
     </row>
     <row r="166" spans="1:13" ht="12.75" customHeight="1">
       <c r="A166" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B166" s="70">
         <v>64.2</v>
       </c>
       <c r="C166" s="63">
         <v>77.900000000000006</v>
       </c>
       <c r="D166" s="63">
         <v>124.1</v>
       </c>
       <c r="E166" s="24">
         <v>179.4</v>
       </c>
       <c r="F166" s="73">
         <v>249.9</v>
       </c>
-      <c r="G166" s="76">
+      <c r="G166" s="75">
         <v>304.2</v>
       </c>
-      <c r="H166" s="24"/>
+      <c r="H166" s="73">
+        <v>382</v>
+      </c>
       <c r="I166" s="24"/>
       <c r="J166" s="24"/>
       <c r="K166" s="63"/>
       <c r="L166" s="63"/>
       <c r="M166" s="63"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B167" s="70">
         <v>281</v>
       </c>
       <c r="C167" s="63">
         <v>317</v>
       </c>
       <c r="D167" s="63">
         <v>390</v>
       </c>
       <c r="E167" s="24">
         <v>471</v>
       </c>
       <c r="F167" s="73">
         <v>566</v>
       </c>
-      <c r="G167" s="76">
+      <c r="G167" s="75">
         <v>630</v>
       </c>
-      <c r="H167" s="24"/>
+      <c r="H167" s="73">
+        <v>759</v>
+      </c>
       <c r="I167" s="24"/>
       <c r="J167" s="24"/>
       <c r="K167" s="63"/>
       <c r="L167" s="63"/>
       <c r="M167" s="63"/>
     </row>
     <row r="168" spans="1:13" ht="30" customHeight="1">
       <c r="A168" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B168" s="19"/>
       <c r="C168" s="24"/>
       <c r="D168" s="53"/>
       <c r="E168" s="55"/>
       <c r="F168" s="24"/>
       <c r="G168" s="24"/>
       <c r="H168" s="24"/>
       <c r="I168" s="24"/>
       <c r="J168" s="24"/>
       <c r="K168" s="43"/>
       <c r="L168" s="24"/>
       <c r="M168" s="23"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B169" s="70">
         <v>542.79999999999995</v>
       </c>
       <c r="C169" s="63">
         <v>1182.0999999999999</v>
       </c>
       <c r="D169" s="63">
         <v>1825</v>
       </c>
       <c r="E169" s="24">
         <v>2481.3000000000002</v>
       </c>
       <c r="F169" s="73">
         <v>3244.8</v>
       </c>
-      <c r="G169" s="76">
+      <c r="G169" s="75">
         <v>3958.2</v>
       </c>
-      <c r="H169" s="24"/>
+      <c r="H169" s="73">
+        <v>4710.8999999999996</v>
+      </c>
       <c r="I169" s="24"/>
       <c r="J169" s="24"/>
       <c r="K169" s="63"/>
       <c r="L169" s="63"/>
       <c r="M169" s="63"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B170" s="70">
         <v>17.3</v>
       </c>
       <c r="C170" s="63">
         <v>137.69999999999999</v>
       </c>
       <c r="D170" s="63">
         <v>251.5</v>
       </c>
       <c r="E170" s="24">
         <v>371.9</v>
       </c>
       <c r="F170" s="73">
         <v>424.8</v>
       </c>
-      <c r="G170" s="76">
+      <c r="G170" s="75">
         <v>477.6</v>
       </c>
-      <c r="H170" s="24"/>
+      <c r="H170" s="73">
+        <v>541.1</v>
+      </c>
       <c r="I170" s="24"/>
       <c r="J170" s="24"/>
       <c r="K170" s="63"/>
       <c r="L170" s="63"/>
       <c r="M170" s="63"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B171" s="70">
         <v>234</v>
       </c>
       <c r="C171" s="63">
         <v>538</v>
       </c>
       <c r="D171" s="63">
         <v>873</v>
       </c>
       <c r="E171" s="24">
         <v>1255</v>
       </c>
       <c r="F171" s="73">
         <v>1751</v>
       </c>
-      <c r="G171" s="76">
+      <c r="G171" s="75">
         <v>2121</v>
       </c>
-      <c r="H171" s="24"/>
+      <c r="H171" s="73">
+        <v>2524.8000000000002</v>
+      </c>
       <c r="I171" s="24"/>
       <c r="J171" s="24"/>
       <c r="K171" s="63"/>
       <c r="L171" s="63"/>
       <c r="M171" s="63"/>
     </row>
     <row r="172" spans="1:13" s="33" customFormat="1" ht="16.5" customHeight="1">
       <c r="A172" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B172" s="70">
         <v>291.5</v>
       </c>
       <c r="C172" s="63">
         <v>506.4</v>
       </c>
       <c r="D172" s="63">
         <v>700.5</v>
       </c>
       <c r="E172" s="24">
         <v>854.4</v>
       </c>
       <c r="F172" s="73">
         <v>1069</v>
       </c>
-      <c r="G172" s="76">
+      <c r="G172" s="75">
         <v>1359.6</v>
       </c>
-      <c r="H172" s="24"/>
+      <c r="H172" s="73">
+        <v>1645</v>
+      </c>
       <c r="I172" s="24"/>
       <c r="J172" s="24"/>
       <c r="K172" s="63"/>
       <c r="L172" s="63"/>
       <c r="M172" s="63"/>
     </row>
     <row r="173" spans="1:13" s="33" customFormat="1" ht="29.25" customHeight="1">
       <c r="A173" s="57" t="s">
         <v>79</v>
       </c>
       <c r="B173" s="19"/>
       <c r="C173" s="24"/>
       <c r="D173" s="55"/>
       <c r="E173" s="53"/>
       <c r="F173" s="24"/>
       <c r="G173" s="24"/>
       <c r="H173" s="24"/>
       <c r="I173" s="24"/>
       <c r="J173" s="24"/>
       <c r="K173" s="43"/>
       <c r="L173" s="24"/>
       <c r="M173" s="24"/>
     </row>
     <row r="174" spans="1:13" s="33" customFormat="1" ht="15" customHeight="1">
       <c r="A174" s="58" t="s">
         <v>71</v>
       </c>
       <c r="B174" s="70">
         <v>461.3</v>
       </c>
       <c r="C174" s="63">
         <v>1094</v>
       </c>
       <c r="D174" s="63">
         <v>1814.5</v>
       </c>
       <c r="E174" s="24">
         <v>2493.3000000000002</v>
       </c>
       <c r="F174" s="73">
         <v>3112.8</v>
       </c>
-      <c r="G174" s="76">
+      <c r="G174" s="75">
         <v>3637.4</v>
       </c>
-      <c r="H174" s="24"/>
+      <c r="H174" s="73">
+        <v>4255</v>
+      </c>
       <c r="I174" s="24"/>
       <c r="J174" s="24"/>
       <c r="K174" s="63"/>
       <c r="L174" s="63"/>
       <c r="M174" s="63"/>
     </row>
-    <row r="175" spans="1:13" ht="19.2" customHeight="1">
+    <row r="175" spans="1:13" ht="19.149999999999999" customHeight="1">
       <c r="A175" s="34" t="s">
         <v>62</v>
       </c>
       <c r="B175" s="70">
         <v>45.7</v>
       </c>
       <c r="C175" s="63">
         <v>187.8</v>
       </c>
       <c r="D175" s="63">
         <v>379.4</v>
       </c>
       <c r="E175" s="24">
         <v>606</v>
       </c>
       <c r="F175" s="73">
         <v>835.5</v>
       </c>
-      <c r="G175" s="76">
+      <c r="G175" s="75">
         <v>1016.8</v>
       </c>
-      <c r="H175" s="24"/>
+      <c r="H175" s="73">
+        <v>1237.7</v>
+      </c>
       <c r="I175" s="24"/>
       <c r="J175" s="24"/>
       <c r="K175" s="63"/>
       <c r="L175" s="63"/>
       <c r="M175" s="63"/>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B176" s="70">
         <v>415.6</v>
       </c>
       <c r="C176" s="63">
         <v>804.8</v>
       </c>
       <c r="D176" s="63">
         <v>1224.3</v>
       </c>
       <c r="E176" s="24">
         <v>1585.2</v>
       </c>
       <c r="F176" s="73">
         <v>1975.2</v>
       </c>
-      <c r="G176" s="76">
+      <c r="G176" s="75">
         <v>2318.4</v>
       </c>
-      <c r="H176" s="24"/>
+      <c r="H176" s="73">
+        <v>2715.2</v>
+      </c>
       <c r="I176" s="24"/>
       <c r="J176" s="24"/>
       <c r="K176" s="63"/>
       <c r="L176" s="63"/>
       <c r="M176" s="63"/>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B177" s="19" t="s">
         <v>61</v>
       </c>
       <c r="C177" s="63">
         <v>10</v>
       </c>
       <c r="D177" s="63">
         <v>27.9</v>
       </c>
       <c r="E177" s="24">
         <v>27.9</v>
       </c>
       <c r="F177" s="73">
         <v>27.9</v>
       </c>
-      <c r="G177" s="76">
+      <c r="G177" s="75">
         <v>27.9</v>
       </c>
-      <c r="H177" s="24"/>
+      <c r="H177" s="73">
+        <v>27.9</v>
+      </c>
       <c r="I177" s="24"/>
       <c r="J177" s="24"/>
       <c r="K177" s="63"/>
       <c r="L177" s="63"/>
       <c r="M177" s="63"/>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B178" s="19" t="s">
         <v>61</v>
       </c>
       <c r="C178" s="63">
         <v>91.4</v>
       </c>
       <c r="D178" s="63">
         <v>182.8</v>
       </c>
       <c r="E178" s="24">
         <v>274.2</v>
       </c>
       <c r="F178" s="73">
         <v>274.2</v>
       </c>
-      <c r="G178" s="76">
+      <c r="G178" s="75">
         <v>274.2</v>
       </c>
-      <c r="H178" s="24"/>
+      <c r="H178" s="73">
+        <v>274.2</v>
+      </c>
       <c r="I178" s="24"/>
       <c r="J178" s="24"/>
       <c r="K178" s="63"/>
       <c r="L178" s="63"/>
       <c r="M178" s="63"/>
     </row>
     <row r="179" spans="1:13" ht="39.6" customHeight="1">
       <c r="A179" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B179" s="19"/>
       <c r="C179" s="24"/>
       <c r="D179" s="53"/>
       <c r="E179" s="53"/>
       <c r="F179" s="24"/>
       <c r="G179" s="24"/>
       <c r="H179" s="24"/>
       <c r="I179" s="24"/>
       <c r="J179" s="24"/>
       <c r="K179" s="43"/>
       <c r="L179" s="24"/>
       <c r="M179" s="5"/>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B180" s="70">
         <v>12488.2</v>
       </c>
       <c r="C180" s="63">
         <v>22701.599999999999</v>
       </c>
       <c r="D180" s="63">
         <v>35221.800000000003</v>
       </c>
       <c r="E180" s="24">
         <v>50214.3</v>
       </c>
       <c r="F180" s="73">
         <v>67572</v>
       </c>
-      <c r="G180" s="76">
+      <c r="G180" s="75">
         <v>87251.9</v>
       </c>
-      <c r="H180" s="24"/>
+      <c r="H180" s="73">
+        <v>108105.8</v>
+      </c>
       <c r="I180" s="24"/>
       <c r="J180" s="24"/>
       <c r="K180" s="63"/>
       <c r="L180" s="63"/>
       <c r="M180" s="63"/>
     </row>
-    <row r="181" spans="1:13" ht="17.399999999999999" customHeight="1">
+    <row r="181" spans="1:13" ht="17.45" customHeight="1">
       <c r="A181" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B181" s="70">
         <v>8647.6</v>
       </c>
       <c r="C181" s="63">
         <v>15749.2</v>
       </c>
       <c r="D181" s="63">
         <v>23544.5</v>
       </c>
       <c r="E181" s="24">
         <v>33466.199999999997</v>
       </c>
       <c r="F181" s="73">
         <v>44766.5</v>
       </c>
-      <c r="G181" s="76">
+      <c r="G181" s="75">
         <v>57340</v>
       </c>
-      <c r="H181" s="24"/>
+      <c r="H181" s="73">
+        <v>71333.5</v>
+      </c>
       <c r="I181" s="24"/>
       <c r="J181" s="24"/>
       <c r="K181" s="63"/>
       <c r="L181" s="63"/>
       <c r="M181" s="63"/>
     </row>
-    <row r="182" spans="1:13" ht="17.399999999999999" customHeight="1">
+    <row r="182" spans="1:13" ht="17.45" customHeight="1">
       <c r="A182" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B182" s="70" t="s">
         <v>61</v>
       </c>
       <c r="C182" s="63">
         <v>2.7</v>
       </c>
       <c r="D182" s="63">
         <v>5.3</v>
       </c>
       <c r="E182" s="24">
         <v>8</v>
       </c>
       <c r="F182" s="73">
         <v>11.3</v>
       </c>
-      <c r="G182" s="76">
+      <c r="G182" s="75">
         <v>14.7</v>
       </c>
-      <c r="H182" s="24"/>
+      <c r="H182" s="73">
+        <v>18</v>
+      </c>
       <c r="I182" s="24"/>
       <c r="J182" s="24"/>
       <c r="K182" s="63"/>
       <c r="L182" s="63"/>
       <c r="M182" s="63"/>
     </row>
     <row r="183" spans="1:13">
       <c r="A183" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B183" s="70">
         <v>3840.6</v>
       </c>
       <c r="C183" s="63">
         <v>6949.8</v>
       </c>
       <c r="D183" s="63">
         <v>11671.9</v>
       </c>
       <c r="E183" s="24">
         <v>16740.099999999999</v>
       </c>
       <c r="F183" s="73">
         <v>22794.2</v>
       </c>
-      <c r="G183" s="76">
+      <c r="G183" s="75">
         <v>29897.200000000001</v>
       </c>
-      <c r="H183" s="24"/>
+      <c r="H183" s="73">
+        <v>36754.300000000003</v>
+      </c>
       <c r="I183" s="24"/>
       <c r="J183" s="24"/>
       <c r="K183" s="63"/>
       <c r="L183" s="63"/>
       <c r="M183" s="63"/>
     </row>
-    <row r="184" spans="1:13" ht="70.8" customHeight="1">
+    <row r="184" spans="1:13" ht="70.900000000000006" customHeight="1">
       <c r="A184" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B184" s="13"/>
       <c r="C184" s="40"/>
       <c r="D184" s="53"/>
       <c r="E184" s="55"/>
       <c r="F184" s="32"/>
       <c r="G184" s="55"/>
       <c r="H184" s="32"/>
       <c r="I184" s="31"/>
       <c r="J184" s="31"/>
       <c r="K184" s="40"/>
       <c r="L184" s="31"/>
       <c r="M184" s="23"/>
     </row>
     <row r="185" spans="1:13" ht="15.75" customHeight="1">
       <c r="A185" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B185" s="70">
         <v>1748.5</v>
       </c>
       <c r="C185" s="63">
         <v>4014.7</v>
       </c>
       <c r="D185" s="63">
         <v>6179</v>
       </c>
       <c r="E185" s="24">
         <v>8911.2000000000007</v>
       </c>
       <c r="F185" s="73">
         <v>11234.2</v>
       </c>
-      <c r="G185" s="76">
+      <c r="G185" s="75">
         <v>14175.7</v>
       </c>
-      <c r="H185" s="24"/>
+      <c r="H185" s="73">
+        <v>16763</v>
+      </c>
       <c r="I185" s="24"/>
       <c r="J185" s="24"/>
       <c r="K185" s="63"/>
       <c r="L185" s="63"/>
       <c r="M185" s="63"/>
     </row>
     <row r="186" spans="1:13" ht="15.75" customHeight="1">
       <c r="A186" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B186" s="70">
         <v>47</v>
       </c>
       <c r="C186" s="63">
         <v>283</v>
       </c>
       <c r="D186" s="63">
         <v>528</v>
       </c>
       <c r="E186" s="24">
         <v>853</v>
       </c>
       <c r="F186" s="73">
         <v>1160</v>
       </c>
-      <c r="G186" s="76">
+      <c r="G186" s="75">
         <v>1587</v>
       </c>
-      <c r="H186" s="19"/>
+      <c r="H186" s="73">
+        <v>1900</v>
+      </c>
       <c r="I186" s="24"/>
       <c r="J186" s="24"/>
       <c r="K186" s="63"/>
       <c r="L186" s="63"/>
       <c r="M186" s="63"/>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B187" s="70">
         <v>1701.5</v>
       </c>
       <c r="C187" s="63">
         <v>3731.7</v>
       </c>
       <c r="D187" s="63">
         <v>5651</v>
       </c>
       <c r="E187" s="24">
         <v>8058.2</v>
       </c>
       <c r="F187" s="73">
         <v>10074.200000000001</v>
       </c>
-      <c r="G187" s="76">
+      <c r="G187" s="75">
         <v>12588.7</v>
       </c>
-      <c r="H187" s="24"/>
+      <c r="H187" s="73">
+        <v>14863</v>
+      </c>
       <c r="I187" s="24"/>
       <c r="J187" s="24"/>
       <c r="K187" s="63"/>
       <c r="L187" s="63"/>
       <c r="M187" s="63"/>
     </row>
     <row r="188" spans="1:13" ht="51" customHeight="1">
       <c r="A188" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B188" s="14"/>
       <c r="C188" s="31"/>
       <c r="D188" s="56"/>
       <c r="E188" s="51"/>
       <c r="F188" s="31"/>
       <c r="G188" s="31"/>
       <c r="H188" s="31"/>
       <c r="I188" s="31"/>
       <c r="J188" s="55"/>
       <c r="K188" s="31"/>
       <c r="L188" s="31"/>
       <c r="M188" s="68"/>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B189" s="70">
         <v>2115</v>
       </c>
       <c r="C189" s="63">
         <v>4822</v>
       </c>
       <c r="D189" s="63">
         <v>8645</v>
       </c>
       <c r="E189" s="24">
         <v>10816</v>
       </c>
       <c r="F189" s="73">
         <v>12355</v>
       </c>
-      <c r="G189" s="76">
+      <c r="G189" s="75">
         <v>13939</v>
       </c>
-      <c r="H189" s="24"/>
+      <c r="H189" s="73">
+        <v>15671</v>
+      </c>
       <c r="I189" s="24"/>
       <c r="J189" s="24"/>
       <c r="K189" s="63"/>
       <c r="L189" s="63"/>
       <c r="M189" s="63"/>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B190" s="70">
         <v>2115</v>
       </c>
       <c r="C190" s="63">
         <v>4822</v>
       </c>
       <c r="D190" s="63">
         <v>8645</v>
       </c>
       <c r="E190" s="24">
         <v>10816</v>
       </c>
       <c r="F190" s="73">
         <v>12355</v>
       </c>
-      <c r="G190" s="76">
+      <c r="G190" s="75">
         <v>13939</v>
       </c>
-      <c r="H190" s="24"/>
+      <c r="H190" s="73">
+        <v>15671</v>
+      </c>
       <c r="I190" s="24"/>
       <c r="J190" s="24"/>
       <c r="K190" s="63"/>
       <c r="L190" s="63"/>
       <c r="M190" s="63"/>
     </row>
     <row r="191" spans="1:13" ht="36.6" customHeight="1">
       <c r="A191" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B191" s="19"/>
       <c r="C191" s="24"/>
       <c r="D191" s="50"/>
       <c r="E191" s="55"/>
       <c r="F191" s="32"/>
       <c r="G191" s="24"/>
       <c r="H191" s="24"/>
       <c r="I191" s="40"/>
       <c r="J191" s="24"/>
       <c r="K191" s="23"/>
       <c r="L191" s="23"/>
       <c r="M191" s="24"/>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B192" s="70">
         <v>5.2</v>
       </c>
       <c r="C192" s="63">
         <v>16.2</v>
       </c>
       <c r="D192" s="63">
         <v>27.2</v>
       </c>
       <c r="E192" s="24">
         <v>38.200000000000003</v>
       </c>
       <c r="F192" s="73">
         <v>44.2</v>
       </c>
-      <c r="G192" s="76">
+      <c r="G192" s="75">
         <v>50.1</v>
       </c>
-      <c r="H192" s="24"/>
+      <c r="H192" s="73">
+        <v>56</v>
+      </c>
       <c r="I192" s="24"/>
       <c r="J192" s="24"/>
       <c r="K192" s="63"/>
       <c r="L192" s="63"/>
       <c r="M192" s="63"/>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" s="8" t="s">
         <v>81</v>
       </c>
       <c r="B193" s="70" t="s">
         <v>61</v>
       </c>
       <c r="C193" s="24" t="s">
         <v>61</v>
       </c>
       <c r="D193" s="24" t="s">
         <v>61</v>
       </c>
       <c r="E193" s="24" t="s">
         <v>61</v>
       </c>
       <c r="F193" s="24" t="s">
         <v>61</v>
       </c>
-      <c r="G193" s="76">
+      <c r="G193" s="75">
         <v>0.1</v>
       </c>
-      <c r="H193" s="24"/>
+      <c r="H193" s="73">
+        <v>0.1</v>
+      </c>
       <c r="I193" s="24"/>
       <c r="J193" s="24"/>
       <c r="K193" s="63"/>
       <c r="L193" s="63"/>
       <c r="M193" s="63"/>
     </row>
     <row r="194" spans="1:13" ht="15" customHeight="1">
       <c r="A194" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B194" s="70">
         <v>4.2</v>
       </c>
       <c r="C194" s="63">
         <v>12.9</v>
       </c>
       <c r="D194" s="24">
         <v>21.6</v>
       </c>
       <c r="E194" s="24">
         <v>30.3</v>
       </c>
       <c r="F194" s="24">
         <v>34.5</v>
       </c>
-      <c r="G194" s="76">
+      <c r="G194" s="75">
         <v>38.700000000000003</v>
       </c>
-      <c r="H194" s="24"/>
+      <c r="H194" s="73">
+        <v>42.8</v>
+      </c>
       <c r="I194" s="24"/>
       <c r="J194" s="24"/>
       <c r="K194" s="63"/>
       <c r="L194" s="24"/>
       <c r="M194" s="63"/>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B195" s="70">
         <v>1</v>
       </c>
       <c r="C195" s="63">
         <v>3.3</v>
       </c>
       <c r="D195" s="24">
         <v>5.6</v>
       </c>
       <c r="E195" s="24">
         <v>7.9</v>
       </c>
       <c r="F195" s="24">
         <v>9.6</v>
       </c>
-      <c r="G195" s="76">
+      <c r="G195" s="75">
         <v>11.4</v>
       </c>
-      <c r="H195" s="24"/>
+      <c r="H195" s="73">
+        <v>13.1</v>
+      </c>
       <c r="I195" s="24"/>
       <c r="J195" s="24"/>
       <c r="K195" s="63"/>
       <c r="L195" s="24"/>
       <c r="M195" s="63"/>
     </row>
     <row r="196" spans="1:13" ht="57" customHeight="1">
       <c r="A196" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B196" s="35"/>
       <c r="C196" s="24"/>
       <c r="D196" s="53"/>
       <c r="E196" s="53"/>
       <c r="F196" s="24"/>
       <c r="G196" s="24"/>
       <c r="H196" s="24"/>
       <c r="I196" s="24"/>
       <c r="J196" s="24"/>
       <c r="K196" s="43"/>
       <c r="L196" s="24"/>
       <c r="M196" s="24"/>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B197" s="70">
         <v>4.4000000000000004</v>
       </c>
       <c r="C197" s="63">
         <v>11.9</v>
       </c>
       <c r="D197" s="63">
         <v>19.399999999999999</v>
       </c>
       <c r="E197" s="24">
         <v>26.9</v>
       </c>
       <c r="F197" s="73">
         <v>29.9</v>
       </c>
-      <c r="G197" s="76">
+      <c r="G197" s="75">
         <v>32.9</v>
       </c>
-      <c r="H197" s="24"/>
+      <c r="H197" s="73">
+        <v>35.9</v>
+      </c>
       <c r="I197" s="24"/>
       <c r="J197" s="24"/>
       <c r="K197" s="63"/>
       <c r="L197" s="63"/>
       <c r="M197" s="63"/>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="8" t="s">
         <v>81</v>
       </c>
       <c r="B198" s="70" t="s">
         <v>61</v>
       </c>
       <c r="C198" s="24" t="s">
         <v>61</v>
       </c>
       <c r="D198" s="63" t="s">
         <v>61</v>
       </c>
       <c r="E198" s="24" t="s">
         <v>61</v>
       </c>
       <c r="F198" s="24" t="s">
         <v>61</v>
       </c>
-      <c r="G198" s="76">
+      <c r="G198" s="75">
         <v>0.1</v>
       </c>
-      <c r="H198" s="24"/>
+      <c r="H198" s="73">
+        <v>0.1</v>
+      </c>
       <c r="I198" s="24"/>
       <c r="J198" s="24"/>
       <c r="K198" s="63"/>
       <c r="L198" s="63"/>
       <c r="M198" s="63"/>
     </row>
     <row r="199" spans="1:13">
       <c r="A199" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B199" s="70">
         <v>3.4</v>
       </c>
       <c r="C199" s="63">
         <v>10.3</v>
       </c>
       <c r="D199" s="63">
         <v>17.100000000000001</v>
       </c>
       <c r="E199" s="24">
         <v>24</v>
       </c>
       <c r="F199" s="73">
         <v>26.2</v>
       </c>
-      <c r="G199" s="76">
+      <c r="G199" s="75">
         <v>28.5</v>
       </c>
-      <c r="H199" s="24"/>
+      <c r="H199" s="73">
+        <v>30.7</v>
+      </c>
       <c r="I199" s="24"/>
       <c r="J199" s="24"/>
       <c r="K199" s="63"/>
       <c r="L199" s="63"/>
       <c r="M199" s="63"/>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B200" s="70">
         <v>1</v>
       </c>
       <c r="C200" s="63">
         <v>1.6</v>
       </c>
       <c r="D200" s="63">
         <v>2.2999999999999998</v>
       </c>
       <c r="E200" s="24">
         <v>2.9</v>
       </c>
       <c r="F200" s="73">
         <v>3.6</v>
       </c>
-      <c r="G200" s="76">
+      <c r="G200" s="75">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H200" s="24"/>
+      <c r="H200" s="73">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="I200" s="24"/>
       <c r="J200" s="24"/>
       <c r="K200" s="63"/>
       <c r="L200" s="63"/>
       <c r="M200" s="63"/>
     </row>
-    <row r="201" spans="1:13" s="11" customFormat="1" ht="46.95" customHeight="1">
+    <row r="201" spans="1:13" s="11" customFormat="1" ht="46.9" customHeight="1">
       <c r="A201" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B201" s="10"/>
       <c r="C201" s="31"/>
       <c r="D201" s="55"/>
       <c r="E201" s="51"/>
       <c r="F201" s="68"/>
       <c r="G201" s="31"/>
       <c r="H201" s="31"/>
       <c r="I201" s="31"/>
       <c r="J201" s="31"/>
       <c r="K201" s="31"/>
       <c r="L201" s="31"/>
       <c r="M201" s="5"/>
     </row>
     <row r="202" spans="1:13" s="11" customFormat="1">
       <c r="A202" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B202" s="69">
         <v>4601</v>
       </c>
       <c r="C202" s="62">
         <v>10223</v>
       </c>
       <c r="D202" s="62">
         <v>16012</v>
       </c>
       <c r="E202" s="22">
         <v>20770</v>
       </c>
       <c r="F202" s="72">
         <v>24817</v>
       </c>
-      <c r="G202" s="75">
+      <c r="G202" s="74">
         <v>32513</v>
       </c>
-      <c r="H202" s="22"/>
+      <c r="H202" s="72">
+        <v>40254</v>
+      </c>
       <c r="I202" s="22"/>
       <c r="J202" s="22"/>
       <c r="K202" s="62"/>
       <c r="L202" s="62"/>
       <c r="M202" s="62"/>
     </row>
     <row r="203" spans="1:13" s="11" customFormat="1">
       <c r="A203" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B203" s="69">
         <v>4601</v>
       </c>
       <c r="C203" s="62">
         <v>10223</v>
       </c>
       <c r="D203" s="62">
         <v>16012</v>
       </c>
       <c r="E203" s="22">
         <v>20770</v>
       </c>
       <c r="F203" s="72">
         <v>24817</v>
       </c>
-      <c r="G203" s="75">
+      <c r="G203" s="74">
         <v>32513</v>
       </c>
-      <c r="H203" s="22"/>
+      <c r="H203" s="72">
+        <v>40254</v>
+      </c>
       <c r="I203" s="22"/>
       <c r="J203" s="22"/>
       <c r="K203" s="62"/>
       <c r="L203" s="62"/>
       <c r="M203" s="62"/>
     </row>
-    <row r="204" spans="1:13" s="11" customFormat="1" ht="46.2" customHeight="1">
+    <row r="204" spans="1:13" s="11" customFormat="1" ht="46.15" customHeight="1">
       <c r="A204" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B204" s="18"/>
       <c r="C204" s="22"/>
       <c r="D204" s="51"/>
       <c r="E204" s="50"/>
       <c r="F204" s="68"/>
       <c r="G204" s="22"/>
       <c r="H204" s="22"/>
       <c r="I204" s="22"/>
       <c r="J204" s="22"/>
       <c r="K204" s="42"/>
       <c r="L204" s="21"/>
       <c r="M204" s="22"/>
     </row>
     <row r="205" spans="1:13" s="11" customFormat="1">
       <c r="A205" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B205" s="69">
         <v>4734379</v>
       </c>
       <c r="C205" s="62">
         <v>10112945</v>
       </c>
       <c r="D205" s="62">
         <v>16077478</v>
       </c>
       <c r="E205" s="22">
         <v>21804922</v>
       </c>
       <c r="F205" s="72">
         <v>28000599</v>
       </c>
-      <c r="G205" s="75">
+      <c r="G205" s="74">
         <v>34589046</v>
       </c>
-      <c r="H205" s="22"/>
+      <c r="H205" s="72">
+        <v>41217170</v>
+      </c>
       <c r="I205" s="22"/>
       <c r="J205" s="22"/>
       <c r="K205" s="62"/>
       <c r="L205" s="62"/>
       <c r="M205" s="62"/>
     </row>
     <row r="206" spans="1:13" s="11" customFormat="1">
       <c r="A206" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B206" s="69">
         <v>4140208</v>
       </c>
       <c r="C206" s="62">
         <v>8883016</v>
       </c>
       <c r="D206" s="62">
         <v>14404149</v>
       </c>
       <c r="E206" s="22">
         <v>19612830</v>
       </c>
       <c r="F206" s="72">
         <v>25335867</v>
       </c>
-      <c r="G206" s="75">
+      <c r="G206" s="74">
         <v>31461401</v>
       </c>
-      <c r="H206" s="22"/>
+      <c r="H206" s="72">
+        <v>37453474</v>
+      </c>
       <c r="I206" s="22"/>
       <c r="J206" s="22"/>
       <c r="K206" s="62"/>
       <c r="L206" s="62"/>
       <c r="M206" s="62"/>
     </row>
     <row r="207" spans="1:13" s="11" customFormat="1">
       <c r="A207" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B207" s="69">
         <v>16681</v>
       </c>
       <c r="C207" s="62">
         <v>40657</v>
       </c>
       <c r="D207" s="62">
         <v>64634</v>
       </c>
       <c r="E207" s="22">
         <v>88610</v>
       </c>
       <c r="F207" s="72">
         <v>105224</v>
       </c>
-      <c r="G207" s="75">
+      <c r="G207" s="74">
         <v>121839</v>
       </c>
-      <c r="H207" s="22"/>
+      <c r="H207" s="72">
+        <v>138453</v>
+      </c>
       <c r="I207" s="22"/>
       <c r="J207" s="22"/>
       <c r="K207" s="62"/>
       <c r="L207" s="62"/>
       <c r="M207" s="62"/>
     </row>
     <row r="208" spans="1:13" s="11" customFormat="1">
       <c r="A208" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B208" s="69">
         <v>577490</v>
       </c>
       <c r="C208" s="62">
         <v>1189272</v>
       </c>
       <c r="D208" s="62">
         <v>1608695</v>
       </c>
       <c r="E208" s="22">
         <v>2103482</v>
       </c>
       <c r="F208" s="72">
         <v>2559508</v>
       </c>
-      <c r="G208" s="75">
+      <c r="G208" s="74">
         <v>3005806</v>
       </c>
-      <c r="H208" s="22"/>
+      <c r="H208" s="72">
+        <v>3625243</v>
+      </c>
       <c r="I208" s="22"/>
       <c r="J208" s="22"/>
       <c r="K208" s="62"/>
       <c r="L208" s="62"/>
       <c r="M208" s="62"/>
     </row>
-    <row r="209" spans="1:13" ht="21.6">
+    <row r="209" spans="1:13" ht="22.5">
       <c r="A209" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B209" s="36"/>
       <c r="C209" s="37"/>
       <c r="D209" s="52"/>
       <c r="E209" s="51"/>
       <c r="F209" s="37"/>
       <c r="G209" s="37"/>
       <c r="H209" s="24"/>
       <c r="I209" s="24"/>
       <c r="J209" s="24"/>
       <c r="K209" s="43"/>
       <c r="L209" s="24"/>
       <c r="M209" s="5"/>
     </row>
     <row r="210" spans="1:13">
       <c r="A210" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B210" s="70">
         <v>1.1000000000000001</v>
       </c>
       <c r="C210" s="63">
         <v>3.2</v>
       </c>
       <c r="D210" s="63">
         <v>6.5</v>
       </c>
       <c r="E210" s="24">
         <v>9.8000000000000007</v>
       </c>
       <c r="F210" s="73">
         <v>13.1</v>
       </c>
-      <c r="G210" s="76">
+      <c r="G210" s="75">
         <v>15.4</v>
       </c>
-      <c r="H210" s="24"/>
+      <c r="H210" s="73">
+        <v>17.8</v>
+      </c>
       <c r="I210" s="24"/>
       <c r="J210" s="24"/>
       <c r="K210" s="63"/>
       <c r="L210" s="63"/>
       <c r="M210" s="63"/>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B211" s="70">
         <v>0.3</v>
       </c>
       <c r="C211" s="63">
         <v>0.7</v>
       </c>
       <c r="D211" s="63">
         <v>1</v>
       </c>
       <c r="E211" s="24">
         <v>1.3</v>
       </c>
       <c r="F211" s="73">
         <v>1.7</v>
       </c>
-      <c r="G211" s="76">
+      <c r="G211" s="75">
         <v>2</v>
       </c>
-      <c r="H211" s="24"/>
+      <c r="H211" s="73">
+        <v>2</v>
+      </c>
       <c r="I211" s="24"/>
       <c r="J211" s="24"/>
       <c r="K211" s="63"/>
       <c r="L211" s="63"/>
       <c r="M211" s="63"/>
     </row>
     <row r="212" spans="1:13">
       <c r="A212" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B212" s="70">
         <v>0.8</v>
       </c>
       <c r="C212" s="63">
         <v>2.5</v>
       </c>
       <c r="D212" s="63">
         <v>5.5</v>
       </c>
       <c r="E212" s="24">
         <v>8.5</v>
       </c>
       <c r="F212" s="73">
         <v>11.4</v>
       </c>
-      <c r="G212" s="76">
+      <c r="G212" s="75">
         <v>13.4</v>
       </c>
-      <c r="H212" s="24"/>
+      <c r="H212" s="73">
+        <v>15.8</v>
+      </c>
       <c r="I212" s="24"/>
       <c r="J212" s="24"/>
       <c r="K212" s="63"/>
       <c r="L212" s="63"/>
       <c r="M212" s="63"/>
     </row>
     <row r="213" spans="1:13" ht="18.600000000000001" customHeight="1">
       <c r="A213" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B213" s="14"/>
       <c r="C213" s="46"/>
       <c r="D213" s="50"/>
       <c r="E213" s="51"/>
       <c r="F213" s="32"/>
       <c r="G213" s="31"/>
       <c r="H213" s="31"/>
       <c r="I213" s="31"/>
       <c r="J213" s="31"/>
       <c r="K213" s="23"/>
       <c r="L213" s="23"/>
       <c r="M213" s="5"/>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B214" s="70">
         <v>339</v>
       </c>
       <c r="C214" s="63">
         <v>630</v>
       </c>
       <c r="D214" s="63">
         <v>936</v>
       </c>
       <c r="E214" s="24">
         <v>1231</v>
       </c>
       <c r="F214" s="73">
         <v>1537</v>
       </c>
-      <c r="G214" s="76">
+      <c r="G214" s="75">
         <v>1838</v>
       </c>
-      <c r="H214" s="24"/>
+      <c r="H214" s="73">
+        <v>1942</v>
+      </c>
       <c r="I214" s="24"/>
       <c r="J214" s="24"/>
       <c r="K214" s="63"/>
       <c r="L214" s="63"/>
       <c r="M214" s="63"/>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B215" s="70">
         <v>339</v>
       </c>
       <c r="C215" s="63">
         <v>630</v>
       </c>
       <c r="D215" s="63">
         <v>936</v>
       </c>
       <c r="E215" s="24">
         <v>1231</v>
       </c>
       <c r="F215" s="73">
         <v>1537</v>
       </c>
-      <c r="G215" s="76">
+      <c r="G215" s="75">
         <v>1838</v>
       </c>
-      <c r="H215" s="24"/>
+      <c r="H215" s="73">
+        <v>1942</v>
+      </c>
       <c r="I215" s="24"/>
       <c r="J215" s="24"/>
       <c r="K215" s="63"/>
       <c r="L215" s="63"/>
       <c r="M215" s="63"/>
     </row>
-    <row r="216" spans="1:13" ht="19.8" customHeight="1">
+    <row r="216" spans="1:13" ht="19.899999999999999" customHeight="1">
       <c r="A216" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B216" s="18"/>
       <c r="C216" s="22"/>
       <c r="D216" s="55"/>
       <c r="E216" s="55"/>
       <c r="F216" s="32"/>
       <c r="G216" s="32"/>
       <c r="H216" s="61"/>
       <c r="I216" s="22"/>
       <c r="J216" s="22"/>
       <c r="K216" s="21"/>
       <c r="L216" s="22"/>
       <c r="M216" s="48"/>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B217" s="69">
         <v>1709378</v>
       </c>
       <c r="C217" s="62">
         <v>5781240</v>
       </c>
       <c r="D217" s="62">
         <v>7624528</v>
       </c>
       <c r="E217" s="22">
         <v>9777063</v>
       </c>
       <c r="F217" s="72">
         <v>12429893</v>
       </c>
-      <c r="G217" s="75">
+      <c r="G217" s="74">
         <v>13825063</v>
       </c>
-      <c r="H217" s="22"/>
+      <c r="H217" s="72">
+        <v>15307626</v>
+      </c>
       <c r="I217" s="22"/>
       <c r="J217" s="22"/>
       <c r="K217" s="62"/>
       <c r="L217" s="62"/>
       <c r="M217" s="62"/>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B218" s="69">
         <v>103541</v>
       </c>
       <c r="C218" s="62">
         <v>212298</v>
       </c>
       <c r="D218" s="62">
         <v>221220</v>
       </c>
       <c r="E218" s="22">
         <v>316682</v>
       </c>
       <c r="F218" s="72">
         <v>416113</v>
       </c>
-      <c r="G218" s="75">
+      <c r="G218" s="74">
         <v>502190</v>
       </c>
-      <c r="H218" s="22"/>
+      <c r="H218" s="72">
+        <v>588267</v>
+      </c>
       <c r="I218" s="22"/>
       <c r="J218" s="22"/>
       <c r="K218" s="62"/>
       <c r="L218" s="62"/>
       <c r="M218" s="62"/>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B219" s="69">
         <v>1056319</v>
       </c>
       <c r="C219" s="62">
         <v>2005961</v>
       </c>
       <c r="D219" s="62">
         <v>2245241</v>
       </c>
       <c r="E219" s="22">
         <v>3114933</v>
       </c>
       <c r="F219" s="72">
         <v>3877484</v>
       </c>
-      <c r="G219" s="75">
+      <c r="G219" s="74">
         <v>4630401</v>
       </c>
-      <c r="H219" s="22"/>
+      <c r="H219" s="72">
+        <v>5108898</v>
+      </c>
       <c r="I219" s="22"/>
       <c r="J219" s="22"/>
       <c r="K219" s="62"/>
       <c r="L219" s="62"/>
       <c r="M219" s="62"/>
     </row>
     <row r="220" spans="1:13">
       <c r="A220" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B220" s="69">
         <v>55250</v>
       </c>
       <c r="C220" s="62">
         <v>152565</v>
       </c>
       <c r="D220" s="62">
         <v>249880</v>
       </c>
       <c r="E220" s="22">
         <v>347195</v>
       </c>
       <c r="F220" s="72">
         <v>444874</v>
       </c>
-      <c r="G220" s="75">
+      <c r="G220" s="74">
         <v>542552</v>
       </c>
-      <c r="H220" s="22"/>
+      <c r="H220" s="72">
+        <v>640230</v>
+      </c>
       <c r="I220" s="22"/>
       <c r="J220" s="22"/>
       <c r="K220" s="62"/>
       <c r="L220" s="62"/>
       <c r="M220" s="62"/>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B221" s="69">
         <v>494268</v>
       </c>
       <c r="C221" s="62">
         <v>3410415</v>
       </c>
       <c r="D221" s="62">
         <v>4908187</v>
       </c>
       <c r="E221" s="22">
         <v>5998253</v>
       </c>
       <c r="F221" s="72">
         <v>7691422</v>
       </c>
-      <c r="G221" s="75">
+      <c r="G221" s="74">
         <v>8149920</v>
       </c>
-      <c r="H221" s="22"/>
+      <c r="H221" s="72">
+        <v>8970231</v>
+      </c>
       <c r="I221" s="22"/>
       <c r="J221" s="22"/>
       <c r="K221" s="62"/>
       <c r="L221" s="62"/>
       <c r="M221" s="62"/>
     </row>
-    <row r="222" spans="1:13" ht="26.4" customHeight="1">
+    <row r="222" spans="1:13" ht="26.45" customHeight="1">
       <c r="A222" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B222" s="35"/>
       <c r="C222" s="52"/>
       <c r="D222" s="53"/>
       <c r="E222" s="53"/>
       <c r="F222" s="32"/>
       <c r="G222" s="22"/>
       <c r="H222" s="22"/>
       <c r="I222" s="39"/>
       <c r="J222" s="22"/>
       <c r="K222" s="42"/>
       <c r="L222" s="22"/>
       <c r="M222" s="22"/>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B223" s="69">
         <v>436</v>
       </c>
       <c r="C223" s="62">
         <v>1255</v>
       </c>
       <c r="D223" s="62">
         <v>2032</v>
       </c>
       <c r="E223" s="22">
         <v>2967</v>
       </c>
       <c r="F223" s="72">
         <v>4014</v>
       </c>
-      <c r="G223" s="75">
+      <c r="G223" s="74">
         <v>5213</v>
       </c>
-      <c r="H223" s="22"/>
+      <c r="H223" s="72">
+        <v>6413</v>
+      </c>
       <c r="I223" s="22"/>
       <c r="J223" s="22"/>
       <c r="K223" s="62"/>
       <c r="L223" s="62"/>
       <c r="M223" s="62"/>
     </row>
     <row r="224" spans="1:13" ht="13.5" customHeight="1">
       <c r="A224" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B224" s="31">
         <v>49</v>
       </c>
       <c r="C224" s="52">
         <v>206</v>
       </c>
       <c r="D224" s="62">
         <v>339</v>
       </c>
       <c r="E224" s="22">
         <v>460</v>
       </c>
       <c r="F224" s="22">
         <v>571</v>
       </c>
-      <c r="G224" s="75">
+      <c r="G224" s="74">
         <v>723</v>
       </c>
-      <c r="H224" s="22"/>
+      <c r="H224" s="72">
+        <v>866</v>
+      </c>
       <c r="I224" s="22"/>
       <c r="J224" s="22"/>
       <c r="K224" s="62"/>
       <c r="L224" s="62"/>
       <c r="M224" s="62"/>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="15" t="s">
         <v>78</v>
       </c>
       <c r="B225" s="31">
         <v>17</v>
       </c>
       <c r="C225" s="62">
         <v>40</v>
       </c>
       <c r="D225" s="62">
         <v>62</v>
       </c>
       <c r="E225" s="22">
         <v>84</v>
       </c>
       <c r="F225" s="72">
         <v>102</v>
       </c>
-      <c r="G225" s="75">
+      <c r="G225" s="74">
         <v>120</v>
       </c>
-      <c r="H225" s="22"/>
+      <c r="H225" s="72">
+        <v>138</v>
+      </c>
       <c r="I225" s="22"/>
       <c r="J225" s="22"/>
       <c r="K225" s="62"/>
       <c r="L225" s="62"/>
       <c r="M225" s="62"/>
     </row>
     <row r="226" spans="1:13" ht="15" customHeight="1">
       <c r="A226" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B226" s="69">
         <v>208</v>
       </c>
       <c r="C226" s="62">
         <v>535</v>
       </c>
       <c r="D226" s="62">
         <v>842</v>
       </c>
       <c r="E226" s="22">
         <v>1321</v>
       </c>
       <c r="F226" s="72">
         <v>2016</v>
       </c>
-      <c r="G226" s="75">
+      <c r="G226" s="74">
         <v>2822</v>
       </c>
-      <c r="H226" s="22"/>
+      <c r="H226" s="72">
+        <v>3638</v>
+      </c>
       <c r="I226" s="22"/>
       <c r="J226" s="22"/>
       <c r="K226" s="62"/>
       <c r="L226" s="62"/>
       <c r="M226" s="62"/>
     </row>
     <row r="227" spans="1:13">
       <c r="A227" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B227" s="31">
         <v>6</v>
       </c>
       <c r="C227" s="62">
         <v>6</v>
       </c>
       <c r="D227" s="62">
         <v>6</v>
       </c>
       <c r="E227" s="22">
         <v>6</v>
       </c>
       <c r="F227" s="72">
         <v>7</v>
       </c>
-      <c r="G227" s="75">
+      <c r="G227" s="74">
         <v>8</v>
       </c>
-      <c r="H227" s="22"/>
+      <c r="H227" s="72">
+        <v>10</v>
+      </c>
       <c r="I227" s="22"/>
       <c r="J227" s="22"/>
       <c r="K227" s="62"/>
       <c r="L227" s="62"/>
       <c r="M227" s="62"/>
     </row>
     <row r="228" spans="1:13">
       <c r="A228" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B228" s="69">
         <v>156</v>
       </c>
       <c r="C228" s="62">
         <v>469</v>
       </c>
       <c r="D228" s="62">
         <v>783</v>
       </c>
       <c r="E228" s="22">
         <v>1096</v>
       </c>
       <c r="F228" s="72">
         <v>1318</v>
       </c>
-      <c r="G228" s="75">
+      <c r="G228" s="74">
         <v>1539</v>
       </c>
-      <c r="H228" s="22"/>
+      <c r="H228" s="72">
+        <v>1761</v>
+      </c>
       <c r="I228" s="22"/>
       <c r="J228" s="22"/>
       <c r="K228" s="62"/>
       <c r="L228" s="62"/>
       <c r="M228" s="62"/>
     </row>
-    <row r="229" spans="1:13" ht="46.8" customHeight="1">
+    <row r="229" spans="1:13" ht="46.9" customHeight="1">
       <c r="A229" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B229" s="18"/>
       <c r="C229" s="22"/>
       <c r="D229" s="55"/>
       <c r="E229" s="51"/>
       <c r="F229" s="22"/>
       <c r="G229" s="22"/>
       <c r="H229" s="22"/>
       <c r="I229" s="22"/>
       <c r="J229" s="22"/>
       <c r="K229" s="42"/>
       <c r="L229" s="22"/>
       <c r="M229" s="48"/>
     </row>
     <row r="230" spans="1:13">
       <c r="A230" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B230" s="69">
         <v>182</v>
       </c>
       <c r="C230" s="62">
         <v>549</v>
       </c>
       <c r="D230" s="62">
         <v>861</v>
       </c>
       <c r="E230" s="22">
         <v>1295</v>
       </c>
       <c r="F230" s="72">
         <v>1565</v>
       </c>
-      <c r="G230" s="75">
+      <c r="G230" s="74">
         <v>2029</v>
       </c>
-      <c r="H230" s="22"/>
+      <c r="H230" s="72">
+        <v>2437</v>
+      </c>
       <c r="I230" s="22"/>
       <c r="J230" s="22"/>
       <c r="K230" s="62"/>
       <c r="L230" s="62"/>
       <c r="M230" s="62"/>
     </row>
     <row r="231" spans="1:13" ht="18" customHeight="1">
       <c r="A231" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B231" s="69">
         <v>112</v>
       </c>
       <c r="C231" s="62">
         <v>309</v>
       </c>
       <c r="D231" s="62">
         <v>450</v>
       </c>
       <c r="E231" s="22">
         <v>714</v>
       </c>
       <c r="F231" s="72">
         <v>898</v>
       </c>
-      <c r="G231" s="75">
+      <c r="G231" s="74">
         <v>1277</v>
       </c>
-      <c r="H231" s="22"/>
+      <c r="H231" s="72">
+        <v>1599</v>
+      </c>
       <c r="I231" s="22"/>
       <c r="J231" s="22"/>
       <c r="K231" s="62"/>
       <c r="L231" s="62"/>
       <c r="M231" s="62"/>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B232" s="69">
         <v>70</v>
       </c>
       <c r="C232" s="62">
         <v>240</v>
       </c>
       <c r="D232" s="62">
         <v>411</v>
       </c>
       <c r="E232" s="22">
         <v>581</v>
       </c>
       <c r="F232" s="72">
         <v>667</v>
       </c>
-      <c r="G232" s="75">
+      <c r="G232" s="74">
         <v>752</v>
       </c>
-      <c r="H232" s="22"/>
+      <c r="H232" s="72">
+        <v>838</v>
+      </c>
       <c r="I232" s="22"/>
       <c r="J232" s="22"/>
       <c r="K232" s="62"/>
       <c r="L232" s="62"/>
       <c r="M232" s="62"/>
     </row>
     <row r="233" spans="1:13" ht="69" customHeight="1">
       <c r="A233" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B233" s="19"/>
       <c r="C233" s="24"/>
       <c r="D233" s="51"/>
       <c r="E233" s="55"/>
       <c r="F233" s="32"/>
-      <c r="G233" s="77"/>
+      <c r="G233" s="76"/>
       <c r="H233" s="24"/>
       <c r="I233" s="24"/>
       <c r="J233" s="24"/>
       <c r="K233" s="43"/>
       <c r="L233" s="24"/>
       <c r="M233" s="24"/>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B234" s="70">
         <v>25934</v>
       </c>
       <c r="C234" s="63">
         <v>49138</v>
       </c>
       <c r="D234" s="63">
         <v>77044</v>
       </c>
       <c r="E234" s="24">
         <v>102794</v>
       </c>
       <c r="F234" s="73">
         <v>127885</v>
       </c>
-      <c r="G234" s="76">
+      <c r="G234" s="75">
         <v>148828</v>
       </c>
-      <c r="H234" s="24"/>
+      <c r="H234" s="73">
+        <v>167094</v>
+      </c>
       <c r="I234" s="24"/>
       <c r="J234" s="24"/>
       <c r="K234" s="63"/>
       <c r="L234" s="63"/>
       <c r="M234" s="63"/>
     </row>
     <row r="235" spans="1:13" ht="18" customHeight="1">
       <c r="A235" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B235" s="70">
         <v>6876</v>
       </c>
       <c r="C235" s="63">
         <v>11107</v>
       </c>
       <c r="D235" s="63">
         <v>17587</v>
       </c>
       <c r="E235" s="24">
         <v>23087</v>
       </c>
       <c r="F235" s="73">
         <v>27644</v>
       </c>
-      <c r="G235" s="76">
+      <c r="G235" s="75">
         <v>30819</v>
       </c>
-      <c r="H235" s="24"/>
+      <c r="H235" s="73">
+        <v>34640</v>
+      </c>
       <c r="I235" s="24"/>
       <c r="J235" s="24"/>
       <c r="K235" s="63"/>
       <c r="L235" s="63"/>
       <c r="M235" s="63"/>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B236" s="70">
         <v>19058</v>
       </c>
       <c r="C236" s="63">
         <v>38031</v>
       </c>
       <c r="D236" s="63">
         <v>59457</v>
       </c>
       <c r="E236" s="24">
         <v>79707</v>
       </c>
       <c r="F236" s="73">
         <v>100241</v>
       </c>
-      <c r="G236" s="76">
+      <c r="G236" s="75">
         <v>118009</v>
       </c>
-      <c r="H236" s="24"/>
+      <c r="H236" s="73">
+        <v>132454</v>
+      </c>
       <c r="I236" s="24"/>
       <c r="J236" s="24"/>
       <c r="K236" s="63"/>
       <c r="L236" s="63"/>
       <c r="M236" s="63"/>
     </row>
-    <row r="237" spans="1:13" ht="65.400000000000006" customHeight="1">
+    <row r="237" spans="1:13" ht="65.45" customHeight="1">
       <c r="A237" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B237" s="35"/>
       <c r="C237" s="52"/>
       <c r="D237" s="51"/>
       <c r="E237" s="51"/>
       <c r="F237" s="32"/>
       <c r="G237" s="52"/>
       <c r="H237" s="52"/>
       <c r="I237" s="52"/>
       <c r="J237" s="24"/>
       <c r="K237" s="43"/>
       <c r="L237" s="24"/>
       <c r="M237" s="24"/>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B238" s="70">
         <v>0.9</v>
       </c>
       <c r="C238" s="63">
         <v>3.3</v>
       </c>
       <c r="D238" s="63">
         <v>5.7</v>
       </c>
       <c r="E238" s="24">
         <v>8.1</v>
       </c>
       <c r="F238" s="73">
         <v>9.4</v>
       </c>
-      <c r="G238" s="76">
+      <c r="G238" s="75">
         <v>10.7</v>
       </c>
-      <c r="H238" s="24"/>
+      <c r="H238" s="73">
+        <v>12.2</v>
+      </c>
       <c r="I238" s="24"/>
       <c r="J238" s="24"/>
       <c r="K238" s="63"/>
       <c r="L238" s="63"/>
       <c r="M238" s="63"/>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B239" s="70">
         <v>0.1</v>
       </c>
       <c r="C239" s="63">
         <v>0.3</v>
       </c>
       <c r="D239" s="63">
         <v>0.5</v>
       </c>
       <c r="E239" s="24">
         <v>0.7</v>
       </c>
       <c r="F239" s="73">
         <v>0.7</v>
       </c>
-      <c r="G239" s="76">
+      <c r="G239" s="75">
         <v>0.8</v>
       </c>
-      <c r="H239" s="24"/>
+      <c r="H239" s="73">
+        <v>0.8</v>
+      </c>
       <c r="I239" s="24"/>
       <c r="J239" s="24"/>
       <c r="K239" s="63"/>
       <c r="L239" s="63"/>
       <c r="M239" s="63"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B240" s="70">
         <v>0.2</v>
       </c>
       <c r="C240" s="63">
         <v>0.9</v>
       </c>
       <c r="D240" s="63">
         <v>1.5</v>
       </c>
       <c r="E240" s="24">
         <v>2.2000000000000002</v>
       </c>
       <c r="F240" s="73">
         <v>2.4</v>
       </c>
-      <c r="G240" s="76">
+      <c r="G240" s="75">
         <v>2.7</v>
       </c>
-      <c r="H240" s="24"/>
+      <c r="H240" s="73">
+        <v>2.9</v>
+      </c>
       <c r="I240" s="24"/>
       <c r="J240" s="24"/>
       <c r="K240" s="63"/>
       <c r="L240" s="63"/>
       <c r="M240" s="63"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B241" s="70">
         <v>0.4</v>
       </c>
       <c r="C241" s="63">
         <v>1.6</v>
       </c>
       <c r="D241" s="63">
         <v>2.8</v>
       </c>
       <c r="E241" s="24">
         <v>4.0999999999999996</v>
       </c>
       <c r="F241" s="73">
         <v>4.5999999999999996</v>
       </c>
-      <c r="G241" s="76">
+      <c r="G241" s="75">
         <v>5.0999999999999996</v>
       </c>
-      <c r="H241" s="24"/>
+      <c r="H241" s="73">
+        <v>5.5</v>
+      </c>
       <c r="I241" s="24"/>
       <c r="J241" s="24"/>
       <c r="K241" s="63"/>
       <c r="L241" s="63"/>
       <c r="M241" s="63"/>
     </row>
-    <row r="242" spans="1:13" ht="16.2" customHeight="1">
+    <row r="242" spans="1:13" ht="16.149999999999999" customHeight="1">
       <c r="A242" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B242" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C242" s="63">
         <v>0.1</v>
       </c>
       <c r="D242" s="63">
         <v>0.2</v>
       </c>
       <c r="E242" s="24">
         <v>0.3</v>
       </c>
       <c r="F242" s="73">
         <v>0.6</v>
       </c>
-      <c r="G242" s="76">
+      <c r="G242" s="75">
         <v>1</v>
       </c>
-      <c r="H242" s="24"/>
+      <c r="H242" s="73">
+        <v>1.6</v>
+      </c>
       <c r="I242" s="24"/>
       <c r="J242" s="24"/>
       <c r="K242" s="63"/>
       <c r="L242" s="63"/>
       <c r="M242" s="63"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B243" s="70">
         <v>0</v>
       </c>
       <c r="C243" s="63">
         <v>0.1</v>
       </c>
       <c r="D243" s="63">
         <v>0.2</v>
       </c>
       <c r="E243" s="24">
         <v>0.2</v>
       </c>
       <c r="F243" s="73">
         <v>0.3</v>
       </c>
-      <c r="G243" s="76">
+      <c r="G243" s="75">
         <v>0.3</v>
       </c>
-      <c r="H243" s="24"/>
+      <c r="H243" s="73">
+        <v>0.3</v>
+      </c>
       <c r="I243" s="24"/>
       <c r="J243" s="24"/>
       <c r="K243" s="63"/>
       <c r="L243" s="63"/>
       <c r="M243" s="63"/>
     </row>
     <row r="244" spans="1:13" ht="15" customHeight="1">
       <c r="A244" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B244" s="70">
         <v>0.1</v>
       </c>
       <c r="C244" s="63">
         <v>0.2</v>
       </c>
       <c r="D244" s="63">
         <v>0.3</v>
       </c>
       <c r="E244" s="24">
         <v>0.4</v>
       </c>
       <c r="F244" s="73">
         <v>0.5</v>
       </c>
-      <c r="G244" s="76">
+      <c r="G244" s="75">
         <v>0.6</v>
       </c>
-      <c r="H244" s="24"/>
+      <c r="H244" s="73">
+        <v>0.7</v>
+      </c>
       <c r="I244" s="24"/>
       <c r="J244" s="24"/>
       <c r="K244" s="63"/>
       <c r="L244" s="63"/>
       <c r="M244" s="63"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B245" s="70">
         <v>0.1</v>
       </c>
       <c r="C245" s="63">
         <v>0.1</v>
       </c>
       <c r="D245" s="63">
         <v>0.2</v>
       </c>
       <c r="E245" s="24">
         <v>0.2</v>
       </c>
       <c r="F245" s="73">
         <v>0.3</v>
       </c>
-      <c r="G245" s="76">
+      <c r="G245" s="75">
         <v>0.4</v>
       </c>
-      <c r="H245" s="24"/>
+      <c r="H245" s="73">
+        <v>0.4</v>
+      </c>
       <c r="I245" s="24"/>
       <c r="J245" s="24"/>
       <c r="K245" s="63"/>
       <c r="L245" s="63"/>
       <c r="M245" s="63"/>
     </row>
     <row r="246" spans="1:13" ht="33.6" customHeight="1">
       <c r="A246" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B246" s="35"/>
       <c r="C246" s="52"/>
       <c r="D246" s="22"/>
       <c r="E246" s="55"/>
       <c r="F246" s="52"/>
       <c r="G246" s="52"/>
       <c r="H246" s="52"/>
       <c r="I246" s="52"/>
       <c r="J246" s="52"/>
       <c r="K246" s="42"/>
       <c r="L246" s="22"/>
       <c r="M246" s="22"/>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B247" s="69">
         <v>5482</v>
       </c>
       <c r="C247" s="62">
         <v>8118</v>
       </c>
       <c r="D247" s="62">
         <v>10755</v>
       </c>
       <c r="E247" s="22">
         <v>13391</v>
       </c>
       <c r="F247" s="72">
         <v>17119</v>
       </c>
-      <c r="G247" s="75">
+      <c r="G247" s="74">
         <v>20809</v>
       </c>
-      <c r="H247" s="22"/>
+      <c r="H247" s="72">
+        <v>24498</v>
+      </c>
       <c r="I247" s="22"/>
       <c r="J247" s="22"/>
       <c r="K247" s="62"/>
       <c r="L247" s="62"/>
       <c r="M247" s="62"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B248" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C248" s="52" t="s">
         <v>61</v>
       </c>
       <c r="D248" s="22" t="s">
         <v>61</v>
       </c>
       <c r="E248" s="22" t="s">
         <v>61</v>
       </c>
       <c r="F248" s="22">
         <v>38</v>
       </c>
-      <c r="G248" s="75">
+      <c r="G248" s="74">
         <v>38</v>
       </c>
-      <c r="H248" s="52"/>
+      <c r="H248" s="72">
+        <v>38</v>
+      </c>
       <c r="I248" s="52"/>
       <c r="J248" s="52"/>
       <c r="K248" s="22"/>
       <c r="L248" s="22"/>
       <c r="M248" s="22"/>
     </row>
     <row r="249" spans="1:13">
       <c r="A249" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B249" s="31">
         <v>1934</v>
       </c>
       <c r="C249" s="62">
         <v>1934</v>
       </c>
       <c r="D249" s="62">
         <v>1934</v>
       </c>
       <c r="E249" s="22">
         <v>1934</v>
       </c>
       <c r="F249" s="72">
         <v>1934</v>
       </c>
-      <c r="G249" s="75">
+      <c r="G249" s="74">
         <v>1934</v>
       </c>
-      <c r="H249" s="22"/>
+      <c r="H249" s="72">
+        <v>1934</v>
+      </c>
       <c r="I249" s="22"/>
       <c r="J249" s="22"/>
       <c r="K249" s="62"/>
       <c r="L249" s="62"/>
       <c r="M249" s="62"/>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B250" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C250" s="62">
         <v>419</v>
       </c>
       <c r="D250" s="62">
         <v>837</v>
       </c>
       <c r="E250" s="22">
         <v>1256</v>
       </c>
       <c r="F250" s="72">
         <v>2034</v>
       </c>
-      <c r="G250" s="75">
+      <c r="G250" s="74">
         <v>2811</v>
       </c>
-      <c r="H250" s="22"/>
+      <c r="H250" s="72">
+        <v>3589</v>
+      </c>
       <c r="I250" s="22"/>
       <c r="J250" s="22"/>
       <c r="K250" s="62"/>
       <c r="L250" s="62"/>
       <c r="M250" s="62"/>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B251" s="69">
         <v>3548</v>
       </c>
       <c r="C251" s="62">
         <v>5766</v>
       </c>
       <c r="D251" s="62">
         <v>7984</v>
       </c>
       <c r="E251" s="22">
         <v>10202</v>
       </c>
       <c r="F251" s="72">
         <v>13114</v>
       </c>
-      <c r="G251" s="75">
+      <c r="G251" s="74">
         <v>16026</v>
       </c>
-      <c r="H251" s="22"/>
+      <c r="H251" s="72">
+        <v>18938</v>
+      </c>
       <c r="I251" s="22"/>
       <c r="J251" s="22"/>
       <c r="K251" s="62"/>
       <c r="L251" s="62"/>
       <c r="M251" s="62"/>
     </row>
-    <row r="252" spans="1:13" ht="19.8" customHeight="1">
+    <row r="252" spans="1:13" ht="19.899999999999999" customHeight="1">
       <c r="A252" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B252" s="18"/>
       <c r="C252" s="22"/>
       <c r="D252" s="22"/>
       <c r="E252" s="55"/>
       <c r="F252" s="32"/>
-      <c r="G252" s="77"/>
+      <c r="G252" s="76"/>
       <c r="H252" s="22"/>
       <c r="I252" s="22"/>
       <c r="J252" s="22"/>
       <c r="K252" s="42"/>
       <c r="L252" s="22"/>
       <c r="M252" s="22"/>
     </row>
     <row r="253" spans="1:13">
       <c r="A253" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B253" s="69">
         <v>74550</v>
       </c>
       <c r="C253" s="62">
         <v>192823</v>
       </c>
       <c r="D253" s="62">
         <v>362692</v>
       </c>
       <c r="E253" s="22">
         <v>558216</v>
       </c>
       <c r="F253" s="72">
         <v>708318</v>
       </c>
-      <c r="G253" s="75">
+      <c r="G253" s="74">
         <v>838683</v>
       </c>
-      <c r="H253" s="22"/>
+      <c r="H253" s="72">
+        <v>990222</v>
+      </c>
       <c r="I253" s="22"/>
       <c r="J253" s="22"/>
       <c r="K253" s="62"/>
       <c r="L253" s="62"/>
       <c r="M253" s="62"/>
     </row>
     <row r="254" spans="1:13">
       <c r="A254" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B254" s="69">
         <v>5693</v>
       </c>
       <c r="C254" s="62">
         <v>11321</v>
       </c>
       <c r="D254" s="62">
         <v>16948</v>
       </c>
       <c r="E254" s="22">
         <v>22575</v>
       </c>
       <c r="F254" s="72">
         <v>26031</v>
       </c>
-      <c r="G254" s="75">
+      <c r="G254" s="74">
         <v>29488</v>
       </c>
-      <c r="H254" s="22"/>
+      <c r="H254" s="72">
+        <v>32930</v>
+      </c>
       <c r="I254" s="22"/>
       <c r="J254" s="22"/>
       <c r="K254" s="62"/>
       <c r="L254" s="62"/>
       <c r="M254" s="62"/>
     </row>
     <row r="255" spans="1:13" s="11" customFormat="1">
       <c r="A255" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B255" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C255" s="62">
         <v>488</v>
       </c>
       <c r="D255" s="62">
         <v>946</v>
       </c>
       <c r="E255" s="22">
         <v>946</v>
       </c>
       <c r="F255" s="22">
         <v>1566</v>
       </c>
-      <c r="G255" s="75">
+      <c r="G255" s="74">
         <v>1865</v>
       </c>
-      <c r="H255" s="22"/>
+      <c r="H255" s="72">
+        <v>1936</v>
+      </c>
       <c r="I255" s="22"/>
       <c r="J255" s="22"/>
       <c r="K255" s="22"/>
       <c r="L255" s="22"/>
       <c r="M255" s="22"/>
     </row>
     <row r="256" spans="1:13" s="11" customFormat="1">
       <c r="A256" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B256" s="69">
         <v>958</v>
       </c>
       <c r="C256" s="62">
         <v>7936</v>
       </c>
       <c r="D256" s="62">
         <v>14913</v>
       </c>
       <c r="E256" s="22">
         <v>21891</v>
       </c>
       <c r="F256" s="72">
         <v>22693</v>
       </c>
-      <c r="G256" s="75">
+      <c r="G256" s="74">
         <v>23494</v>
       </c>
-      <c r="H256" s="22"/>
+      <c r="H256" s="72">
+        <v>23705</v>
+      </c>
       <c r="I256" s="22"/>
       <c r="J256" s="22"/>
       <c r="K256" s="62"/>
       <c r="L256" s="62"/>
       <c r="M256" s="62"/>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" s="8" t="s">
         <v>63</v>
       </c>
       <c r="B257" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C257" s="62">
         <v>23300</v>
       </c>
       <c r="D257" s="62">
         <v>46599</v>
       </c>
       <c r="E257" s="22">
         <v>69899</v>
       </c>
       <c r="F257" s="72">
         <v>69899</v>
       </c>
-      <c r="G257" s="75">
+      <c r="G257" s="74">
         <v>69899</v>
       </c>
-      <c r="H257" s="22"/>
+      <c r="H257" s="72">
+        <v>69899</v>
+      </c>
       <c r="I257" s="22"/>
       <c r="J257" s="22"/>
       <c r="K257" s="62"/>
       <c r="L257" s="62"/>
       <c r="M257" s="62"/>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B258" s="69">
         <v>21922</v>
       </c>
       <c r="C258" s="62">
         <v>48264</v>
       </c>
       <c r="D258" s="62">
         <v>98924</v>
       </c>
       <c r="E258" s="22">
         <v>136466</v>
       </c>
       <c r="F258" s="72">
         <v>172995</v>
       </c>
-      <c r="G258" s="75">
+      <c r="G258" s="74">
         <v>206818</v>
       </c>
-      <c r="H258" s="22"/>
+      <c r="H258" s="72">
+        <v>235746</v>
+      </c>
       <c r="I258" s="22"/>
       <c r="J258" s="22"/>
       <c r="K258" s="62"/>
       <c r="L258" s="62"/>
       <c r="M258" s="62"/>
     </row>
     <row r="259" spans="1:13">
       <c r="A259" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B259" s="69">
         <v>21497</v>
       </c>
       <c r="C259" s="62">
         <v>49288</v>
       </c>
       <c r="D259" s="62">
         <v>72816</v>
       </c>
       <c r="E259" s="22">
         <v>103156</v>
       </c>
       <c r="F259" s="72">
         <v>129494</v>
       </c>
-      <c r="G259" s="75">
+      <c r="G259" s="74">
         <v>149359</v>
       </c>
-      <c r="H259" s="22"/>
+      <c r="H259" s="72">
+        <v>174246</v>
+      </c>
       <c r="I259" s="22"/>
       <c r="J259" s="22"/>
       <c r="K259" s="62"/>
       <c r="L259" s="62"/>
       <c r="M259" s="62"/>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B260" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C260" s="62">
         <v>1147</v>
       </c>
       <c r="D260" s="62">
         <v>2294</v>
       </c>
       <c r="E260" s="22">
         <v>3441</v>
       </c>
       <c r="F260" s="72">
         <v>3644</v>
       </c>
-      <c r="G260" s="75">
+      <c r="G260" s="74">
         <v>3846</v>
       </c>
-      <c r="H260" s="22"/>
+      <c r="H260" s="72">
+        <v>4049</v>
+      </c>
       <c r="I260" s="22"/>
       <c r="J260" s="22"/>
       <c r="K260" s="62"/>
       <c r="L260" s="62"/>
       <c r="M260" s="62"/>
     </row>
     <row r="261" spans="1:13">
       <c r="A261" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B261" s="69">
         <v>24479</v>
       </c>
       <c r="C261" s="62">
         <v>51081</v>
       </c>
       <c r="D261" s="62">
         <v>109251</v>
       </c>
       <c r="E261" s="22">
         <v>199841</v>
       </c>
       <c r="F261" s="72">
         <v>281996</v>
       </c>
-      <c r="G261" s="75">
+      <c r="G261" s="74">
         <v>353914</v>
       </c>
-      <c r="H261" s="22"/>
+      <c r="H261" s="72">
+        <v>447712</v>
+      </c>
       <c r="I261" s="22"/>
       <c r="J261" s="22"/>
       <c r="K261" s="62"/>
       <c r="L261" s="62"/>
       <c r="M261" s="62"/>
     </row>
     <row r="262" spans="1:13" s="20" customFormat="1" ht="21.6" customHeight="1">
       <c r="A262" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B262" s="35"/>
       <c r="C262" s="22"/>
       <c r="D262" s="22"/>
       <c r="E262" s="55"/>
       <c r="F262" s="32"/>
       <c r="G262" s="22"/>
       <c r="H262" s="22"/>
       <c r="I262" s="22"/>
       <c r="J262" s="22"/>
       <c r="K262" s="30"/>
       <c r="L262" s="22"/>
       <c r="M262" s="22"/>
     </row>
     <row r="263" spans="1:13" s="27" customFormat="1" ht="15" customHeight="1">
       <c r="A263" s="49" t="s">
         <v>72</v>
       </c>
       <c r="B263" s="69">
         <v>128</v>
       </c>
       <c r="C263" s="62">
         <v>619</v>
       </c>
       <c r="D263" s="62">
         <v>1110</v>
       </c>
       <c r="E263" s="22">
         <v>1601</v>
       </c>
       <c r="F263" s="72">
         <v>2010</v>
       </c>
-      <c r="G263" s="75">
+      <c r="G263" s="74">
         <v>2420</v>
       </c>
-      <c r="H263" s="30"/>
+      <c r="H263" s="72">
+        <v>2829</v>
+      </c>
       <c r="I263" s="22"/>
       <c r="J263" s="22"/>
       <c r="K263" s="62"/>
       <c r="L263" s="66"/>
       <c r="M263" s="62"/>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B264" s="69">
         <v>59</v>
       </c>
       <c r="C264" s="62">
         <v>59</v>
       </c>
       <c r="D264" s="62">
         <v>59</v>
       </c>
       <c r="E264" s="22">
         <v>59</v>
       </c>
       <c r="F264" s="72">
         <v>59</v>
       </c>
-      <c r="G264" s="75">
+      <c r="G264" s="74">
         <v>59</v>
       </c>
-      <c r="H264" s="30"/>
+      <c r="H264" s="72">
+        <v>59</v>
+      </c>
       <c r="I264" s="22"/>
       <c r="J264" s="22"/>
       <c r="K264" s="62"/>
       <c r="L264" s="66"/>
       <c r="M264" s="66"/>
     </row>
     <row r="265" spans="1:13" ht="14.25" customHeight="1">
       <c r="A265" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B265" s="71">
         <v>69</v>
       </c>
       <c r="C265" s="64">
         <v>560</v>
       </c>
       <c r="D265" s="64">
         <v>1051</v>
       </c>
       <c r="E265" s="54">
         <v>1542</v>
       </c>
       <c r="F265" s="54">
         <v>1952</v>
       </c>
-      <c r="G265" s="78">
+      <c r="G265" s="77">
         <v>2361</v>
       </c>
-      <c r="H265" s="54"/>
+      <c r="H265" s="79">
+        <v>2770</v>
+      </c>
       <c r="I265" s="54"/>
       <c r="J265" s="54"/>
       <c r="K265" s="64"/>
       <c r="L265" s="64"/>
       <c r="M265" s="64"/>
     </row>
-    <row r="266" spans="1:13" ht="29.4" customHeight="1">
+    <row r="266" spans="1:13" ht="29.45" customHeight="1">
       <c r="A266" s="28"/>
       <c r="B266" s="29"/>
       <c r="C266" s="47"/>
       <c r="D266" s="47"/>
       <c r="E266" s="47"/>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="268" spans="1:13">
       <c r="A268" s="17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="269" spans="1:13" ht="186.6" customHeight="1">
       <c r="A269" s="29" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>