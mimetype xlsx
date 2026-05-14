--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -665,51 +665,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F18" sqref="F18"/>
+      <selection activeCell="H5" sqref="H5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.42578125" style="23" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="24" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="31" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="31" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="39" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="31" customWidth="1"/>
     <col min="7" max="7" width="10" style="31" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="23" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="23" customWidth="1"/>
     <col min="10" max="10" width="9" style="23" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="31" customWidth="1"/>
     <col min="12" max="12" width="8.28515625" style="23" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="31" customWidth="1"/>
     <col min="14" max="14" width="7" hidden="1" customWidth="1"/>
     <col min="15" max="16" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="25" customFormat="1" ht="46.5" customHeight="1">
       <c r="A1" s="54" t="s">
         <v>19</v>
       </c>
@@ -810,72 +810,76 @@
       </c>
       <c r="I4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="51"/>
     </row>
     <row r="5" spans="1:16" s="28" customFormat="1" ht="16.899999999999999" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="32">
         <v>3.7</v>
       </c>
       <c r="C5" s="43">
         <v>12.5</v>
       </c>
-      <c r="D5" s="34"/>
+      <c r="D5" s="43">
+        <v>21.3</v>
+      </c>
       <c r="E5" s="37"/>
       <c r="F5" s="34"/>
       <c r="G5" s="13"/>
       <c r="H5" s="40"/>
       <c r="I5" s="41"/>
       <c r="J5" s="41"/>
       <c r="K5" s="43"/>
       <c r="L5" s="41"/>
       <c r="M5" s="43"/>
     </row>
     <row r="6" spans="1:16" s="28" customFormat="1" ht="16.899999999999999" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="32">
         <v>3.7</v>
       </c>
       <c r="C6" s="43">
         <v>12.5</v>
       </c>
-      <c r="D6" s="34"/>
+      <c r="D6" s="43">
+        <v>21.3</v>
+      </c>
       <c r="E6" s="37"/>
       <c r="F6" s="34"/>
       <c r="G6" s="13"/>
       <c r="H6" s="40"/>
       <c r="I6" s="41"/>
       <c r="J6" s="41"/>
       <c r="K6" s="43"/>
       <c r="L6" s="41"/>
       <c r="M6" s="43"/>
     </row>
     <row r="7" spans="1:16" s="28" customFormat="1" ht="13.15" customHeight="1">
       <c r="A7" s="12"/>
       <c r="B7" s="14"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="15"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="15"/>
       <c r="I7" s="10"/>
       <c r="J7" s="32"/>
       <c r="K7" s="11"/>
       <c r="L7" s="10"/>
       <c r="M7" s="11"/>
     </row>
@@ -884,72 +888,76 @@
         <v>13</v>
       </c>
       <c r="B8" s="49"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="50"/>
       <c r="J8" s="45"/>
       <c r="K8" s="15"/>
       <c r="L8" s="50"/>
       <c r="M8" s="15"/>
     </row>
     <row r="9" spans="1:16" s="28" customFormat="1" ht="18" customHeight="1">
       <c r="A9" s="48" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="45">
         <v>3.7</v>
       </c>
       <c r="C9" s="47">
         <v>12.5</v>
       </c>
-      <c r="D9" s="37"/>
+      <c r="D9" s="43">
+        <v>21.3</v>
+      </c>
       <c r="E9" s="37"/>
       <c r="F9" s="37"/>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
       <c r="I9" s="46"/>
       <c r="J9" s="46"/>
       <c r="K9" s="47"/>
       <c r="L9" s="46"/>
       <c r="M9" s="47"/>
     </row>
     <row r="10" spans="1:16" s="26" customFormat="1" ht="18" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="33">
         <v>3.7</v>
       </c>
       <c r="C10" s="44">
         <v>12.5</v>
       </c>
-      <c r="D10" s="35"/>
+      <c r="D10" s="44">
+        <v>21.3</v>
+      </c>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
       <c r="I10" s="42"/>
       <c r="J10" s="42"/>
       <c r="K10" s="44"/>
       <c r="L10" s="42"/>
       <c r="M10" s="44"/>
     </row>
     <row r="11" spans="1:16" s="29" customFormat="1" ht="23.25" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
       <c r="E11" s="38"/>
       <c r="F11" s="20"/>
       <c r="G11" s="21"/>
       <c r="H11" s="20"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="19"/>
       <c r="L11" s="20"/>