--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="330" yWindow="60" windowWidth="14430" windowHeight="12795"/>
+    <workbookView xWindow="336" yWindow="60" windowWidth="14436" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="20">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -148,50 +149,51 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -665,70 +667,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H5" sqref="H5"/>
+      <selection activeCell="E5" sqref="E5:E10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="17.42578125" style="23" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="8.42578125" style="31" customWidth="1"/>
+    <col min="1" max="1" width="17.44140625" style="23" customWidth="1"/>
+    <col min="2" max="2" width="9.6640625" style="24" customWidth="1"/>
+    <col min="3" max="3" width="8.5546875" style="31" customWidth="1"/>
+    <col min="4" max="4" width="8.6640625" style="31" customWidth="1"/>
+    <col min="5" max="5" width="10.33203125" style="39" customWidth="1"/>
+    <col min="6" max="6" width="8.44140625" style="31" customWidth="1"/>
     <col min="7" max="7" width="10" style="31" customWidth="1"/>
-    <col min="8" max="8" width="9.5703125" style="23" customWidth="1"/>
-    <col min="9" max="9" width="9.42578125" style="23" customWidth="1"/>
+    <col min="8" max="8" width="9.5546875" style="23" customWidth="1"/>
+    <col min="9" max="9" width="9.44140625" style="23" customWidth="1"/>
     <col min="10" max="10" width="9" style="23" customWidth="1"/>
-    <col min="11" max="11" width="8.85546875" style="31" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="13.42578125" style="31" customWidth="1"/>
+    <col min="11" max="11" width="8.88671875" style="31" customWidth="1"/>
+    <col min="12" max="12" width="8.33203125" style="23" customWidth="1"/>
+    <col min="13" max="13" width="13.44140625" style="31" customWidth="1"/>
     <col min="14" max="14" width="7" hidden="1" customWidth="1"/>
-    <col min="15" max="16" width="9.140625" hidden="1" customWidth="1"/>
+    <col min="15" max="16" width="9.109375" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="25" customFormat="1" ht="46.5" customHeight="1">
       <c r="A1" s="54" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
       <c r="L1" s="54"/>
       <c r="M1" s="54"/>
     </row>
     <row r="2" spans="1:16" s="26" customFormat="1" ht="23.25" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
@@ -761,204 +763,212 @@
       <c r="G3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
     </row>
-    <row r="4" spans="1:16" s="28" customFormat="1" ht="46.15" customHeight="1">
+    <row r="4" spans="1:16" s="28" customFormat="1" ht="46.2" customHeight="1">
       <c r="A4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="51"/>
     </row>
-    <row r="5" spans="1:16" s="28" customFormat="1" ht="16.899999999999999" customHeight="1">
+    <row r="5" spans="1:16" s="28" customFormat="1" ht="16.95" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="32">
         <v>3.7</v>
       </c>
       <c r="C5" s="43">
         <v>12.5</v>
       </c>
       <c r="D5" s="43">
         <v>21.3</v>
       </c>
-      <c r="E5" s="37"/>
+      <c r="E5" s="13">
+        <v>30.1</v>
+      </c>
       <c r="F5" s="34"/>
       <c r="G5" s="13"/>
       <c r="H5" s="40"/>
       <c r="I5" s="41"/>
       <c r="J5" s="41"/>
       <c r="K5" s="43"/>
       <c r="L5" s="41"/>
       <c r="M5" s="43"/>
     </row>
-    <row r="6" spans="1:16" s="28" customFormat="1" ht="16.899999999999999" customHeight="1">
+    <row r="6" spans="1:16" s="28" customFormat="1" ht="16.95" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="32">
         <v>3.7</v>
       </c>
       <c r="C6" s="43">
         <v>12.5</v>
       </c>
       <c r="D6" s="43">
         <v>21.3</v>
       </c>
-      <c r="E6" s="37"/>
+      <c r="E6" s="13">
+        <v>30.1</v>
+      </c>
       <c r="F6" s="34"/>
       <c r="G6" s="13"/>
       <c r="H6" s="40"/>
       <c r="I6" s="41"/>
       <c r="J6" s="41"/>
       <c r="K6" s="43"/>
       <c r="L6" s="41"/>
       <c r="M6" s="43"/>
     </row>
-    <row r="7" spans="1:16" s="28" customFormat="1" ht="13.15" customHeight="1">
+    <row r="7" spans="1:16" s="28" customFormat="1" ht="13.2" customHeight="1">
       <c r="A7" s="12"/>
       <c r="B7" s="14"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="15"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="15"/>
       <c r="I7" s="10"/>
       <c r="J7" s="32"/>
       <c r="K7" s="11"/>
       <c r="L7" s="10"/>
       <c r="M7" s="11"/>
     </row>
     <row r="8" spans="1:16" s="28" customFormat="1" ht="47.25" customHeight="1">
       <c r="A8" s="48" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="49"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="50"/>
       <c r="J8" s="45"/>
       <c r="K8" s="15"/>
       <c r="L8" s="50"/>
       <c r="M8" s="15"/>
     </row>
     <row r="9" spans="1:16" s="28" customFormat="1" ht="18" customHeight="1">
       <c r="A9" s="48" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="45">
         <v>3.7</v>
       </c>
       <c r="C9" s="47">
         <v>12.5</v>
       </c>
       <c r="D9" s="43">
         <v>21.3</v>
       </c>
-      <c r="E9" s="37"/>
+      <c r="E9" s="13">
+        <v>30.1</v>
+      </c>
       <c r="F9" s="37"/>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
       <c r="I9" s="46"/>
       <c r="J9" s="46"/>
       <c r="K9" s="47"/>
       <c r="L9" s="46"/>
       <c r="M9" s="47"/>
     </row>
     <row r="10" spans="1:16" s="26" customFormat="1" ht="18" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="33">
         <v>3.7</v>
       </c>
       <c r="C10" s="44">
         <v>12.5</v>
       </c>
       <c r="D10" s="44">
         <v>21.3</v>
       </c>
-      <c r="E10" s="35"/>
+      <c r="E10" s="17">
+        <v>30.1</v>
+      </c>
       <c r="F10" s="35"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
       <c r="I10" s="42"/>
       <c r="J10" s="42"/>
       <c r="K10" s="44"/>
       <c r="L10" s="42"/>
       <c r="M10" s="44"/>
     </row>
     <row r="11" spans="1:16" s="29" customFormat="1" ht="23.25" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
       <c r="E11" s="38"/>
       <c r="F11" s="20"/>
       <c r="G11" s="21"/>
       <c r="H11" s="20"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="19"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>