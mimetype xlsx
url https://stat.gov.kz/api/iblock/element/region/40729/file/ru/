--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="336" yWindow="60" windowWidth="14436" windowHeight="12792"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="11616" windowHeight="9684"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="20">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -84,51 +84,51 @@
     <t>Уголь каменный, включая лигнит и концентрат угольный, тыс. тонн</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
     <t xml:space="preserve">Алматинская </t>
   </si>
   <si>
     <t xml:space="preserve">Райымбекский </t>
   </si>
   <si>
     <t>Райымбекский</t>
   </si>
   <si>
     <t>Производство промышленной продукции в горнодобывающей промышленности и разработке карьеров в Алматинской области за 2026 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -150,50 +150,55 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -216,51 +221,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -303,108 +308,105 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -667,88 +669,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E5" sqref="E5:E10"/>
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="17.44140625" style="23" customWidth="1"/>
     <col min="2" max="2" width="9.6640625" style="24" customWidth="1"/>
     <col min="3" max="3" width="8.5546875" style="31" customWidth="1"/>
     <col min="4" max="4" width="8.6640625" style="31" customWidth="1"/>
-    <col min="5" max="5" width="10.33203125" style="39" customWidth="1"/>
+    <col min="5" max="5" width="10.33203125" style="36" customWidth="1"/>
     <col min="6" max="6" width="8.44140625" style="31" customWidth="1"/>
     <col min="7" max="7" width="10" style="31" customWidth="1"/>
     <col min="8" max="8" width="9.5546875" style="23" customWidth="1"/>
     <col min="9" max="9" width="9.44140625" style="23" customWidth="1"/>
     <col min="10" max="10" width="9" style="23" customWidth="1"/>
     <col min="11" max="11" width="8.88671875" style="31" customWidth="1"/>
     <col min="12" max="12" width="8.33203125" style="23" customWidth="1"/>
     <col min="13" max="13" width="13.44140625" style="31" customWidth="1"/>
     <col min="14" max="14" width="7" hidden="1" customWidth="1"/>
     <col min="15" max="16" width="9.109375" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="25" customFormat="1" ht="46.5" customHeight="1">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="54"/>
-[...10 lines deleted...]
-      <c r="M1" s="54"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
     </row>
     <row r="2" spans="1:16" s="26" customFormat="1" ht="23.25" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="30"/>
       <c r="L2" s="3"/>
       <c r="M2" s="30"/>
     </row>
     <row r="3" spans="1:16" s="25" customFormat="1" ht="23.25" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="6" t="s">
@@ -776,257 +778,265 @@
         <v>9</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
     </row>
     <row r="4" spans="1:16" s="28" customFormat="1" ht="46.2" customHeight="1">
       <c r="A4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E4" s="36" t="s">
+      <c r="E4" s="34" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="M4" s="51"/>
+      <c r="M4" s="48"/>
     </row>
     <row r="5" spans="1:16" s="28" customFormat="1" ht="16.95" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="32">
         <v>3.7</v>
       </c>
-      <c r="C5" s="43">
+      <c r="C5" s="40">
         <v>12.5</v>
       </c>
-      <c r="D5" s="43">
+      <c r="D5" s="40">
         <v>21.3</v>
       </c>
       <c r="E5" s="13">
         <v>30.1</v>
       </c>
-      <c r="F5" s="34"/>
+      <c r="F5" s="52">
+        <v>33</v>
+      </c>
       <c r="G5" s="13"/>
-      <c r="H5" s="40"/>
-[...4 lines deleted...]
-      <c r="M5" s="43"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="38"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="38"/>
+      <c r="M5" s="40"/>
     </row>
     <row r="6" spans="1:16" s="28" customFormat="1" ht="16.95" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="32">
         <v>3.7</v>
       </c>
-      <c r="C6" s="43">
+      <c r="C6" s="40">
         <v>12.5</v>
       </c>
-      <c r="D6" s="43">
+      <c r="D6" s="40">
         <v>21.3</v>
       </c>
       <c r="E6" s="13">
         <v>30.1</v>
       </c>
-      <c r="F6" s="34"/>
+      <c r="F6" s="52">
+        <v>33</v>
+      </c>
       <c r="G6" s="13"/>
-      <c r="H6" s="40"/>
-[...4 lines deleted...]
-      <c r="M6" s="43"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="38"/>
+      <c r="J6" s="38"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="38"/>
+      <c r="M6" s="40"/>
     </row>
     <row r="7" spans="1:16" s="28" customFormat="1" ht="13.2" customHeight="1">
       <c r="A7" s="12"/>
       <c r="B7" s="14"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="15"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="15"/>
       <c r="I7" s="10"/>
       <c r="J7" s="32"/>
       <c r="K7" s="11"/>
       <c r="L7" s="10"/>
       <c r="M7" s="11"/>
     </row>
     <row r="8" spans="1:16" s="28" customFormat="1" ht="47.25" customHeight="1">
-      <c r="A8" s="48" t="s">
+      <c r="A8" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="49"/>
+      <c r="B8" s="46"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
-      <c r="I8" s="50"/>
-      <c r="J8" s="45"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="42"/>
       <c r="K8" s="15"/>
-      <c r="L8" s="50"/>
+      <c r="L8" s="47"/>
       <c r="M8" s="15"/>
     </row>
     <row r="9" spans="1:16" s="28" customFormat="1" ht="18" customHeight="1">
-      <c r="A9" s="48" t="s">
+      <c r="A9" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="45">
+      <c r="B9" s="42">
         <v>3.7</v>
       </c>
-      <c r="C9" s="47">
+      <c r="C9" s="44">
         <v>12.5</v>
       </c>
-      <c r="D9" s="43">
+      <c r="D9" s="40">
         <v>21.3</v>
       </c>
       <c r="E9" s="13">
         <v>30.1</v>
       </c>
-      <c r="F9" s="37"/>
-[...6 lines deleted...]
-      <c r="M9" s="47"/>
+      <c r="F9" s="52">
+        <v>33</v>
+      </c>
+      <c r="G9" s="37"/>
+      <c r="H9" s="37"/>
+      <c r="I9" s="43"/>
+      <c r="J9" s="43"/>
+      <c r="K9" s="44"/>
+      <c r="L9" s="43"/>
+      <c r="M9" s="44"/>
     </row>
     <row r="10" spans="1:16" s="26" customFormat="1" ht="18" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="33">
         <v>3.7</v>
       </c>
-      <c r="C10" s="44">
+      <c r="C10" s="41">
         <v>12.5</v>
       </c>
-      <c r="D10" s="44">
+      <c r="D10" s="41">
         <v>21.3</v>
       </c>
       <c r="E10" s="17">
         <v>30.1</v>
       </c>
-      <c r="F10" s="35"/>
+      <c r="F10" s="53">
+        <v>33</v>
+      </c>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
-      <c r="I10" s="42"/>
-[...3 lines deleted...]
-      <c r="M10" s="44"/>
+      <c r="I10" s="39"/>
+      <c r="J10" s="39"/>
+      <c r="K10" s="41"/>
+      <c r="L10" s="39"/>
+      <c r="M10" s="41"/>
     </row>
     <row r="11" spans="1:16" s="29" customFormat="1" ht="23.25" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
-      <c r="E11" s="38"/>
+      <c r="E11" s="35"/>
       <c r="F11" s="20"/>
       <c r="G11" s="21"/>
       <c r="H11" s="20"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="19"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="20"/>
     </row>
     <row r="12" spans="1:16" s="29" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="18"/>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
-      <c r="E12" s="38"/>
+      <c r="E12" s="35"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="19"/>
       <c r="L12" s="22"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
     </row>
     <row r="13" spans="1:16" s="29" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A13" s="52"/>
-[...12 lines deleted...]
-      <c r="N13" s="53"/>
+      <c r="A13" s="49"/>
+      <c r="B13" s="49"/>
+      <c r="C13" s="49"/>
+      <c r="D13" s="49"/>
+      <c r="E13" s="49"/>
+      <c r="F13" s="49"/>
+      <c r="G13" s="49"/>
+      <c r="H13" s="49"/>
+      <c r="I13" s="49"/>
+      <c r="J13" s="50"/>
+      <c r="K13" s="50"/>
+      <c r="L13" s="50"/>
+      <c r="M13" s="50"/>
+      <c r="N13" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A13:N13"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>