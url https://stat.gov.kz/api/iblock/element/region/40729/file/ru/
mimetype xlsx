--- v3 (2026-06-24)
+++ v4 (2026-08-11)
@@ -349,64 +349,64 @@
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -669,88 +669,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G15" sqref="G15"/>
+      <selection activeCell="G5" sqref="G5:G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="17.44140625" style="23" customWidth="1"/>
     <col min="2" max="2" width="9.6640625" style="24" customWidth="1"/>
     <col min="3" max="3" width="8.5546875" style="31" customWidth="1"/>
     <col min="4" max="4" width="8.6640625" style="31" customWidth="1"/>
     <col min="5" max="5" width="10.33203125" style="36" customWidth="1"/>
     <col min="6" max="6" width="8.44140625" style="31" customWidth="1"/>
     <col min="7" max="7" width="10" style="31" customWidth="1"/>
     <col min="8" max="8" width="9.5546875" style="23" customWidth="1"/>
     <col min="9" max="9" width="9.44140625" style="23" customWidth="1"/>
     <col min="10" max="10" width="9" style="23" customWidth="1"/>
     <col min="11" max="11" width="8.88671875" style="31" customWidth="1"/>
     <col min="12" max="12" width="8.33203125" style="23" customWidth="1"/>
     <col min="13" max="13" width="13.44140625" style="31" customWidth="1"/>
     <col min="14" max="14" width="7" hidden="1" customWidth="1"/>
     <col min="15" max="16" width="9.109375" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="25" customFormat="1" ht="46.5" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="51"/>
-[...10 lines deleted...]
-      <c r="M1" s="51"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
     </row>
     <row r="2" spans="1:16" s="26" customFormat="1" ht="23.25" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="30"/>
       <c r="L2" s="3"/>
       <c r="M2" s="30"/>
     </row>
     <row r="3" spans="1:16" s="25" customFormat="1" ht="23.25" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="6" t="s">
@@ -820,81 +820,85 @@
       </c>
       <c r="K4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="48"/>
     </row>
     <row r="5" spans="1:16" s="28" customFormat="1" ht="16.95" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="32">
         <v>3.7</v>
       </c>
       <c r="C5" s="40">
         <v>12.5</v>
       </c>
       <c r="D5" s="40">
         <v>21.3</v>
       </c>
       <c r="E5" s="13">
         <v>30.1</v>
       </c>
-      <c r="F5" s="52">
+      <c r="F5" s="49">
         <v>33</v>
       </c>
-      <c r="G5" s="13"/>
+      <c r="G5" s="49">
+        <v>35.9</v>
+      </c>
       <c r="H5" s="37"/>
       <c r="I5" s="38"/>
       <c r="J5" s="38"/>
       <c r="K5" s="40"/>
       <c r="L5" s="38"/>
       <c r="M5" s="40"/>
     </row>
     <row r="6" spans="1:16" s="28" customFormat="1" ht="16.95" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="32">
         <v>3.7</v>
       </c>
       <c r="C6" s="40">
         <v>12.5</v>
       </c>
       <c r="D6" s="40">
         <v>21.3</v>
       </c>
       <c r="E6" s="13">
         <v>30.1</v>
       </c>
-      <c r="F6" s="52">
+      <c r="F6" s="49">
         <v>33</v>
       </c>
-      <c r="G6" s="13"/>
+      <c r="G6" s="49">
+        <v>35.9</v>
+      </c>
       <c r="H6" s="37"/>
       <c r="I6" s="38"/>
       <c r="J6" s="38"/>
       <c r="K6" s="40"/>
       <c r="L6" s="38"/>
       <c r="M6" s="40"/>
     </row>
     <row r="7" spans="1:16" s="28" customFormat="1" ht="13.2" customHeight="1">
       <c r="A7" s="12"/>
       <c r="B7" s="14"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="15"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="15"/>
       <c r="I7" s="10"/>
       <c r="J7" s="32"/>
       <c r="K7" s="11"/>
       <c r="L7" s="10"/>
       <c r="M7" s="11"/>
     </row>
     <row r="8" spans="1:16" s="28" customFormat="1" ht="47.25" customHeight="1">
       <c r="A8" s="45" t="s">
         <v>13</v>
@@ -906,137 +910,141 @@
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="47"/>
       <c r="J8" s="42"/>
       <c r="K8" s="15"/>
       <c r="L8" s="47"/>
       <c r="M8" s="15"/>
     </row>
     <row r="9" spans="1:16" s="28" customFormat="1" ht="18" customHeight="1">
       <c r="A9" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="42">
         <v>3.7</v>
       </c>
       <c r="C9" s="44">
         <v>12.5</v>
       </c>
       <c r="D9" s="40">
         <v>21.3</v>
       </c>
       <c r="E9" s="13">
         <v>30.1</v>
       </c>
-      <c r="F9" s="52">
+      <c r="F9" s="49">
         <v>33</v>
       </c>
-      <c r="G9" s="37"/>
+      <c r="G9" s="49">
+        <v>35.9</v>
+      </c>
       <c r="H9" s="37"/>
       <c r="I9" s="43"/>
       <c r="J9" s="43"/>
       <c r="K9" s="44"/>
       <c r="L9" s="43"/>
       <c r="M9" s="44"/>
     </row>
     <row r="10" spans="1:16" s="26" customFormat="1" ht="18" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="33">
         <v>3.7</v>
       </c>
       <c r="C10" s="41">
         <v>12.5</v>
       </c>
       <c r="D10" s="41">
         <v>21.3</v>
       </c>
       <c r="E10" s="17">
         <v>30.1</v>
       </c>
-      <c r="F10" s="53">
+      <c r="F10" s="50">
         <v>33</v>
       </c>
-      <c r="G10" s="17"/>
+      <c r="G10" s="50">
+        <v>35.9</v>
+      </c>
       <c r="H10" s="17"/>
       <c r="I10" s="39"/>
       <c r="J10" s="39"/>
       <c r="K10" s="41"/>
       <c r="L10" s="39"/>
       <c r="M10" s="41"/>
     </row>
     <row r="11" spans="1:16" s="29" customFormat="1" ht="23.25" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
       <c r="E11" s="35"/>
       <c r="F11" s="20"/>
       <c r="G11" s="21"/>
       <c r="H11" s="20"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="19"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="20"/>
     </row>
     <row r="12" spans="1:16" s="29" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="18"/>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="35"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="19"/>
       <c r="L12" s="22"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
     </row>
     <row r="13" spans="1:16" s="29" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A13" s="49"/>
-[...12 lines deleted...]
-      <c r="N13" s="50"/>
+      <c r="A13" s="51"/>
+      <c r="B13" s="51"/>
+      <c r="C13" s="51"/>
+      <c r="D13" s="51"/>
+      <c r="E13" s="51"/>
+      <c r="F13" s="51"/>
+      <c r="G13" s="51"/>
+      <c r="H13" s="51"/>
+      <c r="I13" s="51"/>
+      <c r="J13" s="52"/>
+      <c r="K13" s="52"/>
+      <c r="L13" s="52"/>
+      <c r="M13" s="52"/>
+      <c r="N13" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A13:N13"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>