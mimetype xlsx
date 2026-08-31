--- v4 (2026-08-11)
+++ v5 (2026-08-31)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="11616" windowHeight="9684"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="13170" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="20">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -241,53 +240,50 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -313,100 +309,103 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -669,382 +668,390 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G5" sqref="G5:G10"/>
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="17.44140625" style="23" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="13.44140625" style="31" customWidth="1"/>
+    <col min="1" max="1" width="17.42578125" style="22" customWidth="1"/>
+    <col min="2" max="2" width="9.7109375" style="23" customWidth="1"/>
+    <col min="3" max="3" width="8.5703125" style="30" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="30" customWidth="1"/>
+    <col min="5" max="5" width="10.28515625" style="35" customWidth="1"/>
+    <col min="6" max="6" width="8.42578125" style="30" customWidth="1"/>
+    <col min="7" max="7" width="10" style="30" customWidth="1"/>
+    <col min="8" max="8" width="9.5703125" style="30" customWidth="1"/>
+    <col min="9" max="9" width="9.42578125" style="22" customWidth="1"/>
+    <col min="10" max="10" width="9" style="22" customWidth="1"/>
+    <col min="11" max="11" width="8.85546875" style="30" customWidth="1"/>
+    <col min="12" max="12" width="8.28515625" style="22" customWidth="1"/>
+    <col min="13" max="13" width="13.42578125" style="30" customWidth="1"/>
     <col min="14" max="14" width="7" hidden="1" customWidth="1"/>
-    <col min="15" max="16" width="9.109375" hidden="1" customWidth="1"/>
+    <col min="15" max="16" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="25" customFormat="1" ht="46.5" customHeight="1">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:16" s="24" customFormat="1" ht="46.5" customHeight="1">
+      <c r="A1" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="53"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:16" s="26" customFormat="1" ht="23.25" customHeight="1">
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+    </row>
+    <row r="2" spans="1:16" s="25" customFormat="1" ht="23.25" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
-      <c r="C2" s="30"/>
-[...4 lines deleted...]
-      <c r="H2" s="3"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
-      <c r="K2" s="30"/>
+      <c r="K2" s="29"/>
       <c r="L2" s="3"/>
-      <c r="M2" s="30"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:16" s="25" customFormat="1" ht="23.25" customHeight="1">
+      <c r="M2" s="29"/>
+    </row>
+    <row r="3" spans="1:16" s="24" customFormat="1" ht="23.25" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="7" t="s">
+      <c r="H3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="N3" s="27"/>
-[...4 lines deleted...]
-      <c r="A4" s="8" t="s">
+      <c r="N3" s="26"/>
+      <c r="O3" s="26"/>
+      <c r="P3" s="26"/>
+    </row>
+    <row r="4" spans="1:16" s="27" customFormat="1" ht="46.15" customHeight="1">
+      <c r="A4" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="9" t="s">
+      <c r="B4" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="11" t="s">
+      <c r="C4" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="11" t="s">
+      <c r="D4" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="E4" s="34" t="s">
+      <c r="E4" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="11" t="s">
+      <c r="F4" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="G4" s="11" t="s">
+      <c r="G4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="I4" s="10" t="s">
+      <c r="I4" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="K4" s="11" t="s">
+      <c r="K4" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="L4" s="10" t="s">
+      <c r="L4" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="M4" s="48"/>
-[...2 lines deleted...]
-      <c r="A5" s="8" t="s">
+      <c r="M4" s="46"/>
+    </row>
+    <row r="5" spans="1:16" s="27" customFormat="1" ht="16.899999999999999" customHeight="1">
+      <c r="A5" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="32">
+      <c r="B5" s="31">
         <v>3.7</v>
       </c>
-      <c r="C5" s="40">
+      <c r="C5" s="38">
         <v>12.5</v>
       </c>
-      <c r="D5" s="40">
+      <c r="D5" s="38">
         <v>21.3</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E5" s="12">
         <v>30.1</v>
       </c>
-      <c r="F5" s="49">
+      <c r="F5" s="47">
         <v>33</v>
       </c>
-      <c r="G5" s="49">
+      <c r="G5" s="47">
         <v>35.9</v>
       </c>
-      <c r="H5" s="37"/>
-[...7 lines deleted...]
-      <c r="A6" s="12" t="s">
+      <c r="H5" s="52">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="38"/>
+    </row>
+    <row r="6" spans="1:16" s="27" customFormat="1" ht="16.899999999999999" customHeight="1">
+      <c r="A6" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="32">
+      <c r="B6" s="31">
         <v>3.7</v>
       </c>
-      <c r="C6" s="40">
+      <c r="C6" s="38">
         <v>12.5</v>
       </c>
-      <c r="D6" s="40">
+      <c r="D6" s="38">
         <v>21.3</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E6" s="12">
         <v>30.1</v>
       </c>
-      <c r="F6" s="49">
+      <c r="F6" s="47">
         <v>33</v>
       </c>
-      <c r="G6" s="49">
+      <c r="G6" s="47">
         <v>35.9</v>
       </c>
-      <c r="H6" s="37"/>
-[...22 lines deleted...]
-      <c r="A8" s="45" t="s">
+      <c r="H6" s="52">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="38"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="38"/>
+    </row>
+    <row r="7" spans="1:16" s="27" customFormat="1" ht="13.15" customHeight="1">
+      <c r="A7" s="11"/>
+      <c r="B7" s="13"/>
+      <c r="C7" s="10"/>
+      <c r="D7" s="10"/>
+      <c r="E7" s="14"/>
+      <c r="F7" s="10"/>
+      <c r="G7" s="10"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="31"/>
+      <c r="K7" s="10"/>
+      <c r="L7" s="9"/>
+      <c r="M7" s="10"/>
+    </row>
+    <row r="8" spans="1:16" s="27" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A8" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="46"/>
-[...13 lines deleted...]
-      <c r="A9" s="45" t="s">
+      <c r="B8" s="44"/>
+      <c r="C8" s="14"/>
+      <c r="D8" s="14"/>
+      <c r="E8" s="14"/>
+      <c r="F8" s="14"/>
+      <c r="G8" s="14"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="40"/>
+      <c r="K8" s="14"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="14"/>
+    </row>
+    <row r="9" spans="1:16" s="27" customFormat="1" ht="18" customHeight="1">
+      <c r="A9" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="42">
+      <c r="B9" s="40">
         <v>3.7</v>
       </c>
-      <c r="C9" s="44">
+      <c r="C9" s="42">
         <v>12.5</v>
       </c>
-      <c r="D9" s="40">
+      <c r="D9" s="38">
         <v>21.3</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="12">
         <v>30.1</v>
       </c>
-      <c r="F9" s="49">
+      <c r="F9" s="47">
         <v>33</v>
       </c>
-      <c r="G9" s="49">
+      <c r="G9" s="47">
         <v>35.9</v>
       </c>
-      <c r="H9" s="37"/>
-[...7 lines deleted...]
-      <c r="A10" s="16" t="s">
+      <c r="H9" s="52">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="I9" s="41"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="42"/>
+      <c r="L9" s="41"/>
+      <c r="M9" s="42"/>
+    </row>
+    <row r="10" spans="1:16" s="25" customFormat="1" ht="18" customHeight="1">
+      <c r="A10" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="33">
+      <c r="B10" s="32">
         <v>3.7</v>
       </c>
-      <c r="C10" s="41">
+      <c r="C10" s="39">
         <v>12.5</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="39">
         <v>21.3</v>
       </c>
-      <c r="E10" s="17">
+      <c r="E10" s="16">
         <v>30.1</v>
       </c>
-      <c r="F10" s="50">
+      <c r="F10" s="48">
         <v>33</v>
       </c>
-      <c r="G10" s="50">
+      <c r="G10" s="48">
         <v>35.9</v>
       </c>
-      <c r="H10" s="17"/>
-[...7 lines deleted...]
-      <c r="A11" s="18" t="s">
+      <c r="H10" s="53">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="I10" s="37"/>
+      <c r="J10" s="37"/>
+      <c r="K10" s="39"/>
+      <c r="L10" s="37"/>
+      <c r="M10" s="39"/>
+    </row>
+    <row r="11" spans="1:16" s="28" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A11" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="19"/>
-[...43 lines deleted...]
-      <c r="N13" s="52"/>
+      <c r="B11" s="18"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="34"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="19"/>
+      <c r="I11" s="21"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="18"/>
+      <c r="L11" s="19"/>
+      <c r="M11" s="19"/>
+      <c r="N11" s="19"/>
+    </row>
+    <row r="12" spans="1:16" s="28" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A12" s="17"/>
+      <c r="B12" s="18"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="34"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="21"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="18"/>
+      <c r="N12" s="18"/>
+    </row>
+    <row r="13" spans="1:16" s="28" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A13" s="49"/>
+      <c r="B13" s="49"/>
+      <c r="C13" s="49"/>
+      <c r="D13" s="49"/>
+      <c r="E13" s="49"/>
+      <c r="F13" s="49"/>
+      <c r="G13" s="49"/>
+      <c r="H13" s="49"/>
+      <c r="I13" s="49"/>
+      <c r="J13" s="50"/>
+      <c r="K13" s="50"/>
+      <c r="L13" s="50"/>
+      <c r="M13" s="50"/>
+      <c r="N13" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A13:N13"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>