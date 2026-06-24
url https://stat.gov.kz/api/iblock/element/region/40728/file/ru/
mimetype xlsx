--- v2 (2026-06-03)
+++ v3 (2026-06-24)
@@ -3,64 +3,64 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="996" yWindow="-168" windowWidth="11616" windowHeight="9684" tabRatio="752"/>
+    <workbookView xWindow="11604" yWindow="-12" windowWidth="11472" windowHeight="9684" tabRatio="752"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="468" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="401" uniqueCount="72">
   <si>
     <t>тыс.тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
@@ -441,51 +441,51 @@
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -497,53 +497,50 @@
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -569,76 +566,70 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -898,25586 +889,25876 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:XFD381"/>
+  <dimension ref="A1:XFD367"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C298" sqref="C298:E308"/>
+      <selection activeCell="F2" sqref="F1:F1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="28.33203125" style="1"/>
-    <col min="2" max="2" width="14" style="30" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="13.6640625" style="30"/>
+    <col min="2" max="2" width="14" style="29" customWidth="1"/>
+    <col min="3" max="3" width="10.88671875" style="29" customWidth="1"/>
+    <col min="4" max="4" width="13.6640625" style="29"/>
     <col min="5" max="6" width="13.6640625" style="1" customWidth="1"/>
-    <col min="7" max="7" width="13.6640625" style="30" customWidth="1"/>
+    <col min="7" max="7" width="13.6640625" style="29" customWidth="1"/>
     <col min="8" max="8" width="13.6640625" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.6640625" style="15" customWidth="1"/>
     <col min="10" max="10" width="13.6640625" style="17" customWidth="1"/>
     <col min="11" max="11" width="13.6640625" style="1" customWidth="1"/>
     <col min="12" max="13" width="13.6640625" style="1"/>
     <col min="14" max="1025" width="8.6640625" style="1"/>
     <col min="1026" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="9" customFormat="1" ht="41.25" customHeight="1">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="56" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="58"/>
-[...9 lines deleted...]
-      <c r="L1" s="58"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
     </row>
     <row r="2" spans="1:13" ht="28.95" customHeight="1">
-      <c r="A2" s="55"/>
-[...2 lines deleted...]
-      <c r="D2" s="59"/>
+      <c r="A2" s="53"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
-      <c r="G2" s="26"/>
-      <c r="M2" s="36" t="s">
+      <c r="G2" s="25"/>
+      <c r="M2" s="35" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="37" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="57" t="s">
+    <row r="3" spans="1:13" s="36" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="54"/>
+      <c r="B3" s="55" t="s">
         <v>71</v>
       </c>
-      <c r="C3" s="57"/>
-[...9 lines deleted...]
-      <c r="M3" s="57"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="55"/>
     </row>
     <row r="4" spans="1:13" ht="24">
-      <c r="A4" s="56"/>
+      <c r="A4" s="54"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="25" t="s">
+      <c r="E4" s="24" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="34" t="s">
+      <c r="G4" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="34" t="s">
+      <c r="H4" s="33" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="38" t="s">
+      <c r="A5" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="13"/>
       <c r="G5" s="18"/>
       <c r="H5" s="3"/>
       <c r="I5" s="18"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="11">
         <v>192158544</v>
       </c>
       <c r="C6" s="11">
         <v>409945630</v>
       </c>
       <c r="D6" s="11">
         <v>656460340</v>
       </c>
       <c r="E6" s="5">
         <v>895794396</v>
       </c>
-      <c r="F6" s="22"/>
+      <c r="F6" s="22">
+        <v>1136758320</v>
+      </c>
       <c r="G6" s="11"/>
       <c r="H6" s="22"/>
       <c r="I6" s="22"/>
       <c r="J6" s="22"/>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
       <c r="M6" s="22"/>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="39" t="s">
+      <c r="A7" s="38" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="11">
         <v>13990446</v>
       </c>
       <c r="C7" s="11">
         <v>28189335</v>
       </c>
       <c r="D7" s="11">
         <v>43615672</v>
       </c>
       <c r="E7" s="5">
         <v>58429276</v>
       </c>
-      <c r="F7" s="22"/>
+      <c r="F7" s="22">
+        <v>71358107</v>
+      </c>
       <c r="G7" s="11"/>
       <c r="H7" s="22"/>
       <c r="I7" s="22"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="40" t="s">
+      <c r="A8" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="11">
         <v>8211149</v>
       </c>
       <c r="C8" s="11">
         <v>18365763</v>
       </c>
       <c r="D8" s="11">
         <v>29612633</v>
       </c>
       <c r="E8" s="5">
         <v>40448681</v>
       </c>
-      <c r="F8" s="22"/>
+      <c r="F8" s="22">
+        <v>51095533</v>
+      </c>
       <c r="G8" s="11"/>
       <c r="H8" s="22"/>
       <c r="I8" s="22"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="39" t="s">
+      <c r="A9" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="11">
         <v>113641</v>
       </c>
       <c r="C9" s="11">
         <v>353899</v>
       </c>
       <c r="D9" s="11">
         <v>594596</v>
       </c>
       <c r="E9" s="5">
         <v>832310</v>
       </c>
-      <c r="F9" s="22"/>
+      <c r="F9" s="22">
+        <v>976067</v>
+      </c>
       <c r="G9" s="11"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="39" t="s">
+      <c r="A10" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="11">
         <v>26485308</v>
       </c>
       <c r="C10" s="11">
         <v>50052243</v>
       </c>
       <c r="D10" s="11">
         <v>98358548</v>
       </c>
       <c r="E10" s="5">
         <v>122883949</v>
       </c>
-      <c r="F10" s="22"/>
+      <c r="F10" s="22">
+        <v>174046916</v>
+      </c>
       <c r="G10" s="11"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="39" t="s">
+      <c r="A11" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B11" s="11">
         <v>2243622</v>
       </c>
       <c r="C11" s="11">
         <v>5475435</v>
       </c>
       <c r="D11" s="11">
         <v>9308013</v>
       </c>
       <c r="E11" s="5">
         <v>12861399</v>
       </c>
-      <c r="F11" s="22"/>
+      <c r="F11" s="22">
+        <v>15443223</v>
+      </c>
       <c r="G11" s="11"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="39" t="s">
+      <c r="A12" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="11">
         <v>1579351</v>
       </c>
       <c r="C12" s="11">
         <v>2969258</v>
       </c>
       <c r="D12" s="11">
         <v>4376697</v>
       </c>
       <c r="E12" s="5">
         <v>5656630</v>
       </c>
-      <c r="F12" s="22"/>
+      <c r="F12" s="22">
+        <v>7421090</v>
+      </c>
       <c r="G12" s="11"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="39" t="s">
+      <c r="A13" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B13" s="11">
         <v>48549362</v>
       </c>
       <c r="C13" s="11">
         <v>104785725</v>
       </c>
       <c r="D13" s="11">
         <v>161745689</v>
       </c>
       <c r="E13" s="5">
         <v>218759489</v>
       </c>
-      <c r="F13" s="22"/>
+      <c r="F13" s="22">
+        <v>271215837</v>
+      </c>
       <c r="G13" s="11"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
       <c r="J13" s="22"/>
       <c r="K13" s="22"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="39" t="s">
+      <c r="A14" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="11">
         <v>115607</v>
       </c>
       <c r="C14" s="11">
         <v>300749</v>
       </c>
       <c r="D14" s="11">
         <v>481787</v>
       </c>
       <c r="E14" s="5">
         <v>660783</v>
       </c>
-      <c r="F14" s="22"/>
+      <c r="F14" s="22">
+        <v>755027</v>
+      </c>
       <c r="G14" s="11"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="39" t="s">
+      <c r="A15" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="11">
         <v>10349800</v>
       </c>
       <c r="C15" s="11">
         <v>22654574</v>
       </c>
       <c r="D15" s="11">
         <v>35227451</v>
       </c>
       <c r="E15" s="5">
         <v>47823497</v>
       </c>
-      <c r="F15" s="22"/>
+      <c r="F15" s="22">
+        <v>59419723</v>
+      </c>
       <c r="G15" s="11"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="39" t="s">
+      <c r="A16" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="11">
         <v>1041538</v>
       </c>
       <c r="C16" s="11">
         <v>3312348</v>
       </c>
       <c r="D16" s="11">
         <v>5731237</v>
       </c>
       <c r="E16" s="5">
         <v>8141155</v>
       </c>
-      <c r="F16" s="22"/>
+      <c r="F16" s="22">
+        <v>10264516</v>
+      </c>
       <c r="G16" s="11"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="22"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="39" t="s">
+      <c r="A17" s="38" t="s">
         <v>65</v>
       </c>
       <c r="B17" s="11">
         <v>77687620</v>
       </c>
       <c r="C17" s="11">
         <v>169864298</v>
       </c>
       <c r="D17" s="11">
         <v>261915310</v>
       </c>
       <c r="E17" s="5">
         <v>371058165</v>
       </c>
-      <c r="F17" s="22"/>
+      <c r="F17" s="22">
+        <v>463458341</v>
+      </c>
       <c r="G17" s="11"/>
       <c r="H17" s="22"/>
       <c r="I17" s="22"/>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
     </row>
     <row r="18" spans="1:13" ht="21.6">
-      <c r="A18" s="38" t="s">
+      <c r="A18" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="33"/>
-      <c r="G18" s="27"/>
+      <c r="B18" s="32"/>
+      <c r="G18" s="26"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="38" t="s">
+      <c r="A19" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="11">
         <v>18546918</v>
       </c>
       <c r="C19" s="11">
         <v>32632534</v>
       </c>
       <c r="D19" s="11">
         <v>71375288</v>
       </c>
       <c r="E19" s="5">
         <v>85885013</v>
       </c>
-      <c r="F19" s="22"/>
+      <c r="F19" s="22">
+        <v>127841870</v>
+      </c>
       <c r="G19" s="11"/>
       <c r="H19" s="22"/>
       <c r="I19" s="22"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="39" t="s">
+      <c r="A20" s="38" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="11">
         <v>88803</v>
       </c>
       <c r="C20" s="11">
         <v>296991</v>
       </c>
       <c r="D20" s="11">
         <v>505178</v>
       </c>
       <c r="E20" s="5">
         <v>713365</v>
       </c>
-      <c r="F20" s="22"/>
+      <c r="F20" s="22">
+        <v>857829</v>
+      </c>
       <c r="G20" s="11"/>
       <c r="H20" s="22"/>
       <c r="I20" s="22"/>
       <c r="J20" s="22"/>
       <c r="K20" s="22"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="40" t="s">
+      <c r="A21" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="11">
         <v>49752</v>
       </c>
       <c r="C21" s="11">
         <v>125901</v>
       </c>
       <c r="D21" s="11">
         <v>202050</v>
       </c>
       <c r="E21" s="5">
         <v>278199</v>
       </c>
-      <c r="F21" s="22"/>
+      <c r="F21" s="22">
+        <v>333335</v>
+      </c>
       <c r="G21" s="11"/>
       <c r="H21" s="22"/>
       <c r="I21" s="22"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="22"/>
       <c r="M21" s="22"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="39" t="s">
-[...21 lines deleted...]
-      <c r="M22" s="23"/>
+      <c r="A22" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B22" s="11">
+        <v>18057415</v>
+      </c>
+      <c r="C22" s="11">
+        <v>31104114</v>
+      </c>
+      <c r="D22" s="11">
+        <v>68728665</v>
+      </c>
+      <c r="E22" s="5">
+        <v>82028379</v>
+      </c>
+      <c r="F22" s="22">
+        <v>123089182</v>
+      </c>
+      <c r="G22" s="11"/>
+      <c r="H22" s="22"/>
+      <c r="I22" s="22"/>
+      <c r="J22" s="22"/>
+      <c r="K22" s="22"/>
+      <c r="L22" s="22"/>
+      <c r="M22" s="22"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="39" t="s">
-        <v>58</v>
+      <c r="A23" s="38" t="s">
+        <v>59</v>
       </c>
       <c r="B23" s="11">
-        <v>18057415</v>
+        <v>67569</v>
       </c>
       <c r="C23" s="11">
-        <v>31104114</v>
+        <v>355355</v>
       </c>
       <c r="D23" s="11">
-        <v>68728665</v>
+        <v>673141</v>
       </c>
       <c r="E23" s="5">
-        <v>82028379</v>
-[...1 lines deleted...]
-      <c r="F23" s="22"/>
+        <v>1055928</v>
+      </c>
+      <c r="F23" s="22">
+        <v>1280969</v>
+      </c>
       <c r="G23" s="11"/>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="39" t="s">
-        <v>59</v>
+      <c r="A24" s="38" t="s">
+        <v>61</v>
       </c>
       <c r="B24" s="11">
-        <v>67569</v>
+        <v>71757</v>
       </c>
       <c r="C24" s="11">
-        <v>355355</v>
+        <v>222188</v>
       </c>
       <c r="D24" s="11">
-        <v>673141</v>
+        <v>358395</v>
       </c>
       <c r="E24" s="5">
-        <v>1055928</v>
-[...1 lines deleted...]
-      <c r="F24" s="22"/>
+        <v>565977</v>
+      </c>
+      <c r="F24" s="22">
+        <v>709015</v>
+      </c>
       <c r="G24" s="11"/>
       <c r="H24" s="22"/>
       <c r="I24" s="22"/>
       <c r="J24" s="22"/>
       <c r="K24" s="22"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="39" t="s">
-[...14 lines deleted...]
-      <c r="F25" s="22"/>
+      <c r="A25" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="11">
+        <v>28166</v>
+      </c>
+      <c r="C25" s="11">
+        <v>96427</v>
+      </c>
+      <c r="D25" s="11">
+        <v>164687</v>
+      </c>
+      <c r="E25" s="5">
+        <v>232947</v>
+      </c>
+      <c r="F25" s="22">
+        <v>255333</v>
+      </c>
       <c r="G25" s="11"/>
       <c r="H25" s="22"/>
       <c r="I25" s="22"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="22"/>
       <c r="M25" s="22"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="39" t="s">
-        <v>61</v>
+      <c r="A26" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B26" s="11">
-        <v>71757</v>
+        <v>155134</v>
       </c>
       <c r="C26" s="11">
-        <v>222188</v>
+        <v>365860</v>
       </c>
       <c r="D26" s="11">
-        <v>358395</v>
+        <v>640094</v>
       </c>
       <c r="E26" s="5">
-        <v>565977</v>
-[...1 lines deleted...]
-      <c r="F26" s="22"/>
+        <v>869760</v>
+      </c>
+      <c r="F26" s="22">
+        <v>1152092</v>
+      </c>
       <c r="G26" s="11"/>
       <c r="H26" s="22"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" s="39" t="s">
-        <v>62</v>
+      <c r="A27" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B27" s="11">
-        <v>28166</v>
+        <v>28319</v>
       </c>
       <c r="C27" s="11">
-        <v>96427</v>
+        <v>65697</v>
       </c>
       <c r="D27" s="11">
-        <v>164687</v>
+        <v>103075</v>
       </c>
       <c r="E27" s="5">
-        <v>232947</v>
-[...1 lines deleted...]
-      <c r="F27" s="22"/>
+        <v>140452</v>
+      </c>
+      <c r="F27" s="22">
+        <v>164108</v>
+      </c>
       <c r="G27" s="11"/>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" s="39" t="s">
-[...21 lines deleted...]
-      <c r="M28" s="22"/>
+      <c r="A28" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="B28" s="32"/>
+      <c r="G28" s="26"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" s="41" t="s">
-[...14 lines deleted...]
-      <c r="F29" s="22"/>
+      <c r="A29" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" s="32">
+        <v>28166</v>
+      </c>
+      <c r="C29" s="11">
+        <v>96427</v>
+      </c>
+      <c r="D29" s="11">
+        <v>164687</v>
+      </c>
+      <c r="E29" s="5">
+        <v>232947</v>
+      </c>
+      <c r="F29" s="22">
+        <v>255333</v>
+      </c>
       <c r="G29" s="11"/>
       <c r="H29" s="22"/>
       <c r="I29" s="22"/>
       <c r="J29" s="22"/>
       <c r="K29" s="22"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="39" t="s">
-[...3 lines deleted...]
-        <v>28319</v>
+      <c r="A30" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B30" s="32">
+        <v>28166</v>
       </c>
       <c r="C30" s="11">
-        <v>65697</v>
+        <v>96427</v>
       </c>
       <c r="D30" s="11">
-        <v>103075</v>
+        <v>164687</v>
       </c>
       <c r="E30" s="5">
-        <v>140452</v>
-[...1 lines deleted...]
-      <c r="F30" s="22"/>
+        <v>232947</v>
+      </c>
+      <c r="F30" s="22">
+        <v>255333</v>
+      </c>
       <c r="G30" s="11"/>
       <c r="H30" s="22"/>
       <c r="I30" s="22"/>
       <c r="J30" s="22"/>
       <c r="K30" s="22"/>
       <c r="L30" s="22"/>
       <c r="M30" s="22"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" s="38" t="s">
-[...3 lines deleted...]
-      <c r="G31" s="27"/>
+      <c r="A31" s="38"/>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="22"/>
+      <c r="F31" s="22"/>
+      <c r="G31" s="11"/>
+      <c r="H31" s="22"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="19"/>
+      <c r="K31" s="19"/>
+      <c r="L31" s="19"/>
+      <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" s="38" t="s">
+      <c r="A32" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="32"/>
+      <c r="C32" s="32"/>
+      <c r="D32" s="32"/>
+      <c r="E32" s="31"/>
+      <c r="F32" s="31"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="22"/>
+      <c r="I32" s="19"/>
+      <c r="J32" s="19"/>
+      <c r="K32" s="19"/>
+      <c r="L32" s="19"/>
+      <c r="M32" s="5"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="B32" s="33">
-[...25 lines deleted...]
-        <v>28166</v>
+      <c r="B33" s="11">
+        <v>17774185</v>
       </c>
       <c r="C33" s="11">
-        <v>96427</v>
+        <v>30118717</v>
       </c>
       <c r="D33" s="11">
-        <v>164687</v>
+        <v>66985002</v>
       </c>
       <c r="E33" s="5">
-        <v>232947</v>
-[...2 lines deleted...]
-      <c r="G33" s="11"/>
+        <v>79567663</v>
+      </c>
+      <c r="F33" s="22">
+        <v>120048496</v>
+      </c>
+      <c r="G33" s="31"/>
       <c r="H33" s="22"/>
       <c r="I33" s="22"/>
       <c r="J33" s="22"/>
       <c r="K33" s="22"/>
       <c r="L33" s="22"/>
       <c r="M33" s="22"/>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" s="39"/>
-[...5 lines deleted...]
-      <c r="G34" s="11"/>
+      <c r="A34" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="B34" s="11">
+        <v>17774185</v>
+      </c>
+      <c r="C34" s="11">
+        <v>30118717</v>
+      </c>
+      <c r="D34" s="11">
+        <v>66985002</v>
+      </c>
+      <c r="E34" s="5">
+        <v>79567663</v>
+      </c>
+      <c r="F34" s="22">
+        <v>120048496</v>
+      </c>
+      <c r="G34" s="31"/>
       <c r="H34" s="22"/>
-      <c r="I34" s="19"/>
-[...3 lines deleted...]
-      <c r="M34" s="5"/>
+      <c r="I34" s="22"/>
+      <c r="J34" s="22"/>
+      <c r="K34" s="22"/>
+      <c r="L34" s="22"/>
+      <c r="M34" s="22"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" s="42" t="s">
-[...7 lines deleted...]
-      <c r="G35" s="32"/>
+      <c r="A35" s="38"/>
+      <c r="B35" s="32"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="22"/>
+      <c r="F35" s="22"/>
+      <c r="G35" s="11"/>
       <c r="H35" s="22"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
       <c r="L35" s="19"/>
       <c r="M35" s="5"/>
     </row>
-    <row r="36" spans="1:13">
-      <c r="A36" s="38" t="s">
+    <row r="36" spans="1:13" ht="26.4" customHeight="1">
+      <c r="A36" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B36" s="50"/>
+      <c r="G36" s="26"/>
+      <c r="H36" s="15"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="B36" s="11">
-[...23 lines deleted...]
-      </c>
       <c r="B37" s="11">
-        <v>17774185</v>
+        <v>595870</v>
       </c>
       <c r="C37" s="11">
-        <v>30118717</v>
+        <v>1916214</v>
       </c>
       <c r="D37" s="11">
-        <v>66985002</v>
+        <v>3371943</v>
       </c>
       <c r="E37" s="5">
-        <v>79567663</v>
-[...2 lines deleted...]
-      <c r="G37" s="32"/>
+        <v>4878267</v>
+      </c>
+      <c r="F37" s="22">
+        <v>5942366</v>
+      </c>
+      <c r="G37" s="11"/>
       <c r="H37" s="22"/>
       <c r="I37" s="22"/>
       <c r="J37" s="22"/>
       <c r="K37" s="22"/>
       <c r="L37" s="22"/>
       <c r="M37" s="22"/>
     </row>
     <row r="38" spans="1:13">
-      <c r="A38" s="39"/>
-[...4 lines deleted...]
-      <c r="F38" s="22"/>
+      <c r="A38" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="B38" s="11">
+        <v>70044</v>
+      </c>
+      <c r="C38" s="11">
+        <v>224431</v>
+      </c>
+      <c r="D38" s="11">
+        <v>378819</v>
+      </c>
+      <c r="E38" s="5">
+        <v>533206</v>
+      </c>
+      <c r="F38" s="22">
+        <v>629602</v>
+      </c>
       <c r="G38" s="11"/>
       <c r="H38" s="22"/>
-      <c r="I38" s="19"/>
-[...11 lines deleted...]
-      <c r="H39" s="15"/>
+      <c r="I38" s="22"/>
+      <c r="J38" s="22"/>
+      <c r="K38" s="22"/>
+      <c r="L38" s="22"/>
+      <c r="M38" s="22"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="11">
+        <v>49752</v>
+      </c>
+      <c r="C39" s="11">
+        <v>125901</v>
+      </c>
+      <c r="D39" s="11">
+        <v>202050</v>
+      </c>
+      <c r="E39" s="5">
+        <v>278199</v>
+      </c>
+      <c r="F39" s="22">
+        <v>333335</v>
+      </c>
+      <c r="G39" s="11"/>
+      <c r="H39" s="22"/>
+      <c r="I39" s="22"/>
+      <c r="J39" s="22"/>
+      <c r="K39" s="22"/>
+      <c r="L39" s="22"/>
+      <c r="M39" s="22"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="38" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="B40" s="11">
-        <v>595870</v>
+        <v>163001</v>
       </c>
       <c r="C40" s="11">
-        <v>1916214</v>
+        <v>623792</v>
       </c>
       <c r="D40" s="11">
-        <v>3371943</v>
+        <v>1140683</v>
       </c>
       <c r="E40" s="5">
-        <v>4878267</v>
-[...1 lines deleted...]
-      <c r="F40" s="22"/>
+        <v>1616361</v>
+      </c>
+      <c r="F40" s="22">
+        <v>1864085</v>
+      </c>
       <c r="G40" s="11"/>
       <c r="H40" s="22"/>
       <c r="I40" s="22"/>
       <c r="J40" s="22"/>
       <c r="K40" s="22"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
     </row>
     <row r="41" spans="1:13">
-      <c r="A41" s="39" t="s">
-        <v>15</v>
+      <c r="A41" s="38" t="s">
+        <v>59</v>
       </c>
       <c r="B41" s="11">
-        <v>70044</v>
+        <v>61209</v>
       </c>
       <c r="C41" s="11">
-        <v>224431</v>
+        <v>292284</v>
       </c>
       <c r="D41" s="11">
-        <v>378819</v>
+        <v>553359</v>
       </c>
       <c r="E41" s="5">
-        <v>533206</v>
-[...1 lines deleted...]
-      <c r="F41" s="22"/>
+        <v>879434</v>
+      </c>
+      <c r="F41" s="22">
+        <v>1095843</v>
+      </c>
       <c r="G41" s="11"/>
       <c r="H41" s="22"/>
       <c r="I41" s="22"/>
       <c r="J41" s="22"/>
       <c r="K41" s="22"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
     </row>
     <row r="42" spans="1:13">
-      <c r="A42" s="41" t="s">
-        <v>56</v>
+      <c r="A42" s="38" t="s">
+        <v>61</v>
       </c>
       <c r="B42" s="11">
-        <v>49752</v>
+        <v>71757</v>
       </c>
       <c r="C42" s="11">
-        <v>125901</v>
+        <v>222188</v>
       </c>
       <c r="D42" s="11">
-        <v>202050</v>
+        <v>358395</v>
       </c>
       <c r="E42" s="5">
-        <v>278199</v>
-[...1 lines deleted...]
-      <c r="F42" s="22"/>
+        <v>565977</v>
+      </c>
+      <c r="F42" s="22">
+        <v>709015</v>
+      </c>
       <c r="G42" s="11"/>
       <c r="H42" s="22"/>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="22"/>
     </row>
     <row r="43" spans="1:13">
-      <c r="A43" s="39" t="s">
-        <v>58</v>
+      <c r="A43" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B43" s="11">
-        <v>163001</v>
+        <v>152379</v>
       </c>
       <c r="C43" s="11">
-        <v>623792</v>
+        <v>363105</v>
       </c>
       <c r="D43" s="11">
-        <v>1140683</v>
+        <v>637339</v>
       </c>
       <c r="E43" s="5">
-        <v>1616361</v>
-[...1 lines deleted...]
-      <c r="F43" s="22"/>
+        <v>867005</v>
+      </c>
+      <c r="F43" s="22">
+        <v>1149337</v>
+      </c>
       <c r="G43" s="11"/>
       <c r="H43" s="22"/>
       <c r="I43" s="22"/>
       <c r="J43" s="22"/>
       <c r="K43" s="22"/>
       <c r="L43" s="22"/>
       <c r="M43" s="22"/>
     </row>
     <row r="44" spans="1:13">
-      <c r="A44" s="39" t="s">
-        <v>59</v>
+      <c r="A44" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B44" s="11">
-        <v>61209</v>
+        <v>27727</v>
       </c>
       <c r="C44" s="11">
-        <v>292284</v>
+        <v>64513</v>
       </c>
       <c r="D44" s="11">
-        <v>553359</v>
+        <v>101299</v>
       </c>
       <c r="E44" s="5">
-        <v>879434</v>
-[...1 lines deleted...]
-      <c r="F44" s="22"/>
+        <v>138084</v>
+      </c>
+      <c r="F44" s="22">
+        <v>161148</v>
+      </c>
       <c r="G44" s="11"/>
       <c r="H44" s="22"/>
       <c r="I44" s="22"/>
       <c r="J44" s="22"/>
       <c r="K44" s="22"/>
       <c r="L44" s="22"/>
       <c r="M44" s="22"/>
     </row>
-    <row r="45" spans="1:13">
-[...22 lines deleted...]
-      <c r="M45" s="22"/>
+    <row r="45" spans="1:13" ht="21.6">
+      <c r="A45" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="32"/>
+      <c r="F45" s="8"/>
+      <c r="G45" s="27"/>
+      <c r="H45" s="14"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="14"/>
+      <c r="K45" s="4"/>
+      <c r="L45" s="4"/>
+      <c r="M45" s="4"/>
     </row>
     <row r="46" spans="1:13">
-      <c r="A46" s="39" t="s">
-[...14 lines deleted...]
-      <c r="F46" s="22"/>
+      <c r="A46" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B46" s="32">
+        <v>148696</v>
+      </c>
+      <c r="C46" s="11">
+        <v>501174</v>
+      </c>
+      <c r="D46" s="11">
+        <v>853653</v>
+      </c>
+      <c r="E46" s="5">
+        <v>1206132</v>
+      </c>
+      <c r="F46" s="22">
+        <v>1595670</v>
+      </c>
       <c r="G46" s="11"/>
       <c r="H46" s="22"/>
       <c r="I46" s="22"/>
       <c r="J46" s="22"/>
       <c r="K46" s="22"/>
       <c r="L46" s="22"/>
       <c r="M46" s="22"/>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="39" t="s">
-[...3 lines deleted...]
-        <v>152379</v>
+      <c r="A47" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="B47" s="32">
+        <v>18759</v>
       </c>
       <c r="C47" s="11">
-        <v>363105</v>
+        <v>72559</v>
       </c>
       <c r="D47" s="11">
-        <v>637339</v>
+        <v>126359</v>
       </c>
       <c r="E47" s="5">
-        <v>867005</v>
-[...1 lines deleted...]
-      <c r="F47" s="22"/>
+        <v>180159</v>
+      </c>
+      <c r="F47" s="22">
+        <v>228227</v>
+      </c>
       <c r="G47" s="11"/>
       <c r="H47" s="22"/>
       <c r="I47" s="22"/>
       <c r="J47" s="22"/>
       <c r="K47" s="22"/>
       <c r="L47" s="22"/>
       <c r="M47" s="22"/>
     </row>
     <row r="48" spans="1:13">
-      <c r="A48" s="39" t="s">
-[...3 lines deleted...]
-        <v>27727</v>
+      <c r="A48" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B48" s="32">
+        <v>120229</v>
       </c>
       <c r="C48" s="11">
-        <v>64513</v>
+        <v>361605</v>
       </c>
       <c r="D48" s="11">
-        <v>101299</v>
+        <v>602980</v>
       </c>
       <c r="E48" s="5">
-        <v>138084</v>
-[...1 lines deleted...]
-      <c r="F48" s="22"/>
+        <v>844355</v>
+      </c>
+      <c r="F48" s="22">
+        <v>1176601</v>
+      </c>
       <c r="G48" s="11"/>
       <c r="H48" s="22"/>
       <c r="I48" s="22"/>
       <c r="J48" s="22"/>
       <c r="K48" s="22"/>
       <c r="L48" s="22"/>
       <c r="M48" s="22"/>
     </row>
-    <row r="49" spans="1:13" ht="21.6">
+    <row r="49" spans="1:13">
       <c r="A49" s="38" t="s">
-        <v>20</v>
-[...9 lines deleted...]
-      <c r="M49" s="4"/>
+        <v>59</v>
+      </c>
+      <c r="B49" s="32">
+        <v>6360</v>
+      </c>
+      <c r="C49" s="11">
+        <v>63071</v>
+      </c>
+      <c r="D49" s="11">
+        <v>119783</v>
+      </c>
+      <c r="E49" s="5">
+        <v>176494</v>
+      </c>
+      <c r="F49" s="22">
+        <v>185127</v>
+      </c>
+      <c r="G49" s="11"/>
+      <c r="H49" s="22"/>
+      <c r="I49" s="22"/>
+      <c r="J49" s="22"/>
+      <c r="K49" s="22"/>
+      <c r="L49" s="22"/>
+      <c r="M49" s="22"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="38" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>148696</v>
+        <v>68</v>
+      </c>
+      <c r="B50" s="32">
+        <v>2755</v>
       </c>
       <c r="C50" s="11">
-        <v>501174</v>
+        <v>2755</v>
       </c>
       <c r="D50" s="11">
-        <v>853653</v>
+        <v>2755</v>
       </c>
       <c r="E50" s="5">
-        <v>1206132</v>
-[...1 lines deleted...]
-      <c r="F50" s="22"/>
+        <v>2755</v>
+      </c>
+      <c r="F50" s="22">
+        <v>2755</v>
+      </c>
       <c r="G50" s="11"/>
       <c r="H50" s="22"/>
       <c r="I50" s="22"/>
       <c r="J50" s="22"/>
       <c r="K50" s="22"/>
       <c r="L50" s="22"/>
       <c r="M50" s="22"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="39" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>18759</v>
+        <v>65</v>
+      </c>
+      <c r="B51" s="32">
+        <v>592</v>
       </c>
       <c r="C51" s="11">
-        <v>72559</v>
+        <v>1184</v>
       </c>
       <c r="D51" s="11">
-        <v>126359</v>
+        <v>1776</v>
       </c>
       <c r="E51" s="5">
-        <v>180159</v>
-[...1 lines deleted...]
-      <c r="F51" s="22"/>
+        <v>2368</v>
+      </c>
+      <c r="F51" s="22">
+        <v>2960</v>
+      </c>
       <c r="G51" s="11"/>
       <c r="H51" s="22"/>
       <c r="I51" s="22"/>
       <c r="J51" s="22"/>
       <c r="K51" s="22"/>
       <c r="L51" s="22"/>
       <c r="M51" s="22"/>
     </row>
     <row r="52" spans="1:13">
-      <c r="A52" s="39" t="s">
-[...21 lines deleted...]
-      <c r="M52" s="23"/>
+      <c r="A52" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="B52" s="50"/>
+      <c r="C52" s="32"/>
+      <c r="F52" s="22"/>
+      <c r="G52" s="27"/>
+      <c r="H52" s="14"/>
+      <c r="I52" s="14"/>
+      <c r="J52" s="14"/>
+      <c r="K52" s="4"/>
+      <c r="L52" s="4"/>
+      <c r="M52" s="4"/>
     </row>
     <row r="53" spans="1:13">
-      <c r="A53" s="39" t="s">
-[...3 lines deleted...]
-        <v>120229</v>
+      <c r="A53" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B53" s="11">
+        <v>151847233</v>
       </c>
       <c r="C53" s="11">
-        <v>361605</v>
+        <v>334247829</v>
       </c>
       <c r="D53" s="11">
-        <v>602980</v>
+        <v>520529726</v>
       </c>
       <c r="E53" s="5">
-        <v>844355</v>
-[...1 lines deleted...]
-      <c r="F53" s="22"/>
+        <v>725731140</v>
+      </c>
+      <c r="F53" s="22">
+        <v>904794161</v>
+      </c>
       <c r="G53" s="11"/>
       <c r="H53" s="22"/>
       <c r="I53" s="22"/>
       <c r="J53" s="22"/>
       <c r="K53" s="22"/>
       <c r="L53" s="22"/>
       <c r="M53" s="22"/>
     </row>
     <row r="54" spans="1:13">
-      <c r="A54" s="39" t="s">
-[...3 lines deleted...]
-        <v>6360</v>
+      <c r="A54" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="B54" s="11">
+        <v>9744900</v>
       </c>
       <c r="C54" s="11">
-        <v>63071</v>
+        <v>20268818</v>
       </c>
       <c r="D54" s="11">
-        <v>119783</v>
+        <v>31557353</v>
       </c>
       <c r="E54" s="5">
-        <v>176494</v>
-[...1 lines deleted...]
-      <c r="F54" s="22"/>
+        <v>42394266</v>
+      </c>
+      <c r="F54" s="22">
+        <v>50478926</v>
+      </c>
       <c r="G54" s="11"/>
       <c r="H54" s="22"/>
       <c r="I54" s="22"/>
       <c r="J54" s="22"/>
       <c r="K54" s="22"/>
       <c r="L54" s="22"/>
       <c r="M54" s="22"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="39" t="s">
-        <v>60</v>
-[...13 lines deleted...]
-      <c r="F55" s="22"/>
+        <v>56</v>
+      </c>
+      <c r="B55" s="11">
+        <v>7797961</v>
+      </c>
+      <c r="C55" s="11">
+        <v>17536197</v>
+      </c>
+      <c r="D55" s="11">
+        <v>28191399</v>
+      </c>
+      <c r="E55" s="5">
+        <v>38467487</v>
+      </c>
+      <c r="F55" s="22">
+        <v>48530229</v>
+      </c>
       <c r="G55" s="11"/>
       <c r="H55" s="22"/>
       <c r="I55" s="22"/>
       <c r="J55" s="22"/>
       <c r="K55" s="22"/>
       <c r="L55" s="22"/>
       <c r="M55" s="22"/>
     </row>
     <row r="56" spans="1:13">
-      <c r="A56" s="39" t="s">
-[...3 lines deleted...]
-        <v>2755</v>
+      <c r="A56" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B56" s="11">
+        <v>39717</v>
       </c>
       <c r="C56" s="11">
-        <v>2755</v>
+        <v>185240</v>
       </c>
       <c r="D56" s="11">
-        <v>2755</v>
+        <v>330763</v>
       </c>
       <c r="E56" s="5">
-        <v>2755</v>
-[...1 lines deleted...]
-      <c r="F56" s="22"/>
+        <v>476286</v>
+      </c>
+      <c r="F56" s="22">
+        <v>530488</v>
+      </c>
       <c r="G56" s="11"/>
       <c r="H56" s="22"/>
       <c r="I56" s="22"/>
       <c r="J56" s="22"/>
       <c r="K56" s="22"/>
       <c r="L56" s="22"/>
       <c r="M56" s="22"/>
     </row>
     <row r="57" spans="1:13">
-      <c r="A57" s="41" t="s">
-[...14 lines deleted...]
-      <c r="F57" s="22"/>
+      <c r="A57" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B57" s="11">
+        <v>6229208</v>
+      </c>
+      <c r="C57" s="11">
+        <v>14368350</v>
+      </c>
+      <c r="D57" s="11">
+        <v>22747596</v>
+      </c>
+      <c r="E57" s="5">
+        <v>31693318</v>
+      </c>
+      <c r="F57" s="22">
+        <v>39816134</v>
+      </c>
       <c r="G57" s="11"/>
       <c r="H57" s="22"/>
       <c r="I57" s="22"/>
       <c r="J57" s="22"/>
       <c r="K57" s="22"/>
       <c r="L57" s="22"/>
       <c r="M57" s="22"/>
     </row>
     <row r="58" spans="1:13">
-      <c r="A58" s="40" t="s">
-[...3 lines deleted...]
-        <v>592</v>
+      <c r="A58" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B58" s="11">
+        <v>1278439</v>
       </c>
       <c r="C58" s="11">
-        <v>1184</v>
+        <v>3165664</v>
       </c>
       <c r="D58" s="11">
-        <v>1776</v>
+        <v>5329916</v>
       </c>
       <c r="E58" s="5">
-        <v>2368</v>
-[...1 lines deleted...]
-      <c r="F58" s="22"/>
+        <v>7573047</v>
+      </c>
+      <c r="F58" s="22">
+        <v>9285820</v>
+      </c>
       <c r="G58" s="11"/>
       <c r="H58" s="22"/>
       <c r="I58" s="22"/>
       <c r="J58" s="22"/>
       <c r="K58" s="22"/>
       <c r="L58" s="22"/>
       <c r="M58" s="22"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="38" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="M59" s="4"/>
+        <v>60</v>
+      </c>
+      <c r="B59" s="11">
+        <v>7513</v>
+      </c>
+      <c r="C59" s="11">
+        <v>15622</v>
+      </c>
+      <c r="D59" s="11">
+        <v>23731</v>
+      </c>
+      <c r="E59" s="5">
+        <v>31839</v>
+      </c>
+      <c r="F59" s="22">
+        <v>38687</v>
+      </c>
+      <c r="G59" s="11"/>
+      <c r="H59" s="22"/>
+      <c r="I59" s="22"/>
+      <c r="J59" s="22"/>
+      <c r="K59" s="22"/>
+      <c r="L59" s="22"/>
+      <c r="M59" s="22"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="38" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="B60" s="11">
-        <v>151847233</v>
+        <v>42178101</v>
       </c>
       <c r="C60" s="11">
-        <v>334247829</v>
+        <v>91676908</v>
       </c>
       <c r="D60" s="11">
-        <v>520529726</v>
+        <v>142434235</v>
       </c>
       <c r="E60" s="5">
-        <v>725731140</v>
-[...1 lines deleted...]
-      <c r="F60" s="22"/>
+        <v>193509156</v>
+      </c>
+      <c r="F60" s="22">
+        <v>240663059</v>
+      </c>
       <c r="G60" s="11"/>
       <c r="H60" s="22"/>
       <c r="I60" s="22"/>
       <c r="J60" s="22"/>
       <c r="K60" s="22"/>
       <c r="L60" s="22"/>
       <c r="M60" s="22"/>
     </row>
     <row r="61" spans="1:13">
-      <c r="A61" s="39" t="s">
-        <v>15</v>
+      <c r="A61" s="38" t="s">
+        <v>62</v>
       </c>
       <c r="B61" s="11">
-        <v>9744900</v>
+        <v>41658</v>
       </c>
       <c r="C61" s="11">
-        <v>20268818</v>
+        <v>110336</v>
       </c>
       <c r="D61" s="11">
-        <v>31557353</v>
+        <v>172228</v>
       </c>
       <c r="E61" s="5">
-        <v>42394266</v>
-[...1 lines deleted...]
-      <c r="F61" s="22"/>
+        <v>231436</v>
+      </c>
+      <c r="F61" s="22">
+        <v>254932</v>
+      </c>
       <c r="G61" s="11"/>
       <c r="H61" s="22"/>
       <c r="I61" s="22"/>
       <c r="J61" s="22"/>
       <c r="K61" s="22"/>
       <c r="L61" s="22"/>
       <c r="M61" s="22"/>
     </row>
     <row r="62" spans="1:13">
-      <c r="A62" s="40" t="s">
-        <v>56</v>
+      <c r="A62" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B62" s="11">
-        <v>7797961</v>
+        <v>8376181</v>
       </c>
       <c r="C62" s="11">
-        <v>17536197</v>
+        <v>18767745</v>
       </c>
       <c r="D62" s="11">
-        <v>28191399</v>
+        <v>29398203</v>
       </c>
       <c r="E62" s="5">
-        <v>38467487</v>
-[...1 lines deleted...]
-      <c r="F62" s="22"/>
+        <v>40243482</v>
+      </c>
+      <c r="F62" s="22">
+        <v>50057673</v>
+      </c>
       <c r="G62" s="11"/>
       <c r="H62" s="22"/>
       <c r="I62" s="22"/>
       <c r="J62" s="22"/>
       <c r="K62" s="22"/>
       <c r="L62" s="22"/>
       <c r="M62" s="22"/>
     </row>
     <row r="63" spans="1:13">
-      <c r="A63" s="39" t="s">
-        <v>57</v>
+      <c r="A63" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B63" s="11">
-        <v>39717</v>
+        <v>781575</v>
       </c>
       <c r="C63" s="11">
-        <v>185240</v>
+        <v>2850097</v>
       </c>
       <c r="D63" s="11">
-        <v>330763</v>
+        <v>4918619</v>
       </c>
       <c r="E63" s="5">
-        <v>476286</v>
-[...1 lines deleted...]
-      <c r="F63" s="22"/>
+        <v>6987142</v>
+      </c>
+      <c r="F63" s="22">
+        <v>8743620</v>
+      </c>
       <c r="G63" s="11"/>
       <c r="H63" s="22"/>
       <c r="I63" s="22"/>
       <c r="J63" s="22"/>
       <c r="K63" s="22"/>
       <c r="L63" s="22"/>
       <c r="M63" s="22"/>
     </row>
     <row r="64" spans="1:13">
-      <c r="A64" s="39" t="s">
-        <v>58</v>
+      <c r="A64" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B64" s="11">
-        <v>6229208</v>
+        <v>73580879</v>
       </c>
       <c r="C64" s="11">
-        <v>14368350</v>
+        <v>161680848</v>
       </c>
       <c r="D64" s="11">
-        <v>22747596</v>
+        <v>249932974</v>
       </c>
       <c r="E64" s="5">
-        <v>31693318</v>
-[...1 lines deleted...]
-      <c r="F64" s="22"/>
+        <v>355884617</v>
+      </c>
+      <c r="F64" s="22">
+        <v>445090653</v>
+      </c>
       <c r="G64" s="11"/>
       <c r="H64" s="22"/>
       <c r="I64" s="22"/>
       <c r="J64" s="22"/>
       <c r="K64" s="22"/>
       <c r="L64" s="22"/>
       <c r="M64" s="22"/>
     </row>
     <row r="65" spans="1:13">
-      <c r="A65" s="39" t="s">
-[...21 lines deleted...]
-      <c r="M65" s="22"/>
+      <c r="A65" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="B65" s="50"/>
+      <c r="F65" s="8"/>
+      <c r="G65" s="27"/>
+      <c r="H65" s="14"/>
+      <c r="I65" s="14"/>
+      <c r="J65" s="14"/>
+      <c r="K65" s="4"/>
+      <c r="L65" s="4"/>
+      <c r="M65" s="4"/>
     </row>
     <row r="66" spans="1:13">
-      <c r="A66" s="39" t="s">
-        <v>60</v>
+      <c r="A66" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B66" s="11">
-        <v>7513</v>
+        <v>41210014</v>
       </c>
       <c r="C66" s="11">
-        <v>15622</v>
+        <v>88394010</v>
       </c>
       <c r="D66" s="11">
-        <v>23731</v>
+        <v>135147004</v>
       </c>
       <c r="E66" s="5">
-        <v>31839</v>
-[...1 lines deleted...]
-      <c r="F66" s="22"/>
+        <v>183952397</v>
+      </c>
+      <c r="F66" s="22">
+        <v>228544388</v>
+      </c>
       <c r="G66" s="11"/>
       <c r="H66" s="22"/>
       <c r="I66" s="22"/>
       <c r="J66" s="22"/>
       <c r="K66" s="22"/>
       <c r="L66" s="22"/>
       <c r="M66" s="22"/>
     </row>
     <row r="67" spans="1:13">
-      <c r="A67" s="39" t="s">
-        <v>61</v>
+      <c r="A67" s="38" t="s">
+        <v>15</v>
       </c>
       <c r="B67" s="11">
-        <v>42178101</v>
+        <v>8041178</v>
       </c>
       <c r="C67" s="11">
-        <v>91676908</v>
+        <v>16214422</v>
       </c>
       <c r="D67" s="11">
-        <v>142434235</v>
+        <v>22862917</v>
       </c>
       <c r="E67" s="5">
-        <v>193509156</v>
-[...1 lines deleted...]
-      <c r="F67" s="22"/>
+        <v>30812253</v>
+      </c>
+      <c r="F67" s="22">
+        <v>37045793</v>
+      </c>
       <c r="G67" s="11"/>
       <c r="H67" s="22"/>
       <c r="I67" s="22"/>
       <c r="J67" s="22"/>
       <c r="K67" s="22"/>
       <c r="L67" s="22"/>
       <c r="M67" s="22"/>
     </row>
     <row r="68" spans="1:13">
-      <c r="A68" s="39" t="s">
-        <v>62</v>
+      <c r="A68" s="40" t="s">
+        <v>56</v>
       </c>
       <c r="B68" s="11">
-        <v>41658</v>
+        <v>3023948</v>
       </c>
       <c r="C68" s="11">
-        <v>110336</v>
+        <v>7378410</v>
       </c>
       <c r="D68" s="11">
-        <v>172228</v>
+        <v>11708784</v>
       </c>
       <c r="E68" s="5">
-        <v>231436</v>
-[...1 lines deleted...]
-      <c r="F68" s="22"/>
+        <v>14482016</v>
+      </c>
+      <c r="F68" s="22">
+        <v>17492785</v>
+      </c>
       <c r="G68" s="11"/>
       <c r="H68" s="22"/>
       <c r="I68" s="22"/>
       <c r="J68" s="22"/>
       <c r="K68" s="22"/>
       <c r="L68" s="22"/>
       <c r="M68" s="22"/>
     </row>
     <row r="69" spans="1:13">
-      <c r="A69" s="39" t="s">
-        <v>63</v>
+      <c r="A69" s="38" t="s">
+        <v>57</v>
       </c>
       <c r="B69" s="11">
-        <v>8376181</v>
+        <v>37536</v>
       </c>
       <c r="C69" s="11">
-        <v>18767745</v>
+        <v>180864</v>
       </c>
       <c r="D69" s="11">
-        <v>29398203</v>
+        <v>324193</v>
       </c>
       <c r="E69" s="5">
-        <v>40243482</v>
-[...1 lines deleted...]
-      <c r="F69" s="22"/>
+        <v>467522</v>
+      </c>
+      <c r="F69" s="22">
+        <v>519548</v>
+      </c>
       <c r="G69" s="11"/>
       <c r="H69" s="22"/>
       <c r="I69" s="22"/>
       <c r="J69" s="22"/>
       <c r="K69" s="22"/>
       <c r="L69" s="22"/>
       <c r="M69" s="22"/>
     </row>
     <row r="70" spans="1:13">
-      <c r="A70" s="39" t="s">
-        <v>64</v>
+      <c r="A70" s="38" t="s">
+        <v>58</v>
       </c>
       <c r="B70" s="11">
-        <v>781575</v>
+        <v>5364826</v>
       </c>
       <c r="C70" s="11">
-        <v>2850097</v>
+        <v>10591512</v>
       </c>
       <c r="D70" s="11">
-        <v>4918619</v>
+        <v>16084518</v>
       </c>
       <c r="E70" s="5">
-        <v>6987142</v>
-[...1 lines deleted...]
-      <c r="F70" s="22"/>
+        <v>21532441</v>
+      </c>
+      <c r="F70" s="22">
+        <v>26627246</v>
+      </c>
       <c r="G70" s="11"/>
       <c r="H70" s="22"/>
       <c r="I70" s="22"/>
       <c r="J70" s="22"/>
       <c r="K70" s="22"/>
       <c r="L70" s="22"/>
       <c r="M70" s="22"/>
     </row>
     <row r="71" spans="1:13">
-      <c r="A71" s="39" t="s">
-        <v>65</v>
+      <c r="A71" s="38" t="s">
+        <v>59</v>
       </c>
       <c r="B71" s="11">
-        <v>73580879</v>
+        <v>675502</v>
       </c>
       <c r="C71" s="11">
-        <v>161680848</v>
+        <v>1233098</v>
       </c>
       <c r="D71" s="11">
-        <v>249932974</v>
+        <v>1857387</v>
       </c>
       <c r="E71" s="5">
-        <v>355884617</v>
-[...1 lines deleted...]
-      <c r="F71" s="22"/>
+        <v>2390845</v>
+      </c>
+      <c r="F71" s="22">
+        <v>2878054</v>
+      </c>
       <c r="G71" s="11"/>
       <c r="H71" s="22"/>
       <c r="I71" s="22"/>
       <c r="J71" s="22"/>
       <c r="K71" s="22"/>
       <c r="L71" s="22"/>
       <c r="M71" s="22"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="38" t="s">
-        <v>23</v>
-[...9 lines deleted...]
-      <c r="M72" s="4"/>
+        <v>60</v>
+      </c>
+      <c r="B72" s="11">
+        <v>3290</v>
+      </c>
+      <c r="C72" s="11">
+        <v>6580</v>
+      </c>
+      <c r="D72" s="11">
+        <v>9870</v>
+      </c>
+      <c r="E72" s="5">
+        <v>13160</v>
+      </c>
+      <c r="F72" s="22">
+        <v>16450</v>
+      </c>
+      <c r="G72" s="11"/>
+      <c r="H72" s="22"/>
+      <c r="I72" s="22"/>
+      <c r="J72" s="22"/>
+      <c r="K72" s="22"/>
+      <c r="L72" s="22"/>
+      <c r="M72" s="22"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="38" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="B73" s="11">
-        <v>41210014</v>
+        <v>8367863</v>
       </c>
       <c r="C73" s="11">
-        <v>88394010</v>
+        <v>17550392</v>
       </c>
       <c r="D73" s="11">
-        <v>135147004</v>
+        <v>26584069</v>
       </c>
       <c r="E73" s="5">
-        <v>183952397</v>
-[...1 lines deleted...]
-      <c r="F73" s="22"/>
+        <v>35109240</v>
+      </c>
+      <c r="F73" s="22">
+        <v>42946721</v>
+      </c>
       <c r="G73" s="11"/>
       <c r="H73" s="22"/>
       <c r="I73" s="22"/>
       <c r="J73" s="22"/>
       <c r="K73" s="22"/>
       <c r="L73" s="22"/>
       <c r="M73" s="22"/>
     </row>
     <row r="74" spans="1:13">
-      <c r="A74" s="39" t="s">
-        <v>15</v>
+      <c r="A74" s="38" t="s">
+        <v>62</v>
       </c>
       <c r="B74" s="11">
-        <v>8041178</v>
+        <v>38488</v>
       </c>
       <c r="C74" s="11">
-        <v>16214422</v>
+        <v>103996</v>
       </c>
       <c r="D74" s="11">
-        <v>22862917</v>
+        <v>162718</v>
       </c>
       <c r="E74" s="5">
-        <v>30812253</v>
-[...1 lines deleted...]
-      <c r="F74" s="22"/>
+        <v>218756</v>
+      </c>
+      <c r="F74" s="22">
+        <v>239082</v>
+      </c>
       <c r="G74" s="11"/>
       <c r="H74" s="22"/>
       <c r="I74" s="22"/>
       <c r="J74" s="22"/>
       <c r="K74" s="22"/>
       <c r="L74" s="22"/>
       <c r="M74" s="22"/>
     </row>
     <row r="75" spans="1:13">
-      <c r="A75" s="41" t="s">
-        <v>56</v>
+      <c r="A75" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B75" s="11">
-        <v>3023948</v>
+        <v>1604266</v>
       </c>
       <c r="C75" s="11">
-        <v>7378410</v>
+        <v>3575286</v>
       </c>
       <c r="D75" s="11">
-        <v>11708784</v>
+        <v>6183582</v>
       </c>
       <c r="E75" s="5">
-        <v>14482016</v>
-[...1 lines deleted...]
-      <c r="F75" s="22"/>
+        <v>8214302</v>
+      </c>
+      <c r="F75" s="22">
+        <v>10031135</v>
+      </c>
       <c r="G75" s="11"/>
       <c r="H75" s="22"/>
       <c r="I75" s="22"/>
       <c r="J75" s="22"/>
       <c r="K75" s="22"/>
       <c r="L75" s="22"/>
       <c r="M75" s="22"/>
     </row>
     <row r="76" spans="1:13">
-      <c r="A76" s="39" t="s">
-        <v>57</v>
+      <c r="A76" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B76" s="11">
-        <v>37536</v>
+        <v>770554</v>
       </c>
       <c r="C76" s="11">
-        <v>180864</v>
+        <v>2780964</v>
       </c>
       <c r="D76" s="11">
-        <v>324193</v>
+        <v>4791374</v>
       </c>
       <c r="E76" s="5">
-        <v>467522</v>
-[...1 lines deleted...]
-      <c r="F76" s="22"/>
+        <v>6801784</v>
+      </c>
+      <c r="F76" s="22">
+        <v>8544908</v>
+      </c>
       <c r="G76" s="11"/>
       <c r="H76" s="22"/>
       <c r="I76" s="22"/>
       <c r="J76" s="22"/>
       <c r="K76" s="22"/>
       <c r="L76" s="22"/>
       <c r="M76" s="22"/>
     </row>
     <row r="77" spans="1:13">
-      <c r="A77" s="39" t="s">
-        <v>58</v>
+      <c r="A77" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B77" s="11">
-        <v>5364826</v>
+        <v>11575404</v>
       </c>
       <c r="C77" s="11">
-        <v>10591512</v>
+        <v>25326234</v>
       </c>
       <c r="D77" s="11">
-        <v>16084518</v>
+        <v>39342307</v>
       </c>
       <c r="E77" s="5">
-        <v>21532441</v>
-[...1 lines deleted...]
-      <c r="F77" s="22"/>
+        <v>56057149</v>
+      </c>
+      <c r="F77" s="22">
+        <v>71391410</v>
+      </c>
       <c r="G77" s="11"/>
       <c r="H77" s="22"/>
       <c r="I77" s="22"/>
       <c r="J77" s="22"/>
       <c r="K77" s="22"/>
       <c r="L77" s="22"/>
       <c r="M77" s="22"/>
     </row>
     <row r="78" spans="1:13">
-      <c r="A78" s="39" t="s">
-[...21 lines deleted...]
-      <c r="M78" s="22"/>
+      <c r="A78" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="B78" s="50"/>
+      <c r="F78" s="10"/>
+      <c r="G78" s="28"/>
+      <c r="H78" s="34"/>
+      <c r="J78" s="15"/>
+      <c r="K78" s="5"/>
+      <c r="L78" s="5"/>
+      <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13">
-      <c r="A79" s="39" t="s">
-        <v>60</v>
+      <c r="A79" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B79" s="11">
-        <v>3290</v>
+        <v>34227528</v>
       </c>
       <c r="C79" s="11">
-        <v>6580</v>
+        <v>72312839</v>
       </c>
       <c r="D79" s="11">
-        <v>9870</v>
+        <v>113540923</v>
       </c>
       <c r="E79" s="5">
-        <v>13160</v>
-[...1 lines deleted...]
-      <c r="F79" s="22"/>
+        <v>153636417</v>
+      </c>
+      <c r="F79" s="22">
+        <v>197418876</v>
+      </c>
       <c r="G79" s="11"/>
       <c r="H79" s="22"/>
       <c r="I79" s="22"/>
       <c r="J79" s="22"/>
       <c r="K79" s="22"/>
       <c r="L79" s="22"/>
       <c r="M79" s="22"/>
     </row>
     <row r="80" spans="1:13">
-      <c r="A80" s="39" t="s">
-        <v>61</v>
+      <c r="A80" s="38" t="s">
+        <v>15</v>
       </c>
       <c r="B80" s="11">
-        <v>8367863</v>
+        <v>3547</v>
       </c>
       <c r="C80" s="11">
-        <v>17550392</v>
+        <v>7094</v>
       </c>
       <c r="D80" s="11">
-        <v>26584069</v>
+        <v>10641</v>
       </c>
       <c r="E80" s="5">
-        <v>35109240</v>
-[...1 lines deleted...]
-      <c r="F80" s="22"/>
+        <v>14188</v>
+      </c>
+      <c r="F80" s="22">
+        <v>17735</v>
+      </c>
       <c r="G80" s="11"/>
       <c r="H80" s="22"/>
       <c r="I80" s="22"/>
       <c r="J80" s="22"/>
       <c r="K80" s="22"/>
       <c r="L80" s="22"/>
       <c r="M80" s="22"/>
     </row>
     <row r="81" spans="1:13">
-      <c r="A81" s="39" t="s">
-        <v>62</v>
+      <c r="A81" s="40" t="s">
+        <v>56</v>
       </c>
       <c r="B81" s="11">
-        <v>38488</v>
+        <v>44683</v>
       </c>
       <c r="C81" s="11">
-        <v>103996</v>
+        <v>138187</v>
       </c>
       <c r="D81" s="11">
-        <v>162718</v>
+        <v>199851</v>
       </c>
       <c r="E81" s="5">
-        <v>218756</v>
-[...1 lines deleted...]
-      <c r="F81" s="22"/>
+        <v>345786</v>
+      </c>
+      <c r="F81" s="22">
+        <v>663236</v>
+      </c>
       <c r="G81" s="11"/>
       <c r="H81" s="22"/>
       <c r="I81" s="22"/>
       <c r="J81" s="22"/>
       <c r="K81" s="22"/>
       <c r="L81" s="22"/>
       <c r="M81" s="22"/>
     </row>
     <row r="82" spans="1:13">
-      <c r="A82" s="39" t="s">
-        <v>63</v>
+      <c r="A82" s="38" t="s">
+        <v>58</v>
       </c>
       <c r="B82" s="11">
-        <v>1604266</v>
+        <v>299939</v>
       </c>
       <c r="C82" s="11">
-        <v>3575286</v>
+        <v>801806</v>
       </c>
       <c r="D82" s="11">
-        <v>6183582</v>
+        <v>1326902</v>
       </c>
       <c r="E82" s="5">
-        <v>8214302</v>
-[...1 lines deleted...]
-      <c r="F82" s="22"/>
+        <v>1970458</v>
+      </c>
+      <c r="F82" s="22">
+        <v>2572620</v>
+      </c>
       <c r="G82" s="11"/>
       <c r="H82" s="22"/>
       <c r="I82" s="22"/>
       <c r="J82" s="22"/>
       <c r="K82" s="22"/>
       <c r="L82" s="22"/>
       <c r="M82" s="22"/>
     </row>
     <row r="83" spans="1:13">
-      <c r="A83" s="39" t="s">
-[...3 lines deleted...]
-        <v>770554</v>
+      <c r="A83" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B83" s="32">
+        <v>903</v>
       </c>
       <c r="C83" s="11">
-        <v>2780964</v>
+        <v>903</v>
       </c>
       <c r="D83" s="11">
-        <v>4791374</v>
+        <v>903</v>
       </c>
       <c r="E83" s="5">
-        <v>6801784</v>
-[...1 lines deleted...]
-      <c r="F83" s="22"/>
+        <v>903</v>
+      </c>
+      <c r="F83" s="22">
+        <v>903</v>
+      </c>
       <c r="G83" s="11"/>
       <c r="H83" s="22"/>
       <c r="I83" s="22"/>
       <c r="J83" s="22"/>
       <c r="K83" s="22"/>
       <c r="L83" s="22"/>
       <c r="M83" s="22"/>
     </row>
     <row r="84" spans="1:13">
-      <c r="A84" s="39" t="s">
-        <v>65</v>
+      <c r="A84" s="38" t="s">
+        <v>61</v>
       </c>
       <c r="B84" s="11">
-        <v>11575404</v>
+        <v>23817948</v>
       </c>
       <c r="C84" s="11">
-        <v>25326234</v>
+        <v>49731651</v>
       </c>
       <c r="D84" s="11">
-        <v>39342307</v>
+        <v>76009110</v>
       </c>
       <c r="E84" s="5">
-        <v>56057149</v>
-[...1 lines deleted...]
-      <c r="F84" s="22"/>
+        <v>103730690</v>
+      </c>
+      <c r="F84" s="22">
+        <v>132926451</v>
+      </c>
       <c r="G84" s="11"/>
       <c r="H84" s="22"/>
       <c r="I84" s="22"/>
       <c r="J84" s="22"/>
       <c r="K84" s="22"/>
       <c r="L84" s="22"/>
       <c r="M84" s="22"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="38" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-      <c r="M85" s="5"/>
+        <v>63</v>
+      </c>
+      <c r="B85" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C85" s="11">
+        <v>7932</v>
+      </c>
+      <c r="D85" s="11">
+        <v>19667</v>
+      </c>
+      <c r="E85" s="5">
+        <v>22775</v>
+      </c>
+      <c r="F85" s="22">
+        <v>29743</v>
+      </c>
+      <c r="G85" s="11"/>
+      <c r="H85" s="22"/>
+      <c r="I85" s="22"/>
+      <c r="J85" s="22"/>
+      <c r="K85" s="22"/>
+      <c r="L85" s="22"/>
+      <c r="M85" s="22"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="38" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>34227528</v>
+        <v>64</v>
+      </c>
+      <c r="B86" s="32" t="s">
+        <v>17</v>
       </c>
       <c r="C86" s="11">
-        <v>72312839</v>
+        <v>20159</v>
       </c>
       <c r="D86" s="11">
-        <v>113540923</v>
+        <v>40319</v>
       </c>
       <c r="E86" s="5">
-        <v>153636417</v>
-[...1 lines deleted...]
-      <c r="F86" s="22"/>
+        <v>60478</v>
+      </c>
+      <c r="F86" s="22">
+        <v>60478</v>
+      </c>
       <c r="G86" s="11"/>
       <c r="H86" s="22"/>
       <c r="I86" s="22"/>
       <c r="J86" s="22"/>
       <c r="K86" s="22"/>
       <c r="L86" s="22"/>
       <c r="M86" s="22"/>
     </row>
     <row r="87" spans="1:13">
-      <c r="A87" s="39" t="s">
-[...3 lines deleted...]
-        <v>3547</v>
+      <c r="A87" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="B87" s="32">
+        <v>10060508</v>
       </c>
       <c r="C87" s="11">
-        <v>7094</v>
+        <v>21605107</v>
       </c>
       <c r="D87" s="11">
-        <v>10641</v>
+        <v>35933530</v>
       </c>
       <c r="E87" s="5">
-        <v>14188</v>
-[...1 lines deleted...]
-      <c r="F87" s="22"/>
+        <v>47491139</v>
+      </c>
+      <c r="F87" s="22">
+        <v>61147190</v>
+      </c>
       <c r="G87" s="11"/>
       <c r="H87" s="22"/>
       <c r="I87" s="22"/>
       <c r="J87" s="22"/>
       <c r="K87" s="22"/>
       <c r="L87" s="22"/>
       <c r="M87" s="22"/>
     </row>
     <row r="88" spans="1:13">
-      <c r="A88" s="41" t="s">
-[...21 lines deleted...]
-      <c r="M88" s="22"/>
+      <c r="A88" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="B88" s="50"/>
+      <c r="G88" s="26"/>
+      <c r="H88" s="34"/>
     </row>
     <row r="89" spans="1:13">
-      <c r="A89" s="39" t="s">
-        <v>58</v>
+      <c r="A89" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B89" s="11">
-        <v>299939</v>
+        <v>38711503</v>
       </c>
       <c r="C89" s="11">
-        <v>801806</v>
+        <v>84603920</v>
       </c>
       <c r="D89" s="11">
-        <v>1326902</v>
+        <v>125160014</v>
       </c>
       <c r="E89" s="5">
-        <v>1970458</v>
-[...1 lines deleted...]
-      <c r="F89" s="22"/>
+        <v>180300749</v>
+      </c>
+      <c r="F89" s="22">
+        <v>221996176</v>
+      </c>
       <c r="G89" s="11"/>
       <c r="H89" s="22"/>
       <c r="I89" s="22"/>
       <c r="J89" s="22"/>
       <c r="K89" s="22"/>
       <c r="L89" s="22"/>
       <c r="M89" s="22"/>
     </row>
     <row r="90" spans="1:13">
-      <c r="A90" s="39" t="s">
-[...3 lines deleted...]
-        <v>903</v>
+      <c r="A90" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B90" s="11">
+        <v>160908</v>
       </c>
       <c r="C90" s="11">
-        <v>903</v>
+        <v>1845163</v>
       </c>
       <c r="D90" s="11">
-        <v>903</v>
+        <v>2891904</v>
       </c>
       <c r="E90" s="5">
-        <v>903</v>
-[...3 lines deleted...]
-      <c r="H90" s="22"/>
+        <v>4189314</v>
+      </c>
+      <c r="F90" s="22">
+        <v>5455696</v>
+      </c>
+      <c r="G90" s="31"/>
+      <c r="H90" s="31"/>
       <c r="I90" s="22"/>
       <c r="J90" s="22"/>
       <c r="K90" s="22"/>
       <c r="L90" s="22"/>
       <c r="M90" s="22"/>
     </row>
     <row r="91" spans="1:13">
-      <c r="A91" s="39" t="s">
-        <v>61</v>
+      <c r="A91" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B91" s="11">
-        <v>23817948</v>
+        <v>38550595</v>
       </c>
       <c r="C91" s="11">
-        <v>49731651</v>
+        <v>82758757</v>
       </c>
       <c r="D91" s="11">
-        <v>76009110</v>
+        <v>122268110</v>
       </c>
       <c r="E91" s="5">
-        <v>103730690</v>
-[...1 lines deleted...]
-      <c r="F91" s="22"/>
+        <v>176111435</v>
+      </c>
+      <c r="F91" s="22">
+        <v>216540480</v>
+      </c>
       <c r="G91" s="11"/>
       <c r="H91" s="22"/>
       <c r="I91" s="22"/>
       <c r="J91" s="22"/>
       <c r="K91" s="22"/>
       <c r="L91" s="22"/>
       <c r="M91" s="22"/>
     </row>
     <row r="92" spans="1:13">
-      <c r="A92" s="39" t="s">
-[...21 lines deleted...]
-      <c r="M92" s="22"/>
+      <c r="A92" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="B92" s="32"/>
+      <c r="C92" s="32"/>
+      <c r="D92" s="50"/>
+      <c r="E92" s="8"/>
+      <c r="F92" s="10"/>
+      <c r="G92" s="28"/>
+      <c r="H92" s="34"/>
+      <c r="J92" s="15"/>
+      <c r="K92" s="5"/>
+      <c r="L92" s="5"/>
+      <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13">
-      <c r="A93" s="39" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="A93" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B93" s="11">
+        <v>1170859</v>
       </c>
       <c r="C93" s="11">
-        <v>20159</v>
+        <v>2970259</v>
       </c>
       <c r="D93" s="11">
-        <v>40319</v>
+        <v>5063042</v>
       </c>
       <c r="E93" s="5">
-        <v>60478</v>
-[...1 lines deleted...]
-      <c r="F93" s="22"/>
+        <v>6848491</v>
+      </c>
+      <c r="F93" s="22">
+        <v>8582735</v>
+      </c>
       <c r="G93" s="11"/>
       <c r="H93" s="22"/>
       <c r="I93" s="22"/>
       <c r="J93" s="22"/>
       <c r="K93" s="22"/>
       <c r="L93" s="22"/>
       <c r="M93" s="22"/>
     </row>
     <row r="94" spans="1:13">
-      <c r="A94" s="39" t="s">
-[...3 lines deleted...]
-        <v>10060508</v>
+      <c r="A94" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="B94" s="11">
+        <v>2131</v>
       </c>
       <c r="C94" s="11">
-        <v>21605107</v>
+        <v>151787</v>
       </c>
       <c r="D94" s="11">
-        <v>35933530</v>
+        <v>301442</v>
       </c>
       <c r="E94" s="5">
-        <v>47491139</v>
-[...1 lines deleted...]
-      <c r="F94" s="22"/>
+        <v>451097</v>
+      </c>
+      <c r="F94" s="22">
+        <v>550007</v>
+      </c>
       <c r="G94" s="11"/>
       <c r="H94" s="22"/>
       <c r="I94" s="22"/>
       <c r="J94" s="22"/>
       <c r="K94" s="22"/>
       <c r="L94" s="22"/>
       <c r="M94" s="22"/>
     </row>
     <row r="95" spans="1:13">
-      <c r="A95" s="38" t="s">
-[...4 lines deleted...]
-      <c r="H95" s="35"/>
+      <c r="A95" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="B95" s="11">
+        <v>209162</v>
+      </c>
+      <c r="C95" s="11">
+        <v>448187</v>
+      </c>
+      <c r="D95" s="11">
+        <v>567267</v>
+      </c>
+      <c r="E95" s="5">
+        <v>702712</v>
+      </c>
+      <c r="F95" s="22">
+        <v>898547</v>
+      </c>
+      <c r="G95" s="11"/>
+      <c r="H95" s="22"/>
+      <c r="I95" s="22"/>
+      <c r="J95" s="22"/>
+      <c r="K95" s="22"/>
+      <c r="L95" s="22"/>
+      <c r="M95" s="22"/>
     </row>
     <row r="96" spans="1:13">
-      <c r="A96" s="38" t="s">
-        <v>22</v>
+      <c r="A96" s="39" t="s">
+        <v>66</v>
       </c>
       <c r="B96" s="11">
-        <v>38711503</v>
+        <v>83</v>
       </c>
       <c r="C96" s="11">
-        <v>84603920</v>
+        <v>166</v>
       </c>
       <c r="D96" s="11">
-        <v>125160014</v>
+        <v>249</v>
       </c>
       <c r="E96" s="5">
-        <v>180300749</v>
-[...1 lines deleted...]
-      <c r="F96" s="22"/>
+        <v>332</v>
+      </c>
+      <c r="F96" s="22">
+        <v>415</v>
+      </c>
       <c r="G96" s="11"/>
       <c r="H96" s="22"/>
       <c r="I96" s="22"/>
       <c r="J96" s="22"/>
       <c r="K96" s="22"/>
       <c r="L96" s="22"/>
       <c r="M96" s="22"/>
     </row>
     <row r="97" spans="1:13">
-      <c r="A97" s="39" t="s">
-        <v>61</v>
+      <c r="A97" s="38" t="s">
+        <v>58</v>
       </c>
       <c r="B97" s="11">
-        <v>160908</v>
+        <v>25588</v>
       </c>
       <c r="C97" s="11">
-        <v>1845163</v>
+        <v>51176</v>
       </c>
       <c r="D97" s="11">
-        <v>2891904</v>
+        <v>76764</v>
       </c>
       <c r="E97" s="5">
-        <v>4189314</v>
-[...3 lines deleted...]
-      <c r="H97" s="32"/>
+        <v>102352</v>
+      </c>
+      <c r="F97" s="22">
+        <v>127940</v>
+      </c>
+      <c r="G97" s="11"/>
+      <c r="H97" s="22"/>
       <c r="I97" s="22"/>
       <c r="J97" s="22"/>
       <c r="K97" s="22"/>
       <c r="L97" s="22"/>
       <c r="M97" s="22"/>
     </row>
     <row r="98" spans="1:13">
-      <c r="A98" s="39" t="s">
-        <v>65</v>
+      <c r="A98" s="38" t="s">
+        <v>59</v>
       </c>
       <c r="B98" s="11">
-        <v>38550595</v>
+        <v>177577</v>
       </c>
       <c r="C98" s="11">
-        <v>82758757</v>
+        <v>361363</v>
       </c>
       <c r="D98" s="11">
-        <v>122268110</v>
+        <v>545149</v>
       </c>
       <c r="E98" s="5">
-        <v>176111435</v>
-[...1 lines deleted...]
-      <c r="F98" s="22"/>
+        <v>728935</v>
+      </c>
+      <c r="F98" s="22">
+        <v>908385</v>
+      </c>
       <c r="G98" s="11"/>
       <c r="H98" s="22"/>
       <c r="I98" s="22"/>
       <c r="J98" s="22"/>
       <c r="K98" s="22"/>
       <c r="L98" s="22"/>
       <c r="M98" s="22"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="38" t="s">
-        <v>26</v>
-[...11 lines deleted...]
-      <c r="M99" s="5"/>
+        <v>60</v>
+      </c>
+      <c r="B99" s="11">
+        <v>1442</v>
+      </c>
+      <c r="C99" s="11">
+        <v>2884</v>
+      </c>
+      <c r="D99" s="11">
+        <v>4326</v>
+      </c>
+      <c r="E99" s="5">
+        <v>5768</v>
+      </c>
+      <c r="F99" s="22">
+        <v>7210</v>
+      </c>
+      <c r="G99" s="11"/>
+      <c r="H99" s="22"/>
+      <c r="I99" s="22"/>
+      <c r="J99" s="22"/>
+      <c r="K99" s="22"/>
+      <c r="L99" s="22"/>
+      <c r="M99" s="22"/>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="38" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="B100" s="11">
-        <v>1170859</v>
+        <v>414220</v>
       </c>
       <c r="C100" s="11">
-        <v>2970259</v>
+        <v>1003959</v>
       </c>
       <c r="D100" s="11">
-        <v>5063042</v>
+        <v>1775374</v>
       </c>
       <c r="E100" s="5">
-        <v>6848491</v>
-[...1 lines deleted...]
-      <c r="F100" s="22"/>
+        <v>2259928</v>
+      </c>
+      <c r="F100" s="22">
+        <v>2723195</v>
+      </c>
       <c r="G100" s="11"/>
       <c r="H100" s="22"/>
       <c r="I100" s="22"/>
       <c r="J100" s="22"/>
       <c r="K100" s="22"/>
       <c r="L100" s="22"/>
       <c r="M100" s="22"/>
     </row>
     <row r="101" spans="1:13">
-      <c r="A101" s="39" t="s">
-        <v>15</v>
+      <c r="A101" s="38" t="s">
+        <v>62</v>
       </c>
       <c r="B101" s="11">
-        <v>2131</v>
+        <v>856</v>
       </c>
       <c r="C101" s="11">
-        <v>151787</v>
+        <v>1712</v>
       </c>
       <c r="D101" s="11">
-        <v>301442</v>
+        <v>2568</v>
       </c>
       <c r="E101" s="5">
-        <v>451097</v>
-[...1 lines deleted...]
-      <c r="F101" s="22"/>
+        <v>3424</v>
+      </c>
+      <c r="F101" s="22">
+        <v>4280</v>
+      </c>
       <c r="G101" s="11"/>
       <c r="H101" s="22"/>
       <c r="I101" s="22"/>
       <c r="J101" s="22"/>
       <c r="K101" s="22"/>
       <c r="L101" s="22"/>
       <c r="M101" s="22"/>
     </row>
     <row r="102" spans="1:13">
-      <c r="A102" s="41" t="s">
-        <v>56</v>
+      <c r="A102" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B102" s="11">
-        <v>209162</v>
+        <v>175841</v>
       </c>
       <c r="C102" s="11">
-        <v>448187</v>
+        <v>600569</v>
       </c>
       <c r="D102" s="11">
-        <v>567267</v>
+        <v>1246993</v>
       </c>
       <c r="E102" s="5">
-        <v>702712</v>
-[...1 lines deleted...]
-      <c r="F102" s="22"/>
+        <v>1623064</v>
+      </c>
+      <c r="F102" s="22">
+        <v>1897488</v>
+      </c>
       <c r="G102" s="11"/>
       <c r="H102" s="22"/>
       <c r="I102" s="22"/>
       <c r="J102" s="22"/>
       <c r="K102" s="22"/>
       <c r="L102" s="22"/>
       <c r="M102" s="22"/>
     </row>
     <row r="103" spans="1:13">
-      <c r="A103" s="40" t="s">
-        <v>66</v>
+      <c r="A103" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B103" s="11">
-        <v>83</v>
+        <v>4972</v>
       </c>
       <c r="C103" s="11">
-        <v>166</v>
+        <v>19059</v>
       </c>
       <c r="D103" s="11">
-        <v>249</v>
+        <v>33146</v>
       </c>
       <c r="E103" s="5">
-        <v>332</v>
-[...1 lines deleted...]
-      <c r="F103" s="22"/>
+        <v>47233</v>
+      </c>
+      <c r="F103" s="22">
+        <v>52205</v>
+      </c>
       <c r="G103" s="11"/>
       <c r="H103" s="22"/>
       <c r="I103" s="22"/>
       <c r="J103" s="22"/>
       <c r="K103" s="22"/>
       <c r="L103" s="22"/>
       <c r="M103" s="22"/>
     </row>
     <row r="104" spans="1:13">
-      <c r="A104" s="39" t="s">
-        <v>58</v>
+      <c r="A104" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B104" s="11">
-        <v>25588</v>
+        <v>75046</v>
       </c>
       <c r="C104" s="11">
-        <v>51176</v>
+        <v>159651</v>
       </c>
       <c r="D104" s="11">
-        <v>76764</v>
+        <v>252346</v>
       </c>
       <c r="E104" s="5">
-        <v>102352</v>
-[...1 lines deleted...]
-      <c r="F104" s="22"/>
+        <v>537518</v>
+      </c>
+      <c r="F104" s="22">
+        <v>920907</v>
+      </c>
       <c r="G104" s="11"/>
       <c r="H104" s="22"/>
       <c r="I104" s="22"/>
       <c r="J104" s="22"/>
       <c r="K104" s="22"/>
       <c r="L104" s="22"/>
       <c r="M104" s="22"/>
     </row>
     <row r="105" spans="1:13">
-      <c r="A105" s="39" t="s">
-[...21 lines deleted...]
-      <c r="M105" s="22"/>
+      <c r="A105" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="B105" s="50"/>
+      <c r="C105" s="32"/>
+      <c r="D105" s="32"/>
+      <c r="F105" s="10"/>
+      <c r="G105" s="28"/>
+      <c r="H105" s="15"/>
+      <c r="J105" s="15"/>
+      <c r="K105" s="5"/>
+      <c r="L105" s="5"/>
+      <c r="M105" s="5"/>
     </row>
     <row r="106" spans="1:13">
-      <c r="A106" s="39" t="s">
-        <v>60</v>
+      <c r="A106" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B106" s="11">
-        <v>1442</v>
+        <v>413790</v>
       </c>
       <c r="C106" s="11">
-        <v>2884</v>
+        <v>1003332</v>
       </c>
       <c r="D106" s="11">
-        <v>4326</v>
+        <v>1599970</v>
       </c>
       <c r="E106" s="5">
-        <v>5768</v>
-[...1 lines deleted...]
-      <c r="F106" s="22"/>
+        <v>2258897</v>
+      </c>
+      <c r="F106" s="22">
+        <v>2897847</v>
+      </c>
       <c r="G106" s="11"/>
       <c r="H106" s="22"/>
       <c r="I106" s="22"/>
       <c r="J106" s="22"/>
       <c r="K106" s="22"/>
       <c r="L106" s="22"/>
       <c r="M106" s="22"/>
     </row>
     <row r="107" spans="1:13">
-      <c r="A107" s="39" t="s">
-        <v>61</v>
+      <c r="A107" s="38" t="s">
+        <v>15</v>
       </c>
       <c r="B107" s="11">
-        <v>414220</v>
+        <v>1334</v>
       </c>
       <c r="C107" s="11">
-        <v>1003959</v>
+        <v>150193</v>
       </c>
       <c r="D107" s="11">
-        <v>1775374</v>
+        <v>299051</v>
       </c>
       <c r="E107" s="5">
-        <v>2259928</v>
-[...1 lines deleted...]
-      <c r="F107" s="22"/>
+        <v>447910</v>
+      </c>
+      <c r="F107" s="22">
+        <v>546023</v>
+      </c>
       <c r="G107" s="11"/>
       <c r="H107" s="22"/>
       <c r="I107" s="22"/>
       <c r="J107" s="22"/>
       <c r="K107" s="22"/>
       <c r="L107" s="22"/>
       <c r="M107" s="22"/>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="39" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="B108" s="11">
-        <v>856</v>
+        <v>3516</v>
       </c>
       <c r="C108" s="11">
-        <v>1712</v>
+        <v>10441</v>
       </c>
       <c r="D108" s="11">
-        <v>2568</v>
+        <v>12536</v>
       </c>
       <c r="E108" s="5">
-        <v>3424</v>
-[...1 lines deleted...]
-      <c r="F108" s="22"/>
+        <v>14754</v>
+      </c>
+      <c r="F108" s="22">
+        <v>18191</v>
+      </c>
       <c r="G108" s="11"/>
       <c r="H108" s="22"/>
       <c r="I108" s="22"/>
       <c r="J108" s="22"/>
       <c r="K108" s="22"/>
       <c r="L108" s="22"/>
       <c r="M108" s="22"/>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="39" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B109" s="11">
-        <v>175841</v>
+        <v>83</v>
       </c>
       <c r="C109" s="11">
-        <v>600569</v>
+        <v>166</v>
       </c>
       <c r="D109" s="11">
-        <v>1246993</v>
+        <v>249</v>
       </c>
       <c r="E109" s="5">
-        <v>1623064</v>
-[...1 lines deleted...]
-      <c r="F109" s="22"/>
+        <v>332</v>
+      </c>
+      <c r="F109" s="22">
+        <v>415</v>
+      </c>
       <c r="G109" s="11"/>
       <c r="H109" s="22"/>
       <c r="I109" s="22"/>
       <c r="J109" s="22"/>
       <c r="K109" s="22"/>
       <c r="L109" s="22"/>
       <c r="M109" s="22"/>
     </row>
     <row r="110" spans="1:13">
-      <c r="A110" s="39" t="s">
-        <v>64</v>
+      <c r="A110" s="38" t="s">
+        <v>58</v>
       </c>
       <c r="B110" s="11">
-        <v>4972</v>
+        <v>2054</v>
       </c>
       <c r="C110" s="11">
-        <v>19059</v>
+        <v>4108</v>
       </c>
       <c r="D110" s="11">
-        <v>33146</v>
+        <v>6162</v>
       </c>
       <c r="E110" s="5">
-        <v>47233</v>
-[...1 lines deleted...]
-      <c r="F110" s="22"/>
+        <v>8216</v>
+      </c>
+      <c r="F110" s="22">
+        <v>10270</v>
+      </c>
       <c r="G110" s="11"/>
       <c r="H110" s="22"/>
       <c r="I110" s="22"/>
       <c r="J110" s="22"/>
       <c r="K110" s="22"/>
       <c r="L110" s="22"/>
       <c r="M110" s="22"/>
     </row>
     <row r="111" spans="1:13">
-      <c r="A111" s="39" t="s">
-        <v>65</v>
+      <c r="A111" s="38" t="s">
+        <v>59</v>
       </c>
       <c r="B111" s="11">
-        <v>75046</v>
+        <v>167097</v>
       </c>
       <c r="C111" s="11">
-        <v>159651</v>
+        <v>338530</v>
       </c>
       <c r="D111" s="11">
-        <v>252346</v>
+        <v>509962</v>
       </c>
       <c r="E111" s="5">
-        <v>537518</v>
-[...1 lines deleted...]
-      <c r="F111" s="22"/>
+        <v>681395</v>
+      </c>
+      <c r="F111" s="22">
+        <v>849473</v>
+      </c>
       <c r="G111" s="11"/>
       <c r="H111" s="22"/>
       <c r="I111" s="22"/>
       <c r="J111" s="22"/>
       <c r="K111" s="22"/>
       <c r="L111" s="22"/>
       <c r="M111" s="22"/>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="38" t="s">
-        <v>27</v>
-[...10 lines deleted...]
-      <c r="M112" s="5"/>
+        <v>60</v>
+      </c>
+      <c r="B112" s="11">
+        <v>933</v>
+      </c>
+      <c r="C112" s="11">
+        <v>1866</v>
+      </c>
+      <c r="D112" s="11">
+        <v>2799</v>
+      </c>
+      <c r="E112" s="5">
+        <v>3732</v>
+      </c>
+      <c r="F112" s="22">
+        <v>4665</v>
+      </c>
+      <c r="G112" s="11"/>
+      <c r="H112" s="22"/>
+      <c r="I112" s="22"/>
+      <c r="J112" s="22"/>
+      <c r="K112" s="22"/>
+      <c r="L112" s="22"/>
+      <c r="M112" s="22"/>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="38" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="B113" s="11">
-        <v>413790</v>
+        <v>36852</v>
       </c>
       <c r="C113" s="11">
-        <v>1003332</v>
+        <v>55308</v>
       </c>
       <c r="D113" s="11">
-        <v>1599970</v>
+        <v>73764</v>
       </c>
       <c r="E113" s="5">
-        <v>2258897</v>
-[...1 lines deleted...]
-      <c r="F113" s="22"/>
+        <v>92220</v>
+      </c>
+      <c r="F113" s="22">
+        <v>117590</v>
+      </c>
       <c r="G113" s="11"/>
       <c r="H113" s="22"/>
       <c r="I113" s="22"/>
       <c r="J113" s="22"/>
       <c r="K113" s="22"/>
       <c r="L113" s="22"/>
       <c r="M113" s="22"/>
     </row>
     <row r="114" spans="1:13">
-      <c r="A114" s="39" t="s">
-        <v>15</v>
+      <c r="A114" s="38" t="s">
+        <v>62</v>
       </c>
       <c r="B114" s="11">
-        <v>1334</v>
+        <v>597</v>
       </c>
       <c r="C114" s="11">
-        <v>150193</v>
+        <v>1194</v>
       </c>
       <c r="D114" s="11">
-        <v>299051</v>
+        <v>1791</v>
       </c>
       <c r="E114" s="5">
-        <v>447910</v>
-[...1 lines deleted...]
-      <c r="F114" s="22"/>
+        <v>2388</v>
+      </c>
+      <c r="F114" s="22">
+        <v>2985</v>
+      </c>
       <c r="G114" s="11"/>
       <c r="H114" s="22"/>
       <c r="I114" s="22"/>
       <c r="J114" s="22"/>
       <c r="K114" s="22"/>
       <c r="L114" s="22"/>
       <c r="M114" s="22"/>
     </row>
     <row r="115" spans="1:13">
-      <c r="A115" s="40" t="s">
-        <v>56</v>
+      <c r="A115" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B115" s="11">
-        <v>3516</v>
+        <v>63183</v>
       </c>
       <c r="C115" s="11">
-        <v>10441</v>
+        <v>155025</v>
       </c>
       <c r="D115" s="11">
-        <v>12536</v>
+        <v>246867</v>
       </c>
       <c r="E115" s="5">
-        <v>14754</v>
-[...1 lines deleted...]
-      <c r="F115" s="22"/>
+        <v>338709</v>
+      </c>
+      <c r="F115" s="22">
+        <v>401407</v>
+      </c>
       <c r="G115" s="11"/>
       <c r="H115" s="22"/>
       <c r="I115" s="22"/>
       <c r="J115" s="22"/>
       <c r="K115" s="22"/>
       <c r="L115" s="22"/>
       <c r="M115" s="22"/>
     </row>
     <row r="116" spans="1:13">
-      <c r="A116" s="40" t="s">
-        <v>66</v>
+      <c r="A116" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B116" s="11">
-        <v>83</v>
+        <v>3749</v>
       </c>
       <c r="C116" s="11">
-        <v>166</v>
+        <v>16613</v>
       </c>
       <c r="D116" s="11">
-        <v>249</v>
+        <v>29477</v>
       </c>
       <c r="E116" s="5">
-        <v>332</v>
-[...1 lines deleted...]
-      <c r="F116" s="22"/>
+        <v>42341</v>
+      </c>
+      <c r="F116" s="22">
+        <v>46090</v>
+      </c>
       <c r="G116" s="11"/>
       <c r="H116" s="22"/>
       <c r="I116" s="22"/>
       <c r="J116" s="22"/>
       <c r="K116" s="22"/>
       <c r="L116" s="22"/>
       <c r="M116" s="22"/>
     </row>
     <row r="117" spans="1:13">
-      <c r="A117" s="39" t="s">
-        <v>58</v>
+      <c r="A117" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B117" s="11">
-        <v>2054</v>
+        <v>50450</v>
       </c>
       <c r="C117" s="11">
-        <v>4108</v>
+        <v>100138</v>
       </c>
       <c r="D117" s="11">
-        <v>6162</v>
+        <v>159888</v>
       </c>
       <c r="E117" s="5">
-        <v>8216</v>
-[...1 lines deleted...]
-      <c r="F117" s="22"/>
+        <v>240766</v>
+      </c>
+      <c r="F117" s="22">
+        <v>408574</v>
+      </c>
       <c r="G117" s="11"/>
       <c r="H117" s="22"/>
       <c r="I117" s="22"/>
       <c r="J117" s="22"/>
       <c r="K117" s="22"/>
       <c r="L117" s="22"/>
       <c r="M117" s="22"/>
     </row>
     <row r="118" spans="1:13">
-      <c r="A118" s="39" t="s">
-[...21 lines deleted...]
-      <c r="M118" s="22"/>
+      <c r="A118" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="B118" s="50"/>
+      <c r="C118" s="32"/>
+      <c r="D118" s="32"/>
+      <c r="F118" s="10"/>
+      <c r="G118" s="28"/>
+      <c r="H118" s="15"/>
+      <c r="J118" s="15"/>
+      <c r="K118" s="5"/>
+      <c r="L118" s="5"/>
+      <c r="M118" s="5"/>
     </row>
     <row r="119" spans="1:13">
-      <c r="A119" s="39" t="s">
-        <v>60</v>
+      <c r="A119" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B119" s="11">
-        <v>933</v>
+        <v>430188</v>
       </c>
       <c r="C119" s="11">
-        <v>1866</v>
+        <v>1054661</v>
       </c>
       <c r="D119" s="11">
-        <v>2799</v>
+        <v>1782793</v>
       </c>
       <c r="E119" s="5">
-        <v>3732</v>
-[...1 lines deleted...]
-      <c r="F119" s="22"/>
+        <v>2429186</v>
+      </c>
+      <c r="F119" s="22">
+        <v>3226966</v>
+      </c>
       <c r="G119" s="11"/>
       <c r="H119" s="22"/>
       <c r="I119" s="22"/>
       <c r="J119" s="22"/>
       <c r="K119" s="22"/>
       <c r="L119" s="22"/>
       <c r="M119" s="22"/>
     </row>
     <row r="120" spans="1:13">
-      <c r="A120" s="39" t="s">
-        <v>61</v>
+      <c r="A120" s="38" t="s">
+        <v>15</v>
       </c>
       <c r="B120" s="11">
-        <v>36852</v>
+        <v>563</v>
       </c>
       <c r="C120" s="11">
-        <v>55308</v>
+        <v>1126</v>
       </c>
       <c r="D120" s="11">
-        <v>73764</v>
+        <v>1689</v>
       </c>
       <c r="E120" s="5">
-        <v>92220</v>
-[...1 lines deleted...]
-      <c r="F120" s="22"/>
+        <v>2252</v>
+      </c>
+      <c r="F120" s="22">
+        <v>2815</v>
+      </c>
       <c r="G120" s="11"/>
       <c r="H120" s="22"/>
       <c r="I120" s="22"/>
       <c r="J120" s="22"/>
       <c r="K120" s="22"/>
       <c r="L120" s="22"/>
       <c r="M120" s="22"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="39" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="B121" s="11">
-        <v>597</v>
+        <v>205646</v>
       </c>
       <c r="C121" s="11">
-        <v>1194</v>
+        <v>437746</v>
       </c>
       <c r="D121" s="11">
-        <v>1791</v>
+        <v>554731</v>
       </c>
       <c r="E121" s="5">
-        <v>2388</v>
-[...1 lines deleted...]
-      <c r="F121" s="22"/>
+        <v>687958</v>
+      </c>
+      <c r="F121" s="22">
+        <v>880357</v>
+      </c>
       <c r="G121" s="11"/>
       <c r="H121" s="22"/>
       <c r="I121" s="22"/>
       <c r="J121" s="22"/>
       <c r="K121" s="22"/>
       <c r="L121" s="22"/>
       <c r="M121" s="22"/>
     </row>
     <row r="122" spans="1:13">
-      <c r="A122" s="39" t="s">
-        <v>63</v>
+      <c r="A122" s="38" t="s">
+        <v>58</v>
       </c>
       <c r="B122" s="11">
-        <v>63183</v>
+        <v>23534</v>
       </c>
       <c r="C122" s="11">
-        <v>155025</v>
+        <v>47068</v>
       </c>
       <c r="D122" s="11">
-        <v>246867</v>
+        <v>70602</v>
       </c>
       <c r="E122" s="5">
-        <v>338709</v>
-[...1 lines deleted...]
-      <c r="F122" s="22"/>
+        <v>94136</v>
+      </c>
+      <c r="F122" s="22">
+        <v>117670</v>
+      </c>
       <c r="G122" s="11"/>
       <c r="H122" s="22"/>
       <c r="I122" s="22"/>
       <c r="J122" s="22"/>
       <c r="K122" s="22"/>
       <c r="L122" s="22"/>
       <c r="M122" s="22"/>
     </row>
     <row r="123" spans="1:13">
-      <c r="A123" s="39" t="s">
-        <v>64</v>
+      <c r="A123" s="38" t="s">
+        <v>59</v>
       </c>
       <c r="B123" s="11">
-        <v>3749</v>
+        <v>9472</v>
       </c>
       <c r="C123" s="11">
-        <v>16613</v>
+        <v>14672</v>
       </c>
       <c r="D123" s="11">
-        <v>29477</v>
+        <v>19872</v>
       </c>
       <c r="E123" s="5">
-        <v>42341</v>
-[...1 lines deleted...]
-      <c r="F123" s="22"/>
+        <v>25072</v>
+      </c>
+      <c r="F123" s="22">
+        <v>34632</v>
+      </c>
       <c r="G123" s="11"/>
       <c r="H123" s="22"/>
       <c r="I123" s="22"/>
       <c r="J123" s="22"/>
       <c r="K123" s="22"/>
       <c r="L123" s="22"/>
       <c r="M123" s="22"/>
     </row>
     <row r="124" spans="1:13">
-      <c r="A124" s="39" t="s">
-        <v>65</v>
+      <c r="A124" s="38" t="s">
+        <v>60</v>
       </c>
       <c r="B124" s="11">
-        <v>50450</v>
+        <v>509</v>
       </c>
       <c r="C124" s="11">
-        <v>100138</v>
+        <v>1018</v>
       </c>
       <c r="D124" s="11">
-        <v>159888</v>
+        <v>1527</v>
       </c>
       <c r="E124" s="5">
-        <v>240766</v>
-[...1 lines deleted...]
-      <c r="F124" s="22"/>
+        <v>2036</v>
+      </c>
+      <c r="F124" s="22">
+        <v>2545</v>
+      </c>
       <c r="G124" s="11"/>
       <c r="H124" s="22"/>
       <c r="I124" s="22"/>
       <c r="J124" s="22"/>
       <c r="K124" s="22"/>
       <c r="L124" s="22"/>
       <c r="M124" s="22"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="38" t="s">
-        <v>28</v>
-[...10 lines deleted...]
-      <c r="M125" s="5"/>
+        <v>61</v>
+      </c>
+      <c r="B125" s="11">
+        <v>64685</v>
+      </c>
+      <c r="C125" s="11">
+        <v>85358</v>
+      </c>
+      <c r="D125" s="11">
+        <v>106031</v>
+      </c>
+      <c r="E125" s="5">
+        <v>126704</v>
+      </c>
+      <c r="F125" s="22">
+        <v>286716</v>
+      </c>
+      <c r="G125" s="11"/>
+      <c r="H125" s="22"/>
+      <c r="I125" s="22"/>
+      <c r="J125" s="22"/>
+      <c r="K125" s="22"/>
+      <c r="L125" s="22"/>
+      <c r="M125" s="22"/>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="38" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="B126" s="11">
-        <v>430188</v>
+        <v>259</v>
       </c>
       <c r="C126" s="11">
-        <v>1054661</v>
+        <v>518</v>
       </c>
       <c r="D126" s="11">
-        <v>1782793</v>
+        <v>777</v>
       </c>
       <c r="E126" s="5">
-        <v>2429186</v>
-[...1 lines deleted...]
-      <c r="F126" s="22"/>
+        <v>1036</v>
+      </c>
+      <c r="F126" s="22">
+        <v>1295</v>
+      </c>
       <c r="G126" s="11"/>
       <c r="H126" s="22"/>
       <c r="I126" s="22"/>
       <c r="J126" s="22"/>
       <c r="K126" s="22"/>
       <c r="L126" s="22"/>
       <c r="M126" s="22"/>
     </row>
     <row r="127" spans="1:13">
-      <c r="A127" s="39" t="s">
-        <v>15</v>
+      <c r="A127" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B127" s="11">
-        <v>563</v>
+        <v>112407</v>
       </c>
       <c r="C127" s="11">
-        <v>1126</v>
+        <v>445220</v>
       </c>
       <c r="D127" s="11">
-        <v>1689</v>
+        <v>998778</v>
       </c>
       <c r="E127" s="5">
-        <v>2252</v>
-[...1 lines deleted...]
-      <c r="F127" s="22"/>
+        <v>1283007</v>
+      </c>
+      <c r="F127" s="22">
+        <v>1494733</v>
+      </c>
       <c r="G127" s="11"/>
       <c r="H127" s="22"/>
       <c r="I127" s="22"/>
       <c r="J127" s="22"/>
       <c r="K127" s="22"/>
       <c r="L127" s="22"/>
       <c r="M127" s="22"/>
     </row>
     <row r="128" spans="1:13">
-      <c r="A128" s="40" t="s">
-        <v>56</v>
+      <c r="A128" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B128" s="11">
-        <v>205646</v>
+        <v>1222</v>
       </c>
       <c r="C128" s="11">
-        <v>437746</v>
+        <v>2444</v>
       </c>
       <c r="D128" s="11">
-        <v>554731</v>
+        <v>3666</v>
       </c>
       <c r="E128" s="5">
-        <v>687958</v>
-[...1 lines deleted...]
-      <c r="F128" s="22"/>
+        <v>4888</v>
+      </c>
+      <c r="F128" s="22">
+        <v>6110</v>
+      </c>
       <c r="G128" s="11"/>
       <c r="H128" s="22"/>
       <c r="I128" s="22"/>
       <c r="J128" s="22"/>
       <c r="K128" s="22"/>
       <c r="L128" s="22"/>
       <c r="M128" s="22"/>
     </row>
     <row r="129" spans="1:13">
-      <c r="A129" s="39" t="s">
-        <v>58</v>
+      <c r="A129" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B129" s="11">
-        <v>23534</v>
+        <v>11891</v>
       </c>
       <c r="C129" s="11">
-        <v>47068</v>
+        <v>19491</v>
       </c>
       <c r="D129" s="11">
-        <v>70602</v>
+        <v>25120</v>
       </c>
       <c r="E129" s="5">
-        <v>94136</v>
-[...1 lines deleted...]
-      <c r="F129" s="22"/>
+        <v>202097</v>
+      </c>
+      <c r="F129" s="22">
+        <v>400093</v>
+      </c>
       <c r="G129" s="11"/>
       <c r="H129" s="22"/>
       <c r="I129" s="22"/>
       <c r="J129" s="22"/>
       <c r="K129" s="22"/>
       <c r="L129" s="22"/>
       <c r="M129" s="22"/>
     </row>
-    <row r="130" spans="1:13">
-[...26 lines deleted...]
-        <v>60</v>
+    <row r="130" spans="1:13" ht="21.6">
+      <c r="A130" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="B130" s="50"/>
+      <c r="C130" s="32"/>
+      <c r="D130" s="32"/>
+      <c r="F130" s="10"/>
+      <c r="G130" s="28"/>
+      <c r="H130" s="15"/>
+      <c r="J130" s="15"/>
+      <c r="K130" s="5"/>
+      <c r="L130" s="5"/>
+      <c r="M130" s="5"/>
+    </row>
+    <row r="131" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A131" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B131" s="11">
-        <v>509</v>
+        <v>326881</v>
       </c>
       <c r="C131" s="11">
-        <v>1018</v>
+        <v>912268</v>
       </c>
       <c r="D131" s="11">
-        <v>1527</v>
+        <v>1680282</v>
       </c>
       <c r="E131" s="5">
-        <v>2036</v>
-[...1 lines deleted...]
-      <c r="F131" s="22"/>
+        <v>2160411</v>
+      </c>
+      <c r="F131" s="22">
+        <v>2457927</v>
+      </c>
       <c r="G131" s="11"/>
       <c r="H131" s="22"/>
       <c r="I131" s="22"/>
       <c r="J131" s="22"/>
       <c r="K131" s="22"/>
       <c r="L131" s="22"/>
       <c r="M131" s="22"/>
     </row>
     <row r="132" spans="1:13">
-      <c r="A132" s="39" t="s">
-        <v>61</v>
+      <c r="A132" s="38" t="s">
+        <v>15</v>
       </c>
       <c r="B132" s="11">
-        <v>64685</v>
+        <v>233</v>
       </c>
       <c r="C132" s="11">
-        <v>85358</v>
+        <v>466</v>
       </c>
       <c r="D132" s="11">
-        <v>106031</v>
+        <v>699</v>
       </c>
       <c r="E132" s="5">
-        <v>126704</v>
-[...1 lines deleted...]
-      <c r="F132" s="22"/>
+        <v>932</v>
+      </c>
+      <c r="F132" s="22">
+        <v>1165</v>
+      </c>
       <c r="G132" s="11"/>
       <c r="H132" s="22"/>
       <c r="I132" s="22"/>
       <c r="J132" s="22"/>
       <c r="K132" s="22"/>
       <c r="L132" s="22"/>
       <c r="M132" s="22"/>
     </row>
     <row r="133" spans="1:13">
-      <c r="A133" s="39" t="s">
-        <v>62</v>
+      <c r="A133" s="38" t="s">
+        <v>59</v>
       </c>
       <c r="B133" s="11">
-        <v>259</v>
+        <v>1008</v>
       </c>
       <c r="C133" s="11">
-        <v>518</v>
+        <v>8161</v>
       </c>
       <c r="D133" s="11">
-        <v>777</v>
+        <v>15315</v>
       </c>
       <c r="E133" s="5">
-        <v>1036</v>
-[...1 lines deleted...]
-      <c r="F133" s="22"/>
+        <v>22468</v>
+      </c>
+      <c r="F133" s="22">
+        <v>24280</v>
+      </c>
       <c r="G133" s="11"/>
       <c r="H133" s="22"/>
       <c r="I133" s="22"/>
       <c r="J133" s="22"/>
       <c r="K133" s="22"/>
       <c r="L133" s="22"/>
       <c r="M133" s="22"/>
     </row>
     <row r="134" spans="1:13">
-      <c r="A134" s="39" t="s">
-        <v>63</v>
+      <c r="A134" s="38" t="s">
+        <v>61</v>
       </c>
       <c r="B134" s="11">
-        <v>112407</v>
+        <v>312684</v>
       </c>
       <c r="C134" s="11">
-        <v>445220</v>
+        <v>863294</v>
       </c>
       <c r="D134" s="11">
-        <v>998778</v>
+        <v>1595582</v>
       </c>
       <c r="E134" s="5">
-        <v>1283007</v>
-[...1 lines deleted...]
-      <c r="F134" s="22"/>
+        <v>2041008</v>
+      </c>
+      <c r="F134" s="22">
+        <v>2318894</v>
+      </c>
       <c r="G134" s="11"/>
       <c r="H134" s="22"/>
       <c r="I134" s="22"/>
       <c r="J134" s="22"/>
       <c r="K134" s="22"/>
       <c r="L134" s="22"/>
       <c r="M134" s="22"/>
     </row>
     <row r="135" spans="1:13">
-      <c r="A135" s="39" t="s">
-        <v>64</v>
+      <c r="A135" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B135" s="11">
-        <v>1222</v>
+        <v>251</v>
       </c>
       <c r="C135" s="11">
-        <v>2444</v>
+        <v>324</v>
       </c>
       <c r="D135" s="11">
-        <v>3666</v>
+        <v>1348</v>
       </c>
       <c r="E135" s="5">
-        <v>4888</v>
-[...1 lines deleted...]
-      <c r="F135" s="22"/>
+        <v>1348</v>
+      </c>
+      <c r="F135" s="22">
+        <v>1348</v>
+      </c>
       <c r="G135" s="11"/>
       <c r="H135" s="22"/>
       <c r="I135" s="22"/>
       <c r="J135" s="22"/>
       <c r="K135" s="22"/>
       <c r="L135" s="22"/>
       <c r="M135" s="22"/>
     </row>
     <row r="136" spans="1:13">
-      <c r="A136" s="39" t="s">
+      <c r="A136" s="38" t="s">
         <v>65</v>
       </c>
       <c r="B136" s="11">
-        <v>11891</v>
+        <v>12705</v>
       </c>
       <c r="C136" s="11">
-        <v>19491</v>
+        <v>40022</v>
       </c>
       <c r="D136" s="11">
-        <v>25120</v>
+        <v>67339</v>
       </c>
       <c r="E136" s="5">
-        <v>202097</v>
-[...1 lines deleted...]
-      <c r="F136" s="22"/>
+        <v>94655</v>
+      </c>
+      <c r="F136" s="22">
+        <v>112240</v>
+      </c>
       <c r="G136" s="11"/>
       <c r="H136" s="22"/>
       <c r="I136" s="22"/>
       <c r="J136" s="22"/>
       <c r="K136" s="22"/>
       <c r="L136" s="22"/>
       <c r="M136" s="22"/>
     </row>
-    <row r="137" spans="1:13" ht="21.6">
-[...5 lines deleted...]
-      <c r="D137" s="33"/>
+    <row r="137" spans="1:13" ht="66" customHeight="1">
+      <c r="A137" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B137" s="50"/>
+      <c r="C137" s="32"/>
+      <c r="D137" s="32"/>
       <c r="F137" s="10"/>
-      <c r="G137" s="29"/>
+      <c r="G137" s="28"/>
       <c r="H137" s="15"/>
       <c r="J137" s="15"/>
       <c r="K137" s="5"/>
       <c r="L137" s="5"/>
       <c r="M137" s="5"/>
     </row>
-    <row r="138" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A138" s="38" t="s">
+    <row r="138" spans="1:13">
+      <c r="A138" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B138" s="11">
-        <v>326881</v>
+        <v>108110</v>
       </c>
       <c r="C138" s="11">
-        <v>912268</v>
+        <v>632433</v>
       </c>
       <c r="D138" s="11">
-        <v>1680282</v>
+        <v>1156756</v>
       </c>
       <c r="E138" s="5">
-        <v>2160411</v>
-[...1 lines deleted...]
-      <c r="F138" s="22"/>
+        <v>1681080</v>
+      </c>
+      <c r="F138" s="22">
+        <v>1901530</v>
+      </c>
       <c r="G138" s="11"/>
       <c r="H138" s="22"/>
       <c r="I138" s="22"/>
       <c r="J138" s="22"/>
       <c r="K138" s="22"/>
       <c r="L138" s="22"/>
       <c r="M138" s="22"/>
     </row>
     <row r="139" spans="1:13">
-      <c r="A139" s="39" t="s">
+      <c r="A139" s="38" t="s">
         <v>15</v>
       </c>
       <c r="B139" s="11">
-        <v>233</v>
+        <v>69</v>
       </c>
       <c r="C139" s="11">
-        <v>466</v>
+        <v>138</v>
       </c>
       <c r="D139" s="11">
-        <v>699</v>
+        <v>207</v>
       </c>
       <c r="E139" s="5">
-        <v>932</v>
-[...1 lines deleted...]
-      <c r="F139" s="22"/>
+        <v>276</v>
+      </c>
+      <c r="F139" s="22">
+        <v>345</v>
+      </c>
       <c r="G139" s="11"/>
       <c r="H139" s="22"/>
       <c r="I139" s="22"/>
       <c r="J139" s="22"/>
       <c r="K139" s="22"/>
       <c r="L139" s="22"/>
       <c r="M139" s="22"/>
     </row>
-    <row r="140" spans="1:13">
-[...15 lines deleted...]
-      <c r="F140" s="22"/>
+    <row r="140" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A140" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B140" s="11">
+        <v>21368</v>
+      </c>
+      <c r="C140" s="11">
+        <v>86493</v>
+      </c>
+      <c r="D140" s="11">
+        <v>151618</v>
+      </c>
+      <c r="E140" s="5">
+        <v>216743</v>
+      </c>
+      <c r="F140" s="22">
+        <v>337322</v>
+      </c>
       <c r="G140" s="11"/>
       <c r="H140" s="22"/>
       <c r="I140" s="22"/>
-      <c r="J140" s="5"/>
-[...5 lines deleted...]
-      <c r="A141" s="39" t="s">
+      <c r="J140" s="22"/>
+      <c r="K140" s="22"/>
+      <c r="L140" s="22"/>
+      <c r="M140" s="22"/>
+    </row>
+    <row r="141" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A141" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B141" s="11">
-        <v>1008</v>
+        <v>417</v>
       </c>
       <c r="C141" s="11">
-        <v>8161</v>
+        <v>834</v>
       </c>
       <c r="D141" s="11">
-        <v>15315</v>
+        <v>1251</v>
       </c>
       <c r="E141" s="5">
-        <v>22468</v>
-[...1 lines deleted...]
-      <c r="F141" s="22"/>
+        <v>1668</v>
+      </c>
+      <c r="F141" s="22">
+        <v>2085</v>
+      </c>
       <c r="G141" s="11"/>
       <c r="H141" s="22"/>
       <c r="I141" s="22"/>
       <c r="J141" s="22"/>
       <c r="K141" s="22"/>
       <c r="L141" s="22"/>
       <c r="M141" s="22"/>
     </row>
     <row r="142" spans="1:13">
-      <c r="A142" s="39" t="s">
-        <v>61</v>
+      <c r="A142" s="38" t="s">
+        <v>60</v>
       </c>
       <c r="B142" s="11">
-        <v>312684</v>
+        <v>50</v>
       </c>
       <c r="C142" s="11">
-        <v>863294</v>
+        <v>100</v>
       </c>
       <c r="D142" s="11">
-        <v>1595582</v>
+        <v>150</v>
       </c>
       <c r="E142" s="5">
-        <v>2041008</v>
-[...1 lines deleted...]
-      <c r="F142" s="22"/>
+        <v>200</v>
+      </c>
+      <c r="F142" s="22">
+        <v>250</v>
+      </c>
       <c r="G142" s="11"/>
       <c r="H142" s="22"/>
       <c r="I142" s="22"/>
       <c r="J142" s="22"/>
       <c r="K142" s="22"/>
       <c r="L142" s="22"/>
       <c r="M142" s="22"/>
     </row>
     <row r="143" spans="1:13">
-      <c r="A143" s="39" t="s">
-        <v>63</v>
+      <c r="A143" s="38" t="s">
+        <v>61</v>
       </c>
       <c r="B143" s="11">
-        <v>251</v>
+        <v>3705</v>
       </c>
       <c r="C143" s="11">
-        <v>324</v>
+        <v>400699</v>
       </c>
       <c r="D143" s="11">
-        <v>1348</v>
+        <v>797693</v>
       </c>
       <c r="E143" s="5">
-        <v>1348</v>
-[...1 lines deleted...]
-      <c r="F143" s="22"/>
+        <v>1194687</v>
+      </c>
+      <c r="F143" s="22">
+        <v>1257245</v>
+      </c>
       <c r="G143" s="11"/>
       <c r="H143" s="22"/>
       <c r="I143" s="22"/>
       <c r="J143" s="22"/>
       <c r="K143" s="22"/>
       <c r="L143" s="22"/>
       <c r="M143" s="22"/>
     </row>
     <row r="144" spans="1:13">
-      <c r="A144" s="39" t="s">
-        <v>65</v>
+      <c r="A144" s="38" t="s">
+        <v>62</v>
       </c>
       <c r="B144" s="11">
-        <v>12705</v>
+        <v>625</v>
       </c>
       <c r="C144" s="11">
-        <v>40022</v>
+        <v>1250</v>
       </c>
       <c r="D144" s="11">
-        <v>67339</v>
+        <v>1875</v>
       </c>
       <c r="E144" s="5">
-        <v>94655</v>
-[...1 lines deleted...]
-      <c r="F144" s="22"/>
+        <v>2500</v>
+      </c>
+      <c r="F144" s="22">
+        <v>3125</v>
+      </c>
       <c r="G144" s="11"/>
       <c r="H144" s="22"/>
       <c r="I144" s="22"/>
       <c r="J144" s="22"/>
       <c r="K144" s="22"/>
       <c r="L144" s="22"/>
       <c r="M144" s="22"/>
     </row>
-    <row r="145" spans="1:13" ht="66" customHeight="1">
+    <row r="145" spans="1:13">
       <c r="A145" s="38" t="s">
-        <v>30</v>
-[...10 lines deleted...]
-      <c r="M145" s="5"/>
+        <v>63</v>
+      </c>
+      <c r="B145" s="11">
+        <v>12203</v>
+      </c>
+      <c r="C145" s="11">
+        <v>14056</v>
+      </c>
+      <c r="D145" s="11">
+        <v>15909</v>
+      </c>
+      <c r="E145" s="5">
+        <v>17762</v>
+      </c>
+      <c r="F145" s="22">
+        <v>19615</v>
+      </c>
+      <c r="G145" s="11"/>
+      <c r="H145" s="22"/>
+      <c r="I145" s="22"/>
+      <c r="J145" s="22"/>
+      <c r="K145" s="22"/>
+      <c r="L145" s="22"/>
+      <c r="M145" s="22"/>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="38" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="B146" s="11">
-        <v>108110</v>
+        <v>1233</v>
       </c>
       <c r="C146" s="11">
-        <v>632433</v>
+        <v>2466</v>
       </c>
       <c r="D146" s="11">
-        <v>1156756</v>
+        <v>3699</v>
       </c>
       <c r="E146" s="5">
-        <v>1681080</v>
-[...1 lines deleted...]
-      <c r="F146" s="22"/>
+        <v>4932</v>
+      </c>
+      <c r="F146" s="22">
+        <v>6165</v>
+      </c>
       <c r="G146" s="11"/>
       <c r="H146" s="22"/>
       <c r="I146" s="22"/>
       <c r="J146" s="22"/>
       <c r="K146" s="22"/>
       <c r="L146" s="22"/>
       <c r="M146" s="22"/>
     </row>
     <row r="147" spans="1:13">
-      <c r="A147" s="39" t="s">
-        <v>15</v>
+      <c r="A147" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B147" s="11">
-        <v>69</v>
+        <v>68438</v>
       </c>
       <c r="C147" s="11">
-        <v>138</v>
+        <v>126394</v>
       </c>
       <c r="D147" s="11">
-        <v>207</v>
+        <v>184351</v>
       </c>
       <c r="E147" s="5">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="F147" s="22"/>
+        <v>242307</v>
+      </c>
+      <c r="F147" s="22">
+        <v>275373</v>
+      </c>
       <c r="G147" s="11"/>
       <c r="H147" s="22"/>
       <c r="I147" s="22"/>
       <c r="J147" s="22"/>
       <c r="K147" s="22"/>
       <c r="L147" s="22"/>
       <c r="M147" s="22"/>
     </row>
-    <row r="148" spans="1:13">
-[...26 lines deleted...]
-        <v>58</v>
+    <row r="148" spans="1:13" ht="29.25" customHeight="1">
+      <c r="A148" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="B148" s="50"/>
+      <c r="C148" s="32"/>
+      <c r="D148" s="32"/>
+      <c r="F148" s="10"/>
+      <c r="G148" s="28"/>
+      <c r="H148" s="15"/>
+      <c r="J148" s="15"/>
+      <c r="K148" s="19"/>
+      <c r="L148" s="5"/>
+      <c r="M148" s="5"/>
+    </row>
+    <row r="149" spans="1:13" ht="16.5" customHeight="1">
+      <c r="A149" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B149" s="11">
-        <v>21368</v>
+        <v>4210889</v>
       </c>
       <c r="C149" s="11">
-        <v>86493</v>
+        <v>9539100</v>
       </c>
       <c r="D149" s="11">
-        <v>151618</v>
+        <v>15379617</v>
       </c>
       <c r="E149" s="5">
-        <v>216743</v>
-[...1 lines deleted...]
-      <c r="F149" s="22"/>
+        <v>19818041</v>
+      </c>
+      <c r="F149" s="22">
+        <v>24151327</v>
+      </c>
       <c r="G149" s="11"/>
       <c r="H149" s="22"/>
       <c r="I149" s="22"/>
       <c r="J149" s="22"/>
       <c r="K149" s="22"/>
       <c r="L149" s="22"/>
       <c r="M149" s="22"/>
     </row>
-    <row r="150" spans="1:13" ht="17.25" customHeight="1">
-[...1 lines deleted...]
-        <v>59</v>
+    <row r="150" spans="1:13">
+      <c r="A150" s="38" t="s">
+        <v>15</v>
       </c>
       <c r="B150" s="11">
-        <v>417</v>
+        <v>1659</v>
       </c>
       <c r="C150" s="11">
-        <v>834</v>
+        <v>4287</v>
       </c>
       <c r="D150" s="11">
-        <v>1251</v>
+        <v>6914</v>
       </c>
       <c r="E150" s="5">
-        <v>1668</v>
-[...1 lines deleted...]
-      <c r="F150" s="22"/>
+        <v>9541</v>
+      </c>
+      <c r="F150" s="22">
+        <v>10875</v>
+      </c>
       <c r="G150" s="11"/>
       <c r="H150" s="22"/>
       <c r="I150" s="22"/>
       <c r="J150" s="22"/>
       <c r="K150" s="22"/>
       <c r="L150" s="22"/>
       <c r="M150" s="22"/>
     </row>
     <row r="151" spans="1:13">
-      <c r="A151" s="39" t="s">
-        <v>60</v>
+      <c r="A151" s="38" t="s">
+        <v>56</v>
       </c>
       <c r="B151" s="11">
-        <v>50</v>
+        <v>108398</v>
       </c>
       <c r="C151" s="11">
-        <v>100</v>
+        <v>265807</v>
       </c>
       <c r="D151" s="11">
-        <v>150</v>
+        <v>423216</v>
       </c>
       <c r="E151" s="5">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="F151" s="22"/>
+        <v>580624</v>
+      </c>
+      <c r="F151" s="22">
+        <v>685798</v>
+      </c>
       <c r="G151" s="11"/>
       <c r="H151" s="22"/>
       <c r="I151" s="22"/>
       <c r="J151" s="22"/>
       <c r="K151" s="22"/>
       <c r="L151" s="22"/>
       <c r="M151" s="22"/>
     </row>
     <row r="152" spans="1:13">
-      <c r="A152" s="39" t="s">
-[...3 lines deleted...]
-        <v>3705</v>
+      <c r="A152" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B152" s="21" t="s">
+        <v>17</v>
       </c>
       <c r="C152" s="11">
-        <v>400699</v>
+        <v>224341</v>
       </c>
       <c r="D152" s="11">
-        <v>797693</v>
+        <v>479024</v>
       </c>
       <c r="E152" s="5">
-        <v>1194687</v>
-[...1 lines deleted...]
-      <c r="F152" s="22"/>
+        <v>916768</v>
+      </c>
+      <c r="F152" s="22">
+        <v>1199101</v>
+      </c>
       <c r="G152" s="11"/>
       <c r="H152" s="22"/>
       <c r="I152" s="22"/>
       <c r="J152" s="22"/>
       <c r="K152" s="22"/>
       <c r="L152" s="22"/>
       <c r="M152" s="22"/>
     </row>
     <row r="153" spans="1:13">
-      <c r="A153" s="39" t="s">
-        <v>62</v>
+      <c r="A153" s="38" t="s">
+        <v>60</v>
       </c>
       <c r="B153" s="11">
-        <v>625</v>
+        <v>483</v>
       </c>
       <c r="C153" s="11">
-        <v>1250</v>
+        <v>966</v>
       </c>
       <c r="D153" s="11">
-        <v>1875</v>
+        <v>1449</v>
       </c>
       <c r="E153" s="5">
-        <v>2500</v>
-[...1 lines deleted...]
-      <c r="F153" s="22"/>
+        <v>1932</v>
+      </c>
+      <c r="F153" s="22">
+        <v>2415</v>
+      </c>
       <c r="G153" s="11"/>
       <c r="H153" s="22"/>
       <c r="I153" s="22"/>
       <c r="J153" s="22"/>
       <c r="K153" s="22"/>
       <c r="L153" s="22"/>
       <c r="M153" s="22"/>
     </row>
     <row r="154" spans="1:13">
-      <c r="A154" s="39" t="s">
-        <v>63</v>
+      <c r="A154" s="38" t="s">
+        <v>61</v>
       </c>
       <c r="B154" s="11">
-        <v>12203</v>
+        <v>2388619</v>
       </c>
       <c r="C154" s="11">
-        <v>14056</v>
+        <v>4232673</v>
       </c>
       <c r="D154" s="11">
-        <v>15909</v>
+        <v>6279601</v>
       </c>
       <c r="E154" s="5">
-        <v>17762</v>
-[...1 lines deleted...]
-      <c r="F154" s="22"/>
+        <v>8135212</v>
+      </c>
+      <c r="F154" s="22">
+        <v>10207603</v>
+      </c>
       <c r="G154" s="11"/>
       <c r="H154" s="22"/>
       <c r="I154" s="22"/>
       <c r="J154" s="22"/>
       <c r="K154" s="22"/>
       <c r="L154" s="22"/>
       <c r="M154" s="22"/>
     </row>
     <row r="155" spans="1:13">
-      <c r="A155" s="39" t="s">
-        <v>64</v>
+      <c r="A155" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B155" s="11">
-        <v>1233</v>
+        <v>1179879</v>
       </c>
       <c r="C155" s="11">
-        <v>2466</v>
+        <v>3203242</v>
       </c>
       <c r="D155" s="11">
-        <v>3699</v>
+        <v>4704878</v>
       </c>
       <c r="E155" s="5">
-        <v>4932</v>
-[...1 lines deleted...]
-      <c r="F155" s="22"/>
+        <v>6037466</v>
+      </c>
+      <c r="F155" s="22">
+        <v>7248403</v>
+      </c>
       <c r="G155" s="11"/>
       <c r="H155" s="22"/>
       <c r="I155" s="22"/>
       <c r="J155" s="22"/>
       <c r="K155" s="22"/>
       <c r="L155" s="22"/>
       <c r="M155" s="22"/>
     </row>
     <row r="156" spans="1:13">
-      <c r="A156" s="39" t="s">
+      <c r="A156" s="38" t="s">
         <v>65</v>
       </c>
       <c r="B156" s="11">
-        <v>68438</v>
+        <v>531850</v>
       </c>
       <c r="C156" s="11">
-        <v>126394</v>
+        <v>1607782</v>
       </c>
       <c r="D156" s="11">
-        <v>184351</v>
+        <v>3484532</v>
       </c>
       <c r="E156" s="5">
-        <v>242307</v>
-[...1 lines deleted...]
-      <c r="F156" s="22"/>
+        <v>4136494</v>
+      </c>
+      <c r="F156" s="22">
+        <v>4797128</v>
+      </c>
       <c r="G156" s="11"/>
       <c r="H156" s="22"/>
       <c r="I156" s="22"/>
       <c r="J156" s="22"/>
       <c r="K156" s="22"/>
       <c r="L156" s="22"/>
       <c r="M156" s="22"/>
     </row>
-    <row r="157" spans="1:13" ht="29.25" customHeight="1">
-[...15 lines deleted...]
-      <c r="A158" s="38" t="s">
+    <row r="157" spans="1:13" ht="39" customHeight="1">
+      <c r="A157" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B157" s="50"/>
+      <c r="C157" s="32"/>
+      <c r="D157" s="32"/>
+      <c r="F157" s="8"/>
+      <c r="G157" s="27"/>
+      <c r="H157" s="14"/>
+      <c r="I157" s="14"/>
+      <c r="J157" s="14"/>
+      <c r="K157" s="4"/>
+      <c r="L157" s="4"/>
+      <c r="M157" s="4"/>
+    </row>
+    <row r="158" spans="1:13">
+      <c r="A158" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="B158" s="11">
-        <v>4210889</v>
+      <c r="B158" s="32">
+        <v>56803</v>
       </c>
       <c r="C158" s="11">
-        <v>9539100</v>
+        <v>233789</v>
       </c>
       <c r="D158" s="11">
-        <v>15379617</v>
+        <v>433392</v>
       </c>
       <c r="E158" s="5">
-        <v>19818041</v>
-[...1 lines deleted...]
-      <c r="F158" s="22"/>
+        <v>568755</v>
+      </c>
+      <c r="F158" s="22">
+        <v>761510</v>
+      </c>
       <c r="G158" s="11"/>
       <c r="H158" s="22"/>
       <c r="I158" s="22"/>
       <c r="J158" s="22"/>
       <c r="K158" s="22"/>
       <c r="L158" s="22"/>
       <c r="M158" s="22"/>
     </row>
     <row r="159" spans="1:13">
-      <c r="A159" s="39" t="s">
+      <c r="A159" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="B159" s="11">
-[...11 lines deleted...]
-      <c r="F159" s="22"/>
+      <c r="B159" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C159" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="D159" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="E159" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F159" s="22">
+        <v>1640</v>
+      </c>
       <c r="G159" s="11"/>
-      <c r="H159" s="22"/>
-[...4 lines deleted...]
-      <c r="M159" s="22"/>
+      <c r="H159" s="5"/>
+      <c r="I159" s="5"/>
+      <c r="J159" s="48"/>
+      <c r="K159" s="5"/>
+      <c r="L159" s="5"/>
+      <c r="M159" s="5"/>
     </row>
     <row r="160" spans="1:13">
-      <c r="A160" s="39" t="s">
-[...3 lines deleted...]
-        <v>108398</v>
+      <c r="A160" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B160" s="32">
+        <v>1136</v>
       </c>
       <c r="C160" s="11">
-        <v>265807</v>
+        <v>2272</v>
       </c>
       <c r="D160" s="11">
-        <v>423216</v>
+        <v>3408</v>
       </c>
       <c r="E160" s="5">
-        <v>580624</v>
-[...1 lines deleted...]
-      <c r="F160" s="22"/>
+        <v>4544</v>
+      </c>
+      <c r="F160" s="22">
+        <v>5680</v>
+      </c>
       <c r="G160" s="11"/>
       <c r="H160" s="22"/>
       <c r="I160" s="22"/>
       <c r="J160" s="22"/>
       <c r="K160" s="22"/>
       <c r="L160" s="22"/>
       <c r="M160" s="22"/>
     </row>
     <row r="161" spans="1:13">
-      <c r="A161" s="39" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="A161" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B161" s="32">
+        <v>6202</v>
       </c>
       <c r="C161" s="11">
-        <v>224341</v>
+        <v>13519</v>
       </c>
       <c r="D161" s="11">
-        <v>479024</v>
+        <v>20836</v>
       </c>
       <c r="E161" s="5">
-        <v>916768</v>
-[...1 lines deleted...]
-      <c r="F161" s="22"/>
+        <v>28153</v>
+      </c>
+      <c r="F161" s="22">
+        <v>33504</v>
+      </c>
       <c r="G161" s="11"/>
       <c r="H161" s="22"/>
       <c r="I161" s="22"/>
       <c r="J161" s="22"/>
       <c r="K161" s="22"/>
       <c r="L161" s="22"/>
       <c r="M161" s="22"/>
     </row>
     <row r="162" spans="1:13">
-      <c r="A162" s="39" t="s">
-[...3 lines deleted...]
-        <v>483</v>
+      <c r="A162" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B162" s="32">
+        <v>5</v>
       </c>
       <c r="C162" s="11">
-        <v>966</v>
+        <v>10</v>
       </c>
       <c r="D162" s="11">
-        <v>1449</v>
+        <v>15</v>
       </c>
       <c r="E162" s="5">
-        <v>1932</v>
-[...1 lines deleted...]
-      <c r="F162" s="22"/>
+        <v>20</v>
+      </c>
+      <c r="F162" s="22">
+        <v>25</v>
+      </c>
       <c r="G162" s="11"/>
       <c r="H162" s="22"/>
       <c r="I162" s="22"/>
       <c r="J162" s="22"/>
       <c r="K162" s="22"/>
       <c r="L162" s="22"/>
       <c r="M162" s="22"/>
     </row>
     <row r="163" spans="1:13">
-      <c r="A163" s="39" t="s">
-[...3 lines deleted...]
-        <v>2388619</v>
+      <c r="A163" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B163" s="32">
+        <v>37080</v>
       </c>
       <c r="C163" s="11">
-        <v>4232673</v>
+        <v>171161</v>
       </c>
       <c r="D163" s="11">
-        <v>6279601</v>
+        <v>327860</v>
       </c>
       <c r="E163" s="5">
-        <v>8135212</v>
-[...1 lines deleted...]
-      <c r="F163" s="22"/>
+        <v>420319</v>
+      </c>
+      <c r="F163" s="22">
+        <v>573823</v>
+      </c>
       <c r="G163" s="11"/>
       <c r="H163" s="22"/>
       <c r="I163" s="22"/>
       <c r="J163" s="22"/>
       <c r="K163" s="22"/>
       <c r="L163" s="22"/>
       <c r="M163" s="22"/>
     </row>
     <row r="164" spans="1:13">
-      <c r="A164" s="39" t="s">
-[...3 lines deleted...]
-        <v>1179879</v>
+      <c r="A164" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="B164" s="32">
+        <v>12380</v>
       </c>
       <c r="C164" s="11">
-        <v>3203242</v>
+        <v>46826</v>
       </c>
       <c r="D164" s="11">
-        <v>4704878</v>
+        <v>81273</v>
       </c>
       <c r="E164" s="5">
-        <v>6037466</v>
-[...1 lines deleted...]
-      <c r="F164" s="22"/>
+        <v>115719</v>
+      </c>
+      <c r="F164" s="22">
+        <v>146839</v>
+      </c>
       <c r="G164" s="11"/>
       <c r="H164" s="22"/>
       <c r="I164" s="22"/>
       <c r="J164" s="22"/>
       <c r="K164" s="22"/>
       <c r="L164" s="22"/>
       <c r="M164" s="22"/>
     </row>
-    <row r="165" spans="1:13">
-[...38 lines deleted...]
-      <c r="M166" s="4"/>
+    <row r="165" spans="1:13" ht="21.6">
+      <c r="A165" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="B165" s="50"/>
+      <c r="C165" s="32"/>
+      <c r="D165" s="32"/>
+      <c r="F165" s="10"/>
+      <c r="G165" s="28"/>
+      <c r="H165" s="15"/>
+      <c r="J165" s="15"/>
+      <c r="K165" s="5"/>
+      <c r="L165" s="5"/>
+      <c r="M165" s="5"/>
+    </row>
+    <row r="166" spans="1:13">
+      <c r="A166" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B166" s="32">
+        <v>566990</v>
+      </c>
+      <c r="C166" s="11">
+        <v>1707566</v>
+      </c>
+      <c r="D166" s="11">
+        <v>3381412</v>
+      </c>
+      <c r="E166" s="5">
+        <v>5260632</v>
+      </c>
+      <c r="F166" s="22">
+        <v>6746837</v>
+      </c>
+      <c r="G166" s="11"/>
+      <c r="H166" s="22"/>
+      <c r="I166" s="22"/>
+      <c r="J166" s="22"/>
+      <c r="K166" s="22"/>
+      <c r="L166" s="22"/>
+      <c r="M166" s="22"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="38" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>56803</v>
+        <v>61</v>
+      </c>
+      <c r="B167" s="32">
+        <v>4092</v>
       </c>
       <c r="C167" s="11">
-        <v>233789</v>
+        <v>9534</v>
       </c>
       <c r="D167" s="11">
-        <v>433392</v>
+        <v>14975</v>
       </c>
       <c r="E167" s="5">
-        <v>568755</v>
-[...1 lines deleted...]
-      <c r="F167" s="22"/>
+        <v>20416</v>
+      </c>
+      <c r="F167" s="22">
+        <v>26521</v>
+      </c>
       <c r="G167" s="11"/>
       <c r="H167" s="22"/>
       <c r="I167" s="22"/>
       <c r="J167" s="22"/>
       <c r="K167" s="22"/>
       <c r="L167" s="22"/>
       <c r="M167" s="22"/>
     </row>
     <row r="168" spans="1:13">
-      <c r="A168" s="39" t="s">
-[...14 lines deleted...]
-      <c r="F168" s="22"/>
+      <c r="A168" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="B168" s="32">
+        <v>562898</v>
+      </c>
+      <c r="C168" s="11">
+        <v>1698032</v>
+      </c>
+      <c r="D168" s="11">
+        <v>3366437</v>
+      </c>
+      <c r="E168" s="5">
+        <v>5240216</v>
+      </c>
+      <c r="F168" s="22">
+        <v>6720316</v>
+      </c>
       <c r="G168" s="11"/>
-      <c r="H168" s="5"/>
-[...36 lines deleted...]
-        <v>6202</v>
+      <c r="H168" s="22"/>
+      <c r="I168" s="22"/>
+      <c r="J168" s="22"/>
+      <c r="K168" s="22"/>
+      <c r="L168" s="22"/>
+      <c r="M168" s="22"/>
+    </row>
+    <row r="169" spans="1:13" ht="21.6">
+      <c r="A169" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="B169" s="50"/>
+      <c r="C169" s="32"/>
+      <c r="D169" s="32"/>
+      <c r="F169" s="10"/>
+      <c r="G169" s="28"/>
+      <c r="H169" s="15"/>
+      <c r="J169" s="15"/>
+      <c r="K169" s="5"/>
+      <c r="L169" s="5"/>
+      <c r="M169" s="5"/>
+    </row>
+    <row r="170" spans="1:13" ht="20.25" customHeight="1">
+      <c r="A170" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B170" s="11">
+        <v>2647704</v>
       </c>
       <c r="C170" s="11">
-        <v>13519</v>
+        <v>5767919</v>
       </c>
       <c r="D170" s="11">
-        <v>20836</v>
+        <v>8459643</v>
       </c>
       <c r="E170" s="5">
-        <v>28153</v>
-[...1 lines deleted...]
-      <c r="F170" s="22"/>
+        <v>11081723</v>
+      </c>
+      <c r="F170" s="22">
+        <v>13366023</v>
+      </c>
       <c r="G170" s="11"/>
       <c r="H170" s="22"/>
       <c r="I170" s="22"/>
       <c r="J170" s="22"/>
       <c r="K170" s="22"/>
       <c r="L170" s="22"/>
       <c r="M170" s="22"/>
     </row>
     <row r="171" spans="1:13">
-      <c r="A171" s="39" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="A171" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="B171" s="11">
+        <v>798591</v>
       </c>
       <c r="C171" s="11">
-        <v>10</v>
+        <v>1511163</v>
       </c>
       <c r="D171" s="11">
-        <v>15</v>
+        <v>2283736</v>
       </c>
       <c r="E171" s="5">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="F171" s="22"/>
+        <v>3123941</v>
+      </c>
+      <c r="F171" s="22">
+        <v>3766364</v>
+      </c>
       <c r="G171" s="11"/>
       <c r="H171" s="22"/>
       <c r="I171" s="22"/>
       <c r="J171" s="22"/>
       <c r="K171" s="22"/>
       <c r="L171" s="22"/>
       <c r="M171" s="22"/>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="39" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>37080</v>
+        <v>56</v>
+      </c>
+      <c r="B172" s="11">
+        <v>8980</v>
       </c>
       <c r="C172" s="11">
-        <v>171161</v>
+        <v>125824</v>
       </c>
       <c r="D172" s="11">
-        <v>327860</v>
+        <v>238335</v>
       </c>
       <c r="E172" s="5">
-        <v>420319</v>
-[...1 lines deleted...]
-      <c r="F172" s="22"/>
+        <v>348530</v>
+      </c>
+      <c r="F172" s="22">
+        <v>445221</v>
+      </c>
       <c r="G172" s="11"/>
       <c r="H172" s="22"/>
       <c r="I172" s="22"/>
       <c r="J172" s="22"/>
       <c r="K172" s="22"/>
       <c r="L172" s="22"/>
       <c r="M172" s="22"/>
     </row>
     <row r="173" spans="1:13">
       <c r="A173" s="39" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>12380</v>
+        <v>66</v>
+      </c>
+      <c r="B173" s="11">
+        <v>5</v>
       </c>
       <c r="C173" s="11">
-        <v>46826</v>
+        <v>23</v>
       </c>
       <c r="D173" s="11">
-        <v>81273</v>
+        <v>42</v>
       </c>
       <c r="E173" s="5">
-        <v>115719</v>
-[...1 lines deleted...]
-      <c r="F173" s="22"/>
+        <v>60</v>
+      </c>
+      <c r="F173" s="22">
+        <v>60</v>
+      </c>
       <c r="G173" s="11"/>
       <c r="H173" s="22"/>
       <c r="I173" s="22"/>
       <c r="J173" s="22"/>
       <c r="K173" s="22"/>
       <c r="L173" s="22"/>
       <c r="M173" s="22"/>
     </row>
-    <row r="174" spans="1:13" ht="21.6">
+    <row r="174" spans="1:13">
       <c r="A174" s="38" t="s">
-        <v>33</v>
-[...10 lines deleted...]
-      <c r="M174" s="5"/>
+        <v>58</v>
+      </c>
+      <c r="B174" s="11">
+        <v>30323</v>
+      </c>
+      <c r="C174" s="11">
+        <v>69752</v>
+      </c>
+      <c r="D174" s="11">
+        <v>109263</v>
+      </c>
+      <c r="E174" s="5">
+        <v>134838</v>
+      </c>
+      <c r="F174" s="22">
+        <v>162351</v>
+      </c>
+      <c r="G174" s="11"/>
+      <c r="H174" s="22"/>
+      <c r="I174" s="22"/>
+      <c r="J174" s="22"/>
+      <c r="K174" s="22"/>
+      <c r="L174" s="22"/>
+      <c r="M174" s="22"/>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" s="38" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>566990</v>
+        <v>59</v>
+      </c>
+      <c r="B175" s="11">
+        <v>208</v>
       </c>
       <c r="C175" s="11">
-        <v>1707566</v>
+        <v>416</v>
       </c>
       <c r="D175" s="11">
-        <v>3381412</v>
+        <v>624</v>
       </c>
       <c r="E175" s="5">
-        <v>5260632</v>
-[...1 lines deleted...]
-      <c r="F175" s="22"/>
+        <v>832</v>
+      </c>
+      <c r="F175" s="22">
+        <v>1040</v>
+      </c>
       <c r="G175" s="11"/>
       <c r="H175" s="22"/>
       <c r="I175" s="22"/>
       <c r="J175" s="22"/>
       <c r="K175" s="22"/>
       <c r="L175" s="22"/>
       <c r="M175" s="22"/>
     </row>
     <row r="176" spans="1:13">
-      <c r="A176" s="39" t="s">
+      <c r="A176" s="38" t="s">
         <v>61</v>
       </c>
-      <c r="B176" s="33">
-        <v>4092</v>
+      <c r="B176" s="11">
+        <v>913391</v>
       </c>
       <c r="C176" s="11">
-        <v>9534</v>
+        <v>1982398</v>
       </c>
       <c r="D176" s="11">
-        <v>14975</v>
+        <v>2562533</v>
       </c>
       <c r="E176" s="5">
-        <v>20416</v>
-[...1 lines deleted...]
-      <c r="F176" s="22"/>
+        <v>3038031</v>
+      </c>
+      <c r="F176" s="22">
+        <v>3751744</v>
+      </c>
       <c r="G176" s="11"/>
       <c r="H176" s="22"/>
       <c r="I176" s="22"/>
       <c r="J176" s="22"/>
       <c r="K176" s="22"/>
       <c r="L176" s="22"/>
       <c r="M176" s="22"/>
     </row>
     <row r="177" spans="1:13">
-      <c r="A177" s="39" t="s">
-[...3 lines deleted...]
-        <v>562898</v>
+      <c r="A177" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B177" s="11">
+        <v>1</v>
       </c>
       <c r="C177" s="11">
-        <v>1698032</v>
+        <v>2</v>
       </c>
       <c r="D177" s="11">
-        <v>3366437</v>
+        <v>3</v>
       </c>
       <c r="E177" s="5">
-        <v>5240216</v>
-[...1 lines deleted...]
-      <c r="F177" s="22"/>
+        <v>4</v>
+      </c>
+      <c r="F177" s="22">
+        <v>5</v>
+      </c>
       <c r="G177" s="11"/>
       <c r="H177" s="22"/>
       <c r="I177" s="22"/>
       <c r="J177" s="22"/>
       <c r="K177" s="22"/>
       <c r="L177" s="22"/>
       <c r="M177" s="22"/>
     </row>
-    <row r="178" spans="1:13" ht="21.6">
+    <row r="178" spans="1:13">
       <c r="A178" s="38" t="s">
-        <v>34</v>
-[...12 lines deleted...]
-    <row r="179" spans="1:13" ht="20.25" customHeight="1">
+        <v>63</v>
+      </c>
+      <c r="B178" s="11">
+        <v>239661</v>
+      </c>
+      <c r="C178" s="11">
+        <v>618590</v>
+      </c>
+      <c r="D178" s="11">
+        <v>1002147</v>
+      </c>
+      <c r="E178" s="5">
+        <v>1369322</v>
+      </c>
+      <c r="F178" s="22">
+        <v>1728702</v>
+      </c>
+      <c r="G178" s="11"/>
+      <c r="H178" s="22"/>
+      <c r="I178" s="22"/>
+      <c r="J178" s="22"/>
+      <c r="K178" s="22"/>
+      <c r="L178" s="22"/>
+      <c r="M178" s="22"/>
+    </row>
+    <row r="179" spans="1:13">
       <c r="A179" s="38" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="B179" s="11">
-        <v>2647704</v>
+        <v>656544</v>
       </c>
       <c r="C179" s="11">
-        <v>5767919</v>
+        <v>1459751</v>
       </c>
       <c r="D179" s="11">
-        <v>8459643</v>
+        <v>2262958</v>
       </c>
       <c r="E179" s="5">
-        <v>11081723</v>
-[...1 lines deleted...]
-      <c r="F179" s="22"/>
+        <v>3066165</v>
+      </c>
+      <c r="F179" s="22">
+        <v>3510537</v>
+      </c>
       <c r="G179" s="11"/>
       <c r="H179" s="22"/>
       <c r="I179" s="22"/>
       <c r="J179" s="22"/>
       <c r="K179" s="22"/>
       <c r="L179" s="22"/>
       <c r="M179" s="22"/>
     </row>
-    <row r="180" spans="1:13">
-[...22 lines deleted...]
-      <c r="M180" s="22"/>
+    <row r="180" spans="1:13" ht="34.950000000000003" customHeight="1">
+      <c r="A180" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="B180" s="50"/>
+      <c r="C180" s="32"/>
+      <c r="D180" s="32"/>
+      <c r="G180" s="26"/>
+      <c r="K180" s="19"/>
     </row>
     <row r="181" spans="1:13">
-      <c r="A181" s="40" t="s">
-        <v>56</v>
+      <c r="A181" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B181" s="11">
-        <v>8980</v>
+        <v>2311417</v>
       </c>
       <c r="C181" s="11">
-        <v>125824</v>
+        <v>7010820</v>
       </c>
       <c r="D181" s="11">
-        <v>238335</v>
+        <v>9264395</v>
       </c>
       <c r="E181" s="5">
-        <v>348530</v>
-[...1 lines deleted...]
-      <c r="F181" s="22"/>
+        <v>12924515</v>
+      </c>
+      <c r="F181" s="22">
+        <v>15906698</v>
+      </c>
       <c r="G181" s="11"/>
       <c r="H181" s="22"/>
       <c r="I181" s="22"/>
       <c r="J181" s="22"/>
       <c r="K181" s="22"/>
       <c r="L181" s="22"/>
       <c r="M181" s="22"/>
     </row>
     <row r="182" spans="1:13">
-      <c r="A182" s="40" t="s">
-        <v>66</v>
+      <c r="A182" s="38" t="s">
+        <v>58</v>
       </c>
       <c r="B182" s="11">
-        <v>5</v>
+        <v>110222</v>
       </c>
       <c r="C182" s="11">
-        <v>23</v>
+        <v>223563</v>
       </c>
       <c r="D182" s="11">
-        <v>42</v>
+        <v>237068</v>
       </c>
       <c r="E182" s="5">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="F182" s="22"/>
+        <v>337113</v>
+      </c>
+      <c r="F182" s="22">
+        <v>438221</v>
+      </c>
       <c r="G182" s="11"/>
       <c r="H182" s="22"/>
       <c r="I182" s="22"/>
       <c r="J182" s="22"/>
       <c r="K182" s="22"/>
       <c r="L182" s="22"/>
       <c r="M182" s="22"/>
     </row>
     <row r="183" spans="1:13">
-      <c r="A183" s="39" t="s">
-        <v>58</v>
+      <c r="A183" s="38" t="s">
+        <v>61</v>
       </c>
       <c r="B183" s="11">
-        <v>30323</v>
+        <v>1121884</v>
       </c>
       <c r="C183" s="11">
-        <v>69752</v>
+        <v>2577869</v>
       </c>
       <c r="D183" s="11">
-        <v>109263</v>
+        <v>4016991</v>
       </c>
       <c r="E183" s="5">
-        <v>134838</v>
-[...1 lines deleted...]
-      <c r="F183" s="22"/>
+        <v>5393024</v>
+      </c>
+      <c r="F183" s="22">
+        <v>6226595</v>
+      </c>
       <c r="G183" s="11"/>
       <c r="H183" s="22"/>
       <c r="I183" s="22"/>
       <c r="J183" s="22"/>
       <c r="K183" s="22"/>
       <c r="L183" s="22"/>
       <c r="M183" s="22"/>
     </row>
     <row r="184" spans="1:13">
-      <c r="A184" s="39" t="s">
-        <v>59</v>
+      <c r="A184" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B184" s="11">
-        <v>208</v>
+        <v>96425</v>
       </c>
       <c r="C184" s="11">
-        <v>416</v>
+        <v>193740</v>
       </c>
       <c r="D184" s="11">
-        <v>624</v>
+        <v>291055</v>
       </c>
       <c r="E184" s="5">
-        <v>832</v>
-[...1 lines deleted...]
-      <c r="F184" s="22"/>
+        <v>388370</v>
+      </c>
+      <c r="F184" s="22">
+        <v>540295</v>
+      </c>
       <c r="G184" s="11"/>
       <c r="H184" s="22"/>
       <c r="I184" s="22"/>
       <c r="J184" s="22"/>
       <c r="K184" s="22"/>
       <c r="L184" s="22"/>
       <c r="M184" s="22"/>
     </row>
     <row r="185" spans="1:13">
-      <c r="A185" s="39" t="s">
-        <v>61</v>
+      <c r="A185" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B185" s="11">
-        <v>913391</v>
+        <v>982885</v>
       </c>
       <c r="C185" s="11">
-        <v>1982398</v>
+        <v>4015648</v>
       </c>
       <c r="D185" s="11">
-        <v>2562533</v>
+        <v>4719281</v>
       </c>
       <c r="E185" s="5">
-        <v>3038031</v>
-[...1 lines deleted...]
-      <c r="F185" s="22"/>
+        <v>6806007</v>
+      </c>
+      <c r="F185" s="22">
+        <v>8701587</v>
+      </c>
       <c r="G185" s="11"/>
       <c r="H185" s="22"/>
       <c r="I185" s="22"/>
       <c r="J185" s="22"/>
       <c r="K185" s="22"/>
       <c r="L185" s="22"/>
       <c r="M185" s="22"/>
     </row>
-    <row r="186" spans="1:13">
-[...22 lines deleted...]
-      <c r="M186" s="22"/>
+    <row r="186" spans="1:13" ht="21.6">
+      <c r="A186" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="B186" s="50"/>
+      <c r="C186" s="32"/>
+      <c r="D186" s="32"/>
+      <c r="F186" s="10"/>
+      <c r="G186" s="28"/>
+      <c r="H186" s="15"/>
+      <c r="J186" s="15"/>
+      <c r="K186" s="5"/>
+      <c r="L186" s="5"/>
+      <c r="M186" s="5"/>
     </row>
     <row r="187" spans="1:13">
-      <c r="A187" s="39" t="s">
-        <v>63</v>
+      <c r="A187" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B187" s="11">
-        <v>239661</v>
+        <v>6834587</v>
       </c>
       <c r="C187" s="11">
-        <v>618590</v>
+        <v>13364878</v>
       </c>
       <c r="D187" s="11">
-        <v>1002147</v>
+        <v>20927458</v>
       </c>
       <c r="E187" s="5">
-        <v>1369322</v>
-[...1 lines deleted...]
-      <c r="F187" s="22"/>
+        <v>30312173</v>
+      </c>
+      <c r="F187" s="22">
+        <v>39859039</v>
+      </c>
       <c r="G187" s="11"/>
       <c r="H187" s="22"/>
       <c r="I187" s="22"/>
       <c r="J187" s="22"/>
       <c r="K187" s="22"/>
       <c r="L187" s="22"/>
       <c r="M187" s="22"/>
     </row>
     <row r="188" spans="1:13">
-      <c r="A188" s="39" t="s">
-        <v>65</v>
+      <c r="A188" s="38" t="s">
+        <v>15</v>
       </c>
       <c r="B188" s="11">
-        <v>656544</v>
+        <v>475227</v>
       </c>
       <c r="C188" s="11">
-        <v>1459751</v>
+        <v>926327</v>
       </c>
       <c r="D188" s="11">
-        <v>2262958</v>
+        <v>1430318</v>
       </c>
       <c r="E188" s="5">
-        <v>3066165</v>
-[...1 lines deleted...]
-      <c r="F188" s="22"/>
+        <v>2142112</v>
+      </c>
+      <c r="F188" s="22">
+        <v>2819028</v>
+      </c>
       <c r="G188" s="11"/>
       <c r="H188" s="22"/>
       <c r="I188" s="22"/>
       <c r="J188" s="22"/>
       <c r="K188" s="22"/>
       <c r="L188" s="22"/>
       <c r="M188" s="22"/>
     </row>
-    <row r="189" spans="1:13" ht="34.950000000000003" customHeight="1">
-[...9 lines deleted...]
-    <row r="190" spans="1:13">
+    <row r="189" spans="1:13">
+      <c r="A189" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B189" s="11">
+        <v>966234</v>
+      </c>
+      <c r="C189" s="11">
+        <v>1158974</v>
+      </c>
+      <c r="D189" s="11">
+        <v>1875893</v>
+      </c>
+      <c r="E189" s="5">
+        <v>2920033</v>
+      </c>
+      <c r="F189" s="22">
+        <v>4311376</v>
+      </c>
+      <c r="G189" s="11"/>
+      <c r="H189" s="22"/>
+      <c r="I189" s="22"/>
+      <c r="J189" s="22"/>
+      <c r="K189" s="22"/>
+      <c r="L189" s="22"/>
+      <c r="M189" s="22"/>
+    </row>
+    <row r="190" spans="1:13" ht="16.5" customHeight="1">
       <c r="A190" s="38" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="B190" s="11">
-        <v>2311417</v>
+        <v>101871</v>
       </c>
       <c r="C190" s="11">
-        <v>7010820</v>
+        <v>289792</v>
       </c>
       <c r="D190" s="11">
-        <v>9264395</v>
+        <v>541182</v>
       </c>
       <c r="E190" s="5">
-        <v>12924515</v>
-[...1 lines deleted...]
-      <c r="F190" s="22"/>
+        <v>794220</v>
+      </c>
+      <c r="F190" s="22">
+        <v>1136265</v>
+      </c>
       <c r="G190" s="11"/>
       <c r="H190" s="22"/>
       <c r="I190" s="22"/>
       <c r="J190" s="22"/>
       <c r="K190" s="22"/>
       <c r="L190" s="22"/>
       <c r="M190" s="22"/>
     </row>
     <row r="191" spans="1:13">
-      <c r="A191" s="39" t="s">
-        <v>58</v>
+      <c r="A191" s="38" t="s">
+        <v>59</v>
       </c>
       <c r="B191" s="11">
-        <v>110222</v>
+        <v>114819</v>
       </c>
       <c r="C191" s="11">
-        <v>223563</v>
+        <v>457160</v>
       </c>
       <c r="D191" s="11">
-        <v>237068</v>
+        <v>873032</v>
       </c>
       <c r="E191" s="5">
-        <v>337113</v>
-[...1 lines deleted...]
-      <c r="F191" s="22"/>
+        <v>1442168</v>
+      </c>
+      <c r="F191" s="22">
+        <v>2023521</v>
+      </c>
       <c r="G191" s="11"/>
       <c r="H191" s="22"/>
       <c r="I191" s="22"/>
       <c r="J191" s="22"/>
       <c r="K191" s="22"/>
       <c r="L191" s="22"/>
       <c r="M191" s="22"/>
     </row>
     <row r="192" spans="1:13">
-      <c r="A192" s="39" t="s">
-        <v>61</v>
+      <c r="A192" s="38" t="s">
+        <v>60</v>
       </c>
       <c r="B192" s="11">
-        <v>1121884</v>
+        <v>500</v>
       </c>
       <c r="C192" s="11">
-        <v>2577869</v>
+        <v>1000</v>
       </c>
       <c r="D192" s="11">
-        <v>4016991</v>
+        <v>1500</v>
       </c>
       <c r="E192" s="5">
-        <v>5393024</v>
-[...1 lines deleted...]
-      <c r="F192" s="22"/>
+        <v>2000</v>
+      </c>
+      <c r="F192" s="22">
+        <v>2500</v>
+      </c>
       <c r="G192" s="11"/>
       <c r="H192" s="22"/>
       <c r="I192" s="22"/>
       <c r="J192" s="22"/>
       <c r="K192" s="22"/>
       <c r="L192" s="22"/>
       <c r="M192" s="22"/>
     </row>
     <row r="193" spans="1:13">
-      <c r="A193" s="39" t="s">
-        <v>63</v>
+      <c r="A193" s="38" t="s">
+        <v>61</v>
       </c>
       <c r="B193" s="11">
-        <v>96425</v>
+        <v>1103050</v>
       </c>
       <c r="C193" s="11">
-        <v>193740</v>
+        <v>2339599</v>
       </c>
       <c r="D193" s="11">
-        <v>291055</v>
+        <v>3513928</v>
       </c>
       <c r="E193" s="5">
-        <v>388370</v>
-[...1 lines deleted...]
-      <c r="F193" s="22"/>
+        <v>4558637</v>
+      </c>
+      <c r="F193" s="22">
+        <v>5366278</v>
+      </c>
       <c r="G193" s="11"/>
       <c r="H193" s="22"/>
       <c r="I193" s="22"/>
       <c r="J193" s="22"/>
       <c r="K193" s="22"/>
       <c r="L193" s="22"/>
       <c r="M193" s="22"/>
     </row>
     <row r="194" spans="1:13">
-      <c r="A194" s="39" t="s">
-        <v>65</v>
+      <c r="A194" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B194" s="11">
-        <v>982885</v>
+        <v>1268618</v>
       </c>
       <c r="C194" s="11">
-        <v>4015648</v>
+        <v>2639064</v>
       </c>
       <c r="D194" s="11">
-        <v>4719281</v>
+        <v>3774746</v>
       </c>
       <c r="E194" s="5">
-        <v>6806007</v>
-[...1 lines deleted...]
-      <c r="F194" s="22"/>
+        <v>5613960</v>
+      </c>
+      <c r="F194" s="22">
+        <v>7905855</v>
+      </c>
       <c r="G194" s="11"/>
       <c r="H194" s="22"/>
       <c r="I194" s="22"/>
       <c r="J194" s="22"/>
       <c r="K194" s="22"/>
       <c r="L194" s="22"/>
       <c r="M194" s="22"/>
     </row>
-    <row r="195" spans="1:13" ht="21.6">
+    <row r="195" spans="1:13">
       <c r="A195" s="38" t="s">
-        <v>36</v>
-[...10 lines deleted...]
-      <c r="M195" s="5"/>
+        <v>64</v>
+      </c>
+      <c r="B195" s="11">
+        <v>283</v>
+      </c>
+      <c r="C195" s="11">
+        <v>566</v>
+      </c>
+      <c r="D195" s="11">
+        <v>849</v>
+      </c>
+      <c r="E195" s="5">
+        <v>1132</v>
+      </c>
+      <c r="F195" s="22">
+        <v>1415</v>
+      </c>
+      <c r="G195" s="11"/>
+      <c r="H195" s="22"/>
+      <c r="I195" s="22"/>
+      <c r="J195" s="22"/>
+      <c r="K195" s="22"/>
+      <c r="L195" s="22"/>
+      <c r="M195" s="22"/>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="38" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>6834587</v>
+        <v>65</v>
+      </c>
+      <c r="B196" s="32">
+        <v>2803986</v>
       </c>
       <c r="C196" s="11">
-        <v>13364878</v>
+        <v>5552398</v>
       </c>
       <c r="D196" s="11">
-        <v>20927458</v>
+        <v>8916013</v>
       </c>
       <c r="E196" s="5">
-        <v>30312173</v>
-[...1 lines deleted...]
-      <c r="F196" s="22"/>
+        <v>12837915</v>
+      </c>
+      <c r="F196" s="22">
+        <v>16292805</v>
+      </c>
       <c r="G196" s="11"/>
       <c r="H196" s="22"/>
       <c r="I196" s="22"/>
       <c r="J196" s="22"/>
       <c r="K196" s="22"/>
       <c r="L196" s="22"/>
       <c r="M196" s="22"/>
     </row>
-    <row r="197" spans="1:13">
-[...22 lines deleted...]
-      <c r="M197" s="22"/>
+    <row r="197" spans="1:13" ht="34.200000000000003" customHeight="1">
+      <c r="A197" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="B197" s="50"/>
+      <c r="C197" s="32"/>
+      <c r="D197" s="32"/>
+      <c r="F197" s="10"/>
+      <c r="G197" s="28"/>
+      <c r="H197" s="15"/>
+      <c r="J197" s="15"/>
+      <c r="K197" s="5"/>
+      <c r="L197" s="5"/>
+      <c r="M197" s="5"/>
     </row>
     <row r="198" spans="1:13">
-      <c r="A198" s="40" t="s">
-        <v>56</v>
+      <c r="A198" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B198" s="11">
-        <v>966234</v>
+        <v>7346440</v>
       </c>
       <c r="C198" s="11">
-        <v>1158974</v>
+        <v>16692158</v>
       </c>
       <c r="D198" s="11">
-        <v>1875893</v>
+        <v>29084386</v>
       </c>
       <c r="E198" s="5">
-        <v>2920033</v>
-[...1 lines deleted...]
-      <c r="F198" s="22"/>
+        <v>43434359</v>
+      </c>
+      <c r="F198" s="22">
+        <v>55494368</v>
+      </c>
       <c r="G198" s="11"/>
       <c r="H198" s="22"/>
       <c r="I198" s="22"/>
       <c r="J198" s="22"/>
       <c r="K198" s="22"/>
       <c r="L198" s="22"/>
       <c r="M198" s="22"/>
     </row>
-    <row r="199" spans="1:13" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-        <v>58</v>
+    <row r="199" spans="1:13">
+      <c r="A199" s="38" t="s">
+        <v>15</v>
       </c>
       <c r="B199" s="11">
-        <v>101871</v>
+        <v>165343</v>
       </c>
       <c r="C199" s="11">
-        <v>289792</v>
+        <v>542186</v>
       </c>
       <c r="D199" s="11">
-        <v>541182</v>
+        <v>919030</v>
       </c>
       <c r="E199" s="5">
-        <v>794220</v>
-[...1 lines deleted...]
-      <c r="F199" s="22"/>
+        <v>1295874</v>
+      </c>
+      <c r="F199" s="22">
+        <v>1408519</v>
+      </c>
       <c r="G199" s="11"/>
       <c r="H199" s="22"/>
       <c r="I199" s="22"/>
       <c r="J199" s="22"/>
       <c r="K199" s="22"/>
       <c r="L199" s="22"/>
       <c r="M199" s="22"/>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" s="39" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B200" s="11">
-        <v>114819</v>
+        <v>2690032</v>
       </c>
       <c r="C200" s="11">
-        <v>457160</v>
+        <v>6055910</v>
       </c>
       <c r="D200" s="11">
-        <v>873032</v>
+        <v>9537966</v>
       </c>
       <c r="E200" s="5">
-        <v>1442168</v>
-[...1 lines deleted...]
-      <c r="F200" s="22"/>
+        <v>12841456</v>
+      </c>
+      <c r="F200" s="22">
+        <v>15895804</v>
+      </c>
       <c r="G200" s="11"/>
       <c r="H200" s="22"/>
       <c r="I200" s="22"/>
       <c r="J200" s="22"/>
       <c r="K200" s="22"/>
       <c r="L200" s="22"/>
       <c r="M200" s="22"/>
     </row>
     <row r="201" spans="1:13">
-      <c r="A201" s="39" t="s">
-        <v>60</v>
+      <c r="A201" s="38" t="s">
+        <v>58</v>
       </c>
       <c r="B201" s="11">
-        <v>500</v>
+        <v>41955</v>
       </c>
       <c r="C201" s="11">
-        <v>1000</v>
+        <v>216374</v>
       </c>
       <c r="D201" s="11">
-        <v>1500</v>
+        <v>391069</v>
       </c>
       <c r="E201" s="5">
-        <v>2000</v>
-[...1 lines deleted...]
-      <c r="F201" s="22"/>
+        <v>809794</v>
+      </c>
+      <c r="F201" s="22">
+        <v>1507224</v>
+      </c>
       <c r="G201" s="11"/>
       <c r="H201" s="22"/>
       <c r="I201" s="22"/>
       <c r="J201" s="22"/>
       <c r="K201" s="22"/>
       <c r="L201" s="22"/>
       <c r="M201" s="22"/>
     </row>
     <row r="202" spans="1:13">
-      <c r="A202" s="39" t="s">
-        <v>61</v>
+      <c r="A202" s="38" t="s">
+        <v>59</v>
       </c>
       <c r="B202" s="11">
-        <v>1103050</v>
+        <v>38901</v>
       </c>
       <c r="C202" s="11">
-        <v>2339599</v>
+        <v>337303</v>
       </c>
       <c r="D202" s="11">
-        <v>3513928</v>
+        <v>747334</v>
       </c>
       <c r="E202" s="5">
-        <v>4558637</v>
-[...1 lines deleted...]
-      <c r="F202" s="22"/>
+        <v>1180137</v>
+      </c>
+      <c r="F202" s="22">
+        <v>1346212</v>
+      </c>
       <c r="G202" s="11"/>
       <c r="H202" s="22"/>
       <c r="I202" s="22"/>
       <c r="J202" s="22"/>
       <c r="K202" s="22"/>
       <c r="L202" s="22"/>
       <c r="M202" s="22"/>
     </row>
     <row r="203" spans="1:13">
-      <c r="A203" s="39" t="s">
+      <c r="A203" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B203" s="11">
+        <v>859381</v>
+      </c>
+      <c r="C203" s="11">
+        <v>2172700</v>
+      </c>
+      <c r="D203" s="11">
+        <v>4311196</v>
+      </c>
+      <c r="E203" s="5">
+        <v>6436338</v>
+      </c>
+      <c r="F203" s="22">
+        <v>7670757</v>
+      </c>
+      <c r="G203" s="11"/>
+      <c r="H203" s="22"/>
+      <c r="I203" s="22"/>
+      <c r="J203" s="22"/>
+      <c r="K203" s="22"/>
+      <c r="L203" s="22"/>
+      <c r="M203" s="22"/>
+    </row>
+    <row r="204" spans="1:13">
+      <c r="A204" s="38" t="s">
         <v>62</v>
       </c>
-      <c r="B203" s="11" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="B204" s="11">
-        <v>1268618</v>
+        <v>13</v>
       </c>
       <c r="C204" s="11">
-        <v>2639064</v>
+        <v>26</v>
       </c>
       <c r="D204" s="11">
-        <v>3774746</v>
+        <v>39</v>
       </c>
       <c r="E204" s="5">
-        <v>5613960</v>
-[...1 lines deleted...]
-      <c r="F204" s="22"/>
+        <v>52</v>
+      </c>
+      <c r="F204" s="22">
+        <v>65</v>
+      </c>
       <c r="G204" s="11"/>
       <c r="H204" s="22"/>
       <c r="I204" s="22"/>
       <c r="J204" s="22"/>
       <c r="K204" s="22"/>
       <c r="L204" s="22"/>
       <c r="M204" s="22"/>
     </row>
     <row r="205" spans="1:13">
-      <c r="A205" s="39" t="s">
-        <v>64</v>
+      <c r="A205" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B205" s="11">
-        <v>283</v>
+        <v>1759654</v>
       </c>
       <c r="C205" s="11">
-        <v>566</v>
+        <v>3209899</v>
       </c>
       <c r="D205" s="11">
-        <v>849</v>
+        <v>4947902</v>
       </c>
       <c r="E205" s="5">
-        <v>1132</v>
-[...1 lines deleted...]
-      <c r="F205" s="22"/>
+        <v>7059216</v>
+      </c>
+      <c r="F205" s="22">
+        <v>9225638</v>
+      </c>
       <c r="G205" s="11"/>
       <c r="H205" s="22"/>
       <c r="I205" s="22"/>
       <c r="J205" s="22"/>
       <c r="K205" s="22"/>
       <c r="L205" s="22"/>
       <c r="M205" s="22"/>
     </row>
     <row r="206" spans="1:13">
-      <c r="A206" s="39" t="s">
-[...3 lines deleted...]
-        <v>2803986</v>
+      <c r="A206" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B206" s="11">
+        <v>1185</v>
       </c>
       <c r="C206" s="11">
-        <v>5552398</v>
+        <v>18551</v>
       </c>
       <c r="D206" s="11">
-        <v>8916013</v>
+        <v>35916</v>
       </c>
       <c r="E206" s="5">
-        <v>12837915</v>
-[...1 lines deleted...]
-      <c r="F206" s="22"/>
+        <v>53282</v>
+      </c>
+      <c r="F206" s="22">
+        <v>56840</v>
+      </c>
       <c r="G206" s="11"/>
       <c r="H206" s="22"/>
       <c r="I206" s="22"/>
       <c r="J206" s="22"/>
       <c r="K206" s="22"/>
       <c r="L206" s="22"/>
       <c r="M206" s="22"/>
     </row>
-    <row r="207" spans="1:13" ht="34.200000000000003" customHeight="1">
+    <row r="207" spans="1:13">
       <c r="A207" s="38" t="s">
-        <v>37</v>
-[...10 lines deleted...]
-      <c r="M207" s="5"/>
+        <v>65</v>
+      </c>
+      <c r="B207" s="11">
+        <v>1789976</v>
+      </c>
+      <c r="C207" s="11">
+        <v>4139208</v>
+      </c>
+      <c r="D207" s="11">
+        <v>8193934</v>
+      </c>
+      <c r="E207" s="5">
+        <v>13758211</v>
+      </c>
+      <c r="F207" s="22">
+        <v>18383309</v>
+      </c>
+      <c r="G207" s="11"/>
+      <c r="H207" s="22"/>
+      <c r="I207" s="22"/>
+      <c r="J207" s="22"/>
+      <c r="K207" s="22"/>
+      <c r="L207" s="22"/>
+      <c r="M207" s="22"/>
     </row>
     <row r="208" spans="1:13">
-      <c r="A208" s="38" t="s">
+      <c r="A208" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="B208" s="50"/>
+      <c r="C208" s="32"/>
+      <c r="D208" s="32"/>
+      <c r="F208" s="10"/>
+      <c r="G208" s="28"/>
+      <c r="H208" s="15"/>
+      <c r="J208" s="15"/>
+      <c r="K208" s="5"/>
+      <c r="L208" s="5"/>
+      <c r="M208" s="5"/>
+    </row>
+    <row r="209" spans="1:13">
+      <c r="A209" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="B208" s="11">
-[...23 lines deleted...]
-      </c>
       <c r="B209" s="11">
-        <v>165343</v>
+        <v>4299519</v>
       </c>
       <c r="C209" s="11">
-        <v>542186</v>
+        <v>11390048</v>
       </c>
       <c r="D209" s="11">
-        <v>919030</v>
+        <v>18636314</v>
       </c>
       <c r="E209" s="5">
-        <v>1295874</v>
-[...1 lines deleted...]
-      <c r="F209" s="22"/>
+        <v>27528716</v>
+      </c>
+      <c r="F209" s="22">
+        <v>34870907</v>
+      </c>
       <c r="G209" s="11"/>
       <c r="H209" s="22"/>
       <c r="I209" s="22"/>
       <c r="J209" s="22"/>
       <c r="K209" s="22"/>
       <c r="L209" s="22"/>
       <c r="M209" s="22"/>
     </row>
     <row r="210" spans="1:13">
-      <c r="A210" s="40" t="s">
-        <v>56</v>
+      <c r="A210" s="38" t="s">
+        <v>15</v>
       </c>
       <c r="B210" s="11">
-        <v>2690032</v>
+        <v>104294</v>
       </c>
       <c r="C210" s="11">
-        <v>6055910</v>
+        <v>315869</v>
       </c>
       <c r="D210" s="11">
-        <v>9537966</v>
+        <v>492963</v>
       </c>
       <c r="E210" s="5">
-        <v>12841456</v>
-[...1 lines deleted...]
-      <c r="F210" s="22"/>
+        <v>853113</v>
+      </c>
+      <c r="F210" s="22">
+        <v>1012692</v>
+      </c>
       <c r="G210" s="11"/>
       <c r="H210" s="22"/>
       <c r="I210" s="22"/>
       <c r="J210" s="22"/>
       <c r="K210" s="22"/>
       <c r="L210" s="22"/>
       <c r="M210" s="22"/>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" s="39" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B211" s="11">
-        <v>41955</v>
+        <v>479616</v>
       </c>
       <c r="C211" s="11">
-        <v>216374</v>
+        <v>1372684</v>
       </c>
       <c r="D211" s="11">
-        <v>391069</v>
+        <v>2838715</v>
       </c>
       <c r="E211" s="5">
-        <v>809794</v>
-[...1 lines deleted...]
-      <c r="F211" s="22"/>
+        <v>5193312</v>
+      </c>
+      <c r="F211" s="22">
+        <v>6871457</v>
+      </c>
       <c r="G211" s="11"/>
       <c r="H211" s="22"/>
       <c r="I211" s="22"/>
       <c r="J211" s="22"/>
       <c r="K211" s="22"/>
       <c r="L211" s="22"/>
       <c r="M211" s="22"/>
     </row>
     <row r="212" spans="1:13">
-      <c r="A212" s="39" t="s">
-[...3 lines deleted...]
-        <v>38901</v>
+      <c r="A212" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B212" s="21" t="s">
+        <v>17</v>
       </c>
       <c r="C212" s="11">
-        <v>337303</v>
+        <v>1087305</v>
       </c>
       <c r="D212" s="11">
-        <v>747334</v>
+        <v>2174609</v>
       </c>
       <c r="E212" s="5">
-        <v>1180137</v>
-[...1 lines deleted...]
-      <c r="F212" s="22"/>
+        <v>3261914</v>
+      </c>
+      <c r="F212" s="22">
+        <v>3800255</v>
+      </c>
       <c r="G212" s="11"/>
       <c r="H212" s="22"/>
       <c r="I212" s="22"/>
       <c r="J212" s="22"/>
       <c r="K212" s="22"/>
       <c r="L212" s="22"/>
       <c r="M212" s="22"/>
     </row>
     <row r="213" spans="1:13">
-      <c r="A213" s="39" t="s">
-[...14 lines deleted...]
-      <c r="F213" s="22"/>
+      <c r="A213" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B213" s="11">
+        <v>12648</v>
+      </c>
+      <c r="C213" s="11">
+        <v>92841</v>
+      </c>
+      <c r="D213" s="11">
+        <v>138367</v>
+      </c>
+      <c r="E213" s="5">
+        <v>198363</v>
+      </c>
+      <c r="F213" s="22">
+        <v>263441</v>
+      </c>
       <c r="G213" s="11"/>
       <c r="H213" s="22"/>
       <c r="I213" s="22"/>
       <c r="J213" s="22"/>
       <c r="K213" s="22"/>
       <c r="L213" s="22"/>
       <c r="M213" s="22"/>
     </row>
     <row r="214" spans="1:13">
-      <c r="A214" s="39" t="s">
+      <c r="A214" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B214" s="11">
-        <v>859381</v>
+        <v>370409</v>
       </c>
       <c r="C214" s="11">
-        <v>2172700</v>
+        <v>1236801</v>
       </c>
       <c r="D214" s="11">
-        <v>4311196</v>
+        <v>2067057</v>
       </c>
       <c r="E214" s="5">
-        <v>6436338</v>
-[...1 lines deleted...]
-      <c r="F214" s="22"/>
+        <v>2968290</v>
+      </c>
+      <c r="F214" s="22">
+        <v>3461623</v>
+      </c>
       <c r="G214" s="11"/>
       <c r="H214" s="22"/>
       <c r="I214" s="22"/>
       <c r="J214" s="22"/>
       <c r="K214" s="22"/>
       <c r="L214" s="22"/>
       <c r="M214" s="22"/>
     </row>
     <row r="215" spans="1:13">
-      <c r="A215" s="39" t="s">
-        <v>62</v>
+      <c r="A215" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B215" s="11">
-        <v>13</v>
+        <v>382702</v>
       </c>
       <c r="C215" s="11">
-        <v>26</v>
+        <v>685747</v>
       </c>
       <c r="D215" s="11">
-        <v>39</v>
+        <v>924489</v>
       </c>
       <c r="E215" s="5">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="F215" s="22"/>
+        <v>1273370</v>
+      </c>
+      <c r="F215" s="22">
+        <v>1742871</v>
+      </c>
       <c r="G215" s="11"/>
       <c r="H215" s="22"/>
       <c r="I215" s="22"/>
       <c r="J215" s="22"/>
       <c r="K215" s="22"/>
       <c r="L215" s="22"/>
       <c r="M215" s="22"/>
     </row>
     <row r="216" spans="1:13">
-      <c r="A216" s="39" t="s">
-        <v>63</v>
+      <c r="A216" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B216" s="11">
-        <v>1759654</v>
+        <v>2949850</v>
       </c>
       <c r="C216" s="11">
-        <v>3209899</v>
+        <v>6598802</v>
       </c>
       <c r="D216" s="11">
-        <v>4947902</v>
+        <v>10000114</v>
       </c>
       <c r="E216" s="5">
-        <v>7059216</v>
-[...1 lines deleted...]
-      <c r="F216" s="22"/>
+        <v>13780354</v>
+      </c>
+      <c r="F216" s="22">
+        <v>17718568</v>
+      </c>
       <c r="G216" s="11"/>
       <c r="H216" s="22"/>
       <c r="I216" s="22"/>
       <c r="J216" s="22"/>
       <c r="K216" s="22"/>
       <c r="L216" s="22"/>
       <c r="M216" s="22"/>
     </row>
-    <row r="217" spans="1:13">
-[...22 lines deleted...]
-      <c r="M217" s="22"/>
+    <row r="217" spans="1:13" ht="21.6">
+      <c r="A217" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="B217" s="50"/>
+      <c r="C217" s="32"/>
+      <c r="D217" s="32"/>
+      <c r="F217" s="10"/>
+      <c r="G217" s="28"/>
+      <c r="H217" s="15"/>
+      <c r="J217" s="15"/>
+      <c r="K217" s="5"/>
+      <c r="L217" s="5"/>
+      <c r="M217" s="5"/>
     </row>
     <row r="218" spans="1:13">
-      <c r="A218" s="39" t="s">
-        <v>65</v>
+      <c r="A218" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B218" s="11">
-        <v>1789976</v>
+        <v>2670365</v>
       </c>
       <c r="C218" s="11">
-        <v>4139208</v>
+        <v>7614688</v>
       </c>
       <c r="D218" s="11">
-        <v>8193934</v>
+        <v>12029177</v>
       </c>
       <c r="E218" s="5">
-        <v>13758211</v>
-[...1 lines deleted...]
-      <c r="F218" s="22"/>
+        <v>17519103</v>
+      </c>
+      <c r="F218" s="22">
+        <v>21871572</v>
+      </c>
       <c r="G218" s="11"/>
       <c r="H218" s="22"/>
       <c r="I218" s="22"/>
       <c r="J218" s="22"/>
       <c r="K218" s="22"/>
       <c r="L218" s="22"/>
       <c r="M218" s="22"/>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" s="38" t="s">
-        <v>38</v>
-[...10 lines deleted...]
-      <c r="M219" s="5"/>
+        <v>15</v>
+      </c>
+      <c r="B219" s="11">
+        <v>104294</v>
+      </c>
+      <c r="C219" s="11">
+        <v>315869</v>
+      </c>
+      <c r="D219" s="11">
+        <v>492963</v>
+      </c>
+      <c r="E219" s="5">
+        <v>853113</v>
+      </c>
+      <c r="F219" s="22">
+        <v>1012692</v>
+      </c>
+      <c r="G219" s="11"/>
+      <c r="H219" s="22"/>
+      <c r="I219" s="22"/>
+      <c r="J219" s="22"/>
+      <c r="K219" s="22"/>
+      <c r="L219" s="22"/>
+      <c r="M219" s="22"/>
     </row>
     <row r="220" spans="1:13">
-      <c r="A220" s="38" t="s">
-        <v>22</v>
+      <c r="A220" s="39" t="s">
+        <v>56</v>
       </c>
       <c r="B220" s="11">
-        <v>4299519</v>
+        <v>293683</v>
       </c>
       <c r="C220" s="11">
-        <v>11390048</v>
+        <v>517418</v>
       </c>
       <c r="D220" s="11">
-        <v>18636314</v>
+        <v>761252</v>
       </c>
       <c r="E220" s="5">
-        <v>27528716</v>
-[...1 lines deleted...]
-      <c r="F220" s="22"/>
+        <v>1056581</v>
+      </c>
+      <c r="F220" s="22">
+        <v>1516636</v>
+      </c>
       <c r="G220" s="11"/>
       <c r="H220" s="22"/>
       <c r="I220" s="22"/>
       <c r="J220" s="22"/>
       <c r="K220" s="22"/>
       <c r="L220" s="22"/>
       <c r="M220" s="22"/>
     </row>
     <row r="221" spans="1:13">
-      <c r="A221" s="39" t="s">
-[...3 lines deleted...]
-        <v>104294</v>
+      <c r="A221" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B221" s="21" t="s">
+        <v>17</v>
       </c>
       <c r="C221" s="11">
-        <v>315869</v>
+        <v>1087305</v>
       </c>
       <c r="D221" s="11">
-        <v>492963</v>
+        <v>2174609</v>
       </c>
       <c r="E221" s="5">
-        <v>853113</v>
-[...1 lines deleted...]
-      <c r="F221" s="22"/>
+        <v>3261914</v>
+      </c>
+      <c r="F221" s="22">
+        <v>3800255</v>
+      </c>
       <c r="G221" s="11"/>
       <c r="H221" s="22"/>
       <c r="I221" s="22"/>
       <c r="J221" s="22"/>
       <c r="K221" s="22"/>
       <c r="L221" s="22"/>
       <c r="M221" s="22"/>
     </row>
     <row r="222" spans="1:13">
-      <c r="A222" s="40" t="s">
-        <v>56</v>
+      <c r="A222" s="38" t="s">
+        <v>59</v>
       </c>
       <c r="B222" s="11">
-        <v>479616</v>
+        <v>12648</v>
       </c>
       <c r="C222" s="11">
-        <v>1372684</v>
+        <v>92841</v>
       </c>
       <c r="D222" s="11">
-        <v>2838715</v>
+        <v>138367</v>
       </c>
       <c r="E222" s="5">
-        <v>5193312</v>
-[...1 lines deleted...]
-      <c r="F222" s="22"/>
+        <v>198363</v>
+      </c>
+      <c r="F222" s="22">
+        <v>263441</v>
+      </c>
       <c r="G222" s="11"/>
       <c r="H222" s="22"/>
       <c r="I222" s="22"/>
       <c r="J222" s="22"/>
       <c r="K222" s="22"/>
       <c r="L222" s="22"/>
       <c r="M222" s="22"/>
     </row>
     <row r="223" spans="1:13">
-      <c r="A223" s="39" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="A223" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B223" s="11">
+        <v>298901</v>
       </c>
       <c r="C223" s="11">
-        <v>1087305</v>
+        <v>1139142</v>
       </c>
       <c r="D223" s="11">
-        <v>2174609</v>
+        <v>1943248</v>
       </c>
       <c r="E223" s="5">
-        <v>3261914</v>
-[...1 lines deleted...]
-      <c r="F223" s="22"/>
+        <v>2818330</v>
+      </c>
+      <c r="F223" s="22">
+        <v>3300663</v>
+      </c>
       <c r="G223" s="11"/>
       <c r="H223" s="22"/>
       <c r="I223" s="22"/>
       <c r="J223" s="22"/>
       <c r="K223" s="22"/>
       <c r="L223" s="22"/>
       <c r="M223" s="22"/>
     </row>
     <row r="224" spans="1:13">
-      <c r="A224" s="39" t="s">
-        <v>59</v>
+      <c r="A224" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B224" s="11">
-        <v>12648</v>
+        <v>382702</v>
       </c>
       <c r="C224" s="11">
-        <v>92841</v>
+        <v>685747</v>
       </c>
       <c r="D224" s="11">
-        <v>138367</v>
+        <v>924489</v>
       </c>
       <c r="E224" s="5">
-        <v>198363</v>
-[...1 lines deleted...]
-      <c r="F224" s="22"/>
+        <v>1273370</v>
+      </c>
+      <c r="F224" s="22">
+        <v>1742871</v>
+      </c>
       <c r="G224" s="11"/>
       <c r="H224" s="22"/>
       <c r="I224" s="22"/>
       <c r="J224" s="22"/>
       <c r="K224" s="22"/>
       <c r="L224" s="22"/>
       <c r="M224" s="22"/>
     </row>
-    <row r="225" spans="1:13">
-[...1 lines deleted...]
-        <v>61</v>
+    <row r="225" spans="1:13" ht="15" customHeight="1">
+      <c r="A225" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B225" s="11">
-        <v>370409</v>
+        <v>1578136</v>
       </c>
       <c r="C225" s="11">
-        <v>1236801</v>
+        <v>3776366</v>
       </c>
       <c r="D225" s="11">
-        <v>2067057</v>
+        <v>5594250</v>
       </c>
       <c r="E225" s="5">
-        <v>2968290</v>
-[...1 lines deleted...]
-      <c r="F225" s="22"/>
+        <v>8057432</v>
+      </c>
+      <c r="F225" s="22">
+        <v>10235014</v>
+      </c>
       <c r="G225" s="11"/>
       <c r="H225" s="22"/>
       <c r="I225" s="22"/>
       <c r="J225" s="22"/>
       <c r="K225" s="22"/>
       <c r="L225" s="22"/>
       <c r="M225" s="22"/>
     </row>
-    <row r="226" spans="1:13">
-[...22 lines deleted...]
-      <c r="M226" s="22"/>
+    <row r="226" spans="1:13" ht="22.95" customHeight="1">
+      <c r="A226" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="C226" s="32"/>
+      <c r="D226" s="32"/>
+      <c r="F226" s="8"/>
+      <c r="G226" s="27"/>
+      <c r="H226" s="14"/>
+      <c r="I226" s="14"/>
+      <c r="J226" s="14"/>
+      <c r="K226" s="4"/>
+      <c r="L226" s="4"/>
+      <c r="M226" s="4"/>
     </row>
     <row r="227" spans="1:13">
-      <c r="A227" s="39" t="s">
-        <v>65</v>
+      <c r="A227" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B227" s="11">
-        <v>2949850</v>
+        <v>1629154</v>
       </c>
       <c r="C227" s="11">
-        <v>6598802</v>
+        <v>3775360</v>
       </c>
       <c r="D227" s="11">
-        <v>10000114</v>
+        <v>6607136</v>
       </c>
       <c r="E227" s="5">
-        <v>13780354</v>
-[...1 lines deleted...]
-      <c r="F227" s="22"/>
+        <v>10009613</v>
+      </c>
+      <c r="F227" s="22">
+        <v>12999335</v>
+      </c>
       <c r="G227" s="11"/>
       <c r="H227" s="22"/>
       <c r="I227" s="22"/>
       <c r="J227" s="22"/>
       <c r="K227" s="22"/>
       <c r="L227" s="22"/>
       <c r="M227" s="22"/>
     </row>
-    <row r="228" spans="1:13" ht="21.6">
-[...12 lines deleted...]
-      <c r="M228" s="5"/>
+    <row r="228" spans="1:13">
+      <c r="A228" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B228" s="11">
+        <v>185933</v>
+      </c>
+      <c r="C228" s="11">
+        <v>855266</v>
+      </c>
+      <c r="D228" s="11">
+        <v>2077463</v>
+      </c>
+      <c r="E228" s="5">
+        <v>4136731</v>
+      </c>
+      <c r="F228" s="22">
+        <v>5354821</v>
+      </c>
+      <c r="G228" s="31"/>
+      <c r="H228" s="31"/>
+      <c r="I228" s="22"/>
+      <c r="J228" s="22"/>
+      <c r="K228" s="22"/>
+      <c r="L228" s="22"/>
+      <c r="M228" s="22"/>
     </row>
     <row r="229" spans="1:13">
       <c r="A229" s="38" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>2670365</v>
+        <v>61</v>
+      </c>
+      <c r="B229" s="32">
+        <v>71508</v>
       </c>
       <c r="C229" s="11">
-        <v>7614688</v>
+        <v>97658</v>
       </c>
       <c r="D229" s="11">
-        <v>12029177</v>
+        <v>123809</v>
       </c>
       <c r="E229" s="5">
-        <v>17519103</v>
-[...1 lines deleted...]
-      <c r="F229" s="22"/>
+        <v>149960</v>
+      </c>
+      <c r="F229" s="22">
+        <v>160960</v>
+      </c>
       <c r="G229" s="11"/>
       <c r="H229" s="22"/>
       <c r="I229" s="22"/>
       <c r="J229" s="22"/>
       <c r="K229" s="22"/>
       <c r="L229" s="22"/>
       <c r="M229" s="22"/>
     </row>
     <row r="230" spans="1:13">
-      <c r="A230" s="39" t="s">
-[...3 lines deleted...]
-        <v>104294</v>
+      <c r="A230" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="B230" s="32">
+        <v>1371713</v>
       </c>
       <c r="C230" s="11">
-        <v>315869</v>
+        <v>2822435</v>
       </c>
       <c r="D230" s="11">
-        <v>492963</v>
+        <v>4405864</v>
       </c>
       <c r="E230" s="5">
-        <v>853113</v>
-[...1 lines deleted...]
-      <c r="F230" s="22"/>
+        <v>5722922</v>
+      </c>
+      <c r="F230" s="22">
+        <v>7483554</v>
+      </c>
       <c r="G230" s="11"/>
       <c r="H230" s="22"/>
       <c r="I230" s="22"/>
       <c r="J230" s="22"/>
       <c r="K230" s="22"/>
       <c r="L230" s="22"/>
       <c r="M230" s="22"/>
     </row>
     <row r="231" spans="1:13">
-      <c r="A231" s="40" t="s">
-[...21 lines deleted...]
-      <c r="M231" s="22"/>
+      <c r="A231" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="B231" s="32"/>
+      <c r="C231" s="32"/>
+      <c r="D231" s="32"/>
+      <c r="F231" s="10"/>
+      <c r="G231" s="28"/>
+      <c r="H231" s="15"/>
+      <c r="J231" s="15"/>
+      <c r="K231" s="5"/>
+      <c r="L231" s="5"/>
+      <c r="M231" s="5"/>
     </row>
     <row r="232" spans="1:13">
-      <c r="A232" s="39" t="s">
-[...2 lines deleted...]
-      <c r="B232" s="21" t="s">
+      <c r="A232" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B232" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="C232" s="11">
-[...8 lines deleted...]
-      <c r="F232" s="22"/>
+      <c r="C232" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="D232" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="E232" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="F232" s="31" t="s">
+        <v>17</v>
+      </c>
       <c r="G232" s="11"/>
-      <c r="H232" s="22"/>
-[...2 lines deleted...]
-      <c r="K232" s="22"/>
+      <c r="H232" s="11"/>
+      <c r="I232" s="11"/>
+      <c r="J232" s="11"/>
+      <c r="K232" s="11"/>
       <c r="L232" s="22"/>
       <c r="M232" s="22"/>
     </row>
     <row r="233" spans="1:13">
-      <c r="A233" s="39" t="s">
-[...14 lines deleted...]
-      <c r="F233" s="22"/>
+      <c r="A233" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B233" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C233" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="D233" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="E233" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="F233" s="31" t="s">
+        <v>17</v>
+      </c>
       <c r="G233" s="11"/>
-      <c r="H233" s="22"/>
-[...2 lines deleted...]
-      <c r="K233" s="22"/>
+      <c r="H233" s="11"/>
+      <c r="I233" s="11"/>
+      <c r="J233" s="11"/>
+      <c r="K233" s="11"/>
       <c r="L233" s="22"/>
       <c r="M233" s="22"/>
     </row>
     <row r="234" spans="1:13">
-      <c r="A234" s="39" t="s">
-[...14 lines deleted...]
-      <c r="F234" s="22"/>
+      <c r="A234" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="B234" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C234" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="D234" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="E234" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="F234" s="31" t="s">
+        <v>17</v>
+      </c>
       <c r="G234" s="11"/>
-      <c r="H234" s="22"/>
-[...33 lines deleted...]
-        <v>65</v>
+      <c r="H234" s="11"/>
+      <c r="I234" s="11"/>
+      <c r="J234" s="11"/>
+      <c r="K234" s="11"/>
+      <c r="L234" s="5"/>
+      <c r="M234" s="5"/>
+    </row>
+    <row r="235" spans="1:13" ht="34.950000000000003" customHeight="1">
+      <c r="A235" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="C235" s="32"/>
+      <c r="D235" s="32"/>
+      <c r="F235" s="10"/>
+      <c r="G235" s="28"/>
+      <c r="H235" s="15"/>
+      <c r="J235" s="15"/>
+      <c r="K235" s="5"/>
+      <c r="L235" s="5"/>
+      <c r="M235" s="5"/>
+    </row>
+    <row r="236" spans="1:13">
+      <c r="A236" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B236" s="11">
-        <v>1578136</v>
+        <v>4430158</v>
       </c>
       <c r="C236" s="11">
-        <v>3776366</v>
+        <v>11678758</v>
       </c>
       <c r="D236" s="11">
-        <v>5594250</v>
+        <v>18804219</v>
       </c>
       <c r="E236" s="5">
-        <v>8057432</v>
-[...1 lines deleted...]
-      <c r="F236" s="22"/>
+        <v>20042062</v>
+      </c>
+      <c r="F236" s="22">
+        <v>22203932</v>
+      </c>
       <c r="G236" s="11"/>
       <c r="H236" s="22"/>
       <c r="I236" s="22"/>
       <c r="J236" s="22"/>
       <c r="K236" s="22"/>
       <c r="L236" s="22"/>
       <c r="M236" s="22"/>
     </row>
-    <row r="237" spans="1:13" ht="22.95" customHeight="1">
+    <row r="237" spans="1:13">
       <c r="A237" s="38" t="s">
-        <v>40</v>
-[...10 lines deleted...]
-      <c r="M237" s="4"/>
+        <v>15</v>
+      </c>
+      <c r="B237" s="11">
+        <v>98242</v>
+      </c>
+      <c r="C237" s="11">
+        <v>369378</v>
+      </c>
+      <c r="D237" s="11">
+        <v>640514</v>
+      </c>
+      <c r="E237" s="5">
+        <v>911650</v>
+      </c>
+      <c r="F237" s="22">
+        <v>985250</v>
+      </c>
+      <c r="G237" s="11"/>
+      <c r="H237" s="22"/>
+      <c r="I237" s="22"/>
+      <c r="J237" s="22"/>
+      <c r="K237" s="22"/>
+      <c r="L237" s="22"/>
+      <c r="M237" s="22"/>
     </row>
     <row r="238" spans="1:13">
-      <c r="A238" s="38" t="s">
-        <v>22</v>
+      <c r="A238" s="39" t="s">
+        <v>56</v>
       </c>
       <c r="B238" s="11">
-        <v>1629154</v>
+        <v>78532</v>
       </c>
       <c r="C238" s="11">
-        <v>3775360</v>
+        <v>233163</v>
       </c>
       <c r="D238" s="11">
-        <v>6607136</v>
+        <v>387794</v>
       </c>
       <c r="E238" s="5">
-        <v>10009613</v>
-[...1 lines deleted...]
-      <c r="F238" s="22"/>
+        <v>542425</v>
+      </c>
+      <c r="F238" s="22">
+        <v>594078</v>
+      </c>
       <c r="G238" s="11"/>
       <c r="H238" s="22"/>
       <c r="I238" s="22"/>
       <c r="J238" s="22"/>
       <c r="K238" s="22"/>
       <c r="L238" s="22"/>
       <c r="M238" s="22"/>
     </row>
     <row r="239" spans="1:13">
-      <c r="A239" s="40" t="s">
-        <v>56</v>
+      <c r="A239" s="39" t="s">
+        <v>66</v>
       </c>
       <c r="B239" s="11">
-        <v>185933</v>
+        <v>1452</v>
       </c>
       <c r="C239" s="11">
-        <v>855266</v>
+        <v>2904</v>
       </c>
       <c r="D239" s="11">
-        <v>2077463</v>
+        <v>4356</v>
       </c>
       <c r="E239" s="5">
-        <v>4136731</v>
-[...3 lines deleted...]
-      <c r="H239" s="32"/>
+        <v>5808</v>
+      </c>
+      <c r="F239" s="22">
+        <v>7260</v>
+      </c>
+      <c r="G239" s="11"/>
+      <c r="H239" s="22"/>
       <c r="I239" s="22"/>
       <c r="J239" s="22"/>
       <c r="K239" s="22"/>
       <c r="L239" s="22"/>
       <c r="M239" s="22"/>
     </row>
     <row r="240" spans="1:13">
-      <c r="A240" s="39" t="s">
-[...3 lines deleted...]
-        <v>71508</v>
+      <c r="A240" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B240" s="11">
+        <v>154212</v>
       </c>
       <c r="C240" s="11">
-        <v>97658</v>
+        <v>408872</v>
       </c>
       <c r="D240" s="11">
-        <v>123809</v>
+        <v>619750</v>
       </c>
       <c r="E240" s="5">
-        <v>149960</v>
-[...1 lines deleted...]
-      <c r="F240" s="22"/>
+        <v>822386</v>
+      </c>
+      <c r="F240" s="22">
+        <v>916244</v>
+      </c>
       <c r="G240" s="11"/>
       <c r="H240" s="22"/>
       <c r="I240" s="22"/>
       <c r="J240" s="22"/>
       <c r="K240" s="22"/>
       <c r="L240" s="22"/>
       <c r="M240" s="22"/>
     </row>
     <row r="241" spans="1:13">
-      <c r="A241" s="39" t="s">
-[...14 lines deleted...]
-      <c r="F241" s="22"/>
+      <c r="A241" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B241" s="11">
+        <v>112375</v>
+      </c>
+      <c r="C241" s="11">
+        <v>367970</v>
+      </c>
+      <c r="D241" s="11">
+        <v>640102</v>
+      </c>
+      <c r="E241" s="5">
+        <v>900930</v>
+      </c>
+      <c r="F241" s="22">
+        <v>1037995</v>
+      </c>
       <c r="G241" s="11"/>
       <c r="H241" s="22"/>
       <c r="I241" s="22"/>
       <c r="J241" s="22"/>
       <c r="K241" s="22"/>
       <c r="L241" s="22"/>
       <c r="M241" s="22"/>
     </row>
     <row r="242" spans="1:13">
-      <c r="A242" s="39" t="s">
-[...3 lines deleted...]
-        <v>1371713</v>
+      <c r="A242" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B242" s="11">
+        <v>1743753</v>
       </c>
       <c r="C242" s="11">
-        <v>2822435</v>
+        <v>4234382</v>
       </c>
       <c r="D242" s="11">
-        <v>4405864</v>
+        <v>6725997</v>
       </c>
       <c r="E242" s="5">
-        <v>5722922</v>
-[...1 lines deleted...]
-      <c r="F242" s="22"/>
+        <v>8852742</v>
+      </c>
+      <c r="F242" s="22">
+        <v>9514654</v>
+      </c>
       <c r="G242" s="11"/>
       <c r="H242" s="22"/>
       <c r="I242" s="22"/>
       <c r="J242" s="22"/>
       <c r="K242" s="22"/>
       <c r="L242" s="22"/>
       <c r="M242" s="22"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="38" t="s">
-        <v>41</v>
-[...10 lines deleted...]
-      <c r="M243" s="5"/>
+        <v>62</v>
+      </c>
+      <c r="B243" s="11">
+        <v>417</v>
+      </c>
+      <c r="C243" s="11">
+        <v>834</v>
+      </c>
+      <c r="D243" s="11">
+        <v>1251</v>
+      </c>
+      <c r="E243" s="5">
+        <v>1668</v>
+      </c>
+      <c r="F243" s="22">
+        <v>2085</v>
+      </c>
+      <c r="G243" s="11"/>
+      <c r="H243" s="22"/>
+      <c r="I243" s="22"/>
+      <c r="J243" s="22"/>
+      <c r="K243" s="22"/>
+      <c r="L243" s="22"/>
+      <c r="M243" s="22"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="38" t="s">
-        <v>22</v>
-[...13 lines deleted...]
-      <c r="F244" s="5"/>
+        <v>63</v>
+      </c>
+      <c r="B244" s="11">
+        <v>852233</v>
+      </c>
+      <c r="C244" s="11">
+        <v>1873141</v>
+      </c>
+      <c r="D244" s="11">
+        <v>2708397</v>
+      </c>
+      <c r="E244" s="5">
+        <v>3737383</v>
+      </c>
+      <c r="F244" s="22">
+        <v>3978624</v>
+      </c>
       <c r="G244" s="11"/>
-      <c r="H244" s="11"/>
-[...2 lines deleted...]
-      <c r="K244" s="11"/>
+      <c r="H244" s="22"/>
+      <c r="I244" s="22"/>
+      <c r="J244" s="22"/>
+      <c r="K244" s="22"/>
       <c r="L244" s="22"/>
       <c r="M244" s="22"/>
     </row>
     <row r="245" spans="1:13">
-      <c r="A245" s="39" t="s">
-[...14 lines deleted...]
-      <c r="F245" s="5"/>
+      <c r="A245" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B245" s="11">
+        <v>863</v>
+      </c>
+      <c r="C245" s="11">
+        <v>3038</v>
+      </c>
+      <c r="D245" s="11">
+        <v>5213</v>
+      </c>
+      <c r="E245" s="5">
+        <v>7388</v>
+      </c>
+      <c r="F245" s="22">
+        <v>8251</v>
+      </c>
       <c r="G245" s="11"/>
-      <c r="H245" s="11"/>
-[...2 lines deleted...]
-      <c r="K245" s="11"/>
+      <c r="H245" s="22"/>
+      <c r="I245" s="22"/>
+      <c r="J245" s="22"/>
+      <c r="K245" s="22"/>
       <c r="L245" s="22"/>
       <c r="M245" s="22"/>
     </row>
     <row r="246" spans="1:13">
-      <c r="A246" s="39" t="s">
+      <c r="A246" s="38" t="s">
         <v>65</v>
       </c>
-      <c r="B246" s="33" t="s">
-[...11 lines deleted...]
-      <c r="F246" s="5"/>
+      <c r="B246" s="11">
+        <v>1388080</v>
+      </c>
+      <c r="C246" s="11">
+        <v>4185079</v>
+      </c>
+      <c r="D246" s="11">
+        <v>7070848</v>
+      </c>
+      <c r="E246" s="5">
+        <v>4259686</v>
+      </c>
+      <c r="F246" s="22">
+        <v>5159496</v>
+      </c>
       <c r="G246" s="11"/>
-      <c r="H246" s="11"/>
-[...13 lines deleted...]
-      <c r="G247" s="29"/>
+      <c r="H246" s="22"/>
+      <c r="I246" s="22"/>
+      <c r="J246" s="22"/>
+      <c r="K246" s="22"/>
+      <c r="L246" s="22"/>
+      <c r="M246" s="22"/>
+    </row>
+    <row r="247" spans="1:13">
+      <c r="A247" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="C247" s="32"/>
+      <c r="D247" s="32"/>
+      <c r="E247" s="22"/>
+      <c r="F247" s="22"/>
+      <c r="G247" s="28"/>
       <c r="H247" s="15"/>
       <c r="J247" s="15"/>
       <c r="K247" s="5"/>
       <c r="L247" s="5"/>
       <c r="M247" s="5"/>
     </row>
-    <row r="248" spans="1:13">
-      <c r="A248" s="38" t="s">
+    <row r="248" spans="1:13" ht="15" customHeight="1">
+      <c r="A248" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B248" s="11">
-        <v>4430158</v>
+        <v>2140208</v>
       </c>
       <c r="C248" s="11">
-        <v>11678758</v>
+        <v>6613389</v>
       </c>
       <c r="D248" s="11">
-        <v>18804219</v>
+        <v>15068075</v>
       </c>
       <c r="E248" s="5">
-        <v>20042062</v>
-[...1 lines deleted...]
-      <c r="F248" s="22"/>
+        <v>21310757</v>
+      </c>
+      <c r="F248" s="22">
+        <v>24248351</v>
+      </c>
       <c r="G248" s="11"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
       <c r="L248" s="22"/>
       <c r="M248" s="22"/>
     </row>
     <row r="249" spans="1:13">
-      <c r="A249" s="39" t="s">
+      <c r="A249" s="38" t="s">
         <v>15</v>
       </c>
       <c r="B249" s="11">
-        <v>98242</v>
+        <v>10232</v>
       </c>
       <c r="C249" s="11">
-        <v>369378</v>
+        <v>136542</v>
       </c>
       <c r="D249" s="11">
-        <v>640514</v>
+        <v>2473805</v>
       </c>
       <c r="E249" s="5">
-        <v>911650</v>
-[...1 lines deleted...]
-      <c r="F249" s="22"/>
+        <v>2600114</v>
+      </c>
+      <c r="F249" s="22">
+        <v>2649234</v>
+      </c>
       <c r="G249" s="11"/>
       <c r="H249" s="22"/>
       <c r="I249" s="22"/>
       <c r="J249" s="22"/>
       <c r="K249" s="22"/>
       <c r="L249" s="22"/>
       <c r="M249" s="22"/>
     </row>
     <row r="250" spans="1:13">
-      <c r="A250" s="40" t="s">
+      <c r="A250" s="39" t="s">
         <v>56</v>
       </c>
-      <c r="B250" s="11">
-        <v>78532</v>
+      <c r="B250" s="32">
+        <v>40045</v>
       </c>
       <c r="C250" s="11">
-        <v>233163</v>
+        <v>67797</v>
       </c>
       <c r="D250" s="11">
-        <v>387794</v>
+        <v>85904</v>
       </c>
       <c r="E250" s="5">
-        <v>542425</v>
-[...1 lines deleted...]
-      <c r="F250" s="22"/>
+        <v>147932</v>
+      </c>
+      <c r="F250" s="22">
+        <v>190372</v>
+      </c>
       <c r="G250" s="11"/>
       <c r="H250" s="22"/>
       <c r="I250" s="22"/>
       <c r="J250" s="22"/>
       <c r="K250" s="22"/>
       <c r="L250" s="22"/>
       <c r="M250" s="22"/>
     </row>
     <row r="251" spans="1:13">
-      <c r="A251" s="40" t="s">
+      <c r="A251" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="B251" s="11">
-        <v>1452</v>
+      <c r="B251" s="32">
+        <v>500</v>
       </c>
       <c r="C251" s="11">
-        <v>2904</v>
+        <v>1000</v>
       </c>
       <c r="D251" s="11">
-        <v>4356</v>
+        <v>1500</v>
       </c>
       <c r="E251" s="5">
-        <v>5808</v>
-[...1 lines deleted...]
-      <c r="F251" s="22"/>
+        <v>2000</v>
+      </c>
+      <c r="F251" s="22">
+        <v>2500</v>
+      </c>
       <c r="G251" s="11"/>
       <c r="H251" s="22"/>
       <c r="I251" s="22"/>
       <c r="J251" s="22"/>
       <c r="K251" s="22"/>
       <c r="L251" s="22"/>
       <c r="M251" s="22"/>
     </row>
     <row r="252" spans="1:13">
-      <c r="A252" s="39" t="s">
+      <c r="A252" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B252" s="11">
-        <v>154212</v>
+        <v>47854</v>
       </c>
       <c r="C252" s="11">
-        <v>408872</v>
+        <v>82634</v>
       </c>
       <c r="D252" s="11">
-        <v>619750</v>
+        <v>117414</v>
       </c>
       <c r="E252" s="5">
-        <v>822386</v>
-[...1 lines deleted...]
-      <c r="F252" s="22"/>
+        <v>152194</v>
+      </c>
+      <c r="F252" s="22">
+        <v>167471</v>
+      </c>
       <c r="G252" s="11"/>
       <c r="H252" s="22"/>
       <c r="I252" s="22"/>
       <c r="J252" s="22"/>
       <c r="K252" s="22"/>
       <c r="L252" s="22"/>
       <c r="M252" s="22"/>
     </row>
     <row r="253" spans="1:13">
-      <c r="A253" s="39" t="s">
+      <c r="A253" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B253" s="11">
-        <v>112375</v>
+        <v>116773</v>
       </c>
       <c r="C253" s="11">
-        <v>367970</v>
+        <v>248725</v>
       </c>
       <c r="D253" s="11">
-        <v>640102</v>
+        <v>423980</v>
       </c>
       <c r="E253" s="5">
-        <v>900930</v>
-[...1 lines deleted...]
-      <c r="F253" s="22"/>
+        <v>589745</v>
+      </c>
+      <c r="F253" s="22">
+        <v>658528</v>
+      </c>
       <c r="G253" s="11"/>
       <c r="H253" s="22"/>
       <c r="I253" s="22"/>
       <c r="J253" s="22"/>
       <c r="K253" s="22"/>
       <c r="L253" s="22"/>
       <c r="M253" s="22"/>
     </row>
-    <row r="254" spans="1:13">
-      <c r="A254" s="39" t="s">
+    <row r="254" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A254" s="38" t="s">
         <v>60</v>
       </c>
-      <c r="B254" s="21" t="s">
-[...16 lines deleted...]
-      <c r="K254" s="32"/>
+      <c r="B254" s="11">
+        <v>706</v>
+      </c>
+      <c r="C254" s="11">
+        <v>2008</v>
+      </c>
+      <c r="D254" s="11">
+        <v>3310</v>
+      </c>
+      <c r="E254" s="5">
+        <v>4611</v>
+      </c>
+      <c r="F254" s="22">
+        <v>4652</v>
+      </c>
+      <c r="G254" s="11"/>
+      <c r="H254" s="22"/>
+      <c r="I254" s="22"/>
+      <c r="J254" s="22"/>
+      <c r="K254" s="22"/>
       <c r="L254" s="22"/>
       <c r="M254" s="22"/>
     </row>
     <row r="255" spans="1:13">
-      <c r="A255" s="39" t="s">
+      <c r="A255" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B255" s="11">
-        <v>1743753</v>
+        <v>681974</v>
       </c>
       <c r="C255" s="11">
-        <v>4234382</v>
+        <v>1897481</v>
       </c>
       <c r="D255" s="11">
-        <v>6725997</v>
+        <v>4179143</v>
       </c>
       <c r="E255" s="5">
-        <v>8852742</v>
-[...1 lines deleted...]
-      <c r="F255" s="22"/>
+        <v>5983650</v>
+      </c>
+      <c r="F255" s="22">
+        <v>6857434</v>
+      </c>
       <c r="G255" s="11"/>
       <c r="H255" s="22"/>
       <c r="I255" s="22"/>
       <c r="J255" s="22"/>
       <c r="K255" s="22"/>
       <c r="L255" s="22"/>
       <c r="M255" s="22"/>
     </row>
     <row r="256" spans="1:13">
-      <c r="A256" s="39" t="s">
-        <v>62</v>
+      <c r="A256" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B256" s="11">
-        <v>417</v>
+        <v>225566</v>
       </c>
       <c r="C256" s="11">
-        <v>834</v>
+        <v>789408</v>
       </c>
       <c r="D256" s="11">
-        <v>1251</v>
+        <v>1396963</v>
       </c>
       <c r="E256" s="5">
-        <v>1668</v>
-[...1 lines deleted...]
-      <c r="F256" s="22"/>
+        <v>2004517</v>
+      </c>
+      <c r="F256" s="22">
+        <v>2145734</v>
+      </c>
       <c r="G256" s="11"/>
       <c r="H256" s="22"/>
       <c r="I256" s="22"/>
       <c r="J256" s="22"/>
       <c r="K256" s="22"/>
       <c r="L256" s="22"/>
       <c r="M256" s="22"/>
     </row>
     <row r="257" spans="1:13">
-      <c r="A257" s="39" t="s">
-        <v>63</v>
+      <c r="A257" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B257" s="11">
-        <v>852233</v>
+        <v>425</v>
       </c>
       <c r="C257" s="11">
-        <v>1873141</v>
+        <v>1174</v>
       </c>
       <c r="D257" s="11">
-        <v>2708397</v>
+        <v>1924</v>
       </c>
       <c r="E257" s="5">
-        <v>3737383</v>
-[...1 lines deleted...]
-      <c r="F257" s="22"/>
+        <v>2673</v>
+      </c>
+      <c r="F257" s="22">
+        <v>3058</v>
+      </c>
       <c r="G257" s="11"/>
       <c r="H257" s="22"/>
       <c r="I257" s="22"/>
       <c r="J257" s="22"/>
       <c r="K257" s="22"/>
       <c r="L257" s="22"/>
       <c r="M257" s="22"/>
     </row>
     <row r="258" spans="1:13">
-      <c r="A258" s="39" t="s">
-        <v>64</v>
+      <c r="A258" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B258" s="11">
-        <v>863</v>
+        <v>1016134</v>
       </c>
       <c r="C258" s="11">
-        <v>3038</v>
+        <v>3386625</v>
       </c>
       <c r="D258" s="11">
-        <v>5213</v>
+        <v>6384140</v>
       </c>
       <c r="E258" s="5">
-        <v>7388</v>
-[...1 lines deleted...]
-      <c r="F258" s="22"/>
+        <v>9823327</v>
+      </c>
+      <c r="F258" s="22">
+        <v>11569378</v>
+      </c>
       <c r="G258" s="11"/>
       <c r="H258" s="22"/>
       <c r="I258" s="22"/>
       <c r="J258" s="22"/>
       <c r="K258" s="22"/>
       <c r="L258" s="22"/>
       <c r="M258" s="22"/>
     </row>
-    <row r="259" spans="1:13">
-[...22 lines deleted...]
-      <c r="M259" s="22"/>
+    <row r="259" spans="1:13" ht="36" customHeight="1">
+      <c r="A259" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="C259" s="32"/>
+      <c r="D259" s="32"/>
+      <c r="F259" s="10"/>
+      <c r="G259" s="28"/>
+      <c r="H259" s="15"/>
+      <c r="J259" s="15"/>
+      <c r="K259" s="5"/>
+      <c r="L259" s="5"/>
+      <c r="M259" s="5"/>
     </row>
     <row r="260" spans="1:13">
-      <c r="A260" s="38" t="s">
-[...13 lines deleted...]
-    <row r="261" spans="1:13" ht="15" customHeight="1">
+      <c r="A260" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B260" s="11">
+        <v>164943</v>
+      </c>
+      <c r="C260" s="11">
+        <v>371442</v>
+      </c>
+      <c r="D260" s="11">
+        <v>577246</v>
+      </c>
+      <c r="E260" s="5">
+        <v>1248569</v>
+      </c>
+      <c r="F260" s="22">
+        <v>1296247</v>
+      </c>
+      <c r="G260" s="11"/>
+      <c r="H260" s="22"/>
+      <c r="I260" s="22"/>
+      <c r="J260" s="22"/>
+      <c r="K260" s="22"/>
+      <c r="L260" s="22"/>
+      <c r="M260" s="22"/>
+    </row>
+    <row r="261" spans="1:13">
       <c r="A261" s="38" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>2140208</v>
+        <v>15</v>
+      </c>
+      <c r="B261" s="21" t="s">
+        <v>17</v>
       </c>
       <c r="C261" s="11">
-        <v>6613389</v>
+        <v>4234</v>
       </c>
       <c r="D261" s="11">
-        <v>15068075</v>
+        <v>8469</v>
       </c>
       <c r="E261" s="5">
-        <v>21310757</v>
-[...6 lines deleted...]
-      <c r="K261" s="22"/>
+        <v>12703</v>
+      </c>
+      <c r="F261" s="22">
+        <v>12703</v>
+      </c>
+      <c r="G261" s="31"/>
+      <c r="H261" s="31"/>
+      <c r="I261" s="31"/>
+      <c r="J261" s="31"/>
+      <c r="K261" s="31"/>
       <c r="L261" s="22"/>
       <c r="M261" s="22"/>
     </row>
     <row r="262" spans="1:13">
-      <c r="A262" s="39" t="s">
-        <v>15</v>
+      <c r="A262" s="38" t="s">
+        <v>58</v>
       </c>
       <c r="B262" s="11">
-        <v>10232</v>
+        <v>1364</v>
       </c>
       <c r="C262" s="11">
-        <v>136542</v>
+        <v>2748</v>
       </c>
       <c r="D262" s="11">
-        <v>2473805</v>
+        <v>4132</v>
       </c>
       <c r="E262" s="5">
-        <v>2600114</v>
-[...1 lines deleted...]
-      <c r="F262" s="22"/>
+        <v>5516</v>
+      </c>
+      <c r="F262" s="22">
+        <v>5516</v>
+      </c>
       <c r="G262" s="11"/>
       <c r="H262" s="22"/>
       <c r="I262" s="22"/>
       <c r="J262" s="22"/>
       <c r="K262" s="22"/>
       <c r="L262" s="22"/>
       <c r="M262" s="22"/>
     </row>
     <row r="263" spans="1:13">
-      <c r="A263" s="40" t="s">
-[...3 lines deleted...]
-        <v>40045</v>
+      <c r="A263" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B263" s="11">
+        <v>333</v>
       </c>
       <c r="C263" s="11">
-        <v>67797</v>
+        <v>666</v>
       </c>
       <c r="D263" s="11">
-        <v>85904</v>
+        <v>999</v>
       </c>
       <c r="E263" s="5">
-        <v>147932</v>
-[...1 lines deleted...]
-      <c r="F263" s="22"/>
+        <v>1332</v>
+      </c>
+      <c r="F263" s="22">
+        <v>1665</v>
+      </c>
       <c r="G263" s="11"/>
       <c r="H263" s="22"/>
       <c r="I263" s="22"/>
       <c r="J263" s="22"/>
       <c r="K263" s="22"/>
       <c r="L263" s="22"/>
       <c r="M263" s="22"/>
     </row>
     <row r="264" spans="1:13">
-      <c r="A264" s="40" t="s">
-[...3 lines deleted...]
-        <v>500</v>
+      <c r="A264" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B264" s="11">
+        <v>813</v>
       </c>
       <c r="C264" s="11">
-        <v>1000</v>
+        <v>980</v>
       </c>
       <c r="D264" s="11">
-        <v>1500</v>
+        <v>1147</v>
       </c>
       <c r="E264" s="5">
-        <v>2000</v>
-[...1 lines deleted...]
-      <c r="F264" s="22"/>
+        <v>466314</v>
+      </c>
+      <c r="F264" s="22">
+        <v>503090</v>
+      </c>
       <c r="G264" s="11"/>
       <c r="H264" s="22"/>
       <c r="I264" s="22"/>
       <c r="J264" s="22"/>
       <c r="K264" s="22"/>
       <c r="L264" s="22"/>
       <c r="M264" s="22"/>
     </row>
-    <row r="265" spans="1:13">
-[...1 lines deleted...]
-        <v>58</v>
+    <row r="265" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A265" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B265" s="11">
-        <v>47854</v>
+        <v>118284</v>
       </c>
       <c r="C265" s="11">
-        <v>82634</v>
+        <v>316375</v>
       </c>
       <c r="D265" s="11">
-        <v>117414</v>
+        <v>514467</v>
       </c>
       <c r="E265" s="5">
-        <v>152194</v>
-[...1 lines deleted...]
-      <c r="F265" s="22"/>
+        <v>712558</v>
+      </c>
+      <c r="F265" s="22">
+        <v>722682</v>
+      </c>
       <c r="G265" s="11"/>
       <c r="H265" s="22"/>
       <c r="I265" s="22"/>
       <c r="J265" s="22"/>
       <c r="K265" s="22"/>
       <c r="L265" s="22"/>
       <c r="M265" s="22"/>
     </row>
     <row r="266" spans="1:13">
-      <c r="A266" s="39" t="s">
-        <v>59</v>
+      <c r="A266" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B266" s="11">
-        <v>116773</v>
+        <v>44148</v>
       </c>
       <c r="C266" s="11">
-        <v>248725</v>
+        <v>46436</v>
       </c>
       <c r="D266" s="11">
-        <v>423980</v>
+        <v>48029</v>
       </c>
       <c r="E266" s="5">
-        <v>589745</v>
-[...1 lines deleted...]
-      <c r="F266" s="22"/>
+        <v>50142</v>
+      </c>
+      <c r="F266" s="22">
+        <v>50587</v>
+      </c>
       <c r="G266" s="11"/>
       <c r="H266" s="22"/>
       <c r="I266" s="22"/>
       <c r="J266" s="22"/>
       <c r="K266" s="22"/>
       <c r="L266" s="22"/>
       <c r="M266" s="22"/>
     </row>
-    <row r="267" spans="1:13" ht="14.25" customHeight="1">
-[...22 lines deleted...]
-      <c r="M267" s="22"/>
+    <row r="267" spans="1:13" ht="21.6">
+      <c r="A267" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="C267" s="32"/>
+      <c r="D267" s="32"/>
+      <c r="F267" s="8"/>
+      <c r="G267" s="27"/>
+      <c r="H267" s="14"/>
+      <c r="I267" s="14"/>
+      <c r="J267" s="14"/>
+      <c r="K267" s="4"/>
+      <c r="L267" s="4"/>
+      <c r="M267" s="4"/>
     </row>
     <row r="268" spans="1:13">
-      <c r="A268" s="39" t="s">
-        <v>61</v>
+      <c r="A268" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B268" s="11">
-        <v>681974</v>
+        <v>761116</v>
       </c>
       <c r="C268" s="11">
-        <v>1897481</v>
+        <v>2240964</v>
       </c>
       <c r="D268" s="11">
-        <v>4179143</v>
+        <v>7438359</v>
       </c>
       <c r="E268" s="5">
-        <v>5983650</v>
-[...1 lines deleted...]
-      <c r="F268" s="22"/>
+        <v>9879699</v>
+      </c>
+      <c r="F268" s="22">
+        <v>11604325</v>
+      </c>
       <c r="G268" s="11"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
       <c r="L268" s="22"/>
       <c r="M268" s="22"/>
     </row>
     <row r="269" spans="1:13">
-      <c r="A269" s="39" t="s">
-        <v>63</v>
+      <c r="A269" s="38" t="s">
+        <v>15</v>
       </c>
       <c r="B269" s="11">
-        <v>225566</v>
+        <v>5015</v>
       </c>
       <c r="C269" s="11">
-        <v>789408</v>
+        <v>15677</v>
       </c>
       <c r="D269" s="11">
-        <v>1396963</v>
+        <v>2237293</v>
       </c>
       <c r="E269" s="5">
-        <v>2004517</v>
-[...1 lines deleted...]
-      <c r="F269" s="22"/>
+        <v>2247955</v>
+      </c>
+      <c r="F269" s="22">
+        <v>2247955</v>
+      </c>
       <c r="G269" s="11"/>
       <c r="H269" s="22"/>
       <c r="I269" s="22"/>
       <c r="J269" s="22"/>
       <c r="K269" s="22"/>
       <c r="L269" s="22"/>
       <c r="M269" s="22"/>
     </row>
     <row r="270" spans="1:13">
-      <c r="A270" s="39" t="s">
-        <v>64</v>
+      <c r="A270" s="38" t="s">
+        <v>59</v>
       </c>
       <c r="B270" s="11">
-        <v>425</v>
+        <v>98960</v>
       </c>
       <c r="C270" s="11">
-        <v>1174</v>
+        <v>209293</v>
       </c>
       <c r="D270" s="11">
-        <v>1924</v>
+        <v>362930</v>
       </c>
       <c r="E270" s="5">
-        <v>2673</v>
-[...1 lines deleted...]
-      <c r="F270" s="22"/>
+        <v>507077</v>
+      </c>
+      <c r="F270" s="22">
+        <v>558858</v>
+      </c>
       <c r="G270" s="11"/>
       <c r="H270" s="22"/>
       <c r="I270" s="22"/>
       <c r="J270" s="22"/>
       <c r="K270" s="22"/>
       <c r="L270" s="22"/>
       <c r="M270" s="22"/>
     </row>
     <row r="271" spans="1:13">
-      <c r="A271" s="39" t="s">
-        <v>65</v>
+      <c r="A271" s="38" t="s">
+        <v>61</v>
       </c>
       <c r="B271" s="11">
-        <v>1016134</v>
+        <v>458087</v>
       </c>
       <c r="C271" s="11">
-        <v>3386625</v>
+        <v>1098664</v>
       </c>
       <c r="D271" s="11">
-        <v>6384140</v>
+        <v>2460013</v>
       </c>
       <c r="E271" s="5">
-        <v>9823327</v>
-[...1 lines deleted...]
-      <c r="F271" s="22"/>
+        <v>3197312</v>
+      </c>
+      <c r="F271" s="22">
+        <v>3770746</v>
+      </c>
       <c r="G271" s="11"/>
       <c r="H271" s="22"/>
       <c r="I271" s="22"/>
       <c r="J271" s="22"/>
       <c r="K271" s="22"/>
       <c r="L271" s="22"/>
       <c r="M271" s="22"/>
     </row>
-    <row r="272" spans="1:13" ht="36" customHeight="1">
+    <row r="272" spans="1:13">
       <c r="A272" s="38" t="s">
-        <v>44</v>
-[...9 lines deleted...]
-      <c r="M272" s="5"/>
+        <v>63</v>
+      </c>
+      <c r="B272" s="11">
+        <v>58894</v>
+      </c>
+      <c r="C272" s="11">
+        <v>170246</v>
+      </c>
+      <c r="D272" s="11">
+        <v>281598</v>
+      </c>
+      <c r="E272" s="5">
+        <v>392949</v>
+      </c>
+      <c r="F272" s="22">
+        <v>441452</v>
+      </c>
+      <c r="G272" s="11"/>
+      <c r="H272" s="22"/>
+      <c r="I272" s="22"/>
+      <c r="J272" s="22"/>
+      <c r="K272" s="22"/>
+      <c r="L272" s="22"/>
+      <c r="M272" s="22"/>
     </row>
     <row r="273" spans="1:13">
       <c r="A273" s="38" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="B273" s="11">
-        <v>164943</v>
+        <v>140160</v>
       </c>
       <c r="C273" s="11">
-        <v>371442</v>
+        <v>747084</v>
       </c>
       <c r="D273" s="11">
-        <v>577246</v>
+        <v>2096524</v>
       </c>
       <c r="E273" s="5">
-        <v>1248569</v>
-[...1 lines deleted...]
-      <c r="F273" s="22"/>
+        <v>3534406</v>
+      </c>
+      <c r="F273" s="22">
+        <v>4585314</v>
+      </c>
       <c r="G273" s="11"/>
       <c r="H273" s="22"/>
       <c r="I273" s="22"/>
       <c r="J273" s="22"/>
       <c r="K273" s="22"/>
       <c r="L273" s="22"/>
       <c r="M273" s="22"/>
     </row>
     <row r="274" spans="1:13">
-      <c r="A274" s="39" t="s">
-[...46 lines deleted...]
-      <c r="M275" s="22"/>
+      <c r="A274" s="38"/>
+      <c r="B274" s="32"/>
+      <c r="C274" s="32"/>
+      <c r="D274" s="32"/>
+      <c r="E274" s="10"/>
+      <c r="F274" s="10"/>
+      <c r="G274" s="28"/>
+      <c r="H274" s="15"/>
+      <c r="J274" s="15"/>
+      <c r="K274" s="5"/>
+      <c r="L274" s="5"/>
+      <c r="M274" s="5"/>
+    </row>
+    <row r="275" spans="1:13" ht="36" customHeight="1">
+      <c r="A275" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="C275" s="32"/>
+      <c r="D275" s="32"/>
+      <c r="F275" s="10"/>
+      <c r="G275" s="28"/>
+      <c r="H275" s="15"/>
+      <c r="J275" s="15"/>
+      <c r="K275" s="5"/>
+      <c r="L275" s="5"/>
+      <c r="M275" s="5"/>
     </row>
     <row r="276" spans="1:13">
-      <c r="A276" s="39" t="s">
-        <v>59</v>
+      <c r="A276" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B276" s="11">
-        <v>333</v>
+        <v>886039</v>
       </c>
       <c r="C276" s="11">
-        <v>666</v>
+        <v>2322336</v>
       </c>
       <c r="D276" s="11">
-        <v>999</v>
+        <v>4110533</v>
       </c>
       <c r="E276" s="5">
-        <v>1332</v>
-[...1 lines deleted...]
-      <c r="F276" s="22"/>
+        <v>5670777</v>
+      </c>
+      <c r="F276" s="22">
+        <v>6506866</v>
+      </c>
       <c r="G276" s="11"/>
       <c r="H276" s="22"/>
       <c r="I276" s="22"/>
       <c r="J276" s="22"/>
       <c r="K276" s="22"/>
       <c r="L276" s="22"/>
       <c r="M276" s="22"/>
     </row>
     <row r="277" spans="1:13">
-      <c r="A277" s="39" t="s">
-[...3 lines deleted...]
-        <v>813</v>
+      <c r="A277" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="B277" s="21" t="s">
+        <v>17</v>
       </c>
       <c r="C277" s="11">
-        <v>980</v>
+        <v>106196</v>
       </c>
       <c r="D277" s="11">
-        <v>1147</v>
+        <v>212392</v>
       </c>
       <c r="E277" s="5">
-        <v>466314</v>
-[...1 lines deleted...]
-      <c r="F277" s="22"/>
+        <v>318588</v>
+      </c>
+      <c r="F277" s="22">
+        <v>362491</v>
+      </c>
       <c r="G277" s="11"/>
       <c r="H277" s="22"/>
       <c r="I277" s="22"/>
       <c r="J277" s="22"/>
       <c r="K277" s="22"/>
       <c r="L277" s="22"/>
       <c r="M277" s="22"/>
     </row>
-    <row r="278" spans="1:13" ht="17.25" customHeight="1">
+    <row r="278" spans="1:13">
       <c r="A278" s="39" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="B278" s="11">
-        <v>118284</v>
+        <v>33839</v>
       </c>
       <c r="C278" s="11">
-        <v>316375</v>
+        <v>60150</v>
       </c>
       <c r="D278" s="11">
-        <v>514467</v>
+        <v>76817</v>
       </c>
       <c r="E278" s="5">
-        <v>712558</v>
-[...1 lines deleted...]
-      <c r="F278" s="22"/>
+        <v>137405</v>
+      </c>
+      <c r="F278" s="22">
+        <v>179845</v>
+      </c>
       <c r="G278" s="11"/>
       <c r="H278" s="22"/>
       <c r="I278" s="22"/>
       <c r="J278" s="22"/>
       <c r="K278" s="22"/>
       <c r="L278" s="22"/>
       <c r="M278" s="22"/>
     </row>
     <row r="279" spans="1:13">
-      <c r="A279" s="39" t="s">
-        <v>65</v>
+      <c r="A279" s="38" t="s">
+        <v>58</v>
       </c>
       <c r="B279" s="11">
-        <v>44148</v>
+        <v>38917</v>
       </c>
       <c r="C279" s="11">
-        <v>46436</v>
+        <v>64740</v>
       </c>
       <c r="D279" s="11">
-        <v>48029</v>
+        <v>90563</v>
       </c>
       <c r="E279" s="5">
-        <v>50142</v>
-[...1 lines deleted...]
-      <c r="F279" s="22"/>
+        <v>116386</v>
+      </c>
+      <c r="F279" s="22">
+        <v>124078</v>
+      </c>
       <c r="G279" s="11"/>
       <c r="H279" s="22"/>
       <c r="I279" s="22"/>
       <c r="J279" s="22"/>
       <c r="K279" s="22"/>
       <c r="L279" s="22"/>
       <c r="M279" s="22"/>
     </row>
-    <row r="280" spans="1:13" ht="21.6">
+    <row r="280" spans="1:13">
       <c r="A280" s="38" t="s">
-        <v>45</v>
-[...10 lines deleted...]
-      <c r="M280" s="4"/>
+        <v>61</v>
+      </c>
+      <c r="B280" s="11">
+        <v>91925</v>
+      </c>
+      <c r="C280" s="11">
+        <v>555413</v>
+      </c>
+      <c r="D280" s="11">
+        <v>1364391</v>
+      </c>
+      <c r="E280" s="5">
+        <v>1855160</v>
+      </c>
+      <c r="F280" s="22">
+        <v>2002477</v>
+      </c>
+      <c r="G280" s="11"/>
+      <c r="H280" s="22"/>
+      <c r="I280" s="22"/>
+      <c r="J280" s="22"/>
+      <c r="K280" s="22"/>
+      <c r="L280" s="22"/>
+      <c r="M280" s="22"/>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" s="38" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="B281" s="11">
-        <v>761116</v>
+        <v>42749</v>
       </c>
       <c r="C281" s="11">
-        <v>2240964</v>
+        <v>287016</v>
       </c>
       <c r="D281" s="11">
-        <v>7438359</v>
+        <v>574994</v>
       </c>
       <c r="E281" s="5">
-        <v>9879699</v>
-[...1 lines deleted...]
-      <c r="F281" s="22"/>
+        <v>862973</v>
+      </c>
+      <c r="F281" s="22">
+        <v>939403</v>
+      </c>
       <c r="G281" s="11"/>
       <c r="H281" s="22"/>
       <c r="I281" s="22"/>
       <c r="J281" s="22"/>
       <c r="K281" s="22"/>
       <c r="L281" s="22"/>
       <c r="M281" s="22"/>
     </row>
     <row r="282" spans="1:13">
-      <c r="A282" s="39" t="s">
-        <v>15</v>
+      <c r="A282" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B282" s="11">
-        <v>5015</v>
+        <v>678609</v>
       </c>
       <c r="C282" s="11">
-        <v>15677</v>
+        <v>1248821</v>
       </c>
       <c r="D282" s="11">
-        <v>2237293</v>
+        <v>1791376</v>
       </c>
       <c r="E282" s="5">
-        <v>2247955</v>
-[...1 lines deleted...]
-      <c r="F282" s="22"/>
+        <v>2380266</v>
+      </c>
+      <c r="F282" s="22">
+        <v>2898573</v>
+      </c>
       <c r="G282" s="11"/>
       <c r="H282" s="22"/>
       <c r="I282" s="22"/>
       <c r="J282" s="22"/>
       <c r="K282" s="22"/>
       <c r="L282" s="22"/>
       <c r="M282" s="22"/>
     </row>
     <row r="283" spans="1:13">
-      <c r="A283" s="39" t="s">
-[...21 lines deleted...]
-      <c r="M283" s="5"/>
+      <c r="A283" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="C283" s="32"/>
+      <c r="D283" s="32"/>
+      <c r="G283" s="26"/>
+      <c r="M283" s="7"/>
     </row>
     <row r="284" spans="1:13">
-      <c r="A284" s="39" t="s">
-        <v>59</v>
+      <c r="A284" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B284" s="11">
-        <v>98960</v>
+        <v>1216240</v>
       </c>
       <c r="C284" s="11">
-        <v>209293</v>
+        <v>2415694</v>
       </c>
       <c r="D284" s="11">
-        <v>362930</v>
+        <v>3638992</v>
       </c>
       <c r="E284" s="5">
-        <v>507077</v>
-[...1 lines deleted...]
-      <c r="F284" s="22"/>
+        <v>4802632</v>
+      </c>
+      <c r="F284" s="22">
+        <v>5678677</v>
+      </c>
       <c r="G284" s="11"/>
       <c r="H284" s="22"/>
       <c r="I284" s="22"/>
       <c r="J284" s="22"/>
       <c r="K284" s="22"/>
       <c r="L284" s="22"/>
       <c r="M284" s="22"/>
     </row>
     <row r="285" spans="1:13">
-      <c r="A285" s="39" t="s">
-        <v>61</v>
+      <c r="A285" s="38" t="s">
+        <v>15</v>
       </c>
       <c r="B285" s="11">
-        <v>458087</v>
+        <v>7276</v>
       </c>
       <c r="C285" s="11">
-        <v>1098664</v>
+        <v>52516</v>
       </c>
       <c r="D285" s="11">
-        <v>2460013</v>
+        <v>97755</v>
       </c>
       <c r="E285" s="5">
-        <v>3197312</v>
-[...1 lines deleted...]
-      <c r="F285" s="22"/>
+        <v>142995</v>
+      </c>
+      <c r="F285" s="22">
+        <v>174332</v>
+      </c>
       <c r="G285" s="11"/>
       <c r="H285" s="22"/>
       <c r="I285" s="22"/>
       <c r="J285" s="22"/>
       <c r="K285" s="22"/>
       <c r="L285" s="22"/>
       <c r="M285" s="22"/>
     </row>
     <row r="286" spans="1:13">
       <c r="A286" s="39" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="B286" s="11">
-        <v>58894</v>
+        <v>1083</v>
       </c>
       <c r="C286" s="11">
-        <v>170246</v>
+        <v>10992</v>
       </c>
       <c r="D286" s="11">
-        <v>281598</v>
+        <v>20901</v>
       </c>
       <c r="E286" s="5">
-        <v>392949</v>
-[...1 lines deleted...]
-      <c r="F286" s="22"/>
+        <v>30810</v>
+      </c>
+      <c r="F286" s="22">
+        <v>31893</v>
+      </c>
       <c r="G286" s="11"/>
       <c r="H286" s="22"/>
       <c r="I286" s="22"/>
       <c r="J286" s="22"/>
       <c r="K286" s="22"/>
       <c r="L286" s="22"/>
       <c r="M286" s="22"/>
     </row>
     <row r="287" spans="1:13">
-      <c r="A287" s="39" t="s">
-        <v>65</v>
+      <c r="A287" s="38" t="s">
+        <v>57</v>
       </c>
       <c r="B287" s="11">
-        <v>140160</v>
+        <v>142</v>
       </c>
       <c r="C287" s="11">
-        <v>747084</v>
+        <v>284</v>
       </c>
       <c r="D287" s="11">
-        <v>2096524</v>
+        <v>426</v>
       </c>
       <c r="E287" s="5">
-        <v>3534406</v>
-[...1 lines deleted...]
-      <c r="F287" s="22"/>
+        <v>568</v>
+      </c>
+      <c r="F287" s="22">
+        <v>710</v>
+      </c>
       <c r="G287" s="11"/>
       <c r="H287" s="22"/>
       <c r="I287" s="22"/>
       <c r="J287" s="22"/>
       <c r="K287" s="22"/>
       <c r="L287" s="22"/>
       <c r="M287" s="22"/>
     </row>
     <row r="288" spans="1:13">
-      <c r="A288" s="39"/>
-[...12 lines deleted...]
-    <row r="289" spans="1:13" ht="36" customHeight="1">
+      <c r="A288" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B288" s="11">
+        <v>29859</v>
+      </c>
+      <c r="C288" s="11">
+        <v>102206</v>
+      </c>
+      <c r="D288" s="11">
+        <v>174554</v>
+      </c>
+      <c r="E288" s="5">
+        <v>246901</v>
+      </c>
+      <c r="F288" s="22">
+        <v>267524</v>
+      </c>
+      <c r="G288" s="11"/>
+      <c r="H288" s="22"/>
+      <c r="I288" s="22"/>
+      <c r="J288" s="22"/>
+      <c r="K288" s="22"/>
+      <c r="L288" s="22"/>
+      <c r="M288" s="22"/>
+    </row>
+    <row r="289" spans="1:13">
       <c r="A289" s="38" t="s">
-        <v>46</v>
-[...9 lines deleted...]
-      <c r="M289" s="5"/>
+        <v>59</v>
+      </c>
+      <c r="B289" s="11">
+        <v>27299</v>
+      </c>
+      <c r="C289" s="11">
+        <v>63017</v>
+      </c>
+      <c r="D289" s="11">
+        <v>98735</v>
+      </c>
+      <c r="E289" s="5">
+        <v>134453</v>
+      </c>
+      <c r="F289" s="22">
+        <v>160571</v>
+      </c>
+      <c r="G289" s="11"/>
+      <c r="H289" s="22"/>
+      <c r="I289" s="22"/>
+      <c r="J289" s="22"/>
+      <c r="K289" s="22"/>
+      <c r="L289" s="22"/>
+      <c r="M289" s="22"/>
     </row>
     <row r="290" spans="1:13">
       <c r="A290" s="38" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="B290" s="11">
-        <v>886039</v>
+        <v>1042</v>
       </c>
       <c r="C290" s="11">
-        <v>2322336</v>
+        <v>2084</v>
       </c>
       <c r="D290" s="11">
-        <v>4110533</v>
+        <v>3126</v>
       </c>
       <c r="E290" s="5">
-        <v>5670777</v>
-[...1 lines deleted...]
-      <c r="F290" s="22"/>
+        <v>4168</v>
+      </c>
+      <c r="F290" s="22">
+        <v>5210</v>
+      </c>
       <c r="G290" s="11"/>
       <c r="H290" s="22"/>
       <c r="I290" s="22"/>
       <c r="J290" s="22"/>
       <c r="K290" s="22"/>
       <c r="L290" s="22"/>
       <c r="M290" s="22"/>
     </row>
     <row r="291" spans="1:13">
-      <c r="A291" s="39" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="A291" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B291" s="11">
+        <v>105518</v>
       </c>
       <c r="C291" s="11">
-        <v>106196</v>
+        <v>209443</v>
       </c>
       <c r="D291" s="11">
-        <v>212392</v>
+        <v>313369</v>
       </c>
       <c r="E291" s="5">
-        <v>318588</v>
-[...1 lines deleted...]
-      <c r="F291" s="22"/>
+        <v>417294</v>
+      </c>
+      <c r="F291" s="22">
+        <v>500236</v>
+      </c>
       <c r="G291" s="11"/>
       <c r="H291" s="22"/>
       <c r="I291" s="22"/>
       <c r="J291" s="22"/>
       <c r="K291" s="22"/>
       <c r="L291" s="22"/>
       <c r="M291" s="22"/>
     </row>
     <row r="292" spans="1:13">
-      <c r="A292" s="40" t="s">
-        <v>56</v>
+      <c r="A292" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B292" s="11">
-        <v>33839</v>
+        <v>488247</v>
       </c>
       <c r="C292" s="11">
-        <v>60150</v>
+        <v>1065018</v>
       </c>
       <c r="D292" s="11">
-        <v>76817</v>
+        <v>1665633</v>
       </c>
       <c r="E292" s="5">
-        <v>137405</v>
-[...1 lines deleted...]
-      <c r="F292" s="22"/>
+        <v>2206589</v>
+      </c>
+      <c r="F292" s="22">
+        <v>2725522</v>
+      </c>
       <c r="G292" s="11"/>
       <c r="H292" s="22"/>
       <c r="I292" s="22"/>
       <c r="J292" s="22"/>
       <c r="K292" s="22"/>
       <c r="L292" s="22"/>
       <c r="M292" s="22"/>
     </row>
     <row r="293" spans="1:13">
-      <c r="A293" s="39" t="s">
-        <v>58</v>
+      <c r="A293" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B293" s="11">
-        <v>38917</v>
+        <v>1969</v>
       </c>
       <c r="C293" s="11">
-        <v>64740</v>
+        <v>3938</v>
       </c>
       <c r="D293" s="11">
-        <v>90563</v>
+        <v>5907</v>
       </c>
       <c r="E293" s="5">
-        <v>116386</v>
-[...1 lines deleted...]
-      <c r="F293" s="22"/>
+        <v>7876</v>
+      </c>
+      <c r="F293" s="22">
+        <v>9845</v>
+      </c>
       <c r="G293" s="11"/>
       <c r="H293" s="22"/>
       <c r="I293" s="22"/>
       <c r="J293" s="22"/>
       <c r="K293" s="22"/>
       <c r="L293" s="22"/>
       <c r="M293" s="22"/>
     </row>
-    <row r="294" spans="1:13">
-[...1 lines deleted...]
-        <v>61</v>
+    <row r="294" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A294" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B294" s="11">
-        <v>91925</v>
+        <v>553805</v>
       </c>
       <c r="C294" s="11">
-        <v>555413</v>
+        <v>906197</v>
       </c>
       <c r="D294" s="11">
-        <v>1364391</v>
+        <v>1258589</v>
       </c>
       <c r="E294" s="5">
-        <v>1855160</v>
-[...1 lines deleted...]
-      <c r="F294" s="22"/>
+        <v>1610981</v>
+      </c>
+      <c r="F294" s="22">
+        <v>1802839</v>
+      </c>
       <c r="G294" s="11"/>
       <c r="H294" s="22"/>
       <c r="I294" s="22"/>
       <c r="J294" s="22"/>
       <c r="K294" s="22"/>
       <c r="L294" s="22"/>
       <c r="M294" s="22"/>
     </row>
-    <row r="295" spans="1:13">
-[...22 lines deleted...]
-      <c r="M295" s="22"/>
+    <row r="295" spans="1:13" ht="21.6">
+      <c r="A295" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="C295" s="32"/>
+      <c r="D295" s="32"/>
+      <c r="F295" s="8"/>
+      <c r="G295" s="27"/>
+      <c r="H295" s="14"/>
+      <c r="I295" s="14"/>
+      <c r="J295" s="14"/>
+      <c r="K295" s="4"/>
+      <c r="L295" s="4"/>
+      <c r="M295" s="4"/>
     </row>
     <row r="296" spans="1:13">
-      <c r="A296" s="39" t="s">
-        <v>65</v>
+      <c r="A296" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B296" s="11">
-        <v>678609</v>
+        <v>328111</v>
       </c>
       <c r="C296" s="11">
-        <v>1248821</v>
+        <v>1678649</v>
       </c>
       <c r="D296" s="11">
-        <v>1791376</v>
+        <v>2941941</v>
       </c>
       <c r="E296" s="5">
-        <v>2380266</v>
-[...1 lines deleted...]
-      <c r="F296" s="22"/>
+        <v>4511715</v>
+      </c>
+      <c r="F296" s="22">
+        <v>4840917</v>
+      </c>
       <c r="G296" s="11"/>
       <c r="H296" s="22"/>
       <c r="I296" s="22"/>
       <c r="J296" s="22"/>
       <c r="K296" s="22"/>
       <c r="L296" s="22"/>
       <c r="M296" s="22"/>
     </row>
     <row r="297" spans="1:13">
       <c r="A297" s="38" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-      <c r="M297" s="7"/>
+        <v>15</v>
+      </c>
+      <c r="B297" s="11">
+        <v>5217</v>
+      </c>
+      <c r="C297" s="11">
+        <v>10434</v>
+      </c>
+      <c r="D297" s="11">
+        <v>15651</v>
+      </c>
+      <c r="E297" s="5">
+        <v>20868</v>
+      </c>
+      <c r="F297" s="22">
+        <v>26085</v>
+      </c>
+      <c r="G297" s="11"/>
+      <c r="H297" s="22"/>
+      <c r="I297" s="22"/>
+      <c r="J297" s="22"/>
+      <c r="K297" s="22"/>
+      <c r="L297" s="22"/>
+      <c r="M297" s="22"/>
     </row>
     <row r="298" spans="1:13">
       <c r="A298" s="38" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="B298" s="11">
-        <v>1216240</v>
+        <v>6206</v>
       </c>
       <c r="C298" s="11">
-        <v>2415694</v>
+        <v>7647</v>
       </c>
       <c r="D298" s="11">
-        <v>3638992</v>
+        <v>9087</v>
       </c>
       <c r="E298" s="5">
-        <v>4802632</v>
-[...1 lines deleted...]
-      <c r="F298" s="22"/>
+        <v>10527</v>
+      </c>
+      <c r="F298" s="22">
+        <v>10527</v>
+      </c>
       <c r="G298" s="11"/>
       <c r="H298" s="22"/>
       <c r="I298" s="22"/>
       <c r="J298" s="22"/>
       <c r="K298" s="22"/>
       <c r="L298" s="22"/>
       <c r="M298" s="22"/>
     </row>
     <row r="299" spans="1:13">
-      <c r="A299" s="39" t="s">
-        <v>15</v>
+      <c r="A299" s="38" t="s">
+        <v>57</v>
       </c>
       <c r="B299" s="11">
-        <v>7276</v>
+        <v>500</v>
       </c>
       <c r="C299" s="11">
-        <v>52516</v>
+        <v>1000</v>
       </c>
       <c r="D299" s="11">
-        <v>97755</v>
+        <v>1500</v>
       </c>
       <c r="E299" s="5">
-        <v>142995</v>
-[...1 lines deleted...]
-      <c r="F299" s="22"/>
+        <v>2000</v>
+      </c>
+      <c r="F299" s="22">
+        <v>2500</v>
+      </c>
       <c r="G299" s="11"/>
       <c r="H299" s="22"/>
       <c r="I299" s="22"/>
       <c r="J299" s="22"/>
       <c r="K299" s="22"/>
       <c r="L299" s="22"/>
       <c r="M299" s="22"/>
     </row>
     <row r="300" spans="1:13">
-      <c r="A300" s="40" t="s">
-        <v>56</v>
+      <c r="A300" s="38" t="s">
+        <v>58</v>
       </c>
       <c r="B300" s="11">
-        <v>1083</v>
+        <v>7572</v>
       </c>
       <c r="C300" s="11">
-        <v>10992</v>
+        <v>15144</v>
       </c>
       <c r="D300" s="11">
-        <v>20901</v>
+        <v>22716</v>
       </c>
       <c r="E300" s="5">
-        <v>30810</v>
-[...1 lines deleted...]
-      <c r="F300" s="22"/>
+        <v>30288</v>
+      </c>
+      <c r="F300" s="22">
+        <v>37872</v>
+      </c>
       <c r="G300" s="11"/>
       <c r="H300" s="22"/>
       <c r="I300" s="22"/>
       <c r="J300" s="22"/>
       <c r="K300" s="22"/>
       <c r="L300" s="22"/>
       <c r="M300" s="22"/>
     </row>
     <row r="301" spans="1:13">
-      <c r="A301" s="39" t="s">
-        <v>57</v>
+      <c r="A301" s="38" t="s">
+        <v>59</v>
       </c>
       <c r="B301" s="11">
-        <v>142</v>
+        <v>17479</v>
       </c>
       <c r="C301" s="11">
-        <v>284</v>
+        <v>38764</v>
       </c>
       <c r="D301" s="11">
-        <v>426</v>
+        <v>60048</v>
       </c>
       <c r="E301" s="5">
-        <v>568</v>
-[...1 lines deleted...]
-      <c r="F301" s="22"/>
+        <v>81332</v>
+      </c>
+      <c r="F301" s="22">
+        <v>98000</v>
+      </c>
       <c r="G301" s="11"/>
       <c r="H301" s="22"/>
       <c r="I301" s="22"/>
       <c r="J301" s="22"/>
       <c r="K301" s="22"/>
       <c r="L301" s="22"/>
       <c r="M301" s="22"/>
     </row>
     <row r="302" spans="1:13">
-      <c r="A302" s="39" t="s">
-        <v>58</v>
+      <c r="A302" s="38" t="s">
+        <v>60</v>
       </c>
       <c r="B302" s="11">
-        <v>29859</v>
+        <v>706</v>
       </c>
       <c r="C302" s="11">
-        <v>102206</v>
+        <v>2008</v>
       </c>
       <c r="D302" s="11">
-        <v>174554</v>
+        <v>3310</v>
       </c>
       <c r="E302" s="5">
-        <v>246901</v>
-[...1 lines deleted...]
-      <c r="F302" s="22"/>
+        <v>4611</v>
+      </c>
+      <c r="F302" s="22">
+        <v>4652</v>
+      </c>
       <c r="G302" s="11"/>
       <c r="H302" s="22"/>
       <c r="I302" s="22"/>
       <c r="J302" s="22"/>
       <c r="K302" s="22"/>
       <c r="L302" s="22"/>
       <c r="M302" s="22"/>
     </row>
     <row r="303" spans="1:13">
-      <c r="A303" s="39" t="s">
-        <v>59</v>
+      <c r="A303" s="38" t="s">
+        <v>61</v>
       </c>
       <c r="B303" s="11">
-        <v>27299</v>
+        <v>131150</v>
       </c>
       <c r="C303" s="11">
-        <v>63017</v>
+        <v>242423</v>
       </c>
       <c r="D303" s="11">
-        <v>98735</v>
+        <v>353591</v>
       </c>
       <c r="E303" s="5">
-        <v>134453</v>
-[...1 lines deleted...]
-      <c r="F303" s="22"/>
+        <v>464865</v>
+      </c>
+      <c r="F303" s="22">
+        <v>581121</v>
+      </c>
       <c r="G303" s="11"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
       <c r="L303" s="22"/>
       <c r="M303" s="22"/>
     </row>
     <row r="304" spans="1:13">
-      <c r="A304" s="39" t="s">
-        <v>60</v>
+      <c r="A304" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B304" s="11">
-        <v>1042</v>
+        <v>5638</v>
       </c>
       <c r="C304" s="11">
-        <v>2084</v>
+        <v>15771</v>
       </c>
       <c r="D304" s="11">
-        <v>3126</v>
+        <v>25904</v>
       </c>
       <c r="E304" s="5">
-        <v>4168</v>
-[...1 lines deleted...]
-      <c r="F304" s="22"/>
+        <v>36037</v>
+      </c>
+      <c r="F304" s="22">
+        <v>42197</v>
+      </c>
       <c r="G304" s="11"/>
       <c r="H304" s="22"/>
       <c r="I304" s="22"/>
       <c r="J304" s="22"/>
       <c r="K304" s="22"/>
       <c r="L304" s="22"/>
       <c r="M304" s="22"/>
     </row>
     <row r="305" spans="1:13">
-      <c r="A305" s="39" t="s">
-        <v>61</v>
+      <c r="A305" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B305" s="11">
-        <v>105518</v>
+        <v>425</v>
       </c>
       <c r="C305" s="11">
-        <v>209443</v>
+        <v>1174</v>
       </c>
       <c r="D305" s="11">
-        <v>313369</v>
+        <v>1924</v>
       </c>
       <c r="E305" s="5">
-        <v>417294</v>
-[...1 lines deleted...]
-      <c r="F305" s="22"/>
+        <v>2673</v>
+      </c>
+      <c r="F305" s="22">
+        <v>3058</v>
+      </c>
       <c r="G305" s="11"/>
       <c r="H305" s="22"/>
       <c r="I305" s="22"/>
       <c r="J305" s="22"/>
       <c r="K305" s="22"/>
       <c r="L305" s="22"/>
       <c r="M305" s="22"/>
     </row>
     <row r="306" spans="1:13">
-      <c r="A306" s="39" t="s">
-        <v>63</v>
+      <c r="A306" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B306" s="11">
-        <v>488247</v>
+        <v>153217</v>
       </c>
       <c r="C306" s="11">
-        <v>1065018</v>
+        <v>1344284</v>
       </c>
       <c r="D306" s="11">
-        <v>1665633</v>
+        <v>2448210</v>
       </c>
       <c r="E306" s="5">
-        <v>2206589</v>
-[...1 lines deleted...]
-      <c r="F306" s="22"/>
+        <v>3858513</v>
+      </c>
+      <c r="F306" s="22">
+        <v>4034905</v>
+      </c>
       <c r="G306" s="11"/>
       <c r="H306" s="22"/>
       <c r="I306" s="22"/>
       <c r="J306" s="22"/>
       <c r="K306" s="22"/>
       <c r="L306" s="22"/>
       <c r="M306" s="22"/>
     </row>
-    <row r="307" spans="1:13">
-[...26 lines deleted...]
-        <v>65</v>
+    <row r="307" spans="1:13" ht="36.6" customHeight="1">
+      <c r="A307" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="C307" s="32"/>
+      <c r="D307" s="32"/>
+      <c r="F307" s="10"/>
+      <c r="G307" s="28"/>
+      <c r="H307" s="15"/>
+      <c r="J307" s="15"/>
+      <c r="K307" s="5"/>
+      <c r="L307" s="5"/>
+      <c r="M307" s="5"/>
+    </row>
+    <row r="308" spans="1:13">
+      <c r="A308" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B308" s="11">
-        <v>553805</v>
+        <v>20585430</v>
       </c>
       <c r="C308" s="11">
-        <v>906197</v>
+        <v>40225961</v>
       </c>
       <c r="D308" s="11">
-        <v>1258589</v>
+        <v>60041692</v>
       </c>
       <c r="E308" s="5">
-        <v>1610981</v>
-[...1 lines deleted...]
-      <c r="F308" s="22"/>
+        <v>78028996</v>
+      </c>
+      <c r="F308" s="22">
+        <v>96606530</v>
+      </c>
       <c r="G308" s="11"/>
       <c r="H308" s="22"/>
       <c r="I308" s="22"/>
       <c r="J308" s="22"/>
       <c r="K308" s="22"/>
       <c r="L308" s="22"/>
       <c r="M308" s="22"/>
     </row>
-    <row r="309" spans="1:13" ht="21.6">
+    <row r="309" spans="1:13">
       <c r="A309" s="38" t="s">
-        <v>48</v>
-[...10 lines deleted...]
-      <c r="M309" s="4"/>
+        <v>15</v>
+      </c>
+      <c r="B309" s="11">
+        <v>3899353</v>
+      </c>
+      <c r="C309" s="11">
+        <v>7159117</v>
+      </c>
+      <c r="D309" s="11">
+        <v>10884837</v>
+      </c>
+      <c r="E309" s="5">
+        <v>14422618</v>
+      </c>
+      <c r="F309" s="22">
+        <v>18935516</v>
+      </c>
+      <c r="G309" s="11"/>
+      <c r="H309" s="22"/>
+      <c r="I309" s="22"/>
+      <c r="J309" s="22"/>
+      <c r="K309" s="22"/>
+      <c r="L309" s="22"/>
+      <c r="M309" s="22"/>
     </row>
     <row r="310" spans="1:13">
-      <c r="A310" s="38" t="s">
-        <v>22</v>
+      <c r="A310" s="39" t="s">
+        <v>56</v>
       </c>
       <c r="B310" s="11">
-        <v>328111</v>
+        <v>284720</v>
       </c>
       <c r="C310" s="11">
-        <v>1678649</v>
+        <v>548610</v>
       </c>
       <c r="D310" s="11">
-        <v>2941941</v>
+        <v>981311</v>
       </c>
       <c r="E310" s="5">
-        <v>4511715</v>
-[...1 lines deleted...]
-      <c r="F310" s="22"/>
+        <v>1379888</v>
+      </c>
+      <c r="F310" s="22">
+        <v>1826793</v>
+      </c>
       <c r="G310" s="11"/>
       <c r="H310" s="22"/>
       <c r="I310" s="22"/>
       <c r="J310" s="22"/>
       <c r="K310" s="22"/>
       <c r="L310" s="22"/>
       <c r="M310" s="22"/>
     </row>
     <row r="311" spans="1:13">
-      <c r="A311" s="39" t="s">
-        <v>15</v>
+      <c r="A311" s="38" t="s">
+        <v>57</v>
       </c>
       <c r="B311" s="11">
-        <v>5217</v>
+        <v>64182</v>
       </c>
       <c r="C311" s="11">
-        <v>10434</v>
+        <v>143740</v>
       </c>
       <c r="D311" s="11">
-        <v>15651</v>
+        <v>223737</v>
       </c>
       <c r="E311" s="5">
-        <v>20868</v>
-[...1 lines deleted...]
-      <c r="F311" s="22"/>
+        <v>300751</v>
+      </c>
+      <c r="F311" s="22">
+        <v>380454</v>
+      </c>
       <c r="G311" s="11"/>
       <c r="H311" s="22"/>
       <c r="I311" s="22"/>
       <c r="J311" s="22"/>
       <c r="K311" s="22"/>
       <c r="L311" s="22"/>
       <c r="M311" s="22"/>
     </row>
     <row r="312" spans="1:13">
-      <c r="A312" s="39" t="s">
-        <v>56</v>
+      <c r="A312" s="38" t="s">
+        <v>58</v>
       </c>
       <c r="B312" s="11">
-        <v>6206</v>
+        <v>2126069</v>
       </c>
       <c r="C312" s="11">
-        <v>7647</v>
+        <v>4415568</v>
       </c>
       <c r="D312" s="11">
-        <v>9087</v>
+        <v>6627274</v>
       </c>
       <c r="E312" s="5">
-        <v>10527</v>
-[...1 lines deleted...]
-      <c r="F312" s="22"/>
+        <v>8819809</v>
+      </c>
+      <c r="F312" s="22">
+        <v>10767931</v>
+      </c>
       <c r="G312" s="11"/>
       <c r="H312" s="22"/>
       <c r="I312" s="22"/>
       <c r="J312" s="22"/>
       <c r="K312" s="22"/>
       <c r="L312" s="22"/>
       <c r="M312" s="22"/>
     </row>
     <row r="313" spans="1:13">
-      <c r="A313" s="39" t="s">
-        <v>57</v>
+      <c r="A313" s="38" t="s">
+        <v>59</v>
       </c>
       <c r="B313" s="11">
-        <v>500</v>
+        <v>832430</v>
       </c>
       <c r="C313" s="11">
-        <v>1000</v>
+        <v>1775348</v>
       </c>
       <c r="D313" s="11">
-        <v>1500</v>
+        <v>3012004</v>
       </c>
       <c r="E313" s="5">
-        <v>2000</v>
-[...1 lines deleted...]
-      <c r="F313" s="22"/>
+        <v>3825588</v>
+      </c>
+      <c r="F313" s="22">
+        <v>4392452</v>
+      </c>
       <c r="G313" s="11"/>
       <c r="H313" s="22"/>
       <c r="I313" s="22"/>
       <c r="J313" s="22"/>
       <c r="K313" s="22"/>
       <c r="L313" s="22"/>
       <c r="M313" s="22"/>
     </row>
     <row r="314" spans="1:13">
-      <c r="A314" s="39" t="s">
-        <v>58</v>
+      <c r="A314" s="38" t="s">
+        <v>60</v>
       </c>
       <c r="B314" s="11">
-        <v>7572</v>
+        <v>1568089</v>
       </c>
       <c r="C314" s="11">
-        <v>15144</v>
+        <v>2945377</v>
       </c>
       <c r="D314" s="11">
-        <v>22716</v>
+        <v>4340197</v>
       </c>
       <c r="E314" s="5">
-        <v>30288</v>
-[...1 lines deleted...]
-      <c r="F314" s="22"/>
+        <v>5607511</v>
+      </c>
+      <c r="F314" s="22">
+        <v>7361583</v>
+      </c>
       <c r="G314" s="11"/>
       <c r="H314" s="22"/>
       <c r="I314" s="22"/>
       <c r="J314" s="22"/>
       <c r="K314" s="22"/>
       <c r="L314" s="22"/>
       <c r="M314" s="22"/>
     </row>
     <row r="315" spans="1:13">
-      <c r="A315" s="39" t="s">
-        <v>59</v>
+      <c r="A315" s="38" t="s">
+        <v>61</v>
       </c>
       <c r="B315" s="11">
-        <v>17479</v>
+        <v>6122300</v>
       </c>
       <c r="C315" s="11">
-        <v>38764</v>
+        <v>12211192</v>
       </c>
       <c r="D315" s="11">
-        <v>60048</v>
+        <v>17760588</v>
       </c>
       <c r="E315" s="5">
-        <v>81332</v>
-[...1 lines deleted...]
-      <c r="F315" s="22"/>
+        <v>22967634</v>
+      </c>
+      <c r="F315" s="22">
+        <v>27663434</v>
+      </c>
       <c r="G315" s="11"/>
       <c r="H315" s="22"/>
       <c r="I315" s="22"/>
       <c r="J315" s="22"/>
       <c r="K315" s="22"/>
       <c r="L315" s="22"/>
       <c r="M315" s="22"/>
     </row>
     <row r="316" spans="1:13">
-      <c r="A316" s="39" t="s">
-        <v>60</v>
+      <c r="A316" s="38" t="s">
+        <v>62</v>
       </c>
       <c r="B316" s="11">
-        <v>706</v>
+        <v>40706</v>
       </c>
       <c r="C316" s="11">
-        <v>2008</v>
+        <v>83833</v>
       </c>
       <c r="D316" s="11">
-        <v>3310</v>
+        <v>129642</v>
       </c>
       <c r="E316" s="5">
-        <v>4611</v>
-[...1 lines deleted...]
-      <c r="F316" s="22"/>
+        <v>176093</v>
+      </c>
+      <c r="F316" s="22">
+        <v>219301</v>
+      </c>
       <c r="G316" s="11"/>
       <c r="H316" s="22"/>
       <c r="I316" s="22"/>
       <c r="J316" s="22"/>
       <c r="K316" s="22"/>
       <c r="L316" s="22"/>
       <c r="M316" s="22"/>
     </row>
     <row r="317" spans="1:13">
-      <c r="A317" s="39" t="s">
-        <v>61</v>
+      <c r="A317" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B317" s="11">
-        <v>131150</v>
+        <v>1621542</v>
       </c>
       <c r="C317" s="11">
-        <v>242423</v>
+        <v>3083043</v>
       </c>
       <c r="D317" s="11">
-        <v>353591</v>
+        <v>4507760</v>
       </c>
       <c r="E317" s="5">
-        <v>464865</v>
-[...1 lines deleted...]
-      <c r="F317" s="22"/>
+        <v>5777192</v>
+      </c>
+      <c r="F317" s="22">
+        <v>7024839</v>
+      </c>
       <c r="G317" s="11"/>
       <c r="H317" s="22"/>
       <c r="I317" s="22"/>
       <c r="J317" s="22"/>
       <c r="K317" s="22"/>
       <c r="L317" s="22"/>
       <c r="M317" s="22"/>
     </row>
     <row r="318" spans="1:13">
-      <c r="A318" s="39" t="s">
-        <v>63</v>
+      <c r="A318" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B318" s="11">
-        <v>5638</v>
+        <v>255307</v>
       </c>
       <c r="C318" s="11">
-        <v>15771</v>
+        <v>447494</v>
       </c>
       <c r="D318" s="11">
-        <v>25904</v>
+        <v>778914</v>
       </c>
       <c r="E318" s="5">
-        <v>36037</v>
-[...1 lines deleted...]
-      <c r="F318" s="22"/>
+        <v>1105085</v>
+      </c>
+      <c r="F318" s="22">
+        <v>1459260</v>
+      </c>
       <c r="G318" s="11"/>
       <c r="H318" s="22"/>
       <c r="I318" s="22"/>
       <c r="J318" s="22"/>
       <c r="K318" s="22"/>
       <c r="L318" s="22"/>
       <c r="M318" s="22"/>
     </row>
     <row r="319" spans="1:13">
-      <c r="A319" s="39" t="s">
-        <v>64</v>
+      <c r="A319" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B319" s="11">
-        <v>425</v>
+        <v>3770730</v>
       </c>
       <c r="C319" s="11">
-        <v>1174</v>
+        <v>7412639</v>
       </c>
       <c r="D319" s="11">
-        <v>1924</v>
+        <v>10795429</v>
       </c>
       <c r="E319" s="5">
-        <v>2673</v>
-[...1 lines deleted...]
-      <c r="F319" s="22"/>
+        <v>13646825</v>
+      </c>
+      <c r="F319" s="22">
+        <v>16574966</v>
+      </c>
       <c r="G319" s="11"/>
       <c r="H319" s="22"/>
       <c r="I319" s="22"/>
       <c r="J319" s="22"/>
       <c r="K319" s="22"/>
       <c r="L319" s="22"/>
       <c r="M319" s="22"/>
     </row>
-    <row r="320" spans="1:13">
-[...36 lines deleted...]
-      <c r="M321" s="5"/>
+    <row r="320" spans="1:13" ht="33.6" customHeight="1">
+      <c r="A320" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="C320" s="32"/>
+      <c r="D320" s="32"/>
+      <c r="G320" s="26"/>
+      <c r="H320" s="15"/>
+    </row>
+    <row r="321" spans="1:23">
+      <c r="A321" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B321" s="11">
+        <v>15831530</v>
+      </c>
+      <c r="C321" s="11">
+        <v>30500160</v>
+      </c>
+      <c r="D321" s="11">
+        <v>45821506</v>
+      </c>
+      <c r="E321" s="5">
+        <v>60871788</v>
+      </c>
+      <c r="F321" s="22">
+        <v>77691194</v>
+      </c>
+      <c r="G321" s="11"/>
+      <c r="H321" s="22"/>
+      <c r="I321" s="22"/>
+      <c r="J321" s="22"/>
+      <c r="K321" s="22"/>
+      <c r="L321" s="22"/>
+      <c r="M321" s="22"/>
+      <c r="N321" s="19"/>
+      <c r="O321" s="19"/>
+      <c r="P321" s="19"/>
+      <c r="Q321" s="19"/>
+      <c r="R321" s="19"/>
+      <c r="S321" s="19"/>
+      <c r="T321" s="19"/>
+      <c r="U321" s="19"/>
+      <c r="V321" s="19"/>
+      <c r="W321" s="19"/>
     </row>
     <row r="322" spans="1:23">
       <c r="A322" s="38" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B322" s="11">
-        <v>20585430</v>
+        <v>2624754</v>
       </c>
       <c r="C322" s="11">
-        <v>40225961</v>
+        <v>4614945</v>
       </c>
       <c r="D322" s="11">
-        <v>60041692</v>
+        <v>7189631</v>
       </c>
       <c r="E322" s="5">
-        <v>78028996</v>
-[...1 lines deleted...]
-      <c r="F322" s="22"/>
+        <v>9810022</v>
+      </c>
+      <c r="F322" s="22">
+        <v>13937287</v>
+      </c>
       <c r="G322" s="11"/>
       <c r="H322" s="22"/>
       <c r="I322" s="22"/>
       <c r="J322" s="22"/>
       <c r="K322" s="22"/>
       <c r="L322" s="22"/>
       <c r="M322" s="22"/>
+      <c r="N322" s="19"/>
+      <c r="O322" s="19"/>
+      <c r="P322" s="19"/>
+      <c r="Q322" s="19"/>
+      <c r="R322" s="19"/>
+      <c r="S322" s="19"/>
+      <c r="T322" s="19"/>
+      <c r="U322" s="19"/>
+      <c r="V322" s="19"/>
+      <c r="W322" s="19"/>
     </row>
     <row r="323" spans="1:23">
       <c r="A323" s="39" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="B323" s="11">
-        <v>3899353</v>
+        <v>151536</v>
       </c>
       <c r="C323" s="11">
-        <v>7159117</v>
+        <v>304572</v>
       </c>
       <c r="D323" s="11">
-        <v>10884837</v>
+        <v>633653</v>
       </c>
       <c r="E323" s="5">
-        <v>14422618</v>
-[...1 lines deleted...]
-      <c r="F323" s="22"/>
+        <v>959404</v>
+      </c>
+      <c r="F323" s="22">
+        <v>1313027</v>
+      </c>
       <c r="G323" s="11"/>
       <c r="H323" s="22"/>
       <c r="I323" s="22"/>
       <c r="J323" s="22"/>
       <c r="K323" s="22"/>
       <c r="L323" s="22"/>
       <c r="M323" s="22"/>
+      <c r="N323" s="19"/>
+      <c r="O323" s="19"/>
+      <c r="P323" s="19"/>
+      <c r="Q323" s="19"/>
+      <c r="R323" s="19"/>
+      <c r="S323" s="19"/>
+      <c r="T323" s="19"/>
+      <c r="U323" s="19"/>
+      <c r="V323" s="19"/>
+      <c r="W323" s="19"/>
     </row>
     <row r="324" spans="1:23">
-      <c r="A324" s="40" t="s">
-        <v>56</v>
+      <c r="A324" s="38" t="s">
+        <v>57</v>
       </c>
       <c r="B324" s="11">
-        <v>284720</v>
+        <v>40922</v>
       </c>
       <c r="C324" s="11">
-        <v>548610</v>
+        <v>79204</v>
       </c>
       <c r="D324" s="11">
-        <v>981311</v>
+        <v>117925</v>
       </c>
       <c r="E324" s="5">
-        <v>1379888</v>
-[...1 lines deleted...]
-      <c r="F324" s="22"/>
+        <v>153663</v>
+      </c>
+      <c r="F324" s="22">
+        <v>191833</v>
+      </c>
       <c r="G324" s="11"/>
       <c r="H324" s="22"/>
       <c r="I324" s="22"/>
       <c r="J324" s="22"/>
       <c r="K324" s="22"/>
       <c r="L324" s="22"/>
       <c r="M324" s="22"/>
+      <c r="N324" s="19"/>
+      <c r="O324" s="19"/>
+      <c r="P324" s="19"/>
+      <c r="Q324" s="19"/>
+      <c r="R324" s="19"/>
+      <c r="S324" s="19"/>
+      <c r="T324" s="19"/>
+      <c r="U324" s="19"/>
+      <c r="V324" s="19"/>
+      <c r="W324" s="19"/>
     </row>
     <row r="325" spans="1:23">
-      <c r="A325" s="39" t="s">
-        <v>57</v>
+      <c r="A325" s="38" t="s">
+        <v>58</v>
       </c>
       <c r="B325" s="11">
-        <v>64182</v>
+        <v>1703189</v>
       </c>
       <c r="C325" s="11">
-        <v>143740</v>
+        <v>3477768</v>
       </c>
       <c r="D325" s="11">
-        <v>223737</v>
+        <v>5186577</v>
       </c>
       <c r="E325" s="5">
-        <v>300751</v>
-[...1 lines deleted...]
-      <c r="F325" s="22"/>
+        <v>7018072</v>
+      </c>
+      <c r="F325" s="22">
+        <v>8822052</v>
+      </c>
       <c r="G325" s="11"/>
       <c r="H325" s="22"/>
       <c r="I325" s="22"/>
       <c r="J325" s="22"/>
       <c r="K325" s="22"/>
       <c r="L325" s="22"/>
       <c r="M325" s="22"/>
+      <c r="N325" s="19"/>
+      <c r="O325" s="19"/>
+      <c r="P325" s="19"/>
+      <c r="Q325" s="19"/>
+      <c r="R325" s="19"/>
+      <c r="S325" s="19"/>
+      <c r="T325" s="19"/>
+      <c r="U325" s="19"/>
+      <c r="V325" s="19"/>
+      <c r="W325" s="19"/>
     </row>
     <row r="326" spans="1:23">
-      <c r="A326" s="39" t="s">
-        <v>58</v>
+      <c r="A326" s="38" t="s">
+        <v>59</v>
       </c>
       <c r="B326" s="11">
-        <v>2126069</v>
+        <v>303399</v>
       </c>
       <c r="C326" s="11">
-        <v>4415568</v>
+        <v>569382</v>
       </c>
       <c r="D326" s="11">
-        <v>6627274</v>
+        <v>871617</v>
       </c>
       <c r="E326" s="5">
-        <v>8819809</v>
-[...1 lines deleted...]
-      <c r="F326" s="22"/>
+        <v>1194979</v>
+      </c>
+      <c r="F326" s="22">
+        <v>1527519</v>
+      </c>
       <c r="G326" s="11"/>
       <c r="H326" s="22"/>
       <c r="I326" s="22"/>
       <c r="J326" s="22"/>
       <c r="K326" s="22"/>
       <c r="L326" s="22"/>
       <c r="M326" s="22"/>
+      <c r="N326" s="19"/>
+      <c r="O326" s="19"/>
+      <c r="P326" s="19"/>
+      <c r="Q326" s="19"/>
+      <c r="R326" s="19"/>
+      <c r="S326" s="19"/>
+      <c r="T326" s="19"/>
+      <c r="U326" s="19"/>
+      <c r="V326" s="19"/>
+      <c r="W326" s="19"/>
     </row>
     <row r="327" spans="1:23">
-      <c r="A327" s="39" t="s">
-        <v>59</v>
+      <c r="A327" s="38" t="s">
+        <v>60</v>
       </c>
       <c r="B327" s="11">
-        <v>832430</v>
+        <v>1568089</v>
       </c>
       <c r="C327" s="11">
-        <v>1775348</v>
+        <v>2945377</v>
       </c>
       <c r="D327" s="11">
-        <v>3012004</v>
+        <v>4340197</v>
       </c>
       <c r="E327" s="5">
-        <v>3825588</v>
-[...1 lines deleted...]
-      <c r="F327" s="22"/>
+        <v>5607511</v>
+      </c>
+      <c r="F327" s="22">
+        <v>7361583</v>
+      </c>
       <c r="G327" s="11"/>
       <c r="H327" s="22"/>
       <c r="I327" s="22"/>
       <c r="J327" s="22"/>
       <c r="K327" s="22"/>
       <c r="L327" s="22"/>
       <c r="M327" s="22"/>
+      <c r="N327" s="19"/>
+      <c r="O327" s="19"/>
+      <c r="P327" s="19"/>
+      <c r="Q327" s="19"/>
+      <c r="R327" s="19"/>
+      <c r="S327" s="19"/>
+      <c r="T327" s="19"/>
+      <c r="U327" s="19"/>
+      <c r="V327" s="19"/>
+      <c r="W327" s="19"/>
     </row>
     <row r="328" spans="1:23">
-      <c r="A328" s="39" t="s">
-        <v>60</v>
+      <c r="A328" s="38" t="s">
+        <v>61</v>
       </c>
       <c r="B328" s="11">
-        <v>1568089</v>
+        <v>5165296</v>
       </c>
       <c r="C328" s="11">
-        <v>2945377</v>
+        <v>10280429</v>
       </c>
       <c r="D328" s="11">
-        <v>4340197</v>
+        <v>15051947</v>
       </c>
       <c r="E328" s="5">
-        <v>5607511</v>
-[...1 lines deleted...]
-      <c r="F328" s="22"/>
+        <v>19839531</v>
+      </c>
+      <c r="F328" s="22">
+        <v>24166531</v>
+      </c>
       <c r="G328" s="11"/>
       <c r="H328" s="22"/>
       <c r="I328" s="22"/>
       <c r="J328" s="22"/>
       <c r="K328" s="22"/>
       <c r="L328" s="22"/>
       <c r="M328" s="22"/>
+      <c r="N328" s="19"/>
+      <c r="O328" s="19"/>
+      <c r="P328" s="19"/>
+      <c r="Q328" s="19"/>
+      <c r="R328" s="19"/>
+      <c r="S328" s="19"/>
+      <c r="T328" s="19"/>
+      <c r="U328" s="19"/>
+      <c r="V328" s="19"/>
+      <c r="W328" s="19"/>
     </row>
     <row r="329" spans="1:23">
-      <c r="A329" s="39" t="s">
-        <v>61</v>
+      <c r="A329" s="38" t="s">
+        <v>62</v>
       </c>
       <c r="B329" s="11">
-        <v>6122300</v>
+        <v>40706</v>
       </c>
       <c r="C329" s="11">
-        <v>12211192</v>
+        <v>83833</v>
       </c>
       <c r="D329" s="11">
-        <v>17760588</v>
+        <v>129642</v>
       </c>
       <c r="E329" s="5">
-        <v>22967634</v>
-[...1 lines deleted...]
-      <c r="F329" s="22"/>
+        <v>176093</v>
+      </c>
+      <c r="F329" s="22">
+        <v>219301</v>
+      </c>
       <c r="G329" s="11"/>
       <c r="H329" s="22"/>
       <c r="I329" s="22"/>
       <c r="J329" s="22"/>
       <c r="K329" s="22"/>
       <c r="L329" s="22"/>
       <c r="M329" s="22"/>
+      <c r="N329" s="19"/>
+      <c r="O329" s="19"/>
+      <c r="P329" s="19"/>
+      <c r="Q329" s="19"/>
+      <c r="R329" s="19"/>
+      <c r="S329" s="19"/>
+      <c r="T329" s="19"/>
+      <c r="U329" s="19"/>
+      <c r="V329" s="19"/>
+      <c r="W329" s="19"/>
     </row>
     <row r="330" spans="1:23">
-      <c r="A330" s="39" t="s">
-        <v>62</v>
+      <c r="A330" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B330" s="11">
-        <v>40706</v>
+        <v>1211702</v>
       </c>
       <c r="C330" s="11">
-        <v>83833</v>
+        <v>2244079</v>
       </c>
       <c r="D330" s="11">
-        <v>129642</v>
+        <v>3348348</v>
       </c>
       <c r="E330" s="5">
-        <v>176093</v>
-[...1 lines deleted...]
-      <c r="F330" s="22"/>
+        <v>4416472</v>
+      </c>
+      <c r="F330" s="22">
+        <v>5489358</v>
+      </c>
       <c r="G330" s="11"/>
       <c r="H330" s="22"/>
       <c r="I330" s="22"/>
       <c r="J330" s="22"/>
       <c r="K330" s="22"/>
       <c r="L330" s="22"/>
       <c r="M330" s="22"/>
+      <c r="N330" s="19"/>
+      <c r="O330" s="19"/>
+      <c r="P330" s="19"/>
+      <c r="Q330" s="19"/>
+      <c r="R330" s="19"/>
+      <c r="S330" s="19"/>
+      <c r="T330" s="19"/>
+      <c r="U330" s="19"/>
+      <c r="V330" s="19"/>
+      <c r="W330" s="19"/>
     </row>
     <row r="331" spans="1:23">
-      <c r="A331" s="39" t="s">
-        <v>63</v>
+      <c r="A331" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B331" s="11">
-        <v>1621542</v>
+        <v>183947</v>
       </c>
       <c r="C331" s="11">
-        <v>3083043</v>
+        <v>301787</v>
       </c>
       <c r="D331" s="11">
-        <v>4507760</v>
+        <v>559249</v>
       </c>
       <c r="E331" s="5">
-        <v>5777192</v>
-[...1 lines deleted...]
-      <c r="F331" s="22"/>
+        <v>812964</v>
+      </c>
+      <c r="F331" s="22">
+        <v>1068804</v>
+      </c>
       <c r="G331" s="11"/>
       <c r="H331" s="22"/>
       <c r="I331" s="22"/>
       <c r="J331" s="22"/>
       <c r="K331" s="22"/>
       <c r="L331" s="22"/>
       <c r="M331" s="22"/>
+      <c r="N331" s="19"/>
+      <c r="O331" s="19"/>
+      <c r="P331" s="19"/>
+      <c r="Q331" s="19"/>
+      <c r="R331" s="19"/>
+      <c r="S331" s="19"/>
+      <c r="T331" s="19"/>
+      <c r="U331" s="19"/>
+      <c r="V331" s="19"/>
+      <c r="W331" s="19"/>
     </row>
     <row r="332" spans="1:23">
-      <c r="A332" s="39" t="s">
-        <v>64</v>
+      <c r="A332" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B332" s="11">
-        <v>255307</v>
+        <v>2837989</v>
       </c>
       <c r="C332" s="11">
-        <v>447494</v>
+        <v>5598784</v>
       </c>
       <c r="D332" s="11">
-        <v>778914</v>
+        <v>8392721</v>
       </c>
       <c r="E332" s="5">
-        <v>1105085</v>
-[...1 lines deleted...]
-      <c r="F332" s="22"/>
+        <v>10883076</v>
+      </c>
+      <c r="F332" s="22">
+        <v>13593899</v>
+      </c>
       <c r="G332" s="11"/>
       <c r="H332" s="22"/>
       <c r="I332" s="22"/>
       <c r="J332" s="22"/>
       <c r="K332" s="22"/>
       <c r="L332" s="22"/>
       <c r="M332" s="22"/>
-    </row>
-[...32 lines deleted...]
-      <c r="H334" s="15"/>
+      <c r="N332" s="19"/>
+      <c r="O332" s="19"/>
+      <c r="P332" s="19"/>
+      <c r="Q332" s="19"/>
+      <c r="R332" s="19"/>
+      <c r="S332" s="19"/>
+      <c r="T332" s="19"/>
+      <c r="U332" s="19"/>
+      <c r="V332" s="19"/>
+      <c r="W332" s="19"/>
+    </row>
+    <row r="333" spans="1:23" ht="39" customHeight="1">
+      <c r="A333" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="C333" s="11"/>
+      <c r="F333" s="10"/>
+      <c r="G333" s="28"/>
+      <c r="H333" s="15"/>
+      <c r="J333" s="15"/>
+      <c r="K333" s="5"/>
+      <c r="L333" s="5"/>
+      <c r="M333" s="5"/>
+    </row>
+    <row r="334" spans="1:23">
+      <c r="A334" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B334" s="11">
+        <v>3745954</v>
+      </c>
+      <c r="C334" s="11">
+        <v>7714879</v>
+      </c>
+      <c r="D334" s="11">
+        <v>11284609</v>
+      </c>
+      <c r="E334" s="5">
+        <v>13762608</v>
+      </c>
+      <c r="F334" s="22">
+        <v>15263231</v>
+      </c>
+      <c r="G334" s="11"/>
+      <c r="H334" s="22"/>
+      <c r="I334" s="22"/>
+      <c r="J334" s="22"/>
+      <c r="K334" s="22"/>
+      <c r="L334" s="22"/>
+      <c r="M334" s="22"/>
     </row>
     <row r="335" spans="1:23">
       <c r="A335" s="38" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B335" s="11">
-        <v>15831530</v>
+        <v>767849</v>
       </c>
       <c r="C335" s="11">
-        <v>30500160</v>
+        <v>1554723</v>
       </c>
       <c r="D335" s="11">
-        <v>45821506</v>
+        <v>2268112</v>
       </c>
       <c r="E335" s="5">
-        <v>60871788</v>
-[...1 lines deleted...]
-      <c r="F335" s="22"/>
+        <v>2968597</v>
+      </c>
+      <c r="F335" s="22">
+        <v>3337112</v>
+      </c>
       <c r="G335" s="11"/>
       <c r="H335" s="22"/>
       <c r="I335" s="22"/>
       <c r="J335" s="22"/>
       <c r="K335" s="22"/>
       <c r="L335" s="22"/>
       <c r="M335" s="22"/>
-      <c r="N335" s="19"/>
-[...8 lines deleted...]
-      <c r="W335" s="19"/>
     </row>
     <row r="336" spans="1:23">
-      <c r="A336" s="39" t="s">
-        <v>15</v>
+      <c r="A336" s="43" t="s">
+        <v>56</v>
       </c>
       <c r="B336" s="11">
-        <v>2624754</v>
+        <v>1585</v>
       </c>
       <c r="C336" s="11">
-        <v>4614945</v>
+        <v>2964</v>
       </c>
       <c r="D336" s="11">
-        <v>7189631</v>
+        <v>4302</v>
       </c>
       <c r="E336" s="5">
-        <v>9810022</v>
-[...3 lines deleted...]
-      <c r="H336" s="22"/>
+        <v>5107</v>
+      </c>
+      <c r="F336" s="22">
+        <v>26367</v>
+      </c>
+      <c r="G336" s="31"/>
+      <c r="H336" s="31"/>
       <c r="I336" s="22"/>
       <c r="J336" s="22"/>
       <c r="K336" s="22"/>
       <c r="L336" s="22"/>
       <c r="M336" s="22"/>
-      <c r="N336" s="19"/>
-[...10 lines deleted...]
-    <row r="337" spans="1:23">
+    </row>
+    <row r="337" spans="1:16384">
       <c r="A337" s="40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B337" s="11">
-        <v>151536</v>
+        <v>23260</v>
       </c>
       <c r="C337" s="11">
-        <v>304572</v>
+        <v>64536</v>
       </c>
       <c r="D337" s="11">
-        <v>633653</v>
+        <v>105812</v>
       </c>
       <c r="E337" s="5">
-        <v>959404</v>
-[...1 lines deleted...]
-      <c r="F337" s="5"/>
+        <v>147088</v>
+      </c>
+      <c r="F337" s="22">
+        <v>188621</v>
+      </c>
       <c r="G337" s="11"/>
       <c r="H337" s="22"/>
       <c r="I337" s="22"/>
       <c r="J337" s="22"/>
       <c r="K337" s="22"/>
       <c r="L337" s="22"/>
       <c r="M337" s="22"/>
-      <c r="N337" s="19"/>
-[...12 lines deleted...]
-        <v>57</v>
+    </row>
+    <row r="338" spans="1:16384" ht="15" customHeight="1">
+      <c r="A338" s="38" t="s">
+        <v>58</v>
       </c>
       <c r="B338" s="11">
-        <v>40922</v>
+        <v>399654</v>
       </c>
       <c r="C338" s="11">
-        <v>79204</v>
+        <v>880639</v>
       </c>
       <c r="D338" s="11">
-        <v>117925</v>
+        <v>1350014</v>
       </c>
       <c r="E338" s="5">
-        <v>153663</v>
-[...1 lines deleted...]
-      <c r="F338" s="22"/>
+        <v>1709052</v>
+      </c>
+      <c r="F338" s="22">
+        <v>1853141</v>
+      </c>
       <c r="G338" s="11"/>
       <c r="H338" s="22"/>
       <c r="I338" s="22"/>
       <c r="J338" s="22"/>
       <c r="K338" s="22"/>
       <c r="L338" s="22"/>
       <c r="M338" s="22"/>
-      <c r="N338" s="19"/>
-[...12 lines deleted...]
-        <v>58</v>
+    </row>
+    <row r="339" spans="1:16384">
+      <c r="A339" s="38" t="s">
+        <v>59</v>
       </c>
       <c r="B339" s="11">
-        <v>1703189</v>
+        <v>529031</v>
       </c>
       <c r="C339" s="11">
-        <v>3477768</v>
+        <v>1205966</v>
       </c>
       <c r="D339" s="11">
-        <v>5186577</v>
+        <v>2140387</v>
       </c>
       <c r="E339" s="5">
-        <v>7018072</v>
-[...1 lines deleted...]
-      <c r="F339" s="22"/>
+        <v>2630609</v>
+      </c>
+      <c r="F339" s="22">
+        <v>2864933</v>
+      </c>
       <c r="G339" s="11"/>
       <c r="H339" s="22"/>
       <c r="I339" s="22"/>
       <c r="J339" s="22"/>
       <c r="K339" s="22"/>
       <c r="L339" s="22"/>
       <c r="M339" s="22"/>
-      <c r="N339" s="19"/>
-[...12 lines deleted...]
-        <v>59</v>
+    </row>
+    <row r="340" spans="1:16384">
+      <c r="A340" s="38" t="s">
+        <v>61</v>
       </c>
       <c r="B340" s="11">
-        <v>303399</v>
+        <v>869924</v>
       </c>
       <c r="C340" s="11">
-        <v>569382</v>
+        <v>1729907</v>
       </c>
       <c r="D340" s="11">
-        <v>871617</v>
+        <v>2400333</v>
       </c>
       <c r="E340" s="5">
-        <v>1194979</v>
-[...1 lines deleted...]
-      <c r="F340" s="22"/>
+        <v>2739749</v>
+      </c>
+      <c r="F340" s="22">
+        <v>2984002</v>
+      </c>
       <c r="G340" s="11"/>
       <c r="H340" s="22"/>
       <c r="I340" s="22"/>
       <c r="J340" s="22"/>
       <c r="K340" s="22"/>
       <c r="L340" s="22"/>
       <c r="M340" s="22"/>
-      <c r="N340" s="19"/>
-[...12 lines deleted...]
-        <v>60</v>
+    </row>
+    <row r="341" spans="1:16384" s="45" customFormat="1" ht="15" customHeight="1">
+      <c r="A341" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B341" s="11">
-        <v>1568089</v>
+        <v>311715</v>
       </c>
       <c r="C341" s="11">
-        <v>2945377</v>
+        <v>623881</v>
       </c>
       <c r="D341" s="11">
-        <v>4340197</v>
+        <v>844591</v>
       </c>
       <c r="E341" s="5">
-        <v>5607511</v>
-[...1 lines deleted...]
-      <c r="F341" s="22"/>
+        <v>1028628</v>
+      </c>
+      <c r="F341" s="22">
+        <v>1185019</v>
+      </c>
       <c r="G341" s="11"/>
       <c r="H341" s="22"/>
       <c r="I341" s="22"/>
       <c r="J341" s="22"/>
       <c r="K341" s="22"/>
       <c r="L341" s="22"/>
       <c r="M341" s="22"/>
-      <c r="N341" s="19"/>
-[...12 lines deleted...]
-        <v>61</v>
+      <c r="N341" s="44"/>
+      <c r="O341" s="44"/>
+      <c r="P341" s="44"/>
+      <c r="Q341" s="44"/>
+      <c r="R341" s="44"/>
+      <c r="S341" s="44"/>
+      <c r="T341" s="44"/>
+      <c r="U341" s="44"/>
+      <c r="V341" s="44"/>
+      <c r="W341" s="44"/>
+      <c r="X341" s="44"/>
+      <c r="Y341" s="44"/>
+      <c r="Z341" s="44"/>
+      <c r="AA341" s="44"/>
+      <c r="AB341" s="44"/>
+      <c r="AC341" s="44"/>
+      <c r="AD341" s="44"/>
+      <c r="AE341" s="44"/>
+      <c r="AF341" s="44"/>
+      <c r="AG341" s="44"/>
+      <c r="AH341" s="44"/>
+      <c r="AI341" s="44"/>
+      <c r="AJ341" s="44"/>
+      <c r="AK341" s="44"/>
+      <c r="AL341" s="44"/>
+      <c r="AM341" s="44"/>
+      <c r="AN341" s="44"/>
+      <c r="AO341" s="44"/>
+      <c r="AP341" s="44"/>
+      <c r="AQ341" s="44"/>
+      <c r="AR341" s="44"/>
+      <c r="AS341" s="44"/>
+      <c r="AT341" s="44"/>
+      <c r="AU341" s="44"/>
+      <c r="AV341" s="44"/>
+      <c r="AW341" s="44"/>
+      <c r="AX341" s="44"/>
+      <c r="AY341" s="44"/>
+      <c r="AZ341" s="44"/>
+      <c r="BA341" s="44"/>
+      <c r="BB341" s="44"/>
+      <c r="BC341" s="44"/>
+      <c r="BD341" s="44"/>
+      <c r="BE341" s="44"/>
+      <c r="BF341" s="44"/>
+      <c r="BG341" s="44"/>
+      <c r="BH341" s="44"/>
+      <c r="BI341" s="44"/>
+      <c r="BJ341" s="44"/>
+      <c r="BK341" s="44"/>
+      <c r="BL341" s="44"/>
+      <c r="BM341" s="44"/>
+      <c r="BN341" s="44"/>
+      <c r="BO341" s="44"/>
+      <c r="BP341" s="44"/>
+      <c r="BQ341" s="44"/>
+      <c r="BR341" s="44"/>
+      <c r="BS341" s="44"/>
+      <c r="BT341" s="44"/>
+      <c r="BU341" s="44"/>
+      <c r="BV341" s="44"/>
+      <c r="BW341" s="44"/>
+      <c r="BX341" s="44"/>
+      <c r="BY341" s="44"/>
+      <c r="BZ341" s="44"/>
+      <c r="CA341" s="44"/>
+      <c r="CB341" s="44"/>
+      <c r="CC341" s="44"/>
+      <c r="CD341" s="44"/>
+      <c r="CE341" s="44"/>
+      <c r="CF341" s="44"/>
+      <c r="CG341" s="44"/>
+      <c r="CH341" s="44"/>
+      <c r="CI341" s="44"/>
+      <c r="CJ341" s="44"/>
+      <c r="CK341" s="44"/>
+      <c r="CL341" s="44"/>
+      <c r="CM341" s="44"/>
+      <c r="CN341" s="44"/>
+      <c r="CO341" s="44"/>
+      <c r="CP341" s="44"/>
+      <c r="CQ341" s="44"/>
+      <c r="CR341" s="44"/>
+      <c r="CS341" s="44"/>
+      <c r="CT341" s="44"/>
+      <c r="CU341" s="44"/>
+      <c r="CV341" s="44"/>
+      <c r="CW341" s="44"/>
+      <c r="CX341" s="44"/>
+      <c r="CY341" s="44"/>
+      <c r="CZ341" s="44"/>
+      <c r="DA341" s="44"/>
+      <c r="DB341" s="44"/>
+      <c r="DC341" s="44"/>
+      <c r="DD341" s="44"/>
+      <c r="DE341" s="44"/>
+      <c r="DF341" s="44"/>
+      <c r="DG341" s="44"/>
+      <c r="DH341" s="44"/>
+      <c r="DI341" s="44"/>
+      <c r="DJ341" s="44"/>
+      <c r="DK341" s="44"/>
+      <c r="DL341" s="44"/>
+      <c r="DM341" s="44"/>
+      <c r="DN341" s="44"/>
+      <c r="DO341" s="44"/>
+      <c r="DP341" s="44"/>
+      <c r="DQ341" s="44"/>
+      <c r="DR341" s="44"/>
+      <c r="DS341" s="44"/>
+      <c r="DT341" s="44"/>
+      <c r="DU341" s="44"/>
+      <c r="DV341" s="44"/>
+      <c r="DW341" s="44"/>
+      <c r="DX341" s="44"/>
+      <c r="DY341" s="44"/>
+      <c r="DZ341" s="44"/>
+      <c r="EA341" s="44"/>
+      <c r="EB341" s="44"/>
+      <c r="EC341" s="44"/>
+      <c r="ED341" s="44"/>
+      <c r="EE341" s="44"/>
+      <c r="EF341" s="44"/>
+      <c r="EG341" s="44"/>
+      <c r="EH341" s="44"/>
+      <c r="EI341" s="44"/>
+      <c r="EJ341" s="44"/>
+      <c r="EK341" s="44"/>
+      <c r="EL341" s="44"/>
+      <c r="EM341" s="44"/>
+      <c r="EN341" s="44"/>
+      <c r="EO341" s="44"/>
+      <c r="EP341" s="44"/>
+      <c r="EQ341" s="44"/>
+      <c r="ER341" s="44"/>
+      <c r="ES341" s="44"/>
+      <c r="ET341" s="44"/>
+      <c r="EU341" s="44"/>
+      <c r="EV341" s="44"/>
+      <c r="EW341" s="44"/>
+      <c r="EX341" s="44"/>
+      <c r="EY341" s="44"/>
+      <c r="EZ341" s="44"/>
+      <c r="FA341" s="44"/>
+      <c r="FB341" s="44"/>
+      <c r="FC341" s="44"/>
+      <c r="FD341" s="44"/>
+      <c r="FE341" s="44"/>
+      <c r="FF341" s="44"/>
+      <c r="FG341" s="44"/>
+      <c r="FH341" s="44"/>
+      <c r="FI341" s="44"/>
+      <c r="FJ341" s="44"/>
+      <c r="FK341" s="44"/>
+      <c r="FL341" s="44"/>
+      <c r="FM341" s="44"/>
+      <c r="FN341" s="44"/>
+      <c r="FO341" s="44"/>
+      <c r="FP341" s="44"/>
+      <c r="FQ341" s="44"/>
+      <c r="FR341" s="44"/>
+      <c r="FS341" s="44"/>
+      <c r="FT341" s="44"/>
+      <c r="FU341" s="44"/>
+      <c r="FV341" s="44"/>
+      <c r="FW341" s="44"/>
+      <c r="FX341" s="44"/>
+      <c r="FY341" s="44"/>
+      <c r="FZ341" s="44"/>
+      <c r="GA341" s="44"/>
+      <c r="GB341" s="44"/>
+      <c r="GC341" s="44"/>
+      <c r="GD341" s="44"/>
+      <c r="GE341" s="44"/>
+      <c r="GF341" s="44"/>
+      <c r="GG341" s="44"/>
+      <c r="GH341" s="44"/>
+      <c r="GI341" s="44"/>
+      <c r="GJ341" s="44"/>
+      <c r="GK341" s="44"/>
+      <c r="GL341" s="44"/>
+      <c r="GM341" s="44"/>
+      <c r="GN341" s="44"/>
+      <c r="GO341" s="44"/>
+      <c r="GP341" s="44"/>
+      <c r="GQ341" s="44"/>
+      <c r="GR341" s="44"/>
+      <c r="GS341" s="44"/>
+      <c r="GT341" s="44"/>
+      <c r="GU341" s="44"/>
+      <c r="GV341" s="44"/>
+      <c r="GW341" s="44"/>
+      <c r="GX341" s="44"/>
+      <c r="GY341" s="44"/>
+      <c r="GZ341" s="44"/>
+      <c r="HA341" s="44"/>
+      <c r="HB341" s="44"/>
+      <c r="HC341" s="44"/>
+      <c r="HD341" s="44"/>
+      <c r="HE341" s="44"/>
+      <c r="HF341" s="44"/>
+      <c r="HG341" s="44"/>
+      <c r="HH341" s="44"/>
+      <c r="HI341" s="44"/>
+      <c r="HJ341" s="44"/>
+      <c r="HK341" s="44"/>
+      <c r="HL341" s="44"/>
+      <c r="HM341" s="44"/>
+      <c r="HN341" s="44"/>
+      <c r="HO341" s="44"/>
+      <c r="HP341" s="44"/>
+      <c r="HQ341" s="44"/>
+      <c r="HR341" s="44"/>
+      <c r="HS341" s="44"/>
+      <c r="HT341" s="44"/>
+      <c r="HU341" s="44"/>
+      <c r="HV341" s="44"/>
+      <c r="HW341" s="44"/>
+      <c r="HX341" s="44"/>
+      <c r="HY341" s="44"/>
+      <c r="HZ341" s="44"/>
+      <c r="IA341" s="44"/>
+      <c r="IB341" s="44"/>
+      <c r="IC341" s="44"/>
+      <c r="ID341" s="44"/>
+      <c r="IE341" s="44"/>
+      <c r="IF341" s="44"/>
+      <c r="IG341" s="44"/>
+      <c r="IH341" s="44"/>
+      <c r="II341" s="44"/>
+      <c r="IJ341" s="44"/>
+      <c r="IK341" s="44"/>
+      <c r="IL341" s="44"/>
+      <c r="IM341" s="44"/>
+      <c r="IN341" s="44"/>
+      <c r="IO341" s="44"/>
+      <c r="IP341" s="44"/>
+      <c r="IQ341" s="44"/>
+      <c r="IR341" s="44"/>
+      <c r="IS341" s="44"/>
+      <c r="IT341" s="44"/>
+      <c r="IU341" s="44"/>
+      <c r="IV341" s="44"/>
+      <c r="IW341" s="44"/>
+      <c r="IX341" s="44"/>
+      <c r="IY341" s="44"/>
+      <c r="IZ341" s="44"/>
+      <c r="JA341" s="44"/>
+      <c r="JB341" s="44"/>
+      <c r="JC341" s="44"/>
+      <c r="JD341" s="44"/>
+      <c r="JE341" s="44"/>
+      <c r="JF341" s="44"/>
+      <c r="JG341" s="44"/>
+      <c r="JH341" s="44"/>
+      <c r="JI341" s="44"/>
+      <c r="JJ341" s="44"/>
+      <c r="JK341" s="44"/>
+      <c r="JL341" s="44"/>
+      <c r="JM341" s="44"/>
+      <c r="JN341" s="44"/>
+      <c r="JO341" s="44"/>
+      <c r="JP341" s="44"/>
+      <c r="JQ341" s="44"/>
+      <c r="JR341" s="44"/>
+      <c r="JS341" s="44"/>
+      <c r="JT341" s="44"/>
+      <c r="JU341" s="44"/>
+      <c r="JV341" s="44"/>
+      <c r="JW341" s="44"/>
+      <c r="JX341" s="44"/>
+      <c r="JY341" s="44"/>
+      <c r="JZ341" s="44"/>
+      <c r="KA341" s="44"/>
+      <c r="KB341" s="44"/>
+      <c r="KC341" s="44"/>
+      <c r="KD341" s="44"/>
+      <c r="KE341" s="44"/>
+      <c r="KF341" s="44"/>
+      <c r="KG341" s="44"/>
+      <c r="KH341" s="44"/>
+      <c r="KI341" s="44"/>
+      <c r="KJ341" s="44"/>
+      <c r="KK341" s="44"/>
+      <c r="KL341" s="44"/>
+      <c r="KM341" s="44"/>
+      <c r="KN341" s="44"/>
+      <c r="KO341" s="44"/>
+      <c r="KP341" s="44"/>
+      <c r="KQ341" s="44"/>
+      <c r="KR341" s="44"/>
+      <c r="KS341" s="44"/>
+      <c r="KT341" s="44"/>
+      <c r="KU341" s="44"/>
+      <c r="KV341" s="44"/>
+      <c r="KW341" s="44"/>
+      <c r="KX341" s="44"/>
+      <c r="KY341" s="44"/>
+      <c r="KZ341" s="44"/>
+      <c r="LA341" s="44"/>
+      <c r="LB341" s="44"/>
+      <c r="LC341" s="44"/>
+      <c r="LD341" s="44"/>
+      <c r="LE341" s="44"/>
+      <c r="LF341" s="44"/>
+      <c r="LG341" s="44"/>
+      <c r="LH341" s="44"/>
+      <c r="LI341" s="44"/>
+      <c r="LJ341" s="44"/>
+      <c r="LK341" s="44"/>
+      <c r="LL341" s="44"/>
+      <c r="LM341" s="44"/>
+      <c r="LN341" s="44"/>
+      <c r="LO341" s="44"/>
+      <c r="LP341" s="44"/>
+      <c r="LQ341" s="44"/>
+      <c r="LR341" s="44"/>
+      <c r="LS341" s="44"/>
+      <c r="LT341" s="44"/>
+      <c r="LU341" s="44"/>
+      <c r="LV341" s="44"/>
+      <c r="LW341" s="44"/>
+      <c r="LX341" s="44"/>
+      <c r="LY341" s="44"/>
+      <c r="LZ341" s="44"/>
+      <c r="MA341" s="44"/>
+      <c r="MB341" s="44"/>
+      <c r="MC341" s="44"/>
+      <c r="MD341" s="44"/>
+      <c r="ME341" s="44"/>
+      <c r="MF341" s="44"/>
+      <c r="MG341" s="44"/>
+      <c r="MH341" s="44"/>
+      <c r="MI341" s="44"/>
+      <c r="MJ341" s="44"/>
+      <c r="MK341" s="44"/>
+      <c r="ML341" s="44"/>
+      <c r="MM341" s="44"/>
+      <c r="MN341" s="44"/>
+      <c r="MO341" s="44"/>
+      <c r="MP341" s="44"/>
+      <c r="MQ341" s="44"/>
+      <c r="MR341" s="44"/>
+      <c r="MS341" s="44"/>
+      <c r="MT341" s="44"/>
+      <c r="MU341" s="44"/>
+      <c r="MV341" s="44"/>
+      <c r="MW341" s="44"/>
+      <c r="MX341" s="44"/>
+      <c r="MY341" s="44"/>
+      <c r="MZ341" s="44"/>
+      <c r="NA341" s="44"/>
+      <c r="NB341" s="44"/>
+      <c r="NC341" s="44"/>
+      <c r="ND341" s="44"/>
+      <c r="NE341" s="44"/>
+      <c r="NF341" s="44"/>
+      <c r="NG341" s="44"/>
+      <c r="NH341" s="44"/>
+      <c r="NI341" s="44"/>
+      <c r="NJ341" s="44"/>
+      <c r="NK341" s="44"/>
+      <c r="NL341" s="44"/>
+      <c r="NM341" s="44"/>
+      <c r="NN341" s="44"/>
+      <c r="NO341" s="44"/>
+      <c r="NP341" s="44"/>
+      <c r="NQ341" s="44"/>
+      <c r="NR341" s="44"/>
+      <c r="NS341" s="44"/>
+      <c r="NT341" s="44"/>
+      <c r="NU341" s="44"/>
+      <c r="NV341" s="44"/>
+      <c r="NW341" s="44"/>
+      <c r="NX341" s="44"/>
+      <c r="NY341" s="44"/>
+      <c r="NZ341" s="44"/>
+      <c r="OA341" s="44"/>
+      <c r="OB341" s="44"/>
+      <c r="OC341" s="44"/>
+      <c r="OD341" s="44"/>
+      <c r="OE341" s="44"/>
+      <c r="OF341" s="44"/>
+      <c r="OG341" s="44"/>
+      <c r="OH341" s="44"/>
+      <c r="OI341" s="44"/>
+      <c r="OJ341" s="44"/>
+      <c r="OK341" s="44"/>
+      <c r="OL341" s="44"/>
+      <c r="OM341" s="44"/>
+      <c r="ON341" s="44"/>
+      <c r="OO341" s="44"/>
+      <c r="OP341" s="44"/>
+      <c r="OQ341" s="44"/>
+      <c r="OR341" s="44"/>
+      <c r="OS341" s="44"/>
+      <c r="OT341" s="44"/>
+      <c r="OU341" s="44"/>
+      <c r="OV341" s="44"/>
+      <c r="OW341" s="44"/>
+      <c r="OX341" s="44"/>
+      <c r="OY341" s="44"/>
+      <c r="OZ341" s="44"/>
+      <c r="PA341" s="44"/>
+      <c r="PB341" s="44"/>
+      <c r="PC341" s="44"/>
+      <c r="PD341" s="44"/>
+      <c r="PE341" s="44"/>
+      <c r="PF341" s="44"/>
+      <c r="PG341" s="44"/>
+      <c r="PH341" s="44"/>
+      <c r="PI341" s="44"/>
+      <c r="PJ341" s="44"/>
+      <c r="PK341" s="44"/>
+      <c r="PL341" s="44"/>
+      <c r="PM341" s="44"/>
+      <c r="PN341" s="44"/>
+      <c r="PO341" s="44"/>
+      <c r="PP341" s="44"/>
+      <c r="PQ341" s="44"/>
+      <c r="PR341" s="44"/>
+      <c r="PS341" s="44"/>
+      <c r="PT341" s="44"/>
+      <c r="PU341" s="44"/>
+      <c r="PV341" s="44"/>
+      <c r="PW341" s="44"/>
+      <c r="PX341" s="44"/>
+      <c r="PY341" s="44"/>
+      <c r="PZ341" s="44"/>
+      <c r="QA341" s="44"/>
+      <c r="QB341" s="44"/>
+      <c r="QC341" s="44"/>
+      <c r="QD341" s="44"/>
+      <c r="QE341" s="44"/>
+      <c r="QF341" s="44"/>
+      <c r="QG341" s="44"/>
+      <c r="QH341" s="44"/>
+      <c r="QI341" s="44"/>
+      <c r="QJ341" s="44"/>
+      <c r="QK341" s="44"/>
+      <c r="QL341" s="44"/>
+      <c r="QM341" s="44"/>
+      <c r="QN341" s="44"/>
+      <c r="QO341" s="44"/>
+      <c r="QP341" s="44"/>
+      <c r="QQ341" s="44"/>
+      <c r="QR341" s="44"/>
+      <c r="QS341" s="44"/>
+      <c r="QT341" s="44"/>
+      <c r="QU341" s="44"/>
+      <c r="QV341" s="44"/>
+      <c r="QW341" s="44"/>
+      <c r="QX341" s="44"/>
+      <c r="QY341" s="44"/>
+      <c r="QZ341" s="44"/>
+      <c r="RA341" s="44"/>
+      <c r="RB341" s="44"/>
+      <c r="RC341" s="44"/>
+      <c r="RD341" s="44"/>
+      <c r="RE341" s="44"/>
+      <c r="RF341" s="44"/>
+      <c r="RG341" s="44"/>
+      <c r="RH341" s="44"/>
+      <c r="RI341" s="44"/>
+      <c r="RJ341" s="44"/>
+      <c r="RK341" s="44"/>
+      <c r="RL341" s="44"/>
+      <c r="RM341" s="44"/>
+      <c r="RN341" s="44"/>
+      <c r="RO341" s="44"/>
+      <c r="RP341" s="44"/>
+      <c r="RQ341" s="44"/>
+      <c r="RR341" s="44"/>
+      <c r="RS341" s="44"/>
+      <c r="RT341" s="44"/>
+      <c r="RU341" s="44"/>
+      <c r="RV341" s="44"/>
+      <c r="RW341" s="44"/>
+      <c r="RX341" s="44"/>
+      <c r="RY341" s="44"/>
+      <c r="RZ341" s="44"/>
+      <c r="SA341" s="44"/>
+      <c r="SB341" s="44"/>
+      <c r="SC341" s="44"/>
+      <c r="SD341" s="44"/>
+      <c r="SE341" s="44"/>
+      <c r="SF341" s="44"/>
+      <c r="SG341" s="44"/>
+      <c r="SH341" s="44"/>
+      <c r="SI341" s="44"/>
+      <c r="SJ341" s="44"/>
+      <c r="SK341" s="44"/>
+      <c r="SL341" s="44"/>
+      <c r="SM341" s="44"/>
+      <c r="SN341" s="44"/>
+      <c r="SO341" s="44"/>
+      <c r="SP341" s="44"/>
+      <c r="SQ341" s="44"/>
+      <c r="SR341" s="44"/>
+      <c r="SS341" s="44"/>
+      <c r="ST341" s="44"/>
+      <c r="SU341" s="44"/>
+      <c r="SV341" s="44"/>
+      <c r="SW341" s="44"/>
+      <c r="SX341" s="44"/>
+      <c r="SY341" s="44"/>
+      <c r="SZ341" s="44"/>
+      <c r="TA341" s="44"/>
+      <c r="TB341" s="44"/>
+      <c r="TC341" s="44"/>
+      <c r="TD341" s="44"/>
+      <c r="TE341" s="44"/>
+      <c r="TF341" s="44"/>
+      <c r="TG341" s="44"/>
+      <c r="TH341" s="44"/>
+      <c r="TI341" s="44"/>
+      <c r="TJ341" s="44"/>
+      <c r="TK341" s="44"/>
+      <c r="TL341" s="44"/>
+      <c r="TM341" s="44"/>
+      <c r="TN341" s="44"/>
+      <c r="TO341" s="44"/>
+      <c r="TP341" s="44"/>
+      <c r="TQ341" s="44"/>
+      <c r="TR341" s="44"/>
+      <c r="TS341" s="44"/>
+      <c r="TT341" s="44"/>
+      <c r="TU341" s="44"/>
+      <c r="TV341" s="44"/>
+      <c r="TW341" s="44"/>
+      <c r="TX341" s="44"/>
+      <c r="TY341" s="44"/>
+      <c r="TZ341" s="44"/>
+      <c r="UA341" s="44"/>
+      <c r="UB341" s="44"/>
+      <c r="UC341" s="44"/>
+      <c r="UD341" s="44"/>
+      <c r="UE341" s="44"/>
+      <c r="UF341" s="44"/>
+      <c r="UG341" s="44"/>
+      <c r="UH341" s="44"/>
+      <c r="UI341" s="44"/>
+      <c r="UJ341" s="44"/>
+      <c r="UK341" s="44"/>
+      <c r="UL341" s="44"/>
+      <c r="UM341" s="44"/>
+      <c r="UN341" s="44"/>
+      <c r="UO341" s="44"/>
+      <c r="UP341" s="44"/>
+      <c r="UQ341" s="44"/>
+      <c r="UR341" s="44"/>
+      <c r="US341" s="44"/>
+      <c r="UT341" s="44"/>
+      <c r="UU341" s="44"/>
+      <c r="UV341" s="44"/>
+      <c r="UW341" s="44"/>
+      <c r="UX341" s="44"/>
+      <c r="UY341" s="44"/>
+      <c r="UZ341" s="44"/>
+      <c r="VA341" s="44"/>
+      <c r="VB341" s="44"/>
+      <c r="VC341" s="44"/>
+      <c r="VD341" s="44"/>
+      <c r="VE341" s="44"/>
+      <c r="VF341" s="44"/>
+      <c r="VG341" s="44"/>
+      <c r="VH341" s="44"/>
+      <c r="VI341" s="44"/>
+      <c r="VJ341" s="44"/>
+      <c r="VK341" s="44"/>
+      <c r="VL341" s="44"/>
+      <c r="VM341" s="44"/>
+      <c r="VN341" s="44"/>
+      <c r="VO341" s="44"/>
+      <c r="VP341" s="44"/>
+      <c r="VQ341" s="44"/>
+      <c r="VR341" s="44"/>
+      <c r="VS341" s="44"/>
+      <c r="VT341" s="44"/>
+      <c r="VU341" s="44"/>
+      <c r="VV341" s="44"/>
+      <c r="VW341" s="44"/>
+      <c r="VX341" s="44"/>
+      <c r="VY341" s="44"/>
+      <c r="VZ341" s="44"/>
+      <c r="WA341" s="44"/>
+      <c r="WB341" s="44"/>
+      <c r="WC341" s="44"/>
+      <c r="WD341" s="44"/>
+      <c r="WE341" s="44"/>
+      <c r="WF341" s="44"/>
+      <c r="WG341" s="44"/>
+      <c r="WH341" s="44"/>
+      <c r="WI341" s="44"/>
+      <c r="WJ341" s="44"/>
+      <c r="WK341" s="44"/>
+      <c r="WL341" s="44"/>
+      <c r="WM341" s="44"/>
+      <c r="WN341" s="44"/>
+      <c r="WO341" s="44"/>
+      <c r="WP341" s="44"/>
+      <c r="WQ341" s="44"/>
+      <c r="WR341" s="44"/>
+      <c r="WS341" s="44"/>
+      <c r="WT341" s="44"/>
+      <c r="WU341" s="44"/>
+      <c r="WV341" s="44"/>
+      <c r="WW341" s="44"/>
+      <c r="WX341" s="44"/>
+      <c r="WY341" s="44"/>
+      <c r="WZ341" s="44"/>
+      <c r="XA341" s="44"/>
+      <c r="XB341" s="44"/>
+      <c r="XC341" s="44"/>
+      <c r="XD341" s="44"/>
+      <c r="XE341" s="44"/>
+      <c r="XF341" s="44"/>
+      <c r="XG341" s="44"/>
+      <c r="XH341" s="44"/>
+      <c r="XI341" s="44"/>
+      <c r="XJ341" s="44"/>
+      <c r="XK341" s="44"/>
+      <c r="XL341" s="44"/>
+      <c r="XM341" s="44"/>
+      <c r="XN341" s="44"/>
+      <c r="XO341" s="44"/>
+      <c r="XP341" s="44"/>
+      <c r="XQ341" s="44"/>
+      <c r="XR341" s="44"/>
+      <c r="XS341" s="44"/>
+      <c r="XT341" s="44"/>
+      <c r="XU341" s="44"/>
+      <c r="XV341" s="44"/>
+      <c r="XW341" s="44"/>
+      <c r="XX341" s="44"/>
+      <c r="XY341" s="44"/>
+      <c r="XZ341" s="44"/>
+      <c r="YA341" s="44"/>
+      <c r="YB341" s="44"/>
+      <c r="YC341" s="44"/>
+      <c r="YD341" s="44"/>
+      <c r="YE341" s="44"/>
+      <c r="YF341" s="44"/>
+      <c r="YG341" s="44"/>
+      <c r="YH341" s="44"/>
+      <c r="YI341" s="44"/>
+      <c r="YJ341" s="44"/>
+      <c r="YK341" s="44"/>
+      <c r="YL341" s="44"/>
+      <c r="YM341" s="44"/>
+      <c r="YN341" s="44"/>
+      <c r="YO341" s="44"/>
+      <c r="YP341" s="44"/>
+      <c r="YQ341" s="44"/>
+      <c r="YR341" s="44"/>
+      <c r="YS341" s="44"/>
+      <c r="YT341" s="44"/>
+      <c r="YU341" s="44"/>
+      <c r="YV341" s="44"/>
+      <c r="YW341" s="44"/>
+      <c r="YX341" s="44"/>
+      <c r="YY341" s="44"/>
+      <c r="YZ341" s="44"/>
+      <c r="ZA341" s="44"/>
+      <c r="ZB341" s="44"/>
+      <c r="ZC341" s="44"/>
+      <c r="ZD341" s="44"/>
+      <c r="ZE341" s="44"/>
+      <c r="ZF341" s="44"/>
+      <c r="ZG341" s="44"/>
+      <c r="ZH341" s="44"/>
+      <c r="ZI341" s="44"/>
+      <c r="ZJ341" s="44"/>
+      <c r="ZK341" s="44"/>
+      <c r="ZL341" s="44"/>
+      <c r="ZM341" s="44"/>
+      <c r="ZN341" s="44"/>
+      <c r="ZO341" s="44"/>
+      <c r="ZP341" s="44"/>
+      <c r="ZQ341" s="44"/>
+      <c r="ZR341" s="44"/>
+      <c r="ZS341" s="44"/>
+      <c r="ZT341" s="44"/>
+      <c r="ZU341" s="44"/>
+      <c r="ZV341" s="44"/>
+      <c r="ZW341" s="44"/>
+      <c r="ZX341" s="44"/>
+      <c r="ZY341" s="44"/>
+      <c r="ZZ341" s="44"/>
+      <c r="AAA341" s="44"/>
+      <c r="AAB341" s="44"/>
+      <c r="AAC341" s="44"/>
+      <c r="AAD341" s="44"/>
+      <c r="AAE341" s="44"/>
+      <c r="AAF341" s="44"/>
+      <c r="AAG341" s="44"/>
+      <c r="AAH341" s="44"/>
+      <c r="AAI341" s="44"/>
+      <c r="AAJ341" s="44"/>
+      <c r="AAK341" s="44"/>
+      <c r="AAL341" s="44"/>
+      <c r="AAM341" s="44"/>
+      <c r="AAN341" s="44"/>
+      <c r="AAO341" s="44"/>
+      <c r="AAP341" s="44"/>
+      <c r="AAQ341" s="44"/>
+      <c r="AAR341" s="44"/>
+      <c r="AAS341" s="44"/>
+      <c r="AAT341" s="44"/>
+      <c r="AAU341" s="44"/>
+      <c r="AAV341" s="44"/>
+      <c r="AAW341" s="44"/>
+      <c r="AAX341" s="44"/>
+      <c r="AAY341" s="44"/>
+      <c r="AAZ341" s="44"/>
+      <c r="ABA341" s="44"/>
+      <c r="ABB341" s="44"/>
+      <c r="ABC341" s="44"/>
+      <c r="ABD341" s="44"/>
+      <c r="ABE341" s="44"/>
+      <c r="ABF341" s="44"/>
+      <c r="ABG341" s="44"/>
+      <c r="ABH341" s="44"/>
+      <c r="ABI341" s="44"/>
+      <c r="ABJ341" s="44"/>
+      <c r="ABK341" s="44"/>
+      <c r="ABL341" s="44"/>
+      <c r="ABM341" s="44"/>
+      <c r="ABN341" s="44"/>
+      <c r="ABO341" s="44"/>
+      <c r="ABP341" s="44"/>
+      <c r="ABQ341" s="44"/>
+      <c r="ABR341" s="44"/>
+      <c r="ABS341" s="44"/>
+      <c r="ABT341" s="44"/>
+      <c r="ABU341" s="44"/>
+      <c r="ABV341" s="44"/>
+      <c r="ABW341" s="44"/>
+      <c r="ABX341" s="44"/>
+      <c r="ABY341" s="44"/>
+      <c r="ABZ341" s="44"/>
+      <c r="ACA341" s="44"/>
+      <c r="ACB341" s="44"/>
+      <c r="ACC341" s="44"/>
+      <c r="ACD341" s="44"/>
+      <c r="ACE341" s="44"/>
+      <c r="ACF341" s="44"/>
+      <c r="ACG341" s="44"/>
+      <c r="ACH341" s="44"/>
+      <c r="ACI341" s="44"/>
+      <c r="ACJ341" s="44"/>
+      <c r="ACK341" s="44"/>
+      <c r="ACL341" s="44"/>
+      <c r="ACM341" s="44"/>
+      <c r="ACN341" s="44"/>
+      <c r="ACO341" s="44"/>
+      <c r="ACP341" s="44"/>
+      <c r="ACQ341" s="44"/>
+      <c r="ACR341" s="44"/>
+      <c r="ACS341" s="44"/>
+      <c r="ACT341" s="44"/>
+      <c r="ACU341" s="44"/>
+      <c r="ACV341" s="44"/>
+      <c r="ACW341" s="44"/>
+      <c r="ACX341" s="44"/>
+      <c r="ACY341" s="44"/>
+      <c r="ACZ341" s="44"/>
+      <c r="ADA341" s="44"/>
+      <c r="ADB341" s="44"/>
+      <c r="ADC341" s="44"/>
+      <c r="ADD341" s="44"/>
+      <c r="ADE341" s="44"/>
+      <c r="ADF341" s="44"/>
+      <c r="ADG341" s="44"/>
+      <c r="ADH341" s="44"/>
+      <c r="ADI341" s="44"/>
+      <c r="ADJ341" s="44"/>
+      <c r="ADK341" s="44"/>
+      <c r="ADL341" s="44"/>
+      <c r="ADM341" s="44"/>
+      <c r="ADN341" s="44"/>
+      <c r="ADO341" s="44"/>
+      <c r="ADP341" s="44"/>
+      <c r="ADQ341" s="44"/>
+      <c r="ADR341" s="44"/>
+      <c r="ADS341" s="44"/>
+      <c r="ADT341" s="44"/>
+      <c r="ADU341" s="44"/>
+      <c r="ADV341" s="44"/>
+      <c r="ADW341" s="44"/>
+      <c r="ADX341" s="44"/>
+      <c r="ADY341" s="44"/>
+      <c r="ADZ341" s="44"/>
+      <c r="AEA341" s="44"/>
+      <c r="AEB341" s="44"/>
+      <c r="AEC341" s="44"/>
+      <c r="AED341" s="44"/>
+      <c r="AEE341" s="44"/>
+      <c r="AEF341" s="44"/>
+      <c r="AEG341" s="44"/>
+      <c r="AEH341" s="44"/>
+      <c r="AEI341" s="44"/>
+      <c r="AEJ341" s="44"/>
+      <c r="AEK341" s="44"/>
+      <c r="AEL341" s="44"/>
+      <c r="AEM341" s="44"/>
+      <c r="AEN341" s="44"/>
+      <c r="AEO341" s="44"/>
+      <c r="AEP341" s="44"/>
+      <c r="AEQ341" s="44"/>
+      <c r="AER341" s="44"/>
+      <c r="AES341" s="44"/>
+      <c r="AET341" s="44"/>
+      <c r="AEU341" s="44"/>
+      <c r="AEV341" s="44"/>
+      <c r="AEW341" s="44"/>
+      <c r="AEX341" s="44"/>
+      <c r="AEY341" s="44"/>
+      <c r="AEZ341" s="44"/>
+      <c r="AFA341" s="44"/>
+      <c r="AFB341" s="44"/>
+      <c r="AFC341" s="44"/>
+      <c r="AFD341" s="44"/>
+      <c r="AFE341" s="44"/>
+      <c r="AFF341" s="44"/>
+      <c r="AFG341" s="44"/>
+      <c r="AFH341" s="44"/>
+      <c r="AFI341" s="44"/>
+      <c r="AFJ341" s="44"/>
+      <c r="AFK341" s="44"/>
+      <c r="AFL341" s="44"/>
+      <c r="AFM341" s="44"/>
+      <c r="AFN341" s="44"/>
+      <c r="AFO341" s="44"/>
+      <c r="AFP341" s="44"/>
+      <c r="AFQ341" s="44"/>
+      <c r="AFR341" s="44"/>
+      <c r="AFS341" s="44"/>
+      <c r="AFT341" s="44"/>
+      <c r="AFU341" s="44"/>
+      <c r="AFV341" s="44"/>
+      <c r="AFW341" s="44"/>
+      <c r="AFX341" s="44"/>
+      <c r="AFY341" s="44"/>
+      <c r="AFZ341" s="44"/>
+      <c r="AGA341" s="44"/>
+      <c r="AGB341" s="44"/>
+      <c r="AGC341" s="44"/>
+      <c r="AGD341" s="44"/>
+      <c r="AGE341" s="44"/>
+      <c r="AGF341" s="44"/>
+      <c r="AGG341" s="44"/>
+      <c r="AGH341" s="44"/>
+      <c r="AGI341" s="44"/>
+      <c r="AGJ341" s="44"/>
+      <c r="AGK341" s="44"/>
+      <c r="AGL341" s="44"/>
+      <c r="AGM341" s="44"/>
+      <c r="AGN341" s="44"/>
+      <c r="AGO341" s="44"/>
+      <c r="AGP341" s="44"/>
+      <c r="AGQ341" s="44"/>
+      <c r="AGR341" s="44"/>
+      <c r="AGS341" s="44"/>
+      <c r="AGT341" s="44"/>
+      <c r="AGU341" s="44"/>
+      <c r="AGV341" s="44"/>
+      <c r="AGW341" s="44"/>
+      <c r="AGX341" s="44"/>
+      <c r="AGY341" s="44"/>
+      <c r="AGZ341" s="44"/>
+      <c r="AHA341" s="44"/>
+      <c r="AHB341" s="44"/>
+      <c r="AHC341" s="44"/>
+      <c r="AHD341" s="44"/>
+      <c r="AHE341" s="44"/>
+      <c r="AHF341" s="44"/>
+      <c r="AHG341" s="44"/>
+      <c r="AHH341" s="44"/>
+      <c r="AHI341" s="44"/>
+      <c r="AHJ341" s="44"/>
+      <c r="AHK341" s="44"/>
+      <c r="AHL341" s="44"/>
+      <c r="AHM341" s="44"/>
+      <c r="AHN341" s="44"/>
+      <c r="AHO341" s="44"/>
+      <c r="AHP341" s="44"/>
+      <c r="AHQ341" s="44"/>
+      <c r="AHR341" s="44"/>
+      <c r="AHS341" s="44"/>
+      <c r="AHT341" s="44"/>
+      <c r="AHU341" s="44"/>
+      <c r="AHV341" s="44"/>
+      <c r="AHW341" s="44"/>
+      <c r="AHX341" s="44"/>
+      <c r="AHY341" s="44"/>
+      <c r="AHZ341" s="44"/>
+      <c r="AIA341" s="44"/>
+      <c r="AIB341" s="44"/>
+      <c r="AIC341" s="44"/>
+      <c r="AID341" s="44"/>
+      <c r="AIE341" s="44"/>
+      <c r="AIF341" s="44"/>
+      <c r="AIG341" s="44"/>
+      <c r="AIH341" s="44"/>
+      <c r="AII341" s="44"/>
+      <c r="AIJ341" s="44"/>
+      <c r="AIK341" s="44"/>
+      <c r="AIL341" s="44"/>
+      <c r="AIM341" s="44"/>
+      <c r="AIN341" s="44"/>
+      <c r="AIO341" s="44"/>
+      <c r="AIP341" s="44"/>
+      <c r="AIQ341" s="44"/>
+      <c r="AIR341" s="44"/>
+      <c r="AIS341" s="44"/>
+      <c r="AIT341" s="44"/>
+      <c r="AIU341" s="44"/>
+      <c r="AIV341" s="44"/>
+      <c r="AIW341" s="44"/>
+      <c r="AIX341" s="44"/>
+      <c r="AIY341" s="44"/>
+      <c r="AIZ341" s="44"/>
+      <c r="AJA341" s="44"/>
+      <c r="AJB341" s="44"/>
+      <c r="AJC341" s="44"/>
+      <c r="AJD341" s="44"/>
+      <c r="AJE341" s="44"/>
+      <c r="AJF341" s="44"/>
+      <c r="AJG341" s="44"/>
+      <c r="AJH341" s="44"/>
+      <c r="AJI341" s="44"/>
+      <c r="AJJ341" s="44"/>
+      <c r="AJK341" s="44"/>
+      <c r="AJL341" s="44"/>
+      <c r="AJM341" s="44"/>
+      <c r="AJN341" s="44"/>
+      <c r="AJO341" s="44"/>
+      <c r="AJP341" s="44"/>
+      <c r="AJQ341" s="44"/>
+      <c r="AJR341" s="44"/>
+      <c r="AJS341" s="44"/>
+      <c r="AJT341" s="44"/>
+      <c r="AJU341" s="44"/>
+      <c r="AJV341" s="44"/>
+      <c r="AJW341" s="44"/>
+      <c r="AJX341" s="44"/>
+      <c r="AJY341" s="44"/>
+      <c r="AJZ341" s="44"/>
+      <c r="AKA341" s="44"/>
+      <c r="AKB341" s="44"/>
+      <c r="AKC341" s="44"/>
+      <c r="AKD341" s="44"/>
+      <c r="AKE341" s="44"/>
+      <c r="AKF341" s="44"/>
+      <c r="AKG341" s="44"/>
+      <c r="AKH341" s="44"/>
+      <c r="AKI341" s="44"/>
+      <c r="AKJ341" s="44"/>
+      <c r="AKK341" s="44"/>
+      <c r="AKL341" s="44"/>
+      <c r="AKM341" s="44"/>
+      <c r="AKN341" s="44"/>
+      <c r="AKO341" s="44"/>
+      <c r="AKP341" s="44"/>
+      <c r="AKQ341" s="44"/>
+      <c r="AKR341" s="44"/>
+      <c r="AKS341" s="44"/>
+      <c r="AKT341" s="44"/>
+      <c r="AKU341" s="44"/>
+      <c r="AKV341" s="44"/>
+      <c r="AKW341" s="44"/>
+      <c r="AKX341" s="44"/>
+      <c r="AKY341" s="44"/>
+      <c r="AKZ341" s="44"/>
+      <c r="ALA341" s="44"/>
+      <c r="ALB341" s="44"/>
+      <c r="ALC341" s="44"/>
+      <c r="ALD341" s="44"/>
+      <c r="ALE341" s="44"/>
+      <c r="ALF341" s="44"/>
+      <c r="ALG341" s="44"/>
+      <c r="ALH341" s="44"/>
+      <c r="ALI341" s="44"/>
+      <c r="ALJ341" s="44"/>
+      <c r="ALK341" s="44"/>
+      <c r="ALL341" s="44"/>
+      <c r="ALM341" s="44"/>
+      <c r="ALN341" s="44"/>
+      <c r="ALO341" s="44"/>
+      <c r="ALP341" s="44"/>
+      <c r="ALQ341" s="44"/>
+      <c r="ALR341" s="44"/>
+      <c r="ALS341" s="44"/>
+      <c r="ALT341" s="44"/>
+      <c r="ALU341" s="44"/>
+      <c r="ALV341" s="44"/>
+      <c r="ALW341" s="44"/>
+      <c r="ALX341" s="44"/>
+      <c r="ALY341" s="44"/>
+      <c r="ALZ341" s="44"/>
+      <c r="AMA341" s="44"/>
+      <c r="AMB341" s="44"/>
+      <c r="AMC341" s="44"/>
+      <c r="AMD341" s="44"/>
+      <c r="AME341" s="44"/>
+      <c r="AMF341" s="44"/>
+      <c r="AMG341" s="44"/>
+      <c r="AMH341" s="44"/>
+      <c r="AMI341" s="44"/>
+      <c r="AMJ341" s="44"/>
+      <c r="AMK341" s="44"/>
+      <c r="AML341" s="44"/>
+      <c r="AMM341" s="44"/>
+      <c r="AMN341" s="44"/>
+      <c r="AMO341" s="44"/>
+      <c r="AMP341" s="44"/>
+      <c r="AMQ341" s="44"/>
+      <c r="AMR341" s="44"/>
+      <c r="AMS341" s="44"/>
+      <c r="AMT341" s="44"/>
+      <c r="AMU341" s="44"/>
+      <c r="AMV341" s="44"/>
+      <c r="AMW341" s="44"/>
+      <c r="AMX341" s="44"/>
+      <c r="AMY341" s="44"/>
+      <c r="AMZ341" s="44"/>
+      <c r="ANA341" s="44"/>
+      <c r="ANB341" s="44"/>
+      <c r="ANC341" s="44"/>
+      <c r="AND341" s="44"/>
+      <c r="ANE341" s="44"/>
+      <c r="ANF341" s="44"/>
+      <c r="ANG341" s="44"/>
+      <c r="ANH341" s="44"/>
+      <c r="ANI341" s="44"/>
+      <c r="ANJ341" s="44"/>
+      <c r="ANK341" s="44"/>
+      <c r="ANL341" s="44"/>
+      <c r="ANM341" s="44"/>
+      <c r="ANN341" s="44"/>
+      <c r="ANO341" s="44"/>
+      <c r="ANP341" s="44"/>
+      <c r="ANQ341" s="44"/>
+      <c r="ANR341" s="44"/>
+      <c r="ANS341" s="44"/>
+      <c r="ANT341" s="44"/>
+      <c r="ANU341" s="44"/>
+      <c r="ANV341" s="44"/>
+      <c r="ANW341" s="44"/>
+      <c r="ANX341" s="44"/>
+      <c r="ANY341" s="44"/>
+      <c r="ANZ341" s="44"/>
+      <c r="AOA341" s="44"/>
+      <c r="AOB341" s="44"/>
+      <c r="AOC341" s="44"/>
+      <c r="AOD341" s="44"/>
+      <c r="AOE341" s="44"/>
+      <c r="AOF341" s="44"/>
+      <c r="AOG341" s="44"/>
+      <c r="AOH341" s="44"/>
+      <c r="AOI341" s="44"/>
+      <c r="AOJ341" s="44"/>
+      <c r="AOK341" s="44"/>
+      <c r="AOL341" s="44"/>
+      <c r="AOM341" s="44"/>
+      <c r="AON341" s="44"/>
+      <c r="AOO341" s="44"/>
+      <c r="AOP341" s="44"/>
+      <c r="AOQ341" s="44"/>
+      <c r="AOR341" s="44"/>
+      <c r="AOS341" s="44"/>
+      <c r="AOT341" s="44"/>
+      <c r="AOU341" s="44"/>
+      <c r="AOV341" s="44"/>
+      <c r="AOW341" s="44"/>
+      <c r="AOX341" s="44"/>
+      <c r="AOY341" s="44"/>
+      <c r="AOZ341" s="44"/>
+      <c r="APA341" s="44"/>
+      <c r="APB341" s="44"/>
+      <c r="APC341" s="44"/>
+      <c r="APD341" s="44"/>
+      <c r="APE341" s="44"/>
+      <c r="APF341" s="44"/>
+      <c r="APG341" s="44"/>
+      <c r="APH341" s="44"/>
+      <c r="API341" s="44"/>
+      <c r="APJ341" s="44"/>
+      <c r="APK341" s="44"/>
+      <c r="APL341" s="44"/>
+      <c r="APM341" s="44"/>
+      <c r="APN341" s="44"/>
+      <c r="APO341" s="44"/>
+      <c r="APP341" s="44"/>
+      <c r="APQ341" s="44"/>
+      <c r="APR341" s="44"/>
+      <c r="APS341" s="44"/>
+      <c r="APT341" s="44"/>
+      <c r="APU341" s="44"/>
+      <c r="APV341" s="44"/>
+      <c r="APW341" s="44"/>
+      <c r="APX341" s="44"/>
+      <c r="APY341" s="44"/>
+      <c r="APZ341" s="44"/>
+      <c r="AQA341" s="44"/>
+      <c r="AQB341" s="44"/>
+      <c r="AQC341" s="44"/>
+      <c r="AQD341" s="44"/>
+      <c r="AQE341" s="44"/>
+      <c r="AQF341" s="44"/>
+      <c r="AQG341" s="44"/>
+      <c r="AQH341" s="44"/>
+      <c r="AQI341" s="44"/>
+      <c r="AQJ341" s="44"/>
+      <c r="AQK341" s="44"/>
+      <c r="AQL341" s="44"/>
+      <c r="AQM341" s="44"/>
+      <c r="AQN341" s="44"/>
+      <c r="AQO341" s="44"/>
+      <c r="AQP341" s="44"/>
+      <c r="AQQ341" s="44"/>
+      <c r="AQR341" s="44"/>
+      <c r="AQS341" s="44"/>
+      <c r="AQT341" s="44"/>
+      <c r="AQU341" s="44"/>
+      <c r="AQV341" s="44"/>
+      <c r="AQW341" s="44"/>
+      <c r="AQX341" s="44"/>
+      <c r="AQY341" s="44"/>
+      <c r="AQZ341" s="44"/>
+      <c r="ARA341" s="44"/>
+      <c r="ARB341" s="44"/>
+      <c r="ARC341" s="44"/>
+      <c r="ARD341" s="44"/>
+      <c r="ARE341" s="44"/>
+      <c r="ARF341" s="44"/>
+      <c r="ARG341" s="44"/>
+      <c r="ARH341" s="44"/>
+      <c r="ARI341" s="44"/>
+      <c r="ARJ341" s="44"/>
+      <c r="ARK341" s="44"/>
+      <c r="ARL341" s="44"/>
+      <c r="ARM341" s="44"/>
+      <c r="ARN341" s="44"/>
+      <c r="ARO341" s="44"/>
+      <c r="ARP341" s="44"/>
+      <c r="ARQ341" s="44"/>
+      <c r="ARR341" s="44"/>
+      <c r="ARS341" s="44"/>
+      <c r="ART341" s="44"/>
+      <c r="ARU341" s="44"/>
+      <c r="ARV341" s="44"/>
+      <c r="ARW341" s="44"/>
+      <c r="ARX341" s="44"/>
+      <c r="ARY341" s="44"/>
+      <c r="ARZ341" s="44"/>
+      <c r="ASA341" s="44"/>
+      <c r="ASB341" s="44"/>
+      <c r="ASC341" s="44"/>
+      <c r="ASD341" s="44"/>
+      <c r="ASE341" s="44"/>
+      <c r="ASF341" s="44"/>
+      <c r="ASG341" s="44"/>
+      <c r="ASH341" s="44"/>
+      <c r="ASI341" s="44"/>
+      <c r="ASJ341" s="44"/>
+      <c r="ASK341" s="44"/>
+      <c r="ASL341" s="44"/>
+      <c r="ASM341" s="44"/>
+      <c r="ASN341" s="44"/>
+      <c r="ASO341" s="44"/>
+      <c r="ASP341" s="44"/>
+      <c r="ASQ341" s="44"/>
+      <c r="ASR341" s="44"/>
+      <c r="ASS341" s="44"/>
+      <c r="AST341" s="44"/>
+      <c r="ASU341" s="44"/>
+      <c r="ASV341" s="44"/>
+      <c r="ASW341" s="44"/>
+      <c r="ASX341" s="44"/>
+      <c r="ASY341" s="44"/>
+      <c r="ASZ341" s="44"/>
+      <c r="ATA341" s="44"/>
+      <c r="ATB341" s="44"/>
+      <c r="ATC341" s="44"/>
+      <c r="ATD341" s="44"/>
+      <c r="ATE341" s="44"/>
+      <c r="ATF341" s="44"/>
+      <c r="ATG341" s="44"/>
+      <c r="ATH341" s="44"/>
+      <c r="ATI341" s="44"/>
+      <c r="ATJ341" s="44"/>
+      <c r="ATK341" s="44"/>
+      <c r="ATL341" s="44"/>
+      <c r="ATM341" s="44"/>
+      <c r="ATN341" s="44"/>
+      <c r="ATO341" s="44"/>
+      <c r="ATP341" s="44"/>
+      <c r="ATQ341" s="44"/>
+      <c r="ATR341" s="44"/>
+      <c r="ATS341" s="44"/>
+      <c r="ATT341" s="44"/>
+      <c r="ATU341" s="44"/>
+      <c r="ATV341" s="44"/>
+      <c r="ATW341" s="44"/>
+      <c r="ATX341" s="44"/>
+      <c r="ATY341" s="44"/>
+      <c r="ATZ341" s="44"/>
+      <c r="AUA341" s="44"/>
+      <c r="AUB341" s="44"/>
+      <c r="AUC341" s="44"/>
+      <c r="AUD341" s="44"/>
+      <c r="AUE341" s="44"/>
+      <c r="AUF341" s="44"/>
+      <c r="AUG341" s="44"/>
+      <c r="AUH341" s="44"/>
+      <c r="AUI341" s="44"/>
+      <c r="AUJ341" s="44"/>
+      <c r="AUK341" s="44"/>
+      <c r="AUL341" s="44"/>
+      <c r="AUM341" s="44"/>
+      <c r="AUN341" s="44"/>
+      <c r="AUO341" s="44"/>
+      <c r="AUP341" s="44"/>
+      <c r="AUQ341" s="44"/>
+      <c r="AUR341" s="44"/>
+      <c r="AUS341" s="44"/>
+      <c r="AUT341" s="44"/>
+      <c r="AUU341" s="44"/>
+      <c r="AUV341" s="44"/>
+      <c r="AUW341" s="44"/>
+      <c r="AUX341" s="44"/>
+      <c r="AUY341" s="44"/>
+      <c r="AUZ341" s="44"/>
+      <c r="AVA341" s="44"/>
+      <c r="AVB341" s="44"/>
+      <c r="AVC341" s="44"/>
+      <c r="AVD341" s="44"/>
+      <c r="AVE341" s="44"/>
+      <c r="AVF341" s="44"/>
+      <c r="AVG341" s="44"/>
+      <c r="AVH341" s="44"/>
+      <c r="AVI341" s="44"/>
+      <c r="AVJ341" s="44"/>
+      <c r="AVK341" s="44"/>
+      <c r="AVL341" s="44"/>
+      <c r="AVM341" s="44"/>
+      <c r="AVN341" s="44"/>
+      <c r="AVO341" s="44"/>
+      <c r="AVP341" s="44"/>
+      <c r="AVQ341" s="44"/>
+      <c r="AVR341" s="44"/>
+      <c r="AVS341" s="44"/>
+      <c r="AVT341" s="44"/>
+      <c r="AVU341" s="44"/>
+      <c r="AVV341" s="44"/>
+      <c r="AVW341" s="44"/>
+      <c r="AVX341" s="44"/>
+      <c r="AVY341" s="44"/>
+      <c r="AVZ341" s="44"/>
+      <c r="AWA341" s="44"/>
+      <c r="AWB341" s="44"/>
+      <c r="AWC341" s="44"/>
+      <c r="AWD341" s="44"/>
+      <c r="AWE341" s="44"/>
+      <c r="AWF341" s="44"/>
+      <c r="AWG341" s="44"/>
+      <c r="AWH341" s="44"/>
+      <c r="AWI341" s="44"/>
+      <c r="AWJ341" s="44"/>
+      <c r="AWK341" s="44"/>
+      <c r="AWL341" s="44"/>
+      <c r="AWM341" s="44"/>
+      <c r="AWN341" s="44"/>
+      <c r="AWO341" s="44"/>
+      <c r="AWP341" s="44"/>
+      <c r="AWQ341" s="44"/>
+      <c r="AWR341" s="44"/>
+      <c r="AWS341" s="44"/>
+      <c r="AWT341" s="44"/>
+      <c r="AWU341" s="44"/>
+      <c r="AWV341" s="44"/>
+      <c r="AWW341" s="44"/>
+      <c r="AWX341" s="44"/>
+      <c r="AWY341" s="44"/>
+      <c r="AWZ341" s="44"/>
+      <c r="AXA341" s="44"/>
+      <c r="AXB341" s="44"/>
+      <c r="AXC341" s="44"/>
+      <c r="AXD341" s="44"/>
+      <c r="AXE341" s="44"/>
+      <c r="AXF341" s="44"/>
+      <c r="AXG341" s="44"/>
+      <c r="AXH341" s="44"/>
+      <c r="AXI341" s="44"/>
+      <c r="AXJ341" s="44"/>
+      <c r="AXK341" s="44"/>
+      <c r="AXL341" s="44"/>
+      <c r="AXM341" s="44"/>
+      <c r="AXN341" s="44"/>
+      <c r="AXO341" s="44"/>
+      <c r="AXP341" s="44"/>
+      <c r="AXQ341" s="44"/>
+      <c r="AXR341" s="44"/>
+      <c r="AXS341" s="44"/>
+      <c r="AXT341" s="44"/>
+      <c r="AXU341" s="44"/>
+      <c r="AXV341" s="44"/>
+      <c r="AXW341" s="44"/>
+      <c r="AXX341" s="44"/>
+      <c r="AXY341" s="44"/>
+      <c r="AXZ341" s="44"/>
+      <c r="AYA341" s="44"/>
+      <c r="AYB341" s="44"/>
+      <c r="AYC341" s="44"/>
+      <c r="AYD341" s="44"/>
+      <c r="AYE341" s="44"/>
+      <c r="AYF341" s="44"/>
+      <c r="AYG341" s="44"/>
+      <c r="AYH341" s="44"/>
+      <c r="AYI341" s="44"/>
+      <c r="AYJ341" s="44"/>
+      <c r="AYK341" s="44"/>
+      <c r="AYL341" s="44"/>
+      <c r="AYM341" s="44"/>
+      <c r="AYN341" s="44"/>
+      <c r="AYO341" s="44"/>
+      <c r="AYP341" s="44"/>
+      <c r="AYQ341" s="44"/>
+      <c r="AYR341" s="44"/>
+      <c r="AYS341" s="44"/>
+      <c r="AYT341" s="44"/>
+      <c r="AYU341" s="44"/>
+      <c r="AYV341" s="44"/>
+      <c r="AYW341" s="44"/>
+      <c r="AYX341" s="44"/>
+      <c r="AYY341" s="44"/>
+      <c r="AYZ341" s="44"/>
+      <c r="AZA341" s="44"/>
+      <c r="AZB341" s="44"/>
+      <c r="AZC341" s="44"/>
+      <c r="AZD341" s="44"/>
+      <c r="AZE341" s="44"/>
+      <c r="AZF341" s="44"/>
+      <c r="AZG341" s="44"/>
+      <c r="AZH341" s="44"/>
+      <c r="AZI341" s="44"/>
+      <c r="AZJ341" s="44"/>
+      <c r="AZK341" s="44"/>
+      <c r="AZL341" s="44"/>
+      <c r="AZM341" s="44"/>
+      <c r="AZN341" s="44"/>
+      <c r="AZO341" s="44"/>
+      <c r="AZP341" s="44"/>
+      <c r="AZQ341" s="44"/>
+      <c r="AZR341" s="44"/>
+      <c r="AZS341" s="44"/>
+      <c r="AZT341" s="44"/>
+      <c r="AZU341" s="44"/>
+      <c r="AZV341" s="44"/>
+      <c r="AZW341" s="44"/>
+      <c r="AZX341" s="44"/>
+      <c r="AZY341" s="44"/>
+      <c r="AZZ341" s="44"/>
+      <c r="BAA341" s="44"/>
+      <c r="BAB341" s="44"/>
+      <c r="BAC341" s="44"/>
+      <c r="BAD341" s="44"/>
+      <c r="BAE341" s="44"/>
+      <c r="BAF341" s="44"/>
+      <c r="BAG341" s="44"/>
+      <c r="BAH341" s="44"/>
+      <c r="BAI341" s="44"/>
+      <c r="BAJ341" s="44"/>
+      <c r="BAK341" s="44"/>
+      <c r="BAL341" s="44"/>
+      <c r="BAM341" s="44"/>
+      <c r="BAN341" s="44"/>
+      <c r="BAO341" s="44"/>
+      <c r="BAP341" s="44"/>
+      <c r="BAQ341" s="44"/>
+      <c r="BAR341" s="44"/>
+      <c r="BAS341" s="44"/>
+      <c r="BAT341" s="44"/>
+      <c r="BAU341" s="44"/>
+      <c r="BAV341" s="44"/>
+      <c r="BAW341" s="44"/>
+      <c r="BAX341" s="44"/>
+      <c r="BAY341" s="44"/>
+      <c r="BAZ341" s="44"/>
+      <c r="BBA341" s="44"/>
+      <c r="BBB341" s="44"/>
+      <c r="BBC341" s="44"/>
+      <c r="BBD341" s="44"/>
+      <c r="BBE341" s="44"/>
+      <c r="BBF341" s="44"/>
+      <c r="BBG341" s="44"/>
+      <c r="BBH341" s="44"/>
+      <c r="BBI341" s="44"/>
+      <c r="BBJ341" s="44"/>
+      <c r="BBK341" s="44"/>
+      <c r="BBL341" s="44"/>
+      <c r="BBM341" s="44"/>
+      <c r="BBN341" s="44"/>
+      <c r="BBO341" s="44"/>
+      <c r="BBP341" s="44"/>
+      <c r="BBQ341" s="44"/>
+      <c r="BBR341" s="44"/>
+      <c r="BBS341" s="44"/>
+      <c r="BBT341" s="44"/>
+      <c r="BBU341" s="44"/>
+      <c r="BBV341" s="44"/>
+      <c r="BBW341" s="44"/>
+      <c r="BBX341" s="44"/>
+      <c r="BBY341" s="44"/>
+      <c r="BBZ341" s="44"/>
+      <c r="BCA341" s="44"/>
+      <c r="BCB341" s="44"/>
+      <c r="BCC341" s="44"/>
+      <c r="BCD341" s="44"/>
+      <c r="BCE341" s="44"/>
+      <c r="BCF341" s="44"/>
+      <c r="BCG341" s="44"/>
+      <c r="BCH341" s="44"/>
+      <c r="BCI341" s="44"/>
+      <c r="BCJ341" s="44"/>
+      <c r="BCK341" s="44"/>
+      <c r="BCL341" s="44"/>
+      <c r="BCM341" s="44"/>
+      <c r="BCN341" s="44"/>
+      <c r="BCO341" s="44"/>
+      <c r="BCP341" s="44"/>
+      <c r="BCQ341" s="44"/>
+      <c r="BCR341" s="44"/>
+      <c r="BCS341" s="44"/>
+      <c r="BCT341" s="44"/>
+      <c r="BCU341" s="44"/>
+      <c r="BCV341" s="44"/>
+      <c r="BCW341" s="44"/>
+      <c r="BCX341" s="44"/>
+      <c r="BCY341" s="44"/>
+      <c r="BCZ341" s="44"/>
+      <c r="BDA341" s="44"/>
+      <c r="BDB341" s="44"/>
+      <c r="BDC341" s="44"/>
+      <c r="BDD341" s="44"/>
+      <c r="BDE341" s="44"/>
+      <c r="BDF341" s="44"/>
+      <c r="BDG341" s="44"/>
+      <c r="BDH341" s="44"/>
+      <c r="BDI341" s="44"/>
+      <c r="BDJ341" s="44"/>
+      <c r="BDK341" s="44"/>
+      <c r="BDL341" s="44"/>
+      <c r="BDM341" s="44"/>
+      <c r="BDN341" s="44"/>
+      <c r="BDO341" s="44"/>
+      <c r="BDP341" s="44"/>
+      <c r="BDQ341" s="44"/>
+      <c r="BDR341" s="44"/>
+      <c r="BDS341" s="44"/>
+      <c r="BDT341" s="44"/>
+      <c r="BDU341" s="44"/>
+      <c r="BDV341" s="44"/>
+      <c r="BDW341" s="44"/>
+      <c r="BDX341" s="44"/>
+      <c r="BDY341" s="44"/>
+      <c r="BDZ341" s="44"/>
+      <c r="BEA341" s="44"/>
+      <c r="BEB341" s="44"/>
+      <c r="BEC341" s="44"/>
+      <c r="BED341" s="44"/>
+      <c r="BEE341" s="44"/>
+      <c r="BEF341" s="44"/>
+      <c r="BEG341" s="44"/>
+      <c r="BEH341" s="44"/>
+      <c r="BEI341" s="44"/>
+      <c r="BEJ341" s="44"/>
+      <c r="BEK341" s="44"/>
+      <c r="BEL341" s="44"/>
+      <c r="BEM341" s="44"/>
+      <c r="BEN341" s="44"/>
+      <c r="BEO341" s="44"/>
+      <c r="BEP341" s="44"/>
+      <c r="BEQ341" s="44"/>
+      <c r="BER341" s="44"/>
+      <c r="BES341" s="44"/>
+      <c r="BET341" s="44"/>
+      <c r="BEU341" s="44"/>
+      <c r="BEV341" s="44"/>
+      <c r="BEW341" s="44"/>
+      <c r="BEX341" s="44"/>
+      <c r="BEY341" s="44"/>
+      <c r="BEZ341" s="44"/>
+      <c r="BFA341" s="44"/>
+      <c r="BFB341" s="44"/>
+      <c r="BFC341" s="44"/>
+      <c r="BFD341" s="44"/>
+      <c r="BFE341" s="44"/>
+      <c r="BFF341" s="44"/>
+      <c r="BFG341" s="44"/>
+      <c r="BFH341" s="44"/>
+      <c r="BFI341" s="44"/>
+      <c r="BFJ341" s="44"/>
+      <c r="BFK341" s="44"/>
+      <c r="BFL341" s="44"/>
+      <c r="BFM341" s="44"/>
+      <c r="BFN341" s="44"/>
+      <c r="BFO341" s="44"/>
+      <c r="BFP341" s="44"/>
+      <c r="BFQ341" s="44"/>
+      <c r="BFR341" s="44"/>
+      <c r="BFS341" s="44"/>
+      <c r="BFT341" s="44"/>
+      <c r="BFU341" s="44"/>
+      <c r="BFV341" s="44"/>
+      <c r="BFW341" s="44"/>
+      <c r="BFX341" s="44"/>
+      <c r="BFY341" s="44"/>
+      <c r="BFZ341" s="44"/>
+      <c r="BGA341" s="44"/>
+      <c r="BGB341" s="44"/>
+      <c r="BGC341" s="44"/>
+      <c r="BGD341" s="44"/>
+      <c r="BGE341" s="44"/>
+      <c r="BGF341" s="44"/>
+      <c r="BGG341" s="44"/>
+      <c r="BGH341" s="44"/>
+      <c r="BGI341" s="44"/>
+      <c r="BGJ341" s="44"/>
+      <c r="BGK341" s="44"/>
+      <c r="BGL341" s="44"/>
+      <c r="BGM341" s="44"/>
+      <c r="BGN341" s="44"/>
+      <c r="BGO341" s="44"/>
+      <c r="BGP341" s="44"/>
+      <c r="BGQ341" s="44"/>
+      <c r="BGR341" s="44"/>
+      <c r="BGS341" s="44"/>
+      <c r="BGT341" s="44"/>
+      <c r="BGU341" s="44"/>
+      <c r="BGV341" s="44"/>
+      <c r="BGW341" s="44"/>
+      <c r="BGX341" s="44"/>
+      <c r="BGY341" s="44"/>
+      <c r="BGZ341" s="44"/>
+      <c r="BHA341" s="44"/>
+      <c r="BHB341" s="44"/>
+      <c r="BHC341" s="44"/>
+      <c r="BHD341" s="44"/>
+      <c r="BHE341" s="44"/>
+      <c r="BHF341" s="44"/>
+      <c r="BHG341" s="44"/>
+      <c r="BHH341" s="44"/>
+      <c r="BHI341" s="44"/>
+      <c r="BHJ341" s="44"/>
+      <c r="BHK341" s="44"/>
+      <c r="BHL341" s="44"/>
+      <c r="BHM341" s="44"/>
+      <c r="BHN341" s="44"/>
+      <c r="BHO341" s="44"/>
+      <c r="BHP341" s="44"/>
+      <c r="BHQ341" s="44"/>
+      <c r="BHR341" s="44"/>
+      <c r="BHS341" s="44"/>
+      <c r="BHT341" s="44"/>
+      <c r="BHU341" s="44"/>
+      <c r="BHV341" s="44"/>
+      <c r="BHW341" s="44"/>
+      <c r="BHX341" s="44"/>
+      <c r="BHY341" s="44"/>
+      <c r="BHZ341" s="44"/>
+      <c r="BIA341" s="44"/>
+      <c r="BIB341" s="44"/>
+      <c r="BIC341" s="44"/>
+      <c r="BID341" s="44"/>
+      <c r="BIE341" s="44"/>
+      <c r="BIF341" s="44"/>
+      <c r="BIG341" s="44"/>
+      <c r="BIH341" s="44"/>
+      <c r="BII341" s="44"/>
+      <c r="BIJ341" s="44"/>
+      <c r="BIK341" s="44"/>
+      <c r="BIL341" s="44"/>
+      <c r="BIM341" s="44"/>
+      <c r="BIN341" s="44"/>
+      <c r="BIO341" s="44"/>
+      <c r="BIP341" s="44"/>
+      <c r="BIQ341" s="44"/>
+      <c r="BIR341" s="44"/>
+      <c r="BIS341" s="44"/>
+      <c r="BIT341" s="44"/>
+      <c r="BIU341" s="44"/>
+      <c r="BIV341" s="44"/>
+      <c r="BIW341" s="44"/>
+      <c r="BIX341" s="44"/>
+      <c r="BIY341" s="44"/>
+      <c r="BIZ341" s="44"/>
+      <c r="BJA341" s="44"/>
+      <c r="BJB341" s="44"/>
+      <c r="BJC341" s="44"/>
+      <c r="BJD341" s="44"/>
+      <c r="BJE341" s="44"/>
+      <c r="BJF341" s="44"/>
+      <c r="BJG341" s="44"/>
+      <c r="BJH341" s="44"/>
+      <c r="BJI341" s="44"/>
+      <c r="BJJ341" s="44"/>
+      <c r="BJK341" s="44"/>
+      <c r="BJL341" s="44"/>
+      <c r="BJM341" s="44"/>
+      <c r="BJN341" s="44"/>
+      <c r="BJO341" s="44"/>
+      <c r="BJP341" s="44"/>
+      <c r="BJQ341" s="44"/>
+      <c r="BJR341" s="44"/>
+      <c r="BJS341" s="44"/>
+      <c r="BJT341" s="44"/>
+      <c r="BJU341" s="44"/>
+      <c r="BJV341" s="44"/>
+      <c r="BJW341" s="44"/>
+      <c r="BJX341" s="44"/>
+      <c r="BJY341" s="44"/>
+      <c r="BJZ341" s="44"/>
+      <c r="BKA341" s="44"/>
+      <c r="BKB341" s="44"/>
+      <c r="BKC341" s="44"/>
+      <c r="BKD341" s="44"/>
+      <c r="BKE341" s="44"/>
+      <c r="BKF341" s="44"/>
+      <c r="BKG341" s="44"/>
+      <c r="BKH341" s="44"/>
+      <c r="BKI341" s="44"/>
+      <c r="BKJ341" s="44"/>
+      <c r="BKK341" s="44"/>
+      <c r="BKL341" s="44"/>
+      <c r="BKM341" s="44"/>
+      <c r="BKN341" s="44"/>
+      <c r="BKO341" s="44"/>
+      <c r="BKP341" s="44"/>
+      <c r="BKQ341" s="44"/>
+      <c r="BKR341" s="44"/>
+      <c r="BKS341" s="44"/>
+      <c r="BKT341" s="44"/>
+      <c r="BKU341" s="44"/>
+      <c r="BKV341" s="44"/>
+      <c r="BKW341" s="44"/>
+      <c r="BKX341" s="44"/>
+      <c r="BKY341" s="44"/>
+      <c r="BKZ341" s="44"/>
+      <c r="BLA341" s="44"/>
+      <c r="BLB341" s="44"/>
+      <c r="BLC341" s="44"/>
+      <c r="BLD341" s="44"/>
+      <c r="BLE341" s="44"/>
+      <c r="BLF341" s="44"/>
+      <c r="BLG341" s="44"/>
+      <c r="BLH341" s="44"/>
+      <c r="BLI341" s="44"/>
+      <c r="BLJ341" s="44"/>
+      <c r="BLK341" s="44"/>
+      <c r="BLL341" s="44"/>
+      <c r="BLM341" s="44"/>
+      <c r="BLN341" s="44"/>
+      <c r="BLO341" s="44"/>
+      <c r="BLP341" s="44"/>
+      <c r="BLQ341" s="44"/>
+      <c r="BLR341" s="44"/>
+      <c r="BLS341" s="44"/>
+      <c r="BLT341" s="44"/>
+      <c r="BLU341" s="44"/>
+      <c r="BLV341" s="44"/>
+      <c r="BLW341" s="44"/>
+      <c r="BLX341" s="44"/>
+      <c r="BLY341" s="44"/>
+      <c r="BLZ341" s="44"/>
+      <c r="BMA341" s="44"/>
+      <c r="BMB341" s="44"/>
+      <c r="BMC341" s="44"/>
+      <c r="BMD341" s="44"/>
+      <c r="BME341" s="44"/>
+      <c r="BMF341" s="44"/>
+      <c r="BMG341" s="44"/>
+      <c r="BMH341" s="44"/>
+      <c r="BMI341" s="44"/>
+      <c r="BMJ341" s="44"/>
+      <c r="BMK341" s="44"/>
+      <c r="BML341" s="44"/>
+      <c r="BMM341" s="44"/>
+      <c r="BMN341" s="44"/>
+      <c r="BMO341" s="44"/>
+      <c r="BMP341" s="44"/>
+      <c r="BMQ341" s="44"/>
+      <c r="BMR341" s="44"/>
+      <c r="BMS341" s="44"/>
+      <c r="BMT341" s="44"/>
+      <c r="BMU341" s="44"/>
+      <c r="BMV341" s="44"/>
+      <c r="BMW341" s="44"/>
+      <c r="BMX341" s="44"/>
+      <c r="BMY341" s="44"/>
+      <c r="BMZ341" s="44"/>
+      <c r="BNA341" s="44"/>
+      <c r="BNB341" s="44"/>
+      <c r="BNC341" s="44"/>
+      <c r="BND341" s="44"/>
+      <c r="BNE341" s="44"/>
+      <c r="BNF341" s="44"/>
+      <c r="BNG341" s="44"/>
+      <c r="BNH341" s="44"/>
+      <c r="BNI341" s="44"/>
+      <c r="BNJ341" s="44"/>
+      <c r="BNK341" s="44"/>
+      <c r="BNL341" s="44"/>
+      <c r="BNM341" s="44"/>
+      <c r="BNN341" s="44"/>
+      <c r="BNO341" s="44"/>
+      <c r="BNP341" s="44"/>
+      <c r="BNQ341" s="44"/>
+      <c r="BNR341" s="44"/>
+      <c r="BNS341" s="44"/>
+      <c r="BNT341" s="44"/>
+      <c r="BNU341" s="44"/>
+      <c r="BNV341" s="44"/>
+      <c r="BNW341" s="44"/>
+      <c r="BNX341" s="44"/>
+      <c r="BNY341" s="44"/>
+      <c r="BNZ341" s="44"/>
+      <c r="BOA341" s="44"/>
+      <c r="BOB341" s="44"/>
+      <c r="BOC341" s="44"/>
+      <c r="BOD341" s="44"/>
+      <c r="BOE341" s="44"/>
+      <c r="BOF341" s="44"/>
+      <c r="BOG341" s="44"/>
+      <c r="BOH341" s="44"/>
+      <c r="BOI341" s="44"/>
+      <c r="BOJ341" s="44"/>
+      <c r="BOK341" s="44"/>
+      <c r="BOL341" s="44"/>
+      <c r="BOM341" s="44"/>
+      <c r="BON341" s="44"/>
+      <c r="BOO341" s="44"/>
+      <c r="BOP341" s="44"/>
+      <c r="BOQ341" s="44"/>
+      <c r="BOR341" s="44"/>
+      <c r="BOS341" s="44"/>
+      <c r="BOT341" s="44"/>
+      <c r="BOU341" s="44"/>
+      <c r="BOV341" s="44"/>
+      <c r="BOW341" s="44"/>
+      <c r="BOX341" s="44"/>
+      <c r="BOY341" s="44"/>
+      <c r="BOZ341" s="44"/>
+      <c r="BPA341" s="44"/>
+      <c r="BPB341" s="44"/>
+      <c r="BPC341" s="44"/>
+      <c r="BPD341" s="44"/>
+      <c r="BPE341" s="44"/>
+      <c r="BPF341" s="44"/>
+      <c r="BPG341" s="44"/>
+      <c r="BPH341" s="44"/>
+      <c r="BPI341" s="44"/>
+      <c r="BPJ341" s="44"/>
+      <c r="BPK341" s="44"/>
+      <c r="BPL341" s="44"/>
+      <c r="BPM341" s="44"/>
+      <c r="BPN341" s="44"/>
+      <c r="BPO341" s="44"/>
+      <c r="BPP341" s="44"/>
+      <c r="BPQ341" s="44"/>
+      <c r="BPR341" s="44"/>
+      <c r="BPS341" s="44"/>
+      <c r="BPT341" s="44"/>
+      <c r="BPU341" s="44"/>
+      <c r="BPV341" s="44"/>
+      <c r="BPW341" s="44"/>
+      <c r="BPX341" s="44"/>
+      <c r="BPY341" s="44"/>
+      <c r="BPZ341" s="44"/>
+      <c r="BQA341" s="44"/>
+      <c r="BQB341" s="44"/>
+      <c r="BQC341" s="44"/>
+      <c r="BQD341" s="44"/>
+      <c r="BQE341" s="44"/>
+      <c r="BQF341" s="44"/>
+      <c r="BQG341" s="44"/>
+      <c r="BQH341" s="44"/>
+      <c r="BQI341" s="44"/>
+      <c r="BQJ341" s="44"/>
+      <c r="BQK341" s="44"/>
+      <c r="BQL341" s="44"/>
+      <c r="BQM341" s="44"/>
+      <c r="BQN341" s="44"/>
+      <c r="BQO341" s="44"/>
+      <c r="BQP341" s="44"/>
+      <c r="BQQ341" s="44"/>
+      <c r="BQR341" s="44"/>
+      <c r="BQS341" s="44"/>
+      <c r="BQT341" s="44"/>
+      <c r="BQU341" s="44"/>
+      <c r="BQV341" s="44"/>
+      <c r="BQW341" s="44"/>
+      <c r="BQX341" s="44"/>
+      <c r="BQY341" s="44"/>
+      <c r="BQZ341" s="44"/>
+      <c r="BRA341" s="44"/>
+      <c r="BRB341" s="44"/>
+      <c r="BRC341" s="44"/>
+      <c r="BRD341" s="44"/>
+      <c r="BRE341" s="44"/>
+      <c r="BRF341" s="44"/>
+      <c r="BRG341" s="44"/>
+      <c r="BRH341" s="44"/>
+      <c r="BRI341" s="44"/>
+      <c r="BRJ341" s="44"/>
+      <c r="BRK341" s="44"/>
+      <c r="BRL341" s="44"/>
+      <c r="BRM341" s="44"/>
+      <c r="BRN341" s="44"/>
+      <c r="BRO341" s="44"/>
+      <c r="BRP341" s="44"/>
+      <c r="BRQ341" s="44"/>
+      <c r="BRR341" s="44"/>
+      <c r="BRS341" s="44"/>
+      <c r="BRT341" s="44"/>
+      <c r="BRU341" s="44"/>
+      <c r="BRV341" s="44"/>
+      <c r="BRW341" s="44"/>
+      <c r="BRX341" s="44"/>
+      <c r="BRY341" s="44"/>
+      <c r="BRZ341" s="44"/>
+      <c r="BSA341" s="44"/>
+      <c r="BSB341" s="44"/>
+      <c r="BSC341" s="44"/>
+      <c r="BSD341" s="44"/>
+      <c r="BSE341" s="44"/>
+      <c r="BSF341" s="44"/>
+      <c r="BSG341" s="44"/>
+      <c r="BSH341" s="44"/>
+      <c r="BSI341" s="44"/>
+      <c r="BSJ341" s="44"/>
+      <c r="BSK341" s="44"/>
+      <c r="BSL341" s="44"/>
+      <c r="BSM341" s="44"/>
+      <c r="BSN341" s="44"/>
+      <c r="BSO341" s="44"/>
+      <c r="BSP341" s="44"/>
+      <c r="BSQ341" s="44"/>
+      <c r="BSR341" s="44"/>
+      <c r="BSS341" s="44"/>
+      <c r="BST341" s="44"/>
+      <c r="BSU341" s="44"/>
+      <c r="BSV341" s="44"/>
+      <c r="BSW341" s="44"/>
+      <c r="BSX341" s="44"/>
+      <c r="BSY341" s="44"/>
+      <c r="BSZ341" s="44"/>
+      <c r="BTA341" s="44"/>
+      <c r="BTB341" s="44"/>
+      <c r="BTC341" s="44"/>
+      <c r="BTD341" s="44"/>
+      <c r="BTE341" s="44"/>
+      <c r="BTF341" s="44"/>
+      <c r="BTG341" s="44"/>
+      <c r="BTH341" s="44"/>
+      <c r="BTI341" s="44"/>
+      <c r="BTJ341" s="44"/>
+      <c r="BTK341" s="44"/>
+      <c r="BTL341" s="44"/>
+      <c r="BTM341" s="44"/>
+      <c r="BTN341" s="44"/>
+      <c r="BTO341" s="44"/>
+      <c r="BTP341" s="44"/>
+      <c r="BTQ341" s="44"/>
+      <c r="BTR341" s="44"/>
+      <c r="BTS341" s="44"/>
+      <c r="BTT341" s="44"/>
+      <c r="BTU341" s="44"/>
+      <c r="BTV341" s="44"/>
+      <c r="BTW341" s="44"/>
+      <c r="BTX341" s="44"/>
+      <c r="BTY341" s="44"/>
+      <c r="BTZ341" s="44"/>
+      <c r="BUA341" s="44"/>
+      <c r="BUB341" s="44"/>
+      <c r="BUC341" s="44"/>
+      <c r="BUD341" s="44"/>
+      <c r="BUE341" s="44"/>
+      <c r="BUF341" s="44"/>
+      <c r="BUG341" s="44"/>
+      <c r="BUH341" s="44"/>
+      <c r="BUI341" s="44"/>
+      <c r="BUJ341" s="44"/>
+      <c r="BUK341" s="44"/>
+      <c r="BUL341" s="44"/>
+      <c r="BUM341" s="44"/>
+      <c r="BUN341" s="44"/>
+      <c r="BUO341" s="44"/>
+      <c r="BUP341" s="44"/>
+      <c r="BUQ341" s="44"/>
+      <c r="BUR341" s="44"/>
+      <c r="BUS341" s="44"/>
+      <c r="BUT341" s="44"/>
+      <c r="BUU341" s="44"/>
+      <c r="BUV341" s="44"/>
+      <c r="BUW341" s="44"/>
+      <c r="BUX341" s="44"/>
+      <c r="BUY341" s="44"/>
+      <c r="BUZ341" s="44"/>
+      <c r="BVA341" s="44"/>
+      <c r="BVB341" s="44"/>
+      <c r="BVC341" s="44"/>
+      <c r="BVD341" s="44"/>
+      <c r="BVE341" s="44"/>
+      <c r="BVF341" s="44"/>
+      <c r="BVG341" s="44"/>
+      <c r="BVH341" s="44"/>
+      <c r="BVI341" s="44"/>
+      <c r="BVJ341" s="44"/>
+      <c r="BVK341" s="44"/>
+      <c r="BVL341" s="44"/>
+      <c r="BVM341" s="44"/>
+      <c r="BVN341" s="44"/>
+      <c r="BVO341" s="44"/>
+      <c r="BVP341" s="44"/>
+      <c r="BVQ341" s="44"/>
+      <c r="BVR341" s="44"/>
+      <c r="BVS341" s="44"/>
+      <c r="BVT341" s="44"/>
+      <c r="BVU341" s="44"/>
+      <c r="BVV341" s="44"/>
+      <c r="BVW341" s="44"/>
+      <c r="BVX341" s="44"/>
+      <c r="BVY341" s="44"/>
+      <c r="BVZ341" s="44"/>
+      <c r="BWA341" s="44"/>
+      <c r="BWB341" s="44"/>
+      <c r="BWC341" s="44"/>
+      <c r="BWD341" s="44"/>
+      <c r="BWE341" s="44"/>
+      <c r="BWF341" s="44"/>
+      <c r="BWG341" s="44"/>
+      <c r="BWH341" s="44"/>
+      <c r="BWI341" s="44"/>
+      <c r="BWJ341" s="44"/>
+      <c r="BWK341" s="44"/>
+      <c r="BWL341" s="44"/>
+      <c r="BWM341" s="44"/>
+      <c r="BWN341" s="44"/>
+      <c r="BWO341" s="44"/>
+      <c r="BWP341" s="44"/>
+      <c r="BWQ341" s="44"/>
+      <c r="BWR341" s="44"/>
+      <c r="BWS341" s="44"/>
+      <c r="BWT341" s="44"/>
+      <c r="BWU341" s="44"/>
+      <c r="BWV341" s="44"/>
+      <c r="BWW341" s="44"/>
+      <c r="BWX341" s="44"/>
+      <c r="BWY341" s="44"/>
+      <c r="BWZ341" s="44"/>
+      <c r="BXA341" s="44"/>
+      <c r="BXB341" s="44"/>
+      <c r="BXC341" s="44"/>
+      <c r="BXD341" s="44"/>
+      <c r="BXE341" s="44"/>
+      <c r="BXF341" s="44"/>
+      <c r="BXG341" s="44"/>
+      <c r="BXH341" s="44"/>
+      <c r="BXI341" s="44"/>
+      <c r="BXJ341" s="44"/>
+      <c r="BXK341" s="44"/>
+      <c r="BXL341" s="44"/>
+      <c r="BXM341" s="44"/>
+      <c r="BXN341" s="44"/>
+      <c r="BXO341" s="44"/>
+      <c r="BXP341" s="44"/>
+      <c r="BXQ341" s="44"/>
+      <c r="BXR341" s="44"/>
+      <c r="BXS341" s="44"/>
+      <c r="BXT341" s="44"/>
+      <c r="BXU341" s="44"/>
+      <c r="BXV341" s="44"/>
+      <c r="BXW341" s="44"/>
+      <c r="BXX341" s="44"/>
+      <c r="BXY341" s="44"/>
+      <c r="BXZ341" s="44"/>
+      <c r="BYA341" s="44"/>
+      <c r="BYB341" s="44"/>
+      <c r="BYC341" s="44"/>
+      <c r="BYD341" s="44"/>
+      <c r="BYE341" s="44"/>
+      <c r="BYF341" s="44"/>
+      <c r="BYG341" s="44"/>
+      <c r="BYH341" s="44"/>
+      <c r="BYI341" s="44"/>
+      <c r="BYJ341" s="44"/>
+      <c r="BYK341" s="44"/>
+      <c r="BYL341" s="44"/>
+      <c r="BYM341" s="44"/>
+      <c r="BYN341" s="44"/>
+      <c r="BYO341" s="44"/>
+      <c r="BYP341" s="44"/>
+      <c r="BYQ341" s="44"/>
+      <c r="BYR341" s="44"/>
+      <c r="BYS341" s="44"/>
+      <c r="BYT341" s="44"/>
+      <c r="BYU341" s="44"/>
+      <c r="BYV341" s="44"/>
+      <c r="BYW341" s="44"/>
+      <c r="BYX341" s="44"/>
+      <c r="BYY341" s="44"/>
+      <c r="BYZ341" s="44"/>
+      <c r="BZA341" s="44"/>
+      <c r="BZB341" s="44"/>
+      <c r="BZC341" s="44"/>
+      <c r="BZD341" s="44"/>
+      <c r="BZE341" s="44"/>
+      <c r="BZF341" s="44"/>
+      <c r="BZG341" s="44"/>
+      <c r="BZH341" s="44"/>
+      <c r="BZI341" s="44"/>
+      <c r="BZJ341" s="44"/>
+      <c r="BZK341" s="44"/>
+      <c r="BZL341" s="44"/>
+      <c r="BZM341" s="44"/>
+      <c r="BZN341" s="44"/>
+      <c r="BZO341" s="44"/>
+      <c r="BZP341" s="44"/>
+      <c r="BZQ341" s="44"/>
+      <c r="BZR341" s="44"/>
+      <c r="BZS341" s="44"/>
+      <c r="BZT341" s="44"/>
+      <c r="BZU341" s="44"/>
+      <c r="BZV341" s="44"/>
+      <c r="BZW341" s="44"/>
+      <c r="BZX341" s="44"/>
+      <c r="BZY341" s="44"/>
+      <c r="BZZ341" s="44"/>
+      <c r="CAA341" s="44"/>
+      <c r="CAB341" s="44"/>
+      <c r="CAC341" s="44"/>
+      <c r="CAD341" s="44"/>
+      <c r="CAE341" s="44"/>
+      <c r="CAF341" s="44"/>
+      <c r="CAG341" s="44"/>
+      <c r="CAH341" s="44"/>
+      <c r="CAI341" s="44"/>
+      <c r="CAJ341" s="44"/>
+      <c r="CAK341" s="44"/>
+      <c r="CAL341" s="44"/>
+      <c r="CAM341" s="44"/>
+      <c r="CAN341" s="44"/>
+      <c r="CAO341" s="44"/>
+      <c r="CAP341" s="44"/>
+      <c r="CAQ341" s="44"/>
+      <c r="CAR341" s="44"/>
+      <c r="CAS341" s="44"/>
+      <c r="CAT341" s="44"/>
+      <c r="CAU341" s="44"/>
+      <c r="CAV341" s="44"/>
+      <c r="CAW341" s="44"/>
+      <c r="CAX341" s="44"/>
+      <c r="CAY341" s="44"/>
+      <c r="CAZ341" s="44"/>
+      <c r="CBA341" s="44"/>
+      <c r="CBB341" s="44"/>
+      <c r="CBC341" s="44"/>
+      <c r="CBD341" s="44"/>
+      <c r="CBE341" s="44"/>
+      <c r="CBF341" s="44"/>
+      <c r="CBG341" s="44"/>
+      <c r="CBH341" s="44"/>
+      <c r="CBI341" s="44"/>
+      <c r="CBJ341" s="44"/>
+      <c r="CBK341" s="44"/>
+      <c r="CBL341" s="44"/>
+      <c r="CBM341" s="44"/>
+      <c r="CBN341" s="44"/>
+      <c r="CBO341" s="44"/>
+      <c r="CBP341" s="44"/>
+      <c r="CBQ341" s="44"/>
+      <c r="CBR341" s="44"/>
+      <c r="CBS341" s="44"/>
+      <c r="CBT341" s="44"/>
+      <c r="CBU341" s="44"/>
+      <c r="CBV341" s="44"/>
+      <c r="CBW341" s="44"/>
+      <c r="CBX341" s="44"/>
+      <c r="CBY341" s="44"/>
+      <c r="CBZ341" s="44"/>
+      <c r="CCA341" s="44"/>
+      <c r="CCB341" s="44"/>
+      <c r="CCC341" s="44"/>
+      <c r="CCD341" s="44"/>
+      <c r="CCE341" s="44"/>
+      <c r="CCF341" s="44"/>
+      <c r="CCG341" s="44"/>
+      <c r="CCH341" s="44"/>
+      <c r="CCI341" s="44"/>
+      <c r="CCJ341" s="44"/>
+      <c r="CCK341" s="44"/>
+      <c r="CCL341" s="44"/>
+      <c r="CCM341" s="44"/>
+      <c r="CCN341" s="44"/>
+      <c r="CCO341" s="44"/>
+      <c r="CCP341" s="44"/>
+      <c r="CCQ341" s="44"/>
+      <c r="CCR341" s="44"/>
+      <c r="CCS341" s="44"/>
+      <c r="CCT341" s="44"/>
+      <c r="CCU341" s="44"/>
+      <c r="CCV341" s="44"/>
+      <c r="CCW341" s="44"/>
+      <c r="CCX341" s="44"/>
+      <c r="CCY341" s="44"/>
+      <c r="CCZ341" s="44"/>
+      <c r="CDA341" s="44"/>
+      <c r="CDB341" s="44"/>
+      <c r="CDC341" s="44"/>
+      <c r="CDD341" s="44"/>
+      <c r="CDE341" s="44"/>
+      <c r="CDF341" s="44"/>
+      <c r="CDG341" s="44"/>
+      <c r="CDH341" s="44"/>
+      <c r="CDI341" s="44"/>
+      <c r="CDJ341" s="44"/>
+      <c r="CDK341" s="44"/>
+      <c r="CDL341" s="44"/>
+      <c r="CDM341" s="44"/>
+      <c r="CDN341" s="44"/>
+      <c r="CDO341" s="44"/>
+      <c r="CDP341" s="44"/>
+      <c r="CDQ341" s="44"/>
+      <c r="CDR341" s="44"/>
+      <c r="CDS341" s="44"/>
+      <c r="CDT341" s="44"/>
+      <c r="CDU341" s="44"/>
+      <c r="CDV341" s="44"/>
+      <c r="CDW341" s="44"/>
+      <c r="CDX341" s="44"/>
+      <c r="CDY341" s="44"/>
+      <c r="CDZ341" s="44"/>
+      <c r="CEA341" s="44"/>
+      <c r="CEB341" s="44"/>
+      <c r="CEC341" s="44"/>
+      <c r="CED341" s="44"/>
+      <c r="CEE341" s="44"/>
+      <c r="CEF341" s="44"/>
+      <c r="CEG341" s="44"/>
+      <c r="CEH341" s="44"/>
+      <c r="CEI341" s="44"/>
+      <c r="CEJ341" s="44"/>
+      <c r="CEK341" s="44"/>
+      <c r="CEL341" s="44"/>
+      <c r="CEM341" s="44"/>
+      <c r="CEN341" s="44"/>
+      <c r="CEO341" s="44"/>
+      <c r="CEP341" s="44"/>
+      <c r="CEQ341" s="44"/>
+      <c r="CER341" s="44"/>
+      <c r="CES341" s="44"/>
+      <c r="CET341" s="44"/>
+      <c r="CEU341" s="44"/>
+      <c r="CEV341" s="44"/>
+      <c r="CEW341" s="44"/>
+      <c r="CEX341" s="44"/>
+      <c r="CEY341" s="44"/>
+      <c r="CEZ341" s="44"/>
+      <c r="CFA341" s="44"/>
+      <c r="CFB341" s="44"/>
+      <c r="CFC341" s="44"/>
+      <c r="CFD341" s="44"/>
+      <c r="CFE341" s="44"/>
+      <c r="CFF341" s="44"/>
+      <c r="CFG341" s="44"/>
+      <c r="CFH341" s="44"/>
+      <c r="CFI341" s="44"/>
+      <c r="CFJ341" s="44"/>
+      <c r="CFK341" s="44"/>
+      <c r="CFL341" s="44"/>
+      <c r="CFM341" s="44"/>
+      <c r="CFN341" s="44"/>
+      <c r="CFO341" s="44"/>
+      <c r="CFP341" s="44"/>
+      <c r="CFQ341" s="44"/>
+      <c r="CFR341" s="44"/>
+      <c r="CFS341" s="44"/>
+      <c r="CFT341" s="44"/>
+      <c r="CFU341" s="44"/>
+      <c r="CFV341" s="44"/>
+      <c r="CFW341" s="44"/>
+      <c r="CFX341" s="44"/>
+      <c r="CFY341" s="44"/>
+      <c r="CFZ341" s="44"/>
+      <c r="CGA341" s="44"/>
+      <c r="CGB341" s="44"/>
+      <c r="CGC341" s="44"/>
+      <c r="CGD341" s="44"/>
+      <c r="CGE341" s="44"/>
+      <c r="CGF341" s="44"/>
+      <c r="CGG341" s="44"/>
+      <c r="CGH341" s="44"/>
+      <c r="CGI341" s="44"/>
+      <c r="CGJ341" s="44"/>
+      <c r="CGK341" s="44"/>
+      <c r="CGL341" s="44"/>
+      <c r="CGM341" s="44"/>
+      <c r="CGN341" s="44"/>
+      <c r="CGO341" s="44"/>
+      <c r="CGP341" s="44"/>
+      <c r="CGQ341" s="44"/>
+      <c r="CGR341" s="44"/>
+      <c r="CGS341" s="44"/>
+      <c r="CGT341" s="44"/>
+      <c r="CGU341" s="44"/>
+      <c r="CGV341" s="44"/>
+      <c r="CGW341" s="44"/>
+      <c r="CGX341" s="44"/>
+      <c r="CGY341" s="44"/>
+      <c r="CGZ341" s="44"/>
+      <c r="CHA341" s="44"/>
+      <c r="CHB341" s="44"/>
+      <c r="CHC341" s="44"/>
+      <c r="CHD341" s="44"/>
+      <c r="CHE341" s="44"/>
+      <c r="CHF341" s="44"/>
+      <c r="CHG341" s="44"/>
+      <c r="CHH341" s="44"/>
+      <c r="CHI341" s="44"/>
+      <c r="CHJ341" s="44"/>
+      <c r="CHK341" s="44"/>
+      <c r="CHL341" s="44"/>
+      <c r="CHM341" s="44"/>
+      <c r="CHN341" s="44"/>
+      <c r="CHO341" s="44"/>
+      <c r="CHP341" s="44"/>
+      <c r="CHQ341" s="44"/>
+      <c r="CHR341" s="44"/>
+      <c r="CHS341" s="44"/>
+      <c r="CHT341" s="44"/>
+      <c r="CHU341" s="44"/>
+      <c r="CHV341" s="44"/>
+      <c r="CHW341" s="44"/>
+      <c r="CHX341" s="44"/>
+      <c r="CHY341" s="44"/>
+      <c r="CHZ341" s="44"/>
+      <c r="CIA341" s="44"/>
+      <c r="CIB341" s="44"/>
+      <c r="CIC341" s="44"/>
+      <c r="CID341" s="44"/>
+      <c r="CIE341" s="44"/>
+      <c r="CIF341" s="44"/>
+      <c r="CIG341" s="44"/>
+      <c r="CIH341" s="44"/>
+      <c r="CII341" s="44"/>
+      <c r="CIJ341" s="44"/>
+      <c r="CIK341" s="44"/>
+      <c r="CIL341" s="44"/>
+      <c r="CIM341" s="44"/>
+      <c r="CIN341" s="44"/>
+      <c r="CIO341" s="44"/>
+      <c r="CIP341" s="44"/>
+      <c r="CIQ341" s="44"/>
+      <c r="CIR341" s="44"/>
+      <c r="CIS341" s="44"/>
+      <c r="CIT341" s="44"/>
+      <c r="CIU341" s="44"/>
+      <c r="CIV341" s="44"/>
+      <c r="CIW341" s="44"/>
+      <c r="CIX341" s="44"/>
+      <c r="CIY341" s="44"/>
+      <c r="CIZ341" s="44"/>
+      <c r="CJA341" s="44"/>
+      <c r="CJB341" s="44"/>
+      <c r="CJC341" s="44"/>
+      <c r="CJD341" s="44"/>
+      <c r="CJE341" s="44"/>
+      <c r="CJF341" s="44"/>
+      <c r="CJG341" s="44"/>
+      <c r="CJH341" s="44"/>
+      <c r="CJI341" s="44"/>
+      <c r="CJJ341" s="44"/>
+      <c r="CJK341" s="44"/>
+      <c r="CJL341" s="44"/>
+      <c r="CJM341" s="44"/>
+      <c r="CJN341" s="44"/>
+      <c r="CJO341" s="44"/>
+      <c r="CJP341" s="44"/>
+      <c r="CJQ341" s="44"/>
+      <c r="CJR341" s="44"/>
+      <c r="CJS341" s="44"/>
+      <c r="CJT341" s="44"/>
+      <c r="CJU341" s="44"/>
+      <c r="CJV341" s="44"/>
+      <c r="CJW341" s="44"/>
+      <c r="CJX341" s="44"/>
+      <c r="CJY341" s="44"/>
+      <c r="CJZ341" s="44"/>
+      <c r="CKA341" s="44"/>
+      <c r="CKB341" s="44"/>
+      <c r="CKC341" s="44"/>
+      <c r="CKD341" s="44"/>
+      <c r="CKE341" s="44"/>
+      <c r="CKF341" s="44"/>
+      <c r="CKG341" s="44"/>
+      <c r="CKH341" s="44"/>
+      <c r="CKI341" s="44"/>
+      <c r="CKJ341" s="44"/>
+      <c r="CKK341" s="44"/>
+      <c r="CKL341" s="44"/>
+      <c r="CKM341" s="44"/>
+      <c r="CKN341" s="44"/>
+      <c r="CKO341" s="44"/>
+      <c r="CKP341" s="44"/>
+      <c r="CKQ341" s="44"/>
+      <c r="CKR341" s="44"/>
+      <c r="CKS341" s="44"/>
+      <c r="CKT341" s="44"/>
+      <c r="CKU341" s="44"/>
+      <c r="CKV341" s="44"/>
+      <c r="CKW341" s="44"/>
+      <c r="CKX341" s="44"/>
+      <c r="CKY341" s="44"/>
+      <c r="CKZ341" s="44"/>
+      <c r="CLA341" s="44"/>
+      <c r="CLB341" s="44"/>
+      <c r="CLC341" s="44"/>
+      <c r="CLD341" s="44"/>
+      <c r="CLE341" s="44"/>
+      <c r="CLF341" s="44"/>
+      <c r="CLG341" s="44"/>
+      <c r="CLH341" s="44"/>
+      <c r="CLI341" s="44"/>
+      <c r="CLJ341" s="44"/>
+      <c r="CLK341" s="44"/>
+      <c r="CLL341" s="44"/>
+      <c r="CLM341" s="44"/>
+      <c r="CLN341" s="44"/>
+      <c r="CLO341" s="44"/>
+      <c r="CLP341" s="44"/>
+      <c r="CLQ341" s="44"/>
+      <c r="CLR341" s="44"/>
+      <c r="CLS341" s="44"/>
+      <c r="CLT341" s="44"/>
+      <c r="CLU341" s="44"/>
+      <c r="CLV341" s="44"/>
+      <c r="CLW341" s="44"/>
+      <c r="CLX341" s="44"/>
+      <c r="CLY341" s="44"/>
+      <c r="CLZ341" s="44"/>
+      <c r="CMA341" s="44"/>
+      <c r="CMB341" s="44"/>
+      <c r="CMC341" s="44"/>
+      <c r="CMD341" s="44"/>
+      <c r="CME341" s="44"/>
+      <c r="CMF341" s="44"/>
+      <c r="CMG341" s="44"/>
+      <c r="CMH341" s="44"/>
+      <c r="CMI341" s="44"/>
+      <c r="CMJ341" s="44"/>
+      <c r="CMK341" s="44"/>
+      <c r="CML341" s="44"/>
+      <c r="CMM341" s="44"/>
+      <c r="CMN341" s="44"/>
+      <c r="CMO341" s="44"/>
+      <c r="CMP341" s="44"/>
+      <c r="CMQ341" s="44"/>
+      <c r="CMR341" s="44"/>
+      <c r="CMS341" s="44"/>
+      <c r="CMT341" s="44"/>
+      <c r="CMU341" s="44"/>
+      <c r="CMV341" s="44"/>
+      <c r="CMW341" s="44"/>
+      <c r="CMX341" s="44"/>
+      <c r="CMY341" s="44"/>
+      <c r="CMZ341" s="44"/>
+      <c r="CNA341" s="44"/>
+      <c r="CNB341" s="44"/>
+      <c r="CNC341" s="44"/>
+      <c r="CND341" s="44"/>
+      <c r="CNE341" s="44"/>
+      <c r="CNF341" s="44"/>
+      <c r="CNG341" s="44"/>
+      <c r="CNH341" s="44"/>
+      <c r="CNI341" s="44"/>
+      <c r="CNJ341" s="44"/>
+      <c r="CNK341" s="44"/>
+      <c r="CNL341" s="44"/>
+      <c r="CNM341" s="44"/>
+      <c r="CNN341" s="44"/>
+      <c r="CNO341" s="44"/>
+      <c r="CNP341" s="44"/>
+      <c r="CNQ341" s="44"/>
+      <c r="CNR341" s="44"/>
+      <c r="CNS341" s="44"/>
+      <c r="CNT341" s="44"/>
+      <c r="CNU341" s="44"/>
+      <c r="CNV341" s="44"/>
+      <c r="CNW341" s="44"/>
+      <c r="CNX341" s="44"/>
+      <c r="CNY341" s="44"/>
+      <c r="CNZ341" s="44"/>
+      <c r="COA341" s="44"/>
+      <c r="COB341" s="44"/>
+      <c r="COC341" s="44"/>
+      <c r="COD341" s="44"/>
+      <c r="COE341" s="44"/>
+      <c r="COF341" s="44"/>
+      <c r="COG341" s="44"/>
+      <c r="COH341" s="44"/>
+      <c r="COI341" s="44"/>
+      <c r="COJ341" s="44"/>
+      <c r="COK341" s="44"/>
+      <c r="COL341" s="44"/>
+      <c r="COM341" s="44"/>
+      <c r="CON341" s="44"/>
+      <c r="COO341" s="44"/>
+      <c r="COP341" s="44"/>
+      <c r="COQ341" s="44"/>
+      <c r="COR341" s="44"/>
+      <c r="COS341" s="44"/>
+      <c r="COT341" s="44"/>
+      <c r="COU341" s="44"/>
+      <c r="COV341" s="44"/>
+      <c r="COW341" s="44"/>
+      <c r="COX341" s="44"/>
+      <c r="COY341" s="44"/>
+      <c r="COZ341" s="44"/>
+      <c r="CPA341" s="44"/>
+      <c r="CPB341" s="44"/>
+      <c r="CPC341" s="44"/>
+      <c r="CPD341" s="44"/>
+      <c r="CPE341" s="44"/>
+      <c r="CPF341" s="44"/>
+      <c r="CPG341" s="44"/>
+      <c r="CPH341" s="44"/>
+      <c r="CPI341" s="44"/>
+      <c r="CPJ341" s="44"/>
+      <c r="CPK341" s="44"/>
+      <c r="CPL341" s="44"/>
+      <c r="CPM341" s="44"/>
+      <c r="CPN341" s="44"/>
+      <c r="CPO341" s="44"/>
+      <c r="CPP341" s="44"/>
+      <c r="CPQ341" s="44"/>
+      <c r="CPR341" s="44"/>
+      <c r="CPS341" s="44"/>
+      <c r="CPT341" s="44"/>
+      <c r="CPU341" s="44"/>
+      <c r="CPV341" s="44"/>
+      <c r="CPW341" s="44"/>
+      <c r="CPX341" s="44"/>
+      <c r="CPY341" s="44"/>
+      <c r="CPZ341" s="44"/>
+      <c r="CQA341" s="44"/>
+      <c r="CQB341" s="44"/>
+      <c r="CQC341" s="44"/>
+      <c r="CQD341" s="44"/>
+      <c r="CQE341" s="44"/>
+      <c r="CQF341" s="44"/>
+      <c r="CQG341" s="44"/>
+      <c r="CQH341" s="44"/>
+      <c r="CQI341" s="44"/>
+      <c r="CQJ341" s="44"/>
+      <c r="CQK341" s="44"/>
+      <c r="CQL341" s="44"/>
+      <c r="CQM341" s="44"/>
+      <c r="CQN341" s="44"/>
+      <c r="CQO341" s="44"/>
+      <c r="CQP341" s="44"/>
+      <c r="CQQ341" s="44"/>
+      <c r="CQR341" s="44"/>
+      <c r="CQS341" s="44"/>
+      <c r="CQT341" s="44"/>
+      <c r="CQU341" s="44"/>
+      <c r="CQV341" s="44"/>
+      <c r="CQW341" s="44"/>
+      <c r="CQX341" s="44"/>
+      <c r="CQY341" s="44"/>
+      <c r="CQZ341" s="44"/>
+      <c r="CRA341" s="44"/>
+      <c r="CRB341" s="44"/>
+      <c r="CRC341" s="44"/>
+      <c r="CRD341" s="44"/>
+      <c r="CRE341" s="44"/>
+      <c r="CRF341" s="44"/>
+      <c r="CRG341" s="44"/>
+      <c r="CRH341" s="44"/>
+      <c r="CRI341" s="44"/>
+      <c r="CRJ341" s="44"/>
+      <c r="CRK341" s="44"/>
+      <c r="CRL341" s="44"/>
+      <c r="CRM341" s="44"/>
+      <c r="CRN341" s="44"/>
+      <c r="CRO341" s="44"/>
+      <c r="CRP341" s="44"/>
+      <c r="CRQ341" s="44"/>
+      <c r="CRR341" s="44"/>
+      <c r="CRS341" s="44"/>
+      <c r="CRT341" s="44"/>
+      <c r="CRU341" s="44"/>
+      <c r="CRV341" s="44"/>
+      <c r="CRW341" s="44"/>
+      <c r="CRX341" s="44"/>
+      <c r="CRY341" s="44"/>
+      <c r="CRZ341" s="44"/>
+      <c r="CSA341" s="44"/>
+      <c r="CSB341" s="44"/>
+      <c r="CSC341" s="44"/>
+      <c r="CSD341" s="44"/>
+      <c r="CSE341" s="44"/>
+      <c r="CSF341" s="44"/>
+      <c r="CSG341" s="44"/>
+      <c r="CSH341" s="44"/>
+      <c r="CSI341" s="44"/>
+      <c r="CSJ341" s="44"/>
+      <c r="CSK341" s="44"/>
+      <c r="CSL341" s="44"/>
+      <c r="CSM341" s="44"/>
+      <c r="CSN341" s="44"/>
+      <c r="CSO341" s="44"/>
+      <c r="CSP341" s="44"/>
+      <c r="CSQ341" s="44"/>
+      <c r="CSR341" s="44"/>
+      <c r="CSS341" s="44"/>
+      <c r="CST341" s="44"/>
+      <c r="CSU341" s="44"/>
+      <c r="CSV341" s="44"/>
+      <c r="CSW341" s="44"/>
+      <c r="CSX341" s="44"/>
+      <c r="CSY341" s="44"/>
+      <c r="CSZ341" s="44"/>
+      <c r="CTA341" s="44"/>
+      <c r="CTB341" s="44"/>
+      <c r="CTC341" s="44"/>
+      <c r="CTD341" s="44"/>
+      <c r="CTE341" s="44"/>
+      <c r="CTF341" s="44"/>
+      <c r="CTG341" s="44"/>
+      <c r="CTH341" s="44"/>
+      <c r="CTI341" s="44"/>
+      <c r="CTJ341" s="44"/>
+      <c r="CTK341" s="44"/>
+      <c r="CTL341" s="44"/>
+      <c r="CTM341" s="44"/>
+      <c r="CTN341" s="44"/>
+      <c r="CTO341" s="44"/>
+      <c r="CTP341" s="44"/>
+      <c r="CTQ341" s="44"/>
+      <c r="CTR341" s="44"/>
+      <c r="CTS341" s="44"/>
+      <c r="CTT341" s="44"/>
+      <c r="CTU341" s="44"/>
+      <c r="CTV341" s="44"/>
+      <c r="CTW341" s="44"/>
+      <c r="CTX341" s="44"/>
+      <c r="CTY341" s="44"/>
+      <c r="CTZ341" s="44"/>
+      <c r="CUA341" s="44"/>
+      <c r="CUB341" s="44"/>
+      <c r="CUC341" s="44"/>
+      <c r="CUD341" s="44"/>
+      <c r="CUE341" s="44"/>
+      <c r="CUF341" s="44"/>
+      <c r="CUG341" s="44"/>
+      <c r="CUH341" s="44"/>
+      <c r="CUI341" s="44"/>
+      <c r="CUJ341" s="44"/>
+      <c r="CUK341" s="44"/>
+      <c r="CUL341" s="44"/>
+      <c r="CUM341" s="44"/>
+      <c r="CUN341" s="44"/>
+      <c r="CUO341" s="44"/>
+      <c r="CUP341" s="44"/>
+      <c r="CUQ341" s="44"/>
+      <c r="CUR341" s="44"/>
+      <c r="CUS341" s="44"/>
+      <c r="CUT341" s="44"/>
+      <c r="CUU341" s="44"/>
+      <c r="CUV341" s="44"/>
+      <c r="CUW341" s="44"/>
+      <c r="CUX341" s="44"/>
+      <c r="CUY341" s="44"/>
+      <c r="CUZ341" s="44"/>
+      <c r="CVA341" s="44"/>
+      <c r="CVB341" s="44"/>
+      <c r="CVC341" s="44"/>
+      <c r="CVD341" s="44"/>
+      <c r="CVE341" s="44"/>
+      <c r="CVF341" s="44"/>
+      <c r="CVG341" s="44"/>
+      <c r="CVH341" s="44"/>
+      <c r="CVI341" s="44"/>
+      <c r="CVJ341" s="44"/>
+      <c r="CVK341" s="44"/>
+      <c r="CVL341" s="44"/>
+      <c r="CVM341" s="44"/>
+      <c r="CVN341" s="44"/>
+      <c r="CVO341" s="44"/>
+      <c r="CVP341" s="44"/>
+      <c r="CVQ341" s="44"/>
+      <c r="CVR341" s="44"/>
+      <c r="CVS341" s="44"/>
+      <c r="CVT341" s="44"/>
+      <c r="CVU341" s="44"/>
+      <c r="CVV341" s="44"/>
+      <c r="CVW341" s="44"/>
+      <c r="CVX341" s="44"/>
+      <c r="CVY341" s="44"/>
+      <c r="CVZ341" s="44"/>
+      <c r="CWA341" s="44"/>
+      <c r="CWB341" s="44"/>
+      <c r="CWC341" s="44"/>
+      <c r="CWD341" s="44"/>
+      <c r="CWE341" s="44"/>
+      <c r="CWF341" s="44"/>
+      <c r="CWG341" s="44"/>
+      <c r="CWH341" s="44"/>
+      <c r="CWI341" s="44"/>
+      <c r="CWJ341" s="44"/>
+      <c r="CWK341" s="44"/>
+      <c r="CWL341" s="44"/>
+      <c r="CWM341" s="44"/>
+      <c r="CWN341" s="44"/>
+      <c r="CWO341" s="44"/>
+      <c r="CWP341" s="44"/>
+      <c r="CWQ341" s="44"/>
+      <c r="CWR341" s="44"/>
+      <c r="CWS341" s="44"/>
+      <c r="CWT341" s="44"/>
+      <c r="CWU341" s="44"/>
+      <c r="CWV341" s="44"/>
+      <c r="CWW341" s="44"/>
+      <c r="CWX341" s="44"/>
+      <c r="CWY341" s="44"/>
+      <c r="CWZ341" s="44"/>
+      <c r="CXA341" s="44"/>
+      <c r="CXB341" s="44"/>
+      <c r="CXC341" s="44"/>
+      <c r="CXD341" s="44"/>
+      <c r="CXE341" s="44"/>
+      <c r="CXF341" s="44"/>
+      <c r="CXG341" s="44"/>
+      <c r="CXH341" s="44"/>
+      <c r="CXI341" s="44"/>
+      <c r="CXJ341" s="44"/>
+      <c r="CXK341" s="44"/>
+      <c r="CXL341" s="44"/>
+      <c r="CXM341" s="44"/>
+      <c r="CXN341" s="44"/>
+      <c r="CXO341" s="44"/>
+      <c r="CXP341" s="44"/>
+      <c r="CXQ341" s="44"/>
+      <c r="CXR341" s="44"/>
+      <c r="CXS341" s="44"/>
+      <c r="CXT341" s="44"/>
+      <c r="CXU341" s="44"/>
+      <c r="CXV341" s="44"/>
+      <c r="CXW341" s="44"/>
+      <c r="CXX341" s="44"/>
+      <c r="CXY341" s="44"/>
+      <c r="CXZ341" s="44"/>
+      <c r="CYA341" s="44"/>
+      <c r="CYB341" s="44"/>
+      <c r="CYC341" s="44"/>
+      <c r="CYD341" s="44"/>
+      <c r="CYE341" s="44"/>
+      <c r="CYF341" s="44"/>
+      <c r="CYG341" s="44"/>
+      <c r="CYH341" s="44"/>
+      <c r="CYI341" s="44"/>
+      <c r="CYJ341" s="44"/>
+      <c r="CYK341" s="44"/>
+      <c r="CYL341" s="44"/>
+      <c r="CYM341" s="44"/>
+      <c r="CYN341" s="44"/>
+      <c r="CYO341" s="44"/>
+      <c r="CYP341" s="44"/>
+      <c r="CYQ341" s="44"/>
+      <c r="CYR341" s="44"/>
+      <c r="CYS341" s="44"/>
+      <c r="CYT341" s="44"/>
+      <c r="CYU341" s="44"/>
+      <c r="CYV341" s="44"/>
+      <c r="CYW341" s="44"/>
+      <c r="CYX341" s="44"/>
+      <c r="CYY341" s="44"/>
+      <c r="CYZ341" s="44"/>
+      <c r="CZA341" s="44"/>
+      <c r="CZB341" s="44"/>
+      <c r="CZC341" s="44"/>
+      <c r="CZD341" s="44"/>
+      <c r="CZE341" s="44"/>
+      <c r="CZF341" s="44"/>
+      <c r="CZG341" s="44"/>
+      <c r="CZH341" s="44"/>
+      <c r="CZI341" s="44"/>
+      <c r="CZJ341" s="44"/>
+      <c r="CZK341" s="44"/>
+      <c r="CZL341" s="44"/>
+      <c r="CZM341" s="44"/>
+      <c r="CZN341" s="44"/>
+      <c r="CZO341" s="44"/>
+      <c r="CZP341" s="44"/>
+      <c r="CZQ341" s="44"/>
+      <c r="CZR341" s="44"/>
+      <c r="CZS341" s="44"/>
+      <c r="CZT341" s="44"/>
+      <c r="CZU341" s="44"/>
+      <c r="CZV341" s="44"/>
+      <c r="CZW341" s="44"/>
+      <c r="CZX341" s="44"/>
+      <c r="CZY341" s="44"/>
+      <c r="CZZ341" s="44"/>
+      <c r="DAA341" s="44"/>
+      <c r="DAB341" s="44"/>
+      <c r="DAC341" s="44"/>
+      <c r="DAD341" s="44"/>
+      <c r="DAE341" s="44"/>
+      <c r="DAF341" s="44"/>
+      <c r="DAG341" s="44"/>
+      <c r="DAH341" s="44"/>
+      <c r="DAI341" s="44"/>
+      <c r="DAJ341" s="44"/>
+      <c r="DAK341" s="44"/>
+      <c r="DAL341" s="44"/>
+      <c r="DAM341" s="44"/>
+      <c r="DAN341" s="44"/>
+      <c r="DAO341" s="44"/>
+      <c r="DAP341" s="44"/>
+      <c r="DAQ341" s="44"/>
+      <c r="DAR341" s="44"/>
+      <c r="DAS341" s="44"/>
+      <c r="DAT341" s="44"/>
+      <c r="DAU341" s="44"/>
+      <c r="DAV341" s="44"/>
+      <c r="DAW341" s="44"/>
+      <c r="DAX341" s="44"/>
+      <c r="DAY341" s="44"/>
+      <c r="DAZ341" s="44"/>
+      <c r="DBA341" s="44"/>
+      <c r="DBB341" s="44"/>
+      <c r="DBC341" s="44"/>
+      <c r="DBD341" s="44"/>
+      <c r="DBE341" s="44"/>
+      <c r="DBF341" s="44"/>
+      <c r="DBG341" s="44"/>
+      <c r="DBH341" s="44"/>
+      <c r="DBI341" s="44"/>
+      <c r="DBJ341" s="44"/>
+      <c r="DBK341" s="44"/>
+      <c r="DBL341" s="44"/>
+      <c r="DBM341" s="44"/>
+      <c r="DBN341" s="44"/>
+      <c r="DBO341" s="44"/>
+      <c r="DBP341" s="44"/>
+      <c r="DBQ341" s="44"/>
+      <c r="DBR341" s="44"/>
+      <c r="DBS341" s="44"/>
+      <c r="DBT341" s="44"/>
+      <c r="DBU341" s="44"/>
+      <c r="DBV341" s="44"/>
+      <c r="DBW341" s="44"/>
+      <c r="DBX341" s="44"/>
+      <c r="DBY341" s="44"/>
+      <c r="DBZ341" s="44"/>
+      <c r="DCA341" s="44"/>
+      <c r="DCB341" s="44"/>
+      <c r="DCC341" s="44"/>
+      <c r="DCD341" s="44"/>
+      <c r="DCE341" s="44"/>
+      <c r="DCF341" s="44"/>
+      <c r="DCG341" s="44"/>
+      <c r="DCH341" s="44"/>
+      <c r="DCI341" s="44"/>
+      <c r="DCJ341" s="44"/>
+      <c r="DCK341" s="44"/>
+      <c r="DCL341" s="44"/>
+      <c r="DCM341" s="44"/>
+      <c r="DCN341" s="44"/>
+      <c r="DCO341" s="44"/>
+      <c r="DCP341" s="44"/>
+      <c r="DCQ341" s="44"/>
+      <c r="DCR341" s="44"/>
+      <c r="DCS341" s="44"/>
+      <c r="DCT341" s="44"/>
+      <c r="DCU341" s="44"/>
+      <c r="DCV341" s="44"/>
+      <c r="DCW341" s="44"/>
+      <c r="DCX341" s="44"/>
+      <c r="DCY341" s="44"/>
+      <c r="DCZ341" s="44"/>
+      <c r="DDA341" s="44"/>
+      <c r="DDB341" s="44"/>
+      <c r="DDC341" s="44"/>
+      <c r="DDD341" s="44"/>
+      <c r="DDE341" s="44"/>
+      <c r="DDF341" s="44"/>
+      <c r="DDG341" s="44"/>
+      <c r="DDH341" s="44"/>
+      <c r="DDI341" s="44"/>
+      <c r="DDJ341" s="44"/>
+      <c r="DDK341" s="44"/>
+      <c r="DDL341" s="44"/>
+      <c r="DDM341" s="44"/>
+      <c r="DDN341" s="44"/>
+      <c r="DDO341" s="44"/>
+      <c r="DDP341" s="44"/>
+      <c r="DDQ341" s="44"/>
+      <c r="DDR341" s="44"/>
+      <c r="DDS341" s="44"/>
+      <c r="DDT341" s="44"/>
+      <c r="DDU341" s="44"/>
+      <c r="DDV341" s="44"/>
+      <c r="DDW341" s="44"/>
+      <c r="DDX341" s="44"/>
+      <c r="DDY341" s="44"/>
+      <c r="DDZ341" s="44"/>
+      <c r="DEA341" s="44"/>
+      <c r="DEB341" s="44"/>
+      <c r="DEC341" s="44"/>
+      <c r="DED341" s="44"/>
+      <c r="DEE341" s="44"/>
+      <c r="DEF341" s="44"/>
+      <c r="DEG341" s="44"/>
+      <c r="DEH341" s="44"/>
+      <c r="DEI341" s="44"/>
+      <c r="DEJ341" s="44"/>
+      <c r="DEK341" s="44"/>
+      <c r="DEL341" s="44"/>
+      <c r="DEM341" s="44"/>
+      <c r="DEN341" s="44"/>
+      <c r="DEO341" s="44"/>
+      <c r="DEP341" s="44"/>
+      <c r="DEQ341" s="44"/>
+      <c r="DER341" s="44"/>
+      <c r="DES341" s="44"/>
+      <c r="DET341" s="44"/>
+      <c r="DEU341" s="44"/>
+      <c r="DEV341" s="44"/>
+      <c r="DEW341" s="44"/>
+      <c r="DEX341" s="44"/>
+      <c r="DEY341" s="44"/>
+      <c r="DEZ341" s="44"/>
+      <c r="DFA341" s="44"/>
+      <c r="DFB341" s="44"/>
+      <c r="DFC341" s="44"/>
+      <c r="DFD341" s="44"/>
+      <c r="DFE341" s="44"/>
+      <c r="DFF341" s="44"/>
+      <c r="DFG341" s="44"/>
+      <c r="DFH341" s="44"/>
+      <c r="DFI341" s="44"/>
+      <c r="DFJ341" s="44"/>
+      <c r="DFK341" s="44"/>
+      <c r="DFL341" s="44"/>
+      <c r="DFM341" s="44"/>
+      <c r="DFN341" s="44"/>
+      <c r="DFO341" s="44"/>
+      <c r="DFP341" s="44"/>
+      <c r="DFQ341" s="44"/>
+      <c r="DFR341" s="44"/>
+      <c r="DFS341" s="44"/>
+      <c r="DFT341" s="44"/>
+      <c r="DFU341" s="44"/>
+      <c r="DFV341" s="44"/>
+      <c r="DFW341" s="44"/>
+      <c r="DFX341" s="44"/>
+      <c r="DFY341" s="44"/>
+      <c r="DFZ341" s="44"/>
+      <c r="DGA341" s="44"/>
+      <c r="DGB341" s="44"/>
+      <c r="DGC341" s="44"/>
+      <c r="DGD341" s="44"/>
+      <c r="DGE341" s="44"/>
+      <c r="DGF341" s="44"/>
+      <c r="DGG341" s="44"/>
+      <c r="DGH341" s="44"/>
+      <c r="DGI341" s="44"/>
+      <c r="DGJ341" s="44"/>
+      <c r="DGK341" s="44"/>
+      <c r="DGL341" s="44"/>
+      <c r="DGM341" s="44"/>
+      <c r="DGN341" s="44"/>
+      <c r="DGO341" s="44"/>
+      <c r="DGP341" s="44"/>
+      <c r="DGQ341" s="44"/>
+      <c r="DGR341" s="44"/>
+      <c r="DGS341" s="44"/>
+      <c r="DGT341" s="44"/>
+      <c r="DGU341" s="44"/>
+      <c r="DGV341" s="44"/>
+      <c r="DGW341" s="44"/>
+      <c r="DGX341" s="44"/>
+      <c r="DGY341" s="44"/>
+      <c r="DGZ341" s="44"/>
+      <c r="DHA341" s="44"/>
+      <c r="DHB341" s="44"/>
+      <c r="DHC341" s="44"/>
+      <c r="DHD341" s="44"/>
+      <c r="DHE341" s="44"/>
+      <c r="DHF341" s="44"/>
+      <c r="DHG341" s="44"/>
+      <c r="DHH341" s="44"/>
+      <c r="DHI341" s="44"/>
+      <c r="DHJ341" s="44"/>
+      <c r="DHK341" s="44"/>
+      <c r="DHL341" s="44"/>
+      <c r="DHM341" s="44"/>
+      <c r="DHN341" s="44"/>
+      <c r="DHO341" s="44"/>
+      <c r="DHP341" s="44"/>
+      <c r="DHQ341" s="44"/>
+      <c r="DHR341" s="44"/>
+      <c r="DHS341" s="44"/>
+      <c r="DHT341" s="44"/>
+      <c r="DHU341" s="44"/>
+      <c r="DHV341" s="44"/>
+      <c r="DHW341" s="44"/>
+      <c r="DHX341" s="44"/>
+      <c r="DHY341" s="44"/>
+      <c r="DHZ341" s="44"/>
+      <c r="DIA341" s="44"/>
+      <c r="DIB341" s="44"/>
+      <c r="DIC341" s="44"/>
+      <c r="DID341" s="44"/>
+      <c r="DIE341" s="44"/>
+      <c r="DIF341" s="44"/>
+      <c r="DIG341" s="44"/>
+      <c r="DIH341" s="44"/>
+      <c r="DII341" s="44"/>
+      <c r="DIJ341" s="44"/>
+      <c r="DIK341" s="44"/>
+      <c r="DIL341" s="44"/>
+      <c r="DIM341" s="44"/>
+      <c r="DIN341" s="44"/>
+      <c r="DIO341" s="44"/>
+      <c r="DIP341" s="44"/>
+      <c r="DIQ341" s="44"/>
+      <c r="DIR341" s="44"/>
+      <c r="DIS341" s="44"/>
+      <c r="DIT341" s="44"/>
+      <c r="DIU341" s="44"/>
+      <c r="DIV341" s="44"/>
+      <c r="DIW341" s="44"/>
+      <c r="DIX341" s="44"/>
+      <c r="DIY341" s="44"/>
+      <c r="DIZ341" s="44"/>
+      <c r="DJA341" s="44"/>
+      <c r="DJB341" s="44"/>
+      <c r="DJC341" s="44"/>
+      <c r="DJD341" s="44"/>
+      <c r="DJE341" s="44"/>
+      <c r="DJF341" s="44"/>
+      <c r="DJG341" s="44"/>
+      <c r="DJH341" s="44"/>
+      <c r="DJI341" s="44"/>
+      <c r="DJJ341" s="44"/>
+      <c r="DJK341" s="44"/>
+      <c r="DJL341" s="44"/>
+      <c r="DJM341" s="44"/>
+      <c r="DJN341" s="44"/>
+      <c r="DJO341" s="44"/>
+      <c r="DJP341" s="44"/>
+      <c r="DJQ341" s="44"/>
+      <c r="DJR341" s="44"/>
+      <c r="DJS341" s="44"/>
+      <c r="DJT341" s="44"/>
+      <c r="DJU341" s="44"/>
+      <c r="DJV341" s="44"/>
+      <c r="DJW341" s="44"/>
+      <c r="DJX341" s="44"/>
+      <c r="DJY341" s="44"/>
+      <c r="DJZ341" s="44"/>
+      <c r="DKA341" s="44"/>
+      <c r="DKB341" s="44"/>
+      <c r="DKC341" s="44"/>
+      <c r="DKD341" s="44"/>
+      <c r="DKE341" s="44"/>
+      <c r="DKF341" s="44"/>
+      <c r="DKG341" s="44"/>
+      <c r="DKH341" s="44"/>
+      <c r="DKI341" s="44"/>
+      <c r="DKJ341" s="44"/>
+      <c r="DKK341" s="44"/>
+      <c r="DKL341" s="44"/>
+      <c r="DKM341" s="44"/>
+      <c r="DKN341" s="44"/>
+      <c r="DKO341" s="44"/>
+      <c r="DKP341" s="44"/>
+      <c r="DKQ341" s="44"/>
+      <c r="DKR341" s="44"/>
+      <c r="DKS341" s="44"/>
+      <c r="DKT341" s="44"/>
+      <c r="DKU341" s="44"/>
+      <c r="DKV341" s="44"/>
+      <c r="DKW341" s="44"/>
+      <c r="DKX341" s="44"/>
+      <c r="DKY341" s="44"/>
+      <c r="DKZ341" s="44"/>
+      <c r="DLA341" s="44"/>
+      <c r="DLB341" s="44"/>
+      <c r="DLC341" s="44"/>
+      <c r="DLD341" s="44"/>
+      <c r="DLE341" s="44"/>
+      <c r="DLF341" s="44"/>
+      <c r="DLG341" s="44"/>
+      <c r="DLH341" s="44"/>
+      <c r="DLI341" s="44"/>
+      <c r="DLJ341" s="44"/>
+      <c r="DLK341" s="44"/>
+      <c r="DLL341" s="44"/>
+      <c r="DLM341" s="44"/>
+      <c r="DLN341" s="44"/>
+      <c r="DLO341" s="44"/>
+      <c r="DLP341" s="44"/>
+      <c r="DLQ341" s="44"/>
+      <c r="DLR341" s="44"/>
+      <c r="DLS341" s="44"/>
+      <c r="DLT341" s="44"/>
+      <c r="DLU341" s="44"/>
+      <c r="DLV341" s="44"/>
+      <c r="DLW341" s="44"/>
+      <c r="DLX341" s="44"/>
+      <c r="DLY341" s="44"/>
+      <c r="DLZ341" s="44"/>
+      <c r="DMA341" s="44"/>
+      <c r="DMB341" s="44"/>
+      <c r="DMC341" s="44"/>
+      <c r="DMD341" s="44"/>
+      <c r="DME341" s="44"/>
+      <c r="DMF341" s="44"/>
+      <c r="DMG341" s="44"/>
+      <c r="DMH341" s="44"/>
+      <c r="DMI341" s="44"/>
+      <c r="DMJ341" s="44"/>
+      <c r="DMK341" s="44"/>
+      <c r="DML341" s="44"/>
+      <c r="DMM341" s="44"/>
+      <c r="DMN341" s="44"/>
+      <c r="DMO341" s="44"/>
+      <c r="DMP341" s="44"/>
+      <c r="DMQ341" s="44"/>
+      <c r="DMR341" s="44"/>
+      <c r="DMS341" s="44"/>
+      <c r="DMT341" s="44"/>
+      <c r="DMU341" s="44"/>
+      <c r="DMV341" s="44"/>
+      <c r="DMW341" s="44"/>
+      <c r="DMX341" s="44"/>
+      <c r="DMY341" s="44"/>
+      <c r="DMZ341" s="44"/>
+      <c r="DNA341" s="44"/>
+      <c r="DNB341" s="44"/>
+      <c r="DNC341" s="44"/>
+      <c r="DND341" s="44"/>
+      <c r="DNE341" s="44"/>
+      <c r="DNF341" s="44"/>
+      <c r="DNG341" s="44"/>
+      <c r="DNH341" s="44"/>
+      <c r="DNI341" s="44"/>
+      <c r="DNJ341" s="44"/>
+      <c r="DNK341" s="44"/>
+      <c r="DNL341" s="44"/>
+      <c r="DNM341" s="44"/>
+      <c r="DNN341" s="44"/>
+      <c r="DNO341" s="44"/>
+      <c r="DNP341" s="44"/>
+      <c r="DNQ341" s="44"/>
+      <c r="DNR341" s="44"/>
+      <c r="DNS341" s="44"/>
+      <c r="DNT341" s="44"/>
+      <c r="DNU341" s="44"/>
+      <c r="DNV341" s="44"/>
+      <c r="DNW341" s="44"/>
+      <c r="DNX341" s="44"/>
+      <c r="DNY341" s="44"/>
+      <c r="DNZ341" s="44"/>
+      <c r="DOA341" s="44"/>
+      <c r="DOB341" s="44"/>
+      <c r="DOC341" s="44"/>
+      <c r="DOD341" s="44"/>
+      <c r="DOE341" s="44"/>
+      <c r="DOF341" s="44"/>
+      <c r="DOG341" s="44"/>
+      <c r="DOH341" s="44"/>
+      <c r="DOI341" s="44"/>
+      <c r="DOJ341" s="44"/>
+      <c r="DOK341" s="44"/>
+      <c r="DOL341" s="44"/>
+      <c r="DOM341" s="44"/>
+      <c r="DON341" s="44"/>
+      <c r="DOO341" s="44"/>
+      <c r="DOP341" s="44"/>
+      <c r="DOQ341" s="44"/>
+      <c r="DOR341" s="44"/>
+      <c r="DOS341" s="44"/>
+      <c r="DOT341" s="44"/>
+      <c r="DOU341" s="44"/>
+      <c r="DOV341" s="44"/>
+      <c r="DOW341" s="44"/>
+      <c r="DOX341" s="44"/>
+      <c r="DOY341" s="44"/>
+      <c r="DOZ341" s="44"/>
+      <c r="DPA341" s="44"/>
+      <c r="DPB341" s="44"/>
+      <c r="DPC341" s="44"/>
+      <c r="DPD341" s="44"/>
+      <c r="DPE341" s="44"/>
+      <c r="DPF341" s="44"/>
+      <c r="DPG341" s="44"/>
+      <c r="DPH341" s="44"/>
+      <c r="DPI341" s="44"/>
+      <c r="DPJ341" s="44"/>
+      <c r="DPK341" s="44"/>
+      <c r="DPL341" s="44"/>
+      <c r="DPM341" s="44"/>
+      <c r="DPN341" s="44"/>
+      <c r="DPO341" s="44"/>
+      <c r="DPP341" s="44"/>
+      <c r="DPQ341" s="44"/>
+      <c r="DPR341" s="44"/>
+      <c r="DPS341" s="44"/>
+      <c r="DPT341" s="44"/>
+      <c r="DPU341" s="44"/>
+      <c r="DPV341" s="44"/>
+      <c r="DPW341" s="44"/>
+      <c r="DPX341" s="44"/>
+      <c r="DPY341" s="44"/>
+      <c r="DPZ341" s="44"/>
+      <c r="DQA341" s="44"/>
+      <c r="DQB341" s="44"/>
+      <c r="DQC341" s="44"/>
+      <c r="DQD341" s="44"/>
+      <c r="DQE341" s="44"/>
+      <c r="DQF341" s="44"/>
+      <c r="DQG341" s="44"/>
+      <c r="DQH341" s="44"/>
+      <c r="DQI341" s="44"/>
+      <c r="DQJ341" s="44"/>
+      <c r="DQK341" s="44"/>
+      <c r="DQL341" s="44"/>
+      <c r="DQM341" s="44"/>
+      <c r="DQN341" s="44"/>
+      <c r="DQO341" s="44"/>
+      <c r="DQP341" s="44"/>
+      <c r="DQQ341" s="44"/>
+      <c r="DQR341" s="44"/>
+      <c r="DQS341" s="44"/>
+      <c r="DQT341" s="44"/>
+      <c r="DQU341" s="44"/>
+      <c r="DQV341" s="44"/>
+      <c r="DQW341" s="44"/>
+      <c r="DQX341" s="44"/>
+      <c r="DQY341" s="44"/>
+      <c r="DQZ341" s="44"/>
+      <c r="DRA341" s="44"/>
+      <c r="DRB341" s="44"/>
+      <c r="DRC341" s="44"/>
+      <c r="DRD341" s="44"/>
+      <c r="DRE341" s="44"/>
+      <c r="DRF341" s="44"/>
+      <c r="DRG341" s="44"/>
+      <c r="DRH341" s="44"/>
+      <c r="DRI341" s="44"/>
+      <c r="DRJ341" s="44"/>
+      <c r="DRK341" s="44"/>
+      <c r="DRL341" s="44"/>
+      <c r="DRM341" s="44"/>
+      <c r="DRN341" s="44"/>
+      <c r="DRO341" s="44"/>
+      <c r="DRP341" s="44"/>
+      <c r="DRQ341" s="44"/>
+      <c r="DRR341" s="44"/>
+      <c r="DRS341" s="44"/>
+      <c r="DRT341" s="44"/>
+      <c r="DRU341" s="44"/>
+      <c r="DRV341" s="44"/>
+      <c r="DRW341" s="44"/>
+      <c r="DRX341" s="44"/>
+      <c r="DRY341" s="44"/>
+      <c r="DRZ341" s="44"/>
+      <c r="DSA341" s="44"/>
+      <c r="DSB341" s="44"/>
+      <c r="DSC341" s="44"/>
+      <c r="DSD341" s="44"/>
+      <c r="DSE341" s="44"/>
+      <c r="DSF341" s="44"/>
+      <c r="DSG341" s="44"/>
+      <c r="DSH341" s="44"/>
+      <c r="DSI341" s="44"/>
+      <c r="DSJ341" s="44"/>
+      <c r="DSK341" s="44"/>
+      <c r="DSL341" s="44"/>
+      <c r="DSM341" s="44"/>
+      <c r="DSN341" s="44"/>
+      <c r="DSO341" s="44"/>
+      <c r="DSP341" s="44"/>
+      <c r="DSQ341" s="44"/>
+      <c r="DSR341" s="44"/>
+      <c r="DSS341" s="44"/>
+      <c r="DST341" s="44"/>
+      <c r="DSU341" s="44"/>
+      <c r="DSV341" s="44"/>
+      <c r="DSW341" s="44"/>
+      <c r="DSX341" s="44"/>
+      <c r="DSY341" s="44"/>
+      <c r="DSZ341" s="44"/>
+      <c r="DTA341" s="44"/>
+      <c r="DTB341" s="44"/>
+      <c r="DTC341" s="44"/>
+      <c r="DTD341" s="44"/>
+      <c r="DTE341" s="44"/>
+      <c r="DTF341" s="44"/>
+      <c r="DTG341" s="44"/>
+      <c r="DTH341" s="44"/>
+      <c r="DTI341" s="44"/>
+      <c r="DTJ341" s="44"/>
+      <c r="DTK341" s="44"/>
+      <c r="DTL341" s="44"/>
+      <c r="DTM341" s="44"/>
+      <c r="DTN341" s="44"/>
+      <c r="DTO341" s="44"/>
+      <c r="DTP341" s="44"/>
+      <c r="DTQ341" s="44"/>
+      <c r="DTR341" s="44"/>
+      <c r="DTS341" s="44"/>
+      <c r="DTT341" s="44"/>
+      <c r="DTU341" s="44"/>
+      <c r="DTV341" s="44"/>
+      <c r="DTW341" s="44"/>
+      <c r="DTX341" s="44"/>
+      <c r="DTY341" s="44"/>
+      <c r="DTZ341" s="44"/>
+      <c r="DUA341" s="44"/>
+      <c r="DUB341" s="44"/>
+      <c r="DUC341" s="44"/>
+      <c r="DUD341" s="44"/>
+      <c r="DUE341" s="44"/>
+      <c r="DUF341" s="44"/>
+      <c r="DUG341" s="44"/>
+      <c r="DUH341" s="44"/>
+      <c r="DUI341" s="44"/>
+      <c r="DUJ341" s="44"/>
+      <c r="DUK341" s="44"/>
+      <c r="DUL341" s="44"/>
+      <c r="DUM341" s="44"/>
+      <c r="DUN341" s="44"/>
+      <c r="DUO341" s="44"/>
+      <c r="DUP341" s="44"/>
+      <c r="DUQ341" s="44"/>
+      <c r="DUR341" s="44"/>
+      <c r="DUS341" s="44"/>
+      <c r="DUT341" s="44"/>
+      <c r="DUU341" s="44"/>
+      <c r="DUV341" s="44"/>
+      <c r="DUW341" s="44"/>
+      <c r="DUX341" s="44"/>
+      <c r="DUY341" s="44"/>
+      <c r="DUZ341" s="44"/>
+      <c r="DVA341" s="44"/>
+      <c r="DVB341" s="44"/>
+      <c r="DVC341" s="44"/>
+      <c r="DVD341" s="44"/>
+      <c r="DVE341" s="44"/>
+      <c r="DVF341" s="44"/>
+      <c r="DVG341" s="44"/>
+      <c r="DVH341" s="44"/>
+      <c r="DVI341" s="44"/>
+      <c r="DVJ341" s="44"/>
+      <c r="DVK341" s="44"/>
+      <c r="DVL341" s="44"/>
+      <c r="DVM341" s="44"/>
+      <c r="DVN341" s="44"/>
+      <c r="DVO341" s="44"/>
+      <c r="DVP341" s="44"/>
+      <c r="DVQ341" s="44"/>
+      <c r="DVR341" s="44"/>
+      <c r="DVS341" s="44"/>
+      <c r="DVT341" s="44"/>
+      <c r="DVU341" s="44"/>
+      <c r="DVV341" s="44"/>
+      <c r="DVW341" s="44"/>
+      <c r="DVX341" s="44"/>
+      <c r="DVY341" s="44"/>
+      <c r="DVZ341" s="44"/>
+      <c r="DWA341" s="44"/>
+      <c r="DWB341" s="44"/>
+      <c r="DWC341" s="44"/>
+      <c r="DWD341" s="44"/>
+      <c r="DWE341" s="44"/>
+      <c r="DWF341" s="44"/>
+      <c r="DWG341" s="44"/>
+      <c r="DWH341" s="44"/>
+      <c r="DWI341" s="44"/>
+      <c r="DWJ341" s="44"/>
+      <c r="DWK341" s="44"/>
+      <c r="DWL341" s="44"/>
+      <c r="DWM341" s="44"/>
+      <c r="DWN341" s="44"/>
+      <c r="DWO341" s="44"/>
+      <c r="DWP341" s="44"/>
+      <c r="DWQ341" s="44"/>
+      <c r="DWR341" s="44"/>
+      <c r="DWS341" s="44"/>
+      <c r="DWT341" s="44"/>
+      <c r="DWU341" s="44"/>
+      <c r="DWV341" s="44"/>
+      <c r="DWW341" s="44"/>
+      <c r="DWX341" s="44"/>
+      <c r="DWY341" s="44"/>
+      <c r="DWZ341" s="44"/>
+      <c r="DXA341" s="44"/>
+      <c r="DXB341" s="44"/>
+      <c r="DXC341" s="44"/>
+      <c r="DXD341" s="44"/>
+      <c r="DXE341" s="44"/>
+      <c r="DXF341" s="44"/>
+      <c r="DXG341" s="44"/>
+      <c r="DXH341" s="44"/>
+      <c r="DXI341" s="44"/>
+      <c r="DXJ341" s="44"/>
+      <c r="DXK341" s="44"/>
+      <c r="DXL341" s="44"/>
+      <c r="DXM341" s="44"/>
+      <c r="DXN341" s="44"/>
+      <c r="DXO341" s="44"/>
+      <c r="DXP341" s="44"/>
+      <c r="DXQ341" s="44"/>
+      <c r="DXR341" s="44"/>
+      <c r="DXS341" s="44"/>
+      <c r="DXT341" s="44"/>
+      <c r="DXU341" s="44"/>
+      <c r="DXV341" s="44"/>
+      <c r="DXW341" s="44"/>
+      <c r="DXX341" s="44"/>
+      <c r="DXY341" s="44"/>
+      <c r="DXZ341" s="44"/>
+      <c r="DYA341" s="44"/>
+      <c r="DYB341" s="44"/>
+      <c r="DYC341" s="44"/>
+      <c r="DYD341" s="44"/>
+      <c r="DYE341" s="44"/>
+      <c r="DYF341" s="44"/>
+      <c r="DYG341" s="44"/>
+      <c r="DYH341" s="44"/>
+      <c r="DYI341" s="44"/>
+      <c r="DYJ341" s="44"/>
+      <c r="DYK341" s="44"/>
+      <c r="DYL341" s="44"/>
+      <c r="DYM341" s="44"/>
+      <c r="DYN341" s="44"/>
+      <c r="DYO341" s="44"/>
+      <c r="DYP341" s="44"/>
+      <c r="DYQ341" s="44"/>
+      <c r="DYR341" s="44"/>
+      <c r="DYS341" s="44"/>
+      <c r="DYT341" s="44"/>
+      <c r="DYU341" s="44"/>
+      <c r="DYV341" s="44"/>
+      <c r="DYW341" s="44"/>
+      <c r="DYX341" s="44"/>
+      <c r="DYY341" s="44"/>
+      <c r="DYZ341" s="44"/>
+      <c r="DZA341" s="44"/>
+      <c r="DZB341" s="44"/>
+      <c r="DZC341" s="44"/>
+      <c r="DZD341" s="44"/>
+      <c r="DZE341" s="44"/>
+      <c r="DZF341" s="44"/>
+      <c r="DZG341" s="44"/>
+      <c r="DZH341" s="44"/>
+      <c r="DZI341" s="44"/>
+      <c r="DZJ341" s="44"/>
+      <c r="DZK341" s="44"/>
+      <c r="DZL341" s="44"/>
+      <c r="DZM341" s="44"/>
+      <c r="DZN341" s="44"/>
+      <c r="DZO341" s="44"/>
+      <c r="DZP341" s="44"/>
+      <c r="DZQ341" s="44"/>
+      <c r="DZR341" s="44"/>
+      <c r="DZS341" s="44"/>
+      <c r="DZT341" s="44"/>
+      <c r="DZU341" s="44"/>
+      <c r="DZV341" s="44"/>
+      <c r="DZW341" s="44"/>
+      <c r="DZX341" s="44"/>
+      <c r="DZY341" s="44"/>
+      <c r="DZZ341" s="44"/>
+      <c r="EAA341" s="44"/>
+      <c r="EAB341" s="44"/>
+      <c r="EAC341" s="44"/>
+      <c r="EAD341" s="44"/>
+      <c r="EAE341" s="44"/>
+      <c r="EAF341" s="44"/>
+      <c r="EAG341" s="44"/>
+      <c r="EAH341" s="44"/>
+      <c r="EAI341" s="44"/>
+      <c r="EAJ341" s="44"/>
+      <c r="EAK341" s="44"/>
+      <c r="EAL341" s="44"/>
+      <c r="EAM341" s="44"/>
+      <c r="EAN341" s="44"/>
+      <c r="EAO341" s="44"/>
+      <c r="EAP341" s="44"/>
+      <c r="EAQ341" s="44"/>
+      <c r="EAR341" s="44"/>
+      <c r="EAS341" s="44"/>
+      <c r="EAT341" s="44"/>
+      <c r="EAU341" s="44"/>
+      <c r="EAV341" s="44"/>
+      <c r="EAW341" s="44"/>
+      <c r="EAX341" s="44"/>
+      <c r="EAY341" s="44"/>
+      <c r="EAZ341" s="44"/>
+      <c r="EBA341" s="44"/>
+      <c r="EBB341" s="44"/>
+      <c r="EBC341" s="44"/>
+      <c r="EBD341" s="44"/>
+      <c r="EBE341" s="44"/>
+      <c r="EBF341" s="44"/>
+      <c r="EBG341" s="44"/>
+      <c r="EBH341" s="44"/>
+      <c r="EBI341" s="44"/>
+      <c r="EBJ341" s="44"/>
+      <c r="EBK341" s="44"/>
+      <c r="EBL341" s="44"/>
+      <c r="EBM341" s="44"/>
+      <c r="EBN341" s="44"/>
+      <c r="EBO341" s="44"/>
+      <c r="EBP341" s="44"/>
+      <c r="EBQ341" s="44"/>
+      <c r="EBR341" s="44"/>
+      <c r="EBS341" s="44"/>
+      <c r="EBT341" s="44"/>
+      <c r="EBU341" s="44"/>
+      <c r="EBV341" s="44"/>
+      <c r="EBW341" s="44"/>
+      <c r="EBX341" s="44"/>
+      <c r="EBY341" s="44"/>
+      <c r="EBZ341" s="44"/>
+      <c r="ECA341" s="44"/>
+      <c r="ECB341" s="44"/>
+      <c r="ECC341" s="44"/>
+      <c r="ECD341" s="44"/>
+      <c r="ECE341" s="44"/>
+      <c r="ECF341" s="44"/>
+      <c r="ECG341" s="44"/>
+      <c r="ECH341" s="44"/>
+      <c r="ECI341" s="44"/>
+      <c r="ECJ341" s="44"/>
+      <c r="ECK341" s="44"/>
+      <c r="ECL341" s="44"/>
+      <c r="ECM341" s="44"/>
+      <c r="ECN341" s="44"/>
+      <c r="ECO341" s="44"/>
+      <c r="ECP341" s="44"/>
+      <c r="ECQ341" s="44"/>
+      <c r="ECR341" s="44"/>
+      <c r="ECS341" s="44"/>
+      <c r="ECT341" s="44"/>
+      <c r="ECU341" s="44"/>
+      <c r="ECV341" s="44"/>
+      <c r="ECW341" s="44"/>
+      <c r="ECX341" s="44"/>
+      <c r="ECY341" s="44"/>
+      <c r="ECZ341" s="44"/>
+      <c r="EDA341" s="44"/>
+      <c r="EDB341" s="44"/>
+      <c r="EDC341" s="44"/>
+      <c r="EDD341" s="44"/>
+      <c r="EDE341" s="44"/>
+      <c r="EDF341" s="44"/>
+      <c r="EDG341" s="44"/>
+      <c r="EDH341" s="44"/>
+      <c r="EDI341" s="44"/>
+      <c r="EDJ341" s="44"/>
+      <c r="EDK341" s="44"/>
+      <c r="EDL341" s="44"/>
+      <c r="EDM341" s="44"/>
+      <c r="EDN341" s="44"/>
+      <c r="EDO341" s="44"/>
+      <c r="EDP341" s="44"/>
+      <c r="EDQ341" s="44"/>
+      <c r="EDR341" s="44"/>
+      <c r="EDS341" s="44"/>
+      <c r="EDT341" s="44"/>
+      <c r="EDU341" s="44"/>
+      <c r="EDV341" s="44"/>
+      <c r="EDW341" s="44"/>
+      <c r="EDX341" s="44"/>
+      <c r="EDY341" s="44"/>
+      <c r="EDZ341" s="44"/>
+      <c r="EEA341" s="44"/>
+      <c r="EEB341" s="44"/>
+      <c r="EEC341" s="44"/>
+      <c r="EED341" s="44"/>
+      <c r="EEE341" s="44"/>
+      <c r="EEF341" s="44"/>
+      <c r="EEG341" s="44"/>
+      <c r="EEH341" s="44"/>
+      <c r="EEI341" s="44"/>
+      <c r="EEJ341" s="44"/>
+      <c r="EEK341" s="44"/>
+      <c r="EEL341" s="44"/>
+      <c r="EEM341" s="44"/>
+      <c r="EEN341" s="44"/>
+      <c r="EEO341" s="44"/>
+      <c r="EEP341" s="44"/>
+      <c r="EEQ341" s="44"/>
+      <c r="EER341" s="44"/>
+      <c r="EES341" s="44"/>
+      <c r="EET341" s="44"/>
+      <c r="EEU341" s="44"/>
+      <c r="EEV341" s="44"/>
+      <c r="EEW341" s="44"/>
+      <c r="EEX341" s="44"/>
+      <c r="EEY341" s="44"/>
+      <c r="EEZ341" s="44"/>
+      <c r="EFA341" s="44"/>
+      <c r="EFB341" s="44"/>
+      <c r="EFC341" s="44"/>
+      <c r="EFD341" s="44"/>
+      <c r="EFE341" s="44"/>
+      <c r="EFF341" s="44"/>
+      <c r="EFG341" s="44"/>
+      <c r="EFH341" s="44"/>
+      <c r="EFI341" s="44"/>
+      <c r="EFJ341" s="44"/>
+      <c r="EFK341" s="44"/>
+      <c r="EFL341" s="44"/>
+      <c r="EFM341" s="44"/>
+      <c r="EFN341" s="44"/>
+      <c r="EFO341" s="44"/>
+      <c r="EFP341" s="44"/>
+      <c r="EFQ341" s="44"/>
+      <c r="EFR341" s="44"/>
+      <c r="EFS341" s="44"/>
+      <c r="EFT341" s="44"/>
+      <c r="EFU341" s="44"/>
+      <c r="EFV341" s="44"/>
+      <c r="EFW341" s="44"/>
+      <c r="EFX341" s="44"/>
+      <c r="EFY341" s="44"/>
+      <c r="EFZ341" s="44"/>
+      <c r="EGA341" s="44"/>
+      <c r="EGB341" s="44"/>
+      <c r="EGC341" s="44"/>
+      <c r="EGD341" s="44"/>
+      <c r="EGE341" s="44"/>
+      <c r="EGF341" s="44"/>
+      <c r="EGG341" s="44"/>
+      <c r="EGH341" s="44"/>
+      <c r="EGI341" s="44"/>
+      <c r="EGJ341" s="44"/>
+      <c r="EGK341" s="44"/>
+      <c r="EGL341" s="44"/>
+      <c r="EGM341" s="44"/>
+      <c r="EGN341" s="44"/>
+      <c r="EGO341" s="44"/>
+      <c r="EGP341" s="44"/>
+      <c r="EGQ341" s="44"/>
+      <c r="EGR341" s="44"/>
+      <c r="EGS341" s="44"/>
+      <c r="EGT341" s="44"/>
+      <c r="EGU341" s="44"/>
+      <c r="EGV341" s="44"/>
+      <c r="EGW341" s="44"/>
+      <c r="EGX341" s="44"/>
+      <c r="EGY341" s="44"/>
+      <c r="EGZ341" s="44"/>
+      <c r="EHA341" s="44"/>
+      <c r="EHB341" s="44"/>
+      <c r="EHC341" s="44"/>
+      <c r="EHD341" s="44"/>
+      <c r="EHE341" s="44"/>
+      <c r="EHF341" s="44"/>
+      <c r="EHG341" s="44"/>
+      <c r="EHH341" s="44"/>
+      <c r="EHI341" s="44"/>
+      <c r="EHJ341" s="44"/>
+      <c r="EHK341" s="44"/>
+      <c r="EHL341" s="44"/>
+      <c r="EHM341" s="44"/>
+      <c r="EHN341" s="44"/>
+      <c r="EHO341" s="44"/>
+      <c r="EHP341" s="44"/>
+      <c r="EHQ341" s="44"/>
+      <c r="EHR341" s="44"/>
+      <c r="EHS341" s="44"/>
+      <c r="EHT341" s="44"/>
+      <c r="EHU341" s="44"/>
+      <c r="EHV341" s="44"/>
+      <c r="EHW341" s="44"/>
+      <c r="EHX341" s="44"/>
+      <c r="EHY341" s="44"/>
+      <c r="EHZ341" s="44"/>
+      <c r="EIA341" s="44"/>
+      <c r="EIB341" s="44"/>
+      <c r="EIC341" s="44"/>
+      <c r="EID341" s="44"/>
+      <c r="EIE341" s="44"/>
+      <c r="EIF341" s="44"/>
+      <c r="EIG341" s="44"/>
+      <c r="EIH341" s="44"/>
+      <c r="EII341" s="44"/>
+      <c r="EIJ341" s="44"/>
+      <c r="EIK341" s="44"/>
+      <c r="EIL341" s="44"/>
+      <c r="EIM341" s="44"/>
+      <c r="EIN341" s="44"/>
+      <c r="EIO341" s="44"/>
+      <c r="EIP341" s="44"/>
+      <c r="EIQ341" s="44"/>
+      <c r="EIR341" s="44"/>
+      <c r="EIS341" s="44"/>
+      <c r="EIT341" s="44"/>
+      <c r="EIU341" s="44"/>
+      <c r="EIV341" s="44"/>
+      <c r="EIW341" s="44"/>
+      <c r="EIX341" s="44"/>
+      <c r="EIY341" s="44"/>
+      <c r="EIZ341" s="44"/>
+      <c r="EJA341" s="44"/>
+      <c r="EJB341" s="44"/>
+      <c r="EJC341" s="44"/>
+      <c r="EJD341" s="44"/>
+      <c r="EJE341" s="44"/>
+      <c r="EJF341" s="44"/>
+      <c r="EJG341" s="44"/>
+      <c r="EJH341" s="44"/>
+      <c r="EJI341" s="44"/>
+      <c r="EJJ341" s="44"/>
+      <c r="EJK341" s="44"/>
+      <c r="EJL341" s="44"/>
+      <c r="EJM341" s="44"/>
+      <c r="EJN341" s="44"/>
+      <c r="EJO341" s="44"/>
+      <c r="EJP341" s="44"/>
+      <c r="EJQ341" s="44"/>
+      <c r="EJR341" s="44"/>
+      <c r="EJS341" s="44"/>
+      <c r="EJT341" s="44"/>
+      <c r="EJU341" s="44"/>
+      <c r="EJV341" s="44"/>
+      <c r="EJW341" s="44"/>
+      <c r="EJX341" s="44"/>
+      <c r="EJY341" s="44"/>
+      <c r="EJZ341" s="44"/>
+      <c r="EKA341" s="44"/>
+      <c r="EKB341" s="44"/>
+      <c r="EKC341" s="44"/>
+      <c r="EKD341" s="44"/>
+      <c r="EKE341" s="44"/>
+      <c r="EKF341" s="44"/>
+      <c r="EKG341" s="44"/>
+      <c r="EKH341" s="44"/>
+      <c r="EKI341" s="44"/>
+      <c r="EKJ341" s="44"/>
+      <c r="EKK341" s="44"/>
+      <c r="EKL341" s="44"/>
+      <c r="EKM341" s="44"/>
+      <c r="EKN341" s="44"/>
+      <c r="EKO341" s="44"/>
+      <c r="EKP341" s="44"/>
+      <c r="EKQ341" s="44"/>
+      <c r="EKR341" s="44"/>
+      <c r="EKS341" s="44"/>
+      <c r="EKT341" s="44"/>
+      <c r="EKU341" s="44"/>
+      <c r="EKV341" s="44"/>
+      <c r="EKW341" s="44"/>
+      <c r="EKX341" s="44"/>
+      <c r="EKY341" s="44"/>
+      <c r="EKZ341" s="44"/>
+      <c r="ELA341" s="44"/>
+      <c r="ELB341" s="44"/>
+      <c r="ELC341" s="44"/>
+      <c r="ELD341" s="44"/>
+      <c r="ELE341" s="44"/>
+      <c r="ELF341" s="44"/>
+      <c r="ELG341" s="44"/>
+      <c r="ELH341" s="44"/>
+      <c r="ELI341" s="44"/>
+      <c r="ELJ341" s="44"/>
+      <c r="ELK341" s="44"/>
+      <c r="ELL341" s="44"/>
+      <c r="ELM341" s="44"/>
+      <c r="ELN341" s="44"/>
+      <c r="ELO341" s="44"/>
+      <c r="ELP341" s="44"/>
+      <c r="ELQ341" s="44"/>
+      <c r="ELR341" s="44"/>
+      <c r="ELS341" s="44"/>
+      <c r="ELT341" s="44"/>
+      <c r="ELU341" s="44"/>
+      <c r="ELV341" s="44"/>
+      <c r="ELW341" s="44"/>
+      <c r="ELX341" s="44"/>
+      <c r="ELY341" s="44"/>
+      <c r="ELZ341" s="44"/>
+      <c r="EMA341" s="44"/>
+      <c r="EMB341" s="44"/>
+      <c r="EMC341" s="44"/>
+      <c r="EMD341" s="44"/>
+      <c r="EME341" s="44"/>
+      <c r="EMF341" s="44"/>
+      <c r="EMG341" s="44"/>
+      <c r="EMH341" s="44"/>
+      <c r="EMI341" s="44"/>
+      <c r="EMJ341" s="44"/>
+      <c r="EMK341" s="44"/>
+      <c r="EML341" s="44"/>
+      <c r="EMM341" s="44"/>
+      <c r="EMN341" s="44"/>
+      <c r="EMO341" s="44"/>
+      <c r="EMP341" s="44"/>
+      <c r="EMQ341" s="44"/>
+      <c r="EMR341" s="44"/>
+      <c r="EMS341" s="44"/>
+      <c r="EMT341" s="44"/>
+      <c r="EMU341" s="44"/>
+      <c r="EMV341" s="44"/>
+      <c r="EMW341" s="44"/>
+      <c r="EMX341" s="44"/>
+      <c r="EMY341" s="44"/>
+      <c r="EMZ341" s="44"/>
+      <c r="ENA341" s="44"/>
+      <c r="ENB341" s="44"/>
+      <c r="ENC341" s="44"/>
+      <c r="END341" s="44"/>
+      <c r="ENE341" s="44"/>
+      <c r="ENF341" s="44"/>
+      <c r="ENG341" s="44"/>
+      <c r="ENH341" s="44"/>
+      <c r="ENI341" s="44"/>
+      <c r="ENJ341" s="44"/>
+      <c r="ENK341" s="44"/>
+      <c r="ENL341" s="44"/>
+      <c r="ENM341" s="44"/>
+      <c r="ENN341" s="44"/>
+      <c r="ENO341" s="44"/>
+      <c r="ENP341" s="44"/>
+      <c r="ENQ341" s="44"/>
+      <c r="ENR341" s="44"/>
+      <c r="ENS341" s="44"/>
+      <c r="ENT341" s="44"/>
+      <c r="ENU341" s="44"/>
+      <c r="ENV341" s="44"/>
+      <c r="ENW341" s="44"/>
+      <c r="ENX341" s="44"/>
+      <c r="ENY341" s="44"/>
+      <c r="ENZ341" s="44"/>
+      <c r="EOA341" s="44"/>
+      <c r="EOB341" s="44"/>
+      <c r="EOC341" s="44"/>
+      <c r="EOD341" s="44"/>
+      <c r="EOE341" s="44"/>
+      <c r="EOF341" s="44"/>
+      <c r="EOG341" s="44"/>
+      <c r="EOH341" s="44"/>
+      <c r="EOI341" s="44"/>
+      <c r="EOJ341" s="44"/>
+      <c r="EOK341" s="44"/>
+      <c r="EOL341" s="44"/>
+      <c r="EOM341" s="44"/>
+      <c r="EON341" s="44"/>
+      <c r="EOO341" s="44"/>
+      <c r="EOP341" s="44"/>
+      <c r="EOQ341" s="44"/>
+      <c r="EOR341" s="44"/>
+      <c r="EOS341" s="44"/>
+      <c r="EOT341" s="44"/>
+      <c r="EOU341" s="44"/>
+      <c r="EOV341" s="44"/>
+      <c r="EOW341" s="44"/>
+      <c r="EOX341" s="44"/>
+      <c r="EOY341" s="44"/>
+      <c r="EOZ341" s="44"/>
+      <c r="EPA341" s="44"/>
+      <c r="EPB341" s="44"/>
+      <c r="EPC341" s="44"/>
+      <c r="EPD341" s="44"/>
+      <c r="EPE341" s="44"/>
+      <c r="EPF341" s="44"/>
+      <c r="EPG341" s="44"/>
+      <c r="EPH341" s="44"/>
+      <c r="EPI341" s="44"/>
+      <c r="EPJ341" s="44"/>
+      <c r="EPK341" s="44"/>
+      <c r="EPL341" s="44"/>
+      <c r="EPM341" s="44"/>
+      <c r="EPN341" s="44"/>
+      <c r="EPO341" s="44"/>
+      <c r="EPP341" s="44"/>
+      <c r="EPQ341" s="44"/>
+      <c r="EPR341" s="44"/>
+      <c r="EPS341" s="44"/>
+      <c r="EPT341" s="44"/>
+      <c r="EPU341" s="44"/>
+      <c r="EPV341" s="44"/>
+      <c r="EPW341" s="44"/>
+      <c r="EPX341" s="44"/>
+      <c r="EPY341" s="44"/>
+      <c r="EPZ341" s="44"/>
+      <c r="EQA341" s="44"/>
+      <c r="EQB341" s="44"/>
+      <c r="EQC341" s="44"/>
+      <c r="EQD341" s="44"/>
+      <c r="EQE341" s="44"/>
+      <c r="EQF341" s="44"/>
+      <c r="EQG341" s="44"/>
+      <c r="EQH341" s="44"/>
+      <c r="EQI341" s="44"/>
+      <c r="EQJ341" s="44"/>
+      <c r="EQK341" s="44"/>
+      <c r="EQL341" s="44"/>
+      <c r="EQM341" s="44"/>
+      <c r="EQN341" s="44"/>
+      <c r="EQO341" s="44"/>
+      <c r="EQP341" s="44"/>
+      <c r="EQQ341" s="44"/>
+      <c r="EQR341" s="44"/>
+      <c r="EQS341" s="44"/>
+      <c r="EQT341" s="44"/>
+      <c r="EQU341" s="44"/>
+      <c r="EQV341" s="44"/>
+      <c r="EQW341" s="44"/>
+      <c r="EQX341" s="44"/>
+      <c r="EQY341" s="44"/>
+      <c r="EQZ341" s="44"/>
+      <c r="ERA341" s="44"/>
+      <c r="ERB341" s="44"/>
+      <c r="ERC341" s="44"/>
+      <c r="ERD341" s="44"/>
+      <c r="ERE341" s="44"/>
+      <c r="ERF341" s="44"/>
+      <c r="ERG341" s="44"/>
+      <c r="ERH341" s="44"/>
+      <c r="ERI341" s="44"/>
+      <c r="ERJ341" s="44"/>
+      <c r="ERK341" s="44"/>
+      <c r="ERL341" s="44"/>
+      <c r="ERM341" s="44"/>
+      <c r="ERN341" s="44"/>
+      <c r="ERO341" s="44"/>
+      <c r="ERP341" s="44"/>
+      <c r="ERQ341" s="44"/>
+      <c r="ERR341" s="44"/>
+      <c r="ERS341" s="44"/>
+      <c r="ERT341" s="44"/>
+      <c r="ERU341" s="44"/>
+      <c r="ERV341" s="44"/>
+      <c r="ERW341" s="44"/>
+      <c r="ERX341" s="44"/>
+      <c r="ERY341" s="44"/>
+      <c r="ERZ341" s="44"/>
+      <c r="ESA341" s="44"/>
+      <c r="ESB341" s="44"/>
+      <c r="ESC341" s="44"/>
+      <c r="ESD341" s="44"/>
+      <c r="ESE341" s="44"/>
+      <c r="ESF341" s="44"/>
+      <c r="ESG341" s="44"/>
+      <c r="ESH341" s="44"/>
+      <c r="ESI341" s="44"/>
+      <c r="ESJ341" s="44"/>
+      <c r="ESK341" s="44"/>
+      <c r="ESL341" s="44"/>
+      <c r="ESM341" s="44"/>
+      <c r="ESN341" s="44"/>
+      <c r="ESO341" s="44"/>
+      <c r="ESP341" s="44"/>
+      <c r="ESQ341" s="44"/>
+      <c r="ESR341" s="44"/>
+      <c r="ESS341" s="44"/>
+      <c r="EST341" s="44"/>
+      <c r="ESU341" s="44"/>
+      <c r="ESV341" s="44"/>
+      <c r="ESW341" s="44"/>
+      <c r="ESX341" s="44"/>
+      <c r="ESY341" s="44"/>
+      <c r="ESZ341" s="44"/>
+      <c r="ETA341" s="44"/>
+      <c r="ETB341" s="44"/>
+      <c r="ETC341" s="44"/>
+      <c r="ETD341" s="44"/>
+      <c r="ETE341" s="44"/>
+      <c r="ETF341" s="44"/>
+      <c r="ETG341" s="44"/>
+      <c r="ETH341" s="44"/>
+      <c r="ETI341" s="44"/>
+      <c r="ETJ341" s="44"/>
+      <c r="ETK341" s="44"/>
+      <c r="ETL341" s="44"/>
+      <c r="ETM341" s="44"/>
+      <c r="ETN341" s="44"/>
+      <c r="ETO341" s="44"/>
+      <c r="ETP341" s="44"/>
+      <c r="ETQ341" s="44"/>
+      <c r="ETR341" s="44"/>
+      <c r="ETS341" s="44"/>
+      <c r="ETT341" s="44"/>
+      <c r="ETU341" s="44"/>
+      <c r="ETV341" s="44"/>
+      <c r="ETW341" s="44"/>
+      <c r="ETX341" s="44"/>
+      <c r="ETY341" s="44"/>
+      <c r="ETZ341" s="44"/>
+      <c r="EUA341" s="44"/>
+      <c r="EUB341" s="44"/>
+      <c r="EUC341" s="44"/>
+      <c r="EUD341" s="44"/>
+      <c r="EUE341" s="44"/>
+      <c r="EUF341" s="44"/>
+      <c r="EUG341" s="44"/>
+      <c r="EUH341" s="44"/>
+      <c r="EUI341" s="44"/>
+      <c r="EUJ341" s="44"/>
+      <c r="EUK341" s="44"/>
+      <c r="EUL341" s="44"/>
+      <c r="EUM341" s="44"/>
+      <c r="EUN341" s="44"/>
+      <c r="EUO341" s="44"/>
+      <c r="EUP341" s="44"/>
+      <c r="EUQ341" s="44"/>
+      <c r="EUR341" s="44"/>
+      <c r="EUS341" s="44"/>
+      <c r="EUT341" s="44"/>
+      <c r="EUU341" s="44"/>
+      <c r="EUV341" s="44"/>
+      <c r="EUW341" s="44"/>
+      <c r="EUX341" s="44"/>
+      <c r="EUY341" s="44"/>
+      <c r="EUZ341" s="44"/>
+      <c r="EVA341" s="44"/>
+      <c r="EVB341" s="44"/>
+      <c r="EVC341" s="44"/>
+      <c r="EVD341" s="44"/>
+      <c r="EVE341" s="44"/>
+      <c r="EVF341" s="44"/>
+      <c r="EVG341" s="44"/>
+      <c r="EVH341" s="44"/>
+      <c r="EVI341" s="44"/>
+      <c r="EVJ341" s="44"/>
+      <c r="EVK341" s="44"/>
+      <c r="EVL341" s="44"/>
+      <c r="EVM341" s="44"/>
+      <c r="EVN341" s="44"/>
+      <c r="EVO341" s="44"/>
+      <c r="EVP341" s="44"/>
+      <c r="EVQ341" s="44"/>
+      <c r="EVR341" s="44"/>
+      <c r="EVS341" s="44"/>
+      <c r="EVT341" s="44"/>
+      <c r="EVU341" s="44"/>
+      <c r="EVV341" s="44"/>
+      <c r="EVW341" s="44"/>
+      <c r="EVX341" s="44"/>
+      <c r="EVY341" s="44"/>
+      <c r="EVZ341" s="44"/>
+      <c r="EWA341" s="44"/>
+      <c r="EWB341" s="44"/>
+      <c r="EWC341" s="44"/>
+      <c r="EWD341" s="44"/>
+      <c r="EWE341" s="44"/>
+      <c r="EWF341" s="44"/>
+      <c r="EWG341" s="44"/>
+      <c r="EWH341" s="44"/>
+      <c r="EWI341" s="44"/>
+      <c r="EWJ341" s="44"/>
+      <c r="EWK341" s="44"/>
+      <c r="EWL341" s="44"/>
+      <c r="EWM341" s="44"/>
+      <c r="EWN341" s="44"/>
+      <c r="EWO341" s="44"/>
+      <c r="EWP341" s="44"/>
+      <c r="EWQ341" s="44"/>
+      <c r="EWR341" s="44"/>
+      <c r="EWS341" s="44"/>
+      <c r="EWT341" s="44"/>
+      <c r="EWU341" s="44"/>
+      <c r="EWV341" s="44"/>
+      <c r="EWW341" s="44"/>
+      <c r="EWX341" s="44"/>
+      <c r="EWY341" s="44"/>
+      <c r="EWZ341" s="44"/>
+      <c r="EXA341" s="44"/>
+      <c r="EXB341" s="44"/>
+      <c r="EXC341" s="44"/>
+      <c r="EXD341" s="44"/>
+      <c r="EXE341" s="44"/>
+      <c r="EXF341" s="44"/>
+      <c r="EXG341" s="44"/>
+      <c r="EXH341" s="44"/>
+      <c r="EXI341" s="44"/>
+      <c r="EXJ341" s="44"/>
+      <c r="EXK341" s="44"/>
+      <c r="EXL341" s="44"/>
+      <c r="EXM341" s="44"/>
+      <c r="EXN341" s="44"/>
+      <c r="EXO341" s="44"/>
+      <c r="EXP341" s="44"/>
+      <c r="EXQ341" s="44"/>
+      <c r="EXR341" s="44"/>
+      <c r="EXS341" s="44"/>
+      <c r="EXT341" s="44"/>
+      <c r="EXU341" s="44"/>
+      <c r="EXV341" s="44"/>
+      <c r="EXW341" s="44"/>
+      <c r="EXX341" s="44"/>
+      <c r="EXY341" s="44"/>
+      <c r="EXZ341" s="44"/>
+      <c r="EYA341" s="44"/>
+      <c r="EYB341" s="44"/>
+      <c r="EYC341" s="44"/>
+      <c r="EYD341" s="44"/>
+      <c r="EYE341" s="44"/>
+      <c r="EYF341" s="44"/>
+      <c r="EYG341" s="44"/>
+      <c r="EYH341" s="44"/>
+      <c r="EYI341" s="44"/>
+      <c r="EYJ341" s="44"/>
+      <c r="EYK341" s="44"/>
+      <c r="EYL341" s="44"/>
+      <c r="EYM341" s="44"/>
+      <c r="EYN341" s="44"/>
+      <c r="EYO341" s="44"/>
+      <c r="EYP341" s="44"/>
+      <c r="EYQ341" s="44"/>
+      <c r="EYR341" s="44"/>
+      <c r="EYS341" s="44"/>
+      <c r="EYT341" s="44"/>
+      <c r="EYU341" s="44"/>
+      <c r="EYV341" s="44"/>
+      <c r="EYW341" s="44"/>
+      <c r="EYX341" s="44"/>
+      <c r="EYY341" s="44"/>
+      <c r="EYZ341" s="44"/>
+      <c r="EZA341" s="44"/>
+      <c r="EZB341" s="44"/>
+      <c r="EZC341" s="44"/>
+      <c r="EZD341" s="44"/>
+      <c r="EZE341" s="44"/>
+      <c r="EZF341" s="44"/>
+      <c r="EZG341" s="44"/>
+      <c r="EZH341" s="44"/>
+      <c r="EZI341" s="44"/>
+      <c r="EZJ341" s="44"/>
+      <c r="EZK341" s="44"/>
+      <c r="EZL341" s="44"/>
+      <c r="EZM341" s="44"/>
+      <c r="EZN341" s="44"/>
+      <c r="EZO341" s="44"/>
+      <c r="EZP341" s="44"/>
+      <c r="EZQ341" s="44"/>
+      <c r="EZR341" s="44"/>
+      <c r="EZS341" s="44"/>
+      <c r="EZT341" s="44"/>
+      <c r="EZU341" s="44"/>
+      <c r="EZV341" s="44"/>
+      <c r="EZW341" s="44"/>
+      <c r="EZX341" s="44"/>
+      <c r="EZY341" s="44"/>
+      <c r="EZZ341" s="44"/>
+      <c r="FAA341" s="44"/>
+      <c r="FAB341" s="44"/>
+      <c r="FAC341" s="44"/>
+      <c r="FAD341" s="44"/>
+      <c r="FAE341" s="44"/>
+      <c r="FAF341" s="44"/>
+      <c r="FAG341" s="44"/>
+      <c r="FAH341" s="44"/>
+      <c r="FAI341" s="44"/>
+      <c r="FAJ341" s="44"/>
+      <c r="FAK341" s="44"/>
+      <c r="FAL341" s="44"/>
+      <c r="FAM341" s="44"/>
+      <c r="FAN341" s="44"/>
+      <c r="FAO341" s="44"/>
+      <c r="FAP341" s="44"/>
+      <c r="FAQ341" s="44"/>
+      <c r="FAR341" s="44"/>
+      <c r="FAS341" s="44"/>
+      <c r="FAT341" s="44"/>
+      <c r="FAU341" s="44"/>
+      <c r="FAV341" s="44"/>
+      <c r="FAW341" s="44"/>
+      <c r="FAX341" s="44"/>
+      <c r="FAY341" s="44"/>
+      <c r="FAZ341" s="44"/>
+      <c r="FBA341" s="44"/>
+      <c r="FBB341" s="44"/>
+      <c r="FBC341" s="44"/>
+      <c r="FBD341" s="44"/>
+      <c r="FBE341" s="44"/>
+      <c r="FBF341" s="44"/>
+      <c r="FBG341" s="44"/>
+      <c r="FBH341" s="44"/>
+      <c r="FBI341" s="44"/>
+      <c r="FBJ341" s="44"/>
+      <c r="FBK341" s="44"/>
+      <c r="FBL341" s="44"/>
+      <c r="FBM341" s="44"/>
+      <c r="FBN341" s="44"/>
+      <c r="FBO341" s="44"/>
+      <c r="FBP341" s="44"/>
+      <c r="FBQ341" s="44"/>
+      <c r="FBR341" s="44"/>
+      <c r="FBS341" s="44"/>
+      <c r="FBT341" s="44"/>
+      <c r="FBU341" s="44"/>
+      <c r="FBV341" s="44"/>
+      <c r="FBW341" s="44"/>
+      <c r="FBX341" s="44"/>
+      <c r="FBY341" s="44"/>
+      <c r="FBZ341" s="44"/>
+      <c r="FCA341" s="44"/>
+      <c r="FCB341" s="44"/>
+      <c r="FCC341" s="44"/>
+      <c r="FCD341" s="44"/>
+      <c r="FCE341" s="44"/>
+      <c r="FCF341" s="44"/>
+      <c r="FCG341" s="44"/>
+      <c r="FCH341" s="44"/>
+      <c r="FCI341" s="44"/>
+      <c r="FCJ341" s="44"/>
+      <c r="FCK341" s="44"/>
+      <c r="FCL341" s="44"/>
+      <c r="FCM341" s="44"/>
+      <c r="FCN341" s="44"/>
+      <c r="FCO341" s="44"/>
+      <c r="FCP341" s="44"/>
+      <c r="FCQ341" s="44"/>
+      <c r="FCR341" s="44"/>
+      <c r="FCS341" s="44"/>
+      <c r="FCT341" s="44"/>
+      <c r="FCU341" s="44"/>
+      <c r="FCV341" s="44"/>
+      <c r="FCW341" s="44"/>
+      <c r="FCX341" s="44"/>
+      <c r="FCY341" s="44"/>
+      <c r="FCZ341" s="44"/>
+      <c r="FDA341" s="44"/>
+      <c r="FDB341" s="44"/>
+      <c r="FDC341" s="44"/>
+      <c r="FDD341" s="44"/>
+      <c r="FDE341" s="44"/>
+      <c r="FDF341" s="44"/>
+      <c r="FDG341" s="44"/>
+      <c r="FDH341" s="44"/>
+      <c r="FDI341" s="44"/>
+      <c r="FDJ341" s="44"/>
+      <c r="FDK341" s="44"/>
+      <c r="FDL341" s="44"/>
+      <c r="FDM341" s="44"/>
+      <c r="FDN341" s="44"/>
+      <c r="FDO341" s="44"/>
+      <c r="FDP341" s="44"/>
+      <c r="FDQ341" s="44"/>
+      <c r="FDR341" s="44"/>
+      <c r="FDS341" s="44"/>
+      <c r="FDT341" s="44"/>
+      <c r="FDU341" s="44"/>
+      <c r="FDV341" s="44"/>
+      <c r="FDW341" s="44"/>
+      <c r="FDX341" s="44"/>
+      <c r="FDY341" s="44"/>
+      <c r="FDZ341" s="44"/>
+      <c r="FEA341" s="44"/>
+      <c r="FEB341" s="44"/>
+      <c r="FEC341" s="44"/>
+      <c r="FED341" s="44"/>
+      <c r="FEE341" s="44"/>
+      <c r="FEF341" s="44"/>
+      <c r="FEG341" s="44"/>
+      <c r="FEH341" s="44"/>
+      <c r="FEI341" s="44"/>
+      <c r="FEJ341" s="44"/>
+      <c r="FEK341" s="44"/>
+      <c r="FEL341" s="44"/>
+      <c r="FEM341" s="44"/>
+      <c r="FEN341" s="44"/>
+      <c r="FEO341" s="44"/>
+      <c r="FEP341" s="44"/>
+      <c r="FEQ341" s="44"/>
+      <c r="FER341" s="44"/>
+      <c r="FES341" s="44"/>
+      <c r="FET341" s="44"/>
+      <c r="FEU341" s="44"/>
+      <c r="FEV341" s="44"/>
+      <c r="FEW341" s="44"/>
+      <c r="FEX341" s="44"/>
+      <c r="FEY341" s="44"/>
+      <c r="FEZ341" s="44"/>
+      <c r="FFA341" s="44"/>
+      <c r="FFB341" s="44"/>
+      <c r="FFC341" s="44"/>
+      <c r="FFD341" s="44"/>
+      <c r="FFE341" s="44"/>
+      <c r="FFF341" s="44"/>
+      <c r="FFG341" s="44"/>
+      <c r="FFH341" s="44"/>
+      <c r="FFI341" s="44"/>
+      <c r="FFJ341" s="44"/>
+      <c r="FFK341" s="44"/>
+      <c r="FFL341" s="44"/>
+      <c r="FFM341" s="44"/>
+      <c r="FFN341" s="44"/>
+      <c r="FFO341" s="44"/>
+      <c r="FFP341" s="44"/>
+      <c r="FFQ341" s="44"/>
+      <c r="FFR341" s="44"/>
+      <c r="FFS341" s="44"/>
+      <c r="FFT341" s="44"/>
+      <c r="FFU341" s="44"/>
+      <c r="FFV341" s="44"/>
+      <c r="FFW341" s="44"/>
+      <c r="FFX341" s="44"/>
+      <c r="FFY341" s="44"/>
+      <c r="FFZ341" s="44"/>
+      <c r="FGA341" s="44"/>
+      <c r="FGB341" s="44"/>
+      <c r="FGC341" s="44"/>
+      <c r="FGD341" s="44"/>
+      <c r="FGE341" s="44"/>
+      <c r="FGF341" s="44"/>
+      <c r="FGG341" s="44"/>
+      <c r="FGH341" s="44"/>
+      <c r="FGI341" s="44"/>
+      <c r="FGJ341" s="44"/>
+      <c r="FGK341" s="44"/>
+      <c r="FGL341" s="44"/>
+      <c r="FGM341" s="44"/>
+      <c r="FGN341" s="44"/>
+      <c r="FGO341" s="44"/>
+      <c r="FGP341" s="44"/>
+      <c r="FGQ341" s="44"/>
+      <c r="FGR341" s="44"/>
+      <c r="FGS341" s="44"/>
+      <c r="FGT341" s="44"/>
+      <c r="FGU341" s="44"/>
+      <c r="FGV341" s="44"/>
+      <c r="FGW341" s="44"/>
+      <c r="FGX341" s="44"/>
+      <c r="FGY341" s="44"/>
+      <c r="FGZ341" s="44"/>
+      <c r="FHA341" s="44"/>
+      <c r="FHB341" s="44"/>
+      <c r="FHC341" s="44"/>
+      <c r="FHD341" s="44"/>
+      <c r="FHE341" s="44"/>
+      <c r="FHF341" s="44"/>
+      <c r="FHG341" s="44"/>
+      <c r="FHH341" s="44"/>
+      <c r="FHI341" s="44"/>
+      <c r="FHJ341" s="44"/>
+      <c r="FHK341" s="44"/>
+      <c r="FHL341" s="44"/>
+      <c r="FHM341" s="44"/>
+      <c r="FHN341" s="44"/>
+      <c r="FHO341" s="44"/>
+      <c r="FHP341" s="44"/>
+      <c r="FHQ341" s="44"/>
+      <c r="FHR341" s="44"/>
+      <c r="FHS341" s="44"/>
+      <c r="FHT341" s="44"/>
+      <c r="FHU341" s="44"/>
+      <c r="FHV341" s="44"/>
+      <c r="FHW341" s="44"/>
+      <c r="FHX341" s="44"/>
+      <c r="FHY341" s="44"/>
+      <c r="FHZ341" s="44"/>
+      <c r="FIA341" s="44"/>
+      <c r="FIB341" s="44"/>
+      <c r="FIC341" s="44"/>
+      <c r="FID341" s="44"/>
+      <c r="FIE341" s="44"/>
+      <c r="FIF341" s="44"/>
+      <c r="FIG341" s="44"/>
+      <c r="FIH341" s="44"/>
+      <c r="FII341" s="44"/>
+      <c r="FIJ341" s="44"/>
+      <c r="FIK341" s="44"/>
+      <c r="FIL341" s="44"/>
+      <c r="FIM341" s="44"/>
+      <c r="FIN341" s="44"/>
+      <c r="FIO341" s="44"/>
+      <c r="FIP341" s="44"/>
+      <c r="FIQ341" s="44"/>
+      <c r="FIR341" s="44"/>
+      <c r="FIS341" s="44"/>
+      <c r="FIT341" s="44"/>
+      <c r="FIU341" s="44"/>
+      <c r="FIV341" s="44"/>
+      <c r="FIW341" s="44"/>
+      <c r="FIX341" s="44"/>
+      <c r="FIY341" s="44"/>
+      <c r="FIZ341" s="44"/>
+      <c r="FJA341" s="44"/>
+      <c r="FJB341" s="44"/>
+      <c r="FJC341" s="44"/>
+      <c r="FJD341" s="44"/>
+      <c r="FJE341" s="44"/>
+      <c r="FJF341" s="44"/>
+      <c r="FJG341" s="44"/>
+      <c r="FJH341" s="44"/>
+      <c r="FJI341" s="44"/>
+      <c r="FJJ341" s="44"/>
+      <c r="FJK341" s="44"/>
+      <c r="FJL341" s="44"/>
+      <c r="FJM341" s="44"/>
+      <c r="FJN341" s="44"/>
+      <c r="FJO341" s="44"/>
+      <c r="FJP341" s="44"/>
+      <c r="FJQ341" s="44"/>
+      <c r="FJR341" s="44"/>
+      <c r="FJS341" s="44"/>
+      <c r="FJT341" s="44"/>
+      <c r="FJU341" s="44"/>
+      <c r="FJV341" s="44"/>
+      <c r="FJW341" s="44"/>
+      <c r="FJX341" s="44"/>
+      <c r="FJY341" s="44"/>
+      <c r="FJZ341" s="44"/>
+      <c r="FKA341" s="44"/>
+      <c r="FKB341" s="44"/>
+      <c r="FKC341" s="44"/>
+      <c r="FKD341" s="44"/>
+      <c r="FKE341" s="44"/>
+      <c r="FKF341" s="44"/>
+      <c r="FKG341" s="44"/>
+      <c r="FKH341" s="44"/>
+      <c r="FKI341" s="44"/>
+      <c r="FKJ341" s="44"/>
+      <c r="FKK341" s="44"/>
+      <c r="FKL341" s="44"/>
+      <c r="FKM341" s="44"/>
+      <c r="FKN341" s="44"/>
+      <c r="FKO341" s="44"/>
+      <c r="FKP341" s="44"/>
+      <c r="FKQ341" s="44"/>
+      <c r="FKR341" s="44"/>
+      <c r="FKS341" s="44"/>
+      <c r="FKT341" s="44"/>
+      <c r="FKU341" s="44"/>
+      <c r="FKV341" s="44"/>
+      <c r="FKW341" s="44"/>
+      <c r="FKX341" s="44"/>
+      <c r="FKY341" s="44"/>
+      <c r="FKZ341" s="44"/>
+      <c r="FLA341" s="44"/>
+      <c r="FLB341" s="44"/>
+      <c r="FLC341" s="44"/>
+      <c r="FLD341" s="44"/>
+      <c r="FLE341" s="44"/>
+      <c r="FLF341" s="44"/>
+      <c r="FLG341" s="44"/>
+      <c r="FLH341" s="44"/>
+      <c r="FLI341" s="44"/>
+      <c r="FLJ341" s="44"/>
+      <c r="FLK341" s="44"/>
+      <c r="FLL341" s="44"/>
+      <c r="FLM341" s="44"/>
+      <c r="FLN341" s="44"/>
+      <c r="FLO341" s="44"/>
+      <c r="FLP341" s="44"/>
+      <c r="FLQ341" s="44"/>
+      <c r="FLR341" s="44"/>
+      <c r="FLS341" s="44"/>
+      <c r="FLT341" s="44"/>
+      <c r="FLU341" s="44"/>
+      <c r="FLV341" s="44"/>
+      <c r="FLW341" s="44"/>
+      <c r="FLX341" s="44"/>
+      <c r="FLY341" s="44"/>
+      <c r="FLZ341" s="44"/>
+      <c r="FMA341" s="44"/>
+      <c r="FMB341" s="44"/>
+      <c r="FMC341" s="44"/>
+      <c r="FMD341" s="44"/>
+      <c r="FME341" s="44"/>
+      <c r="FMF341" s="44"/>
+      <c r="FMG341" s="44"/>
+      <c r="FMH341" s="44"/>
+      <c r="FMI341" s="44"/>
+      <c r="FMJ341" s="44"/>
+      <c r="FMK341" s="44"/>
+      <c r="FML341" s="44"/>
+      <c r="FMM341" s="44"/>
+      <c r="FMN341" s="44"/>
+      <c r="FMO341" s="44"/>
+      <c r="FMP341" s="44"/>
+      <c r="FMQ341" s="44"/>
+      <c r="FMR341" s="44"/>
+      <c r="FMS341" s="44"/>
+      <c r="FMT341" s="44"/>
+      <c r="FMU341" s="44"/>
+      <c r="FMV341" s="44"/>
+      <c r="FMW341" s="44"/>
+      <c r="FMX341" s="44"/>
+      <c r="FMY341" s="44"/>
+      <c r="FMZ341" s="44"/>
+      <c r="FNA341" s="44"/>
+      <c r="FNB341" s="44"/>
+      <c r="FNC341" s="44"/>
+      <c r="FND341" s="44"/>
+      <c r="FNE341" s="44"/>
+      <c r="FNF341" s="44"/>
+      <c r="FNG341" s="44"/>
+      <c r="FNH341" s="44"/>
+      <c r="FNI341" s="44"/>
+      <c r="FNJ341" s="44"/>
+      <c r="FNK341" s="44"/>
+      <c r="FNL341" s="44"/>
+      <c r="FNM341" s="44"/>
+      <c r="FNN341" s="44"/>
+      <c r="FNO341" s="44"/>
+      <c r="FNP341" s="44"/>
+      <c r="FNQ341" s="44"/>
+      <c r="FNR341" s="44"/>
+      <c r="FNS341" s="44"/>
+      <c r="FNT341" s="44"/>
+      <c r="FNU341" s="44"/>
+      <c r="FNV341" s="44"/>
+      <c r="FNW341" s="44"/>
+      <c r="FNX341" s="44"/>
+      <c r="FNY341" s="44"/>
+      <c r="FNZ341" s="44"/>
+      <c r="FOA341" s="44"/>
+      <c r="FOB341" s="44"/>
+      <c r="FOC341" s="44"/>
+      <c r="FOD341" s="44"/>
+      <c r="FOE341" s="44"/>
+      <c r="FOF341" s="44"/>
+      <c r="FOG341" s="44"/>
+      <c r="FOH341" s="44"/>
+      <c r="FOI341" s="44"/>
+      <c r="FOJ341" s="44"/>
+      <c r="FOK341" s="44"/>
+      <c r="FOL341" s="44"/>
+      <c r="FOM341" s="44"/>
+      <c r="FON341" s="44"/>
+      <c r="FOO341" s="44"/>
+      <c r="FOP341" s="44"/>
+      <c r="FOQ341" s="44"/>
+      <c r="FOR341" s="44"/>
+      <c r="FOS341" s="44"/>
+      <c r="FOT341" s="44"/>
+      <c r="FOU341" s="44"/>
+      <c r="FOV341" s="44"/>
+      <c r="FOW341" s="44"/>
+      <c r="FOX341" s="44"/>
+      <c r="FOY341" s="44"/>
+      <c r="FOZ341" s="44"/>
+      <c r="FPA341" s="44"/>
+      <c r="FPB341" s="44"/>
+      <c r="FPC341" s="44"/>
+      <c r="FPD341" s="44"/>
+      <c r="FPE341" s="44"/>
+      <c r="FPF341" s="44"/>
+      <c r="FPG341" s="44"/>
+      <c r="FPH341" s="44"/>
+      <c r="FPI341" s="44"/>
+      <c r="FPJ341" s="44"/>
+      <c r="FPK341" s="44"/>
+      <c r="FPL341" s="44"/>
+      <c r="FPM341" s="44"/>
+      <c r="FPN341" s="44"/>
+      <c r="FPO341" s="44"/>
+      <c r="FPP341" s="44"/>
+      <c r="FPQ341" s="44"/>
+      <c r="FPR341" s="44"/>
+      <c r="FPS341" s="44"/>
+      <c r="FPT341" s="44"/>
+      <c r="FPU341" s="44"/>
+      <c r="FPV341" s="44"/>
+      <c r="FPW341" s="44"/>
+      <c r="FPX341" s="44"/>
+      <c r="FPY341" s="44"/>
+      <c r="FPZ341" s="44"/>
+      <c r="FQA341" s="44"/>
+      <c r="FQB341" s="44"/>
+      <c r="FQC341" s="44"/>
+      <c r="FQD341" s="44"/>
+      <c r="FQE341" s="44"/>
+      <c r="FQF341" s="44"/>
+      <c r="FQG341" s="44"/>
+      <c r="FQH341" s="44"/>
+      <c r="FQI341" s="44"/>
+      <c r="FQJ341" s="44"/>
+      <c r="FQK341" s="44"/>
+      <c r="FQL341" s="44"/>
+      <c r="FQM341" s="44"/>
+      <c r="FQN341" s="44"/>
+      <c r="FQO341" s="44"/>
+      <c r="FQP341" s="44"/>
+      <c r="FQQ341" s="44"/>
+      <c r="FQR341" s="44"/>
+      <c r="FQS341" s="44"/>
+      <c r="FQT341" s="44"/>
+      <c r="FQU341" s="44"/>
+      <c r="FQV341" s="44"/>
+      <c r="FQW341" s="44"/>
+      <c r="FQX341" s="44"/>
+      <c r="FQY341" s="44"/>
+      <c r="FQZ341" s="44"/>
+      <c r="FRA341" s="44"/>
+      <c r="FRB341" s="44"/>
+      <c r="FRC341" s="44"/>
+      <c r="FRD341" s="44"/>
+      <c r="FRE341" s="44"/>
+      <c r="FRF341" s="44"/>
+      <c r="FRG341" s="44"/>
+      <c r="FRH341" s="44"/>
+      <c r="FRI341" s="44"/>
+      <c r="FRJ341" s="44"/>
+      <c r="FRK341" s="44"/>
+      <c r="FRL341" s="44"/>
+      <c r="FRM341" s="44"/>
+      <c r="FRN341" s="44"/>
+      <c r="FRO341" s="44"/>
+      <c r="FRP341" s="44"/>
+      <c r="FRQ341" s="44"/>
+      <c r="FRR341" s="44"/>
+      <c r="FRS341" s="44"/>
+      <c r="FRT341" s="44"/>
+      <c r="FRU341" s="44"/>
+      <c r="FRV341" s="44"/>
+      <c r="FRW341" s="44"/>
+      <c r="FRX341" s="44"/>
+      <c r="FRY341" s="44"/>
+      <c r="FRZ341" s="44"/>
+      <c r="FSA341" s="44"/>
+      <c r="FSB341" s="44"/>
+      <c r="FSC341" s="44"/>
+      <c r="FSD341" s="44"/>
+      <c r="FSE341" s="44"/>
+      <c r="FSF341" s="44"/>
+      <c r="FSG341" s="44"/>
+      <c r="FSH341" s="44"/>
+      <c r="FSI341" s="44"/>
+      <c r="FSJ341" s="44"/>
+      <c r="FSK341" s="44"/>
+      <c r="FSL341" s="44"/>
+      <c r="FSM341" s="44"/>
+      <c r="FSN341" s="44"/>
+      <c r="FSO341" s="44"/>
+      <c r="FSP341" s="44"/>
+      <c r="FSQ341" s="44"/>
+      <c r="FSR341" s="44"/>
+      <c r="FSS341" s="44"/>
+      <c r="FST341" s="44"/>
+      <c r="FSU341" s="44"/>
+      <c r="FSV341" s="44"/>
+      <c r="FSW341" s="44"/>
+      <c r="FSX341" s="44"/>
+      <c r="FSY341" s="44"/>
+      <c r="FSZ341" s="44"/>
+      <c r="FTA341" s="44"/>
+      <c r="FTB341" s="44"/>
+      <c r="FTC341" s="44"/>
+      <c r="FTD341" s="44"/>
+      <c r="FTE341" s="44"/>
+      <c r="FTF341" s="44"/>
+      <c r="FTG341" s="44"/>
+      <c r="FTH341" s="44"/>
+      <c r="FTI341" s="44"/>
+      <c r="FTJ341" s="44"/>
+      <c r="FTK341" s="44"/>
+      <c r="FTL341" s="44"/>
+      <c r="FTM341" s="44"/>
+      <c r="FTN341" s="44"/>
+      <c r="FTO341" s="44"/>
+      <c r="FTP341" s="44"/>
+      <c r="FTQ341" s="44"/>
+      <c r="FTR341" s="44"/>
+      <c r="FTS341" s="44"/>
+      <c r="FTT341" s="44"/>
+      <c r="FTU341" s="44"/>
+      <c r="FTV341" s="44"/>
+      <c r="FTW341" s="44"/>
+      <c r="FTX341" s="44"/>
+      <c r="FTY341" s="44"/>
+      <c r="FTZ341" s="44"/>
+      <c r="FUA341" s="44"/>
+      <c r="FUB341" s="44"/>
+      <c r="FUC341" s="44"/>
+      <c r="FUD341" s="44"/>
+      <c r="FUE341" s="44"/>
+      <c r="FUF341" s="44"/>
+      <c r="FUG341" s="44"/>
+      <c r="FUH341" s="44"/>
+      <c r="FUI341" s="44"/>
+      <c r="FUJ341" s="44"/>
+      <c r="FUK341" s="44"/>
+      <c r="FUL341" s="44"/>
+      <c r="FUM341" s="44"/>
+      <c r="FUN341" s="44"/>
+      <c r="FUO341" s="44"/>
+      <c r="FUP341" s="44"/>
+      <c r="FUQ341" s="44"/>
+      <c r="FUR341" s="44"/>
+      <c r="FUS341" s="44"/>
+      <c r="FUT341" s="44"/>
+      <c r="FUU341" s="44"/>
+      <c r="FUV341" s="44"/>
+      <c r="FUW341" s="44"/>
+      <c r="FUX341" s="44"/>
+      <c r="FUY341" s="44"/>
+      <c r="FUZ341" s="44"/>
+      <c r="FVA341" s="44"/>
+      <c r="FVB341" s="44"/>
+      <c r="FVC341" s="44"/>
+      <c r="FVD341" s="44"/>
+      <c r="FVE341" s="44"/>
+      <c r="FVF341" s="44"/>
+      <c r="FVG341" s="44"/>
+      <c r="FVH341" s="44"/>
+      <c r="FVI341" s="44"/>
+      <c r="FVJ341" s="44"/>
+      <c r="FVK341" s="44"/>
+      <c r="FVL341" s="44"/>
+      <c r="FVM341" s="44"/>
+      <c r="FVN341" s="44"/>
+      <c r="FVO341" s="44"/>
+      <c r="FVP341" s="44"/>
+      <c r="FVQ341" s="44"/>
+      <c r="FVR341" s="44"/>
+      <c r="FVS341" s="44"/>
+      <c r="FVT341" s="44"/>
+      <c r="FVU341" s="44"/>
+      <c r="FVV341" s="44"/>
+      <c r="FVW341" s="44"/>
+      <c r="FVX341" s="44"/>
+      <c r="FVY341" s="44"/>
+      <c r="FVZ341" s="44"/>
+      <c r="FWA341" s="44"/>
+      <c r="FWB341" s="44"/>
+      <c r="FWC341" s="44"/>
+      <c r="FWD341" s="44"/>
+      <c r="FWE341" s="44"/>
+      <c r="FWF341" s="44"/>
+      <c r="FWG341" s="44"/>
+      <c r="FWH341" s="44"/>
+      <c r="FWI341" s="44"/>
+      <c r="FWJ341" s="44"/>
+      <c r="FWK341" s="44"/>
+      <c r="FWL341" s="44"/>
+      <c r="FWM341" s="44"/>
+      <c r="FWN341" s="44"/>
+      <c r="FWO341" s="44"/>
+      <c r="FWP341" s="44"/>
+      <c r="FWQ341" s="44"/>
+      <c r="FWR341" s="44"/>
+      <c r="FWS341" s="44"/>
+      <c r="FWT341" s="44"/>
+      <c r="FWU341" s="44"/>
+      <c r="FWV341" s="44"/>
+      <c r="FWW341" s="44"/>
+      <c r="FWX341" s="44"/>
+      <c r="FWY341" s="44"/>
+      <c r="FWZ341" s="44"/>
+      <c r="FXA341" s="44"/>
+      <c r="FXB341" s="44"/>
+      <c r="FXC341" s="44"/>
+      <c r="FXD341" s="44"/>
+      <c r="FXE341" s="44"/>
+      <c r="FXF341" s="44"/>
+      <c r="FXG341" s="44"/>
+      <c r="FXH341" s="44"/>
+      <c r="FXI341" s="44"/>
+      <c r="FXJ341" s="44"/>
+      <c r="FXK341" s="44"/>
+      <c r="FXL341" s="44"/>
+      <c r="FXM341" s="44"/>
+      <c r="FXN341" s="44"/>
+      <c r="FXO341" s="44"/>
+      <c r="FXP341" s="44"/>
+      <c r="FXQ341" s="44"/>
+      <c r="FXR341" s="44"/>
+      <c r="FXS341" s="44"/>
+      <c r="FXT341" s="44"/>
+      <c r="FXU341" s="44"/>
+      <c r="FXV341" s="44"/>
+      <c r="FXW341" s="44"/>
+      <c r="FXX341" s="44"/>
+      <c r="FXY341" s="44"/>
+      <c r="FXZ341" s="44"/>
+      <c r="FYA341" s="44"/>
+      <c r="FYB341" s="44"/>
+      <c r="FYC341" s="44"/>
+      <c r="FYD341" s="44"/>
+      <c r="FYE341" s="44"/>
+      <c r="FYF341" s="44"/>
+      <c r="FYG341" s="44"/>
+      <c r="FYH341" s="44"/>
+      <c r="FYI341" s="44"/>
+      <c r="FYJ341" s="44"/>
+      <c r="FYK341" s="44"/>
+      <c r="FYL341" s="44"/>
+      <c r="FYM341" s="44"/>
+      <c r="FYN341" s="44"/>
+      <c r="FYO341" s="44"/>
+      <c r="FYP341" s="44"/>
+      <c r="FYQ341" s="44"/>
+      <c r="FYR341" s="44"/>
+      <c r="FYS341" s="44"/>
+      <c r="FYT341" s="44"/>
+      <c r="FYU341" s="44"/>
+      <c r="FYV341" s="44"/>
+      <c r="FYW341" s="44"/>
+      <c r="FYX341" s="44"/>
+      <c r="FYY341" s="44"/>
+      <c r="FYZ341" s="44"/>
+      <c r="FZA341" s="44"/>
+      <c r="FZB341" s="44"/>
+      <c r="FZC341" s="44"/>
+      <c r="FZD341" s="44"/>
+      <c r="FZE341" s="44"/>
+      <c r="FZF341" s="44"/>
+      <c r="FZG341" s="44"/>
+      <c r="FZH341" s="44"/>
+      <c r="FZI341" s="44"/>
+      <c r="FZJ341" s="44"/>
+      <c r="FZK341" s="44"/>
+      <c r="FZL341" s="44"/>
+      <c r="FZM341" s="44"/>
+      <c r="FZN341" s="44"/>
+      <c r="FZO341" s="44"/>
+      <c r="FZP341" s="44"/>
+      <c r="FZQ341" s="44"/>
+      <c r="FZR341" s="44"/>
+      <c r="FZS341" s="44"/>
+      <c r="FZT341" s="44"/>
+      <c r="FZU341" s="44"/>
+      <c r="FZV341" s="44"/>
+      <c r="FZW341" s="44"/>
+      <c r="FZX341" s="44"/>
+      <c r="FZY341" s="44"/>
+      <c r="FZZ341" s="44"/>
+      <c r="GAA341" s="44"/>
+      <c r="GAB341" s="44"/>
+      <c r="GAC341" s="44"/>
+      <c r="GAD341" s="44"/>
+      <c r="GAE341" s="44"/>
+      <c r="GAF341" s="44"/>
+      <c r="GAG341" s="44"/>
+      <c r="GAH341" s="44"/>
+      <c r="GAI341" s="44"/>
+      <c r="GAJ341" s="44"/>
+      <c r="GAK341" s="44"/>
+      <c r="GAL341" s="44"/>
+      <c r="GAM341" s="44"/>
+      <c r="GAN341" s="44"/>
+      <c r="GAO341" s="44"/>
+      <c r="GAP341" s="44"/>
+      <c r="GAQ341" s="44"/>
+      <c r="GAR341" s="44"/>
+      <c r="GAS341" s="44"/>
+      <c r="GAT341" s="44"/>
+      <c r="GAU341" s="44"/>
+      <c r="GAV341" s="44"/>
+      <c r="GAW341" s="44"/>
+      <c r="GAX341" s="44"/>
+      <c r="GAY341" s="44"/>
+      <c r="GAZ341" s="44"/>
+      <c r="GBA341" s="44"/>
+      <c r="GBB341" s="44"/>
+      <c r="GBC341" s="44"/>
+      <c r="GBD341" s="44"/>
+      <c r="GBE341" s="44"/>
+      <c r="GBF341" s="44"/>
+      <c r="GBG341" s="44"/>
+      <c r="GBH341" s="44"/>
+      <c r="GBI341" s="44"/>
+      <c r="GBJ341" s="44"/>
+      <c r="GBK341" s="44"/>
+      <c r="GBL341" s="44"/>
+      <c r="GBM341" s="44"/>
+      <c r="GBN341" s="44"/>
+      <c r="GBO341" s="44"/>
+      <c r="GBP341" s="44"/>
+      <c r="GBQ341" s="44"/>
+      <c r="GBR341" s="44"/>
+      <c r="GBS341" s="44"/>
+      <c r="GBT341" s="44"/>
+      <c r="GBU341" s="44"/>
+      <c r="GBV341" s="44"/>
+      <c r="GBW341" s="44"/>
+      <c r="GBX341" s="44"/>
+      <c r="GBY341" s="44"/>
+      <c r="GBZ341" s="44"/>
+      <c r="GCA341" s="44"/>
+      <c r="GCB341" s="44"/>
+      <c r="GCC341" s="44"/>
+      <c r="GCD341" s="44"/>
+      <c r="GCE341" s="44"/>
+      <c r="GCF341" s="44"/>
+      <c r="GCG341" s="44"/>
+      <c r="GCH341" s="44"/>
+      <c r="GCI341" s="44"/>
+      <c r="GCJ341" s="44"/>
+      <c r="GCK341" s="44"/>
+      <c r="GCL341" s="44"/>
+      <c r="GCM341" s="44"/>
+      <c r="GCN341" s="44"/>
+      <c r="GCO341" s="44"/>
+      <c r="GCP341" s="44"/>
+      <c r="GCQ341" s="44"/>
+      <c r="GCR341" s="44"/>
+      <c r="GCS341" s="44"/>
+      <c r="GCT341" s="44"/>
+      <c r="GCU341" s="44"/>
+      <c r="GCV341" s="44"/>
+      <c r="GCW341" s="44"/>
+      <c r="GCX341" s="44"/>
+      <c r="GCY341" s="44"/>
+      <c r="GCZ341" s="44"/>
+      <c r="GDA341" s="44"/>
+      <c r="GDB341" s="44"/>
+      <c r="GDC341" s="44"/>
+      <c r="GDD341" s="44"/>
+      <c r="GDE341" s="44"/>
+      <c r="GDF341" s="44"/>
+      <c r="GDG341" s="44"/>
+      <c r="GDH341" s="44"/>
+      <c r="GDI341" s="44"/>
+      <c r="GDJ341" s="44"/>
+      <c r="GDK341" s="44"/>
+      <c r="GDL341" s="44"/>
+      <c r="GDM341" s="44"/>
+      <c r="GDN341" s="44"/>
+      <c r="GDO341" s="44"/>
+      <c r="GDP341" s="44"/>
+      <c r="GDQ341" s="44"/>
+      <c r="GDR341" s="44"/>
+      <c r="GDS341" s="44"/>
+      <c r="GDT341" s="44"/>
+      <c r="GDU341" s="44"/>
+      <c r="GDV341" s="44"/>
+      <c r="GDW341" s="44"/>
+      <c r="GDX341" s="44"/>
+      <c r="GDY341" s="44"/>
+      <c r="GDZ341" s="44"/>
+      <c r="GEA341" s="44"/>
+      <c r="GEB341" s="44"/>
+      <c r="GEC341" s="44"/>
+      <c r="GED341" s="44"/>
+      <c r="GEE341" s="44"/>
+      <c r="GEF341" s="44"/>
+      <c r="GEG341" s="44"/>
+      <c r="GEH341" s="44"/>
+      <c r="GEI341" s="44"/>
+      <c r="GEJ341" s="44"/>
+      <c r="GEK341" s="44"/>
+      <c r="GEL341" s="44"/>
+      <c r="GEM341" s="44"/>
+      <c r="GEN341" s="44"/>
+      <c r="GEO341" s="44"/>
+      <c r="GEP341" s="44"/>
+      <c r="GEQ341" s="44"/>
+      <c r="GER341" s="44"/>
+      <c r="GES341" s="44"/>
+      <c r="GET341" s="44"/>
+      <c r="GEU341" s="44"/>
+      <c r="GEV341" s="44"/>
+      <c r="GEW341" s="44"/>
+      <c r="GEX341" s="44"/>
+      <c r="GEY341" s="44"/>
+      <c r="GEZ341" s="44"/>
+      <c r="GFA341" s="44"/>
+      <c r="GFB341" s="44"/>
+      <c r="GFC341" s="44"/>
+      <c r="GFD341" s="44"/>
+      <c r="GFE341" s="44"/>
+      <c r="GFF341" s="44"/>
+      <c r="GFG341" s="44"/>
+      <c r="GFH341" s="44"/>
+      <c r="GFI341" s="44"/>
+      <c r="GFJ341" s="44"/>
+      <c r="GFK341" s="44"/>
+      <c r="GFL341" s="44"/>
+      <c r="GFM341" s="44"/>
+      <c r="GFN341" s="44"/>
+      <c r="GFO341" s="44"/>
+      <c r="GFP341" s="44"/>
+      <c r="GFQ341" s="44"/>
+      <c r="GFR341" s="44"/>
+      <c r="GFS341" s="44"/>
+      <c r="GFT341" s="44"/>
+      <c r="GFU341" s="44"/>
+      <c r="GFV341" s="44"/>
+      <c r="GFW341" s="44"/>
+      <c r="GFX341" s="44"/>
+      <c r="GFY341" s="44"/>
+      <c r="GFZ341" s="44"/>
+      <c r="GGA341" s="44"/>
+      <c r="GGB341" s="44"/>
+      <c r="GGC341" s="44"/>
+      <c r="GGD341" s="44"/>
+      <c r="GGE341" s="44"/>
+      <c r="GGF341" s="44"/>
+      <c r="GGG341" s="44"/>
+      <c r="GGH341" s="44"/>
+      <c r="GGI341" s="44"/>
+      <c r="GGJ341" s="44"/>
+      <c r="GGK341" s="44"/>
+      <c r="GGL341" s="44"/>
+      <c r="GGM341" s="44"/>
+      <c r="GGN341" s="44"/>
+      <c r="GGO341" s="44"/>
+      <c r="GGP341" s="44"/>
+      <c r="GGQ341" s="44"/>
+      <c r="GGR341" s="44"/>
+      <c r="GGS341" s="44"/>
+      <c r="GGT341" s="44"/>
+      <c r="GGU341" s="44"/>
+      <c r="GGV341" s="44"/>
+      <c r="GGW341" s="44"/>
+      <c r="GGX341" s="44"/>
+      <c r="GGY341" s="44"/>
+      <c r="GGZ341" s="44"/>
+      <c r="GHA341" s="44"/>
+      <c r="GHB341" s="44"/>
+      <c r="GHC341" s="44"/>
+      <c r="GHD341" s="44"/>
+      <c r="GHE341" s="44"/>
+      <c r="GHF341" s="44"/>
+      <c r="GHG341" s="44"/>
+      <c r="GHH341" s="44"/>
+      <c r="GHI341" s="44"/>
+      <c r="GHJ341" s="44"/>
+      <c r="GHK341" s="44"/>
+      <c r="GHL341" s="44"/>
+      <c r="GHM341" s="44"/>
+      <c r="GHN341" s="44"/>
+      <c r="GHO341" s="44"/>
+      <c r="GHP341" s="44"/>
+      <c r="GHQ341" s="44"/>
+      <c r="GHR341" s="44"/>
+      <c r="GHS341" s="44"/>
+      <c r="GHT341" s="44"/>
+      <c r="GHU341" s="44"/>
+      <c r="GHV341" s="44"/>
+      <c r="GHW341" s="44"/>
+      <c r="GHX341" s="44"/>
+      <c r="GHY341" s="44"/>
+      <c r="GHZ341" s="44"/>
+      <c r="GIA341" s="44"/>
+      <c r="GIB341" s="44"/>
+      <c r="GIC341" s="44"/>
+      <c r="GID341" s="44"/>
+      <c r="GIE341" s="44"/>
+      <c r="GIF341" s="44"/>
+      <c r="GIG341" s="44"/>
+      <c r="GIH341" s="44"/>
+      <c r="GII341" s="44"/>
+      <c r="GIJ341" s="44"/>
+      <c r="GIK341" s="44"/>
+      <c r="GIL341" s="44"/>
+      <c r="GIM341" s="44"/>
+      <c r="GIN341" s="44"/>
+      <c r="GIO341" s="44"/>
+      <c r="GIP341" s="44"/>
+      <c r="GIQ341" s="44"/>
+      <c r="GIR341" s="44"/>
+      <c r="GIS341" s="44"/>
+      <c r="GIT341" s="44"/>
+      <c r="GIU341" s="44"/>
+      <c r="GIV341" s="44"/>
+      <c r="GIW341" s="44"/>
+      <c r="GIX341" s="44"/>
+      <c r="GIY341" s="44"/>
+      <c r="GIZ341" s="44"/>
+      <c r="GJA341" s="44"/>
+      <c r="GJB341" s="44"/>
+      <c r="GJC341" s="44"/>
+      <c r="GJD341" s="44"/>
+      <c r="GJE341" s="44"/>
+      <c r="GJF341" s="44"/>
+      <c r="GJG341" s="44"/>
+      <c r="GJH341" s="44"/>
+      <c r="GJI341" s="44"/>
+      <c r="GJJ341" s="44"/>
+      <c r="GJK341" s="44"/>
+      <c r="GJL341" s="44"/>
+      <c r="GJM341" s="44"/>
+      <c r="GJN341" s="44"/>
+      <c r="GJO341" s="44"/>
+      <c r="GJP341" s="44"/>
+      <c r="GJQ341" s="44"/>
+      <c r="GJR341" s="44"/>
+      <c r="GJS341" s="44"/>
+      <c r="GJT341" s="44"/>
+      <c r="GJU341" s="44"/>
+      <c r="GJV341" s="44"/>
+      <c r="GJW341" s="44"/>
+      <c r="GJX341" s="44"/>
+      <c r="GJY341" s="44"/>
+      <c r="GJZ341" s="44"/>
+      <c r="GKA341" s="44"/>
+      <c r="GKB341" s="44"/>
+      <c r="GKC341" s="44"/>
+      <c r="GKD341" s="44"/>
+      <c r="GKE341" s="44"/>
+      <c r="GKF341" s="44"/>
+      <c r="GKG341" s="44"/>
+      <c r="GKH341" s="44"/>
+      <c r="GKI341" s="44"/>
+      <c r="GKJ341" s="44"/>
+      <c r="GKK341" s="44"/>
+      <c r="GKL341" s="44"/>
+      <c r="GKM341" s="44"/>
+      <c r="GKN341" s="44"/>
+      <c r="GKO341" s="44"/>
+      <c r="GKP341" s="44"/>
+      <c r="GKQ341" s="44"/>
+      <c r="GKR341" s="44"/>
+      <c r="GKS341" s="44"/>
+      <c r="GKT341" s="44"/>
+      <c r="GKU341" s="44"/>
+      <c r="GKV341" s="44"/>
+      <c r="GKW341" s="44"/>
+      <c r="GKX341" s="44"/>
+      <c r="GKY341" s="44"/>
+      <c r="GKZ341" s="44"/>
+      <c r="GLA341" s="44"/>
+      <c r="GLB341" s="44"/>
+      <c r="GLC341" s="44"/>
+      <c r="GLD341" s="44"/>
+      <c r="GLE341" s="44"/>
+      <c r="GLF341" s="44"/>
+      <c r="GLG341" s="44"/>
+      <c r="GLH341" s="44"/>
+      <c r="GLI341" s="44"/>
+      <c r="GLJ341" s="44"/>
+      <c r="GLK341" s="44"/>
+      <c r="GLL341" s="44"/>
+      <c r="GLM341" s="44"/>
+      <c r="GLN341" s="44"/>
+      <c r="GLO341" s="44"/>
+      <c r="GLP341" s="44"/>
+      <c r="GLQ341" s="44"/>
+      <c r="GLR341" s="44"/>
+      <c r="GLS341" s="44"/>
+      <c r="GLT341" s="44"/>
+      <c r="GLU341" s="44"/>
+      <c r="GLV341" s="44"/>
+      <c r="GLW341" s="44"/>
+      <c r="GLX341" s="44"/>
+      <c r="GLY341" s="44"/>
+      <c r="GLZ341" s="44"/>
+      <c r="GMA341" s="44"/>
+      <c r="GMB341" s="44"/>
+      <c r="GMC341" s="44"/>
+      <c r="GMD341" s="44"/>
+      <c r="GME341" s="44"/>
+      <c r="GMF341" s="44"/>
+      <c r="GMG341" s="44"/>
+      <c r="GMH341" s="44"/>
+      <c r="GMI341" s="44"/>
+      <c r="GMJ341" s="44"/>
+      <c r="GMK341" s="44"/>
+      <c r="GML341" s="44"/>
+      <c r="GMM341" s="44"/>
+      <c r="GMN341" s="44"/>
+      <c r="GMO341" s="44"/>
+      <c r="GMP341" s="44"/>
+      <c r="GMQ341" s="44"/>
+      <c r="GMR341" s="44"/>
+      <c r="GMS341" s="44"/>
+      <c r="GMT341" s="44"/>
+      <c r="GMU341" s="44"/>
+      <c r="GMV341" s="44"/>
+      <c r="GMW341" s="44"/>
+      <c r="GMX341" s="44"/>
+      <c r="GMY341" s="44"/>
+      <c r="GMZ341" s="44"/>
+      <c r="GNA341" s="44"/>
+      <c r="GNB341" s="44"/>
+      <c r="GNC341" s="44"/>
+      <c r="GND341" s="44"/>
+      <c r="GNE341" s="44"/>
+      <c r="GNF341" s="44"/>
+      <c r="GNG341" s="44"/>
+      <c r="GNH341" s="44"/>
+      <c r="GNI341" s="44"/>
+      <c r="GNJ341" s="44"/>
+      <c r="GNK341" s="44"/>
+      <c r="GNL341" s="44"/>
+      <c r="GNM341" s="44"/>
+      <c r="GNN341" s="44"/>
+      <c r="GNO341" s="44"/>
+      <c r="GNP341" s="44"/>
+      <c r="GNQ341" s="44"/>
+      <c r="GNR341" s="44"/>
+      <c r="GNS341" s="44"/>
+      <c r="GNT341" s="44"/>
+      <c r="GNU341" s="44"/>
+      <c r="GNV341" s="44"/>
+      <c r="GNW341" s="44"/>
+      <c r="GNX341" s="44"/>
+      <c r="GNY341" s="44"/>
+      <c r="GNZ341" s="44"/>
+      <c r="GOA341" s="44"/>
+      <c r="GOB341" s="44"/>
+      <c r="GOC341" s="44"/>
+      <c r="GOD341" s="44"/>
+      <c r="GOE341" s="44"/>
+      <c r="GOF341" s="44"/>
+      <c r="GOG341" s="44"/>
+      <c r="GOH341" s="44"/>
+      <c r="GOI341" s="44"/>
+      <c r="GOJ341" s="44"/>
+      <c r="GOK341" s="44"/>
+      <c r="GOL341" s="44"/>
+      <c r="GOM341" s="44"/>
+      <c r="GON341" s="44"/>
+      <c r="GOO341" s="44"/>
+      <c r="GOP341" s="44"/>
+      <c r="GOQ341" s="44"/>
+      <c r="GOR341" s="44"/>
+      <c r="GOS341" s="44"/>
+      <c r="GOT341" s="44"/>
+      <c r="GOU341" s="44"/>
+      <c r="GOV341" s="44"/>
+      <c r="GOW341" s="44"/>
+      <c r="GOX341" s="44"/>
+      <c r="GOY341" s="44"/>
+      <c r="GOZ341" s="44"/>
+      <c r="GPA341" s="44"/>
+      <c r="GPB341" s="44"/>
+      <c r="GPC341" s="44"/>
+      <c r="GPD341" s="44"/>
+      <c r="GPE341" s="44"/>
+      <c r="GPF341" s="44"/>
+      <c r="GPG341" s="44"/>
+      <c r="GPH341" s="44"/>
+      <c r="GPI341" s="44"/>
+      <c r="GPJ341" s="44"/>
+      <c r="GPK341" s="44"/>
+      <c r="GPL341" s="44"/>
+      <c r="GPM341" s="44"/>
+      <c r="GPN341" s="44"/>
+      <c r="GPO341" s="44"/>
+      <c r="GPP341" s="44"/>
+      <c r="GPQ341" s="44"/>
+      <c r="GPR341" s="44"/>
+      <c r="GPS341" s="44"/>
+      <c r="GPT341" s="44"/>
+      <c r="GPU341" s="44"/>
+      <c r="GPV341" s="44"/>
+      <c r="GPW341" s="44"/>
+      <c r="GPX341" s="44"/>
+      <c r="GPY341" s="44"/>
+      <c r="GPZ341" s="44"/>
+      <c r="GQA341" s="44"/>
+      <c r="GQB341" s="44"/>
+      <c r="GQC341" s="44"/>
+      <c r="GQD341" s="44"/>
+      <c r="GQE341" s="44"/>
+      <c r="GQF341" s="44"/>
+      <c r="GQG341" s="44"/>
+      <c r="GQH341" s="44"/>
+      <c r="GQI341" s="44"/>
+      <c r="GQJ341" s="44"/>
+      <c r="GQK341" s="44"/>
+      <c r="GQL341" s="44"/>
+      <c r="GQM341" s="44"/>
+      <c r="GQN341" s="44"/>
+      <c r="GQO341" s="44"/>
+      <c r="GQP341" s="44"/>
+      <c r="GQQ341" s="44"/>
+      <c r="GQR341" s="44"/>
+      <c r="GQS341" s="44"/>
+      <c r="GQT341" s="44"/>
+      <c r="GQU341" s="44"/>
+      <c r="GQV341" s="44"/>
+      <c r="GQW341" s="44"/>
+      <c r="GQX341" s="44"/>
+      <c r="GQY341" s="44"/>
+      <c r="GQZ341" s="44"/>
+      <c r="GRA341" s="44"/>
+      <c r="GRB341" s="44"/>
+      <c r="GRC341" s="44"/>
+      <c r="GRD341" s="44"/>
+      <c r="GRE341" s="44"/>
+      <c r="GRF341" s="44"/>
+      <c r="GRG341" s="44"/>
+      <c r="GRH341" s="44"/>
+      <c r="GRI341" s="44"/>
+      <c r="GRJ341" s="44"/>
+      <c r="GRK341" s="44"/>
+      <c r="GRL341" s="44"/>
+      <c r="GRM341" s="44"/>
+      <c r="GRN341" s="44"/>
+      <c r="GRO341" s="44"/>
+      <c r="GRP341" s="44"/>
+      <c r="GRQ341" s="44"/>
+      <c r="GRR341" s="44"/>
+      <c r="GRS341" s="44"/>
+      <c r="GRT341" s="44"/>
+      <c r="GRU341" s="44"/>
+      <c r="GRV341" s="44"/>
+      <c r="GRW341" s="44"/>
+      <c r="GRX341" s="44"/>
+      <c r="GRY341" s="44"/>
+      <c r="GRZ341" s="44"/>
+      <c r="GSA341" s="44"/>
+      <c r="GSB341" s="44"/>
+      <c r="GSC341" s="44"/>
+      <c r="GSD341" s="44"/>
+      <c r="GSE341" s="44"/>
+      <c r="GSF341" s="44"/>
+      <c r="GSG341" s="44"/>
+      <c r="GSH341" s="44"/>
+      <c r="GSI341" s="44"/>
+      <c r="GSJ341" s="44"/>
+      <c r="GSK341" s="44"/>
+      <c r="GSL341" s="44"/>
+      <c r="GSM341" s="44"/>
+      <c r="GSN341" s="44"/>
+      <c r="GSO341" s="44"/>
+      <c r="GSP341" s="44"/>
+      <c r="GSQ341" s="44"/>
+      <c r="GSR341" s="44"/>
+      <c r="GSS341" s="44"/>
+      <c r="GST341" s="44"/>
+      <c r="GSU341" s="44"/>
+      <c r="GSV341" s="44"/>
+      <c r="GSW341" s="44"/>
+      <c r="GSX341" s="44"/>
+      <c r="GSY341" s="44"/>
+      <c r="GSZ341" s="44"/>
+      <c r="GTA341" s="44"/>
+      <c r="GTB341" s="44"/>
+      <c r="GTC341" s="44"/>
+      <c r="GTD341" s="44"/>
+      <c r="GTE341" s="44"/>
+      <c r="GTF341" s="44"/>
+      <c r="GTG341" s="44"/>
+      <c r="GTH341" s="44"/>
+      <c r="GTI341" s="44"/>
+      <c r="GTJ341" s="44"/>
+      <c r="GTK341" s="44"/>
+      <c r="GTL341" s="44"/>
+      <c r="GTM341" s="44"/>
+      <c r="GTN341" s="44"/>
+      <c r="GTO341" s="44"/>
+      <c r="GTP341" s="44"/>
+      <c r="GTQ341" s="44"/>
+      <c r="GTR341" s="44"/>
+      <c r="GTS341" s="44"/>
+      <c r="GTT341" s="44"/>
+      <c r="GTU341" s="44"/>
+      <c r="GTV341" s="44"/>
+      <c r="GTW341" s="44"/>
+      <c r="GTX341" s="44"/>
+      <c r="GTY341" s="44"/>
+      <c r="GTZ341" s="44"/>
+      <c r="GUA341" s="44"/>
+      <c r="GUB341" s="44"/>
+      <c r="GUC341" s="44"/>
+      <c r="GUD341" s="44"/>
+      <c r="GUE341" s="44"/>
+      <c r="GUF341" s="44"/>
+      <c r="GUG341" s="44"/>
+      <c r="GUH341" s="44"/>
+      <c r="GUI341" s="44"/>
+      <c r="GUJ341" s="44"/>
+      <c r="GUK341" s="44"/>
+      <c r="GUL341" s="44"/>
+      <c r="GUM341" s="44"/>
+      <c r="GUN341" s="44"/>
+      <c r="GUO341" s="44"/>
+      <c r="GUP341" s="44"/>
+      <c r="GUQ341" s="44"/>
+      <c r="GUR341" s="44"/>
+      <c r="GUS341" s="44"/>
+      <c r="GUT341" s="44"/>
+      <c r="GUU341" s="44"/>
+      <c r="GUV341" s="44"/>
+      <c r="GUW341" s="44"/>
+      <c r="GUX341" s="44"/>
+      <c r="GUY341" s="44"/>
+      <c r="GUZ341" s="44"/>
+      <c r="GVA341" s="44"/>
+      <c r="GVB341" s="44"/>
+      <c r="GVC341" s="44"/>
+      <c r="GVD341" s="44"/>
+      <c r="GVE341" s="44"/>
+      <c r="GVF341" s="44"/>
+      <c r="GVG341" s="44"/>
+      <c r="GVH341" s="44"/>
+      <c r="GVI341" s="44"/>
+      <c r="GVJ341" s="44"/>
+      <c r="GVK341" s="44"/>
+      <c r="GVL341" s="44"/>
+      <c r="GVM341" s="44"/>
+      <c r="GVN341" s="44"/>
+      <c r="GVO341" s="44"/>
+      <c r="GVP341" s="44"/>
+      <c r="GVQ341" s="44"/>
+      <c r="GVR341" s="44"/>
+      <c r="GVS341" s="44"/>
+      <c r="GVT341" s="44"/>
+      <c r="GVU341" s="44"/>
+      <c r="GVV341" s="44"/>
+      <c r="GVW341" s="44"/>
+      <c r="GVX341" s="44"/>
+      <c r="GVY341" s="44"/>
+      <c r="GVZ341" s="44"/>
+      <c r="GWA341" s="44"/>
+      <c r="GWB341" s="44"/>
+      <c r="GWC341" s="44"/>
+      <c r="GWD341" s="44"/>
+      <c r="GWE341" s="44"/>
+      <c r="GWF341" s="44"/>
+      <c r="GWG341" s="44"/>
+      <c r="GWH341" s="44"/>
+      <c r="GWI341" s="44"/>
+      <c r="GWJ341" s="44"/>
+      <c r="GWK341" s="44"/>
+      <c r="GWL341" s="44"/>
+      <c r="GWM341" s="44"/>
+      <c r="GWN341" s="44"/>
+      <c r="GWO341" s="44"/>
+      <c r="GWP341" s="44"/>
+      <c r="GWQ341" s="44"/>
+      <c r="GWR341" s="44"/>
+      <c r="GWS341" s="44"/>
+      <c r="GWT341" s="44"/>
+      <c r="GWU341" s="44"/>
+      <c r="GWV341" s="44"/>
+      <c r="GWW341" s="44"/>
+      <c r="GWX341" s="44"/>
+      <c r="GWY341" s="44"/>
+      <c r="GWZ341" s="44"/>
+      <c r="GXA341" s="44"/>
+      <c r="GXB341" s="44"/>
+      <c r="GXC341" s="44"/>
+      <c r="GXD341" s="44"/>
+      <c r="GXE341" s="44"/>
+      <c r="GXF341" s="44"/>
+      <c r="GXG341" s="44"/>
+      <c r="GXH341" s="44"/>
+      <c r="GXI341" s="44"/>
+      <c r="GXJ341" s="44"/>
+      <c r="GXK341" s="44"/>
+      <c r="GXL341" s="44"/>
+      <c r="GXM341" s="44"/>
+      <c r="GXN341" s="44"/>
+      <c r="GXO341" s="44"/>
+      <c r="GXP341" s="44"/>
+      <c r="GXQ341" s="44"/>
+      <c r="GXR341" s="44"/>
+      <c r="GXS341" s="44"/>
+      <c r="GXT341" s="44"/>
+      <c r="GXU341" s="44"/>
+      <c r="GXV341" s="44"/>
+      <c r="GXW341" s="44"/>
+      <c r="GXX341" s="44"/>
+      <c r="GXY341" s="44"/>
+      <c r="GXZ341" s="44"/>
+      <c r="GYA341" s="44"/>
+      <c r="GYB341" s="44"/>
+      <c r="GYC341" s="44"/>
+      <c r="GYD341" s="44"/>
+      <c r="GYE341" s="44"/>
+      <c r="GYF341" s="44"/>
+      <c r="GYG341" s="44"/>
+      <c r="GYH341" s="44"/>
+      <c r="GYI341" s="44"/>
+      <c r="GYJ341" s="44"/>
+      <c r="GYK341" s="44"/>
+      <c r="GYL341" s="44"/>
+      <c r="GYM341" s="44"/>
+      <c r="GYN341" s="44"/>
+      <c r="GYO341" s="44"/>
+      <c r="GYP341" s="44"/>
+      <c r="GYQ341" s="44"/>
+      <c r="GYR341" s="44"/>
+      <c r="GYS341" s="44"/>
+      <c r="GYT341" s="44"/>
+      <c r="GYU341" s="44"/>
+      <c r="GYV341" s="44"/>
+      <c r="GYW341" s="44"/>
+      <c r="GYX341" s="44"/>
+      <c r="GYY341" s="44"/>
+      <c r="GYZ341" s="44"/>
+      <c r="GZA341" s="44"/>
+      <c r="GZB341" s="44"/>
+      <c r="GZC341" s="44"/>
+      <c r="GZD341" s="44"/>
+      <c r="GZE341" s="44"/>
+      <c r="GZF341" s="44"/>
+      <c r="GZG341" s="44"/>
+      <c r="GZH341" s="44"/>
+      <c r="GZI341" s="44"/>
+      <c r="GZJ341" s="44"/>
+      <c r="GZK341" s="44"/>
+      <c r="GZL341" s="44"/>
+      <c r="GZM341" s="44"/>
+      <c r="GZN341" s="44"/>
+      <c r="GZO341" s="44"/>
+      <c r="GZP341" s="44"/>
+      <c r="GZQ341" s="44"/>
+      <c r="GZR341" s="44"/>
+      <c r="GZS341" s="44"/>
+      <c r="GZT341" s="44"/>
+      <c r="GZU341" s="44"/>
+      <c r="GZV341" s="44"/>
+      <c r="GZW341" s="44"/>
+      <c r="GZX341" s="44"/>
+      <c r="GZY341" s="44"/>
+      <c r="GZZ341" s="44"/>
+      <c r="HAA341" s="44"/>
+      <c r="HAB341" s="44"/>
+      <c r="HAC341" s="44"/>
+      <c r="HAD341" s="44"/>
+      <c r="HAE341" s="44"/>
+      <c r="HAF341" s="44"/>
+      <c r="HAG341" s="44"/>
+      <c r="HAH341" s="44"/>
+      <c r="HAI341" s="44"/>
+      <c r="HAJ341" s="44"/>
+      <c r="HAK341" s="44"/>
+      <c r="HAL341" s="44"/>
+      <c r="HAM341" s="44"/>
+      <c r="HAN341" s="44"/>
+      <c r="HAO341" s="44"/>
+      <c r="HAP341" s="44"/>
+      <c r="HAQ341" s="44"/>
+      <c r="HAR341" s="44"/>
+      <c r="HAS341" s="44"/>
+      <c r="HAT341" s="44"/>
+      <c r="HAU341" s="44"/>
+      <c r="HAV341" s="44"/>
+      <c r="HAW341" s="44"/>
+      <c r="HAX341" s="44"/>
+      <c r="HAY341" s="44"/>
+      <c r="HAZ341" s="44"/>
+      <c r="HBA341" s="44"/>
+      <c r="HBB341" s="44"/>
+      <c r="HBC341" s="44"/>
+      <c r="HBD341" s="44"/>
+      <c r="HBE341" s="44"/>
+      <c r="HBF341" s="44"/>
+      <c r="HBG341" s="44"/>
+      <c r="HBH341" s="44"/>
+      <c r="HBI341" s="44"/>
+      <c r="HBJ341" s="44"/>
+      <c r="HBK341" s="44"/>
+      <c r="HBL341" s="44"/>
+      <c r="HBM341" s="44"/>
+      <c r="HBN341" s="44"/>
+      <c r="HBO341" s="44"/>
+      <c r="HBP341" s="44"/>
+      <c r="HBQ341" s="44"/>
+      <c r="HBR341" s="44"/>
+      <c r="HBS341" s="44"/>
+      <c r="HBT341" s="44"/>
+      <c r="HBU341" s="44"/>
+      <c r="HBV341" s="44"/>
+      <c r="HBW341" s="44"/>
+      <c r="HBX341" s="44"/>
+      <c r="HBY341" s="44"/>
+      <c r="HBZ341" s="44"/>
+      <c r="HCA341" s="44"/>
+      <c r="HCB341" s="44"/>
+      <c r="HCC341" s="44"/>
+      <c r="HCD341" s="44"/>
+      <c r="HCE341" s="44"/>
+      <c r="HCF341" s="44"/>
+      <c r="HCG341" s="44"/>
+      <c r="HCH341" s="44"/>
+      <c r="HCI341" s="44"/>
+      <c r="HCJ341" s="44"/>
+      <c r="HCK341" s="44"/>
+      <c r="HCL341" s="44"/>
+      <c r="HCM341" s="44"/>
+      <c r="HCN341" s="44"/>
+      <c r="HCO341" s="44"/>
+      <c r="HCP341" s="44"/>
+      <c r="HCQ341" s="44"/>
+      <c r="HCR341" s="44"/>
+      <c r="HCS341" s="44"/>
+      <c r="HCT341" s="44"/>
+      <c r="HCU341" s="44"/>
+      <c r="HCV341" s="44"/>
+      <c r="HCW341" s="44"/>
+      <c r="HCX341" s="44"/>
+      <c r="HCY341" s="44"/>
+      <c r="HCZ341" s="44"/>
+      <c r="HDA341" s="44"/>
+      <c r="HDB341" s="44"/>
+      <c r="HDC341" s="44"/>
+      <c r="HDD341" s="44"/>
+      <c r="HDE341" s="44"/>
+      <c r="HDF341" s="44"/>
+      <c r="HDG341" s="44"/>
+      <c r="HDH341" s="44"/>
+      <c r="HDI341" s="44"/>
+      <c r="HDJ341" s="44"/>
+      <c r="HDK341" s="44"/>
+      <c r="HDL341" s="44"/>
+      <c r="HDM341" s="44"/>
+      <c r="HDN341" s="44"/>
+      <c r="HDO341" s="44"/>
+      <c r="HDP341" s="44"/>
+      <c r="HDQ341" s="44"/>
+      <c r="HDR341" s="44"/>
+      <c r="HDS341" s="44"/>
+      <c r="HDT341" s="44"/>
+      <c r="HDU341" s="44"/>
+      <c r="HDV341" s="44"/>
+      <c r="HDW341" s="44"/>
+      <c r="HDX341" s="44"/>
+      <c r="HDY341" s="44"/>
+      <c r="HDZ341" s="44"/>
+      <c r="HEA341" s="44"/>
+      <c r="HEB341" s="44"/>
+      <c r="HEC341" s="44"/>
+      <c r="HED341" s="44"/>
+      <c r="HEE341" s="44"/>
+      <c r="HEF341" s="44"/>
+      <c r="HEG341" s="44"/>
+      <c r="HEH341" s="44"/>
+      <c r="HEI341" s="44"/>
+      <c r="HEJ341" s="44"/>
+      <c r="HEK341" s="44"/>
+      <c r="HEL341" s="44"/>
+      <c r="HEM341" s="44"/>
+      <c r="HEN341" s="44"/>
+      <c r="HEO341" s="44"/>
+      <c r="HEP341" s="44"/>
+      <c r="HEQ341" s="44"/>
+      <c r="HER341" s="44"/>
+      <c r="HES341" s="44"/>
+      <c r="HET341" s="44"/>
+      <c r="HEU341" s="44"/>
+      <c r="HEV341" s="44"/>
+      <c r="HEW341" s="44"/>
+      <c r="HEX341" s="44"/>
+      <c r="HEY341" s="44"/>
+      <c r="HEZ341" s="44"/>
+      <c r="HFA341" s="44"/>
+      <c r="HFB341" s="44"/>
+      <c r="HFC341" s="44"/>
+      <c r="HFD341" s="44"/>
+      <c r="HFE341" s="44"/>
+      <c r="HFF341" s="44"/>
+      <c r="HFG341" s="44"/>
+      <c r="HFH341" s="44"/>
+      <c r="HFI341" s="44"/>
+      <c r="HFJ341" s="44"/>
+      <c r="HFK341" s="44"/>
+      <c r="HFL341" s="44"/>
+      <c r="HFM341" s="44"/>
+      <c r="HFN341" s="44"/>
+      <c r="HFO341" s="44"/>
+      <c r="HFP341" s="44"/>
+      <c r="HFQ341" s="44"/>
+      <c r="HFR341" s="44"/>
+      <c r="HFS341" s="44"/>
+      <c r="HFT341" s="44"/>
+      <c r="HFU341" s="44"/>
+      <c r="HFV341" s="44"/>
+      <c r="HFW341" s="44"/>
+      <c r="HFX341" s="44"/>
+      <c r="HFY341" s="44"/>
+      <c r="HFZ341" s="44"/>
+      <c r="HGA341" s="44"/>
+      <c r="HGB341" s="44"/>
+      <c r="HGC341" s="44"/>
+      <c r="HGD341" s="44"/>
+      <c r="HGE341" s="44"/>
+      <c r="HGF341" s="44"/>
+      <c r="HGG341" s="44"/>
+      <c r="HGH341" s="44"/>
+      <c r="HGI341" s="44"/>
+      <c r="HGJ341" s="44"/>
+      <c r="HGK341" s="44"/>
+      <c r="HGL341" s="44"/>
+      <c r="HGM341" s="44"/>
+      <c r="HGN341" s="44"/>
+      <c r="HGO341" s="44"/>
+      <c r="HGP341" s="44"/>
+      <c r="HGQ341" s="44"/>
+      <c r="HGR341" s="44"/>
+      <c r="HGS341" s="44"/>
+      <c r="HGT341" s="44"/>
+      <c r="HGU341" s="44"/>
+      <c r="HGV341" s="44"/>
+      <c r="HGW341" s="44"/>
+      <c r="HGX341" s="44"/>
+      <c r="HGY341" s="44"/>
+      <c r="HGZ341" s="44"/>
+      <c r="HHA341" s="44"/>
+      <c r="HHB341" s="44"/>
+      <c r="HHC341" s="44"/>
+      <c r="HHD341" s="44"/>
+      <c r="HHE341" s="44"/>
+      <c r="HHF341" s="44"/>
+      <c r="HHG341" s="44"/>
+      <c r="HHH341" s="44"/>
+      <c r="HHI341" s="44"/>
+      <c r="HHJ341" s="44"/>
+      <c r="HHK341" s="44"/>
+      <c r="HHL341" s="44"/>
+      <c r="HHM341" s="44"/>
+      <c r="HHN341" s="44"/>
+      <c r="HHO341" s="44"/>
+      <c r="HHP341" s="44"/>
+      <c r="HHQ341" s="44"/>
+      <c r="HHR341" s="44"/>
+      <c r="HHS341" s="44"/>
+      <c r="HHT341" s="44"/>
+      <c r="HHU341" s="44"/>
+      <c r="HHV341" s="44"/>
+      <c r="HHW341" s="44"/>
+      <c r="HHX341" s="44"/>
+      <c r="HHY341" s="44"/>
+      <c r="HHZ341" s="44"/>
+      <c r="HIA341" s="44"/>
+      <c r="HIB341" s="44"/>
+      <c r="HIC341" s="44"/>
+      <c r="HID341" s="44"/>
+      <c r="HIE341" s="44"/>
+      <c r="HIF341" s="44"/>
+      <c r="HIG341" s="44"/>
+      <c r="HIH341" s="44"/>
+      <c r="HII341" s="44"/>
+      <c r="HIJ341" s="44"/>
+      <c r="HIK341" s="44"/>
+      <c r="HIL341" s="44"/>
+      <c r="HIM341" s="44"/>
+      <c r="HIN341" s="44"/>
+      <c r="HIO341" s="44"/>
+      <c r="HIP341" s="44"/>
+      <c r="HIQ341" s="44"/>
+      <c r="HIR341" s="44"/>
+      <c r="HIS341" s="44"/>
+      <c r="HIT341" s="44"/>
+      <c r="HIU341" s="44"/>
+      <c r="HIV341" s="44"/>
+      <c r="HIW341" s="44"/>
+      <c r="HIX341" s="44"/>
+      <c r="HIY341" s="44"/>
+      <c r="HIZ341" s="44"/>
+      <c r="HJA341" s="44"/>
+      <c r="HJB341" s="44"/>
+      <c r="HJC341" s="44"/>
+      <c r="HJD341" s="44"/>
+      <c r="HJE341" s="44"/>
+      <c r="HJF341" s="44"/>
+      <c r="HJG341" s="44"/>
+      <c r="HJH341" s="44"/>
+      <c r="HJI341" s="44"/>
+      <c r="HJJ341" s="44"/>
+      <c r="HJK341" s="44"/>
+      <c r="HJL341" s="44"/>
+      <c r="HJM341" s="44"/>
+      <c r="HJN341" s="44"/>
+      <c r="HJO341" s="44"/>
+      <c r="HJP341" s="44"/>
+      <c r="HJQ341" s="44"/>
+      <c r="HJR341" s="44"/>
+      <c r="HJS341" s="44"/>
+      <c r="HJT341" s="44"/>
+      <c r="HJU341" s="44"/>
+      <c r="HJV341" s="44"/>
+      <c r="HJW341" s="44"/>
+      <c r="HJX341" s="44"/>
+      <c r="HJY341" s="44"/>
+      <c r="HJZ341" s="44"/>
+      <c r="HKA341" s="44"/>
+      <c r="HKB341" s="44"/>
+      <c r="HKC341" s="44"/>
+      <c r="HKD341" s="44"/>
+      <c r="HKE341" s="44"/>
+      <c r="HKF341" s="44"/>
+      <c r="HKG341" s="44"/>
+      <c r="HKH341" s="44"/>
+      <c r="HKI341" s="44"/>
+      <c r="HKJ341" s="44"/>
+      <c r="HKK341" s="44"/>
+      <c r="HKL341" s="44"/>
+      <c r="HKM341" s="44"/>
+      <c r="HKN341" s="44"/>
+      <c r="HKO341" s="44"/>
+      <c r="HKP341" s="44"/>
+      <c r="HKQ341" s="44"/>
+      <c r="HKR341" s="44"/>
+      <c r="HKS341" s="44"/>
+      <c r="HKT341" s="44"/>
+      <c r="HKU341" s="44"/>
+      <c r="HKV341" s="44"/>
+      <c r="HKW341" s="44"/>
+      <c r="HKX341" s="44"/>
+      <c r="HKY341" s="44"/>
+      <c r="HKZ341" s="44"/>
+      <c r="HLA341" s="44"/>
+      <c r="HLB341" s="44"/>
+      <c r="HLC341" s="44"/>
+      <c r="HLD341" s="44"/>
+      <c r="HLE341" s="44"/>
+      <c r="HLF341" s="44"/>
+      <c r="HLG341" s="44"/>
+      <c r="HLH341" s="44"/>
+      <c r="HLI341" s="44"/>
+      <c r="HLJ341" s="44"/>
+      <c r="HLK341" s="44"/>
+      <c r="HLL341" s="44"/>
+      <c r="HLM341" s="44"/>
+      <c r="HLN341" s="44"/>
+      <c r="HLO341" s="44"/>
+      <c r="HLP341" s="44"/>
+      <c r="HLQ341" s="44"/>
+      <c r="HLR341" s="44"/>
+      <c r="HLS341" s="44"/>
+      <c r="HLT341" s="44"/>
+      <c r="HLU341" s="44"/>
+      <c r="HLV341" s="44"/>
+      <c r="HLW341" s="44"/>
+      <c r="HLX341" s="44"/>
+      <c r="HLY341" s="44"/>
+      <c r="HLZ341" s="44"/>
+      <c r="HMA341" s="44"/>
+      <c r="HMB341" s="44"/>
+      <c r="HMC341" s="44"/>
+      <c r="HMD341" s="44"/>
+      <c r="HME341" s="44"/>
+      <c r="HMF341" s="44"/>
+      <c r="HMG341" s="44"/>
+      <c r="HMH341" s="44"/>
+      <c r="HMI341" s="44"/>
+      <c r="HMJ341" s="44"/>
+      <c r="HMK341" s="44"/>
+      <c r="HML341" s="44"/>
+      <c r="HMM341" s="44"/>
+      <c r="HMN341" s="44"/>
+      <c r="HMO341" s="44"/>
+      <c r="HMP341" s="44"/>
+      <c r="HMQ341" s="44"/>
+      <c r="HMR341" s="44"/>
+      <c r="HMS341" s="44"/>
+      <c r="HMT341" s="44"/>
+      <c r="HMU341" s="44"/>
+      <c r="HMV341" s="44"/>
+      <c r="HMW341" s="44"/>
+      <c r="HMX341" s="44"/>
+      <c r="HMY341" s="44"/>
+      <c r="HMZ341" s="44"/>
+      <c r="HNA341" s="44"/>
+      <c r="HNB341" s="44"/>
+      <c r="HNC341" s="44"/>
+      <c r="HND341" s="44"/>
+      <c r="HNE341" s="44"/>
+      <c r="HNF341" s="44"/>
+      <c r="HNG341" s="44"/>
+      <c r="HNH341" s="44"/>
+      <c r="HNI341" s="44"/>
+      <c r="HNJ341" s="44"/>
+      <c r="HNK341" s="44"/>
+      <c r="HNL341" s="44"/>
+      <c r="HNM341" s="44"/>
+      <c r="HNN341" s="44"/>
+      <c r="HNO341" s="44"/>
+      <c r="HNP341" s="44"/>
+      <c r="HNQ341" s="44"/>
+      <c r="HNR341" s="44"/>
+      <c r="HNS341" s="44"/>
+      <c r="HNT341" s="44"/>
+      <c r="HNU341" s="44"/>
+      <c r="HNV341" s="44"/>
+      <c r="HNW341" s="44"/>
+      <c r="HNX341" s="44"/>
+      <c r="HNY341" s="44"/>
+      <c r="HNZ341" s="44"/>
+      <c r="HOA341" s="44"/>
+      <c r="HOB341" s="44"/>
+      <c r="HOC341" s="44"/>
+      <c r="HOD341" s="44"/>
+      <c r="HOE341" s="44"/>
+      <c r="HOF341" s="44"/>
+      <c r="HOG341" s="44"/>
+      <c r="HOH341" s="44"/>
+      <c r="HOI341" s="44"/>
+      <c r="HOJ341" s="44"/>
+      <c r="HOK341" s="44"/>
+      <c r="HOL341" s="44"/>
+      <c r="HOM341" s="44"/>
+      <c r="HON341" s="44"/>
+      <c r="HOO341" s="44"/>
+      <c r="HOP341" s="44"/>
+      <c r="HOQ341" s="44"/>
+      <c r="HOR341" s="44"/>
+      <c r="HOS341" s="44"/>
+      <c r="HOT341" s="44"/>
+      <c r="HOU341" s="44"/>
+      <c r="HOV341" s="44"/>
+      <c r="HOW341" s="44"/>
+      <c r="HOX341" s="44"/>
+      <c r="HOY341" s="44"/>
+      <c r="HOZ341" s="44"/>
+      <c r="HPA341" s="44"/>
+      <c r="HPB341" s="44"/>
+      <c r="HPC341" s="44"/>
+      <c r="HPD341" s="44"/>
+      <c r="HPE341" s="44"/>
+      <c r="HPF341" s="44"/>
+      <c r="HPG341" s="44"/>
+      <c r="HPH341" s="44"/>
+      <c r="HPI341" s="44"/>
+      <c r="HPJ341" s="44"/>
+      <c r="HPK341" s="44"/>
+      <c r="HPL341" s="44"/>
+      <c r="HPM341" s="44"/>
+      <c r="HPN341" s="44"/>
+      <c r="HPO341" s="44"/>
+      <c r="HPP341" s="44"/>
+      <c r="HPQ341" s="44"/>
+      <c r="HPR341" s="44"/>
+      <c r="HPS341" s="44"/>
+      <c r="HPT341" s="44"/>
+      <c r="HPU341" s="44"/>
+      <c r="HPV341" s="44"/>
+      <c r="HPW341" s="44"/>
+      <c r="HPX341" s="44"/>
+      <c r="HPY341" s="44"/>
+      <c r="HPZ341" s="44"/>
+      <c r="HQA341" s="44"/>
+      <c r="HQB341" s="44"/>
+      <c r="HQC341" s="44"/>
+      <c r="HQD341" s="44"/>
+      <c r="HQE341" s="44"/>
+      <c r="HQF341" s="44"/>
+      <c r="HQG341" s="44"/>
+      <c r="HQH341" s="44"/>
+      <c r="HQI341" s="44"/>
+      <c r="HQJ341" s="44"/>
+      <c r="HQK341" s="44"/>
+      <c r="HQL341" s="44"/>
+      <c r="HQM341" s="44"/>
+      <c r="HQN341" s="44"/>
+      <c r="HQO341" s="44"/>
+      <c r="HQP341" s="44"/>
+      <c r="HQQ341" s="44"/>
+      <c r="HQR341" s="44"/>
+      <c r="HQS341" s="44"/>
+      <c r="HQT341" s="44"/>
+      <c r="HQU341" s="44"/>
+      <c r="HQV341" s="44"/>
+      <c r="HQW341" s="44"/>
+      <c r="HQX341" s="44"/>
+      <c r="HQY341" s="44"/>
+      <c r="HQZ341" s="44"/>
+      <c r="HRA341" s="44"/>
+      <c r="HRB341" s="44"/>
+      <c r="HRC341" s="44"/>
+      <c r="HRD341" s="44"/>
+      <c r="HRE341" s="44"/>
+      <c r="HRF341" s="44"/>
+      <c r="HRG341" s="44"/>
+      <c r="HRH341" s="44"/>
+      <c r="HRI341" s="44"/>
+      <c r="HRJ341" s="44"/>
+      <c r="HRK341" s="44"/>
+      <c r="HRL341" s="44"/>
+      <c r="HRM341" s="44"/>
+      <c r="HRN341" s="44"/>
+      <c r="HRO341" s="44"/>
+      <c r="HRP341" s="44"/>
+      <c r="HRQ341" s="44"/>
+      <c r="HRR341" s="44"/>
+      <c r="HRS341" s="44"/>
+      <c r="HRT341" s="44"/>
+      <c r="HRU341" s="44"/>
+      <c r="HRV341" s="44"/>
+      <c r="HRW341" s="44"/>
+      <c r="HRX341" s="44"/>
+      <c r="HRY341" s="44"/>
+      <c r="HRZ341" s="44"/>
+      <c r="HSA341" s="44"/>
+      <c r="HSB341" s="44"/>
+      <c r="HSC341" s="44"/>
+      <c r="HSD341" s="44"/>
+      <c r="HSE341" s="44"/>
+      <c r="HSF341" s="44"/>
+      <c r="HSG341" s="44"/>
+      <c r="HSH341" s="44"/>
+      <c r="HSI341" s="44"/>
+      <c r="HSJ341" s="44"/>
+      <c r="HSK341" s="44"/>
+      <c r="HSL341" s="44"/>
+      <c r="HSM341" s="44"/>
+      <c r="HSN341" s="44"/>
+      <c r="HSO341" s="44"/>
+      <c r="HSP341" s="44"/>
+      <c r="HSQ341" s="44"/>
+      <c r="HSR341" s="44"/>
+      <c r="HSS341" s="44"/>
+      <c r="HST341" s="44"/>
+      <c r="HSU341" s="44"/>
+      <c r="HSV341" s="44"/>
+      <c r="HSW341" s="44"/>
+      <c r="HSX341" s="44"/>
+      <c r="HSY341" s="44"/>
+      <c r="HSZ341" s="44"/>
+      <c r="HTA341" s="44"/>
+      <c r="HTB341" s="44"/>
+      <c r="HTC341" s="44"/>
+      <c r="HTD341" s="44"/>
+      <c r="HTE341" s="44"/>
+      <c r="HTF341" s="44"/>
+      <c r="HTG341" s="44"/>
+      <c r="HTH341" s="44"/>
+      <c r="HTI341" s="44"/>
+      <c r="HTJ341" s="44"/>
+      <c r="HTK341" s="44"/>
+      <c r="HTL341" s="44"/>
+      <c r="HTM341" s="44"/>
+      <c r="HTN341" s="44"/>
+      <c r="HTO341" s="44"/>
+      <c r="HTP341" s="44"/>
+      <c r="HTQ341" s="44"/>
+      <c r="HTR341" s="44"/>
+      <c r="HTS341" s="44"/>
+      <c r="HTT341" s="44"/>
+      <c r="HTU341" s="44"/>
+      <c r="HTV341" s="44"/>
+      <c r="HTW341" s="44"/>
+      <c r="HTX341" s="44"/>
+      <c r="HTY341" s="44"/>
+      <c r="HTZ341" s="44"/>
+      <c r="HUA341" s="44"/>
+      <c r="HUB341" s="44"/>
+      <c r="HUC341" s="44"/>
+      <c r="HUD341" s="44"/>
+      <c r="HUE341" s="44"/>
+      <c r="HUF341" s="44"/>
+      <c r="HUG341" s="44"/>
+      <c r="HUH341" s="44"/>
+      <c r="HUI341" s="44"/>
+      <c r="HUJ341" s="44"/>
+      <c r="HUK341" s="44"/>
+      <c r="HUL341" s="44"/>
+      <c r="HUM341" s="44"/>
+      <c r="HUN341" s="44"/>
+      <c r="HUO341" s="44"/>
+      <c r="HUP341" s="44"/>
+      <c r="HUQ341" s="44"/>
+      <c r="HUR341" s="44"/>
+      <c r="HUS341" s="44"/>
+      <c r="HUT341" s="44"/>
+      <c r="HUU341" s="44"/>
+      <c r="HUV341" s="44"/>
+      <c r="HUW341" s="44"/>
+      <c r="HUX341" s="44"/>
+      <c r="HUY341" s="44"/>
+      <c r="HUZ341" s="44"/>
+      <c r="HVA341" s="44"/>
+      <c r="HVB341" s="44"/>
+      <c r="HVC341" s="44"/>
+      <c r="HVD341" s="44"/>
+      <c r="HVE341" s="44"/>
+      <c r="HVF341" s="44"/>
+      <c r="HVG341" s="44"/>
+      <c r="HVH341" s="44"/>
+      <c r="HVI341" s="44"/>
+      <c r="HVJ341" s="44"/>
+      <c r="HVK341" s="44"/>
+      <c r="HVL341" s="44"/>
+      <c r="HVM341" s="44"/>
+      <c r="HVN341" s="44"/>
+      <c r="HVO341" s="44"/>
+      <c r="HVP341" s="44"/>
+      <c r="HVQ341" s="44"/>
+      <c r="HVR341" s="44"/>
+      <c r="HVS341" s="44"/>
+      <c r="HVT341" s="44"/>
+      <c r="HVU341" s="44"/>
+      <c r="HVV341" s="44"/>
+      <c r="HVW341" s="44"/>
+      <c r="HVX341" s="44"/>
+      <c r="HVY341" s="44"/>
+      <c r="HVZ341" s="44"/>
+      <c r="HWA341" s="44"/>
+      <c r="HWB341" s="44"/>
+      <c r="HWC341" s="44"/>
+      <c r="HWD341" s="44"/>
+      <c r="HWE341" s="44"/>
+      <c r="HWF341" s="44"/>
+      <c r="HWG341" s="44"/>
+      <c r="HWH341" s="44"/>
+      <c r="HWI341" s="44"/>
+      <c r="HWJ341" s="44"/>
+      <c r="HWK341" s="44"/>
+      <c r="HWL341" s="44"/>
+      <c r="HWM341" s="44"/>
+      <c r="HWN341" s="44"/>
+      <c r="HWO341" s="44"/>
+      <c r="HWP341" s="44"/>
+      <c r="HWQ341" s="44"/>
+      <c r="HWR341" s="44"/>
+      <c r="HWS341" s="44"/>
+      <c r="HWT341" s="44"/>
+      <c r="HWU341" s="44"/>
+      <c r="HWV341" s="44"/>
+      <c r="HWW341" s="44"/>
+      <c r="HWX341" s="44"/>
+      <c r="HWY341" s="44"/>
+      <c r="HWZ341" s="44"/>
+      <c r="HXA341" s="44"/>
+      <c r="HXB341" s="44"/>
+      <c r="HXC341" s="44"/>
+      <c r="HXD341" s="44"/>
+      <c r="HXE341" s="44"/>
+      <c r="HXF341" s="44"/>
+      <c r="HXG341" s="44"/>
+      <c r="HXH341" s="44"/>
+      <c r="HXI341" s="44"/>
+      <c r="HXJ341" s="44"/>
+      <c r="HXK341" s="44"/>
+      <c r="HXL341" s="44"/>
+      <c r="HXM341" s="44"/>
+      <c r="HXN341" s="44"/>
+      <c r="HXO341" s="44"/>
+      <c r="HXP341" s="44"/>
+      <c r="HXQ341" s="44"/>
+      <c r="HXR341" s="44"/>
+      <c r="HXS341" s="44"/>
+      <c r="HXT341" s="44"/>
+      <c r="HXU341" s="44"/>
+      <c r="HXV341" s="44"/>
+      <c r="HXW341" s="44"/>
+      <c r="HXX341" s="44"/>
+      <c r="HXY341" s="44"/>
+      <c r="HXZ341" s="44"/>
+      <c r="HYA341" s="44"/>
+      <c r="HYB341" s="44"/>
+      <c r="HYC341" s="44"/>
+      <c r="HYD341" s="44"/>
+      <c r="HYE341" s="44"/>
+      <c r="HYF341" s="44"/>
+      <c r="HYG341" s="44"/>
+      <c r="HYH341" s="44"/>
+      <c r="HYI341" s="44"/>
+      <c r="HYJ341" s="44"/>
+      <c r="HYK341" s="44"/>
+      <c r="HYL341" s="44"/>
+      <c r="HYM341" s="44"/>
+      <c r="HYN341" s="44"/>
+      <c r="HYO341" s="44"/>
+      <c r="HYP341" s="44"/>
+      <c r="HYQ341" s="44"/>
+      <c r="HYR341" s="44"/>
+      <c r="HYS341" s="44"/>
+      <c r="HYT341" s="44"/>
+      <c r="HYU341" s="44"/>
+      <c r="HYV341" s="44"/>
+      <c r="HYW341" s="44"/>
+      <c r="HYX341" s="44"/>
+      <c r="HYY341" s="44"/>
+      <c r="HYZ341" s="44"/>
+      <c r="HZA341" s="44"/>
+      <c r="HZB341" s="44"/>
+      <c r="HZC341" s="44"/>
+      <c r="HZD341" s="44"/>
+      <c r="HZE341" s="44"/>
+      <c r="HZF341" s="44"/>
+      <c r="HZG341" s="44"/>
+      <c r="HZH341" s="44"/>
+      <c r="HZI341" s="44"/>
+      <c r="HZJ341" s="44"/>
+      <c r="HZK341" s="44"/>
+      <c r="HZL341" s="44"/>
+      <c r="HZM341" s="44"/>
+      <c r="HZN341" s="44"/>
+      <c r="HZO341" s="44"/>
+      <c r="HZP341" s="44"/>
+      <c r="HZQ341" s="44"/>
+      <c r="HZR341" s="44"/>
+      <c r="HZS341" s="44"/>
+      <c r="HZT341" s="44"/>
+      <c r="HZU341" s="44"/>
+      <c r="HZV341" s="44"/>
+      <c r="HZW341" s="44"/>
+      <c r="HZX341" s="44"/>
+      <c r="HZY341" s="44"/>
+      <c r="HZZ341" s="44"/>
+      <c r="IAA341" s="44"/>
+      <c r="IAB341" s="44"/>
+      <c r="IAC341" s="44"/>
+      <c r="IAD341" s="44"/>
+      <c r="IAE341" s="44"/>
+      <c r="IAF341" s="44"/>
+      <c r="IAG341" s="44"/>
+      <c r="IAH341" s="44"/>
+      <c r="IAI341" s="44"/>
+      <c r="IAJ341" s="44"/>
+      <c r="IAK341" s="44"/>
+      <c r="IAL341" s="44"/>
+      <c r="IAM341" s="44"/>
+      <c r="IAN341" s="44"/>
+      <c r="IAO341" s="44"/>
+      <c r="IAP341" s="44"/>
+      <c r="IAQ341" s="44"/>
+      <c r="IAR341" s="44"/>
+      <c r="IAS341" s="44"/>
+      <c r="IAT341" s="44"/>
+      <c r="IAU341" s="44"/>
+      <c r="IAV341" s="44"/>
+      <c r="IAW341" s="44"/>
+      <c r="IAX341" s="44"/>
+      <c r="IAY341" s="44"/>
+      <c r="IAZ341" s="44"/>
+      <c r="IBA341" s="44"/>
+      <c r="IBB341" s="44"/>
+      <c r="IBC341" s="44"/>
+      <c r="IBD341" s="44"/>
+      <c r="IBE341" s="44"/>
+      <c r="IBF341" s="44"/>
+      <c r="IBG341" s="44"/>
+      <c r="IBH341" s="44"/>
+      <c r="IBI341" s="44"/>
+      <c r="IBJ341" s="44"/>
+      <c r="IBK341" s="44"/>
+      <c r="IBL341" s="44"/>
+      <c r="IBM341" s="44"/>
+      <c r="IBN341" s="44"/>
+      <c r="IBO341" s="44"/>
+      <c r="IBP341" s="44"/>
+      <c r="IBQ341" s="44"/>
+      <c r="IBR341" s="44"/>
+      <c r="IBS341" s="44"/>
+      <c r="IBT341" s="44"/>
+      <c r="IBU341" s="44"/>
+      <c r="IBV341" s="44"/>
+      <c r="IBW341" s="44"/>
+      <c r="IBX341" s="44"/>
+      <c r="IBY341" s="44"/>
+      <c r="IBZ341" s="44"/>
+      <c r="ICA341" s="44"/>
+      <c r="ICB341" s="44"/>
+      <c r="ICC341" s="44"/>
+      <c r="ICD341" s="44"/>
+      <c r="ICE341" s="44"/>
+      <c r="ICF341" s="44"/>
+      <c r="ICG341" s="44"/>
+      <c r="ICH341" s="44"/>
+      <c r="ICI341" s="44"/>
+      <c r="ICJ341" s="44"/>
+      <c r="ICK341" s="44"/>
+      <c r="ICL341" s="44"/>
+      <c r="ICM341" s="44"/>
+      <c r="ICN341" s="44"/>
+      <c r="ICO341" s="44"/>
+      <c r="ICP341" s="44"/>
+      <c r="ICQ341" s="44"/>
+      <c r="ICR341" s="44"/>
+      <c r="ICS341" s="44"/>
+      <c r="ICT341" s="44"/>
+      <c r="ICU341" s="44"/>
+      <c r="ICV341" s="44"/>
+      <c r="ICW341" s="44"/>
+      <c r="ICX341" s="44"/>
+      <c r="ICY341" s="44"/>
+      <c r="ICZ341" s="44"/>
+      <c r="IDA341" s="44"/>
+      <c r="IDB341" s="44"/>
+      <c r="IDC341" s="44"/>
+      <c r="IDD341" s="44"/>
+      <c r="IDE341" s="44"/>
+      <c r="IDF341" s="44"/>
+      <c r="IDG341" s="44"/>
+      <c r="IDH341" s="44"/>
+      <c r="IDI341" s="44"/>
+      <c r="IDJ341" s="44"/>
+      <c r="IDK341" s="44"/>
+      <c r="IDL341" s="44"/>
+      <c r="IDM341" s="44"/>
+      <c r="IDN341" s="44"/>
+      <c r="IDO341" s="44"/>
+      <c r="IDP341" s="44"/>
+      <c r="IDQ341" s="44"/>
+      <c r="IDR341" s="44"/>
+      <c r="IDS341" s="44"/>
+      <c r="IDT341" s="44"/>
+      <c r="IDU341" s="44"/>
+      <c r="IDV341" s="44"/>
+      <c r="IDW341" s="44"/>
+      <c r="IDX341" s="44"/>
+      <c r="IDY341" s="44"/>
+      <c r="IDZ341" s="44"/>
+      <c r="IEA341" s="44"/>
+      <c r="IEB341" s="44"/>
+      <c r="IEC341" s="44"/>
+      <c r="IED341" s="44"/>
+      <c r="IEE341" s="44"/>
+      <c r="IEF341" s="44"/>
+      <c r="IEG341" s="44"/>
+      <c r="IEH341" s="44"/>
+      <c r="IEI341" s="44"/>
+      <c r="IEJ341" s="44"/>
+      <c r="IEK341" s="44"/>
+      <c r="IEL341" s="44"/>
+      <c r="IEM341" s="44"/>
+      <c r="IEN341" s="44"/>
+      <c r="IEO341" s="44"/>
+      <c r="IEP341" s="44"/>
+      <c r="IEQ341" s="44"/>
+      <c r="IER341" s="44"/>
+      <c r="IES341" s="44"/>
+      <c r="IET341" s="44"/>
+      <c r="IEU341" s="44"/>
+      <c r="IEV341" s="44"/>
+      <c r="IEW341" s="44"/>
+      <c r="IEX341" s="44"/>
+      <c r="IEY341" s="44"/>
+      <c r="IEZ341" s="44"/>
+      <c r="IFA341" s="44"/>
+      <c r="IFB341" s="44"/>
+      <c r="IFC341" s="44"/>
+      <c r="IFD341" s="44"/>
+      <c r="IFE341" s="44"/>
+      <c r="IFF341" s="44"/>
+      <c r="IFG341" s="44"/>
+      <c r="IFH341" s="44"/>
+      <c r="IFI341" s="44"/>
+      <c r="IFJ341" s="44"/>
+      <c r="IFK341" s="44"/>
+      <c r="IFL341" s="44"/>
+      <c r="IFM341" s="44"/>
+      <c r="IFN341" s="44"/>
+      <c r="IFO341" s="44"/>
+      <c r="IFP341" s="44"/>
+      <c r="IFQ341" s="44"/>
+      <c r="IFR341" s="44"/>
+      <c r="IFS341" s="44"/>
+      <c r="IFT341" s="44"/>
+      <c r="IFU341" s="44"/>
+      <c r="IFV341" s="44"/>
+      <c r="IFW341" s="44"/>
+      <c r="IFX341" s="44"/>
+      <c r="IFY341" s="44"/>
+      <c r="IFZ341" s="44"/>
+      <c r="IGA341" s="44"/>
+      <c r="IGB341" s="44"/>
+      <c r="IGC341" s="44"/>
+      <c r="IGD341" s="44"/>
+      <c r="IGE341" s="44"/>
+      <c r="IGF341" s="44"/>
+      <c r="IGG341" s="44"/>
+      <c r="IGH341" s="44"/>
+      <c r="IGI341" s="44"/>
+      <c r="IGJ341" s="44"/>
+      <c r="IGK341" s="44"/>
+      <c r="IGL341" s="44"/>
+      <c r="IGM341" s="44"/>
+      <c r="IGN341" s="44"/>
+      <c r="IGO341" s="44"/>
+      <c r="IGP341" s="44"/>
+      <c r="IGQ341" s="44"/>
+      <c r="IGR341" s="44"/>
+      <c r="IGS341" s="44"/>
+      <c r="IGT341" s="44"/>
+      <c r="IGU341" s="44"/>
+      <c r="IGV341" s="44"/>
+      <c r="IGW341" s="44"/>
+      <c r="IGX341" s="44"/>
+      <c r="IGY341" s="44"/>
+      <c r="IGZ341" s="44"/>
+      <c r="IHA341" s="44"/>
+      <c r="IHB341" s="44"/>
+      <c r="IHC341" s="44"/>
+      <c r="IHD341" s="44"/>
+      <c r="IHE341" s="44"/>
+      <c r="IHF341" s="44"/>
+      <c r="IHG341" s="44"/>
+      <c r="IHH341" s="44"/>
+      <c r="IHI341" s="44"/>
+      <c r="IHJ341" s="44"/>
+      <c r="IHK341" s="44"/>
+      <c r="IHL341" s="44"/>
+      <c r="IHM341" s="44"/>
+      <c r="IHN341" s="44"/>
+      <c r="IHO341" s="44"/>
+      <c r="IHP341" s="44"/>
+      <c r="IHQ341" s="44"/>
+      <c r="IHR341" s="44"/>
+      <c r="IHS341" s="44"/>
+      <c r="IHT341" s="44"/>
+      <c r="IHU341" s="44"/>
+      <c r="IHV341" s="44"/>
+      <c r="IHW341" s="44"/>
+      <c r="IHX341" s="44"/>
+      <c r="IHY341" s="44"/>
+      <c r="IHZ341" s="44"/>
+      <c r="IIA341" s="44"/>
+      <c r="IIB341" s="44"/>
+      <c r="IIC341" s="44"/>
+      <c r="IID341" s="44"/>
+      <c r="IIE341" s="44"/>
+      <c r="IIF341" s="44"/>
+      <c r="IIG341" s="44"/>
+      <c r="IIH341" s="44"/>
+      <c r="III341" s="44"/>
+      <c r="IIJ341" s="44"/>
+      <c r="IIK341" s="44"/>
+      <c r="IIL341" s="44"/>
+      <c r="IIM341" s="44"/>
+      <c r="IIN341" s="44"/>
+      <c r="IIO341" s="44"/>
+      <c r="IIP341" s="44"/>
+      <c r="IIQ341" s="44"/>
+      <c r="IIR341" s="44"/>
+      <c r="IIS341" s="44"/>
+      <c r="IIT341" s="44"/>
+      <c r="IIU341" s="44"/>
+      <c r="IIV341" s="44"/>
+      <c r="IIW341" s="44"/>
+      <c r="IIX341" s="44"/>
+      <c r="IIY341" s="44"/>
+      <c r="IIZ341" s="44"/>
+      <c r="IJA341" s="44"/>
+      <c r="IJB341" s="44"/>
+      <c r="IJC341" s="44"/>
+      <c r="IJD341" s="44"/>
+      <c r="IJE341" s="44"/>
+      <c r="IJF341" s="44"/>
+      <c r="IJG341" s="44"/>
+      <c r="IJH341" s="44"/>
+      <c r="IJI341" s="44"/>
+      <c r="IJJ341" s="44"/>
+      <c r="IJK341" s="44"/>
+      <c r="IJL341" s="44"/>
+      <c r="IJM341" s="44"/>
+      <c r="IJN341" s="44"/>
+      <c r="IJO341" s="44"/>
+      <c r="IJP341" s="44"/>
+      <c r="IJQ341" s="44"/>
+      <c r="IJR341" s="44"/>
+      <c r="IJS341" s="44"/>
+      <c r="IJT341" s="44"/>
+      <c r="IJU341" s="44"/>
+      <c r="IJV341" s="44"/>
+      <c r="IJW341" s="44"/>
+      <c r="IJX341" s="44"/>
+      <c r="IJY341" s="44"/>
+      <c r="IJZ341" s="44"/>
+      <c r="IKA341" s="44"/>
+      <c r="IKB341" s="44"/>
+      <c r="IKC341" s="44"/>
+      <c r="IKD341" s="44"/>
+      <c r="IKE341" s="44"/>
+      <c r="IKF341" s="44"/>
+      <c r="IKG341" s="44"/>
+      <c r="IKH341" s="44"/>
+      <c r="IKI341" s="44"/>
+      <c r="IKJ341" s="44"/>
+      <c r="IKK341" s="44"/>
+      <c r="IKL341" s="44"/>
+      <c r="IKM341" s="44"/>
+      <c r="IKN341" s="44"/>
+      <c r="IKO341" s="44"/>
+      <c r="IKP341" s="44"/>
+      <c r="IKQ341" s="44"/>
+      <c r="IKR341" s="44"/>
+      <c r="IKS341" s="44"/>
+      <c r="IKT341" s="44"/>
+      <c r="IKU341" s="44"/>
+      <c r="IKV341" s="44"/>
+      <c r="IKW341" s="44"/>
+      <c r="IKX341" s="44"/>
+      <c r="IKY341" s="44"/>
+      <c r="IKZ341" s="44"/>
+      <c r="ILA341" s="44"/>
+      <c r="ILB341" s="44"/>
+      <c r="ILC341" s="44"/>
+      <c r="ILD341" s="44"/>
+      <c r="ILE341" s="44"/>
+      <c r="ILF341" s="44"/>
+      <c r="ILG341" s="44"/>
+      <c r="ILH341" s="44"/>
+      <c r="ILI341" s="44"/>
+      <c r="ILJ341" s="44"/>
+      <c r="ILK341" s="44"/>
+      <c r="ILL341" s="44"/>
+      <c r="ILM341" s="44"/>
+      <c r="ILN341" s="44"/>
+      <c r="ILO341" s="44"/>
+      <c r="ILP341" s="44"/>
+      <c r="ILQ341" s="44"/>
+      <c r="ILR341" s="44"/>
+      <c r="ILS341" s="44"/>
+      <c r="ILT341" s="44"/>
+      <c r="ILU341" s="44"/>
+      <c r="ILV341" s="44"/>
+      <c r="ILW341" s="44"/>
+      <c r="ILX341" s="44"/>
+      <c r="ILY341" s="44"/>
+      <c r="ILZ341" s="44"/>
+      <c r="IMA341" s="44"/>
+      <c r="IMB341" s="44"/>
+      <c r="IMC341" s="44"/>
+      <c r="IMD341" s="44"/>
+      <c r="IME341" s="44"/>
+      <c r="IMF341" s="44"/>
+      <c r="IMG341" s="44"/>
+      <c r="IMH341" s="44"/>
+      <c r="IMI341" s="44"/>
+      <c r="IMJ341" s="44"/>
+      <c r="IMK341" s="44"/>
+      <c r="IML341" s="44"/>
+      <c r="IMM341" s="44"/>
+      <c r="IMN341" s="44"/>
+      <c r="IMO341" s="44"/>
+      <c r="IMP341" s="44"/>
+      <c r="IMQ341" s="44"/>
+      <c r="IMR341" s="44"/>
+      <c r="IMS341" s="44"/>
+      <c r="IMT341" s="44"/>
+      <c r="IMU341" s="44"/>
+      <c r="IMV341" s="44"/>
+      <c r="IMW341" s="44"/>
+      <c r="IMX341" s="44"/>
+      <c r="IMY341" s="44"/>
+      <c r="IMZ341" s="44"/>
+      <c r="INA341" s="44"/>
+      <c r="INB341" s="44"/>
+      <c r="INC341" s="44"/>
+      <c r="IND341" s="44"/>
+      <c r="INE341" s="44"/>
+      <c r="INF341" s="44"/>
+      <c r="ING341" s="44"/>
+      <c r="INH341" s="44"/>
+      <c r="INI341" s="44"/>
+      <c r="INJ341" s="44"/>
+      <c r="INK341" s="44"/>
+      <c r="INL341" s="44"/>
+      <c r="INM341" s="44"/>
+      <c r="INN341" s="44"/>
+      <c r="INO341" s="44"/>
+      <c r="INP341" s="44"/>
+      <c r="INQ341" s="44"/>
+      <c r="INR341" s="44"/>
+      <c r="INS341" s="44"/>
+      <c r="INT341" s="44"/>
+      <c r="INU341" s="44"/>
+      <c r="INV341" s="44"/>
+      <c r="INW341" s="44"/>
+      <c r="INX341" s="44"/>
+      <c r="INY341" s="44"/>
+      <c r="INZ341" s="44"/>
+      <c r="IOA341" s="44"/>
+      <c r="IOB341" s="44"/>
+      <c r="IOC341" s="44"/>
+      <c r="IOD341" s="44"/>
+      <c r="IOE341" s="44"/>
+      <c r="IOF341" s="44"/>
+      <c r="IOG341" s="44"/>
+      <c r="IOH341" s="44"/>
+      <c r="IOI341" s="44"/>
+      <c r="IOJ341" s="44"/>
+      <c r="IOK341" s="44"/>
+      <c r="IOL341" s="44"/>
+      <c r="IOM341" s="44"/>
+      <c r="ION341" s="44"/>
+      <c r="IOO341" s="44"/>
+      <c r="IOP341" s="44"/>
+      <c r="IOQ341" s="44"/>
+      <c r="IOR341" s="44"/>
+      <c r="IOS341" s="44"/>
+      <c r="IOT341" s="44"/>
+      <c r="IOU341" s="44"/>
+      <c r="IOV341" s="44"/>
+      <c r="IOW341" s="44"/>
+      <c r="IOX341" s="44"/>
+      <c r="IOY341" s="44"/>
+      <c r="IOZ341" s="44"/>
+      <c r="IPA341" s="44"/>
+      <c r="IPB341" s="44"/>
+      <c r="IPC341" s="44"/>
+      <c r="IPD341" s="44"/>
+      <c r="IPE341" s="44"/>
+      <c r="IPF341" s="44"/>
+      <c r="IPG341" s="44"/>
+      <c r="IPH341" s="44"/>
+      <c r="IPI341" s="44"/>
+      <c r="IPJ341" s="44"/>
+      <c r="IPK341" s="44"/>
+      <c r="IPL341" s="44"/>
+      <c r="IPM341" s="44"/>
+      <c r="IPN341" s="44"/>
+      <c r="IPO341" s="44"/>
+      <c r="IPP341" s="44"/>
+      <c r="IPQ341" s="44"/>
+      <c r="IPR341" s="44"/>
+      <c r="IPS341" s="44"/>
+      <c r="IPT341" s="44"/>
+      <c r="IPU341" s="44"/>
+      <c r="IPV341" s="44"/>
+      <c r="IPW341" s="44"/>
+      <c r="IPX341" s="44"/>
+      <c r="IPY341" s="44"/>
+      <c r="IPZ341" s="44"/>
+      <c r="IQA341" s="44"/>
+      <c r="IQB341" s="44"/>
+      <c r="IQC341" s="44"/>
+      <c r="IQD341" s="44"/>
+      <c r="IQE341" s="44"/>
+      <c r="IQF341" s="44"/>
+      <c r="IQG341" s="44"/>
+      <c r="IQH341" s="44"/>
+      <c r="IQI341" s="44"/>
+      <c r="IQJ341" s="44"/>
+      <c r="IQK341" s="44"/>
+      <c r="IQL341" s="44"/>
+      <c r="IQM341" s="44"/>
+      <c r="IQN341" s="44"/>
+      <c r="IQO341" s="44"/>
+      <c r="IQP341" s="44"/>
+      <c r="IQQ341" s="44"/>
+      <c r="IQR341" s="44"/>
+      <c r="IQS341" s="44"/>
+      <c r="IQT341" s="44"/>
+      <c r="IQU341" s="44"/>
+      <c r="IQV341" s="44"/>
+      <c r="IQW341" s="44"/>
+      <c r="IQX341" s="44"/>
+      <c r="IQY341" s="44"/>
+      <c r="IQZ341" s="44"/>
+      <c r="IRA341" s="44"/>
+      <c r="IRB341" s="44"/>
+      <c r="IRC341" s="44"/>
+      <c r="IRD341" s="44"/>
+      <c r="IRE341" s="44"/>
+      <c r="IRF341" s="44"/>
+      <c r="IRG341" s="44"/>
+      <c r="IRH341" s="44"/>
+      <c r="IRI341" s="44"/>
+      <c r="IRJ341" s="44"/>
+      <c r="IRK341" s="44"/>
+      <c r="IRL341" s="44"/>
+      <c r="IRM341" s="44"/>
+      <c r="IRN341" s="44"/>
+      <c r="IRO341" s="44"/>
+      <c r="IRP341" s="44"/>
+      <c r="IRQ341" s="44"/>
+      <c r="IRR341" s="44"/>
+      <c r="IRS341" s="44"/>
+      <c r="IRT341" s="44"/>
+      <c r="IRU341" s="44"/>
+      <c r="IRV341" s="44"/>
+      <c r="IRW341" s="44"/>
+      <c r="IRX341" s="44"/>
+      <c r="IRY341" s="44"/>
+      <c r="IRZ341" s="44"/>
+      <c r="ISA341" s="44"/>
+      <c r="ISB341" s="44"/>
+      <c r="ISC341" s="44"/>
+      <c r="ISD341" s="44"/>
+      <c r="ISE341" s="44"/>
+      <c r="ISF341" s="44"/>
+      <c r="ISG341" s="44"/>
+      <c r="ISH341" s="44"/>
+      <c r="ISI341" s="44"/>
+      <c r="ISJ341" s="44"/>
+      <c r="ISK341" s="44"/>
+      <c r="ISL341" s="44"/>
+      <c r="ISM341" s="44"/>
+      <c r="ISN341" s="44"/>
+      <c r="ISO341" s="44"/>
+      <c r="ISP341" s="44"/>
+      <c r="ISQ341" s="44"/>
+      <c r="ISR341" s="44"/>
+      <c r="ISS341" s="44"/>
+      <c r="IST341" s="44"/>
+      <c r="ISU341" s="44"/>
+      <c r="ISV341" s="44"/>
+      <c r="ISW341" s="44"/>
+      <c r="ISX341" s="44"/>
+      <c r="ISY341" s="44"/>
+      <c r="ISZ341" s="44"/>
+      <c r="ITA341" s="44"/>
+      <c r="ITB341" s="44"/>
+      <c r="ITC341" s="44"/>
+      <c r="ITD341" s="44"/>
+      <c r="ITE341" s="44"/>
+      <c r="ITF341" s="44"/>
+      <c r="ITG341" s="44"/>
+      <c r="ITH341" s="44"/>
+      <c r="ITI341" s="44"/>
+      <c r="ITJ341" s="44"/>
+      <c r="ITK341" s="44"/>
+      <c r="ITL341" s="44"/>
+      <c r="ITM341" s="44"/>
+      <c r="ITN341" s="44"/>
+      <c r="ITO341" s="44"/>
+      <c r="ITP341" s="44"/>
+      <c r="ITQ341" s="44"/>
+      <c r="ITR341" s="44"/>
+      <c r="ITS341" s="44"/>
+      <c r="ITT341" s="44"/>
+      <c r="ITU341" s="44"/>
+      <c r="ITV341" s="44"/>
+      <c r="ITW341" s="44"/>
+      <c r="ITX341" s="44"/>
+      <c r="ITY341" s="44"/>
+      <c r="ITZ341" s="44"/>
+      <c r="IUA341" s="44"/>
+      <c r="IUB341" s="44"/>
+      <c r="IUC341" s="44"/>
+      <c r="IUD341" s="44"/>
+      <c r="IUE341" s="44"/>
+      <c r="IUF341" s="44"/>
+      <c r="IUG341" s="44"/>
+      <c r="IUH341" s="44"/>
+      <c r="IUI341" s="44"/>
+      <c r="IUJ341" s="44"/>
+      <c r="IUK341" s="44"/>
+      <c r="IUL341" s="44"/>
+      <c r="IUM341" s="44"/>
+      <c r="IUN341" s="44"/>
+      <c r="IUO341" s="44"/>
+      <c r="IUP341" s="44"/>
+      <c r="IUQ341" s="44"/>
+      <c r="IUR341" s="44"/>
+      <c r="IUS341" s="44"/>
+      <c r="IUT341" s="44"/>
+      <c r="IUU341" s="44"/>
+      <c r="IUV341" s="44"/>
+      <c r="IUW341" s="44"/>
+      <c r="IUX341" s="44"/>
+      <c r="IUY341" s="44"/>
+      <c r="IUZ341" s="44"/>
+      <c r="IVA341" s="44"/>
+      <c r="IVB341" s="44"/>
+      <c r="IVC341" s="44"/>
+      <c r="IVD341" s="44"/>
+      <c r="IVE341" s="44"/>
+      <c r="IVF341" s="44"/>
+      <c r="IVG341" s="44"/>
+      <c r="IVH341" s="44"/>
+      <c r="IVI341" s="44"/>
+      <c r="IVJ341" s="44"/>
+      <c r="IVK341" s="44"/>
+      <c r="IVL341" s="44"/>
+      <c r="IVM341" s="44"/>
+      <c r="IVN341" s="44"/>
+      <c r="IVO341" s="44"/>
+      <c r="IVP341" s="44"/>
+      <c r="IVQ341" s="44"/>
+      <c r="IVR341" s="44"/>
+      <c r="IVS341" s="44"/>
+      <c r="IVT341" s="44"/>
+      <c r="IVU341" s="44"/>
+      <c r="IVV341" s="44"/>
+      <c r="IVW341" s="44"/>
+      <c r="IVX341" s="44"/>
+      <c r="IVY341" s="44"/>
+      <c r="IVZ341" s="44"/>
+      <c r="IWA341" s="44"/>
+      <c r="IWB341" s="44"/>
+      <c r="IWC341" s="44"/>
+      <c r="IWD341" s="44"/>
+      <c r="IWE341" s="44"/>
+      <c r="IWF341" s="44"/>
+      <c r="IWG341" s="44"/>
+      <c r="IWH341" s="44"/>
+      <c r="IWI341" s="44"/>
+      <c r="IWJ341" s="44"/>
+      <c r="IWK341" s="44"/>
+      <c r="IWL341" s="44"/>
+      <c r="IWM341" s="44"/>
+      <c r="IWN341" s="44"/>
+      <c r="IWO341" s="44"/>
+      <c r="IWP341" s="44"/>
+      <c r="IWQ341" s="44"/>
+      <c r="IWR341" s="44"/>
+      <c r="IWS341" s="44"/>
+      <c r="IWT341" s="44"/>
+      <c r="IWU341" s="44"/>
+      <c r="IWV341" s="44"/>
+      <c r="IWW341" s="44"/>
+      <c r="IWX341" s="44"/>
+      <c r="IWY341" s="44"/>
+      <c r="IWZ341" s="44"/>
+      <c r="IXA341" s="44"/>
+      <c r="IXB341" s="44"/>
+      <c r="IXC341" s="44"/>
+      <c r="IXD341" s="44"/>
+      <c r="IXE341" s="44"/>
+      <c r="IXF341" s="44"/>
+      <c r="IXG341" s="44"/>
+      <c r="IXH341" s="44"/>
+      <c r="IXI341" s="44"/>
+      <c r="IXJ341" s="44"/>
+      <c r="IXK341" s="44"/>
+      <c r="IXL341" s="44"/>
+      <c r="IXM341" s="44"/>
+      <c r="IXN341" s="44"/>
+      <c r="IXO341" s="44"/>
+      <c r="IXP341" s="44"/>
+      <c r="IXQ341" s="44"/>
+      <c r="IXR341" s="44"/>
+      <c r="IXS341" s="44"/>
+      <c r="IXT341" s="44"/>
+      <c r="IXU341" s="44"/>
+      <c r="IXV341" s="44"/>
+      <c r="IXW341" s="44"/>
+      <c r="IXX341" s="44"/>
+      <c r="IXY341" s="44"/>
+      <c r="IXZ341" s="44"/>
+      <c r="IYA341" s="44"/>
+      <c r="IYB341" s="44"/>
+      <c r="IYC341" s="44"/>
+      <c r="IYD341" s="44"/>
+      <c r="IYE341" s="44"/>
+      <c r="IYF341" s="44"/>
+      <c r="IYG341" s="44"/>
+      <c r="IYH341" s="44"/>
+      <c r="IYI341" s="44"/>
+      <c r="IYJ341" s="44"/>
+      <c r="IYK341" s="44"/>
+      <c r="IYL341" s="44"/>
+      <c r="IYM341" s="44"/>
+      <c r="IYN341" s="44"/>
+      <c r="IYO341" s="44"/>
+      <c r="IYP341" s="44"/>
+      <c r="IYQ341" s="44"/>
+      <c r="IYR341" s="44"/>
+      <c r="IYS341" s="44"/>
+      <c r="IYT341" s="44"/>
+      <c r="IYU341" s="44"/>
+      <c r="IYV341" s="44"/>
+      <c r="IYW341" s="44"/>
+      <c r="IYX341" s="44"/>
+      <c r="IYY341" s="44"/>
+      <c r="IYZ341" s="44"/>
+      <c r="IZA341" s="44"/>
+      <c r="IZB341" s="44"/>
+      <c r="IZC341" s="44"/>
+      <c r="IZD341" s="44"/>
+      <c r="IZE341" s="44"/>
+      <c r="IZF341" s="44"/>
+      <c r="IZG341" s="44"/>
+      <c r="IZH341" s="44"/>
+      <c r="IZI341" s="44"/>
+      <c r="IZJ341" s="44"/>
+      <c r="IZK341" s="44"/>
+      <c r="IZL341" s="44"/>
+      <c r="IZM341" s="44"/>
+      <c r="IZN341" s="44"/>
+      <c r="IZO341" s="44"/>
+      <c r="IZP341" s="44"/>
+      <c r="IZQ341" s="44"/>
+      <c r="IZR341" s="44"/>
+      <c r="IZS341" s="44"/>
+      <c r="IZT341" s="44"/>
+      <c r="IZU341" s="44"/>
+      <c r="IZV341" s="44"/>
+      <c r="IZW341" s="44"/>
+      <c r="IZX341" s="44"/>
+      <c r="IZY341" s="44"/>
+      <c r="IZZ341" s="44"/>
+      <c r="JAA341" s="44"/>
+      <c r="JAB341" s="44"/>
+      <c r="JAC341" s="44"/>
+      <c r="JAD341" s="44"/>
+      <c r="JAE341" s="44"/>
+      <c r="JAF341" s="44"/>
+      <c r="JAG341" s="44"/>
+      <c r="JAH341" s="44"/>
+      <c r="JAI341" s="44"/>
+      <c r="JAJ341" s="44"/>
+      <c r="JAK341" s="44"/>
+      <c r="JAL341" s="44"/>
+      <c r="JAM341" s="44"/>
+      <c r="JAN341" s="44"/>
+      <c r="JAO341" s="44"/>
+      <c r="JAP341" s="44"/>
+      <c r="JAQ341" s="44"/>
+      <c r="JAR341" s="44"/>
+      <c r="JAS341" s="44"/>
+      <c r="JAT341" s="44"/>
+      <c r="JAU341" s="44"/>
+      <c r="JAV341" s="44"/>
+      <c r="JAW341" s="44"/>
+      <c r="JAX341" s="44"/>
+      <c r="JAY341" s="44"/>
+      <c r="JAZ341" s="44"/>
+      <c r="JBA341" s="44"/>
+      <c r="JBB341" s="44"/>
+      <c r="JBC341" s="44"/>
+      <c r="JBD341" s="44"/>
+      <c r="JBE341" s="44"/>
+      <c r="JBF341" s="44"/>
+      <c r="JBG341" s="44"/>
+      <c r="JBH341" s="44"/>
+      <c r="JBI341" s="44"/>
+      <c r="JBJ341" s="44"/>
+      <c r="JBK341" s="44"/>
+      <c r="JBL341" s="44"/>
+      <c r="JBM341" s="44"/>
+      <c r="JBN341" s="44"/>
+      <c r="JBO341" s="44"/>
+      <c r="JBP341" s="44"/>
+      <c r="JBQ341" s="44"/>
+      <c r="JBR341" s="44"/>
+      <c r="JBS341" s="44"/>
+      <c r="JBT341" s="44"/>
+      <c r="JBU341" s="44"/>
+      <c r="JBV341" s="44"/>
+      <c r="JBW341" s="44"/>
+      <c r="JBX341" s="44"/>
+      <c r="JBY341" s="44"/>
+      <c r="JBZ341" s="44"/>
+      <c r="JCA341" s="44"/>
+      <c r="JCB341" s="44"/>
+      <c r="JCC341" s="44"/>
+      <c r="JCD341" s="44"/>
+      <c r="JCE341" s="44"/>
+      <c r="JCF341" s="44"/>
+      <c r="JCG341" s="44"/>
+      <c r="JCH341" s="44"/>
+      <c r="JCI341" s="44"/>
+      <c r="JCJ341" s="44"/>
+      <c r="JCK341" s="44"/>
+      <c r="JCL341" s="44"/>
+      <c r="JCM341" s="44"/>
+      <c r="JCN341" s="44"/>
+      <c r="JCO341" s="44"/>
+      <c r="JCP341" s="44"/>
+      <c r="JCQ341" s="44"/>
+      <c r="JCR341" s="44"/>
+      <c r="JCS341" s="44"/>
+      <c r="JCT341" s="44"/>
+      <c r="JCU341" s="44"/>
+      <c r="JCV341" s="44"/>
+      <c r="JCW341" s="44"/>
+      <c r="JCX341" s="44"/>
+      <c r="JCY341" s="44"/>
+      <c r="JCZ341" s="44"/>
+      <c r="JDA341" s="44"/>
+      <c r="JDB341" s="44"/>
+      <c r="JDC341" s="44"/>
+      <c r="JDD341" s="44"/>
+      <c r="JDE341" s="44"/>
+      <c r="JDF341" s="44"/>
+      <c r="JDG341" s="44"/>
+      <c r="JDH341" s="44"/>
+      <c r="JDI341" s="44"/>
+      <c r="JDJ341" s="44"/>
+      <c r="JDK341" s="44"/>
+      <c r="JDL341" s="44"/>
+      <c r="JDM341" s="44"/>
+      <c r="JDN341" s="44"/>
+      <c r="JDO341" s="44"/>
+      <c r="JDP341" s="44"/>
+      <c r="JDQ341" s="44"/>
+      <c r="JDR341" s="44"/>
+      <c r="JDS341" s="44"/>
+      <c r="JDT341" s="44"/>
+      <c r="JDU341" s="44"/>
+      <c r="JDV341" s="44"/>
+      <c r="JDW341" s="44"/>
+      <c r="JDX341" s="44"/>
+      <c r="JDY341" s="44"/>
+      <c r="JDZ341" s="44"/>
+      <c r="JEA341" s="44"/>
+      <c r="JEB341" s="44"/>
+      <c r="JEC341" s="44"/>
+      <c r="JED341" s="44"/>
+      <c r="JEE341" s="44"/>
+      <c r="JEF341" s="44"/>
+      <c r="JEG341" s="44"/>
+      <c r="JEH341" s="44"/>
+      <c r="JEI341" s="44"/>
+      <c r="JEJ341" s="44"/>
+      <c r="JEK341" s="44"/>
+      <c r="JEL341" s="44"/>
+      <c r="JEM341" s="44"/>
+      <c r="JEN341" s="44"/>
+      <c r="JEO341" s="44"/>
+      <c r="JEP341" s="44"/>
+      <c r="JEQ341" s="44"/>
+      <c r="JER341" s="44"/>
+      <c r="JES341" s="44"/>
+      <c r="JET341" s="44"/>
+      <c r="JEU341" s="44"/>
+      <c r="JEV341" s="44"/>
+      <c r="JEW341" s="44"/>
+      <c r="JEX341" s="44"/>
+      <c r="JEY341" s="44"/>
+      <c r="JEZ341" s="44"/>
+      <c r="JFA341" s="44"/>
+      <c r="JFB341" s="44"/>
+      <c r="JFC341" s="44"/>
+      <c r="JFD341" s="44"/>
+      <c r="JFE341" s="44"/>
+      <c r="JFF341" s="44"/>
+      <c r="JFG341" s="44"/>
+      <c r="JFH341" s="44"/>
+      <c r="JFI341" s="44"/>
+      <c r="JFJ341" s="44"/>
+      <c r="JFK341" s="44"/>
+      <c r="JFL341" s="44"/>
+      <c r="JFM341" s="44"/>
+      <c r="JFN341" s="44"/>
+      <c r="JFO341" s="44"/>
+      <c r="JFP341" s="44"/>
+      <c r="JFQ341" s="44"/>
+      <c r="JFR341" s="44"/>
+      <c r="JFS341" s="44"/>
+      <c r="JFT341" s="44"/>
+      <c r="JFU341" s="44"/>
+      <c r="JFV341" s="44"/>
+      <c r="JFW341" s="44"/>
+      <c r="JFX341" s="44"/>
+      <c r="JFY341" s="44"/>
+      <c r="JFZ341" s="44"/>
+      <c r="JGA341" s="44"/>
+      <c r="JGB341" s="44"/>
+      <c r="JGC341" s="44"/>
+      <c r="JGD341" s="44"/>
+      <c r="JGE341" s="44"/>
+      <c r="JGF341" s="44"/>
+      <c r="JGG341" s="44"/>
+      <c r="JGH341" s="44"/>
+      <c r="JGI341" s="44"/>
+      <c r="JGJ341" s="44"/>
+      <c r="JGK341" s="44"/>
+      <c r="JGL341" s="44"/>
+      <c r="JGM341" s="44"/>
+      <c r="JGN341" s="44"/>
+      <c r="JGO341" s="44"/>
+      <c r="JGP341" s="44"/>
+      <c r="JGQ341" s="44"/>
+      <c r="JGR341" s="44"/>
+      <c r="JGS341" s="44"/>
+      <c r="JGT341" s="44"/>
+      <c r="JGU341" s="44"/>
+      <c r="JGV341" s="44"/>
+      <c r="JGW341" s="44"/>
+      <c r="JGX341" s="44"/>
+      <c r="JGY341" s="44"/>
+      <c r="JGZ341" s="44"/>
+      <c r="JHA341" s="44"/>
+      <c r="JHB341" s="44"/>
+      <c r="JHC341" s="44"/>
+      <c r="JHD341" s="44"/>
+      <c r="JHE341" s="44"/>
+      <c r="JHF341" s="44"/>
+      <c r="JHG341" s="44"/>
+      <c r="JHH341" s="44"/>
+      <c r="JHI341" s="44"/>
+      <c r="JHJ341" s="44"/>
+      <c r="JHK341" s="44"/>
+      <c r="JHL341" s="44"/>
+      <c r="JHM341" s="44"/>
+      <c r="JHN341" s="44"/>
+      <c r="JHO341" s="44"/>
+      <c r="JHP341" s="44"/>
+      <c r="JHQ341" s="44"/>
+      <c r="JHR341" s="44"/>
+      <c r="JHS341" s="44"/>
+      <c r="JHT341" s="44"/>
+      <c r="JHU341" s="44"/>
+      <c r="JHV341" s="44"/>
+      <c r="JHW341" s="44"/>
+      <c r="JHX341" s="44"/>
+      <c r="JHY341" s="44"/>
+      <c r="JHZ341" s="44"/>
+      <c r="JIA341" s="44"/>
+      <c r="JIB341" s="44"/>
+      <c r="JIC341" s="44"/>
+      <c r="JID341" s="44"/>
+      <c r="JIE341" s="44"/>
+      <c r="JIF341" s="44"/>
+      <c r="JIG341" s="44"/>
+      <c r="JIH341" s="44"/>
+      <c r="JII341" s="44"/>
+      <c r="JIJ341" s="44"/>
+      <c r="JIK341" s="44"/>
+      <c r="JIL341" s="44"/>
+      <c r="JIM341" s="44"/>
+      <c r="JIN341" s="44"/>
+      <c r="JIO341" s="44"/>
+      <c r="JIP341" s="44"/>
+      <c r="JIQ341" s="44"/>
+      <c r="JIR341" s="44"/>
+      <c r="JIS341" s="44"/>
+      <c r="JIT341" s="44"/>
+      <c r="JIU341" s="44"/>
+      <c r="JIV341" s="44"/>
+      <c r="JIW341" s="44"/>
+      <c r="JIX341" s="44"/>
+      <c r="JIY341" s="44"/>
+      <c r="JIZ341" s="44"/>
+      <c r="JJA341" s="44"/>
+      <c r="JJB341" s="44"/>
+      <c r="JJC341" s="44"/>
+      <c r="JJD341" s="44"/>
+      <c r="JJE341" s="44"/>
+      <c r="JJF341" s="44"/>
+      <c r="JJG341" s="44"/>
+      <c r="JJH341" s="44"/>
+      <c r="JJI341" s="44"/>
+      <c r="JJJ341" s="44"/>
+      <c r="JJK341" s="44"/>
+      <c r="JJL341" s="44"/>
+      <c r="JJM341" s="44"/>
+      <c r="JJN341" s="44"/>
+      <c r="JJO341" s="44"/>
+      <c r="JJP341" s="44"/>
+      <c r="JJQ341" s="44"/>
+      <c r="JJR341" s="44"/>
+      <c r="JJS341" s="44"/>
+      <c r="JJT341" s="44"/>
+      <c r="JJU341" s="44"/>
+      <c r="JJV341" s="44"/>
+      <c r="JJW341" s="44"/>
+      <c r="JJX341" s="44"/>
+      <c r="JJY341" s="44"/>
+      <c r="JJZ341" s="44"/>
+      <c r="JKA341" s="44"/>
+      <c r="JKB341" s="44"/>
+      <c r="JKC341" s="44"/>
+      <c r="JKD341" s="44"/>
+      <c r="JKE341" s="44"/>
+      <c r="JKF341" s="44"/>
+      <c r="JKG341" s="44"/>
+      <c r="JKH341" s="44"/>
+      <c r="JKI341" s="44"/>
+      <c r="JKJ341" s="44"/>
+      <c r="JKK341" s="44"/>
+      <c r="JKL341" s="44"/>
+      <c r="JKM341" s="44"/>
+      <c r="JKN341" s="44"/>
+      <c r="JKO341" s="44"/>
+      <c r="JKP341" s="44"/>
+      <c r="JKQ341" s="44"/>
+      <c r="JKR341" s="44"/>
+      <c r="JKS341" s="44"/>
+      <c r="JKT341" s="44"/>
+      <c r="JKU341" s="44"/>
+      <c r="JKV341" s="44"/>
+      <c r="JKW341" s="44"/>
+      <c r="JKX341" s="44"/>
+      <c r="JKY341" s="44"/>
+      <c r="JKZ341" s="44"/>
+      <c r="JLA341" s="44"/>
+      <c r="JLB341" s="44"/>
+      <c r="JLC341" s="44"/>
+      <c r="JLD341" s="44"/>
+      <c r="JLE341" s="44"/>
+      <c r="JLF341" s="44"/>
+      <c r="JLG341" s="44"/>
+      <c r="JLH341" s="44"/>
+      <c r="JLI341" s="44"/>
+      <c r="JLJ341" s="44"/>
+      <c r="JLK341" s="44"/>
+      <c r="JLL341" s="44"/>
+      <c r="JLM341" s="44"/>
+      <c r="JLN341" s="44"/>
+      <c r="JLO341" s="44"/>
+      <c r="JLP341" s="44"/>
+      <c r="JLQ341" s="44"/>
+      <c r="JLR341" s="44"/>
+      <c r="JLS341" s="44"/>
+      <c r="JLT341" s="44"/>
+      <c r="JLU341" s="44"/>
+      <c r="JLV341" s="44"/>
+      <c r="JLW341" s="44"/>
+      <c r="JLX341" s="44"/>
+      <c r="JLY341" s="44"/>
+      <c r="JLZ341" s="44"/>
+      <c r="JMA341" s="44"/>
+      <c r="JMB341" s="44"/>
+      <c r="JMC341" s="44"/>
+      <c r="JMD341" s="44"/>
+      <c r="JME341" s="44"/>
+      <c r="JMF341" s="44"/>
+      <c r="JMG341" s="44"/>
+      <c r="JMH341" s="44"/>
+      <c r="JMI341" s="44"/>
+      <c r="JMJ341" s="44"/>
+      <c r="JMK341" s="44"/>
+      <c r="JML341" s="44"/>
+      <c r="JMM341" s="44"/>
+      <c r="JMN341" s="44"/>
+      <c r="JMO341" s="44"/>
+      <c r="JMP341" s="44"/>
+      <c r="JMQ341" s="44"/>
+      <c r="JMR341" s="44"/>
+      <c r="JMS341" s="44"/>
+      <c r="JMT341" s="44"/>
+      <c r="JMU341" s="44"/>
+      <c r="JMV341" s="44"/>
+      <c r="JMW341" s="44"/>
+      <c r="JMX341" s="44"/>
+      <c r="JMY341" s="44"/>
+      <c r="JMZ341" s="44"/>
+      <c r="JNA341" s="44"/>
+      <c r="JNB341" s="44"/>
+      <c r="JNC341" s="44"/>
+      <c r="JND341" s="44"/>
+      <c r="JNE341" s="44"/>
+      <c r="JNF341" s="44"/>
+      <c r="JNG341" s="44"/>
+      <c r="JNH341" s="44"/>
+      <c r="JNI341" s="44"/>
+      <c r="JNJ341" s="44"/>
+      <c r="JNK341" s="44"/>
+      <c r="JNL341" s="44"/>
+      <c r="JNM341" s="44"/>
+      <c r="JNN341" s="44"/>
+      <c r="JNO341" s="44"/>
+      <c r="JNP341" s="44"/>
+      <c r="JNQ341" s="44"/>
+      <c r="JNR341" s="44"/>
+      <c r="JNS341" s="44"/>
+      <c r="JNT341" s="44"/>
+      <c r="JNU341" s="44"/>
+      <c r="JNV341" s="44"/>
+      <c r="JNW341" s="44"/>
+      <c r="JNX341" s="44"/>
+      <c r="JNY341" s="44"/>
+      <c r="JNZ341" s="44"/>
+      <c r="JOA341" s="44"/>
+      <c r="JOB341" s="44"/>
+      <c r="JOC341" s="44"/>
+      <c r="JOD341" s="44"/>
+      <c r="JOE341" s="44"/>
+      <c r="JOF341" s="44"/>
+      <c r="JOG341" s="44"/>
+      <c r="JOH341" s="44"/>
+      <c r="JOI341" s="44"/>
+      <c r="JOJ341" s="44"/>
+      <c r="JOK341" s="44"/>
+      <c r="JOL341" s="44"/>
+      <c r="JOM341" s="44"/>
+      <c r="JON341" s="44"/>
+      <c r="JOO341" s="44"/>
+      <c r="JOP341" s="44"/>
+      <c r="JOQ341" s="44"/>
+      <c r="JOR341" s="44"/>
+      <c r="JOS341" s="44"/>
+      <c r="JOT341" s="44"/>
+      <c r="JOU341" s="44"/>
+      <c r="JOV341" s="44"/>
+      <c r="JOW341" s="44"/>
+      <c r="JOX341" s="44"/>
+      <c r="JOY341" s="44"/>
+      <c r="JOZ341" s="44"/>
+      <c r="JPA341" s="44"/>
+      <c r="JPB341" s="44"/>
+      <c r="JPC341" s="44"/>
+      <c r="JPD341" s="44"/>
+      <c r="JPE341" s="44"/>
+      <c r="JPF341" s="44"/>
+      <c r="JPG341" s="44"/>
+      <c r="JPH341" s="44"/>
+      <c r="JPI341" s="44"/>
+      <c r="JPJ341" s="44"/>
+      <c r="JPK341" s="44"/>
+      <c r="JPL341" s="44"/>
+      <c r="JPM341" s="44"/>
+      <c r="JPN341" s="44"/>
+      <c r="JPO341" s="44"/>
+      <c r="JPP341" s="44"/>
+      <c r="JPQ341" s="44"/>
+      <c r="JPR341" s="44"/>
+      <c r="JPS341" s="44"/>
+      <c r="JPT341" s="44"/>
+      <c r="JPU341" s="44"/>
+      <c r="JPV341" s="44"/>
+      <c r="JPW341" s="44"/>
+      <c r="JPX341" s="44"/>
+      <c r="JPY341" s="44"/>
+      <c r="JPZ341" s="44"/>
+      <c r="JQA341" s="44"/>
+      <c r="JQB341" s="44"/>
+      <c r="JQC341" s="44"/>
+      <c r="JQD341" s="44"/>
+      <c r="JQE341" s="44"/>
+      <c r="JQF341" s="44"/>
+      <c r="JQG341" s="44"/>
+      <c r="JQH341" s="44"/>
+      <c r="JQI341" s="44"/>
+      <c r="JQJ341" s="44"/>
+      <c r="JQK341" s="44"/>
+      <c r="JQL341" s="44"/>
+      <c r="JQM341" s="44"/>
+      <c r="JQN341" s="44"/>
+      <c r="JQO341" s="44"/>
+      <c r="JQP341" s="44"/>
+      <c r="JQQ341" s="44"/>
+      <c r="JQR341" s="44"/>
+      <c r="JQS341" s="44"/>
+      <c r="JQT341" s="44"/>
+      <c r="JQU341" s="44"/>
+      <c r="JQV341" s="44"/>
+      <c r="JQW341" s="44"/>
+      <c r="JQX341" s="44"/>
+      <c r="JQY341" s="44"/>
+      <c r="JQZ341" s="44"/>
+      <c r="JRA341" s="44"/>
+      <c r="JRB341" s="44"/>
+      <c r="JRC341" s="44"/>
+      <c r="JRD341" s="44"/>
+      <c r="JRE341" s="44"/>
+      <c r="JRF341" s="44"/>
+      <c r="JRG341" s="44"/>
+      <c r="JRH341" s="44"/>
+      <c r="JRI341" s="44"/>
+      <c r="JRJ341" s="44"/>
+      <c r="JRK341" s="44"/>
+      <c r="JRL341" s="44"/>
+      <c r="JRM341" s="44"/>
+      <c r="JRN341" s="44"/>
+      <c r="JRO341" s="44"/>
+      <c r="JRP341" s="44"/>
+      <c r="JRQ341" s="44"/>
+      <c r="JRR341" s="44"/>
+      <c r="JRS341" s="44"/>
+      <c r="JRT341" s="44"/>
+      <c r="JRU341" s="44"/>
+      <c r="JRV341" s="44"/>
+      <c r="JRW341" s="44"/>
+      <c r="JRX341" s="44"/>
+      <c r="JRY341" s="44"/>
+      <c r="JRZ341" s="44"/>
+      <c r="JSA341" s="44"/>
+      <c r="JSB341" s="44"/>
+      <c r="JSC341" s="44"/>
+      <c r="JSD341" s="44"/>
+      <c r="JSE341" s="44"/>
+      <c r="JSF341" s="44"/>
+      <c r="JSG341" s="44"/>
+      <c r="JSH341" s="44"/>
+      <c r="JSI341" s="44"/>
+      <c r="JSJ341" s="44"/>
+      <c r="JSK341" s="44"/>
+      <c r="JSL341" s="44"/>
+      <c r="JSM341" s="44"/>
+      <c r="JSN341" s="44"/>
+      <c r="JSO341" s="44"/>
+      <c r="JSP341" s="44"/>
+      <c r="JSQ341" s="44"/>
+      <c r="JSR341" s="44"/>
+      <c r="JSS341" s="44"/>
+      <c r="JST341" s="44"/>
+      <c r="JSU341" s="44"/>
+      <c r="JSV341" s="44"/>
+      <c r="JSW341" s="44"/>
+      <c r="JSX341" s="44"/>
+      <c r="JSY341" s="44"/>
+      <c r="JSZ341" s="44"/>
+      <c r="JTA341" s="44"/>
+      <c r="JTB341" s="44"/>
+      <c r="JTC341" s="44"/>
+      <c r="JTD341" s="44"/>
+      <c r="JTE341" s="44"/>
+      <c r="JTF341" s="44"/>
+      <c r="JTG341" s="44"/>
+      <c r="JTH341" s="44"/>
+      <c r="JTI341" s="44"/>
+      <c r="JTJ341" s="44"/>
+      <c r="JTK341" s="44"/>
+      <c r="JTL341" s="44"/>
+      <c r="JTM341" s="44"/>
+      <c r="JTN341" s="44"/>
+      <c r="JTO341" s="44"/>
+      <c r="JTP341" s="44"/>
+      <c r="JTQ341" s="44"/>
+      <c r="JTR341" s="44"/>
+      <c r="JTS341" s="44"/>
+      <c r="JTT341" s="44"/>
+      <c r="JTU341" s="44"/>
+      <c r="JTV341" s="44"/>
+      <c r="JTW341" s="44"/>
+      <c r="JTX341" s="44"/>
+      <c r="JTY341" s="44"/>
+      <c r="JTZ341" s="44"/>
+      <c r="JUA341" s="44"/>
+      <c r="JUB341" s="44"/>
+      <c r="JUC341" s="44"/>
+      <c r="JUD341" s="44"/>
+      <c r="JUE341" s="44"/>
+      <c r="JUF341" s="44"/>
+      <c r="JUG341" s="44"/>
+      <c r="JUH341" s="44"/>
+      <c r="JUI341" s="44"/>
+      <c r="JUJ341" s="44"/>
+      <c r="JUK341" s="44"/>
+      <c r="JUL341" s="44"/>
+      <c r="JUM341" s="44"/>
+      <c r="JUN341" s="44"/>
+      <c r="JUO341" s="44"/>
+      <c r="JUP341" s="44"/>
+      <c r="JUQ341" s="44"/>
+      <c r="JUR341" s="44"/>
+      <c r="JUS341" s="44"/>
+      <c r="JUT341" s="44"/>
+      <c r="JUU341" s="44"/>
+      <c r="JUV341" s="44"/>
+      <c r="JUW341" s="44"/>
+      <c r="JUX341" s="44"/>
+      <c r="JUY341" s="44"/>
+      <c r="JUZ341" s="44"/>
+      <c r="JVA341" s="44"/>
+      <c r="JVB341" s="44"/>
+      <c r="JVC341" s="44"/>
+      <c r="JVD341" s="44"/>
+      <c r="JVE341" s="44"/>
+      <c r="JVF341" s="44"/>
+      <c r="JVG341" s="44"/>
+      <c r="JVH341" s="44"/>
+      <c r="JVI341" s="44"/>
+      <c r="JVJ341" s="44"/>
+      <c r="JVK341" s="44"/>
+      <c r="JVL341" s="44"/>
+      <c r="JVM341" s="44"/>
+      <c r="JVN341" s="44"/>
+      <c r="JVO341" s="44"/>
+      <c r="JVP341" s="44"/>
+      <c r="JVQ341" s="44"/>
+      <c r="JVR341" s="44"/>
+      <c r="JVS341" s="44"/>
+      <c r="JVT341" s="44"/>
+      <c r="JVU341" s="44"/>
+      <c r="JVV341" s="44"/>
+      <c r="JVW341" s="44"/>
+      <c r="JVX341" s="44"/>
+      <c r="JVY341" s="44"/>
+      <c r="JVZ341" s="44"/>
+      <c r="JWA341" s="44"/>
+      <c r="JWB341" s="44"/>
+      <c r="JWC341" s="44"/>
+      <c r="JWD341" s="44"/>
+      <c r="JWE341" s="44"/>
+      <c r="JWF341" s="44"/>
+      <c r="JWG341" s="44"/>
+      <c r="JWH341" s="44"/>
+      <c r="JWI341" s="44"/>
+      <c r="JWJ341" s="44"/>
+      <c r="JWK341" s="44"/>
+      <c r="JWL341" s="44"/>
+      <c r="JWM341" s="44"/>
+      <c r="JWN341" s="44"/>
+      <c r="JWO341" s="44"/>
+      <c r="JWP341" s="44"/>
+      <c r="JWQ341" s="44"/>
+      <c r="JWR341" s="44"/>
+      <c r="JWS341" s="44"/>
+      <c r="JWT341" s="44"/>
+      <c r="JWU341" s="44"/>
+      <c r="JWV341" s="44"/>
+      <c r="JWW341" s="44"/>
+      <c r="JWX341" s="44"/>
+      <c r="JWY341" s="44"/>
+      <c r="JWZ341" s="44"/>
+      <c r="JXA341" s="44"/>
+      <c r="JXB341" s="44"/>
+      <c r="JXC341" s="44"/>
+      <c r="JXD341" s="44"/>
+      <c r="JXE341" s="44"/>
+      <c r="JXF341" s="44"/>
+      <c r="JXG341" s="44"/>
+      <c r="JXH341" s="44"/>
+      <c r="JXI341" s="44"/>
+      <c r="JXJ341" s="44"/>
+      <c r="JXK341" s="44"/>
+      <c r="JXL341" s="44"/>
+      <c r="JXM341" s="44"/>
+      <c r="JXN341" s="44"/>
+      <c r="JXO341" s="44"/>
+      <c r="JXP341" s="44"/>
+      <c r="JXQ341" s="44"/>
+      <c r="JXR341" s="44"/>
+      <c r="JXS341" s="44"/>
+      <c r="JXT341" s="44"/>
+      <c r="JXU341" s="44"/>
+      <c r="JXV341" s="44"/>
+      <c r="JXW341" s="44"/>
+      <c r="JXX341" s="44"/>
+      <c r="JXY341" s="44"/>
+      <c r="JXZ341" s="44"/>
+      <c r="JYA341" s="44"/>
+      <c r="JYB341" s="44"/>
+      <c r="JYC341" s="44"/>
+      <c r="JYD341" s="44"/>
+      <c r="JYE341" s="44"/>
+      <c r="JYF341" s="44"/>
+      <c r="JYG341" s="44"/>
+      <c r="JYH341" s="44"/>
+      <c r="JYI341" s="44"/>
+      <c r="JYJ341" s="44"/>
+      <c r="JYK341" s="44"/>
+      <c r="JYL341" s="44"/>
+      <c r="JYM341" s="44"/>
+      <c r="JYN341" s="44"/>
+      <c r="JYO341" s="44"/>
+      <c r="JYP341" s="44"/>
+      <c r="JYQ341" s="44"/>
+      <c r="JYR341" s="44"/>
+      <c r="JYS341" s="44"/>
+      <c r="JYT341" s="44"/>
+      <c r="JYU341" s="44"/>
+      <c r="JYV341" s="44"/>
+      <c r="JYW341" s="44"/>
+      <c r="JYX341" s="44"/>
+      <c r="JYY341" s="44"/>
+      <c r="JYZ341" s="44"/>
+      <c r="JZA341" s="44"/>
+      <c r="JZB341" s="44"/>
+      <c r="JZC341" s="44"/>
+      <c r="JZD341" s="44"/>
+      <c r="JZE341" s="44"/>
+      <c r="JZF341" s="44"/>
+      <c r="JZG341" s="44"/>
+      <c r="JZH341" s="44"/>
+      <c r="JZI341" s="44"/>
+      <c r="JZJ341" s="44"/>
+      <c r="JZK341" s="44"/>
+      <c r="JZL341" s="44"/>
+      <c r="JZM341" s="44"/>
+      <c r="JZN341" s="44"/>
+      <c r="JZO341" s="44"/>
+      <c r="JZP341" s="44"/>
+      <c r="JZQ341" s="44"/>
+      <c r="JZR341" s="44"/>
+      <c r="JZS341" s="44"/>
+      <c r="JZT341" s="44"/>
+      <c r="JZU341" s="44"/>
+      <c r="JZV341" s="44"/>
+      <c r="JZW341" s="44"/>
+      <c r="JZX341" s="44"/>
+      <c r="JZY341" s="44"/>
+      <c r="JZZ341" s="44"/>
+      <c r="KAA341" s="44"/>
+      <c r="KAB341" s="44"/>
+      <c r="KAC341" s="44"/>
+      <c r="KAD341" s="44"/>
+      <c r="KAE341" s="44"/>
+      <c r="KAF341" s="44"/>
+      <c r="KAG341" s="44"/>
+      <c r="KAH341" s="44"/>
+      <c r="KAI341" s="44"/>
+      <c r="KAJ341" s="44"/>
+      <c r="KAK341" s="44"/>
+      <c r="KAL341" s="44"/>
+      <c r="KAM341" s="44"/>
+      <c r="KAN341" s="44"/>
+      <c r="KAO341" s="44"/>
+      <c r="KAP341" s="44"/>
+      <c r="KAQ341" s="44"/>
+      <c r="KAR341" s="44"/>
+      <c r="KAS341" s="44"/>
+      <c r="KAT341" s="44"/>
+      <c r="KAU341" s="44"/>
+      <c r="KAV341" s="44"/>
+      <c r="KAW341" s="44"/>
+      <c r="KAX341" s="44"/>
+      <c r="KAY341" s="44"/>
+      <c r="KAZ341" s="44"/>
+      <c r="KBA341" s="44"/>
+      <c r="KBB341" s="44"/>
+      <c r="KBC341" s="44"/>
+      <c r="KBD341" s="44"/>
+      <c r="KBE341" s="44"/>
+      <c r="KBF341" s="44"/>
+      <c r="KBG341" s="44"/>
+      <c r="KBH341" s="44"/>
+      <c r="KBI341" s="44"/>
+      <c r="KBJ341" s="44"/>
+      <c r="KBK341" s="44"/>
+      <c r="KBL341" s="44"/>
+      <c r="KBM341" s="44"/>
+      <c r="KBN341" s="44"/>
+      <c r="KBO341" s="44"/>
+      <c r="KBP341" s="44"/>
+      <c r="KBQ341" s="44"/>
+      <c r="KBR341" s="44"/>
+      <c r="KBS341" s="44"/>
+      <c r="KBT341" s="44"/>
+      <c r="KBU341" s="44"/>
+      <c r="KBV341" s="44"/>
+      <c r="KBW341" s="44"/>
+      <c r="KBX341" s="44"/>
+      <c r="KBY341" s="44"/>
+      <c r="KBZ341" s="44"/>
+      <c r="KCA341" s="44"/>
+      <c r="KCB341" s="44"/>
+      <c r="KCC341" s="44"/>
+      <c r="KCD341" s="44"/>
+      <c r="KCE341" s="44"/>
+      <c r="KCF341" s="44"/>
+      <c r="KCG341" s="44"/>
+      <c r="KCH341" s="44"/>
+      <c r="KCI341" s="44"/>
+      <c r="KCJ341" s="44"/>
+      <c r="KCK341" s="44"/>
+      <c r="KCL341" s="44"/>
+      <c r="KCM341" s="44"/>
+      <c r="KCN341" s="44"/>
+      <c r="KCO341" s="44"/>
+      <c r="KCP341" s="44"/>
+      <c r="KCQ341" s="44"/>
+      <c r="KCR341" s="44"/>
+      <c r="KCS341" s="44"/>
+      <c r="KCT341" s="44"/>
+      <c r="KCU341" s="44"/>
+      <c r="KCV341" s="44"/>
+      <c r="KCW341" s="44"/>
+      <c r="KCX341" s="44"/>
+      <c r="KCY341" s="44"/>
+      <c r="KCZ341" s="44"/>
+      <c r="KDA341" s="44"/>
+      <c r="KDB341" s="44"/>
+      <c r="KDC341" s="44"/>
+      <c r="KDD341" s="44"/>
+      <c r="KDE341" s="44"/>
+      <c r="KDF341" s="44"/>
+      <c r="KDG341" s="44"/>
+      <c r="KDH341" s="44"/>
+      <c r="KDI341" s="44"/>
+      <c r="KDJ341" s="44"/>
+      <c r="KDK341" s="44"/>
+      <c r="KDL341" s="44"/>
+      <c r="KDM341" s="44"/>
+      <c r="KDN341" s="44"/>
+      <c r="KDO341" s="44"/>
+      <c r="KDP341" s="44"/>
+      <c r="KDQ341" s="44"/>
+      <c r="KDR341" s="44"/>
+      <c r="KDS341" s="44"/>
+      <c r="KDT341" s="44"/>
+      <c r="KDU341" s="44"/>
+      <c r="KDV341" s="44"/>
+      <c r="KDW341" s="44"/>
+      <c r="KDX341" s="44"/>
+      <c r="KDY341" s="44"/>
+      <c r="KDZ341" s="44"/>
+      <c r="KEA341" s="44"/>
+      <c r="KEB341" s="44"/>
+      <c r="KEC341" s="44"/>
+      <c r="KED341" s="44"/>
+      <c r="KEE341" s="44"/>
+      <c r="KEF341" s="44"/>
+      <c r="KEG341" s="44"/>
+      <c r="KEH341" s="44"/>
+      <c r="KEI341" s="44"/>
+      <c r="KEJ341" s="44"/>
+      <c r="KEK341" s="44"/>
+      <c r="KEL341" s="44"/>
+      <c r="KEM341" s="44"/>
+      <c r="KEN341" s="44"/>
+      <c r="KEO341" s="44"/>
+      <c r="KEP341" s="44"/>
+      <c r="KEQ341" s="44"/>
+      <c r="KER341" s="44"/>
+      <c r="KES341" s="44"/>
+      <c r="KET341" s="44"/>
+      <c r="KEU341" s="44"/>
+      <c r="KEV341" s="44"/>
+      <c r="KEW341" s="44"/>
+      <c r="KEX341" s="44"/>
+      <c r="KEY341" s="44"/>
+      <c r="KEZ341" s="44"/>
+      <c r="KFA341" s="44"/>
+      <c r="KFB341" s="44"/>
+      <c r="KFC341" s="44"/>
+      <c r="KFD341" s="44"/>
+      <c r="KFE341" s="44"/>
+      <c r="KFF341" s="44"/>
+      <c r="KFG341" s="44"/>
+      <c r="KFH341" s="44"/>
+      <c r="KFI341" s="44"/>
+      <c r="KFJ341" s="44"/>
+      <c r="KFK341" s="44"/>
+      <c r="KFL341" s="44"/>
+      <c r="KFM341" s="44"/>
+      <c r="KFN341" s="44"/>
+      <c r="KFO341" s="44"/>
+      <c r="KFP341" s="44"/>
+      <c r="KFQ341" s="44"/>
+      <c r="KFR341" s="44"/>
+      <c r="KFS341" s="44"/>
+      <c r="KFT341" s="44"/>
+      <c r="KFU341" s="44"/>
+      <c r="KFV341" s="44"/>
+      <c r="KFW341" s="44"/>
+      <c r="KFX341" s="44"/>
+      <c r="KFY341" s="44"/>
+      <c r="KFZ341" s="44"/>
+      <c r="KGA341" s="44"/>
+      <c r="KGB341" s="44"/>
+      <c r="KGC341" s="44"/>
+      <c r="KGD341" s="44"/>
+      <c r="KGE341" s="44"/>
+      <c r="KGF341" s="44"/>
+      <c r="KGG341" s="44"/>
+      <c r="KGH341" s="44"/>
+      <c r="KGI341" s="44"/>
+      <c r="KGJ341" s="44"/>
+      <c r="KGK341" s="44"/>
+      <c r="KGL341" s="44"/>
+      <c r="KGM341" s="44"/>
+      <c r="KGN341" s="44"/>
+      <c r="KGO341" s="44"/>
+      <c r="KGP341" s="44"/>
+      <c r="KGQ341" s="44"/>
+      <c r="KGR341" s="44"/>
+      <c r="KGS341" s="44"/>
+      <c r="KGT341" s="44"/>
+      <c r="KGU341" s="44"/>
+      <c r="KGV341" s="44"/>
+      <c r="KGW341" s="44"/>
+      <c r="KGX341" s="44"/>
+      <c r="KGY341" s="44"/>
+      <c r="KGZ341" s="44"/>
+      <c r="KHA341" s="44"/>
+      <c r="KHB341" s="44"/>
+      <c r="KHC341" s="44"/>
+      <c r="KHD341" s="44"/>
+      <c r="KHE341" s="44"/>
+      <c r="KHF341" s="44"/>
+      <c r="KHG341" s="44"/>
+      <c r="KHH341" s="44"/>
+      <c r="KHI341" s="44"/>
+      <c r="KHJ341" s="44"/>
+      <c r="KHK341" s="44"/>
+      <c r="KHL341" s="44"/>
+      <c r="KHM341" s="44"/>
+      <c r="KHN341" s="44"/>
+      <c r="KHO341" s="44"/>
+      <c r="KHP341" s="44"/>
+      <c r="KHQ341" s="44"/>
+      <c r="KHR341" s="44"/>
+      <c r="KHS341" s="44"/>
+      <c r="KHT341" s="44"/>
+      <c r="KHU341" s="44"/>
+      <c r="KHV341" s="44"/>
+      <c r="KHW341" s="44"/>
+      <c r="KHX341" s="44"/>
+      <c r="KHY341" s="44"/>
+      <c r="KHZ341" s="44"/>
+      <c r="KIA341" s="44"/>
+      <c r="KIB341" s="44"/>
+      <c r="KIC341" s="44"/>
+      <c r="KID341" s="44"/>
+      <c r="KIE341" s="44"/>
+      <c r="KIF341" s="44"/>
+      <c r="KIG341" s="44"/>
+      <c r="KIH341" s="44"/>
+      <c r="KII341" s="44"/>
+      <c r="KIJ341" s="44"/>
+      <c r="KIK341" s="44"/>
+      <c r="KIL341" s="44"/>
+      <c r="KIM341" s="44"/>
+      <c r="KIN341" s="44"/>
+      <c r="KIO341" s="44"/>
+      <c r="KIP341" s="44"/>
+      <c r="KIQ341" s="44"/>
+      <c r="KIR341" s="44"/>
+      <c r="KIS341" s="44"/>
+      <c r="KIT341" s="44"/>
+      <c r="KIU341" s="44"/>
+      <c r="KIV341" s="44"/>
+      <c r="KIW341" s="44"/>
+      <c r="KIX341" s="44"/>
+      <c r="KIY341" s="44"/>
+      <c r="KIZ341" s="44"/>
+      <c r="KJA341" s="44"/>
+      <c r="KJB341" s="44"/>
+      <c r="KJC341" s="44"/>
+      <c r="KJD341" s="44"/>
+      <c r="KJE341" s="44"/>
+      <c r="KJF341" s="44"/>
+      <c r="KJG341" s="44"/>
+      <c r="KJH341" s="44"/>
+      <c r="KJI341" s="44"/>
+      <c r="KJJ341" s="44"/>
+      <c r="KJK341" s="44"/>
+      <c r="KJL341" s="44"/>
+      <c r="KJM341" s="44"/>
+      <c r="KJN341" s="44"/>
+      <c r="KJO341" s="44"/>
+      <c r="KJP341" s="44"/>
+      <c r="KJQ341" s="44"/>
+      <c r="KJR341" s="44"/>
+      <c r="KJS341" s="44"/>
+      <c r="KJT341" s="44"/>
+      <c r="KJU341" s="44"/>
+      <c r="KJV341" s="44"/>
+      <c r="KJW341" s="44"/>
+      <c r="KJX341" s="44"/>
+      <c r="KJY341" s="44"/>
+      <c r="KJZ341" s="44"/>
+      <c r="KKA341" s="44"/>
+      <c r="KKB341" s="44"/>
+      <c r="KKC341" s="44"/>
+      <c r="KKD341" s="44"/>
+      <c r="KKE341" s="44"/>
+      <c r="KKF341" s="44"/>
+      <c r="KKG341" s="44"/>
+      <c r="KKH341" s="44"/>
+      <c r="KKI341" s="44"/>
+      <c r="KKJ341" s="44"/>
+      <c r="KKK341" s="44"/>
+      <c r="KKL341" s="44"/>
+      <c r="KKM341" s="44"/>
+      <c r="KKN341" s="44"/>
+      <c r="KKO341" s="44"/>
+      <c r="KKP341" s="44"/>
+      <c r="KKQ341" s="44"/>
+      <c r="KKR341" s="44"/>
+      <c r="KKS341" s="44"/>
+      <c r="KKT341" s="44"/>
+      <c r="KKU341" s="44"/>
+      <c r="KKV341" s="44"/>
+      <c r="KKW341" s="44"/>
+      <c r="KKX341" s="44"/>
+      <c r="KKY341" s="44"/>
+      <c r="KKZ341" s="44"/>
+      <c r="KLA341" s="44"/>
+      <c r="KLB341" s="44"/>
+      <c r="KLC341" s="44"/>
+      <c r="KLD341" s="44"/>
+      <c r="KLE341" s="44"/>
+      <c r="KLF341" s="44"/>
+      <c r="KLG341" s="44"/>
+      <c r="KLH341" s="44"/>
+      <c r="KLI341" s="44"/>
+      <c r="KLJ341" s="44"/>
+      <c r="KLK341" s="44"/>
+      <c r="KLL341" s="44"/>
+      <c r="KLM341" s="44"/>
+      <c r="KLN341" s="44"/>
+      <c r="KLO341" s="44"/>
+      <c r="KLP341" s="44"/>
+      <c r="KLQ341" s="44"/>
+      <c r="KLR341" s="44"/>
+      <c r="KLS341" s="44"/>
+      <c r="KLT341" s="44"/>
+      <c r="KLU341" s="44"/>
+      <c r="KLV341" s="44"/>
+      <c r="KLW341" s="44"/>
+      <c r="KLX341" s="44"/>
+      <c r="KLY341" s="44"/>
+      <c r="KLZ341" s="44"/>
+      <c r="KMA341" s="44"/>
+      <c r="KMB341" s="44"/>
+      <c r="KMC341" s="44"/>
+      <c r="KMD341" s="44"/>
+      <c r="KME341" s="44"/>
+      <c r="KMF341" s="44"/>
+      <c r="KMG341" s="44"/>
+      <c r="KMH341" s="44"/>
+      <c r="KMI341" s="44"/>
+      <c r="KMJ341" s="44"/>
+      <c r="KMK341" s="44"/>
+      <c r="KML341" s="44"/>
+      <c r="KMM341" s="44"/>
+      <c r="KMN341" s="44"/>
+      <c r="KMO341" s="44"/>
+      <c r="KMP341" s="44"/>
+      <c r="KMQ341" s="44"/>
+      <c r="KMR341" s="44"/>
+      <c r="KMS341" s="44"/>
+      <c r="KMT341" s="44"/>
+      <c r="KMU341" s="44"/>
+      <c r="KMV341" s="44"/>
+      <c r="KMW341" s="44"/>
+      <c r="KMX341" s="44"/>
+      <c r="KMY341" s="44"/>
+      <c r="KMZ341" s="44"/>
+      <c r="KNA341" s="44"/>
+      <c r="KNB341" s="44"/>
+      <c r="KNC341" s="44"/>
+      <c r="KND341" s="44"/>
+      <c r="KNE341" s="44"/>
+      <c r="KNF341" s="44"/>
+      <c r="KNG341" s="44"/>
+      <c r="KNH341" s="44"/>
+      <c r="KNI341" s="44"/>
+      <c r="KNJ341" s="44"/>
+      <c r="KNK341" s="44"/>
+      <c r="KNL341" s="44"/>
+      <c r="KNM341" s="44"/>
+      <c r="KNN341" s="44"/>
+      <c r="KNO341" s="44"/>
+      <c r="KNP341" s="44"/>
+      <c r="KNQ341" s="44"/>
+      <c r="KNR341" s="44"/>
+      <c r="KNS341" s="44"/>
+      <c r="KNT341" s="44"/>
+      <c r="KNU341" s="44"/>
+      <c r="KNV341" s="44"/>
+      <c r="KNW341" s="44"/>
+      <c r="KNX341" s="44"/>
+      <c r="KNY341" s="44"/>
+      <c r="KNZ341" s="44"/>
+      <c r="KOA341" s="44"/>
+      <c r="KOB341" s="44"/>
+      <c r="KOC341" s="44"/>
+      <c r="KOD341" s="44"/>
+      <c r="KOE341" s="44"/>
+      <c r="KOF341" s="44"/>
+      <c r="KOG341" s="44"/>
+      <c r="KOH341" s="44"/>
+      <c r="KOI341" s="44"/>
+      <c r="KOJ341" s="44"/>
+      <c r="KOK341" s="44"/>
+      <c r="KOL341" s="44"/>
+      <c r="KOM341" s="44"/>
+      <c r="KON341" s="44"/>
+      <c r="KOO341" s="44"/>
+      <c r="KOP341" s="44"/>
+      <c r="KOQ341" s="44"/>
+      <c r="KOR341" s="44"/>
+      <c r="KOS341" s="44"/>
+      <c r="KOT341" s="44"/>
+      <c r="KOU341" s="44"/>
+      <c r="KOV341" s="44"/>
+      <c r="KOW341" s="44"/>
+      <c r="KOX341" s="44"/>
+      <c r="KOY341" s="44"/>
+      <c r="KOZ341" s="44"/>
+      <c r="KPA341" s="44"/>
+      <c r="KPB341" s="44"/>
+      <c r="KPC341" s="44"/>
+      <c r="KPD341" s="44"/>
+      <c r="KPE341" s="44"/>
+      <c r="KPF341" s="44"/>
+      <c r="KPG341" s="44"/>
+      <c r="KPH341" s="44"/>
+      <c r="KPI341" s="44"/>
+      <c r="KPJ341" s="44"/>
+      <c r="KPK341" s="44"/>
+      <c r="KPL341" s="44"/>
+      <c r="KPM341" s="44"/>
+      <c r="KPN341" s="44"/>
+      <c r="KPO341" s="44"/>
+      <c r="KPP341" s="44"/>
+      <c r="KPQ341" s="44"/>
+      <c r="KPR341" s="44"/>
+      <c r="KPS341" s="44"/>
+      <c r="KPT341" s="44"/>
+      <c r="KPU341" s="44"/>
+      <c r="KPV341" s="44"/>
+      <c r="KPW341" s="44"/>
+      <c r="KPX341" s="44"/>
+      <c r="KPY341" s="44"/>
+      <c r="KPZ341" s="44"/>
+      <c r="KQA341" s="44"/>
+      <c r="KQB341" s="44"/>
+      <c r="KQC341" s="44"/>
+      <c r="KQD341" s="44"/>
+      <c r="KQE341" s="44"/>
+      <c r="KQF341" s="44"/>
+      <c r="KQG341" s="44"/>
+      <c r="KQH341" s="44"/>
+      <c r="KQI341" s="44"/>
+      <c r="KQJ341" s="44"/>
+      <c r="KQK341" s="44"/>
+      <c r="KQL341" s="44"/>
+      <c r="KQM341" s="44"/>
+      <c r="KQN341" s="44"/>
+      <c r="KQO341" s="44"/>
+      <c r="KQP341" s="44"/>
+      <c r="KQQ341" s="44"/>
+      <c r="KQR341" s="44"/>
+      <c r="KQS341" s="44"/>
+      <c r="KQT341" s="44"/>
+      <c r="KQU341" s="44"/>
+      <c r="KQV341" s="44"/>
+      <c r="KQW341" s="44"/>
+      <c r="KQX341" s="44"/>
+      <c r="KQY341" s="44"/>
+      <c r="KQZ341" s="44"/>
+      <c r="KRA341" s="44"/>
+      <c r="KRB341" s="44"/>
+      <c r="KRC341" s="44"/>
+      <c r="KRD341" s="44"/>
+      <c r="KRE341" s="44"/>
+      <c r="KRF341" s="44"/>
+      <c r="KRG341" s="44"/>
+      <c r="KRH341" s="44"/>
+      <c r="KRI341" s="44"/>
+      <c r="KRJ341" s="44"/>
+      <c r="KRK341" s="44"/>
+      <c r="KRL341" s="44"/>
+      <c r="KRM341" s="44"/>
+      <c r="KRN341" s="44"/>
+      <c r="KRO341" s="44"/>
+      <c r="KRP341" s="44"/>
+      <c r="KRQ341" s="44"/>
+      <c r="KRR341" s="44"/>
+      <c r="KRS341" s="44"/>
+      <c r="KRT341" s="44"/>
+      <c r="KRU341" s="44"/>
+      <c r="KRV341" s="44"/>
+      <c r="KRW341" s="44"/>
+      <c r="KRX341" s="44"/>
+      <c r="KRY341" s="44"/>
+      <c r="KRZ341" s="44"/>
+      <c r="KSA341" s="44"/>
+      <c r="KSB341" s="44"/>
+      <c r="KSC341" s="44"/>
+      <c r="KSD341" s="44"/>
+      <c r="KSE341" s="44"/>
+      <c r="KSF341" s="44"/>
+      <c r="KSG341" s="44"/>
+      <c r="KSH341" s="44"/>
+      <c r="KSI341" s="44"/>
+      <c r="KSJ341" s="44"/>
+      <c r="KSK341" s="44"/>
+      <c r="KSL341" s="44"/>
+      <c r="KSM341" s="44"/>
+      <c r="KSN341" s="44"/>
+      <c r="KSO341" s="44"/>
+      <c r="KSP341" s="44"/>
+      <c r="KSQ341" s="44"/>
+      <c r="KSR341" s="44"/>
+      <c r="KSS341" s="44"/>
+      <c r="KST341" s="44"/>
+      <c r="KSU341" s="44"/>
+      <c r="KSV341" s="44"/>
+      <c r="KSW341" s="44"/>
+      <c r="KSX341" s="44"/>
+      <c r="KSY341" s="44"/>
+      <c r="KSZ341" s="44"/>
+      <c r="KTA341" s="44"/>
+      <c r="KTB341" s="44"/>
+      <c r="KTC341" s="44"/>
+      <c r="KTD341" s="44"/>
+      <c r="KTE341" s="44"/>
+      <c r="KTF341" s="44"/>
+      <c r="KTG341" s="44"/>
+      <c r="KTH341" s="44"/>
+      <c r="KTI341" s="44"/>
+      <c r="KTJ341" s="44"/>
+      <c r="KTK341" s="44"/>
+      <c r="KTL341" s="44"/>
+      <c r="KTM341" s="44"/>
+      <c r="KTN341" s="44"/>
+      <c r="KTO341" s="44"/>
+      <c r="KTP341" s="44"/>
+      <c r="KTQ341" s="44"/>
+      <c r="KTR341" s="44"/>
+      <c r="KTS341" s="44"/>
+      <c r="KTT341" s="44"/>
+      <c r="KTU341" s="44"/>
+      <c r="KTV341" s="44"/>
+      <c r="KTW341" s="44"/>
+      <c r="KTX341" s="44"/>
+      <c r="KTY341" s="44"/>
+      <c r="KTZ341" s="44"/>
+      <c r="KUA341" s="44"/>
+      <c r="KUB341" s="44"/>
+      <c r="KUC341" s="44"/>
+      <c r="KUD341" s="44"/>
+      <c r="KUE341" s="44"/>
+      <c r="KUF341" s="44"/>
+      <c r="KUG341" s="44"/>
+      <c r="KUH341" s="44"/>
+      <c r="KUI341" s="44"/>
+      <c r="KUJ341" s="44"/>
+      <c r="KUK341" s="44"/>
+      <c r="KUL341" s="44"/>
+      <c r="KUM341" s="44"/>
+      <c r="KUN341" s="44"/>
+      <c r="KUO341" s="44"/>
+      <c r="KUP341" s="44"/>
+      <c r="KUQ341" s="44"/>
+      <c r="KUR341" s="44"/>
+      <c r="KUS341" s="44"/>
+      <c r="KUT341" s="44"/>
+      <c r="KUU341" s="44"/>
+      <c r="KUV341" s="44"/>
+      <c r="KUW341" s="44"/>
+      <c r="KUX341" s="44"/>
+      <c r="KUY341" s="44"/>
+      <c r="KUZ341" s="44"/>
+      <c r="KVA341" s="44"/>
+      <c r="KVB341" s="44"/>
+      <c r="KVC341" s="44"/>
+      <c r="KVD341" s="44"/>
+      <c r="KVE341" s="44"/>
+      <c r="KVF341" s="44"/>
+      <c r="KVG341" s="44"/>
+      <c r="KVH341" s="44"/>
+      <c r="KVI341" s="44"/>
+      <c r="KVJ341" s="44"/>
+      <c r="KVK341" s="44"/>
+      <c r="KVL341" s="44"/>
+      <c r="KVM341" s="44"/>
+      <c r="KVN341" s="44"/>
+      <c r="KVO341" s="44"/>
+      <c r="KVP341" s="44"/>
+      <c r="KVQ341" s="44"/>
+      <c r="KVR341" s="44"/>
+      <c r="KVS341" s="44"/>
+      <c r="KVT341" s="44"/>
+      <c r="KVU341" s="44"/>
+      <c r="KVV341" s="44"/>
+      <c r="KVW341" s="44"/>
+      <c r="KVX341" s="44"/>
+      <c r="KVY341" s="44"/>
+      <c r="KVZ341" s="44"/>
+      <c r="KWA341" s="44"/>
+      <c r="KWB341" s="44"/>
+      <c r="KWC341" s="44"/>
+      <c r="KWD341" s="44"/>
+      <c r="KWE341" s="44"/>
+      <c r="KWF341" s="44"/>
+      <c r="KWG341" s="44"/>
+      <c r="KWH341" s="44"/>
+      <c r="KWI341" s="44"/>
+      <c r="KWJ341" s="44"/>
+      <c r="KWK341" s="44"/>
+      <c r="KWL341" s="44"/>
+      <c r="KWM341" s="44"/>
+      <c r="KWN341" s="44"/>
+      <c r="KWO341" s="44"/>
+      <c r="KWP341" s="44"/>
+      <c r="KWQ341" s="44"/>
+      <c r="KWR341" s="44"/>
+      <c r="KWS341" s="44"/>
+      <c r="KWT341" s="44"/>
+      <c r="KWU341" s="44"/>
+      <c r="KWV341" s="44"/>
+      <c r="KWW341" s="44"/>
+      <c r="KWX341" s="44"/>
+      <c r="KWY341" s="44"/>
+      <c r="KWZ341" s="44"/>
+      <c r="KXA341" s="44"/>
+      <c r="KXB341" s="44"/>
+      <c r="KXC341" s="44"/>
+      <c r="KXD341" s="44"/>
+      <c r="KXE341" s="44"/>
+      <c r="KXF341" s="44"/>
+      <c r="KXG341" s="44"/>
+      <c r="KXH341" s="44"/>
+      <c r="KXI341" s="44"/>
+      <c r="KXJ341" s="44"/>
+      <c r="KXK341" s="44"/>
+      <c r="KXL341" s="44"/>
+      <c r="KXM341" s="44"/>
+      <c r="KXN341" s="44"/>
+      <c r="KXO341" s="44"/>
+      <c r="KXP341" s="44"/>
+      <c r="KXQ341" s="44"/>
+      <c r="KXR341" s="44"/>
+      <c r="KXS341" s="44"/>
+      <c r="KXT341" s="44"/>
+      <c r="KXU341" s="44"/>
+      <c r="KXV341" s="44"/>
+      <c r="KXW341" s="44"/>
+      <c r="KXX341" s="44"/>
+      <c r="KXY341" s="44"/>
+      <c r="KXZ341" s="44"/>
+      <c r="KYA341" s="44"/>
+      <c r="KYB341" s="44"/>
+      <c r="KYC341" s="44"/>
+      <c r="KYD341" s="44"/>
+      <c r="KYE341" s="44"/>
+      <c r="KYF341" s="44"/>
+      <c r="KYG341" s="44"/>
+      <c r="KYH341" s="44"/>
+      <c r="KYI341" s="44"/>
+      <c r="KYJ341" s="44"/>
+      <c r="KYK341" s="44"/>
+      <c r="KYL341" s="44"/>
+      <c r="KYM341" s="44"/>
+      <c r="KYN341" s="44"/>
+      <c r="KYO341" s="44"/>
+      <c r="KYP341" s="44"/>
+      <c r="KYQ341" s="44"/>
+      <c r="KYR341" s="44"/>
+      <c r="KYS341" s="44"/>
+      <c r="KYT341" s="44"/>
+      <c r="KYU341" s="44"/>
+      <c r="KYV341" s="44"/>
+      <c r="KYW341" s="44"/>
+      <c r="KYX341" s="44"/>
+      <c r="KYY341" s="44"/>
+      <c r="KYZ341" s="44"/>
+      <c r="KZA341" s="44"/>
+      <c r="KZB341" s="44"/>
+      <c r="KZC341" s="44"/>
+      <c r="KZD341" s="44"/>
+      <c r="KZE341" s="44"/>
+      <c r="KZF341" s="44"/>
+      <c r="KZG341" s="44"/>
+      <c r="KZH341" s="44"/>
+      <c r="KZI341" s="44"/>
+      <c r="KZJ341" s="44"/>
+      <c r="KZK341" s="44"/>
+      <c r="KZL341" s="44"/>
+      <c r="KZM341" s="44"/>
+      <c r="KZN341" s="44"/>
+      <c r="KZO341" s="44"/>
+      <c r="KZP341" s="44"/>
+      <c r="KZQ341" s="44"/>
+      <c r="KZR341" s="44"/>
+      <c r="KZS341" s="44"/>
+      <c r="KZT341" s="44"/>
+      <c r="KZU341" s="44"/>
+      <c r="KZV341" s="44"/>
+      <c r="KZW341" s="44"/>
+      <c r="KZX341" s="44"/>
+      <c r="KZY341" s="44"/>
+      <c r="KZZ341" s="44"/>
+      <c r="LAA341" s="44"/>
+      <c r="LAB341" s="44"/>
+      <c r="LAC341" s="44"/>
+      <c r="LAD341" s="44"/>
+      <c r="LAE341" s="44"/>
+      <c r="LAF341" s="44"/>
+      <c r="LAG341" s="44"/>
+      <c r="LAH341" s="44"/>
+      <c r="LAI341" s="44"/>
+      <c r="LAJ341" s="44"/>
+      <c r="LAK341" s="44"/>
+      <c r="LAL341" s="44"/>
+      <c r="LAM341" s="44"/>
+      <c r="LAN341" s="44"/>
+      <c r="LAO341" s="44"/>
+      <c r="LAP341" s="44"/>
+      <c r="LAQ341" s="44"/>
+      <c r="LAR341" s="44"/>
+      <c r="LAS341" s="44"/>
+      <c r="LAT341" s="44"/>
+      <c r="LAU341" s="44"/>
+      <c r="LAV341" s="44"/>
+      <c r="LAW341" s="44"/>
+      <c r="LAX341" s="44"/>
+      <c r="LAY341" s="44"/>
+      <c r="LAZ341" s="44"/>
+      <c r="LBA341" s="44"/>
+      <c r="LBB341" s="44"/>
+      <c r="LBC341" s="44"/>
+      <c r="LBD341" s="44"/>
+      <c r="LBE341" s="44"/>
+      <c r="LBF341" s="44"/>
+      <c r="LBG341" s="44"/>
+      <c r="LBH341" s="44"/>
+      <c r="LBI341" s="44"/>
+      <c r="LBJ341" s="44"/>
+      <c r="LBK341" s="44"/>
+      <c r="LBL341" s="44"/>
+      <c r="LBM341" s="44"/>
+      <c r="LBN341" s="44"/>
+      <c r="LBO341" s="44"/>
+      <c r="LBP341" s="44"/>
+      <c r="LBQ341" s="44"/>
+      <c r="LBR341" s="44"/>
+      <c r="LBS341" s="44"/>
+      <c r="LBT341" s="44"/>
+      <c r="LBU341" s="44"/>
+      <c r="LBV341" s="44"/>
+      <c r="LBW341" s="44"/>
+      <c r="LBX341" s="44"/>
+      <c r="LBY341" s="44"/>
+      <c r="LBZ341" s="44"/>
+      <c r="LCA341" s="44"/>
+      <c r="LCB341" s="44"/>
+      <c r="LCC341" s="44"/>
+      <c r="LCD341" s="44"/>
+      <c r="LCE341" s="44"/>
+      <c r="LCF341" s="44"/>
+      <c r="LCG341" s="44"/>
+      <c r="LCH341" s="44"/>
+      <c r="LCI341" s="44"/>
+      <c r="LCJ341" s="44"/>
+      <c r="LCK341" s="44"/>
+      <c r="LCL341" s="44"/>
+      <c r="LCM341" s="44"/>
+      <c r="LCN341" s="44"/>
+      <c r="LCO341" s="44"/>
+      <c r="LCP341" s="44"/>
+      <c r="LCQ341" s="44"/>
+      <c r="LCR341" s="44"/>
+      <c r="LCS341" s="44"/>
+      <c r="LCT341" s="44"/>
+      <c r="LCU341" s="44"/>
+      <c r="LCV341" s="44"/>
+      <c r="LCW341" s="44"/>
+      <c r="LCX341" s="44"/>
+      <c r="LCY341" s="44"/>
+      <c r="LCZ341" s="44"/>
+      <c r="LDA341" s="44"/>
+      <c r="LDB341" s="44"/>
+      <c r="LDC341" s="44"/>
+      <c r="LDD341" s="44"/>
+      <c r="LDE341" s="44"/>
+      <c r="LDF341" s="44"/>
+      <c r="LDG341" s="44"/>
+      <c r="LDH341" s="44"/>
+      <c r="LDI341" s="44"/>
+      <c r="LDJ341" s="44"/>
+      <c r="LDK341" s="44"/>
+      <c r="LDL341" s="44"/>
+      <c r="LDM341" s="44"/>
+      <c r="LDN341" s="44"/>
+      <c r="LDO341" s="44"/>
+      <c r="LDP341" s="44"/>
+      <c r="LDQ341" s="44"/>
+      <c r="LDR341" s="44"/>
+      <c r="LDS341" s="44"/>
+      <c r="LDT341" s="44"/>
+      <c r="LDU341" s="44"/>
+      <c r="LDV341" s="44"/>
+      <c r="LDW341" s="44"/>
+      <c r="LDX341" s="44"/>
+      <c r="LDY341" s="44"/>
+      <c r="LDZ341" s="44"/>
+      <c r="LEA341" s="44"/>
+      <c r="LEB341" s="44"/>
+      <c r="LEC341" s="44"/>
+      <c r="LED341" s="44"/>
+      <c r="LEE341" s="44"/>
+      <c r="LEF341" s="44"/>
+      <c r="LEG341" s="44"/>
+      <c r="LEH341" s="44"/>
+      <c r="LEI341" s="44"/>
+      <c r="LEJ341" s="44"/>
+      <c r="LEK341" s="44"/>
+      <c r="LEL341" s="44"/>
+      <c r="LEM341" s="44"/>
+      <c r="LEN341" s="44"/>
+      <c r="LEO341" s="44"/>
+      <c r="LEP341" s="44"/>
+      <c r="LEQ341" s="44"/>
+      <c r="LER341" s="44"/>
+      <c r="LES341" s="44"/>
+      <c r="LET341" s="44"/>
+      <c r="LEU341" s="44"/>
+      <c r="LEV341" s="44"/>
+      <c r="LEW341" s="44"/>
+      <c r="LEX341" s="44"/>
+      <c r="LEY341" s="44"/>
+      <c r="LEZ341" s="44"/>
+      <c r="LFA341" s="44"/>
+      <c r="LFB341" s="44"/>
+      <c r="LFC341" s="44"/>
+      <c r="LFD341" s="44"/>
+      <c r="LFE341" s="44"/>
+      <c r="LFF341" s="44"/>
+      <c r="LFG341" s="44"/>
+      <c r="LFH341" s="44"/>
+      <c r="LFI341" s="44"/>
+      <c r="LFJ341" s="44"/>
+      <c r="LFK341" s="44"/>
+      <c r="LFL341" s="44"/>
+      <c r="LFM341" s="44"/>
+      <c r="LFN341" s="44"/>
+      <c r="LFO341" s="44"/>
+      <c r="LFP341" s="44"/>
+      <c r="LFQ341" s="44"/>
+      <c r="LFR341" s="44"/>
+      <c r="LFS341" s="44"/>
+      <c r="LFT341" s="44"/>
+      <c r="LFU341" s="44"/>
+      <c r="LFV341" s="44"/>
+      <c r="LFW341" s="44"/>
+      <c r="LFX341" s="44"/>
+      <c r="LFY341" s="44"/>
+      <c r="LFZ341" s="44"/>
+      <c r="LGA341" s="44"/>
+      <c r="LGB341" s="44"/>
+      <c r="LGC341" s="44"/>
+      <c r="LGD341" s="44"/>
+      <c r="LGE341" s="44"/>
+      <c r="LGF341" s="44"/>
+      <c r="LGG341" s="44"/>
+      <c r="LGH341" s="44"/>
+      <c r="LGI341" s="44"/>
+      <c r="LGJ341" s="44"/>
+      <c r="LGK341" s="44"/>
+      <c r="LGL341" s="44"/>
+      <c r="LGM341" s="44"/>
+      <c r="LGN341" s="44"/>
+      <c r="LGO341" s="44"/>
+      <c r="LGP341" s="44"/>
+      <c r="LGQ341" s="44"/>
+      <c r="LGR341" s="44"/>
+      <c r="LGS341" s="44"/>
+      <c r="LGT341" s="44"/>
+      <c r="LGU341" s="44"/>
+      <c r="LGV341" s="44"/>
+      <c r="LGW341" s="44"/>
+      <c r="LGX341" s="44"/>
+      <c r="LGY341" s="44"/>
+      <c r="LGZ341" s="44"/>
+      <c r="LHA341" s="44"/>
+      <c r="LHB341" s="44"/>
+      <c r="LHC341" s="44"/>
+      <c r="LHD341" s="44"/>
+      <c r="LHE341" s="44"/>
+      <c r="LHF341" s="44"/>
+      <c r="LHG341" s="44"/>
+      <c r="LHH341" s="44"/>
+      <c r="LHI341" s="44"/>
+      <c r="LHJ341" s="44"/>
+      <c r="LHK341" s="44"/>
+      <c r="LHL341" s="44"/>
+      <c r="LHM341" s="44"/>
+      <c r="LHN341" s="44"/>
+      <c r="LHO341" s="44"/>
+      <c r="LHP341" s="44"/>
+      <c r="LHQ341" s="44"/>
+      <c r="LHR341" s="44"/>
+      <c r="LHS341" s="44"/>
+      <c r="LHT341" s="44"/>
+      <c r="LHU341" s="44"/>
+      <c r="LHV341" s="44"/>
+      <c r="LHW341" s="44"/>
+      <c r="LHX341" s="44"/>
+      <c r="LHY341" s="44"/>
+      <c r="LHZ341" s="44"/>
+      <c r="LIA341" s="44"/>
+      <c r="LIB341" s="44"/>
+      <c r="LIC341" s="44"/>
+      <c r="LID341" s="44"/>
+      <c r="LIE341" s="44"/>
+      <c r="LIF341" s="44"/>
+      <c r="LIG341" s="44"/>
+      <c r="LIH341" s="44"/>
+      <c r="LII341" s="44"/>
+      <c r="LIJ341" s="44"/>
+      <c r="LIK341" s="44"/>
+      <c r="LIL341" s="44"/>
+      <c r="LIM341" s="44"/>
+      <c r="LIN341" s="44"/>
+      <c r="LIO341" s="44"/>
+      <c r="LIP341" s="44"/>
+      <c r="LIQ341" s="44"/>
+      <c r="LIR341" s="44"/>
+      <c r="LIS341" s="44"/>
+      <c r="LIT341" s="44"/>
+      <c r="LIU341" s="44"/>
+      <c r="LIV341" s="44"/>
+      <c r="LIW341" s="44"/>
+      <c r="LIX341" s="44"/>
+      <c r="LIY341" s="44"/>
+      <c r="LIZ341" s="44"/>
+      <c r="LJA341" s="44"/>
+      <c r="LJB341" s="44"/>
+      <c r="LJC341" s="44"/>
+      <c r="LJD341" s="44"/>
+      <c r="LJE341" s="44"/>
+      <c r="LJF341" s="44"/>
+      <c r="LJG341" s="44"/>
+      <c r="LJH341" s="44"/>
+      <c r="LJI341" s="44"/>
+      <c r="LJJ341" s="44"/>
+      <c r="LJK341" s="44"/>
+      <c r="LJL341" s="44"/>
+      <c r="LJM341" s="44"/>
+      <c r="LJN341" s="44"/>
+      <c r="LJO341" s="44"/>
+      <c r="LJP341" s="44"/>
+      <c r="LJQ341" s="44"/>
+      <c r="LJR341" s="44"/>
+      <c r="LJS341" s="44"/>
+      <c r="LJT341" s="44"/>
+      <c r="LJU341" s="44"/>
+      <c r="LJV341" s="44"/>
+      <c r="LJW341" s="44"/>
+      <c r="LJX341" s="44"/>
+      <c r="LJY341" s="44"/>
+      <c r="LJZ341" s="44"/>
+      <c r="LKA341" s="44"/>
+      <c r="LKB341" s="44"/>
+      <c r="LKC341" s="44"/>
+      <c r="LKD341" s="44"/>
+      <c r="LKE341" s="44"/>
+      <c r="LKF341" s="44"/>
+      <c r="LKG341" s="44"/>
+      <c r="LKH341" s="44"/>
+      <c r="LKI341" s="44"/>
+      <c r="LKJ341" s="44"/>
+      <c r="LKK341" s="44"/>
+      <c r="LKL341" s="44"/>
+      <c r="LKM341" s="44"/>
+      <c r="LKN341" s="44"/>
+      <c r="LKO341" s="44"/>
+      <c r="LKP341" s="44"/>
+      <c r="LKQ341" s="44"/>
+      <c r="LKR341" s="44"/>
+      <c r="LKS341" s="44"/>
+      <c r="LKT341" s="44"/>
+      <c r="LKU341" s="44"/>
+      <c r="LKV341" s="44"/>
+      <c r="LKW341" s="44"/>
+      <c r="LKX341" s="44"/>
+      <c r="LKY341" s="44"/>
+      <c r="LKZ341" s="44"/>
+      <c r="LLA341" s="44"/>
+      <c r="LLB341" s="44"/>
+      <c r="LLC341" s="44"/>
+      <c r="LLD341" s="44"/>
+      <c r="LLE341" s="44"/>
+      <c r="LLF341" s="44"/>
+      <c r="LLG341" s="44"/>
+      <c r="LLH341" s="44"/>
+      <c r="LLI341" s="44"/>
+      <c r="LLJ341" s="44"/>
+      <c r="LLK341" s="44"/>
+      <c r="LLL341" s="44"/>
+      <c r="LLM341" s="44"/>
+      <c r="LLN341" s="44"/>
+      <c r="LLO341" s="44"/>
+      <c r="LLP341" s="44"/>
+      <c r="LLQ341" s="44"/>
+      <c r="LLR341" s="44"/>
+      <c r="LLS341" s="44"/>
+      <c r="LLT341" s="44"/>
+      <c r="LLU341" s="44"/>
+      <c r="LLV341" s="44"/>
+      <c r="LLW341" s="44"/>
+      <c r="LLX341" s="44"/>
+      <c r="LLY341" s="44"/>
+      <c r="LLZ341" s="44"/>
+      <c r="LMA341" s="44"/>
+      <c r="LMB341" s="44"/>
+      <c r="LMC341" s="44"/>
+      <c r="LMD341" s="44"/>
+      <c r="LME341" s="44"/>
+      <c r="LMF341" s="44"/>
+      <c r="LMG341" s="44"/>
+      <c r="LMH341" s="44"/>
+      <c r="LMI341" s="44"/>
+      <c r="LMJ341" s="44"/>
+      <c r="LMK341" s="44"/>
+      <c r="LML341" s="44"/>
+      <c r="LMM341" s="44"/>
+      <c r="LMN341" s="44"/>
+      <c r="LMO341" s="44"/>
+      <c r="LMP341" s="44"/>
+      <c r="LMQ341" s="44"/>
+      <c r="LMR341" s="44"/>
+      <c r="LMS341" s="44"/>
+      <c r="LMT341" s="44"/>
+      <c r="LMU341" s="44"/>
+      <c r="LMV341" s="44"/>
+      <c r="LMW341" s="44"/>
+      <c r="LMX341" s="44"/>
+      <c r="LMY341" s="44"/>
+      <c r="LMZ341" s="44"/>
+      <c r="LNA341" s="44"/>
+      <c r="LNB341" s="44"/>
+      <c r="LNC341" s="44"/>
+      <c r="LND341" s="44"/>
+      <c r="LNE341" s="44"/>
+      <c r="LNF341" s="44"/>
+      <c r="LNG341" s="44"/>
+      <c r="LNH341" s="44"/>
+      <c r="LNI341" s="44"/>
+      <c r="LNJ341" s="44"/>
+      <c r="LNK341" s="44"/>
+      <c r="LNL341" s="44"/>
+      <c r="LNM341" s="44"/>
+      <c r="LNN341" s="44"/>
+      <c r="LNO341" s="44"/>
+      <c r="LNP341" s="44"/>
+      <c r="LNQ341" s="44"/>
+      <c r="LNR341" s="44"/>
+      <c r="LNS341" s="44"/>
+      <c r="LNT341" s="44"/>
+      <c r="LNU341" s="44"/>
+      <c r="LNV341" s="44"/>
+      <c r="LNW341" s="44"/>
+      <c r="LNX341" s="44"/>
+      <c r="LNY341" s="44"/>
+      <c r="LNZ341" s="44"/>
+      <c r="LOA341" s="44"/>
+      <c r="LOB341" s="44"/>
+      <c r="LOC341" s="44"/>
+      <c r="LOD341" s="44"/>
+      <c r="LOE341" s="44"/>
+      <c r="LOF341" s="44"/>
+      <c r="LOG341" s="44"/>
+      <c r="LOH341" s="44"/>
+      <c r="LOI341" s="44"/>
+      <c r="LOJ341" s="44"/>
+      <c r="LOK341" s="44"/>
+      <c r="LOL341" s="44"/>
+      <c r="LOM341" s="44"/>
+      <c r="LON341" s="44"/>
+      <c r="LOO341" s="44"/>
+      <c r="LOP341" s="44"/>
+      <c r="LOQ341" s="44"/>
+      <c r="LOR341" s="44"/>
+      <c r="LOS341" s="44"/>
+      <c r="LOT341" s="44"/>
+      <c r="LOU341" s="44"/>
+      <c r="LOV341" s="44"/>
+      <c r="LOW341" s="44"/>
+      <c r="LOX341" s="44"/>
+      <c r="LOY341" s="44"/>
+      <c r="LOZ341" s="44"/>
+      <c r="LPA341" s="44"/>
+      <c r="LPB341" s="44"/>
+      <c r="LPC341" s="44"/>
+      <c r="LPD341" s="44"/>
+      <c r="LPE341" s="44"/>
+      <c r="LPF341" s="44"/>
+      <c r="LPG341" s="44"/>
+      <c r="LPH341" s="44"/>
+      <c r="LPI341" s="44"/>
+      <c r="LPJ341" s="44"/>
+      <c r="LPK341" s="44"/>
+      <c r="LPL341" s="44"/>
+      <c r="LPM341" s="44"/>
+      <c r="LPN341" s="44"/>
+      <c r="LPO341" s="44"/>
+      <c r="LPP341" s="44"/>
+      <c r="LPQ341" s="44"/>
+      <c r="LPR341" s="44"/>
+      <c r="LPS341" s="44"/>
+      <c r="LPT341" s="44"/>
+      <c r="LPU341" s="44"/>
+      <c r="LPV341" s="44"/>
+      <c r="LPW341" s="44"/>
+      <c r="LPX341" s="44"/>
+      <c r="LPY341" s="44"/>
+      <c r="LPZ341" s="44"/>
+      <c r="LQA341" s="44"/>
+      <c r="LQB341" s="44"/>
+      <c r="LQC341" s="44"/>
+      <c r="LQD341" s="44"/>
+      <c r="LQE341" s="44"/>
+      <c r="LQF341" s="44"/>
+      <c r="LQG341" s="44"/>
+      <c r="LQH341" s="44"/>
+      <c r="LQI341" s="44"/>
+      <c r="LQJ341" s="44"/>
+      <c r="LQK341" s="44"/>
+      <c r="LQL341" s="44"/>
+      <c r="LQM341" s="44"/>
+      <c r="LQN341" s="44"/>
+      <c r="LQO341" s="44"/>
+      <c r="LQP341" s="44"/>
+      <c r="LQQ341" s="44"/>
+      <c r="LQR341" s="44"/>
+      <c r="LQS341" s="44"/>
+      <c r="LQT341" s="44"/>
+      <c r="LQU341" s="44"/>
+      <c r="LQV341" s="44"/>
+      <c r="LQW341" s="44"/>
+      <c r="LQX341" s="44"/>
+      <c r="LQY341" s="44"/>
+      <c r="LQZ341" s="44"/>
+      <c r="LRA341" s="44"/>
+      <c r="LRB341" s="44"/>
+      <c r="LRC341" s="44"/>
+      <c r="LRD341" s="44"/>
+      <c r="LRE341" s="44"/>
+      <c r="LRF341" s="44"/>
+      <c r="LRG341" s="44"/>
+      <c r="LRH341" s="44"/>
+      <c r="LRI341" s="44"/>
+      <c r="LRJ341" s="44"/>
+      <c r="LRK341" s="44"/>
+      <c r="LRL341" s="44"/>
+      <c r="LRM341" s="44"/>
+      <c r="LRN341" s="44"/>
+      <c r="LRO341" s="44"/>
+      <c r="LRP341" s="44"/>
+      <c r="LRQ341" s="44"/>
+      <c r="LRR341" s="44"/>
+      <c r="LRS341" s="44"/>
+      <c r="LRT341" s="44"/>
+      <c r="LRU341" s="44"/>
+      <c r="LRV341" s="44"/>
+      <c r="LRW341" s="44"/>
+      <c r="LRX341" s="44"/>
+      <c r="LRY341" s="44"/>
+      <c r="LRZ341" s="44"/>
+      <c r="LSA341" s="44"/>
+      <c r="LSB341" s="44"/>
+      <c r="LSC341" s="44"/>
+      <c r="LSD341" s="44"/>
+      <c r="LSE341" s="44"/>
+      <c r="LSF341" s="44"/>
+      <c r="LSG341" s="44"/>
+      <c r="LSH341" s="44"/>
+      <c r="LSI341" s="44"/>
+      <c r="LSJ341" s="44"/>
+      <c r="LSK341" s="44"/>
+      <c r="LSL341" s="44"/>
+      <c r="LSM341" s="44"/>
+      <c r="LSN341" s="44"/>
+      <c r="LSO341" s="44"/>
+      <c r="LSP341" s="44"/>
+      <c r="LSQ341" s="44"/>
+      <c r="LSR341" s="44"/>
+      <c r="LSS341" s="44"/>
+      <c r="LST341" s="44"/>
+      <c r="LSU341" s="44"/>
+      <c r="LSV341" s="44"/>
+      <c r="LSW341" s="44"/>
+      <c r="LSX341" s="44"/>
+      <c r="LSY341" s="44"/>
+      <c r="LSZ341" s="44"/>
+      <c r="LTA341" s="44"/>
+      <c r="LTB341" s="44"/>
+      <c r="LTC341" s="44"/>
+      <c r="LTD341" s="44"/>
+      <c r="LTE341" s="44"/>
+      <c r="LTF341" s="44"/>
+      <c r="LTG341" s="44"/>
+      <c r="LTH341" s="44"/>
+      <c r="LTI341" s="44"/>
+      <c r="LTJ341" s="44"/>
+      <c r="LTK341" s="44"/>
+      <c r="LTL341" s="44"/>
+      <c r="LTM341" s="44"/>
+      <c r="LTN341" s="44"/>
+      <c r="LTO341" s="44"/>
+      <c r="LTP341" s="44"/>
+      <c r="LTQ341" s="44"/>
+      <c r="LTR341" s="44"/>
+      <c r="LTS341" s="44"/>
+      <c r="LTT341" s="44"/>
+      <c r="LTU341" s="44"/>
+      <c r="LTV341" s="44"/>
+      <c r="LTW341" s="44"/>
+      <c r="LTX341" s="44"/>
+      <c r="LTY341" s="44"/>
+      <c r="LTZ341" s="44"/>
+      <c r="LUA341" s="44"/>
+      <c r="LUB341" s="44"/>
+      <c r="LUC341" s="44"/>
+      <c r="LUD341" s="44"/>
+      <c r="LUE341" s="44"/>
+      <c r="LUF341" s="44"/>
+      <c r="LUG341" s="44"/>
+      <c r="LUH341" s="44"/>
+      <c r="LUI341" s="44"/>
+      <c r="LUJ341" s="44"/>
+      <c r="LUK341" s="44"/>
+      <c r="LUL341" s="44"/>
+      <c r="LUM341" s="44"/>
+      <c r="LUN341" s="44"/>
+      <c r="LUO341" s="44"/>
+      <c r="LUP341" s="44"/>
+      <c r="LUQ341" s="44"/>
+      <c r="LUR341" s="44"/>
+      <c r="LUS341" s="44"/>
+      <c r="LUT341" s="44"/>
+      <c r="LUU341" s="44"/>
+      <c r="LUV341" s="44"/>
+      <c r="LUW341" s="44"/>
+      <c r="LUX341" s="44"/>
+      <c r="LUY341" s="44"/>
+      <c r="LUZ341" s="44"/>
+      <c r="LVA341" s="44"/>
+      <c r="LVB341" s="44"/>
+      <c r="LVC341" s="44"/>
+      <c r="LVD341" s="44"/>
+      <c r="LVE341" s="44"/>
+      <c r="LVF341" s="44"/>
+      <c r="LVG341" s="44"/>
+      <c r="LVH341" s="44"/>
+      <c r="LVI341" s="44"/>
+      <c r="LVJ341" s="44"/>
+      <c r="LVK341" s="44"/>
+      <c r="LVL341" s="44"/>
+      <c r="LVM341" s="44"/>
+      <c r="LVN341" s="44"/>
+      <c r="LVO341" s="44"/>
+      <c r="LVP341" s="44"/>
+      <c r="LVQ341" s="44"/>
+      <c r="LVR341" s="44"/>
+      <c r="LVS341" s="44"/>
+      <c r="LVT341" s="44"/>
+      <c r="LVU341" s="44"/>
+      <c r="LVV341" s="44"/>
+      <c r="LVW341" s="44"/>
+      <c r="LVX341" s="44"/>
+      <c r="LVY341" s="44"/>
+      <c r="LVZ341" s="44"/>
+      <c r="LWA341" s="44"/>
+      <c r="LWB341" s="44"/>
+      <c r="LWC341" s="44"/>
+      <c r="LWD341" s="44"/>
+      <c r="LWE341" s="44"/>
+      <c r="LWF341" s="44"/>
+      <c r="LWG341" s="44"/>
+      <c r="LWH341" s="44"/>
+      <c r="LWI341" s="44"/>
+      <c r="LWJ341" s="44"/>
+      <c r="LWK341" s="44"/>
+      <c r="LWL341" s="44"/>
+      <c r="LWM341" s="44"/>
+      <c r="LWN341" s="44"/>
+      <c r="LWO341" s="44"/>
+      <c r="LWP341" s="44"/>
+      <c r="LWQ341" s="44"/>
+      <c r="LWR341" s="44"/>
+      <c r="LWS341" s="44"/>
+      <c r="LWT341" s="44"/>
+      <c r="LWU341" s="44"/>
+      <c r="LWV341" s="44"/>
+      <c r="LWW341" s="44"/>
+      <c r="LWX341" s="44"/>
+      <c r="LWY341" s="44"/>
+      <c r="LWZ341" s="44"/>
+      <c r="LXA341" s="44"/>
+      <c r="LXB341" s="44"/>
+      <c r="LXC341" s="44"/>
+      <c r="LXD341" s="44"/>
+      <c r="LXE341" s="44"/>
+      <c r="LXF341" s="44"/>
+      <c r="LXG341" s="44"/>
+      <c r="LXH341" s="44"/>
+      <c r="LXI341" s="44"/>
+      <c r="LXJ341" s="44"/>
+      <c r="LXK341" s="44"/>
+      <c r="LXL341" s="44"/>
+      <c r="LXM341" s="44"/>
+      <c r="LXN341" s="44"/>
+      <c r="LXO341" s="44"/>
+      <c r="LXP341" s="44"/>
+      <c r="LXQ341" s="44"/>
+      <c r="LXR341" s="44"/>
+      <c r="LXS341" s="44"/>
+      <c r="LXT341" s="44"/>
+      <c r="LXU341" s="44"/>
+      <c r="LXV341" s="44"/>
+      <c r="LXW341" s="44"/>
+      <c r="LXX341" s="44"/>
+      <c r="LXY341" s="44"/>
+      <c r="LXZ341" s="44"/>
+      <c r="LYA341" s="44"/>
+      <c r="LYB341" s="44"/>
+      <c r="LYC341" s="44"/>
+      <c r="LYD341" s="44"/>
+      <c r="LYE341" s="44"/>
+      <c r="LYF341" s="44"/>
+      <c r="LYG341" s="44"/>
+      <c r="LYH341" s="44"/>
+      <c r="LYI341" s="44"/>
+      <c r="LYJ341" s="44"/>
+      <c r="LYK341" s="44"/>
+      <c r="LYL341" s="44"/>
+      <c r="LYM341" s="44"/>
+      <c r="LYN341" s="44"/>
+      <c r="LYO341" s="44"/>
+      <c r="LYP341" s="44"/>
+      <c r="LYQ341" s="44"/>
+      <c r="LYR341" s="44"/>
+      <c r="LYS341" s="44"/>
+      <c r="LYT341" s="44"/>
+      <c r="LYU341" s="44"/>
+      <c r="LYV341" s="44"/>
+      <c r="LYW341" s="44"/>
+      <c r="LYX341" s="44"/>
+      <c r="LYY341" s="44"/>
+      <c r="LYZ341" s="44"/>
+      <c r="LZA341" s="44"/>
+      <c r="LZB341" s="44"/>
+      <c r="LZC341" s="44"/>
+      <c r="LZD341" s="44"/>
+      <c r="LZE341" s="44"/>
+      <c r="LZF341" s="44"/>
+      <c r="LZG341" s="44"/>
+      <c r="LZH341" s="44"/>
+      <c r="LZI341" s="44"/>
+      <c r="LZJ341" s="44"/>
+      <c r="LZK341" s="44"/>
+      <c r="LZL341" s="44"/>
+      <c r="LZM341" s="44"/>
+      <c r="LZN341" s="44"/>
+      <c r="LZO341" s="44"/>
+      <c r="LZP341" s="44"/>
+      <c r="LZQ341" s="44"/>
+      <c r="LZR341" s="44"/>
+      <c r="LZS341" s="44"/>
+      <c r="LZT341" s="44"/>
+      <c r="LZU341" s="44"/>
+      <c r="LZV341" s="44"/>
+      <c r="LZW341" s="44"/>
+      <c r="LZX341" s="44"/>
+      <c r="LZY341" s="44"/>
+      <c r="LZZ341" s="44"/>
+      <c r="MAA341" s="44"/>
+      <c r="MAB341" s="44"/>
+      <c r="MAC341" s="44"/>
+      <c r="MAD341" s="44"/>
+      <c r="MAE341" s="44"/>
+      <c r="MAF341" s="44"/>
+      <c r="MAG341" s="44"/>
+      <c r="MAH341" s="44"/>
+      <c r="MAI341" s="44"/>
+      <c r="MAJ341" s="44"/>
+      <c r="MAK341" s="44"/>
+      <c r="MAL341" s="44"/>
+      <c r="MAM341" s="44"/>
+      <c r="MAN341" s="44"/>
+      <c r="MAO341" s="44"/>
+      <c r="MAP341" s="44"/>
+      <c r="MAQ341" s="44"/>
+      <c r="MAR341" s="44"/>
+      <c r="MAS341" s="44"/>
+      <c r="MAT341" s="44"/>
+      <c r="MAU341" s="44"/>
+      <c r="MAV341" s="44"/>
+      <c r="MAW341" s="44"/>
+      <c r="MAX341" s="44"/>
+      <c r="MAY341" s="44"/>
+      <c r="MAZ341" s="44"/>
+      <c r="MBA341" s="44"/>
+      <c r="MBB341" s="44"/>
+      <c r="MBC341" s="44"/>
+      <c r="MBD341" s="44"/>
+      <c r="MBE341" s="44"/>
+      <c r="MBF341" s="44"/>
+      <c r="MBG341" s="44"/>
+      <c r="MBH341" s="44"/>
+      <c r="MBI341" s="44"/>
+      <c r="MBJ341" s="44"/>
+      <c r="MBK341" s="44"/>
+      <c r="MBL341" s="44"/>
+      <c r="MBM341" s="44"/>
+      <c r="MBN341" s="44"/>
+      <c r="MBO341" s="44"/>
+      <c r="MBP341" s="44"/>
+      <c r="MBQ341" s="44"/>
+      <c r="MBR341" s="44"/>
+      <c r="MBS341" s="44"/>
+      <c r="MBT341" s="44"/>
+      <c r="MBU341" s="44"/>
+      <c r="MBV341" s="44"/>
+      <c r="MBW341" s="44"/>
+      <c r="MBX341" s="44"/>
+      <c r="MBY341" s="44"/>
+      <c r="MBZ341" s="44"/>
+      <c r="MCA341" s="44"/>
+      <c r="MCB341" s="44"/>
+      <c r="MCC341" s="44"/>
+      <c r="MCD341" s="44"/>
+      <c r="MCE341" s="44"/>
+      <c r="MCF341" s="44"/>
+      <c r="MCG341" s="44"/>
+      <c r="MCH341" s="44"/>
+      <c r="MCI341" s="44"/>
+      <c r="MCJ341" s="44"/>
+      <c r="MCK341" s="44"/>
+      <c r="MCL341" s="44"/>
+      <c r="MCM341" s="44"/>
+      <c r="MCN341" s="44"/>
+      <c r="MCO341" s="44"/>
+      <c r="MCP341" s="44"/>
+      <c r="MCQ341" s="44"/>
+      <c r="MCR341" s="44"/>
+      <c r="MCS341" s="44"/>
+      <c r="MCT341" s="44"/>
+      <c r="MCU341" s="44"/>
+      <c r="MCV341" s="44"/>
+      <c r="MCW341" s="44"/>
+      <c r="MCX341" s="44"/>
+      <c r="MCY341" s="44"/>
+      <c r="MCZ341" s="44"/>
+      <c r="MDA341" s="44"/>
+      <c r="MDB341" s="44"/>
+      <c r="MDC341" s="44"/>
+      <c r="MDD341" s="44"/>
+      <c r="MDE341" s="44"/>
+      <c r="MDF341" s="44"/>
+      <c r="MDG341" s="44"/>
+      <c r="MDH341" s="44"/>
+      <c r="MDI341" s="44"/>
+      <c r="MDJ341" s="44"/>
+      <c r="MDK341" s="44"/>
+      <c r="MDL341" s="44"/>
+      <c r="MDM341" s="44"/>
+      <c r="MDN341" s="44"/>
+      <c r="MDO341" s="44"/>
+      <c r="MDP341" s="44"/>
+      <c r="MDQ341" s="44"/>
+      <c r="MDR341" s="44"/>
+      <c r="MDS341" s="44"/>
+      <c r="MDT341" s="44"/>
+      <c r="MDU341" s="44"/>
+      <c r="MDV341" s="44"/>
+      <c r="MDW341" s="44"/>
+      <c r="MDX341" s="44"/>
+      <c r="MDY341" s="44"/>
+      <c r="MDZ341" s="44"/>
+      <c r="MEA341" s="44"/>
+      <c r="MEB341" s="44"/>
+      <c r="MEC341" s="44"/>
+      <c r="MED341" s="44"/>
+      <c r="MEE341" s="44"/>
+      <c r="MEF341" s="44"/>
+      <c r="MEG341" s="44"/>
+      <c r="MEH341" s="44"/>
+      <c r="MEI341" s="44"/>
+      <c r="MEJ341" s="44"/>
+      <c r="MEK341" s="44"/>
+      <c r="MEL341" s="44"/>
+      <c r="MEM341" s="44"/>
+      <c r="MEN341" s="44"/>
+      <c r="MEO341" s="44"/>
+      <c r="MEP341" s="44"/>
+      <c r="MEQ341" s="44"/>
+      <c r="MER341" s="44"/>
+      <c r="MES341" s="44"/>
+      <c r="MET341" s="44"/>
+      <c r="MEU341" s="44"/>
+      <c r="MEV341" s="44"/>
+      <c r="MEW341" s="44"/>
+      <c r="MEX341" s="44"/>
+      <c r="MEY341" s="44"/>
+      <c r="MEZ341" s="44"/>
+      <c r="MFA341" s="44"/>
+      <c r="MFB341" s="44"/>
+      <c r="MFC341" s="44"/>
+      <c r="MFD341" s="44"/>
+      <c r="MFE341" s="44"/>
+      <c r="MFF341" s="44"/>
+      <c r="MFG341" s="44"/>
+      <c r="MFH341" s="44"/>
+      <c r="MFI341" s="44"/>
+      <c r="MFJ341" s="44"/>
+      <c r="MFK341" s="44"/>
+      <c r="MFL341" s="44"/>
+      <c r="MFM341" s="44"/>
+      <c r="MFN341" s="44"/>
+      <c r="MFO341" s="44"/>
+      <c r="MFP341" s="44"/>
+      <c r="MFQ341" s="44"/>
+      <c r="MFR341" s="44"/>
+      <c r="MFS341" s="44"/>
+      <c r="MFT341" s="44"/>
+      <c r="MFU341" s="44"/>
+      <c r="MFV341" s="44"/>
+      <c r="MFW341" s="44"/>
+      <c r="MFX341" s="44"/>
+      <c r="MFY341" s="44"/>
+      <c r="MFZ341" s="44"/>
+      <c r="MGA341" s="44"/>
+      <c r="MGB341" s="44"/>
+      <c r="MGC341" s="44"/>
+      <c r="MGD341" s="44"/>
+      <c r="MGE341" s="44"/>
+      <c r="MGF341" s="44"/>
+      <c r="MGG341" s="44"/>
+      <c r="MGH341" s="44"/>
+      <c r="MGI341" s="44"/>
+      <c r="MGJ341" s="44"/>
+      <c r="MGK341" s="44"/>
+      <c r="MGL341" s="44"/>
+      <c r="MGM341" s="44"/>
+      <c r="MGN341" s="44"/>
+      <c r="MGO341" s="44"/>
+      <c r="MGP341" s="44"/>
+      <c r="MGQ341" s="44"/>
+      <c r="MGR341" s="44"/>
+      <c r="MGS341" s="44"/>
+      <c r="MGT341" s="44"/>
+      <c r="MGU341" s="44"/>
+      <c r="MGV341" s="44"/>
+      <c r="MGW341" s="44"/>
+      <c r="MGX341" s="44"/>
+      <c r="MGY341" s="44"/>
+      <c r="MGZ341" s="44"/>
+      <c r="MHA341" s="44"/>
+      <c r="MHB341" s="44"/>
+      <c r="MHC341" s="44"/>
+      <c r="MHD341" s="44"/>
+      <c r="MHE341" s="44"/>
+      <c r="MHF341" s="44"/>
+      <c r="MHG341" s="44"/>
+      <c r="MHH341" s="44"/>
+      <c r="MHI341" s="44"/>
+      <c r="MHJ341" s="44"/>
+      <c r="MHK341" s="44"/>
+      <c r="MHL341" s="44"/>
+      <c r="MHM341" s="44"/>
+      <c r="MHN341" s="44"/>
+      <c r="MHO341" s="44"/>
+      <c r="MHP341" s="44"/>
+      <c r="MHQ341" s="44"/>
+      <c r="MHR341" s="44"/>
+      <c r="MHS341" s="44"/>
+      <c r="MHT341" s="44"/>
+      <c r="MHU341" s="44"/>
+      <c r="MHV341" s="44"/>
+      <c r="MHW341" s="44"/>
+      <c r="MHX341" s="44"/>
+      <c r="MHY341" s="44"/>
+      <c r="MHZ341" s="44"/>
+      <c r="MIA341" s="44"/>
+      <c r="MIB341" s="44"/>
+      <c r="MIC341" s="44"/>
+      <c r="MID341" s="44"/>
+      <c r="MIE341" s="44"/>
+      <c r="MIF341" s="44"/>
+      <c r="MIG341" s="44"/>
+      <c r="MIH341" s="44"/>
+      <c r="MII341" s="44"/>
+      <c r="MIJ341" s="44"/>
+      <c r="MIK341" s="44"/>
+      <c r="MIL341" s="44"/>
+      <c r="MIM341" s="44"/>
+      <c r="MIN341" s="44"/>
+      <c r="MIO341" s="44"/>
+      <c r="MIP341" s="44"/>
+      <c r="MIQ341" s="44"/>
+      <c r="MIR341" s="44"/>
+      <c r="MIS341" s="44"/>
+      <c r="MIT341" s="44"/>
+      <c r="MIU341" s="44"/>
+      <c r="MIV341" s="44"/>
+      <c r="MIW341" s="44"/>
+      <c r="MIX341" s="44"/>
+      <c r="MIY341" s="44"/>
+      <c r="MIZ341" s="44"/>
+      <c r="MJA341" s="44"/>
+      <c r="MJB341" s="44"/>
+      <c r="MJC341" s="44"/>
+      <c r="MJD341" s="44"/>
+      <c r="MJE341" s="44"/>
+      <c r="MJF341" s="44"/>
+      <c r="MJG341" s="44"/>
+      <c r="MJH341" s="44"/>
+      <c r="MJI341" s="44"/>
+      <c r="MJJ341" s="44"/>
+      <c r="MJK341" s="44"/>
+      <c r="MJL341" s="44"/>
+      <c r="MJM341" s="44"/>
+      <c r="MJN341" s="44"/>
+      <c r="MJO341" s="44"/>
+      <c r="MJP341" s="44"/>
+      <c r="MJQ341" s="44"/>
+      <c r="MJR341" s="44"/>
+      <c r="MJS341" s="44"/>
+      <c r="MJT341" s="44"/>
+      <c r="MJU341" s="44"/>
+      <c r="MJV341" s="44"/>
+      <c r="MJW341" s="44"/>
+      <c r="MJX341" s="44"/>
+      <c r="MJY341" s="44"/>
+      <c r="MJZ341" s="44"/>
+      <c r="MKA341" s="44"/>
+      <c r="MKB341" s="44"/>
+      <c r="MKC341" s="44"/>
+      <c r="MKD341" s="44"/>
+      <c r="MKE341" s="44"/>
+      <c r="MKF341" s="44"/>
+      <c r="MKG341" s="44"/>
+      <c r="MKH341" s="44"/>
+      <c r="MKI341" s="44"/>
+      <c r="MKJ341" s="44"/>
+      <c r="MKK341" s="44"/>
+      <c r="MKL341" s="44"/>
+      <c r="MKM341" s="44"/>
+      <c r="MKN341" s="44"/>
+      <c r="MKO341" s="44"/>
+      <c r="MKP341" s="44"/>
+      <c r="MKQ341" s="44"/>
+      <c r="MKR341" s="44"/>
+      <c r="MKS341" s="44"/>
+      <c r="MKT341" s="44"/>
+      <c r="MKU341" s="44"/>
+      <c r="MKV341" s="44"/>
+      <c r="MKW341" s="44"/>
+      <c r="MKX341" s="44"/>
+      <c r="MKY341" s="44"/>
+      <c r="MKZ341" s="44"/>
+      <c r="MLA341" s="44"/>
+      <c r="MLB341" s="44"/>
+      <c r="MLC341" s="44"/>
+      <c r="MLD341" s="44"/>
+      <c r="MLE341" s="44"/>
+      <c r="MLF341" s="44"/>
+      <c r="MLG341" s="44"/>
+      <c r="MLH341" s="44"/>
+      <c r="MLI341" s="44"/>
+      <c r="MLJ341" s="44"/>
+      <c r="MLK341" s="44"/>
+      <c r="MLL341" s="44"/>
+      <c r="MLM341" s="44"/>
+      <c r="MLN341" s="44"/>
+      <c r="MLO341" s="44"/>
+      <c r="MLP341" s="44"/>
+      <c r="MLQ341" s="44"/>
+      <c r="MLR341" s="44"/>
+      <c r="MLS341" s="44"/>
+      <c r="MLT341" s="44"/>
+      <c r="MLU341" s="44"/>
+      <c r="MLV341" s="44"/>
+      <c r="MLW341" s="44"/>
+      <c r="MLX341" s="44"/>
+      <c r="MLY341" s="44"/>
+      <c r="MLZ341" s="44"/>
+      <c r="MMA341" s="44"/>
+      <c r="MMB341" s="44"/>
+      <c r="MMC341" s="44"/>
+      <c r="MMD341" s="44"/>
+      <c r="MME341" s="44"/>
+      <c r="MMF341" s="44"/>
+      <c r="MMG341" s="44"/>
+      <c r="MMH341" s="44"/>
+      <c r="MMI341" s="44"/>
+      <c r="MMJ341" s="44"/>
+      <c r="MMK341" s="44"/>
+      <c r="MML341" s="44"/>
+      <c r="MMM341" s="44"/>
+      <c r="MMN341" s="44"/>
+      <c r="MMO341" s="44"/>
+      <c r="MMP341" s="44"/>
+      <c r="MMQ341" s="44"/>
+      <c r="MMR341" s="44"/>
+      <c r="MMS341" s="44"/>
+      <c r="MMT341" s="44"/>
+      <c r="MMU341" s="44"/>
+      <c r="MMV341" s="44"/>
+      <c r="MMW341" s="44"/>
+      <c r="MMX341" s="44"/>
+      <c r="MMY341" s="44"/>
+      <c r="MMZ341" s="44"/>
+      <c r="MNA341" s="44"/>
+      <c r="MNB341" s="44"/>
+      <c r="MNC341" s="44"/>
+      <c r="MND341" s="44"/>
+      <c r="MNE341" s="44"/>
+      <c r="MNF341" s="44"/>
+      <c r="MNG341" s="44"/>
+      <c r="MNH341" s="44"/>
+      <c r="MNI341" s="44"/>
+      <c r="MNJ341" s="44"/>
+      <c r="MNK341" s="44"/>
+      <c r="MNL341" s="44"/>
+      <c r="MNM341" s="44"/>
+      <c r="MNN341" s="44"/>
+      <c r="MNO341" s="44"/>
+      <c r="MNP341" s="44"/>
+      <c r="MNQ341" s="44"/>
+      <c r="MNR341" s="44"/>
+      <c r="MNS341" s="44"/>
+      <c r="MNT341" s="44"/>
+      <c r="MNU341" s="44"/>
+      <c r="MNV341" s="44"/>
+      <c r="MNW341" s="44"/>
+      <c r="MNX341" s="44"/>
+      <c r="MNY341" s="44"/>
+      <c r="MNZ341" s="44"/>
+      <c r="MOA341" s="44"/>
+      <c r="MOB341" s="44"/>
+      <c r="MOC341" s="44"/>
+      <c r="MOD341" s="44"/>
+      <c r="MOE341" s="44"/>
+      <c r="MOF341" s="44"/>
+      <c r="MOG341" s="44"/>
+      <c r="MOH341" s="44"/>
+      <c r="MOI341" s="44"/>
+      <c r="MOJ341" s="44"/>
+      <c r="MOK341" s="44"/>
+      <c r="MOL341" s="44"/>
+      <c r="MOM341" s="44"/>
+      <c r="MON341" s="44"/>
+      <c r="MOO341" s="44"/>
+      <c r="MOP341" s="44"/>
+      <c r="MOQ341" s="44"/>
+      <c r="MOR341" s="44"/>
+      <c r="MOS341" s="44"/>
+      <c r="MOT341" s="44"/>
+      <c r="MOU341" s="44"/>
+      <c r="MOV341" s="44"/>
+      <c r="MOW341" s="44"/>
+      <c r="MOX341" s="44"/>
+      <c r="MOY341" s="44"/>
+      <c r="MOZ341" s="44"/>
+      <c r="MPA341" s="44"/>
+      <c r="MPB341" s="44"/>
+      <c r="MPC341" s="44"/>
+      <c r="MPD341" s="44"/>
+      <c r="MPE341" s="44"/>
+      <c r="MPF341" s="44"/>
+      <c r="MPG341" s="44"/>
+      <c r="MPH341" s="44"/>
+      <c r="MPI341" s="44"/>
+      <c r="MPJ341" s="44"/>
+      <c r="MPK341" s="44"/>
+      <c r="MPL341" s="44"/>
+      <c r="MPM341" s="44"/>
+      <c r="MPN341" s="44"/>
+      <c r="MPO341" s="44"/>
+      <c r="MPP341" s="44"/>
+      <c r="MPQ341" s="44"/>
+      <c r="MPR341" s="44"/>
+      <c r="MPS341" s="44"/>
+      <c r="MPT341" s="44"/>
+      <c r="MPU341" s="44"/>
+      <c r="MPV341" s="44"/>
+      <c r="MPW341" s="44"/>
+      <c r="MPX341" s="44"/>
+      <c r="MPY341" s="44"/>
+      <c r="MPZ341" s="44"/>
+      <c r="MQA341" s="44"/>
+      <c r="MQB341" s="44"/>
+      <c r="MQC341" s="44"/>
+      <c r="MQD341" s="44"/>
+      <c r="MQE341" s="44"/>
+      <c r="MQF341" s="44"/>
+      <c r="MQG341" s="44"/>
+      <c r="MQH341" s="44"/>
+      <c r="MQI341" s="44"/>
+      <c r="MQJ341" s="44"/>
+      <c r="MQK341" s="44"/>
+      <c r="MQL341" s="44"/>
+      <c r="MQM341" s="44"/>
+      <c r="MQN341" s="44"/>
+      <c r="MQO341" s="44"/>
+      <c r="MQP341" s="44"/>
+      <c r="MQQ341" s="44"/>
+      <c r="MQR341" s="44"/>
+      <c r="MQS341" s="44"/>
+      <c r="MQT341" s="44"/>
+      <c r="MQU341" s="44"/>
+      <c r="MQV341" s="44"/>
+      <c r="MQW341" s="44"/>
+      <c r="MQX341" s="44"/>
+      <c r="MQY341" s="44"/>
+      <c r="MQZ341" s="44"/>
+      <c r="MRA341" s="44"/>
+      <c r="MRB341" s="44"/>
+      <c r="MRC341" s="44"/>
+      <c r="MRD341" s="44"/>
+      <c r="MRE341" s="44"/>
+      <c r="MRF341" s="44"/>
+      <c r="MRG341" s="44"/>
+      <c r="MRH341" s="44"/>
+      <c r="MRI341" s="44"/>
+      <c r="MRJ341" s="44"/>
+      <c r="MRK341" s="44"/>
+      <c r="MRL341" s="44"/>
+      <c r="MRM341" s="44"/>
+      <c r="MRN341" s="44"/>
+      <c r="MRO341" s="44"/>
+      <c r="MRP341" s="44"/>
+      <c r="MRQ341" s="44"/>
+      <c r="MRR341" s="44"/>
+      <c r="MRS341" s="44"/>
+      <c r="MRT341" s="44"/>
+      <c r="MRU341" s="44"/>
+      <c r="MRV341" s="44"/>
+      <c r="MRW341" s="44"/>
+      <c r="MRX341" s="44"/>
+      <c r="MRY341" s="44"/>
+      <c r="MRZ341" s="44"/>
+      <c r="MSA341" s="44"/>
+      <c r="MSB341" s="44"/>
+      <c r="MSC341" s="44"/>
+      <c r="MSD341" s="44"/>
+      <c r="MSE341" s="44"/>
+      <c r="MSF341" s="44"/>
+      <c r="MSG341" s="44"/>
+      <c r="MSH341" s="44"/>
+      <c r="MSI341" s="44"/>
+      <c r="MSJ341" s="44"/>
+      <c r="MSK341" s="44"/>
+      <c r="MSL341" s="44"/>
+      <c r="MSM341" s="44"/>
+      <c r="MSN341" s="44"/>
+      <c r="MSO341" s="44"/>
+      <c r="MSP341" s="44"/>
+      <c r="MSQ341" s="44"/>
+      <c r="MSR341" s="44"/>
+      <c r="MSS341" s="44"/>
+      <c r="MST341" s="44"/>
+      <c r="MSU341" s="44"/>
+      <c r="MSV341" s="44"/>
+      <c r="MSW341" s="44"/>
+      <c r="MSX341" s="44"/>
+      <c r="MSY341" s="44"/>
+      <c r="MSZ341" s="44"/>
+      <c r="MTA341" s="44"/>
+      <c r="MTB341" s="44"/>
+      <c r="MTC341" s="44"/>
+      <c r="MTD341" s="44"/>
+      <c r="MTE341" s="44"/>
+      <c r="MTF341" s="44"/>
+      <c r="MTG341" s="44"/>
+      <c r="MTH341" s="44"/>
+      <c r="MTI341" s="44"/>
+      <c r="MTJ341" s="44"/>
+      <c r="MTK341" s="44"/>
+      <c r="MTL341" s="44"/>
+      <c r="MTM341" s="44"/>
+      <c r="MTN341" s="44"/>
+      <c r="MTO341" s="44"/>
+      <c r="MTP341" s="44"/>
+      <c r="MTQ341" s="44"/>
+      <c r="MTR341" s="44"/>
+      <c r="MTS341" s="44"/>
+      <c r="MTT341" s="44"/>
+      <c r="MTU341" s="44"/>
+      <c r="MTV341" s="44"/>
+      <c r="MTW341" s="44"/>
+      <c r="MTX341" s="44"/>
+      <c r="MTY341" s="44"/>
+      <c r="MTZ341" s="44"/>
+      <c r="MUA341" s="44"/>
+      <c r="MUB341" s="44"/>
+      <c r="MUC341" s="44"/>
+      <c r="MUD341" s="44"/>
+      <c r="MUE341" s="44"/>
+      <c r="MUF341" s="44"/>
+      <c r="MUG341" s="44"/>
+      <c r="MUH341" s="44"/>
+      <c r="MUI341" s="44"/>
+      <c r="MUJ341" s="44"/>
+      <c r="MUK341" s="44"/>
+      <c r="MUL341" s="44"/>
+      <c r="MUM341" s="44"/>
+      <c r="MUN341" s="44"/>
+      <c r="MUO341" s="44"/>
+      <c r="MUP341" s="44"/>
+      <c r="MUQ341" s="44"/>
+      <c r="MUR341" s="44"/>
+      <c r="MUS341" s="44"/>
+      <c r="MUT341" s="44"/>
+      <c r="MUU341" s="44"/>
+      <c r="MUV341" s="44"/>
+      <c r="MUW341" s="44"/>
+      <c r="MUX341" s="44"/>
+      <c r="MUY341" s="44"/>
+      <c r="MUZ341" s="44"/>
+      <c r="MVA341" s="44"/>
+      <c r="MVB341" s="44"/>
+      <c r="MVC341" s="44"/>
+      <c r="MVD341" s="44"/>
+      <c r="MVE341" s="44"/>
+      <c r="MVF341" s="44"/>
+      <c r="MVG341" s="44"/>
+      <c r="MVH341" s="44"/>
+      <c r="MVI341" s="44"/>
+      <c r="MVJ341" s="44"/>
+      <c r="MVK341" s="44"/>
+      <c r="MVL341" s="44"/>
+      <c r="MVM341" s="44"/>
+      <c r="MVN341" s="44"/>
+      <c r="MVO341" s="44"/>
+      <c r="MVP341" s="44"/>
+      <c r="MVQ341" s="44"/>
+      <c r="MVR341" s="44"/>
+      <c r="MVS341" s="44"/>
+      <c r="MVT341" s="44"/>
+      <c r="MVU341" s="44"/>
+      <c r="MVV341" s="44"/>
+      <c r="MVW341" s="44"/>
+      <c r="MVX341" s="44"/>
+      <c r="MVY341" s="44"/>
+      <c r="MVZ341" s="44"/>
+      <c r="MWA341" s="44"/>
+      <c r="MWB341" s="44"/>
+      <c r="MWC341" s="44"/>
+      <c r="MWD341" s="44"/>
+      <c r="MWE341" s="44"/>
+      <c r="MWF341" s="44"/>
+      <c r="MWG341" s="44"/>
+      <c r="MWH341" s="44"/>
+      <c r="MWI341" s="44"/>
+      <c r="MWJ341" s="44"/>
+      <c r="MWK341" s="44"/>
+      <c r="MWL341" s="44"/>
+      <c r="MWM341" s="44"/>
+      <c r="MWN341" s="44"/>
+      <c r="MWO341" s="44"/>
+      <c r="MWP341" s="44"/>
+      <c r="MWQ341" s="44"/>
+      <c r="MWR341" s="44"/>
+      <c r="MWS341" s="44"/>
+      <c r="MWT341" s="44"/>
+      <c r="MWU341" s="44"/>
+      <c r="MWV341" s="44"/>
+      <c r="MWW341" s="44"/>
+      <c r="MWX341" s="44"/>
+      <c r="MWY341" s="44"/>
+      <c r="MWZ341" s="44"/>
+      <c r="MXA341" s="44"/>
+      <c r="MXB341" s="44"/>
+      <c r="MXC341" s="44"/>
+      <c r="MXD341" s="44"/>
+      <c r="MXE341" s="44"/>
+      <c r="MXF341" s="44"/>
+      <c r="MXG341" s="44"/>
+      <c r="MXH341" s="44"/>
+      <c r="MXI341" s="44"/>
+      <c r="MXJ341" s="44"/>
+      <c r="MXK341" s="44"/>
+      <c r="MXL341" s="44"/>
+      <c r="MXM341" s="44"/>
+      <c r="MXN341" s="44"/>
+      <c r="MXO341" s="44"/>
+      <c r="MXP341" s="44"/>
+      <c r="MXQ341" s="44"/>
+      <c r="MXR341" s="44"/>
+      <c r="MXS341" s="44"/>
+      <c r="MXT341" s="44"/>
+      <c r="MXU341" s="44"/>
+      <c r="MXV341" s="44"/>
+      <c r="MXW341" s="44"/>
+      <c r="MXX341" s="44"/>
+      <c r="MXY341" s="44"/>
+      <c r="MXZ341" s="44"/>
+      <c r="MYA341" s="44"/>
+      <c r="MYB341" s="44"/>
+      <c r="MYC341" s="44"/>
+      <c r="MYD341" s="44"/>
+      <c r="MYE341" s="44"/>
+      <c r="MYF341" s="44"/>
+      <c r="MYG341" s="44"/>
+      <c r="MYH341" s="44"/>
+      <c r="MYI341" s="44"/>
+      <c r="MYJ341" s="44"/>
+      <c r="MYK341" s="44"/>
+      <c r="MYL341" s="44"/>
+      <c r="MYM341" s="44"/>
+      <c r="MYN341" s="44"/>
+      <c r="MYO341" s="44"/>
+      <c r="MYP341" s="44"/>
+      <c r="MYQ341" s="44"/>
+      <c r="MYR341" s="44"/>
+      <c r="MYS341" s="44"/>
+      <c r="MYT341" s="44"/>
+      <c r="MYU341" s="44"/>
+      <c r="MYV341" s="44"/>
+      <c r="MYW341" s="44"/>
+      <c r="MYX341" s="44"/>
+      <c r="MYY341" s="44"/>
+      <c r="MYZ341" s="44"/>
+      <c r="MZA341" s="44"/>
+      <c r="MZB341" s="44"/>
+      <c r="MZC341" s="44"/>
+      <c r="MZD341" s="44"/>
+      <c r="MZE341" s="44"/>
+      <c r="MZF341" s="44"/>
+      <c r="MZG341" s="44"/>
+      <c r="MZH341" s="44"/>
+      <c r="MZI341" s="44"/>
+      <c r="MZJ341" s="44"/>
+      <c r="MZK341" s="44"/>
+      <c r="MZL341" s="44"/>
+      <c r="MZM341" s="44"/>
+      <c r="MZN341" s="44"/>
+      <c r="MZO341" s="44"/>
+      <c r="MZP341" s="44"/>
+      <c r="MZQ341" s="44"/>
+      <c r="MZR341" s="44"/>
+      <c r="MZS341" s="44"/>
+      <c r="MZT341" s="44"/>
+      <c r="MZU341" s="44"/>
+      <c r="MZV341" s="44"/>
+      <c r="MZW341" s="44"/>
+      <c r="MZX341" s="44"/>
+      <c r="MZY341" s="44"/>
+      <c r="MZZ341" s="44"/>
+      <c r="NAA341" s="44"/>
+      <c r="NAB341" s="44"/>
+      <c r="NAC341" s="44"/>
+      <c r="NAD341" s="44"/>
+      <c r="NAE341" s="44"/>
+      <c r="NAF341" s="44"/>
+      <c r="NAG341" s="44"/>
+      <c r="NAH341" s="44"/>
+      <c r="NAI341" s="44"/>
+      <c r="NAJ341" s="44"/>
+      <c r="NAK341" s="44"/>
+      <c r="NAL341" s="44"/>
+      <c r="NAM341" s="44"/>
+      <c r="NAN341" s="44"/>
+      <c r="NAO341" s="44"/>
+      <c r="NAP341" s="44"/>
+      <c r="NAQ341" s="44"/>
+      <c r="NAR341" s="44"/>
+      <c r="NAS341" s="44"/>
+      <c r="NAT341" s="44"/>
+      <c r="NAU341" s="44"/>
+      <c r="NAV341" s="44"/>
+      <c r="NAW341" s="44"/>
+      <c r="NAX341" s="44"/>
+      <c r="NAY341" s="44"/>
+      <c r="NAZ341" s="44"/>
+      <c r="NBA341" s="44"/>
+      <c r="NBB341" s="44"/>
+      <c r="NBC341" s="44"/>
+      <c r="NBD341" s="44"/>
+      <c r="NBE341" s="44"/>
+      <c r="NBF341" s="44"/>
+      <c r="NBG341" s="44"/>
+      <c r="NBH341" s="44"/>
+      <c r="NBI341" s="44"/>
+      <c r="NBJ341" s="44"/>
+      <c r="NBK341" s="44"/>
+      <c r="NBL341" s="44"/>
+      <c r="NBM341" s="44"/>
+      <c r="NBN341" s="44"/>
+      <c r="NBO341" s="44"/>
+      <c r="NBP341" s="44"/>
+      <c r="NBQ341" s="44"/>
+      <c r="NBR341" s="44"/>
+      <c r="NBS341" s="44"/>
+      <c r="NBT341" s="44"/>
+      <c r="NBU341" s="44"/>
+      <c r="NBV341" s="44"/>
+      <c r="NBW341" s="44"/>
+      <c r="NBX341" s="44"/>
+      <c r="NBY341" s="44"/>
+      <c r="NBZ341" s="44"/>
+      <c r="NCA341" s="44"/>
+      <c r="NCB341" s="44"/>
+      <c r="NCC341" s="44"/>
+      <c r="NCD341" s="44"/>
+      <c r="NCE341" s="44"/>
+      <c r="NCF341" s="44"/>
+      <c r="NCG341" s="44"/>
+      <c r="NCH341" s="44"/>
+      <c r="NCI341" s="44"/>
+      <c r="NCJ341" s="44"/>
+      <c r="NCK341" s="44"/>
+      <c r="NCL341" s="44"/>
+      <c r="NCM341" s="44"/>
+      <c r="NCN341" s="44"/>
+      <c r="NCO341" s="44"/>
+      <c r="NCP341" s="44"/>
+      <c r="NCQ341" s="44"/>
+      <c r="NCR341" s="44"/>
+      <c r="NCS341" s="44"/>
+      <c r="NCT341" s="44"/>
+      <c r="NCU341" s="44"/>
+      <c r="NCV341" s="44"/>
+      <c r="NCW341" s="44"/>
+      <c r="NCX341" s="44"/>
+      <c r="NCY341" s="44"/>
+      <c r="NCZ341" s="44"/>
+      <c r="NDA341" s="44"/>
+      <c r="NDB341" s="44"/>
+      <c r="NDC341" s="44"/>
+      <c r="NDD341" s="44"/>
+      <c r="NDE341" s="44"/>
+      <c r="NDF341" s="44"/>
+      <c r="NDG341" s="44"/>
+      <c r="NDH341" s="44"/>
+      <c r="NDI341" s="44"/>
+      <c r="NDJ341" s="44"/>
+      <c r="NDK341" s="44"/>
+      <c r="NDL341" s="44"/>
+      <c r="NDM341" s="44"/>
+      <c r="NDN341" s="44"/>
+      <c r="NDO341" s="44"/>
+      <c r="NDP341" s="44"/>
+      <c r="NDQ341" s="44"/>
+      <c r="NDR341" s="44"/>
+      <c r="NDS341" s="44"/>
+      <c r="NDT341" s="44"/>
+      <c r="NDU341" s="44"/>
+      <c r="NDV341" s="44"/>
+      <c r="NDW341" s="44"/>
+      <c r="NDX341" s="44"/>
+      <c r="NDY341" s="44"/>
+      <c r="NDZ341" s="44"/>
+      <c r="NEA341" s="44"/>
+      <c r="NEB341" s="44"/>
+      <c r="NEC341" s="44"/>
+      <c r="NED341" s="44"/>
+      <c r="NEE341" s="44"/>
+      <c r="NEF341" s="44"/>
+      <c r="NEG341" s="44"/>
+      <c r="NEH341" s="44"/>
+      <c r="NEI341" s="44"/>
+      <c r="NEJ341" s="44"/>
+      <c r="NEK341" s="44"/>
+      <c r="NEL341" s="44"/>
+      <c r="NEM341" s="44"/>
+      <c r="NEN341" s="44"/>
+      <c r="NEO341" s="44"/>
+      <c r="NEP341" s="44"/>
+      <c r="NEQ341" s="44"/>
+      <c r="NER341" s="44"/>
+      <c r="NES341" s="44"/>
+      <c r="NET341" s="44"/>
+      <c r="NEU341" s="44"/>
+      <c r="NEV341" s="44"/>
+      <c r="NEW341" s="44"/>
+      <c r="NEX341" s="44"/>
+      <c r="NEY341" s="44"/>
+      <c r="NEZ341" s="44"/>
+      <c r="NFA341" s="44"/>
+      <c r="NFB341" s="44"/>
+      <c r="NFC341" s="44"/>
+      <c r="NFD341" s="44"/>
+      <c r="NFE341" s="44"/>
+      <c r="NFF341" s="44"/>
+      <c r="NFG341" s="44"/>
+      <c r="NFH341" s="44"/>
+      <c r="NFI341" s="44"/>
+      <c r="NFJ341" s="44"/>
+      <c r="NFK341" s="44"/>
+      <c r="NFL341" s="44"/>
+      <c r="NFM341" s="44"/>
+      <c r="NFN341" s="44"/>
+      <c r="NFO341" s="44"/>
+      <c r="NFP341" s="44"/>
+      <c r="NFQ341" s="44"/>
+      <c r="NFR341" s="44"/>
+      <c r="NFS341" s="44"/>
+      <c r="NFT341" s="44"/>
+      <c r="NFU341" s="44"/>
+      <c r="NFV341" s="44"/>
+      <c r="NFW341" s="44"/>
+      <c r="NFX341" s="44"/>
+      <c r="NFY341" s="44"/>
+      <c r="NFZ341" s="44"/>
+      <c r="NGA341" s="44"/>
+      <c r="NGB341" s="44"/>
+      <c r="NGC341" s="44"/>
+      <c r="NGD341" s="44"/>
+      <c r="NGE341" s="44"/>
+      <c r="NGF341" s="44"/>
+      <c r="NGG341" s="44"/>
+      <c r="NGH341" s="44"/>
+      <c r="NGI341" s="44"/>
+      <c r="NGJ341" s="44"/>
+      <c r="NGK341" s="44"/>
+      <c r="NGL341" s="44"/>
+      <c r="NGM341" s="44"/>
+      <c r="NGN341" s="44"/>
+      <c r="NGO341" s="44"/>
+      <c r="NGP341" s="44"/>
+      <c r="NGQ341" s="44"/>
+      <c r="NGR341" s="44"/>
+      <c r="NGS341" s="44"/>
+      <c r="NGT341" s="44"/>
+      <c r="NGU341" s="44"/>
+      <c r="NGV341" s="44"/>
+      <c r="NGW341" s="44"/>
+      <c r="NGX341" s="44"/>
+      <c r="NGY341" s="44"/>
+      <c r="NGZ341" s="44"/>
+      <c r="NHA341" s="44"/>
+      <c r="NHB341" s="44"/>
+      <c r="NHC341" s="44"/>
+      <c r="NHD341" s="44"/>
+      <c r="NHE341" s="44"/>
+      <c r="NHF341" s="44"/>
+      <c r="NHG341" s="44"/>
+      <c r="NHH341" s="44"/>
+      <c r="NHI341" s="44"/>
+      <c r="NHJ341" s="44"/>
+      <c r="NHK341" s="44"/>
+      <c r="NHL341" s="44"/>
+      <c r="NHM341" s="44"/>
+      <c r="NHN341" s="44"/>
+      <c r="NHO341" s="44"/>
+      <c r="NHP341" s="44"/>
+      <c r="NHQ341" s="44"/>
+      <c r="NHR341" s="44"/>
+      <c r="NHS341" s="44"/>
+      <c r="NHT341" s="44"/>
+      <c r="NHU341" s="44"/>
+      <c r="NHV341" s="44"/>
+      <c r="NHW341" s="44"/>
+      <c r="NHX341" s="44"/>
+      <c r="NHY341" s="44"/>
+      <c r="NHZ341" s="44"/>
+      <c r="NIA341" s="44"/>
+      <c r="NIB341" s="44"/>
+      <c r="NIC341" s="44"/>
+      <c r="NID341" s="44"/>
+      <c r="NIE341" s="44"/>
+      <c r="NIF341" s="44"/>
+      <c r="NIG341" s="44"/>
+      <c r="NIH341" s="44"/>
+      <c r="NII341" s="44"/>
+      <c r="NIJ341" s="44"/>
+      <c r="NIK341" s="44"/>
+      <c r="NIL341" s="44"/>
+      <c r="NIM341" s="44"/>
+      <c r="NIN341" s="44"/>
+      <c r="NIO341" s="44"/>
+      <c r="NIP341" s="44"/>
+      <c r="NIQ341" s="44"/>
+      <c r="NIR341" s="44"/>
+      <c r="NIS341" s="44"/>
+      <c r="NIT341" s="44"/>
+      <c r="NIU341" s="44"/>
+      <c r="NIV341" s="44"/>
+      <c r="NIW341" s="44"/>
+      <c r="NIX341" s="44"/>
+      <c r="NIY341" s="44"/>
+      <c r="NIZ341" s="44"/>
+      <c r="NJA341" s="44"/>
+      <c r="NJB341" s="44"/>
+      <c r="NJC341" s="44"/>
+      <c r="NJD341" s="44"/>
+      <c r="NJE341" s="44"/>
+      <c r="NJF341" s="44"/>
+      <c r="NJG341" s="44"/>
+      <c r="NJH341" s="44"/>
+      <c r="NJI341" s="44"/>
+      <c r="NJJ341" s="44"/>
+      <c r="NJK341" s="44"/>
+      <c r="NJL341" s="44"/>
+      <c r="NJM341" s="44"/>
+      <c r="NJN341" s="44"/>
+      <c r="NJO341" s="44"/>
+      <c r="NJP341" s="44"/>
+      <c r="NJQ341" s="44"/>
+      <c r="NJR341" s="44"/>
+      <c r="NJS341" s="44"/>
+      <c r="NJT341" s="44"/>
+      <c r="NJU341" s="44"/>
+      <c r="NJV341" s="44"/>
+      <c r="NJW341" s="44"/>
+      <c r="NJX341" s="44"/>
+      <c r="NJY341" s="44"/>
+      <c r="NJZ341" s="44"/>
+      <c r="NKA341" s="44"/>
+      <c r="NKB341" s="44"/>
+      <c r="NKC341" s="44"/>
+      <c r="NKD341" s="44"/>
+      <c r="NKE341" s="44"/>
+      <c r="NKF341" s="44"/>
+      <c r="NKG341" s="44"/>
+      <c r="NKH341" s="44"/>
+      <c r="NKI341" s="44"/>
+      <c r="NKJ341" s="44"/>
+      <c r="NKK341" s="44"/>
+      <c r="NKL341" s="44"/>
+      <c r="NKM341" s="44"/>
+      <c r="NKN341" s="44"/>
+      <c r="NKO341" s="44"/>
+      <c r="NKP341" s="44"/>
+      <c r="NKQ341" s="44"/>
+      <c r="NKR341" s="44"/>
+      <c r="NKS341" s="44"/>
+      <c r="NKT341" s="44"/>
+      <c r="NKU341" s="44"/>
+      <c r="NKV341" s="44"/>
+      <c r="NKW341" s="44"/>
+      <c r="NKX341" s="44"/>
+      <c r="NKY341" s="44"/>
+      <c r="NKZ341" s="44"/>
+      <c r="NLA341" s="44"/>
+      <c r="NLB341" s="44"/>
+      <c r="NLC341" s="44"/>
+      <c r="NLD341" s="44"/>
+      <c r="NLE341" s="44"/>
+      <c r="NLF341" s="44"/>
+      <c r="NLG341" s="44"/>
+      <c r="NLH341" s="44"/>
+      <c r="NLI341" s="44"/>
+      <c r="NLJ341" s="44"/>
+      <c r="NLK341" s="44"/>
+      <c r="NLL341" s="44"/>
+      <c r="NLM341" s="44"/>
+      <c r="NLN341" s="44"/>
+      <c r="NLO341" s="44"/>
+      <c r="NLP341" s="44"/>
+      <c r="NLQ341" s="44"/>
+      <c r="NLR341" s="44"/>
+      <c r="NLS341" s="44"/>
+      <c r="NLT341" s="44"/>
+      <c r="NLU341" s="44"/>
+      <c r="NLV341" s="44"/>
+      <c r="NLW341" s="44"/>
+      <c r="NLX341" s="44"/>
+      <c r="NLY341" s="44"/>
+      <c r="NLZ341" s="44"/>
+      <c r="NMA341" s="44"/>
+      <c r="NMB341" s="44"/>
+      <c r="NMC341" s="44"/>
+      <c r="NMD341" s="44"/>
+      <c r="NME341" s="44"/>
+      <c r="NMF341" s="44"/>
+      <c r="NMG341" s="44"/>
+      <c r="NMH341" s="44"/>
+      <c r="NMI341" s="44"/>
+      <c r="NMJ341" s="44"/>
+      <c r="NMK341" s="44"/>
+      <c r="NML341" s="44"/>
+      <c r="NMM341" s="44"/>
+      <c r="NMN341" s="44"/>
+      <c r="NMO341" s="44"/>
+      <c r="NMP341" s="44"/>
+      <c r="NMQ341" s="44"/>
+      <c r="NMR341" s="44"/>
+      <c r="NMS341" s="44"/>
+      <c r="NMT341" s="44"/>
+      <c r="NMU341" s="44"/>
+      <c r="NMV341" s="44"/>
+      <c r="NMW341" s="44"/>
+      <c r="NMX341" s="44"/>
+      <c r="NMY341" s="44"/>
+      <c r="NMZ341" s="44"/>
+      <c r="NNA341" s="44"/>
+      <c r="NNB341" s="44"/>
+      <c r="NNC341" s="44"/>
+      <c r="NND341" s="44"/>
+      <c r="NNE341" s="44"/>
+      <c r="NNF341" s="44"/>
+      <c r="NNG341" s="44"/>
+      <c r="NNH341" s="44"/>
+      <c r="NNI341" s="44"/>
+      <c r="NNJ341" s="44"/>
+      <c r="NNK341" s="44"/>
+      <c r="NNL341" s="44"/>
+      <c r="NNM341" s="44"/>
+      <c r="NNN341" s="44"/>
+      <c r="NNO341" s="44"/>
+      <c r="NNP341" s="44"/>
+      <c r="NNQ341" s="44"/>
+      <c r="NNR341" s="44"/>
+      <c r="NNS341" s="44"/>
+      <c r="NNT341" s="44"/>
+      <c r="NNU341" s="44"/>
+      <c r="NNV341" s="44"/>
+      <c r="NNW341" s="44"/>
+      <c r="NNX341" s="44"/>
+      <c r="NNY341" s="44"/>
+      <c r="NNZ341" s="44"/>
+      <c r="NOA341" s="44"/>
+      <c r="NOB341" s="44"/>
+      <c r="NOC341" s="44"/>
+      <c r="NOD341" s="44"/>
+      <c r="NOE341" s="44"/>
+      <c r="NOF341" s="44"/>
+      <c r="NOG341" s="44"/>
+      <c r="NOH341" s="44"/>
+      <c r="NOI341" s="44"/>
+      <c r="NOJ341" s="44"/>
+      <c r="NOK341" s="44"/>
+      <c r="NOL341" s="44"/>
+      <c r="NOM341" s="44"/>
+      <c r="NON341" s="44"/>
+      <c r="NOO341" s="44"/>
+      <c r="NOP341" s="44"/>
+      <c r="NOQ341" s="44"/>
+      <c r="NOR341" s="44"/>
+      <c r="NOS341" s="44"/>
+      <c r="NOT341" s="44"/>
+      <c r="NOU341" s="44"/>
+      <c r="NOV341" s="44"/>
+      <c r="NOW341" s="44"/>
+      <c r="NOX341" s="44"/>
+      <c r="NOY341" s="44"/>
+      <c r="NOZ341" s="44"/>
+      <c r="NPA341" s="44"/>
+      <c r="NPB341" s="44"/>
+      <c r="NPC341" s="44"/>
+      <c r="NPD341" s="44"/>
+      <c r="NPE341" s="44"/>
+      <c r="NPF341" s="44"/>
+      <c r="NPG341" s="44"/>
+      <c r="NPH341" s="44"/>
+      <c r="NPI341" s="44"/>
+      <c r="NPJ341" s="44"/>
+      <c r="NPK341" s="44"/>
+      <c r="NPL341" s="44"/>
+      <c r="NPM341" s="44"/>
+      <c r="NPN341" s="44"/>
+      <c r="NPO341" s="44"/>
+      <c r="NPP341" s="44"/>
+      <c r="NPQ341" s="44"/>
+      <c r="NPR341" s="44"/>
+      <c r="NPS341" s="44"/>
+      <c r="NPT341" s="44"/>
+      <c r="NPU341" s="44"/>
+      <c r="NPV341" s="44"/>
+      <c r="NPW341" s="44"/>
+      <c r="NPX341" s="44"/>
+      <c r="NPY341" s="44"/>
+      <c r="NPZ341" s="44"/>
+      <c r="NQA341" s="44"/>
+      <c r="NQB341" s="44"/>
+      <c r="NQC341" s="44"/>
+      <c r="NQD341" s="44"/>
+      <c r="NQE341" s="44"/>
+      <c r="NQF341" s="44"/>
+      <c r="NQG341" s="44"/>
+      <c r="NQH341" s="44"/>
+      <c r="NQI341" s="44"/>
+      <c r="NQJ341" s="44"/>
+      <c r="NQK341" s="44"/>
+      <c r="NQL341" s="44"/>
+      <c r="NQM341" s="44"/>
+      <c r="NQN341" s="44"/>
+      <c r="NQO341" s="44"/>
+      <c r="NQP341" s="44"/>
+      <c r="NQQ341" s="44"/>
+      <c r="NQR341" s="44"/>
+      <c r="NQS341" s="44"/>
+      <c r="NQT341" s="44"/>
+      <c r="NQU341" s="44"/>
+      <c r="NQV341" s="44"/>
+      <c r="NQW341" s="44"/>
+      <c r="NQX341" s="44"/>
+      <c r="NQY341" s="44"/>
+      <c r="NQZ341" s="44"/>
+      <c r="NRA341" s="44"/>
+      <c r="NRB341" s="44"/>
+      <c r="NRC341" s="44"/>
+      <c r="NRD341" s="44"/>
+      <c r="NRE341" s="44"/>
+      <c r="NRF341" s="44"/>
+      <c r="NRG341" s="44"/>
+      <c r="NRH341" s="44"/>
+      <c r="NRI341" s="44"/>
+      <c r="NRJ341" s="44"/>
+      <c r="NRK341" s="44"/>
+      <c r="NRL341" s="44"/>
+      <c r="NRM341" s="44"/>
+      <c r="NRN341" s="44"/>
+      <c r="NRO341" s="44"/>
+      <c r="NRP341" s="44"/>
+      <c r="NRQ341" s="44"/>
+      <c r="NRR341" s="44"/>
+      <c r="NRS341" s="44"/>
+      <c r="NRT341" s="44"/>
+      <c r="NRU341" s="44"/>
+      <c r="NRV341" s="44"/>
+      <c r="NRW341" s="44"/>
+      <c r="NRX341" s="44"/>
+      <c r="NRY341" s="44"/>
+      <c r="NRZ341" s="44"/>
+      <c r="NSA341" s="44"/>
+      <c r="NSB341" s="44"/>
+      <c r="NSC341" s="44"/>
+      <c r="NSD341" s="44"/>
+      <c r="NSE341" s="44"/>
+      <c r="NSF341" s="44"/>
+      <c r="NSG341" s="44"/>
+      <c r="NSH341" s="44"/>
+      <c r="NSI341" s="44"/>
+      <c r="NSJ341" s="44"/>
+      <c r="NSK341" s="44"/>
+      <c r="NSL341" s="44"/>
+      <c r="NSM341" s="44"/>
+      <c r="NSN341" s="44"/>
+      <c r="NSO341" s="44"/>
+      <c r="NSP341" s="44"/>
+      <c r="NSQ341" s="44"/>
+      <c r="NSR341" s="44"/>
+      <c r="NSS341" s="44"/>
+      <c r="NST341" s="44"/>
+      <c r="NSU341" s="44"/>
+      <c r="NSV341" s="44"/>
+      <c r="NSW341" s="44"/>
+      <c r="NSX341" s="44"/>
+      <c r="NSY341" s="44"/>
+      <c r="NSZ341" s="44"/>
+      <c r="NTA341" s="44"/>
+      <c r="NTB341" s="44"/>
+      <c r="NTC341" s="44"/>
+      <c r="NTD341" s="44"/>
+      <c r="NTE341" s="44"/>
+      <c r="NTF341" s="44"/>
+      <c r="NTG341" s="44"/>
+      <c r="NTH341" s="44"/>
+      <c r="NTI341" s="44"/>
+      <c r="NTJ341" s="44"/>
+      <c r="NTK341" s="44"/>
+      <c r="NTL341" s="44"/>
+      <c r="NTM341" s="44"/>
+      <c r="NTN341" s="44"/>
+      <c r="NTO341" s="44"/>
+      <c r="NTP341" s="44"/>
+      <c r="NTQ341" s="44"/>
+      <c r="NTR341" s="44"/>
+      <c r="NTS341" s="44"/>
+      <c r="NTT341" s="44"/>
+      <c r="NTU341" s="44"/>
+      <c r="NTV341" s="44"/>
+      <c r="NTW341" s="44"/>
+      <c r="NTX341" s="44"/>
+      <c r="NTY341" s="44"/>
+      <c r="NTZ341" s="44"/>
+      <c r="NUA341" s="44"/>
+      <c r="NUB341" s="44"/>
+      <c r="NUC341" s="44"/>
+      <c r="NUD341" s="44"/>
+      <c r="NUE341" s="44"/>
+      <c r="NUF341" s="44"/>
+      <c r="NUG341" s="44"/>
+      <c r="NUH341" s="44"/>
+      <c r="NUI341" s="44"/>
+      <c r="NUJ341" s="44"/>
+      <c r="NUK341" s="44"/>
+      <c r="NUL341" s="44"/>
+      <c r="NUM341" s="44"/>
+      <c r="NUN341" s="44"/>
+      <c r="NUO341" s="44"/>
+      <c r="NUP341" s="44"/>
+      <c r="NUQ341" s="44"/>
+      <c r="NUR341" s="44"/>
+      <c r="NUS341" s="44"/>
+      <c r="NUT341" s="44"/>
+      <c r="NUU341" s="44"/>
+      <c r="NUV341" s="44"/>
+      <c r="NUW341" s="44"/>
+      <c r="NUX341" s="44"/>
+      <c r="NUY341" s="44"/>
+      <c r="NUZ341" s="44"/>
+      <c r="NVA341" s="44"/>
+      <c r="NVB341" s="44"/>
+      <c r="NVC341" s="44"/>
+      <c r="NVD341" s="44"/>
+      <c r="NVE341" s="44"/>
+      <c r="NVF341" s="44"/>
+      <c r="NVG341" s="44"/>
+      <c r="NVH341" s="44"/>
+      <c r="NVI341" s="44"/>
+      <c r="NVJ341" s="44"/>
+      <c r="NVK341" s="44"/>
+      <c r="NVL341" s="44"/>
+      <c r="NVM341" s="44"/>
+      <c r="NVN341" s="44"/>
+      <c r="NVO341" s="44"/>
+      <c r="NVP341" s="44"/>
+      <c r="NVQ341" s="44"/>
+      <c r="NVR341" s="44"/>
+      <c r="NVS341" s="44"/>
+      <c r="NVT341" s="44"/>
+      <c r="NVU341" s="44"/>
+      <c r="NVV341" s="44"/>
+      <c r="NVW341" s="44"/>
+      <c r="NVX341" s="44"/>
+      <c r="NVY341" s="44"/>
+      <c r="NVZ341" s="44"/>
+      <c r="NWA341" s="44"/>
+      <c r="NWB341" s="44"/>
+      <c r="NWC341" s="44"/>
+      <c r="NWD341" s="44"/>
+      <c r="NWE341" s="44"/>
+      <c r="NWF341" s="44"/>
+      <c r="NWG341" s="44"/>
+      <c r="NWH341" s="44"/>
+      <c r="NWI341" s="44"/>
+      <c r="NWJ341" s="44"/>
+      <c r="NWK341" s="44"/>
+      <c r="NWL341" s="44"/>
+      <c r="NWM341" s="44"/>
+      <c r="NWN341" s="44"/>
+      <c r="NWO341" s="44"/>
+      <c r="NWP341" s="44"/>
+      <c r="NWQ341" s="44"/>
+      <c r="NWR341" s="44"/>
+      <c r="NWS341" s="44"/>
+      <c r="NWT341" s="44"/>
+      <c r="NWU341" s="44"/>
+      <c r="NWV341" s="44"/>
+      <c r="NWW341" s="44"/>
+      <c r="NWX341" s="44"/>
+      <c r="NWY341" s="44"/>
+      <c r="NWZ341" s="44"/>
+      <c r="NXA341" s="44"/>
+      <c r="NXB341" s="44"/>
+      <c r="NXC341" s="44"/>
+      <c r="NXD341" s="44"/>
+      <c r="NXE341" s="44"/>
+      <c r="NXF341" s="44"/>
+      <c r="NXG341" s="44"/>
+      <c r="NXH341" s="44"/>
+      <c r="NXI341" s="44"/>
+      <c r="NXJ341" s="44"/>
+      <c r="NXK341" s="44"/>
+      <c r="NXL341" s="44"/>
+      <c r="NXM341" s="44"/>
+      <c r="NXN341" s="44"/>
+      <c r="NXO341" s="44"/>
+      <c r="NXP341" s="44"/>
+      <c r="NXQ341" s="44"/>
+      <c r="NXR341" s="44"/>
+      <c r="NXS341" s="44"/>
+      <c r="NXT341" s="44"/>
+      <c r="NXU341" s="44"/>
+      <c r="NXV341" s="44"/>
+      <c r="NXW341" s="44"/>
+      <c r="NXX341" s="44"/>
+      <c r="NXY341" s="44"/>
+      <c r="NXZ341" s="44"/>
+      <c r="NYA341" s="44"/>
+      <c r="NYB341" s="44"/>
+      <c r="NYC341" s="44"/>
+      <c r="NYD341" s="44"/>
+      <c r="NYE341" s="44"/>
+      <c r="NYF341" s="44"/>
+      <c r="NYG341" s="44"/>
+      <c r="NYH341" s="44"/>
+      <c r="NYI341" s="44"/>
+      <c r="NYJ341" s="44"/>
+      <c r="NYK341" s="44"/>
+      <c r="NYL341" s="44"/>
+      <c r="NYM341" s="44"/>
+      <c r="NYN341" s="44"/>
+      <c r="NYO341" s="44"/>
+      <c r="NYP341" s="44"/>
+      <c r="NYQ341" s="44"/>
+      <c r="NYR341" s="44"/>
+      <c r="NYS341" s="44"/>
+      <c r="NYT341" s="44"/>
+      <c r="NYU341" s="44"/>
+      <c r="NYV341" s="44"/>
+      <c r="NYW341" s="44"/>
+      <c r="NYX341" s="44"/>
+      <c r="NYY341" s="44"/>
+      <c r="NYZ341" s="44"/>
+      <c r="NZA341" s="44"/>
+      <c r="NZB341" s="44"/>
+      <c r="NZC341" s="44"/>
+      <c r="NZD341" s="44"/>
+      <c r="NZE341" s="44"/>
+      <c r="NZF341" s="44"/>
+      <c r="NZG341" s="44"/>
+      <c r="NZH341" s="44"/>
+      <c r="NZI341" s="44"/>
+      <c r="NZJ341" s="44"/>
+      <c r="NZK341" s="44"/>
+      <c r="NZL341" s="44"/>
+      <c r="NZM341" s="44"/>
+      <c r="NZN341" s="44"/>
+      <c r="NZO341" s="44"/>
+      <c r="NZP341" s="44"/>
+      <c r="NZQ341" s="44"/>
+      <c r="NZR341" s="44"/>
+      <c r="NZS341" s="44"/>
+      <c r="NZT341" s="44"/>
+      <c r="NZU341" s="44"/>
+      <c r="NZV341" s="44"/>
+      <c r="NZW341" s="44"/>
+      <c r="NZX341" s="44"/>
+      <c r="NZY341" s="44"/>
+      <c r="NZZ341" s="44"/>
+      <c r="OAA341" s="44"/>
+      <c r="OAB341" s="44"/>
+      <c r="OAC341" s="44"/>
+      <c r="OAD341" s="44"/>
+      <c r="OAE341" s="44"/>
+      <c r="OAF341" s="44"/>
+      <c r="OAG341" s="44"/>
+      <c r="OAH341" s="44"/>
+      <c r="OAI341" s="44"/>
+      <c r="OAJ341" s="44"/>
+      <c r="OAK341" s="44"/>
+      <c r="OAL341" s="44"/>
+      <c r="OAM341" s="44"/>
+      <c r="OAN341" s="44"/>
+      <c r="OAO341" s="44"/>
+      <c r="OAP341" s="44"/>
+      <c r="OAQ341" s="44"/>
+      <c r="OAR341" s="44"/>
+      <c r="OAS341" s="44"/>
+      <c r="OAT341" s="44"/>
+      <c r="OAU341" s="44"/>
+      <c r="OAV341" s="44"/>
+      <c r="OAW341" s="44"/>
+      <c r="OAX341" s="44"/>
+      <c r="OAY341" s="44"/>
+      <c r="OAZ341" s="44"/>
+      <c r="OBA341" s="44"/>
+      <c r="OBB341" s="44"/>
+      <c r="OBC341" s="44"/>
+      <c r="OBD341" s="44"/>
+      <c r="OBE341" s="44"/>
+      <c r="OBF341" s="44"/>
+      <c r="OBG341" s="44"/>
+      <c r="OBH341" s="44"/>
+      <c r="OBI341" s="44"/>
+      <c r="OBJ341" s="44"/>
+      <c r="OBK341" s="44"/>
+      <c r="OBL341" s="44"/>
+      <c r="OBM341" s="44"/>
+      <c r="OBN341" s="44"/>
+      <c r="OBO341" s="44"/>
+      <c r="OBP341" s="44"/>
+      <c r="OBQ341" s="44"/>
+      <c r="OBR341" s="44"/>
+      <c r="OBS341" s="44"/>
+      <c r="OBT341" s="44"/>
+      <c r="OBU341" s="44"/>
+      <c r="OBV341" s="44"/>
+      <c r="OBW341" s="44"/>
+      <c r="OBX341" s="44"/>
+      <c r="OBY341" s="44"/>
+      <c r="OBZ341" s="44"/>
+      <c r="OCA341" s="44"/>
+      <c r="OCB341" s="44"/>
+      <c r="OCC341" s="44"/>
+      <c r="OCD341" s="44"/>
+      <c r="OCE341" s="44"/>
+      <c r="OCF341" s="44"/>
+      <c r="OCG341" s="44"/>
+      <c r="OCH341" s="44"/>
+      <c r="OCI341" s="44"/>
+      <c r="OCJ341" s="44"/>
+      <c r="OCK341" s="44"/>
+      <c r="OCL341" s="44"/>
+      <c r="OCM341" s="44"/>
+      <c r="OCN341" s="44"/>
+      <c r="OCO341" s="44"/>
+      <c r="OCP341" s="44"/>
+      <c r="OCQ341" s="44"/>
+      <c r="OCR341" s="44"/>
+      <c r="OCS341" s="44"/>
+      <c r="OCT341" s="44"/>
+      <c r="OCU341" s="44"/>
+      <c r="OCV341" s="44"/>
+      <c r="OCW341" s="44"/>
+      <c r="OCX341" s="44"/>
+      <c r="OCY341" s="44"/>
+      <c r="OCZ341" s="44"/>
+      <c r="ODA341" s="44"/>
+      <c r="ODB341" s="44"/>
+      <c r="ODC341" s="44"/>
+      <c r="ODD341" s="44"/>
+      <c r="ODE341" s="44"/>
+      <c r="ODF341" s="44"/>
+      <c r="ODG341" s="44"/>
+      <c r="ODH341" s="44"/>
+      <c r="ODI341" s="44"/>
+      <c r="ODJ341" s="44"/>
+      <c r="ODK341" s="44"/>
+      <c r="ODL341" s="44"/>
+      <c r="ODM341" s="44"/>
+      <c r="ODN341" s="44"/>
+      <c r="ODO341" s="44"/>
+      <c r="ODP341" s="44"/>
+      <c r="ODQ341" s="44"/>
+      <c r="ODR341" s="44"/>
+      <c r="ODS341" s="44"/>
+      <c r="ODT341" s="44"/>
+      <c r="ODU341" s="44"/>
+      <c r="ODV341" s="44"/>
+      <c r="ODW341" s="44"/>
+      <c r="ODX341" s="44"/>
+      <c r="ODY341" s="44"/>
+      <c r="ODZ341" s="44"/>
+      <c r="OEA341" s="44"/>
+      <c r="OEB341" s="44"/>
+      <c r="OEC341" s="44"/>
+      <c r="OED341" s="44"/>
+      <c r="OEE341" s="44"/>
+      <c r="OEF341" s="44"/>
+      <c r="OEG341" s="44"/>
+      <c r="OEH341" s="44"/>
+      <c r="OEI341" s="44"/>
+      <c r="OEJ341" s="44"/>
+      <c r="OEK341" s="44"/>
+      <c r="OEL341" s="44"/>
+      <c r="OEM341" s="44"/>
+      <c r="OEN341" s="44"/>
+      <c r="OEO341" s="44"/>
+      <c r="OEP341" s="44"/>
+      <c r="OEQ341" s="44"/>
+      <c r="OER341" s="44"/>
+      <c r="OES341" s="44"/>
+      <c r="OET341" s="44"/>
+      <c r="OEU341" s="44"/>
+      <c r="OEV341" s="44"/>
+      <c r="OEW341" s="44"/>
+      <c r="OEX341" s="44"/>
+      <c r="OEY341" s="44"/>
+      <c r="OEZ341" s="44"/>
+      <c r="OFA341" s="44"/>
+      <c r="OFB341" s="44"/>
+      <c r="OFC341" s="44"/>
+      <c r="OFD341" s="44"/>
+      <c r="OFE341" s="44"/>
+      <c r="OFF341" s="44"/>
+      <c r="OFG341" s="44"/>
+      <c r="OFH341" s="44"/>
+      <c r="OFI341" s="44"/>
+      <c r="OFJ341" s="44"/>
+      <c r="OFK341" s="44"/>
+      <c r="OFL341" s="44"/>
+      <c r="OFM341" s="44"/>
+      <c r="OFN341" s="44"/>
+      <c r="OFO341" s="44"/>
+      <c r="OFP341" s="44"/>
+      <c r="OFQ341" s="44"/>
+      <c r="OFR341" s="44"/>
+      <c r="OFS341" s="44"/>
+      <c r="OFT341" s="44"/>
+      <c r="OFU341" s="44"/>
+      <c r="OFV341" s="44"/>
+      <c r="OFW341" s="44"/>
+      <c r="OFX341" s="44"/>
+      <c r="OFY341" s="44"/>
+      <c r="OFZ341" s="44"/>
+      <c r="OGA341" s="44"/>
+      <c r="OGB341" s="44"/>
+      <c r="OGC341" s="44"/>
+      <c r="OGD341" s="44"/>
+      <c r="OGE341" s="44"/>
+      <c r="OGF341" s="44"/>
+      <c r="OGG341" s="44"/>
+      <c r="OGH341" s="44"/>
+      <c r="OGI341" s="44"/>
+      <c r="OGJ341" s="44"/>
+      <c r="OGK341" s="44"/>
+      <c r="OGL341" s="44"/>
+      <c r="OGM341" s="44"/>
+      <c r="OGN341" s="44"/>
+      <c r="OGO341" s="44"/>
+      <c r="OGP341" s="44"/>
+      <c r="OGQ341" s="44"/>
+      <c r="OGR341" s="44"/>
+      <c r="OGS341" s="44"/>
+      <c r="OGT341" s="44"/>
+      <c r="OGU341" s="44"/>
+      <c r="OGV341" s="44"/>
+      <c r="OGW341" s="44"/>
+      <c r="OGX341" s="44"/>
+      <c r="OGY341" s="44"/>
+      <c r="OGZ341" s="44"/>
+      <c r="OHA341" s="44"/>
+      <c r="OHB341" s="44"/>
+      <c r="OHC341" s="44"/>
+      <c r="OHD341" s="44"/>
+      <c r="OHE341" s="44"/>
+      <c r="OHF341" s="44"/>
+      <c r="OHG341" s="44"/>
+      <c r="OHH341" s="44"/>
+      <c r="OHI341" s="44"/>
+      <c r="OHJ341" s="44"/>
+      <c r="OHK341" s="44"/>
+      <c r="OHL341" s="44"/>
+      <c r="OHM341" s="44"/>
+      <c r="OHN341" s="44"/>
+      <c r="OHO341" s="44"/>
+      <c r="OHP341" s="44"/>
+      <c r="OHQ341" s="44"/>
+      <c r="OHR341" s="44"/>
+      <c r="OHS341" s="44"/>
+      <c r="OHT341" s="44"/>
+      <c r="OHU341" s="44"/>
+      <c r="OHV341" s="44"/>
+      <c r="OHW341" s="44"/>
+      <c r="OHX341" s="44"/>
+      <c r="OHY341" s="44"/>
+      <c r="OHZ341" s="44"/>
+      <c r="OIA341" s="44"/>
+      <c r="OIB341" s="44"/>
+      <c r="OIC341" s="44"/>
+      <c r="OID341" s="44"/>
+      <c r="OIE341" s="44"/>
+      <c r="OIF341" s="44"/>
+      <c r="OIG341" s="44"/>
+      <c r="OIH341" s="44"/>
+      <c r="OII341" s="44"/>
+      <c r="OIJ341" s="44"/>
+      <c r="OIK341" s="44"/>
+      <c r="OIL341" s="44"/>
+      <c r="OIM341" s="44"/>
+      <c r="OIN341" s="44"/>
+      <c r="OIO341" s="44"/>
+      <c r="OIP341" s="44"/>
+      <c r="OIQ341" s="44"/>
+      <c r="OIR341" s="44"/>
+      <c r="OIS341" s="44"/>
+      <c r="OIT341" s="44"/>
+      <c r="OIU341" s="44"/>
+      <c r="OIV341" s="44"/>
+      <c r="OIW341" s="44"/>
+      <c r="OIX341" s="44"/>
+      <c r="OIY341" s="44"/>
+      <c r="OIZ341" s="44"/>
+      <c r="OJA341" s="44"/>
+      <c r="OJB341" s="44"/>
+      <c r="OJC341" s="44"/>
+      <c r="OJD341" s="44"/>
+      <c r="OJE341" s="44"/>
+      <c r="OJF341" s="44"/>
+      <c r="OJG341" s="44"/>
+      <c r="OJH341" s="44"/>
+      <c r="OJI341" s="44"/>
+      <c r="OJJ341" s="44"/>
+      <c r="OJK341" s="44"/>
+      <c r="OJL341" s="44"/>
+      <c r="OJM341" s="44"/>
+      <c r="OJN341" s="44"/>
+      <c r="OJO341" s="44"/>
+      <c r="OJP341" s="44"/>
+      <c r="OJQ341" s="44"/>
+      <c r="OJR341" s="44"/>
+      <c r="OJS341" s="44"/>
+      <c r="OJT341" s="44"/>
+      <c r="OJU341" s="44"/>
+      <c r="OJV341" s="44"/>
+      <c r="OJW341" s="44"/>
+      <c r="OJX341" s="44"/>
+      <c r="OJY341" s="44"/>
+      <c r="OJZ341" s="44"/>
+      <c r="OKA341" s="44"/>
+      <c r="OKB341" s="44"/>
+      <c r="OKC341" s="44"/>
+      <c r="OKD341" s="44"/>
+      <c r="OKE341" s="44"/>
+      <c r="OKF341" s="44"/>
+      <c r="OKG341" s="44"/>
+      <c r="OKH341" s="44"/>
+      <c r="OKI341" s="44"/>
+      <c r="OKJ341" s="44"/>
+      <c r="OKK341" s="44"/>
+      <c r="OKL341" s="44"/>
+      <c r="OKM341" s="44"/>
+      <c r="OKN341" s="44"/>
+      <c r="OKO341" s="44"/>
+      <c r="OKP341" s="44"/>
+      <c r="OKQ341" s="44"/>
+      <c r="OKR341" s="44"/>
+      <c r="OKS341" s="44"/>
+      <c r="OKT341" s="44"/>
+      <c r="OKU341" s="44"/>
+      <c r="OKV341" s="44"/>
+      <c r="OKW341" s="44"/>
+      <c r="OKX341" s="44"/>
+      <c r="OKY341" s="44"/>
+      <c r="OKZ341" s="44"/>
+      <c r="OLA341" s="44"/>
+      <c r="OLB341" s="44"/>
+      <c r="OLC341" s="44"/>
+      <c r="OLD341" s="44"/>
+      <c r="OLE341" s="44"/>
+      <c r="OLF341" s="44"/>
+      <c r="OLG341" s="44"/>
+      <c r="OLH341" s="44"/>
+      <c r="OLI341" s="44"/>
+      <c r="OLJ341" s="44"/>
+      <c r="OLK341" s="44"/>
+      <c r="OLL341" s="44"/>
+      <c r="OLM341" s="44"/>
+      <c r="OLN341" s="44"/>
+      <c r="OLO341" s="44"/>
+      <c r="OLP341" s="44"/>
+      <c r="OLQ341" s="44"/>
+      <c r="OLR341" s="44"/>
+      <c r="OLS341" s="44"/>
+      <c r="OLT341" s="44"/>
+      <c r="OLU341" s="44"/>
+      <c r="OLV341" s="44"/>
+      <c r="OLW341" s="44"/>
+      <c r="OLX341" s="44"/>
+      <c r="OLY341" s="44"/>
+      <c r="OLZ341" s="44"/>
+      <c r="OMA341" s="44"/>
+      <c r="OMB341" s="44"/>
+      <c r="OMC341" s="44"/>
+      <c r="OMD341" s="44"/>
+      <c r="OME341" s="44"/>
+      <c r="OMF341" s="44"/>
+      <c r="OMG341" s="44"/>
+      <c r="OMH341" s="44"/>
+      <c r="OMI341" s="44"/>
+      <c r="OMJ341" s="44"/>
+      <c r="OMK341" s="44"/>
+      <c r="OML341" s="44"/>
+      <c r="OMM341" s="44"/>
+      <c r="OMN341" s="44"/>
+      <c r="OMO341" s="44"/>
+      <c r="OMP341" s="44"/>
+      <c r="OMQ341" s="44"/>
+      <c r="OMR341" s="44"/>
+      <c r="OMS341" s="44"/>
+      <c r="OMT341" s="44"/>
+      <c r="OMU341" s="44"/>
+      <c r="OMV341" s="44"/>
+      <c r="OMW341" s="44"/>
+      <c r="OMX341" s="44"/>
+      <c r="OMY341" s="44"/>
+      <c r="OMZ341" s="44"/>
+      <c r="ONA341" s="44"/>
+      <c r="ONB341" s="44"/>
+      <c r="ONC341" s="44"/>
+      <c r="OND341" s="44"/>
+      <c r="ONE341" s="44"/>
+      <c r="ONF341" s="44"/>
+      <c r="ONG341" s="44"/>
+      <c r="ONH341" s="44"/>
+      <c r="ONI341" s="44"/>
+      <c r="ONJ341" s="44"/>
+      <c r="ONK341" s="44"/>
+      <c r="ONL341" s="44"/>
+      <c r="ONM341" s="44"/>
+      <c r="ONN341" s="44"/>
+      <c r="ONO341" s="44"/>
+      <c r="ONP341" s="44"/>
+      <c r="ONQ341" s="44"/>
+      <c r="ONR341" s="44"/>
+      <c r="ONS341" s="44"/>
+      <c r="ONT341" s="44"/>
+      <c r="ONU341" s="44"/>
+      <c r="ONV341" s="44"/>
+      <c r="ONW341" s="44"/>
+      <c r="ONX341" s="44"/>
+      <c r="ONY341" s="44"/>
+      <c r="ONZ341" s="44"/>
+      <c r="OOA341" s="44"/>
+      <c r="OOB341" s="44"/>
+      <c r="OOC341" s="44"/>
+      <c r="OOD341" s="44"/>
+      <c r="OOE341" s="44"/>
+      <c r="OOF341" s="44"/>
+      <c r="OOG341" s="44"/>
+      <c r="OOH341" s="44"/>
+      <c r="OOI341" s="44"/>
+      <c r="OOJ341" s="44"/>
+      <c r="OOK341" s="44"/>
+      <c r="OOL341" s="44"/>
+      <c r="OOM341" s="44"/>
+      <c r="OON341" s="44"/>
+      <c r="OOO341" s="44"/>
+      <c r="OOP341" s="44"/>
+      <c r="OOQ341" s="44"/>
+      <c r="OOR341" s="44"/>
+      <c r="OOS341" s="44"/>
+      <c r="OOT341" s="44"/>
+      <c r="OOU341" s="44"/>
+      <c r="OOV341" s="44"/>
+      <c r="OOW341" s="44"/>
+      <c r="OOX341" s="44"/>
+      <c r="OOY341" s="44"/>
+      <c r="OOZ341" s="44"/>
+      <c r="OPA341" s="44"/>
+      <c r="OPB341" s="44"/>
+      <c r="OPC341" s="44"/>
+      <c r="OPD341" s="44"/>
+      <c r="OPE341" s="44"/>
+      <c r="OPF341" s="44"/>
+      <c r="OPG341" s="44"/>
+      <c r="OPH341" s="44"/>
+      <c r="OPI341" s="44"/>
+      <c r="OPJ341" s="44"/>
+      <c r="OPK341" s="44"/>
+      <c r="OPL341" s="44"/>
+      <c r="OPM341" s="44"/>
+      <c r="OPN341" s="44"/>
+      <c r="OPO341" s="44"/>
+      <c r="OPP341" s="44"/>
+      <c r="OPQ341" s="44"/>
+      <c r="OPR341" s="44"/>
+      <c r="OPS341" s="44"/>
+      <c r="OPT341" s="44"/>
+      <c r="OPU341" s="44"/>
+      <c r="OPV341" s="44"/>
+      <c r="OPW341" s="44"/>
+      <c r="OPX341" s="44"/>
+      <c r="OPY341" s="44"/>
+      <c r="OPZ341" s="44"/>
+      <c r="OQA341" s="44"/>
+      <c r="OQB341" s="44"/>
+      <c r="OQC341" s="44"/>
+      <c r="OQD341" s="44"/>
+      <c r="OQE341" s="44"/>
+      <c r="OQF341" s="44"/>
+      <c r="OQG341" s="44"/>
+      <c r="OQH341" s="44"/>
+      <c r="OQI341" s="44"/>
+      <c r="OQJ341" s="44"/>
+      <c r="OQK341" s="44"/>
+      <c r="OQL341" s="44"/>
+      <c r="OQM341" s="44"/>
+      <c r="OQN341" s="44"/>
+      <c r="OQO341" s="44"/>
+      <c r="OQP341" s="44"/>
+      <c r="OQQ341" s="44"/>
+      <c r="OQR341" s="44"/>
+      <c r="OQS341" s="44"/>
+      <c r="OQT341" s="44"/>
+      <c r="OQU341" s="44"/>
+      <c r="OQV341" s="44"/>
+      <c r="OQW341" s="44"/>
+      <c r="OQX341" s="44"/>
+      <c r="OQY341" s="44"/>
+      <c r="OQZ341" s="44"/>
+      <c r="ORA341" s="44"/>
+      <c r="ORB341" s="44"/>
+      <c r="ORC341" s="44"/>
+      <c r="ORD341" s="44"/>
+      <c r="ORE341" s="44"/>
+      <c r="ORF341" s="44"/>
+      <c r="ORG341" s="44"/>
+      <c r="ORH341" s="44"/>
+      <c r="ORI341" s="44"/>
+      <c r="ORJ341" s="44"/>
+      <c r="ORK341" s="44"/>
+      <c r="ORL341" s="44"/>
+      <c r="ORM341" s="44"/>
+      <c r="ORN341" s="44"/>
+      <c r="ORO341" s="44"/>
+      <c r="ORP341" s="44"/>
+      <c r="ORQ341" s="44"/>
+      <c r="ORR341" s="44"/>
+      <c r="ORS341" s="44"/>
+      <c r="ORT341" s="44"/>
+      <c r="ORU341" s="44"/>
+      <c r="ORV341" s="44"/>
+      <c r="ORW341" s="44"/>
+      <c r="ORX341" s="44"/>
+      <c r="ORY341" s="44"/>
+      <c r="ORZ341" s="44"/>
+      <c r="OSA341" s="44"/>
+      <c r="OSB341" s="44"/>
+      <c r="OSC341" s="44"/>
+      <c r="OSD341" s="44"/>
+      <c r="OSE341" s="44"/>
+      <c r="OSF341" s="44"/>
+      <c r="OSG341" s="44"/>
+      <c r="OSH341" s="44"/>
+      <c r="OSI341" s="44"/>
+      <c r="OSJ341" s="44"/>
+      <c r="OSK341" s="44"/>
+      <c r="OSL341" s="44"/>
+      <c r="OSM341" s="44"/>
+      <c r="OSN341" s="44"/>
+      <c r="OSO341" s="44"/>
+      <c r="OSP341" s="44"/>
+      <c r="OSQ341" s="44"/>
+      <c r="OSR341" s="44"/>
+      <c r="OSS341" s="44"/>
+      <c r="OST341" s="44"/>
+      <c r="OSU341" s="44"/>
+      <c r="OSV341" s="44"/>
+      <c r="OSW341" s="44"/>
+      <c r="OSX341" s="44"/>
+      <c r="OSY341" s="44"/>
+      <c r="OSZ341" s="44"/>
+      <c r="OTA341" s="44"/>
+      <c r="OTB341" s="44"/>
+      <c r="OTC341" s="44"/>
+      <c r="OTD341" s="44"/>
+      <c r="OTE341" s="44"/>
+      <c r="OTF341" s="44"/>
+      <c r="OTG341" s="44"/>
+      <c r="OTH341" s="44"/>
+      <c r="OTI341" s="44"/>
+      <c r="OTJ341" s="44"/>
+      <c r="OTK341" s="44"/>
+      <c r="OTL341" s="44"/>
+      <c r="OTM341" s="44"/>
+      <c r="OTN341" s="44"/>
+      <c r="OTO341" s="44"/>
+      <c r="OTP341" s="44"/>
+      <c r="OTQ341" s="44"/>
+      <c r="OTR341" s="44"/>
+      <c r="OTS341" s="44"/>
+      <c r="OTT341" s="44"/>
+      <c r="OTU341" s="44"/>
+      <c r="OTV341" s="44"/>
+      <c r="OTW341" s="44"/>
+      <c r="OTX341" s="44"/>
+      <c r="OTY341" s="44"/>
+      <c r="OTZ341" s="44"/>
+      <c r="OUA341" s="44"/>
+      <c r="OUB341" s="44"/>
+      <c r="OUC341" s="44"/>
+      <c r="OUD341" s="44"/>
+      <c r="OUE341" s="44"/>
+      <c r="OUF341" s="44"/>
+      <c r="OUG341" s="44"/>
+      <c r="OUH341" s="44"/>
+      <c r="OUI341" s="44"/>
+      <c r="OUJ341" s="44"/>
+      <c r="OUK341" s="44"/>
+      <c r="OUL341" s="44"/>
+      <c r="OUM341" s="44"/>
+      <c r="OUN341" s="44"/>
+      <c r="OUO341" s="44"/>
+      <c r="OUP341" s="44"/>
+      <c r="OUQ341" s="44"/>
+      <c r="OUR341" s="44"/>
+      <c r="OUS341" s="44"/>
+      <c r="OUT341" s="44"/>
+      <c r="OUU341" s="44"/>
+      <c r="OUV341" s="44"/>
+      <c r="OUW341" s="44"/>
+      <c r="OUX341" s="44"/>
+      <c r="OUY341" s="44"/>
+      <c r="OUZ341" s="44"/>
+      <c r="OVA341" s="44"/>
+      <c r="OVB341" s="44"/>
+      <c r="OVC341" s="44"/>
+      <c r="OVD341" s="44"/>
+      <c r="OVE341" s="44"/>
+      <c r="OVF341" s="44"/>
+      <c r="OVG341" s="44"/>
+      <c r="OVH341" s="44"/>
+      <c r="OVI341" s="44"/>
+      <c r="OVJ341" s="44"/>
+      <c r="OVK341" s="44"/>
+      <c r="OVL341" s="44"/>
+      <c r="OVM341" s="44"/>
+      <c r="OVN341" s="44"/>
+      <c r="OVO341" s="44"/>
+      <c r="OVP341" s="44"/>
+      <c r="OVQ341" s="44"/>
+      <c r="OVR341" s="44"/>
+      <c r="OVS341" s="44"/>
+      <c r="OVT341" s="44"/>
+      <c r="OVU341" s="44"/>
+      <c r="OVV341" s="44"/>
+      <c r="OVW341" s="44"/>
+      <c r="OVX341" s="44"/>
+      <c r="OVY341" s="44"/>
+      <c r="OVZ341" s="44"/>
+      <c r="OWA341" s="44"/>
+      <c r="OWB341" s="44"/>
+      <c r="OWC341" s="44"/>
+      <c r="OWD341" s="44"/>
+      <c r="OWE341" s="44"/>
+      <c r="OWF341" s="44"/>
+      <c r="OWG341" s="44"/>
+      <c r="OWH341" s="44"/>
+      <c r="OWI341" s="44"/>
+      <c r="OWJ341" s="44"/>
+      <c r="OWK341" s="44"/>
+      <c r="OWL341" s="44"/>
+      <c r="OWM341" s="44"/>
+      <c r="OWN341" s="44"/>
+      <c r="OWO341" s="44"/>
+      <c r="OWP341" s="44"/>
+      <c r="OWQ341" s="44"/>
+      <c r="OWR341" s="44"/>
+      <c r="OWS341" s="44"/>
+      <c r="OWT341" s="44"/>
+      <c r="OWU341" s="44"/>
+      <c r="OWV341" s="44"/>
+      <c r="OWW341" s="44"/>
+      <c r="OWX341" s="44"/>
+      <c r="OWY341" s="44"/>
+      <c r="OWZ341" s="44"/>
+      <c r="OXA341" s="44"/>
+      <c r="OXB341" s="44"/>
+      <c r="OXC341" s="44"/>
+      <c r="OXD341" s="44"/>
+      <c r="OXE341" s="44"/>
+      <c r="OXF341" s="44"/>
+      <c r="OXG341" s="44"/>
+      <c r="OXH341" s="44"/>
+      <c r="OXI341" s="44"/>
+      <c r="OXJ341" s="44"/>
+      <c r="OXK341" s="44"/>
+      <c r="OXL341" s="44"/>
+      <c r="OXM341" s="44"/>
+      <c r="OXN341" s="44"/>
+      <c r="OXO341" s="44"/>
+      <c r="OXP341" s="44"/>
+      <c r="OXQ341" s="44"/>
+      <c r="OXR341" s="44"/>
+      <c r="OXS341" s="44"/>
+      <c r="OXT341" s="44"/>
+      <c r="OXU341" s="44"/>
+      <c r="OXV341" s="44"/>
+      <c r="OXW341" s="44"/>
+      <c r="OXX341" s="44"/>
+      <c r="OXY341" s="44"/>
+      <c r="OXZ341" s="44"/>
+      <c r="OYA341" s="44"/>
+      <c r="OYB341" s="44"/>
+      <c r="OYC341" s="44"/>
+      <c r="OYD341" s="44"/>
+      <c r="OYE341" s="44"/>
+      <c r="OYF341" s="44"/>
+      <c r="OYG341" s="44"/>
+      <c r="OYH341" s="44"/>
+      <c r="OYI341" s="44"/>
+      <c r="OYJ341" s="44"/>
+      <c r="OYK341" s="44"/>
+      <c r="OYL341" s="44"/>
+      <c r="OYM341" s="44"/>
+      <c r="OYN341" s="44"/>
+      <c r="OYO341" s="44"/>
+      <c r="OYP341" s="44"/>
+      <c r="OYQ341" s="44"/>
+      <c r="OYR341" s="44"/>
+      <c r="OYS341" s="44"/>
+      <c r="OYT341" s="44"/>
+      <c r="OYU341" s="44"/>
+      <c r="OYV341" s="44"/>
+      <c r="OYW341" s="44"/>
+      <c r="OYX341" s="44"/>
+      <c r="OYY341" s="44"/>
+      <c r="OYZ341" s="44"/>
+      <c r="OZA341" s="44"/>
+      <c r="OZB341" s="44"/>
+      <c r="OZC341" s="44"/>
+      <c r="OZD341" s="44"/>
+      <c r="OZE341" s="44"/>
+      <c r="OZF341" s="44"/>
+      <c r="OZG341" s="44"/>
+      <c r="OZH341" s="44"/>
+      <c r="OZI341" s="44"/>
+      <c r="OZJ341" s="44"/>
+      <c r="OZK341" s="44"/>
+      <c r="OZL341" s="44"/>
+      <c r="OZM341" s="44"/>
+      <c r="OZN341" s="44"/>
+      <c r="OZO341" s="44"/>
+      <c r="OZP341" s="44"/>
+      <c r="OZQ341" s="44"/>
+      <c r="OZR341" s="44"/>
+      <c r="OZS341" s="44"/>
+      <c r="OZT341" s="44"/>
+      <c r="OZU341" s="44"/>
+      <c r="OZV341" s="44"/>
+      <c r="OZW341" s="44"/>
+      <c r="OZX341" s="44"/>
+      <c r="OZY341" s="44"/>
+      <c r="OZZ341" s="44"/>
+      <c r="PAA341" s="44"/>
+      <c r="PAB341" s="44"/>
+      <c r="PAC341" s="44"/>
+      <c r="PAD341" s="44"/>
+      <c r="PAE341" s="44"/>
+      <c r="PAF341" s="44"/>
+      <c r="PAG341" s="44"/>
+      <c r="PAH341" s="44"/>
+      <c r="PAI341" s="44"/>
+      <c r="PAJ341" s="44"/>
+      <c r="PAK341" s="44"/>
+      <c r="PAL341" s="44"/>
+      <c r="PAM341" s="44"/>
+      <c r="PAN341" s="44"/>
+      <c r="PAO341" s="44"/>
+      <c r="PAP341" s="44"/>
+      <c r="PAQ341" s="44"/>
+      <c r="PAR341" s="44"/>
+      <c r="PAS341" s="44"/>
+      <c r="PAT341" s="44"/>
+      <c r="PAU341" s="44"/>
+      <c r="PAV341" s="44"/>
+      <c r="PAW341" s="44"/>
+      <c r="PAX341" s="44"/>
+      <c r="PAY341" s="44"/>
+      <c r="PAZ341" s="44"/>
+      <c r="PBA341" s="44"/>
+      <c r="PBB341" s="44"/>
+      <c r="PBC341" s="44"/>
+      <c r="PBD341" s="44"/>
+      <c r="PBE341" s="44"/>
+      <c r="PBF341" s="44"/>
+      <c r="PBG341" s="44"/>
+      <c r="PBH341" s="44"/>
+      <c r="PBI341" s="44"/>
+      <c r="PBJ341" s="44"/>
+      <c r="PBK341" s="44"/>
+      <c r="PBL341" s="44"/>
+      <c r="PBM341" s="44"/>
+      <c r="PBN341" s="44"/>
+      <c r="PBO341" s="44"/>
+      <c r="PBP341" s="44"/>
+      <c r="PBQ341" s="44"/>
+      <c r="PBR341" s="44"/>
+      <c r="PBS341" s="44"/>
+      <c r="PBT341" s="44"/>
+      <c r="PBU341" s="44"/>
+      <c r="PBV341" s="44"/>
+      <c r="PBW341" s="44"/>
+      <c r="PBX341" s="44"/>
+      <c r="PBY341" s="44"/>
+      <c r="PBZ341" s="44"/>
+      <c r="PCA341" s="44"/>
+      <c r="PCB341" s="44"/>
+      <c r="PCC341" s="44"/>
+      <c r="PCD341" s="44"/>
+      <c r="PCE341" s="44"/>
+      <c r="PCF341" s="44"/>
+      <c r="PCG341" s="44"/>
+      <c r="PCH341" s="44"/>
+      <c r="PCI341" s="44"/>
+      <c r="PCJ341" s="44"/>
+      <c r="PCK341" s="44"/>
+      <c r="PCL341" s="44"/>
+      <c r="PCM341" s="44"/>
+      <c r="PCN341" s="44"/>
+      <c r="PCO341" s="44"/>
+      <c r="PCP341" s="44"/>
+      <c r="PCQ341" s="44"/>
+      <c r="PCR341" s="44"/>
+      <c r="PCS341" s="44"/>
+      <c r="PCT341" s="44"/>
+      <c r="PCU341" s="44"/>
+      <c r="PCV341" s="44"/>
+      <c r="PCW341" s="44"/>
+      <c r="PCX341" s="44"/>
+      <c r="PCY341" s="44"/>
+      <c r="PCZ341" s="44"/>
+      <c r="PDA341" s="44"/>
+      <c r="PDB341" s="44"/>
+      <c r="PDC341" s="44"/>
+      <c r="PDD341" s="44"/>
+      <c r="PDE341" s="44"/>
+      <c r="PDF341" s="44"/>
+      <c r="PDG341" s="44"/>
+      <c r="PDH341" s="44"/>
+      <c r="PDI341" s="44"/>
+      <c r="PDJ341" s="44"/>
+      <c r="PDK341" s="44"/>
+      <c r="PDL341" s="44"/>
+      <c r="PDM341" s="44"/>
+      <c r="PDN341" s="44"/>
+      <c r="PDO341" s="44"/>
+      <c r="PDP341" s="44"/>
+      <c r="PDQ341" s="44"/>
+      <c r="PDR341" s="44"/>
+      <c r="PDS341" s="44"/>
+      <c r="PDT341" s="44"/>
+      <c r="PDU341" s="44"/>
+      <c r="PDV341" s="44"/>
+      <c r="PDW341" s="44"/>
+      <c r="PDX341" s="44"/>
+      <c r="PDY341" s="44"/>
+      <c r="PDZ341" s="44"/>
+      <c r="PEA341" s="44"/>
+      <c r="PEB341" s="44"/>
+      <c r="PEC341" s="44"/>
+      <c r="PED341" s="44"/>
+      <c r="PEE341" s="44"/>
+      <c r="PEF341" s="44"/>
+      <c r="PEG341" s="44"/>
+      <c r="PEH341" s="44"/>
+      <c r="PEI341" s="44"/>
+      <c r="PEJ341" s="44"/>
+      <c r="PEK341" s="44"/>
+      <c r="PEL341" s="44"/>
+      <c r="PEM341" s="44"/>
+      <c r="PEN341" s="44"/>
+      <c r="PEO341" s="44"/>
+      <c r="PEP341" s="44"/>
+      <c r="PEQ341" s="44"/>
+      <c r="PER341" s="44"/>
+      <c r="PES341" s="44"/>
+      <c r="PET341" s="44"/>
+      <c r="PEU341" s="44"/>
+      <c r="PEV341" s="44"/>
+      <c r="PEW341" s="44"/>
+      <c r="PEX341" s="44"/>
+      <c r="PEY341" s="44"/>
+      <c r="PEZ341" s="44"/>
+      <c r="PFA341" s="44"/>
+      <c r="PFB341" s="44"/>
+      <c r="PFC341" s="44"/>
+      <c r="PFD341" s="44"/>
+      <c r="PFE341" s="44"/>
+      <c r="PFF341" s="44"/>
+      <c r="PFG341" s="44"/>
+      <c r="PFH341" s="44"/>
+      <c r="PFI341" s="44"/>
+      <c r="PFJ341" s="44"/>
+      <c r="PFK341" s="44"/>
+      <c r="PFL341" s="44"/>
+      <c r="PFM341" s="44"/>
+      <c r="PFN341" s="44"/>
+      <c r="PFO341" s="44"/>
+      <c r="PFP341" s="44"/>
+      <c r="PFQ341" s="44"/>
+      <c r="PFR341" s="44"/>
+      <c r="PFS341" s="44"/>
+      <c r="PFT341" s="44"/>
+      <c r="PFU341" s="44"/>
+      <c r="PFV341" s="44"/>
+      <c r="PFW341" s="44"/>
+      <c r="PFX341" s="44"/>
+      <c r="PFY341" s="44"/>
+      <c r="PFZ341" s="44"/>
+      <c r="PGA341" s="44"/>
+      <c r="PGB341" s="44"/>
+      <c r="PGC341" s="44"/>
+      <c r="PGD341" s="44"/>
+      <c r="PGE341" s="44"/>
+      <c r="PGF341" s="44"/>
+      <c r="PGG341" s="44"/>
+      <c r="PGH341" s="44"/>
+      <c r="PGI341" s="44"/>
+      <c r="PGJ341" s="44"/>
+      <c r="PGK341" s="44"/>
+      <c r="PGL341" s="44"/>
+      <c r="PGM341" s="44"/>
+      <c r="PGN341" s="44"/>
+      <c r="PGO341" s="44"/>
+      <c r="PGP341" s="44"/>
+      <c r="PGQ341" s="44"/>
+      <c r="PGR341" s="44"/>
+      <c r="PGS341" s="44"/>
+      <c r="PGT341" s="44"/>
+      <c r="PGU341" s="44"/>
+      <c r="PGV341" s="44"/>
+      <c r="PGW341" s="44"/>
+      <c r="PGX341" s="44"/>
+      <c r="PGY341" s="44"/>
+      <c r="PGZ341" s="44"/>
+      <c r="PHA341" s="44"/>
+      <c r="PHB341" s="44"/>
+      <c r="PHC341" s="44"/>
+      <c r="PHD341" s="44"/>
+      <c r="PHE341" s="44"/>
+      <c r="PHF341" s="44"/>
+      <c r="PHG341" s="44"/>
+      <c r="PHH341" s="44"/>
+      <c r="PHI341" s="44"/>
+      <c r="PHJ341" s="44"/>
+      <c r="PHK341" s="44"/>
+      <c r="PHL341" s="44"/>
+      <c r="PHM341" s="44"/>
+      <c r="PHN341" s="44"/>
+      <c r="PHO341" s="44"/>
+      <c r="PHP341" s="44"/>
+      <c r="PHQ341" s="44"/>
+      <c r="PHR341" s="44"/>
+      <c r="PHS341" s="44"/>
+      <c r="PHT341" s="44"/>
+      <c r="PHU341" s="44"/>
+      <c r="PHV341" s="44"/>
+      <c r="PHW341" s="44"/>
+      <c r="PHX341" s="44"/>
+      <c r="PHY341" s="44"/>
+      <c r="PHZ341" s="44"/>
+      <c r="PIA341" s="44"/>
+      <c r="PIB341" s="44"/>
+      <c r="PIC341" s="44"/>
+      <c r="PID341" s="44"/>
+      <c r="PIE341" s="44"/>
+      <c r="PIF341" s="44"/>
+      <c r="PIG341" s="44"/>
+      <c r="PIH341" s="44"/>
+      <c r="PII341" s="44"/>
+      <c r="PIJ341" s="44"/>
+      <c r="PIK341" s="44"/>
+      <c r="PIL341" s="44"/>
+      <c r="PIM341" s="44"/>
+      <c r="PIN341" s="44"/>
+      <c r="PIO341" s="44"/>
+      <c r="PIP341" s="44"/>
+      <c r="PIQ341" s="44"/>
+      <c r="PIR341" s="44"/>
+      <c r="PIS341" s="44"/>
+      <c r="PIT341" s="44"/>
+      <c r="PIU341" s="44"/>
+      <c r="PIV341" s="44"/>
+      <c r="PIW341" s="44"/>
+      <c r="PIX341" s="44"/>
+      <c r="PIY341" s="44"/>
+      <c r="PIZ341" s="44"/>
+      <c r="PJA341" s="44"/>
+      <c r="PJB341" s="44"/>
+      <c r="PJC341" s="44"/>
+      <c r="PJD341" s="44"/>
+      <c r="PJE341" s="44"/>
+      <c r="PJF341" s="44"/>
+      <c r="PJG341" s="44"/>
+      <c r="PJH341" s="44"/>
+      <c r="PJI341" s="44"/>
+      <c r="PJJ341" s="44"/>
+      <c r="PJK341" s="44"/>
+      <c r="PJL341" s="44"/>
+      <c r="PJM341" s="44"/>
+      <c r="PJN341" s="44"/>
+      <c r="PJO341" s="44"/>
+      <c r="PJP341" s="44"/>
+      <c r="PJQ341" s="44"/>
+      <c r="PJR341" s="44"/>
+      <c r="PJS341" s="44"/>
+      <c r="PJT341" s="44"/>
+      <c r="PJU341" s="44"/>
+      <c r="PJV341" s="44"/>
+      <c r="PJW341" s="44"/>
+      <c r="PJX341" s="44"/>
+      <c r="PJY341" s="44"/>
+      <c r="PJZ341" s="44"/>
+      <c r="PKA341" s="44"/>
+      <c r="PKB341" s="44"/>
+      <c r="PKC341" s="44"/>
+      <c r="PKD341" s="44"/>
+      <c r="PKE341" s="44"/>
+      <c r="PKF341" s="44"/>
+      <c r="PKG341" s="44"/>
+      <c r="PKH341" s="44"/>
+      <c r="PKI341" s="44"/>
+      <c r="PKJ341" s="44"/>
+      <c r="PKK341" s="44"/>
+      <c r="PKL341" s="44"/>
+      <c r="PKM341" s="44"/>
+      <c r="PKN341" s="44"/>
+      <c r="PKO341" s="44"/>
+      <c r="PKP341" s="44"/>
+      <c r="PKQ341" s="44"/>
+      <c r="PKR341" s="44"/>
+      <c r="PKS341" s="44"/>
+      <c r="PKT341" s="44"/>
+      <c r="PKU341" s="44"/>
+      <c r="PKV341" s="44"/>
+      <c r="PKW341" s="44"/>
+      <c r="PKX341" s="44"/>
+      <c r="PKY341" s="44"/>
+      <c r="PKZ341" s="44"/>
+      <c r="PLA341" s="44"/>
+      <c r="PLB341" s="44"/>
+      <c r="PLC341" s="44"/>
+      <c r="PLD341" s="44"/>
+      <c r="PLE341" s="44"/>
+      <c r="PLF341" s="44"/>
+      <c r="PLG341" s="44"/>
+      <c r="PLH341" s="44"/>
+      <c r="PLI341" s="44"/>
+      <c r="PLJ341" s="44"/>
+      <c r="PLK341" s="44"/>
+      <c r="PLL341" s="44"/>
+      <c r="PLM341" s="44"/>
+      <c r="PLN341" s="44"/>
+      <c r="PLO341" s="44"/>
+      <c r="PLP341" s="44"/>
+      <c r="PLQ341" s="44"/>
+      <c r="PLR341" s="44"/>
+      <c r="PLS341" s="44"/>
+      <c r="PLT341" s="44"/>
+      <c r="PLU341" s="44"/>
+      <c r="PLV341" s="44"/>
+      <c r="PLW341" s="44"/>
+      <c r="PLX341" s="44"/>
+      <c r="PLY341" s="44"/>
+      <c r="PLZ341" s="44"/>
+      <c r="PMA341" s="44"/>
+      <c r="PMB341" s="44"/>
+      <c r="PMC341" s="44"/>
+      <c r="PMD341" s="44"/>
+      <c r="PME341" s="44"/>
+      <c r="PMF341" s="44"/>
+      <c r="PMG341" s="44"/>
+      <c r="PMH341" s="44"/>
+      <c r="PMI341" s="44"/>
+      <c r="PMJ341" s="44"/>
+      <c r="PMK341" s="44"/>
+      <c r="PML341" s="44"/>
+      <c r="PMM341" s="44"/>
+      <c r="PMN341" s="44"/>
+      <c r="PMO341" s="44"/>
+      <c r="PMP341" s="44"/>
+      <c r="PMQ341" s="44"/>
+      <c r="PMR341" s="44"/>
+      <c r="PMS341" s="44"/>
+      <c r="PMT341" s="44"/>
+      <c r="PMU341" s="44"/>
+      <c r="PMV341" s="44"/>
+      <c r="PMW341" s="44"/>
+      <c r="PMX341" s="44"/>
+      <c r="PMY341" s="44"/>
+      <c r="PMZ341" s="44"/>
+      <c r="PNA341" s="44"/>
+      <c r="PNB341" s="44"/>
+      <c r="PNC341" s="44"/>
+      <c r="PND341" s="44"/>
+      <c r="PNE341" s="44"/>
+      <c r="PNF341" s="44"/>
+      <c r="PNG341" s="44"/>
+      <c r="PNH341" s="44"/>
+      <c r="PNI341" s="44"/>
+      <c r="PNJ341" s="44"/>
+      <c r="PNK341" s="44"/>
+      <c r="PNL341" s="44"/>
+      <c r="PNM341" s="44"/>
+      <c r="PNN341" s="44"/>
+      <c r="PNO341" s="44"/>
+      <c r="PNP341" s="44"/>
+      <c r="PNQ341" s="44"/>
+      <c r="PNR341" s="44"/>
+      <c r="PNS341" s="44"/>
+      <c r="PNT341" s="44"/>
+      <c r="PNU341" s="44"/>
+      <c r="PNV341" s="44"/>
+      <c r="PNW341" s="44"/>
+      <c r="PNX341" s="44"/>
+      <c r="PNY341" s="44"/>
+      <c r="PNZ341" s="44"/>
+      <c r="POA341" s="44"/>
+      <c r="POB341" s="44"/>
+      <c r="POC341" s="44"/>
+      <c r="POD341" s="44"/>
+      <c r="POE341" s="44"/>
+      <c r="POF341" s="44"/>
+      <c r="POG341" s="44"/>
+      <c r="POH341" s="44"/>
+      <c r="POI341" s="44"/>
+      <c r="POJ341" s="44"/>
+      <c r="POK341" s="44"/>
+      <c r="POL341" s="44"/>
+      <c r="POM341" s="44"/>
+      <c r="PON341" s="44"/>
+      <c r="POO341" s="44"/>
+      <c r="POP341" s="44"/>
+      <c r="POQ341" s="44"/>
+      <c r="POR341" s="44"/>
+      <c r="POS341" s="44"/>
+      <c r="POT341" s="44"/>
+      <c r="POU341" s="44"/>
+      <c r="POV341" s="44"/>
+      <c r="POW341" s="44"/>
+      <c r="POX341" s="44"/>
+      <c r="POY341" s="44"/>
+      <c r="POZ341" s="44"/>
+      <c r="PPA341" s="44"/>
+      <c r="PPB341" s="44"/>
+      <c r="PPC341" s="44"/>
+      <c r="PPD341" s="44"/>
+      <c r="PPE341" s="44"/>
+      <c r="PPF341" s="44"/>
+      <c r="PPG341" s="44"/>
+      <c r="PPH341" s="44"/>
+      <c r="PPI341" s="44"/>
+      <c r="PPJ341" s="44"/>
+      <c r="PPK341" s="44"/>
+      <c r="PPL341" s="44"/>
+      <c r="PPM341" s="44"/>
+      <c r="PPN341" s="44"/>
+      <c r="PPO341" s="44"/>
+      <c r="PPP341" s="44"/>
+      <c r="PPQ341" s="44"/>
+      <c r="PPR341" s="44"/>
+      <c r="PPS341" s="44"/>
+      <c r="PPT341" s="44"/>
+      <c r="PPU341" s="44"/>
+      <c r="PPV341" s="44"/>
+      <c r="PPW341" s="44"/>
+      <c r="PPX341" s="44"/>
+      <c r="PPY341" s="44"/>
+      <c r="PPZ341" s="44"/>
+      <c r="PQA341" s="44"/>
+      <c r="PQB341" s="44"/>
+      <c r="PQC341" s="44"/>
+      <c r="PQD341" s="44"/>
+      <c r="PQE341" s="44"/>
+      <c r="PQF341" s="44"/>
+      <c r="PQG341" s="44"/>
+      <c r="PQH341" s="44"/>
+      <c r="PQI341" s="44"/>
+      <c r="PQJ341" s="44"/>
+      <c r="PQK341" s="44"/>
+      <c r="PQL341" s="44"/>
+      <c r="PQM341" s="44"/>
+      <c r="PQN341" s="44"/>
+      <c r="PQO341" s="44"/>
+      <c r="PQP341" s="44"/>
+      <c r="PQQ341" s="44"/>
+      <c r="PQR341" s="44"/>
+      <c r="PQS341" s="44"/>
+      <c r="PQT341" s="44"/>
+      <c r="PQU341" s="44"/>
+      <c r="PQV341" s="44"/>
+      <c r="PQW341" s="44"/>
+      <c r="PQX341" s="44"/>
+      <c r="PQY341" s="44"/>
+      <c r="PQZ341" s="44"/>
+      <c r="PRA341" s="44"/>
+      <c r="PRB341" s="44"/>
+      <c r="PRC341" s="44"/>
+      <c r="PRD341" s="44"/>
+      <c r="PRE341" s="44"/>
+      <c r="PRF341" s="44"/>
+      <c r="PRG341" s="44"/>
+      <c r="PRH341" s="44"/>
+      <c r="PRI341" s="44"/>
+      <c r="PRJ341" s="44"/>
+      <c r="PRK341" s="44"/>
+      <c r="PRL341" s="44"/>
+      <c r="PRM341" s="44"/>
+      <c r="PRN341" s="44"/>
+      <c r="PRO341" s="44"/>
+      <c r="PRP341" s="44"/>
+      <c r="PRQ341" s="44"/>
+      <c r="PRR341" s="44"/>
+      <c r="PRS341" s="44"/>
+      <c r="PRT341" s="44"/>
+      <c r="PRU341" s="44"/>
+      <c r="PRV341" s="44"/>
+      <c r="PRW341" s="44"/>
+      <c r="PRX341" s="44"/>
+      <c r="PRY341" s="44"/>
+      <c r="PRZ341" s="44"/>
+      <c r="PSA341" s="44"/>
+      <c r="PSB341" s="44"/>
+      <c r="PSC341" s="44"/>
+      <c r="PSD341" s="44"/>
+      <c r="PSE341" s="44"/>
+      <c r="PSF341" s="44"/>
+      <c r="PSG341" s="44"/>
+      <c r="PSH341" s="44"/>
+      <c r="PSI341" s="44"/>
+      <c r="PSJ341" s="44"/>
+      <c r="PSK341" s="44"/>
+      <c r="PSL341" s="44"/>
+      <c r="PSM341" s="44"/>
+      <c r="PSN341" s="44"/>
+      <c r="PSO341" s="44"/>
+      <c r="PSP341" s="44"/>
+      <c r="PSQ341" s="44"/>
+      <c r="PSR341" s="44"/>
+      <c r="PSS341" s="44"/>
+      <c r="PST341" s="44"/>
+      <c r="PSU341" s="44"/>
+      <c r="PSV341" s="44"/>
+      <c r="PSW341" s="44"/>
+      <c r="PSX341" s="44"/>
+      <c r="PSY341" s="44"/>
+      <c r="PSZ341" s="44"/>
+      <c r="PTA341" s="44"/>
+      <c r="PTB341" s="44"/>
+      <c r="PTC341" s="44"/>
+      <c r="PTD341" s="44"/>
+      <c r="PTE341" s="44"/>
+      <c r="PTF341" s="44"/>
+      <c r="PTG341" s="44"/>
+      <c r="PTH341" s="44"/>
+      <c r="PTI341" s="44"/>
+      <c r="PTJ341" s="44"/>
+      <c r="PTK341" s="44"/>
+      <c r="PTL341" s="44"/>
+      <c r="PTM341" s="44"/>
+      <c r="PTN341" s="44"/>
+      <c r="PTO341" s="44"/>
+      <c r="PTP341" s="44"/>
+      <c r="PTQ341" s="44"/>
+      <c r="PTR341" s="44"/>
+      <c r="PTS341" s="44"/>
+      <c r="PTT341" s="44"/>
+      <c r="PTU341" s="44"/>
+      <c r="PTV341" s="44"/>
+      <c r="PTW341" s="44"/>
+      <c r="PTX341" s="44"/>
+      <c r="PTY341" s="44"/>
+      <c r="PTZ341" s="44"/>
+      <c r="PUA341" s="44"/>
+      <c r="PUB341" s="44"/>
+      <c r="PUC341" s="44"/>
+      <c r="PUD341" s="44"/>
+      <c r="PUE341" s="44"/>
+      <c r="PUF341" s="44"/>
+      <c r="PUG341" s="44"/>
+      <c r="PUH341" s="44"/>
+      <c r="PUI341" s="44"/>
+      <c r="PUJ341" s="44"/>
+      <c r="PUK341" s="44"/>
+      <c r="PUL341" s="44"/>
+      <c r="PUM341" s="44"/>
+      <c r="PUN341" s="44"/>
+      <c r="PUO341" s="44"/>
+      <c r="PUP341" s="44"/>
+      <c r="PUQ341" s="44"/>
+      <c r="PUR341" s="44"/>
+      <c r="PUS341" s="44"/>
+      <c r="PUT341" s="44"/>
+      <c r="PUU341" s="44"/>
+      <c r="PUV341" s="44"/>
+      <c r="PUW341" s="44"/>
+      <c r="PUX341" s="44"/>
+      <c r="PUY341" s="44"/>
+      <c r="PUZ341" s="44"/>
+      <c r="PVA341" s="44"/>
+      <c r="PVB341" s="44"/>
+      <c r="PVC341" s="44"/>
+      <c r="PVD341" s="44"/>
+      <c r="PVE341" s="44"/>
+      <c r="PVF341" s="44"/>
+      <c r="PVG341" s="44"/>
+      <c r="PVH341" s="44"/>
+      <c r="PVI341" s="44"/>
+      <c r="PVJ341" s="44"/>
+      <c r="PVK341" s="44"/>
+      <c r="PVL341" s="44"/>
+      <c r="PVM341" s="44"/>
+      <c r="PVN341" s="44"/>
+      <c r="PVO341" s="44"/>
+      <c r="PVP341" s="44"/>
+      <c r="PVQ341" s="44"/>
+      <c r="PVR341" s="44"/>
+      <c r="PVS341" s="44"/>
+      <c r="PVT341" s="44"/>
+      <c r="PVU341" s="44"/>
+      <c r="PVV341" s="44"/>
+      <c r="PVW341" s="44"/>
+      <c r="PVX341" s="44"/>
+      <c r="PVY341" s="44"/>
+      <c r="PVZ341" s="44"/>
+      <c r="PWA341" s="44"/>
+      <c r="PWB341" s="44"/>
+      <c r="PWC341" s="44"/>
+      <c r="PWD341" s="44"/>
+      <c r="PWE341" s="44"/>
+      <c r="PWF341" s="44"/>
+      <c r="PWG341" s="44"/>
+      <c r="PWH341" s="44"/>
+      <c r="PWI341" s="44"/>
+      <c r="PWJ341" s="44"/>
+      <c r="PWK341" s="44"/>
+      <c r="PWL341" s="44"/>
+      <c r="PWM341" s="44"/>
+      <c r="PWN341" s="44"/>
+      <c r="PWO341" s="44"/>
+      <c r="PWP341" s="44"/>
+      <c r="PWQ341" s="44"/>
+      <c r="PWR341" s="44"/>
+      <c r="PWS341" s="44"/>
+      <c r="PWT341" s="44"/>
+      <c r="PWU341" s="44"/>
+      <c r="PWV341" s="44"/>
+      <c r="PWW341" s="44"/>
+      <c r="PWX341" s="44"/>
+      <c r="PWY341" s="44"/>
+      <c r="PWZ341" s="44"/>
+      <c r="PXA341" s="44"/>
+      <c r="PXB341" s="44"/>
+      <c r="PXC341" s="44"/>
+      <c r="PXD341" s="44"/>
+      <c r="PXE341" s="44"/>
+      <c r="PXF341" s="44"/>
+      <c r="PXG341" s="44"/>
+      <c r="PXH341" s="44"/>
+      <c r="PXI341" s="44"/>
+      <c r="PXJ341" s="44"/>
+      <c r="PXK341" s="44"/>
+      <c r="PXL341" s="44"/>
+      <c r="PXM341" s="44"/>
+      <c r="PXN341" s="44"/>
+      <c r="PXO341" s="44"/>
+      <c r="PXP341" s="44"/>
+      <c r="PXQ341" s="44"/>
+      <c r="PXR341" s="44"/>
+      <c r="PXS341" s="44"/>
+      <c r="PXT341" s="44"/>
+      <c r="PXU341" s="44"/>
+      <c r="PXV341" s="44"/>
+      <c r="PXW341" s="44"/>
+      <c r="PXX341" s="44"/>
+      <c r="PXY341" s="44"/>
+      <c r="PXZ341" s="44"/>
+      <c r="PYA341" s="44"/>
+      <c r="PYB341" s="44"/>
+      <c r="PYC341" s="44"/>
+      <c r="PYD341" s="44"/>
+      <c r="PYE341" s="44"/>
+      <c r="PYF341" s="44"/>
+      <c r="PYG341" s="44"/>
+      <c r="PYH341" s="44"/>
+      <c r="PYI341" s="44"/>
+      <c r="PYJ341" s="44"/>
+      <c r="PYK341" s="44"/>
+      <c r="PYL341" s="44"/>
+      <c r="PYM341" s="44"/>
+      <c r="PYN341" s="44"/>
+      <c r="PYO341" s="44"/>
+      <c r="PYP341" s="44"/>
+      <c r="PYQ341" s="44"/>
+      <c r="PYR341" s="44"/>
+      <c r="PYS341" s="44"/>
+      <c r="PYT341" s="44"/>
+      <c r="PYU341" s="44"/>
+      <c r="PYV341" s="44"/>
+      <c r="PYW341" s="44"/>
+      <c r="PYX341" s="44"/>
+      <c r="PYY341" s="44"/>
+      <c r="PYZ341" s="44"/>
+      <c r="PZA341" s="44"/>
+      <c r="PZB341" s="44"/>
+      <c r="PZC341" s="44"/>
+      <c r="PZD341" s="44"/>
+      <c r="PZE341" s="44"/>
+      <c r="PZF341" s="44"/>
+      <c r="PZG341" s="44"/>
+      <c r="PZH341" s="44"/>
+      <c r="PZI341" s="44"/>
+      <c r="PZJ341" s="44"/>
+      <c r="PZK341" s="44"/>
+      <c r="PZL341" s="44"/>
+      <c r="PZM341" s="44"/>
+      <c r="PZN341" s="44"/>
+      <c r="PZO341" s="44"/>
+      <c r="PZP341" s="44"/>
+      <c r="PZQ341" s="44"/>
+      <c r="PZR341" s="44"/>
+      <c r="PZS341" s="44"/>
+      <c r="PZT341" s="44"/>
+      <c r="PZU341" s="44"/>
+      <c r="PZV341" s="44"/>
+      <c r="PZW341" s="44"/>
+      <c r="PZX341" s="44"/>
+      <c r="PZY341" s="44"/>
+      <c r="PZZ341" s="44"/>
+      <c r="QAA341" s="44"/>
+      <c r="QAB341" s="44"/>
+      <c r="QAC341" s="44"/>
+      <c r="QAD341" s="44"/>
+      <c r="QAE341" s="44"/>
+      <c r="QAF341" s="44"/>
+      <c r="QAG341" s="44"/>
+      <c r="QAH341" s="44"/>
+      <c r="QAI341" s="44"/>
+      <c r="QAJ341" s="44"/>
+      <c r="QAK341" s="44"/>
+      <c r="QAL341" s="44"/>
+      <c r="QAM341" s="44"/>
+      <c r="QAN341" s="44"/>
+      <c r="QAO341" s="44"/>
+      <c r="QAP341" s="44"/>
+      <c r="QAQ341" s="44"/>
+      <c r="QAR341" s="44"/>
+      <c r="QAS341" s="44"/>
+      <c r="QAT341" s="44"/>
+      <c r="QAU341" s="44"/>
+      <c r="QAV341" s="44"/>
+      <c r="QAW341" s="44"/>
+      <c r="QAX341" s="44"/>
+      <c r="QAY341" s="44"/>
+      <c r="QAZ341" s="44"/>
+      <c r="QBA341" s="44"/>
+      <c r="QBB341" s="44"/>
+      <c r="QBC341" s="44"/>
+      <c r="QBD341" s="44"/>
+      <c r="QBE341" s="44"/>
+      <c r="QBF341" s="44"/>
+      <c r="QBG341" s="44"/>
+      <c r="QBH341" s="44"/>
+      <c r="QBI341" s="44"/>
+      <c r="QBJ341" s="44"/>
+      <c r="QBK341" s="44"/>
+      <c r="QBL341" s="44"/>
+      <c r="QBM341" s="44"/>
+      <c r="QBN341" s="44"/>
+      <c r="QBO341" s="44"/>
+      <c r="QBP341" s="44"/>
+      <c r="QBQ341" s="44"/>
+      <c r="QBR341" s="44"/>
+      <c r="QBS341" s="44"/>
+      <c r="QBT341" s="44"/>
+      <c r="QBU341" s="44"/>
+      <c r="QBV341" s="44"/>
+      <c r="QBW341" s="44"/>
+      <c r="QBX341" s="44"/>
+      <c r="QBY341" s="44"/>
+      <c r="QBZ341" s="44"/>
+      <c r="QCA341" s="44"/>
+      <c r="QCB341" s="44"/>
+      <c r="QCC341" s="44"/>
+      <c r="QCD341" s="44"/>
+      <c r="QCE341" s="44"/>
+      <c r="QCF341" s="44"/>
+      <c r="QCG341" s="44"/>
+      <c r="QCH341" s="44"/>
+      <c r="QCI341" s="44"/>
+      <c r="QCJ341" s="44"/>
+      <c r="QCK341" s="44"/>
+      <c r="QCL341" s="44"/>
+      <c r="QCM341" s="44"/>
+      <c r="QCN341" s="44"/>
+      <c r="QCO341" s="44"/>
+      <c r="QCP341" s="44"/>
+      <c r="QCQ341" s="44"/>
+      <c r="QCR341" s="44"/>
+      <c r="QCS341" s="44"/>
+      <c r="QCT341" s="44"/>
+      <c r="QCU341" s="44"/>
+      <c r="QCV341" s="44"/>
+      <c r="QCW341" s="44"/>
+      <c r="QCX341" s="44"/>
+      <c r="QCY341" s="44"/>
+      <c r="QCZ341" s="44"/>
+      <c r="QDA341" s="44"/>
+      <c r="QDB341" s="44"/>
+      <c r="QDC341" s="44"/>
+      <c r="QDD341" s="44"/>
+      <c r="QDE341" s="44"/>
+      <c r="QDF341" s="44"/>
+      <c r="QDG341" s="44"/>
+      <c r="QDH341" s="44"/>
+      <c r="QDI341" s="44"/>
+      <c r="QDJ341" s="44"/>
+      <c r="QDK341" s="44"/>
+      <c r="QDL341" s="44"/>
+      <c r="QDM341" s="44"/>
+      <c r="QDN341" s="44"/>
+      <c r="QDO341" s="44"/>
+      <c r="QDP341" s="44"/>
+      <c r="QDQ341" s="44"/>
+      <c r="QDR341" s="44"/>
+      <c r="QDS341" s="44"/>
+      <c r="QDT341" s="44"/>
+      <c r="QDU341" s="44"/>
+      <c r="QDV341" s="44"/>
+      <c r="QDW341" s="44"/>
+      <c r="QDX341" s="44"/>
+      <c r="QDY341" s="44"/>
+      <c r="QDZ341" s="44"/>
+      <c r="QEA341" s="44"/>
+      <c r="QEB341" s="44"/>
+      <c r="QEC341" s="44"/>
+      <c r="QED341" s="44"/>
+      <c r="QEE341" s="44"/>
+      <c r="QEF341" s="44"/>
+      <c r="QEG341" s="44"/>
+      <c r="QEH341" s="44"/>
+      <c r="QEI341" s="44"/>
+      <c r="QEJ341" s="44"/>
+      <c r="QEK341" s="44"/>
+      <c r="QEL341" s="44"/>
+      <c r="QEM341" s="44"/>
+      <c r="QEN341" s="44"/>
+      <c r="QEO341" s="44"/>
+      <c r="QEP341" s="44"/>
+      <c r="QEQ341" s="44"/>
+      <c r="QER341" s="44"/>
+      <c r="QES341" s="44"/>
+      <c r="QET341" s="44"/>
+      <c r="QEU341" s="44"/>
+      <c r="QEV341" s="44"/>
+      <c r="QEW341" s="44"/>
+      <c r="QEX341" s="44"/>
+      <c r="QEY341" s="44"/>
+      <c r="QEZ341" s="44"/>
+      <c r="QFA341" s="44"/>
+      <c r="QFB341" s="44"/>
+      <c r="QFC341" s="44"/>
+      <c r="QFD341" s="44"/>
+      <c r="QFE341" s="44"/>
+      <c r="QFF341" s="44"/>
+      <c r="QFG341" s="44"/>
+      <c r="QFH341" s="44"/>
+      <c r="QFI341" s="44"/>
+      <c r="QFJ341" s="44"/>
+      <c r="QFK341" s="44"/>
+      <c r="QFL341" s="44"/>
+      <c r="QFM341" s="44"/>
+      <c r="QFN341" s="44"/>
+      <c r="QFO341" s="44"/>
+      <c r="QFP341" s="44"/>
+      <c r="QFQ341" s="44"/>
+      <c r="QFR341" s="44"/>
+      <c r="QFS341" s="44"/>
+      <c r="QFT341" s="44"/>
+      <c r="QFU341" s="44"/>
+      <c r="QFV341" s="44"/>
+      <c r="QFW341" s="44"/>
+      <c r="QFX341" s="44"/>
+      <c r="QFY341" s="44"/>
+      <c r="QFZ341" s="44"/>
+      <c r="QGA341" s="44"/>
+      <c r="QGB341" s="44"/>
+      <c r="QGC341" s="44"/>
+      <c r="QGD341" s="44"/>
+      <c r="QGE341" s="44"/>
+      <c r="QGF341" s="44"/>
+      <c r="QGG341" s="44"/>
+      <c r="QGH341" s="44"/>
+      <c r="QGI341" s="44"/>
+      <c r="QGJ341" s="44"/>
+      <c r="QGK341" s="44"/>
+      <c r="QGL341" s="44"/>
+      <c r="QGM341" s="44"/>
+      <c r="QGN341" s="44"/>
+      <c r="QGO341" s="44"/>
+      <c r="QGP341" s="44"/>
+      <c r="QGQ341" s="44"/>
+      <c r="QGR341" s="44"/>
+      <c r="QGS341" s="44"/>
+      <c r="QGT341" s="44"/>
+      <c r="QGU341" s="44"/>
+      <c r="QGV341" s="44"/>
+      <c r="QGW341" s="44"/>
+      <c r="QGX341" s="44"/>
+      <c r="QGY341" s="44"/>
+      <c r="QGZ341" s="44"/>
+      <c r="QHA341" s="44"/>
+      <c r="QHB341" s="44"/>
+      <c r="QHC341" s="44"/>
+      <c r="QHD341" s="44"/>
+      <c r="QHE341" s="44"/>
+      <c r="QHF341" s="44"/>
+      <c r="QHG341" s="44"/>
+      <c r="QHH341" s="44"/>
+      <c r="QHI341" s="44"/>
+      <c r="QHJ341" s="44"/>
+      <c r="QHK341" s="44"/>
+      <c r="QHL341" s="44"/>
+      <c r="QHM341" s="44"/>
+      <c r="QHN341" s="44"/>
+      <c r="QHO341" s="44"/>
+      <c r="QHP341" s="44"/>
+      <c r="QHQ341" s="44"/>
+      <c r="QHR341" s="44"/>
+      <c r="QHS341" s="44"/>
+      <c r="QHT341" s="44"/>
+      <c r="QHU341" s="44"/>
+      <c r="QHV341" s="44"/>
+      <c r="QHW341" s="44"/>
+      <c r="QHX341" s="44"/>
+      <c r="QHY341" s="44"/>
+      <c r="QHZ341" s="44"/>
+      <c r="QIA341" s="44"/>
+      <c r="QIB341" s="44"/>
+      <c r="QIC341" s="44"/>
+      <c r="QID341" s="44"/>
+      <c r="QIE341" s="44"/>
+      <c r="QIF341" s="44"/>
+      <c r="QIG341" s="44"/>
+      <c r="QIH341" s="44"/>
+      <c r="QII341" s="44"/>
+      <c r="QIJ341" s="44"/>
+      <c r="QIK341" s="44"/>
+      <c r="QIL341" s="44"/>
+      <c r="QIM341" s="44"/>
+      <c r="QIN341" s="44"/>
+      <c r="QIO341" s="44"/>
+      <c r="QIP341" s="44"/>
+      <c r="QIQ341" s="44"/>
+      <c r="QIR341" s="44"/>
+      <c r="QIS341" s="44"/>
+      <c r="QIT341" s="44"/>
+      <c r="QIU341" s="44"/>
+      <c r="QIV341" s="44"/>
+      <c r="QIW341" s="44"/>
+      <c r="QIX341" s="44"/>
+      <c r="QIY341" s="44"/>
+      <c r="QIZ341" s="44"/>
+      <c r="QJA341" s="44"/>
+      <c r="QJB341" s="44"/>
+      <c r="QJC341" s="44"/>
+      <c r="QJD341" s="44"/>
+      <c r="QJE341" s="44"/>
+      <c r="QJF341" s="44"/>
+      <c r="QJG341" s="44"/>
+      <c r="QJH341" s="44"/>
+      <c r="QJI341" s="44"/>
+      <c r="QJJ341" s="44"/>
+      <c r="QJK341" s="44"/>
+      <c r="QJL341" s="44"/>
+      <c r="QJM341" s="44"/>
+      <c r="QJN341" s="44"/>
+      <c r="QJO341" s="44"/>
+      <c r="QJP341" s="44"/>
+      <c r="QJQ341" s="44"/>
+      <c r="QJR341" s="44"/>
+      <c r="QJS341" s="44"/>
+      <c r="QJT341" s="44"/>
+      <c r="QJU341" s="44"/>
+      <c r="QJV341" s="44"/>
+      <c r="QJW341" s="44"/>
+      <c r="QJX341" s="44"/>
+      <c r="QJY341" s="44"/>
+      <c r="QJZ341" s="44"/>
+      <c r="QKA341" s="44"/>
+      <c r="QKB341" s="44"/>
+      <c r="QKC341" s="44"/>
+      <c r="QKD341" s="44"/>
+      <c r="QKE341" s="44"/>
+      <c r="QKF341" s="44"/>
+      <c r="QKG341" s="44"/>
+      <c r="QKH341" s="44"/>
+      <c r="QKI341" s="44"/>
+      <c r="QKJ341" s="44"/>
+      <c r="QKK341" s="44"/>
+      <c r="QKL341" s="44"/>
+      <c r="QKM341" s="44"/>
+      <c r="QKN341" s="44"/>
+      <c r="QKO341" s="44"/>
+      <c r="QKP341" s="44"/>
+      <c r="QKQ341" s="44"/>
+      <c r="QKR341" s="44"/>
+      <c r="QKS341" s="44"/>
+      <c r="QKT341" s="44"/>
+      <c r="QKU341" s="44"/>
+      <c r="QKV341" s="44"/>
+      <c r="QKW341" s="44"/>
+      <c r="QKX341" s="44"/>
+      <c r="QKY341" s="44"/>
+      <c r="QKZ341" s="44"/>
+      <c r="QLA341" s="44"/>
+      <c r="QLB341" s="44"/>
+      <c r="QLC341" s="44"/>
+      <c r="QLD341" s="44"/>
+      <c r="QLE341" s="44"/>
+      <c r="QLF341" s="44"/>
+      <c r="QLG341" s="44"/>
+      <c r="QLH341" s="44"/>
+      <c r="QLI341" s="44"/>
+      <c r="QLJ341" s="44"/>
+      <c r="QLK341" s="44"/>
+      <c r="QLL341" s="44"/>
+      <c r="QLM341" s="44"/>
+      <c r="QLN341" s="44"/>
+      <c r="QLO341" s="44"/>
+      <c r="QLP341" s="44"/>
+      <c r="QLQ341" s="44"/>
+      <c r="QLR341" s="44"/>
+      <c r="QLS341" s="44"/>
+      <c r="QLT341" s="44"/>
+      <c r="QLU341" s="44"/>
+      <c r="QLV341" s="44"/>
+      <c r="QLW341" s="44"/>
+      <c r="QLX341" s="44"/>
+      <c r="QLY341" s="44"/>
+      <c r="QLZ341" s="44"/>
+      <c r="QMA341" s="44"/>
+      <c r="QMB341" s="44"/>
+      <c r="QMC341" s="44"/>
+      <c r="QMD341" s="44"/>
+      <c r="QME341" s="44"/>
+      <c r="QMF341" s="44"/>
+      <c r="QMG341" s="44"/>
+      <c r="QMH341" s="44"/>
+      <c r="QMI341" s="44"/>
+      <c r="QMJ341" s="44"/>
+      <c r="QMK341" s="44"/>
+      <c r="QML341" s="44"/>
+      <c r="QMM341" s="44"/>
+      <c r="QMN341" s="44"/>
+      <c r="QMO341" s="44"/>
+      <c r="QMP341" s="44"/>
+      <c r="QMQ341" s="44"/>
+      <c r="QMR341" s="44"/>
+      <c r="QMS341" s="44"/>
+      <c r="QMT341" s="44"/>
+      <c r="QMU341" s="44"/>
+      <c r="QMV341" s="44"/>
+      <c r="QMW341" s="44"/>
+      <c r="QMX341" s="44"/>
+      <c r="QMY341" s="44"/>
+      <c r="QMZ341" s="44"/>
+      <c r="QNA341" s="44"/>
+      <c r="QNB341" s="44"/>
+      <c r="QNC341" s="44"/>
+      <c r="QND341" s="44"/>
+      <c r="QNE341" s="44"/>
+      <c r="QNF341" s="44"/>
+      <c r="QNG341" s="44"/>
+      <c r="QNH341" s="44"/>
+      <c r="QNI341" s="44"/>
+      <c r="QNJ341" s="44"/>
+      <c r="QNK341" s="44"/>
+      <c r="QNL341" s="44"/>
+      <c r="QNM341" s="44"/>
+      <c r="QNN341" s="44"/>
+      <c r="QNO341" s="44"/>
+      <c r="QNP341" s="44"/>
+      <c r="QNQ341" s="44"/>
+      <c r="QNR341" s="44"/>
+      <c r="QNS341" s="44"/>
+      <c r="QNT341" s="44"/>
+      <c r="QNU341" s="44"/>
+      <c r="QNV341" s="44"/>
+      <c r="QNW341" s="44"/>
+      <c r="QNX341" s="44"/>
+      <c r="QNY341" s="44"/>
+      <c r="QNZ341" s="44"/>
+      <c r="QOA341" s="44"/>
+      <c r="QOB341" s="44"/>
+      <c r="QOC341" s="44"/>
+      <c r="QOD341" s="44"/>
+      <c r="QOE341" s="44"/>
+      <c r="QOF341" s="44"/>
+      <c r="QOG341" s="44"/>
+      <c r="QOH341" s="44"/>
+      <c r="QOI341" s="44"/>
+      <c r="QOJ341" s="44"/>
+      <c r="QOK341" s="44"/>
+      <c r="QOL341" s="44"/>
+      <c r="QOM341" s="44"/>
+      <c r="QON341" s="44"/>
+      <c r="QOO341" s="44"/>
+      <c r="QOP341" s="44"/>
+      <c r="QOQ341" s="44"/>
+      <c r="QOR341" s="44"/>
+      <c r="QOS341" s="44"/>
+      <c r="QOT341" s="44"/>
+      <c r="QOU341" s="44"/>
+      <c r="QOV341" s="44"/>
+      <c r="QOW341" s="44"/>
+      <c r="QOX341" s="44"/>
+      <c r="QOY341" s="44"/>
+      <c r="QOZ341" s="44"/>
+      <c r="QPA341" s="44"/>
+      <c r="QPB341" s="44"/>
+      <c r="QPC341" s="44"/>
+      <c r="QPD341" s="44"/>
+      <c r="QPE341" s="44"/>
+      <c r="QPF341" s="44"/>
+      <c r="QPG341" s="44"/>
+      <c r="QPH341" s="44"/>
+      <c r="QPI341" s="44"/>
+      <c r="QPJ341" s="44"/>
+      <c r="QPK341" s="44"/>
+      <c r="QPL341" s="44"/>
+      <c r="QPM341" s="44"/>
+      <c r="QPN341" s="44"/>
+      <c r="QPO341" s="44"/>
+      <c r="QPP341" s="44"/>
+      <c r="QPQ341" s="44"/>
+      <c r="QPR341" s="44"/>
+      <c r="QPS341" s="44"/>
+      <c r="QPT341" s="44"/>
+      <c r="QPU341" s="44"/>
+      <c r="QPV341" s="44"/>
+      <c r="QPW341" s="44"/>
+      <c r="QPX341" s="44"/>
+      <c r="QPY341" s="44"/>
+      <c r="QPZ341" s="44"/>
+      <c r="QQA341" s="44"/>
+      <c r="QQB341" s="44"/>
+      <c r="QQC341" s="44"/>
+      <c r="QQD341" s="44"/>
+      <c r="QQE341" s="44"/>
+      <c r="QQF341" s="44"/>
+      <c r="QQG341" s="44"/>
+      <c r="QQH341" s="44"/>
+      <c r="QQI341" s="44"/>
+      <c r="QQJ341" s="44"/>
+      <c r="QQK341" s="44"/>
+      <c r="QQL341" s="44"/>
+      <c r="QQM341" s="44"/>
+      <c r="QQN341" s="44"/>
+      <c r="QQO341" s="44"/>
+      <c r="QQP341" s="44"/>
+      <c r="QQQ341" s="44"/>
+      <c r="QQR341" s="44"/>
+      <c r="QQS341" s="44"/>
+      <c r="QQT341" s="44"/>
+      <c r="QQU341" s="44"/>
+      <c r="QQV341" s="44"/>
+      <c r="QQW341" s="44"/>
+      <c r="QQX341" s="44"/>
+      <c r="QQY341" s="44"/>
+      <c r="QQZ341" s="44"/>
+      <c r="QRA341" s="44"/>
+      <c r="QRB341" s="44"/>
+      <c r="QRC341" s="44"/>
+      <c r="QRD341" s="44"/>
+      <c r="QRE341" s="44"/>
+      <c r="QRF341" s="44"/>
+      <c r="QRG341" s="44"/>
+      <c r="QRH341" s="44"/>
+      <c r="QRI341" s="44"/>
+      <c r="QRJ341" s="44"/>
+      <c r="QRK341" s="44"/>
+      <c r="QRL341" s="44"/>
+      <c r="QRM341" s="44"/>
+      <c r="QRN341" s="44"/>
+      <c r="QRO341" s="44"/>
+      <c r="QRP341" s="44"/>
+      <c r="QRQ341" s="44"/>
+      <c r="QRR341" s="44"/>
+      <c r="QRS341" s="44"/>
+      <c r="QRT341" s="44"/>
+      <c r="QRU341" s="44"/>
+      <c r="QRV341" s="44"/>
+      <c r="QRW341" s="44"/>
+      <c r="QRX341" s="44"/>
+      <c r="QRY341" s="44"/>
+      <c r="QRZ341" s="44"/>
+      <c r="QSA341" s="44"/>
+      <c r="QSB341" s="44"/>
+      <c r="QSC341" s="44"/>
+      <c r="QSD341" s="44"/>
+      <c r="QSE341" s="44"/>
+      <c r="QSF341" s="44"/>
+      <c r="QSG341" s="44"/>
+      <c r="QSH341" s="44"/>
+      <c r="QSI341" s="44"/>
+      <c r="QSJ341" s="44"/>
+      <c r="QSK341" s="44"/>
+      <c r="QSL341" s="44"/>
+      <c r="QSM341" s="44"/>
+      <c r="QSN341" s="44"/>
+      <c r="QSO341" s="44"/>
+      <c r="QSP341" s="44"/>
+      <c r="QSQ341" s="44"/>
+      <c r="QSR341" s="44"/>
+      <c r="QSS341" s="44"/>
+      <c r="QST341" s="44"/>
+      <c r="QSU341" s="44"/>
+      <c r="QSV341" s="44"/>
+      <c r="QSW341" s="44"/>
+      <c r="QSX341" s="44"/>
+      <c r="QSY341" s="44"/>
+      <c r="QSZ341" s="44"/>
+      <c r="QTA341" s="44"/>
+      <c r="QTB341" s="44"/>
+      <c r="QTC341" s="44"/>
+      <c r="QTD341" s="44"/>
+      <c r="QTE341" s="44"/>
+      <c r="QTF341" s="44"/>
+      <c r="QTG341" s="44"/>
+      <c r="QTH341" s="44"/>
+      <c r="QTI341" s="44"/>
+      <c r="QTJ341" s="44"/>
+      <c r="QTK341" s="44"/>
+      <c r="QTL341" s="44"/>
+      <c r="QTM341" s="44"/>
+      <c r="QTN341" s="44"/>
+      <c r="QTO341" s="44"/>
+      <c r="QTP341" s="44"/>
+      <c r="QTQ341" s="44"/>
+      <c r="QTR341" s="44"/>
+      <c r="QTS341" s="44"/>
+      <c r="QTT341" s="44"/>
+      <c r="QTU341" s="44"/>
+      <c r="QTV341" s="44"/>
+      <c r="QTW341" s="44"/>
+      <c r="QTX341" s="44"/>
+      <c r="QTY341" s="44"/>
+      <c r="QTZ341" s="44"/>
+      <c r="QUA341" s="44"/>
+      <c r="QUB341" s="44"/>
+      <c r="QUC341" s="44"/>
+      <c r="QUD341" s="44"/>
+      <c r="QUE341" s="44"/>
+      <c r="QUF341" s="44"/>
+      <c r="QUG341" s="44"/>
+      <c r="QUH341" s="44"/>
+      <c r="QUI341" s="44"/>
+      <c r="QUJ341" s="44"/>
+      <c r="QUK341" s="44"/>
+      <c r="QUL341" s="44"/>
+      <c r="QUM341" s="44"/>
+      <c r="QUN341" s="44"/>
+      <c r="QUO341" s="44"/>
+      <c r="QUP341" s="44"/>
+      <c r="QUQ341" s="44"/>
+      <c r="QUR341" s="44"/>
+      <c r="QUS341" s="44"/>
+      <c r="QUT341" s="44"/>
+      <c r="QUU341" s="44"/>
+      <c r="QUV341" s="44"/>
+      <c r="QUW341" s="44"/>
+      <c r="QUX341" s="44"/>
+      <c r="QUY341" s="44"/>
+      <c r="QUZ341" s="44"/>
+      <c r="QVA341" s="44"/>
+      <c r="QVB341" s="44"/>
+      <c r="QVC341" s="44"/>
+      <c r="QVD341" s="44"/>
+      <c r="QVE341" s="44"/>
+      <c r="QVF341" s="44"/>
+      <c r="QVG341" s="44"/>
+      <c r="QVH341" s="44"/>
+      <c r="QVI341" s="44"/>
+      <c r="QVJ341" s="44"/>
+      <c r="QVK341" s="44"/>
+      <c r="QVL341" s="44"/>
+      <c r="QVM341" s="44"/>
+      <c r="QVN341" s="44"/>
+      <c r="QVO341" s="44"/>
+      <c r="QVP341" s="44"/>
+      <c r="QVQ341" s="44"/>
+      <c r="QVR341" s="44"/>
+      <c r="QVS341" s="44"/>
+      <c r="QVT341" s="44"/>
+      <c r="QVU341" s="44"/>
+      <c r="QVV341" s="44"/>
+      <c r="QVW341" s="44"/>
+      <c r="QVX341" s="44"/>
+      <c r="QVY341" s="44"/>
+      <c r="QVZ341" s="44"/>
+      <c r="QWA341" s="44"/>
+      <c r="QWB341" s="44"/>
+      <c r="QWC341" s="44"/>
+      <c r="QWD341" s="44"/>
+      <c r="QWE341" s="44"/>
+      <c r="QWF341" s="44"/>
+      <c r="QWG341" s="44"/>
+      <c r="QWH341" s="44"/>
+      <c r="QWI341" s="44"/>
+      <c r="QWJ341" s="44"/>
+      <c r="QWK341" s="44"/>
+      <c r="QWL341" s="44"/>
+      <c r="QWM341" s="44"/>
+      <c r="QWN341" s="44"/>
+      <c r="QWO341" s="44"/>
+      <c r="QWP341" s="44"/>
+      <c r="QWQ341" s="44"/>
+      <c r="QWR341" s="44"/>
+      <c r="QWS341" s="44"/>
+      <c r="QWT341" s="44"/>
+      <c r="QWU341" s="44"/>
+      <c r="QWV341" s="44"/>
+      <c r="QWW341" s="44"/>
+      <c r="QWX341" s="44"/>
+      <c r="QWY341" s="44"/>
+      <c r="QWZ341" s="44"/>
+      <c r="QXA341" s="44"/>
+      <c r="QXB341" s="44"/>
+      <c r="QXC341" s="44"/>
+      <c r="QXD341" s="44"/>
+      <c r="QXE341" s="44"/>
+      <c r="QXF341" s="44"/>
+      <c r="QXG341" s="44"/>
+      <c r="QXH341" s="44"/>
+      <c r="QXI341" s="44"/>
+      <c r="QXJ341" s="44"/>
+      <c r="QXK341" s="44"/>
+      <c r="QXL341" s="44"/>
+      <c r="QXM341" s="44"/>
+      <c r="QXN341" s="44"/>
+      <c r="QXO341" s="44"/>
+      <c r="QXP341" s="44"/>
+      <c r="QXQ341" s="44"/>
+      <c r="QXR341" s="44"/>
+      <c r="QXS341" s="44"/>
+      <c r="QXT341" s="44"/>
+      <c r="QXU341" s="44"/>
+      <c r="QXV341" s="44"/>
+      <c r="QXW341" s="44"/>
+      <c r="QXX341" s="44"/>
+      <c r="QXY341" s="44"/>
+      <c r="QXZ341" s="44"/>
+      <c r="QYA341" s="44"/>
+      <c r="QYB341" s="44"/>
+      <c r="QYC341" s="44"/>
+      <c r="QYD341" s="44"/>
+      <c r="QYE341" s="44"/>
+      <c r="QYF341" s="44"/>
+      <c r="QYG341" s="44"/>
+      <c r="QYH341" s="44"/>
+      <c r="QYI341" s="44"/>
+      <c r="QYJ341" s="44"/>
+      <c r="QYK341" s="44"/>
+      <c r="QYL341" s="44"/>
+      <c r="QYM341" s="44"/>
+      <c r="QYN341" s="44"/>
+      <c r="QYO341" s="44"/>
+      <c r="QYP341" s="44"/>
+      <c r="QYQ341" s="44"/>
+      <c r="QYR341" s="44"/>
+      <c r="QYS341" s="44"/>
+      <c r="QYT341" s="44"/>
+      <c r="QYU341" s="44"/>
+      <c r="QYV341" s="44"/>
+      <c r="QYW341" s="44"/>
+      <c r="QYX341" s="44"/>
+      <c r="QYY341" s="44"/>
+      <c r="QYZ341" s="44"/>
+      <c r="QZA341" s="44"/>
+      <c r="QZB341" s="44"/>
+      <c r="QZC341" s="44"/>
+      <c r="QZD341" s="44"/>
+      <c r="QZE341" s="44"/>
+      <c r="QZF341" s="44"/>
+      <c r="QZG341" s="44"/>
+      <c r="QZH341" s="44"/>
+      <c r="QZI341" s="44"/>
+      <c r="QZJ341" s="44"/>
+      <c r="QZK341" s="44"/>
+      <c r="QZL341" s="44"/>
+      <c r="QZM341" s="44"/>
+      <c r="QZN341" s="44"/>
+      <c r="QZO341" s="44"/>
+      <c r="QZP341" s="44"/>
+      <c r="QZQ341" s="44"/>
+      <c r="QZR341" s="44"/>
+      <c r="QZS341" s="44"/>
+      <c r="QZT341" s="44"/>
+      <c r="QZU341" s="44"/>
+      <c r="QZV341" s="44"/>
+      <c r="QZW341" s="44"/>
+      <c r="QZX341" s="44"/>
+      <c r="QZY341" s="44"/>
+      <c r="QZZ341" s="44"/>
+      <c r="RAA341" s="44"/>
+      <c r="RAB341" s="44"/>
+      <c r="RAC341" s="44"/>
+      <c r="RAD341" s="44"/>
+      <c r="RAE341" s="44"/>
+      <c r="RAF341" s="44"/>
+      <c r="RAG341" s="44"/>
+      <c r="RAH341" s="44"/>
+      <c r="RAI341" s="44"/>
+      <c r="RAJ341" s="44"/>
+      <c r="RAK341" s="44"/>
+      <c r="RAL341" s="44"/>
+      <c r="RAM341" s="44"/>
+      <c r="RAN341" s="44"/>
+      <c r="RAO341" s="44"/>
+      <c r="RAP341" s="44"/>
+      <c r="RAQ341" s="44"/>
+      <c r="RAR341" s="44"/>
+      <c r="RAS341" s="44"/>
+      <c r="RAT341" s="44"/>
+      <c r="RAU341" s="44"/>
+      <c r="RAV341" s="44"/>
+      <c r="RAW341" s="44"/>
+      <c r="RAX341" s="44"/>
+      <c r="RAY341" s="44"/>
+      <c r="RAZ341" s="44"/>
+      <c r="RBA341" s="44"/>
+      <c r="RBB341" s="44"/>
+      <c r="RBC341" s="44"/>
+      <c r="RBD341" s="44"/>
+      <c r="RBE341" s="44"/>
+      <c r="RBF341" s="44"/>
+      <c r="RBG341" s="44"/>
+      <c r="RBH341" s="44"/>
+      <c r="RBI341" s="44"/>
+      <c r="RBJ341" s="44"/>
+      <c r="RBK341" s="44"/>
+      <c r="RBL341" s="44"/>
+      <c r="RBM341" s="44"/>
+      <c r="RBN341" s="44"/>
+      <c r="RBO341" s="44"/>
+      <c r="RBP341" s="44"/>
+      <c r="RBQ341" s="44"/>
+      <c r="RBR341" s="44"/>
+      <c r="RBS341" s="44"/>
+      <c r="RBT341" s="44"/>
+      <c r="RBU341" s="44"/>
+      <c r="RBV341" s="44"/>
+      <c r="RBW341" s="44"/>
+      <c r="RBX341" s="44"/>
+      <c r="RBY341" s="44"/>
+      <c r="RBZ341" s="44"/>
+      <c r="RCA341" s="44"/>
+      <c r="RCB341" s="44"/>
+      <c r="RCC341" s="44"/>
+      <c r="RCD341" s="44"/>
+      <c r="RCE341" s="44"/>
+      <c r="RCF341" s="44"/>
+      <c r="RCG341" s="44"/>
+      <c r="RCH341" s="44"/>
+      <c r="RCI341" s="44"/>
+      <c r="RCJ341" s="44"/>
+      <c r="RCK341" s="44"/>
+      <c r="RCL341" s="44"/>
+      <c r="RCM341" s="44"/>
+      <c r="RCN341" s="44"/>
+      <c r="RCO341" s="44"/>
+      <c r="RCP341" s="44"/>
+      <c r="RCQ341" s="44"/>
+      <c r="RCR341" s="44"/>
+      <c r="RCS341" s="44"/>
+      <c r="RCT341" s="44"/>
+      <c r="RCU341" s="44"/>
+      <c r="RCV341" s="44"/>
+      <c r="RCW341" s="44"/>
+      <c r="RCX341" s="44"/>
+      <c r="RCY341" s="44"/>
+      <c r="RCZ341" s="44"/>
+      <c r="RDA341" s="44"/>
+      <c r="RDB341" s="44"/>
+      <c r="RDC341" s="44"/>
+      <c r="RDD341" s="44"/>
+      <c r="RDE341" s="44"/>
+      <c r="RDF341" s="44"/>
+      <c r="RDG341" s="44"/>
+      <c r="RDH341" s="44"/>
+      <c r="RDI341" s="44"/>
+      <c r="RDJ341" s="44"/>
+      <c r="RDK341" s="44"/>
+      <c r="RDL341" s="44"/>
+      <c r="RDM341" s="44"/>
+      <c r="RDN341" s="44"/>
+      <c r="RDO341" s="44"/>
+      <c r="RDP341" s="44"/>
+      <c r="RDQ341" s="44"/>
+      <c r="RDR341" s="44"/>
+      <c r="RDS341" s="44"/>
+      <c r="RDT341" s="44"/>
+      <c r="RDU341" s="44"/>
+      <c r="RDV341" s="44"/>
+      <c r="RDW341" s="44"/>
+      <c r="RDX341" s="44"/>
+      <c r="RDY341" s="44"/>
+      <c r="RDZ341" s="44"/>
+      <c r="REA341" s="44"/>
+      <c r="REB341" s="44"/>
+      <c r="REC341" s="44"/>
+      <c r="RED341" s="44"/>
+      <c r="REE341" s="44"/>
+      <c r="REF341" s="44"/>
+      <c r="REG341" s="44"/>
+      <c r="REH341" s="44"/>
+      <c r="REI341" s="44"/>
+      <c r="REJ341" s="44"/>
+      <c r="REK341" s="44"/>
+      <c r="REL341" s="44"/>
+      <c r="REM341" s="44"/>
+      <c r="REN341" s="44"/>
+      <c r="REO341" s="44"/>
+      <c r="REP341" s="44"/>
+      <c r="REQ341" s="44"/>
+      <c r="RER341" s="44"/>
+      <c r="RES341" s="44"/>
+      <c r="RET341" s="44"/>
+      <c r="REU341" s="44"/>
+      <c r="REV341" s="44"/>
+      <c r="REW341" s="44"/>
+      <c r="REX341" s="44"/>
+      <c r="REY341" s="44"/>
+      <c r="REZ341" s="44"/>
+      <c r="RFA341" s="44"/>
+      <c r="RFB341" s="44"/>
+      <c r="RFC341" s="44"/>
+      <c r="RFD341" s="44"/>
+      <c r="RFE341" s="44"/>
+      <c r="RFF341" s="44"/>
+      <c r="RFG341" s="44"/>
+      <c r="RFH341" s="44"/>
+      <c r="RFI341" s="44"/>
+      <c r="RFJ341" s="44"/>
+      <c r="RFK341" s="44"/>
+      <c r="RFL341" s="44"/>
+      <c r="RFM341" s="44"/>
+      <c r="RFN341" s="44"/>
+      <c r="RFO341" s="44"/>
+      <c r="RFP341" s="44"/>
+      <c r="RFQ341" s="44"/>
+      <c r="RFR341" s="44"/>
+      <c r="RFS341" s="44"/>
+      <c r="RFT341" s="44"/>
+      <c r="RFU341" s="44"/>
+      <c r="RFV341" s="44"/>
+      <c r="RFW341" s="44"/>
+      <c r="RFX341" s="44"/>
+      <c r="RFY341" s="44"/>
+      <c r="RFZ341" s="44"/>
+      <c r="RGA341" s="44"/>
+      <c r="RGB341" s="44"/>
+      <c r="RGC341" s="44"/>
+      <c r="RGD341" s="44"/>
+      <c r="RGE341" s="44"/>
+      <c r="RGF341" s="44"/>
+      <c r="RGG341" s="44"/>
+      <c r="RGH341" s="44"/>
+      <c r="RGI341" s="44"/>
+      <c r="RGJ341" s="44"/>
+      <c r="RGK341" s="44"/>
+      <c r="RGL341" s="44"/>
+      <c r="RGM341" s="44"/>
+      <c r="RGN341" s="44"/>
+      <c r="RGO341" s="44"/>
+      <c r="RGP341" s="44"/>
+      <c r="RGQ341" s="44"/>
+      <c r="RGR341" s="44"/>
+      <c r="RGS341" s="44"/>
+      <c r="RGT341" s="44"/>
+      <c r="RGU341" s="44"/>
+      <c r="RGV341" s="44"/>
+      <c r="RGW341" s="44"/>
+      <c r="RGX341" s="44"/>
+      <c r="RGY341" s="44"/>
+      <c r="RGZ341" s="44"/>
+      <c r="RHA341" s="44"/>
+      <c r="RHB341" s="44"/>
+      <c r="RHC341" s="44"/>
+      <c r="RHD341" s="44"/>
+      <c r="RHE341" s="44"/>
+      <c r="RHF341" s="44"/>
+      <c r="RHG341" s="44"/>
+      <c r="RHH341" s="44"/>
+      <c r="RHI341" s="44"/>
+      <c r="RHJ341" s="44"/>
+      <c r="RHK341" s="44"/>
+      <c r="RHL341" s="44"/>
+      <c r="RHM341" s="44"/>
+      <c r="RHN341" s="44"/>
+      <c r="RHO341" s="44"/>
+      <c r="RHP341" s="44"/>
+      <c r="RHQ341" s="44"/>
+      <c r="RHR341" s="44"/>
+      <c r="RHS341" s="44"/>
+      <c r="RHT341" s="44"/>
+      <c r="RHU341" s="44"/>
+      <c r="RHV341" s="44"/>
+      <c r="RHW341" s="44"/>
+      <c r="RHX341" s="44"/>
+      <c r="RHY341" s="44"/>
+      <c r="RHZ341" s="44"/>
+      <c r="RIA341" s="44"/>
+      <c r="RIB341" s="44"/>
+      <c r="RIC341" s="44"/>
+      <c r="RID341" s="44"/>
+      <c r="RIE341" s="44"/>
+      <c r="RIF341" s="44"/>
+      <c r="RIG341" s="44"/>
+      <c r="RIH341" s="44"/>
+      <c r="RII341" s="44"/>
+      <c r="RIJ341" s="44"/>
+      <c r="RIK341" s="44"/>
+      <c r="RIL341" s="44"/>
+      <c r="RIM341" s="44"/>
+      <c r="RIN341" s="44"/>
+      <c r="RIO341" s="44"/>
+      <c r="RIP341" s="44"/>
+      <c r="RIQ341" s="44"/>
+      <c r="RIR341" s="44"/>
+      <c r="RIS341" s="44"/>
+      <c r="RIT341" s="44"/>
+      <c r="RIU341" s="44"/>
+      <c r="RIV341" s="44"/>
+      <c r="RIW341" s="44"/>
+      <c r="RIX341" s="44"/>
+      <c r="RIY341" s="44"/>
+      <c r="RIZ341" s="44"/>
+      <c r="RJA341" s="44"/>
+      <c r="RJB341" s="44"/>
+      <c r="RJC341" s="44"/>
+      <c r="RJD341" s="44"/>
+      <c r="RJE341" s="44"/>
+      <c r="RJF341" s="44"/>
+      <c r="RJG341" s="44"/>
+      <c r="RJH341" s="44"/>
+      <c r="RJI341" s="44"/>
+      <c r="RJJ341" s="44"/>
+      <c r="RJK341" s="44"/>
+      <c r="RJL341" s="44"/>
+      <c r="RJM341" s="44"/>
+      <c r="RJN341" s="44"/>
+      <c r="RJO341" s="44"/>
+      <c r="RJP341" s="44"/>
+      <c r="RJQ341" s="44"/>
+      <c r="RJR341" s="44"/>
+      <c r="RJS341" s="44"/>
+      <c r="RJT341" s="44"/>
+      <c r="RJU341" s="44"/>
+      <c r="RJV341" s="44"/>
+      <c r="RJW341" s="44"/>
+      <c r="RJX341" s="44"/>
+      <c r="RJY341" s="44"/>
+      <c r="RJZ341" s="44"/>
+      <c r="RKA341" s="44"/>
+      <c r="RKB341" s="44"/>
+      <c r="RKC341" s="44"/>
+      <c r="RKD341" s="44"/>
+      <c r="RKE341" s="44"/>
+      <c r="RKF341" s="44"/>
+      <c r="RKG341" s="44"/>
+      <c r="RKH341" s="44"/>
+      <c r="RKI341" s="44"/>
+      <c r="RKJ341" s="44"/>
+      <c r="RKK341" s="44"/>
+      <c r="RKL341" s="44"/>
+      <c r="RKM341" s="44"/>
+      <c r="RKN341" s="44"/>
+      <c r="RKO341" s="44"/>
+      <c r="RKP341" s="44"/>
+      <c r="RKQ341" s="44"/>
+      <c r="RKR341" s="44"/>
+      <c r="RKS341" s="44"/>
+      <c r="RKT341" s="44"/>
+      <c r="RKU341" s="44"/>
+      <c r="RKV341" s="44"/>
+      <c r="RKW341" s="44"/>
+      <c r="RKX341" s="44"/>
+      <c r="RKY341" s="44"/>
+      <c r="RKZ341" s="44"/>
+      <c r="RLA341" s="44"/>
+      <c r="RLB341" s="44"/>
+      <c r="RLC341" s="44"/>
+      <c r="RLD341" s="44"/>
+      <c r="RLE341" s="44"/>
+      <c r="RLF341" s="44"/>
+      <c r="RLG341" s="44"/>
+      <c r="RLH341" s="44"/>
+      <c r="RLI341" s="44"/>
+      <c r="RLJ341" s="44"/>
+      <c r="RLK341" s="44"/>
+      <c r="RLL341" s="44"/>
+      <c r="RLM341" s="44"/>
+      <c r="RLN341" s="44"/>
+      <c r="RLO341" s="44"/>
+      <c r="RLP341" s="44"/>
+      <c r="RLQ341" s="44"/>
+      <c r="RLR341" s="44"/>
+      <c r="RLS341" s="44"/>
+      <c r="RLT341" s="44"/>
+      <c r="RLU341" s="44"/>
+      <c r="RLV341" s="44"/>
+      <c r="RLW341" s="44"/>
+      <c r="RLX341" s="44"/>
+      <c r="RLY341" s="44"/>
+      <c r="RLZ341" s="44"/>
+      <c r="RMA341" s="44"/>
+      <c r="RMB341" s="44"/>
+      <c r="RMC341" s="44"/>
+      <c r="RMD341" s="44"/>
+      <c r="RME341" s="44"/>
+      <c r="RMF341" s="44"/>
+      <c r="RMG341" s="44"/>
+      <c r="RMH341" s="44"/>
+      <c r="RMI341" s="44"/>
+      <c r="RMJ341" s="44"/>
+      <c r="RMK341" s="44"/>
+      <c r="RML341" s="44"/>
+      <c r="RMM341" s="44"/>
+      <c r="RMN341" s="44"/>
+      <c r="RMO341" s="44"/>
+      <c r="RMP341" s="44"/>
+      <c r="RMQ341" s="44"/>
+      <c r="RMR341" s="44"/>
+      <c r="RMS341" s="44"/>
+      <c r="RMT341" s="44"/>
+      <c r="RMU341" s="44"/>
+      <c r="RMV341" s="44"/>
+      <c r="RMW341" s="44"/>
+      <c r="RMX341" s="44"/>
+      <c r="RMY341" s="44"/>
+      <c r="RMZ341" s="44"/>
+      <c r="RNA341" s="44"/>
+      <c r="RNB341" s="44"/>
+      <c r="RNC341" s="44"/>
+      <c r="RND341" s="44"/>
+      <c r="RNE341" s="44"/>
+      <c r="RNF341" s="44"/>
+      <c r="RNG341" s="44"/>
+      <c r="RNH341" s="44"/>
+      <c r="RNI341" s="44"/>
+      <c r="RNJ341" s="44"/>
+      <c r="RNK341" s="44"/>
+      <c r="RNL341" s="44"/>
+      <c r="RNM341" s="44"/>
+      <c r="RNN341" s="44"/>
+      <c r="RNO341" s="44"/>
+      <c r="RNP341" s="44"/>
+      <c r="RNQ341" s="44"/>
+      <c r="RNR341" s="44"/>
+      <c r="RNS341" s="44"/>
+      <c r="RNT341" s="44"/>
+      <c r="RNU341" s="44"/>
+      <c r="RNV341" s="44"/>
+      <c r="RNW341" s="44"/>
+      <c r="RNX341" s="44"/>
+      <c r="RNY341" s="44"/>
+      <c r="RNZ341" s="44"/>
+      <c r="ROA341" s="44"/>
+      <c r="ROB341" s="44"/>
+      <c r="ROC341" s="44"/>
+      <c r="ROD341" s="44"/>
+      <c r="ROE341" s="44"/>
+      <c r="ROF341" s="44"/>
+      <c r="ROG341" s="44"/>
+      <c r="ROH341" s="44"/>
+      <c r="ROI341" s="44"/>
+      <c r="ROJ341" s="44"/>
+      <c r="ROK341" s="44"/>
+      <c r="ROL341" s="44"/>
+      <c r="ROM341" s="44"/>
+      <c r="RON341" s="44"/>
+      <c r="ROO341" s="44"/>
+      <c r="ROP341" s="44"/>
+      <c r="ROQ341" s="44"/>
+      <c r="ROR341" s="44"/>
+      <c r="ROS341" s="44"/>
+      <c r="ROT341" s="44"/>
+      <c r="ROU341" s="44"/>
+      <c r="ROV341" s="44"/>
+      <c r="ROW341" s="44"/>
+      <c r="ROX341" s="44"/>
+      <c r="ROY341" s="44"/>
+      <c r="ROZ341" s="44"/>
+      <c r="RPA341" s="44"/>
+      <c r="RPB341" s="44"/>
+      <c r="RPC341" s="44"/>
+      <c r="RPD341" s="44"/>
+      <c r="RPE341" s="44"/>
+      <c r="RPF341" s="44"/>
+      <c r="RPG341" s="44"/>
+      <c r="RPH341" s="44"/>
+      <c r="RPI341" s="44"/>
+      <c r="RPJ341" s="44"/>
+      <c r="RPK341" s="44"/>
+      <c r="RPL341" s="44"/>
+      <c r="RPM341" s="44"/>
+      <c r="RPN341" s="44"/>
+      <c r="RPO341" s="44"/>
+      <c r="RPP341" s="44"/>
+      <c r="RPQ341" s="44"/>
+      <c r="RPR341" s="44"/>
+      <c r="RPS341" s="44"/>
+      <c r="RPT341" s="44"/>
+      <c r="RPU341" s="44"/>
+      <c r="RPV341" s="44"/>
+      <c r="RPW341" s="44"/>
+      <c r="RPX341" s="44"/>
+      <c r="RPY341" s="44"/>
+      <c r="RPZ341" s="44"/>
+      <c r="RQA341" s="44"/>
+      <c r="RQB341" s="44"/>
+      <c r="RQC341" s="44"/>
+      <c r="RQD341" s="44"/>
+      <c r="RQE341" s="44"/>
+      <c r="RQF341" s="44"/>
+      <c r="RQG341" s="44"/>
+      <c r="RQH341" s="44"/>
+      <c r="RQI341" s="44"/>
+      <c r="RQJ341" s="44"/>
+      <c r="RQK341" s="44"/>
+      <c r="RQL341" s="44"/>
+      <c r="RQM341" s="44"/>
+      <c r="RQN341" s="44"/>
+      <c r="RQO341" s="44"/>
+      <c r="RQP341" s="44"/>
+      <c r="RQQ341" s="44"/>
+      <c r="RQR341" s="44"/>
+      <c r="RQS341" s="44"/>
+      <c r="RQT341" s="44"/>
+      <c r="RQU341" s="44"/>
+      <c r="RQV341" s="44"/>
+      <c r="RQW341" s="44"/>
+      <c r="RQX341" s="44"/>
+      <c r="RQY341" s="44"/>
+      <c r="RQZ341" s="44"/>
+      <c r="RRA341" s="44"/>
+      <c r="RRB341" s="44"/>
+      <c r="RRC341" s="44"/>
+      <c r="RRD341" s="44"/>
+      <c r="RRE341" s="44"/>
+      <c r="RRF341" s="44"/>
+      <c r="RRG341" s="44"/>
+      <c r="RRH341" s="44"/>
+      <c r="RRI341" s="44"/>
+      <c r="RRJ341" s="44"/>
+      <c r="RRK341" s="44"/>
+      <c r="RRL341" s="44"/>
+      <c r="RRM341" s="44"/>
+      <c r="RRN341" s="44"/>
+      <c r="RRO341" s="44"/>
+      <c r="RRP341" s="44"/>
+      <c r="RRQ341" s="44"/>
+      <c r="RRR341" s="44"/>
+      <c r="RRS341" s="44"/>
+      <c r="RRT341" s="44"/>
+      <c r="RRU341" s="44"/>
+      <c r="RRV341" s="44"/>
+      <c r="RRW341" s="44"/>
+      <c r="RRX341" s="44"/>
+      <c r="RRY341" s="44"/>
+      <c r="RRZ341" s="44"/>
+      <c r="RSA341" s="44"/>
+      <c r="RSB341" s="44"/>
+      <c r="RSC341" s="44"/>
+      <c r="RSD341" s="44"/>
+      <c r="RSE341" s="44"/>
+      <c r="RSF341" s="44"/>
+      <c r="RSG341" s="44"/>
+      <c r="RSH341" s="44"/>
+      <c r="RSI341" s="44"/>
+      <c r="RSJ341" s="44"/>
+      <c r="RSK341" s="44"/>
+      <c r="RSL341" s="44"/>
+      <c r="RSM341" s="44"/>
+      <c r="RSN341" s="44"/>
+      <c r="RSO341" s="44"/>
+      <c r="RSP341" s="44"/>
+      <c r="RSQ341" s="44"/>
+      <c r="RSR341" s="44"/>
+      <c r="RSS341" s="44"/>
+      <c r="RST341" s="44"/>
+      <c r="RSU341" s="44"/>
+      <c r="RSV341" s="44"/>
+      <c r="RSW341" s="44"/>
+      <c r="RSX341" s="44"/>
+      <c r="RSY341" s="44"/>
+      <c r="RSZ341" s="44"/>
+      <c r="RTA341" s="44"/>
+      <c r="RTB341" s="44"/>
+      <c r="RTC341" s="44"/>
+      <c r="RTD341" s="44"/>
+      <c r="RTE341" s="44"/>
+      <c r="RTF341" s="44"/>
+      <c r="RTG341" s="44"/>
+      <c r="RTH341" s="44"/>
+      <c r="RTI341" s="44"/>
+      <c r="RTJ341" s="44"/>
+      <c r="RTK341" s="44"/>
+      <c r="RTL341" s="44"/>
+      <c r="RTM341" s="44"/>
+      <c r="RTN341" s="44"/>
+      <c r="RTO341" s="44"/>
+      <c r="RTP341" s="44"/>
+      <c r="RTQ341" s="44"/>
+      <c r="RTR341" s="44"/>
+      <c r="RTS341" s="44"/>
+      <c r="RTT341" s="44"/>
+      <c r="RTU341" s="44"/>
+      <c r="RTV341" s="44"/>
+      <c r="RTW341" s="44"/>
+      <c r="RTX341" s="44"/>
+      <c r="RTY341" s="44"/>
+      <c r="RTZ341" s="44"/>
+      <c r="RUA341" s="44"/>
+      <c r="RUB341" s="44"/>
+      <c r="RUC341" s="44"/>
+      <c r="RUD341" s="44"/>
+      <c r="RUE341" s="44"/>
+      <c r="RUF341" s="44"/>
+      <c r="RUG341" s="44"/>
+      <c r="RUH341" s="44"/>
+      <c r="RUI341" s="44"/>
+      <c r="RUJ341" s="44"/>
+      <c r="RUK341" s="44"/>
+      <c r="RUL341" s="44"/>
+      <c r="RUM341" s="44"/>
+      <c r="RUN341" s="44"/>
+      <c r="RUO341" s="44"/>
+      <c r="RUP341" s="44"/>
+      <c r="RUQ341" s="44"/>
+      <c r="RUR341" s="44"/>
+      <c r="RUS341" s="44"/>
+      <c r="RUT341" s="44"/>
+      <c r="RUU341" s="44"/>
+      <c r="RUV341" s="44"/>
+      <c r="RUW341" s="44"/>
+      <c r="RUX341" s="44"/>
+      <c r="RUY341" s="44"/>
+      <c r="RUZ341" s="44"/>
+      <c r="RVA341" s="44"/>
+      <c r="RVB341" s="44"/>
+      <c r="RVC341" s="44"/>
+      <c r="RVD341" s="44"/>
+      <c r="RVE341" s="44"/>
+      <c r="RVF341" s="44"/>
+      <c r="RVG341" s="44"/>
+      <c r="RVH341" s="44"/>
+      <c r="RVI341" s="44"/>
+      <c r="RVJ341" s="44"/>
+      <c r="RVK341" s="44"/>
+      <c r="RVL341" s="44"/>
+      <c r="RVM341" s="44"/>
+      <c r="RVN341" s="44"/>
+      <c r="RVO341" s="44"/>
+      <c r="RVP341" s="44"/>
+      <c r="RVQ341" s="44"/>
+      <c r="RVR341" s="44"/>
+      <c r="RVS341" s="44"/>
+      <c r="RVT341" s="44"/>
+      <c r="RVU341" s="44"/>
+      <c r="RVV341" s="44"/>
+      <c r="RVW341" s="44"/>
+      <c r="RVX341" s="44"/>
+      <c r="RVY341" s="44"/>
+      <c r="RVZ341" s="44"/>
+      <c r="RWA341" s="44"/>
+      <c r="RWB341" s="44"/>
+      <c r="RWC341" s="44"/>
+      <c r="RWD341" s="44"/>
+      <c r="RWE341" s="44"/>
+      <c r="RWF341" s="44"/>
+      <c r="RWG341" s="44"/>
+      <c r="RWH341" s="44"/>
+      <c r="RWI341" s="44"/>
+      <c r="RWJ341" s="44"/>
+      <c r="RWK341" s="44"/>
+      <c r="RWL341" s="44"/>
+      <c r="RWM341" s="44"/>
+      <c r="RWN341" s="44"/>
+      <c r="RWO341" s="44"/>
+      <c r="RWP341" s="44"/>
+      <c r="RWQ341" s="44"/>
+      <c r="RWR341" s="44"/>
+      <c r="RWS341" s="44"/>
+      <c r="RWT341" s="44"/>
+      <c r="RWU341" s="44"/>
+      <c r="RWV341" s="44"/>
+      <c r="RWW341" s="44"/>
+      <c r="RWX341" s="44"/>
+      <c r="RWY341" s="44"/>
+      <c r="RWZ341" s="44"/>
+      <c r="RXA341" s="44"/>
+      <c r="RXB341" s="44"/>
+      <c r="RXC341" s="44"/>
+      <c r="RXD341" s="44"/>
+      <c r="RXE341" s="44"/>
+      <c r="RXF341" s="44"/>
+      <c r="RXG341" s="44"/>
+      <c r="RXH341" s="44"/>
+      <c r="RXI341" s="44"/>
+      <c r="RXJ341" s="44"/>
+      <c r="RXK341" s="44"/>
+      <c r="RXL341" s="44"/>
+      <c r="RXM341" s="44"/>
+      <c r="RXN341" s="44"/>
+      <c r="RXO341" s="44"/>
+      <c r="RXP341" s="44"/>
+      <c r="RXQ341" s="44"/>
+      <c r="RXR341" s="44"/>
+      <c r="RXS341" s="44"/>
+      <c r="RXT341" s="44"/>
+      <c r="RXU341" s="44"/>
+      <c r="RXV341" s="44"/>
+      <c r="RXW341" s="44"/>
+      <c r="RXX341" s="44"/>
+      <c r="RXY341" s="44"/>
+      <c r="RXZ341" s="44"/>
+      <c r="RYA341" s="44"/>
+      <c r="RYB341" s="44"/>
+      <c r="RYC341" s="44"/>
+      <c r="RYD341" s="44"/>
+      <c r="RYE341" s="44"/>
+      <c r="RYF341" s="44"/>
+      <c r="RYG341" s="44"/>
+      <c r="RYH341" s="44"/>
+      <c r="RYI341" s="44"/>
+      <c r="RYJ341" s="44"/>
+      <c r="RYK341" s="44"/>
+      <c r="RYL341" s="44"/>
+      <c r="RYM341" s="44"/>
+      <c r="RYN341" s="44"/>
+      <c r="RYO341" s="44"/>
+      <c r="RYP341" s="44"/>
+      <c r="RYQ341" s="44"/>
+      <c r="RYR341" s="44"/>
+      <c r="RYS341" s="44"/>
+      <c r="RYT341" s="44"/>
+      <c r="RYU341" s="44"/>
+      <c r="RYV341" s="44"/>
+      <c r="RYW341" s="44"/>
+      <c r="RYX341" s="44"/>
+      <c r="RYY341" s="44"/>
+      <c r="RYZ341" s="44"/>
+      <c r="RZA341" s="44"/>
+      <c r="RZB341" s="44"/>
+      <c r="RZC341" s="44"/>
+      <c r="RZD341" s="44"/>
+      <c r="RZE341" s="44"/>
+      <c r="RZF341" s="44"/>
+      <c r="RZG341" s="44"/>
+      <c r="RZH341" s="44"/>
+      <c r="RZI341" s="44"/>
+      <c r="RZJ341" s="44"/>
+      <c r="RZK341" s="44"/>
+      <c r="RZL341" s="44"/>
+      <c r="RZM341" s="44"/>
+      <c r="RZN341" s="44"/>
+      <c r="RZO341" s="44"/>
+      <c r="RZP341" s="44"/>
+      <c r="RZQ341" s="44"/>
+      <c r="RZR341" s="44"/>
+      <c r="RZS341" s="44"/>
+      <c r="RZT341" s="44"/>
+      <c r="RZU341" s="44"/>
+      <c r="RZV341" s="44"/>
+      <c r="RZW341" s="44"/>
+      <c r="RZX341" s="44"/>
+      <c r="RZY341" s="44"/>
+      <c r="RZZ341" s="44"/>
+      <c r="SAA341" s="44"/>
+      <c r="SAB341" s="44"/>
+      <c r="SAC341" s="44"/>
+      <c r="SAD341" s="44"/>
+      <c r="SAE341" s="44"/>
+      <c r="SAF341" s="44"/>
+      <c r="SAG341" s="44"/>
+      <c r="SAH341" s="44"/>
+      <c r="SAI341" s="44"/>
+      <c r="SAJ341" s="44"/>
+      <c r="SAK341" s="44"/>
+      <c r="SAL341" s="44"/>
+      <c r="SAM341" s="44"/>
+      <c r="SAN341" s="44"/>
+      <c r="SAO341" s="44"/>
+      <c r="SAP341" s="44"/>
+      <c r="SAQ341" s="44"/>
+      <c r="SAR341" s="44"/>
+      <c r="SAS341" s="44"/>
+      <c r="SAT341" s="44"/>
+      <c r="SAU341" s="44"/>
+      <c r="SAV341" s="44"/>
+      <c r="SAW341" s="44"/>
+      <c r="SAX341" s="44"/>
+      <c r="SAY341" s="44"/>
+      <c r="SAZ341" s="44"/>
+      <c r="SBA341" s="44"/>
+      <c r="SBB341" s="44"/>
+      <c r="SBC341" s="44"/>
+      <c r="SBD341" s="44"/>
+      <c r="SBE341" s="44"/>
+      <c r="SBF341" s="44"/>
+      <c r="SBG341" s="44"/>
+      <c r="SBH341" s="44"/>
+      <c r="SBI341" s="44"/>
+      <c r="SBJ341" s="44"/>
+      <c r="SBK341" s="44"/>
+      <c r="SBL341" s="44"/>
+      <c r="SBM341" s="44"/>
+      <c r="SBN341" s="44"/>
+      <c r="SBO341" s="44"/>
+      <c r="SBP341" s="44"/>
+      <c r="SBQ341" s="44"/>
+      <c r="SBR341" s="44"/>
+      <c r="SBS341" s="44"/>
+      <c r="SBT341" s="44"/>
+      <c r="SBU341" s="44"/>
+      <c r="SBV341" s="44"/>
+      <c r="SBW341" s="44"/>
+      <c r="SBX341" s="44"/>
+      <c r="SBY341" s="44"/>
+      <c r="SBZ341" s="44"/>
+      <c r="SCA341" s="44"/>
+      <c r="SCB341" s="44"/>
+      <c r="SCC341" s="44"/>
+      <c r="SCD341" s="44"/>
+      <c r="SCE341" s="44"/>
+      <c r="SCF341" s="44"/>
+      <c r="SCG341" s="44"/>
+      <c r="SCH341" s="44"/>
+      <c r="SCI341" s="44"/>
+      <c r="SCJ341" s="44"/>
+      <c r="SCK341" s="44"/>
+      <c r="SCL341" s="44"/>
+      <c r="SCM341" s="44"/>
+      <c r="SCN341" s="44"/>
+      <c r="SCO341" s="44"/>
+      <c r="SCP341" s="44"/>
+      <c r="SCQ341" s="44"/>
+      <c r="SCR341" s="44"/>
+      <c r="SCS341" s="44"/>
+      <c r="SCT341" s="44"/>
+      <c r="SCU341" s="44"/>
+      <c r="SCV341" s="44"/>
+      <c r="SCW341" s="44"/>
+      <c r="SCX341" s="44"/>
+      <c r="SCY341" s="44"/>
+      <c r="SCZ341" s="44"/>
+      <c r="SDA341" s="44"/>
+      <c r="SDB341" s="44"/>
+      <c r="SDC341" s="44"/>
+      <c r="SDD341" s="44"/>
+      <c r="SDE341" s="44"/>
+      <c r="SDF341" s="44"/>
+      <c r="SDG341" s="44"/>
+      <c r="SDH341" s="44"/>
+      <c r="SDI341" s="44"/>
+      <c r="SDJ341" s="44"/>
+      <c r="SDK341" s="44"/>
+      <c r="SDL341" s="44"/>
+      <c r="SDM341" s="44"/>
+      <c r="SDN341" s="44"/>
+      <c r="SDO341" s="44"/>
+      <c r="SDP341" s="44"/>
+      <c r="SDQ341" s="44"/>
+      <c r="SDR341" s="44"/>
+      <c r="SDS341" s="44"/>
+      <c r="SDT341" s="44"/>
+      <c r="SDU341" s="44"/>
+      <c r="SDV341" s="44"/>
+      <c r="SDW341" s="44"/>
+      <c r="SDX341" s="44"/>
+      <c r="SDY341" s="44"/>
+      <c r="SDZ341" s="44"/>
+      <c r="SEA341" s="44"/>
+      <c r="SEB341" s="44"/>
+      <c r="SEC341" s="44"/>
+      <c r="SED341" s="44"/>
+      <c r="SEE341" s="44"/>
+      <c r="SEF341" s="44"/>
+      <c r="SEG341" s="44"/>
+      <c r="SEH341" s="44"/>
+      <c r="SEI341" s="44"/>
+      <c r="SEJ341" s="44"/>
+      <c r="SEK341" s="44"/>
+      <c r="SEL341" s="44"/>
+      <c r="SEM341" s="44"/>
+      <c r="SEN341" s="44"/>
+      <c r="SEO341" s="44"/>
+      <c r="SEP341" s="44"/>
+      <c r="SEQ341" s="44"/>
+      <c r="SER341" s="44"/>
+      <c r="SES341" s="44"/>
+      <c r="SET341" s="44"/>
+      <c r="SEU341" s="44"/>
+      <c r="SEV341" s="44"/>
+      <c r="SEW341" s="44"/>
+      <c r="SEX341" s="44"/>
+      <c r="SEY341" s="44"/>
+      <c r="SEZ341" s="44"/>
+      <c r="SFA341" s="44"/>
+      <c r="SFB341" s="44"/>
+      <c r="SFC341" s="44"/>
+      <c r="SFD341" s="44"/>
+      <c r="SFE341" s="44"/>
+      <c r="SFF341" s="44"/>
+      <c r="SFG341" s="44"/>
+      <c r="SFH341" s="44"/>
+      <c r="SFI341" s="44"/>
+      <c r="SFJ341" s="44"/>
+      <c r="SFK341" s="44"/>
+      <c r="SFL341" s="44"/>
+      <c r="SFM341" s="44"/>
+      <c r="SFN341" s="44"/>
+      <c r="SFO341" s="44"/>
+      <c r="SFP341" s="44"/>
+      <c r="SFQ341" s="44"/>
+      <c r="SFR341" s="44"/>
+      <c r="SFS341" s="44"/>
+      <c r="SFT341" s="44"/>
+      <c r="SFU341" s="44"/>
+      <c r="SFV341" s="44"/>
+      <c r="SFW341" s="44"/>
+      <c r="SFX341" s="44"/>
+      <c r="SFY341" s="44"/>
+      <c r="SFZ341" s="44"/>
+      <c r="SGA341" s="44"/>
+      <c r="SGB341" s="44"/>
+      <c r="SGC341" s="44"/>
+      <c r="SGD341" s="44"/>
+      <c r="SGE341" s="44"/>
+      <c r="SGF341" s="44"/>
+      <c r="SGG341" s="44"/>
+      <c r="SGH341" s="44"/>
+      <c r="SGI341" s="44"/>
+      <c r="SGJ341" s="44"/>
+      <c r="SGK341" s="44"/>
+      <c r="SGL341" s="44"/>
+      <c r="SGM341" s="44"/>
+      <c r="SGN341" s="44"/>
+      <c r="SGO341" s="44"/>
+      <c r="SGP341" s="44"/>
+      <c r="SGQ341" s="44"/>
+      <c r="SGR341" s="44"/>
+      <c r="SGS341" s="44"/>
+      <c r="SGT341" s="44"/>
+      <c r="SGU341" s="44"/>
+      <c r="SGV341" s="44"/>
+      <c r="SGW341" s="44"/>
+      <c r="SGX341" s="44"/>
+      <c r="SGY341" s="44"/>
+      <c r="SGZ341" s="44"/>
+      <c r="SHA341" s="44"/>
+      <c r="SHB341" s="44"/>
+      <c r="SHC341" s="44"/>
+      <c r="SHD341" s="44"/>
+      <c r="SHE341" s="44"/>
+      <c r="SHF341" s="44"/>
+      <c r="SHG341" s="44"/>
+      <c r="SHH341" s="44"/>
+      <c r="SHI341" s="44"/>
+      <c r="SHJ341" s="44"/>
+      <c r="SHK341" s="44"/>
+      <c r="SHL341" s="44"/>
+      <c r="SHM341" s="44"/>
+      <c r="SHN341" s="44"/>
+      <c r="SHO341" s="44"/>
+      <c r="SHP341" s="44"/>
+      <c r="SHQ341" s="44"/>
+      <c r="SHR341" s="44"/>
+      <c r="SHS341" s="44"/>
+      <c r="SHT341" s="44"/>
+      <c r="SHU341" s="44"/>
+      <c r="SHV341" s="44"/>
+      <c r="SHW341" s="44"/>
+      <c r="SHX341" s="44"/>
+      <c r="SHY341" s="44"/>
+      <c r="SHZ341" s="44"/>
+      <c r="SIA341" s="44"/>
+      <c r="SIB341" s="44"/>
+      <c r="SIC341" s="44"/>
+      <c r="SID341" s="44"/>
+      <c r="SIE341" s="44"/>
+      <c r="SIF341" s="44"/>
+      <c r="SIG341" s="44"/>
+      <c r="SIH341" s="44"/>
+      <c r="SII341" s="44"/>
+      <c r="SIJ341" s="44"/>
+      <c r="SIK341" s="44"/>
+      <c r="SIL341" s="44"/>
+      <c r="SIM341" s="44"/>
+      <c r="SIN341" s="44"/>
+      <c r="SIO341" s="44"/>
+      <c r="SIP341" s="44"/>
+      <c r="SIQ341" s="44"/>
+      <c r="SIR341" s="44"/>
+      <c r="SIS341" s="44"/>
+      <c r="SIT341" s="44"/>
+      <c r="SIU341" s="44"/>
+      <c r="SIV341" s="44"/>
+      <c r="SIW341" s="44"/>
+      <c r="SIX341" s="44"/>
+      <c r="SIY341" s="44"/>
+      <c r="SIZ341" s="44"/>
+      <c r="SJA341" s="44"/>
+      <c r="SJB341" s="44"/>
+      <c r="SJC341" s="44"/>
+      <c r="SJD341" s="44"/>
+      <c r="SJE341" s="44"/>
+      <c r="SJF341" s="44"/>
+      <c r="SJG341" s="44"/>
+      <c r="SJH341" s="44"/>
+      <c r="SJI341" s="44"/>
+      <c r="SJJ341" s="44"/>
+      <c r="SJK341" s="44"/>
+      <c r="SJL341" s="44"/>
+      <c r="SJM341" s="44"/>
+      <c r="SJN341" s="44"/>
+      <c r="SJO341" s="44"/>
+      <c r="SJP341" s="44"/>
+      <c r="SJQ341" s="44"/>
+      <c r="SJR341" s="44"/>
+      <c r="SJS341" s="44"/>
+      <c r="SJT341" s="44"/>
+      <c r="SJU341" s="44"/>
+      <c r="SJV341" s="44"/>
+      <c r="SJW341" s="44"/>
+      <c r="SJX341" s="44"/>
+      <c r="SJY341" s="44"/>
+      <c r="SJZ341" s="44"/>
+      <c r="SKA341" s="44"/>
+      <c r="SKB341" s="44"/>
+      <c r="SKC341" s="44"/>
+      <c r="SKD341" s="44"/>
+      <c r="SKE341" s="44"/>
+      <c r="SKF341" s="44"/>
+      <c r="SKG341" s="44"/>
+      <c r="SKH341" s="44"/>
+      <c r="SKI341" s="44"/>
+      <c r="SKJ341" s="44"/>
+      <c r="SKK341" s="44"/>
+      <c r="SKL341" s="44"/>
+      <c r="SKM341" s="44"/>
+      <c r="SKN341" s="44"/>
+      <c r="SKO341" s="44"/>
+      <c r="SKP341" s="44"/>
+      <c r="SKQ341" s="44"/>
+      <c r="SKR341" s="44"/>
+      <c r="SKS341" s="44"/>
+      <c r="SKT341" s="44"/>
+      <c r="SKU341" s="44"/>
+      <c r="SKV341" s="44"/>
+      <c r="SKW341" s="44"/>
+      <c r="SKX341" s="44"/>
+      <c r="SKY341" s="44"/>
+      <c r="SKZ341" s="44"/>
+      <c r="SLA341" s="44"/>
+      <c r="SLB341" s="44"/>
+      <c r="SLC341" s="44"/>
+      <c r="SLD341" s="44"/>
+      <c r="SLE341" s="44"/>
+      <c r="SLF341" s="44"/>
+      <c r="SLG341" s="44"/>
+      <c r="SLH341" s="44"/>
+      <c r="SLI341" s="44"/>
+      <c r="SLJ341" s="44"/>
+      <c r="SLK341" s="44"/>
+      <c r="SLL341" s="44"/>
+      <c r="SLM341" s="44"/>
+      <c r="SLN341" s="44"/>
+      <c r="SLO341" s="44"/>
+      <c r="SLP341" s="44"/>
+      <c r="SLQ341" s="44"/>
+      <c r="SLR341" s="44"/>
+      <c r="SLS341" s="44"/>
+      <c r="SLT341" s="44"/>
+      <c r="SLU341" s="44"/>
+      <c r="SLV341" s="44"/>
+      <c r="SLW341" s="44"/>
+      <c r="SLX341" s="44"/>
+      <c r="SLY341" s="44"/>
+      <c r="SLZ341" s="44"/>
+      <c r="SMA341" s="44"/>
+      <c r="SMB341" s="44"/>
+      <c r="SMC341" s="44"/>
+      <c r="SMD341" s="44"/>
+      <c r="SME341" s="44"/>
+      <c r="SMF341" s="44"/>
+      <c r="SMG341" s="44"/>
+      <c r="SMH341" s="44"/>
+      <c r="SMI341" s="44"/>
+      <c r="SMJ341" s="44"/>
+      <c r="SMK341" s="44"/>
+      <c r="SML341" s="44"/>
+      <c r="SMM341" s="44"/>
+      <c r="SMN341" s="44"/>
+      <c r="SMO341" s="44"/>
+      <c r="SMP341" s="44"/>
+      <c r="SMQ341" s="44"/>
+      <c r="SMR341" s="44"/>
+      <c r="SMS341" s="44"/>
+      <c r="SMT341" s="44"/>
+      <c r="SMU341" s="44"/>
+      <c r="SMV341" s="44"/>
+      <c r="SMW341" s="44"/>
+      <c r="SMX341" s="44"/>
+      <c r="SMY341" s="44"/>
+      <c r="SMZ341" s="44"/>
+      <c r="SNA341" s="44"/>
+      <c r="SNB341" s="44"/>
+      <c r="SNC341" s="44"/>
+      <c r="SND341" s="44"/>
+      <c r="SNE341" s="44"/>
+      <c r="SNF341" s="44"/>
+      <c r="SNG341" s="44"/>
+      <c r="SNH341" s="44"/>
+      <c r="SNI341" s="44"/>
+      <c r="SNJ341" s="44"/>
+      <c r="SNK341" s="44"/>
+      <c r="SNL341" s="44"/>
+      <c r="SNM341" s="44"/>
+      <c r="SNN341" s="44"/>
+      <c r="SNO341" s="44"/>
+      <c r="SNP341" s="44"/>
+      <c r="SNQ341" s="44"/>
+      <c r="SNR341" s="44"/>
+      <c r="SNS341" s="44"/>
+      <c r="SNT341" s="44"/>
+      <c r="SNU341" s="44"/>
+      <c r="SNV341" s="44"/>
+      <c r="SNW341" s="44"/>
+      <c r="SNX341" s="44"/>
+      <c r="SNY341" s="44"/>
+      <c r="SNZ341" s="44"/>
+      <c r="SOA341" s="44"/>
+      <c r="SOB341" s="44"/>
+      <c r="SOC341" s="44"/>
+      <c r="SOD341" s="44"/>
+      <c r="SOE341" s="44"/>
+      <c r="SOF341" s="44"/>
+      <c r="SOG341" s="44"/>
+      <c r="SOH341" s="44"/>
+      <c r="SOI341" s="44"/>
+      <c r="SOJ341" s="44"/>
+      <c r="SOK341" s="44"/>
+      <c r="SOL341" s="44"/>
+      <c r="SOM341" s="44"/>
+      <c r="SON341" s="44"/>
+      <c r="SOO341" s="44"/>
+      <c r="SOP341" s="44"/>
+      <c r="SOQ341" s="44"/>
+      <c r="SOR341" s="44"/>
+      <c r="SOS341" s="44"/>
+      <c r="SOT341" s="44"/>
+      <c r="SOU341" s="44"/>
+      <c r="SOV341" s="44"/>
+      <c r="SOW341" s="44"/>
+      <c r="SOX341" s="44"/>
+      <c r="SOY341" s="44"/>
+      <c r="SOZ341" s="44"/>
+      <c r="SPA341" s="44"/>
+      <c r="SPB341" s="44"/>
+      <c r="SPC341" s="44"/>
+      <c r="SPD341" s="44"/>
+      <c r="SPE341" s="44"/>
+      <c r="SPF341" s="44"/>
+      <c r="SPG341" s="44"/>
+      <c r="SPH341" s="44"/>
+      <c r="SPI341" s="44"/>
+      <c r="SPJ341" s="44"/>
+      <c r="SPK341" s="44"/>
+      <c r="SPL341" s="44"/>
+      <c r="SPM341" s="44"/>
+      <c r="SPN341" s="44"/>
+      <c r="SPO341" s="44"/>
+      <c r="SPP341" s="44"/>
+      <c r="SPQ341" s="44"/>
+      <c r="SPR341" s="44"/>
+      <c r="SPS341" s="44"/>
+      <c r="SPT341" s="44"/>
+      <c r="SPU341" s="44"/>
+      <c r="SPV341" s="44"/>
+      <c r="SPW341" s="44"/>
+      <c r="SPX341" s="44"/>
+      <c r="SPY341" s="44"/>
+      <c r="SPZ341" s="44"/>
+      <c r="SQA341" s="44"/>
+      <c r="SQB341" s="44"/>
+      <c r="SQC341" s="44"/>
+      <c r="SQD341" s="44"/>
+      <c r="SQE341" s="44"/>
+      <c r="SQF341" s="44"/>
+      <c r="SQG341" s="44"/>
+      <c r="SQH341" s="44"/>
+      <c r="SQI341" s="44"/>
+      <c r="SQJ341" s="44"/>
+      <c r="SQK341" s="44"/>
+      <c r="SQL341" s="44"/>
+      <c r="SQM341" s="44"/>
+      <c r="SQN341" s="44"/>
+      <c r="SQO341" s="44"/>
+      <c r="SQP341" s="44"/>
+      <c r="SQQ341" s="44"/>
+      <c r="SQR341" s="44"/>
+      <c r="SQS341" s="44"/>
+      <c r="SQT341" s="44"/>
+      <c r="SQU341" s="44"/>
+      <c r="SQV341" s="44"/>
+      <c r="SQW341" s="44"/>
+      <c r="SQX341" s="44"/>
+      <c r="SQY341" s="44"/>
+      <c r="SQZ341" s="44"/>
+      <c r="SRA341" s="44"/>
+      <c r="SRB341" s="44"/>
+      <c r="SRC341" s="44"/>
+      <c r="SRD341" s="44"/>
+      <c r="SRE341" s="44"/>
+      <c r="SRF341" s="44"/>
+      <c r="SRG341" s="44"/>
+      <c r="SRH341" s="44"/>
+      <c r="SRI341" s="44"/>
+      <c r="SRJ341" s="44"/>
+      <c r="SRK341" s="44"/>
+      <c r="SRL341" s="44"/>
+      <c r="SRM341" s="44"/>
+      <c r="SRN341" s="44"/>
+      <c r="SRO341" s="44"/>
+      <c r="SRP341" s="44"/>
+      <c r="SRQ341" s="44"/>
+      <c r="SRR341" s="44"/>
+      <c r="SRS341" s="44"/>
+      <c r="SRT341" s="44"/>
+      <c r="SRU341" s="44"/>
+      <c r="SRV341" s="44"/>
+      <c r="SRW341" s="44"/>
+      <c r="SRX341" s="44"/>
+      <c r="SRY341" s="44"/>
+      <c r="SRZ341" s="44"/>
+      <c r="SSA341" s="44"/>
+      <c r="SSB341" s="44"/>
+      <c r="SSC341" s="44"/>
+      <c r="SSD341" s="44"/>
+      <c r="SSE341" s="44"/>
+      <c r="SSF341" s="44"/>
+      <c r="SSG341" s="44"/>
+      <c r="SSH341" s="44"/>
+      <c r="SSI341" s="44"/>
+      <c r="SSJ341" s="44"/>
+      <c r="SSK341" s="44"/>
+      <c r="SSL341" s="44"/>
+      <c r="SSM341" s="44"/>
+      <c r="SSN341" s="44"/>
+      <c r="SSO341" s="44"/>
+      <c r="SSP341" s="44"/>
+      <c r="SSQ341" s="44"/>
+      <c r="SSR341" s="44"/>
+      <c r="SSS341" s="44"/>
+      <c r="SST341" s="44"/>
+      <c r="SSU341" s="44"/>
+      <c r="SSV341" s="44"/>
+      <c r="SSW341" s="44"/>
+      <c r="SSX341" s="44"/>
+      <c r="SSY341" s="44"/>
+      <c r="SSZ341" s="44"/>
+      <c r="STA341" s="44"/>
+      <c r="STB341" s="44"/>
+      <c r="STC341" s="44"/>
+      <c r="STD341" s="44"/>
+      <c r="STE341" s="44"/>
+      <c r="STF341" s="44"/>
+      <c r="STG341" s="44"/>
+      <c r="STH341" s="44"/>
+      <c r="STI341" s="44"/>
+      <c r="STJ341" s="44"/>
+      <c r="STK341" s="44"/>
+      <c r="STL341" s="44"/>
+      <c r="STM341" s="44"/>
+      <c r="STN341" s="44"/>
+      <c r="STO341" s="44"/>
+      <c r="STP341" s="44"/>
+      <c r="STQ341" s="44"/>
+      <c r="STR341" s="44"/>
+      <c r="STS341" s="44"/>
+      <c r="STT341" s="44"/>
+      <c r="STU341" s="44"/>
+      <c r="STV341" s="44"/>
+      <c r="STW341" s="44"/>
+      <c r="STX341" s="44"/>
+      <c r="STY341" s="44"/>
+      <c r="STZ341" s="44"/>
+      <c r="SUA341" s="44"/>
+      <c r="SUB341" s="44"/>
+      <c r="SUC341" s="44"/>
+      <c r="SUD341" s="44"/>
+      <c r="SUE341" s="44"/>
+      <c r="SUF341" s="44"/>
+      <c r="SUG341" s="44"/>
+      <c r="SUH341" s="44"/>
+      <c r="SUI341" s="44"/>
+      <c r="SUJ341" s="44"/>
+      <c r="SUK341" s="44"/>
+      <c r="SUL341" s="44"/>
+      <c r="SUM341" s="44"/>
+      <c r="SUN341" s="44"/>
+      <c r="SUO341" s="44"/>
+      <c r="SUP341" s="44"/>
+      <c r="SUQ341" s="44"/>
+      <c r="SUR341" s="44"/>
+      <c r="SUS341" s="44"/>
+      <c r="SUT341" s="44"/>
+      <c r="SUU341" s="44"/>
+      <c r="SUV341" s="44"/>
+      <c r="SUW341" s="44"/>
+      <c r="SUX341" s="44"/>
+      <c r="SUY341" s="44"/>
+      <c r="SUZ341" s="44"/>
+      <c r="SVA341" s="44"/>
+      <c r="SVB341" s="44"/>
+      <c r="SVC341" s="44"/>
+      <c r="SVD341" s="44"/>
+      <c r="SVE341" s="44"/>
+      <c r="SVF341" s="44"/>
+      <c r="SVG341" s="44"/>
+      <c r="SVH341" s="44"/>
+      <c r="SVI341" s="44"/>
+      <c r="SVJ341" s="44"/>
+      <c r="SVK341" s="44"/>
+      <c r="SVL341" s="44"/>
+      <c r="SVM341" s="44"/>
+      <c r="SVN341" s="44"/>
+      <c r="SVO341" s="44"/>
+      <c r="SVP341" s="44"/>
+      <c r="SVQ341" s="44"/>
+      <c r="SVR341" s="44"/>
+      <c r="SVS341" s="44"/>
+      <c r="SVT341" s="44"/>
+      <c r="SVU341" s="44"/>
+      <c r="SVV341" s="44"/>
+      <c r="SVW341" s="44"/>
+      <c r="SVX341" s="44"/>
+      <c r="SVY341" s="44"/>
+      <c r="SVZ341" s="44"/>
+      <c r="SWA341" s="44"/>
+      <c r="SWB341" s="44"/>
+      <c r="SWC341" s="44"/>
+      <c r="SWD341" s="44"/>
+      <c r="SWE341" s="44"/>
+      <c r="SWF341" s="44"/>
+      <c r="SWG341" s="44"/>
+      <c r="SWH341" s="44"/>
+      <c r="SWI341" s="44"/>
+      <c r="SWJ341" s="44"/>
+      <c r="SWK341" s="44"/>
+      <c r="SWL341" s="44"/>
+      <c r="SWM341" s="44"/>
+      <c r="SWN341" s="44"/>
+      <c r="SWO341" s="44"/>
+      <c r="SWP341" s="44"/>
+      <c r="SWQ341" s="44"/>
+      <c r="SWR341" s="44"/>
+      <c r="SWS341" s="44"/>
+      <c r="SWT341" s="44"/>
+      <c r="SWU341" s="44"/>
+      <c r="SWV341" s="44"/>
+      <c r="SWW341" s="44"/>
+      <c r="SWX341" s="44"/>
+      <c r="SWY341" s="44"/>
+      <c r="SWZ341" s="44"/>
+      <c r="SXA341" s="44"/>
+      <c r="SXB341" s="44"/>
+      <c r="SXC341" s="44"/>
+      <c r="SXD341" s="44"/>
+      <c r="SXE341" s="44"/>
+      <c r="SXF341" s="44"/>
+      <c r="SXG341" s="44"/>
+      <c r="SXH341" s="44"/>
+      <c r="SXI341" s="44"/>
+      <c r="SXJ341" s="44"/>
+      <c r="SXK341" s="44"/>
+      <c r="SXL341" s="44"/>
+      <c r="SXM341" s="44"/>
+      <c r="SXN341" s="44"/>
+      <c r="SXO341" s="44"/>
+      <c r="SXP341" s="44"/>
+      <c r="SXQ341" s="44"/>
+      <c r="SXR341" s="44"/>
+      <c r="SXS341" s="44"/>
+      <c r="SXT341" s="44"/>
+      <c r="SXU341" s="44"/>
+      <c r="SXV341" s="44"/>
+      <c r="SXW341" s="44"/>
+      <c r="SXX341" s="44"/>
+      <c r="SXY341" s="44"/>
+      <c r="SXZ341" s="44"/>
+      <c r="SYA341" s="44"/>
+      <c r="SYB341" s="44"/>
+      <c r="SYC341" s="44"/>
+      <c r="SYD341" s="44"/>
+      <c r="SYE341" s="44"/>
+      <c r="SYF341" s="44"/>
+      <c r="SYG341" s="44"/>
+      <c r="SYH341" s="44"/>
+      <c r="SYI341" s="44"/>
+      <c r="SYJ341" s="44"/>
+      <c r="SYK341" s="44"/>
+      <c r="SYL341" s="44"/>
+      <c r="SYM341" s="44"/>
+      <c r="SYN341" s="44"/>
+      <c r="SYO341" s="44"/>
+      <c r="SYP341" s="44"/>
+      <c r="SYQ341" s="44"/>
+      <c r="SYR341" s="44"/>
+      <c r="SYS341" s="44"/>
+      <c r="SYT341" s="44"/>
+      <c r="SYU341" s="44"/>
+      <c r="SYV341" s="44"/>
+      <c r="SYW341" s="44"/>
+      <c r="SYX341" s="44"/>
+      <c r="SYY341" s="44"/>
+      <c r="SYZ341" s="44"/>
+      <c r="SZA341" s="44"/>
+      <c r="SZB341" s="44"/>
+      <c r="SZC341" s="44"/>
+      <c r="SZD341" s="44"/>
+      <c r="SZE341" s="44"/>
+      <c r="SZF341" s="44"/>
+      <c r="SZG341" s="44"/>
+      <c r="SZH341" s="44"/>
+      <c r="SZI341" s="44"/>
+      <c r="SZJ341" s="44"/>
+      <c r="SZK341" s="44"/>
+      <c r="SZL341" s="44"/>
+      <c r="SZM341" s="44"/>
+      <c r="SZN341" s="44"/>
+      <c r="SZO341" s="44"/>
+      <c r="SZP341" s="44"/>
+      <c r="SZQ341" s="44"/>
+      <c r="SZR341" s="44"/>
+      <c r="SZS341" s="44"/>
+      <c r="SZT341" s="44"/>
+      <c r="SZU341" s="44"/>
+      <c r="SZV341" s="44"/>
+      <c r="SZW341" s="44"/>
+      <c r="SZX341" s="44"/>
+      <c r="SZY341" s="44"/>
+      <c r="SZZ341" s="44"/>
+      <c r="TAA341" s="44"/>
+      <c r="TAB341" s="44"/>
+      <c r="TAC341" s="44"/>
+      <c r="TAD341" s="44"/>
+      <c r="TAE341" s="44"/>
+      <c r="TAF341" s="44"/>
+      <c r="TAG341" s="44"/>
+      <c r="TAH341" s="44"/>
+      <c r="TAI341" s="44"/>
+      <c r="TAJ341" s="44"/>
+      <c r="TAK341" s="44"/>
+      <c r="TAL341" s="44"/>
+      <c r="TAM341" s="44"/>
+      <c r="TAN341" s="44"/>
+      <c r="TAO341" s="44"/>
+      <c r="TAP341" s="44"/>
+      <c r="TAQ341" s="44"/>
+      <c r="TAR341" s="44"/>
+      <c r="TAS341" s="44"/>
+      <c r="TAT341" s="44"/>
+      <c r="TAU341" s="44"/>
+      <c r="TAV341" s="44"/>
+      <c r="TAW341" s="44"/>
+      <c r="TAX341" s="44"/>
+      <c r="TAY341" s="44"/>
+      <c r="TAZ341" s="44"/>
+      <c r="TBA341" s="44"/>
+      <c r="TBB341" s="44"/>
+      <c r="TBC341" s="44"/>
+      <c r="TBD341" s="44"/>
+      <c r="TBE341" s="44"/>
+      <c r="TBF341" s="44"/>
+      <c r="TBG341" s="44"/>
+      <c r="TBH341" s="44"/>
+      <c r="TBI341" s="44"/>
+      <c r="TBJ341" s="44"/>
+      <c r="TBK341" s="44"/>
+      <c r="TBL341" s="44"/>
+      <c r="TBM341" s="44"/>
+      <c r="TBN341" s="44"/>
+      <c r="TBO341" s="44"/>
+      <c r="TBP341" s="44"/>
+      <c r="TBQ341" s="44"/>
+      <c r="TBR341" s="44"/>
+      <c r="TBS341" s="44"/>
+      <c r="TBT341" s="44"/>
+      <c r="TBU341" s="44"/>
+      <c r="TBV341" s="44"/>
+      <c r="TBW341" s="44"/>
+      <c r="TBX341" s="44"/>
+      <c r="TBY341" s="44"/>
+      <c r="TBZ341" s="44"/>
+      <c r="TCA341" s="44"/>
+      <c r="TCB341" s="44"/>
+      <c r="TCC341" s="44"/>
+      <c r="TCD341" s="44"/>
+      <c r="TCE341" s="44"/>
+      <c r="TCF341" s="44"/>
+      <c r="TCG341" s="44"/>
+      <c r="TCH341" s="44"/>
+      <c r="TCI341" s="44"/>
+      <c r="TCJ341" s="44"/>
+      <c r="TCK341" s="44"/>
+      <c r="TCL341" s="44"/>
+      <c r="TCM341" s="44"/>
+      <c r="TCN341" s="44"/>
+      <c r="TCO341" s="44"/>
+      <c r="TCP341" s="44"/>
+      <c r="TCQ341" s="44"/>
+      <c r="TCR341" s="44"/>
+      <c r="TCS341" s="44"/>
+      <c r="TCT341" s="44"/>
+      <c r="TCU341" s="44"/>
+      <c r="TCV341" s="44"/>
+      <c r="TCW341" s="44"/>
+      <c r="TCX341" s="44"/>
+      <c r="TCY341" s="44"/>
+      <c r="TCZ341" s="44"/>
+      <c r="TDA341" s="44"/>
+      <c r="TDB341" s="44"/>
+      <c r="TDC341" s="44"/>
+      <c r="TDD341" s="44"/>
+      <c r="TDE341" s="44"/>
+      <c r="TDF341" s="44"/>
+      <c r="TDG341" s="44"/>
+      <c r="TDH341" s="44"/>
+      <c r="TDI341" s="44"/>
+      <c r="TDJ341" s="44"/>
+      <c r="TDK341" s="44"/>
+      <c r="TDL341" s="44"/>
+      <c r="TDM341" s="44"/>
+      <c r="TDN341" s="44"/>
+      <c r="TDO341" s="44"/>
+      <c r="TDP341" s="44"/>
+      <c r="TDQ341" s="44"/>
+      <c r="TDR341" s="44"/>
+      <c r="TDS341" s="44"/>
+      <c r="TDT341" s="44"/>
+      <c r="TDU341" s="44"/>
+      <c r="TDV341" s="44"/>
+      <c r="TDW341" s="44"/>
+      <c r="TDX341" s="44"/>
+      <c r="TDY341" s="44"/>
+      <c r="TDZ341" s="44"/>
+      <c r="TEA341" s="44"/>
+      <c r="TEB341" s="44"/>
+      <c r="TEC341" s="44"/>
+      <c r="TED341" s="44"/>
+      <c r="TEE341" s="44"/>
+      <c r="TEF341" s="44"/>
+      <c r="TEG341" s="44"/>
+      <c r="TEH341" s="44"/>
+      <c r="TEI341" s="44"/>
+      <c r="TEJ341" s="44"/>
+      <c r="TEK341" s="44"/>
+      <c r="TEL341" s="44"/>
+      <c r="TEM341" s="44"/>
+      <c r="TEN341" s="44"/>
+      <c r="TEO341" s="44"/>
+      <c r="TEP341" s="44"/>
+      <c r="TEQ341" s="44"/>
+      <c r="TER341" s="44"/>
+      <c r="TES341" s="44"/>
+      <c r="TET341" s="44"/>
+      <c r="TEU341" s="44"/>
+      <c r="TEV341" s="44"/>
+      <c r="TEW341" s="44"/>
+      <c r="TEX341" s="44"/>
+      <c r="TEY341" s="44"/>
+      <c r="TEZ341" s="44"/>
+      <c r="TFA341" s="44"/>
+      <c r="TFB341" s="44"/>
+      <c r="TFC341" s="44"/>
+      <c r="TFD341" s="44"/>
+      <c r="TFE341" s="44"/>
+      <c r="TFF341" s="44"/>
+      <c r="TFG341" s="44"/>
+      <c r="TFH341" s="44"/>
+      <c r="TFI341" s="44"/>
+      <c r="TFJ341" s="44"/>
+      <c r="TFK341" s="44"/>
+      <c r="TFL341" s="44"/>
+      <c r="TFM341" s="44"/>
+      <c r="TFN341" s="44"/>
+      <c r="TFO341" s="44"/>
+      <c r="TFP341" s="44"/>
+      <c r="TFQ341" s="44"/>
+      <c r="TFR341" s="44"/>
+      <c r="TFS341" s="44"/>
+      <c r="TFT341" s="44"/>
+      <c r="TFU341" s="44"/>
+      <c r="TFV341" s="44"/>
+      <c r="TFW341" s="44"/>
+      <c r="TFX341" s="44"/>
+      <c r="TFY341" s="44"/>
+      <c r="TFZ341" s="44"/>
+      <c r="TGA341" s="44"/>
+      <c r="TGB341" s="44"/>
+      <c r="TGC341" s="44"/>
+      <c r="TGD341" s="44"/>
+      <c r="TGE341" s="44"/>
+      <c r="TGF341" s="44"/>
+      <c r="TGG341" s="44"/>
+      <c r="TGH341" s="44"/>
+      <c r="TGI341" s="44"/>
+      <c r="TGJ341" s="44"/>
+      <c r="TGK341" s="44"/>
+      <c r="TGL341" s="44"/>
+      <c r="TGM341" s="44"/>
+      <c r="TGN341" s="44"/>
+      <c r="TGO341" s="44"/>
+      <c r="TGP341" s="44"/>
+      <c r="TGQ341" s="44"/>
+      <c r="TGR341" s="44"/>
+      <c r="TGS341" s="44"/>
+      <c r="TGT341" s="44"/>
+      <c r="TGU341" s="44"/>
+      <c r="TGV341" s="44"/>
+      <c r="TGW341" s="44"/>
+      <c r="TGX341" s="44"/>
+      <c r="TGY341" s="44"/>
+      <c r="TGZ341" s="44"/>
+      <c r="THA341" s="44"/>
+      <c r="THB341" s="44"/>
+      <c r="THC341" s="44"/>
+      <c r="THD341" s="44"/>
+      <c r="THE341" s="44"/>
+      <c r="THF341" s="44"/>
+      <c r="THG341" s="44"/>
+      <c r="THH341" s="44"/>
+      <c r="THI341" s="44"/>
+      <c r="THJ341" s="44"/>
+      <c r="THK341" s="44"/>
+      <c r="THL341" s="44"/>
+      <c r="THM341" s="44"/>
+      <c r="THN341" s="44"/>
+      <c r="THO341" s="44"/>
+      <c r="THP341" s="44"/>
+      <c r="THQ341" s="44"/>
+      <c r="THR341" s="44"/>
+      <c r="THS341" s="44"/>
+      <c r="THT341" s="44"/>
+      <c r="THU341" s="44"/>
+      <c r="THV341" s="44"/>
+      <c r="THW341" s="44"/>
+      <c r="THX341" s="44"/>
+      <c r="THY341" s="44"/>
+      <c r="THZ341" s="44"/>
+      <c r="TIA341" s="44"/>
+      <c r="TIB341" s="44"/>
+      <c r="TIC341" s="44"/>
+      <c r="TID341" s="44"/>
+      <c r="TIE341" s="44"/>
+      <c r="TIF341" s="44"/>
+      <c r="TIG341" s="44"/>
+      <c r="TIH341" s="44"/>
+      <c r="TII341" s="44"/>
+      <c r="TIJ341" s="44"/>
+      <c r="TIK341" s="44"/>
+      <c r="TIL341" s="44"/>
+      <c r="TIM341" s="44"/>
+      <c r="TIN341" s="44"/>
+      <c r="TIO341" s="44"/>
+      <c r="TIP341" s="44"/>
+      <c r="TIQ341" s="44"/>
+      <c r="TIR341" s="44"/>
+      <c r="TIS341" s="44"/>
+      <c r="TIT341" s="44"/>
+      <c r="TIU341" s="44"/>
+      <c r="TIV341" s="44"/>
+      <c r="TIW341" s="44"/>
+      <c r="TIX341" s="44"/>
+      <c r="TIY341" s="44"/>
+      <c r="TIZ341" s="44"/>
+      <c r="TJA341" s="44"/>
+      <c r="TJB341" s="44"/>
+      <c r="TJC341" s="44"/>
+      <c r="TJD341" s="44"/>
+      <c r="TJE341" s="44"/>
+      <c r="TJF341" s="44"/>
+      <c r="TJG341" s="44"/>
+      <c r="TJH341" s="44"/>
+      <c r="TJI341" s="44"/>
+      <c r="TJJ341" s="44"/>
+      <c r="TJK341" s="44"/>
+      <c r="TJL341" s="44"/>
+      <c r="TJM341" s="44"/>
+      <c r="TJN341" s="44"/>
+      <c r="TJO341" s="44"/>
+      <c r="TJP341" s="44"/>
+      <c r="TJQ341" s="44"/>
+      <c r="TJR341" s="44"/>
+      <c r="TJS341" s="44"/>
+      <c r="TJT341" s="44"/>
+      <c r="TJU341" s="44"/>
+      <c r="TJV341" s="44"/>
+      <c r="TJW341" s="44"/>
+      <c r="TJX341" s="44"/>
+      <c r="TJY341" s="44"/>
+      <c r="TJZ341" s="44"/>
+      <c r="TKA341" s="44"/>
+      <c r="TKB341" s="44"/>
+      <c r="TKC341" s="44"/>
+      <c r="TKD341" s="44"/>
+      <c r="TKE341" s="44"/>
+      <c r="TKF341" s="44"/>
+      <c r="TKG341" s="44"/>
+      <c r="TKH341" s="44"/>
+      <c r="TKI341" s="44"/>
+      <c r="TKJ341" s="44"/>
+      <c r="TKK341" s="44"/>
+      <c r="TKL341" s="44"/>
+      <c r="TKM341" s="44"/>
+      <c r="TKN341" s="44"/>
+      <c r="TKO341" s="44"/>
+      <c r="TKP341" s="44"/>
+      <c r="TKQ341" s="44"/>
+      <c r="TKR341" s="44"/>
+      <c r="TKS341" s="44"/>
+      <c r="TKT341" s="44"/>
+      <c r="TKU341" s="44"/>
+      <c r="TKV341" s="44"/>
+      <c r="TKW341" s="44"/>
+      <c r="TKX341" s="44"/>
+      <c r="TKY341" s="44"/>
+      <c r="TKZ341" s="44"/>
+      <c r="TLA341" s="44"/>
+      <c r="TLB341" s="44"/>
+      <c r="TLC341" s="44"/>
+      <c r="TLD341" s="44"/>
+      <c r="TLE341" s="44"/>
+      <c r="TLF341" s="44"/>
+      <c r="TLG341" s="44"/>
+      <c r="TLH341" s="44"/>
+      <c r="TLI341" s="44"/>
+      <c r="TLJ341" s="44"/>
+      <c r="TLK341" s="44"/>
+      <c r="TLL341" s="44"/>
+      <c r="TLM341" s="44"/>
+      <c r="TLN341" s="44"/>
+      <c r="TLO341" s="44"/>
+      <c r="TLP341" s="44"/>
+      <c r="TLQ341" s="44"/>
+      <c r="TLR341" s="44"/>
+      <c r="TLS341" s="44"/>
+      <c r="TLT341" s="44"/>
+      <c r="TLU341" s="44"/>
+      <c r="TLV341" s="44"/>
+      <c r="TLW341" s="44"/>
+      <c r="TLX341" s="44"/>
+      <c r="TLY341" s="44"/>
+      <c r="TLZ341" s="44"/>
+      <c r="TMA341" s="44"/>
+      <c r="TMB341" s="44"/>
+      <c r="TMC341" s="44"/>
+      <c r="TMD341" s="44"/>
+      <c r="TME341" s="44"/>
+      <c r="TMF341" s="44"/>
+      <c r="TMG341" s="44"/>
+      <c r="TMH341" s="44"/>
+      <c r="TMI341" s="44"/>
+      <c r="TMJ341" s="44"/>
+      <c r="TMK341" s="44"/>
+      <c r="TML341" s="44"/>
+      <c r="TMM341" s="44"/>
+      <c r="TMN341" s="44"/>
+      <c r="TMO341" s="44"/>
+      <c r="TMP341" s="44"/>
+      <c r="TMQ341" s="44"/>
+      <c r="TMR341" s="44"/>
+      <c r="TMS341" s="44"/>
+      <c r="TMT341" s="44"/>
+      <c r="TMU341" s="44"/>
+      <c r="TMV341" s="44"/>
+      <c r="TMW341" s="44"/>
+      <c r="TMX341" s="44"/>
+      <c r="TMY341" s="44"/>
+      <c r="TMZ341" s="44"/>
+      <c r="TNA341" s="44"/>
+      <c r="TNB341" s="44"/>
+      <c r="TNC341" s="44"/>
+      <c r="TND341" s="44"/>
+      <c r="TNE341" s="44"/>
+      <c r="TNF341" s="44"/>
+      <c r="TNG341" s="44"/>
+      <c r="TNH341" s="44"/>
+      <c r="TNI341" s="44"/>
+      <c r="TNJ341" s="44"/>
+      <c r="TNK341" s="44"/>
+      <c r="TNL341" s="44"/>
+      <c r="TNM341" s="44"/>
+      <c r="TNN341" s="44"/>
+      <c r="TNO341" s="44"/>
+      <c r="TNP341" s="44"/>
+      <c r="TNQ341" s="44"/>
+      <c r="TNR341" s="44"/>
+      <c r="TNS341" s="44"/>
+      <c r="TNT341" s="44"/>
+      <c r="TNU341" s="44"/>
+      <c r="TNV341" s="44"/>
+      <c r="TNW341" s="44"/>
+      <c r="TNX341" s="44"/>
+      <c r="TNY341" s="44"/>
+      <c r="TNZ341" s="44"/>
+      <c r="TOA341" s="44"/>
+      <c r="TOB341" s="44"/>
+      <c r="TOC341" s="44"/>
+      <c r="TOD341" s="44"/>
+      <c r="TOE341" s="44"/>
+      <c r="TOF341" s="44"/>
+      <c r="TOG341" s="44"/>
+      <c r="TOH341" s="44"/>
+      <c r="TOI341" s="44"/>
+      <c r="TOJ341" s="44"/>
+      <c r="TOK341" s="44"/>
+      <c r="TOL341" s="44"/>
+      <c r="TOM341" s="44"/>
+      <c r="TON341" s="44"/>
+      <c r="TOO341" s="44"/>
+      <c r="TOP341" s="44"/>
+      <c r="TOQ341" s="44"/>
+      <c r="TOR341" s="44"/>
+      <c r="TOS341" s="44"/>
+      <c r="TOT341" s="44"/>
+      <c r="TOU341" s="44"/>
+      <c r="TOV341" s="44"/>
+      <c r="TOW341" s="44"/>
+      <c r="TOX341" s="44"/>
+      <c r="TOY341" s="44"/>
+      <c r="TOZ341" s="44"/>
+      <c r="TPA341" s="44"/>
+      <c r="TPB341" s="44"/>
+      <c r="TPC341" s="44"/>
+      <c r="TPD341" s="44"/>
+      <c r="TPE341" s="44"/>
+      <c r="TPF341" s="44"/>
+      <c r="TPG341" s="44"/>
+      <c r="TPH341" s="44"/>
+      <c r="TPI341" s="44"/>
+      <c r="TPJ341" s="44"/>
+      <c r="TPK341" s="44"/>
+      <c r="TPL341" s="44"/>
+      <c r="TPM341" s="44"/>
+      <c r="TPN341" s="44"/>
+      <c r="TPO341" s="44"/>
+      <c r="TPP341" s="44"/>
+      <c r="TPQ341" s="44"/>
+      <c r="TPR341" s="44"/>
+      <c r="TPS341" s="44"/>
+      <c r="TPT341" s="44"/>
+      <c r="TPU341" s="44"/>
+      <c r="TPV341" s="44"/>
+      <c r="TPW341" s="44"/>
+      <c r="TPX341" s="44"/>
+      <c r="TPY341" s="44"/>
+      <c r="TPZ341" s="44"/>
+      <c r="TQA341" s="44"/>
+      <c r="TQB341" s="44"/>
+      <c r="TQC341" s="44"/>
+      <c r="TQD341" s="44"/>
+      <c r="TQE341" s="44"/>
+      <c r="TQF341" s="44"/>
+      <c r="TQG341" s="44"/>
+      <c r="TQH341" s="44"/>
+      <c r="TQI341" s="44"/>
+      <c r="TQJ341" s="44"/>
+      <c r="TQK341" s="44"/>
+      <c r="TQL341" s="44"/>
+      <c r="TQM341" s="44"/>
+      <c r="TQN341" s="44"/>
+      <c r="TQO341" s="44"/>
+      <c r="TQP341" s="44"/>
+      <c r="TQQ341" s="44"/>
+      <c r="TQR341" s="44"/>
+      <c r="TQS341" s="44"/>
+      <c r="TQT341" s="44"/>
+      <c r="TQU341" s="44"/>
+      <c r="TQV341" s="44"/>
+      <c r="TQW341" s="44"/>
+      <c r="TQX341" s="44"/>
+      <c r="TQY341" s="44"/>
+      <c r="TQZ341" s="44"/>
+      <c r="TRA341" s="44"/>
+      <c r="TRB341" s="44"/>
+      <c r="TRC341" s="44"/>
+      <c r="TRD341" s="44"/>
+      <c r="TRE341" s="44"/>
+      <c r="TRF341" s="44"/>
+      <c r="TRG341" s="44"/>
+      <c r="TRH341" s="44"/>
+      <c r="TRI341" s="44"/>
+      <c r="TRJ341" s="44"/>
+      <c r="TRK341" s="44"/>
+      <c r="TRL341" s="44"/>
+      <c r="TRM341" s="44"/>
+      <c r="TRN341" s="44"/>
+      <c r="TRO341" s="44"/>
+      <c r="TRP341" s="44"/>
+      <c r="TRQ341" s="44"/>
+      <c r="TRR341" s="44"/>
+      <c r="TRS341" s="44"/>
+      <c r="TRT341" s="44"/>
+      <c r="TRU341" s="44"/>
+      <c r="TRV341" s="44"/>
+      <c r="TRW341" s="44"/>
+      <c r="TRX341" s="44"/>
+      <c r="TRY341" s="44"/>
+      <c r="TRZ341" s="44"/>
+      <c r="TSA341" s="44"/>
+      <c r="TSB341" s="44"/>
+      <c r="TSC341" s="44"/>
+      <c r="TSD341" s="44"/>
+      <c r="TSE341" s="44"/>
+      <c r="TSF341" s="44"/>
+      <c r="TSG341" s="44"/>
+      <c r="TSH341" s="44"/>
+      <c r="TSI341" s="44"/>
+      <c r="TSJ341" s="44"/>
+      <c r="TSK341" s="44"/>
+      <c r="TSL341" s="44"/>
+      <c r="TSM341" s="44"/>
+      <c r="TSN341" s="44"/>
+      <c r="TSO341" s="44"/>
+      <c r="TSP341" s="44"/>
+      <c r="TSQ341" s="44"/>
+      <c r="TSR341" s="44"/>
+      <c r="TSS341" s="44"/>
+      <c r="TST341" s="44"/>
+      <c r="TSU341" s="44"/>
+      <c r="TSV341" s="44"/>
+      <c r="TSW341" s="44"/>
+      <c r="TSX341" s="44"/>
+      <c r="TSY341" s="44"/>
+      <c r="TSZ341" s="44"/>
+      <c r="TTA341" s="44"/>
+      <c r="TTB341" s="44"/>
+      <c r="TTC341" s="44"/>
+      <c r="TTD341" s="44"/>
+      <c r="TTE341" s="44"/>
+      <c r="TTF341" s="44"/>
+      <c r="TTG341" s="44"/>
+      <c r="TTH341" s="44"/>
+      <c r="TTI341" s="44"/>
+      <c r="TTJ341" s="44"/>
+      <c r="TTK341" s="44"/>
+      <c r="TTL341" s="44"/>
+      <c r="TTM341" s="44"/>
+      <c r="TTN341" s="44"/>
+      <c r="TTO341" s="44"/>
+      <c r="TTP341" s="44"/>
+      <c r="TTQ341" s="44"/>
+      <c r="TTR341" s="44"/>
+      <c r="TTS341" s="44"/>
+      <c r="TTT341" s="44"/>
+      <c r="TTU341" s="44"/>
+      <c r="TTV341" s="44"/>
+      <c r="TTW341" s="44"/>
+      <c r="TTX341" s="44"/>
+      <c r="TTY341" s="44"/>
+      <c r="TTZ341" s="44"/>
+      <c r="TUA341" s="44"/>
+      <c r="TUB341" s="44"/>
+      <c r="TUC341" s="44"/>
+      <c r="TUD341" s="44"/>
+      <c r="TUE341" s="44"/>
+      <c r="TUF341" s="44"/>
+      <c r="TUG341" s="44"/>
+      <c r="TUH341" s="44"/>
+      <c r="TUI341" s="44"/>
+      <c r="TUJ341" s="44"/>
+      <c r="TUK341" s="44"/>
+      <c r="TUL341" s="44"/>
+      <c r="TUM341" s="44"/>
+      <c r="TUN341" s="44"/>
+      <c r="TUO341" s="44"/>
+      <c r="TUP341" s="44"/>
+      <c r="TUQ341" s="44"/>
+      <c r="TUR341" s="44"/>
+      <c r="TUS341" s="44"/>
+      <c r="TUT341" s="44"/>
+      <c r="TUU341" s="44"/>
+      <c r="TUV341" s="44"/>
+      <c r="TUW341" s="44"/>
+      <c r="TUX341" s="44"/>
+      <c r="TUY341" s="44"/>
+      <c r="TUZ341" s="44"/>
+      <c r="TVA341" s="44"/>
+      <c r="TVB341" s="44"/>
+      <c r="TVC341" s="44"/>
+      <c r="TVD341" s="44"/>
+      <c r="TVE341" s="44"/>
+      <c r="TVF341" s="44"/>
+      <c r="TVG341" s="44"/>
+      <c r="TVH341" s="44"/>
+      <c r="TVI341" s="44"/>
+      <c r="TVJ341" s="44"/>
+      <c r="TVK341" s="44"/>
+      <c r="TVL341" s="44"/>
+      <c r="TVM341" s="44"/>
+      <c r="TVN341" s="44"/>
+      <c r="TVO341" s="44"/>
+      <c r="TVP341" s="44"/>
+      <c r="TVQ341" s="44"/>
+      <c r="TVR341" s="44"/>
+      <c r="TVS341" s="44"/>
+      <c r="TVT341" s="44"/>
+      <c r="TVU341" s="44"/>
+      <c r="TVV341" s="44"/>
+      <c r="TVW341" s="44"/>
+      <c r="TVX341" s="44"/>
+      <c r="TVY341" s="44"/>
+      <c r="TVZ341" s="44"/>
+      <c r="TWA341" s="44"/>
+      <c r="TWB341" s="44"/>
+      <c r="TWC341" s="44"/>
+      <c r="TWD341" s="44"/>
+      <c r="TWE341" s="44"/>
+      <c r="TWF341" s="44"/>
+      <c r="TWG341" s="44"/>
+      <c r="TWH341" s="44"/>
+      <c r="TWI341" s="44"/>
+      <c r="TWJ341" s="44"/>
+      <c r="TWK341" s="44"/>
+      <c r="TWL341" s="44"/>
+      <c r="TWM341" s="44"/>
+      <c r="TWN341" s="44"/>
+      <c r="TWO341" s="44"/>
+      <c r="TWP341" s="44"/>
+      <c r="TWQ341" s="44"/>
+      <c r="TWR341" s="44"/>
+      <c r="TWS341" s="44"/>
+      <c r="TWT341" s="44"/>
+      <c r="TWU341" s="44"/>
+      <c r="TWV341" s="44"/>
+      <c r="TWW341" s="44"/>
+      <c r="TWX341" s="44"/>
+      <c r="TWY341" s="44"/>
+      <c r="TWZ341" s="44"/>
+      <c r="TXA341" s="44"/>
+      <c r="TXB341" s="44"/>
+      <c r="TXC341" s="44"/>
+      <c r="TXD341" s="44"/>
+      <c r="TXE341" s="44"/>
+      <c r="TXF341" s="44"/>
+      <c r="TXG341" s="44"/>
+      <c r="TXH341" s="44"/>
+      <c r="TXI341" s="44"/>
+      <c r="TXJ341" s="44"/>
+      <c r="TXK341" s="44"/>
+      <c r="TXL341" s="44"/>
+      <c r="TXM341" s="44"/>
+      <c r="TXN341" s="44"/>
+      <c r="TXO341" s="44"/>
+      <c r="TXP341" s="44"/>
+      <c r="TXQ341" s="44"/>
+      <c r="TXR341" s="44"/>
+      <c r="TXS341" s="44"/>
+      <c r="TXT341" s="44"/>
+      <c r="TXU341" s="44"/>
+      <c r="TXV341" s="44"/>
+      <c r="TXW341" s="44"/>
+      <c r="TXX341" s="44"/>
+      <c r="TXY341" s="44"/>
+      <c r="TXZ341" s="44"/>
+      <c r="TYA341" s="44"/>
+      <c r="TYB341" s="44"/>
+      <c r="TYC341" s="44"/>
+      <c r="TYD341" s="44"/>
+      <c r="TYE341" s="44"/>
+      <c r="TYF341" s="44"/>
+      <c r="TYG341" s="44"/>
+      <c r="TYH341" s="44"/>
+      <c r="TYI341" s="44"/>
+      <c r="TYJ341" s="44"/>
+      <c r="TYK341" s="44"/>
+      <c r="TYL341" s="44"/>
+      <c r="TYM341" s="44"/>
+      <c r="TYN341" s="44"/>
+      <c r="TYO341" s="44"/>
+      <c r="TYP341" s="44"/>
+      <c r="TYQ341" s="44"/>
+      <c r="TYR341" s="44"/>
+      <c r="TYS341" s="44"/>
+      <c r="TYT341" s="44"/>
+      <c r="TYU341" s="44"/>
+      <c r="TYV341" s="44"/>
+      <c r="TYW341" s="44"/>
+      <c r="TYX341" s="44"/>
+      <c r="TYY341" s="44"/>
+      <c r="TYZ341" s="44"/>
+      <c r="TZA341" s="44"/>
+      <c r="TZB341" s="44"/>
+      <c r="TZC341" s="44"/>
+      <c r="TZD341" s="44"/>
+      <c r="TZE341" s="44"/>
+      <c r="TZF341" s="44"/>
+      <c r="TZG341" s="44"/>
+      <c r="TZH341" s="44"/>
+      <c r="TZI341" s="44"/>
+      <c r="TZJ341" s="44"/>
+      <c r="TZK341" s="44"/>
+      <c r="TZL341" s="44"/>
+      <c r="TZM341" s="44"/>
+      <c r="TZN341" s="44"/>
+      <c r="TZO341" s="44"/>
+      <c r="TZP341" s="44"/>
+      <c r="TZQ341" s="44"/>
+      <c r="TZR341" s="44"/>
+      <c r="TZS341" s="44"/>
+      <c r="TZT341" s="44"/>
+      <c r="TZU341" s="44"/>
+      <c r="TZV341" s="44"/>
+      <c r="TZW341" s="44"/>
+      <c r="TZX341" s="44"/>
+      <c r="TZY341" s="44"/>
+      <c r="TZZ341" s="44"/>
+      <c r="UAA341" s="44"/>
+      <c r="UAB341" s="44"/>
+      <c r="UAC341" s="44"/>
+      <c r="UAD341" s="44"/>
+      <c r="UAE341" s="44"/>
+      <c r="UAF341" s="44"/>
+      <c r="UAG341" s="44"/>
+      <c r="UAH341" s="44"/>
+      <c r="UAI341" s="44"/>
+      <c r="UAJ341" s="44"/>
+      <c r="UAK341" s="44"/>
+      <c r="UAL341" s="44"/>
+      <c r="UAM341" s="44"/>
+      <c r="UAN341" s="44"/>
+      <c r="UAO341" s="44"/>
+      <c r="UAP341" s="44"/>
+      <c r="UAQ341" s="44"/>
+      <c r="UAR341" s="44"/>
+      <c r="UAS341" s="44"/>
+      <c r="UAT341" s="44"/>
+      <c r="UAU341" s="44"/>
+      <c r="UAV341" s="44"/>
+      <c r="UAW341" s="44"/>
+      <c r="UAX341" s="44"/>
+      <c r="UAY341" s="44"/>
+      <c r="UAZ341" s="44"/>
+      <c r="UBA341" s="44"/>
+      <c r="UBB341" s="44"/>
+      <c r="UBC341" s="44"/>
+      <c r="UBD341" s="44"/>
+      <c r="UBE341" s="44"/>
+      <c r="UBF341" s="44"/>
+      <c r="UBG341" s="44"/>
+      <c r="UBH341" s="44"/>
+      <c r="UBI341" s="44"/>
+      <c r="UBJ341" s="44"/>
+      <c r="UBK341" s="44"/>
+      <c r="UBL341" s="44"/>
+      <c r="UBM341" s="44"/>
+      <c r="UBN341" s="44"/>
+      <c r="UBO341" s="44"/>
+      <c r="UBP341" s="44"/>
+      <c r="UBQ341" s="44"/>
+      <c r="UBR341" s="44"/>
+      <c r="UBS341" s="44"/>
+      <c r="UBT341" s="44"/>
+      <c r="UBU341" s="44"/>
+      <c r="UBV341" s="44"/>
+      <c r="UBW341" s="44"/>
+      <c r="UBX341" s="44"/>
+      <c r="UBY341" s="44"/>
+      <c r="UBZ341" s="44"/>
+      <c r="UCA341" s="44"/>
+      <c r="UCB341" s="44"/>
+      <c r="UCC341" s="44"/>
+      <c r="UCD341" s="44"/>
+      <c r="UCE341" s="44"/>
+      <c r="UCF341" s="44"/>
+      <c r="UCG341" s="44"/>
+      <c r="UCH341" s="44"/>
+      <c r="UCI341" s="44"/>
+      <c r="UCJ341" s="44"/>
+      <c r="UCK341" s="44"/>
+      <c r="UCL341" s="44"/>
+      <c r="UCM341" s="44"/>
+      <c r="UCN341" s="44"/>
+      <c r="UCO341" s="44"/>
+      <c r="UCP341" s="44"/>
+      <c r="UCQ341" s="44"/>
+      <c r="UCR341" s="44"/>
+      <c r="UCS341" s="44"/>
+      <c r="UCT341" s="44"/>
+      <c r="UCU341" s="44"/>
+      <c r="UCV341" s="44"/>
+      <c r="UCW341" s="44"/>
+      <c r="UCX341" s="44"/>
+      <c r="UCY341" s="44"/>
+      <c r="UCZ341" s="44"/>
+      <c r="UDA341" s="44"/>
+      <c r="UDB341" s="44"/>
+      <c r="UDC341" s="44"/>
+      <c r="UDD341" s="44"/>
+      <c r="UDE341" s="44"/>
+      <c r="UDF341" s="44"/>
+      <c r="UDG341" s="44"/>
+      <c r="UDH341" s="44"/>
+      <c r="UDI341" s="44"/>
+      <c r="UDJ341" s="44"/>
+      <c r="UDK341" s="44"/>
+      <c r="UDL341" s="44"/>
+      <c r="UDM341" s="44"/>
+      <c r="UDN341" s="44"/>
+      <c r="UDO341" s="44"/>
+      <c r="UDP341" s="44"/>
+      <c r="UDQ341" s="44"/>
+      <c r="UDR341" s="44"/>
+      <c r="UDS341" s="44"/>
+      <c r="UDT341" s="44"/>
+      <c r="UDU341" s="44"/>
+      <c r="UDV341" s="44"/>
+      <c r="UDW341" s="44"/>
+      <c r="UDX341" s="44"/>
+      <c r="UDY341" s="44"/>
+      <c r="UDZ341" s="44"/>
+      <c r="UEA341" s="44"/>
+      <c r="UEB341" s="44"/>
+      <c r="UEC341" s="44"/>
+      <c r="UED341" s="44"/>
+      <c r="UEE341" s="44"/>
+      <c r="UEF341" s="44"/>
+      <c r="UEG341" s="44"/>
+      <c r="UEH341" s="44"/>
+      <c r="UEI341" s="44"/>
+      <c r="UEJ341" s="44"/>
+      <c r="UEK341" s="44"/>
+      <c r="UEL341" s="44"/>
+      <c r="UEM341" s="44"/>
+      <c r="UEN341" s="44"/>
+      <c r="UEO341" s="44"/>
+      <c r="UEP341" s="44"/>
+      <c r="UEQ341" s="44"/>
+      <c r="UER341" s="44"/>
+      <c r="UES341" s="44"/>
+      <c r="UET341" s="44"/>
+      <c r="UEU341" s="44"/>
+      <c r="UEV341" s="44"/>
+      <c r="UEW341" s="44"/>
+      <c r="UEX341" s="44"/>
+      <c r="UEY341" s="44"/>
+      <c r="UEZ341" s="44"/>
+      <c r="UFA341" s="44"/>
+      <c r="UFB341" s="44"/>
+      <c r="UFC341" s="44"/>
+      <c r="UFD341" s="44"/>
+      <c r="UFE341" s="44"/>
+      <c r="UFF341" s="44"/>
+      <c r="UFG341" s="44"/>
+      <c r="UFH341" s="44"/>
+      <c r="UFI341" s="44"/>
+      <c r="UFJ341" s="44"/>
+      <c r="UFK341" s="44"/>
+      <c r="UFL341" s="44"/>
+      <c r="UFM341" s="44"/>
+      <c r="UFN341" s="44"/>
+      <c r="UFO341" s="44"/>
+      <c r="UFP341" s="44"/>
+      <c r="UFQ341" s="44"/>
+      <c r="UFR341" s="44"/>
+      <c r="UFS341" s="44"/>
+      <c r="UFT341" s="44"/>
+      <c r="UFU341" s="44"/>
+      <c r="UFV341" s="44"/>
+      <c r="UFW341" s="44"/>
+      <c r="UFX341" s="44"/>
+      <c r="UFY341" s="44"/>
+      <c r="UFZ341" s="44"/>
+      <c r="UGA341" s="44"/>
+      <c r="UGB341" s="44"/>
+      <c r="UGC341" s="44"/>
+      <c r="UGD341" s="44"/>
+      <c r="UGE341" s="44"/>
+      <c r="UGF341" s="44"/>
+      <c r="UGG341" s="44"/>
+      <c r="UGH341" s="44"/>
+      <c r="UGI341" s="44"/>
+      <c r="UGJ341" s="44"/>
+      <c r="UGK341" s="44"/>
+      <c r="UGL341" s="44"/>
+      <c r="UGM341" s="44"/>
+      <c r="UGN341" s="44"/>
+      <c r="UGO341" s="44"/>
+      <c r="UGP341" s="44"/>
+      <c r="UGQ341" s="44"/>
+      <c r="UGR341" s="44"/>
+      <c r="UGS341" s="44"/>
+      <c r="UGT341" s="44"/>
+      <c r="UGU341" s="44"/>
+      <c r="UGV341" s="44"/>
+      <c r="UGW341" s="44"/>
+      <c r="UGX341" s="44"/>
+      <c r="UGY341" s="44"/>
+      <c r="UGZ341" s="44"/>
+      <c r="UHA341" s="44"/>
+      <c r="UHB341" s="44"/>
+      <c r="UHC341" s="44"/>
+      <c r="UHD341" s="44"/>
+      <c r="UHE341" s="44"/>
+      <c r="UHF341" s="44"/>
+      <c r="UHG341" s="44"/>
+      <c r="UHH341" s="44"/>
+      <c r="UHI341" s="44"/>
+      <c r="UHJ341" s="44"/>
+      <c r="UHK341" s="44"/>
+      <c r="UHL341" s="44"/>
+      <c r="UHM341" s="44"/>
+      <c r="UHN341" s="44"/>
+      <c r="UHO341" s="44"/>
+      <c r="UHP341" s="44"/>
+      <c r="UHQ341" s="44"/>
+      <c r="UHR341" s="44"/>
+      <c r="UHS341" s="44"/>
+      <c r="UHT341" s="44"/>
+      <c r="UHU341" s="44"/>
+      <c r="UHV341" s="44"/>
+      <c r="UHW341" s="44"/>
+      <c r="UHX341" s="44"/>
+      <c r="UHY341" s="44"/>
+      <c r="UHZ341" s="44"/>
+      <c r="UIA341" s="44"/>
+      <c r="UIB341" s="44"/>
+      <c r="UIC341" s="44"/>
+      <c r="UID341" s="44"/>
+      <c r="UIE341" s="44"/>
+      <c r="UIF341" s="44"/>
+      <c r="UIG341" s="44"/>
+      <c r="UIH341" s="44"/>
+      <c r="UII341" s="44"/>
+      <c r="UIJ341" s="44"/>
+      <c r="UIK341" s="44"/>
+      <c r="UIL341" s="44"/>
+      <c r="UIM341" s="44"/>
+      <c r="UIN341" s="44"/>
+      <c r="UIO341" s="44"/>
+      <c r="UIP341" s="44"/>
+      <c r="UIQ341" s="44"/>
+      <c r="UIR341" s="44"/>
+      <c r="UIS341" s="44"/>
+      <c r="UIT341" s="44"/>
+      <c r="UIU341" s="44"/>
+      <c r="UIV341" s="44"/>
+      <c r="UIW341" s="44"/>
+      <c r="UIX341" s="44"/>
+      <c r="UIY341" s="44"/>
+      <c r="UIZ341" s="44"/>
+      <c r="UJA341" s="44"/>
+      <c r="UJB341" s="44"/>
+      <c r="UJC341" s="44"/>
+      <c r="UJD341" s="44"/>
+      <c r="UJE341" s="44"/>
+      <c r="UJF341" s="44"/>
+      <c r="UJG341" s="44"/>
+      <c r="UJH341" s="44"/>
+      <c r="UJI341" s="44"/>
+      <c r="UJJ341" s="44"/>
+      <c r="UJK341" s="44"/>
+      <c r="UJL341" s="44"/>
+      <c r="UJM341" s="44"/>
+      <c r="UJN341" s="44"/>
+      <c r="UJO341" s="44"/>
+      <c r="UJP341" s="44"/>
+      <c r="UJQ341" s="44"/>
+      <c r="UJR341" s="44"/>
+      <c r="UJS341" s="44"/>
+      <c r="UJT341" s="44"/>
+      <c r="UJU341" s="44"/>
+      <c r="UJV341" s="44"/>
+      <c r="UJW341" s="44"/>
+      <c r="UJX341" s="44"/>
+      <c r="UJY341" s="44"/>
+      <c r="UJZ341" s="44"/>
+      <c r="UKA341" s="44"/>
+      <c r="UKB341" s="44"/>
+      <c r="UKC341" s="44"/>
+      <c r="UKD341" s="44"/>
+      <c r="UKE341" s="44"/>
+      <c r="UKF341" s="44"/>
+      <c r="UKG341" s="44"/>
+      <c r="UKH341" s="44"/>
+      <c r="UKI341" s="44"/>
+      <c r="UKJ341" s="44"/>
+      <c r="UKK341" s="44"/>
+      <c r="UKL341" s="44"/>
+      <c r="UKM341" s="44"/>
+      <c r="UKN341" s="44"/>
+      <c r="UKO341" s="44"/>
+      <c r="UKP341" s="44"/>
+      <c r="UKQ341" s="44"/>
+      <c r="UKR341" s="44"/>
+      <c r="UKS341" s="44"/>
+      <c r="UKT341" s="44"/>
+      <c r="UKU341" s="44"/>
+      <c r="UKV341" s="44"/>
+      <c r="UKW341" s="44"/>
+      <c r="UKX341" s="44"/>
+      <c r="UKY341" s="44"/>
+      <c r="UKZ341" s="44"/>
+      <c r="ULA341" s="44"/>
+      <c r="ULB341" s="44"/>
+      <c r="ULC341" s="44"/>
+      <c r="ULD341" s="44"/>
+      <c r="ULE341" s="44"/>
+      <c r="ULF341" s="44"/>
+      <c r="ULG341" s="44"/>
+      <c r="ULH341" s="44"/>
+      <c r="ULI341" s="44"/>
+      <c r="ULJ341" s="44"/>
+      <c r="ULK341" s="44"/>
+      <c r="ULL341" s="44"/>
+      <c r="ULM341" s="44"/>
+      <c r="ULN341" s="44"/>
+      <c r="ULO341" s="44"/>
+      <c r="ULP341" s="44"/>
+      <c r="ULQ341" s="44"/>
+      <c r="ULR341" s="44"/>
+      <c r="ULS341" s="44"/>
+      <c r="ULT341" s="44"/>
+      <c r="ULU341" s="44"/>
+      <c r="ULV341" s="44"/>
+      <c r="ULW341" s="44"/>
+      <c r="ULX341" s="44"/>
+      <c r="ULY341" s="44"/>
+      <c r="ULZ341" s="44"/>
+      <c r="UMA341" s="44"/>
+      <c r="UMB341" s="44"/>
+      <c r="UMC341" s="44"/>
+      <c r="UMD341" s="44"/>
+      <c r="UME341" s="44"/>
+      <c r="UMF341" s="44"/>
+      <c r="UMG341" s="44"/>
+      <c r="UMH341" s="44"/>
+      <c r="UMI341" s="44"/>
+      <c r="UMJ341" s="44"/>
+      <c r="UMK341" s="44"/>
+      <c r="UML341" s="44"/>
+      <c r="UMM341" s="44"/>
+      <c r="UMN341" s="44"/>
+      <c r="UMO341" s="44"/>
+      <c r="UMP341" s="44"/>
+      <c r="UMQ341" s="44"/>
+      <c r="UMR341" s="44"/>
+      <c r="UMS341" s="44"/>
+      <c r="UMT341" s="44"/>
+      <c r="UMU341" s="44"/>
+      <c r="UMV341" s="44"/>
+      <c r="UMW341" s="44"/>
+      <c r="UMX341" s="44"/>
+      <c r="UMY341" s="44"/>
+      <c r="UMZ341" s="44"/>
+      <c r="UNA341" s="44"/>
+      <c r="UNB341" s="44"/>
+      <c r="UNC341" s="44"/>
+      <c r="UND341" s="44"/>
+      <c r="UNE341" s="44"/>
+      <c r="UNF341" s="44"/>
+      <c r="UNG341" s="44"/>
+      <c r="UNH341" s="44"/>
+      <c r="UNI341" s="44"/>
+      <c r="UNJ341" s="44"/>
+      <c r="UNK341" s="44"/>
+      <c r="UNL341" s="44"/>
+      <c r="UNM341" s="44"/>
+      <c r="UNN341" s="44"/>
+      <c r="UNO341" s="44"/>
+      <c r="UNP341" s="44"/>
+      <c r="UNQ341" s="44"/>
+      <c r="UNR341" s="44"/>
+      <c r="UNS341" s="44"/>
+      <c r="UNT341" s="44"/>
+      <c r="UNU341" s="44"/>
+      <c r="UNV341" s="44"/>
+      <c r="UNW341" s="44"/>
+      <c r="UNX341" s="44"/>
+      <c r="UNY341" s="44"/>
+      <c r="UNZ341" s="44"/>
+      <c r="UOA341" s="44"/>
+      <c r="UOB341" s="44"/>
+      <c r="UOC341" s="44"/>
+      <c r="UOD341" s="44"/>
+      <c r="UOE341" s="44"/>
+      <c r="UOF341" s="44"/>
+      <c r="UOG341" s="44"/>
+      <c r="UOH341" s="44"/>
+      <c r="UOI341" s="44"/>
+      <c r="UOJ341" s="44"/>
+      <c r="UOK341" s="44"/>
+      <c r="UOL341" s="44"/>
+      <c r="UOM341" s="44"/>
+      <c r="UON341" s="44"/>
+      <c r="UOO341" s="44"/>
+      <c r="UOP341" s="44"/>
+      <c r="UOQ341" s="44"/>
+      <c r="UOR341" s="44"/>
+      <c r="UOS341" s="44"/>
+      <c r="UOT341" s="44"/>
+      <c r="UOU341" s="44"/>
+      <c r="UOV341" s="44"/>
+      <c r="UOW341" s="44"/>
+      <c r="UOX341" s="44"/>
+      <c r="UOY341" s="44"/>
+      <c r="UOZ341" s="44"/>
+      <c r="UPA341" s="44"/>
+      <c r="UPB341" s="44"/>
+      <c r="UPC341" s="44"/>
+      <c r="UPD341" s="44"/>
+      <c r="UPE341" s="44"/>
+      <c r="UPF341" s="44"/>
+      <c r="UPG341" s="44"/>
+      <c r="UPH341" s="44"/>
+      <c r="UPI341" s="44"/>
+      <c r="UPJ341" s="44"/>
+      <c r="UPK341" s="44"/>
+      <c r="UPL341" s="44"/>
+      <c r="UPM341" s="44"/>
+      <c r="UPN341" s="44"/>
+      <c r="UPO341" s="44"/>
+      <c r="UPP341" s="44"/>
+      <c r="UPQ341" s="44"/>
+      <c r="UPR341" s="44"/>
+      <c r="UPS341" s="44"/>
+      <c r="UPT341" s="44"/>
+      <c r="UPU341" s="44"/>
+      <c r="UPV341" s="44"/>
+      <c r="UPW341" s="44"/>
+      <c r="UPX341" s="44"/>
+      <c r="UPY341" s="44"/>
+      <c r="UPZ341" s="44"/>
+      <c r="UQA341" s="44"/>
+      <c r="UQB341" s="44"/>
+      <c r="UQC341" s="44"/>
+      <c r="UQD341" s="44"/>
+      <c r="UQE341" s="44"/>
+      <c r="UQF341" s="44"/>
+      <c r="UQG341" s="44"/>
+      <c r="UQH341" s="44"/>
+      <c r="UQI341" s="44"/>
+      <c r="UQJ341" s="44"/>
+      <c r="UQK341" s="44"/>
+      <c r="UQL341" s="44"/>
+      <c r="UQM341" s="44"/>
+      <c r="UQN341" s="44"/>
+      <c r="UQO341" s="44"/>
+      <c r="UQP341" s="44"/>
+      <c r="UQQ341" s="44"/>
+      <c r="UQR341" s="44"/>
+      <c r="UQS341" s="44"/>
+      <c r="UQT341" s="44"/>
+      <c r="UQU341" s="44"/>
+      <c r="UQV341" s="44"/>
+      <c r="UQW341" s="44"/>
+      <c r="UQX341" s="44"/>
+      <c r="UQY341" s="44"/>
+      <c r="UQZ341" s="44"/>
+      <c r="URA341" s="44"/>
+      <c r="URB341" s="44"/>
+      <c r="URC341" s="44"/>
+      <c r="URD341" s="44"/>
+      <c r="URE341" s="44"/>
+      <c r="URF341" s="44"/>
+      <c r="URG341" s="44"/>
+      <c r="URH341" s="44"/>
+      <c r="URI341" s="44"/>
+      <c r="URJ341" s="44"/>
+      <c r="URK341" s="44"/>
+      <c r="URL341" s="44"/>
+      <c r="URM341" s="44"/>
+      <c r="URN341" s="44"/>
+      <c r="URO341" s="44"/>
+      <c r="URP341" s="44"/>
+      <c r="URQ341" s="44"/>
+      <c r="URR341" s="44"/>
+      <c r="URS341" s="44"/>
+      <c r="URT341" s="44"/>
+      <c r="URU341" s="44"/>
+      <c r="URV341" s="44"/>
+      <c r="URW341" s="44"/>
+      <c r="URX341" s="44"/>
+      <c r="URY341" s="44"/>
+      <c r="URZ341" s="44"/>
+      <c r="USA341" s="44"/>
+      <c r="USB341" s="44"/>
+      <c r="USC341" s="44"/>
+      <c r="USD341" s="44"/>
+      <c r="USE341" s="44"/>
+      <c r="USF341" s="44"/>
+      <c r="USG341" s="44"/>
+      <c r="USH341" s="44"/>
+      <c r="USI341" s="44"/>
+      <c r="USJ341" s="44"/>
+      <c r="USK341" s="44"/>
+      <c r="USL341" s="44"/>
+      <c r="USM341" s="44"/>
+      <c r="USN341" s="44"/>
+      <c r="USO341" s="44"/>
+      <c r="USP341" s="44"/>
+      <c r="USQ341" s="44"/>
+      <c r="USR341" s="44"/>
+      <c r="USS341" s="44"/>
+      <c r="UST341" s="44"/>
+      <c r="USU341" s="44"/>
+      <c r="USV341" s="44"/>
+      <c r="USW341" s="44"/>
+      <c r="USX341" s="44"/>
+      <c r="USY341" s="44"/>
+      <c r="USZ341" s="44"/>
+      <c r="UTA341" s="44"/>
+      <c r="UTB341" s="44"/>
+      <c r="UTC341" s="44"/>
+      <c r="UTD341" s="44"/>
+      <c r="UTE341" s="44"/>
+      <c r="UTF341" s="44"/>
+      <c r="UTG341" s="44"/>
+      <c r="UTH341" s="44"/>
+      <c r="UTI341" s="44"/>
+      <c r="UTJ341" s="44"/>
+      <c r="UTK341" s="44"/>
+      <c r="UTL341" s="44"/>
+      <c r="UTM341" s="44"/>
+      <c r="UTN341" s="44"/>
+      <c r="UTO341" s="44"/>
+      <c r="UTP341" s="44"/>
+      <c r="UTQ341" s="44"/>
+      <c r="UTR341" s="44"/>
+      <c r="UTS341" s="44"/>
+      <c r="UTT341" s="44"/>
+      <c r="UTU341" s="44"/>
+      <c r="UTV341" s="44"/>
+      <c r="UTW341" s="44"/>
+      <c r="UTX341" s="44"/>
+      <c r="UTY341" s="44"/>
+      <c r="UTZ341" s="44"/>
+      <c r="UUA341" s="44"/>
+      <c r="UUB341" s="44"/>
+      <c r="UUC341" s="44"/>
+      <c r="UUD341" s="44"/>
+      <c r="UUE341" s="44"/>
+      <c r="UUF341" s="44"/>
+      <c r="UUG341" s="44"/>
+      <c r="UUH341" s="44"/>
+      <c r="UUI341" s="44"/>
+      <c r="UUJ341" s="44"/>
+      <c r="UUK341" s="44"/>
+      <c r="UUL341" s="44"/>
+      <c r="UUM341" s="44"/>
+      <c r="UUN341" s="44"/>
+      <c r="UUO341" s="44"/>
+      <c r="UUP341" s="44"/>
+      <c r="UUQ341" s="44"/>
+      <c r="UUR341" s="44"/>
+      <c r="UUS341" s="44"/>
+      <c r="UUT341" s="44"/>
+      <c r="UUU341" s="44"/>
+      <c r="UUV341" s="44"/>
+      <c r="UUW341" s="44"/>
+      <c r="UUX341" s="44"/>
+      <c r="UUY341" s="44"/>
+      <c r="UUZ341" s="44"/>
+      <c r="UVA341" s="44"/>
+      <c r="UVB341" s="44"/>
+      <c r="UVC341" s="44"/>
+      <c r="UVD341" s="44"/>
+      <c r="UVE341" s="44"/>
+      <c r="UVF341" s="44"/>
+      <c r="UVG341" s="44"/>
+      <c r="UVH341" s="44"/>
+      <c r="UVI341" s="44"/>
+      <c r="UVJ341" s="44"/>
+      <c r="UVK341" s="44"/>
+      <c r="UVL341" s="44"/>
+      <c r="UVM341" s="44"/>
+      <c r="UVN341" s="44"/>
+      <c r="UVO341" s="44"/>
+      <c r="UVP341" s="44"/>
+      <c r="UVQ341" s="44"/>
+      <c r="UVR341" s="44"/>
+      <c r="UVS341" s="44"/>
+      <c r="UVT341" s="44"/>
+      <c r="UVU341" s="44"/>
+      <c r="UVV341" s="44"/>
+      <c r="UVW341" s="44"/>
+      <c r="UVX341" s="44"/>
+      <c r="UVY341" s="44"/>
+      <c r="UVZ341" s="44"/>
+      <c r="UWA341" s="44"/>
+      <c r="UWB341" s="44"/>
+      <c r="UWC341" s="44"/>
+      <c r="UWD341" s="44"/>
+      <c r="UWE341" s="44"/>
+      <c r="UWF341" s="44"/>
+      <c r="UWG341" s="44"/>
+      <c r="UWH341" s="44"/>
+      <c r="UWI341" s="44"/>
+      <c r="UWJ341" s="44"/>
+      <c r="UWK341" s="44"/>
+      <c r="UWL341" s="44"/>
+      <c r="UWM341" s="44"/>
+      <c r="UWN341" s="44"/>
+      <c r="UWO341" s="44"/>
+      <c r="UWP341" s="44"/>
+      <c r="UWQ341" s="44"/>
+      <c r="UWR341" s="44"/>
+      <c r="UWS341" s="44"/>
+      <c r="UWT341" s="44"/>
+      <c r="UWU341" s="44"/>
+      <c r="UWV341" s="44"/>
+      <c r="UWW341" s="44"/>
+      <c r="UWX341" s="44"/>
+      <c r="UWY341" s="44"/>
+      <c r="UWZ341" s="44"/>
+      <c r="UXA341" s="44"/>
+      <c r="UXB341" s="44"/>
+      <c r="UXC341" s="44"/>
+      <c r="UXD341" s="44"/>
+      <c r="UXE341" s="44"/>
+      <c r="UXF341" s="44"/>
+      <c r="UXG341" s="44"/>
+      <c r="UXH341" s="44"/>
+      <c r="UXI341" s="44"/>
+      <c r="UXJ341" s="44"/>
+      <c r="UXK341" s="44"/>
+      <c r="UXL341" s="44"/>
+      <c r="UXM341" s="44"/>
+      <c r="UXN341" s="44"/>
+      <c r="UXO341" s="44"/>
+      <c r="UXP341" s="44"/>
+      <c r="UXQ341" s="44"/>
+      <c r="UXR341" s="44"/>
+      <c r="UXS341" s="44"/>
+      <c r="UXT341" s="44"/>
+      <c r="UXU341" s="44"/>
+      <c r="UXV341" s="44"/>
+      <c r="UXW341" s="44"/>
+      <c r="UXX341" s="44"/>
+      <c r="UXY341" s="44"/>
+      <c r="UXZ341" s="44"/>
+      <c r="UYA341" s="44"/>
+      <c r="UYB341" s="44"/>
+      <c r="UYC341" s="44"/>
+      <c r="UYD341" s="44"/>
+      <c r="UYE341" s="44"/>
+      <c r="UYF341" s="44"/>
+      <c r="UYG341" s="44"/>
+      <c r="UYH341" s="44"/>
+      <c r="UYI341" s="44"/>
+      <c r="UYJ341" s="44"/>
+      <c r="UYK341" s="44"/>
+      <c r="UYL341" s="44"/>
+      <c r="UYM341" s="44"/>
+      <c r="UYN341" s="44"/>
+      <c r="UYO341" s="44"/>
+      <c r="UYP341" s="44"/>
+      <c r="UYQ341" s="44"/>
+      <c r="UYR341" s="44"/>
+      <c r="UYS341" s="44"/>
+      <c r="UYT341" s="44"/>
+      <c r="UYU341" s="44"/>
+      <c r="UYV341" s="44"/>
+      <c r="UYW341" s="44"/>
+      <c r="UYX341" s="44"/>
+      <c r="UYY341" s="44"/>
+      <c r="UYZ341" s="44"/>
+      <c r="UZA341" s="44"/>
+      <c r="UZB341" s="44"/>
+      <c r="UZC341" s="44"/>
+      <c r="UZD341" s="44"/>
+      <c r="UZE341" s="44"/>
+      <c r="UZF341" s="44"/>
+      <c r="UZG341" s="44"/>
+      <c r="UZH341" s="44"/>
+      <c r="UZI341" s="44"/>
+      <c r="UZJ341" s="44"/>
+      <c r="UZK341" s="44"/>
+      <c r="UZL341" s="44"/>
+      <c r="UZM341" s="44"/>
+      <c r="UZN341" s="44"/>
+      <c r="UZO341" s="44"/>
+      <c r="UZP341" s="44"/>
+      <c r="UZQ341" s="44"/>
+      <c r="UZR341" s="44"/>
+      <c r="UZS341" s="44"/>
+      <c r="UZT341" s="44"/>
+      <c r="UZU341" s="44"/>
+      <c r="UZV341" s="44"/>
+      <c r="UZW341" s="44"/>
+      <c r="UZX341" s="44"/>
+      <c r="UZY341" s="44"/>
+      <c r="UZZ341" s="44"/>
+      <c r="VAA341" s="44"/>
+      <c r="VAB341" s="44"/>
+      <c r="VAC341" s="44"/>
+      <c r="VAD341" s="44"/>
+      <c r="VAE341" s="44"/>
+      <c r="VAF341" s="44"/>
+      <c r="VAG341" s="44"/>
+      <c r="VAH341" s="44"/>
+      <c r="VAI341" s="44"/>
+      <c r="VAJ341" s="44"/>
+      <c r="VAK341" s="44"/>
+      <c r="VAL341" s="44"/>
+      <c r="VAM341" s="44"/>
+      <c r="VAN341" s="44"/>
+      <c r="VAO341" s="44"/>
+      <c r="VAP341" s="44"/>
+      <c r="VAQ341" s="44"/>
+      <c r="VAR341" s="44"/>
+      <c r="VAS341" s="44"/>
+      <c r="VAT341" s="44"/>
+      <c r="VAU341" s="44"/>
+      <c r="VAV341" s="44"/>
+      <c r="VAW341" s="44"/>
+      <c r="VAX341" s="44"/>
+      <c r="VAY341" s="44"/>
+      <c r="VAZ341" s="44"/>
+      <c r="VBA341" s="44"/>
+      <c r="VBB341" s="44"/>
+      <c r="VBC341" s="44"/>
+      <c r="VBD341" s="44"/>
+      <c r="VBE341" s="44"/>
+      <c r="VBF341" s="44"/>
+      <c r="VBG341" s="44"/>
+      <c r="VBH341" s="44"/>
+      <c r="VBI341" s="44"/>
+      <c r="VBJ341" s="44"/>
+      <c r="VBK341" s="44"/>
+      <c r="VBL341" s="44"/>
+      <c r="VBM341" s="44"/>
+      <c r="VBN341" s="44"/>
+      <c r="VBO341" s="44"/>
+      <c r="VBP341" s="44"/>
+      <c r="VBQ341" s="44"/>
+      <c r="VBR341" s="44"/>
+      <c r="VBS341" s="44"/>
+      <c r="VBT341" s="44"/>
+      <c r="VBU341" s="44"/>
+      <c r="VBV341" s="44"/>
+      <c r="VBW341" s="44"/>
+      <c r="VBX341" s="44"/>
+      <c r="VBY341" s="44"/>
+      <c r="VBZ341" s="44"/>
+      <c r="VCA341" s="44"/>
+      <c r="VCB341" s="44"/>
+      <c r="VCC341" s="44"/>
+      <c r="VCD341" s="44"/>
+      <c r="VCE341" s="44"/>
+      <c r="VCF341" s="44"/>
+      <c r="VCG341" s="44"/>
+      <c r="VCH341" s="44"/>
+      <c r="VCI341" s="44"/>
+      <c r="VCJ341" s="44"/>
+      <c r="VCK341" s="44"/>
+      <c r="VCL341" s="44"/>
+      <c r="VCM341" s="44"/>
+      <c r="VCN341" s="44"/>
+      <c r="VCO341" s="44"/>
+      <c r="VCP341" s="44"/>
+      <c r="VCQ341" s="44"/>
+      <c r="VCR341" s="44"/>
+      <c r="VCS341" s="44"/>
+      <c r="VCT341" s="44"/>
+      <c r="VCU341" s="44"/>
+      <c r="VCV341" s="44"/>
+      <c r="VCW341" s="44"/>
+      <c r="VCX341" s="44"/>
+      <c r="VCY341" s="44"/>
+      <c r="VCZ341" s="44"/>
+      <c r="VDA341" s="44"/>
+      <c r="VDB341" s="44"/>
+      <c r="VDC341" s="44"/>
+      <c r="VDD341" s="44"/>
+      <c r="VDE341" s="44"/>
+      <c r="VDF341" s="44"/>
+      <c r="VDG341" s="44"/>
+      <c r="VDH341" s="44"/>
+      <c r="VDI341" s="44"/>
+      <c r="VDJ341" s="44"/>
+      <c r="VDK341" s="44"/>
+      <c r="VDL341" s="44"/>
+      <c r="VDM341" s="44"/>
+      <c r="VDN341" s="44"/>
+      <c r="VDO341" s="44"/>
+      <c r="VDP341" s="44"/>
+      <c r="VDQ341" s="44"/>
+      <c r="VDR341" s="44"/>
+      <c r="VDS341" s="44"/>
+      <c r="VDT341" s="44"/>
+      <c r="VDU341" s="44"/>
+      <c r="VDV341" s="44"/>
+      <c r="VDW341" s="44"/>
+      <c r="VDX341" s="44"/>
+      <c r="VDY341" s="44"/>
+      <c r="VDZ341" s="44"/>
+      <c r="VEA341" s="44"/>
+      <c r="VEB341" s="44"/>
+      <c r="VEC341" s="44"/>
+      <c r="VED341" s="44"/>
+      <c r="VEE341" s="44"/>
+      <c r="VEF341" s="44"/>
+      <c r="VEG341" s="44"/>
+      <c r="VEH341" s="44"/>
+      <c r="VEI341" s="44"/>
+      <c r="VEJ341" s="44"/>
+      <c r="VEK341" s="44"/>
+      <c r="VEL341" s="44"/>
+      <c r="VEM341" s="44"/>
+      <c r="VEN341" s="44"/>
+      <c r="VEO341" s="44"/>
+      <c r="VEP341" s="44"/>
+      <c r="VEQ341" s="44"/>
+      <c r="VER341" s="44"/>
+      <c r="VES341" s="44"/>
+      <c r="VET341" s="44"/>
+      <c r="VEU341" s="44"/>
+      <c r="VEV341" s="44"/>
+      <c r="VEW341" s="44"/>
+      <c r="VEX341" s="44"/>
+      <c r="VEY341" s="44"/>
+      <c r="VEZ341" s="44"/>
+      <c r="VFA341" s="44"/>
+      <c r="VFB341" s="44"/>
+      <c r="VFC341" s="44"/>
+      <c r="VFD341" s="44"/>
+      <c r="VFE341" s="44"/>
+      <c r="VFF341" s="44"/>
+      <c r="VFG341" s="44"/>
+      <c r="VFH341" s="44"/>
+      <c r="VFI341" s="44"/>
+      <c r="VFJ341" s="44"/>
+      <c r="VFK341" s="44"/>
+      <c r="VFL341" s="44"/>
+      <c r="VFM341" s="44"/>
+      <c r="VFN341" s="44"/>
+      <c r="VFO341" s="44"/>
+      <c r="VFP341" s="44"/>
+      <c r="VFQ341" s="44"/>
+      <c r="VFR341" s="44"/>
+      <c r="VFS341" s="44"/>
+      <c r="VFT341" s="44"/>
+      <c r="VFU341" s="44"/>
+      <c r="VFV341" s="44"/>
+      <c r="VFW341" s="44"/>
+      <c r="VFX341" s="44"/>
+      <c r="VFY341" s="44"/>
+      <c r="VFZ341" s="44"/>
+      <c r="VGA341" s="44"/>
+      <c r="VGB341" s="44"/>
+      <c r="VGC341" s="44"/>
+      <c r="VGD341" s="44"/>
+      <c r="VGE341" s="44"/>
+      <c r="VGF341" s="44"/>
+      <c r="VGG341" s="44"/>
+      <c r="VGH341" s="44"/>
+      <c r="VGI341" s="44"/>
+      <c r="VGJ341" s="44"/>
+      <c r="VGK341" s="44"/>
+      <c r="VGL341" s="44"/>
+      <c r="VGM341" s="44"/>
+      <c r="VGN341" s="44"/>
+      <c r="VGO341" s="44"/>
+      <c r="VGP341" s="44"/>
+      <c r="VGQ341" s="44"/>
+      <c r="VGR341" s="44"/>
+      <c r="VGS341" s="44"/>
+      <c r="VGT341" s="44"/>
+      <c r="VGU341" s="44"/>
+      <c r="VGV341" s="44"/>
+      <c r="VGW341" s="44"/>
+      <c r="VGX341" s="44"/>
+      <c r="VGY341" s="44"/>
+      <c r="VGZ341" s="44"/>
+      <c r="VHA341" s="44"/>
+      <c r="VHB341" s="44"/>
+      <c r="VHC341" s="44"/>
+      <c r="VHD341" s="44"/>
+      <c r="VHE341" s="44"/>
+      <c r="VHF341" s="44"/>
+      <c r="VHG341" s="44"/>
+      <c r="VHH341" s="44"/>
+      <c r="VHI341" s="44"/>
+      <c r="VHJ341" s="44"/>
+      <c r="VHK341" s="44"/>
+      <c r="VHL341" s="44"/>
+      <c r="VHM341" s="44"/>
+      <c r="VHN341" s="44"/>
+      <c r="VHO341" s="44"/>
+      <c r="VHP341" s="44"/>
+      <c r="VHQ341" s="44"/>
+      <c r="VHR341" s="44"/>
+      <c r="VHS341" s="44"/>
+      <c r="VHT341" s="44"/>
+      <c r="VHU341" s="44"/>
+      <c r="VHV341" s="44"/>
+      <c r="VHW341" s="44"/>
+      <c r="VHX341" s="44"/>
+      <c r="VHY341" s="44"/>
+      <c r="VHZ341" s="44"/>
+      <c r="VIA341" s="44"/>
+      <c r="VIB341" s="44"/>
+      <c r="VIC341" s="44"/>
+      <c r="VID341" s="44"/>
+      <c r="VIE341" s="44"/>
+      <c r="VIF341" s="44"/>
+      <c r="VIG341" s="44"/>
+      <c r="VIH341" s="44"/>
+      <c r="VII341" s="44"/>
+      <c r="VIJ341" s="44"/>
+      <c r="VIK341" s="44"/>
+      <c r="VIL341" s="44"/>
+      <c r="VIM341" s="44"/>
+      <c r="VIN341" s="44"/>
+      <c r="VIO341" s="44"/>
+      <c r="VIP341" s="44"/>
+      <c r="VIQ341" s="44"/>
+      <c r="VIR341" s="44"/>
+      <c r="VIS341" s="44"/>
+      <c r="VIT341" s="44"/>
+      <c r="VIU341" s="44"/>
+      <c r="VIV341" s="44"/>
+      <c r="VIW341" s="44"/>
+      <c r="VIX341" s="44"/>
+      <c r="VIY341" s="44"/>
+      <c r="VIZ341" s="44"/>
+      <c r="VJA341" s="44"/>
+      <c r="VJB341" s="44"/>
+      <c r="VJC341" s="44"/>
+      <c r="VJD341" s="44"/>
+      <c r="VJE341" s="44"/>
+      <c r="VJF341" s="44"/>
+      <c r="VJG341" s="44"/>
+      <c r="VJH341" s="44"/>
+      <c r="VJI341" s="44"/>
+      <c r="VJJ341" s="44"/>
+      <c r="VJK341" s="44"/>
+      <c r="VJL341" s="44"/>
+      <c r="VJM341" s="44"/>
+      <c r="VJN341" s="44"/>
+      <c r="VJO341" s="44"/>
+      <c r="VJP341" s="44"/>
+      <c r="VJQ341" s="44"/>
+      <c r="VJR341" s="44"/>
+      <c r="VJS341" s="44"/>
+      <c r="VJT341" s="44"/>
+      <c r="VJU341" s="44"/>
+      <c r="VJV341" s="44"/>
+      <c r="VJW341" s="44"/>
+      <c r="VJX341" s="44"/>
+      <c r="VJY341" s="44"/>
+      <c r="VJZ341" s="44"/>
+      <c r="VKA341" s="44"/>
+      <c r="VKB341" s="44"/>
+      <c r="VKC341" s="44"/>
+      <c r="VKD341" s="44"/>
+      <c r="VKE341" s="44"/>
+      <c r="VKF341" s="44"/>
+      <c r="VKG341" s="44"/>
+      <c r="VKH341" s="44"/>
+      <c r="VKI341" s="44"/>
+      <c r="VKJ341" s="44"/>
+      <c r="VKK341" s="44"/>
+      <c r="VKL341" s="44"/>
+      <c r="VKM341" s="44"/>
+      <c r="VKN341" s="44"/>
+      <c r="VKO341" s="44"/>
+      <c r="VKP341" s="44"/>
+      <c r="VKQ341" s="44"/>
+      <c r="VKR341" s="44"/>
+      <c r="VKS341" s="44"/>
+      <c r="VKT341" s="44"/>
+      <c r="VKU341" s="44"/>
+      <c r="VKV341" s="44"/>
+      <c r="VKW341" s="44"/>
+      <c r="VKX341" s="44"/>
+      <c r="VKY341" s="44"/>
+      <c r="VKZ341" s="44"/>
+      <c r="VLA341" s="44"/>
+      <c r="VLB341" s="44"/>
+      <c r="VLC341" s="44"/>
+      <c r="VLD341" s="44"/>
+      <c r="VLE341" s="44"/>
+      <c r="VLF341" s="44"/>
+      <c r="VLG341" s="44"/>
+      <c r="VLH341" s="44"/>
+      <c r="VLI341" s="44"/>
+      <c r="VLJ341" s="44"/>
+      <c r="VLK341" s="44"/>
+      <c r="VLL341" s="44"/>
+      <c r="VLM341" s="44"/>
+      <c r="VLN341" s="44"/>
+      <c r="VLO341" s="44"/>
+      <c r="VLP341" s="44"/>
+      <c r="VLQ341" s="44"/>
+      <c r="VLR341" s="44"/>
+      <c r="VLS341" s="44"/>
+      <c r="VLT341" s="44"/>
+      <c r="VLU341" s="44"/>
+      <c r="VLV341" s="44"/>
+      <c r="VLW341" s="44"/>
+      <c r="VLX341" s="44"/>
+      <c r="VLY341" s="44"/>
+      <c r="VLZ341" s="44"/>
+      <c r="VMA341" s="44"/>
+      <c r="VMB341" s="44"/>
+      <c r="VMC341" s="44"/>
+      <c r="VMD341" s="44"/>
+      <c r="VME341" s="44"/>
+      <c r="VMF341" s="44"/>
+      <c r="VMG341" s="44"/>
+      <c r="VMH341" s="44"/>
+      <c r="VMI341" s="44"/>
+      <c r="VMJ341" s="44"/>
+      <c r="VMK341" s="44"/>
+      <c r="VML341" s="44"/>
+      <c r="VMM341" s="44"/>
+      <c r="VMN341" s="44"/>
+      <c r="VMO341" s="44"/>
+      <c r="VMP341" s="44"/>
+      <c r="VMQ341" s="44"/>
+      <c r="VMR341" s="44"/>
+      <c r="VMS341" s="44"/>
+      <c r="VMT341" s="44"/>
+      <c r="VMU341" s="44"/>
+      <c r="VMV341" s="44"/>
+      <c r="VMW341" s="44"/>
+      <c r="VMX341" s="44"/>
+      <c r="VMY341" s="44"/>
+      <c r="VMZ341" s="44"/>
+      <c r="VNA341" s="44"/>
+      <c r="VNB341" s="44"/>
+      <c r="VNC341" s="44"/>
+      <c r="VND341" s="44"/>
+      <c r="VNE341" s="44"/>
+      <c r="VNF341" s="44"/>
+      <c r="VNG341" s="44"/>
+      <c r="VNH341" s="44"/>
+      <c r="VNI341" s="44"/>
+      <c r="VNJ341" s="44"/>
+      <c r="VNK341" s="44"/>
+      <c r="VNL341" s="44"/>
+      <c r="VNM341" s="44"/>
+      <c r="VNN341" s="44"/>
+      <c r="VNO341" s="44"/>
+      <c r="VNP341" s="44"/>
+      <c r="VNQ341" s="44"/>
+      <c r="VNR341" s="44"/>
+      <c r="VNS341" s="44"/>
+      <c r="VNT341" s="44"/>
+      <c r="VNU341" s="44"/>
+      <c r="VNV341" s="44"/>
+      <c r="VNW341" s="44"/>
+      <c r="VNX341" s="44"/>
+      <c r="VNY341" s="44"/>
+      <c r="VNZ341" s="44"/>
+      <c r="VOA341" s="44"/>
+      <c r="VOB341" s="44"/>
+      <c r="VOC341" s="44"/>
+      <c r="VOD341" s="44"/>
+      <c r="VOE341" s="44"/>
+      <c r="VOF341" s="44"/>
+      <c r="VOG341" s="44"/>
+      <c r="VOH341" s="44"/>
+      <c r="VOI341" s="44"/>
+      <c r="VOJ341" s="44"/>
+      <c r="VOK341" s="44"/>
+      <c r="VOL341" s="44"/>
+      <c r="VOM341" s="44"/>
+      <c r="VON341" s="44"/>
+      <c r="VOO341" s="44"/>
+      <c r="VOP341" s="44"/>
+      <c r="VOQ341" s="44"/>
+      <c r="VOR341" s="44"/>
+      <c r="VOS341" s="44"/>
+      <c r="VOT341" s="44"/>
+      <c r="VOU341" s="44"/>
+      <c r="VOV341" s="44"/>
+      <c r="VOW341" s="44"/>
+      <c r="VOX341" s="44"/>
+      <c r="VOY341" s="44"/>
+      <c r="VOZ341" s="44"/>
+      <c r="VPA341" s="44"/>
+      <c r="VPB341" s="44"/>
+      <c r="VPC341" s="44"/>
+      <c r="VPD341" s="44"/>
+      <c r="VPE341" s="44"/>
+      <c r="VPF341" s="44"/>
+      <c r="VPG341" s="44"/>
+      <c r="VPH341" s="44"/>
+      <c r="VPI341" s="44"/>
+      <c r="VPJ341" s="44"/>
+      <c r="VPK341" s="44"/>
+      <c r="VPL341" s="44"/>
+      <c r="VPM341" s="44"/>
+      <c r="VPN341" s="44"/>
+      <c r="VPO341" s="44"/>
+      <c r="VPP341" s="44"/>
+      <c r="VPQ341" s="44"/>
+      <c r="VPR341" s="44"/>
+      <c r="VPS341" s="44"/>
+      <c r="VPT341" s="44"/>
+      <c r="VPU341" s="44"/>
+      <c r="VPV341" s="44"/>
+      <c r="VPW341" s="44"/>
+      <c r="VPX341" s="44"/>
+      <c r="VPY341" s="44"/>
+      <c r="VPZ341" s="44"/>
+      <c r="VQA341" s="44"/>
+      <c r="VQB341" s="44"/>
+      <c r="VQC341" s="44"/>
+      <c r="VQD341" s="44"/>
+      <c r="VQE341" s="44"/>
+      <c r="VQF341" s="44"/>
+      <c r="VQG341" s="44"/>
+      <c r="VQH341" s="44"/>
+      <c r="VQI341" s="44"/>
+      <c r="VQJ341" s="44"/>
+      <c r="VQK341" s="44"/>
+      <c r="VQL341" s="44"/>
+      <c r="VQM341" s="44"/>
+      <c r="VQN341" s="44"/>
+      <c r="VQO341" s="44"/>
+      <c r="VQP341" s="44"/>
+      <c r="VQQ341" s="44"/>
+      <c r="VQR341" s="44"/>
+      <c r="VQS341" s="44"/>
+      <c r="VQT341" s="44"/>
+      <c r="VQU341" s="44"/>
+      <c r="VQV341" s="44"/>
+      <c r="VQW341" s="44"/>
+      <c r="VQX341" s="44"/>
+      <c r="VQY341" s="44"/>
+      <c r="VQZ341" s="44"/>
+      <c r="VRA341" s="44"/>
+      <c r="VRB341" s="44"/>
+      <c r="VRC341" s="44"/>
+      <c r="VRD341" s="44"/>
+      <c r="VRE341" s="44"/>
+      <c r="VRF341" s="44"/>
+      <c r="VRG341" s="44"/>
+      <c r="VRH341" s="44"/>
+      <c r="VRI341" s="44"/>
+      <c r="VRJ341" s="44"/>
+      <c r="VRK341" s="44"/>
+      <c r="VRL341" s="44"/>
+      <c r="VRM341" s="44"/>
+      <c r="VRN341" s="44"/>
+      <c r="VRO341" s="44"/>
+      <c r="VRP341" s="44"/>
+      <c r="VRQ341" s="44"/>
+      <c r="VRR341" s="44"/>
+      <c r="VRS341" s="44"/>
+      <c r="VRT341" s="44"/>
+      <c r="VRU341" s="44"/>
+      <c r="VRV341" s="44"/>
+      <c r="VRW341" s="44"/>
+      <c r="VRX341" s="44"/>
+      <c r="VRY341" s="44"/>
+      <c r="VRZ341" s="44"/>
+      <c r="VSA341" s="44"/>
+      <c r="VSB341" s="44"/>
+      <c r="VSC341" s="44"/>
+      <c r="VSD341" s="44"/>
+      <c r="VSE341" s="44"/>
+      <c r="VSF341" s="44"/>
+      <c r="VSG341" s="44"/>
+      <c r="VSH341" s="44"/>
+      <c r="VSI341" s="44"/>
+      <c r="VSJ341" s="44"/>
+      <c r="VSK341" s="44"/>
+      <c r="VSL341" s="44"/>
+      <c r="VSM341" s="44"/>
+      <c r="VSN341" s="44"/>
+      <c r="VSO341" s="44"/>
+      <c r="VSP341" s="44"/>
+      <c r="VSQ341" s="44"/>
+      <c r="VSR341" s="44"/>
+      <c r="VSS341" s="44"/>
+      <c r="VST341" s="44"/>
+      <c r="VSU341" s="44"/>
+      <c r="VSV341" s="44"/>
+      <c r="VSW341" s="44"/>
+      <c r="VSX341" s="44"/>
+      <c r="VSY341" s="44"/>
+      <c r="VSZ341" s="44"/>
+      <c r="VTA341" s="44"/>
+      <c r="VTB341" s="44"/>
+      <c r="VTC341" s="44"/>
+      <c r="VTD341" s="44"/>
+      <c r="VTE341" s="44"/>
+      <c r="VTF341" s="44"/>
+      <c r="VTG341" s="44"/>
+      <c r="VTH341" s="44"/>
+      <c r="VTI341" s="44"/>
+      <c r="VTJ341" s="44"/>
+      <c r="VTK341" s="44"/>
+      <c r="VTL341" s="44"/>
+      <c r="VTM341" s="44"/>
+      <c r="VTN341" s="44"/>
+      <c r="VTO341" s="44"/>
+      <c r="VTP341" s="44"/>
+      <c r="VTQ341" s="44"/>
+      <c r="VTR341" s="44"/>
+      <c r="VTS341" s="44"/>
+      <c r="VTT341" s="44"/>
+      <c r="VTU341" s="44"/>
+      <c r="VTV341" s="44"/>
+      <c r="VTW341" s="44"/>
+      <c r="VTX341" s="44"/>
+      <c r="VTY341" s="44"/>
+      <c r="VTZ341" s="44"/>
+      <c r="VUA341" s="44"/>
+      <c r="VUB341" s="44"/>
+      <c r="VUC341" s="44"/>
+      <c r="VUD341" s="44"/>
+      <c r="VUE341" s="44"/>
+      <c r="VUF341" s="44"/>
+      <c r="VUG341" s="44"/>
+      <c r="VUH341" s="44"/>
+      <c r="VUI341" s="44"/>
+      <c r="VUJ341" s="44"/>
+      <c r="VUK341" s="44"/>
+      <c r="VUL341" s="44"/>
+      <c r="VUM341" s="44"/>
+      <c r="VUN341" s="44"/>
+      <c r="VUO341" s="44"/>
+      <c r="VUP341" s="44"/>
+      <c r="VUQ341" s="44"/>
+      <c r="VUR341" s="44"/>
+      <c r="VUS341" s="44"/>
+      <c r="VUT341" s="44"/>
+      <c r="VUU341" s="44"/>
+      <c r="VUV341" s="44"/>
+      <c r="VUW341" s="44"/>
+      <c r="VUX341" s="44"/>
+      <c r="VUY341" s="44"/>
+      <c r="VUZ341" s="44"/>
+      <c r="VVA341" s="44"/>
+      <c r="VVB341" s="44"/>
+      <c r="VVC341" s="44"/>
+      <c r="VVD341" s="44"/>
+      <c r="VVE341" s="44"/>
+      <c r="VVF341" s="44"/>
+      <c r="VVG341" s="44"/>
+      <c r="VVH341" s="44"/>
+      <c r="VVI341" s="44"/>
+      <c r="VVJ341" s="44"/>
+      <c r="VVK341" s="44"/>
+      <c r="VVL341" s="44"/>
+      <c r="VVM341" s="44"/>
+      <c r="VVN341" s="44"/>
+      <c r="VVO341" s="44"/>
+      <c r="VVP341" s="44"/>
+      <c r="VVQ341" s="44"/>
+      <c r="VVR341" s="44"/>
+      <c r="VVS341" s="44"/>
+      <c r="VVT341" s="44"/>
+      <c r="VVU341" s="44"/>
+      <c r="VVV341" s="44"/>
+      <c r="VVW341" s="44"/>
+      <c r="VVX341" s="44"/>
+      <c r="VVY341" s="44"/>
+      <c r="VVZ341" s="44"/>
+      <c r="VWA341" s="44"/>
+      <c r="VWB341" s="44"/>
+      <c r="VWC341" s="44"/>
+      <c r="VWD341" s="44"/>
+      <c r="VWE341" s="44"/>
+      <c r="VWF341" s="44"/>
+      <c r="VWG341" s="44"/>
+      <c r="VWH341" s="44"/>
+      <c r="VWI341" s="44"/>
+      <c r="VWJ341" s="44"/>
+      <c r="VWK341" s="44"/>
+      <c r="VWL341" s="44"/>
+      <c r="VWM341" s="44"/>
+      <c r="VWN341" s="44"/>
+      <c r="VWO341" s="44"/>
+      <c r="VWP341" s="44"/>
+      <c r="VWQ341" s="44"/>
+      <c r="VWR341" s="44"/>
+      <c r="VWS341" s="44"/>
+      <c r="VWT341" s="44"/>
+      <c r="VWU341" s="44"/>
+      <c r="VWV341" s="44"/>
+      <c r="VWW341" s="44"/>
+      <c r="VWX341" s="44"/>
+      <c r="VWY341" s="44"/>
+      <c r="VWZ341" s="44"/>
+      <c r="VXA341" s="44"/>
+      <c r="VXB341" s="44"/>
+      <c r="VXC341" s="44"/>
+      <c r="VXD341" s="44"/>
+      <c r="VXE341" s="44"/>
+      <c r="VXF341" s="44"/>
+      <c r="VXG341" s="44"/>
+      <c r="VXH341" s="44"/>
+      <c r="VXI341" s="44"/>
+      <c r="VXJ341" s="44"/>
+      <c r="VXK341" s="44"/>
+      <c r="VXL341" s="44"/>
+      <c r="VXM341" s="44"/>
+      <c r="VXN341" s="44"/>
+      <c r="VXO341" s="44"/>
+      <c r="VXP341" s="44"/>
+      <c r="VXQ341" s="44"/>
+      <c r="VXR341" s="44"/>
+      <c r="VXS341" s="44"/>
+      <c r="VXT341" s="44"/>
+      <c r="VXU341" s="44"/>
+      <c r="VXV341" s="44"/>
+      <c r="VXW341" s="44"/>
+      <c r="VXX341" s="44"/>
+      <c r="VXY341" s="44"/>
+      <c r="VXZ341" s="44"/>
+      <c r="VYA341" s="44"/>
+      <c r="VYB341" s="44"/>
+      <c r="VYC341" s="44"/>
+      <c r="VYD341" s="44"/>
+      <c r="VYE341" s="44"/>
+      <c r="VYF341" s="44"/>
+      <c r="VYG341" s="44"/>
+      <c r="VYH341" s="44"/>
+      <c r="VYI341" s="44"/>
+      <c r="VYJ341" s="44"/>
+      <c r="VYK341" s="44"/>
+      <c r="VYL341" s="44"/>
+      <c r="VYM341" s="44"/>
+      <c r="VYN341" s="44"/>
+      <c r="VYO341" s="44"/>
+      <c r="VYP341" s="44"/>
+      <c r="VYQ341" s="44"/>
+      <c r="VYR341" s="44"/>
+      <c r="VYS341" s="44"/>
+      <c r="VYT341" s="44"/>
+      <c r="VYU341" s="44"/>
+      <c r="VYV341" s="44"/>
+      <c r="VYW341" s="44"/>
+      <c r="VYX341" s="44"/>
+      <c r="VYY341" s="44"/>
+      <c r="VYZ341" s="44"/>
+      <c r="VZA341" s="44"/>
+      <c r="VZB341" s="44"/>
+      <c r="VZC341" s="44"/>
+      <c r="VZD341" s="44"/>
+      <c r="VZE341" s="44"/>
+      <c r="VZF341" s="44"/>
+      <c r="VZG341" s="44"/>
+      <c r="VZH341" s="44"/>
+      <c r="VZI341" s="44"/>
+      <c r="VZJ341" s="44"/>
+      <c r="VZK341" s="44"/>
+      <c r="VZL341" s="44"/>
+      <c r="VZM341" s="44"/>
+      <c r="VZN341" s="44"/>
+      <c r="VZO341" s="44"/>
+      <c r="VZP341" s="44"/>
+      <c r="VZQ341" s="44"/>
+      <c r="VZR341" s="44"/>
+      <c r="VZS341" s="44"/>
+      <c r="VZT341" s="44"/>
+      <c r="VZU341" s="44"/>
+      <c r="VZV341" s="44"/>
+      <c r="VZW341" s="44"/>
+      <c r="VZX341" s="44"/>
+      <c r="VZY341" s="44"/>
+      <c r="VZZ341" s="44"/>
+      <c r="WAA341" s="44"/>
+      <c r="WAB341" s="44"/>
+      <c r="WAC341" s="44"/>
+      <c r="WAD341" s="44"/>
+      <c r="WAE341" s="44"/>
+      <c r="WAF341" s="44"/>
+      <c r="WAG341" s="44"/>
+      <c r="WAH341" s="44"/>
+      <c r="WAI341" s="44"/>
+      <c r="WAJ341" s="44"/>
+      <c r="WAK341" s="44"/>
+      <c r="WAL341" s="44"/>
+      <c r="WAM341" s="44"/>
+      <c r="WAN341" s="44"/>
+      <c r="WAO341" s="44"/>
+      <c r="WAP341" s="44"/>
+      <c r="WAQ341" s="44"/>
+      <c r="WAR341" s="44"/>
+      <c r="WAS341" s="44"/>
+      <c r="WAT341" s="44"/>
+      <c r="WAU341" s="44"/>
+      <c r="WAV341" s="44"/>
+      <c r="WAW341" s="44"/>
+      <c r="WAX341" s="44"/>
+      <c r="WAY341" s="44"/>
+      <c r="WAZ341" s="44"/>
+      <c r="WBA341" s="44"/>
+      <c r="WBB341" s="44"/>
+      <c r="WBC341" s="44"/>
+      <c r="WBD341" s="44"/>
+      <c r="WBE341" s="44"/>
+      <c r="WBF341" s="44"/>
+      <c r="WBG341" s="44"/>
+      <c r="WBH341" s="44"/>
+      <c r="WBI341" s="44"/>
+      <c r="WBJ341" s="44"/>
+      <c r="WBK341" s="44"/>
+      <c r="WBL341" s="44"/>
+      <c r="WBM341" s="44"/>
+      <c r="WBN341" s="44"/>
+      <c r="WBO341" s="44"/>
+      <c r="WBP341" s="44"/>
+      <c r="WBQ341" s="44"/>
+      <c r="WBR341" s="44"/>
+      <c r="WBS341" s="44"/>
+      <c r="WBT341" s="44"/>
+      <c r="WBU341" s="44"/>
+      <c r="WBV341" s="44"/>
+      <c r="WBW341" s="44"/>
+      <c r="WBX341" s="44"/>
+      <c r="WBY341" s="44"/>
+      <c r="WBZ341" s="44"/>
+      <c r="WCA341" s="44"/>
+      <c r="WCB341" s="44"/>
+      <c r="WCC341" s="44"/>
+      <c r="WCD341" s="44"/>
+      <c r="WCE341" s="44"/>
+      <c r="WCF341" s="44"/>
+      <c r="WCG341" s="44"/>
+      <c r="WCH341" s="44"/>
+      <c r="WCI341" s="44"/>
+      <c r="WCJ341" s="44"/>
+      <c r="WCK341" s="44"/>
+      <c r="WCL341" s="44"/>
+      <c r="WCM341" s="44"/>
+      <c r="WCN341" s="44"/>
+      <c r="WCO341" s="44"/>
+      <c r="WCP341" s="44"/>
+      <c r="WCQ341" s="44"/>
+      <c r="WCR341" s="44"/>
+      <c r="WCS341" s="44"/>
+      <c r="WCT341" s="44"/>
+      <c r="WCU341" s="44"/>
+      <c r="WCV341" s="44"/>
+      <c r="WCW341" s="44"/>
+      <c r="WCX341" s="44"/>
+      <c r="WCY341" s="44"/>
+      <c r="WCZ341" s="44"/>
+      <c r="WDA341" s="44"/>
+      <c r="WDB341" s="44"/>
+      <c r="WDC341" s="44"/>
+      <c r="WDD341" s="44"/>
+      <c r="WDE341" s="44"/>
+      <c r="WDF341" s="44"/>
+      <c r="WDG341" s="44"/>
+      <c r="WDH341" s="44"/>
+      <c r="WDI341" s="44"/>
+      <c r="WDJ341" s="44"/>
+      <c r="WDK341" s="44"/>
+      <c r="WDL341" s="44"/>
+      <c r="WDM341" s="44"/>
+      <c r="WDN341" s="44"/>
+      <c r="WDO341" s="44"/>
+      <c r="WDP341" s="44"/>
+      <c r="WDQ341" s="44"/>
+      <c r="WDR341" s="44"/>
+      <c r="WDS341" s="44"/>
+      <c r="WDT341" s="44"/>
+      <c r="WDU341" s="44"/>
+      <c r="WDV341" s="44"/>
+      <c r="WDW341" s="44"/>
+      <c r="WDX341" s="44"/>
+      <c r="WDY341" s="44"/>
+      <c r="WDZ341" s="44"/>
+      <c r="WEA341" s="44"/>
+      <c r="WEB341" s="44"/>
+      <c r="WEC341" s="44"/>
+      <c r="WED341" s="44"/>
+      <c r="WEE341" s="44"/>
+      <c r="WEF341" s="44"/>
+      <c r="WEG341" s="44"/>
+      <c r="WEH341" s="44"/>
+      <c r="WEI341" s="44"/>
+      <c r="WEJ341" s="44"/>
+      <c r="WEK341" s="44"/>
+      <c r="WEL341" s="44"/>
+      <c r="WEM341" s="44"/>
+      <c r="WEN341" s="44"/>
+      <c r="WEO341" s="44"/>
+      <c r="WEP341" s="44"/>
+      <c r="WEQ341" s="44"/>
+      <c r="WER341" s="44"/>
+      <c r="WES341" s="44"/>
+      <c r="WET341" s="44"/>
+      <c r="WEU341" s="44"/>
+      <c r="WEV341" s="44"/>
+      <c r="WEW341" s="44"/>
+      <c r="WEX341" s="44"/>
+      <c r="WEY341" s="44"/>
+      <c r="WEZ341" s="44"/>
+      <c r="WFA341" s="44"/>
+      <c r="WFB341" s="44"/>
+      <c r="WFC341" s="44"/>
+      <c r="WFD341" s="44"/>
+      <c r="WFE341" s="44"/>
+      <c r="WFF341" s="44"/>
+      <c r="WFG341" s="44"/>
+      <c r="WFH341" s="44"/>
+      <c r="WFI341" s="44"/>
+      <c r="WFJ341" s="44"/>
+      <c r="WFK341" s="44"/>
+      <c r="WFL341" s="44"/>
+      <c r="WFM341" s="44"/>
+      <c r="WFN341" s="44"/>
+      <c r="WFO341" s="44"/>
+      <c r="WFP341" s="44"/>
+      <c r="WFQ341" s="44"/>
+      <c r="WFR341" s="44"/>
+      <c r="WFS341" s="44"/>
+      <c r="WFT341" s="44"/>
+      <c r="WFU341" s="44"/>
+      <c r="WFV341" s="44"/>
+      <c r="WFW341" s="44"/>
+      <c r="WFX341" s="44"/>
+      <c r="WFY341" s="44"/>
+      <c r="WFZ341" s="44"/>
+      <c r="WGA341" s="44"/>
+      <c r="WGB341" s="44"/>
+      <c r="WGC341" s="44"/>
+      <c r="WGD341" s="44"/>
+      <c r="WGE341" s="44"/>
+      <c r="WGF341" s="44"/>
+      <c r="WGG341" s="44"/>
+      <c r="WGH341" s="44"/>
+      <c r="WGI341" s="44"/>
+      <c r="WGJ341" s="44"/>
+      <c r="WGK341" s="44"/>
+      <c r="WGL341" s="44"/>
+      <c r="WGM341" s="44"/>
+      <c r="WGN341" s="44"/>
+      <c r="WGO341" s="44"/>
+      <c r="WGP341" s="44"/>
+      <c r="WGQ341" s="44"/>
+      <c r="WGR341" s="44"/>
+      <c r="WGS341" s="44"/>
+      <c r="WGT341" s="44"/>
+      <c r="WGU341" s="44"/>
+      <c r="WGV341" s="44"/>
+      <c r="WGW341" s="44"/>
+      <c r="WGX341" s="44"/>
+      <c r="WGY341" s="44"/>
+      <c r="WGZ341" s="44"/>
+      <c r="WHA341" s="44"/>
+      <c r="WHB341" s="44"/>
+      <c r="WHC341" s="44"/>
+      <c r="WHD341" s="44"/>
+      <c r="WHE341" s="44"/>
+      <c r="WHF341" s="44"/>
+      <c r="WHG341" s="44"/>
+      <c r="WHH341" s="44"/>
+      <c r="WHI341" s="44"/>
+      <c r="WHJ341" s="44"/>
+      <c r="WHK341" s="44"/>
+      <c r="WHL341" s="44"/>
+      <c r="WHM341" s="44"/>
+      <c r="WHN341" s="44"/>
+      <c r="WHO341" s="44"/>
+      <c r="WHP341" s="44"/>
+      <c r="WHQ341" s="44"/>
+      <c r="WHR341" s="44"/>
+      <c r="WHS341" s="44"/>
+      <c r="WHT341" s="44"/>
+      <c r="WHU341" s="44"/>
+      <c r="WHV341" s="44"/>
+      <c r="WHW341" s="44"/>
+      <c r="WHX341" s="44"/>
+      <c r="WHY341" s="44"/>
+      <c r="WHZ341" s="44"/>
+      <c r="WIA341" s="44"/>
+      <c r="WIB341" s="44"/>
+      <c r="WIC341" s="44"/>
+      <c r="WID341" s="44"/>
+      <c r="WIE341" s="44"/>
+      <c r="WIF341" s="44"/>
+      <c r="WIG341" s="44"/>
+      <c r="WIH341" s="44"/>
+      <c r="WII341" s="44"/>
+      <c r="WIJ341" s="44"/>
+      <c r="WIK341" s="44"/>
+      <c r="WIL341" s="44"/>
+      <c r="WIM341" s="44"/>
+      <c r="WIN341" s="44"/>
+      <c r="WIO341" s="44"/>
+      <c r="WIP341" s="44"/>
+      <c r="WIQ341" s="44"/>
+      <c r="WIR341" s="44"/>
+      <c r="WIS341" s="44"/>
+      <c r="WIT341" s="44"/>
+      <c r="WIU341" s="44"/>
+      <c r="WIV341" s="44"/>
+      <c r="WIW341" s="44"/>
+      <c r="WIX341" s="44"/>
+      <c r="WIY341" s="44"/>
+      <c r="WIZ341" s="44"/>
+      <c r="WJA341" s="44"/>
+      <c r="WJB341" s="44"/>
+      <c r="WJC341" s="44"/>
+      <c r="WJD341" s="44"/>
+      <c r="WJE341" s="44"/>
+      <c r="WJF341" s="44"/>
+      <c r="WJG341" s="44"/>
+      <c r="WJH341" s="44"/>
+      <c r="WJI341" s="44"/>
+      <c r="WJJ341" s="44"/>
+      <c r="WJK341" s="44"/>
+      <c r="WJL341" s="44"/>
+      <c r="WJM341" s="44"/>
+      <c r="WJN341" s="44"/>
+      <c r="WJO341" s="44"/>
+      <c r="WJP341" s="44"/>
+      <c r="WJQ341" s="44"/>
+      <c r="WJR341" s="44"/>
+      <c r="WJS341" s="44"/>
+      <c r="WJT341" s="44"/>
+      <c r="WJU341" s="44"/>
+      <c r="WJV341" s="44"/>
+      <c r="WJW341" s="44"/>
+      <c r="WJX341" s="44"/>
+      <c r="WJY341" s="44"/>
+      <c r="WJZ341" s="44"/>
+      <c r="WKA341" s="44"/>
+      <c r="WKB341" s="44"/>
+      <c r="WKC341" s="44"/>
+      <c r="WKD341" s="44"/>
+      <c r="WKE341" s="44"/>
+      <c r="WKF341" s="44"/>
+      <c r="WKG341" s="44"/>
+      <c r="WKH341" s="44"/>
+      <c r="WKI341" s="44"/>
+      <c r="WKJ341" s="44"/>
+      <c r="WKK341" s="44"/>
+      <c r="WKL341" s="44"/>
+      <c r="WKM341" s="44"/>
+      <c r="WKN341" s="44"/>
+      <c r="WKO341" s="44"/>
+      <c r="WKP341" s="44"/>
+      <c r="WKQ341" s="44"/>
+      <c r="WKR341" s="44"/>
+      <c r="WKS341" s="44"/>
+      <c r="WKT341" s="44"/>
+      <c r="WKU341" s="44"/>
+      <c r="WKV341" s="44"/>
+      <c r="WKW341" s="44"/>
+      <c r="WKX341" s="44"/>
+      <c r="WKY341" s="44"/>
+      <c r="WKZ341" s="44"/>
+      <c r="WLA341" s="44"/>
+      <c r="WLB341" s="44"/>
+      <c r="WLC341" s="44"/>
+      <c r="WLD341" s="44"/>
+      <c r="WLE341" s="44"/>
+      <c r="WLF341" s="44"/>
+      <c r="WLG341" s="44"/>
+      <c r="WLH341" s="44"/>
+      <c r="WLI341" s="44"/>
+      <c r="WLJ341" s="44"/>
+      <c r="WLK341" s="44"/>
+      <c r="WLL341" s="44"/>
+      <c r="WLM341" s="44"/>
+      <c r="WLN341" s="44"/>
+      <c r="WLO341" s="44"/>
+      <c r="WLP341" s="44"/>
+      <c r="WLQ341" s="44"/>
+      <c r="WLR341" s="44"/>
+      <c r="WLS341" s="44"/>
+      <c r="WLT341" s="44"/>
+      <c r="WLU341" s="44"/>
+      <c r="WLV341" s="44"/>
+      <c r="WLW341" s="44"/>
+      <c r="WLX341" s="44"/>
+      <c r="WLY341" s="44"/>
+      <c r="WLZ341" s="44"/>
+      <c r="WMA341" s="44"/>
+      <c r="WMB341" s="44"/>
+      <c r="WMC341" s="44"/>
+      <c r="WMD341" s="44"/>
+      <c r="WME341" s="44"/>
+      <c r="WMF341" s="44"/>
+      <c r="WMG341" s="44"/>
+      <c r="WMH341" s="44"/>
+      <c r="WMI341" s="44"/>
+      <c r="WMJ341" s="44"/>
+      <c r="WMK341" s="44"/>
+      <c r="WML341" s="44"/>
+      <c r="WMM341" s="44"/>
+      <c r="WMN341" s="44"/>
+      <c r="WMO341" s="44"/>
+      <c r="WMP341" s="44"/>
+      <c r="WMQ341" s="44"/>
+      <c r="WMR341" s="44"/>
+      <c r="WMS341" s="44"/>
+      <c r="WMT341" s="44"/>
+      <c r="WMU341" s="44"/>
+      <c r="WMV341" s="44"/>
+      <c r="WMW341" s="44"/>
+      <c r="WMX341" s="44"/>
+      <c r="WMY341" s="44"/>
+      <c r="WMZ341" s="44"/>
+      <c r="WNA341" s="44"/>
+      <c r="WNB341" s="44"/>
+      <c r="WNC341" s="44"/>
+      <c r="WND341" s="44"/>
+      <c r="WNE341" s="44"/>
+      <c r="WNF341" s="44"/>
+      <c r="WNG341" s="44"/>
+      <c r="WNH341" s="44"/>
+      <c r="WNI341" s="44"/>
+      <c r="WNJ341" s="44"/>
+      <c r="WNK341" s="44"/>
+      <c r="WNL341" s="44"/>
+      <c r="WNM341" s="44"/>
+      <c r="WNN341" s="44"/>
+      <c r="WNO341" s="44"/>
+      <c r="WNP341" s="44"/>
+      <c r="WNQ341" s="44"/>
+      <c r="WNR341" s="44"/>
+      <c r="WNS341" s="44"/>
+      <c r="WNT341" s="44"/>
+      <c r="WNU341" s="44"/>
+      <c r="WNV341" s="44"/>
+      <c r="WNW341" s="44"/>
+      <c r="WNX341" s="44"/>
+      <c r="WNY341" s="44"/>
+      <c r="WNZ341" s="44"/>
+      <c r="WOA341" s="44"/>
+      <c r="WOB341" s="44"/>
+      <c r="WOC341" s="44"/>
+      <c r="WOD341" s="44"/>
+      <c r="WOE341" s="44"/>
+      <c r="WOF341" s="44"/>
+      <c r="WOG341" s="44"/>
+      <c r="WOH341" s="44"/>
+      <c r="WOI341" s="44"/>
+      <c r="WOJ341" s="44"/>
+      <c r="WOK341" s="44"/>
+      <c r="WOL341" s="44"/>
+      <c r="WOM341" s="44"/>
+      <c r="WON341" s="44"/>
+      <c r="WOO341" s="44"/>
+      <c r="WOP341" s="44"/>
+      <c r="WOQ341" s="44"/>
+      <c r="WOR341" s="44"/>
+      <c r="WOS341" s="44"/>
+      <c r="WOT341" s="44"/>
+      <c r="WOU341" s="44"/>
+      <c r="WOV341" s="44"/>
+      <c r="WOW341" s="44"/>
+      <c r="WOX341" s="44"/>
+      <c r="WOY341" s="44"/>
+      <c r="WOZ341" s="44"/>
+      <c r="WPA341" s="44"/>
+      <c r="WPB341" s="44"/>
+      <c r="WPC341" s="44"/>
+      <c r="WPD341" s="44"/>
+      <c r="WPE341" s="44"/>
+      <c r="WPF341" s="44"/>
+      <c r="WPG341" s="44"/>
+      <c r="WPH341" s="44"/>
+      <c r="WPI341" s="44"/>
+      <c r="WPJ341" s="44"/>
+      <c r="WPK341" s="44"/>
+      <c r="WPL341" s="44"/>
+      <c r="WPM341" s="44"/>
+      <c r="WPN341" s="44"/>
+      <c r="WPO341" s="44"/>
+      <c r="WPP341" s="44"/>
+      <c r="WPQ341" s="44"/>
+      <c r="WPR341" s="44"/>
+      <c r="WPS341" s="44"/>
+      <c r="WPT341" s="44"/>
+      <c r="WPU341" s="44"/>
+      <c r="WPV341" s="44"/>
+      <c r="WPW341" s="44"/>
+      <c r="WPX341" s="44"/>
+      <c r="WPY341" s="44"/>
+      <c r="WPZ341" s="44"/>
+      <c r="WQA341" s="44"/>
+      <c r="WQB341" s="44"/>
+      <c r="WQC341" s="44"/>
+      <c r="WQD341" s="44"/>
+      <c r="WQE341" s="44"/>
+      <c r="WQF341" s="44"/>
+      <c r="WQG341" s="44"/>
+      <c r="WQH341" s="44"/>
+      <c r="WQI341" s="44"/>
+      <c r="WQJ341" s="44"/>
+      <c r="WQK341" s="44"/>
+      <c r="WQL341" s="44"/>
+      <c r="WQM341" s="44"/>
+      <c r="WQN341" s="44"/>
+      <c r="WQO341" s="44"/>
+      <c r="WQP341" s="44"/>
+      <c r="WQQ341" s="44"/>
+      <c r="WQR341" s="44"/>
+      <c r="WQS341" s="44"/>
+      <c r="WQT341" s="44"/>
+      <c r="WQU341" s="44"/>
+      <c r="WQV341" s="44"/>
+      <c r="WQW341" s="44"/>
+      <c r="WQX341" s="44"/>
+      <c r="WQY341" s="44"/>
+      <c r="WQZ341" s="44"/>
+      <c r="WRA341" s="44"/>
+      <c r="WRB341" s="44"/>
+      <c r="WRC341" s="44"/>
+      <c r="WRD341" s="44"/>
+      <c r="WRE341" s="44"/>
+      <c r="WRF341" s="44"/>
+      <c r="WRG341" s="44"/>
+      <c r="WRH341" s="44"/>
+      <c r="WRI341" s="44"/>
+      <c r="WRJ341" s="44"/>
+      <c r="WRK341" s="44"/>
+      <c r="WRL341" s="44"/>
+      <c r="WRM341" s="44"/>
+      <c r="WRN341" s="44"/>
+      <c r="WRO341" s="44"/>
+      <c r="WRP341" s="44"/>
+      <c r="WRQ341" s="44"/>
+      <c r="WRR341" s="44"/>
+      <c r="WRS341" s="44"/>
+      <c r="WRT341" s="44"/>
+      <c r="WRU341" s="44"/>
+      <c r="WRV341" s="44"/>
+      <c r="WRW341" s="44"/>
+      <c r="WRX341" s="44"/>
+      <c r="WRY341" s="44"/>
+      <c r="WRZ341" s="44"/>
+      <c r="WSA341" s="44"/>
+      <c r="WSB341" s="44"/>
+      <c r="WSC341" s="44"/>
+      <c r="WSD341" s="44"/>
+      <c r="WSE341" s="44"/>
+      <c r="WSF341" s="44"/>
+      <c r="WSG341" s="44"/>
+      <c r="WSH341" s="44"/>
+      <c r="WSI341" s="44"/>
+      <c r="WSJ341" s="44"/>
+      <c r="WSK341" s="44"/>
+      <c r="WSL341" s="44"/>
+      <c r="WSM341" s="44"/>
+      <c r="WSN341" s="44"/>
+      <c r="WSO341" s="44"/>
+      <c r="WSP341" s="44"/>
+      <c r="WSQ341" s="44"/>
+      <c r="WSR341" s="44"/>
+      <c r="WSS341" s="44"/>
+      <c r="WST341" s="44"/>
+      <c r="WSU341" s="44"/>
+      <c r="WSV341" s="44"/>
+      <c r="WSW341" s="44"/>
+      <c r="WSX341" s="44"/>
+      <c r="WSY341" s="44"/>
+      <c r="WSZ341" s="44"/>
+      <c r="WTA341" s="44"/>
+      <c r="WTB341" s="44"/>
+      <c r="WTC341" s="44"/>
+      <c r="WTD341" s="44"/>
+      <c r="WTE341" s="44"/>
+      <c r="WTF341" s="44"/>
+      <c r="WTG341" s="44"/>
+      <c r="WTH341" s="44"/>
+      <c r="WTI341" s="44"/>
+      <c r="WTJ341" s="44"/>
+      <c r="WTK341" s="44"/>
+      <c r="WTL341" s="44"/>
+      <c r="WTM341" s="44"/>
+      <c r="WTN341" s="44"/>
+      <c r="WTO341" s="44"/>
+      <c r="WTP341" s="44"/>
+      <c r="WTQ341" s="44"/>
+      <c r="WTR341" s="44"/>
+      <c r="WTS341" s="44"/>
+      <c r="WTT341" s="44"/>
+      <c r="WTU341" s="44"/>
+      <c r="WTV341" s="44"/>
+      <c r="WTW341" s="44"/>
+      <c r="WTX341" s="44"/>
+      <c r="WTY341" s="44"/>
+      <c r="WTZ341" s="44"/>
+      <c r="WUA341" s="44"/>
+      <c r="WUB341" s="44"/>
+      <c r="WUC341" s="44"/>
+      <c r="WUD341" s="44"/>
+      <c r="WUE341" s="44"/>
+      <c r="WUF341" s="44"/>
+      <c r="WUG341" s="44"/>
+      <c r="WUH341" s="44"/>
+      <c r="WUI341" s="44"/>
+      <c r="WUJ341" s="44"/>
+      <c r="WUK341" s="44"/>
+      <c r="WUL341" s="44"/>
+      <c r="WUM341" s="44"/>
+      <c r="WUN341" s="44"/>
+      <c r="WUO341" s="44"/>
+      <c r="WUP341" s="44"/>
+      <c r="WUQ341" s="44"/>
+      <c r="WUR341" s="44"/>
+      <c r="WUS341" s="44"/>
+      <c r="WUT341" s="44"/>
+      <c r="WUU341" s="44"/>
+      <c r="WUV341" s="44"/>
+      <c r="WUW341" s="44"/>
+      <c r="WUX341" s="44"/>
+      <c r="WUY341" s="44"/>
+      <c r="WUZ341" s="44"/>
+      <c r="WVA341" s="44"/>
+      <c r="WVB341" s="44"/>
+      <c r="WVC341" s="44"/>
+      <c r="WVD341" s="44"/>
+      <c r="WVE341" s="44"/>
+      <c r="WVF341" s="44"/>
+      <c r="WVG341" s="44"/>
+      <c r="WVH341" s="44"/>
+      <c r="WVI341" s="44"/>
+      <c r="WVJ341" s="44"/>
+      <c r="WVK341" s="44"/>
+      <c r="WVL341" s="44"/>
+      <c r="WVM341" s="44"/>
+      <c r="WVN341" s="44"/>
+      <c r="WVO341" s="44"/>
+      <c r="WVP341" s="44"/>
+      <c r="WVQ341" s="44"/>
+      <c r="WVR341" s="44"/>
+      <c r="WVS341" s="44"/>
+      <c r="WVT341" s="44"/>
+      <c r="WVU341" s="44"/>
+      <c r="WVV341" s="44"/>
+      <c r="WVW341" s="44"/>
+      <c r="WVX341" s="44"/>
+      <c r="WVY341" s="44"/>
+      <c r="WVZ341" s="44"/>
+      <c r="WWA341" s="44"/>
+      <c r="WWB341" s="44"/>
+      <c r="WWC341" s="44"/>
+      <c r="WWD341" s="44"/>
+      <c r="WWE341" s="44"/>
+      <c r="WWF341" s="44"/>
+      <c r="WWG341" s="44"/>
+      <c r="WWH341" s="44"/>
+      <c r="WWI341" s="44"/>
+      <c r="WWJ341" s="44"/>
+      <c r="WWK341" s="44"/>
+      <c r="WWL341" s="44"/>
+      <c r="WWM341" s="44"/>
+      <c r="WWN341" s="44"/>
+      <c r="WWO341" s="44"/>
+      <c r="WWP341" s="44"/>
+      <c r="WWQ341" s="44"/>
+      <c r="WWR341" s="44"/>
+      <c r="WWS341" s="44"/>
+      <c r="WWT341" s="44"/>
+      <c r="WWU341" s="44"/>
+      <c r="WWV341" s="44"/>
+      <c r="WWW341" s="44"/>
+      <c r="WWX341" s="44"/>
+      <c r="WWY341" s="44"/>
+      <c r="WWZ341" s="44"/>
+      <c r="WXA341" s="44"/>
+      <c r="WXB341" s="44"/>
+      <c r="WXC341" s="44"/>
+      <c r="WXD341" s="44"/>
+      <c r="WXE341" s="44"/>
+      <c r="WXF341" s="44"/>
+      <c r="WXG341" s="44"/>
+      <c r="WXH341" s="44"/>
+      <c r="WXI341" s="44"/>
+      <c r="WXJ341" s="44"/>
+      <c r="WXK341" s="44"/>
+      <c r="WXL341" s="44"/>
+      <c r="WXM341" s="44"/>
+      <c r="WXN341" s="44"/>
+      <c r="WXO341" s="44"/>
+      <c r="WXP341" s="44"/>
+      <c r="WXQ341" s="44"/>
+      <c r="WXR341" s="44"/>
+      <c r="WXS341" s="44"/>
+      <c r="WXT341" s="44"/>
+      <c r="WXU341" s="44"/>
+      <c r="WXV341" s="44"/>
+      <c r="WXW341" s="44"/>
+      <c r="WXX341" s="44"/>
+      <c r="WXY341" s="44"/>
+      <c r="WXZ341" s="44"/>
+      <c r="WYA341" s="44"/>
+      <c r="WYB341" s="44"/>
+      <c r="WYC341" s="44"/>
+      <c r="WYD341" s="44"/>
+      <c r="WYE341" s="44"/>
+      <c r="WYF341" s="44"/>
+      <c r="WYG341" s="44"/>
+      <c r="WYH341" s="44"/>
+      <c r="WYI341" s="44"/>
+      <c r="WYJ341" s="44"/>
+      <c r="WYK341" s="44"/>
+      <c r="WYL341" s="44"/>
+      <c r="WYM341" s="44"/>
+      <c r="WYN341" s="44"/>
+      <c r="WYO341" s="44"/>
+      <c r="WYP341" s="44"/>
+      <c r="WYQ341" s="44"/>
+      <c r="WYR341" s="44"/>
+      <c r="WYS341" s="44"/>
+      <c r="WYT341" s="44"/>
+      <c r="WYU341" s="44"/>
+      <c r="WYV341" s="44"/>
+      <c r="WYW341" s="44"/>
+      <c r="WYX341" s="44"/>
+      <c r="WYY341" s="44"/>
+      <c r="WYZ341" s="44"/>
+      <c r="WZA341" s="44"/>
+      <c r="WZB341" s="44"/>
+      <c r="WZC341" s="44"/>
+      <c r="WZD341" s="44"/>
+      <c r="WZE341" s="44"/>
+      <c r="WZF341" s="44"/>
+      <c r="WZG341" s="44"/>
+      <c r="WZH341" s="44"/>
+      <c r="WZI341" s="44"/>
+      <c r="WZJ341" s="44"/>
+      <c r="WZK341" s="44"/>
+      <c r="WZL341" s="44"/>
+      <c r="WZM341" s="44"/>
+      <c r="WZN341" s="44"/>
+      <c r="WZO341" s="44"/>
+      <c r="WZP341" s="44"/>
+      <c r="WZQ341" s="44"/>
+      <c r="WZR341" s="44"/>
+      <c r="WZS341" s="44"/>
+      <c r="WZT341" s="44"/>
+      <c r="WZU341" s="44"/>
+      <c r="WZV341" s="44"/>
+      <c r="WZW341" s="44"/>
+      <c r="WZX341" s="44"/>
+      <c r="WZY341" s="44"/>
+      <c r="WZZ341" s="44"/>
+      <c r="XAA341" s="44"/>
+      <c r="XAB341" s="44"/>
+      <c r="XAC341" s="44"/>
+      <c r="XAD341" s="44"/>
+      <c r="XAE341" s="44"/>
+      <c r="XAF341" s="44"/>
+      <c r="XAG341" s="44"/>
+      <c r="XAH341" s="44"/>
+      <c r="XAI341" s="44"/>
+      <c r="XAJ341" s="44"/>
+      <c r="XAK341" s="44"/>
+      <c r="XAL341" s="44"/>
+      <c r="XAM341" s="44"/>
+      <c r="XAN341" s="44"/>
+      <c r="XAO341" s="44"/>
+      <c r="XAP341" s="44"/>
+      <c r="XAQ341" s="44"/>
+      <c r="XAR341" s="44"/>
+      <c r="XAS341" s="44"/>
+      <c r="XAT341" s="44"/>
+      <c r="XAU341" s="44"/>
+      <c r="XAV341" s="44"/>
+      <c r="XAW341" s="44"/>
+      <c r="XAX341" s="44"/>
+      <c r="XAY341" s="44"/>
+      <c r="XAZ341" s="44"/>
+      <c r="XBA341" s="44"/>
+      <c r="XBB341" s="44"/>
+      <c r="XBC341" s="44"/>
+      <c r="XBD341" s="44"/>
+      <c r="XBE341" s="44"/>
+      <c r="XBF341" s="44"/>
+      <c r="XBG341" s="44"/>
+      <c r="XBH341" s="44"/>
+      <c r="XBI341" s="44"/>
+      <c r="XBJ341" s="44"/>
+      <c r="XBK341" s="44"/>
+      <c r="XBL341" s="44"/>
+      <c r="XBM341" s="44"/>
+      <c r="XBN341" s="44"/>
+      <c r="XBO341" s="44"/>
+      <c r="XBP341" s="44"/>
+      <c r="XBQ341" s="44"/>
+      <c r="XBR341" s="44"/>
+      <c r="XBS341" s="44"/>
+      <c r="XBT341" s="44"/>
+      <c r="XBU341" s="44"/>
+      <c r="XBV341" s="44"/>
+      <c r="XBW341" s="44"/>
+      <c r="XBX341" s="44"/>
+      <c r="XBY341" s="44"/>
+      <c r="XBZ341" s="44"/>
+      <c r="XCA341" s="44"/>
+      <c r="XCB341" s="44"/>
+      <c r="XCC341" s="44"/>
+      <c r="XCD341" s="44"/>
+      <c r="XCE341" s="44"/>
+      <c r="XCF341" s="44"/>
+      <c r="XCG341" s="44"/>
+      <c r="XCH341" s="44"/>
+      <c r="XCI341" s="44"/>
+      <c r="XCJ341" s="44"/>
+      <c r="XCK341" s="44"/>
+      <c r="XCL341" s="44"/>
+      <c r="XCM341" s="44"/>
+      <c r="XCN341" s="44"/>
+      <c r="XCO341" s="44"/>
+      <c r="XCP341" s="44"/>
+      <c r="XCQ341" s="44"/>
+      <c r="XCR341" s="44"/>
+      <c r="XCS341" s="44"/>
+      <c r="XCT341" s="44"/>
+      <c r="XCU341" s="44"/>
+      <c r="XCV341" s="44"/>
+      <c r="XCW341" s="44"/>
+      <c r="XCX341" s="44"/>
+      <c r="XCY341" s="44"/>
+      <c r="XCZ341" s="44"/>
+      <c r="XDA341" s="44"/>
+      <c r="XDB341" s="44"/>
+      <c r="XDC341" s="44"/>
+      <c r="XDD341" s="44"/>
+      <c r="XDE341" s="44"/>
+      <c r="XDF341" s="44"/>
+      <c r="XDG341" s="44"/>
+      <c r="XDH341" s="44"/>
+      <c r="XDI341" s="44"/>
+      <c r="XDJ341" s="44"/>
+      <c r="XDK341" s="44"/>
+      <c r="XDL341" s="44"/>
+      <c r="XDM341" s="44"/>
+      <c r="XDN341" s="44"/>
+      <c r="XDO341" s="44"/>
+      <c r="XDP341" s="44"/>
+      <c r="XDQ341" s="44"/>
+      <c r="XDR341" s="44"/>
+      <c r="XDS341" s="44"/>
+      <c r="XDT341" s="44"/>
+      <c r="XDU341" s="44"/>
+      <c r="XDV341" s="44"/>
+      <c r="XDW341" s="44"/>
+      <c r="XDX341" s="44"/>
+      <c r="XDY341" s="44"/>
+      <c r="XDZ341" s="44"/>
+      <c r="XEA341" s="44"/>
+      <c r="XEB341" s="44"/>
+      <c r="XEC341" s="44"/>
+      <c r="XED341" s="44"/>
+      <c r="XEE341" s="44"/>
+      <c r="XEF341" s="44"/>
+      <c r="XEG341" s="44"/>
+      <c r="XEH341" s="44"/>
+      <c r="XEI341" s="44"/>
+      <c r="XEJ341" s="44"/>
+      <c r="XEK341" s="44"/>
+      <c r="XEL341" s="44"/>
+      <c r="XEM341" s="44"/>
+      <c r="XEN341" s="44"/>
+      <c r="XEO341" s="44"/>
+      <c r="XEP341" s="44"/>
+      <c r="XEQ341" s="44"/>
+      <c r="XER341" s="44"/>
+      <c r="XES341" s="44"/>
+      <c r="XET341" s="44"/>
+      <c r="XEU341" s="44"/>
+      <c r="XEV341" s="44"/>
+      <c r="XEW341" s="44"/>
+      <c r="XEX341" s="44"/>
+      <c r="XEY341" s="44"/>
+      <c r="XEZ341" s="44"/>
+      <c r="XFA341" s="44"/>
+      <c r="XFB341" s="44"/>
+      <c r="XFC341" s="44"/>
+      <c r="XFD341" s="44"/>
+    </row>
+    <row r="342" spans="1:16384">
+      <c r="A342" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B342" s="11">
-        <v>5165296</v>
+        <v>70529</v>
       </c>
       <c r="C342" s="11">
-        <v>10280429</v>
+        <v>142914</v>
       </c>
       <c r="D342" s="11">
-        <v>15051947</v>
+        <v>215299</v>
       </c>
       <c r="E342" s="5">
-        <v>19839531</v>
-[...1 lines deleted...]
-      <c r="F342" s="22"/>
+        <v>287683</v>
+      </c>
+      <c r="F342" s="22">
+        <v>386018</v>
+      </c>
       <c r="G342" s="11"/>
       <c r="H342" s="22"/>
       <c r="I342" s="22"/>
       <c r="J342" s="22"/>
       <c r="K342" s="22"/>
       <c r="L342" s="22"/>
       <c r="M342" s="22"/>
-      <c r="N342" s="19"/>
-[...12 lines deleted...]
-        <v>62</v>
+    </row>
+    <row r="343" spans="1:16384">
+      <c r="A343" s="38" t="s">
+        <v>65</v>
       </c>
       <c r="B343" s="11">
-        <v>40706</v>
+        <v>772407</v>
       </c>
       <c r="C343" s="11">
-        <v>83833</v>
+        <v>1509350</v>
       </c>
       <c r="D343" s="11">
-        <v>129642</v>
+        <v>1955760</v>
       </c>
       <c r="E343" s="5">
-        <v>176093</v>
-[...1 lines deleted...]
-      <c r="F343" s="22"/>
+        <v>2246095</v>
+      </c>
+      <c r="F343" s="22">
+        <v>2438018</v>
+      </c>
       <c r="G343" s="11"/>
       <c r="H343" s="22"/>
       <c r="I343" s="22"/>
       <c r="J343" s="22"/>
       <c r="K343" s="22"/>
       <c r="L343" s="22"/>
       <c r="M343" s="22"/>
-      <c r="N343" s="19"/>
-[...47 lines deleted...]
-        <v>64</v>
+    </row>
+    <row r="344" spans="1:16384" ht="21.6">
+      <c r="A344" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B344" s="50"/>
+      <c r="C344" s="32"/>
+      <c r="D344" s="32"/>
+      <c r="F344" s="10"/>
+      <c r="G344" s="28"/>
+      <c r="H344" s="15"/>
+      <c r="J344" s="15"/>
+      <c r="K344" s="5"/>
+      <c r="L344" s="5"/>
+      <c r="M344" s="5"/>
+    </row>
+    <row r="345" spans="1:16384">
+      <c r="A345" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B345" s="11">
-        <v>183947</v>
+        <v>1007946</v>
       </c>
       <c r="C345" s="11">
-        <v>301787</v>
+        <v>2010922</v>
       </c>
       <c r="D345" s="11">
-        <v>559249</v>
+        <v>2935576</v>
       </c>
       <c r="E345" s="5">
-        <v>812964</v>
-[...1 lines deleted...]
-      <c r="F345" s="22"/>
+        <v>3394600</v>
+      </c>
+      <c r="F345" s="22">
+        <v>3652105</v>
+      </c>
       <c r="G345" s="11"/>
       <c r="H345" s="22"/>
       <c r="I345" s="22"/>
       <c r="J345" s="22"/>
       <c r="K345" s="22"/>
       <c r="L345" s="22"/>
       <c r="M345" s="22"/>
-      <c r="N345" s="19"/>
-[...12 lines deleted...]
-        <v>65</v>
+    </row>
+    <row r="346" spans="1:16384">
+      <c r="A346" s="38" t="s">
+        <v>15</v>
       </c>
       <c r="B346" s="11">
-        <v>2837989</v>
+        <v>506750</v>
       </c>
       <c r="C346" s="11">
-        <v>5598784</v>
+        <v>989449</v>
       </c>
       <c r="D346" s="11">
-        <v>8392721</v>
+        <v>1427094</v>
       </c>
       <c r="E346" s="5">
-        <v>10883076</v>
-[...1 lines deleted...]
-      <c r="F346" s="22"/>
+        <v>1643999</v>
+      </c>
+      <c r="F346" s="22">
+        <v>1661117</v>
+      </c>
       <c r="G346" s="11"/>
       <c r="H346" s="22"/>
       <c r="I346" s="22"/>
       <c r="J346" s="22"/>
       <c r="K346" s="22"/>
       <c r="L346" s="22"/>
       <c r="M346" s="22"/>
-      <c r="N346" s="19"/>
-[...23 lines deleted...]
-    <row r="348" spans="1:23">
+    </row>
+    <row r="347" spans="1:16384">
+      <c r="A347" s="43" t="s">
+        <v>56</v>
+      </c>
+      <c r="B347" s="11">
+        <v>131599</v>
+      </c>
+      <c r="C347" s="11">
+        <v>241074</v>
+      </c>
+      <c r="D347" s="11">
+        <v>343356</v>
+      </c>
+      <c r="E347" s="5">
+        <v>415377</v>
+      </c>
+      <c r="F347" s="22">
+        <v>487399</v>
+      </c>
+      <c r="G347" s="11"/>
+      <c r="H347" s="22"/>
+      <c r="I347" s="22"/>
+      <c r="J347" s="22"/>
+      <c r="K347" s="22"/>
+      <c r="L347" s="22"/>
+      <c r="M347" s="22"/>
+    </row>
+    <row r="348" spans="1:16384">
       <c r="A348" s="38" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="B348" s="11">
-        <v>3745954</v>
+        <v>23226</v>
       </c>
       <c r="C348" s="11">
-        <v>7714879</v>
+        <v>57161</v>
       </c>
       <c r="D348" s="11">
-        <v>11284609</v>
+        <v>90683</v>
       </c>
       <c r="E348" s="5">
-        <v>13762608</v>
-[...1 lines deleted...]
-      <c r="F348" s="22"/>
+        <v>92685</v>
+      </c>
+      <c r="F348" s="22">
+        <v>92738</v>
+      </c>
       <c r="G348" s="11"/>
       <c r="H348" s="22"/>
       <c r="I348" s="22"/>
       <c r="J348" s="22"/>
       <c r="K348" s="22"/>
       <c r="L348" s="22"/>
       <c r="M348" s="22"/>
     </row>
-    <row r="349" spans="1:23">
-[...4 lines deleted...]
-        <v>767849</v>
+    <row r="349" spans="1:16384">
+      <c r="A349" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B349" s="32">
+        <v>87080</v>
       </c>
       <c r="C349" s="11">
-        <v>1554723</v>
+        <v>200857</v>
       </c>
       <c r="D349" s="11">
-        <v>2268112</v>
+        <v>308308</v>
       </c>
       <c r="E349" s="5">
-        <v>2968597</v>
-[...1 lines deleted...]
-      <c r="F349" s="22"/>
+        <v>388354</v>
+      </c>
+      <c r="F349" s="22">
+        <v>512902</v>
+      </c>
       <c r="G349" s="11"/>
       <c r="H349" s="22"/>
       <c r="I349" s="22"/>
       <c r="J349" s="22"/>
       <c r="K349" s="22"/>
       <c r="L349" s="22"/>
       <c r="M349" s="22"/>
     </row>
-    <row r="350" spans="1:23">
-[...4 lines deleted...]
-        <v>1585</v>
+    <row r="350" spans="1:16384">
+      <c r="A350" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B350" s="32">
+        <v>98125</v>
       </c>
       <c r="C350" s="11">
-        <v>2964</v>
+        <v>215084</v>
       </c>
       <c r="D350" s="11">
-        <v>4302</v>
+        <v>314821</v>
       </c>
       <c r="E350" s="5">
-        <v>5107</v>
-[...3 lines deleted...]
-      <c r="H350" s="32"/>
+        <v>332092</v>
+      </c>
+      <c r="F350" s="22">
+        <v>350462</v>
+      </c>
+      <c r="G350" s="11"/>
+      <c r="H350" s="22"/>
       <c r="I350" s="22"/>
       <c r="J350" s="22"/>
       <c r="K350" s="22"/>
       <c r="L350" s="22"/>
       <c r="M350" s="22"/>
     </row>
-    <row r="351" spans="1:23">
-[...4 lines deleted...]
-        <v>23260</v>
+    <row r="351" spans="1:16384">
+      <c r="A351" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B351" s="32">
+        <v>831</v>
       </c>
       <c r="C351" s="11">
-        <v>64536</v>
+        <v>2793</v>
       </c>
       <c r="D351" s="11">
-        <v>105812</v>
+        <v>4366</v>
       </c>
       <c r="E351" s="5">
-        <v>147088</v>
-[...1 lines deleted...]
-      <c r="F351" s="22"/>
+        <v>4438</v>
+      </c>
+      <c r="F351" s="22">
+        <v>4438</v>
+      </c>
       <c r="G351" s="11"/>
       <c r="H351" s="22"/>
       <c r="I351" s="22"/>
       <c r="J351" s="22"/>
       <c r="K351" s="22"/>
       <c r="L351" s="22"/>
       <c r="M351" s="22"/>
     </row>
-    <row r="352" spans="1:23" ht="15" customHeight="1">
-[...4 lines deleted...]
-        <v>399654</v>
+    <row r="352" spans="1:16384" s="44" customFormat="1">
+      <c r="A352" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="B352" s="32">
+        <v>160334</v>
       </c>
       <c r="C352" s="11">
-        <v>880639</v>
+        <v>304504</v>
       </c>
       <c r="D352" s="11">
-        <v>1350014</v>
+        <v>446948</v>
       </c>
       <c r="E352" s="5">
-        <v>1709052</v>
-[...1 lines deleted...]
-      <c r="F352" s="22"/>
+        <v>517654</v>
+      </c>
+      <c r="F352" s="22">
+        <v>543049</v>
+      </c>
       <c r="G352" s="11"/>
       <c r="H352" s="22"/>
       <c r="I352" s="22"/>
       <c r="J352" s="22"/>
       <c r="K352" s="22"/>
       <c r="L352" s="22"/>
       <c r="M352" s="22"/>
     </row>
-    <row r="353" spans="1:16384">
-[...26 lines deleted...]
-        <v>61</v>
+    <row r="353" spans="1:20" s="36" customFormat="1" ht="40.5" customHeight="1">
+      <c r="A353" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B353" s="50"/>
+      <c r="C353" s="32"/>
+      <c r="D353" s="32"/>
+      <c r="E353" s="6"/>
+      <c r="F353" s="6"/>
+      <c r="G353" s="16"/>
+      <c r="H353" s="6"/>
+      <c r="I353" s="16"/>
+      <c r="J353" s="20"/>
+      <c r="K353" s="6"/>
+      <c r="L353" s="6"/>
+      <c r="M353" s="6"/>
+    </row>
+    <row r="354" spans="1:20" ht="14.25" customHeight="1">
+      <c r="A354" s="37" t="s">
+        <v>22</v>
       </c>
       <c r="B354" s="11">
-        <v>869924</v>
+        <v>1178964</v>
       </c>
       <c r="C354" s="11">
-        <v>1729907</v>
+        <v>2839306</v>
       </c>
       <c r="D354" s="11">
-        <v>2400333</v>
+        <v>4513634</v>
       </c>
       <c r="E354" s="5">
-        <v>2739749</v>
-[...1 lines deleted...]
-      <c r="F354" s="22"/>
+        <v>6149248</v>
+      </c>
+      <c r="F354" s="22">
+        <v>7515760</v>
+      </c>
       <c r="G354" s="11"/>
       <c r="H354" s="22"/>
       <c r="I354" s="22"/>
       <c r="J354" s="22"/>
       <c r="K354" s="22"/>
       <c r="L354" s="22"/>
       <c r="M354" s="22"/>
-    </row>
-[...2 lines deleted...]
-        <v>63</v>
+      <c r="N354" s="46"/>
+      <c r="O354" s="46"/>
+      <c r="P354" s="46"/>
+      <c r="Q354" s="46"/>
+      <c r="R354" s="46"/>
+      <c r="S354" s="46"/>
+      <c r="T354" s="46"/>
+    </row>
+    <row r="355" spans="1:20" ht="18" customHeight="1">
+      <c r="A355" s="38" t="s">
+        <v>15</v>
       </c>
       <c r="B355" s="11">
-        <v>311715</v>
+        <v>257389</v>
       </c>
       <c r="C355" s="11">
-        <v>623881</v>
+        <v>464410</v>
       </c>
       <c r="D355" s="11">
-        <v>844591</v>
+        <v>668303</v>
       </c>
       <c r="E355" s="5">
-        <v>1028628</v>
-[...1 lines deleted...]
-      <c r="F355" s="22"/>
+        <v>899026</v>
+      </c>
+      <c r="F355" s="22">
+        <v>1085835</v>
+      </c>
       <c r="G355" s="11"/>
       <c r="H355" s="22"/>
       <c r="I355" s="22"/>
       <c r="J355" s="22"/>
       <c r="K355" s="22"/>
       <c r="L355" s="22"/>
       <c r="M355" s="22"/>
-      <c r="N355" s="45"/>
-[...16373 lines deleted...]
-        <v>64</v>
+    </row>
+    <row r="356" spans="1:20">
+      <c r="A356" s="43" t="s">
+        <v>56</v>
       </c>
       <c r="B356" s="11">
-        <v>70529</v>
+        <v>78716</v>
       </c>
       <c r="C356" s="11">
-        <v>142914</v>
+        <v>155054</v>
       </c>
       <c r="D356" s="11">
-        <v>215299</v>
+        <v>237873</v>
       </c>
       <c r="E356" s="5">
-        <v>287683</v>
-[...1 lines deleted...]
-      <c r="F356" s="22"/>
+        <v>323107</v>
+      </c>
+      <c r="F356" s="22">
+        <v>405175</v>
+      </c>
       <c r="G356" s="11"/>
       <c r="H356" s="22"/>
       <c r="I356" s="22"/>
       <c r="J356" s="22"/>
       <c r="K356" s="22"/>
       <c r="L356" s="22"/>
       <c r="M356" s="22"/>
     </row>
-    <row r="357" spans="1:16384">
-[...1 lines deleted...]
-        <v>65</v>
+    <row r="357" spans="1:20">
+      <c r="A357" s="38" t="s">
+        <v>57</v>
       </c>
       <c r="B357" s="11">
-        <v>772407</v>
+        <v>9742</v>
       </c>
       <c r="C357" s="11">
-        <v>1509350</v>
+        <v>24919</v>
       </c>
       <c r="D357" s="11">
-        <v>1955760</v>
+        <v>40096</v>
       </c>
       <c r="E357" s="5">
-        <v>2246095</v>
-[...1 lines deleted...]
-      <c r="F357" s="22"/>
+        <v>55273</v>
+      </c>
+      <c r="F357" s="22">
+        <v>65125</v>
+      </c>
       <c r="G357" s="11"/>
       <c r="H357" s="22"/>
       <c r="I357" s="22"/>
       <c r="J357" s="22"/>
-      <c r="K357" s="22"/>
+      <c r="K357" s="49"/>
       <c r="L357" s="22"/>
       <c r="M357" s="22"/>
     </row>
-    <row r="358" spans="1:16384" ht="21.6">
+    <row r="358" spans="1:20">
       <c r="A358" s="38" t="s">
-        <v>52</v>
-[...12 lines deleted...]
-    <row r="359" spans="1:16384">
+        <v>58</v>
+      </c>
+      <c r="B358" s="11">
+        <v>72615</v>
+      </c>
+      <c r="C358" s="11">
+        <v>164212</v>
+      </c>
+      <c r="D358" s="11">
+        <v>255012</v>
+      </c>
+      <c r="E358" s="5">
+        <v>342442</v>
+      </c>
+      <c r="F358" s="22">
+        <v>373669</v>
+      </c>
+      <c r="G358" s="11"/>
+      <c r="H358" s="22"/>
+      <c r="I358" s="22"/>
+      <c r="J358" s="22"/>
+      <c r="K358" s="49"/>
+      <c r="L358" s="22"/>
+      <c r="M358" s="22"/>
+    </row>
+    <row r="359" spans="1:20">
       <c r="A359" s="38" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="B359" s="11">
-        <v>1007946</v>
+        <v>65184</v>
       </c>
       <c r="C359" s="11">
-        <v>2010922</v>
+        <v>179068</v>
       </c>
       <c r="D359" s="11">
-        <v>2935576</v>
+        <v>292952</v>
       </c>
       <c r="E359" s="5">
-        <v>3394600</v>
-[...1 lines deleted...]
-      <c r="F359" s="22"/>
+        <v>406836</v>
+      </c>
+      <c r="F359" s="22">
+        <v>483982</v>
+      </c>
       <c r="G359" s="11"/>
       <c r="H359" s="22"/>
       <c r="I359" s="22"/>
       <c r="J359" s="22"/>
-      <c r="K359" s="22"/>
+      <c r="K359" s="49"/>
       <c r="L359" s="22"/>
       <c r="M359" s="22"/>
     </row>
-    <row r="360" spans="1:16384">
-[...1 lines deleted...]
-        <v>15</v>
+    <row r="360" spans="1:20">
+      <c r="A360" s="38" t="s">
+        <v>60</v>
       </c>
       <c r="B360" s="11">
-        <v>506750</v>
+        <v>3748</v>
       </c>
       <c r="C360" s="11">
-        <v>989449</v>
+        <v>8259</v>
       </c>
       <c r="D360" s="11">
-        <v>1427094</v>
+        <v>12769</v>
       </c>
       <c r="E360" s="5">
-        <v>1643999</v>
-[...1 lines deleted...]
-      <c r="F360" s="22"/>
+        <v>17279</v>
+      </c>
+      <c r="F360" s="22">
+        <v>20820</v>
+      </c>
       <c r="G360" s="11"/>
       <c r="H360" s="22"/>
       <c r="I360" s="22"/>
       <c r="J360" s="22"/>
-      <c r="K360" s="22"/>
+      <c r="K360" s="49"/>
       <c r="L360" s="22"/>
       <c r="M360" s="22"/>
     </row>
-    <row r="361" spans="1:16384">
-[...1 lines deleted...]
-        <v>56</v>
+    <row r="361" spans="1:20">
+      <c r="A361" s="38" t="s">
+        <v>61</v>
       </c>
       <c r="B361" s="11">
-        <v>131599</v>
+        <v>177204</v>
       </c>
       <c r="C361" s="11">
-        <v>241074</v>
+        <v>675436</v>
       </c>
       <c r="D361" s="11">
-        <v>343356</v>
+        <v>1192471</v>
       </c>
       <c r="E361" s="5">
-        <v>415377</v>
-[...1 lines deleted...]
-      <c r="F361" s="22"/>
+        <v>1716722</v>
+      </c>
+      <c r="F361" s="22">
+        <v>2180328</v>
+      </c>
       <c r="G361" s="11"/>
       <c r="H361" s="22"/>
       <c r="I361" s="22"/>
       <c r="J361" s="22"/>
-      <c r="K361" s="22"/>
+      <c r="K361" s="49"/>
       <c r="L361" s="22"/>
       <c r="M361" s="22"/>
     </row>
-    <row r="362" spans="1:16384">
-[...1 lines deleted...]
-        <v>58</v>
+    <row r="362" spans="1:20">
+      <c r="A362" s="38" t="s">
+        <v>62</v>
       </c>
       <c r="B362" s="11">
-        <v>23226</v>
+        <v>5077</v>
       </c>
       <c r="C362" s="11">
-        <v>57161</v>
+        <v>10153</v>
       </c>
       <c r="D362" s="11">
-        <v>90683</v>
+        <v>15230</v>
       </c>
       <c r="E362" s="5">
-        <v>92685</v>
-[...1 lines deleted...]
-      <c r="F362" s="22"/>
+        <v>20307</v>
+      </c>
+      <c r="F362" s="22">
+        <v>25461</v>
+      </c>
       <c r="G362" s="11"/>
       <c r="H362" s="22"/>
       <c r="I362" s="22"/>
       <c r="J362" s="22"/>
-      <c r="K362" s="22"/>
+      <c r="K362" s="49"/>
       <c r="L362" s="22"/>
       <c r="M362" s="22"/>
     </row>
-    <row r="363" spans="1:16384">
-[...4 lines deleted...]
-        <v>87080</v>
+    <row r="363" spans="1:20">
+      <c r="A363" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B363" s="11">
+        <v>196943</v>
       </c>
       <c r="C363" s="11">
-        <v>200857</v>
+        <v>437925</v>
       </c>
       <c r="D363" s="11">
-        <v>308308</v>
+        <v>681395</v>
       </c>
       <c r="E363" s="5">
-        <v>388354</v>
-[...1 lines deleted...]
-      <c r="F363" s="22"/>
+        <v>933062</v>
+      </c>
+      <c r="F363" s="22">
+        <v>1185119</v>
+      </c>
       <c r="G363" s="11"/>
       <c r="H363" s="22"/>
       <c r="I363" s="22"/>
       <c r="J363" s="22"/>
-      <c r="K363" s="22"/>
+      <c r="K363" s="49"/>
       <c r="L363" s="22"/>
       <c r="M363" s="22"/>
     </row>
-    <row r="364" spans="1:16384">
-[...4 lines deleted...]
-        <v>98125</v>
+    <row r="364" spans="1:20">
+      <c r="A364" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B364" s="11">
+        <v>4656</v>
       </c>
       <c r="C364" s="11">
-        <v>215084</v>
+        <v>14757</v>
       </c>
       <c r="D364" s="11">
-        <v>314821</v>
+        <v>33704</v>
       </c>
       <c r="E364" s="5">
-        <v>332092</v>
-[...1 lines deleted...]
-      <c r="F364" s="22"/>
+        <v>48928</v>
+      </c>
+      <c r="F364" s="22">
+        <v>61636</v>
+      </c>
       <c r="G364" s="11"/>
       <c r="H364" s="22"/>
       <c r="I364" s="22"/>
       <c r="J364" s="22"/>
-      <c r="K364" s="22"/>
+      <c r="K364" s="49"/>
       <c r="L364" s="22"/>
       <c r="M364" s="22"/>
     </row>
-    <row r="365" spans="1:16384">
-[...25 lines deleted...]
-      <c r="A366" s="39" t="s">
+    <row r="365" spans="1:20" ht="17.25" customHeight="1">
+      <c r="A365" s="47" t="s">
         <v>65</v>
       </c>
-      <c r="B366" s="33">
-[...26 lines deleted...]
-      <c r="D367" s="33"/>
+      <c r="B365" s="30">
+        <v>307691</v>
+      </c>
+      <c r="C365" s="30">
+        <v>705115</v>
+      </c>
+      <c r="D365" s="30">
+        <v>1083832</v>
+      </c>
+      <c r="E365" s="51">
+        <v>1386270</v>
+      </c>
+      <c r="F365" s="23">
+        <v>1628613</v>
+      </c>
+      <c r="G365" s="30"/>
+      <c r="H365" s="23"/>
+      <c r="I365" s="23"/>
+      <c r="J365" s="23"/>
+      <c r="K365" s="23"/>
+      <c r="L365" s="23"/>
+      <c r="M365" s="23"/>
+    </row>
+    <row r="366" spans="1:20">
+      <c r="A366" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B366" s="20"/>
+      <c r="C366" s="20"/>
+      <c r="D366" s="20"/>
+    </row>
+    <row r="367" spans="1:20" ht="216.6">
+      <c r="A367" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B367" s="20"/>
+      <c r="C367" s="20"/>
+      <c r="D367" s="20"/>
       <c r="E367" s="6"/>
-      <c r="F367" s="6"/>
-[...330 lines deleted...]
-      <c r="E381" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <pageMargins left="0.78749999999999998" right="0.39374999999999999" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/5.1.2.2$Windows_x86 LibreOffice_project/d3bf12ecb743fc0d20e0be0c58ca359301eb705f</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>