--- v3 (2026-06-24)
+++ v4 (2026-08-11)
@@ -3,67 +3,64 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11604" yWindow="-12" windowWidth="11472" windowHeight="9684" tabRatio="752"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="11616" windowHeight="9684" tabRatio="752"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="401" uniqueCount="72">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="72">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -233,50 +230,53 @@
   </si>
   <si>
     <t xml:space="preserve">Уйгурский </t>
   </si>
   <si>
     <t xml:space="preserve">Илийский </t>
   </si>
   <si>
     <t>Балхашский</t>
   </si>
   <si>
     <t>ОБЪЕМ ПРОМЫШЛЕННОГО ПРОИЗВОДСТВА  ПО ВИДАМ ЭКОНОМИЧЕСКОЙ ДЕЯТЕЛЬНОСТИ В РАЗРЕЗЕ РАЙОНОВ АЛМАТИНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
     <t>Талгарский</t>
   </si>
   <si>
     <t>07 Добыча металлических руд</t>
   </si>
   <si>
     <t>Енбекшиказахский район</t>
   </si>
   <si>
     <t xml:space="preserve">2026 год*        </t>
   </si>
+  <si>
+    <t>тыс.теңге</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -441,51 +441,51 @@
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -574,50 +574,56 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -892,8846 +898,9442 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:XFD367"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F2" sqref="F1:F1048576"/>
+      <selection activeCell="G365" sqref="G365"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="28.33203125" style="1"/>
-    <col min="2" max="2" width="14" style="29" customWidth="1"/>
+    <col min="2" max="2" width="8.5546875" style="29" customWidth="1"/>
     <col min="3" max="3" width="10.88671875" style="29" customWidth="1"/>
-    <col min="4" max="4" width="13.6640625" style="29"/>
+    <col min="4" max="4" width="8.88671875" style="29" customWidth="1"/>
     <col min="5" max="6" width="13.6640625" style="1" customWidth="1"/>
-    <col min="7" max="7" width="13.6640625" style="29" customWidth="1"/>
+    <col min="7" max="7" width="12.109375" style="29" customWidth="1"/>
     <col min="8" max="8" width="13.6640625" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.6640625" style="15" customWidth="1"/>
     <col min="10" max="10" width="13.6640625" style="17" customWidth="1"/>
     <col min="11" max="11" width="13.6640625" style="1" customWidth="1"/>
     <col min="12" max="13" width="13.6640625" style="1"/>
     <col min="14" max="1025" width="8.6640625" style="1"/>
     <col min="1026" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="9" customFormat="1" ht="41.25" customHeight="1">
-      <c r="A1" s="56" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="56"/>
+      <c r="A1" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
     </row>
     <row r="2" spans="1:13" ht="28.95" customHeight="1">
-      <c r="A2" s="53"/>
-      <c r="B2" s="53"/>
+      <c r="A2" s="55"/>
+      <c r="B2" s="55"/>
       <c r="C2" s="52"/>
       <c r="D2" s="52"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="25"/>
       <c r="M2" s="35" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="36" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="56"/>
+      <c r="B3" s="57" t="s">
+        <v>70</v>
+      </c>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
+    </row>
+    <row r="4" spans="1:13" ht="24">
+      <c r="A4" s="56"/>
+      <c r="B4" s="2" t="s">
         <v>0</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="B4" s="2" t="s">
+      <c r="C4" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="2" t="s">
+      <c r="D4" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="E4" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="24" t="s">
+      <c r="F4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="12" t="s">
+      <c r="G4" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="33" t="s">
+      <c r="H4" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="33" t="s">
+      <c r="I4" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="2" t="s">
+      <c r="J4" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="2" t="s">
+      <c r="K4" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="2" t="s">
+      <c r="L4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="L4" s="2" t="s">
+      <c r="M4" s="2" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="37" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="13"/>
       <c r="G5" s="18"/>
       <c r="H5" s="3"/>
       <c r="I5" s="18"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="37" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B6" s="11">
         <v>192158544</v>
       </c>
       <c r="C6" s="11">
         <v>409945630</v>
       </c>
       <c r="D6" s="11">
         <v>656460340</v>
       </c>
       <c r="E6" s="5">
         <v>895794396</v>
       </c>
       <c r="F6" s="22">
         <v>1136758320</v>
       </c>
-      <c r="G6" s="11"/>
+      <c r="G6" s="53">
+        <v>1420315400</v>
+      </c>
       <c r="H6" s="22"/>
       <c r="I6" s="22"/>
       <c r="J6" s="22"/>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
       <c r="M6" s="22"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B7" s="11">
         <v>13990446</v>
       </c>
       <c r="C7" s="11">
         <v>28189335</v>
       </c>
       <c r="D7" s="11">
         <v>43615672</v>
       </c>
       <c r="E7" s="5">
         <v>58429276</v>
       </c>
       <c r="F7" s="22">
         <v>71358107</v>
       </c>
-      <c r="G7" s="11"/>
+      <c r="G7" s="53">
+        <v>84075364</v>
+      </c>
       <c r="H7" s="22"/>
       <c r="I7" s="22"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="39" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B8" s="11">
         <v>8211149</v>
       </c>
       <c r="C8" s="11">
         <v>18365763</v>
       </c>
       <c r="D8" s="11">
         <v>29612633</v>
       </c>
       <c r="E8" s="5">
         <v>40448681</v>
       </c>
       <c r="F8" s="22">
         <v>51095533</v>
       </c>
-      <c r="G8" s="11"/>
+      <c r="G8" s="53">
+        <v>61884008</v>
+      </c>
       <c r="H8" s="22"/>
       <c r="I8" s="22"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="38" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B9" s="11">
         <v>113641</v>
       </c>
       <c r="C9" s="11">
         <v>353899</v>
       </c>
       <c r="D9" s="11">
         <v>594596</v>
       </c>
       <c r="E9" s="5">
         <v>832310</v>
       </c>
       <c r="F9" s="22">
         <v>976067</v>
       </c>
-      <c r="G9" s="11"/>
+      <c r="G9" s="53">
+        <v>1124729</v>
+      </c>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B10" s="11">
         <v>26485308</v>
       </c>
       <c r="C10" s="11">
         <v>50052243</v>
       </c>
       <c r="D10" s="11">
         <v>98358548</v>
       </c>
       <c r="E10" s="5">
         <v>122883949</v>
       </c>
       <c r="F10" s="22">
         <v>174046916</v>
       </c>
-      <c r="G10" s="11"/>
+      <c r="G10" s="53">
+        <v>231083810</v>
+      </c>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B11" s="11">
         <v>2243622</v>
       </c>
       <c r="C11" s="11">
         <v>5475435</v>
       </c>
       <c r="D11" s="11">
         <v>9308013</v>
       </c>
       <c r="E11" s="5">
         <v>12861399</v>
       </c>
       <c r="F11" s="22">
         <v>15443223</v>
       </c>
-      <c r="G11" s="11"/>
+      <c r="G11" s="53">
+        <v>18063548</v>
+      </c>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B12" s="11">
         <v>1579351</v>
       </c>
       <c r="C12" s="11">
         <v>2969258</v>
       </c>
       <c r="D12" s="11">
         <v>4376697</v>
       </c>
       <c r="E12" s="5">
         <v>5656630</v>
       </c>
       <c r="F12" s="22">
         <v>7421090</v>
       </c>
-      <c r="G12" s="11"/>
+      <c r="G12" s="53">
+        <v>9283535</v>
+      </c>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B13" s="11">
         <v>48549362</v>
       </c>
       <c r="C13" s="11">
         <v>104785725</v>
       </c>
       <c r="D13" s="11">
         <v>161745689</v>
       </c>
       <c r="E13" s="5">
         <v>218759489</v>
       </c>
       <c r="F13" s="22">
         <v>271215837</v>
       </c>
-      <c r="G13" s="11"/>
+      <c r="G13" s="53">
+        <v>330799799</v>
+      </c>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
       <c r="J13" s="22"/>
       <c r="K13" s="22"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B14" s="11">
         <v>115607</v>
       </c>
       <c r="C14" s="11">
         <v>300749</v>
       </c>
       <c r="D14" s="11">
         <v>481787</v>
       </c>
       <c r="E14" s="5">
         <v>660783</v>
       </c>
       <c r="F14" s="22">
         <v>755027</v>
       </c>
-      <c r="G14" s="11"/>
+      <c r="G14" s="53">
+        <v>849388</v>
+      </c>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B15" s="11">
         <v>10349800</v>
       </c>
       <c r="C15" s="11">
         <v>22654574</v>
       </c>
       <c r="D15" s="11">
         <v>35227451</v>
       </c>
       <c r="E15" s="5">
         <v>47823497</v>
       </c>
       <c r="F15" s="22">
         <v>59419723</v>
       </c>
-      <c r="G15" s="11"/>
+      <c r="G15" s="53">
+        <v>71840828</v>
+      </c>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B16" s="11">
         <v>1041538</v>
       </c>
       <c r="C16" s="11">
         <v>3312348</v>
       </c>
       <c r="D16" s="11">
         <v>5731237</v>
       </c>
       <c r="E16" s="5">
         <v>8141155</v>
       </c>
       <c r="F16" s="22">
         <v>10264516</v>
       </c>
-      <c r="G16" s="11"/>
+      <c r="G16" s="53">
+        <v>12267330</v>
+      </c>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="22"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B17" s="11">
         <v>77687620</v>
       </c>
       <c r="C17" s="11">
         <v>169864298</v>
       </c>
       <c r="D17" s="11">
         <v>261915310</v>
       </c>
       <c r="E17" s="5">
         <v>371058165</v>
       </c>
       <c r="F17" s="22">
         <v>463458341</v>
       </c>
-      <c r="G17" s="11"/>
+      <c r="G17" s="53">
+        <v>584461405</v>
+      </c>
       <c r="H17" s="22"/>
       <c r="I17" s="22"/>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
     </row>
     <row r="18" spans="1:13" ht="21.6">
       <c r="A18" s="37" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B18" s="32"/>
       <c r="G18" s="26"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="37" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B19" s="11">
         <v>18546918</v>
       </c>
       <c r="C19" s="11">
         <v>32632534</v>
       </c>
       <c r="D19" s="11">
         <v>71375288</v>
       </c>
       <c r="E19" s="5">
         <v>85885013</v>
       </c>
       <c r="F19" s="22">
         <v>127841870</v>
       </c>
-      <c r="G19" s="11"/>
+      <c r="G19" s="53">
+        <v>176872854</v>
+      </c>
       <c r="H19" s="22"/>
       <c r="I19" s="22"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B20" s="11">
         <v>88803</v>
       </c>
       <c r="C20" s="11">
         <v>296991</v>
       </c>
       <c r="D20" s="11">
         <v>505178</v>
       </c>
       <c r="E20" s="5">
         <v>713365</v>
       </c>
       <c r="F20" s="22">
         <v>857829</v>
       </c>
-      <c r="G20" s="11"/>
+      <c r="G20" s="53">
+        <v>1002293</v>
+      </c>
       <c r="H20" s="22"/>
       <c r="I20" s="22"/>
       <c r="J20" s="22"/>
       <c r="K20" s="22"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="39" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B21" s="11">
         <v>49752</v>
       </c>
       <c r="C21" s="11">
         <v>125901</v>
       </c>
       <c r="D21" s="11">
         <v>202050</v>
       </c>
       <c r="E21" s="5">
         <v>278199</v>
       </c>
       <c r="F21" s="22">
         <v>333335</v>
       </c>
-      <c r="G21" s="11"/>
+      <c r="G21" s="53">
+        <v>388471</v>
+      </c>
       <c r="H21" s="22"/>
       <c r="I21" s="22"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="22"/>
       <c r="M21" s="22"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B22" s="11">
         <v>18057415</v>
       </c>
       <c r="C22" s="11">
         <v>31104114</v>
       </c>
       <c r="D22" s="11">
         <v>68728665</v>
       </c>
       <c r="E22" s="5">
         <v>82028379</v>
       </c>
       <c r="F22" s="22">
         <v>123089182</v>
       </c>
-      <c r="G22" s="11"/>
+      <c r="G22" s="53">
+        <v>171054163</v>
+      </c>
       <c r="H22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="22"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B23" s="11">
         <v>67569</v>
       </c>
       <c r="C23" s="11">
         <v>355355</v>
       </c>
       <c r="D23" s="11">
         <v>673141</v>
       </c>
       <c r="E23" s="5">
         <v>1055928</v>
       </c>
       <c r="F23" s="22">
         <v>1280969</v>
       </c>
-      <c r="G23" s="11"/>
+      <c r="G23" s="53">
+        <v>1539261</v>
+      </c>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B24" s="11">
         <v>71757</v>
       </c>
       <c r="C24" s="11">
         <v>222188</v>
       </c>
       <c r="D24" s="11">
         <v>358395</v>
       </c>
       <c r="E24" s="5">
         <v>565977</v>
       </c>
       <c r="F24" s="22">
         <v>709015</v>
       </c>
-      <c r="G24" s="11"/>
+      <c r="G24" s="53">
+        <v>899970</v>
+      </c>
       <c r="H24" s="22"/>
       <c r="I24" s="22"/>
       <c r="J24" s="22"/>
       <c r="K24" s="22"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B25" s="11">
         <v>28166</v>
       </c>
       <c r="C25" s="11">
         <v>96427</v>
       </c>
       <c r="D25" s="11">
         <v>164687</v>
       </c>
       <c r="E25" s="5">
         <v>232947</v>
       </c>
       <c r="F25" s="22">
         <v>255333</v>
       </c>
-      <c r="G25" s="11"/>
+      <c r="G25" s="53">
+        <v>277718</v>
+      </c>
       <c r="H25" s="22"/>
       <c r="I25" s="22"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="22"/>
       <c r="M25" s="22"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B26" s="11">
         <v>155134</v>
       </c>
       <c r="C26" s="11">
         <v>365860</v>
       </c>
       <c r="D26" s="11">
         <v>640094</v>
       </c>
       <c r="E26" s="5">
         <v>869760</v>
       </c>
       <c r="F26" s="22">
         <v>1152092</v>
       </c>
-      <c r="G26" s="11"/>
+      <c r="G26" s="53">
+        <v>1523207</v>
+      </c>
       <c r="H26" s="22"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B27" s="11">
         <v>28319</v>
       </c>
       <c r="C27" s="11">
         <v>65697</v>
       </c>
       <c r="D27" s="11">
         <v>103075</v>
       </c>
       <c r="E27" s="5">
         <v>140452</v>
       </c>
       <c r="F27" s="22">
         <v>164108</v>
       </c>
-      <c r="G27" s="11"/>
+      <c r="G27" s="53">
+        <v>187764</v>
+      </c>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="37" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B28" s="32"/>
       <c r="G28" s="26"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="37" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B29" s="32">
         <v>28166</v>
       </c>
       <c r="C29" s="11">
         <v>96427</v>
       </c>
       <c r="D29" s="11">
         <v>164687</v>
       </c>
       <c r="E29" s="5">
         <v>232947</v>
       </c>
       <c r="F29" s="22">
         <v>255333</v>
       </c>
-      <c r="G29" s="11"/>
+      <c r="G29" s="53">
+        <v>277718</v>
+      </c>
       <c r="H29" s="22"/>
       <c r="I29" s="22"/>
       <c r="J29" s="22"/>
       <c r="K29" s="22"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B30" s="32">
         <v>28166</v>
       </c>
       <c r="C30" s="11">
         <v>96427</v>
       </c>
       <c r="D30" s="11">
         <v>164687</v>
       </c>
       <c r="E30" s="5">
         <v>232947</v>
       </c>
       <c r="F30" s="22">
         <v>255333</v>
       </c>
-      <c r="G30" s="11"/>
+      <c r="G30" s="53">
+        <v>277718</v>
+      </c>
       <c r="H30" s="22"/>
       <c r="I30" s="22"/>
       <c r="J30" s="22"/>
       <c r="K30" s="22"/>
       <c r="L30" s="22"/>
       <c r="M30" s="22"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="38"/>
       <c r="B31" s="32"/>
       <c r="C31" s="32"/>
       <c r="D31" s="32"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="11"/>
       <c r="H31" s="22"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
       <c r="K31" s="19"/>
       <c r="L31" s="19"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="41" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B32" s="32"/>
       <c r="C32" s="32"/>
       <c r="D32" s="32"/>
       <c r="E32" s="31"/>
       <c r="F32" s="31"/>
       <c r="G32" s="31"/>
       <c r="H32" s="22"/>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="19"/>
       <c r="L32" s="19"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="37" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B33" s="11">
         <v>17774185</v>
       </c>
       <c r="C33" s="11">
         <v>30118717</v>
       </c>
       <c r="D33" s="11">
         <v>66985002</v>
       </c>
       <c r="E33" s="5">
         <v>79567663</v>
       </c>
       <c r="F33" s="22">
         <v>120048496</v>
       </c>
-      <c r="G33" s="31"/>
+      <c r="G33" s="53">
+        <v>167396353</v>
+      </c>
       <c r="H33" s="22"/>
       <c r="I33" s="22"/>
       <c r="J33" s="22"/>
       <c r="K33" s="22"/>
       <c r="L33" s="22"/>
       <c r="M33" s="22"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="42" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B34" s="11">
         <v>17774185</v>
       </c>
       <c r="C34" s="11">
         <v>30118717</v>
       </c>
       <c r="D34" s="11">
         <v>66985002</v>
       </c>
       <c r="E34" s="5">
         <v>79567663</v>
       </c>
       <c r="F34" s="22">
         <v>120048496</v>
       </c>
-      <c r="G34" s="31"/>
+      <c r="G34" s="53">
+        <v>167396353</v>
+      </c>
       <c r="H34" s="22"/>
       <c r="I34" s="22"/>
       <c r="J34" s="22"/>
       <c r="K34" s="22"/>
       <c r="L34" s="22"/>
       <c r="M34" s="22"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="38"/>
       <c r="B35" s="32"/>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
       <c r="E35" s="22"/>
       <c r="F35" s="22"/>
       <c r="G35" s="11"/>
       <c r="H35" s="22"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
       <c r="L35" s="19"/>
       <c r="M35" s="5"/>
     </row>
     <row r="36" spans="1:13" ht="26.4" customHeight="1">
       <c r="A36" s="37" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B36" s="50"/>
       <c r="G36" s="26"/>
       <c r="H36" s="15"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="37" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B37" s="11">
         <v>595870</v>
       </c>
       <c r="C37" s="11">
         <v>1916214</v>
       </c>
       <c r="D37" s="11">
         <v>3371943</v>
       </c>
       <c r="E37" s="5">
         <v>4878267</v>
       </c>
       <c r="F37" s="22">
         <v>5942366</v>
       </c>
-      <c r="G37" s="11"/>
+      <c r="G37" s="53">
+        <v>7213568</v>
+      </c>
       <c r="H37" s="22"/>
       <c r="I37" s="22"/>
       <c r="J37" s="22"/>
       <c r="K37" s="22"/>
       <c r="L37" s="22"/>
       <c r="M37" s="22"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B38" s="11">
         <v>70044</v>
       </c>
       <c r="C38" s="11">
         <v>224431</v>
       </c>
       <c r="D38" s="11">
         <v>378819</v>
       </c>
       <c r="E38" s="5">
         <v>533206</v>
       </c>
       <c r="F38" s="22">
         <v>629602</v>
       </c>
-      <c r="G38" s="11"/>
+      <c r="G38" s="53">
+        <v>725998</v>
+      </c>
       <c r="H38" s="22"/>
       <c r="I38" s="22"/>
       <c r="J38" s="22"/>
       <c r="K38" s="22"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="40" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B39" s="11">
         <v>49752</v>
       </c>
       <c r="C39" s="11">
         <v>125901</v>
       </c>
       <c r="D39" s="11">
         <v>202050</v>
       </c>
       <c r="E39" s="5">
         <v>278199</v>
       </c>
       <c r="F39" s="22">
         <v>333335</v>
       </c>
-      <c r="G39" s="11"/>
+      <c r="G39" s="53">
+        <v>388471</v>
+      </c>
       <c r="H39" s="22"/>
       <c r="I39" s="22"/>
       <c r="J39" s="22"/>
       <c r="K39" s="22"/>
       <c r="L39" s="22"/>
       <c r="M39" s="22"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B40" s="11">
         <v>163001</v>
       </c>
       <c r="C40" s="11">
         <v>623792</v>
       </c>
       <c r="D40" s="11">
         <v>1140683</v>
       </c>
       <c r="E40" s="5">
         <v>1616361</v>
       </c>
       <c r="F40" s="22">
         <v>1864085</v>
       </c>
-      <c r="G40" s="11"/>
+      <c r="G40" s="53">
+        <v>2148962</v>
+      </c>
       <c r="H40" s="22"/>
       <c r="I40" s="22"/>
       <c r="J40" s="22"/>
       <c r="K40" s="22"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B41" s="11">
         <v>61209</v>
       </c>
       <c r="C41" s="11">
         <v>292284</v>
       </c>
       <c r="D41" s="11">
         <v>553359</v>
       </c>
       <c r="E41" s="5">
         <v>879434</v>
       </c>
       <c r="F41" s="22">
         <v>1095843</v>
       </c>
-      <c r="G41" s="11"/>
+      <c r="G41" s="53">
+        <v>1345502</v>
+      </c>
       <c r="H41" s="22"/>
       <c r="I41" s="22"/>
       <c r="J41" s="22"/>
       <c r="K41" s="22"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B42" s="11">
         <v>71757</v>
       </c>
       <c r="C42" s="11">
         <v>222188</v>
       </c>
       <c r="D42" s="11">
         <v>358395</v>
       </c>
       <c r="E42" s="5">
         <v>565977</v>
       </c>
       <c r="F42" s="22">
         <v>709015</v>
       </c>
-      <c r="G42" s="11"/>
+      <c r="G42" s="53">
+        <v>899970</v>
+      </c>
       <c r="H42" s="22"/>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="22"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B43" s="11">
         <v>152379</v>
       </c>
       <c r="C43" s="11">
         <v>363105</v>
       </c>
       <c r="D43" s="11">
         <v>637339</v>
       </c>
       <c r="E43" s="5">
         <v>867005</v>
       </c>
       <c r="F43" s="22">
         <v>1149337</v>
       </c>
-      <c r="G43" s="11"/>
+      <c r="G43" s="53">
+        <v>1520452</v>
+      </c>
       <c r="H43" s="22"/>
       <c r="I43" s="22"/>
       <c r="J43" s="22"/>
       <c r="K43" s="22"/>
       <c r="L43" s="22"/>
       <c r="M43" s="22"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B44" s="11">
         <v>27727</v>
       </c>
       <c r="C44" s="11">
         <v>64513</v>
       </c>
       <c r="D44" s="11">
         <v>101299</v>
       </c>
       <c r="E44" s="5">
         <v>138084</v>
       </c>
       <c r="F44" s="22">
         <v>161148</v>
       </c>
-      <c r="G44" s="11"/>
+      <c r="G44" s="53">
+        <v>184212</v>
+      </c>
       <c r="H44" s="22"/>
       <c r="I44" s="22"/>
       <c r="J44" s="22"/>
       <c r="K44" s="22"/>
       <c r="L44" s="22"/>
       <c r="M44" s="22"/>
     </row>
     <row r="45" spans="1:13" ht="21.6">
       <c r="A45" s="37" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B45" s="32"/>
       <c r="F45" s="8"/>
       <c r="G45" s="27"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="4"/>
       <c r="L45" s="4"/>
       <c r="M45" s="4"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="37" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B46" s="32">
         <v>148696</v>
       </c>
       <c r="C46" s="11">
         <v>501174</v>
       </c>
       <c r="D46" s="11">
         <v>853653</v>
       </c>
       <c r="E46" s="5">
         <v>1206132</v>
       </c>
       <c r="F46" s="22">
         <v>1595670</v>
       </c>
-      <c r="G46" s="11"/>
+      <c r="G46" s="53">
+        <v>1985209</v>
+      </c>
       <c r="H46" s="22"/>
       <c r="I46" s="22"/>
       <c r="J46" s="22"/>
       <c r="K46" s="22"/>
       <c r="L46" s="22"/>
       <c r="M46" s="22"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B47" s="32">
         <v>18759</v>
       </c>
       <c r="C47" s="11">
         <v>72559</v>
       </c>
       <c r="D47" s="11">
         <v>126359</v>
       </c>
       <c r="E47" s="5">
         <v>180159</v>
       </c>
       <c r="F47" s="22">
         <v>228227</v>
       </c>
-      <c r="G47" s="11"/>
+      <c r="G47" s="53">
+        <v>276295</v>
+      </c>
       <c r="H47" s="22"/>
       <c r="I47" s="22"/>
       <c r="J47" s="22"/>
       <c r="K47" s="22"/>
       <c r="L47" s="22"/>
       <c r="M47" s="22"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B48" s="32">
         <v>120229</v>
       </c>
       <c r="C48" s="11">
         <v>361605</v>
       </c>
       <c r="D48" s="11">
         <v>602980</v>
       </c>
       <c r="E48" s="5">
         <v>844355</v>
       </c>
       <c r="F48" s="22">
         <v>1176601</v>
       </c>
-      <c r="G48" s="11"/>
+      <c r="G48" s="53">
+        <v>1508847</v>
+      </c>
       <c r="H48" s="22"/>
       <c r="I48" s="22"/>
       <c r="J48" s="22"/>
       <c r="K48" s="22"/>
       <c r="L48" s="22"/>
       <c r="M48" s="22"/>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B49" s="32">
         <v>6360</v>
       </c>
       <c r="C49" s="11">
         <v>63071</v>
       </c>
       <c r="D49" s="11">
         <v>119783</v>
       </c>
       <c r="E49" s="5">
         <v>176494</v>
       </c>
       <c r="F49" s="22">
         <v>185127</v>
       </c>
-      <c r="G49" s="11"/>
+      <c r="G49" s="53">
+        <v>193759</v>
+      </c>
       <c r="H49" s="22"/>
       <c r="I49" s="22"/>
       <c r="J49" s="22"/>
       <c r="K49" s="22"/>
       <c r="L49" s="22"/>
       <c r="M49" s="22"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="38" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B50" s="32">
         <v>2755</v>
       </c>
       <c r="C50" s="11">
         <v>2755</v>
       </c>
       <c r="D50" s="11">
         <v>2755</v>
       </c>
       <c r="E50" s="5">
         <v>2755</v>
       </c>
       <c r="F50" s="22">
         <v>2755</v>
       </c>
-      <c r="G50" s="11"/>
+      <c r="G50" s="53">
+        <v>2755</v>
+      </c>
       <c r="H50" s="22"/>
       <c r="I50" s="22"/>
       <c r="J50" s="22"/>
       <c r="K50" s="22"/>
       <c r="L50" s="22"/>
       <c r="M50" s="22"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="39" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B51" s="32">
         <v>592</v>
       </c>
       <c r="C51" s="11">
         <v>1184</v>
       </c>
       <c r="D51" s="11">
         <v>1776</v>
       </c>
       <c r="E51" s="5">
         <v>2368</v>
       </c>
       <c r="F51" s="22">
         <v>2960</v>
       </c>
-      <c r="G51" s="11"/>
+      <c r="G51" s="53">
+        <v>3552</v>
+      </c>
       <c r="H51" s="22"/>
       <c r="I51" s="22"/>
       <c r="J51" s="22"/>
       <c r="K51" s="22"/>
       <c r="L51" s="22"/>
       <c r="M51" s="22"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="37" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B52" s="50"/>
       <c r="C52" s="32"/>
       <c r="F52" s="22"/>
       <c r="G52" s="27"/>
       <c r="H52" s="14"/>
       <c r="I52" s="14"/>
       <c r="J52" s="14"/>
       <c r="K52" s="4"/>
       <c r="L52" s="4"/>
       <c r="M52" s="4"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B53" s="11">
         <v>151847233</v>
       </c>
       <c r="C53" s="11">
         <v>334247829</v>
       </c>
       <c r="D53" s="11">
         <v>520529726</v>
       </c>
       <c r="E53" s="5">
         <v>725731140</v>
       </c>
       <c r="F53" s="22">
         <v>904794161</v>
       </c>
-      <c r="G53" s="11"/>
+      <c r="G53" s="53">
+        <v>1119143413</v>
+      </c>
       <c r="H53" s="22"/>
       <c r="I53" s="22"/>
       <c r="J53" s="22"/>
       <c r="K53" s="22"/>
       <c r="L53" s="22"/>
       <c r="M53" s="22"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B54" s="11">
         <v>9744900</v>
       </c>
       <c r="C54" s="11">
         <v>20268818</v>
       </c>
       <c r="D54" s="11">
         <v>31557353</v>
       </c>
       <c r="E54" s="5">
         <v>42394266</v>
       </c>
       <c r="F54" s="22">
         <v>50478926</v>
       </c>
-      <c r="G54" s="11"/>
+      <c r="G54" s="53">
+        <v>58177346</v>
+      </c>
       <c r="H54" s="22"/>
       <c r="I54" s="22"/>
       <c r="J54" s="22"/>
       <c r="K54" s="22"/>
       <c r="L54" s="22"/>
       <c r="M54" s="22"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="39" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B55" s="11">
         <v>7797961</v>
       </c>
       <c r="C55" s="11">
         <v>17536197</v>
       </c>
       <c r="D55" s="11">
         <v>28191399</v>
       </c>
       <c r="E55" s="5">
         <v>38467487</v>
       </c>
       <c r="F55" s="22">
         <v>48530229</v>
       </c>
-      <c r="G55" s="11"/>
+      <c r="G55" s="53">
+        <v>58771070</v>
+      </c>
       <c r="H55" s="22"/>
       <c r="I55" s="22"/>
       <c r="J55" s="22"/>
       <c r="K55" s="22"/>
       <c r="L55" s="22"/>
       <c r="M55" s="22"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="38" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B56" s="11">
         <v>39717</v>
       </c>
       <c r="C56" s="11">
         <v>185240</v>
       </c>
       <c r="D56" s="11">
         <v>330763</v>
       </c>
       <c r="E56" s="5">
         <v>476286</v>
       </c>
       <c r="F56" s="22">
         <v>530488</v>
       </c>
-      <c r="G56" s="11"/>
+      <c r="G56" s="53">
+        <v>584690</v>
+      </c>
       <c r="H56" s="22"/>
       <c r="I56" s="22"/>
       <c r="J56" s="22"/>
       <c r="K56" s="22"/>
       <c r="L56" s="22"/>
       <c r="M56" s="22"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B57" s="11">
         <v>6229208</v>
       </c>
       <c r="C57" s="11">
         <v>14368350</v>
       </c>
       <c r="D57" s="11">
         <v>22747596</v>
       </c>
       <c r="E57" s="5">
         <v>31693318</v>
       </c>
       <c r="F57" s="22">
         <v>39816134</v>
       </c>
-      <c r="G57" s="11"/>
+      <c r="G57" s="53">
+        <v>47219774</v>
+      </c>
       <c r="H57" s="22"/>
       <c r="I57" s="22"/>
       <c r="J57" s="22"/>
       <c r="K57" s="22"/>
       <c r="L57" s="22"/>
       <c r="M57" s="22"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B58" s="11">
         <v>1278439</v>
       </c>
       <c r="C58" s="11">
         <v>3165664</v>
       </c>
       <c r="D58" s="11">
         <v>5329916</v>
       </c>
       <c r="E58" s="5">
         <v>7573047</v>
       </c>
       <c r="F58" s="22">
         <v>9285820</v>
       </c>
-      <c r="G58" s="11"/>
+      <c r="G58" s="53">
+        <v>11147750</v>
+      </c>
       <c r="H58" s="22"/>
       <c r="I58" s="22"/>
       <c r="J58" s="22"/>
       <c r="K58" s="22"/>
       <c r="L58" s="22"/>
       <c r="M58" s="22"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B59" s="11">
         <v>7513</v>
       </c>
       <c r="C59" s="11">
         <v>15622</v>
       </c>
       <c r="D59" s="11">
         <v>23731</v>
       </c>
       <c r="E59" s="5">
         <v>31839</v>
       </c>
       <c r="F59" s="22">
         <v>38687</v>
       </c>
-      <c r="G59" s="11"/>
+      <c r="G59" s="53">
+        <v>45534</v>
+      </c>
       <c r="H59" s="22"/>
       <c r="I59" s="22"/>
       <c r="J59" s="22"/>
       <c r="K59" s="22"/>
       <c r="L59" s="22"/>
       <c r="M59" s="22"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B60" s="11">
         <v>42178101</v>
       </c>
       <c r="C60" s="11">
         <v>91676908</v>
       </c>
       <c r="D60" s="11">
         <v>142434235</v>
       </c>
       <c r="E60" s="5">
         <v>193509156</v>
       </c>
       <c r="F60" s="22">
         <v>240663059</v>
       </c>
-      <c r="G60" s="11"/>
+      <c r="G60" s="53">
+        <v>294449192</v>
+      </c>
       <c r="H60" s="22"/>
       <c r="I60" s="22"/>
       <c r="J60" s="22"/>
       <c r="K60" s="22"/>
       <c r="L60" s="22"/>
       <c r="M60" s="22"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B61" s="11">
         <v>41658</v>
       </c>
       <c r="C61" s="11">
         <v>110336</v>
       </c>
       <c r="D61" s="11">
         <v>172228</v>
       </c>
       <c r="E61" s="5">
         <v>231436</v>
       </c>
       <c r="F61" s="22">
         <v>254932</v>
       </c>
-      <c r="G61" s="11"/>
+      <c r="G61" s="53">
+        <v>279468</v>
+      </c>
       <c r="H61" s="22"/>
       <c r="I61" s="22"/>
       <c r="J61" s="22"/>
       <c r="K61" s="22"/>
       <c r="L61" s="22"/>
       <c r="M61" s="22"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B62" s="11">
         <v>8376181</v>
       </c>
       <c r="C62" s="11">
         <v>18767745</v>
       </c>
       <c r="D62" s="11">
         <v>29398203</v>
       </c>
       <c r="E62" s="5">
         <v>40243482</v>
       </c>
       <c r="F62" s="22">
         <v>50057673</v>
       </c>
-      <c r="G62" s="11"/>
+      <c r="G62" s="53">
+        <v>60505933</v>
+      </c>
       <c r="H62" s="22"/>
       <c r="I62" s="22"/>
       <c r="J62" s="22"/>
       <c r="K62" s="22"/>
       <c r="L62" s="22"/>
       <c r="M62" s="22"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B63" s="11">
         <v>781575</v>
       </c>
       <c r="C63" s="11">
         <v>2850097</v>
       </c>
       <c r="D63" s="11">
         <v>4918619</v>
       </c>
       <c r="E63" s="5">
         <v>6987142</v>
       </c>
       <c r="F63" s="22">
         <v>8743620</v>
       </c>
-      <c r="G63" s="11"/>
+      <c r="G63" s="53">
+        <v>10500098</v>
+      </c>
       <c r="H63" s="22"/>
       <c r="I63" s="22"/>
       <c r="J63" s="22"/>
       <c r="K63" s="22"/>
       <c r="L63" s="22"/>
       <c r="M63" s="22"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B64" s="11">
         <v>73580879</v>
       </c>
       <c r="C64" s="11">
         <v>161680848</v>
       </c>
       <c r="D64" s="11">
         <v>249932974</v>
       </c>
       <c r="E64" s="5">
         <v>355884617</v>
       </c>
       <c r="F64" s="22">
         <v>445090653</v>
       </c>
-      <c r="G64" s="11"/>
+      <c r="G64" s="53">
+        <v>562880903</v>
+      </c>
       <c r="H64" s="22"/>
       <c r="I64" s="22"/>
       <c r="J64" s="22"/>
       <c r="K64" s="22"/>
       <c r="L64" s="22"/>
       <c r="M64" s="22"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="37" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B65" s="50"/>
       <c r="F65" s="8"/>
       <c r="G65" s="27"/>
       <c r="H65" s="14"/>
       <c r="I65" s="14"/>
       <c r="J65" s="14"/>
       <c r="K65" s="4"/>
       <c r="L65" s="4"/>
       <c r="M65" s="4"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B66" s="11">
         <v>41210014</v>
       </c>
       <c r="C66" s="11">
         <v>88394010</v>
       </c>
       <c r="D66" s="11">
         <v>135147004</v>
       </c>
       <c r="E66" s="5">
         <v>183952397</v>
       </c>
       <c r="F66" s="22">
         <v>228544388</v>
       </c>
-      <c r="G66" s="11"/>
+      <c r="G66" s="53">
+        <v>284780601</v>
+      </c>
       <c r="H66" s="22"/>
       <c r="I66" s="22"/>
       <c r="J66" s="22"/>
       <c r="K66" s="22"/>
       <c r="L66" s="22"/>
       <c r="M66" s="22"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B67" s="11">
         <v>8041178</v>
       </c>
       <c r="C67" s="11">
         <v>16214422</v>
       </c>
       <c r="D67" s="11">
         <v>22862917</v>
       </c>
       <c r="E67" s="5">
         <v>30812253</v>
       </c>
       <c r="F67" s="22">
         <v>37045793</v>
       </c>
-      <c r="G67" s="11"/>
+      <c r="G67" s="53">
+        <v>42653724</v>
+      </c>
       <c r="H67" s="22"/>
       <c r="I67" s="22"/>
       <c r="J67" s="22"/>
       <c r="K67" s="22"/>
       <c r="L67" s="22"/>
       <c r="M67" s="22"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="40" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B68" s="11">
         <v>3023948</v>
       </c>
       <c r="C68" s="11">
         <v>7378410</v>
       </c>
       <c r="D68" s="11">
         <v>11708784</v>
       </c>
       <c r="E68" s="5">
         <v>14482016</v>
       </c>
       <c r="F68" s="22">
         <v>17492785</v>
       </c>
-      <c r="G68" s="11"/>
+      <c r="G68" s="53">
+        <v>21330925</v>
+      </c>
       <c r="H68" s="22"/>
       <c r="I68" s="22"/>
       <c r="J68" s="22"/>
       <c r="K68" s="22"/>
       <c r="L68" s="22"/>
       <c r="M68" s="22"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="38" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B69" s="11">
         <v>37536</v>
       </c>
       <c r="C69" s="11">
         <v>180864</v>
       </c>
       <c r="D69" s="11">
         <v>324193</v>
       </c>
       <c r="E69" s="5">
         <v>467522</v>
       </c>
       <c r="F69" s="22">
         <v>519548</v>
       </c>
-      <c r="G69" s="11"/>
+      <c r="G69" s="53">
+        <v>571574</v>
+      </c>
       <c r="H69" s="22"/>
       <c r="I69" s="22"/>
       <c r="J69" s="22"/>
       <c r="K69" s="22"/>
       <c r="L69" s="22"/>
       <c r="M69" s="22"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B70" s="11">
         <v>5364826</v>
       </c>
       <c r="C70" s="11">
         <v>10591512</v>
       </c>
       <c r="D70" s="11">
         <v>16084518</v>
       </c>
       <c r="E70" s="5">
         <v>21532441</v>
       </c>
       <c r="F70" s="22">
         <v>26627246</v>
       </c>
-      <c r="G70" s="11"/>
+      <c r="G70" s="53">
+        <v>31051296</v>
+      </c>
       <c r="H70" s="22"/>
       <c r="I70" s="22"/>
       <c r="J70" s="22"/>
       <c r="K70" s="22"/>
       <c r="L70" s="22"/>
       <c r="M70" s="22"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B71" s="11">
         <v>675502</v>
       </c>
       <c r="C71" s="11">
         <v>1233098</v>
       </c>
       <c r="D71" s="11">
         <v>1857387</v>
       </c>
       <c r="E71" s="5">
         <v>2390845</v>
       </c>
       <c r="F71" s="22">
         <v>2878054</v>
       </c>
-      <c r="G71" s="11"/>
+      <c r="G71" s="53">
+        <v>3351878</v>
+      </c>
       <c r="H71" s="22"/>
       <c r="I71" s="22"/>
       <c r="J71" s="22"/>
       <c r="K71" s="22"/>
       <c r="L71" s="22"/>
       <c r="M71" s="22"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B72" s="11">
         <v>3290</v>
       </c>
       <c r="C72" s="11">
         <v>6580</v>
       </c>
       <c r="D72" s="11">
         <v>9870</v>
       </c>
       <c r="E72" s="5">
         <v>13160</v>
       </c>
       <c r="F72" s="22">
         <v>16450</v>
       </c>
-      <c r="G72" s="11"/>
+      <c r="G72" s="53">
+        <v>19740</v>
+      </c>
       <c r="H72" s="22"/>
       <c r="I72" s="22"/>
       <c r="J72" s="22"/>
       <c r="K72" s="22"/>
       <c r="L72" s="22"/>
       <c r="M72" s="22"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B73" s="11">
         <v>8367863</v>
       </c>
       <c r="C73" s="11">
         <v>17550392</v>
       </c>
       <c r="D73" s="11">
         <v>26584069</v>
       </c>
       <c r="E73" s="5">
         <v>35109240</v>
       </c>
       <c r="F73" s="22">
         <v>42946721</v>
       </c>
-      <c r="G73" s="11"/>
+      <c r="G73" s="53">
+        <v>51180806</v>
+      </c>
       <c r="H73" s="22"/>
       <c r="I73" s="22"/>
       <c r="J73" s="22"/>
       <c r="K73" s="22"/>
       <c r="L73" s="22"/>
       <c r="M73" s="22"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B74" s="11">
         <v>38488</v>
       </c>
       <c r="C74" s="11">
         <v>103996</v>
       </c>
       <c r="D74" s="11">
         <v>162718</v>
       </c>
       <c r="E74" s="5">
         <v>218756</v>
       </c>
       <c r="F74" s="22">
         <v>239082</v>
       </c>
-      <c r="G74" s="11"/>
+      <c r="G74" s="53">
+        <v>260448</v>
+      </c>
       <c r="H74" s="22"/>
       <c r="I74" s="22"/>
       <c r="J74" s="22"/>
       <c r="K74" s="22"/>
       <c r="L74" s="22"/>
       <c r="M74" s="22"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B75" s="11">
         <v>1604266</v>
       </c>
       <c r="C75" s="11">
         <v>3575286</v>
       </c>
       <c r="D75" s="11">
         <v>6183582</v>
       </c>
       <c r="E75" s="5">
         <v>8214302</v>
       </c>
       <c r="F75" s="22">
         <v>10031135</v>
       </c>
-      <c r="G75" s="11"/>
+      <c r="G75" s="53">
+        <v>11737390</v>
+      </c>
       <c r="H75" s="22"/>
       <c r="I75" s="22"/>
       <c r="J75" s="22"/>
       <c r="K75" s="22"/>
       <c r="L75" s="22"/>
       <c r="M75" s="22"/>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B76" s="11">
         <v>770554</v>
       </c>
       <c r="C76" s="11">
         <v>2780964</v>
       </c>
       <c r="D76" s="11">
         <v>4791374</v>
       </c>
       <c r="E76" s="5">
         <v>6801784</v>
       </c>
       <c r="F76" s="22">
         <v>8544908</v>
       </c>
-      <c r="G76" s="11"/>
+      <c r="G76" s="53">
+        <v>10288033</v>
+      </c>
       <c r="H76" s="22"/>
       <c r="I76" s="22"/>
       <c r="J76" s="22"/>
       <c r="K76" s="22"/>
       <c r="L76" s="22"/>
       <c r="M76" s="22"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B77" s="11">
         <v>11575404</v>
       </c>
       <c r="C77" s="11">
         <v>25326234</v>
       </c>
       <c r="D77" s="11">
         <v>39342307</v>
       </c>
       <c r="E77" s="5">
         <v>56057149</v>
       </c>
       <c r="F77" s="22">
         <v>71391410</v>
       </c>
-      <c r="G77" s="11"/>
+      <c r="G77" s="53">
+        <v>98359766</v>
+      </c>
       <c r="H77" s="22"/>
       <c r="I77" s="22"/>
       <c r="J77" s="22"/>
       <c r="K77" s="22"/>
       <c r="L77" s="22"/>
       <c r="M77" s="22"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="37" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B78" s="50"/>
       <c r="F78" s="10"/>
       <c r="G78" s="28"/>
       <c r="H78" s="34"/>
       <c r="J78" s="15"/>
       <c r="K78" s="5"/>
       <c r="L78" s="5"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B79" s="11">
         <v>34227528</v>
       </c>
       <c r="C79" s="11">
         <v>72312839</v>
       </c>
       <c r="D79" s="11">
         <v>113540923</v>
       </c>
       <c r="E79" s="5">
         <v>153636417</v>
       </c>
       <c r="F79" s="22">
         <v>197418876</v>
       </c>
-      <c r="G79" s="11"/>
+      <c r="G79" s="53">
+        <v>247323600</v>
+      </c>
       <c r="H79" s="22"/>
       <c r="I79" s="22"/>
       <c r="J79" s="22"/>
       <c r="K79" s="22"/>
       <c r="L79" s="22"/>
       <c r="M79" s="22"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B80" s="11">
         <v>3547</v>
       </c>
       <c r="C80" s="11">
         <v>7094</v>
       </c>
       <c r="D80" s="11">
         <v>10641</v>
       </c>
       <c r="E80" s="5">
         <v>14188</v>
       </c>
       <c r="F80" s="22">
         <v>17735</v>
       </c>
-      <c r="G80" s="11"/>
+      <c r="G80" s="53">
+        <v>21282</v>
+      </c>
       <c r="H80" s="22"/>
       <c r="I80" s="22"/>
       <c r="J80" s="22"/>
       <c r="K80" s="22"/>
       <c r="L80" s="22"/>
       <c r="M80" s="22"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="40" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B81" s="11">
         <v>44683</v>
       </c>
       <c r="C81" s="11">
         <v>138187</v>
       </c>
       <c r="D81" s="11">
         <v>199851</v>
       </c>
       <c r="E81" s="5">
         <v>345786</v>
       </c>
       <c r="F81" s="22">
         <v>663236</v>
       </c>
-      <c r="G81" s="11"/>
+      <c r="G81" s="53">
+        <v>684251</v>
+      </c>
       <c r="H81" s="22"/>
       <c r="I81" s="22"/>
       <c r="J81" s="22"/>
       <c r="K81" s="22"/>
       <c r="L81" s="22"/>
       <c r="M81" s="22"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B82" s="11">
         <v>299939</v>
       </c>
       <c r="C82" s="11">
         <v>801806</v>
       </c>
       <c r="D82" s="11">
         <v>1326902</v>
       </c>
       <c r="E82" s="5">
         <v>1970458</v>
       </c>
       <c r="F82" s="22">
         <v>2572620</v>
       </c>
-      <c r="G82" s="11"/>
+      <c r="G82" s="53">
+        <v>3170348</v>
+      </c>
       <c r="H82" s="22"/>
       <c r="I82" s="22"/>
       <c r="J82" s="22"/>
       <c r="K82" s="22"/>
       <c r="L82" s="22"/>
       <c r="M82" s="22"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B83" s="32">
         <v>903</v>
       </c>
       <c r="C83" s="11">
         <v>903</v>
       </c>
       <c r="D83" s="11">
         <v>903</v>
       </c>
       <c r="E83" s="5">
         <v>903</v>
       </c>
       <c r="F83" s="22">
         <v>903</v>
       </c>
-      <c r="G83" s="11"/>
+      <c r="G83" s="53">
+        <v>903</v>
+      </c>
       <c r="H83" s="22"/>
       <c r="I83" s="22"/>
       <c r="J83" s="22"/>
       <c r="K83" s="22"/>
       <c r="L83" s="22"/>
       <c r="M83" s="22"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B84" s="11">
         <v>23817948</v>
       </c>
       <c r="C84" s="11">
         <v>49731651</v>
       </c>
       <c r="D84" s="11">
         <v>76009110</v>
       </c>
       <c r="E84" s="5">
         <v>103730690</v>
       </c>
       <c r="F84" s="22">
         <v>132926451</v>
       </c>
-      <c r="G84" s="11"/>
+      <c r="G84" s="53">
+        <v>164441666</v>
+      </c>
       <c r="H84" s="22"/>
       <c r="I84" s="22"/>
       <c r="J84" s="22"/>
       <c r="K84" s="22"/>
       <c r="L84" s="22"/>
       <c r="M84" s="22"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B85" s="32" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C85" s="11">
         <v>7932</v>
       </c>
       <c r="D85" s="11">
         <v>19667</v>
       </c>
       <c r="E85" s="5">
         <v>22775</v>
       </c>
       <c r="F85" s="22">
         <v>29743</v>
       </c>
-      <c r="G85" s="11"/>
+      <c r="G85" s="53">
+        <v>36712</v>
+      </c>
       <c r="H85" s="22"/>
       <c r="I85" s="22"/>
       <c r="J85" s="22"/>
       <c r="K85" s="22"/>
       <c r="L85" s="22"/>
       <c r="M85" s="22"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B86" s="32" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C86" s="11">
         <v>20159</v>
       </c>
       <c r="D86" s="11">
         <v>40319</v>
       </c>
       <c r="E86" s="5">
         <v>60478</v>
       </c>
       <c r="F86" s="22">
         <v>60478</v>
       </c>
-      <c r="G86" s="11"/>
+      <c r="G86" s="53">
+        <v>60478</v>
+      </c>
       <c r="H86" s="22"/>
       <c r="I86" s="22"/>
       <c r="J86" s="22"/>
       <c r="K86" s="22"/>
       <c r="L86" s="22"/>
       <c r="M86" s="22"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B87" s="32">
         <v>10060508</v>
       </c>
       <c r="C87" s="11">
         <v>21605107</v>
       </c>
       <c r="D87" s="11">
         <v>35933530</v>
       </c>
       <c r="E87" s="5">
         <v>47491139</v>
       </c>
       <c r="F87" s="22">
         <v>61147190</v>
       </c>
-      <c r="G87" s="11"/>
+      <c r="G87" s="53">
+        <v>78906885</v>
+      </c>
       <c r="H87" s="22"/>
       <c r="I87" s="22"/>
       <c r="J87" s="22"/>
       <c r="K87" s="22"/>
       <c r="L87" s="22"/>
       <c r="M87" s="22"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="37" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B88" s="50"/>
       <c r="G88" s="26"/>
       <c r="H88" s="34"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B89" s="11">
         <v>38711503</v>
       </c>
       <c r="C89" s="11">
         <v>84603920</v>
       </c>
       <c r="D89" s="11">
         <v>125160014</v>
       </c>
       <c r="E89" s="5">
         <v>180300749</v>
       </c>
       <c r="F89" s="22">
         <v>221996176</v>
       </c>
-      <c r="G89" s="11"/>
+      <c r="G89" s="53">
+        <v>277068075</v>
+      </c>
       <c r="H89" s="22"/>
       <c r="I89" s="22"/>
       <c r="J89" s="22"/>
       <c r="K89" s="22"/>
       <c r="L89" s="22"/>
       <c r="M89" s="22"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B90" s="11">
         <v>160908</v>
       </c>
       <c r="C90" s="11">
         <v>1845163</v>
       </c>
       <c r="D90" s="11">
         <v>2891904</v>
       </c>
       <c r="E90" s="5">
         <v>4189314</v>
       </c>
       <c r="F90" s="22">
         <v>5455696</v>
       </c>
-      <c r="G90" s="31"/>
+      <c r="G90" s="53">
+        <v>7775631</v>
+      </c>
       <c r="H90" s="31"/>
       <c r="I90" s="22"/>
       <c r="J90" s="22"/>
       <c r="K90" s="22"/>
       <c r="L90" s="22"/>
       <c r="M90" s="22"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B91" s="11">
         <v>38550595</v>
       </c>
       <c r="C91" s="11">
         <v>82758757</v>
       </c>
       <c r="D91" s="11">
         <v>122268110</v>
       </c>
       <c r="E91" s="5">
         <v>176111435</v>
       </c>
       <c r="F91" s="22">
         <v>216540480</v>
       </c>
-      <c r="G91" s="11"/>
+      <c r="G91" s="53">
+        <v>269292444</v>
+      </c>
       <c r="H91" s="22"/>
       <c r="I91" s="22"/>
       <c r="J91" s="22"/>
       <c r="K91" s="22"/>
       <c r="L91" s="22"/>
       <c r="M91" s="22"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="37" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B92" s="32"/>
       <c r="C92" s="32"/>
       <c r="D92" s="50"/>
       <c r="E92" s="8"/>
       <c r="F92" s="10"/>
       <c r="G92" s="28"/>
       <c r="H92" s="34"/>
       <c r="J92" s="15"/>
       <c r="K92" s="5"/>
       <c r="L92" s="5"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B93" s="11">
         <v>1170859</v>
       </c>
       <c r="C93" s="11">
         <v>2970259</v>
       </c>
       <c r="D93" s="11">
         <v>5063042</v>
       </c>
       <c r="E93" s="5">
         <v>6848491</v>
       </c>
       <c r="F93" s="22">
         <v>8582735</v>
       </c>
-      <c r="G93" s="11"/>
+      <c r="G93" s="53">
+        <v>10417467</v>
+      </c>
       <c r="H93" s="22"/>
       <c r="I93" s="22"/>
       <c r="J93" s="22"/>
       <c r="K93" s="22"/>
       <c r="L93" s="22"/>
       <c r="M93" s="22"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B94" s="11">
         <v>2131</v>
       </c>
       <c r="C94" s="11">
         <v>151787</v>
       </c>
       <c r="D94" s="11">
         <v>301442</v>
       </c>
       <c r="E94" s="5">
         <v>451097</v>
       </c>
       <c r="F94" s="22">
         <v>550007</v>
       </c>
-      <c r="G94" s="11"/>
+      <c r="G94" s="53">
+        <v>648918</v>
+      </c>
       <c r="H94" s="22"/>
       <c r="I94" s="22"/>
       <c r="J94" s="22"/>
       <c r="K94" s="22"/>
       <c r="L94" s="22"/>
       <c r="M94" s="22"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="40" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B95" s="11">
         <v>209162</v>
       </c>
       <c r="C95" s="11">
         <v>448187</v>
       </c>
       <c r="D95" s="11">
         <v>567267</v>
       </c>
       <c r="E95" s="5">
         <v>702712</v>
       </c>
       <c r="F95" s="22">
         <v>898547</v>
       </c>
-      <c r="G95" s="11"/>
+      <c r="G95" s="53">
+        <v>1192378</v>
+      </c>
       <c r="H95" s="22"/>
       <c r="I95" s="22"/>
       <c r="J95" s="22"/>
       <c r="K95" s="22"/>
       <c r="L95" s="22"/>
       <c r="M95" s="22"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="39" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B96" s="11">
         <v>83</v>
       </c>
       <c r="C96" s="11">
         <v>166</v>
       </c>
       <c r="D96" s="11">
         <v>249</v>
       </c>
       <c r="E96" s="5">
         <v>332</v>
       </c>
       <c r="F96" s="22">
         <v>415</v>
       </c>
-      <c r="G96" s="11"/>
+      <c r="G96" s="53">
+        <v>498</v>
+      </c>
       <c r="H96" s="22"/>
       <c r="I96" s="22"/>
       <c r="J96" s="22"/>
       <c r="K96" s="22"/>
       <c r="L96" s="22"/>
       <c r="M96" s="22"/>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B97" s="11">
         <v>25588</v>
       </c>
       <c r="C97" s="11">
         <v>51176</v>
       </c>
       <c r="D97" s="11">
         <v>76764</v>
       </c>
       <c r="E97" s="5">
         <v>102352</v>
       </c>
       <c r="F97" s="22">
         <v>127940</v>
       </c>
-      <c r="G97" s="11"/>
+      <c r="G97" s="53">
+        <v>153528</v>
+      </c>
       <c r="H97" s="22"/>
       <c r="I97" s="22"/>
       <c r="J97" s="22"/>
       <c r="K97" s="22"/>
       <c r="L97" s="22"/>
       <c r="M97" s="22"/>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B98" s="11">
         <v>177577</v>
       </c>
       <c r="C98" s="11">
         <v>361363</v>
       </c>
       <c r="D98" s="11">
         <v>545149</v>
       </c>
       <c r="E98" s="5">
         <v>728935</v>
       </c>
       <c r="F98" s="22">
         <v>908385</v>
       </c>
-      <c r="G98" s="11"/>
+      <c r="G98" s="53">
+        <v>1087835</v>
+      </c>
       <c r="H98" s="22"/>
       <c r="I98" s="22"/>
       <c r="J98" s="22"/>
       <c r="K98" s="22"/>
       <c r="L98" s="22"/>
       <c r="M98" s="22"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B99" s="11">
         <v>1442</v>
       </c>
       <c r="C99" s="11">
         <v>2884</v>
       </c>
       <c r="D99" s="11">
         <v>4326</v>
       </c>
       <c r="E99" s="5">
         <v>5768</v>
       </c>
       <c r="F99" s="22">
         <v>7210</v>
       </c>
-      <c r="G99" s="11"/>
+      <c r="G99" s="53">
+        <v>8652</v>
+      </c>
       <c r="H99" s="22"/>
       <c r="I99" s="22"/>
       <c r="J99" s="22"/>
       <c r="K99" s="22"/>
       <c r="L99" s="22"/>
       <c r="M99" s="22"/>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B100" s="11">
         <v>414220</v>
       </c>
       <c r="C100" s="11">
         <v>1003959</v>
       </c>
       <c r="D100" s="11">
         <v>1775374</v>
       </c>
       <c r="E100" s="5">
         <v>2259928</v>
       </c>
       <c r="F100" s="22">
         <v>2723195</v>
       </c>
-      <c r="G100" s="11"/>
+      <c r="G100" s="53">
+        <v>3194394</v>
+      </c>
       <c r="H100" s="22"/>
       <c r="I100" s="22"/>
       <c r="J100" s="22"/>
       <c r="K100" s="22"/>
       <c r="L100" s="22"/>
       <c r="M100" s="22"/>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B101" s="11">
         <v>856</v>
       </c>
       <c r="C101" s="11">
         <v>1712</v>
       </c>
       <c r="D101" s="11">
         <v>2568</v>
       </c>
       <c r="E101" s="5">
         <v>3424</v>
       </c>
       <c r="F101" s="22">
         <v>4280</v>
       </c>
-      <c r="G101" s="11"/>
+      <c r="G101" s="53">
+        <v>5136</v>
+      </c>
       <c r="H101" s="22"/>
       <c r="I101" s="22"/>
       <c r="J101" s="22"/>
       <c r="K101" s="22"/>
       <c r="L101" s="22"/>
       <c r="M101" s="22"/>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B102" s="11">
         <v>175841</v>
       </c>
       <c r="C102" s="11">
         <v>600569</v>
       </c>
       <c r="D102" s="11">
         <v>1246993</v>
       </c>
       <c r="E102" s="5">
         <v>1623064</v>
       </c>
       <c r="F102" s="22">
         <v>1897488</v>
       </c>
-      <c r="G102" s="11"/>
+      <c r="G102" s="53">
+        <v>2245659</v>
+      </c>
       <c r="H102" s="22"/>
       <c r="I102" s="22"/>
       <c r="J102" s="22"/>
       <c r="K102" s="22"/>
       <c r="L102" s="22"/>
       <c r="M102" s="22"/>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B103" s="11">
         <v>4972</v>
       </c>
       <c r="C103" s="11">
         <v>19059</v>
       </c>
       <c r="D103" s="11">
         <v>33146</v>
       </c>
       <c r="E103" s="5">
         <v>47233</v>
       </c>
       <c r="F103" s="22">
         <v>52205</v>
       </c>
-      <c r="G103" s="11"/>
+      <c r="G103" s="53">
+        <v>57177</v>
+      </c>
       <c r="H103" s="22"/>
       <c r="I103" s="22"/>
       <c r="J103" s="22"/>
       <c r="K103" s="22"/>
       <c r="L103" s="22"/>
       <c r="M103" s="22"/>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B104" s="11">
         <v>75046</v>
       </c>
       <c r="C104" s="11">
         <v>159651</v>
       </c>
       <c r="D104" s="11">
         <v>252346</v>
       </c>
       <c r="E104" s="5">
         <v>537518</v>
       </c>
       <c r="F104" s="22">
         <v>920907</v>
       </c>
-      <c r="G104" s="11"/>
+      <c r="G104" s="53">
+        <v>1217747</v>
+      </c>
       <c r="H104" s="22"/>
       <c r="I104" s="22"/>
       <c r="J104" s="22"/>
       <c r="K104" s="22"/>
       <c r="L104" s="22"/>
       <c r="M104" s="22"/>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="37" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B105" s="50"/>
       <c r="C105" s="32"/>
       <c r="D105" s="32"/>
       <c r="F105" s="10"/>
       <c r="G105" s="28"/>
       <c r="H105" s="15"/>
       <c r="J105" s="15"/>
       <c r="K105" s="5"/>
       <c r="L105" s="5"/>
       <c r="M105" s="5"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B106" s="11">
         <v>413790</v>
       </c>
       <c r="C106" s="11">
         <v>1003332</v>
       </c>
       <c r="D106" s="11">
         <v>1599970</v>
       </c>
       <c r="E106" s="5">
         <v>2258897</v>
       </c>
       <c r="F106" s="22">
         <v>2897847</v>
       </c>
-      <c r="G106" s="11"/>
+      <c r="G106" s="53">
+        <v>3502135</v>
+      </c>
       <c r="H106" s="22"/>
       <c r="I106" s="22"/>
       <c r="J106" s="22"/>
       <c r="K106" s="22"/>
       <c r="L106" s="22"/>
       <c r="M106" s="22"/>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B107" s="11">
         <v>1334</v>
       </c>
       <c r="C107" s="11">
         <v>150193</v>
       </c>
       <c r="D107" s="11">
         <v>299051</v>
       </c>
       <c r="E107" s="5">
         <v>447910</v>
       </c>
       <c r="F107" s="22">
         <v>546023</v>
       </c>
-      <c r="G107" s="11"/>
+      <c r="G107" s="53">
+        <v>644137</v>
+      </c>
       <c r="H107" s="22"/>
       <c r="I107" s="22"/>
       <c r="J107" s="22"/>
       <c r="K107" s="22"/>
       <c r="L107" s="22"/>
       <c r="M107" s="22"/>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="39" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B108" s="11">
         <v>3516</v>
       </c>
       <c r="C108" s="11">
         <v>10441</v>
       </c>
       <c r="D108" s="11">
         <v>12536</v>
       </c>
       <c r="E108" s="5">
         <v>14754</v>
       </c>
       <c r="F108" s="22">
         <v>18191</v>
       </c>
-      <c r="G108" s="11"/>
+      <c r="G108" s="53">
+        <v>27782</v>
+      </c>
       <c r="H108" s="22"/>
       <c r="I108" s="22"/>
       <c r="J108" s="22"/>
       <c r="K108" s="22"/>
       <c r="L108" s="22"/>
       <c r="M108" s="22"/>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="39" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B109" s="11">
         <v>83</v>
       </c>
       <c r="C109" s="11">
         <v>166</v>
       </c>
       <c r="D109" s="11">
         <v>249</v>
       </c>
       <c r="E109" s="5">
         <v>332</v>
       </c>
       <c r="F109" s="22">
         <v>415</v>
       </c>
-      <c r="G109" s="11"/>
+      <c r="G109" s="53">
+        <v>498</v>
+      </c>
       <c r="H109" s="22"/>
       <c r="I109" s="22"/>
       <c r="J109" s="22"/>
       <c r="K109" s="22"/>
       <c r="L109" s="22"/>
       <c r="M109" s="22"/>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B110" s="11">
         <v>2054</v>
       </c>
       <c r="C110" s="11">
         <v>4108</v>
       </c>
       <c r="D110" s="11">
         <v>6162</v>
       </c>
       <c r="E110" s="5">
         <v>8216</v>
       </c>
       <c r="F110" s="22">
         <v>10270</v>
       </c>
-      <c r="G110" s="11"/>
+      <c r="G110" s="53">
+        <v>12324</v>
+      </c>
       <c r="H110" s="22"/>
       <c r="I110" s="22"/>
       <c r="J110" s="22"/>
       <c r="K110" s="22"/>
       <c r="L110" s="22"/>
       <c r="M110" s="22"/>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B111" s="11">
         <v>167097</v>
       </c>
       <c r="C111" s="11">
         <v>338530</v>
       </c>
       <c r="D111" s="11">
         <v>509962</v>
       </c>
       <c r="E111" s="5">
         <v>681395</v>
       </c>
       <c r="F111" s="22">
         <v>849473</v>
       </c>
-      <c r="G111" s="11"/>
+      <c r="G111" s="53">
+        <v>1017551</v>
+      </c>
       <c r="H111" s="22"/>
       <c r="I111" s="22"/>
       <c r="J111" s="22"/>
       <c r="K111" s="22"/>
       <c r="L111" s="22"/>
       <c r="M111" s="22"/>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B112" s="11">
         <v>933</v>
       </c>
       <c r="C112" s="11">
         <v>1866</v>
       </c>
       <c r="D112" s="11">
         <v>2799</v>
       </c>
       <c r="E112" s="5">
         <v>3732</v>
       </c>
       <c r="F112" s="22">
         <v>4665</v>
       </c>
-      <c r="G112" s="11"/>
+      <c r="G112" s="53">
+        <v>5598</v>
+      </c>
       <c r="H112" s="22"/>
       <c r="I112" s="22"/>
       <c r="J112" s="22"/>
       <c r="K112" s="22"/>
       <c r="L112" s="22"/>
       <c r="M112" s="22"/>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B113" s="11">
         <v>36852</v>
       </c>
       <c r="C113" s="11">
         <v>55308</v>
       </c>
       <c r="D113" s="11">
         <v>73764</v>
       </c>
       <c r="E113" s="5">
         <v>92220</v>
       </c>
       <c r="F113" s="22">
         <v>117590</v>
       </c>
-      <c r="G113" s="11"/>
+      <c r="G113" s="53">
+        <v>142959</v>
+      </c>
       <c r="H113" s="22"/>
       <c r="I113" s="22"/>
       <c r="J113" s="22"/>
       <c r="K113" s="22"/>
       <c r="L113" s="22"/>
       <c r="M113" s="22"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B114" s="11">
         <v>597</v>
       </c>
       <c r="C114" s="11">
         <v>1194</v>
       </c>
       <c r="D114" s="11">
         <v>1791</v>
       </c>
       <c r="E114" s="5">
         <v>2388</v>
       </c>
       <c r="F114" s="22">
         <v>2985</v>
       </c>
-      <c r="G114" s="11"/>
+      <c r="G114" s="53">
+        <v>3582</v>
+      </c>
       <c r="H114" s="22"/>
       <c r="I114" s="22"/>
       <c r="J114" s="22"/>
       <c r="K114" s="22"/>
       <c r="L114" s="22"/>
       <c r="M114" s="22"/>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B115" s="11">
         <v>63183</v>
       </c>
       <c r="C115" s="11">
         <v>155025</v>
       </c>
       <c r="D115" s="11">
         <v>246867</v>
       </c>
       <c r="E115" s="5">
         <v>338709</v>
       </c>
       <c r="F115" s="22">
         <v>401407</v>
       </c>
-      <c r="G115" s="11"/>
+      <c r="G115" s="53">
+        <v>464104</v>
+      </c>
       <c r="H115" s="22"/>
       <c r="I115" s="22"/>
       <c r="J115" s="22"/>
       <c r="K115" s="22"/>
       <c r="L115" s="22"/>
       <c r="M115" s="22"/>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B116" s="11">
         <v>3749</v>
       </c>
       <c r="C116" s="11">
         <v>16613</v>
       </c>
       <c r="D116" s="11">
         <v>29477</v>
       </c>
       <c r="E116" s="5">
         <v>42341</v>
       </c>
       <c r="F116" s="22">
         <v>46090</v>
       </c>
-      <c r="G116" s="11"/>
+      <c r="G116" s="53">
+        <v>49839</v>
+      </c>
       <c r="H116" s="22"/>
       <c r="I116" s="22"/>
       <c r="J116" s="22"/>
       <c r="K116" s="22"/>
       <c r="L116" s="22"/>
       <c r="M116" s="22"/>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B117" s="11">
         <v>50450</v>
       </c>
       <c r="C117" s="11">
         <v>100138</v>
       </c>
       <c r="D117" s="11">
         <v>159888</v>
       </c>
       <c r="E117" s="5">
         <v>240766</v>
       </c>
       <c r="F117" s="22">
         <v>408574</v>
       </c>
-      <c r="G117" s="11"/>
+      <c r="G117" s="53">
+        <v>528205</v>
+      </c>
       <c r="H117" s="22"/>
       <c r="I117" s="22"/>
       <c r="J117" s="22"/>
       <c r="K117" s="22"/>
       <c r="L117" s="22"/>
       <c r="M117" s="22"/>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" s="37" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B118" s="50"/>
       <c r="C118" s="32"/>
       <c r="D118" s="32"/>
       <c r="F118" s="10"/>
       <c r="G118" s="28"/>
       <c r="H118" s="15"/>
       <c r="J118" s="15"/>
       <c r="K118" s="5"/>
       <c r="L118" s="5"/>
       <c r="M118" s="5"/>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B119" s="11">
         <v>430188</v>
       </c>
       <c r="C119" s="11">
         <v>1054661</v>
       </c>
       <c r="D119" s="11">
         <v>1782793</v>
       </c>
       <c r="E119" s="5">
         <v>2429186</v>
       </c>
       <c r="F119" s="22">
         <v>3226966</v>
       </c>
-      <c r="G119" s="11"/>
+      <c r="G119" s="53">
+        <v>4151964</v>
+      </c>
       <c r="H119" s="22"/>
       <c r="I119" s="22"/>
       <c r="J119" s="22"/>
       <c r="K119" s="22"/>
       <c r="L119" s="22"/>
       <c r="M119" s="22"/>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B120" s="11">
         <v>563</v>
       </c>
       <c r="C120" s="11">
         <v>1126</v>
       </c>
       <c r="D120" s="11">
         <v>1689</v>
       </c>
       <c r="E120" s="5">
         <v>2252</v>
       </c>
       <c r="F120" s="22">
         <v>2815</v>
       </c>
-      <c r="G120" s="11"/>
+      <c r="G120" s="53">
+        <v>3378</v>
+      </c>
       <c r="H120" s="22"/>
       <c r="I120" s="22"/>
       <c r="J120" s="22"/>
       <c r="K120" s="22"/>
       <c r="L120" s="22"/>
       <c r="M120" s="22"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="39" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B121" s="11">
         <v>205646</v>
       </c>
       <c r="C121" s="11">
         <v>437746</v>
       </c>
       <c r="D121" s="11">
         <v>554731</v>
       </c>
       <c r="E121" s="5">
         <v>687958</v>
       </c>
       <c r="F121" s="22">
         <v>880357</v>
       </c>
-      <c r="G121" s="11"/>
+      <c r="G121" s="53">
+        <v>1164596</v>
+      </c>
       <c r="H121" s="22"/>
       <c r="I121" s="22"/>
       <c r="J121" s="22"/>
       <c r="K121" s="22"/>
       <c r="L121" s="22"/>
       <c r="M121" s="22"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B122" s="11">
         <v>23534</v>
       </c>
       <c r="C122" s="11">
         <v>47068</v>
       </c>
       <c r="D122" s="11">
         <v>70602</v>
       </c>
       <c r="E122" s="5">
         <v>94136</v>
       </c>
       <c r="F122" s="22">
         <v>117670</v>
       </c>
-      <c r="G122" s="11"/>
+      <c r="G122" s="53">
+        <v>141204</v>
+      </c>
       <c r="H122" s="22"/>
       <c r="I122" s="22"/>
       <c r="J122" s="22"/>
       <c r="K122" s="22"/>
       <c r="L122" s="22"/>
       <c r="M122" s="22"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B123" s="11">
         <v>9472</v>
       </c>
       <c r="C123" s="11">
         <v>14672</v>
       </c>
       <c r="D123" s="11">
         <v>19872</v>
       </c>
       <c r="E123" s="5">
         <v>25072</v>
       </c>
       <c r="F123" s="22">
         <v>34632</v>
       </c>
-      <c r="G123" s="11"/>
+      <c r="G123" s="53">
+        <v>44192</v>
+      </c>
       <c r="H123" s="22"/>
       <c r="I123" s="22"/>
       <c r="J123" s="22"/>
       <c r="K123" s="22"/>
       <c r="L123" s="22"/>
       <c r="M123" s="22"/>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B124" s="11">
         <v>509</v>
       </c>
       <c r="C124" s="11">
         <v>1018</v>
       </c>
       <c r="D124" s="11">
         <v>1527</v>
       </c>
       <c r="E124" s="5">
         <v>2036</v>
       </c>
       <c r="F124" s="22">
         <v>2545</v>
       </c>
-      <c r="G124" s="11"/>
+      <c r="G124" s="53">
+        <v>3054</v>
+      </c>
       <c r="H124" s="22"/>
       <c r="I124" s="22"/>
       <c r="J124" s="22"/>
       <c r="K124" s="22"/>
       <c r="L124" s="22"/>
       <c r="M124" s="22"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B125" s="11">
         <v>64685</v>
       </c>
       <c r="C125" s="11">
         <v>85358</v>
       </c>
       <c r="D125" s="11">
         <v>106031</v>
       </c>
       <c r="E125" s="5">
         <v>126704</v>
       </c>
       <c r="F125" s="22">
         <v>286716</v>
       </c>
-      <c r="G125" s="11"/>
+      <c r="G125" s="53">
+        <v>446728</v>
+      </c>
       <c r="H125" s="22"/>
       <c r="I125" s="22"/>
       <c r="J125" s="22"/>
       <c r="K125" s="22"/>
       <c r="L125" s="22"/>
       <c r="M125" s="22"/>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B126" s="11">
         <v>259</v>
       </c>
       <c r="C126" s="11">
         <v>518</v>
       </c>
       <c r="D126" s="11">
         <v>777</v>
       </c>
       <c r="E126" s="5">
         <v>1036</v>
       </c>
       <c r="F126" s="22">
         <v>1295</v>
       </c>
-      <c r="G126" s="11"/>
+      <c r="G126" s="53">
+        <v>1554</v>
+      </c>
       <c r="H126" s="22"/>
       <c r="I126" s="22"/>
       <c r="J126" s="22"/>
       <c r="K126" s="22"/>
       <c r="L126" s="22"/>
       <c r="M126" s="22"/>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B127" s="11">
         <v>112407</v>
       </c>
       <c r="C127" s="11">
         <v>445220</v>
       </c>
       <c r="D127" s="11">
         <v>998778</v>
       </c>
       <c r="E127" s="5">
         <v>1283007</v>
       </c>
       <c r="F127" s="22">
         <v>1494733</v>
       </c>
-      <c r="G127" s="11"/>
+      <c r="G127" s="53">
+        <v>1780207</v>
+      </c>
       <c r="H127" s="22"/>
       <c r="I127" s="22"/>
       <c r="J127" s="22"/>
       <c r="K127" s="22"/>
       <c r="L127" s="22"/>
       <c r="M127" s="22"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B128" s="11">
         <v>1222</v>
       </c>
       <c r="C128" s="11">
         <v>2444</v>
       </c>
       <c r="D128" s="11">
         <v>3666</v>
       </c>
       <c r="E128" s="5">
         <v>4888</v>
       </c>
       <c r="F128" s="22">
         <v>6110</v>
       </c>
-      <c r="G128" s="11"/>
+      <c r="G128" s="53">
+        <v>7332</v>
+      </c>
       <c r="H128" s="22"/>
       <c r="I128" s="22"/>
       <c r="J128" s="22"/>
       <c r="K128" s="22"/>
       <c r="L128" s="22"/>
       <c r="M128" s="22"/>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B129" s="11">
         <v>11891</v>
       </c>
       <c r="C129" s="11">
         <v>19491</v>
       </c>
       <c r="D129" s="11">
         <v>25120</v>
       </c>
       <c r="E129" s="5">
         <v>202097</v>
       </c>
       <c r="F129" s="22">
         <v>400093</v>
       </c>
-      <c r="G129" s="11"/>
+      <c r="G129" s="53">
+        <v>559719</v>
+      </c>
       <c r="H129" s="22"/>
       <c r="I129" s="22"/>
       <c r="J129" s="22"/>
       <c r="K129" s="22"/>
       <c r="L129" s="22"/>
       <c r="M129" s="22"/>
     </row>
     <row r="130" spans="1:13" ht="21.6">
       <c r="A130" s="37" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B130" s="50"/>
       <c r="C130" s="32"/>
       <c r="D130" s="32"/>
       <c r="F130" s="10"/>
       <c r="G130" s="28"/>
       <c r="H130" s="15"/>
       <c r="J130" s="15"/>
       <c r="K130" s="5"/>
       <c r="L130" s="5"/>
       <c r="M130" s="5"/>
     </row>
     <row r="131" spans="1:13" ht="15.75" customHeight="1">
       <c r="A131" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B131" s="11">
         <v>326881</v>
       </c>
       <c r="C131" s="11">
         <v>912268</v>
       </c>
       <c r="D131" s="11">
         <v>1680282</v>
       </c>
       <c r="E131" s="5">
         <v>2160411</v>
       </c>
       <c r="F131" s="22">
         <v>2457927</v>
       </c>
-      <c r="G131" s="11"/>
+      <c r="G131" s="53">
+        <v>2763375</v>
+      </c>
       <c r="H131" s="22"/>
       <c r="I131" s="22"/>
       <c r="J131" s="22"/>
       <c r="K131" s="22"/>
       <c r="L131" s="22"/>
       <c r="M131" s="22"/>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B132" s="11">
         <v>233</v>
       </c>
       <c r="C132" s="11">
         <v>466</v>
       </c>
       <c r="D132" s="11">
         <v>699</v>
       </c>
       <c r="E132" s="5">
         <v>932</v>
       </c>
       <c r="F132" s="22">
         <v>1165</v>
       </c>
-      <c r="G132" s="11"/>
+      <c r="G132" s="53">
+        <v>1398</v>
+      </c>
       <c r="H132" s="22"/>
       <c r="I132" s="22"/>
       <c r="J132" s="22"/>
       <c r="K132" s="22"/>
       <c r="L132" s="22"/>
       <c r="M132" s="22"/>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B133" s="11">
         <v>1008</v>
       </c>
       <c r="C133" s="11">
         <v>8161</v>
       </c>
       <c r="D133" s="11">
         <v>15315</v>
       </c>
       <c r="E133" s="5">
         <v>22468</v>
       </c>
       <c r="F133" s="22">
         <v>24280</v>
       </c>
-      <c r="G133" s="11"/>
+      <c r="G133" s="53">
+        <v>26092</v>
+      </c>
       <c r="H133" s="22"/>
       <c r="I133" s="22"/>
       <c r="J133" s="22"/>
       <c r="K133" s="22"/>
       <c r="L133" s="22"/>
       <c r="M133" s="22"/>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B134" s="11">
         <v>312684</v>
       </c>
       <c r="C134" s="11">
         <v>863294</v>
       </c>
       <c r="D134" s="11">
         <v>1595582</v>
       </c>
       <c r="E134" s="5">
         <v>2041008</v>
       </c>
       <c r="F134" s="22">
         <v>2318894</v>
       </c>
-      <c r="G134" s="11"/>
+      <c r="G134" s="53">
+        <v>2604713</v>
+      </c>
       <c r="H134" s="22"/>
       <c r="I134" s="22"/>
       <c r="J134" s="22"/>
       <c r="K134" s="22"/>
       <c r="L134" s="22"/>
       <c r="M134" s="22"/>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B135" s="11">
         <v>251</v>
       </c>
       <c r="C135" s="11">
         <v>324</v>
       </c>
       <c r="D135" s="11">
         <v>1348</v>
       </c>
       <c r="E135" s="5">
         <v>1348</v>
       </c>
       <c r="F135" s="22">
         <v>1348</v>
       </c>
-      <c r="G135" s="11"/>
+      <c r="G135" s="53">
+        <v>1348</v>
+      </c>
       <c r="H135" s="22"/>
       <c r="I135" s="22"/>
       <c r="J135" s="22"/>
       <c r="K135" s="22"/>
       <c r="L135" s="22"/>
       <c r="M135" s="22"/>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B136" s="11">
         <v>12705</v>
       </c>
       <c r="C136" s="11">
         <v>40022</v>
       </c>
       <c r="D136" s="11">
         <v>67339</v>
       </c>
       <c r="E136" s="5">
         <v>94655</v>
       </c>
       <c r="F136" s="22">
         <v>112240</v>
       </c>
-      <c r="G136" s="11"/>
+      <c r="G136" s="53">
+        <v>129824</v>
+      </c>
       <c r="H136" s="22"/>
       <c r="I136" s="22"/>
       <c r="J136" s="22"/>
       <c r="K136" s="22"/>
       <c r="L136" s="22"/>
       <c r="M136" s="22"/>
     </row>
     <row r="137" spans="1:13" ht="66" customHeight="1">
       <c r="A137" s="37" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B137" s="50"/>
       <c r="C137" s="32"/>
       <c r="D137" s="32"/>
       <c r="F137" s="10"/>
       <c r="G137" s="28"/>
       <c r="H137" s="15"/>
       <c r="J137" s="15"/>
       <c r="K137" s="5"/>
       <c r="L137" s="5"/>
       <c r="M137" s="5"/>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B138" s="11">
         <v>108110</v>
       </c>
       <c r="C138" s="11">
         <v>632433</v>
       </c>
       <c r="D138" s="11">
         <v>1156756</v>
       </c>
       <c r="E138" s="5">
         <v>1681080</v>
       </c>
       <c r="F138" s="22">
         <v>1901530</v>
       </c>
-      <c r="G138" s="11"/>
+      <c r="G138" s="53">
+        <v>2121981</v>
+      </c>
       <c r="H138" s="22"/>
       <c r="I138" s="22"/>
       <c r="J138" s="22"/>
       <c r="K138" s="22"/>
       <c r="L138" s="22"/>
       <c r="M138" s="22"/>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B139" s="11">
         <v>69</v>
       </c>
       <c r="C139" s="11">
         <v>138</v>
       </c>
       <c r="D139" s="11">
         <v>207</v>
       </c>
       <c r="E139" s="5">
         <v>276</v>
       </c>
       <c r="F139" s="22">
         <v>345</v>
       </c>
-      <c r="G139" s="11"/>
+      <c r="G139" s="53">
+        <v>414</v>
+      </c>
       <c r="H139" s="22"/>
       <c r="I139" s="22"/>
       <c r="J139" s="22"/>
       <c r="K139" s="22"/>
       <c r="L139" s="22"/>
       <c r="M139" s="22"/>
     </row>
     <row r="140" spans="1:13" ht="17.25" customHeight="1">
       <c r="A140" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B140" s="11">
         <v>21368</v>
       </c>
       <c r="C140" s="11">
         <v>86493</v>
       </c>
       <c r="D140" s="11">
         <v>151618</v>
       </c>
       <c r="E140" s="5">
         <v>216743</v>
       </c>
       <c r="F140" s="22">
         <v>337322</v>
       </c>
-      <c r="G140" s="11"/>
+      <c r="G140" s="53">
+        <v>457901</v>
+      </c>
       <c r="H140" s="22"/>
       <c r="I140" s="22"/>
       <c r="J140" s="22"/>
       <c r="K140" s="22"/>
       <c r="L140" s="22"/>
       <c r="M140" s="22"/>
     </row>
     <row r="141" spans="1:13" ht="17.25" customHeight="1">
       <c r="A141" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B141" s="11">
         <v>417</v>
       </c>
       <c r="C141" s="11">
         <v>834</v>
       </c>
       <c r="D141" s="11">
         <v>1251</v>
       </c>
       <c r="E141" s="5">
         <v>1668</v>
       </c>
       <c r="F141" s="22">
         <v>2085</v>
       </c>
-      <c r="G141" s="11"/>
+      <c r="G141" s="53">
+        <v>2502</v>
+      </c>
       <c r="H141" s="22"/>
       <c r="I141" s="22"/>
       <c r="J141" s="22"/>
       <c r="K141" s="22"/>
       <c r="L141" s="22"/>
       <c r="M141" s="22"/>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B142" s="11">
         <v>50</v>
       </c>
       <c r="C142" s="11">
         <v>100</v>
       </c>
       <c r="D142" s="11">
         <v>150</v>
       </c>
       <c r="E142" s="5">
         <v>200</v>
       </c>
       <c r="F142" s="22">
         <v>250</v>
       </c>
-      <c r="G142" s="11"/>
+      <c r="G142" s="53">
+        <v>300</v>
+      </c>
       <c r="H142" s="22"/>
       <c r="I142" s="22"/>
       <c r="J142" s="22"/>
       <c r="K142" s="22"/>
       <c r="L142" s="22"/>
       <c r="M142" s="22"/>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B143" s="11">
         <v>3705</v>
       </c>
       <c r="C143" s="11">
         <v>400699</v>
       </c>
       <c r="D143" s="11">
         <v>797693</v>
       </c>
       <c r="E143" s="5">
         <v>1194687</v>
       </c>
       <c r="F143" s="22">
         <v>1257245</v>
       </c>
-      <c r="G143" s="11"/>
+      <c r="G143" s="53">
+        <v>1319802</v>
+      </c>
       <c r="H143" s="22"/>
       <c r="I143" s="22"/>
       <c r="J143" s="22"/>
       <c r="K143" s="22"/>
       <c r="L143" s="22"/>
       <c r="M143" s="22"/>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B144" s="11">
         <v>625</v>
       </c>
       <c r="C144" s="11">
         <v>1250</v>
       </c>
       <c r="D144" s="11">
         <v>1875</v>
       </c>
       <c r="E144" s="5">
         <v>2500</v>
       </c>
       <c r="F144" s="22">
         <v>3125</v>
       </c>
-      <c r="G144" s="11"/>
+      <c r="G144" s="53">
+        <v>3750</v>
+      </c>
       <c r="H144" s="22"/>
       <c r="I144" s="22"/>
       <c r="J144" s="22"/>
       <c r="K144" s="22"/>
       <c r="L144" s="22"/>
       <c r="M144" s="22"/>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B145" s="11">
         <v>12203</v>
       </c>
       <c r="C145" s="11">
         <v>14056</v>
       </c>
       <c r="D145" s="11">
         <v>15909</v>
       </c>
       <c r="E145" s="5">
         <v>17762</v>
       </c>
       <c r="F145" s="22">
         <v>19615</v>
       </c>
-      <c r="G145" s="11"/>
+      <c r="G145" s="53">
+        <v>21468</v>
+      </c>
       <c r="H145" s="22"/>
       <c r="I145" s="22"/>
       <c r="J145" s="22"/>
       <c r="K145" s="22"/>
       <c r="L145" s="22"/>
       <c r="M145" s="22"/>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B146" s="11">
         <v>1233</v>
       </c>
       <c r="C146" s="11">
         <v>2466</v>
       </c>
       <c r="D146" s="11">
         <v>3699</v>
       </c>
       <c r="E146" s="5">
         <v>4932</v>
       </c>
       <c r="F146" s="22">
         <v>6165</v>
       </c>
-      <c r="G146" s="11"/>
+      <c r="G146" s="53">
+        <v>7398</v>
+      </c>
       <c r="H146" s="22"/>
       <c r="I146" s="22"/>
       <c r="J146" s="22"/>
       <c r="K146" s="22"/>
       <c r="L146" s="22"/>
       <c r="M146" s="22"/>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B147" s="11">
         <v>68438</v>
       </c>
       <c r="C147" s="11">
         <v>126394</v>
       </c>
       <c r="D147" s="11">
         <v>184351</v>
       </c>
       <c r="E147" s="5">
         <v>242307</v>
       </c>
       <c r="F147" s="22">
         <v>275373</v>
       </c>
-      <c r="G147" s="11"/>
+      <c r="G147" s="53">
+        <v>308440</v>
+      </c>
       <c r="H147" s="22"/>
       <c r="I147" s="22"/>
       <c r="J147" s="22"/>
       <c r="K147" s="22"/>
       <c r="L147" s="22"/>
       <c r="M147" s="22"/>
     </row>
     <row r="148" spans="1:13" ht="29.25" customHeight="1">
       <c r="A148" s="37" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B148" s="50"/>
       <c r="C148" s="32"/>
       <c r="D148" s="32"/>
       <c r="F148" s="10"/>
       <c r="G148" s="28"/>
       <c r="H148" s="15"/>
       <c r="J148" s="15"/>
       <c r="K148" s="19"/>
       <c r="L148" s="5"/>
       <c r="M148" s="5"/>
     </row>
     <row r="149" spans="1:13" ht="16.5" customHeight="1">
       <c r="A149" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B149" s="11">
         <v>4210889</v>
       </c>
       <c r="C149" s="11">
         <v>9539100</v>
       </c>
       <c r="D149" s="11">
         <v>15379617</v>
       </c>
       <c r="E149" s="5">
         <v>19818041</v>
       </c>
       <c r="F149" s="22">
         <v>24151327</v>
       </c>
-      <c r="G149" s="11"/>
+      <c r="G149" s="53">
+        <v>29267617</v>
+      </c>
       <c r="H149" s="22"/>
       <c r="I149" s="22"/>
       <c r="J149" s="22"/>
       <c r="K149" s="22"/>
       <c r="L149" s="22"/>
       <c r="M149" s="22"/>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B150" s="11">
         <v>1659</v>
       </c>
       <c r="C150" s="11">
         <v>4287</v>
       </c>
       <c r="D150" s="11">
         <v>6914</v>
       </c>
       <c r="E150" s="5">
         <v>9541</v>
       </c>
       <c r="F150" s="22">
         <v>10875</v>
       </c>
-      <c r="G150" s="11"/>
+      <c r="G150" s="53">
+        <v>12208</v>
+      </c>
       <c r="H150" s="22"/>
       <c r="I150" s="22"/>
       <c r="J150" s="22"/>
       <c r="K150" s="22"/>
       <c r="L150" s="22"/>
       <c r="M150" s="22"/>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="38" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B151" s="11">
         <v>108398</v>
       </c>
       <c r="C151" s="11">
         <v>265807</v>
       </c>
       <c r="D151" s="11">
         <v>423216</v>
       </c>
       <c r="E151" s="5">
         <v>580624</v>
       </c>
       <c r="F151" s="22">
         <v>685798</v>
       </c>
-      <c r="G151" s="11"/>
+      <c r="G151" s="53">
+        <v>790971</v>
+      </c>
       <c r="H151" s="22"/>
       <c r="I151" s="22"/>
       <c r="J151" s="22"/>
       <c r="K151" s="22"/>
       <c r="L151" s="22"/>
       <c r="M151" s="22"/>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B152" s="21" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C152" s="11">
         <v>224341</v>
       </c>
       <c r="D152" s="11">
         <v>479024</v>
       </c>
       <c r="E152" s="5">
         <v>916768</v>
       </c>
       <c r="F152" s="22">
         <v>1199101</v>
       </c>
-      <c r="G152" s="11"/>
+      <c r="G152" s="53">
+        <v>1552322</v>
+      </c>
       <c r="H152" s="22"/>
       <c r="I152" s="22"/>
       <c r="J152" s="22"/>
       <c r="K152" s="22"/>
       <c r="L152" s="22"/>
       <c r="M152" s="22"/>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B153" s="11">
         <v>483</v>
       </c>
       <c r="C153" s="11">
         <v>966</v>
       </c>
       <c r="D153" s="11">
         <v>1449</v>
       </c>
       <c r="E153" s="5">
         <v>1932</v>
       </c>
       <c r="F153" s="22">
         <v>2415</v>
       </c>
-      <c r="G153" s="11"/>
+      <c r="G153" s="53">
+        <v>2898</v>
+      </c>
       <c r="H153" s="22"/>
       <c r="I153" s="22"/>
       <c r="J153" s="22"/>
       <c r="K153" s="22"/>
       <c r="L153" s="22"/>
       <c r="M153" s="22"/>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B154" s="11">
         <v>2388619</v>
       </c>
       <c r="C154" s="11">
         <v>4232673</v>
       </c>
       <c r="D154" s="11">
         <v>6279601</v>
       </c>
       <c r="E154" s="5">
         <v>8135212</v>
       </c>
       <c r="F154" s="22">
         <v>10207603</v>
       </c>
-      <c r="G154" s="11"/>
+      <c r="G154" s="53">
+        <v>12459191</v>
+      </c>
       <c r="H154" s="22"/>
       <c r="I154" s="22"/>
       <c r="J154" s="22"/>
       <c r="K154" s="22"/>
       <c r="L154" s="22"/>
       <c r="M154" s="22"/>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B155" s="11">
         <v>1179879</v>
       </c>
       <c r="C155" s="11">
         <v>3203242</v>
       </c>
       <c r="D155" s="11">
         <v>4704878</v>
       </c>
       <c r="E155" s="5">
         <v>6037466</v>
       </c>
       <c r="F155" s="22">
         <v>7248403</v>
       </c>
-      <c r="G155" s="11"/>
+      <c r="G155" s="53">
+        <v>8986231</v>
+      </c>
       <c r="H155" s="22"/>
       <c r="I155" s="22"/>
       <c r="J155" s="22"/>
       <c r="K155" s="22"/>
       <c r="L155" s="22"/>
       <c r="M155" s="22"/>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B156" s="11">
         <v>531850</v>
       </c>
       <c r="C156" s="11">
         <v>1607782</v>
       </c>
       <c r="D156" s="11">
         <v>3484532</v>
       </c>
       <c r="E156" s="5">
         <v>4136494</v>
       </c>
       <c r="F156" s="22">
         <v>4797128</v>
       </c>
-      <c r="G156" s="11"/>
+      <c r="G156" s="53">
+        <v>5463791</v>
+      </c>
       <c r="H156" s="22"/>
       <c r="I156" s="22"/>
       <c r="J156" s="22"/>
       <c r="K156" s="22"/>
       <c r="L156" s="22"/>
       <c r="M156" s="22"/>
     </row>
     <row r="157" spans="1:13" ht="39" customHeight="1">
       <c r="A157" s="37" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B157" s="50"/>
       <c r="C157" s="32"/>
       <c r="D157" s="32"/>
       <c r="F157" s="8"/>
       <c r="G157" s="27"/>
       <c r="H157" s="14"/>
       <c r="I157" s="14"/>
       <c r="J157" s="14"/>
       <c r="K157" s="4"/>
       <c r="L157" s="4"/>
       <c r="M157" s="4"/>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B158" s="32">
         <v>56803</v>
       </c>
       <c r="C158" s="11">
         <v>233789</v>
       </c>
       <c r="D158" s="11">
         <v>433392</v>
       </c>
       <c r="E158" s="5">
         <v>568755</v>
       </c>
       <c r="F158" s="22">
         <v>761510</v>
       </c>
-      <c r="G158" s="11"/>
+      <c r="G158" s="53">
+        <v>917906</v>
+      </c>
       <c r="H158" s="22"/>
       <c r="I158" s="22"/>
       <c r="J158" s="22"/>
       <c r="K158" s="22"/>
       <c r="L158" s="22"/>
       <c r="M158" s="22"/>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B159" s="32" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C159" s="32" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D159" s="32" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F159" s="22">
         <v>1640</v>
       </c>
-      <c r="G159" s="11"/>
+      <c r="G159" s="53">
+        <v>3279</v>
+      </c>
       <c r="H159" s="5"/>
       <c r="I159" s="5"/>
       <c r="J159" s="48"/>
       <c r="K159" s="5"/>
       <c r="L159" s="5"/>
       <c r="M159" s="5"/>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B160" s="32">
         <v>1136</v>
       </c>
       <c r="C160" s="11">
         <v>2272</v>
       </c>
       <c r="D160" s="11">
         <v>3408</v>
       </c>
       <c r="E160" s="5">
         <v>4544</v>
       </c>
       <c r="F160" s="22">
         <v>5680</v>
       </c>
-      <c r="G160" s="11"/>
+      <c r="G160" s="53">
+        <v>6816</v>
+      </c>
       <c r="H160" s="22"/>
       <c r="I160" s="22"/>
       <c r="J160" s="22"/>
       <c r="K160" s="22"/>
       <c r="L160" s="22"/>
       <c r="M160" s="22"/>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B161" s="32">
         <v>6202</v>
       </c>
       <c r="C161" s="11">
         <v>13519</v>
       </c>
       <c r="D161" s="11">
         <v>20836</v>
       </c>
       <c r="E161" s="5">
         <v>28153</v>
       </c>
       <c r="F161" s="22">
         <v>33504</v>
       </c>
-      <c r="G161" s="11"/>
+      <c r="G161" s="53">
+        <v>38855</v>
+      </c>
       <c r="H161" s="22"/>
       <c r="I161" s="22"/>
       <c r="J161" s="22"/>
       <c r="K161" s="22"/>
       <c r="L161" s="22"/>
       <c r="M161" s="22"/>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B162" s="32">
         <v>5</v>
       </c>
       <c r="C162" s="11">
         <v>10</v>
       </c>
       <c r="D162" s="11">
         <v>15</v>
       </c>
       <c r="E162" s="5">
         <v>20</v>
       </c>
       <c r="F162" s="22">
         <v>25</v>
       </c>
-      <c r="G162" s="11"/>
+      <c r="G162" s="53">
+        <v>30</v>
+      </c>
       <c r="H162" s="22"/>
       <c r="I162" s="22"/>
       <c r="J162" s="22"/>
       <c r="K162" s="22"/>
       <c r="L162" s="22"/>
       <c r="M162" s="22"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B163" s="32">
         <v>37080</v>
       </c>
       <c r="C163" s="11">
         <v>171161</v>
       </c>
       <c r="D163" s="11">
         <v>327860</v>
       </c>
       <c r="E163" s="5">
         <v>420319</v>
       </c>
       <c r="F163" s="22">
         <v>573823</v>
       </c>
-      <c r="G163" s="11"/>
+      <c r="G163" s="53">
+        <v>690967</v>
+      </c>
       <c r="H163" s="22"/>
       <c r="I163" s="22"/>
       <c r="J163" s="22"/>
       <c r="K163" s="22"/>
       <c r="L163" s="22"/>
       <c r="M163" s="22"/>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B164" s="32">
         <v>12380</v>
       </c>
       <c r="C164" s="11">
         <v>46826</v>
       </c>
       <c r="D164" s="11">
         <v>81273</v>
       </c>
       <c r="E164" s="5">
         <v>115719</v>
       </c>
       <c r="F164" s="22">
         <v>146839</v>
       </c>
-      <c r="G164" s="11"/>
+      <c r="G164" s="53">
+        <v>177958</v>
+      </c>
       <c r="H164" s="22"/>
       <c r="I164" s="22"/>
       <c r="J164" s="22"/>
       <c r="K164" s="22"/>
       <c r="L164" s="22"/>
       <c r="M164" s="22"/>
     </row>
     <row r="165" spans="1:13" ht="21.6">
       <c r="A165" s="37" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B165" s="50"/>
       <c r="C165" s="32"/>
       <c r="D165" s="32"/>
       <c r="F165" s="10"/>
       <c r="G165" s="28"/>
       <c r="H165" s="15"/>
       <c r="J165" s="15"/>
       <c r="K165" s="5"/>
       <c r="L165" s="5"/>
       <c r="M165" s="5"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B166" s="32">
         <v>566990</v>
       </c>
       <c r="C166" s="11">
         <v>1707566</v>
       </c>
       <c r="D166" s="11">
         <v>3381412</v>
       </c>
       <c r="E166" s="5">
         <v>5260632</v>
       </c>
       <c r="F166" s="22">
         <v>6746837</v>
       </c>
-      <c r="G166" s="11"/>
+      <c r="G166" s="53">
+        <v>8005281</v>
+      </c>
       <c r="H166" s="22"/>
       <c r="I166" s="22"/>
       <c r="J166" s="22"/>
       <c r="K166" s="22"/>
       <c r="L166" s="22"/>
       <c r="M166" s="22"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B167" s="32">
         <v>4092</v>
       </c>
       <c r="C167" s="11">
         <v>9534</v>
       </c>
       <c r="D167" s="11">
         <v>14975</v>
       </c>
       <c r="E167" s="5">
         <v>20416</v>
       </c>
       <c r="F167" s="22">
         <v>26521</v>
       </c>
-      <c r="G167" s="11"/>
+      <c r="G167" s="53">
+        <v>32625</v>
+      </c>
       <c r="H167" s="22"/>
       <c r="I167" s="22"/>
       <c r="J167" s="22"/>
       <c r="K167" s="22"/>
       <c r="L167" s="22"/>
       <c r="M167" s="22"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B168" s="32">
         <v>562898</v>
       </c>
       <c r="C168" s="11">
         <v>1698032</v>
       </c>
       <c r="D168" s="11">
         <v>3366437</v>
       </c>
       <c r="E168" s="5">
         <v>5240216</v>
       </c>
       <c r="F168" s="22">
         <v>6720316</v>
       </c>
-      <c r="G168" s="11"/>
+      <c r="G168" s="53">
+        <v>7972656</v>
+      </c>
       <c r="H168" s="22"/>
       <c r="I168" s="22"/>
       <c r="J168" s="22"/>
       <c r="K168" s="22"/>
       <c r="L168" s="22"/>
       <c r="M168" s="22"/>
     </row>
     <row r="169" spans="1:13" ht="21.6">
       <c r="A169" s="37" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B169" s="50"/>
       <c r="C169" s="32"/>
       <c r="D169" s="32"/>
       <c r="F169" s="10"/>
       <c r="G169" s="28"/>
       <c r="H169" s="15"/>
       <c r="J169" s="15"/>
       <c r="K169" s="5"/>
       <c r="L169" s="5"/>
       <c r="M169" s="5"/>
     </row>
     <row r="170" spans="1:13" ht="20.25" customHeight="1">
       <c r="A170" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B170" s="11">
         <v>2647704</v>
       </c>
       <c r="C170" s="11">
         <v>5767919</v>
       </c>
       <c r="D170" s="11">
         <v>8459643</v>
       </c>
       <c r="E170" s="5">
         <v>11081723</v>
       </c>
       <c r="F170" s="22">
         <v>13366023</v>
       </c>
-      <c r="G170" s="11"/>
+      <c r="G170" s="53">
+        <v>16049626</v>
+      </c>
       <c r="H170" s="22"/>
       <c r="I170" s="22"/>
       <c r="J170" s="22"/>
       <c r="K170" s="22"/>
       <c r="L170" s="22"/>
       <c r="M170" s="22"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B171" s="11">
         <v>798591</v>
       </c>
       <c r="C171" s="11">
         <v>1511163</v>
       </c>
       <c r="D171" s="11">
         <v>2283736</v>
       </c>
       <c r="E171" s="5">
         <v>3123941</v>
       </c>
       <c r="F171" s="22">
         <v>3766364</v>
       </c>
-      <c r="G171" s="11"/>
+      <c r="G171" s="53">
+        <v>4669127</v>
+      </c>
       <c r="H171" s="22"/>
       <c r="I171" s="22"/>
       <c r="J171" s="22"/>
       <c r="K171" s="22"/>
       <c r="L171" s="22"/>
       <c r="M171" s="22"/>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="39" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B172" s="11">
         <v>8980</v>
       </c>
       <c r="C172" s="11">
         <v>125824</v>
       </c>
       <c r="D172" s="11">
         <v>238335</v>
       </c>
       <c r="E172" s="5">
         <v>348530</v>
       </c>
       <c r="F172" s="22">
         <v>445221</v>
       </c>
-      <c r="G172" s="11"/>
+      <c r="G172" s="53">
+        <v>549711</v>
+      </c>
       <c r="H172" s="22"/>
       <c r="I172" s="22"/>
       <c r="J172" s="22"/>
       <c r="K172" s="22"/>
       <c r="L172" s="22"/>
       <c r="M172" s="22"/>
     </row>
     <row r="173" spans="1:13">
       <c r="A173" s="39" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B173" s="11">
         <v>5</v>
       </c>
       <c r="C173" s="11">
         <v>23</v>
       </c>
       <c r="D173" s="11">
         <v>42</v>
       </c>
       <c r="E173" s="5">
         <v>60</v>
       </c>
       <c r="F173" s="22">
         <v>60</v>
       </c>
-      <c r="G173" s="11"/>
+      <c r="G173" s="53">
+        <v>60</v>
+      </c>
       <c r="H173" s="22"/>
       <c r="I173" s="22"/>
       <c r="J173" s="22"/>
       <c r="K173" s="22"/>
       <c r="L173" s="22"/>
       <c r="M173" s="22"/>
     </row>
     <row r="174" spans="1:13">
       <c r="A174" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B174" s="11">
         <v>30323</v>
       </c>
       <c r="C174" s="11">
         <v>69752</v>
       </c>
       <c r="D174" s="11">
         <v>109263</v>
       </c>
       <c r="E174" s="5">
         <v>134838</v>
       </c>
       <c r="F174" s="22">
         <v>162351</v>
       </c>
-      <c r="G174" s="11"/>
+      <c r="G174" s="53">
+        <v>189646</v>
+      </c>
       <c r="H174" s="22"/>
       <c r="I174" s="22"/>
       <c r="J174" s="22"/>
       <c r="K174" s="22"/>
       <c r="L174" s="22"/>
       <c r="M174" s="22"/>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B175" s="11">
         <v>208</v>
       </c>
       <c r="C175" s="11">
         <v>416</v>
       </c>
       <c r="D175" s="11">
         <v>624</v>
       </c>
       <c r="E175" s="5">
         <v>832</v>
       </c>
       <c r="F175" s="22">
         <v>1040</v>
       </c>
-      <c r="G175" s="11"/>
+      <c r="G175" s="53">
+        <v>1248</v>
+      </c>
       <c r="H175" s="22"/>
       <c r="I175" s="22"/>
       <c r="J175" s="22"/>
       <c r="K175" s="22"/>
       <c r="L175" s="22"/>
       <c r="M175" s="22"/>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B176" s="11">
         <v>913391</v>
       </c>
       <c r="C176" s="11">
         <v>1982398</v>
       </c>
       <c r="D176" s="11">
         <v>2562533</v>
       </c>
       <c r="E176" s="5">
         <v>3038031</v>
       </c>
       <c r="F176" s="22">
         <v>3751744</v>
       </c>
-      <c r="G176" s="11"/>
+      <c r="G176" s="53">
+        <v>4599627</v>
+      </c>
       <c r="H176" s="22"/>
       <c r="I176" s="22"/>
       <c r="J176" s="22"/>
       <c r="K176" s="22"/>
       <c r="L176" s="22"/>
       <c r="M176" s="22"/>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B177" s="11">
         <v>1</v>
       </c>
       <c r="C177" s="11">
         <v>2</v>
       </c>
       <c r="D177" s="11">
         <v>3</v>
       </c>
       <c r="E177" s="5">
         <v>4</v>
       </c>
       <c r="F177" s="22">
         <v>5</v>
       </c>
-      <c r="G177" s="11"/>
+      <c r="G177" s="53">
+        <v>6</v>
+      </c>
       <c r="H177" s="22"/>
       <c r="I177" s="22"/>
       <c r="J177" s="22"/>
       <c r="K177" s="22"/>
       <c r="L177" s="22"/>
       <c r="M177" s="22"/>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B178" s="11">
         <v>239661</v>
       </c>
       <c r="C178" s="11">
         <v>618590</v>
       </c>
       <c r="D178" s="11">
         <v>1002147</v>
       </c>
       <c r="E178" s="5">
         <v>1369322</v>
       </c>
       <c r="F178" s="22">
         <v>1728702</v>
       </c>
-      <c r="G178" s="11"/>
+      <c r="G178" s="53">
+        <v>2085292</v>
+      </c>
       <c r="H178" s="22"/>
       <c r="I178" s="22"/>
       <c r="J178" s="22"/>
       <c r="K178" s="22"/>
       <c r="L178" s="22"/>
       <c r="M178" s="22"/>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B179" s="11">
         <v>656544</v>
       </c>
       <c r="C179" s="11">
         <v>1459751</v>
       </c>
       <c r="D179" s="11">
         <v>2262958</v>
       </c>
       <c r="E179" s="5">
         <v>3066165</v>
       </c>
       <c r="F179" s="22">
         <v>3510537</v>
       </c>
-      <c r="G179" s="11"/>
+      <c r="G179" s="53">
+        <v>3954908</v>
+      </c>
       <c r="H179" s="22"/>
       <c r="I179" s="22"/>
       <c r="J179" s="22"/>
       <c r="K179" s="22"/>
       <c r="L179" s="22"/>
       <c r="M179" s="22"/>
     </row>
     <row r="180" spans="1:13" ht="34.950000000000003" customHeight="1">
       <c r="A180" s="37" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B180" s="50"/>
       <c r="C180" s="32"/>
       <c r="D180" s="32"/>
       <c r="G180" s="26"/>
       <c r="K180" s="19"/>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B181" s="11">
         <v>2311417</v>
       </c>
       <c r="C181" s="11">
         <v>7010820</v>
       </c>
       <c r="D181" s="11">
         <v>9264395</v>
       </c>
       <c r="E181" s="5">
         <v>12924515</v>
       </c>
       <c r="F181" s="22">
         <v>15906698</v>
       </c>
-      <c r="G181" s="11"/>
+      <c r="G181" s="53">
+        <v>18326501</v>
+      </c>
       <c r="H181" s="22"/>
       <c r="I181" s="22"/>
       <c r="J181" s="22"/>
       <c r="K181" s="22"/>
       <c r="L181" s="22"/>
       <c r="M181" s="22"/>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B182" s="11">
         <v>110222</v>
       </c>
       <c r="C182" s="11">
         <v>223563</v>
       </c>
       <c r="D182" s="11">
         <v>237068</v>
       </c>
       <c r="E182" s="5">
         <v>337113</v>
       </c>
       <c r="F182" s="22">
         <v>438221</v>
       </c>
-      <c r="G182" s="11"/>
+      <c r="G182" s="53">
+        <v>525975</v>
+      </c>
       <c r="H182" s="22"/>
       <c r="I182" s="22"/>
       <c r="J182" s="22"/>
       <c r="K182" s="22"/>
       <c r="L182" s="22"/>
       <c r="M182" s="22"/>
     </row>
     <row r="183" spans="1:13">
       <c r="A183" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B183" s="11">
         <v>1121884</v>
       </c>
       <c r="C183" s="11">
         <v>2577869</v>
       </c>
       <c r="D183" s="11">
         <v>4016991</v>
       </c>
       <c r="E183" s="5">
         <v>5393024</v>
       </c>
       <c r="F183" s="22">
         <v>6226595</v>
       </c>
-      <c r="G183" s="11"/>
+      <c r="G183" s="53">
+        <v>7050531</v>
+      </c>
       <c r="H183" s="22"/>
       <c r="I183" s="22"/>
       <c r="J183" s="22"/>
       <c r="K183" s="22"/>
       <c r="L183" s="22"/>
       <c r="M183" s="22"/>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B184" s="11">
         <v>96425</v>
       </c>
       <c r="C184" s="11">
         <v>193740</v>
       </c>
       <c r="D184" s="11">
         <v>291055</v>
       </c>
       <c r="E184" s="5">
         <v>388370</v>
       </c>
       <c r="F184" s="22">
         <v>540295</v>
       </c>
-      <c r="G184" s="11"/>
+      <c r="G184" s="53">
+        <v>692220</v>
+      </c>
       <c r="H184" s="22"/>
       <c r="I184" s="22"/>
       <c r="J184" s="22"/>
       <c r="K184" s="22"/>
       <c r="L184" s="22"/>
       <c r="M184" s="22"/>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B185" s="11">
         <v>982885</v>
       </c>
       <c r="C185" s="11">
         <v>4015648</v>
       </c>
       <c r="D185" s="11">
         <v>4719281</v>
       </c>
       <c r="E185" s="5">
         <v>6806007</v>
       </c>
       <c r="F185" s="22">
         <v>8701587</v>
       </c>
-      <c r="G185" s="11"/>
+      <c r="G185" s="53">
+        <v>10057775</v>
+      </c>
       <c r="H185" s="22"/>
       <c r="I185" s="22"/>
       <c r="J185" s="22"/>
       <c r="K185" s="22"/>
       <c r="L185" s="22"/>
       <c r="M185" s="22"/>
     </row>
     <row r="186" spans="1:13" ht="21.6">
       <c r="A186" s="37" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B186" s="50"/>
       <c r="C186" s="32"/>
       <c r="D186" s="32"/>
       <c r="F186" s="10"/>
       <c r="G186" s="28"/>
       <c r="H186" s="15"/>
       <c r="J186" s="15"/>
       <c r="K186" s="5"/>
       <c r="L186" s="5"/>
       <c r="M186" s="5"/>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B187" s="11">
         <v>6834587</v>
       </c>
       <c r="C187" s="11">
         <v>13364878</v>
       </c>
       <c r="D187" s="11">
         <v>20927458</v>
       </c>
       <c r="E187" s="5">
         <v>30312173</v>
       </c>
       <c r="F187" s="22">
         <v>39859039</v>
       </c>
-      <c r="G187" s="11"/>
+      <c r="G187" s="53">
+        <v>50935239</v>
+      </c>
       <c r="H187" s="22"/>
       <c r="I187" s="22"/>
       <c r="J187" s="22"/>
       <c r="K187" s="22"/>
       <c r="L187" s="22"/>
       <c r="M187" s="22"/>
     </row>
     <row r="188" spans="1:13">
       <c r="A188" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B188" s="11">
         <v>475227</v>
       </c>
       <c r="C188" s="11">
         <v>926327</v>
       </c>
       <c r="D188" s="11">
         <v>1430318</v>
       </c>
       <c r="E188" s="5">
         <v>2142112</v>
       </c>
       <c r="F188" s="22">
         <v>2819028</v>
       </c>
-      <c r="G188" s="11"/>
+      <c r="G188" s="53">
+        <v>3414735</v>
+      </c>
       <c r="H188" s="22"/>
       <c r="I188" s="22"/>
       <c r="J188" s="22"/>
       <c r="K188" s="22"/>
       <c r="L188" s="22"/>
       <c r="M188" s="22"/>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="39" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B189" s="11">
         <v>966234</v>
       </c>
       <c r="C189" s="11">
         <v>1158974</v>
       </c>
       <c r="D189" s="11">
         <v>1875893</v>
       </c>
       <c r="E189" s="5">
         <v>2920033</v>
       </c>
       <c r="F189" s="22">
         <v>4311376</v>
       </c>
-      <c r="G189" s="11"/>
+      <c r="G189" s="53">
+        <v>5779243</v>
+      </c>
       <c r="H189" s="22"/>
       <c r="I189" s="22"/>
       <c r="J189" s="22"/>
       <c r="K189" s="22"/>
       <c r="L189" s="22"/>
       <c r="M189" s="22"/>
     </row>
     <row r="190" spans="1:13" ht="16.5" customHeight="1">
       <c r="A190" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B190" s="11">
         <v>101871</v>
       </c>
       <c r="C190" s="11">
         <v>289792</v>
       </c>
       <c r="D190" s="11">
         <v>541182</v>
       </c>
       <c r="E190" s="5">
         <v>794220</v>
       </c>
       <c r="F190" s="22">
         <v>1136265</v>
       </c>
-      <c r="G190" s="11"/>
+      <c r="G190" s="53">
+        <v>1339576</v>
+      </c>
       <c r="H190" s="22"/>
       <c r="I190" s="22"/>
       <c r="J190" s="22"/>
       <c r="K190" s="22"/>
       <c r="L190" s="22"/>
       <c r="M190" s="22"/>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B191" s="11">
         <v>114819</v>
       </c>
       <c r="C191" s="11">
         <v>457160</v>
       </c>
       <c r="D191" s="11">
         <v>873032</v>
       </c>
       <c r="E191" s="5">
         <v>1442168</v>
       </c>
       <c r="F191" s="22">
         <v>2023521</v>
       </c>
-      <c r="G191" s="11"/>
+      <c r="G191" s="53">
+        <v>2590427</v>
+      </c>
       <c r="H191" s="22"/>
       <c r="I191" s="22"/>
       <c r="J191" s="22"/>
       <c r="K191" s="22"/>
       <c r="L191" s="22"/>
       <c r="M191" s="22"/>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B192" s="11">
         <v>500</v>
       </c>
       <c r="C192" s="11">
         <v>1000</v>
       </c>
       <c r="D192" s="11">
         <v>1500</v>
       </c>
       <c r="E192" s="5">
         <v>2000</v>
       </c>
       <c r="F192" s="22">
         <v>2500</v>
       </c>
-      <c r="G192" s="11"/>
+      <c r="G192" s="53">
+        <v>3000</v>
+      </c>
       <c r="H192" s="22"/>
       <c r="I192" s="22"/>
       <c r="J192" s="22"/>
       <c r="K192" s="22"/>
       <c r="L192" s="22"/>
       <c r="M192" s="22"/>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B193" s="11">
         <v>1103050</v>
       </c>
       <c r="C193" s="11">
         <v>2339599</v>
       </c>
       <c r="D193" s="11">
         <v>3513928</v>
       </c>
       <c r="E193" s="5">
         <v>4558637</v>
       </c>
       <c r="F193" s="22">
         <v>5366278</v>
       </c>
-      <c r="G193" s="11"/>
+      <c r="G193" s="53">
+        <v>7591754</v>
+      </c>
       <c r="H193" s="22"/>
       <c r="I193" s="22"/>
       <c r="J193" s="22"/>
       <c r="K193" s="22"/>
       <c r="L193" s="22"/>
       <c r="M193" s="22"/>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B194" s="11">
         <v>1268618</v>
       </c>
       <c r="C194" s="11">
         <v>2639064</v>
       </c>
       <c r="D194" s="11">
         <v>3774746</v>
       </c>
       <c r="E194" s="5">
         <v>5613960</v>
       </c>
       <c r="F194" s="22">
         <v>7905855</v>
       </c>
-      <c r="G194" s="11"/>
+      <c r="G194" s="53">
+        <v>9816983</v>
+      </c>
       <c r="H194" s="22"/>
       <c r="I194" s="22"/>
       <c r="J194" s="22"/>
       <c r="K194" s="22"/>
       <c r="L194" s="22"/>
       <c r="M194" s="22"/>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B195" s="11">
         <v>283</v>
       </c>
       <c r="C195" s="11">
         <v>566</v>
       </c>
       <c r="D195" s="11">
         <v>849</v>
       </c>
       <c r="E195" s="5">
         <v>1132</v>
       </c>
       <c r="F195" s="22">
         <v>1415</v>
       </c>
-      <c r="G195" s="11"/>
+      <c r="G195" s="53">
+        <v>1698</v>
+      </c>
       <c r="H195" s="22"/>
       <c r="I195" s="22"/>
       <c r="J195" s="22"/>
       <c r="K195" s="22"/>
       <c r="L195" s="22"/>
       <c r="M195" s="22"/>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B196" s="32">
         <v>2803986</v>
       </c>
       <c r="C196" s="11">
         <v>5552398</v>
       </c>
       <c r="D196" s="11">
         <v>8916013</v>
       </c>
       <c r="E196" s="5">
         <v>12837915</v>
       </c>
       <c r="F196" s="22">
         <v>16292805</v>
       </c>
-      <c r="G196" s="11"/>
+      <c r="G196" s="53">
+        <v>20397830</v>
+      </c>
       <c r="H196" s="22"/>
       <c r="I196" s="22"/>
       <c r="J196" s="22"/>
       <c r="K196" s="22"/>
       <c r="L196" s="22"/>
       <c r="M196" s="22"/>
     </row>
     <row r="197" spans="1:13" ht="34.200000000000003" customHeight="1">
       <c r="A197" s="37" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B197" s="50"/>
       <c r="C197" s="32"/>
       <c r="D197" s="32"/>
       <c r="F197" s="10"/>
       <c r="G197" s="28"/>
       <c r="H197" s="15"/>
       <c r="J197" s="15"/>
       <c r="K197" s="5"/>
       <c r="L197" s="5"/>
       <c r="M197" s="5"/>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B198" s="11">
         <v>7346440</v>
       </c>
       <c r="C198" s="11">
         <v>16692158</v>
       </c>
       <c r="D198" s="11">
         <v>29084386</v>
       </c>
       <c r="E198" s="5">
         <v>43434359</v>
       </c>
       <c r="F198" s="22">
         <v>55494368</v>
       </c>
-      <c r="G198" s="11"/>
+      <c r="G198" s="53">
+        <v>69157919</v>
+      </c>
       <c r="H198" s="22"/>
       <c r="I198" s="22"/>
       <c r="J198" s="22"/>
       <c r="K198" s="22"/>
       <c r="L198" s="22"/>
       <c r="M198" s="22"/>
     </row>
     <row r="199" spans="1:13">
       <c r="A199" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B199" s="11">
         <v>165343</v>
       </c>
       <c r="C199" s="11">
         <v>542186</v>
       </c>
       <c r="D199" s="11">
         <v>919030</v>
       </c>
       <c r="E199" s="5">
         <v>1295874</v>
       </c>
       <c r="F199" s="22">
         <v>1408519</v>
       </c>
-      <c r="G199" s="11"/>
+      <c r="G199" s="53">
+        <v>1521164</v>
+      </c>
       <c r="H199" s="22"/>
       <c r="I199" s="22"/>
       <c r="J199" s="22"/>
       <c r="K199" s="22"/>
       <c r="L199" s="22"/>
       <c r="M199" s="22"/>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" s="39" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B200" s="11">
         <v>2690032</v>
       </c>
       <c r="C200" s="11">
         <v>6055910</v>
       </c>
       <c r="D200" s="11">
         <v>9537966</v>
       </c>
       <c r="E200" s="5">
         <v>12841456</v>
       </c>
       <c r="F200" s="22">
         <v>15895804</v>
       </c>
-      <c r="G200" s="11"/>
+      <c r="G200" s="53">
+        <v>19444429</v>
+      </c>
       <c r="H200" s="22"/>
       <c r="I200" s="22"/>
       <c r="J200" s="22"/>
       <c r="K200" s="22"/>
       <c r="L200" s="22"/>
       <c r="M200" s="22"/>
     </row>
     <row r="201" spans="1:13">
       <c r="A201" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B201" s="11">
         <v>41955</v>
       </c>
       <c r="C201" s="11">
         <v>216374</v>
       </c>
       <c r="D201" s="11">
         <v>391069</v>
       </c>
       <c r="E201" s="5">
         <v>809794</v>
       </c>
       <c r="F201" s="22">
         <v>1507224</v>
       </c>
-      <c r="G201" s="11"/>
+      <c r="G201" s="53">
+        <v>2239214</v>
+      </c>
       <c r="H201" s="22"/>
       <c r="I201" s="22"/>
       <c r="J201" s="22"/>
       <c r="K201" s="22"/>
       <c r="L201" s="22"/>
       <c r="M201" s="22"/>
     </row>
     <row r="202" spans="1:13">
       <c r="A202" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B202" s="11">
         <v>38901</v>
       </c>
       <c r="C202" s="11">
         <v>337303</v>
       </c>
       <c r="D202" s="11">
         <v>747334</v>
       </c>
       <c r="E202" s="5">
         <v>1180137</v>
       </c>
       <c r="F202" s="22">
         <v>1346212</v>
       </c>
-      <c r="G202" s="11"/>
+      <c r="G202" s="53">
+        <v>1584647</v>
+      </c>
       <c r="H202" s="22"/>
       <c r="I202" s="22"/>
       <c r="J202" s="22"/>
       <c r="K202" s="22"/>
       <c r="L202" s="22"/>
       <c r="M202" s="22"/>
     </row>
     <row r="203" spans="1:13">
       <c r="A203" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B203" s="11">
         <v>859381</v>
       </c>
       <c r="C203" s="11">
         <v>2172700</v>
       </c>
       <c r="D203" s="11">
         <v>4311196</v>
       </c>
       <c r="E203" s="5">
         <v>6436338</v>
       </c>
       <c r="F203" s="22">
         <v>7670757</v>
       </c>
-      <c r="G203" s="11"/>
+      <c r="G203" s="53">
+        <v>9520129</v>
+      </c>
       <c r="H203" s="22"/>
       <c r="I203" s="22"/>
       <c r="J203" s="22"/>
       <c r="K203" s="22"/>
       <c r="L203" s="22"/>
       <c r="M203" s="22"/>
     </row>
     <row r="204" spans="1:13">
       <c r="A204" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B204" s="11">
         <v>13</v>
       </c>
       <c r="C204" s="11">
         <v>26</v>
       </c>
       <c r="D204" s="11">
         <v>39</v>
       </c>
       <c r="E204" s="5">
         <v>52</v>
       </c>
       <c r="F204" s="22">
         <v>65</v>
       </c>
-      <c r="G204" s="11"/>
+      <c r="G204" s="53">
+        <v>78</v>
+      </c>
       <c r="H204" s="22"/>
       <c r="I204" s="22"/>
       <c r="J204" s="22"/>
       <c r="K204" s="22"/>
       <c r="L204" s="22"/>
       <c r="M204" s="22"/>
     </row>
     <row r="205" spans="1:13">
       <c r="A205" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B205" s="11">
         <v>1759654</v>
       </c>
       <c r="C205" s="11">
         <v>3209899</v>
       </c>
       <c r="D205" s="11">
         <v>4947902</v>
       </c>
       <c r="E205" s="5">
         <v>7059216</v>
       </c>
       <c r="F205" s="22">
         <v>9225638</v>
       </c>
-      <c r="G205" s="11"/>
+      <c r="G205" s="53">
+        <v>11423931</v>
+      </c>
       <c r="H205" s="22"/>
       <c r="I205" s="22"/>
       <c r="J205" s="22"/>
       <c r="K205" s="22"/>
       <c r="L205" s="22"/>
       <c r="M205" s="22"/>
     </row>
     <row r="206" spans="1:13">
       <c r="A206" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B206" s="11">
         <v>1185</v>
       </c>
       <c r="C206" s="11">
         <v>18551</v>
       </c>
       <c r="D206" s="11">
         <v>35916</v>
       </c>
       <c r="E206" s="5">
         <v>53282</v>
       </c>
       <c r="F206" s="22">
         <v>56840</v>
       </c>
-      <c r="G206" s="11"/>
+      <c r="G206" s="53">
+        <v>60397</v>
+      </c>
       <c r="H206" s="22"/>
       <c r="I206" s="22"/>
       <c r="J206" s="22"/>
       <c r="K206" s="22"/>
       <c r="L206" s="22"/>
       <c r="M206" s="22"/>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B207" s="11">
         <v>1789976</v>
       </c>
       <c r="C207" s="11">
         <v>4139208</v>
       </c>
       <c r="D207" s="11">
         <v>8193934</v>
       </c>
       <c r="E207" s="5">
         <v>13758211</v>
       </c>
       <c r="F207" s="22">
         <v>18383309</v>
       </c>
-      <c r="G207" s="11"/>
+      <c r="G207" s="53">
+        <v>23363929</v>
+      </c>
       <c r="H207" s="22"/>
       <c r="I207" s="22"/>
       <c r="J207" s="22"/>
       <c r="K207" s="22"/>
       <c r="L207" s="22"/>
       <c r="M207" s="22"/>
     </row>
     <row r="208" spans="1:13">
       <c r="A208" s="37" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B208" s="50"/>
       <c r="C208" s="32"/>
       <c r="D208" s="32"/>
       <c r="F208" s="10"/>
       <c r="G208" s="28"/>
       <c r="H208" s="15"/>
       <c r="J208" s="15"/>
       <c r="K208" s="5"/>
       <c r="L208" s="5"/>
       <c r="M208" s="5"/>
     </row>
     <row r="209" spans="1:13">
       <c r="A209" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B209" s="11">
         <v>4299519</v>
       </c>
       <c r="C209" s="11">
         <v>11390048</v>
       </c>
       <c r="D209" s="11">
         <v>18636314</v>
       </c>
       <c r="E209" s="5">
         <v>27528716</v>
       </c>
       <c r="F209" s="22">
         <v>34870907</v>
       </c>
-      <c r="G209" s="11"/>
+      <c r="G209" s="53">
+        <v>41832021</v>
+      </c>
       <c r="H209" s="22"/>
       <c r="I209" s="22"/>
       <c r="J209" s="22"/>
       <c r="K209" s="22"/>
       <c r="L209" s="22"/>
       <c r="M209" s="22"/>
     </row>
     <row r="210" spans="1:13">
       <c r="A210" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B210" s="11">
         <v>104294</v>
       </c>
       <c r="C210" s="11">
         <v>315869</v>
       </c>
       <c r="D210" s="11">
         <v>492963</v>
       </c>
       <c r="E210" s="5">
         <v>853113</v>
       </c>
       <c r="F210" s="22">
         <v>1012692</v>
       </c>
-      <c r="G210" s="11"/>
+      <c r="G210" s="53">
+        <v>1227893</v>
+      </c>
       <c r="H210" s="22"/>
       <c r="I210" s="22"/>
       <c r="J210" s="22"/>
       <c r="K210" s="22"/>
       <c r="L210" s="22"/>
       <c r="M210" s="22"/>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" s="39" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B211" s="11">
         <v>479616</v>
       </c>
       <c r="C211" s="11">
         <v>1372684</v>
       </c>
       <c r="D211" s="11">
         <v>2838715</v>
       </c>
       <c r="E211" s="5">
         <v>5193312</v>
       </c>
       <c r="F211" s="22">
         <v>6871457</v>
       </c>
-      <c r="G211" s="11"/>
+      <c r="G211" s="53">
+        <v>7648854</v>
+      </c>
       <c r="H211" s="22"/>
       <c r="I211" s="22"/>
       <c r="J211" s="22"/>
       <c r="K211" s="22"/>
       <c r="L211" s="22"/>
       <c r="M211" s="22"/>
     </row>
     <row r="212" spans="1:13">
       <c r="A212" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B212" s="21" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C212" s="11">
         <v>1087305</v>
       </c>
       <c r="D212" s="11">
         <v>2174609</v>
       </c>
       <c r="E212" s="5">
         <v>3261914</v>
       </c>
       <c r="F212" s="22">
         <v>3800255</v>
       </c>
-      <c r="G212" s="11"/>
+      <c r="G212" s="53">
+        <v>4338595</v>
+      </c>
       <c r="H212" s="22"/>
       <c r="I212" s="22"/>
       <c r="J212" s="22"/>
       <c r="K212" s="22"/>
       <c r="L212" s="22"/>
       <c r="M212" s="22"/>
     </row>
     <row r="213" spans="1:13">
       <c r="A213" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B213" s="11">
         <v>12648</v>
       </c>
       <c r="C213" s="11">
         <v>92841</v>
       </c>
       <c r="D213" s="11">
         <v>138367</v>
       </c>
       <c r="E213" s="5">
         <v>198363</v>
       </c>
       <c r="F213" s="22">
         <v>263441</v>
       </c>
-      <c r="G213" s="11"/>
+      <c r="G213" s="53">
+        <v>368840</v>
+      </c>
       <c r="H213" s="22"/>
       <c r="I213" s="22"/>
       <c r="J213" s="22"/>
       <c r="K213" s="22"/>
       <c r="L213" s="22"/>
       <c r="M213" s="22"/>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B214" s="11">
         <v>370409</v>
       </c>
       <c r="C214" s="11">
         <v>1236801</v>
       </c>
       <c r="D214" s="11">
         <v>2067057</v>
       </c>
       <c r="E214" s="5">
         <v>2968290</v>
       </c>
       <c r="F214" s="22">
         <v>3461623</v>
       </c>
-      <c r="G214" s="11"/>
+      <c r="G214" s="53">
+        <v>4018646</v>
+      </c>
       <c r="H214" s="22"/>
       <c r="I214" s="22"/>
       <c r="J214" s="22"/>
       <c r="K214" s="22"/>
       <c r="L214" s="22"/>
       <c r="M214" s="22"/>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B215" s="11">
         <v>382702</v>
       </c>
       <c r="C215" s="11">
         <v>685747</v>
       </c>
       <c r="D215" s="11">
         <v>924489</v>
       </c>
       <c r="E215" s="5">
         <v>1273370</v>
       </c>
       <c r="F215" s="22">
         <v>1742871</v>
       </c>
-      <c r="G215" s="11"/>
+      <c r="G215" s="53">
+        <v>2406203</v>
+      </c>
       <c r="H215" s="22"/>
       <c r="I215" s="22"/>
       <c r="J215" s="22"/>
       <c r="K215" s="22"/>
       <c r="L215" s="22"/>
       <c r="M215" s="22"/>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B216" s="11">
         <v>2949850</v>
       </c>
       <c r="C216" s="11">
         <v>6598802</v>
       </c>
       <c r="D216" s="11">
         <v>10000114</v>
       </c>
       <c r="E216" s="5">
         <v>13780354</v>
       </c>
       <c r="F216" s="22">
         <v>17718568</v>
       </c>
-      <c r="G216" s="11"/>
+      <c r="G216" s="53">
+        <v>21822989</v>
+      </c>
       <c r="H216" s="22"/>
       <c r="I216" s="22"/>
       <c r="J216" s="22"/>
       <c r="K216" s="22"/>
       <c r="L216" s="22"/>
       <c r="M216" s="22"/>
     </row>
     <row r="217" spans="1:13" ht="21.6">
       <c r="A217" s="37" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B217" s="50"/>
       <c r="C217" s="32"/>
       <c r="D217" s="32"/>
       <c r="F217" s="10"/>
       <c r="G217" s="28"/>
       <c r="H217" s="15"/>
       <c r="J217" s="15"/>
       <c r="K217" s="5"/>
       <c r="L217" s="5"/>
       <c r="M217" s="5"/>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B218" s="11">
         <v>2670365</v>
       </c>
       <c r="C218" s="11">
         <v>7614688</v>
       </c>
       <c r="D218" s="11">
         <v>12029177</v>
       </c>
       <c r="E218" s="5">
         <v>17519103</v>
       </c>
       <c r="F218" s="22">
         <v>21871572</v>
       </c>
-      <c r="G218" s="11"/>
+      <c r="G218" s="53">
+        <v>26453621</v>
+      </c>
       <c r="H218" s="22"/>
       <c r="I218" s="22"/>
       <c r="J218" s="22"/>
       <c r="K218" s="22"/>
       <c r="L218" s="22"/>
       <c r="M218" s="22"/>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B219" s="11">
         <v>104294</v>
       </c>
       <c r="C219" s="11">
         <v>315869</v>
       </c>
       <c r="D219" s="11">
         <v>492963</v>
       </c>
       <c r="E219" s="5">
         <v>853113</v>
       </c>
       <c r="F219" s="22">
         <v>1012692</v>
       </c>
-      <c r="G219" s="11"/>
+      <c r="G219" s="53">
+        <v>1227893</v>
+      </c>
       <c r="H219" s="22"/>
       <c r="I219" s="22"/>
       <c r="J219" s="22"/>
       <c r="K219" s="22"/>
       <c r="L219" s="22"/>
       <c r="M219" s="22"/>
     </row>
     <row r="220" spans="1:13">
       <c r="A220" s="39" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B220" s="11">
         <v>293683</v>
       </c>
       <c r="C220" s="11">
         <v>517418</v>
       </c>
       <c r="D220" s="11">
         <v>761252</v>
       </c>
       <c r="E220" s="5">
         <v>1056581</v>
       </c>
       <c r="F220" s="22">
         <v>1516636</v>
       </c>
-      <c r="G220" s="11"/>
+      <c r="G220" s="53">
+        <v>1723006</v>
+      </c>
       <c r="H220" s="22"/>
       <c r="I220" s="22"/>
       <c r="J220" s="22"/>
       <c r="K220" s="22"/>
       <c r="L220" s="22"/>
       <c r="M220" s="22"/>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B221" s="21" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C221" s="11">
         <v>1087305</v>
       </c>
       <c r="D221" s="11">
         <v>2174609</v>
       </c>
       <c r="E221" s="5">
         <v>3261914</v>
       </c>
       <c r="F221" s="22">
         <v>3800255</v>
       </c>
-      <c r="G221" s="11"/>
+      <c r="G221" s="53">
+        <v>4338595</v>
+      </c>
       <c r="H221" s="22"/>
       <c r="I221" s="22"/>
       <c r="J221" s="22"/>
       <c r="K221" s="22"/>
       <c r="L221" s="22"/>
       <c r="M221" s="22"/>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B222" s="11">
         <v>12648</v>
       </c>
       <c r="C222" s="11">
         <v>92841</v>
       </c>
       <c r="D222" s="11">
         <v>138367</v>
       </c>
       <c r="E222" s="5">
         <v>198363</v>
       </c>
       <c r="F222" s="22">
         <v>263441</v>
       </c>
-      <c r="G222" s="11"/>
+      <c r="G222" s="53">
+        <v>368840</v>
+      </c>
       <c r="H222" s="22"/>
       <c r="I222" s="22"/>
       <c r="J222" s="22"/>
       <c r="K222" s="22"/>
       <c r="L222" s="22"/>
       <c r="M222" s="22"/>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B223" s="11">
         <v>298901</v>
       </c>
       <c r="C223" s="11">
         <v>1139142</v>
       </c>
       <c r="D223" s="11">
         <v>1943248</v>
       </c>
       <c r="E223" s="5">
         <v>2818330</v>
       </c>
       <c r="F223" s="22">
         <v>3300663</v>
       </c>
-      <c r="G223" s="11"/>
+      <c r="G223" s="53">
+        <v>3846687</v>
+      </c>
       <c r="H223" s="22"/>
       <c r="I223" s="22"/>
       <c r="J223" s="22"/>
       <c r="K223" s="22"/>
       <c r="L223" s="22"/>
       <c r="M223" s="22"/>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B224" s="11">
         <v>382702</v>
       </c>
       <c r="C224" s="11">
         <v>685747</v>
       </c>
       <c r="D224" s="11">
         <v>924489</v>
       </c>
       <c r="E224" s="5">
         <v>1273370</v>
       </c>
       <c r="F224" s="22">
         <v>1742871</v>
       </c>
-      <c r="G224" s="11"/>
+      <c r="G224" s="53">
+        <v>2406203</v>
+      </c>
       <c r="H224" s="22"/>
       <c r="I224" s="22"/>
       <c r="J224" s="22"/>
       <c r="K224" s="22"/>
       <c r="L224" s="22"/>
       <c r="M224" s="22"/>
     </row>
     <row r="225" spans="1:13" ht="15" customHeight="1">
       <c r="A225" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B225" s="11">
         <v>1578136</v>
       </c>
       <c r="C225" s="11">
         <v>3776366</v>
       </c>
       <c r="D225" s="11">
         <v>5594250</v>
       </c>
       <c r="E225" s="5">
         <v>8057432</v>
       </c>
       <c r="F225" s="22">
         <v>10235014</v>
       </c>
-      <c r="G225" s="11"/>
+      <c r="G225" s="53">
+        <v>12542397</v>
+      </c>
       <c r="H225" s="22"/>
       <c r="I225" s="22"/>
       <c r="J225" s="22"/>
       <c r="K225" s="22"/>
       <c r="L225" s="22"/>
       <c r="M225" s="22"/>
     </row>
     <row r="226" spans="1:13" ht="22.95" customHeight="1">
       <c r="A226" s="37" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C226" s="32"/>
       <c r="D226" s="32"/>
       <c r="F226" s="8"/>
       <c r="G226" s="27"/>
       <c r="H226" s="14"/>
       <c r="I226" s="14"/>
       <c r="J226" s="14"/>
       <c r="K226" s="4"/>
       <c r="L226" s="4"/>
       <c r="M226" s="4"/>
     </row>
     <row r="227" spans="1:13">
       <c r="A227" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B227" s="11">
         <v>1629154</v>
       </c>
       <c r="C227" s="11">
         <v>3775360</v>
       </c>
       <c r="D227" s="11">
         <v>6607136</v>
       </c>
       <c r="E227" s="5">
         <v>10009613</v>
       </c>
       <c r="F227" s="22">
         <v>12999335</v>
       </c>
-      <c r="G227" s="11"/>
+      <c r="G227" s="53">
+        <v>15378399</v>
+      </c>
       <c r="H227" s="22"/>
       <c r="I227" s="22"/>
       <c r="J227" s="22"/>
       <c r="K227" s="22"/>
       <c r="L227" s="22"/>
       <c r="M227" s="22"/>
     </row>
     <row r="228" spans="1:13">
       <c r="A228" s="39" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B228" s="11">
         <v>185933</v>
       </c>
       <c r="C228" s="11">
         <v>855266</v>
       </c>
       <c r="D228" s="11">
         <v>2077463</v>
       </c>
       <c r="E228" s="5">
         <v>4136731</v>
       </c>
       <c r="F228" s="22">
         <v>5354821</v>
       </c>
-      <c r="G228" s="31"/>
+      <c r="G228" s="53">
+        <v>5925848</v>
+      </c>
       <c r="H228" s="31"/>
       <c r="I228" s="22"/>
       <c r="J228" s="22"/>
       <c r="K228" s="22"/>
       <c r="L228" s="22"/>
       <c r="M228" s="22"/>
     </row>
     <row r="229" spans="1:13">
       <c r="A229" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B229" s="32">
         <v>71508</v>
       </c>
       <c r="C229" s="11">
         <v>97658</v>
       </c>
       <c r="D229" s="11">
         <v>123809</v>
       </c>
       <c r="E229" s="5">
         <v>149960</v>
       </c>
       <c r="F229" s="22">
         <v>160960</v>
       </c>
-      <c r="G229" s="11"/>
+      <c r="G229" s="53">
+        <v>171960</v>
+      </c>
       <c r="H229" s="22"/>
       <c r="I229" s="22"/>
       <c r="J229" s="22"/>
       <c r="K229" s="22"/>
       <c r="L229" s="22"/>
       <c r="M229" s="22"/>
     </row>
     <row r="230" spans="1:13">
       <c r="A230" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B230" s="32">
         <v>1371713</v>
       </c>
       <c r="C230" s="11">
         <v>2822435</v>
       </c>
       <c r="D230" s="11">
         <v>4405864</v>
       </c>
       <c r="E230" s="5">
         <v>5722922</v>
       </c>
       <c r="F230" s="22">
         <v>7483554</v>
       </c>
-      <c r="G230" s="11"/>
+      <c r="G230" s="53">
+        <v>9280592</v>
+      </c>
       <c r="H230" s="22"/>
       <c r="I230" s="22"/>
       <c r="J230" s="22"/>
       <c r="K230" s="22"/>
       <c r="L230" s="22"/>
       <c r="M230" s="22"/>
     </row>
     <row r="231" spans="1:13">
       <c r="A231" s="37" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B231" s="32"/>
       <c r="C231" s="32"/>
       <c r="D231" s="32"/>
       <c r="F231" s="10"/>
       <c r="G231" s="28"/>
       <c r="H231" s="15"/>
       <c r="J231" s="15"/>
       <c r="K231" s="5"/>
       <c r="L231" s="5"/>
       <c r="M231" s="5"/>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B232" s="32" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C232" s="32" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D232" s="32" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E232" s="31" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F232" s="31" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G232" s="11"/>
+        <v>16</v>
+      </c>
+      <c r="G232" s="31" t="s">
+        <v>16</v>
+      </c>
       <c r="H232" s="11"/>
       <c r="I232" s="11"/>
       <c r="J232" s="11"/>
       <c r="K232" s="11"/>
       <c r="L232" s="22"/>
       <c r="M232" s="22"/>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B233" s="32" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C233" s="32" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D233" s="32" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E233" s="31" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F233" s="31" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G233" s="11"/>
+        <v>16</v>
+      </c>
+      <c r="G233" s="31" t="s">
+        <v>16</v>
+      </c>
       <c r="H233" s="11"/>
       <c r="I233" s="11"/>
       <c r="J233" s="11"/>
       <c r="K233" s="11"/>
       <c r="L233" s="22"/>
       <c r="M233" s="22"/>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B234" s="32" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C234" s="32" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D234" s="32" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E234" s="31" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F234" s="31" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G234" s="11"/>
+        <v>16</v>
+      </c>
+      <c r="G234" s="31" t="s">
+        <v>16</v>
+      </c>
       <c r="H234" s="11"/>
       <c r="I234" s="11"/>
       <c r="J234" s="11"/>
       <c r="K234" s="11"/>
       <c r="L234" s="5"/>
       <c r="M234" s="5"/>
     </row>
     <row r="235" spans="1:13" ht="34.950000000000003" customHeight="1">
       <c r="A235" s="37" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C235" s="32"/>
       <c r="D235" s="32"/>
       <c r="F235" s="10"/>
       <c r="G235" s="28"/>
       <c r="H235" s="15"/>
       <c r="J235" s="15"/>
       <c r="K235" s="5"/>
       <c r="L235" s="5"/>
       <c r="M235" s="5"/>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B236" s="11">
         <v>4430158</v>
       </c>
       <c r="C236" s="11">
         <v>11678758</v>
       </c>
       <c r="D236" s="11">
         <v>18804219</v>
       </c>
       <c r="E236" s="5">
         <v>20042062</v>
       </c>
       <c r="F236" s="22">
         <v>22203932</v>
       </c>
-      <c r="G236" s="11"/>
+      <c r="G236" s="53">
+        <v>24637432</v>
+      </c>
       <c r="H236" s="22"/>
       <c r="I236" s="22"/>
       <c r="J236" s="22"/>
       <c r="K236" s="22"/>
       <c r="L236" s="22"/>
       <c r="M236" s="22"/>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B237" s="11">
         <v>98242</v>
       </c>
       <c r="C237" s="11">
         <v>369378</v>
       </c>
       <c r="D237" s="11">
         <v>640514</v>
       </c>
       <c r="E237" s="5">
         <v>911650</v>
       </c>
       <c r="F237" s="22">
         <v>985250</v>
       </c>
-      <c r="G237" s="11"/>
+      <c r="G237" s="53">
+        <v>1058851</v>
+      </c>
       <c r="H237" s="22"/>
       <c r="I237" s="22"/>
       <c r="J237" s="22"/>
       <c r="K237" s="22"/>
       <c r="L237" s="22"/>
       <c r="M237" s="22"/>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="39" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B238" s="11">
         <v>78532</v>
       </c>
       <c r="C238" s="11">
         <v>233163</v>
       </c>
       <c r="D238" s="11">
         <v>387794</v>
       </c>
       <c r="E238" s="5">
         <v>542425</v>
       </c>
       <c r="F238" s="22">
         <v>594078</v>
       </c>
-      <c r="G238" s="11"/>
+      <c r="G238" s="53">
+        <v>645730</v>
+      </c>
       <c r="H238" s="22"/>
       <c r="I238" s="22"/>
       <c r="J238" s="22"/>
       <c r="K238" s="22"/>
       <c r="L238" s="22"/>
       <c r="M238" s="22"/>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" s="39" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B239" s="11">
         <v>1452</v>
       </c>
       <c r="C239" s="11">
         <v>2904</v>
       </c>
       <c r="D239" s="11">
         <v>4356</v>
       </c>
       <c r="E239" s="5">
         <v>5808</v>
       </c>
       <c r="F239" s="22">
         <v>7260</v>
       </c>
-      <c r="G239" s="11"/>
+      <c r="G239" s="53">
+        <v>8712</v>
+      </c>
       <c r="H239" s="22"/>
       <c r="I239" s="22"/>
       <c r="J239" s="22"/>
       <c r="K239" s="22"/>
       <c r="L239" s="22"/>
       <c r="M239" s="22"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B240" s="11">
         <v>154212</v>
       </c>
       <c r="C240" s="11">
         <v>408872</v>
       </c>
       <c r="D240" s="11">
         <v>619750</v>
       </c>
       <c r="E240" s="5">
         <v>822386</v>
       </c>
       <c r="F240" s="22">
         <v>916244</v>
       </c>
-      <c r="G240" s="11"/>
+      <c r="G240" s="53">
+        <v>1012973</v>
+      </c>
       <c r="H240" s="22"/>
       <c r="I240" s="22"/>
       <c r="J240" s="22"/>
       <c r="K240" s="22"/>
       <c r="L240" s="22"/>
       <c r="M240" s="22"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B241" s="11">
         <v>112375</v>
       </c>
       <c r="C241" s="11">
         <v>367970</v>
       </c>
       <c r="D241" s="11">
         <v>640102</v>
       </c>
       <c r="E241" s="5">
         <v>900930</v>
       </c>
       <c r="F241" s="22">
         <v>1037995</v>
       </c>
-      <c r="G241" s="11"/>
+      <c r="G241" s="53">
+        <v>1176055</v>
+      </c>
       <c r="H241" s="22"/>
       <c r="I241" s="22"/>
       <c r="J241" s="22"/>
       <c r="K241" s="22"/>
       <c r="L241" s="22"/>
       <c r="M241" s="22"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B242" s="11">
         <v>1743753</v>
       </c>
       <c r="C242" s="11">
         <v>4234382</v>
       </c>
       <c r="D242" s="11">
         <v>6725997</v>
       </c>
       <c r="E242" s="5">
         <v>8852742</v>
       </c>
       <c r="F242" s="22">
         <v>9514654</v>
       </c>
-      <c r="G242" s="11"/>
+      <c r="G242" s="53">
+        <v>10267919</v>
+      </c>
       <c r="H242" s="22"/>
       <c r="I242" s="22"/>
       <c r="J242" s="22"/>
       <c r="K242" s="22"/>
       <c r="L242" s="22"/>
       <c r="M242" s="22"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B243" s="11">
         <v>417</v>
       </c>
       <c r="C243" s="11">
         <v>834</v>
       </c>
       <c r="D243" s="11">
         <v>1251</v>
       </c>
       <c r="E243" s="5">
         <v>1668</v>
       </c>
       <c r="F243" s="22">
         <v>2085</v>
       </c>
-      <c r="G243" s="11"/>
+      <c r="G243" s="53">
+        <v>2502</v>
+      </c>
       <c r="H243" s="22"/>
       <c r="I243" s="22"/>
       <c r="J243" s="22"/>
       <c r="K243" s="22"/>
       <c r="L243" s="22"/>
       <c r="M243" s="22"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B244" s="11">
         <v>852233</v>
       </c>
       <c r="C244" s="11">
         <v>1873141</v>
       </c>
       <c r="D244" s="11">
         <v>2708397</v>
       </c>
       <c r="E244" s="5">
         <v>3737383</v>
       </c>
       <c r="F244" s="22">
         <v>3978624</v>
       </c>
-      <c r="G244" s="11"/>
+      <c r="G244" s="53">
+        <v>4485745</v>
+      </c>
       <c r="H244" s="22"/>
       <c r="I244" s="22"/>
       <c r="J244" s="22"/>
       <c r="K244" s="22"/>
       <c r="L244" s="22"/>
       <c r="M244" s="22"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B245" s="11">
         <v>863</v>
       </c>
       <c r="C245" s="11">
         <v>3038</v>
       </c>
       <c r="D245" s="11">
         <v>5213</v>
       </c>
       <c r="E245" s="5">
         <v>7388</v>
       </c>
       <c r="F245" s="22">
         <v>8251</v>
       </c>
-      <c r="G245" s="11"/>
+      <c r="G245" s="53">
+        <v>9114</v>
+      </c>
       <c r="H245" s="22"/>
       <c r="I245" s="22"/>
       <c r="J245" s="22"/>
       <c r="K245" s="22"/>
       <c r="L245" s="22"/>
       <c r="M245" s="22"/>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B246" s="11">
         <v>1388080</v>
       </c>
       <c r="C246" s="11">
         <v>4185079</v>
       </c>
       <c r="D246" s="11">
         <v>7070848</v>
       </c>
       <c r="E246" s="5">
         <v>4259686</v>
       </c>
       <c r="F246" s="22">
         <v>5159496</v>
       </c>
-      <c r="G246" s="11"/>
+      <c r="G246" s="53">
+        <v>5969838</v>
+      </c>
       <c r="H246" s="22"/>
       <c r="I246" s="22"/>
       <c r="J246" s="22"/>
       <c r="K246" s="22"/>
       <c r="L246" s="22"/>
       <c r="M246" s="22"/>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" s="37" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C247" s="32"/>
       <c r="D247" s="32"/>
       <c r="E247" s="22"/>
       <c r="F247" s="22"/>
       <c r="G247" s="28"/>
       <c r="H247" s="15"/>
       <c r="J247" s="15"/>
       <c r="K247" s="5"/>
       <c r="L247" s="5"/>
       <c r="M247" s="5"/>
     </row>
     <row r="248" spans="1:13" ht="15" customHeight="1">
       <c r="A248" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B248" s="11">
         <v>2140208</v>
       </c>
       <c r="C248" s="11">
         <v>6613389</v>
       </c>
       <c r="D248" s="11">
         <v>15068075</v>
       </c>
       <c r="E248" s="5">
         <v>21310757</v>
       </c>
       <c r="F248" s="22">
         <v>24248351</v>
       </c>
-      <c r="G248" s="11"/>
+      <c r="G248" s="53">
+        <v>27780910</v>
+      </c>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
       <c r="L248" s="22"/>
       <c r="M248" s="22"/>
     </row>
     <row r="249" spans="1:13">
       <c r="A249" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B249" s="11">
         <v>10232</v>
       </c>
       <c r="C249" s="11">
         <v>136542</v>
       </c>
       <c r="D249" s="11">
         <v>2473805</v>
       </c>
       <c r="E249" s="5">
         <v>2600114</v>
       </c>
       <c r="F249" s="22">
         <v>2649234</v>
       </c>
-      <c r="G249" s="11"/>
+      <c r="G249" s="53">
+        <v>2702969</v>
+      </c>
       <c r="H249" s="22"/>
       <c r="I249" s="22"/>
       <c r="J249" s="22"/>
       <c r="K249" s="22"/>
       <c r="L249" s="22"/>
       <c r="M249" s="22"/>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" s="39" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B250" s="32">
         <v>40045</v>
       </c>
       <c r="C250" s="11">
         <v>67797</v>
       </c>
       <c r="D250" s="11">
         <v>85904</v>
       </c>
       <c r="E250" s="5">
         <v>147932</v>
       </c>
       <c r="F250" s="22">
         <v>190372</v>
       </c>
-      <c r="G250" s="11"/>
+      <c r="G250" s="53">
+        <v>190372</v>
+      </c>
       <c r="H250" s="22"/>
       <c r="I250" s="22"/>
       <c r="J250" s="22"/>
       <c r="K250" s="22"/>
       <c r="L250" s="22"/>
       <c r="M250" s="22"/>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" s="39" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B251" s="32">
         <v>500</v>
       </c>
       <c r="C251" s="11">
         <v>1000</v>
       </c>
       <c r="D251" s="11">
         <v>1500</v>
       </c>
       <c r="E251" s="5">
         <v>2000</v>
       </c>
       <c r="F251" s="22">
         <v>2500</v>
       </c>
-      <c r="G251" s="11"/>
+      <c r="G251" s="53">
+        <v>3000</v>
+      </c>
       <c r="H251" s="22"/>
       <c r="I251" s="22"/>
       <c r="J251" s="22"/>
       <c r="K251" s="22"/>
       <c r="L251" s="22"/>
       <c r="M251" s="22"/>
     </row>
     <row r="252" spans="1:13">
       <c r="A252" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B252" s="11">
         <v>47854</v>
       </c>
       <c r="C252" s="11">
         <v>82634</v>
       </c>
       <c r="D252" s="11">
         <v>117414</v>
       </c>
       <c r="E252" s="5">
         <v>152194</v>
       </c>
       <c r="F252" s="22">
         <v>167471</v>
       </c>
-      <c r="G252" s="11"/>
+      <c r="G252" s="53">
+        <v>182748</v>
+      </c>
       <c r="H252" s="22"/>
       <c r="I252" s="22"/>
       <c r="J252" s="22"/>
       <c r="K252" s="22"/>
       <c r="L252" s="22"/>
       <c r="M252" s="22"/>
     </row>
     <row r="253" spans="1:13">
       <c r="A253" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B253" s="11">
         <v>116773</v>
       </c>
       <c r="C253" s="11">
         <v>248725</v>
       </c>
       <c r="D253" s="11">
         <v>423980</v>
       </c>
       <c r="E253" s="5">
         <v>589745</v>
       </c>
       <c r="F253" s="22">
         <v>658528</v>
       </c>
-      <c r="G253" s="11"/>
+      <c r="G253" s="53">
+        <v>790625</v>
+      </c>
       <c r="H253" s="22"/>
       <c r="I253" s="22"/>
       <c r="J253" s="22"/>
       <c r="K253" s="22"/>
       <c r="L253" s="22"/>
       <c r="M253" s="22"/>
     </row>
     <row r="254" spans="1:13" ht="14.25" customHeight="1">
       <c r="A254" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B254" s="11">
         <v>706</v>
       </c>
       <c r="C254" s="11">
         <v>2008</v>
       </c>
       <c r="D254" s="11">
         <v>3310</v>
       </c>
       <c r="E254" s="5">
         <v>4611</v>
       </c>
       <c r="F254" s="22">
         <v>4652</v>
       </c>
-      <c r="G254" s="11"/>
+      <c r="G254" s="53">
+        <v>4692</v>
+      </c>
       <c r="H254" s="22"/>
       <c r="I254" s="22"/>
       <c r="J254" s="22"/>
       <c r="K254" s="22"/>
       <c r="L254" s="22"/>
       <c r="M254" s="22"/>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B255" s="11">
         <v>681974</v>
       </c>
       <c r="C255" s="11">
         <v>1897481</v>
       </c>
       <c r="D255" s="11">
         <v>4179143</v>
       </c>
       <c r="E255" s="5">
         <v>5983650</v>
       </c>
       <c r="F255" s="22">
         <v>6857434</v>
       </c>
-      <c r="G255" s="11"/>
+      <c r="G255" s="53">
+        <v>8011860</v>
+      </c>
       <c r="H255" s="22"/>
       <c r="I255" s="22"/>
       <c r="J255" s="22"/>
       <c r="K255" s="22"/>
       <c r="L255" s="22"/>
       <c r="M255" s="22"/>
     </row>
     <row r="256" spans="1:13">
       <c r="A256" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B256" s="11">
         <v>225566</v>
       </c>
       <c r="C256" s="11">
         <v>789408</v>
       </c>
       <c r="D256" s="11">
         <v>1396963</v>
       </c>
       <c r="E256" s="5">
         <v>2004517</v>
       </c>
       <c r="F256" s="22">
         <v>2145734</v>
       </c>
-      <c r="G256" s="11"/>
+      <c r="G256" s="53">
+        <v>2286950</v>
+      </c>
       <c r="H256" s="22"/>
       <c r="I256" s="22"/>
       <c r="J256" s="22"/>
       <c r="K256" s="22"/>
       <c r="L256" s="22"/>
       <c r="M256" s="22"/>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B257" s="11">
         <v>425</v>
       </c>
       <c r="C257" s="11">
         <v>1174</v>
       </c>
       <c r="D257" s="11">
         <v>1924</v>
       </c>
       <c r="E257" s="5">
         <v>2673</v>
       </c>
       <c r="F257" s="22">
         <v>3058</v>
       </c>
-      <c r="G257" s="11"/>
+      <c r="G257" s="53">
+        <v>3443</v>
+      </c>
       <c r="H257" s="22"/>
       <c r="I257" s="22"/>
       <c r="J257" s="22"/>
       <c r="K257" s="22"/>
       <c r="L257" s="22"/>
       <c r="M257" s="22"/>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B258" s="11">
         <v>1016134</v>
       </c>
       <c r="C258" s="11">
         <v>3386625</v>
       </c>
       <c r="D258" s="11">
         <v>6384140</v>
       </c>
       <c r="E258" s="5">
         <v>9823327</v>
       </c>
       <c r="F258" s="22">
         <v>11569378</v>
       </c>
-      <c r="G258" s="11"/>
+      <c r="G258" s="53">
+        <v>13604263</v>
+      </c>
       <c r="H258" s="22"/>
       <c r="I258" s="22"/>
       <c r="J258" s="22"/>
       <c r="K258" s="22"/>
       <c r="L258" s="22"/>
       <c r="M258" s="22"/>
     </row>
     <row r="259" spans="1:13" ht="36" customHeight="1">
       <c r="A259" s="37" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C259" s="32"/>
       <c r="D259" s="32"/>
       <c r="F259" s="10"/>
       <c r="G259" s="28"/>
       <c r="H259" s="15"/>
       <c r="J259" s="15"/>
       <c r="K259" s="5"/>
       <c r="L259" s="5"/>
       <c r="M259" s="5"/>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B260" s="11">
         <v>164943</v>
       </c>
       <c r="C260" s="11">
         <v>371442</v>
       </c>
       <c r="D260" s="11">
         <v>577246</v>
       </c>
       <c r="E260" s="5">
         <v>1248569</v>
       </c>
       <c r="F260" s="22">
         <v>1296247</v>
       </c>
-      <c r="G260" s="11"/>
+      <c r="G260" s="53">
+        <v>1345219</v>
+      </c>
       <c r="H260" s="22"/>
       <c r="I260" s="22"/>
       <c r="J260" s="22"/>
       <c r="K260" s="22"/>
       <c r="L260" s="22"/>
       <c r="M260" s="22"/>
     </row>
     <row r="261" spans="1:13">
       <c r="A261" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B261" s="21" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C261" s="11">
         <v>4234</v>
       </c>
       <c r="D261" s="11">
         <v>8469</v>
       </c>
       <c r="E261" s="5">
         <v>12703</v>
       </c>
       <c r="F261" s="22">
         <v>12703</v>
       </c>
-      <c r="G261" s="31"/>
+      <c r="G261" s="53">
+        <v>12703</v>
+      </c>
       <c r="H261" s="31"/>
       <c r="I261" s="31"/>
       <c r="J261" s="31"/>
       <c r="K261" s="31"/>
       <c r="L261" s="22"/>
       <c r="M261" s="22"/>
     </row>
     <row r="262" spans="1:13">
       <c r="A262" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B262" s="11">
         <v>1364</v>
       </c>
       <c r="C262" s="11">
         <v>2748</v>
       </c>
       <c r="D262" s="11">
         <v>4132</v>
       </c>
       <c r="E262" s="5">
         <v>5516</v>
       </c>
       <c r="F262" s="22">
         <v>5516</v>
       </c>
-      <c r="G262" s="11"/>
+      <c r="G262" s="53">
+        <v>5516</v>
+      </c>
       <c r="H262" s="22"/>
       <c r="I262" s="22"/>
       <c r="J262" s="22"/>
       <c r="K262" s="22"/>
       <c r="L262" s="22"/>
       <c r="M262" s="22"/>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B263" s="11">
         <v>333</v>
       </c>
       <c r="C263" s="11">
         <v>666</v>
       </c>
       <c r="D263" s="11">
         <v>999</v>
       </c>
       <c r="E263" s="5">
         <v>1332</v>
       </c>
       <c r="F263" s="22">
         <v>1665</v>
       </c>
-      <c r="G263" s="11"/>
+      <c r="G263" s="53">
+        <v>1998</v>
+      </c>
       <c r="H263" s="22"/>
       <c r="I263" s="22"/>
       <c r="J263" s="22"/>
       <c r="K263" s="22"/>
       <c r="L263" s="22"/>
       <c r="M263" s="22"/>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B264" s="11">
         <v>813</v>
       </c>
       <c r="C264" s="11">
         <v>980</v>
       </c>
       <c r="D264" s="11">
         <v>1147</v>
       </c>
       <c r="E264" s="5">
         <v>466314</v>
       </c>
       <c r="F264" s="22">
         <v>503090</v>
       </c>
-      <c r="G264" s="11"/>
+      <c r="G264" s="53">
+        <v>539865</v>
+      </c>
       <c r="H264" s="22"/>
       <c r="I264" s="22"/>
       <c r="J264" s="22"/>
       <c r="K264" s="22"/>
       <c r="L264" s="22"/>
       <c r="M264" s="22"/>
     </row>
     <row r="265" spans="1:13" ht="17.25" customHeight="1">
       <c r="A265" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B265" s="11">
         <v>118284</v>
       </c>
       <c r="C265" s="11">
         <v>316375</v>
       </c>
       <c r="D265" s="11">
         <v>514467</v>
       </c>
       <c r="E265" s="5">
         <v>712558</v>
       </c>
       <c r="F265" s="22">
         <v>722682</v>
       </c>
-      <c r="G265" s="11"/>
+      <c r="G265" s="53">
+        <v>732806</v>
+      </c>
       <c r="H265" s="22"/>
       <c r="I265" s="22"/>
       <c r="J265" s="22"/>
       <c r="K265" s="22"/>
       <c r="L265" s="22"/>
       <c r="M265" s="22"/>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B266" s="11">
         <v>44148</v>
       </c>
       <c r="C266" s="11">
         <v>46436</v>
       </c>
       <c r="D266" s="11">
         <v>48029</v>
       </c>
       <c r="E266" s="5">
         <v>50142</v>
       </c>
       <c r="F266" s="22">
         <v>50587</v>
       </c>
-      <c r="G266" s="11"/>
+      <c r="G266" s="53">
+        <v>52325</v>
+      </c>
       <c r="H266" s="22"/>
       <c r="I266" s="22"/>
       <c r="J266" s="22"/>
       <c r="K266" s="22"/>
       <c r="L266" s="22"/>
       <c r="M266" s="22"/>
     </row>
     <row r="267" spans="1:13" ht="21.6">
       <c r="A267" s="37" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C267" s="32"/>
       <c r="D267" s="32"/>
       <c r="F267" s="8"/>
       <c r="G267" s="27"/>
       <c r="H267" s="14"/>
       <c r="I267" s="14"/>
       <c r="J267" s="14"/>
       <c r="K267" s="4"/>
       <c r="L267" s="4"/>
       <c r="M267" s="4"/>
     </row>
     <row r="268" spans="1:13">
       <c r="A268" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B268" s="11">
         <v>761116</v>
       </c>
       <c r="C268" s="11">
         <v>2240964</v>
       </c>
       <c r="D268" s="11">
         <v>7438359</v>
       </c>
       <c r="E268" s="5">
         <v>9879699</v>
       </c>
       <c r="F268" s="22">
         <v>11604325</v>
       </c>
-      <c r="G268" s="11"/>
+      <c r="G268" s="53">
+        <v>13668622</v>
+      </c>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
       <c r="L268" s="22"/>
       <c r="M268" s="22"/>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B269" s="11">
         <v>5015</v>
       </c>
       <c r="C269" s="11">
         <v>15677</v>
       </c>
       <c r="D269" s="11">
         <v>2237293</v>
       </c>
       <c r="E269" s="5">
         <v>2247955</v>
       </c>
       <c r="F269" s="22">
         <v>2247955</v>
       </c>
-      <c r="G269" s="11"/>
+      <c r="G269" s="53">
+        <v>2252570</v>
+      </c>
       <c r="H269" s="22"/>
       <c r="I269" s="22"/>
       <c r="J269" s="22"/>
       <c r="K269" s="22"/>
       <c r="L269" s="22"/>
       <c r="M269" s="22"/>
     </row>
     <row r="270" spans="1:13">
       <c r="A270" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B270" s="11">
         <v>98960</v>
       </c>
       <c r="C270" s="11">
         <v>209293</v>
       </c>
       <c r="D270" s="11">
         <v>362930</v>
       </c>
       <c r="E270" s="5">
         <v>507077</v>
       </c>
       <c r="F270" s="22">
         <v>558858</v>
       </c>
-      <c r="G270" s="11"/>
+      <c r="G270" s="53">
+        <v>673954</v>
+      </c>
       <c r="H270" s="22"/>
       <c r="I270" s="22"/>
       <c r="J270" s="22"/>
       <c r="K270" s="22"/>
       <c r="L270" s="22"/>
       <c r="M270" s="22"/>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B271" s="11">
         <v>458087</v>
       </c>
       <c r="C271" s="11">
         <v>1098664</v>
       </c>
       <c r="D271" s="11">
         <v>2460013</v>
       </c>
       <c r="E271" s="5">
         <v>3197312</v>
       </c>
       <c r="F271" s="22">
         <v>3770746</v>
       </c>
-      <c r="G271" s="11"/>
+      <c r="G271" s="53">
+        <v>4521377</v>
+      </c>
       <c r="H271" s="22"/>
       <c r="I271" s="22"/>
       <c r="J271" s="22"/>
       <c r="K271" s="22"/>
       <c r="L271" s="22"/>
       <c r="M271" s="22"/>
     </row>
     <row r="272" spans="1:13">
       <c r="A272" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B272" s="11">
         <v>58894</v>
       </c>
       <c r="C272" s="11">
         <v>170246</v>
       </c>
       <c r="D272" s="11">
         <v>281598</v>
       </c>
       <c r="E272" s="5">
         <v>392949</v>
       </c>
       <c r="F272" s="22">
         <v>441452</v>
       </c>
-      <c r="G272" s="11"/>
+      <c r="G272" s="53">
+        <v>489954</v>
+      </c>
       <c r="H272" s="22"/>
       <c r="I272" s="22"/>
       <c r="J272" s="22"/>
       <c r="K272" s="22"/>
       <c r="L272" s="22"/>
       <c r="M272" s="22"/>
     </row>
     <row r="273" spans="1:13">
       <c r="A273" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B273" s="11">
         <v>140160</v>
       </c>
       <c r="C273" s="11">
         <v>747084</v>
       </c>
       <c r="D273" s="11">
         <v>2096524</v>
       </c>
       <c r="E273" s="5">
         <v>3534406</v>
       </c>
       <c r="F273" s="22">
         <v>4585314</v>
       </c>
-      <c r="G273" s="11"/>
+      <c r="G273" s="53">
+        <v>5730767</v>
+      </c>
       <c r="H273" s="22"/>
       <c r="I273" s="22"/>
       <c r="J273" s="22"/>
       <c r="K273" s="22"/>
       <c r="L273" s="22"/>
       <c r="M273" s="22"/>
     </row>
     <row r="274" spans="1:13">
       <c r="A274" s="38"/>
       <c r="B274" s="32"/>
       <c r="C274" s="32"/>
       <c r="D274" s="32"/>
       <c r="E274" s="10"/>
       <c r="F274" s="10"/>
       <c r="G274" s="28"/>
       <c r="H274" s="15"/>
       <c r="J274" s="15"/>
       <c r="K274" s="5"/>
       <c r="L274" s="5"/>
       <c r="M274" s="5"/>
     </row>
     <row r="275" spans="1:13" ht="36" customHeight="1">
       <c r="A275" s="37" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C275" s="32"/>
       <c r="D275" s="32"/>
       <c r="F275" s="10"/>
       <c r="G275" s="28"/>
       <c r="H275" s="15"/>
       <c r="J275" s="15"/>
       <c r="K275" s="5"/>
       <c r="L275" s="5"/>
       <c r="M275" s="5"/>
     </row>
     <row r="276" spans="1:13">
       <c r="A276" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B276" s="11">
         <v>886039</v>
       </c>
       <c r="C276" s="11">
         <v>2322336</v>
       </c>
       <c r="D276" s="11">
         <v>4110533</v>
       </c>
       <c r="E276" s="5">
         <v>5670777</v>
       </c>
       <c r="F276" s="22">
         <v>6506866</v>
       </c>
-      <c r="G276" s="11"/>
+      <c r="G276" s="53">
+        <v>7535725</v>
+      </c>
       <c r="H276" s="22"/>
       <c r="I276" s="22"/>
       <c r="J276" s="22"/>
       <c r="K276" s="22"/>
       <c r="L276" s="22"/>
       <c r="M276" s="22"/>
     </row>
     <row r="277" spans="1:13">
       <c r="A277" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B277" s="21" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C277" s="11">
         <v>106196</v>
       </c>
       <c r="D277" s="11">
         <v>212392</v>
       </c>
       <c r="E277" s="5">
         <v>318588</v>
       </c>
       <c r="F277" s="22">
         <v>362491</v>
       </c>
-      <c r="G277" s="11"/>
+      <c r="G277" s="53">
+        <v>406394</v>
+      </c>
       <c r="H277" s="22"/>
       <c r="I277" s="22"/>
       <c r="J277" s="22"/>
       <c r="K277" s="22"/>
       <c r="L277" s="22"/>
       <c r="M277" s="22"/>
     </row>
     <row r="278" spans="1:13">
       <c r="A278" s="39" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B278" s="11">
         <v>33839</v>
       </c>
       <c r="C278" s="11">
         <v>60150</v>
       </c>
       <c r="D278" s="11">
         <v>76817</v>
       </c>
       <c r="E278" s="5">
         <v>137405</v>
       </c>
       <c r="F278" s="22">
         <v>179845</v>
       </c>
-      <c r="G278" s="11"/>
+      <c r="G278" s="53">
+        <v>179845</v>
+      </c>
       <c r="H278" s="22"/>
       <c r="I278" s="22"/>
       <c r="J278" s="22"/>
       <c r="K278" s="22"/>
       <c r="L278" s="22"/>
       <c r="M278" s="22"/>
     </row>
     <row r="279" spans="1:13">
       <c r="A279" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B279" s="11">
         <v>38917</v>
       </c>
       <c r="C279" s="11">
         <v>64740</v>
       </c>
       <c r="D279" s="11">
         <v>90563</v>
       </c>
       <c r="E279" s="5">
         <v>116386</v>
       </c>
       <c r="F279" s="22">
         <v>124078</v>
       </c>
-      <c r="G279" s="11"/>
+      <c r="G279" s="53">
+        <v>131770</v>
+      </c>
       <c r="H279" s="22"/>
       <c r="I279" s="22"/>
       <c r="J279" s="22"/>
       <c r="K279" s="22"/>
       <c r="L279" s="22"/>
       <c r="M279" s="22"/>
     </row>
     <row r="280" spans="1:13">
       <c r="A280" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B280" s="11">
         <v>91925</v>
       </c>
       <c r="C280" s="11">
         <v>555413</v>
       </c>
       <c r="D280" s="11">
         <v>1364391</v>
       </c>
       <c r="E280" s="5">
         <v>1855160</v>
       </c>
       <c r="F280" s="22">
         <v>2002477</v>
       </c>
-      <c r="G280" s="11"/>
+      <c r="G280" s="53">
+        <v>2253134</v>
+      </c>
       <c r="H280" s="22"/>
       <c r="I280" s="22"/>
       <c r="J280" s="22"/>
       <c r="K280" s="22"/>
       <c r="L280" s="22"/>
       <c r="M280" s="22"/>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B281" s="11">
         <v>42749</v>
       </c>
       <c r="C281" s="11">
         <v>287016</v>
       </c>
       <c r="D281" s="11">
         <v>574994</v>
       </c>
       <c r="E281" s="5">
         <v>862973</v>
       </c>
       <c r="F281" s="22">
         <v>939403</v>
       </c>
-      <c r="G281" s="11"/>
+      <c r="G281" s="53">
+        <v>1015832</v>
+      </c>
       <c r="H281" s="22"/>
       <c r="I281" s="22"/>
       <c r="J281" s="22"/>
       <c r="K281" s="22"/>
       <c r="L281" s="22"/>
       <c r="M281" s="22"/>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B282" s="11">
         <v>678609</v>
       </c>
       <c r="C282" s="11">
         <v>1248821</v>
       </c>
       <c r="D282" s="11">
         <v>1791376</v>
       </c>
       <c r="E282" s="5">
         <v>2380266</v>
       </c>
       <c r="F282" s="22">
         <v>2898573</v>
       </c>
-      <c r="G282" s="11"/>
+      <c r="G282" s="53">
+        <v>3548750</v>
+      </c>
       <c r="H282" s="22"/>
       <c r="I282" s="22"/>
       <c r="J282" s="22"/>
       <c r="K282" s="22"/>
       <c r="L282" s="22"/>
       <c r="M282" s="22"/>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" s="37" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C283" s="32"/>
       <c r="D283" s="32"/>
       <c r="G283" s="26"/>
       <c r="M283" s="7"/>
     </row>
     <row r="284" spans="1:13">
       <c r="A284" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B284" s="11">
         <v>1216240</v>
       </c>
       <c r="C284" s="11">
         <v>2415694</v>
       </c>
       <c r="D284" s="11">
         <v>3638992</v>
       </c>
       <c r="E284" s="5">
         <v>4802632</v>
       </c>
       <c r="F284" s="22">
         <v>5678677</v>
       </c>
-      <c r="G284" s="11"/>
+      <c r="G284" s="53">
+        <v>6627066</v>
+      </c>
       <c r="H284" s="22"/>
       <c r="I284" s="22"/>
       <c r="J284" s="22"/>
       <c r="K284" s="22"/>
       <c r="L284" s="22"/>
       <c r="M284" s="22"/>
     </row>
     <row r="285" spans="1:13">
       <c r="A285" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B285" s="11">
         <v>7276</v>
       </c>
       <c r="C285" s="11">
         <v>52516</v>
       </c>
       <c r="D285" s="11">
         <v>97755</v>
       </c>
       <c r="E285" s="5">
         <v>142995</v>
       </c>
       <c r="F285" s="22">
         <v>174332</v>
       </c>
-      <c r="G285" s="11"/>
+      <c r="G285" s="53">
+        <v>205670</v>
+      </c>
       <c r="H285" s="22"/>
       <c r="I285" s="22"/>
       <c r="J285" s="22"/>
       <c r="K285" s="22"/>
       <c r="L285" s="22"/>
       <c r="M285" s="22"/>
     </row>
     <row r="286" spans="1:13">
       <c r="A286" s="39" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B286" s="11">
         <v>1083</v>
       </c>
       <c r="C286" s="11">
         <v>10992</v>
       </c>
       <c r="D286" s="11">
         <v>20901</v>
       </c>
       <c r="E286" s="5">
         <v>30810</v>
       </c>
       <c r="F286" s="22">
         <v>31893</v>
       </c>
-      <c r="G286" s="11"/>
+      <c r="G286" s="53">
+        <v>32976</v>
+      </c>
       <c r="H286" s="22"/>
       <c r="I286" s="22"/>
       <c r="J286" s="22"/>
       <c r="K286" s="22"/>
       <c r="L286" s="22"/>
       <c r="M286" s="22"/>
     </row>
     <row r="287" spans="1:13">
       <c r="A287" s="38" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B287" s="11">
         <v>142</v>
       </c>
       <c r="C287" s="11">
         <v>284</v>
       </c>
       <c r="D287" s="11">
         <v>426</v>
       </c>
       <c r="E287" s="5">
         <v>568</v>
       </c>
       <c r="F287" s="22">
         <v>710</v>
       </c>
-      <c r="G287" s="11"/>
+      <c r="G287" s="53">
+        <v>852</v>
+      </c>
       <c r="H287" s="22"/>
       <c r="I287" s="22"/>
       <c r="J287" s="22"/>
       <c r="K287" s="22"/>
       <c r="L287" s="22"/>
       <c r="M287" s="22"/>
     </row>
     <row r="288" spans="1:13">
       <c r="A288" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B288" s="11">
         <v>29859</v>
       </c>
       <c r="C288" s="11">
         <v>102206</v>
       </c>
       <c r="D288" s="11">
         <v>174554</v>
       </c>
       <c r="E288" s="5">
         <v>246901</v>
       </c>
       <c r="F288" s="22">
         <v>267524</v>
       </c>
-      <c r="G288" s="11"/>
+      <c r="G288" s="53">
+        <v>288146</v>
+      </c>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
       <c r="L288" s="22"/>
       <c r="M288" s="22"/>
     </row>
     <row r="289" spans="1:13">
       <c r="A289" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B289" s="11">
         <v>27299</v>
       </c>
       <c r="C289" s="11">
         <v>63017</v>
       </c>
       <c r="D289" s="11">
         <v>98735</v>
       </c>
       <c r="E289" s="5">
         <v>134453</v>
       </c>
       <c r="F289" s="22">
         <v>160571</v>
       </c>
-      <c r="G289" s="11"/>
+      <c r="G289" s="53">
+        <v>186688</v>
+      </c>
       <c r="H289" s="22"/>
       <c r="I289" s="22"/>
       <c r="J289" s="22"/>
       <c r="K289" s="22"/>
       <c r="L289" s="22"/>
       <c r="M289" s="22"/>
     </row>
     <row r="290" spans="1:13">
       <c r="A290" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B290" s="11">
         <v>1042</v>
       </c>
       <c r="C290" s="11">
         <v>2084</v>
       </c>
       <c r="D290" s="11">
         <v>3126</v>
       </c>
       <c r="E290" s="5">
         <v>4168</v>
       </c>
       <c r="F290" s="22">
         <v>5210</v>
       </c>
-      <c r="G290" s="11"/>
+      <c r="G290" s="53">
+        <v>6252</v>
+      </c>
       <c r="H290" s="22"/>
       <c r="I290" s="22"/>
       <c r="J290" s="22"/>
       <c r="K290" s="22"/>
       <c r="L290" s="22"/>
       <c r="M290" s="22"/>
     </row>
     <row r="291" spans="1:13">
       <c r="A291" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B291" s="11">
         <v>105518</v>
       </c>
       <c r="C291" s="11">
         <v>209443</v>
       </c>
       <c r="D291" s="11">
         <v>313369</v>
       </c>
       <c r="E291" s="5">
         <v>417294</v>
       </c>
       <c r="F291" s="22">
         <v>500236</v>
       </c>
-      <c r="G291" s="11"/>
+      <c r="G291" s="53">
+        <v>583178</v>
+      </c>
       <c r="H291" s="22"/>
       <c r="I291" s="22"/>
       <c r="J291" s="22"/>
       <c r="K291" s="22"/>
       <c r="L291" s="22"/>
       <c r="M291" s="22"/>
     </row>
     <row r="292" spans="1:13">
       <c r="A292" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B292" s="11">
         <v>488247</v>
       </c>
       <c r="C292" s="11">
         <v>1065018</v>
       </c>
       <c r="D292" s="11">
         <v>1665633</v>
       </c>
       <c r="E292" s="5">
         <v>2206589</v>
       </c>
       <c r="F292" s="22">
         <v>2725522</v>
       </c>
-      <c r="G292" s="11"/>
+      <c r="G292" s="53">
+        <v>3316798</v>
+      </c>
       <c r="H292" s="22"/>
       <c r="I292" s="22"/>
       <c r="J292" s="22"/>
       <c r="K292" s="22"/>
       <c r="L292" s="22"/>
       <c r="M292" s="22"/>
     </row>
     <row r="293" spans="1:13">
       <c r="A293" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B293" s="11">
         <v>1969</v>
       </c>
       <c r="C293" s="11">
         <v>3938</v>
       </c>
       <c r="D293" s="11">
         <v>5907</v>
       </c>
       <c r="E293" s="5">
         <v>7876</v>
       </c>
       <c r="F293" s="22">
         <v>9845</v>
       </c>
-      <c r="G293" s="11"/>
+      <c r="G293" s="53">
+        <v>11814</v>
+      </c>
       <c r="H293" s="22"/>
       <c r="I293" s="22"/>
       <c r="J293" s="22"/>
       <c r="K293" s="22"/>
       <c r="L293" s="22"/>
       <c r="M293" s="22"/>
     </row>
     <row r="294" spans="1:13" ht="12.75" customHeight="1">
       <c r="A294" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B294" s="11">
         <v>553805</v>
       </c>
       <c r="C294" s="11">
         <v>906197</v>
       </c>
       <c r="D294" s="11">
         <v>1258589</v>
       </c>
       <c r="E294" s="5">
         <v>1610981</v>
       </c>
       <c r="F294" s="22">
         <v>1802839</v>
       </c>
-      <c r="G294" s="11"/>
+      <c r="G294" s="53">
+        <v>1994697</v>
+      </c>
       <c r="H294" s="22"/>
       <c r="I294" s="22"/>
       <c r="J294" s="22"/>
       <c r="K294" s="22"/>
       <c r="L294" s="22"/>
       <c r="M294" s="22"/>
     </row>
     <row r="295" spans="1:13" ht="21.6">
       <c r="A295" s="37" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C295" s="32"/>
       <c r="D295" s="32"/>
       <c r="F295" s="8"/>
       <c r="G295" s="27"/>
       <c r="H295" s="14"/>
       <c r="I295" s="14"/>
       <c r="J295" s="14"/>
       <c r="K295" s="4"/>
       <c r="L295" s="4"/>
       <c r="M295" s="4"/>
     </row>
     <row r="296" spans="1:13">
       <c r="A296" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B296" s="11">
         <v>328111</v>
       </c>
       <c r="C296" s="11">
         <v>1678649</v>
       </c>
       <c r="D296" s="11">
         <v>2941941</v>
       </c>
       <c r="E296" s="5">
         <v>4511715</v>
       </c>
       <c r="F296" s="22">
         <v>4840917</v>
       </c>
-      <c r="G296" s="11"/>
+      <c r="G296" s="53">
+        <v>5231351</v>
+      </c>
       <c r="H296" s="22"/>
       <c r="I296" s="22"/>
       <c r="J296" s="22"/>
       <c r="K296" s="22"/>
       <c r="L296" s="22"/>
       <c r="M296" s="22"/>
     </row>
     <row r="297" spans="1:13">
       <c r="A297" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B297" s="11">
         <v>5217</v>
       </c>
       <c r="C297" s="11">
         <v>10434</v>
       </c>
       <c r="D297" s="11">
         <v>15651</v>
       </c>
       <c r="E297" s="5">
         <v>20868</v>
       </c>
       <c r="F297" s="22">
         <v>26085</v>
       </c>
-      <c r="G297" s="11"/>
+      <c r="G297" s="53">
+        <v>31302</v>
+      </c>
       <c r="H297" s="22"/>
       <c r="I297" s="22"/>
       <c r="J297" s="22"/>
       <c r="K297" s="22"/>
       <c r="L297" s="22"/>
       <c r="M297" s="22"/>
     </row>
     <row r="298" spans="1:13">
       <c r="A298" s="38" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B298" s="11">
         <v>6206</v>
       </c>
       <c r="C298" s="11">
         <v>7647</v>
       </c>
       <c r="D298" s="11">
         <v>9087</v>
       </c>
       <c r="E298" s="5">
         <v>10527</v>
       </c>
       <c r="F298" s="22">
         <v>10527</v>
       </c>
-      <c r="G298" s="11"/>
+      <c r="G298" s="53">
+        <v>10527</v>
+      </c>
       <c r="H298" s="22"/>
       <c r="I298" s="22"/>
       <c r="J298" s="22"/>
       <c r="K298" s="22"/>
       <c r="L298" s="22"/>
       <c r="M298" s="22"/>
     </row>
     <row r="299" spans="1:13">
       <c r="A299" s="38" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B299" s="11">
         <v>500</v>
       </c>
       <c r="C299" s="11">
         <v>1000</v>
       </c>
       <c r="D299" s="11">
         <v>1500</v>
       </c>
       <c r="E299" s="5">
         <v>2000</v>
       </c>
       <c r="F299" s="22">
         <v>2500</v>
       </c>
-      <c r="G299" s="11"/>
+      <c r="G299" s="53">
+        <v>3000</v>
+      </c>
       <c r="H299" s="22"/>
       <c r="I299" s="22"/>
       <c r="J299" s="22"/>
       <c r="K299" s="22"/>
       <c r="L299" s="22"/>
       <c r="M299" s="22"/>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B300" s="11">
         <v>7572</v>
       </c>
       <c r="C300" s="11">
         <v>15144</v>
       </c>
       <c r="D300" s="11">
         <v>22716</v>
       </c>
       <c r="E300" s="5">
         <v>30288</v>
       </c>
       <c r="F300" s="22">
         <v>37872</v>
       </c>
-      <c r="G300" s="11"/>
+      <c r="G300" s="53">
+        <v>45457</v>
+      </c>
       <c r="H300" s="22"/>
       <c r="I300" s="22"/>
       <c r="J300" s="22"/>
       <c r="K300" s="22"/>
       <c r="L300" s="22"/>
       <c r="M300" s="22"/>
     </row>
     <row r="301" spans="1:13">
       <c r="A301" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B301" s="11">
         <v>17479</v>
       </c>
       <c r="C301" s="11">
         <v>38764</v>
       </c>
       <c r="D301" s="11">
         <v>60048</v>
       </c>
       <c r="E301" s="5">
         <v>81332</v>
       </c>
       <c r="F301" s="22">
         <v>98000</v>
       </c>
-      <c r="G301" s="11"/>
+      <c r="G301" s="53">
+        <v>114667</v>
+      </c>
       <c r="H301" s="22"/>
       <c r="I301" s="22"/>
       <c r="J301" s="22"/>
       <c r="K301" s="22"/>
       <c r="L301" s="22"/>
       <c r="M301" s="22"/>
     </row>
     <row r="302" spans="1:13">
       <c r="A302" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B302" s="11">
         <v>706</v>
       </c>
       <c r="C302" s="11">
         <v>2008</v>
       </c>
       <c r="D302" s="11">
         <v>3310</v>
       </c>
       <c r="E302" s="5">
         <v>4611</v>
       </c>
       <c r="F302" s="22">
         <v>4652</v>
       </c>
-      <c r="G302" s="11"/>
+      <c r="G302" s="53">
+        <v>4692</v>
+      </c>
       <c r="H302" s="22"/>
       <c r="I302" s="22"/>
       <c r="J302" s="22"/>
       <c r="K302" s="22"/>
       <c r="L302" s="22"/>
       <c r="M302" s="22"/>
     </row>
     <row r="303" spans="1:13">
       <c r="A303" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B303" s="11">
         <v>131150</v>
       </c>
       <c r="C303" s="11">
         <v>242423</v>
       </c>
       <c r="D303" s="11">
         <v>353591</v>
       </c>
       <c r="E303" s="5">
         <v>464865</v>
       </c>
       <c r="F303" s="22">
         <v>581121</v>
       </c>
-      <c r="G303" s="11"/>
+      <c r="G303" s="53">
+        <v>697484</v>
+      </c>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
       <c r="L303" s="22"/>
       <c r="M303" s="22"/>
     </row>
     <row r="304" spans="1:13">
       <c r="A304" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B304" s="11">
         <v>5638</v>
       </c>
       <c r="C304" s="11">
         <v>15771</v>
       </c>
       <c r="D304" s="11">
         <v>25904</v>
       </c>
       <c r="E304" s="5">
         <v>36037</v>
       </c>
       <c r="F304" s="22">
         <v>42197</v>
       </c>
-      <c r="G304" s="11"/>
+      <c r="G304" s="53">
+        <v>48358</v>
+      </c>
       <c r="H304" s="22"/>
       <c r="I304" s="22"/>
       <c r="J304" s="22"/>
       <c r="K304" s="22"/>
       <c r="L304" s="22"/>
       <c r="M304" s="22"/>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B305" s="11">
         <v>425</v>
       </c>
       <c r="C305" s="11">
         <v>1174</v>
       </c>
       <c r="D305" s="11">
         <v>1924</v>
       </c>
       <c r="E305" s="5">
         <v>2673</v>
       </c>
       <c r="F305" s="22">
         <v>3058</v>
       </c>
-      <c r="G305" s="11"/>
+      <c r="G305" s="53">
+        <v>3443</v>
+      </c>
       <c r="H305" s="22"/>
       <c r="I305" s="22"/>
       <c r="J305" s="22"/>
       <c r="K305" s="22"/>
       <c r="L305" s="22"/>
       <c r="M305" s="22"/>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B306" s="11">
         <v>153217</v>
       </c>
       <c r="C306" s="11">
         <v>1344284</v>
       </c>
       <c r="D306" s="11">
         <v>2448210</v>
       </c>
       <c r="E306" s="5">
         <v>3858513</v>
       </c>
       <c r="F306" s="22">
         <v>4034905</v>
       </c>
-      <c r="G306" s="11"/>
+      <c r="G306" s="53">
+        <v>4272421</v>
+      </c>
       <c r="H306" s="22"/>
       <c r="I306" s="22"/>
       <c r="J306" s="22"/>
       <c r="K306" s="22"/>
       <c r="L306" s="22"/>
       <c r="M306" s="22"/>
     </row>
     <row r="307" spans="1:13" ht="36.6" customHeight="1">
       <c r="A307" s="37" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C307" s="32"/>
       <c r="D307" s="32"/>
       <c r="F307" s="10"/>
       <c r="G307" s="28"/>
       <c r="H307" s="15"/>
       <c r="J307" s="15"/>
       <c r="K307" s="5"/>
       <c r="L307" s="5"/>
       <c r="M307" s="5"/>
     </row>
     <row r="308" spans="1:13">
       <c r="A308" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B308" s="11">
         <v>20585430</v>
       </c>
       <c r="C308" s="11">
         <v>40225961</v>
       </c>
       <c r="D308" s="11">
         <v>60041692</v>
       </c>
       <c r="E308" s="5">
         <v>78028996</v>
       </c>
       <c r="F308" s="22">
         <v>96606530</v>
       </c>
-      <c r="G308" s="11"/>
+      <c r="G308" s="53">
+        <v>115303956</v>
+      </c>
       <c r="H308" s="22"/>
       <c r="I308" s="22"/>
       <c r="J308" s="22"/>
       <c r="K308" s="22"/>
       <c r="L308" s="22"/>
       <c r="M308" s="22"/>
     </row>
     <row r="309" spans="1:13">
       <c r="A309" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B309" s="11">
         <v>3899353</v>
       </c>
       <c r="C309" s="11">
         <v>7159117</v>
       </c>
       <c r="D309" s="11">
         <v>10884837</v>
       </c>
       <c r="E309" s="5">
         <v>14422618</v>
       </c>
       <c r="F309" s="22">
         <v>18935516</v>
       </c>
-      <c r="G309" s="11"/>
+      <c r="G309" s="53">
+        <v>23593113</v>
+      </c>
       <c r="H309" s="22"/>
       <c r="I309" s="22"/>
       <c r="J309" s="22"/>
       <c r="K309" s="22"/>
       <c r="L309" s="22"/>
       <c r="M309" s="22"/>
     </row>
     <row r="310" spans="1:13">
       <c r="A310" s="39" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B310" s="11">
         <v>284720</v>
       </c>
       <c r="C310" s="11">
         <v>548610</v>
       </c>
       <c r="D310" s="11">
         <v>981311</v>
       </c>
       <c r="E310" s="5">
         <v>1379888</v>
       </c>
       <c r="F310" s="22">
         <v>1826793</v>
       </c>
-      <c r="G310" s="11"/>
+      <c r="G310" s="53">
+        <v>2250608</v>
+      </c>
       <c r="H310" s="22"/>
       <c r="I310" s="22"/>
       <c r="J310" s="22"/>
       <c r="K310" s="22"/>
       <c r="L310" s="22"/>
       <c r="M310" s="22"/>
     </row>
     <row r="311" spans="1:13">
       <c r="A311" s="38" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B311" s="11">
         <v>64182</v>
       </c>
       <c r="C311" s="11">
         <v>143740</v>
       </c>
       <c r="D311" s="11">
         <v>223737</v>
       </c>
       <c r="E311" s="5">
         <v>300751</v>
       </c>
       <c r="F311" s="22">
         <v>380454</v>
       </c>
-      <c r="G311" s="11"/>
+      <c r="G311" s="53">
+        <v>465062</v>
+      </c>
       <c r="H311" s="22"/>
       <c r="I311" s="22"/>
       <c r="J311" s="22"/>
       <c r="K311" s="22"/>
       <c r="L311" s="22"/>
       <c r="M311" s="22"/>
     </row>
     <row r="312" spans="1:13">
       <c r="A312" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B312" s="11">
         <v>2126069</v>
       </c>
       <c r="C312" s="11">
         <v>4415568</v>
       </c>
       <c r="D312" s="11">
         <v>6627274</v>
       </c>
       <c r="E312" s="5">
         <v>8819809</v>
       </c>
       <c r="F312" s="22">
         <v>10767931</v>
       </c>
-      <c r="G312" s="11"/>
+      <c r="G312" s="53">
+        <v>12358680</v>
+      </c>
       <c r="H312" s="22"/>
       <c r="I312" s="22"/>
       <c r="J312" s="22"/>
       <c r="K312" s="22"/>
       <c r="L312" s="22"/>
       <c r="M312" s="22"/>
     </row>
     <row r="313" spans="1:13">
       <c r="A313" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B313" s="11">
         <v>832430</v>
       </c>
       <c r="C313" s="11">
         <v>1775348</v>
       </c>
       <c r="D313" s="11">
         <v>3012004</v>
       </c>
       <c r="E313" s="5">
         <v>3825588</v>
       </c>
       <c r="F313" s="22">
         <v>4392452</v>
       </c>
-      <c r="G313" s="11"/>
+      <c r="G313" s="53">
+        <v>4815410</v>
+      </c>
       <c r="H313" s="22"/>
       <c r="I313" s="22"/>
       <c r="J313" s="22"/>
       <c r="K313" s="22"/>
       <c r="L313" s="22"/>
       <c r="M313" s="22"/>
     </row>
     <row r="314" spans="1:13">
       <c r="A314" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B314" s="11">
         <v>1568089</v>
       </c>
       <c r="C314" s="11">
         <v>2945377</v>
       </c>
       <c r="D314" s="11">
         <v>4340197</v>
       </c>
       <c r="E314" s="5">
         <v>5607511</v>
       </c>
       <c r="F314" s="22">
         <v>7361583</v>
       </c>
-      <c r="G314" s="11"/>
+      <c r="G314" s="53">
+        <v>9213640</v>
+      </c>
       <c r="H314" s="22"/>
       <c r="I314" s="22"/>
       <c r="J314" s="22"/>
       <c r="K314" s="22"/>
       <c r="L314" s="22"/>
       <c r="M314" s="22"/>
     </row>
     <row r="315" spans="1:13">
       <c r="A315" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B315" s="11">
         <v>6122300</v>
       </c>
       <c r="C315" s="11">
         <v>12211192</v>
       </c>
       <c r="D315" s="11">
         <v>17760588</v>
       </c>
       <c r="E315" s="5">
         <v>22967634</v>
       </c>
       <c r="F315" s="22">
         <v>27663434</v>
       </c>
-      <c r="G315" s="11"/>
+      <c r="G315" s="53">
+        <v>32764001</v>
+      </c>
       <c r="H315" s="22"/>
       <c r="I315" s="22"/>
       <c r="J315" s="22"/>
       <c r="K315" s="22"/>
       <c r="L315" s="22"/>
       <c r="M315" s="22"/>
     </row>
     <row r="316" spans="1:13">
       <c r="A316" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B316" s="11">
         <v>40706</v>
       </c>
       <c r="C316" s="11">
         <v>83833</v>
       </c>
       <c r="D316" s="11">
         <v>129642</v>
       </c>
       <c r="E316" s="5">
         <v>176093</v>
       </c>
       <c r="F316" s="22">
         <v>219301</v>
       </c>
-      <c r="G316" s="11"/>
+      <c r="G316" s="53">
+        <v>261586</v>
+      </c>
       <c r="H316" s="22"/>
       <c r="I316" s="22"/>
       <c r="J316" s="22"/>
       <c r="K316" s="22"/>
       <c r="L316" s="22"/>
       <c r="M316" s="22"/>
     </row>
     <row r="317" spans="1:13">
       <c r="A317" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B317" s="11">
         <v>1621542</v>
       </c>
       <c r="C317" s="11">
         <v>3083043</v>
       </c>
       <c r="D317" s="11">
         <v>4507760</v>
       </c>
       <c r="E317" s="5">
         <v>5777192</v>
       </c>
       <c r="F317" s="22">
         <v>7024839</v>
       </c>
-      <c r="G317" s="11"/>
+      <c r="G317" s="53">
+        <v>8378227</v>
+      </c>
       <c r="H317" s="22"/>
       <c r="I317" s="22"/>
       <c r="J317" s="22"/>
       <c r="K317" s="22"/>
       <c r="L317" s="22"/>
       <c r="M317" s="22"/>
     </row>
     <row r="318" spans="1:13">
       <c r="A318" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B318" s="11">
         <v>255307</v>
       </c>
       <c r="C318" s="11">
         <v>447494</v>
       </c>
       <c r="D318" s="11">
         <v>778914</v>
       </c>
       <c r="E318" s="5">
         <v>1105085</v>
       </c>
       <c r="F318" s="22">
         <v>1459260</v>
       </c>
-      <c r="G318" s="11"/>
+      <c r="G318" s="53">
+        <v>1686320</v>
+      </c>
       <c r="H318" s="22"/>
       <c r="I318" s="22"/>
       <c r="J318" s="22"/>
       <c r="K318" s="22"/>
       <c r="L318" s="22"/>
       <c r="M318" s="22"/>
     </row>
     <row r="319" spans="1:13">
       <c r="A319" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B319" s="11">
         <v>3770730</v>
       </c>
       <c r="C319" s="11">
         <v>7412639</v>
       </c>
       <c r="D319" s="11">
         <v>10795429</v>
       </c>
       <c r="E319" s="5">
         <v>13646825</v>
       </c>
       <c r="F319" s="22">
         <v>16574966</v>
       </c>
-      <c r="G319" s="11"/>
+      <c r="G319" s="53">
+        <v>19517309</v>
+      </c>
       <c r="H319" s="22"/>
       <c r="I319" s="22"/>
       <c r="J319" s="22"/>
       <c r="K319" s="22"/>
       <c r="L319" s="22"/>
       <c r="M319" s="22"/>
     </row>
     <row r="320" spans="1:13" ht="33.6" customHeight="1">
       <c r="A320" s="37" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C320" s="32"/>
       <c r="D320" s="32"/>
       <c r="G320" s="26"/>
       <c r="H320" s="15"/>
     </row>
     <row r="321" spans="1:23">
       <c r="A321" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B321" s="11">
         <v>15831530</v>
       </c>
       <c r="C321" s="11">
         <v>30500160</v>
       </c>
       <c r="D321" s="11">
         <v>45821506</v>
       </c>
       <c r="E321" s="5">
         <v>60871788</v>
       </c>
       <c r="F321" s="22">
         <v>77691194</v>
       </c>
-      <c r="G321" s="11"/>
+      <c r="G321" s="53">
+        <v>95038284</v>
+      </c>
       <c r="H321" s="22"/>
       <c r="I321" s="22"/>
       <c r="J321" s="22"/>
       <c r="K321" s="22"/>
       <c r="L321" s="22"/>
       <c r="M321" s="22"/>
       <c r="N321" s="19"/>
       <c r="O321" s="19"/>
       <c r="P321" s="19"/>
       <c r="Q321" s="19"/>
       <c r="R321" s="19"/>
       <c r="S321" s="19"/>
       <c r="T321" s="19"/>
       <c r="U321" s="19"/>
       <c r="V321" s="19"/>
       <c r="W321" s="19"/>
     </row>
     <row r="322" spans="1:23">
       <c r="A322" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B322" s="11">
         <v>2624754</v>
       </c>
       <c r="C322" s="11">
         <v>4614945</v>
       </c>
       <c r="D322" s="11">
         <v>7189631</v>
       </c>
       <c r="E322" s="5">
         <v>9810022</v>
       </c>
       <c r="F322" s="22">
         <v>13937287</v>
       </c>
-      <c r="G322" s="11"/>
+      <c r="G322" s="53">
+        <v>18308272</v>
+      </c>
       <c r="H322" s="22"/>
       <c r="I322" s="22"/>
       <c r="J322" s="22"/>
       <c r="K322" s="22"/>
       <c r="L322" s="22"/>
       <c r="M322" s="22"/>
       <c r="N322" s="19"/>
       <c r="O322" s="19"/>
       <c r="P322" s="19"/>
       <c r="Q322" s="19"/>
       <c r="R322" s="19"/>
       <c r="S322" s="19"/>
       <c r="T322" s="19"/>
       <c r="U322" s="19"/>
       <c r="V322" s="19"/>
       <c r="W322" s="19"/>
     </row>
     <row r="323" spans="1:23">
       <c r="A323" s="39" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B323" s="11">
         <v>151536</v>
       </c>
       <c r="C323" s="11">
         <v>304572</v>
       </c>
       <c r="D323" s="11">
         <v>633653</v>
       </c>
       <c r="E323" s="5">
         <v>959404</v>
       </c>
       <c r="F323" s="22">
         <v>1313027</v>
       </c>
-      <c r="G323" s="11"/>
+      <c r="G323" s="53">
+        <v>1643695</v>
+      </c>
       <c r="H323" s="22"/>
       <c r="I323" s="22"/>
       <c r="J323" s="22"/>
       <c r="K323" s="22"/>
       <c r="L323" s="22"/>
       <c r="M323" s="22"/>
       <c r="N323" s="19"/>
       <c r="O323" s="19"/>
       <c r="P323" s="19"/>
       <c r="Q323" s="19"/>
       <c r="R323" s="19"/>
       <c r="S323" s="19"/>
       <c r="T323" s="19"/>
       <c r="U323" s="19"/>
       <c r="V323" s="19"/>
       <c r="W323" s="19"/>
     </row>
     <row r="324" spans="1:23">
       <c r="A324" s="38" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B324" s="11">
         <v>40922</v>
       </c>
       <c r="C324" s="11">
         <v>79204</v>
       </c>
       <c r="D324" s="11">
         <v>117925</v>
       </c>
       <c r="E324" s="5">
         <v>153663</v>
       </c>
       <c r="F324" s="22">
         <v>191833</v>
       </c>
-      <c r="G324" s="11"/>
+      <c r="G324" s="53">
+        <v>234907</v>
+      </c>
       <c r="H324" s="22"/>
       <c r="I324" s="22"/>
       <c r="J324" s="22"/>
       <c r="K324" s="22"/>
       <c r="L324" s="22"/>
       <c r="M324" s="22"/>
       <c r="N324" s="19"/>
       <c r="O324" s="19"/>
       <c r="P324" s="19"/>
       <c r="Q324" s="19"/>
       <c r="R324" s="19"/>
       <c r="S324" s="19"/>
       <c r="T324" s="19"/>
       <c r="U324" s="19"/>
       <c r="V324" s="19"/>
       <c r="W324" s="19"/>
     </row>
     <row r="325" spans="1:23">
       <c r="A325" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B325" s="11">
         <v>1703189</v>
       </c>
       <c r="C325" s="11">
         <v>3477768</v>
       </c>
       <c r="D325" s="11">
         <v>5186577</v>
       </c>
       <c r="E325" s="5">
         <v>7018072</v>
       </c>
       <c r="F325" s="22">
         <v>8822052</v>
       </c>
-      <c r="G325" s="11"/>
+      <c r="G325" s="53">
+        <v>10356411</v>
+      </c>
       <c r="H325" s="22"/>
       <c r="I325" s="22"/>
       <c r="J325" s="22"/>
       <c r="K325" s="22"/>
       <c r="L325" s="22"/>
       <c r="M325" s="22"/>
       <c r="N325" s="19"/>
       <c r="O325" s="19"/>
       <c r="P325" s="19"/>
       <c r="Q325" s="19"/>
       <c r="R325" s="19"/>
       <c r="S325" s="19"/>
       <c r="T325" s="19"/>
       <c r="U325" s="19"/>
       <c r="V325" s="19"/>
       <c r="W325" s="19"/>
     </row>
     <row r="326" spans="1:23">
       <c r="A326" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B326" s="11">
         <v>303399</v>
       </c>
       <c r="C326" s="11">
         <v>569382</v>
       </c>
       <c r="D326" s="11">
         <v>871617</v>
       </c>
       <c r="E326" s="5">
         <v>1194979</v>
       </c>
       <c r="F326" s="22">
         <v>1527519</v>
       </c>
-      <c r="G326" s="11"/>
+      <c r="G326" s="53">
+        <v>1862925</v>
+      </c>
       <c r="H326" s="22"/>
       <c r="I326" s="22"/>
       <c r="J326" s="22"/>
       <c r="K326" s="22"/>
       <c r="L326" s="22"/>
       <c r="M326" s="22"/>
       <c r="N326" s="19"/>
       <c r="O326" s="19"/>
       <c r="P326" s="19"/>
       <c r="Q326" s="19"/>
       <c r="R326" s="19"/>
       <c r="S326" s="19"/>
       <c r="T326" s="19"/>
       <c r="U326" s="19"/>
       <c r="V326" s="19"/>
       <c r="W326" s="19"/>
     </row>
     <row r="327" spans="1:23">
       <c r="A327" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B327" s="11">
         <v>1568089</v>
       </c>
       <c r="C327" s="11">
         <v>2945377</v>
       </c>
       <c r="D327" s="11">
         <v>4340197</v>
       </c>
       <c r="E327" s="5">
         <v>5607511</v>
       </c>
       <c r="F327" s="22">
         <v>7361583</v>
       </c>
-      <c r="G327" s="11"/>
+      <c r="G327" s="53">
+        <v>9213640</v>
+      </c>
       <c r="H327" s="22"/>
       <c r="I327" s="22"/>
       <c r="J327" s="22"/>
       <c r="K327" s="22"/>
       <c r="L327" s="22"/>
       <c r="M327" s="22"/>
       <c r="N327" s="19"/>
       <c r="O327" s="19"/>
       <c r="P327" s="19"/>
       <c r="Q327" s="19"/>
       <c r="R327" s="19"/>
       <c r="S327" s="19"/>
       <c r="T327" s="19"/>
       <c r="U327" s="19"/>
       <c r="V327" s="19"/>
       <c r="W327" s="19"/>
     </row>
     <row r="328" spans="1:23">
       <c r="A328" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B328" s="11">
         <v>5165296</v>
       </c>
       <c r="C328" s="11">
         <v>10280429</v>
       </c>
       <c r="D328" s="11">
         <v>15051947</v>
       </c>
       <c r="E328" s="5">
         <v>19839531</v>
       </c>
       <c r="F328" s="22">
         <v>24166531</v>
       </c>
-      <c r="G328" s="11"/>
+      <c r="G328" s="53">
+        <v>28967409</v>
+      </c>
       <c r="H328" s="22"/>
       <c r="I328" s="22"/>
       <c r="J328" s="22"/>
       <c r="K328" s="22"/>
       <c r="L328" s="22"/>
       <c r="M328" s="22"/>
       <c r="N328" s="19"/>
       <c r="O328" s="19"/>
       <c r="P328" s="19"/>
       <c r="Q328" s="19"/>
       <c r="R328" s="19"/>
       <c r="S328" s="19"/>
       <c r="T328" s="19"/>
       <c r="U328" s="19"/>
       <c r="V328" s="19"/>
       <c r="W328" s="19"/>
     </row>
     <row r="329" spans="1:23">
       <c r="A329" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B329" s="11">
         <v>40706</v>
       </c>
       <c r="C329" s="11">
         <v>83833</v>
       </c>
       <c r="D329" s="11">
         <v>129642</v>
       </c>
       <c r="E329" s="5">
         <v>176093</v>
       </c>
       <c r="F329" s="22">
         <v>219301</v>
       </c>
-      <c r="G329" s="11"/>
+      <c r="G329" s="53">
+        <v>261586</v>
+      </c>
       <c r="H329" s="22"/>
       <c r="I329" s="22"/>
       <c r="J329" s="22"/>
       <c r="K329" s="22"/>
       <c r="L329" s="22"/>
       <c r="M329" s="22"/>
       <c r="N329" s="19"/>
       <c r="O329" s="19"/>
       <c r="P329" s="19"/>
       <c r="Q329" s="19"/>
       <c r="R329" s="19"/>
       <c r="S329" s="19"/>
       <c r="T329" s="19"/>
       <c r="U329" s="19"/>
       <c r="V329" s="19"/>
       <c r="W329" s="19"/>
     </row>
     <row r="330" spans="1:23">
       <c r="A330" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B330" s="11">
         <v>1211702</v>
       </c>
       <c r="C330" s="11">
         <v>2244079</v>
       </c>
       <c r="D330" s="11">
         <v>3348348</v>
       </c>
       <c r="E330" s="5">
         <v>4416472</v>
       </c>
       <c r="F330" s="22">
         <v>5489358</v>
       </c>
-      <c r="G330" s="11"/>
+      <c r="G330" s="53">
+        <v>6649149</v>
+      </c>
       <c r="H330" s="22"/>
       <c r="I330" s="22"/>
       <c r="J330" s="22"/>
       <c r="K330" s="22"/>
       <c r="L330" s="22"/>
       <c r="M330" s="22"/>
       <c r="N330" s="19"/>
       <c r="O330" s="19"/>
       <c r="P330" s="19"/>
       <c r="Q330" s="19"/>
       <c r="R330" s="19"/>
       <c r="S330" s="19"/>
       <c r="T330" s="19"/>
       <c r="U330" s="19"/>
       <c r="V330" s="19"/>
       <c r="W330" s="19"/>
     </row>
     <row r="331" spans="1:23">
       <c r="A331" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B331" s="11">
         <v>183947</v>
       </c>
       <c r="C331" s="11">
         <v>301787</v>
       </c>
       <c r="D331" s="11">
         <v>559249</v>
       </c>
       <c r="E331" s="5">
         <v>812964</v>
       </c>
       <c r="F331" s="22">
         <v>1068804</v>
       </c>
-      <c r="G331" s="11"/>
+      <c r="G331" s="53">
+        <v>1197529</v>
+      </c>
       <c r="H331" s="22"/>
       <c r="I331" s="22"/>
       <c r="J331" s="22"/>
       <c r="K331" s="22"/>
       <c r="L331" s="22"/>
       <c r="M331" s="22"/>
       <c r="N331" s="19"/>
       <c r="O331" s="19"/>
       <c r="P331" s="19"/>
       <c r="Q331" s="19"/>
       <c r="R331" s="19"/>
       <c r="S331" s="19"/>
       <c r="T331" s="19"/>
       <c r="U331" s="19"/>
       <c r="V331" s="19"/>
       <c r="W331" s="19"/>
     </row>
     <row r="332" spans="1:23">
       <c r="A332" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B332" s="11">
         <v>2837989</v>
       </c>
       <c r="C332" s="11">
         <v>5598784</v>
       </c>
       <c r="D332" s="11">
         <v>8392721</v>
       </c>
       <c r="E332" s="5">
         <v>10883076</v>
       </c>
       <c r="F332" s="22">
         <v>13593899</v>
       </c>
-      <c r="G332" s="11"/>
+      <c r="G332" s="53">
+        <v>16342760</v>
+      </c>
       <c r="H332" s="22"/>
       <c r="I332" s="22"/>
       <c r="J332" s="22"/>
       <c r="K332" s="22"/>
       <c r="L332" s="22"/>
       <c r="M332" s="22"/>
       <c r="N332" s="19"/>
       <c r="O332" s="19"/>
       <c r="P332" s="19"/>
       <c r="Q332" s="19"/>
       <c r="R332" s="19"/>
       <c r="S332" s="19"/>
       <c r="T332" s="19"/>
       <c r="U332" s="19"/>
       <c r="V332" s="19"/>
       <c r="W332" s="19"/>
     </row>
     <row r="333" spans="1:23" ht="39" customHeight="1">
       <c r="A333" s="37" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C333" s="11"/>
       <c r="F333" s="10"/>
       <c r="G333" s="28"/>
       <c r="H333" s="15"/>
       <c r="J333" s="15"/>
       <c r="K333" s="5"/>
       <c r="L333" s="5"/>
       <c r="M333" s="5"/>
     </row>
     <row r="334" spans="1:23">
       <c r="A334" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B334" s="11">
         <v>3745954</v>
       </c>
       <c r="C334" s="11">
         <v>7714879</v>
       </c>
       <c r="D334" s="11">
         <v>11284609</v>
       </c>
       <c r="E334" s="5">
         <v>13762608</v>
       </c>
       <c r="F334" s="22">
         <v>15263231</v>
       </c>
-      <c r="G334" s="11"/>
+      <c r="G334" s="53">
+        <v>16321546</v>
+      </c>
       <c r="H334" s="22"/>
       <c r="I334" s="22"/>
       <c r="J334" s="22"/>
       <c r="K334" s="22"/>
       <c r="L334" s="22"/>
       <c r="M334" s="22"/>
     </row>
     <row r="335" spans="1:23">
       <c r="A335" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B335" s="11">
         <v>767849</v>
       </c>
       <c r="C335" s="11">
         <v>1554723</v>
       </c>
       <c r="D335" s="11">
         <v>2268112</v>
       </c>
       <c r="E335" s="5">
         <v>2968597</v>
       </c>
       <c r="F335" s="22">
         <v>3337112</v>
       </c>
-      <c r="G335" s="11"/>
+      <c r="G335" s="53">
+        <v>3587412</v>
+      </c>
       <c r="H335" s="22"/>
       <c r="I335" s="22"/>
       <c r="J335" s="22"/>
       <c r="K335" s="22"/>
       <c r="L335" s="22"/>
       <c r="M335" s="22"/>
     </row>
     <row r="336" spans="1:23">
       <c r="A336" s="43" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B336" s="11">
         <v>1585</v>
       </c>
       <c r="C336" s="11">
         <v>2964</v>
       </c>
       <c r="D336" s="11">
         <v>4302</v>
       </c>
       <c r="E336" s="5">
         <v>5107</v>
       </c>
       <c r="F336" s="22">
         <v>26367</v>
       </c>
-      <c r="G336" s="31"/>
+      <c r="G336" s="53">
+        <v>47592</v>
+      </c>
       <c r="H336" s="31"/>
       <c r="I336" s="22"/>
       <c r="J336" s="22"/>
       <c r="K336" s="22"/>
       <c r="L336" s="22"/>
       <c r="M336" s="22"/>
     </row>
     <row r="337" spans="1:16384">
       <c r="A337" s="40" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B337" s="11">
         <v>23260</v>
       </c>
       <c r="C337" s="11">
         <v>64536</v>
       </c>
       <c r="D337" s="11">
         <v>105812</v>
       </c>
       <c r="E337" s="5">
         <v>147088</v>
       </c>
       <c r="F337" s="22">
         <v>188621</v>
       </c>
-      <c r="G337" s="11"/>
+      <c r="G337" s="53">
+        <v>230155</v>
+      </c>
       <c r="H337" s="22"/>
       <c r="I337" s="22"/>
       <c r="J337" s="22"/>
       <c r="K337" s="22"/>
       <c r="L337" s="22"/>
       <c r="M337" s="22"/>
     </row>
     <row r="338" spans="1:16384" ht="15" customHeight="1">
       <c r="A338" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B338" s="11">
         <v>399654</v>
       </c>
       <c r="C338" s="11">
         <v>880639</v>
       </c>
       <c r="D338" s="11">
         <v>1350014</v>
       </c>
       <c r="E338" s="5">
         <v>1709052</v>
       </c>
       <c r="F338" s="22">
         <v>1853141</v>
       </c>
-      <c r="G338" s="11"/>
+      <c r="G338" s="53">
+        <v>1909531</v>
+      </c>
       <c r="H338" s="22"/>
       <c r="I338" s="22"/>
       <c r="J338" s="22"/>
       <c r="K338" s="22"/>
       <c r="L338" s="22"/>
       <c r="M338" s="22"/>
     </row>
     <row r="339" spans="1:16384">
       <c r="A339" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B339" s="11">
         <v>529031</v>
       </c>
       <c r="C339" s="11">
         <v>1205966</v>
       </c>
       <c r="D339" s="11">
         <v>2140387</v>
       </c>
       <c r="E339" s="5">
         <v>2630609</v>
       </c>
       <c r="F339" s="22">
         <v>2864933</v>
       </c>
-      <c r="G339" s="11"/>
+      <c r="G339" s="53">
+        <v>2952485</v>
+      </c>
       <c r="H339" s="22"/>
       <c r="I339" s="22"/>
       <c r="J339" s="22"/>
       <c r="K339" s="22"/>
       <c r="L339" s="22"/>
       <c r="M339" s="22"/>
     </row>
     <row r="340" spans="1:16384">
       <c r="A340" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B340" s="11">
         <v>869924</v>
       </c>
       <c r="C340" s="11">
         <v>1729907</v>
       </c>
       <c r="D340" s="11">
         <v>2400333</v>
       </c>
       <c r="E340" s="5">
         <v>2739749</v>
       </c>
       <c r="F340" s="22">
         <v>2984002</v>
       </c>
-      <c r="G340" s="11"/>
+      <c r="G340" s="53">
+        <v>3159229</v>
+      </c>
       <c r="H340" s="22"/>
       <c r="I340" s="22"/>
       <c r="J340" s="22"/>
       <c r="K340" s="22"/>
       <c r="L340" s="22"/>
       <c r="M340" s="22"/>
     </row>
     <row r="341" spans="1:16384" s="45" customFormat="1" ht="15" customHeight="1">
       <c r="A341" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B341" s="11">
         <v>311715</v>
       </c>
       <c r="C341" s="11">
         <v>623881</v>
       </c>
       <c r="D341" s="11">
         <v>844591</v>
       </c>
       <c r="E341" s="5">
         <v>1028628</v>
       </c>
       <c r="F341" s="22">
         <v>1185019</v>
       </c>
-      <c r="G341" s="11"/>
+      <c r="G341" s="53">
+        <v>1337593</v>
+      </c>
       <c r="H341" s="22"/>
       <c r="I341" s="22"/>
       <c r="J341" s="22"/>
       <c r="K341" s="22"/>
       <c r="L341" s="22"/>
       <c r="M341" s="22"/>
       <c r="N341" s="44"/>
       <c r="O341" s="44"/>
       <c r="P341" s="44"/>
       <c r="Q341" s="44"/>
       <c r="R341" s="44"/>
       <c r="S341" s="44"/>
       <c r="T341" s="44"/>
       <c r="U341" s="44"/>
       <c r="V341" s="44"/>
       <c r="W341" s="44"/>
       <c r="X341" s="44"/>
       <c r="Y341" s="44"/>
       <c r="Z341" s="44"/>
       <c r="AA341" s="44"/>
       <c r="AB341" s="44"/>
       <c r="AC341" s="44"/>
       <c r="AD341" s="44"/>
       <c r="AE341" s="44"/>
       <c r="AF341" s="44"/>
@@ -26068,692 +26670,736 @@
       <c r="XEI341" s="44"/>
       <c r="XEJ341" s="44"/>
       <c r="XEK341" s="44"/>
       <c r="XEL341" s="44"/>
       <c r="XEM341" s="44"/>
       <c r="XEN341" s="44"/>
       <c r="XEO341" s="44"/>
       <c r="XEP341" s="44"/>
       <c r="XEQ341" s="44"/>
       <c r="XER341" s="44"/>
       <c r="XES341" s="44"/>
       <c r="XET341" s="44"/>
       <c r="XEU341" s="44"/>
       <c r="XEV341" s="44"/>
       <c r="XEW341" s="44"/>
       <c r="XEX341" s="44"/>
       <c r="XEY341" s="44"/>
       <c r="XEZ341" s="44"/>
       <c r="XFA341" s="44"/>
       <c r="XFB341" s="44"/>
       <c r="XFC341" s="44"/>
       <c r="XFD341" s="44"/>
     </row>
     <row r="342" spans="1:16384">
       <c r="A342" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B342" s="11">
         <v>70529</v>
       </c>
       <c r="C342" s="11">
         <v>142914</v>
       </c>
       <c r="D342" s="11">
         <v>215299</v>
       </c>
       <c r="E342" s="5">
         <v>287683</v>
       </c>
       <c r="F342" s="22">
         <v>386018</v>
       </c>
-      <c r="G342" s="11"/>
+      <c r="G342" s="53">
+        <v>484353</v>
+      </c>
       <c r="H342" s="22"/>
       <c r="I342" s="22"/>
       <c r="J342" s="22"/>
       <c r="K342" s="22"/>
       <c r="L342" s="22"/>
       <c r="M342" s="22"/>
     </row>
     <row r="343" spans="1:16384">
       <c r="A343" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B343" s="11">
         <v>772407</v>
       </c>
       <c r="C343" s="11">
         <v>1509350</v>
       </c>
       <c r="D343" s="11">
         <v>1955760</v>
       </c>
       <c r="E343" s="5">
         <v>2246095</v>
       </c>
       <c r="F343" s="22">
         <v>2438018</v>
       </c>
-      <c r="G343" s="11"/>
+      <c r="G343" s="53">
+        <v>2613197</v>
+      </c>
       <c r="H343" s="22"/>
       <c r="I343" s="22"/>
       <c r="J343" s="22"/>
       <c r="K343" s="22"/>
       <c r="L343" s="22"/>
       <c r="M343" s="22"/>
     </row>
     <row r="344" spans="1:16384" ht="21.6">
       <c r="A344" s="37" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B344" s="50"/>
       <c r="C344" s="32"/>
       <c r="D344" s="32"/>
       <c r="F344" s="10"/>
       <c r="G344" s="28"/>
       <c r="H344" s="15"/>
       <c r="J344" s="15"/>
       <c r="K344" s="5"/>
       <c r="L344" s="5"/>
       <c r="M344" s="5"/>
     </row>
     <row r="345" spans="1:16384">
       <c r="A345" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B345" s="11">
         <v>1007946</v>
       </c>
       <c r="C345" s="11">
         <v>2010922</v>
       </c>
       <c r="D345" s="11">
         <v>2935576</v>
       </c>
       <c r="E345" s="5">
         <v>3394600</v>
       </c>
       <c r="F345" s="22">
         <v>3652105</v>
       </c>
-      <c r="G345" s="11"/>
+      <c r="G345" s="53">
+        <v>3944126</v>
+      </c>
       <c r="H345" s="22"/>
       <c r="I345" s="22"/>
       <c r="J345" s="22"/>
       <c r="K345" s="22"/>
       <c r="L345" s="22"/>
       <c r="M345" s="22"/>
     </row>
     <row r="346" spans="1:16384">
       <c r="A346" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B346" s="11">
         <v>506750</v>
       </c>
       <c r="C346" s="11">
         <v>989449</v>
       </c>
       <c r="D346" s="11">
         <v>1427094</v>
       </c>
       <c r="E346" s="5">
         <v>1643999</v>
       </c>
       <c r="F346" s="22">
         <v>1661117</v>
       </c>
-      <c r="G346" s="11"/>
+      <c r="G346" s="53">
+        <v>1697429</v>
+      </c>
       <c r="H346" s="22"/>
       <c r="I346" s="22"/>
       <c r="J346" s="22"/>
       <c r="K346" s="22"/>
       <c r="L346" s="22"/>
       <c r="M346" s="22"/>
     </row>
     <row r="347" spans="1:16384">
       <c r="A347" s="43" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B347" s="11">
         <v>131599</v>
       </c>
       <c r="C347" s="11">
         <v>241074</v>
       </c>
       <c r="D347" s="11">
         <v>343356</v>
       </c>
       <c r="E347" s="5">
         <v>415377</v>
       </c>
       <c r="F347" s="22">
         <v>487399</v>
       </c>
-      <c r="G347" s="11"/>
+      <c r="G347" s="53">
+        <v>559321</v>
+      </c>
       <c r="H347" s="22"/>
       <c r="I347" s="22"/>
       <c r="J347" s="22"/>
       <c r="K347" s="22"/>
       <c r="L347" s="22"/>
       <c r="M347" s="22"/>
     </row>
     <row r="348" spans="1:16384">
       <c r="A348" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B348" s="11">
         <v>23226</v>
       </c>
       <c r="C348" s="11">
         <v>57161</v>
       </c>
       <c r="D348" s="11">
         <v>90683</v>
       </c>
       <c r="E348" s="5">
         <v>92685</v>
       </c>
       <c r="F348" s="22">
         <v>92738</v>
       </c>
-      <c r="G348" s="11"/>
+      <c r="G348" s="53">
+        <v>92738</v>
+      </c>
       <c r="H348" s="22"/>
       <c r="I348" s="22"/>
       <c r="J348" s="22"/>
       <c r="K348" s="22"/>
       <c r="L348" s="22"/>
       <c r="M348" s="22"/>
     </row>
     <row r="349" spans="1:16384">
       <c r="A349" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B349" s="32">
         <v>87080</v>
       </c>
       <c r="C349" s="11">
         <v>200857</v>
       </c>
       <c r="D349" s="11">
         <v>308308</v>
       </c>
       <c r="E349" s="5">
         <v>388354</v>
       </c>
       <c r="F349" s="22">
         <v>512902</v>
       </c>
-      <c r="G349" s="11"/>
+      <c r="G349" s="53">
+        <v>637363</v>
+      </c>
       <c r="H349" s="22"/>
       <c r="I349" s="22"/>
       <c r="J349" s="22"/>
       <c r="K349" s="22"/>
       <c r="L349" s="22"/>
       <c r="M349" s="22"/>
     </row>
     <row r="350" spans="1:16384">
       <c r="A350" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B350" s="32">
         <v>98125</v>
       </c>
       <c r="C350" s="11">
         <v>215084</v>
       </c>
       <c r="D350" s="11">
         <v>314821</v>
       </c>
       <c r="E350" s="5">
         <v>332092</v>
       </c>
       <c r="F350" s="22">
         <v>350462</v>
       </c>
-      <c r="G350" s="11"/>
+      <c r="G350" s="53">
+        <v>391485</v>
+      </c>
       <c r="H350" s="22"/>
       <c r="I350" s="22"/>
       <c r="J350" s="22"/>
       <c r="K350" s="22"/>
       <c r="L350" s="22"/>
       <c r="M350" s="22"/>
     </row>
     <row r="351" spans="1:16384">
       <c r="A351" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B351" s="32">
         <v>831</v>
       </c>
       <c r="C351" s="11">
         <v>2793</v>
       </c>
       <c r="D351" s="11">
         <v>4366</v>
       </c>
       <c r="E351" s="5">
         <v>4438</v>
       </c>
       <c r="F351" s="22">
         <v>4438</v>
       </c>
-      <c r="G351" s="11"/>
+      <c r="G351" s="53">
+        <v>4438</v>
+      </c>
       <c r="H351" s="22"/>
       <c r="I351" s="22"/>
       <c r="J351" s="22"/>
       <c r="K351" s="22"/>
       <c r="L351" s="22"/>
       <c r="M351" s="22"/>
     </row>
     <row r="352" spans="1:16384" s="44" customFormat="1">
       <c r="A352" s="38" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B352" s="32">
         <v>160334</v>
       </c>
       <c r="C352" s="11">
         <v>304504</v>
       </c>
       <c r="D352" s="11">
         <v>446948</v>
       </c>
       <c r="E352" s="5">
         <v>517654</v>
       </c>
       <c r="F352" s="22">
         <v>543049</v>
       </c>
-      <c r="G352" s="11"/>
+      <c r="G352" s="53">
+        <v>561352</v>
+      </c>
       <c r="H352" s="22"/>
       <c r="I352" s="22"/>
       <c r="J352" s="22"/>
       <c r="K352" s="22"/>
       <c r="L352" s="22"/>
       <c r="M352" s="22"/>
     </row>
     <row r="353" spans="1:20" s="36" customFormat="1" ht="40.5" customHeight="1">
       <c r="A353" s="37" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B353" s="50"/>
       <c r="C353" s="32"/>
       <c r="D353" s="32"/>
       <c r="E353" s="6"/>
       <c r="F353" s="6"/>
       <c r="G353" s="16"/>
       <c r="H353" s="6"/>
       <c r="I353" s="16"/>
       <c r="J353" s="20"/>
       <c r="K353" s="6"/>
       <c r="L353" s="6"/>
       <c r="M353" s="6"/>
     </row>
     <row r="354" spans="1:20" ht="14.25" customHeight="1">
       <c r="A354" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B354" s="11">
         <v>1178964</v>
       </c>
       <c r="C354" s="11">
         <v>2839306</v>
       </c>
       <c r="D354" s="11">
         <v>4513634</v>
       </c>
       <c r="E354" s="5">
         <v>6149248</v>
       </c>
       <c r="F354" s="22">
         <v>7515760</v>
       </c>
-      <c r="G354" s="11"/>
+      <c r="G354" s="53">
+        <v>8995177</v>
+      </c>
       <c r="H354" s="22"/>
       <c r="I354" s="22"/>
       <c r="J354" s="22"/>
       <c r="K354" s="22"/>
       <c r="L354" s="22"/>
       <c r="M354" s="22"/>
       <c r="N354" s="46"/>
       <c r="O354" s="46"/>
       <c r="P354" s="46"/>
       <c r="Q354" s="46"/>
       <c r="R354" s="46"/>
       <c r="S354" s="46"/>
       <c r="T354" s="46"/>
     </row>
     <row r="355" spans="1:20" ht="18" customHeight="1">
       <c r="A355" s="38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B355" s="11">
         <v>257389</v>
       </c>
       <c r="C355" s="11">
         <v>464410</v>
       </c>
       <c r="D355" s="11">
         <v>668303</v>
       </c>
       <c r="E355" s="5">
         <v>899026</v>
       </c>
       <c r="F355" s="22">
         <v>1085835</v>
       </c>
-      <c r="G355" s="11"/>
+      <c r="G355" s="53">
+        <v>1302612</v>
+      </c>
       <c r="H355" s="22"/>
       <c r="I355" s="22"/>
       <c r="J355" s="22"/>
       <c r="K355" s="22"/>
       <c r="L355" s="22"/>
       <c r="M355" s="22"/>
     </row>
     <row r="356" spans="1:20">
       <c r="A356" s="43" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B356" s="11">
         <v>78716</v>
       </c>
       <c r="C356" s="11">
         <v>155054</v>
       </c>
       <c r="D356" s="11">
         <v>237873</v>
       </c>
       <c r="E356" s="5">
         <v>323107</v>
       </c>
       <c r="F356" s="22">
         <v>405175</v>
       </c>
-      <c r="G356" s="11"/>
+      <c r="G356" s="53">
+        <v>473858</v>
+      </c>
       <c r="H356" s="22"/>
       <c r="I356" s="22"/>
       <c r="J356" s="22"/>
       <c r="K356" s="22"/>
       <c r="L356" s="22"/>
       <c r="M356" s="22"/>
     </row>
     <row r="357" spans="1:20">
       <c r="A357" s="38" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B357" s="11">
         <v>9742</v>
       </c>
       <c r="C357" s="11">
         <v>24919</v>
       </c>
       <c r="D357" s="11">
         <v>40096</v>
       </c>
       <c r="E357" s="5">
         <v>55273</v>
       </c>
       <c r="F357" s="22">
         <v>65125</v>
       </c>
-      <c r="G357" s="11"/>
+      <c r="G357" s="53">
+        <v>74977</v>
+      </c>
       <c r="H357" s="22"/>
       <c r="I357" s="22"/>
       <c r="J357" s="22"/>
       <c r="K357" s="49"/>
       <c r="L357" s="22"/>
       <c r="M357" s="22"/>
     </row>
     <row r="358" spans="1:20">
       <c r="A358" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B358" s="11">
         <v>72615</v>
       </c>
       <c r="C358" s="11">
         <v>164212</v>
       </c>
       <c r="D358" s="11">
         <v>255012</v>
       </c>
       <c r="E358" s="5">
         <v>342442</v>
       </c>
       <c r="F358" s="22">
         <v>373669</v>
       </c>
-      <c r="G358" s="11"/>
+      <c r="G358" s="53">
+        <v>451193</v>
+      </c>
       <c r="H358" s="22"/>
       <c r="I358" s="22"/>
       <c r="J358" s="22"/>
       <c r="K358" s="49"/>
       <c r="L358" s="22"/>
       <c r="M358" s="22"/>
     </row>
     <row r="359" spans="1:20">
       <c r="A359" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B359" s="11">
         <v>65184</v>
       </c>
       <c r="C359" s="11">
         <v>179068</v>
       </c>
       <c r="D359" s="11">
         <v>292952</v>
       </c>
       <c r="E359" s="5">
         <v>406836</v>
       </c>
       <c r="F359" s="22">
         <v>483982</v>
       </c>
-      <c r="G359" s="11"/>
+      <c r="G359" s="53">
+        <v>561128</v>
+      </c>
       <c r="H359" s="22"/>
       <c r="I359" s="22"/>
       <c r="J359" s="22"/>
       <c r="K359" s="49"/>
       <c r="L359" s="22"/>
       <c r="M359" s="22"/>
     </row>
     <row r="360" spans="1:20">
       <c r="A360" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B360" s="11">
         <v>3748</v>
       </c>
       <c r="C360" s="11">
         <v>8259</v>
       </c>
       <c r="D360" s="11">
         <v>12769</v>
       </c>
       <c r="E360" s="5">
         <v>17279</v>
       </c>
       <c r="F360" s="22">
         <v>20820</v>
       </c>
-      <c r="G360" s="11"/>
+      <c r="G360" s="53">
+        <v>24361</v>
+      </c>
       <c r="H360" s="22"/>
       <c r="I360" s="22"/>
       <c r="J360" s="22"/>
       <c r="K360" s="49"/>
       <c r="L360" s="22"/>
       <c r="M360" s="22"/>
     </row>
     <row r="361" spans="1:20">
       <c r="A361" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B361" s="11">
         <v>177204</v>
       </c>
       <c r="C361" s="11">
         <v>675436</v>
       </c>
       <c r="D361" s="11">
         <v>1192471</v>
       </c>
       <c r="E361" s="5">
         <v>1716722</v>
       </c>
       <c r="F361" s="22">
         <v>2180328</v>
       </c>
-      <c r="G361" s="11"/>
+      <c r="G361" s="53">
+        <v>2686637</v>
+      </c>
       <c r="H361" s="22"/>
       <c r="I361" s="22"/>
       <c r="J361" s="22"/>
       <c r="K361" s="49"/>
       <c r="L361" s="22"/>
       <c r="M361" s="22"/>
     </row>
     <row r="362" spans="1:20">
       <c r="A362" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B362" s="11">
         <v>5077</v>
       </c>
       <c r="C362" s="11">
         <v>10153</v>
       </c>
       <c r="D362" s="11">
         <v>15230</v>
       </c>
       <c r="E362" s="5">
         <v>20307</v>
       </c>
       <c r="F362" s="22">
         <v>25461</v>
       </c>
-      <c r="G362" s="11"/>
+      <c r="G362" s="53">
+        <v>30616</v>
+      </c>
       <c r="H362" s="22"/>
       <c r="I362" s="22"/>
       <c r="J362" s="22"/>
       <c r="K362" s="49"/>
       <c r="L362" s="22"/>
       <c r="M362" s="22"/>
     </row>
     <row r="363" spans="1:20">
       <c r="A363" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B363" s="11">
         <v>196943</v>
       </c>
       <c r="C363" s="11">
         <v>437925</v>
       </c>
       <c r="D363" s="11">
         <v>681395</v>
       </c>
       <c r="E363" s="5">
         <v>933062</v>
       </c>
       <c r="F363" s="22">
         <v>1185119</v>
       </c>
-      <c r="G363" s="11"/>
+      <c r="G363" s="53">
+        <v>1433460</v>
+      </c>
       <c r="H363" s="22"/>
       <c r="I363" s="22"/>
       <c r="J363" s="22"/>
       <c r="K363" s="49"/>
       <c r="L363" s="22"/>
       <c r="M363" s="22"/>
     </row>
     <row r="364" spans="1:20">
       <c r="A364" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B364" s="11">
         <v>4656</v>
       </c>
       <c r="C364" s="11">
         <v>14757</v>
       </c>
       <c r="D364" s="11">
         <v>33704</v>
       </c>
       <c r="E364" s="5">
         <v>48928</v>
       </c>
       <c r="F364" s="22">
         <v>61636</v>
       </c>
-      <c r="G364" s="11"/>
+      <c r="G364" s="53">
+        <v>80912</v>
+      </c>
       <c r="H364" s="22"/>
       <c r="I364" s="22"/>
       <c r="J364" s="22"/>
       <c r="K364" s="49"/>
       <c r="L364" s="22"/>
       <c r="M364" s="22"/>
     </row>
     <row r="365" spans="1:20" ht="17.25" customHeight="1">
       <c r="A365" s="47" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B365" s="30">
         <v>307691</v>
       </c>
       <c r="C365" s="30">
         <v>705115</v>
       </c>
       <c r="D365" s="30">
         <v>1083832</v>
       </c>
       <c r="E365" s="51">
         <v>1386270</v>
       </c>
       <c r="F365" s="23">
         <v>1628613</v>
       </c>
-      <c r="G365" s="30"/>
+      <c r="G365" s="54">
+        <v>1875429</v>
+      </c>
       <c r="H365" s="23"/>
       <c r="I365" s="23"/>
       <c r="J365" s="23"/>
       <c r="K365" s="23"/>
       <c r="L365" s="23"/>
       <c r="M365" s="23"/>
     </row>
     <row r="366" spans="1:20">
       <c r="A366" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B366" s="20"/>
       <c r="C366" s="20"/>
       <c r="D366" s="20"/>
     </row>
-    <row r="367" spans="1:20" ht="216.6">
+    <row r="367" spans="1:20" ht="204.6">
       <c r="A367" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B367" s="20"/>
       <c r="C367" s="20"/>
       <c r="D367" s="20"/>
       <c r="E367" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <pageMargins left="0.78749999999999998" right="0.39374999999999999" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/5.1.2.2$Windows_x86 LibreOffice_project/d3bf12ecb743fc0d20e0be0c58ca359301eb705f</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>