--- v4 (2026-08-11)
+++ v5 (2026-08-31)
@@ -1,66 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="11616" windowHeight="9684" tabRatio="752"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14280" windowHeight="12300" tabRatio="752"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="73">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -233,50 +232,53 @@
   </si>
   <si>
     <t xml:space="preserve">Илийский </t>
   </si>
   <si>
     <t>Балхашский</t>
   </si>
   <si>
     <t>ОБЪЕМ ПРОМЫШЛЕННОГО ПРОИЗВОДСТВА  ПО ВИДАМ ЭКОНОМИЧЕСКОЙ ДЕЯТЕЛЬНОСТИ В РАЗРЕЗЕ РАЙОНОВ АЛМАТИНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
     <t>Талгарский</t>
   </si>
   <si>
     <t>07 Добыча металлических руд</t>
   </si>
   <si>
     <t>Енбекшиказахский район</t>
   </si>
   <si>
     <t xml:space="preserve">2026 год*        </t>
   </si>
   <si>
     <t>тыс.теңге</t>
   </si>
+  <si>
+    <t>Балхашский район</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -441,51 +443,51 @@
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -580,50 +582,53 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -895,120 +900,121 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:XFD367"/>
+  <dimension ref="A1:XFD369"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G365" sqref="G365"/>
+      <pane ySplit="2" topLeftCell="A225" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H237" sqref="H237"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="28.33203125" style="1"/>
-[...11 lines deleted...]
-    <col min="1026" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="28.28515625" style="1"/>
+    <col min="2" max="2" width="11" style="29" customWidth="1"/>
+    <col min="3" max="3" width="10.85546875" style="29" customWidth="1"/>
+    <col min="4" max="4" width="11.7109375" style="29" customWidth="1"/>
+    <col min="5" max="6" width="13.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.140625" style="29" customWidth="1"/>
+    <col min="8" max="8" width="13.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="13.7109375" style="15" customWidth="1"/>
+    <col min="10" max="10" width="13.7109375" style="17" customWidth="1"/>
+    <col min="11" max="11" width="13.7109375" style="1" customWidth="1"/>
+    <col min="12" max="13" width="13.7109375" style="1"/>
+    <col min="14" max="1025" width="8.7109375" style="1"/>
+    <col min="1026" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="9" customFormat="1" ht="41.25" customHeight="1">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="59" t="s">
         <v>66</v>
       </c>
-      <c r="B1" s="58"/>
-[...13 lines deleted...]
-      <c r="B2" s="55"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+    </row>
+    <row r="2" spans="1:13" ht="28.9" customHeight="1">
+      <c r="A2" s="56"/>
+      <c r="B2" s="56"/>
       <c r="C2" s="52"/>
       <c r="D2" s="52"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="25"/>
       <c r="M2" s="35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="36" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A3" s="56"/>
-      <c r="B3" s="57" t="s">
+      <c r="A3" s="57"/>
+      <c r="B3" s="58" t="s">
         <v>70</v>
       </c>
-      <c r="C3" s="57"/>
-[...9 lines deleted...]
-      <c r="M3" s="57"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
     </row>
     <row r="4" spans="1:13" ht="24">
-      <c r="A4" s="56"/>
+      <c r="A4" s="57"/>
       <c r="B4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="24" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="33" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="33" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="2" t="s">
@@ -1041,703 +1047,749 @@
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="11">
         <v>192158544</v>
       </c>
       <c r="C6" s="11">
         <v>409945630</v>
       </c>
       <c r="D6" s="11">
         <v>656460340</v>
       </c>
       <c r="E6" s="5">
         <v>895794396</v>
       </c>
       <c r="F6" s="22">
         <v>1136758320</v>
       </c>
       <c r="G6" s="53">
         <v>1420315400</v>
       </c>
-      <c r="H6" s="22"/>
+      <c r="H6" s="22">
+        <v>1657763419</v>
+      </c>
       <c r="I6" s="22"/>
       <c r="J6" s="22"/>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
       <c r="M6" s="22"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="11">
         <v>13990446</v>
       </c>
       <c r="C7" s="11">
         <v>28189335</v>
       </c>
       <c r="D7" s="11">
         <v>43615672</v>
       </c>
       <c r="E7" s="5">
         <v>58429276</v>
       </c>
       <c r="F7" s="22">
         <v>71358107</v>
       </c>
       <c r="G7" s="53">
         <v>84075364</v>
       </c>
-      <c r="H7" s="22"/>
+      <c r="H7" s="22">
+        <v>94137236</v>
+      </c>
       <c r="I7" s="22"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="11">
         <v>8211149</v>
       </c>
       <c r="C8" s="11">
         <v>18365763</v>
       </c>
       <c r="D8" s="11">
         <v>29612633</v>
       </c>
       <c r="E8" s="5">
         <v>40448681</v>
       </c>
       <c r="F8" s="22">
         <v>51095533</v>
       </c>
       <c r="G8" s="53">
         <v>61884008</v>
       </c>
-      <c r="H8" s="22"/>
+      <c r="H8" s="22">
+        <v>72970196</v>
+      </c>
       <c r="I8" s="22"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="38" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="11">
         <v>113641</v>
       </c>
       <c r="C9" s="11">
         <v>353899</v>
       </c>
       <c r="D9" s="11">
         <v>594596</v>
       </c>
       <c r="E9" s="5">
         <v>832310</v>
       </c>
       <c r="F9" s="22">
         <v>976067</v>
       </c>
       <c r="G9" s="53">
         <v>1124729</v>
       </c>
-      <c r="H9" s="22"/>
+      <c r="H9" s="22">
+        <v>1275173</v>
+      </c>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="11">
         <v>26485308</v>
       </c>
       <c r="C10" s="11">
         <v>50052243</v>
       </c>
       <c r="D10" s="11">
         <v>98358548</v>
       </c>
       <c r="E10" s="5">
         <v>122883949</v>
       </c>
       <c r="F10" s="22">
         <v>174046916</v>
       </c>
       <c r="G10" s="53">
         <v>231083810</v>
       </c>
-      <c r="H10" s="22"/>
+      <c r="H10" s="22">
+        <v>257540556</v>
+      </c>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="11">
         <v>2243622</v>
       </c>
       <c r="C11" s="11">
         <v>5475435</v>
       </c>
       <c r="D11" s="11">
         <v>9308013</v>
       </c>
       <c r="E11" s="5">
         <v>12861399</v>
       </c>
       <c r="F11" s="22">
         <v>15443223</v>
       </c>
       <c r="G11" s="53">
         <v>18063548</v>
       </c>
-      <c r="H11" s="22"/>
+      <c r="H11" s="22">
+        <v>20349260</v>
+      </c>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="11">
         <v>1579351</v>
       </c>
       <c r="C12" s="11">
         <v>2969258</v>
       </c>
       <c r="D12" s="11">
         <v>4376697</v>
       </c>
       <c r="E12" s="5">
         <v>5656630</v>
       </c>
       <c r="F12" s="22">
         <v>7421090</v>
       </c>
       <c r="G12" s="53">
         <v>9283535</v>
       </c>
-      <c r="H12" s="22"/>
+      <c r="H12" s="22">
+        <v>11553736</v>
+      </c>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="11">
         <v>48549362</v>
       </c>
       <c r="C13" s="11">
         <v>104785725</v>
       </c>
       <c r="D13" s="11">
         <v>161745689</v>
       </c>
       <c r="E13" s="5">
         <v>218759489</v>
       </c>
       <c r="F13" s="22">
         <v>271215837</v>
       </c>
       <c r="G13" s="53">
         <v>330799799</v>
       </c>
-      <c r="H13" s="22"/>
+      <c r="H13" s="22">
+        <v>391109415</v>
+      </c>
       <c r="I13" s="22"/>
       <c r="J13" s="22"/>
       <c r="K13" s="22"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="11">
         <v>115607</v>
       </c>
       <c r="C14" s="11">
         <v>300749</v>
       </c>
       <c r="D14" s="11">
         <v>481787</v>
       </c>
       <c r="E14" s="5">
         <v>660783</v>
       </c>
       <c r="F14" s="22">
         <v>755027</v>
       </c>
       <c r="G14" s="53">
         <v>849388</v>
       </c>
-      <c r="H14" s="22"/>
+      <c r="H14" s="22">
+        <v>940287</v>
+      </c>
       <c r="I14" s="22"/>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="11">
         <v>10349800</v>
       </c>
       <c r="C15" s="11">
         <v>22654574</v>
       </c>
       <c r="D15" s="11">
         <v>35227451</v>
       </c>
       <c r="E15" s="5">
         <v>47823497</v>
       </c>
       <c r="F15" s="22">
         <v>59419723</v>
       </c>
       <c r="G15" s="53">
         <v>71840828</v>
       </c>
-      <c r="H15" s="22"/>
+      <c r="H15" s="22">
+        <v>84676417</v>
+      </c>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="11">
         <v>1041538</v>
       </c>
       <c r="C16" s="11">
         <v>3312348</v>
       </c>
       <c r="D16" s="11">
         <v>5731237</v>
       </c>
       <c r="E16" s="5">
         <v>8141155</v>
       </c>
       <c r="F16" s="22">
         <v>10264516</v>
       </c>
       <c r="G16" s="53">
         <v>12267330</v>
       </c>
-      <c r="H16" s="22"/>
+      <c r="H16" s="22">
+        <v>14310803</v>
+      </c>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="22"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="11">
         <v>77687620</v>
       </c>
       <c r="C17" s="11">
         <v>169864298</v>
       </c>
       <c r="D17" s="11">
         <v>261915310</v>
       </c>
       <c r="E17" s="5">
         <v>371058165</v>
       </c>
       <c r="F17" s="22">
         <v>463458341</v>
       </c>
       <c r="G17" s="53">
         <v>584461405</v>
       </c>
-      <c r="H17" s="22"/>
+      <c r="H17" s="22">
+        <v>688146365</v>
+      </c>
       <c r="I17" s="22"/>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
     </row>
-    <row r="18" spans="1:13" ht="21.6">
+    <row r="18" spans="1:13" ht="33.75">
       <c r="A18" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="32"/>
       <c r="G18" s="26"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="11">
         <v>18546918</v>
       </c>
       <c r="C19" s="11">
         <v>32632534</v>
       </c>
       <c r="D19" s="11">
         <v>71375288</v>
       </c>
       <c r="E19" s="5">
         <v>85885013</v>
       </c>
       <c r="F19" s="22">
         <v>127841870</v>
       </c>
       <c r="G19" s="53">
         <v>176872854</v>
       </c>
-      <c r="H19" s="22"/>
+      <c r="H19" s="22">
+        <v>194618890</v>
+      </c>
       <c r="I19" s="22"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="11">
         <v>88803</v>
       </c>
       <c r="C20" s="11">
         <v>296991</v>
       </c>
       <c r="D20" s="11">
         <v>505178</v>
       </c>
       <c r="E20" s="5">
         <v>713365</v>
       </c>
       <c r="F20" s="22">
         <v>857829</v>
       </c>
       <c r="G20" s="53">
         <v>1002293</v>
       </c>
-      <c r="H20" s="22"/>
+      <c r="H20" s="22">
+        <v>1146757</v>
+      </c>
       <c r="I20" s="22"/>
       <c r="J20" s="22"/>
       <c r="K20" s="22"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="11">
         <v>49752</v>
       </c>
       <c r="C21" s="11">
         <v>125901</v>
       </c>
       <c r="D21" s="11">
         <v>202050</v>
       </c>
       <c r="E21" s="5">
         <v>278199</v>
       </c>
       <c r="F21" s="22">
         <v>333335</v>
       </c>
       <c r="G21" s="53">
         <v>388471</v>
       </c>
-      <c r="H21" s="22"/>
+      <c r="H21" s="22">
+        <v>443607</v>
+      </c>
       <c r="I21" s="22"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="22"/>
       <c r="M21" s="22"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B22" s="11">
         <v>18057415</v>
       </c>
       <c r="C22" s="11">
         <v>31104114</v>
       </c>
       <c r="D22" s="11">
         <v>68728665</v>
       </c>
       <c r="E22" s="5">
         <v>82028379</v>
       </c>
       <c r="F22" s="22">
         <v>123089182</v>
       </c>
       <c r="G22" s="53">
         <v>171054163</v>
       </c>
-      <c r="H22" s="22"/>
+      <c r="H22" s="22">
+        <v>187836271</v>
+      </c>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="22"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="11">
         <v>67569</v>
       </c>
       <c r="C23" s="11">
         <v>355355</v>
       </c>
       <c r="D23" s="11">
         <v>673141</v>
       </c>
       <c r="E23" s="5">
         <v>1055928</v>
       </c>
       <c r="F23" s="22">
         <v>1280969</v>
       </c>
       <c r="G23" s="53">
         <v>1539261</v>
       </c>
-      <c r="H23" s="22"/>
+      <c r="H23" s="22">
+        <v>1807053</v>
+      </c>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="11">
         <v>71757</v>
       </c>
       <c r="C24" s="11">
         <v>222188</v>
       </c>
       <c r="D24" s="11">
         <v>358395</v>
       </c>
       <c r="E24" s="5">
         <v>565977</v>
       </c>
       <c r="F24" s="22">
         <v>709015</v>
       </c>
       <c r="G24" s="53">
         <v>899970</v>
       </c>
-      <c r="H24" s="22"/>
+      <c r="H24" s="22">
+        <v>1025034</v>
+      </c>
       <c r="I24" s="22"/>
       <c r="J24" s="22"/>
       <c r="K24" s="22"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B25" s="11">
         <v>28166</v>
       </c>
       <c r="C25" s="11">
         <v>96427</v>
       </c>
       <c r="D25" s="11">
         <v>164687</v>
       </c>
       <c r="E25" s="5">
         <v>232947</v>
       </c>
       <c r="F25" s="22">
         <v>255333</v>
       </c>
       <c r="G25" s="53">
         <v>277718</v>
       </c>
-      <c r="H25" s="22"/>
+      <c r="H25" s="22">
+        <v>300103</v>
+      </c>
       <c r="I25" s="22"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="22"/>
       <c r="M25" s="22"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B26" s="11">
         <v>155134</v>
       </c>
       <c r="C26" s="11">
         <v>365860</v>
       </c>
       <c r="D26" s="11">
         <v>640094</v>
       </c>
       <c r="E26" s="5">
         <v>869760</v>
       </c>
       <c r="F26" s="22">
         <v>1152092</v>
       </c>
       <c r="G26" s="53">
         <v>1523207</v>
       </c>
-      <c r="H26" s="22"/>
+      <c r="H26" s="22">
+        <v>1849229</v>
+      </c>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="11">
         <v>28319</v>
       </c>
       <c r="C27" s="11">
         <v>65697</v>
       </c>
       <c r="D27" s="11">
         <v>103075</v>
       </c>
       <c r="E27" s="5">
         <v>140452</v>
       </c>
       <c r="F27" s="22">
         <v>164108</v>
       </c>
       <c r="G27" s="53">
         <v>187764</v>
       </c>
-      <c r="H27" s="22"/>
+      <c r="H27" s="22">
+        <v>210828</v>
+      </c>
       <c r="I27" s="22"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="32"/>
       <c r="G28" s="26"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="32">
         <v>28166</v>
       </c>
       <c r="C29" s="11">
         <v>96427</v>
       </c>
       <c r="D29" s="11">
         <v>164687</v>
       </c>
       <c r="E29" s="5">
         <v>232947</v>
       </c>
       <c r="F29" s="22">
         <v>255333</v>
       </c>
       <c r="G29" s="53">
         <v>277718</v>
       </c>
-      <c r="H29" s="22"/>
+      <c r="H29" s="22">
+        <v>300103</v>
+      </c>
       <c r="I29" s="22"/>
       <c r="J29" s="22"/>
       <c r="K29" s="22"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B30" s="32">
         <v>28166</v>
       </c>
       <c r="C30" s="11">
         <v>96427</v>
       </c>
       <c r="D30" s="11">
         <v>164687</v>
       </c>
       <c r="E30" s="5">
         <v>232947</v>
       </c>
       <c r="F30" s="22">
         <v>255333</v>
       </c>
       <c r="G30" s="53">
         <v>277718</v>
       </c>
-      <c r="H30" s="22"/>
+      <c r="H30" s="22">
+        <v>300103</v>
+      </c>
       <c r="I30" s="22"/>
       <c r="J30" s="22"/>
       <c r="K30" s="22"/>
       <c r="L30" s="22"/>
       <c r="M30" s="22"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="38"/>
       <c r="B31" s="32"/>
       <c r="C31" s="32"/>
       <c r="D31" s="32"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="11"/>
       <c r="H31" s="22"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
       <c r="K31" s="19"/>
       <c r="L31" s="19"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="41" t="s">
         <v>68</v>
       </c>
@@ -1754,25657 +1806,26313 @@
       <c r="L32" s="19"/>
       <c r="M32" s="5"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="11">
         <v>17774185</v>
       </c>
       <c r="C33" s="11">
         <v>30118717</v>
       </c>
       <c r="D33" s="11">
         <v>66985002</v>
       </c>
       <c r="E33" s="5">
         <v>79567663</v>
       </c>
       <c r="F33" s="22">
         <v>120048496</v>
       </c>
       <c r="G33" s="53">
         <v>167396353</v>
       </c>
-      <c r="H33" s="22"/>
+      <c r="H33" s="22">
+        <v>183558119</v>
+      </c>
       <c r="I33" s="22"/>
       <c r="J33" s="22"/>
       <c r="K33" s="22"/>
       <c r="L33" s="22"/>
       <c r="M33" s="22"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="42" t="s">
         <v>69</v>
       </c>
       <c r="B34" s="11">
         <v>17774185</v>
       </c>
       <c r="C34" s="11">
         <v>30118717</v>
       </c>
       <c r="D34" s="11">
         <v>66985002</v>
       </c>
       <c r="E34" s="5">
         <v>79567663</v>
       </c>
       <c r="F34" s="22">
         <v>120048496</v>
       </c>
       <c r="G34" s="53">
         <v>167396353</v>
       </c>
-      <c r="H34" s="22"/>
+      <c r="H34" s="22">
+        <v>183558119</v>
+      </c>
       <c r="I34" s="22"/>
       <c r="J34" s="22"/>
       <c r="K34" s="22"/>
       <c r="L34" s="22"/>
       <c r="M34" s="22"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="38"/>
       <c r="B35" s="32"/>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
       <c r="E35" s="22"/>
       <c r="F35" s="22"/>
       <c r="G35" s="11"/>
       <c r="H35" s="22"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
       <c r="L35" s="19"/>
       <c r="M35" s="5"/>
     </row>
-    <row r="36" spans="1:13" ht="26.4" customHeight="1">
+    <row r="36" spans="1:13" ht="26.45" customHeight="1">
       <c r="A36" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="50"/>
       <c r="G36" s="26"/>
       <c r="H36" s="15"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="11">
         <v>595870</v>
       </c>
       <c r="C37" s="11">
         <v>1916214</v>
       </c>
       <c r="D37" s="11">
         <v>3371943</v>
       </c>
       <c r="E37" s="5">
         <v>4878267</v>
       </c>
       <c r="F37" s="22">
         <v>5942366</v>
       </c>
       <c r="G37" s="53">
         <v>7213568</v>
       </c>
-      <c r="H37" s="22"/>
+      <c r="H37" s="22">
+        <v>8386537</v>
+      </c>
       <c r="I37" s="22"/>
       <c r="J37" s="22"/>
       <c r="K37" s="22"/>
       <c r="L37" s="22"/>
       <c r="M37" s="22"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="11">
         <v>70044</v>
       </c>
       <c r="C38" s="11">
         <v>224431</v>
       </c>
       <c r="D38" s="11">
         <v>378819</v>
       </c>
       <c r="E38" s="5">
         <v>533206</v>
       </c>
       <c r="F38" s="22">
         <v>629602</v>
       </c>
       <c r="G38" s="53">
         <v>725998</v>
       </c>
-      <c r="H38" s="22"/>
+      <c r="H38" s="22">
+        <v>822394</v>
+      </c>
       <c r="I38" s="22"/>
       <c r="J38" s="22"/>
       <c r="K38" s="22"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="40" t="s">
         <v>55</v>
       </c>
       <c r="B39" s="11">
         <v>49752</v>
       </c>
       <c r="C39" s="11">
         <v>125901</v>
       </c>
       <c r="D39" s="11">
         <v>202050</v>
       </c>
       <c r="E39" s="5">
         <v>278199</v>
       </c>
       <c r="F39" s="22">
         <v>333335</v>
       </c>
       <c r="G39" s="53">
         <v>388471</v>
       </c>
-      <c r="H39" s="22"/>
+      <c r="H39" s="22">
+        <v>443607</v>
+      </c>
       <c r="I39" s="22"/>
       <c r="J39" s="22"/>
       <c r="K39" s="22"/>
       <c r="L39" s="22"/>
       <c r="M39" s="22"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B40" s="11">
         <v>163001</v>
       </c>
       <c r="C40" s="11">
         <v>623792</v>
       </c>
       <c r="D40" s="11">
         <v>1140683</v>
       </c>
       <c r="E40" s="5">
         <v>1616361</v>
       </c>
       <c r="F40" s="22">
         <v>1864085</v>
       </c>
       <c r="G40" s="53">
         <v>2148962</v>
       </c>
-      <c r="H40" s="22"/>
+      <c r="H40" s="22">
+        <v>2437090</v>
+      </c>
       <c r="I40" s="22"/>
       <c r="J40" s="22"/>
       <c r="K40" s="22"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B41" s="11">
         <v>61209</v>
       </c>
       <c r="C41" s="11">
         <v>292284</v>
       </c>
       <c r="D41" s="11">
         <v>553359</v>
       </c>
       <c r="E41" s="5">
         <v>879434</v>
       </c>
       <c r="F41" s="22">
         <v>1095843</v>
       </c>
       <c r="G41" s="53">
         <v>1345502</v>
       </c>
-      <c r="H41" s="22"/>
+      <c r="H41" s="22">
+        <v>1604661</v>
+      </c>
       <c r="I41" s="22"/>
       <c r="J41" s="22"/>
       <c r="K41" s="22"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B42" s="11">
         <v>71757</v>
       </c>
       <c r="C42" s="11">
         <v>222188</v>
       </c>
       <c r="D42" s="11">
         <v>358395</v>
       </c>
       <c r="E42" s="5">
         <v>565977</v>
       </c>
       <c r="F42" s="22">
         <v>709015</v>
       </c>
       <c r="G42" s="53">
         <v>899970</v>
       </c>
-      <c r="H42" s="22"/>
+      <c r="H42" s="22">
+        <v>1025034</v>
+      </c>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="22"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B43" s="11">
         <v>152379</v>
       </c>
       <c r="C43" s="11">
         <v>363105</v>
       </c>
       <c r="D43" s="11">
         <v>637339</v>
       </c>
       <c r="E43" s="5">
         <v>867005</v>
       </c>
       <c r="F43" s="22">
         <v>1149337</v>
       </c>
       <c r="G43" s="53">
         <v>1520452</v>
       </c>
-      <c r="H43" s="22"/>
+      <c r="H43" s="22">
+        <v>1846474</v>
+      </c>
       <c r="I43" s="22"/>
       <c r="J43" s="22"/>
       <c r="K43" s="22"/>
       <c r="L43" s="22"/>
       <c r="M43" s="22"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B44" s="11">
         <v>27727</v>
       </c>
       <c r="C44" s="11">
         <v>64513</v>
       </c>
       <c r="D44" s="11">
         <v>101299</v>
       </c>
       <c r="E44" s="5">
         <v>138084</v>
       </c>
       <c r="F44" s="22">
         <v>161148</v>
       </c>
       <c r="G44" s="53">
         <v>184212</v>
       </c>
-      <c r="H44" s="22"/>
+      <c r="H44" s="22">
+        <v>207276</v>
+      </c>
       <c r="I44" s="22"/>
       <c r="J44" s="22"/>
       <c r="K44" s="22"/>
       <c r="L44" s="22"/>
       <c r="M44" s="22"/>
     </row>
-    <row r="45" spans="1:13" ht="21.6">
+    <row r="45" spans="1:13" ht="33.75">
       <c r="A45" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="32"/>
       <c r="F45" s="8"/>
       <c r="G45" s="27"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="4"/>
       <c r="L45" s="4"/>
       <c r="M45" s="4"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B46" s="32">
         <v>148696</v>
       </c>
       <c r="C46" s="11">
         <v>501174</v>
       </c>
       <c r="D46" s="11">
         <v>853653</v>
       </c>
       <c r="E46" s="5">
         <v>1206132</v>
       </c>
       <c r="F46" s="22">
         <v>1595670</v>
       </c>
       <c r="G46" s="53">
         <v>1985209</v>
       </c>
-      <c r="H46" s="22"/>
+      <c r="H46" s="22">
+        <v>2374125</v>
+      </c>
       <c r="I46" s="22"/>
       <c r="J46" s="22"/>
       <c r="K46" s="22"/>
       <c r="L46" s="22"/>
       <c r="M46" s="22"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B47" s="32">
         <v>18759</v>
       </c>
       <c r="C47" s="11">
         <v>72559</v>
       </c>
       <c r="D47" s="11">
         <v>126359</v>
       </c>
       <c r="E47" s="5">
         <v>180159</v>
       </c>
       <c r="F47" s="22">
         <v>228227</v>
       </c>
       <c r="G47" s="53">
         <v>276295</v>
       </c>
-      <c r="H47" s="22"/>
+      <c r="H47" s="22">
+        <v>324363</v>
+      </c>
       <c r="I47" s="22"/>
       <c r="J47" s="22"/>
       <c r="K47" s="22"/>
       <c r="L47" s="22"/>
       <c r="M47" s="22"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B48" s="32">
         <v>120229</v>
       </c>
       <c r="C48" s="11">
         <v>361605</v>
       </c>
       <c r="D48" s="11">
         <v>602980</v>
       </c>
       <c r="E48" s="5">
         <v>844355</v>
       </c>
       <c r="F48" s="22">
         <v>1176601</v>
       </c>
       <c r="G48" s="53">
         <v>1508847</v>
       </c>
-      <c r="H48" s="22"/>
+      <c r="H48" s="22">
+        <v>1841062</v>
+      </c>
       <c r="I48" s="22"/>
       <c r="J48" s="22"/>
       <c r="K48" s="22"/>
       <c r="L48" s="22"/>
       <c r="M48" s="22"/>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B49" s="32">
         <v>6360</v>
       </c>
       <c r="C49" s="11">
         <v>63071</v>
       </c>
       <c r="D49" s="11">
         <v>119783</v>
       </c>
       <c r="E49" s="5">
         <v>176494</v>
       </c>
       <c r="F49" s="22">
         <v>185127</v>
       </c>
       <c r="G49" s="53">
         <v>193759</v>
       </c>
-      <c r="H49" s="22"/>
+      <c r="H49" s="22">
+        <v>202392</v>
+      </c>
       <c r="I49" s="22"/>
       <c r="J49" s="22"/>
       <c r="K49" s="22"/>
       <c r="L49" s="22"/>
       <c r="M49" s="22"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="38" t="s">
         <v>67</v>
       </c>
       <c r="B50" s="32">
         <v>2755</v>
       </c>
       <c r="C50" s="11">
         <v>2755</v>
       </c>
       <c r="D50" s="11">
         <v>2755</v>
       </c>
       <c r="E50" s="5">
         <v>2755</v>
       </c>
       <c r="F50" s="22">
         <v>2755</v>
       </c>
       <c r="G50" s="53">
         <v>2755</v>
       </c>
-      <c r="H50" s="22"/>
+      <c r="H50" s="22">
+        <v>2755</v>
+      </c>
       <c r="I50" s="22"/>
       <c r="J50" s="22"/>
       <c r="K50" s="22"/>
       <c r="L50" s="22"/>
       <c r="M50" s="22"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B51" s="32">
         <v>592</v>
       </c>
       <c r="C51" s="11">
         <v>1184</v>
       </c>
       <c r="D51" s="11">
         <v>1776</v>
       </c>
       <c r="E51" s="5">
         <v>2368</v>
       </c>
       <c r="F51" s="22">
         <v>2960</v>
       </c>
       <c r="G51" s="53">
         <v>3552</v>
       </c>
-      <c r="H51" s="22"/>
+      <c r="H51" s="22">
+        <v>3552</v>
+      </c>
       <c r="I51" s="22"/>
       <c r="J51" s="22"/>
       <c r="K51" s="22"/>
       <c r="L51" s="22"/>
       <c r="M51" s="22"/>
     </row>
-    <row r="52" spans="1:13">
+    <row r="52" spans="1:13" ht="22.5">
       <c r="A52" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B52" s="50"/>
       <c r="C52" s="32"/>
       <c r="F52" s="22"/>
       <c r="G52" s="27"/>
       <c r="H52" s="14"/>
       <c r="I52" s="14"/>
       <c r="J52" s="14"/>
       <c r="K52" s="4"/>
       <c r="L52" s="4"/>
       <c r="M52" s="4"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B53" s="11">
         <v>151847233</v>
       </c>
       <c r="C53" s="11">
         <v>334247829</v>
       </c>
       <c r="D53" s="11">
         <v>520529726</v>
       </c>
       <c r="E53" s="5">
         <v>725731140</v>
       </c>
       <c r="F53" s="22">
         <v>904794161</v>
       </c>
       <c r="G53" s="53">
         <v>1119143413</v>
       </c>
-      <c r="H53" s="22"/>
+      <c r="H53" s="22">
+        <v>1317607954</v>
+      </c>
       <c r="I53" s="22"/>
       <c r="J53" s="22"/>
       <c r="K53" s="22"/>
       <c r="L53" s="22"/>
       <c r="M53" s="22"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="11">
         <v>9744900</v>
       </c>
       <c r="C54" s="11">
         <v>20268818</v>
       </c>
       <c r="D54" s="11">
         <v>31557353</v>
       </c>
       <c r="E54" s="5">
         <v>42394266</v>
       </c>
       <c r="F54" s="22">
         <v>50478926</v>
       </c>
       <c r="G54" s="53">
         <v>58177346</v>
       </c>
-      <c r="H54" s="22"/>
+      <c r="H54" s="22">
+        <v>63076595</v>
+      </c>
       <c r="I54" s="22"/>
       <c r="J54" s="22"/>
       <c r="K54" s="22"/>
       <c r="L54" s="22"/>
       <c r="M54" s="22"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B55" s="11">
         <v>7797961</v>
       </c>
       <c r="C55" s="11">
         <v>17536197</v>
       </c>
       <c r="D55" s="11">
         <v>28191399</v>
       </c>
       <c r="E55" s="5">
         <v>38467487</v>
       </c>
       <c r="F55" s="22">
         <v>48530229</v>
       </c>
       <c r="G55" s="53">
         <v>58771070</v>
       </c>
-      <c r="H55" s="22"/>
+      <c r="H55" s="22">
+        <v>69246844</v>
+      </c>
       <c r="I55" s="22"/>
       <c r="J55" s="22"/>
       <c r="K55" s="22"/>
       <c r="L55" s="22"/>
       <c r="M55" s="22"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="38" t="s">
         <v>56</v>
       </c>
       <c r="B56" s="11">
         <v>39717</v>
       </c>
       <c r="C56" s="11">
         <v>185240</v>
       </c>
       <c r="D56" s="11">
         <v>330763</v>
       </c>
       <c r="E56" s="5">
         <v>476286</v>
       </c>
       <c r="F56" s="22">
         <v>530488</v>
       </c>
       <c r="G56" s="53">
         <v>584690</v>
       </c>
-      <c r="H56" s="22"/>
+      <c r="H56" s="22">
+        <v>639673</v>
+      </c>
       <c r="I56" s="22"/>
       <c r="J56" s="22"/>
       <c r="K56" s="22"/>
       <c r="L56" s="22"/>
       <c r="M56" s="22"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B57" s="11">
         <v>6229208</v>
       </c>
       <c r="C57" s="11">
         <v>14368350</v>
       </c>
       <c r="D57" s="11">
         <v>22747596</v>
       </c>
       <c r="E57" s="5">
         <v>31693318</v>
       </c>
       <c r="F57" s="22">
         <v>39816134</v>
       </c>
       <c r="G57" s="53">
         <v>47219774</v>
       </c>
-      <c r="H57" s="22"/>
+      <c r="H57" s="22">
+        <v>55145296</v>
+      </c>
       <c r="I57" s="22"/>
       <c r="J57" s="22"/>
       <c r="K57" s="22"/>
       <c r="L57" s="22"/>
       <c r="M57" s="22"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B58" s="11">
         <v>1278439</v>
       </c>
       <c r="C58" s="11">
         <v>3165664</v>
       </c>
       <c r="D58" s="11">
         <v>5329916</v>
       </c>
       <c r="E58" s="5">
         <v>7573047</v>
       </c>
       <c r="F58" s="22">
         <v>9285820</v>
       </c>
       <c r="G58" s="53">
         <v>11147750</v>
       </c>
-      <c r="H58" s="22"/>
+      <c r="H58" s="22">
+        <v>12690002</v>
+      </c>
       <c r="I58" s="22"/>
       <c r="J58" s="22"/>
       <c r="K58" s="22"/>
       <c r="L58" s="22"/>
       <c r="M58" s="22"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B59" s="11">
         <v>7513</v>
       </c>
       <c r="C59" s="11">
         <v>15622</v>
       </c>
       <c r="D59" s="11">
         <v>23731</v>
       </c>
       <c r="E59" s="5">
         <v>31839</v>
       </c>
       <c r="F59" s="22">
         <v>38687</v>
       </c>
       <c r="G59" s="53">
         <v>45534</v>
       </c>
-      <c r="H59" s="22"/>
+      <c r="H59" s="22">
+        <v>55218</v>
+      </c>
       <c r="I59" s="22"/>
       <c r="J59" s="22"/>
       <c r="K59" s="22"/>
       <c r="L59" s="22"/>
       <c r="M59" s="22"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B60" s="11">
         <v>42178101</v>
       </c>
       <c r="C60" s="11">
         <v>91676908</v>
       </c>
       <c r="D60" s="11">
         <v>142434235</v>
       </c>
       <c r="E60" s="5">
         <v>193509156</v>
       </c>
       <c r="F60" s="22">
         <v>240663059</v>
       </c>
       <c r="G60" s="53">
         <v>294449192</v>
       </c>
-      <c r="H60" s="22"/>
+      <c r="H60" s="22">
+        <v>348674332</v>
+      </c>
       <c r="I60" s="22"/>
       <c r="J60" s="22"/>
       <c r="K60" s="22"/>
       <c r="L60" s="22"/>
       <c r="M60" s="22"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B61" s="11">
         <v>41658</v>
       </c>
       <c r="C61" s="11">
         <v>110336</v>
       </c>
       <c r="D61" s="11">
         <v>172228</v>
       </c>
       <c r="E61" s="5">
         <v>231436</v>
       </c>
       <c r="F61" s="22">
         <v>254932</v>
       </c>
       <c r="G61" s="53">
         <v>279468</v>
       </c>
-      <c r="H61" s="22"/>
+      <c r="H61" s="22">
+        <v>301875</v>
+      </c>
       <c r="I61" s="22"/>
       <c r="J61" s="22"/>
       <c r="K61" s="22"/>
       <c r="L61" s="22"/>
       <c r="M61" s="22"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B62" s="11">
         <v>8376181</v>
       </c>
       <c r="C62" s="11">
         <v>18767745</v>
       </c>
       <c r="D62" s="11">
         <v>29398203</v>
       </c>
       <c r="E62" s="5">
         <v>40243482</v>
       </c>
       <c r="F62" s="22">
         <v>50057673</v>
       </c>
       <c r="G62" s="53">
         <v>60505933</v>
       </c>
-      <c r="H62" s="22"/>
+      <c r="H62" s="22">
+        <v>71364224</v>
+      </c>
       <c r="I62" s="22"/>
       <c r="J62" s="22"/>
       <c r="K62" s="22"/>
       <c r="L62" s="22"/>
       <c r="M62" s="22"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B63" s="11">
         <v>781575</v>
       </c>
       <c r="C63" s="11">
         <v>2850097</v>
       </c>
       <c r="D63" s="11">
         <v>4918619</v>
       </c>
       <c r="E63" s="5">
         <v>6987142</v>
       </c>
       <c r="F63" s="22">
         <v>8743620</v>
       </c>
       <c r="G63" s="53">
         <v>10500098</v>
       </c>
-      <c r="H63" s="22"/>
+      <c r="H63" s="22">
+        <v>12265046</v>
+      </c>
       <c r="I63" s="22"/>
       <c r="J63" s="22"/>
       <c r="K63" s="22"/>
       <c r="L63" s="22"/>
       <c r="M63" s="22"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B64" s="11">
         <v>73580879</v>
       </c>
       <c r="C64" s="11">
         <v>161680848</v>
       </c>
       <c r="D64" s="11">
         <v>249932974</v>
       </c>
       <c r="E64" s="5">
         <v>355884617</v>
       </c>
       <c r="F64" s="22">
         <v>445090653</v>
       </c>
       <c r="G64" s="53">
         <v>562880903</v>
       </c>
-      <c r="H64" s="22"/>
+      <c r="H64" s="22">
+        <v>663394873</v>
+      </c>
       <c r="I64" s="22"/>
       <c r="J64" s="22"/>
       <c r="K64" s="22"/>
       <c r="L64" s="22"/>
       <c r="M64" s="22"/>
     </row>
-    <row r="65" spans="1:13">
+    <row r="65" spans="1:13" ht="22.5">
       <c r="A65" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B65" s="50"/>
       <c r="F65" s="8"/>
       <c r="G65" s="27"/>
       <c r="H65" s="14"/>
       <c r="I65" s="14"/>
       <c r="J65" s="14"/>
       <c r="K65" s="4"/>
       <c r="L65" s="4"/>
       <c r="M65" s="4"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="11">
         <v>41210014</v>
       </c>
       <c r="C66" s="11">
         <v>88394010</v>
       </c>
       <c r="D66" s="11">
         <v>135147004</v>
       </c>
       <c r="E66" s="5">
         <v>183952397</v>
       </c>
       <c r="F66" s="22">
         <v>228544388</v>
       </c>
       <c r="G66" s="53">
         <v>284780601</v>
       </c>
-      <c r="H66" s="22"/>
+      <c r="H66" s="22">
+        <v>332200385</v>
+      </c>
       <c r="I66" s="22"/>
       <c r="J66" s="22"/>
       <c r="K66" s="22"/>
       <c r="L66" s="22"/>
       <c r="M66" s="22"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="11">
         <v>8041178</v>
       </c>
       <c r="C67" s="11">
         <v>16214422</v>
       </c>
       <c r="D67" s="11">
         <v>22862917</v>
       </c>
       <c r="E67" s="5">
         <v>30812253</v>
       </c>
       <c r="F67" s="22">
         <v>37045793</v>
       </c>
       <c r="G67" s="53">
         <v>42653724</v>
       </c>
-      <c r="H67" s="22"/>
+      <c r="H67" s="22">
+        <v>45384113</v>
+      </c>
       <c r="I67" s="22"/>
       <c r="J67" s="22"/>
       <c r="K67" s="22"/>
       <c r="L67" s="22"/>
       <c r="M67" s="22"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="40" t="s">
         <v>55</v>
       </c>
       <c r="B68" s="11">
         <v>3023948</v>
       </c>
       <c r="C68" s="11">
         <v>7378410</v>
       </c>
       <c r="D68" s="11">
         <v>11708784</v>
       </c>
       <c r="E68" s="5">
         <v>14482016</v>
       </c>
       <c r="F68" s="22">
         <v>17492785</v>
       </c>
       <c r="G68" s="53">
         <v>21330925</v>
       </c>
-      <c r="H68" s="22"/>
+      <c r="H68" s="22">
+        <v>25198343</v>
+      </c>
       <c r="I68" s="22"/>
       <c r="J68" s="22"/>
       <c r="K68" s="22"/>
       <c r="L68" s="22"/>
       <c r="M68" s="22"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="38" t="s">
         <v>56</v>
       </c>
       <c r="B69" s="11">
         <v>37536</v>
       </c>
       <c r="C69" s="11">
         <v>180864</v>
       </c>
       <c r="D69" s="11">
         <v>324193</v>
       </c>
       <c r="E69" s="5">
         <v>467522</v>
       </c>
       <c r="F69" s="22">
         <v>519548</v>
       </c>
       <c r="G69" s="53">
         <v>571574</v>
       </c>
-      <c r="H69" s="22"/>
+      <c r="H69" s="22">
+        <v>625814</v>
+      </c>
       <c r="I69" s="22"/>
       <c r="J69" s="22"/>
       <c r="K69" s="22"/>
       <c r="L69" s="22"/>
       <c r="M69" s="22"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B70" s="11">
         <v>5364826</v>
       </c>
       <c r="C70" s="11">
         <v>10591512</v>
       </c>
       <c r="D70" s="11">
         <v>16084518</v>
       </c>
       <c r="E70" s="5">
         <v>21532441</v>
       </c>
       <c r="F70" s="22">
         <v>26627246</v>
       </c>
       <c r="G70" s="53">
         <v>31051296</v>
       </c>
-      <c r="H70" s="22"/>
+      <c r="H70" s="22">
+        <v>35876192</v>
+      </c>
       <c r="I70" s="22"/>
       <c r="J70" s="22"/>
       <c r="K70" s="22"/>
       <c r="L70" s="22"/>
       <c r="M70" s="22"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B71" s="11">
         <v>675502</v>
       </c>
       <c r="C71" s="11">
         <v>1233098</v>
       </c>
       <c r="D71" s="11">
         <v>1857387</v>
       </c>
       <c r="E71" s="5">
         <v>2390845</v>
       </c>
       <c r="F71" s="22">
         <v>2878054</v>
       </c>
       <c r="G71" s="53">
         <v>3351878</v>
       </c>
-      <c r="H71" s="22"/>
+      <c r="H71" s="22">
+        <v>3828092</v>
+      </c>
       <c r="I71" s="22"/>
       <c r="J71" s="22"/>
       <c r="K71" s="22"/>
       <c r="L71" s="22"/>
       <c r="M71" s="22"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B72" s="11">
         <v>3290</v>
       </c>
       <c r="C72" s="11">
         <v>6580</v>
       </c>
       <c r="D72" s="11">
         <v>9870</v>
       </c>
       <c r="E72" s="5">
         <v>13160</v>
       </c>
       <c r="F72" s="22">
         <v>16450</v>
       </c>
       <c r="G72" s="53">
         <v>19740</v>
       </c>
-      <c r="H72" s="22"/>
+      <c r="H72" s="22">
+        <v>23952</v>
+      </c>
       <c r="I72" s="22"/>
       <c r="J72" s="22"/>
       <c r="K72" s="22"/>
       <c r="L72" s="22"/>
       <c r="M72" s="22"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B73" s="11">
         <v>8367863</v>
       </c>
       <c r="C73" s="11">
         <v>17550392</v>
       </c>
       <c r="D73" s="11">
         <v>26584069</v>
       </c>
       <c r="E73" s="5">
         <v>35109240</v>
       </c>
       <c r="F73" s="22">
         <v>42946721</v>
       </c>
       <c r="G73" s="53">
         <v>51180806</v>
       </c>
-      <c r="H73" s="22"/>
+      <c r="H73" s="22">
+        <v>59192425</v>
+      </c>
       <c r="I73" s="22"/>
       <c r="J73" s="22"/>
       <c r="K73" s="22"/>
       <c r="L73" s="22"/>
       <c r="M73" s="22"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B74" s="11">
         <v>38488</v>
       </c>
       <c r="C74" s="11">
         <v>103996</v>
       </c>
       <c r="D74" s="11">
         <v>162718</v>
       </c>
       <c r="E74" s="5">
         <v>218756</v>
       </c>
       <c r="F74" s="22">
         <v>239082</v>
       </c>
       <c r="G74" s="53">
         <v>260448</v>
       </c>
-      <c r="H74" s="22"/>
+      <c r="H74" s="22">
+        <v>282594</v>
+      </c>
       <c r="I74" s="22"/>
       <c r="J74" s="22"/>
       <c r="K74" s="22"/>
       <c r="L74" s="22"/>
       <c r="M74" s="22"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B75" s="11">
         <v>1604266</v>
       </c>
       <c r="C75" s="11">
         <v>3575286</v>
       </c>
       <c r="D75" s="11">
         <v>6183582</v>
       </c>
       <c r="E75" s="5">
         <v>8214302</v>
       </c>
       <c r="F75" s="22">
         <v>10031135</v>
       </c>
       <c r="G75" s="53">
         <v>11737390</v>
       </c>
-      <c r="H75" s="22"/>
+      <c r="H75" s="22">
+        <v>13697632</v>
+      </c>
       <c r="I75" s="22"/>
       <c r="J75" s="22"/>
       <c r="K75" s="22"/>
       <c r="L75" s="22"/>
       <c r="M75" s="22"/>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B76" s="11">
         <v>770554</v>
       </c>
       <c r="C76" s="11">
         <v>2780964</v>
       </c>
       <c r="D76" s="11">
         <v>4791374</v>
       </c>
       <c r="E76" s="5">
         <v>6801784</v>
       </c>
       <c r="F76" s="22">
         <v>8544908</v>
       </c>
       <c r="G76" s="53">
         <v>10288033</v>
       </c>
-      <c r="H76" s="22"/>
+      <c r="H76" s="22">
+        <v>12036573</v>
+      </c>
       <c r="I76" s="22"/>
       <c r="J76" s="22"/>
       <c r="K76" s="22"/>
       <c r="L76" s="22"/>
       <c r="M76" s="22"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B77" s="11">
         <v>11575404</v>
       </c>
       <c r="C77" s="11">
         <v>25326234</v>
       </c>
       <c r="D77" s="11">
         <v>39342307</v>
       </c>
       <c r="E77" s="5">
         <v>56057149</v>
       </c>
       <c r="F77" s="22">
         <v>71391410</v>
       </c>
       <c r="G77" s="53">
         <v>98359766</v>
       </c>
-      <c r="H77" s="22"/>
+      <c r="H77" s="22">
+        <v>116121890</v>
+      </c>
       <c r="I77" s="22"/>
       <c r="J77" s="22"/>
       <c r="K77" s="22"/>
       <c r="L77" s="22"/>
       <c r="M77" s="22"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B78" s="50"/>
       <c r="F78" s="10"/>
       <c r="G78" s="28"/>
       <c r="H78" s="34"/>
       <c r="J78" s="15"/>
       <c r="K78" s="5"/>
       <c r="L78" s="5"/>
       <c r="M78" s="5"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B79" s="11">
         <v>34227528</v>
       </c>
       <c r="C79" s="11">
         <v>72312839</v>
       </c>
       <c r="D79" s="11">
         <v>113540923</v>
       </c>
       <c r="E79" s="5">
         <v>153636417</v>
       </c>
       <c r="F79" s="22">
         <v>197418876</v>
       </c>
       <c r="G79" s="53">
         <v>247323600</v>
       </c>
-      <c r="H79" s="22"/>
+      <c r="H79" s="22">
+        <v>297969404</v>
+      </c>
       <c r="I79" s="22"/>
       <c r="J79" s="22"/>
       <c r="K79" s="22"/>
       <c r="L79" s="22"/>
       <c r="M79" s="22"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B80" s="11">
         <v>3547</v>
       </c>
       <c r="C80" s="11">
         <v>7094</v>
       </c>
       <c r="D80" s="11">
         <v>10641</v>
       </c>
       <c r="E80" s="5">
         <v>14188</v>
       </c>
       <c r="F80" s="22">
         <v>17735</v>
       </c>
       <c r="G80" s="53">
         <v>21282</v>
       </c>
-      <c r="H80" s="22"/>
+      <c r="H80" s="22">
+        <v>26070</v>
+      </c>
       <c r="I80" s="22"/>
       <c r="J80" s="22"/>
       <c r="K80" s="22"/>
       <c r="L80" s="22"/>
       <c r="M80" s="22"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="40" t="s">
         <v>55</v>
       </c>
       <c r="B81" s="11">
         <v>44683</v>
       </c>
       <c r="C81" s="11">
         <v>138187</v>
       </c>
       <c r="D81" s="11">
         <v>199851</v>
       </c>
       <c r="E81" s="5">
         <v>345786</v>
       </c>
       <c r="F81" s="22">
         <v>663236</v>
       </c>
       <c r="G81" s="53">
         <v>684251</v>
       </c>
-      <c r="H81" s="22"/>
+      <c r="H81" s="22">
+        <v>705265</v>
+      </c>
       <c r="I81" s="22"/>
       <c r="J81" s="22"/>
       <c r="K81" s="22"/>
       <c r="L81" s="22"/>
       <c r="M81" s="22"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B82" s="11">
         <v>299939</v>
       </c>
       <c r="C82" s="11">
         <v>801806</v>
       </c>
       <c r="D82" s="11">
         <v>1326902</v>
       </c>
       <c r="E82" s="5">
         <v>1970458</v>
       </c>
       <c r="F82" s="22">
         <v>2572620</v>
       </c>
       <c r="G82" s="53">
         <v>3170348</v>
       </c>
-      <c r="H82" s="22"/>
+      <c r="H82" s="22">
+        <v>3813219</v>
+      </c>
       <c r="I82" s="22"/>
       <c r="J82" s="22"/>
       <c r="K82" s="22"/>
       <c r="L82" s="22"/>
       <c r="M82" s="22"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B83" s="32">
         <v>903</v>
       </c>
       <c r="C83" s="11">
         <v>903</v>
       </c>
       <c r="D83" s="11">
         <v>903</v>
       </c>
       <c r="E83" s="5">
         <v>903</v>
       </c>
       <c r="F83" s="22">
         <v>903</v>
       </c>
       <c r="G83" s="53">
         <v>903</v>
       </c>
-      <c r="H83" s="22"/>
+      <c r="H83" s="22">
+        <v>903</v>
+      </c>
       <c r="I83" s="22"/>
       <c r="J83" s="22"/>
       <c r="K83" s="22"/>
       <c r="L83" s="22"/>
       <c r="M83" s="22"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B84" s="11">
         <v>23817948</v>
       </c>
       <c r="C84" s="11">
         <v>49731651</v>
       </c>
       <c r="D84" s="11">
         <v>76009110</v>
       </c>
       <c r="E84" s="5">
         <v>103730690</v>
       </c>
       <c r="F84" s="22">
         <v>132926451</v>
       </c>
       <c r="G84" s="53">
         <v>164441666</v>
       </c>
-      <c r="H84" s="22"/>
+      <c r="H84" s="22">
+        <v>198361528</v>
+      </c>
       <c r="I84" s="22"/>
       <c r="J84" s="22"/>
       <c r="K84" s="22"/>
       <c r="L84" s="22"/>
       <c r="M84" s="22"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B85" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C85" s="11">
         <v>7932</v>
       </c>
       <c r="D85" s="11">
         <v>19667</v>
       </c>
       <c r="E85" s="5">
         <v>22775</v>
       </c>
       <c r="F85" s="22">
         <v>29743</v>
       </c>
       <c r="G85" s="53">
         <v>36712</v>
       </c>
-      <c r="H85" s="22"/>
+      <c r="H85" s="22">
+        <v>43680</v>
+      </c>
       <c r="I85" s="22"/>
       <c r="J85" s="22"/>
       <c r="K85" s="22"/>
       <c r="L85" s="22"/>
       <c r="M85" s="22"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B86" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C86" s="11">
         <v>20159</v>
       </c>
       <c r="D86" s="11">
         <v>40319</v>
       </c>
       <c r="E86" s="5">
         <v>60478</v>
       </c>
       <c r="F86" s="22">
         <v>60478</v>
       </c>
       <c r="G86" s="53">
         <v>60478</v>
       </c>
-      <c r="H86" s="22"/>
+      <c r="H86" s="22">
+        <v>60478</v>
+      </c>
       <c r="I86" s="22"/>
       <c r="J86" s="22"/>
       <c r="K86" s="22"/>
       <c r="L86" s="22"/>
       <c r="M86" s="22"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B87" s="32">
         <v>10060508</v>
       </c>
       <c r="C87" s="11">
         <v>21605107</v>
       </c>
       <c r="D87" s="11">
         <v>35933530</v>
       </c>
       <c r="E87" s="5">
         <v>47491139</v>
       </c>
       <c r="F87" s="22">
         <v>61147190</v>
       </c>
       <c r="G87" s="53">
         <v>78906885</v>
       </c>
-      <c r="H87" s="22"/>
+      <c r="H87" s="22">
+        <v>94956138</v>
+      </c>
       <c r="I87" s="22"/>
       <c r="J87" s="22"/>
       <c r="K87" s="22"/>
       <c r="L87" s="22"/>
       <c r="M87" s="22"/>
     </row>
-    <row r="88" spans="1:13">
+    <row r="88" spans="1:13" ht="22.5">
       <c r="A88" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B88" s="50"/>
       <c r="G88" s="26"/>
       <c r="H88" s="34"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B89" s="11">
         <v>38711503</v>
       </c>
       <c r="C89" s="11">
         <v>84603920</v>
       </c>
       <c r="D89" s="11">
         <v>125160014</v>
       </c>
       <c r="E89" s="5">
         <v>180300749</v>
       </c>
       <c r="F89" s="22">
         <v>221996176</v>
       </c>
       <c r="G89" s="53">
         <v>277068075</v>
       </c>
-      <c r="H89" s="22"/>
+      <c r="H89" s="22">
+        <v>323654629</v>
+      </c>
       <c r="I89" s="22"/>
       <c r="J89" s="22"/>
       <c r="K89" s="22"/>
       <c r="L89" s="22"/>
       <c r="M89" s="22"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B90" s="11">
         <v>160908</v>
       </c>
       <c r="C90" s="11">
         <v>1845163</v>
       </c>
       <c r="D90" s="11">
         <v>2891904</v>
       </c>
       <c r="E90" s="5">
         <v>4189314</v>
       </c>
       <c r="F90" s="22">
         <v>5455696</v>
       </c>
       <c r="G90" s="53">
         <v>7775631</v>
       </c>
-      <c r="H90" s="31"/>
+      <c r="H90" s="22">
+        <v>9210932</v>
+      </c>
       <c r="I90" s="22"/>
       <c r="J90" s="22"/>
       <c r="K90" s="22"/>
       <c r="L90" s="22"/>
       <c r="M90" s="22"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B91" s="11">
         <v>38550595</v>
       </c>
       <c r="C91" s="11">
         <v>82758757</v>
       </c>
       <c r="D91" s="11">
         <v>122268110</v>
       </c>
       <c r="E91" s="5">
         <v>176111435</v>
       </c>
       <c r="F91" s="22">
         <v>216540480</v>
       </c>
       <c r="G91" s="53">
         <v>269292444</v>
       </c>
-      <c r="H91" s="22"/>
+      <c r="H91" s="22">
+        <v>314443697</v>
+      </c>
       <c r="I91" s="22"/>
       <c r="J91" s="22"/>
       <c r="K91" s="22"/>
       <c r="L91" s="22"/>
       <c r="M91" s="22"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B92" s="32"/>
       <c r="C92" s="32"/>
       <c r="D92" s="50"/>
       <c r="E92" s="8"/>
       <c r="F92" s="10"/>
       <c r="G92" s="28"/>
       <c r="H92" s="34"/>
       <c r="J92" s="15"/>
       <c r="K92" s="5"/>
       <c r="L92" s="5"/>
       <c r="M92" s="5"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B93" s="11">
         <v>1170859</v>
       </c>
       <c r="C93" s="11">
         <v>2970259</v>
       </c>
       <c r="D93" s="11">
         <v>5063042</v>
       </c>
       <c r="E93" s="5">
         <v>6848491</v>
       </c>
       <c r="F93" s="22">
         <v>8582735</v>
       </c>
       <c r="G93" s="53">
         <v>10417467</v>
       </c>
-      <c r="H93" s="22"/>
+      <c r="H93" s="22">
+        <v>12121997</v>
+      </c>
       <c r="I93" s="22"/>
       <c r="J93" s="22"/>
       <c r="K93" s="22"/>
       <c r="L93" s="22"/>
       <c r="M93" s="22"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B94" s="11">
         <v>2131</v>
       </c>
       <c r="C94" s="11">
         <v>151787</v>
       </c>
       <c r="D94" s="11">
         <v>301442</v>
       </c>
       <c r="E94" s="5">
         <v>451097</v>
       </c>
       <c r="F94" s="22">
         <v>550007</v>
       </c>
       <c r="G94" s="53">
         <v>648918</v>
       </c>
-      <c r="H94" s="22"/>
+      <c r="H94" s="22">
+        <v>749261</v>
+      </c>
       <c r="I94" s="22"/>
       <c r="J94" s="22"/>
       <c r="K94" s="22"/>
       <c r="L94" s="22"/>
       <c r="M94" s="22"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="40" t="s">
         <v>55</v>
       </c>
       <c r="B95" s="11">
         <v>209162</v>
       </c>
       <c r="C95" s="11">
         <v>448187</v>
       </c>
       <c r="D95" s="11">
         <v>567267</v>
       </c>
       <c r="E95" s="5">
         <v>702712</v>
       </c>
       <c r="F95" s="22">
         <v>898547</v>
       </c>
       <c r="G95" s="53">
         <v>1192378</v>
       </c>
-      <c r="H95" s="22"/>
+      <c r="H95" s="22">
+        <v>1447976</v>
+      </c>
       <c r="I95" s="22"/>
       <c r="J95" s="22"/>
       <c r="K95" s="22"/>
       <c r="L95" s="22"/>
       <c r="M95" s="22"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B96" s="11">
         <v>83</v>
       </c>
       <c r="C96" s="11">
         <v>166</v>
       </c>
       <c r="D96" s="11">
         <v>249</v>
       </c>
       <c r="E96" s="5">
         <v>332</v>
       </c>
       <c r="F96" s="22">
         <v>415</v>
       </c>
       <c r="G96" s="53">
         <v>498</v>
       </c>
-      <c r="H96" s="22"/>
+      <c r="H96" s="22">
+        <v>498</v>
+      </c>
       <c r="I96" s="22"/>
       <c r="J96" s="22"/>
       <c r="K96" s="22"/>
       <c r="L96" s="22"/>
       <c r="M96" s="22"/>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B97" s="11">
         <v>25588</v>
       </c>
       <c r="C97" s="11">
         <v>51176</v>
       </c>
       <c r="D97" s="11">
         <v>76764</v>
       </c>
       <c r="E97" s="5">
         <v>102352</v>
       </c>
       <c r="F97" s="22">
         <v>127940</v>
       </c>
       <c r="G97" s="53">
         <v>153528</v>
       </c>
-      <c r="H97" s="22"/>
+      <c r="H97" s="22">
+        <v>153564</v>
+      </c>
       <c r="I97" s="22"/>
       <c r="J97" s="22"/>
       <c r="K97" s="22"/>
       <c r="L97" s="22"/>
       <c r="M97" s="22"/>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B98" s="11">
         <v>177577</v>
       </c>
       <c r="C98" s="11">
         <v>361363</v>
       </c>
       <c r="D98" s="11">
         <v>545149</v>
       </c>
       <c r="E98" s="5">
         <v>728935</v>
       </c>
       <c r="F98" s="22">
         <v>908385</v>
       </c>
       <c r="G98" s="53">
         <v>1087835</v>
       </c>
-      <c r="H98" s="22"/>
+      <c r="H98" s="22">
+        <v>1098555</v>
+      </c>
       <c r="I98" s="22"/>
       <c r="J98" s="22"/>
       <c r="K98" s="22"/>
       <c r="L98" s="22"/>
       <c r="M98" s="22"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B99" s="11">
         <v>1442</v>
       </c>
       <c r="C99" s="11">
         <v>2884</v>
       </c>
       <c r="D99" s="11">
         <v>4326</v>
       </c>
       <c r="E99" s="5">
         <v>5768</v>
       </c>
       <c r="F99" s="22">
         <v>7210</v>
       </c>
       <c r="G99" s="53">
         <v>8652</v>
       </c>
-      <c r="H99" s="22"/>
+      <c r="H99" s="22">
+        <v>9059</v>
+      </c>
       <c r="I99" s="22"/>
       <c r="J99" s="22"/>
       <c r="K99" s="22"/>
       <c r="L99" s="22"/>
       <c r="M99" s="22"/>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B100" s="11">
         <v>414220</v>
       </c>
       <c r="C100" s="11">
         <v>1003959</v>
       </c>
       <c r="D100" s="11">
         <v>1775374</v>
       </c>
       <c r="E100" s="5">
         <v>2259928</v>
       </c>
       <c r="F100" s="22">
         <v>2723195</v>
       </c>
       <c r="G100" s="53">
         <v>3194394</v>
       </c>
-      <c r="H100" s="22"/>
+      <c r="H100" s="22">
+        <v>3688088</v>
+      </c>
       <c r="I100" s="22"/>
       <c r="J100" s="22"/>
       <c r="K100" s="22"/>
       <c r="L100" s="22"/>
       <c r="M100" s="22"/>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B101" s="11">
         <v>856</v>
       </c>
       <c r="C101" s="11">
         <v>1712</v>
       </c>
       <c r="D101" s="11">
         <v>2568</v>
       </c>
       <c r="E101" s="5">
         <v>3424</v>
       </c>
       <c r="F101" s="22">
         <v>4280</v>
       </c>
       <c r="G101" s="53">
         <v>5136</v>
       </c>
-      <c r="H101" s="22"/>
+      <c r="H101" s="22">
+        <v>5397</v>
+      </c>
       <c r="I101" s="22"/>
       <c r="J101" s="22"/>
       <c r="K101" s="22"/>
       <c r="L101" s="22"/>
       <c r="M101" s="22"/>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B102" s="11">
         <v>175841</v>
       </c>
       <c r="C102" s="11">
         <v>600569</v>
       </c>
       <c r="D102" s="11">
         <v>1246993</v>
       </c>
       <c r="E102" s="5">
         <v>1623064</v>
       </c>
       <c r="F102" s="22">
         <v>1897488</v>
       </c>
       <c r="G102" s="53">
         <v>2245659</v>
       </c>
-      <c r="H102" s="22"/>
+      <c r="H102" s="22">
+        <v>2615818</v>
+      </c>
       <c r="I102" s="22"/>
       <c r="J102" s="22"/>
       <c r="K102" s="22"/>
       <c r="L102" s="22"/>
       <c r="M102" s="22"/>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B103" s="11">
         <v>4972</v>
       </c>
       <c r="C103" s="11">
         <v>19059</v>
       </c>
       <c r="D103" s="11">
         <v>33146</v>
       </c>
       <c r="E103" s="5">
         <v>47233</v>
       </c>
       <c r="F103" s="22">
         <v>52205</v>
       </c>
       <c r="G103" s="53">
         <v>57177</v>
       </c>
-      <c r="H103" s="22"/>
+      <c r="H103" s="22">
+        <v>60126</v>
+      </c>
       <c r="I103" s="22"/>
       <c r="J103" s="22"/>
       <c r="K103" s="22"/>
       <c r="L103" s="22"/>
       <c r="M103" s="22"/>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B104" s="11">
         <v>75046</v>
       </c>
       <c r="C104" s="11">
         <v>159651</v>
       </c>
       <c r="D104" s="11">
         <v>252346</v>
       </c>
       <c r="E104" s="5">
         <v>537518</v>
       </c>
       <c r="F104" s="22">
         <v>920907</v>
       </c>
       <c r="G104" s="53">
         <v>1217747</v>
       </c>
-      <c r="H104" s="22"/>
+      <c r="H104" s="22">
+        <v>1474579</v>
+      </c>
       <c r="I104" s="22"/>
       <c r="J104" s="22"/>
       <c r="K104" s="22"/>
       <c r="L104" s="22"/>
       <c r="M104" s="22"/>
     </row>
-    <row r="105" spans="1:13">
+    <row r="105" spans="1:13" ht="22.5">
       <c r="A105" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B105" s="50"/>
       <c r="C105" s="32"/>
       <c r="D105" s="32"/>
       <c r="F105" s="10"/>
       <c r="G105" s="28"/>
       <c r="H105" s="15"/>
       <c r="J105" s="15"/>
       <c r="K105" s="5"/>
       <c r="L105" s="5"/>
       <c r="M105" s="5"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B106" s="11">
         <v>413790</v>
       </c>
       <c r="C106" s="11">
         <v>1003332</v>
       </c>
       <c r="D106" s="11">
         <v>1599970</v>
       </c>
       <c r="E106" s="5">
         <v>2258897</v>
       </c>
       <c r="F106" s="22">
         <v>2897847</v>
       </c>
       <c r="G106" s="53">
         <v>3502135</v>
       </c>
-      <c r="H106" s="22"/>
+      <c r="H106" s="22">
+        <v>4071939</v>
+      </c>
       <c r="I106" s="22"/>
       <c r="J106" s="22"/>
       <c r="K106" s="22"/>
       <c r="L106" s="22"/>
       <c r="M106" s="22"/>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B107" s="11">
         <v>1334</v>
       </c>
       <c r="C107" s="11">
         <v>150193</v>
       </c>
       <c r="D107" s="11">
         <v>299051</v>
       </c>
       <c r="E107" s="5">
         <v>447910</v>
       </c>
       <c r="F107" s="22">
         <v>546023</v>
       </c>
       <c r="G107" s="53">
         <v>644137</v>
       </c>
-      <c r="H107" s="22"/>
+      <c r="H107" s="22">
+        <v>744296</v>
+      </c>
       <c r="I107" s="22"/>
       <c r="J107" s="22"/>
       <c r="K107" s="22"/>
       <c r="L107" s="22"/>
       <c r="M107" s="22"/>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B108" s="11">
         <v>3516</v>
       </c>
       <c r="C108" s="11">
         <v>10441</v>
       </c>
       <c r="D108" s="11">
         <v>12536</v>
       </c>
       <c r="E108" s="5">
         <v>14754</v>
       </c>
       <c r="F108" s="22">
         <v>18191</v>
       </c>
       <c r="G108" s="53">
         <v>27782</v>
       </c>
-      <c r="H108" s="22"/>
+      <c r="H108" s="22">
+        <v>46879</v>
+      </c>
       <c r="I108" s="22"/>
       <c r="J108" s="22"/>
       <c r="K108" s="22"/>
       <c r="L108" s="22"/>
       <c r="M108" s="22"/>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B109" s="11">
         <v>83</v>
       </c>
       <c r="C109" s="11">
         <v>166</v>
       </c>
       <c r="D109" s="11">
         <v>249</v>
       </c>
       <c r="E109" s="5">
         <v>332</v>
       </c>
       <c r="F109" s="22">
         <v>415</v>
       </c>
       <c r="G109" s="53">
         <v>498</v>
       </c>
-      <c r="H109" s="22"/>
+      <c r="H109" s="22">
+        <v>498</v>
+      </c>
       <c r="I109" s="22"/>
       <c r="J109" s="22"/>
       <c r="K109" s="22"/>
       <c r="L109" s="22"/>
       <c r="M109" s="22"/>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B110" s="11">
         <v>2054</v>
       </c>
       <c r="C110" s="11">
         <v>4108</v>
       </c>
       <c r="D110" s="11">
         <v>6162</v>
       </c>
       <c r="E110" s="5">
         <v>8216</v>
       </c>
       <c r="F110" s="22">
         <v>10270</v>
       </c>
       <c r="G110" s="53">
         <v>12324</v>
       </c>
-      <c r="H110" s="22"/>
+      <c r="H110" s="22">
+        <v>12354</v>
+      </c>
       <c r="I110" s="22"/>
       <c r="J110" s="22"/>
       <c r="K110" s="22"/>
       <c r="L110" s="22"/>
       <c r="M110" s="22"/>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B111" s="11">
         <v>167097</v>
       </c>
       <c r="C111" s="11">
         <v>338530</v>
       </c>
       <c r="D111" s="11">
         <v>509962</v>
       </c>
       <c r="E111" s="5">
         <v>681395</v>
       </c>
       <c r="F111" s="22">
         <v>849473</v>
       </c>
       <c r="G111" s="53">
         <v>1017551</v>
       </c>
-      <c r="H111" s="22"/>
+      <c r="H111" s="22">
+        <v>1019528</v>
+      </c>
       <c r="I111" s="22"/>
       <c r="J111" s="22"/>
       <c r="K111" s="22"/>
       <c r="L111" s="22"/>
       <c r="M111" s="22"/>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B112" s="11">
         <v>933</v>
       </c>
       <c r="C112" s="11">
         <v>1866</v>
       </c>
       <c r="D112" s="11">
         <v>2799</v>
       </c>
       <c r="E112" s="5">
         <v>3732</v>
       </c>
       <c r="F112" s="22">
         <v>4665</v>
       </c>
       <c r="G112" s="53">
         <v>5598</v>
       </c>
-      <c r="H112" s="22"/>
+      <c r="H112" s="22">
+        <v>5598</v>
+      </c>
       <c r="I112" s="22"/>
       <c r="J112" s="22"/>
       <c r="K112" s="22"/>
       <c r="L112" s="22"/>
       <c r="M112" s="22"/>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B113" s="11">
         <v>36852</v>
       </c>
       <c r="C113" s="11">
         <v>55308</v>
       </c>
       <c r="D113" s="11">
         <v>73764</v>
       </c>
       <c r="E113" s="5">
         <v>92220</v>
       </c>
       <c r="F113" s="22">
         <v>117590</v>
       </c>
       <c r="G113" s="53">
         <v>142959</v>
       </c>
-      <c r="H113" s="22"/>
+      <c r="H113" s="22">
+        <v>169494</v>
+      </c>
       <c r="I113" s="22"/>
       <c r="J113" s="22"/>
       <c r="K113" s="22"/>
       <c r="L113" s="22"/>
       <c r="M113" s="22"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B114" s="11">
         <v>597</v>
       </c>
       <c r="C114" s="11">
         <v>1194</v>
       </c>
       <c r="D114" s="11">
         <v>1791</v>
       </c>
       <c r="E114" s="5">
         <v>2388</v>
       </c>
       <c r="F114" s="22">
         <v>2985</v>
       </c>
       <c r="G114" s="53">
         <v>3582</v>
       </c>
-      <c r="H114" s="22"/>
+      <c r="H114" s="22">
+        <v>3744</v>
+      </c>
       <c r="I114" s="22"/>
       <c r="J114" s="22"/>
       <c r="K114" s="22"/>
       <c r="L114" s="22"/>
       <c r="M114" s="22"/>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B115" s="11">
         <v>63183</v>
       </c>
       <c r="C115" s="11">
         <v>155025</v>
       </c>
       <c r="D115" s="11">
         <v>246867</v>
       </c>
       <c r="E115" s="5">
         <v>338709</v>
       </c>
       <c r="F115" s="22">
         <v>401407</v>
       </c>
       <c r="G115" s="53">
         <v>464104</v>
       </c>
-      <c r="H115" s="22"/>
+      <c r="H115" s="22">
+        <v>523681</v>
+      </c>
       <c r="I115" s="22"/>
       <c r="J115" s="22"/>
       <c r="K115" s="22"/>
       <c r="L115" s="22"/>
       <c r="M115" s="22"/>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B116" s="11">
         <v>3749</v>
       </c>
       <c r="C116" s="11">
         <v>16613</v>
       </c>
       <c r="D116" s="11">
         <v>29477</v>
       </c>
       <c r="E116" s="5">
         <v>42341</v>
       </c>
       <c r="F116" s="22">
         <v>46090</v>
       </c>
       <c r="G116" s="53">
         <v>49839</v>
       </c>
-      <c r="H116" s="22"/>
+      <c r="H116" s="22">
+        <v>52017</v>
+      </c>
       <c r="I116" s="22"/>
       <c r="J116" s="22"/>
       <c r="K116" s="22"/>
       <c r="L116" s="22"/>
       <c r="M116" s="22"/>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B117" s="11">
         <v>50450</v>
       </c>
       <c r="C117" s="11">
         <v>100138</v>
       </c>
       <c r="D117" s="11">
         <v>159888</v>
       </c>
       <c r="E117" s="5">
         <v>240766</v>
       </c>
       <c r="F117" s="22">
         <v>408574</v>
       </c>
       <c r="G117" s="53">
         <v>528205</v>
       </c>
-      <c r="H117" s="22"/>
+      <c r="H117" s="22">
+        <v>674763</v>
+      </c>
       <c r="I117" s="22"/>
       <c r="J117" s="22"/>
       <c r="K117" s="22"/>
       <c r="L117" s="22"/>
       <c r="M117" s="22"/>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B118" s="50"/>
       <c r="C118" s="32"/>
       <c r="D118" s="32"/>
       <c r="F118" s="10"/>
       <c r="G118" s="28"/>
       <c r="H118" s="15"/>
       <c r="J118" s="15"/>
       <c r="K118" s="5"/>
       <c r="L118" s="5"/>
       <c r="M118" s="5"/>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B119" s="11">
         <v>430188</v>
       </c>
       <c r="C119" s="11">
         <v>1054661</v>
       </c>
       <c r="D119" s="11">
         <v>1782793</v>
       </c>
       <c r="E119" s="5">
         <v>2429186</v>
       </c>
       <c r="F119" s="22">
         <v>3226966</v>
       </c>
       <c r="G119" s="53">
         <v>4151964</v>
       </c>
-      <c r="H119" s="22"/>
+      <c r="H119" s="22">
+        <v>4957306</v>
+      </c>
       <c r="I119" s="22"/>
       <c r="J119" s="22"/>
       <c r="K119" s="22"/>
       <c r="L119" s="22"/>
       <c r="M119" s="22"/>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B120" s="11">
         <v>563</v>
       </c>
       <c r="C120" s="11">
         <v>1126</v>
       </c>
       <c r="D120" s="11">
         <v>1689</v>
       </c>
       <c r="E120" s="5">
         <v>2252</v>
       </c>
       <c r="F120" s="22">
         <v>2815</v>
       </c>
       <c r="G120" s="53">
         <v>3378</v>
       </c>
-      <c r="H120" s="22"/>
+      <c r="H120" s="22">
+        <v>3562</v>
+      </c>
       <c r="I120" s="22"/>
       <c r="J120" s="22"/>
       <c r="K120" s="22"/>
       <c r="L120" s="22"/>
       <c r="M120" s="22"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B121" s="11">
         <v>205646</v>
       </c>
       <c r="C121" s="11">
         <v>437746</v>
       </c>
       <c r="D121" s="11">
         <v>554731</v>
       </c>
       <c r="E121" s="5">
         <v>687958</v>
       </c>
       <c r="F121" s="22">
         <v>880357</v>
       </c>
       <c r="G121" s="53">
         <v>1164596</v>
       </c>
-      <c r="H121" s="22"/>
+      <c r="H121" s="22">
+        <v>1401097</v>
+      </c>
       <c r="I121" s="22"/>
       <c r="J121" s="22"/>
       <c r="K121" s="22"/>
       <c r="L121" s="22"/>
       <c r="M121" s="22"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B122" s="11">
         <v>23534</v>
       </c>
       <c r="C122" s="11">
         <v>47068</v>
       </c>
       <c r="D122" s="11">
         <v>70602</v>
       </c>
       <c r="E122" s="5">
         <v>94136</v>
       </c>
       <c r="F122" s="22">
         <v>117670</v>
       </c>
       <c r="G122" s="53">
         <v>141204</v>
       </c>
-      <c r="H122" s="22"/>
+      <c r="H122" s="22">
+        <v>141210</v>
+      </c>
       <c r="I122" s="22"/>
       <c r="J122" s="22"/>
       <c r="K122" s="22"/>
       <c r="L122" s="22"/>
       <c r="M122" s="22"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B123" s="11">
         <v>9472</v>
       </c>
       <c r="C123" s="11">
         <v>14672</v>
       </c>
       <c r="D123" s="11">
         <v>19872</v>
       </c>
       <c r="E123" s="5">
         <v>25072</v>
       </c>
       <c r="F123" s="22">
         <v>34632</v>
       </c>
       <c r="G123" s="53">
         <v>44192</v>
       </c>
-      <c r="H123" s="22"/>
+      <c r="H123" s="22">
+        <v>51538</v>
+      </c>
       <c r="I123" s="22"/>
       <c r="J123" s="22"/>
       <c r="K123" s="22"/>
       <c r="L123" s="22"/>
       <c r="M123" s="22"/>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B124" s="11">
         <v>509</v>
       </c>
       <c r="C124" s="11">
         <v>1018</v>
       </c>
       <c r="D124" s="11">
         <v>1527</v>
       </c>
       <c r="E124" s="5">
         <v>2036</v>
       </c>
       <c r="F124" s="22">
         <v>2545</v>
       </c>
       <c r="G124" s="53">
         <v>3054</v>
       </c>
-      <c r="H124" s="22"/>
+      <c r="H124" s="22">
+        <v>3461</v>
+      </c>
       <c r="I124" s="22"/>
       <c r="J124" s="22"/>
       <c r="K124" s="22"/>
       <c r="L124" s="22"/>
       <c r="M124" s="22"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B125" s="11">
         <v>64685</v>
       </c>
       <c r="C125" s="11">
         <v>85358</v>
       </c>
       <c r="D125" s="11">
         <v>106031</v>
       </c>
       <c r="E125" s="5">
         <v>126704</v>
       </c>
       <c r="F125" s="22">
         <v>286716</v>
       </c>
       <c r="G125" s="53">
         <v>446728</v>
       </c>
-      <c r="H125" s="22"/>
+      <c r="H125" s="22">
+        <v>603973</v>
+      </c>
       <c r="I125" s="22"/>
       <c r="J125" s="22"/>
       <c r="K125" s="22"/>
       <c r="L125" s="22"/>
       <c r="M125" s="22"/>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B126" s="11">
         <v>259</v>
       </c>
       <c r="C126" s="11">
         <v>518</v>
       </c>
       <c r="D126" s="11">
         <v>777</v>
       </c>
       <c r="E126" s="5">
         <v>1036</v>
       </c>
       <c r="F126" s="22">
         <v>1295</v>
       </c>
       <c r="G126" s="53">
         <v>1554</v>
       </c>
-      <c r="H126" s="22"/>
+      <c r="H126" s="22">
+        <v>1653</v>
+      </c>
       <c r="I126" s="22"/>
       <c r="J126" s="22"/>
       <c r="K126" s="22"/>
       <c r="L126" s="22"/>
       <c r="M126" s="22"/>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B127" s="11">
         <v>112407</v>
       </c>
       <c r="C127" s="11">
         <v>445220</v>
       </c>
       <c r="D127" s="11">
         <v>998778</v>
       </c>
       <c r="E127" s="5">
         <v>1283007</v>
       </c>
       <c r="F127" s="22">
         <v>1494733</v>
       </c>
       <c r="G127" s="53">
         <v>1780207</v>
       </c>
-      <c r="H127" s="22"/>
+      <c r="H127" s="22">
+        <v>2090331</v>
+      </c>
       <c r="I127" s="22"/>
       <c r="J127" s="22"/>
       <c r="K127" s="22"/>
       <c r="L127" s="22"/>
       <c r="M127" s="22"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B128" s="11">
         <v>1222</v>
       </c>
       <c r="C128" s="11">
         <v>2444</v>
       </c>
       <c r="D128" s="11">
         <v>3666</v>
       </c>
       <c r="E128" s="5">
         <v>4888</v>
       </c>
       <c r="F128" s="22">
         <v>6110</v>
       </c>
       <c r="G128" s="53">
         <v>7332</v>
       </c>
-      <c r="H128" s="22"/>
+      <c r="H128" s="22">
+        <v>8074</v>
+      </c>
       <c r="I128" s="22"/>
       <c r="J128" s="22"/>
       <c r="K128" s="22"/>
       <c r="L128" s="22"/>
       <c r="M128" s="22"/>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B129" s="11">
         <v>11891</v>
       </c>
       <c r="C129" s="11">
         <v>19491</v>
       </c>
       <c r="D129" s="11">
         <v>25120</v>
       </c>
       <c r="E129" s="5">
         <v>202097</v>
       </c>
       <c r="F129" s="22">
         <v>400093</v>
       </c>
       <c r="G129" s="53">
         <v>559719</v>
       </c>
-      <c r="H129" s="22"/>
+      <c r="H129" s="22">
+        <v>652408</v>
+      </c>
       <c r="I129" s="22"/>
       <c r="J129" s="22"/>
       <c r="K129" s="22"/>
       <c r="L129" s="22"/>
       <c r="M129" s="22"/>
     </row>
-    <row r="130" spans="1:13" ht="21.6">
+    <row r="130" spans="1:13" ht="22.5">
       <c r="A130" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B130" s="50"/>
       <c r="C130" s="32"/>
       <c r="D130" s="32"/>
       <c r="F130" s="10"/>
       <c r="G130" s="28"/>
       <c r="H130" s="15"/>
       <c r="J130" s="15"/>
       <c r="K130" s="5"/>
       <c r="L130" s="5"/>
       <c r="M130" s="5"/>
     </row>
     <row r="131" spans="1:13" ht="15.75" customHeight="1">
       <c r="A131" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B131" s="11">
         <v>326881</v>
       </c>
       <c r="C131" s="11">
         <v>912268</v>
       </c>
       <c r="D131" s="11">
         <v>1680282</v>
       </c>
       <c r="E131" s="5">
         <v>2160411</v>
       </c>
       <c r="F131" s="22">
         <v>2457927</v>
       </c>
       <c r="G131" s="53">
         <v>2763375</v>
       </c>
-      <c r="H131" s="22"/>
+      <c r="H131" s="22">
+        <v>3092757</v>
+      </c>
       <c r="I131" s="22"/>
       <c r="J131" s="22"/>
       <c r="K131" s="22"/>
       <c r="L131" s="22"/>
       <c r="M131" s="22"/>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B132" s="11">
         <v>233</v>
       </c>
       <c r="C132" s="11">
         <v>466</v>
       </c>
       <c r="D132" s="11">
         <v>699</v>
       </c>
       <c r="E132" s="5">
         <v>932</v>
       </c>
       <c r="F132" s="22">
         <v>1165</v>
       </c>
       <c r="G132" s="53">
         <v>1398</v>
       </c>
-      <c r="H132" s="22"/>
+      <c r="H132" s="22">
+        <v>1398</v>
+      </c>
       <c r="I132" s="22"/>
       <c r="J132" s="22"/>
       <c r="K132" s="22"/>
       <c r="L132" s="22"/>
       <c r="M132" s="22"/>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B133" s="11">
         <v>1008</v>
       </c>
       <c r="C133" s="11">
         <v>8161</v>
       </c>
       <c r="D133" s="11">
         <v>15315</v>
       </c>
       <c r="E133" s="5">
         <v>22468</v>
       </c>
       <c r="F133" s="22">
         <v>24280</v>
       </c>
       <c r="G133" s="53">
         <v>26092</v>
       </c>
-      <c r="H133" s="22"/>
+      <c r="H133" s="22">
+        <v>27490</v>
+      </c>
       <c r="I133" s="22"/>
       <c r="J133" s="22"/>
       <c r="K133" s="22"/>
       <c r="L133" s="22"/>
       <c r="M133" s="22"/>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B134" s="11">
         <v>312684</v>
       </c>
       <c r="C134" s="11">
         <v>863294</v>
       </c>
       <c r="D134" s="11">
         <v>1595582</v>
       </c>
       <c r="E134" s="5">
         <v>2041008</v>
       </c>
       <c r="F134" s="22">
         <v>2318894</v>
       </c>
       <c r="G134" s="53">
         <v>2604713</v>
       </c>
-      <c r="H134" s="22"/>
+      <c r="H134" s="22">
+        <v>2914626</v>
+      </c>
       <c r="I134" s="22"/>
       <c r="J134" s="22"/>
       <c r="K134" s="22"/>
       <c r="L134" s="22"/>
       <c r="M134" s="22"/>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B135" s="11">
         <v>251</v>
       </c>
       <c r="C135" s="11">
         <v>324</v>
       </c>
       <c r="D135" s="11">
         <v>1348</v>
       </c>
       <c r="E135" s="5">
         <v>1348</v>
       </c>
       <c r="F135" s="22">
         <v>1348</v>
       </c>
       <c r="G135" s="53">
         <v>1348</v>
       </c>
-      <c r="H135" s="22"/>
+      <c r="H135" s="22">
+        <v>1806</v>
+      </c>
       <c r="I135" s="22"/>
       <c r="J135" s="22"/>
       <c r="K135" s="22"/>
       <c r="L135" s="22"/>
       <c r="M135" s="22"/>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="38" t="s">
-        <v>64</v>
-[...19 lines deleted...]
-      <c r="H136" s="22"/>
+        <v>63</v>
+      </c>
+      <c r="B136" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C136" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D136" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F136" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G136" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="H136" s="22">
+        <v>29</v>
+      </c>
       <c r="I136" s="22"/>
       <c r="J136" s="22"/>
       <c r="K136" s="22"/>
       <c r="L136" s="22"/>
       <c r="M136" s="22"/>
     </row>
-    <row r="137" spans="1:13" ht="66" customHeight="1">
-      <c r="A137" s="37" t="s">
+    <row r="137" spans="1:13">
+      <c r="A137" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B137" s="11">
+        <v>12705</v>
+      </c>
+      <c r="C137" s="11">
+        <v>40022</v>
+      </c>
+      <c r="D137" s="11">
+        <v>67339</v>
+      </c>
+      <c r="E137" s="5">
+        <v>94655</v>
+      </c>
+      <c r="F137" s="22">
+        <v>112240</v>
+      </c>
+      <c r="G137" s="53">
+        <v>129824</v>
+      </c>
+      <c r="H137" s="22">
+        <v>147408</v>
+      </c>
+      <c r="I137" s="22"/>
+      <c r="J137" s="22"/>
+      <c r="K137" s="22"/>
+      <c r="L137" s="22"/>
+      <c r="M137" s="22"/>
+    </row>
+    <row r="138" spans="1:13" ht="66" customHeight="1">
+      <c r="A138" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="B137" s="50"/>
-[...11 lines deleted...]
-      <c r="A138" s="37" t="s">
+      <c r="B138" s="50"/>
+      <c r="C138" s="32"/>
+      <c r="D138" s="32"/>
+      <c r="F138" s="10"/>
+      <c r="G138" s="28"/>
+      <c r="H138" s="15"/>
+      <c r="J138" s="15"/>
+      <c r="K138" s="5"/>
+      <c r="L138" s="5"/>
+      <c r="M138" s="5"/>
+    </row>
+    <row r="139" spans="1:13">
+      <c r="A139" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B138" s="11">
+      <c r="B139" s="11">
         <v>108110</v>
       </c>
-      <c r="C138" s="11">
+      <c r="C139" s="11">
         <v>632433</v>
       </c>
-      <c r="D138" s="11">
+      <c r="D139" s="11">
         <v>1156756</v>
       </c>
-      <c r="E138" s="5">
+      <c r="E139" s="5">
         <v>1681080</v>
       </c>
-      <c r="F138" s="22">
+      <c r="F139" s="22">
         <v>1901530</v>
       </c>
-      <c r="G138" s="53">
+      <c r="G139" s="53">
         <v>2121981</v>
       </c>
-      <c r="H138" s="22"/>
-[...28 lines deleted...]
-      <c r="H139" s="22"/>
+      <c r="H139" s="22">
+        <v>2340419</v>
+      </c>
       <c r="I139" s="22"/>
       <c r="J139" s="22"/>
       <c r="K139" s="22"/>
       <c r="L139" s="22"/>
       <c r="M139" s="22"/>
     </row>
-    <row r="140" spans="1:13" ht="17.25" customHeight="1">
+    <row r="140" spans="1:13">
       <c r="A140" s="38" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="B140" s="11">
-        <v>21368</v>
+        <v>69</v>
       </c>
       <c r="C140" s="11">
-        <v>86493</v>
+        <v>138</v>
       </c>
       <c r="D140" s="11">
-        <v>151618</v>
+        <v>207</v>
       </c>
       <c r="E140" s="5">
-        <v>216743</v>
+        <v>276</v>
       </c>
       <c r="F140" s="22">
-        <v>337322</v>
+        <v>345</v>
       </c>
       <c r="G140" s="53">
-        <v>457901</v>
-[...1 lines deleted...]
-      <c r="H140" s="22"/>
+        <v>414</v>
+      </c>
+      <c r="H140" s="22">
+        <v>418</v>
+      </c>
       <c r="I140" s="22"/>
       <c r="J140" s="22"/>
       <c r="K140" s="22"/>
       <c r="L140" s="22"/>
       <c r="M140" s="22"/>
     </row>
     <row r="141" spans="1:13" ht="17.25" customHeight="1">
       <c r="A141" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B141" s="11">
-        <v>417</v>
+        <v>21368</v>
       </c>
       <c r="C141" s="11">
-        <v>834</v>
+        <v>86493</v>
       </c>
       <c r="D141" s="11">
-        <v>1251</v>
+        <v>151618</v>
       </c>
       <c r="E141" s="5">
-        <v>1668</v>
+        <v>216743</v>
       </c>
       <c r="F141" s="22">
-        <v>2085</v>
+        <v>337322</v>
       </c>
       <c r="G141" s="53">
-        <v>2502</v>
-[...1 lines deleted...]
-      <c r="H141" s="22"/>
+        <v>457901</v>
+      </c>
+      <c r="H141" s="22">
+        <v>578298</v>
+      </c>
       <c r="I141" s="22"/>
       <c r="J141" s="22"/>
       <c r="K141" s="22"/>
       <c r="L141" s="22"/>
       <c r="M141" s="22"/>
     </row>
-    <row r="142" spans="1:13">
+    <row r="142" spans="1:13" ht="17.25" customHeight="1">
       <c r="A142" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B142" s="11">
-        <v>50</v>
+        <v>417</v>
       </c>
       <c r="C142" s="11">
-        <v>100</v>
+        <v>834</v>
       </c>
       <c r="D142" s="11">
-        <v>150</v>
+        <v>1251</v>
       </c>
       <c r="E142" s="5">
-        <v>200</v>
+        <v>1668</v>
       </c>
       <c r="F142" s="22">
-        <v>250</v>
+        <v>2085</v>
       </c>
       <c r="G142" s="53">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="H142" s="22"/>
+        <v>2502</v>
+      </c>
+      <c r="H142" s="22">
+        <v>2616</v>
+      </c>
       <c r="I142" s="22"/>
       <c r="J142" s="22"/>
       <c r="K142" s="22"/>
       <c r="L142" s="22"/>
       <c r="M142" s="22"/>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B143" s="11">
-        <v>3705</v>
+        <v>50</v>
       </c>
       <c r="C143" s="11">
-        <v>400699</v>
+        <v>100</v>
       </c>
       <c r="D143" s="11">
-        <v>797693</v>
+        <v>150</v>
       </c>
       <c r="E143" s="5">
-        <v>1194687</v>
+        <v>200</v>
       </c>
       <c r="F143" s="22">
-        <v>1257245</v>
+        <v>250</v>
       </c>
       <c r="G143" s="53">
-        <v>1319802</v>
-[...1 lines deleted...]
-      <c r="H143" s="22"/>
+        <v>300</v>
+      </c>
+      <c r="H143" s="22">
+        <v>363</v>
+      </c>
       <c r="I143" s="22"/>
       <c r="J143" s="22"/>
       <c r="K143" s="22"/>
       <c r="L143" s="22"/>
       <c r="M143" s="22"/>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B144" s="11">
-        <v>625</v>
+        <v>3705</v>
       </c>
       <c r="C144" s="11">
-        <v>1250</v>
+        <v>400699</v>
       </c>
       <c r="D144" s="11">
-        <v>1875</v>
+        <v>797693</v>
       </c>
       <c r="E144" s="5">
-        <v>2500</v>
+        <v>1194687</v>
       </c>
       <c r="F144" s="22">
-        <v>3125</v>
+        <v>1257245</v>
       </c>
       <c r="G144" s="53">
-        <v>3750</v>
-[...1 lines deleted...]
-      <c r="H144" s="22"/>
+        <v>1319802</v>
+      </c>
+      <c r="H144" s="22">
+        <v>1381791</v>
+      </c>
       <c r="I144" s="22"/>
       <c r="J144" s="22"/>
       <c r="K144" s="22"/>
       <c r="L144" s="22"/>
       <c r="M144" s="22"/>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B145" s="11">
-        <v>12203</v>
+        <v>625</v>
       </c>
       <c r="C145" s="11">
-        <v>14056</v>
+        <v>1250</v>
       </c>
       <c r="D145" s="11">
-        <v>15909</v>
+        <v>1875</v>
       </c>
       <c r="E145" s="5">
-        <v>17762</v>
+        <v>2500</v>
       </c>
       <c r="F145" s="22">
-        <v>19615</v>
+        <v>3125</v>
       </c>
       <c r="G145" s="53">
-        <v>21468</v>
-[...1 lines deleted...]
-      <c r="H145" s="22"/>
+        <v>3750</v>
+      </c>
+      <c r="H145" s="22">
+        <v>3750</v>
+      </c>
       <c r="I145" s="22"/>
       <c r="J145" s="22"/>
       <c r="K145" s="22"/>
       <c r="L145" s="22"/>
       <c r="M145" s="22"/>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B146" s="11">
-        <v>1233</v>
+        <v>12203</v>
       </c>
       <c r="C146" s="11">
-        <v>2466</v>
+        <v>14056</v>
       </c>
       <c r="D146" s="11">
-        <v>3699</v>
+        <v>15909</v>
       </c>
       <c r="E146" s="5">
-        <v>4932</v>
+        <v>17762</v>
       </c>
       <c r="F146" s="22">
-        <v>6165</v>
+        <v>19615</v>
       </c>
       <c r="G146" s="53">
-        <v>7398</v>
-[...1 lines deleted...]
-      <c r="H146" s="22"/>
+        <v>21468</v>
+      </c>
+      <c r="H146" s="22">
+        <v>21468</v>
+      </c>
       <c r="I146" s="22"/>
       <c r="J146" s="22"/>
       <c r="K146" s="22"/>
       <c r="L146" s="22"/>
       <c r="M146" s="22"/>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B147" s="11">
-        <v>68438</v>
+        <v>1233</v>
       </c>
       <c r="C147" s="11">
-        <v>126394</v>
+        <v>2466</v>
       </c>
       <c r="D147" s="11">
-        <v>184351</v>
+        <v>3699</v>
       </c>
       <c r="E147" s="5">
-        <v>242307</v>
+        <v>4932</v>
       </c>
       <c r="F147" s="22">
-        <v>275373</v>
+        <v>6165</v>
       </c>
       <c r="G147" s="53">
-        <v>308440</v>
-[...1 lines deleted...]
-      <c r="H147" s="22"/>
+        <v>7398</v>
+      </c>
+      <c r="H147" s="22">
+        <v>7398</v>
+      </c>
       <c r="I147" s="22"/>
       <c r="J147" s="22"/>
       <c r="K147" s="22"/>
       <c r="L147" s="22"/>
       <c r="M147" s="22"/>
     </row>
-    <row r="148" spans="1:13" ht="29.25" customHeight="1">
-      <c r="A148" s="37" t="s">
+    <row r="148" spans="1:13">
+      <c r="A148" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B148" s="11">
+        <v>68438</v>
+      </c>
+      <c r="C148" s="11">
+        <v>126394</v>
+      </c>
+      <c r="D148" s="11">
+        <v>184351</v>
+      </c>
+      <c r="E148" s="5">
+        <v>242307</v>
+      </c>
+      <c r="F148" s="22">
+        <v>275373</v>
+      </c>
+      <c r="G148" s="53">
+        <v>308440</v>
+      </c>
+      <c r="H148" s="22">
+        <v>344312</v>
+      </c>
+      <c r="I148" s="22"/>
+      <c r="J148" s="22"/>
+      <c r="K148" s="22"/>
+      <c r="L148" s="22"/>
+      <c r="M148" s="22"/>
+    </row>
+    <row r="149" spans="1:13" ht="29.25" customHeight="1">
+      <c r="A149" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="B148" s="50"/>
-[...11 lines deleted...]
-      <c r="A149" s="37" t="s">
+      <c r="B149" s="50"/>
+      <c r="C149" s="32"/>
+      <c r="D149" s="32"/>
+      <c r="F149" s="10"/>
+      <c r="G149" s="28"/>
+      <c r="H149" s="15"/>
+      <c r="J149" s="15"/>
+      <c r="K149" s="19"/>
+      <c r="L149" s="5"/>
+      <c r="M149" s="5"/>
+    </row>
+    <row r="150" spans="1:13" ht="16.5" customHeight="1">
+      <c r="A150" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B149" s="11">
+      <c r="B150" s="11">
         <v>4210889</v>
       </c>
-      <c r="C149" s="11">
+      <c r="C150" s="11">
         <v>9539100</v>
       </c>
-      <c r="D149" s="11">
+      <c r="D150" s="11">
         <v>15379617</v>
       </c>
-      <c r="E149" s="5">
+      <c r="E150" s="5">
         <v>19818041</v>
       </c>
-      <c r="F149" s="22">
+      <c r="F150" s="22">
         <v>24151327</v>
       </c>
-      <c r="G149" s="53">
+      <c r="G150" s="53">
         <v>29267617</v>
       </c>
-      <c r="H149" s="22"/>
-[...28 lines deleted...]
-      <c r="H150" s="22"/>
+      <c r="H150" s="22">
+        <v>35072646</v>
+      </c>
       <c r="I150" s="22"/>
       <c r="J150" s="22"/>
       <c r="K150" s="22"/>
       <c r="L150" s="22"/>
       <c r="M150" s="22"/>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="38" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="B151" s="11">
-        <v>108398</v>
+        <v>1659</v>
       </c>
       <c r="C151" s="11">
-        <v>265807</v>
+        <v>4287</v>
       </c>
       <c r="D151" s="11">
-        <v>423216</v>
+        <v>6914</v>
       </c>
       <c r="E151" s="5">
-        <v>580624</v>
+        <v>9541</v>
       </c>
       <c r="F151" s="22">
-        <v>685798</v>
+        <v>10875</v>
       </c>
       <c r="G151" s="53">
-        <v>790971</v>
-[...1 lines deleted...]
-      <c r="H151" s="22"/>
+        <v>12208</v>
+      </c>
+      <c r="H151" s="22">
+        <v>13541</v>
+      </c>
       <c r="I151" s="22"/>
       <c r="J151" s="22"/>
       <c r="K151" s="22"/>
       <c r="L151" s="22"/>
       <c r="M151" s="22"/>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="38" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>55</v>
+      </c>
+      <c r="B152" s="11">
+        <v>108398</v>
       </c>
       <c r="C152" s="11">
-        <v>224341</v>
+        <v>265807</v>
       </c>
       <c r="D152" s="11">
-        <v>479024</v>
+        <v>423216</v>
       </c>
       <c r="E152" s="5">
-        <v>916768</v>
+        <v>580624</v>
       </c>
       <c r="F152" s="22">
-        <v>1199101</v>
+        <v>685798</v>
       </c>
       <c r="G152" s="53">
-        <v>1552322</v>
-[...1 lines deleted...]
-      <c r="H152" s="22"/>
+        <v>790971</v>
+      </c>
+      <c r="H152" s="22">
+        <v>900644</v>
+      </c>
       <c r="I152" s="22"/>
       <c r="J152" s="22"/>
       <c r="K152" s="22"/>
       <c r="L152" s="22"/>
       <c r="M152" s="22"/>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="38" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>57</v>
+      </c>
+      <c r="B153" s="21" t="s">
+        <v>16</v>
       </c>
       <c r="C153" s="11">
-        <v>966</v>
+        <v>224341</v>
       </c>
       <c r="D153" s="11">
-        <v>1449</v>
+        <v>479024</v>
       </c>
       <c r="E153" s="5">
-        <v>1932</v>
+        <v>916768</v>
       </c>
       <c r="F153" s="22">
-        <v>2415</v>
+        <v>1199101</v>
       </c>
       <c r="G153" s="53">
-        <v>2898</v>
-[...1 lines deleted...]
-      <c r="H153" s="22"/>
+        <v>1552322</v>
+      </c>
+      <c r="H153" s="22">
+        <v>1773841</v>
+      </c>
       <c r="I153" s="22"/>
       <c r="J153" s="22"/>
       <c r="K153" s="22"/>
       <c r="L153" s="22"/>
       <c r="M153" s="22"/>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B154" s="11">
-        <v>2388619</v>
+        <v>483</v>
       </c>
       <c r="C154" s="11">
-        <v>4232673</v>
+        <v>966</v>
       </c>
       <c r="D154" s="11">
-        <v>6279601</v>
+        <v>1449</v>
       </c>
       <c r="E154" s="5">
-        <v>8135212</v>
+        <v>1932</v>
       </c>
       <c r="F154" s="22">
-        <v>10207603</v>
+        <v>2415</v>
       </c>
       <c r="G154" s="53">
-        <v>12459191</v>
-[...1 lines deleted...]
-      <c r="H154" s="22"/>
+        <v>2898</v>
+      </c>
+      <c r="H154" s="22">
+        <v>2898</v>
+      </c>
       <c r="I154" s="22"/>
       <c r="J154" s="22"/>
       <c r="K154" s="22"/>
       <c r="L154" s="22"/>
       <c r="M154" s="22"/>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="38" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B155" s="11">
-        <v>1179879</v>
+        <v>2388619</v>
       </c>
       <c r="C155" s="11">
-        <v>3203242</v>
+        <v>4232673</v>
       </c>
       <c r="D155" s="11">
-        <v>4704878</v>
+        <v>6279601</v>
       </c>
       <c r="E155" s="5">
-        <v>6037466</v>
+        <v>8135212</v>
       </c>
       <c r="F155" s="22">
-        <v>7248403</v>
+        <v>10207603</v>
       </c>
       <c r="G155" s="53">
-        <v>8986231</v>
-[...1 lines deleted...]
-      <c r="H155" s="22"/>
+        <v>12459191</v>
+      </c>
+      <c r="H155" s="22">
+        <v>14437436</v>
+      </c>
       <c r="I155" s="22"/>
       <c r="J155" s="22"/>
       <c r="K155" s="22"/>
       <c r="L155" s="22"/>
       <c r="M155" s="22"/>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" s="38" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B156" s="11">
-        <v>531850</v>
+        <v>1179879</v>
       </c>
       <c r="C156" s="11">
-        <v>1607782</v>
+        <v>3203242</v>
       </c>
       <c r="D156" s="11">
-        <v>3484532</v>
+        <v>4704878</v>
       </c>
       <c r="E156" s="5">
-        <v>4136494</v>
+        <v>6037466</v>
       </c>
       <c r="F156" s="22">
-        <v>4797128</v>
+        <v>7248403</v>
       </c>
       <c r="G156" s="53">
-        <v>5463791</v>
-[...1 lines deleted...]
-      <c r="H156" s="22"/>
+        <v>8986231</v>
+      </c>
+      <c r="H156" s="22">
+        <v>10363788</v>
+      </c>
       <c r="I156" s="22"/>
       <c r="J156" s="22"/>
       <c r="K156" s="22"/>
       <c r="L156" s="22"/>
       <c r="M156" s="22"/>
     </row>
-    <row r="157" spans="1:13" ht="39" customHeight="1">
-      <c r="A157" s="37" t="s">
+    <row r="157" spans="1:13">
+      <c r="A157" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B157" s="11">
+        <v>531850</v>
+      </c>
+      <c r="C157" s="11">
+        <v>1607782</v>
+      </c>
+      <c r="D157" s="11">
+        <v>3484532</v>
+      </c>
+      <c r="E157" s="5">
+        <v>4136494</v>
+      </c>
+      <c r="F157" s="22">
+        <v>4797128</v>
+      </c>
+      <c r="G157" s="53">
+        <v>5463791</v>
+      </c>
+      <c r="H157" s="22">
+        <v>7580492</v>
+      </c>
+      <c r="I157" s="22"/>
+      <c r="J157" s="22"/>
+      <c r="K157" s="22"/>
+      <c r="L157" s="22"/>
+      <c r="M157" s="22"/>
+    </row>
+    <row r="158" spans="1:13" ht="39" customHeight="1">
+      <c r="A158" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="B157" s="50"/>
-[...12 lines deleted...]
-      <c r="A158" s="37" t="s">
+      <c r="B158" s="50"/>
+      <c r="C158" s="32"/>
+      <c r="D158" s="32"/>
+      <c r="F158" s="8"/>
+      <c r="G158" s="27"/>
+      <c r="H158" s="14"/>
+      <c r="I158" s="14"/>
+      <c r="J158" s="14"/>
+      <c r="K158" s="4"/>
+      <c r="L158" s="4"/>
+      <c r="M158" s="4"/>
+    </row>
+    <row r="159" spans="1:13">
+      <c r="A159" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B158" s="32">
+      <c r="B159" s="32">
         <v>56803</v>
       </c>
-      <c r="C158" s="11">
+      <c r="C159" s="11">
         <v>233789</v>
       </c>
-      <c r="D158" s="11">
+      <c r="D159" s="11">
         <v>433392</v>
       </c>
-      <c r="E158" s="5">
+      <c r="E159" s="5">
         <v>568755</v>
       </c>
-      <c r="F158" s="22">
+      <c r="F159" s="22">
         <v>761510</v>
       </c>
-      <c r="G158" s="53">
+      <c r="G159" s="53">
         <v>917906</v>
       </c>
-      <c r="H158" s="22"/>
-[...33 lines deleted...]
-      <c r="M159" s="5"/>
+      <c r="H159" s="22">
+        <v>1068171</v>
+      </c>
+      <c r="I159" s="22"/>
+      <c r="J159" s="22"/>
+      <c r="K159" s="22"/>
+      <c r="L159" s="22"/>
+      <c r="M159" s="22"/>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="38" t="s">
-        <v>57</v>
-[...11 lines deleted...]
-        <v>4544</v>
+        <v>14</v>
+      </c>
+      <c r="B160" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C160" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D160" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="E160" s="5" t="s">
+        <v>16</v>
       </c>
       <c r="F160" s="22">
-        <v>5680</v>
+        <v>1640</v>
       </c>
       <c r="G160" s="53">
-        <v>6816</v>
-[...6 lines deleted...]
-      <c r="M160" s="22"/>
+        <v>3279</v>
+      </c>
+      <c r="H160" s="22">
+        <v>4919</v>
+      </c>
+      <c r="I160" s="5"/>
+      <c r="J160" s="48"/>
+      <c r="K160" s="5"/>
+      <c r="L160" s="5"/>
+      <c r="M160" s="5"/>
     </row>
     <row r="161" spans="1:13">
-      <c r="A161" s="38" t="s">
-[...25 lines deleted...]
-      <c r="M161" s="22"/>
+      <c r="A161" s="55" t="s">
+        <v>72</v>
+      </c>
+      <c r="B161" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C161" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D161" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F161" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G161" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="H161" s="22">
+        <v>65</v>
+      </c>
+      <c r="I161" s="5"/>
+      <c r="J161" s="48"/>
+      <c r="K161" s="5"/>
+      <c r="L161" s="5"/>
+      <c r="M161" s="5"/>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="38" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B162" s="32">
-        <v>5</v>
+        <v>1136</v>
       </c>
       <c r="C162" s="11">
-        <v>10</v>
+        <v>2272</v>
       </c>
       <c r="D162" s="11">
-        <v>15</v>
+        <v>3408</v>
       </c>
       <c r="E162" s="5">
-        <v>20</v>
+        <v>4544</v>
       </c>
       <c r="F162" s="22">
-        <v>25</v>
+        <v>5680</v>
       </c>
       <c r="G162" s="53">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="H162" s="22"/>
+        <v>6816</v>
+      </c>
+      <c r="H162" s="22">
+        <v>6816</v>
+      </c>
       <c r="I162" s="22"/>
       <c r="J162" s="22"/>
       <c r="K162" s="22"/>
       <c r="L162" s="22"/>
       <c r="M162" s="22"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="38" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B163" s="32">
-        <v>37080</v>
+        <v>6202</v>
       </c>
       <c r="C163" s="11">
-        <v>171161</v>
+        <v>13519</v>
       </c>
       <c r="D163" s="11">
-        <v>327860</v>
+        <v>20836</v>
       </c>
       <c r="E163" s="5">
-        <v>420319</v>
+        <v>28153</v>
       </c>
       <c r="F163" s="22">
-        <v>573823</v>
+        <v>33504</v>
       </c>
       <c r="G163" s="53">
-        <v>690967</v>
-[...1 lines deleted...]
-      <c r="H163" s="22"/>
+        <v>38855</v>
+      </c>
+      <c r="H163" s="22">
+        <v>39899</v>
+      </c>
       <c r="I163" s="22"/>
       <c r="J163" s="22"/>
       <c r="K163" s="22"/>
       <c r="L163" s="22"/>
       <c r="M163" s="22"/>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" s="38" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B164" s="32">
-        <v>12380</v>
+        <v>5</v>
       </c>
       <c r="C164" s="11">
-        <v>46826</v>
+        <v>10</v>
       </c>
       <c r="D164" s="11">
-        <v>81273</v>
+        <v>15</v>
       </c>
       <c r="E164" s="5">
-        <v>115719</v>
+        <v>20</v>
       </c>
       <c r="F164" s="22">
-        <v>146839</v>
+        <v>25</v>
       </c>
       <c r="G164" s="53">
-        <v>177958</v>
-[...1 lines deleted...]
-      <c r="H164" s="22"/>
+        <v>30</v>
+      </c>
+      <c r="H164" s="22">
+        <v>30</v>
+      </c>
       <c r="I164" s="22"/>
       <c r="J164" s="22"/>
       <c r="K164" s="22"/>
       <c r="L164" s="22"/>
       <c r="M164" s="22"/>
     </row>
-    <row r="165" spans="1:13" ht="21.6">
-[...12 lines deleted...]
-      <c r="M165" s="5"/>
+    <row r="165" spans="1:13">
+      <c r="A165" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B165" s="32">
+        <v>37080</v>
+      </c>
+      <c r="C165" s="11">
+        <v>171161</v>
+      </c>
+      <c r="D165" s="11">
+        <v>327860</v>
+      </c>
+      <c r="E165" s="5">
+        <v>420319</v>
+      </c>
+      <c r="F165" s="22">
+        <v>573823</v>
+      </c>
+      <c r="G165" s="53">
+        <v>690967</v>
+      </c>
+      <c r="H165" s="22">
+        <v>806746</v>
+      </c>
+      <c r="I165" s="22"/>
+      <c r="J165" s="22"/>
+      <c r="K165" s="22"/>
+      <c r="L165" s="22"/>
+      <c r="M165" s="22"/>
     </row>
     <row r="166" spans="1:13">
-      <c r="A166" s="37" t="s">
-        <v>21</v>
+      <c r="A166" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B166" s="32">
-        <v>566990</v>
+        <v>12380</v>
       </c>
       <c r="C166" s="11">
-        <v>1707566</v>
+        <v>46826</v>
       </c>
       <c r="D166" s="11">
-        <v>3381412</v>
+        <v>81273</v>
       </c>
       <c r="E166" s="5">
-        <v>5260632</v>
+        <v>115719</v>
       </c>
       <c r="F166" s="22">
-        <v>6746837</v>
+        <v>146839</v>
       </c>
       <c r="G166" s="53">
-        <v>8005281</v>
-[...1 lines deleted...]
-      <c r="H166" s="22"/>
+        <v>177958</v>
+      </c>
+      <c r="H166" s="22">
+        <v>209697</v>
+      </c>
       <c r="I166" s="22"/>
       <c r="J166" s="22"/>
       <c r="K166" s="22"/>
       <c r="L166" s="22"/>
       <c r="M166" s="22"/>
     </row>
-    <row r="167" spans="1:13">
-[...26 lines deleted...]
-      <c r="M167" s="22"/>
+    <row r="167" spans="1:13" ht="22.5">
+      <c r="A167" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B167" s="50"/>
+      <c r="C167" s="32"/>
+      <c r="D167" s="32"/>
+      <c r="F167" s="10"/>
+      <c r="G167" s="28"/>
+      <c r="H167" s="15"/>
+      <c r="J167" s="15"/>
+      <c r="K167" s="5"/>
+      <c r="L167" s="5"/>
+      <c r="M167" s="5"/>
     </row>
     <row r="168" spans="1:13">
-      <c r="A168" s="38" t="s">
-        <v>64</v>
+      <c r="A168" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B168" s="32">
-        <v>562898</v>
+        <v>566990</v>
       </c>
       <c r="C168" s="11">
-        <v>1698032</v>
+        <v>1707566</v>
       </c>
       <c r="D168" s="11">
-        <v>3366437</v>
+        <v>3381412</v>
       </c>
       <c r="E168" s="5">
-        <v>5240216</v>
+        <v>5260632</v>
       </c>
       <c r="F168" s="22">
-        <v>6720316</v>
+        <v>6746837</v>
       </c>
       <c r="G168" s="53">
-        <v>7972656</v>
-[...1 lines deleted...]
-      <c r="H168" s="22"/>
+        <v>8005281</v>
+      </c>
+      <c r="H168" s="22">
+        <v>9194964</v>
+      </c>
       <c r="I168" s="22"/>
       <c r="J168" s="22"/>
       <c r="K168" s="22"/>
       <c r="L168" s="22"/>
       <c r="M168" s="22"/>
     </row>
-    <row r="169" spans="1:13" ht="21.6">
-[...19 lines deleted...]
-        <v>2647704</v>
+    <row r="169" spans="1:13">
+      <c r="A169" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B169" s="32">
+        <v>4092</v>
+      </c>
+      <c r="C169" s="11">
+        <v>9534</v>
+      </c>
+      <c r="D169" s="11">
+        <v>14975</v>
+      </c>
+      <c r="E169" s="5">
+        <v>20416</v>
+      </c>
+      <c r="F169" s="22">
+        <v>26521</v>
+      </c>
+      <c r="G169" s="53">
+        <v>32625</v>
+      </c>
+      <c r="H169" s="22">
+        <v>38429</v>
+      </c>
+      <c r="I169" s="22"/>
+      <c r="J169" s="22"/>
+      <c r="K169" s="22"/>
+      <c r="L169" s="22"/>
+      <c r="M169" s="22"/>
+    </row>
+    <row r="170" spans="1:13">
+      <c r="A170" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B170" s="32">
+        <v>562898</v>
       </c>
       <c r="C170" s="11">
-        <v>5767919</v>
+        <v>1698032</v>
       </c>
       <c r="D170" s="11">
-        <v>8459643</v>
+        <v>3366437</v>
       </c>
       <c r="E170" s="5">
-        <v>11081723</v>
+        <v>5240216</v>
       </c>
       <c r="F170" s="22">
-        <v>13366023</v>
+        <v>6720316</v>
       </c>
       <c r="G170" s="53">
-        <v>16049626</v>
-[...1 lines deleted...]
-      <c r="H170" s="22"/>
+        <v>7972656</v>
+      </c>
+      <c r="H170" s="22">
+        <v>9156535</v>
+      </c>
       <c r="I170" s="22"/>
       <c r="J170" s="22"/>
       <c r="K170" s="22"/>
       <c r="L170" s="22"/>
       <c r="M170" s="22"/>
     </row>
-    <row r="171" spans="1:13">
-[...30 lines deleted...]
-        <v>55</v>
+    <row r="171" spans="1:13" ht="22.5">
+      <c r="A171" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="B171" s="50"/>
+      <c r="C171" s="32"/>
+      <c r="D171" s="32"/>
+      <c r="F171" s="10"/>
+      <c r="G171" s="28"/>
+      <c r="H171" s="15"/>
+      <c r="J171" s="15"/>
+      <c r="K171" s="5"/>
+      <c r="L171" s="5"/>
+      <c r="M171" s="5"/>
+    </row>
+    <row r="172" spans="1:13" ht="20.25" customHeight="1">
+      <c r="A172" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B172" s="11">
-        <v>8980</v>
+        <v>2647704</v>
       </c>
       <c r="C172" s="11">
-        <v>125824</v>
+        <v>5767919</v>
       </c>
       <c r="D172" s="11">
-        <v>238335</v>
+        <v>8459643</v>
       </c>
       <c r="E172" s="5">
-        <v>348530</v>
+        <v>11081723</v>
       </c>
       <c r="F172" s="22">
-        <v>445221</v>
+        <v>13366023</v>
       </c>
       <c r="G172" s="53">
-        <v>549711</v>
-[...1 lines deleted...]
-      <c r="H172" s="22"/>
+        <v>16049626</v>
+      </c>
+      <c r="H172" s="22">
+        <v>18771686</v>
+      </c>
       <c r="I172" s="22"/>
       <c r="J172" s="22"/>
       <c r="K172" s="22"/>
       <c r="L172" s="22"/>
       <c r="M172" s="22"/>
     </row>
     <row r="173" spans="1:13">
-      <c r="A173" s="39" t="s">
-        <v>65</v>
+      <c r="A173" s="38" t="s">
+        <v>14</v>
       </c>
       <c r="B173" s="11">
-        <v>5</v>
+        <v>798591</v>
       </c>
       <c r="C173" s="11">
-        <v>23</v>
+        <v>1511163</v>
       </c>
       <c r="D173" s="11">
-        <v>42</v>
+        <v>2283736</v>
       </c>
       <c r="E173" s="5">
-        <v>60</v>
+        <v>3123941</v>
       </c>
       <c r="F173" s="22">
-        <v>60</v>
+        <v>3766364</v>
       </c>
       <c r="G173" s="53">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H173" s="22"/>
+        <v>4669127</v>
+      </c>
+      <c r="H173" s="22">
+        <v>5743413</v>
+      </c>
       <c r="I173" s="22"/>
       <c r="J173" s="22"/>
       <c r="K173" s="22"/>
       <c r="L173" s="22"/>
       <c r="M173" s="22"/>
     </row>
     <row r="174" spans="1:13">
-      <c r="A174" s="38" t="s">
-        <v>57</v>
+      <c r="A174" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B174" s="11">
-        <v>30323</v>
+        <v>8980</v>
       </c>
       <c r="C174" s="11">
-        <v>69752</v>
+        <v>125824</v>
       </c>
       <c r="D174" s="11">
-        <v>109263</v>
+        <v>238335</v>
       </c>
       <c r="E174" s="5">
-        <v>134838</v>
+        <v>348530</v>
       </c>
       <c r="F174" s="22">
-        <v>162351</v>
+        <v>445221</v>
       </c>
       <c r="G174" s="53">
-        <v>189646</v>
-[...1 lines deleted...]
-      <c r="H174" s="22"/>
+        <v>549711</v>
+      </c>
+      <c r="H174" s="22">
+        <v>652281</v>
+      </c>
       <c r="I174" s="22"/>
       <c r="J174" s="22"/>
       <c r="K174" s="22"/>
       <c r="L174" s="22"/>
       <c r="M174" s="22"/>
     </row>
     <row r="175" spans="1:13">
-      <c r="A175" s="38" t="s">
-        <v>58</v>
+      <c r="A175" s="39" t="s">
+        <v>65</v>
       </c>
       <c r="B175" s="11">
-        <v>208</v>
+        <v>5</v>
       </c>
       <c r="C175" s="11">
-        <v>416</v>
+        <v>23</v>
       </c>
       <c r="D175" s="11">
-        <v>624</v>
+        <v>42</v>
       </c>
       <c r="E175" s="5">
-        <v>832</v>
+        <v>60</v>
       </c>
       <c r="F175" s="22">
-        <v>1040</v>
+        <v>60</v>
       </c>
       <c r="G175" s="53">
-        <v>1248</v>
-[...1 lines deleted...]
-      <c r="H175" s="22"/>
+        <v>60</v>
+      </c>
+      <c r="H175" s="22">
+        <v>60</v>
+      </c>
       <c r="I175" s="22"/>
       <c r="J175" s="22"/>
       <c r="K175" s="22"/>
       <c r="L175" s="22"/>
       <c r="M175" s="22"/>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="38" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B176" s="11">
-        <v>913391</v>
+        <v>30323</v>
       </c>
       <c r="C176" s="11">
-        <v>1982398</v>
+        <v>69752</v>
       </c>
       <c r="D176" s="11">
-        <v>2562533</v>
+        <v>109263</v>
       </c>
       <c r="E176" s="5">
-        <v>3038031</v>
+        <v>134838</v>
       </c>
       <c r="F176" s="22">
-        <v>3751744</v>
+        <v>162351</v>
       </c>
       <c r="G176" s="53">
-        <v>4599627</v>
-[...1 lines deleted...]
-      <c r="H176" s="22"/>
+        <v>189646</v>
+      </c>
+      <c r="H176" s="22">
+        <v>217287</v>
+      </c>
       <c r="I176" s="22"/>
       <c r="J176" s="22"/>
       <c r="K176" s="22"/>
       <c r="L176" s="22"/>
       <c r="M176" s="22"/>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" s="38" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B177" s="11">
-        <v>1</v>
+        <v>208</v>
       </c>
       <c r="C177" s="11">
-        <v>2</v>
+        <v>416</v>
       </c>
       <c r="D177" s="11">
-        <v>3</v>
+        <v>624</v>
       </c>
       <c r="E177" s="5">
-        <v>4</v>
+        <v>832</v>
       </c>
       <c r="F177" s="22">
-        <v>5</v>
+        <v>1040</v>
       </c>
       <c r="G177" s="53">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="H177" s="22"/>
+        <v>1248</v>
+      </c>
+      <c r="H177" s="22">
+        <v>1248</v>
+      </c>
       <c r="I177" s="22"/>
       <c r="J177" s="22"/>
       <c r="K177" s="22"/>
       <c r="L177" s="22"/>
       <c r="M177" s="22"/>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" s="38" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B178" s="11">
-        <v>239661</v>
+        <v>913391</v>
       </c>
       <c r="C178" s="11">
-        <v>618590</v>
+        <v>1982398</v>
       </c>
       <c r="D178" s="11">
-        <v>1002147</v>
+        <v>2562533</v>
       </c>
       <c r="E178" s="5">
-        <v>1369322</v>
+        <v>3038031</v>
       </c>
       <c r="F178" s="22">
-        <v>1728702</v>
+        <v>3751744</v>
       </c>
       <c r="G178" s="53">
-        <v>2085292</v>
-[...1 lines deleted...]
-      <c r="H178" s="22"/>
+        <v>4599627</v>
+      </c>
+      <c r="H178" s="22">
+        <v>5442464</v>
+      </c>
       <c r="I178" s="22"/>
       <c r="J178" s="22"/>
       <c r="K178" s="22"/>
       <c r="L178" s="22"/>
       <c r="M178" s="22"/>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="38" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B179" s="11">
-        <v>656544</v>
+        <v>1</v>
       </c>
       <c r="C179" s="11">
-        <v>1459751</v>
+        <v>2</v>
       </c>
       <c r="D179" s="11">
-        <v>2262958</v>
+        <v>3</v>
       </c>
       <c r="E179" s="5">
-        <v>3066165</v>
+        <v>4</v>
       </c>
       <c r="F179" s="22">
-        <v>3510537</v>
+        <v>5</v>
       </c>
       <c r="G179" s="53">
-        <v>3954908</v>
-[...1 lines deleted...]
-      <c r="H179" s="22"/>
+        <v>6</v>
+      </c>
+      <c r="H179" s="22">
+        <v>6</v>
+      </c>
       <c r="I179" s="22"/>
       <c r="J179" s="22"/>
       <c r="K179" s="22"/>
       <c r="L179" s="22"/>
       <c r="M179" s="22"/>
     </row>
-    <row r="180" spans="1:13" ht="34.950000000000003" customHeight="1">
-[...7 lines deleted...]
-      <c r="K180" s="19"/>
+    <row r="180" spans="1:13">
+      <c r="A180" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B180" s="11">
+        <v>239661</v>
+      </c>
+      <c r="C180" s="11">
+        <v>618590</v>
+      </c>
+      <c r="D180" s="11">
+        <v>1002147</v>
+      </c>
+      <c r="E180" s="5">
+        <v>1369322</v>
+      </c>
+      <c r="F180" s="22">
+        <v>1728702</v>
+      </c>
+      <c r="G180" s="53">
+        <v>2085292</v>
+      </c>
+      <c r="H180" s="22">
+        <v>2315648</v>
+      </c>
+      <c r="I180" s="22"/>
+      <c r="J180" s="22"/>
+      <c r="K180" s="22"/>
+      <c r="L180" s="22"/>
+      <c r="M180" s="22"/>
     </row>
     <row r="181" spans="1:13">
-      <c r="A181" s="37" t="s">
-        <v>21</v>
+      <c r="A181" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B181" s="11">
-        <v>2311417</v>
+        <v>656544</v>
       </c>
       <c r="C181" s="11">
-        <v>7010820</v>
+        <v>1459751</v>
       </c>
       <c r="D181" s="11">
-        <v>9264395</v>
+        <v>2262958</v>
       </c>
       <c r="E181" s="5">
-        <v>12924515</v>
+        <v>3066165</v>
       </c>
       <c r="F181" s="22">
-        <v>15906698</v>
+        <v>3510537</v>
       </c>
       <c r="G181" s="53">
-        <v>18326501</v>
-[...1 lines deleted...]
-      <c r="H181" s="22"/>
+        <v>3954908</v>
+      </c>
+      <c r="H181" s="22">
+        <v>4399279</v>
+      </c>
       <c r="I181" s="22"/>
       <c r="J181" s="22"/>
       <c r="K181" s="22"/>
       <c r="L181" s="22"/>
       <c r="M181" s="22"/>
     </row>
-    <row r="182" spans="1:13">
-[...26 lines deleted...]
-      <c r="M182" s="22"/>
+    <row r="182" spans="1:13" ht="34.9" customHeight="1">
+      <c r="A182" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="B182" s="50"/>
+      <c r="C182" s="32"/>
+      <c r="D182" s="32"/>
+      <c r="G182" s="26"/>
+      <c r="K182" s="19"/>
     </row>
     <row r="183" spans="1:13">
-      <c r="A183" s="38" t="s">
-        <v>60</v>
+      <c r="A183" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B183" s="11">
-        <v>1121884</v>
+        <v>2311417</v>
       </c>
       <c r="C183" s="11">
-        <v>2577869</v>
+        <v>7010820</v>
       </c>
       <c r="D183" s="11">
-        <v>4016991</v>
+        <v>9264395</v>
       </c>
       <c r="E183" s="5">
-        <v>5393024</v>
+        <v>12924515</v>
       </c>
       <c r="F183" s="22">
-        <v>6226595</v>
+        <v>15906698</v>
       </c>
       <c r="G183" s="53">
-        <v>7050531</v>
-[...1 lines deleted...]
-      <c r="H183" s="22"/>
+        <v>18326501</v>
+      </c>
+      <c r="H183" s="22">
+        <v>20805488</v>
+      </c>
       <c r="I183" s="22"/>
       <c r="J183" s="22"/>
       <c r="K183" s="22"/>
       <c r="L183" s="22"/>
       <c r="M183" s="22"/>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" s="38" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B184" s="11">
-        <v>96425</v>
+        <v>110222</v>
       </c>
       <c r="C184" s="11">
-        <v>193740</v>
+        <v>223563</v>
       </c>
       <c r="D184" s="11">
-        <v>291055</v>
+        <v>237068</v>
       </c>
       <c r="E184" s="5">
-        <v>388370</v>
+        <v>337113</v>
       </c>
       <c r="F184" s="22">
-        <v>540295</v>
+        <v>438221</v>
       </c>
       <c r="G184" s="53">
-        <v>692220</v>
-[...1 lines deleted...]
-      <c r="H184" s="22"/>
+        <v>525975</v>
+      </c>
+      <c r="H184" s="22">
+        <v>613729</v>
+      </c>
       <c r="I184" s="22"/>
       <c r="J184" s="22"/>
       <c r="K184" s="22"/>
       <c r="L184" s="22"/>
       <c r="M184" s="22"/>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" s="38" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B185" s="11">
-        <v>982885</v>
+        <v>1121884</v>
       </c>
       <c r="C185" s="11">
-        <v>4015648</v>
+        <v>2577869</v>
       </c>
       <c r="D185" s="11">
-        <v>4719281</v>
+        <v>4016991</v>
       </c>
       <c r="E185" s="5">
-        <v>6806007</v>
+        <v>5393024</v>
       </c>
       <c r="F185" s="22">
-        <v>8701587</v>
+        <v>6226595</v>
       </c>
       <c r="G185" s="53">
-        <v>10057775</v>
-[...1 lines deleted...]
-      <c r="H185" s="22"/>
+        <v>7050531</v>
+      </c>
+      <c r="H185" s="22">
+        <v>8098961</v>
+      </c>
       <c r="I185" s="22"/>
       <c r="J185" s="22"/>
       <c r="K185" s="22"/>
       <c r="L185" s="22"/>
       <c r="M185" s="22"/>
     </row>
-    <row r="186" spans="1:13" ht="21.6">
-[...12 lines deleted...]
-      <c r="M186" s="5"/>
+    <row r="186" spans="1:13">
+      <c r="A186" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B186" s="11">
+        <v>96425</v>
+      </c>
+      <c r="C186" s="11">
+        <v>193740</v>
+      </c>
+      <c r="D186" s="11">
+        <v>291055</v>
+      </c>
+      <c r="E186" s="5">
+        <v>388370</v>
+      </c>
+      <c r="F186" s="22">
+        <v>540295</v>
+      </c>
+      <c r="G186" s="53">
+        <v>692220</v>
+      </c>
+      <c r="H186" s="22">
+        <v>844144</v>
+      </c>
+      <c r="I186" s="22"/>
+      <c r="J186" s="22"/>
+      <c r="K186" s="22"/>
+      <c r="L186" s="22"/>
+      <c r="M186" s="22"/>
     </row>
     <row r="187" spans="1:13">
-      <c r="A187" s="37" t="s">
-        <v>21</v>
+      <c r="A187" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B187" s="11">
-        <v>6834587</v>
+        <v>982885</v>
       </c>
       <c r="C187" s="11">
-        <v>13364878</v>
+        <v>4015648</v>
       </c>
       <c r="D187" s="11">
-        <v>20927458</v>
+        <v>4719281</v>
       </c>
       <c r="E187" s="5">
-        <v>30312173</v>
+        <v>6806007</v>
       </c>
       <c r="F187" s="22">
-        <v>39859039</v>
+        <v>8701587</v>
       </c>
       <c r="G187" s="53">
-        <v>50935239</v>
-[...1 lines deleted...]
-      <c r="H187" s="22"/>
+        <v>10057775</v>
+      </c>
+      <c r="H187" s="22">
+        <v>11248653</v>
+      </c>
       <c r="I187" s="22"/>
       <c r="J187" s="22"/>
       <c r="K187" s="22"/>
       <c r="L187" s="22"/>
       <c r="M187" s="22"/>
     </row>
-    <row r="188" spans="1:13">
-[...26 lines deleted...]
-      <c r="M188" s="22"/>
+    <row r="188" spans="1:13" ht="22.5">
+      <c r="A188" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="B188" s="50"/>
+      <c r="C188" s="32"/>
+      <c r="D188" s="32"/>
+      <c r="F188" s="10"/>
+      <c r="G188" s="28"/>
+      <c r="H188" s="15"/>
+      <c r="J188" s="15"/>
+      <c r="K188" s="5"/>
+      <c r="L188" s="5"/>
+      <c r="M188" s="5"/>
     </row>
     <row r="189" spans="1:13">
-      <c r="A189" s="39" t="s">
-        <v>55</v>
+      <c r="A189" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B189" s="11">
-        <v>966234</v>
+        <v>6834587</v>
       </c>
       <c r="C189" s="11">
-        <v>1158974</v>
+        <v>13364878</v>
       </c>
       <c r="D189" s="11">
-        <v>1875893</v>
+        <v>20927458</v>
       </c>
       <c r="E189" s="5">
-        <v>2920033</v>
+        <v>30312173</v>
       </c>
       <c r="F189" s="22">
-        <v>4311376</v>
+        <v>39859039</v>
       </c>
       <c r="G189" s="53">
-        <v>5779243</v>
-[...1 lines deleted...]
-      <c r="H189" s="22"/>
+        <v>50935239</v>
+      </c>
+      <c r="H189" s="22">
+        <v>61354964</v>
+      </c>
       <c r="I189" s="22"/>
       <c r="J189" s="22"/>
       <c r="K189" s="22"/>
       <c r="L189" s="22"/>
       <c r="M189" s="22"/>
     </row>
-    <row r="190" spans="1:13" ht="16.5" customHeight="1">
+    <row r="190" spans="1:13">
       <c r="A190" s="38" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="B190" s="11">
-        <v>101871</v>
+        <v>475227</v>
       </c>
       <c r="C190" s="11">
-        <v>289792</v>
+        <v>926327</v>
       </c>
       <c r="D190" s="11">
-        <v>541182</v>
+        <v>1430318</v>
       </c>
       <c r="E190" s="5">
-        <v>794220</v>
+        <v>2142112</v>
       </c>
       <c r="F190" s="22">
-        <v>1136265</v>
+        <v>2819028</v>
       </c>
       <c r="G190" s="53">
-        <v>1339576</v>
-[...1 lines deleted...]
-      <c r="H190" s="22"/>
+        <v>3414735</v>
+      </c>
+      <c r="H190" s="22">
+        <v>3924129</v>
+      </c>
       <c r="I190" s="22"/>
       <c r="J190" s="22"/>
       <c r="K190" s="22"/>
       <c r="L190" s="22"/>
       <c r="M190" s="22"/>
     </row>
     <row r="191" spans="1:13">
-      <c r="A191" s="38" t="s">
-        <v>58</v>
+      <c r="A191" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B191" s="11">
-        <v>114819</v>
+        <v>966234</v>
       </c>
       <c r="C191" s="11">
-        <v>457160</v>
+        <v>1158974</v>
       </c>
       <c r="D191" s="11">
-        <v>873032</v>
+        <v>1875893</v>
       </c>
       <c r="E191" s="5">
-        <v>1442168</v>
+        <v>2920033</v>
       </c>
       <c r="F191" s="22">
-        <v>2023521</v>
+        <v>4311376</v>
       </c>
       <c r="G191" s="53">
-        <v>2590427</v>
-[...1 lines deleted...]
-      <c r="H191" s="22"/>
+        <v>5779243</v>
+      </c>
+      <c r="H191" s="22">
+        <v>7320395</v>
+      </c>
       <c r="I191" s="22"/>
       <c r="J191" s="22"/>
       <c r="K191" s="22"/>
       <c r="L191" s="22"/>
       <c r="M191" s="22"/>
     </row>
-    <row r="192" spans="1:13">
+    <row r="192" spans="1:13" ht="16.5" customHeight="1">
       <c r="A192" s="38" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B192" s="11">
-        <v>500</v>
+        <v>101871</v>
       </c>
       <c r="C192" s="11">
-        <v>1000</v>
+        <v>289792</v>
       </c>
       <c r="D192" s="11">
-        <v>1500</v>
+        <v>541182</v>
       </c>
       <c r="E192" s="5">
-        <v>2000</v>
+        <v>794220</v>
       </c>
       <c r="F192" s="22">
-        <v>2500</v>
+        <v>1136265</v>
       </c>
       <c r="G192" s="53">
-        <v>3000</v>
-[...1 lines deleted...]
-      <c r="H192" s="22"/>
+        <v>1339576</v>
+      </c>
+      <c r="H192" s="22">
+        <v>1525328</v>
+      </c>
       <c r="I192" s="22"/>
       <c r="J192" s="22"/>
       <c r="K192" s="22"/>
       <c r="L192" s="22"/>
       <c r="M192" s="22"/>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" s="38" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B193" s="11">
-        <v>1103050</v>
+        <v>114819</v>
       </c>
       <c r="C193" s="11">
-        <v>2339599</v>
+        <v>457160</v>
       </c>
       <c r="D193" s="11">
-        <v>3513928</v>
+        <v>873032</v>
       </c>
       <c r="E193" s="5">
-        <v>4558637</v>
+        <v>1442168</v>
       </c>
       <c r="F193" s="22">
-        <v>5366278</v>
+        <v>2023521</v>
       </c>
       <c r="G193" s="53">
-        <v>7591754</v>
-[...1 lines deleted...]
-      <c r="H193" s="22"/>
+        <v>2590427</v>
+      </c>
+      <c r="H193" s="22">
+        <v>3058156</v>
+      </c>
       <c r="I193" s="22"/>
       <c r="J193" s="22"/>
       <c r="K193" s="22"/>
       <c r="L193" s="22"/>
       <c r="M193" s="22"/>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" s="38" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B194" s="11">
-        <v>1268618</v>
+        <v>500</v>
       </c>
       <c r="C194" s="11">
-        <v>2639064</v>
+        <v>1000</v>
       </c>
       <c r="D194" s="11">
-        <v>3774746</v>
+        <v>1500</v>
       </c>
       <c r="E194" s="5">
-        <v>5613960</v>
+        <v>2000</v>
       </c>
       <c r="F194" s="22">
-        <v>7905855</v>
+        <v>2500</v>
       </c>
       <c r="G194" s="53">
-        <v>9816983</v>
-[...1 lines deleted...]
-      <c r="H194" s="22"/>
+        <v>3000</v>
+      </c>
+      <c r="H194" s="22">
+        <v>3375</v>
+      </c>
       <c r="I194" s="22"/>
       <c r="J194" s="22"/>
       <c r="K194" s="22"/>
       <c r="L194" s="22"/>
       <c r="M194" s="22"/>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" s="38" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B195" s="11">
-        <v>283</v>
+        <v>1103050</v>
       </c>
       <c r="C195" s="11">
-        <v>566</v>
+        <v>2339599</v>
       </c>
       <c r="D195" s="11">
-        <v>849</v>
+        <v>3513928</v>
       </c>
       <c r="E195" s="5">
-        <v>1132</v>
+        <v>4558637</v>
       </c>
       <c r="F195" s="22">
-        <v>1415</v>
+        <v>5366278</v>
       </c>
       <c r="G195" s="53">
-        <v>1698</v>
-[...1 lines deleted...]
-      <c r="H195" s="22"/>
+        <v>7591754</v>
+      </c>
+      <c r="H195" s="22">
+        <v>8950309</v>
+      </c>
       <c r="I195" s="22"/>
       <c r="J195" s="22"/>
       <c r="K195" s="22"/>
       <c r="L195" s="22"/>
       <c r="M195" s="22"/>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="38" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>2803986</v>
+        <v>62</v>
+      </c>
+      <c r="B196" s="11">
+        <v>1268618</v>
       </c>
       <c r="C196" s="11">
-        <v>5552398</v>
+        <v>2639064</v>
       </c>
       <c r="D196" s="11">
-        <v>8916013</v>
+        <v>3774746</v>
       </c>
       <c r="E196" s="5">
-        <v>12837915</v>
+        <v>5613960</v>
       </c>
       <c r="F196" s="22">
-        <v>16292805</v>
+        <v>7905855</v>
       </c>
       <c r="G196" s="53">
-        <v>20397830</v>
-[...1 lines deleted...]
-      <c r="H196" s="22"/>
+        <v>9816983</v>
+      </c>
+      <c r="H196" s="22">
+        <v>12011170</v>
+      </c>
       <c r="I196" s="22"/>
       <c r="J196" s="22"/>
       <c r="K196" s="22"/>
       <c r="L196" s="22"/>
       <c r="M196" s="22"/>
     </row>
-    <row r="197" spans="1:13" ht="34.200000000000003" customHeight="1">
-[...12 lines deleted...]
-      <c r="M197" s="5"/>
+    <row r="197" spans="1:13">
+      <c r="A197" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B197" s="11">
+        <v>283</v>
+      </c>
+      <c r="C197" s="11">
+        <v>566</v>
+      </c>
+      <c r="D197" s="11">
+        <v>849</v>
+      </c>
+      <c r="E197" s="5">
+        <v>1132</v>
+      </c>
+      <c r="F197" s="22">
+        <v>1415</v>
+      </c>
+      <c r="G197" s="53">
+        <v>1698</v>
+      </c>
+      <c r="H197" s="22">
+        <v>1698</v>
+      </c>
+      <c r="I197" s="22"/>
+      <c r="J197" s="22"/>
+      <c r="K197" s="22"/>
+      <c r="L197" s="22"/>
+      <c r="M197" s="22"/>
     </row>
     <row r="198" spans="1:13">
-      <c r="A198" s="37" t="s">
-[...3 lines deleted...]
-        <v>7346440</v>
+      <c r="A198" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B198" s="32">
+        <v>2803986</v>
       </c>
       <c r="C198" s="11">
-        <v>16692158</v>
+        <v>5552398</v>
       </c>
       <c r="D198" s="11">
-        <v>29084386</v>
+        <v>8916013</v>
       </c>
       <c r="E198" s="5">
-        <v>43434359</v>
+        <v>12837915</v>
       </c>
       <c r="F198" s="22">
-        <v>55494368</v>
+        <v>16292805</v>
       </c>
       <c r="G198" s="53">
-        <v>69157919</v>
-[...1 lines deleted...]
-      <c r="H198" s="22"/>
+        <v>20397830</v>
+      </c>
+      <c r="H198" s="22">
+        <v>24560410</v>
+      </c>
       <c r="I198" s="22"/>
       <c r="J198" s="22"/>
       <c r="K198" s="22"/>
       <c r="L198" s="22"/>
       <c r="M198" s="22"/>
     </row>
-    <row r="199" spans="1:13">
-[...26 lines deleted...]
-      <c r="M199" s="22"/>
+    <row r="199" spans="1:13" ht="34.15" customHeight="1">
+      <c r="A199" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="B199" s="50"/>
+      <c r="C199" s="32"/>
+      <c r="D199" s="32"/>
+      <c r="F199" s="10"/>
+      <c r="G199" s="28"/>
+      <c r="H199" s="15"/>
+      <c r="J199" s="15"/>
+      <c r="K199" s="5"/>
+      <c r="L199" s="5"/>
+      <c r="M199" s="5"/>
     </row>
     <row r="200" spans="1:13">
-      <c r="A200" s="39" t="s">
-        <v>55</v>
+      <c r="A200" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B200" s="11">
-        <v>2690032</v>
+        <v>7346440</v>
       </c>
       <c r="C200" s="11">
-        <v>6055910</v>
+        <v>16692158</v>
       </c>
       <c r="D200" s="11">
-        <v>9537966</v>
+        <v>29084386</v>
       </c>
       <c r="E200" s="5">
-        <v>12841456</v>
+        <v>43434359</v>
       </c>
       <c r="F200" s="22">
-        <v>15895804</v>
+        <v>55494368</v>
       </c>
       <c r="G200" s="53">
-        <v>19444429</v>
-[...1 lines deleted...]
-      <c r="H200" s="22"/>
+        <v>69157919</v>
+      </c>
+      <c r="H200" s="22">
+        <v>83928486</v>
+      </c>
       <c r="I200" s="22"/>
       <c r="J200" s="22"/>
       <c r="K200" s="22"/>
       <c r="L200" s="22"/>
       <c r="M200" s="22"/>
     </row>
     <row r="201" spans="1:13">
       <c r="A201" s="38" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="B201" s="11">
-        <v>41955</v>
+        <v>165343</v>
       </c>
       <c r="C201" s="11">
-        <v>216374</v>
+        <v>542186</v>
       </c>
       <c r="D201" s="11">
-        <v>391069</v>
+        <v>919030</v>
       </c>
       <c r="E201" s="5">
-        <v>809794</v>
+        <v>1295874</v>
       </c>
       <c r="F201" s="22">
-        <v>1507224</v>
+        <v>1408519</v>
       </c>
       <c r="G201" s="53">
-        <v>2239214</v>
-[...1 lines deleted...]
-      <c r="H201" s="22"/>
+        <v>1521164</v>
+      </c>
+      <c r="H201" s="22">
+        <v>1638439</v>
+      </c>
       <c r="I201" s="22"/>
       <c r="J201" s="22"/>
       <c r="K201" s="22"/>
       <c r="L201" s="22"/>
       <c r="M201" s="22"/>
     </row>
     <row r="202" spans="1:13">
-      <c r="A202" s="38" t="s">
-        <v>58</v>
+      <c r="A202" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B202" s="11">
-        <v>38901</v>
+        <v>2690032</v>
       </c>
       <c r="C202" s="11">
-        <v>337303</v>
+        <v>6055910</v>
       </c>
       <c r="D202" s="11">
-        <v>747334</v>
+        <v>9537966</v>
       </c>
       <c r="E202" s="5">
-        <v>1180137</v>
+        <v>12841456</v>
       </c>
       <c r="F202" s="22">
-        <v>1346212</v>
+        <v>15895804</v>
       </c>
       <c r="G202" s="53">
-        <v>1584647</v>
-[...1 lines deleted...]
-      <c r="H202" s="22"/>
+        <v>19444429</v>
+      </c>
+      <c r="H202" s="22">
+        <v>23333073</v>
+      </c>
       <c r="I202" s="22"/>
       <c r="J202" s="22"/>
       <c r="K202" s="22"/>
       <c r="L202" s="22"/>
       <c r="M202" s="22"/>
     </row>
     <row r="203" spans="1:13">
       <c r="A203" s="38" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B203" s="11">
-        <v>859381</v>
+        <v>41955</v>
       </c>
       <c r="C203" s="11">
-        <v>2172700</v>
+        <v>216374</v>
       </c>
       <c r="D203" s="11">
-        <v>4311196</v>
+        <v>391069</v>
       </c>
       <c r="E203" s="5">
-        <v>6436338</v>
+        <v>809794</v>
       </c>
       <c r="F203" s="22">
-        <v>7670757</v>
+        <v>1507224</v>
       </c>
       <c r="G203" s="53">
-        <v>9520129</v>
-[...1 lines deleted...]
-      <c r="H203" s="22"/>
+        <v>2239214</v>
+      </c>
+      <c r="H203" s="22">
+        <v>3232436</v>
+      </c>
       <c r="I203" s="22"/>
       <c r="J203" s="22"/>
       <c r="K203" s="22"/>
       <c r="L203" s="22"/>
       <c r="M203" s="22"/>
     </row>
     <row r="204" spans="1:13">
       <c r="A204" s="38" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B204" s="11">
-        <v>13</v>
+        <v>38901</v>
       </c>
       <c r="C204" s="11">
-        <v>26</v>
+        <v>337303</v>
       </c>
       <c r="D204" s="11">
-        <v>39</v>
+        <v>747334</v>
       </c>
       <c r="E204" s="5">
-        <v>52</v>
+        <v>1180137</v>
       </c>
       <c r="F204" s="22">
-        <v>65</v>
+        <v>1346212</v>
       </c>
       <c r="G204" s="53">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="H204" s="22"/>
+        <v>1584647</v>
+      </c>
+      <c r="H204" s="22">
+        <v>1751356</v>
+      </c>
       <c r="I204" s="22"/>
       <c r="J204" s="22"/>
       <c r="K204" s="22"/>
       <c r="L204" s="22"/>
       <c r="M204" s="22"/>
     </row>
     <row r="205" spans="1:13">
       <c r="A205" s="38" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B205" s="11">
-        <v>1759654</v>
+        <v>859381</v>
       </c>
       <c r="C205" s="11">
-        <v>3209899</v>
+        <v>2172700</v>
       </c>
       <c r="D205" s="11">
-        <v>4947902</v>
+        <v>4311196</v>
       </c>
       <c r="E205" s="5">
-        <v>7059216</v>
+        <v>6436338</v>
       </c>
       <c r="F205" s="22">
-        <v>9225638</v>
+        <v>7670757</v>
       </c>
       <c r="G205" s="53">
-        <v>11423931</v>
-[...1 lines deleted...]
-      <c r="H205" s="22"/>
+        <v>9520129</v>
+      </c>
+      <c r="H205" s="22">
+        <v>11092227</v>
+      </c>
       <c r="I205" s="22"/>
       <c r="J205" s="22"/>
       <c r="K205" s="22"/>
       <c r="L205" s="22"/>
       <c r="M205" s="22"/>
     </row>
     <row r="206" spans="1:13">
       <c r="A206" s="38" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B206" s="11">
-        <v>1185</v>
+        <v>13</v>
       </c>
       <c r="C206" s="11">
-        <v>18551</v>
+        <v>26</v>
       </c>
       <c r="D206" s="11">
-        <v>35916</v>
+        <v>39</v>
       </c>
       <c r="E206" s="5">
-        <v>53282</v>
+        <v>52</v>
       </c>
       <c r="F206" s="22">
-        <v>56840</v>
+        <v>65</v>
       </c>
       <c r="G206" s="53">
-        <v>60397</v>
-[...1 lines deleted...]
-      <c r="H206" s="22"/>
+        <v>78</v>
+      </c>
+      <c r="H206" s="22">
+        <v>78</v>
+      </c>
       <c r="I206" s="22"/>
       <c r="J206" s="22"/>
       <c r="K206" s="22"/>
       <c r="L206" s="22"/>
       <c r="M206" s="22"/>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="38" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B207" s="11">
-        <v>1789976</v>
+        <v>1759654</v>
       </c>
       <c r="C207" s="11">
-        <v>4139208</v>
+        <v>3209899</v>
       </c>
       <c r="D207" s="11">
-        <v>8193934</v>
+        <v>4947902</v>
       </c>
       <c r="E207" s="5">
-        <v>13758211</v>
+        <v>7059216</v>
       </c>
       <c r="F207" s="22">
-        <v>18383309</v>
+        <v>9225638</v>
       </c>
       <c r="G207" s="53">
-        <v>23363929</v>
-[...1 lines deleted...]
-      <c r="H207" s="22"/>
+        <v>11423931</v>
+      </c>
+      <c r="H207" s="22">
+        <v>13519324</v>
+      </c>
       <c r="I207" s="22"/>
       <c r="J207" s="22"/>
       <c r="K207" s="22"/>
       <c r="L207" s="22"/>
       <c r="M207" s="22"/>
     </row>
     <row r="208" spans="1:13">
-      <c r="A208" s="37" t="s">
-[...11 lines deleted...]
-      <c r="M208" s="5"/>
+      <c r="A208" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B208" s="11">
+        <v>1185</v>
+      </c>
+      <c r="C208" s="11">
+        <v>18551</v>
+      </c>
+      <c r="D208" s="11">
+        <v>35916</v>
+      </c>
+      <c r="E208" s="5">
+        <v>53282</v>
+      </c>
+      <c r="F208" s="22">
+        <v>56840</v>
+      </c>
+      <c r="G208" s="53">
+        <v>60397</v>
+      </c>
+      <c r="H208" s="22">
+        <v>64068</v>
+      </c>
+      <c r="I208" s="22"/>
+      <c r="J208" s="22"/>
+      <c r="K208" s="22"/>
+      <c r="L208" s="22"/>
+      <c r="M208" s="22"/>
     </row>
     <row r="209" spans="1:13">
-      <c r="A209" s="37" t="s">
-        <v>21</v>
+      <c r="A209" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B209" s="11">
-        <v>4299519</v>
+        <v>1789976</v>
       </c>
       <c r="C209" s="11">
-        <v>11390048</v>
+        <v>4139208</v>
       </c>
       <c r="D209" s="11">
-        <v>18636314</v>
+        <v>8193934</v>
       </c>
       <c r="E209" s="5">
-        <v>27528716</v>
+        <v>13758211</v>
       </c>
       <c r="F209" s="22">
-        <v>34870907</v>
+        <v>18383309</v>
       </c>
       <c r="G209" s="53">
-        <v>41832021</v>
-[...1 lines deleted...]
-      <c r="H209" s="22"/>
+        <v>23363929</v>
+      </c>
+      <c r="H209" s="22">
+        <v>29295358</v>
+      </c>
       <c r="I209" s="22"/>
       <c r="J209" s="22"/>
       <c r="K209" s="22"/>
       <c r="L209" s="22"/>
       <c r="M209" s="22"/>
     </row>
-    <row r="210" spans="1:13">
-[...26 lines deleted...]
-      <c r="M210" s="22"/>
+    <row r="210" spans="1:13" ht="22.5">
+      <c r="A210" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="B210" s="50"/>
+      <c r="C210" s="32"/>
+      <c r="D210" s="32"/>
+      <c r="F210" s="10"/>
+      <c r="G210" s="28"/>
+      <c r="H210" s="15"/>
+      <c r="J210" s="15"/>
+      <c r="K210" s="5"/>
+      <c r="L210" s="5"/>
+      <c r="M210" s="5"/>
     </row>
     <row r="211" spans="1:13">
-      <c r="A211" s="39" t="s">
-        <v>55</v>
+      <c r="A211" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B211" s="11">
-        <v>479616</v>
+        <v>4299519</v>
       </c>
       <c r="C211" s="11">
-        <v>1372684</v>
+        <v>11390048</v>
       </c>
       <c r="D211" s="11">
-        <v>2838715</v>
+        <v>18636314</v>
       </c>
       <c r="E211" s="5">
-        <v>5193312</v>
+        <v>27528716</v>
       </c>
       <c r="F211" s="22">
-        <v>6871457</v>
+        <v>34870907</v>
       </c>
       <c r="G211" s="53">
-        <v>7648854</v>
-[...1 lines deleted...]
-      <c r="H211" s="22"/>
+        <v>41832021</v>
+      </c>
+      <c r="H211" s="22">
+        <v>47729286</v>
+      </c>
       <c r="I211" s="22"/>
       <c r="J211" s="22"/>
       <c r="K211" s="22"/>
       <c r="L211" s="22"/>
       <c r="M211" s="22"/>
     </row>
     <row r="212" spans="1:13">
       <c r="A212" s="38" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>14</v>
+      </c>
+      <c r="B212" s="11">
+        <v>104294</v>
       </c>
       <c r="C212" s="11">
-        <v>1087305</v>
+        <v>315869</v>
       </c>
       <c r="D212" s="11">
-        <v>2174609</v>
+        <v>492963</v>
       </c>
       <c r="E212" s="5">
-        <v>3261914</v>
+        <v>853113</v>
       </c>
       <c r="F212" s="22">
-        <v>3800255</v>
+        <v>1012692</v>
       </c>
       <c r="G212" s="53">
-        <v>4338595</v>
-[...1 lines deleted...]
-      <c r="H212" s="22"/>
+        <v>1227893</v>
+      </c>
+      <c r="H212" s="22">
+        <v>1425417</v>
+      </c>
       <c r="I212" s="22"/>
       <c r="J212" s="22"/>
       <c r="K212" s="22"/>
       <c r="L212" s="22"/>
       <c r="M212" s="22"/>
     </row>
     <row r="213" spans="1:13">
-      <c r="A213" s="38" t="s">
-        <v>58</v>
+      <c r="A213" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B213" s="11">
-        <v>12648</v>
+        <v>479616</v>
       </c>
       <c r="C213" s="11">
-        <v>92841</v>
+        <v>1372684</v>
       </c>
       <c r="D213" s="11">
-        <v>138367</v>
+        <v>2838715</v>
       </c>
       <c r="E213" s="5">
-        <v>198363</v>
+        <v>5193312</v>
       </c>
       <c r="F213" s="22">
-        <v>263441</v>
+        <v>6871457</v>
       </c>
       <c r="G213" s="53">
-        <v>368840</v>
-[...1 lines deleted...]
-      <c r="H213" s="22"/>
+        <v>7648854</v>
+      </c>
+      <c r="H213" s="22">
+        <v>8074108</v>
+      </c>
       <c r="I213" s="22"/>
       <c r="J213" s="22"/>
       <c r="K213" s="22"/>
       <c r="L213" s="22"/>
       <c r="M213" s="22"/>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" s="38" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>370409</v>
+        <v>57</v>
+      </c>
+      <c r="B214" s="21" t="s">
+        <v>16</v>
       </c>
       <c r="C214" s="11">
-        <v>1236801</v>
+        <v>1087305</v>
       </c>
       <c r="D214" s="11">
-        <v>2067057</v>
+        <v>2174609</v>
       </c>
       <c r="E214" s="5">
-        <v>2968290</v>
+        <v>3261914</v>
       </c>
       <c r="F214" s="22">
-        <v>3461623</v>
+        <v>3800255</v>
       </c>
       <c r="G214" s="53">
-        <v>4018646</v>
-[...1 lines deleted...]
-      <c r="H214" s="22"/>
+        <v>4338595</v>
+      </c>
+      <c r="H214" s="22">
+        <v>4876936</v>
+      </c>
       <c r="I214" s="22"/>
       <c r="J214" s="22"/>
       <c r="K214" s="22"/>
       <c r="L214" s="22"/>
       <c r="M214" s="22"/>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" s="38" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B215" s="11">
-        <v>382702</v>
+        <v>12648</v>
       </c>
       <c r="C215" s="11">
-        <v>685747</v>
+        <v>92841</v>
       </c>
       <c r="D215" s="11">
-        <v>924489</v>
+        <v>138367</v>
       </c>
       <c r="E215" s="5">
-        <v>1273370</v>
+        <v>198363</v>
       </c>
       <c r="F215" s="22">
-        <v>1742871</v>
+        <v>263441</v>
       </c>
       <c r="G215" s="53">
-        <v>2406203</v>
-[...1 lines deleted...]
-      <c r="H215" s="22"/>
+        <v>368840</v>
+      </c>
+      <c r="H215" s="22">
+        <v>519636</v>
+      </c>
       <c r="I215" s="22"/>
       <c r="J215" s="22"/>
       <c r="K215" s="22"/>
       <c r="L215" s="22"/>
       <c r="M215" s="22"/>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" s="38" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B216" s="11">
-        <v>2949850</v>
+        <v>370409</v>
       </c>
       <c r="C216" s="11">
-        <v>6598802</v>
+        <v>1236801</v>
       </c>
       <c r="D216" s="11">
-        <v>10000114</v>
+        <v>2067057</v>
       </c>
       <c r="E216" s="5">
-        <v>13780354</v>
+        <v>2968290</v>
       </c>
       <c r="F216" s="22">
-        <v>17718568</v>
+        <v>3461623</v>
       </c>
       <c r="G216" s="53">
-        <v>21822989</v>
-[...1 lines deleted...]
-      <c r="H216" s="22"/>
+        <v>4018646</v>
+      </c>
+      <c r="H216" s="22">
+        <v>4598979</v>
+      </c>
       <c r="I216" s="22"/>
       <c r="J216" s="22"/>
       <c r="K216" s="22"/>
       <c r="L216" s="22"/>
       <c r="M216" s="22"/>
     </row>
-    <row r="217" spans="1:13" ht="21.6">
-[...12 lines deleted...]
-      <c r="M217" s="5"/>
+    <row r="217" spans="1:13">
+      <c r="A217" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B217" s="11">
+        <v>382702</v>
+      </c>
+      <c r="C217" s="11">
+        <v>685747</v>
+      </c>
+      <c r="D217" s="11">
+        <v>924489</v>
+      </c>
+      <c r="E217" s="5">
+        <v>1273370</v>
+      </c>
+      <c r="F217" s="22">
+        <v>1742871</v>
+      </c>
+      <c r="G217" s="53">
+        <v>2406203</v>
+      </c>
+      <c r="H217" s="22">
+        <v>3212344</v>
+      </c>
+      <c r="I217" s="22"/>
+      <c r="J217" s="22"/>
+      <c r="K217" s="22"/>
+      <c r="L217" s="22"/>
+      <c r="M217" s="22"/>
     </row>
     <row r="218" spans="1:13">
-      <c r="A218" s="37" t="s">
-        <v>21</v>
+      <c r="A218" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B218" s="11">
-        <v>2670365</v>
+        <v>2949850</v>
       </c>
       <c r="C218" s="11">
-        <v>7614688</v>
+        <v>6598802</v>
       </c>
       <c r="D218" s="11">
-        <v>12029177</v>
+        <v>10000114</v>
       </c>
       <c r="E218" s="5">
-        <v>17519103</v>
+        <v>13780354</v>
       </c>
       <c r="F218" s="22">
-        <v>21871572</v>
+        <v>17718568</v>
       </c>
       <c r="G218" s="53">
-        <v>26453621</v>
-[...1 lines deleted...]
-      <c r="H218" s="22"/>
+        <v>21822989</v>
+      </c>
+      <c r="H218" s="22">
+        <v>25021866</v>
+      </c>
       <c r="I218" s="22"/>
       <c r="J218" s="22"/>
       <c r="K218" s="22"/>
       <c r="L218" s="22"/>
       <c r="M218" s="22"/>
     </row>
-    <row r="219" spans="1:13">
-[...26 lines deleted...]
-      <c r="M219" s="22"/>
+    <row r="219" spans="1:13" ht="22.5">
+      <c r="A219" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="B219" s="50"/>
+      <c r="C219" s="32"/>
+      <c r="D219" s="32"/>
+      <c r="F219" s="10"/>
+      <c r="G219" s="28"/>
+      <c r="H219" s="15"/>
+      <c r="J219" s="15"/>
+      <c r="K219" s="5"/>
+      <c r="L219" s="5"/>
+      <c r="M219" s="5"/>
     </row>
     <row r="220" spans="1:13">
-      <c r="A220" s="39" t="s">
-        <v>55</v>
+      <c r="A220" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B220" s="11">
-        <v>293683</v>
+        <v>2670365</v>
       </c>
       <c r="C220" s="11">
-        <v>517418</v>
+        <v>7614688</v>
       </c>
       <c r="D220" s="11">
-        <v>761252</v>
+        <v>12029177</v>
       </c>
       <c r="E220" s="5">
-        <v>1056581</v>
+        <v>17519103</v>
       </c>
       <c r="F220" s="22">
-        <v>1516636</v>
+        <v>21871572</v>
       </c>
       <c r="G220" s="53">
-        <v>1723006</v>
-[...1 lines deleted...]
-      <c r="H220" s="22"/>
+        <v>26453621</v>
+      </c>
+      <c r="H220" s="22">
+        <v>30205561</v>
+      </c>
       <c r="I220" s="22"/>
       <c r="J220" s="22"/>
       <c r="K220" s="22"/>
       <c r="L220" s="22"/>
       <c r="M220" s="22"/>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" s="38" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>14</v>
+      </c>
+      <c r="B221" s="11">
+        <v>104294</v>
       </c>
       <c r="C221" s="11">
-        <v>1087305</v>
+        <v>315869</v>
       </c>
       <c r="D221" s="11">
-        <v>2174609</v>
+        <v>492963</v>
       </c>
       <c r="E221" s="5">
-        <v>3261914</v>
+        <v>853113</v>
       </c>
       <c r="F221" s="22">
-        <v>3800255</v>
+        <v>1012692</v>
       </c>
       <c r="G221" s="53">
-        <v>4338595</v>
-[...1 lines deleted...]
-      <c r="H221" s="22"/>
+        <v>1227893</v>
+      </c>
+      <c r="H221" s="22">
+        <v>1425417</v>
+      </c>
       <c r="I221" s="22"/>
       <c r="J221" s="22"/>
       <c r="K221" s="22"/>
       <c r="L221" s="22"/>
       <c r="M221" s="22"/>
     </row>
     <row r="222" spans="1:13">
-      <c r="A222" s="38" t="s">
-        <v>58</v>
+      <c r="A222" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B222" s="11">
-        <v>12648</v>
+        <v>293683</v>
       </c>
       <c r="C222" s="11">
-        <v>92841</v>
+        <v>517418</v>
       </c>
       <c r="D222" s="11">
-        <v>138367</v>
+        <v>761252</v>
       </c>
       <c r="E222" s="5">
-        <v>198363</v>
+        <v>1056581</v>
       </c>
       <c r="F222" s="22">
-        <v>263441</v>
+        <v>1516636</v>
       </c>
       <c r="G222" s="53">
-        <v>368840</v>
-[...1 lines deleted...]
-      <c r="H222" s="22"/>
+        <v>1723006</v>
+      </c>
+      <c r="H222" s="22">
+        <v>1991881</v>
+      </c>
       <c r="I222" s="22"/>
       <c r="J222" s="22"/>
       <c r="K222" s="22"/>
       <c r="L222" s="22"/>
       <c r="M222" s="22"/>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="38" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>298901</v>
+        <v>57</v>
+      </c>
+      <c r="B223" s="21" t="s">
+        <v>16</v>
       </c>
       <c r="C223" s="11">
-        <v>1139142</v>
+        <v>1087305</v>
       </c>
       <c r="D223" s="11">
-        <v>1943248</v>
+        <v>2174609</v>
       </c>
       <c r="E223" s="5">
-        <v>2818330</v>
+        <v>3261914</v>
       </c>
       <c r="F223" s="22">
-        <v>3300663</v>
+        <v>3800255</v>
       </c>
       <c r="G223" s="53">
-        <v>3846687</v>
-[...1 lines deleted...]
-      <c r="H223" s="22"/>
+        <v>4338595</v>
+      </c>
+      <c r="H223" s="22">
+        <v>4876936</v>
+      </c>
       <c r="I223" s="22"/>
       <c r="J223" s="22"/>
       <c r="K223" s="22"/>
       <c r="L223" s="22"/>
       <c r="M223" s="22"/>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="38" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B224" s="11">
-        <v>382702</v>
+        <v>12648</v>
       </c>
       <c r="C224" s="11">
-        <v>685747</v>
+        <v>92841</v>
       </c>
       <c r="D224" s="11">
-        <v>924489</v>
+        <v>138367</v>
       </c>
       <c r="E224" s="5">
-        <v>1273370</v>
+        <v>198363</v>
       </c>
       <c r="F224" s="22">
-        <v>1742871</v>
+        <v>263441</v>
       </c>
       <c r="G224" s="53">
-        <v>2406203</v>
-[...1 lines deleted...]
-      <c r="H224" s="22"/>
+        <v>368840</v>
+      </c>
+      <c r="H224" s="22">
+        <v>519636</v>
+      </c>
       <c r="I224" s="22"/>
       <c r="J224" s="22"/>
       <c r="K224" s="22"/>
       <c r="L224" s="22"/>
       <c r="M224" s="22"/>
     </row>
-    <row r="225" spans="1:13" ht="15" customHeight="1">
+    <row r="225" spans="1:13">
       <c r="A225" s="38" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B225" s="11">
-        <v>1578136</v>
+        <v>298901</v>
       </c>
       <c r="C225" s="11">
-        <v>3776366</v>
+        <v>1139142</v>
       </c>
       <c r="D225" s="11">
-        <v>5594250</v>
+        <v>1943248</v>
       </c>
       <c r="E225" s="5">
-        <v>8057432</v>
+        <v>2818330</v>
       </c>
       <c r="F225" s="22">
-        <v>10235014</v>
+        <v>3300663</v>
       </c>
       <c r="G225" s="53">
-        <v>12542397</v>
-[...1 lines deleted...]
-      <c r="H225" s="22"/>
+        <v>3846687</v>
+      </c>
+      <c r="H225" s="22">
+        <v>4416019</v>
+      </c>
       <c r="I225" s="22"/>
       <c r="J225" s="22"/>
       <c r="K225" s="22"/>
       <c r="L225" s="22"/>
       <c r="M225" s="22"/>
     </row>
-    <row r="226" spans="1:13" ht="22.95" customHeight="1">
-[...16 lines deleted...]
-        <v>21</v>
+    <row r="226" spans="1:13">
+      <c r="A226" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B226" s="11">
+        <v>382702</v>
+      </c>
+      <c r="C226" s="11">
+        <v>685747</v>
+      </c>
+      <c r="D226" s="11">
+        <v>924489</v>
+      </c>
+      <c r="E226" s="5">
+        <v>1273370</v>
+      </c>
+      <c r="F226" s="22">
+        <v>1742871</v>
+      </c>
+      <c r="G226" s="53">
+        <v>2406203</v>
+      </c>
+      <c r="H226" s="22">
+        <v>3176001</v>
+      </c>
+      <c r="I226" s="22"/>
+      <c r="J226" s="22"/>
+      <c r="K226" s="22"/>
+      <c r="L226" s="22"/>
+      <c r="M226" s="22"/>
+    </row>
+    <row r="227" spans="1:13" ht="15" customHeight="1">
+      <c r="A227" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B227" s="11">
-        <v>1629154</v>
+        <v>1578136</v>
       </c>
       <c r="C227" s="11">
-        <v>3775360</v>
+        <v>3776366</v>
       </c>
       <c r="D227" s="11">
-        <v>6607136</v>
+        <v>5594250</v>
       </c>
       <c r="E227" s="5">
-        <v>10009613</v>
+        <v>8057432</v>
       </c>
       <c r="F227" s="22">
-        <v>12999335</v>
+        <v>10235014</v>
       </c>
       <c r="G227" s="53">
-        <v>15378399</v>
-[...1 lines deleted...]
-      <c r="H227" s="22"/>
+        <v>12542397</v>
+      </c>
+      <c r="H227" s="22">
+        <v>13799671</v>
+      </c>
       <c r="I227" s="22"/>
       <c r="J227" s="22"/>
       <c r="K227" s="22"/>
       <c r="L227" s="22"/>
       <c r="M227" s="22"/>
     </row>
-    <row r="228" spans="1:13">
-[...26 lines deleted...]
-      <c r="M228" s="22"/>
+    <row r="228" spans="1:13" ht="22.9" customHeight="1">
+      <c r="A228" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="C228" s="32"/>
+      <c r="D228" s="32"/>
+      <c r="F228" s="8"/>
+      <c r="G228" s="27"/>
+      <c r="H228" s="14"/>
+      <c r="I228" s="14"/>
+      <c r="J228" s="14"/>
+      <c r="K228" s="4"/>
+      <c r="L228" s="4"/>
+      <c r="M228" s="4"/>
     </row>
     <row r="229" spans="1:13">
-      <c r="A229" s="38" t="s">
-[...3 lines deleted...]
-        <v>71508</v>
+      <c r="A229" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="B229" s="11">
+        <v>1629154</v>
       </c>
       <c r="C229" s="11">
-        <v>97658</v>
+        <v>3775360</v>
       </c>
       <c r="D229" s="11">
-        <v>123809</v>
+        <v>6607136</v>
       </c>
       <c r="E229" s="5">
-        <v>149960</v>
+        <v>10009613</v>
       </c>
       <c r="F229" s="22">
-        <v>160960</v>
+        <v>12999335</v>
       </c>
       <c r="G229" s="53">
-        <v>171960</v>
-[...1 lines deleted...]
-      <c r="H229" s="22"/>
+        <v>15378399</v>
+      </c>
+      <c r="H229" s="22">
+        <v>17523725</v>
+      </c>
       <c r="I229" s="22"/>
       <c r="J229" s="22"/>
       <c r="K229" s="22"/>
       <c r="L229" s="22"/>
       <c r="M229" s="22"/>
     </row>
     <row r="230" spans="1:13">
-      <c r="A230" s="38" t="s">
-[...3 lines deleted...]
-        <v>1371713</v>
+      <c r="A230" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B230" s="11">
+        <v>185933</v>
       </c>
       <c r="C230" s="11">
-        <v>2822435</v>
+        <v>855266</v>
       </c>
       <c r="D230" s="11">
-        <v>4405864</v>
+        <v>2077463</v>
       </c>
       <c r="E230" s="5">
-        <v>5722922</v>
+        <v>4136731</v>
       </c>
       <c r="F230" s="22">
-        <v>7483554</v>
+        <v>5354821</v>
       </c>
       <c r="G230" s="53">
-        <v>9280592</v>
-[...1 lines deleted...]
-      <c r="H230" s="22"/>
+        <v>5925848</v>
+      </c>
+      <c r="H230" s="22">
+        <v>6082227</v>
+      </c>
       <c r="I230" s="22"/>
       <c r="J230" s="22"/>
       <c r="K230" s="22"/>
       <c r="L230" s="22"/>
       <c r="M230" s="22"/>
     </row>
     <row r="231" spans="1:13">
-      <c r="A231" s="37" t="s">
-[...11 lines deleted...]
-      <c r="M231" s="5"/>
+      <c r="A231" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B231" s="32">
+        <v>71508</v>
+      </c>
+      <c r="C231" s="11">
+        <v>97658</v>
+      </c>
+      <c r="D231" s="11">
+        <v>123809</v>
+      </c>
+      <c r="E231" s="5">
+        <v>149960</v>
+      </c>
+      <c r="F231" s="22">
+        <v>160960</v>
+      </c>
+      <c r="G231" s="53">
+        <v>171960</v>
+      </c>
+      <c r="H231" s="22">
+        <v>182960</v>
+      </c>
+      <c r="I231" s="22"/>
+      <c r="J231" s="22"/>
+      <c r="K231" s="22"/>
+      <c r="L231" s="22"/>
+      <c r="M231" s="22"/>
     </row>
     <row r="232" spans="1:13">
-      <c r="A232" s="37" t="s">
-[...23 lines deleted...]
-      <c r="K232" s="11"/>
+      <c r="A232" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B232" s="32">
+        <v>1371713</v>
+      </c>
+      <c r="C232" s="11">
+        <v>2822435</v>
+      </c>
+      <c r="D232" s="11">
+        <v>4405864</v>
+      </c>
+      <c r="E232" s="5">
+        <v>5722922</v>
+      </c>
+      <c r="F232" s="22">
+        <v>7483554</v>
+      </c>
+      <c r="G232" s="53">
+        <v>9280592</v>
+      </c>
+      <c r="H232" s="22">
+        <v>11222195</v>
+      </c>
+      <c r="I232" s="22"/>
+      <c r="J232" s="22"/>
+      <c r="K232" s="22"/>
       <c r="L232" s="22"/>
       <c r="M232" s="22"/>
     </row>
     <row r="233" spans="1:13">
-      <c r="A233" s="38" t="s">
-[...25 lines deleted...]
-      <c r="M233" s="22"/>
+      <c r="A233" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="B233" s="32"/>
+      <c r="C233" s="32"/>
+      <c r="D233" s="32"/>
+      <c r="F233" s="10"/>
+      <c r="G233" s="28"/>
+      <c r="H233" s="15"/>
+      <c r="J233" s="15"/>
+      <c r="K233" s="5"/>
+      <c r="L233" s="5"/>
+      <c r="M233" s="5"/>
     </row>
     <row r="234" spans="1:13">
-      <c r="A234" s="38" t="s">
-        <v>64</v>
+      <c r="A234" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B234" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C234" s="32" t="s">
         <v>16</v>
       </c>
       <c r="D234" s="32" t="s">
         <v>16</v>
       </c>
       <c r="E234" s="31" t="s">
         <v>16</v>
       </c>
       <c r="F234" s="31" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="H234" s="11"/>
+      <c r="H234" s="11" t="s">
+        <v>16</v>
+      </c>
       <c r="I234" s="11"/>
       <c r="J234" s="11"/>
       <c r="K234" s="11"/>
-      <c r="L234" s="5"/>
-[...3 lines deleted...]
-      <c r="A235" s="37" t="s">
+      <c r="L234" s="22"/>
+      <c r="M234" s="22"/>
+    </row>
+    <row r="235" spans="1:13">
+      <c r="A235" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B235" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C235" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D235" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="E235" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="F235" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="H235" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I235" s="11"/>
+      <c r="J235" s="11"/>
+      <c r="K235" s="11"/>
+      <c r="L235" s="22"/>
+      <c r="M235" s="22"/>
+    </row>
+    <row r="236" spans="1:13">
+      <c r="A236" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B236" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C236" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D236" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="E236" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="F236" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="H236" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I236" s="11"/>
+      <c r="J236" s="11"/>
+      <c r="K236" s="11"/>
+      <c r="L236" s="5"/>
+      <c r="M236" s="5"/>
+    </row>
+    <row r="237" spans="1:13" ht="34.9" customHeight="1">
+      <c r="A237" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="C235" s="32"/>
-[...10 lines deleted...]
-      <c r="A236" s="37" t="s">
+      <c r="C237" s="32"/>
+      <c r="D237" s="32"/>
+      <c r="F237" s="10"/>
+      <c r="G237" s="28"/>
+      <c r="H237" s="15"/>
+      <c r="J237" s="15"/>
+      <c r="K237" s="5"/>
+      <c r="L237" s="5"/>
+      <c r="M237" s="5"/>
+    </row>
+    <row r="238" spans="1:13">
+      <c r="A238" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B236" s="11">
+      <c r="B238" s="11">
         <v>4430158</v>
       </c>
-      <c r="C236" s="11">
+      <c r="C238" s="11">
         <v>11678758</v>
       </c>
-      <c r="D236" s="11">
+      <c r="D238" s="11">
         <v>18804219</v>
       </c>
-      <c r="E236" s="5">
+      <c r="E238" s="5">
         <v>20042062</v>
       </c>
-      <c r="F236" s="22">
+      <c r="F238" s="22">
         <v>22203932</v>
       </c>
-      <c r="G236" s="53">
+      <c r="G238" s="53">
         <v>24637432</v>
       </c>
-      <c r="H236" s="22"/>
-[...57 lines deleted...]
-      <c r="H238" s="22"/>
+      <c r="H238" s="22">
+        <v>27836834</v>
+      </c>
       <c r="I238" s="22"/>
       <c r="J238" s="22"/>
       <c r="K238" s="22"/>
       <c r="L238" s="22"/>
       <c r="M238" s="22"/>
     </row>
     <row r="239" spans="1:13">
-      <c r="A239" s="39" t="s">
-        <v>65</v>
+      <c r="A239" s="38" t="s">
+        <v>14</v>
       </c>
       <c r="B239" s="11">
-        <v>1452</v>
+        <v>98242</v>
       </c>
       <c r="C239" s="11">
-        <v>2904</v>
+        <v>369378</v>
       </c>
       <c r="D239" s="11">
-        <v>4356</v>
+        <v>640514</v>
       </c>
       <c r="E239" s="5">
-        <v>5808</v>
+        <v>911650</v>
       </c>
       <c r="F239" s="22">
-        <v>7260</v>
+        <v>985250</v>
       </c>
       <c r="G239" s="53">
-        <v>8712</v>
-[...1 lines deleted...]
-      <c r="H239" s="22"/>
+        <v>1058851</v>
+      </c>
+      <c r="H239" s="22">
+        <v>1132256</v>
+      </c>
       <c r="I239" s="22"/>
       <c r="J239" s="22"/>
       <c r="K239" s="22"/>
       <c r="L239" s="22"/>
       <c r="M239" s="22"/>
     </row>
     <row r="240" spans="1:13">
-      <c r="A240" s="38" t="s">
-        <v>57</v>
+      <c r="A240" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B240" s="11">
-        <v>154212</v>
+        <v>78532</v>
       </c>
       <c r="C240" s="11">
-        <v>408872</v>
+        <v>233163</v>
       </c>
       <c r="D240" s="11">
-        <v>619750</v>
+        <v>387794</v>
       </c>
       <c r="E240" s="5">
-        <v>822386</v>
+        <v>542425</v>
       </c>
       <c r="F240" s="22">
-        <v>916244</v>
+        <v>594078</v>
       </c>
       <c r="G240" s="53">
-        <v>1012973</v>
-[...1 lines deleted...]
-      <c r="H240" s="22"/>
+        <v>645730</v>
+      </c>
+      <c r="H240" s="22">
+        <v>695299</v>
+      </c>
       <c r="I240" s="22"/>
       <c r="J240" s="22"/>
       <c r="K240" s="22"/>
       <c r="L240" s="22"/>
       <c r="M240" s="22"/>
     </row>
     <row r="241" spans="1:13">
-      <c r="A241" s="38" t="s">
-        <v>58</v>
+      <c r="A241" s="39" t="s">
+        <v>65</v>
       </c>
       <c r="B241" s="11">
-        <v>112375</v>
+        <v>1452</v>
       </c>
       <c r="C241" s="11">
-        <v>367970</v>
+        <v>2904</v>
       </c>
       <c r="D241" s="11">
-        <v>640102</v>
+        <v>4356</v>
       </c>
       <c r="E241" s="5">
-        <v>900930</v>
+        <v>5808</v>
       </c>
       <c r="F241" s="22">
-        <v>1037995</v>
+        <v>7260</v>
       </c>
       <c r="G241" s="53">
-        <v>1176055</v>
-[...1 lines deleted...]
-      <c r="H241" s="22"/>
+        <v>8712</v>
+      </c>
+      <c r="H241" s="22">
+        <v>8712</v>
+      </c>
       <c r="I241" s="22"/>
       <c r="J241" s="22"/>
       <c r="K241" s="22"/>
       <c r="L241" s="22"/>
       <c r="M241" s="22"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="38" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B242" s="11">
-        <v>1743753</v>
+        <v>154212</v>
       </c>
       <c r="C242" s="11">
-        <v>4234382</v>
+        <v>408872</v>
       </c>
       <c r="D242" s="11">
-        <v>6725997</v>
+        <v>619750</v>
       </c>
       <c r="E242" s="5">
-        <v>8852742</v>
+        <v>822386</v>
       </c>
       <c r="F242" s="22">
-        <v>9514654</v>
+        <v>916244</v>
       </c>
       <c r="G242" s="53">
-        <v>10267919</v>
-[...1 lines deleted...]
-      <c r="H242" s="22"/>
+        <v>1012973</v>
+      </c>
+      <c r="H242" s="22">
+        <v>1118804</v>
+      </c>
       <c r="I242" s="22"/>
       <c r="J242" s="22"/>
       <c r="K242" s="22"/>
       <c r="L242" s="22"/>
       <c r="M242" s="22"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="38" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B243" s="11">
-        <v>417</v>
+        <v>112375</v>
       </c>
       <c r="C243" s="11">
-        <v>834</v>
+        <v>367970</v>
       </c>
       <c r="D243" s="11">
-        <v>1251</v>
+        <v>640102</v>
       </c>
       <c r="E243" s="5">
-        <v>1668</v>
+        <v>900930</v>
       </c>
       <c r="F243" s="22">
-        <v>2085</v>
+        <v>1037995</v>
       </c>
       <c r="G243" s="53">
-        <v>2502</v>
-[...1 lines deleted...]
-      <c r="H243" s="22"/>
+        <v>1176055</v>
+      </c>
+      <c r="H243" s="22">
+        <v>1306827</v>
+      </c>
       <c r="I243" s="22"/>
       <c r="J243" s="22"/>
       <c r="K243" s="22"/>
       <c r="L243" s="22"/>
       <c r="M243" s="22"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="38" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B244" s="11">
-        <v>852233</v>
+        <v>1743753</v>
       </c>
       <c r="C244" s="11">
-        <v>1873141</v>
+        <v>4234382</v>
       </c>
       <c r="D244" s="11">
-        <v>2708397</v>
+        <v>6725997</v>
       </c>
       <c r="E244" s="5">
-        <v>3737383</v>
+        <v>8852742</v>
       </c>
       <c r="F244" s="22">
-        <v>3978624</v>
+        <v>9514654</v>
       </c>
       <c r="G244" s="53">
-        <v>4485745</v>
-[...1 lines deleted...]
-      <c r="H244" s="22"/>
+        <v>10267919</v>
+      </c>
+      <c r="H244" s="22">
+        <v>11243041</v>
+      </c>
       <c r="I244" s="22"/>
       <c r="J244" s="22"/>
       <c r="K244" s="22"/>
       <c r="L244" s="22"/>
       <c r="M244" s="22"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="38" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B245" s="11">
-        <v>863</v>
+        <v>417</v>
       </c>
       <c r="C245" s="11">
-        <v>3038</v>
+        <v>834</v>
       </c>
       <c r="D245" s="11">
-        <v>5213</v>
+        <v>1251</v>
       </c>
       <c r="E245" s="5">
-        <v>7388</v>
+        <v>1668</v>
       </c>
       <c r="F245" s="22">
-        <v>8251</v>
+        <v>2085</v>
       </c>
       <c r="G245" s="53">
-        <v>9114</v>
-[...1 lines deleted...]
-      <c r="H245" s="22"/>
+        <v>2502</v>
+      </c>
+      <c r="H245" s="22">
+        <v>2502</v>
+      </c>
       <c r="I245" s="22"/>
       <c r="J245" s="22"/>
       <c r="K245" s="22"/>
       <c r="L245" s="22"/>
       <c r="M245" s="22"/>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="38" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B246" s="11">
-        <v>1388080</v>
+        <v>852233</v>
       </c>
       <c r="C246" s="11">
-        <v>4185079</v>
+        <v>1873141</v>
       </c>
       <c r="D246" s="11">
-        <v>7070848</v>
+        <v>2708397</v>
       </c>
       <c r="E246" s="5">
-        <v>4259686</v>
+        <v>3737383</v>
       </c>
       <c r="F246" s="22">
-        <v>5159496</v>
+        <v>3978624</v>
       </c>
       <c r="G246" s="53">
-        <v>5969838</v>
-[...1 lines deleted...]
-      <c r="H246" s="22"/>
+        <v>4485745</v>
+      </c>
+      <c r="H246" s="22">
+        <v>5337723</v>
+      </c>
       <c r="I246" s="22"/>
       <c r="J246" s="22"/>
       <c r="K246" s="22"/>
       <c r="L246" s="22"/>
       <c r="M246" s="22"/>
     </row>
     <row r="247" spans="1:13">
-      <c r="A247" s="37" t="s">
-[...15 lines deleted...]
-        <v>21</v>
+      <c r="A247" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B247" s="11">
+        <v>863</v>
+      </c>
+      <c r="C247" s="11">
+        <v>3038</v>
+      </c>
+      <c r="D247" s="11">
+        <v>5213</v>
+      </c>
+      <c r="E247" s="5">
+        <v>7388</v>
+      </c>
+      <c r="F247" s="22">
+        <v>8251</v>
+      </c>
+      <c r="G247" s="53">
+        <v>9114</v>
+      </c>
+      <c r="H247" s="22">
+        <v>15571</v>
+      </c>
+      <c r="I247" s="22"/>
+      <c r="J247" s="22"/>
+      <c r="K247" s="22"/>
+      <c r="L247" s="22"/>
+      <c r="M247" s="22"/>
+    </row>
+    <row r="248" spans="1:13">
+      <c r="A248" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B248" s="11">
-        <v>2140208</v>
+        <v>1388080</v>
       </c>
       <c r="C248" s="11">
-        <v>6613389</v>
+        <v>4185079</v>
       </c>
       <c r="D248" s="11">
-        <v>15068075</v>
+        <v>7070848</v>
       </c>
       <c r="E248" s="5">
-        <v>21310757</v>
+        <v>4259686</v>
       </c>
       <c r="F248" s="22">
-        <v>24248351</v>
+        <v>5159496</v>
       </c>
       <c r="G248" s="53">
-        <v>27780910</v>
-[...1 lines deleted...]
-      <c r="H248" s="22"/>
+        <v>5969838</v>
+      </c>
+      <c r="H248" s="22">
+        <v>6976105</v>
+      </c>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
       <c r="L248" s="22"/>
       <c r="M248" s="22"/>
     </row>
     <row r="249" spans="1:13">
-      <c r="A249" s="38" t="s">
-[...32 lines deleted...]
-        <v>40045</v>
+      <c r="A249" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="C249" s="32"/>
+      <c r="D249" s="32"/>
+      <c r="E249" s="22"/>
+      <c r="F249" s="22"/>
+      <c r="G249" s="28"/>
+      <c r="H249" s="15"/>
+      <c r="J249" s="15"/>
+      <c r="K249" s="5"/>
+      <c r="L249" s="5"/>
+      <c r="M249" s="5"/>
+    </row>
+    <row r="250" spans="1:13" ht="15" customHeight="1">
+      <c r="A250" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="B250" s="11">
+        <v>2140208</v>
       </c>
       <c r="C250" s="11">
-        <v>67797</v>
+        <v>6613389</v>
       </c>
       <c r="D250" s="11">
-        <v>85904</v>
+        <v>15068075</v>
       </c>
       <c r="E250" s="5">
-        <v>147932</v>
+        <v>21310757</v>
       </c>
       <c r="F250" s="22">
-        <v>190372</v>
+        <v>24248351</v>
       </c>
       <c r="G250" s="53">
-        <v>190372</v>
-[...1 lines deleted...]
-      <c r="H250" s="22"/>
+        <v>27780910</v>
+      </c>
+      <c r="H250" s="22">
+        <v>31509771</v>
+      </c>
       <c r="I250" s="22"/>
       <c r="J250" s="22"/>
       <c r="K250" s="22"/>
       <c r="L250" s="22"/>
       <c r="M250" s="22"/>
     </row>
     <row r="251" spans="1:13">
-      <c r="A251" s="39" t="s">
-[...3 lines deleted...]
-        <v>500</v>
+      <c r="A251" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="B251" s="11">
+        <v>10232</v>
       </c>
       <c r="C251" s="11">
-        <v>1000</v>
+        <v>136542</v>
       </c>
       <c r="D251" s="11">
-        <v>1500</v>
+        <v>2473805</v>
       </c>
       <c r="E251" s="5">
-        <v>2000</v>
+        <v>2600114</v>
       </c>
       <c r="F251" s="22">
-        <v>2500</v>
+        <v>2649234</v>
       </c>
       <c r="G251" s="53">
-        <v>3000</v>
-[...1 lines deleted...]
-      <c r="H251" s="22"/>
+        <v>2702969</v>
+      </c>
+      <c r="H251" s="22">
+        <v>2757082</v>
+      </c>
       <c r="I251" s="22"/>
       <c r="J251" s="22"/>
       <c r="K251" s="22"/>
       <c r="L251" s="22"/>
       <c r="M251" s="22"/>
     </row>
     <row r="252" spans="1:13">
-      <c r="A252" s="38" t="s">
-[...3 lines deleted...]
-        <v>47854</v>
+      <c r="A252" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B252" s="32">
+        <v>40045</v>
       </c>
       <c r="C252" s="11">
-        <v>82634</v>
+        <v>67797</v>
       </c>
       <c r="D252" s="11">
-        <v>117414</v>
+        <v>85904</v>
       </c>
       <c r="E252" s="5">
-        <v>152194</v>
+        <v>147932</v>
       </c>
       <c r="F252" s="22">
-        <v>167471</v>
+        <v>190372</v>
       </c>
       <c r="G252" s="53">
-        <v>182748</v>
-[...1 lines deleted...]
-      <c r="H252" s="22"/>
+        <v>190372</v>
+      </c>
+      <c r="H252" s="22">
+        <v>304519</v>
+      </c>
       <c r="I252" s="22"/>
       <c r="J252" s="22"/>
       <c r="K252" s="22"/>
       <c r="L252" s="22"/>
       <c r="M252" s="22"/>
     </row>
     <row r="253" spans="1:13">
-      <c r="A253" s="38" t="s">
-[...3 lines deleted...]
-        <v>116773</v>
+      <c r="A253" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B253" s="32">
+        <v>500</v>
       </c>
       <c r="C253" s="11">
-        <v>248725</v>
+        <v>1000</v>
       </c>
       <c r="D253" s="11">
-        <v>423980</v>
+        <v>1500</v>
       </c>
       <c r="E253" s="5">
-        <v>589745</v>
+        <v>2000</v>
       </c>
       <c r="F253" s="22">
-        <v>658528</v>
+        <v>2500</v>
       </c>
       <c r="G253" s="53">
-        <v>790625</v>
-[...1 lines deleted...]
-      <c r="H253" s="22"/>
+        <v>3000</v>
+      </c>
+      <c r="H253" s="22">
+        <v>3465</v>
+      </c>
       <c r="I253" s="22"/>
       <c r="J253" s="22"/>
       <c r="K253" s="22"/>
       <c r="L253" s="22"/>
       <c r="M253" s="22"/>
     </row>
-    <row r="254" spans="1:13" ht="14.25" customHeight="1">
+    <row r="254" spans="1:13">
       <c r="A254" s="38" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B254" s="11">
-        <v>706</v>
+        <v>47854</v>
       </c>
       <c r="C254" s="11">
-        <v>2008</v>
+        <v>82634</v>
       </c>
       <c r="D254" s="11">
-        <v>3310</v>
+        <v>117414</v>
       </c>
       <c r="E254" s="5">
-        <v>4611</v>
+        <v>152194</v>
       </c>
       <c r="F254" s="22">
-        <v>4652</v>
+        <v>167471</v>
       </c>
       <c r="G254" s="53">
-        <v>4692</v>
-[...1 lines deleted...]
-      <c r="H254" s="22"/>
+        <v>182748</v>
+      </c>
+      <c r="H254" s="22">
+        <v>190360</v>
+      </c>
       <c r="I254" s="22"/>
       <c r="J254" s="22"/>
       <c r="K254" s="22"/>
       <c r="L254" s="22"/>
       <c r="M254" s="22"/>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" s="38" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B255" s="11">
-        <v>681974</v>
+        <v>116773</v>
       </c>
       <c r="C255" s="11">
-        <v>1897481</v>
+        <v>248725</v>
       </c>
       <c r="D255" s="11">
-        <v>4179143</v>
+        <v>423980</v>
       </c>
       <c r="E255" s="5">
-        <v>5983650</v>
+        <v>589745</v>
       </c>
       <c r="F255" s="22">
-        <v>6857434</v>
+        <v>658528</v>
       </c>
       <c r="G255" s="53">
-        <v>8011860</v>
-[...1 lines deleted...]
-      <c r="H255" s="22"/>
+        <v>790625</v>
+      </c>
+      <c r="H255" s="22">
+        <v>872923</v>
+      </c>
       <c r="I255" s="22"/>
       <c r="J255" s="22"/>
       <c r="K255" s="22"/>
       <c r="L255" s="22"/>
       <c r="M255" s="22"/>
     </row>
-    <row r="256" spans="1:13">
+    <row r="256" spans="1:13" ht="14.25" customHeight="1">
       <c r="A256" s="38" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B256" s="11">
-        <v>225566</v>
+        <v>706</v>
       </c>
       <c r="C256" s="11">
-        <v>789408</v>
+        <v>2008</v>
       </c>
       <c r="D256" s="11">
-        <v>1396963</v>
+        <v>3310</v>
       </c>
       <c r="E256" s="5">
-        <v>2004517</v>
+        <v>4611</v>
       </c>
       <c r="F256" s="22">
-        <v>2145734</v>
+        <v>4652</v>
       </c>
       <c r="G256" s="53">
-        <v>2286950</v>
-[...1 lines deleted...]
-      <c r="H256" s="22"/>
+        <v>4692</v>
+      </c>
+      <c r="H256" s="22">
+        <v>4732</v>
+      </c>
       <c r="I256" s="22"/>
       <c r="J256" s="22"/>
       <c r="K256" s="22"/>
       <c r="L256" s="22"/>
       <c r="M256" s="22"/>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" s="38" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B257" s="11">
-        <v>425</v>
+        <v>681974</v>
       </c>
       <c r="C257" s="11">
-        <v>1174</v>
+        <v>1897481</v>
       </c>
       <c r="D257" s="11">
-        <v>1924</v>
+        <v>4179143</v>
       </c>
       <c r="E257" s="5">
-        <v>2673</v>
+        <v>5983650</v>
       </c>
       <c r="F257" s="22">
-        <v>3058</v>
+        <v>6857434</v>
       </c>
       <c r="G257" s="53">
-        <v>3443</v>
-[...1 lines deleted...]
-      <c r="H257" s="22"/>
+        <v>8011860</v>
+      </c>
+      <c r="H257" s="22">
+        <v>9524929</v>
+      </c>
       <c r="I257" s="22"/>
       <c r="J257" s="22"/>
       <c r="K257" s="22"/>
       <c r="L257" s="22"/>
       <c r="M257" s="22"/>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" s="38" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B258" s="11">
-        <v>1016134</v>
+        <v>225566</v>
       </c>
       <c r="C258" s="11">
-        <v>3386625</v>
+        <v>789408</v>
       </c>
       <c r="D258" s="11">
-        <v>6384140</v>
+        <v>1396963</v>
       </c>
       <c r="E258" s="5">
-        <v>9823327</v>
+        <v>2004517</v>
       </c>
       <c r="F258" s="22">
-        <v>11569378</v>
+        <v>2145734</v>
       </c>
       <c r="G258" s="53">
-        <v>13604263</v>
-[...1 lines deleted...]
-      <c r="H258" s="22"/>
+        <v>2286950</v>
+      </c>
+      <c r="H258" s="22">
+        <v>2429791</v>
+      </c>
       <c r="I258" s="22"/>
       <c r="J258" s="22"/>
       <c r="K258" s="22"/>
       <c r="L258" s="22"/>
       <c r="M258" s="22"/>
     </row>
-    <row r="259" spans="1:13" ht="36" customHeight="1">
-[...11 lines deleted...]
-      <c r="M259" s="5"/>
+    <row r="259" spans="1:13">
+      <c r="A259" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B259" s="11">
+        <v>425</v>
+      </c>
+      <c r="C259" s="11">
+        <v>1174</v>
+      </c>
+      <c r="D259" s="11">
+        <v>1924</v>
+      </c>
+      <c r="E259" s="5">
+        <v>2673</v>
+      </c>
+      <c r="F259" s="22">
+        <v>3058</v>
+      </c>
+      <c r="G259" s="53">
+        <v>3443</v>
+      </c>
+      <c r="H259" s="22">
+        <v>3443</v>
+      </c>
+      <c r="I259" s="22"/>
+      <c r="J259" s="22"/>
+      <c r="K259" s="22"/>
+      <c r="L259" s="22"/>
+      <c r="M259" s="22"/>
     </row>
     <row r="260" spans="1:13">
-      <c r="A260" s="37" t="s">
-        <v>21</v>
+      <c r="A260" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B260" s="11">
-        <v>164943</v>
+        <v>1016134</v>
       </c>
       <c r="C260" s="11">
-        <v>371442</v>
+        <v>3386625</v>
       </c>
       <c r="D260" s="11">
-        <v>577246</v>
+        <v>6384140</v>
       </c>
       <c r="E260" s="5">
-        <v>1248569</v>
+        <v>9823327</v>
       </c>
       <c r="F260" s="22">
-        <v>1296247</v>
+        <v>11569378</v>
       </c>
       <c r="G260" s="53">
-        <v>1345219</v>
-[...1 lines deleted...]
-      <c r="H260" s="22"/>
+        <v>13604263</v>
+      </c>
+      <c r="H260" s="22">
+        <v>15418538</v>
+      </c>
       <c r="I260" s="22"/>
       <c r="J260" s="22"/>
       <c r="K260" s="22"/>
       <c r="L260" s="22"/>
       <c r="M260" s="22"/>
     </row>
-    <row r="261" spans="1:13">
-[...26 lines deleted...]
-      <c r="M261" s="22"/>
+    <row r="261" spans="1:13" ht="36" customHeight="1">
+      <c r="A261" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="C261" s="32"/>
+      <c r="D261" s="32"/>
+      <c r="F261" s="10"/>
+      <c r="G261" s="28"/>
+      <c r="H261" s="15"/>
+      <c r="J261" s="15"/>
+      <c r="K261" s="5"/>
+      <c r="L261" s="5"/>
+      <c r="M261" s="5"/>
     </row>
     <row r="262" spans="1:13">
-      <c r="A262" s="38" t="s">
-        <v>57</v>
+      <c r="A262" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B262" s="11">
-        <v>1364</v>
+        <v>164943</v>
       </c>
       <c r="C262" s="11">
-        <v>2748</v>
+        <v>371442</v>
       </c>
       <c r="D262" s="11">
-        <v>4132</v>
+        <v>577246</v>
       </c>
       <c r="E262" s="5">
-        <v>5516</v>
+        <v>1248569</v>
       </c>
       <c r="F262" s="22">
-        <v>5516</v>
+        <v>1296247</v>
       </c>
       <c r="G262" s="53">
-        <v>5516</v>
-[...1 lines deleted...]
-      <c r="H262" s="22"/>
+        <v>1345219</v>
+      </c>
+      <c r="H262" s="22">
+        <v>1395733</v>
+      </c>
       <c r="I262" s="22"/>
       <c r="J262" s="22"/>
       <c r="K262" s="22"/>
       <c r="L262" s="22"/>
       <c r="M262" s="22"/>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" s="38" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>14</v>
+      </c>
+      <c r="B263" s="21" t="s">
+        <v>16</v>
       </c>
       <c r="C263" s="11">
-        <v>666</v>
+        <v>4234</v>
       </c>
       <c r="D263" s="11">
-        <v>999</v>
+        <v>8469</v>
       </c>
       <c r="E263" s="5">
-        <v>1332</v>
+        <v>12703</v>
       </c>
       <c r="F263" s="22">
-        <v>1665</v>
+        <v>12703</v>
       </c>
       <c r="G263" s="53">
-        <v>1998</v>
-[...4 lines deleted...]
-      <c r="K263" s="22"/>
+        <v>12703</v>
+      </c>
+      <c r="H263" s="22">
+        <v>12703</v>
+      </c>
+      <c r="I263" s="31"/>
+      <c r="J263" s="31"/>
+      <c r="K263" s="31"/>
       <c r="L263" s="22"/>
       <c r="M263" s="22"/>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" s="38" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B264" s="11">
-        <v>813</v>
+        <v>1364</v>
       </c>
       <c r="C264" s="11">
-        <v>980</v>
+        <v>2748</v>
       </c>
       <c r="D264" s="11">
-        <v>1147</v>
+        <v>4132</v>
       </c>
       <c r="E264" s="5">
-        <v>466314</v>
+        <v>5516</v>
       </c>
       <c r="F264" s="22">
-        <v>503090</v>
+        <v>5516</v>
       </c>
       <c r="G264" s="53">
-        <v>539865</v>
-[...1 lines deleted...]
-      <c r="H264" s="22"/>
+        <v>5516</v>
+      </c>
+      <c r="H264" s="22">
+        <v>5516</v>
+      </c>
       <c r="I264" s="22"/>
       <c r="J264" s="22"/>
       <c r="K264" s="22"/>
       <c r="L264" s="22"/>
       <c r="M264" s="22"/>
     </row>
-    <row r="265" spans="1:13" ht="17.25" customHeight="1">
+    <row r="265" spans="1:13">
       <c r="A265" s="38" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B265" s="11">
-        <v>118284</v>
+        <v>333</v>
       </c>
       <c r="C265" s="11">
-        <v>316375</v>
+        <v>666</v>
       </c>
       <c r="D265" s="11">
-        <v>514467</v>
+        <v>999</v>
       </c>
       <c r="E265" s="5">
-        <v>712558</v>
+        <v>1332</v>
       </c>
       <c r="F265" s="22">
-        <v>722682</v>
+        <v>1665</v>
       </c>
       <c r="G265" s="53">
-        <v>732806</v>
-[...1 lines deleted...]
-      <c r="H265" s="22"/>
+        <v>1998</v>
+      </c>
+      <c r="H265" s="22">
+        <v>1998</v>
+      </c>
       <c r="I265" s="22"/>
       <c r="J265" s="22"/>
       <c r="K265" s="22"/>
       <c r="L265" s="22"/>
       <c r="M265" s="22"/>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" s="38" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B266" s="11">
-        <v>44148</v>
+        <v>813</v>
       </c>
       <c r="C266" s="11">
-        <v>46436</v>
+        <v>980</v>
       </c>
       <c r="D266" s="11">
-        <v>48029</v>
+        <v>1147</v>
       </c>
       <c r="E266" s="5">
-        <v>50142</v>
+        <v>466314</v>
       </c>
       <c r="F266" s="22">
-        <v>50587</v>
+        <v>503090</v>
       </c>
       <c r="G266" s="53">
-        <v>52325</v>
-[...1 lines deleted...]
-      <c r="H266" s="22"/>
+        <v>539865</v>
+      </c>
+      <c r="H266" s="22">
+        <v>576473</v>
+      </c>
       <c r="I266" s="22"/>
       <c r="J266" s="22"/>
       <c r="K266" s="22"/>
       <c r="L266" s="22"/>
       <c r="M266" s="22"/>
     </row>
-    <row r="267" spans="1:13" ht="21.6">
-[...12 lines deleted...]
-      <c r="M267" s="4"/>
+    <row r="267" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A267" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B267" s="11">
+        <v>118284</v>
+      </c>
+      <c r="C267" s="11">
+        <v>316375</v>
+      </c>
+      <c r="D267" s="11">
+        <v>514467</v>
+      </c>
+      <c r="E267" s="5">
+        <v>712558</v>
+      </c>
+      <c r="F267" s="22">
+        <v>722682</v>
+      </c>
+      <c r="G267" s="53">
+        <v>732806</v>
+      </c>
+      <c r="H267" s="22">
+        <v>742847</v>
+      </c>
+      <c r="I267" s="22"/>
+      <c r="J267" s="22"/>
+      <c r="K267" s="22"/>
+      <c r="L267" s="22"/>
+      <c r="M267" s="22"/>
     </row>
     <row r="268" spans="1:13">
-      <c r="A268" s="37" t="s">
-        <v>21</v>
+      <c r="A268" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B268" s="11">
-        <v>761116</v>
+        <v>44148</v>
       </c>
       <c r="C268" s="11">
-        <v>2240964</v>
+        <v>46436</v>
       </c>
       <c r="D268" s="11">
-        <v>7438359</v>
+        <v>48029</v>
       </c>
       <c r="E268" s="5">
-        <v>9879699</v>
+        <v>50142</v>
       </c>
       <c r="F268" s="22">
-        <v>11604325</v>
+        <v>50587</v>
       </c>
       <c r="G268" s="53">
-        <v>13668622</v>
-[...1 lines deleted...]
-      <c r="H268" s="22"/>
+        <v>52325</v>
+      </c>
+      <c r="H268" s="22">
+        <v>56190</v>
+      </c>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
       <c r="L268" s="22"/>
       <c r="M268" s="22"/>
     </row>
-    <row r="269" spans="1:13">
-[...26 lines deleted...]
-      <c r="M269" s="22"/>
+    <row r="269" spans="1:13" ht="22.5">
+      <c r="A269" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="C269" s="32"/>
+      <c r="D269" s="32"/>
+      <c r="F269" s="8"/>
+      <c r="G269" s="27"/>
+      <c r="H269" s="14"/>
+      <c r="I269" s="14"/>
+      <c r="J269" s="14"/>
+      <c r="K269" s="4"/>
+      <c r="L269" s="4"/>
+      <c r="M269" s="4"/>
     </row>
     <row r="270" spans="1:13">
-      <c r="A270" s="38" t="s">
-        <v>58</v>
+      <c r="A270" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B270" s="11">
-        <v>98960</v>
+        <v>761116</v>
       </c>
       <c r="C270" s="11">
-        <v>209293</v>
+        <v>2240964</v>
       </c>
       <c r="D270" s="11">
-        <v>362930</v>
+        <v>7438359</v>
       </c>
       <c r="E270" s="5">
-        <v>507077</v>
+        <v>9879699</v>
       </c>
       <c r="F270" s="22">
-        <v>558858</v>
+        <v>11604325</v>
       </c>
       <c r="G270" s="53">
-        <v>673954</v>
-[...1 lines deleted...]
-      <c r="H270" s="22"/>
+        <v>13668622</v>
+      </c>
+      <c r="H270" s="22">
+        <v>16113607</v>
+      </c>
       <c r="I270" s="22"/>
       <c r="J270" s="22"/>
       <c r="K270" s="22"/>
       <c r="L270" s="22"/>
       <c r="M270" s="22"/>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" s="38" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="B271" s="11">
-        <v>458087</v>
+        <v>5015</v>
       </c>
       <c r="C271" s="11">
-        <v>1098664</v>
+        <v>15677</v>
       </c>
       <c r="D271" s="11">
-        <v>2460013</v>
+        <v>2237293</v>
       </c>
       <c r="E271" s="5">
-        <v>3197312</v>
+        <v>2247955</v>
       </c>
       <c r="F271" s="22">
-        <v>3770746</v>
+        <v>2247955</v>
       </c>
       <c r="G271" s="53">
-        <v>4521377</v>
-[...1 lines deleted...]
-      <c r="H271" s="22"/>
+        <v>2252570</v>
+      </c>
+      <c r="H271" s="22">
+        <v>2257185</v>
+      </c>
       <c r="I271" s="22"/>
       <c r="J271" s="22"/>
       <c r="K271" s="22"/>
       <c r="L271" s="22"/>
       <c r="M271" s="22"/>
     </row>
     <row r="272" spans="1:13">
       <c r="A272" s="38" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B272" s="11">
-        <v>58894</v>
+        <v>98960</v>
       </c>
       <c r="C272" s="11">
-        <v>170246</v>
+        <v>209293</v>
       </c>
       <c r="D272" s="11">
-        <v>281598</v>
+        <v>362930</v>
       </c>
       <c r="E272" s="5">
-        <v>392949</v>
+        <v>507077</v>
       </c>
       <c r="F272" s="22">
-        <v>441452</v>
+        <v>558858</v>
       </c>
       <c r="G272" s="53">
-        <v>489954</v>
-[...1 lines deleted...]
-      <c r="H272" s="22"/>
+        <v>673954</v>
+      </c>
+      <c r="H272" s="22">
+        <v>748599</v>
+      </c>
       <c r="I272" s="22"/>
       <c r="J272" s="22"/>
       <c r="K272" s="22"/>
       <c r="L272" s="22"/>
       <c r="M272" s="22"/>
     </row>
     <row r="273" spans="1:13">
       <c r="A273" s="38" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B273" s="11">
-        <v>140160</v>
+        <v>458087</v>
       </c>
       <c r="C273" s="11">
-        <v>747084</v>
+        <v>1098664</v>
       </c>
       <c r="D273" s="11">
-        <v>2096524</v>
+        <v>2460013</v>
       </c>
       <c r="E273" s="5">
-        <v>3534406</v>
+        <v>3197312</v>
       </c>
       <c r="F273" s="22">
-        <v>4585314</v>
+        <v>3770746</v>
       </c>
       <c r="G273" s="53">
-        <v>5730767</v>
-[...1 lines deleted...]
-      <c r="H273" s="22"/>
+        <v>4521377</v>
+      </c>
+      <c r="H273" s="22">
+        <v>5771715</v>
+      </c>
       <c r="I273" s="22"/>
       <c r="J273" s="22"/>
       <c r="K273" s="22"/>
       <c r="L273" s="22"/>
       <c r="M273" s="22"/>
     </row>
     <row r="274" spans="1:13">
-      <c r="A274" s="38"/>
-[...13 lines deleted...]
-      <c r="A275" s="37" t="s">
+      <c r="A274" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B274" s="11">
+        <v>58894</v>
+      </c>
+      <c r="C274" s="11">
+        <v>170246</v>
+      </c>
+      <c r="D274" s="11">
+        <v>281598</v>
+      </c>
+      <c r="E274" s="5">
+        <v>392949</v>
+      </c>
+      <c r="F274" s="22">
+        <v>441452</v>
+      </c>
+      <c r="G274" s="53">
+        <v>489954</v>
+      </c>
+      <c r="H274" s="22">
+        <v>538456</v>
+      </c>
+      <c r="I274" s="22"/>
+      <c r="J274" s="22"/>
+      <c r="K274" s="22"/>
+      <c r="L274" s="22"/>
+      <c r="M274" s="22"/>
+    </row>
+    <row r="275" spans="1:13">
+      <c r="A275" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B275" s="11">
+        <v>140160</v>
+      </c>
+      <c r="C275" s="11">
+        <v>747084</v>
+      </c>
+      <c r="D275" s="11">
+        <v>2096524</v>
+      </c>
+      <c r="E275" s="5">
+        <v>3534406</v>
+      </c>
+      <c r="F275" s="22">
+        <v>4585314</v>
+      </c>
+      <c r="G275" s="53">
+        <v>5730767</v>
+      </c>
+      <c r="H275" s="22">
+        <v>6797652</v>
+      </c>
+      <c r="I275" s="22"/>
+      <c r="J275" s="22"/>
+      <c r="K275" s="22"/>
+      <c r="L275" s="22"/>
+      <c r="M275" s="22"/>
+    </row>
+    <row r="276" spans="1:13">
+      <c r="A276" s="38"/>
+      <c r="B276" s="32"/>
+      <c r="C276" s="32"/>
+      <c r="D276" s="32"/>
+      <c r="E276" s="10"/>
+      <c r="F276" s="10"/>
+      <c r="G276" s="28"/>
+      <c r="H276" s="15"/>
+      <c r="J276" s="15"/>
+      <c r="K276" s="5"/>
+      <c r="L276" s="5"/>
+      <c r="M276" s="5"/>
+    </row>
+    <row r="277" spans="1:13" ht="36" customHeight="1">
+      <c r="A277" s="37" t="s">
         <v>45</v>
       </c>
-      <c r="C275" s="32"/>
-[...10 lines deleted...]
-      <c r="A276" s="37" t="s">
+      <c r="C277" s="32"/>
+      <c r="D277" s="32"/>
+      <c r="F277" s="10"/>
+      <c r="G277" s="28"/>
+      <c r="H277" s="15"/>
+      <c r="J277" s="15"/>
+      <c r="K277" s="5"/>
+      <c r="L277" s="5"/>
+      <c r="M277" s="5"/>
+    </row>
+    <row r="278" spans="1:13">
+      <c r="A278" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B276" s="11">
+      <c r="B278" s="11">
         <v>886039</v>
       </c>
-      <c r="C276" s="11">
+      <c r="C278" s="11">
         <v>2322336</v>
       </c>
-      <c r="D276" s="11">
+      <c r="D278" s="11">
         <v>4110533</v>
       </c>
-      <c r="E276" s="5">
+      <c r="E278" s="5">
         <v>5670777</v>
       </c>
-      <c r="F276" s="22">
+      <c r="F278" s="22">
         <v>6506866</v>
       </c>
-      <c r="G276" s="53">
+      <c r="G278" s="53">
         <v>7535725</v>
       </c>
-      <c r="H276" s="22"/>
-[...57 lines deleted...]
-      <c r="H278" s="22"/>
+      <c r="H278" s="22">
+        <v>8415396</v>
+      </c>
       <c r="I278" s="22"/>
       <c r="J278" s="22"/>
       <c r="K278" s="22"/>
       <c r="L278" s="22"/>
       <c r="M278" s="22"/>
     </row>
     <row r="279" spans="1:13">
       <c r="A279" s="38" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>38917</v>
+        <v>14</v>
+      </c>
+      <c r="B279" s="21" t="s">
+        <v>16</v>
       </c>
       <c r="C279" s="11">
-        <v>64740</v>
+        <v>106196</v>
       </c>
       <c r="D279" s="11">
-        <v>90563</v>
+        <v>212392</v>
       </c>
       <c r="E279" s="5">
-        <v>116386</v>
+        <v>318588</v>
       </c>
       <c r="F279" s="22">
-        <v>124078</v>
+        <v>362491</v>
       </c>
       <c r="G279" s="53">
-        <v>131770</v>
-[...1 lines deleted...]
-      <c r="H279" s="22"/>
+        <v>406394</v>
+      </c>
+      <c r="H279" s="22">
+        <v>450805</v>
+      </c>
       <c r="I279" s="22"/>
       <c r="J279" s="22"/>
       <c r="K279" s="22"/>
       <c r="L279" s="22"/>
       <c r="M279" s="22"/>
     </row>
     <row r="280" spans="1:13">
-      <c r="A280" s="38" t="s">
-        <v>60</v>
+      <c r="A280" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B280" s="11">
-        <v>91925</v>
+        <v>33839</v>
       </c>
       <c r="C280" s="11">
-        <v>555413</v>
+        <v>60150</v>
       </c>
       <c r="D280" s="11">
-        <v>1364391</v>
+        <v>76817</v>
       </c>
       <c r="E280" s="5">
-        <v>1855160</v>
+        <v>137405</v>
       </c>
       <c r="F280" s="22">
-        <v>2002477</v>
+        <v>179845</v>
       </c>
       <c r="G280" s="53">
-        <v>2253134</v>
-[...1 lines deleted...]
-      <c r="H280" s="22"/>
+        <v>179845</v>
+      </c>
+      <c r="H280" s="22">
+        <v>293992</v>
+      </c>
       <c r="I280" s="22"/>
       <c r="J280" s="22"/>
       <c r="K280" s="22"/>
       <c r="L280" s="22"/>
       <c r="M280" s="22"/>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" s="38" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B281" s="11">
-        <v>42749</v>
+        <v>38917</v>
       </c>
       <c r="C281" s="11">
-        <v>287016</v>
+        <v>64740</v>
       </c>
       <c r="D281" s="11">
-        <v>574994</v>
+        <v>90563</v>
       </c>
       <c r="E281" s="5">
-        <v>862973</v>
+        <v>116386</v>
       </c>
       <c r="F281" s="22">
-        <v>939403</v>
+        <v>124078</v>
       </c>
       <c r="G281" s="53">
-        <v>1015832</v>
-[...1 lines deleted...]
-      <c r="H281" s="22"/>
+        <v>131770</v>
+      </c>
+      <c r="H281" s="22">
+        <v>137476</v>
+      </c>
       <c r="I281" s="22"/>
       <c r="J281" s="22"/>
       <c r="K281" s="22"/>
       <c r="L281" s="22"/>
       <c r="M281" s="22"/>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" s="38" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B282" s="11">
-        <v>678609</v>
+        <v>91925</v>
       </c>
       <c r="C282" s="11">
-        <v>1248821</v>
+        <v>555413</v>
       </c>
       <c r="D282" s="11">
-        <v>1791376</v>
+        <v>1364391</v>
       </c>
       <c r="E282" s="5">
-        <v>2380266</v>
+        <v>1855160</v>
       </c>
       <c r="F282" s="22">
-        <v>2898573</v>
+        <v>2002477</v>
       </c>
       <c r="G282" s="53">
-        <v>3548750</v>
-[...1 lines deleted...]
-      <c r="H282" s="22"/>
+        <v>2253134</v>
+      </c>
+      <c r="H282" s="22">
+        <v>2358565</v>
+      </c>
       <c r="I282" s="22"/>
       <c r="J282" s="22"/>
       <c r="K282" s="22"/>
       <c r="L282" s="22"/>
       <c r="M282" s="22"/>
     </row>
     <row r="283" spans="1:13">
-      <c r="A283" s="37" t="s">
-[...5 lines deleted...]
-      <c r="M283" s="7"/>
+      <c r="A283" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B283" s="11">
+        <v>42749</v>
+      </c>
+      <c r="C283" s="11">
+        <v>287016</v>
+      </c>
+      <c r="D283" s="11">
+        <v>574994</v>
+      </c>
+      <c r="E283" s="5">
+        <v>862973</v>
+      </c>
+      <c r="F283" s="22">
+        <v>939403</v>
+      </c>
+      <c r="G283" s="53">
+        <v>1015832</v>
+      </c>
+      <c r="H283" s="22">
+        <v>1097840</v>
+      </c>
+      <c r="I283" s="22"/>
+      <c r="J283" s="22"/>
+      <c r="K283" s="22"/>
+      <c r="L283" s="22"/>
+      <c r="M283" s="22"/>
     </row>
     <row r="284" spans="1:13">
-      <c r="A284" s="37" t="s">
-        <v>21</v>
+      <c r="A284" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B284" s="11">
-        <v>1216240</v>
+        <v>678609</v>
       </c>
       <c r="C284" s="11">
-        <v>2415694</v>
+        <v>1248821</v>
       </c>
       <c r="D284" s="11">
-        <v>3638992</v>
+        <v>1791376</v>
       </c>
       <c r="E284" s="5">
-        <v>4802632</v>
+        <v>2380266</v>
       </c>
       <c r="F284" s="22">
-        <v>5678677</v>
+        <v>2898573</v>
       </c>
       <c r="G284" s="53">
-        <v>6627066</v>
-[...1 lines deleted...]
-      <c r="H284" s="22"/>
+        <v>3548750</v>
+      </c>
+      <c r="H284" s="22">
+        <v>4076719</v>
+      </c>
       <c r="I284" s="22"/>
       <c r="J284" s="22"/>
       <c r="K284" s="22"/>
       <c r="L284" s="22"/>
       <c r="M284" s="22"/>
     </row>
     <row r="285" spans="1:13">
-      <c r="A285" s="38" t="s">
-[...25 lines deleted...]
-      <c r="M285" s="22"/>
+      <c r="A285" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="C285" s="32"/>
+      <c r="D285" s="32"/>
+      <c r="G285" s="26"/>
+      <c r="M285" s="7"/>
     </row>
     <row r="286" spans="1:13">
-      <c r="A286" s="39" t="s">
-        <v>55</v>
+      <c r="A286" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B286" s="11">
-        <v>1083</v>
+        <v>1216240</v>
       </c>
       <c r="C286" s="11">
-        <v>10992</v>
+        <v>2415694</v>
       </c>
       <c r="D286" s="11">
-        <v>20901</v>
+        <v>3638992</v>
       </c>
       <c r="E286" s="5">
-        <v>30810</v>
+        <v>4802632</v>
       </c>
       <c r="F286" s="22">
-        <v>31893</v>
+        <v>5678677</v>
       </c>
       <c r="G286" s="53">
-        <v>32976</v>
-[...1 lines deleted...]
-      <c r="H286" s="22"/>
+        <v>6627066</v>
+      </c>
+      <c r="H286" s="22">
+        <v>7549100</v>
+      </c>
       <c r="I286" s="22"/>
       <c r="J286" s="22"/>
       <c r="K286" s="22"/>
       <c r="L286" s="22"/>
       <c r="M286" s="22"/>
     </row>
     <row r="287" spans="1:13">
       <c r="A287" s="38" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="B287" s="11">
-        <v>142</v>
+        <v>7276</v>
       </c>
       <c r="C287" s="11">
-        <v>284</v>
+        <v>52516</v>
       </c>
       <c r="D287" s="11">
-        <v>426</v>
+        <v>97755</v>
       </c>
       <c r="E287" s="5">
-        <v>568</v>
+        <v>142995</v>
       </c>
       <c r="F287" s="22">
-        <v>710</v>
+        <v>174332</v>
       </c>
       <c r="G287" s="53">
-        <v>852</v>
-[...1 lines deleted...]
-      <c r="H287" s="22"/>
+        <v>205670</v>
+      </c>
+      <c r="H287" s="22">
+        <v>240426</v>
+      </c>
       <c r="I287" s="22"/>
       <c r="J287" s="22"/>
       <c r="K287" s="22"/>
       <c r="L287" s="22"/>
       <c r="M287" s="22"/>
     </row>
     <row r="288" spans="1:13">
-      <c r="A288" s="38" t="s">
-        <v>57</v>
+      <c r="A288" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B288" s="11">
-        <v>29859</v>
+        <v>1083</v>
       </c>
       <c r="C288" s="11">
-        <v>102206</v>
+        <v>10992</v>
       </c>
       <c r="D288" s="11">
-        <v>174554</v>
+        <v>20901</v>
       </c>
       <c r="E288" s="5">
-        <v>246901</v>
+        <v>30810</v>
       </c>
       <c r="F288" s="22">
-        <v>267524</v>
+        <v>31893</v>
       </c>
       <c r="G288" s="53">
-        <v>288146</v>
-[...1 lines deleted...]
-      <c r="H288" s="22"/>
+        <v>32976</v>
+      </c>
+      <c r="H288" s="22">
+        <v>33134</v>
+      </c>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
       <c r="L288" s="22"/>
       <c r="M288" s="22"/>
     </row>
     <row r="289" spans="1:13">
       <c r="A289" s="38" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B289" s="11">
-        <v>27299</v>
+        <v>142</v>
       </c>
       <c r="C289" s="11">
-        <v>63017</v>
+        <v>284</v>
       </c>
       <c r="D289" s="11">
-        <v>98735</v>
+        <v>426</v>
       </c>
       <c r="E289" s="5">
-        <v>134453</v>
+        <v>568</v>
       </c>
       <c r="F289" s="22">
-        <v>160571</v>
+        <v>710</v>
       </c>
       <c r="G289" s="53">
-        <v>186688</v>
-[...1 lines deleted...]
-      <c r="H289" s="22"/>
+        <v>852</v>
+      </c>
+      <c r="H289" s="22">
+        <v>852</v>
+      </c>
       <c r="I289" s="22"/>
       <c r="J289" s="22"/>
       <c r="K289" s="22"/>
       <c r="L289" s="22"/>
       <c r="M289" s="22"/>
     </row>
     <row r="290" spans="1:13">
       <c r="A290" s="38" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B290" s="11">
-        <v>1042</v>
+        <v>29859</v>
       </c>
       <c r="C290" s="11">
-        <v>2084</v>
+        <v>102206</v>
       </c>
       <c r="D290" s="11">
-        <v>3126</v>
+        <v>174554</v>
       </c>
       <c r="E290" s="5">
-        <v>4168</v>
+        <v>246901</v>
       </c>
       <c r="F290" s="22">
-        <v>5210</v>
+        <v>267524</v>
       </c>
       <c r="G290" s="53">
-        <v>6252</v>
-[...1 lines deleted...]
-      <c r="H290" s="22"/>
+        <v>288146</v>
+      </c>
+      <c r="H290" s="22">
+        <v>297834</v>
+      </c>
       <c r="I290" s="22"/>
       <c r="J290" s="22"/>
       <c r="K290" s="22"/>
       <c r="L290" s="22"/>
       <c r="M290" s="22"/>
     </row>
     <row r="291" spans="1:13">
       <c r="A291" s="38" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B291" s="11">
-        <v>105518</v>
+        <v>27299</v>
       </c>
       <c r="C291" s="11">
-        <v>209443</v>
+        <v>63017</v>
       </c>
       <c r="D291" s="11">
-        <v>313369</v>
+        <v>98735</v>
       </c>
       <c r="E291" s="5">
-        <v>417294</v>
+        <v>134453</v>
       </c>
       <c r="F291" s="22">
-        <v>500236</v>
+        <v>160571</v>
       </c>
       <c r="G291" s="53">
-        <v>583178</v>
-[...1 lines deleted...]
-      <c r="H291" s="22"/>
+        <v>186688</v>
+      </c>
+      <c r="H291" s="22">
+        <v>243338</v>
+      </c>
       <c r="I291" s="22"/>
       <c r="J291" s="22"/>
       <c r="K291" s="22"/>
       <c r="L291" s="22"/>
       <c r="M291" s="22"/>
     </row>
     <row r="292" spans="1:13">
       <c r="A292" s="38" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B292" s="11">
-        <v>488247</v>
+        <v>1042</v>
       </c>
       <c r="C292" s="11">
-        <v>1065018</v>
+        <v>2084</v>
       </c>
       <c r="D292" s="11">
-        <v>1665633</v>
+        <v>3126</v>
       </c>
       <c r="E292" s="5">
-        <v>2206589</v>
+        <v>4168</v>
       </c>
       <c r="F292" s="22">
-        <v>2725522</v>
+        <v>5210</v>
       </c>
       <c r="G292" s="53">
-        <v>3316798</v>
-[...1 lines deleted...]
-      <c r="H292" s="22"/>
+        <v>6252</v>
+      </c>
+      <c r="H292" s="22">
+        <v>8924</v>
+      </c>
       <c r="I292" s="22"/>
       <c r="J292" s="22"/>
       <c r="K292" s="22"/>
       <c r="L292" s="22"/>
       <c r="M292" s="22"/>
     </row>
     <row r="293" spans="1:13">
       <c r="A293" s="38" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B293" s="11">
-        <v>1969</v>
+        <v>105518</v>
       </c>
       <c r="C293" s="11">
-        <v>3938</v>
+        <v>209443</v>
       </c>
       <c r="D293" s="11">
-        <v>5907</v>
+        <v>313369</v>
       </c>
       <c r="E293" s="5">
-        <v>7876</v>
+        <v>417294</v>
       </c>
       <c r="F293" s="22">
-        <v>9845</v>
+        <v>500236</v>
       </c>
       <c r="G293" s="53">
-        <v>11814</v>
-[...1 lines deleted...]
-      <c r="H293" s="22"/>
+        <v>583178</v>
+      </c>
+      <c r="H293" s="22">
+        <v>674715</v>
+      </c>
       <c r="I293" s="22"/>
       <c r="J293" s="22"/>
       <c r="K293" s="22"/>
       <c r="L293" s="22"/>
       <c r="M293" s="22"/>
     </row>
-    <row r="294" spans="1:13" ht="12.75" customHeight="1">
+    <row r="294" spans="1:13">
       <c r="A294" s="38" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B294" s="11">
-        <v>553805</v>
+        <v>488247</v>
       </c>
       <c r="C294" s="11">
-        <v>906197</v>
+        <v>1065018</v>
       </c>
       <c r="D294" s="11">
-        <v>1258589</v>
+        <v>1665633</v>
       </c>
       <c r="E294" s="5">
-        <v>1610981</v>
+        <v>2206589</v>
       </c>
       <c r="F294" s="22">
-        <v>1802839</v>
+        <v>2725522</v>
       </c>
       <c r="G294" s="53">
-        <v>1994697</v>
-[...1 lines deleted...]
-      <c r="H294" s="22"/>
+        <v>3316798</v>
+      </c>
+      <c r="H294" s="22">
+        <v>3862403</v>
+      </c>
       <c r="I294" s="22"/>
       <c r="J294" s="22"/>
       <c r="K294" s="22"/>
       <c r="L294" s="22"/>
       <c r="M294" s="22"/>
     </row>
-    <row r="295" spans="1:13" ht="21.6">
-[...16 lines deleted...]
-        <v>21</v>
+    <row r="295" spans="1:13">
+      <c r="A295" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B295" s="11">
+        <v>1969</v>
+      </c>
+      <c r="C295" s="11">
+        <v>3938</v>
+      </c>
+      <c r="D295" s="11">
+        <v>5907</v>
+      </c>
+      <c r="E295" s="5">
+        <v>7876</v>
+      </c>
+      <c r="F295" s="22">
+        <v>9845</v>
+      </c>
+      <c r="G295" s="53">
+        <v>11814</v>
+      </c>
+      <c r="H295" s="22">
+        <v>15145</v>
+      </c>
+      <c r="I295" s="22"/>
+      <c r="J295" s="22"/>
+      <c r="K295" s="22"/>
+      <c r="L295" s="22"/>
+      <c r="M295" s="22"/>
+    </row>
+    <row r="296" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A296" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B296" s="11">
-        <v>328111</v>
+        <v>553805</v>
       </c>
       <c r="C296" s="11">
-        <v>1678649</v>
+        <v>906197</v>
       </c>
       <c r="D296" s="11">
-        <v>2941941</v>
+        <v>1258589</v>
       </c>
       <c r="E296" s="5">
-        <v>4511715</v>
+        <v>1610981</v>
       </c>
       <c r="F296" s="22">
-        <v>4840917</v>
+        <v>1802839</v>
       </c>
       <c r="G296" s="53">
-        <v>5231351</v>
-[...1 lines deleted...]
-      <c r="H296" s="22"/>
+        <v>1994697</v>
+      </c>
+      <c r="H296" s="22">
+        <v>2172335</v>
+      </c>
       <c r="I296" s="22"/>
       <c r="J296" s="22"/>
       <c r="K296" s="22"/>
       <c r="L296" s="22"/>
       <c r="M296" s="22"/>
     </row>
-    <row r="297" spans="1:13">
-[...26 lines deleted...]
-      <c r="M297" s="22"/>
+    <row r="297" spans="1:13" ht="22.5">
+      <c r="A297" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="C297" s="32"/>
+      <c r="D297" s="32"/>
+      <c r="F297" s="8"/>
+      <c r="G297" s="27"/>
+      <c r="H297" s="14"/>
+      <c r="I297" s="14"/>
+      <c r="J297" s="14"/>
+      <c r="K297" s="4"/>
+      <c r="L297" s="4"/>
+      <c r="M297" s="4"/>
     </row>
     <row r="298" spans="1:13">
-      <c r="A298" s="38" t="s">
-        <v>55</v>
+      <c r="A298" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B298" s="11">
-        <v>6206</v>
+        <v>328111</v>
       </c>
       <c r="C298" s="11">
-        <v>7647</v>
+        <v>1678649</v>
       </c>
       <c r="D298" s="11">
-        <v>9087</v>
+        <v>2941941</v>
       </c>
       <c r="E298" s="5">
-        <v>10527</v>
+        <v>4511715</v>
       </c>
       <c r="F298" s="22">
-        <v>10527</v>
+        <v>4840917</v>
       </c>
       <c r="G298" s="53">
-        <v>10527</v>
-[...1 lines deleted...]
-      <c r="H298" s="22"/>
+        <v>5231351</v>
+      </c>
+      <c r="H298" s="22">
+        <v>5585040</v>
+      </c>
       <c r="I298" s="22"/>
       <c r="J298" s="22"/>
       <c r="K298" s="22"/>
       <c r="L298" s="22"/>
       <c r="M298" s="22"/>
     </row>
     <row r="299" spans="1:13">
       <c r="A299" s="38" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="B299" s="11">
-        <v>500</v>
+        <v>5217</v>
       </c>
       <c r="C299" s="11">
-        <v>1000</v>
+        <v>10434</v>
       </c>
       <c r="D299" s="11">
-        <v>1500</v>
+        <v>15651</v>
       </c>
       <c r="E299" s="5">
-        <v>2000</v>
+        <v>20868</v>
       </c>
       <c r="F299" s="22">
-        <v>2500</v>
+        <v>26085</v>
       </c>
       <c r="G299" s="53">
-        <v>3000</v>
-[...1 lines deleted...]
-      <c r="H299" s="22"/>
+        <v>31302</v>
+      </c>
+      <c r="H299" s="22">
+        <v>36389</v>
+      </c>
       <c r="I299" s="22"/>
       <c r="J299" s="22"/>
       <c r="K299" s="22"/>
       <c r="L299" s="22"/>
       <c r="M299" s="22"/>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" s="38" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B300" s="11">
-        <v>7572</v>
+        <v>6206</v>
       </c>
       <c r="C300" s="11">
-        <v>15144</v>
+        <v>7647</v>
       </c>
       <c r="D300" s="11">
-        <v>22716</v>
+        <v>9087</v>
       </c>
       <c r="E300" s="5">
-        <v>30288</v>
+        <v>10527</v>
       </c>
       <c r="F300" s="22">
-        <v>37872</v>
+        <v>10527</v>
       </c>
       <c r="G300" s="53">
-        <v>45457</v>
-[...1 lines deleted...]
-      <c r="H300" s="22"/>
+        <v>10527</v>
+      </c>
+      <c r="H300" s="22">
+        <v>10527</v>
+      </c>
       <c r="I300" s="22"/>
       <c r="J300" s="22"/>
       <c r="K300" s="22"/>
       <c r="L300" s="22"/>
       <c r="M300" s="22"/>
     </row>
     <row r="301" spans="1:13">
       <c r="A301" s="38" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B301" s="11">
-        <v>17479</v>
+        <v>500</v>
       </c>
       <c r="C301" s="11">
-        <v>38764</v>
+        <v>1000</v>
       </c>
       <c r="D301" s="11">
-        <v>60048</v>
+        <v>1500</v>
       </c>
       <c r="E301" s="5">
-        <v>81332</v>
+        <v>2000</v>
       </c>
       <c r="F301" s="22">
-        <v>98000</v>
+        <v>2500</v>
       </c>
       <c r="G301" s="53">
-        <v>114667</v>
-[...1 lines deleted...]
-      <c r="H301" s="22"/>
+        <v>3000</v>
+      </c>
+      <c r="H301" s="22">
+        <v>3465</v>
+      </c>
       <c r="I301" s="22"/>
       <c r="J301" s="22"/>
       <c r="K301" s="22"/>
       <c r="L301" s="22"/>
       <c r="M301" s="22"/>
     </row>
     <row r="302" spans="1:13">
       <c r="A302" s="38" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B302" s="11">
-        <v>706</v>
+        <v>7572</v>
       </c>
       <c r="C302" s="11">
-        <v>2008</v>
+        <v>15144</v>
       </c>
       <c r="D302" s="11">
-        <v>3310</v>
+        <v>22716</v>
       </c>
       <c r="E302" s="5">
-        <v>4611</v>
+        <v>30288</v>
       </c>
       <c r="F302" s="22">
-        <v>4652</v>
+        <v>37872</v>
       </c>
       <c r="G302" s="53">
-        <v>4692</v>
-[...1 lines deleted...]
-      <c r="H302" s="22"/>
+        <v>45457</v>
+      </c>
+      <c r="H302" s="22">
+        <v>47362</v>
+      </c>
       <c r="I302" s="22"/>
       <c r="J302" s="22"/>
       <c r="K302" s="22"/>
       <c r="L302" s="22"/>
       <c r="M302" s="22"/>
     </row>
     <row r="303" spans="1:13">
       <c r="A303" s="38" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B303" s="11">
-        <v>131150</v>
+        <v>17479</v>
       </c>
       <c r="C303" s="11">
-        <v>242423</v>
+        <v>38764</v>
       </c>
       <c r="D303" s="11">
-        <v>353591</v>
+        <v>60048</v>
       </c>
       <c r="E303" s="5">
-        <v>464865</v>
+        <v>81332</v>
       </c>
       <c r="F303" s="22">
-        <v>581121</v>
+        <v>98000</v>
       </c>
       <c r="G303" s="53">
-        <v>697484</v>
-[...1 lines deleted...]
-      <c r="H303" s="22"/>
+        <v>114667</v>
+      </c>
+      <c r="H303" s="22">
+        <v>122320</v>
+      </c>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
       <c r="L303" s="22"/>
       <c r="M303" s="22"/>
     </row>
     <row r="304" spans="1:13">
       <c r="A304" s="38" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B304" s="11">
-        <v>5638</v>
+        <v>706</v>
       </c>
       <c r="C304" s="11">
-        <v>15771</v>
+        <v>2008</v>
       </c>
       <c r="D304" s="11">
-        <v>25904</v>
+        <v>3310</v>
       </c>
       <c r="E304" s="5">
-        <v>36037</v>
+        <v>4611</v>
       </c>
       <c r="F304" s="22">
-        <v>42197</v>
+        <v>4652</v>
       </c>
       <c r="G304" s="53">
-        <v>48358</v>
-[...1 lines deleted...]
-      <c r="H304" s="22"/>
+        <v>4692</v>
+      </c>
+      <c r="H304" s="22">
+        <v>4732</v>
+      </c>
       <c r="I304" s="22"/>
       <c r="J304" s="22"/>
       <c r="K304" s="22"/>
       <c r="L304" s="22"/>
       <c r="M304" s="22"/>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" s="38" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B305" s="11">
-        <v>425</v>
+        <v>131150</v>
       </c>
       <c r="C305" s="11">
-        <v>1174</v>
+        <v>242423</v>
       </c>
       <c r="D305" s="11">
-        <v>1924</v>
+        <v>353591</v>
       </c>
       <c r="E305" s="5">
-        <v>2673</v>
+        <v>464865</v>
       </c>
       <c r="F305" s="22">
-        <v>3058</v>
+        <v>581121</v>
       </c>
       <c r="G305" s="53">
-        <v>3443</v>
-[...1 lines deleted...]
-      <c r="H305" s="22"/>
+        <v>697484</v>
+      </c>
+      <c r="H305" s="22">
+        <v>818177</v>
+      </c>
       <c r="I305" s="22"/>
       <c r="J305" s="22"/>
       <c r="K305" s="22"/>
       <c r="L305" s="22"/>
       <c r="M305" s="22"/>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="38" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B306" s="11">
-        <v>153217</v>
+        <v>5638</v>
       </c>
       <c r="C306" s="11">
-        <v>1344284</v>
+        <v>15771</v>
       </c>
       <c r="D306" s="11">
-        <v>2448210</v>
+        <v>25904</v>
       </c>
       <c r="E306" s="5">
-        <v>3858513</v>
+        <v>36037</v>
       </c>
       <c r="F306" s="22">
-        <v>4034905</v>
+        <v>42197</v>
       </c>
       <c r="G306" s="53">
-        <v>4272421</v>
-[...1 lines deleted...]
-      <c r="H306" s="22"/>
+        <v>48358</v>
+      </c>
+      <c r="H306" s="22">
+        <v>50648</v>
+      </c>
       <c r="I306" s="22"/>
       <c r="J306" s="22"/>
       <c r="K306" s="22"/>
       <c r="L306" s="22"/>
       <c r="M306" s="22"/>
     </row>
-    <row r="307" spans="1:13" ht="36.6" customHeight="1">
-[...11 lines deleted...]
-      <c r="M307" s="5"/>
+    <row r="307" spans="1:13">
+      <c r="A307" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B307" s="11">
+        <v>425</v>
+      </c>
+      <c r="C307" s="11">
+        <v>1174</v>
+      </c>
+      <c r="D307" s="11">
+        <v>1924</v>
+      </c>
+      <c r="E307" s="5">
+        <v>2673</v>
+      </c>
+      <c r="F307" s="22">
+        <v>3058</v>
+      </c>
+      <c r="G307" s="53">
+        <v>3443</v>
+      </c>
+      <c r="H307" s="22">
+        <v>3443</v>
+      </c>
+      <c r="I307" s="22"/>
+      <c r="J307" s="22"/>
+      <c r="K307" s="22"/>
+      <c r="L307" s="22"/>
+      <c r="M307" s="22"/>
     </row>
     <row r="308" spans="1:13">
-      <c r="A308" s="37" t="s">
-        <v>21</v>
+      <c r="A308" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B308" s="11">
-        <v>20585430</v>
+        <v>153217</v>
       </c>
       <c r="C308" s="11">
-        <v>40225961</v>
+        <v>1344284</v>
       </c>
       <c r="D308" s="11">
-        <v>60041692</v>
+        <v>2448210</v>
       </c>
       <c r="E308" s="5">
-        <v>78028996</v>
+        <v>3858513</v>
       </c>
       <c r="F308" s="22">
-        <v>96606530</v>
+        <v>4034905</v>
       </c>
       <c r="G308" s="53">
-        <v>115303956</v>
-[...1 lines deleted...]
-      <c r="H308" s="22"/>
+        <v>4272421</v>
+      </c>
+      <c r="H308" s="22">
+        <v>4487977</v>
+      </c>
       <c r="I308" s="22"/>
       <c r="J308" s="22"/>
       <c r="K308" s="22"/>
       <c r="L308" s="22"/>
       <c r="M308" s="22"/>
     </row>
-    <row r="309" spans="1:13">
-[...26 lines deleted...]
-      <c r="M309" s="22"/>
+    <row r="309" spans="1:13" ht="36.6" customHeight="1">
+      <c r="A309" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="C309" s="32"/>
+      <c r="D309" s="32"/>
+      <c r="F309" s="10"/>
+      <c r="G309" s="28"/>
+      <c r="H309" s="15"/>
+      <c r="J309" s="15"/>
+      <c r="K309" s="5"/>
+      <c r="L309" s="5"/>
+      <c r="M309" s="5"/>
     </row>
     <row r="310" spans="1:13">
-      <c r="A310" s="39" t="s">
-        <v>55</v>
+      <c r="A310" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B310" s="11">
-        <v>284720</v>
+        <v>20585430</v>
       </c>
       <c r="C310" s="11">
-        <v>548610</v>
+        <v>40225961</v>
       </c>
       <c r="D310" s="11">
-        <v>981311</v>
+        <v>60041692</v>
       </c>
       <c r="E310" s="5">
-        <v>1379888</v>
+        <v>78028996</v>
       </c>
       <c r="F310" s="22">
-        <v>1826793</v>
+        <v>96606530</v>
       </c>
       <c r="G310" s="53">
-        <v>2250608</v>
-[...1 lines deleted...]
-      <c r="H310" s="22"/>
+        <v>115303956</v>
+      </c>
+      <c r="H310" s="22">
+        <v>135089270</v>
+      </c>
       <c r="I310" s="22"/>
       <c r="J310" s="22"/>
       <c r="K310" s="22"/>
       <c r="L310" s="22"/>
       <c r="M310" s="22"/>
     </row>
     <row r="311" spans="1:13">
       <c r="A311" s="38" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="B311" s="11">
-        <v>64182</v>
+        <v>3899353</v>
       </c>
       <c r="C311" s="11">
-        <v>143740</v>
+        <v>7159117</v>
       </c>
       <c r="D311" s="11">
-        <v>223737</v>
+        <v>10884837</v>
       </c>
       <c r="E311" s="5">
-        <v>300751</v>
+        <v>14422618</v>
       </c>
       <c r="F311" s="22">
-        <v>380454</v>
+        <v>18935516</v>
       </c>
       <c r="G311" s="53">
-        <v>465062</v>
-[...1 lines deleted...]
-      <c r="H311" s="22"/>
+        <v>23593113</v>
+      </c>
+      <c r="H311" s="22">
+        <v>28424529</v>
+      </c>
       <c r="I311" s="22"/>
       <c r="J311" s="22"/>
       <c r="K311" s="22"/>
       <c r="L311" s="22"/>
       <c r="M311" s="22"/>
     </row>
     <row r="312" spans="1:13">
-      <c r="A312" s="38" t="s">
-        <v>57</v>
+      <c r="A312" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B312" s="11">
-        <v>2126069</v>
+        <v>284720</v>
       </c>
       <c r="C312" s="11">
-        <v>4415568</v>
+        <v>548610</v>
       </c>
       <c r="D312" s="11">
-        <v>6627274</v>
+        <v>981311</v>
       </c>
       <c r="E312" s="5">
-        <v>8819809</v>
+        <v>1379888</v>
       </c>
       <c r="F312" s="22">
-        <v>10767931</v>
+        <v>1826793</v>
       </c>
       <c r="G312" s="53">
-        <v>12358680</v>
-[...1 lines deleted...]
-      <c r="H312" s="22"/>
+        <v>2250608</v>
+      </c>
+      <c r="H312" s="22">
+        <v>2735945</v>
+      </c>
       <c r="I312" s="22"/>
       <c r="J312" s="22"/>
       <c r="K312" s="22"/>
       <c r="L312" s="22"/>
       <c r="M312" s="22"/>
     </row>
     <row r="313" spans="1:13">
       <c r="A313" s="38" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B313" s="11">
-        <v>832430</v>
+        <v>64182</v>
       </c>
       <c r="C313" s="11">
-        <v>1775348</v>
+        <v>143740</v>
       </c>
       <c r="D313" s="11">
-        <v>3012004</v>
+        <v>223737</v>
       </c>
       <c r="E313" s="5">
-        <v>3825588</v>
+        <v>300751</v>
       </c>
       <c r="F313" s="22">
-        <v>4392452</v>
+        <v>380454</v>
       </c>
       <c r="G313" s="53">
-        <v>4815410</v>
-[...1 lines deleted...]
-      <c r="H313" s="22"/>
+        <v>465062</v>
+      </c>
+      <c r="H313" s="22">
+        <v>550671</v>
+      </c>
       <c r="I313" s="22"/>
       <c r="J313" s="22"/>
       <c r="K313" s="22"/>
       <c r="L313" s="22"/>
       <c r="M313" s="22"/>
     </row>
     <row r="314" spans="1:13">
       <c r="A314" s="38" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B314" s="11">
-        <v>1568089</v>
+        <v>2126069</v>
       </c>
       <c r="C314" s="11">
-        <v>2945377</v>
+        <v>4415568</v>
       </c>
       <c r="D314" s="11">
-        <v>4340197</v>
+        <v>6627274</v>
       </c>
       <c r="E314" s="5">
-        <v>5607511</v>
+        <v>8819809</v>
       </c>
       <c r="F314" s="22">
-        <v>7361583</v>
+        <v>10767931</v>
       </c>
       <c r="G314" s="53">
-        <v>9213640</v>
-[...1 lines deleted...]
-      <c r="H314" s="22"/>
+        <v>12358680</v>
+      </c>
+      <c r="H314" s="22">
+        <v>14019284</v>
+      </c>
       <c r="I314" s="22"/>
       <c r="J314" s="22"/>
       <c r="K314" s="22"/>
       <c r="L314" s="22"/>
       <c r="M314" s="22"/>
     </row>
     <row r="315" spans="1:13">
       <c r="A315" s="38" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B315" s="11">
-        <v>6122300</v>
+        <v>832430</v>
       </c>
       <c r="C315" s="11">
-        <v>12211192</v>
+        <v>1775348</v>
       </c>
       <c r="D315" s="11">
-        <v>17760588</v>
+        <v>3012004</v>
       </c>
       <c r="E315" s="5">
-        <v>22967634</v>
+        <v>3825588</v>
       </c>
       <c r="F315" s="22">
-        <v>27663434</v>
+        <v>4392452</v>
       </c>
       <c r="G315" s="53">
-        <v>32764001</v>
-[...1 lines deleted...]
-      <c r="H315" s="22"/>
+        <v>4815410</v>
+      </c>
+      <c r="H315" s="22">
+        <v>5213905</v>
+      </c>
       <c r="I315" s="22"/>
       <c r="J315" s="22"/>
       <c r="K315" s="22"/>
       <c r="L315" s="22"/>
       <c r="M315" s="22"/>
     </row>
     <row r="316" spans="1:13">
       <c r="A316" s="38" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B316" s="11">
-        <v>40706</v>
+        <v>1568089</v>
       </c>
       <c r="C316" s="11">
-        <v>83833</v>
+        <v>2945377</v>
       </c>
       <c r="D316" s="11">
-        <v>129642</v>
+        <v>4340197</v>
       </c>
       <c r="E316" s="5">
-        <v>176093</v>
+        <v>5607511</v>
       </c>
       <c r="F316" s="22">
-        <v>219301</v>
+        <v>7361583</v>
       </c>
       <c r="G316" s="53">
-        <v>261586</v>
-[...1 lines deleted...]
-      <c r="H316" s="22"/>
+        <v>9213640</v>
+      </c>
+      <c r="H316" s="22">
+        <v>11470615</v>
+      </c>
       <c r="I316" s="22"/>
       <c r="J316" s="22"/>
       <c r="K316" s="22"/>
       <c r="L316" s="22"/>
       <c r="M316" s="22"/>
     </row>
     <row r="317" spans="1:13">
       <c r="A317" s="38" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B317" s="11">
-        <v>1621542</v>
+        <v>6122300</v>
       </c>
       <c r="C317" s="11">
-        <v>3083043</v>
+        <v>12211192</v>
       </c>
       <c r="D317" s="11">
-        <v>4507760</v>
+        <v>17760588</v>
       </c>
       <c r="E317" s="5">
-        <v>5777192</v>
+        <v>22967634</v>
       </c>
       <c r="F317" s="22">
-        <v>7024839</v>
+        <v>27663434</v>
       </c>
       <c r="G317" s="53">
-        <v>8378227</v>
-[...1 lines deleted...]
-      <c r="H317" s="22"/>
+        <v>32764001</v>
+      </c>
+      <c r="H317" s="22">
+        <v>38222127</v>
+      </c>
       <c r="I317" s="22"/>
       <c r="J317" s="22"/>
       <c r="K317" s="22"/>
       <c r="L317" s="22"/>
       <c r="M317" s="22"/>
     </row>
     <row r="318" spans="1:13">
       <c r="A318" s="38" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B318" s="11">
-        <v>255307</v>
+        <v>40706</v>
       </c>
       <c r="C318" s="11">
-        <v>447494</v>
+        <v>83833</v>
       </c>
       <c r="D318" s="11">
-        <v>778914</v>
+        <v>129642</v>
       </c>
       <c r="E318" s="5">
-        <v>1105085</v>
+        <v>176093</v>
       </c>
       <c r="F318" s="22">
-        <v>1459260</v>
+        <v>219301</v>
       </c>
       <c r="G318" s="53">
-        <v>1686320</v>
-[...1 lines deleted...]
-      <c r="H318" s="22"/>
+        <v>261586</v>
+      </c>
+      <c r="H318" s="22">
+        <v>302607</v>
+      </c>
       <c r="I318" s="22"/>
       <c r="J318" s="22"/>
       <c r="K318" s="22"/>
       <c r="L318" s="22"/>
       <c r="M318" s="22"/>
     </row>
     <row r="319" spans="1:13">
       <c r="A319" s="38" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B319" s="11">
-        <v>3770730</v>
+        <v>1621542</v>
       </c>
       <c r="C319" s="11">
-        <v>7412639</v>
+        <v>3083043</v>
       </c>
       <c r="D319" s="11">
-        <v>10795429</v>
+        <v>4507760</v>
       </c>
       <c r="E319" s="5">
-        <v>13646825</v>
+        <v>5777192</v>
       </c>
       <c r="F319" s="22">
-        <v>16574966</v>
+        <v>7024839</v>
       </c>
       <c r="G319" s="53">
-        <v>19517309</v>
-[...1 lines deleted...]
-      <c r="H319" s="22"/>
+        <v>8378227</v>
+      </c>
+      <c r="H319" s="22">
+        <v>9795460</v>
+      </c>
       <c r="I319" s="22"/>
       <c r="J319" s="22"/>
       <c r="K319" s="22"/>
       <c r="L319" s="22"/>
       <c r="M319" s="22"/>
     </row>
-    <row r="320" spans="1:13" ht="33.6" customHeight="1">
-[...6 lines deleted...]
-      <c r="H320" s="15"/>
+    <row r="320" spans="1:13">
+      <c r="A320" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B320" s="11">
+        <v>255307</v>
+      </c>
+      <c r="C320" s="11">
+        <v>447494</v>
+      </c>
+      <c r="D320" s="11">
+        <v>778914</v>
+      </c>
+      <c r="E320" s="5">
+        <v>1105085</v>
+      </c>
+      <c r="F320" s="22">
+        <v>1459260</v>
+      </c>
+      <c r="G320" s="53">
+        <v>1686320</v>
+      </c>
+      <c r="H320" s="22">
+        <v>1935775</v>
+      </c>
+      <c r="I320" s="22"/>
+      <c r="J320" s="22"/>
+      <c r="K320" s="22"/>
+      <c r="L320" s="22"/>
+      <c r="M320" s="22"/>
     </row>
     <row r="321" spans="1:23">
-      <c r="A321" s="37" t="s">
-        <v>21</v>
+      <c r="A321" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B321" s="11">
-        <v>15831530</v>
+        <v>3770730</v>
       </c>
       <c r="C321" s="11">
-        <v>30500160</v>
+        <v>7412639</v>
       </c>
       <c r="D321" s="11">
-        <v>45821506</v>
+        <v>10795429</v>
       </c>
       <c r="E321" s="5">
-        <v>60871788</v>
+        <v>13646825</v>
       </c>
       <c r="F321" s="22">
-        <v>77691194</v>
+        <v>16574966</v>
       </c>
       <c r="G321" s="53">
-        <v>95038284</v>
-[...1 lines deleted...]
-      <c r="H321" s="22"/>
+        <v>19517309</v>
+      </c>
+      <c r="H321" s="22">
+        <v>22418350</v>
+      </c>
       <c r="I321" s="22"/>
       <c r="J321" s="22"/>
       <c r="K321" s="22"/>
       <c r="L321" s="22"/>
       <c r="M321" s="22"/>
-      <c r="N321" s="19"/>
-[...47 lines deleted...]
-      <c r="W322" s="19"/>
+    </row>
+    <row r="322" spans="1:23" ht="33.6" customHeight="1">
+      <c r="A322" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="C322" s="32"/>
+      <c r="D322" s="32"/>
+      <c r="G322" s="26"/>
+      <c r="H322" s="15"/>
     </row>
     <row r="323" spans="1:23">
-      <c r="A323" s="39" t="s">
-        <v>55</v>
+      <c r="A323" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B323" s="11">
-        <v>151536</v>
+        <v>15831530</v>
       </c>
       <c r="C323" s="11">
-        <v>304572</v>
+        <v>30500160</v>
       </c>
       <c r="D323" s="11">
-        <v>633653</v>
+        <v>45821506</v>
       </c>
       <c r="E323" s="5">
-        <v>959404</v>
+        <v>60871788</v>
       </c>
       <c r="F323" s="22">
-        <v>1313027</v>
+        <v>77691194</v>
       </c>
       <c r="G323" s="53">
-        <v>1643695</v>
-[...1 lines deleted...]
-      <c r="H323" s="22"/>
+        <v>95038284</v>
+      </c>
+      <c r="H323" s="22">
+        <v>113597194</v>
+      </c>
       <c r="I323" s="22"/>
       <c r="J323" s="22"/>
       <c r="K323" s="22"/>
       <c r="L323" s="22"/>
       <c r="M323" s="22"/>
       <c r="N323" s="19"/>
       <c r="O323" s="19"/>
       <c r="P323" s="19"/>
       <c r="Q323" s="19"/>
       <c r="R323" s="19"/>
       <c r="S323" s="19"/>
       <c r="T323" s="19"/>
       <c r="U323" s="19"/>
       <c r="V323" s="19"/>
       <c r="W323" s="19"/>
     </row>
     <row r="324" spans="1:23">
       <c r="A324" s="38" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="B324" s="11">
-        <v>40922</v>
+        <v>2624754</v>
       </c>
       <c r="C324" s="11">
-        <v>79204</v>
+        <v>4614945</v>
       </c>
       <c r="D324" s="11">
-        <v>117925</v>
+        <v>7189631</v>
       </c>
       <c r="E324" s="5">
-        <v>153663</v>
+        <v>9810022</v>
       </c>
       <c r="F324" s="22">
-        <v>191833</v>
+        <v>13937287</v>
       </c>
       <c r="G324" s="53">
-        <v>234907</v>
-[...1 lines deleted...]
-      <c r="H324" s="22"/>
+        <v>18308272</v>
+      </c>
+      <c r="H324" s="22">
+        <v>22867691</v>
+      </c>
       <c r="I324" s="22"/>
       <c r="J324" s="22"/>
       <c r="K324" s="22"/>
       <c r="L324" s="22"/>
       <c r="M324" s="22"/>
       <c r="N324" s="19"/>
       <c r="O324" s="19"/>
       <c r="P324" s="19"/>
       <c r="Q324" s="19"/>
       <c r="R324" s="19"/>
       <c r="S324" s="19"/>
       <c r="T324" s="19"/>
       <c r="U324" s="19"/>
       <c r="V324" s="19"/>
       <c r="W324" s="19"/>
     </row>
     <row r="325" spans="1:23">
-      <c r="A325" s="38" t="s">
-        <v>57</v>
+      <c r="A325" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B325" s="11">
-        <v>1703189</v>
+        <v>151536</v>
       </c>
       <c r="C325" s="11">
-        <v>3477768</v>
+        <v>304572</v>
       </c>
       <c r="D325" s="11">
-        <v>5186577</v>
+        <v>633653</v>
       </c>
       <c r="E325" s="5">
-        <v>7018072</v>
+        <v>959404</v>
       </c>
       <c r="F325" s="22">
-        <v>8822052</v>
+        <v>1313027</v>
       </c>
       <c r="G325" s="53">
-        <v>10356411</v>
-[...1 lines deleted...]
-      <c r="H325" s="22"/>
+        <v>1643695</v>
+      </c>
+      <c r="H325" s="22">
+        <v>2035865</v>
+      </c>
       <c r="I325" s="22"/>
       <c r="J325" s="22"/>
       <c r="K325" s="22"/>
       <c r="L325" s="22"/>
       <c r="M325" s="22"/>
       <c r="N325" s="19"/>
       <c r="O325" s="19"/>
       <c r="P325" s="19"/>
       <c r="Q325" s="19"/>
       <c r="R325" s="19"/>
       <c r="S325" s="19"/>
       <c r="T325" s="19"/>
       <c r="U325" s="19"/>
       <c r="V325" s="19"/>
       <c r="W325" s="19"/>
     </row>
     <row r="326" spans="1:23">
       <c r="A326" s="38" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B326" s="11">
-        <v>303399</v>
+        <v>40922</v>
       </c>
       <c r="C326" s="11">
-        <v>569382</v>
+        <v>79204</v>
       </c>
       <c r="D326" s="11">
-        <v>871617</v>
+        <v>117925</v>
       </c>
       <c r="E326" s="5">
-        <v>1194979</v>
+        <v>153663</v>
       </c>
       <c r="F326" s="22">
-        <v>1527519</v>
+        <v>191833</v>
       </c>
       <c r="G326" s="53">
-        <v>1862925</v>
-[...1 lines deleted...]
-      <c r="H326" s="22"/>
+        <v>234907</v>
+      </c>
+      <c r="H326" s="22">
+        <v>278982</v>
+      </c>
       <c r="I326" s="22"/>
       <c r="J326" s="22"/>
       <c r="K326" s="22"/>
       <c r="L326" s="22"/>
       <c r="M326" s="22"/>
       <c r="N326" s="19"/>
       <c r="O326" s="19"/>
       <c r="P326" s="19"/>
       <c r="Q326" s="19"/>
       <c r="R326" s="19"/>
       <c r="S326" s="19"/>
       <c r="T326" s="19"/>
       <c r="U326" s="19"/>
       <c r="V326" s="19"/>
       <c r="W326" s="19"/>
     </row>
     <row r="327" spans="1:23">
       <c r="A327" s="38" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B327" s="11">
-        <v>1568089</v>
+        <v>1703189</v>
       </c>
       <c r="C327" s="11">
-        <v>2945377</v>
+        <v>3477768</v>
       </c>
       <c r="D327" s="11">
-        <v>4340197</v>
+        <v>5186577</v>
       </c>
       <c r="E327" s="5">
-        <v>5607511</v>
+        <v>7018072</v>
       </c>
       <c r="F327" s="22">
-        <v>7361583</v>
+        <v>8822052</v>
       </c>
       <c r="G327" s="53">
-        <v>9213640</v>
-[...1 lines deleted...]
-      <c r="H327" s="22"/>
+        <v>10356411</v>
+      </c>
+      <c r="H327" s="22">
+        <v>11971030</v>
+      </c>
       <c r="I327" s="22"/>
       <c r="J327" s="22"/>
       <c r="K327" s="22"/>
       <c r="L327" s="22"/>
       <c r="M327" s="22"/>
       <c r="N327" s="19"/>
       <c r="O327" s="19"/>
       <c r="P327" s="19"/>
       <c r="Q327" s="19"/>
       <c r="R327" s="19"/>
       <c r="S327" s="19"/>
       <c r="T327" s="19"/>
       <c r="U327" s="19"/>
       <c r="V327" s="19"/>
       <c r="W327" s="19"/>
     </row>
     <row r="328" spans="1:23">
       <c r="A328" s="38" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B328" s="11">
-        <v>5165296</v>
+        <v>303399</v>
       </c>
       <c r="C328" s="11">
-        <v>10280429</v>
+        <v>569382</v>
       </c>
       <c r="D328" s="11">
-        <v>15051947</v>
+        <v>871617</v>
       </c>
       <c r="E328" s="5">
-        <v>19839531</v>
+        <v>1194979</v>
       </c>
       <c r="F328" s="22">
-        <v>24166531</v>
+        <v>1527519</v>
       </c>
       <c r="G328" s="53">
-        <v>28967409</v>
-[...1 lines deleted...]
-      <c r="H328" s="22"/>
+        <v>1862925</v>
+      </c>
+      <c r="H328" s="22">
+        <v>2213024</v>
+      </c>
       <c r="I328" s="22"/>
       <c r="J328" s="22"/>
       <c r="K328" s="22"/>
       <c r="L328" s="22"/>
       <c r="M328" s="22"/>
       <c r="N328" s="19"/>
       <c r="O328" s="19"/>
       <c r="P328" s="19"/>
       <c r="Q328" s="19"/>
       <c r="R328" s="19"/>
       <c r="S328" s="19"/>
       <c r="T328" s="19"/>
       <c r="U328" s="19"/>
       <c r="V328" s="19"/>
       <c r="W328" s="19"/>
     </row>
     <row r="329" spans="1:23">
       <c r="A329" s="38" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B329" s="11">
-        <v>40706</v>
+        <v>1568089</v>
       </c>
       <c r="C329" s="11">
-        <v>83833</v>
+        <v>2945377</v>
       </c>
       <c r="D329" s="11">
-        <v>129642</v>
+        <v>4340197</v>
       </c>
       <c r="E329" s="5">
-        <v>176093</v>
+        <v>5607511</v>
       </c>
       <c r="F329" s="22">
-        <v>219301</v>
+        <v>7361583</v>
       </c>
       <c r="G329" s="53">
-        <v>261586</v>
-[...1 lines deleted...]
-      <c r="H329" s="22"/>
+        <v>9213640</v>
+      </c>
+      <c r="H329" s="22">
+        <v>11470615</v>
+      </c>
       <c r="I329" s="22"/>
       <c r="J329" s="22"/>
       <c r="K329" s="22"/>
       <c r="L329" s="22"/>
       <c r="M329" s="22"/>
       <c r="N329" s="19"/>
       <c r="O329" s="19"/>
       <c r="P329" s="19"/>
       <c r="Q329" s="19"/>
       <c r="R329" s="19"/>
       <c r="S329" s="19"/>
       <c r="T329" s="19"/>
       <c r="U329" s="19"/>
       <c r="V329" s="19"/>
       <c r="W329" s="19"/>
     </row>
     <row r="330" spans="1:23">
       <c r="A330" s="38" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B330" s="11">
-        <v>1211702</v>
+        <v>5165296</v>
       </c>
       <c r="C330" s="11">
-        <v>2244079</v>
+        <v>10280429</v>
       </c>
       <c r="D330" s="11">
-        <v>3348348</v>
+        <v>15051947</v>
       </c>
       <c r="E330" s="5">
-        <v>4416472</v>
+        <v>19839531</v>
       </c>
       <c r="F330" s="22">
-        <v>5489358</v>
+        <v>24166531</v>
       </c>
       <c r="G330" s="53">
-        <v>6649149</v>
-[...1 lines deleted...]
-      <c r="H330" s="22"/>
+        <v>28967409</v>
+      </c>
+      <c r="H330" s="22">
+        <v>34140498</v>
+      </c>
       <c r="I330" s="22"/>
       <c r="J330" s="22"/>
       <c r="K330" s="22"/>
       <c r="L330" s="22"/>
       <c r="M330" s="22"/>
       <c r="N330" s="19"/>
       <c r="O330" s="19"/>
       <c r="P330" s="19"/>
       <c r="Q330" s="19"/>
       <c r="R330" s="19"/>
       <c r="S330" s="19"/>
       <c r="T330" s="19"/>
       <c r="U330" s="19"/>
       <c r="V330" s="19"/>
       <c r="W330" s="19"/>
     </row>
     <row r="331" spans="1:23">
       <c r="A331" s="38" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B331" s="11">
-        <v>183947</v>
+        <v>40706</v>
       </c>
       <c r="C331" s="11">
-        <v>301787</v>
+        <v>83833</v>
       </c>
       <c r="D331" s="11">
-        <v>559249</v>
+        <v>129642</v>
       </c>
       <c r="E331" s="5">
-        <v>812964</v>
+        <v>176093</v>
       </c>
       <c r="F331" s="22">
-        <v>1068804</v>
+        <v>219301</v>
       </c>
       <c r="G331" s="53">
-        <v>1197529</v>
-[...1 lines deleted...]
-      <c r="H331" s="22"/>
+        <v>261586</v>
+      </c>
+      <c r="H331" s="22">
+        <v>302607</v>
+      </c>
       <c r="I331" s="22"/>
       <c r="J331" s="22"/>
       <c r="K331" s="22"/>
       <c r="L331" s="22"/>
       <c r="M331" s="22"/>
       <c r="N331" s="19"/>
       <c r="O331" s="19"/>
       <c r="P331" s="19"/>
       <c r="Q331" s="19"/>
       <c r="R331" s="19"/>
       <c r="S331" s="19"/>
       <c r="T331" s="19"/>
       <c r="U331" s="19"/>
       <c r="V331" s="19"/>
       <c r="W331" s="19"/>
     </row>
     <row r="332" spans="1:23">
       <c r="A332" s="38" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B332" s="11">
-        <v>2837989</v>
+        <v>1211702</v>
       </c>
       <c r="C332" s="11">
-        <v>5598784</v>
+        <v>2244079</v>
       </c>
       <c r="D332" s="11">
-        <v>8392721</v>
+        <v>3348348</v>
       </c>
       <c r="E332" s="5">
-        <v>10883076</v>
+        <v>4416472</v>
       </c>
       <c r="F332" s="22">
-        <v>13593899</v>
+        <v>5489358</v>
       </c>
       <c r="G332" s="53">
-        <v>16342760</v>
-[...1 lines deleted...]
-      <c r="H332" s="22"/>
+        <v>6649149</v>
+      </c>
+      <c r="H332" s="22">
+        <v>7901847</v>
+      </c>
       <c r="I332" s="22"/>
       <c r="J332" s="22"/>
       <c r="K332" s="22"/>
       <c r="L332" s="22"/>
       <c r="M332" s="22"/>
       <c r="N332" s="19"/>
       <c r="O332" s="19"/>
       <c r="P332" s="19"/>
       <c r="Q332" s="19"/>
       <c r="R332" s="19"/>
       <c r="S332" s="19"/>
       <c r="T332" s="19"/>
       <c r="U332" s="19"/>
       <c r="V332" s="19"/>
       <c r="W332" s="19"/>
     </row>
-    <row r="333" spans="1:23" ht="39" customHeight="1">
-[...10 lines deleted...]
-      <c r="M333" s="5"/>
+    <row r="333" spans="1:23">
+      <c r="A333" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B333" s="11">
+        <v>183947</v>
+      </c>
+      <c r="C333" s="11">
+        <v>301787</v>
+      </c>
+      <c r="D333" s="11">
+        <v>559249</v>
+      </c>
+      <c r="E333" s="5">
+        <v>812964</v>
+      </c>
+      <c r="F333" s="22">
+        <v>1068804</v>
+      </c>
+      <c r="G333" s="53">
+        <v>1197529</v>
+      </c>
+      <c r="H333" s="22">
+        <v>1348650</v>
+      </c>
+      <c r="I333" s="22"/>
+      <c r="J333" s="22"/>
+      <c r="K333" s="22"/>
+      <c r="L333" s="22"/>
+      <c r="M333" s="22"/>
+      <c r="N333" s="19"/>
+      <c r="O333" s="19"/>
+      <c r="P333" s="19"/>
+      <c r="Q333" s="19"/>
+      <c r="R333" s="19"/>
+      <c r="S333" s="19"/>
+      <c r="T333" s="19"/>
+      <c r="U333" s="19"/>
+      <c r="V333" s="19"/>
+      <c r="W333" s="19"/>
     </row>
     <row r="334" spans="1:23">
-      <c r="A334" s="37" t="s">
-        <v>21</v>
+      <c r="A334" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B334" s="11">
-        <v>3745954</v>
+        <v>2837989</v>
       </c>
       <c r="C334" s="11">
-        <v>7714879</v>
+        <v>5598784</v>
       </c>
       <c r="D334" s="11">
-        <v>11284609</v>
+        <v>8392721</v>
       </c>
       <c r="E334" s="5">
-        <v>13762608</v>
+        <v>10883076</v>
       </c>
       <c r="F334" s="22">
-        <v>15263231</v>
+        <v>13593899</v>
       </c>
       <c r="G334" s="53">
-        <v>16321546</v>
-[...1 lines deleted...]
-      <c r="H334" s="22"/>
+        <v>16342760</v>
+      </c>
+      <c r="H334" s="22">
+        <v>19066384</v>
+      </c>
       <c r="I334" s="22"/>
       <c r="J334" s="22"/>
       <c r="K334" s="22"/>
       <c r="L334" s="22"/>
       <c r="M334" s="22"/>
-    </row>
-[...27 lines deleted...]
-      <c r="M335" s="22"/>
+      <c r="N334" s="19"/>
+      <c r="O334" s="19"/>
+      <c r="P334" s="19"/>
+      <c r="Q334" s="19"/>
+      <c r="R334" s="19"/>
+      <c r="S334" s="19"/>
+      <c r="T334" s="19"/>
+      <c r="U334" s="19"/>
+      <c r="V334" s="19"/>
+      <c r="W334" s="19"/>
+    </row>
+    <row r="335" spans="1:23" ht="39" customHeight="1">
+      <c r="A335" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="C335" s="11"/>
+      <c r="F335" s="10"/>
+      <c r="G335" s="28"/>
+      <c r="H335" s="15"/>
+      <c r="J335" s="15"/>
+      <c r="K335" s="5"/>
+      <c r="L335" s="5"/>
+      <c r="M335" s="5"/>
     </row>
     <row r="336" spans="1:23">
-      <c r="A336" s="43" t="s">
-        <v>55</v>
+      <c r="A336" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B336" s="11">
-        <v>1585</v>
+        <v>3745954</v>
       </c>
       <c r="C336" s="11">
-        <v>2964</v>
+        <v>7714879</v>
       </c>
       <c r="D336" s="11">
-        <v>4302</v>
+        <v>11284609</v>
       </c>
       <c r="E336" s="5">
-        <v>5107</v>
+        <v>13762608</v>
       </c>
       <c r="F336" s="22">
-        <v>26367</v>
+        <v>15263231</v>
       </c>
       <c r="G336" s="53">
-        <v>47592</v>
-[...1 lines deleted...]
-      <c r="H336" s="31"/>
+        <v>16321546</v>
+      </c>
+      <c r="H336" s="22">
+        <v>17291346</v>
+      </c>
       <c r="I336" s="22"/>
       <c r="J336" s="22"/>
       <c r="K336" s="22"/>
       <c r="L336" s="22"/>
       <c r="M336" s="22"/>
     </row>
     <row r="337" spans="1:16384">
-      <c r="A337" s="40" t="s">
-        <v>56</v>
+      <c r="A337" s="38" t="s">
+        <v>14</v>
       </c>
       <c r="B337" s="11">
-        <v>23260</v>
+        <v>767849</v>
       </c>
       <c r="C337" s="11">
-        <v>64536</v>
+        <v>1554723</v>
       </c>
       <c r="D337" s="11">
-        <v>105812</v>
+        <v>2268112</v>
       </c>
       <c r="E337" s="5">
-        <v>147088</v>
+        <v>2968597</v>
       </c>
       <c r="F337" s="22">
-        <v>188621</v>
+        <v>3337112</v>
       </c>
       <c r="G337" s="53">
-        <v>230155</v>
-[...1 lines deleted...]
-      <c r="H337" s="22"/>
+        <v>3587412</v>
+      </c>
+      <c r="H337" s="22">
+        <v>3835529</v>
+      </c>
       <c r="I337" s="22"/>
       <c r="J337" s="22"/>
       <c r="K337" s="22"/>
       <c r="L337" s="22"/>
       <c r="M337" s="22"/>
     </row>
-    <row r="338" spans="1:16384" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>57</v>
+    <row r="338" spans="1:16384">
+      <c r="A338" s="43" t="s">
+        <v>55</v>
       </c>
       <c r="B338" s="11">
-        <v>399654</v>
+        <v>1585</v>
       </c>
       <c r="C338" s="11">
-        <v>880639</v>
+        <v>2964</v>
       </c>
       <c r="D338" s="11">
-        <v>1350014</v>
+        <v>4302</v>
       </c>
       <c r="E338" s="5">
-        <v>1709052</v>
+        <v>5107</v>
       </c>
       <c r="F338" s="22">
-        <v>1853141</v>
+        <v>26367</v>
       </c>
       <c r="G338" s="53">
-        <v>1909531</v>
-[...1 lines deleted...]
-      <c r="H338" s="22"/>
+        <v>47592</v>
+      </c>
+      <c r="H338" s="22">
+        <v>68740</v>
+      </c>
       <c r="I338" s="22"/>
       <c r="J338" s="22"/>
       <c r="K338" s="22"/>
       <c r="L338" s="22"/>
       <c r="M338" s="22"/>
     </row>
     <row r="339" spans="1:16384">
-      <c r="A339" s="38" t="s">
-        <v>58</v>
+      <c r="A339" s="40" t="s">
+        <v>56</v>
       </c>
       <c r="B339" s="11">
-        <v>529031</v>
+        <v>23260</v>
       </c>
       <c r="C339" s="11">
-        <v>1205966</v>
+        <v>64536</v>
       </c>
       <c r="D339" s="11">
-        <v>2140387</v>
+        <v>105812</v>
       </c>
       <c r="E339" s="5">
-        <v>2630609</v>
+        <v>147088</v>
       </c>
       <c r="F339" s="22">
-        <v>2864933</v>
+        <v>188621</v>
       </c>
       <c r="G339" s="53">
-        <v>2952485</v>
-[...1 lines deleted...]
-      <c r="H339" s="22"/>
+        <v>230155</v>
+      </c>
+      <c r="H339" s="22">
+        <v>271689</v>
+      </c>
       <c r="I339" s="22"/>
       <c r="J339" s="22"/>
       <c r="K339" s="22"/>
       <c r="L339" s="22"/>
       <c r="M339" s="22"/>
     </row>
-    <row r="340" spans="1:16384">
+    <row r="340" spans="1:16384" ht="15" customHeight="1">
       <c r="A340" s="38" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B340" s="11">
-        <v>869924</v>
+        <v>399654</v>
       </c>
       <c r="C340" s="11">
-        <v>1729907</v>
+        <v>880639</v>
       </c>
       <c r="D340" s="11">
-        <v>2400333</v>
+        <v>1350014</v>
       </c>
       <c r="E340" s="5">
-        <v>2739749</v>
+        <v>1709052</v>
       </c>
       <c r="F340" s="22">
-        <v>2984002</v>
+        <v>1853141</v>
       </c>
       <c r="G340" s="53">
-        <v>3159229</v>
-[...1 lines deleted...]
-      <c r="H340" s="22"/>
+        <v>1909531</v>
+      </c>
+      <c r="H340" s="22">
+        <v>1955516</v>
+      </c>
       <c r="I340" s="22"/>
       <c r="J340" s="22"/>
       <c r="K340" s="22"/>
       <c r="L340" s="22"/>
       <c r="M340" s="22"/>
     </row>
-    <row r="341" spans="1:16384" s="45" customFormat="1" ht="15" customHeight="1">
+    <row r="341" spans="1:16384">
       <c r="A341" s="38" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B341" s="11">
-        <v>311715</v>
+        <v>529031</v>
       </c>
       <c r="C341" s="11">
-        <v>623881</v>
+        <v>1205966</v>
       </c>
       <c r="D341" s="11">
-        <v>844591</v>
+        <v>2140387</v>
       </c>
       <c r="E341" s="5">
-        <v>1028628</v>
+        <v>2630609</v>
       </c>
       <c r="F341" s="22">
-        <v>1185019</v>
+        <v>2864933</v>
       </c>
       <c r="G341" s="53">
-        <v>1337593</v>
-[...1 lines deleted...]
-      <c r="H341" s="22"/>
+        <v>2952485</v>
+      </c>
+      <c r="H341" s="22">
+        <v>3000881</v>
+      </c>
       <c r="I341" s="22"/>
       <c r="J341" s="22"/>
       <c r="K341" s="22"/>
       <c r="L341" s="22"/>
       <c r="M341" s="22"/>
-      <c r="N341" s="44"/>
-[...16369 lines deleted...]
-      <c r="XFD341" s="44"/>
     </row>
     <row r="342" spans="1:16384">
       <c r="A342" s="38" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B342" s="11">
-        <v>70529</v>
+        <v>869924</v>
       </c>
       <c r="C342" s="11">
-        <v>142914</v>
+        <v>1729907</v>
       </c>
       <c r="D342" s="11">
-        <v>215299</v>
+        <v>2400333</v>
       </c>
       <c r="E342" s="5">
-        <v>287683</v>
+        <v>2739749</v>
       </c>
       <c r="F342" s="22">
-        <v>386018</v>
+        <v>2984002</v>
       </c>
       <c r="G342" s="53">
-        <v>484353</v>
-[...1 lines deleted...]
-      <c r="H342" s="22"/>
+        <v>3159229</v>
+      </c>
+      <c r="H342" s="22">
+        <v>3319726</v>
+      </c>
       <c r="I342" s="22"/>
       <c r="J342" s="22"/>
       <c r="K342" s="22"/>
       <c r="L342" s="22"/>
       <c r="M342" s="22"/>
     </row>
-    <row r="343" spans="1:16384">
+    <row r="343" spans="1:16384" s="45" customFormat="1" ht="15" customHeight="1">
       <c r="A343" s="38" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B343" s="11">
-        <v>772407</v>
+        <v>311715</v>
       </c>
       <c r="C343" s="11">
-        <v>1509350</v>
+        <v>623881</v>
       </c>
       <c r="D343" s="11">
-        <v>1955760</v>
+        <v>844591</v>
       </c>
       <c r="E343" s="5">
-        <v>2246095</v>
+        <v>1028628</v>
       </c>
       <c r="F343" s="22">
-        <v>2438018</v>
+        <v>1185019</v>
       </c>
       <c r="G343" s="53">
-        <v>2613197</v>
-[...1 lines deleted...]
-      <c r="H343" s="22"/>
+        <v>1337593</v>
+      </c>
+      <c r="H343" s="22">
+        <v>1484287</v>
+      </c>
       <c r="I343" s="22"/>
       <c r="J343" s="22"/>
       <c r="K343" s="22"/>
       <c r="L343" s="22"/>
       <c r="M343" s="22"/>
-    </row>
-[...13 lines deleted...]
-      <c r="M344" s="5"/>
+      <c r="N343" s="44"/>
+      <c r="O343" s="44"/>
+      <c r="P343" s="44"/>
+      <c r="Q343" s="44"/>
+      <c r="R343" s="44"/>
+      <c r="S343" s="44"/>
+      <c r="T343" s="44"/>
+      <c r="U343" s="44"/>
+      <c r="V343" s="44"/>
+      <c r="W343" s="44"/>
+      <c r="X343" s="44"/>
+      <c r="Y343" s="44"/>
+      <c r="Z343" s="44"/>
+      <c r="AA343" s="44"/>
+      <c r="AB343" s="44"/>
+      <c r="AC343" s="44"/>
+      <c r="AD343" s="44"/>
+      <c r="AE343" s="44"/>
+      <c r="AF343" s="44"/>
+      <c r="AG343" s="44"/>
+      <c r="AH343" s="44"/>
+      <c r="AI343" s="44"/>
+      <c r="AJ343" s="44"/>
+      <c r="AK343" s="44"/>
+      <c r="AL343" s="44"/>
+      <c r="AM343" s="44"/>
+      <c r="AN343" s="44"/>
+      <c r="AO343" s="44"/>
+      <c r="AP343" s="44"/>
+      <c r="AQ343" s="44"/>
+      <c r="AR343" s="44"/>
+      <c r="AS343" s="44"/>
+      <c r="AT343" s="44"/>
+      <c r="AU343" s="44"/>
+      <c r="AV343" s="44"/>
+      <c r="AW343" s="44"/>
+      <c r="AX343" s="44"/>
+      <c r="AY343" s="44"/>
+      <c r="AZ343" s="44"/>
+      <c r="BA343" s="44"/>
+      <c r="BB343" s="44"/>
+      <c r="BC343" s="44"/>
+      <c r="BD343" s="44"/>
+      <c r="BE343" s="44"/>
+      <c r="BF343" s="44"/>
+      <c r="BG343" s="44"/>
+      <c r="BH343" s="44"/>
+      <c r="BI343" s="44"/>
+      <c r="BJ343" s="44"/>
+      <c r="BK343" s="44"/>
+      <c r="BL343" s="44"/>
+      <c r="BM343" s="44"/>
+      <c r="BN343" s="44"/>
+      <c r="BO343" s="44"/>
+      <c r="BP343" s="44"/>
+      <c r="BQ343" s="44"/>
+      <c r="BR343" s="44"/>
+      <c r="BS343" s="44"/>
+      <c r="BT343" s="44"/>
+      <c r="BU343" s="44"/>
+      <c r="BV343" s="44"/>
+      <c r="BW343" s="44"/>
+      <c r="BX343" s="44"/>
+      <c r="BY343" s="44"/>
+      <c r="BZ343" s="44"/>
+      <c r="CA343" s="44"/>
+      <c r="CB343" s="44"/>
+      <c r="CC343" s="44"/>
+      <c r="CD343" s="44"/>
+      <c r="CE343" s="44"/>
+      <c r="CF343" s="44"/>
+      <c r="CG343" s="44"/>
+      <c r="CH343" s="44"/>
+      <c r="CI343" s="44"/>
+      <c r="CJ343" s="44"/>
+      <c r="CK343" s="44"/>
+      <c r="CL343" s="44"/>
+      <c r="CM343" s="44"/>
+      <c r="CN343" s="44"/>
+      <c r="CO343" s="44"/>
+      <c r="CP343" s="44"/>
+      <c r="CQ343" s="44"/>
+      <c r="CR343" s="44"/>
+      <c r="CS343" s="44"/>
+      <c r="CT343" s="44"/>
+      <c r="CU343" s="44"/>
+      <c r="CV343" s="44"/>
+      <c r="CW343" s="44"/>
+      <c r="CX343" s="44"/>
+      <c r="CY343" s="44"/>
+      <c r="CZ343" s="44"/>
+      <c r="DA343" s="44"/>
+      <c r="DB343" s="44"/>
+      <c r="DC343" s="44"/>
+      <c r="DD343" s="44"/>
+      <c r="DE343" s="44"/>
+      <c r="DF343" s="44"/>
+      <c r="DG343" s="44"/>
+      <c r="DH343" s="44"/>
+      <c r="DI343" s="44"/>
+      <c r="DJ343" s="44"/>
+      <c r="DK343" s="44"/>
+      <c r="DL343" s="44"/>
+      <c r="DM343" s="44"/>
+      <c r="DN343" s="44"/>
+      <c r="DO343" s="44"/>
+      <c r="DP343" s="44"/>
+      <c r="DQ343" s="44"/>
+      <c r="DR343" s="44"/>
+      <c r="DS343" s="44"/>
+      <c r="DT343" s="44"/>
+      <c r="DU343" s="44"/>
+      <c r="DV343" s="44"/>
+      <c r="DW343" s="44"/>
+      <c r="DX343" s="44"/>
+      <c r="DY343" s="44"/>
+      <c r="DZ343" s="44"/>
+      <c r="EA343" s="44"/>
+      <c r="EB343" s="44"/>
+      <c r="EC343" s="44"/>
+      <c r="ED343" s="44"/>
+      <c r="EE343" s="44"/>
+      <c r="EF343" s="44"/>
+      <c r="EG343" s="44"/>
+      <c r="EH343" s="44"/>
+      <c r="EI343" s="44"/>
+      <c r="EJ343" s="44"/>
+      <c r="EK343" s="44"/>
+      <c r="EL343" s="44"/>
+      <c r="EM343" s="44"/>
+      <c r="EN343" s="44"/>
+      <c r="EO343" s="44"/>
+      <c r="EP343" s="44"/>
+      <c r="EQ343" s="44"/>
+      <c r="ER343" s="44"/>
+      <c r="ES343" s="44"/>
+      <c r="ET343" s="44"/>
+      <c r="EU343" s="44"/>
+      <c r="EV343" s="44"/>
+      <c r="EW343" s="44"/>
+      <c r="EX343" s="44"/>
+      <c r="EY343" s="44"/>
+      <c r="EZ343" s="44"/>
+      <c r="FA343" s="44"/>
+      <c r="FB343" s="44"/>
+      <c r="FC343" s="44"/>
+      <c r="FD343" s="44"/>
+      <c r="FE343" s="44"/>
+      <c r="FF343" s="44"/>
+      <c r="FG343" s="44"/>
+      <c r="FH343" s="44"/>
+      <c r="FI343" s="44"/>
+      <c r="FJ343" s="44"/>
+      <c r="FK343" s="44"/>
+      <c r="FL343" s="44"/>
+      <c r="FM343" s="44"/>
+      <c r="FN343" s="44"/>
+      <c r="FO343" s="44"/>
+      <c r="FP343" s="44"/>
+      <c r="FQ343" s="44"/>
+      <c r="FR343" s="44"/>
+      <c r="FS343" s="44"/>
+      <c r="FT343" s="44"/>
+      <c r="FU343" s="44"/>
+      <c r="FV343" s="44"/>
+      <c r="FW343" s="44"/>
+      <c r="FX343" s="44"/>
+      <c r="FY343" s="44"/>
+      <c r="FZ343" s="44"/>
+      <c r="GA343" s="44"/>
+      <c r="GB343" s="44"/>
+      <c r="GC343" s="44"/>
+      <c r="GD343" s="44"/>
+      <c r="GE343" s="44"/>
+      <c r="GF343" s="44"/>
+      <c r="GG343" s="44"/>
+      <c r="GH343" s="44"/>
+      <c r="GI343" s="44"/>
+      <c r="GJ343" s="44"/>
+      <c r="GK343" s="44"/>
+      <c r="GL343" s="44"/>
+      <c r="GM343" s="44"/>
+      <c r="GN343" s="44"/>
+      <c r="GO343" s="44"/>
+      <c r="GP343" s="44"/>
+      <c r="GQ343" s="44"/>
+      <c r="GR343" s="44"/>
+      <c r="GS343" s="44"/>
+      <c r="GT343" s="44"/>
+      <c r="GU343" s="44"/>
+      <c r="GV343" s="44"/>
+      <c r="GW343" s="44"/>
+      <c r="GX343" s="44"/>
+      <c r="GY343" s="44"/>
+      <c r="GZ343" s="44"/>
+      <c r="HA343" s="44"/>
+      <c r="HB343" s="44"/>
+      <c r="HC343" s="44"/>
+      <c r="HD343" s="44"/>
+      <c r="HE343" s="44"/>
+      <c r="HF343" s="44"/>
+      <c r="HG343" s="44"/>
+      <c r="HH343" s="44"/>
+      <c r="HI343" s="44"/>
+      <c r="HJ343" s="44"/>
+      <c r="HK343" s="44"/>
+      <c r="HL343" s="44"/>
+      <c r="HM343" s="44"/>
+      <c r="HN343" s="44"/>
+      <c r="HO343" s="44"/>
+      <c r="HP343" s="44"/>
+      <c r="HQ343" s="44"/>
+      <c r="HR343" s="44"/>
+      <c r="HS343" s="44"/>
+      <c r="HT343" s="44"/>
+      <c r="HU343" s="44"/>
+      <c r="HV343" s="44"/>
+      <c r="HW343" s="44"/>
+      <c r="HX343" s="44"/>
+      <c r="HY343" s="44"/>
+      <c r="HZ343" s="44"/>
+      <c r="IA343" s="44"/>
+      <c r="IB343" s="44"/>
+      <c r="IC343" s="44"/>
+      <c r="ID343" s="44"/>
+      <c r="IE343" s="44"/>
+      <c r="IF343" s="44"/>
+      <c r="IG343" s="44"/>
+      <c r="IH343" s="44"/>
+      <c r="II343" s="44"/>
+      <c r="IJ343" s="44"/>
+      <c r="IK343" s="44"/>
+      <c r="IL343" s="44"/>
+      <c r="IM343" s="44"/>
+      <c r="IN343" s="44"/>
+      <c r="IO343" s="44"/>
+      <c r="IP343" s="44"/>
+      <c r="IQ343" s="44"/>
+      <c r="IR343" s="44"/>
+      <c r="IS343" s="44"/>
+      <c r="IT343" s="44"/>
+      <c r="IU343" s="44"/>
+      <c r="IV343" s="44"/>
+      <c r="IW343" s="44"/>
+      <c r="IX343" s="44"/>
+      <c r="IY343" s="44"/>
+      <c r="IZ343" s="44"/>
+      <c r="JA343" s="44"/>
+      <c r="JB343" s="44"/>
+      <c r="JC343" s="44"/>
+      <c r="JD343" s="44"/>
+      <c r="JE343" s="44"/>
+      <c r="JF343" s="44"/>
+      <c r="JG343" s="44"/>
+      <c r="JH343" s="44"/>
+      <c r="JI343" s="44"/>
+      <c r="JJ343" s="44"/>
+      <c r="JK343" s="44"/>
+      <c r="JL343" s="44"/>
+      <c r="JM343" s="44"/>
+      <c r="JN343" s="44"/>
+      <c r="JO343" s="44"/>
+      <c r="JP343" s="44"/>
+      <c r="JQ343" s="44"/>
+      <c r="JR343" s="44"/>
+      <c r="JS343" s="44"/>
+      <c r="JT343" s="44"/>
+      <c r="JU343" s="44"/>
+      <c r="JV343" s="44"/>
+      <c r="JW343" s="44"/>
+      <c r="JX343" s="44"/>
+      <c r="JY343" s="44"/>
+      <c r="JZ343" s="44"/>
+      <c r="KA343" s="44"/>
+      <c r="KB343" s="44"/>
+      <c r="KC343" s="44"/>
+      <c r="KD343" s="44"/>
+      <c r="KE343" s="44"/>
+      <c r="KF343" s="44"/>
+      <c r="KG343" s="44"/>
+      <c r="KH343" s="44"/>
+      <c r="KI343" s="44"/>
+      <c r="KJ343" s="44"/>
+      <c r="KK343" s="44"/>
+      <c r="KL343" s="44"/>
+      <c r="KM343" s="44"/>
+      <c r="KN343" s="44"/>
+      <c r="KO343" s="44"/>
+      <c r="KP343" s="44"/>
+      <c r="KQ343" s="44"/>
+      <c r="KR343" s="44"/>
+      <c r="KS343" s="44"/>
+      <c r="KT343" s="44"/>
+      <c r="KU343" s="44"/>
+      <c r="KV343" s="44"/>
+      <c r="KW343" s="44"/>
+      <c r="KX343" s="44"/>
+      <c r="KY343" s="44"/>
+      <c r="KZ343" s="44"/>
+      <c r="LA343" s="44"/>
+      <c r="LB343" s="44"/>
+      <c r="LC343" s="44"/>
+      <c r="LD343" s="44"/>
+      <c r="LE343" s="44"/>
+      <c r="LF343" s="44"/>
+      <c r="LG343" s="44"/>
+      <c r="LH343" s="44"/>
+      <c r="LI343" s="44"/>
+      <c r="LJ343" s="44"/>
+      <c r="LK343" s="44"/>
+      <c r="LL343" s="44"/>
+      <c r="LM343" s="44"/>
+      <c r="LN343" s="44"/>
+      <c r="LO343" s="44"/>
+      <c r="LP343" s="44"/>
+      <c r="LQ343" s="44"/>
+      <c r="LR343" s="44"/>
+      <c r="LS343" s="44"/>
+      <c r="LT343" s="44"/>
+      <c r="LU343" s="44"/>
+      <c r="LV343" s="44"/>
+      <c r="LW343" s="44"/>
+      <c r="LX343" s="44"/>
+      <c r="LY343" s="44"/>
+      <c r="LZ343" s="44"/>
+      <c r="MA343" s="44"/>
+      <c r="MB343" s="44"/>
+      <c r="MC343" s="44"/>
+      <c r="MD343" s="44"/>
+      <c r="ME343" s="44"/>
+      <c r="MF343" s="44"/>
+      <c r="MG343" s="44"/>
+      <c r="MH343" s="44"/>
+      <c r="MI343" s="44"/>
+      <c r="MJ343" s="44"/>
+      <c r="MK343" s="44"/>
+      <c r="ML343" s="44"/>
+      <c r="MM343" s="44"/>
+      <c r="MN343" s="44"/>
+      <c r="MO343" s="44"/>
+      <c r="MP343" s="44"/>
+      <c r="MQ343" s="44"/>
+      <c r="MR343" s="44"/>
+      <c r="MS343" s="44"/>
+      <c r="MT343" s="44"/>
+      <c r="MU343" s="44"/>
+      <c r="MV343" s="44"/>
+      <c r="MW343" s="44"/>
+      <c r="MX343" s="44"/>
+      <c r="MY343" s="44"/>
+      <c r="MZ343" s="44"/>
+      <c r="NA343" s="44"/>
+      <c r="NB343" s="44"/>
+      <c r="NC343" s="44"/>
+      <c r="ND343" s="44"/>
+      <c r="NE343" s="44"/>
+      <c r="NF343" s="44"/>
+      <c r="NG343" s="44"/>
+      <c r="NH343" s="44"/>
+      <c r="NI343" s="44"/>
+      <c r="NJ343" s="44"/>
+      <c r="NK343" s="44"/>
+      <c r="NL343" s="44"/>
+      <c r="NM343" s="44"/>
+      <c r="NN343" s="44"/>
+      <c r="NO343" s="44"/>
+      <c r="NP343" s="44"/>
+      <c r="NQ343" s="44"/>
+      <c r="NR343" s="44"/>
+      <c r="NS343" s="44"/>
+      <c r="NT343" s="44"/>
+      <c r="NU343" s="44"/>
+      <c r="NV343" s="44"/>
+      <c r="NW343" s="44"/>
+      <c r="NX343" s="44"/>
+      <c r="NY343" s="44"/>
+      <c r="NZ343" s="44"/>
+      <c r="OA343" s="44"/>
+      <c r="OB343" s="44"/>
+      <c r="OC343" s="44"/>
+      <c r="OD343" s="44"/>
+      <c r="OE343" s="44"/>
+      <c r="OF343" s="44"/>
+      <c r="OG343" s="44"/>
+      <c r="OH343" s="44"/>
+      <c r="OI343" s="44"/>
+      <c r="OJ343" s="44"/>
+      <c r="OK343" s="44"/>
+      <c r="OL343" s="44"/>
+      <c r="OM343" s="44"/>
+      <c r="ON343" s="44"/>
+      <c r="OO343" s="44"/>
+      <c r="OP343" s="44"/>
+      <c r="OQ343" s="44"/>
+      <c r="OR343" s="44"/>
+      <c r="OS343" s="44"/>
+      <c r="OT343" s="44"/>
+      <c r="OU343" s="44"/>
+      <c r="OV343" s="44"/>
+      <c r="OW343" s="44"/>
+      <c r="OX343" s="44"/>
+      <c r="OY343" s="44"/>
+      <c r="OZ343" s="44"/>
+      <c r="PA343" s="44"/>
+      <c r="PB343" s="44"/>
+      <c r="PC343" s="44"/>
+      <c r="PD343" s="44"/>
+      <c r="PE343" s="44"/>
+      <c r="PF343" s="44"/>
+      <c r="PG343" s="44"/>
+      <c r="PH343" s="44"/>
+      <c r="PI343" s="44"/>
+      <c r="PJ343" s="44"/>
+      <c r="PK343" s="44"/>
+      <c r="PL343" s="44"/>
+      <c r="PM343" s="44"/>
+      <c r="PN343" s="44"/>
+      <c r="PO343" s="44"/>
+      <c r="PP343" s="44"/>
+      <c r="PQ343" s="44"/>
+      <c r="PR343" s="44"/>
+      <c r="PS343" s="44"/>
+      <c r="PT343" s="44"/>
+      <c r="PU343" s="44"/>
+      <c r="PV343" s="44"/>
+      <c r="PW343" s="44"/>
+      <c r="PX343" s="44"/>
+      <c r="PY343" s="44"/>
+      <c r="PZ343" s="44"/>
+      <c r="QA343" s="44"/>
+      <c r="QB343" s="44"/>
+      <c r="QC343" s="44"/>
+      <c r="QD343" s="44"/>
+      <c r="QE343" s="44"/>
+      <c r="QF343" s="44"/>
+      <c r="QG343" s="44"/>
+      <c r="QH343" s="44"/>
+      <c r="QI343" s="44"/>
+      <c r="QJ343" s="44"/>
+      <c r="QK343" s="44"/>
+      <c r="QL343" s="44"/>
+      <c r="QM343" s="44"/>
+      <c r="QN343" s="44"/>
+      <c r="QO343" s="44"/>
+      <c r="QP343" s="44"/>
+      <c r="QQ343" s="44"/>
+      <c r="QR343" s="44"/>
+      <c r="QS343" s="44"/>
+      <c r="QT343" s="44"/>
+      <c r="QU343" s="44"/>
+      <c r="QV343" s="44"/>
+      <c r="QW343" s="44"/>
+      <c r="QX343" s="44"/>
+      <c r="QY343" s="44"/>
+      <c r="QZ343" s="44"/>
+      <c r="RA343" s="44"/>
+      <c r="RB343" s="44"/>
+      <c r="RC343" s="44"/>
+      <c r="RD343" s="44"/>
+      <c r="RE343" s="44"/>
+      <c r="RF343" s="44"/>
+      <c r="RG343" s="44"/>
+      <c r="RH343" s="44"/>
+      <c r="RI343" s="44"/>
+      <c r="RJ343" s="44"/>
+      <c r="RK343" s="44"/>
+      <c r="RL343" s="44"/>
+      <c r="RM343" s="44"/>
+      <c r="RN343" s="44"/>
+      <c r="RO343" s="44"/>
+      <c r="RP343" s="44"/>
+      <c r="RQ343" s="44"/>
+      <c r="RR343" s="44"/>
+      <c r="RS343" s="44"/>
+      <c r="RT343" s="44"/>
+      <c r="RU343" s="44"/>
+      <c r="RV343" s="44"/>
+      <c r="RW343" s="44"/>
+      <c r="RX343" s="44"/>
+      <c r="RY343" s="44"/>
+      <c r="RZ343" s="44"/>
+      <c r="SA343" s="44"/>
+      <c r="SB343" s="44"/>
+      <c r="SC343" s="44"/>
+      <c r="SD343" s="44"/>
+      <c r="SE343" s="44"/>
+      <c r="SF343" s="44"/>
+      <c r="SG343" s="44"/>
+      <c r="SH343" s="44"/>
+      <c r="SI343" s="44"/>
+      <c r="SJ343" s="44"/>
+      <c r="SK343" s="44"/>
+      <c r="SL343" s="44"/>
+      <c r="SM343" s="44"/>
+      <c r="SN343" s="44"/>
+      <c r="SO343" s="44"/>
+      <c r="SP343" s="44"/>
+      <c r="SQ343" s="44"/>
+      <c r="SR343" s="44"/>
+      <c r="SS343" s="44"/>
+      <c r="ST343" s="44"/>
+      <c r="SU343" s="44"/>
+      <c r="SV343" s="44"/>
+      <c r="SW343" s="44"/>
+      <c r="SX343" s="44"/>
+      <c r="SY343" s="44"/>
+      <c r="SZ343" s="44"/>
+      <c r="TA343" s="44"/>
+      <c r="TB343" s="44"/>
+      <c r="TC343" s="44"/>
+      <c r="TD343" s="44"/>
+      <c r="TE343" s="44"/>
+      <c r="TF343" s="44"/>
+      <c r="TG343" s="44"/>
+      <c r="TH343" s="44"/>
+      <c r="TI343" s="44"/>
+      <c r="TJ343" s="44"/>
+      <c r="TK343" s="44"/>
+      <c r="TL343" s="44"/>
+      <c r="TM343" s="44"/>
+      <c r="TN343" s="44"/>
+      <c r="TO343" s="44"/>
+      <c r="TP343" s="44"/>
+      <c r="TQ343" s="44"/>
+      <c r="TR343" s="44"/>
+      <c r="TS343" s="44"/>
+      <c r="TT343" s="44"/>
+      <c r="TU343" s="44"/>
+      <c r="TV343" s="44"/>
+      <c r="TW343" s="44"/>
+      <c r="TX343" s="44"/>
+      <c r="TY343" s="44"/>
+      <c r="TZ343" s="44"/>
+      <c r="UA343" s="44"/>
+      <c r="UB343" s="44"/>
+      <c r="UC343" s="44"/>
+      <c r="UD343" s="44"/>
+      <c r="UE343" s="44"/>
+      <c r="UF343" s="44"/>
+      <c r="UG343" s="44"/>
+      <c r="UH343" s="44"/>
+      <c r="UI343" s="44"/>
+      <c r="UJ343" s="44"/>
+      <c r="UK343" s="44"/>
+      <c r="UL343" s="44"/>
+      <c r="UM343" s="44"/>
+      <c r="UN343" s="44"/>
+      <c r="UO343" s="44"/>
+      <c r="UP343" s="44"/>
+      <c r="UQ343" s="44"/>
+      <c r="UR343" s="44"/>
+      <c r="US343" s="44"/>
+      <c r="UT343" s="44"/>
+      <c r="UU343" s="44"/>
+      <c r="UV343" s="44"/>
+      <c r="UW343" s="44"/>
+      <c r="UX343" s="44"/>
+      <c r="UY343" s="44"/>
+      <c r="UZ343" s="44"/>
+      <c r="VA343" s="44"/>
+      <c r="VB343" s="44"/>
+      <c r="VC343" s="44"/>
+      <c r="VD343" s="44"/>
+      <c r="VE343" s="44"/>
+      <c r="VF343" s="44"/>
+      <c r="VG343" s="44"/>
+      <c r="VH343" s="44"/>
+      <c r="VI343" s="44"/>
+      <c r="VJ343" s="44"/>
+      <c r="VK343" s="44"/>
+      <c r="VL343" s="44"/>
+      <c r="VM343" s="44"/>
+      <c r="VN343" s="44"/>
+      <c r="VO343" s="44"/>
+      <c r="VP343" s="44"/>
+      <c r="VQ343" s="44"/>
+      <c r="VR343" s="44"/>
+      <c r="VS343" s="44"/>
+      <c r="VT343" s="44"/>
+      <c r="VU343" s="44"/>
+      <c r="VV343" s="44"/>
+      <c r="VW343" s="44"/>
+      <c r="VX343" s="44"/>
+      <c r="VY343" s="44"/>
+      <c r="VZ343" s="44"/>
+      <c r="WA343" s="44"/>
+      <c r="WB343" s="44"/>
+      <c r="WC343" s="44"/>
+      <c r="WD343" s="44"/>
+      <c r="WE343" s="44"/>
+      <c r="WF343" s="44"/>
+      <c r="WG343" s="44"/>
+      <c r="WH343" s="44"/>
+      <c r="WI343" s="44"/>
+      <c r="WJ343" s="44"/>
+      <c r="WK343" s="44"/>
+      <c r="WL343" s="44"/>
+      <c r="WM343" s="44"/>
+      <c r="WN343" s="44"/>
+      <c r="WO343" s="44"/>
+      <c r="WP343" s="44"/>
+      <c r="WQ343" s="44"/>
+      <c r="WR343" s="44"/>
+      <c r="WS343" s="44"/>
+      <c r="WT343" s="44"/>
+      <c r="WU343" s="44"/>
+      <c r="WV343" s="44"/>
+      <c r="WW343" s="44"/>
+      <c r="WX343" s="44"/>
+      <c r="WY343" s="44"/>
+      <c r="WZ343" s="44"/>
+      <c r="XA343" s="44"/>
+      <c r="XB343" s="44"/>
+      <c r="XC343" s="44"/>
+      <c r="XD343" s="44"/>
+      <c r="XE343" s="44"/>
+      <c r="XF343" s="44"/>
+      <c r="XG343" s="44"/>
+      <c r="XH343" s="44"/>
+      <c r="XI343" s="44"/>
+      <c r="XJ343" s="44"/>
+      <c r="XK343" s="44"/>
+      <c r="XL343" s="44"/>
+      <c r="XM343" s="44"/>
+      <c r="XN343" s="44"/>
+      <c r="XO343" s="44"/>
+      <c r="XP343" s="44"/>
+      <c r="XQ343" s="44"/>
+      <c r="XR343" s="44"/>
+      <c r="XS343" s="44"/>
+      <c r="XT343" s="44"/>
+      <c r="XU343" s="44"/>
+      <c r="XV343" s="44"/>
+      <c r="XW343" s="44"/>
+      <c r="XX343" s="44"/>
+      <c r="XY343" s="44"/>
+      <c r="XZ343" s="44"/>
+      <c r="YA343" s="44"/>
+      <c r="YB343" s="44"/>
+      <c r="YC343" s="44"/>
+      <c r="YD343" s="44"/>
+      <c r="YE343" s="44"/>
+      <c r="YF343" s="44"/>
+      <c r="YG343" s="44"/>
+      <c r="YH343" s="44"/>
+      <c r="YI343" s="44"/>
+      <c r="YJ343" s="44"/>
+      <c r="YK343" s="44"/>
+      <c r="YL343" s="44"/>
+      <c r="YM343" s="44"/>
+      <c r="YN343" s="44"/>
+      <c r="YO343" s="44"/>
+      <c r="YP343" s="44"/>
+      <c r="YQ343" s="44"/>
+      <c r="YR343" s="44"/>
+      <c r="YS343" s="44"/>
+      <c r="YT343" s="44"/>
+      <c r="YU343" s="44"/>
+      <c r="YV343" s="44"/>
+      <c r="YW343" s="44"/>
+      <c r="YX343" s="44"/>
+      <c r="YY343" s="44"/>
+      <c r="YZ343" s="44"/>
+      <c r="ZA343" s="44"/>
+      <c r="ZB343" s="44"/>
+      <c r="ZC343" s="44"/>
+      <c r="ZD343" s="44"/>
+      <c r="ZE343" s="44"/>
+      <c r="ZF343" s="44"/>
+      <c r="ZG343" s="44"/>
+      <c r="ZH343" s="44"/>
+      <c r="ZI343" s="44"/>
+      <c r="ZJ343" s="44"/>
+      <c r="ZK343" s="44"/>
+      <c r="ZL343" s="44"/>
+      <c r="ZM343" s="44"/>
+      <c r="ZN343" s="44"/>
+      <c r="ZO343" s="44"/>
+      <c r="ZP343" s="44"/>
+      <c r="ZQ343" s="44"/>
+      <c r="ZR343" s="44"/>
+      <c r="ZS343" s="44"/>
+      <c r="ZT343" s="44"/>
+      <c r="ZU343" s="44"/>
+      <c r="ZV343" s="44"/>
+      <c r="ZW343" s="44"/>
+      <c r="ZX343" s="44"/>
+      <c r="ZY343" s="44"/>
+      <c r="ZZ343" s="44"/>
+      <c r="AAA343" s="44"/>
+      <c r="AAB343" s="44"/>
+      <c r="AAC343" s="44"/>
+      <c r="AAD343" s="44"/>
+      <c r="AAE343" s="44"/>
+      <c r="AAF343" s="44"/>
+      <c r="AAG343" s="44"/>
+      <c r="AAH343" s="44"/>
+      <c r="AAI343" s="44"/>
+      <c r="AAJ343" s="44"/>
+      <c r="AAK343" s="44"/>
+      <c r="AAL343" s="44"/>
+      <c r="AAM343" s="44"/>
+      <c r="AAN343" s="44"/>
+      <c r="AAO343" s="44"/>
+      <c r="AAP343" s="44"/>
+      <c r="AAQ343" s="44"/>
+      <c r="AAR343" s="44"/>
+      <c r="AAS343" s="44"/>
+      <c r="AAT343" s="44"/>
+      <c r="AAU343" s="44"/>
+      <c r="AAV343" s="44"/>
+      <c r="AAW343" s="44"/>
+      <c r="AAX343" s="44"/>
+      <c r="AAY343" s="44"/>
+      <c r="AAZ343" s="44"/>
+      <c r="ABA343" s="44"/>
+      <c r="ABB343" s="44"/>
+      <c r="ABC343" s="44"/>
+      <c r="ABD343" s="44"/>
+      <c r="ABE343" s="44"/>
+      <c r="ABF343" s="44"/>
+      <c r="ABG343" s="44"/>
+      <c r="ABH343" s="44"/>
+      <c r="ABI343" s="44"/>
+      <c r="ABJ343" s="44"/>
+      <c r="ABK343" s="44"/>
+      <c r="ABL343" s="44"/>
+      <c r="ABM343" s="44"/>
+      <c r="ABN343" s="44"/>
+      <c r="ABO343" s="44"/>
+      <c r="ABP343" s="44"/>
+      <c r="ABQ343" s="44"/>
+      <c r="ABR343" s="44"/>
+      <c r="ABS343" s="44"/>
+      <c r="ABT343" s="44"/>
+      <c r="ABU343" s="44"/>
+      <c r="ABV343" s="44"/>
+      <c r="ABW343" s="44"/>
+      <c r="ABX343" s="44"/>
+      <c r="ABY343" s="44"/>
+      <c r="ABZ343" s="44"/>
+      <c r="ACA343" s="44"/>
+      <c r="ACB343" s="44"/>
+      <c r="ACC343" s="44"/>
+      <c r="ACD343" s="44"/>
+      <c r="ACE343" s="44"/>
+      <c r="ACF343" s="44"/>
+      <c r="ACG343" s="44"/>
+      <c r="ACH343" s="44"/>
+      <c r="ACI343" s="44"/>
+      <c r="ACJ343" s="44"/>
+      <c r="ACK343" s="44"/>
+      <c r="ACL343" s="44"/>
+      <c r="ACM343" s="44"/>
+      <c r="ACN343" s="44"/>
+      <c r="ACO343" s="44"/>
+      <c r="ACP343" s="44"/>
+      <c r="ACQ343" s="44"/>
+      <c r="ACR343" s="44"/>
+      <c r="ACS343" s="44"/>
+      <c r="ACT343" s="44"/>
+      <c r="ACU343" s="44"/>
+      <c r="ACV343" s="44"/>
+      <c r="ACW343" s="44"/>
+      <c r="ACX343" s="44"/>
+      <c r="ACY343" s="44"/>
+      <c r="ACZ343" s="44"/>
+      <c r="ADA343" s="44"/>
+      <c r="ADB343" s="44"/>
+      <c r="ADC343" s="44"/>
+      <c r="ADD343" s="44"/>
+      <c r="ADE343" s="44"/>
+      <c r="ADF343" s="44"/>
+      <c r="ADG343" s="44"/>
+      <c r="ADH343" s="44"/>
+      <c r="ADI343" s="44"/>
+      <c r="ADJ343" s="44"/>
+      <c r="ADK343" s="44"/>
+      <c r="ADL343" s="44"/>
+      <c r="ADM343" s="44"/>
+      <c r="ADN343" s="44"/>
+      <c r="ADO343" s="44"/>
+      <c r="ADP343" s="44"/>
+      <c r="ADQ343" s="44"/>
+      <c r="ADR343" s="44"/>
+      <c r="ADS343" s="44"/>
+      <c r="ADT343" s="44"/>
+      <c r="ADU343" s="44"/>
+      <c r="ADV343" s="44"/>
+      <c r="ADW343" s="44"/>
+      <c r="ADX343" s="44"/>
+      <c r="ADY343" s="44"/>
+      <c r="ADZ343" s="44"/>
+      <c r="AEA343" s="44"/>
+      <c r="AEB343" s="44"/>
+      <c r="AEC343" s="44"/>
+      <c r="AED343" s="44"/>
+      <c r="AEE343" s="44"/>
+      <c r="AEF343" s="44"/>
+      <c r="AEG343" s="44"/>
+      <c r="AEH343" s="44"/>
+      <c r="AEI343" s="44"/>
+      <c r="AEJ343" s="44"/>
+      <c r="AEK343" s="44"/>
+      <c r="AEL343" s="44"/>
+      <c r="AEM343" s="44"/>
+      <c r="AEN343" s="44"/>
+      <c r="AEO343" s="44"/>
+      <c r="AEP343" s="44"/>
+      <c r="AEQ343" s="44"/>
+      <c r="AER343" s="44"/>
+      <c r="AES343" s="44"/>
+      <c r="AET343" s="44"/>
+      <c r="AEU343" s="44"/>
+      <c r="AEV343" s="44"/>
+      <c r="AEW343" s="44"/>
+      <c r="AEX343" s="44"/>
+      <c r="AEY343" s="44"/>
+      <c r="AEZ343" s="44"/>
+      <c r="AFA343" s="44"/>
+      <c r="AFB343" s="44"/>
+      <c r="AFC343" s="44"/>
+      <c r="AFD343" s="44"/>
+      <c r="AFE343" s="44"/>
+      <c r="AFF343" s="44"/>
+      <c r="AFG343" s="44"/>
+      <c r="AFH343" s="44"/>
+      <c r="AFI343" s="44"/>
+      <c r="AFJ343" s="44"/>
+      <c r="AFK343" s="44"/>
+      <c r="AFL343" s="44"/>
+      <c r="AFM343" s="44"/>
+      <c r="AFN343" s="44"/>
+      <c r="AFO343" s="44"/>
+      <c r="AFP343" s="44"/>
+      <c r="AFQ343" s="44"/>
+      <c r="AFR343" s="44"/>
+      <c r="AFS343" s="44"/>
+      <c r="AFT343" s="44"/>
+      <c r="AFU343" s="44"/>
+      <c r="AFV343" s="44"/>
+      <c r="AFW343" s="44"/>
+      <c r="AFX343" s="44"/>
+      <c r="AFY343" s="44"/>
+      <c r="AFZ343" s="44"/>
+      <c r="AGA343" s="44"/>
+      <c r="AGB343" s="44"/>
+      <c r="AGC343" s="44"/>
+      <c r="AGD343" s="44"/>
+      <c r="AGE343" s="44"/>
+      <c r="AGF343" s="44"/>
+      <c r="AGG343" s="44"/>
+      <c r="AGH343" s="44"/>
+      <c r="AGI343" s="44"/>
+      <c r="AGJ343" s="44"/>
+      <c r="AGK343" s="44"/>
+      <c r="AGL343" s="44"/>
+      <c r="AGM343" s="44"/>
+      <c r="AGN343" s="44"/>
+      <c r="AGO343" s="44"/>
+      <c r="AGP343" s="44"/>
+      <c r="AGQ343" s="44"/>
+      <c r="AGR343" s="44"/>
+      <c r="AGS343" s="44"/>
+      <c r="AGT343" s="44"/>
+      <c r="AGU343" s="44"/>
+      <c r="AGV343" s="44"/>
+      <c r="AGW343" s="44"/>
+      <c r="AGX343" s="44"/>
+      <c r="AGY343" s="44"/>
+      <c r="AGZ343" s="44"/>
+      <c r="AHA343" s="44"/>
+      <c r="AHB343" s="44"/>
+      <c r="AHC343" s="44"/>
+      <c r="AHD343" s="44"/>
+      <c r="AHE343" s="44"/>
+      <c r="AHF343" s="44"/>
+      <c r="AHG343" s="44"/>
+      <c r="AHH343" s="44"/>
+      <c r="AHI343" s="44"/>
+      <c r="AHJ343" s="44"/>
+      <c r="AHK343" s="44"/>
+      <c r="AHL343" s="44"/>
+      <c r="AHM343" s="44"/>
+      <c r="AHN343" s="44"/>
+      <c r="AHO343" s="44"/>
+      <c r="AHP343" s="44"/>
+      <c r="AHQ343" s="44"/>
+      <c r="AHR343" s="44"/>
+      <c r="AHS343" s="44"/>
+      <c r="AHT343" s="44"/>
+      <c r="AHU343" s="44"/>
+      <c r="AHV343" s="44"/>
+      <c r="AHW343" s="44"/>
+      <c r="AHX343" s="44"/>
+      <c r="AHY343" s="44"/>
+      <c r="AHZ343" s="44"/>
+      <c r="AIA343" s="44"/>
+      <c r="AIB343" s="44"/>
+      <c r="AIC343" s="44"/>
+      <c r="AID343" s="44"/>
+      <c r="AIE343" s="44"/>
+      <c r="AIF343" s="44"/>
+      <c r="AIG343" s="44"/>
+      <c r="AIH343" s="44"/>
+      <c r="AII343" s="44"/>
+      <c r="AIJ343" s="44"/>
+      <c r="AIK343" s="44"/>
+      <c r="AIL343" s="44"/>
+      <c r="AIM343" s="44"/>
+      <c r="AIN343" s="44"/>
+      <c r="AIO343" s="44"/>
+      <c r="AIP343" s="44"/>
+      <c r="AIQ343" s="44"/>
+      <c r="AIR343" s="44"/>
+      <c r="AIS343" s="44"/>
+      <c r="AIT343" s="44"/>
+      <c r="AIU343" s="44"/>
+      <c r="AIV343" s="44"/>
+      <c r="AIW343" s="44"/>
+      <c r="AIX343" s="44"/>
+      <c r="AIY343" s="44"/>
+      <c r="AIZ343" s="44"/>
+      <c r="AJA343" s="44"/>
+      <c r="AJB343" s="44"/>
+      <c r="AJC343" s="44"/>
+      <c r="AJD343" s="44"/>
+      <c r="AJE343" s="44"/>
+      <c r="AJF343" s="44"/>
+      <c r="AJG343" s="44"/>
+      <c r="AJH343" s="44"/>
+      <c r="AJI343" s="44"/>
+      <c r="AJJ343" s="44"/>
+      <c r="AJK343" s="44"/>
+      <c r="AJL343" s="44"/>
+      <c r="AJM343" s="44"/>
+      <c r="AJN343" s="44"/>
+      <c r="AJO343" s="44"/>
+      <c r="AJP343" s="44"/>
+      <c r="AJQ343" s="44"/>
+      <c r="AJR343" s="44"/>
+      <c r="AJS343" s="44"/>
+      <c r="AJT343" s="44"/>
+      <c r="AJU343" s="44"/>
+      <c r="AJV343" s="44"/>
+      <c r="AJW343" s="44"/>
+      <c r="AJX343" s="44"/>
+      <c r="AJY343" s="44"/>
+      <c r="AJZ343" s="44"/>
+      <c r="AKA343" s="44"/>
+      <c r="AKB343" s="44"/>
+      <c r="AKC343" s="44"/>
+      <c r="AKD343" s="44"/>
+      <c r="AKE343" s="44"/>
+      <c r="AKF343" s="44"/>
+      <c r="AKG343" s="44"/>
+      <c r="AKH343" s="44"/>
+      <c r="AKI343" s="44"/>
+      <c r="AKJ343" s="44"/>
+      <c r="AKK343" s="44"/>
+      <c r="AKL343" s="44"/>
+      <c r="AKM343" s="44"/>
+      <c r="AKN343" s="44"/>
+      <c r="AKO343" s="44"/>
+      <c r="AKP343" s="44"/>
+      <c r="AKQ343" s="44"/>
+      <c r="AKR343" s="44"/>
+      <c r="AKS343" s="44"/>
+      <c r="AKT343" s="44"/>
+      <c r="AKU343" s="44"/>
+      <c r="AKV343" s="44"/>
+      <c r="AKW343" s="44"/>
+      <c r="AKX343" s="44"/>
+      <c r="AKY343" s="44"/>
+      <c r="AKZ343" s="44"/>
+      <c r="ALA343" s="44"/>
+      <c r="ALB343" s="44"/>
+      <c r="ALC343" s="44"/>
+      <c r="ALD343" s="44"/>
+      <c r="ALE343" s="44"/>
+      <c r="ALF343" s="44"/>
+      <c r="ALG343" s="44"/>
+      <c r="ALH343" s="44"/>
+      <c r="ALI343" s="44"/>
+      <c r="ALJ343" s="44"/>
+      <c r="ALK343" s="44"/>
+      <c r="ALL343" s="44"/>
+      <c r="ALM343" s="44"/>
+      <c r="ALN343" s="44"/>
+      <c r="ALO343" s="44"/>
+      <c r="ALP343" s="44"/>
+      <c r="ALQ343" s="44"/>
+      <c r="ALR343" s="44"/>
+      <c r="ALS343" s="44"/>
+      <c r="ALT343" s="44"/>
+      <c r="ALU343" s="44"/>
+      <c r="ALV343" s="44"/>
+      <c r="ALW343" s="44"/>
+      <c r="ALX343" s="44"/>
+      <c r="ALY343" s="44"/>
+      <c r="ALZ343" s="44"/>
+      <c r="AMA343" s="44"/>
+      <c r="AMB343" s="44"/>
+      <c r="AMC343" s="44"/>
+      <c r="AMD343" s="44"/>
+      <c r="AME343" s="44"/>
+      <c r="AMF343" s="44"/>
+      <c r="AMG343" s="44"/>
+      <c r="AMH343" s="44"/>
+      <c r="AMI343" s="44"/>
+      <c r="AMJ343" s="44"/>
+      <c r="AMK343" s="44"/>
+      <c r="AML343" s="44"/>
+      <c r="AMM343" s="44"/>
+      <c r="AMN343" s="44"/>
+      <c r="AMO343" s="44"/>
+      <c r="AMP343" s="44"/>
+      <c r="AMQ343" s="44"/>
+      <c r="AMR343" s="44"/>
+      <c r="AMS343" s="44"/>
+      <c r="AMT343" s="44"/>
+      <c r="AMU343" s="44"/>
+      <c r="AMV343" s="44"/>
+      <c r="AMW343" s="44"/>
+      <c r="AMX343" s="44"/>
+      <c r="AMY343" s="44"/>
+      <c r="AMZ343" s="44"/>
+      <c r="ANA343" s="44"/>
+      <c r="ANB343" s="44"/>
+      <c r="ANC343" s="44"/>
+      <c r="AND343" s="44"/>
+      <c r="ANE343" s="44"/>
+      <c r="ANF343" s="44"/>
+      <c r="ANG343" s="44"/>
+      <c r="ANH343" s="44"/>
+      <c r="ANI343" s="44"/>
+      <c r="ANJ343" s="44"/>
+      <c r="ANK343" s="44"/>
+      <c r="ANL343" s="44"/>
+      <c r="ANM343" s="44"/>
+      <c r="ANN343" s="44"/>
+      <c r="ANO343" s="44"/>
+      <c r="ANP343" s="44"/>
+      <c r="ANQ343" s="44"/>
+      <c r="ANR343" s="44"/>
+      <c r="ANS343" s="44"/>
+      <c r="ANT343" s="44"/>
+      <c r="ANU343" s="44"/>
+      <c r="ANV343" s="44"/>
+      <c r="ANW343" s="44"/>
+      <c r="ANX343" s="44"/>
+      <c r="ANY343" s="44"/>
+      <c r="ANZ343" s="44"/>
+      <c r="AOA343" s="44"/>
+      <c r="AOB343" s="44"/>
+      <c r="AOC343" s="44"/>
+      <c r="AOD343" s="44"/>
+      <c r="AOE343" s="44"/>
+      <c r="AOF343" s="44"/>
+      <c r="AOG343" s="44"/>
+      <c r="AOH343" s="44"/>
+      <c r="AOI343" s="44"/>
+      <c r="AOJ343" s="44"/>
+      <c r="AOK343" s="44"/>
+      <c r="AOL343" s="44"/>
+      <c r="AOM343" s="44"/>
+      <c r="AON343" s="44"/>
+      <c r="AOO343" s="44"/>
+      <c r="AOP343" s="44"/>
+      <c r="AOQ343" s="44"/>
+      <c r="AOR343" s="44"/>
+      <c r="AOS343" s="44"/>
+      <c r="AOT343" s="44"/>
+      <c r="AOU343" s="44"/>
+      <c r="AOV343" s="44"/>
+      <c r="AOW343" s="44"/>
+      <c r="AOX343" s="44"/>
+      <c r="AOY343" s="44"/>
+      <c r="AOZ343" s="44"/>
+      <c r="APA343" s="44"/>
+      <c r="APB343" s="44"/>
+      <c r="APC343" s="44"/>
+      <c r="APD343" s="44"/>
+      <c r="APE343" s="44"/>
+      <c r="APF343" s="44"/>
+      <c r="APG343" s="44"/>
+      <c r="APH343" s="44"/>
+      <c r="API343" s="44"/>
+      <c r="APJ343" s="44"/>
+      <c r="APK343" s="44"/>
+      <c r="APL343" s="44"/>
+      <c r="APM343" s="44"/>
+      <c r="APN343" s="44"/>
+      <c r="APO343" s="44"/>
+      <c r="APP343" s="44"/>
+      <c r="APQ343" s="44"/>
+      <c r="APR343" s="44"/>
+      <c r="APS343" s="44"/>
+      <c r="APT343" s="44"/>
+      <c r="APU343" s="44"/>
+      <c r="APV343" s="44"/>
+      <c r="APW343" s="44"/>
+      <c r="APX343" s="44"/>
+      <c r="APY343" s="44"/>
+      <c r="APZ343" s="44"/>
+      <c r="AQA343" s="44"/>
+      <c r="AQB343" s="44"/>
+      <c r="AQC343" s="44"/>
+      <c r="AQD343" s="44"/>
+      <c r="AQE343" s="44"/>
+      <c r="AQF343" s="44"/>
+      <c r="AQG343" s="44"/>
+      <c r="AQH343" s="44"/>
+      <c r="AQI343" s="44"/>
+      <c r="AQJ343" s="44"/>
+      <c r="AQK343" s="44"/>
+      <c r="AQL343" s="44"/>
+      <c r="AQM343" s="44"/>
+      <c r="AQN343" s="44"/>
+      <c r="AQO343" s="44"/>
+      <c r="AQP343" s="44"/>
+      <c r="AQQ343" s="44"/>
+      <c r="AQR343" s="44"/>
+      <c r="AQS343" s="44"/>
+      <c r="AQT343" s="44"/>
+      <c r="AQU343" s="44"/>
+      <c r="AQV343" s="44"/>
+      <c r="AQW343" s="44"/>
+      <c r="AQX343" s="44"/>
+      <c r="AQY343" s="44"/>
+      <c r="AQZ343" s="44"/>
+      <c r="ARA343" s="44"/>
+      <c r="ARB343" s="44"/>
+      <c r="ARC343" s="44"/>
+      <c r="ARD343" s="44"/>
+      <c r="ARE343" s="44"/>
+      <c r="ARF343" s="44"/>
+      <c r="ARG343" s="44"/>
+      <c r="ARH343" s="44"/>
+      <c r="ARI343" s="44"/>
+      <c r="ARJ343" s="44"/>
+      <c r="ARK343" s="44"/>
+      <c r="ARL343" s="44"/>
+      <c r="ARM343" s="44"/>
+      <c r="ARN343" s="44"/>
+      <c r="ARO343" s="44"/>
+      <c r="ARP343" s="44"/>
+      <c r="ARQ343" s="44"/>
+      <c r="ARR343" s="44"/>
+      <c r="ARS343" s="44"/>
+      <c r="ART343" s="44"/>
+      <c r="ARU343" s="44"/>
+      <c r="ARV343" s="44"/>
+      <c r="ARW343" s="44"/>
+      <c r="ARX343" s="44"/>
+      <c r="ARY343" s="44"/>
+      <c r="ARZ343" s="44"/>
+      <c r="ASA343" s="44"/>
+      <c r="ASB343" s="44"/>
+      <c r="ASC343" s="44"/>
+      <c r="ASD343" s="44"/>
+      <c r="ASE343" s="44"/>
+      <c r="ASF343" s="44"/>
+      <c r="ASG343" s="44"/>
+      <c r="ASH343" s="44"/>
+      <c r="ASI343" s="44"/>
+      <c r="ASJ343" s="44"/>
+      <c r="ASK343" s="44"/>
+      <c r="ASL343" s="44"/>
+      <c r="ASM343" s="44"/>
+      <c r="ASN343" s="44"/>
+      <c r="ASO343" s="44"/>
+      <c r="ASP343" s="44"/>
+      <c r="ASQ343" s="44"/>
+      <c r="ASR343" s="44"/>
+      <c r="ASS343" s="44"/>
+      <c r="AST343" s="44"/>
+      <c r="ASU343" s="44"/>
+      <c r="ASV343" s="44"/>
+      <c r="ASW343" s="44"/>
+      <c r="ASX343" s="44"/>
+      <c r="ASY343" s="44"/>
+      <c r="ASZ343" s="44"/>
+      <c r="ATA343" s="44"/>
+      <c r="ATB343" s="44"/>
+      <c r="ATC343" s="44"/>
+      <c r="ATD343" s="44"/>
+      <c r="ATE343" s="44"/>
+      <c r="ATF343" s="44"/>
+      <c r="ATG343" s="44"/>
+      <c r="ATH343" s="44"/>
+      <c r="ATI343" s="44"/>
+      <c r="ATJ343" s="44"/>
+      <c r="ATK343" s="44"/>
+      <c r="ATL343" s="44"/>
+      <c r="ATM343" s="44"/>
+      <c r="ATN343" s="44"/>
+      <c r="ATO343" s="44"/>
+      <c r="ATP343" s="44"/>
+      <c r="ATQ343" s="44"/>
+      <c r="ATR343" s="44"/>
+      <c r="ATS343" s="44"/>
+      <c r="ATT343" s="44"/>
+      <c r="ATU343" s="44"/>
+      <c r="ATV343" s="44"/>
+      <c r="ATW343" s="44"/>
+      <c r="ATX343" s="44"/>
+      <c r="ATY343" s="44"/>
+      <c r="ATZ343" s="44"/>
+      <c r="AUA343" s="44"/>
+      <c r="AUB343" s="44"/>
+      <c r="AUC343" s="44"/>
+      <c r="AUD343" s="44"/>
+      <c r="AUE343" s="44"/>
+      <c r="AUF343" s="44"/>
+      <c r="AUG343" s="44"/>
+      <c r="AUH343" s="44"/>
+      <c r="AUI343" s="44"/>
+      <c r="AUJ343" s="44"/>
+      <c r="AUK343" s="44"/>
+      <c r="AUL343" s="44"/>
+      <c r="AUM343" s="44"/>
+      <c r="AUN343" s="44"/>
+      <c r="AUO343" s="44"/>
+      <c r="AUP343" s="44"/>
+      <c r="AUQ343" s="44"/>
+      <c r="AUR343" s="44"/>
+      <c r="AUS343" s="44"/>
+      <c r="AUT343" s="44"/>
+      <c r="AUU343" s="44"/>
+      <c r="AUV343" s="44"/>
+      <c r="AUW343" s="44"/>
+      <c r="AUX343" s="44"/>
+      <c r="AUY343" s="44"/>
+      <c r="AUZ343" s="44"/>
+      <c r="AVA343" s="44"/>
+      <c r="AVB343" s="44"/>
+      <c r="AVC343" s="44"/>
+      <c r="AVD343" s="44"/>
+      <c r="AVE343" s="44"/>
+      <c r="AVF343" s="44"/>
+      <c r="AVG343" s="44"/>
+      <c r="AVH343" s="44"/>
+      <c r="AVI343" s="44"/>
+      <c r="AVJ343" s="44"/>
+      <c r="AVK343" s="44"/>
+      <c r="AVL343" s="44"/>
+      <c r="AVM343" s="44"/>
+      <c r="AVN343" s="44"/>
+      <c r="AVO343" s="44"/>
+      <c r="AVP343" s="44"/>
+      <c r="AVQ343" s="44"/>
+      <c r="AVR343" s="44"/>
+      <c r="AVS343" s="44"/>
+      <c r="AVT343" s="44"/>
+      <c r="AVU343" s="44"/>
+      <c r="AVV343" s="44"/>
+      <c r="AVW343" s="44"/>
+      <c r="AVX343" s="44"/>
+      <c r="AVY343" s="44"/>
+      <c r="AVZ343" s="44"/>
+      <c r="AWA343" s="44"/>
+      <c r="AWB343" s="44"/>
+      <c r="AWC343" s="44"/>
+      <c r="AWD343" s="44"/>
+      <c r="AWE343" s="44"/>
+      <c r="AWF343" s="44"/>
+      <c r="AWG343" s="44"/>
+      <c r="AWH343" s="44"/>
+      <c r="AWI343" s="44"/>
+      <c r="AWJ343" s="44"/>
+      <c r="AWK343" s="44"/>
+      <c r="AWL343" s="44"/>
+      <c r="AWM343" s="44"/>
+      <c r="AWN343" s="44"/>
+      <c r="AWO343" s="44"/>
+      <c r="AWP343" s="44"/>
+      <c r="AWQ343" s="44"/>
+      <c r="AWR343" s="44"/>
+      <c r="AWS343" s="44"/>
+      <c r="AWT343" s="44"/>
+      <c r="AWU343" s="44"/>
+      <c r="AWV343" s="44"/>
+      <c r="AWW343" s="44"/>
+      <c r="AWX343" s="44"/>
+      <c r="AWY343" s="44"/>
+      <c r="AWZ343" s="44"/>
+      <c r="AXA343" s="44"/>
+      <c r="AXB343" s="44"/>
+      <c r="AXC343" s="44"/>
+      <c r="AXD343" s="44"/>
+      <c r="AXE343" s="44"/>
+      <c r="AXF343" s="44"/>
+      <c r="AXG343" s="44"/>
+      <c r="AXH343" s="44"/>
+      <c r="AXI343" s="44"/>
+      <c r="AXJ343" s="44"/>
+      <c r="AXK343" s="44"/>
+      <c r="AXL343" s="44"/>
+      <c r="AXM343" s="44"/>
+      <c r="AXN343" s="44"/>
+      <c r="AXO343" s="44"/>
+      <c r="AXP343" s="44"/>
+      <c r="AXQ343" s="44"/>
+      <c r="AXR343" s="44"/>
+      <c r="AXS343" s="44"/>
+      <c r="AXT343" s="44"/>
+      <c r="AXU343" s="44"/>
+      <c r="AXV343" s="44"/>
+      <c r="AXW343" s="44"/>
+      <c r="AXX343" s="44"/>
+      <c r="AXY343" s="44"/>
+      <c r="AXZ343" s="44"/>
+      <c r="AYA343" s="44"/>
+      <c r="AYB343" s="44"/>
+      <c r="AYC343" s="44"/>
+      <c r="AYD343" s="44"/>
+      <c r="AYE343" s="44"/>
+      <c r="AYF343" s="44"/>
+      <c r="AYG343" s="44"/>
+      <c r="AYH343" s="44"/>
+      <c r="AYI343" s="44"/>
+      <c r="AYJ343" s="44"/>
+      <c r="AYK343" s="44"/>
+      <c r="AYL343" s="44"/>
+      <c r="AYM343" s="44"/>
+      <c r="AYN343" s="44"/>
+      <c r="AYO343" s="44"/>
+      <c r="AYP343" s="44"/>
+      <c r="AYQ343" s="44"/>
+      <c r="AYR343" s="44"/>
+      <c r="AYS343" s="44"/>
+      <c r="AYT343" s="44"/>
+      <c r="AYU343" s="44"/>
+      <c r="AYV343" s="44"/>
+      <c r="AYW343" s="44"/>
+      <c r="AYX343" s="44"/>
+      <c r="AYY343" s="44"/>
+      <c r="AYZ343" s="44"/>
+      <c r="AZA343" s="44"/>
+      <c r="AZB343" s="44"/>
+      <c r="AZC343" s="44"/>
+      <c r="AZD343" s="44"/>
+      <c r="AZE343" s="44"/>
+      <c r="AZF343" s="44"/>
+      <c r="AZG343" s="44"/>
+      <c r="AZH343" s="44"/>
+      <c r="AZI343" s="44"/>
+      <c r="AZJ343" s="44"/>
+      <c r="AZK343" s="44"/>
+      <c r="AZL343" s="44"/>
+      <c r="AZM343" s="44"/>
+      <c r="AZN343" s="44"/>
+      <c r="AZO343" s="44"/>
+      <c r="AZP343" s="44"/>
+      <c r="AZQ343" s="44"/>
+      <c r="AZR343" s="44"/>
+      <c r="AZS343" s="44"/>
+      <c r="AZT343" s="44"/>
+      <c r="AZU343" s="44"/>
+      <c r="AZV343" s="44"/>
+      <c r="AZW343" s="44"/>
+      <c r="AZX343" s="44"/>
+      <c r="AZY343" s="44"/>
+      <c r="AZZ343" s="44"/>
+      <c r="BAA343" s="44"/>
+      <c r="BAB343" s="44"/>
+      <c r="BAC343" s="44"/>
+      <c r="BAD343" s="44"/>
+      <c r="BAE343" s="44"/>
+      <c r="BAF343" s="44"/>
+      <c r="BAG343" s="44"/>
+      <c r="BAH343" s="44"/>
+      <c r="BAI343" s="44"/>
+      <c r="BAJ343" s="44"/>
+      <c r="BAK343" s="44"/>
+      <c r="BAL343" s="44"/>
+      <c r="BAM343" s="44"/>
+      <c r="BAN343" s="44"/>
+      <c r="BAO343" s="44"/>
+      <c r="BAP343" s="44"/>
+      <c r="BAQ343" s="44"/>
+      <c r="BAR343" s="44"/>
+      <c r="BAS343" s="44"/>
+      <c r="BAT343" s="44"/>
+      <c r="BAU343" s="44"/>
+      <c r="BAV343" s="44"/>
+      <c r="BAW343" s="44"/>
+      <c r="BAX343" s="44"/>
+      <c r="BAY343" s="44"/>
+      <c r="BAZ343" s="44"/>
+      <c r="BBA343" s="44"/>
+      <c r="BBB343" s="44"/>
+      <c r="BBC343" s="44"/>
+      <c r="BBD343" s="44"/>
+      <c r="BBE343" s="44"/>
+      <c r="BBF343" s="44"/>
+      <c r="BBG343" s="44"/>
+      <c r="BBH343" s="44"/>
+      <c r="BBI343" s="44"/>
+      <c r="BBJ343" s="44"/>
+      <c r="BBK343" s="44"/>
+      <c r="BBL343" s="44"/>
+      <c r="BBM343" s="44"/>
+      <c r="BBN343" s="44"/>
+      <c r="BBO343" s="44"/>
+      <c r="BBP343" s="44"/>
+      <c r="BBQ343" s="44"/>
+      <c r="BBR343" s="44"/>
+      <c r="BBS343" s="44"/>
+      <c r="BBT343" s="44"/>
+      <c r="BBU343" s="44"/>
+      <c r="BBV343" s="44"/>
+      <c r="BBW343" s="44"/>
+      <c r="BBX343" s="44"/>
+      <c r="BBY343" s="44"/>
+      <c r="BBZ343" s="44"/>
+      <c r="BCA343" s="44"/>
+      <c r="BCB343" s="44"/>
+      <c r="BCC343" s="44"/>
+      <c r="BCD343" s="44"/>
+      <c r="BCE343" s="44"/>
+      <c r="BCF343" s="44"/>
+      <c r="BCG343" s="44"/>
+      <c r="BCH343" s="44"/>
+      <c r="BCI343" s="44"/>
+      <c r="BCJ343" s="44"/>
+      <c r="BCK343" s="44"/>
+      <c r="BCL343" s="44"/>
+      <c r="BCM343" s="44"/>
+      <c r="BCN343" s="44"/>
+      <c r="BCO343" s="44"/>
+      <c r="BCP343" s="44"/>
+      <c r="BCQ343" s="44"/>
+      <c r="BCR343" s="44"/>
+      <c r="BCS343" s="44"/>
+      <c r="BCT343" s="44"/>
+      <c r="BCU343" s="44"/>
+      <c r="BCV343" s="44"/>
+      <c r="BCW343" s="44"/>
+      <c r="BCX343" s="44"/>
+      <c r="BCY343" s="44"/>
+      <c r="BCZ343" s="44"/>
+      <c r="BDA343" s="44"/>
+      <c r="BDB343" s="44"/>
+      <c r="BDC343" s="44"/>
+      <c r="BDD343" s="44"/>
+      <c r="BDE343" s="44"/>
+      <c r="BDF343" s="44"/>
+      <c r="BDG343" s="44"/>
+      <c r="BDH343" s="44"/>
+      <c r="BDI343" s="44"/>
+      <c r="BDJ343" s="44"/>
+      <c r="BDK343" s="44"/>
+      <c r="BDL343" s="44"/>
+      <c r="BDM343" s="44"/>
+      <c r="BDN343" s="44"/>
+      <c r="BDO343" s="44"/>
+      <c r="BDP343" s="44"/>
+      <c r="BDQ343" s="44"/>
+      <c r="BDR343" s="44"/>
+      <c r="BDS343" s="44"/>
+      <c r="BDT343" s="44"/>
+      <c r="BDU343" s="44"/>
+      <c r="BDV343" s="44"/>
+      <c r="BDW343" s="44"/>
+      <c r="BDX343" s="44"/>
+      <c r="BDY343" s="44"/>
+      <c r="BDZ343" s="44"/>
+      <c r="BEA343" s="44"/>
+      <c r="BEB343" s="44"/>
+      <c r="BEC343" s="44"/>
+      <c r="BED343" s="44"/>
+      <c r="BEE343" s="44"/>
+      <c r="BEF343" s="44"/>
+      <c r="BEG343" s="44"/>
+      <c r="BEH343" s="44"/>
+      <c r="BEI343" s="44"/>
+      <c r="BEJ343" s="44"/>
+      <c r="BEK343" s="44"/>
+      <c r="BEL343" s="44"/>
+      <c r="BEM343" s="44"/>
+      <c r="BEN343" s="44"/>
+      <c r="BEO343" s="44"/>
+      <c r="BEP343" s="44"/>
+      <c r="BEQ343" s="44"/>
+      <c r="BER343" s="44"/>
+      <c r="BES343" s="44"/>
+      <c r="BET343" s="44"/>
+      <c r="BEU343" s="44"/>
+      <c r="BEV343" s="44"/>
+      <c r="BEW343" s="44"/>
+      <c r="BEX343" s="44"/>
+      <c r="BEY343" s="44"/>
+      <c r="BEZ343" s="44"/>
+      <c r="BFA343" s="44"/>
+      <c r="BFB343" s="44"/>
+      <c r="BFC343" s="44"/>
+      <c r="BFD343" s="44"/>
+      <c r="BFE343" s="44"/>
+      <c r="BFF343" s="44"/>
+      <c r="BFG343" s="44"/>
+      <c r="BFH343" s="44"/>
+      <c r="BFI343" s="44"/>
+      <c r="BFJ343" s="44"/>
+      <c r="BFK343" s="44"/>
+      <c r="BFL343" s="44"/>
+      <c r="BFM343" s="44"/>
+      <c r="BFN343" s="44"/>
+      <c r="BFO343" s="44"/>
+      <c r="BFP343" s="44"/>
+      <c r="BFQ343" s="44"/>
+      <c r="BFR343" s="44"/>
+      <c r="BFS343" s="44"/>
+      <c r="BFT343" s="44"/>
+      <c r="BFU343" s="44"/>
+      <c r="BFV343" s="44"/>
+      <c r="BFW343" s="44"/>
+      <c r="BFX343" s="44"/>
+      <c r="BFY343" s="44"/>
+      <c r="BFZ343" s="44"/>
+      <c r="BGA343" s="44"/>
+      <c r="BGB343" s="44"/>
+      <c r="BGC343" s="44"/>
+      <c r="BGD343" s="44"/>
+      <c r="BGE343" s="44"/>
+      <c r="BGF343" s="44"/>
+      <c r="BGG343" s="44"/>
+      <c r="BGH343" s="44"/>
+      <c r="BGI343" s="44"/>
+      <c r="BGJ343" s="44"/>
+      <c r="BGK343" s="44"/>
+      <c r="BGL343" s="44"/>
+      <c r="BGM343" s="44"/>
+      <c r="BGN343" s="44"/>
+      <c r="BGO343" s="44"/>
+      <c r="BGP343" s="44"/>
+      <c r="BGQ343" s="44"/>
+      <c r="BGR343" s="44"/>
+      <c r="BGS343" s="44"/>
+      <c r="BGT343" s="44"/>
+      <c r="BGU343" s="44"/>
+      <c r="BGV343" s="44"/>
+      <c r="BGW343" s="44"/>
+      <c r="BGX343" s="44"/>
+      <c r="BGY343" s="44"/>
+      <c r="BGZ343" s="44"/>
+      <c r="BHA343" s="44"/>
+      <c r="BHB343" s="44"/>
+      <c r="BHC343" s="44"/>
+      <c r="BHD343" s="44"/>
+      <c r="BHE343" s="44"/>
+      <c r="BHF343" s="44"/>
+      <c r="BHG343" s="44"/>
+      <c r="BHH343" s="44"/>
+      <c r="BHI343" s="44"/>
+      <c r="BHJ343" s="44"/>
+      <c r="BHK343" s="44"/>
+      <c r="BHL343" s="44"/>
+      <c r="BHM343" s="44"/>
+      <c r="BHN343" s="44"/>
+      <c r="BHO343" s="44"/>
+      <c r="BHP343" s="44"/>
+      <c r="BHQ343" s="44"/>
+      <c r="BHR343" s="44"/>
+      <c r="BHS343" s="44"/>
+      <c r="BHT343" s="44"/>
+      <c r="BHU343" s="44"/>
+      <c r="BHV343" s="44"/>
+      <c r="BHW343" s="44"/>
+      <c r="BHX343" s="44"/>
+      <c r="BHY343" s="44"/>
+      <c r="BHZ343" s="44"/>
+      <c r="BIA343" s="44"/>
+      <c r="BIB343" s="44"/>
+      <c r="BIC343" s="44"/>
+      <c r="BID343" s="44"/>
+      <c r="BIE343" s="44"/>
+      <c r="BIF343" s="44"/>
+      <c r="BIG343" s="44"/>
+      <c r="BIH343" s="44"/>
+      <c r="BII343" s="44"/>
+      <c r="BIJ343" s="44"/>
+      <c r="BIK343" s="44"/>
+      <c r="BIL343" s="44"/>
+      <c r="BIM343" s="44"/>
+      <c r="BIN343" s="44"/>
+      <c r="BIO343" s="44"/>
+      <c r="BIP343" s="44"/>
+      <c r="BIQ343" s="44"/>
+      <c r="BIR343" s="44"/>
+      <c r="BIS343" s="44"/>
+      <c r="BIT343" s="44"/>
+      <c r="BIU343" s="44"/>
+      <c r="BIV343" s="44"/>
+      <c r="BIW343" s="44"/>
+      <c r="BIX343" s="44"/>
+      <c r="BIY343" s="44"/>
+      <c r="BIZ343" s="44"/>
+      <c r="BJA343" s="44"/>
+      <c r="BJB343" s="44"/>
+      <c r="BJC343" s="44"/>
+      <c r="BJD343" s="44"/>
+      <c r="BJE343" s="44"/>
+      <c r="BJF343" s="44"/>
+      <c r="BJG343" s="44"/>
+      <c r="BJH343" s="44"/>
+      <c r="BJI343" s="44"/>
+      <c r="BJJ343" s="44"/>
+      <c r="BJK343" s="44"/>
+      <c r="BJL343" s="44"/>
+      <c r="BJM343" s="44"/>
+      <c r="BJN343" s="44"/>
+      <c r="BJO343" s="44"/>
+      <c r="BJP343" s="44"/>
+      <c r="BJQ343" s="44"/>
+      <c r="BJR343" s="44"/>
+      <c r="BJS343" s="44"/>
+      <c r="BJT343" s="44"/>
+      <c r="BJU343" s="44"/>
+      <c r="BJV343" s="44"/>
+      <c r="BJW343" s="44"/>
+      <c r="BJX343" s="44"/>
+      <c r="BJY343" s="44"/>
+      <c r="BJZ343" s="44"/>
+      <c r="BKA343" s="44"/>
+      <c r="BKB343" s="44"/>
+      <c r="BKC343" s="44"/>
+      <c r="BKD343" s="44"/>
+      <c r="BKE343" s="44"/>
+      <c r="BKF343" s="44"/>
+      <c r="BKG343" s="44"/>
+      <c r="BKH343" s="44"/>
+      <c r="BKI343" s="44"/>
+      <c r="BKJ343" s="44"/>
+      <c r="BKK343" s="44"/>
+      <c r="BKL343" s="44"/>
+      <c r="BKM343" s="44"/>
+      <c r="BKN343" s="44"/>
+      <c r="BKO343" s="44"/>
+      <c r="BKP343" s="44"/>
+      <c r="BKQ343" s="44"/>
+      <c r="BKR343" s="44"/>
+      <c r="BKS343" s="44"/>
+      <c r="BKT343" s="44"/>
+      <c r="BKU343" s="44"/>
+      <c r="BKV343" s="44"/>
+      <c r="BKW343" s="44"/>
+      <c r="BKX343" s="44"/>
+      <c r="BKY343" s="44"/>
+      <c r="BKZ343" s="44"/>
+      <c r="BLA343" s="44"/>
+      <c r="BLB343" s="44"/>
+      <c r="BLC343" s="44"/>
+      <c r="BLD343" s="44"/>
+      <c r="BLE343" s="44"/>
+      <c r="BLF343" s="44"/>
+      <c r="BLG343" s="44"/>
+      <c r="BLH343" s="44"/>
+      <c r="BLI343" s="44"/>
+      <c r="BLJ343" s="44"/>
+      <c r="BLK343" s="44"/>
+      <c r="BLL343" s="44"/>
+      <c r="BLM343" s="44"/>
+      <c r="BLN343" s="44"/>
+      <c r="BLO343" s="44"/>
+      <c r="BLP343" s="44"/>
+      <c r="BLQ343" s="44"/>
+      <c r="BLR343" s="44"/>
+      <c r="BLS343" s="44"/>
+      <c r="BLT343" s="44"/>
+      <c r="BLU343" s="44"/>
+      <c r="BLV343" s="44"/>
+      <c r="BLW343" s="44"/>
+      <c r="BLX343" s="44"/>
+      <c r="BLY343" s="44"/>
+      <c r="BLZ343" s="44"/>
+      <c r="BMA343" s="44"/>
+      <c r="BMB343" s="44"/>
+      <c r="BMC343" s="44"/>
+      <c r="BMD343" s="44"/>
+      <c r="BME343" s="44"/>
+      <c r="BMF343" s="44"/>
+      <c r="BMG343" s="44"/>
+      <c r="BMH343" s="44"/>
+      <c r="BMI343" s="44"/>
+      <c r="BMJ343" s="44"/>
+      <c r="BMK343" s="44"/>
+      <c r="BML343" s="44"/>
+      <c r="BMM343" s="44"/>
+      <c r="BMN343" s="44"/>
+      <c r="BMO343" s="44"/>
+      <c r="BMP343" s="44"/>
+      <c r="BMQ343" s="44"/>
+      <c r="BMR343" s="44"/>
+      <c r="BMS343" s="44"/>
+      <c r="BMT343" s="44"/>
+      <c r="BMU343" s="44"/>
+      <c r="BMV343" s="44"/>
+      <c r="BMW343" s="44"/>
+      <c r="BMX343" s="44"/>
+      <c r="BMY343" s="44"/>
+      <c r="BMZ343" s="44"/>
+      <c r="BNA343" s="44"/>
+      <c r="BNB343" s="44"/>
+      <c r="BNC343" s="44"/>
+      <c r="BND343" s="44"/>
+      <c r="BNE343" s="44"/>
+      <c r="BNF343" s="44"/>
+      <c r="BNG343" s="44"/>
+      <c r="BNH343" s="44"/>
+      <c r="BNI343" s="44"/>
+      <c r="BNJ343" s="44"/>
+      <c r="BNK343" s="44"/>
+      <c r="BNL343" s="44"/>
+      <c r="BNM343" s="44"/>
+      <c r="BNN343" s="44"/>
+      <c r="BNO343" s="44"/>
+      <c r="BNP343" s="44"/>
+      <c r="BNQ343" s="44"/>
+      <c r="BNR343" s="44"/>
+      <c r="BNS343" s="44"/>
+      <c r="BNT343" s="44"/>
+      <c r="BNU343" s="44"/>
+      <c r="BNV343" s="44"/>
+      <c r="BNW343" s="44"/>
+      <c r="BNX343" s="44"/>
+      <c r="BNY343" s="44"/>
+      <c r="BNZ343" s="44"/>
+      <c r="BOA343" s="44"/>
+      <c r="BOB343" s="44"/>
+      <c r="BOC343" s="44"/>
+      <c r="BOD343" s="44"/>
+      <c r="BOE343" s="44"/>
+      <c r="BOF343" s="44"/>
+      <c r="BOG343" s="44"/>
+      <c r="BOH343" s="44"/>
+      <c r="BOI343" s="44"/>
+      <c r="BOJ343" s="44"/>
+      <c r="BOK343" s="44"/>
+      <c r="BOL343" s="44"/>
+      <c r="BOM343" s="44"/>
+      <c r="BON343" s="44"/>
+      <c r="BOO343" s="44"/>
+      <c r="BOP343" s="44"/>
+      <c r="BOQ343" s="44"/>
+      <c r="BOR343" s="44"/>
+      <c r="BOS343" s="44"/>
+      <c r="BOT343" s="44"/>
+      <c r="BOU343" s="44"/>
+      <c r="BOV343" s="44"/>
+      <c r="BOW343" s="44"/>
+      <c r="BOX343" s="44"/>
+      <c r="BOY343" s="44"/>
+      <c r="BOZ343" s="44"/>
+      <c r="BPA343" s="44"/>
+      <c r="BPB343" s="44"/>
+      <c r="BPC343" s="44"/>
+      <c r="BPD343" s="44"/>
+      <c r="BPE343" s="44"/>
+      <c r="BPF343" s="44"/>
+      <c r="BPG343" s="44"/>
+      <c r="BPH343" s="44"/>
+      <c r="BPI343" s="44"/>
+      <c r="BPJ343" s="44"/>
+      <c r="BPK343" s="44"/>
+      <c r="BPL343" s="44"/>
+      <c r="BPM343" s="44"/>
+      <c r="BPN343" s="44"/>
+      <c r="BPO343" s="44"/>
+      <c r="BPP343" s="44"/>
+      <c r="BPQ343" s="44"/>
+      <c r="BPR343" s="44"/>
+      <c r="BPS343" s="44"/>
+      <c r="BPT343" s="44"/>
+      <c r="BPU343" s="44"/>
+      <c r="BPV343" s="44"/>
+      <c r="BPW343" s="44"/>
+      <c r="BPX343" s="44"/>
+      <c r="BPY343" s="44"/>
+      <c r="BPZ343" s="44"/>
+      <c r="BQA343" s="44"/>
+      <c r="BQB343" s="44"/>
+      <c r="BQC343" s="44"/>
+      <c r="BQD343" s="44"/>
+      <c r="BQE343" s="44"/>
+      <c r="BQF343" s="44"/>
+      <c r="BQG343" s="44"/>
+      <c r="BQH343" s="44"/>
+      <c r="BQI343" s="44"/>
+      <c r="BQJ343" s="44"/>
+      <c r="BQK343" s="44"/>
+      <c r="BQL343" s="44"/>
+      <c r="BQM343" s="44"/>
+      <c r="BQN343" s="44"/>
+      <c r="BQO343" s="44"/>
+      <c r="BQP343" s="44"/>
+      <c r="BQQ343" s="44"/>
+      <c r="BQR343" s="44"/>
+      <c r="BQS343" s="44"/>
+      <c r="BQT343" s="44"/>
+      <c r="BQU343" s="44"/>
+      <c r="BQV343" s="44"/>
+      <c r="BQW343" s="44"/>
+      <c r="BQX343" s="44"/>
+      <c r="BQY343" s="44"/>
+      <c r="BQZ343" s="44"/>
+      <c r="BRA343" s="44"/>
+      <c r="BRB343" s="44"/>
+      <c r="BRC343" s="44"/>
+      <c r="BRD343" s="44"/>
+      <c r="BRE343" s="44"/>
+      <c r="BRF343" s="44"/>
+      <c r="BRG343" s="44"/>
+      <c r="BRH343" s="44"/>
+      <c r="BRI343" s="44"/>
+      <c r="BRJ343" s="44"/>
+      <c r="BRK343" s="44"/>
+      <c r="BRL343" s="44"/>
+      <c r="BRM343" s="44"/>
+      <c r="BRN343" s="44"/>
+      <c r="BRO343" s="44"/>
+      <c r="BRP343" s="44"/>
+      <c r="BRQ343" s="44"/>
+      <c r="BRR343" s="44"/>
+      <c r="BRS343" s="44"/>
+      <c r="BRT343" s="44"/>
+      <c r="BRU343" s="44"/>
+      <c r="BRV343" s="44"/>
+      <c r="BRW343" s="44"/>
+      <c r="BRX343" s="44"/>
+      <c r="BRY343" s="44"/>
+      <c r="BRZ343" s="44"/>
+      <c r="BSA343" s="44"/>
+      <c r="BSB343" s="44"/>
+      <c r="BSC343" s="44"/>
+      <c r="BSD343" s="44"/>
+      <c r="BSE343" s="44"/>
+      <c r="BSF343" s="44"/>
+      <c r="BSG343" s="44"/>
+      <c r="BSH343" s="44"/>
+      <c r="BSI343" s="44"/>
+      <c r="BSJ343" s="44"/>
+      <c r="BSK343" s="44"/>
+      <c r="BSL343" s="44"/>
+      <c r="BSM343" s="44"/>
+      <c r="BSN343" s="44"/>
+      <c r="BSO343" s="44"/>
+      <c r="BSP343" s="44"/>
+      <c r="BSQ343" s="44"/>
+      <c r="BSR343" s="44"/>
+      <c r="BSS343" s="44"/>
+      <c r="BST343" s="44"/>
+      <c r="BSU343" s="44"/>
+      <c r="BSV343" s="44"/>
+      <c r="BSW343" s="44"/>
+      <c r="BSX343" s="44"/>
+      <c r="BSY343" s="44"/>
+      <c r="BSZ343" s="44"/>
+      <c r="BTA343" s="44"/>
+      <c r="BTB343" s="44"/>
+      <c r="BTC343" s="44"/>
+      <c r="BTD343" s="44"/>
+      <c r="BTE343" s="44"/>
+      <c r="BTF343" s="44"/>
+      <c r="BTG343" s="44"/>
+      <c r="BTH343" s="44"/>
+      <c r="BTI343" s="44"/>
+      <c r="BTJ343" s="44"/>
+      <c r="BTK343" s="44"/>
+      <c r="BTL343" s="44"/>
+      <c r="BTM343" s="44"/>
+      <c r="BTN343" s="44"/>
+      <c r="BTO343" s="44"/>
+      <c r="BTP343" s="44"/>
+      <c r="BTQ343" s="44"/>
+      <c r="BTR343" s="44"/>
+      <c r="BTS343" s="44"/>
+      <c r="BTT343" s="44"/>
+      <c r="BTU343" s="44"/>
+      <c r="BTV343" s="44"/>
+      <c r="BTW343" s="44"/>
+      <c r="BTX343" s="44"/>
+      <c r="BTY343" s="44"/>
+      <c r="BTZ343" s="44"/>
+      <c r="BUA343" s="44"/>
+      <c r="BUB343" s="44"/>
+      <c r="BUC343" s="44"/>
+      <c r="BUD343" s="44"/>
+      <c r="BUE343" s="44"/>
+      <c r="BUF343" s="44"/>
+      <c r="BUG343" s="44"/>
+      <c r="BUH343" s="44"/>
+      <c r="BUI343" s="44"/>
+      <c r="BUJ343" s="44"/>
+      <c r="BUK343" s="44"/>
+      <c r="BUL343" s="44"/>
+      <c r="BUM343" s="44"/>
+      <c r="BUN343" s="44"/>
+      <c r="BUO343" s="44"/>
+      <c r="BUP343" s="44"/>
+      <c r="BUQ343" s="44"/>
+      <c r="BUR343" s="44"/>
+      <c r="BUS343" s="44"/>
+      <c r="BUT343" s="44"/>
+      <c r="BUU343" s="44"/>
+      <c r="BUV343" s="44"/>
+      <c r="BUW343" s="44"/>
+      <c r="BUX343" s="44"/>
+      <c r="BUY343" s="44"/>
+      <c r="BUZ343" s="44"/>
+      <c r="BVA343" s="44"/>
+      <c r="BVB343" s="44"/>
+      <c r="BVC343" s="44"/>
+      <c r="BVD343" s="44"/>
+      <c r="BVE343" s="44"/>
+      <c r="BVF343" s="44"/>
+      <c r="BVG343" s="44"/>
+      <c r="BVH343" s="44"/>
+      <c r="BVI343" s="44"/>
+      <c r="BVJ343" s="44"/>
+      <c r="BVK343" s="44"/>
+      <c r="BVL343" s="44"/>
+      <c r="BVM343" s="44"/>
+      <c r="BVN343" s="44"/>
+      <c r="BVO343" s="44"/>
+      <c r="BVP343" s="44"/>
+      <c r="BVQ343" s="44"/>
+      <c r="BVR343" s="44"/>
+      <c r="BVS343" s="44"/>
+      <c r="BVT343" s="44"/>
+      <c r="BVU343" s="44"/>
+      <c r="BVV343" s="44"/>
+      <c r="BVW343" s="44"/>
+      <c r="BVX343" s="44"/>
+      <c r="BVY343" s="44"/>
+      <c r="BVZ343" s="44"/>
+      <c r="BWA343" s="44"/>
+      <c r="BWB343" s="44"/>
+      <c r="BWC343" s="44"/>
+      <c r="BWD343" s="44"/>
+      <c r="BWE343" s="44"/>
+      <c r="BWF343" s="44"/>
+      <c r="BWG343" s="44"/>
+      <c r="BWH343" s="44"/>
+      <c r="BWI343" s="44"/>
+      <c r="BWJ343" s="44"/>
+      <c r="BWK343" s="44"/>
+      <c r="BWL343" s="44"/>
+      <c r="BWM343" s="44"/>
+      <c r="BWN343" s="44"/>
+      <c r="BWO343" s="44"/>
+      <c r="BWP343" s="44"/>
+      <c r="BWQ343" s="44"/>
+      <c r="BWR343" s="44"/>
+      <c r="BWS343" s="44"/>
+      <c r="BWT343" s="44"/>
+      <c r="BWU343" s="44"/>
+      <c r="BWV343" s="44"/>
+      <c r="BWW343" s="44"/>
+      <c r="BWX343" s="44"/>
+      <c r="BWY343" s="44"/>
+      <c r="BWZ343" s="44"/>
+      <c r="BXA343" s="44"/>
+      <c r="BXB343" s="44"/>
+      <c r="BXC343" s="44"/>
+      <c r="BXD343" s="44"/>
+      <c r="BXE343" s="44"/>
+      <c r="BXF343" s="44"/>
+      <c r="BXG343" s="44"/>
+      <c r="BXH343" s="44"/>
+      <c r="BXI343" s="44"/>
+      <c r="BXJ343" s="44"/>
+      <c r="BXK343" s="44"/>
+      <c r="BXL343" s="44"/>
+      <c r="BXM343" s="44"/>
+      <c r="BXN343" s="44"/>
+      <c r="BXO343" s="44"/>
+      <c r="BXP343" s="44"/>
+      <c r="BXQ343" s="44"/>
+      <c r="BXR343" s="44"/>
+      <c r="BXS343" s="44"/>
+      <c r="BXT343" s="44"/>
+      <c r="BXU343" s="44"/>
+      <c r="BXV343" s="44"/>
+      <c r="BXW343" s="44"/>
+      <c r="BXX343" s="44"/>
+      <c r="BXY343" s="44"/>
+      <c r="BXZ343" s="44"/>
+      <c r="BYA343" s="44"/>
+      <c r="BYB343" s="44"/>
+      <c r="BYC343" s="44"/>
+      <c r="BYD343" s="44"/>
+      <c r="BYE343" s="44"/>
+      <c r="BYF343" s="44"/>
+      <c r="BYG343" s="44"/>
+      <c r="BYH343" s="44"/>
+      <c r="BYI343" s="44"/>
+      <c r="BYJ343" s="44"/>
+      <c r="BYK343" s="44"/>
+      <c r="BYL343" s="44"/>
+      <c r="BYM343" s="44"/>
+      <c r="BYN343" s="44"/>
+      <c r="BYO343" s="44"/>
+      <c r="BYP343" s="44"/>
+      <c r="BYQ343" s="44"/>
+      <c r="BYR343" s="44"/>
+      <c r="BYS343" s="44"/>
+      <c r="BYT343" s="44"/>
+      <c r="BYU343" s="44"/>
+      <c r="BYV343" s="44"/>
+      <c r="BYW343" s="44"/>
+      <c r="BYX343" s="44"/>
+      <c r="BYY343" s="44"/>
+      <c r="BYZ343" s="44"/>
+      <c r="BZA343" s="44"/>
+      <c r="BZB343" s="44"/>
+      <c r="BZC343" s="44"/>
+      <c r="BZD343" s="44"/>
+      <c r="BZE343" s="44"/>
+      <c r="BZF343" s="44"/>
+      <c r="BZG343" s="44"/>
+      <c r="BZH343" s="44"/>
+      <c r="BZI343" s="44"/>
+      <c r="BZJ343" s="44"/>
+      <c r="BZK343" s="44"/>
+      <c r="BZL343" s="44"/>
+      <c r="BZM343" s="44"/>
+      <c r="BZN343" s="44"/>
+      <c r="BZO343" s="44"/>
+      <c r="BZP343" s="44"/>
+      <c r="BZQ343" s="44"/>
+      <c r="BZR343" s="44"/>
+      <c r="BZS343" s="44"/>
+      <c r="BZT343" s="44"/>
+      <c r="BZU343" s="44"/>
+      <c r="BZV343" s="44"/>
+      <c r="BZW343" s="44"/>
+      <c r="BZX343" s="44"/>
+      <c r="BZY343" s="44"/>
+      <c r="BZZ343" s="44"/>
+      <c r="CAA343" s="44"/>
+      <c r="CAB343" s="44"/>
+      <c r="CAC343" s="44"/>
+      <c r="CAD343" s="44"/>
+      <c r="CAE343" s="44"/>
+      <c r="CAF343" s="44"/>
+      <c r="CAG343" s="44"/>
+      <c r="CAH343" s="44"/>
+      <c r="CAI343" s="44"/>
+      <c r="CAJ343" s="44"/>
+      <c r="CAK343" s="44"/>
+      <c r="CAL343" s="44"/>
+      <c r="CAM343" s="44"/>
+      <c r="CAN343" s="44"/>
+      <c r="CAO343" s="44"/>
+      <c r="CAP343" s="44"/>
+      <c r="CAQ343" s="44"/>
+      <c r="CAR343" s="44"/>
+      <c r="CAS343" s="44"/>
+      <c r="CAT343" s="44"/>
+      <c r="CAU343" s="44"/>
+      <c r="CAV343" s="44"/>
+      <c r="CAW343" s="44"/>
+      <c r="CAX343" s="44"/>
+      <c r="CAY343" s="44"/>
+      <c r="CAZ343" s="44"/>
+      <c r="CBA343" s="44"/>
+      <c r="CBB343" s="44"/>
+      <c r="CBC343" s="44"/>
+      <c r="CBD343" s="44"/>
+      <c r="CBE343" s="44"/>
+      <c r="CBF343" s="44"/>
+      <c r="CBG343" s="44"/>
+      <c r="CBH343" s="44"/>
+      <c r="CBI343" s="44"/>
+      <c r="CBJ343" s="44"/>
+      <c r="CBK343" s="44"/>
+      <c r="CBL343" s="44"/>
+      <c r="CBM343" s="44"/>
+      <c r="CBN343" s="44"/>
+      <c r="CBO343" s="44"/>
+      <c r="CBP343" s="44"/>
+      <c r="CBQ343" s="44"/>
+      <c r="CBR343" s="44"/>
+      <c r="CBS343" s="44"/>
+      <c r="CBT343" s="44"/>
+      <c r="CBU343" s="44"/>
+      <c r="CBV343" s="44"/>
+      <c r="CBW343" s="44"/>
+      <c r="CBX343" s="44"/>
+      <c r="CBY343" s="44"/>
+      <c r="CBZ343" s="44"/>
+      <c r="CCA343" s="44"/>
+      <c r="CCB343" s="44"/>
+      <c r="CCC343" s="44"/>
+      <c r="CCD343" s="44"/>
+      <c r="CCE343" s="44"/>
+      <c r="CCF343" s="44"/>
+      <c r="CCG343" s="44"/>
+      <c r="CCH343" s="44"/>
+      <c r="CCI343" s="44"/>
+      <c r="CCJ343" s="44"/>
+      <c r="CCK343" s="44"/>
+      <c r="CCL343" s="44"/>
+      <c r="CCM343" s="44"/>
+      <c r="CCN343" s="44"/>
+      <c r="CCO343" s="44"/>
+      <c r="CCP343" s="44"/>
+      <c r="CCQ343" s="44"/>
+      <c r="CCR343" s="44"/>
+      <c r="CCS343" s="44"/>
+      <c r="CCT343" s="44"/>
+      <c r="CCU343" s="44"/>
+      <c r="CCV343" s="44"/>
+      <c r="CCW343" s="44"/>
+      <c r="CCX343" s="44"/>
+      <c r="CCY343" s="44"/>
+      <c r="CCZ343" s="44"/>
+      <c r="CDA343" s="44"/>
+      <c r="CDB343" s="44"/>
+      <c r="CDC343" s="44"/>
+      <c r="CDD343" s="44"/>
+      <c r="CDE343" s="44"/>
+      <c r="CDF343" s="44"/>
+      <c r="CDG343" s="44"/>
+      <c r="CDH343" s="44"/>
+      <c r="CDI343" s="44"/>
+      <c r="CDJ343" s="44"/>
+      <c r="CDK343" s="44"/>
+      <c r="CDL343" s="44"/>
+      <c r="CDM343" s="44"/>
+      <c r="CDN343" s="44"/>
+      <c r="CDO343" s="44"/>
+      <c r="CDP343" s="44"/>
+      <c r="CDQ343" s="44"/>
+      <c r="CDR343" s="44"/>
+      <c r="CDS343" s="44"/>
+      <c r="CDT343" s="44"/>
+      <c r="CDU343" s="44"/>
+      <c r="CDV343" s="44"/>
+      <c r="CDW343" s="44"/>
+      <c r="CDX343" s="44"/>
+      <c r="CDY343" s="44"/>
+      <c r="CDZ343" s="44"/>
+      <c r="CEA343" s="44"/>
+      <c r="CEB343" s="44"/>
+      <c r="CEC343" s="44"/>
+      <c r="CED343" s="44"/>
+      <c r="CEE343" s="44"/>
+      <c r="CEF343" s="44"/>
+      <c r="CEG343" s="44"/>
+      <c r="CEH343" s="44"/>
+      <c r="CEI343" s="44"/>
+      <c r="CEJ343" s="44"/>
+      <c r="CEK343" s="44"/>
+      <c r="CEL343" s="44"/>
+      <c r="CEM343" s="44"/>
+      <c r="CEN343" s="44"/>
+      <c r="CEO343" s="44"/>
+      <c r="CEP343" s="44"/>
+      <c r="CEQ343" s="44"/>
+      <c r="CER343" s="44"/>
+      <c r="CES343" s="44"/>
+      <c r="CET343" s="44"/>
+      <c r="CEU343" s="44"/>
+      <c r="CEV343" s="44"/>
+      <c r="CEW343" s="44"/>
+      <c r="CEX343" s="44"/>
+      <c r="CEY343" s="44"/>
+      <c r="CEZ343" s="44"/>
+      <c r="CFA343" s="44"/>
+      <c r="CFB343" s="44"/>
+      <c r="CFC343" s="44"/>
+      <c r="CFD343" s="44"/>
+      <c r="CFE343" s="44"/>
+      <c r="CFF343" s="44"/>
+      <c r="CFG343" s="44"/>
+      <c r="CFH343" s="44"/>
+      <c r="CFI343" s="44"/>
+      <c r="CFJ343" s="44"/>
+      <c r="CFK343" s="44"/>
+      <c r="CFL343" s="44"/>
+      <c r="CFM343" s="44"/>
+      <c r="CFN343" s="44"/>
+      <c r="CFO343" s="44"/>
+      <c r="CFP343" s="44"/>
+      <c r="CFQ343" s="44"/>
+      <c r="CFR343" s="44"/>
+      <c r="CFS343" s="44"/>
+      <c r="CFT343" s="44"/>
+      <c r="CFU343" s="44"/>
+      <c r="CFV343" s="44"/>
+      <c r="CFW343" s="44"/>
+      <c r="CFX343" s="44"/>
+      <c r="CFY343" s="44"/>
+      <c r="CFZ343" s="44"/>
+      <c r="CGA343" s="44"/>
+      <c r="CGB343" s="44"/>
+      <c r="CGC343" s="44"/>
+      <c r="CGD343" s="44"/>
+      <c r="CGE343" s="44"/>
+      <c r="CGF343" s="44"/>
+      <c r="CGG343" s="44"/>
+      <c r="CGH343" s="44"/>
+      <c r="CGI343" s="44"/>
+      <c r="CGJ343" s="44"/>
+      <c r="CGK343" s="44"/>
+      <c r="CGL343" s="44"/>
+      <c r="CGM343" s="44"/>
+      <c r="CGN343" s="44"/>
+      <c r="CGO343" s="44"/>
+      <c r="CGP343" s="44"/>
+      <c r="CGQ343" s="44"/>
+      <c r="CGR343" s="44"/>
+      <c r="CGS343" s="44"/>
+      <c r="CGT343" s="44"/>
+      <c r="CGU343" s="44"/>
+      <c r="CGV343" s="44"/>
+      <c r="CGW343" s="44"/>
+      <c r="CGX343" s="44"/>
+      <c r="CGY343" s="44"/>
+      <c r="CGZ343" s="44"/>
+      <c r="CHA343" s="44"/>
+      <c r="CHB343" s="44"/>
+      <c r="CHC343" s="44"/>
+      <c r="CHD343" s="44"/>
+      <c r="CHE343" s="44"/>
+      <c r="CHF343" s="44"/>
+      <c r="CHG343" s="44"/>
+      <c r="CHH343" s="44"/>
+      <c r="CHI343" s="44"/>
+      <c r="CHJ343" s="44"/>
+      <c r="CHK343" s="44"/>
+      <c r="CHL343" s="44"/>
+      <c r="CHM343" s="44"/>
+      <c r="CHN343" s="44"/>
+      <c r="CHO343" s="44"/>
+      <c r="CHP343" s="44"/>
+      <c r="CHQ343" s="44"/>
+      <c r="CHR343" s="44"/>
+      <c r="CHS343" s="44"/>
+      <c r="CHT343" s="44"/>
+      <c r="CHU343" s="44"/>
+      <c r="CHV343" s="44"/>
+      <c r="CHW343" s="44"/>
+      <c r="CHX343" s="44"/>
+      <c r="CHY343" s="44"/>
+      <c r="CHZ343" s="44"/>
+      <c r="CIA343" s="44"/>
+      <c r="CIB343" s="44"/>
+      <c r="CIC343" s="44"/>
+      <c r="CID343" s="44"/>
+      <c r="CIE343" s="44"/>
+      <c r="CIF343" s="44"/>
+      <c r="CIG343" s="44"/>
+      <c r="CIH343" s="44"/>
+      <c r="CII343" s="44"/>
+      <c r="CIJ343" s="44"/>
+      <c r="CIK343" s="44"/>
+      <c r="CIL343" s="44"/>
+      <c r="CIM343" s="44"/>
+      <c r="CIN343" s="44"/>
+      <c r="CIO343" s="44"/>
+      <c r="CIP343" s="44"/>
+      <c r="CIQ343" s="44"/>
+      <c r="CIR343" s="44"/>
+      <c r="CIS343" s="44"/>
+      <c r="CIT343" s="44"/>
+      <c r="CIU343" s="44"/>
+      <c r="CIV343" s="44"/>
+      <c r="CIW343" s="44"/>
+      <c r="CIX343" s="44"/>
+      <c r="CIY343" s="44"/>
+      <c r="CIZ343" s="44"/>
+      <c r="CJA343" s="44"/>
+      <c r="CJB343" s="44"/>
+      <c r="CJC343" s="44"/>
+      <c r="CJD343" s="44"/>
+      <c r="CJE343" s="44"/>
+      <c r="CJF343" s="44"/>
+      <c r="CJG343" s="44"/>
+      <c r="CJH343" s="44"/>
+      <c r="CJI343" s="44"/>
+      <c r="CJJ343" s="44"/>
+      <c r="CJK343" s="44"/>
+      <c r="CJL343" s="44"/>
+      <c r="CJM343" s="44"/>
+      <c r="CJN343" s="44"/>
+      <c r="CJO343" s="44"/>
+      <c r="CJP343" s="44"/>
+      <c r="CJQ343" s="44"/>
+      <c r="CJR343" s="44"/>
+      <c r="CJS343" s="44"/>
+      <c r="CJT343" s="44"/>
+      <c r="CJU343" s="44"/>
+      <c r="CJV343" s="44"/>
+      <c r="CJW343" s="44"/>
+      <c r="CJX343" s="44"/>
+      <c r="CJY343" s="44"/>
+      <c r="CJZ343" s="44"/>
+      <c r="CKA343" s="44"/>
+      <c r="CKB343" s="44"/>
+      <c r="CKC343" s="44"/>
+      <c r="CKD343" s="44"/>
+      <c r="CKE343" s="44"/>
+      <c r="CKF343" s="44"/>
+      <c r="CKG343" s="44"/>
+      <c r="CKH343" s="44"/>
+      <c r="CKI343" s="44"/>
+      <c r="CKJ343" s="44"/>
+      <c r="CKK343" s="44"/>
+      <c r="CKL343" s="44"/>
+      <c r="CKM343" s="44"/>
+      <c r="CKN343" s="44"/>
+      <c r="CKO343" s="44"/>
+      <c r="CKP343" s="44"/>
+      <c r="CKQ343" s="44"/>
+      <c r="CKR343" s="44"/>
+      <c r="CKS343" s="44"/>
+      <c r="CKT343" s="44"/>
+      <c r="CKU343" s="44"/>
+      <c r="CKV343" s="44"/>
+      <c r="CKW343" s="44"/>
+      <c r="CKX343" s="44"/>
+      <c r="CKY343" s="44"/>
+      <c r="CKZ343" s="44"/>
+      <c r="CLA343" s="44"/>
+      <c r="CLB343" s="44"/>
+      <c r="CLC343" s="44"/>
+      <c r="CLD343" s="44"/>
+      <c r="CLE343" s="44"/>
+      <c r="CLF343" s="44"/>
+      <c r="CLG343" s="44"/>
+      <c r="CLH343" s="44"/>
+      <c r="CLI343" s="44"/>
+      <c r="CLJ343" s="44"/>
+      <c r="CLK343" s="44"/>
+      <c r="CLL343" s="44"/>
+      <c r="CLM343" s="44"/>
+      <c r="CLN343" s="44"/>
+      <c r="CLO343" s="44"/>
+      <c r="CLP343" s="44"/>
+      <c r="CLQ343" s="44"/>
+      <c r="CLR343" s="44"/>
+      <c r="CLS343" s="44"/>
+      <c r="CLT343" s="44"/>
+      <c r="CLU343" s="44"/>
+      <c r="CLV343" s="44"/>
+      <c r="CLW343" s="44"/>
+      <c r="CLX343" s="44"/>
+      <c r="CLY343" s="44"/>
+      <c r="CLZ343" s="44"/>
+      <c r="CMA343" s="44"/>
+      <c r="CMB343" s="44"/>
+      <c r="CMC343" s="44"/>
+      <c r="CMD343" s="44"/>
+      <c r="CME343" s="44"/>
+      <c r="CMF343" s="44"/>
+      <c r="CMG343" s="44"/>
+      <c r="CMH343" s="44"/>
+      <c r="CMI343" s="44"/>
+      <c r="CMJ343" s="44"/>
+      <c r="CMK343" s="44"/>
+      <c r="CML343" s="44"/>
+      <c r="CMM343" s="44"/>
+      <c r="CMN343" s="44"/>
+      <c r="CMO343" s="44"/>
+      <c r="CMP343" s="44"/>
+      <c r="CMQ343" s="44"/>
+      <c r="CMR343" s="44"/>
+      <c r="CMS343" s="44"/>
+      <c r="CMT343" s="44"/>
+      <c r="CMU343" s="44"/>
+      <c r="CMV343" s="44"/>
+      <c r="CMW343" s="44"/>
+      <c r="CMX343" s="44"/>
+      <c r="CMY343" s="44"/>
+      <c r="CMZ343" s="44"/>
+      <c r="CNA343" s="44"/>
+      <c r="CNB343" s="44"/>
+      <c r="CNC343" s="44"/>
+      <c r="CND343" s="44"/>
+      <c r="CNE343" s="44"/>
+      <c r="CNF343" s="44"/>
+      <c r="CNG343" s="44"/>
+      <c r="CNH343" s="44"/>
+      <c r="CNI343" s="44"/>
+      <c r="CNJ343" s="44"/>
+      <c r="CNK343" s="44"/>
+      <c r="CNL343" s="44"/>
+      <c r="CNM343" s="44"/>
+      <c r="CNN343" s="44"/>
+      <c r="CNO343" s="44"/>
+      <c r="CNP343" s="44"/>
+      <c r="CNQ343" s="44"/>
+      <c r="CNR343" s="44"/>
+      <c r="CNS343" s="44"/>
+      <c r="CNT343" s="44"/>
+      <c r="CNU343" s="44"/>
+      <c r="CNV343" s="44"/>
+      <c r="CNW343" s="44"/>
+      <c r="CNX343" s="44"/>
+      <c r="CNY343" s="44"/>
+      <c r="CNZ343" s="44"/>
+      <c r="COA343" s="44"/>
+      <c r="COB343" s="44"/>
+      <c r="COC343" s="44"/>
+      <c r="COD343" s="44"/>
+      <c r="COE343" s="44"/>
+      <c r="COF343" s="44"/>
+      <c r="COG343" s="44"/>
+      <c r="COH343" s="44"/>
+      <c r="COI343" s="44"/>
+      <c r="COJ343" s="44"/>
+      <c r="COK343" s="44"/>
+      <c r="COL343" s="44"/>
+      <c r="COM343" s="44"/>
+      <c r="CON343" s="44"/>
+      <c r="COO343" s="44"/>
+      <c r="COP343" s="44"/>
+      <c r="COQ343" s="44"/>
+      <c r="COR343" s="44"/>
+      <c r="COS343" s="44"/>
+      <c r="COT343" s="44"/>
+      <c r="COU343" s="44"/>
+      <c r="COV343" s="44"/>
+      <c r="COW343" s="44"/>
+      <c r="COX343" s="44"/>
+      <c r="COY343" s="44"/>
+      <c r="COZ343" s="44"/>
+      <c r="CPA343" s="44"/>
+      <c r="CPB343" s="44"/>
+      <c r="CPC343" s="44"/>
+      <c r="CPD343" s="44"/>
+      <c r="CPE343" s="44"/>
+      <c r="CPF343" s="44"/>
+      <c r="CPG343" s="44"/>
+      <c r="CPH343" s="44"/>
+      <c r="CPI343" s="44"/>
+      <c r="CPJ343" s="44"/>
+      <c r="CPK343" s="44"/>
+      <c r="CPL343" s="44"/>
+      <c r="CPM343" s="44"/>
+      <c r="CPN343" s="44"/>
+      <c r="CPO343" s="44"/>
+      <c r="CPP343" s="44"/>
+      <c r="CPQ343" s="44"/>
+      <c r="CPR343" s="44"/>
+      <c r="CPS343" s="44"/>
+      <c r="CPT343" s="44"/>
+      <c r="CPU343" s="44"/>
+      <c r="CPV343" s="44"/>
+      <c r="CPW343" s="44"/>
+      <c r="CPX343" s="44"/>
+      <c r="CPY343" s="44"/>
+      <c r="CPZ343" s="44"/>
+      <c r="CQA343" s="44"/>
+      <c r="CQB343" s="44"/>
+      <c r="CQC343" s="44"/>
+      <c r="CQD343" s="44"/>
+      <c r="CQE343" s="44"/>
+      <c r="CQF343" s="44"/>
+      <c r="CQG343" s="44"/>
+      <c r="CQH343" s="44"/>
+      <c r="CQI343" s="44"/>
+      <c r="CQJ343" s="44"/>
+      <c r="CQK343" s="44"/>
+      <c r="CQL343" s="44"/>
+      <c r="CQM343" s="44"/>
+      <c r="CQN343" s="44"/>
+      <c r="CQO343" s="44"/>
+      <c r="CQP343" s="44"/>
+      <c r="CQQ343" s="44"/>
+      <c r="CQR343" s="44"/>
+      <c r="CQS343" s="44"/>
+      <c r="CQT343" s="44"/>
+      <c r="CQU343" s="44"/>
+      <c r="CQV343" s="44"/>
+      <c r="CQW343" s="44"/>
+      <c r="CQX343" s="44"/>
+      <c r="CQY343" s="44"/>
+      <c r="CQZ343" s="44"/>
+      <c r="CRA343" s="44"/>
+      <c r="CRB343" s="44"/>
+      <c r="CRC343" s="44"/>
+      <c r="CRD343" s="44"/>
+      <c r="CRE343" s="44"/>
+      <c r="CRF343" s="44"/>
+      <c r="CRG343" s="44"/>
+      <c r="CRH343" s="44"/>
+      <c r="CRI343" s="44"/>
+      <c r="CRJ343" s="44"/>
+      <c r="CRK343" s="44"/>
+      <c r="CRL343" s="44"/>
+      <c r="CRM343" s="44"/>
+      <c r="CRN343" s="44"/>
+      <c r="CRO343" s="44"/>
+      <c r="CRP343" s="44"/>
+      <c r="CRQ343" s="44"/>
+      <c r="CRR343" s="44"/>
+      <c r="CRS343" s="44"/>
+      <c r="CRT343" s="44"/>
+      <c r="CRU343" s="44"/>
+      <c r="CRV343" s="44"/>
+      <c r="CRW343" s="44"/>
+      <c r="CRX343" s="44"/>
+      <c r="CRY343" s="44"/>
+      <c r="CRZ343" s="44"/>
+      <c r="CSA343" s="44"/>
+      <c r="CSB343" s="44"/>
+      <c r="CSC343" s="44"/>
+      <c r="CSD343" s="44"/>
+      <c r="CSE343" s="44"/>
+      <c r="CSF343" s="44"/>
+      <c r="CSG343" s="44"/>
+      <c r="CSH343" s="44"/>
+      <c r="CSI343" s="44"/>
+      <c r="CSJ343" s="44"/>
+      <c r="CSK343" s="44"/>
+      <c r="CSL343" s="44"/>
+      <c r="CSM343" s="44"/>
+      <c r="CSN343" s="44"/>
+      <c r="CSO343" s="44"/>
+      <c r="CSP343" s="44"/>
+      <c r="CSQ343" s="44"/>
+      <c r="CSR343" s="44"/>
+      <c r="CSS343" s="44"/>
+      <c r="CST343" s="44"/>
+      <c r="CSU343" s="44"/>
+      <c r="CSV343" s="44"/>
+      <c r="CSW343" s="44"/>
+      <c r="CSX343" s="44"/>
+      <c r="CSY343" s="44"/>
+      <c r="CSZ343" s="44"/>
+      <c r="CTA343" s="44"/>
+      <c r="CTB343" s="44"/>
+      <c r="CTC343" s="44"/>
+      <c r="CTD343" s="44"/>
+      <c r="CTE343" s="44"/>
+      <c r="CTF343" s="44"/>
+      <c r="CTG343" s="44"/>
+      <c r="CTH343" s="44"/>
+      <c r="CTI343" s="44"/>
+      <c r="CTJ343" s="44"/>
+      <c r="CTK343" s="44"/>
+      <c r="CTL343" s="44"/>
+      <c r="CTM343" s="44"/>
+      <c r="CTN343" s="44"/>
+      <c r="CTO343" s="44"/>
+      <c r="CTP343" s="44"/>
+      <c r="CTQ343" s="44"/>
+      <c r="CTR343" s="44"/>
+      <c r="CTS343" s="44"/>
+      <c r="CTT343" s="44"/>
+      <c r="CTU343" s="44"/>
+      <c r="CTV343" s="44"/>
+      <c r="CTW343" s="44"/>
+      <c r="CTX343" s="44"/>
+      <c r="CTY343" s="44"/>
+      <c r="CTZ343" s="44"/>
+      <c r="CUA343" s="44"/>
+      <c r="CUB343" s="44"/>
+      <c r="CUC343" s="44"/>
+      <c r="CUD343" s="44"/>
+      <c r="CUE343" s="44"/>
+      <c r="CUF343" s="44"/>
+      <c r="CUG343" s="44"/>
+      <c r="CUH343" s="44"/>
+      <c r="CUI343" s="44"/>
+      <c r="CUJ343" s="44"/>
+      <c r="CUK343" s="44"/>
+      <c r="CUL343" s="44"/>
+      <c r="CUM343" s="44"/>
+      <c r="CUN343" s="44"/>
+      <c r="CUO343" s="44"/>
+      <c r="CUP343" s="44"/>
+      <c r="CUQ343" s="44"/>
+      <c r="CUR343" s="44"/>
+      <c r="CUS343" s="44"/>
+      <c r="CUT343" s="44"/>
+      <c r="CUU343" s="44"/>
+      <c r="CUV343" s="44"/>
+      <c r="CUW343" s="44"/>
+      <c r="CUX343" s="44"/>
+      <c r="CUY343" s="44"/>
+      <c r="CUZ343" s="44"/>
+      <c r="CVA343" s="44"/>
+      <c r="CVB343" s="44"/>
+      <c r="CVC343" s="44"/>
+      <c r="CVD343" s="44"/>
+      <c r="CVE343" s="44"/>
+      <c r="CVF343" s="44"/>
+      <c r="CVG343" s="44"/>
+      <c r="CVH343" s="44"/>
+      <c r="CVI343" s="44"/>
+      <c r="CVJ343" s="44"/>
+      <c r="CVK343" s="44"/>
+      <c r="CVL343" s="44"/>
+      <c r="CVM343" s="44"/>
+      <c r="CVN343" s="44"/>
+      <c r="CVO343" s="44"/>
+      <c r="CVP343" s="44"/>
+      <c r="CVQ343" s="44"/>
+      <c r="CVR343" s="44"/>
+      <c r="CVS343" s="44"/>
+      <c r="CVT343" s="44"/>
+      <c r="CVU343" s="44"/>
+      <c r="CVV343" s="44"/>
+      <c r="CVW343" s="44"/>
+      <c r="CVX343" s="44"/>
+      <c r="CVY343" s="44"/>
+      <c r="CVZ343" s="44"/>
+      <c r="CWA343" s="44"/>
+      <c r="CWB343" s="44"/>
+      <c r="CWC343" s="44"/>
+      <c r="CWD343" s="44"/>
+      <c r="CWE343" s="44"/>
+      <c r="CWF343" s="44"/>
+      <c r="CWG343" s="44"/>
+      <c r="CWH343" s="44"/>
+      <c r="CWI343" s="44"/>
+      <c r="CWJ343" s="44"/>
+      <c r="CWK343" s="44"/>
+      <c r="CWL343" s="44"/>
+      <c r="CWM343" s="44"/>
+      <c r="CWN343" s="44"/>
+      <c r="CWO343" s="44"/>
+      <c r="CWP343" s="44"/>
+      <c r="CWQ343" s="44"/>
+      <c r="CWR343" s="44"/>
+      <c r="CWS343" s="44"/>
+      <c r="CWT343" s="44"/>
+      <c r="CWU343" s="44"/>
+      <c r="CWV343" s="44"/>
+      <c r="CWW343" s="44"/>
+      <c r="CWX343" s="44"/>
+      <c r="CWY343" s="44"/>
+      <c r="CWZ343" s="44"/>
+      <c r="CXA343" s="44"/>
+      <c r="CXB343" s="44"/>
+      <c r="CXC343" s="44"/>
+      <c r="CXD343" s="44"/>
+      <c r="CXE343" s="44"/>
+      <c r="CXF343" s="44"/>
+      <c r="CXG343" s="44"/>
+      <c r="CXH343" s="44"/>
+      <c r="CXI343" s="44"/>
+      <c r="CXJ343" s="44"/>
+      <c r="CXK343" s="44"/>
+      <c r="CXL343" s="44"/>
+      <c r="CXM343" s="44"/>
+      <c r="CXN343" s="44"/>
+      <c r="CXO343" s="44"/>
+      <c r="CXP343" s="44"/>
+      <c r="CXQ343" s="44"/>
+      <c r="CXR343" s="44"/>
+      <c r="CXS343" s="44"/>
+      <c r="CXT343" s="44"/>
+      <c r="CXU343" s="44"/>
+      <c r="CXV343" s="44"/>
+      <c r="CXW343" s="44"/>
+      <c r="CXX343" s="44"/>
+      <c r="CXY343" s="44"/>
+      <c r="CXZ343" s="44"/>
+      <c r="CYA343" s="44"/>
+      <c r="CYB343" s="44"/>
+      <c r="CYC343" s="44"/>
+      <c r="CYD343" s="44"/>
+      <c r="CYE343" s="44"/>
+      <c r="CYF343" s="44"/>
+      <c r="CYG343" s="44"/>
+      <c r="CYH343" s="44"/>
+      <c r="CYI343" s="44"/>
+      <c r="CYJ343" s="44"/>
+      <c r="CYK343" s="44"/>
+      <c r="CYL343" s="44"/>
+      <c r="CYM343" s="44"/>
+      <c r="CYN343" s="44"/>
+      <c r="CYO343" s="44"/>
+      <c r="CYP343" s="44"/>
+      <c r="CYQ343" s="44"/>
+      <c r="CYR343" s="44"/>
+      <c r="CYS343" s="44"/>
+      <c r="CYT343" s="44"/>
+      <c r="CYU343" s="44"/>
+      <c r="CYV343" s="44"/>
+      <c r="CYW343" s="44"/>
+      <c r="CYX343" s="44"/>
+      <c r="CYY343" s="44"/>
+      <c r="CYZ343" s="44"/>
+      <c r="CZA343" s="44"/>
+      <c r="CZB343" s="44"/>
+      <c r="CZC343" s="44"/>
+      <c r="CZD343" s="44"/>
+      <c r="CZE343" s="44"/>
+      <c r="CZF343" s="44"/>
+      <c r="CZG343" s="44"/>
+      <c r="CZH343" s="44"/>
+      <c r="CZI343" s="44"/>
+      <c r="CZJ343" s="44"/>
+      <c r="CZK343" s="44"/>
+      <c r="CZL343" s="44"/>
+      <c r="CZM343" s="44"/>
+      <c r="CZN343" s="44"/>
+      <c r="CZO343" s="44"/>
+      <c r="CZP343" s="44"/>
+      <c r="CZQ343" s="44"/>
+      <c r="CZR343" s="44"/>
+      <c r="CZS343" s="44"/>
+      <c r="CZT343" s="44"/>
+      <c r="CZU343" s="44"/>
+      <c r="CZV343" s="44"/>
+      <c r="CZW343" s="44"/>
+      <c r="CZX343" s="44"/>
+      <c r="CZY343" s="44"/>
+      <c r="CZZ343" s="44"/>
+      <c r="DAA343" s="44"/>
+      <c r="DAB343" s="44"/>
+      <c r="DAC343" s="44"/>
+      <c r="DAD343" s="44"/>
+      <c r="DAE343" s="44"/>
+      <c r="DAF343" s="44"/>
+      <c r="DAG343" s="44"/>
+      <c r="DAH343" s="44"/>
+      <c r="DAI343" s="44"/>
+      <c r="DAJ343" s="44"/>
+      <c r="DAK343" s="44"/>
+      <c r="DAL343" s="44"/>
+      <c r="DAM343" s="44"/>
+      <c r="DAN343" s="44"/>
+      <c r="DAO343" s="44"/>
+      <c r="DAP343" s="44"/>
+      <c r="DAQ343" s="44"/>
+      <c r="DAR343" s="44"/>
+      <c r="DAS343" s="44"/>
+      <c r="DAT343" s="44"/>
+      <c r="DAU343" s="44"/>
+      <c r="DAV343" s="44"/>
+      <c r="DAW343" s="44"/>
+      <c r="DAX343" s="44"/>
+      <c r="DAY343" s="44"/>
+      <c r="DAZ343" s="44"/>
+      <c r="DBA343" s="44"/>
+      <c r="DBB343" s="44"/>
+      <c r="DBC343" s="44"/>
+      <c r="DBD343" s="44"/>
+      <c r="DBE343" s="44"/>
+      <c r="DBF343" s="44"/>
+      <c r="DBG343" s="44"/>
+      <c r="DBH343" s="44"/>
+      <c r="DBI343" s="44"/>
+      <c r="DBJ343" s="44"/>
+      <c r="DBK343" s="44"/>
+      <c r="DBL343" s="44"/>
+      <c r="DBM343" s="44"/>
+      <c r="DBN343" s="44"/>
+      <c r="DBO343" s="44"/>
+      <c r="DBP343" s="44"/>
+      <c r="DBQ343" s="44"/>
+      <c r="DBR343" s="44"/>
+      <c r="DBS343" s="44"/>
+      <c r="DBT343" s="44"/>
+      <c r="DBU343" s="44"/>
+      <c r="DBV343" s="44"/>
+      <c r="DBW343" s="44"/>
+      <c r="DBX343" s="44"/>
+      <c r="DBY343" s="44"/>
+      <c r="DBZ343" s="44"/>
+      <c r="DCA343" s="44"/>
+      <c r="DCB343" s="44"/>
+      <c r="DCC343" s="44"/>
+      <c r="DCD343" s="44"/>
+      <c r="DCE343" s="44"/>
+      <c r="DCF343" s="44"/>
+      <c r="DCG343" s="44"/>
+      <c r="DCH343" s="44"/>
+      <c r="DCI343" s="44"/>
+      <c r="DCJ343" s="44"/>
+      <c r="DCK343" s="44"/>
+      <c r="DCL343" s="44"/>
+      <c r="DCM343" s="44"/>
+      <c r="DCN343" s="44"/>
+      <c r="DCO343" s="44"/>
+      <c r="DCP343" s="44"/>
+      <c r="DCQ343" s="44"/>
+      <c r="DCR343" s="44"/>
+      <c r="DCS343" s="44"/>
+      <c r="DCT343" s="44"/>
+      <c r="DCU343" s="44"/>
+      <c r="DCV343" s="44"/>
+      <c r="DCW343" s="44"/>
+      <c r="DCX343" s="44"/>
+      <c r="DCY343" s="44"/>
+      <c r="DCZ343" s="44"/>
+      <c r="DDA343" s="44"/>
+      <c r="DDB343" s="44"/>
+      <c r="DDC343" s="44"/>
+      <c r="DDD343" s="44"/>
+      <c r="DDE343" s="44"/>
+      <c r="DDF343" s="44"/>
+      <c r="DDG343" s="44"/>
+      <c r="DDH343" s="44"/>
+      <c r="DDI343" s="44"/>
+      <c r="DDJ343" s="44"/>
+      <c r="DDK343" s="44"/>
+      <c r="DDL343" s="44"/>
+      <c r="DDM343" s="44"/>
+      <c r="DDN343" s="44"/>
+      <c r="DDO343" s="44"/>
+      <c r="DDP343" s="44"/>
+      <c r="DDQ343" s="44"/>
+      <c r="DDR343" s="44"/>
+      <c r="DDS343" s="44"/>
+      <c r="DDT343" s="44"/>
+      <c r="DDU343" s="44"/>
+      <c r="DDV343" s="44"/>
+      <c r="DDW343" s="44"/>
+      <c r="DDX343" s="44"/>
+      <c r="DDY343" s="44"/>
+      <c r="DDZ343" s="44"/>
+      <c r="DEA343" s="44"/>
+      <c r="DEB343" s="44"/>
+      <c r="DEC343" s="44"/>
+      <c r="DED343" s="44"/>
+      <c r="DEE343" s="44"/>
+      <c r="DEF343" s="44"/>
+      <c r="DEG343" s="44"/>
+      <c r="DEH343" s="44"/>
+      <c r="DEI343" s="44"/>
+      <c r="DEJ343" s="44"/>
+      <c r="DEK343" s="44"/>
+      <c r="DEL343" s="44"/>
+      <c r="DEM343" s="44"/>
+      <c r="DEN343" s="44"/>
+      <c r="DEO343" s="44"/>
+      <c r="DEP343" s="44"/>
+      <c r="DEQ343" s="44"/>
+      <c r="DER343" s="44"/>
+      <c r="DES343" s="44"/>
+      <c r="DET343" s="44"/>
+      <c r="DEU343" s="44"/>
+      <c r="DEV343" s="44"/>
+      <c r="DEW343" s="44"/>
+      <c r="DEX343" s="44"/>
+      <c r="DEY343" s="44"/>
+      <c r="DEZ343" s="44"/>
+      <c r="DFA343" s="44"/>
+      <c r="DFB343" s="44"/>
+      <c r="DFC343" s="44"/>
+      <c r="DFD343" s="44"/>
+      <c r="DFE343" s="44"/>
+      <c r="DFF343" s="44"/>
+      <c r="DFG343" s="44"/>
+      <c r="DFH343" s="44"/>
+      <c r="DFI343" s="44"/>
+      <c r="DFJ343" s="44"/>
+      <c r="DFK343" s="44"/>
+      <c r="DFL343" s="44"/>
+      <c r="DFM343" s="44"/>
+      <c r="DFN343" s="44"/>
+      <c r="DFO343" s="44"/>
+      <c r="DFP343" s="44"/>
+      <c r="DFQ343" s="44"/>
+      <c r="DFR343" s="44"/>
+      <c r="DFS343" s="44"/>
+      <c r="DFT343" s="44"/>
+      <c r="DFU343" s="44"/>
+      <c r="DFV343" s="44"/>
+      <c r="DFW343" s="44"/>
+      <c r="DFX343" s="44"/>
+      <c r="DFY343" s="44"/>
+      <c r="DFZ343" s="44"/>
+      <c r="DGA343" s="44"/>
+      <c r="DGB343" s="44"/>
+      <c r="DGC343" s="44"/>
+      <c r="DGD343" s="44"/>
+      <c r="DGE343" s="44"/>
+      <c r="DGF343" s="44"/>
+      <c r="DGG343" s="44"/>
+      <c r="DGH343" s="44"/>
+      <c r="DGI343" s="44"/>
+      <c r="DGJ343" s="44"/>
+      <c r="DGK343" s="44"/>
+      <c r="DGL343" s="44"/>
+      <c r="DGM343" s="44"/>
+      <c r="DGN343" s="44"/>
+      <c r="DGO343" s="44"/>
+      <c r="DGP343" s="44"/>
+      <c r="DGQ343" s="44"/>
+      <c r="DGR343" s="44"/>
+      <c r="DGS343" s="44"/>
+      <c r="DGT343" s="44"/>
+      <c r="DGU343" s="44"/>
+      <c r="DGV343" s="44"/>
+      <c r="DGW343" s="44"/>
+      <c r="DGX343" s="44"/>
+      <c r="DGY343" s="44"/>
+      <c r="DGZ343" s="44"/>
+      <c r="DHA343" s="44"/>
+      <c r="DHB343" s="44"/>
+      <c r="DHC343" s="44"/>
+      <c r="DHD343" s="44"/>
+      <c r="DHE343" s="44"/>
+      <c r="DHF343" s="44"/>
+      <c r="DHG343" s="44"/>
+      <c r="DHH343" s="44"/>
+      <c r="DHI343" s="44"/>
+      <c r="DHJ343" s="44"/>
+      <c r="DHK343" s="44"/>
+      <c r="DHL343" s="44"/>
+      <c r="DHM343" s="44"/>
+      <c r="DHN343" s="44"/>
+      <c r="DHO343" s="44"/>
+      <c r="DHP343" s="44"/>
+      <c r="DHQ343" s="44"/>
+      <c r="DHR343" s="44"/>
+      <c r="DHS343" s="44"/>
+      <c r="DHT343" s="44"/>
+      <c r="DHU343" s="44"/>
+      <c r="DHV343" s="44"/>
+      <c r="DHW343" s="44"/>
+      <c r="DHX343" s="44"/>
+      <c r="DHY343" s="44"/>
+      <c r="DHZ343" s="44"/>
+      <c r="DIA343" s="44"/>
+      <c r="DIB343" s="44"/>
+      <c r="DIC343" s="44"/>
+      <c r="DID343" s="44"/>
+      <c r="DIE343" s="44"/>
+      <c r="DIF343" s="44"/>
+      <c r="DIG343" s="44"/>
+      <c r="DIH343" s="44"/>
+      <c r="DII343" s="44"/>
+      <c r="DIJ343" s="44"/>
+      <c r="DIK343" s="44"/>
+      <c r="DIL343" s="44"/>
+      <c r="DIM343" s="44"/>
+      <c r="DIN343" s="44"/>
+      <c r="DIO343" s="44"/>
+      <c r="DIP343" s="44"/>
+      <c r="DIQ343" s="44"/>
+      <c r="DIR343" s="44"/>
+      <c r="DIS343" s="44"/>
+      <c r="DIT343" s="44"/>
+      <c r="DIU343" s="44"/>
+      <c r="DIV343" s="44"/>
+      <c r="DIW343" s="44"/>
+      <c r="DIX343" s="44"/>
+      <c r="DIY343" s="44"/>
+      <c r="DIZ343" s="44"/>
+      <c r="DJA343" s="44"/>
+      <c r="DJB343" s="44"/>
+      <c r="DJC343" s="44"/>
+      <c r="DJD343" s="44"/>
+      <c r="DJE343" s="44"/>
+      <c r="DJF343" s="44"/>
+      <c r="DJG343" s="44"/>
+      <c r="DJH343" s="44"/>
+      <c r="DJI343" s="44"/>
+      <c r="DJJ343" s="44"/>
+      <c r="DJK343" s="44"/>
+      <c r="DJL343" s="44"/>
+      <c r="DJM343" s="44"/>
+      <c r="DJN343" s="44"/>
+      <c r="DJO343" s="44"/>
+      <c r="DJP343" s="44"/>
+      <c r="DJQ343" s="44"/>
+      <c r="DJR343" s="44"/>
+      <c r="DJS343" s="44"/>
+      <c r="DJT343" s="44"/>
+      <c r="DJU343" s="44"/>
+      <c r="DJV343" s="44"/>
+      <c r="DJW343" s="44"/>
+      <c r="DJX343" s="44"/>
+      <c r="DJY343" s="44"/>
+      <c r="DJZ343" s="44"/>
+      <c r="DKA343" s="44"/>
+      <c r="DKB343" s="44"/>
+      <c r="DKC343" s="44"/>
+      <c r="DKD343" s="44"/>
+      <c r="DKE343" s="44"/>
+      <c r="DKF343" s="44"/>
+      <c r="DKG343" s="44"/>
+      <c r="DKH343" s="44"/>
+      <c r="DKI343" s="44"/>
+      <c r="DKJ343" s="44"/>
+      <c r="DKK343" s="44"/>
+      <c r="DKL343" s="44"/>
+      <c r="DKM343" s="44"/>
+      <c r="DKN343" s="44"/>
+      <c r="DKO343" s="44"/>
+      <c r="DKP343" s="44"/>
+      <c r="DKQ343" s="44"/>
+      <c r="DKR343" s="44"/>
+      <c r="DKS343" s="44"/>
+      <c r="DKT343" s="44"/>
+      <c r="DKU343" s="44"/>
+      <c r="DKV343" s="44"/>
+      <c r="DKW343" s="44"/>
+      <c r="DKX343" s="44"/>
+      <c r="DKY343" s="44"/>
+      <c r="DKZ343" s="44"/>
+      <c r="DLA343" s="44"/>
+      <c r="DLB343" s="44"/>
+      <c r="DLC343" s="44"/>
+      <c r="DLD343" s="44"/>
+      <c r="DLE343" s="44"/>
+      <c r="DLF343" s="44"/>
+      <c r="DLG343" s="44"/>
+      <c r="DLH343" s="44"/>
+      <c r="DLI343" s="44"/>
+      <c r="DLJ343" s="44"/>
+      <c r="DLK343" s="44"/>
+      <c r="DLL343" s="44"/>
+      <c r="DLM343" s="44"/>
+      <c r="DLN343" s="44"/>
+      <c r="DLO343" s="44"/>
+      <c r="DLP343" s="44"/>
+      <c r="DLQ343" s="44"/>
+      <c r="DLR343" s="44"/>
+      <c r="DLS343" s="44"/>
+      <c r="DLT343" s="44"/>
+      <c r="DLU343" s="44"/>
+      <c r="DLV343" s="44"/>
+      <c r="DLW343" s="44"/>
+      <c r="DLX343" s="44"/>
+      <c r="DLY343" s="44"/>
+      <c r="DLZ343" s="44"/>
+      <c r="DMA343" s="44"/>
+      <c r="DMB343" s="44"/>
+      <c r="DMC343" s="44"/>
+      <c r="DMD343" s="44"/>
+      <c r="DME343" s="44"/>
+      <c r="DMF343" s="44"/>
+      <c r="DMG343" s="44"/>
+      <c r="DMH343" s="44"/>
+      <c r="DMI343" s="44"/>
+      <c r="DMJ343" s="44"/>
+      <c r="DMK343" s="44"/>
+      <c r="DML343" s="44"/>
+      <c r="DMM343" s="44"/>
+      <c r="DMN343" s="44"/>
+      <c r="DMO343" s="44"/>
+      <c r="DMP343" s="44"/>
+      <c r="DMQ343" s="44"/>
+      <c r="DMR343" s="44"/>
+      <c r="DMS343" s="44"/>
+      <c r="DMT343" s="44"/>
+      <c r="DMU343" s="44"/>
+      <c r="DMV343" s="44"/>
+      <c r="DMW343" s="44"/>
+      <c r="DMX343" s="44"/>
+      <c r="DMY343" s="44"/>
+      <c r="DMZ343" s="44"/>
+      <c r="DNA343" s="44"/>
+      <c r="DNB343" s="44"/>
+      <c r="DNC343" s="44"/>
+      <c r="DND343" s="44"/>
+      <c r="DNE343" s="44"/>
+      <c r="DNF343" s="44"/>
+      <c r="DNG343" s="44"/>
+      <c r="DNH343" s="44"/>
+      <c r="DNI343" s="44"/>
+      <c r="DNJ343" s="44"/>
+      <c r="DNK343" s="44"/>
+      <c r="DNL343" s="44"/>
+      <c r="DNM343" s="44"/>
+      <c r="DNN343" s="44"/>
+      <c r="DNO343" s="44"/>
+      <c r="DNP343" s="44"/>
+      <c r="DNQ343" s="44"/>
+      <c r="DNR343" s="44"/>
+      <c r="DNS343" s="44"/>
+      <c r="DNT343" s="44"/>
+      <c r="DNU343" s="44"/>
+      <c r="DNV343" s="44"/>
+      <c r="DNW343" s="44"/>
+      <c r="DNX343" s="44"/>
+      <c r="DNY343" s="44"/>
+      <c r="DNZ343" s="44"/>
+      <c r="DOA343" s="44"/>
+      <c r="DOB343" s="44"/>
+      <c r="DOC343" s="44"/>
+      <c r="DOD343" s="44"/>
+      <c r="DOE343" s="44"/>
+      <c r="DOF343" s="44"/>
+      <c r="DOG343" s="44"/>
+      <c r="DOH343" s="44"/>
+      <c r="DOI343" s="44"/>
+      <c r="DOJ343" s="44"/>
+      <c r="DOK343" s="44"/>
+      <c r="DOL343" s="44"/>
+      <c r="DOM343" s="44"/>
+      <c r="DON343" s="44"/>
+      <c r="DOO343" s="44"/>
+      <c r="DOP343" s="44"/>
+      <c r="DOQ343" s="44"/>
+      <c r="DOR343" s="44"/>
+      <c r="DOS343" s="44"/>
+      <c r="DOT343" s="44"/>
+      <c r="DOU343" s="44"/>
+      <c r="DOV343" s="44"/>
+      <c r="DOW343" s="44"/>
+      <c r="DOX343" s="44"/>
+      <c r="DOY343" s="44"/>
+      <c r="DOZ343" s="44"/>
+      <c r="DPA343" s="44"/>
+      <c r="DPB343" s="44"/>
+      <c r="DPC343" s="44"/>
+      <c r="DPD343" s="44"/>
+      <c r="DPE343" s="44"/>
+      <c r="DPF343" s="44"/>
+      <c r="DPG343" s="44"/>
+      <c r="DPH343" s="44"/>
+      <c r="DPI343" s="44"/>
+      <c r="DPJ343" s="44"/>
+      <c r="DPK343" s="44"/>
+      <c r="DPL343" s="44"/>
+      <c r="DPM343" s="44"/>
+      <c r="DPN343" s="44"/>
+      <c r="DPO343" s="44"/>
+      <c r="DPP343" s="44"/>
+      <c r="DPQ343" s="44"/>
+      <c r="DPR343" s="44"/>
+      <c r="DPS343" s="44"/>
+      <c r="DPT343" s="44"/>
+      <c r="DPU343" s="44"/>
+      <c r="DPV343" s="44"/>
+      <c r="DPW343" s="44"/>
+      <c r="DPX343" s="44"/>
+      <c r="DPY343" s="44"/>
+      <c r="DPZ343" s="44"/>
+      <c r="DQA343" s="44"/>
+      <c r="DQB343" s="44"/>
+      <c r="DQC343" s="44"/>
+      <c r="DQD343" s="44"/>
+      <c r="DQE343" s="44"/>
+      <c r="DQF343" s="44"/>
+      <c r="DQG343" s="44"/>
+      <c r="DQH343" s="44"/>
+      <c r="DQI343" s="44"/>
+      <c r="DQJ343" s="44"/>
+      <c r="DQK343" s="44"/>
+      <c r="DQL343" s="44"/>
+      <c r="DQM343" s="44"/>
+      <c r="DQN343" s="44"/>
+      <c r="DQO343" s="44"/>
+      <c r="DQP343" s="44"/>
+      <c r="DQQ343" s="44"/>
+      <c r="DQR343" s="44"/>
+      <c r="DQS343" s="44"/>
+      <c r="DQT343" s="44"/>
+      <c r="DQU343" s="44"/>
+      <c r="DQV343" s="44"/>
+      <c r="DQW343" s="44"/>
+      <c r="DQX343" s="44"/>
+      <c r="DQY343" s="44"/>
+      <c r="DQZ343" s="44"/>
+      <c r="DRA343" s="44"/>
+      <c r="DRB343" s="44"/>
+      <c r="DRC343" s="44"/>
+      <c r="DRD343" s="44"/>
+      <c r="DRE343" s="44"/>
+      <c r="DRF343" s="44"/>
+      <c r="DRG343" s="44"/>
+      <c r="DRH343" s="44"/>
+      <c r="DRI343" s="44"/>
+      <c r="DRJ343" s="44"/>
+      <c r="DRK343" s="44"/>
+      <c r="DRL343" s="44"/>
+      <c r="DRM343" s="44"/>
+      <c r="DRN343" s="44"/>
+      <c r="DRO343" s="44"/>
+      <c r="DRP343" s="44"/>
+      <c r="DRQ343" s="44"/>
+      <c r="DRR343" s="44"/>
+      <c r="DRS343" s="44"/>
+      <c r="DRT343" s="44"/>
+      <c r="DRU343" s="44"/>
+      <c r="DRV343" s="44"/>
+      <c r="DRW343" s="44"/>
+      <c r="DRX343" s="44"/>
+      <c r="DRY343" s="44"/>
+      <c r="DRZ343" s="44"/>
+      <c r="DSA343" s="44"/>
+      <c r="DSB343" s="44"/>
+      <c r="DSC343" s="44"/>
+      <c r="DSD343" s="44"/>
+      <c r="DSE343" s="44"/>
+      <c r="DSF343" s="44"/>
+      <c r="DSG343" s="44"/>
+      <c r="DSH343" s="44"/>
+      <c r="DSI343" s="44"/>
+      <c r="DSJ343" s="44"/>
+      <c r="DSK343" s="44"/>
+      <c r="DSL343" s="44"/>
+      <c r="DSM343" s="44"/>
+      <c r="DSN343" s="44"/>
+      <c r="DSO343" s="44"/>
+      <c r="DSP343" s="44"/>
+      <c r="DSQ343" s="44"/>
+      <c r="DSR343" s="44"/>
+      <c r="DSS343" s="44"/>
+      <c r="DST343" s="44"/>
+      <c r="DSU343" s="44"/>
+      <c r="DSV343" s="44"/>
+      <c r="DSW343" s="44"/>
+      <c r="DSX343" s="44"/>
+      <c r="DSY343" s="44"/>
+      <c r="DSZ343" s="44"/>
+      <c r="DTA343" s="44"/>
+      <c r="DTB343" s="44"/>
+      <c r="DTC343" s="44"/>
+      <c r="DTD343" s="44"/>
+      <c r="DTE343" s="44"/>
+      <c r="DTF343" s="44"/>
+      <c r="DTG343" s="44"/>
+      <c r="DTH343" s="44"/>
+      <c r="DTI343" s="44"/>
+      <c r="DTJ343" s="44"/>
+      <c r="DTK343" s="44"/>
+      <c r="DTL343" s="44"/>
+      <c r="DTM343" s="44"/>
+      <c r="DTN343" s="44"/>
+      <c r="DTO343" s="44"/>
+      <c r="DTP343" s="44"/>
+      <c r="DTQ343" s="44"/>
+      <c r="DTR343" s="44"/>
+      <c r="DTS343" s="44"/>
+      <c r="DTT343" s="44"/>
+      <c r="DTU343" s="44"/>
+      <c r="DTV343" s="44"/>
+      <c r="DTW343" s="44"/>
+      <c r="DTX343" s="44"/>
+      <c r="DTY343" s="44"/>
+      <c r="DTZ343" s="44"/>
+      <c r="DUA343" s="44"/>
+      <c r="DUB343" s="44"/>
+      <c r="DUC343" s="44"/>
+      <c r="DUD343" s="44"/>
+      <c r="DUE343" s="44"/>
+      <c r="DUF343" s="44"/>
+      <c r="DUG343" s="44"/>
+      <c r="DUH343" s="44"/>
+      <c r="DUI343" s="44"/>
+      <c r="DUJ343" s="44"/>
+      <c r="DUK343" s="44"/>
+      <c r="DUL343" s="44"/>
+      <c r="DUM343" s="44"/>
+      <c r="DUN343" s="44"/>
+      <c r="DUO343" s="44"/>
+      <c r="DUP343" s="44"/>
+      <c r="DUQ343" s="44"/>
+      <c r="DUR343" s="44"/>
+      <c r="DUS343" s="44"/>
+      <c r="DUT343" s="44"/>
+      <c r="DUU343" s="44"/>
+      <c r="DUV343" s="44"/>
+      <c r="DUW343" s="44"/>
+      <c r="DUX343" s="44"/>
+      <c r="DUY343" s="44"/>
+      <c r="DUZ343" s="44"/>
+      <c r="DVA343" s="44"/>
+      <c r="DVB343" s="44"/>
+      <c r="DVC343" s="44"/>
+      <c r="DVD343" s="44"/>
+      <c r="DVE343" s="44"/>
+      <c r="DVF343" s="44"/>
+      <c r="DVG343" s="44"/>
+      <c r="DVH343" s="44"/>
+      <c r="DVI343" s="44"/>
+      <c r="DVJ343" s="44"/>
+      <c r="DVK343" s="44"/>
+      <c r="DVL343" s="44"/>
+      <c r="DVM343" s="44"/>
+      <c r="DVN343" s="44"/>
+      <c r="DVO343" s="44"/>
+      <c r="DVP343" s="44"/>
+      <c r="DVQ343" s="44"/>
+      <c r="DVR343" s="44"/>
+      <c r="DVS343" s="44"/>
+      <c r="DVT343" s="44"/>
+      <c r="DVU343" s="44"/>
+      <c r="DVV343" s="44"/>
+      <c r="DVW343" s="44"/>
+      <c r="DVX343" s="44"/>
+      <c r="DVY343" s="44"/>
+      <c r="DVZ343" s="44"/>
+      <c r="DWA343" s="44"/>
+      <c r="DWB343" s="44"/>
+      <c r="DWC343" s="44"/>
+      <c r="DWD343" s="44"/>
+      <c r="DWE343" s="44"/>
+      <c r="DWF343" s="44"/>
+      <c r="DWG343" s="44"/>
+      <c r="DWH343" s="44"/>
+      <c r="DWI343" s="44"/>
+      <c r="DWJ343" s="44"/>
+      <c r="DWK343" s="44"/>
+      <c r="DWL343" s="44"/>
+      <c r="DWM343" s="44"/>
+      <c r="DWN343" s="44"/>
+      <c r="DWO343" s="44"/>
+      <c r="DWP343" s="44"/>
+      <c r="DWQ343" s="44"/>
+      <c r="DWR343" s="44"/>
+      <c r="DWS343" s="44"/>
+      <c r="DWT343" s="44"/>
+      <c r="DWU343" s="44"/>
+      <c r="DWV343" s="44"/>
+      <c r="DWW343" s="44"/>
+      <c r="DWX343" s="44"/>
+      <c r="DWY343" s="44"/>
+      <c r="DWZ343" s="44"/>
+      <c r="DXA343" s="44"/>
+      <c r="DXB343" s="44"/>
+      <c r="DXC343" s="44"/>
+      <c r="DXD343" s="44"/>
+      <c r="DXE343" s="44"/>
+      <c r="DXF343" s="44"/>
+      <c r="DXG343" s="44"/>
+      <c r="DXH343" s="44"/>
+      <c r="DXI343" s="44"/>
+      <c r="DXJ343" s="44"/>
+      <c r="DXK343" s="44"/>
+      <c r="DXL343" s="44"/>
+      <c r="DXM343" s="44"/>
+      <c r="DXN343" s="44"/>
+      <c r="DXO343" s="44"/>
+      <c r="DXP343" s="44"/>
+      <c r="DXQ343" s="44"/>
+      <c r="DXR343" s="44"/>
+      <c r="DXS343" s="44"/>
+      <c r="DXT343" s="44"/>
+      <c r="DXU343" s="44"/>
+      <c r="DXV343" s="44"/>
+      <c r="DXW343" s="44"/>
+      <c r="DXX343" s="44"/>
+      <c r="DXY343" s="44"/>
+      <c r="DXZ343" s="44"/>
+      <c r="DYA343" s="44"/>
+      <c r="DYB343" s="44"/>
+      <c r="DYC343" s="44"/>
+      <c r="DYD343" s="44"/>
+      <c r="DYE343" s="44"/>
+      <c r="DYF343" s="44"/>
+      <c r="DYG343" s="44"/>
+      <c r="DYH343" s="44"/>
+      <c r="DYI343" s="44"/>
+      <c r="DYJ343" s="44"/>
+      <c r="DYK343" s="44"/>
+      <c r="DYL343" s="44"/>
+      <c r="DYM343" s="44"/>
+      <c r="DYN343" s="44"/>
+      <c r="DYO343" s="44"/>
+      <c r="DYP343" s="44"/>
+      <c r="DYQ343" s="44"/>
+      <c r="DYR343" s="44"/>
+      <c r="DYS343" s="44"/>
+      <c r="DYT343" s="44"/>
+      <c r="DYU343" s="44"/>
+      <c r="DYV343" s="44"/>
+      <c r="DYW343" s="44"/>
+      <c r="DYX343" s="44"/>
+      <c r="DYY343" s="44"/>
+      <c r="DYZ343" s="44"/>
+      <c r="DZA343" s="44"/>
+      <c r="DZB343" s="44"/>
+      <c r="DZC343" s="44"/>
+      <c r="DZD343" s="44"/>
+      <c r="DZE343" s="44"/>
+      <c r="DZF343" s="44"/>
+      <c r="DZG343" s="44"/>
+      <c r="DZH343" s="44"/>
+      <c r="DZI343" s="44"/>
+      <c r="DZJ343" s="44"/>
+      <c r="DZK343" s="44"/>
+      <c r="DZL343" s="44"/>
+      <c r="DZM343" s="44"/>
+      <c r="DZN343" s="44"/>
+      <c r="DZO343" s="44"/>
+      <c r="DZP343" s="44"/>
+      <c r="DZQ343" s="44"/>
+      <c r="DZR343" s="44"/>
+      <c r="DZS343" s="44"/>
+      <c r="DZT343" s="44"/>
+      <c r="DZU343" s="44"/>
+      <c r="DZV343" s="44"/>
+      <c r="DZW343" s="44"/>
+      <c r="DZX343" s="44"/>
+      <c r="DZY343" s="44"/>
+      <c r="DZZ343" s="44"/>
+      <c r="EAA343" s="44"/>
+      <c r="EAB343" s="44"/>
+      <c r="EAC343" s="44"/>
+      <c r="EAD343" s="44"/>
+      <c r="EAE343" s="44"/>
+      <c r="EAF343" s="44"/>
+      <c r="EAG343" s="44"/>
+      <c r="EAH343" s="44"/>
+      <c r="EAI343" s="44"/>
+      <c r="EAJ343" s="44"/>
+      <c r="EAK343" s="44"/>
+      <c r="EAL343" s="44"/>
+      <c r="EAM343" s="44"/>
+      <c r="EAN343" s="44"/>
+      <c r="EAO343" s="44"/>
+      <c r="EAP343" s="44"/>
+      <c r="EAQ343" s="44"/>
+      <c r="EAR343" s="44"/>
+      <c r="EAS343" s="44"/>
+      <c r="EAT343" s="44"/>
+      <c r="EAU343" s="44"/>
+      <c r="EAV343" s="44"/>
+      <c r="EAW343" s="44"/>
+      <c r="EAX343" s="44"/>
+      <c r="EAY343" s="44"/>
+      <c r="EAZ343" s="44"/>
+      <c r="EBA343" s="44"/>
+      <c r="EBB343" s="44"/>
+      <c r="EBC343" s="44"/>
+      <c r="EBD343" s="44"/>
+      <c r="EBE343" s="44"/>
+      <c r="EBF343" s="44"/>
+      <c r="EBG343" s="44"/>
+      <c r="EBH343" s="44"/>
+      <c r="EBI343" s="44"/>
+      <c r="EBJ343" s="44"/>
+      <c r="EBK343" s="44"/>
+      <c r="EBL343" s="44"/>
+      <c r="EBM343" s="44"/>
+      <c r="EBN343" s="44"/>
+      <c r="EBO343" s="44"/>
+      <c r="EBP343" s="44"/>
+      <c r="EBQ343" s="44"/>
+      <c r="EBR343" s="44"/>
+      <c r="EBS343" s="44"/>
+      <c r="EBT343" s="44"/>
+      <c r="EBU343" s="44"/>
+      <c r="EBV343" s="44"/>
+      <c r="EBW343" s="44"/>
+      <c r="EBX343" s="44"/>
+      <c r="EBY343" s="44"/>
+      <c r="EBZ343" s="44"/>
+      <c r="ECA343" s="44"/>
+      <c r="ECB343" s="44"/>
+      <c r="ECC343" s="44"/>
+      <c r="ECD343" s="44"/>
+      <c r="ECE343" s="44"/>
+      <c r="ECF343" s="44"/>
+      <c r="ECG343" s="44"/>
+      <c r="ECH343" s="44"/>
+      <c r="ECI343" s="44"/>
+      <c r="ECJ343" s="44"/>
+      <c r="ECK343" s="44"/>
+      <c r="ECL343" s="44"/>
+      <c r="ECM343" s="44"/>
+      <c r="ECN343" s="44"/>
+      <c r="ECO343" s="44"/>
+      <c r="ECP343" s="44"/>
+      <c r="ECQ343" s="44"/>
+      <c r="ECR343" s="44"/>
+      <c r="ECS343" s="44"/>
+      <c r="ECT343" s="44"/>
+      <c r="ECU343" s="44"/>
+      <c r="ECV343" s="44"/>
+      <c r="ECW343" s="44"/>
+      <c r="ECX343" s="44"/>
+      <c r="ECY343" s="44"/>
+      <c r="ECZ343" s="44"/>
+      <c r="EDA343" s="44"/>
+      <c r="EDB343" s="44"/>
+      <c r="EDC343" s="44"/>
+      <c r="EDD343" s="44"/>
+      <c r="EDE343" s="44"/>
+      <c r="EDF343" s="44"/>
+      <c r="EDG343" s="44"/>
+      <c r="EDH343" s="44"/>
+      <c r="EDI343" s="44"/>
+      <c r="EDJ343" s="44"/>
+      <c r="EDK343" s="44"/>
+      <c r="EDL343" s="44"/>
+      <c r="EDM343" s="44"/>
+      <c r="EDN343" s="44"/>
+      <c r="EDO343" s="44"/>
+      <c r="EDP343" s="44"/>
+      <c r="EDQ343" s="44"/>
+      <c r="EDR343" s="44"/>
+      <c r="EDS343" s="44"/>
+      <c r="EDT343" s="44"/>
+      <c r="EDU343" s="44"/>
+      <c r="EDV343" s="44"/>
+      <c r="EDW343" s="44"/>
+      <c r="EDX343" s="44"/>
+      <c r="EDY343" s="44"/>
+      <c r="EDZ343" s="44"/>
+      <c r="EEA343" s="44"/>
+      <c r="EEB343" s="44"/>
+      <c r="EEC343" s="44"/>
+      <c r="EED343" s="44"/>
+      <c r="EEE343" s="44"/>
+      <c r="EEF343" s="44"/>
+      <c r="EEG343" s="44"/>
+      <c r="EEH343" s="44"/>
+      <c r="EEI343" s="44"/>
+      <c r="EEJ343" s="44"/>
+      <c r="EEK343" s="44"/>
+      <c r="EEL343" s="44"/>
+      <c r="EEM343" s="44"/>
+      <c r="EEN343" s="44"/>
+      <c r="EEO343" s="44"/>
+      <c r="EEP343" s="44"/>
+      <c r="EEQ343" s="44"/>
+      <c r="EER343" s="44"/>
+      <c r="EES343" s="44"/>
+      <c r="EET343" s="44"/>
+      <c r="EEU343" s="44"/>
+      <c r="EEV343" s="44"/>
+      <c r="EEW343" s="44"/>
+      <c r="EEX343" s="44"/>
+      <c r="EEY343" s="44"/>
+      <c r="EEZ343" s="44"/>
+      <c r="EFA343" s="44"/>
+      <c r="EFB343" s="44"/>
+      <c r="EFC343" s="44"/>
+      <c r="EFD343" s="44"/>
+      <c r="EFE343" s="44"/>
+      <c r="EFF343" s="44"/>
+      <c r="EFG343" s="44"/>
+      <c r="EFH343" s="44"/>
+      <c r="EFI343" s="44"/>
+      <c r="EFJ343" s="44"/>
+      <c r="EFK343" s="44"/>
+      <c r="EFL343" s="44"/>
+      <c r="EFM343" s="44"/>
+      <c r="EFN343" s="44"/>
+      <c r="EFO343" s="44"/>
+      <c r="EFP343" s="44"/>
+      <c r="EFQ343" s="44"/>
+      <c r="EFR343" s="44"/>
+      <c r="EFS343" s="44"/>
+      <c r="EFT343" s="44"/>
+      <c r="EFU343" s="44"/>
+      <c r="EFV343" s="44"/>
+      <c r="EFW343" s="44"/>
+      <c r="EFX343" s="44"/>
+      <c r="EFY343" s="44"/>
+      <c r="EFZ343" s="44"/>
+      <c r="EGA343" s="44"/>
+      <c r="EGB343" s="44"/>
+      <c r="EGC343" s="44"/>
+      <c r="EGD343" s="44"/>
+      <c r="EGE343" s="44"/>
+      <c r="EGF343" s="44"/>
+      <c r="EGG343" s="44"/>
+      <c r="EGH343" s="44"/>
+      <c r="EGI343" s="44"/>
+      <c r="EGJ343" s="44"/>
+      <c r="EGK343" s="44"/>
+      <c r="EGL343" s="44"/>
+      <c r="EGM343" s="44"/>
+      <c r="EGN343" s="44"/>
+      <c r="EGO343" s="44"/>
+      <c r="EGP343" s="44"/>
+      <c r="EGQ343" s="44"/>
+      <c r="EGR343" s="44"/>
+      <c r="EGS343" s="44"/>
+      <c r="EGT343" s="44"/>
+      <c r="EGU343" s="44"/>
+      <c r="EGV343" s="44"/>
+      <c r="EGW343" s="44"/>
+      <c r="EGX343" s="44"/>
+      <c r="EGY343" s="44"/>
+      <c r="EGZ343" s="44"/>
+      <c r="EHA343" s="44"/>
+      <c r="EHB343" s="44"/>
+      <c r="EHC343" s="44"/>
+      <c r="EHD343" s="44"/>
+      <c r="EHE343" s="44"/>
+      <c r="EHF343" s="44"/>
+      <c r="EHG343" s="44"/>
+      <c r="EHH343" s="44"/>
+      <c r="EHI343" s="44"/>
+      <c r="EHJ343" s="44"/>
+      <c r="EHK343" s="44"/>
+      <c r="EHL343" s="44"/>
+      <c r="EHM343" s="44"/>
+      <c r="EHN343" s="44"/>
+      <c r="EHO343" s="44"/>
+      <c r="EHP343" s="44"/>
+      <c r="EHQ343" s="44"/>
+      <c r="EHR343" s="44"/>
+      <c r="EHS343" s="44"/>
+      <c r="EHT343" s="44"/>
+      <c r="EHU343" s="44"/>
+      <c r="EHV343" s="44"/>
+      <c r="EHW343" s="44"/>
+      <c r="EHX343" s="44"/>
+      <c r="EHY343" s="44"/>
+      <c r="EHZ343" s="44"/>
+      <c r="EIA343" s="44"/>
+      <c r="EIB343" s="44"/>
+      <c r="EIC343" s="44"/>
+      <c r="EID343" s="44"/>
+      <c r="EIE343" s="44"/>
+      <c r="EIF343" s="44"/>
+      <c r="EIG343" s="44"/>
+      <c r="EIH343" s="44"/>
+      <c r="EII343" s="44"/>
+      <c r="EIJ343" s="44"/>
+      <c r="EIK343" s="44"/>
+      <c r="EIL343" s="44"/>
+      <c r="EIM343" s="44"/>
+      <c r="EIN343" s="44"/>
+      <c r="EIO343" s="44"/>
+      <c r="EIP343" s="44"/>
+      <c r="EIQ343" s="44"/>
+      <c r="EIR343" s="44"/>
+      <c r="EIS343" s="44"/>
+      <c r="EIT343" s="44"/>
+      <c r="EIU343" s="44"/>
+      <c r="EIV343" s="44"/>
+      <c r="EIW343" s="44"/>
+      <c r="EIX343" s="44"/>
+      <c r="EIY343" s="44"/>
+      <c r="EIZ343" s="44"/>
+      <c r="EJA343" s="44"/>
+      <c r="EJB343" s="44"/>
+      <c r="EJC343" s="44"/>
+      <c r="EJD343" s="44"/>
+      <c r="EJE343" s="44"/>
+      <c r="EJF343" s="44"/>
+      <c r="EJG343" s="44"/>
+      <c r="EJH343" s="44"/>
+      <c r="EJI343" s="44"/>
+      <c r="EJJ343" s="44"/>
+      <c r="EJK343" s="44"/>
+      <c r="EJL343" s="44"/>
+      <c r="EJM343" s="44"/>
+      <c r="EJN343" s="44"/>
+      <c r="EJO343" s="44"/>
+      <c r="EJP343" s="44"/>
+      <c r="EJQ343" s="44"/>
+      <c r="EJR343" s="44"/>
+      <c r="EJS343" s="44"/>
+      <c r="EJT343" s="44"/>
+      <c r="EJU343" s="44"/>
+      <c r="EJV343" s="44"/>
+      <c r="EJW343" s="44"/>
+      <c r="EJX343" s="44"/>
+      <c r="EJY343" s="44"/>
+      <c r="EJZ343" s="44"/>
+      <c r="EKA343" s="44"/>
+      <c r="EKB343" s="44"/>
+      <c r="EKC343" s="44"/>
+      <c r="EKD343" s="44"/>
+      <c r="EKE343" s="44"/>
+      <c r="EKF343" s="44"/>
+      <c r="EKG343" s="44"/>
+      <c r="EKH343" s="44"/>
+      <c r="EKI343" s="44"/>
+      <c r="EKJ343" s="44"/>
+      <c r="EKK343" s="44"/>
+      <c r="EKL343" s="44"/>
+      <c r="EKM343" s="44"/>
+      <c r="EKN343" s="44"/>
+      <c r="EKO343" s="44"/>
+      <c r="EKP343" s="44"/>
+      <c r="EKQ343" s="44"/>
+      <c r="EKR343" s="44"/>
+      <c r="EKS343" s="44"/>
+      <c r="EKT343" s="44"/>
+      <c r="EKU343" s="44"/>
+      <c r="EKV343" s="44"/>
+      <c r="EKW343" s="44"/>
+      <c r="EKX343" s="44"/>
+      <c r="EKY343" s="44"/>
+      <c r="EKZ343" s="44"/>
+      <c r="ELA343" s="44"/>
+      <c r="ELB343" s="44"/>
+      <c r="ELC343" s="44"/>
+      <c r="ELD343" s="44"/>
+      <c r="ELE343" s="44"/>
+      <c r="ELF343" s="44"/>
+      <c r="ELG343" s="44"/>
+      <c r="ELH343" s="44"/>
+      <c r="ELI343" s="44"/>
+      <c r="ELJ343" s="44"/>
+      <c r="ELK343" s="44"/>
+      <c r="ELL343" s="44"/>
+      <c r="ELM343" s="44"/>
+      <c r="ELN343" s="44"/>
+      <c r="ELO343" s="44"/>
+      <c r="ELP343" s="44"/>
+      <c r="ELQ343" s="44"/>
+      <c r="ELR343" s="44"/>
+      <c r="ELS343" s="44"/>
+      <c r="ELT343" s="44"/>
+      <c r="ELU343" s="44"/>
+      <c r="ELV343" s="44"/>
+      <c r="ELW343" s="44"/>
+      <c r="ELX343" s="44"/>
+      <c r="ELY343" s="44"/>
+      <c r="ELZ343" s="44"/>
+      <c r="EMA343" s="44"/>
+      <c r="EMB343" s="44"/>
+      <c r="EMC343" s="44"/>
+      <c r="EMD343" s="44"/>
+      <c r="EME343" s="44"/>
+      <c r="EMF343" s="44"/>
+      <c r="EMG343" s="44"/>
+      <c r="EMH343" s="44"/>
+      <c r="EMI343" s="44"/>
+      <c r="EMJ343" s="44"/>
+      <c r="EMK343" s="44"/>
+      <c r="EML343" s="44"/>
+      <c r="EMM343" s="44"/>
+      <c r="EMN343" s="44"/>
+      <c r="EMO343" s="44"/>
+      <c r="EMP343" s="44"/>
+      <c r="EMQ343" s="44"/>
+      <c r="EMR343" s="44"/>
+      <c r="EMS343" s="44"/>
+      <c r="EMT343" s="44"/>
+      <c r="EMU343" s="44"/>
+      <c r="EMV343" s="44"/>
+      <c r="EMW343" s="44"/>
+      <c r="EMX343" s="44"/>
+      <c r="EMY343" s="44"/>
+      <c r="EMZ343" s="44"/>
+      <c r="ENA343" s="44"/>
+      <c r="ENB343" s="44"/>
+      <c r="ENC343" s="44"/>
+      <c r="END343" s="44"/>
+      <c r="ENE343" s="44"/>
+      <c r="ENF343" s="44"/>
+      <c r="ENG343" s="44"/>
+      <c r="ENH343" s="44"/>
+      <c r="ENI343" s="44"/>
+      <c r="ENJ343" s="44"/>
+      <c r="ENK343" s="44"/>
+      <c r="ENL343" s="44"/>
+      <c r="ENM343" s="44"/>
+      <c r="ENN343" s="44"/>
+      <c r="ENO343" s="44"/>
+      <c r="ENP343" s="44"/>
+      <c r="ENQ343" s="44"/>
+      <c r="ENR343" s="44"/>
+      <c r="ENS343" s="44"/>
+      <c r="ENT343" s="44"/>
+      <c r="ENU343" s="44"/>
+      <c r="ENV343" s="44"/>
+      <c r="ENW343" s="44"/>
+      <c r="ENX343" s="44"/>
+      <c r="ENY343" s="44"/>
+      <c r="ENZ343" s="44"/>
+      <c r="EOA343" s="44"/>
+      <c r="EOB343" s="44"/>
+      <c r="EOC343" s="44"/>
+      <c r="EOD343" s="44"/>
+      <c r="EOE343" s="44"/>
+      <c r="EOF343" s="44"/>
+      <c r="EOG343" s="44"/>
+      <c r="EOH343" s="44"/>
+      <c r="EOI343" s="44"/>
+      <c r="EOJ343" s="44"/>
+      <c r="EOK343" s="44"/>
+      <c r="EOL343" s="44"/>
+      <c r="EOM343" s="44"/>
+      <c r="EON343" s="44"/>
+      <c r="EOO343" s="44"/>
+      <c r="EOP343" s="44"/>
+      <c r="EOQ343" s="44"/>
+      <c r="EOR343" s="44"/>
+      <c r="EOS343" s="44"/>
+      <c r="EOT343" s="44"/>
+      <c r="EOU343" s="44"/>
+      <c r="EOV343" s="44"/>
+      <c r="EOW343" s="44"/>
+      <c r="EOX343" s="44"/>
+      <c r="EOY343" s="44"/>
+      <c r="EOZ343" s="44"/>
+      <c r="EPA343" s="44"/>
+      <c r="EPB343" s="44"/>
+      <c r="EPC343" s="44"/>
+      <c r="EPD343" s="44"/>
+      <c r="EPE343" s="44"/>
+      <c r="EPF343" s="44"/>
+      <c r="EPG343" s="44"/>
+      <c r="EPH343" s="44"/>
+      <c r="EPI343" s="44"/>
+      <c r="EPJ343" s="44"/>
+      <c r="EPK343" s="44"/>
+      <c r="EPL343" s="44"/>
+      <c r="EPM343" s="44"/>
+      <c r="EPN343" s="44"/>
+      <c r="EPO343" s="44"/>
+      <c r="EPP343" s="44"/>
+      <c r="EPQ343" s="44"/>
+      <c r="EPR343" s="44"/>
+      <c r="EPS343" s="44"/>
+      <c r="EPT343" s="44"/>
+      <c r="EPU343" s="44"/>
+      <c r="EPV343" s="44"/>
+      <c r="EPW343" s="44"/>
+      <c r="EPX343" s="44"/>
+      <c r="EPY343" s="44"/>
+      <c r="EPZ343" s="44"/>
+      <c r="EQA343" s="44"/>
+      <c r="EQB343" s="44"/>
+      <c r="EQC343" s="44"/>
+      <c r="EQD343" s="44"/>
+      <c r="EQE343" s="44"/>
+      <c r="EQF343" s="44"/>
+      <c r="EQG343" s="44"/>
+      <c r="EQH343" s="44"/>
+      <c r="EQI343" s="44"/>
+      <c r="EQJ343" s="44"/>
+      <c r="EQK343" s="44"/>
+      <c r="EQL343" s="44"/>
+      <c r="EQM343" s="44"/>
+      <c r="EQN343" s="44"/>
+      <c r="EQO343" s="44"/>
+      <c r="EQP343" s="44"/>
+      <c r="EQQ343" s="44"/>
+      <c r="EQR343" s="44"/>
+      <c r="EQS343" s="44"/>
+      <c r="EQT343" s="44"/>
+      <c r="EQU343" s="44"/>
+      <c r="EQV343" s="44"/>
+      <c r="EQW343" s="44"/>
+      <c r="EQX343" s="44"/>
+      <c r="EQY343" s="44"/>
+      <c r="EQZ343" s="44"/>
+      <c r="ERA343" s="44"/>
+      <c r="ERB343" s="44"/>
+      <c r="ERC343" s="44"/>
+      <c r="ERD343" s="44"/>
+      <c r="ERE343" s="44"/>
+      <c r="ERF343" s="44"/>
+      <c r="ERG343" s="44"/>
+      <c r="ERH343" s="44"/>
+      <c r="ERI343" s="44"/>
+      <c r="ERJ343" s="44"/>
+      <c r="ERK343" s="44"/>
+      <c r="ERL343" s="44"/>
+      <c r="ERM343" s="44"/>
+      <c r="ERN343" s="44"/>
+      <c r="ERO343" s="44"/>
+      <c r="ERP343" s="44"/>
+      <c r="ERQ343" s="44"/>
+      <c r="ERR343" s="44"/>
+      <c r="ERS343" s="44"/>
+      <c r="ERT343" s="44"/>
+      <c r="ERU343" s="44"/>
+      <c r="ERV343" s="44"/>
+      <c r="ERW343" s="44"/>
+      <c r="ERX343" s="44"/>
+      <c r="ERY343" s="44"/>
+      <c r="ERZ343" s="44"/>
+      <c r="ESA343" s="44"/>
+      <c r="ESB343" s="44"/>
+      <c r="ESC343" s="44"/>
+      <c r="ESD343" s="44"/>
+      <c r="ESE343" s="44"/>
+      <c r="ESF343" s="44"/>
+      <c r="ESG343" s="44"/>
+      <c r="ESH343" s="44"/>
+      <c r="ESI343" s="44"/>
+      <c r="ESJ343" s="44"/>
+      <c r="ESK343" s="44"/>
+      <c r="ESL343" s="44"/>
+      <c r="ESM343" s="44"/>
+      <c r="ESN343" s="44"/>
+      <c r="ESO343" s="44"/>
+      <c r="ESP343" s="44"/>
+      <c r="ESQ343" s="44"/>
+      <c r="ESR343" s="44"/>
+      <c r="ESS343" s="44"/>
+      <c r="EST343" s="44"/>
+      <c r="ESU343" s="44"/>
+      <c r="ESV343" s="44"/>
+      <c r="ESW343" s="44"/>
+      <c r="ESX343" s="44"/>
+      <c r="ESY343" s="44"/>
+      <c r="ESZ343" s="44"/>
+      <c r="ETA343" s="44"/>
+      <c r="ETB343" s="44"/>
+      <c r="ETC343" s="44"/>
+      <c r="ETD343" s="44"/>
+      <c r="ETE343" s="44"/>
+      <c r="ETF343" s="44"/>
+      <c r="ETG343" s="44"/>
+      <c r="ETH343" s="44"/>
+      <c r="ETI343" s="44"/>
+      <c r="ETJ343" s="44"/>
+      <c r="ETK343" s="44"/>
+      <c r="ETL343" s="44"/>
+      <c r="ETM343" s="44"/>
+      <c r="ETN343" s="44"/>
+      <c r="ETO343" s="44"/>
+      <c r="ETP343" s="44"/>
+      <c r="ETQ343" s="44"/>
+      <c r="ETR343" s="44"/>
+      <c r="ETS343" s="44"/>
+      <c r="ETT343" s="44"/>
+      <c r="ETU343" s="44"/>
+      <c r="ETV343" s="44"/>
+      <c r="ETW343" s="44"/>
+      <c r="ETX343" s="44"/>
+      <c r="ETY343" s="44"/>
+      <c r="ETZ343" s="44"/>
+      <c r="EUA343" s="44"/>
+      <c r="EUB343" s="44"/>
+      <c r="EUC343" s="44"/>
+      <c r="EUD343" s="44"/>
+      <c r="EUE343" s="44"/>
+      <c r="EUF343" s="44"/>
+      <c r="EUG343" s="44"/>
+      <c r="EUH343" s="44"/>
+      <c r="EUI343" s="44"/>
+      <c r="EUJ343" s="44"/>
+      <c r="EUK343" s="44"/>
+      <c r="EUL343" s="44"/>
+      <c r="EUM343" s="44"/>
+      <c r="EUN343" s="44"/>
+      <c r="EUO343" s="44"/>
+      <c r="EUP343" s="44"/>
+      <c r="EUQ343" s="44"/>
+      <c r="EUR343" s="44"/>
+      <c r="EUS343" s="44"/>
+      <c r="EUT343" s="44"/>
+      <c r="EUU343" s="44"/>
+      <c r="EUV343" s="44"/>
+      <c r="EUW343" s="44"/>
+      <c r="EUX343" s="44"/>
+      <c r="EUY343" s="44"/>
+      <c r="EUZ343" s="44"/>
+      <c r="EVA343" s="44"/>
+      <c r="EVB343" s="44"/>
+      <c r="EVC343" s="44"/>
+      <c r="EVD343" s="44"/>
+      <c r="EVE343" s="44"/>
+      <c r="EVF343" s="44"/>
+      <c r="EVG343" s="44"/>
+      <c r="EVH343" s="44"/>
+      <c r="EVI343" s="44"/>
+      <c r="EVJ343" s="44"/>
+      <c r="EVK343" s="44"/>
+      <c r="EVL343" s="44"/>
+      <c r="EVM343" s="44"/>
+      <c r="EVN343" s="44"/>
+      <c r="EVO343" s="44"/>
+      <c r="EVP343" s="44"/>
+      <c r="EVQ343" s="44"/>
+      <c r="EVR343" s="44"/>
+      <c r="EVS343" s="44"/>
+      <c r="EVT343" s="44"/>
+      <c r="EVU343" s="44"/>
+      <c r="EVV343" s="44"/>
+      <c r="EVW343" s="44"/>
+      <c r="EVX343" s="44"/>
+      <c r="EVY343" s="44"/>
+      <c r="EVZ343" s="44"/>
+      <c r="EWA343" s="44"/>
+      <c r="EWB343" s="44"/>
+      <c r="EWC343" s="44"/>
+      <c r="EWD343" s="44"/>
+      <c r="EWE343" s="44"/>
+      <c r="EWF343" s="44"/>
+      <c r="EWG343" s="44"/>
+      <c r="EWH343" s="44"/>
+      <c r="EWI343" s="44"/>
+      <c r="EWJ343" s="44"/>
+      <c r="EWK343" s="44"/>
+      <c r="EWL343" s="44"/>
+      <c r="EWM343" s="44"/>
+      <c r="EWN343" s="44"/>
+      <c r="EWO343" s="44"/>
+      <c r="EWP343" s="44"/>
+      <c r="EWQ343" s="44"/>
+      <c r="EWR343" s="44"/>
+      <c r="EWS343" s="44"/>
+      <c r="EWT343" s="44"/>
+      <c r="EWU343" s="44"/>
+      <c r="EWV343" s="44"/>
+      <c r="EWW343" s="44"/>
+      <c r="EWX343" s="44"/>
+      <c r="EWY343" s="44"/>
+      <c r="EWZ343" s="44"/>
+      <c r="EXA343" s="44"/>
+      <c r="EXB343" s="44"/>
+      <c r="EXC343" s="44"/>
+      <c r="EXD343" s="44"/>
+      <c r="EXE343" s="44"/>
+      <c r="EXF343" s="44"/>
+      <c r="EXG343" s="44"/>
+      <c r="EXH343" s="44"/>
+      <c r="EXI343" s="44"/>
+      <c r="EXJ343" s="44"/>
+      <c r="EXK343" s="44"/>
+      <c r="EXL343" s="44"/>
+      <c r="EXM343" s="44"/>
+      <c r="EXN343" s="44"/>
+      <c r="EXO343" s="44"/>
+      <c r="EXP343" s="44"/>
+      <c r="EXQ343" s="44"/>
+      <c r="EXR343" s="44"/>
+      <c r="EXS343" s="44"/>
+      <c r="EXT343" s="44"/>
+      <c r="EXU343" s="44"/>
+      <c r="EXV343" s="44"/>
+      <c r="EXW343" s="44"/>
+      <c r="EXX343" s="44"/>
+      <c r="EXY343" s="44"/>
+      <c r="EXZ343" s="44"/>
+      <c r="EYA343" s="44"/>
+      <c r="EYB343" s="44"/>
+      <c r="EYC343" s="44"/>
+      <c r="EYD343" s="44"/>
+      <c r="EYE343" s="44"/>
+      <c r="EYF343" s="44"/>
+      <c r="EYG343" s="44"/>
+      <c r="EYH343" s="44"/>
+      <c r="EYI343" s="44"/>
+      <c r="EYJ343" s="44"/>
+      <c r="EYK343" s="44"/>
+      <c r="EYL343" s="44"/>
+      <c r="EYM343" s="44"/>
+      <c r="EYN343" s="44"/>
+      <c r="EYO343" s="44"/>
+      <c r="EYP343" s="44"/>
+      <c r="EYQ343" s="44"/>
+      <c r="EYR343" s="44"/>
+      <c r="EYS343" s="44"/>
+      <c r="EYT343" s="44"/>
+      <c r="EYU343" s="44"/>
+      <c r="EYV343" s="44"/>
+      <c r="EYW343" s="44"/>
+      <c r="EYX343" s="44"/>
+      <c r="EYY343" s="44"/>
+      <c r="EYZ343" s="44"/>
+      <c r="EZA343" s="44"/>
+      <c r="EZB343" s="44"/>
+      <c r="EZC343" s="44"/>
+      <c r="EZD343" s="44"/>
+      <c r="EZE343" s="44"/>
+      <c r="EZF343" s="44"/>
+      <c r="EZG343" s="44"/>
+      <c r="EZH343" s="44"/>
+      <c r="EZI343" s="44"/>
+      <c r="EZJ343" s="44"/>
+      <c r="EZK343" s="44"/>
+      <c r="EZL343" s="44"/>
+      <c r="EZM343" s="44"/>
+      <c r="EZN343" s="44"/>
+      <c r="EZO343" s="44"/>
+      <c r="EZP343" s="44"/>
+      <c r="EZQ343" s="44"/>
+      <c r="EZR343" s="44"/>
+      <c r="EZS343" s="44"/>
+      <c r="EZT343" s="44"/>
+      <c r="EZU343" s="44"/>
+      <c r="EZV343" s="44"/>
+      <c r="EZW343" s="44"/>
+      <c r="EZX343" s="44"/>
+      <c r="EZY343" s="44"/>
+      <c r="EZZ343" s="44"/>
+      <c r="FAA343" s="44"/>
+      <c r="FAB343" s="44"/>
+      <c r="FAC343" s="44"/>
+      <c r="FAD343" s="44"/>
+      <c r="FAE343" s="44"/>
+      <c r="FAF343" s="44"/>
+      <c r="FAG343" s="44"/>
+      <c r="FAH343" s="44"/>
+      <c r="FAI343" s="44"/>
+      <c r="FAJ343" s="44"/>
+      <c r="FAK343" s="44"/>
+      <c r="FAL343" s="44"/>
+      <c r="FAM343" s="44"/>
+      <c r="FAN343" s="44"/>
+      <c r="FAO343" s="44"/>
+      <c r="FAP343" s="44"/>
+      <c r="FAQ343" s="44"/>
+      <c r="FAR343" s="44"/>
+      <c r="FAS343" s="44"/>
+      <c r="FAT343" s="44"/>
+      <c r="FAU343" s="44"/>
+      <c r="FAV343" s="44"/>
+      <c r="FAW343" s="44"/>
+      <c r="FAX343" s="44"/>
+      <c r="FAY343" s="44"/>
+      <c r="FAZ343" s="44"/>
+      <c r="FBA343" s="44"/>
+      <c r="FBB343" s="44"/>
+      <c r="FBC343" s="44"/>
+      <c r="FBD343" s="44"/>
+      <c r="FBE343" s="44"/>
+      <c r="FBF343" s="44"/>
+      <c r="FBG343" s="44"/>
+      <c r="FBH343" s="44"/>
+      <c r="FBI343" s="44"/>
+      <c r="FBJ343" s="44"/>
+      <c r="FBK343" s="44"/>
+      <c r="FBL343" s="44"/>
+      <c r="FBM343" s="44"/>
+      <c r="FBN343" s="44"/>
+      <c r="FBO343" s="44"/>
+      <c r="FBP343" s="44"/>
+      <c r="FBQ343" s="44"/>
+      <c r="FBR343" s="44"/>
+      <c r="FBS343" s="44"/>
+      <c r="FBT343" s="44"/>
+      <c r="FBU343" s="44"/>
+      <c r="FBV343" s="44"/>
+      <c r="FBW343" s="44"/>
+      <c r="FBX343" s="44"/>
+      <c r="FBY343" s="44"/>
+      <c r="FBZ343" s="44"/>
+      <c r="FCA343" s="44"/>
+      <c r="FCB343" s="44"/>
+      <c r="FCC343" s="44"/>
+      <c r="FCD343" s="44"/>
+      <c r="FCE343" s="44"/>
+      <c r="FCF343" s="44"/>
+      <c r="FCG343" s="44"/>
+      <c r="FCH343" s="44"/>
+      <c r="FCI343" s="44"/>
+      <c r="FCJ343" s="44"/>
+      <c r="FCK343" s="44"/>
+      <c r="FCL343" s="44"/>
+      <c r="FCM343" s="44"/>
+      <c r="FCN343" s="44"/>
+      <c r="FCO343" s="44"/>
+      <c r="FCP343" s="44"/>
+      <c r="FCQ343" s="44"/>
+      <c r="FCR343" s="44"/>
+      <c r="FCS343" s="44"/>
+      <c r="FCT343" s="44"/>
+      <c r="FCU343" s="44"/>
+      <c r="FCV343" s="44"/>
+      <c r="FCW343" s="44"/>
+      <c r="FCX343" s="44"/>
+      <c r="FCY343" s="44"/>
+      <c r="FCZ343" s="44"/>
+      <c r="FDA343" s="44"/>
+      <c r="FDB343" s="44"/>
+      <c r="FDC343" s="44"/>
+      <c r="FDD343" s="44"/>
+      <c r="FDE343" s="44"/>
+      <c r="FDF343" s="44"/>
+      <c r="FDG343" s="44"/>
+      <c r="FDH343" s="44"/>
+      <c r="FDI343" s="44"/>
+      <c r="FDJ343" s="44"/>
+      <c r="FDK343" s="44"/>
+      <c r="FDL343" s="44"/>
+      <c r="FDM343" s="44"/>
+      <c r="FDN343" s="44"/>
+      <c r="FDO343" s="44"/>
+      <c r="FDP343" s="44"/>
+      <c r="FDQ343" s="44"/>
+      <c r="FDR343" s="44"/>
+      <c r="FDS343" s="44"/>
+      <c r="FDT343" s="44"/>
+      <c r="FDU343" s="44"/>
+      <c r="FDV343" s="44"/>
+      <c r="FDW343" s="44"/>
+      <c r="FDX343" s="44"/>
+      <c r="FDY343" s="44"/>
+      <c r="FDZ343" s="44"/>
+      <c r="FEA343" s="44"/>
+      <c r="FEB343" s="44"/>
+      <c r="FEC343" s="44"/>
+      <c r="FED343" s="44"/>
+      <c r="FEE343" s="44"/>
+      <c r="FEF343" s="44"/>
+      <c r="FEG343" s="44"/>
+      <c r="FEH343" s="44"/>
+      <c r="FEI343" s="44"/>
+      <c r="FEJ343" s="44"/>
+      <c r="FEK343" s="44"/>
+      <c r="FEL343" s="44"/>
+      <c r="FEM343" s="44"/>
+      <c r="FEN343" s="44"/>
+      <c r="FEO343" s="44"/>
+      <c r="FEP343" s="44"/>
+      <c r="FEQ343" s="44"/>
+      <c r="FER343" s="44"/>
+      <c r="FES343" s="44"/>
+      <c r="FET343" s="44"/>
+      <c r="FEU343" s="44"/>
+      <c r="FEV343" s="44"/>
+      <c r="FEW343" s="44"/>
+      <c r="FEX343" s="44"/>
+      <c r="FEY343" s="44"/>
+      <c r="FEZ343" s="44"/>
+      <c r="FFA343" s="44"/>
+      <c r="FFB343" s="44"/>
+      <c r="FFC343" s="44"/>
+      <c r="FFD343" s="44"/>
+      <c r="FFE343" s="44"/>
+      <c r="FFF343" s="44"/>
+      <c r="FFG343" s="44"/>
+      <c r="FFH343" s="44"/>
+      <c r="FFI343" s="44"/>
+      <c r="FFJ343" s="44"/>
+      <c r="FFK343" s="44"/>
+      <c r="FFL343" s="44"/>
+      <c r="FFM343" s="44"/>
+      <c r="FFN343" s="44"/>
+      <c r="FFO343" s="44"/>
+      <c r="FFP343" s="44"/>
+      <c r="FFQ343" s="44"/>
+      <c r="FFR343" s="44"/>
+      <c r="FFS343" s="44"/>
+      <c r="FFT343" s="44"/>
+      <c r="FFU343" s="44"/>
+      <c r="FFV343" s="44"/>
+      <c r="FFW343" s="44"/>
+      <c r="FFX343" s="44"/>
+      <c r="FFY343" s="44"/>
+      <c r="FFZ343" s="44"/>
+      <c r="FGA343" s="44"/>
+      <c r="FGB343" s="44"/>
+      <c r="FGC343" s="44"/>
+      <c r="FGD343" s="44"/>
+      <c r="FGE343" s="44"/>
+      <c r="FGF343" s="44"/>
+      <c r="FGG343" s="44"/>
+      <c r="FGH343" s="44"/>
+      <c r="FGI343" s="44"/>
+      <c r="FGJ343" s="44"/>
+      <c r="FGK343" s="44"/>
+      <c r="FGL343" s="44"/>
+      <c r="FGM343" s="44"/>
+      <c r="FGN343" s="44"/>
+      <c r="FGO343" s="44"/>
+      <c r="FGP343" s="44"/>
+      <c r="FGQ343" s="44"/>
+      <c r="FGR343" s="44"/>
+      <c r="FGS343" s="44"/>
+      <c r="FGT343" s="44"/>
+      <c r="FGU343" s="44"/>
+      <c r="FGV343" s="44"/>
+      <c r="FGW343" s="44"/>
+      <c r="FGX343" s="44"/>
+      <c r="FGY343" s="44"/>
+      <c r="FGZ343" s="44"/>
+      <c r="FHA343" s="44"/>
+      <c r="FHB343" s="44"/>
+      <c r="FHC343" s="44"/>
+      <c r="FHD343" s="44"/>
+      <c r="FHE343" s="44"/>
+      <c r="FHF343" s="44"/>
+      <c r="FHG343" s="44"/>
+      <c r="FHH343" s="44"/>
+      <c r="FHI343" s="44"/>
+      <c r="FHJ343" s="44"/>
+      <c r="FHK343" s="44"/>
+      <c r="FHL343" s="44"/>
+      <c r="FHM343" s="44"/>
+      <c r="FHN343" s="44"/>
+      <c r="FHO343" s="44"/>
+      <c r="FHP343" s="44"/>
+      <c r="FHQ343" s="44"/>
+      <c r="FHR343" s="44"/>
+      <c r="FHS343" s="44"/>
+      <c r="FHT343" s="44"/>
+      <c r="FHU343" s="44"/>
+      <c r="FHV343" s="44"/>
+      <c r="FHW343" s="44"/>
+      <c r="FHX343" s="44"/>
+      <c r="FHY343" s="44"/>
+      <c r="FHZ343" s="44"/>
+      <c r="FIA343" s="44"/>
+      <c r="FIB343" s="44"/>
+      <c r="FIC343" s="44"/>
+      <c r="FID343" s="44"/>
+      <c r="FIE343" s="44"/>
+      <c r="FIF343" s="44"/>
+      <c r="FIG343" s="44"/>
+      <c r="FIH343" s="44"/>
+      <c r="FII343" s="44"/>
+      <c r="FIJ343" s="44"/>
+      <c r="FIK343" s="44"/>
+      <c r="FIL343" s="44"/>
+      <c r="FIM343" s="44"/>
+      <c r="FIN343" s="44"/>
+      <c r="FIO343" s="44"/>
+      <c r="FIP343" s="44"/>
+      <c r="FIQ343" s="44"/>
+      <c r="FIR343" s="44"/>
+      <c r="FIS343" s="44"/>
+      <c r="FIT343" s="44"/>
+      <c r="FIU343" s="44"/>
+      <c r="FIV343" s="44"/>
+      <c r="FIW343" s="44"/>
+      <c r="FIX343" s="44"/>
+      <c r="FIY343" s="44"/>
+      <c r="FIZ343" s="44"/>
+      <c r="FJA343" s="44"/>
+      <c r="FJB343" s="44"/>
+      <c r="FJC343" s="44"/>
+      <c r="FJD343" s="44"/>
+      <c r="FJE343" s="44"/>
+      <c r="FJF343" s="44"/>
+      <c r="FJG343" s="44"/>
+      <c r="FJH343" s="44"/>
+      <c r="FJI343" s="44"/>
+      <c r="FJJ343" s="44"/>
+      <c r="FJK343" s="44"/>
+      <c r="FJL343" s="44"/>
+      <c r="FJM343" s="44"/>
+      <c r="FJN343" s="44"/>
+      <c r="FJO343" s="44"/>
+      <c r="FJP343" s="44"/>
+      <c r="FJQ343" s="44"/>
+      <c r="FJR343" s="44"/>
+      <c r="FJS343" s="44"/>
+      <c r="FJT343" s="44"/>
+      <c r="FJU343" s="44"/>
+      <c r="FJV343" s="44"/>
+      <c r="FJW343" s="44"/>
+      <c r="FJX343" s="44"/>
+      <c r="FJY343" s="44"/>
+      <c r="FJZ343" s="44"/>
+      <c r="FKA343" s="44"/>
+      <c r="FKB343" s="44"/>
+      <c r="FKC343" s="44"/>
+      <c r="FKD343" s="44"/>
+      <c r="FKE343" s="44"/>
+      <c r="FKF343" s="44"/>
+      <c r="FKG343" s="44"/>
+      <c r="FKH343" s="44"/>
+      <c r="FKI343" s="44"/>
+      <c r="FKJ343" s="44"/>
+      <c r="FKK343" s="44"/>
+      <c r="FKL343" s="44"/>
+      <c r="FKM343" s="44"/>
+      <c r="FKN343" s="44"/>
+      <c r="FKO343" s="44"/>
+      <c r="FKP343" s="44"/>
+      <c r="FKQ343" s="44"/>
+      <c r="FKR343" s="44"/>
+      <c r="FKS343" s="44"/>
+      <c r="FKT343" s="44"/>
+      <c r="FKU343" s="44"/>
+      <c r="FKV343" s="44"/>
+      <c r="FKW343" s="44"/>
+      <c r="FKX343" s="44"/>
+      <c r="FKY343" s="44"/>
+      <c r="FKZ343" s="44"/>
+      <c r="FLA343" s="44"/>
+      <c r="FLB343" s="44"/>
+      <c r="FLC343" s="44"/>
+      <c r="FLD343" s="44"/>
+      <c r="FLE343" s="44"/>
+      <c r="FLF343" s="44"/>
+      <c r="FLG343" s="44"/>
+      <c r="FLH343" s="44"/>
+      <c r="FLI343" s="44"/>
+      <c r="FLJ343" s="44"/>
+      <c r="FLK343" s="44"/>
+      <c r="FLL343" s="44"/>
+      <c r="FLM343" s="44"/>
+      <c r="FLN343" s="44"/>
+      <c r="FLO343" s="44"/>
+      <c r="FLP343" s="44"/>
+      <c r="FLQ343" s="44"/>
+      <c r="FLR343" s="44"/>
+      <c r="FLS343" s="44"/>
+      <c r="FLT343" s="44"/>
+      <c r="FLU343" s="44"/>
+      <c r="FLV343" s="44"/>
+      <c r="FLW343" s="44"/>
+      <c r="FLX343" s="44"/>
+      <c r="FLY343" s="44"/>
+      <c r="FLZ343" s="44"/>
+      <c r="FMA343" s="44"/>
+      <c r="FMB343" s="44"/>
+      <c r="FMC343" s="44"/>
+      <c r="FMD343" s="44"/>
+      <c r="FME343" s="44"/>
+      <c r="FMF343" s="44"/>
+      <c r="FMG343" s="44"/>
+      <c r="FMH343" s="44"/>
+      <c r="FMI343" s="44"/>
+      <c r="FMJ343" s="44"/>
+      <c r="FMK343" s="44"/>
+      <c r="FML343" s="44"/>
+      <c r="FMM343" s="44"/>
+      <c r="FMN343" s="44"/>
+      <c r="FMO343" s="44"/>
+      <c r="FMP343" s="44"/>
+      <c r="FMQ343" s="44"/>
+      <c r="FMR343" s="44"/>
+      <c r="FMS343" s="44"/>
+      <c r="FMT343" s="44"/>
+      <c r="FMU343" s="44"/>
+      <c r="FMV343" s="44"/>
+      <c r="FMW343" s="44"/>
+      <c r="FMX343" s="44"/>
+      <c r="FMY343" s="44"/>
+      <c r="FMZ343" s="44"/>
+      <c r="FNA343" s="44"/>
+      <c r="FNB343" s="44"/>
+      <c r="FNC343" s="44"/>
+      <c r="FND343" s="44"/>
+      <c r="FNE343" s="44"/>
+      <c r="FNF343" s="44"/>
+      <c r="FNG343" s="44"/>
+      <c r="FNH343" s="44"/>
+      <c r="FNI343" s="44"/>
+      <c r="FNJ343" s="44"/>
+      <c r="FNK343" s="44"/>
+      <c r="FNL343" s="44"/>
+      <c r="FNM343" s="44"/>
+      <c r="FNN343" s="44"/>
+      <c r="FNO343" s="44"/>
+      <c r="FNP343" s="44"/>
+      <c r="FNQ343" s="44"/>
+      <c r="FNR343" s="44"/>
+      <c r="FNS343" s="44"/>
+      <c r="FNT343" s="44"/>
+      <c r="FNU343" s="44"/>
+      <c r="FNV343" s="44"/>
+      <c r="FNW343" s="44"/>
+      <c r="FNX343" s="44"/>
+      <c r="FNY343" s="44"/>
+      <c r="FNZ343" s="44"/>
+      <c r="FOA343" s="44"/>
+      <c r="FOB343" s="44"/>
+      <c r="FOC343" s="44"/>
+      <c r="FOD343" s="44"/>
+      <c r="FOE343" s="44"/>
+      <c r="FOF343" s="44"/>
+      <c r="FOG343" s="44"/>
+      <c r="FOH343" s="44"/>
+      <c r="FOI343" s="44"/>
+      <c r="FOJ343" s="44"/>
+      <c r="FOK343" s="44"/>
+      <c r="FOL343" s="44"/>
+      <c r="FOM343" s="44"/>
+      <c r="FON343" s="44"/>
+      <c r="FOO343" s="44"/>
+      <c r="FOP343" s="44"/>
+      <c r="FOQ343" s="44"/>
+      <c r="FOR343" s="44"/>
+      <c r="FOS343" s="44"/>
+      <c r="FOT343" s="44"/>
+      <c r="FOU343" s="44"/>
+      <c r="FOV343" s="44"/>
+      <c r="FOW343" s="44"/>
+      <c r="FOX343" s="44"/>
+      <c r="FOY343" s="44"/>
+      <c r="FOZ343" s="44"/>
+      <c r="FPA343" s="44"/>
+      <c r="FPB343" s="44"/>
+      <c r="FPC343" s="44"/>
+      <c r="FPD343" s="44"/>
+      <c r="FPE343" s="44"/>
+      <c r="FPF343" s="44"/>
+      <c r="FPG343" s="44"/>
+      <c r="FPH343" s="44"/>
+      <c r="FPI343" s="44"/>
+      <c r="FPJ343" s="44"/>
+      <c r="FPK343" s="44"/>
+      <c r="FPL343" s="44"/>
+      <c r="FPM343" s="44"/>
+      <c r="FPN343" s="44"/>
+      <c r="FPO343" s="44"/>
+      <c r="FPP343" s="44"/>
+      <c r="FPQ343" s="44"/>
+      <c r="FPR343" s="44"/>
+      <c r="FPS343" s="44"/>
+      <c r="FPT343" s="44"/>
+      <c r="FPU343" s="44"/>
+      <c r="FPV343" s="44"/>
+      <c r="FPW343" s="44"/>
+      <c r="FPX343" s="44"/>
+      <c r="FPY343" s="44"/>
+      <c r="FPZ343" s="44"/>
+      <c r="FQA343" s="44"/>
+      <c r="FQB343" s="44"/>
+      <c r="FQC343" s="44"/>
+      <c r="FQD343" s="44"/>
+      <c r="FQE343" s="44"/>
+      <c r="FQF343" s="44"/>
+      <c r="FQG343" s="44"/>
+      <c r="FQH343" s="44"/>
+      <c r="FQI343" s="44"/>
+      <c r="FQJ343" s="44"/>
+      <c r="FQK343" s="44"/>
+      <c r="FQL343" s="44"/>
+      <c r="FQM343" s="44"/>
+      <c r="FQN343" s="44"/>
+      <c r="FQO343" s="44"/>
+      <c r="FQP343" s="44"/>
+      <c r="FQQ343" s="44"/>
+      <c r="FQR343" s="44"/>
+      <c r="FQS343" s="44"/>
+      <c r="FQT343" s="44"/>
+      <c r="FQU343" s="44"/>
+      <c r="FQV343" s="44"/>
+      <c r="FQW343" s="44"/>
+      <c r="FQX343" s="44"/>
+      <c r="FQY343" s="44"/>
+      <c r="FQZ343" s="44"/>
+      <c r="FRA343" s="44"/>
+      <c r="FRB343" s="44"/>
+      <c r="FRC343" s="44"/>
+      <c r="FRD343" s="44"/>
+      <c r="FRE343" s="44"/>
+      <c r="FRF343" s="44"/>
+      <c r="FRG343" s="44"/>
+      <c r="FRH343" s="44"/>
+      <c r="FRI343" s="44"/>
+      <c r="FRJ343" s="44"/>
+      <c r="FRK343" s="44"/>
+      <c r="FRL343" s="44"/>
+      <c r="FRM343" s="44"/>
+      <c r="FRN343" s="44"/>
+      <c r="FRO343" s="44"/>
+      <c r="FRP343" s="44"/>
+      <c r="FRQ343" s="44"/>
+      <c r="FRR343" s="44"/>
+      <c r="FRS343" s="44"/>
+      <c r="FRT343" s="44"/>
+      <c r="FRU343" s="44"/>
+      <c r="FRV343" s="44"/>
+      <c r="FRW343" s="44"/>
+      <c r="FRX343" s="44"/>
+      <c r="FRY343" s="44"/>
+      <c r="FRZ343" s="44"/>
+      <c r="FSA343" s="44"/>
+      <c r="FSB343" s="44"/>
+      <c r="FSC343" s="44"/>
+      <c r="FSD343" s="44"/>
+      <c r="FSE343" s="44"/>
+      <c r="FSF343" s="44"/>
+      <c r="FSG343" s="44"/>
+      <c r="FSH343" s="44"/>
+      <c r="FSI343" s="44"/>
+      <c r="FSJ343" s="44"/>
+      <c r="FSK343" s="44"/>
+      <c r="FSL343" s="44"/>
+      <c r="FSM343" s="44"/>
+      <c r="FSN343" s="44"/>
+      <c r="FSO343" s="44"/>
+      <c r="FSP343" s="44"/>
+      <c r="FSQ343" s="44"/>
+      <c r="FSR343" s="44"/>
+      <c r="FSS343" s="44"/>
+      <c r="FST343" s="44"/>
+      <c r="FSU343" s="44"/>
+      <c r="FSV343" s="44"/>
+      <c r="FSW343" s="44"/>
+      <c r="FSX343" s="44"/>
+      <c r="FSY343" s="44"/>
+      <c r="FSZ343" s="44"/>
+      <c r="FTA343" s="44"/>
+      <c r="FTB343" s="44"/>
+      <c r="FTC343" s="44"/>
+      <c r="FTD343" s="44"/>
+      <c r="FTE343" s="44"/>
+      <c r="FTF343" s="44"/>
+      <c r="FTG343" s="44"/>
+      <c r="FTH343" s="44"/>
+      <c r="FTI343" s="44"/>
+      <c r="FTJ343" s="44"/>
+      <c r="FTK343" s="44"/>
+      <c r="FTL343" s="44"/>
+      <c r="FTM343" s="44"/>
+      <c r="FTN343" s="44"/>
+      <c r="FTO343" s="44"/>
+      <c r="FTP343" s="44"/>
+      <c r="FTQ343" s="44"/>
+      <c r="FTR343" s="44"/>
+      <c r="FTS343" s="44"/>
+      <c r="FTT343" s="44"/>
+      <c r="FTU343" s="44"/>
+      <c r="FTV343" s="44"/>
+      <c r="FTW343" s="44"/>
+      <c r="FTX343" s="44"/>
+      <c r="FTY343" s="44"/>
+      <c r="FTZ343" s="44"/>
+      <c r="FUA343" s="44"/>
+      <c r="FUB343" s="44"/>
+      <c r="FUC343" s="44"/>
+      <c r="FUD343" s="44"/>
+      <c r="FUE343" s="44"/>
+      <c r="FUF343" s="44"/>
+      <c r="FUG343" s="44"/>
+      <c r="FUH343" s="44"/>
+      <c r="FUI343" s="44"/>
+      <c r="FUJ343" s="44"/>
+      <c r="FUK343" s="44"/>
+      <c r="FUL343" s="44"/>
+      <c r="FUM343" s="44"/>
+      <c r="FUN343" s="44"/>
+      <c r="FUO343" s="44"/>
+      <c r="FUP343" s="44"/>
+      <c r="FUQ343" s="44"/>
+      <c r="FUR343" s="44"/>
+      <c r="FUS343" s="44"/>
+      <c r="FUT343" s="44"/>
+      <c r="FUU343" s="44"/>
+      <c r="FUV343" s="44"/>
+      <c r="FUW343" s="44"/>
+      <c r="FUX343" s="44"/>
+      <c r="FUY343" s="44"/>
+      <c r="FUZ343" s="44"/>
+      <c r="FVA343" s="44"/>
+      <c r="FVB343" s="44"/>
+      <c r="FVC343" s="44"/>
+      <c r="FVD343" s="44"/>
+      <c r="FVE343" s="44"/>
+      <c r="FVF343" s="44"/>
+      <c r="FVG343" s="44"/>
+      <c r="FVH343" s="44"/>
+      <c r="FVI343" s="44"/>
+      <c r="FVJ343" s="44"/>
+      <c r="FVK343" s="44"/>
+      <c r="FVL343" s="44"/>
+      <c r="FVM343" s="44"/>
+      <c r="FVN343" s="44"/>
+      <c r="FVO343" s="44"/>
+      <c r="FVP343" s="44"/>
+      <c r="FVQ343" s="44"/>
+      <c r="FVR343" s="44"/>
+      <c r="FVS343" s="44"/>
+      <c r="FVT343" s="44"/>
+      <c r="FVU343" s="44"/>
+      <c r="FVV343" s="44"/>
+      <c r="FVW343" s="44"/>
+      <c r="FVX343" s="44"/>
+      <c r="FVY343" s="44"/>
+      <c r="FVZ343" s="44"/>
+      <c r="FWA343" s="44"/>
+      <c r="FWB343" s="44"/>
+      <c r="FWC343" s="44"/>
+      <c r="FWD343" s="44"/>
+      <c r="FWE343" s="44"/>
+      <c r="FWF343" s="44"/>
+      <c r="FWG343" s="44"/>
+      <c r="FWH343" s="44"/>
+      <c r="FWI343" s="44"/>
+      <c r="FWJ343" s="44"/>
+      <c r="FWK343" s="44"/>
+      <c r="FWL343" s="44"/>
+      <c r="FWM343" s="44"/>
+      <c r="FWN343" s="44"/>
+      <c r="FWO343" s="44"/>
+      <c r="FWP343" s="44"/>
+      <c r="FWQ343" s="44"/>
+      <c r="FWR343" s="44"/>
+      <c r="FWS343" s="44"/>
+      <c r="FWT343" s="44"/>
+      <c r="FWU343" s="44"/>
+      <c r="FWV343" s="44"/>
+      <c r="FWW343" s="44"/>
+      <c r="FWX343" s="44"/>
+      <c r="FWY343" s="44"/>
+      <c r="FWZ343" s="44"/>
+      <c r="FXA343" s="44"/>
+      <c r="FXB343" s="44"/>
+      <c r="FXC343" s="44"/>
+      <c r="FXD343" s="44"/>
+      <c r="FXE343" s="44"/>
+      <c r="FXF343" s="44"/>
+      <c r="FXG343" s="44"/>
+      <c r="FXH343" s="44"/>
+      <c r="FXI343" s="44"/>
+      <c r="FXJ343" s="44"/>
+      <c r="FXK343" s="44"/>
+      <c r="FXL343" s="44"/>
+      <c r="FXM343" s="44"/>
+      <c r="FXN343" s="44"/>
+      <c r="FXO343" s="44"/>
+      <c r="FXP343" s="44"/>
+      <c r="FXQ343" s="44"/>
+      <c r="FXR343" s="44"/>
+      <c r="FXS343" s="44"/>
+      <c r="FXT343" s="44"/>
+      <c r="FXU343" s="44"/>
+      <c r="FXV343" s="44"/>
+      <c r="FXW343" s="44"/>
+      <c r="FXX343" s="44"/>
+      <c r="FXY343" s="44"/>
+      <c r="FXZ343" s="44"/>
+      <c r="FYA343" s="44"/>
+      <c r="FYB343" s="44"/>
+      <c r="FYC343" s="44"/>
+      <c r="FYD343" s="44"/>
+      <c r="FYE343" s="44"/>
+      <c r="FYF343" s="44"/>
+      <c r="FYG343" s="44"/>
+      <c r="FYH343" s="44"/>
+      <c r="FYI343" s="44"/>
+      <c r="FYJ343" s="44"/>
+      <c r="FYK343" s="44"/>
+      <c r="FYL343" s="44"/>
+      <c r="FYM343" s="44"/>
+      <c r="FYN343" s="44"/>
+      <c r="FYO343" s="44"/>
+      <c r="FYP343" s="44"/>
+      <c r="FYQ343" s="44"/>
+      <c r="FYR343" s="44"/>
+      <c r="FYS343" s="44"/>
+      <c r="FYT343" s="44"/>
+      <c r="FYU343" s="44"/>
+      <c r="FYV343" s="44"/>
+      <c r="FYW343" s="44"/>
+      <c r="FYX343" s="44"/>
+      <c r="FYY343" s="44"/>
+      <c r="FYZ343" s="44"/>
+      <c r="FZA343" s="44"/>
+      <c r="FZB343" s="44"/>
+      <c r="FZC343" s="44"/>
+      <c r="FZD343" s="44"/>
+      <c r="FZE343" s="44"/>
+      <c r="FZF343" s="44"/>
+      <c r="FZG343" s="44"/>
+      <c r="FZH343" s="44"/>
+      <c r="FZI343" s="44"/>
+      <c r="FZJ343" s="44"/>
+      <c r="FZK343" s="44"/>
+      <c r="FZL343" s="44"/>
+      <c r="FZM343" s="44"/>
+      <c r="FZN343" s="44"/>
+      <c r="FZO343" s="44"/>
+      <c r="FZP343" s="44"/>
+      <c r="FZQ343" s="44"/>
+      <c r="FZR343" s="44"/>
+      <c r="FZS343" s="44"/>
+      <c r="FZT343" s="44"/>
+      <c r="FZU343" s="44"/>
+      <c r="FZV343" s="44"/>
+      <c r="FZW343" s="44"/>
+      <c r="FZX343" s="44"/>
+      <c r="FZY343" s="44"/>
+      <c r="FZZ343" s="44"/>
+      <c r="GAA343" s="44"/>
+      <c r="GAB343" s="44"/>
+      <c r="GAC343" s="44"/>
+      <c r="GAD343" s="44"/>
+      <c r="GAE343" s="44"/>
+      <c r="GAF343" s="44"/>
+      <c r="GAG343" s="44"/>
+      <c r="GAH343" s="44"/>
+      <c r="GAI343" s="44"/>
+      <c r="GAJ343" s="44"/>
+      <c r="GAK343" s="44"/>
+      <c r="GAL343" s="44"/>
+      <c r="GAM343" s="44"/>
+      <c r="GAN343" s="44"/>
+      <c r="GAO343" s="44"/>
+      <c r="GAP343" s="44"/>
+      <c r="GAQ343" s="44"/>
+      <c r="GAR343" s="44"/>
+      <c r="GAS343" s="44"/>
+      <c r="GAT343" s="44"/>
+      <c r="GAU343" s="44"/>
+      <c r="GAV343" s="44"/>
+      <c r="GAW343" s="44"/>
+      <c r="GAX343" s="44"/>
+      <c r="GAY343" s="44"/>
+      <c r="GAZ343" s="44"/>
+      <c r="GBA343" s="44"/>
+      <c r="GBB343" s="44"/>
+      <c r="GBC343" s="44"/>
+      <c r="GBD343" s="44"/>
+      <c r="GBE343" s="44"/>
+      <c r="GBF343" s="44"/>
+      <c r="GBG343" s="44"/>
+      <c r="GBH343" s="44"/>
+      <c r="GBI343" s="44"/>
+      <c r="GBJ343" s="44"/>
+      <c r="GBK343" s="44"/>
+      <c r="GBL343" s="44"/>
+      <c r="GBM343" s="44"/>
+      <c r="GBN343" s="44"/>
+      <c r="GBO343" s="44"/>
+      <c r="GBP343" s="44"/>
+      <c r="GBQ343" s="44"/>
+      <c r="GBR343" s="44"/>
+      <c r="GBS343" s="44"/>
+      <c r="GBT343" s="44"/>
+      <c r="GBU343" s="44"/>
+      <c r="GBV343" s="44"/>
+      <c r="GBW343" s="44"/>
+      <c r="GBX343" s="44"/>
+      <c r="GBY343" s="44"/>
+      <c r="GBZ343" s="44"/>
+      <c r="GCA343" s="44"/>
+      <c r="GCB343" s="44"/>
+      <c r="GCC343" s="44"/>
+      <c r="GCD343" s="44"/>
+      <c r="GCE343" s="44"/>
+      <c r="GCF343" s="44"/>
+      <c r="GCG343" s="44"/>
+      <c r="GCH343" s="44"/>
+      <c r="GCI343" s="44"/>
+      <c r="GCJ343" s="44"/>
+      <c r="GCK343" s="44"/>
+      <c r="GCL343" s="44"/>
+      <c r="GCM343" s="44"/>
+      <c r="GCN343" s="44"/>
+      <c r="GCO343" s="44"/>
+      <c r="GCP343" s="44"/>
+      <c r="GCQ343" s="44"/>
+      <c r="GCR343" s="44"/>
+      <c r="GCS343" s="44"/>
+      <c r="GCT343" s="44"/>
+      <c r="GCU343" s="44"/>
+      <c r="GCV343" s="44"/>
+      <c r="GCW343" s="44"/>
+      <c r="GCX343" s="44"/>
+      <c r="GCY343" s="44"/>
+      <c r="GCZ343" s="44"/>
+      <c r="GDA343" s="44"/>
+      <c r="GDB343" s="44"/>
+      <c r="GDC343" s="44"/>
+      <c r="GDD343" s="44"/>
+      <c r="GDE343" s="44"/>
+      <c r="GDF343" s="44"/>
+      <c r="GDG343" s="44"/>
+      <c r="GDH343" s="44"/>
+      <c r="GDI343" s="44"/>
+      <c r="GDJ343" s="44"/>
+      <c r="GDK343" s="44"/>
+      <c r="GDL343" s="44"/>
+      <c r="GDM343" s="44"/>
+      <c r="GDN343" s="44"/>
+      <c r="GDO343" s="44"/>
+      <c r="GDP343" s="44"/>
+      <c r="GDQ343" s="44"/>
+      <c r="GDR343" s="44"/>
+      <c r="GDS343" s="44"/>
+      <c r="GDT343" s="44"/>
+      <c r="GDU343" s="44"/>
+      <c r="GDV343" s="44"/>
+      <c r="GDW343" s="44"/>
+      <c r="GDX343" s="44"/>
+      <c r="GDY343" s="44"/>
+      <c r="GDZ343" s="44"/>
+      <c r="GEA343" s="44"/>
+      <c r="GEB343" s="44"/>
+      <c r="GEC343" s="44"/>
+      <c r="GED343" s="44"/>
+      <c r="GEE343" s="44"/>
+      <c r="GEF343" s="44"/>
+      <c r="GEG343" s="44"/>
+      <c r="GEH343" s="44"/>
+      <c r="GEI343" s="44"/>
+      <c r="GEJ343" s="44"/>
+      <c r="GEK343" s="44"/>
+      <c r="GEL343" s="44"/>
+      <c r="GEM343" s="44"/>
+      <c r="GEN343" s="44"/>
+      <c r="GEO343" s="44"/>
+      <c r="GEP343" s="44"/>
+      <c r="GEQ343" s="44"/>
+      <c r="GER343" s="44"/>
+      <c r="GES343" s="44"/>
+      <c r="GET343" s="44"/>
+      <c r="GEU343" s="44"/>
+      <c r="GEV343" s="44"/>
+      <c r="GEW343" s="44"/>
+      <c r="GEX343" s="44"/>
+      <c r="GEY343" s="44"/>
+      <c r="GEZ343" s="44"/>
+      <c r="GFA343" s="44"/>
+      <c r="GFB343" s="44"/>
+      <c r="GFC343" s="44"/>
+      <c r="GFD343" s="44"/>
+      <c r="GFE343" s="44"/>
+      <c r="GFF343" s="44"/>
+      <c r="GFG343" s="44"/>
+      <c r="GFH343" s="44"/>
+      <c r="GFI343" s="44"/>
+      <c r="GFJ343" s="44"/>
+      <c r="GFK343" s="44"/>
+      <c r="GFL343" s="44"/>
+      <c r="GFM343" s="44"/>
+      <c r="GFN343" s="44"/>
+      <c r="GFO343" s="44"/>
+      <c r="GFP343" s="44"/>
+      <c r="GFQ343" s="44"/>
+      <c r="GFR343" s="44"/>
+      <c r="GFS343" s="44"/>
+      <c r="GFT343" s="44"/>
+      <c r="GFU343" s="44"/>
+      <c r="GFV343" s="44"/>
+      <c r="GFW343" s="44"/>
+      <c r="GFX343" s="44"/>
+      <c r="GFY343" s="44"/>
+      <c r="GFZ343" s="44"/>
+      <c r="GGA343" s="44"/>
+      <c r="GGB343" s="44"/>
+      <c r="GGC343" s="44"/>
+      <c r="GGD343" s="44"/>
+      <c r="GGE343" s="44"/>
+      <c r="GGF343" s="44"/>
+      <c r="GGG343" s="44"/>
+      <c r="GGH343" s="44"/>
+      <c r="GGI343" s="44"/>
+      <c r="GGJ343" s="44"/>
+      <c r="GGK343" s="44"/>
+      <c r="GGL343" s="44"/>
+      <c r="GGM343" s="44"/>
+      <c r="GGN343" s="44"/>
+      <c r="GGO343" s="44"/>
+      <c r="GGP343" s="44"/>
+      <c r="GGQ343" s="44"/>
+      <c r="GGR343" s="44"/>
+      <c r="GGS343" s="44"/>
+      <c r="GGT343" s="44"/>
+      <c r="GGU343" s="44"/>
+      <c r="GGV343" s="44"/>
+      <c r="GGW343" s="44"/>
+      <c r="GGX343" s="44"/>
+      <c r="GGY343" s="44"/>
+      <c r="GGZ343" s="44"/>
+      <c r="GHA343" s="44"/>
+      <c r="GHB343" s="44"/>
+      <c r="GHC343" s="44"/>
+      <c r="GHD343" s="44"/>
+      <c r="GHE343" s="44"/>
+      <c r="GHF343" s="44"/>
+      <c r="GHG343" s="44"/>
+      <c r="GHH343" s="44"/>
+      <c r="GHI343" s="44"/>
+      <c r="GHJ343" s="44"/>
+      <c r="GHK343" s="44"/>
+      <c r="GHL343" s="44"/>
+      <c r="GHM343" s="44"/>
+      <c r="GHN343" s="44"/>
+      <c r="GHO343" s="44"/>
+      <c r="GHP343" s="44"/>
+      <c r="GHQ343" s="44"/>
+      <c r="GHR343" s="44"/>
+      <c r="GHS343" s="44"/>
+      <c r="GHT343" s="44"/>
+      <c r="GHU343" s="44"/>
+      <c r="GHV343" s="44"/>
+      <c r="GHW343" s="44"/>
+      <c r="GHX343" s="44"/>
+      <c r="GHY343" s="44"/>
+      <c r="GHZ343" s="44"/>
+      <c r="GIA343" s="44"/>
+      <c r="GIB343" s="44"/>
+      <c r="GIC343" s="44"/>
+      <c r="GID343" s="44"/>
+      <c r="GIE343" s="44"/>
+      <c r="GIF343" s="44"/>
+      <c r="GIG343" s="44"/>
+      <c r="GIH343" s="44"/>
+      <c r="GII343" s="44"/>
+      <c r="GIJ343" s="44"/>
+      <c r="GIK343" s="44"/>
+      <c r="GIL343" s="44"/>
+      <c r="GIM343" s="44"/>
+      <c r="GIN343" s="44"/>
+      <c r="GIO343" s="44"/>
+      <c r="GIP343" s="44"/>
+      <c r="GIQ343" s="44"/>
+      <c r="GIR343" s="44"/>
+      <c r="GIS343" s="44"/>
+      <c r="GIT343" s="44"/>
+      <c r="GIU343" s="44"/>
+      <c r="GIV343" s="44"/>
+      <c r="GIW343" s="44"/>
+      <c r="GIX343" s="44"/>
+      <c r="GIY343" s="44"/>
+      <c r="GIZ343" s="44"/>
+      <c r="GJA343" s="44"/>
+      <c r="GJB343" s="44"/>
+      <c r="GJC343" s="44"/>
+      <c r="GJD343" s="44"/>
+      <c r="GJE343" s="44"/>
+      <c r="GJF343" s="44"/>
+      <c r="GJG343" s="44"/>
+      <c r="GJH343" s="44"/>
+      <c r="GJI343" s="44"/>
+      <c r="GJJ343" s="44"/>
+      <c r="GJK343" s="44"/>
+      <c r="GJL343" s="44"/>
+      <c r="GJM343" s="44"/>
+      <c r="GJN343" s="44"/>
+      <c r="GJO343" s="44"/>
+      <c r="GJP343" s="44"/>
+      <c r="GJQ343" s="44"/>
+      <c r="GJR343" s="44"/>
+      <c r="GJS343" s="44"/>
+      <c r="GJT343" s="44"/>
+      <c r="GJU343" s="44"/>
+      <c r="GJV343" s="44"/>
+      <c r="GJW343" s="44"/>
+      <c r="GJX343" s="44"/>
+      <c r="GJY343" s="44"/>
+      <c r="GJZ343" s="44"/>
+      <c r="GKA343" s="44"/>
+      <c r="GKB343" s="44"/>
+      <c r="GKC343" s="44"/>
+      <c r="GKD343" s="44"/>
+      <c r="GKE343" s="44"/>
+      <c r="GKF343" s="44"/>
+      <c r="GKG343" s="44"/>
+      <c r="GKH343" s="44"/>
+      <c r="GKI343" s="44"/>
+      <c r="GKJ343" s="44"/>
+      <c r="GKK343" s="44"/>
+      <c r="GKL343" s="44"/>
+      <c r="GKM343" s="44"/>
+      <c r="GKN343" s="44"/>
+      <c r="GKO343" s="44"/>
+      <c r="GKP343" s="44"/>
+      <c r="GKQ343" s="44"/>
+      <c r="GKR343" s="44"/>
+      <c r="GKS343" s="44"/>
+      <c r="GKT343" s="44"/>
+      <c r="GKU343" s="44"/>
+      <c r="GKV343" s="44"/>
+      <c r="GKW343" s="44"/>
+      <c r="GKX343" s="44"/>
+      <c r="GKY343" s="44"/>
+      <c r="GKZ343" s="44"/>
+      <c r="GLA343" s="44"/>
+      <c r="GLB343" s="44"/>
+      <c r="GLC343" s="44"/>
+      <c r="GLD343" s="44"/>
+      <c r="GLE343" s="44"/>
+      <c r="GLF343" s="44"/>
+      <c r="GLG343" s="44"/>
+      <c r="GLH343" s="44"/>
+      <c r="GLI343" s="44"/>
+      <c r="GLJ343" s="44"/>
+      <c r="GLK343" s="44"/>
+      <c r="GLL343" s="44"/>
+      <c r="GLM343" s="44"/>
+      <c r="GLN343" s="44"/>
+      <c r="GLO343" s="44"/>
+      <c r="GLP343" s="44"/>
+      <c r="GLQ343" s="44"/>
+      <c r="GLR343" s="44"/>
+      <c r="GLS343" s="44"/>
+      <c r="GLT343" s="44"/>
+      <c r="GLU343" s="44"/>
+      <c r="GLV343" s="44"/>
+      <c r="GLW343" s="44"/>
+      <c r="GLX343" s="44"/>
+      <c r="GLY343" s="44"/>
+      <c r="GLZ343" s="44"/>
+      <c r="GMA343" s="44"/>
+      <c r="GMB343" s="44"/>
+      <c r="GMC343" s="44"/>
+      <c r="GMD343" s="44"/>
+      <c r="GME343" s="44"/>
+      <c r="GMF343" s="44"/>
+      <c r="GMG343" s="44"/>
+      <c r="GMH343" s="44"/>
+      <c r="GMI343" s="44"/>
+      <c r="GMJ343" s="44"/>
+      <c r="GMK343" s="44"/>
+      <c r="GML343" s="44"/>
+      <c r="GMM343" s="44"/>
+      <c r="GMN343" s="44"/>
+      <c r="GMO343" s="44"/>
+      <c r="GMP343" s="44"/>
+      <c r="GMQ343" s="44"/>
+      <c r="GMR343" s="44"/>
+      <c r="GMS343" s="44"/>
+      <c r="GMT343" s="44"/>
+      <c r="GMU343" s="44"/>
+      <c r="GMV343" s="44"/>
+      <c r="GMW343" s="44"/>
+      <c r="GMX343" s="44"/>
+      <c r="GMY343" s="44"/>
+      <c r="GMZ343" s="44"/>
+      <c r="GNA343" s="44"/>
+      <c r="GNB343" s="44"/>
+      <c r="GNC343" s="44"/>
+      <c r="GND343" s="44"/>
+      <c r="GNE343" s="44"/>
+      <c r="GNF343" s="44"/>
+      <c r="GNG343" s="44"/>
+      <c r="GNH343" s="44"/>
+      <c r="GNI343" s="44"/>
+      <c r="GNJ343" s="44"/>
+      <c r="GNK343" s="44"/>
+      <c r="GNL343" s="44"/>
+      <c r="GNM343" s="44"/>
+      <c r="GNN343" s="44"/>
+      <c r="GNO343" s="44"/>
+      <c r="GNP343" s="44"/>
+      <c r="GNQ343" s="44"/>
+      <c r="GNR343" s="44"/>
+      <c r="GNS343" s="44"/>
+      <c r="GNT343" s="44"/>
+      <c r="GNU343" s="44"/>
+      <c r="GNV343" s="44"/>
+      <c r="GNW343" s="44"/>
+      <c r="GNX343" s="44"/>
+      <c r="GNY343" s="44"/>
+      <c r="GNZ343" s="44"/>
+      <c r="GOA343" s="44"/>
+      <c r="GOB343" s="44"/>
+      <c r="GOC343" s="44"/>
+      <c r="GOD343" s="44"/>
+      <c r="GOE343" s="44"/>
+      <c r="GOF343" s="44"/>
+      <c r="GOG343" s="44"/>
+      <c r="GOH343" s="44"/>
+      <c r="GOI343" s="44"/>
+      <c r="GOJ343" s="44"/>
+      <c r="GOK343" s="44"/>
+      <c r="GOL343" s="44"/>
+      <c r="GOM343" s="44"/>
+      <c r="GON343" s="44"/>
+      <c r="GOO343" s="44"/>
+      <c r="GOP343" s="44"/>
+      <c r="GOQ343" s="44"/>
+      <c r="GOR343" s="44"/>
+      <c r="GOS343" s="44"/>
+      <c r="GOT343" s="44"/>
+      <c r="GOU343" s="44"/>
+      <c r="GOV343" s="44"/>
+      <c r="GOW343" s="44"/>
+      <c r="GOX343" s="44"/>
+      <c r="GOY343" s="44"/>
+      <c r="GOZ343" s="44"/>
+      <c r="GPA343" s="44"/>
+      <c r="GPB343" s="44"/>
+      <c r="GPC343" s="44"/>
+      <c r="GPD343" s="44"/>
+      <c r="GPE343" s="44"/>
+      <c r="GPF343" s="44"/>
+      <c r="GPG343" s="44"/>
+      <c r="GPH343" s="44"/>
+      <c r="GPI343" s="44"/>
+      <c r="GPJ343" s="44"/>
+      <c r="GPK343" s="44"/>
+      <c r="GPL343" s="44"/>
+      <c r="GPM343" s="44"/>
+      <c r="GPN343" s="44"/>
+      <c r="GPO343" s="44"/>
+      <c r="GPP343" s="44"/>
+      <c r="GPQ343" s="44"/>
+      <c r="GPR343" s="44"/>
+      <c r="GPS343" s="44"/>
+      <c r="GPT343" s="44"/>
+      <c r="GPU343" s="44"/>
+      <c r="GPV343" s="44"/>
+      <c r="GPW343" s="44"/>
+      <c r="GPX343" s="44"/>
+      <c r="GPY343" s="44"/>
+      <c r="GPZ343" s="44"/>
+      <c r="GQA343" s="44"/>
+      <c r="GQB343" s="44"/>
+      <c r="GQC343" s="44"/>
+      <c r="GQD343" s="44"/>
+      <c r="GQE343" s="44"/>
+      <c r="GQF343" s="44"/>
+      <c r="GQG343" s="44"/>
+      <c r="GQH343" s="44"/>
+      <c r="GQI343" s="44"/>
+      <c r="GQJ343" s="44"/>
+      <c r="GQK343" s="44"/>
+      <c r="GQL343" s="44"/>
+      <c r="GQM343" s="44"/>
+      <c r="GQN343" s="44"/>
+      <c r="GQO343" s="44"/>
+      <c r="GQP343" s="44"/>
+      <c r="GQQ343" s="44"/>
+      <c r="GQR343" s="44"/>
+      <c r="GQS343" s="44"/>
+      <c r="GQT343" s="44"/>
+      <c r="GQU343" s="44"/>
+      <c r="GQV343" s="44"/>
+      <c r="GQW343" s="44"/>
+      <c r="GQX343" s="44"/>
+      <c r="GQY343" s="44"/>
+      <c r="GQZ343" s="44"/>
+      <c r="GRA343" s="44"/>
+      <c r="GRB343" s="44"/>
+      <c r="GRC343" s="44"/>
+      <c r="GRD343" s="44"/>
+      <c r="GRE343" s="44"/>
+      <c r="GRF343" s="44"/>
+      <c r="GRG343" s="44"/>
+      <c r="GRH343" s="44"/>
+      <c r="GRI343" s="44"/>
+      <c r="GRJ343" s="44"/>
+      <c r="GRK343" s="44"/>
+      <c r="GRL343" s="44"/>
+      <c r="GRM343" s="44"/>
+      <c r="GRN343" s="44"/>
+      <c r="GRO343" s="44"/>
+      <c r="GRP343" s="44"/>
+      <c r="GRQ343" s="44"/>
+      <c r="GRR343" s="44"/>
+      <c r="GRS343" s="44"/>
+      <c r="GRT343" s="44"/>
+      <c r="GRU343" s="44"/>
+      <c r="GRV343" s="44"/>
+      <c r="GRW343" s="44"/>
+      <c r="GRX343" s="44"/>
+      <c r="GRY343" s="44"/>
+      <c r="GRZ343" s="44"/>
+      <c r="GSA343" s="44"/>
+      <c r="GSB343" s="44"/>
+      <c r="GSC343" s="44"/>
+      <c r="GSD343" s="44"/>
+      <c r="GSE343" s="44"/>
+      <c r="GSF343" s="44"/>
+      <c r="GSG343" s="44"/>
+      <c r="GSH343" s="44"/>
+      <c r="GSI343" s="44"/>
+      <c r="GSJ343" s="44"/>
+      <c r="GSK343" s="44"/>
+      <c r="GSL343" s="44"/>
+      <c r="GSM343" s="44"/>
+      <c r="GSN343" s="44"/>
+      <c r="GSO343" s="44"/>
+      <c r="GSP343" s="44"/>
+      <c r="GSQ343" s="44"/>
+      <c r="GSR343" s="44"/>
+      <c r="GSS343" s="44"/>
+      <c r="GST343" s="44"/>
+      <c r="GSU343" s="44"/>
+      <c r="GSV343" s="44"/>
+      <c r="GSW343" s="44"/>
+      <c r="GSX343" s="44"/>
+      <c r="GSY343" s="44"/>
+      <c r="GSZ343" s="44"/>
+      <c r="GTA343" s="44"/>
+      <c r="GTB343" s="44"/>
+      <c r="GTC343" s="44"/>
+      <c r="GTD343" s="44"/>
+      <c r="GTE343" s="44"/>
+      <c r="GTF343" s="44"/>
+      <c r="GTG343" s="44"/>
+      <c r="GTH343" s="44"/>
+      <c r="GTI343" s="44"/>
+      <c r="GTJ343" s="44"/>
+      <c r="GTK343" s="44"/>
+      <c r="GTL343" s="44"/>
+      <c r="GTM343" s="44"/>
+      <c r="GTN343" s="44"/>
+      <c r="GTO343" s="44"/>
+      <c r="GTP343" s="44"/>
+      <c r="GTQ343" s="44"/>
+      <c r="GTR343" s="44"/>
+      <c r="GTS343" s="44"/>
+      <c r="GTT343" s="44"/>
+      <c r="GTU343" s="44"/>
+      <c r="GTV343" s="44"/>
+      <c r="GTW343" s="44"/>
+      <c r="GTX343" s="44"/>
+      <c r="GTY343" s="44"/>
+      <c r="GTZ343" s="44"/>
+      <c r="GUA343" s="44"/>
+      <c r="GUB343" s="44"/>
+      <c r="GUC343" s="44"/>
+      <c r="GUD343" s="44"/>
+      <c r="GUE343" s="44"/>
+      <c r="GUF343" s="44"/>
+      <c r="GUG343" s="44"/>
+      <c r="GUH343" s="44"/>
+      <c r="GUI343" s="44"/>
+      <c r="GUJ343" s="44"/>
+      <c r="GUK343" s="44"/>
+      <c r="GUL343" s="44"/>
+      <c r="GUM343" s="44"/>
+      <c r="GUN343" s="44"/>
+      <c r="GUO343" s="44"/>
+      <c r="GUP343" s="44"/>
+      <c r="GUQ343" s="44"/>
+      <c r="GUR343" s="44"/>
+      <c r="GUS343" s="44"/>
+      <c r="GUT343" s="44"/>
+      <c r="GUU343" s="44"/>
+      <c r="GUV343" s="44"/>
+      <c r="GUW343" s="44"/>
+      <c r="GUX343" s="44"/>
+      <c r="GUY343" s="44"/>
+      <c r="GUZ343" s="44"/>
+      <c r="GVA343" s="44"/>
+      <c r="GVB343" s="44"/>
+      <c r="GVC343" s="44"/>
+      <c r="GVD343" s="44"/>
+      <c r="GVE343" s="44"/>
+      <c r="GVF343" s="44"/>
+      <c r="GVG343" s="44"/>
+      <c r="GVH343" s="44"/>
+      <c r="GVI343" s="44"/>
+      <c r="GVJ343" s="44"/>
+      <c r="GVK343" s="44"/>
+      <c r="GVL343" s="44"/>
+      <c r="GVM343" s="44"/>
+      <c r="GVN343" s="44"/>
+      <c r="GVO343" s="44"/>
+      <c r="GVP343" s="44"/>
+      <c r="GVQ343" s="44"/>
+      <c r="GVR343" s="44"/>
+      <c r="GVS343" s="44"/>
+      <c r="GVT343" s="44"/>
+      <c r="GVU343" s="44"/>
+      <c r="GVV343" s="44"/>
+      <c r="GVW343" s="44"/>
+      <c r="GVX343" s="44"/>
+      <c r="GVY343" s="44"/>
+      <c r="GVZ343" s="44"/>
+      <c r="GWA343" s="44"/>
+      <c r="GWB343" s="44"/>
+      <c r="GWC343" s="44"/>
+      <c r="GWD343" s="44"/>
+      <c r="GWE343" s="44"/>
+      <c r="GWF343" s="44"/>
+      <c r="GWG343" s="44"/>
+      <c r="GWH343" s="44"/>
+      <c r="GWI343" s="44"/>
+      <c r="GWJ343" s="44"/>
+      <c r="GWK343" s="44"/>
+      <c r="GWL343" s="44"/>
+      <c r="GWM343" s="44"/>
+      <c r="GWN343" s="44"/>
+      <c r="GWO343" s="44"/>
+      <c r="GWP343" s="44"/>
+      <c r="GWQ343" s="44"/>
+      <c r="GWR343" s="44"/>
+      <c r="GWS343" s="44"/>
+      <c r="GWT343" s="44"/>
+      <c r="GWU343" s="44"/>
+      <c r="GWV343" s="44"/>
+      <c r="GWW343" s="44"/>
+      <c r="GWX343" s="44"/>
+      <c r="GWY343" s="44"/>
+      <c r="GWZ343" s="44"/>
+      <c r="GXA343" s="44"/>
+      <c r="GXB343" s="44"/>
+      <c r="GXC343" s="44"/>
+      <c r="GXD343" s="44"/>
+      <c r="GXE343" s="44"/>
+      <c r="GXF343" s="44"/>
+      <c r="GXG343" s="44"/>
+      <c r="GXH343" s="44"/>
+      <c r="GXI343" s="44"/>
+      <c r="GXJ343" s="44"/>
+      <c r="GXK343" s="44"/>
+      <c r="GXL343" s="44"/>
+      <c r="GXM343" s="44"/>
+      <c r="GXN343" s="44"/>
+      <c r="GXO343" s="44"/>
+      <c r="GXP343" s="44"/>
+      <c r="GXQ343" s="44"/>
+      <c r="GXR343" s="44"/>
+      <c r="GXS343" s="44"/>
+      <c r="GXT343" s="44"/>
+      <c r="GXU343" s="44"/>
+      <c r="GXV343" s="44"/>
+      <c r="GXW343" s="44"/>
+      <c r="GXX343" s="44"/>
+      <c r="GXY343" s="44"/>
+      <c r="GXZ343" s="44"/>
+      <c r="GYA343" s="44"/>
+      <c r="GYB343" s="44"/>
+      <c r="GYC343" s="44"/>
+      <c r="GYD343" s="44"/>
+      <c r="GYE343" s="44"/>
+      <c r="GYF343" s="44"/>
+      <c r="GYG343" s="44"/>
+      <c r="GYH343" s="44"/>
+      <c r="GYI343" s="44"/>
+      <c r="GYJ343" s="44"/>
+      <c r="GYK343" s="44"/>
+      <c r="GYL343" s="44"/>
+      <c r="GYM343" s="44"/>
+      <c r="GYN343" s="44"/>
+      <c r="GYO343" s="44"/>
+      <c r="GYP343" s="44"/>
+      <c r="GYQ343" s="44"/>
+      <c r="GYR343" s="44"/>
+      <c r="GYS343" s="44"/>
+      <c r="GYT343" s="44"/>
+      <c r="GYU343" s="44"/>
+      <c r="GYV343" s="44"/>
+      <c r="GYW343" s="44"/>
+      <c r="GYX343" s="44"/>
+      <c r="GYY343" s="44"/>
+      <c r="GYZ343" s="44"/>
+      <c r="GZA343" s="44"/>
+      <c r="GZB343" s="44"/>
+      <c r="GZC343" s="44"/>
+      <c r="GZD343" s="44"/>
+      <c r="GZE343" s="44"/>
+      <c r="GZF343" s="44"/>
+      <c r="GZG343" s="44"/>
+      <c r="GZH343" s="44"/>
+      <c r="GZI343" s="44"/>
+      <c r="GZJ343" s="44"/>
+      <c r="GZK343" s="44"/>
+      <c r="GZL343" s="44"/>
+      <c r="GZM343" s="44"/>
+      <c r="GZN343" s="44"/>
+      <c r="GZO343" s="44"/>
+      <c r="GZP343" s="44"/>
+      <c r="GZQ343" s="44"/>
+      <c r="GZR343" s="44"/>
+      <c r="GZS343" s="44"/>
+      <c r="GZT343" s="44"/>
+      <c r="GZU343" s="44"/>
+      <c r="GZV343" s="44"/>
+      <c r="GZW343" s="44"/>
+      <c r="GZX343" s="44"/>
+      <c r="GZY343" s="44"/>
+      <c r="GZZ343" s="44"/>
+      <c r="HAA343" s="44"/>
+      <c r="HAB343" s="44"/>
+      <c r="HAC343" s="44"/>
+      <c r="HAD343" s="44"/>
+      <c r="HAE343" s="44"/>
+      <c r="HAF343" s="44"/>
+      <c r="HAG343" s="44"/>
+      <c r="HAH343" s="44"/>
+      <c r="HAI343" s="44"/>
+      <c r="HAJ343" s="44"/>
+      <c r="HAK343" s="44"/>
+      <c r="HAL343" s="44"/>
+      <c r="HAM343" s="44"/>
+      <c r="HAN343" s="44"/>
+      <c r="HAO343" s="44"/>
+      <c r="HAP343" s="44"/>
+      <c r="HAQ343" s="44"/>
+      <c r="HAR343" s="44"/>
+      <c r="HAS343" s="44"/>
+      <c r="HAT343" s="44"/>
+      <c r="HAU343" s="44"/>
+      <c r="HAV343" s="44"/>
+      <c r="HAW343" s="44"/>
+      <c r="HAX343" s="44"/>
+      <c r="HAY343" s="44"/>
+      <c r="HAZ343" s="44"/>
+      <c r="HBA343" s="44"/>
+      <c r="HBB343" s="44"/>
+      <c r="HBC343" s="44"/>
+      <c r="HBD343" s="44"/>
+      <c r="HBE343" s="44"/>
+      <c r="HBF343" s="44"/>
+      <c r="HBG343" s="44"/>
+      <c r="HBH343" s="44"/>
+      <c r="HBI343" s="44"/>
+      <c r="HBJ343" s="44"/>
+      <c r="HBK343" s="44"/>
+      <c r="HBL343" s="44"/>
+      <c r="HBM343" s="44"/>
+      <c r="HBN343" s="44"/>
+      <c r="HBO343" s="44"/>
+      <c r="HBP343" s="44"/>
+      <c r="HBQ343" s="44"/>
+      <c r="HBR343" s="44"/>
+      <c r="HBS343" s="44"/>
+      <c r="HBT343" s="44"/>
+      <c r="HBU343" s="44"/>
+      <c r="HBV343" s="44"/>
+      <c r="HBW343" s="44"/>
+      <c r="HBX343" s="44"/>
+      <c r="HBY343" s="44"/>
+      <c r="HBZ343" s="44"/>
+      <c r="HCA343" s="44"/>
+      <c r="HCB343" s="44"/>
+      <c r="HCC343" s="44"/>
+      <c r="HCD343" s="44"/>
+      <c r="HCE343" s="44"/>
+      <c r="HCF343" s="44"/>
+      <c r="HCG343" s="44"/>
+      <c r="HCH343" s="44"/>
+      <c r="HCI343" s="44"/>
+      <c r="HCJ343" s="44"/>
+      <c r="HCK343" s="44"/>
+      <c r="HCL343" s="44"/>
+      <c r="HCM343" s="44"/>
+      <c r="HCN343" s="44"/>
+      <c r="HCO343" s="44"/>
+      <c r="HCP343" s="44"/>
+      <c r="HCQ343" s="44"/>
+      <c r="HCR343" s="44"/>
+      <c r="HCS343" s="44"/>
+      <c r="HCT343" s="44"/>
+      <c r="HCU343" s="44"/>
+      <c r="HCV343" s="44"/>
+      <c r="HCW343" s="44"/>
+      <c r="HCX343" s="44"/>
+      <c r="HCY343" s="44"/>
+      <c r="HCZ343" s="44"/>
+      <c r="HDA343" s="44"/>
+      <c r="HDB343" s="44"/>
+      <c r="HDC343" s="44"/>
+      <c r="HDD343" s="44"/>
+      <c r="HDE343" s="44"/>
+      <c r="HDF343" s="44"/>
+      <c r="HDG343" s="44"/>
+      <c r="HDH343" s="44"/>
+      <c r="HDI343" s="44"/>
+      <c r="HDJ343" s="44"/>
+      <c r="HDK343" s="44"/>
+      <c r="HDL343" s="44"/>
+      <c r="HDM343" s="44"/>
+      <c r="HDN343" s="44"/>
+      <c r="HDO343" s="44"/>
+      <c r="HDP343" s="44"/>
+      <c r="HDQ343" s="44"/>
+      <c r="HDR343" s="44"/>
+      <c r="HDS343" s="44"/>
+      <c r="HDT343" s="44"/>
+      <c r="HDU343" s="44"/>
+      <c r="HDV343" s="44"/>
+      <c r="HDW343" s="44"/>
+      <c r="HDX343" s="44"/>
+      <c r="HDY343" s="44"/>
+      <c r="HDZ343" s="44"/>
+      <c r="HEA343" s="44"/>
+      <c r="HEB343" s="44"/>
+      <c r="HEC343" s="44"/>
+      <c r="HED343" s="44"/>
+      <c r="HEE343" s="44"/>
+      <c r="HEF343" s="44"/>
+      <c r="HEG343" s="44"/>
+      <c r="HEH343" s="44"/>
+      <c r="HEI343" s="44"/>
+      <c r="HEJ343" s="44"/>
+      <c r="HEK343" s="44"/>
+      <c r="HEL343" s="44"/>
+      <c r="HEM343" s="44"/>
+      <c r="HEN343" s="44"/>
+      <c r="HEO343" s="44"/>
+      <c r="HEP343" s="44"/>
+      <c r="HEQ343" s="44"/>
+      <c r="HER343" s="44"/>
+      <c r="HES343" s="44"/>
+      <c r="HET343" s="44"/>
+      <c r="HEU343" s="44"/>
+      <c r="HEV343" s="44"/>
+      <c r="HEW343" s="44"/>
+      <c r="HEX343" s="44"/>
+      <c r="HEY343" s="44"/>
+      <c r="HEZ343" s="44"/>
+      <c r="HFA343" s="44"/>
+      <c r="HFB343" s="44"/>
+      <c r="HFC343" s="44"/>
+      <c r="HFD343" s="44"/>
+      <c r="HFE343" s="44"/>
+      <c r="HFF343" s="44"/>
+      <c r="HFG343" s="44"/>
+      <c r="HFH343" s="44"/>
+      <c r="HFI343" s="44"/>
+      <c r="HFJ343" s="44"/>
+      <c r="HFK343" s="44"/>
+      <c r="HFL343" s="44"/>
+      <c r="HFM343" s="44"/>
+      <c r="HFN343" s="44"/>
+      <c r="HFO343" s="44"/>
+      <c r="HFP343" s="44"/>
+      <c r="HFQ343" s="44"/>
+      <c r="HFR343" s="44"/>
+      <c r="HFS343" s="44"/>
+      <c r="HFT343" s="44"/>
+      <c r="HFU343" s="44"/>
+      <c r="HFV343" s="44"/>
+      <c r="HFW343" s="44"/>
+      <c r="HFX343" s="44"/>
+      <c r="HFY343" s="44"/>
+      <c r="HFZ343" s="44"/>
+      <c r="HGA343" s="44"/>
+      <c r="HGB343" s="44"/>
+      <c r="HGC343" s="44"/>
+      <c r="HGD343" s="44"/>
+      <c r="HGE343" s="44"/>
+      <c r="HGF343" s="44"/>
+      <c r="HGG343" s="44"/>
+      <c r="HGH343" s="44"/>
+      <c r="HGI343" s="44"/>
+      <c r="HGJ343" s="44"/>
+      <c r="HGK343" s="44"/>
+      <c r="HGL343" s="44"/>
+      <c r="HGM343" s="44"/>
+      <c r="HGN343" s="44"/>
+      <c r="HGO343" s="44"/>
+      <c r="HGP343" s="44"/>
+      <c r="HGQ343" s="44"/>
+      <c r="HGR343" s="44"/>
+      <c r="HGS343" s="44"/>
+      <c r="HGT343" s="44"/>
+      <c r="HGU343" s="44"/>
+      <c r="HGV343" s="44"/>
+      <c r="HGW343" s="44"/>
+      <c r="HGX343" s="44"/>
+      <c r="HGY343" s="44"/>
+      <c r="HGZ343" s="44"/>
+      <c r="HHA343" s="44"/>
+      <c r="HHB343" s="44"/>
+      <c r="HHC343" s="44"/>
+      <c r="HHD343" s="44"/>
+      <c r="HHE343" s="44"/>
+      <c r="HHF343" s="44"/>
+      <c r="HHG343" s="44"/>
+      <c r="HHH343" s="44"/>
+      <c r="HHI343" s="44"/>
+      <c r="HHJ343" s="44"/>
+      <c r="HHK343" s="44"/>
+      <c r="HHL343" s="44"/>
+      <c r="HHM343" s="44"/>
+      <c r="HHN343" s="44"/>
+      <c r="HHO343" s="44"/>
+      <c r="HHP343" s="44"/>
+      <c r="HHQ343" s="44"/>
+      <c r="HHR343" s="44"/>
+      <c r="HHS343" s="44"/>
+      <c r="HHT343" s="44"/>
+      <c r="HHU343" s="44"/>
+      <c r="HHV343" s="44"/>
+      <c r="HHW343" s="44"/>
+      <c r="HHX343" s="44"/>
+      <c r="HHY343" s="44"/>
+      <c r="HHZ343" s="44"/>
+      <c r="HIA343" s="44"/>
+      <c r="HIB343" s="44"/>
+      <c r="HIC343" s="44"/>
+      <c r="HID343" s="44"/>
+      <c r="HIE343" s="44"/>
+      <c r="HIF343" s="44"/>
+      <c r="HIG343" s="44"/>
+      <c r="HIH343" s="44"/>
+      <c r="HII343" s="44"/>
+      <c r="HIJ343" s="44"/>
+      <c r="HIK343" s="44"/>
+      <c r="HIL343" s="44"/>
+      <c r="HIM343" s="44"/>
+      <c r="HIN343" s="44"/>
+      <c r="HIO343" s="44"/>
+      <c r="HIP343" s="44"/>
+      <c r="HIQ343" s="44"/>
+      <c r="HIR343" s="44"/>
+      <c r="HIS343" s="44"/>
+      <c r="HIT343" s="44"/>
+      <c r="HIU343" s="44"/>
+      <c r="HIV343" s="44"/>
+      <c r="HIW343" s="44"/>
+      <c r="HIX343" s="44"/>
+      <c r="HIY343" s="44"/>
+      <c r="HIZ343" s="44"/>
+      <c r="HJA343" s="44"/>
+      <c r="HJB343" s="44"/>
+      <c r="HJC343" s="44"/>
+      <c r="HJD343" s="44"/>
+      <c r="HJE343" s="44"/>
+      <c r="HJF343" s="44"/>
+      <c r="HJG343" s="44"/>
+      <c r="HJH343" s="44"/>
+      <c r="HJI343" s="44"/>
+      <c r="HJJ343" s="44"/>
+      <c r="HJK343" s="44"/>
+      <c r="HJL343" s="44"/>
+      <c r="HJM343" s="44"/>
+      <c r="HJN343" s="44"/>
+      <c r="HJO343" s="44"/>
+      <c r="HJP343" s="44"/>
+      <c r="HJQ343" s="44"/>
+      <c r="HJR343" s="44"/>
+      <c r="HJS343" s="44"/>
+      <c r="HJT343" s="44"/>
+      <c r="HJU343" s="44"/>
+      <c r="HJV343" s="44"/>
+      <c r="HJW343" s="44"/>
+      <c r="HJX343" s="44"/>
+      <c r="HJY343" s="44"/>
+      <c r="HJZ343" s="44"/>
+      <c r="HKA343" s="44"/>
+      <c r="HKB343" s="44"/>
+      <c r="HKC343" s="44"/>
+      <c r="HKD343" s="44"/>
+      <c r="HKE343" s="44"/>
+      <c r="HKF343" s="44"/>
+      <c r="HKG343" s="44"/>
+      <c r="HKH343" s="44"/>
+      <c r="HKI343" s="44"/>
+      <c r="HKJ343" s="44"/>
+      <c r="HKK343" s="44"/>
+      <c r="HKL343" s="44"/>
+      <c r="HKM343" s="44"/>
+      <c r="HKN343" s="44"/>
+      <c r="HKO343" s="44"/>
+      <c r="HKP343" s="44"/>
+      <c r="HKQ343" s="44"/>
+      <c r="HKR343" s="44"/>
+      <c r="HKS343" s="44"/>
+      <c r="HKT343" s="44"/>
+      <c r="HKU343" s="44"/>
+      <c r="HKV343" s="44"/>
+      <c r="HKW343" s="44"/>
+      <c r="HKX343" s="44"/>
+      <c r="HKY343" s="44"/>
+      <c r="HKZ343" s="44"/>
+      <c r="HLA343" s="44"/>
+      <c r="HLB343" s="44"/>
+      <c r="HLC343" s="44"/>
+      <c r="HLD343" s="44"/>
+      <c r="HLE343" s="44"/>
+      <c r="HLF343" s="44"/>
+      <c r="HLG343" s="44"/>
+      <c r="HLH343" s="44"/>
+      <c r="HLI343" s="44"/>
+      <c r="HLJ343" s="44"/>
+      <c r="HLK343" s="44"/>
+      <c r="HLL343" s="44"/>
+      <c r="HLM343" s="44"/>
+      <c r="HLN343" s="44"/>
+      <c r="HLO343" s="44"/>
+      <c r="HLP343" s="44"/>
+      <c r="HLQ343" s="44"/>
+      <c r="HLR343" s="44"/>
+      <c r="HLS343" s="44"/>
+      <c r="HLT343" s="44"/>
+      <c r="HLU343" s="44"/>
+      <c r="HLV343" s="44"/>
+      <c r="HLW343" s="44"/>
+      <c r="HLX343" s="44"/>
+      <c r="HLY343" s="44"/>
+      <c r="HLZ343" s="44"/>
+      <c r="HMA343" s="44"/>
+      <c r="HMB343" s="44"/>
+      <c r="HMC343" s="44"/>
+      <c r="HMD343" s="44"/>
+      <c r="HME343" s="44"/>
+      <c r="HMF343" s="44"/>
+      <c r="HMG343" s="44"/>
+      <c r="HMH343" s="44"/>
+      <c r="HMI343" s="44"/>
+      <c r="HMJ343" s="44"/>
+      <c r="HMK343" s="44"/>
+      <c r="HML343" s="44"/>
+      <c r="HMM343" s="44"/>
+      <c r="HMN343" s="44"/>
+      <c r="HMO343" s="44"/>
+      <c r="HMP343" s="44"/>
+      <c r="HMQ343" s="44"/>
+      <c r="HMR343" s="44"/>
+      <c r="HMS343" s="44"/>
+      <c r="HMT343" s="44"/>
+      <c r="HMU343" s="44"/>
+      <c r="HMV343" s="44"/>
+      <c r="HMW343" s="44"/>
+      <c r="HMX343" s="44"/>
+      <c r="HMY343" s="44"/>
+      <c r="HMZ343" s="44"/>
+      <c r="HNA343" s="44"/>
+      <c r="HNB343" s="44"/>
+      <c r="HNC343" s="44"/>
+      <c r="HND343" s="44"/>
+      <c r="HNE343" s="44"/>
+      <c r="HNF343" s="44"/>
+      <c r="HNG343" s="44"/>
+      <c r="HNH343" s="44"/>
+      <c r="HNI343" s="44"/>
+      <c r="HNJ343" s="44"/>
+      <c r="HNK343" s="44"/>
+      <c r="HNL343" s="44"/>
+      <c r="HNM343" s="44"/>
+      <c r="HNN343" s="44"/>
+      <c r="HNO343" s="44"/>
+      <c r="HNP343" s="44"/>
+      <c r="HNQ343" s="44"/>
+      <c r="HNR343" s="44"/>
+      <c r="HNS343" s="44"/>
+      <c r="HNT343" s="44"/>
+      <c r="HNU343" s="44"/>
+      <c r="HNV343" s="44"/>
+      <c r="HNW343" s="44"/>
+      <c r="HNX343" s="44"/>
+      <c r="HNY343" s="44"/>
+      <c r="HNZ343" s="44"/>
+      <c r="HOA343" s="44"/>
+      <c r="HOB343" s="44"/>
+      <c r="HOC343" s="44"/>
+      <c r="HOD343" s="44"/>
+      <c r="HOE343" s="44"/>
+      <c r="HOF343" s="44"/>
+      <c r="HOG343" s="44"/>
+      <c r="HOH343" s="44"/>
+      <c r="HOI343" s="44"/>
+      <c r="HOJ343" s="44"/>
+      <c r="HOK343" s="44"/>
+      <c r="HOL343" s="44"/>
+      <c r="HOM343" s="44"/>
+      <c r="HON343" s="44"/>
+      <c r="HOO343" s="44"/>
+      <c r="HOP343" s="44"/>
+      <c r="HOQ343" s="44"/>
+      <c r="HOR343" s="44"/>
+      <c r="HOS343" s="44"/>
+      <c r="HOT343" s="44"/>
+      <c r="HOU343" s="44"/>
+      <c r="HOV343" s="44"/>
+      <c r="HOW343" s="44"/>
+      <c r="HOX343" s="44"/>
+      <c r="HOY343" s="44"/>
+      <c r="HOZ343" s="44"/>
+      <c r="HPA343" s="44"/>
+      <c r="HPB343" s="44"/>
+      <c r="HPC343" s="44"/>
+      <c r="HPD343" s="44"/>
+      <c r="HPE343" s="44"/>
+      <c r="HPF343" s="44"/>
+      <c r="HPG343" s="44"/>
+      <c r="HPH343" s="44"/>
+      <c r="HPI343" s="44"/>
+      <c r="HPJ343" s="44"/>
+      <c r="HPK343" s="44"/>
+      <c r="HPL343" s="44"/>
+      <c r="HPM343" s="44"/>
+      <c r="HPN343" s="44"/>
+      <c r="HPO343" s="44"/>
+      <c r="HPP343" s="44"/>
+      <c r="HPQ343" s="44"/>
+      <c r="HPR343" s="44"/>
+      <c r="HPS343" s="44"/>
+      <c r="HPT343" s="44"/>
+      <c r="HPU343" s="44"/>
+      <c r="HPV343" s="44"/>
+      <c r="HPW343" s="44"/>
+      <c r="HPX343" s="44"/>
+      <c r="HPY343" s="44"/>
+      <c r="HPZ343" s="44"/>
+      <c r="HQA343" s="44"/>
+      <c r="HQB343" s="44"/>
+      <c r="HQC343" s="44"/>
+      <c r="HQD343" s="44"/>
+      <c r="HQE343" s="44"/>
+      <c r="HQF343" s="44"/>
+      <c r="HQG343" s="44"/>
+      <c r="HQH343" s="44"/>
+      <c r="HQI343" s="44"/>
+      <c r="HQJ343" s="44"/>
+      <c r="HQK343" s="44"/>
+      <c r="HQL343" s="44"/>
+      <c r="HQM343" s="44"/>
+      <c r="HQN343" s="44"/>
+      <c r="HQO343" s="44"/>
+      <c r="HQP343" s="44"/>
+      <c r="HQQ343" s="44"/>
+      <c r="HQR343" s="44"/>
+      <c r="HQS343" s="44"/>
+      <c r="HQT343" s="44"/>
+      <c r="HQU343" s="44"/>
+      <c r="HQV343" s="44"/>
+      <c r="HQW343" s="44"/>
+      <c r="HQX343" s="44"/>
+      <c r="HQY343" s="44"/>
+      <c r="HQZ343" s="44"/>
+      <c r="HRA343" s="44"/>
+      <c r="HRB343" s="44"/>
+      <c r="HRC343" s="44"/>
+      <c r="HRD343" s="44"/>
+      <c r="HRE343" s="44"/>
+      <c r="HRF343" s="44"/>
+      <c r="HRG343" s="44"/>
+      <c r="HRH343" s="44"/>
+      <c r="HRI343" s="44"/>
+      <c r="HRJ343" s="44"/>
+      <c r="HRK343" s="44"/>
+      <c r="HRL343" s="44"/>
+      <c r="HRM343" s="44"/>
+      <c r="HRN343" s="44"/>
+      <c r="HRO343" s="44"/>
+      <c r="HRP343" s="44"/>
+      <c r="HRQ343" s="44"/>
+      <c r="HRR343" s="44"/>
+      <c r="HRS343" s="44"/>
+      <c r="HRT343" s="44"/>
+      <c r="HRU343" s="44"/>
+      <c r="HRV343" s="44"/>
+      <c r="HRW343" s="44"/>
+      <c r="HRX343" s="44"/>
+      <c r="HRY343" s="44"/>
+      <c r="HRZ343" s="44"/>
+      <c r="HSA343" s="44"/>
+      <c r="HSB343" s="44"/>
+      <c r="HSC343" s="44"/>
+      <c r="HSD343" s="44"/>
+      <c r="HSE343" s="44"/>
+      <c r="HSF343" s="44"/>
+      <c r="HSG343" s="44"/>
+      <c r="HSH343" s="44"/>
+      <c r="HSI343" s="44"/>
+      <c r="HSJ343" s="44"/>
+      <c r="HSK343" s="44"/>
+      <c r="HSL343" s="44"/>
+      <c r="HSM343" s="44"/>
+      <c r="HSN343" s="44"/>
+      <c r="HSO343" s="44"/>
+      <c r="HSP343" s="44"/>
+      <c r="HSQ343" s="44"/>
+      <c r="HSR343" s="44"/>
+      <c r="HSS343" s="44"/>
+      <c r="HST343" s="44"/>
+      <c r="HSU343" s="44"/>
+      <c r="HSV343" s="44"/>
+      <c r="HSW343" s="44"/>
+      <c r="HSX343" s="44"/>
+      <c r="HSY343" s="44"/>
+      <c r="HSZ343" s="44"/>
+      <c r="HTA343" s="44"/>
+      <c r="HTB343" s="44"/>
+      <c r="HTC343" s="44"/>
+      <c r="HTD343" s="44"/>
+      <c r="HTE343" s="44"/>
+      <c r="HTF343" s="44"/>
+      <c r="HTG343" s="44"/>
+      <c r="HTH343" s="44"/>
+      <c r="HTI343" s="44"/>
+      <c r="HTJ343" s="44"/>
+      <c r="HTK343" s="44"/>
+      <c r="HTL343" s="44"/>
+      <c r="HTM343" s="44"/>
+      <c r="HTN343" s="44"/>
+      <c r="HTO343" s="44"/>
+      <c r="HTP343" s="44"/>
+      <c r="HTQ343" s="44"/>
+      <c r="HTR343" s="44"/>
+      <c r="HTS343" s="44"/>
+      <c r="HTT343" s="44"/>
+      <c r="HTU343" s="44"/>
+      <c r="HTV343" s="44"/>
+      <c r="HTW343" s="44"/>
+      <c r="HTX343" s="44"/>
+      <c r="HTY343" s="44"/>
+      <c r="HTZ343" s="44"/>
+      <c r="HUA343" s="44"/>
+      <c r="HUB343" s="44"/>
+      <c r="HUC343" s="44"/>
+      <c r="HUD343" s="44"/>
+      <c r="HUE343" s="44"/>
+      <c r="HUF343" s="44"/>
+      <c r="HUG343" s="44"/>
+      <c r="HUH343" s="44"/>
+      <c r="HUI343" s="44"/>
+      <c r="HUJ343" s="44"/>
+      <c r="HUK343" s="44"/>
+      <c r="HUL343" s="44"/>
+      <c r="HUM343" s="44"/>
+      <c r="HUN343" s="44"/>
+      <c r="HUO343" s="44"/>
+      <c r="HUP343" s="44"/>
+      <c r="HUQ343" s="44"/>
+      <c r="HUR343" s="44"/>
+      <c r="HUS343" s="44"/>
+      <c r="HUT343" s="44"/>
+      <c r="HUU343" s="44"/>
+      <c r="HUV343" s="44"/>
+      <c r="HUW343" s="44"/>
+      <c r="HUX343" s="44"/>
+      <c r="HUY343" s="44"/>
+      <c r="HUZ343" s="44"/>
+      <c r="HVA343" s="44"/>
+      <c r="HVB343" s="44"/>
+      <c r="HVC343" s="44"/>
+      <c r="HVD343" s="44"/>
+      <c r="HVE343" s="44"/>
+      <c r="HVF343" s="44"/>
+      <c r="HVG343" s="44"/>
+      <c r="HVH343" s="44"/>
+      <c r="HVI343" s="44"/>
+      <c r="HVJ343" s="44"/>
+      <c r="HVK343" s="44"/>
+      <c r="HVL343" s="44"/>
+      <c r="HVM343" s="44"/>
+      <c r="HVN343" s="44"/>
+      <c r="HVO343" s="44"/>
+      <c r="HVP343" s="44"/>
+      <c r="HVQ343" s="44"/>
+      <c r="HVR343" s="44"/>
+      <c r="HVS343" s="44"/>
+      <c r="HVT343" s="44"/>
+      <c r="HVU343" s="44"/>
+      <c r="HVV343" s="44"/>
+      <c r="HVW343" s="44"/>
+      <c r="HVX343" s="44"/>
+      <c r="HVY343" s="44"/>
+      <c r="HVZ343" s="44"/>
+      <c r="HWA343" s="44"/>
+      <c r="HWB343" s="44"/>
+      <c r="HWC343" s="44"/>
+      <c r="HWD343" s="44"/>
+      <c r="HWE343" s="44"/>
+      <c r="HWF343" s="44"/>
+      <c r="HWG343" s="44"/>
+      <c r="HWH343" s="44"/>
+      <c r="HWI343" s="44"/>
+      <c r="HWJ343" s="44"/>
+      <c r="HWK343" s="44"/>
+      <c r="HWL343" s="44"/>
+      <c r="HWM343" s="44"/>
+      <c r="HWN343" s="44"/>
+      <c r="HWO343" s="44"/>
+      <c r="HWP343" s="44"/>
+      <c r="HWQ343" s="44"/>
+      <c r="HWR343" s="44"/>
+      <c r="HWS343" s="44"/>
+      <c r="HWT343" s="44"/>
+      <c r="HWU343" s="44"/>
+      <c r="HWV343" s="44"/>
+      <c r="HWW343" s="44"/>
+      <c r="HWX343" s="44"/>
+      <c r="HWY343" s="44"/>
+      <c r="HWZ343" s="44"/>
+      <c r="HXA343" s="44"/>
+      <c r="HXB343" s="44"/>
+      <c r="HXC343" s="44"/>
+      <c r="HXD343" s="44"/>
+      <c r="HXE343" s="44"/>
+      <c r="HXF343" s="44"/>
+      <c r="HXG343" s="44"/>
+      <c r="HXH343" s="44"/>
+      <c r="HXI343" s="44"/>
+      <c r="HXJ343" s="44"/>
+      <c r="HXK343" s="44"/>
+      <c r="HXL343" s="44"/>
+      <c r="HXM343" s="44"/>
+      <c r="HXN343" s="44"/>
+      <c r="HXO343" s="44"/>
+      <c r="HXP343" s="44"/>
+      <c r="HXQ343" s="44"/>
+      <c r="HXR343" s="44"/>
+      <c r="HXS343" s="44"/>
+      <c r="HXT343" s="44"/>
+      <c r="HXU343" s="44"/>
+      <c r="HXV343" s="44"/>
+      <c r="HXW343" s="44"/>
+      <c r="HXX343" s="44"/>
+      <c r="HXY343" s="44"/>
+      <c r="HXZ343" s="44"/>
+      <c r="HYA343" s="44"/>
+      <c r="HYB343" s="44"/>
+      <c r="HYC343" s="44"/>
+      <c r="HYD343" s="44"/>
+      <c r="HYE343" s="44"/>
+      <c r="HYF343" s="44"/>
+      <c r="HYG343" s="44"/>
+      <c r="HYH343" s="44"/>
+      <c r="HYI343" s="44"/>
+      <c r="HYJ343" s="44"/>
+      <c r="HYK343" s="44"/>
+      <c r="HYL343" s="44"/>
+      <c r="HYM343" s="44"/>
+      <c r="HYN343" s="44"/>
+      <c r="HYO343" s="44"/>
+      <c r="HYP343" s="44"/>
+      <c r="HYQ343" s="44"/>
+      <c r="HYR343" s="44"/>
+      <c r="HYS343" s="44"/>
+      <c r="HYT343" s="44"/>
+      <c r="HYU343" s="44"/>
+      <c r="HYV343" s="44"/>
+      <c r="HYW343" s="44"/>
+      <c r="HYX343" s="44"/>
+      <c r="HYY343" s="44"/>
+      <c r="HYZ343" s="44"/>
+      <c r="HZA343" s="44"/>
+      <c r="HZB343" s="44"/>
+      <c r="HZC343" s="44"/>
+      <c r="HZD343" s="44"/>
+      <c r="HZE343" s="44"/>
+      <c r="HZF343" s="44"/>
+      <c r="HZG343" s="44"/>
+      <c r="HZH343" s="44"/>
+      <c r="HZI343" s="44"/>
+      <c r="HZJ343" s="44"/>
+      <c r="HZK343" s="44"/>
+      <c r="HZL343" s="44"/>
+      <c r="HZM343" s="44"/>
+      <c r="HZN343" s="44"/>
+      <c r="HZO343" s="44"/>
+      <c r="HZP343" s="44"/>
+      <c r="HZQ343" s="44"/>
+      <c r="HZR343" s="44"/>
+      <c r="HZS343" s="44"/>
+      <c r="HZT343" s="44"/>
+      <c r="HZU343" s="44"/>
+      <c r="HZV343" s="44"/>
+      <c r="HZW343" s="44"/>
+      <c r="HZX343" s="44"/>
+      <c r="HZY343" s="44"/>
+      <c r="HZZ343" s="44"/>
+      <c r="IAA343" s="44"/>
+      <c r="IAB343" s="44"/>
+      <c r="IAC343" s="44"/>
+      <c r="IAD343" s="44"/>
+      <c r="IAE343" s="44"/>
+      <c r="IAF343" s="44"/>
+      <c r="IAG343" s="44"/>
+      <c r="IAH343" s="44"/>
+      <c r="IAI343" s="44"/>
+      <c r="IAJ343" s="44"/>
+      <c r="IAK343" s="44"/>
+      <c r="IAL343" s="44"/>
+      <c r="IAM343" s="44"/>
+      <c r="IAN343" s="44"/>
+      <c r="IAO343" s="44"/>
+      <c r="IAP343" s="44"/>
+      <c r="IAQ343" s="44"/>
+      <c r="IAR343" s="44"/>
+      <c r="IAS343" s="44"/>
+      <c r="IAT343" s="44"/>
+      <c r="IAU343" s="44"/>
+      <c r="IAV343" s="44"/>
+      <c r="IAW343" s="44"/>
+      <c r="IAX343" s="44"/>
+      <c r="IAY343" s="44"/>
+      <c r="IAZ343" s="44"/>
+      <c r="IBA343" s="44"/>
+      <c r="IBB343" s="44"/>
+      <c r="IBC343" s="44"/>
+      <c r="IBD343" s="44"/>
+      <c r="IBE343" s="44"/>
+      <c r="IBF343" s="44"/>
+      <c r="IBG343" s="44"/>
+      <c r="IBH343" s="44"/>
+      <c r="IBI343" s="44"/>
+      <c r="IBJ343" s="44"/>
+      <c r="IBK343" s="44"/>
+      <c r="IBL343" s="44"/>
+      <c r="IBM343" s="44"/>
+      <c r="IBN343" s="44"/>
+      <c r="IBO343" s="44"/>
+      <c r="IBP343" s="44"/>
+      <c r="IBQ343" s="44"/>
+      <c r="IBR343" s="44"/>
+      <c r="IBS343" s="44"/>
+      <c r="IBT343" s="44"/>
+      <c r="IBU343" s="44"/>
+      <c r="IBV343" s="44"/>
+      <c r="IBW343" s="44"/>
+      <c r="IBX343" s="44"/>
+      <c r="IBY343" s="44"/>
+      <c r="IBZ343" s="44"/>
+      <c r="ICA343" s="44"/>
+      <c r="ICB343" s="44"/>
+      <c r="ICC343" s="44"/>
+      <c r="ICD343" s="44"/>
+      <c r="ICE343" s="44"/>
+      <c r="ICF343" s="44"/>
+      <c r="ICG343" s="44"/>
+      <c r="ICH343" s="44"/>
+      <c r="ICI343" s="44"/>
+      <c r="ICJ343" s="44"/>
+      <c r="ICK343" s="44"/>
+      <c r="ICL343" s="44"/>
+      <c r="ICM343" s="44"/>
+      <c r="ICN343" s="44"/>
+      <c r="ICO343" s="44"/>
+      <c r="ICP343" s="44"/>
+      <c r="ICQ343" s="44"/>
+      <c r="ICR343" s="44"/>
+      <c r="ICS343" s="44"/>
+      <c r="ICT343" s="44"/>
+      <c r="ICU343" s="44"/>
+      <c r="ICV343" s="44"/>
+      <c r="ICW343" s="44"/>
+      <c r="ICX343" s="44"/>
+      <c r="ICY343" s="44"/>
+      <c r="ICZ343" s="44"/>
+      <c r="IDA343" s="44"/>
+      <c r="IDB343" s="44"/>
+      <c r="IDC343" s="44"/>
+      <c r="IDD343" s="44"/>
+      <c r="IDE343" s="44"/>
+      <c r="IDF343" s="44"/>
+      <c r="IDG343" s="44"/>
+      <c r="IDH343" s="44"/>
+      <c r="IDI343" s="44"/>
+      <c r="IDJ343" s="44"/>
+      <c r="IDK343" s="44"/>
+      <c r="IDL343" s="44"/>
+      <c r="IDM343" s="44"/>
+      <c r="IDN343" s="44"/>
+      <c r="IDO343" s="44"/>
+      <c r="IDP343" s="44"/>
+      <c r="IDQ343" s="44"/>
+      <c r="IDR343" s="44"/>
+      <c r="IDS343" s="44"/>
+      <c r="IDT343" s="44"/>
+      <c r="IDU343" s="44"/>
+      <c r="IDV343" s="44"/>
+      <c r="IDW343" s="44"/>
+      <c r="IDX343" s="44"/>
+      <c r="IDY343" s="44"/>
+      <c r="IDZ343" s="44"/>
+      <c r="IEA343" s="44"/>
+      <c r="IEB343" s="44"/>
+      <c r="IEC343" s="44"/>
+      <c r="IED343" s="44"/>
+      <c r="IEE343" s="44"/>
+      <c r="IEF343" s="44"/>
+      <c r="IEG343" s="44"/>
+      <c r="IEH343" s="44"/>
+      <c r="IEI343" s="44"/>
+      <c r="IEJ343" s="44"/>
+      <c r="IEK343" s="44"/>
+      <c r="IEL343" s="44"/>
+      <c r="IEM343" s="44"/>
+      <c r="IEN343" s="44"/>
+      <c r="IEO343" s="44"/>
+      <c r="IEP343" s="44"/>
+      <c r="IEQ343" s="44"/>
+      <c r="IER343" s="44"/>
+      <c r="IES343" s="44"/>
+      <c r="IET343" s="44"/>
+      <c r="IEU343" s="44"/>
+      <c r="IEV343" s="44"/>
+      <c r="IEW343" s="44"/>
+      <c r="IEX343" s="44"/>
+      <c r="IEY343" s="44"/>
+      <c r="IEZ343" s="44"/>
+      <c r="IFA343" s="44"/>
+      <c r="IFB343" s="44"/>
+      <c r="IFC343" s="44"/>
+      <c r="IFD343" s="44"/>
+      <c r="IFE343" s="44"/>
+      <c r="IFF343" s="44"/>
+      <c r="IFG343" s="44"/>
+      <c r="IFH343" s="44"/>
+      <c r="IFI343" s="44"/>
+      <c r="IFJ343" s="44"/>
+      <c r="IFK343" s="44"/>
+      <c r="IFL343" s="44"/>
+      <c r="IFM343" s="44"/>
+      <c r="IFN343" s="44"/>
+      <c r="IFO343" s="44"/>
+      <c r="IFP343" s="44"/>
+      <c r="IFQ343" s="44"/>
+      <c r="IFR343" s="44"/>
+      <c r="IFS343" s="44"/>
+      <c r="IFT343" s="44"/>
+      <c r="IFU343" s="44"/>
+      <c r="IFV343" s="44"/>
+      <c r="IFW343" s="44"/>
+      <c r="IFX343" s="44"/>
+      <c r="IFY343" s="44"/>
+      <c r="IFZ343" s="44"/>
+      <c r="IGA343" s="44"/>
+      <c r="IGB343" s="44"/>
+      <c r="IGC343" s="44"/>
+      <c r="IGD343" s="44"/>
+      <c r="IGE343" s="44"/>
+      <c r="IGF343" s="44"/>
+      <c r="IGG343" s="44"/>
+      <c r="IGH343" s="44"/>
+      <c r="IGI343" s="44"/>
+      <c r="IGJ343" s="44"/>
+      <c r="IGK343" s="44"/>
+      <c r="IGL343" s="44"/>
+      <c r="IGM343" s="44"/>
+      <c r="IGN343" s="44"/>
+      <c r="IGO343" s="44"/>
+      <c r="IGP343" s="44"/>
+      <c r="IGQ343" s="44"/>
+      <c r="IGR343" s="44"/>
+      <c r="IGS343" s="44"/>
+      <c r="IGT343" s="44"/>
+      <c r="IGU343" s="44"/>
+      <c r="IGV343" s="44"/>
+      <c r="IGW343" s="44"/>
+      <c r="IGX343" s="44"/>
+      <c r="IGY343" s="44"/>
+      <c r="IGZ343" s="44"/>
+      <c r="IHA343" s="44"/>
+      <c r="IHB343" s="44"/>
+      <c r="IHC343" s="44"/>
+      <c r="IHD343" s="44"/>
+      <c r="IHE343" s="44"/>
+      <c r="IHF343" s="44"/>
+      <c r="IHG343" s="44"/>
+      <c r="IHH343" s="44"/>
+      <c r="IHI343" s="44"/>
+      <c r="IHJ343" s="44"/>
+      <c r="IHK343" s="44"/>
+      <c r="IHL343" s="44"/>
+      <c r="IHM343" s="44"/>
+      <c r="IHN343" s="44"/>
+      <c r="IHO343" s="44"/>
+      <c r="IHP343" s="44"/>
+      <c r="IHQ343" s="44"/>
+      <c r="IHR343" s="44"/>
+      <c r="IHS343" s="44"/>
+      <c r="IHT343" s="44"/>
+      <c r="IHU343" s="44"/>
+      <c r="IHV343" s="44"/>
+      <c r="IHW343" s="44"/>
+      <c r="IHX343" s="44"/>
+      <c r="IHY343" s="44"/>
+      <c r="IHZ343" s="44"/>
+      <c r="IIA343" s="44"/>
+      <c r="IIB343" s="44"/>
+      <c r="IIC343" s="44"/>
+      <c r="IID343" s="44"/>
+      <c r="IIE343" s="44"/>
+      <c r="IIF343" s="44"/>
+      <c r="IIG343" s="44"/>
+      <c r="IIH343" s="44"/>
+      <c r="III343" s="44"/>
+      <c r="IIJ343" s="44"/>
+      <c r="IIK343" s="44"/>
+      <c r="IIL343" s="44"/>
+      <c r="IIM343" s="44"/>
+      <c r="IIN343" s="44"/>
+      <c r="IIO343" s="44"/>
+      <c r="IIP343" s="44"/>
+      <c r="IIQ343" s="44"/>
+      <c r="IIR343" s="44"/>
+      <c r="IIS343" s="44"/>
+      <c r="IIT343" s="44"/>
+      <c r="IIU343" s="44"/>
+      <c r="IIV343" s="44"/>
+      <c r="IIW343" s="44"/>
+      <c r="IIX343" s="44"/>
+      <c r="IIY343" s="44"/>
+      <c r="IIZ343" s="44"/>
+      <c r="IJA343" s="44"/>
+      <c r="IJB343" s="44"/>
+      <c r="IJC343" s="44"/>
+      <c r="IJD343" s="44"/>
+      <c r="IJE343" s="44"/>
+      <c r="IJF343" s="44"/>
+      <c r="IJG343" s="44"/>
+      <c r="IJH343" s="44"/>
+      <c r="IJI343" s="44"/>
+      <c r="IJJ343" s="44"/>
+      <c r="IJK343" s="44"/>
+      <c r="IJL343" s="44"/>
+      <c r="IJM343" s="44"/>
+      <c r="IJN343" s="44"/>
+      <c r="IJO343" s="44"/>
+      <c r="IJP343" s="44"/>
+      <c r="IJQ343" s="44"/>
+      <c r="IJR343" s="44"/>
+      <c r="IJS343" s="44"/>
+      <c r="IJT343" s="44"/>
+      <c r="IJU343" s="44"/>
+      <c r="IJV343" s="44"/>
+      <c r="IJW343" s="44"/>
+      <c r="IJX343" s="44"/>
+      <c r="IJY343" s="44"/>
+      <c r="IJZ343" s="44"/>
+      <c r="IKA343" s="44"/>
+      <c r="IKB343" s="44"/>
+      <c r="IKC343" s="44"/>
+      <c r="IKD343" s="44"/>
+      <c r="IKE343" s="44"/>
+      <c r="IKF343" s="44"/>
+      <c r="IKG343" s="44"/>
+      <c r="IKH343" s="44"/>
+      <c r="IKI343" s="44"/>
+      <c r="IKJ343" s="44"/>
+      <c r="IKK343" s="44"/>
+      <c r="IKL343" s="44"/>
+      <c r="IKM343" s="44"/>
+      <c r="IKN343" s="44"/>
+      <c r="IKO343" s="44"/>
+      <c r="IKP343" s="44"/>
+      <c r="IKQ343" s="44"/>
+      <c r="IKR343" s="44"/>
+      <c r="IKS343" s="44"/>
+      <c r="IKT343" s="44"/>
+      <c r="IKU343" s="44"/>
+      <c r="IKV343" s="44"/>
+      <c r="IKW343" s="44"/>
+      <c r="IKX343" s="44"/>
+      <c r="IKY343" s="44"/>
+      <c r="IKZ343" s="44"/>
+      <c r="ILA343" s="44"/>
+      <c r="ILB343" s="44"/>
+      <c r="ILC343" s="44"/>
+      <c r="ILD343" s="44"/>
+      <c r="ILE343" s="44"/>
+      <c r="ILF343" s="44"/>
+      <c r="ILG343" s="44"/>
+      <c r="ILH343" s="44"/>
+      <c r="ILI343" s="44"/>
+      <c r="ILJ343" s="44"/>
+      <c r="ILK343" s="44"/>
+      <c r="ILL343" s="44"/>
+      <c r="ILM343" s="44"/>
+      <c r="ILN343" s="44"/>
+      <c r="ILO343" s="44"/>
+      <c r="ILP343" s="44"/>
+      <c r="ILQ343" s="44"/>
+      <c r="ILR343" s="44"/>
+      <c r="ILS343" s="44"/>
+      <c r="ILT343" s="44"/>
+      <c r="ILU343" s="44"/>
+      <c r="ILV343" s="44"/>
+      <c r="ILW343" s="44"/>
+      <c r="ILX343" s="44"/>
+      <c r="ILY343" s="44"/>
+      <c r="ILZ343" s="44"/>
+      <c r="IMA343" s="44"/>
+      <c r="IMB343" s="44"/>
+      <c r="IMC343" s="44"/>
+      <c r="IMD343" s="44"/>
+      <c r="IME343" s="44"/>
+      <c r="IMF343" s="44"/>
+      <c r="IMG343" s="44"/>
+      <c r="IMH343" s="44"/>
+      <c r="IMI343" s="44"/>
+      <c r="IMJ343" s="44"/>
+      <c r="IMK343" s="44"/>
+      <c r="IML343" s="44"/>
+      <c r="IMM343" s="44"/>
+      <c r="IMN343" s="44"/>
+      <c r="IMO343" s="44"/>
+      <c r="IMP343" s="44"/>
+      <c r="IMQ343" s="44"/>
+      <c r="IMR343" s="44"/>
+      <c r="IMS343" s="44"/>
+      <c r="IMT343" s="44"/>
+      <c r="IMU343" s="44"/>
+      <c r="IMV343" s="44"/>
+      <c r="IMW343" s="44"/>
+      <c r="IMX343" s="44"/>
+      <c r="IMY343" s="44"/>
+      <c r="IMZ343" s="44"/>
+      <c r="INA343" s="44"/>
+      <c r="INB343" s="44"/>
+      <c r="INC343" s="44"/>
+      <c r="IND343" s="44"/>
+      <c r="INE343" s="44"/>
+      <c r="INF343" s="44"/>
+      <c r="ING343" s="44"/>
+      <c r="INH343" s="44"/>
+      <c r="INI343" s="44"/>
+      <c r="INJ343" s="44"/>
+      <c r="INK343" s="44"/>
+      <c r="INL343" s="44"/>
+      <c r="INM343" s="44"/>
+      <c r="INN343" s="44"/>
+      <c r="INO343" s="44"/>
+      <c r="INP343" s="44"/>
+      <c r="INQ343" s="44"/>
+      <c r="INR343" s="44"/>
+      <c r="INS343" s="44"/>
+      <c r="INT343" s="44"/>
+      <c r="INU343" s="44"/>
+      <c r="INV343" s="44"/>
+      <c r="INW343" s="44"/>
+      <c r="INX343" s="44"/>
+      <c r="INY343" s="44"/>
+      <c r="INZ343" s="44"/>
+      <c r="IOA343" s="44"/>
+      <c r="IOB343" s="44"/>
+      <c r="IOC343" s="44"/>
+      <c r="IOD343" s="44"/>
+      <c r="IOE343" s="44"/>
+      <c r="IOF343" s="44"/>
+      <c r="IOG343" s="44"/>
+      <c r="IOH343" s="44"/>
+      <c r="IOI343" s="44"/>
+      <c r="IOJ343" s="44"/>
+      <c r="IOK343" s="44"/>
+      <c r="IOL343" s="44"/>
+      <c r="IOM343" s="44"/>
+      <c r="ION343" s="44"/>
+      <c r="IOO343" s="44"/>
+      <c r="IOP343" s="44"/>
+      <c r="IOQ343" s="44"/>
+      <c r="IOR343" s="44"/>
+      <c r="IOS343" s="44"/>
+      <c r="IOT343" s="44"/>
+      <c r="IOU343" s="44"/>
+      <c r="IOV343" s="44"/>
+      <c r="IOW343" s="44"/>
+      <c r="IOX343" s="44"/>
+      <c r="IOY343" s="44"/>
+      <c r="IOZ343" s="44"/>
+      <c r="IPA343" s="44"/>
+      <c r="IPB343" s="44"/>
+      <c r="IPC343" s="44"/>
+      <c r="IPD343" s="44"/>
+      <c r="IPE343" s="44"/>
+      <c r="IPF343" s="44"/>
+      <c r="IPG343" s="44"/>
+      <c r="IPH343" s="44"/>
+      <c r="IPI343" s="44"/>
+      <c r="IPJ343" s="44"/>
+      <c r="IPK343" s="44"/>
+      <c r="IPL343" s="44"/>
+      <c r="IPM343" s="44"/>
+      <c r="IPN343" s="44"/>
+      <c r="IPO343" s="44"/>
+      <c r="IPP343" s="44"/>
+      <c r="IPQ343" s="44"/>
+      <c r="IPR343" s="44"/>
+      <c r="IPS343" s="44"/>
+      <c r="IPT343" s="44"/>
+      <c r="IPU343" s="44"/>
+      <c r="IPV343" s="44"/>
+      <c r="IPW343" s="44"/>
+      <c r="IPX343" s="44"/>
+      <c r="IPY343" s="44"/>
+      <c r="IPZ343" s="44"/>
+      <c r="IQA343" s="44"/>
+      <c r="IQB343" s="44"/>
+      <c r="IQC343" s="44"/>
+      <c r="IQD343" s="44"/>
+      <c r="IQE343" s="44"/>
+      <c r="IQF343" s="44"/>
+      <c r="IQG343" s="44"/>
+      <c r="IQH343" s="44"/>
+      <c r="IQI343" s="44"/>
+      <c r="IQJ343" s="44"/>
+      <c r="IQK343" s="44"/>
+      <c r="IQL343" s="44"/>
+      <c r="IQM343" s="44"/>
+      <c r="IQN343" s="44"/>
+      <c r="IQO343" s="44"/>
+      <c r="IQP343" s="44"/>
+      <c r="IQQ343" s="44"/>
+      <c r="IQR343" s="44"/>
+      <c r="IQS343" s="44"/>
+      <c r="IQT343" s="44"/>
+      <c r="IQU343" s="44"/>
+      <c r="IQV343" s="44"/>
+      <c r="IQW343" s="44"/>
+      <c r="IQX343" s="44"/>
+      <c r="IQY343" s="44"/>
+      <c r="IQZ343" s="44"/>
+      <c r="IRA343" s="44"/>
+      <c r="IRB343" s="44"/>
+      <c r="IRC343" s="44"/>
+      <c r="IRD343" s="44"/>
+      <c r="IRE343" s="44"/>
+      <c r="IRF343" s="44"/>
+      <c r="IRG343" s="44"/>
+      <c r="IRH343" s="44"/>
+      <c r="IRI343" s="44"/>
+      <c r="IRJ343" s="44"/>
+      <c r="IRK343" s="44"/>
+      <c r="IRL343" s="44"/>
+      <c r="IRM343" s="44"/>
+      <c r="IRN343" s="44"/>
+      <c r="IRO343" s="44"/>
+      <c r="IRP343" s="44"/>
+      <c r="IRQ343" s="44"/>
+      <c r="IRR343" s="44"/>
+      <c r="IRS343" s="44"/>
+      <c r="IRT343" s="44"/>
+      <c r="IRU343" s="44"/>
+      <c r="IRV343" s="44"/>
+      <c r="IRW343" s="44"/>
+      <c r="IRX343" s="44"/>
+      <c r="IRY343" s="44"/>
+      <c r="IRZ343" s="44"/>
+      <c r="ISA343" s="44"/>
+      <c r="ISB343" s="44"/>
+      <c r="ISC343" s="44"/>
+      <c r="ISD343" s="44"/>
+      <c r="ISE343" s="44"/>
+      <c r="ISF343" s="44"/>
+      <c r="ISG343" s="44"/>
+      <c r="ISH343" s="44"/>
+      <c r="ISI343" s="44"/>
+      <c r="ISJ343" s="44"/>
+      <c r="ISK343" s="44"/>
+      <c r="ISL343" s="44"/>
+      <c r="ISM343" s="44"/>
+      <c r="ISN343" s="44"/>
+      <c r="ISO343" s="44"/>
+      <c r="ISP343" s="44"/>
+      <c r="ISQ343" s="44"/>
+      <c r="ISR343" s="44"/>
+      <c r="ISS343" s="44"/>
+      <c r="IST343" s="44"/>
+      <c r="ISU343" s="44"/>
+      <c r="ISV343" s="44"/>
+      <c r="ISW343" s="44"/>
+      <c r="ISX343" s="44"/>
+      <c r="ISY343" s="44"/>
+      <c r="ISZ343" s="44"/>
+      <c r="ITA343" s="44"/>
+      <c r="ITB343" s="44"/>
+      <c r="ITC343" s="44"/>
+      <c r="ITD343" s="44"/>
+      <c r="ITE343" s="44"/>
+      <c r="ITF343" s="44"/>
+      <c r="ITG343" s="44"/>
+      <c r="ITH343" s="44"/>
+      <c r="ITI343" s="44"/>
+      <c r="ITJ343" s="44"/>
+      <c r="ITK343" s="44"/>
+      <c r="ITL343" s="44"/>
+      <c r="ITM343" s="44"/>
+      <c r="ITN343" s="44"/>
+      <c r="ITO343" s="44"/>
+      <c r="ITP343" s="44"/>
+      <c r="ITQ343" s="44"/>
+      <c r="ITR343" s="44"/>
+      <c r="ITS343" s="44"/>
+      <c r="ITT343" s="44"/>
+      <c r="ITU343" s="44"/>
+      <c r="ITV343" s="44"/>
+      <c r="ITW343" s="44"/>
+      <c r="ITX343" s="44"/>
+      <c r="ITY343" s="44"/>
+      <c r="ITZ343" s="44"/>
+      <c r="IUA343" s="44"/>
+      <c r="IUB343" s="44"/>
+      <c r="IUC343" s="44"/>
+      <c r="IUD343" s="44"/>
+      <c r="IUE343" s="44"/>
+      <c r="IUF343" s="44"/>
+      <c r="IUG343" s="44"/>
+      <c r="IUH343" s="44"/>
+      <c r="IUI343" s="44"/>
+      <c r="IUJ343" s="44"/>
+      <c r="IUK343" s="44"/>
+      <c r="IUL343" s="44"/>
+      <c r="IUM343" s="44"/>
+      <c r="IUN343" s="44"/>
+      <c r="IUO343" s="44"/>
+      <c r="IUP343" s="44"/>
+      <c r="IUQ343" s="44"/>
+      <c r="IUR343" s="44"/>
+      <c r="IUS343" s="44"/>
+      <c r="IUT343" s="44"/>
+      <c r="IUU343" s="44"/>
+      <c r="IUV343" s="44"/>
+      <c r="IUW343" s="44"/>
+      <c r="IUX343" s="44"/>
+      <c r="IUY343" s="44"/>
+      <c r="IUZ343" s="44"/>
+      <c r="IVA343" s="44"/>
+      <c r="IVB343" s="44"/>
+      <c r="IVC343" s="44"/>
+      <c r="IVD343" s="44"/>
+      <c r="IVE343" s="44"/>
+      <c r="IVF343" s="44"/>
+      <c r="IVG343" s="44"/>
+      <c r="IVH343" s="44"/>
+      <c r="IVI343" s="44"/>
+      <c r="IVJ343" s="44"/>
+      <c r="IVK343" s="44"/>
+      <c r="IVL343" s="44"/>
+      <c r="IVM343" s="44"/>
+      <c r="IVN343" s="44"/>
+      <c r="IVO343" s="44"/>
+      <c r="IVP343" s="44"/>
+      <c r="IVQ343" s="44"/>
+      <c r="IVR343" s="44"/>
+      <c r="IVS343" s="44"/>
+      <c r="IVT343" s="44"/>
+      <c r="IVU343" s="44"/>
+      <c r="IVV343" s="44"/>
+      <c r="IVW343" s="44"/>
+      <c r="IVX343" s="44"/>
+      <c r="IVY343" s="44"/>
+      <c r="IVZ343" s="44"/>
+      <c r="IWA343" s="44"/>
+      <c r="IWB343" s="44"/>
+      <c r="IWC343" s="44"/>
+      <c r="IWD343" s="44"/>
+      <c r="IWE343" s="44"/>
+      <c r="IWF343" s="44"/>
+      <c r="IWG343" s="44"/>
+      <c r="IWH343" s="44"/>
+      <c r="IWI343" s="44"/>
+      <c r="IWJ343" s="44"/>
+      <c r="IWK343" s="44"/>
+      <c r="IWL343" s="44"/>
+      <c r="IWM343" s="44"/>
+      <c r="IWN343" s="44"/>
+      <c r="IWO343" s="44"/>
+      <c r="IWP343" s="44"/>
+      <c r="IWQ343" s="44"/>
+      <c r="IWR343" s="44"/>
+      <c r="IWS343" s="44"/>
+      <c r="IWT343" s="44"/>
+      <c r="IWU343" s="44"/>
+      <c r="IWV343" s="44"/>
+      <c r="IWW343" s="44"/>
+      <c r="IWX343" s="44"/>
+      <c r="IWY343" s="44"/>
+      <c r="IWZ343" s="44"/>
+      <c r="IXA343" s="44"/>
+      <c r="IXB343" s="44"/>
+      <c r="IXC343" s="44"/>
+      <c r="IXD343" s="44"/>
+      <c r="IXE343" s="44"/>
+      <c r="IXF343" s="44"/>
+      <c r="IXG343" s="44"/>
+      <c r="IXH343" s="44"/>
+      <c r="IXI343" s="44"/>
+      <c r="IXJ343" s="44"/>
+      <c r="IXK343" s="44"/>
+      <c r="IXL343" s="44"/>
+      <c r="IXM343" s="44"/>
+      <c r="IXN343" s="44"/>
+      <c r="IXO343" s="44"/>
+      <c r="IXP343" s="44"/>
+      <c r="IXQ343" s="44"/>
+      <c r="IXR343" s="44"/>
+      <c r="IXS343" s="44"/>
+      <c r="IXT343" s="44"/>
+      <c r="IXU343" s="44"/>
+      <c r="IXV343" s="44"/>
+      <c r="IXW343" s="44"/>
+      <c r="IXX343" s="44"/>
+      <c r="IXY343" s="44"/>
+      <c r="IXZ343" s="44"/>
+      <c r="IYA343" s="44"/>
+      <c r="IYB343" s="44"/>
+      <c r="IYC343" s="44"/>
+      <c r="IYD343" s="44"/>
+      <c r="IYE343" s="44"/>
+      <c r="IYF343" s="44"/>
+      <c r="IYG343" s="44"/>
+      <c r="IYH343" s="44"/>
+      <c r="IYI343" s="44"/>
+      <c r="IYJ343" s="44"/>
+      <c r="IYK343" s="44"/>
+      <c r="IYL343" s="44"/>
+      <c r="IYM343" s="44"/>
+      <c r="IYN343" s="44"/>
+      <c r="IYO343" s="44"/>
+      <c r="IYP343" s="44"/>
+      <c r="IYQ343" s="44"/>
+      <c r="IYR343" s="44"/>
+      <c r="IYS343" s="44"/>
+      <c r="IYT343" s="44"/>
+      <c r="IYU343" s="44"/>
+      <c r="IYV343" s="44"/>
+      <c r="IYW343" s="44"/>
+      <c r="IYX343" s="44"/>
+      <c r="IYY343" s="44"/>
+      <c r="IYZ343" s="44"/>
+      <c r="IZA343" s="44"/>
+      <c r="IZB343" s="44"/>
+      <c r="IZC343" s="44"/>
+      <c r="IZD343" s="44"/>
+      <c r="IZE343" s="44"/>
+      <c r="IZF343" s="44"/>
+      <c r="IZG343" s="44"/>
+      <c r="IZH343" s="44"/>
+      <c r="IZI343" s="44"/>
+      <c r="IZJ343" s="44"/>
+      <c r="IZK343" s="44"/>
+      <c r="IZL343" s="44"/>
+      <c r="IZM343" s="44"/>
+      <c r="IZN343" s="44"/>
+      <c r="IZO343" s="44"/>
+      <c r="IZP343" s="44"/>
+      <c r="IZQ343" s="44"/>
+      <c r="IZR343" s="44"/>
+      <c r="IZS343" s="44"/>
+      <c r="IZT343" s="44"/>
+      <c r="IZU343" s="44"/>
+      <c r="IZV343" s="44"/>
+      <c r="IZW343" s="44"/>
+      <c r="IZX343" s="44"/>
+      <c r="IZY343" s="44"/>
+      <c r="IZZ343" s="44"/>
+      <c r="JAA343" s="44"/>
+      <c r="JAB343" s="44"/>
+      <c r="JAC343" s="44"/>
+      <c r="JAD343" s="44"/>
+      <c r="JAE343" s="44"/>
+      <c r="JAF343" s="44"/>
+      <c r="JAG343" s="44"/>
+      <c r="JAH343" s="44"/>
+      <c r="JAI343" s="44"/>
+      <c r="JAJ343" s="44"/>
+      <c r="JAK343" s="44"/>
+      <c r="JAL343" s="44"/>
+      <c r="JAM343" s="44"/>
+      <c r="JAN343" s="44"/>
+      <c r="JAO343" s="44"/>
+      <c r="JAP343" s="44"/>
+      <c r="JAQ343" s="44"/>
+      <c r="JAR343" s="44"/>
+      <c r="JAS343" s="44"/>
+      <c r="JAT343" s="44"/>
+      <c r="JAU343" s="44"/>
+      <c r="JAV343" s="44"/>
+      <c r="JAW343" s="44"/>
+      <c r="JAX343" s="44"/>
+      <c r="JAY343" s="44"/>
+      <c r="JAZ343" s="44"/>
+      <c r="JBA343" s="44"/>
+      <c r="JBB343" s="44"/>
+      <c r="JBC343" s="44"/>
+      <c r="JBD343" s="44"/>
+      <c r="JBE343" s="44"/>
+      <c r="JBF343" s="44"/>
+      <c r="JBG343" s="44"/>
+      <c r="JBH343" s="44"/>
+      <c r="JBI343" s="44"/>
+      <c r="JBJ343" s="44"/>
+      <c r="JBK343" s="44"/>
+      <c r="JBL343" s="44"/>
+      <c r="JBM343" s="44"/>
+      <c r="JBN343" s="44"/>
+      <c r="JBO343" s="44"/>
+      <c r="JBP343" s="44"/>
+      <c r="JBQ343" s="44"/>
+      <c r="JBR343" s="44"/>
+      <c r="JBS343" s="44"/>
+      <c r="JBT343" s="44"/>
+      <c r="JBU343" s="44"/>
+      <c r="JBV343" s="44"/>
+      <c r="JBW343" s="44"/>
+      <c r="JBX343" s="44"/>
+      <c r="JBY343" s="44"/>
+      <c r="JBZ343" s="44"/>
+      <c r="JCA343" s="44"/>
+      <c r="JCB343" s="44"/>
+      <c r="JCC343" s="44"/>
+      <c r="JCD343" s="44"/>
+      <c r="JCE343" s="44"/>
+      <c r="JCF343" s="44"/>
+      <c r="JCG343" s="44"/>
+      <c r="JCH343" s="44"/>
+      <c r="JCI343" s="44"/>
+      <c r="JCJ343" s="44"/>
+      <c r="JCK343" s="44"/>
+      <c r="JCL343" s="44"/>
+      <c r="JCM343" s="44"/>
+      <c r="JCN343" s="44"/>
+      <c r="JCO343" s="44"/>
+      <c r="JCP343" s="44"/>
+      <c r="JCQ343" s="44"/>
+      <c r="JCR343" s="44"/>
+      <c r="JCS343" s="44"/>
+      <c r="JCT343" s="44"/>
+      <c r="JCU343" s="44"/>
+      <c r="JCV343" s="44"/>
+      <c r="JCW343" s="44"/>
+      <c r="JCX343" s="44"/>
+      <c r="JCY343" s="44"/>
+      <c r="JCZ343" s="44"/>
+      <c r="JDA343" s="44"/>
+      <c r="JDB343" s="44"/>
+      <c r="JDC343" s="44"/>
+      <c r="JDD343" s="44"/>
+      <c r="JDE343" s="44"/>
+      <c r="JDF343" s="44"/>
+      <c r="JDG343" s="44"/>
+      <c r="JDH343" s="44"/>
+      <c r="JDI343" s="44"/>
+      <c r="JDJ343" s="44"/>
+      <c r="JDK343" s="44"/>
+      <c r="JDL343" s="44"/>
+      <c r="JDM343" s="44"/>
+      <c r="JDN343" s="44"/>
+      <c r="JDO343" s="44"/>
+      <c r="JDP343" s="44"/>
+      <c r="JDQ343" s="44"/>
+      <c r="JDR343" s="44"/>
+      <c r="JDS343" s="44"/>
+      <c r="JDT343" s="44"/>
+      <c r="JDU343" s="44"/>
+      <c r="JDV343" s="44"/>
+      <c r="JDW343" s="44"/>
+      <c r="JDX343" s="44"/>
+      <c r="JDY343" s="44"/>
+      <c r="JDZ343" s="44"/>
+      <c r="JEA343" s="44"/>
+      <c r="JEB343" s="44"/>
+      <c r="JEC343" s="44"/>
+      <c r="JED343" s="44"/>
+      <c r="JEE343" s="44"/>
+      <c r="JEF343" s="44"/>
+      <c r="JEG343" s="44"/>
+      <c r="JEH343" s="44"/>
+      <c r="JEI343" s="44"/>
+      <c r="JEJ343" s="44"/>
+      <c r="JEK343" s="44"/>
+      <c r="JEL343" s="44"/>
+      <c r="JEM343" s="44"/>
+      <c r="JEN343" s="44"/>
+      <c r="JEO343" s="44"/>
+      <c r="JEP343" s="44"/>
+      <c r="JEQ343" s="44"/>
+      <c r="JER343" s="44"/>
+      <c r="JES343" s="44"/>
+      <c r="JET343" s="44"/>
+      <c r="JEU343" s="44"/>
+      <c r="JEV343" s="44"/>
+      <c r="JEW343" s="44"/>
+      <c r="JEX343" s="44"/>
+      <c r="JEY343" s="44"/>
+      <c r="JEZ343" s="44"/>
+      <c r="JFA343" s="44"/>
+      <c r="JFB343" s="44"/>
+      <c r="JFC343" s="44"/>
+      <c r="JFD343" s="44"/>
+      <c r="JFE343" s="44"/>
+      <c r="JFF343" s="44"/>
+      <c r="JFG343" s="44"/>
+      <c r="JFH343" s="44"/>
+      <c r="JFI343" s="44"/>
+      <c r="JFJ343" s="44"/>
+      <c r="JFK343" s="44"/>
+      <c r="JFL343" s="44"/>
+      <c r="JFM343" s="44"/>
+      <c r="JFN343" s="44"/>
+      <c r="JFO343" s="44"/>
+      <c r="JFP343" s="44"/>
+      <c r="JFQ343" s="44"/>
+      <c r="JFR343" s="44"/>
+      <c r="JFS343" s="44"/>
+      <c r="JFT343" s="44"/>
+      <c r="JFU343" s="44"/>
+      <c r="JFV343" s="44"/>
+      <c r="JFW343" s="44"/>
+      <c r="JFX343" s="44"/>
+      <c r="JFY343" s="44"/>
+      <c r="JFZ343" s="44"/>
+      <c r="JGA343" s="44"/>
+      <c r="JGB343" s="44"/>
+      <c r="JGC343" s="44"/>
+      <c r="JGD343" s="44"/>
+      <c r="JGE343" s="44"/>
+      <c r="JGF343" s="44"/>
+      <c r="JGG343" s="44"/>
+      <c r="JGH343" s="44"/>
+      <c r="JGI343" s="44"/>
+      <c r="JGJ343" s="44"/>
+      <c r="JGK343" s="44"/>
+      <c r="JGL343" s="44"/>
+      <c r="JGM343" s="44"/>
+      <c r="JGN343" s="44"/>
+      <c r="JGO343" s="44"/>
+      <c r="JGP343" s="44"/>
+      <c r="JGQ343" s="44"/>
+      <c r="JGR343" s="44"/>
+      <c r="JGS343" s="44"/>
+      <c r="JGT343" s="44"/>
+      <c r="JGU343" s="44"/>
+      <c r="JGV343" s="44"/>
+      <c r="JGW343" s="44"/>
+      <c r="JGX343" s="44"/>
+      <c r="JGY343" s="44"/>
+      <c r="JGZ343" s="44"/>
+      <c r="JHA343" s="44"/>
+      <c r="JHB343" s="44"/>
+      <c r="JHC343" s="44"/>
+      <c r="JHD343" s="44"/>
+      <c r="JHE343" s="44"/>
+      <c r="JHF343" s="44"/>
+      <c r="JHG343" s="44"/>
+      <c r="JHH343" s="44"/>
+      <c r="JHI343" s="44"/>
+      <c r="JHJ343" s="44"/>
+      <c r="JHK343" s="44"/>
+      <c r="JHL343" s="44"/>
+      <c r="JHM343" s="44"/>
+      <c r="JHN343" s="44"/>
+      <c r="JHO343" s="44"/>
+      <c r="JHP343" s="44"/>
+      <c r="JHQ343" s="44"/>
+      <c r="JHR343" s="44"/>
+      <c r="JHS343" s="44"/>
+      <c r="JHT343" s="44"/>
+      <c r="JHU343" s="44"/>
+      <c r="JHV343" s="44"/>
+      <c r="JHW343" s="44"/>
+      <c r="JHX343" s="44"/>
+      <c r="JHY343" s="44"/>
+      <c r="JHZ343" s="44"/>
+      <c r="JIA343" s="44"/>
+      <c r="JIB343" s="44"/>
+      <c r="JIC343" s="44"/>
+      <c r="JID343" s="44"/>
+      <c r="JIE343" s="44"/>
+      <c r="JIF343" s="44"/>
+      <c r="JIG343" s="44"/>
+      <c r="JIH343" s="44"/>
+      <c r="JII343" s="44"/>
+      <c r="JIJ343" s="44"/>
+      <c r="JIK343" s="44"/>
+      <c r="JIL343" s="44"/>
+      <c r="JIM343" s="44"/>
+      <c r="JIN343" s="44"/>
+      <c r="JIO343" s="44"/>
+      <c r="JIP343" s="44"/>
+      <c r="JIQ343" s="44"/>
+      <c r="JIR343" s="44"/>
+      <c r="JIS343" s="44"/>
+      <c r="JIT343" s="44"/>
+      <c r="JIU343" s="44"/>
+      <c r="JIV343" s="44"/>
+      <c r="JIW343" s="44"/>
+      <c r="JIX343" s="44"/>
+      <c r="JIY343" s="44"/>
+      <c r="JIZ343" s="44"/>
+      <c r="JJA343" s="44"/>
+      <c r="JJB343" s="44"/>
+      <c r="JJC343" s="44"/>
+      <c r="JJD343" s="44"/>
+      <c r="JJE343" s="44"/>
+      <c r="JJF343" s="44"/>
+      <c r="JJG343" s="44"/>
+      <c r="JJH343" s="44"/>
+      <c r="JJI343" s="44"/>
+      <c r="JJJ343" s="44"/>
+      <c r="JJK343" s="44"/>
+      <c r="JJL343" s="44"/>
+      <c r="JJM343" s="44"/>
+      <c r="JJN343" s="44"/>
+      <c r="JJO343" s="44"/>
+      <c r="JJP343" s="44"/>
+      <c r="JJQ343" s="44"/>
+      <c r="JJR343" s="44"/>
+      <c r="JJS343" s="44"/>
+      <c r="JJT343" s="44"/>
+      <c r="JJU343" s="44"/>
+      <c r="JJV343" s="44"/>
+      <c r="JJW343" s="44"/>
+      <c r="JJX343" s="44"/>
+      <c r="JJY343" s="44"/>
+      <c r="JJZ343" s="44"/>
+      <c r="JKA343" s="44"/>
+      <c r="JKB343" s="44"/>
+      <c r="JKC343" s="44"/>
+      <c r="JKD343" s="44"/>
+      <c r="JKE343" s="44"/>
+      <c r="JKF343" s="44"/>
+      <c r="JKG343" s="44"/>
+      <c r="JKH343" s="44"/>
+      <c r="JKI343" s="44"/>
+      <c r="JKJ343" s="44"/>
+      <c r="JKK343" s="44"/>
+      <c r="JKL343" s="44"/>
+      <c r="JKM343" s="44"/>
+      <c r="JKN343" s="44"/>
+      <c r="JKO343" s="44"/>
+      <c r="JKP343" s="44"/>
+      <c r="JKQ343" s="44"/>
+      <c r="JKR343" s="44"/>
+      <c r="JKS343" s="44"/>
+      <c r="JKT343" s="44"/>
+      <c r="JKU343" s="44"/>
+      <c r="JKV343" s="44"/>
+      <c r="JKW343" s="44"/>
+      <c r="JKX343" s="44"/>
+      <c r="JKY343" s="44"/>
+      <c r="JKZ343" s="44"/>
+      <c r="JLA343" s="44"/>
+      <c r="JLB343" s="44"/>
+      <c r="JLC343" s="44"/>
+      <c r="JLD343" s="44"/>
+      <c r="JLE343" s="44"/>
+      <c r="JLF343" s="44"/>
+      <c r="JLG343" s="44"/>
+      <c r="JLH343" s="44"/>
+      <c r="JLI343" s="44"/>
+      <c r="JLJ343" s="44"/>
+      <c r="JLK343" s="44"/>
+      <c r="JLL343" s="44"/>
+      <c r="JLM343" s="44"/>
+      <c r="JLN343" s="44"/>
+      <c r="JLO343" s="44"/>
+      <c r="JLP343" s="44"/>
+      <c r="JLQ343" s="44"/>
+      <c r="JLR343" s="44"/>
+      <c r="JLS343" s="44"/>
+      <c r="JLT343" s="44"/>
+      <c r="JLU343" s="44"/>
+      <c r="JLV343" s="44"/>
+      <c r="JLW343" s="44"/>
+      <c r="JLX343" s="44"/>
+      <c r="JLY343" s="44"/>
+      <c r="JLZ343" s="44"/>
+      <c r="JMA343" s="44"/>
+      <c r="JMB343" s="44"/>
+      <c r="JMC343" s="44"/>
+      <c r="JMD343" s="44"/>
+      <c r="JME343" s="44"/>
+      <c r="JMF343" s="44"/>
+      <c r="JMG343" s="44"/>
+      <c r="JMH343" s="44"/>
+      <c r="JMI343" s="44"/>
+      <c r="JMJ343" s="44"/>
+      <c r="JMK343" s="44"/>
+      <c r="JML343" s="44"/>
+      <c r="JMM343" s="44"/>
+      <c r="JMN343" s="44"/>
+      <c r="JMO343" s="44"/>
+      <c r="JMP343" s="44"/>
+      <c r="JMQ343" s="44"/>
+      <c r="JMR343" s="44"/>
+      <c r="JMS343" s="44"/>
+      <c r="JMT343" s="44"/>
+      <c r="JMU343" s="44"/>
+      <c r="JMV343" s="44"/>
+      <c r="JMW343" s="44"/>
+      <c r="JMX343" s="44"/>
+      <c r="JMY343" s="44"/>
+      <c r="JMZ343" s="44"/>
+      <c r="JNA343" s="44"/>
+      <c r="JNB343" s="44"/>
+      <c r="JNC343" s="44"/>
+      <c r="JND343" s="44"/>
+      <c r="JNE343" s="44"/>
+      <c r="JNF343" s="44"/>
+      <c r="JNG343" s="44"/>
+      <c r="JNH343" s="44"/>
+      <c r="JNI343" s="44"/>
+      <c r="JNJ343" s="44"/>
+      <c r="JNK343" s="44"/>
+      <c r="JNL343" s="44"/>
+      <c r="JNM343" s="44"/>
+      <c r="JNN343" s="44"/>
+      <c r="JNO343" s="44"/>
+      <c r="JNP343" s="44"/>
+      <c r="JNQ343" s="44"/>
+      <c r="JNR343" s="44"/>
+      <c r="JNS343" s="44"/>
+      <c r="JNT343" s="44"/>
+      <c r="JNU343" s="44"/>
+      <c r="JNV343" s="44"/>
+      <c r="JNW343" s="44"/>
+      <c r="JNX343" s="44"/>
+      <c r="JNY343" s="44"/>
+      <c r="JNZ343" s="44"/>
+      <c r="JOA343" s="44"/>
+      <c r="JOB343" s="44"/>
+      <c r="JOC343" s="44"/>
+      <c r="JOD343" s="44"/>
+      <c r="JOE343" s="44"/>
+      <c r="JOF343" s="44"/>
+      <c r="JOG343" s="44"/>
+      <c r="JOH343" s="44"/>
+      <c r="JOI343" s="44"/>
+      <c r="JOJ343" s="44"/>
+      <c r="JOK343" s="44"/>
+      <c r="JOL343" s="44"/>
+      <c r="JOM343" s="44"/>
+      <c r="JON343" s="44"/>
+      <c r="JOO343" s="44"/>
+      <c r="JOP343" s="44"/>
+      <c r="JOQ343" s="44"/>
+      <c r="JOR343" s="44"/>
+      <c r="JOS343" s="44"/>
+      <c r="JOT343" s="44"/>
+      <c r="JOU343" s="44"/>
+      <c r="JOV343" s="44"/>
+      <c r="JOW343" s="44"/>
+      <c r="JOX343" s="44"/>
+      <c r="JOY343" s="44"/>
+      <c r="JOZ343" s="44"/>
+      <c r="JPA343" s="44"/>
+      <c r="JPB343" s="44"/>
+      <c r="JPC343" s="44"/>
+      <c r="JPD343" s="44"/>
+      <c r="JPE343" s="44"/>
+      <c r="JPF343" s="44"/>
+      <c r="JPG343" s="44"/>
+      <c r="JPH343" s="44"/>
+      <c r="JPI343" s="44"/>
+      <c r="JPJ343" s="44"/>
+      <c r="JPK343" s="44"/>
+      <c r="JPL343" s="44"/>
+      <c r="JPM343" s="44"/>
+      <c r="JPN343" s="44"/>
+      <c r="JPO343" s="44"/>
+      <c r="JPP343" s="44"/>
+      <c r="JPQ343" s="44"/>
+      <c r="JPR343" s="44"/>
+      <c r="JPS343" s="44"/>
+      <c r="JPT343" s="44"/>
+      <c r="JPU343" s="44"/>
+      <c r="JPV343" s="44"/>
+      <c r="JPW343" s="44"/>
+      <c r="JPX343" s="44"/>
+      <c r="JPY343" s="44"/>
+      <c r="JPZ343" s="44"/>
+      <c r="JQA343" s="44"/>
+      <c r="JQB343" s="44"/>
+      <c r="JQC343" s="44"/>
+      <c r="JQD343" s="44"/>
+      <c r="JQE343" s="44"/>
+      <c r="JQF343" s="44"/>
+      <c r="JQG343" s="44"/>
+      <c r="JQH343" s="44"/>
+      <c r="JQI343" s="44"/>
+      <c r="JQJ343" s="44"/>
+      <c r="JQK343" s="44"/>
+      <c r="JQL343" s="44"/>
+      <c r="JQM343" s="44"/>
+      <c r="JQN343" s="44"/>
+      <c r="JQO343" s="44"/>
+      <c r="JQP343" s="44"/>
+      <c r="JQQ343" s="44"/>
+      <c r="JQR343" s="44"/>
+      <c r="JQS343" s="44"/>
+      <c r="JQT343" s="44"/>
+      <c r="JQU343" s="44"/>
+      <c r="JQV343" s="44"/>
+      <c r="JQW343" s="44"/>
+      <c r="JQX343" s="44"/>
+      <c r="JQY343" s="44"/>
+      <c r="JQZ343" s="44"/>
+      <c r="JRA343" s="44"/>
+      <c r="JRB343" s="44"/>
+      <c r="JRC343" s="44"/>
+      <c r="JRD343" s="44"/>
+      <c r="JRE343" s="44"/>
+      <c r="JRF343" s="44"/>
+      <c r="JRG343" s="44"/>
+      <c r="JRH343" s="44"/>
+      <c r="JRI343" s="44"/>
+      <c r="JRJ343" s="44"/>
+      <c r="JRK343" s="44"/>
+      <c r="JRL343" s="44"/>
+      <c r="JRM343" s="44"/>
+      <c r="JRN343" s="44"/>
+      <c r="JRO343" s="44"/>
+      <c r="JRP343" s="44"/>
+      <c r="JRQ343" s="44"/>
+      <c r="JRR343" s="44"/>
+      <c r="JRS343" s="44"/>
+      <c r="JRT343" s="44"/>
+      <c r="JRU343" s="44"/>
+      <c r="JRV343" s="44"/>
+      <c r="JRW343" s="44"/>
+      <c r="JRX343" s="44"/>
+      <c r="JRY343" s="44"/>
+      <c r="JRZ343" s="44"/>
+      <c r="JSA343" s="44"/>
+      <c r="JSB343" s="44"/>
+      <c r="JSC343" s="44"/>
+      <c r="JSD343" s="44"/>
+      <c r="JSE343" s="44"/>
+      <c r="JSF343" s="44"/>
+      <c r="JSG343" s="44"/>
+      <c r="JSH343" s="44"/>
+      <c r="JSI343" s="44"/>
+      <c r="JSJ343" s="44"/>
+      <c r="JSK343" s="44"/>
+      <c r="JSL343" s="44"/>
+      <c r="JSM343" s="44"/>
+      <c r="JSN343" s="44"/>
+      <c r="JSO343" s="44"/>
+      <c r="JSP343" s="44"/>
+      <c r="JSQ343" s="44"/>
+      <c r="JSR343" s="44"/>
+      <c r="JSS343" s="44"/>
+      <c r="JST343" s="44"/>
+      <c r="JSU343" s="44"/>
+      <c r="JSV343" s="44"/>
+      <c r="JSW343" s="44"/>
+      <c r="JSX343" s="44"/>
+      <c r="JSY343" s="44"/>
+      <c r="JSZ343" s="44"/>
+      <c r="JTA343" s="44"/>
+      <c r="JTB343" s="44"/>
+      <c r="JTC343" s="44"/>
+      <c r="JTD343" s="44"/>
+      <c r="JTE343" s="44"/>
+      <c r="JTF343" s="44"/>
+      <c r="JTG343" s="44"/>
+      <c r="JTH343" s="44"/>
+      <c r="JTI343" s="44"/>
+      <c r="JTJ343" s="44"/>
+      <c r="JTK343" s="44"/>
+      <c r="JTL343" s="44"/>
+      <c r="JTM343" s="44"/>
+      <c r="JTN343" s="44"/>
+      <c r="JTO343" s="44"/>
+      <c r="JTP343" s="44"/>
+      <c r="JTQ343" s="44"/>
+      <c r="JTR343" s="44"/>
+      <c r="JTS343" s="44"/>
+      <c r="JTT343" s="44"/>
+      <c r="JTU343" s="44"/>
+      <c r="JTV343" s="44"/>
+      <c r="JTW343" s="44"/>
+      <c r="JTX343" s="44"/>
+      <c r="JTY343" s="44"/>
+      <c r="JTZ343" s="44"/>
+      <c r="JUA343" s="44"/>
+      <c r="JUB343" s="44"/>
+      <c r="JUC343" s="44"/>
+      <c r="JUD343" s="44"/>
+      <c r="JUE343" s="44"/>
+      <c r="JUF343" s="44"/>
+      <c r="JUG343" s="44"/>
+      <c r="JUH343" s="44"/>
+      <c r="JUI343" s="44"/>
+      <c r="JUJ343" s="44"/>
+      <c r="JUK343" s="44"/>
+      <c r="JUL343" s="44"/>
+      <c r="JUM343" s="44"/>
+      <c r="JUN343" s="44"/>
+      <c r="JUO343" s="44"/>
+      <c r="JUP343" s="44"/>
+      <c r="JUQ343" s="44"/>
+      <c r="JUR343" s="44"/>
+      <c r="JUS343" s="44"/>
+      <c r="JUT343" s="44"/>
+      <c r="JUU343" s="44"/>
+      <c r="JUV343" s="44"/>
+      <c r="JUW343" s="44"/>
+      <c r="JUX343" s="44"/>
+      <c r="JUY343" s="44"/>
+      <c r="JUZ343" s="44"/>
+      <c r="JVA343" s="44"/>
+      <c r="JVB343" s="44"/>
+      <c r="JVC343" s="44"/>
+      <c r="JVD343" s="44"/>
+      <c r="JVE343" s="44"/>
+      <c r="JVF343" s="44"/>
+      <c r="JVG343" s="44"/>
+      <c r="JVH343" s="44"/>
+      <c r="JVI343" s="44"/>
+      <c r="JVJ343" s="44"/>
+      <c r="JVK343" s="44"/>
+      <c r="JVL343" s="44"/>
+      <c r="JVM343" s="44"/>
+      <c r="JVN343" s="44"/>
+      <c r="JVO343" s="44"/>
+      <c r="JVP343" s="44"/>
+      <c r="JVQ343" s="44"/>
+      <c r="JVR343" s="44"/>
+      <c r="JVS343" s="44"/>
+      <c r="JVT343" s="44"/>
+      <c r="JVU343" s="44"/>
+      <c r="JVV343" s="44"/>
+      <c r="JVW343" s="44"/>
+      <c r="JVX343" s="44"/>
+      <c r="JVY343" s="44"/>
+      <c r="JVZ343" s="44"/>
+      <c r="JWA343" s="44"/>
+      <c r="JWB343" s="44"/>
+      <c r="JWC343" s="44"/>
+      <c r="JWD343" s="44"/>
+      <c r="JWE343" s="44"/>
+      <c r="JWF343" s="44"/>
+      <c r="JWG343" s="44"/>
+      <c r="JWH343" s="44"/>
+      <c r="JWI343" s="44"/>
+      <c r="JWJ343" s="44"/>
+      <c r="JWK343" s="44"/>
+      <c r="JWL343" s="44"/>
+      <c r="JWM343" s="44"/>
+      <c r="JWN343" s="44"/>
+      <c r="JWO343" s="44"/>
+      <c r="JWP343" s="44"/>
+      <c r="JWQ343" s="44"/>
+      <c r="JWR343" s="44"/>
+      <c r="JWS343" s="44"/>
+      <c r="JWT343" s="44"/>
+      <c r="JWU343" s="44"/>
+      <c r="JWV343" s="44"/>
+      <c r="JWW343" s="44"/>
+      <c r="JWX343" s="44"/>
+      <c r="JWY343" s="44"/>
+      <c r="JWZ343" s="44"/>
+      <c r="JXA343" s="44"/>
+      <c r="JXB343" s="44"/>
+      <c r="JXC343" s="44"/>
+      <c r="JXD343" s="44"/>
+      <c r="JXE343" s="44"/>
+      <c r="JXF343" s="44"/>
+      <c r="JXG343" s="44"/>
+      <c r="JXH343" s="44"/>
+      <c r="JXI343" s="44"/>
+      <c r="JXJ343" s="44"/>
+      <c r="JXK343" s="44"/>
+      <c r="JXL343" s="44"/>
+      <c r="JXM343" s="44"/>
+      <c r="JXN343" s="44"/>
+      <c r="JXO343" s="44"/>
+      <c r="JXP343" s="44"/>
+      <c r="JXQ343" s="44"/>
+      <c r="JXR343" s="44"/>
+      <c r="JXS343" s="44"/>
+      <c r="JXT343" s="44"/>
+      <c r="JXU343" s="44"/>
+      <c r="JXV343" s="44"/>
+      <c r="JXW343" s="44"/>
+      <c r="JXX343" s="44"/>
+      <c r="JXY343" s="44"/>
+      <c r="JXZ343" s="44"/>
+      <c r="JYA343" s="44"/>
+      <c r="JYB343" s="44"/>
+      <c r="JYC343" s="44"/>
+      <c r="JYD343" s="44"/>
+      <c r="JYE343" s="44"/>
+      <c r="JYF343" s="44"/>
+      <c r="JYG343" s="44"/>
+      <c r="JYH343" s="44"/>
+      <c r="JYI343" s="44"/>
+      <c r="JYJ343" s="44"/>
+      <c r="JYK343" s="44"/>
+      <c r="JYL343" s="44"/>
+      <c r="JYM343" s="44"/>
+      <c r="JYN343" s="44"/>
+      <c r="JYO343" s="44"/>
+      <c r="JYP343" s="44"/>
+      <c r="JYQ343" s="44"/>
+      <c r="JYR343" s="44"/>
+      <c r="JYS343" s="44"/>
+      <c r="JYT343" s="44"/>
+      <c r="JYU343" s="44"/>
+      <c r="JYV343" s="44"/>
+      <c r="JYW343" s="44"/>
+      <c r="JYX343" s="44"/>
+      <c r="JYY343" s="44"/>
+      <c r="JYZ343" s="44"/>
+      <c r="JZA343" s="44"/>
+      <c r="JZB343" s="44"/>
+      <c r="JZC343" s="44"/>
+      <c r="JZD343" s="44"/>
+      <c r="JZE343" s="44"/>
+      <c r="JZF343" s="44"/>
+      <c r="JZG343" s="44"/>
+      <c r="JZH343" s="44"/>
+      <c r="JZI343" s="44"/>
+      <c r="JZJ343" s="44"/>
+      <c r="JZK343" s="44"/>
+      <c r="JZL343" s="44"/>
+      <c r="JZM343" s="44"/>
+      <c r="JZN343" s="44"/>
+      <c r="JZO343" s="44"/>
+      <c r="JZP343" s="44"/>
+      <c r="JZQ343" s="44"/>
+      <c r="JZR343" s="44"/>
+      <c r="JZS343" s="44"/>
+      <c r="JZT343" s="44"/>
+      <c r="JZU343" s="44"/>
+      <c r="JZV343" s="44"/>
+      <c r="JZW343" s="44"/>
+      <c r="JZX343" s="44"/>
+      <c r="JZY343" s="44"/>
+      <c r="JZZ343" s="44"/>
+      <c r="KAA343" s="44"/>
+      <c r="KAB343" s="44"/>
+      <c r="KAC343" s="44"/>
+      <c r="KAD343" s="44"/>
+      <c r="KAE343" s="44"/>
+      <c r="KAF343" s="44"/>
+      <c r="KAG343" s="44"/>
+      <c r="KAH343" s="44"/>
+      <c r="KAI343" s="44"/>
+      <c r="KAJ343" s="44"/>
+      <c r="KAK343" s="44"/>
+      <c r="KAL343" s="44"/>
+      <c r="KAM343" s="44"/>
+      <c r="KAN343" s="44"/>
+      <c r="KAO343" s="44"/>
+      <c r="KAP343" s="44"/>
+      <c r="KAQ343" s="44"/>
+      <c r="KAR343" s="44"/>
+      <c r="KAS343" s="44"/>
+      <c r="KAT343" s="44"/>
+      <c r="KAU343" s="44"/>
+      <c r="KAV343" s="44"/>
+      <c r="KAW343" s="44"/>
+      <c r="KAX343" s="44"/>
+      <c r="KAY343" s="44"/>
+      <c r="KAZ343" s="44"/>
+      <c r="KBA343" s="44"/>
+      <c r="KBB343" s="44"/>
+      <c r="KBC343" s="44"/>
+      <c r="KBD343" s="44"/>
+      <c r="KBE343" s="44"/>
+      <c r="KBF343" s="44"/>
+      <c r="KBG343" s="44"/>
+      <c r="KBH343" s="44"/>
+      <c r="KBI343" s="44"/>
+      <c r="KBJ343" s="44"/>
+      <c r="KBK343" s="44"/>
+      <c r="KBL343" s="44"/>
+      <c r="KBM343" s="44"/>
+      <c r="KBN343" s="44"/>
+      <c r="KBO343" s="44"/>
+      <c r="KBP343" s="44"/>
+      <c r="KBQ343" s="44"/>
+      <c r="KBR343" s="44"/>
+      <c r="KBS343" s="44"/>
+      <c r="KBT343" s="44"/>
+      <c r="KBU343" s="44"/>
+      <c r="KBV343" s="44"/>
+      <c r="KBW343" s="44"/>
+      <c r="KBX343" s="44"/>
+      <c r="KBY343" s="44"/>
+      <c r="KBZ343" s="44"/>
+      <c r="KCA343" s="44"/>
+      <c r="KCB343" s="44"/>
+      <c r="KCC343" s="44"/>
+      <c r="KCD343" s="44"/>
+      <c r="KCE343" s="44"/>
+      <c r="KCF343" s="44"/>
+      <c r="KCG343" s="44"/>
+      <c r="KCH343" s="44"/>
+      <c r="KCI343" s="44"/>
+      <c r="KCJ343" s="44"/>
+      <c r="KCK343" s="44"/>
+      <c r="KCL343" s="44"/>
+      <c r="KCM343" s="44"/>
+      <c r="KCN343" s="44"/>
+      <c r="KCO343" s="44"/>
+      <c r="KCP343" s="44"/>
+      <c r="KCQ343" s="44"/>
+      <c r="KCR343" s="44"/>
+      <c r="KCS343" s="44"/>
+      <c r="KCT343" s="44"/>
+      <c r="KCU343" s="44"/>
+      <c r="KCV343" s="44"/>
+      <c r="KCW343" s="44"/>
+      <c r="KCX343" s="44"/>
+      <c r="KCY343" s="44"/>
+      <c r="KCZ343" s="44"/>
+      <c r="KDA343" s="44"/>
+      <c r="KDB343" s="44"/>
+      <c r="KDC343" s="44"/>
+      <c r="KDD343" s="44"/>
+      <c r="KDE343" s="44"/>
+      <c r="KDF343" s="44"/>
+      <c r="KDG343" s="44"/>
+      <c r="KDH343" s="44"/>
+      <c r="KDI343" s="44"/>
+      <c r="KDJ343" s="44"/>
+      <c r="KDK343" s="44"/>
+      <c r="KDL343" s="44"/>
+      <c r="KDM343" s="44"/>
+      <c r="KDN343" s="44"/>
+      <c r="KDO343" s="44"/>
+      <c r="KDP343" s="44"/>
+      <c r="KDQ343" s="44"/>
+      <c r="KDR343" s="44"/>
+      <c r="KDS343" s="44"/>
+      <c r="KDT343" s="44"/>
+      <c r="KDU343" s="44"/>
+      <c r="KDV343" s="44"/>
+      <c r="KDW343" s="44"/>
+      <c r="KDX343" s="44"/>
+      <c r="KDY343" s="44"/>
+      <c r="KDZ343" s="44"/>
+      <c r="KEA343" s="44"/>
+      <c r="KEB343" s="44"/>
+      <c r="KEC343" s="44"/>
+      <c r="KED343" s="44"/>
+      <c r="KEE343" s="44"/>
+      <c r="KEF343" s="44"/>
+      <c r="KEG343" s="44"/>
+      <c r="KEH343" s="44"/>
+      <c r="KEI343" s="44"/>
+      <c r="KEJ343" s="44"/>
+      <c r="KEK343" s="44"/>
+      <c r="KEL343" s="44"/>
+      <c r="KEM343" s="44"/>
+      <c r="KEN343" s="44"/>
+      <c r="KEO343" s="44"/>
+      <c r="KEP343" s="44"/>
+      <c r="KEQ343" s="44"/>
+      <c r="KER343" s="44"/>
+      <c r="KES343" s="44"/>
+      <c r="KET343" s="44"/>
+      <c r="KEU343" s="44"/>
+      <c r="KEV343" s="44"/>
+      <c r="KEW343" s="44"/>
+      <c r="KEX343" s="44"/>
+      <c r="KEY343" s="44"/>
+      <c r="KEZ343" s="44"/>
+      <c r="KFA343" s="44"/>
+      <c r="KFB343" s="44"/>
+      <c r="KFC343" s="44"/>
+      <c r="KFD343" s="44"/>
+      <c r="KFE343" s="44"/>
+      <c r="KFF343" s="44"/>
+      <c r="KFG343" s="44"/>
+      <c r="KFH343" s="44"/>
+      <c r="KFI343" s="44"/>
+      <c r="KFJ343" s="44"/>
+      <c r="KFK343" s="44"/>
+      <c r="KFL343" s="44"/>
+      <c r="KFM343" s="44"/>
+      <c r="KFN343" s="44"/>
+      <c r="KFO343" s="44"/>
+      <c r="KFP343" s="44"/>
+      <c r="KFQ343" s="44"/>
+      <c r="KFR343" s="44"/>
+      <c r="KFS343" s="44"/>
+      <c r="KFT343" s="44"/>
+      <c r="KFU343" s="44"/>
+      <c r="KFV343" s="44"/>
+      <c r="KFW343" s="44"/>
+      <c r="KFX343" s="44"/>
+      <c r="KFY343" s="44"/>
+      <c r="KFZ343" s="44"/>
+      <c r="KGA343" s="44"/>
+      <c r="KGB343" s="44"/>
+      <c r="KGC343" s="44"/>
+      <c r="KGD343" s="44"/>
+      <c r="KGE343" s="44"/>
+      <c r="KGF343" s="44"/>
+      <c r="KGG343" s="44"/>
+      <c r="KGH343" s="44"/>
+      <c r="KGI343" s="44"/>
+      <c r="KGJ343" s="44"/>
+      <c r="KGK343" s="44"/>
+      <c r="KGL343" s="44"/>
+      <c r="KGM343" s="44"/>
+      <c r="KGN343" s="44"/>
+      <c r="KGO343" s="44"/>
+      <c r="KGP343" s="44"/>
+      <c r="KGQ343" s="44"/>
+      <c r="KGR343" s="44"/>
+      <c r="KGS343" s="44"/>
+      <c r="KGT343" s="44"/>
+      <c r="KGU343" s="44"/>
+      <c r="KGV343" s="44"/>
+      <c r="KGW343" s="44"/>
+      <c r="KGX343" s="44"/>
+      <c r="KGY343" s="44"/>
+      <c r="KGZ343" s="44"/>
+      <c r="KHA343" s="44"/>
+      <c r="KHB343" s="44"/>
+      <c r="KHC343" s="44"/>
+      <c r="KHD343" s="44"/>
+      <c r="KHE343" s="44"/>
+      <c r="KHF343" s="44"/>
+      <c r="KHG343" s="44"/>
+      <c r="KHH343" s="44"/>
+      <c r="KHI343" s="44"/>
+      <c r="KHJ343" s="44"/>
+      <c r="KHK343" s="44"/>
+      <c r="KHL343" s="44"/>
+      <c r="KHM343" s="44"/>
+      <c r="KHN343" s="44"/>
+      <c r="KHO343" s="44"/>
+      <c r="KHP343" s="44"/>
+      <c r="KHQ343" s="44"/>
+      <c r="KHR343" s="44"/>
+      <c r="KHS343" s="44"/>
+      <c r="KHT343" s="44"/>
+      <c r="KHU343" s="44"/>
+      <c r="KHV343" s="44"/>
+      <c r="KHW343" s="44"/>
+      <c r="KHX343" s="44"/>
+      <c r="KHY343" s="44"/>
+      <c r="KHZ343" s="44"/>
+      <c r="KIA343" s="44"/>
+      <c r="KIB343" s="44"/>
+      <c r="KIC343" s="44"/>
+      <c r="KID343" s="44"/>
+      <c r="KIE343" s="44"/>
+      <c r="KIF343" s="44"/>
+      <c r="KIG343" s="44"/>
+      <c r="KIH343" s="44"/>
+      <c r="KII343" s="44"/>
+      <c r="KIJ343" s="44"/>
+      <c r="KIK343" s="44"/>
+      <c r="KIL343" s="44"/>
+      <c r="KIM343" s="44"/>
+      <c r="KIN343" s="44"/>
+      <c r="KIO343" s="44"/>
+      <c r="KIP343" s="44"/>
+      <c r="KIQ343" s="44"/>
+      <c r="KIR343" s="44"/>
+      <c r="KIS343" s="44"/>
+      <c r="KIT343" s="44"/>
+      <c r="KIU343" s="44"/>
+      <c r="KIV343" s="44"/>
+      <c r="KIW343" s="44"/>
+      <c r="KIX343" s="44"/>
+      <c r="KIY343" s="44"/>
+      <c r="KIZ343" s="44"/>
+      <c r="KJA343" s="44"/>
+      <c r="KJB343" s="44"/>
+      <c r="KJC343" s="44"/>
+      <c r="KJD343" s="44"/>
+      <c r="KJE343" s="44"/>
+      <c r="KJF343" s="44"/>
+      <c r="KJG343" s="44"/>
+      <c r="KJH343" s="44"/>
+      <c r="KJI343" s="44"/>
+      <c r="KJJ343" s="44"/>
+      <c r="KJK343" s="44"/>
+      <c r="KJL343" s="44"/>
+      <c r="KJM343" s="44"/>
+      <c r="KJN343" s="44"/>
+      <c r="KJO343" s="44"/>
+      <c r="KJP343" s="44"/>
+      <c r="KJQ343" s="44"/>
+      <c r="KJR343" s="44"/>
+      <c r="KJS343" s="44"/>
+      <c r="KJT343" s="44"/>
+      <c r="KJU343" s="44"/>
+      <c r="KJV343" s="44"/>
+      <c r="KJW343" s="44"/>
+      <c r="KJX343" s="44"/>
+      <c r="KJY343" s="44"/>
+      <c r="KJZ343" s="44"/>
+      <c r="KKA343" s="44"/>
+      <c r="KKB343" s="44"/>
+      <c r="KKC343" s="44"/>
+      <c r="KKD343" s="44"/>
+      <c r="KKE343" s="44"/>
+      <c r="KKF343" s="44"/>
+      <c r="KKG343" s="44"/>
+      <c r="KKH343" s="44"/>
+      <c r="KKI343" s="44"/>
+      <c r="KKJ343" s="44"/>
+      <c r="KKK343" s="44"/>
+      <c r="KKL343" s="44"/>
+      <c r="KKM343" s="44"/>
+      <c r="KKN343" s="44"/>
+      <c r="KKO343" s="44"/>
+      <c r="KKP343" s="44"/>
+      <c r="KKQ343" s="44"/>
+      <c r="KKR343" s="44"/>
+      <c r="KKS343" s="44"/>
+      <c r="KKT343" s="44"/>
+      <c r="KKU343" s="44"/>
+      <c r="KKV343" s="44"/>
+      <c r="KKW343" s="44"/>
+      <c r="KKX343" s="44"/>
+      <c r="KKY343" s="44"/>
+      <c r="KKZ343" s="44"/>
+      <c r="KLA343" s="44"/>
+      <c r="KLB343" s="44"/>
+      <c r="KLC343" s="44"/>
+      <c r="KLD343" s="44"/>
+      <c r="KLE343" s="44"/>
+      <c r="KLF343" s="44"/>
+      <c r="KLG343" s="44"/>
+      <c r="KLH343" s="44"/>
+      <c r="KLI343" s="44"/>
+      <c r="KLJ343" s="44"/>
+      <c r="KLK343" s="44"/>
+      <c r="KLL343" s="44"/>
+      <c r="KLM343" s="44"/>
+      <c r="KLN343" s="44"/>
+      <c r="KLO343" s="44"/>
+      <c r="KLP343" s="44"/>
+      <c r="KLQ343" s="44"/>
+      <c r="KLR343" s="44"/>
+      <c r="KLS343" s="44"/>
+      <c r="KLT343" s="44"/>
+      <c r="KLU343" s="44"/>
+      <c r="KLV343" s="44"/>
+      <c r="KLW343" s="44"/>
+      <c r="KLX343" s="44"/>
+      <c r="KLY343" s="44"/>
+      <c r="KLZ343" s="44"/>
+      <c r="KMA343" s="44"/>
+      <c r="KMB343" s="44"/>
+      <c r="KMC343" s="44"/>
+      <c r="KMD343" s="44"/>
+      <c r="KME343" s="44"/>
+      <c r="KMF343" s="44"/>
+      <c r="KMG343" s="44"/>
+      <c r="KMH343" s="44"/>
+      <c r="KMI343" s="44"/>
+      <c r="KMJ343" s="44"/>
+      <c r="KMK343" s="44"/>
+      <c r="KML343" s="44"/>
+      <c r="KMM343" s="44"/>
+      <c r="KMN343" s="44"/>
+      <c r="KMO343" s="44"/>
+      <c r="KMP343" s="44"/>
+      <c r="KMQ343" s="44"/>
+      <c r="KMR343" s="44"/>
+      <c r="KMS343" s="44"/>
+      <c r="KMT343" s="44"/>
+      <c r="KMU343" s="44"/>
+      <c r="KMV343" s="44"/>
+      <c r="KMW343" s="44"/>
+      <c r="KMX343" s="44"/>
+      <c r="KMY343" s="44"/>
+      <c r="KMZ343" s="44"/>
+      <c r="KNA343" s="44"/>
+      <c r="KNB343" s="44"/>
+      <c r="KNC343" s="44"/>
+      <c r="KND343" s="44"/>
+      <c r="KNE343" s="44"/>
+      <c r="KNF343" s="44"/>
+      <c r="KNG343" s="44"/>
+      <c r="KNH343" s="44"/>
+      <c r="KNI343" s="44"/>
+      <c r="KNJ343" s="44"/>
+      <c r="KNK343" s="44"/>
+      <c r="KNL343" s="44"/>
+      <c r="KNM343" s="44"/>
+      <c r="KNN343" s="44"/>
+      <c r="KNO343" s="44"/>
+      <c r="KNP343" s="44"/>
+      <c r="KNQ343" s="44"/>
+      <c r="KNR343" s="44"/>
+      <c r="KNS343" s="44"/>
+      <c r="KNT343" s="44"/>
+      <c r="KNU343" s="44"/>
+      <c r="KNV343" s="44"/>
+      <c r="KNW343" s="44"/>
+      <c r="KNX343" s="44"/>
+      <c r="KNY343" s="44"/>
+      <c r="KNZ343" s="44"/>
+      <c r="KOA343" s="44"/>
+      <c r="KOB343" s="44"/>
+      <c r="KOC343" s="44"/>
+      <c r="KOD343" s="44"/>
+      <c r="KOE343" s="44"/>
+      <c r="KOF343" s="44"/>
+      <c r="KOG343" s="44"/>
+      <c r="KOH343" s="44"/>
+      <c r="KOI343" s="44"/>
+      <c r="KOJ343" s="44"/>
+      <c r="KOK343" s="44"/>
+      <c r="KOL343" s="44"/>
+      <c r="KOM343" s="44"/>
+      <c r="KON343" s="44"/>
+      <c r="KOO343" s="44"/>
+      <c r="KOP343" s="44"/>
+      <c r="KOQ343" s="44"/>
+      <c r="KOR343" s="44"/>
+      <c r="KOS343" s="44"/>
+      <c r="KOT343" s="44"/>
+      <c r="KOU343" s="44"/>
+      <c r="KOV343" s="44"/>
+      <c r="KOW343" s="44"/>
+      <c r="KOX343" s="44"/>
+      <c r="KOY343" s="44"/>
+      <c r="KOZ343" s="44"/>
+      <c r="KPA343" s="44"/>
+      <c r="KPB343" s="44"/>
+      <c r="KPC343" s="44"/>
+      <c r="KPD343" s="44"/>
+      <c r="KPE343" s="44"/>
+      <c r="KPF343" s="44"/>
+      <c r="KPG343" s="44"/>
+      <c r="KPH343" s="44"/>
+      <c r="KPI343" s="44"/>
+      <c r="KPJ343" s="44"/>
+      <c r="KPK343" s="44"/>
+      <c r="KPL343" s="44"/>
+      <c r="KPM343" s="44"/>
+      <c r="KPN343" s="44"/>
+      <c r="KPO343" s="44"/>
+      <c r="KPP343" s="44"/>
+      <c r="KPQ343" s="44"/>
+      <c r="KPR343" s="44"/>
+      <c r="KPS343" s="44"/>
+      <c r="KPT343" s="44"/>
+      <c r="KPU343" s="44"/>
+      <c r="KPV343" s="44"/>
+      <c r="KPW343" s="44"/>
+      <c r="KPX343" s="44"/>
+      <c r="KPY343" s="44"/>
+      <c r="KPZ343" s="44"/>
+      <c r="KQA343" s="44"/>
+      <c r="KQB343" s="44"/>
+      <c r="KQC343" s="44"/>
+      <c r="KQD343" s="44"/>
+      <c r="KQE343" s="44"/>
+      <c r="KQF343" s="44"/>
+      <c r="KQG343" s="44"/>
+      <c r="KQH343" s="44"/>
+      <c r="KQI343" s="44"/>
+      <c r="KQJ343" s="44"/>
+      <c r="KQK343" s="44"/>
+      <c r="KQL343" s="44"/>
+      <c r="KQM343" s="44"/>
+      <c r="KQN343" s="44"/>
+      <c r="KQO343" s="44"/>
+      <c r="KQP343" s="44"/>
+      <c r="KQQ343" s="44"/>
+      <c r="KQR343" s="44"/>
+      <c r="KQS343" s="44"/>
+      <c r="KQT343" s="44"/>
+      <c r="KQU343" s="44"/>
+      <c r="KQV343" s="44"/>
+      <c r="KQW343" s="44"/>
+      <c r="KQX343" s="44"/>
+      <c r="KQY343" s="44"/>
+      <c r="KQZ343" s="44"/>
+      <c r="KRA343" s="44"/>
+      <c r="KRB343" s="44"/>
+      <c r="KRC343" s="44"/>
+      <c r="KRD343" s="44"/>
+      <c r="KRE343" s="44"/>
+      <c r="KRF343" s="44"/>
+      <c r="KRG343" s="44"/>
+      <c r="KRH343" s="44"/>
+      <c r="KRI343" s="44"/>
+      <c r="KRJ343" s="44"/>
+      <c r="KRK343" s="44"/>
+      <c r="KRL343" s="44"/>
+      <c r="KRM343" s="44"/>
+      <c r="KRN343" s="44"/>
+      <c r="KRO343" s="44"/>
+      <c r="KRP343" s="44"/>
+      <c r="KRQ343" s="44"/>
+      <c r="KRR343" s="44"/>
+      <c r="KRS343" s="44"/>
+      <c r="KRT343" s="44"/>
+      <c r="KRU343" s="44"/>
+      <c r="KRV343" s="44"/>
+      <c r="KRW343" s="44"/>
+      <c r="KRX343" s="44"/>
+      <c r="KRY343" s="44"/>
+      <c r="KRZ343" s="44"/>
+      <c r="KSA343" s="44"/>
+      <c r="KSB343" s="44"/>
+      <c r="KSC343" s="44"/>
+      <c r="KSD343" s="44"/>
+      <c r="KSE343" s="44"/>
+      <c r="KSF343" s="44"/>
+      <c r="KSG343" s="44"/>
+      <c r="KSH343" s="44"/>
+      <c r="KSI343" s="44"/>
+      <c r="KSJ343" s="44"/>
+      <c r="KSK343" s="44"/>
+      <c r="KSL343" s="44"/>
+      <c r="KSM343" s="44"/>
+      <c r="KSN343" s="44"/>
+      <c r="KSO343" s="44"/>
+      <c r="KSP343" s="44"/>
+      <c r="KSQ343" s="44"/>
+      <c r="KSR343" s="44"/>
+      <c r="KSS343" s="44"/>
+      <c r="KST343" s="44"/>
+      <c r="KSU343" s="44"/>
+      <c r="KSV343" s="44"/>
+      <c r="KSW343" s="44"/>
+      <c r="KSX343" s="44"/>
+      <c r="KSY343" s="44"/>
+      <c r="KSZ343" s="44"/>
+      <c r="KTA343" s="44"/>
+      <c r="KTB343" s="44"/>
+      <c r="KTC343" s="44"/>
+      <c r="KTD343" s="44"/>
+      <c r="KTE343" s="44"/>
+      <c r="KTF343" s="44"/>
+      <c r="KTG343" s="44"/>
+      <c r="KTH343" s="44"/>
+      <c r="KTI343" s="44"/>
+      <c r="KTJ343" s="44"/>
+      <c r="KTK343" s="44"/>
+      <c r="KTL343" s="44"/>
+      <c r="KTM343" s="44"/>
+      <c r="KTN343" s="44"/>
+      <c r="KTO343" s="44"/>
+      <c r="KTP343" s="44"/>
+      <c r="KTQ343" s="44"/>
+      <c r="KTR343" s="44"/>
+      <c r="KTS343" s="44"/>
+      <c r="KTT343" s="44"/>
+      <c r="KTU343" s="44"/>
+      <c r="KTV343" s="44"/>
+      <c r="KTW343" s="44"/>
+      <c r="KTX343" s="44"/>
+      <c r="KTY343" s="44"/>
+      <c r="KTZ343" s="44"/>
+      <c r="KUA343" s="44"/>
+      <c r="KUB343" s="44"/>
+      <c r="KUC343" s="44"/>
+      <c r="KUD343" s="44"/>
+      <c r="KUE343" s="44"/>
+      <c r="KUF343" s="44"/>
+      <c r="KUG343" s="44"/>
+      <c r="KUH343" s="44"/>
+      <c r="KUI343" s="44"/>
+      <c r="KUJ343" s="44"/>
+      <c r="KUK343" s="44"/>
+      <c r="KUL343" s="44"/>
+      <c r="KUM343" s="44"/>
+      <c r="KUN343" s="44"/>
+      <c r="KUO343" s="44"/>
+      <c r="KUP343" s="44"/>
+      <c r="KUQ343" s="44"/>
+      <c r="KUR343" s="44"/>
+      <c r="KUS343" s="44"/>
+      <c r="KUT343" s="44"/>
+      <c r="KUU343" s="44"/>
+      <c r="KUV343" s="44"/>
+      <c r="KUW343" s="44"/>
+      <c r="KUX343" s="44"/>
+      <c r="KUY343" s="44"/>
+      <c r="KUZ343" s="44"/>
+      <c r="KVA343" s="44"/>
+      <c r="KVB343" s="44"/>
+      <c r="KVC343" s="44"/>
+      <c r="KVD343" s="44"/>
+      <c r="KVE343" s="44"/>
+      <c r="KVF343" s="44"/>
+      <c r="KVG343" s="44"/>
+      <c r="KVH343" s="44"/>
+      <c r="KVI343" s="44"/>
+      <c r="KVJ343" s="44"/>
+      <c r="KVK343" s="44"/>
+      <c r="KVL343" s="44"/>
+      <c r="KVM343" s="44"/>
+      <c r="KVN343" s="44"/>
+      <c r="KVO343" s="44"/>
+      <c r="KVP343" s="44"/>
+      <c r="KVQ343" s="44"/>
+      <c r="KVR343" s="44"/>
+      <c r="KVS343" s="44"/>
+      <c r="KVT343" s="44"/>
+      <c r="KVU343" s="44"/>
+      <c r="KVV343" s="44"/>
+      <c r="KVW343" s="44"/>
+      <c r="KVX343" s="44"/>
+      <c r="KVY343" s="44"/>
+      <c r="KVZ343" s="44"/>
+      <c r="KWA343" s="44"/>
+      <c r="KWB343" s="44"/>
+      <c r="KWC343" s="44"/>
+      <c r="KWD343" s="44"/>
+      <c r="KWE343" s="44"/>
+      <c r="KWF343" s="44"/>
+      <c r="KWG343" s="44"/>
+      <c r="KWH343" s="44"/>
+      <c r="KWI343" s="44"/>
+      <c r="KWJ343" s="44"/>
+      <c r="KWK343" s="44"/>
+      <c r="KWL343" s="44"/>
+      <c r="KWM343" s="44"/>
+      <c r="KWN343" s="44"/>
+      <c r="KWO343" s="44"/>
+      <c r="KWP343" s="44"/>
+      <c r="KWQ343" s="44"/>
+      <c r="KWR343" s="44"/>
+      <c r="KWS343" s="44"/>
+      <c r="KWT343" s="44"/>
+      <c r="KWU343" s="44"/>
+      <c r="KWV343" s="44"/>
+      <c r="KWW343" s="44"/>
+      <c r="KWX343" s="44"/>
+      <c r="KWY343" s="44"/>
+      <c r="KWZ343" s="44"/>
+      <c r="KXA343" s="44"/>
+      <c r="KXB343" s="44"/>
+      <c r="KXC343" s="44"/>
+      <c r="KXD343" s="44"/>
+      <c r="KXE343" s="44"/>
+      <c r="KXF343" s="44"/>
+      <c r="KXG343" s="44"/>
+      <c r="KXH343" s="44"/>
+      <c r="KXI343" s="44"/>
+      <c r="KXJ343" s="44"/>
+      <c r="KXK343" s="44"/>
+      <c r="KXL343" s="44"/>
+      <c r="KXM343" s="44"/>
+      <c r="KXN343" s="44"/>
+      <c r="KXO343" s="44"/>
+      <c r="KXP343" s="44"/>
+      <c r="KXQ343" s="44"/>
+      <c r="KXR343" s="44"/>
+      <c r="KXS343" s="44"/>
+      <c r="KXT343" s="44"/>
+      <c r="KXU343" s="44"/>
+      <c r="KXV343" s="44"/>
+      <c r="KXW343" s="44"/>
+      <c r="KXX343" s="44"/>
+      <c r="KXY343" s="44"/>
+      <c r="KXZ343" s="44"/>
+      <c r="KYA343" s="44"/>
+      <c r="KYB343" s="44"/>
+      <c r="KYC343" s="44"/>
+      <c r="KYD343" s="44"/>
+      <c r="KYE343" s="44"/>
+      <c r="KYF343" s="44"/>
+      <c r="KYG343" s="44"/>
+      <c r="KYH343" s="44"/>
+      <c r="KYI343" s="44"/>
+      <c r="KYJ343" s="44"/>
+      <c r="KYK343" s="44"/>
+      <c r="KYL343" s="44"/>
+      <c r="KYM343" s="44"/>
+      <c r="KYN343" s="44"/>
+      <c r="KYO343" s="44"/>
+      <c r="KYP343" s="44"/>
+      <c r="KYQ343" s="44"/>
+      <c r="KYR343" s="44"/>
+      <c r="KYS343" s="44"/>
+      <c r="KYT343" s="44"/>
+      <c r="KYU343" s="44"/>
+      <c r="KYV343" s="44"/>
+      <c r="KYW343" s="44"/>
+      <c r="KYX343" s="44"/>
+      <c r="KYY343" s="44"/>
+      <c r="KYZ343" s="44"/>
+      <c r="KZA343" s="44"/>
+      <c r="KZB343" s="44"/>
+      <c r="KZC343" s="44"/>
+      <c r="KZD343" s="44"/>
+      <c r="KZE343" s="44"/>
+      <c r="KZF343" s="44"/>
+      <c r="KZG343" s="44"/>
+      <c r="KZH343" s="44"/>
+      <c r="KZI343" s="44"/>
+      <c r="KZJ343" s="44"/>
+      <c r="KZK343" s="44"/>
+      <c r="KZL343" s="44"/>
+      <c r="KZM343" s="44"/>
+      <c r="KZN343" s="44"/>
+      <c r="KZO343" s="44"/>
+      <c r="KZP343" s="44"/>
+      <c r="KZQ343" s="44"/>
+      <c r="KZR343" s="44"/>
+      <c r="KZS343" s="44"/>
+      <c r="KZT343" s="44"/>
+      <c r="KZU343" s="44"/>
+      <c r="KZV343" s="44"/>
+      <c r="KZW343" s="44"/>
+      <c r="KZX343" s="44"/>
+      <c r="KZY343" s="44"/>
+      <c r="KZZ343" s="44"/>
+      <c r="LAA343" s="44"/>
+      <c r="LAB343" s="44"/>
+      <c r="LAC343" s="44"/>
+      <c r="LAD343" s="44"/>
+      <c r="LAE343" s="44"/>
+      <c r="LAF343" s="44"/>
+      <c r="LAG343" s="44"/>
+      <c r="LAH343" s="44"/>
+      <c r="LAI343" s="44"/>
+      <c r="LAJ343" s="44"/>
+      <c r="LAK343" s="44"/>
+      <c r="LAL343" s="44"/>
+      <c r="LAM343" s="44"/>
+      <c r="LAN343" s="44"/>
+      <c r="LAO343" s="44"/>
+      <c r="LAP343" s="44"/>
+      <c r="LAQ343" s="44"/>
+      <c r="LAR343" s="44"/>
+      <c r="LAS343" s="44"/>
+      <c r="LAT343" s="44"/>
+      <c r="LAU343" s="44"/>
+      <c r="LAV343" s="44"/>
+      <c r="LAW343" s="44"/>
+      <c r="LAX343" s="44"/>
+      <c r="LAY343" s="44"/>
+      <c r="LAZ343" s="44"/>
+      <c r="LBA343" s="44"/>
+      <c r="LBB343" s="44"/>
+      <c r="LBC343" s="44"/>
+      <c r="LBD343" s="44"/>
+      <c r="LBE343" s="44"/>
+      <c r="LBF343" s="44"/>
+      <c r="LBG343" s="44"/>
+      <c r="LBH343" s="44"/>
+      <c r="LBI343" s="44"/>
+      <c r="LBJ343" s="44"/>
+      <c r="LBK343" s="44"/>
+      <c r="LBL343" s="44"/>
+      <c r="LBM343" s="44"/>
+      <c r="LBN343" s="44"/>
+      <c r="LBO343" s="44"/>
+      <c r="LBP343" s="44"/>
+      <c r="LBQ343" s="44"/>
+      <c r="LBR343" s="44"/>
+      <c r="LBS343" s="44"/>
+      <c r="LBT343" s="44"/>
+      <c r="LBU343" s="44"/>
+      <c r="LBV343" s="44"/>
+      <c r="LBW343" s="44"/>
+      <c r="LBX343" s="44"/>
+      <c r="LBY343" s="44"/>
+      <c r="LBZ343" s="44"/>
+      <c r="LCA343" s="44"/>
+      <c r="LCB343" s="44"/>
+      <c r="LCC343" s="44"/>
+      <c r="LCD343" s="44"/>
+      <c r="LCE343" s="44"/>
+      <c r="LCF343" s="44"/>
+      <c r="LCG343" s="44"/>
+      <c r="LCH343" s="44"/>
+      <c r="LCI343" s="44"/>
+      <c r="LCJ343" s="44"/>
+      <c r="LCK343" s="44"/>
+      <c r="LCL343" s="44"/>
+      <c r="LCM343" s="44"/>
+      <c r="LCN343" s="44"/>
+      <c r="LCO343" s="44"/>
+      <c r="LCP343" s="44"/>
+      <c r="LCQ343" s="44"/>
+      <c r="LCR343" s="44"/>
+      <c r="LCS343" s="44"/>
+      <c r="LCT343" s="44"/>
+      <c r="LCU343" s="44"/>
+      <c r="LCV343" s="44"/>
+      <c r="LCW343" s="44"/>
+      <c r="LCX343" s="44"/>
+      <c r="LCY343" s="44"/>
+      <c r="LCZ343" s="44"/>
+      <c r="LDA343" s="44"/>
+      <c r="LDB343" s="44"/>
+      <c r="LDC343" s="44"/>
+      <c r="LDD343" s="44"/>
+      <c r="LDE343" s="44"/>
+      <c r="LDF343" s="44"/>
+      <c r="LDG343" s="44"/>
+      <c r="LDH343" s="44"/>
+      <c r="LDI343" s="44"/>
+      <c r="LDJ343" s="44"/>
+      <c r="LDK343" s="44"/>
+      <c r="LDL343" s="44"/>
+      <c r="LDM343" s="44"/>
+      <c r="LDN343" s="44"/>
+      <c r="LDO343" s="44"/>
+      <c r="LDP343" s="44"/>
+      <c r="LDQ343" s="44"/>
+      <c r="LDR343" s="44"/>
+      <c r="LDS343" s="44"/>
+      <c r="LDT343" s="44"/>
+      <c r="LDU343" s="44"/>
+      <c r="LDV343" s="44"/>
+      <c r="LDW343" s="44"/>
+      <c r="LDX343" s="44"/>
+      <c r="LDY343" s="44"/>
+      <c r="LDZ343" s="44"/>
+      <c r="LEA343" s="44"/>
+      <c r="LEB343" s="44"/>
+      <c r="LEC343" s="44"/>
+      <c r="LED343" s="44"/>
+      <c r="LEE343" s="44"/>
+      <c r="LEF343" s="44"/>
+      <c r="LEG343" s="44"/>
+      <c r="LEH343" s="44"/>
+      <c r="LEI343" s="44"/>
+      <c r="LEJ343" s="44"/>
+      <c r="LEK343" s="44"/>
+      <c r="LEL343" s="44"/>
+      <c r="LEM343" s="44"/>
+      <c r="LEN343" s="44"/>
+      <c r="LEO343" s="44"/>
+      <c r="LEP343" s="44"/>
+      <c r="LEQ343" s="44"/>
+      <c r="LER343" s="44"/>
+      <c r="LES343" s="44"/>
+      <c r="LET343" s="44"/>
+      <c r="LEU343" s="44"/>
+      <c r="LEV343" s="44"/>
+      <c r="LEW343" s="44"/>
+      <c r="LEX343" s="44"/>
+      <c r="LEY343" s="44"/>
+      <c r="LEZ343" s="44"/>
+      <c r="LFA343" s="44"/>
+      <c r="LFB343" s="44"/>
+      <c r="LFC343" s="44"/>
+      <c r="LFD343" s="44"/>
+      <c r="LFE343" s="44"/>
+      <c r="LFF343" s="44"/>
+      <c r="LFG343" s="44"/>
+      <c r="LFH343" s="44"/>
+      <c r="LFI343" s="44"/>
+      <c r="LFJ343" s="44"/>
+      <c r="LFK343" s="44"/>
+      <c r="LFL343" s="44"/>
+      <c r="LFM343" s="44"/>
+      <c r="LFN343" s="44"/>
+      <c r="LFO343" s="44"/>
+      <c r="LFP343" s="44"/>
+      <c r="LFQ343" s="44"/>
+      <c r="LFR343" s="44"/>
+      <c r="LFS343" s="44"/>
+      <c r="LFT343" s="44"/>
+      <c r="LFU343" s="44"/>
+      <c r="LFV343" s="44"/>
+      <c r="LFW343" s="44"/>
+      <c r="LFX343" s="44"/>
+      <c r="LFY343" s="44"/>
+      <c r="LFZ343" s="44"/>
+      <c r="LGA343" s="44"/>
+      <c r="LGB343" s="44"/>
+      <c r="LGC343" s="44"/>
+      <c r="LGD343" s="44"/>
+      <c r="LGE343" s="44"/>
+      <c r="LGF343" s="44"/>
+      <c r="LGG343" s="44"/>
+      <c r="LGH343" s="44"/>
+      <c r="LGI343" s="44"/>
+      <c r="LGJ343" s="44"/>
+      <c r="LGK343" s="44"/>
+      <c r="LGL343" s="44"/>
+      <c r="LGM343" s="44"/>
+      <c r="LGN343" s="44"/>
+      <c r="LGO343" s="44"/>
+      <c r="LGP343" s="44"/>
+      <c r="LGQ343" s="44"/>
+      <c r="LGR343" s="44"/>
+      <c r="LGS343" s="44"/>
+      <c r="LGT343" s="44"/>
+      <c r="LGU343" s="44"/>
+      <c r="LGV343" s="44"/>
+      <c r="LGW343" s="44"/>
+      <c r="LGX343" s="44"/>
+      <c r="LGY343" s="44"/>
+      <c r="LGZ343" s="44"/>
+      <c r="LHA343" s="44"/>
+      <c r="LHB343" s="44"/>
+      <c r="LHC343" s="44"/>
+      <c r="LHD343" s="44"/>
+      <c r="LHE343" s="44"/>
+      <c r="LHF343" s="44"/>
+      <c r="LHG343" s="44"/>
+      <c r="LHH343" s="44"/>
+      <c r="LHI343" s="44"/>
+      <c r="LHJ343" s="44"/>
+      <c r="LHK343" s="44"/>
+      <c r="LHL343" s="44"/>
+      <c r="LHM343" s="44"/>
+      <c r="LHN343" s="44"/>
+      <c r="LHO343" s="44"/>
+      <c r="LHP343" s="44"/>
+      <c r="LHQ343" s="44"/>
+      <c r="LHR343" s="44"/>
+      <c r="LHS343" s="44"/>
+      <c r="LHT343" s="44"/>
+      <c r="LHU343" s="44"/>
+      <c r="LHV343" s="44"/>
+      <c r="LHW343" s="44"/>
+      <c r="LHX343" s="44"/>
+      <c r="LHY343" s="44"/>
+      <c r="LHZ343" s="44"/>
+      <c r="LIA343" s="44"/>
+      <c r="LIB343" s="44"/>
+      <c r="LIC343" s="44"/>
+      <c r="LID343" s="44"/>
+      <c r="LIE343" s="44"/>
+      <c r="LIF343" s="44"/>
+      <c r="LIG343" s="44"/>
+      <c r="LIH343" s="44"/>
+      <c r="LII343" s="44"/>
+      <c r="LIJ343" s="44"/>
+      <c r="LIK343" s="44"/>
+      <c r="LIL343" s="44"/>
+      <c r="LIM343" s="44"/>
+      <c r="LIN343" s="44"/>
+      <c r="LIO343" s="44"/>
+      <c r="LIP343" s="44"/>
+      <c r="LIQ343" s="44"/>
+      <c r="LIR343" s="44"/>
+      <c r="LIS343" s="44"/>
+      <c r="LIT343" s="44"/>
+      <c r="LIU343" s="44"/>
+      <c r="LIV343" s="44"/>
+      <c r="LIW343" s="44"/>
+      <c r="LIX343" s="44"/>
+      <c r="LIY343" s="44"/>
+      <c r="LIZ343" s="44"/>
+      <c r="LJA343" s="44"/>
+      <c r="LJB343" s="44"/>
+      <c r="LJC343" s="44"/>
+      <c r="LJD343" s="44"/>
+      <c r="LJE343" s="44"/>
+      <c r="LJF343" s="44"/>
+      <c r="LJG343" s="44"/>
+      <c r="LJH343" s="44"/>
+      <c r="LJI343" s="44"/>
+      <c r="LJJ343" s="44"/>
+      <c r="LJK343" s="44"/>
+      <c r="LJL343" s="44"/>
+      <c r="LJM343" s="44"/>
+      <c r="LJN343" s="44"/>
+      <c r="LJO343" s="44"/>
+      <c r="LJP343" s="44"/>
+      <c r="LJQ343" s="44"/>
+      <c r="LJR343" s="44"/>
+      <c r="LJS343" s="44"/>
+      <c r="LJT343" s="44"/>
+      <c r="LJU343" s="44"/>
+      <c r="LJV343" s="44"/>
+      <c r="LJW343" s="44"/>
+      <c r="LJX343" s="44"/>
+      <c r="LJY343" s="44"/>
+      <c r="LJZ343" s="44"/>
+      <c r="LKA343" s="44"/>
+      <c r="LKB343" s="44"/>
+      <c r="LKC343" s="44"/>
+      <c r="LKD343" s="44"/>
+      <c r="LKE343" s="44"/>
+      <c r="LKF343" s="44"/>
+      <c r="LKG343" s="44"/>
+      <c r="LKH343" s="44"/>
+      <c r="LKI343" s="44"/>
+      <c r="LKJ343" s="44"/>
+      <c r="LKK343" s="44"/>
+      <c r="LKL343" s="44"/>
+      <c r="LKM343" s="44"/>
+      <c r="LKN343" s="44"/>
+      <c r="LKO343" s="44"/>
+      <c r="LKP343" s="44"/>
+      <c r="LKQ343" s="44"/>
+      <c r="LKR343" s="44"/>
+      <c r="LKS343" s="44"/>
+      <c r="LKT343" s="44"/>
+      <c r="LKU343" s="44"/>
+      <c r="LKV343" s="44"/>
+      <c r="LKW343" s="44"/>
+      <c r="LKX343" s="44"/>
+      <c r="LKY343" s="44"/>
+      <c r="LKZ343" s="44"/>
+      <c r="LLA343" s="44"/>
+      <c r="LLB343" s="44"/>
+      <c r="LLC343" s="44"/>
+      <c r="LLD343" s="44"/>
+      <c r="LLE343" s="44"/>
+      <c r="LLF343" s="44"/>
+      <c r="LLG343" s="44"/>
+      <c r="LLH343" s="44"/>
+      <c r="LLI343" s="44"/>
+      <c r="LLJ343" s="44"/>
+      <c r="LLK343" s="44"/>
+      <c r="LLL343" s="44"/>
+      <c r="LLM343" s="44"/>
+      <c r="LLN343" s="44"/>
+      <c r="LLO343" s="44"/>
+      <c r="LLP343" s="44"/>
+      <c r="LLQ343" s="44"/>
+      <c r="LLR343" s="44"/>
+      <c r="LLS343" s="44"/>
+      <c r="LLT343" s="44"/>
+      <c r="LLU343" s="44"/>
+      <c r="LLV343" s="44"/>
+      <c r="LLW343" s="44"/>
+      <c r="LLX343" s="44"/>
+      <c r="LLY343" s="44"/>
+      <c r="LLZ343" s="44"/>
+      <c r="LMA343" s="44"/>
+      <c r="LMB343" s="44"/>
+      <c r="LMC343" s="44"/>
+      <c r="LMD343" s="44"/>
+      <c r="LME343" s="44"/>
+      <c r="LMF343" s="44"/>
+      <c r="LMG343" s="44"/>
+      <c r="LMH343" s="44"/>
+      <c r="LMI343" s="44"/>
+      <c r="LMJ343" s="44"/>
+      <c r="LMK343" s="44"/>
+      <c r="LML343" s="44"/>
+      <c r="LMM343" s="44"/>
+      <c r="LMN343" s="44"/>
+      <c r="LMO343" s="44"/>
+      <c r="LMP343" s="44"/>
+      <c r="LMQ343" s="44"/>
+      <c r="LMR343" s="44"/>
+      <c r="LMS343" s="44"/>
+      <c r="LMT343" s="44"/>
+      <c r="LMU343" s="44"/>
+      <c r="LMV343" s="44"/>
+      <c r="LMW343" s="44"/>
+      <c r="LMX343" s="44"/>
+      <c r="LMY343" s="44"/>
+      <c r="LMZ343" s="44"/>
+      <c r="LNA343" s="44"/>
+      <c r="LNB343" s="44"/>
+      <c r="LNC343" s="44"/>
+      <c r="LND343" s="44"/>
+      <c r="LNE343" s="44"/>
+      <c r="LNF343" s="44"/>
+      <c r="LNG343" s="44"/>
+      <c r="LNH343" s="44"/>
+      <c r="LNI343" s="44"/>
+      <c r="LNJ343" s="44"/>
+      <c r="LNK343" s="44"/>
+      <c r="LNL343" s="44"/>
+      <c r="LNM343" s="44"/>
+      <c r="LNN343" s="44"/>
+      <c r="LNO343" s="44"/>
+      <c r="LNP343" s="44"/>
+      <c r="LNQ343" s="44"/>
+      <c r="LNR343" s="44"/>
+      <c r="LNS343" s="44"/>
+      <c r="LNT343" s="44"/>
+      <c r="LNU343" s="44"/>
+      <c r="LNV343" s="44"/>
+      <c r="LNW343" s="44"/>
+      <c r="LNX343" s="44"/>
+      <c r="LNY343" s="44"/>
+      <c r="LNZ343" s="44"/>
+      <c r="LOA343" s="44"/>
+      <c r="LOB343" s="44"/>
+      <c r="LOC343" s="44"/>
+      <c r="LOD343" s="44"/>
+      <c r="LOE343" s="44"/>
+      <c r="LOF343" s="44"/>
+      <c r="LOG343" s="44"/>
+      <c r="LOH343" s="44"/>
+      <c r="LOI343" s="44"/>
+      <c r="LOJ343" s="44"/>
+      <c r="LOK343" s="44"/>
+      <c r="LOL343" s="44"/>
+      <c r="LOM343" s="44"/>
+      <c r="LON343" s="44"/>
+      <c r="LOO343" s="44"/>
+      <c r="LOP343" s="44"/>
+      <c r="LOQ343" s="44"/>
+      <c r="LOR343" s="44"/>
+      <c r="LOS343" s="44"/>
+      <c r="LOT343" s="44"/>
+      <c r="LOU343" s="44"/>
+      <c r="LOV343" s="44"/>
+      <c r="LOW343" s="44"/>
+      <c r="LOX343" s="44"/>
+      <c r="LOY343" s="44"/>
+      <c r="LOZ343" s="44"/>
+      <c r="LPA343" s="44"/>
+      <c r="LPB343" s="44"/>
+      <c r="LPC343" s="44"/>
+      <c r="LPD343" s="44"/>
+      <c r="LPE343" s="44"/>
+      <c r="LPF343" s="44"/>
+      <c r="LPG343" s="44"/>
+      <c r="LPH343" s="44"/>
+      <c r="LPI343" s="44"/>
+      <c r="LPJ343" s="44"/>
+      <c r="LPK343" s="44"/>
+      <c r="LPL343" s="44"/>
+      <c r="LPM343" s="44"/>
+      <c r="LPN343" s="44"/>
+      <c r="LPO343" s="44"/>
+      <c r="LPP343" s="44"/>
+      <c r="LPQ343" s="44"/>
+      <c r="LPR343" s="44"/>
+      <c r="LPS343" s="44"/>
+      <c r="LPT343" s="44"/>
+      <c r="LPU343" s="44"/>
+      <c r="LPV343" s="44"/>
+      <c r="LPW343" s="44"/>
+      <c r="LPX343" s="44"/>
+      <c r="LPY343" s="44"/>
+      <c r="LPZ343" s="44"/>
+      <c r="LQA343" s="44"/>
+      <c r="LQB343" s="44"/>
+      <c r="LQC343" s="44"/>
+      <c r="LQD343" s="44"/>
+      <c r="LQE343" s="44"/>
+      <c r="LQF343" s="44"/>
+      <c r="LQG343" s="44"/>
+      <c r="LQH343" s="44"/>
+      <c r="LQI343" s="44"/>
+      <c r="LQJ343" s="44"/>
+      <c r="LQK343" s="44"/>
+      <c r="LQL343" s="44"/>
+      <c r="LQM343" s="44"/>
+      <c r="LQN343" s="44"/>
+      <c r="LQO343" s="44"/>
+      <c r="LQP343" s="44"/>
+      <c r="LQQ343" s="44"/>
+      <c r="LQR343" s="44"/>
+      <c r="LQS343" s="44"/>
+      <c r="LQT343" s="44"/>
+      <c r="LQU343" s="44"/>
+      <c r="LQV343" s="44"/>
+      <c r="LQW343" s="44"/>
+      <c r="LQX343" s="44"/>
+      <c r="LQY343" s="44"/>
+      <c r="LQZ343" s="44"/>
+      <c r="LRA343" s="44"/>
+      <c r="LRB343" s="44"/>
+      <c r="LRC343" s="44"/>
+      <c r="LRD343" s="44"/>
+      <c r="LRE343" s="44"/>
+      <c r="LRF343" s="44"/>
+      <c r="LRG343" s="44"/>
+      <c r="LRH343" s="44"/>
+      <c r="LRI343" s="44"/>
+      <c r="LRJ343" s="44"/>
+      <c r="LRK343" s="44"/>
+      <c r="LRL343" s="44"/>
+      <c r="LRM343" s="44"/>
+      <c r="LRN343" s="44"/>
+      <c r="LRO343" s="44"/>
+      <c r="LRP343" s="44"/>
+      <c r="LRQ343" s="44"/>
+      <c r="LRR343" s="44"/>
+      <c r="LRS343" s="44"/>
+      <c r="LRT343" s="44"/>
+      <c r="LRU343" s="44"/>
+      <c r="LRV343" s="44"/>
+      <c r="LRW343" s="44"/>
+      <c r="LRX343" s="44"/>
+      <c r="LRY343" s="44"/>
+      <c r="LRZ343" s="44"/>
+      <c r="LSA343" s="44"/>
+      <c r="LSB343" s="44"/>
+      <c r="LSC343" s="44"/>
+      <c r="LSD343" s="44"/>
+      <c r="LSE343" s="44"/>
+      <c r="LSF343" s="44"/>
+      <c r="LSG343" s="44"/>
+      <c r="LSH343" s="44"/>
+      <c r="LSI343" s="44"/>
+      <c r="LSJ343" s="44"/>
+      <c r="LSK343" s="44"/>
+      <c r="LSL343" s="44"/>
+      <c r="LSM343" s="44"/>
+      <c r="LSN343" s="44"/>
+      <c r="LSO343" s="44"/>
+      <c r="LSP343" s="44"/>
+      <c r="LSQ343" s="44"/>
+      <c r="LSR343" s="44"/>
+      <c r="LSS343" s="44"/>
+      <c r="LST343" s="44"/>
+      <c r="LSU343" s="44"/>
+      <c r="LSV343" s="44"/>
+      <c r="LSW343" s="44"/>
+      <c r="LSX343" s="44"/>
+      <c r="LSY343" s="44"/>
+      <c r="LSZ343" s="44"/>
+      <c r="LTA343" s="44"/>
+      <c r="LTB343" s="44"/>
+      <c r="LTC343" s="44"/>
+      <c r="LTD343" s="44"/>
+      <c r="LTE343" s="44"/>
+      <c r="LTF343" s="44"/>
+      <c r="LTG343" s="44"/>
+      <c r="LTH343" s="44"/>
+      <c r="LTI343" s="44"/>
+      <c r="LTJ343" s="44"/>
+      <c r="LTK343" s="44"/>
+      <c r="LTL343" s="44"/>
+      <c r="LTM343" s="44"/>
+      <c r="LTN343" s="44"/>
+      <c r="LTO343" s="44"/>
+      <c r="LTP343" s="44"/>
+      <c r="LTQ343" s="44"/>
+      <c r="LTR343" s="44"/>
+      <c r="LTS343" s="44"/>
+      <c r="LTT343" s="44"/>
+      <c r="LTU343" s="44"/>
+      <c r="LTV343" s="44"/>
+      <c r="LTW343" s="44"/>
+      <c r="LTX343" s="44"/>
+      <c r="LTY343" s="44"/>
+      <c r="LTZ343" s="44"/>
+      <c r="LUA343" s="44"/>
+      <c r="LUB343" s="44"/>
+      <c r="LUC343" s="44"/>
+      <c r="LUD343" s="44"/>
+      <c r="LUE343" s="44"/>
+      <c r="LUF343" s="44"/>
+      <c r="LUG343" s="44"/>
+      <c r="LUH343" s="44"/>
+      <c r="LUI343" s="44"/>
+      <c r="LUJ343" s="44"/>
+      <c r="LUK343" s="44"/>
+      <c r="LUL343" s="44"/>
+      <c r="LUM343" s="44"/>
+      <c r="LUN343" s="44"/>
+      <c r="LUO343" s="44"/>
+      <c r="LUP343" s="44"/>
+      <c r="LUQ343" s="44"/>
+      <c r="LUR343" s="44"/>
+      <c r="LUS343" s="44"/>
+      <c r="LUT343" s="44"/>
+      <c r="LUU343" s="44"/>
+      <c r="LUV343" s="44"/>
+      <c r="LUW343" s="44"/>
+      <c r="LUX343" s="44"/>
+      <c r="LUY343" s="44"/>
+      <c r="LUZ343" s="44"/>
+      <c r="LVA343" s="44"/>
+      <c r="LVB343" s="44"/>
+      <c r="LVC343" s="44"/>
+      <c r="LVD343" s="44"/>
+      <c r="LVE343" s="44"/>
+      <c r="LVF343" s="44"/>
+      <c r="LVG343" s="44"/>
+      <c r="LVH343" s="44"/>
+      <c r="LVI343" s="44"/>
+      <c r="LVJ343" s="44"/>
+      <c r="LVK343" s="44"/>
+      <c r="LVL343" s="44"/>
+      <c r="LVM343" s="44"/>
+      <c r="LVN343" s="44"/>
+      <c r="LVO343" s="44"/>
+      <c r="LVP343" s="44"/>
+      <c r="LVQ343" s="44"/>
+      <c r="LVR343" s="44"/>
+      <c r="LVS343" s="44"/>
+      <c r="LVT343" s="44"/>
+      <c r="LVU343" s="44"/>
+      <c r="LVV343" s="44"/>
+      <c r="LVW343" s="44"/>
+      <c r="LVX343" s="44"/>
+      <c r="LVY343" s="44"/>
+      <c r="LVZ343" s="44"/>
+      <c r="LWA343" s="44"/>
+      <c r="LWB343" s="44"/>
+      <c r="LWC343" s="44"/>
+      <c r="LWD343" s="44"/>
+      <c r="LWE343" s="44"/>
+      <c r="LWF343" s="44"/>
+      <c r="LWG343" s="44"/>
+      <c r="LWH343" s="44"/>
+      <c r="LWI343" s="44"/>
+      <c r="LWJ343" s="44"/>
+      <c r="LWK343" s="44"/>
+      <c r="LWL343" s="44"/>
+      <c r="LWM343" s="44"/>
+      <c r="LWN343" s="44"/>
+      <c r="LWO343" s="44"/>
+      <c r="LWP343" s="44"/>
+      <c r="LWQ343" s="44"/>
+      <c r="LWR343" s="44"/>
+      <c r="LWS343" s="44"/>
+      <c r="LWT343" s="44"/>
+      <c r="LWU343" s="44"/>
+      <c r="LWV343" s="44"/>
+      <c r="LWW343" s="44"/>
+      <c r="LWX343" s="44"/>
+      <c r="LWY343" s="44"/>
+      <c r="LWZ343" s="44"/>
+      <c r="LXA343" s="44"/>
+      <c r="LXB343" s="44"/>
+      <c r="LXC343" s="44"/>
+      <c r="LXD343" s="44"/>
+      <c r="LXE343" s="44"/>
+      <c r="LXF343" s="44"/>
+      <c r="LXG343" s="44"/>
+      <c r="LXH343" s="44"/>
+      <c r="LXI343" s="44"/>
+      <c r="LXJ343" s="44"/>
+      <c r="LXK343" s="44"/>
+      <c r="LXL343" s="44"/>
+      <c r="LXM343" s="44"/>
+      <c r="LXN343" s="44"/>
+      <c r="LXO343" s="44"/>
+      <c r="LXP343" s="44"/>
+      <c r="LXQ343" s="44"/>
+      <c r="LXR343" s="44"/>
+      <c r="LXS343" s="44"/>
+      <c r="LXT343" s="44"/>
+      <c r="LXU343" s="44"/>
+      <c r="LXV343" s="44"/>
+      <c r="LXW343" s="44"/>
+      <c r="LXX343" s="44"/>
+      <c r="LXY343" s="44"/>
+      <c r="LXZ343" s="44"/>
+      <c r="LYA343" s="44"/>
+      <c r="LYB343" s="44"/>
+      <c r="LYC343" s="44"/>
+      <c r="LYD343" s="44"/>
+      <c r="LYE343" s="44"/>
+      <c r="LYF343" s="44"/>
+      <c r="LYG343" s="44"/>
+      <c r="LYH343" s="44"/>
+      <c r="LYI343" s="44"/>
+      <c r="LYJ343" s="44"/>
+      <c r="LYK343" s="44"/>
+      <c r="LYL343" s="44"/>
+      <c r="LYM343" s="44"/>
+      <c r="LYN343" s="44"/>
+      <c r="LYO343" s="44"/>
+      <c r="LYP343" s="44"/>
+      <c r="LYQ343" s="44"/>
+      <c r="LYR343" s="44"/>
+      <c r="LYS343" s="44"/>
+      <c r="LYT343" s="44"/>
+      <c r="LYU343" s="44"/>
+      <c r="LYV343" s="44"/>
+      <c r="LYW343" s="44"/>
+      <c r="LYX343" s="44"/>
+      <c r="LYY343" s="44"/>
+      <c r="LYZ343" s="44"/>
+      <c r="LZA343" s="44"/>
+      <c r="LZB343" s="44"/>
+      <c r="LZC343" s="44"/>
+      <c r="LZD343" s="44"/>
+      <c r="LZE343" s="44"/>
+      <c r="LZF343" s="44"/>
+      <c r="LZG343" s="44"/>
+      <c r="LZH343" s="44"/>
+      <c r="LZI343" s="44"/>
+      <c r="LZJ343" s="44"/>
+      <c r="LZK343" s="44"/>
+      <c r="LZL343" s="44"/>
+      <c r="LZM343" s="44"/>
+      <c r="LZN343" s="44"/>
+      <c r="LZO343" s="44"/>
+      <c r="LZP343" s="44"/>
+      <c r="LZQ343" s="44"/>
+      <c r="LZR343" s="44"/>
+      <c r="LZS343" s="44"/>
+      <c r="LZT343" s="44"/>
+      <c r="LZU343" s="44"/>
+      <c r="LZV343" s="44"/>
+      <c r="LZW343" s="44"/>
+      <c r="LZX343" s="44"/>
+      <c r="LZY343" s="44"/>
+      <c r="LZZ343" s="44"/>
+      <c r="MAA343" s="44"/>
+      <c r="MAB343" s="44"/>
+      <c r="MAC343" s="44"/>
+      <c r="MAD343" s="44"/>
+      <c r="MAE343" s="44"/>
+      <c r="MAF343" s="44"/>
+      <c r="MAG343" s="44"/>
+      <c r="MAH343" s="44"/>
+      <c r="MAI343" s="44"/>
+      <c r="MAJ343" s="44"/>
+      <c r="MAK343" s="44"/>
+      <c r="MAL343" s="44"/>
+      <c r="MAM343" s="44"/>
+      <c r="MAN343" s="44"/>
+      <c r="MAO343" s="44"/>
+      <c r="MAP343" s="44"/>
+      <c r="MAQ343" s="44"/>
+      <c r="MAR343" s="44"/>
+      <c r="MAS343" s="44"/>
+      <c r="MAT343" s="44"/>
+      <c r="MAU343" s="44"/>
+      <c r="MAV343" s="44"/>
+      <c r="MAW343" s="44"/>
+      <c r="MAX343" s="44"/>
+      <c r="MAY343" s="44"/>
+      <c r="MAZ343" s="44"/>
+      <c r="MBA343" s="44"/>
+      <c r="MBB343" s="44"/>
+      <c r="MBC343" s="44"/>
+      <c r="MBD343" s="44"/>
+      <c r="MBE343" s="44"/>
+      <c r="MBF343" s="44"/>
+      <c r="MBG343" s="44"/>
+      <c r="MBH343" s="44"/>
+      <c r="MBI343" s="44"/>
+      <c r="MBJ343" s="44"/>
+      <c r="MBK343" s="44"/>
+      <c r="MBL343" s="44"/>
+      <c r="MBM343" s="44"/>
+      <c r="MBN343" s="44"/>
+      <c r="MBO343" s="44"/>
+      <c r="MBP343" s="44"/>
+      <c r="MBQ343" s="44"/>
+      <c r="MBR343" s="44"/>
+      <c r="MBS343" s="44"/>
+      <c r="MBT343" s="44"/>
+      <c r="MBU343" s="44"/>
+      <c r="MBV343" s="44"/>
+      <c r="MBW343" s="44"/>
+      <c r="MBX343" s="44"/>
+      <c r="MBY343" s="44"/>
+      <c r="MBZ343" s="44"/>
+      <c r="MCA343" s="44"/>
+      <c r="MCB343" s="44"/>
+      <c r="MCC343" s="44"/>
+      <c r="MCD343" s="44"/>
+      <c r="MCE343" s="44"/>
+      <c r="MCF343" s="44"/>
+      <c r="MCG343" s="44"/>
+      <c r="MCH343" s="44"/>
+      <c r="MCI343" s="44"/>
+      <c r="MCJ343" s="44"/>
+      <c r="MCK343" s="44"/>
+      <c r="MCL343" s="44"/>
+      <c r="MCM343" s="44"/>
+      <c r="MCN343" s="44"/>
+      <c r="MCO343" s="44"/>
+      <c r="MCP343" s="44"/>
+      <c r="MCQ343" s="44"/>
+      <c r="MCR343" s="44"/>
+      <c r="MCS343" s="44"/>
+      <c r="MCT343" s="44"/>
+      <c r="MCU343" s="44"/>
+      <c r="MCV343" s="44"/>
+      <c r="MCW343" s="44"/>
+      <c r="MCX343" s="44"/>
+      <c r="MCY343" s="44"/>
+      <c r="MCZ343" s="44"/>
+      <c r="MDA343" s="44"/>
+      <c r="MDB343" s="44"/>
+      <c r="MDC343" s="44"/>
+      <c r="MDD343" s="44"/>
+      <c r="MDE343" s="44"/>
+      <c r="MDF343" s="44"/>
+      <c r="MDG343" s="44"/>
+      <c r="MDH343" s="44"/>
+      <c r="MDI343" s="44"/>
+      <c r="MDJ343" s="44"/>
+      <c r="MDK343" s="44"/>
+      <c r="MDL343" s="44"/>
+      <c r="MDM343" s="44"/>
+      <c r="MDN343" s="44"/>
+      <c r="MDO343" s="44"/>
+      <c r="MDP343" s="44"/>
+      <c r="MDQ343" s="44"/>
+      <c r="MDR343" s="44"/>
+      <c r="MDS343" s="44"/>
+      <c r="MDT343" s="44"/>
+      <c r="MDU343" s="44"/>
+      <c r="MDV343" s="44"/>
+      <c r="MDW343" s="44"/>
+      <c r="MDX343" s="44"/>
+      <c r="MDY343" s="44"/>
+      <c r="MDZ343" s="44"/>
+      <c r="MEA343" s="44"/>
+      <c r="MEB343" s="44"/>
+      <c r="MEC343" s="44"/>
+      <c r="MED343" s="44"/>
+      <c r="MEE343" s="44"/>
+      <c r="MEF343" s="44"/>
+      <c r="MEG343" s="44"/>
+      <c r="MEH343" s="44"/>
+      <c r="MEI343" s="44"/>
+      <c r="MEJ343" s="44"/>
+      <c r="MEK343" s="44"/>
+      <c r="MEL343" s="44"/>
+      <c r="MEM343" s="44"/>
+      <c r="MEN343" s="44"/>
+      <c r="MEO343" s="44"/>
+      <c r="MEP343" s="44"/>
+      <c r="MEQ343" s="44"/>
+      <c r="MER343" s="44"/>
+      <c r="MES343" s="44"/>
+      <c r="MET343" s="44"/>
+      <c r="MEU343" s="44"/>
+      <c r="MEV343" s="44"/>
+      <c r="MEW343" s="44"/>
+      <c r="MEX343" s="44"/>
+      <c r="MEY343" s="44"/>
+      <c r="MEZ343" s="44"/>
+      <c r="MFA343" s="44"/>
+      <c r="MFB343" s="44"/>
+      <c r="MFC343" s="44"/>
+      <c r="MFD343" s="44"/>
+      <c r="MFE343" s="44"/>
+      <c r="MFF343" s="44"/>
+      <c r="MFG343" s="44"/>
+      <c r="MFH343" s="44"/>
+      <c r="MFI343" s="44"/>
+      <c r="MFJ343" s="44"/>
+      <c r="MFK343" s="44"/>
+      <c r="MFL343" s="44"/>
+      <c r="MFM343" s="44"/>
+      <c r="MFN343" s="44"/>
+      <c r="MFO343" s="44"/>
+      <c r="MFP343" s="44"/>
+      <c r="MFQ343" s="44"/>
+      <c r="MFR343" s="44"/>
+      <c r="MFS343" s="44"/>
+      <c r="MFT343" s="44"/>
+      <c r="MFU343" s="44"/>
+      <c r="MFV343" s="44"/>
+      <c r="MFW343" s="44"/>
+      <c r="MFX343" s="44"/>
+      <c r="MFY343" s="44"/>
+      <c r="MFZ343" s="44"/>
+      <c r="MGA343" s="44"/>
+      <c r="MGB343" s="44"/>
+      <c r="MGC343" s="44"/>
+      <c r="MGD343" s="44"/>
+      <c r="MGE343" s="44"/>
+      <c r="MGF343" s="44"/>
+      <c r="MGG343" s="44"/>
+      <c r="MGH343" s="44"/>
+      <c r="MGI343" s="44"/>
+      <c r="MGJ343" s="44"/>
+      <c r="MGK343" s="44"/>
+      <c r="MGL343" s="44"/>
+      <c r="MGM343" s="44"/>
+      <c r="MGN343" s="44"/>
+      <c r="MGO343" s="44"/>
+      <c r="MGP343" s="44"/>
+      <c r="MGQ343" s="44"/>
+      <c r="MGR343" s="44"/>
+      <c r="MGS343" s="44"/>
+      <c r="MGT343" s="44"/>
+      <c r="MGU343" s="44"/>
+      <c r="MGV343" s="44"/>
+      <c r="MGW343" s="44"/>
+      <c r="MGX343" s="44"/>
+      <c r="MGY343" s="44"/>
+      <c r="MGZ343" s="44"/>
+      <c r="MHA343" s="44"/>
+      <c r="MHB343" s="44"/>
+      <c r="MHC343" s="44"/>
+      <c r="MHD343" s="44"/>
+      <c r="MHE343" s="44"/>
+      <c r="MHF343" s="44"/>
+      <c r="MHG343" s="44"/>
+      <c r="MHH343" s="44"/>
+      <c r="MHI343" s="44"/>
+      <c r="MHJ343" s="44"/>
+      <c r="MHK343" s="44"/>
+      <c r="MHL343" s="44"/>
+      <c r="MHM343" s="44"/>
+      <c r="MHN343" s="44"/>
+      <c r="MHO343" s="44"/>
+      <c r="MHP343" s="44"/>
+      <c r="MHQ343" s="44"/>
+      <c r="MHR343" s="44"/>
+      <c r="MHS343" s="44"/>
+      <c r="MHT343" s="44"/>
+      <c r="MHU343" s="44"/>
+      <c r="MHV343" s="44"/>
+      <c r="MHW343" s="44"/>
+      <c r="MHX343" s="44"/>
+      <c r="MHY343" s="44"/>
+      <c r="MHZ343" s="44"/>
+      <c r="MIA343" s="44"/>
+      <c r="MIB343" s="44"/>
+      <c r="MIC343" s="44"/>
+      <c r="MID343" s="44"/>
+      <c r="MIE343" s="44"/>
+      <c r="MIF343" s="44"/>
+      <c r="MIG343" s="44"/>
+      <c r="MIH343" s="44"/>
+      <c r="MII343" s="44"/>
+      <c r="MIJ343" s="44"/>
+      <c r="MIK343" s="44"/>
+      <c r="MIL343" s="44"/>
+      <c r="MIM343" s="44"/>
+      <c r="MIN343" s="44"/>
+      <c r="MIO343" s="44"/>
+      <c r="MIP343" s="44"/>
+      <c r="MIQ343" s="44"/>
+      <c r="MIR343" s="44"/>
+      <c r="MIS343" s="44"/>
+      <c r="MIT343" s="44"/>
+      <c r="MIU343" s="44"/>
+      <c r="MIV343" s="44"/>
+      <c r="MIW343" s="44"/>
+      <c r="MIX343" s="44"/>
+      <c r="MIY343" s="44"/>
+      <c r="MIZ343" s="44"/>
+      <c r="MJA343" s="44"/>
+      <c r="MJB343" s="44"/>
+      <c r="MJC343" s="44"/>
+      <c r="MJD343" s="44"/>
+      <c r="MJE343" s="44"/>
+      <c r="MJF343" s="44"/>
+      <c r="MJG343" s="44"/>
+      <c r="MJH343" s="44"/>
+      <c r="MJI343" s="44"/>
+      <c r="MJJ343" s="44"/>
+      <c r="MJK343" s="44"/>
+      <c r="MJL343" s="44"/>
+      <c r="MJM343" s="44"/>
+      <c r="MJN343" s="44"/>
+      <c r="MJO343" s="44"/>
+      <c r="MJP343" s="44"/>
+      <c r="MJQ343" s="44"/>
+      <c r="MJR343" s="44"/>
+      <c r="MJS343" s="44"/>
+      <c r="MJT343" s="44"/>
+      <c r="MJU343" s="44"/>
+      <c r="MJV343" s="44"/>
+      <c r="MJW343" s="44"/>
+      <c r="MJX343" s="44"/>
+      <c r="MJY343" s="44"/>
+      <c r="MJZ343" s="44"/>
+      <c r="MKA343" s="44"/>
+      <c r="MKB343" s="44"/>
+      <c r="MKC343" s="44"/>
+      <c r="MKD343" s="44"/>
+      <c r="MKE343" s="44"/>
+      <c r="MKF343" s="44"/>
+      <c r="MKG343" s="44"/>
+      <c r="MKH343" s="44"/>
+      <c r="MKI343" s="44"/>
+      <c r="MKJ343" s="44"/>
+      <c r="MKK343" s="44"/>
+      <c r="MKL343" s="44"/>
+      <c r="MKM343" s="44"/>
+      <c r="MKN343" s="44"/>
+      <c r="MKO343" s="44"/>
+      <c r="MKP343" s="44"/>
+      <c r="MKQ343" s="44"/>
+      <c r="MKR343" s="44"/>
+      <c r="MKS343" s="44"/>
+      <c r="MKT343" s="44"/>
+      <c r="MKU343" s="44"/>
+      <c r="MKV343" s="44"/>
+      <c r="MKW343" s="44"/>
+      <c r="MKX343" s="44"/>
+      <c r="MKY343" s="44"/>
+      <c r="MKZ343" s="44"/>
+      <c r="MLA343" s="44"/>
+      <c r="MLB343" s="44"/>
+      <c r="MLC343" s="44"/>
+      <c r="MLD343" s="44"/>
+      <c r="MLE343" s="44"/>
+      <c r="MLF343" s="44"/>
+      <c r="MLG343" s="44"/>
+      <c r="MLH343" s="44"/>
+      <c r="MLI343" s="44"/>
+      <c r="MLJ343" s="44"/>
+      <c r="MLK343" s="44"/>
+      <c r="MLL343" s="44"/>
+      <c r="MLM343" s="44"/>
+      <c r="MLN343" s="44"/>
+      <c r="MLO343" s="44"/>
+      <c r="MLP343" s="44"/>
+      <c r="MLQ343" s="44"/>
+      <c r="MLR343" s="44"/>
+      <c r="MLS343" s="44"/>
+      <c r="MLT343" s="44"/>
+      <c r="MLU343" s="44"/>
+      <c r="MLV343" s="44"/>
+      <c r="MLW343" s="44"/>
+      <c r="MLX343" s="44"/>
+      <c r="MLY343" s="44"/>
+      <c r="MLZ343" s="44"/>
+      <c r="MMA343" s="44"/>
+      <c r="MMB343" s="44"/>
+      <c r="MMC343" s="44"/>
+      <c r="MMD343" s="44"/>
+      <c r="MME343" s="44"/>
+      <c r="MMF343" s="44"/>
+      <c r="MMG343" s="44"/>
+      <c r="MMH343" s="44"/>
+      <c r="MMI343" s="44"/>
+      <c r="MMJ343" s="44"/>
+      <c r="MMK343" s="44"/>
+      <c r="MML343" s="44"/>
+      <c r="MMM343" s="44"/>
+      <c r="MMN343" s="44"/>
+      <c r="MMO343" s="44"/>
+      <c r="MMP343" s="44"/>
+      <c r="MMQ343" s="44"/>
+      <c r="MMR343" s="44"/>
+      <c r="MMS343" s="44"/>
+      <c r="MMT343" s="44"/>
+      <c r="MMU343" s="44"/>
+      <c r="MMV343" s="44"/>
+      <c r="MMW343" s="44"/>
+      <c r="MMX343" s="44"/>
+      <c r="MMY343" s="44"/>
+      <c r="MMZ343" s="44"/>
+      <c r="MNA343" s="44"/>
+      <c r="MNB343" s="44"/>
+      <c r="MNC343" s="44"/>
+      <c r="MND343" s="44"/>
+      <c r="MNE343" s="44"/>
+      <c r="MNF343" s="44"/>
+      <c r="MNG343" s="44"/>
+      <c r="MNH343" s="44"/>
+      <c r="MNI343" s="44"/>
+      <c r="MNJ343" s="44"/>
+      <c r="MNK343" s="44"/>
+      <c r="MNL343" s="44"/>
+      <c r="MNM343" s="44"/>
+      <c r="MNN343" s="44"/>
+      <c r="MNO343" s="44"/>
+      <c r="MNP343" s="44"/>
+      <c r="MNQ343" s="44"/>
+      <c r="MNR343" s="44"/>
+      <c r="MNS343" s="44"/>
+      <c r="MNT343" s="44"/>
+      <c r="MNU343" s="44"/>
+      <c r="MNV343" s="44"/>
+      <c r="MNW343" s="44"/>
+      <c r="MNX343" s="44"/>
+      <c r="MNY343" s="44"/>
+      <c r="MNZ343" s="44"/>
+      <c r="MOA343" s="44"/>
+      <c r="MOB343" s="44"/>
+      <c r="MOC343" s="44"/>
+      <c r="MOD343" s="44"/>
+      <c r="MOE343" s="44"/>
+      <c r="MOF343" s="44"/>
+      <c r="MOG343" s="44"/>
+      <c r="MOH343" s="44"/>
+      <c r="MOI343" s="44"/>
+      <c r="MOJ343" s="44"/>
+      <c r="MOK343" s="44"/>
+      <c r="MOL343" s="44"/>
+      <c r="MOM343" s="44"/>
+      <c r="MON343" s="44"/>
+      <c r="MOO343" s="44"/>
+      <c r="MOP343" s="44"/>
+      <c r="MOQ343" s="44"/>
+      <c r="MOR343" s="44"/>
+      <c r="MOS343" s="44"/>
+      <c r="MOT343" s="44"/>
+      <c r="MOU343" s="44"/>
+      <c r="MOV343" s="44"/>
+      <c r="MOW343" s="44"/>
+      <c r="MOX343" s="44"/>
+      <c r="MOY343" s="44"/>
+      <c r="MOZ343" s="44"/>
+      <c r="MPA343" s="44"/>
+      <c r="MPB343" s="44"/>
+      <c r="MPC343" s="44"/>
+      <c r="MPD343" s="44"/>
+      <c r="MPE343" s="44"/>
+      <c r="MPF343" s="44"/>
+      <c r="MPG343" s="44"/>
+      <c r="MPH343" s="44"/>
+      <c r="MPI343" s="44"/>
+      <c r="MPJ343" s="44"/>
+      <c r="MPK343" s="44"/>
+      <c r="MPL343" s="44"/>
+      <c r="MPM343" s="44"/>
+      <c r="MPN343" s="44"/>
+      <c r="MPO343" s="44"/>
+      <c r="MPP343" s="44"/>
+      <c r="MPQ343" s="44"/>
+      <c r="MPR343" s="44"/>
+      <c r="MPS343" s="44"/>
+      <c r="MPT343" s="44"/>
+      <c r="MPU343" s="44"/>
+      <c r="MPV343" s="44"/>
+      <c r="MPW343" s="44"/>
+      <c r="MPX343" s="44"/>
+      <c r="MPY343" s="44"/>
+      <c r="MPZ343" s="44"/>
+      <c r="MQA343" s="44"/>
+      <c r="MQB343" s="44"/>
+      <c r="MQC343" s="44"/>
+      <c r="MQD343" s="44"/>
+      <c r="MQE343" s="44"/>
+      <c r="MQF343" s="44"/>
+      <c r="MQG343" s="44"/>
+      <c r="MQH343" s="44"/>
+      <c r="MQI343" s="44"/>
+      <c r="MQJ343" s="44"/>
+      <c r="MQK343" s="44"/>
+      <c r="MQL343" s="44"/>
+      <c r="MQM343" s="44"/>
+      <c r="MQN343" s="44"/>
+      <c r="MQO343" s="44"/>
+      <c r="MQP343" s="44"/>
+      <c r="MQQ343" s="44"/>
+      <c r="MQR343" s="44"/>
+      <c r="MQS343" s="44"/>
+      <c r="MQT343" s="44"/>
+      <c r="MQU343" s="44"/>
+      <c r="MQV343" s="44"/>
+      <c r="MQW343" s="44"/>
+      <c r="MQX343" s="44"/>
+      <c r="MQY343" s="44"/>
+      <c r="MQZ343" s="44"/>
+      <c r="MRA343" s="44"/>
+      <c r="MRB343" s="44"/>
+      <c r="MRC343" s="44"/>
+      <c r="MRD343" s="44"/>
+      <c r="MRE343" s="44"/>
+      <c r="MRF343" s="44"/>
+      <c r="MRG343" s="44"/>
+      <c r="MRH343" s="44"/>
+      <c r="MRI343" s="44"/>
+      <c r="MRJ343" s="44"/>
+      <c r="MRK343" s="44"/>
+      <c r="MRL343" s="44"/>
+      <c r="MRM343" s="44"/>
+      <c r="MRN343" s="44"/>
+      <c r="MRO343" s="44"/>
+      <c r="MRP343" s="44"/>
+      <c r="MRQ343" s="44"/>
+      <c r="MRR343" s="44"/>
+      <c r="MRS343" s="44"/>
+      <c r="MRT343" s="44"/>
+      <c r="MRU343" s="44"/>
+      <c r="MRV343" s="44"/>
+      <c r="MRW343" s="44"/>
+      <c r="MRX343" s="44"/>
+      <c r="MRY343" s="44"/>
+      <c r="MRZ343" s="44"/>
+      <c r="MSA343" s="44"/>
+      <c r="MSB343" s="44"/>
+      <c r="MSC343" s="44"/>
+      <c r="MSD343" s="44"/>
+      <c r="MSE343" s="44"/>
+      <c r="MSF343" s="44"/>
+      <c r="MSG343" s="44"/>
+      <c r="MSH343" s="44"/>
+      <c r="MSI343" s="44"/>
+      <c r="MSJ343" s="44"/>
+      <c r="MSK343" s="44"/>
+      <c r="MSL343" s="44"/>
+      <c r="MSM343" s="44"/>
+      <c r="MSN343" s="44"/>
+      <c r="MSO343" s="44"/>
+      <c r="MSP343" s="44"/>
+      <c r="MSQ343" s="44"/>
+      <c r="MSR343" s="44"/>
+      <c r="MSS343" s="44"/>
+      <c r="MST343" s="44"/>
+      <c r="MSU343" s="44"/>
+      <c r="MSV343" s="44"/>
+      <c r="MSW343" s="44"/>
+      <c r="MSX343" s="44"/>
+      <c r="MSY343" s="44"/>
+      <c r="MSZ343" s="44"/>
+      <c r="MTA343" s="44"/>
+      <c r="MTB343" s="44"/>
+      <c r="MTC343" s="44"/>
+      <c r="MTD343" s="44"/>
+      <c r="MTE343" s="44"/>
+      <c r="MTF343" s="44"/>
+      <c r="MTG343" s="44"/>
+      <c r="MTH343" s="44"/>
+      <c r="MTI343" s="44"/>
+      <c r="MTJ343" s="44"/>
+      <c r="MTK343" s="44"/>
+      <c r="MTL343" s="44"/>
+      <c r="MTM343" s="44"/>
+      <c r="MTN343" s="44"/>
+      <c r="MTO343" s="44"/>
+      <c r="MTP343" s="44"/>
+      <c r="MTQ343" s="44"/>
+      <c r="MTR343" s="44"/>
+      <c r="MTS343" s="44"/>
+      <c r="MTT343" s="44"/>
+      <c r="MTU343" s="44"/>
+      <c r="MTV343" s="44"/>
+      <c r="MTW343" s="44"/>
+      <c r="MTX343" s="44"/>
+      <c r="MTY343" s="44"/>
+      <c r="MTZ343" s="44"/>
+      <c r="MUA343" s="44"/>
+      <c r="MUB343" s="44"/>
+      <c r="MUC343" s="44"/>
+      <c r="MUD343" s="44"/>
+      <c r="MUE343" s="44"/>
+      <c r="MUF343" s="44"/>
+      <c r="MUG343" s="44"/>
+      <c r="MUH343" s="44"/>
+      <c r="MUI343" s="44"/>
+      <c r="MUJ343" s="44"/>
+      <c r="MUK343" s="44"/>
+      <c r="MUL343" s="44"/>
+      <c r="MUM343" s="44"/>
+      <c r="MUN343" s="44"/>
+      <c r="MUO343" s="44"/>
+      <c r="MUP343" s="44"/>
+      <c r="MUQ343" s="44"/>
+      <c r="MUR343" s="44"/>
+      <c r="MUS343" s="44"/>
+      <c r="MUT343" s="44"/>
+      <c r="MUU343" s="44"/>
+      <c r="MUV343" s="44"/>
+      <c r="MUW343" s="44"/>
+      <c r="MUX343" s="44"/>
+      <c r="MUY343" s="44"/>
+      <c r="MUZ343" s="44"/>
+      <c r="MVA343" s="44"/>
+      <c r="MVB343" s="44"/>
+      <c r="MVC343" s="44"/>
+      <c r="MVD343" s="44"/>
+      <c r="MVE343" s="44"/>
+      <c r="MVF343" s="44"/>
+      <c r="MVG343" s="44"/>
+      <c r="MVH343" s="44"/>
+      <c r="MVI343" s="44"/>
+      <c r="MVJ343" s="44"/>
+      <c r="MVK343" s="44"/>
+      <c r="MVL343" s="44"/>
+      <c r="MVM343" s="44"/>
+      <c r="MVN343" s="44"/>
+      <c r="MVO343" s="44"/>
+      <c r="MVP343" s="44"/>
+      <c r="MVQ343" s="44"/>
+      <c r="MVR343" s="44"/>
+      <c r="MVS343" s="44"/>
+      <c r="MVT343" s="44"/>
+      <c r="MVU343" s="44"/>
+      <c r="MVV343" s="44"/>
+      <c r="MVW343" s="44"/>
+      <c r="MVX343" s="44"/>
+      <c r="MVY343" s="44"/>
+      <c r="MVZ343" s="44"/>
+      <c r="MWA343" s="44"/>
+      <c r="MWB343" s="44"/>
+      <c r="MWC343" s="44"/>
+      <c r="MWD343" s="44"/>
+      <c r="MWE343" s="44"/>
+      <c r="MWF343" s="44"/>
+      <c r="MWG343" s="44"/>
+      <c r="MWH343" s="44"/>
+      <c r="MWI343" s="44"/>
+      <c r="MWJ343" s="44"/>
+      <c r="MWK343" s="44"/>
+      <c r="MWL343" s="44"/>
+      <c r="MWM343" s="44"/>
+      <c r="MWN343" s="44"/>
+      <c r="MWO343" s="44"/>
+      <c r="MWP343" s="44"/>
+      <c r="MWQ343" s="44"/>
+      <c r="MWR343" s="44"/>
+      <c r="MWS343" s="44"/>
+      <c r="MWT343" s="44"/>
+      <c r="MWU343" s="44"/>
+      <c r="MWV343" s="44"/>
+      <c r="MWW343" s="44"/>
+      <c r="MWX343" s="44"/>
+      <c r="MWY343" s="44"/>
+      <c r="MWZ343" s="44"/>
+      <c r="MXA343" s="44"/>
+      <c r="MXB343" s="44"/>
+      <c r="MXC343" s="44"/>
+      <c r="MXD343" s="44"/>
+      <c r="MXE343" s="44"/>
+      <c r="MXF343" s="44"/>
+      <c r="MXG343" s="44"/>
+      <c r="MXH343" s="44"/>
+      <c r="MXI343" s="44"/>
+      <c r="MXJ343" s="44"/>
+      <c r="MXK343" s="44"/>
+      <c r="MXL343" s="44"/>
+      <c r="MXM343" s="44"/>
+      <c r="MXN343" s="44"/>
+      <c r="MXO343" s="44"/>
+      <c r="MXP343" s="44"/>
+      <c r="MXQ343" s="44"/>
+      <c r="MXR343" s="44"/>
+      <c r="MXS343" s="44"/>
+      <c r="MXT343" s="44"/>
+      <c r="MXU343" s="44"/>
+      <c r="MXV343" s="44"/>
+      <c r="MXW343" s="44"/>
+      <c r="MXX343" s="44"/>
+      <c r="MXY343" s="44"/>
+      <c r="MXZ343" s="44"/>
+      <c r="MYA343" s="44"/>
+      <c r="MYB343" s="44"/>
+      <c r="MYC343" s="44"/>
+      <c r="MYD343" s="44"/>
+      <c r="MYE343" s="44"/>
+      <c r="MYF343" s="44"/>
+      <c r="MYG343" s="44"/>
+      <c r="MYH343" s="44"/>
+      <c r="MYI343" s="44"/>
+      <c r="MYJ343" s="44"/>
+      <c r="MYK343" s="44"/>
+      <c r="MYL343" s="44"/>
+      <c r="MYM343" s="44"/>
+      <c r="MYN343" s="44"/>
+      <c r="MYO343" s="44"/>
+      <c r="MYP343" s="44"/>
+      <c r="MYQ343" s="44"/>
+      <c r="MYR343" s="44"/>
+      <c r="MYS343" s="44"/>
+      <c r="MYT343" s="44"/>
+      <c r="MYU343" s="44"/>
+      <c r="MYV343" s="44"/>
+      <c r="MYW343" s="44"/>
+      <c r="MYX343" s="44"/>
+      <c r="MYY343" s="44"/>
+      <c r="MYZ343" s="44"/>
+      <c r="MZA343" s="44"/>
+      <c r="MZB343" s="44"/>
+      <c r="MZC343" s="44"/>
+      <c r="MZD343" s="44"/>
+      <c r="MZE343" s="44"/>
+      <c r="MZF343" s="44"/>
+      <c r="MZG343" s="44"/>
+      <c r="MZH343" s="44"/>
+      <c r="MZI343" s="44"/>
+      <c r="MZJ343" s="44"/>
+      <c r="MZK343" s="44"/>
+      <c r="MZL343" s="44"/>
+      <c r="MZM343" s="44"/>
+      <c r="MZN343" s="44"/>
+      <c r="MZO343" s="44"/>
+      <c r="MZP343" s="44"/>
+      <c r="MZQ343" s="44"/>
+      <c r="MZR343" s="44"/>
+      <c r="MZS343" s="44"/>
+      <c r="MZT343" s="44"/>
+      <c r="MZU343" s="44"/>
+      <c r="MZV343" s="44"/>
+      <c r="MZW343" s="44"/>
+      <c r="MZX343" s="44"/>
+      <c r="MZY343" s="44"/>
+      <c r="MZZ343" s="44"/>
+      <c r="NAA343" s="44"/>
+      <c r="NAB343" s="44"/>
+      <c r="NAC343" s="44"/>
+      <c r="NAD343" s="44"/>
+      <c r="NAE343" s="44"/>
+      <c r="NAF343" s="44"/>
+      <c r="NAG343" s="44"/>
+      <c r="NAH343" s="44"/>
+      <c r="NAI343" s="44"/>
+      <c r="NAJ343" s="44"/>
+      <c r="NAK343" s="44"/>
+      <c r="NAL343" s="44"/>
+      <c r="NAM343" s="44"/>
+      <c r="NAN343" s="44"/>
+      <c r="NAO343" s="44"/>
+      <c r="NAP343" s="44"/>
+      <c r="NAQ343" s="44"/>
+      <c r="NAR343" s="44"/>
+      <c r="NAS343" s="44"/>
+      <c r="NAT343" s="44"/>
+      <c r="NAU343" s="44"/>
+      <c r="NAV343" s="44"/>
+      <c r="NAW343" s="44"/>
+      <c r="NAX343" s="44"/>
+      <c r="NAY343" s="44"/>
+      <c r="NAZ343" s="44"/>
+      <c r="NBA343" s="44"/>
+      <c r="NBB343" s="44"/>
+      <c r="NBC343" s="44"/>
+      <c r="NBD343" s="44"/>
+      <c r="NBE343" s="44"/>
+      <c r="NBF343" s="44"/>
+      <c r="NBG343" s="44"/>
+      <c r="NBH343" s="44"/>
+      <c r="NBI343" s="44"/>
+      <c r="NBJ343" s="44"/>
+      <c r="NBK343" s="44"/>
+      <c r="NBL343" s="44"/>
+      <c r="NBM343" s="44"/>
+      <c r="NBN343" s="44"/>
+      <c r="NBO343" s="44"/>
+      <c r="NBP343" s="44"/>
+      <c r="NBQ343" s="44"/>
+      <c r="NBR343" s="44"/>
+      <c r="NBS343" s="44"/>
+      <c r="NBT343" s="44"/>
+      <c r="NBU343" s="44"/>
+      <c r="NBV343" s="44"/>
+      <c r="NBW343" s="44"/>
+      <c r="NBX343" s="44"/>
+      <c r="NBY343" s="44"/>
+      <c r="NBZ343" s="44"/>
+      <c r="NCA343" s="44"/>
+      <c r="NCB343" s="44"/>
+      <c r="NCC343" s="44"/>
+      <c r="NCD343" s="44"/>
+      <c r="NCE343" s="44"/>
+      <c r="NCF343" s="44"/>
+      <c r="NCG343" s="44"/>
+      <c r="NCH343" s="44"/>
+      <c r="NCI343" s="44"/>
+      <c r="NCJ343" s="44"/>
+      <c r="NCK343" s="44"/>
+      <c r="NCL343" s="44"/>
+      <c r="NCM343" s="44"/>
+      <c r="NCN343" s="44"/>
+      <c r="NCO343" s="44"/>
+      <c r="NCP343" s="44"/>
+      <c r="NCQ343" s="44"/>
+      <c r="NCR343" s="44"/>
+      <c r="NCS343" s="44"/>
+      <c r="NCT343" s="44"/>
+      <c r="NCU343" s="44"/>
+      <c r="NCV343" s="44"/>
+      <c r="NCW343" s="44"/>
+      <c r="NCX343" s="44"/>
+      <c r="NCY343" s="44"/>
+      <c r="NCZ343" s="44"/>
+      <c r="NDA343" s="44"/>
+      <c r="NDB343" s="44"/>
+      <c r="NDC343" s="44"/>
+      <c r="NDD343" s="44"/>
+      <c r="NDE343" s="44"/>
+      <c r="NDF343" s="44"/>
+      <c r="NDG343" s="44"/>
+      <c r="NDH343" s="44"/>
+      <c r="NDI343" s="44"/>
+      <c r="NDJ343" s="44"/>
+      <c r="NDK343" s="44"/>
+      <c r="NDL343" s="44"/>
+      <c r="NDM343" s="44"/>
+      <c r="NDN343" s="44"/>
+      <c r="NDO343" s="44"/>
+      <c r="NDP343" s="44"/>
+      <c r="NDQ343" s="44"/>
+      <c r="NDR343" s="44"/>
+      <c r="NDS343" s="44"/>
+      <c r="NDT343" s="44"/>
+      <c r="NDU343" s="44"/>
+      <c r="NDV343" s="44"/>
+      <c r="NDW343" s="44"/>
+      <c r="NDX343" s="44"/>
+      <c r="NDY343" s="44"/>
+      <c r="NDZ343" s="44"/>
+      <c r="NEA343" s="44"/>
+      <c r="NEB343" s="44"/>
+      <c r="NEC343" s="44"/>
+      <c r="NED343" s="44"/>
+      <c r="NEE343" s="44"/>
+      <c r="NEF343" s="44"/>
+      <c r="NEG343" s="44"/>
+      <c r="NEH343" s="44"/>
+      <c r="NEI343" s="44"/>
+      <c r="NEJ343" s="44"/>
+      <c r="NEK343" s="44"/>
+      <c r="NEL343" s="44"/>
+      <c r="NEM343" s="44"/>
+      <c r="NEN343" s="44"/>
+      <c r="NEO343" s="44"/>
+      <c r="NEP343" s="44"/>
+      <c r="NEQ343" s="44"/>
+      <c r="NER343" s="44"/>
+      <c r="NES343" s="44"/>
+      <c r="NET343" s="44"/>
+      <c r="NEU343" s="44"/>
+      <c r="NEV343" s="44"/>
+      <c r="NEW343" s="44"/>
+      <c r="NEX343" s="44"/>
+      <c r="NEY343" s="44"/>
+      <c r="NEZ343" s="44"/>
+      <c r="NFA343" s="44"/>
+      <c r="NFB343" s="44"/>
+      <c r="NFC343" s="44"/>
+      <c r="NFD343" s="44"/>
+      <c r="NFE343" s="44"/>
+      <c r="NFF343" s="44"/>
+      <c r="NFG343" s="44"/>
+      <c r="NFH343" s="44"/>
+      <c r="NFI343" s="44"/>
+      <c r="NFJ343" s="44"/>
+      <c r="NFK343" s="44"/>
+      <c r="NFL343" s="44"/>
+      <c r="NFM343" s="44"/>
+      <c r="NFN343" s="44"/>
+      <c r="NFO343" s="44"/>
+      <c r="NFP343" s="44"/>
+      <c r="NFQ343" s="44"/>
+      <c r="NFR343" s="44"/>
+      <c r="NFS343" s="44"/>
+      <c r="NFT343" s="44"/>
+      <c r="NFU343" s="44"/>
+      <c r="NFV343" s="44"/>
+      <c r="NFW343" s="44"/>
+      <c r="NFX343" s="44"/>
+      <c r="NFY343" s="44"/>
+      <c r="NFZ343" s="44"/>
+      <c r="NGA343" s="44"/>
+      <c r="NGB343" s="44"/>
+      <c r="NGC343" s="44"/>
+      <c r="NGD343" s="44"/>
+      <c r="NGE343" s="44"/>
+      <c r="NGF343" s="44"/>
+      <c r="NGG343" s="44"/>
+      <c r="NGH343" s="44"/>
+      <c r="NGI343" s="44"/>
+      <c r="NGJ343" s="44"/>
+      <c r="NGK343" s="44"/>
+      <c r="NGL343" s="44"/>
+      <c r="NGM343" s="44"/>
+      <c r="NGN343" s="44"/>
+      <c r="NGO343" s="44"/>
+      <c r="NGP343" s="44"/>
+      <c r="NGQ343" s="44"/>
+      <c r="NGR343" s="44"/>
+      <c r="NGS343" s="44"/>
+      <c r="NGT343" s="44"/>
+      <c r="NGU343" s="44"/>
+      <c r="NGV343" s="44"/>
+      <c r="NGW343" s="44"/>
+      <c r="NGX343" s="44"/>
+      <c r="NGY343" s="44"/>
+      <c r="NGZ343" s="44"/>
+      <c r="NHA343" s="44"/>
+      <c r="NHB343" s="44"/>
+      <c r="NHC343" s="44"/>
+      <c r="NHD343" s="44"/>
+      <c r="NHE343" s="44"/>
+      <c r="NHF343" s="44"/>
+      <c r="NHG343" s="44"/>
+      <c r="NHH343" s="44"/>
+      <c r="NHI343" s="44"/>
+      <c r="NHJ343" s="44"/>
+      <c r="NHK343" s="44"/>
+      <c r="NHL343" s="44"/>
+      <c r="NHM343" s="44"/>
+      <c r="NHN343" s="44"/>
+      <c r="NHO343" s="44"/>
+      <c r="NHP343" s="44"/>
+      <c r="NHQ343" s="44"/>
+      <c r="NHR343" s="44"/>
+      <c r="NHS343" s="44"/>
+      <c r="NHT343" s="44"/>
+      <c r="NHU343" s="44"/>
+      <c r="NHV343" s="44"/>
+      <c r="NHW343" s="44"/>
+      <c r="NHX343" s="44"/>
+      <c r="NHY343" s="44"/>
+      <c r="NHZ343" s="44"/>
+      <c r="NIA343" s="44"/>
+      <c r="NIB343" s="44"/>
+      <c r="NIC343" s="44"/>
+      <c r="NID343" s="44"/>
+      <c r="NIE343" s="44"/>
+      <c r="NIF343" s="44"/>
+      <c r="NIG343" s="44"/>
+      <c r="NIH343" s="44"/>
+      <c r="NII343" s="44"/>
+      <c r="NIJ343" s="44"/>
+      <c r="NIK343" s="44"/>
+      <c r="NIL343" s="44"/>
+      <c r="NIM343" s="44"/>
+      <c r="NIN343" s="44"/>
+      <c r="NIO343" s="44"/>
+      <c r="NIP343" s="44"/>
+      <c r="NIQ343" s="44"/>
+      <c r="NIR343" s="44"/>
+      <c r="NIS343" s="44"/>
+      <c r="NIT343" s="44"/>
+      <c r="NIU343" s="44"/>
+      <c r="NIV343" s="44"/>
+      <c r="NIW343" s="44"/>
+      <c r="NIX343" s="44"/>
+      <c r="NIY343" s="44"/>
+      <c r="NIZ343" s="44"/>
+      <c r="NJA343" s="44"/>
+      <c r="NJB343" s="44"/>
+      <c r="NJC343" s="44"/>
+      <c r="NJD343" s="44"/>
+      <c r="NJE343" s="44"/>
+      <c r="NJF343" s="44"/>
+      <c r="NJG343" s="44"/>
+      <c r="NJH343" s="44"/>
+      <c r="NJI343" s="44"/>
+      <c r="NJJ343" s="44"/>
+      <c r="NJK343" s="44"/>
+      <c r="NJL343" s="44"/>
+      <c r="NJM343" s="44"/>
+      <c r="NJN343" s="44"/>
+      <c r="NJO343" s="44"/>
+      <c r="NJP343" s="44"/>
+      <c r="NJQ343" s="44"/>
+      <c r="NJR343" s="44"/>
+      <c r="NJS343" s="44"/>
+      <c r="NJT343" s="44"/>
+      <c r="NJU343" s="44"/>
+      <c r="NJV343" s="44"/>
+      <c r="NJW343" s="44"/>
+      <c r="NJX343" s="44"/>
+      <c r="NJY343" s="44"/>
+      <c r="NJZ343" s="44"/>
+      <c r="NKA343" s="44"/>
+      <c r="NKB343" s="44"/>
+      <c r="NKC343" s="44"/>
+      <c r="NKD343" s="44"/>
+      <c r="NKE343" s="44"/>
+      <c r="NKF343" s="44"/>
+      <c r="NKG343" s="44"/>
+      <c r="NKH343" s="44"/>
+      <c r="NKI343" s="44"/>
+      <c r="NKJ343" s="44"/>
+      <c r="NKK343" s="44"/>
+      <c r="NKL343" s="44"/>
+      <c r="NKM343" s="44"/>
+      <c r="NKN343" s="44"/>
+      <c r="NKO343" s="44"/>
+      <c r="NKP343" s="44"/>
+      <c r="NKQ343" s="44"/>
+      <c r="NKR343" s="44"/>
+      <c r="NKS343" s="44"/>
+      <c r="NKT343" s="44"/>
+      <c r="NKU343" s="44"/>
+      <c r="NKV343" s="44"/>
+      <c r="NKW343" s="44"/>
+      <c r="NKX343" s="44"/>
+      <c r="NKY343" s="44"/>
+      <c r="NKZ343" s="44"/>
+      <c r="NLA343" s="44"/>
+      <c r="NLB343" s="44"/>
+      <c r="NLC343" s="44"/>
+      <c r="NLD343" s="44"/>
+      <c r="NLE343" s="44"/>
+      <c r="NLF343" s="44"/>
+      <c r="NLG343" s="44"/>
+      <c r="NLH343" s="44"/>
+      <c r="NLI343" s="44"/>
+      <c r="NLJ343" s="44"/>
+      <c r="NLK343" s="44"/>
+      <c r="NLL343" s="44"/>
+      <c r="NLM343" s="44"/>
+      <c r="NLN343" s="44"/>
+      <c r="NLO343" s="44"/>
+      <c r="NLP343" s="44"/>
+      <c r="NLQ343" s="44"/>
+      <c r="NLR343" s="44"/>
+      <c r="NLS343" s="44"/>
+      <c r="NLT343" s="44"/>
+      <c r="NLU343" s="44"/>
+      <c r="NLV343" s="44"/>
+      <c r="NLW343" s="44"/>
+      <c r="NLX343" s="44"/>
+      <c r="NLY343" s="44"/>
+      <c r="NLZ343" s="44"/>
+      <c r="NMA343" s="44"/>
+      <c r="NMB343" s="44"/>
+      <c r="NMC343" s="44"/>
+      <c r="NMD343" s="44"/>
+      <c r="NME343" s="44"/>
+      <c r="NMF343" s="44"/>
+      <c r="NMG343" s="44"/>
+      <c r="NMH343" s="44"/>
+      <c r="NMI343" s="44"/>
+      <c r="NMJ343" s="44"/>
+      <c r="NMK343" s="44"/>
+      <c r="NML343" s="44"/>
+      <c r="NMM343" s="44"/>
+      <c r="NMN343" s="44"/>
+      <c r="NMO343" s="44"/>
+      <c r="NMP343" s="44"/>
+      <c r="NMQ343" s="44"/>
+      <c r="NMR343" s="44"/>
+      <c r="NMS343" s="44"/>
+      <c r="NMT343" s="44"/>
+      <c r="NMU343" s="44"/>
+      <c r="NMV343" s="44"/>
+      <c r="NMW343" s="44"/>
+      <c r="NMX343" s="44"/>
+      <c r="NMY343" s="44"/>
+      <c r="NMZ343" s="44"/>
+      <c r="NNA343" s="44"/>
+      <c r="NNB343" s="44"/>
+      <c r="NNC343" s="44"/>
+      <c r="NND343" s="44"/>
+      <c r="NNE343" s="44"/>
+      <c r="NNF343" s="44"/>
+      <c r="NNG343" s="44"/>
+      <c r="NNH343" s="44"/>
+      <c r="NNI343" s="44"/>
+      <c r="NNJ343" s="44"/>
+      <c r="NNK343" s="44"/>
+      <c r="NNL343" s="44"/>
+      <c r="NNM343" s="44"/>
+      <c r="NNN343" s="44"/>
+      <c r="NNO343" s="44"/>
+      <c r="NNP343" s="44"/>
+      <c r="NNQ343" s="44"/>
+      <c r="NNR343" s="44"/>
+      <c r="NNS343" s="44"/>
+      <c r="NNT343" s="44"/>
+      <c r="NNU343" s="44"/>
+      <c r="NNV343" s="44"/>
+      <c r="NNW343" s="44"/>
+      <c r="NNX343" s="44"/>
+      <c r="NNY343" s="44"/>
+      <c r="NNZ343" s="44"/>
+      <c r="NOA343" s="44"/>
+      <c r="NOB343" s="44"/>
+      <c r="NOC343" s="44"/>
+      <c r="NOD343" s="44"/>
+      <c r="NOE343" s="44"/>
+      <c r="NOF343" s="44"/>
+      <c r="NOG343" s="44"/>
+      <c r="NOH343" s="44"/>
+      <c r="NOI343" s="44"/>
+      <c r="NOJ343" s="44"/>
+      <c r="NOK343" s="44"/>
+      <c r="NOL343" s="44"/>
+      <c r="NOM343" s="44"/>
+      <c r="NON343" s="44"/>
+      <c r="NOO343" s="44"/>
+      <c r="NOP343" s="44"/>
+      <c r="NOQ343" s="44"/>
+      <c r="NOR343" s="44"/>
+      <c r="NOS343" s="44"/>
+      <c r="NOT343" s="44"/>
+      <c r="NOU343" s="44"/>
+      <c r="NOV343" s="44"/>
+      <c r="NOW343" s="44"/>
+      <c r="NOX343" s="44"/>
+      <c r="NOY343" s="44"/>
+      <c r="NOZ343" s="44"/>
+      <c r="NPA343" s="44"/>
+      <c r="NPB343" s="44"/>
+      <c r="NPC343" s="44"/>
+      <c r="NPD343" s="44"/>
+      <c r="NPE343" s="44"/>
+      <c r="NPF343" s="44"/>
+      <c r="NPG343" s="44"/>
+      <c r="NPH343" s="44"/>
+      <c r="NPI343" s="44"/>
+      <c r="NPJ343" s="44"/>
+      <c r="NPK343" s="44"/>
+      <c r="NPL343" s="44"/>
+      <c r="NPM343" s="44"/>
+      <c r="NPN343" s="44"/>
+      <c r="NPO343" s="44"/>
+      <c r="NPP343" s="44"/>
+      <c r="NPQ343" s="44"/>
+      <c r="NPR343" s="44"/>
+      <c r="NPS343" s="44"/>
+      <c r="NPT343" s="44"/>
+      <c r="NPU343" s="44"/>
+      <c r="NPV343" s="44"/>
+      <c r="NPW343" s="44"/>
+      <c r="NPX343" s="44"/>
+      <c r="NPY343" s="44"/>
+      <c r="NPZ343" s="44"/>
+      <c r="NQA343" s="44"/>
+      <c r="NQB343" s="44"/>
+      <c r="NQC343" s="44"/>
+      <c r="NQD343" s="44"/>
+      <c r="NQE343" s="44"/>
+      <c r="NQF343" s="44"/>
+      <c r="NQG343" s="44"/>
+      <c r="NQH343" s="44"/>
+      <c r="NQI343" s="44"/>
+      <c r="NQJ343" s="44"/>
+      <c r="NQK343" s="44"/>
+      <c r="NQL343" s="44"/>
+      <c r="NQM343" s="44"/>
+      <c r="NQN343" s="44"/>
+      <c r="NQO343" s="44"/>
+      <c r="NQP343" s="44"/>
+      <c r="NQQ343" s="44"/>
+      <c r="NQR343" s="44"/>
+      <c r="NQS343" s="44"/>
+      <c r="NQT343" s="44"/>
+      <c r="NQU343" s="44"/>
+      <c r="NQV343" s="44"/>
+      <c r="NQW343" s="44"/>
+      <c r="NQX343" s="44"/>
+      <c r="NQY343" s="44"/>
+      <c r="NQZ343" s="44"/>
+      <c r="NRA343" s="44"/>
+      <c r="NRB343" s="44"/>
+      <c r="NRC343" s="44"/>
+      <c r="NRD343" s="44"/>
+      <c r="NRE343" s="44"/>
+      <c r="NRF343" s="44"/>
+      <c r="NRG343" s="44"/>
+      <c r="NRH343" s="44"/>
+      <c r="NRI343" s="44"/>
+      <c r="NRJ343" s="44"/>
+      <c r="NRK343" s="44"/>
+      <c r="NRL343" s="44"/>
+      <c r="NRM343" s="44"/>
+      <c r="NRN343" s="44"/>
+      <c r="NRO343" s="44"/>
+      <c r="NRP343" s="44"/>
+      <c r="NRQ343" s="44"/>
+      <c r="NRR343" s="44"/>
+      <c r="NRS343" s="44"/>
+      <c r="NRT343" s="44"/>
+      <c r="NRU343" s="44"/>
+      <c r="NRV343" s="44"/>
+      <c r="NRW343" s="44"/>
+      <c r="NRX343" s="44"/>
+      <c r="NRY343" s="44"/>
+      <c r="NRZ343" s="44"/>
+      <c r="NSA343" s="44"/>
+      <c r="NSB343" s="44"/>
+      <c r="NSC343" s="44"/>
+      <c r="NSD343" s="44"/>
+      <c r="NSE343" s="44"/>
+      <c r="NSF343" s="44"/>
+      <c r="NSG343" s="44"/>
+      <c r="NSH343" s="44"/>
+      <c r="NSI343" s="44"/>
+      <c r="NSJ343" s="44"/>
+      <c r="NSK343" s="44"/>
+      <c r="NSL343" s="44"/>
+      <c r="NSM343" s="44"/>
+      <c r="NSN343" s="44"/>
+      <c r="NSO343" s="44"/>
+      <c r="NSP343" s="44"/>
+      <c r="NSQ343" s="44"/>
+      <c r="NSR343" s="44"/>
+      <c r="NSS343" s="44"/>
+      <c r="NST343" s="44"/>
+      <c r="NSU343" s="44"/>
+      <c r="NSV343" s="44"/>
+      <c r="NSW343" s="44"/>
+      <c r="NSX343" s="44"/>
+      <c r="NSY343" s="44"/>
+      <c r="NSZ343" s="44"/>
+      <c r="NTA343" s="44"/>
+      <c r="NTB343" s="44"/>
+      <c r="NTC343" s="44"/>
+      <c r="NTD343" s="44"/>
+      <c r="NTE343" s="44"/>
+      <c r="NTF343" s="44"/>
+      <c r="NTG343" s="44"/>
+      <c r="NTH343" s="44"/>
+      <c r="NTI343" s="44"/>
+      <c r="NTJ343" s="44"/>
+      <c r="NTK343" s="44"/>
+      <c r="NTL343" s="44"/>
+      <c r="NTM343" s="44"/>
+      <c r="NTN343" s="44"/>
+      <c r="NTO343" s="44"/>
+      <c r="NTP343" s="44"/>
+      <c r="NTQ343" s="44"/>
+      <c r="NTR343" s="44"/>
+      <c r="NTS343" s="44"/>
+      <c r="NTT343" s="44"/>
+      <c r="NTU343" s="44"/>
+      <c r="NTV343" s="44"/>
+      <c r="NTW343" s="44"/>
+      <c r="NTX343" s="44"/>
+      <c r="NTY343" s="44"/>
+      <c r="NTZ343" s="44"/>
+      <c r="NUA343" s="44"/>
+      <c r="NUB343" s="44"/>
+      <c r="NUC343" s="44"/>
+      <c r="NUD343" s="44"/>
+      <c r="NUE343" s="44"/>
+      <c r="NUF343" s="44"/>
+      <c r="NUG343" s="44"/>
+      <c r="NUH343" s="44"/>
+      <c r="NUI343" s="44"/>
+      <c r="NUJ343" s="44"/>
+      <c r="NUK343" s="44"/>
+      <c r="NUL343" s="44"/>
+      <c r="NUM343" s="44"/>
+      <c r="NUN343" s="44"/>
+      <c r="NUO343" s="44"/>
+      <c r="NUP343" s="44"/>
+      <c r="NUQ343" s="44"/>
+      <c r="NUR343" s="44"/>
+      <c r="NUS343" s="44"/>
+      <c r="NUT343" s="44"/>
+      <c r="NUU343" s="44"/>
+      <c r="NUV343" s="44"/>
+      <c r="NUW343" s="44"/>
+      <c r="NUX343" s="44"/>
+      <c r="NUY343" s="44"/>
+      <c r="NUZ343" s="44"/>
+      <c r="NVA343" s="44"/>
+      <c r="NVB343" s="44"/>
+      <c r="NVC343" s="44"/>
+      <c r="NVD343" s="44"/>
+      <c r="NVE343" s="44"/>
+      <c r="NVF343" s="44"/>
+      <c r="NVG343" s="44"/>
+      <c r="NVH343" s="44"/>
+      <c r="NVI343" s="44"/>
+      <c r="NVJ343" s="44"/>
+      <c r="NVK343" s="44"/>
+      <c r="NVL343" s="44"/>
+      <c r="NVM343" s="44"/>
+      <c r="NVN343" s="44"/>
+      <c r="NVO343" s="44"/>
+      <c r="NVP343" s="44"/>
+      <c r="NVQ343" s="44"/>
+      <c r="NVR343" s="44"/>
+      <c r="NVS343" s="44"/>
+      <c r="NVT343" s="44"/>
+      <c r="NVU343" s="44"/>
+      <c r="NVV343" s="44"/>
+      <c r="NVW343" s="44"/>
+      <c r="NVX343" s="44"/>
+      <c r="NVY343" s="44"/>
+      <c r="NVZ343" s="44"/>
+      <c r="NWA343" s="44"/>
+      <c r="NWB343" s="44"/>
+      <c r="NWC343" s="44"/>
+      <c r="NWD343" s="44"/>
+      <c r="NWE343" s="44"/>
+      <c r="NWF343" s="44"/>
+      <c r="NWG343" s="44"/>
+      <c r="NWH343" s="44"/>
+      <c r="NWI343" s="44"/>
+      <c r="NWJ343" s="44"/>
+      <c r="NWK343" s="44"/>
+      <c r="NWL343" s="44"/>
+      <c r="NWM343" s="44"/>
+      <c r="NWN343" s="44"/>
+      <c r="NWO343" s="44"/>
+      <c r="NWP343" s="44"/>
+      <c r="NWQ343" s="44"/>
+      <c r="NWR343" s="44"/>
+      <c r="NWS343" s="44"/>
+      <c r="NWT343" s="44"/>
+      <c r="NWU343" s="44"/>
+      <c r="NWV343" s="44"/>
+      <c r="NWW343" s="44"/>
+      <c r="NWX343" s="44"/>
+      <c r="NWY343" s="44"/>
+      <c r="NWZ343" s="44"/>
+      <c r="NXA343" s="44"/>
+      <c r="NXB343" s="44"/>
+      <c r="NXC343" s="44"/>
+      <c r="NXD343" s="44"/>
+      <c r="NXE343" s="44"/>
+      <c r="NXF343" s="44"/>
+      <c r="NXG343" s="44"/>
+      <c r="NXH343" s="44"/>
+      <c r="NXI343" s="44"/>
+      <c r="NXJ343" s="44"/>
+      <c r="NXK343" s="44"/>
+      <c r="NXL343" s="44"/>
+      <c r="NXM343" s="44"/>
+      <c r="NXN343" s="44"/>
+      <c r="NXO343" s="44"/>
+      <c r="NXP343" s="44"/>
+      <c r="NXQ343" s="44"/>
+      <c r="NXR343" s="44"/>
+      <c r="NXS343" s="44"/>
+      <c r="NXT343" s="44"/>
+      <c r="NXU343" s="44"/>
+      <c r="NXV343" s="44"/>
+      <c r="NXW343" s="44"/>
+      <c r="NXX343" s="44"/>
+      <c r="NXY343" s="44"/>
+      <c r="NXZ343" s="44"/>
+      <c r="NYA343" s="44"/>
+      <c r="NYB343" s="44"/>
+      <c r="NYC343" s="44"/>
+      <c r="NYD343" s="44"/>
+      <c r="NYE343" s="44"/>
+      <c r="NYF343" s="44"/>
+      <c r="NYG343" s="44"/>
+      <c r="NYH343" s="44"/>
+      <c r="NYI343" s="44"/>
+      <c r="NYJ343" s="44"/>
+      <c r="NYK343" s="44"/>
+      <c r="NYL343" s="44"/>
+      <c r="NYM343" s="44"/>
+      <c r="NYN343" s="44"/>
+      <c r="NYO343" s="44"/>
+      <c r="NYP343" s="44"/>
+      <c r="NYQ343" s="44"/>
+      <c r="NYR343" s="44"/>
+      <c r="NYS343" s="44"/>
+      <c r="NYT343" s="44"/>
+      <c r="NYU343" s="44"/>
+      <c r="NYV343" s="44"/>
+      <c r="NYW343" s="44"/>
+      <c r="NYX343" s="44"/>
+      <c r="NYY343" s="44"/>
+      <c r="NYZ343" s="44"/>
+      <c r="NZA343" s="44"/>
+      <c r="NZB343" s="44"/>
+      <c r="NZC343" s="44"/>
+      <c r="NZD343" s="44"/>
+      <c r="NZE343" s="44"/>
+      <c r="NZF343" s="44"/>
+      <c r="NZG343" s="44"/>
+      <c r="NZH343" s="44"/>
+      <c r="NZI343" s="44"/>
+      <c r="NZJ343" s="44"/>
+      <c r="NZK343" s="44"/>
+      <c r="NZL343" s="44"/>
+      <c r="NZM343" s="44"/>
+      <c r="NZN343" s="44"/>
+      <c r="NZO343" s="44"/>
+      <c r="NZP343" s="44"/>
+      <c r="NZQ343" s="44"/>
+      <c r="NZR343" s="44"/>
+      <c r="NZS343" s="44"/>
+      <c r="NZT343" s="44"/>
+      <c r="NZU343" s="44"/>
+      <c r="NZV343" s="44"/>
+      <c r="NZW343" s="44"/>
+      <c r="NZX343" s="44"/>
+      <c r="NZY343" s="44"/>
+      <c r="NZZ343" s="44"/>
+      <c r="OAA343" s="44"/>
+      <c r="OAB343" s="44"/>
+      <c r="OAC343" s="44"/>
+      <c r="OAD343" s="44"/>
+      <c r="OAE343" s="44"/>
+      <c r="OAF343" s="44"/>
+      <c r="OAG343" s="44"/>
+      <c r="OAH343" s="44"/>
+      <c r="OAI343" s="44"/>
+      <c r="OAJ343" s="44"/>
+      <c r="OAK343" s="44"/>
+      <c r="OAL343" s="44"/>
+      <c r="OAM343" s="44"/>
+      <c r="OAN343" s="44"/>
+      <c r="OAO343" s="44"/>
+      <c r="OAP343" s="44"/>
+      <c r="OAQ343" s="44"/>
+      <c r="OAR343" s="44"/>
+      <c r="OAS343" s="44"/>
+      <c r="OAT343" s="44"/>
+      <c r="OAU343" s="44"/>
+      <c r="OAV343" s="44"/>
+      <c r="OAW343" s="44"/>
+      <c r="OAX343" s="44"/>
+      <c r="OAY343" s="44"/>
+      <c r="OAZ343" s="44"/>
+      <c r="OBA343" s="44"/>
+      <c r="OBB343" s="44"/>
+      <c r="OBC343" s="44"/>
+      <c r="OBD343" s="44"/>
+      <c r="OBE343" s="44"/>
+      <c r="OBF343" s="44"/>
+      <c r="OBG343" s="44"/>
+      <c r="OBH343" s="44"/>
+      <c r="OBI343" s="44"/>
+      <c r="OBJ343" s="44"/>
+      <c r="OBK343" s="44"/>
+      <c r="OBL343" s="44"/>
+      <c r="OBM343" s="44"/>
+      <c r="OBN343" s="44"/>
+      <c r="OBO343" s="44"/>
+      <c r="OBP343" s="44"/>
+      <c r="OBQ343" s="44"/>
+      <c r="OBR343" s="44"/>
+      <c r="OBS343" s="44"/>
+      <c r="OBT343" s="44"/>
+      <c r="OBU343" s="44"/>
+      <c r="OBV343" s="44"/>
+      <c r="OBW343" s="44"/>
+      <c r="OBX343" s="44"/>
+      <c r="OBY343" s="44"/>
+      <c r="OBZ343" s="44"/>
+      <c r="OCA343" s="44"/>
+      <c r="OCB343" s="44"/>
+      <c r="OCC343" s="44"/>
+      <c r="OCD343" s="44"/>
+      <c r="OCE343" s="44"/>
+      <c r="OCF343" s="44"/>
+      <c r="OCG343" s="44"/>
+      <c r="OCH343" s="44"/>
+      <c r="OCI343" s="44"/>
+      <c r="OCJ343" s="44"/>
+      <c r="OCK343" s="44"/>
+      <c r="OCL343" s="44"/>
+      <c r="OCM343" s="44"/>
+      <c r="OCN343" s="44"/>
+      <c r="OCO343" s="44"/>
+      <c r="OCP343" s="44"/>
+      <c r="OCQ343" s="44"/>
+      <c r="OCR343" s="44"/>
+      <c r="OCS343" s="44"/>
+      <c r="OCT343" s="44"/>
+      <c r="OCU343" s="44"/>
+      <c r="OCV343" s="44"/>
+      <c r="OCW343" s="44"/>
+      <c r="OCX343" s="44"/>
+      <c r="OCY343" s="44"/>
+      <c r="OCZ343" s="44"/>
+      <c r="ODA343" s="44"/>
+      <c r="ODB343" s="44"/>
+      <c r="ODC343" s="44"/>
+      <c r="ODD343" s="44"/>
+      <c r="ODE343" s="44"/>
+      <c r="ODF343" s="44"/>
+      <c r="ODG343" s="44"/>
+      <c r="ODH343" s="44"/>
+      <c r="ODI343" s="44"/>
+      <c r="ODJ343" s="44"/>
+      <c r="ODK343" s="44"/>
+      <c r="ODL343" s="44"/>
+      <c r="ODM343" s="44"/>
+      <c r="ODN343" s="44"/>
+      <c r="ODO343" s="44"/>
+      <c r="ODP343" s="44"/>
+      <c r="ODQ343" s="44"/>
+      <c r="ODR343" s="44"/>
+      <c r="ODS343" s="44"/>
+      <c r="ODT343" s="44"/>
+      <c r="ODU343" s="44"/>
+      <c r="ODV343" s="44"/>
+      <c r="ODW343" s="44"/>
+      <c r="ODX343" s="44"/>
+      <c r="ODY343" s="44"/>
+      <c r="ODZ343" s="44"/>
+      <c r="OEA343" s="44"/>
+      <c r="OEB343" s="44"/>
+      <c r="OEC343" s="44"/>
+      <c r="OED343" s="44"/>
+      <c r="OEE343" s="44"/>
+      <c r="OEF343" s="44"/>
+      <c r="OEG343" s="44"/>
+      <c r="OEH343" s="44"/>
+      <c r="OEI343" s="44"/>
+      <c r="OEJ343" s="44"/>
+      <c r="OEK343" s="44"/>
+      <c r="OEL343" s="44"/>
+      <c r="OEM343" s="44"/>
+      <c r="OEN343" s="44"/>
+      <c r="OEO343" s="44"/>
+      <c r="OEP343" s="44"/>
+      <c r="OEQ343" s="44"/>
+      <c r="OER343" s="44"/>
+      <c r="OES343" s="44"/>
+      <c r="OET343" s="44"/>
+      <c r="OEU343" s="44"/>
+      <c r="OEV343" s="44"/>
+      <c r="OEW343" s="44"/>
+      <c r="OEX343" s="44"/>
+      <c r="OEY343" s="44"/>
+      <c r="OEZ343" s="44"/>
+      <c r="OFA343" s="44"/>
+      <c r="OFB343" s="44"/>
+      <c r="OFC343" s="44"/>
+      <c r="OFD343" s="44"/>
+      <c r="OFE343" s="44"/>
+      <c r="OFF343" s="44"/>
+      <c r="OFG343" s="44"/>
+      <c r="OFH343" s="44"/>
+      <c r="OFI343" s="44"/>
+      <c r="OFJ343" s="44"/>
+      <c r="OFK343" s="44"/>
+      <c r="OFL343" s="44"/>
+      <c r="OFM343" s="44"/>
+      <c r="OFN343" s="44"/>
+      <c r="OFO343" s="44"/>
+      <c r="OFP343" s="44"/>
+      <c r="OFQ343" s="44"/>
+      <c r="OFR343" s="44"/>
+      <c r="OFS343" s="44"/>
+      <c r="OFT343" s="44"/>
+      <c r="OFU343" s="44"/>
+      <c r="OFV343" s="44"/>
+      <c r="OFW343" s="44"/>
+      <c r="OFX343" s="44"/>
+      <c r="OFY343" s="44"/>
+      <c r="OFZ343" s="44"/>
+      <c r="OGA343" s="44"/>
+      <c r="OGB343" s="44"/>
+      <c r="OGC343" s="44"/>
+      <c r="OGD343" s="44"/>
+      <c r="OGE343" s="44"/>
+      <c r="OGF343" s="44"/>
+      <c r="OGG343" s="44"/>
+      <c r="OGH343" s="44"/>
+      <c r="OGI343" s="44"/>
+      <c r="OGJ343" s="44"/>
+      <c r="OGK343" s="44"/>
+      <c r="OGL343" s="44"/>
+      <c r="OGM343" s="44"/>
+      <c r="OGN343" s="44"/>
+      <c r="OGO343" s="44"/>
+      <c r="OGP343" s="44"/>
+      <c r="OGQ343" s="44"/>
+      <c r="OGR343" s="44"/>
+      <c r="OGS343" s="44"/>
+      <c r="OGT343" s="44"/>
+      <c r="OGU343" s="44"/>
+      <c r="OGV343" s="44"/>
+      <c r="OGW343" s="44"/>
+      <c r="OGX343" s="44"/>
+      <c r="OGY343" s="44"/>
+      <c r="OGZ343" s="44"/>
+      <c r="OHA343" s="44"/>
+      <c r="OHB343" s="44"/>
+      <c r="OHC343" s="44"/>
+      <c r="OHD343" s="44"/>
+      <c r="OHE343" s="44"/>
+      <c r="OHF343" s="44"/>
+      <c r="OHG343" s="44"/>
+      <c r="OHH343" s="44"/>
+      <c r="OHI343" s="44"/>
+      <c r="OHJ343" s="44"/>
+      <c r="OHK343" s="44"/>
+      <c r="OHL343" s="44"/>
+      <c r="OHM343" s="44"/>
+      <c r="OHN343" s="44"/>
+      <c r="OHO343" s="44"/>
+      <c r="OHP343" s="44"/>
+      <c r="OHQ343" s="44"/>
+      <c r="OHR343" s="44"/>
+      <c r="OHS343" s="44"/>
+      <c r="OHT343" s="44"/>
+      <c r="OHU343" s="44"/>
+      <c r="OHV343" s="44"/>
+      <c r="OHW343" s="44"/>
+      <c r="OHX343" s="44"/>
+      <c r="OHY343" s="44"/>
+      <c r="OHZ343" s="44"/>
+      <c r="OIA343" s="44"/>
+      <c r="OIB343" s="44"/>
+      <c r="OIC343" s="44"/>
+      <c r="OID343" s="44"/>
+      <c r="OIE343" s="44"/>
+      <c r="OIF343" s="44"/>
+      <c r="OIG343" s="44"/>
+      <c r="OIH343" s="44"/>
+      <c r="OII343" s="44"/>
+      <c r="OIJ343" s="44"/>
+      <c r="OIK343" s="44"/>
+      <c r="OIL343" s="44"/>
+      <c r="OIM343" s="44"/>
+      <c r="OIN343" s="44"/>
+      <c r="OIO343" s="44"/>
+      <c r="OIP343" s="44"/>
+      <c r="OIQ343" s="44"/>
+      <c r="OIR343" s="44"/>
+      <c r="OIS343" s="44"/>
+      <c r="OIT343" s="44"/>
+      <c r="OIU343" s="44"/>
+      <c r="OIV343" s="44"/>
+      <c r="OIW343" s="44"/>
+      <c r="OIX343" s="44"/>
+      <c r="OIY343" s="44"/>
+      <c r="OIZ343" s="44"/>
+      <c r="OJA343" s="44"/>
+      <c r="OJB343" s="44"/>
+      <c r="OJC343" s="44"/>
+      <c r="OJD343" s="44"/>
+      <c r="OJE343" s="44"/>
+      <c r="OJF343" s="44"/>
+      <c r="OJG343" s="44"/>
+      <c r="OJH343" s="44"/>
+      <c r="OJI343" s="44"/>
+      <c r="OJJ343" s="44"/>
+      <c r="OJK343" s="44"/>
+      <c r="OJL343" s="44"/>
+      <c r="OJM343" s="44"/>
+      <c r="OJN343" s="44"/>
+      <c r="OJO343" s="44"/>
+      <c r="OJP343" s="44"/>
+      <c r="OJQ343" s="44"/>
+      <c r="OJR343" s="44"/>
+      <c r="OJS343" s="44"/>
+      <c r="OJT343" s="44"/>
+      <c r="OJU343" s="44"/>
+      <c r="OJV343" s="44"/>
+      <c r="OJW343" s="44"/>
+      <c r="OJX343" s="44"/>
+      <c r="OJY343" s="44"/>
+      <c r="OJZ343" s="44"/>
+      <c r="OKA343" s="44"/>
+      <c r="OKB343" s="44"/>
+      <c r="OKC343" s="44"/>
+      <c r="OKD343" s="44"/>
+      <c r="OKE343" s="44"/>
+      <c r="OKF343" s="44"/>
+      <c r="OKG343" s="44"/>
+      <c r="OKH343" s="44"/>
+      <c r="OKI343" s="44"/>
+      <c r="OKJ343" s="44"/>
+      <c r="OKK343" s="44"/>
+      <c r="OKL343" s="44"/>
+      <c r="OKM343" s="44"/>
+      <c r="OKN343" s="44"/>
+      <c r="OKO343" s="44"/>
+      <c r="OKP343" s="44"/>
+      <c r="OKQ343" s="44"/>
+      <c r="OKR343" s="44"/>
+      <c r="OKS343" s="44"/>
+      <c r="OKT343" s="44"/>
+      <c r="OKU343" s="44"/>
+      <c r="OKV343" s="44"/>
+      <c r="OKW343" s="44"/>
+      <c r="OKX343" s="44"/>
+      <c r="OKY343" s="44"/>
+      <c r="OKZ343" s="44"/>
+      <c r="OLA343" s="44"/>
+      <c r="OLB343" s="44"/>
+      <c r="OLC343" s="44"/>
+      <c r="OLD343" s="44"/>
+      <c r="OLE343" s="44"/>
+      <c r="OLF343" s="44"/>
+      <c r="OLG343" s="44"/>
+      <c r="OLH343" s="44"/>
+      <c r="OLI343" s="44"/>
+      <c r="OLJ343" s="44"/>
+      <c r="OLK343" s="44"/>
+      <c r="OLL343" s="44"/>
+      <c r="OLM343" s="44"/>
+      <c r="OLN343" s="44"/>
+      <c r="OLO343" s="44"/>
+      <c r="OLP343" s="44"/>
+      <c r="OLQ343" s="44"/>
+      <c r="OLR343" s="44"/>
+      <c r="OLS343" s="44"/>
+      <c r="OLT343" s="44"/>
+      <c r="OLU343" s="44"/>
+      <c r="OLV343" s="44"/>
+      <c r="OLW343" s="44"/>
+      <c r="OLX343" s="44"/>
+      <c r="OLY343" s="44"/>
+      <c r="OLZ343" s="44"/>
+      <c r="OMA343" s="44"/>
+      <c r="OMB343" s="44"/>
+      <c r="OMC343" s="44"/>
+      <c r="OMD343" s="44"/>
+      <c r="OME343" s="44"/>
+      <c r="OMF343" s="44"/>
+      <c r="OMG343" s="44"/>
+      <c r="OMH343" s="44"/>
+      <c r="OMI343" s="44"/>
+      <c r="OMJ343" s="44"/>
+      <c r="OMK343" s="44"/>
+      <c r="OML343" s="44"/>
+      <c r="OMM343" s="44"/>
+      <c r="OMN343" s="44"/>
+      <c r="OMO343" s="44"/>
+      <c r="OMP343" s="44"/>
+      <c r="OMQ343" s="44"/>
+      <c r="OMR343" s="44"/>
+      <c r="OMS343" s="44"/>
+      <c r="OMT343" s="44"/>
+      <c r="OMU343" s="44"/>
+      <c r="OMV343" s="44"/>
+      <c r="OMW343" s="44"/>
+      <c r="OMX343" s="44"/>
+      <c r="OMY343" s="44"/>
+      <c r="OMZ343" s="44"/>
+      <c r="ONA343" s="44"/>
+      <c r="ONB343" s="44"/>
+      <c r="ONC343" s="44"/>
+      <c r="OND343" s="44"/>
+      <c r="ONE343" s="44"/>
+      <c r="ONF343" s="44"/>
+      <c r="ONG343" s="44"/>
+      <c r="ONH343" s="44"/>
+      <c r="ONI343" s="44"/>
+      <c r="ONJ343" s="44"/>
+      <c r="ONK343" s="44"/>
+      <c r="ONL343" s="44"/>
+      <c r="ONM343" s="44"/>
+      <c r="ONN343" s="44"/>
+      <c r="ONO343" s="44"/>
+      <c r="ONP343" s="44"/>
+      <c r="ONQ343" s="44"/>
+      <c r="ONR343" s="44"/>
+      <c r="ONS343" s="44"/>
+      <c r="ONT343" s="44"/>
+      <c r="ONU343" s="44"/>
+      <c r="ONV343" s="44"/>
+      <c r="ONW343" s="44"/>
+      <c r="ONX343" s="44"/>
+      <c r="ONY343" s="44"/>
+      <c r="ONZ343" s="44"/>
+      <c r="OOA343" s="44"/>
+      <c r="OOB343" s="44"/>
+      <c r="OOC343" s="44"/>
+      <c r="OOD343" s="44"/>
+      <c r="OOE343" s="44"/>
+      <c r="OOF343" s="44"/>
+      <c r="OOG343" s="44"/>
+      <c r="OOH343" s="44"/>
+      <c r="OOI343" s="44"/>
+      <c r="OOJ343" s="44"/>
+      <c r="OOK343" s="44"/>
+      <c r="OOL343" s="44"/>
+      <c r="OOM343" s="44"/>
+      <c r="OON343" s="44"/>
+      <c r="OOO343" s="44"/>
+      <c r="OOP343" s="44"/>
+      <c r="OOQ343" s="44"/>
+      <c r="OOR343" s="44"/>
+      <c r="OOS343" s="44"/>
+      <c r="OOT343" s="44"/>
+      <c r="OOU343" s="44"/>
+      <c r="OOV343" s="44"/>
+      <c r="OOW343" s="44"/>
+      <c r="OOX343" s="44"/>
+      <c r="OOY343" s="44"/>
+      <c r="OOZ343" s="44"/>
+      <c r="OPA343" s="44"/>
+      <c r="OPB343" s="44"/>
+      <c r="OPC343" s="44"/>
+      <c r="OPD343" s="44"/>
+      <c r="OPE343" s="44"/>
+      <c r="OPF343" s="44"/>
+      <c r="OPG343" s="44"/>
+      <c r="OPH343" s="44"/>
+      <c r="OPI343" s="44"/>
+      <c r="OPJ343" s="44"/>
+      <c r="OPK343" s="44"/>
+      <c r="OPL343" s="44"/>
+      <c r="OPM343" s="44"/>
+      <c r="OPN343" s="44"/>
+      <c r="OPO343" s="44"/>
+      <c r="OPP343" s="44"/>
+      <c r="OPQ343" s="44"/>
+      <c r="OPR343" s="44"/>
+      <c r="OPS343" s="44"/>
+      <c r="OPT343" s="44"/>
+      <c r="OPU343" s="44"/>
+      <c r="OPV343" s="44"/>
+      <c r="OPW343" s="44"/>
+      <c r="OPX343" s="44"/>
+      <c r="OPY343" s="44"/>
+      <c r="OPZ343" s="44"/>
+      <c r="OQA343" s="44"/>
+      <c r="OQB343" s="44"/>
+      <c r="OQC343" s="44"/>
+      <c r="OQD343" s="44"/>
+      <c r="OQE343" s="44"/>
+      <c r="OQF343" s="44"/>
+      <c r="OQG343" s="44"/>
+      <c r="OQH343" s="44"/>
+      <c r="OQI343" s="44"/>
+      <c r="OQJ343" s="44"/>
+      <c r="OQK343" s="44"/>
+      <c r="OQL343" s="44"/>
+      <c r="OQM343" s="44"/>
+      <c r="OQN343" s="44"/>
+      <c r="OQO343" s="44"/>
+      <c r="OQP343" s="44"/>
+      <c r="OQQ343" s="44"/>
+      <c r="OQR343" s="44"/>
+      <c r="OQS343" s="44"/>
+      <c r="OQT343" s="44"/>
+      <c r="OQU343" s="44"/>
+      <c r="OQV343" s="44"/>
+      <c r="OQW343" s="44"/>
+      <c r="OQX343" s="44"/>
+      <c r="OQY343" s="44"/>
+      <c r="OQZ343" s="44"/>
+      <c r="ORA343" s="44"/>
+      <c r="ORB343" s="44"/>
+      <c r="ORC343" s="44"/>
+      <c r="ORD343" s="44"/>
+      <c r="ORE343" s="44"/>
+      <c r="ORF343" s="44"/>
+      <c r="ORG343" s="44"/>
+      <c r="ORH343" s="44"/>
+      <c r="ORI343" s="44"/>
+      <c r="ORJ343" s="44"/>
+      <c r="ORK343" s="44"/>
+      <c r="ORL343" s="44"/>
+      <c r="ORM343" s="44"/>
+      <c r="ORN343" s="44"/>
+      <c r="ORO343" s="44"/>
+      <c r="ORP343" s="44"/>
+      <c r="ORQ343" s="44"/>
+      <c r="ORR343" s="44"/>
+      <c r="ORS343" s="44"/>
+      <c r="ORT343" s="44"/>
+      <c r="ORU343" s="44"/>
+      <c r="ORV343" s="44"/>
+      <c r="ORW343" s="44"/>
+      <c r="ORX343" s="44"/>
+      <c r="ORY343" s="44"/>
+      <c r="ORZ343" s="44"/>
+      <c r="OSA343" s="44"/>
+      <c r="OSB343" s="44"/>
+      <c r="OSC343" s="44"/>
+      <c r="OSD343" s="44"/>
+      <c r="OSE343" s="44"/>
+      <c r="OSF343" s="44"/>
+      <c r="OSG343" s="44"/>
+      <c r="OSH343" s="44"/>
+      <c r="OSI343" s="44"/>
+      <c r="OSJ343" s="44"/>
+      <c r="OSK343" s="44"/>
+      <c r="OSL343" s="44"/>
+      <c r="OSM343" s="44"/>
+      <c r="OSN343" s="44"/>
+      <c r="OSO343" s="44"/>
+      <c r="OSP343" s="44"/>
+      <c r="OSQ343" s="44"/>
+      <c r="OSR343" s="44"/>
+      <c r="OSS343" s="44"/>
+      <c r="OST343" s="44"/>
+      <c r="OSU343" s="44"/>
+      <c r="OSV343" s="44"/>
+      <c r="OSW343" s="44"/>
+      <c r="OSX343" s="44"/>
+      <c r="OSY343" s="44"/>
+      <c r="OSZ343" s="44"/>
+      <c r="OTA343" s="44"/>
+      <c r="OTB343" s="44"/>
+      <c r="OTC343" s="44"/>
+      <c r="OTD343" s="44"/>
+      <c r="OTE343" s="44"/>
+      <c r="OTF343" s="44"/>
+      <c r="OTG343" s="44"/>
+      <c r="OTH343" s="44"/>
+      <c r="OTI343" s="44"/>
+      <c r="OTJ343" s="44"/>
+      <c r="OTK343" s="44"/>
+      <c r="OTL343" s="44"/>
+      <c r="OTM343" s="44"/>
+      <c r="OTN343" s="44"/>
+      <c r="OTO343" s="44"/>
+      <c r="OTP343" s="44"/>
+      <c r="OTQ343" s="44"/>
+      <c r="OTR343" s="44"/>
+      <c r="OTS343" s="44"/>
+      <c r="OTT343" s="44"/>
+      <c r="OTU343" s="44"/>
+      <c r="OTV343" s="44"/>
+      <c r="OTW343" s="44"/>
+      <c r="OTX343" s="44"/>
+      <c r="OTY343" s="44"/>
+      <c r="OTZ343" s="44"/>
+      <c r="OUA343" s="44"/>
+      <c r="OUB343" s="44"/>
+      <c r="OUC343" s="44"/>
+      <c r="OUD343" s="44"/>
+      <c r="OUE343" s="44"/>
+      <c r="OUF343" s="44"/>
+      <c r="OUG343" s="44"/>
+      <c r="OUH343" s="44"/>
+      <c r="OUI343" s="44"/>
+      <c r="OUJ343" s="44"/>
+      <c r="OUK343" s="44"/>
+      <c r="OUL343" s="44"/>
+      <c r="OUM343" s="44"/>
+      <c r="OUN343" s="44"/>
+      <c r="OUO343" s="44"/>
+      <c r="OUP343" s="44"/>
+      <c r="OUQ343" s="44"/>
+      <c r="OUR343" s="44"/>
+      <c r="OUS343" s="44"/>
+      <c r="OUT343" s="44"/>
+      <c r="OUU343" s="44"/>
+      <c r="OUV343" s="44"/>
+      <c r="OUW343" s="44"/>
+      <c r="OUX343" s="44"/>
+      <c r="OUY343" s="44"/>
+      <c r="OUZ343" s="44"/>
+      <c r="OVA343" s="44"/>
+      <c r="OVB343" s="44"/>
+      <c r="OVC343" s="44"/>
+      <c r="OVD343" s="44"/>
+      <c r="OVE343" s="44"/>
+      <c r="OVF343" s="44"/>
+      <c r="OVG343" s="44"/>
+      <c r="OVH343" s="44"/>
+      <c r="OVI343" s="44"/>
+      <c r="OVJ343" s="44"/>
+      <c r="OVK343" s="44"/>
+      <c r="OVL343" s="44"/>
+      <c r="OVM343" s="44"/>
+      <c r="OVN343" s="44"/>
+      <c r="OVO343" s="44"/>
+      <c r="OVP343" s="44"/>
+      <c r="OVQ343" s="44"/>
+      <c r="OVR343" s="44"/>
+      <c r="OVS343" s="44"/>
+      <c r="OVT343" s="44"/>
+      <c r="OVU343" s="44"/>
+      <c r="OVV343" s="44"/>
+      <c r="OVW343" s="44"/>
+      <c r="OVX343" s="44"/>
+      <c r="OVY343" s="44"/>
+      <c r="OVZ343" s="44"/>
+      <c r="OWA343" s="44"/>
+      <c r="OWB343" s="44"/>
+      <c r="OWC343" s="44"/>
+      <c r="OWD343" s="44"/>
+      <c r="OWE343" s="44"/>
+      <c r="OWF343" s="44"/>
+      <c r="OWG343" s="44"/>
+      <c r="OWH343" s="44"/>
+      <c r="OWI343" s="44"/>
+      <c r="OWJ343" s="44"/>
+      <c r="OWK343" s="44"/>
+      <c r="OWL343" s="44"/>
+      <c r="OWM343" s="44"/>
+      <c r="OWN343" s="44"/>
+      <c r="OWO343" s="44"/>
+      <c r="OWP343" s="44"/>
+      <c r="OWQ343" s="44"/>
+      <c r="OWR343" s="44"/>
+      <c r="OWS343" s="44"/>
+      <c r="OWT343" s="44"/>
+      <c r="OWU343" s="44"/>
+      <c r="OWV343" s="44"/>
+      <c r="OWW343" s="44"/>
+      <c r="OWX343" s="44"/>
+      <c r="OWY343" s="44"/>
+      <c r="OWZ343" s="44"/>
+      <c r="OXA343" s="44"/>
+      <c r="OXB343" s="44"/>
+      <c r="OXC343" s="44"/>
+      <c r="OXD343" s="44"/>
+      <c r="OXE343" s="44"/>
+      <c r="OXF343" s="44"/>
+      <c r="OXG343" s="44"/>
+      <c r="OXH343" s="44"/>
+      <c r="OXI343" s="44"/>
+      <c r="OXJ343" s="44"/>
+      <c r="OXK343" s="44"/>
+      <c r="OXL343" s="44"/>
+      <c r="OXM343" s="44"/>
+      <c r="OXN343" s="44"/>
+      <c r="OXO343" s="44"/>
+      <c r="OXP343" s="44"/>
+      <c r="OXQ343" s="44"/>
+      <c r="OXR343" s="44"/>
+      <c r="OXS343" s="44"/>
+      <c r="OXT343" s="44"/>
+      <c r="OXU343" s="44"/>
+      <c r="OXV343" s="44"/>
+      <c r="OXW343" s="44"/>
+      <c r="OXX343" s="44"/>
+      <c r="OXY343" s="44"/>
+      <c r="OXZ343" s="44"/>
+      <c r="OYA343" s="44"/>
+      <c r="OYB343" s="44"/>
+      <c r="OYC343" s="44"/>
+      <c r="OYD343" s="44"/>
+      <c r="OYE343" s="44"/>
+      <c r="OYF343" s="44"/>
+      <c r="OYG343" s="44"/>
+      <c r="OYH343" s="44"/>
+      <c r="OYI343" s="44"/>
+      <c r="OYJ343" s="44"/>
+      <c r="OYK343" s="44"/>
+      <c r="OYL343" s="44"/>
+      <c r="OYM343" s="44"/>
+      <c r="OYN343" s="44"/>
+      <c r="OYO343" s="44"/>
+      <c r="OYP343" s="44"/>
+      <c r="OYQ343" s="44"/>
+      <c r="OYR343" s="44"/>
+      <c r="OYS343" s="44"/>
+      <c r="OYT343" s="44"/>
+      <c r="OYU343" s="44"/>
+      <c r="OYV343" s="44"/>
+      <c r="OYW343" s="44"/>
+      <c r="OYX343" s="44"/>
+      <c r="OYY343" s="44"/>
+      <c r="OYZ343" s="44"/>
+      <c r="OZA343" s="44"/>
+      <c r="OZB343" s="44"/>
+      <c r="OZC343" s="44"/>
+      <c r="OZD343" s="44"/>
+      <c r="OZE343" s="44"/>
+      <c r="OZF343" s="44"/>
+      <c r="OZG343" s="44"/>
+      <c r="OZH343" s="44"/>
+      <c r="OZI343" s="44"/>
+      <c r="OZJ343" s="44"/>
+      <c r="OZK343" s="44"/>
+      <c r="OZL343" s="44"/>
+      <c r="OZM343" s="44"/>
+      <c r="OZN343" s="44"/>
+      <c r="OZO343" s="44"/>
+      <c r="OZP343" s="44"/>
+      <c r="OZQ343" s="44"/>
+      <c r="OZR343" s="44"/>
+      <c r="OZS343" s="44"/>
+      <c r="OZT343" s="44"/>
+      <c r="OZU343" s="44"/>
+      <c r="OZV343" s="44"/>
+      <c r="OZW343" s="44"/>
+      <c r="OZX343" s="44"/>
+      <c r="OZY343" s="44"/>
+      <c r="OZZ343" s="44"/>
+      <c r="PAA343" s="44"/>
+      <c r="PAB343" s="44"/>
+      <c r="PAC343" s="44"/>
+      <c r="PAD343" s="44"/>
+      <c r="PAE343" s="44"/>
+      <c r="PAF343" s="44"/>
+      <c r="PAG343" s="44"/>
+      <c r="PAH343" s="44"/>
+      <c r="PAI343" s="44"/>
+      <c r="PAJ343" s="44"/>
+      <c r="PAK343" s="44"/>
+      <c r="PAL343" s="44"/>
+      <c r="PAM343" s="44"/>
+      <c r="PAN343" s="44"/>
+      <c r="PAO343" s="44"/>
+      <c r="PAP343" s="44"/>
+      <c r="PAQ343" s="44"/>
+      <c r="PAR343" s="44"/>
+      <c r="PAS343" s="44"/>
+      <c r="PAT343" s="44"/>
+      <c r="PAU343" s="44"/>
+      <c r="PAV343" s="44"/>
+      <c r="PAW343" s="44"/>
+      <c r="PAX343" s="44"/>
+      <c r="PAY343" s="44"/>
+      <c r="PAZ343" s="44"/>
+      <c r="PBA343" s="44"/>
+      <c r="PBB343" s="44"/>
+      <c r="PBC343" s="44"/>
+      <c r="PBD343" s="44"/>
+      <c r="PBE343" s="44"/>
+      <c r="PBF343" s="44"/>
+      <c r="PBG343" s="44"/>
+      <c r="PBH343" s="44"/>
+      <c r="PBI343" s="44"/>
+      <c r="PBJ343" s="44"/>
+      <c r="PBK343" s="44"/>
+      <c r="PBL343" s="44"/>
+      <c r="PBM343" s="44"/>
+      <c r="PBN343" s="44"/>
+      <c r="PBO343" s="44"/>
+      <c r="PBP343" s="44"/>
+      <c r="PBQ343" s="44"/>
+      <c r="PBR343" s="44"/>
+      <c r="PBS343" s="44"/>
+      <c r="PBT343" s="44"/>
+      <c r="PBU343" s="44"/>
+      <c r="PBV343" s="44"/>
+      <c r="PBW343" s="44"/>
+      <c r="PBX343" s="44"/>
+      <c r="PBY343" s="44"/>
+      <c r="PBZ343" s="44"/>
+      <c r="PCA343" s="44"/>
+      <c r="PCB343" s="44"/>
+      <c r="PCC343" s="44"/>
+      <c r="PCD343" s="44"/>
+      <c r="PCE343" s="44"/>
+      <c r="PCF343" s="44"/>
+      <c r="PCG343" s="44"/>
+      <c r="PCH343" s="44"/>
+      <c r="PCI343" s="44"/>
+      <c r="PCJ343" s="44"/>
+      <c r="PCK343" s="44"/>
+      <c r="PCL343" s="44"/>
+      <c r="PCM343" s="44"/>
+      <c r="PCN343" s="44"/>
+      <c r="PCO343" s="44"/>
+      <c r="PCP343" s="44"/>
+      <c r="PCQ343" s="44"/>
+      <c r="PCR343" s="44"/>
+      <c r="PCS343" s="44"/>
+      <c r="PCT343" s="44"/>
+      <c r="PCU343" s="44"/>
+      <c r="PCV343" s="44"/>
+      <c r="PCW343" s="44"/>
+      <c r="PCX343" s="44"/>
+      <c r="PCY343" s="44"/>
+      <c r="PCZ343" s="44"/>
+      <c r="PDA343" s="44"/>
+      <c r="PDB343" s="44"/>
+      <c r="PDC343" s="44"/>
+      <c r="PDD343" s="44"/>
+      <c r="PDE343" s="44"/>
+      <c r="PDF343" s="44"/>
+      <c r="PDG343" s="44"/>
+      <c r="PDH343" s="44"/>
+      <c r="PDI343" s="44"/>
+      <c r="PDJ343" s="44"/>
+      <c r="PDK343" s="44"/>
+      <c r="PDL343" s="44"/>
+      <c r="PDM343" s="44"/>
+      <c r="PDN343" s="44"/>
+      <c r="PDO343" s="44"/>
+      <c r="PDP343" s="44"/>
+      <c r="PDQ343" s="44"/>
+      <c r="PDR343" s="44"/>
+      <c r="PDS343" s="44"/>
+      <c r="PDT343" s="44"/>
+      <c r="PDU343" s="44"/>
+      <c r="PDV343" s="44"/>
+      <c r="PDW343" s="44"/>
+      <c r="PDX343" s="44"/>
+      <c r="PDY343" s="44"/>
+      <c r="PDZ343" s="44"/>
+      <c r="PEA343" s="44"/>
+      <c r="PEB343" s="44"/>
+      <c r="PEC343" s="44"/>
+      <c r="PED343" s="44"/>
+      <c r="PEE343" s="44"/>
+      <c r="PEF343" s="44"/>
+      <c r="PEG343" s="44"/>
+      <c r="PEH343" s="44"/>
+      <c r="PEI343" s="44"/>
+      <c r="PEJ343" s="44"/>
+      <c r="PEK343" s="44"/>
+      <c r="PEL343" s="44"/>
+      <c r="PEM343" s="44"/>
+      <c r="PEN343" s="44"/>
+      <c r="PEO343" s="44"/>
+      <c r="PEP343" s="44"/>
+      <c r="PEQ343" s="44"/>
+      <c r="PER343" s="44"/>
+      <c r="PES343" s="44"/>
+      <c r="PET343" s="44"/>
+      <c r="PEU343" s="44"/>
+      <c r="PEV343" s="44"/>
+      <c r="PEW343" s="44"/>
+      <c r="PEX343" s="44"/>
+      <c r="PEY343" s="44"/>
+      <c r="PEZ343" s="44"/>
+      <c r="PFA343" s="44"/>
+      <c r="PFB343" s="44"/>
+      <c r="PFC343" s="44"/>
+      <c r="PFD343" s="44"/>
+      <c r="PFE343" s="44"/>
+      <c r="PFF343" s="44"/>
+      <c r="PFG343" s="44"/>
+      <c r="PFH343" s="44"/>
+      <c r="PFI343" s="44"/>
+      <c r="PFJ343" s="44"/>
+      <c r="PFK343" s="44"/>
+      <c r="PFL343" s="44"/>
+      <c r="PFM343" s="44"/>
+      <c r="PFN343" s="44"/>
+      <c r="PFO343" s="44"/>
+      <c r="PFP343" s="44"/>
+      <c r="PFQ343" s="44"/>
+      <c r="PFR343" s="44"/>
+      <c r="PFS343" s="44"/>
+      <c r="PFT343" s="44"/>
+      <c r="PFU343" s="44"/>
+      <c r="PFV343" s="44"/>
+      <c r="PFW343" s="44"/>
+      <c r="PFX343" s="44"/>
+      <c r="PFY343" s="44"/>
+      <c r="PFZ343" s="44"/>
+      <c r="PGA343" s="44"/>
+      <c r="PGB343" s="44"/>
+      <c r="PGC343" s="44"/>
+      <c r="PGD343" s="44"/>
+      <c r="PGE343" s="44"/>
+      <c r="PGF343" s="44"/>
+      <c r="PGG343" s="44"/>
+      <c r="PGH343" s="44"/>
+      <c r="PGI343" s="44"/>
+      <c r="PGJ343" s="44"/>
+      <c r="PGK343" s="44"/>
+      <c r="PGL343" s="44"/>
+      <c r="PGM343" s="44"/>
+      <c r="PGN343" s="44"/>
+      <c r="PGO343" s="44"/>
+      <c r="PGP343" s="44"/>
+      <c r="PGQ343" s="44"/>
+      <c r="PGR343" s="44"/>
+      <c r="PGS343" s="44"/>
+      <c r="PGT343" s="44"/>
+      <c r="PGU343" s="44"/>
+      <c r="PGV343" s="44"/>
+      <c r="PGW343" s="44"/>
+      <c r="PGX343" s="44"/>
+      <c r="PGY343" s="44"/>
+      <c r="PGZ343" s="44"/>
+      <c r="PHA343" s="44"/>
+      <c r="PHB343" s="44"/>
+      <c r="PHC343" s="44"/>
+      <c r="PHD343" s="44"/>
+      <c r="PHE343" s="44"/>
+      <c r="PHF343" s="44"/>
+      <c r="PHG343" s="44"/>
+      <c r="PHH343" s="44"/>
+      <c r="PHI343" s="44"/>
+      <c r="PHJ343" s="44"/>
+      <c r="PHK343" s="44"/>
+      <c r="PHL343" s="44"/>
+      <c r="PHM343" s="44"/>
+      <c r="PHN343" s="44"/>
+      <c r="PHO343" s="44"/>
+      <c r="PHP343" s="44"/>
+      <c r="PHQ343" s="44"/>
+      <c r="PHR343" s="44"/>
+      <c r="PHS343" s="44"/>
+      <c r="PHT343" s="44"/>
+      <c r="PHU343" s="44"/>
+      <c r="PHV343" s="44"/>
+      <c r="PHW343" s="44"/>
+      <c r="PHX343" s="44"/>
+      <c r="PHY343" s="44"/>
+      <c r="PHZ343" s="44"/>
+      <c r="PIA343" s="44"/>
+      <c r="PIB343" s="44"/>
+      <c r="PIC343" s="44"/>
+      <c r="PID343" s="44"/>
+      <c r="PIE343" s="44"/>
+      <c r="PIF343" s="44"/>
+      <c r="PIG343" s="44"/>
+      <c r="PIH343" s="44"/>
+      <c r="PII343" s="44"/>
+      <c r="PIJ343" s="44"/>
+      <c r="PIK343" s="44"/>
+      <c r="PIL343" s="44"/>
+      <c r="PIM343" s="44"/>
+      <c r="PIN343" s="44"/>
+      <c r="PIO343" s="44"/>
+      <c r="PIP343" s="44"/>
+      <c r="PIQ343" s="44"/>
+      <c r="PIR343" s="44"/>
+      <c r="PIS343" s="44"/>
+      <c r="PIT343" s="44"/>
+      <c r="PIU343" s="44"/>
+      <c r="PIV343" s="44"/>
+      <c r="PIW343" s="44"/>
+      <c r="PIX343" s="44"/>
+      <c r="PIY343" s="44"/>
+      <c r="PIZ343" s="44"/>
+      <c r="PJA343" s="44"/>
+      <c r="PJB343" s="44"/>
+      <c r="PJC343" s="44"/>
+      <c r="PJD343" s="44"/>
+      <c r="PJE343" s="44"/>
+      <c r="PJF343" s="44"/>
+      <c r="PJG343" s="44"/>
+      <c r="PJH343" s="44"/>
+      <c r="PJI343" s="44"/>
+      <c r="PJJ343" s="44"/>
+      <c r="PJK343" s="44"/>
+      <c r="PJL343" s="44"/>
+      <c r="PJM343" s="44"/>
+      <c r="PJN343" s="44"/>
+      <c r="PJO343" s="44"/>
+      <c r="PJP343" s="44"/>
+      <c r="PJQ343" s="44"/>
+      <c r="PJR343" s="44"/>
+      <c r="PJS343" s="44"/>
+      <c r="PJT343" s="44"/>
+      <c r="PJU343" s="44"/>
+      <c r="PJV343" s="44"/>
+      <c r="PJW343" s="44"/>
+      <c r="PJX343" s="44"/>
+      <c r="PJY343" s="44"/>
+      <c r="PJZ343" s="44"/>
+      <c r="PKA343" s="44"/>
+      <c r="PKB343" s="44"/>
+      <c r="PKC343" s="44"/>
+      <c r="PKD343" s="44"/>
+      <c r="PKE343" s="44"/>
+      <c r="PKF343" s="44"/>
+      <c r="PKG343" s="44"/>
+      <c r="PKH343" s="44"/>
+      <c r="PKI343" s="44"/>
+      <c r="PKJ343" s="44"/>
+      <c r="PKK343" s="44"/>
+      <c r="PKL343" s="44"/>
+      <c r="PKM343" s="44"/>
+      <c r="PKN343" s="44"/>
+      <c r="PKO343" s="44"/>
+      <c r="PKP343" s="44"/>
+      <c r="PKQ343" s="44"/>
+      <c r="PKR343" s="44"/>
+      <c r="PKS343" s="44"/>
+      <c r="PKT343" s="44"/>
+      <c r="PKU343" s="44"/>
+      <c r="PKV343" s="44"/>
+      <c r="PKW343" s="44"/>
+      <c r="PKX343" s="44"/>
+      <c r="PKY343" s="44"/>
+      <c r="PKZ343" s="44"/>
+      <c r="PLA343" s="44"/>
+      <c r="PLB343" s="44"/>
+      <c r="PLC343" s="44"/>
+      <c r="PLD343" s="44"/>
+      <c r="PLE343" s="44"/>
+      <c r="PLF343" s="44"/>
+      <c r="PLG343" s="44"/>
+      <c r="PLH343" s="44"/>
+      <c r="PLI343" s="44"/>
+      <c r="PLJ343" s="44"/>
+      <c r="PLK343" s="44"/>
+      <c r="PLL343" s="44"/>
+      <c r="PLM343" s="44"/>
+      <c r="PLN343" s="44"/>
+      <c r="PLO343" s="44"/>
+      <c r="PLP343" s="44"/>
+      <c r="PLQ343" s="44"/>
+      <c r="PLR343" s="44"/>
+      <c r="PLS343" s="44"/>
+      <c r="PLT343" s="44"/>
+      <c r="PLU343" s="44"/>
+      <c r="PLV343" s="44"/>
+      <c r="PLW343" s="44"/>
+      <c r="PLX343" s="44"/>
+      <c r="PLY343" s="44"/>
+      <c r="PLZ343" s="44"/>
+      <c r="PMA343" s="44"/>
+      <c r="PMB343" s="44"/>
+      <c r="PMC343" s="44"/>
+      <c r="PMD343" s="44"/>
+      <c r="PME343" s="44"/>
+      <c r="PMF343" s="44"/>
+      <c r="PMG343" s="44"/>
+      <c r="PMH343" s="44"/>
+      <c r="PMI343" s="44"/>
+      <c r="PMJ343" s="44"/>
+      <c r="PMK343" s="44"/>
+      <c r="PML343" s="44"/>
+      <c r="PMM343" s="44"/>
+      <c r="PMN343" s="44"/>
+      <c r="PMO343" s="44"/>
+      <c r="PMP343" s="44"/>
+      <c r="PMQ343" s="44"/>
+      <c r="PMR343" s="44"/>
+      <c r="PMS343" s="44"/>
+      <c r="PMT343" s="44"/>
+      <c r="PMU343" s="44"/>
+      <c r="PMV343" s="44"/>
+      <c r="PMW343" s="44"/>
+      <c r="PMX343" s="44"/>
+      <c r="PMY343" s="44"/>
+      <c r="PMZ343" s="44"/>
+      <c r="PNA343" s="44"/>
+      <c r="PNB343" s="44"/>
+      <c r="PNC343" s="44"/>
+      <c r="PND343" s="44"/>
+      <c r="PNE343" s="44"/>
+      <c r="PNF343" s="44"/>
+      <c r="PNG343" s="44"/>
+      <c r="PNH343" s="44"/>
+      <c r="PNI343" s="44"/>
+      <c r="PNJ343" s="44"/>
+      <c r="PNK343" s="44"/>
+      <c r="PNL343" s="44"/>
+      <c r="PNM343" s="44"/>
+      <c r="PNN343" s="44"/>
+      <c r="PNO343" s="44"/>
+      <c r="PNP343" s="44"/>
+      <c r="PNQ343" s="44"/>
+      <c r="PNR343" s="44"/>
+      <c r="PNS343" s="44"/>
+      <c r="PNT343" s="44"/>
+      <c r="PNU343" s="44"/>
+      <c r="PNV343" s="44"/>
+      <c r="PNW343" s="44"/>
+      <c r="PNX343" s="44"/>
+      <c r="PNY343" s="44"/>
+      <c r="PNZ343" s="44"/>
+      <c r="POA343" s="44"/>
+      <c r="POB343" s="44"/>
+      <c r="POC343" s="44"/>
+      <c r="POD343" s="44"/>
+      <c r="POE343" s="44"/>
+      <c r="POF343" s="44"/>
+      <c r="POG343" s="44"/>
+      <c r="POH343" s="44"/>
+      <c r="POI343" s="44"/>
+      <c r="POJ343" s="44"/>
+      <c r="POK343" s="44"/>
+      <c r="POL343" s="44"/>
+      <c r="POM343" s="44"/>
+      <c r="PON343" s="44"/>
+      <c r="POO343" s="44"/>
+      <c r="POP343" s="44"/>
+      <c r="POQ343" s="44"/>
+      <c r="POR343" s="44"/>
+      <c r="POS343" s="44"/>
+      <c r="POT343" s="44"/>
+      <c r="POU343" s="44"/>
+      <c r="POV343" s="44"/>
+      <c r="POW343" s="44"/>
+      <c r="POX343" s="44"/>
+      <c r="POY343" s="44"/>
+      <c r="POZ343" s="44"/>
+      <c r="PPA343" s="44"/>
+      <c r="PPB343" s="44"/>
+      <c r="PPC343" s="44"/>
+      <c r="PPD343" s="44"/>
+      <c r="PPE343" s="44"/>
+      <c r="PPF343" s="44"/>
+      <c r="PPG343" s="44"/>
+      <c r="PPH343" s="44"/>
+      <c r="PPI343" s="44"/>
+      <c r="PPJ343" s="44"/>
+      <c r="PPK343" s="44"/>
+      <c r="PPL343" s="44"/>
+      <c r="PPM343" s="44"/>
+      <c r="PPN343" s="44"/>
+      <c r="PPO343" s="44"/>
+      <c r="PPP343" s="44"/>
+      <c r="PPQ343" s="44"/>
+      <c r="PPR343" s="44"/>
+      <c r="PPS343" s="44"/>
+      <c r="PPT343" s="44"/>
+      <c r="PPU343" s="44"/>
+      <c r="PPV343" s="44"/>
+      <c r="PPW343" s="44"/>
+      <c r="PPX343" s="44"/>
+      <c r="PPY343" s="44"/>
+      <c r="PPZ343" s="44"/>
+      <c r="PQA343" s="44"/>
+      <c r="PQB343" s="44"/>
+      <c r="PQC343" s="44"/>
+      <c r="PQD343" s="44"/>
+      <c r="PQE343" s="44"/>
+      <c r="PQF343" s="44"/>
+      <c r="PQG343" s="44"/>
+      <c r="PQH343" s="44"/>
+      <c r="PQI343" s="44"/>
+      <c r="PQJ343" s="44"/>
+      <c r="PQK343" s="44"/>
+      <c r="PQL343" s="44"/>
+      <c r="PQM343" s="44"/>
+      <c r="PQN343" s="44"/>
+      <c r="PQO343" s="44"/>
+      <c r="PQP343" s="44"/>
+      <c r="PQQ343" s="44"/>
+      <c r="PQR343" s="44"/>
+      <c r="PQS343" s="44"/>
+      <c r="PQT343" s="44"/>
+      <c r="PQU343" s="44"/>
+      <c r="PQV343" s="44"/>
+      <c r="PQW343" s="44"/>
+      <c r="PQX343" s="44"/>
+      <c r="PQY343" s="44"/>
+      <c r="PQZ343" s="44"/>
+      <c r="PRA343" s="44"/>
+      <c r="PRB343" s="44"/>
+      <c r="PRC343" s="44"/>
+      <c r="PRD343" s="44"/>
+      <c r="PRE343" s="44"/>
+      <c r="PRF343" s="44"/>
+      <c r="PRG343" s="44"/>
+      <c r="PRH343" s="44"/>
+      <c r="PRI343" s="44"/>
+      <c r="PRJ343" s="44"/>
+      <c r="PRK343" s="44"/>
+      <c r="PRL343" s="44"/>
+      <c r="PRM343" s="44"/>
+      <c r="PRN343" s="44"/>
+      <c r="PRO343" s="44"/>
+      <c r="PRP343" s="44"/>
+      <c r="PRQ343" s="44"/>
+      <c r="PRR343" s="44"/>
+      <c r="PRS343" s="44"/>
+      <c r="PRT343" s="44"/>
+      <c r="PRU343" s="44"/>
+      <c r="PRV343" s="44"/>
+      <c r="PRW343" s="44"/>
+      <c r="PRX343" s="44"/>
+      <c r="PRY343" s="44"/>
+      <c r="PRZ343" s="44"/>
+      <c r="PSA343" s="44"/>
+      <c r="PSB343" s="44"/>
+      <c r="PSC343" s="44"/>
+      <c r="PSD343" s="44"/>
+      <c r="PSE343" s="44"/>
+      <c r="PSF343" s="44"/>
+      <c r="PSG343" s="44"/>
+      <c r="PSH343" s="44"/>
+      <c r="PSI343" s="44"/>
+      <c r="PSJ343" s="44"/>
+      <c r="PSK343" s="44"/>
+      <c r="PSL343" s="44"/>
+      <c r="PSM343" s="44"/>
+      <c r="PSN343" s="44"/>
+      <c r="PSO343" s="44"/>
+      <c r="PSP343" s="44"/>
+      <c r="PSQ343" s="44"/>
+      <c r="PSR343" s="44"/>
+      <c r="PSS343" s="44"/>
+      <c r="PST343" s="44"/>
+      <c r="PSU343" s="44"/>
+      <c r="PSV343" s="44"/>
+      <c r="PSW343" s="44"/>
+      <c r="PSX343" s="44"/>
+      <c r="PSY343" s="44"/>
+      <c r="PSZ343" s="44"/>
+      <c r="PTA343" s="44"/>
+      <c r="PTB343" s="44"/>
+      <c r="PTC343" s="44"/>
+      <c r="PTD343" s="44"/>
+      <c r="PTE343" s="44"/>
+      <c r="PTF343" s="44"/>
+      <c r="PTG343" s="44"/>
+      <c r="PTH343" s="44"/>
+      <c r="PTI343" s="44"/>
+      <c r="PTJ343" s="44"/>
+      <c r="PTK343" s="44"/>
+      <c r="PTL343" s="44"/>
+      <c r="PTM343" s="44"/>
+      <c r="PTN343" s="44"/>
+      <c r="PTO343" s="44"/>
+      <c r="PTP343" s="44"/>
+      <c r="PTQ343" s="44"/>
+      <c r="PTR343" s="44"/>
+      <c r="PTS343" s="44"/>
+      <c r="PTT343" s="44"/>
+      <c r="PTU343" s="44"/>
+      <c r="PTV343" s="44"/>
+      <c r="PTW343" s="44"/>
+      <c r="PTX343" s="44"/>
+      <c r="PTY343" s="44"/>
+      <c r="PTZ343" s="44"/>
+      <c r="PUA343" s="44"/>
+      <c r="PUB343" s="44"/>
+      <c r="PUC343" s="44"/>
+      <c r="PUD343" s="44"/>
+      <c r="PUE343" s="44"/>
+      <c r="PUF343" s="44"/>
+      <c r="PUG343" s="44"/>
+      <c r="PUH343" s="44"/>
+      <c r="PUI343" s="44"/>
+      <c r="PUJ343" s="44"/>
+      <c r="PUK343" s="44"/>
+      <c r="PUL343" s="44"/>
+      <c r="PUM343" s="44"/>
+      <c r="PUN343" s="44"/>
+      <c r="PUO343" s="44"/>
+      <c r="PUP343" s="44"/>
+      <c r="PUQ343" s="44"/>
+      <c r="PUR343" s="44"/>
+      <c r="PUS343" s="44"/>
+      <c r="PUT343" s="44"/>
+      <c r="PUU343" s="44"/>
+      <c r="PUV343" s="44"/>
+      <c r="PUW343" s="44"/>
+      <c r="PUX343" s="44"/>
+      <c r="PUY343" s="44"/>
+      <c r="PUZ343" s="44"/>
+      <c r="PVA343" s="44"/>
+      <c r="PVB343" s="44"/>
+      <c r="PVC343" s="44"/>
+      <c r="PVD343" s="44"/>
+      <c r="PVE343" s="44"/>
+      <c r="PVF343" s="44"/>
+      <c r="PVG343" s="44"/>
+      <c r="PVH343" s="44"/>
+      <c r="PVI343" s="44"/>
+      <c r="PVJ343" s="44"/>
+      <c r="PVK343" s="44"/>
+      <c r="PVL343" s="44"/>
+      <c r="PVM343" s="44"/>
+      <c r="PVN343" s="44"/>
+      <c r="PVO343" s="44"/>
+      <c r="PVP343" s="44"/>
+      <c r="PVQ343" s="44"/>
+      <c r="PVR343" s="44"/>
+      <c r="PVS343" s="44"/>
+      <c r="PVT343" s="44"/>
+      <c r="PVU343" s="44"/>
+      <c r="PVV343" s="44"/>
+      <c r="PVW343" s="44"/>
+      <c r="PVX343" s="44"/>
+      <c r="PVY343" s="44"/>
+      <c r="PVZ343" s="44"/>
+      <c r="PWA343" s="44"/>
+      <c r="PWB343" s="44"/>
+      <c r="PWC343" s="44"/>
+      <c r="PWD343" s="44"/>
+      <c r="PWE343" s="44"/>
+      <c r="PWF343" s="44"/>
+      <c r="PWG343" s="44"/>
+      <c r="PWH343" s="44"/>
+      <c r="PWI343" s="44"/>
+      <c r="PWJ343" s="44"/>
+      <c r="PWK343" s="44"/>
+      <c r="PWL343" s="44"/>
+      <c r="PWM343" s="44"/>
+      <c r="PWN343" s="44"/>
+      <c r="PWO343" s="44"/>
+      <c r="PWP343" s="44"/>
+      <c r="PWQ343" s="44"/>
+      <c r="PWR343" s="44"/>
+      <c r="PWS343" s="44"/>
+      <c r="PWT343" s="44"/>
+      <c r="PWU343" s="44"/>
+      <c r="PWV343" s="44"/>
+      <c r="PWW343" s="44"/>
+      <c r="PWX343" s="44"/>
+      <c r="PWY343" s="44"/>
+      <c r="PWZ343" s="44"/>
+      <c r="PXA343" s="44"/>
+      <c r="PXB343" s="44"/>
+      <c r="PXC343" s="44"/>
+      <c r="PXD343" s="44"/>
+      <c r="PXE343" s="44"/>
+      <c r="PXF343" s="44"/>
+      <c r="PXG343" s="44"/>
+      <c r="PXH343" s="44"/>
+      <c r="PXI343" s="44"/>
+      <c r="PXJ343" s="44"/>
+      <c r="PXK343" s="44"/>
+      <c r="PXL343" s="44"/>
+      <c r="PXM343" s="44"/>
+      <c r="PXN343" s="44"/>
+      <c r="PXO343" s="44"/>
+      <c r="PXP343" s="44"/>
+      <c r="PXQ343" s="44"/>
+      <c r="PXR343" s="44"/>
+      <c r="PXS343" s="44"/>
+      <c r="PXT343" s="44"/>
+      <c r="PXU343" s="44"/>
+      <c r="PXV343" s="44"/>
+      <c r="PXW343" s="44"/>
+      <c r="PXX343" s="44"/>
+      <c r="PXY343" s="44"/>
+      <c r="PXZ343" s="44"/>
+      <c r="PYA343" s="44"/>
+      <c r="PYB343" s="44"/>
+      <c r="PYC343" s="44"/>
+      <c r="PYD343" s="44"/>
+      <c r="PYE343" s="44"/>
+      <c r="PYF343" s="44"/>
+      <c r="PYG343" s="44"/>
+      <c r="PYH343" s="44"/>
+      <c r="PYI343" s="44"/>
+      <c r="PYJ343" s="44"/>
+      <c r="PYK343" s="44"/>
+      <c r="PYL343" s="44"/>
+      <c r="PYM343" s="44"/>
+      <c r="PYN343" s="44"/>
+      <c r="PYO343" s="44"/>
+      <c r="PYP343" s="44"/>
+      <c r="PYQ343" s="44"/>
+      <c r="PYR343" s="44"/>
+      <c r="PYS343" s="44"/>
+      <c r="PYT343" s="44"/>
+      <c r="PYU343" s="44"/>
+      <c r="PYV343" s="44"/>
+      <c r="PYW343" s="44"/>
+      <c r="PYX343" s="44"/>
+      <c r="PYY343" s="44"/>
+      <c r="PYZ343" s="44"/>
+      <c r="PZA343" s="44"/>
+      <c r="PZB343" s="44"/>
+      <c r="PZC343" s="44"/>
+      <c r="PZD343" s="44"/>
+      <c r="PZE343" s="44"/>
+      <c r="PZF343" s="44"/>
+      <c r="PZG343" s="44"/>
+      <c r="PZH343" s="44"/>
+      <c r="PZI343" s="44"/>
+      <c r="PZJ343" s="44"/>
+      <c r="PZK343" s="44"/>
+      <c r="PZL343" s="44"/>
+      <c r="PZM343" s="44"/>
+      <c r="PZN343" s="44"/>
+      <c r="PZO343" s="44"/>
+      <c r="PZP343" s="44"/>
+      <c r="PZQ343" s="44"/>
+      <c r="PZR343" s="44"/>
+      <c r="PZS343" s="44"/>
+      <c r="PZT343" s="44"/>
+      <c r="PZU343" s="44"/>
+      <c r="PZV343" s="44"/>
+      <c r="PZW343" s="44"/>
+      <c r="PZX343" s="44"/>
+      <c r="PZY343" s="44"/>
+      <c r="PZZ343" s="44"/>
+      <c r="QAA343" s="44"/>
+      <c r="QAB343" s="44"/>
+      <c r="QAC343" s="44"/>
+      <c r="QAD343" s="44"/>
+      <c r="QAE343" s="44"/>
+      <c r="QAF343" s="44"/>
+      <c r="QAG343" s="44"/>
+      <c r="QAH343" s="44"/>
+      <c r="QAI343" s="44"/>
+      <c r="QAJ343" s="44"/>
+      <c r="QAK343" s="44"/>
+      <c r="QAL343" s="44"/>
+      <c r="QAM343" s="44"/>
+      <c r="QAN343" s="44"/>
+      <c r="QAO343" s="44"/>
+      <c r="QAP343" s="44"/>
+      <c r="QAQ343" s="44"/>
+      <c r="QAR343" s="44"/>
+      <c r="QAS343" s="44"/>
+      <c r="QAT343" s="44"/>
+      <c r="QAU343" s="44"/>
+      <c r="QAV343" s="44"/>
+      <c r="QAW343" s="44"/>
+      <c r="QAX343" s="44"/>
+      <c r="QAY343" s="44"/>
+      <c r="QAZ343" s="44"/>
+      <c r="QBA343" s="44"/>
+      <c r="QBB343" s="44"/>
+      <c r="QBC343" s="44"/>
+      <c r="QBD343" s="44"/>
+      <c r="QBE343" s="44"/>
+      <c r="QBF343" s="44"/>
+      <c r="QBG343" s="44"/>
+      <c r="QBH343" s="44"/>
+      <c r="QBI343" s="44"/>
+      <c r="QBJ343" s="44"/>
+      <c r="QBK343" s="44"/>
+      <c r="QBL343" s="44"/>
+      <c r="QBM343" s="44"/>
+      <c r="QBN343" s="44"/>
+      <c r="QBO343" s="44"/>
+      <c r="QBP343" s="44"/>
+      <c r="QBQ343" s="44"/>
+      <c r="QBR343" s="44"/>
+      <c r="QBS343" s="44"/>
+      <c r="QBT343" s="44"/>
+      <c r="QBU343" s="44"/>
+      <c r="QBV343" s="44"/>
+      <c r="QBW343" s="44"/>
+      <c r="QBX343" s="44"/>
+      <c r="QBY343" s="44"/>
+      <c r="QBZ343" s="44"/>
+      <c r="QCA343" s="44"/>
+      <c r="QCB343" s="44"/>
+      <c r="QCC343" s="44"/>
+      <c r="QCD343" s="44"/>
+      <c r="QCE343" s="44"/>
+      <c r="QCF343" s="44"/>
+      <c r="QCG343" s="44"/>
+      <c r="QCH343" s="44"/>
+      <c r="QCI343" s="44"/>
+      <c r="QCJ343" s="44"/>
+      <c r="QCK343" s="44"/>
+      <c r="QCL343" s="44"/>
+      <c r="QCM343" s="44"/>
+      <c r="QCN343" s="44"/>
+      <c r="QCO343" s="44"/>
+      <c r="QCP343" s="44"/>
+      <c r="QCQ343" s="44"/>
+      <c r="QCR343" s="44"/>
+      <c r="QCS343" s="44"/>
+      <c r="QCT343" s="44"/>
+      <c r="QCU343" s="44"/>
+      <c r="QCV343" s="44"/>
+      <c r="QCW343" s="44"/>
+      <c r="QCX343" s="44"/>
+      <c r="QCY343" s="44"/>
+      <c r="QCZ343" s="44"/>
+      <c r="QDA343" s="44"/>
+      <c r="QDB343" s="44"/>
+      <c r="QDC343" s="44"/>
+      <c r="QDD343" s="44"/>
+      <c r="QDE343" s="44"/>
+      <c r="QDF343" s="44"/>
+      <c r="QDG343" s="44"/>
+      <c r="QDH343" s="44"/>
+      <c r="QDI343" s="44"/>
+      <c r="QDJ343" s="44"/>
+      <c r="QDK343" s="44"/>
+      <c r="QDL343" s="44"/>
+      <c r="QDM343" s="44"/>
+      <c r="QDN343" s="44"/>
+      <c r="QDO343" s="44"/>
+      <c r="QDP343" s="44"/>
+      <c r="QDQ343" s="44"/>
+      <c r="QDR343" s="44"/>
+      <c r="QDS343" s="44"/>
+      <c r="QDT343" s="44"/>
+      <c r="QDU343" s="44"/>
+      <c r="QDV343" s="44"/>
+      <c r="QDW343" s="44"/>
+      <c r="QDX343" s="44"/>
+      <c r="QDY343" s="44"/>
+      <c r="QDZ343" s="44"/>
+      <c r="QEA343" s="44"/>
+      <c r="QEB343" s="44"/>
+      <c r="QEC343" s="44"/>
+      <c r="QED343" s="44"/>
+      <c r="QEE343" s="44"/>
+      <c r="QEF343" s="44"/>
+      <c r="QEG343" s="44"/>
+      <c r="QEH343" s="44"/>
+      <c r="QEI343" s="44"/>
+      <c r="QEJ343" s="44"/>
+      <c r="QEK343" s="44"/>
+      <c r="QEL343" s="44"/>
+      <c r="QEM343" s="44"/>
+      <c r="QEN343" s="44"/>
+      <c r="QEO343" s="44"/>
+      <c r="QEP343" s="44"/>
+      <c r="QEQ343" s="44"/>
+      <c r="QER343" s="44"/>
+      <c r="QES343" s="44"/>
+      <c r="QET343" s="44"/>
+      <c r="QEU343" s="44"/>
+      <c r="QEV343" s="44"/>
+      <c r="QEW343" s="44"/>
+      <c r="QEX343" s="44"/>
+      <c r="QEY343" s="44"/>
+      <c r="QEZ343" s="44"/>
+      <c r="QFA343" s="44"/>
+      <c r="QFB343" s="44"/>
+      <c r="QFC343" s="44"/>
+      <c r="QFD343" s="44"/>
+      <c r="QFE343" s="44"/>
+      <c r="QFF343" s="44"/>
+      <c r="QFG343" s="44"/>
+      <c r="QFH343" s="44"/>
+      <c r="QFI343" s="44"/>
+      <c r="QFJ343" s="44"/>
+      <c r="QFK343" s="44"/>
+      <c r="QFL343" s="44"/>
+      <c r="QFM343" s="44"/>
+      <c r="QFN343" s="44"/>
+      <c r="QFO343" s="44"/>
+      <c r="QFP343" s="44"/>
+      <c r="QFQ343" s="44"/>
+      <c r="QFR343" s="44"/>
+      <c r="QFS343" s="44"/>
+      <c r="QFT343" s="44"/>
+      <c r="QFU343" s="44"/>
+      <c r="QFV343" s="44"/>
+      <c r="QFW343" s="44"/>
+      <c r="QFX343" s="44"/>
+      <c r="QFY343" s="44"/>
+      <c r="QFZ343" s="44"/>
+      <c r="QGA343" s="44"/>
+      <c r="QGB343" s="44"/>
+      <c r="QGC343" s="44"/>
+      <c r="QGD343" s="44"/>
+      <c r="QGE343" s="44"/>
+      <c r="QGF343" s="44"/>
+      <c r="QGG343" s="44"/>
+      <c r="QGH343" s="44"/>
+      <c r="QGI343" s="44"/>
+      <c r="QGJ343" s="44"/>
+      <c r="QGK343" s="44"/>
+      <c r="QGL343" s="44"/>
+      <c r="QGM343" s="44"/>
+      <c r="QGN343" s="44"/>
+      <c r="QGO343" s="44"/>
+      <c r="QGP343" s="44"/>
+      <c r="QGQ343" s="44"/>
+      <c r="QGR343" s="44"/>
+      <c r="QGS343" s="44"/>
+      <c r="QGT343" s="44"/>
+      <c r="QGU343" s="44"/>
+      <c r="QGV343" s="44"/>
+      <c r="QGW343" s="44"/>
+      <c r="QGX343" s="44"/>
+      <c r="QGY343" s="44"/>
+      <c r="QGZ343" s="44"/>
+      <c r="QHA343" s="44"/>
+      <c r="QHB343" s="44"/>
+      <c r="QHC343" s="44"/>
+      <c r="QHD343" s="44"/>
+      <c r="QHE343" s="44"/>
+      <c r="QHF343" s="44"/>
+      <c r="QHG343" s="44"/>
+      <c r="QHH343" s="44"/>
+      <c r="QHI343" s="44"/>
+      <c r="QHJ343" s="44"/>
+      <c r="QHK343" s="44"/>
+      <c r="QHL343" s="44"/>
+      <c r="QHM343" s="44"/>
+      <c r="QHN343" s="44"/>
+      <c r="QHO343" s="44"/>
+      <c r="QHP343" s="44"/>
+      <c r="QHQ343" s="44"/>
+      <c r="QHR343" s="44"/>
+      <c r="QHS343" s="44"/>
+      <c r="QHT343" s="44"/>
+      <c r="QHU343" s="44"/>
+      <c r="QHV343" s="44"/>
+      <c r="QHW343" s="44"/>
+      <c r="QHX343" s="44"/>
+      <c r="QHY343" s="44"/>
+      <c r="QHZ343" s="44"/>
+      <c r="QIA343" s="44"/>
+      <c r="QIB343" s="44"/>
+      <c r="QIC343" s="44"/>
+      <c r="QID343" s="44"/>
+      <c r="QIE343" s="44"/>
+      <c r="QIF343" s="44"/>
+      <c r="QIG343" s="44"/>
+      <c r="QIH343" s="44"/>
+      <c r="QII343" s="44"/>
+      <c r="QIJ343" s="44"/>
+      <c r="QIK343" s="44"/>
+      <c r="QIL343" s="44"/>
+      <c r="QIM343" s="44"/>
+      <c r="QIN343" s="44"/>
+      <c r="QIO343" s="44"/>
+      <c r="QIP343" s="44"/>
+      <c r="QIQ343" s="44"/>
+      <c r="QIR343" s="44"/>
+      <c r="QIS343" s="44"/>
+      <c r="QIT343" s="44"/>
+      <c r="QIU343" s="44"/>
+      <c r="QIV343" s="44"/>
+      <c r="QIW343" s="44"/>
+      <c r="QIX343" s="44"/>
+      <c r="QIY343" s="44"/>
+      <c r="QIZ343" s="44"/>
+      <c r="QJA343" s="44"/>
+      <c r="QJB343" s="44"/>
+      <c r="QJC343" s="44"/>
+      <c r="QJD343" s="44"/>
+      <c r="QJE343" s="44"/>
+      <c r="QJF343" s="44"/>
+      <c r="QJG343" s="44"/>
+      <c r="QJH343" s="44"/>
+      <c r="QJI343" s="44"/>
+      <c r="QJJ343" s="44"/>
+      <c r="QJK343" s="44"/>
+      <c r="QJL343" s="44"/>
+      <c r="QJM343" s="44"/>
+      <c r="QJN343" s="44"/>
+      <c r="QJO343" s="44"/>
+      <c r="QJP343" s="44"/>
+      <c r="QJQ343" s="44"/>
+      <c r="QJR343" s="44"/>
+      <c r="QJS343" s="44"/>
+      <c r="QJT343" s="44"/>
+      <c r="QJU343" s="44"/>
+      <c r="QJV343" s="44"/>
+      <c r="QJW343" s="44"/>
+      <c r="QJX343" s="44"/>
+      <c r="QJY343" s="44"/>
+      <c r="QJZ343" s="44"/>
+      <c r="QKA343" s="44"/>
+      <c r="QKB343" s="44"/>
+      <c r="QKC343" s="44"/>
+      <c r="QKD343" s="44"/>
+      <c r="QKE343" s="44"/>
+      <c r="QKF343" s="44"/>
+      <c r="QKG343" s="44"/>
+      <c r="QKH343" s="44"/>
+      <c r="QKI343" s="44"/>
+      <c r="QKJ343" s="44"/>
+      <c r="QKK343" s="44"/>
+      <c r="QKL343" s="44"/>
+      <c r="QKM343" s="44"/>
+      <c r="QKN343" s="44"/>
+      <c r="QKO343" s="44"/>
+      <c r="QKP343" s="44"/>
+      <c r="QKQ343" s="44"/>
+      <c r="QKR343" s="44"/>
+      <c r="QKS343" s="44"/>
+      <c r="QKT343" s="44"/>
+      <c r="QKU343" s="44"/>
+      <c r="QKV343" s="44"/>
+      <c r="QKW343" s="44"/>
+      <c r="QKX343" s="44"/>
+      <c r="QKY343" s="44"/>
+      <c r="QKZ343" s="44"/>
+      <c r="QLA343" s="44"/>
+      <c r="QLB343" s="44"/>
+      <c r="QLC343" s="44"/>
+      <c r="QLD343" s="44"/>
+      <c r="QLE343" s="44"/>
+      <c r="QLF343" s="44"/>
+      <c r="QLG343" s="44"/>
+      <c r="QLH343" s="44"/>
+      <c r="QLI343" s="44"/>
+      <c r="QLJ343" s="44"/>
+      <c r="QLK343" s="44"/>
+      <c r="QLL343" s="44"/>
+      <c r="QLM343" s="44"/>
+      <c r="QLN343" s="44"/>
+      <c r="QLO343" s="44"/>
+      <c r="QLP343" s="44"/>
+      <c r="QLQ343" s="44"/>
+      <c r="QLR343" s="44"/>
+      <c r="QLS343" s="44"/>
+      <c r="QLT343" s="44"/>
+      <c r="QLU343" s="44"/>
+      <c r="QLV343" s="44"/>
+      <c r="QLW343" s="44"/>
+      <c r="QLX343" s="44"/>
+      <c r="QLY343" s="44"/>
+      <c r="QLZ343" s="44"/>
+      <c r="QMA343" s="44"/>
+      <c r="QMB343" s="44"/>
+      <c r="QMC343" s="44"/>
+      <c r="QMD343" s="44"/>
+      <c r="QME343" s="44"/>
+      <c r="QMF343" s="44"/>
+      <c r="QMG343" s="44"/>
+      <c r="QMH343" s="44"/>
+      <c r="QMI343" s="44"/>
+      <c r="QMJ343" s="44"/>
+      <c r="QMK343" s="44"/>
+      <c r="QML343" s="44"/>
+      <c r="QMM343" s="44"/>
+      <c r="QMN343" s="44"/>
+      <c r="QMO343" s="44"/>
+      <c r="QMP343" s="44"/>
+      <c r="QMQ343" s="44"/>
+      <c r="QMR343" s="44"/>
+      <c r="QMS343" s="44"/>
+      <c r="QMT343" s="44"/>
+      <c r="QMU343" s="44"/>
+      <c r="QMV343" s="44"/>
+      <c r="QMW343" s="44"/>
+      <c r="QMX343" s="44"/>
+      <c r="QMY343" s="44"/>
+      <c r="QMZ343" s="44"/>
+      <c r="QNA343" s="44"/>
+      <c r="QNB343" s="44"/>
+      <c r="QNC343" s="44"/>
+      <c r="QND343" s="44"/>
+      <c r="QNE343" s="44"/>
+      <c r="QNF343" s="44"/>
+      <c r="QNG343" s="44"/>
+      <c r="QNH343" s="44"/>
+      <c r="QNI343" s="44"/>
+      <c r="QNJ343" s="44"/>
+      <c r="QNK343" s="44"/>
+      <c r="QNL343" s="44"/>
+      <c r="QNM343" s="44"/>
+      <c r="QNN343" s="44"/>
+      <c r="QNO343" s="44"/>
+      <c r="QNP343" s="44"/>
+      <c r="QNQ343" s="44"/>
+      <c r="QNR343" s="44"/>
+      <c r="QNS343" s="44"/>
+      <c r="QNT343" s="44"/>
+      <c r="QNU343" s="44"/>
+      <c r="QNV343" s="44"/>
+      <c r="QNW343" s="44"/>
+      <c r="QNX343" s="44"/>
+      <c r="QNY343" s="44"/>
+      <c r="QNZ343" s="44"/>
+      <c r="QOA343" s="44"/>
+      <c r="QOB343" s="44"/>
+      <c r="QOC343" s="44"/>
+      <c r="QOD343" s="44"/>
+      <c r="QOE343" s="44"/>
+      <c r="QOF343" s="44"/>
+      <c r="QOG343" s="44"/>
+      <c r="QOH343" s="44"/>
+      <c r="QOI343" s="44"/>
+      <c r="QOJ343" s="44"/>
+      <c r="QOK343" s="44"/>
+      <c r="QOL343" s="44"/>
+      <c r="QOM343" s="44"/>
+      <c r="QON343" s="44"/>
+      <c r="QOO343" s="44"/>
+      <c r="QOP343" s="44"/>
+      <c r="QOQ343" s="44"/>
+      <c r="QOR343" s="44"/>
+      <c r="QOS343" s="44"/>
+      <c r="QOT343" s="44"/>
+      <c r="QOU343" s="44"/>
+      <c r="QOV343" s="44"/>
+      <c r="QOW343" s="44"/>
+      <c r="QOX343" s="44"/>
+      <c r="QOY343" s="44"/>
+      <c r="QOZ343" s="44"/>
+      <c r="QPA343" s="44"/>
+      <c r="QPB343" s="44"/>
+      <c r="QPC343" s="44"/>
+      <c r="QPD343" s="44"/>
+      <c r="QPE343" s="44"/>
+      <c r="QPF343" s="44"/>
+      <c r="QPG343" s="44"/>
+      <c r="QPH343" s="44"/>
+      <c r="QPI343" s="44"/>
+      <c r="QPJ343" s="44"/>
+      <c r="QPK343" s="44"/>
+      <c r="QPL343" s="44"/>
+      <c r="QPM343" s="44"/>
+      <c r="QPN343" s="44"/>
+      <c r="QPO343" s="44"/>
+      <c r="QPP343" s="44"/>
+      <c r="QPQ343" s="44"/>
+      <c r="QPR343" s="44"/>
+      <c r="QPS343" s="44"/>
+      <c r="QPT343" s="44"/>
+      <c r="QPU343" s="44"/>
+      <c r="QPV343" s="44"/>
+      <c r="QPW343" s="44"/>
+      <c r="QPX343" s="44"/>
+      <c r="QPY343" s="44"/>
+      <c r="QPZ343" s="44"/>
+      <c r="QQA343" s="44"/>
+      <c r="QQB343" s="44"/>
+      <c r="QQC343" s="44"/>
+      <c r="QQD343" s="44"/>
+      <c r="QQE343" s="44"/>
+      <c r="QQF343" s="44"/>
+      <c r="QQG343" s="44"/>
+      <c r="QQH343" s="44"/>
+      <c r="QQI343" s="44"/>
+      <c r="QQJ343" s="44"/>
+      <c r="QQK343" s="44"/>
+      <c r="QQL343" s="44"/>
+      <c r="QQM343" s="44"/>
+      <c r="QQN343" s="44"/>
+      <c r="QQO343" s="44"/>
+      <c r="QQP343" s="44"/>
+      <c r="QQQ343" s="44"/>
+      <c r="QQR343" s="44"/>
+      <c r="QQS343" s="44"/>
+      <c r="QQT343" s="44"/>
+      <c r="QQU343" s="44"/>
+      <c r="QQV343" s="44"/>
+      <c r="QQW343" s="44"/>
+      <c r="QQX343" s="44"/>
+      <c r="QQY343" s="44"/>
+      <c r="QQZ343" s="44"/>
+      <c r="QRA343" s="44"/>
+      <c r="QRB343" s="44"/>
+      <c r="QRC343" s="44"/>
+      <c r="QRD343" s="44"/>
+      <c r="QRE343" s="44"/>
+      <c r="QRF343" s="44"/>
+      <c r="QRG343" s="44"/>
+      <c r="QRH343" s="44"/>
+      <c r="QRI343" s="44"/>
+      <c r="QRJ343" s="44"/>
+      <c r="QRK343" s="44"/>
+      <c r="QRL343" s="44"/>
+      <c r="QRM343" s="44"/>
+      <c r="QRN343" s="44"/>
+      <c r="QRO343" s="44"/>
+      <c r="QRP343" s="44"/>
+      <c r="QRQ343" s="44"/>
+      <c r="QRR343" s="44"/>
+      <c r="QRS343" s="44"/>
+      <c r="QRT343" s="44"/>
+      <c r="QRU343" s="44"/>
+      <c r="QRV343" s="44"/>
+      <c r="QRW343" s="44"/>
+      <c r="QRX343" s="44"/>
+      <c r="QRY343" s="44"/>
+      <c r="QRZ343" s="44"/>
+      <c r="QSA343" s="44"/>
+      <c r="QSB343" s="44"/>
+      <c r="QSC343" s="44"/>
+      <c r="QSD343" s="44"/>
+      <c r="QSE343" s="44"/>
+      <c r="QSF343" s="44"/>
+      <c r="QSG343" s="44"/>
+      <c r="QSH343" s="44"/>
+      <c r="QSI343" s="44"/>
+      <c r="QSJ343" s="44"/>
+      <c r="QSK343" s="44"/>
+      <c r="QSL343" s="44"/>
+      <c r="QSM343" s="44"/>
+      <c r="QSN343" s="44"/>
+      <c r="QSO343" s="44"/>
+      <c r="QSP343" s="44"/>
+      <c r="QSQ343" s="44"/>
+      <c r="QSR343" s="44"/>
+      <c r="QSS343" s="44"/>
+      <c r="QST343" s="44"/>
+      <c r="QSU343" s="44"/>
+      <c r="QSV343" s="44"/>
+      <c r="QSW343" s="44"/>
+      <c r="QSX343" s="44"/>
+      <c r="QSY343" s="44"/>
+      <c r="QSZ343" s="44"/>
+      <c r="QTA343" s="44"/>
+      <c r="QTB343" s="44"/>
+      <c r="QTC343" s="44"/>
+      <c r="QTD343" s="44"/>
+      <c r="QTE343" s="44"/>
+      <c r="QTF343" s="44"/>
+      <c r="QTG343" s="44"/>
+      <c r="QTH343" s="44"/>
+      <c r="QTI343" s="44"/>
+      <c r="QTJ343" s="44"/>
+      <c r="QTK343" s="44"/>
+      <c r="QTL343" s="44"/>
+      <c r="QTM343" s="44"/>
+      <c r="QTN343" s="44"/>
+      <c r="QTO343" s="44"/>
+      <c r="QTP343" s="44"/>
+      <c r="QTQ343" s="44"/>
+      <c r="QTR343" s="44"/>
+      <c r="QTS343" s="44"/>
+      <c r="QTT343" s="44"/>
+      <c r="QTU343" s="44"/>
+      <c r="QTV343" s="44"/>
+      <c r="QTW343" s="44"/>
+      <c r="QTX343" s="44"/>
+      <c r="QTY343" s="44"/>
+      <c r="QTZ343" s="44"/>
+      <c r="QUA343" s="44"/>
+      <c r="QUB343" s="44"/>
+      <c r="QUC343" s="44"/>
+      <c r="QUD343" s="44"/>
+      <c r="QUE343" s="44"/>
+      <c r="QUF343" s="44"/>
+      <c r="QUG343" s="44"/>
+      <c r="QUH343" s="44"/>
+      <c r="QUI343" s="44"/>
+      <c r="QUJ343" s="44"/>
+      <c r="QUK343" s="44"/>
+      <c r="QUL343" s="44"/>
+      <c r="QUM343" s="44"/>
+      <c r="QUN343" s="44"/>
+      <c r="QUO343" s="44"/>
+      <c r="QUP343" s="44"/>
+      <c r="QUQ343" s="44"/>
+      <c r="QUR343" s="44"/>
+      <c r="QUS343" s="44"/>
+      <c r="QUT343" s="44"/>
+      <c r="QUU343" s="44"/>
+      <c r="QUV343" s="44"/>
+      <c r="QUW343" s="44"/>
+      <c r="QUX343" s="44"/>
+      <c r="QUY343" s="44"/>
+      <c r="QUZ343" s="44"/>
+      <c r="QVA343" s="44"/>
+      <c r="QVB343" s="44"/>
+      <c r="QVC343" s="44"/>
+      <c r="QVD343" s="44"/>
+      <c r="QVE343" s="44"/>
+      <c r="QVF343" s="44"/>
+      <c r="QVG343" s="44"/>
+      <c r="QVH343" s="44"/>
+      <c r="QVI343" s="44"/>
+      <c r="QVJ343" s="44"/>
+      <c r="QVK343" s="44"/>
+      <c r="QVL343" s="44"/>
+      <c r="QVM343" s="44"/>
+      <c r="QVN343" s="44"/>
+      <c r="QVO343" s="44"/>
+      <c r="QVP343" s="44"/>
+      <c r="QVQ343" s="44"/>
+      <c r="QVR343" s="44"/>
+      <c r="QVS343" s="44"/>
+      <c r="QVT343" s="44"/>
+      <c r="QVU343" s="44"/>
+      <c r="QVV343" s="44"/>
+      <c r="QVW343" s="44"/>
+      <c r="QVX343" s="44"/>
+      <c r="QVY343" s="44"/>
+      <c r="QVZ343" s="44"/>
+      <c r="QWA343" s="44"/>
+      <c r="QWB343" s="44"/>
+      <c r="QWC343" s="44"/>
+      <c r="QWD343" s="44"/>
+      <c r="QWE343" s="44"/>
+      <c r="QWF343" s="44"/>
+      <c r="QWG343" s="44"/>
+      <c r="QWH343" s="44"/>
+      <c r="QWI343" s="44"/>
+      <c r="QWJ343" s="44"/>
+      <c r="QWK343" s="44"/>
+      <c r="QWL343" s="44"/>
+      <c r="QWM343" s="44"/>
+      <c r="QWN343" s="44"/>
+      <c r="QWO343" s="44"/>
+      <c r="QWP343" s="44"/>
+      <c r="QWQ343" s="44"/>
+      <c r="QWR343" s="44"/>
+      <c r="QWS343" s="44"/>
+      <c r="QWT343" s="44"/>
+      <c r="QWU343" s="44"/>
+      <c r="QWV343" s="44"/>
+      <c r="QWW343" s="44"/>
+      <c r="QWX343" s="44"/>
+      <c r="QWY343" s="44"/>
+      <c r="QWZ343" s="44"/>
+      <c r="QXA343" s="44"/>
+      <c r="QXB343" s="44"/>
+      <c r="QXC343" s="44"/>
+      <c r="QXD343" s="44"/>
+      <c r="QXE343" s="44"/>
+      <c r="QXF343" s="44"/>
+      <c r="QXG343" s="44"/>
+      <c r="QXH343" s="44"/>
+      <c r="QXI343" s="44"/>
+      <c r="QXJ343" s="44"/>
+      <c r="QXK343" s="44"/>
+      <c r="QXL343" s="44"/>
+      <c r="QXM343" s="44"/>
+      <c r="QXN343" s="44"/>
+      <c r="QXO343" s="44"/>
+      <c r="QXP343" s="44"/>
+      <c r="QXQ343" s="44"/>
+      <c r="QXR343" s="44"/>
+      <c r="QXS343" s="44"/>
+      <c r="QXT343" s="44"/>
+      <c r="QXU343" s="44"/>
+      <c r="QXV343" s="44"/>
+      <c r="QXW343" s="44"/>
+      <c r="QXX343" s="44"/>
+      <c r="QXY343" s="44"/>
+      <c r="QXZ343" s="44"/>
+      <c r="QYA343" s="44"/>
+      <c r="QYB343" s="44"/>
+      <c r="QYC343" s="44"/>
+      <c r="QYD343" s="44"/>
+      <c r="QYE343" s="44"/>
+      <c r="QYF343" s="44"/>
+      <c r="QYG343" s="44"/>
+      <c r="QYH343" s="44"/>
+      <c r="QYI343" s="44"/>
+      <c r="QYJ343" s="44"/>
+      <c r="QYK343" s="44"/>
+      <c r="QYL343" s="44"/>
+      <c r="QYM343" s="44"/>
+      <c r="QYN343" s="44"/>
+      <c r="QYO343" s="44"/>
+      <c r="QYP343" s="44"/>
+      <c r="QYQ343" s="44"/>
+      <c r="QYR343" s="44"/>
+      <c r="QYS343" s="44"/>
+      <c r="QYT343" s="44"/>
+      <c r="QYU343" s="44"/>
+      <c r="QYV343" s="44"/>
+      <c r="QYW343" s="44"/>
+      <c r="QYX343" s="44"/>
+      <c r="QYY343" s="44"/>
+      <c r="QYZ343" s="44"/>
+      <c r="QZA343" s="44"/>
+      <c r="QZB343" s="44"/>
+      <c r="QZC343" s="44"/>
+      <c r="QZD343" s="44"/>
+      <c r="QZE343" s="44"/>
+      <c r="QZF343" s="44"/>
+      <c r="QZG343" s="44"/>
+      <c r="QZH343" s="44"/>
+      <c r="QZI343" s="44"/>
+      <c r="QZJ343" s="44"/>
+      <c r="QZK343" s="44"/>
+      <c r="QZL343" s="44"/>
+      <c r="QZM343" s="44"/>
+      <c r="QZN343" s="44"/>
+      <c r="QZO343" s="44"/>
+      <c r="QZP343" s="44"/>
+      <c r="QZQ343" s="44"/>
+      <c r="QZR343" s="44"/>
+      <c r="QZS343" s="44"/>
+      <c r="QZT343" s="44"/>
+      <c r="QZU343" s="44"/>
+      <c r="QZV343" s="44"/>
+      <c r="QZW343" s="44"/>
+      <c r="QZX343" s="44"/>
+      <c r="QZY343" s="44"/>
+      <c r="QZZ343" s="44"/>
+      <c r="RAA343" s="44"/>
+      <c r="RAB343" s="44"/>
+      <c r="RAC343" s="44"/>
+      <c r="RAD343" s="44"/>
+      <c r="RAE343" s="44"/>
+      <c r="RAF343" s="44"/>
+      <c r="RAG343" s="44"/>
+      <c r="RAH343" s="44"/>
+      <c r="RAI343" s="44"/>
+      <c r="RAJ343" s="44"/>
+      <c r="RAK343" s="44"/>
+      <c r="RAL343" s="44"/>
+      <c r="RAM343" s="44"/>
+      <c r="RAN343" s="44"/>
+      <c r="RAO343" s="44"/>
+      <c r="RAP343" s="44"/>
+      <c r="RAQ343" s="44"/>
+      <c r="RAR343" s="44"/>
+      <c r="RAS343" s="44"/>
+      <c r="RAT343" s="44"/>
+      <c r="RAU343" s="44"/>
+      <c r="RAV343" s="44"/>
+      <c r="RAW343" s="44"/>
+      <c r="RAX343" s="44"/>
+      <c r="RAY343" s="44"/>
+      <c r="RAZ343" s="44"/>
+      <c r="RBA343" s="44"/>
+      <c r="RBB343" s="44"/>
+      <c r="RBC343" s="44"/>
+      <c r="RBD343" s="44"/>
+      <c r="RBE343" s="44"/>
+      <c r="RBF343" s="44"/>
+      <c r="RBG343" s="44"/>
+      <c r="RBH343" s="44"/>
+      <c r="RBI343" s="44"/>
+      <c r="RBJ343" s="44"/>
+      <c r="RBK343" s="44"/>
+      <c r="RBL343" s="44"/>
+      <c r="RBM343" s="44"/>
+      <c r="RBN343" s="44"/>
+      <c r="RBO343" s="44"/>
+      <c r="RBP343" s="44"/>
+      <c r="RBQ343" s="44"/>
+      <c r="RBR343" s="44"/>
+      <c r="RBS343" s="44"/>
+      <c r="RBT343" s="44"/>
+      <c r="RBU343" s="44"/>
+      <c r="RBV343" s="44"/>
+      <c r="RBW343" s="44"/>
+      <c r="RBX343" s="44"/>
+      <c r="RBY343" s="44"/>
+      <c r="RBZ343" s="44"/>
+      <c r="RCA343" s="44"/>
+      <c r="RCB343" s="44"/>
+      <c r="RCC343" s="44"/>
+      <c r="RCD343" s="44"/>
+      <c r="RCE343" s="44"/>
+      <c r="RCF343" s="44"/>
+      <c r="RCG343" s="44"/>
+      <c r="RCH343" s="44"/>
+      <c r="RCI343" s="44"/>
+      <c r="RCJ343" s="44"/>
+      <c r="RCK343" s="44"/>
+      <c r="RCL343" s="44"/>
+      <c r="RCM343" s="44"/>
+      <c r="RCN343" s="44"/>
+      <c r="RCO343" s="44"/>
+      <c r="RCP343" s="44"/>
+      <c r="RCQ343" s="44"/>
+      <c r="RCR343" s="44"/>
+      <c r="RCS343" s="44"/>
+      <c r="RCT343" s="44"/>
+      <c r="RCU343" s="44"/>
+      <c r="RCV343" s="44"/>
+      <c r="RCW343" s="44"/>
+      <c r="RCX343" s="44"/>
+      <c r="RCY343" s="44"/>
+      <c r="RCZ343" s="44"/>
+      <c r="RDA343" s="44"/>
+      <c r="RDB343" s="44"/>
+      <c r="RDC343" s="44"/>
+      <c r="RDD343" s="44"/>
+      <c r="RDE343" s="44"/>
+      <c r="RDF343" s="44"/>
+      <c r="RDG343" s="44"/>
+      <c r="RDH343" s="44"/>
+      <c r="RDI343" s="44"/>
+      <c r="RDJ343" s="44"/>
+      <c r="RDK343" s="44"/>
+      <c r="RDL343" s="44"/>
+      <c r="RDM343" s="44"/>
+      <c r="RDN343" s="44"/>
+      <c r="RDO343" s="44"/>
+      <c r="RDP343" s="44"/>
+      <c r="RDQ343" s="44"/>
+      <c r="RDR343" s="44"/>
+      <c r="RDS343" s="44"/>
+      <c r="RDT343" s="44"/>
+      <c r="RDU343" s="44"/>
+      <c r="RDV343" s="44"/>
+      <c r="RDW343" s="44"/>
+      <c r="RDX343" s="44"/>
+      <c r="RDY343" s="44"/>
+      <c r="RDZ343" s="44"/>
+      <c r="REA343" s="44"/>
+      <c r="REB343" s="44"/>
+      <c r="REC343" s="44"/>
+      <c r="RED343" s="44"/>
+      <c r="REE343" s="44"/>
+      <c r="REF343" s="44"/>
+      <c r="REG343" s="44"/>
+      <c r="REH343" s="44"/>
+      <c r="REI343" s="44"/>
+      <c r="REJ343" s="44"/>
+      <c r="REK343" s="44"/>
+      <c r="REL343" s="44"/>
+      <c r="REM343" s="44"/>
+      <c r="REN343" s="44"/>
+      <c r="REO343" s="44"/>
+      <c r="REP343" s="44"/>
+      <c r="REQ343" s="44"/>
+      <c r="RER343" s="44"/>
+      <c r="RES343" s="44"/>
+      <c r="RET343" s="44"/>
+      <c r="REU343" s="44"/>
+      <c r="REV343" s="44"/>
+      <c r="REW343" s="44"/>
+      <c r="REX343" s="44"/>
+      <c r="REY343" s="44"/>
+      <c r="REZ343" s="44"/>
+      <c r="RFA343" s="44"/>
+      <c r="RFB343" s="44"/>
+      <c r="RFC343" s="44"/>
+      <c r="RFD343" s="44"/>
+      <c r="RFE343" s="44"/>
+      <c r="RFF343" s="44"/>
+      <c r="RFG343" s="44"/>
+      <c r="RFH343" s="44"/>
+      <c r="RFI343" s="44"/>
+      <c r="RFJ343" s="44"/>
+      <c r="RFK343" s="44"/>
+      <c r="RFL343" s="44"/>
+      <c r="RFM343" s="44"/>
+      <c r="RFN343" s="44"/>
+      <c r="RFO343" s="44"/>
+      <c r="RFP343" s="44"/>
+      <c r="RFQ343" s="44"/>
+      <c r="RFR343" s="44"/>
+      <c r="RFS343" s="44"/>
+      <c r="RFT343" s="44"/>
+      <c r="RFU343" s="44"/>
+      <c r="RFV343" s="44"/>
+      <c r="RFW343" s="44"/>
+      <c r="RFX343" s="44"/>
+      <c r="RFY343" s="44"/>
+      <c r="RFZ343" s="44"/>
+      <c r="RGA343" s="44"/>
+      <c r="RGB343" s="44"/>
+      <c r="RGC343" s="44"/>
+      <c r="RGD343" s="44"/>
+      <c r="RGE343" s="44"/>
+      <c r="RGF343" s="44"/>
+      <c r="RGG343" s="44"/>
+      <c r="RGH343" s="44"/>
+      <c r="RGI343" s="44"/>
+      <c r="RGJ343" s="44"/>
+      <c r="RGK343" s="44"/>
+      <c r="RGL343" s="44"/>
+      <c r="RGM343" s="44"/>
+      <c r="RGN343" s="44"/>
+      <c r="RGO343" s="44"/>
+      <c r="RGP343" s="44"/>
+      <c r="RGQ343" s="44"/>
+      <c r="RGR343" s="44"/>
+      <c r="RGS343" s="44"/>
+      <c r="RGT343" s="44"/>
+      <c r="RGU343" s="44"/>
+      <c r="RGV343" s="44"/>
+      <c r="RGW343" s="44"/>
+      <c r="RGX343" s="44"/>
+      <c r="RGY343" s="44"/>
+      <c r="RGZ343" s="44"/>
+      <c r="RHA343" s="44"/>
+      <c r="RHB343" s="44"/>
+      <c r="RHC343" s="44"/>
+      <c r="RHD343" s="44"/>
+      <c r="RHE343" s="44"/>
+      <c r="RHF343" s="44"/>
+      <c r="RHG343" s="44"/>
+      <c r="RHH343" s="44"/>
+      <c r="RHI343" s="44"/>
+      <c r="RHJ343" s="44"/>
+      <c r="RHK343" s="44"/>
+      <c r="RHL343" s="44"/>
+      <c r="RHM343" s="44"/>
+      <c r="RHN343" s="44"/>
+      <c r="RHO343" s="44"/>
+      <c r="RHP343" s="44"/>
+      <c r="RHQ343" s="44"/>
+      <c r="RHR343" s="44"/>
+      <c r="RHS343" s="44"/>
+      <c r="RHT343" s="44"/>
+      <c r="RHU343" s="44"/>
+      <c r="RHV343" s="44"/>
+      <c r="RHW343" s="44"/>
+      <c r="RHX343" s="44"/>
+      <c r="RHY343" s="44"/>
+      <c r="RHZ343" s="44"/>
+      <c r="RIA343" s="44"/>
+      <c r="RIB343" s="44"/>
+      <c r="RIC343" s="44"/>
+      <c r="RID343" s="44"/>
+      <c r="RIE343" s="44"/>
+      <c r="RIF343" s="44"/>
+      <c r="RIG343" s="44"/>
+      <c r="RIH343" s="44"/>
+      <c r="RII343" s="44"/>
+      <c r="RIJ343" s="44"/>
+      <c r="RIK343" s="44"/>
+      <c r="RIL343" s="44"/>
+      <c r="RIM343" s="44"/>
+      <c r="RIN343" s="44"/>
+      <c r="RIO343" s="44"/>
+      <c r="RIP343" s="44"/>
+      <c r="RIQ343" s="44"/>
+      <c r="RIR343" s="44"/>
+      <c r="RIS343" s="44"/>
+      <c r="RIT343" s="44"/>
+      <c r="RIU343" s="44"/>
+      <c r="RIV343" s="44"/>
+      <c r="RIW343" s="44"/>
+      <c r="RIX343" s="44"/>
+      <c r="RIY343" s="44"/>
+      <c r="RIZ343" s="44"/>
+      <c r="RJA343" s="44"/>
+      <c r="RJB343" s="44"/>
+      <c r="RJC343" s="44"/>
+      <c r="RJD343" s="44"/>
+      <c r="RJE343" s="44"/>
+      <c r="RJF343" s="44"/>
+      <c r="RJG343" s="44"/>
+      <c r="RJH343" s="44"/>
+      <c r="RJI343" s="44"/>
+      <c r="RJJ343" s="44"/>
+      <c r="RJK343" s="44"/>
+      <c r="RJL343" s="44"/>
+      <c r="RJM343" s="44"/>
+      <c r="RJN343" s="44"/>
+      <c r="RJO343" s="44"/>
+      <c r="RJP343" s="44"/>
+      <c r="RJQ343" s="44"/>
+      <c r="RJR343" s="44"/>
+      <c r="RJS343" s="44"/>
+      <c r="RJT343" s="44"/>
+      <c r="RJU343" s="44"/>
+      <c r="RJV343" s="44"/>
+      <c r="RJW343" s="44"/>
+      <c r="RJX343" s="44"/>
+      <c r="RJY343" s="44"/>
+      <c r="RJZ343" s="44"/>
+      <c r="RKA343" s="44"/>
+      <c r="RKB343" s="44"/>
+      <c r="RKC343" s="44"/>
+      <c r="RKD343" s="44"/>
+      <c r="RKE343" s="44"/>
+      <c r="RKF343" s="44"/>
+      <c r="RKG343" s="44"/>
+      <c r="RKH343" s="44"/>
+      <c r="RKI343" s="44"/>
+      <c r="RKJ343" s="44"/>
+      <c r="RKK343" s="44"/>
+      <c r="RKL343" s="44"/>
+      <c r="RKM343" s="44"/>
+      <c r="RKN343" s="44"/>
+      <c r="RKO343" s="44"/>
+      <c r="RKP343" s="44"/>
+      <c r="RKQ343" s="44"/>
+      <c r="RKR343" s="44"/>
+      <c r="RKS343" s="44"/>
+      <c r="RKT343" s="44"/>
+      <c r="RKU343" s="44"/>
+      <c r="RKV343" s="44"/>
+      <c r="RKW343" s="44"/>
+      <c r="RKX343" s="44"/>
+      <c r="RKY343" s="44"/>
+      <c r="RKZ343" s="44"/>
+      <c r="RLA343" s="44"/>
+      <c r="RLB343" s="44"/>
+      <c r="RLC343" s="44"/>
+      <c r="RLD343" s="44"/>
+      <c r="RLE343" s="44"/>
+      <c r="RLF343" s="44"/>
+      <c r="RLG343" s="44"/>
+      <c r="RLH343" s="44"/>
+      <c r="RLI343" s="44"/>
+      <c r="RLJ343" s="44"/>
+      <c r="RLK343" s="44"/>
+      <c r="RLL343" s="44"/>
+      <c r="RLM343" s="44"/>
+      <c r="RLN343" s="44"/>
+      <c r="RLO343" s="44"/>
+      <c r="RLP343" s="44"/>
+      <c r="RLQ343" s="44"/>
+      <c r="RLR343" s="44"/>
+      <c r="RLS343" s="44"/>
+      <c r="RLT343" s="44"/>
+      <c r="RLU343" s="44"/>
+      <c r="RLV343" s="44"/>
+      <c r="RLW343" s="44"/>
+      <c r="RLX343" s="44"/>
+      <c r="RLY343" s="44"/>
+      <c r="RLZ343" s="44"/>
+      <c r="RMA343" s="44"/>
+      <c r="RMB343" s="44"/>
+      <c r="RMC343" s="44"/>
+      <c r="RMD343" s="44"/>
+      <c r="RME343" s="44"/>
+      <c r="RMF343" s="44"/>
+      <c r="RMG343" s="44"/>
+      <c r="RMH343" s="44"/>
+      <c r="RMI343" s="44"/>
+      <c r="RMJ343" s="44"/>
+      <c r="RMK343" s="44"/>
+      <c r="RML343" s="44"/>
+      <c r="RMM343" s="44"/>
+      <c r="RMN343" s="44"/>
+      <c r="RMO343" s="44"/>
+      <c r="RMP343" s="44"/>
+      <c r="RMQ343" s="44"/>
+      <c r="RMR343" s="44"/>
+      <c r="RMS343" s="44"/>
+      <c r="RMT343" s="44"/>
+      <c r="RMU343" s="44"/>
+      <c r="RMV343" s="44"/>
+      <c r="RMW343" s="44"/>
+      <c r="RMX343" s="44"/>
+      <c r="RMY343" s="44"/>
+      <c r="RMZ343" s="44"/>
+      <c r="RNA343" s="44"/>
+      <c r="RNB343" s="44"/>
+      <c r="RNC343" s="44"/>
+      <c r="RND343" s="44"/>
+      <c r="RNE343" s="44"/>
+      <c r="RNF343" s="44"/>
+      <c r="RNG343" s="44"/>
+      <c r="RNH343" s="44"/>
+      <c r="RNI343" s="44"/>
+      <c r="RNJ343" s="44"/>
+      <c r="RNK343" s="44"/>
+      <c r="RNL343" s="44"/>
+      <c r="RNM343" s="44"/>
+      <c r="RNN343" s="44"/>
+      <c r="RNO343" s="44"/>
+      <c r="RNP343" s="44"/>
+      <c r="RNQ343" s="44"/>
+      <c r="RNR343" s="44"/>
+      <c r="RNS343" s="44"/>
+      <c r="RNT343" s="44"/>
+      <c r="RNU343" s="44"/>
+      <c r="RNV343" s="44"/>
+      <c r="RNW343" s="44"/>
+      <c r="RNX343" s="44"/>
+      <c r="RNY343" s="44"/>
+      <c r="RNZ343" s="44"/>
+      <c r="ROA343" s="44"/>
+      <c r="ROB343" s="44"/>
+      <c r="ROC343" s="44"/>
+      <c r="ROD343" s="44"/>
+      <c r="ROE343" s="44"/>
+      <c r="ROF343" s="44"/>
+      <c r="ROG343" s="44"/>
+      <c r="ROH343" s="44"/>
+      <c r="ROI343" s="44"/>
+      <c r="ROJ343" s="44"/>
+      <c r="ROK343" s="44"/>
+      <c r="ROL343" s="44"/>
+      <c r="ROM343" s="44"/>
+      <c r="RON343" s="44"/>
+      <c r="ROO343" s="44"/>
+      <c r="ROP343" s="44"/>
+      <c r="ROQ343" s="44"/>
+      <c r="ROR343" s="44"/>
+      <c r="ROS343" s="44"/>
+      <c r="ROT343" s="44"/>
+      <c r="ROU343" s="44"/>
+      <c r="ROV343" s="44"/>
+      <c r="ROW343" s="44"/>
+      <c r="ROX343" s="44"/>
+      <c r="ROY343" s="44"/>
+      <c r="ROZ343" s="44"/>
+      <c r="RPA343" s="44"/>
+      <c r="RPB343" s="44"/>
+      <c r="RPC343" s="44"/>
+      <c r="RPD343" s="44"/>
+      <c r="RPE343" s="44"/>
+      <c r="RPF343" s="44"/>
+      <c r="RPG343" s="44"/>
+      <c r="RPH343" s="44"/>
+      <c r="RPI343" s="44"/>
+      <c r="RPJ343" s="44"/>
+      <c r="RPK343" s="44"/>
+      <c r="RPL343" s="44"/>
+      <c r="RPM343" s="44"/>
+      <c r="RPN343" s="44"/>
+      <c r="RPO343" s="44"/>
+      <c r="RPP343" s="44"/>
+      <c r="RPQ343" s="44"/>
+      <c r="RPR343" s="44"/>
+      <c r="RPS343" s="44"/>
+      <c r="RPT343" s="44"/>
+      <c r="RPU343" s="44"/>
+      <c r="RPV343" s="44"/>
+      <c r="RPW343" s="44"/>
+      <c r="RPX343" s="44"/>
+      <c r="RPY343" s="44"/>
+      <c r="RPZ343" s="44"/>
+      <c r="RQA343" s="44"/>
+      <c r="RQB343" s="44"/>
+      <c r="RQC343" s="44"/>
+      <c r="RQD343" s="44"/>
+      <c r="RQE343" s="44"/>
+      <c r="RQF343" s="44"/>
+      <c r="RQG343" s="44"/>
+      <c r="RQH343" s="44"/>
+      <c r="RQI343" s="44"/>
+      <c r="RQJ343" s="44"/>
+      <c r="RQK343" s="44"/>
+      <c r="RQL343" s="44"/>
+      <c r="RQM343" s="44"/>
+      <c r="RQN343" s="44"/>
+      <c r="RQO343" s="44"/>
+      <c r="RQP343" s="44"/>
+      <c r="RQQ343" s="44"/>
+      <c r="RQR343" s="44"/>
+      <c r="RQS343" s="44"/>
+      <c r="RQT343" s="44"/>
+      <c r="RQU343" s="44"/>
+      <c r="RQV343" s="44"/>
+      <c r="RQW343" s="44"/>
+      <c r="RQX343" s="44"/>
+      <c r="RQY343" s="44"/>
+      <c r="RQZ343" s="44"/>
+      <c r="RRA343" s="44"/>
+      <c r="RRB343" s="44"/>
+      <c r="RRC343" s="44"/>
+      <c r="RRD343" s="44"/>
+      <c r="RRE343" s="44"/>
+      <c r="RRF343" s="44"/>
+      <c r="RRG343" s="44"/>
+      <c r="RRH343" s="44"/>
+      <c r="RRI343" s="44"/>
+      <c r="RRJ343" s="44"/>
+      <c r="RRK343" s="44"/>
+      <c r="RRL343" s="44"/>
+      <c r="RRM343" s="44"/>
+      <c r="RRN343" s="44"/>
+      <c r="RRO343" s="44"/>
+      <c r="RRP343" s="44"/>
+      <c r="RRQ343" s="44"/>
+      <c r="RRR343" s="44"/>
+      <c r="RRS343" s="44"/>
+      <c r="RRT343" s="44"/>
+      <c r="RRU343" s="44"/>
+      <c r="RRV343" s="44"/>
+      <c r="RRW343" s="44"/>
+      <c r="RRX343" s="44"/>
+      <c r="RRY343" s="44"/>
+      <c r="RRZ343" s="44"/>
+      <c r="RSA343" s="44"/>
+      <c r="RSB343" s="44"/>
+      <c r="RSC343" s="44"/>
+      <c r="RSD343" s="44"/>
+      <c r="RSE343" s="44"/>
+      <c r="RSF343" s="44"/>
+      <c r="RSG343" s="44"/>
+      <c r="RSH343" s="44"/>
+      <c r="RSI343" s="44"/>
+      <c r="RSJ343" s="44"/>
+      <c r="RSK343" s="44"/>
+      <c r="RSL343" s="44"/>
+      <c r="RSM343" s="44"/>
+      <c r="RSN343" s="44"/>
+      <c r="RSO343" s="44"/>
+      <c r="RSP343" s="44"/>
+      <c r="RSQ343" s="44"/>
+      <c r="RSR343" s="44"/>
+      <c r="RSS343" s="44"/>
+      <c r="RST343" s="44"/>
+      <c r="RSU343" s="44"/>
+      <c r="RSV343" s="44"/>
+      <c r="RSW343" s="44"/>
+      <c r="RSX343" s="44"/>
+      <c r="RSY343" s="44"/>
+      <c r="RSZ343" s="44"/>
+      <c r="RTA343" s="44"/>
+      <c r="RTB343" s="44"/>
+      <c r="RTC343" s="44"/>
+      <c r="RTD343" s="44"/>
+      <c r="RTE343" s="44"/>
+      <c r="RTF343" s="44"/>
+      <c r="RTG343" s="44"/>
+      <c r="RTH343" s="44"/>
+      <c r="RTI343" s="44"/>
+      <c r="RTJ343" s="44"/>
+      <c r="RTK343" s="44"/>
+      <c r="RTL343" s="44"/>
+      <c r="RTM343" s="44"/>
+      <c r="RTN343" s="44"/>
+      <c r="RTO343" s="44"/>
+      <c r="RTP343" s="44"/>
+      <c r="RTQ343" s="44"/>
+      <c r="RTR343" s="44"/>
+      <c r="RTS343" s="44"/>
+      <c r="RTT343" s="44"/>
+      <c r="RTU343" s="44"/>
+      <c r="RTV343" s="44"/>
+      <c r="RTW343" s="44"/>
+      <c r="RTX343" s="44"/>
+      <c r="RTY343" s="44"/>
+      <c r="RTZ343" s="44"/>
+      <c r="RUA343" s="44"/>
+      <c r="RUB343" s="44"/>
+      <c r="RUC343" s="44"/>
+      <c r="RUD343" s="44"/>
+      <c r="RUE343" s="44"/>
+      <c r="RUF343" s="44"/>
+      <c r="RUG343" s="44"/>
+      <c r="RUH343" s="44"/>
+      <c r="RUI343" s="44"/>
+      <c r="RUJ343" s="44"/>
+      <c r="RUK343" s="44"/>
+      <c r="RUL343" s="44"/>
+      <c r="RUM343" s="44"/>
+      <c r="RUN343" s="44"/>
+      <c r="RUO343" s="44"/>
+      <c r="RUP343" s="44"/>
+      <c r="RUQ343" s="44"/>
+      <c r="RUR343" s="44"/>
+      <c r="RUS343" s="44"/>
+      <c r="RUT343" s="44"/>
+      <c r="RUU343" s="44"/>
+      <c r="RUV343" s="44"/>
+      <c r="RUW343" s="44"/>
+      <c r="RUX343" s="44"/>
+      <c r="RUY343" s="44"/>
+      <c r="RUZ343" s="44"/>
+      <c r="RVA343" s="44"/>
+      <c r="RVB343" s="44"/>
+      <c r="RVC343" s="44"/>
+      <c r="RVD343" s="44"/>
+      <c r="RVE343" s="44"/>
+      <c r="RVF343" s="44"/>
+      <c r="RVG343" s="44"/>
+      <c r="RVH343" s="44"/>
+      <c r="RVI343" s="44"/>
+      <c r="RVJ343" s="44"/>
+      <c r="RVK343" s="44"/>
+      <c r="RVL343" s="44"/>
+      <c r="RVM343" s="44"/>
+      <c r="RVN343" s="44"/>
+      <c r="RVO343" s="44"/>
+      <c r="RVP343" s="44"/>
+      <c r="RVQ343" s="44"/>
+      <c r="RVR343" s="44"/>
+      <c r="RVS343" s="44"/>
+      <c r="RVT343" s="44"/>
+      <c r="RVU343" s="44"/>
+      <c r="RVV343" s="44"/>
+      <c r="RVW343" s="44"/>
+      <c r="RVX343" s="44"/>
+      <c r="RVY343" s="44"/>
+      <c r="RVZ343" s="44"/>
+      <c r="RWA343" s="44"/>
+      <c r="RWB343" s="44"/>
+      <c r="RWC343" s="44"/>
+      <c r="RWD343" s="44"/>
+      <c r="RWE343" s="44"/>
+      <c r="RWF343" s="44"/>
+      <c r="RWG343" s="44"/>
+      <c r="RWH343" s="44"/>
+      <c r="RWI343" s="44"/>
+      <c r="RWJ343" s="44"/>
+      <c r="RWK343" s="44"/>
+      <c r="RWL343" s="44"/>
+      <c r="RWM343" s="44"/>
+      <c r="RWN343" s="44"/>
+      <c r="RWO343" s="44"/>
+      <c r="RWP343" s="44"/>
+      <c r="RWQ343" s="44"/>
+      <c r="RWR343" s="44"/>
+      <c r="RWS343" s="44"/>
+      <c r="RWT343" s="44"/>
+      <c r="RWU343" s="44"/>
+      <c r="RWV343" s="44"/>
+      <c r="RWW343" s="44"/>
+      <c r="RWX343" s="44"/>
+      <c r="RWY343" s="44"/>
+      <c r="RWZ343" s="44"/>
+      <c r="RXA343" s="44"/>
+      <c r="RXB343" s="44"/>
+      <c r="RXC343" s="44"/>
+      <c r="RXD343" s="44"/>
+      <c r="RXE343" s="44"/>
+      <c r="RXF343" s="44"/>
+      <c r="RXG343" s="44"/>
+      <c r="RXH343" s="44"/>
+      <c r="RXI343" s="44"/>
+      <c r="RXJ343" s="44"/>
+      <c r="RXK343" s="44"/>
+      <c r="RXL343" s="44"/>
+      <c r="RXM343" s="44"/>
+      <c r="RXN343" s="44"/>
+      <c r="RXO343" s="44"/>
+      <c r="RXP343" s="44"/>
+      <c r="RXQ343" s="44"/>
+      <c r="RXR343" s="44"/>
+      <c r="RXS343" s="44"/>
+      <c r="RXT343" s="44"/>
+      <c r="RXU343" s="44"/>
+      <c r="RXV343" s="44"/>
+      <c r="RXW343" s="44"/>
+      <c r="RXX343" s="44"/>
+      <c r="RXY343" s="44"/>
+      <c r="RXZ343" s="44"/>
+      <c r="RYA343" s="44"/>
+      <c r="RYB343" s="44"/>
+      <c r="RYC343" s="44"/>
+      <c r="RYD343" s="44"/>
+      <c r="RYE343" s="44"/>
+      <c r="RYF343" s="44"/>
+      <c r="RYG343" s="44"/>
+      <c r="RYH343" s="44"/>
+      <c r="RYI343" s="44"/>
+      <c r="RYJ343" s="44"/>
+      <c r="RYK343" s="44"/>
+      <c r="RYL343" s="44"/>
+      <c r="RYM343" s="44"/>
+      <c r="RYN343" s="44"/>
+      <c r="RYO343" s="44"/>
+      <c r="RYP343" s="44"/>
+      <c r="RYQ343" s="44"/>
+      <c r="RYR343" s="44"/>
+      <c r="RYS343" s="44"/>
+      <c r="RYT343" s="44"/>
+      <c r="RYU343" s="44"/>
+      <c r="RYV343" s="44"/>
+      <c r="RYW343" s="44"/>
+      <c r="RYX343" s="44"/>
+      <c r="RYY343" s="44"/>
+      <c r="RYZ343" s="44"/>
+      <c r="RZA343" s="44"/>
+      <c r="RZB343" s="44"/>
+      <c r="RZC343" s="44"/>
+      <c r="RZD343" s="44"/>
+      <c r="RZE343" s="44"/>
+      <c r="RZF343" s="44"/>
+      <c r="RZG343" s="44"/>
+      <c r="RZH343" s="44"/>
+      <c r="RZI343" s="44"/>
+      <c r="RZJ343" s="44"/>
+      <c r="RZK343" s="44"/>
+      <c r="RZL343" s="44"/>
+      <c r="RZM343" s="44"/>
+      <c r="RZN343" s="44"/>
+      <c r="RZO343" s="44"/>
+      <c r="RZP343" s="44"/>
+      <c r="RZQ343" s="44"/>
+      <c r="RZR343" s="44"/>
+      <c r="RZS343" s="44"/>
+      <c r="RZT343" s="44"/>
+      <c r="RZU343" s="44"/>
+      <c r="RZV343" s="44"/>
+      <c r="RZW343" s="44"/>
+      <c r="RZX343" s="44"/>
+      <c r="RZY343" s="44"/>
+      <c r="RZZ343" s="44"/>
+      <c r="SAA343" s="44"/>
+      <c r="SAB343" s="44"/>
+      <c r="SAC343" s="44"/>
+      <c r="SAD343" s="44"/>
+      <c r="SAE343" s="44"/>
+      <c r="SAF343" s="44"/>
+      <c r="SAG343" s="44"/>
+      <c r="SAH343" s="44"/>
+      <c r="SAI343" s="44"/>
+      <c r="SAJ343" s="44"/>
+      <c r="SAK343" s="44"/>
+      <c r="SAL343" s="44"/>
+      <c r="SAM343" s="44"/>
+      <c r="SAN343" s="44"/>
+      <c r="SAO343" s="44"/>
+      <c r="SAP343" s="44"/>
+      <c r="SAQ343" s="44"/>
+      <c r="SAR343" s="44"/>
+      <c r="SAS343" s="44"/>
+      <c r="SAT343" s="44"/>
+      <c r="SAU343" s="44"/>
+      <c r="SAV343" s="44"/>
+      <c r="SAW343" s="44"/>
+      <c r="SAX343" s="44"/>
+      <c r="SAY343" s="44"/>
+      <c r="SAZ343" s="44"/>
+      <c r="SBA343" s="44"/>
+      <c r="SBB343" s="44"/>
+      <c r="SBC343" s="44"/>
+      <c r="SBD343" s="44"/>
+      <c r="SBE343" s="44"/>
+      <c r="SBF343" s="44"/>
+      <c r="SBG343" s="44"/>
+      <c r="SBH343" s="44"/>
+      <c r="SBI343" s="44"/>
+      <c r="SBJ343" s="44"/>
+      <c r="SBK343" s="44"/>
+      <c r="SBL343" s="44"/>
+      <c r="SBM343" s="44"/>
+      <c r="SBN343" s="44"/>
+      <c r="SBO343" s="44"/>
+      <c r="SBP343" s="44"/>
+      <c r="SBQ343" s="44"/>
+      <c r="SBR343" s="44"/>
+      <c r="SBS343" s="44"/>
+      <c r="SBT343" s="44"/>
+      <c r="SBU343" s="44"/>
+      <c r="SBV343" s="44"/>
+      <c r="SBW343" s="44"/>
+      <c r="SBX343" s="44"/>
+      <c r="SBY343" s="44"/>
+      <c r="SBZ343" s="44"/>
+      <c r="SCA343" s="44"/>
+      <c r="SCB343" s="44"/>
+      <c r="SCC343" s="44"/>
+      <c r="SCD343" s="44"/>
+      <c r="SCE343" s="44"/>
+      <c r="SCF343" s="44"/>
+      <c r="SCG343" s="44"/>
+      <c r="SCH343" s="44"/>
+      <c r="SCI343" s="44"/>
+      <c r="SCJ343" s="44"/>
+      <c r="SCK343" s="44"/>
+      <c r="SCL343" s="44"/>
+      <c r="SCM343" s="44"/>
+      <c r="SCN343" s="44"/>
+      <c r="SCO343" s="44"/>
+      <c r="SCP343" s="44"/>
+      <c r="SCQ343" s="44"/>
+      <c r="SCR343" s="44"/>
+      <c r="SCS343" s="44"/>
+      <c r="SCT343" s="44"/>
+      <c r="SCU343" s="44"/>
+      <c r="SCV343" s="44"/>
+      <c r="SCW343" s="44"/>
+      <c r="SCX343" s="44"/>
+      <c r="SCY343" s="44"/>
+      <c r="SCZ343" s="44"/>
+      <c r="SDA343" s="44"/>
+      <c r="SDB343" s="44"/>
+      <c r="SDC343" s="44"/>
+      <c r="SDD343" s="44"/>
+      <c r="SDE343" s="44"/>
+      <c r="SDF343" s="44"/>
+      <c r="SDG343" s="44"/>
+      <c r="SDH343" s="44"/>
+      <c r="SDI343" s="44"/>
+      <c r="SDJ343" s="44"/>
+      <c r="SDK343" s="44"/>
+      <c r="SDL343" s="44"/>
+      <c r="SDM343" s="44"/>
+      <c r="SDN343" s="44"/>
+      <c r="SDO343" s="44"/>
+      <c r="SDP343" s="44"/>
+      <c r="SDQ343" s="44"/>
+      <c r="SDR343" s="44"/>
+      <c r="SDS343" s="44"/>
+      <c r="SDT343" s="44"/>
+      <c r="SDU343" s="44"/>
+      <c r="SDV343" s="44"/>
+      <c r="SDW343" s="44"/>
+      <c r="SDX343" s="44"/>
+      <c r="SDY343" s="44"/>
+      <c r="SDZ343" s="44"/>
+      <c r="SEA343" s="44"/>
+      <c r="SEB343" s="44"/>
+      <c r="SEC343" s="44"/>
+      <c r="SED343" s="44"/>
+      <c r="SEE343" s="44"/>
+      <c r="SEF343" s="44"/>
+      <c r="SEG343" s="44"/>
+      <c r="SEH343" s="44"/>
+      <c r="SEI343" s="44"/>
+      <c r="SEJ343" s="44"/>
+      <c r="SEK343" s="44"/>
+      <c r="SEL343" s="44"/>
+      <c r="SEM343" s="44"/>
+      <c r="SEN343" s="44"/>
+      <c r="SEO343" s="44"/>
+      <c r="SEP343" s="44"/>
+      <c r="SEQ343" s="44"/>
+      <c r="SER343" s="44"/>
+      <c r="SES343" s="44"/>
+      <c r="SET343" s="44"/>
+      <c r="SEU343" s="44"/>
+      <c r="SEV343" s="44"/>
+      <c r="SEW343" s="44"/>
+      <c r="SEX343" s="44"/>
+      <c r="SEY343" s="44"/>
+      <c r="SEZ343" s="44"/>
+      <c r="SFA343" s="44"/>
+      <c r="SFB343" s="44"/>
+      <c r="SFC343" s="44"/>
+      <c r="SFD343" s="44"/>
+      <c r="SFE343" s="44"/>
+      <c r="SFF343" s="44"/>
+      <c r="SFG343" s="44"/>
+      <c r="SFH343" s="44"/>
+      <c r="SFI343" s="44"/>
+      <c r="SFJ343" s="44"/>
+      <c r="SFK343" s="44"/>
+      <c r="SFL343" s="44"/>
+      <c r="SFM343" s="44"/>
+      <c r="SFN343" s="44"/>
+      <c r="SFO343" s="44"/>
+      <c r="SFP343" s="44"/>
+      <c r="SFQ343" s="44"/>
+      <c r="SFR343" s="44"/>
+      <c r="SFS343" s="44"/>
+      <c r="SFT343" s="44"/>
+      <c r="SFU343" s="44"/>
+      <c r="SFV343" s="44"/>
+      <c r="SFW343" s="44"/>
+      <c r="SFX343" s="44"/>
+      <c r="SFY343" s="44"/>
+      <c r="SFZ343" s="44"/>
+      <c r="SGA343" s="44"/>
+      <c r="SGB343" s="44"/>
+      <c r="SGC343" s="44"/>
+      <c r="SGD343" s="44"/>
+      <c r="SGE343" s="44"/>
+      <c r="SGF343" s="44"/>
+      <c r="SGG343" s="44"/>
+      <c r="SGH343" s="44"/>
+      <c r="SGI343" s="44"/>
+      <c r="SGJ343" s="44"/>
+      <c r="SGK343" s="44"/>
+      <c r="SGL343" s="44"/>
+      <c r="SGM343" s="44"/>
+      <c r="SGN343" s="44"/>
+      <c r="SGO343" s="44"/>
+      <c r="SGP343" s="44"/>
+      <c r="SGQ343" s="44"/>
+      <c r="SGR343" s="44"/>
+      <c r="SGS343" s="44"/>
+      <c r="SGT343" s="44"/>
+      <c r="SGU343" s="44"/>
+      <c r="SGV343" s="44"/>
+      <c r="SGW343" s="44"/>
+      <c r="SGX343" s="44"/>
+      <c r="SGY343" s="44"/>
+      <c r="SGZ343" s="44"/>
+      <c r="SHA343" s="44"/>
+      <c r="SHB343" s="44"/>
+      <c r="SHC343" s="44"/>
+      <c r="SHD343" s="44"/>
+      <c r="SHE343" s="44"/>
+      <c r="SHF343" s="44"/>
+      <c r="SHG343" s="44"/>
+      <c r="SHH343" s="44"/>
+      <c r="SHI343" s="44"/>
+      <c r="SHJ343" s="44"/>
+      <c r="SHK343" s="44"/>
+      <c r="SHL343" s="44"/>
+      <c r="SHM343" s="44"/>
+      <c r="SHN343" s="44"/>
+      <c r="SHO343" s="44"/>
+      <c r="SHP343" s="44"/>
+      <c r="SHQ343" s="44"/>
+      <c r="SHR343" s="44"/>
+      <c r="SHS343" s="44"/>
+      <c r="SHT343" s="44"/>
+      <c r="SHU343" s="44"/>
+      <c r="SHV343" s="44"/>
+      <c r="SHW343" s="44"/>
+      <c r="SHX343" s="44"/>
+      <c r="SHY343" s="44"/>
+      <c r="SHZ343" s="44"/>
+      <c r="SIA343" s="44"/>
+      <c r="SIB343" s="44"/>
+      <c r="SIC343" s="44"/>
+      <c r="SID343" s="44"/>
+      <c r="SIE343" s="44"/>
+      <c r="SIF343" s="44"/>
+      <c r="SIG343" s="44"/>
+      <c r="SIH343" s="44"/>
+      <c r="SII343" s="44"/>
+      <c r="SIJ343" s="44"/>
+      <c r="SIK343" s="44"/>
+      <c r="SIL343" s="44"/>
+      <c r="SIM343" s="44"/>
+      <c r="SIN343" s="44"/>
+      <c r="SIO343" s="44"/>
+      <c r="SIP343" s="44"/>
+      <c r="SIQ343" s="44"/>
+      <c r="SIR343" s="44"/>
+      <c r="SIS343" s="44"/>
+      <c r="SIT343" s="44"/>
+      <c r="SIU343" s="44"/>
+      <c r="SIV343" s="44"/>
+      <c r="SIW343" s="44"/>
+      <c r="SIX343" s="44"/>
+      <c r="SIY343" s="44"/>
+      <c r="SIZ343" s="44"/>
+      <c r="SJA343" s="44"/>
+      <c r="SJB343" s="44"/>
+      <c r="SJC343" s="44"/>
+      <c r="SJD343" s="44"/>
+      <c r="SJE343" s="44"/>
+      <c r="SJF343" s="44"/>
+      <c r="SJG343" s="44"/>
+      <c r="SJH343" s="44"/>
+      <c r="SJI343" s="44"/>
+      <c r="SJJ343" s="44"/>
+      <c r="SJK343" s="44"/>
+      <c r="SJL343" s="44"/>
+      <c r="SJM343" s="44"/>
+      <c r="SJN343" s="44"/>
+      <c r="SJO343" s="44"/>
+      <c r="SJP343" s="44"/>
+      <c r="SJQ343" s="44"/>
+      <c r="SJR343" s="44"/>
+      <c r="SJS343" s="44"/>
+      <c r="SJT343" s="44"/>
+      <c r="SJU343" s="44"/>
+      <c r="SJV343" s="44"/>
+      <c r="SJW343" s="44"/>
+      <c r="SJX343" s="44"/>
+      <c r="SJY343" s="44"/>
+      <c r="SJZ343" s="44"/>
+      <c r="SKA343" s="44"/>
+      <c r="SKB343" s="44"/>
+      <c r="SKC343" s="44"/>
+      <c r="SKD343" s="44"/>
+      <c r="SKE343" s="44"/>
+      <c r="SKF343" s="44"/>
+      <c r="SKG343" s="44"/>
+      <c r="SKH343" s="44"/>
+      <c r="SKI343" s="44"/>
+      <c r="SKJ343" s="44"/>
+      <c r="SKK343" s="44"/>
+      <c r="SKL343" s="44"/>
+      <c r="SKM343" s="44"/>
+      <c r="SKN343" s="44"/>
+      <c r="SKO343" s="44"/>
+      <c r="SKP343" s="44"/>
+      <c r="SKQ343" s="44"/>
+      <c r="SKR343" s="44"/>
+      <c r="SKS343" s="44"/>
+      <c r="SKT343" s="44"/>
+      <c r="SKU343" s="44"/>
+      <c r="SKV343" s="44"/>
+      <c r="SKW343" s="44"/>
+      <c r="SKX343" s="44"/>
+      <c r="SKY343" s="44"/>
+      <c r="SKZ343" s="44"/>
+      <c r="SLA343" s="44"/>
+      <c r="SLB343" s="44"/>
+      <c r="SLC343" s="44"/>
+      <c r="SLD343" s="44"/>
+      <c r="SLE343" s="44"/>
+      <c r="SLF343" s="44"/>
+      <c r="SLG343" s="44"/>
+      <c r="SLH343" s="44"/>
+      <c r="SLI343" s="44"/>
+      <c r="SLJ343" s="44"/>
+      <c r="SLK343" s="44"/>
+      <c r="SLL343" s="44"/>
+      <c r="SLM343" s="44"/>
+      <c r="SLN343" s="44"/>
+      <c r="SLO343" s="44"/>
+      <c r="SLP343" s="44"/>
+      <c r="SLQ343" s="44"/>
+      <c r="SLR343" s="44"/>
+      <c r="SLS343" s="44"/>
+      <c r="SLT343" s="44"/>
+      <c r="SLU343" s="44"/>
+      <c r="SLV343" s="44"/>
+      <c r="SLW343" s="44"/>
+      <c r="SLX343" s="44"/>
+      <c r="SLY343" s="44"/>
+      <c r="SLZ343" s="44"/>
+      <c r="SMA343" s="44"/>
+      <c r="SMB343" s="44"/>
+      <c r="SMC343" s="44"/>
+      <c r="SMD343" s="44"/>
+      <c r="SME343" s="44"/>
+      <c r="SMF343" s="44"/>
+      <c r="SMG343" s="44"/>
+      <c r="SMH343" s="44"/>
+      <c r="SMI343" s="44"/>
+      <c r="SMJ343" s="44"/>
+      <c r="SMK343" s="44"/>
+      <c r="SML343" s="44"/>
+      <c r="SMM343" s="44"/>
+      <c r="SMN343" s="44"/>
+      <c r="SMO343" s="44"/>
+      <c r="SMP343" s="44"/>
+      <c r="SMQ343" s="44"/>
+      <c r="SMR343" s="44"/>
+      <c r="SMS343" s="44"/>
+      <c r="SMT343" s="44"/>
+      <c r="SMU343" s="44"/>
+      <c r="SMV343" s="44"/>
+      <c r="SMW343" s="44"/>
+      <c r="SMX343" s="44"/>
+      <c r="SMY343" s="44"/>
+      <c r="SMZ343" s="44"/>
+      <c r="SNA343" s="44"/>
+      <c r="SNB343" s="44"/>
+      <c r="SNC343" s="44"/>
+      <c r="SND343" s="44"/>
+      <c r="SNE343" s="44"/>
+      <c r="SNF343" s="44"/>
+      <c r="SNG343" s="44"/>
+      <c r="SNH343" s="44"/>
+      <c r="SNI343" s="44"/>
+      <c r="SNJ343" s="44"/>
+      <c r="SNK343" s="44"/>
+      <c r="SNL343" s="44"/>
+      <c r="SNM343" s="44"/>
+      <c r="SNN343" s="44"/>
+      <c r="SNO343" s="44"/>
+      <c r="SNP343" s="44"/>
+      <c r="SNQ343" s="44"/>
+      <c r="SNR343" s="44"/>
+      <c r="SNS343" s="44"/>
+      <c r="SNT343" s="44"/>
+      <c r="SNU343" s="44"/>
+      <c r="SNV343" s="44"/>
+      <c r="SNW343" s="44"/>
+      <c r="SNX343" s="44"/>
+      <c r="SNY343" s="44"/>
+      <c r="SNZ343" s="44"/>
+      <c r="SOA343" s="44"/>
+      <c r="SOB343" s="44"/>
+      <c r="SOC343" s="44"/>
+      <c r="SOD343" s="44"/>
+      <c r="SOE343" s="44"/>
+      <c r="SOF343" s="44"/>
+      <c r="SOG343" s="44"/>
+      <c r="SOH343" s="44"/>
+      <c r="SOI343" s="44"/>
+      <c r="SOJ343" s="44"/>
+      <c r="SOK343" s="44"/>
+      <c r="SOL343" s="44"/>
+      <c r="SOM343" s="44"/>
+      <c r="SON343" s="44"/>
+      <c r="SOO343" s="44"/>
+      <c r="SOP343" s="44"/>
+      <c r="SOQ343" s="44"/>
+      <c r="SOR343" s="44"/>
+      <c r="SOS343" s="44"/>
+      <c r="SOT343" s="44"/>
+      <c r="SOU343" s="44"/>
+      <c r="SOV343" s="44"/>
+      <c r="SOW343" s="44"/>
+      <c r="SOX343" s="44"/>
+      <c r="SOY343" s="44"/>
+      <c r="SOZ343" s="44"/>
+      <c r="SPA343" s="44"/>
+      <c r="SPB343" s="44"/>
+      <c r="SPC343" s="44"/>
+      <c r="SPD343" s="44"/>
+      <c r="SPE343" s="44"/>
+      <c r="SPF343" s="44"/>
+      <c r="SPG343" s="44"/>
+      <c r="SPH343" s="44"/>
+      <c r="SPI343" s="44"/>
+      <c r="SPJ343" s="44"/>
+      <c r="SPK343" s="44"/>
+      <c r="SPL343" s="44"/>
+      <c r="SPM343" s="44"/>
+      <c r="SPN343" s="44"/>
+      <c r="SPO343" s="44"/>
+      <c r="SPP343" s="44"/>
+      <c r="SPQ343" s="44"/>
+      <c r="SPR343" s="44"/>
+      <c r="SPS343" s="44"/>
+      <c r="SPT343" s="44"/>
+      <c r="SPU343" s="44"/>
+      <c r="SPV343" s="44"/>
+      <c r="SPW343" s="44"/>
+      <c r="SPX343" s="44"/>
+      <c r="SPY343" s="44"/>
+      <c r="SPZ343" s="44"/>
+      <c r="SQA343" s="44"/>
+      <c r="SQB343" s="44"/>
+      <c r="SQC343" s="44"/>
+      <c r="SQD343" s="44"/>
+      <c r="SQE343" s="44"/>
+      <c r="SQF343" s="44"/>
+      <c r="SQG343" s="44"/>
+      <c r="SQH343" s="44"/>
+      <c r="SQI343" s="44"/>
+      <c r="SQJ343" s="44"/>
+      <c r="SQK343" s="44"/>
+      <c r="SQL343" s="44"/>
+      <c r="SQM343" s="44"/>
+      <c r="SQN343" s="44"/>
+      <c r="SQO343" s="44"/>
+      <c r="SQP343" s="44"/>
+      <c r="SQQ343" s="44"/>
+      <c r="SQR343" s="44"/>
+      <c r="SQS343" s="44"/>
+      <c r="SQT343" s="44"/>
+      <c r="SQU343" s="44"/>
+      <c r="SQV343" s="44"/>
+      <c r="SQW343" s="44"/>
+      <c r="SQX343" s="44"/>
+      <c r="SQY343" s="44"/>
+      <c r="SQZ343" s="44"/>
+      <c r="SRA343" s="44"/>
+      <c r="SRB343" s="44"/>
+      <c r="SRC343" s="44"/>
+      <c r="SRD343" s="44"/>
+      <c r="SRE343" s="44"/>
+      <c r="SRF343" s="44"/>
+      <c r="SRG343" s="44"/>
+      <c r="SRH343" s="44"/>
+      <c r="SRI343" s="44"/>
+      <c r="SRJ343" s="44"/>
+      <c r="SRK343" s="44"/>
+      <c r="SRL343" s="44"/>
+      <c r="SRM343" s="44"/>
+      <c r="SRN343" s="44"/>
+      <c r="SRO343" s="44"/>
+      <c r="SRP343" s="44"/>
+      <c r="SRQ343" s="44"/>
+      <c r="SRR343" s="44"/>
+      <c r="SRS343" s="44"/>
+      <c r="SRT343" s="44"/>
+      <c r="SRU343" s="44"/>
+      <c r="SRV343" s="44"/>
+      <c r="SRW343" s="44"/>
+      <c r="SRX343" s="44"/>
+      <c r="SRY343" s="44"/>
+      <c r="SRZ343" s="44"/>
+      <c r="SSA343" s="44"/>
+      <c r="SSB343" s="44"/>
+      <c r="SSC343" s="44"/>
+      <c r="SSD343" s="44"/>
+      <c r="SSE343" s="44"/>
+      <c r="SSF343" s="44"/>
+      <c r="SSG343" s="44"/>
+      <c r="SSH343" s="44"/>
+      <c r="SSI343" s="44"/>
+      <c r="SSJ343" s="44"/>
+      <c r="SSK343" s="44"/>
+      <c r="SSL343" s="44"/>
+      <c r="SSM343" s="44"/>
+      <c r="SSN343" s="44"/>
+      <c r="SSO343" s="44"/>
+      <c r="SSP343" s="44"/>
+      <c r="SSQ343" s="44"/>
+      <c r="SSR343" s="44"/>
+      <c r="SSS343" s="44"/>
+      <c r="SST343" s="44"/>
+      <c r="SSU343" s="44"/>
+      <c r="SSV343" s="44"/>
+      <c r="SSW343" s="44"/>
+      <c r="SSX343" s="44"/>
+      <c r="SSY343" s="44"/>
+      <c r="SSZ343" s="44"/>
+      <c r="STA343" s="44"/>
+      <c r="STB343" s="44"/>
+      <c r="STC343" s="44"/>
+      <c r="STD343" s="44"/>
+      <c r="STE343" s="44"/>
+      <c r="STF343" s="44"/>
+      <c r="STG343" s="44"/>
+      <c r="STH343" s="44"/>
+      <c r="STI343" s="44"/>
+      <c r="STJ343" s="44"/>
+      <c r="STK343" s="44"/>
+      <c r="STL343" s="44"/>
+      <c r="STM343" s="44"/>
+      <c r="STN343" s="44"/>
+      <c r="STO343" s="44"/>
+      <c r="STP343" s="44"/>
+      <c r="STQ343" s="44"/>
+      <c r="STR343" s="44"/>
+      <c r="STS343" s="44"/>
+      <c r="STT343" s="44"/>
+      <c r="STU343" s="44"/>
+      <c r="STV343" s="44"/>
+      <c r="STW343" s="44"/>
+      <c r="STX343" s="44"/>
+      <c r="STY343" s="44"/>
+      <c r="STZ343" s="44"/>
+      <c r="SUA343" s="44"/>
+      <c r="SUB343" s="44"/>
+      <c r="SUC343" s="44"/>
+      <c r="SUD343" s="44"/>
+      <c r="SUE343" s="44"/>
+      <c r="SUF343" s="44"/>
+      <c r="SUG343" s="44"/>
+      <c r="SUH343" s="44"/>
+      <c r="SUI343" s="44"/>
+      <c r="SUJ343" s="44"/>
+      <c r="SUK343" s="44"/>
+      <c r="SUL343" s="44"/>
+      <c r="SUM343" s="44"/>
+      <c r="SUN343" s="44"/>
+      <c r="SUO343" s="44"/>
+      <c r="SUP343" s="44"/>
+      <c r="SUQ343" s="44"/>
+      <c r="SUR343" s="44"/>
+      <c r="SUS343" s="44"/>
+      <c r="SUT343" s="44"/>
+      <c r="SUU343" s="44"/>
+      <c r="SUV343" s="44"/>
+      <c r="SUW343" s="44"/>
+      <c r="SUX343" s="44"/>
+      <c r="SUY343" s="44"/>
+      <c r="SUZ343" s="44"/>
+      <c r="SVA343" s="44"/>
+      <c r="SVB343" s="44"/>
+      <c r="SVC343" s="44"/>
+      <c r="SVD343" s="44"/>
+      <c r="SVE343" s="44"/>
+      <c r="SVF343" s="44"/>
+      <c r="SVG343" s="44"/>
+      <c r="SVH343" s="44"/>
+      <c r="SVI343" s="44"/>
+      <c r="SVJ343" s="44"/>
+      <c r="SVK343" s="44"/>
+      <c r="SVL343" s="44"/>
+      <c r="SVM343" s="44"/>
+      <c r="SVN343" s="44"/>
+      <c r="SVO343" s="44"/>
+      <c r="SVP343" s="44"/>
+      <c r="SVQ343" s="44"/>
+      <c r="SVR343" s="44"/>
+      <c r="SVS343" s="44"/>
+      <c r="SVT343" s="44"/>
+      <c r="SVU343" s="44"/>
+      <c r="SVV343" s="44"/>
+      <c r="SVW343" s="44"/>
+      <c r="SVX343" s="44"/>
+      <c r="SVY343" s="44"/>
+      <c r="SVZ343" s="44"/>
+      <c r="SWA343" s="44"/>
+      <c r="SWB343" s="44"/>
+      <c r="SWC343" s="44"/>
+      <c r="SWD343" s="44"/>
+      <c r="SWE343" s="44"/>
+      <c r="SWF343" s="44"/>
+      <c r="SWG343" s="44"/>
+      <c r="SWH343" s="44"/>
+      <c r="SWI343" s="44"/>
+      <c r="SWJ343" s="44"/>
+      <c r="SWK343" s="44"/>
+      <c r="SWL343" s="44"/>
+      <c r="SWM343" s="44"/>
+      <c r="SWN343" s="44"/>
+      <c r="SWO343" s="44"/>
+      <c r="SWP343" s="44"/>
+      <c r="SWQ343" s="44"/>
+      <c r="SWR343" s="44"/>
+      <c r="SWS343" s="44"/>
+      <c r="SWT343" s="44"/>
+      <c r="SWU343" s="44"/>
+      <c r="SWV343" s="44"/>
+      <c r="SWW343" s="44"/>
+      <c r="SWX343" s="44"/>
+      <c r="SWY343" s="44"/>
+      <c r="SWZ343" s="44"/>
+      <c r="SXA343" s="44"/>
+      <c r="SXB343" s="44"/>
+      <c r="SXC343" s="44"/>
+      <c r="SXD343" s="44"/>
+      <c r="SXE343" s="44"/>
+      <c r="SXF343" s="44"/>
+      <c r="SXG343" s="44"/>
+      <c r="SXH343" s="44"/>
+      <c r="SXI343" s="44"/>
+      <c r="SXJ343" s="44"/>
+      <c r="SXK343" s="44"/>
+      <c r="SXL343" s="44"/>
+      <c r="SXM343" s="44"/>
+      <c r="SXN343" s="44"/>
+      <c r="SXO343" s="44"/>
+      <c r="SXP343" s="44"/>
+      <c r="SXQ343" s="44"/>
+      <c r="SXR343" s="44"/>
+      <c r="SXS343" s="44"/>
+      <c r="SXT343" s="44"/>
+      <c r="SXU343" s="44"/>
+      <c r="SXV343" s="44"/>
+      <c r="SXW343" s="44"/>
+      <c r="SXX343" s="44"/>
+      <c r="SXY343" s="44"/>
+      <c r="SXZ343" s="44"/>
+      <c r="SYA343" s="44"/>
+      <c r="SYB343" s="44"/>
+      <c r="SYC343" s="44"/>
+      <c r="SYD343" s="44"/>
+      <c r="SYE343" s="44"/>
+      <c r="SYF343" s="44"/>
+      <c r="SYG343" s="44"/>
+      <c r="SYH343" s="44"/>
+      <c r="SYI343" s="44"/>
+      <c r="SYJ343" s="44"/>
+      <c r="SYK343" s="44"/>
+      <c r="SYL343" s="44"/>
+      <c r="SYM343" s="44"/>
+      <c r="SYN343" s="44"/>
+      <c r="SYO343" s="44"/>
+      <c r="SYP343" s="44"/>
+      <c r="SYQ343" s="44"/>
+      <c r="SYR343" s="44"/>
+      <c r="SYS343" s="44"/>
+      <c r="SYT343" s="44"/>
+      <c r="SYU343" s="44"/>
+      <c r="SYV343" s="44"/>
+      <c r="SYW343" s="44"/>
+      <c r="SYX343" s="44"/>
+      <c r="SYY343" s="44"/>
+      <c r="SYZ343" s="44"/>
+      <c r="SZA343" s="44"/>
+      <c r="SZB343" s="44"/>
+      <c r="SZC343" s="44"/>
+      <c r="SZD343" s="44"/>
+      <c r="SZE343" s="44"/>
+      <c r="SZF343" s="44"/>
+      <c r="SZG343" s="44"/>
+      <c r="SZH343" s="44"/>
+      <c r="SZI343" s="44"/>
+      <c r="SZJ343" s="44"/>
+      <c r="SZK343" s="44"/>
+      <c r="SZL343" s="44"/>
+      <c r="SZM343" s="44"/>
+      <c r="SZN343" s="44"/>
+      <c r="SZO343" s="44"/>
+      <c r="SZP343" s="44"/>
+      <c r="SZQ343" s="44"/>
+      <c r="SZR343" s="44"/>
+      <c r="SZS343" s="44"/>
+      <c r="SZT343" s="44"/>
+      <c r="SZU343" s="44"/>
+      <c r="SZV343" s="44"/>
+      <c r="SZW343" s="44"/>
+      <c r="SZX343" s="44"/>
+      <c r="SZY343" s="44"/>
+      <c r="SZZ343" s="44"/>
+      <c r="TAA343" s="44"/>
+      <c r="TAB343" s="44"/>
+      <c r="TAC343" s="44"/>
+      <c r="TAD343" s="44"/>
+      <c r="TAE343" s="44"/>
+      <c r="TAF343" s="44"/>
+      <c r="TAG343" s="44"/>
+      <c r="TAH343" s="44"/>
+      <c r="TAI343" s="44"/>
+      <c r="TAJ343" s="44"/>
+      <c r="TAK343" s="44"/>
+      <c r="TAL343" s="44"/>
+      <c r="TAM343" s="44"/>
+      <c r="TAN343" s="44"/>
+      <c r="TAO343" s="44"/>
+      <c r="TAP343" s="44"/>
+      <c r="TAQ343" s="44"/>
+      <c r="TAR343" s="44"/>
+      <c r="TAS343" s="44"/>
+      <c r="TAT343" s="44"/>
+      <c r="TAU343" s="44"/>
+      <c r="TAV343" s="44"/>
+      <c r="TAW343" s="44"/>
+      <c r="TAX343" s="44"/>
+      <c r="TAY343" s="44"/>
+      <c r="TAZ343" s="44"/>
+      <c r="TBA343" s="44"/>
+      <c r="TBB343" s="44"/>
+      <c r="TBC343" s="44"/>
+      <c r="TBD343" s="44"/>
+      <c r="TBE343" s="44"/>
+      <c r="TBF343" s="44"/>
+      <c r="TBG343" s="44"/>
+      <c r="TBH343" s="44"/>
+      <c r="TBI343" s="44"/>
+      <c r="TBJ343" s="44"/>
+      <c r="TBK343" s="44"/>
+      <c r="TBL343" s="44"/>
+      <c r="TBM343" s="44"/>
+      <c r="TBN343" s="44"/>
+      <c r="TBO343" s="44"/>
+      <c r="TBP343" s="44"/>
+      <c r="TBQ343" s="44"/>
+      <c r="TBR343" s="44"/>
+      <c r="TBS343" s="44"/>
+      <c r="TBT343" s="44"/>
+      <c r="TBU343" s="44"/>
+      <c r="TBV343" s="44"/>
+      <c r="TBW343" s="44"/>
+      <c r="TBX343" s="44"/>
+      <c r="TBY343" s="44"/>
+      <c r="TBZ343" s="44"/>
+      <c r="TCA343" s="44"/>
+      <c r="TCB343" s="44"/>
+      <c r="TCC343" s="44"/>
+      <c r="TCD343" s="44"/>
+      <c r="TCE343" s="44"/>
+      <c r="TCF343" s="44"/>
+      <c r="TCG343" s="44"/>
+      <c r="TCH343" s="44"/>
+      <c r="TCI343" s="44"/>
+      <c r="TCJ343" s="44"/>
+      <c r="TCK343" s="44"/>
+      <c r="TCL343" s="44"/>
+      <c r="TCM343" s="44"/>
+      <c r="TCN343" s="44"/>
+      <c r="TCO343" s="44"/>
+      <c r="TCP343" s="44"/>
+      <c r="TCQ343" s="44"/>
+      <c r="TCR343" s="44"/>
+      <c r="TCS343" s="44"/>
+      <c r="TCT343" s="44"/>
+      <c r="TCU343" s="44"/>
+      <c r="TCV343" s="44"/>
+      <c r="TCW343" s="44"/>
+      <c r="TCX343" s="44"/>
+      <c r="TCY343" s="44"/>
+      <c r="TCZ343" s="44"/>
+      <c r="TDA343" s="44"/>
+      <c r="TDB343" s="44"/>
+      <c r="TDC343" s="44"/>
+      <c r="TDD343" s="44"/>
+      <c r="TDE343" s="44"/>
+      <c r="TDF343" s="44"/>
+      <c r="TDG343" s="44"/>
+      <c r="TDH343" s="44"/>
+      <c r="TDI343" s="44"/>
+      <c r="TDJ343" s="44"/>
+      <c r="TDK343" s="44"/>
+      <c r="TDL343" s="44"/>
+      <c r="TDM343" s="44"/>
+      <c r="TDN343" s="44"/>
+      <c r="TDO343" s="44"/>
+      <c r="TDP343" s="44"/>
+      <c r="TDQ343" s="44"/>
+      <c r="TDR343" s="44"/>
+      <c r="TDS343" s="44"/>
+      <c r="TDT343" s="44"/>
+      <c r="TDU343" s="44"/>
+      <c r="TDV343" s="44"/>
+      <c r="TDW343" s="44"/>
+      <c r="TDX343" s="44"/>
+      <c r="TDY343" s="44"/>
+      <c r="TDZ343" s="44"/>
+      <c r="TEA343" s="44"/>
+      <c r="TEB343" s="44"/>
+      <c r="TEC343" s="44"/>
+      <c r="TED343" s="44"/>
+      <c r="TEE343" s="44"/>
+      <c r="TEF343" s="44"/>
+      <c r="TEG343" s="44"/>
+      <c r="TEH343" s="44"/>
+      <c r="TEI343" s="44"/>
+      <c r="TEJ343" s="44"/>
+      <c r="TEK343" s="44"/>
+      <c r="TEL343" s="44"/>
+      <c r="TEM343" s="44"/>
+      <c r="TEN343" s="44"/>
+      <c r="TEO343" s="44"/>
+      <c r="TEP343" s="44"/>
+      <c r="TEQ343" s="44"/>
+      <c r="TER343" s="44"/>
+      <c r="TES343" s="44"/>
+      <c r="TET343" s="44"/>
+      <c r="TEU343" s="44"/>
+      <c r="TEV343" s="44"/>
+      <c r="TEW343" s="44"/>
+      <c r="TEX343" s="44"/>
+      <c r="TEY343" s="44"/>
+      <c r="TEZ343" s="44"/>
+      <c r="TFA343" s="44"/>
+      <c r="TFB343" s="44"/>
+      <c r="TFC343" s="44"/>
+      <c r="TFD343" s="44"/>
+      <c r="TFE343" s="44"/>
+      <c r="TFF343" s="44"/>
+      <c r="TFG343" s="44"/>
+      <c r="TFH343" s="44"/>
+      <c r="TFI343" s="44"/>
+      <c r="TFJ343" s="44"/>
+      <c r="TFK343" s="44"/>
+      <c r="TFL343" s="44"/>
+      <c r="TFM343" s="44"/>
+      <c r="TFN343" s="44"/>
+      <c r="TFO343" s="44"/>
+      <c r="TFP343" s="44"/>
+      <c r="TFQ343" s="44"/>
+      <c r="TFR343" s="44"/>
+      <c r="TFS343" s="44"/>
+      <c r="TFT343" s="44"/>
+      <c r="TFU343" s="44"/>
+      <c r="TFV343" s="44"/>
+      <c r="TFW343" s="44"/>
+      <c r="TFX343" s="44"/>
+      <c r="TFY343" s="44"/>
+      <c r="TFZ343" s="44"/>
+      <c r="TGA343" s="44"/>
+      <c r="TGB343" s="44"/>
+      <c r="TGC343" s="44"/>
+      <c r="TGD343" s="44"/>
+      <c r="TGE343" s="44"/>
+      <c r="TGF343" s="44"/>
+      <c r="TGG343" s="44"/>
+      <c r="TGH343" s="44"/>
+      <c r="TGI343" s="44"/>
+      <c r="TGJ343" s="44"/>
+      <c r="TGK343" s="44"/>
+      <c r="TGL343" s="44"/>
+      <c r="TGM343" s="44"/>
+      <c r="TGN343" s="44"/>
+      <c r="TGO343" s="44"/>
+      <c r="TGP343" s="44"/>
+      <c r="TGQ343" s="44"/>
+      <c r="TGR343" s="44"/>
+      <c r="TGS343" s="44"/>
+      <c r="TGT343" s="44"/>
+      <c r="TGU343" s="44"/>
+      <c r="TGV343" s="44"/>
+      <c r="TGW343" s="44"/>
+      <c r="TGX343" s="44"/>
+      <c r="TGY343" s="44"/>
+      <c r="TGZ343" s="44"/>
+      <c r="THA343" s="44"/>
+      <c r="THB343" s="44"/>
+      <c r="THC343" s="44"/>
+      <c r="THD343" s="44"/>
+      <c r="THE343" s="44"/>
+      <c r="THF343" s="44"/>
+      <c r="THG343" s="44"/>
+      <c r="THH343" s="44"/>
+      <c r="THI343" s="44"/>
+      <c r="THJ343" s="44"/>
+      <c r="THK343" s="44"/>
+      <c r="THL343" s="44"/>
+      <c r="THM343" s="44"/>
+      <c r="THN343" s="44"/>
+      <c r="THO343" s="44"/>
+      <c r="THP343" s="44"/>
+      <c r="THQ343" s="44"/>
+      <c r="THR343" s="44"/>
+      <c r="THS343" s="44"/>
+      <c r="THT343" s="44"/>
+      <c r="THU343" s="44"/>
+      <c r="THV343" s="44"/>
+      <c r="THW343" s="44"/>
+      <c r="THX343" s="44"/>
+      <c r="THY343" s="44"/>
+      <c r="THZ343" s="44"/>
+      <c r="TIA343" s="44"/>
+      <c r="TIB343" s="44"/>
+      <c r="TIC343" s="44"/>
+      <c r="TID343" s="44"/>
+      <c r="TIE343" s="44"/>
+      <c r="TIF343" s="44"/>
+      <c r="TIG343" s="44"/>
+      <c r="TIH343" s="44"/>
+      <c r="TII343" s="44"/>
+      <c r="TIJ343" s="44"/>
+      <c r="TIK343" s="44"/>
+      <c r="TIL343" s="44"/>
+      <c r="TIM343" s="44"/>
+      <c r="TIN343" s="44"/>
+      <c r="TIO343" s="44"/>
+      <c r="TIP343" s="44"/>
+      <c r="TIQ343" s="44"/>
+      <c r="TIR343" s="44"/>
+      <c r="TIS343" s="44"/>
+      <c r="TIT343" s="44"/>
+      <c r="TIU343" s="44"/>
+      <c r="TIV343" s="44"/>
+      <c r="TIW343" s="44"/>
+      <c r="TIX343" s="44"/>
+      <c r="TIY343" s="44"/>
+      <c r="TIZ343" s="44"/>
+      <c r="TJA343" s="44"/>
+      <c r="TJB343" s="44"/>
+      <c r="TJC343" s="44"/>
+      <c r="TJD343" s="44"/>
+      <c r="TJE343" s="44"/>
+      <c r="TJF343" s="44"/>
+      <c r="TJG343" s="44"/>
+      <c r="TJH343" s="44"/>
+      <c r="TJI343" s="44"/>
+      <c r="TJJ343" s="44"/>
+      <c r="TJK343" s="44"/>
+      <c r="TJL343" s="44"/>
+      <c r="TJM343" s="44"/>
+      <c r="TJN343" s="44"/>
+      <c r="TJO343" s="44"/>
+      <c r="TJP343" s="44"/>
+      <c r="TJQ343" s="44"/>
+      <c r="TJR343" s="44"/>
+      <c r="TJS343" s="44"/>
+      <c r="TJT343" s="44"/>
+      <c r="TJU343" s="44"/>
+      <c r="TJV343" s="44"/>
+      <c r="TJW343" s="44"/>
+      <c r="TJX343" s="44"/>
+      <c r="TJY343" s="44"/>
+      <c r="TJZ343" s="44"/>
+      <c r="TKA343" s="44"/>
+      <c r="TKB343" s="44"/>
+      <c r="TKC343" s="44"/>
+      <c r="TKD343" s="44"/>
+      <c r="TKE343" s="44"/>
+      <c r="TKF343" s="44"/>
+      <c r="TKG343" s="44"/>
+      <c r="TKH343" s="44"/>
+      <c r="TKI343" s="44"/>
+      <c r="TKJ343" s="44"/>
+      <c r="TKK343" s="44"/>
+      <c r="TKL343" s="44"/>
+      <c r="TKM343" s="44"/>
+      <c r="TKN343" s="44"/>
+      <c r="TKO343" s="44"/>
+      <c r="TKP343" s="44"/>
+      <c r="TKQ343" s="44"/>
+      <c r="TKR343" s="44"/>
+      <c r="TKS343" s="44"/>
+      <c r="TKT343" s="44"/>
+      <c r="TKU343" s="44"/>
+      <c r="TKV343" s="44"/>
+      <c r="TKW343" s="44"/>
+      <c r="TKX343" s="44"/>
+      <c r="TKY343" s="44"/>
+      <c r="TKZ343" s="44"/>
+      <c r="TLA343" s="44"/>
+      <c r="TLB343" s="44"/>
+      <c r="TLC343" s="44"/>
+      <c r="TLD343" s="44"/>
+      <c r="TLE343" s="44"/>
+      <c r="TLF343" s="44"/>
+      <c r="TLG343" s="44"/>
+      <c r="TLH343" s="44"/>
+      <c r="TLI343" s="44"/>
+      <c r="TLJ343" s="44"/>
+      <c r="TLK343" s="44"/>
+      <c r="TLL343" s="44"/>
+      <c r="TLM343" s="44"/>
+      <c r="TLN343" s="44"/>
+      <c r="TLO343" s="44"/>
+      <c r="TLP343" s="44"/>
+      <c r="TLQ343" s="44"/>
+      <c r="TLR343" s="44"/>
+      <c r="TLS343" s="44"/>
+      <c r="TLT343" s="44"/>
+      <c r="TLU343" s="44"/>
+      <c r="TLV343" s="44"/>
+      <c r="TLW343" s="44"/>
+      <c r="TLX343" s="44"/>
+      <c r="TLY343" s="44"/>
+      <c r="TLZ343" s="44"/>
+      <c r="TMA343" s="44"/>
+      <c r="TMB343" s="44"/>
+      <c r="TMC343" s="44"/>
+      <c r="TMD343" s="44"/>
+      <c r="TME343" s="44"/>
+      <c r="TMF343" s="44"/>
+      <c r="TMG343" s="44"/>
+      <c r="TMH343" s="44"/>
+      <c r="TMI343" s="44"/>
+      <c r="TMJ343" s="44"/>
+      <c r="TMK343" s="44"/>
+      <c r="TML343" s="44"/>
+      <c r="TMM343" s="44"/>
+      <c r="TMN343" s="44"/>
+      <c r="TMO343" s="44"/>
+      <c r="TMP343" s="44"/>
+      <c r="TMQ343" s="44"/>
+      <c r="TMR343" s="44"/>
+      <c r="TMS343" s="44"/>
+      <c r="TMT343" s="44"/>
+      <c r="TMU343" s="44"/>
+      <c r="TMV343" s="44"/>
+      <c r="TMW343" s="44"/>
+      <c r="TMX343" s="44"/>
+      <c r="TMY343" s="44"/>
+      <c r="TMZ343" s="44"/>
+      <c r="TNA343" s="44"/>
+      <c r="TNB343" s="44"/>
+      <c r="TNC343" s="44"/>
+      <c r="TND343" s="44"/>
+      <c r="TNE343" s="44"/>
+      <c r="TNF343" s="44"/>
+      <c r="TNG343" s="44"/>
+      <c r="TNH343" s="44"/>
+      <c r="TNI343" s="44"/>
+      <c r="TNJ343" s="44"/>
+      <c r="TNK343" s="44"/>
+      <c r="TNL343" s="44"/>
+      <c r="TNM343" s="44"/>
+      <c r="TNN343" s="44"/>
+      <c r="TNO343" s="44"/>
+      <c r="TNP343" s="44"/>
+      <c r="TNQ343" s="44"/>
+      <c r="TNR343" s="44"/>
+      <c r="TNS343" s="44"/>
+      <c r="TNT343" s="44"/>
+      <c r="TNU343" s="44"/>
+      <c r="TNV343" s="44"/>
+      <c r="TNW343" s="44"/>
+      <c r="TNX343" s="44"/>
+      <c r="TNY343" s="44"/>
+      <c r="TNZ343" s="44"/>
+      <c r="TOA343" s="44"/>
+      <c r="TOB343" s="44"/>
+      <c r="TOC343" s="44"/>
+      <c r="TOD343" s="44"/>
+      <c r="TOE343" s="44"/>
+      <c r="TOF343" s="44"/>
+      <c r="TOG343" s="44"/>
+      <c r="TOH343" s="44"/>
+      <c r="TOI343" s="44"/>
+      <c r="TOJ343" s="44"/>
+      <c r="TOK343" s="44"/>
+      <c r="TOL343" s="44"/>
+      <c r="TOM343" s="44"/>
+      <c r="TON343" s="44"/>
+      <c r="TOO343" s="44"/>
+      <c r="TOP343" s="44"/>
+      <c r="TOQ343" s="44"/>
+      <c r="TOR343" s="44"/>
+      <c r="TOS343" s="44"/>
+      <c r="TOT343" s="44"/>
+      <c r="TOU343" s="44"/>
+      <c r="TOV343" s="44"/>
+      <c r="TOW343" s="44"/>
+      <c r="TOX343" s="44"/>
+      <c r="TOY343" s="44"/>
+      <c r="TOZ343" s="44"/>
+      <c r="TPA343" s="44"/>
+      <c r="TPB343" s="44"/>
+      <c r="TPC343" s="44"/>
+      <c r="TPD343" s="44"/>
+      <c r="TPE343" s="44"/>
+      <c r="TPF343" s="44"/>
+      <c r="TPG343" s="44"/>
+      <c r="TPH343" s="44"/>
+      <c r="TPI343" s="44"/>
+      <c r="TPJ343" s="44"/>
+      <c r="TPK343" s="44"/>
+      <c r="TPL343" s="44"/>
+      <c r="TPM343" s="44"/>
+      <c r="TPN343" s="44"/>
+      <c r="TPO343" s="44"/>
+      <c r="TPP343" s="44"/>
+      <c r="TPQ343" s="44"/>
+      <c r="TPR343" s="44"/>
+      <c r="TPS343" s="44"/>
+      <c r="TPT343" s="44"/>
+      <c r="TPU343" s="44"/>
+      <c r="TPV343" s="44"/>
+      <c r="TPW343" s="44"/>
+      <c r="TPX343" s="44"/>
+      <c r="TPY343" s="44"/>
+      <c r="TPZ343" s="44"/>
+      <c r="TQA343" s="44"/>
+      <c r="TQB343" s="44"/>
+      <c r="TQC343" s="44"/>
+      <c r="TQD343" s="44"/>
+      <c r="TQE343" s="44"/>
+      <c r="TQF343" s="44"/>
+      <c r="TQG343" s="44"/>
+      <c r="TQH343" s="44"/>
+      <c r="TQI343" s="44"/>
+      <c r="TQJ343" s="44"/>
+      <c r="TQK343" s="44"/>
+      <c r="TQL343" s="44"/>
+      <c r="TQM343" s="44"/>
+      <c r="TQN343" s="44"/>
+      <c r="TQO343" s="44"/>
+      <c r="TQP343" s="44"/>
+      <c r="TQQ343" s="44"/>
+      <c r="TQR343" s="44"/>
+      <c r="TQS343" s="44"/>
+      <c r="TQT343" s="44"/>
+      <c r="TQU343" s="44"/>
+      <c r="TQV343" s="44"/>
+      <c r="TQW343" s="44"/>
+      <c r="TQX343" s="44"/>
+      <c r="TQY343" s="44"/>
+      <c r="TQZ343" s="44"/>
+      <c r="TRA343" s="44"/>
+      <c r="TRB343" s="44"/>
+      <c r="TRC343" s="44"/>
+      <c r="TRD343" s="44"/>
+      <c r="TRE343" s="44"/>
+      <c r="TRF343" s="44"/>
+      <c r="TRG343" s="44"/>
+      <c r="TRH343" s="44"/>
+      <c r="TRI343" s="44"/>
+      <c r="TRJ343" s="44"/>
+      <c r="TRK343" s="44"/>
+      <c r="TRL343" s="44"/>
+      <c r="TRM343" s="44"/>
+      <c r="TRN343" s="44"/>
+      <c r="TRO343" s="44"/>
+      <c r="TRP343" s="44"/>
+      <c r="TRQ343" s="44"/>
+      <c r="TRR343" s="44"/>
+      <c r="TRS343" s="44"/>
+      <c r="TRT343" s="44"/>
+      <c r="TRU343" s="44"/>
+      <c r="TRV343" s="44"/>
+      <c r="TRW343" s="44"/>
+      <c r="TRX343" s="44"/>
+      <c r="TRY343" s="44"/>
+      <c r="TRZ343" s="44"/>
+      <c r="TSA343" s="44"/>
+      <c r="TSB343" s="44"/>
+      <c r="TSC343" s="44"/>
+      <c r="TSD343" s="44"/>
+      <c r="TSE343" s="44"/>
+      <c r="TSF343" s="44"/>
+      <c r="TSG343" s="44"/>
+      <c r="TSH343" s="44"/>
+      <c r="TSI343" s="44"/>
+      <c r="TSJ343" s="44"/>
+      <c r="TSK343" s="44"/>
+      <c r="TSL343" s="44"/>
+      <c r="TSM343" s="44"/>
+      <c r="TSN343" s="44"/>
+      <c r="TSO343" s="44"/>
+      <c r="TSP343" s="44"/>
+      <c r="TSQ343" s="44"/>
+      <c r="TSR343" s="44"/>
+      <c r="TSS343" s="44"/>
+      <c r="TST343" s="44"/>
+      <c r="TSU343" s="44"/>
+      <c r="TSV343" s="44"/>
+      <c r="TSW343" s="44"/>
+      <c r="TSX343" s="44"/>
+      <c r="TSY343" s="44"/>
+      <c r="TSZ343" s="44"/>
+      <c r="TTA343" s="44"/>
+      <c r="TTB343" s="44"/>
+      <c r="TTC343" s="44"/>
+      <c r="TTD343" s="44"/>
+      <c r="TTE343" s="44"/>
+      <c r="TTF343" s="44"/>
+      <c r="TTG343" s="44"/>
+      <c r="TTH343" s="44"/>
+      <c r="TTI343" s="44"/>
+      <c r="TTJ343" s="44"/>
+      <c r="TTK343" s="44"/>
+      <c r="TTL343" s="44"/>
+      <c r="TTM343" s="44"/>
+      <c r="TTN343" s="44"/>
+      <c r="TTO343" s="44"/>
+      <c r="TTP343" s="44"/>
+      <c r="TTQ343" s="44"/>
+      <c r="TTR343" s="44"/>
+      <c r="TTS343" s="44"/>
+      <c r="TTT343" s="44"/>
+      <c r="TTU343" s="44"/>
+      <c r="TTV343" s="44"/>
+      <c r="TTW343" s="44"/>
+      <c r="TTX343" s="44"/>
+      <c r="TTY343" s="44"/>
+      <c r="TTZ343" s="44"/>
+      <c r="TUA343" s="44"/>
+      <c r="TUB343" s="44"/>
+      <c r="TUC343" s="44"/>
+      <c r="TUD343" s="44"/>
+      <c r="TUE343" s="44"/>
+      <c r="TUF343" s="44"/>
+      <c r="TUG343" s="44"/>
+      <c r="TUH343" s="44"/>
+      <c r="TUI343" s="44"/>
+      <c r="TUJ343" s="44"/>
+      <c r="TUK343" s="44"/>
+      <c r="TUL343" s="44"/>
+      <c r="TUM343" s="44"/>
+      <c r="TUN343" s="44"/>
+      <c r="TUO343" s="44"/>
+      <c r="TUP343" s="44"/>
+      <c r="TUQ343" s="44"/>
+      <c r="TUR343" s="44"/>
+      <c r="TUS343" s="44"/>
+      <c r="TUT343" s="44"/>
+      <c r="TUU343" s="44"/>
+      <c r="TUV343" s="44"/>
+      <c r="TUW343" s="44"/>
+      <c r="TUX343" s="44"/>
+      <c r="TUY343" s="44"/>
+      <c r="TUZ343" s="44"/>
+      <c r="TVA343" s="44"/>
+      <c r="TVB343" s="44"/>
+      <c r="TVC343" s="44"/>
+      <c r="TVD343" s="44"/>
+      <c r="TVE343" s="44"/>
+      <c r="TVF343" s="44"/>
+      <c r="TVG343" s="44"/>
+      <c r="TVH343" s="44"/>
+      <c r="TVI343" s="44"/>
+      <c r="TVJ343" s="44"/>
+      <c r="TVK343" s="44"/>
+      <c r="TVL343" s="44"/>
+      <c r="TVM343" s="44"/>
+      <c r="TVN343" s="44"/>
+      <c r="TVO343" s="44"/>
+      <c r="TVP343" s="44"/>
+      <c r="TVQ343" s="44"/>
+      <c r="TVR343" s="44"/>
+      <c r="TVS343" s="44"/>
+      <c r="TVT343" s="44"/>
+      <c r="TVU343" s="44"/>
+      <c r="TVV343" s="44"/>
+      <c r="TVW343" s="44"/>
+      <c r="TVX343" s="44"/>
+      <c r="TVY343" s="44"/>
+      <c r="TVZ343" s="44"/>
+      <c r="TWA343" s="44"/>
+      <c r="TWB343" s="44"/>
+      <c r="TWC343" s="44"/>
+      <c r="TWD343" s="44"/>
+      <c r="TWE343" s="44"/>
+      <c r="TWF343" s="44"/>
+      <c r="TWG343" s="44"/>
+      <c r="TWH343" s="44"/>
+      <c r="TWI343" s="44"/>
+      <c r="TWJ343" s="44"/>
+      <c r="TWK343" s="44"/>
+      <c r="TWL343" s="44"/>
+      <c r="TWM343" s="44"/>
+      <c r="TWN343" s="44"/>
+      <c r="TWO343" s="44"/>
+      <c r="TWP343" s="44"/>
+      <c r="TWQ343" s="44"/>
+      <c r="TWR343" s="44"/>
+      <c r="TWS343" s="44"/>
+      <c r="TWT343" s="44"/>
+      <c r="TWU343" s="44"/>
+      <c r="TWV343" s="44"/>
+      <c r="TWW343" s="44"/>
+      <c r="TWX343" s="44"/>
+      <c r="TWY343" s="44"/>
+      <c r="TWZ343" s="44"/>
+      <c r="TXA343" s="44"/>
+      <c r="TXB343" s="44"/>
+      <c r="TXC343" s="44"/>
+      <c r="TXD343" s="44"/>
+      <c r="TXE343" s="44"/>
+      <c r="TXF343" s="44"/>
+      <c r="TXG343" s="44"/>
+      <c r="TXH343" s="44"/>
+      <c r="TXI343" s="44"/>
+      <c r="TXJ343" s="44"/>
+      <c r="TXK343" s="44"/>
+      <c r="TXL343" s="44"/>
+      <c r="TXM343" s="44"/>
+      <c r="TXN343" s="44"/>
+      <c r="TXO343" s="44"/>
+      <c r="TXP343" s="44"/>
+      <c r="TXQ343" s="44"/>
+      <c r="TXR343" s="44"/>
+      <c r="TXS343" s="44"/>
+      <c r="TXT343" s="44"/>
+      <c r="TXU343" s="44"/>
+      <c r="TXV343" s="44"/>
+      <c r="TXW343" s="44"/>
+      <c r="TXX343" s="44"/>
+      <c r="TXY343" s="44"/>
+      <c r="TXZ343" s="44"/>
+      <c r="TYA343" s="44"/>
+      <c r="TYB343" s="44"/>
+      <c r="TYC343" s="44"/>
+      <c r="TYD343" s="44"/>
+      <c r="TYE343" s="44"/>
+      <c r="TYF343" s="44"/>
+      <c r="TYG343" s="44"/>
+      <c r="TYH343" s="44"/>
+      <c r="TYI343" s="44"/>
+      <c r="TYJ343" s="44"/>
+      <c r="TYK343" s="44"/>
+      <c r="TYL343" s="44"/>
+      <c r="TYM343" s="44"/>
+      <c r="TYN343" s="44"/>
+      <c r="TYO343" s="44"/>
+      <c r="TYP343" s="44"/>
+      <c r="TYQ343" s="44"/>
+      <c r="TYR343" s="44"/>
+      <c r="TYS343" s="44"/>
+      <c r="TYT343" s="44"/>
+      <c r="TYU343" s="44"/>
+      <c r="TYV343" s="44"/>
+      <c r="TYW343" s="44"/>
+      <c r="TYX343" s="44"/>
+      <c r="TYY343" s="44"/>
+      <c r="TYZ343" s="44"/>
+      <c r="TZA343" s="44"/>
+      <c r="TZB343" s="44"/>
+      <c r="TZC343" s="44"/>
+      <c r="TZD343" s="44"/>
+      <c r="TZE343" s="44"/>
+      <c r="TZF343" s="44"/>
+      <c r="TZG343" s="44"/>
+      <c r="TZH343" s="44"/>
+      <c r="TZI343" s="44"/>
+      <c r="TZJ343" s="44"/>
+      <c r="TZK343" s="44"/>
+      <c r="TZL343" s="44"/>
+      <c r="TZM343" s="44"/>
+      <c r="TZN343" s="44"/>
+      <c r="TZO343" s="44"/>
+      <c r="TZP343" s="44"/>
+      <c r="TZQ343" s="44"/>
+      <c r="TZR343" s="44"/>
+      <c r="TZS343" s="44"/>
+      <c r="TZT343" s="44"/>
+      <c r="TZU343" s="44"/>
+      <c r="TZV343" s="44"/>
+      <c r="TZW343" s="44"/>
+      <c r="TZX343" s="44"/>
+      <c r="TZY343" s="44"/>
+      <c r="TZZ343" s="44"/>
+      <c r="UAA343" s="44"/>
+      <c r="UAB343" s="44"/>
+      <c r="UAC343" s="44"/>
+      <c r="UAD343" s="44"/>
+      <c r="UAE343" s="44"/>
+      <c r="UAF343" s="44"/>
+      <c r="UAG343" s="44"/>
+      <c r="UAH343" s="44"/>
+      <c r="UAI343" s="44"/>
+      <c r="UAJ343" s="44"/>
+      <c r="UAK343" s="44"/>
+      <c r="UAL343" s="44"/>
+      <c r="UAM343" s="44"/>
+      <c r="UAN343" s="44"/>
+      <c r="UAO343" s="44"/>
+      <c r="UAP343" s="44"/>
+      <c r="UAQ343" s="44"/>
+      <c r="UAR343" s="44"/>
+      <c r="UAS343" s="44"/>
+      <c r="UAT343" s="44"/>
+      <c r="UAU343" s="44"/>
+      <c r="UAV343" s="44"/>
+      <c r="UAW343" s="44"/>
+      <c r="UAX343" s="44"/>
+      <c r="UAY343" s="44"/>
+      <c r="UAZ343" s="44"/>
+      <c r="UBA343" s="44"/>
+      <c r="UBB343" s="44"/>
+      <c r="UBC343" s="44"/>
+      <c r="UBD343" s="44"/>
+      <c r="UBE343" s="44"/>
+      <c r="UBF343" s="44"/>
+      <c r="UBG343" s="44"/>
+      <c r="UBH343" s="44"/>
+      <c r="UBI343" s="44"/>
+      <c r="UBJ343" s="44"/>
+      <c r="UBK343" s="44"/>
+      <c r="UBL343" s="44"/>
+      <c r="UBM343" s="44"/>
+      <c r="UBN343" s="44"/>
+      <c r="UBO343" s="44"/>
+      <c r="UBP343" s="44"/>
+      <c r="UBQ343" s="44"/>
+      <c r="UBR343" s="44"/>
+      <c r="UBS343" s="44"/>
+      <c r="UBT343" s="44"/>
+      <c r="UBU343" s="44"/>
+      <c r="UBV343" s="44"/>
+      <c r="UBW343" s="44"/>
+      <c r="UBX343" s="44"/>
+      <c r="UBY343" s="44"/>
+      <c r="UBZ343" s="44"/>
+      <c r="UCA343" s="44"/>
+      <c r="UCB343" s="44"/>
+      <c r="UCC343" s="44"/>
+      <c r="UCD343" s="44"/>
+      <c r="UCE343" s="44"/>
+      <c r="UCF343" s="44"/>
+      <c r="UCG343" s="44"/>
+      <c r="UCH343" s="44"/>
+      <c r="UCI343" s="44"/>
+      <c r="UCJ343" s="44"/>
+      <c r="UCK343" s="44"/>
+      <c r="UCL343" s="44"/>
+      <c r="UCM343" s="44"/>
+      <c r="UCN343" s="44"/>
+      <c r="UCO343" s="44"/>
+      <c r="UCP343" s="44"/>
+      <c r="UCQ343" s="44"/>
+      <c r="UCR343" s="44"/>
+      <c r="UCS343" s="44"/>
+      <c r="UCT343" s="44"/>
+      <c r="UCU343" s="44"/>
+      <c r="UCV343" s="44"/>
+      <c r="UCW343" s="44"/>
+      <c r="UCX343" s="44"/>
+      <c r="UCY343" s="44"/>
+      <c r="UCZ343" s="44"/>
+      <c r="UDA343" s="44"/>
+      <c r="UDB343" s="44"/>
+      <c r="UDC343" s="44"/>
+      <c r="UDD343" s="44"/>
+      <c r="UDE343" s="44"/>
+      <c r="UDF343" s="44"/>
+      <c r="UDG343" s="44"/>
+      <c r="UDH343" s="44"/>
+      <c r="UDI343" s="44"/>
+      <c r="UDJ343" s="44"/>
+      <c r="UDK343" s="44"/>
+      <c r="UDL343" s="44"/>
+      <c r="UDM343" s="44"/>
+      <c r="UDN343" s="44"/>
+      <c r="UDO343" s="44"/>
+      <c r="UDP343" s="44"/>
+      <c r="UDQ343" s="44"/>
+      <c r="UDR343" s="44"/>
+      <c r="UDS343" s="44"/>
+      <c r="UDT343" s="44"/>
+      <c r="UDU343" s="44"/>
+      <c r="UDV343" s="44"/>
+      <c r="UDW343" s="44"/>
+      <c r="UDX343" s="44"/>
+      <c r="UDY343" s="44"/>
+      <c r="UDZ343" s="44"/>
+      <c r="UEA343" s="44"/>
+      <c r="UEB343" s="44"/>
+      <c r="UEC343" s="44"/>
+      <c r="UED343" s="44"/>
+      <c r="UEE343" s="44"/>
+      <c r="UEF343" s="44"/>
+      <c r="UEG343" s="44"/>
+      <c r="UEH343" s="44"/>
+      <c r="UEI343" s="44"/>
+      <c r="UEJ343" s="44"/>
+      <c r="UEK343" s="44"/>
+      <c r="UEL343" s="44"/>
+      <c r="UEM343" s="44"/>
+      <c r="UEN343" s="44"/>
+      <c r="UEO343" s="44"/>
+      <c r="UEP343" s="44"/>
+      <c r="UEQ343" s="44"/>
+      <c r="UER343" s="44"/>
+      <c r="UES343" s="44"/>
+      <c r="UET343" s="44"/>
+      <c r="UEU343" s="44"/>
+      <c r="UEV343" s="44"/>
+      <c r="UEW343" s="44"/>
+      <c r="UEX343" s="44"/>
+      <c r="UEY343" s="44"/>
+      <c r="UEZ343" s="44"/>
+      <c r="UFA343" s="44"/>
+      <c r="UFB343" s="44"/>
+      <c r="UFC343" s="44"/>
+      <c r="UFD343" s="44"/>
+      <c r="UFE343" s="44"/>
+      <c r="UFF343" s="44"/>
+      <c r="UFG343" s="44"/>
+      <c r="UFH343" s="44"/>
+      <c r="UFI343" s="44"/>
+      <c r="UFJ343" s="44"/>
+      <c r="UFK343" s="44"/>
+      <c r="UFL343" s="44"/>
+      <c r="UFM343" s="44"/>
+      <c r="UFN343" s="44"/>
+      <c r="UFO343" s="44"/>
+      <c r="UFP343" s="44"/>
+      <c r="UFQ343" s="44"/>
+      <c r="UFR343" s="44"/>
+      <c r="UFS343" s="44"/>
+      <c r="UFT343" s="44"/>
+      <c r="UFU343" s="44"/>
+      <c r="UFV343" s="44"/>
+      <c r="UFW343" s="44"/>
+      <c r="UFX343" s="44"/>
+      <c r="UFY343" s="44"/>
+      <c r="UFZ343" s="44"/>
+      <c r="UGA343" s="44"/>
+      <c r="UGB343" s="44"/>
+      <c r="UGC343" s="44"/>
+      <c r="UGD343" s="44"/>
+      <c r="UGE343" s="44"/>
+      <c r="UGF343" s="44"/>
+      <c r="UGG343" s="44"/>
+      <c r="UGH343" s="44"/>
+      <c r="UGI343" s="44"/>
+      <c r="UGJ343" s="44"/>
+      <c r="UGK343" s="44"/>
+      <c r="UGL343" s="44"/>
+      <c r="UGM343" s="44"/>
+      <c r="UGN343" s="44"/>
+      <c r="UGO343" s="44"/>
+      <c r="UGP343" s="44"/>
+      <c r="UGQ343" s="44"/>
+      <c r="UGR343" s="44"/>
+      <c r="UGS343" s="44"/>
+      <c r="UGT343" s="44"/>
+      <c r="UGU343" s="44"/>
+      <c r="UGV343" s="44"/>
+      <c r="UGW343" s="44"/>
+      <c r="UGX343" s="44"/>
+      <c r="UGY343" s="44"/>
+      <c r="UGZ343" s="44"/>
+      <c r="UHA343" s="44"/>
+      <c r="UHB343" s="44"/>
+      <c r="UHC343" s="44"/>
+      <c r="UHD343" s="44"/>
+      <c r="UHE343" s="44"/>
+      <c r="UHF343" s="44"/>
+      <c r="UHG343" s="44"/>
+      <c r="UHH343" s="44"/>
+      <c r="UHI343" s="44"/>
+      <c r="UHJ343" s="44"/>
+      <c r="UHK343" s="44"/>
+      <c r="UHL343" s="44"/>
+      <c r="UHM343" s="44"/>
+      <c r="UHN343" s="44"/>
+      <c r="UHO343" s="44"/>
+      <c r="UHP343" s="44"/>
+      <c r="UHQ343" s="44"/>
+      <c r="UHR343" s="44"/>
+      <c r="UHS343" s="44"/>
+      <c r="UHT343" s="44"/>
+      <c r="UHU343" s="44"/>
+      <c r="UHV343" s="44"/>
+      <c r="UHW343" s="44"/>
+      <c r="UHX343" s="44"/>
+      <c r="UHY343" s="44"/>
+      <c r="UHZ343" s="44"/>
+      <c r="UIA343" s="44"/>
+      <c r="UIB343" s="44"/>
+      <c r="UIC343" s="44"/>
+      <c r="UID343" s="44"/>
+      <c r="UIE343" s="44"/>
+      <c r="UIF343" s="44"/>
+      <c r="UIG343" s="44"/>
+      <c r="UIH343" s="44"/>
+      <c r="UII343" s="44"/>
+      <c r="UIJ343" s="44"/>
+      <c r="UIK343" s="44"/>
+      <c r="UIL343" s="44"/>
+      <c r="UIM343" s="44"/>
+      <c r="UIN343" s="44"/>
+      <c r="UIO343" s="44"/>
+      <c r="UIP343" s="44"/>
+      <c r="UIQ343" s="44"/>
+      <c r="UIR343" s="44"/>
+      <c r="UIS343" s="44"/>
+      <c r="UIT343" s="44"/>
+      <c r="UIU343" s="44"/>
+      <c r="UIV343" s="44"/>
+      <c r="UIW343" s="44"/>
+      <c r="UIX343" s="44"/>
+      <c r="UIY343" s="44"/>
+      <c r="UIZ343" s="44"/>
+      <c r="UJA343" s="44"/>
+      <c r="UJB343" s="44"/>
+      <c r="UJC343" s="44"/>
+      <c r="UJD343" s="44"/>
+      <c r="UJE343" s="44"/>
+      <c r="UJF343" s="44"/>
+      <c r="UJG343" s="44"/>
+      <c r="UJH343" s="44"/>
+      <c r="UJI343" s="44"/>
+      <c r="UJJ343" s="44"/>
+      <c r="UJK343" s="44"/>
+      <c r="UJL343" s="44"/>
+      <c r="UJM343" s="44"/>
+      <c r="UJN343" s="44"/>
+      <c r="UJO343" s="44"/>
+      <c r="UJP343" s="44"/>
+      <c r="UJQ343" s="44"/>
+      <c r="UJR343" s="44"/>
+      <c r="UJS343" s="44"/>
+      <c r="UJT343" s="44"/>
+      <c r="UJU343" s="44"/>
+      <c r="UJV343" s="44"/>
+      <c r="UJW343" s="44"/>
+      <c r="UJX343" s="44"/>
+      <c r="UJY343" s="44"/>
+      <c r="UJZ343" s="44"/>
+      <c r="UKA343" s="44"/>
+      <c r="UKB343" s="44"/>
+      <c r="UKC343" s="44"/>
+      <c r="UKD343" s="44"/>
+      <c r="UKE343" s="44"/>
+      <c r="UKF343" s="44"/>
+      <c r="UKG343" s="44"/>
+      <c r="UKH343" s="44"/>
+      <c r="UKI343" s="44"/>
+      <c r="UKJ343" s="44"/>
+      <c r="UKK343" s="44"/>
+      <c r="UKL343" s="44"/>
+      <c r="UKM343" s="44"/>
+      <c r="UKN343" s="44"/>
+      <c r="UKO343" s="44"/>
+      <c r="UKP343" s="44"/>
+      <c r="UKQ343" s="44"/>
+      <c r="UKR343" s="44"/>
+      <c r="UKS343" s="44"/>
+      <c r="UKT343" s="44"/>
+      <c r="UKU343" s="44"/>
+      <c r="UKV343" s="44"/>
+      <c r="UKW343" s="44"/>
+      <c r="UKX343" s="44"/>
+      <c r="UKY343" s="44"/>
+      <c r="UKZ343" s="44"/>
+      <c r="ULA343" s="44"/>
+      <c r="ULB343" s="44"/>
+      <c r="ULC343" s="44"/>
+      <c r="ULD343" s="44"/>
+      <c r="ULE343" s="44"/>
+      <c r="ULF343" s="44"/>
+      <c r="ULG343" s="44"/>
+      <c r="ULH343" s="44"/>
+      <c r="ULI343" s="44"/>
+      <c r="ULJ343" s="44"/>
+      <c r="ULK343" s="44"/>
+      <c r="ULL343" s="44"/>
+      <c r="ULM343" s="44"/>
+      <c r="ULN343" s="44"/>
+      <c r="ULO343" s="44"/>
+      <c r="ULP343" s="44"/>
+      <c r="ULQ343" s="44"/>
+      <c r="ULR343" s="44"/>
+      <c r="ULS343" s="44"/>
+      <c r="ULT343" s="44"/>
+      <c r="ULU343" s="44"/>
+      <c r="ULV343" s="44"/>
+      <c r="ULW343" s="44"/>
+      <c r="ULX343" s="44"/>
+      <c r="ULY343" s="44"/>
+      <c r="ULZ343" s="44"/>
+      <c r="UMA343" s="44"/>
+      <c r="UMB343" s="44"/>
+      <c r="UMC343" s="44"/>
+      <c r="UMD343" s="44"/>
+      <c r="UME343" s="44"/>
+      <c r="UMF343" s="44"/>
+      <c r="UMG343" s="44"/>
+      <c r="UMH343" s="44"/>
+      <c r="UMI343" s="44"/>
+      <c r="UMJ343" s="44"/>
+      <c r="UMK343" s="44"/>
+      <c r="UML343" s="44"/>
+      <c r="UMM343" s="44"/>
+      <c r="UMN343" s="44"/>
+      <c r="UMO343" s="44"/>
+      <c r="UMP343" s="44"/>
+      <c r="UMQ343" s="44"/>
+      <c r="UMR343" s="44"/>
+      <c r="UMS343" s="44"/>
+      <c r="UMT343" s="44"/>
+      <c r="UMU343" s="44"/>
+      <c r="UMV343" s="44"/>
+      <c r="UMW343" s="44"/>
+      <c r="UMX343" s="44"/>
+      <c r="UMY343" s="44"/>
+      <c r="UMZ343" s="44"/>
+      <c r="UNA343" s="44"/>
+      <c r="UNB343" s="44"/>
+      <c r="UNC343" s="44"/>
+      <c r="UND343" s="44"/>
+      <c r="UNE343" s="44"/>
+      <c r="UNF343" s="44"/>
+      <c r="UNG343" s="44"/>
+      <c r="UNH343" s="44"/>
+      <c r="UNI343" s="44"/>
+      <c r="UNJ343" s="44"/>
+      <c r="UNK343" s="44"/>
+      <c r="UNL343" s="44"/>
+      <c r="UNM343" s="44"/>
+      <c r="UNN343" s="44"/>
+      <c r="UNO343" s="44"/>
+      <c r="UNP343" s="44"/>
+      <c r="UNQ343" s="44"/>
+      <c r="UNR343" s="44"/>
+      <c r="UNS343" s="44"/>
+      <c r="UNT343" s="44"/>
+      <c r="UNU343" s="44"/>
+      <c r="UNV343" s="44"/>
+      <c r="UNW343" s="44"/>
+      <c r="UNX343" s="44"/>
+      <c r="UNY343" s="44"/>
+      <c r="UNZ343" s="44"/>
+      <c r="UOA343" s="44"/>
+      <c r="UOB343" s="44"/>
+      <c r="UOC343" s="44"/>
+      <c r="UOD343" s="44"/>
+      <c r="UOE343" s="44"/>
+      <c r="UOF343" s="44"/>
+      <c r="UOG343" s="44"/>
+      <c r="UOH343" s="44"/>
+      <c r="UOI343" s="44"/>
+      <c r="UOJ343" s="44"/>
+      <c r="UOK343" s="44"/>
+      <c r="UOL343" s="44"/>
+      <c r="UOM343" s="44"/>
+      <c r="UON343" s="44"/>
+      <c r="UOO343" s="44"/>
+      <c r="UOP343" s="44"/>
+      <c r="UOQ343" s="44"/>
+      <c r="UOR343" s="44"/>
+      <c r="UOS343" s="44"/>
+      <c r="UOT343" s="44"/>
+      <c r="UOU343" s="44"/>
+      <c r="UOV343" s="44"/>
+      <c r="UOW343" s="44"/>
+      <c r="UOX343" s="44"/>
+      <c r="UOY343" s="44"/>
+      <c r="UOZ343" s="44"/>
+      <c r="UPA343" s="44"/>
+      <c r="UPB343" s="44"/>
+      <c r="UPC343" s="44"/>
+      <c r="UPD343" s="44"/>
+      <c r="UPE343" s="44"/>
+      <c r="UPF343" s="44"/>
+      <c r="UPG343" s="44"/>
+      <c r="UPH343" s="44"/>
+      <c r="UPI343" s="44"/>
+      <c r="UPJ343" s="44"/>
+      <c r="UPK343" s="44"/>
+      <c r="UPL343" s="44"/>
+      <c r="UPM343" s="44"/>
+      <c r="UPN343" s="44"/>
+      <c r="UPO343" s="44"/>
+      <c r="UPP343" s="44"/>
+      <c r="UPQ343" s="44"/>
+      <c r="UPR343" s="44"/>
+      <c r="UPS343" s="44"/>
+      <c r="UPT343" s="44"/>
+      <c r="UPU343" s="44"/>
+      <c r="UPV343" s="44"/>
+      <c r="UPW343" s="44"/>
+      <c r="UPX343" s="44"/>
+      <c r="UPY343" s="44"/>
+      <c r="UPZ343" s="44"/>
+      <c r="UQA343" s="44"/>
+      <c r="UQB343" s="44"/>
+      <c r="UQC343" s="44"/>
+      <c r="UQD343" s="44"/>
+      <c r="UQE343" s="44"/>
+      <c r="UQF343" s="44"/>
+      <c r="UQG343" s="44"/>
+      <c r="UQH343" s="44"/>
+      <c r="UQI343" s="44"/>
+      <c r="UQJ343" s="44"/>
+      <c r="UQK343" s="44"/>
+      <c r="UQL343" s="44"/>
+      <c r="UQM343" s="44"/>
+      <c r="UQN343" s="44"/>
+      <c r="UQO343" s="44"/>
+      <c r="UQP343" s="44"/>
+      <c r="UQQ343" s="44"/>
+      <c r="UQR343" s="44"/>
+      <c r="UQS343" s="44"/>
+      <c r="UQT343" s="44"/>
+      <c r="UQU343" s="44"/>
+      <c r="UQV343" s="44"/>
+      <c r="UQW343" s="44"/>
+      <c r="UQX343" s="44"/>
+      <c r="UQY343" s="44"/>
+      <c r="UQZ343" s="44"/>
+      <c r="URA343" s="44"/>
+      <c r="URB343" s="44"/>
+      <c r="URC343" s="44"/>
+      <c r="URD343" s="44"/>
+      <c r="URE343" s="44"/>
+      <c r="URF343" s="44"/>
+      <c r="URG343" s="44"/>
+      <c r="URH343" s="44"/>
+      <c r="URI343" s="44"/>
+      <c r="URJ343" s="44"/>
+      <c r="URK343" s="44"/>
+      <c r="URL343" s="44"/>
+      <c r="URM343" s="44"/>
+      <c r="URN343" s="44"/>
+      <c r="URO343" s="44"/>
+      <c r="URP343" s="44"/>
+      <c r="URQ343" s="44"/>
+      <c r="URR343" s="44"/>
+      <c r="URS343" s="44"/>
+      <c r="URT343" s="44"/>
+      <c r="URU343" s="44"/>
+      <c r="URV343" s="44"/>
+      <c r="URW343" s="44"/>
+      <c r="URX343" s="44"/>
+      <c r="URY343" s="44"/>
+      <c r="URZ343" s="44"/>
+      <c r="USA343" s="44"/>
+      <c r="USB343" s="44"/>
+      <c r="USC343" s="44"/>
+      <c r="USD343" s="44"/>
+      <c r="USE343" s="44"/>
+      <c r="USF343" s="44"/>
+      <c r="USG343" s="44"/>
+      <c r="USH343" s="44"/>
+      <c r="USI343" s="44"/>
+      <c r="USJ343" s="44"/>
+      <c r="USK343" s="44"/>
+      <c r="USL343" s="44"/>
+      <c r="USM343" s="44"/>
+      <c r="USN343" s="44"/>
+      <c r="USO343" s="44"/>
+      <c r="USP343" s="44"/>
+      <c r="USQ343" s="44"/>
+      <c r="USR343" s="44"/>
+      <c r="USS343" s="44"/>
+      <c r="UST343" s="44"/>
+      <c r="USU343" s="44"/>
+      <c r="USV343" s="44"/>
+      <c r="USW343" s="44"/>
+      <c r="USX343" s="44"/>
+      <c r="USY343" s="44"/>
+      <c r="USZ343" s="44"/>
+      <c r="UTA343" s="44"/>
+      <c r="UTB343" s="44"/>
+      <c r="UTC343" s="44"/>
+      <c r="UTD343" s="44"/>
+      <c r="UTE343" s="44"/>
+      <c r="UTF343" s="44"/>
+      <c r="UTG343" s="44"/>
+      <c r="UTH343" s="44"/>
+      <c r="UTI343" s="44"/>
+      <c r="UTJ343" s="44"/>
+      <c r="UTK343" s="44"/>
+      <c r="UTL343" s="44"/>
+      <c r="UTM343" s="44"/>
+      <c r="UTN343" s="44"/>
+      <c r="UTO343" s="44"/>
+      <c r="UTP343" s="44"/>
+      <c r="UTQ343" s="44"/>
+      <c r="UTR343" s="44"/>
+      <c r="UTS343" s="44"/>
+      <c r="UTT343" s="44"/>
+      <c r="UTU343" s="44"/>
+      <c r="UTV343" s="44"/>
+      <c r="UTW343" s="44"/>
+      <c r="UTX343" s="44"/>
+      <c r="UTY343" s="44"/>
+      <c r="UTZ343" s="44"/>
+      <c r="UUA343" s="44"/>
+      <c r="UUB343" s="44"/>
+      <c r="UUC343" s="44"/>
+      <c r="UUD343" s="44"/>
+      <c r="UUE343" s="44"/>
+      <c r="UUF343" s="44"/>
+      <c r="UUG343" s="44"/>
+      <c r="UUH343" s="44"/>
+      <c r="UUI343" s="44"/>
+      <c r="UUJ343" s="44"/>
+      <c r="UUK343" s="44"/>
+      <c r="UUL343" s="44"/>
+      <c r="UUM343" s="44"/>
+      <c r="UUN343" s="44"/>
+      <c r="UUO343" s="44"/>
+      <c r="UUP343" s="44"/>
+      <c r="UUQ343" s="44"/>
+      <c r="UUR343" s="44"/>
+      <c r="UUS343" s="44"/>
+      <c r="UUT343" s="44"/>
+      <c r="UUU343" s="44"/>
+      <c r="UUV343" s="44"/>
+      <c r="UUW343" s="44"/>
+      <c r="UUX343" s="44"/>
+      <c r="UUY343" s="44"/>
+      <c r="UUZ343" s="44"/>
+      <c r="UVA343" s="44"/>
+      <c r="UVB343" s="44"/>
+      <c r="UVC343" s="44"/>
+      <c r="UVD343" s="44"/>
+      <c r="UVE343" s="44"/>
+      <c r="UVF343" s="44"/>
+      <c r="UVG343" s="44"/>
+      <c r="UVH343" s="44"/>
+      <c r="UVI343" s="44"/>
+      <c r="UVJ343" s="44"/>
+      <c r="UVK343" s="44"/>
+      <c r="UVL343" s="44"/>
+      <c r="UVM343" s="44"/>
+      <c r="UVN343" s="44"/>
+      <c r="UVO343" s="44"/>
+      <c r="UVP343" s="44"/>
+      <c r="UVQ343" s="44"/>
+      <c r="UVR343" s="44"/>
+      <c r="UVS343" s="44"/>
+      <c r="UVT343" s="44"/>
+      <c r="UVU343" s="44"/>
+      <c r="UVV343" s="44"/>
+      <c r="UVW343" s="44"/>
+      <c r="UVX343" s="44"/>
+      <c r="UVY343" s="44"/>
+      <c r="UVZ343" s="44"/>
+      <c r="UWA343" s="44"/>
+      <c r="UWB343" s="44"/>
+      <c r="UWC343" s="44"/>
+      <c r="UWD343" s="44"/>
+      <c r="UWE343" s="44"/>
+      <c r="UWF343" s="44"/>
+      <c r="UWG343" s="44"/>
+      <c r="UWH343" s="44"/>
+      <c r="UWI343" s="44"/>
+      <c r="UWJ343" s="44"/>
+      <c r="UWK343" s="44"/>
+      <c r="UWL343" s="44"/>
+      <c r="UWM343" s="44"/>
+      <c r="UWN343" s="44"/>
+      <c r="UWO343" s="44"/>
+      <c r="UWP343" s="44"/>
+      <c r="UWQ343" s="44"/>
+      <c r="UWR343" s="44"/>
+      <c r="UWS343" s="44"/>
+      <c r="UWT343" s="44"/>
+      <c r="UWU343" s="44"/>
+      <c r="UWV343" s="44"/>
+      <c r="UWW343" s="44"/>
+      <c r="UWX343" s="44"/>
+      <c r="UWY343" s="44"/>
+      <c r="UWZ343" s="44"/>
+      <c r="UXA343" s="44"/>
+      <c r="UXB343" s="44"/>
+      <c r="UXC343" s="44"/>
+      <c r="UXD343" s="44"/>
+      <c r="UXE343" s="44"/>
+      <c r="UXF343" s="44"/>
+      <c r="UXG343" s="44"/>
+      <c r="UXH343" s="44"/>
+      <c r="UXI343" s="44"/>
+      <c r="UXJ343" s="44"/>
+      <c r="UXK343" s="44"/>
+      <c r="UXL343" s="44"/>
+      <c r="UXM343" s="44"/>
+      <c r="UXN343" s="44"/>
+      <c r="UXO343" s="44"/>
+      <c r="UXP343" s="44"/>
+      <c r="UXQ343" s="44"/>
+      <c r="UXR343" s="44"/>
+      <c r="UXS343" s="44"/>
+      <c r="UXT343" s="44"/>
+      <c r="UXU343" s="44"/>
+      <c r="UXV343" s="44"/>
+      <c r="UXW343" s="44"/>
+      <c r="UXX343" s="44"/>
+      <c r="UXY343" s="44"/>
+      <c r="UXZ343" s="44"/>
+      <c r="UYA343" s="44"/>
+      <c r="UYB343" s="44"/>
+      <c r="UYC343" s="44"/>
+      <c r="UYD343" s="44"/>
+      <c r="UYE343" s="44"/>
+      <c r="UYF343" s="44"/>
+      <c r="UYG343" s="44"/>
+      <c r="UYH343" s="44"/>
+      <c r="UYI343" s="44"/>
+      <c r="UYJ343" s="44"/>
+      <c r="UYK343" s="44"/>
+      <c r="UYL343" s="44"/>
+      <c r="UYM343" s="44"/>
+      <c r="UYN343" s="44"/>
+      <c r="UYO343" s="44"/>
+      <c r="UYP343" s="44"/>
+      <c r="UYQ343" s="44"/>
+      <c r="UYR343" s="44"/>
+      <c r="UYS343" s="44"/>
+      <c r="UYT343" s="44"/>
+      <c r="UYU343" s="44"/>
+      <c r="UYV343" s="44"/>
+      <c r="UYW343" s="44"/>
+      <c r="UYX343" s="44"/>
+      <c r="UYY343" s="44"/>
+      <c r="UYZ343" s="44"/>
+      <c r="UZA343" s="44"/>
+      <c r="UZB343" s="44"/>
+      <c r="UZC343" s="44"/>
+      <c r="UZD343" s="44"/>
+      <c r="UZE343" s="44"/>
+      <c r="UZF343" s="44"/>
+      <c r="UZG343" s="44"/>
+      <c r="UZH343" s="44"/>
+      <c r="UZI343" s="44"/>
+      <c r="UZJ343" s="44"/>
+      <c r="UZK343" s="44"/>
+      <c r="UZL343" s="44"/>
+      <c r="UZM343" s="44"/>
+      <c r="UZN343" s="44"/>
+      <c r="UZO343" s="44"/>
+      <c r="UZP343" s="44"/>
+      <c r="UZQ343" s="44"/>
+      <c r="UZR343" s="44"/>
+      <c r="UZS343" s="44"/>
+      <c r="UZT343" s="44"/>
+      <c r="UZU343" s="44"/>
+      <c r="UZV343" s="44"/>
+      <c r="UZW343" s="44"/>
+      <c r="UZX343" s="44"/>
+      <c r="UZY343" s="44"/>
+      <c r="UZZ343" s="44"/>
+      <c r="VAA343" s="44"/>
+      <c r="VAB343" s="44"/>
+      <c r="VAC343" s="44"/>
+      <c r="VAD343" s="44"/>
+      <c r="VAE343" s="44"/>
+      <c r="VAF343" s="44"/>
+      <c r="VAG343" s="44"/>
+      <c r="VAH343" s="44"/>
+      <c r="VAI343" s="44"/>
+      <c r="VAJ343" s="44"/>
+      <c r="VAK343" s="44"/>
+      <c r="VAL343" s="44"/>
+      <c r="VAM343" s="44"/>
+      <c r="VAN343" s="44"/>
+      <c r="VAO343" s="44"/>
+      <c r="VAP343" s="44"/>
+      <c r="VAQ343" s="44"/>
+      <c r="VAR343" s="44"/>
+      <c r="VAS343" s="44"/>
+      <c r="VAT343" s="44"/>
+      <c r="VAU343" s="44"/>
+      <c r="VAV343" s="44"/>
+      <c r="VAW343" s="44"/>
+      <c r="VAX343" s="44"/>
+      <c r="VAY343" s="44"/>
+      <c r="VAZ343" s="44"/>
+      <c r="VBA343" s="44"/>
+      <c r="VBB343" s="44"/>
+      <c r="VBC343" s="44"/>
+      <c r="VBD343" s="44"/>
+      <c r="VBE343" s="44"/>
+      <c r="VBF343" s="44"/>
+      <c r="VBG343" s="44"/>
+      <c r="VBH343" s="44"/>
+      <c r="VBI343" s="44"/>
+      <c r="VBJ343" s="44"/>
+      <c r="VBK343" s="44"/>
+      <c r="VBL343" s="44"/>
+      <c r="VBM343" s="44"/>
+      <c r="VBN343" s="44"/>
+      <c r="VBO343" s="44"/>
+      <c r="VBP343" s="44"/>
+      <c r="VBQ343" s="44"/>
+      <c r="VBR343" s="44"/>
+      <c r="VBS343" s="44"/>
+      <c r="VBT343" s="44"/>
+      <c r="VBU343" s="44"/>
+      <c r="VBV343" s="44"/>
+      <c r="VBW343" s="44"/>
+      <c r="VBX343" s="44"/>
+      <c r="VBY343" s="44"/>
+      <c r="VBZ343" s="44"/>
+      <c r="VCA343" s="44"/>
+      <c r="VCB343" s="44"/>
+      <c r="VCC343" s="44"/>
+      <c r="VCD343" s="44"/>
+      <c r="VCE343" s="44"/>
+      <c r="VCF343" s="44"/>
+      <c r="VCG343" s="44"/>
+      <c r="VCH343" s="44"/>
+      <c r="VCI343" s="44"/>
+      <c r="VCJ343" s="44"/>
+      <c r="VCK343" s="44"/>
+      <c r="VCL343" s="44"/>
+      <c r="VCM343" s="44"/>
+      <c r="VCN343" s="44"/>
+      <c r="VCO343" s="44"/>
+      <c r="VCP343" s="44"/>
+      <c r="VCQ343" s="44"/>
+      <c r="VCR343" s="44"/>
+      <c r="VCS343" s="44"/>
+      <c r="VCT343" s="44"/>
+      <c r="VCU343" s="44"/>
+      <c r="VCV343" s="44"/>
+      <c r="VCW343" s="44"/>
+      <c r="VCX343" s="44"/>
+      <c r="VCY343" s="44"/>
+      <c r="VCZ343" s="44"/>
+      <c r="VDA343" s="44"/>
+      <c r="VDB343" s="44"/>
+      <c r="VDC343" s="44"/>
+      <c r="VDD343" s="44"/>
+      <c r="VDE343" s="44"/>
+      <c r="VDF343" s="44"/>
+      <c r="VDG343" s="44"/>
+      <c r="VDH343" s="44"/>
+      <c r="VDI343" s="44"/>
+      <c r="VDJ343" s="44"/>
+      <c r="VDK343" s="44"/>
+      <c r="VDL343" s="44"/>
+      <c r="VDM343" s="44"/>
+      <c r="VDN343" s="44"/>
+      <c r="VDO343" s="44"/>
+      <c r="VDP343" s="44"/>
+      <c r="VDQ343" s="44"/>
+      <c r="VDR343" s="44"/>
+      <c r="VDS343" s="44"/>
+      <c r="VDT343" s="44"/>
+      <c r="VDU343" s="44"/>
+      <c r="VDV343" s="44"/>
+      <c r="VDW343" s="44"/>
+      <c r="VDX343" s="44"/>
+      <c r="VDY343" s="44"/>
+      <c r="VDZ343" s="44"/>
+      <c r="VEA343" s="44"/>
+      <c r="VEB343" s="44"/>
+      <c r="VEC343" s="44"/>
+      <c r="VED343" s="44"/>
+      <c r="VEE343" s="44"/>
+      <c r="VEF343" s="44"/>
+      <c r="VEG343" s="44"/>
+      <c r="VEH343" s="44"/>
+      <c r="VEI343" s="44"/>
+      <c r="VEJ343" s="44"/>
+      <c r="VEK343" s="44"/>
+      <c r="VEL343" s="44"/>
+      <c r="VEM343" s="44"/>
+      <c r="VEN343" s="44"/>
+      <c r="VEO343" s="44"/>
+      <c r="VEP343" s="44"/>
+      <c r="VEQ343" s="44"/>
+      <c r="VER343" s="44"/>
+      <c r="VES343" s="44"/>
+      <c r="VET343" s="44"/>
+      <c r="VEU343" s="44"/>
+      <c r="VEV343" s="44"/>
+      <c r="VEW343" s="44"/>
+      <c r="VEX343" s="44"/>
+      <c r="VEY343" s="44"/>
+      <c r="VEZ343" s="44"/>
+      <c r="VFA343" s="44"/>
+      <c r="VFB343" s="44"/>
+      <c r="VFC343" s="44"/>
+      <c r="VFD343" s="44"/>
+      <c r="VFE343" s="44"/>
+      <c r="VFF343" s="44"/>
+      <c r="VFG343" s="44"/>
+      <c r="VFH343" s="44"/>
+      <c r="VFI343" s="44"/>
+      <c r="VFJ343" s="44"/>
+      <c r="VFK343" s="44"/>
+      <c r="VFL343" s="44"/>
+      <c r="VFM343" s="44"/>
+      <c r="VFN343" s="44"/>
+      <c r="VFO343" s="44"/>
+      <c r="VFP343" s="44"/>
+      <c r="VFQ343" s="44"/>
+      <c r="VFR343" s="44"/>
+      <c r="VFS343" s="44"/>
+      <c r="VFT343" s="44"/>
+      <c r="VFU343" s="44"/>
+      <c r="VFV343" s="44"/>
+      <c r="VFW343" s="44"/>
+      <c r="VFX343" s="44"/>
+      <c r="VFY343" s="44"/>
+      <c r="VFZ343" s="44"/>
+      <c r="VGA343" s="44"/>
+      <c r="VGB343" s="44"/>
+      <c r="VGC343" s="44"/>
+      <c r="VGD343" s="44"/>
+      <c r="VGE343" s="44"/>
+      <c r="VGF343" s="44"/>
+      <c r="VGG343" s="44"/>
+      <c r="VGH343" s="44"/>
+      <c r="VGI343" s="44"/>
+      <c r="VGJ343" s="44"/>
+      <c r="VGK343" s="44"/>
+      <c r="VGL343" s="44"/>
+      <c r="VGM343" s="44"/>
+      <c r="VGN343" s="44"/>
+      <c r="VGO343" s="44"/>
+      <c r="VGP343" s="44"/>
+      <c r="VGQ343" s="44"/>
+      <c r="VGR343" s="44"/>
+      <c r="VGS343" s="44"/>
+      <c r="VGT343" s="44"/>
+      <c r="VGU343" s="44"/>
+      <c r="VGV343" s="44"/>
+      <c r="VGW343" s="44"/>
+      <c r="VGX343" s="44"/>
+      <c r="VGY343" s="44"/>
+      <c r="VGZ343" s="44"/>
+      <c r="VHA343" s="44"/>
+      <c r="VHB343" s="44"/>
+      <c r="VHC343" s="44"/>
+      <c r="VHD343" s="44"/>
+      <c r="VHE343" s="44"/>
+      <c r="VHF343" s="44"/>
+      <c r="VHG343" s="44"/>
+      <c r="VHH343" s="44"/>
+      <c r="VHI343" s="44"/>
+      <c r="VHJ343" s="44"/>
+      <c r="VHK343" s="44"/>
+      <c r="VHL343" s="44"/>
+      <c r="VHM343" s="44"/>
+      <c r="VHN343" s="44"/>
+      <c r="VHO343" s="44"/>
+      <c r="VHP343" s="44"/>
+      <c r="VHQ343" s="44"/>
+      <c r="VHR343" s="44"/>
+      <c r="VHS343" s="44"/>
+      <c r="VHT343" s="44"/>
+      <c r="VHU343" s="44"/>
+      <c r="VHV343" s="44"/>
+      <c r="VHW343" s="44"/>
+      <c r="VHX343" s="44"/>
+      <c r="VHY343" s="44"/>
+      <c r="VHZ343" s="44"/>
+      <c r="VIA343" s="44"/>
+      <c r="VIB343" s="44"/>
+      <c r="VIC343" s="44"/>
+      <c r="VID343" s="44"/>
+      <c r="VIE343" s="44"/>
+      <c r="VIF343" s="44"/>
+      <c r="VIG343" s="44"/>
+      <c r="VIH343" s="44"/>
+      <c r="VII343" s="44"/>
+      <c r="VIJ343" s="44"/>
+      <c r="VIK343" s="44"/>
+      <c r="VIL343" s="44"/>
+      <c r="VIM343" s="44"/>
+      <c r="VIN343" s="44"/>
+      <c r="VIO343" s="44"/>
+      <c r="VIP343" s="44"/>
+      <c r="VIQ343" s="44"/>
+      <c r="VIR343" s="44"/>
+      <c r="VIS343" s="44"/>
+      <c r="VIT343" s="44"/>
+      <c r="VIU343" s="44"/>
+      <c r="VIV343" s="44"/>
+      <c r="VIW343" s="44"/>
+      <c r="VIX343" s="44"/>
+      <c r="VIY343" s="44"/>
+      <c r="VIZ343" s="44"/>
+      <c r="VJA343" s="44"/>
+      <c r="VJB343" s="44"/>
+      <c r="VJC343" s="44"/>
+      <c r="VJD343" s="44"/>
+      <c r="VJE343" s="44"/>
+      <c r="VJF343" s="44"/>
+      <c r="VJG343" s="44"/>
+      <c r="VJH343" s="44"/>
+      <c r="VJI343" s="44"/>
+      <c r="VJJ343" s="44"/>
+      <c r="VJK343" s="44"/>
+      <c r="VJL343" s="44"/>
+      <c r="VJM343" s="44"/>
+      <c r="VJN343" s="44"/>
+      <c r="VJO343" s="44"/>
+      <c r="VJP343" s="44"/>
+      <c r="VJQ343" s="44"/>
+      <c r="VJR343" s="44"/>
+      <c r="VJS343" s="44"/>
+      <c r="VJT343" s="44"/>
+      <c r="VJU343" s="44"/>
+      <c r="VJV343" s="44"/>
+      <c r="VJW343" s="44"/>
+      <c r="VJX343" s="44"/>
+      <c r="VJY343" s="44"/>
+      <c r="VJZ343" s="44"/>
+      <c r="VKA343" s="44"/>
+      <c r="VKB343" s="44"/>
+      <c r="VKC343" s="44"/>
+      <c r="VKD343" s="44"/>
+      <c r="VKE343" s="44"/>
+      <c r="VKF343" s="44"/>
+      <c r="VKG343" s="44"/>
+      <c r="VKH343" s="44"/>
+      <c r="VKI343" s="44"/>
+      <c r="VKJ343" s="44"/>
+      <c r="VKK343" s="44"/>
+      <c r="VKL343" s="44"/>
+      <c r="VKM343" s="44"/>
+      <c r="VKN343" s="44"/>
+      <c r="VKO343" s="44"/>
+      <c r="VKP343" s="44"/>
+      <c r="VKQ343" s="44"/>
+      <c r="VKR343" s="44"/>
+      <c r="VKS343" s="44"/>
+      <c r="VKT343" s="44"/>
+      <c r="VKU343" s="44"/>
+      <c r="VKV343" s="44"/>
+      <c r="VKW343" s="44"/>
+      <c r="VKX343" s="44"/>
+      <c r="VKY343" s="44"/>
+      <c r="VKZ343" s="44"/>
+      <c r="VLA343" s="44"/>
+      <c r="VLB343" s="44"/>
+      <c r="VLC343" s="44"/>
+      <c r="VLD343" s="44"/>
+      <c r="VLE343" s="44"/>
+      <c r="VLF343" s="44"/>
+      <c r="VLG343" s="44"/>
+      <c r="VLH343" s="44"/>
+      <c r="VLI343" s="44"/>
+      <c r="VLJ343" s="44"/>
+      <c r="VLK343" s="44"/>
+      <c r="VLL343" s="44"/>
+      <c r="VLM343" s="44"/>
+      <c r="VLN343" s="44"/>
+      <c r="VLO343" s="44"/>
+      <c r="VLP343" s="44"/>
+      <c r="VLQ343" s="44"/>
+      <c r="VLR343" s="44"/>
+      <c r="VLS343" s="44"/>
+      <c r="VLT343" s="44"/>
+      <c r="VLU343" s="44"/>
+      <c r="VLV343" s="44"/>
+      <c r="VLW343" s="44"/>
+      <c r="VLX343" s="44"/>
+      <c r="VLY343" s="44"/>
+      <c r="VLZ343" s="44"/>
+      <c r="VMA343" s="44"/>
+      <c r="VMB343" s="44"/>
+      <c r="VMC343" s="44"/>
+      <c r="VMD343" s="44"/>
+      <c r="VME343" s="44"/>
+      <c r="VMF343" s="44"/>
+      <c r="VMG343" s="44"/>
+      <c r="VMH343" s="44"/>
+      <c r="VMI343" s="44"/>
+      <c r="VMJ343" s="44"/>
+      <c r="VMK343" s="44"/>
+      <c r="VML343" s="44"/>
+      <c r="VMM343" s="44"/>
+      <c r="VMN343" s="44"/>
+      <c r="VMO343" s="44"/>
+      <c r="VMP343" s="44"/>
+      <c r="VMQ343" s="44"/>
+      <c r="VMR343" s="44"/>
+      <c r="VMS343" s="44"/>
+      <c r="VMT343" s="44"/>
+      <c r="VMU343" s="44"/>
+      <c r="VMV343" s="44"/>
+      <c r="VMW343" s="44"/>
+      <c r="VMX343" s="44"/>
+      <c r="VMY343" s="44"/>
+      <c r="VMZ343" s="44"/>
+      <c r="VNA343" s="44"/>
+      <c r="VNB343" s="44"/>
+      <c r="VNC343" s="44"/>
+      <c r="VND343" s="44"/>
+      <c r="VNE343" s="44"/>
+      <c r="VNF343" s="44"/>
+      <c r="VNG343" s="44"/>
+      <c r="VNH343" s="44"/>
+      <c r="VNI343" s="44"/>
+      <c r="VNJ343" s="44"/>
+      <c r="VNK343" s="44"/>
+      <c r="VNL343" s="44"/>
+      <c r="VNM343" s="44"/>
+      <c r="VNN343" s="44"/>
+      <c r="VNO343" s="44"/>
+      <c r="VNP343" s="44"/>
+      <c r="VNQ343" s="44"/>
+      <c r="VNR343" s="44"/>
+      <c r="VNS343" s="44"/>
+      <c r="VNT343" s="44"/>
+      <c r="VNU343" s="44"/>
+      <c r="VNV343" s="44"/>
+      <c r="VNW343" s="44"/>
+      <c r="VNX343" s="44"/>
+      <c r="VNY343" s="44"/>
+      <c r="VNZ343" s="44"/>
+      <c r="VOA343" s="44"/>
+      <c r="VOB343" s="44"/>
+      <c r="VOC343" s="44"/>
+      <c r="VOD343" s="44"/>
+      <c r="VOE343" s="44"/>
+      <c r="VOF343" s="44"/>
+      <c r="VOG343" s="44"/>
+      <c r="VOH343" s="44"/>
+      <c r="VOI343" s="44"/>
+      <c r="VOJ343" s="44"/>
+      <c r="VOK343" s="44"/>
+      <c r="VOL343" s="44"/>
+      <c r="VOM343" s="44"/>
+      <c r="VON343" s="44"/>
+      <c r="VOO343" s="44"/>
+      <c r="VOP343" s="44"/>
+      <c r="VOQ343" s="44"/>
+      <c r="VOR343" s="44"/>
+      <c r="VOS343" s="44"/>
+      <c r="VOT343" s="44"/>
+      <c r="VOU343" s="44"/>
+      <c r="VOV343" s="44"/>
+      <c r="VOW343" s="44"/>
+      <c r="VOX343" s="44"/>
+      <c r="VOY343" s="44"/>
+      <c r="VOZ343" s="44"/>
+      <c r="VPA343" s="44"/>
+      <c r="VPB343" s="44"/>
+      <c r="VPC343" s="44"/>
+      <c r="VPD343" s="44"/>
+      <c r="VPE343" s="44"/>
+      <c r="VPF343" s="44"/>
+      <c r="VPG343" s="44"/>
+      <c r="VPH343" s="44"/>
+      <c r="VPI343" s="44"/>
+      <c r="VPJ343" s="44"/>
+      <c r="VPK343" s="44"/>
+      <c r="VPL343" s="44"/>
+      <c r="VPM343" s="44"/>
+      <c r="VPN343" s="44"/>
+      <c r="VPO343" s="44"/>
+      <c r="VPP343" s="44"/>
+      <c r="VPQ343" s="44"/>
+      <c r="VPR343" s="44"/>
+      <c r="VPS343" s="44"/>
+      <c r="VPT343" s="44"/>
+      <c r="VPU343" s="44"/>
+      <c r="VPV343" s="44"/>
+      <c r="VPW343" s="44"/>
+      <c r="VPX343" s="44"/>
+      <c r="VPY343" s="44"/>
+      <c r="VPZ343" s="44"/>
+      <c r="VQA343" s="44"/>
+      <c r="VQB343" s="44"/>
+      <c r="VQC343" s="44"/>
+      <c r="VQD343" s="44"/>
+      <c r="VQE343" s="44"/>
+      <c r="VQF343" s="44"/>
+      <c r="VQG343" s="44"/>
+      <c r="VQH343" s="44"/>
+      <c r="VQI343" s="44"/>
+      <c r="VQJ343" s="44"/>
+      <c r="VQK343" s="44"/>
+      <c r="VQL343" s="44"/>
+      <c r="VQM343" s="44"/>
+      <c r="VQN343" s="44"/>
+      <c r="VQO343" s="44"/>
+      <c r="VQP343" s="44"/>
+      <c r="VQQ343" s="44"/>
+      <c r="VQR343" s="44"/>
+      <c r="VQS343" s="44"/>
+      <c r="VQT343" s="44"/>
+      <c r="VQU343" s="44"/>
+      <c r="VQV343" s="44"/>
+      <c r="VQW343" s="44"/>
+      <c r="VQX343" s="44"/>
+      <c r="VQY343" s="44"/>
+      <c r="VQZ343" s="44"/>
+      <c r="VRA343" s="44"/>
+      <c r="VRB343" s="44"/>
+      <c r="VRC343" s="44"/>
+      <c r="VRD343" s="44"/>
+      <c r="VRE343" s="44"/>
+      <c r="VRF343" s="44"/>
+      <c r="VRG343" s="44"/>
+      <c r="VRH343" s="44"/>
+      <c r="VRI343" s="44"/>
+      <c r="VRJ343" s="44"/>
+      <c r="VRK343" s="44"/>
+      <c r="VRL343" s="44"/>
+      <c r="VRM343" s="44"/>
+      <c r="VRN343" s="44"/>
+      <c r="VRO343" s="44"/>
+      <c r="VRP343" s="44"/>
+      <c r="VRQ343" s="44"/>
+      <c r="VRR343" s="44"/>
+      <c r="VRS343" s="44"/>
+      <c r="VRT343" s="44"/>
+      <c r="VRU343" s="44"/>
+      <c r="VRV343" s="44"/>
+      <c r="VRW343" s="44"/>
+      <c r="VRX343" s="44"/>
+      <c r="VRY343" s="44"/>
+      <c r="VRZ343" s="44"/>
+      <c r="VSA343" s="44"/>
+      <c r="VSB343" s="44"/>
+      <c r="VSC343" s="44"/>
+      <c r="VSD343" s="44"/>
+      <c r="VSE343" s="44"/>
+      <c r="VSF343" s="44"/>
+      <c r="VSG343" s="44"/>
+      <c r="VSH343" s="44"/>
+      <c r="VSI343" s="44"/>
+      <c r="VSJ343" s="44"/>
+      <c r="VSK343" s="44"/>
+      <c r="VSL343" s="44"/>
+      <c r="VSM343" s="44"/>
+      <c r="VSN343" s="44"/>
+      <c r="VSO343" s="44"/>
+      <c r="VSP343" s="44"/>
+      <c r="VSQ343" s="44"/>
+      <c r="VSR343" s="44"/>
+      <c r="VSS343" s="44"/>
+      <c r="VST343" s="44"/>
+      <c r="VSU343" s="44"/>
+      <c r="VSV343" s="44"/>
+      <c r="VSW343" s="44"/>
+      <c r="VSX343" s="44"/>
+      <c r="VSY343" s="44"/>
+      <c r="VSZ343" s="44"/>
+      <c r="VTA343" s="44"/>
+      <c r="VTB343" s="44"/>
+      <c r="VTC343" s="44"/>
+      <c r="VTD343" s="44"/>
+      <c r="VTE343" s="44"/>
+      <c r="VTF343" s="44"/>
+      <c r="VTG343" s="44"/>
+      <c r="VTH343" s="44"/>
+      <c r="VTI343" s="44"/>
+      <c r="VTJ343" s="44"/>
+      <c r="VTK343" s="44"/>
+      <c r="VTL343" s="44"/>
+      <c r="VTM343" s="44"/>
+      <c r="VTN343" s="44"/>
+      <c r="VTO343" s="44"/>
+      <c r="VTP343" s="44"/>
+      <c r="VTQ343" s="44"/>
+      <c r="VTR343" s="44"/>
+      <c r="VTS343" s="44"/>
+      <c r="VTT343" s="44"/>
+      <c r="VTU343" s="44"/>
+      <c r="VTV343" s="44"/>
+      <c r="VTW343" s="44"/>
+      <c r="VTX343" s="44"/>
+      <c r="VTY343" s="44"/>
+      <c r="VTZ343" s="44"/>
+      <c r="VUA343" s="44"/>
+      <c r="VUB343" s="44"/>
+      <c r="VUC343" s="44"/>
+      <c r="VUD343" s="44"/>
+      <c r="VUE343" s="44"/>
+      <c r="VUF343" s="44"/>
+      <c r="VUG343" s="44"/>
+      <c r="VUH343" s="44"/>
+      <c r="VUI343" s="44"/>
+      <c r="VUJ343" s="44"/>
+      <c r="VUK343" s="44"/>
+      <c r="VUL343" s="44"/>
+      <c r="VUM343" s="44"/>
+      <c r="VUN343" s="44"/>
+      <c r="VUO343" s="44"/>
+      <c r="VUP343" s="44"/>
+      <c r="VUQ343" s="44"/>
+      <c r="VUR343" s="44"/>
+      <c r="VUS343" s="44"/>
+      <c r="VUT343" s="44"/>
+      <c r="VUU343" s="44"/>
+      <c r="VUV343" s="44"/>
+      <c r="VUW343" s="44"/>
+      <c r="VUX343" s="44"/>
+      <c r="VUY343" s="44"/>
+      <c r="VUZ343" s="44"/>
+      <c r="VVA343" s="44"/>
+      <c r="VVB343" s="44"/>
+      <c r="VVC343" s="44"/>
+      <c r="VVD343" s="44"/>
+      <c r="VVE343" s="44"/>
+      <c r="VVF343" s="44"/>
+      <c r="VVG343" s="44"/>
+      <c r="VVH343" s="44"/>
+      <c r="VVI343" s="44"/>
+      <c r="VVJ343" s="44"/>
+      <c r="VVK343" s="44"/>
+      <c r="VVL343" s="44"/>
+      <c r="VVM343" s="44"/>
+      <c r="VVN343" s="44"/>
+      <c r="VVO343" s="44"/>
+      <c r="VVP343" s="44"/>
+      <c r="VVQ343" s="44"/>
+      <c r="VVR343" s="44"/>
+      <c r="VVS343" s="44"/>
+      <c r="VVT343" s="44"/>
+      <c r="VVU343" s="44"/>
+      <c r="VVV343" s="44"/>
+      <c r="VVW343" s="44"/>
+      <c r="VVX343" s="44"/>
+      <c r="VVY343" s="44"/>
+      <c r="VVZ343" s="44"/>
+      <c r="VWA343" s="44"/>
+      <c r="VWB343" s="44"/>
+      <c r="VWC343" s="44"/>
+      <c r="VWD343" s="44"/>
+      <c r="VWE343" s="44"/>
+      <c r="VWF343" s="44"/>
+      <c r="VWG343" s="44"/>
+      <c r="VWH343" s="44"/>
+      <c r="VWI343" s="44"/>
+      <c r="VWJ343" s="44"/>
+      <c r="VWK343" s="44"/>
+      <c r="VWL343" s="44"/>
+      <c r="VWM343" s="44"/>
+      <c r="VWN343" s="44"/>
+      <c r="VWO343" s="44"/>
+      <c r="VWP343" s="44"/>
+      <c r="VWQ343" s="44"/>
+      <c r="VWR343" s="44"/>
+      <c r="VWS343" s="44"/>
+      <c r="VWT343" s="44"/>
+      <c r="VWU343" s="44"/>
+      <c r="VWV343" s="44"/>
+      <c r="VWW343" s="44"/>
+      <c r="VWX343" s="44"/>
+      <c r="VWY343" s="44"/>
+      <c r="VWZ343" s="44"/>
+      <c r="VXA343" s="44"/>
+      <c r="VXB343" s="44"/>
+      <c r="VXC343" s="44"/>
+      <c r="VXD343" s="44"/>
+      <c r="VXE343" s="44"/>
+      <c r="VXF343" s="44"/>
+      <c r="VXG343" s="44"/>
+      <c r="VXH343" s="44"/>
+      <c r="VXI343" s="44"/>
+      <c r="VXJ343" s="44"/>
+      <c r="VXK343" s="44"/>
+      <c r="VXL343" s="44"/>
+      <c r="VXM343" s="44"/>
+      <c r="VXN343" s="44"/>
+      <c r="VXO343" s="44"/>
+      <c r="VXP343" s="44"/>
+      <c r="VXQ343" s="44"/>
+      <c r="VXR343" s="44"/>
+      <c r="VXS343" s="44"/>
+      <c r="VXT343" s="44"/>
+      <c r="VXU343" s="44"/>
+      <c r="VXV343" s="44"/>
+      <c r="VXW343" s="44"/>
+      <c r="VXX343" s="44"/>
+      <c r="VXY343" s="44"/>
+      <c r="VXZ343" s="44"/>
+      <c r="VYA343" s="44"/>
+      <c r="VYB343" s="44"/>
+      <c r="VYC343" s="44"/>
+      <c r="VYD343" s="44"/>
+      <c r="VYE343" s="44"/>
+      <c r="VYF343" s="44"/>
+      <c r="VYG343" s="44"/>
+      <c r="VYH343" s="44"/>
+      <c r="VYI343" s="44"/>
+      <c r="VYJ343" s="44"/>
+      <c r="VYK343" s="44"/>
+      <c r="VYL343" s="44"/>
+      <c r="VYM343" s="44"/>
+      <c r="VYN343" s="44"/>
+      <c r="VYO343" s="44"/>
+      <c r="VYP343" s="44"/>
+      <c r="VYQ343" s="44"/>
+      <c r="VYR343" s="44"/>
+      <c r="VYS343" s="44"/>
+      <c r="VYT343" s="44"/>
+      <c r="VYU343" s="44"/>
+      <c r="VYV343" s="44"/>
+      <c r="VYW343" s="44"/>
+      <c r="VYX343" s="44"/>
+      <c r="VYY343" s="44"/>
+      <c r="VYZ343" s="44"/>
+      <c r="VZA343" s="44"/>
+      <c r="VZB343" s="44"/>
+      <c r="VZC343" s="44"/>
+      <c r="VZD343" s="44"/>
+      <c r="VZE343" s="44"/>
+      <c r="VZF343" s="44"/>
+      <c r="VZG343" s="44"/>
+      <c r="VZH343" s="44"/>
+      <c r="VZI343" s="44"/>
+      <c r="VZJ343" s="44"/>
+      <c r="VZK343" s="44"/>
+      <c r="VZL343" s="44"/>
+      <c r="VZM343" s="44"/>
+      <c r="VZN343" s="44"/>
+      <c r="VZO343" s="44"/>
+      <c r="VZP343" s="44"/>
+      <c r="VZQ343" s="44"/>
+      <c r="VZR343" s="44"/>
+      <c r="VZS343" s="44"/>
+      <c r="VZT343" s="44"/>
+      <c r="VZU343" s="44"/>
+      <c r="VZV343" s="44"/>
+      <c r="VZW343" s="44"/>
+      <c r="VZX343" s="44"/>
+      <c r="VZY343" s="44"/>
+      <c r="VZZ343" s="44"/>
+      <c r="WAA343" s="44"/>
+      <c r="WAB343" s="44"/>
+      <c r="WAC343" s="44"/>
+      <c r="WAD343" s="44"/>
+      <c r="WAE343" s="44"/>
+      <c r="WAF343" s="44"/>
+      <c r="WAG343" s="44"/>
+      <c r="WAH343" s="44"/>
+      <c r="WAI343" s="44"/>
+      <c r="WAJ343" s="44"/>
+      <c r="WAK343" s="44"/>
+      <c r="WAL343" s="44"/>
+      <c r="WAM343" s="44"/>
+      <c r="WAN343" s="44"/>
+      <c r="WAO343" s="44"/>
+      <c r="WAP343" s="44"/>
+      <c r="WAQ343" s="44"/>
+      <c r="WAR343" s="44"/>
+      <c r="WAS343" s="44"/>
+      <c r="WAT343" s="44"/>
+      <c r="WAU343" s="44"/>
+      <c r="WAV343" s="44"/>
+      <c r="WAW343" s="44"/>
+      <c r="WAX343" s="44"/>
+      <c r="WAY343" s="44"/>
+      <c r="WAZ343" s="44"/>
+      <c r="WBA343" s="44"/>
+      <c r="WBB343" s="44"/>
+      <c r="WBC343" s="44"/>
+      <c r="WBD343" s="44"/>
+      <c r="WBE343" s="44"/>
+      <c r="WBF343" s="44"/>
+      <c r="WBG343" s="44"/>
+      <c r="WBH343" s="44"/>
+      <c r="WBI343" s="44"/>
+      <c r="WBJ343" s="44"/>
+      <c r="WBK343" s="44"/>
+      <c r="WBL343" s="44"/>
+      <c r="WBM343" s="44"/>
+      <c r="WBN343" s="44"/>
+      <c r="WBO343" s="44"/>
+      <c r="WBP343" s="44"/>
+      <c r="WBQ343" s="44"/>
+      <c r="WBR343" s="44"/>
+      <c r="WBS343" s="44"/>
+      <c r="WBT343" s="44"/>
+      <c r="WBU343" s="44"/>
+      <c r="WBV343" s="44"/>
+      <c r="WBW343" s="44"/>
+      <c r="WBX343" s="44"/>
+      <c r="WBY343" s="44"/>
+      <c r="WBZ343" s="44"/>
+      <c r="WCA343" s="44"/>
+      <c r="WCB343" s="44"/>
+      <c r="WCC343" s="44"/>
+      <c r="WCD343" s="44"/>
+      <c r="WCE343" s="44"/>
+      <c r="WCF343" s="44"/>
+      <c r="WCG343" s="44"/>
+      <c r="WCH343" s="44"/>
+      <c r="WCI343" s="44"/>
+      <c r="WCJ343" s="44"/>
+      <c r="WCK343" s="44"/>
+      <c r="WCL343" s="44"/>
+      <c r="WCM343" s="44"/>
+      <c r="WCN343" s="44"/>
+      <c r="WCO343" s="44"/>
+      <c r="WCP343" s="44"/>
+      <c r="WCQ343" s="44"/>
+      <c r="WCR343" s="44"/>
+      <c r="WCS343" s="44"/>
+      <c r="WCT343" s="44"/>
+      <c r="WCU343" s="44"/>
+      <c r="WCV343" s="44"/>
+      <c r="WCW343" s="44"/>
+      <c r="WCX343" s="44"/>
+      <c r="WCY343" s="44"/>
+      <c r="WCZ343" s="44"/>
+      <c r="WDA343" s="44"/>
+      <c r="WDB343" s="44"/>
+      <c r="WDC343" s="44"/>
+      <c r="WDD343" s="44"/>
+      <c r="WDE343" s="44"/>
+      <c r="WDF343" s="44"/>
+      <c r="WDG343" s="44"/>
+      <c r="WDH343" s="44"/>
+      <c r="WDI343" s="44"/>
+      <c r="WDJ343" s="44"/>
+      <c r="WDK343" s="44"/>
+      <c r="WDL343" s="44"/>
+      <c r="WDM343" s="44"/>
+      <c r="WDN343" s="44"/>
+      <c r="WDO343" s="44"/>
+      <c r="WDP343" s="44"/>
+      <c r="WDQ343" s="44"/>
+      <c r="WDR343" s="44"/>
+      <c r="WDS343" s="44"/>
+      <c r="WDT343" s="44"/>
+      <c r="WDU343" s="44"/>
+      <c r="WDV343" s="44"/>
+      <c r="WDW343" s="44"/>
+      <c r="WDX343" s="44"/>
+      <c r="WDY343" s="44"/>
+      <c r="WDZ343" s="44"/>
+      <c r="WEA343" s="44"/>
+      <c r="WEB343" s="44"/>
+      <c r="WEC343" s="44"/>
+      <c r="WED343" s="44"/>
+      <c r="WEE343" s="44"/>
+      <c r="WEF343" s="44"/>
+      <c r="WEG343" s="44"/>
+      <c r="WEH343" s="44"/>
+      <c r="WEI343" s="44"/>
+      <c r="WEJ343" s="44"/>
+      <c r="WEK343" s="44"/>
+      <c r="WEL343" s="44"/>
+      <c r="WEM343" s="44"/>
+      <c r="WEN343" s="44"/>
+      <c r="WEO343" s="44"/>
+      <c r="WEP343" s="44"/>
+      <c r="WEQ343" s="44"/>
+      <c r="WER343" s="44"/>
+      <c r="WES343" s="44"/>
+      <c r="WET343" s="44"/>
+      <c r="WEU343" s="44"/>
+      <c r="WEV343" s="44"/>
+      <c r="WEW343" s="44"/>
+      <c r="WEX343" s="44"/>
+      <c r="WEY343" s="44"/>
+      <c r="WEZ343" s="44"/>
+      <c r="WFA343" s="44"/>
+      <c r="WFB343" s="44"/>
+      <c r="WFC343" s="44"/>
+      <c r="WFD343" s="44"/>
+      <c r="WFE343" s="44"/>
+      <c r="WFF343" s="44"/>
+      <c r="WFG343" s="44"/>
+      <c r="WFH343" s="44"/>
+      <c r="WFI343" s="44"/>
+      <c r="WFJ343" s="44"/>
+      <c r="WFK343" s="44"/>
+      <c r="WFL343" s="44"/>
+      <c r="WFM343" s="44"/>
+      <c r="WFN343" s="44"/>
+      <c r="WFO343" s="44"/>
+      <c r="WFP343" s="44"/>
+      <c r="WFQ343" s="44"/>
+      <c r="WFR343" s="44"/>
+      <c r="WFS343" s="44"/>
+      <c r="WFT343" s="44"/>
+      <c r="WFU343" s="44"/>
+      <c r="WFV343" s="44"/>
+      <c r="WFW343" s="44"/>
+      <c r="WFX343" s="44"/>
+      <c r="WFY343" s="44"/>
+      <c r="WFZ343" s="44"/>
+      <c r="WGA343" s="44"/>
+      <c r="WGB343" s="44"/>
+      <c r="WGC343" s="44"/>
+      <c r="WGD343" s="44"/>
+      <c r="WGE343" s="44"/>
+      <c r="WGF343" s="44"/>
+      <c r="WGG343" s="44"/>
+      <c r="WGH343" s="44"/>
+      <c r="WGI343" s="44"/>
+      <c r="WGJ343" s="44"/>
+      <c r="WGK343" s="44"/>
+      <c r="WGL343" s="44"/>
+      <c r="WGM343" s="44"/>
+      <c r="WGN343" s="44"/>
+      <c r="WGO343" s="44"/>
+      <c r="WGP343" s="44"/>
+      <c r="WGQ343" s="44"/>
+      <c r="WGR343" s="44"/>
+      <c r="WGS343" s="44"/>
+      <c r="WGT343" s="44"/>
+      <c r="WGU343" s="44"/>
+      <c r="WGV343" s="44"/>
+      <c r="WGW343" s="44"/>
+      <c r="WGX343" s="44"/>
+      <c r="WGY343" s="44"/>
+      <c r="WGZ343" s="44"/>
+      <c r="WHA343" s="44"/>
+      <c r="WHB343" s="44"/>
+      <c r="WHC343" s="44"/>
+      <c r="WHD343" s="44"/>
+      <c r="WHE343" s="44"/>
+      <c r="WHF343" s="44"/>
+      <c r="WHG343" s="44"/>
+      <c r="WHH343" s="44"/>
+      <c r="WHI343" s="44"/>
+      <c r="WHJ343" s="44"/>
+      <c r="WHK343" s="44"/>
+      <c r="WHL343" s="44"/>
+      <c r="WHM343" s="44"/>
+      <c r="WHN343" s="44"/>
+      <c r="WHO343" s="44"/>
+      <c r="WHP343" s="44"/>
+      <c r="WHQ343" s="44"/>
+      <c r="WHR343" s="44"/>
+      <c r="WHS343" s="44"/>
+      <c r="WHT343" s="44"/>
+      <c r="WHU343" s="44"/>
+      <c r="WHV343" s="44"/>
+      <c r="WHW343" s="44"/>
+      <c r="WHX343" s="44"/>
+      <c r="WHY343" s="44"/>
+      <c r="WHZ343" s="44"/>
+      <c r="WIA343" s="44"/>
+      <c r="WIB343" s="44"/>
+      <c r="WIC343" s="44"/>
+      <c r="WID343" s="44"/>
+      <c r="WIE343" s="44"/>
+      <c r="WIF343" s="44"/>
+      <c r="WIG343" s="44"/>
+      <c r="WIH343" s="44"/>
+      <c r="WII343" s="44"/>
+      <c r="WIJ343" s="44"/>
+      <c r="WIK343" s="44"/>
+      <c r="WIL343" s="44"/>
+      <c r="WIM343" s="44"/>
+      <c r="WIN343" s="44"/>
+      <c r="WIO343" s="44"/>
+      <c r="WIP343" s="44"/>
+      <c r="WIQ343" s="44"/>
+      <c r="WIR343" s="44"/>
+      <c r="WIS343" s="44"/>
+      <c r="WIT343" s="44"/>
+      <c r="WIU343" s="44"/>
+      <c r="WIV343" s="44"/>
+      <c r="WIW343" s="44"/>
+      <c r="WIX343" s="44"/>
+      <c r="WIY343" s="44"/>
+      <c r="WIZ343" s="44"/>
+      <c r="WJA343" s="44"/>
+      <c r="WJB343" s="44"/>
+      <c r="WJC343" s="44"/>
+      <c r="WJD343" s="44"/>
+      <c r="WJE343" s="44"/>
+      <c r="WJF343" s="44"/>
+      <c r="WJG343" s="44"/>
+      <c r="WJH343" s="44"/>
+      <c r="WJI343" s="44"/>
+      <c r="WJJ343" s="44"/>
+      <c r="WJK343" s="44"/>
+      <c r="WJL343" s="44"/>
+      <c r="WJM343" s="44"/>
+      <c r="WJN343" s="44"/>
+      <c r="WJO343" s="44"/>
+      <c r="WJP343" s="44"/>
+      <c r="WJQ343" s="44"/>
+      <c r="WJR343" s="44"/>
+      <c r="WJS343" s="44"/>
+      <c r="WJT343" s="44"/>
+      <c r="WJU343" s="44"/>
+      <c r="WJV343" s="44"/>
+      <c r="WJW343" s="44"/>
+      <c r="WJX343" s="44"/>
+      <c r="WJY343" s="44"/>
+      <c r="WJZ343" s="44"/>
+      <c r="WKA343" s="44"/>
+      <c r="WKB343" s="44"/>
+      <c r="WKC343" s="44"/>
+      <c r="WKD343" s="44"/>
+      <c r="WKE343" s="44"/>
+      <c r="WKF343" s="44"/>
+      <c r="WKG343" s="44"/>
+      <c r="WKH343" s="44"/>
+      <c r="WKI343" s="44"/>
+      <c r="WKJ343" s="44"/>
+      <c r="WKK343" s="44"/>
+      <c r="WKL343" s="44"/>
+      <c r="WKM343" s="44"/>
+      <c r="WKN343" s="44"/>
+      <c r="WKO343" s="44"/>
+      <c r="WKP343" s="44"/>
+      <c r="WKQ343" s="44"/>
+      <c r="WKR343" s="44"/>
+      <c r="WKS343" s="44"/>
+      <c r="WKT343" s="44"/>
+      <c r="WKU343" s="44"/>
+      <c r="WKV343" s="44"/>
+      <c r="WKW343" s="44"/>
+      <c r="WKX343" s="44"/>
+      <c r="WKY343" s="44"/>
+      <c r="WKZ343" s="44"/>
+      <c r="WLA343" s="44"/>
+      <c r="WLB343" s="44"/>
+      <c r="WLC343" s="44"/>
+      <c r="WLD343" s="44"/>
+      <c r="WLE343" s="44"/>
+      <c r="WLF343" s="44"/>
+      <c r="WLG343" s="44"/>
+      <c r="WLH343" s="44"/>
+      <c r="WLI343" s="44"/>
+      <c r="WLJ343" s="44"/>
+      <c r="WLK343" s="44"/>
+      <c r="WLL343" s="44"/>
+      <c r="WLM343" s="44"/>
+      <c r="WLN343" s="44"/>
+      <c r="WLO343" s="44"/>
+      <c r="WLP343" s="44"/>
+      <c r="WLQ343" s="44"/>
+      <c r="WLR343" s="44"/>
+      <c r="WLS343" s="44"/>
+      <c r="WLT343" s="44"/>
+      <c r="WLU343" s="44"/>
+      <c r="WLV343" s="44"/>
+      <c r="WLW343" s="44"/>
+      <c r="WLX343" s="44"/>
+      <c r="WLY343" s="44"/>
+      <c r="WLZ343" s="44"/>
+      <c r="WMA343" s="44"/>
+      <c r="WMB343" s="44"/>
+      <c r="WMC343" s="44"/>
+      <c r="WMD343" s="44"/>
+      <c r="WME343" s="44"/>
+      <c r="WMF343" s="44"/>
+      <c r="WMG343" s="44"/>
+      <c r="WMH343" s="44"/>
+      <c r="WMI343" s="44"/>
+      <c r="WMJ343" s="44"/>
+      <c r="WMK343" s="44"/>
+      <c r="WML343" s="44"/>
+      <c r="WMM343" s="44"/>
+      <c r="WMN343" s="44"/>
+      <c r="WMO343" s="44"/>
+      <c r="WMP343" s="44"/>
+      <c r="WMQ343" s="44"/>
+      <c r="WMR343" s="44"/>
+      <c r="WMS343" s="44"/>
+      <c r="WMT343" s="44"/>
+      <c r="WMU343" s="44"/>
+      <c r="WMV343" s="44"/>
+      <c r="WMW343" s="44"/>
+      <c r="WMX343" s="44"/>
+      <c r="WMY343" s="44"/>
+      <c r="WMZ343" s="44"/>
+      <c r="WNA343" s="44"/>
+      <c r="WNB343" s="44"/>
+      <c r="WNC343" s="44"/>
+      <c r="WND343" s="44"/>
+      <c r="WNE343" s="44"/>
+      <c r="WNF343" s="44"/>
+      <c r="WNG343" s="44"/>
+      <c r="WNH343" s="44"/>
+      <c r="WNI343" s="44"/>
+      <c r="WNJ343" s="44"/>
+      <c r="WNK343" s="44"/>
+      <c r="WNL343" s="44"/>
+      <c r="WNM343" s="44"/>
+      <c r="WNN343" s="44"/>
+      <c r="WNO343" s="44"/>
+      <c r="WNP343" s="44"/>
+      <c r="WNQ343" s="44"/>
+      <c r="WNR343" s="44"/>
+      <c r="WNS343" s="44"/>
+      <c r="WNT343" s="44"/>
+      <c r="WNU343" s="44"/>
+      <c r="WNV343" s="44"/>
+      <c r="WNW343" s="44"/>
+      <c r="WNX343" s="44"/>
+      <c r="WNY343" s="44"/>
+      <c r="WNZ343" s="44"/>
+      <c r="WOA343" s="44"/>
+      <c r="WOB343" s="44"/>
+      <c r="WOC343" s="44"/>
+      <c r="WOD343" s="44"/>
+      <c r="WOE343" s="44"/>
+      <c r="WOF343" s="44"/>
+      <c r="WOG343" s="44"/>
+      <c r="WOH343" s="44"/>
+      <c r="WOI343" s="44"/>
+      <c r="WOJ343" s="44"/>
+      <c r="WOK343" s="44"/>
+      <c r="WOL343" s="44"/>
+      <c r="WOM343" s="44"/>
+      <c r="WON343" s="44"/>
+      <c r="WOO343" s="44"/>
+      <c r="WOP343" s="44"/>
+      <c r="WOQ343" s="44"/>
+      <c r="WOR343" s="44"/>
+      <c r="WOS343" s="44"/>
+      <c r="WOT343" s="44"/>
+      <c r="WOU343" s="44"/>
+      <c r="WOV343" s="44"/>
+      <c r="WOW343" s="44"/>
+      <c r="WOX343" s="44"/>
+      <c r="WOY343" s="44"/>
+      <c r="WOZ343" s="44"/>
+      <c r="WPA343" s="44"/>
+      <c r="WPB343" s="44"/>
+      <c r="WPC343" s="44"/>
+      <c r="WPD343" s="44"/>
+      <c r="WPE343" s="44"/>
+      <c r="WPF343" s="44"/>
+      <c r="WPG343" s="44"/>
+      <c r="WPH343" s="44"/>
+      <c r="WPI343" s="44"/>
+      <c r="WPJ343" s="44"/>
+      <c r="WPK343" s="44"/>
+      <c r="WPL343" s="44"/>
+      <c r="WPM343" s="44"/>
+      <c r="WPN343" s="44"/>
+      <c r="WPO343" s="44"/>
+      <c r="WPP343" s="44"/>
+      <c r="WPQ343" s="44"/>
+      <c r="WPR343" s="44"/>
+      <c r="WPS343" s="44"/>
+      <c r="WPT343" s="44"/>
+      <c r="WPU343" s="44"/>
+      <c r="WPV343" s="44"/>
+      <c r="WPW343" s="44"/>
+      <c r="WPX343" s="44"/>
+      <c r="WPY343" s="44"/>
+      <c r="WPZ343" s="44"/>
+      <c r="WQA343" s="44"/>
+      <c r="WQB343" s="44"/>
+      <c r="WQC343" s="44"/>
+      <c r="WQD343" s="44"/>
+      <c r="WQE343" s="44"/>
+      <c r="WQF343" s="44"/>
+      <c r="WQG343" s="44"/>
+      <c r="WQH343" s="44"/>
+      <c r="WQI343" s="44"/>
+      <c r="WQJ343" s="44"/>
+      <c r="WQK343" s="44"/>
+      <c r="WQL343" s="44"/>
+      <c r="WQM343" s="44"/>
+      <c r="WQN343" s="44"/>
+      <c r="WQO343" s="44"/>
+      <c r="WQP343" s="44"/>
+      <c r="WQQ343" s="44"/>
+      <c r="WQR343" s="44"/>
+      <c r="WQS343" s="44"/>
+      <c r="WQT343" s="44"/>
+      <c r="WQU343" s="44"/>
+      <c r="WQV343" s="44"/>
+      <c r="WQW343" s="44"/>
+      <c r="WQX343" s="44"/>
+      <c r="WQY343" s="44"/>
+      <c r="WQZ343" s="44"/>
+      <c r="WRA343" s="44"/>
+      <c r="WRB343" s="44"/>
+      <c r="WRC343" s="44"/>
+      <c r="WRD343" s="44"/>
+      <c r="WRE343" s="44"/>
+      <c r="WRF343" s="44"/>
+      <c r="WRG343" s="44"/>
+      <c r="WRH343" s="44"/>
+      <c r="WRI343" s="44"/>
+      <c r="WRJ343" s="44"/>
+      <c r="WRK343" s="44"/>
+      <c r="WRL343" s="44"/>
+      <c r="WRM343" s="44"/>
+      <c r="WRN343" s="44"/>
+      <c r="WRO343" s="44"/>
+      <c r="WRP343" s="44"/>
+      <c r="WRQ343" s="44"/>
+      <c r="WRR343" s="44"/>
+      <c r="WRS343" s="44"/>
+      <c r="WRT343" s="44"/>
+      <c r="WRU343" s="44"/>
+      <c r="WRV343" s="44"/>
+      <c r="WRW343" s="44"/>
+      <c r="WRX343" s="44"/>
+      <c r="WRY343" s="44"/>
+      <c r="WRZ343" s="44"/>
+      <c r="WSA343" s="44"/>
+      <c r="WSB343" s="44"/>
+      <c r="WSC343" s="44"/>
+      <c r="WSD343" s="44"/>
+      <c r="WSE343" s="44"/>
+      <c r="WSF343" s="44"/>
+      <c r="WSG343" s="44"/>
+      <c r="WSH343" s="44"/>
+      <c r="WSI343" s="44"/>
+      <c r="WSJ343" s="44"/>
+      <c r="WSK343" s="44"/>
+      <c r="WSL343" s="44"/>
+      <c r="WSM343" s="44"/>
+      <c r="WSN343" s="44"/>
+      <c r="WSO343" s="44"/>
+      <c r="WSP343" s="44"/>
+      <c r="WSQ343" s="44"/>
+      <c r="WSR343" s="44"/>
+      <c r="WSS343" s="44"/>
+      <c r="WST343" s="44"/>
+      <c r="WSU343" s="44"/>
+      <c r="WSV343" s="44"/>
+      <c r="WSW343" s="44"/>
+      <c r="WSX343" s="44"/>
+      <c r="WSY343" s="44"/>
+      <c r="WSZ343" s="44"/>
+      <c r="WTA343" s="44"/>
+      <c r="WTB343" s="44"/>
+      <c r="WTC343" s="44"/>
+      <c r="WTD343" s="44"/>
+      <c r="WTE343" s="44"/>
+      <c r="WTF343" s="44"/>
+      <c r="WTG343" s="44"/>
+      <c r="WTH343" s="44"/>
+      <c r="WTI343" s="44"/>
+      <c r="WTJ343" s="44"/>
+      <c r="WTK343" s="44"/>
+      <c r="WTL343" s="44"/>
+      <c r="WTM343" s="44"/>
+      <c r="WTN343" s="44"/>
+      <c r="WTO343" s="44"/>
+      <c r="WTP343" s="44"/>
+      <c r="WTQ343" s="44"/>
+      <c r="WTR343" s="44"/>
+      <c r="WTS343" s="44"/>
+      <c r="WTT343" s="44"/>
+      <c r="WTU343" s="44"/>
+      <c r="WTV343" s="44"/>
+      <c r="WTW343" s="44"/>
+      <c r="WTX343" s="44"/>
+      <c r="WTY343" s="44"/>
+      <c r="WTZ343" s="44"/>
+      <c r="WUA343" s="44"/>
+      <c r="WUB343" s="44"/>
+      <c r="WUC343" s="44"/>
+      <c r="WUD343" s="44"/>
+      <c r="WUE343" s="44"/>
+      <c r="WUF343" s="44"/>
+      <c r="WUG343" s="44"/>
+      <c r="WUH343" s="44"/>
+      <c r="WUI343" s="44"/>
+      <c r="WUJ343" s="44"/>
+      <c r="WUK343" s="44"/>
+      <c r="WUL343" s="44"/>
+      <c r="WUM343" s="44"/>
+      <c r="WUN343" s="44"/>
+      <c r="WUO343" s="44"/>
+      <c r="WUP343" s="44"/>
+      <c r="WUQ343" s="44"/>
+      <c r="WUR343" s="44"/>
+      <c r="WUS343" s="44"/>
+      <c r="WUT343" s="44"/>
+      <c r="WUU343" s="44"/>
+      <c r="WUV343" s="44"/>
+      <c r="WUW343" s="44"/>
+      <c r="WUX343" s="44"/>
+      <c r="WUY343" s="44"/>
+      <c r="WUZ343" s="44"/>
+      <c r="WVA343" s="44"/>
+      <c r="WVB343" s="44"/>
+      <c r="WVC343" s="44"/>
+      <c r="WVD343" s="44"/>
+      <c r="WVE343" s="44"/>
+      <c r="WVF343" s="44"/>
+      <c r="WVG343" s="44"/>
+      <c r="WVH343" s="44"/>
+      <c r="WVI343" s="44"/>
+      <c r="WVJ343" s="44"/>
+      <c r="WVK343" s="44"/>
+      <c r="WVL343" s="44"/>
+      <c r="WVM343" s="44"/>
+      <c r="WVN343" s="44"/>
+      <c r="WVO343" s="44"/>
+      <c r="WVP343" s="44"/>
+      <c r="WVQ343" s="44"/>
+      <c r="WVR343" s="44"/>
+      <c r="WVS343" s="44"/>
+      <c r="WVT343" s="44"/>
+      <c r="WVU343" s="44"/>
+      <c r="WVV343" s="44"/>
+      <c r="WVW343" s="44"/>
+      <c r="WVX343" s="44"/>
+      <c r="WVY343" s="44"/>
+      <c r="WVZ343" s="44"/>
+      <c r="WWA343" s="44"/>
+      <c r="WWB343" s="44"/>
+      <c r="WWC343" s="44"/>
+      <c r="WWD343" s="44"/>
+      <c r="WWE343" s="44"/>
+      <c r="WWF343" s="44"/>
+      <c r="WWG343" s="44"/>
+      <c r="WWH343" s="44"/>
+      <c r="WWI343" s="44"/>
+      <c r="WWJ343" s="44"/>
+      <c r="WWK343" s="44"/>
+      <c r="WWL343" s="44"/>
+      <c r="WWM343" s="44"/>
+      <c r="WWN343" s="44"/>
+      <c r="WWO343" s="44"/>
+      <c r="WWP343" s="44"/>
+      <c r="WWQ343" s="44"/>
+      <c r="WWR343" s="44"/>
+      <c r="WWS343" s="44"/>
+      <c r="WWT343" s="44"/>
+      <c r="WWU343" s="44"/>
+      <c r="WWV343" s="44"/>
+      <c r="WWW343" s="44"/>
+      <c r="WWX343" s="44"/>
+      <c r="WWY343" s="44"/>
+      <c r="WWZ343" s="44"/>
+      <c r="WXA343" s="44"/>
+      <c r="WXB343" s="44"/>
+      <c r="WXC343" s="44"/>
+      <c r="WXD343" s="44"/>
+      <c r="WXE343" s="44"/>
+      <c r="WXF343" s="44"/>
+      <c r="WXG343" s="44"/>
+      <c r="WXH343" s="44"/>
+      <c r="WXI343" s="44"/>
+      <c r="WXJ343" s="44"/>
+      <c r="WXK343" s="44"/>
+      <c r="WXL343" s="44"/>
+      <c r="WXM343" s="44"/>
+      <c r="WXN343" s="44"/>
+      <c r="WXO343" s="44"/>
+      <c r="WXP343" s="44"/>
+      <c r="WXQ343" s="44"/>
+      <c r="WXR343" s="44"/>
+      <c r="WXS343" s="44"/>
+      <c r="WXT343" s="44"/>
+      <c r="WXU343" s="44"/>
+      <c r="WXV343" s="44"/>
+      <c r="WXW343" s="44"/>
+      <c r="WXX343" s="44"/>
+      <c r="WXY343" s="44"/>
+      <c r="WXZ343" s="44"/>
+      <c r="WYA343" s="44"/>
+      <c r="WYB343" s="44"/>
+      <c r="WYC343" s="44"/>
+      <c r="WYD343" s="44"/>
+      <c r="WYE343" s="44"/>
+      <c r="WYF343" s="44"/>
+      <c r="WYG343" s="44"/>
+      <c r="WYH343" s="44"/>
+      <c r="WYI343" s="44"/>
+      <c r="WYJ343" s="44"/>
+      <c r="WYK343" s="44"/>
+      <c r="WYL343" s="44"/>
+      <c r="WYM343" s="44"/>
+      <c r="WYN343" s="44"/>
+      <c r="WYO343" s="44"/>
+      <c r="WYP343" s="44"/>
+      <c r="WYQ343" s="44"/>
+      <c r="WYR343" s="44"/>
+      <c r="WYS343" s="44"/>
+      <c r="WYT343" s="44"/>
+      <c r="WYU343" s="44"/>
+      <c r="WYV343" s="44"/>
+      <c r="WYW343" s="44"/>
+      <c r="WYX343" s="44"/>
+      <c r="WYY343" s="44"/>
+      <c r="WYZ343" s="44"/>
+      <c r="WZA343" s="44"/>
+      <c r="WZB343" s="44"/>
+      <c r="WZC343" s="44"/>
+      <c r="WZD343" s="44"/>
+      <c r="WZE343" s="44"/>
+      <c r="WZF343" s="44"/>
+      <c r="WZG343" s="44"/>
+      <c r="WZH343" s="44"/>
+      <c r="WZI343" s="44"/>
+      <c r="WZJ343" s="44"/>
+      <c r="WZK343" s="44"/>
+      <c r="WZL343" s="44"/>
+      <c r="WZM343" s="44"/>
+      <c r="WZN343" s="44"/>
+      <c r="WZO343" s="44"/>
+      <c r="WZP343" s="44"/>
+      <c r="WZQ343" s="44"/>
+      <c r="WZR343" s="44"/>
+      <c r="WZS343" s="44"/>
+      <c r="WZT343" s="44"/>
+      <c r="WZU343" s="44"/>
+      <c r="WZV343" s="44"/>
+      <c r="WZW343" s="44"/>
+      <c r="WZX343" s="44"/>
+      <c r="WZY343" s="44"/>
+      <c r="WZZ343" s="44"/>
+      <c r="XAA343" s="44"/>
+      <c r="XAB343" s="44"/>
+      <c r="XAC343" s="44"/>
+      <c r="XAD343" s="44"/>
+      <c r="XAE343" s="44"/>
+      <c r="XAF343" s="44"/>
+      <c r="XAG343" s="44"/>
+      <c r="XAH343" s="44"/>
+      <c r="XAI343" s="44"/>
+      <c r="XAJ343" s="44"/>
+      <c r="XAK343" s="44"/>
+      <c r="XAL343" s="44"/>
+      <c r="XAM343" s="44"/>
+      <c r="XAN343" s="44"/>
+      <c r="XAO343" s="44"/>
+      <c r="XAP343" s="44"/>
+      <c r="XAQ343" s="44"/>
+      <c r="XAR343" s="44"/>
+      <c r="XAS343" s="44"/>
+      <c r="XAT343" s="44"/>
+      <c r="XAU343" s="44"/>
+      <c r="XAV343" s="44"/>
+      <c r="XAW343" s="44"/>
+      <c r="XAX343" s="44"/>
+      <c r="XAY343" s="44"/>
+      <c r="XAZ343" s="44"/>
+      <c r="XBA343" s="44"/>
+      <c r="XBB343" s="44"/>
+      <c r="XBC343" s="44"/>
+      <c r="XBD343" s="44"/>
+      <c r="XBE343" s="44"/>
+      <c r="XBF343" s="44"/>
+      <c r="XBG343" s="44"/>
+      <c r="XBH343" s="44"/>
+      <c r="XBI343" s="44"/>
+      <c r="XBJ343" s="44"/>
+      <c r="XBK343" s="44"/>
+      <c r="XBL343" s="44"/>
+      <c r="XBM343" s="44"/>
+      <c r="XBN343" s="44"/>
+      <c r="XBO343" s="44"/>
+      <c r="XBP343" s="44"/>
+      <c r="XBQ343" s="44"/>
+      <c r="XBR343" s="44"/>
+      <c r="XBS343" s="44"/>
+      <c r="XBT343" s="44"/>
+      <c r="XBU343" s="44"/>
+      <c r="XBV343" s="44"/>
+      <c r="XBW343" s="44"/>
+      <c r="XBX343" s="44"/>
+      <c r="XBY343" s="44"/>
+      <c r="XBZ343" s="44"/>
+      <c r="XCA343" s="44"/>
+      <c r="XCB343" s="44"/>
+      <c r="XCC343" s="44"/>
+      <c r="XCD343" s="44"/>
+      <c r="XCE343" s="44"/>
+      <c r="XCF343" s="44"/>
+      <c r="XCG343" s="44"/>
+      <c r="XCH343" s="44"/>
+      <c r="XCI343" s="44"/>
+      <c r="XCJ343" s="44"/>
+      <c r="XCK343" s="44"/>
+      <c r="XCL343" s="44"/>
+      <c r="XCM343" s="44"/>
+      <c r="XCN343" s="44"/>
+      <c r="XCO343" s="44"/>
+      <c r="XCP343" s="44"/>
+      <c r="XCQ343" s="44"/>
+      <c r="XCR343" s="44"/>
+      <c r="XCS343" s="44"/>
+      <c r="XCT343" s="44"/>
+      <c r="XCU343" s="44"/>
+      <c r="XCV343" s="44"/>
+      <c r="XCW343" s="44"/>
+      <c r="XCX343" s="44"/>
+      <c r="XCY343" s="44"/>
+      <c r="XCZ343" s="44"/>
+      <c r="XDA343" s="44"/>
+      <c r="XDB343" s="44"/>
+      <c r="XDC343" s="44"/>
+      <c r="XDD343" s="44"/>
+      <c r="XDE343" s="44"/>
+      <c r="XDF343" s="44"/>
+      <c r="XDG343" s="44"/>
+      <c r="XDH343" s="44"/>
+      <c r="XDI343" s="44"/>
+      <c r="XDJ343" s="44"/>
+      <c r="XDK343" s="44"/>
+      <c r="XDL343" s="44"/>
+      <c r="XDM343" s="44"/>
+      <c r="XDN343" s="44"/>
+      <c r="XDO343" s="44"/>
+      <c r="XDP343" s="44"/>
+      <c r="XDQ343" s="44"/>
+      <c r="XDR343" s="44"/>
+      <c r="XDS343" s="44"/>
+      <c r="XDT343" s="44"/>
+      <c r="XDU343" s="44"/>
+      <c r="XDV343" s="44"/>
+      <c r="XDW343" s="44"/>
+      <c r="XDX343" s="44"/>
+      <c r="XDY343" s="44"/>
+      <c r="XDZ343" s="44"/>
+      <c r="XEA343" s="44"/>
+      <c r="XEB343" s="44"/>
+      <c r="XEC343" s="44"/>
+      <c r="XED343" s="44"/>
+      <c r="XEE343" s="44"/>
+      <c r="XEF343" s="44"/>
+      <c r="XEG343" s="44"/>
+      <c r="XEH343" s="44"/>
+      <c r="XEI343" s="44"/>
+      <c r="XEJ343" s="44"/>
+      <c r="XEK343" s="44"/>
+      <c r="XEL343" s="44"/>
+      <c r="XEM343" s="44"/>
+      <c r="XEN343" s="44"/>
+      <c r="XEO343" s="44"/>
+      <c r="XEP343" s="44"/>
+      <c r="XEQ343" s="44"/>
+      <c r="XER343" s="44"/>
+      <c r="XES343" s="44"/>
+      <c r="XET343" s="44"/>
+      <c r="XEU343" s="44"/>
+      <c r="XEV343" s="44"/>
+      <c r="XEW343" s="44"/>
+      <c r="XEX343" s="44"/>
+      <c r="XEY343" s="44"/>
+      <c r="XEZ343" s="44"/>
+      <c r="XFA343" s="44"/>
+      <c r="XFB343" s="44"/>
+      <c r="XFC343" s="44"/>
+      <c r="XFD343" s="44"/>
+    </row>
+    <row r="344" spans="1:16384">
+      <c r="A344" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B344" s="11">
+        <v>70529</v>
+      </c>
+      <c r="C344" s="11">
+        <v>142914</v>
+      </c>
+      <c r="D344" s="11">
+        <v>215299</v>
+      </c>
+      <c r="E344" s="5">
+        <v>287683</v>
+      </c>
+      <c r="F344" s="22">
+        <v>386018</v>
+      </c>
+      <c r="G344" s="53">
+        <v>484353</v>
+      </c>
+      <c r="H344" s="22">
+        <v>582687</v>
+      </c>
+      <c r="I344" s="22"/>
+      <c r="J344" s="22"/>
+      <c r="K344" s="22"/>
+      <c r="L344" s="22"/>
+      <c r="M344" s="22"/>
     </row>
     <row r="345" spans="1:16384">
-      <c r="A345" s="37" t="s">
-        <v>21</v>
+      <c r="A345" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B345" s="11">
-        <v>1007946</v>
+        <v>772407</v>
       </c>
       <c r="C345" s="11">
-        <v>2010922</v>
+        <v>1509350</v>
       </c>
       <c r="D345" s="11">
-        <v>2935576</v>
+        <v>1955760</v>
       </c>
       <c r="E345" s="5">
-        <v>3394600</v>
+        <v>2246095</v>
       </c>
       <c r="F345" s="22">
-        <v>3652105</v>
+        <v>2438018</v>
       </c>
       <c r="G345" s="53">
-        <v>3944126</v>
-[...1 lines deleted...]
-      <c r="H345" s="22"/>
+        <v>2613197</v>
+      </c>
+      <c r="H345" s="22">
+        <v>2772291</v>
+      </c>
       <c r="I345" s="22"/>
       <c r="J345" s="22"/>
       <c r="K345" s="22"/>
       <c r="L345" s="22"/>
       <c r="M345" s="22"/>
     </row>
-    <row r="346" spans="1:16384">
-[...26 lines deleted...]
-      <c r="M346" s="22"/>
+    <row r="346" spans="1:16384" ht="33.75">
+      <c r="A346" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="B346" s="50"/>
+      <c r="C346" s="32"/>
+      <c r="D346" s="32"/>
+      <c r="F346" s="10"/>
+      <c r="G346" s="28"/>
+      <c r="H346" s="15"/>
+      <c r="J346" s="15"/>
+      <c r="K346" s="5"/>
+      <c r="L346" s="5"/>
+      <c r="M346" s="5"/>
     </row>
     <row r="347" spans="1:16384">
-      <c r="A347" s="43" t="s">
-        <v>55</v>
+      <c r="A347" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B347" s="11">
-        <v>131599</v>
+        <v>1007946</v>
       </c>
       <c r="C347" s="11">
-        <v>241074</v>
+        <v>2010922</v>
       </c>
       <c r="D347" s="11">
-        <v>343356</v>
+        <v>2935576</v>
       </c>
       <c r="E347" s="5">
-        <v>415377</v>
+        <v>3394600</v>
       </c>
       <c r="F347" s="22">
-        <v>487399</v>
+        <v>3652105</v>
       </c>
       <c r="G347" s="53">
-        <v>559321</v>
-[...1 lines deleted...]
-      <c r="H347" s="22"/>
+        <v>3944126</v>
+      </c>
+      <c r="H347" s="22">
+        <v>4200730</v>
+      </c>
       <c r="I347" s="22"/>
       <c r="J347" s="22"/>
       <c r="K347" s="22"/>
       <c r="L347" s="22"/>
       <c r="M347" s="22"/>
     </row>
     <row r="348" spans="1:16384">
       <c r="A348" s="38" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="B348" s="11">
-        <v>23226</v>
+        <v>506750</v>
       </c>
       <c r="C348" s="11">
-        <v>57161</v>
+        <v>989449</v>
       </c>
       <c r="D348" s="11">
-        <v>90683</v>
+        <v>1427094</v>
       </c>
       <c r="E348" s="5">
-        <v>92685</v>
+        <v>1643999</v>
       </c>
       <c r="F348" s="22">
-        <v>92738</v>
+        <v>1661117</v>
       </c>
       <c r="G348" s="53">
-        <v>92738</v>
-[...1 lines deleted...]
-      <c r="H348" s="22"/>
+        <v>1697429</v>
+      </c>
+      <c r="H348" s="22">
+        <v>1721309</v>
+      </c>
       <c r="I348" s="22"/>
       <c r="J348" s="22"/>
       <c r="K348" s="22"/>
       <c r="L348" s="22"/>
       <c r="M348" s="22"/>
     </row>
     <row r="349" spans="1:16384">
-      <c r="A349" s="38" t="s">
-[...3 lines deleted...]
-        <v>87080</v>
+      <c r="A349" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="B349" s="11">
+        <v>131599</v>
       </c>
       <c r="C349" s="11">
-        <v>200857</v>
+        <v>241074</v>
       </c>
       <c r="D349" s="11">
-        <v>308308</v>
+        <v>343356</v>
       </c>
       <c r="E349" s="5">
-        <v>388354</v>
+        <v>415377</v>
       </c>
       <c r="F349" s="22">
-        <v>512902</v>
+        <v>487399</v>
       </c>
       <c r="G349" s="53">
-        <v>637363</v>
-[...1 lines deleted...]
-      <c r="H349" s="22"/>
+        <v>559321</v>
+      </c>
+      <c r="H349" s="22">
+        <v>631340</v>
+      </c>
       <c r="I349" s="22"/>
       <c r="J349" s="22"/>
       <c r="K349" s="22"/>
       <c r="L349" s="22"/>
       <c r="M349" s="22"/>
     </row>
     <row r="350" spans="1:16384">
       <c r="A350" s="38" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>98125</v>
+        <v>57</v>
+      </c>
+      <c r="B350" s="11">
+        <v>23226</v>
       </c>
       <c r="C350" s="11">
-        <v>215084</v>
+        <v>57161</v>
       </c>
       <c r="D350" s="11">
-        <v>314821</v>
+        <v>90683</v>
       </c>
       <c r="E350" s="5">
-        <v>332092</v>
+        <v>92685</v>
       </c>
       <c r="F350" s="22">
-        <v>350462</v>
+        <v>92738</v>
       </c>
       <c r="G350" s="53">
-        <v>391485</v>
-[...1 lines deleted...]
-      <c r="H350" s="22"/>
+        <v>92738</v>
+      </c>
+      <c r="H350" s="22">
+        <v>92738</v>
+      </c>
       <c r="I350" s="22"/>
       <c r="J350" s="22"/>
       <c r="K350" s="22"/>
       <c r="L350" s="22"/>
       <c r="M350" s="22"/>
     </row>
     <row r="351" spans="1:16384">
       <c r="A351" s="38" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B351" s="32">
-        <v>831</v>
+        <v>87080</v>
       </c>
       <c r="C351" s="11">
-        <v>2793</v>
+        <v>200857</v>
       </c>
       <c r="D351" s="11">
-        <v>4366</v>
+        <v>308308</v>
       </c>
       <c r="E351" s="5">
-        <v>4438</v>
+        <v>388354</v>
       </c>
       <c r="F351" s="22">
-        <v>4438</v>
+        <v>512902</v>
       </c>
       <c r="G351" s="53">
-        <v>4438</v>
-[...1 lines deleted...]
-      <c r="H351" s="22"/>
+        <v>637363</v>
+      </c>
+      <c r="H351" s="22">
+        <v>761903</v>
+      </c>
       <c r="I351" s="22"/>
       <c r="J351" s="22"/>
       <c r="K351" s="22"/>
       <c r="L351" s="22"/>
       <c r="M351" s="22"/>
     </row>
-    <row r="352" spans="1:16384" s="44" customFormat="1">
+    <row r="352" spans="1:16384">
       <c r="A352" s="38" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B352" s="32">
-        <v>160334</v>
+        <v>98125</v>
       </c>
       <c r="C352" s="11">
-        <v>304504</v>
+        <v>215084</v>
       </c>
       <c r="D352" s="11">
-        <v>446948</v>
+        <v>314821</v>
       </c>
       <c r="E352" s="5">
-        <v>517654</v>
+        <v>332092</v>
       </c>
       <c r="F352" s="22">
-        <v>543049</v>
+        <v>350462</v>
       </c>
       <c r="G352" s="53">
-        <v>561352</v>
-[...1 lines deleted...]
-      <c r="H352" s="22"/>
+        <v>391485</v>
+      </c>
+      <c r="H352" s="22">
+        <v>409326</v>
+      </c>
       <c r="I352" s="22"/>
       <c r="J352" s="22"/>
       <c r="K352" s="22"/>
       <c r="L352" s="22"/>
       <c r="M352" s="22"/>
     </row>
-    <row r="353" spans="1:20" s="36" customFormat="1" ht="40.5" customHeight="1">
-[...21 lines deleted...]
-        <v>1178964</v>
+    <row r="353" spans="1:20">
+      <c r="A353" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B353" s="32">
+        <v>831</v>
+      </c>
+      <c r="C353" s="11">
+        <v>2793</v>
+      </c>
+      <c r="D353" s="11">
+        <v>4366</v>
+      </c>
+      <c r="E353" s="5">
+        <v>4438</v>
+      </c>
+      <c r="F353" s="22">
+        <v>4438</v>
+      </c>
+      <c r="G353" s="53">
+        <v>4438</v>
+      </c>
+      <c r="H353" s="22">
+        <v>4438</v>
+      </c>
+      <c r="I353" s="22"/>
+      <c r="J353" s="22"/>
+      <c r="K353" s="22"/>
+      <c r="L353" s="22"/>
+      <c r="M353" s="22"/>
+    </row>
+    <row r="354" spans="1:20" s="44" customFormat="1">
+      <c r="A354" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B354" s="32">
+        <v>160334</v>
       </c>
       <c r="C354" s="11">
-        <v>2839306</v>
+        <v>304504</v>
       </c>
       <c r="D354" s="11">
-        <v>4513634</v>
+        <v>446948</v>
       </c>
       <c r="E354" s="5">
-        <v>6149248</v>
+        <v>517654</v>
       </c>
       <c r="F354" s="22">
-        <v>7515760</v>
+        <v>543049</v>
       </c>
       <c r="G354" s="53">
-        <v>8995177</v>
-[...1 lines deleted...]
-      <c r="H354" s="22"/>
+        <v>561352</v>
+      </c>
+      <c r="H354" s="22">
+        <v>579675</v>
+      </c>
       <c r="I354" s="22"/>
       <c r="J354" s="22"/>
       <c r="K354" s="22"/>
       <c r="L354" s="22"/>
       <c r="M354" s="22"/>
-      <c r="N354" s="46"/>
-[...38 lines deleted...]
-        <v>55</v>
+    </row>
+    <row r="355" spans="1:20" s="36" customFormat="1" ht="40.5" customHeight="1">
+      <c r="A355" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B355" s="50"/>
+      <c r="C355" s="32"/>
+      <c r="D355" s="32"/>
+      <c r="E355" s="6"/>
+      <c r="F355" s="6"/>
+      <c r="G355" s="16"/>
+      <c r="H355" s="6"/>
+      <c r="I355" s="16"/>
+      <c r="J355" s="20"/>
+      <c r="K355" s="6"/>
+      <c r="L355" s="6"/>
+      <c r="M355" s="6"/>
+    </row>
+    <row r="356" spans="1:20" ht="14.25" customHeight="1">
+      <c r="A356" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B356" s="11">
-        <v>78716</v>
+        <v>1178964</v>
       </c>
       <c r="C356" s="11">
-        <v>155054</v>
+        <v>2839306</v>
       </c>
       <c r="D356" s="11">
-        <v>237873</v>
+        <v>4513634</v>
       </c>
       <c r="E356" s="5">
-        <v>323107</v>
+        <v>6149248</v>
       </c>
       <c r="F356" s="22">
-        <v>405175</v>
+        <v>7515760</v>
       </c>
       <c r="G356" s="53">
-        <v>473858</v>
-[...1 lines deleted...]
-      <c r="H356" s="22"/>
+        <v>8995177</v>
+      </c>
+      <c r="H356" s="22">
+        <v>10447306</v>
+      </c>
       <c r="I356" s="22"/>
       <c r="J356" s="22"/>
       <c r="K356" s="22"/>
       <c r="L356" s="22"/>
       <c r="M356" s="22"/>
-    </row>
-    <row r="357" spans="1:20">
+      <c r="N356" s="46"/>
+      <c r="O356" s="46"/>
+      <c r="P356" s="46"/>
+      <c r="Q356" s="46"/>
+      <c r="R356" s="46"/>
+      <c r="S356" s="46"/>
+      <c r="T356" s="46"/>
+    </row>
+    <row r="357" spans="1:20" ht="18" customHeight="1">
       <c r="A357" s="38" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="B357" s="11">
-        <v>9742</v>
+        <v>257389</v>
       </c>
       <c r="C357" s="11">
-        <v>24919</v>
+        <v>464410</v>
       </c>
       <c r="D357" s="11">
-        <v>40096</v>
+        <v>668303</v>
       </c>
       <c r="E357" s="5">
-        <v>55273</v>
+        <v>899026</v>
       </c>
       <c r="F357" s="22">
-        <v>65125</v>
+        <v>1085835</v>
       </c>
       <c r="G357" s="53">
-        <v>74977</v>
-[...1 lines deleted...]
-      <c r="H357" s="22"/>
+        <v>1302612</v>
+      </c>
+      <c r="H357" s="22">
+        <v>1489354</v>
+      </c>
       <c r="I357" s="22"/>
       <c r="J357" s="22"/>
-      <c r="K357" s="49"/>
+      <c r="K357" s="22"/>
       <c r="L357" s="22"/>
       <c r="M357" s="22"/>
     </row>
     <row r="358" spans="1:20">
-      <c r="A358" s="38" t="s">
-        <v>57</v>
+      <c r="A358" s="43" t="s">
+        <v>55</v>
       </c>
       <c r="B358" s="11">
-        <v>72615</v>
+        <v>78716</v>
       </c>
       <c r="C358" s="11">
-        <v>164212</v>
+        <v>155054</v>
       </c>
       <c r="D358" s="11">
-        <v>255012</v>
+        <v>237873</v>
       </c>
       <c r="E358" s="5">
-        <v>342442</v>
+        <v>323107</v>
       </c>
       <c r="F358" s="22">
-        <v>373669</v>
+        <v>405175</v>
       </c>
       <c r="G358" s="53">
-        <v>451193</v>
-[...1 lines deleted...]
-      <c r="H358" s="22"/>
+        <v>473858</v>
+      </c>
+      <c r="H358" s="22">
+        <v>543800</v>
+      </c>
       <c r="I358" s="22"/>
       <c r="J358" s="22"/>
-      <c r="K358" s="49"/>
+      <c r="K358" s="22"/>
       <c r="L358" s="22"/>
       <c r="M358" s="22"/>
     </row>
     <row r="359" spans="1:20">
       <c r="A359" s="38" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B359" s="11">
-        <v>65184</v>
+        <v>9742</v>
       </c>
       <c r="C359" s="11">
-        <v>179068</v>
+        <v>24919</v>
       </c>
       <c r="D359" s="11">
-        <v>292952</v>
+        <v>40096</v>
       </c>
       <c r="E359" s="5">
-        <v>406836</v>
+        <v>55273</v>
       </c>
       <c r="F359" s="22">
-        <v>483982</v>
+        <v>65125</v>
       </c>
       <c r="G359" s="53">
-        <v>561128</v>
-[...1 lines deleted...]
-      <c r="H359" s="22"/>
+        <v>74977</v>
+      </c>
+      <c r="H359" s="22">
+        <v>84829</v>
+      </c>
       <c r="I359" s="22"/>
       <c r="J359" s="22"/>
       <c r="K359" s="49"/>
       <c r="L359" s="22"/>
       <c r="M359" s="22"/>
     </row>
     <row r="360" spans="1:20">
       <c r="A360" s="38" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B360" s="11">
-        <v>3748</v>
+        <v>72615</v>
       </c>
       <c r="C360" s="11">
-        <v>8259</v>
+        <v>164212</v>
       </c>
       <c r="D360" s="11">
-        <v>12769</v>
+        <v>255012</v>
       </c>
       <c r="E360" s="5">
-        <v>17279</v>
+        <v>342442</v>
       </c>
       <c r="F360" s="22">
-        <v>20820</v>
+        <v>373669</v>
       </c>
       <c r="G360" s="53">
-        <v>24361</v>
-[...1 lines deleted...]
-      <c r="H360" s="22"/>
+        <v>451193</v>
+      </c>
+      <c r="H360" s="22">
+        <v>539705</v>
+      </c>
       <c r="I360" s="22"/>
       <c r="J360" s="22"/>
       <c r="K360" s="49"/>
       <c r="L360" s="22"/>
       <c r="M360" s="22"/>
     </row>
     <row r="361" spans="1:20">
       <c r="A361" s="38" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B361" s="11">
-        <v>177204</v>
+        <v>65184</v>
       </c>
       <c r="C361" s="11">
-        <v>675436</v>
+        <v>179068</v>
       </c>
       <c r="D361" s="11">
-        <v>1192471</v>
+        <v>292952</v>
       </c>
       <c r="E361" s="5">
-        <v>1716722</v>
+        <v>406836</v>
       </c>
       <c r="F361" s="22">
-        <v>2180328</v>
+        <v>483982</v>
       </c>
       <c r="G361" s="53">
-        <v>2686637</v>
-[...1 lines deleted...]
-      <c r="H361" s="22"/>
+        <v>561128</v>
+      </c>
+      <c r="H361" s="22">
+        <v>638300</v>
+      </c>
       <c r="I361" s="22"/>
       <c r="J361" s="22"/>
       <c r="K361" s="49"/>
       <c r="L361" s="22"/>
       <c r="M361" s="22"/>
     </row>
     <row r="362" spans="1:20">
       <c r="A362" s="38" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B362" s="11">
-        <v>5077</v>
+        <v>3748</v>
       </c>
       <c r="C362" s="11">
-        <v>10153</v>
+        <v>8259</v>
       </c>
       <c r="D362" s="11">
-        <v>15230</v>
+        <v>12769</v>
       </c>
       <c r="E362" s="5">
-        <v>20307</v>
+        <v>17279</v>
       </c>
       <c r="F362" s="22">
-        <v>25461</v>
+        <v>20820</v>
       </c>
       <c r="G362" s="53">
-        <v>30616</v>
-[...1 lines deleted...]
-      <c r="H362" s="22"/>
+        <v>24361</v>
+      </c>
+      <c r="H362" s="22">
+        <v>27902</v>
+      </c>
       <c r="I362" s="22"/>
       <c r="J362" s="22"/>
       <c r="K362" s="49"/>
       <c r="L362" s="22"/>
       <c r="M362" s="22"/>
     </row>
     <row r="363" spans="1:20">
       <c r="A363" s="38" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B363" s="11">
-        <v>196943</v>
+        <v>177204</v>
       </c>
       <c r="C363" s="11">
-        <v>437925</v>
+        <v>675436</v>
       </c>
       <c r="D363" s="11">
-        <v>681395</v>
+        <v>1192471</v>
       </c>
       <c r="E363" s="5">
-        <v>933062</v>
+        <v>1716722</v>
       </c>
       <c r="F363" s="22">
-        <v>1185119</v>
+        <v>2180328</v>
       </c>
       <c r="G363" s="53">
-        <v>1433460</v>
-[...1 lines deleted...]
-      <c r="H363" s="22"/>
+        <v>2686637</v>
+      </c>
+      <c r="H363" s="22">
+        <v>3187921</v>
+      </c>
       <c r="I363" s="22"/>
       <c r="J363" s="22"/>
       <c r="K363" s="49"/>
       <c r="L363" s="22"/>
       <c r="M363" s="22"/>
     </row>
     <row r="364" spans="1:20">
       <c r="A364" s="38" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B364" s="11">
-        <v>4656</v>
+        <v>5077</v>
       </c>
       <c r="C364" s="11">
-        <v>14757</v>
+        <v>10153</v>
       </c>
       <c r="D364" s="11">
-        <v>33704</v>
+        <v>15230</v>
       </c>
       <c r="E364" s="5">
-        <v>48928</v>
+        <v>20307</v>
       </c>
       <c r="F364" s="22">
-        <v>61636</v>
+        <v>25461</v>
       </c>
       <c r="G364" s="53">
-        <v>80912</v>
-[...1 lines deleted...]
-      <c r="H364" s="22"/>
+        <v>30616</v>
+      </c>
+      <c r="H364" s="22">
+        <v>35702</v>
+      </c>
       <c r="I364" s="22"/>
       <c r="J364" s="22"/>
       <c r="K364" s="49"/>
       <c r="L364" s="22"/>
       <c r="M364" s="22"/>
     </row>
-    <row r="365" spans="1:20" ht="17.25" customHeight="1">
-      <c r="A365" s="47" t="s">
+    <row r="365" spans="1:20">
+      <c r="A365" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B365" s="11">
+        <v>196943</v>
+      </c>
+      <c r="C365" s="11">
+        <v>437925</v>
+      </c>
+      <c r="D365" s="11">
+        <v>681395</v>
+      </c>
+      <c r="E365" s="5">
+        <v>933062</v>
+      </c>
+      <c r="F365" s="22">
+        <v>1185119</v>
+      </c>
+      <c r="G365" s="53">
+        <v>1433460</v>
+      </c>
+      <c r="H365" s="22">
+        <v>1667504</v>
+      </c>
+      <c r="I365" s="22"/>
+      <c r="J365" s="22"/>
+      <c r="K365" s="49"/>
+      <c r="L365" s="22"/>
+      <c r="M365" s="22"/>
+    </row>
+    <row r="366" spans="1:20">
+      <c r="A366" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B366" s="11">
+        <v>4656</v>
+      </c>
+      <c r="C366" s="11">
+        <v>14757</v>
+      </c>
+      <c r="D366" s="11">
+        <v>33704</v>
+      </c>
+      <c r="E366" s="5">
+        <v>48928</v>
+      </c>
+      <c r="F366" s="22">
+        <v>61636</v>
+      </c>
+      <c r="G366" s="53">
+        <v>80912</v>
+      </c>
+      <c r="H366" s="22">
+        <v>109982</v>
+      </c>
+      <c r="I366" s="22"/>
+      <c r="J366" s="22"/>
+      <c r="K366" s="49"/>
+      <c r="L366" s="22"/>
+      <c r="M366" s="22"/>
+    </row>
+    <row r="367" spans="1:20" ht="17.25" customHeight="1">
+      <c r="A367" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="B365" s="30">
+      <c r="B367" s="30">
         <v>307691</v>
       </c>
-      <c r="C365" s="30">
+      <c r="C367" s="30">
         <v>705115</v>
       </c>
-      <c r="D365" s="30">
+      <c r="D367" s="30">
         <v>1083832</v>
       </c>
-      <c r="E365" s="51">
+      <c r="E367" s="51">
         <v>1386270</v>
       </c>
-      <c r="F365" s="23">
+      <c r="F367" s="23">
         <v>1628613</v>
       </c>
-      <c r="G365" s="54">
+      <c r="G367" s="54">
         <v>1875429</v>
       </c>
-      <c r="H365" s="23"/>
-[...7 lines deleted...]
-      <c r="A366" s="6" t="s">
+      <c r="H367" s="23">
+        <v>2122313</v>
+      </c>
+      <c r="I367" s="23"/>
+      <c r="J367" s="23"/>
+      <c r="K367" s="23"/>
+      <c r="L367" s="23"/>
+      <c r="M367" s="23"/>
+    </row>
+    <row r="368" spans="1:20">
+      <c r="A368" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="B366" s="20"/>
-[...4 lines deleted...]
-      <c r="A367" s="6" t="s">
+      <c r="B368" s="20"/>
+      <c r="C368" s="20"/>
+      <c r="D368" s="20"/>
+    </row>
+    <row r="369" spans="1:5" ht="252">
+      <c r="A369" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="B367" s="20"/>
-[...2 lines deleted...]
-      <c r="E367" s="6"/>
+      <c r="B369" s="20"/>
+      <c r="C369" s="20"/>
+      <c r="D369" s="20"/>
+      <c r="E369" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <pageMargins left="0.78749999999999998" right="0.39374999999999999" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/5.1.2.2$Windows_x86 LibreOffice_project/d3bf12ecb743fc0d20e0be0c58ca359301eb705f</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>