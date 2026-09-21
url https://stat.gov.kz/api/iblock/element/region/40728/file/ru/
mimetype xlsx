--- v5 (2026-08-31)
+++ v6 (2026-09-21)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14280" windowHeight="12300" tabRatio="752"/>
+    <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12792" tabRatio="752"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="519" uniqueCount="116">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -235,60 +239,189 @@
   </si>
   <si>
     <t>Балхашский</t>
   </si>
   <si>
     <t>ОБЪЕМ ПРОМЫШЛЕННОГО ПРОИЗВОДСТВА  ПО ВИДАМ ЭКОНОМИЧЕСКОЙ ДЕЯТЕЛЬНОСТИ В РАЗРЕЗЕ РАЙОНОВ АЛМАТИНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
     <t>Талгарский</t>
   </si>
   <si>
     <t>07 Добыча металлических руд</t>
   </si>
   <si>
     <t>Енбекшиказахский район</t>
   </si>
   <si>
     <t xml:space="preserve">2026 год*        </t>
   </si>
   <si>
     <t>тыс.теңге</t>
   </si>
   <si>
     <t>Балхашский район</t>
   </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Формы статистического наблюдения</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Методика по формированию показателей и расчета валового выпуска промышленной продукции (товаров, услуг) Утвержден приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от «20» декабря 2017 года № 202</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>стоимость всех выработанных предприятием готовых изделий (продуктов), полуфабрикатов своей выработки, предназначенных для реализации на сторону, а также работ и услуг промышленного характера, выполненных по заказам</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Объем производства промышленной продукции (товаров, услуг), в стоимостном выражении</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>тыс.тенге</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Объем промышленного производства по ВЭД в разрезе регионов РК </t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>"*" - Оперативные данные</t>
+  </si>
+  <si>
+    <t>"-" Нет производства</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>Управление производства</t>
+  </si>
+  <si>
+    <t>Иманбекова Злиха</t>
+  </si>
+  <si>
+    <t>+7 727 269 82 31</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Zl.Imanbekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>С 2026 года</t>
+  </si>
+  <si>
+    <t>Райымбекский</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="33">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -372,50 +505,123 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -440,54 +646,62 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -586,73 +800,156 @@
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="26" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -895,126 +1192,401 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:XFD369"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A225" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H237" sqref="H237"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="28.28515625" style="1"/>
+    <col min="1" max="1" width="42.33203125" style="57" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="57" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="56"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="76"/>
+      <c r="B1" s="76"/>
+    </row>
+    <row r="2" spans="1:13" s="66" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="63" t="s">
+        <v>103</v>
+      </c>
+      <c r="B2" s="74">
+        <v>15110101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="66" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="63" t="s">
+        <v>102</v>
+      </c>
+      <c r="B3" s="74" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="66" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="63" t="s">
+        <v>100</v>
+      </c>
+      <c r="B4" s="64" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="66" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="75" t="s">
+        <v>98</v>
+      </c>
+      <c r="B5" s="74" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="66" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="75" t="s">
+        <v>96</v>
+      </c>
+      <c r="B6" s="74" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="66" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A7" s="63" t="s">
+        <v>95</v>
+      </c>
+      <c r="B7" s="73" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="66" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="63" t="s">
+        <v>93</v>
+      </c>
+      <c r="B8" s="64" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="66" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="63" t="s">
+        <v>91</v>
+      </c>
+      <c r="B9" s="73" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="66" customFormat="1">
+      <c r="A10" s="63" t="s">
+        <v>89</v>
+      </c>
+      <c r="B10" s="73" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="66" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A11" s="63" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="72"/>
+      <c r="M11" s="67"/>
+    </row>
+    <row r="12" spans="1:13" s="66" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="63" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" s="71" t="s">
+        <v>85</v>
+      </c>
+      <c r="M12" s="67"/>
+    </row>
+    <row r="13" spans="1:13" s="66" customFormat="1" ht="18" customHeight="1">
+      <c r="A13" s="69" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="67"/>
+    </row>
+    <row r="14" spans="1:13" s="66" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A14" s="69" t="s">
+        <v>82</v>
+      </c>
+      <c r="B14" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="M14" s="67"/>
+    </row>
+    <row r="15" spans="1:13" s="66" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="69" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15" s="68" t="s">
+        <v>79</v>
+      </c>
+      <c r="M15" s="67"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="63" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16" s="65">
+        <v>46281</v>
+      </c>
+      <c r="M16" s="58"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="63" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="65">
+        <v>46311</v>
+      </c>
+      <c r="M17" s="59"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="63" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="83" t="s">
+        <v>110</v>
+      </c>
+      <c r="M18" s="58"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="63" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="83" t="s">
+        <v>111</v>
+      </c>
+      <c r="M19" s="59"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="63" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="84" t="s">
+        <v>112</v>
+      </c>
+      <c r="M20" s="58"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="63" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="85" t="s">
+        <v>113</v>
+      </c>
+      <c r="M21" s="59"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="62"/>
+      <c r="B22" s="61"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="B23" s="60"/>
+      <c r="M23" s="59"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="58"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="59"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="58"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B14"/>
+  <sheetViews>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B40" sqref="B40"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="77" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="77" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="77"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="82"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="81" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="80" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="80" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="80" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="80"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.4">
+      <c r="B11" s="79" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="78" t="s">
+        <v>104</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:XFD374"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="K18" sqref="K18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="28.33203125" style="1"/>
     <col min="2" max="2" width="11" style="29" customWidth="1"/>
-    <col min="3" max="3" width="10.85546875" style="29" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="1026" max="16384" width="8.85546875" style="1"/>
+    <col min="3" max="3" width="10.88671875" style="29" customWidth="1"/>
+    <col min="4" max="4" width="11.6640625" style="29" customWidth="1"/>
+    <col min="5" max="6" width="13.6640625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.109375" style="29" customWidth="1"/>
+    <col min="8" max="8" width="13.6640625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="13.6640625" style="15" customWidth="1"/>
+    <col min="10" max="10" width="13.6640625" style="17" customWidth="1"/>
+    <col min="11" max="11" width="13.6640625" style="1" customWidth="1"/>
+    <col min="12" max="13" width="13.6640625" style="1"/>
+    <col min="14" max="1025" width="8.6640625" style="1"/>
+    <col min="1026" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="9" customFormat="1" ht="41.25" customHeight="1">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="89" t="s">
         <v>66</v>
       </c>
-      <c r="B1" s="59"/>
-[...13 lines deleted...]
-      <c r="B2" s="56"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+    </row>
+    <row r="2" spans="1:13" ht="28.95" customHeight="1">
+      <c r="A2" s="86"/>
+      <c r="B2" s="86"/>
       <c r="C2" s="52"/>
       <c r="D2" s="52"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="25"/>
       <c r="M2" s="35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="36" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A3" s="57"/>
-      <c r="B3" s="58" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="88" t="s">
         <v>70</v>
       </c>
-      <c r="C3" s="58"/>
-[...9 lines deleted...]
-      <c r="M3" s="58"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
+      <c r="M3" s="88"/>
     </row>
     <row r="4" spans="1:13" ht="24">
-      <c r="A4" s="57"/>
+      <c r="A4" s="87"/>
       <c r="B4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="24" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="33" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="33" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="2" t="s">
@@ -1050,27101 +1622,27948 @@
     <row r="6" spans="1:13">
       <c r="A6" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="11">
         <v>192158544</v>
       </c>
       <c r="C6" s="11">
         <v>409945630</v>
       </c>
       <c r="D6" s="11">
         <v>656460340</v>
       </c>
       <c r="E6" s="5">
         <v>895794396</v>
       </c>
       <c r="F6" s="22">
         <v>1136758320</v>
       </c>
       <c r="G6" s="53">
         <v>1420315400</v>
       </c>
       <c r="H6" s="22">
         <v>1657763419</v>
       </c>
-      <c r="I6" s="22"/>
+      <c r="I6" s="22">
+        <v>1933116216</v>
+      </c>
       <c r="J6" s="22"/>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
       <c r="M6" s="22"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="11">
         <v>13990446</v>
       </c>
       <c r="C7" s="11">
         <v>28189335</v>
       </c>
       <c r="D7" s="11">
         <v>43615672</v>
       </c>
       <c r="E7" s="5">
         <v>58429276</v>
       </c>
       <c r="F7" s="22">
         <v>71358107</v>
       </c>
       <c r="G7" s="53">
         <v>84075364</v>
       </c>
       <c r="H7" s="22">
         <v>94137236</v>
       </c>
-      <c r="I7" s="22"/>
+      <c r="I7" s="22">
+        <v>108043096</v>
+      </c>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="11">
         <v>8211149</v>
       </c>
       <c r="C8" s="11">
         <v>18365763</v>
       </c>
       <c r="D8" s="11">
         <v>29612633</v>
       </c>
       <c r="E8" s="5">
         <v>40448681</v>
       </c>
       <c r="F8" s="22">
         <v>51095533</v>
       </c>
       <c r="G8" s="53">
         <v>61884008</v>
       </c>
       <c r="H8" s="22">
         <v>72970196</v>
       </c>
-      <c r="I8" s="22"/>
+      <c r="I8" s="22">
+        <v>85311631</v>
+      </c>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="38" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="11">
         <v>113641</v>
       </c>
       <c r="C9" s="11">
         <v>353899</v>
       </c>
       <c r="D9" s="11">
         <v>594596</v>
       </c>
       <c r="E9" s="5">
         <v>832310</v>
       </c>
       <c r="F9" s="22">
         <v>976067</v>
       </c>
       <c r="G9" s="53">
         <v>1124729</v>
       </c>
       <c r="H9" s="22">
         <v>1275173</v>
       </c>
-      <c r="I9" s="22"/>
+      <c r="I9" s="22">
+        <v>1459105</v>
+      </c>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="11">
         <v>26485308</v>
       </c>
       <c r="C10" s="11">
         <v>50052243</v>
       </c>
       <c r="D10" s="11">
         <v>98358548</v>
       </c>
       <c r="E10" s="5">
         <v>122883949</v>
       </c>
       <c r="F10" s="22">
         <v>174046916</v>
       </c>
       <c r="G10" s="53">
         <v>231083810</v>
       </c>
       <c r="H10" s="22">
         <v>257540556</v>
       </c>
-      <c r="I10" s="22"/>
+      <c r="I10" s="22">
+        <v>281690462</v>
+      </c>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="11">
         <v>2243622</v>
       </c>
       <c r="C11" s="11">
         <v>5475435</v>
       </c>
       <c r="D11" s="11">
         <v>9308013</v>
       </c>
       <c r="E11" s="5">
         <v>12861399</v>
       </c>
       <c r="F11" s="22">
         <v>15443223</v>
       </c>
       <c r="G11" s="53">
         <v>18063548</v>
       </c>
       <c r="H11" s="22">
         <v>20349260</v>
       </c>
-      <c r="I11" s="22"/>
+      <c r="I11" s="22">
+        <v>23311730</v>
+      </c>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="11">
         <v>1579351</v>
       </c>
       <c r="C12" s="11">
         <v>2969258</v>
       </c>
       <c r="D12" s="11">
         <v>4376697</v>
       </c>
       <c r="E12" s="5">
         <v>5656630</v>
       </c>
       <c r="F12" s="22">
         <v>7421090</v>
       </c>
       <c r="G12" s="53">
         <v>9283535</v>
       </c>
       <c r="H12" s="22">
         <v>11553736</v>
       </c>
-      <c r="I12" s="22"/>
+      <c r="I12" s="22">
+        <v>13320563</v>
+      </c>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="11">
         <v>48549362</v>
       </c>
       <c r="C13" s="11">
         <v>104785725</v>
       </c>
       <c r="D13" s="11">
         <v>161745689</v>
       </c>
       <c r="E13" s="5">
         <v>218759489</v>
       </c>
       <c r="F13" s="22">
         <v>271215837</v>
       </c>
       <c r="G13" s="53">
         <v>330799799</v>
       </c>
       <c r="H13" s="22">
         <v>391109415</v>
       </c>
-      <c r="I13" s="22"/>
+      <c r="I13" s="22">
+        <v>473606216</v>
+      </c>
       <c r="J13" s="22"/>
       <c r="K13" s="22"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="11">
         <v>115607</v>
       </c>
       <c r="C14" s="11">
         <v>300749</v>
       </c>
       <c r="D14" s="11">
         <v>481787</v>
       </c>
       <c r="E14" s="5">
         <v>660783</v>
       </c>
       <c r="F14" s="22">
         <v>755027</v>
       </c>
       <c r="G14" s="53">
         <v>849388</v>
       </c>
       <c r="H14" s="22">
         <v>940287</v>
       </c>
-      <c r="I14" s="22"/>
+      <c r="I14" s="22">
+        <v>1022140</v>
+      </c>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="11">
         <v>10349800</v>
       </c>
       <c r="C15" s="11">
         <v>22654574</v>
       </c>
       <c r="D15" s="11">
         <v>35227451</v>
       </c>
       <c r="E15" s="5">
         <v>47823497</v>
       </c>
       <c r="F15" s="22">
         <v>59419723</v>
       </c>
       <c r="G15" s="53">
         <v>71840828</v>
       </c>
       <c r="H15" s="22">
         <v>84676417</v>
       </c>
-      <c r="I15" s="22"/>
+      <c r="I15" s="22">
+        <v>97596022</v>
+      </c>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="11">
         <v>1041538</v>
       </c>
       <c r="C16" s="11">
         <v>3312348</v>
       </c>
       <c r="D16" s="11">
         <v>5731237</v>
       </c>
       <c r="E16" s="5">
         <v>8141155</v>
       </c>
       <c r="F16" s="22">
         <v>10264516</v>
       </c>
       <c r="G16" s="53">
         <v>12267330</v>
       </c>
       <c r="H16" s="22">
         <v>14310803</v>
       </c>
-      <c r="I16" s="22"/>
+      <c r="I16" s="22">
+        <v>16020915</v>
+      </c>
       <c r="J16" s="22"/>
       <c r="K16" s="22"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="11">
         <v>77687620</v>
       </c>
       <c r="C17" s="11">
         <v>169864298</v>
       </c>
       <c r="D17" s="11">
         <v>261915310</v>
       </c>
       <c r="E17" s="5">
         <v>371058165</v>
       </c>
       <c r="F17" s="22">
         <v>463458341</v>
       </c>
       <c r="G17" s="53">
         <v>584461405</v>
       </c>
       <c r="H17" s="22">
         <v>688146365</v>
       </c>
-      <c r="I17" s="22"/>
+      <c r="I17" s="22">
+        <v>804510065</v>
+      </c>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
     </row>
-    <row r="18" spans="1:13" ht="33.75">
+    <row r="18" spans="1:13" ht="21.6">
       <c r="A18" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="32"/>
       <c r="G18" s="26"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="11">
         <v>18546918</v>
       </c>
       <c r="C19" s="11">
         <v>32632534</v>
       </c>
       <c r="D19" s="11">
         <v>71375288</v>
       </c>
       <c r="E19" s="5">
         <v>85885013</v>
       </c>
       <c r="F19" s="22">
         <v>127841870</v>
       </c>
       <c r="G19" s="53">
         <v>176872854</v>
       </c>
       <c r="H19" s="22">
         <v>194618890</v>
       </c>
-      <c r="I19" s="22"/>
+      <c r="I19" s="22">
+        <v>209856742</v>
+      </c>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="11">
         <v>88803</v>
       </c>
       <c r="C20" s="11">
         <v>296991</v>
       </c>
       <c r="D20" s="11">
         <v>505178</v>
       </c>
       <c r="E20" s="5">
         <v>713365</v>
       </c>
       <c r="F20" s="22">
         <v>857829</v>
       </c>
       <c r="G20" s="53">
         <v>1002293</v>
       </c>
       <c r="H20" s="22">
         <v>1146757</v>
       </c>
-      <c r="I20" s="22"/>
+      <c r="I20" s="22">
+        <v>1596249</v>
+      </c>
       <c r="J20" s="22"/>
       <c r="K20" s="22"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="11">
         <v>49752</v>
       </c>
       <c r="C21" s="11">
         <v>125901</v>
       </c>
       <c r="D21" s="11">
         <v>202050</v>
       </c>
       <c r="E21" s="5">
         <v>278199</v>
       </c>
       <c r="F21" s="22">
         <v>333335</v>
       </c>
       <c r="G21" s="53">
         <v>388471</v>
       </c>
       <c r="H21" s="22">
         <v>443607</v>
       </c>
-      <c r="I21" s="22"/>
+      <c r="I21" s="22">
+        <v>551873</v>
+      </c>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="22"/>
       <c r="M21" s="22"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B22" s="11">
         <v>18057415</v>
       </c>
       <c r="C22" s="11">
         <v>31104114</v>
       </c>
       <c r="D22" s="11">
         <v>68728665</v>
       </c>
       <c r="E22" s="5">
         <v>82028379</v>
       </c>
       <c r="F22" s="22">
         <v>123089182</v>
       </c>
       <c r="G22" s="53">
         <v>171054163</v>
       </c>
       <c r="H22" s="22">
         <v>187836271</v>
       </c>
-      <c r="I22" s="22"/>
+      <c r="I22" s="22">
+        <v>201240479</v>
+      </c>
       <c r="J22" s="22"/>
       <c r="K22" s="22"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="11">
         <v>67569</v>
       </c>
       <c r="C23" s="11">
         <v>355355</v>
       </c>
       <c r="D23" s="11">
         <v>673141</v>
       </c>
       <c r="E23" s="5">
         <v>1055928</v>
       </c>
       <c r="F23" s="22">
         <v>1280969</v>
       </c>
       <c r="G23" s="53">
         <v>1539261</v>
       </c>
       <c r="H23" s="22">
         <v>1807053</v>
       </c>
-      <c r="I23" s="22"/>
+      <c r="I23" s="22">
+        <v>2387857</v>
+      </c>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="11">
         <v>71757</v>
       </c>
       <c r="C24" s="11">
         <v>222188</v>
       </c>
       <c r="D24" s="11">
         <v>358395</v>
       </c>
       <c r="E24" s="5">
         <v>565977</v>
       </c>
       <c r="F24" s="22">
         <v>709015</v>
       </c>
       <c r="G24" s="53">
         <v>899970</v>
       </c>
       <c r="H24" s="22">
         <v>1025034</v>
       </c>
-      <c r="I24" s="22"/>
+      <c r="I24" s="22">
+        <v>1241944</v>
+      </c>
       <c r="J24" s="22"/>
       <c r="K24" s="22"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B25" s="11">
         <v>28166</v>
       </c>
       <c r="C25" s="11">
         <v>96427</v>
       </c>
       <c r="D25" s="11">
         <v>164687</v>
       </c>
       <c r="E25" s="5">
         <v>232947</v>
       </c>
       <c r="F25" s="22">
         <v>255333</v>
       </c>
       <c r="G25" s="53">
         <v>277718</v>
       </c>
       <c r="H25" s="22">
         <v>300103</v>
       </c>
-      <c r="I25" s="22"/>
+      <c r="I25" s="22">
+        <v>308683</v>
+      </c>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="22"/>
       <c r="M25" s="22"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B26" s="11">
         <v>155134</v>
       </c>
       <c r="C26" s="11">
         <v>365860</v>
       </c>
       <c r="D26" s="11">
         <v>640094</v>
       </c>
       <c r="E26" s="5">
         <v>869760</v>
       </c>
       <c r="F26" s="22">
         <v>1152092</v>
       </c>
       <c r="G26" s="53">
         <v>1523207</v>
       </c>
       <c r="H26" s="22">
         <v>1849229</v>
       </c>
-      <c r="I26" s="22"/>
+      <c r="I26" s="22">
+        <v>2260545</v>
+      </c>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="11">
         <v>28319</v>
       </c>
       <c r="C27" s="11">
         <v>65697</v>
       </c>
       <c r="D27" s="11">
         <v>103075</v>
       </c>
       <c r="E27" s="5">
         <v>140452</v>
       </c>
       <c r="F27" s="22">
         <v>164108</v>
       </c>
       <c r="G27" s="53">
         <v>187764</v>
       </c>
       <c r="H27" s="22">
         <v>210828</v>
       </c>
-      <c r="I27" s="22"/>
+      <c r="I27" s="22">
+        <v>269106</v>
+      </c>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="32"/>
       <c r="G28" s="26"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="32">
         <v>28166</v>
       </c>
       <c r="C29" s="11">
         <v>96427</v>
       </c>
       <c r="D29" s="11">
         <v>164687</v>
       </c>
       <c r="E29" s="5">
         <v>232947</v>
       </c>
       <c r="F29" s="22">
         <v>255333</v>
       </c>
       <c r="G29" s="53">
         <v>277718</v>
       </c>
       <c r="H29" s="22">
         <v>300103</v>
       </c>
-      <c r="I29" s="22"/>
+      <c r="I29" s="22">
+        <v>308683</v>
+      </c>
       <c r="J29" s="22"/>
       <c r="K29" s="22"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B30" s="32">
         <v>28166</v>
       </c>
       <c r="C30" s="11">
         <v>96427</v>
       </c>
       <c r="D30" s="11">
         <v>164687</v>
       </c>
       <c r="E30" s="5">
         <v>232947</v>
       </c>
       <c r="F30" s="22">
         <v>255333</v>
       </c>
       <c r="G30" s="53">
         <v>277718</v>
       </c>
       <c r="H30" s="22">
         <v>300103</v>
       </c>
-      <c r="I30" s="22"/>
+      <c r="I30" s="22">
+        <v>308683</v>
+      </c>
       <c r="J30" s="22"/>
       <c r="K30" s="22"/>
       <c r="L30" s="22"/>
       <c r="M30" s="22"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" s="38"/>
+      <c r="A31" s="41" t="s">
+        <v>68</v>
+      </c>
       <c r="B31" s="32"/>
       <c r="C31" s="32"/>
       <c r="D31" s="32"/>
-      <c r="E31" s="22"/>
-[...1 lines deleted...]
-      <c r="G31" s="11"/>
+      <c r="E31" s="31"/>
+      <c r="F31" s="31"/>
+      <c r="G31" s="31"/>
       <c r="H31" s="22"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
       <c r="K31" s="19"/>
       <c r="L31" s="19"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" s="41" t="s">
-[...13 lines deleted...]
-      <c r="M32" s="5"/>
+      <c r="A32" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B32" s="11">
+        <v>17774185</v>
+      </c>
+      <c r="C32" s="11">
+        <v>30118717</v>
+      </c>
+      <c r="D32" s="11">
+        <v>66985002</v>
+      </c>
+      <c r="E32" s="5">
+        <v>79567663</v>
+      </c>
+      <c r="F32" s="22">
+        <v>120048496</v>
+      </c>
+      <c r="G32" s="53">
+        <v>167396353</v>
+      </c>
+      <c r="H32" s="22">
+        <v>183558119</v>
+      </c>
+      <c r="I32" s="22">
+        <v>196029828</v>
+      </c>
+      <c r="J32" s="22"/>
+      <c r="K32" s="22"/>
+      <c r="L32" s="22"/>
+      <c r="M32" s="22"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="37" t="s">
-        <v>13</v>
+      <c r="A33" s="42" t="s">
+        <v>69</v>
       </c>
       <c r="B33" s="11">
         <v>17774185</v>
       </c>
       <c r="C33" s="11">
         <v>30118717</v>
       </c>
       <c r="D33" s="11">
         <v>66985002</v>
       </c>
       <c r="E33" s="5">
         <v>79567663</v>
       </c>
       <c r="F33" s="22">
         <v>120048496</v>
       </c>
       <c r="G33" s="53">
         <v>167396353</v>
       </c>
       <c r="H33" s="22">
         <v>183558119</v>
       </c>
-      <c r="I33" s="22"/>
+      <c r="I33" s="22">
+        <v>196029828</v>
+      </c>
       <c r="J33" s="22"/>
       <c r="K33" s="22"/>
       <c r="L33" s="22"/>
       <c r="M33" s="22"/>
     </row>
-    <row r="34" spans="1:13">
-[...28 lines deleted...]
-      <c r="M34" s="22"/>
+    <row r="34" spans="1:13" ht="26.4" customHeight="1">
+      <c r="A34" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="50"/>
+      <c r="G34" s="26"/>
+      <c r="H34" s="15"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" s="38"/>
-[...19 lines deleted...]
-      <c r="H36" s="15"/>
+      <c r="A35" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B35" s="11">
+        <v>595870</v>
+      </c>
+      <c r="C35" s="11">
+        <v>1916214</v>
+      </c>
+      <c r="D35" s="11">
+        <v>3371943</v>
+      </c>
+      <c r="E35" s="5">
+        <v>4878267</v>
+      </c>
+      <c r="F35" s="22">
+        <v>5942366</v>
+      </c>
+      <c r="G35" s="53">
+        <v>7213568</v>
+      </c>
+      <c r="H35" s="22">
+        <v>8386537</v>
+      </c>
+      <c r="I35" s="22">
+        <v>10396402</v>
+      </c>
+      <c r="J35" s="22"/>
+      <c r="K35" s="22"/>
+      <c r="L35" s="22"/>
+      <c r="M35" s="22"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" s="11">
+        <v>70044</v>
+      </c>
+      <c r="C36" s="11">
+        <v>224431</v>
+      </c>
+      <c r="D36" s="11">
+        <v>378819</v>
+      </c>
+      <c r="E36" s="5">
+        <v>533206</v>
+      </c>
+      <c r="F36" s="22">
+        <v>629602</v>
+      </c>
+      <c r="G36" s="53">
+        <v>725998</v>
+      </c>
+      <c r="H36" s="22">
+        <v>822394</v>
+      </c>
+      <c r="I36" s="22">
+        <v>1143952</v>
+      </c>
+      <c r="J36" s="22"/>
+      <c r="K36" s="22"/>
+      <c r="L36" s="22"/>
+      <c r="M36" s="22"/>
     </row>
     <row r="37" spans="1:13">
-      <c r="A37" s="37" t="s">
-        <v>13</v>
+      <c r="A37" s="40" t="s">
+        <v>55</v>
       </c>
       <c r="B37" s="11">
-        <v>595870</v>
+        <v>49752</v>
       </c>
       <c r="C37" s="11">
-        <v>1916214</v>
+        <v>125901</v>
       </c>
       <c r="D37" s="11">
-        <v>3371943</v>
+        <v>202050</v>
       </c>
       <c r="E37" s="5">
-        <v>4878267</v>
+        <v>278199</v>
       </c>
       <c r="F37" s="22">
-        <v>5942366</v>
+        <v>333335</v>
       </c>
       <c r="G37" s="53">
-        <v>7213568</v>
+        <v>388471</v>
       </c>
       <c r="H37" s="22">
-        <v>8386537</v>
-[...1 lines deleted...]
-      <c r="I37" s="22"/>
+        <v>443607</v>
+      </c>
+      <c r="I37" s="22">
+        <v>544206</v>
+      </c>
       <c r="J37" s="22"/>
       <c r="K37" s="22"/>
       <c r="L37" s="22"/>
       <c r="M37" s="22"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="38" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="B38" s="11">
-        <v>70044</v>
+        <v>163001</v>
       </c>
       <c r="C38" s="11">
-        <v>224431</v>
+        <v>623792</v>
       </c>
       <c r="D38" s="11">
-        <v>378819</v>
+        <v>1140683</v>
       </c>
       <c r="E38" s="5">
-        <v>533206</v>
+        <v>1616361</v>
       </c>
       <c r="F38" s="22">
-        <v>629602</v>
+        <v>1864085</v>
       </c>
       <c r="G38" s="53">
-        <v>725998</v>
+        <v>2148962</v>
       </c>
       <c r="H38" s="22">
-        <v>822394</v>
-[...1 lines deleted...]
-      <c r="I38" s="22"/>
+        <v>2437090</v>
+      </c>
+      <c r="I38" s="22">
+        <v>2809304</v>
+      </c>
       <c r="J38" s="22"/>
       <c r="K38" s="22"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
     </row>
     <row r="39" spans="1:13">
-      <c r="A39" s="40" t="s">
-        <v>55</v>
+      <c r="A39" s="38" t="s">
+        <v>58</v>
       </c>
       <c r="B39" s="11">
-        <v>49752</v>
+        <v>61209</v>
       </c>
       <c r="C39" s="11">
-        <v>125901</v>
+        <v>292284</v>
       </c>
       <c r="D39" s="11">
-        <v>202050</v>
+        <v>553359</v>
       </c>
       <c r="E39" s="5">
-        <v>278199</v>
+        <v>879434</v>
       </c>
       <c r="F39" s="22">
-        <v>333335</v>
+        <v>1095843</v>
       </c>
       <c r="G39" s="53">
-        <v>388471</v>
+        <v>1345502</v>
       </c>
       <c r="H39" s="22">
-        <v>443607</v>
-[...1 lines deleted...]
-      <c r="I39" s="22"/>
+        <v>1604661</v>
+      </c>
+      <c r="I39" s="22">
+        <v>2152751</v>
+      </c>
       <c r="J39" s="22"/>
       <c r="K39" s="22"/>
       <c r="L39" s="22"/>
       <c r="M39" s="22"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="38" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B40" s="11">
-        <v>163001</v>
+        <v>71757</v>
       </c>
       <c r="C40" s="11">
-        <v>623792</v>
+        <v>222188</v>
       </c>
       <c r="D40" s="11">
-        <v>1140683</v>
+        <v>358395</v>
       </c>
       <c r="E40" s="5">
-        <v>1616361</v>
+        <v>565977</v>
       </c>
       <c r="F40" s="22">
-        <v>1864085</v>
+        <v>709015</v>
       </c>
       <c r="G40" s="53">
-        <v>2148962</v>
+        <v>899970</v>
       </c>
       <c r="H40" s="22">
-        <v>2437090</v>
-[...1 lines deleted...]
-      <c r="I40" s="22"/>
+        <v>1025034</v>
+      </c>
+      <c r="I40" s="22">
+        <v>1241944</v>
+      </c>
       <c r="J40" s="22"/>
       <c r="K40" s="22"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="38" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B41" s="11">
-        <v>61209</v>
+        <v>152379</v>
       </c>
       <c r="C41" s="11">
-        <v>292284</v>
+        <v>363105</v>
       </c>
       <c r="D41" s="11">
-        <v>553359</v>
+        <v>637339</v>
       </c>
       <c r="E41" s="5">
-        <v>879434</v>
+        <v>867005</v>
       </c>
       <c r="F41" s="22">
-        <v>1095843</v>
+        <v>1149337</v>
       </c>
       <c r="G41" s="53">
-        <v>1345502</v>
+        <v>1520452</v>
       </c>
       <c r="H41" s="22">
-        <v>1604661</v>
-[...1 lines deleted...]
-      <c r="I41" s="22"/>
+        <v>1846474</v>
+      </c>
+      <c r="I41" s="22">
+        <v>2257790</v>
+      </c>
       <c r="J41" s="22"/>
       <c r="K41" s="22"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="38" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B42" s="11">
-        <v>71757</v>
+        <v>27727</v>
       </c>
       <c r="C42" s="11">
-        <v>222188</v>
+        <v>64513</v>
       </c>
       <c r="D42" s="11">
-        <v>358395</v>
+        <v>101299</v>
       </c>
       <c r="E42" s="5">
-        <v>565977</v>
+        <v>138084</v>
       </c>
       <c r="F42" s="22">
-        <v>709015</v>
+        <v>161148</v>
       </c>
       <c r="G42" s="53">
-        <v>899970</v>
+        <v>184212</v>
       </c>
       <c r="H42" s="22">
-        <v>1025034</v>
-[...1 lines deleted...]
-      <c r="I42" s="22"/>
+        <v>207276</v>
+      </c>
+      <c r="I42" s="22">
+        <v>246454</v>
+      </c>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="22"/>
     </row>
-    <row r="43" spans="1:13">
-[...28 lines deleted...]
-      <c r="M43" s="22"/>
+    <row r="43" spans="1:13" ht="21.6">
+      <c r="A43" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B43" s="32"/>
+      <c r="F43" s="8"/>
+      <c r="G43" s="27"/>
+      <c r="H43" s="14"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="14"/>
+      <c r="K43" s="4"/>
+      <c r="L43" s="4"/>
+      <c r="M43" s="4"/>
     </row>
     <row r="44" spans="1:13">
-      <c r="A44" s="38" t="s">
-[...3 lines deleted...]
-        <v>27727</v>
+      <c r="A44" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B44" s="32">
+        <v>148696</v>
       </c>
       <c r="C44" s="11">
-        <v>64513</v>
+        <v>501174</v>
       </c>
       <c r="D44" s="11">
-        <v>101299</v>
+        <v>853653</v>
       </c>
       <c r="E44" s="5">
-        <v>138084</v>
+        <v>1206132</v>
       </c>
       <c r="F44" s="22">
-        <v>161148</v>
+        <v>1595670</v>
       </c>
       <c r="G44" s="53">
-        <v>184212</v>
+        <v>1985209</v>
       </c>
       <c r="H44" s="22">
-        <v>207276</v>
-[...1 lines deleted...]
-      <c r="I44" s="22"/>
+        <v>2374125</v>
+      </c>
+      <c r="I44" s="22">
+        <v>3121823</v>
+      </c>
       <c r="J44" s="22"/>
       <c r="K44" s="22"/>
       <c r="L44" s="22"/>
       <c r="M44" s="22"/>
     </row>
-    <row r="45" spans="1:13" ht="33.75">
-[...11 lines deleted...]
-      <c r="M45" s="4"/>
+    <row r="45" spans="1:13">
+      <c r="A45" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="B45" s="32">
+        <v>18759</v>
+      </c>
+      <c r="C45" s="11">
+        <v>72559</v>
+      </c>
+      <c r="D45" s="11">
+        <v>126359</v>
+      </c>
+      <c r="E45" s="5">
+        <v>180159</v>
+      </c>
+      <c r="F45" s="22">
+        <v>228227</v>
+      </c>
+      <c r="G45" s="53">
+        <v>276295</v>
+      </c>
+      <c r="H45" s="22">
+        <v>324363</v>
+      </c>
+      <c r="I45" s="22">
+        <v>452296</v>
+      </c>
+      <c r="J45" s="22"/>
+      <c r="K45" s="22"/>
+      <c r="L45" s="22"/>
+      <c r="M45" s="22"/>
     </row>
     <row r="46" spans="1:13">
-      <c r="A46" s="37" t="s">
-[...23 lines deleted...]
-      <c r="I46" s="22"/>
+      <c r="A46" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="B46" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C46" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D46" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F46" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="H46" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I46" s="22">
+        <v>7667</v>
+      </c>
       <c r="J46" s="22"/>
       <c r="K46" s="22"/>
       <c r="L46" s="22"/>
       <c r="M46" s="22"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="38" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="B47" s="32">
-        <v>18759</v>
+        <v>120229</v>
       </c>
       <c r="C47" s="11">
-        <v>72559</v>
+        <v>361605</v>
       </c>
       <c r="D47" s="11">
-        <v>126359</v>
+        <v>602980</v>
       </c>
       <c r="E47" s="5">
-        <v>180159</v>
+        <v>844355</v>
       </c>
       <c r="F47" s="22">
-        <v>228227</v>
+        <v>1176601</v>
       </c>
       <c r="G47" s="53">
-        <v>276295</v>
+        <v>1508847</v>
       </c>
       <c r="H47" s="22">
-        <v>324363</v>
-[...1 lines deleted...]
-      <c r="I47" s="22"/>
+        <v>1841062</v>
+      </c>
+      <c r="I47" s="22">
+        <v>2401347</v>
+      </c>
       <c r="J47" s="22"/>
       <c r="K47" s="22"/>
       <c r="L47" s="22"/>
       <c r="M47" s="22"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="38" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48" s="32">
-        <v>120229</v>
+        <v>6360</v>
       </c>
       <c r="C48" s="11">
-        <v>361605</v>
+        <v>63071</v>
       </c>
       <c r="D48" s="11">
-        <v>602980</v>
+        <v>119783</v>
       </c>
       <c r="E48" s="5">
-        <v>844355</v>
+        <v>176494</v>
       </c>
       <c r="F48" s="22">
-        <v>1176601</v>
+        <v>185127</v>
       </c>
       <c r="G48" s="53">
-        <v>1508847</v>
+        <v>193759</v>
       </c>
       <c r="H48" s="22">
-        <v>1841062</v>
-[...1 lines deleted...]
-      <c r="I48" s="22"/>
+        <v>202392</v>
+      </c>
+      <c r="I48" s="22">
+        <v>235106</v>
+      </c>
       <c r="J48" s="22"/>
       <c r="K48" s="22"/>
       <c r="L48" s="22"/>
       <c r="M48" s="22"/>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="38" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="B49" s="32">
-        <v>6360</v>
+        <v>2755</v>
       </c>
       <c r="C49" s="11">
-        <v>63071</v>
+        <v>2755</v>
       </c>
       <c r="D49" s="11">
-        <v>119783</v>
+        <v>2755</v>
       </c>
       <c r="E49" s="5">
-        <v>176494</v>
+        <v>2755</v>
       </c>
       <c r="F49" s="22">
-        <v>185127</v>
+        <v>2755</v>
       </c>
       <c r="G49" s="53">
-        <v>193759</v>
+        <v>2755</v>
       </c>
       <c r="H49" s="22">
-        <v>202392</v>
-[...1 lines deleted...]
-      <c r="I49" s="22"/>
+        <v>2755</v>
+      </c>
+      <c r="I49" s="22">
+        <v>2755</v>
+      </c>
       <c r="J49" s="22"/>
       <c r="K49" s="22"/>
       <c r="L49" s="22"/>
       <c r="M49" s="22"/>
     </row>
     <row r="50" spans="1:13">
-      <c r="A50" s="38" t="s">
-        <v>67</v>
+      <c r="A50" s="39" t="s">
+        <v>64</v>
       </c>
       <c r="B50" s="32">
-        <v>2755</v>
+        <v>592</v>
       </c>
       <c r="C50" s="11">
-        <v>2755</v>
+        <v>1184</v>
       </c>
       <c r="D50" s="11">
-        <v>2755</v>
+        <v>1776</v>
       </c>
       <c r="E50" s="5">
-        <v>2755</v>
+        <v>2368</v>
       </c>
       <c r="F50" s="22">
-        <v>2755</v>
+        <v>2960</v>
       </c>
       <c r="G50" s="53">
-        <v>2755</v>
+        <v>3552</v>
       </c>
       <c r="H50" s="22">
-        <v>2755</v>
-[...1 lines deleted...]
-      <c r="I50" s="22"/>
+        <v>3552</v>
+      </c>
+      <c r="I50" s="22">
+        <v>22652</v>
+      </c>
       <c r="J50" s="22"/>
       <c r="K50" s="22"/>
       <c r="L50" s="22"/>
       <c r="M50" s="22"/>
     </row>
     <row r="51" spans="1:13">
-      <c r="A51" s="39" t="s">
-[...29 lines deleted...]
-    <row r="52" spans="1:13" ht="22.5">
+      <c r="A51" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="B51" s="50"/>
+      <c r="C51" s="32"/>
+      <c r="F51" s="22"/>
+      <c r="G51" s="27"/>
+      <c r="H51" s="14"/>
+      <c r="I51" s="14"/>
+      <c r="J51" s="14"/>
+      <c r="K51" s="4"/>
+      <c r="L51" s="4"/>
+      <c r="M51" s="4"/>
+    </row>
+    <row r="52" spans="1:13">
       <c r="A52" s="37" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="M52" s="4"/>
+        <v>21</v>
+      </c>
+      <c r="B52" s="11">
+        <v>151847233</v>
+      </c>
+      <c r="C52" s="11">
+        <v>334247829</v>
+      </c>
+      <c r="D52" s="11">
+        <v>520529726</v>
+      </c>
+      <c r="E52" s="5">
+        <v>725731140</v>
+      </c>
+      <c r="F52" s="22">
+        <v>904794161</v>
+      </c>
+      <c r="G52" s="53">
+        <v>1119143413</v>
+      </c>
+      <c r="H52" s="22">
+        <v>1317607954</v>
+      </c>
+      <c r="I52" s="22">
+        <v>1556666319</v>
+      </c>
+      <c r="J52" s="22"/>
+      <c r="K52" s="22"/>
+      <c r="L52" s="22"/>
+      <c r="M52" s="22"/>
     </row>
     <row r="53" spans="1:13">
-      <c r="A53" s="37" t="s">
-        <v>21</v>
+      <c r="A53" s="38" t="s">
+        <v>14</v>
       </c>
       <c r="B53" s="11">
-        <v>151847233</v>
+        <v>9744900</v>
       </c>
       <c r="C53" s="11">
-        <v>334247829</v>
+        <v>20268818</v>
       </c>
       <c r="D53" s="11">
-        <v>520529726</v>
+        <v>31557353</v>
       </c>
       <c r="E53" s="5">
-        <v>725731140</v>
+        <v>42394266</v>
       </c>
       <c r="F53" s="22">
-        <v>904794161</v>
+        <v>50478926</v>
       </c>
       <c r="G53" s="53">
-        <v>1119143413</v>
+        <v>58177346</v>
       </c>
       <c r="H53" s="22">
-        <v>1317607954</v>
-[...1 lines deleted...]
-      <c r="I53" s="22"/>
+        <v>63076595</v>
+      </c>
+      <c r="I53" s="22">
+        <v>71722238</v>
+      </c>
       <c r="J53" s="22"/>
       <c r="K53" s="22"/>
       <c r="L53" s="22"/>
       <c r="M53" s="22"/>
     </row>
     <row r="54" spans="1:13">
-      <c r="A54" s="38" t="s">
-        <v>14</v>
+      <c r="A54" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B54" s="11">
-        <v>9744900</v>
+        <v>7797961</v>
       </c>
       <c r="C54" s="11">
-        <v>20268818</v>
+        <v>17536197</v>
       </c>
       <c r="D54" s="11">
-        <v>31557353</v>
+        <v>28191399</v>
       </c>
       <c r="E54" s="5">
-        <v>42394266</v>
+        <v>38467487</v>
       </c>
       <c r="F54" s="22">
-        <v>50478926</v>
+        <v>48530229</v>
       </c>
       <c r="G54" s="53">
-        <v>58177346</v>
+        <v>58771070</v>
       </c>
       <c r="H54" s="22">
-        <v>63076595</v>
-[...1 lines deleted...]
-      <c r="I54" s="22"/>
+        <v>69246844</v>
+      </c>
+      <c r="I54" s="22">
+        <v>80928338</v>
+      </c>
       <c r="J54" s="22"/>
       <c r="K54" s="22"/>
       <c r="L54" s="22"/>
       <c r="M54" s="22"/>
     </row>
     <row r="55" spans="1:13">
-      <c r="A55" s="39" t="s">
-        <v>55</v>
+      <c r="A55" s="38" t="s">
+        <v>56</v>
       </c>
       <c r="B55" s="11">
-        <v>7797961</v>
+        <v>39717</v>
       </c>
       <c r="C55" s="11">
-        <v>17536197</v>
+        <v>185240</v>
       </c>
       <c r="D55" s="11">
-        <v>28191399</v>
+        <v>330763</v>
       </c>
       <c r="E55" s="5">
-        <v>38467487</v>
+        <v>476286</v>
       </c>
       <c r="F55" s="22">
-        <v>48530229</v>
+        <v>530488</v>
       </c>
       <c r="G55" s="53">
-        <v>58771070</v>
+        <v>584690</v>
       </c>
       <c r="H55" s="22">
-        <v>69246844</v>
-[...1 lines deleted...]
-      <c r="I55" s="22"/>
+        <v>639673</v>
+      </c>
+      <c r="I55" s="22">
+        <v>749556</v>
+      </c>
       <c r="J55" s="22"/>
       <c r="K55" s="22"/>
       <c r="L55" s="22"/>
       <c r="M55" s="22"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="38" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B56" s="11">
-        <v>39717</v>
+        <v>6229208</v>
       </c>
       <c r="C56" s="11">
-        <v>185240</v>
+        <v>14368350</v>
       </c>
       <c r="D56" s="11">
-        <v>330763</v>
+        <v>22747596</v>
       </c>
       <c r="E56" s="5">
-        <v>476286</v>
+        <v>31693318</v>
       </c>
       <c r="F56" s="22">
-        <v>530488</v>
+        <v>39816134</v>
       </c>
       <c r="G56" s="53">
-        <v>584690</v>
+        <v>47219774</v>
       </c>
       <c r="H56" s="22">
-        <v>639673</v>
-[...1 lines deleted...]
-      <c r="I56" s="22"/>
+        <v>55145296</v>
+      </c>
+      <c r="I56" s="22">
+        <v>63992248</v>
+      </c>
       <c r="J56" s="22"/>
       <c r="K56" s="22"/>
       <c r="L56" s="22"/>
       <c r="M56" s="22"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="38" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B57" s="11">
-        <v>6229208</v>
+        <v>1278439</v>
       </c>
       <c r="C57" s="11">
-        <v>14368350</v>
+        <v>3165664</v>
       </c>
       <c r="D57" s="11">
-        <v>22747596</v>
+        <v>5329916</v>
       </c>
       <c r="E57" s="5">
-        <v>31693318</v>
+        <v>7573047</v>
       </c>
       <c r="F57" s="22">
-        <v>39816134</v>
+        <v>9285820</v>
       </c>
       <c r="G57" s="53">
-        <v>47219774</v>
+        <v>11147750</v>
       </c>
       <c r="H57" s="22">
-        <v>55145296</v>
-[...1 lines deleted...]
-      <c r="I57" s="22"/>
+        <v>12690002</v>
+      </c>
+      <c r="I57" s="22">
+        <v>14517230</v>
+      </c>
       <c r="J57" s="22"/>
       <c r="K57" s="22"/>
       <c r="L57" s="22"/>
       <c r="M57" s="22"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="38" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B58" s="11">
-        <v>1278439</v>
+        <v>7513</v>
       </c>
       <c r="C58" s="11">
-        <v>3165664</v>
+        <v>15622</v>
       </c>
       <c r="D58" s="11">
-        <v>5329916</v>
+        <v>23731</v>
       </c>
       <c r="E58" s="5">
-        <v>7573047</v>
+        <v>31839</v>
       </c>
       <c r="F58" s="22">
-        <v>9285820</v>
+        <v>38687</v>
       </c>
       <c r="G58" s="53">
-        <v>11147750</v>
+        <v>45534</v>
       </c>
       <c r="H58" s="22">
-        <v>12690002</v>
-[...1 lines deleted...]
-      <c r="I58" s="22"/>
+        <v>55218</v>
+      </c>
+      <c r="I58" s="22">
+        <v>66894</v>
+      </c>
       <c r="J58" s="22"/>
       <c r="K58" s="22"/>
       <c r="L58" s="22"/>
       <c r="M58" s="22"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="38" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B59" s="11">
-        <v>7513</v>
+        <v>42178101</v>
       </c>
       <c r="C59" s="11">
-        <v>15622</v>
+        <v>91676908</v>
       </c>
       <c r="D59" s="11">
-        <v>23731</v>
+        <v>142434235</v>
       </c>
       <c r="E59" s="5">
-        <v>31839</v>
+        <v>193509156</v>
       </c>
       <c r="F59" s="22">
-        <v>38687</v>
+        <v>240663059</v>
       </c>
       <c r="G59" s="53">
-        <v>45534</v>
+        <v>294449192</v>
       </c>
       <c r="H59" s="22">
-        <v>55218</v>
-[...1 lines deleted...]
-      <c r="I59" s="22"/>
+        <v>348674332</v>
+      </c>
+      <c r="I59" s="22">
+        <v>424726377</v>
+      </c>
       <c r="J59" s="22"/>
       <c r="K59" s="22"/>
       <c r="L59" s="22"/>
       <c r="M59" s="22"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="38" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B60" s="11">
-        <v>42178101</v>
+        <v>41658</v>
       </c>
       <c r="C60" s="11">
-        <v>91676908</v>
+        <v>110336</v>
       </c>
       <c r="D60" s="11">
-        <v>142434235</v>
+        <v>172228</v>
       </c>
       <c r="E60" s="5">
-        <v>193509156</v>
+        <v>231436</v>
       </c>
       <c r="F60" s="22">
-        <v>240663059</v>
+        <v>254932</v>
       </c>
       <c r="G60" s="53">
-        <v>294449192</v>
+        <v>279468</v>
       </c>
       <c r="H60" s="22">
-        <v>348674332</v>
-[...1 lines deleted...]
-      <c r="I60" s="22"/>
+        <v>301875</v>
+      </c>
+      <c r="I60" s="22">
+        <v>319943</v>
+      </c>
       <c r="J60" s="22"/>
       <c r="K60" s="22"/>
       <c r="L60" s="22"/>
       <c r="M60" s="22"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B61" s="11">
-        <v>41658</v>
+        <v>8376181</v>
       </c>
       <c r="C61" s="11">
-        <v>110336</v>
+        <v>18767745</v>
       </c>
       <c r="D61" s="11">
-        <v>172228</v>
+        <v>29398203</v>
       </c>
       <c r="E61" s="5">
-        <v>231436</v>
+        <v>40243482</v>
       </c>
       <c r="F61" s="22">
-        <v>254932</v>
+        <v>50057673</v>
       </c>
       <c r="G61" s="53">
-        <v>279468</v>
+        <v>60505933</v>
       </c>
       <c r="H61" s="22">
-        <v>301875</v>
-[...1 lines deleted...]
-      <c r="I61" s="22"/>
+        <v>71364224</v>
+      </c>
+      <c r="I61" s="22">
+        <v>82175814</v>
+      </c>
       <c r="J61" s="22"/>
       <c r="K61" s="22"/>
       <c r="L61" s="22"/>
       <c r="M61" s="22"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B62" s="11">
-        <v>8376181</v>
+        <v>781575</v>
       </c>
       <c r="C62" s="11">
-        <v>18767745</v>
+        <v>2850097</v>
       </c>
       <c r="D62" s="11">
-        <v>29398203</v>
+        <v>4918619</v>
       </c>
       <c r="E62" s="5">
-        <v>40243482</v>
+        <v>6987142</v>
       </c>
       <c r="F62" s="22">
-        <v>50057673</v>
+        <v>8743620</v>
       </c>
       <c r="G62" s="53">
-        <v>60505933</v>
+        <v>10500098</v>
       </c>
       <c r="H62" s="22">
-        <v>71364224</v>
-[...1 lines deleted...]
-      <c r="I62" s="22"/>
+        <v>12265046</v>
+      </c>
+      <c r="I62" s="22">
+        <v>13788201</v>
+      </c>
       <c r="J62" s="22"/>
       <c r="K62" s="22"/>
       <c r="L62" s="22"/>
       <c r="M62" s="22"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="38" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B63" s="11">
-        <v>781575</v>
+        <v>73580879</v>
       </c>
       <c r="C63" s="11">
-        <v>2850097</v>
+        <v>161680848</v>
       </c>
       <c r="D63" s="11">
-        <v>4918619</v>
+        <v>249932974</v>
       </c>
       <c r="E63" s="5">
-        <v>6987142</v>
+        <v>355884617</v>
       </c>
       <c r="F63" s="22">
-        <v>8743620</v>
+        <v>445090653</v>
       </c>
       <c r="G63" s="53">
-        <v>10500098</v>
+        <v>562880903</v>
       </c>
       <c r="H63" s="22">
-        <v>12265046</v>
-[...1 lines deleted...]
-      <c r="I63" s="22"/>
+        <v>663394873</v>
+      </c>
+      <c r="I63" s="22">
+        <v>776455211</v>
+      </c>
       <c r="J63" s="22"/>
       <c r="K63" s="22"/>
       <c r="L63" s="22"/>
       <c r="M63" s="22"/>
     </row>
     <row r="64" spans="1:13">
-      <c r="A64" s="38" t="s">
-[...29 lines deleted...]
-    <row r="65" spans="1:13" ht="22.5">
+      <c r="A64" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B64" s="50"/>
+      <c r="F64" s="8"/>
+      <c r="G64" s="27"/>
+      <c r="H64" s="14"/>
+      <c r="I64" s="14"/>
+      <c r="J64" s="14"/>
+      <c r="K64" s="4"/>
+      <c r="L64" s="4"/>
+      <c r="M64" s="4"/>
+    </row>
+    <row r="65" spans="1:13">
       <c r="A65" s="37" t="s">
-        <v>22</v>
-[...9 lines deleted...]
-      <c r="M65" s="4"/>
+        <v>21</v>
+      </c>
+      <c r="B65" s="11">
+        <v>41210014</v>
+      </c>
+      <c r="C65" s="11">
+        <v>88394010</v>
+      </c>
+      <c r="D65" s="11">
+        <v>135147004</v>
+      </c>
+      <c r="E65" s="5">
+        <v>183952397</v>
+      </c>
+      <c r="F65" s="22">
+        <v>228544388</v>
+      </c>
+      <c r="G65" s="53">
+        <v>284780601</v>
+      </c>
+      <c r="H65" s="22">
+        <v>332200385</v>
+      </c>
+      <c r="I65" s="22">
+        <v>384524453</v>
+      </c>
+      <c r="J65" s="22"/>
+      <c r="K65" s="22"/>
+      <c r="L65" s="22"/>
+      <c r="M65" s="22"/>
     </row>
     <row r="66" spans="1:13">
-      <c r="A66" s="37" t="s">
-        <v>21</v>
+      <c r="A66" s="38" t="s">
+        <v>14</v>
       </c>
       <c r="B66" s="11">
-        <v>41210014</v>
+        <v>8041178</v>
       </c>
       <c r="C66" s="11">
-        <v>88394010</v>
+        <v>16214422</v>
       </c>
       <c r="D66" s="11">
-        <v>135147004</v>
+        <v>22862917</v>
       </c>
       <c r="E66" s="5">
-        <v>183952397</v>
+        <v>30812253</v>
       </c>
       <c r="F66" s="22">
-        <v>228544388</v>
+        <v>37045793</v>
       </c>
       <c r="G66" s="53">
-        <v>284780601</v>
+        <v>42653724</v>
       </c>
       <c r="H66" s="22">
-        <v>332200385</v>
-[...1 lines deleted...]
-      <c r="I66" s="22"/>
+        <v>45384113</v>
+      </c>
+      <c r="I66" s="22">
+        <v>50111758</v>
+      </c>
       <c r="J66" s="22"/>
       <c r="K66" s="22"/>
       <c r="L66" s="22"/>
       <c r="M66" s="22"/>
     </row>
     <row r="67" spans="1:13">
-      <c r="A67" s="38" t="s">
-        <v>14</v>
+      <c r="A67" s="40" t="s">
+        <v>55</v>
       </c>
       <c r="B67" s="11">
-        <v>8041178</v>
+        <v>3023948</v>
       </c>
       <c r="C67" s="11">
-        <v>16214422</v>
+        <v>7378410</v>
       </c>
       <c r="D67" s="11">
-        <v>22862917</v>
+        <v>11708784</v>
       </c>
       <c r="E67" s="5">
-        <v>30812253</v>
+        <v>14482016</v>
       </c>
       <c r="F67" s="22">
-        <v>37045793</v>
+        <v>17492785</v>
       </c>
       <c r="G67" s="53">
-        <v>42653724</v>
+        <v>21330925</v>
       </c>
       <c r="H67" s="22">
-        <v>45384113</v>
-[...1 lines deleted...]
-      <c r="I67" s="22"/>
+        <v>25198343</v>
+      </c>
+      <c r="I67" s="22">
+        <v>29784895</v>
+      </c>
       <c r="J67" s="22"/>
       <c r="K67" s="22"/>
       <c r="L67" s="22"/>
       <c r="M67" s="22"/>
     </row>
     <row r="68" spans="1:13">
-      <c r="A68" s="40" t="s">
-        <v>55</v>
+      <c r="A68" s="38" t="s">
+        <v>56</v>
       </c>
       <c r="B68" s="11">
-        <v>3023948</v>
+        <v>37536</v>
       </c>
       <c r="C68" s="11">
-        <v>7378410</v>
+        <v>180864</v>
       </c>
       <c r="D68" s="11">
-        <v>11708784</v>
+        <v>324193</v>
       </c>
       <c r="E68" s="5">
-        <v>14482016</v>
+        <v>467522</v>
       </c>
       <c r="F68" s="22">
-        <v>17492785</v>
+        <v>519548</v>
       </c>
       <c r="G68" s="53">
-        <v>21330925</v>
+        <v>571574</v>
       </c>
       <c r="H68" s="22">
-        <v>25198343</v>
-[...1 lines deleted...]
-      <c r="I68" s="22"/>
+        <v>625814</v>
+      </c>
+      <c r="I68" s="22">
+        <v>734894</v>
+      </c>
       <c r="J68" s="22"/>
       <c r="K68" s="22"/>
       <c r="L68" s="22"/>
       <c r="M68" s="22"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="38" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B69" s="11">
-        <v>37536</v>
+        <v>5364826</v>
       </c>
       <c r="C69" s="11">
-        <v>180864</v>
+        <v>10591512</v>
       </c>
       <c r="D69" s="11">
-        <v>324193</v>
+        <v>16084518</v>
       </c>
       <c r="E69" s="5">
-        <v>467522</v>
+        <v>21532441</v>
       </c>
       <c r="F69" s="22">
-        <v>519548</v>
+        <v>26627246</v>
       </c>
       <c r="G69" s="53">
-        <v>571574</v>
+        <v>31051296</v>
       </c>
       <c r="H69" s="22">
-        <v>625814</v>
-[...1 lines deleted...]
-      <c r="I69" s="22"/>
+        <v>35876192</v>
+      </c>
+      <c r="I69" s="22">
+        <v>41173369</v>
+      </c>
       <c r="J69" s="22"/>
       <c r="K69" s="22"/>
       <c r="L69" s="22"/>
       <c r="M69" s="22"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="38" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B70" s="11">
-        <v>5364826</v>
+        <v>675502</v>
       </c>
       <c r="C70" s="11">
-        <v>10591512</v>
+        <v>1233098</v>
       </c>
       <c r="D70" s="11">
-        <v>16084518</v>
+        <v>1857387</v>
       </c>
       <c r="E70" s="5">
-        <v>21532441</v>
+        <v>2390845</v>
       </c>
       <c r="F70" s="22">
-        <v>26627246</v>
+        <v>2878054</v>
       </c>
       <c r="G70" s="53">
-        <v>31051296</v>
+        <v>3351878</v>
       </c>
       <c r="H70" s="22">
-        <v>35876192</v>
-[...1 lines deleted...]
-      <c r="I70" s="22"/>
+        <v>3828092</v>
+      </c>
+      <c r="I70" s="22">
+        <v>4412615</v>
+      </c>
       <c r="J70" s="22"/>
       <c r="K70" s="22"/>
       <c r="L70" s="22"/>
       <c r="M70" s="22"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="38" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B71" s="11">
-        <v>675502</v>
+        <v>3290</v>
       </c>
       <c r="C71" s="11">
-        <v>1233098</v>
+        <v>6580</v>
       </c>
       <c r="D71" s="11">
-        <v>1857387</v>
+        <v>9870</v>
       </c>
       <c r="E71" s="5">
-        <v>2390845</v>
+        <v>13160</v>
       </c>
       <c r="F71" s="22">
-        <v>2878054</v>
+        <v>16450</v>
       </c>
       <c r="G71" s="53">
-        <v>3351878</v>
+        <v>19740</v>
       </c>
       <c r="H71" s="22">
-        <v>3828092</v>
-[...1 lines deleted...]
-      <c r="I71" s="22"/>
+        <v>23952</v>
+      </c>
+      <c r="I71" s="22">
+        <v>28164</v>
+      </c>
       <c r="J71" s="22"/>
       <c r="K71" s="22"/>
       <c r="L71" s="22"/>
       <c r="M71" s="22"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="38" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B72" s="11">
-        <v>3290</v>
+        <v>8367863</v>
       </c>
       <c r="C72" s="11">
-        <v>6580</v>
+        <v>17550392</v>
       </c>
       <c r="D72" s="11">
-        <v>9870</v>
+        <v>26584069</v>
       </c>
       <c r="E72" s="5">
-        <v>13160</v>
+        <v>35109240</v>
       </c>
       <c r="F72" s="22">
-        <v>16450</v>
+        <v>42946721</v>
       </c>
       <c r="G72" s="53">
-        <v>19740</v>
+        <v>51180806</v>
       </c>
       <c r="H72" s="22">
-        <v>23952</v>
-[...1 lines deleted...]
-      <c r="I72" s="22"/>
+        <v>59192425</v>
+      </c>
+      <c r="I72" s="22">
+        <v>67289143</v>
+      </c>
       <c r="J72" s="22"/>
       <c r="K72" s="22"/>
       <c r="L72" s="22"/>
       <c r="M72" s="22"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="38" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B73" s="11">
-        <v>8367863</v>
+        <v>38488</v>
       </c>
       <c r="C73" s="11">
-        <v>17550392</v>
+        <v>103996</v>
       </c>
       <c r="D73" s="11">
-        <v>26584069</v>
+        <v>162718</v>
       </c>
       <c r="E73" s="5">
-        <v>35109240</v>
+        <v>218756</v>
       </c>
       <c r="F73" s="22">
-        <v>42946721</v>
+        <v>239082</v>
       </c>
       <c r="G73" s="53">
-        <v>51180806</v>
+        <v>260448</v>
       </c>
       <c r="H73" s="22">
-        <v>59192425</v>
-[...1 lines deleted...]
-      <c r="I73" s="22"/>
+        <v>282594</v>
+      </c>
+      <c r="I73" s="22">
+        <v>300355</v>
+      </c>
       <c r="J73" s="22"/>
       <c r="K73" s="22"/>
       <c r="L73" s="22"/>
       <c r="M73" s="22"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B74" s="11">
-        <v>38488</v>
+        <v>1604266</v>
       </c>
       <c r="C74" s="11">
-        <v>103996</v>
+        <v>3575286</v>
       </c>
       <c r="D74" s="11">
-        <v>162718</v>
+        <v>6183582</v>
       </c>
       <c r="E74" s="5">
-        <v>218756</v>
+        <v>8214302</v>
       </c>
       <c r="F74" s="22">
-        <v>239082</v>
+        <v>10031135</v>
       </c>
       <c r="G74" s="53">
-        <v>260448</v>
+        <v>11737390</v>
       </c>
       <c r="H74" s="22">
-        <v>282594</v>
-[...1 lines deleted...]
-      <c r="I74" s="22"/>
+        <v>13697632</v>
+      </c>
+      <c r="I74" s="22">
+        <v>15899928</v>
+      </c>
       <c r="J74" s="22"/>
       <c r="K74" s="22"/>
       <c r="L74" s="22"/>
       <c r="M74" s="22"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B75" s="11">
-        <v>1604266</v>
+        <v>770554</v>
       </c>
       <c r="C75" s="11">
-        <v>3575286</v>
+        <v>2780964</v>
       </c>
       <c r="D75" s="11">
-        <v>6183582</v>
+        <v>4791374</v>
       </c>
       <c r="E75" s="5">
-        <v>8214302</v>
+        <v>6801784</v>
       </c>
       <c r="F75" s="22">
-        <v>10031135</v>
+        <v>8544908</v>
       </c>
       <c r="G75" s="53">
-        <v>11737390</v>
+        <v>10288033</v>
       </c>
       <c r="H75" s="22">
-        <v>13697632</v>
-[...1 lines deleted...]
-      <c r="I75" s="22"/>
+        <v>12036573</v>
+      </c>
+      <c r="I75" s="22">
+        <v>13530443</v>
+      </c>
       <c r="J75" s="22"/>
       <c r="K75" s="22"/>
       <c r="L75" s="22"/>
       <c r="M75" s="22"/>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="38" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B76" s="11">
-        <v>770554</v>
+        <v>11575404</v>
       </c>
       <c r="C76" s="11">
-        <v>2780964</v>
+        <v>25326234</v>
       </c>
       <c r="D76" s="11">
-        <v>4791374</v>
+        <v>39342307</v>
       </c>
       <c r="E76" s="5">
-        <v>6801784</v>
+        <v>56057149</v>
       </c>
       <c r="F76" s="22">
-        <v>8544908</v>
+        <v>71391410</v>
       </c>
       <c r="G76" s="53">
-        <v>10288033</v>
+        <v>98359766</v>
       </c>
       <c r="H76" s="22">
-        <v>12036573</v>
-[...1 lines deleted...]
-      <c r="I76" s="22"/>
+        <v>116121890</v>
+      </c>
+      <c r="I76" s="22">
+        <v>135080767</v>
+      </c>
       <c r="J76" s="22"/>
       <c r="K76" s="22"/>
       <c r="L76" s="22"/>
       <c r="M76" s="22"/>
     </row>
     <row r="77" spans="1:13">
-      <c r="A77" s="38" t="s">
-[...27 lines deleted...]
-      <c r="M77" s="22"/>
+      <c r="A77" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="B77" s="50"/>
+      <c r="F77" s="10"/>
+      <c r="G77" s="28"/>
+      <c r="H77" s="34"/>
+      <c r="J77" s="15"/>
+      <c r="K77" s="5"/>
+      <c r="L77" s="5"/>
+      <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="37" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-      <c r="M78" s="5"/>
+        <v>21</v>
+      </c>
+      <c r="B78" s="11">
+        <v>34227528</v>
+      </c>
+      <c r="C78" s="11">
+        <v>72312839</v>
+      </c>
+      <c r="D78" s="11">
+        <v>113540923</v>
+      </c>
+      <c r="E78" s="5">
+        <v>153636417</v>
+      </c>
+      <c r="F78" s="22">
+        <v>197418876</v>
+      </c>
+      <c r="G78" s="53">
+        <v>247323600</v>
+      </c>
+      <c r="H78" s="22">
+        <v>297969404</v>
+      </c>
+      <c r="I78" s="22">
+        <v>365636925</v>
+      </c>
+      <c r="J78" s="22"/>
+      <c r="K78" s="22"/>
+      <c r="L78" s="22"/>
+      <c r="M78" s="22"/>
     </row>
     <row r="79" spans="1:13">
-      <c r="A79" s="37" t="s">
-        <v>21</v>
+      <c r="A79" s="38" t="s">
+        <v>14</v>
       </c>
       <c r="B79" s="11">
-        <v>34227528</v>
+        <v>3547</v>
       </c>
       <c r="C79" s="11">
-        <v>72312839</v>
+        <v>7094</v>
       </c>
       <c r="D79" s="11">
-        <v>113540923</v>
+        <v>10641</v>
       </c>
       <c r="E79" s="5">
-        <v>153636417</v>
+        <v>14188</v>
       </c>
       <c r="F79" s="22">
-        <v>197418876</v>
+        <v>17735</v>
       </c>
       <c r="G79" s="53">
-        <v>247323600</v>
+        <v>21282</v>
       </c>
       <c r="H79" s="22">
-        <v>297969404</v>
-[...1 lines deleted...]
-      <c r="I79" s="22"/>
+        <v>26070</v>
+      </c>
+      <c r="I79" s="22">
+        <v>212648</v>
+      </c>
       <c r="J79" s="22"/>
       <c r="K79" s="22"/>
       <c r="L79" s="22"/>
       <c r="M79" s="22"/>
     </row>
     <row r="80" spans="1:13">
-      <c r="A80" s="38" t="s">
-        <v>14</v>
+      <c r="A80" s="40" t="s">
+        <v>55</v>
       </c>
       <c r="B80" s="11">
-        <v>3547</v>
+        <v>44683</v>
       </c>
       <c r="C80" s="11">
-        <v>7094</v>
+        <v>138187</v>
       </c>
       <c r="D80" s="11">
-        <v>10641</v>
+        <v>199851</v>
       </c>
       <c r="E80" s="5">
-        <v>14188</v>
+        <v>345786</v>
       </c>
       <c r="F80" s="22">
-        <v>17735</v>
+        <v>663236</v>
       </c>
       <c r="G80" s="53">
-        <v>21282</v>
+        <v>684251</v>
       </c>
       <c r="H80" s="22">
-        <v>26070</v>
-[...1 lines deleted...]
-      <c r="I80" s="22"/>
+        <v>705265</v>
+      </c>
+      <c r="I80" s="22">
+        <v>705265</v>
+      </c>
       <c r="J80" s="22"/>
       <c r="K80" s="22"/>
       <c r="L80" s="22"/>
       <c r="M80" s="22"/>
     </row>
     <row r="81" spans="1:13">
-      <c r="A81" s="40" t="s">
-        <v>55</v>
+      <c r="A81" s="38" t="s">
+        <v>57</v>
       </c>
       <c r="B81" s="11">
-        <v>44683</v>
+        <v>299939</v>
       </c>
       <c r="C81" s="11">
-        <v>138187</v>
+        <v>801806</v>
       </c>
       <c r="D81" s="11">
-        <v>199851</v>
+        <v>1326902</v>
       </c>
       <c r="E81" s="5">
-        <v>345786</v>
+        <v>1970458</v>
       </c>
       <c r="F81" s="22">
-        <v>663236</v>
+        <v>2572620</v>
       </c>
       <c r="G81" s="53">
-        <v>684251</v>
+        <v>3170348</v>
       </c>
       <c r="H81" s="22">
-        <v>705265</v>
-[...1 lines deleted...]
-      <c r="I81" s="22"/>
+        <v>3813219</v>
+      </c>
+      <c r="I81" s="22">
+        <v>4496126</v>
+      </c>
       <c r="J81" s="22"/>
       <c r="K81" s="22"/>
       <c r="L81" s="22"/>
       <c r="M81" s="22"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="38" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>299939</v>
+        <v>58</v>
+      </c>
+      <c r="B82" s="32">
+        <v>903</v>
       </c>
       <c r="C82" s="11">
-        <v>801806</v>
+        <v>903</v>
       </c>
       <c r="D82" s="11">
-        <v>1326902</v>
+        <v>903</v>
       </c>
       <c r="E82" s="5">
-        <v>1970458</v>
+        <v>903</v>
       </c>
       <c r="F82" s="22">
-        <v>2572620</v>
+        <v>903</v>
       </c>
       <c r="G82" s="53">
-        <v>3170348</v>
+        <v>903</v>
       </c>
       <c r="H82" s="22">
-        <v>3813219</v>
-[...1 lines deleted...]
-      <c r="I82" s="22"/>
+        <v>903</v>
+      </c>
+      <c r="I82" s="22">
+        <v>903</v>
+      </c>
       <c r="J82" s="22"/>
       <c r="K82" s="22"/>
       <c r="L82" s="22"/>
       <c r="M82" s="22"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="38" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>903</v>
+        <v>60</v>
+      </c>
+      <c r="B83" s="11">
+        <v>23817948</v>
       </c>
       <c r="C83" s="11">
-        <v>903</v>
+        <v>49731651</v>
       </c>
       <c r="D83" s="11">
-        <v>903</v>
+        <v>76009110</v>
       </c>
       <c r="E83" s="5">
-        <v>903</v>
+        <v>103730690</v>
       </c>
       <c r="F83" s="22">
-        <v>903</v>
+        <v>132926451</v>
       </c>
       <c r="G83" s="53">
-        <v>903</v>
+        <v>164441666</v>
       </c>
       <c r="H83" s="22">
-        <v>903</v>
-[...1 lines deleted...]
-      <c r="I83" s="22"/>
+        <v>198361528</v>
+      </c>
+      <c r="I83" s="22">
+        <v>251070357</v>
+      </c>
       <c r="J83" s="22"/>
       <c r="K83" s="22"/>
       <c r="L83" s="22"/>
       <c r="M83" s="22"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="38" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>23817948</v>
+        <v>62</v>
+      </c>
+      <c r="B84" s="32" t="s">
+        <v>16</v>
       </c>
       <c r="C84" s="11">
-        <v>49731651</v>
+        <v>7932</v>
       </c>
       <c r="D84" s="11">
-        <v>76009110</v>
+        <v>19667</v>
       </c>
       <c r="E84" s="5">
-        <v>103730690</v>
+        <v>22775</v>
       </c>
       <c r="F84" s="22">
-        <v>132926451</v>
+        <v>29743</v>
       </c>
       <c r="G84" s="53">
-        <v>164441666</v>
+        <v>36712</v>
       </c>
       <c r="H84" s="22">
-        <v>198361528</v>
-[...1 lines deleted...]
-      <c r="I84" s="22"/>
+        <v>43680</v>
+      </c>
+      <c r="I84" s="22">
+        <v>58710</v>
+      </c>
       <c r="J84" s="22"/>
       <c r="K84" s="22"/>
       <c r="L84" s="22"/>
       <c r="M84" s="22"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B85" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C85" s="11">
-        <v>7932</v>
+        <v>20159</v>
       </c>
       <c r="D85" s="11">
-        <v>19667</v>
+        <v>40319</v>
       </c>
       <c r="E85" s="5">
-        <v>22775</v>
+        <v>60478</v>
       </c>
       <c r="F85" s="22">
-        <v>29743</v>
+        <v>60478</v>
       </c>
       <c r="G85" s="53">
-        <v>36712</v>
+        <v>60478</v>
       </c>
       <c r="H85" s="22">
-        <v>43680</v>
-[...1 lines deleted...]
-      <c r="I85" s="22"/>
+        <v>60478</v>
+      </c>
+      <c r="I85" s="22">
+        <v>60478</v>
+      </c>
       <c r="J85" s="22"/>
       <c r="K85" s="22"/>
       <c r="L85" s="22"/>
       <c r="M85" s="22"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="38" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>64</v>
+      </c>
+      <c r="B86" s="32">
+        <v>10060508</v>
       </c>
       <c r="C86" s="11">
-        <v>20159</v>
+        <v>21605107</v>
       </c>
       <c r="D86" s="11">
-        <v>40319</v>
+        <v>35933530</v>
       </c>
       <c r="E86" s="5">
-        <v>60478</v>
+        <v>47491139</v>
       </c>
       <c r="F86" s="22">
-        <v>60478</v>
+        <v>61147190</v>
       </c>
       <c r="G86" s="53">
-        <v>60478</v>
+        <v>78906885</v>
       </c>
       <c r="H86" s="22">
-        <v>60478</v>
-[...1 lines deleted...]
-      <c r="I86" s="22"/>
+        <v>94956138</v>
+      </c>
+      <c r="I86" s="22">
+        <v>109029216</v>
+      </c>
       <c r="J86" s="22"/>
       <c r="K86" s="22"/>
       <c r="L86" s="22"/>
       <c r="M86" s="22"/>
     </row>
     <row r="87" spans="1:13">
-      <c r="A87" s="38" t="s">
-[...29 lines deleted...]
-    <row r="88" spans="1:13" ht="22.5">
+      <c r="A87" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="B87" s="50"/>
+      <c r="G87" s="26"/>
+      <c r="H87" s="34"/>
+    </row>
+    <row r="88" spans="1:13">
       <c r="A88" s="37" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      <c r="H88" s="34"/>
+        <v>21</v>
+      </c>
+      <c r="B88" s="11">
+        <v>38711503</v>
+      </c>
+      <c r="C88" s="11">
+        <v>84603920</v>
+      </c>
+      <c r="D88" s="11">
+        <v>125160014</v>
+      </c>
+      <c r="E88" s="5">
+        <v>180300749</v>
+      </c>
+      <c r="F88" s="22">
+        <v>221996176</v>
+      </c>
+      <c r="G88" s="53">
+        <v>277068075</v>
+      </c>
+      <c r="H88" s="22">
+        <v>323654629</v>
+      </c>
+      <c r="I88" s="22">
+        <v>382452395</v>
+      </c>
+      <c r="J88" s="22"/>
+      <c r="K88" s="22"/>
+      <c r="L88" s="22"/>
+      <c r="M88" s="22"/>
     </row>
     <row r="89" spans="1:13">
-      <c r="A89" s="37" t="s">
-        <v>21</v>
+      <c r="A89" s="38" t="s">
+        <v>60</v>
       </c>
       <c r="B89" s="11">
-        <v>38711503</v>
+        <v>160908</v>
       </c>
       <c r="C89" s="11">
-        <v>84603920</v>
+        <v>1845163</v>
       </c>
       <c r="D89" s="11">
-        <v>125160014</v>
+        <v>2891904</v>
       </c>
       <c r="E89" s="5">
-        <v>180300749</v>
+        <v>4189314</v>
       </c>
       <c r="F89" s="22">
-        <v>221996176</v>
+        <v>5455696</v>
       </c>
       <c r="G89" s="53">
-        <v>277068075</v>
+        <v>7775631</v>
       </c>
       <c r="H89" s="22">
-        <v>323654629</v>
-[...1 lines deleted...]
-      <c r="I89" s="22"/>
+        <v>9210932</v>
+      </c>
+      <c r="I89" s="22">
+        <v>10647595</v>
+      </c>
       <c r="J89" s="22"/>
       <c r="K89" s="22"/>
       <c r="L89" s="22"/>
       <c r="M89" s="22"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="38" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B90" s="11">
-        <v>160908</v>
+        <v>38550595</v>
       </c>
       <c r="C90" s="11">
-        <v>1845163</v>
+        <v>82758757</v>
       </c>
       <c r="D90" s="11">
-        <v>2891904</v>
+        <v>122268110</v>
       </c>
       <c r="E90" s="5">
-        <v>4189314</v>
+        <v>176111435</v>
       </c>
       <c r="F90" s="22">
-        <v>5455696</v>
+        <v>216540480</v>
       </c>
       <c r="G90" s="53">
-        <v>7775631</v>
+        <v>269292444</v>
       </c>
       <c r="H90" s="22">
-        <v>9210932</v>
-[...1 lines deleted...]
-      <c r="I90" s="22"/>
+        <v>314443697</v>
+      </c>
+      <c r="I90" s="22">
+        <v>371804800</v>
+      </c>
       <c r="J90" s="22"/>
       <c r="K90" s="22"/>
       <c r="L90" s="22"/>
       <c r="M90" s="22"/>
     </row>
     <row r="91" spans="1:13">
-      <c r="A91" s="38" t="s">
-[...27 lines deleted...]
-      <c r="M91" s="22"/>
+      <c r="A91" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="B91" s="32"/>
+      <c r="C91" s="32"/>
+      <c r="D91" s="50"/>
+      <c r="E91" s="8"/>
+      <c r="F91" s="10"/>
+      <c r="G91" s="28"/>
+      <c r="H91" s="34"/>
+      <c r="J91" s="15"/>
+      <c r="K91" s="5"/>
+      <c r="L91" s="5"/>
+      <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="37" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-      <c r="M92" s="5"/>
+        <v>21</v>
+      </c>
+      <c r="B92" s="11">
+        <v>1170859</v>
+      </c>
+      <c r="C92" s="11">
+        <v>2970259</v>
+      </c>
+      <c r="D92" s="11">
+        <v>5063042</v>
+      </c>
+      <c r="E92" s="5">
+        <v>6848491</v>
+      </c>
+      <c r="F92" s="22">
+        <v>8582735</v>
+      </c>
+      <c r="G92" s="53">
+        <v>10417467</v>
+      </c>
+      <c r="H92" s="22">
+        <v>12121997</v>
+      </c>
+      <c r="I92" s="22">
+        <v>14006771</v>
+      </c>
+      <c r="J92" s="22"/>
+      <c r="K92" s="22"/>
+      <c r="L92" s="22"/>
+      <c r="M92" s="22"/>
     </row>
     <row r="93" spans="1:13">
-      <c r="A93" s="37" t="s">
-        <v>21</v>
+      <c r="A93" s="38" t="s">
+        <v>14</v>
       </c>
       <c r="B93" s="11">
-        <v>1170859</v>
+        <v>2131</v>
       </c>
       <c r="C93" s="11">
-        <v>2970259</v>
+        <v>151787</v>
       </c>
       <c r="D93" s="11">
-        <v>5063042</v>
+        <v>301442</v>
       </c>
       <c r="E93" s="5">
-        <v>6848491</v>
+        <v>451097</v>
       </c>
       <c r="F93" s="22">
-        <v>8582735</v>
+        <v>550007</v>
       </c>
       <c r="G93" s="53">
-        <v>10417467</v>
+        <v>648918</v>
       </c>
       <c r="H93" s="22">
-        <v>12121997</v>
-[...1 lines deleted...]
-      <c r="I93" s="22"/>
+        <v>749261</v>
+      </c>
+      <c r="I93" s="22">
+        <v>841931</v>
+      </c>
       <c r="J93" s="22"/>
       <c r="K93" s="22"/>
       <c r="L93" s="22"/>
       <c r="M93" s="22"/>
     </row>
     <row r="94" spans="1:13">
-      <c r="A94" s="38" t="s">
-        <v>14</v>
+      <c r="A94" s="40" t="s">
+        <v>55</v>
       </c>
       <c r="B94" s="11">
-        <v>2131</v>
+        <v>209162</v>
       </c>
       <c r="C94" s="11">
-        <v>151787</v>
+        <v>448187</v>
       </c>
       <c r="D94" s="11">
-        <v>301442</v>
+        <v>567267</v>
       </c>
       <c r="E94" s="5">
-        <v>451097</v>
+        <v>702712</v>
       </c>
       <c r="F94" s="22">
-        <v>550007</v>
+        <v>898547</v>
       </c>
       <c r="G94" s="53">
-        <v>648918</v>
+        <v>1192378</v>
       </c>
       <c r="H94" s="22">
-        <v>749261</v>
-[...1 lines deleted...]
-      <c r="I94" s="22"/>
+        <v>1447976</v>
+      </c>
+      <c r="I94" s="22">
+        <v>1681257</v>
+      </c>
       <c r="J94" s="22"/>
       <c r="K94" s="22"/>
       <c r="L94" s="22"/>
       <c r="M94" s="22"/>
     </row>
     <row r="95" spans="1:13">
-      <c r="A95" s="40" t="s">
-        <v>55</v>
+      <c r="A95" s="39" t="s">
+        <v>65</v>
       </c>
       <c r="B95" s="11">
-        <v>209162</v>
+        <v>83</v>
       </c>
       <c r="C95" s="11">
-        <v>448187</v>
+        <v>166</v>
       </c>
       <c r="D95" s="11">
-        <v>567267</v>
+        <v>249</v>
       </c>
       <c r="E95" s="5">
-        <v>702712</v>
+        <v>332</v>
       </c>
       <c r="F95" s="22">
-        <v>898547</v>
+        <v>415</v>
       </c>
       <c r="G95" s="53">
-        <v>1192378</v>
+        <v>498</v>
       </c>
       <c r="H95" s="22">
-        <v>1447976</v>
-[...1 lines deleted...]
-      <c r="I95" s="22"/>
+        <v>498</v>
+      </c>
+      <c r="I95" s="22">
+        <v>498</v>
+      </c>
       <c r="J95" s="22"/>
       <c r="K95" s="22"/>
       <c r="L95" s="22"/>
       <c r="M95" s="22"/>
     </row>
     <row r="96" spans="1:13">
-      <c r="A96" s="39" t="s">
-        <v>65</v>
+      <c r="A96" s="38" t="s">
+        <v>57</v>
       </c>
       <c r="B96" s="11">
-        <v>83</v>
+        <v>25588</v>
       </c>
       <c r="C96" s="11">
-        <v>166</v>
+        <v>51176</v>
       </c>
       <c r="D96" s="11">
-        <v>249</v>
+        <v>76764</v>
       </c>
       <c r="E96" s="5">
-        <v>332</v>
+        <v>102352</v>
       </c>
       <c r="F96" s="22">
-        <v>415</v>
+        <v>127940</v>
       </c>
       <c r="G96" s="53">
-        <v>498</v>
+        <v>153528</v>
       </c>
       <c r="H96" s="22">
-        <v>498</v>
-[...1 lines deleted...]
-      <c r="I96" s="22"/>
+        <v>153564</v>
+      </c>
+      <c r="I96" s="22">
+        <v>153600</v>
+      </c>
       <c r="J96" s="22"/>
       <c r="K96" s="22"/>
       <c r="L96" s="22"/>
       <c r="M96" s="22"/>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="38" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B97" s="11">
-        <v>25588</v>
+        <v>177577</v>
       </c>
       <c r="C97" s="11">
-        <v>51176</v>
+        <v>361363</v>
       </c>
       <c r="D97" s="11">
-        <v>76764</v>
+        <v>545149</v>
       </c>
       <c r="E97" s="5">
-        <v>102352</v>
+        <v>728935</v>
       </c>
       <c r="F97" s="22">
-        <v>127940</v>
+        <v>908385</v>
       </c>
       <c r="G97" s="53">
-        <v>153528</v>
+        <v>1087835</v>
       </c>
       <c r="H97" s="22">
-        <v>153564</v>
-[...1 lines deleted...]
-      <c r="I97" s="22"/>
+        <v>1098555</v>
+      </c>
+      <c r="I97" s="22">
+        <v>1131714</v>
+      </c>
       <c r="J97" s="22"/>
       <c r="K97" s="22"/>
       <c r="L97" s="22"/>
       <c r="M97" s="22"/>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="38" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B98" s="11">
-        <v>177577</v>
+        <v>1442</v>
       </c>
       <c r="C98" s="11">
-        <v>361363</v>
+        <v>2884</v>
       </c>
       <c r="D98" s="11">
-        <v>545149</v>
+        <v>4326</v>
       </c>
       <c r="E98" s="5">
-        <v>728935</v>
+        <v>5768</v>
       </c>
       <c r="F98" s="22">
-        <v>908385</v>
+        <v>7210</v>
       </c>
       <c r="G98" s="53">
-        <v>1087835</v>
+        <v>8652</v>
       </c>
       <c r="H98" s="22">
-        <v>1098555</v>
-[...1 lines deleted...]
-      <c r="I98" s="22"/>
+        <v>9059</v>
+      </c>
+      <c r="I98" s="22">
+        <v>9466</v>
+      </c>
       <c r="J98" s="22"/>
       <c r="K98" s="22"/>
       <c r="L98" s="22"/>
       <c r="M98" s="22"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="38" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B99" s="11">
-        <v>1442</v>
+        <v>414220</v>
       </c>
       <c r="C99" s="11">
-        <v>2884</v>
+        <v>1003959</v>
       </c>
       <c r="D99" s="11">
-        <v>4326</v>
+        <v>1775374</v>
       </c>
       <c r="E99" s="5">
-        <v>5768</v>
+        <v>2259928</v>
       </c>
       <c r="F99" s="22">
-        <v>7210</v>
+        <v>2723195</v>
       </c>
       <c r="G99" s="53">
-        <v>8652</v>
+        <v>3194394</v>
       </c>
       <c r="H99" s="22">
-        <v>9059</v>
-[...1 lines deleted...]
-      <c r="I99" s="22"/>
+        <v>3688088</v>
+      </c>
+      <c r="I99" s="22">
+        <v>4308613</v>
+      </c>
       <c r="J99" s="22"/>
       <c r="K99" s="22"/>
       <c r="L99" s="22"/>
       <c r="M99" s="22"/>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="38" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B100" s="11">
-        <v>414220</v>
+        <v>856</v>
       </c>
       <c r="C100" s="11">
-        <v>1003959</v>
+        <v>1712</v>
       </c>
       <c r="D100" s="11">
-        <v>1775374</v>
+        <v>2568</v>
       </c>
       <c r="E100" s="5">
-        <v>2259928</v>
+        <v>3424</v>
       </c>
       <c r="F100" s="22">
-        <v>2723195</v>
+        <v>4280</v>
       </c>
       <c r="G100" s="53">
-        <v>3194394</v>
+        <v>5136</v>
       </c>
       <c r="H100" s="22">
-        <v>3688088</v>
-[...1 lines deleted...]
-      <c r="I100" s="22"/>
+        <v>5397</v>
+      </c>
+      <c r="I100" s="22">
+        <v>5658</v>
+      </c>
       <c r="J100" s="22"/>
       <c r="K100" s="22"/>
       <c r="L100" s="22"/>
       <c r="M100" s="22"/>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B101" s="11">
-        <v>856</v>
+        <v>175841</v>
       </c>
       <c r="C101" s="11">
-        <v>1712</v>
+        <v>600569</v>
       </c>
       <c r="D101" s="11">
-        <v>2568</v>
+        <v>1246993</v>
       </c>
       <c r="E101" s="5">
-        <v>3424</v>
+        <v>1623064</v>
       </c>
       <c r="F101" s="22">
-        <v>4280</v>
+        <v>1897488</v>
       </c>
       <c r="G101" s="53">
-        <v>5136</v>
+        <v>2245659</v>
       </c>
       <c r="H101" s="22">
-        <v>5397</v>
-[...1 lines deleted...]
-      <c r="I101" s="22"/>
+        <v>2615818</v>
+      </c>
+      <c r="I101" s="22">
+        <v>2981870</v>
+      </c>
       <c r="J101" s="22"/>
       <c r="K101" s="22"/>
       <c r="L101" s="22"/>
       <c r="M101" s="22"/>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B102" s="11">
-        <v>175841</v>
+        <v>4972</v>
       </c>
       <c r="C102" s="11">
-        <v>600569</v>
+        <v>19059</v>
       </c>
       <c r="D102" s="11">
-        <v>1246993</v>
+        <v>33146</v>
       </c>
       <c r="E102" s="5">
-        <v>1623064</v>
+        <v>47233</v>
       </c>
       <c r="F102" s="22">
-        <v>1897488</v>
+        <v>52205</v>
       </c>
       <c r="G102" s="53">
-        <v>2245659</v>
+        <v>57177</v>
       </c>
       <c r="H102" s="22">
-        <v>2615818</v>
-[...1 lines deleted...]
-      <c r="I102" s="22"/>
+        <v>60126</v>
+      </c>
+      <c r="I102" s="22">
+        <v>63075</v>
+      </c>
       <c r="J102" s="22"/>
       <c r="K102" s="22"/>
       <c r="L102" s="22"/>
       <c r="M102" s="22"/>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="38" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B103" s="11">
-        <v>4972</v>
+        <v>75046</v>
       </c>
       <c r="C103" s="11">
-        <v>19059</v>
+        <v>159651</v>
       </c>
       <c r="D103" s="11">
-        <v>33146</v>
+        <v>252346</v>
       </c>
       <c r="E103" s="5">
-        <v>47233</v>
+        <v>537518</v>
       </c>
       <c r="F103" s="22">
-        <v>52205</v>
+        <v>920907</v>
       </c>
       <c r="G103" s="53">
-        <v>57177</v>
+        <v>1217747</v>
       </c>
       <c r="H103" s="22">
-        <v>60126</v>
-[...1 lines deleted...]
-      <c r="I103" s="22"/>
+        <v>1474579</v>
+      </c>
+      <c r="I103" s="22">
+        <v>1786177</v>
+      </c>
       <c r="J103" s="22"/>
       <c r="K103" s="22"/>
       <c r="L103" s="22"/>
       <c r="M103" s="22"/>
     </row>
     <row r="104" spans="1:13">
-      <c r="A104" s="38" t="s">
-[...29 lines deleted...]
-    <row r="105" spans="1:13" ht="22.5">
+      <c r="A104" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="B104" s="50"/>
+      <c r="C104" s="32"/>
+      <c r="D104" s="32"/>
+      <c r="F104" s="10"/>
+      <c r="G104" s="28"/>
+      <c r="H104" s="15"/>
+      <c r="J104" s="15"/>
+      <c r="K104" s="5"/>
+      <c r="L104" s="5"/>
+      <c r="M104" s="5"/>
+    </row>
+    <row r="105" spans="1:13">
       <c r="A105" s="37" t="s">
-        <v>26</v>
-[...10 lines deleted...]
-      <c r="M105" s="5"/>
+        <v>21</v>
+      </c>
+      <c r="B105" s="11">
+        <v>413790</v>
+      </c>
+      <c r="C105" s="11">
+        <v>1003332</v>
+      </c>
+      <c r="D105" s="11">
+        <v>1599970</v>
+      </c>
+      <c r="E105" s="5">
+        <v>2258897</v>
+      </c>
+      <c r="F105" s="22">
+        <v>2897847</v>
+      </c>
+      <c r="G105" s="53">
+        <v>3502135</v>
+      </c>
+      <c r="H105" s="22">
+        <v>4071939</v>
+      </c>
+      <c r="I105" s="22">
+        <v>4676223</v>
+      </c>
+      <c r="J105" s="22"/>
+      <c r="K105" s="22"/>
+      <c r="L105" s="22"/>
+      <c r="M105" s="22"/>
     </row>
     <row r="106" spans="1:13">
-      <c r="A106" s="37" t="s">
-        <v>21</v>
+      <c r="A106" s="38" t="s">
+        <v>14</v>
       </c>
       <c r="B106" s="11">
-        <v>413790</v>
+        <v>1334</v>
       </c>
       <c r="C106" s="11">
-        <v>1003332</v>
+        <v>150193</v>
       </c>
       <c r="D106" s="11">
-        <v>1599970</v>
+        <v>299051</v>
       </c>
       <c r="E106" s="5">
-        <v>2258897</v>
+        <v>447910</v>
       </c>
       <c r="F106" s="22">
-        <v>2897847</v>
+        <v>546023</v>
       </c>
       <c r="G106" s="53">
-        <v>3502135</v>
+        <v>644137</v>
       </c>
       <c r="H106" s="22">
-        <v>4071939</v>
-[...1 lines deleted...]
-      <c r="I106" s="22"/>
+        <v>744296</v>
+      </c>
+      <c r="I106" s="22">
+        <v>836782</v>
+      </c>
       <c r="J106" s="22"/>
       <c r="K106" s="22"/>
       <c r="L106" s="22"/>
       <c r="M106" s="22"/>
     </row>
     <row r="107" spans="1:13">
-      <c r="A107" s="38" t="s">
-        <v>14</v>
+      <c r="A107" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B107" s="11">
-        <v>1334</v>
+        <v>3516</v>
       </c>
       <c r="C107" s="11">
-        <v>150193</v>
+        <v>10441</v>
       </c>
       <c r="D107" s="11">
-        <v>299051</v>
+        <v>12536</v>
       </c>
       <c r="E107" s="5">
-        <v>447910</v>
+        <v>14754</v>
       </c>
       <c r="F107" s="22">
-        <v>546023</v>
+        <v>18191</v>
       </c>
       <c r="G107" s="53">
-        <v>644137</v>
+        <v>27782</v>
       </c>
       <c r="H107" s="22">
-        <v>744296</v>
-[...1 lines deleted...]
-      <c r="I107" s="22"/>
+        <v>46879</v>
+      </c>
+      <c r="I107" s="22">
+        <v>58055</v>
+      </c>
       <c r="J107" s="22"/>
       <c r="K107" s="22"/>
       <c r="L107" s="22"/>
       <c r="M107" s="22"/>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="39" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="B108" s="11">
-        <v>3516</v>
+        <v>83</v>
       </c>
       <c r="C108" s="11">
-        <v>10441</v>
+        <v>166</v>
       </c>
       <c r="D108" s="11">
-        <v>12536</v>
+        <v>249</v>
       </c>
       <c r="E108" s="5">
-        <v>14754</v>
+        <v>332</v>
       </c>
       <c r="F108" s="22">
-        <v>18191</v>
+        <v>415</v>
       </c>
       <c r="G108" s="53">
-        <v>27782</v>
+        <v>498</v>
       </c>
       <c r="H108" s="22">
-        <v>46879</v>
-[...1 lines deleted...]
-      <c r="I108" s="22"/>
+        <v>498</v>
+      </c>
+      <c r="I108" s="22">
+        <v>498</v>
+      </c>
       <c r="J108" s="22"/>
       <c r="K108" s="22"/>
       <c r="L108" s="22"/>
       <c r="M108" s="22"/>
     </row>
     <row r="109" spans="1:13">
-      <c r="A109" s="39" t="s">
-        <v>65</v>
+      <c r="A109" s="38" t="s">
+        <v>57</v>
       </c>
       <c r="B109" s="11">
-        <v>83</v>
+        <v>2054</v>
       </c>
       <c r="C109" s="11">
-        <v>166</v>
+        <v>4108</v>
       </c>
       <c r="D109" s="11">
-        <v>249</v>
+        <v>6162</v>
       </c>
       <c r="E109" s="5">
-        <v>332</v>
+        <v>8216</v>
       </c>
       <c r="F109" s="22">
-        <v>415</v>
+        <v>10270</v>
       </c>
       <c r="G109" s="53">
-        <v>498</v>
+        <v>12324</v>
       </c>
       <c r="H109" s="22">
-        <v>498</v>
-[...1 lines deleted...]
-      <c r="I109" s="22"/>
+        <v>12354</v>
+      </c>
+      <c r="I109" s="22">
+        <v>12384</v>
+      </c>
       <c r="J109" s="22"/>
       <c r="K109" s="22"/>
       <c r="L109" s="22"/>
       <c r="M109" s="22"/>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="38" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B110" s="11">
-        <v>2054</v>
+        <v>167097</v>
       </c>
       <c r="C110" s="11">
-        <v>4108</v>
+        <v>338530</v>
       </c>
       <c r="D110" s="11">
-        <v>6162</v>
+        <v>509962</v>
       </c>
       <c r="E110" s="5">
-        <v>8216</v>
+        <v>681395</v>
       </c>
       <c r="F110" s="22">
-        <v>10270</v>
+        <v>849473</v>
       </c>
       <c r="G110" s="53">
-        <v>12324</v>
+        <v>1017551</v>
       </c>
       <c r="H110" s="22">
-        <v>12354</v>
-[...1 lines deleted...]
-      <c r="I110" s="22"/>
+        <v>1019528</v>
+      </c>
+      <c r="I110" s="22">
+        <v>1046275</v>
+      </c>
       <c r="J110" s="22"/>
       <c r="K110" s="22"/>
       <c r="L110" s="22"/>
       <c r="M110" s="22"/>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="38" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B111" s="11">
-        <v>167097</v>
+        <v>933</v>
       </c>
       <c r="C111" s="11">
-        <v>338530</v>
+        <v>1866</v>
       </c>
       <c r="D111" s="11">
-        <v>509962</v>
+        <v>2799</v>
       </c>
       <c r="E111" s="5">
-        <v>681395</v>
+        <v>3732</v>
       </c>
       <c r="F111" s="22">
-        <v>849473</v>
+        <v>4665</v>
       </c>
       <c r="G111" s="53">
-        <v>1017551</v>
+        <v>5598</v>
       </c>
       <c r="H111" s="22">
-        <v>1019528</v>
-[...1 lines deleted...]
-      <c r="I111" s="22"/>
+        <v>5598</v>
+      </c>
+      <c r="I111" s="22">
+        <v>5598</v>
+      </c>
       <c r="J111" s="22"/>
       <c r="K111" s="22"/>
       <c r="L111" s="22"/>
       <c r="M111" s="22"/>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="38" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B112" s="11">
-        <v>933</v>
+        <v>36852</v>
       </c>
       <c r="C112" s="11">
-        <v>1866</v>
+        <v>55308</v>
       </c>
       <c r="D112" s="11">
-        <v>2799</v>
+        <v>73764</v>
       </c>
       <c r="E112" s="5">
-        <v>3732</v>
+        <v>92220</v>
       </c>
       <c r="F112" s="22">
-        <v>4665</v>
+        <v>117590</v>
       </c>
       <c r="G112" s="53">
-        <v>5598</v>
+        <v>142959</v>
       </c>
       <c r="H112" s="22">
-        <v>5598</v>
-[...1 lines deleted...]
-      <c r="I112" s="22"/>
+        <v>169494</v>
+      </c>
+      <c r="I112" s="22">
+        <v>209354</v>
+      </c>
       <c r="J112" s="22"/>
       <c r="K112" s="22"/>
       <c r="L112" s="22"/>
       <c r="M112" s="22"/>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="38" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B113" s="11">
-        <v>36852</v>
+        <v>597</v>
       </c>
       <c r="C113" s="11">
-        <v>55308</v>
+        <v>1194</v>
       </c>
       <c r="D113" s="11">
-        <v>73764</v>
+        <v>1791</v>
       </c>
       <c r="E113" s="5">
-        <v>92220</v>
+        <v>2388</v>
       </c>
       <c r="F113" s="22">
-        <v>117590</v>
+        <v>2985</v>
       </c>
       <c r="G113" s="53">
-        <v>142959</v>
+        <v>3582</v>
       </c>
       <c r="H113" s="22">
-        <v>169494</v>
-[...1 lines deleted...]
-      <c r="I113" s="22"/>
+        <v>3744</v>
+      </c>
+      <c r="I113" s="22">
+        <v>3906</v>
+      </c>
       <c r="J113" s="22"/>
       <c r="K113" s="22"/>
       <c r="L113" s="22"/>
       <c r="M113" s="22"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B114" s="11">
-        <v>597</v>
+        <v>63183</v>
       </c>
       <c r="C114" s="11">
-        <v>1194</v>
+        <v>155025</v>
       </c>
       <c r="D114" s="11">
-        <v>1791</v>
+        <v>246867</v>
       </c>
       <c r="E114" s="5">
-        <v>2388</v>
+        <v>338709</v>
       </c>
       <c r="F114" s="22">
-        <v>2985</v>
+        <v>401407</v>
       </c>
       <c r="G114" s="53">
-        <v>3582</v>
+        <v>464104</v>
       </c>
       <c r="H114" s="22">
-        <v>3744</v>
-[...1 lines deleted...]
-      <c r="I114" s="22"/>
+        <v>523681</v>
+      </c>
+      <c r="I114" s="22">
+        <v>615894</v>
+      </c>
       <c r="J114" s="22"/>
       <c r="K114" s="22"/>
       <c r="L114" s="22"/>
       <c r="M114" s="22"/>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B115" s="11">
-        <v>63183</v>
+        <v>3749</v>
       </c>
       <c r="C115" s="11">
-        <v>155025</v>
+        <v>16613</v>
       </c>
       <c r="D115" s="11">
-        <v>246867</v>
+        <v>29477</v>
       </c>
       <c r="E115" s="5">
-        <v>338709</v>
+        <v>42341</v>
       </c>
       <c r="F115" s="22">
-        <v>401407</v>
+        <v>46090</v>
       </c>
       <c r="G115" s="53">
-        <v>464104</v>
+        <v>49839</v>
       </c>
       <c r="H115" s="22">
-        <v>523681</v>
-[...1 lines deleted...]
-      <c r="I115" s="22"/>
+        <v>52017</v>
+      </c>
+      <c r="I115" s="22">
+        <v>54195</v>
+      </c>
       <c r="J115" s="22"/>
       <c r="K115" s="22"/>
       <c r="L115" s="22"/>
       <c r="M115" s="22"/>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="38" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B116" s="11">
-        <v>3749</v>
+        <v>50450</v>
       </c>
       <c r="C116" s="11">
-        <v>16613</v>
+        <v>100138</v>
       </c>
       <c r="D116" s="11">
-        <v>29477</v>
+        <v>159888</v>
       </c>
       <c r="E116" s="5">
-        <v>42341</v>
+        <v>240766</v>
       </c>
       <c r="F116" s="22">
-        <v>46090</v>
+        <v>408574</v>
       </c>
       <c r="G116" s="53">
-        <v>49839</v>
+        <v>528205</v>
       </c>
       <c r="H116" s="22">
-        <v>52017</v>
-[...1 lines deleted...]
-      <c r="I116" s="22"/>
+        <v>674763</v>
+      </c>
+      <c r="I116" s="22">
+        <v>790356</v>
+      </c>
       <c r="J116" s="22"/>
       <c r="K116" s="22"/>
       <c r="L116" s="22"/>
       <c r="M116" s="22"/>
     </row>
     <row r="117" spans="1:13">
-      <c r="A117" s="38" t="s">
-[...27 lines deleted...]
-      <c r="M117" s="22"/>
+      <c r="A117" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="B117" s="50"/>
+      <c r="C117" s="32"/>
+      <c r="D117" s="32"/>
+      <c r="F117" s="10"/>
+      <c r="G117" s="28"/>
+      <c r="H117" s="15"/>
+      <c r="J117" s="15"/>
+      <c r="K117" s="5"/>
+      <c r="L117" s="5"/>
+      <c r="M117" s="5"/>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" s="37" t="s">
-        <v>27</v>
-[...10 lines deleted...]
-      <c r="M118" s="5"/>
+        <v>21</v>
+      </c>
+      <c r="B118" s="11">
+        <v>430188</v>
+      </c>
+      <c r="C118" s="11">
+        <v>1054661</v>
+      </c>
+      <c r="D118" s="11">
+        <v>1782793</v>
+      </c>
+      <c r="E118" s="5">
+        <v>2429186</v>
+      </c>
+      <c r="F118" s="22">
+        <v>3226966</v>
+      </c>
+      <c r="G118" s="53">
+        <v>4151964</v>
+      </c>
+      <c r="H118" s="22">
+        <v>4957306</v>
+      </c>
+      <c r="I118" s="22">
+        <v>5734231</v>
+      </c>
+      <c r="J118" s="22"/>
+      <c r="K118" s="22"/>
+      <c r="L118" s="22"/>
+      <c r="M118" s="22"/>
     </row>
     <row r="119" spans="1:13">
-      <c r="A119" s="37" t="s">
-        <v>21</v>
+      <c r="A119" s="38" t="s">
+        <v>14</v>
       </c>
       <c r="B119" s="11">
-        <v>430188</v>
+        <v>563</v>
       </c>
       <c r="C119" s="11">
-        <v>1054661</v>
+        <v>1126</v>
       </c>
       <c r="D119" s="11">
-        <v>1782793</v>
+        <v>1689</v>
       </c>
       <c r="E119" s="5">
-        <v>2429186</v>
+        <v>2252</v>
       </c>
       <c r="F119" s="22">
-        <v>3226966</v>
+        <v>2815</v>
       </c>
       <c r="G119" s="53">
-        <v>4151964</v>
+        <v>3378</v>
       </c>
       <c r="H119" s="22">
-        <v>4957306</v>
-[...1 lines deleted...]
-      <c r="I119" s="22"/>
+        <v>3562</v>
+      </c>
+      <c r="I119" s="22">
+        <v>3746</v>
+      </c>
       <c r="J119" s="22"/>
       <c r="K119" s="22"/>
       <c r="L119" s="22"/>
       <c r="M119" s="22"/>
     </row>
     <row r="120" spans="1:13">
-      <c r="A120" s="38" t="s">
-        <v>14</v>
+      <c r="A120" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B120" s="11">
-        <v>563</v>
+        <v>205646</v>
       </c>
       <c r="C120" s="11">
-        <v>1126</v>
+        <v>437746</v>
       </c>
       <c r="D120" s="11">
-        <v>1689</v>
+        <v>554731</v>
       </c>
       <c r="E120" s="5">
-        <v>2252</v>
+        <v>687958</v>
       </c>
       <c r="F120" s="22">
-        <v>2815</v>
+        <v>880357</v>
       </c>
       <c r="G120" s="53">
-        <v>3378</v>
+        <v>1164596</v>
       </c>
       <c r="H120" s="22">
-        <v>3562</v>
-[...1 lines deleted...]
-      <c r="I120" s="22"/>
+        <v>1401097</v>
+      </c>
+      <c r="I120" s="22">
+        <v>1623202</v>
+      </c>
       <c r="J120" s="22"/>
       <c r="K120" s="22"/>
       <c r="L120" s="22"/>
       <c r="M120" s="22"/>
     </row>
     <row r="121" spans="1:13">
-      <c r="A121" s="39" t="s">
-        <v>55</v>
+      <c r="A121" s="38" t="s">
+        <v>57</v>
       </c>
       <c r="B121" s="11">
-        <v>205646</v>
+        <v>23534</v>
       </c>
       <c r="C121" s="11">
-        <v>437746</v>
+        <v>47068</v>
       </c>
       <c r="D121" s="11">
-        <v>554731</v>
+        <v>70602</v>
       </c>
       <c r="E121" s="5">
-        <v>687958</v>
+        <v>94136</v>
       </c>
       <c r="F121" s="22">
-        <v>880357</v>
+        <v>117670</v>
       </c>
       <c r="G121" s="53">
-        <v>1164596</v>
+        <v>141204</v>
       </c>
       <c r="H121" s="22">
-        <v>1401097</v>
-[...1 lines deleted...]
-      <c r="I121" s="22"/>
+        <v>141210</v>
+      </c>
+      <c r="I121" s="22">
+        <v>141216</v>
+      </c>
       <c r="J121" s="22"/>
       <c r="K121" s="22"/>
       <c r="L121" s="22"/>
       <c r="M121" s="22"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="38" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B122" s="11">
-        <v>23534</v>
+        <v>9472</v>
       </c>
       <c r="C122" s="11">
-        <v>47068</v>
+        <v>14672</v>
       </c>
       <c r="D122" s="11">
-        <v>70602</v>
+        <v>19872</v>
       </c>
       <c r="E122" s="5">
-        <v>94136</v>
+        <v>25072</v>
       </c>
       <c r="F122" s="22">
-        <v>117670</v>
+        <v>34632</v>
       </c>
       <c r="G122" s="53">
-        <v>141204</v>
+        <v>44192</v>
       </c>
       <c r="H122" s="22">
-        <v>141210</v>
-[...1 lines deleted...]
-      <c r="I122" s="22"/>
+        <v>51538</v>
+      </c>
+      <c r="I122" s="22">
+        <v>56086</v>
+      </c>
       <c r="J122" s="22"/>
       <c r="K122" s="22"/>
       <c r="L122" s="22"/>
       <c r="M122" s="22"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="38" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B123" s="11">
-        <v>9472</v>
+        <v>509</v>
       </c>
       <c r="C123" s="11">
-        <v>14672</v>
+        <v>1018</v>
       </c>
       <c r="D123" s="11">
-        <v>19872</v>
+        <v>1527</v>
       </c>
       <c r="E123" s="5">
-        <v>25072</v>
+        <v>2036</v>
       </c>
       <c r="F123" s="22">
-        <v>34632</v>
+        <v>2545</v>
       </c>
       <c r="G123" s="53">
-        <v>44192</v>
+        <v>3054</v>
       </c>
       <c r="H123" s="22">
-        <v>51538</v>
-[...1 lines deleted...]
-      <c r="I123" s="22"/>
+        <v>3461</v>
+      </c>
+      <c r="I123" s="22">
+        <v>3868</v>
+      </c>
       <c r="J123" s="22"/>
       <c r="K123" s="22"/>
       <c r="L123" s="22"/>
       <c r="M123" s="22"/>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="38" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B124" s="11">
-        <v>509</v>
+        <v>64685</v>
       </c>
       <c r="C124" s="11">
-        <v>1018</v>
+        <v>85358</v>
       </c>
       <c r="D124" s="11">
-        <v>1527</v>
+        <v>106031</v>
       </c>
       <c r="E124" s="5">
-        <v>2036</v>
+        <v>126704</v>
       </c>
       <c r="F124" s="22">
-        <v>2545</v>
+        <v>286716</v>
       </c>
       <c r="G124" s="53">
-        <v>3054</v>
+        <v>446728</v>
       </c>
       <c r="H124" s="22">
-        <v>3461</v>
-[...1 lines deleted...]
-      <c r="I124" s="22"/>
+        <v>603973</v>
+      </c>
+      <c r="I124" s="22">
+        <v>717910</v>
+      </c>
       <c r="J124" s="22"/>
       <c r="K124" s="22"/>
       <c r="L124" s="22"/>
       <c r="M124" s="22"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="38" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B125" s="11">
-        <v>64685</v>
+        <v>259</v>
       </c>
       <c r="C125" s="11">
-        <v>85358</v>
+        <v>518</v>
       </c>
       <c r="D125" s="11">
-        <v>106031</v>
+        <v>777</v>
       </c>
       <c r="E125" s="5">
-        <v>126704</v>
+        <v>1036</v>
       </c>
       <c r="F125" s="22">
-        <v>286716</v>
+        <v>1295</v>
       </c>
       <c r="G125" s="53">
-        <v>446728</v>
+        <v>1554</v>
       </c>
       <c r="H125" s="22">
-        <v>603973</v>
-[...1 lines deleted...]
-      <c r="I125" s="22"/>
+        <v>1653</v>
+      </c>
+      <c r="I125" s="22">
+        <v>1752</v>
+      </c>
       <c r="J125" s="22"/>
       <c r="K125" s="22"/>
       <c r="L125" s="22"/>
       <c r="M125" s="22"/>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B126" s="11">
-        <v>259</v>
+        <v>112407</v>
       </c>
       <c r="C126" s="11">
-        <v>518</v>
+        <v>445220</v>
       </c>
       <c r="D126" s="11">
-        <v>777</v>
+        <v>998778</v>
       </c>
       <c r="E126" s="5">
-        <v>1036</v>
+        <v>1283007</v>
       </c>
       <c r="F126" s="22">
-        <v>1295</v>
+        <v>1494733</v>
       </c>
       <c r="G126" s="53">
-        <v>1554</v>
+        <v>1780207</v>
       </c>
       <c r="H126" s="22">
-        <v>1653</v>
-[...1 lines deleted...]
-      <c r="I126" s="22"/>
+        <v>2090331</v>
+      </c>
+      <c r="I126" s="22">
+        <v>2363711</v>
+      </c>
       <c r="J126" s="22"/>
       <c r="K126" s="22"/>
       <c r="L126" s="22"/>
       <c r="M126" s="22"/>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B127" s="11">
-        <v>112407</v>
+        <v>1222</v>
       </c>
       <c r="C127" s="11">
-        <v>445220</v>
+        <v>2444</v>
       </c>
       <c r="D127" s="11">
-        <v>998778</v>
+        <v>3666</v>
       </c>
       <c r="E127" s="5">
-        <v>1283007</v>
+        <v>4888</v>
       </c>
       <c r="F127" s="22">
-        <v>1494733</v>
+        <v>6110</v>
       </c>
       <c r="G127" s="53">
-        <v>1780207</v>
+        <v>7332</v>
       </c>
       <c r="H127" s="22">
-        <v>2090331</v>
-[...1 lines deleted...]
-      <c r="I127" s="22"/>
+        <v>8074</v>
+      </c>
+      <c r="I127" s="22">
+        <v>8816</v>
+      </c>
       <c r="J127" s="22"/>
       <c r="K127" s="22"/>
       <c r="L127" s="22"/>
       <c r="M127" s="22"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="38" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B128" s="11">
-        <v>1222</v>
+        <v>11891</v>
       </c>
       <c r="C128" s="11">
-        <v>2444</v>
+        <v>19491</v>
       </c>
       <c r="D128" s="11">
-        <v>3666</v>
+        <v>25120</v>
       </c>
       <c r="E128" s="5">
-        <v>4888</v>
+        <v>202097</v>
       </c>
       <c r="F128" s="22">
-        <v>6110</v>
+        <v>400093</v>
       </c>
       <c r="G128" s="53">
-        <v>7332</v>
+        <v>559719</v>
       </c>
       <c r="H128" s="22">
-        <v>8074</v>
-[...1 lines deleted...]
-      <c r="I128" s="22"/>
+        <v>652408</v>
+      </c>
+      <c r="I128" s="22">
+        <v>813926</v>
+      </c>
       <c r="J128" s="22"/>
       <c r="K128" s="22"/>
       <c r="L128" s="22"/>
       <c r="M128" s="22"/>
     </row>
-    <row r="129" spans="1:13">
-[...30 lines deleted...]
-    <row r="130" spans="1:13" ht="22.5">
+    <row r="129" spans="1:13" ht="21.6">
+      <c r="A129" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="B129" s="50"/>
+      <c r="C129" s="32"/>
+      <c r="D129" s="32"/>
+      <c r="F129" s="10"/>
+      <c r="G129" s="28"/>
+      <c r="H129" s="15"/>
+      <c r="J129" s="15"/>
+      <c r="K129" s="5"/>
+      <c r="L129" s="5"/>
+      <c r="M129" s="5"/>
+    </row>
+    <row r="130" spans="1:13" ht="15.75" customHeight="1">
       <c r="A130" s="37" t="s">
-        <v>28</v>
-[...13 lines deleted...]
-      <c r="A131" s="37" t="s">
         <v>21</v>
       </c>
+      <c r="B130" s="11">
+        <v>326881</v>
+      </c>
+      <c r="C130" s="11">
+        <v>912268</v>
+      </c>
+      <c r="D130" s="11">
+        <v>1680282</v>
+      </c>
+      <c r="E130" s="5">
+        <v>2160411</v>
+      </c>
+      <c r="F130" s="22">
+        <v>2457927</v>
+      </c>
+      <c r="G130" s="53">
+        <v>2763375</v>
+      </c>
+      <c r="H130" s="22">
+        <v>3092757</v>
+      </c>
+      <c r="I130" s="22">
+        <v>3596324</v>
+      </c>
+      <c r="J130" s="22"/>
+      <c r="K130" s="22"/>
+      <c r="L130" s="22"/>
+      <c r="M130" s="22"/>
+    </row>
+    <row r="131" spans="1:13">
+      <c r="A131" s="38" t="s">
+        <v>14</v>
+      </c>
       <c r="B131" s="11">
-        <v>326881</v>
+        <v>233</v>
       </c>
       <c r="C131" s="11">
-        <v>912268</v>
+        <v>466</v>
       </c>
       <c r="D131" s="11">
-        <v>1680282</v>
+        <v>699</v>
       </c>
       <c r="E131" s="5">
-        <v>2160411</v>
+        <v>932</v>
       </c>
       <c r="F131" s="22">
-        <v>2457927</v>
+        <v>1165</v>
       </c>
       <c r="G131" s="53">
-        <v>2763375</v>
+        <v>1398</v>
       </c>
       <c r="H131" s="22">
-        <v>3092757</v>
-[...1 lines deleted...]
-      <c r="I131" s="22"/>
+        <v>1398</v>
+      </c>
+      <c r="I131" s="22">
+        <v>1398</v>
+      </c>
       <c r="J131" s="22"/>
       <c r="K131" s="22"/>
       <c r="L131" s="22"/>
       <c r="M131" s="22"/>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="38" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="B132" s="11">
-        <v>233</v>
+        <v>1008</v>
       </c>
       <c r="C132" s="11">
-        <v>466</v>
+        <v>8161</v>
       </c>
       <c r="D132" s="11">
-        <v>699</v>
+        <v>15315</v>
       </c>
       <c r="E132" s="5">
-        <v>932</v>
+        <v>22468</v>
       </c>
       <c r="F132" s="22">
-        <v>1165</v>
+        <v>24280</v>
       </c>
       <c r="G132" s="53">
-        <v>1398</v>
+        <v>26092</v>
       </c>
       <c r="H132" s="22">
-        <v>1398</v>
-[...1 lines deleted...]
-      <c r="I132" s="22"/>
+        <v>27490</v>
+      </c>
+      <c r="I132" s="22">
+        <v>29355</v>
+      </c>
       <c r="J132" s="22"/>
       <c r="K132" s="22"/>
       <c r="L132" s="22"/>
       <c r="M132" s="22"/>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="38" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B133" s="11">
-        <v>1008</v>
+        <v>312684</v>
       </c>
       <c r="C133" s="11">
-        <v>8161</v>
+        <v>863294</v>
       </c>
       <c r="D133" s="11">
-        <v>15315</v>
+        <v>1595582</v>
       </c>
       <c r="E133" s="5">
-        <v>22468</v>
+        <v>2041008</v>
       </c>
       <c r="F133" s="22">
-        <v>24280</v>
+        <v>2318894</v>
       </c>
       <c r="G133" s="53">
-        <v>26092</v>
+        <v>2604713</v>
       </c>
       <c r="H133" s="22">
-        <v>27490</v>
-[...1 lines deleted...]
-      <c r="I133" s="22"/>
+        <v>2914626</v>
+      </c>
+      <c r="I133" s="22">
+        <v>3381354</v>
+      </c>
       <c r="J133" s="22"/>
       <c r="K133" s="22"/>
       <c r="L133" s="22"/>
       <c r="M133" s="22"/>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="38" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B134" s="11">
-        <v>312684</v>
+        <v>251</v>
       </c>
       <c r="C134" s="11">
-        <v>863294</v>
+        <v>324</v>
       </c>
       <c r="D134" s="11">
-        <v>1595582</v>
+        <v>1348</v>
       </c>
       <c r="E134" s="5">
-        <v>2041008</v>
+        <v>1348</v>
       </c>
       <c r="F134" s="22">
-        <v>2318894</v>
+        <v>1348</v>
       </c>
       <c r="G134" s="53">
-        <v>2604713</v>
+        <v>1348</v>
       </c>
       <c r="H134" s="22">
-        <v>2914626</v>
-[...1 lines deleted...]
-      <c r="I134" s="22"/>
+        <v>1806</v>
+      </c>
+      <c r="I134" s="22">
+        <v>2264</v>
+      </c>
       <c r="J134" s="22"/>
       <c r="K134" s="22"/>
       <c r="L134" s="22"/>
       <c r="M134" s="22"/>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="38" t="s">
-        <v>62</v>
-[...17 lines deleted...]
-        <v>1348</v>
+        <v>63</v>
+      </c>
+      <c r="B135" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C135" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D135" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F135" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G135" s="53" t="s">
+        <v>16</v>
       </c>
       <c r="H135" s="22">
-        <v>1806</v>
-[...1 lines deleted...]
-      <c r="I135" s="22"/>
+        <v>29</v>
+      </c>
+      <c r="I135" s="22">
+        <v>58</v>
+      </c>
       <c r="J135" s="22"/>
       <c r="K135" s="22"/>
       <c r="L135" s="22"/>
       <c r="M135" s="22"/>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="38" t="s">
-        <v>63</v>
-[...17 lines deleted...]
-        <v>16</v>
+        <v>64</v>
+      </c>
+      <c r="B136" s="11">
+        <v>12705</v>
+      </c>
+      <c r="C136" s="11">
+        <v>40022</v>
+      </c>
+      <c r="D136" s="11">
+        <v>67339</v>
+      </c>
+      <c r="E136" s="5">
+        <v>94655</v>
+      </c>
+      <c r="F136" s="22">
+        <v>112240</v>
+      </c>
+      <c r="G136" s="53">
+        <v>129824</v>
       </c>
       <c r="H136" s="22">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="I136" s="22"/>
+        <v>147408</v>
+      </c>
+      <c r="I136" s="22">
+        <v>181895</v>
+      </c>
       <c r="J136" s="22"/>
       <c r="K136" s="22"/>
       <c r="L136" s="22"/>
       <c r="M136" s="22"/>
     </row>
-    <row r="137" spans="1:13">
-[...30 lines deleted...]
-    <row r="138" spans="1:13" ht="66" customHeight="1">
+    <row r="137" spans="1:13" ht="66" customHeight="1">
+      <c r="A137" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="B137" s="50"/>
+      <c r="C137" s="32"/>
+      <c r="D137" s="32"/>
+      <c r="F137" s="10"/>
+      <c r="G137" s="28"/>
+      <c r="H137" s="15"/>
+      <c r="J137" s="15"/>
+      <c r="K137" s="5"/>
+      <c r="L137" s="5"/>
+      <c r="M137" s="5"/>
+    </row>
+    <row r="138" spans="1:13">
       <c r="A138" s="37" t="s">
-        <v>29</v>
-[...10 lines deleted...]
-      <c r="M138" s="5"/>
+        <v>21</v>
+      </c>
+      <c r="B138" s="11">
+        <v>108110</v>
+      </c>
+      <c r="C138" s="11">
+        <v>632433</v>
+      </c>
+      <c r="D138" s="11">
+        <v>1156756</v>
+      </c>
+      <c r="E138" s="5">
+        <v>1681080</v>
+      </c>
+      <c r="F138" s="22">
+        <v>1901530</v>
+      </c>
+      <c r="G138" s="53">
+        <v>2121981</v>
+      </c>
+      <c r="H138" s="22">
+        <v>2340419</v>
+      </c>
+      <c r="I138" s="22">
+        <v>2561715</v>
+      </c>
+      <c r="J138" s="22"/>
+      <c r="K138" s="22"/>
+      <c r="L138" s="22"/>
+      <c r="M138" s="22"/>
     </row>
     <row r="139" spans="1:13">
-      <c r="A139" s="37" t="s">
-        <v>21</v>
+      <c r="A139" s="38" t="s">
+        <v>14</v>
       </c>
       <c r="B139" s="11">
-        <v>108110</v>
+        <v>69</v>
       </c>
       <c r="C139" s="11">
-        <v>632433</v>
+        <v>138</v>
       </c>
       <c r="D139" s="11">
-        <v>1156756</v>
+        <v>207</v>
       </c>
       <c r="E139" s="5">
-        <v>1681080</v>
+        <v>276</v>
       </c>
       <c r="F139" s="22">
-        <v>1901530</v>
+        <v>345</v>
       </c>
       <c r="G139" s="53">
-        <v>2121981</v>
+        <v>414</v>
       </c>
       <c r="H139" s="22">
-        <v>2340419</v>
-[...1 lines deleted...]
-      <c r="I139" s="22"/>
+        <v>418</v>
+      </c>
+      <c r="I139" s="22">
+        <v>1139</v>
+      </c>
       <c r="J139" s="22"/>
       <c r="K139" s="22"/>
       <c r="L139" s="22"/>
       <c r="M139" s="22"/>
     </row>
-    <row r="140" spans="1:13">
+    <row r="140" spans="1:13" ht="17.25" customHeight="1">
       <c r="A140" s="38" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="B140" s="11">
-        <v>69</v>
+        <v>21368</v>
       </c>
       <c r="C140" s="11">
-        <v>138</v>
+        <v>86493</v>
       </c>
       <c r="D140" s="11">
-        <v>207</v>
+        <v>151618</v>
       </c>
       <c r="E140" s="5">
-        <v>276</v>
+        <v>216743</v>
       </c>
       <c r="F140" s="22">
-        <v>345</v>
+        <v>337322</v>
       </c>
       <c r="G140" s="53">
-        <v>414</v>
+        <v>457901</v>
       </c>
       <c r="H140" s="22">
-        <v>418</v>
-[...1 lines deleted...]
-      <c r="I140" s="22"/>
+        <v>578298</v>
+      </c>
+      <c r="I140" s="22">
+        <v>627385</v>
+      </c>
       <c r="J140" s="22"/>
       <c r="K140" s="22"/>
       <c r="L140" s="22"/>
       <c r="M140" s="22"/>
     </row>
     <row r="141" spans="1:13" ht="17.25" customHeight="1">
       <c r="A141" s="38" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B141" s="11">
-        <v>21368</v>
+        <v>417</v>
       </c>
       <c r="C141" s="11">
-        <v>86493</v>
+        <v>834</v>
       </c>
       <c r="D141" s="11">
-        <v>151618</v>
+        <v>1251</v>
       </c>
       <c r="E141" s="5">
-        <v>216743</v>
+        <v>1668</v>
       </c>
       <c r="F141" s="22">
-        <v>337322</v>
+        <v>2085</v>
       </c>
       <c r="G141" s="53">
-        <v>457901</v>
+        <v>2502</v>
       </c>
       <c r="H141" s="22">
-        <v>578298</v>
-[...1 lines deleted...]
-      <c r="I141" s="22"/>
+        <v>2616</v>
+      </c>
+      <c r="I141" s="22">
+        <v>2730</v>
+      </c>
       <c r="J141" s="22"/>
       <c r="K141" s="22"/>
       <c r="L141" s="22"/>
       <c r="M141" s="22"/>
     </row>
-    <row r="142" spans="1:13" ht="17.25" customHeight="1">
+    <row r="142" spans="1:13">
       <c r="A142" s="38" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B142" s="11">
-        <v>417</v>
+        <v>50</v>
       </c>
       <c r="C142" s="11">
-        <v>834</v>
+        <v>100</v>
       </c>
       <c r="D142" s="11">
-        <v>1251</v>
+        <v>150</v>
       </c>
       <c r="E142" s="5">
-        <v>1668</v>
+        <v>200</v>
       </c>
       <c r="F142" s="22">
-        <v>2085</v>
+        <v>250</v>
       </c>
       <c r="G142" s="53">
-        <v>2502</v>
+        <v>300</v>
       </c>
       <c r="H142" s="22">
-        <v>2616</v>
-[...1 lines deleted...]
-      <c r="I142" s="22"/>
+        <v>363</v>
+      </c>
+      <c r="I142" s="22">
+        <v>426</v>
+      </c>
       <c r="J142" s="22"/>
       <c r="K142" s="22"/>
       <c r="L142" s="22"/>
       <c r="M142" s="22"/>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" s="38" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B143" s="11">
-        <v>50</v>
+        <v>3705</v>
       </c>
       <c r="C143" s="11">
-        <v>100</v>
+        <v>400699</v>
       </c>
       <c r="D143" s="11">
-        <v>150</v>
+        <v>797693</v>
       </c>
       <c r="E143" s="5">
-        <v>200</v>
+        <v>1194687</v>
       </c>
       <c r="F143" s="22">
-        <v>250</v>
+        <v>1257245</v>
       </c>
       <c r="G143" s="53">
-        <v>300</v>
+        <v>1319802</v>
       </c>
       <c r="H143" s="22">
-        <v>363</v>
-[...1 lines deleted...]
-      <c r="I143" s="22"/>
+        <v>1381791</v>
+      </c>
+      <c r="I143" s="22">
+        <v>1488710</v>
+      </c>
       <c r="J143" s="22"/>
       <c r="K143" s="22"/>
       <c r="L143" s="22"/>
       <c r="M143" s="22"/>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="38" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B144" s="11">
-        <v>3705</v>
+        <v>625</v>
       </c>
       <c r="C144" s="11">
-        <v>400699</v>
+        <v>1250</v>
       </c>
       <c r="D144" s="11">
-        <v>797693</v>
+        <v>1875</v>
       </c>
       <c r="E144" s="5">
-        <v>1194687</v>
+        <v>2500</v>
       </c>
       <c r="F144" s="22">
-        <v>1257245</v>
+        <v>3125</v>
       </c>
       <c r="G144" s="53">
-        <v>1319802</v>
+        <v>3750</v>
       </c>
       <c r="H144" s="22">
-        <v>1381791</v>
-[...1 lines deleted...]
-      <c r="I144" s="22"/>
+        <v>3750</v>
+      </c>
+      <c r="I144" s="22">
+        <v>3750</v>
+      </c>
       <c r="J144" s="22"/>
       <c r="K144" s="22"/>
       <c r="L144" s="22"/>
       <c r="M144" s="22"/>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B145" s="11">
-        <v>625</v>
+        <v>12203</v>
       </c>
       <c r="C145" s="11">
-        <v>1250</v>
+        <v>14056</v>
       </c>
       <c r="D145" s="11">
-        <v>1875</v>
+        <v>15909</v>
       </c>
       <c r="E145" s="5">
-        <v>2500</v>
+        <v>17762</v>
       </c>
       <c r="F145" s="22">
-        <v>3125</v>
+        <v>19615</v>
       </c>
       <c r="G145" s="53">
-        <v>3750</v>
+        <v>21468</v>
       </c>
       <c r="H145" s="22">
-        <v>3750</v>
-[...1 lines deleted...]
-      <c r="I145" s="22"/>
+        <v>21468</v>
+      </c>
+      <c r="I145" s="22">
+        <v>21468</v>
+      </c>
       <c r="J145" s="22"/>
       <c r="K145" s="22"/>
       <c r="L145" s="22"/>
       <c r="M145" s="22"/>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B146" s="11">
-        <v>12203</v>
+        <v>1233</v>
       </c>
       <c r="C146" s="11">
-        <v>14056</v>
+        <v>2466</v>
       </c>
       <c r="D146" s="11">
-        <v>15909</v>
+        <v>3699</v>
       </c>
       <c r="E146" s="5">
-        <v>17762</v>
+        <v>4932</v>
       </c>
       <c r="F146" s="22">
-        <v>19615</v>
+        <v>6165</v>
       </c>
       <c r="G146" s="53">
-        <v>21468</v>
+        <v>7398</v>
       </c>
       <c r="H146" s="22">
-        <v>21468</v>
-[...1 lines deleted...]
-      <c r="I146" s="22"/>
+        <v>7398</v>
+      </c>
+      <c r="I146" s="22">
+        <v>7398</v>
+      </c>
       <c r="J146" s="22"/>
       <c r="K146" s="22"/>
       <c r="L146" s="22"/>
       <c r="M146" s="22"/>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="38" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B147" s="11">
-        <v>1233</v>
+        <v>68438</v>
       </c>
       <c r="C147" s="11">
-        <v>2466</v>
+        <v>126394</v>
       </c>
       <c r="D147" s="11">
-        <v>3699</v>
+        <v>184351</v>
       </c>
       <c r="E147" s="5">
-        <v>4932</v>
+        <v>242307</v>
       </c>
       <c r="F147" s="22">
-        <v>6165</v>
+        <v>275373</v>
       </c>
       <c r="G147" s="53">
-        <v>7398</v>
+        <v>308440</v>
       </c>
       <c r="H147" s="22">
-        <v>7398</v>
-[...1 lines deleted...]
-      <c r="I147" s="22"/>
+        <v>344312</v>
+      </c>
+      <c r="I147" s="22">
+        <v>408705</v>
+      </c>
       <c r="J147" s="22"/>
       <c r="K147" s="22"/>
       <c r="L147" s="22"/>
       <c r="M147" s="22"/>
     </row>
-    <row r="148" spans="1:13">
-[...30 lines deleted...]
-    <row r="149" spans="1:13" ht="29.25" customHeight="1">
+    <row r="148" spans="1:13" ht="29.25" customHeight="1">
+      <c r="A148" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B148" s="50"/>
+      <c r="C148" s="32"/>
+      <c r="D148" s="32"/>
+      <c r="F148" s="10"/>
+      <c r="G148" s="28"/>
+      <c r="H148" s="15"/>
+      <c r="J148" s="15"/>
+      <c r="K148" s="19"/>
+      <c r="L148" s="5"/>
+      <c r="M148" s="5"/>
+    </row>
+    <row r="149" spans="1:13" ht="16.5" customHeight="1">
       <c r="A149" s="37" t="s">
-        <v>30</v>
-[...13 lines deleted...]
-      <c r="A150" s="37" t="s">
         <v>21</v>
       </c>
+      <c r="B149" s="11">
+        <v>4210889</v>
+      </c>
+      <c r="C149" s="11">
+        <v>9539100</v>
+      </c>
+      <c r="D149" s="11">
+        <v>15379617</v>
+      </c>
+      <c r="E149" s="5">
+        <v>19818041</v>
+      </c>
+      <c r="F149" s="22">
+        <v>24151327</v>
+      </c>
+      <c r="G149" s="53">
+        <v>29267617</v>
+      </c>
+      <c r="H149" s="22">
+        <v>35072646</v>
+      </c>
+      <c r="I149" s="49">
+        <v>40165578</v>
+      </c>
+      <c r="J149" s="22"/>
+      <c r="K149" s="22"/>
+      <c r="L149" s="22"/>
+      <c r="M149" s="22"/>
+    </row>
+    <row r="150" spans="1:13">
+      <c r="A150" s="38" t="s">
+        <v>14</v>
+      </c>
       <c r="B150" s="11">
-        <v>4210889</v>
+        <v>1659</v>
       </c>
       <c r="C150" s="11">
-        <v>9539100</v>
+        <v>4287</v>
       </c>
       <c r="D150" s="11">
-        <v>15379617</v>
+        <v>6914</v>
       </c>
       <c r="E150" s="5">
-        <v>19818041</v>
+        <v>9541</v>
       </c>
       <c r="F150" s="22">
-        <v>24151327</v>
+        <v>10875</v>
       </c>
       <c r="G150" s="53">
-        <v>29267617</v>
+        <v>12208</v>
       </c>
       <c r="H150" s="22">
-        <v>35072646</v>
-[...1 lines deleted...]
-      <c r="I150" s="22"/>
+        <v>13541</v>
+      </c>
+      <c r="I150" s="49">
+        <v>14695</v>
+      </c>
       <c r="J150" s="22"/>
       <c r="K150" s="22"/>
       <c r="L150" s="22"/>
       <c r="M150" s="22"/>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="38" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="B151" s="11">
-        <v>1659</v>
+        <v>108398</v>
       </c>
       <c r="C151" s="11">
-        <v>4287</v>
+        <v>265807</v>
       </c>
       <c r="D151" s="11">
-        <v>6914</v>
+        <v>423216</v>
       </c>
       <c r="E151" s="5">
-        <v>9541</v>
+        <v>580624</v>
       </c>
       <c r="F151" s="22">
-        <v>10875</v>
+        <v>685798</v>
       </c>
       <c r="G151" s="53">
-        <v>12208</v>
+        <v>790971</v>
       </c>
       <c r="H151" s="22">
-        <v>13541</v>
-[...1 lines deleted...]
-      <c r="I151" s="22"/>
+        <v>900644</v>
+      </c>
+      <c r="I151" s="49">
+        <v>1035254</v>
+      </c>
       <c r="J151" s="22"/>
       <c r="K151" s="22"/>
       <c r="L151" s="22"/>
       <c r="M151" s="22"/>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="38" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>108398</v>
+        <v>57</v>
+      </c>
+      <c r="B152" s="21" t="s">
+        <v>16</v>
       </c>
       <c r="C152" s="11">
-        <v>265807</v>
+        <v>224341</v>
       </c>
       <c r="D152" s="11">
-        <v>423216</v>
+        <v>479024</v>
       </c>
       <c r="E152" s="5">
-        <v>580624</v>
+        <v>916768</v>
       </c>
       <c r="F152" s="22">
-        <v>685798</v>
+        <v>1199101</v>
       </c>
       <c r="G152" s="53">
-        <v>790971</v>
+        <v>1552322</v>
       </c>
       <c r="H152" s="22">
-        <v>900644</v>
-[...1 lines deleted...]
-      <c r="I152" s="22"/>
+        <v>1773841</v>
+      </c>
+      <c r="I152" s="49">
+        <v>2116077</v>
+      </c>
       <c r="J152" s="22"/>
       <c r="K152" s="22"/>
       <c r="L152" s="22"/>
       <c r="M152" s="22"/>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="38" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B153" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="C153" s="11">
-[...17 lines deleted...]
-      <c r="I153" s="22"/>
+      <c r="C153" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D153" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E153" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F153" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G153" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="H153" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I153" s="49">
+        <v>3992</v>
+      </c>
       <c r="J153" s="22"/>
       <c r="K153" s="22"/>
       <c r="L153" s="22"/>
       <c r="M153" s="22"/>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B154" s="11">
         <v>483</v>
       </c>
       <c r="C154" s="11">
         <v>966</v>
       </c>
       <c r="D154" s="11">
         <v>1449</v>
       </c>
       <c r="E154" s="5">
         <v>1932</v>
       </c>
       <c r="F154" s="22">
         <v>2415</v>
       </c>
       <c r="G154" s="53">
         <v>2898</v>
       </c>
       <c r="H154" s="22">
         <v>2898</v>
       </c>
-      <c r="I154" s="22"/>
+      <c r="I154" s="49">
+        <v>2898</v>
+      </c>
       <c r="J154" s="22"/>
       <c r="K154" s="22"/>
       <c r="L154" s="22"/>
       <c r="M154" s="22"/>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B155" s="11">
         <v>2388619</v>
       </c>
       <c r="C155" s="11">
         <v>4232673</v>
       </c>
       <c r="D155" s="11">
         <v>6279601</v>
       </c>
       <c r="E155" s="5">
         <v>8135212</v>
       </c>
       <c r="F155" s="22">
         <v>10207603</v>
       </c>
       <c r="G155" s="53">
         <v>12459191</v>
       </c>
       <c r="H155" s="22">
         <v>14437436</v>
       </c>
-      <c r="I155" s="22"/>
+      <c r="I155" s="49">
+        <v>16521041</v>
+      </c>
       <c r="J155" s="22"/>
       <c r="K155" s="22"/>
       <c r="L155" s="22"/>
       <c r="M155" s="22"/>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B156" s="11">
         <v>1179879</v>
       </c>
       <c r="C156" s="11">
         <v>3203242</v>
       </c>
       <c r="D156" s="11">
         <v>4704878</v>
       </c>
       <c r="E156" s="5">
         <v>6037466</v>
       </c>
       <c r="F156" s="22">
         <v>7248403</v>
       </c>
       <c r="G156" s="53">
         <v>8986231</v>
       </c>
       <c r="H156" s="22">
         <v>10363788</v>
       </c>
-      <c r="I156" s="22"/>
+      <c r="I156" s="49">
+        <v>11778144</v>
+      </c>
       <c r="J156" s="22"/>
       <c r="K156" s="22"/>
       <c r="L156" s="22"/>
       <c r="M156" s="22"/>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B157" s="11">
         <v>531850</v>
       </c>
       <c r="C157" s="11">
         <v>1607782</v>
       </c>
       <c r="D157" s="11">
         <v>3484532</v>
       </c>
       <c r="E157" s="5">
         <v>4136494</v>
       </c>
       <c r="F157" s="22">
         <v>4797128</v>
       </c>
       <c r="G157" s="53">
         <v>5463791</v>
       </c>
       <c r="H157" s="22">
         <v>7580492</v>
       </c>
-      <c r="I157" s="22"/>
+      <c r="I157" s="49">
+        <v>8693470</v>
+      </c>
       <c r="J157" s="22"/>
       <c r="K157" s="22"/>
       <c r="L157" s="22"/>
       <c r="M157" s="22"/>
     </row>
     <row r="158" spans="1:13" ht="39" customHeight="1">
       <c r="A158" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B158" s="50"/>
       <c r="C158" s="32"/>
       <c r="D158" s="32"/>
       <c r="F158" s="8"/>
       <c r="G158" s="27"/>
       <c r="H158" s="14"/>
       <c r="I158" s="14"/>
       <c r="J158" s="14"/>
       <c r="K158" s="4"/>
       <c r="L158" s="4"/>
       <c r="M158" s="4"/>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B159" s="32">
         <v>56803</v>
       </c>
       <c r="C159" s="11">
         <v>233789</v>
       </c>
       <c r="D159" s="11">
         <v>433392</v>
       </c>
       <c r="E159" s="5">
         <v>568755</v>
       </c>
       <c r="F159" s="22">
         <v>761510</v>
       </c>
       <c r="G159" s="53">
         <v>917906</v>
       </c>
       <c r="H159" s="22">
         <v>1068171</v>
       </c>
-      <c r="I159" s="22"/>
+      <c r="I159" s="22">
+        <v>1228621</v>
+      </c>
       <c r="J159" s="22"/>
       <c r="K159" s="22"/>
       <c r="L159" s="22"/>
       <c r="M159" s="22"/>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B160" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C160" s="32" t="s">
         <v>16</v>
       </c>
       <c r="D160" s="32" t="s">
         <v>16</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F160" s="22">
         <v>1640</v>
       </c>
       <c r="G160" s="53">
         <v>3279</v>
       </c>
       <c r="H160" s="22">
         <v>4919</v>
       </c>
-      <c r="I160" s="5"/>
+      <c r="I160" s="22">
+        <v>7763</v>
+      </c>
       <c r="J160" s="48"/>
       <c r="K160" s="5"/>
       <c r="L160" s="5"/>
       <c r="M160" s="5"/>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" s="55" t="s">
         <v>72</v>
       </c>
       <c r="B161" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C161" s="32" t="s">
         <v>16</v>
       </c>
       <c r="D161" s="32" t="s">
         <v>16</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F161" s="22" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="53" t="s">
         <v>16</v>
       </c>
       <c r="H161" s="22">
         <v>65</v>
       </c>
-      <c r="I161" s="5"/>
+      <c r="I161" s="22">
+        <v>130</v>
+      </c>
       <c r="J161" s="48"/>
       <c r="K161" s="5"/>
       <c r="L161" s="5"/>
       <c r="M161" s="5"/>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B162" s="32">
         <v>1136</v>
       </c>
       <c r="C162" s="11">
         <v>2272</v>
       </c>
       <c r="D162" s="11">
         <v>3408</v>
       </c>
       <c r="E162" s="5">
         <v>4544</v>
       </c>
       <c r="F162" s="22">
         <v>5680</v>
       </c>
       <c r="G162" s="53">
         <v>6816</v>
       </c>
       <c r="H162" s="22">
         <v>6816</v>
       </c>
-      <c r="I162" s="22"/>
+      <c r="I162" s="22">
+        <v>6816</v>
+      </c>
       <c r="J162" s="22"/>
       <c r="K162" s="22"/>
       <c r="L162" s="22"/>
       <c r="M162" s="22"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B163" s="32">
         <v>6202</v>
       </c>
       <c r="C163" s="11">
         <v>13519</v>
       </c>
       <c r="D163" s="11">
         <v>20836</v>
       </c>
       <c r="E163" s="5">
         <v>28153</v>
       </c>
       <c r="F163" s="22">
         <v>33504</v>
       </c>
       <c r="G163" s="53">
         <v>38855</v>
       </c>
       <c r="H163" s="22">
         <v>39899</v>
       </c>
-      <c r="I163" s="22"/>
+      <c r="I163" s="22">
+        <v>40943</v>
+      </c>
       <c r="J163" s="22"/>
       <c r="K163" s="22"/>
       <c r="L163" s="22"/>
       <c r="M163" s="22"/>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B164" s="32">
         <v>5</v>
       </c>
       <c r="C164" s="11">
         <v>10</v>
       </c>
       <c r="D164" s="11">
         <v>15</v>
       </c>
       <c r="E164" s="5">
         <v>20</v>
       </c>
       <c r="F164" s="22">
         <v>25</v>
       </c>
       <c r="G164" s="53">
         <v>30</v>
       </c>
       <c r="H164" s="22">
         <v>30</v>
       </c>
-      <c r="I164" s="22"/>
+      <c r="I164" s="22">
+        <v>30</v>
+      </c>
       <c r="J164" s="22"/>
       <c r="K164" s="22"/>
       <c r="L164" s="22"/>
       <c r="M164" s="22"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B165" s="32">
         <v>37080</v>
       </c>
       <c r="C165" s="11">
         <v>171161</v>
       </c>
       <c r="D165" s="11">
         <v>327860</v>
       </c>
       <c r="E165" s="5">
         <v>420319</v>
       </c>
       <c r="F165" s="22">
         <v>573823</v>
       </c>
       <c r="G165" s="53">
         <v>690967</v>
       </c>
       <c r="H165" s="22">
         <v>806746</v>
       </c>
-      <c r="I165" s="22"/>
+      <c r="I165" s="22">
+        <v>907164</v>
+      </c>
       <c r="J165" s="22"/>
       <c r="K165" s="22"/>
       <c r="L165" s="22"/>
       <c r="M165" s="22"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B166" s="32">
         <v>12380</v>
       </c>
       <c r="C166" s="11">
         <v>46826</v>
       </c>
       <c r="D166" s="11">
         <v>81273</v>
       </c>
       <c r="E166" s="5">
         <v>115719</v>
       </c>
       <c r="F166" s="22">
         <v>146839</v>
       </c>
       <c r="G166" s="53">
         <v>177958</v>
       </c>
       <c r="H166" s="22">
         <v>209697</v>
       </c>
-      <c r="I166" s="22"/>
+      <c r="I166" s="22">
+        <v>265776</v>
+      </c>
       <c r="J166" s="22"/>
       <c r="K166" s="22"/>
       <c r="L166" s="22"/>
       <c r="M166" s="22"/>
     </row>
-    <row r="167" spans="1:13" ht="22.5">
+    <row r="167" spans="1:13" ht="21.6">
       <c r="A167" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B167" s="50"/>
       <c r="C167" s="32"/>
       <c r="D167" s="32"/>
       <c r="F167" s="10"/>
       <c r="G167" s="28"/>
       <c r="H167" s="15"/>
       <c r="J167" s="15"/>
       <c r="K167" s="5"/>
       <c r="L167" s="5"/>
       <c r="M167" s="5"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B168" s="32">
         <v>566990</v>
       </c>
       <c r="C168" s="11">
         <v>1707566</v>
       </c>
       <c r="D168" s="11">
         <v>3381412</v>
       </c>
       <c r="E168" s="5">
         <v>5260632</v>
       </c>
       <c r="F168" s="22">
         <v>6746837</v>
       </c>
       <c r="G168" s="53">
         <v>8005281</v>
       </c>
       <c r="H168" s="22">
         <v>9194964</v>
       </c>
-      <c r="I168" s="22"/>
+      <c r="I168" s="22">
+        <v>9976666</v>
+      </c>
       <c r="J168" s="22"/>
       <c r="K168" s="22"/>
       <c r="L168" s="22"/>
       <c r="M168" s="22"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B169" s="32">
         <v>4092</v>
       </c>
       <c r="C169" s="11">
         <v>9534</v>
       </c>
       <c r="D169" s="11">
         <v>14975</v>
       </c>
       <c r="E169" s="5">
         <v>20416</v>
       </c>
       <c r="F169" s="22">
         <v>26521</v>
       </c>
       <c r="G169" s="53">
         <v>32625</v>
       </c>
       <c r="H169" s="22">
         <v>38429</v>
       </c>
-      <c r="I169" s="22"/>
+      <c r="I169" s="22">
+        <v>45029</v>
+      </c>
       <c r="J169" s="22"/>
       <c r="K169" s="22"/>
       <c r="L169" s="22"/>
       <c r="M169" s="22"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B170" s="32">
         <v>562898</v>
       </c>
       <c r="C170" s="11">
         <v>1698032</v>
       </c>
       <c r="D170" s="11">
         <v>3366437</v>
       </c>
       <c r="E170" s="5">
         <v>5240216</v>
       </c>
       <c r="F170" s="22">
         <v>6720316</v>
       </c>
       <c r="G170" s="53">
         <v>7972656</v>
       </c>
       <c r="H170" s="22">
         <v>9156535</v>
       </c>
-      <c r="I170" s="22"/>
+      <c r="I170" s="22">
+        <v>9931637</v>
+      </c>
       <c r="J170" s="22"/>
       <c r="K170" s="22"/>
       <c r="L170" s="22"/>
       <c r="M170" s="22"/>
     </row>
-    <row r="171" spans="1:13" ht="22.5">
+    <row r="171" spans="1:13" ht="21.6">
       <c r="A171" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B171" s="50"/>
       <c r="C171" s="32"/>
       <c r="D171" s="32"/>
       <c r="F171" s="10"/>
       <c r="G171" s="28"/>
       <c r="H171" s="15"/>
       <c r="J171" s="15"/>
       <c r="K171" s="5"/>
       <c r="L171" s="5"/>
       <c r="M171" s="5"/>
     </row>
     <row r="172" spans="1:13" ht="20.25" customHeight="1">
       <c r="A172" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B172" s="11">
         <v>2647704</v>
       </c>
       <c r="C172" s="11">
         <v>5767919</v>
       </c>
       <c r="D172" s="11">
         <v>8459643</v>
       </c>
       <c r="E172" s="5">
         <v>11081723</v>
       </c>
       <c r="F172" s="22">
         <v>13366023</v>
       </c>
       <c r="G172" s="53">
         <v>16049626</v>
       </c>
       <c r="H172" s="22">
         <v>18771686</v>
       </c>
-      <c r="I172" s="22"/>
+      <c r="I172" s="22">
+        <v>23115233</v>
+      </c>
       <c r="J172" s="22"/>
       <c r="K172" s="22"/>
       <c r="L172" s="22"/>
       <c r="M172" s="22"/>
     </row>
     <row r="173" spans="1:13">
       <c r="A173" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B173" s="11">
         <v>798591</v>
       </c>
       <c r="C173" s="11">
         <v>1511163</v>
       </c>
       <c r="D173" s="11">
         <v>2283736</v>
       </c>
       <c r="E173" s="5">
         <v>3123941</v>
       </c>
       <c r="F173" s="22">
         <v>3766364</v>
       </c>
       <c r="G173" s="53">
         <v>4669127</v>
       </c>
       <c r="H173" s="22">
         <v>5743413</v>
       </c>
-      <c r="I173" s="22"/>
+      <c r="I173" s="22">
+        <v>8223152</v>
+      </c>
       <c r="J173" s="22"/>
       <c r="K173" s="22"/>
       <c r="L173" s="22"/>
       <c r="M173" s="22"/>
     </row>
     <row r="174" spans="1:13">
       <c r="A174" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B174" s="11">
         <v>8980</v>
       </c>
       <c r="C174" s="11">
         <v>125824</v>
       </c>
       <c r="D174" s="11">
         <v>238335</v>
       </c>
       <c r="E174" s="5">
         <v>348530</v>
       </c>
       <c r="F174" s="22">
         <v>445221</v>
       </c>
       <c r="G174" s="53">
         <v>549711</v>
       </c>
       <c r="H174" s="22">
         <v>652281</v>
       </c>
-      <c r="I174" s="22"/>
+      <c r="I174" s="22">
+        <v>747569</v>
+      </c>
       <c r="J174" s="22"/>
       <c r="K174" s="22"/>
       <c r="L174" s="22"/>
       <c r="M174" s="22"/>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B175" s="11">
         <v>5</v>
       </c>
       <c r="C175" s="11">
         <v>23</v>
       </c>
       <c r="D175" s="11">
         <v>42</v>
       </c>
       <c r="E175" s="5">
         <v>60</v>
       </c>
       <c r="F175" s="22">
         <v>60</v>
       </c>
       <c r="G175" s="53">
         <v>60</v>
       </c>
       <c r="H175" s="22">
         <v>60</v>
       </c>
-      <c r="I175" s="22"/>
+      <c r="I175" s="22">
+        <v>120</v>
+      </c>
       <c r="J175" s="22"/>
       <c r="K175" s="22"/>
       <c r="L175" s="22"/>
       <c r="M175" s="22"/>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B176" s="11">
         <v>30323</v>
       </c>
       <c r="C176" s="11">
         <v>69752</v>
       </c>
       <c r="D176" s="11">
         <v>109263</v>
       </c>
       <c r="E176" s="5">
         <v>134838</v>
       </c>
       <c r="F176" s="22">
         <v>162351</v>
       </c>
       <c r="G176" s="53">
         <v>189646</v>
       </c>
       <c r="H176" s="22">
         <v>217287</v>
       </c>
-      <c r="I176" s="22"/>
+      <c r="I176" s="22">
+        <v>267497</v>
+      </c>
       <c r="J176" s="22"/>
       <c r="K176" s="22"/>
       <c r="L176" s="22"/>
       <c r="M176" s="22"/>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B177" s="11">
         <v>208</v>
       </c>
       <c r="C177" s="11">
         <v>416</v>
       </c>
       <c r="D177" s="11">
         <v>624</v>
       </c>
       <c r="E177" s="5">
         <v>832</v>
       </c>
       <c r="F177" s="22">
         <v>1040</v>
       </c>
       <c r="G177" s="53">
         <v>1248</v>
       </c>
       <c r="H177" s="22">
         <v>1248</v>
       </c>
-      <c r="I177" s="22"/>
+      <c r="I177" s="22">
+        <v>1248</v>
+      </c>
       <c r="J177" s="22"/>
       <c r="K177" s="22"/>
       <c r="L177" s="22"/>
       <c r="M177" s="22"/>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B178" s="11">
         <v>913391</v>
       </c>
       <c r="C178" s="11">
         <v>1982398</v>
       </c>
       <c r="D178" s="11">
         <v>2562533</v>
       </c>
       <c r="E178" s="5">
         <v>3038031</v>
       </c>
       <c r="F178" s="22">
         <v>3751744</v>
       </c>
       <c r="G178" s="53">
         <v>4599627</v>
       </c>
       <c r="H178" s="22">
         <v>5442464</v>
       </c>
-      <c r="I178" s="22"/>
+      <c r="I178" s="22">
+        <v>6294715</v>
+      </c>
       <c r="J178" s="22"/>
       <c r="K178" s="22"/>
       <c r="L178" s="22"/>
       <c r="M178" s="22"/>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B179" s="11">
         <v>1</v>
       </c>
       <c r="C179" s="11">
         <v>2</v>
       </c>
       <c r="D179" s="11">
         <v>3</v>
       </c>
       <c r="E179" s="5">
         <v>4</v>
       </c>
       <c r="F179" s="22">
         <v>5</v>
       </c>
       <c r="G179" s="53">
         <v>6</v>
       </c>
       <c r="H179" s="22">
         <v>6</v>
       </c>
-      <c r="I179" s="22"/>
+      <c r="I179" s="22">
+        <v>6</v>
+      </c>
       <c r="J179" s="22"/>
       <c r="K179" s="22"/>
       <c r="L179" s="22"/>
       <c r="M179" s="22"/>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B180" s="11">
         <v>239661</v>
       </c>
       <c r="C180" s="11">
         <v>618590</v>
       </c>
       <c r="D180" s="11">
         <v>1002147</v>
       </c>
       <c r="E180" s="5">
         <v>1369322</v>
       </c>
       <c r="F180" s="22">
         <v>1728702</v>
       </c>
       <c r="G180" s="53">
         <v>2085292</v>
       </c>
       <c r="H180" s="22">
         <v>2315648</v>
       </c>
-      <c r="I180" s="22"/>
+      <c r="I180" s="22">
+        <v>2540795</v>
+      </c>
       <c r="J180" s="22"/>
       <c r="K180" s="22"/>
       <c r="L180" s="22"/>
       <c r="M180" s="22"/>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B181" s="11">
         <v>656544</v>
       </c>
       <c r="C181" s="11">
         <v>1459751</v>
       </c>
       <c r="D181" s="11">
         <v>2262958</v>
       </c>
       <c r="E181" s="5">
         <v>3066165</v>
       </c>
       <c r="F181" s="22">
         <v>3510537</v>
       </c>
       <c r="G181" s="53">
         <v>3954908</v>
       </c>
       <c r="H181" s="22">
         <v>4399279</v>
       </c>
-      <c r="I181" s="22"/>
+      <c r="I181" s="22">
+        <v>5040131</v>
+      </c>
       <c r="J181" s="22"/>
       <c r="K181" s="22"/>
       <c r="L181" s="22"/>
       <c r="M181" s="22"/>
     </row>
-    <row r="182" spans="1:13" ht="34.9" customHeight="1">
+    <row r="182" spans="1:13" ht="34.950000000000003" customHeight="1">
       <c r="A182" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B182" s="50"/>
       <c r="C182" s="32"/>
       <c r="D182" s="32"/>
       <c r="G182" s="26"/>
       <c r="K182" s="19"/>
     </row>
     <row r="183" spans="1:13">
       <c r="A183" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B183" s="11">
         <v>2311417</v>
       </c>
       <c r="C183" s="11">
         <v>7010820</v>
       </c>
       <c r="D183" s="11">
         <v>9264395</v>
       </c>
       <c r="E183" s="5">
         <v>12924515</v>
       </c>
       <c r="F183" s="22">
         <v>15906698</v>
       </c>
       <c r="G183" s="53">
         <v>18326501</v>
       </c>
       <c r="H183" s="22">
         <v>20805488</v>
       </c>
-      <c r="I183" s="22"/>
+      <c r="I183" s="22">
+        <v>24394342</v>
+      </c>
       <c r="J183" s="22"/>
       <c r="K183" s="22"/>
       <c r="L183" s="22"/>
       <c r="M183" s="22"/>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B184" s="11">
         <v>110222</v>
       </c>
       <c r="C184" s="11">
         <v>223563</v>
       </c>
       <c r="D184" s="11">
         <v>237068</v>
       </c>
       <c r="E184" s="5">
         <v>337113</v>
       </c>
       <c r="F184" s="22">
         <v>438221</v>
       </c>
       <c r="G184" s="53">
         <v>525975</v>
       </c>
       <c r="H184" s="22">
         <v>613729</v>
       </c>
-      <c r="I184" s="22"/>
+      <c r="I184" s="22">
+        <v>721606</v>
+      </c>
       <c r="J184" s="22"/>
       <c r="K184" s="22"/>
       <c r="L184" s="22"/>
       <c r="M184" s="22"/>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B185" s="11">
         <v>1121884</v>
       </c>
       <c r="C185" s="11">
         <v>2577869</v>
       </c>
       <c r="D185" s="11">
         <v>4016991</v>
       </c>
       <c r="E185" s="5">
         <v>5393024</v>
       </c>
       <c r="F185" s="22">
         <v>6226595</v>
       </c>
       <c r="G185" s="53">
         <v>7050531</v>
       </c>
       <c r="H185" s="22">
         <v>8098961</v>
       </c>
-      <c r="I185" s="22"/>
+      <c r="I185" s="22">
+        <v>9286615</v>
+      </c>
       <c r="J185" s="22"/>
       <c r="K185" s="22"/>
       <c r="L185" s="22"/>
       <c r="M185" s="22"/>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B186" s="11">
         <v>96425</v>
       </c>
       <c r="C186" s="11">
         <v>193740</v>
       </c>
       <c r="D186" s="11">
         <v>291055</v>
       </c>
       <c r="E186" s="5">
         <v>388370</v>
       </c>
       <c r="F186" s="22">
         <v>540295</v>
       </c>
       <c r="G186" s="53">
         <v>692220</v>
       </c>
       <c r="H186" s="22">
         <v>844144</v>
       </c>
-      <c r="I186" s="22"/>
+      <c r="I186" s="22">
+        <v>968939</v>
+      </c>
       <c r="J186" s="22"/>
       <c r="K186" s="22"/>
       <c r="L186" s="22"/>
       <c r="M186" s="22"/>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B187" s="11">
         <v>982885</v>
       </c>
       <c r="C187" s="11">
         <v>4015648</v>
       </c>
       <c r="D187" s="11">
         <v>4719281</v>
       </c>
       <c r="E187" s="5">
         <v>6806007</v>
       </c>
       <c r="F187" s="22">
         <v>8701587</v>
       </c>
       <c r="G187" s="53">
         <v>10057775</v>
       </c>
       <c r="H187" s="22">
         <v>11248653</v>
       </c>
-      <c r="I187" s="22"/>
+      <c r="I187" s="22">
+        <v>13417182</v>
+      </c>
       <c r="J187" s="22"/>
       <c r="K187" s="22"/>
       <c r="L187" s="22"/>
       <c r="M187" s="22"/>
     </row>
-    <row r="188" spans="1:13" ht="22.5">
+    <row r="188" spans="1:13" ht="21.6">
       <c r="A188" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B188" s="50"/>
       <c r="C188" s="32"/>
       <c r="D188" s="32"/>
       <c r="F188" s="10"/>
       <c r="G188" s="28"/>
       <c r="H188" s="15"/>
       <c r="J188" s="15"/>
       <c r="K188" s="5"/>
       <c r="L188" s="5"/>
       <c r="M188" s="5"/>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B189" s="11">
         <v>6834587</v>
       </c>
       <c r="C189" s="11">
         <v>13364878</v>
       </c>
       <c r="D189" s="11">
         <v>20927458</v>
       </c>
       <c r="E189" s="5">
         <v>30312173</v>
       </c>
       <c r="F189" s="22">
         <v>39859039</v>
       </c>
       <c r="G189" s="53">
         <v>50935239</v>
       </c>
       <c r="H189" s="22">
         <v>61354964</v>
       </c>
-      <c r="I189" s="22"/>
+      <c r="I189" s="22">
+        <v>71363124</v>
+      </c>
       <c r="J189" s="22"/>
       <c r="K189" s="22"/>
       <c r="L189" s="22"/>
       <c r="M189" s="22"/>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B190" s="11">
         <v>475227</v>
       </c>
       <c r="C190" s="11">
         <v>926327</v>
       </c>
       <c r="D190" s="11">
         <v>1430318</v>
       </c>
       <c r="E190" s="5">
         <v>2142112</v>
       </c>
       <c r="F190" s="22">
         <v>2819028</v>
       </c>
       <c r="G190" s="53">
         <v>3414735</v>
       </c>
       <c r="H190" s="22">
         <v>3924129</v>
       </c>
-      <c r="I190" s="22"/>
+      <c r="I190" s="22">
+        <v>4314326</v>
+      </c>
       <c r="J190" s="22"/>
       <c r="K190" s="22"/>
       <c r="L190" s="22"/>
       <c r="M190" s="22"/>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B191" s="11">
         <v>966234</v>
       </c>
       <c r="C191" s="11">
         <v>1158974</v>
       </c>
       <c r="D191" s="11">
         <v>1875893</v>
       </c>
       <c r="E191" s="5">
         <v>2920033</v>
       </c>
       <c r="F191" s="22">
         <v>4311376</v>
       </c>
       <c r="G191" s="53">
         <v>5779243</v>
       </c>
       <c r="H191" s="22">
         <v>7320395</v>
       </c>
-      <c r="I191" s="22"/>
+      <c r="I191" s="22">
+        <v>8508329</v>
+      </c>
       <c r="J191" s="22"/>
       <c r="K191" s="22"/>
       <c r="L191" s="22"/>
       <c r="M191" s="22"/>
     </row>
     <row r="192" spans="1:13" ht="16.5" customHeight="1">
       <c r="A192" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B192" s="11">
         <v>101871</v>
       </c>
       <c r="C192" s="11">
         <v>289792</v>
       </c>
       <c r="D192" s="11">
         <v>541182</v>
       </c>
       <c r="E192" s="5">
         <v>794220</v>
       </c>
       <c r="F192" s="22">
         <v>1136265</v>
       </c>
       <c r="G192" s="53">
         <v>1339576</v>
       </c>
       <c r="H192" s="22">
         <v>1525328</v>
       </c>
-      <c r="I192" s="22"/>
+      <c r="I192" s="22">
+        <v>1788749</v>
+      </c>
       <c r="J192" s="22"/>
       <c r="K192" s="22"/>
       <c r="L192" s="22"/>
       <c r="M192" s="22"/>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B193" s="11">
         <v>114819</v>
       </c>
       <c r="C193" s="11">
         <v>457160</v>
       </c>
       <c r="D193" s="11">
         <v>873032</v>
       </c>
       <c r="E193" s="5">
         <v>1442168</v>
       </c>
       <c r="F193" s="22">
         <v>2023521</v>
       </c>
       <c r="G193" s="53">
         <v>2590427</v>
       </c>
       <c r="H193" s="22">
         <v>3058156</v>
       </c>
-      <c r="I193" s="22"/>
+      <c r="I193" s="22">
+        <v>3432056</v>
+      </c>
       <c r="J193" s="22"/>
       <c r="K193" s="22"/>
       <c r="L193" s="22"/>
       <c r="M193" s="22"/>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B194" s="11">
         <v>500</v>
       </c>
       <c r="C194" s="11">
         <v>1000</v>
       </c>
       <c r="D194" s="11">
         <v>1500</v>
       </c>
       <c r="E194" s="5">
         <v>2000</v>
       </c>
       <c r="F194" s="22">
         <v>2500</v>
       </c>
       <c r="G194" s="53">
         <v>3000</v>
       </c>
       <c r="H194" s="22">
         <v>3375</v>
       </c>
-      <c r="I194" s="22"/>
+      <c r="I194" s="22">
+        <v>3750</v>
+      </c>
       <c r="J194" s="22"/>
       <c r="K194" s="22"/>
       <c r="L194" s="22"/>
       <c r="M194" s="22"/>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B195" s="11">
         <v>1103050</v>
       </c>
       <c r="C195" s="11">
         <v>2339599</v>
       </c>
       <c r="D195" s="11">
         <v>3513928</v>
       </c>
       <c r="E195" s="5">
         <v>4558637</v>
       </c>
       <c r="F195" s="22">
         <v>5366278</v>
       </c>
       <c r="G195" s="53">
         <v>7591754</v>
       </c>
       <c r="H195" s="22">
         <v>8950309</v>
       </c>
-      <c r="I195" s="22"/>
+      <c r="I195" s="22">
+        <v>10329180</v>
+      </c>
       <c r="J195" s="22"/>
       <c r="K195" s="22"/>
       <c r="L195" s="22"/>
       <c r="M195" s="22"/>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B196" s="11">
         <v>1268618</v>
       </c>
       <c r="C196" s="11">
         <v>2639064</v>
       </c>
       <c r="D196" s="11">
         <v>3774746</v>
       </c>
       <c r="E196" s="5">
         <v>5613960</v>
       </c>
       <c r="F196" s="22">
         <v>7905855</v>
       </c>
       <c r="G196" s="53">
         <v>9816983</v>
       </c>
       <c r="H196" s="22">
         <v>12011170</v>
       </c>
-      <c r="I196" s="22"/>
+      <c r="I196" s="22">
+        <v>13479148</v>
+      </c>
       <c r="J196" s="22"/>
       <c r="K196" s="22"/>
       <c r="L196" s="22"/>
       <c r="M196" s="22"/>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B197" s="11">
         <v>283</v>
       </c>
       <c r="C197" s="11">
         <v>566</v>
       </c>
       <c r="D197" s="11">
         <v>849</v>
       </c>
       <c r="E197" s="5">
         <v>1132</v>
       </c>
       <c r="F197" s="22">
         <v>1415</v>
       </c>
       <c r="G197" s="53">
         <v>1698</v>
       </c>
       <c r="H197" s="22">
         <v>1698</v>
       </c>
-      <c r="I197" s="22"/>
+      <c r="I197" s="22">
+        <v>1698</v>
+      </c>
       <c r="J197" s="22"/>
       <c r="K197" s="22"/>
       <c r="L197" s="22"/>
       <c r="M197" s="22"/>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B198" s="32">
         <v>2803986</v>
       </c>
       <c r="C198" s="11">
         <v>5552398</v>
       </c>
       <c r="D198" s="11">
         <v>8916013</v>
       </c>
       <c r="E198" s="5">
         <v>12837915</v>
       </c>
       <c r="F198" s="22">
         <v>16292805</v>
       </c>
       <c r="G198" s="53">
         <v>20397830</v>
       </c>
       <c r="H198" s="22">
         <v>24560410</v>
       </c>
-      <c r="I198" s="22"/>
+      <c r="I198" s="22">
+        <v>29505893</v>
+      </c>
       <c r="J198" s="22"/>
       <c r="K198" s="22"/>
       <c r="L198" s="22"/>
       <c r="M198" s="22"/>
     </row>
-    <row r="199" spans="1:13" ht="34.15" customHeight="1">
+    <row r="199" spans="1:13" ht="34.200000000000003" customHeight="1">
       <c r="A199" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B199" s="50"/>
       <c r="C199" s="32"/>
       <c r="D199" s="32"/>
       <c r="F199" s="10"/>
       <c r="G199" s="28"/>
       <c r="H199" s="15"/>
       <c r="J199" s="15"/>
       <c r="K199" s="5"/>
       <c r="L199" s="5"/>
       <c r="M199" s="5"/>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B200" s="11">
         <v>7346440</v>
       </c>
       <c r="C200" s="11">
         <v>16692158</v>
       </c>
       <c r="D200" s="11">
         <v>29084386</v>
       </c>
       <c r="E200" s="5">
         <v>43434359</v>
       </c>
       <c r="F200" s="22">
         <v>55494368</v>
       </c>
       <c r="G200" s="53">
         <v>69157919</v>
       </c>
       <c r="H200" s="22">
         <v>83928486</v>
       </c>
-      <c r="I200" s="22"/>
+      <c r="I200" s="22">
+        <v>100827126</v>
+      </c>
       <c r="J200" s="22"/>
       <c r="K200" s="22"/>
       <c r="L200" s="22"/>
       <c r="M200" s="22"/>
     </row>
     <row r="201" spans="1:13">
       <c r="A201" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B201" s="11">
         <v>165343</v>
       </c>
       <c r="C201" s="11">
         <v>542186</v>
       </c>
       <c r="D201" s="11">
         <v>919030</v>
       </c>
       <c r="E201" s="5">
         <v>1295874</v>
       </c>
       <c r="F201" s="22">
         <v>1408519</v>
       </c>
       <c r="G201" s="53">
         <v>1521164</v>
       </c>
       <c r="H201" s="22">
         <v>1638439</v>
       </c>
-      <c r="I201" s="22"/>
+      <c r="I201" s="22">
+        <v>1868435</v>
+      </c>
       <c r="J201" s="22"/>
       <c r="K201" s="22"/>
       <c r="L201" s="22"/>
       <c r="M201" s="22"/>
     </row>
     <row r="202" spans="1:13">
       <c r="A202" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B202" s="11">
         <v>2690032</v>
       </c>
       <c r="C202" s="11">
         <v>6055910</v>
       </c>
       <c r="D202" s="11">
         <v>9537966</v>
       </c>
       <c r="E202" s="5">
         <v>12841456</v>
       </c>
       <c r="F202" s="22">
         <v>15895804</v>
       </c>
       <c r="G202" s="53">
         <v>19444429</v>
       </c>
       <c r="H202" s="22">
         <v>23333073</v>
       </c>
-      <c r="I202" s="22"/>
+      <c r="I202" s="22">
+        <v>27652869</v>
+      </c>
       <c r="J202" s="22"/>
       <c r="K202" s="22"/>
       <c r="L202" s="22"/>
       <c r="M202" s="22"/>
     </row>
     <row r="203" spans="1:13">
-      <c r="A203" s="38" t="s">
-[...23 lines deleted...]
-      <c r="I203" s="22"/>
+      <c r="A203" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B203" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C203" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D203" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E203" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F203" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G203" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="H203" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I203" s="22">
+        <v>426</v>
+      </c>
       <c r="J203" s="22"/>
       <c r="K203" s="22"/>
       <c r="L203" s="22"/>
       <c r="M203" s="22"/>
     </row>
     <row r="204" spans="1:13">
       <c r="A204" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B204" s="11">
-        <v>38901</v>
+        <v>41955</v>
       </c>
       <c r="C204" s="11">
-        <v>337303</v>
+        <v>216374</v>
       </c>
       <c r="D204" s="11">
-        <v>747334</v>
+        <v>391069</v>
       </c>
       <c r="E204" s="5">
-        <v>1180137</v>
+        <v>809794</v>
       </c>
       <c r="F204" s="22">
-        <v>1346212</v>
+        <v>1507224</v>
       </c>
       <c r="G204" s="53">
-        <v>1584647</v>
+        <v>2239214</v>
       </c>
       <c r="H204" s="22">
-        <v>1751356</v>
-[...1 lines deleted...]
-      <c r="I204" s="22"/>
+        <v>3232436</v>
+      </c>
+      <c r="I204" s="22">
+        <v>4230263</v>
+      </c>
       <c r="J204" s="22"/>
       <c r="K204" s="22"/>
       <c r="L204" s="22"/>
       <c r="M204" s="22"/>
     </row>
     <row r="205" spans="1:13">
       <c r="A205" s="38" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B205" s="11">
-        <v>859381</v>
+        <v>38901</v>
       </c>
       <c r="C205" s="11">
-        <v>2172700</v>
+        <v>337303</v>
       </c>
       <c r="D205" s="11">
-        <v>4311196</v>
+        <v>747334</v>
       </c>
       <c r="E205" s="5">
-        <v>6436338</v>
+        <v>1180137</v>
       </c>
       <c r="F205" s="22">
-        <v>7670757</v>
+        <v>1346212</v>
       </c>
       <c r="G205" s="53">
-        <v>9520129</v>
+        <v>1584647</v>
       </c>
       <c r="H205" s="22">
-        <v>11092227</v>
-[...1 lines deleted...]
-      <c r="I205" s="22"/>
+        <v>1751356</v>
+      </c>
+      <c r="I205" s="22">
+        <v>2155657</v>
+      </c>
       <c r="J205" s="22"/>
       <c r="K205" s="22"/>
       <c r="L205" s="22"/>
       <c r="M205" s="22"/>
     </row>
     <row r="206" spans="1:13">
-      <c r="A206" s="38" t="s">
-[...23 lines deleted...]
-      <c r="I206" s="22"/>
+      <c r="A206" s="55" t="s">
+        <v>59</v>
+      </c>
+      <c r="B206" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C206" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D206" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E206" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F206" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G206" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="H206" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I206" s="22">
+        <v>3832</v>
+      </c>
       <c r="J206" s="22"/>
       <c r="K206" s="22"/>
       <c r="L206" s="22"/>
       <c r="M206" s="22"/>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="38" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B207" s="11">
-        <v>1759654</v>
+        <v>859381</v>
       </c>
       <c r="C207" s="11">
-        <v>3209899</v>
+        <v>2172700</v>
       </c>
       <c r="D207" s="11">
-        <v>4947902</v>
+        <v>4311196</v>
       </c>
       <c r="E207" s="5">
-        <v>7059216</v>
+        <v>6436338</v>
       </c>
       <c r="F207" s="22">
-        <v>9225638</v>
+        <v>7670757</v>
       </c>
       <c r="G207" s="53">
-        <v>11423931</v>
+        <v>9520129</v>
       </c>
       <c r="H207" s="22">
-        <v>13519324</v>
-[...1 lines deleted...]
-      <c r="I207" s="22"/>
+        <v>11092227</v>
+      </c>
+      <c r="I207" s="22">
+        <v>13530482</v>
+      </c>
       <c r="J207" s="22"/>
       <c r="K207" s="22"/>
       <c r="L207" s="22"/>
       <c r="M207" s="22"/>
     </row>
     <row r="208" spans="1:13">
       <c r="A208" s="38" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B208" s="11">
-        <v>1185</v>
+        <v>13</v>
       </c>
       <c r="C208" s="11">
-        <v>18551</v>
+        <v>26</v>
       </c>
       <c r="D208" s="11">
-        <v>35916</v>
+        <v>39</v>
       </c>
       <c r="E208" s="5">
-        <v>53282</v>
+        <v>52</v>
       </c>
       <c r="F208" s="22">
-        <v>56840</v>
+        <v>65</v>
       </c>
       <c r="G208" s="53">
-        <v>60397</v>
+        <v>78</v>
       </c>
       <c r="H208" s="22">
-        <v>64068</v>
-[...1 lines deleted...]
-      <c r="I208" s="22"/>
+        <v>78</v>
+      </c>
+      <c r="I208" s="22">
+        <v>78</v>
+      </c>
       <c r="J208" s="22"/>
       <c r="K208" s="22"/>
       <c r="L208" s="22"/>
       <c r="M208" s="22"/>
     </row>
     <row r="209" spans="1:13">
       <c r="A209" s="38" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B209" s="11">
-        <v>1789976</v>
+        <v>1759654</v>
       </c>
       <c r="C209" s="11">
-        <v>4139208</v>
+        <v>3209899</v>
       </c>
       <c r="D209" s="11">
-        <v>8193934</v>
+        <v>4947902</v>
       </c>
       <c r="E209" s="5">
-        <v>13758211</v>
+        <v>7059216</v>
       </c>
       <c r="F209" s="22">
-        <v>18383309</v>
+        <v>9225638</v>
       </c>
       <c r="G209" s="53">
-        <v>23363929</v>
+        <v>11423931</v>
       </c>
       <c r="H209" s="22">
-        <v>29295358</v>
-[...1 lines deleted...]
-      <c r="I209" s="22"/>
+        <v>13519324</v>
+      </c>
+      <c r="I209" s="22">
+        <v>16193273</v>
+      </c>
       <c r="J209" s="22"/>
       <c r="K209" s="22"/>
       <c r="L209" s="22"/>
       <c r="M209" s="22"/>
     </row>
-    <row r="210" spans="1:13" ht="22.5">
-[...12 lines deleted...]
-      <c r="M210" s="5"/>
+    <row r="210" spans="1:13">
+      <c r="A210" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B210" s="11">
+        <v>1185</v>
+      </c>
+      <c r="C210" s="11">
+        <v>18551</v>
+      </c>
+      <c r="D210" s="11">
+        <v>35916</v>
+      </c>
+      <c r="E210" s="5">
+        <v>53282</v>
+      </c>
+      <c r="F210" s="22">
+        <v>56840</v>
+      </c>
+      <c r="G210" s="53">
+        <v>60397</v>
+      </c>
+      <c r="H210" s="22">
+        <v>64068</v>
+      </c>
+      <c r="I210" s="22">
+        <v>70068</v>
+      </c>
+      <c r="J210" s="22"/>
+      <c r="K210" s="22"/>
+      <c r="L210" s="22"/>
+      <c r="M210" s="22"/>
     </row>
     <row r="211" spans="1:13">
-      <c r="A211" s="37" t="s">
-        <v>21</v>
+      <c r="A211" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B211" s="11">
-        <v>4299519</v>
+        <v>1789976</v>
       </c>
       <c r="C211" s="11">
-        <v>11390048</v>
+        <v>4139208</v>
       </c>
       <c r="D211" s="11">
-        <v>18636314</v>
+        <v>8193934</v>
       </c>
       <c r="E211" s="5">
-        <v>27528716</v>
+        <v>13758211</v>
       </c>
       <c r="F211" s="22">
-        <v>34870907</v>
+        <v>18383309</v>
       </c>
       <c r="G211" s="53">
-        <v>41832021</v>
+        <v>23363929</v>
       </c>
       <c r="H211" s="22">
-        <v>47729286</v>
-[...1 lines deleted...]
-      <c r="I211" s="22"/>
+        <v>29295358</v>
+      </c>
+      <c r="I211" s="22">
+        <v>35121746</v>
+      </c>
       <c r="J211" s="22"/>
       <c r="K211" s="22"/>
       <c r="L211" s="22"/>
       <c r="M211" s="22"/>
     </row>
     <row r="212" spans="1:13">
-      <c r="A212" s="38" t="s">
-[...27 lines deleted...]
-      <c r="M212" s="22"/>
+      <c r="A212" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="B212" s="50"/>
+      <c r="C212" s="32"/>
+      <c r="D212" s="32"/>
+      <c r="F212" s="10"/>
+      <c r="G212" s="28"/>
+      <c r="H212" s="15"/>
+      <c r="J212" s="15"/>
+      <c r="K212" s="5"/>
+      <c r="L212" s="5"/>
+      <c r="M212" s="5"/>
     </row>
     <row r="213" spans="1:13">
-      <c r="A213" s="39" t="s">
-        <v>55</v>
+      <c r="A213" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B213" s="11">
-        <v>479616</v>
+        <v>4299519</v>
       </c>
       <c r="C213" s="11">
-        <v>1372684</v>
+        <v>11390048</v>
       </c>
       <c r="D213" s="11">
-        <v>2838715</v>
+        <v>18636314</v>
       </c>
       <c r="E213" s="5">
-        <v>5193312</v>
+        <v>27528716</v>
       </c>
       <c r="F213" s="22">
-        <v>6871457</v>
+        <v>34870907</v>
       </c>
       <c r="G213" s="53">
-        <v>7648854</v>
+        <v>41832021</v>
       </c>
       <c r="H213" s="22">
-        <v>8074108</v>
-[...1 lines deleted...]
-      <c r="I213" s="22"/>
+        <v>47729286</v>
+      </c>
+      <c r="I213" s="22">
+        <v>54593200</v>
+      </c>
       <c r="J213" s="22"/>
       <c r="K213" s="22"/>
       <c r="L213" s="22"/>
       <c r="M213" s="22"/>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" s="38" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>14</v>
+      </c>
+      <c r="B214" s="11">
+        <v>104294</v>
       </c>
       <c r="C214" s="11">
-        <v>1087305</v>
+        <v>315869</v>
       </c>
       <c r="D214" s="11">
-        <v>2174609</v>
+        <v>492963</v>
       </c>
       <c r="E214" s="5">
-        <v>3261914</v>
+        <v>853113</v>
       </c>
       <c r="F214" s="22">
-        <v>3800255</v>
+        <v>1012692</v>
       </c>
       <c r="G214" s="53">
-        <v>4338595</v>
+        <v>1227893</v>
       </c>
       <c r="H214" s="22">
-        <v>4876936</v>
-[...1 lines deleted...]
-      <c r="I214" s="22"/>
+        <v>1425417</v>
+      </c>
+      <c r="I214" s="22">
+        <v>1709194</v>
+      </c>
       <c r="J214" s="22"/>
       <c r="K214" s="22"/>
       <c r="L214" s="22"/>
       <c r="M214" s="22"/>
     </row>
     <row r="215" spans="1:13">
-      <c r="A215" s="38" t="s">
-        <v>58</v>
+      <c r="A215" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B215" s="11">
-        <v>12648</v>
+        <v>479616</v>
       </c>
       <c r="C215" s="11">
-        <v>92841</v>
+        <v>1372684</v>
       </c>
       <c r="D215" s="11">
-        <v>138367</v>
+        <v>2838715</v>
       </c>
       <c r="E215" s="5">
-        <v>198363</v>
+        <v>5193312</v>
       </c>
       <c r="F215" s="22">
-        <v>263441</v>
+        <v>6871457</v>
       </c>
       <c r="G215" s="53">
-        <v>368840</v>
+        <v>7648854</v>
       </c>
       <c r="H215" s="22">
-        <v>519636</v>
-[...1 lines deleted...]
-      <c r="I215" s="22"/>
+        <v>8074108</v>
+      </c>
+      <c r="I215" s="22">
+        <v>8807221</v>
+      </c>
       <c r="J215" s="22"/>
       <c r="K215" s="22"/>
       <c r="L215" s="22"/>
       <c r="M215" s="22"/>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" s="38" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>370409</v>
+        <v>57</v>
+      </c>
+      <c r="B216" s="21" t="s">
+        <v>16</v>
       </c>
       <c r="C216" s="11">
-        <v>1236801</v>
+        <v>1087305</v>
       </c>
       <c r="D216" s="11">
-        <v>2067057</v>
+        <v>2174609</v>
       </c>
       <c r="E216" s="5">
-        <v>2968290</v>
+        <v>3261914</v>
       </c>
       <c r="F216" s="22">
-        <v>3461623</v>
+        <v>3800255</v>
       </c>
       <c r="G216" s="53">
-        <v>4018646</v>
+        <v>4338595</v>
       </c>
       <c r="H216" s="22">
-        <v>4598979</v>
-[...1 lines deleted...]
-      <c r="I216" s="22"/>
+        <v>4876936</v>
+      </c>
+      <c r="I216" s="22">
+        <v>5755497</v>
+      </c>
       <c r="J216" s="22"/>
       <c r="K216" s="22"/>
       <c r="L216" s="22"/>
       <c r="M216" s="22"/>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" s="38" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B217" s="11">
-        <v>382702</v>
+        <v>12648</v>
       </c>
       <c r="C217" s="11">
-        <v>685747</v>
+        <v>92841</v>
       </c>
       <c r="D217" s="11">
-        <v>924489</v>
+        <v>138367</v>
       </c>
       <c r="E217" s="5">
-        <v>1273370</v>
+        <v>198363</v>
       </c>
       <c r="F217" s="22">
-        <v>1742871</v>
+        <v>263441</v>
       </c>
       <c r="G217" s="53">
-        <v>2406203</v>
+        <v>368840</v>
       </c>
       <c r="H217" s="22">
-        <v>3212344</v>
-[...1 lines deleted...]
-      <c r="I217" s="22"/>
+        <v>519636</v>
+      </c>
+      <c r="I217" s="22">
+        <v>620021</v>
+      </c>
       <c r="J217" s="22"/>
       <c r="K217" s="22"/>
       <c r="L217" s="22"/>
       <c r="M217" s="22"/>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" s="38" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B218" s="11">
-        <v>2949850</v>
+        <v>370409</v>
       </c>
       <c r="C218" s="11">
-        <v>6598802</v>
+        <v>1236801</v>
       </c>
       <c r="D218" s="11">
-        <v>10000114</v>
+        <v>2067057</v>
       </c>
       <c r="E218" s="5">
-        <v>13780354</v>
+        <v>2968290</v>
       </c>
       <c r="F218" s="22">
-        <v>17718568</v>
+        <v>3461623</v>
       </c>
       <c r="G218" s="53">
-        <v>21822989</v>
+        <v>4018646</v>
       </c>
       <c r="H218" s="22">
-        <v>25021866</v>
-[...1 lines deleted...]
-      <c r="I218" s="22"/>
+        <v>4598979</v>
+      </c>
+      <c r="I218" s="22">
+        <v>5289006</v>
+      </c>
       <c r="J218" s="22"/>
       <c r="K218" s="22"/>
       <c r="L218" s="22"/>
       <c r="M218" s="22"/>
     </row>
-    <row r="219" spans="1:13" ht="22.5">
-[...12 lines deleted...]
-      <c r="M219" s="5"/>
+    <row r="219" spans="1:13">
+      <c r="A219" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B219" s="11">
+        <v>382702</v>
+      </c>
+      <c r="C219" s="11">
+        <v>685747</v>
+      </c>
+      <c r="D219" s="11">
+        <v>924489</v>
+      </c>
+      <c r="E219" s="5">
+        <v>1273370</v>
+      </c>
+      <c r="F219" s="22">
+        <v>1742871</v>
+      </c>
+      <c r="G219" s="53">
+        <v>2406203</v>
+      </c>
+      <c r="H219" s="22">
+        <v>3212344</v>
+      </c>
+      <c r="I219" s="22">
+        <v>4001841</v>
+      </c>
+      <c r="J219" s="22"/>
+      <c r="K219" s="22"/>
+      <c r="L219" s="22"/>
+      <c r="M219" s="22"/>
     </row>
     <row r="220" spans="1:13">
-      <c r="A220" s="37" t="s">
-        <v>21</v>
+      <c r="A220" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B220" s="11">
-        <v>2670365</v>
+        <v>2949850</v>
       </c>
       <c r="C220" s="11">
-        <v>7614688</v>
+        <v>6598802</v>
       </c>
       <c r="D220" s="11">
-        <v>12029177</v>
+        <v>10000114</v>
       </c>
       <c r="E220" s="5">
-        <v>17519103</v>
+        <v>13780354</v>
       </c>
       <c r="F220" s="22">
-        <v>21871572</v>
+        <v>17718568</v>
       </c>
       <c r="G220" s="53">
-        <v>26453621</v>
+        <v>21822989</v>
       </c>
       <c r="H220" s="22">
-        <v>30205561</v>
-[...1 lines deleted...]
-      <c r="I220" s="22"/>
+        <v>25021866</v>
+      </c>
+      <c r="I220" s="22">
+        <v>28410419</v>
+      </c>
       <c r="J220" s="22"/>
       <c r="K220" s="22"/>
       <c r="L220" s="22"/>
       <c r="M220" s="22"/>
     </row>
-    <row r="221" spans="1:13">
-[...28 lines deleted...]
-      <c r="M221" s="22"/>
+    <row r="221" spans="1:13" ht="21.6">
+      <c r="A221" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="B221" s="50"/>
+      <c r="C221" s="32"/>
+      <c r="D221" s="32"/>
+      <c r="F221" s="10"/>
+      <c r="G221" s="28"/>
+      <c r="H221" s="15"/>
+      <c r="J221" s="15"/>
+      <c r="K221" s="5"/>
+      <c r="L221" s="5"/>
+      <c r="M221" s="5"/>
     </row>
     <row r="222" spans="1:13">
-      <c r="A222" s="39" t="s">
-        <v>55</v>
+      <c r="A222" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B222" s="11">
-        <v>293683</v>
+        <v>2670365</v>
       </c>
       <c r="C222" s="11">
-        <v>517418</v>
+        <v>7614688</v>
       </c>
       <c r="D222" s="11">
-        <v>761252</v>
+        <v>12029177</v>
       </c>
       <c r="E222" s="5">
-        <v>1056581</v>
+        <v>17519103</v>
       </c>
       <c r="F222" s="22">
-        <v>1516636</v>
+        <v>21871572</v>
       </c>
       <c r="G222" s="53">
-        <v>1723006</v>
+        <v>26453621</v>
       </c>
       <c r="H222" s="22">
-        <v>1991881</v>
-[...1 lines deleted...]
-      <c r="I222" s="22"/>
+        <v>30205561</v>
+      </c>
+      <c r="I222" s="22">
+        <v>35183935</v>
+      </c>
       <c r="J222" s="22"/>
       <c r="K222" s="22"/>
       <c r="L222" s="22"/>
       <c r="M222" s="22"/>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="38" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>14</v>
+      </c>
+      <c r="B223" s="11">
+        <v>104294</v>
       </c>
       <c r="C223" s="11">
-        <v>1087305</v>
+        <v>315869</v>
       </c>
       <c r="D223" s="11">
-        <v>2174609</v>
+        <v>492963</v>
       </c>
       <c r="E223" s="5">
-        <v>3261914</v>
+        <v>853113</v>
       </c>
       <c r="F223" s="22">
-        <v>3800255</v>
+        <v>1012692</v>
       </c>
       <c r="G223" s="53">
-        <v>4338595</v>
+        <v>1227893</v>
       </c>
       <c r="H223" s="22">
-        <v>4876936</v>
-[...1 lines deleted...]
-      <c r="I223" s="22"/>
+        <v>1425417</v>
+      </c>
+      <c r="I223" s="22">
+        <v>1709194</v>
+      </c>
       <c r="J223" s="22"/>
       <c r="K223" s="22"/>
       <c r="L223" s="22"/>
       <c r="M223" s="22"/>
     </row>
     <row r="224" spans="1:13">
-      <c r="A224" s="38" t="s">
-        <v>58</v>
+      <c r="A224" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B224" s="11">
-        <v>12648</v>
+        <v>293683</v>
       </c>
       <c r="C224" s="11">
-        <v>92841</v>
+        <v>517418</v>
       </c>
       <c r="D224" s="11">
-        <v>138367</v>
+        <v>761252</v>
       </c>
       <c r="E224" s="5">
-        <v>198363</v>
+        <v>1056581</v>
       </c>
       <c r="F224" s="22">
-        <v>263441</v>
+        <v>1516636</v>
       </c>
       <c r="G224" s="53">
-        <v>368840</v>
+        <v>1723006</v>
       </c>
       <c r="H224" s="22">
-        <v>519636</v>
-[...1 lines deleted...]
-      <c r="I224" s="22"/>
+        <v>1991881</v>
+      </c>
+      <c r="I224" s="22">
+        <v>2696555</v>
+      </c>
       <c r="J224" s="22"/>
       <c r="K224" s="22"/>
       <c r="L224" s="22"/>
       <c r="M224" s="22"/>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="38" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>298901</v>
+        <v>57</v>
+      </c>
+      <c r="B225" s="21" t="s">
+        <v>16</v>
       </c>
       <c r="C225" s="11">
-        <v>1139142</v>
+        <v>1087305</v>
       </c>
       <c r="D225" s="11">
-        <v>1943248</v>
+        <v>2174609</v>
       </c>
       <c r="E225" s="5">
-        <v>2818330</v>
+        <v>3261914</v>
       </c>
       <c r="F225" s="22">
-        <v>3300663</v>
+        <v>3800255</v>
       </c>
       <c r="G225" s="53">
-        <v>3846687</v>
+        <v>4338595</v>
       </c>
       <c r="H225" s="22">
-        <v>4416019</v>
-[...1 lines deleted...]
-      <c r="I225" s="22"/>
+        <v>4876936</v>
+      </c>
+      <c r="I225" s="22">
+        <v>5755497</v>
+      </c>
       <c r="J225" s="22"/>
       <c r="K225" s="22"/>
       <c r="L225" s="22"/>
       <c r="M225" s="22"/>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" s="38" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B226" s="11">
-        <v>382702</v>
+        <v>12648</v>
       </c>
       <c r="C226" s="11">
-        <v>685747</v>
+        <v>92841</v>
       </c>
       <c r="D226" s="11">
-        <v>924489</v>
+        <v>138367</v>
       </c>
       <c r="E226" s="5">
-        <v>1273370</v>
+        <v>198363</v>
       </c>
       <c r="F226" s="22">
-        <v>1742871</v>
+        <v>263441</v>
       </c>
       <c r="G226" s="53">
-        <v>2406203</v>
+        <v>368840</v>
       </c>
       <c r="H226" s="22">
-        <v>3176001</v>
-[...1 lines deleted...]
-      <c r="I226" s="22"/>
+        <v>519636</v>
+      </c>
+      <c r="I226" s="22">
+        <v>617054</v>
+      </c>
       <c r="J226" s="22"/>
       <c r="K226" s="22"/>
       <c r="L226" s="22"/>
       <c r="M226" s="22"/>
     </row>
-    <row r="227" spans="1:13" ht="15" customHeight="1">
+    <row r="227" spans="1:13">
       <c r="A227" s="38" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B227" s="11">
-        <v>1578136</v>
+        <v>298901</v>
       </c>
       <c r="C227" s="11">
-        <v>3776366</v>
+        <v>1139142</v>
       </c>
       <c r="D227" s="11">
-        <v>5594250</v>
+        <v>1943248</v>
       </c>
       <c r="E227" s="5">
-        <v>8057432</v>
+        <v>2818330</v>
       </c>
       <c r="F227" s="22">
-        <v>10235014</v>
+        <v>3300663</v>
       </c>
       <c r="G227" s="53">
-        <v>12542397</v>
+        <v>3846687</v>
       </c>
       <c r="H227" s="22">
-        <v>13799671</v>
-[...1 lines deleted...]
-      <c r="I227" s="22"/>
+        <v>4416019</v>
+      </c>
+      <c r="I227" s="22">
+        <v>5065907</v>
+      </c>
       <c r="J227" s="22"/>
       <c r="K227" s="22"/>
       <c r="L227" s="22"/>
       <c r="M227" s="22"/>
     </row>
-    <row r="228" spans="1:13" ht="22.9" customHeight="1">
-[...16 lines deleted...]
-        <v>21</v>
+    <row r="228" spans="1:13">
+      <c r="A228" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B228" s="11">
+        <v>382702</v>
+      </c>
+      <c r="C228" s="11">
+        <v>685747</v>
+      </c>
+      <c r="D228" s="11">
+        <v>924489</v>
+      </c>
+      <c r="E228" s="5">
+        <v>1273370</v>
+      </c>
+      <c r="F228" s="22">
+        <v>1742871</v>
+      </c>
+      <c r="G228" s="53">
+        <v>2406203</v>
+      </c>
+      <c r="H228" s="22">
+        <v>3176001</v>
+      </c>
+      <c r="I228" s="22">
+        <v>3929155</v>
+      </c>
+      <c r="J228" s="22"/>
+      <c r="K228" s="22"/>
+      <c r="L228" s="22"/>
+      <c r="M228" s="22"/>
+    </row>
+    <row r="229" spans="1:13" ht="15" customHeight="1">
+      <c r="A229" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B229" s="11">
-        <v>1629154</v>
+        <v>1578136</v>
       </c>
       <c r="C229" s="11">
-        <v>3775360</v>
+        <v>3776366</v>
       </c>
       <c r="D229" s="11">
-        <v>6607136</v>
+        <v>5594250</v>
       </c>
       <c r="E229" s="5">
-        <v>10009613</v>
+        <v>8057432</v>
       </c>
       <c r="F229" s="22">
-        <v>12999335</v>
+        <v>10235014</v>
       </c>
       <c r="G229" s="53">
-        <v>15378399</v>
+        <v>12542397</v>
       </c>
       <c r="H229" s="22">
-        <v>17523725</v>
-[...1 lines deleted...]
-      <c r="I229" s="22"/>
+        <v>13799671</v>
+      </c>
+      <c r="I229" s="22">
+        <v>15410573</v>
+      </c>
       <c r="J229" s="22"/>
       <c r="K229" s="22"/>
       <c r="L229" s="22"/>
       <c r="M229" s="22"/>
     </row>
-    <row r="230" spans="1:13">
-[...28 lines deleted...]
-      <c r="M230" s="22"/>
+    <row r="230" spans="1:13" ht="22.95" customHeight="1">
+      <c r="A230" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="C230" s="32"/>
+      <c r="D230" s="32"/>
+      <c r="F230" s="8"/>
+      <c r="G230" s="27"/>
+      <c r="H230" s="14"/>
+      <c r="I230" s="14"/>
+      <c r="J230" s="14"/>
+      <c r="K230" s="4"/>
+      <c r="L230" s="4"/>
+      <c r="M230" s="4"/>
     </row>
     <row r="231" spans="1:13">
-      <c r="A231" s="38" t="s">
-[...3 lines deleted...]
-        <v>71508</v>
+      <c r="A231" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="B231" s="11">
+        <v>1629154</v>
       </c>
       <c r="C231" s="11">
-        <v>97658</v>
+        <v>3775360</v>
       </c>
       <c r="D231" s="11">
-        <v>123809</v>
+        <v>6607136</v>
       </c>
       <c r="E231" s="5">
-        <v>149960</v>
+        <v>10009613</v>
       </c>
       <c r="F231" s="22">
-        <v>160960</v>
+        <v>12999335</v>
       </c>
       <c r="G231" s="53">
-        <v>171960</v>
+        <v>15378399</v>
       </c>
       <c r="H231" s="22">
-        <v>182960</v>
-[...1 lines deleted...]
-      <c r="I231" s="22"/>
+        <v>17523725</v>
+      </c>
+      <c r="I231" s="22">
+        <v>19402737</v>
+      </c>
       <c r="J231" s="22"/>
       <c r="K231" s="22"/>
       <c r="L231" s="22"/>
       <c r="M231" s="22"/>
     </row>
     <row r="232" spans="1:13">
-      <c r="A232" s="38" t="s">
-[...3 lines deleted...]
-        <v>1371713</v>
+      <c r="A232" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B232" s="11">
+        <v>185933</v>
       </c>
       <c r="C232" s="11">
-        <v>2822435</v>
+        <v>855266</v>
       </c>
       <c r="D232" s="11">
-        <v>4405864</v>
+        <v>2077463</v>
       </c>
       <c r="E232" s="5">
-        <v>5722922</v>
+        <v>4136731</v>
       </c>
       <c r="F232" s="22">
-        <v>7483554</v>
+        <v>5354821</v>
       </c>
       <c r="G232" s="53">
-        <v>9280592</v>
+        <v>5925848</v>
       </c>
       <c r="H232" s="22">
-        <v>11222195</v>
-[...1 lines deleted...]
-      <c r="I232" s="22"/>
+        <v>6082227</v>
+      </c>
+      <c r="I232" s="22">
+        <v>6104138</v>
+      </c>
       <c r="J232" s="22"/>
       <c r="K232" s="22"/>
       <c r="L232" s="22"/>
       <c r="M232" s="22"/>
     </row>
     <row r="233" spans="1:13">
-      <c r="A233" s="37" t="s">
-[...11 lines deleted...]
-      <c r="M233" s="5"/>
+      <c r="A233" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B233" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C233" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D233" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E233" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F233" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="H233" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I233" s="22">
+        <v>2967</v>
+      </c>
+      <c r="J233" s="22"/>
+      <c r="K233" s="22"/>
+      <c r="L233" s="22"/>
+      <c r="M233" s="22"/>
     </row>
     <row r="234" spans="1:13">
-      <c r="A234" s="37" t="s">
-[...25 lines deleted...]
-      <c r="K234" s="11"/>
+      <c r="A234" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B234" s="32">
+        <v>71508</v>
+      </c>
+      <c r="C234" s="11">
+        <v>97658</v>
+      </c>
+      <c r="D234" s="11">
+        <v>123809</v>
+      </c>
+      <c r="E234" s="5">
+        <v>149960</v>
+      </c>
+      <c r="F234" s="22">
+        <v>160960</v>
+      </c>
+      <c r="G234" s="53">
+        <v>171960</v>
+      </c>
+      <c r="H234" s="22">
+        <v>182960</v>
+      </c>
+      <c r="I234" s="22">
+        <v>223100</v>
+      </c>
+      <c r="J234" s="22"/>
+      <c r="K234" s="22"/>
       <c r="L234" s="22"/>
       <c r="M234" s="22"/>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="38" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B235" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="C235" s="32" t="s">
+      <c r="C235" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="D235" s="32" t="s">
+      <c r="D235" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="E235" s="31" t="s">
+      <c r="E235" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="F235" s="31" t="s">
+      <c r="F235" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="G235" s="31" t="s">
+      <c r="G235" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="H235" s="11" t="s">
+      <c r="H235" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="I235" s="11"/>
-[...1 lines deleted...]
-      <c r="K235" s="11"/>
+      <c r="I235" s="22">
+        <v>72686</v>
+      </c>
+      <c r="J235" s="22"/>
+      <c r="K235" s="22"/>
       <c r="L235" s="22"/>
       <c r="M235" s="22"/>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="38" t="s">
         <v>64</v>
       </c>
-      <c r="B236" s="32" t="s">
-[...26 lines deleted...]
-    <row r="237" spans="1:13" ht="34.9" customHeight="1">
+      <c r="B236" s="32">
+        <v>1371713</v>
+      </c>
+      <c r="C236" s="11">
+        <v>2822435</v>
+      </c>
+      <c r="D236" s="11">
+        <v>4405864</v>
+      </c>
+      <c r="E236" s="5">
+        <v>5722922</v>
+      </c>
+      <c r="F236" s="22">
+        <v>7483554</v>
+      </c>
+      <c r="G236" s="53">
+        <v>9280592</v>
+      </c>
+      <c r="H236" s="22">
+        <v>11222195</v>
+      </c>
+      <c r="I236" s="22">
+        <v>12999846</v>
+      </c>
+      <c r="J236" s="22"/>
+      <c r="K236" s="22"/>
+      <c r="L236" s="22"/>
+      <c r="M236" s="22"/>
+    </row>
+    <row r="237" spans="1:13">
       <c r="A237" s="37" t="s">
-        <v>41</v>
-      </c>
+        <v>40</v>
+      </c>
+      <c r="B237" s="32"/>
       <c r="C237" s="32"/>
       <c r="D237" s="32"/>
       <c r="F237" s="10"/>
       <c r="G237" s="28"/>
       <c r="H237" s="15"/>
       <c r="J237" s="15"/>
       <c r="K237" s="5"/>
       <c r="L237" s="5"/>
       <c r="M237" s="5"/>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B238" s="11">
-[...22 lines deleted...]
-      <c r="K238" s="22"/>
+      <c r="B238" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C238" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D238" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="E238" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="F238" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="H238" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I238" s="22">
+        <v>6528</v>
+      </c>
+      <c r="J238" s="11"/>
+      <c r="K238" s="11"/>
       <c r="L238" s="22"/>
       <c r="M238" s="22"/>
     </row>
     <row r="239" spans="1:13">
-      <c r="A239" s="38" t="s">
-[...30 lines deleted...]
-      <c r="A240" s="39" t="s">
+      <c r="A239" s="39" t="s">
         <v>55</v>
       </c>
-      <c r="B240" s="11">
-[...24 lines deleted...]
-      <c r="M240" s="22"/>
+      <c r="B239" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C239" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D239" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="E239" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="F239" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="H239" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I239" s="22">
+        <v>6528</v>
+      </c>
+      <c r="J239" s="11"/>
+      <c r="K239" s="11"/>
+      <c r="L239" s="5"/>
+      <c r="M239" s="5"/>
+    </row>
+    <row r="240" spans="1:13" ht="34.950000000000003" customHeight="1">
+      <c r="A240" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="C240" s="32"/>
+      <c r="D240" s="32"/>
+      <c r="F240" s="10"/>
+      <c r="G240" s="28"/>
+      <c r="H240" s="15"/>
+      <c r="J240" s="15"/>
+      <c r="K240" s="5"/>
+      <c r="L240" s="5"/>
+      <c r="M240" s="5"/>
     </row>
     <row r="241" spans="1:13">
-      <c r="A241" s="39" t="s">
-        <v>65</v>
+      <c r="A241" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B241" s="11">
-        <v>1452</v>
+        <v>4430158</v>
       </c>
       <c r="C241" s="11">
-        <v>2904</v>
+        <v>11678758</v>
       </c>
       <c r="D241" s="11">
-        <v>4356</v>
+        <v>18804219</v>
       </c>
       <c r="E241" s="5">
-        <v>5808</v>
+        <v>20042062</v>
       </c>
       <c r="F241" s="22">
-        <v>7260</v>
+        <v>22203932</v>
       </c>
       <c r="G241" s="53">
-        <v>8712</v>
+        <v>24637432</v>
       </c>
       <c r="H241" s="22">
-        <v>8712</v>
-[...1 lines deleted...]
-      <c r="I241" s="22"/>
+        <v>27836834</v>
+      </c>
+      <c r="I241" s="22">
+        <v>31369911</v>
+      </c>
       <c r="J241" s="22"/>
       <c r="K241" s="22"/>
       <c r="L241" s="22"/>
       <c r="M241" s="22"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="38" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="B242" s="11">
-        <v>154212</v>
+        <v>98242</v>
       </c>
       <c r="C242" s="11">
-        <v>408872</v>
+        <v>369378</v>
       </c>
       <c r="D242" s="11">
-        <v>619750</v>
+        <v>640514</v>
       </c>
       <c r="E242" s="5">
-        <v>822386</v>
+        <v>911650</v>
       </c>
       <c r="F242" s="22">
-        <v>916244</v>
+        <v>985250</v>
       </c>
       <c r="G242" s="53">
-        <v>1012973</v>
+        <v>1058851</v>
       </c>
       <c r="H242" s="22">
-        <v>1118804</v>
-[...1 lines deleted...]
-      <c r="I242" s="22"/>
+        <v>1132256</v>
+      </c>
+      <c r="I242" s="22">
+        <v>1224801</v>
+      </c>
       <c r="J242" s="22"/>
       <c r="K242" s="22"/>
       <c r="L242" s="22"/>
       <c r="M242" s="22"/>
     </row>
     <row r="243" spans="1:13">
-      <c r="A243" s="38" t="s">
-        <v>58</v>
+      <c r="A243" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B243" s="11">
-        <v>112375</v>
+        <v>78532</v>
       </c>
       <c r="C243" s="11">
-        <v>367970</v>
+        <v>233163</v>
       </c>
       <c r="D243" s="11">
-        <v>640102</v>
+        <v>387794</v>
       </c>
       <c r="E243" s="5">
-        <v>900930</v>
+        <v>542425</v>
       </c>
       <c r="F243" s="22">
-        <v>1037995</v>
+        <v>594078</v>
       </c>
       <c r="G243" s="53">
-        <v>1176055</v>
+        <v>645730</v>
       </c>
       <c r="H243" s="22">
-        <v>1306827</v>
-[...1 lines deleted...]
-      <c r="I243" s="22"/>
+        <v>695299</v>
+      </c>
+      <c r="I243" s="22">
+        <v>852167</v>
+      </c>
       <c r="J243" s="22"/>
       <c r="K243" s="22"/>
       <c r="L243" s="22"/>
       <c r="M243" s="22"/>
     </row>
     <row r="244" spans="1:13">
-      <c r="A244" s="38" t="s">
-        <v>60</v>
+      <c r="A244" s="39" t="s">
+        <v>65</v>
       </c>
       <c r="B244" s="11">
-        <v>1743753</v>
+        <v>1452</v>
       </c>
       <c r="C244" s="11">
-        <v>4234382</v>
+        <v>2904</v>
       </c>
       <c r="D244" s="11">
-        <v>6725997</v>
+        <v>4356</v>
       </c>
       <c r="E244" s="5">
-        <v>8852742</v>
+        <v>5808</v>
       </c>
       <c r="F244" s="22">
-        <v>9514654</v>
+        <v>7260</v>
       </c>
       <c r="G244" s="53">
-        <v>10267919</v>
+        <v>8712</v>
       </c>
       <c r="H244" s="22">
-        <v>11243041</v>
-[...1 lines deleted...]
-      <c r="I244" s="22"/>
+        <v>8712</v>
+      </c>
+      <c r="I244" s="22">
+        <v>8712</v>
+      </c>
       <c r="J244" s="22"/>
       <c r="K244" s="22"/>
       <c r="L244" s="22"/>
       <c r="M244" s="22"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="38" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B245" s="11">
-        <v>417</v>
+        <v>154212</v>
       </c>
       <c r="C245" s="11">
-        <v>834</v>
+        <v>408872</v>
       </c>
       <c r="D245" s="11">
-        <v>1251</v>
+        <v>619750</v>
       </c>
       <c r="E245" s="5">
-        <v>1668</v>
+        <v>822386</v>
       </c>
       <c r="F245" s="22">
-        <v>2085</v>
+        <v>916244</v>
       </c>
       <c r="G245" s="53">
-        <v>2502</v>
+        <v>1012973</v>
       </c>
       <c r="H245" s="22">
-        <v>2502</v>
-[...1 lines deleted...]
-      <c r="I245" s="22"/>
+        <v>1118804</v>
+      </c>
+      <c r="I245" s="22">
+        <v>1212488</v>
+      </c>
       <c r="J245" s="22"/>
       <c r="K245" s="22"/>
       <c r="L245" s="22"/>
       <c r="M245" s="22"/>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="38" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B246" s="11">
-        <v>852233</v>
+        <v>112375</v>
       </c>
       <c r="C246" s="11">
-        <v>1873141</v>
+        <v>367970</v>
       </c>
       <c r="D246" s="11">
-        <v>2708397</v>
+        <v>640102</v>
       </c>
       <c r="E246" s="5">
-        <v>3737383</v>
+        <v>900930</v>
       </c>
       <c r="F246" s="22">
-        <v>3978624</v>
+        <v>1037995</v>
       </c>
       <c r="G246" s="53">
-        <v>4485745</v>
+        <v>1176055</v>
       </c>
       <c r="H246" s="22">
-        <v>5337723</v>
-[...1 lines deleted...]
-      <c r="I246" s="22"/>
+        <v>1306827</v>
+      </c>
+      <c r="I246" s="22">
+        <v>1487336</v>
+      </c>
       <c r="J246" s="22"/>
       <c r="K246" s="22"/>
       <c r="L246" s="22"/>
       <c r="M246" s="22"/>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" s="38" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B247" s="11">
-        <v>863</v>
+        <v>1743753</v>
       </c>
       <c r="C247" s="11">
-        <v>3038</v>
+        <v>4234382</v>
       </c>
       <c r="D247" s="11">
-        <v>5213</v>
+        <v>6725997</v>
       </c>
       <c r="E247" s="5">
-        <v>7388</v>
+        <v>8852742</v>
       </c>
       <c r="F247" s="22">
-        <v>8251</v>
+        <v>9514654</v>
       </c>
       <c r="G247" s="53">
-        <v>9114</v>
+        <v>10267919</v>
       </c>
       <c r="H247" s="22">
-        <v>15571</v>
-[...1 lines deleted...]
-      <c r="I247" s="22"/>
+        <v>11243041</v>
+      </c>
+      <c r="I247" s="22">
+        <v>12533476</v>
+      </c>
       <c r="J247" s="22"/>
       <c r="K247" s="22"/>
       <c r="L247" s="22"/>
       <c r="M247" s="22"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="38" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B248" s="11">
-        <v>1388080</v>
+        <v>417</v>
       </c>
       <c r="C248" s="11">
-        <v>4185079</v>
+        <v>834</v>
       </c>
       <c r="D248" s="11">
-        <v>7070848</v>
+        <v>1251</v>
       </c>
       <c r="E248" s="5">
-        <v>4259686</v>
+        <v>1668</v>
       </c>
       <c r="F248" s="22">
-        <v>5159496</v>
+        <v>2085</v>
       </c>
       <c r="G248" s="53">
-        <v>5969838</v>
+        <v>2502</v>
       </c>
       <c r="H248" s="22">
-        <v>6976105</v>
-[...1 lines deleted...]
-      <c r="I248" s="22"/>
+        <v>2502</v>
+      </c>
+      <c r="I248" s="22">
+        <v>2502</v>
+      </c>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
       <c r="L248" s="22"/>
       <c r="M248" s="22"/>
     </row>
     <row r="249" spans="1:13">
-      <c r="A249" s="37" t="s">
-[...15 lines deleted...]
-        <v>21</v>
+      <c r="A249" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B249" s="11">
+        <v>852233</v>
+      </c>
+      <c r="C249" s="11">
+        <v>1873141</v>
+      </c>
+      <c r="D249" s="11">
+        <v>2708397</v>
+      </c>
+      <c r="E249" s="5">
+        <v>3737383</v>
+      </c>
+      <c r="F249" s="22">
+        <v>3978624</v>
+      </c>
+      <c r="G249" s="53">
+        <v>4485745</v>
+      </c>
+      <c r="H249" s="22">
+        <v>5337723</v>
+      </c>
+      <c r="I249" s="22">
+        <v>5966333</v>
+      </c>
+      <c r="J249" s="22"/>
+      <c r="K249" s="22"/>
+      <c r="L249" s="22"/>
+      <c r="M249" s="22"/>
+    </row>
+    <row r="250" spans="1:13">
+      <c r="A250" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B250" s="11">
-        <v>2140208</v>
+        <v>863</v>
       </c>
       <c r="C250" s="11">
-        <v>6613389</v>
+        <v>3038</v>
       </c>
       <c r="D250" s="11">
-        <v>15068075</v>
+        <v>5213</v>
       </c>
       <c r="E250" s="5">
-        <v>21310757</v>
+        <v>7388</v>
       </c>
       <c r="F250" s="22">
-        <v>24248351</v>
+        <v>8251</v>
       </c>
       <c r="G250" s="53">
-        <v>27780910</v>
+        <v>9114</v>
       </c>
       <c r="H250" s="22">
-        <v>31509771</v>
-[...1 lines deleted...]
-      <c r="I250" s="22"/>
+        <v>15571</v>
+      </c>
+      <c r="I250" s="22">
+        <v>32335</v>
+      </c>
       <c r="J250" s="22"/>
       <c r="K250" s="22"/>
       <c r="L250" s="22"/>
       <c r="M250" s="22"/>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" s="38" t="s">
-        <v>14</v>
+        <v>64</v>
       </c>
       <c r="B251" s="11">
-        <v>10232</v>
+        <v>1388080</v>
       </c>
       <c r="C251" s="11">
-        <v>136542</v>
+        <v>4185079</v>
       </c>
       <c r="D251" s="11">
-        <v>2473805</v>
+        <v>7070848</v>
       </c>
       <c r="E251" s="5">
-        <v>2600114</v>
+        <v>4259686</v>
       </c>
       <c r="F251" s="22">
-        <v>2649234</v>
+        <v>5159496</v>
       </c>
       <c r="G251" s="53">
-        <v>2702969</v>
+        <v>5969838</v>
       </c>
       <c r="H251" s="22">
-        <v>2757082</v>
-[...1 lines deleted...]
-      <c r="I251" s="22"/>
+        <v>6976105</v>
+      </c>
+      <c r="I251" s="22">
+        <v>8049767</v>
+      </c>
       <c r="J251" s="22"/>
       <c r="K251" s="22"/>
       <c r="L251" s="22"/>
       <c r="M251" s="22"/>
     </row>
     <row r="252" spans="1:13">
-      <c r="A252" s="39" t="s">
-[...34 lines deleted...]
-        <v>500</v>
+      <c r="A252" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="C252" s="32"/>
+      <c r="D252" s="32"/>
+      <c r="E252" s="22"/>
+      <c r="F252" s="22"/>
+      <c r="G252" s="28"/>
+      <c r="H252" s="15"/>
+      <c r="J252" s="15"/>
+      <c r="K252" s="5"/>
+      <c r="L252" s="5"/>
+      <c r="M252" s="5"/>
+    </row>
+    <row r="253" spans="1:13" ht="15" customHeight="1">
+      <c r="A253" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="B253" s="11">
+        <v>2140208</v>
       </c>
       <c r="C253" s="11">
-        <v>1000</v>
+        <v>6613389</v>
       </c>
       <c r="D253" s="11">
-        <v>1500</v>
+        <v>15068075</v>
       </c>
       <c r="E253" s="5">
-        <v>2000</v>
+        <v>21310757</v>
       </c>
       <c r="F253" s="22">
-        <v>2500</v>
+        <v>24248351</v>
       </c>
       <c r="G253" s="53">
-        <v>3000</v>
+        <v>27780910</v>
       </c>
       <c r="H253" s="22">
-        <v>3465</v>
-[...1 lines deleted...]
-      <c r="I253" s="22"/>
+        <v>31509771</v>
+      </c>
+      <c r="I253" s="22">
+        <v>36669917</v>
+      </c>
       <c r="J253" s="22"/>
       <c r="K253" s="22"/>
       <c r="L253" s="22"/>
       <c r="M253" s="22"/>
     </row>
     <row r="254" spans="1:13">
       <c r="A254" s="38" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="B254" s="11">
-        <v>47854</v>
+        <v>10232</v>
       </c>
       <c r="C254" s="11">
-        <v>82634</v>
+        <v>136542</v>
       </c>
       <c r="D254" s="11">
-        <v>117414</v>
+        <v>2473805</v>
       </c>
       <c r="E254" s="5">
-        <v>152194</v>
+        <v>2600114</v>
       </c>
       <c r="F254" s="22">
-        <v>167471</v>
+        <v>2649234</v>
       </c>
       <c r="G254" s="53">
-        <v>182748</v>
+        <v>2702969</v>
       </c>
       <c r="H254" s="22">
-        <v>190360</v>
-[...1 lines deleted...]
-      <c r="I254" s="22"/>
+        <v>2757082</v>
+      </c>
+      <c r="I254" s="22">
+        <v>2886285</v>
+      </c>
       <c r="J254" s="22"/>
       <c r="K254" s="22"/>
       <c r="L254" s="22"/>
       <c r="M254" s="22"/>
     </row>
     <row r="255" spans="1:13">
-      <c r="A255" s="38" t="s">
-[...3 lines deleted...]
-        <v>116773</v>
+      <c r="A255" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B255" s="32">
+        <v>40045</v>
       </c>
       <c r="C255" s="11">
-        <v>248725</v>
+        <v>67797</v>
       </c>
       <c r="D255" s="11">
-        <v>423980</v>
+        <v>85904</v>
       </c>
       <c r="E255" s="5">
-        <v>589745</v>
+        <v>147932</v>
       </c>
       <c r="F255" s="22">
-        <v>658528</v>
+        <v>190372</v>
       </c>
       <c r="G255" s="53">
-        <v>790625</v>
+        <v>190372</v>
       </c>
       <c r="H255" s="22">
-        <v>872923</v>
-[...1 lines deleted...]
-      <c r="I255" s="22"/>
+        <v>304519</v>
+      </c>
+      <c r="I255" s="22">
+        <v>380178</v>
+      </c>
       <c r="J255" s="22"/>
       <c r="K255" s="22"/>
       <c r="L255" s="22"/>
       <c r="M255" s="22"/>
     </row>
-    <row r="256" spans="1:13" ht="14.25" customHeight="1">
-[...4 lines deleted...]
-        <v>706</v>
+    <row r="256" spans="1:13">
+      <c r="A256" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B256" s="32">
+        <v>500</v>
       </c>
       <c r="C256" s="11">
-        <v>2008</v>
+        <v>1000</v>
       </c>
       <c r="D256" s="11">
-        <v>3310</v>
+        <v>1500</v>
       </c>
       <c r="E256" s="5">
-        <v>4611</v>
+        <v>2000</v>
       </c>
       <c r="F256" s="22">
-        <v>4652</v>
+        <v>2500</v>
       </c>
       <c r="G256" s="53">
-        <v>4692</v>
+        <v>3000</v>
       </c>
       <c r="H256" s="22">
-        <v>4732</v>
-[...1 lines deleted...]
-      <c r="I256" s="22"/>
+        <v>3465</v>
+      </c>
+      <c r="I256" s="22">
+        <v>3930</v>
+      </c>
       <c r="J256" s="22"/>
       <c r="K256" s="22"/>
       <c r="L256" s="22"/>
       <c r="M256" s="22"/>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" s="38" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B257" s="11">
-        <v>681974</v>
+        <v>47854</v>
       </c>
       <c r="C257" s="11">
-        <v>1897481</v>
+        <v>82634</v>
       </c>
       <c r="D257" s="11">
-        <v>4179143</v>
+        <v>117414</v>
       </c>
       <c r="E257" s="5">
-        <v>5983650</v>
+        <v>152194</v>
       </c>
       <c r="F257" s="22">
-        <v>6857434</v>
+        <v>167471</v>
       </c>
       <c r="G257" s="53">
-        <v>8011860</v>
+        <v>182748</v>
       </c>
       <c r="H257" s="22">
-        <v>9524929</v>
-[...1 lines deleted...]
-      <c r="I257" s="22"/>
+        <v>190360</v>
+      </c>
+      <c r="I257" s="22">
+        <v>237602</v>
+      </c>
       <c r="J257" s="22"/>
       <c r="K257" s="22"/>
       <c r="L257" s="22"/>
       <c r="M257" s="22"/>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" s="38" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B258" s="11">
-        <v>225566</v>
+        <v>116773</v>
       </c>
       <c r="C258" s="11">
-        <v>789408</v>
+        <v>248725</v>
       </c>
       <c r="D258" s="11">
-        <v>1396963</v>
+        <v>423980</v>
       </c>
       <c r="E258" s="5">
-        <v>2004517</v>
+        <v>589745</v>
       </c>
       <c r="F258" s="22">
-        <v>2145734</v>
+        <v>658528</v>
       </c>
       <c r="G258" s="53">
-        <v>2286950</v>
+        <v>790625</v>
       </c>
       <c r="H258" s="22">
-        <v>2429791</v>
-[...1 lines deleted...]
-      <c r="I258" s="22"/>
+        <v>872923</v>
+      </c>
+      <c r="I258" s="22">
+        <v>959173</v>
+      </c>
       <c r="J258" s="22"/>
       <c r="K258" s="22"/>
       <c r="L258" s="22"/>
       <c r="M258" s="22"/>
     </row>
-    <row r="259" spans="1:13">
+    <row r="259" spans="1:13" ht="14.25" customHeight="1">
       <c r="A259" s="38" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B259" s="11">
-        <v>425</v>
+        <v>706</v>
       </c>
       <c r="C259" s="11">
-        <v>1174</v>
+        <v>2008</v>
       </c>
       <c r="D259" s="11">
-        <v>1924</v>
+        <v>3310</v>
       </c>
       <c r="E259" s="5">
-        <v>2673</v>
+        <v>4611</v>
       </c>
       <c r="F259" s="22">
-        <v>3058</v>
+        <v>4652</v>
       </c>
       <c r="G259" s="53">
-        <v>3443</v>
+        <v>4692</v>
       </c>
       <c r="H259" s="22">
-        <v>3443</v>
-[...1 lines deleted...]
-      <c r="I259" s="22"/>
+        <v>4732</v>
+      </c>
+      <c r="I259" s="22">
+        <v>6764</v>
+      </c>
       <c r="J259" s="22"/>
       <c r="K259" s="22"/>
       <c r="L259" s="22"/>
       <c r="M259" s="22"/>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" s="38" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B260" s="11">
-        <v>1016134</v>
+        <v>681974</v>
       </c>
       <c r="C260" s="11">
-        <v>3386625</v>
+        <v>1897481</v>
       </c>
       <c r="D260" s="11">
-        <v>6384140</v>
+        <v>4179143</v>
       </c>
       <c r="E260" s="5">
-        <v>9823327</v>
+        <v>5983650</v>
       </c>
       <c r="F260" s="22">
-        <v>11569378</v>
+        <v>6857434</v>
       </c>
       <c r="G260" s="53">
-        <v>13604263</v>
+        <v>8011860</v>
       </c>
       <c r="H260" s="22">
-        <v>15418538</v>
-[...1 lines deleted...]
-      <c r="I260" s="22"/>
+        <v>9524929</v>
+      </c>
+      <c r="I260" s="22">
+        <v>11992906</v>
+      </c>
       <c r="J260" s="22"/>
       <c r="K260" s="22"/>
       <c r="L260" s="22"/>
       <c r="M260" s="22"/>
     </row>
-    <row r="261" spans="1:13" ht="36" customHeight="1">
-[...11 lines deleted...]
-      <c r="M261" s="5"/>
+    <row r="261" spans="1:13">
+      <c r="A261" s="55" t="s">
+        <v>115</v>
+      </c>
+      <c r="B261" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C261" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D261" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E261" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F261" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G261" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="H261" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I261" s="22">
+        <v>46</v>
+      </c>
+      <c r="J261" s="22"/>
+      <c r="K261" s="22"/>
+      <c r="L261" s="22"/>
+      <c r="M261" s="22"/>
     </row>
     <row r="262" spans="1:13">
-      <c r="A262" s="37" t="s">
-        <v>21</v>
+      <c r="A262" s="38" t="s">
+        <v>62</v>
       </c>
       <c r="B262" s="11">
-        <v>164943</v>
+        <v>225566</v>
       </c>
       <c r="C262" s="11">
-        <v>371442</v>
+        <v>789408</v>
       </c>
       <c r="D262" s="11">
-        <v>577246</v>
+        <v>1396963</v>
       </c>
       <c r="E262" s="5">
-        <v>1248569</v>
+        <v>2004517</v>
       </c>
       <c r="F262" s="22">
-        <v>1296247</v>
+        <v>2145734</v>
       </c>
       <c r="G262" s="53">
-        <v>1345219</v>
+        <v>2286950</v>
       </c>
       <c r="H262" s="22">
-        <v>1395733</v>
-[...1 lines deleted...]
-      <c r="I262" s="22"/>
+        <v>2429791</v>
+      </c>
+      <c r="I262" s="22">
+        <v>2702303</v>
+      </c>
       <c r="J262" s="22"/>
       <c r="K262" s="22"/>
       <c r="L262" s="22"/>
       <c r="M262" s="22"/>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" s="38" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>63</v>
+      </c>
+      <c r="B263" s="11">
+        <v>425</v>
       </c>
       <c r="C263" s="11">
-        <v>4234</v>
+        <v>1174</v>
       </c>
       <c r="D263" s="11">
-        <v>8469</v>
+        <v>1924</v>
       </c>
       <c r="E263" s="5">
-        <v>12703</v>
+        <v>2673</v>
       </c>
       <c r="F263" s="22">
-        <v>12703</v>
+        <v>3058</v>
       </c>
       <c r="G263" s="53">
-        <v>12703</v>
+        <v>3443</v>
       </c>
       <c r="H263" s="22">
-        <v>12703</v>
-[...3 lines deleted...]
-      <c r="K263" s="31"/>
+        <v>3443</v>
+      </c>
+      <c r="I263" s="22">
+        <v>3684</v>
+      </c>
+      <c r="J263" s="22"/>
+      <c r="K263" s="22"/>
       <c r="L263" s="22"/>
       <c r="M263" s="22"/>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" s="38" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="B264" s="11">
-        <v>1364</v>
+        <v>1016134</v>
       </c>
       <c r="C264" s="11">
-        <v>2748</v>
+        <v>3386625</v>
       </c>
       <c r="D264" s="11">
-        <v>4132</v>
+        <v>6384140</v>
       </c>
       <c r="E264" s="5">
-        <v>5516</v>
+        <v>9823327</v>
       </c>
       <c r="F264" s="22">
-        <v>5516</v>
+        <v>11569378</v>
       </c>
       <c r="G264" s="53">
-        <v>5516</v>
+        <v>13604263</v>
       </c>
       <c r="H264" s="22">
-        <v>5516</v>
-[...1 lines deleted...]
-      <c r="I264" s="22"/>
+        <v>15418538</v>
+      </c>
+      <c r="I264" s="22">
+        <v>17497060</v>
+      </c>
       <c r="J264" s="22"/>
       <c r="K264" s="22"/>
       <c r="L264" s="22"/>
       <c r="M264" s="22"/>
     </row>
-    <row r="265" spans="1:13">
-[...28 lines deleted...]
-      <c r="M265" s="22"/>
+    <row r="265" spans="1:13" ht="36" customHeight="1">
+      <c r="A265" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="C265" s="32"/>
+      <c r="D265" s="32"/>
+      <c r="F265" s="10"/>
+      <c r="G265" s="28"/>
+      <c r="H265" s="15"/>
+      <c r="J265" s="15"/>
+      <c r="K265" s="5"/>
+      <c r="L265" s="5"/>
+      <c r="M265" s="5"/>
     </row>
     <row r="266" spans="1:13">
-      <c r="A266" s="38" t="s">
-        <v>60</v>
+      <c r="A266" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B266" s="11">
-        <v>813</v>
+        <v>164943</v>
       </c>
       <c r="C266" s="11">
-        <v>980</v>
+        <v>371442</v>
       </c>
       <c r="D266" s="11">
-        <v>1147</v>
+        <v>577246</v>
       </c>
       <c r="E266" s="5">
-        <v>466314</v>
+        <v>1248569</v>
       </c>
       <c r="F266" s="22">
-        <v>503090</v>
+        <v>1296247</v>
       </c>
       <c r="G266" s="53">
-        <v>539865</v>
+        <v>1345219</v>
       </c>
       <c r="H266" s="22">
-        <v>576473</v>
-[...1 lines deleted...]
-      <c r="I266" s="22"/>
+        <v>1395733</v>
+      </c>
+      <c r="I266" s="22">
+        <v>1516905</v>
+      </c>
       <c r="J266" s="22"/>
       <c r="K266" s="22"/>
       <c r="L266" s="22"/>
       <c r="M266" s="22"/>
     </row>
-    <row r="267" spans="1:13" ht="17.25" customHeight="1">
+    <row r="267" spans="1:13">
       <c r="A267" s="38" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>118284</v>
+        <v>14</v>
+      </c>
+      <c r="B267" s="21" t="s">
+        <v>16</v>
       </c>
       <c r="C267" s="11">
-        <v>316375</v>
+        <v>4234</v>
       </c>
       <c r="D267" s="11">
-        <v>514467</v>
+        <v>8469</v>
       </c>
       <c r="E267" s="5">
-        <v>712558</v>
+        <v>12703</v>
       </c>
       <c r="F267" s="22">
-        <v>722682</v>
+        <v>12703</v>
       </c>
       <c r="G267" s="53">
-        <v>732806</v>
+        <v>12703</v>
       </c>
       <c r="H267" s="22">
-        <v>742847</v>
-[...3 lines deleted...]
-      <c r="K267" s="22"/>
+        <v>12703</v>
+      </c>
+      <c r="I267" s="22">
+        <v>13953</v>
+      </c>
+      <c r="J267" s="31"/>
+      <c r="K267" s="31"/>
       <c r="L267" s="22"/>
       <c r="M267" s="22"/>
     </row>
     <row r="268" spans="1:13">
       <c r="A268" s="38" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B268" s="11">
-        <v>44148</v>
+        <v>1364</v>
       </c>
       <c r="C268" s="11">
-        <v>46436</v>
+        <v>2748</v>
       </c>
       <c r="D268" s="11">
-        <v>48029</v>
+        <v>4132</v>
       </c>
       <c r="E268" s="5">
-        <v>50142</v>
+        <v>5516</v>
       </c>
       <c r="F268" s="22">
-        <v>50587</v>
+        <v>5516</v>
       </c>
       <c r="G268" s="53">
-        <v>52325</v>
+        <v>5516</v>
       </c>
       <c r="H268" s="22">
-        <v>56190</v>
-[...1 lines deleted...]
-      <c r="I268" s="22"/>
+        <v>5516</v>
+      </c>
+      <c r="I268" s="22">
+        <v>5516</v>
+      </c>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
       <c r="L268" s="22"/>
       <c r="M268" s="22"/>
     </row>
-    <row r="269" spans="1:13" ht="22.5">
-[...12 lines deleted...]
-      <c r="M269" s="4"/>
+    <row r="269" spans="1:13">
+      <c r="A269" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B269" s="11">
+        <v>333</v>
+      </c>
+      <c r="C269" s="11">
+        <v>666</v>
+      </c>
+      <c r="D269" s="11">
+        <v>999</v>
+      </c>
+      <c r="E269" s="5">
+        <v>1332</v>
+      </c>
+      <c r="F269" s="22">
+        <v>1665</v>
+      </c>
+      <c r="G269" s="53">
+        <v>1998</v>
+      </c>
+      <c r="H269" s="22">
+        <v>1998</v>
+      </c>
+      <c r="I269" s="22">
+        <v>1998</v>
+      </c>
+      <c r="J269" s="22"/>
+      <c r="K269" s="22"/>
+      <c r="L269" s="22"/>
+      <c r="M269" s="22"/>
     </row>
     <row r="270" spans="1:13">
-      <c r="A270" s="37" t="s">
-        <v>21</v>
+      <c r="A270" s="38" t="s">
+        <v>60</v>
       </c>
       <c r="B270" s="11">
-        <v>761116</v>
+        <v>813</v>
       </c>
       <c r="C270" s="11">
-        <v>2240964</v>
+        <v>980</v>
       </c>
       <c r="D270" s="11">
-        <v>7438359</v>
+        <v>1147</v>
       </c>
       <c r="E270" s="5">
-        <v>9879699</v>
+        <v>466314</v>
       </c>
       <c r="F270" s="22">
-        <v>11604325</v>
+        <v>503090</v>
       </c>
       <c r="G270" s="53">
-        <v>13668622</v>
+        <v>539865</v>
       </c>
       <c r="H270" s="22">
-        <v>16113607</v>
-[...1 lines deleted...]
-      <c r="I270" s="22"/>
+        <v>576473</v>
+      </c>
+      <c r="I270" s="22">
+        <v>614318</v>
+      </c>
       <c r="J270" s="22"/>
       <c r="K270" s="22"/>
       <c r="L270" s="22"/>
       <c r="M270" s="22"/>
     </row>
-    <row r="271" spans="1:13">
+    <row r="271" spans="1:13" ht="17.25" customHeight="1">
       <c r="A271" s="38" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B271" s="11">
-        <v>5015</v>
+        <v>118284</v>
       </c>
       <c r="C271" s="11">
-        <v>15677</v>
+        <v>316375</v>
       </c>
       <c r="D271" s="11">
-        <v>2237293</v>
+        <v>514467</v>
       </c>
       <c r="E271" s="5">
-        <v>2247955</v>
+        <v>712558</v>
       </c>
       <c r="F271" s="22">
-        <v>2247955</v>
+        <v>722682</v>
       </c>
       <c r="G271" s="53">
-        <v>2252570</v>
+        <v>732806</v>
       </c>
       <c r="H271" s="22">
-        <v>2257185</v>
-[...1 lines deleted...]
-      <c r="I271" s="22"/>
+        <v>742847</v>
+      </c>
+      <c r="I271" s="22">
+        <v>822597</v>
+      </c>
       <c r="J271" s="22"/>
       <c r="K271" s="22"/>
       <c r="L271" s="22"/>
       <c r="M271" s="22"/>
     </row>
     <row r="272" spans="1:13">
       <c r="A272" s="38" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="B272" s="11">
-        <v>98960</v>
+        <v>44148</v>
       </c>
       <c r="C272" s="11">
-        <v>209293</v>
+        <v>46436</v>
       </c>
       <c r="D272" s="11">
-        <v>362930</v>
+        <v>48029</v>
       </c>
       <c r="E272" s="5">
-        <v>507077</v>
+        <v>50142</v>
       </c>
       <c r="F272" s="22">
-        <v>558858</v>
+        <v>50587</v>
       </c>
       <c r="G272" s="53">
-        <v>673954</v>
+        <v>52325</v>
       </c>
       <c r="H272" s="22">
-        <v>748599</v>
-[...1 lines deleted...]
-      <c r="I272" s="22"/>
+        <v>56190</v>
+      </c>
+      <c r="I272" s="22">
+        <v>58518</v>
+      </c>
       <c r="J272" s="22"/>
       <c r="K272" s="22"/>
       <c r="L272" s="22"/>
       <c r="M272" s="22"/>
     </row>
-    <row r="273" spans="1:13">
-[...28 lines deleted...]
-      <c r="M273" s="22"/>
+    <row r="273" spans="1:13" ht="21.6">
+      <c r="A273" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="C273" s="32"/>
+      <c r="D273" s="32"/>
+      <c r="F273" s="8"/>
+      <c r="G273" s="27"/>
+      <c r="H273" s="14"/>
+      <c r="I273" s="14"/>
+      <c r="J273" s="14"/>
+      <c r="K273" s="4"/>
+      <c r="L273" s="4"/>
+      <c r="M273" s="4"/>
     </row>
     <row r="274" spans="1:13">
-      <c r="A274" s="38" t="s">
-        <v>62</v>
+      <c r="A274" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B274" s="11">
-        <v>58894</v>
+        <v>761116</v>
       </c>
       <c r="C274" s="11">
-        <v>170246</v>
+        <v>2240964</v>
       </c>
       <c r="D274" s="11">
-        <v>281598</v>
+        <v>7438359</v>
       </c>
       <c r="E274" s="5">
-        <v>392949</v>
+        <v>9879699</v>
       </c>
       <c r="F274" s="22">
-        <v>441452</v>
+        <v>11604325</v>
       </c>
       <c r="G274" s="53">
-        <v>489954</v>
+        <v>13668622</v>
       </c>
       <c r="H274" s="22">
-        <v>538456</v>
-[...1 lines deleted...]
-      <c r="I274" s="22"/>
+        <v>16113607</v>
+      </c>
+      <c r="I274" s="22">
+        <v>19865535</v>
+      </c>
       <c r="J274" s="22"/>
       <c r="K274" s="22"/>
       <c r="L274" s="22"/>
       <c r="M274" s="22"/>
     </row>
     <row r="275" spans="1:13">
       <c r="A275" s="38" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="B275" s="11">
-        <v>140160</v>
+        <v>5015</v>
       </c>
       <c r="C275" s="11">
-        <v>747084</v>
+        <v>15677</v>
       </c>
       <c r="D275" s="11">
-        <v>2096524</v>
+        <v>2237293</v>
       </c>
       <c r="E275" s="5">
-        <v>3534406</v>
+        <v>2247955</v>
       </c>
       <c r="F275" s="22">
-        <v>4585314</v>
+        <v>2247955</v>
       </c>
       <c r="G275" s="53">
-        <v>5730767</v>
+        <v>2252570</v>
       </c>
       <c r="H275" s="22">
-        <v>6797652</v>
-[...1 lines deleted...]
-      <c r="I275" s="22"/>
+        <v>2257185</v>
+      </c>
+      <c r="I275" s="22">
+        <v>2329335</v>
+      </c>
       <c r="J275" s="22"/>
       <c r="K275" s="22"/>
       <c r="L275" s="22"/>
       <c r="M275" s="22"/>
     </row>
     <row r="276" spans="1:13">
-      <c r="A276" s="38"/>
-[...24 lines deleted...]
-      <c r="M277" s="5"/>
+      <c r="A276" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B276" s="11">
+        <v>98960</v>
+      </c>
+      <c r="C276" s="11">
+        <v>209293</v>
+      </c>
+      <c r="D276" s="11">
+        <v>362930</v>
+      </c>
+      <c r="E276" s="5">
+        <v>507077</v>
+      </c>
+      <c r="F276" s="22">
+        <v>558858</v>
+      </c>
+      <c r="G276" s="53">
+        <v>673954</v>
+      </c>
+      <c r="H276" s="22">
+        <v>748599</v>
+      </c>
+      <c r="I276" s="22">
+        <v>827125</v>
+      </c>
+      <c r="J276" s="22"/>
+      <c r="K276" s="22"/>
+      <c r="L276" s="22"/>
+      <c r="M276" s="22"/>
+    </row>
+    <row r="277" spans="1:13">
+      <c r="A277" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B277" s="11">
+        <v>458087</v>
+      </c>
+      <c r="C277" s="11">
+        <v>1098664</v>
+      </c>
+      <c r="D277" s="11">
+        <v>2460013</v>
+      </c>
+      <c r="E277" s="5">
+        <v>3197312</v>
+      </c>
+      <c r="F277" s="22">
+        <v>3770746</v>
+      </c>
+      <c r="G277" s="53">
+        <v>4521377</v>
+      </c>
+      <c r="H277" s="22">
+        <v>5771715</v>
+      </c>
+      <c r="I277" s="22">
+        <v>7986282</v>
+      </c>
+      <c r="J277" s="22"/>
+      <c r="K277" s="22"/>
+      <c r="L277" s="22"/>
+      <c r="M277" s="22"/>
     </row>
     <row r="278" spans="1:13">
-      <c r="A278" s="37" t="s">
-        <v>21</v>
+      <c r="A278" s="38" t="s">
+        <v>62</v>
       </c>
       <c r="B278" s="11">
-        <v>886039</v>
+        <v>58894</v>
       </c>
       <c r="C278" s="11">
-        <v>2322336</v>
+        <v>170246</v>
       </c>
       <c r="D278" s="11">
-        <v>4110533</v>
+        <v>281598</v>
       </c>
       <c r="E278" s="5">
-        <v>5670777</v>
+        <v>392949</v>
       </c>
       <c r="F278" s="22">
-        <v>6506866</v>
+        <v>441452</v>
       </c>
       <c r="G278" s="53">
-        <v>7535725</v>
+        <v>489954</v>
       </c>
       <c r="H278" s="22">
-        <v>8415396</v>
-[...1 lines deleted...]
-      <c r="I278" s="22"/>
+        <v>538456</v>
+      </c>
+      <c r="I278" s="22">
+        <v>630717</v>
+      </c>
       <c r="J278" s="22"/>
       <c r="K278" s="22"/>
       <c r="L278" s="22"/>
       <c r="M278" s="22"/>
     </row>
     <row r="279" spans="1:13">
       <c r="A279" s="38" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>64</v>
+      </c>
+      <c r="B279" s="11">
+        <v>140160</v>
       </c>
       <c r="C279" s="11">
-        <v>106196</v>
+        <v>747084</v>
       </c>
       <c r="D279" s="11">
-        <v>212392</v>
+        <v>2096524</v>
       </c>
       <c r="E279" s="5">
-        <v>318588</v>
+        <v>3534406</v>
       </c>
       <c r="F279" s="22">
-        <v>362491</v>
+        <v>4585314</v>
       </c>
       <c r="G279" s="53">
-        <v>406394</v>
+        <v>5730767</v>
       </c>
       <c r="H279" s="22">
-        <v>450805</v>
-[...1 lines deleted...]
-      <c r="I279" s="22"/>
+        <v>6797652</v>
+      </c>
+      <c r="I279" s="22">
+        <v>8092077</v>
+      </c>
       <c r="J279" s="22"/>
       <c r="K279" s="22"/>
       <c r="L279" s="22"/>
       <c r="M279" s="22"/>
     </row>
     <row r="280" spans="1:13">
-      <c r="A280" s="39" t="s">
-[...58 lines deleted...]
-      <c r="M281" s="22"/>
+      <c r="A280" s="38"/>
+      <c r="B280" s="32"/>
+      <c r="C280" s="32"/>
+      <c r="D280" s="32"/>
+      <c r="E280" s="10"/>
+      <c r="F280" s="10"/>
+      <c r="G280" s="28"/>
+      <c r="H280" s="15"/>
+      <c r="J280" s="15"/>
+      <c r="K280" s="5"/>
+      <c r="L280" s="5"/>
+      <c r="M280" s="5"/>
+    </row>
+    <row r="281" spans="1:13" ht="36" customHeight="1">
+      <c r="A281" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="C281" s="32"/>
+      <c r="D281" s="32"/>
+      <c r="F281" s="10"/>
+      <c r="G281" s="28"/>
+      <c r="H281" s="15"/>
+      <c r="J281" s="15"/>
+      <c r="K281" s="5"/>
+      <c r="L281" s="5"/>
+      <c r="M281" s="5"/>
     </row>
     <row r="282" spans="1:13">
-      <c r="A282" s="38" t="s">
-        <v>60</v>
+      <c r="A282" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B282" s="11">
-        <v>91925</v>
+        <v>886039</v>
       </c>
       <c r="C282" s="11">
-        <v>555413</v>
+        <v>2322336</v>
       </c>
       <c r="D282" s="11">
-        <v>1364391</v>
+        <v>4110533</v>
       </c>
       <c r="E282" s="5">
-        <v>1855160</v>
+        <v>5670777</v>
       </c>
       <c r="F282" s="22">
-        <v>2002477</v>
+        <v>6506866</v>
       </c>
       <c r="G282" s="53">
-        <v>2253134</v>
+        <v>7535725</v>
       </c>
       <c r="H282" s="22">
-        <v>2358565</v>
-[...1 lines deleted...]
-      <c r="I282" s="22"/>
+        <v>8415396</v>
+      </c>
+      <c r="I282" s="22">
+        <v>9347572</v>
+      </c>
       <c r="J282" s="22"/>
       <c r="K282" s="22"/>
       <c r="L282" s="22"/>
       <c r="M282" s="22"/>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" s="38" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>42749</v>
+        <v>14</v>
+      </c>
+      <c r="B283" s="21" t="s">
+        <v>16</v>
       </c>
       <c r="C283" s="11">
-        <v>287016</v>
+        <v>106196</v>
       </c>
       <c r="D283" s="11">
-        <v>574994</v>
+        <v>212392</v>
       </c>
       <c r="E283" s="5">
-        <v>862973</v>
+        <v>318588</v>
       </c>
       <c r="F283" s="22">
-        <v>939403</v>
+        <v>362491</v>
       </c>
       <c r="G283" s="53">
-        <v>1015832</v>
+        <v>406394</v>
       </c>
       <c r="H283" s="22">
-        <v>1097840</v>
-[...1 lines deleted...]
-      <c r="I283" s="22"/>
+        <v>450805</v>
+      </c>
+      <c r="I283" s="22">
+        <v>501170</v>
+      </c>
       <c r="J283" s="22"/>
       <c r="K283" s="22"/>
       <c r="L283" s="22"/>
       <c r="M283" s="22"/>
     </row>
     <row r="284" spans="1:13">
-      <c r="A284" s="38" t="s">
-        <v>64</v>
+      <c r="A284" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B284" s="11">
-        <v>678609</v>
+        <v>33839</v>
       </c>
       <c r="C284" s="11">
-        <v>1248821</v>
+        <v>60150</v>
       </c>
       <c r="D284" s="11">
-        <v>1791376</v>
+        <v>76817</v>
       </c>
       <c r="E284" s="5">
-        <v>2380266</v>
+        <v>137405</v>
       </c>
       <c r="F284" s="22">
-        <v>2898573</v>
+        <v>179845</v>
       </c>
       <c r="G284" s="53">
-        <v>3548750</v>
+        <v>179845</v>
       </c>
       <c r="H284" s="22">
-        <v>4076719</v>
-[...1 lines deleted...]
-      <c r="I284" s="22"/>
+        <v>293992</v>
+      </c>
+      <c r="I284" s="22">
+        <v>368891</v>
+      </c>
       <c r="J284" s="22"/>
       <c r="K284" s="22"/>
       <c r="L284" s="22"/>
       <c r="M284" s="22"/>
     </row>
     <row r="285" spans="1:13">
-      <c r="A285" s="37" t="s">
-[...5 lines deleted...]
-      <c r="M285" s="7"/>
+      <c r="A285" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B285" s="11">
+        <v>38917</v>
+      </c>
+      <c r="C285" s="11">
+        <v>64740</v>
+      </c>
+      <c r="D285" s="11">
+        <v>90563</v>
+      </c>
+      <c r="E285" s="5">
+        <v>116386</v>
+      </c>
+      <c r="F285" s="22">
+        <v>124078</v>
+      </c>
+      <c r="G285" s="53">
+        <v>131770</v>
+      </c>
+      <c r="H285" s="22">
+        <v>137476</v>
+      </c>
+      <c r="I285" s="22">
+        <v>182609</v>
+      </c>
+      <c r="J285" s="22"/>
+      <c r="K285" s="22"/>
+      <c r="L285" s="22"/>
+      <c r="M285" s="22"/>
     </row>
     <row r="286" spans="1:13">
-      <c r="A286" s="37" t="s">
-        <v>21</v>
+      <c r="A286" s="38" t="s">
+        <v>60</v>
       </c>
       <c r="B286" s="11">
-        <v>1216240</v>
+        <v>91925</v>
       </c>
       <c r="C286" s="11">
-        <v>2415694</v>
+        <v>555413</v>
       </c>
       <c r="D286" s="11">
-        <v>3638992</v>
+        <v>1364391</v>
       </c>
       <c r="E286" s="5">
-        <v>4802632</v>
+        <v>1855160</v>
       </c>
       <c r="F286" s="22">
-        <v>5678677</v>
+        <v>2002477</v>
       </c>
       <c r="G286" s="53">
-        <v>6627066</v>
+        <v>2253134</v>
       </c>
       <c r="H286" s="22">
-        <v>7549100</v>
-[...1 lines deleted...]
-      <c r="I286" s="22"/>
+        <v>2358565</v>
+      </c>
+      <c r="I286" s="22">
+        <v>2482103</v>
+      </c>
       <c r="J286" s="22"/>
       <c r="K286" s="22"/>
       <c r="L286" s="22"/>
       <c r="M286" s="22"/>
     </row>
     <row r="287" spans="1:13">
       <c r="A287" s="38" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B287" s="11">
-        <v>7276</v>
+        <v>42749</v>
       </c>
       <c r="C287" s="11">
-        <v>52516</v>
+        <v>287016</v>
       </c>
       <c r="D287" s="11">
-        <v>97755</v>
+        <v>574994</v>
       </c>
       <c r="E287" s="5">
-        <v>142995</v>
+        <v>862973</v>
       </c>
       <c r="F287" s="22">
-        <v>174332</v>
+        <v>939403</v>
       </c>
       <c r="G287" s="53">
-        <v>205670</v>
+        <v>1015832</v>
       </c>
       <c r="H287" s="22">
-        <v>240426</v>
-[...1 lines deleted...]
-      <c r="I287" s="22"/>
+        <v>1097840</v>
+      </c>
+      <c r="I287" s="22">
+        <v>1192837</v>
+      </c>
       <c r="J287" s="22"/>
       <c r="K287" s="22"/>
       <c r="L287" s="22"/>
       <c r="M287" s="22"/>
     </row>
     <row r="288" spans="1:13">
-      <c r="A288" s="39" t="s">
-        <v>55</v>
+      <c r="A288" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B288" s="11">
-        <v>1083</v>
+        <v>678609</v>
       </c>
       <c r="C288" s="11">
-        <v>10992</v>
+        <v>1248821</v>
       </c>
       <c r="D288" s="11">
-        <v>20901</v>
+        <v>1791376</v>
       </c>
       <c r="E288" s="5">
-        <v>30810</v>
+        <v>2380266</v>
       </c>
       <c r="F288" s="22">
-        <v>31893</v>
+        <v>2898573</v>
       </c>
       <c r="G288" s="53">
-        <v>32976</v>
+        <v>3548750</v>
       </c>
       <c r="H288" s="22">
-        <v>33134</v>
-[...1 lines deleted...]
-      <c r="I288" s="22"/>
+        <v>4076719</v>
+      </c>
+      <c r="I288" s="22">
+        <v>4619962</v>
+      </c>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
       <c r="L288" s="22"/>
       <c r="M288" s="22"/>
     </row>
     <row r="289" spans="1:13">
-      <c r="A289" s="38" t="s">
-[...27 lines deleted...]
-      <c r="M289" s="22"/>
+      <c r="A289" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="C289" s="32"/>
+      <c r="D289" s="32"/>
+      <c r="G289" s="26"/>
+      <c r="M289" s="7"/>
     </row>
     <row r="290" spans="1:13">
-      <c r="A290" s="38" t="s">
-        <v>57</v>
+      <c r="A290" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B290" s="11">
-        <v>29859</v>
+        <v>1216240</v>
       </c>
       <c r="C290" s="11">
-        <v>102206</v>
+        <v>2415694</v>
       </c>
       <c r="D290" s="11">
-        <v>174554</v>
+        <v>3638992</v>
       </c>
       <c r="E290" s="5">
-        <v>246901</v>
+        <v>4802632</v>
       </c>
       <c r="F290" s="22">
-        <v>267524</v>
+        <v>5678677</v>
       </c>
       <c r="G290" s="53">
-        <v>288146</v>
+        <v>6627066</v>
       </c>
       <c r="H290" s="22">
-        <v>297834</v>
-[...1 lines deleted...]
-      <c r="I290" s="22"/>
+        <v>7549100</v>
+      </c>
+      <c r="I290" s="22">
+        <v>8536453</v>
+      </c>
       <c r="J290" s="22"/>
       <c r="K290" s="22"/>
       <c r="L290" s="22"/>
       <c r="M290" s="22"/>
     </row>
     <row r="291" spans="1:13">
       <c r="A291" s="38" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="B291" s="11">
-        <v>27299</v>
+        <v>7276</v>
       </c>
       <c r="C291" s="11">
-        <v>63017</v>
+        <v>52516</v>
       </c>
       <c r="D291" s="11">
-        <v>98735</v>
+        <v>97755</v>
       </c>
       <c r="E291" s="5">
-        <v>134453</v>
+        <v>142995</v>
       </c>
       <c r="F291" s="22">
-        <v>160571</v>
+        <v>174332</v>
       </c>
       <c r="G291" s="53">
-        <v>186688</v>
+        <v>205670</v>
       </c>
       <c r="H291" s="22">
-        <v>243338</v>
-[...1 lines deleted...]
-      <c r="I291" s="22"/>
+        <v>240426</v>
+      </c>
+      <c r="I291" s="22">
+        <v>268999</v>
+      </c>
       <c r="J291" s="22"/>
       <c r="K291" s="22"/>
       <c r="L291" s="22"/>
       <c r="M291" s="22"/>
     </row>
     <row r="292" spans="1:13">
-      <c r="A292" s="38" t="s">
-        <v>59</v>
+      <c r="A292" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B292" s="11">
-        <v>1042</v>
+        <v>1083</v>
       </c>
       <c r="C292" s="11">
-        <v>2084</v>
+        <v>10992</v>
       </c>
       <c r="D292" s="11">
-        <v>3126</v>
+        <v>20901</v>
       </c>
       <c r="E292" s="5">
-        <v>4168</v>
+        <v>30810</v>
       </c>
       <c r="F292" s="22">
-        <v>5210</v>
+        <v>31893</v>
       </c>
       <c r="G292" s="53">
-        <v>6252</v>
+        <v>32976</v>
       </c>
       <c r="H292" s="22">
-        <v>8924</v>
-[...1 lines deleted...]
-      <c r="I292" s="22"/>
+        <v>33134</v>
+      </c>
+      <c r="I292" s="22">
+        <v>33292</v>
+      </c>
       <c r="J292" s="22"/>
       <c r="K292" s="22"/>
       <c r="L292" s="22"/>
       <c r="M292" s="22"/>
     </row>
     <row r="293" spans="1:13">
       <c r="A293" s="38" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B293" s="11">
-        <v>105518</v>
+        <v>142</v>
       </c>
       <c r="C293" s="11">
-        <v>209443</v>
+        <v>284</v>
       </c>
       <c r="D293" s="11">
-        <v>313369</v>
+        <v>426</v>
       </c>
       <c r="E293" s="5">
-        <v>417294</v>
+        <v>568</v>
       </c>
       <c r="F293" s="22">
-        <v>500236</v>
+        <v>710</v>
       </c>
       <c r="G293" s="53">
-        <v>583178</v>
+        <v>852</v>
       </c>
       <c r="H293" s="22">
-        <v>674715</v>
-[...1 lines deleted...]
-      <c r="I293" s="22"/>
+        <v>852</v>
+      </c>
+      <c r="I293" s="22">
+        <v>852</v>
+      </c>
       <c r="J293" s="22"/>
       <c r="K293" s="22"/>
       <c r="L293" s="22"/>
       <c r="M293" s="22"/>
     </row>
     <row r="294" spans="1:13">
       <c r="A294" s="38" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B294" s="11">
-        <v>488247</v>
+        <v>29859</v>
       </c>
       <c r="C294" s="11">
-        <v>1065018</v>
+        <v>102206</v>
       </c>
       <c r="D294" s="11">
-        <v>1665633</v>
+        <v>174554</v>
       </c>
       <c r="E294" s="5">
-        <v>2206589</v>
+        <v>246901</v>
       </c>
       <c r="F294" s="22">
-        <v>2725522</v>
+        <v>267524</v>
       </c>
       <c r="G294" s="53">
-        <v>3316798</v>
+        <v>288146</v>
       </c>
       <c r="H294" s="22">
-        <v>3862403</v>
-[...1 lines deleted...]
-      <c r="I294" s="22"/>
+        <v>297834</v>
+      </c>
+      <c r="I294" s="22">
+        <v>334522</v>
+      </c>
       <c r="J294" s="22"/>
       <c r="K294" s="22"/>
       <c r="L294" s="22"/>
       <c r="M294" s="22"/>
     </row>
     <row r="295" spans="1:13">
       <c r="A295" s="38" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B295" s="11">
-        <v>1969</v>
+        <v>27299</v>
       </c>
       <c r="C295" s="11">
-        <v>3938</v>
+        <v>63017</v>
       </c>
       <c r="D295" s="11">
-        <v>5907</v>
+        <v>98735</v>
       </c>
       <c r="E295" s="5">
-        <v>7876</v>
+        <v>134453</v>
       </c>
       <c r="F295" s="22">
-        <v>9845</v>
+        <v>160571</v>
       </c>
       <c r="G295" s="53">
-        <v>11814</v>
+        <v>186688</v>
       </c>
       <c r="H295" s="22">
-        <v>15145</v>
-[...1 lines deleted...]
-      <c r="I295" s="22"/>
+        <v>243338</v>
+      </c>
+      <c r="I295" s="22">
+        <v>303184</v>
+      </c>
       <c r="J295" s="22"/>
       <c r="K295" s="22"/>
       <c r="L295" s="22"/>
       <c r="M295" s="22"/>
     </row>
-    <row r="296" spans="1:13" ht="12.75" customHeight="1">
+    <row r="296" spans="1:13">
       <c r="A296" s="38" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B296" s="11">
-        <v>553805</v>
+        <v>1042</v>
       </c>
       <c r="C296" s="11">
-        <v>906197</v>
+        <v>2084</v>
       </c>
       <c r="D296" s="11">
-        <v>1258589</v>
+        <v>3126</v>
       </c>
       <c r="E296" s="5">
-        <v>1610981</v>
+        <v>4168</v>
       </c>
       <c r="F296" s="22">
-        <v>1802839</v>
+        <v>5210</v>
       </c>
       <c r="G296" s="53">
-        <v>1994697</v>
+        <v>6252</v>
       </c>
       <c r="H296" s="22">
-        <v>2172335</v>
-[...1 lines deleted...]
-      <c r="I296" s="22"/>
+        <v>8924</v>
+      </c>
+      <c r="I296" s="22">
+        <v>11596</v>
+      </c>
       <c r="J296" s="22"/>
       <c r="K296" s="22"/>
       <c r="L296" s="22"/>
       <c r="M296" s="22"/>
     </row>
-    <row r="297" spans="1:13" ht="22.5">
-[...12 lines deleted...]
-      <c r="M297" s="4"/>
+    <row r="297" spans="1:13">
+      <c r="A297" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B297" s="11">
+        <v>105518</v>
+      </c>
+      <c r="C297" s="11">
+        <v>209443</v>
+      </c>
+      <c r="D297" s="11">
+        <v>313369</v>
+      </c>
+      <c r="E297" s="5">
+        <v>417294</v>
+      </c>
+      <c r="F297" s="22">
+        <v>500236</v>
+      </c>
+      <c r="G297" s="53">
+        <v>583178</v>
+      </c>
+      <c r="H297" s="22">
+        <v>674715</v>
+      </c>
+      <c r="I297" s="22">
+        <v>786060</v>
+      </c>
+      <c r="J297" s="22"/>
+      <c r="K297" s="22"/>
+      <c r="L297" s="22"/>
+      <c r="M297" s="22"/>
     </row>
     <row r="298" spans="1:13">
-      <c r="A298" s="37" t="s">
-        <v>21</v>
+      <c r="A298" s="38" t="s">
+        <v>62</v>
       </c>
       <c r="B298" s="11">
-        <v>328111</v>
+        <v>488247</v>
       </c>
       <c r="C298" s="11">
-        <v>1678649</v>
+        <v>1065018</v>
       </c>
       <c r="D298" s="11">
-        <v>2941941</v>
+        <v>1665633</v>
       </c>
       <c r="E298" s="5">
-        <v>4511715</v>
+        <v>2206589</v>
       </c>
       <c r="F298" s="22">
-        <v>4840917</v>
+        <v>2725522</v>
       </c>
       <c r="G298" s="53">
-        <v>5231351</v>
+        <v>3316798</v>
       </c>
       <c r="H298" s="22">
-        <v>5585040</v>
-[...1 lines deleted...]
-      <c r="I298" s="22"/>
+        <v>3862403</v>
+      </c>
+      <c r="I298" s="22">
+        <v>4382001</v>
+      </c>
       <c r="J298" s="22"/>
       <c r="K298" s="22"/>
       <c r="L298" s="22"/>
       <c r="M298" s="22"/>
     </row>
     <row r="299" spans="1:13">
       <c r="A299" s="38" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="B299" s="11">
-        <v>5217</v>
+        <v>1969</v>
       </c>
       <c r="C299" s="11">
-        <v>10434</v>
+        <v>3938</v>
       </c>
       <c r="D299" s="11">
-        <v>15651</v>
+        <v>5907</v>
       </c>
       <c r="E299" s="5">
-        <v>20868</v>
+        <v>7876</v>
       </c>
       <c r="F299" s="22">
-        <v>26085</v>
+        <v>9845</v>
       </c>
       <c r="G299" s="53">
-        <v>31302</v>
+        <v>11814</v>
       </c>
       <c r="H299" s="22">
-        <v>36389</v>
-[...1 lines deleted...]
-      <c r="I299" s="22"/>
+        <v>15145</v>
+      </c>
+      <c r="I299" s="22">
+        <v>18476</v>
+      </c>
       <c r="J299" s="22"/>
       <c r="K299" s="22"/>
       <c r="L299" s="22"/>
       <c r="M299" s="22"/>
     </row>
-    <row r="300" spans="1:13">
+    <row r="300" spans="1:13" ht="12.75" customHeight="1">
       <c r="A300" s="38" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="B300" s="11">
-        <v>6206</v>
+        <v>553805</v>
       </c>
       <c r="C300" s="11">
-        <v>7647</v>
+        <v>906197</v>
       </c>
       <c r="D300" s="11">
-        <v>9087</v>
+        <v>1258589</v>
       </c>
       <c r="E300" s="5">
-        <v>10527</v>
+        <v>1610981</v>
       </c>
       <c r="F300" s="22">
-        <v>10527</v>
+        <v>1802839</v>
       </c>
       <c r="G300" s="53">
-        <v>10527</v>
+        <v>1994697</v>
       </c>
       <c r="H300" s="22">
-        <v>10527</v>
-[...1 lines deleted...]
-      <c r="I300" s="22"/>
+        <v>2172335</v>
+      </c>
+      <c r="I300" s="22">
+        <v>2397478</v>
+      </c>
       <c r="J300" s="22"/>
       <c r="K300" s="22"/>
       <c r="L300" s="22"/>
       <c r="M300" s="22"/>
     </row>
-    <row r="301" spans="1:13">
-[...28 lines deleted...]
-      <c r="M301" s="22"/>
+    <row r="301" spans="1:13" ht="21.6">
+      <c r="A301" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="C301" s="32"/>
+      <c r="D301" s="32"/>
+      <c r="F301" s="8"/>
+      <c r="G301" s="27"/>
+      <c r="H301" s="14"/>
+      <c r="I301" s="14"/>
+      <c r="J301" s="14"/>
+      <c r="K301" s="4"/>
+      <c r="L301" s="4"/>
+      <c r="M301" s="4"/>
     </row>
     <row r="302" spans="1:13">
-      <c r="A302" s="38" t="s">
-        <v>57</v>
+      <c r="A302" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B302" s="11">
-        <v>7572</v>
+        <v>328111</v>
       </c>
       <c r="C302" s="11">
-        <v>15144</v>
+        <v>1678649</v>
       </c>
       <c r="D302" s="11">
-        <v>22716</v>
+        <v>2941941</v>
       </c>
       <c r="E302" s="5">
-        <v>30288</v>
+        <v>4511715</v>
       </c>
       <c r="F302" s="22">
-        <v>37872</v>
+        <v>4840917</v>
       </c>
       <c r="G302" s="53">
-        <v>45457</v>
+        <v>5231351</v>
       </c>
       <c r="H302" s="22">
-        <v>47362</v>
-[...1 lines deleted...]
-      <c r="I302" s="22"/>
+        <v>5585040</v>
+      </c>
+      <c r="I302" s="22">
+        <v>5939911</v>
+      </c>
       <c r="J302" s="22"/>
       <c r="K302" s="22"/>
       <c r="L302" s="22"/>
       <c r="M302" s="22"/>
     </row>
     <row r="303" spans="1:13">
       <c r="A303" s="38" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="B303" s="11">
-        <v>17479</v>
+        <v>5217</v>
       </c>
       <c r="C303" s="11">
-        <v>38764</v>
+        <v>10434</v>
       </c>
       <c r="D303" s="11">
-        <v>60048</v>
+        <v>15651</v>
       </c>
       <c r="E303" s="5">
-        <v>81332</v>
+        <v>20868</v>
       </c>
       <c r="F303" s="22">
-        <v>98000</v>
+        <v>26085</v>
       </c>
       <c r="G303" s="53">
-        <v>114667</v>
+        <v>31302</v>
       </c>
       <c r="H303" s="22">
-        <v>122320</v>
-[...1 lines deleted...]
-      <c r="I303" s="22"/>
+        <v>36389</v>
+      </c>
+      <c r="I303" s="22">
+        <v>41828</v>
+      </c>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
       <c r="L303" s="22"/>
       <c r="M303" s="22"/>
     </row>
     <row r="304" spans="1:13">
       <c r="A304" s="38" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B304" s="11">
-        <v>706</v>
+        <v>6206</v>
       </c>
       <c r="C304" s="11">
-        <v>2008</v>
+        <v>7647</v>
       </c>
       <c r="D304" s="11">
-        <v>3310</v>
+        <v>9087</v>
       </c>
       <c r="E304" s="5">
-        <v>4611</v>
+        <v>10527</v>
       </c>
       <c r="F304" s="22">
-        <v>4652</v>
+        <v>10527</v>
       </c>
       <c r="G304" s="53">
-        <v>4692</v>
+        <v>10527</v>
       </c>
       <c r="H304" s="22">
-        <v>4732</v>
-[...1 lines deleted...]
-      <c r="I304" s="22"/>
+        <v>10527</v>
+      </c>
+      <c r="I304" s="22">
+        <v>11287</v>
+      </c>
       <c r="J304" s="22"/>
       <c r="K304" s="22"/>
       <c r="L304" s="22"/>
       <c r="M304" s="22"/>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" s="38" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B305" s="11">
-        <v>131150</v>
+        <v>500</v>
       </c>
       <c r="C305" s="11">
-        <v>242423</v>
+        <v>1000</v>
       </c>
       <c r="D305" s="11">
-        <v>353591</v>
+        <v>1500</v>
       </c>
       <c r="E305" s="5">
-        <v>464865</v>
+        <v>2000</v>
       </c>
       <c r="F305" s="22">
-        <v>581121</v>
+        <v>2500</v>
       </c>
       <c r="G305" s="53">
-        <v>697484</v>
+        <v>3000</v>
       </c>
       <c r="H305" s="22">
-        <v>818177</v>
-[...1 lines deleted...]
-      <c r="I305" s="22"/>
+        <v>3465</v>
+      </c>
+      <c r="I305" s="22">
+        <v>3930</v>
+      </c>
       <c r="J305" s="22"/>
       <c r="K305" s="22"/>
       <c r="L305" s="22"/>
       <c r="M305" s="22"/>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="38" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B306" s="11">
-        <v>5638</v>
+        <v>7572</v>
       </c>
       <c r="C306" s="11">
-        <v>15771</v>
+        <v>15144</v>
       </c>
       <c r="D306" s="11">
-        <v>25904</v>
+        <v>22716</v>
       </c>
       <c r="E306" s="5">
-        <v>36037</v>
+        <v>30288</v>
       </c>
       <c r="F306" s="22">
-        <v>42197</v>
+        <v>37872</v>
       </c>
       <c r="G306" s="53">
-        <v>48358</v>
+        <v>45457</v>
       </c>
       <c r="H306" s="22">
-        <v>50648</v>
-[...1 lines deleted...]
-      <c r="I306" s="22"/>
+        <v>47362</v>
+      </c>
+      <c r="I306" s="22">
+        <v>49471</v>
+      </c>
       <c r="J306" s="22"/>
       <c r="K306" s="22"/>
       <c r="L306" s="22"/>
       <c r="M306" s="22"/>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" s="38" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B307" s="11">
-        <v>425</v>
+        <v>17479</v>
       </c>
       <c r="C307" s="11">
-        <v>1174</v>
+        <v>38764</v>
       </c>
       <c r="D307" s="11">
-        <v>1924</v>
+        <v>60048</v>
       </c>
       <c r="E307" s="5">
-        <v>2673</v>
+        <v>81332</v>
       </c>
       <c r="F307" s="22">
-        <v>3058</v>
+        <v>98000</v>
       </c>
       <c r="G307" s="53">
-        <v>3443</v>
+        <v>114667</v>
       </c>
       <c r="H307" s="22">
-        <v>3443</v>
-[...1 lines deleted...]
-      <c r="I307" s="22"/>
+        <v>122320</v>
+      </c>
+      <c r="I307" s="22">
+        <v>130044</v>
+      </c>
       <c r="J307" s="22"/>
       <c r="K307" s="22"/>
       <c r="L307" s="22"/>
       <c r="M307" s="22"/>
     </row>
     <row r="308" spans="1:13">
       <c r="A308" s="38" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B308" s="11">
-        <v>153217</v>
+        <v>706</v>
       </c>
       <c r="C308" s="11">
-        <v>1344284</v>
+        <v>2008</v>
       </c>
       <c r="D308" s="11">
-        <v>2448210</v>
+        <v>3310</v>
       </c>
       <c r="E308" s="5">
-        <v>3858513</v>
+        <v>4611</v>
       </c>
       <c r="F308" s="22">
-        <v>4034905</v>
+        <v>4652</v>
       </c>
       <c r="G308" s="53">
-        <v>4272421</v>
+        <v>4692</v>
       </c>
       <c r="H308" s="22">
-        <v>4487977</v>
-[...1 lines deleted...]
-      <c r="I308" s="22"/>
+        <v>4732</v>
+      </c>
+      <c r="I308" s="22">
+        <v>6764</v>
+      </c>
       <c r="J308" s="22"/>
       <c r="K308" s="22"/>
       <c r="L308" s="22"/>
       <c r="M308" s="22"/>
     </row>
-    <row r="309" spans="1:13" ht="36.6" customHeight="1">
-[...11 lines deleted...]
-      <c r="M309" s="5"/>
+    <row r="309" spans="1:13">
+      <c r="A309" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B309" s="11">
+        <v>131150</v>
+      </c>
+      <c r="C309" s="11">
+        <v>242423</v>
+      </c>
+      <c r="D309" s="11">
+        <v>353591</v>
+      </c>
+      <c r="E309" s="5">
+        <v>464865</v>
+      </c>
+      <c r="F309" s="22">
+        <v>581121</v>
+      </c>
+      <c r="G309" s="53">
+        <v>697484</v>
+      </c>
+      <c r="H309" s="22">
+        <v>818177</v>
+      </c>
+      <c r="I309" s="22">
+        <v>910203</v>
+      </c>
+      <c r="J309" s="22"/>
+      <c r="K309" s="22"/>
+      <c r="L309" s="22"/>
+      <c r="M309" s="22"/>
     </row>
     <row r="310" spans="1:13">
-      <c r="A310" s="37" t="s">
-[...23 lines deleted...]
-      <c r="I310" s="22"/>
+      <c r="A310" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B310" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C310" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D310" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E310" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F310" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G310" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="H310" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I310" s="22">
+        <v>46</v>
+      </c>
       <c r="J310" s="22"/>
       <c r="K310" s="22"/>
       <c r="L310" s="22"/>
       <c r="M310" s="22"/>
     </row>
     <row r="311" spans="1:13">
       <c r="A311" s="38" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B311" s="11">
-        <v>3899353</v>
+        <v>5638</v>
       </c>
       <c r="C311" s="11">
-        <v>7159117</v>
+        <v>15771</v>
       </c>
       <c r="D311" s="11">
-        <v>10884837</v>
+        <v>25904</v>
       </c>
       <c r="E311" s="5">
-        <v>14422618</v>
+        <v>36037</v>
       </c>
       <c r="F311" s="22">
-        <v>18935516</v>
+        <v>42197</v>
       </c>
       <c r="G311" s="53">
-        <v>23593113</v>
+        <v>48358</v>
       </c>
       <c r="H311" s="22">
-        <v>28424529</v>
-[...1 lines deleted...]
-      <c r="I311" s="22"/>
+        <v>50648</v>
+      </c>
+      <c r="I311" s="22">
+        <v>56153</v>
+      </c>
       <c r="J311" s="22"/>
       <c r="K311" s="22"/>
       <c r="L311" s="22"/>
       <c r="M311" s="22"/>
     </row>
     <row r="312" spans="1:13">
-      <c r="A312" s="39" t="s">
-        <v>55</v>
+      <c r="A312" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B312" s="11">
-        <v>284720</v>
+        <v>425</v>
       </c>
       <c r="C312" s="11">
-        <v>548610</v>
+        <v>1174</v>
       </c>
       <c r="D312" s="11">
-        <v>981311</v>
+        <v>1924</v>
       </c>
       <c r="E312" s="5">
-        <v>1379888</v>
+        <v>2673</v>
       </c>
       <c r="F312" s="22">
-        <v>1826793</v>
+        <v>3058</v>
       </c>
       <c r="G312" s="53">
-        <v>2250608</v>
+        <v>3443</v>
       </c>
       <c r="H312" s="22">
-        <v>2735945</v>
-[...1 lines deleted...]
-      <c r="I312" s="22"/>
+        <v>3443</v>
+      </c>
+      <c r="I312" s="22">
+        <v>3684</v>
+      </c>
       <c r="J312" s="22"/>
       <c r="K312" s="22"/>
       <c r="L312" s="22"/>
       <c r="M312" s="22"/>
     </row>
     <row r="313" spans="1:13">
       <c r="A313" s="38" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B313" s="11">
-        <v>64182</v>
+        <v>153217</v>
       </c>
       <c r="C313" s="11">
-        <v>143740</v>
+        <v>1344284</v>
       </c>
       <c r="D313" s="11">
-        <v>223737</v>
+        <v>2448210</v>
       </c>
       <c r="E313" s="5">
-        <v>300751</v>
+        <v>3858513</v>
       </c>
       <c r="F313" s="22">
-        <v>380454</v>
+        <v>4034905</v>
       </c>
       <c r="G313" s="53">
-        <v>465062</v>
+        <v>4272421</v>
       </c>
       <c r="H313" s="22">
-        <v>550671</v>
-[...1 lines deleted...]
-      <c r="I313" s="22"/>
+        <v>4487977</v>
+      </c>
+      <c r="I313" s="22">
+        <v>4726504</v>
+      </c>
       <c r="J313" s="22"/>
       <c r="K313" s="22"/>
       <c r="L313" s="22"/>
       <c r="M313" s="22"/>
     </row>
-    <row r="314" spans="1:13">
-[...28 lines deleted...]
-      <c r="M314" s="22"/>
+    <row r="314" spans="1:13" ht="36.6" customHeight="1">
+      <c r="A314" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="C314" s="32"/>
+      <c r="D314" s="32"/>
+      <c r="F314" s="10"/>
+      <c r="G314" s="28"/>
+      <c r="H314" s="15"/>
+      <c r="J314" s="15"/>
+      <c r="K314" s="5"/>
+      <c r="L314" s="5"/>
+      <c r="M314" s="5"/>
     </row>
     <row r="315" spans="1:13">
-      <c r="A315" s="38" t="s">
-        <v>58</v>
+      <c r="A315" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B315" s="11">
-        <v>832430</v>
+        <v>20585430</v>
       </c>
       <c r="C315" s="11">
-        <v>1775348</v>
+        <v>40225961</v>
       </c>
       <c r="D315" s="11">
-        <v>3012004</v>
+        <v>60041692</v>
       </c>
       <c r="E315" s="5">
-        <v>3825588</v>
+        <v>78028996</v>
       </c>
       <c r="F315" s="22">
-        <v>4392452</v>
+        <v>96606530</v>
       </c>
       <c r="G315" s="53">
-        <v>4815410</v>
+        <v>115303956</v>
       </c>
       <c r="H315" s="22">
-        <v>5213905</v>
-[...1 lines deleted...]
-      <c r="I315" s="22"/>
+        <v>135089270</v>
+      </c>
+      <c r="I315" s="22">
+        <v>154304370</v>
+      </c>
       <c r="J315" s="22"/>
       <c r="K315" s="22"/>
       <c r="L315" s="22"/>
       <c r="M315" s="22"/>
     </row>
     <row r="316" spans="1:13">
       <c r="A316" s="38" t="s">
-        <v>59</v>
+        <v>14</v>
       </c>
       <c r="B316" s="11">
-        <v>1568089</v>
+        <v>3899353</v>
       </c>
       <c r="C316" s="11">
-        <v>2945377</v>
+        <v>7159117</v>
       </c>
       <c r="D316" s="11">
-        <v>4340197</v>
+        <v>10884837</v>
       </c>
       <c r="E316" s="5">
-        <v>5607511</v>
+        <v>14422618</v>
       </c>
       <c r="F316" s="22">
-        <v>7361583</v>
+        <v>18935516</v>
       </c>
       <c r="G316" s="53">
-        <v>9213640</v>
+        <v>23593113</v>
       </c>
       <c r="H316" s="22">
-        <v>11470615</v>
-[...1 lines deleted...]
-      <c r="I316" s="22"/>
+        <v>28424529</v>
+      </c>
+      <c r="I316" s="22">
+        <v>33049259</v>
+      </c>
       <c r="J316" s="22"/>
       <c r="K316" s="22"/>
       <c r="L316" s="22"/>
       <c r="M316" s="22"/>
     </row>
     <row r="317" spans="1:13">
-      <c r="A317" s="38" t="s">
-        <v>60</v>
+      <c r="A317" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B317" s="11">
-        <v>6122300</v>
+        <v>284720</v>
       </c>
       <c r="C317" s="11">
-        <v>12211192</v>
+        <v>548610</v>
       </c>
       <c r="D317" s="11">
-        <v>17760588</v>
+        <v>981311</v>
       </c>
       <c r="E317" s="5">
-        <v>22967634</v>
+        <v>1379888</v>
       </c>
       <c r="F317" s="22">
-        <v>27663434</v>
+        <v>1826793</v>
       </c>
       <c r="G317" s="53">
-        <v>32764001</v>
+        <v>2250608</v>
       </c>
       <c r="H317" s="22">
-        <v>38222127</v>
-[...1 lines deleted...]
-      <c r="I317" s="22"/>
+        <v>2735945</v>
+      </c>
+      <c r="I317" s="22">
+        <v>3195803</v>
+      </c>
       <c r="J317" s="22"/>
       <c r="K317" s="22"/>
       <c r="L317" s="22"/>
       <c r="M317" s="22"/>
     </row>
     <row r="318" spans="1:13">
       <c r="A318" s="38" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B318" s="11">
-        <v>40706</v>
+        <v>64182</v>
       </c>
       <c r="C318" s="11">
-        <v>83833</v>
+        <v>143740</v>
       </c>
       <c r="D318" s="11">
-        <v>129642</v>
+        <v>223737</v>
       </c>
       <c r="E318" s="5">
-        <v>176093</v>
+        <v>300751</v>
       </c>
       <c r="F318" s="22">
-        <v>219301</v>
+        <v>380454</v>
       </c>
       <c r="G318" s="53">
-        <v>261586</v>
+        <v>465062</v>
       </c>
       <c r="H318" s="22">
-        <v>302607</v>
-[...1 lines deleted...]
-      <c r="I318" s="22"/>
+        <v>550671</v>
+      </c>
+      <c r="I318" s="22">
+        <v>611480</v>
+      </c>
       <c r="J318" s="22"/>
       <c r="K318" s="22"/>
       <c r="L318" s="22"/>
       <c r="M318" s="22"/>
     </row>
     <row r="319" spans="1:13">
       <c r="A319" s="38" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B319" s="11">
-        <v>1621542</v>
+        <v>2126069</v>
       </c>
       <c r="C319" s="11">
-        <v>3083043</v>
+        <v>4415568</v>
       </c>
       <c r="D319" s="11">
-        <v>4507760</v>
+        <v>6627274</v>
       </c>
       <c r="E319" s="5">
-        <v>5777192</v>
+        <v>8819809</v>
       </c>
       <c r="F319" s="22">
-        <v>7024839</v>
+        <v>10767931</v>
       </c>
       <c r="G319" s="53">
-        <v>8378227</v>
+        <v>12358680</v>
       </c>
       <c r="H319" s="22">
-        <v>9795460</v>
-[...1 lines deleted...]
-      <c r="I319" s="22"/>
+        <v>14019284</v>
+      </c>
+      <c r="I319" s="22">
+        <v>15824275</v>
+      </c>
       <c r="J319" s="22"/>
       <c r="K319" s="22"/>
       <c r="L319" s="22"/>
       <c r="M319" s="22"/>
     </row>
     <row r="320" spans="1:13">
       <c r="A320" s="38" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B320" s="11">
-        <v>255307</v>
+        <v>832430</v>
       </c>
       <c r="C320" s="11">
-        <v>447494</v>
+        <v>1775348</v>
       </c>
       <c r="D320" s="11">
-        <v>778914</v>
+        <v>3012004</v>
       </c>
       <c r="E320" s="5">
-        <v>1105085</v>
+        <v>3825588</v>
       </c>
       <c r="F320" s="22">
-        <v>1459260</v>
+        <v>4392452</v>
       </c>
       <c r="G320" s="53">
-        <v>1686320</v>
+        <v>4815410</v>
       </c>
       <c r="H320" s="22">
-        <v>1935775</v>
-[...1 lines deleted...]
-      <c r="I320" s="22"/>
+        <v>5213905</v>
+      </c>
+      <c r="I320" s="22">
+        <v>5665258</v>
+      </c>
       <c r="J320" s="22"/>
       <c r="K320" s="22"/>
       <c r="L320" s="22"/>
       <c r="M320" s="22"/>
     </row>
     <row r="321" spans="1:23">
       <c r="A321" s="38" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B321" s="11">
-        <v>3770730</v>
+        <v>1568089</v>
       </c>
       <c r="C321" s="11">
-        <v>7412639</v>
+        <v>2945377</v>
       </c>
       <c r="D321" s="11">
-        <v>10795429</v>
+        <v>4340197</v>
       </c>
       <c r="E321" s="5">
-        <v>13646825</v>
+        <v>5607511</v>
       </c>
       <c r="F321" s="22">
-        <v>16574966</v>
+        <v>7361583</v>
       </c>
       <c r="G321" s="53">
-        <v>19517309</v>
+        <v>9213640</v>
       </c>
       <c r="H321" s="22">
-        <v>22418350</v>
-[...1 lines deleted...]
-      <c r="I321" s="22"/>
+        <v>11470615</v>
+      </c>
+      <c r="I321" s="22">
+        <v>13222328</v>
+      </c>
       <c r="J321" s="22"/>
       <c r="K321" s="22"/>
       <c r="L321" s="22"/>
       <c r="M321" s="22"/>
     </row>
-    <row r="322" spans="1:23" ht="33.6" customHeight="1">
-[...6 lines deleted...]
-      <c r="H322" s="15"/>
+    <row r="322" spans="1:23">
+      <c r="A322" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B322" s="11">
+        <v>6122300</v>
+      </c>
+      <c r="C322" s="11">
+        <v>12211192</v>
+      </c>
+      <c r="D322" s="11">
+        <v>17760588</v>
+      </c>
+      <c r="E322" s="5">
+        <v>22967634</v>
+      </c>
+      <c r="F322" s="22">
+        <v>27663434</v>
+      </c>
+      <c r="G322" s="53">
+        <v>32764001</v>
+      </c>
+      <c r="H322" s="22">
+        <v>38222127</v>
+      </c>
+      <c r="I322" s="22">
+        <v>43889768</v>
+      </c>
+      <c r="J322" s="22"/>
+      <c r="K322" s="22"/>
+      <c r="L322" s="22"/>
+      <c r="M322" s="22"/>
     </row>
     <row r="323" spans="1:23">
-      <c r="A323" s="37" t="s">
-        <v>21</v>
+      <c r="A323" s="38" t="s">
+        <v>61</v>
       </c>
       <c r="B323" s="11">
-        <v>15831530</v>
+        <v>40706</v>
       </c>
       <c r="C323" s="11">
-        <v>30500160</v>
+        <v>83833</v>
       </c>
       <c r="D323" s="11">
-        <v>45821506</v>
+        <v>129642</v>
       </c>
       <c r="E323" s="5">
-        <v>60871788</v>
+        <v>176093</v>
       </c>
       <c r="F323" s="22">
-        <v>77691194</v>
+        <v>219301</v>
       </c>
       <c r="G323" s="53">
-        <v>95038284</v>
+        <v>261586</v>
       </c>
       <c r="H323" s="22">
-        <v>113597194</v>
-[...1 lines deleted...]
-      <c r="I323" s="22"/>
+        <v>302607</v>
+      </c>
+      <c r="I323" s="22">
+        <v>352727</v>
+      </c>
       <c r="J323" s="22"/>
       <c r="K323" s="22"/>
       <c r="L323" s="22"/>
       <c r="M323" s="22"/>
-      <c r="N323" s="19"/>
-[...8 lines deleted...]
-      <c r="W323" s="19"/>
     </row>
     <row r="324" spans="1:23">
       <c r="A324" s="38" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B324" s="11">
-        <v>2624754</v>
+        <v>1621542</v>
       </c>
       <c r="C324" s="11">
-        <v>4614945</v>
+        <v>3083043</v>
       </c>
       <c r="D324" s="11">
-        <v>7189631</v>
+        <v>4507760</v>
       </c>
       <c r="E324" s="5">
-        <v>9810022</v>
+        <v>5777192</v>
       </c>
       <c r="F324" s="22">
-        <v>13937287</v>
+        <v>7024839</v>
       </c>
       <c r="G324" s="53">
-        <v>18308272</v>
+        <v>8378227</v>
       </c>
       <c r="H324" s="22">
-        <v>22867691</v>
-[...1 lines deleted...]
-      <c r="I324" s="22"/>
+        <v>9795460</v>
+      </c>
+      <c r="I324" s="22">
+        <v>11179340</v>
+      </c>
       <c r="J324" s="22"/>
       <c r="K324" s="22"/>
       <c r="L324" s="22"/>
       <c r="M324" s="22"/>
-      <c r="N324" s="19"/>
-[...8 lines deleted...]
-      <c r="W324" s="19"/>
     </row>
     <row r="325" spans="1:23">
-      <c r="A325" s="39" t="s">
-        <v>55</v>
+      <c r="A325" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B325" s="11">
-        <v>151536</v>
+        <v>255307</v>
       </c>
       <c r="C325" s="11">
-        <v>304572</v>
+        <v>447494</v>
       </c>
       <c r="D325" s="11">
-        <v>633653</v>
+        <v>778914</v>
       </c>
       <c r="E325" s="5">
-        <v>959404</v>
+        <v>1105085</v>
       </c>
       <c r="F325" s="22">
-        <v>1313027</v>
+        <v>1459260</v>
       </c>
       <c r="G325" s="53">
-        <v>1643695</v>
+        <v>1686320</v>
       </c>
       <c r="H325" s="22">
-        <v>2035865</v>
-[...1 lines deleted...]
-      <c r="I325" s="22"/>
+        <v>1935775</v>
+      </c>
+      <c r="I325" s="22">
+        <v>2091026</v>
+      </c>
       <c r="J325" s="22"/>
       <c r="K325" s="22"/>
       <c r="L325" s="22"/>
       <c r="M325" s="22"/>
-      <c r="N325" s="19"/>
-[...8 lines deleted...]
-      <c r="W325" s="19"/>
     </row>
     <row r="326" spans="1:23">
       <c r="A326" s="38" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B326" s="11">
-        <v>40922</v>
+        <v>3770730</v>
       </c>
       <c r="C326" s="11">
-        <v>79204</v>
+        <v>7412639</v>
       </c>
       <c r="D326" s="11">
-        <v>117925</v>
+        <v>10795429</v>
       </c>
       <c r="E326" s="5">
-        <v>153663</v>
+        <v>13646825</v>
       </c>
       <c r="F326" s="22">
-        <v>191833</v>
+        <v>16574966</v>
       </c>
       <c r="G326" s="53">
-        <v>234907</v>
+        <v>19517309</v>
       </c>
       <c r="H326" s="22">
-        <v>278982</v>
-[...1 lines deleted...]
-      <c r="I326" s="22"/>
+        <v>22418350</v>
+      </c>
+      <c r="I326" s="22">
+        <v>25223106</v>
+      </c>
       <c r="J326" s="22"/>
       <c r="K326" s="22"/>
       <c r="L326" s="22"/>
       <c r="M326" s="22"/>
-      <c r="N326" s="19"/>
-[...49 lines deleted...]
-      <c r="W327" s="19"/>
+    </row>
+    <row r="327" spans="1:23" ht="33.6" customHeight="1">
+      <c r="A327" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="C327" s="32"/>
+      <c r="D327" s="32"/>
+      <c r="G327" s="26"/>
+      <c r="H327" s="15"/>
     </row>
     <row r="328" spans="1:23">
-      <c r="A328" s="38" t="s">
-        <v>58</v>
+      <c r="A328" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B328" s="11">
-        <v>303399</v>
+        <v>15831530</v>
       </c>
       <c r="C328" s="11">
-        <v>569382</v>
+        <v>30500160</v>
       </c>
       <c r="D328" s="11">
-        <v>871617</v>
+        <v>45821506</v>
       </c>
       <c r="E328" s="5">
-        <v>1194979</v>
+        <v>60871788</v>
       </c>
       <c r="F328" s="22">
-        <v>1527519</v>
+        <v>77691194</v>
       </c>
       <c r="G328" s="53">
-        <v>1862925</v>
+        <v>95038284</v>
       </c>
       <c r="H328" s="22">
-        <v>2213024</v>
-[...1 lines deleted...]
-      <c r="I328" s="22"/>
+        <v>113597194</v>
+      </c>
+      <c r="I328" s="22">
+        <v>131830840</v>
+      </c>
       <c r="J328" s="22"/>
       <c r="K328" s="22"/>
       <c r="L328" s="22"/>
       <c r="M328" s="22"/>
       <c r="N328" s="19"/>
       <c r="O328" s="19"/>
       <c r="P328" s="19"/>
       <c r="Q328" s="19"/>
       <c r="R328" s="19"/>
       <c r="S328" s="19"/>
       <c r="T328" s="19"/>
       <c r="U328" s="19"/>
       <c r="V328" s="19"/>
       <c r="W328" s="19"/>
     </row>
     <row r="329" spans="1:23">
       <c r="A329" s="38" t="s">
-        <v>59</v>
+        <v>14</v>
       </c>
       <c r="B329" s="11">
-        <v>1568089</v>
+        <v>2624754</v>
       </c>
       <c r="C329" s="11">
-        <v>2945377</v>
+        <v>4614945</v>
       </c>
       <c r="D329" s="11">
-        <v>4340197</v>
+        <v>7189631</v>
       </c>
       <c r="E329" s="5">
-        <v>5607511</v>
+        <v>9810022</v>
       </c>
       <c r="F329" s="22">
-        <v>7361583</v>
+        <v>13937287</v>
       </c>
       <c r="G329" s="53">
-        <v>9213640</v>
+        <v>18308272</v>
       </c>
       <c r="H329" s="22">
-        <v>11470615</v>
-[...1 lines deleted...]
-      <c r="I329" s="22"/>
+        <v>22867691</v>
+      </c>
+      <c r="I329" s="22">
+        <v>27186189</v>
+      </c>
       <c r="J329" s="22"/>
       <c r="K329" s="22"/>
       <c r="L329" s="22"/>
       <c r="M329" s="22"/>
       <c r="N329" s="19"/>
       <c r="O329" s="19"/>
       <c r="P329" s="19"/>
       <c r="Q329" s="19"/>
       <c r="R329" s="19"/>
       <c r="S329" s="19"/>
       <c r="T329" s="19"/>
       <c r="U329" s="19"/>
       <c r="V329" s="19"/>
       <c r="W329" s="19"/>
     </row>
     <row r="330" spans="1:23">
-      <c r="A330" s="38" t="s">
-        <v>60</v>
+      <c r="A330" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B330" s="11">
-        <v>5165296</v>
+        <v>151536</v>
       </c>
       <c r="C330" s="11">
-        <v>10280429</v>
+        <v>304572</v>
       </c>
       <c r="D330" s="11">
-        <v>15051947</v>
+        <v>633653</v>
       </c>
       <c r="E330" s="5">
-        <v>19839531</v>
+        <v>959404</v>
       </c>
       <c r="F330" s="22">
-        <v>24166531</v>
+        <v>1313027</v>
       </c>
       <c r="G330" s="53">
-        <v>28967409</v>
+        <v>1643695</v>
       </c>
       <c r="H330" s="22">
-        <v>34140498</v>
-[...1 lines deleted...]
-      <c r="I330" s="22"/>
+        <v>2035865</v>
+      </c>
+      <c r="I330" s="22">
+        <v>2436060</v>
+      </c>
       <c r="J330" s="22"/>
       <c r="K330" s="22"/>
       <c r="L330" s="22"/>
       <c r="M330" s="22"/>
       <c r="N330" s="19"/>
       <c r="O330" s="19"/>
       <c r="P330" s="19"/>
       <c r="Q330" s="19"/>
       <c r="R330" s="19"/>
       <c r="S330" s="19"/>
       <c r="T330" s="19"/>
       <c r="U330" s="19"/>
       <c r="V330" s="19"/>
       <c r="W330" s="19"/>
     </row>
     <row r="331" spans="1:23">
       <c r="A331" s="38" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B331" s="11">
-        <v>40706</v>
+        <v>40922</v>
       </c>
       <c r="C331" s="11">
-        <v>83833</v>
+        <v>79204</v>
       </c>
       <c r="D331" s="11">
-        <v>129642</v>
+        <v>117925</v>
       </c>
       <c r="E331" s="5">
-        <v>176093</v>
+        <v>153663</v>
       </c>
       <c r="F331" s="22">
-        <v>219301</v>
+        <v>191833</v>
       </c>
       <c r="G331" s="53">
-        <v>261586</v>
+        <v>234907</v>
       </c>
       <c r="H331" s="22">
-        <v>302607</v>
-[...1 lines deleted...]
-      <c r="I331" s="22"/>
+        <v>278982</v>
+      </c>
+      <c r="I331" s="22">
+        <v>324325</v>
+      </c>
       <c r="J331" s="22"/>
       <c r="K331" s="22"/>
       <c r="L331" s="22"/>
       <c r="M331" s="22"/>
       <c r="N331" s="19"/>
       <c r="O331" s="19"/>
       <c r="P331" s="19"/>
       <c r="Q331" s="19"/>
       <c r="R331" s="19"/>
       <c r="S331" s="19"/>
       <c r="T331" s="19"/>
       <c r="U331" s="19"/>
       <c r="V331" s="19"/>
       <c r="W331" s="19"/>
     </row>
     <row r="332" spans="1:23">
       <c r="A332" s="38" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B332" s="11">
-        <v>1211702</v>
+        <v>1703189</v>
       </c>
       <c r="C332" s="11">
-        <v>2244079</v>
+        <v>3477768</v>
       </c>
       <c r="D332" s="11">
-        <v>3348348</v>
+        <v>5186577</v>
       </c>
       <c r="E332" s="5">
-        <v>4416472</v>
+        <v>7018072</v>
       </c>
       <c r="F332" s="22">
-        <v>5489358</v>
+        <v>8822052</v>
       </c>
       <c r="G332" s="53">
-        <v>6649149</v>
+        <v>10356411</v>
       </c>
       <c r="H332" s="22">
-        <v>7901847</v>
-[...1 lines deleted...]
-      <c r="I332" s="22"/>
+        <v>11971030</v>
+      </c>
+      <c r="I332" s="22">
+        <v>13737269</v>
+      </c>
       <c r="J332" s="22"/>
       <c r="K332" s="22"/>
       <c r="L332" s="22"/>
       <c r="M332" s="22"/>
       <c r="N332" s="19"/>
       <c r="O332" s="19"/>
       <c r="P332" s="19"/>
       <c r="Q332" s="19"/>
       <c r="R332" s="19"/>
       <c r="S332" s="19"/>
       <c r="T332" s="19"/>
       <c r="U332" s="19"/>
       <c r="V332" s="19"/>
       <c r="W332" s="19"/>
     </row>
     <row r="333" spans="1:23">
       <c r="A333" s="38" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B333" s="11">
-        <v>183947</v>
+        <v>303399</v>
       </c>
       <c r="C333" s="11">
-        <v>301787</v>
+        <v>569382</v>
       </c>
       <c r="D333" s="11">
-        <v>559249</v>
+        <v>871617</v>
       </c>
       <c r="E333" s="5">
-        <v>812964</v>
+        <v>1194979</v>
       </c>
       <c r="F333" s="22">
-        <v>1068804</v>
+        <v>1527519</v>
       </c>
       <c r="G333" s="53">
-        <v>1197529</v>
+        <v>1862925</v>
       </c>
       <c r="H333" s="22">
-        <v>1348650</v>
-[...1 lines deleted...]
-      <c r="I333" s="22"/>
+        <v>2213024</v>
+      </c>
+      <c r="I333" s="22">
+        <v>2615186</v>
+      </c>
       <c r="J333" s="22"/>
       <c r="K333" s="22"/>
       <c r="L333" s="22"/>
       <c r="M333" s="22"/>
       <c r="N333" s="19"/>
       <c r="O333" s="19"/>
       <c r="P333" s="19"/>
       <c r="Q333" s="19"/>
       <c r="R333" s="19"/>
       <c r="S333" s="19"/>
       <c r="T333" s="19"/>
       <c r="U333" s="19"/>
       <c r="V333" s="19"/>
       <c r="W333" s="19"/>
     </row>
     <row r="334" spans="1:23">
       <c r="A334" s="38" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B334" s="11">
-        <v>2837989</v>
+        <v>1568089</v>
       </c>
       <c r="C334" s="11">
-        <v>5598784</v>
+        <v>2945377</v>
       </c>
       <c r="D334" s="11">
-        <v>8392721</v>
+        <v>4340197</v>
       </c>
       <c r="E334" s="5">
-        <v>10883076</v>
+        <v>5607511</v>
       </c>
       <c r="F334" s="22">
-        <v>13593899</v>
+        <v>7361583</v>
       </c>
       <c r="G334" s="53">
-        <v>16342760</v>
+        <v>9213640</v>
       </c>
       <c r="H334" s="22">
-        <v>19066384</v>
-[...1 lines deleted...]
-      <c r="I334" s="22"/>
+        <v>11470615</v>
+      </c>
+      <c r="I334" s="22">
+        <v>13222328</v>
+      </c>
       <c r="J334" s="22"/>
       <c r="K334" s="22"/>
       <c r="L334" s="22"/>
       <c r="M334" s="22"/>
       <c r="N334" s="19"/>
       <c r="O334" s="19"/>
       <c r="P334" s="19"/>
       <c r="Q334" s="19"/>
       <c r="R334" s="19"/>
       <c r="S334" s="19"/>
       <c r="T334" s="19"/>
       <c r="U334" s="19"/>
       <c r="V334" s="19"/>
       <c r="W334" s="19"/>
     </row>
-    <row r="335" spans="1:23" ht="39" customHeight="1">
-[...10 lines deleted...]
-      <c r="M335" s="5"/>
+    <row r="335" spans="1:23">
+      <c r="A335" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B335" s="11">
+        <v>5165296</v>
+      </c>
+      <c r="C335" s="11">
+        <v>10280429</v>
+      </c>
+      <c r="D335" s="11">
+        <v>15051947</v>
+      </c>
+      <c r="E335" s="5">
+        <v>19839531</v>
+      </c>
+      <c r="F335" s="22">
+        <v>24166531</v>
+      </c>
+      <c r="G335" s="53">
+        <v>28967409</v>
+      </c>
+      <c r="H335" s="22">
+        <v>34140498</v>
+      </c>
+      <c r="I335" s="22">
+        <v>39603748</v>
+      </c>
+      <c r="J335" s="22"/>
+      <c r="K335" s="22"/>
+      <c r="L335" s="22"/>
+      <c r="M335" s="22"/>
+      <c r="N335" s="19"/>
+      <c r="O335" s="19"/>
+      <c r="P335" s="19"/>
+      <c r="Q335" s="19"/>
+      <c r="R335" s="19"/>
+      <c r="S335" s="19"/>
+      <c r="T335" s="19"/>
+      <c r="U335" s="19"/>
+      <c r="V335" s="19"/>
+      <c r="W335" s="19"/>
     </row>
     <row r="336" spans="1:23">
-      <c r="A336" s="37" t="s">
-        <v>21</v>
+      <c r="A336" s="38" t="s">
+        <v>61</v>
       </c>
       <c r="B336" s="11">
-        <v>3745954</v>
+        <v>40706</v>
       </c>
       <c r="C336" s="11">
-        <v>7714879</v>
+        <v>83833</v>
       </c>
       <c r="D336" s="11">
-        <v>11284609</v>
+        <v>129642</v>
       </c>
       <c r="E336" s="5">
-        <v>13762608</v>
+        <v>176093</v>
       </c>
       <c r="F336" s="22">
-        <v>15263231</v>
+        <v>219301</v>
       </c>
       <c r="G336" s="53">
-        <v>16321546</v>
+        <v>261586</v>
       </c>
       <c r="H336" s="22">
-        <v>17291346</v>
-[...1 lines deleted...]
-      <c r="I336" s="22"/>
+        <v>302607</v>
+      </c>
+      <c r="I336" s="22">
+        <v>352727</v>
+      </c>
       <c r="J336" s="22"/>
       <c r="K336" s="22"/>
       <c r="L336" s="22"/>
       <c r="M336" s="22"/>
+      <c r="N336" s="19"/>
+      <c r="O336" s="19"/>
+      <c r="P336" s="19"/>
+      <c r="Q336" s="19"/>
+      <c r="R336" s="19"/>
+      <c r="S336" s="19"/>
+      <c r="T336" s="19"/>
+      <c r="U336" s="19"/>
+      <c r="V336" s="19"/>
+      <c r="W336" s="19"/>
     </row>
     <row r="337" spans="1:16384">
       <c r="A337" s="38" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B337" s="11">
-        <v>767849</v>
+        <v>1211702</v>
       </c>
       <c r="C337" s="11">
-        <v>1554723</v>
+        <v>2244079</v>
       </c>
       <c r="D337" s="11">
-        <v>2268112</v>
+        <v>3348348</v>
       </c>
       <c r="E337" s="5">
-        <v>2968597</v>
+        <v>4416472</v>
       </c>
       <c r="F337" s="22">
-        <v>3337112</v>
+        <v>5489358</v>
       </c>
       <c r="G337" s="53">
-        <v>3587412</v>
+        <v>6649149</v>
       </c>
       <c r="H337" s="22">
-        <v>3835529</v>
-[...1 lines deleted...]
-      <c r="I337" s="22"/>
+        <v>7901847</v>
+      </c>
+      <c r="I337" s="22">
+        <v>9170319</v>
+      </c>
       <c r="J337" s="22"/>
       <c r="K337" s="22"/>
       <c r="L337" s="22"/>
       <c r="M337" s="22"/>
+      <c r="N337" s="19"/>
+      <c r="O337" s="19"/>
+      <c r="P337" s="19"/>
+      <c r="Q337" s="19"/>
+      <c r="R337" s="19"/>
+      <c r="S337" s="19"/>
+      <c r="T337" s="19"/>
+      <c r="U337" s="19"/>
+      <c r="V337" s="19"/>
+      <c r="W337" s="19"/>
     </row>
     <row r="338" spans="1:16384">
-      <c r="A338" s="43" t="s">
-        <v>55</v>
+      <c r="A338" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B338" s="11">
-        <v>1585</v>
+        <v>183947</v>
       </c>
       <c r="C338" s="11">
-        <v>2964</v>
+        <v>301787</v>
       </c>
       <c r="D338" s="11">
-        <v>4302</v>
+        <v>559249</v>
       </c>
       <c r="E338" s="5">
-        <v>5107</v>
+        <v>812964</v>
       </c>
       <c r="F338" s="22">
-        <v>26367</v>
+        <v>1068804</v>
       </c>
       <c r="G338" s="53">
-        <v>47592</v>
+        <v>1197529</v>
       </c>
       <c r="H338" s="22">
-        <v>68740</v>
-[...1 lines deleted...]
-      <c r="I338" s="22"/>
+        <v>1348650</v>
+      </c>
+      <c r="I338" s="22">
+        <v>1488976</v>
+      </c>
       <c r="J338" s="22"/>
       <c r="K338" s="22"/>
       <c r="L338" s="22"/>
       <c r="M338" s="22"/>
+      <c r="N338" s="19"/>
+      <c r="O338" s="19"/>
+      <c r="P338" s="19"/>
+      <c r="Q338" s="19"/>
+      <c r="R338" s="19"/>
+      <c r="S338" s="19"/>
+      <c r="T338" s="19"/>
+      <c r="U338" s="19"/>
+      <c r="V338" s="19"/>
+      <c r="W338" s="19"/>
     </row>
     <row r="339" spans="1:16384">
-      <c r="A339" s="40" t="s">
-        <v>56</v>
+      <c r="A339" s="38" t="s">
+        <v>64</v>
       </c>
       <c r="B339" s="11">
-        <v>23260</v>
+        <v>2837989</v>
       </c>
       <c r="C339" s="11">
-        <v>64536</v>
+        <v>5598784</v>
       </c>
       <c r="D339" s="11">
-        <v>105812</v>
+        <v>8392721</v>
       </c>
       <c r="E339" s="5">
-        <v>147088</v>
+        <v>10883076</v>
       </c>
       <c r="F339" s="22">
-        <v>188621</v>
+        <v>13593899</v>
       </c>
       <c r="G339" s="53">
-        <v>230155</v>
+        <v>16342760</v>
       </c>
       <c r="H339" s="22">
-        <v>271689</v>
-[...1 lines deleted...]
-      <c r="I339" s="22"/>
+        <v>19066384</v>
+      </c>
+      <c r="I339" s="22">
+        <v>21693713</v>
+      </c>
       <c r="J339" s="22"/>
       <c r="K339" s="22"/>
       <c r="L339" s="22"/>
       <c r="M339" s="22"/>
-    </row>
-[...29 lines deleted...]
-      <c r="M340" s="22"/>
+      <c r="N339" s="19"/>
+      <c r="O339" s="19"/>
+      <c r="P339" s="19"/>
+      <c r="Q339" s="19"/>
+      <c r="R339" s="19"/>
+      <c r="S339" s="19"/>
+      <c r="T339" s="19"/>
+      <c r="U339" s="19"/>
+      <c r="V339" s="19"/>
+      <c r="W339" s="19"/>
+    </row>
+    <row r="340" spans="1:16384" ht="39" customHeight="1">
+      <c r="A340" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="C340" s="11"/>
+      <c r="F340" s="10"/>
+      <c r="G340" s="28"/>
+      <c r="H340" s="15"/>
+      <c r="J340" s="15"/>
+      <c r="K340" s="5"/>
+      <c r="L340" s="5"/>
+      <c r="M340" s="5"/>
     </row>
     <row r="341" spans="1:16384">
-      <c r="A341" s="38" t="s">
-        <v>58</v>
+      <c r="A341" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B341" s="11">
-        <v>529031</v>
+        <v>3745954</v>
       </c>
       <c r="C341" s="11">
-        <v>1205966</v>
+        <v>7714879</v>
       </c>
       <c r="D341" s="11">
-        <v>2140387</v>
+        <v>11284609</v>
       </c>
       <c r="E341" s="5">
-        <v>2630609</v>
+        <v>13762608</v>
       </c>
       <c r="F341" s="22">
-        <v>2864933</v>
+        <v>15263231</v>
       </c>
       <c r="G341" s="53">
-        <v>2952485</v>
+        <v>16321546</v>
       </c>
       <c r="H341" s="22">
-        <v>3000881</v>
-[...1 lines deleted...]
-      <c r="I341" s="22"/>
+        <v>17291346</v>
+      </c>
+      <c r="I341" s="22">
+        <v>18117564</v>
+      </c>
       <c r="J341" s="22"/>
       <c r="K341" s="22"/>
       <c r="L341" s="22"/>
       <c r="M341" s="22"/>
     </row>
     <row r="342" spans="1:16384">
       <c r="A342" s="38" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="B342" s="11">
-        <v>869924</v>
+        <v>767849</v>
       </c>
       <c r="C342" s="11">
-        <v>1729907</v>
+        <v>1554723</v>
       </c>
       <c r="D342" s="11">
-        <v>2400333</v>
+        <v>2268112</v>
       </c>
       <c r="E342" s="5">
-        <v>2739749</v>
+        <v>2968597</v>
       </c>
       <c r="F342" s="22">
-        <v>2984002</v>
+        <v>3337112</v>
       </c>
       <c r="G342" s="53">
-        <v>3159229</v>
+        <v>3587412</v>
       </c>
       <c r="H342" s="22">
-        <v>3319726</v>
-[...1 lines deleted...]
-      <c r="I342" s="22"/>
+        <v>3835529</v>
+      </c>
+      <c r="I342" s="22">
+        <v>4118311</v>
+      </c>
       <c r="J342" s="22"/>
       <c r="K342" s="22"/>
       <c r="L342" s="22"/>
       <c r="M342" s="22"/>
     </row>
-    <row r="343" spans="1:16384" s="45" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="343" spans="1:16384">
+      <c r="A343" s="43" t="s">
+        <v>55</v>
       </c>
       <c r="B343" s="11">
-        <v>311715</v>
+        <v>1585</v>
       </c>
       <c r="C343" s="11">
-        <v>623881</v>
+        <v>2964</v>
       </c>
       <c r="D343" s="11">
-        <v>844591</v>
+        <v>4302</v>
       </c>
       <c r="E343" s="5">
-        <v>1028628</v>
+        <v>5107</v>
       </c>
       <c r="F343" s="22">
-        <v>1185019</v>
+        <v>26367</v>
       </c>
       <c r="G343" s="53">
-        <v>1337593</v>
+        <v>47592</v>
       </c>
       <c r="H343" s="22">
-        <v>1484287</v>
-[...1 lines deleted...]
-      <c r="I343" s="22"/>
+        <v>68740</v>
+      </c>
+      <c r="I343" s="22">
+        <v>76044</v>
+      </c>
       <c r="J343" s="22"/>
       <c r="K343" s="22"/>
       <c r="L343" s="22"/>
       <c r="M343" s="22"/>
-      <c r="N343" s="44"/>
-[...16369 lines deleted...]
-      <c r="XFD343" s="44"/>
     </row>
     <row r="344" spans="1:16384">
-      <c r="A344" s="38" t="s">
-        <v>63</v>
+      <c r="A344" s="40" t="s">
+        <v>56</v>
       </c>
       <c r="B344" s="11">
-        <v>70529</v>
+        <v>23260</v>
       </c>
       <c r="C344" s="11">
-        <v>142914</v>
+        <v>64536</v>
       </c>
       <c r="D344" s="11">
-        <v>215299</v>
+        <v>105812</v>
       </c>
       <c r="E344" s="5">
-        <v>287683</v>
+        <v>147088</v>
       </c>
       <c r="F344" s="22">
-        <v>386018</v>
+        <v>188621</v>
       </c>
       <c r="G344" s="53">
-        <v>484353</v>
+        <v>230155</v>
       </c>
       <c r="H344" s="22">
-        <v>582687</v>
-[...1 lines deleted...]
-      <c r="I344" s="22"/>
+        <v>271689</v>
+      </c>
+      <c r="I344" s="22">
+        <v>287155</v>
+      </c>
       <c r="J344" s="22"/>
       <c r="K344" s="22"/>
       <c r="L344" s="22"/>
       <c r="M344" s="22"/>
     </row>
-    <row r="345" spans="1:16384">
+    <row r="345" spans="1:16384" ht="15" customHeight="1">
       <c r="A345" s="38" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B345" s="11">
-        <v>772407</v>
+        <v>399654</v>
       </c>
       <c r="C345" s="11">
-        <v>1509350</v>
+        <v>880639</v>
       </c>
       <c r="D345" s="11">
-        <v>1955760</v>
+        <v>1350014</v>
       </c>
       <c r="E345" s="5">
-        <v>2246095</v>
+        <v>1709052</v>
       </c>
       <c r="F345" s="22">
-        <v>2438018</v>
+        <v>1853141</v>
       </c>
       <c r="G345" s="53">
-        <v>2613197</v>
+        <v>1909531</v>
       </c>
       <c r="H345" s="22">
-        <v>2772291</v>
-[...1 lines deleted...]
-      <c r="I345" s="22"/>
+        <v>1955516</v>
+      </c>
+      <c r="I345" s="22">
+        <v>1994268</v>
+      </c>
       <c r="J345" s="22"/>
       <c r="K345" s="22"/>
       <c r="L345" s="22"/>
       <c r="M345" s="22"/>
     </row>
-    <row r="346" spans="1:16384" ht="33.75">
-[...12 lines deleted...]
-      <c r="M346" s="5"/>
+    <row r="346" spans="1:16384">
+      <c r="A346" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B346" s="11">
+        <v>529031</v>
+      </c>
+      <c r="C346" s="11">
+        <v>1205966</v>
+      </c>
+      <c r="D346" s="11">
+        <v>2140387</v>
+      </c>
+      <c r="E346" s="5">
+        <v>2630609</v>
+      </c>
+      <c r="F346" s="22">
+        <v>2864933</v>
+      </c>
+      <c r="G346" s="53">
+        <v>2952485</v>
+      </c>
+      <c r="H346" s="22">
+        <v>3000881</v>
+      </c>
+      <c r="I346" s="22">
+        <v>3050072</v>
+      </c>
+      <c r="J346" s="22"/>
+      <c r="K346" s="22"/>
+      <c r="L346" s="22"/>
+      <c r="M346" s="22"/>
     </row>
     <row r="347" spans="1:16384">
-      <c r="A347" s="37" t="s">
-        <v>21</v>
+      <c r="A347" s="38" t="s">
+        <v>60</v>
       </c>
       <c r="B347" s="11">
-        <v>1007946</v>
+        <v>869924</v>
       </c>
       <c r="C347" s="11">
-        <v>2010922</v>
+        <v>1729907</v>
       </c>
       <c r="D347" s="11">
-        <v>2935576</v>
+        <v>2400333</v>
       </c>
       <c r="E347" s="5">
-        <v>3394600</v>
+        <v>2739749</v>
       </c>
       <c r="F347" s="22">
-        <v>3652105</v>
+        <v>2984002</v>
       </c>
       <c r="G347" s="53">
-        <v>3944126</v>
+        <v>3159229</v>
       </c>
       <c r="H347" s="22">
-        <v>4200730</v>
-[...1 lines deleted...]
-      <c r="I347" s="22"/>
+        <v>3319726</v>
+      </c>
+      <c r="I347" s="22">
+        <v>3465570</v>
+      </c>
       <c r="J347" s="22"/>
       <c r="K347" s="22"/>
       <c r="L347" s="22"/>
       <c r="M347" s="22"/>
     </row>
-    <row r="348" spans="1:16384">
+    <row r="348" spans="1:16384" s="45" customFormat="1" ht="15" customHeight="1">
       <c r="A348" s="38" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B348" s="11">
-        <v>506750</v>
+        <v>311715</v>
       </c>
       <c r="C348" s="11">
-        <v>989449</v>
+        <v>623881</v>
       </c>
       <c r="D348" s="11">
-        <v>1427094</v>
+        <v>844591</v>
       </c>
       <c r="E348" s="5">
-        <v>1643999</v>
+        <v>1028628</v>
       </c>
       <c r="F348" s="22">
-        <v>1661117</v>
+        <v>1185019</v>
       </c>
       <c r="G348" s="53">
-        <v>1697429</v>
+        <v>1337593</v>
       </c>
       <c r="H348" s="22">
-        <v>1721309</v>
-[...1 lines deleted...]
-      <c r="I348" s="22"/>
+        <v>1484287</v>
+      </c>
+      <c r="I348" s="22">
+        <v>1594325</v>
+      </c>
       <c r="J348" s="22"/>
       <c r="K348" s="22"/>
       <c r="L348" s="22"/>
       <c r="M348" s="22"/>
+      <c r="N348" s="44"/>
+      <c r="O348" s="44"/>
+      <c r="P348" s="44"/>
+      <c r="Q348" s="44"/>
+      <c r="R348" s="44"/>
+      <c r="S348" s="44"/>
+      <c r="T348" s="44"/>
+      <c r="U348" s="44"/>
+      <c r="V348" s="44"/>
+      <c r="W348" s="44"/>
+      <c r="X348" s="44"/>
+      <c r="Y348" s="44"/>
+      <c r="Z348" s="44"/>
+      <c r="AA348" s="44"/>
+      <c r="AB348" s="44"/>
+      <c r="AC348" s="44"/>
+      <c r="AD348" s="44"/>
+      <c r="AE348" s="44"/>
+      <c r="AF348" s="44"/>
+      <c r="AG348" s="44"/>
+      <c r="AH348" s="44"/>
+      <c r="AI348" s="44"/>
+      <c r="AJ348" s="44"/>
+      <c r="AK348" s="44"/>
+      <c r="AL348" s="44"/>
+      <c r="AM348" s="44"/>
+      <c r="AN348" s="44"/>
+      <c r="AO348" s="44"/>
+      <c r="AP348" s="44"/>
+      <c r="AQ348" s="44"/>
+      <c r="AR348" s="44"/>
+      <c r="AS348" s="44"/>
+      <c r="AT348" s="44"/>
+      <c r="AU348" s="44"/>
+      <c r="AV348" s="44"/>
+      <c r="AW348" s="44"/>
+      <c r="AX348" s="44"/>
+      <c r="AY348" s="44"/>
+      <c r="AZ348" s="44"/>
+      <c r="BA348" s="44"/>
+      <c r="BB348" s="44"/>
+      <c r="BC348" s="44"/>
+      <c r="BD348" s="44"/>
+      <c r="BE348" s="44"/>
+      <c r="BF348" s="44"/>
+      <c r="BG348" s="44"/>
+      <c r="BH348" s="44"/>
+      <c r="BI348" s="44"/>
+      <c r="BJ348" s="44"/>
+      <c r="BK348" s="44"/>
+      <c r="BL348" s="44"/>
+      <c r="BM348" s="44"/>
+      <c r="BN348" s="44"/>
+      <c r="BO348" s="44"/>
+      <c r="BP348" s="44"/>
+      <c r="BQ348" s="44"/>
+      <c r="BR348" s="44"/>
+      <c r="BS348" s="44"/>
+      <c r="BT348" s="44"/>
+      <c r="BU348" s="44"/>
+      <c r="BV348" s="44"/>
+      <c r="BW348" s="44"/>
+      <c r="BX348" s="44"/>
+      <c r="BY348" s="44"/>
+      <c r="BZ348" s="44"/>
+      <c r="CA348" s="44"/>
+      <c r="CB348" s="44"/>
+      <c r="CC348" s="44"/>
+      <c r="CD348" s="44"/>
+      <c r="CE348" s="44"/>
+      <c r="CF348" s="44"/>
+      <c r="CG348" s="44"/>
+      <c r="CH348" s="44"/>
+      <c r="CI348" s="44"/>
+      <c r="CJ348" s="44"/>
+      <c r="CK348" s="44"/>
+      <c r="CL348" s="44"/>
+      <c r="CM348" s="44"/>
+      <c r="CN348" s="44"/>
+      <c r="CO348" s="44"/>
+      <c r="CP348" s="44"/>
+      <c r="CQ348" s="44"/>
+      <c r="CR348" s="44"/>
+      <c r="CS348" s="44"/>
+      <c r="CT348" s="44"/>
+      <c r="CU348" s="44"/>
+      <c r="CV348" s="44"/>
+      <c r="CW348" s="44"/>
+      <c r="CX348" s="44"/>
+      <c r="CY348" s="44"/>
+      <c r="CZ348" s="44"/>
+      <c r="DA348" s="44"/>
+      <c r="DB348" s="44"/>
+      <c r="DC348" s="44"/>
+      <c r="DD348" s="44"/>
+      <c r="DE348" s="44"/>
+      <c r="DF348" s="44"/>
+      <c r="DG348" s="44"/>
+      <c r="DH348" s="44"/>
+      <c r="DI348" s="44"/>
+      <c r="DJ348" s="44"/>
+      <c r="DK348" s="44"/>
+      <c r="DL348" s="44"/>
+      <c r="DM348" s="44"/>
+      <c r="DN348" s="44"/>
+      <c r="DO348" s="44"/>
+      <c r="DP348" s="44"/>
+      <c r="DQ348" s="44"/>
+      <c r="DR348" s="44"/>
+      <c r="DS348" s="44"/>
+      <c r="DT348" s="44"/>
+      <c r="DU348" s="44"/>
+      <c r="DV348" s="44"/>
+      <c r="DW348" s="44"/>
+      <c r="DX348" s="44"/>
+      <c r="DY348" s="44"/>
+      <c r="DZ348" s="44"/>
+      <c r="EA348" s="44"/>
+      <c r="EB348" s="44"/>
+      <c r="EC348" s="44"/>
+      <c r="ED348" s="44"/>
+      <c r="EE348" s="44"/>
+      <c r="EF348" s="44"/>
+      <c r="EG348" s="44"/>
+      <c r="EH348" s="44"/>
+      <c r="EI348" s="44"/>
+      <c r="EJ348" s="44"/>
+      <c r="EK348" s="44"/>
+      <c r="EL348" s="44"/>
+      <c r="EM348" s="44"/>
+      <c r="EN348" s="44"/>
+      <c r="EO348" s="44"/>
+      <c r="EP348" s="44"/>
+      <c r="EQ348" s="44"/>
+      <c r="ER348" s="44"/>
+      <c r="ES348" s="44"/>
+      <c r="ET348" s="44"/>
+      <c r="EU348" s="44"/>
+      <c r="EV348" s="44"/>
+      <c r="EW348" s="44"/>
+      <c r="EX348" s="44"/>
+      <c r="EY348" s="44"/>
+      <c r="EZ348" s="44"/>
+      <c r="FA348" s="44"/>
+      <c r="FB348" s="44"/>
+      <c r="FC348" s="44"/>
+      <c r="FD348" s="44"/>
+      <c r="FE348" s="44"/>
+      <c r="FF348" s="44"/>
+      <c r="FG348" s="44"/>
+      <c r="FH348" s="44"/>
+      <c r="FI348" s="44"/>
+      <c r="FJ348" s="44"/>
+      <c r="FK348" s="44"/>
+      <c r="FL348" s="44"/>
+      <c r="FM348" s="44"/>
+      <c r="FN348" s="44"/>
+      <c r="FO348" s="44"/>
+      <c r="FP348" s="44"/>
+      <c r="FQ348" s="44"/>
+      <c r="FR348" s="44"/>
+      <c r="FS348" s="44"/>
+      <c r="FT348" s="44"/>
+      <c r="FU348" s="44"/>
+      <c r="FV348" s="44"/>
+      <c r="FW348" s="44"/>
+      <c r="FX348" s="44"/>
+      <c r="FY348" s="44"/>
+      <c r="FZ348" s="44"/>
+      <c r="GA348" s="44"/>
+      <c r="GB348" s="44"/>
+      <c r="GC348" s="44"/>
+      <c r="GD348" s="44"/>
+      <c r="GE348" s="44"/>
+      <c r="GF348" s="44"/>
+      <c r="GG348" s="44"/>
+      <c r="GH348" s="44"/>
+      <c r="GI348" s="44"/>
+      <c r="GJ348" s="44"/>
+      <c r="GK348" s="44"/>
+      <c r="GL348" s="44"/>
+      <c r="GM348" s="44"/>
+      <c r="GN348" s="44"/>
+      <c r="GO348" s="44"/>
+      <c r="GP348" s="44"/>
+      <c r="GQ348" s="44"/>
+      <c r="GR348" s="44"/>
+      <c r="GS348" s="44"/>
+      <c r="GT348" s="44"/>
+      <c r="GU348" s="44"/>
+      <c r="GV348" s="44"/>
+      <c r="GW348" s="44"/>
+      <c r="GX348" s="44"/>
+      <c r="GY348" s="44"/>
+      <c r="GZ348" s="44"/>
+      <c r="HA348" s="44"/>
+      <c r="HB348" s="44"/>
+      <c r="HC348" s="44"/>
+      <c r="HD348" s="44"/>
+      <c r="HE348" s="44"/>
+      <c r="HF348" s="44"/>
+      <c r="HG348" s="44"/>
+      <c r="HH348" s="44"/>
+      <c r="HI348" s="44"/>
+      <c r="HJ348" s="44"/>
+      <c r="HK348" s="44"/>
+      <c r="HL348" s="44"/>
+      <c r="HM348" s="44"/>
+      <c r="HN348" s="44"/>
+      <c r="HO348" s="44"/>
+      <c r="HP348" s="44"/>
+      <c r="HQ348" s="44"/>
+      <c r="HR348" s="44"/>
+      <c r="HS348" s="44"/>
+      <c r="HT348" s="44"/>
+      <c r="HU348" s="44"/>
+      <c r="HV348" s="44"/>
+      <c r="HW348" s="44"/>
+      <c r="HX348" s="44"/>
+      <c r="HY348" s="44"/>
+      <c r="HZ348" s="44"/>
+      <c r="IA348" s="44"/>
+      <c r="IB348" s="44"/>
+      <c r="IC348" s="44"/>
+      <c r="ID348" s="44"/>
+      <c r="IE348" s="44"/>
+      <c r="IF348" s="44"/>
+      <c r="IG348" s="44"/>
+      <c r="IH348" s="44"/>
+      <c r="II348" s="44"/>
+      <c r="IJ348" s="44"/>
+      <c r="IK348" s="44"/>
+      <c r="IL348" s="44"/>
+      <c r="IM348" s="44"/>
+      <c r="IN348" s="44"/>
+      <c r="IO348" s="44"/>
+      <c r="IP348" s="44"/>
+      <c r="IQ348" s="44"/>
+      <c r="IR348" s="44"/>
+      <c r="IS348" s="44"/>
+      <c r="IT348" s="44"/>
+      <c r="IU348" s="44"/>
+      <c r="IV348" s="44"/>
+      <c r="IW348" s="44"/>
+      <c r="IX348" s="44"/>
+      <c r="IY348" s="44"/>
+      <c r="IZ348" s="44"/>
+      <c r="JA348" s="44"/>
+      <c r="JB348" s="44"/>
+      <c r="JC348" s="44"/>
+      <c r="JD348" s="44"/>
+      <c r="JE348" s="44"/>
+      <c r="JF348" s="44"/>
+      <c r="JG348" s="44"/>
+      <c r="JH348" s="44"/>
+      <c r="JI348" s="44"/>
+      <c r="JJ348" s="44"/>
+      <c r="JK348" s="44"/>
+      <c r="JL348" s="44"/>
+      <c r="JM348" s="44"/>
+      <c r="JN348" s="44"/>
+      <c r="JO348" s="44"/>
+      <c r="JP348" s="44"/>
+      <c r="JQ348" s="44"/>
+      <c r="JR348" s="44"/>
+      <c r="JS348" s="44"/>
+      <c r="JT348" s="44"/>
+      <c r="JU348" s="44"/>
+      <c r="JV348" s="44"/>
+      <c r="JW348" s="44"/>
+      <c r="JX348" s="44"/>
+      <c r="JY348" s="44"/>
+      <c r="JZ348" s="44"/>
+      <c r="KA348" s="44"/>
+      <c r="KB348" s="44"/>
+      <c r="KC348" s="44"/>
+      <c r="KD348" s="44"/>
+      <c r="KE348" s="44"/>
+      <c r="KF348" s="44"/>
+      <c r="KG348" s="44"/>
+      <c r="KH348" s="44"/>
+      <c r="KI348" s="44"/>
+      <c r="KJ348" s="44"/>
+      <c r="KK348" s="44"/>
+      <c r="KL348" s="44"/>
+      <c r="KM348" s="44"/>
+      <c r="KN348" s="44"/>
+      <c r="KO348" s="44"/>
+      <c r="KP348" s="44"/>
+      <c r="KQ348" s="44"/>
+      <c r="KR348" s="44"/>
+      <c r="KS348" s="44"/>
+      <c r="KT348" s="44"/>
+      <c r="KU348" s="44"/>
+      <c r="KV348" s="44"/>
+      <c r="KW348" s="44"/>
+      <c r="KX348" s="44"/>
+      <c r="KY348" s="44"/>
+      <c r="KZ348" s="44"/>
+      <c r="LA348" s="44"/>
+      <c r="LB348" s="44"/>
+      <c r="LC348" s="44"/>
+      <c r="LD348" s="44"/>
+      <c r="LE348" s="44"/>
+      <c r="LF348" s="44"/>
+      <c r="LG348" s="44"/>
+      <c r="LH348" s="44"/>
+      <c r="LI348" s="44"/>
+      <c r="LJ348" s="44"/>
+      <c r="LK348" s="44"/>
+      <c r="LL348" s="44"/>
+      <c r="LM348" s="44"/>
+      <c r="LN348" s="44"/>
+      <c r="LO348" s="44"/>
+      <c r="LP348" s="44"/>
+      <c r="LQ348" s="44"/>
+      <c r="LR348" s="44"/>
+      <c r="LS348" s="44"/>
+      <c r="LT348" s="44"/>
+      <c r="LU348" s="44"/>
+      <c r="LV348" s="44"/>
+      <c r="LW348" s="44"/>
+      <c r="LX348" s="44"/>
+      <c r="LY348" s="44"/>
+      <c r="LZ348" s="44"/>
+      <c r="MA348" s="44"/>
+      <c r="MB348" s="44"/>
+      <c r="MC348" s="44"/>
+      <c r="MD348" s="44"/>
+      <c r="ME348" s="44"/>
+      <c r="MF348" s="44"/>
+      <c r="MG348" s="44"/>
+      <c r="MH348" s="44"/>
+      <c r="MI348" s="44"/>
+      <c r="MJ348" s="44"/>
+      <c r="MK348" s="44"/>
+      <c r="ML348" s="44"/>
+      <c r="MM348" s="44"/>
+      <c r="MN348" s="44"/>
+      <c r="MO348" s="44"/>
+      <c r="MP348" s="44"/>
+      <c r="MQ348" s="44"/>
+      <c r="MR348" s="44"/>
+      <c r="MS348" s="44"/>
+      <c r="MT348" s="44"/>
+      <c r="MU348" s="44"/>
+      <c r="MV348" s="44"/>
+      <c r="MW348" s="44"/>
+      <c r="MX348" s="44"/>
+      <c r="MY348" s="44"/>
+      <c r="MZ348" s="44"/>
+      <c r="NA348" s="44"/>
+      <c r="NB348" s="44"/>
+      <c r="NC348" s="44"/>
+      <c r="ND348" s="44"/>
+      <c r="NE348" s="44"/>
+      <c r="NF348" s="44"/>
+      <c r="NG348" s="44"/>
+      <c r="NH348" s="44"/>
+      <c r="NI348" s="44"/>
+      <c r="NJ348" s="44"/>
+      <c r="NK348" s="44"/>
+      <c r="NL348" s="44"/>
+      <c r="NM348" s="44"/>
+      <c r="NN348" s="44"/>
+      <c r="NO348" s="44"/>
+      <c r="NP348" s="44"/>
+      <c r="NQ348" s="44"/>
+      <c r="NR348" s="44"/>
+      <c r="NS348" s="44"/>
+      <c r="NT348" s="44"/>
+      <c r="NU348" s="44"/>
+      <c r="NV348" s="44"/>
+      <c r="NW348" s="44"/>
+      <c r="NX348" s="44"/>
+      <c r="NY348" s="44"/>
+      <c r="NZ348" s="44"/>
+      <c r="OA348" s="44"/>
+      <c r="OB348" s="44"/>
+      <c r="OC348" s="44"/>
+      <c r="OD348" s="44"/>
+      <c r="OE348" s="44"/>
+      <c r="OF348" s="44"/>
+      <c r="OG348" s="44"/>
+      <c r="OH348" s="44"/>
+      <c r="OI348" s="44"/>
+      <c r="OJ348" s="44"/>
+      <c r="OK348" s="44"/>
+      <c r="OL348" s="44"/>
+      <c r="OM348" s="44"/>
+      <c r="ON348" s="44"/>
+      <c r="OO348" s="44"/>
+      <c r="OP348" s="44"/>
+      <c r="OQ348" s="44"/>
+      <c r="OR348" s="44"/>
+      <c r="OS348" s="44"/>
+      <c r="OT348" s="44"/>
+      <c r="OU348" s="44"/>
+      <c r="OV348" s="44"/>
+      <c r="OW348" s="44"/>
+      <c r="OX348" s="44"/>
+      <c r="OY348" s="44"/>
+      <c r="OZ348" s="44"/>
+      <c r="PA348" s="44"/>
+      <c r="PB348" s="44"/>
+      <c r="PC348" s="44"/>
+      <c r="PD348" s="44"/>
+      <c r="PE348" s="44"/>
+      <c r="PF348" s="44"/>
+      <c r="PG348" s="44"/>
+      <c r="PH348" s="44"/>
+      <c r="PI348" s="44"/>
+      <c r="PJ348" s="44"/>
+      <c r="PK348" s="44"/>
+      <c r="PL348" s="44"/>
+      <c r="PM348" s="44"/>
+      <c r="PN348" s="44"/>
+      <c r="PO348" s="44"/>
+      <c r="PP348" s="44"/>
+      <c r="PQ348" s="44"/>
+      <c r="PR348" s="44"/>
+      <c r="PS348" s="44"/>
+      <c r="PT348" s="44"/>
+      <c r="PU348" s="44"/>
+      <c r="PV348" s="44"/>
+      <c r="PW348" s="44"/>
+      <c r="PX348" s="44"/>
+      <c r="PY348" s="44"/>
+      <c r="PZ348" s="44"/>
+      <c r="QA348" s="44"/>
+      <c r="QB348" s="44"/>
+      <c r="QC348" s="44"/>
+      <c r="QD348" s="44"/>
+      <c r="QE348" s="44"/>
+      <c r="QF348" s="44"/>
+      <c r="QG348" s="44"/>
+      <c r="QH348" s="44"/>
+      <c r="QI348" s="44"/>
+      <c r="QJ348" s="44"/>
+      <c r="QK348" s="44"/>
+      <c r="QL348" s="44"/>
+      <c r="QM348" s="44"/>
+      <c r="QN348" s="44"/>
+      <c r="QO348" s="44"/>
+      <c r="QP348" s="44"/>
+      <c r="QQ348" s="44"/>
+      <c r="QR348" s="44"/>
+      <c r="QS348" s="44"/>
+      <c r="QT348" s="44"/>
+      <c r="QU348" s="44"/>
+      <c r="QV348" s="44"/>
+      <c r="QW348" s="44"/>
+      <c r="QX348" s="44"/>
+      <c r="QY348" s="44"/>
+      <c r="QZ348" s="44"/>
+      <c r="RA348" s="44"/>
+      <c r="RB348" s="44"/>
+      <c r="RC348" s="44"/>
+      <c r="RD348" s="44"/>
+      <c r="RE348" s="44"/>
+      <c r="RF348" s="44"/>
+      <c r="RG348" s="44"/>
+      <c r="RH348" s="44"/>
+      <c r="RI348" s="44"/>
+      <c r="RJ348" s="44"/>
+      <c r="RK348" s="44"/>
+      <c r="RL348" s="44"/>
+      <c r="RM348" s="44"/>
+      <c r="RN348" s="44"/>
+      <c r="RO348" s="44"/>
+      <c r="RP348" s="44"/>
+      <c r="RQ348" s="44"/>
+      <c r="RR348" s="44"/>
+      <c r="RS348" s="44"/>
+      <c r="RT348" s="44"/>
+      <c r="RU348" s="44"/>
+      <c r="RV348" s="44"/>
+      <c r="RW348" s="44"/>
+      <c r="RX348" s="44"/>
+      <c r="RY348" s="44"/>
+      <c r="RZ348" s="44"/>
+      <c r="SA348" s="44"/>
+      <c r="SB348" s="44"/>
+      <c r="SC348" s="44"/>
+      <c r="SD348" s="44"/>
+      <c r="SE348" s="44"/>
+      <c r="SF348" s="44"/>
+      <c r="SG348" s="44"/>
+      <c r="SH348" s="44"/>
+      <c r="SI348" s="44"/>
+      <c r="SJ348" s="44"/>
+      <c r="SK348" s="44"/>
+      <c r="SL348" s="44"/>
+      <c r="SM348" s="44"/>
+      <c r="SN348" s="44"/>
+      <c r="SO348" s="44"/>
+      <c r="SP348" s="44"/>
+      <c r="SQ348" s="44"/>
+      <c r="SR348" s="44"/>
+      <c r="SS348" s="44"/>
+      <c r="ST348" s="44"/>
+      <c r="SU348" s="44"/>
+      <c r="SV348" s="44"/>
+      <c r="SW348" s="44"/>
+      <c r="SX348" s="44"/>
+      <c r="SY348" s="44"/>
+      <c r="SZ348" s="44"/>
+      <c r="TA348" s="44"/>
+      <c r="TB348" s="44"/>
+      <c r="TC348" s="44"/>
+      <c r="TD348" s="44"/>
+      <c r="TE348" s="44"/>
+      <c r="TF348" s="44"/>
+      <c r="TG348" s="44"/>
+      <c r="TH348" s="44"/>
+      <c r="TI348" s="44"/>
+      <c r="TJ348" s="44"/>
+      <c r="TK348" s="44"/>
+      <c r="TL348" s="44"/>
+      <c r="TM348" s="44"/>
+      <c r="TN348" s="44"/>
+      <c r="TO348" s="44"/>
+      <c r="TP348" s="44"/>
+      <c r="TQ348" s="44"/>
+      <c r="TR348" s="44"/>
+      <c r="TS348" s="44"/>
+      <c r="TT348" s="44"/>
+      <c r="TU348" s="44"/>
+      <c r="TV348" s="44"/>
+      <c r="TW348" s="44"/>
+      <c r="TX348" s="44"/>
+      <c r="TY348" s="44"/>
+      <c r="TZ348" s="44"/>
+      <c r="UA348" s="44"/>
+      <c r="UB348" s="44"/>
+      <c r="UC348" s="44"/>
+      <c r="UD348" s="44"/>
+      <c r="UE348" s="44"/>
+      <c r="UF348" s="44"/>
+      <c r="UG348" s="44"/>
+      <c r="UH348" s="44"/>
+      <c r="UI348" s="44"/>
+      <c r="UJ348" s="44"/>
+      <c r="UK348" s="44"/>
+      <c r="UL348" s="44"/>
+      <c r="UM348" s="44"/>
+      <c r="UN348" s="44"/>
+      <c r="UO348" s="44"/>
+      <c r="UP348" s="44"/>
+      <c r="UQ348" s="44"/>
+      <c r="UR348" s="44"/>
+      <c r="US348" s="44"/>
+      <c r="UT348" s="44"/>
+      <c r="UU348" s="44"/>
+      <c r="UV348" s="44"/>
+      <c r="UW348" s="44"/>
+      <c r="UX348" s="44"/>
+      <c r="UY348" s="44"/>
+      <c r="UZ348" s="44"/>
+      <c r="VA348" s="44"/>
+      <c r="VB348" s="44"/>
+      <c r="VC348" s="44"/>
+      <c r="VD348" s="44"/>
+      <c r="VE348" s="44"/>
+      <c r="VF348" s="44"/>
+      <c r="VG348" s="44"/>
+      <c r="VH348" s="44"/>
+      <c r="VI348" s="44"/>
+      <c r="VJ348" s="44"/>
+      <c r="VK348" s="44"/>
+      <c r="VL348" s="44"/>
+      <c r="VM348" s="44"/>
+      <c r="VN348" s="44"/>
+      <c r="VO348" s="44"/>
+      <c r="VP348" s="44"/>
+      <c r="VQ348" s="44"/>
+      <c r="VR348" s="44"/>
+      <c r="VS348" s="44"/>
+      <c r="VT348" s="44"/>
+      <c r="VU348" s="44"/>
+      <c r="VV348" s="44"/>
+      <c r="VW348" s="44"/>
+      <c r="VX348" s="44"/>
+      <c r="VY348" s="44"/>
+      <c r="VZ348" s="44"/>
+      <c r="WA348" s="44"/>
+      <c r="WB348" s="44"/>
+      <c r="WC348" s="44"/>
+      <c r="WD348" s="44"/>
+      <c r="WE348" s="44"/>
+      <c r="WF348" s="44"/>
+      <c r="WG348" s="44"/>
+      <c r="WH348" s="44"/>
+      <c r="WI348" s="44"/>
+      <c r="WJ348" s="44"/>
+      <c r="WK348" s="44"/>
+      <c r="WL348" s="44"/>
+      <c r="WM348" s="44"/>
+      <c r="WN348" s="44"/>
+      <c r="WO348" s="44"/>
+      <c r="WP348" s="44"/>
+      <c r="WQ348" s="44"/>
+      <c r="WR348" s="44"/>
+      <c r="WS348" s="44"/>
+      <c r="WT348" s="44"/>
+      <c r="WU348" s="44"/>
+      <c r="WV348" s="44"/>
+      <c r="WW348" s="44"/>
+      <c r="WX348" s="44"/>
+      <c r="WY348" s="44"/>
+      <c r="WZ348" s="44"/>
+      <c r="XA348" s="44"/>
+      <c r="XB348" s="44"/>
+      <c r="XC348" s="44"/>
+      <c r="XD348" s="44"/>
+      <c r="XE348" s="44"/>
+      <c r="XF348" s="44"/>
+      <c r="XG348" s="44"/>
+      <c r="XH348" s="44"/>
+      <c r="XI348" s="44"/>
+      <c r="XJ348" s="44"/>
+      <c r="XK348" s="44"/>
+      <c r="XL348" s="44"/>
+      <c r="XM348" s="44"/>
+      <c r="XN348" s="44"/>
+      <c r="XO348" s="44"/>
+      <c r="XP348" s="44"/>
+      <c r="XQ348" s="44"/>
+      <c r="XR348" s="44"/>
+      <c r="XS348" s="44"/>
+      <c r="XT348" s="44"/>
+      <c r="XU348" s="44"/>
+      <c r="XV348" s="44"/>
+      <c r="XW348" s="44"/>
+      <c r="XX348" s="44"/>
+      <c r="XY348" s="44"/>
+      <c r="XZ348" s="44"/>
+      <c r="YA348" s="44"/>
+      <c r="YB348" s="44"/>
+      <c r="YC348" s="44"/>
+      <c r="YD348" s="44"/>
+      <c r="YE348" s="44"/>
+      <c r="YF348" s="44"/>
+      <c r="YG348" s="44"/>
+      <c r="YH348" s="44"/>
+      <c r="YI348" s="44"/>
+      <c r="YJ348" s="44"/>
+      <c r="YK348" s="44"/>
+      <c r="YL348" s="44"/>
+      <c r="YM348" s="44"/>
+      <c r="YN348" s="44"/>
+      <c r="YO348" s="44"/>
+      <c r="YP348" s="44"/>
+      <c r="YQ348" s="44"/>
+      <c r="YR348" s="44"/>
+      <c r="YS348" s="44"/>
+      <c r="YT348" s="44"/>
+      <c r="YU348" s="44"/>
+      <c r="YV348" s="44"/>
+      <c r="YW348" s="44"/>
+      <c r="YX348" s="44"/>
+      <c r="YY348" s="44"/>
+      <c r="YZ348" s="44"/>
+      <c r="ZA348" s="44"/>
+      <c r="ZB348" s="44"/>
+      <c r="ZC348" s="44"/>
+      <c r="ZD348" s="44"/>
+      <c r="ZE348" s="44"/>
+      <c r="ZF348" s="44"/>
+      <c r="ZG348" s="44"/>
+      <c r="ZH348" s="44"/>
+      <c r="ZI348" s="44"/>
+      <c r="ZJ348" s="44"/>
+      <c r="ZK348" s="44"/>
+      <c r="ZL348" s="44"/>
+      <c r="ZM348" s="44"/>
+      <c r="ZN348" s="44"/>
+      <c r="ZO348" s="44"/>
+      <c r="ZP348" s="44"/>
+      <c r="ZQ348" s="44"/>
+      <c r="ZR348" s="44"/>
+      <c r="ZS348" s="44"/>
+      <c r="ZT348" s="44"/>
+      <c r="ZU348" s="44"/>
+      <c r="ZV348" s="44"/>
+      <c r="ZW348" s="44"/>
+      <c r="ZX348" s="44"/>
+      <c r="ZY348" s="44"/>
+      <c r="ZZ348" s="44"/>
+      <c r="AAA348" s="44"/>
+      <c r="AAB348" s="44"/>
+      <c r="AAC348" s="44"/>
+      <c r="AAD348" s="44"/>
+      <c r="AAE348" s="44"/>
+      <c r="AAF348" s="44"/>
+      <c r="AAG348" s="44"/>
+      <c r="AAH348" s="44"/>
+      <c r="AAI348" s="44"/>
+      <c r="AAJ348" s="44"/>
+      <c r="AAK348" s="44"/>
+      <c r="AAL348" s="44"/>
+      <c r="AAM348" s="44"/>
+      <c r="AAN348" s="44"/>
+      <c r="AAO348" s="44"/>
+      <c r="AAP348" s="44"/>
+      <c r="AAQ348" s="44"/>
+      <c r="AAR348" s="44"/>
+      <c r="AAS348" s="44"/>
+      <c r="AAT348" s="44"/>
+      <c r="AAU348" s="44"/>
+      <c r="AAV348" s="44"/>
+      <c r="AAW348" s="44"/>
+      <c r="AAX348" s="44"/>
+      <c r="AAY348" s="44"/>
+      <c r="AAZ348" s="44"/>
+      <c r="ABA348" s="44"/>
+      <c r="ABB348" s="44"/>
+      <c r="ABC348" s="44"/>
+      <c r="ABD348" s="44"/>
+      <c r="ABE348" s="44"/>
+      <c r="ABF348" s="44"/>
+      <c r="ABG348" s="44"/>
+      <c r="ABH348" s="44"/>
+      <c r="ABI348" s="44"/>
+      <c r="ABJ348" s="44"/>
+      <c r="ABK348" s="44"/>
+      <c r="ABL348" s="44"/>
+      <c r="ABM348" s="44"/>
+      <c r="ABN348" s="44"/>
+      <c r="ABO348" s="44"/>
+      <c r="ABP348" s="44"/>
+      <c r="ABQ348" s="44"/>
+      <c r="ABR348" s="44"/>
+      <c r="ABS348" s="44"/>
+      <c r="ABT348" s="44"/>
+      <c r="ABU348" s="44"/>
+      <c r="ABV348" s="44"/>
+      <c r="ABW348" s="44"/>
+      <c r="ABX348" s="44"/>
+      <c r="ABY348" s="44"/>
+      <c r="ABZ348" s="44"/>
+      <c r="ACA348" s="44"/>
+      <c r="ACB348" s="44"/>
+      <c r="ACC348" s="44"/>
+      <c r="ACD348" s="44"/>
+      <c r="ACE348" s="44"/>
+      <c r="ACF348" s="44"/>
+      <c r="ACG348" s="44"/>
+      <c r="ACH348" s="44"/>
+      <c r="ACI348" s="44"/>
+      <c r="ACJ348" s="44"/>
+      <c r="ACK348" s="44"/>
+      <c r="ACL348" s="44"/>
+      <c r="ACM348" s="44"/>
+      <c r="ACN348" s="44"/>
+      <c r="ACO348" s="44"/>
+      <c r="ACP348" s="44"/>
+      <c r="ACQ348" s="44"/>
+      <c r="ACR348" s="44"/>
+      <c r="ACS348" s="44"/>
+      <c r="ACT348" s="44"/>
+      <c r="ACU348" s="44"/>
+      <c r="ACV348" s="44"/>
+      <c r="ACW348" s="44"/>
+      <c r="ACX348" s="44"/>
+      <c r="ACY348" s="44"/>
+      <c r="ACZ348" s="44"/>
+      <c r="ADA348" s="44"/>
+      <c r="ADB348" s="44"/>
+      <c r="ADC348" s="44"/>
+      <c r="ADD348" s="44"/>
+      <c r="ADE348" s="44"/>
+      <c r="ADF348" s="44"/>
+      <c r="ADG348" s="44"/>
+      <c r="ADH348" s="44"/>
+      <c r="ADI348" s="44"/>
+      <c r="ADJ348" s="44"/>
+      <c r="ADK348" s="44"/>
+      <c r="ADL348" s="44"/>
+      <c r="ADM348" s="44"/>
+      <c r="ADN348" s="44"/>
+      <c r="ADO348" s="44"/>
+      <c r="ADP348" s="44"/>
+      <c r="ADQ348" s="44"/>
+      <c r="ADR348" s="44"/>
+      <c r="ADS348" s="44"/>
+      <c r="ADT348" s="44"/>
+      <c r="ADU348" s="44"/>
+      <c r="ADV348" s="44"/>
+      <c r="ADW348" s="44"/>
+      <c r="ADX348" s="44"/>
+      <c r="ADY348" s="44"/>
+      <c r="ADZ348" s="44"/>
+      <c r="AEA348" s="44"/>
+      <c r="AEB348" s="44"/>
+      <c r="AEC348" s="44"/>
+      <c r="AED348" s="44"/>
+      <c r="AEE348" s="44"/>
+      <c r="AEF348" s="44"/>
+      <c r="AEG348" s="44"/>
+      <c r="AEH348" s="44"/>
+      <c r="AEI348" s="44"/>
+      <c r="AEJ348" s="44"/>
+      <c r="AEK348" s="44"/>
+      <c r="AEL348" s="44"/>
+      <c r="AEM348" s="44"/>
+      <c r="AEN348" s="44"/>
+      <c r="AEO348" s="44"/>
+      <c r="AEP348" s="44"/>
+      <c r="AEQ348" s="44"/>
+      <c r="AER348" s="44"/>
+      <c r="AES348" s="44"/>
+      <c r="AET348" s="44"/>
+      <c r="AEU348" s="44"/>
+      <c r="AEV348" s="44"/>
+      <c r="AEW348" s="44"/>
+      <c r="AEX348" s="44"/>
+      <c r="AEY348" s="44"/>
+      <c r="AEZ348" s="44"/>
+      <c r="AFA348" s="44"/>
+      <c r="AFB348" s="44"/>
+      <c r="AFC348" s="44"/>
+      <c r="AFD348" s="44"/>
+      <c r="AFE348" s="44"/>
+      <c r="AFF348" s="44"/>
+      <c r="AFG348" s="44"/>
+      <c r="AFH348" s="44"/>
+      <c r="AFI348" s="44"/>
+      <c r="AFJ348" s="44"/>
+      <c r="AFK348" s="44"/>
+      <c r="AFL348" s="44"/>
+      <c r="AFM348" s="44"/>
+      <c r="AFN348" s="44"/>
+      <c r="AFO348" s="44"/>
+      <c r="AFP348" s="44"/>
+      <c r="AFQ348" s="44"/>
+      <c r="AFR348" s="44"/>
+      <c r="AFS348" s="44"/>
+      <c r="AFT348" s="44"/>
+      <c r="AFU348" s="44"/>
+      <c r="AFV348" s="44"/>
+      <c r="AFW348" s="44"/>
+      <c r="AFX348" s="44"/>
+      <c r="AFY348" s="44"/>
+      <c r="AFZ348" s="44"/>
+      <c r="AGA348" s="44"/>
+      <c r="AGB348" s="44"/>
+      <c r="AGC348" s="44"/>
+      <c r="AGD348" s="44"/>
+      <c r="AGE348" s="44"/>
+      <c r="AGF348" s="44"/>
+      <c r="AGG348" s="44"/>
+      <c r="AGH348" s="44"/>
+      <c r="AGI348" s="44"/>
+      <c r="AGJ348" s="44"/>
+      <c r="AGK348" s="44"/>
+      <c r="AGL348" s="44"/>
+      <c r="AGM348" s="44"/>
+      <c r="AGN348" s="44"/>
+      <c r="AGO348" s="44"/>
+      <c r="AGP348" s="44"/>
+      <c r="AGQ348" s="44"/>
+      <c r="AGR348" s="44"/>
+      <c r="AGS348" s="44"/>
+      <c r="AGT348" s="44"/>
+      <c r="AGU348" s="44"/>
+      <c r="AGV348" s="44"/>
+      <c r="AGW348" s="44"/>
+      <c r="AGX348" s="44"/>
+      <c r="AGY348" s="44"/>
+      <c r="AGZ348" s="44"/>
+      <c r="AHA348" s="44"/>
+      <c r="AHB348" s="44"/>
+      <c r="AHC348" s="44"/>
+      <c r="AHD348" s="44"/>
+      <c r="AHE348" s="44"/>
+      <c r="AHF348" s="44"/>
+      <c r="AHG348" s="44"/>
+      <c r="AHH348" s="44"/>
+      <c r="AHI348" s="44"/>
+      <c r="AHJ348" s="44"/>
+      <c r="AHK348" s="44"/>
+      <c r="AHL348" s="44"/>
+      <c r="AHM348" s="44"/>
+      <c r="AHN348" s="44"/>
+      <c r="AHO348" s="44"/>
+      <c r="AHP348" s="44"/>
+      <c r="AHQ348" s="44"/>
+      <c r="AHR348" s="44"/>
+      <c r="AHS348" s="44"/>
+      <c r="AHT348" s="44"/>
+      <c r="AHU348" s="44"/>
+      <c r="AHV348" s="44"/>
+      <c r="AHW348" s="44"/>
+      <c r="AHX348" s="44"/>
+      <c r="AHY348" s="44"/>
+      <c r="AHZ348" s="44"/>
+      <c r="AIA348" s="44"/>
+      <c r="AIB348" s="44"/>
+      <c r="AIC348" s="44"/>
+      <c r="AID348" s="44"/>
+      <c r="AIE348" s="44"/>
+      <c r="AIF348" s="44"/>
+      <c r="AIG348" s="44"/>
+      <c r="AIH348" s="44"/>
+      <c r="AII348" s="44"/>
+      <c r="AIJ348" s="44"/>
+      <c r="AIK348" s="44"/>
+      <c r="AIL348" s="44"/>
+      <c r="AIM348" s="44"/>
+      <c r="AIN348" s="44"/>
+      <c r="AIO348" s="44"/>
+      <c r="AIP348" s="44"/>
+      <c r="AIQ348" s="44"/>
+      <c r="AIR348" s="44"/>
+      <c r="AIS348" s="44"/>
+      <c r="AIT348" s="44"/>
+      <c r="AIU348" s="44"/>
+      <c r="AIV348" s="44"/>
+      <c r="AIW348" s="44"/>
+      <c r="AIX348" s="44"/>
+      <c r="AIY348" s="44"/>
+      <c r="AIZ348" s="44"/>
+      <c r="AJA348" s="44"/>
+      <c r="AJB348" s="44"/>
+      <c r="AJC348" s="44"/>
+      <c r="AJD348" s="44"/>
+      <c r="AJE348" s="44"/>
+      <c r="AJF348" s="44"/>
+      <c r="AJG348" s="44"/>
+      <c r="AJH348" s="44"/>
+      <c r="AJI348" s="44"/>
+      <c r="AJJ348" s="44"/>
+      <c r="AJK348" s="44"/>
+      <c r="AJL348" s="44"/>
+      <c r="AJM348" s="44"/>
+      <c r="AJN348" s="44"/>
+      <c r="AJO348" s="44"/>
+      <c r="AJP348" s="44"/>
+      <c r="AJQ348" s="44"/>
+      <c r="AJR348" s="44"/>
+      <c r="AJS348" s="44"/>
+      <c r="AJT348" s="44"/>
+      <c r="AJU348" s="44"/>
+      <c r="AJV348" s="44"/>
+      <c r="AJW348" s="44"/>
+      <c r="AJX348" s="44"/>
+      <c r="AJY348" s="44"/>
+      <c r="AJZ348" s="44"/>
+      <c r="AKA348" s="44"/>
+      <c r="AKB348" s="44"/>
+      <c r="AKC348" s="44"/>
+      <c r="AKD348" s="44"/>
+      <c r="AKE348" s="44"/>
+      <c r="AKF348" s="44"/>
+      <c r="AKG348" s="44"/>
+      <c r="AKH348" s="44"/>
+      <c r="AKI348" s="44"/>
+      <c r="AKJ348" s="44"/>
+      <c r="AKK348" s="44"/>
+      <c r="AKL348" s="44"/>
+      <c r="AKM348" s="44"/>
+      <c r="AKN348" s="44"/>
+      <c r="AKO348" s="44"/>
+      <c r="AKP348" s="44"/>
+      <c r="AKQ348" s="44"/>
+      <c r="AKR348" s="44"/>
+      <c r="AKS348" s="44"/>
+      <c r="AKT348" s="44"/>
+      <c r="AKU348" s="44"/>
+      <c r="AKV348" s="44"/>
+      <c r="AKW348" s="44"/>
+      <c r="AKX348" s="44"/>
+      <c r="AKY348" s="44"/>
+      <c r="AKZ348" s="44"/>
+      <c r="ALA348" s="44"/>
+      <c r="ALB348" s="44"/>
+      <c r="ALC348" s="44"/>
+      <c r="ALD348" s="44"/>
+      <c r="ALE348" s="44"/>
+      <c r="ALF348" s="44"/>
+      <c r="ALG348" s="44"/>
+      <c r="ALH348" s="44"/>
+      <c r="ALI348" s="44"/>
+      <c r="ALJ348" s="44"/>
+      <c r="ALK348" s="44"/>
+      <c r="ALL348" s="44"/>
+      <c r="ALM348" s="44"/>
+      <c r="ALN348" s="44"/>
+      <c r="ALO348" s="44"/>
+      <c r="ALP348" s="44"/>
+      <c r="ALQ348" s="44"/>
+      <c r="ALR348" s="44"/>
+      <c r="ALS348" s="44"/>
+      <c r="ALT348" s="44"/>
+      <c r="ALU348" s="44"/>
+      <c r="ALV348" s="44"/>
+      <c r="ALW348" s="44"/>
+      <c r="ALX348" s="44"/>
+      <c r="ALY348" s="44"/>
+      <c r="ALZ348" s="44"/>
+      <c r="AMA348" s="44"/>
+      <c r="AMB348" s="44"/>
+      <c r="AMC348" s="44"/>
+      <c r="AMD348" s="44"/>
+      <c r="AME348" s="44"/>
+      <c r="AMF348" s="44"/>
+      <c r="AMG348" s="44"/>
+      <c r="AMH348" s="44"/>
+      <c r="AMI348" s="44"/>
+      <c r="AMJ348" s="44"/>
+      <c r="AMK348" s="44"/>
+      <c r="AML348" s="44"/>
+      <c r="AMM348" s="44"/>
+      <c r="AMN348" s="44"/>
+      <c r="AMO348" s="44"/>
+      <c r="AMP348" s="44"/>
+      <c r="AMQ348" s="44"/>
+      <c r="AMR348" s="44"/>
+      <c r="AMS348" s="44"/>
+      <c r="AMT348" s="44"/>
+      <c r="AMU348" s="44"/>
+      <c r="AMV348" s="44"/>
+      <c r="AMW348" s="44"/>
+      <c r="AMX348" s="44"/>
+      <c r="AMY348" s="44"/>
+      <c r="AMZ348" s="44"/>
+      <c r="ANA348" s="44"/>
+      <c r="ANB348" s="44"/>
+      <c r="ANC348" s="44"/>
+      <c r="AND348" s="44"/>
+      <c r="ANE348" s="44"/>
+      <c r="ANF348" s="44"/>
+      <c r="ANG348" s="44"/>
+      <c r="ANH348" s="44"/>
+      <c r="ANI348" s="44"/>
+      <c r="ANJ348" s="44"/>
+      <c r="ANK348" s="44"/>
+      <c r="ANL348" s="44"/>
+      <c r="ANM348" s="44"/>
+      <c r="ANN348" s="44"/>
+      <c r="ANO348" s="44"/>
+      <c r="ANP348" s="44"/>
+      <c r="ANQ348" s="44"/>
+      <c r="ANR348" s="44"/>
+      <c r="ANS348" s="44"/>
+      <c r="ANT348" s="44"/>
+      <c r="ANU348" s="44"/>
+      <c r="ANV348" s="44"/>
+      <c r="ANW348" s="44"/>
+      <c r="ANX348" s="44"/>
+      <c r="ANY348" s="44"/>
+      <c r="ANZ348" s="44"/>
+      <c r="AOA348" s="44"/>
+      <c r="AOB348" s="44"/>
+      <c r="AOC348" s="44"/>
+      <c r="AOD348" s="44"/>
+      <c r="AOE348" s="44"/>
+      <c r="AOF348" s="44"/>
+      <c r="AOG348" s="44"/>
+      <c r="AOH348" s="44"/>
+      <c r="AOI348" s="44"/>
+      <c r="AOJ348" s="44"/>
+      <c r="AOK348" s="44"/>
+      <c r="AOL348" s="44"/>
+      <c r="AOM348" s="44"/>
+      <c r="AON348" s="44"/>
+      <c r="AOO348" s="44"/>
+      <c r="AOP348" s="44"/>
+      <c r="AOQ348" s="44"/>
+      <c r="AOR348" s="44"/>
+      <c r="AOS348" s="44"/>
+      <c r="AOT348" s="44"/>
+      <c r="AOU348" s="44"/>
+      <c r="AOV348" s="44"/>
+      <c r="AOW348" s="44"/>
+      <c r="AOX348" s="44"/>
+      <c r="AOY348" s="44"/>
+      <c r="AOZ348" s="44"/>
+      <c r="APA348" s="44"/>
+      <c r="APB348" s="44"/>
+      <c r="APC348" s="44"/>
+      <c r="APD348" s="44"/>
+      <c r="APE348" s="44"/>
+      <c r="APF348" s="44"/>
+      <c r="APG348" s="44"/>
+      <c r="APH348" s="44"/>
+      <c r="API348" s="44"/>
+      <c r="APJ348" s="44"/>
+      <c r="APK348" s="44"/>
+      <c r="APL348" s="44"/>
+      <c r="APM348" s="44"/>
+      <c r="APN348" s="44"/>
+      <c r="APO348" s="44"/>
+      <c r="APP348" s="44"/>
+      <c r="APQ348" s="44"/>
+      <c r="APR348" s="44"/>
+      <c r="APS348" s="44"/>
+      <c r="APT348" s="44"/>
+      <c r="APU348" s="44"/>
+      <c r="APV348" s="44"/>
+      <c r="APW348" s="44"/>
+      <c r="APX348" s="44"/>
+      <c r="APY348" s="44"/>
+      <c r="APZ348" s="44"/>
+      <c r="AQA348" s="44"/>
+      <c r="AQB348" s="44"/>
+      <c r="AQC348" s="44"/>
+      <c r="AQD348" s="44"/>
+      <c r="AQE348" s="44"/>
+      <c r="AQF348" s="44"/>
+      <c r="AQG348" s="44"/>
+      <c r="AQH348" s="44"/>
+      <c r="AQI348" s="44"/>
+      <c r="AQJ348" s="44"/>
+      <c r="AQK348" s="44"/>
+      <c r="AQL348" s="44"/>
+      <c r="AQM348" s="44"/>
+      <c r="AQN348" s="44"/>
+      <c r="AQO348" s="44"/>
+      <c r="AQP348" s="44"/>
+      <c r="AQQ348" s="44"/>
+      <c r="AQR348" s="44"/>
+      <c r="AQS348" s="44"/>
+      <c r="AQT348" s="44"/>
+      <c r="AQU348" s="44"/>
+      <c r="AQV348" s="44"/>
+      <c r="AQW348" s="44"/>
+      <c r="AQX348" s="44"/>
+      <c r="AQY348" s="44"/>
+      <c r="AQZ348" s="44"/>
+      <c r="ARA348" s="44"/>
+      <c r="ARB348" s="44"/>
+      <c r="ARC348" s="44"/>
+      <c r="ARD348" s="44"/>
+      <c r="ARE348" s="44"/>
+      <c r="ARF348" s="44"/>
+      <c r="ARG348" s="44"/>
+      <c r="ARH348" s="44"/>
+      <c r="ARI348" s="44"/>
+      <c r="ARJ348" s="44"/>
+      <c r="ARK348" s="44"/>
+      <c r="ARL348" s="44"/>
+      <c r="ARM348" s="44"/>
+      <c r="ARN348" s="44"/>
+      <c r="ARO348" s="44"/>
+      <c r="ARP348" s="44"/>
+      <c r="ARQ348" s="44"/>
+      <c r="ARR348" s="44"/>
+      <c r="ARS348" s="44"/>
+      <c r="ART348" s="44"/>
+      <c r="ARU348" s="44"/>
+      <c r="ARV348" s="44"/>
+      <c r="ARW348" s="44"/>
+      <c r="ARX348" s="44"/>
+      <c r="ARY348" s="44"/>
+      <c r="ARZ348" s="44"/>
+      <c r="ASA348" s="44"/>
+      <c r="ASB348" s="44"/>
+      <c r="ASC348" s="44"/>
+      <c r="ASD348" s="44"/>
+      <c r="ASE348" s="44"/>
+      <c r="ASF348" s="44"/>
+      <c r="ASG348" s="44"/>
+      <c r="ASH348" s="44"/>
+      <c r="ASI348" s="44"/>
+      <c r="ASJ348" s="44"/>
+      <c r="ASK348" s="44"/>
+      <c r="ASL348" s="44"/>
+      <c r="ASM348" s="44"/>
+      <c r="ASN348" s="44"/>
+      <c r="ASO348" s="44"/>
+      <c r="ASP348" s="44"/>
+      <c r="ASQ348" s="44"/>
+      <c r="ASR348" s="44"/>
+      <c r="ASS348" s="44"/>
+      <c r="AST348" s="44"/>
+      <c r="ASU348" s="44"/>
+      <c r="ASV348" s="44"/>
+      <c r="ASW348" s="44"/>
+      <c r="ASX348" s="44"/>
+      <c r="ASY348" s="44"/>
+      <c r="ASZ348" s="44"/>
+      <c r="ATA348" s="44"/>
+      <c r="ATB348" s="44"/>
+      <c r="ATC348" s="44"/>
+      <c r="ATD348" s="44"/>
+      <c r="ATE348" s="44"/>
+      <c r="ATF348" s="44"/>
+      <c r="ATG348" s="44"/>
+      <c r="ATH348" s="44"/>
+      <c r="ATI348" s="44"/>
+      <c r="ATJ348" s="44"/>
+      <c r="ATK348" s="44"/>
+      <c r="ATL348" s="44"/>
+      <c r="ATM348" s="44"/>
+      <c r="ATN348" s="44"/>
+      <c r="ATO348" s="44"/>
+      <c r="ATP348" s="44"/>
+      <c r="ATQ348" s="44"/>
+      <c r="ATR348" s="44"/>
+      <c r="ATS348" s="44"/>
+      <c r="ATT348" s="44"/>
+      <c r="ATU348" s="44"/>
+      <c r="ATV348" s="44"/>
+      <c r="ATW348" s="44"/>
+      <c r="ATX348" s="44"/>
+      <c r="ATY348" s="44"/>
+      <c r="ATZ348" s="44"/>
+      <c r="AUA348" s="44"/>
+      <c r="AUB348" s="44"/>
+      <c r="AUC348" s="44"/>
+      <c r="AUD348" s="44"/>
+      <c r="AUE348" s="44"/>
+      <c r="AUF348" s="44"/>
+      <c r="AUG348" s="44"/>
+      <c r="AUH348" s="44"/>
+      <c r="AUI348" s="44"/>
+      <c r="AUJ348" s="44"/>
+      <c r="AUK348" s="44"/>
+      <c r="AUL348" s="44"/>
+      <c r="AUM348" s="44"/>
+      <c r="AUN348" s="44"/>
+      <c r="AUO348" s="44"/>
+      <c r="AUP348" s="44"/>
+      <c r="AUQ348" s="44"/>
+      <c r="AUR348" s="44"/>
+      <c r="AUS348" s="44"/>
+      <c r="AUT348" s="44"/>
+      <c r="AUU348" s="44"/>
+      <c r="AUV348" s="44"/>
+      <c r="AUW348" s="44"/>
+      <c r="AUX348" s="44"/>
+      <c r="AUY348" s="44"/>
+      <c r="AUZ348" s="44"/>
+      <c r="AVA348" s="44"/>
+      <c r="AVB348" s="44"/>
+      <c r="AVC348" s="44"/>
+      <c r="AVD348" s="44"/>
+      <c r="AVE348" s="44"/>
+      <c r="AVF348" s="44"/>
+      <c r="AVG348" s="44"/>
+      <c r="AVH348" s="44"/>
+      <c r="AVI348" s="44"/>
+      <c r="AVJ348" s="44"/>
+      <c r="AVK348" s="44"/>
+      <c r="AVL348" s="44"/>
+      <c r="AVM348" s="44"/>
+      <c r="AVN348" s="44"/>
+      <c r="AVO348" s="44"/>
+      <c r="AVP348" s="44"/>
+      <c r="AVQ348" s="44"/>
+      <c r="AVR348" s="44"/>
+      <c r="AVS348" s="44"/>
+      <c r="AVT348" s="44"/>
+      <c r="AVU348" s="44"/>
+      <c r="AVV348" s="44"/>
+      <c r="AVW348" s="44"/>
+      <c r="AVX348" s="44"/>
+      <c r="AVY348" s="44"/>
+      <c r="AVZ348" s="44"/>
+      <c r="AWA348" s="44"/>
+      <c r="AWB348" s="44"/>
+      <c r="AWC348" s="44"/>
+      <c r="AWD348" s="44"/>
+      <c r="AWE348" s="44"/>
+      <c r="AWF348" s="44"/>
+      <c r="AWG348" s="44"/>
+      <c r="AWH348" s="44"/>
+      <c r="AWI348" s="44"/>
+      <c r="AWJ348" s="44"/>
+      <c r="AWK348" s="44"/>
+      <c r="AWL348" s="44"/>
+      <c r="AWM348" s="44"/>
+      <c r="AWN348" s="44"/>
+      <c r="AWO348" s="44"/>
+      <c r="AWP348" s="44"/>
+      <c r="AWQ348" s="44"/>
+      <c r="AWR348" s="44"/>
+      <c r="AWS348" s="44"/>
+      <c r="AWT348" s="44"/>
+      <c r="AWU348" s="44"/>
+      <c r="AWV348" s="44"/>
+      <c r="AWW348" s="44"/>
+      <c r="AWX348" s="44"/>
+      <c r="AWY348" s="44"/>
+      <c r="AWZ348" s="44"/>
+      <c r="AXA348" s="44"/>
+      <c r="AXB348" s="44"/>
+      <c r="AXC348" s="44"/>
+      <c r="AXD348" s="44"/>
+      <c r="AXE348" s="44"/>
+      <c r="AXF348" s="44"/>
+      <c r="AXG348" s="44"/>
+      <c r="AXH348" s="44"/>
+      <c r="AXI348" s="44"/>
+      <c r="AXJ348" s="44"/>
+      <c r="AXK348" s="44"/>
+      <c r="AXL348" s="44"/>
+      <c r="AXM348" s="44"/>
+      <c r="AXN348" s="44"/>
+      <c r="AXO348" s="44"/>
+      <c r="AXP348" s="44"/>
+      <c r="AXQ348" s="44"/>
+      <c r="AXR348" s="44"/>
+      <c r="AXS348" s="44"/>
+      <c r="AXT348" s="44"/>
+      <c r="AXU348" s="44"/>
+      <c r="AXV348" s="44"/>
+      <c r="AXW348" s="44"/>
+      <c r="AXX348" s="44"/>
+      <c r="AXY348" s="44"/>
+      <c r="AXZ348" s="44"/>
+      <c r="AYA348" s="44"/>
+      <c r="AYB348" s="44"/>
+      <c r="AYC348" s="44"/>
+      <c r="AYD348" s="44"/>
+      <c r="AYE348" s="44"/>
+      <c r="AYF348" s="44"/>
+      <c r="AYG348" s="44"/>
+      <c r="AYH348" s="44"/>
+      <c r="AYI348" s="44"/>
+      <c r="AYJ348" s="44"/>
+      <c r="AYK348" s="44"/>
+      <c r="AYL348" s="44"/>
+      <c r="AYM348" s="44"/>
+      <c r="AYN348" s="44"/>
+      <c r="AYO348" s="44"/>
+      <c r="AYP348" s="44"/>
+      <c r="AYQ348" s="44"/>
+      <c r="AYR348" s="44"/>
+      <c r="AYS348" s="44"/>
+      <c r="AYT348" s="44"/>
+      <c r="AYU348" s="44"/>
+      <c r="AYV348" s="44"/>
+      <c r="AYW348" s="44"/>
+      <c r="AYX348" s="44"/>
+      <c r="AYY348" s="44"/>
+      <c r="AYZ348" s="44"/>
+      <c r="AZA348" s="44"/>
+      <c r="AZB348" s="44"/>
+      <c r="AZC348" s="44"/>
+      <c r="AZD348" s="44"/>
+      <c r="AZE348" s="44"/>
+      <c r="AZF348" s="44"/>
+      <c r="AZG348" s="44"/>
+      <c r="AZH348" s="44"/>
+      <c r="AZI348" s="44"/>
+      <c r="AZJ348" s="44"/>
+      <c r="AZK348" s="44"/>
+      <c r="AZL348" s="44"/>
+      <c r="AZM348" s="44"/>
+      <c r="AZN348" s="44"/>
+      <c r="AZO348" s="44"/>
+      <c r="AZP348" s="44"/>
+      <c r="AZQ348" s="44"/>
+      <c r="AZR348" s="44"/>
+      <c r="AZS348" s="44"/>
+      <c r="AZT348" s="44"/>
+      <c r="AZU348" s="44"/>
+      <c r="AZV348" s="44"/>
+      <c r="AZW348" s="44"/>
+      <c r="AZX348" s="44"/>
+      <c r="AZY348" s="44"/>
+      <c r="AZZ348" s="44"/>
+      <c r="BAA348" s="44"/>
+      <c r="BAB348" s="44"/>
+      <c r="BAC348" s="44"/>
+      <c r="BAD348" s="44"/>
+      <c r="BAE348" s="44"/>
+      <c r="BAF348" s="44"/>
+      <c r="BAG348" s="44"/>
+      <c r="BAH348" s="44"/>
+      <c r="BAI348" s="44"/>
+      <c r="BAJ348" s="44"/>
+      <c r="BAK348" s="44"/>
+      <c r="BAL348" s="44"/>
+      <c r="BAM348" s="44"/>
+      <c r="BAN348" s="44"/>
+      <c r="BAO348" s="44"/>
+      <c r="BAP348" s="44"/>
+      <c r="BAQ348" s="44"/>
+      <c r="BAR348" s="44"/>
+      <c r="BAS348" s="44"/>
+      <c r="BAT348" s="44"/>
+      <c r="BAU348" s="44"/>
+      <c r="BAV348" s="44"/>
+      <c r="BAW348" s="44"/>
+      <c r="BAX348" s="44"/>
+      <c r="BAY348" s="44"/>
+      <c r="BAZ348" s="44"/>
+      <c r="BBA348" s="44"/>
+      <c r="BBB348" s="44"/>
+      <c r="BBC348" s="44"/>
+      <c r="BBD348" s="44"/>
+      <c r="BBE348" s="44"/>
+      <c r="BBF348" s="44"/>
+      <c r="BBG348" s="44"/>
+      <c r="BBH348" s="44"/>
+      <c r="BBI348" s="44"/>
+      <c r="BBJ348" s="44"/>
+      <c r="BBK348" s="44"/>
+      <c r="BBL348" s="44"/>
+      <c r="BBM348" s="44"/>
+      <c r="BBN348" s="44"/>
+      <c r="BBO348" s="44"/>
+      <c r="BBP348" s="44"/>
+      <c r="BBQ348" s="44"/>
+      <c r="BBR348" s="44"/>
+      <c r="BBS348" s="44"/>
+      <c r="BBT348" s="44"/>
+      <c r="BBU348" s="44"/>
+      <c r="BBV348" s="44"/>
+      <c r="BBW348" s="44"/>
+      <c r="BBX348" s="44"/>
+      <c r="BBY348" s="44"/>
+      <c r="BBZ348" s="44"/>
+      <c r="BCA348" s="44"/>
+      <c r="BCB348" s="44"/>
+      <c r="BCC348" s="44"/>
+      <c r="BCD348" s="44"/>
+      <c r="BCE348" s="44"/>
+      <c r="BCF348" s="44"/>
+      <c r="BCG348" s="44"/>
+      <c r="BCH348" s="44"/>
+      <c r="BCI348" s="44"/>
+      <c r="BCJ348" s="44"/>
+      <c r="BCK348" s="44"/>
+      <c r="BCL348" s="44"/>
+      <c r="BCM348" s="44"/>
+      <c r="BCN348" s="44"/>
+      <c r="BCO348" s="44"/>
+      <c r="BCP348" s="44"/>
+      <c r="BCQ348" s="44"/>
+      <c r="BCR348" s="44"/>
+      <c r="BCS348" s="44"/>
+      <c r="BCT348" s="44"/>
+      <c r="BCU348" s="44"/>
+      <c r="BCV348" s="44"/>
+      <c r="BCW348" s="44"/>
+      <c r="BCX348" s="44"/>
+      <c r="BCY348" s="44"/>
+      <c r="BCZ348" s="44"/>
+      <c r="BDA348" s="44"/>
+      <c r="BDB348" s="44"/>
+      <c r="BDC348" s="44"/>
+      <c r="BDD348" s="44"/>
+      <c r="BDE348" s="44"/>
+      <c r="BDF348" s="44"/>
+      <c r="BDG348" s="44"/>
+      <c r="BDH348" s="44"/>
+      <c r="BDI348" s="44"/>
+      <c r="BDJ348" s="44"/>
+      <c r="BDK348" s="44"/>
+      <c r="BDL348" s="44"/>
+      <c r="BDM348" s="44"/>
+      <c r="BDN348" s="44"/>
+      <c r="BDO348" s="44"/>
+      <c r="BDP348" s="44"/>
+      <c r="BDQ348" s="44"/>
+      <c r="BDR348" s="44"/>
+      <c r="BDS348" s="44"/>
+      <c r="BDT348" s="44"/>
+      <c r="BDU348" s="44"/>
+      <c r="BDV348" s="44"/>
+      <c r="BDW348" s="44"/>
+      <c r="BDX348" s="44"/>
+      <c r="BDY348" s="44"/>
+      <c r="BDZ348" s="44"/>
+      <c r="BEA348" s="44"/>
+      <c r="BEB348" s="44"/>
+      <c r="BEC348" s="44"/>
+      <c r="BED348" s="44"/>
+      <c r="BEE348" s="44"/>
+      <c r="BEF348" s="44"/>
+      <c r="BEG348" s="44"/>
+      <c r="BEH348" s="44"/>
+      <c r="BEI348" s="44"/>
+      <c r="BEJ348" s="44"/>
+      <c r="BEK348" s="44"/>
+      <c r="BEL348" s="44"/>
+      <c r="BEM348" s="44"/>
+      <c r="BEN348" s="44"/>
+      <c r="BEO348" s="44"/>
+      <c r="BEP348" s="44"/>
+      <c r="BEQ348" s="44"/>
+      <c r="BER348" s="44"/>
+      <c r="BES348" s="44"/>
+      <c r="BET348" s="44"/>
+      <c r="BEU348" s="44"/>
+      <c r="BEV348" s="44"/>
+      <c r="BEW348" s="44"/>
+      <c r="BEX348" s="44"/>
+      <c r="BEY348" s="44"/>
+      <c r="BEZ348" s="44"/>
+      <c r="BFA348" s="44"/>
+      <c r="BFB348" s="44"/>
+      <c r="BFC348" s="44"/>
+      <c r="BFD348" s="44"/>
+      <c r="BFE348" s="44"/>
+      <c r="BFF348" s="44"/>
+      <c r="BFG348" s="44"/>
+      <c r="BFH348" s="44"/>
+      <c r="BFI348" s="44"/>
+      <c r="BFJ348" s="44"/>
+      <c r="BFK348" s="44"/>
+      <c r="BFL348" s="44"/>
+      <c r="BFM348" s="44"/>
+      <c r="BFN348" s="44"/>
+      <c r="BFO348" s="44"/>
+      <c r="BFP348" s="44"/>
+      <c r="BFQ348" s="44"/>
+      <c r="BFR348" s="44"/>
+      <c r="BFS348" s="44"/>
+      <c r="BFT348" s="44"/>
+      <c r="BFU348" s="44"/>
+      <c r="BFV348" s="44"/>
+      <c r="BFW348" s="44"/>
+      <c r="BFX348" s="44"/>
+      <c r="BFY348" s="44"/>
+      <c r="BFZ348" s="44"/>
+      <c r="BGA348" s="44"/>
+      <c r="BGB348" s="44"/>
+      <c r="BGC348" s="44"/>
+      <c r="BGD348" s="44"/>
+      <c r="BGE348" s="44"/>
+      <c r="BGF348" s="44"/>
+      <c r="BGG348" s="44"/>
+      <c r="BGH348" s="44"/>
+      <c r="BGI348" s="44"/>
+      <c r="BGJ348" s="44"/>
+      <c r="BGK348" s="44"/>
+      <c r="BGL348" s="44"/>
+      <c r="BGM348" s="44"/>
+      <c r="BGN348" s="44"/>
+      <c r="BGO348" s="44"/>
+      <c r="BGP348" s="44"/>
+      <c r="BGQ348" s="44"/>
+      <c r="BGR348" s="44"/>
+      <c r="BGS348" s="44"/>
+      <c r="BGT348" s="44"/>
+      <c r="BGU348" s="44"/>
+      <c r="BGV348" s="44"/>
+      <c r="BGW348" s="44"/>
+      <c r="BGX348" s="44"/>
+      <c r="BGY348" s="44"/>
+      <c r="BGZ348" s="44"/>
+      <c r="BHA348" s="44"/>
+      <c r="BHB348" s="44"/>
+      <c r="BHC348" s="44"/>
+      <c r="BHD348" s="44"/>
+      <c r="BHE348" s="44"/>
+      <c r="BHF348" s="44"/>
+      <c r="BHG348" s="44"/>
+      <c r="BHH348" s="44"/>
+      <c r="BHI348" s="44"/>
+      <c r="BHJ348" s="44"/>
+      <c r="BHK348" s="44"/>
+      <c r="BHL348" s="44"/>
+      <c r="BHM348" s="44"/>
+      <c r="BHN348" s="44"/>
+      <c r="BHO348" s="44"/>
+      <c r="BHP348" s="44"/>
+      <c r="BHQ348" s="44"/>
+      <c r="BHR348" s="44"/>
+      <c r="BHS348" s="44"/>
+      <c r="BHT348" s="44"/>
+      <c r="BHU348" s="44"/>
+      <c r="BHV348" s="44"/>
+      <c r="BHW348" s="44"/>
+      <c r="BHX348" s="44"/>
+      <c r="BHY348" s="44"/>
+      <c r="BHZ348" s="44"/>
+      <c r="BIA348" s="44"/>
+      <c r="BIB348" s="44"/>
+      <c r="BIC348" s="44"/>
+      <c r="BID348" s="44"/>
+      <c r="BIE348" s="44"/>
+      <c r="BIF348" s="44"/>
+      <c r="BIG348" s="44"/>
+      <c r="BIH348" s="44"/>
+      <c r="BII348" s="44"/>
+      <c r="BIJ348" s="44"/>
+      <c r="BIK348" s="44"/>
+      <c r="BIL348" s="44"/>
+      <c r="BIM348" s="44"/>
+      <c r="BIN348" s="44"/>
+      <c r="BIO348" s="44"/>
+      <c r="BIP348" s="44"/>
+      <c r="BIQ348" s="44"/>
+      <c r="BIR348" s="44"/>
+      <c r="BIS348" s="44"/>
+      <c r="BIT348" s="44"/>
+      <c r="BIU348" s="44"/>
+      <c r="BIV348" s="44"/>
+      <c r="BIW348" s="44"/>
+      <c r="BIX348" s="44"/>
+      <c r="BIY348" s="44"/>
+      <c r="BIZ348" s="44"/>
+      <c r="BJA348" s="44"/>
+      <c r="BJB348" s="44"/>
+      <c r="BJC348" s="44"/>
+      <c r="BJD348" s="44"/>
+      <c r="BJE348" s="44"/>
+      <c r="BJF348" s="44"/>
+      <c r="BJG348" s="44"/>
+      <c r="BJH348" s="44"/>
+      <c r="BJI348" s="44"/>
+      <c r="BJJ348" s="44"/>
+      <c r="BJK348" s="44"/>
+      <c r="BJL348" s="44"/>
+      <c r="BJM348" s="44"/>
+      <c r="BJN348" s="44"/>
+      <c r="BJO348" s="44"/>
+      <c r="BJP348" s="44"/>
+      <c r="BJQ348" s="44"/>
+      <c r="BJR348" s="44"/>
+      <c r="BJS348" s="44"/>
+      <c r="BJT348" s="44"/>
+      <c r="BJU348" s="44"/>
+      <c r="BJV348" s="44"/>
+      <c r="BJW348" s="44"/>
+      <c r="BJX348" s="44"/>
+      <c r="BJY348" s="44"/>
+      <c r="BJZ348" s="44"/>
+      <c r="BKA348" s="44"/>
+      <c r="BKB348" s="44"/>
+      <c r="BKC348" s="44"/>
+      <c r="BKD348" s="44"/>
+      <c r="BKE348" s="44"/>
+      <c r="BKF348" s="44"/>
+      <c r="BKG348" s="44"/>
+      <c r="BKH348" s="44"/>
+      <c r="BKI348" s="44"/>
+      <c r="BKJ348" s="44"/>
+      <c r="BKK348" s="44"/>
+      <c r="BKL348" s="44"/>
+      <c r="BKM348" s="44"/>
+      <c r="BKN348" s="44"/>
+      <c r="BKO348" s="44"/>
+      <c r="BKP348" s="44"/>
+      <c r="BKQ348" s="44"/>
+      <c r="BKR348" s="44"/>
+      <c r="BKS348" s="44"/>
+      <c r="BKT348" s="44"/>
+      <c r="BKU348" s="44"/>
+      <c r="BKV348" s="44"/>
+      <c r="BKW348" s="44"/>
+      <c r="BKX348" s="44"/>
+      <c r="BKY348" s="44"/>
+      <c r="BKZ348" s="44"/>
+      <c r="BLA348" s="44"/>
+      <c r="BLB348" s="44"/>
+      <c r="BLC348" s="44"/>
+      <c r="BLD348" s="44"/>
+      <c r="BLE348" s="44"/>
+      <c r="BLF348" s="44"/>
+      <c r="BLG348" s="44"/>
+      <c r="BLH348" s="44"/>
+      <c r="BLI348" s="44"/>
+      <c r="BLJ348" s="44"/>
+      <c r="BLK348" s="44"/>
+      <c r="BLL348" s="44"/>
+      <c r="BLM348" s="44"/>
+      <c r="BLN348" s="44"/>
+      <c r="BLO348" s="44"/>
+      <c r="BLP348" s="44"/>
+      <c r="BLQ348" s="44"/>
+      <c r="BLR348" s="44"/>
+      <c r="BLS348" s="44"/>
+      <c r="BLT348" s="44"/>
+      <c r="BLU348" s="44"/>
+      <c r="BLV348" s="44"/>
+      <c r="BLW348" s="44"/>
+      <c r="BLX348" s="44"/>
+      <c r="BLY348" s="44"/>
+      <c r="BLZ348" s="44"/>
+      <c r="BMA348" s="44"/>
+      <c r="BMB348" s="44"/>
+      <c r="BMC348" s="44"/>
+      <c r="BMD348" s="44"/>
+      <c r="BME348" s="44"/>
+      <c r="BMF348" s="44"/>
+      <c r="BMG348" s="44"/>
+      <c r="BMH348" s="44"/>
+      <c r="BMI348" s="44"/>
+      <c r="BMJ348" s="44"/>
+      <c r="BMK348" s="44"/>
+      <c r="BML348" s="44"/>
+      <c r="BMM348" s="44"/>
+      <c r="BMN348" s="44"/>
+      <c r="BMO348" s="44"/>
+      <c r="BMP348" s="44"/>
+      <c r="BMQ348" s="44"/>
+      <c r="BMR348" s="44"/>
+      <c r="BMS348" s="44"/>
+      <c r="BMT348" s="44"/>
+      <c r="BMU348" s="44"/>
+      <c r="BMV348" s="44"/>
+      <c r="BMW348" s="44"/>
+      <c r="BMX348" s="44"/>
+      <c r="BMY348" s="44"/>
+      <c r="BMZ348" s="44"/>
+      <c r="BNA348" s="44"/>
+      <c r="BNB348" s="44"/>
+      <c r="BNC348" s="44"/>
+      <c r="BND348" s="44"/>
+      <c r="BNE348" s="44"/>
+      <c r="BNF348" s="44"/>
+      <c r="BNG348" s="44"/>
+      <c r="BNH348" s="44"/>
+      <c r="BNI348" s="44"/>
+      <c r="BNJ348" s="44"/>
+      <c r="BNK348" s="44"/>
+      <c r="BNL348" s="44"/>
+      <c r="BNM348" s="44"/>
+      <c r="BNN348" s="44"/>
+      <c r="BNO348" s="44"/>
+      <c r="BNP348" s="44"/>
+      <c r="BNQ348" s="44"/>
+      <c r="BNR348" s="44"/>
+      <c r="BNS348" s="44"/>
+      <c r="BNT348" s="44"/>
+      <c r="BNU348" s="44"/>
+      <c r="BNV348" s="44"/>
+      <c r="BNW348" s="44"/>
+      <c r="BNX348" s="44"/>
+      <c r="BNY348" s="44"/>
+      <c r="BNZ348" s="44"/>
+      <c r="BOA348" s="44"/>
+      <c r="BOB348" s="44"/>
+      <c r="BOC348" s="44"/>
+      <c r="BOD348" s="44"/>
+      <c r="BOE348" s="44"/>
+      <c r="BOF348" s="44"/>
+      <c r="BOG348" s="44"/>
+      <c r="BOH348" s="44"/>
+      <c r="BOI348" s="44"/>
+      <c r="BOJ348" s="44"/>
+      <c r="BOK348" s="44"/>
+      <c r="BOL348" s="44"/>
+      <c r="BOM348" s="44"/>
+      <c r="BON348" s="44"/>
+      <c r="BOO348" s="44"/>
+      <c r="BOP348" s="44"/>
+      <c r="BOQ348" s="44"/>
+      <c r="BOR348" s="44"/>
+      <c r="BOS348" s="44"/>
+      <c r="BOT348" s="44"/>
+      <c r="BOU348" s="44"/>
+      <c r="BOV348" s="44"/>
+      <c r="BOW348" s="44"/>
+      <c r="BOX348" s="44"/>
+      <c r="BOY348" s="44"/>
+      <c r="BOZ348" s="44"/>
+      <c r="BPA348" s="44"/>
+      <c r="BPB348" s="44"/>
+      <c r="BPC348" s="44"/>
+      <c r="BPD348" s="44"/>
+      <c r="BPE348" s="44"/>
+      <c r="BPF348" s="44"/>
+      <c r="BPG348" s="44"/>
+      <c r="BPH348" s="44"/>
+      <c r="BPI348" s="44"/>
+      <c r="BPJ348" s="44"/>
+      <c r="BPK348" s="44"/>
+      <c r="BPL348" s="44"/>
+      <c r="BPM348" s="44"/>
+      <c r="BPN348" s="44"/>
+      <c r="BPO348" s="44"/>
+      <c r="BPP348" s="44"/>
+      <c r="BPQ348" s="44"/>
+      <c r="BPR348" s="44"/>
+      <c r="BPS348" s="44"/>
+      <c r="BPT348" s="44"/>
+      <c r="BPU348" s="44"/>
+      <c r="BPV348" s="44"/>
+      <c r="BPW348" s="44"/>
+      <c r="BPX348" s="44"/>
+      <c r="BPY348" s="44"/>
+      <c r="BPZ348" s="44"/>
+      <c r="BQA348" s="44"/>
+      <c r="BQB348" s="44"/>
+      <c r="BQC348" s="44"/>
+      <c r="BQD348" s="44"/>
+      <c r="BQE348" s="44"/>
+      <c r="BQF348" s="44"/>
+      <c r="BQG348" s="44"/>
+      <c r="BQH348" s="44"/>
+      <c r="BQI348" s="44"/>
+      <c r="BQJ348" s="44"/>
+      <c r="BQK348" s="44"/>
+      <c r="BQL348" s="44"/>
+      <c r="BQM348" s="44"/>
+      <c r="BQN348" s="44"/>
+      <c r="BQO348" s="44"/>
+      <c r="BQP348" s="44"/>
+      <c r="BQQ348" s="44"/>
+      <c r="BQR348" s="44"/>
+      <c r="BQS348" s="44"/>
+      <c r="BQT348" s="44"/>
+      <c r="BQU348" s="44"/>
+      <c r="BQV348" s="44"/>
+      <c r="BQW348" s="44"/>
+      <c r="BQX348" s="44"/>
+      <c r="BQY348" s="44"/>
+      <c r="BQZ348" s="44"/>
+      <c r="BRA348" s="44"/>
+      <c r="BRB348" s="44"/>
+      <c r="BRC348" s="44"/>
+      <c r="BRD348" s="44"/>
+      <c r="BRE348" s="44"/>
+      <c r="BRF348" s="44"/>
+      <c r="BRG348" s="44"/>
+      <c r="BRH348" s="44"/>
+      <c r="BRI348" s="44"/>
+      <c r="BRJ348" s="44"/>
+      <c r="BRK348" s="44"/>
+      <c r="BRL348" s="44"/>
+      <c r="BRM348" s="44"/>
+      <c r="BRN348" s="44"/>
+      <c r="BRO348" s="44"/>
+      <c r="BRP348" s="44"/>
+      <c r="BRQ348" s="44"/>
+      <c r="BRR348" s="44"/>
+      <c r="BRS348" s="44"/>
+      <c r="BRT348" s="44"/>
+      <c r="BRU348" s="44"/>
+      <c r="BRV348" s="44"/>
+      <c r="BRW348" s="44"/>
+      <c r="BRX348" s="44"/>
+      <c r="BRY348" s="44"/>
+      <c r="BRZ348" s="44"/>
+      <c r="BSA348" s="44"/>
+      <c r="BSB348" s="44"/>
+      <c r="BSC348" s="44"/>
+      <c r="BSD348" s="44"/>
+      <c r="BSE348" s="44"/>
+      <c r="BSF348" s="44"/>
+      <c r="BSG348" s="44"/>
+      <c r="BSH348" s="44"/>
+      <c r="BSI348" s="44"/>
+      <c r="BSJ348" s="44"/>
+      <c r="BSK348" s="44"/>
+      <c r="BSL348" s="44"/>
+      <c r="BSM348" s="44"/>
+      <c r="BSN348" s="44"/>
+      <c r="BSO348" s="44"/>
+      <c r="BSP348" s="44"/>
+      <c r="BSQ348" s="44"/>
+      <c r="BSR348" s="44"/>
+      <c r="BSS348" s="44"/>
+      <c r="BST348" s="44"/>
+      <c r="BSU348" s="44"/>
+      <c r="BSV348" s="44"/>
+      <c r="BSW348" s="44"/>
+      <c r="BSX348" s="44"/>
+      <c r="BSY348" s="44"/>
+      <c r="BSZ348" s="44"/>
+      <c r="BTA348" s="44"/>
+      <c r="BTB348" s="44"/>
+      <c r="BTC348" s="44"/>
+      <c r="BTD348" s="44"/>
+      <c r="BTE348" s="44"/>
+      <c r="BTF348" s="44"/>
+      <c r="BTG348" s="44"/>
+      <c r="BTH348" s="44"/>
+      <c r="BTI348" s="44"/>
+      <c r="BTJ348" s="44"/>
+      <c r="BTK348" s="44"/>
+      <c r="BTL348" s="44"/>
+      <c r="BTM348" s="44"/>
+      <c r="BTN348" s="44"/>
+      <c r="BTO348" s="44"/>
+      <c r="BTP348" s="44"/>
+      <c r="BTQ348" s="44"/>
+      <c r="BTR348" s="44"/>
+      <c r="BTS348" s="44"/>
+      <c r="BTT348" s="44"/>
+      <c r="BTU348" s="44"/>
+      <c r="BTV348" s="44"/>
+      <c r="BTW348" s="44"/>
+      <c r="BTX348" s="44"/>
+      <c r="BTY348" s="44"/>
+      <c r="BTZ348" s="44"/>
+      <c r="BUA348" s="44"/>
+      <c r="BUB348" s="44"/>
+      <c r="BUC348" s="44"/>
+      <c r="BUD348" s="44"/>
+      <c r="BUE348" s="44"/>
+      <c r="BUF348" s="44"/>
+      <c r="BUG348" s="44"/>
+      <c r="BUH348" s="44"/>
+      <c r="BUI348" s="44"/>
+      <c r="BUJ348" s="44"/>
+      <c r="BUK348" s="44"/>
+      <c r="BUL348" s="44"/>
+      <c r="BUM348" s="44"/>
+      <c r="BUN348" s="44"/>
+      <c r="BUO348" s="44"/>
+      <c r="BUP348" s="44"/>
+      <c r="BUQ348" s="44"/>
+      <c r="BUR348" s="44"/>
+      <c r="BUS348" s="44"/>
+      <c r="BUT348" s="44"/>
+      <c r="BUU348" s="44"/>
+      <c r="BUV348" s="44"/>
+      <c r="BUW348" s="44"/>
+      <c r="BUX348" s="44"/>
+      <c r="BUY348" s="44"/>
+      <c r="BUZ348" s="44"/>
+      <c r="BVA348" s="44"/>
+      <c r="BVB348" s="44"/>
+      <c r="BVC348" s="44"/>
+      <c r="BVD348" s="44"/>
+      <c r="BVE348" s="44"/>
+      <c r="BVF348" s="44"/>
+      <c r="BVG348" s="44"/>
+      <c r="BVH348" s="44"/>
+      <c r="BVI348" s="44"/>
+      <c r="BVJ348" s="44"/>
+      <c r="BVK348" s="44"/>
+      <c r="BVL348" s="44"/>
+      <c r="BVM348" s="44"/>
+      <c r="BVN348" s="44"/>
+      <c r="BVO348" s="44"/>
+      <c r="BVP348" s="44"/>
+      <c r="BVQ348" s="44"/>
+      <c r="BVR348" s="44"/>
+      <c r="BVS348" s="44"/>
+      <c r="BVT348" s="44"/>
+      <c r="BVU348" s="44"/>
+      <c r="BVV348" s="44"/>
+      <c r="BVW348" s="44"/>
+      <c r="BVX348" s="44"/>
+      <c r="BVY348" s="44"/>
+      <c r="BVZ348" s="44"/>
+      <c r="BWA348" s="44"/>
+      <c r="BWB348" s="44"/>
+      <c r="BWC348" s="44"/>
+      <c r="BWD348" s="44"/>
+      <c r="BWE348" s="44"/>
+      <c r="BWF348" s="44"/>
+      <c r="BWG348" s="44"/>
+      <c r="BWH348" s="44"/>
+      <c r="BWI348" s="44"/>
+      <c r="BWJ348" s="44"/>
+      <c r="BWK348" s="44"/>
+      <c r="BWL348" s="44"/>
+      <c r="BWM348" s="44"/>
+      <c r="BWN348" s="44"/>
+      <c r="BWO348" s="44"/>
+      <c r="BWP348" s="44"/>
+      <c r="BWQ348" s="44"/>
+      <c r="BWR348" s="44"/>
+      <c r="BWS348" s="44"/>
+      <c r="BWT348" s="44"/>
+      <c r="BWU348" s="44"/>
+      <c r="BWV348" s="44"/>
+      <c r="BWW348" s="44"/>
+      <c r="BWX348" s="44"/>
+      <c r="BWY348" s="44"/>
+      <c r="BWZ348" s="44"/>
+      <c r="BXA348" s="44"/>
+      <c r="BXB348" s="44"/>
+      <c r="BXC348" s="44"/>
+      <c r="BXD348" s="44"/>
+      <c r="BXE348" s="44"/>
+      <c r="BXF348" s="44"/>
+      <c r="BXG348" s="44"/>
+      <c r="BXH348" s="44"/>
+      <c r="BXI348" s="44"/>
+      <c r="BXJ348" s="44"/>
+      <c r="BXK348" s="44"/>
+      <c r="BXL348" s="44"/>
+      <c r="BXM348" s="44"/>
+      <c r="BXN348" s="44"/>
+      <c r="BXO348" s="44"/>
+      <c r="BXP348" s="44"/>
+      <c r="BXQ348" s="44"/>
+      <c r="BXR348" s="44"/>
+      <c r="BXS348" s="44"/>
+      <c r="BXT348" s="44"/>
+      <c r="BXU348" s="44"/>
+      <c r="BXV348" s="44"/>
+      <c r="BXW348" s="44"/>
+      <c r="BXX348" s="44"/>
+      <c r="BXY348" s="44"/>
+      <c r="BXZ348" s="44"/>
+      <c r="BYA348" s="44"/>
+      <c r="BYB348" s="44"/>
+      <c r="BYC348" s="44"/>
+      <c r="BYD348" s="44"/>
+      <c r="BYE348" s="44"/>
+      <c r="BYF348" s="44"/>
+      <c r="BYG348" s="44"/>
+      <c r="BYH348" s="44"/>
+      <c r="BYI348" s="44"/>
+      <c r="BYJ348" s="44"/>
+      <c r="BYK348" s="44"/>
+      <c r="BYL348" s="44"/>
+      <c r="BYM348" s="44"/>
+      <c r="BYN348" s="44"/>
+      <c r="BYO348" s="44"/>
+      <c r="BYP348" s="44"/>
+      <c r="BYQ348" s="44"/>
+      <c r="BYR348" s="44"/>
+      <c r="BYS348" s="44"/>
+      <c r="BYT348" s="44"/>
+      <c r="BYU348" s="44"/>
+      <c r="BYV348" s="44"/>
+      <c r="BYW348" s="44"/>
+      <c r="BYX348" s="44"/>
+      <c r="BYY348" s="44"/>
+      <c r="BYZ348" s="44"/>
+      <c r="BZA348" s="44"/>
+      <c r="BZB348" s="44"/>
+      <c r="BZC348" s="44"/>
+      <c r="BZD348" s="44"/>
+      <c r="BZE348" s="44"/>
+      <c r="BZF348" s="44"/>
+      <c r="BZG348" s="44"/>
+      <c r="BZH348" s="44"/>
+      <c r="BZI348" s="44"/>
+      <c r="BZJ348" s="44"/>
+      <c r="BZK348" s="44"/>
+      <c r="BZL348" s="44"/>
+      <c r="BZM348" s="44"/>
+      <c r="BZN348" s="44"/>
+      <c r="BZO348" s="44"/>
+      <c r="BZP348" s="44"/>
+      <c r="BZQ348" s="44"/>
+      <c r="BZR348" s="44"/>
+      <c r="BZS348" s="44"/>
+      <c r="BZT348" s="44"/>
+      <c r="BZU348" s="44"/>
+      <c r="BZV348" s="44"/>
+      <c r="BZW348" s="44"/>
+      <c r="BZX348" s="44"/>
+      <c r="BZY348" s="44"/>
+      <c r="BZZ348" s="44"/>
+      <c r="CAA348" s="44"/>
+      <c r="CAB348" s="44"/>
+      <c r="CAC348" s="44"/>
+      <c r="CAD348" s="44"/>
+      <c r="CAE348" s="44"/>
+      <c r="CAF348" s="44"/>
+      <c r="CAG348" s="44"/>
+      <c r="CAH348" s="44"/>
+      <c r="CAI348" s="44"/>
+      <c r="CAJ348" s="44"/>
+      <c r="CAK348" s="44"/>
+      <c r="CAL348" s="44"/>
+      <c r="CAM348" s="44"/>
+      <c r="CAN348" s="44"/>
+      <c r="CAO348" s="44"/>
+      <c r="CAP348" s="44"/>
+      <c r="CAQ348" s="44"/>
+      <c r="CAR348" s="44"/>
+      <c r="CAS348" s="44"/>
+      <c r="CAT348" s="44"/>
+      <c r="CAU348" s="44"/>
+      <c r="CAV348" s="44"/>
+      <c r="CAW348" s="44"/>
+      <c r="CAX348" s="44"/>
+      <c r="CAY348" s="44"/>
+      <c r="CAZ348" s="44"/>
+      <c r="CBA348" s="44"/>
+      <c r="CBB348" s="44"/>
+      <c r="CBC348" s="44"/>
+      <c r="CBD348" s="44"/>
+      <c r="CBE348" s="44"/>
+      <c r="CBF348" s="44"/>
+      <c r="CBG348" s="44"/>
+      <c r="CBH348" s="44"/>
+      <c r="CBI348" s="44"/>
+      <c r="CBJ348" s="44"/>
+      <c r="CBK348" s="44"/>
+      <c r="CBL348" s="44"/>
+      <c r="CBM348" s="44"/>
+      <c r="CBN348" s="44"/>
+      <c r="CBO348" s="44"/>
+      <c r="CBP348" s="44"/>
+      <c r="CBQ348" s="44"/>
+      <c r="CBR348" s="44"/>
+      <c r="CBS348" s="44"/>
+      <c r="CBT348" s="44"/>
+      <c r="CBU348" s="44"/>
+      <c r="CBV348" s="44"/>
+      <c r="CBW348" s="44"/>
+      <c r="CBX348" s="44"/>
+      <c r="CBY348" s="44"/>
+      <c r="CBZ348" s="44"/>
+      <c r="CCA348" s="44"/>
+      <c r="CCB348" s="44"/>
+      <c r="CCC348" s="44"/>
+      <c r="CCD348" s="44"/>
+      <c r="CCE348" s="44"/>
+      <c r="CCF348" s="44"/>
+      <c r="CCG348" s="44"/>
+      <c r="CCH348" s="44"/>
+      <c r="CCI348" s="44"/>
+      <c r="CCJ348" s="44"/>
+      <c r="CCK348" s="44"/>
+      <c r="CCL348" s="44"/>
+      <c r="CCM348" s="44"/>
+      <c r="CCN348" s="44"/>
+      <c r="CCO348" s="44"/>
+      <c r="CCP348" s="44"/>
+      <c r="CCQ348" s="44"/>
+      <c r="CCR348" s="44"/>
+      <c r="CCS348" s="44"/>
+      <c r="CCT348" s="44"/>
+      <c r="CCU348" s="44"/>
+      <c r="CCV348" s="44"/>
+      <c r="CCW348" s="44"/>
+      <c r="CCX348" s="44"/>
+      <c r="CCY348" s="44"/>
+      <c r="CCZ348" s="44"/>
+      <c r="CDA348" s="44"/>
+      <c r="CDB348" s="44"/>
+      <c r="CDC348" s="44"/>
+      <c r="CDD348" s="44"/>
+      <c r="CDE348" s="44"/>
+      <c r="CDF348" s="44"/>
+      <c r="CDG348" s="44"/>
+      <c r="CDH348" s="44"/>
+      <c r="CDI348" s="44"/>
+      <c r="CDJ348" s="44"/>
+      <c r="CDK348" s="44"/>
+      <c r="CDL348" s="44"/>
+      <c r="CDM348" s="44"/>
+      <c r="CDN348" s="44"/>
+      <c r="CDO348" s="44"/>
+      <c r="CDP348" s="44"/>
+      <c r="CDQ348" s="44"/>
+      <c r="CDR348" s="44"/>
+      <c r="CDS348" s="44"/>
+      <c r="CDT348" s="44"/>
+      <c r="CDU348" s="44"/>
+      <c r="CDV348" s="44"/>
+      <c r="CDW348" s="44"/>
+      <c r="CDX348" s="44"/>
+      <c r="CDY348" s="44"/>
+      <c r="CDZ348" s="44"/>
+      <c r="CEA348" s="44"/>
+      <c r="CEB348" s="44"/>
+      <c r="CEC348" s="44"/>
+      <c r="CED348" s="44"/>
+      <c r="CEE348" s="44"/>
+      <c r="CEF348" s="44"/>
+      <c r="CEG348" s="44"/>
+      <c r="CEH348" s="44"/>
+      <c r="CEI348" s="44"/>
+      <c r="CEJ348" s="44"/>
+      <c r="CEK348" s="44"/>
+      <c r="CEL348" s="44"/>
+      <c r="CEM348" s="44"/>
+      <c r="CEN348" s="44"/>
+      <c r="CEO348" s="44"/>
+      <c r="CEP348" s="44"/>
+      <c r="CEQ348" s="44"/>
+      <c r="CER348" s="44"/>
+      <c r="CES348" s="44"/>
+      <c r="CET348" s="44"/>
+      <c r="CEU348" s="44"/>
+      <c r="CEV348" s="44"/>
+      <c r="CEW348" s="44"/>
+      <c r="CEX348" s="44"/>
+      <c r="CEY348" s="44"/>
+      <c r="CEZ348" s="44"/>
+      <c r="CFA348" s="44"/>
+      <c r="CFB348" s="44"/>
+      <c r="CFC348" s="44"/>
+      <c r="CFD348" s="44"/>
+      <c r="CFE348" s="44"/>
+      <c r="CFF348" s="44"/>
+      <c r="CFG348" s="44"/>
+      <c r="CFH348" s="44"/>
+      <c r="CFI348" s="44"/>
+      <c r="CFJ348" s="44"/>
+      <c r="CFK348" s="44"/>
+      <c r="CFL348" s="44"/>
+      <c r="CFM348" s="44"/>
+      <c r="CFN348" s="44"/>
+      <c r="CFO348" s="44"/>
+      <c r="CFP348" s="44"/>
+      <c r="CFQ348" s="44"/>
+      <c r="CFR348" s="44"/>
+      <c r="CFS348" s="44"/>
+      <c r="CFT348" s="44"/>
+      <c r="CFU348" s="44"/>
+      <c r="CFV348" s="44"/>
+      <c r="CFW348" s="44"/>
+      <c r="CFX348" s="44"/>
+      <c r="CFY348" s="44"/>
+      <c r="CFZ348" s="44"/>
+      <c r="CGA348" s="44"/>
+      <c r="CGB348" s="44"/>
+      <c r="CGC348" s="44"/>
+      <c r="CGD348" s="44"/>
+      <c r="CGE348" s="44"/>
+      <c r="CGF348" s="44"/>
+      <c r="CGG348" s="44"/>
+      <c r="CGH348" s="44"/>
+      <c r="CGI348" s="44"/>
+      <c r="CGJ348" s="44"/>
+      <c r="CGK348" s="44"/>
+      <c r="CGL348" s="44"/>
+      <c r="CGM348" s="44"/>
+      <c r="CGN348" s="44"/>
+      <c r="CGO348" s="44"/>
+      <c r="CGP348" s="44"/>
+      <c r="CGQ348" s="44"/>
+      <c r="CGR348" s="44"/>
+      <c r="CGS348" s="44"/>
+      <c r="CGT348" s="44"/>
+      <c r="CGU348" s="44"/>
+      <c r="CGV348" s="44"/>
+      <c r="CGW348" s="44"/>
+      <c r="CGX348" s="44"/>
+      <c r="CGY348" s="44"/>
+      <c r="CGZ348" s="44"/>
+      <c r="CHA348" s="44"/>
+      <c r="CHB348" s="44"/>
+      <c r="CHC348" s="44"/>
+      <c r="CHD348" s="44"/>
+      <c r="CHE348" s="44"/>
+      <c r="CHF348" s="44"/>
+      <c r="CHG348" s="44"/>
+      <c r="CHH348" s="44"/>
+      <c r="CHI348" s="44"/>
+      <c r="CHJ348" s="44"/>
+      <c r="CHK348" s="44"/>
+      <c r="CHL348" s="44"/>
+      <c r="CHM348" s="44"/>
+      <c r="CHN348" s="44"/>
+      <c r="CHO348" s="44"/>
+      <c r="CHP348" s="44"/>
+      <c r="CHQ348" s="44"/>
+      <c r="CHR348" s="44"/>
+      <c r="CHS348" s="44"/>
+      <c r="CHT348" s="44"/>
+      <c r="CHU348" s="44"/>
+      <c r="CHV348" s="44"/>
+      <c r="CHW348" s="44"/>
+      <c r="CHX348" s="44"/>
+      <c r="CHY348" s="44"/>
+      <c r="CHZ348" s="44"/>
+      <c r="CIA348" s="44"/>
+      <c r="CIB348" s="44"/>
+      <c r="CIC348" s="44"/>
+      <c r="CID348" s="44"/>
+      <c r="CIE348" s="44"/>
+      <c r="CIF348" s="44"/>
+      <c r="CIG348" s="44"/>
+      <c r="CIH348" s="44"/>
+      <c r="CII348" s="44"/>
+      <c r="CIJ348" s="44"/>
+      <c r="CIK348" s="44"/>
+      <c r="CIL348" s="44"/>
+      <c r="CIM348" s="44"/>
+      <c r="CIN348" s="44"/>
+      <c r="CIO348" s="44"/>
+      <c r="CIP348" s="44"/>
+      <c r="CIQ348" s="44"/>
+      <c r="CIR348" s="44"/>
+      <c r="CIS348" s="44"/>
+      <c r="CIT348" s="44"/>
+      <c r="CIU348" s="44"/>
+      <c r="CIV348" s="44"/>
+      <c r="CIW348" s="44"/>
+      <c r="CIX348" s="44"/>
+      <c r="CIY348" s="44"/>
+      <c r="CIZ348" s="44"/>
+      <c r="CJA348" s="44"/>
+      <c r="CJB348" s="44"/>
+      <c r="CJC348" s="44"/>
+      <c r="CJD348" s="44"/>
+      <c r="CJE348" s="44"/>
+      <c r="CJF348" s="44"/>
+      <c r="CJG348" s="44"/>
+      <c r="CJH348" s="44"/>
+      <c r="CJI348" s="44"/>
+      <c r="CJJ348" s="44"/>
+      <c r="CJK348" s="44"/>
+      <c r="CJL348" s="44"/>
+      <c r="CJM348" s="44"/>
+      <c r="CJN348" s="44"/>
+      <c r="CJO348" s="44"/>
+      <c r="CJP348" s="44"/>
+      <c r="CJQ348" s="44"/>
+      <c r="CJR348" s="44"/>
+      <c r="CJS348" s="44"/>
+      <c r="CJT348" s="44"/>
+      <c r="CJU348" s="44"/>
+      <c r="CJV348" s="44"/>
+      <c r="CJW348" s="44"/>
+      <c r="CJX348" s="44"/>
+      <c r="CJY348" s="44"/>
+      <c r="CJZ348" s="44"/>
+      <c r="CKA348" s="44"/>
+      <c r="CKB348" s="44"/>
+      <c r="CKC348" s="44"/>
+      <c r="CKD348" s="44"/>
+      <c r="CKE348" s="44"/>
+      <c r="CKF348" s="44"/>
+      <c r="CKG348" s="44"/>
+      <c r="CKH348" s="44"/>
+      <c r="CKI348" s="44"/>
+      <c r="CKJ348" s="44"/>
+      <c r="CKK348" s="44"/>
+      <c r="CKL348" s="44"/>
+      <c r="CKM348" s="44"/>
+      <c r="CKN348" s="44"/>
+      <c r="CKO348" s="44"/>
+      <c r="CKP348" s="44"/>
+      <c r="CKQ348" s="44"/>
+      <c r="CKR348" s="44"/>
+      <c r="CKS348" s="44"/>
+      <c r="CKT348" s="44"/>
+      <c r="CKU348" s="44"/>
+      <c r="CKV348" s="44"/>
+      <c r="CKW348" s="44"/>
+      <c r="CKX348" s="44"/>
+      <c r="CKY348" s="44"/>
+      <c r="CKZ348" s="44"/>
+      <c r="CLA348" s="44"/>
+      <c r="CLB348" s="44"/>
+      <c r="CLC348" s="44"/>
+      <c r="CLD348" s="44"/>
+      <c r="CLE348" s="44"/>
+      <c r="CLF348" s="44"/>
+      <c r="CLG348" s="44"/>
+      <c r="CLH348" s="44"/>
+      <c r="CLI348" s="44"/>
+      <c r="CLJ348" s="44"/>
+      <c r="CLK348" s="44"/>
+      <c r="CLL348" s="44"/>
+      <c r="CLM348" s="44"/>
+      <c r="CLN348" s="44"/>
+      <c r="CLO348" s="44"/>
+      <c r="CLP348" s="44"/>
+      <c r="CLQ348" s="44"/>
+      <c r="CLR348" s="44"/>
+      <c r="CLS348" s="44"/>
+      <c r="CLT348" s="44"/>
+      <c r="CLU348" s="44"/>
+      <c r="CLV348" s="44"/>
+      <c r="CLW348" s="44"/>
+      <c r="CLX348" s="44"/>
+      <c r="CLY348" s="44"/>
+      <c r="CLZ348" s="44"/>
+      <c r="CMA348" s="44"/>
+      <c r="CMB348" s="44"/>
+      <c r="CMC348" s="44"/>
+      <c r="CMD348" s="44"/>
+      <c r="CME348" s="44"/>
+      <c r="CMF348" s="44"/>
+      <c r="CMG348" s="44"/>
+      <c r="CMH348" s="44"/>
+      <c r="CMI348" s="44"/>
+      <c r="CMJ348" s="44"/>
+      <c r="CMK348" s="44"/>
+      <c r="CML348" s="44"/>
+      <c r="CMM348" s="44"/>
+      <c r="CMN348" s="44"/>
+      <c r="CMO348" s="44"/>
+      <c r="CMP348" s="44"/>
+      <c r="CMQ348" s="44"/>
+      <c r="CMR348" s="44"/>
+      <c r="CMS348" s="44"/>
+      <c r="CMT348" s="44"/>
+      <c r="CMU348" s="44"/>
+      <c r="CMV348" s="44"/>
+      <c r="CMW348" s="44"/>
+      <c r="CMX348" s="44"/>
+      <c r="CMY348" s="44"/>
+      <c r="CMZ348" s="44"/>
+      <c r="CNA348" s="44"/>
+      <c r="CNB348" s="44"/>
+      <c r="CNC348" s="44"/>
+      <c r="CND348" s="44"/>
+      <c r="CNE348" s="44"/>
+      <c r="CNF348" s="44"/>
+      <c r="CNG348" s="44"/>
+      <c r="CNH348" s="44"/>
+      <c r="CNI348" s="44"/>
+      <c r="CNJ348" s="44"/>
+      <c r="CNK348" s="44"/>
+      <c r="CNL348" s="44"/>
+      <c r="CNM348" s="44"/>
+      <c r="CNN348" s="44"/>
+      <c r="CNO348" s="44"/>
+      <c r="CNP348" s="44"/>
+      <c r="CNQ348" s="44"/>
+      <c r="CNR348" s="44"/>
+      <c r="CNS348" s="44"/>
+      <c r="CNT348" s="44"/>
+      <c r="CNU348" s="44"/>
+      <c r="CNV348" s="44"/>
+      <c r="CNW348" s="44"/>
+      <c r="CNX348" s="44"/>
+      <c r="CNY348" s="44"/>
+      <c r="CNZ348" s="44"/>
+      <c r="COA348" s="44"/>
+      <c r="COB348" s="44"/>
+      <c r="COC348" s="44"/>
+      <c r="COD348" s="44"/>
+      <c r="COE348" s="44"/>
+      <c r="COF348" s="44"/>
+      <c r="COG348" s="44"/>
+      <c r="COH348" s="44"/>
+      <c r="COI348" s="44"/>
+      <c r="COJ348" s="44"/>
+      <c r="COK348" s="44"/>
+      <c r="COL348" s="44"/>
+      <c r="COM348" s="44"/>
+      <c r="CON348" s="44"/>
+      <c r="COO348" s="44"/>
+      <c r="COP348" s="44"/>
+      <c r="COQ348" s="44"/>
+      <c r="COR348" s="44"/>
+      <c r="COS348" s="44"/>
+      <c r="COT348" s="44"/>
+      <c r="COU348" s="44"/>
+      <c r="COV348" s="44"/>
+      <c r="COW348" s="44"/>
+      <c r="COX348" s="44"/>
+      <c r="COY348" s="44"/>
+      <c r="COZ348" s="44"/>
+      <c r="CPA348" s="44"/>
+      <c r="CPB348" s="44"/>
+      <c r="CPC348" s="44"/>
+      <c r="CPD348" s="44"/>
+      <c r="CPE348" s="44"/>
+      <c r="CPF348" s="44"/>
+      <c r="CPG348" s="44"/>
+      <c r="CPH348" s="44"/>
+      <c r="CPI348" s="44"/>
+      <c r="CPJ348" s="44"/>
+      <c r="CPK348" s="44"/>
+      <c r="CPL348" s="44"/>
+      <c r="CPM348" s="44"/>
+      <c r="CPN348" s="44"/>
+      <c r="CPO348" s="44"/>
+      <c r="CPP348" s="44"/>
+      <c r="CPQ348" s="44"/>
+      <c r="CPR348" s="44"/>
+      <c r="CPS348" s="44"/>
+      <c r="CPT348" s="44"/>
+      <c r="CPU348" s="44"/>
+      <c r="CPV348" s="44"/>
+      <c r="CPW348" s="44"/>
+      <c r="CPX348" s="44"/>
+      <c r="CPY348" s="44"/>
+      <c r="CPZ348" s="44"/>
+      <c r="CQA348" s="44"/>
+      <c r="CQB348" s="44"/>
+      <c r="CQC348" s="44"/>
+      <c r="CQD348" s="44"/>
+      <c r="CQE348" s="44"/>
+      <c r="CQF348" s="44"/>
+      <c r="CQG348" s="44"/>
+      <c r="CQH348" s="44"/>
+      <c r="CQI348" s="44"/>
+      <c r="CQJ348" s="44"/>
+      <c r="CQK348" s="44"/>
+      <c r="CQL348" s="44"/>
+      <c r="CQM348" s="44"/>
+      <c r="CQN348" s="44"/>
+      <c r="CQO348" s="44"/>
+      <c r="CQP348" s="44"/>
+      <c r="CQQ348" s="44"/>
+      <c r="CQR348" s="44"/>
+      <c r="CQS348" s="44"/>
+      <c r="CQT348" s="44"/>
+      <c r="CQU348" s="44"/>
+      <c r="CQV348" s="44"/>
+      <c r="CQW348" s="44"/>
+      <c r="CQX348" s="44"/>
+      <c r="CQY348" s="44"/>
+      <c r="CQZ348" s="44"/>
+      <c r="CRA348" s="44"/>
+      <c r="CRB348" s="44"/>
+      <c r="CRC348" s="44"/>
+      <c r="CRD348" s="44"/>
+      <c r="CRE348" s="44"/>
+      <c r="CRF348" s="44"/>
+      <c r="CRG348" s="44"/>
+      <c r="CRH348" s="44"/>
+      <c r="CRI348" s="44"/>
+      <c r="CRJ348" s="44"/>
+      <c r="CRK348" s="44"/>
+      <c r="CRL348" s="44"/>
+      <c r="CRM348" s="44"/>
+      <c r="CRN348" s="44"/>
+      <c r="CRO348" s="44"/>
+      <c r="CRP348" s="44"/>
+      <c r="CRQ348" s="44"/>
+      <c r="CRR348" s="44"/>
+      <c r="CRS348" s="44"/>
+      <c r="CRT348" s="44"/>
+      <c r="CRU348" s="44"/>
+      <c r="CRV348" s="44"/>
+      <c r="CRW348" s="44"/>
+      <c r="CRX348" s="44"/>
+      <c r="CRY348" s="44"/>
+      <c r="CRZ348" s="44"/>
+      <c r="CSA348" s="44"/>
+      <c r="CSB348" s="44"/>
+      <c r="CSC348" s="44"/>
+      <c r="CSD348" s="44"/>
+      <c r="CSE348" s="44"/>
+      <c r="CSF348" s="44"/>
+      <c r="CSG348" s="44"/>
+      <c r="CSH348" s="44"/>
+      <c r="CSI348" s="44"/>
+      <c r="CSJ348" s="44"/>
+      <c r="CSK348" s="44"/>
+      <c r="CSL348" s="44"/>
+      <c r="CSM348" s="44"/>
+      <c r="CSN348" s="44"/>
+      <c r="CSO348" s="44"/>
+      <c r="CSP348" s="44"/>
+      <c r="CSQ348" s="44"/>
+      <c r="CSR348" s="44"/>
+      <c r="CSS348" s="44"/>
+      <c r="CST348" s="44"/>
+      <c r="CSU348" s="44"/>
+      <c r="CSV348" s="44"/>
+      <c r="CSW348" s="44"/>
+      <c r="CSX348" s="44"/>
+      <c r="CSY348" s="44"/>
+      <c r="CSZ348" s="44"/>
+      <c r="CTA348" s="44"/>
+      <c r="CTB348" s="44"/>
+      <c r="CTC348" s="44"/>
+      <c r="CTD348" s="44"/>
+      <c r="CTE348" s="44"/>
+      <c r="CTF348" s="44"/>
+      <c r="CTG348" s="44"/>
+      <c r="CTH348" s="44"/>
+      <c r="CTI348" s="44"/>
+      <c r="CTJ348" s="44"/>
+      <c r="CTK348" s="44"/>
+      <c r="CTL348" s="44"/>
+      <c r="CTM348" s="44"/>
+      <c r="CTN348" s="44"/>
+      <c r="CTO348" s="44"/>
+      <c r="CTP348" s="44"/>
+      <c r="CTQ348" s="44"/>
+      <c r="CTR348" s="44"/>
+      <c r="CTS348" s="44"/>
+      <c r="CTT348" s="44"/>
+      <c r="CTU348" s="44"/>
+      <c r="CTV348" s="44"/>
+      <c r="CTW348" s="44"/>
+      <c r="CTX348" s="44"/>
+      <c r="CTY348" s="44"/>
+      <c r="CTZ348" s="44"/>
+      <c r="CUA348" s="44"/>
+      <c r="CUB348" s="44"/>
+      <c r="CUC348" s="44"/>
+      <c r="CUD348" s="44"/>
+      <c r="CUE348" s="44"/>
+      <c r="CUF348" s="44"/>
+      <c r="CUG348" s="44"/>
+      <c r="CUH348" s="44"/>
+      <c r="CUI348" s="44"/>
+      <c r="CUJ348" s="44"/>
+      <c r="CUK348" s="44"/>
+      <c r="CUL348" s="44"/>
+      <c r="CUM348" s="44"/>
+      <c r="CUN348" s="44"/>
+      <c r="CUO348" s="44"/>
+      <c r="CUP348" s="44"/>
+      <c r="CUQ348" s="44"/>
+      <c r="CUR348" s="44"/>
+      <c r="CUS348" s="44"/>
+      <c r="CUT348" s="44"/>
+      <c r="CUU348" s="44"/>
+      <c r="CUV348" s="44"/>
+      <c r="CUW348" s="44"/>
+      <c r="CUX348" s="44"/>
+      <c r="CUY348" s="44"/>
+      <c r="CUZ348" s="44"/>
+      <c r="CVA348" s="44"/>
+      <c r="CVB348" s="44"/>
+      <c r="CVC348" s="44"/>
+      <c r="CVD348" s="44"/>
+      <c r="CVE348" s="44"/>
+      <c r="CVF348" s="44"/>
+      <c r="CVG348" s="44"/>
+      <c r="CVH348" s="44"/>
+      <c r="CVI348" s="44"/>
+      <c r="CVJ348" s="44"/>
+      <c r="CVK348" s="44"/>
+      <c r="CVL348" s="44"/>
+      <c r="CVM348" s="44"/>
+      <c r="CVN348" s="44"/>
+      <c r="CVO348" s="44"/>
+      <c r="CVP348" s="44"/>
+      <c r="CVQ348" s="44"/>
+      <c r="CVR348" s="44"/>
+      <c r="CVS348" s="44"/>
+      <c r="CVT348" s="44"/>
+      <c r="CVU348" s="44"/>
+      <c r="CVV348" s="44"/>
+      <c r="CVW348" s="44"/>
+      <c r="CVX348" s="44"/>
+      <c r="CVY348" s="44"/>
+      <c r="CVZ348" s="44"/>
+      <c r="CWA348" s="44"/>
+      <c r="CWB348" s="44"/>
+      <c r="CWC348" s="44"/>
+      <c r="CWD348" s="44"/>
+      <c r="CWE348" s="44"/>
+      <c r="CWF348" s="44"/>
+      <c r="CWG348" s="44"/>
+      <c r="CWH348" s="44"/>
+      <c r="CWI348" s="44"/>
+      <c r="CWJ348" s="44"/>
+      <c r="CWK348" s="44"/>
+      <c r="CWL348" s="44"/>
+      <c r="CWM348" s="44"/>
+      <c r="CWN348" s="44"/>
+      <c r="CWO348" s="44"/>
+      <c r="CWP348" s="44"/>
+      <c r="CWQ348" s="44"/>
+      <c r="CWR348" s="44"/>
+      <c r="CWS348" s="44"/>
+      <c r="CWT348" s="44"/>
+      <c r="CWU348" s="44"/>
+      <c r="CWV348" s="44"/>
+      <c r="CWW348" s="44"/>
+      <c r="CWX348" s="44"/>
+      <c r="CWY348" s="44"/>
+      <c r="CWZ348" s="44"/>
+      <c r="CXA348" s="44"/>
+      <c r="CXB348" s="44"/>
+      <c r="CXC348" s="44"/>
+      <c r="CXD348" s="44"/>
+      <c r="CXE348" s="44"/>
+      <c r="CXF348" s="44"/>
+      <c r="CXG348" s="44"/>
+      <c r="CXH348" s="44"/>
+      <c r="CXI348" s="44"/>
+      <c r="CXJ348" s="44"/>
+      <c r="CXK348" s="44"/>
+      <c r="CXL348" s="44"/>
+      <c r="CXM348" s="44"/>
+      <c r="CXN348" s="44"/>
+      <c r="CXO348" s="44"/>
+      <c r="CXP348" s="44"/>
+      <c r="CXQ348" s="44"/>
+      <c r="CXR348" s="44"/>
+      <c r="CXS348" s="44"/>
+      <c r="CXT348" s="44"/>
+      <c r="CXU348" s="44"/>
+      <c r="CXV348" s="44"/>
+      <c r="CXW348" s="44"/>
+      <c r="CXX348" s="44"/>
+      <c r="CXY348" s="44"/>
+      <c r="CXZ348" s="44"/>
+      <c r="CYA348" s="44"/>
+      <c r="CYB348" s="44"/>
+      <c r="CYC348" s="44"/>
+      <c r="CYD348" s="44"/>
+      <c r="CYE348" s="44"/>
+      <c r="CYF348" s="44"/>
+      <c r="CYG348" s="44"/>
+      <c r="CYH348" s="44"/>
+      <c r="CYI348" s="44"/>
+      <c r="CYJ348" s="44"/>
+      <c r="CYK348" s="44"/>
+      <c r="CYL348" s="44"/>
+      <c r="CYM348" s="44"/>
+      <c r="CYN348" s="44"/>
+      <c r="CYO348" s="44"/>
+      <c r="CYP348" s="44"/>
+      <c r="CYQ348" s="44"/>
+      <c r="CYR348" s="44"/>
+      <c r="CYS348" s="44"/>
+      <c r="CYT348" s="44"/>
+      <c r="CYU348" s="44"/>
+      <c r="CYV348" s="44"/>
+      <c r="CYW348" s="44"/>
+      <c r="CYX348" s="44"/>
+      <c r="CYY348" s="44"/>
+      <c r="CYZ348" s="44"/>
+      <c r="CZA348" s="44"/>
+      <c r="CZB348" s="44"/>
+      <c r="CZC348" s="44"/>
+      <c r="CZD348" s="44"/>
+      <c r="CZE348" s="44"/>
+      <c r="CZF348" s="44"/>
+      <c r="CZG348" s="44"/>
+      <c r="CZH348" s="44"/>
+      <c r="CZI348" s="44"/>
+      <c r="CZJ348" s="44"/>
+      <c r="CZK348" s="44"/>
+      <c r="CZL348" s="44"/>
+      <c r="CZM348" s="44"/>
+      <c r="CZN348" s="44"/>
+      <c r="CZO348" s="44"/>
+      <c r="CZP348" s="44"/>
+      <c r="CZQ348" s="44"/>
+      <c r="CZR348" s="44"/>
+      <c r="CZS348" s="44"/>
+      <c r="CZT348" s="44"/>
+      <c r="CZU348" s="44"/>
+      <c r="CZV348" s="44"/>
+      <c r="CZW348" s="44"/>
+      <c r="CZX348" s="44"/>
+      <c r="CZY348" s="44"/>
+      <c r="CZZ348" s="44"/>
+      <c r="DAA348" s="44"/>
+      <c r="DAB348" s="44"/>
+      <c r="DAC348" s="44"/>
+      <c r="DAD348" s="44"/>
+      <c r="DAE348" s="44"/>
+      <c r="DAF348" s="44"/>
+      <c r="DAG348" s="44"/>
+      <c r="DAH348" s="44"/>
+      <c r="DAI348" s="44"/>
+      <c r="DAJ348" s="44"/>
+      <c r="DAK348" s="44"/>
+      <c r="DAL348" s="44"/>
+      <c r="DAM348" s="44"/>
+      <c r="DAN348" s="44"/>
+      <c r="DAO348" s="44"/>
+      <c r="DAP348" s="44"/>
+      <c r="DAQ348" s="44"/>
+      <c r="DAR348" s="44"/>
+      <c r="DAS348" s="44"/>
+      <c r="DAT348" s="44"/>
+      <c r="DAU348" s="44"/>
+      <c r="DAV348" s="44"/>
+      <c r="DAW348" s="44"/>
+      <c r="DAX348" s="44"/>
+      <c r="DAY348" s="44"/>
+      <c r="DAZ348" s="44"/>
+      <c r="DBA348" s="44"/>
+      <c r="DBB348" s="44"/>
+      <c r="DBC348" s="44"/>
+      <c r="DBD348" s="44"/>
+      <c r="DBE348" s="44"/>
+      <c r="DBF348" s="44"/>
+      <c r="DBG348" s="44"/>
+      <c r="DBH348" s="44"/>
+      <c r="DBI348" s="44"/>
+      <c r="DBJ348" s="44"/>
+      <c r="DBK348" s="44"/>
+      <c r="DBL348" s="44"/>
+      <c r="DBM348" s="44"/>
+      <c r="DBN348" s="44"/>
+      <c r="DBO348" s="44"/>
+      <c r="DBP348" s="44"/>
+      <c r="DBQ348" s="44"/>
+      <c r="DBR348" s="44"/>
+      <c r="DBS348" s="44"/>
+      <c r="DBT348" s="44"/>
+      <c r="DBU348" s="44"/>
+      <c r="DBV348" s="44"/>
+      <c r="DBW348" s="44"/>
+      <c r="DBX348" s="44"/>
+      <c r="DBY348" s="44"/>
+      <c r="DBZ348" s="44"/>
+      <c r="DCA348" s="44"/>
+      <c r="DCB348" s="44"/>
+      <c r="DCC348" s="44"/>
+      <c r="DCD348" s="44"/>
+      <c r="DCE348" s="44"/>
+      <c r="DCF348" s="44"/>
+      <c r="DCG348" s="44"/>
+      <c r="DCH348" s="44"/>
+      <c r="DCI348" s="44"/>
+      <c r="DCJ348" s="44"/>
+      <c r="DCK348" s="44"/>
+      <c r="DCL348" s="44"/>
+      <c r="DCM348" s="44"/>
+      <c r="DCN348" s="44"/>
+      <c r="DCO348" s="44"/>
+      <c r="DCP348" s="44"/>
+      <c r="DCQ348" s="44"/>
+      <c r="DCR348" s="44"/>
+      <c r="DCS348" s="44"/>
+      <c r="DCT348" s="44"/>
+      <c r="DCU348" s="44"/>
+      <c r="DCV348" s="44"/>
+      <c r="DCW348" s="44"/>
+      <c r="DCX348" s="44"/>
+      <c r="DCY348" s="44"/>
+      <c r="DCZ348" s="44"/>
+      <c r="DDA348" s="44"/>
+      <c r="DDB348" s="44"/>
+      <c r="DDC348" s="44"/>
+      <c r="DDD348" s="44"/>
+      <c r="DDE348" s="44"/>
+      <c r="DDF348" s="44"/>
+      <c r="DDG348" s="44"/>
+      <c r="DDH348" s="44"/>
+      <c r="DDI348" s="44"/>
+      <c r="DDJ348" s="44"/>
+      <c r="DDK348" s="44"/>
+      <c r="DDL348" s="44"/>
+      <c r="DDM348" s="44"/>
+      <c r="DDN348" s="44"/>
+      <c r="DDO348" s="44"/>
+      <c r="DDP348" s="44"/>
+      <c r="DDQ348" s="44"/>
+      <c r="DDR348" s="44"/>
+      <c r="DDS348" s="44"/>
+      <c r="DDT348" s="44"/>
+      <c r="DDU348" s="44"/>
+      <c r="DDV348" s="44"/>
+      <c r="DDW348" s="44"/>
+      <c r="DDX348" s="44"/>
+      <c r="DDY348" s="44"/>
+      <c r="DDZ348" s="44"/>
+      <c r="DEA348" s="44"/>
+      <c r="DEB348" s="44"/>
+      <c r="DEC348" s="44"/>
+      <c r="DED348" s="44"/>
+      <c r="DEE348" s="44"/>
+      <c r="DEF348" s="44"/>
+      <c r="DEG348" s="44"/>
+      <c r="DEH348" s="44"/>
+      <c r="DEI348" s="44"/>
+      <c r="DEJ348" s="44"/>
+      <c r="DEK348" s="44"/>
+      <c r="DEL348" s="44"/>
+      <c r="DEM348" s="44"/>
+      <c r="DEN348" s="44"/>
+      <c r="DEO348" s="44"/>
+      <c r="DEP348" s="44"/>
+      <c r="DEQ348" s="44"/>
+      <c r="DER348" s="44"/>
+      <c r="DES348" s="44"/>
+      <c r="DET348" s="44"/>
+      <c r="DEU348" s="44"/>
+      <c r="DEV348" s="44"/>
+      <c r="DEW348" s="44"/>
+      <c r="DEX348" s="44"/>
+      <c r="DEY348" s="44"/>
+      <c r="DEZ348" s="44"/>
+      <c r="DFA348" s="44"/>
+      <c r="DFB348" s="44"/>
+      <c r="DFC348" s="44"/>
+      <c r="DFD348" s="44"/>
+      <c r="DFE348" s="44"/>
+      <c r="DFF348" s="44"/>
+      <c r="DFG348" s="44"/>
+      <c r="DFH348" s="44"/>
+      <c r="DFI348" s="44"/>
+      <c r="DFJ348" s="44"/>
+      <c r="DFK348" s="44"/>
+      <c r="DFL348" s="44"/>
+      <c r="DFM348" s="44"/>
+      <c r="DFN348" s="44"/>
+      <c r="DFO348" s="44"/>
+      <c r="DFP348" s="44"/>
+      <c r="DFQ348" s="44"/>
+      <c r="DFR348" s="44"/>
+      <c r="DFS348" s="44"/>
+      <c r="DFT348" s="44"/>
+      <c r="DFU348" s="44"/>
+      <c r="DFV348" s="44"/>
+      <c r="DFW348" s="44"/>
+      <c r="DFX348" s="44"/>
+      <c r="DFY348" s="44"/>
+      <c r="DFZ348" s="44"/>
+      <c r="DGA348" s="44"/>
+      <c r="DGB348" s="44"/>
+      <c r="DGC348" s="44"/>
+      <c r="DGD348" s="44"/>
+      <c r="DGE348" s="44"/>
+      <c r="DGF348" s="44"/>
+      <c r="DGG348" s="44"/>
+      <c r="DGH348" s="44"/>
+      <c r="DGI348" s="44"/>
+      <c r="DGJ348" s="44"/>
+      <c r="DGK348" s="44"/>
+      <c r="DGL348" s="44"/>
+      <c r="DGM348" s="44"/>
+      <c r="DGN348" s="44"/>
+      <c r="DGO348" s="44"/>
+      <c r="DGP348" s="44"/>
+      <c r="DGQ348" s="44"/>
+      <c r="DGR348" s="44"/>
+      <c r="DGS348" s="44"/>
+      <c r="DGT348" s="44"/>
+      <c r="DGU348" s="44"/>
+      <c r="DGV348" s="44"/>
+      <c r="DGW348" s="44"/>
+      <c r="DGX348" s="44"/>
+      <c r="DGY348" s="44"/>
+      <c r="DGZ348" s="44"/>
+      <c r="DHA348" s="44"/>
+      <c r="DHB348" s="44"/>
+      <c r="DHC348" s="44"/>
+      <c r="DHD348" s="44"/>
+      <c r="DHE348" s="44"/>
+      <c r="DHF348" s="44"/>
+      <c r="DHG348" s="44"/>
+      <c r="DHH348" s="44"/>
+      <c r="DHI348" s="44"/>
+      <c r="DHJ348" s="44"/>
+      <c r="DHK348" s="44"/>
+      <c r="DHL348" s="44"/>
+      <c r="DHM348" s="44"/>
+      <c r="DHN348" s="44"/>
+      <c r="DHO348" s="44"/>
+      <c r="DHP348" s="44"/>
+      <c r="DHQ348" s="44"/>
+      <c r="DHR348" s="44"/>
+      <c r="DHS348" s="44"/>
+      <c r="DHT348" s="44"/>
+      <c r="DHU348" s="44"/>
+      <c r="DHV348" s="44"/>
+      <c r="DHW348" s="44"/>
+      <c r="DHX348" s="44"/>
+      <c r="DHY348" s="44"/>
+      <c r="DHZ348" s="44"/>
+      <c r="DIA348" s="44"/>
+      <c r="DIB348" s="44"/>
+      <c r="DIC348" s="44"/>
+      <c r="DID348" s="44"/>
+      <c r="DIE348" s="44"/>
+      <c r="DIF348" s="44"/>
+      <c r="DIG348" s="44"/>
+      <c r="DIH348" s="44"/>
+      <c r="DII348" s="44"/>
+      <c r="DIJ348" s="44"/>
+      <c r="DIK348" s="44"/>
+      <c r="DIL348" s="44"/>
+      <c r="DIM348" s="44"/>
+      <c r="DIN348" s="44"/>
+      <c r="DIO348" s="44"/>
+      <c r="DIP348" s="44"/>
+      <c r="DIQ348" s="44"/>
+      <c r="DIR348" s="44"/>
+      <c r="DIS348" s="44"/>
+      <c r="DIT348" s="44"/>
+      <c r="DIU348" s="44"/>
+      <c r="DIV348" s="44"/>
+      <c r="DIW348" s="44"/>
+      <c r="DIX348" s="44"/>
+      <c r="DIY348" s="44"/>
+      <c r="DIZ348" s="44"/>
+      <c r="DJA348" s="44"/>
+      <c r="DJB348" s="44"/>
+      <c r="DJC348" s="44"/>
+      <c r="DJD348" s="44"/>
+      <c r="DJE348" s="44"/>
+      <c r="DJF348" s="44"/>
+      <c r="DJG348" s="44"/>
+      <c r="DJH348" s="44"/>
+      <c r="DJI348" s="44"/>
+      <c r="DJJ348" s="44"/>
+      <c r="DJK348" s="44"/>
+      <c r="DJL348" s="44"/>
+      <c r="DJM348" s="44"/>
+      <c r="DJN348" s="44"/>
+      <c r="DJO348" s="44"/>
+      <c r="DJP348" s="44"/>
+      <c r="DJQ348" s="44"/>
+      <c r="DJR348" s="44"/>
+      <c r="DJS348" s="44"/>
+      <c r="DJT348" s="44"/>
+      <c r="DJU348" s="44"/>
+      <c r="DJV348" s="44"/>
+      <c r="DJW348" s="44"/>
+      <c r="DJX348" s="44"/>
+      <c r="DJY348" s="44"/>
+      <c r="DJZ348" s="44"/>
+      <c r="DKA348" s="44"/>
+      <c r="DKB348" s="44"/>
+      <c r="DKC348" s="44"/>
+      <c r="DKD348" s="44"/>
+      <c r="DKE348" s="44"/>
+      <c r="DKF348" s="44"/>
+      <c r="DKG348" s="44"/>
+      <c r="DKH348" s="44"/>
+      <c r="DKI348" s="44"/>
+      <c r="DKJ348" s="44"/>
+      <c r="DKK348" s="44"/>
+      <c r="DKL348" s="44"/>
+      <c r="DKM348" s="44"/>
+      <c r="DKN348" s="44"/>
+      <c r="DKO348" s="44"/>
+      <c r="DKP348" s="44"/>
+      <c r="DKQ348" s="44"/>
+      <c r="DKR348" s="44"/>
+      <c r="DKS348" s="44"/>
+      <c r="DKT348" s="44"/>
+      <c r="DKU348" s="44"/>
+      <c r="DKV348" s="44"/>
+      <c r="DKW348" s="44"/>
+      <c r="DKX348" s="44"/>
+      <c r="DKY348" s="44"/>
+      <c r="DKZ348" s="44"/>
+      <c r="DLA348" s="44"/>
+      <c r="DLB348" s="44"/>
+      <c r="DLC348" s="44"/>
+      <c r="DLD348" s="44"/>
+      <c r="DLE348" s="44"/>
+      <c r="DLF348" s="44"/>
+      <c r="DLG348" s="44"/>
+      <c r="DLH348" s="44"/>
+      <c r="DLI348" s="44"/>
+      <c r="DLJ348" s="44"/>
+      <c r="DLK348" s="44"/>
+      <c r="DLL348" s="44"/>
+      <c r="DLM348" s="44"/>
+      <c r="DLN348" s="44"/>
+      <c r="DLO348" s="44"/>
+      <c r="DLP348" s="44"/>
+      <c r="DLQ348" s="44"/>
+      <c r="DLR348" s="44"/>
+      <c r="DLS348" s="44"/>
+      <c r="DLT348" s="44"/>
+      <c r="DLU348" s="44"/>
+      <c r="DLV348" s="44"/>
+      <c r="DLW348" s="44"/>
+      <c r="DLX348" s="44"/>
+      <c r="DLY348" s="44"/>
+      <c r="DLZ348" s="44"/>
+      <c r="DMA348" s="44"/>
+      <c r="DMB348" s="44"/>
+      <c r="DMC348" s="44"/>
+      <c r="DMD348" s="44"/>
+      <c r="DME348" s="44"/>
+      <c r="DMF348" s="44"/>
+      <c r="DMG348" s="44"/>
+      <c r="DMH348" s="44"/>
+      <c r="DMI348" s="44"/>
+      <c r="DMJ348" s="44"/>
+      <c r="DMK348" s="44"/>
+      <c r="DML348" s="44"/>
+      <c r="DMM348" s="44"/>
+      <c r="DMN348" s="44"/>
+      <c r="DMO348" s="44"/>
+      <c r="DMP348" s="44"/>
+      <c r="DMQ348" s="44"/>
+      <c r="DMR348" s="44"/>
+      <c r="DMS348" s="44"/>
+      <c r="DMT348" s="44"/>
+      <c r="DMU348" s="44"/>
+      <c r="DMV348" s="44"/>
+      <c r="DMW348" s="44"/>
+      <c r="DMX348" s="44"/>
+      <c r="DMY348" s="44"/>
+      <c r="DMZ348" s="44"/>
+      <c r="DNA348" s="44"/>
+      <c r="DNB348" s="44"/>
+      <c r="DNC348" s="44"/>
+      <c r="DND348" s="44"/>
+      <c r="DNE348" s="44"/>
+      <c r="DNF348" s="44"/>
+      <c r="DNG348" s="44"/>
+      <c r="DNH348" s="44"/>
+      <c r="DNI348" s="44"/>
+      <c r="DNJ348" s="44"/>
+      <c r="DNK348" s="44"/>
+      <c r="DNL348" s="44"/>
+      <c r="DNM348" s="44"/>
+      <c r="DNN348" s="44"/>
+      <c r="DNO348" s="44"/>
+      <c r="DNP348" s="44"/>
+      <c r="DNQ348" s="44"/>
+      <c r="DNR348" s="44"/>
+      <c r="DNS348" s="44"/>
+      <c r="DNT348" s="44"/>
+      <c r="DNU348" s="44"/>
+      <c r="DNV348" s="44"/>
+      <c r="DNW348" s="44"/>
+      <c r="DNX348" s="44"/>
+      <c r="DNY348" s="44"/>
+      <c r="DNZ348" s="44"/>
+      <c r="DOA348" s="44"/>
+      <c r="DOB348" s="44"/>
+      <c r="DOC348" s="44"/>
+      <c r="DOD348" s="44"/>
+      <c r="DOE348" s="44"/>
+      <c r="DOF348" s="44"/>
+      <c r="DOG348" s="44"/>
+      <c r="DOH348" s="44"/>
+      <c r="DOI348" s="44"/>
+      <c r="DOJ348" s="44"/>
+      <c r="DOK348" s="44"/>
+      <c r="DOL348" s="44"/>
+      <c r="DOM348" s="44"/>
+      <c r="DON348" s="44"/>
+      <c r="DOO348" s="44"/>
+      <c r="DOP348" s="44"/>
+      <c r="DOQ348" s="44"/>
+      <c r="DOR348" s="44"/>
+      <c r="DOS348" s="44"/>
+      <c r="DOT348" s="44"/>
+      <c r="DOU348" s="44"/>
+      <c r="DOV348" s="44"/>
+      <c r="DOW348" s="44"/>
+      <c r="DOX348" s="44"/>
+      <c r="DOY348" s="44"/>
+      <c r="DOZ348" s="44"/>
+      <c r="DPA348" s="44"/>
+      <c r="DPB348" s="44"/>
+      <c r="DPC348" s="44"/>
+      <c r="DPD348" s="44"/>
+      <c r="DPE348" s="44"/>
+      <c r="DPF348" s="44"/>
+      <c r="DPG348" s="44"/>
+      <c r="DPH348" s="44"/>
+      <c r="DPI348" s="44"/>
+      <c r="DPJ348" s="44"/>
+      <c r="DPK348" s="44"/>
+      <c r="DPL348" s="44"/>
+      <c r="DPM348" s="44"/>
+      <c r="DPN348" s="44"/>
+      <c r="DPO348" s="44"/>
+      <c r="DPP348" s="44"/>
+      <c r="DPQ348" s="44"/>
+      <c r="DPR348" s="44"/>
+      <c r="DPS348" s="44"/>
+      <c r="DPT348" s="44"/>
+      <c r="DPU348" s="44"/>
+      <c r="DPV348" s="44"/>
+      <c r="DPW348" s="44"/>
+      <c r="DPX348" s="44"/>
+      <c r="DPY348" s="44"/>
+      <c r="DPZ348" s="44"/>
+      <c r="DQA348" s="44"/>
+      <c r="DQB348" s="44"/>
+      <c r="DQC348" s="44"/>
+      <c r="DQD348" s="44"/>
+      <c r="DQE348" s="44"/>
+      <c r="DQF348" s="44"/>
+      <c r="DQG348" s="44"/>
+      <c r="DQH348" s="44"/>
+      <c r="DQI348" s="44"/>
+      <c r="DQJ348" s="44"/>
+      <c r="DQK348" s="44"/>
+      <c r="DQL348" s="44"/>
+      <c r="DQM348" s="44"/>
+      <c r="DQN348" s="44"/>
+      <c r="DQO348" s="44"/>
+      <c r="DQP348" s="44"/>
+      <c r="DQQ348" s="44"/>
+      <c r="DQR348" s="44"/>
+      <c r="DQS348" s="44"/>
+      <c r="DQT348" s="44"/>
+      <c r="DQU348" s="44"/>
+      <c r="DQV348" s="44"/>
+      <c r="DQW348" s="44"/>
+      <c r="DQX348" s="44"/>
+      <c r="DQY348" s="44"/>
+      <c r="DQZ348" s="44"/>
+      <c r="DRA348" s="44"/>
+      <c r="DRB348" s="44"/>
+      <c r="DRC348" s="44"/>
+      <c r="DRD348" s="44"/>
+      <c r="DRE348" s="44"/>
+      <c r="DRF348" s="44"/>
+      <c r="DRG348" s="44"/>
+      <c r="DRH348" s="44"/>
+      <c r="DRI348" s="44"/>
+      <c r="DRJ348" s="44"/>
+      <c r="DRK348" s="44"/>
+      <c r="DRL348" s="44"/>
+      <c r="DRM348" s="44"/>
+      <c r="DRN348" s="44"/>
+      <c r="DRO348" s="44"/>
+      <c r="DRP348" s="44"/>
+      <c r="DRQ348" s="44"/>
+      <c r="DRR348" s="44"/>
+      <c r="DRS348" s="44"/>
+      <c r="DRT348" s="44"/>
+      <c r="DRU348" s="44"/>
+      <c r="DRV348" s="44"/>
+      <c r="DRW348" s="44"/>
+      <c r="DRX348" s="44"/>
+      <c r="DRY348" s="44"/>
+      <c r="DRZ348" s="44"/>
+      <c r="DSA348" s="44"/>
+      <c r="DSB348" s="44"/>
+      <c r="DSC348" s="44"/>
+      <c r="DSD348" s="44"/>
+      <c r="DSE348" s="44"/>
+      <c r="DSF348" s="44"/>
+      <c r="DSG348" s="44"/>
+      <c r="DSH348" s="44"/>
+      <c r="DSI348" s="44"/>
+      <c r="DSJ348" s="44"/>
+      <c r="DSK348" s="44"/>
+      <c r="DSL348" s="44"/>
+      <c r="DSM348" s="44"/>
+      <c r="DSN348" s="44"/>
+      <c r="DSO348" s="44"/>
+      <c r="DSP348" s="44"/>
+      <c r="DSQ348" s="44"/>
+      <c r="DSR348" s="44"/>
+      <c r="DSS348" s="44"/>
+      <c r="DST348" s="44"/>
+      <c r="DSU348" s="44"/>
+      <c r="DSV348" s="44"/>
+      <c r="DSW348" s="44"/>
+      <c r="DSX348" s="44"/>
+      <c r="DSY348" s="44"/>
+      <c r="DSZ348" s="44"/>
+      <c r="DTA348" s="44"/>
+      <c r="DTB348" s="44"/>
+      <c r="DTC348" s="44"/>
+      <c r="DTD348" s="44"/>
+      <c r="DTE348" s="44"/>
+      <c r="DTF348" s="44"/>
+      <c r="DTG348" s="44"/>
+      <c r="DTH348" s="44"/>
+      <c r="DTI348" s="44"/>
+      <c r="DTJ348" s="44"/>
+      <c r="DTK348" s="44"/>
+      <c r="DTL348" s="44"/>
+      <c r="DTM348" s="44"/>
+      <c r="DTN348" s="44"/>
+      <c r="DTO348" s="44"/>
+      <c r="DTP348" s="44"/>
+      <c r="DTQ348" s="44"/>
+      <c r="DTR348" s="44"/>
+      <c r="DTS348" s="44"/>
+      <c r="DTT348" s="44"/>
+      <c r="DTU348" s="44"/>
+      <c r="DTV348" s="44"/>
+      <c r="DTW348" s="44"/>
+      <c r="DTX348" s="44"/>
+      <c r="DTY348" s="44"/>
+      <c r="DTZ348" s="44"/>
+      <c r="DUA348" s="44"/>
+      <c r="DUB348" s="44"/>
+      <c r="DUC348" s="44"/>
+      <c r="DUD348" s="44"/>
+      <c r="DUE348" s="44"/>
+      <c r="DUF348" s="44"/>
+      <c r="DUG348" s="44"/>
+      <c r="DUH348" s="44"/>
+      <c r="DUI348" s="44"/>
+      <c r="DUJ348" s="44"/>
+      <c r="DUK348" s="44"/>
+      <c r="DUL348" s="44"/>
+      <c r="DUM348" s="44"/>
+      <c r="DUN348" s="44"/>
+      <c r="DUO348" s="44"/>
+      <c r="DUP348" s="44"/>
+      <c r="DUQ348" s="44"/>
+      <c r="DUR348" s="44"/>
+      <c r="DUS348" s="44"/>
+      <c r="DUT348" s="44"/>
+      <c r="DUU348" s="44"/>
+      <c r="DUV348" s="44"/>
+      <c r="DUW348" s="44"/>
+      <c r="DUX348" s="44"/>
+      <c r="DUY348" s="44"/>
+      <c r="DUZ348" s="44"/>
+      <c r="DVA348" s="44"/>
+      <c r="DVB348" s="44"/>
+      <c r="DVC348" s="44"/>
+      <c r="DVD348" s="44"/>
+      <c r="DVE348" s="44"/>
+      <c r="DVF348" s="44"/>
+      <c r="DVG348" s="44"/>
+      <c r="DVH348" s="44"/>
+      <c r="DVI348" s="44"/>
+      <c r="DVJ348" s="44"/>
+      <c r="DVK348" s="44"/>
+      <c r="DVL348" s="44"/>
+      <c r="DVM348" s="44"/>
+      <c r="DVN348" s="44"/>
+      <c r="DVO348" s="44"/>
+      <c r="DVP348" s="44"/>
+      <c r="DVQ348" s="44"/>
+      <c r="DVR348" s="44"/>
+      <c r="DVS348" s="44"/>
+      <c r="DVT348" s="44"/>
+      <c r="DVU348" s="44"/>
+      <c r="DVV348" s="44"/>
+      <c r="DVW348" s="44"/>
+      <c r="DVX348" s="44"/>
+      <c r="DVY348" s="44"/>
+      <c r="DVZ348" s="44"/>
+      <c r="DWA348" s="44"/>
+      <c r="DWB348" s="44"/>
+      <c r="DWC348" s="44"/>
+      <c r="DWD348" s="44"/>
+      <c r="DWE348" s="44"/>
+      <c r="DWF348" s="44"/>
+      <c r="DWG348" s="44"/>
+      <c r="DWH348" s="44"/>
+      <c r="DWI348" s="44"/>
+      <c r="DWJ348" s="44"/>
+      <c r="DWK348" s="44"/>
+      <c r="DWL348" s="44"/>
+      <c r="DWM348" s="44"/>
+      <c r="DWN348" s="44"/>
+      <c r="DWO348" s="44"/>
+      <c r="DWP348" s="44"/>
+      <c r="DWQ348" s="44"/>
+      <c r="DWR348" s="44"/>
+      <c r="DWS348" s="44"/>
+      <c r="DWT348" s="44"/>
+      <c r="DWU348" s="44"/>
+      <c r="DWV348" s="44"/>
+      <c r="DWW348" s="44"/>
+      <c r="DWX348" s="44"/>
+      <c r="DWY348" s="44"/>
+      <c r="DWZ348" s="44"/>
+      <c r="DXA348" s="44"/>
+      <c r="DXB348" s="44"/>
+      <c r="DXC348" s="44"/>
+      <c r="DXD348" s="44"/>
+      <c r="DXE348" s="44"/>
+      <c r="DXF348" s="44"/>
+      <c r="DXG348" s="44"/>
+      <c r="DXH348" s="44"/>
+      <c r="DXI348" s="44"/>
+      <c r="DXJ348" s="44"/>
+      <c r="DXK348" s="44"/>
+      <c r="DXL348" s="44"/>
+      <c r="DXM348" s="44"/>
+      <c r="DXN348" s="44"/>
+      <c r="DXO348" s="44"/>
+      <c r="DXP348" s="44"/>
+      <c r="DXQ348" s="44"/>
+      <c r="DXR348" s="44"/>
+      <c r="DXS348" s="44"/>
+      <c r="DXT348" s="44"/>
+      <c r="DXU348" s="44"/>
+      <c r="DXV348" s="44"/>
+      <c r="DXW348" s="44"/>
+      <c r="DXX348" s="44"/>
+      <c r="DXY348" s="44"/>
+      <c r="DXZ348" s="44"/>
+      <c r="DYA348" s="44"/>
+      <c r="DYB348" s="44"/>
+      <c r="DYC348" s="44"/>
+      <c r="DYD348" s="44"/>
+      <c r="DYE348" s="44"/>
+      <c r="DYF348" s="44"/>
+      <c r="DYG348" s="44"/>
+      <c r="DYH348" s="44"/>
+      <c r="DYI348" s="44"/>
+      <c r="DYJ348" s="44"/>
+      <c r="DYK348" s="44"/>
+      <c r="DYL348" s="44"/>
+      <c r="DYM348" s="44"/>
+      <c r="DYN348" s="44"/>
+      <c r="DYO348" s="44"/>
+      <c r="DYP348" s="44"/>
+      <c r="DYQ348" s="44"/>
+      <c r="DYR348" s="44"/>
+      <c r="DYS348" s="44"/>
+      <c r="DYT348" s="44"/>
+      <c r="DYU348" s="44"/>
+      <c r="DYV348" s="44"/>
+      <c r="DYW348" s="44"/>
+      <c r="DYX348" s="44"/>
+      <c r="DYY348" s="44"/>
+      <c r="DYZ348" s="44"/>
+      <c r="DZA348" s="44"/>
+      <c r="DZB348" s="44"/>
+      <c r="DZC348" s="44"/>
+      <c r="DZD348" s="44"/>
+      <c r="DZE348" s="44"/>
+      <c r="DZF348" s="44"/>
+      <c r="DZG348" s="44"/>
+      <c r="DZH348" s="44"/>
+      <c r="DZI348" s="44"/>
+      <c r="DZJ348" s="44"/>
+      <c r="DZK348" s="44"/>
+      <c r="DZL348" s="44"/>
+      <c r="DZM348" s="44"/>
+      <c r="DZN348" s="44"/>
+      <c r="DZO348" s="44"/>
+      <c r="DZP348" s="44"/>
+      <c r="DZQ348" s="44"/>
+      <c r="DZR348" s="44"/>
+      <c r="DZS348" s="44"/>
+      <c r="DZT348" s="44"/>
+      <c r="DZU348" s="44"/>
+      <c r="DZV348" s="44"/>
+      <c r="DZW348" s="44"/>
+      <c r="DZX348" s="44"/>
+      <c r="DZY348" s="44"/>
+      <c r="DZZ348" s="44"/>
+      <c r="EAA348" s="44"/>
+      <c r="EAB348" s="44"/>
+      <c r="EAC348" s="44"/>
+      <c r="EAD348" s="44"/>
+      <c r="EAE348" s="44"/>
+      <c r="EAF348" s="44"/>
+      <c r="EAG348" s="44"/>
+      <c r="EAH348" s="44"/>
+      <c r="EAI348" s="44"/>
+      <c r="EAJ348" s="44"/>
+      <c r="EAK348" s="44"/>
+      <c r="EAL348" s="44"/>
+      <c r="EAM348" s="44"/>
+      <c r="EAN348" s="44"/>
+      <c r="EAO348" s="44"/>
+      <c r="EAP348" s="44"/>
+      <c r="EAQ348" s="44"/>
+      <c r="EAR348" s="44"/>
+      <c r="EAS348" s="44"/>
+      <c r="EAT348" s="44"/>
+      <c r="EAU348" s="44"/>
+      <c r="EAV348" s="44"/>
+      <c r="EAW348" s="44"/>
+      <c r="EAX348" s="44"/>
+      <c r="EAY348" s="44"/>
+      <c r="EAZ348" s="44"/>
+      <c r="EBA348" s="44"/>
+      <c r="EBB348" s="44"/>
+      <c r="EBC348" s="44"/>
+      <c r="EBD348" s="44"/>
+      <c r="EBE348" s="44"/>
+      <c r="EBF348" s="44"/>
+      <c r="EBG348" s="44"/>
+      <c r="EBH348" s="44"/>
+      <c r="EBI348" s="44"/>
+      <c r="EBJ348" s="44"/>
+      <c r="EBK348" s="44"/>
+      <c r="EBL348" s="44"/>
+      <c r="EBM348" s="44"/>
+      <c r="EBN348" s="44"/>
+      <c r="EBO348" s="44"/>
+      <c r="EBP348" s="44"/>
+      <c r="EBQ348" s="44"/>
+      <c r="EBR348" s="44"/>
+      <c r="EBS348" s="44"/>
+      <c r="EBT348" s="44"/>
+      <c r="EBU348" s="44"/>
+      <c r="EBV348" s="44"/>
+      <c r="EBW348" s="44"/>
+      <c r="EBX348" s="44"/>
+      <c r="EBY348" s="44"/>
+      <c r="EBZ348" s="44"/>
+      <c r="ECA348" s="44"/>
+      <c r="ECB348" s="44"/>
+      <c r="ECC348" s="44"/>
+      <c r="ECD348" s="44"/>
+      <c r="ECE348" s="44"/>
+      <c r="ECF348" s="44"/>
+      <c r="ECG348" s="44"/>
+      <c r="ECH348" s="44"/>
+      <c r="ECI348" s="44"/>
+      <c r="ECJ348" s="44"/>
+      <c r="ECK348" s="44"/>
+      <c r="ECL348" s="44"/>
+      <c r="ECM348" s="44"/>
+      <c r="ECN348" s="44"/>
+      <c r="ECO348" s="44"/>
+      <c r="ECP348" s="44"/>
+      <c r="ECQ348" s="44"/>
+      <c r="ECR348" s="44"/>
+      <c r="ECS348" s="44"/>
+      <c r="ECT348" s="44"/>
+      <c r="ECU348" s="44"/>
+      <c r="ECV348" s="44"/>
+      <c r="ECW348" s="44"/>
+      <c r="ECX348" s="44"/>
+      <c r="ECY348" s="44"/>
+      <c r="ECZ348" s="44"/>
+      <c r="EDA348" s="44"/>
+      <c r="EDB348" s="44"/>
+      <c r="EDC348" s="44"/>
+      <c r="EDD348" s="44"/>
+      <c r="EDE348" s="44"/>
+      <c r="EDF348" s="44"/>
+      <c r="EDG348" s="44"/>
+      <c r="EDH348" s="44"/>
+      <c r="EDI348" s="44"/>
+      <c r="EDJ348" s="44"/>
+      <c r="EDK348" s="44"/>
+      <c r="EDL348" s="44"/>
+      <c r="EDM348" s="44"/>
+      <c r="EDN348" s="44"/>
+      <c r="EDO348" s="44"/>
+      <c r="EDP348" s="44"/>
+      <c r="EDQ348" s="44"/>
+      <c r="EDR348" s="44"/>
+      <c r="EDS348" s="44"/>
+      <c r="EDT348" s="44"/>
+      <c r="EDU348" s="44"/>
+      <c r="EDV348" s="44"/>
+      <c r="EDW348" s="44"/>
+      <c r="EDX348" s="44"/>
+      <c r="EDY348" s="44"/>
+      <c r="EDZ348" s="44"/>
+      <c r="EEA348" s="44"/>
+      <c r="EEB348" s="44"/>
+      <c r="EEC348" s="44"/>
+      <c r="EED348" s="44"/>
+      <c r="EEE348" s="44"/>
+      <c r="EEF348" s="44"/>
+      <c r="EEG348" s="44"/>
+      <c r="EEH348" s="44"/>
+      <c r="EEI348" s="44"/>
+      <c r="EEJ348" s="44"/>
+      <c r="EEK348" s="44"/>
+      <c r="EEL348" s="44"/>
+      <c r="EEM348" s="44"/>
+      <c r="EEN348" s="44"/>
+      <c r="EEO348" s="44"/>
+      <c r="EEP348" s="44"/>
+      <c r="EEQ348" s="44"/>
+      <c r="EER348" s="44"/>
+      <c r="EES348" s="44"/>
+      <c r="EET348" s="44"/>
+      <c r="EEU348" s="44"/>
+      <c r="EEV348" s="44"/>
+      <c r="EEW348" s="44"/>
+      <c r="EEX348" s="44"/>
+      <c r="EEY348" s="44"/>
+      <c r="EEZ348" s="44"/>
+      <c r="EFA348" s="44"/>
+      <c r="EFB348" s="44"/>
+      <c r="EFC348" s="44"/>
+      <c r="EFD348" s="44"/>
+      <c r="EFE348" s="44"/>
+      <c r="EFF348" s="44"/>
+      <c r="EFG348" s="44"/>
+      <c r="EFH348" s="44"/>
+      <c r="EFI348" s="44"/>
+      <c r="EFJ348" s="44"/>
+      <c r="EFK348" s="44"/>
+      <c r="EFL348" s="44"/>
+      <c r="EFM348" s="44"/>
+      <c r="EFN348" s="44"/>
+      <c r="EFO348" s="44"/>
+      <c r="EFP348" s="44"/>
+      <c r="EFQ348" s="44"/>
+      <c r="EFR348" s="44"/>
+      <c r="EFS348" s="44"/>
+      <c r="EFT348" s="44"/>
+      <c r="EFU348" s="44"/>
+      <c r="EFV348" s="44"/>
+      <c r="EFW348" s="44"/>
+      <c r="EFX348" s="44"/>
+      <c r="EFY348" s="44"/>
+      <c r="EFZ348" s="44"/>
+      <c r="EGA348" s="44"/>
+      <c r="EGB348" s="44"/>
+      <c r="EGC348" s="44"/>
+      <c r="EGD348" s="44"/>
+      <c r="EGE348" s="44"/>
+      <c r="EGF348" s="44"/>
+      <c r="EGG348" s="44"/>
+      <c r="EGH348" s="44"/>
+      <c r="EGI348" s="44"/>
+      <c r="EGJ348" s="44"/>
+      <c r="EGK348" s="44"/>
+      <c r="EGL348" s="44"/>
+      <c r="EGM348" s="44"/>
+      <c r="EGN348" s="44"/>
+      <c r="EGO348" s="44"/>
+      <c r="EGP348" s="44"/>
+      <c r="EGQ348" s="44"/>
+      <c r="EGR348" s="44"/>
+      <c r="EGS348" s="44"/>
+      <c r="EGT348" s="44"/>
+      <c r="EGU348" s="44"/>
+      <c r="EGV348" s="44"/>
+      <c r="EGW348" s="44"/>
+      <c r="EGX348" s="44"/>
+      <c r="EGY348" s="44"/>
+      <c r="EGZ348" s="44"/>
+      <c r="EHA348" s="44"/>
+      <c r="EHB348" s="44"/>
+      <c r="EHC348" s="44"/>
+      <c r="EHD348" s="44"/>
+      <c r="EHE348" s="44"/>
+      <c r="EHF348" s="44"/>
+      <c r="EHG348" s="44"/>
+      <c r="EHH348" s="44"/>
+      <c r="EHI348" s="44"/>
+      <c r="EHJ348" s="44"/>
+      <c r="EHK348" s="44"/>
+      <c r="EHL348" s="44"/>
+      <c r="EHM348" s="44"/>
+      <c r="EHN348" s="44"/>
+      <c r="EHO348" s="44"/>
+      <c r="EHP348" s="44"/>
+      <c r="EHQ348" s="44"/>
+      <c r="EHR348" s="44"/>
+      <c r="EHS348" s="44"/>
+      <c r="EHT348" s="44"/>
+      <c r="EHU348" s="44"/>
+      <c r="EHV348" s="44"/>
+      <c r="EHW348" s="44"/>
+      <c r="EHX348" s="44"/>
+      <c r="EHY348" s="44"/>
+      <c r="EHZ348" s="44"/>
+      <c r="EIA348" s="44"/>
+      <c r="EIB348" s="44"/>
+      <c r="EIC348" s="44"/>
+      <c r="EID348" s="44"/>
+      <c r="EIE348" s="44"/>
+      <c r="EIF348" s="44"/>
+      <c r="EIG348" s="44"/>
+      <c r="EIH348" s="44"/>
+      <c r="EII348" s="44"/>
+      <c r="EIJ348" s="44"/>
+      <c r="EIK348" s="44"/>
+      <c r="EIL348" s="44"/>
+      <c r="EIM348" s="44"/>
+      <c r="EIN348" s="44"/>
+      <c r="EIO348" s="44"/>
+      <c r="EIP348" s="44"/>
+      <c r="EIQ348" s="44"/>
+      <c r="EIR348" s="44"/>
+      <c r="EIS348" s="44"/>
+      <c r="EIT348" s="44"/>
+      <c r="EIU348" s="44"/>
+      <c r="EIV348" s="44"/>
+      <c r="EIW348" s="44"/>
+      <c r="EIX348" s="44"/>
+      <c r="EIY348" s="44"/>
+      <c r="EIZ348" s="44"/>
+      <c r="EJA348" s="44"/>
+      <c r="EJB348" s="44"/>
+      <c r="EJC348" s="44"/>
+      <c r="EJD348" s="44"/>
+      <c r="EJE348" s="44"/>
+      <c r="EJF348" s="44"/>
+      <c r="EJG348" s="44"/>
+      <c r="EJH348" s="44"/>
+      <c r="EJI348" s="44"/>
+      <c r="EJJ348" s="44"/>
+      <c r="EJK348" s="44"/>
+      <c r="EJL348" s="44"/>
+      <c r="EJM348" s="44"/>
+      <c r="EJN348" s="44"/>
+      <c r="EJO348" s="44"/>
+      <c r="EJP348" s="44"/>
+      <c r="EJQ348" s="44"/>
+      <c r="EJR348" s="44"/>
+      <c r="EJS348" s="44"/>
+      <c r="EJT348" s="44"/>
+      <c r="EJU348" s="44"/>
+      <c r="EJV348" s="44"/>
+      <c r="EJW348" s="44"/>
+      <c r="EJX348" s="44"/>
+      <c r="EJY348" s="44"/>
+      <c r="EJZ348" s="44"/>
+      <c r="EKA348" s="44"/>
+      <c r="EKB348" s="44"/>
+      <c r="EKC348" s="44"/>
+      <c r="EKD348" s="44"/>
+      <c r="EKE348" s="44"/>
+      <c r="EKF348" s="44"/>
+      <c r="EKG348" s="44"/>
+      <c r="EKH348" s="44"/>
+      <c r="EKI348" s="44"/>
+      <c r="EKJ348" s="44"/>
+      <c r="EKK348" s="44"/>
+      <c r="EKL348" s="44"/>
+      <c r="EKM348" s="44"/>
+      <c r="EKN348" s="44"/>
+      <c r="EKO348" s="44"/>
+      <c r="EKP348" s="44"/>
+      <c r="EKQ348" s="44"/>
+      <c r="EKR348" s="44"/>
+      <c r="EKS348" s="44"/>
+      <c r="EKT348" s="44"/>
+      <c r="EKU348" s="44"/>
+      <c r="EKV348" s="44"/>
+      <c r="EKW348" s="44"/>
+      <c r="EKX348" s="44"/>
+      <c r="EKY348" s="44"/>
+      <c r="EKZ348" s="44"/>
+      <c r="ELA348" s="44"/>
+      <c r="ELB348" s="44"/>
+      <c r="ELC348" s="44"/>
+      <c r="ELD348" s="44"/>
+      <c r="ELE348" s="44"/>
+      <c r="ELF348" s="44"/>
+      <c r="ELG348" s="44"/>
+      <c r="ELH348" s="44"/>
+      <c r="ELI348" s="44"/>
+      <c r="ELJ348" s="44"/>
+      <c r="ELK348" s="44"/>
+      <c r="ELL348" s="44"/>
+      <c r="ELM348" s="44"/>
+      <c r="ELN348" s="44"/>
+      <c r="ELO348" s="44"/>
+      <c r="ELP348" s="44"/>
+      <c r="ELQ348" s="44"/>
+      <c r="ELR348" s="44"/>
+      <c r="ELS348" s="44"/>
+      <c r="ELT348" s="44"/>
+      <c r="ELU348" s="44"/>
+      <c r="ELV348" s="44"/>
+      <c r="ELW348" s="44"/>
+      <c r="ELX348" s="44"/>
+      <c r="ELY348" s="44"/>
+      <c r="ELZ348" s="44"/>
+      <c r="EMA348" s="44"/>
+      <c r="EMB348" s="44"/>
+      <c r="EMC348" s="44"/>
+      <c r="EMD348" s="44"/>
+      <c r="EME348" s="44"/>
+      <c r="EMF348" s="44"/>
+      <c r="EMG348" s="44"/>
+      <c r="EMH348" s="44"/>
+      <c r="EMI348" s="44"/>
+      <c r="EMJ348" s="44"/>
+      <c r="EMK348" s="44"/>
+      <c r="EML348" s="44"/>
+      <c r="EMM348" s="44"/>
+      <c r="EMN348" s="44"/>
+      <c r="EMO348" s="44"/>
+      <c r="EMP348" s="44"/>
+      <c r="EMQ348" s="44"/>
+      <c r="EMR348" s="44"/>
+      <c r="EMS348" s="44"/>
+      <c r="EMT348" s="44"/>
+      <c r="EMU348" s="44"/>
+      <c r="EMV348" s="44"/>
+      <c r="EMW348" s="44"/>
+      <c r="EMX348" s="44"/>
+      <c r="EMY348" s="44"/>
+      <c r="EMZ348" s="44"/>
+      <c r="ENA348" s="44"/>
+      <c r="ENB348" s="44"/>
+      <c r="ENC348" s="44"/>
+      <c r="END348" s="44"/>
+      <c r="ENE348" s="44"/>
+      <c r="ENF348" s="44"/>
+      <c r="ENG348" s="44"/>
+      <c r="ENH348" s="44"/>
+      <c r="ENI348" s="44"/>
+      <c r="ENJ348" s="44"/>
+      <c r="ENK348" s="44"/>
+      <c r="ENL348" s="44"/>
+      <c r="ENM348" s="44"/>
+      <c r="ENN348" s="44"/>
+      <c r="ENO348" s="44"/>
+      <c r="ENP348" s="44"/>
+      <c r="ENQ348" s="44"/>
+      <c r="ENR348" s="44"/>
+      <c r="ENS348" s="44"/>
+      <c r="ENT348" s="44"/>
+      <c r="ENU348" s="44"/>
+      <c r="ENV348" s="44"/>
+      <c r="ENW348" s="44"/>
+      <c r="ENX348" s="44"/>
+      <c r="ENY348" s="44"/>
+      <c r="ENZ348" s="44"/>
+      <c r="EOA348" s="44"/>
+      <c r="EOB348" s="44"/>
+      <c r="EOC348" s="44"/>
+      <c r="EOD348" s="44"/>
+      <c r="EOE348" s="44"/>
+      <c r="EOF348" s="44"/>
+      <c r="EOG348" s="44"/>
+      <c r="EOH348" s="44"/>
+      <c r="EOI348" s="44"/>
+      <c r="EOJ348" s="44"/>
+      <c r="EOK348" s="44"/>
+      <c r="EOL348" s="44"/>
+      <c r="EOM348" s="44"/>
+      <c r="EON348" s="44"/>
+      <c r="EOO348" s="44"/>
+      <c r="EOP348" s="44"/>
+      <c r="EOQ348" s="44"/>
+      <c r="EOR348" s="44"/>
+      <c r="EOS348" s="44"/>
+      <c r="EOT348" s="44"/>
+      <c r="EOU348" s="44"/>
+      <c r="EOV348" s="44"/>
+      <c r="EOW348" s="44"/>
+      <c r="EOX348" s="44"/>
+      <c r="EOY348" s="44"/>
+      <c r="EOZ348" s="44"/>
+      <c r="EPA348" s="44"/>
+      <c r="EPB348" s="44"/>
+      <c r="EPC348" s="44"/>
+      <c r="EPD348" s="44"/>
+      <c r="EPE348" s="44"/>
+      <c r="EPF348" s="44"/>
+      <c r="EPG348" s="44"/>
+      <c r="EPH348" s="44"/>
+      <c r="EPI348" s="44"/>
+      <c r="EPJ348" s="44"/>
+      <c r="EPK348" s="44"/>
+      <c r="EPL348" s="44"/>
+      <c r="EPM348" s="44"/>
+      <c r="EPN348" s="44"/>
+      <c r="EPO348" s="44"/>
+      <c r="EPP348" s="44"/>
+      <c r="EPQ348" s="44"/>
+      <c r="EPR348" s="44"/>
+      <c r="EPS348" s="44"/>
+      <c r="EPT348" s="44"/>
+      <c r="EPU348" s="44"/>
+      <c r="EPV348" s="44"/>
+      <c r="EPW348" s="44"/>
+      <c r="EPX348" s="44"/>
+      <c r="EPY348" s="44"/>
+      <c r="EPZ348" s="44"/>
+      <c r="EQA348" s="44"/>
+      <c r="EQB348" s="44"/>
+      <c r="EQC348" s="44"/>
+      <c r="EQD348" s="44"/>
+      <c r="EQE348" s="44"/>
+      <c r="EQF348" s="44"/>
+      <c r="EQG348" s="44"/>
+      <c r="EQH348" s="44"/>
+      <c r="EQI348" s="44"/>
+      <c r="EQJ348" s="44"/>
+      <c r="EQK348" s="44"/>
+      <c r="EQL348" s="44"/>
+      <c r="EQM348" s="44"/>
+      <c r="EQN348" s="44"/>
+      <c r="EQO348" s="44"/>
+      <c r="EQP348" s="44"/>
+      <c r="EQQ348" s="44"/>
+      <c r="EQR348" s="44"/>
+      <c r="EQS348" s="44"/>
+      <c r="EQT348" s="44"/>
+      <c r="EQU348" s="44"/>
+      <c r="EQV348" s="44"/>
+      <c r="EQW348" s="44"/>
+      <c r="EQX348" s="44"/>
+      <c r="EQY348" s="44"/>
+      <c r="EQZ348" s="44"/>
+      <c r="ERA348" s="44"/>
+      <c r="ERB348" s="44"/>
+      <c r="ERC348" s="44"/>
+      <c r="ERD348" s="44"/>
+      <c r="ERE348" s="44"/>
+      <c r="ERF348" s="44"/>
+      <c r="ERG348" s="44"/>
+      <c r="ERH348" s="44"/>
+      <c r="ERI348" s="44"/>
+      <c r="ERJ348" s="44"/>
+      <c r="ERK348" s="44"/>
+      <c r="ERL348" s="44"/>
+      <c r="ERM348" s="44"/>
+      <c r="ERN348" s="44"/>
+      <c r="ERO348" s="44"/>
+      <c r="ERP348" s="44"/>
+      <c r="ERQ348" s="44"/>
+      <c r="ERR348" s="44"/>
+      <c r="ERS348" s="44"/>
+      <c r="ERT348" s="44"/>
+      <c r="ERU348" s="44"/>
+      <c r="ERV348" s="44"/>
+      <c r="ERW348" s="44"/>
+      <c r="ERX348" s="44"/>
+      <c r="ERY348" s="44"/>
+      <c r="ERZ348" s="44"/>
+      <c r="ESA348" s="44"/>
+      <c r="ESB348" s="44"/>
+      <c r="ESC348" s="44"/>
+      <c r="ESD348" s="44"/>
+      <c r="ESE348" s="44"/>
+      <c r="ESF348" s="44"/>
+      <c r="ESG348" s="44"/>
+      <c r="ESH348" s="44"/>
+      <c r="ESI348" s="44"/>
+      <c r="ESJ348" s="44"/>
+      <c r="ESK348" s="44"/>
+      <c r="ESL348" s="44"/>
+      <c r="ESM348" s="44"/>
+      <c r="ESN348" s="44"/>
+      <c r="ESO348" s="44"/>
+      <c r="ESP348" s="44"/>
+      <c r="ESQ348" s="44"/>
+      <c r="ESR348" s="44"/>
+      <c r="ESS348" s="44"/>
+      <c r="EST348" s="44"/>
+      <c r="ESU348" s="44"/>
+      <c r="ESV348" s="44"/>
+      <c r="ESW348" s="44"/>
+      <c r="ESX348" s="44"/>
+      <c r="ESY348" s="44"/>
+      <c r="ESZ348" s="44"/>
+      <c r="ETA348" s="44"/>
+      <c r="ETB348" s="44"/>
+      <c r="ETC348" s="44"/>
+      <c r="ETD348" s="44"/>
+      <c r="ETE348" s="44"/>
+      <c r="ETF348" s="44"/>
+      <c r="ETG348" s="44"/>
+      <c r="ETH348" s="44"/>
+      <c r="ETI348" s="44"/>
+      <c r="ETJ348" s="44"/>
+      <c r="ETK348" s="44"/>
+      <c r="ETL348" s="44"/>
+      <c r="ETM348" s="44"/>
+      <c r="ETN348" s="44"/>
+      <c r="ETO348" s="44"/>
+      <c r="ETP348" s="44"/>
+      <c r="ETQ348" s="44"/>
+      <c r="ETR348" s="44"/>
+      <c r="ETS348" s="44"/>
+      <c r="ETT348" s="44"/>
+      <c r="ETU348" s="44"/>
+      <c r="ETV348" s="44"/>
+      <c r="ETW348" s="44"/>
+      <c r="ETX348" s="44"/>
+      <c r="ETY348" s="44"/>
+      <c r="ETZ348" s="44"/>
+      <c r="EUA348" s="44"/>
+      <c r="EUB348" s="44"/>
+      <c r="EUC348" s="44"/>
+      <c r="EUD348" s="44"/>
+      <c r="EUE348" s="44"/>
+      <c r="EUF348" s="44"/>
+      <c r="EUG348" s="44"/>
+      <c r="EUH348" s="44"/>
+      <c r="EUI348" s="44"/>
+      <c r="EUJ348" s="44"/>
+      <c r="EUK348" s="44"/>
+      <c r="EUL348" s="44"/>
+      <c r="EUM348" s="44"/>
+      <c r="EUN348" s="44"/>
+      <c r="EUO348" s="44"/>
+      <c r="EUP348" s="44"/>
+      <c r="EUQ348" s="44"/>
+      <c r="EUR348" s="44"/>
+      <c r="EUS348" s="44"/>
+      <c r="EUT348" s="44"/>
+      <c r="EUU348" s="44"/>
+      <c r="EUV348" s="44"/>
+      <c r="EUW348" s="44"/>
+      <c r="EUX348" s="44"/>
+      <c r="EUY348" s="44"/>
+      <c r="EUZ348" s="44"/>
+      <c r="EVA348" s="44"/>
+      <c r="EVB348" s="44"/>
+      <c r="EVC348" s="44"/>
+      <c r="EVD348" s="44"/>
+      <c r="EVE348" s="44"/>
+      <c r="EVF348" s="44"/>
+      <c r="EVG348" s="44"/>
+      <c r="EVH348" s="44"/>
+      <c r="EVI348" s="44"/>
+      <c r="EVJ348" s="44"/>
+      <c r="EVK348" s="44"/>
+      <c r="EVL348" s="44"/>
+      <c r="EVM348" s="44"/>
+      <c r="EVN348" s="44"/>
+      <c r="EVO348" s="44"/>
+      <c r="EVP348" s="44"/>
+      <c r="EVQ348" s="44"/>
+      <c r="EVR348" s="44"/>
+      <c r="EVS348" s="44"/>
+      <c r="EVT348" s="44"/>
+      <c r="EVU348" s="44"/>
+      <c r="EVV348" s="44"/>
+      <c r="EVW348" s="44"/>
+      <c r="EVX348" s="44"/>
+      <c r="EVY348" s="44"/>
+      <c r="EVZ348" s="44"/>
+      <c r="EWA348" s="44"/>
+      <c r="EWB348" s="44"/>
+      <c r="EWC348" s="44"/>
+      <c r="EWD348" s="44"/>
+      <c r="EWE348" s="44"/>
+      <c r="EWF348" s="44"/>
+      <c r="EWG348" s="44"/>
+      <c r="EWH348" s="44"/>
+      <c r="EWI348" s="44"/>
+      <c r="EWJ348" s="44"/>
+      <c r="EWK348" s="44"/>
+      <c r="EWL348" s="44"/>
+      <c r="EWM348" s="44"/>
+      <c r="EWN348" s="44"/>
+      <c r="EWO348" s="44"/>
+      <c r="EWP348" s="44"/>
+      <c r="EWQ348" s="44"/>
+      <c r="EWR348" s="44"/>
+      <c r="EWS348" s="44"/>
+      <c r="EWT348" s="44"/>
+      <c r="EWU348" s="44"/>
+      <c r="EWV348" s="44"/>
+      <c r="EWW348" s="44"/>
+      <c r="EWX348" s="44"/>
+      <c r="EWY348" s="44"/>
+      <c r="EWZ348" s="44"/>
+      <c r="EXA348" s="44"/>
+      <c r="EXB348" s="44"/>
+      <c r="EXC348" s="44"/>
+      <c r="EXD348" s="44"/>
+      <c r="EXE348" s="44"/>
+      <c r="EXF348" s="44"/>
+      <c r="EXG348" s="44"/>
+      <c r="EXH348" s="44"/>
+      <c r="EXI348" s="44"/>
+      <c r="EXJ348" s="44"/>
+      <c r="EXK348" s="44"/>
+      <c r="EXL348" s="44"/>
+      <c r="EXM348" s="44"/>
+      <c r="EXN348" s="44"/>
+      <c r="EXO348" s="44"/>
+      <c r="EXP348" s="44"/>
+      <c r="EXQ348" s="44"/>
+      <c r="EXR348" s="44"/>
+      <c r="EXS348" s="44"/>
+      <c r="EXT348" s="44"/>
+      <c r="EXU348" s="44"/>
+      <c r="EXV348" s="44"/>
+      <c r="EXW348" s="44"/>
+      <c r="EXX348" s="44"/>
+      <c r="EXY348" s="44"/>
+      <c r="EXZ348" s="44"/>
+      <c r="EYA348" s="44"/>
+      <c r="EYB348" s="44"/>
+      <c r="EYC348" s="44"/>
+      <c r="EYD348" s="44"/>
+      <c r="EYE348" s="44"/>
+      <c r="EYF348" s="44"/>
+      <c r="EYG348" s="44"/>
+      <c r="EYH348" s="44"/>
+      <c r="EYI348" s="44"/>
+      <c r="EYJ348" s="44"/>
+      <c r="EYK348" s="44"/>
+      <c r="EYL348" s="44"/>
+      <c r="EYM348" s="44"/>
+      <c r="EYN348" s="44"/>
+      <c r="EYO348" s="44"/>
+      <c r="EYP348" s="44"/>
+      <c r="EYQ348" s="44"/>
+      <c r="EYR348" s="44"/>
+      <c r="EYS348" s="44"/>
+      <c r="EYT348" s="44"/>
+      <c r="EYU348" s="44"/>
+      <c r="EYV348" s="44"/>
+      <c r="EYW348" s="44"/>
+      <c r="EYX348" s="44"/>
+      <c r="EYY348" s="44"/>
+      <c r="EYZ348" s="44"/>
+      <c r="EZA348" s="44"/>
+      <c r="EZB348" s="44"/>
+      <c r="EZC348" s="44"/>
+      <c r="EZD348" s="44"/>
+      <c r="EZE348" s="44"/>
+      <c r="EZF348" s="44"/>
+      <c r="EZG348" s="44"/>
+      <c r="EZH348" s="44"/>
+      <c r="EZI348" s="44"/>
+      <c r="EZJ348" s="44"/>
+      <c r="EZK348" s="44"/>
+      <c r="EZL348" s="44"/>
+      <c r="EZM348" s="44"/>
+      <c r="EZN348" s="44"/>
+      <c r="EZO348" s="44"/>
+      <c r="EZP348" s="44"/>
+      <c r="EZQ348" s="44"/>
+      <c r="EZR348" s="44"/>
+      <c r="EZS348" s="44"/>
+      <c r="EZT348" s="44"/>
+      <c r="EZU348" s="44"/>
+      <c r="EZV348" s="44"/>
+      <c r="EZW348" s="44"/>
+      <c r="EZX348" s="44"/>
+      <c r="EZY348" s="44"/>
+      <c r="EZZ348" s="44"/>
+      <c r="FAA348" s="44"/>
+      <c r="FAB348" s="44"/>
+      <c r="FAC348" s="44"/>
+      <c r="FAD348" s="44"/>
+      <c r="FAE348" s="44"/>
+      <c r="FAF348" s="44"/>
+      <c r="FAG348" s="44"/>
+      <c r="FAH348" s="44"/>
+      <c r="FAI348" s="44"/>
+      <c r="FAJ348" s="44"/>
+      <c r="FAK348" s="44"/>
+      <c r="FAL348" s="44"/>
+      <c r="FAM348" s="44"/>
+      <c r="FAN348" s="44"/>
+      <c r="FAO348" s="44"/>
+      <c r="FAP348" s="44"/>
+      <c r="FAQ348" s="44"/>
+      <c r="FAR348" s="44"/>
+      <c r="FAS348" s="44"/>
+      <c r="FAT348" s="44"/>
+      <c r="FAU348" s="44"/>
+      <c r="FAV348" s="44"/>
+      <c r="FAW348" s="44"/>
+      <c r="FAX348" s="44"/>
+      <c r="FAY348" s="44"/>
+      <c r="FAZ348" s="44"/>
+      <c r="FBA348" s="44"/>
+      <c r="FBB348" s="44"/>
+      <c r="FBC348" s="44"/>
+      <c r="FBD348" s="44"/>
+      <c r="FBE348" s="44"/>
+      <c r="FBF348" s="44"/>
+      <c r="FBG348" s="44"/>
+      <c r="FBH348" s="44"/>
+      <c r="FBI348" s="44"/>
+      <c r="FBJ348" s="44"/>
+      <c r="FBK348" s="44"/>
+      <c r="FBL348" s="44"/>
+      <c r="FBM348" s="44"/>
+      <c r="FBN348" s="44"/>
+      <c r="FBO348" s="44"/>
+      <c r="FBP348" s="44"/>
+      <c r="FBQ348" s="44"/>
+      <c r="FBR348" s="44"/>
+      <c r="FBS348" s="44"/>
+      <c r="FBT348" s="44"/>
+      <c r="FBU348" s="44"/>
+      <c r="FBV348" s="44"/>
+      <c r="FBW348" s="44"/>
+      <c r="FBX348" s="44"/>
+      <c r="FBY348" s="44"/>
+      <c r="FBZ348" s="44"/>
+      <c r="FCA348" s="44"/>
+      <c r="FCB348" s="44"/>
+      <c r="FCC348" s="44"/>
+      <c r="FCD348" s="44"/>
+      <c r="FCE348" s="44"/>
+      <c r="FCF348" s="44"/>
+      <c r="FCG348" s="44"/>
+      <c r="FCH348" s="44"/>
+      <c r="FCI348" s="44"/>
+      <c r="FCJ348" s="44"/>
+      <c r="FCK348" s="44"/>
+      <c r="FCL348" s="44"/>
+      <c r="FCM348" s="44"/>
+      <c r="FCN348" s="44"/>
+      <c r="FCO348" s="44"/>
+      <c r="FCP348" s="44"/>
+      <c r="FCQ348" s="44"/>
+      <c r="FCR348" s="44"/>
+      <c r="FCS348" s="44"/>
+      <c r="FCT348" s="44"/>
+      <c r="FCU348" s="44"/>
+      <c r="FCV348" s="44"/>
+      <c r="FCW348" s="44"/>
+      <c r="FCX348" s="44"/>
+      <c r="FCY348" s="44"/>
+      <c r="FCZ348" s="44"/>
+      <c r="FDA348" s="44"/>
+      <c r="FDB348" s="44"/>
+      <c r="FDC348" s="44"/>
+      <c r="FDD348" s="44"/>
+      <c r="FDE348" s="44"/>
+      <c r="FDF348" s="44"/>
+      <c r="FDG348" s="44"/>
+      <c r="FDH348" s="44"/>
+      <c r="FDI348" s="44"/>
+      <c r="FDJ348" s="44"/>
+      <c r="FDK348" s="44"/>
+      <c r="FDL348" s="44"/>
+      <c r="FDM348" s="44"/>
+      <c r="FDN348" s="44"/>
+      <c r="FDO348" s="44"/>
+      <c r="FDP348" s="44"/>
+      <c r="FDQ348" s="44"/>
+      <c r="FDR348" s="44"/>
+      <c r="FDS348" s="44"/>
+      <c r="FDT348" s="44"/>
+      <c r="FDU348" s="44"/>
+      <c r="FDV348" s="44"/>
+      <c r="FDW348" s="44"/>
+      <c r="FDX348" s="44"/>
+      <c r="FDY348" s="44"/>
+      <c r="FDZ348" s="44"/>
+      <c r="FEA348" s="44"/>
+      <c r="FEB348" s="44"/>
+      <c r="FEC348" s="44"/>
+      <c r="FED348" s="44"/>
+      <c r="FEE348" s="44"/>
+      <c r="FEF348" s="44"/>
+      <c r="FEG348" s="44"/>
+      <c r="FEH348" s="44"/>
+      <c r="FEI348" s="44"/>
+      <c r="FEJ348" s="44"/>
+      <c r="FEK348" s="44"/>
+      <c r="FEL348" s="44"/>
+      <c r="FEM348" s="44"/>
+      <c r="FEN348" s="44"/>
+      <c r="FEO348" s="44"/>
+      <c r="FEP348" s="44"/>
+      <c r="FEQ348" s="44"/>
+      <c r="FER348" s="44"/>
+      <c r="FES348" s="44"/>
+      <c r="FET348" s="44"/>
+      <c r="FEU348" s="44"/>
+      <c r="FEV348" s="44"/>
+      <c r="FEW348" s="44"/>
+      <c r="FEX348" s="44"/>
+      <c r="FEY348" s="44"/>
+      <c r="FEZ348" s="44"/>
+      <c r="FFA348" s="44"/>
+      <c r="FFB348" s="44"/>
+      <c r="FFC348" s="44"/>
+      <c r="FFD348" s="44"/>
+      <c r="FFE348" s="44"/>
+      <c r="FFF348" s="44"/>
+      <c r="FFG348" s="44"/>
+      <c r="FFH348" s="44"/>
+      <c r="FFI348" s="44"/>
+      <c r="FFJ348" s="44"/>
+      <c r="FFK348" s="44"/>
+      <c r="FFL348" s="44"/>
+      <c r="FFM348" s="44"/>
+      <c r="FFN348" s="44"/>
+      <c r="FFO348" s="44"/>
+      <c r="FFP348" s="44"/>
+      <c r="FFQ348" s="44"/>
+      <c r="FFR348" s="44"/>
+      <c r="FFS348" s="44"/>
+      <c r="FFT348" s="44"/>
+      <c r="FFU348" s="44"/>
+      <c r="FFV348" s="44"/>
+      <c r="FFW348" s="44"/>
+      <c r="FFX348" s="44"/>
+      <c r="FFY348" s="44"/>
+      <c r="FFZ348" s="44"/>
+      <c r="FGA348" s="44"/>
+      <c r="FGB348" s="44"/>
+      <c r="FGC348" s="44"/>
+      <c r="FGD348" s="44"/>
+      <c r="FGE348" s="44"/>
+      <c r="FGF348" s="44"/>
+      <c r="FGG348" s="44"/>
+      <c r="FGH348" s="44"/>
+      <c r="FGI348" s="44"/>
+      <c r="FGJ348" s="44"/>
+      <c r="FGK348" s="44"/>
+      <c r="FGL348" s="44"/>
+      <c r="FGM348" s="44"/>
+      <c r="FGN348" s="44"/>
+      <c r="FGO348" s="44"/>
+      <c r="FGP348" s="44"/>
+      <c r="FGQ348" s="44"/>
+      <c r="FGR348" s="44"/>
+      <c r="FGS348" s="44"/>
+      <c r="FGT348" s="44"/>
+      <c r="FGU348" s="44"/>
+      <c r="FGV348" s="44"/>
+      <c r="FGW348" s="44"/>
+      <c r="FGX348" s="44"/>
+      <c r="FGY348" s="44"/>
+      <c r="FGZ348" s="44"/>
+      <c r="FHA348" s="44"/>
+      <c r="FHB348" s="44"/>
+      <c r="FHC348" s="44"/>
+      <c r="FHD348" s="44"/>
+      <c r="FHE348" s="44"/>
+      <c r="FHF348" s="44"/>
+      <c r="FHG348" s="44"/>
+      <c r="FHH348" s="44"/>
+      <c r="FHI348" s="44"/>
+      <c r="FHJ348" s="44"/>
+      <c r="FHK348" s="44"/>
+      <c r="FHL348" s="44"/>
+      <c r="FHM348" s="44"/>
+      <c r="FHN348" s="44"/>
+      <c r="FHO348" s="44"/>
+      <c r="FHP348" s="44"/>
+      <c r="FHQ348" s="44"/>
+      <c r="FHR348" s="44"/>
+      <c r="FHS348" s="44"/>
+      <c r="FHT348" s="44"/>
+      <c r="FHU348" s="44"/>
+      <c r="FHV348" s="44"/>
+      <c r="FHW348" s="44"/>
+      <c r="FHX348" s="44"/>
+      <c r="FHY348" s="44"/>
+      <c r="FHZ348" s="44"/>
+      <c r="FIA348" s="44"/>
+      <c r="FIB348" s="44"/>
+      <c r="FIC348" s="44"/>
+      <c r="FID348" s="44"/>
+      <c r="FIE348" s="44"/>
+      <c r="FIF348" s="44"/>
+      <c r="FIG348" s="44"/>
+      <c r="FIH348" s="44"/>
+      <c r="FII348" s="44"/>
+      <c r="FIJ348" s="44"/>
+      <c r="FIK348" s="44"/>
+      <c r="FIL348" s="44"/>
+      <c r="FIM348" s="44"/>
+      <c r="FIN348" s="44"/>
+      <c r="FIO348" s="44"/>
+      <c r="FIP348" s="44"/>
+      <c r="FIQ348" s="44"/>
+      <c r="FIR348" s="44"/>
+      <c r="FIS348" s="44"/>
+      <c r="FIT348" s="44"/>
+      <c r="FIU348" s="44"/>
+      <c r="FIV348" s="44"/>
+      <c r="FIW348" s="44"/>
+      <c r="FIX348" s="44"/>
+      <c r="FIY348" s="44"/>
+      <c r="FIZ348" s="44"/>
+      <c r="FJA348" s="44"/>
+      <c r="FJB348" s="44"/>
+      <c r="FJC348" s="44"/>
+      <c r="FJD348" s="44"/>
+      <c r="FJE348" s="44"/>
+      <c r="FJF348" s="44"/>
+      <c r="FJG348" s="44"/>
+      <c r="FJH348" s="44"/>
+      <c r="FJI348" s="44"/>
+      <c r="FJJ348" s="44"/>
+      <c r="FJK348" s="44"/>
+      <c r="FJL348" s="44"/>
+      <c r="FJM348" s="44"/>
+      <c r="FJN348" s="44"/>
+      <c r="FJO348" s="44"/>
+      <c r="FJP348" s="44"/>
+      <c r="FJQ348" s="44"/>
+      <c r="FJR348" s="44"/>
+      <c r="FJS348" s="44"/>
+      <c r="FJT348" s="44"/>
+      <c r="FJU348" s="44"/>
+      <c r="FJV348" s="44"/>
+      <c r="FJW348" s="44"/>
+      <c r="FJX348" s="44"/>
+      <c r="FJY348" s="44"/>
+      <c r="FJZ348" s="44"/>
+      <c r="FKA348" s="44"/>
+      <c r="FKB348" s="44"/>
+      <c r="FKC348" s="44"/>
+      <c r="FKD348" s="44"/>
+      <c r="FKE348" s="44"/>
+      <c r="FKF348" s="44"/>
+      <c r="FKG348" s="44"/>
+      <c r="FKH348" s="44"/>
+      <c r="FKI348" s="44"/>
+      <c r="FKJ348" s="44"/>
+      <c r="FKK348" s="44"/>
+      <c r="FKL348" s="44"/>
+      <c r="FKM348" s="44"/>
+      <c r="FKN348" s="44"/>
+      <c r="FKO348" s="44"/>
+      <c r="FKP348" s="44"/>
+      <c r="FKQ348" s="44"/>
+      <c r="FKR348" s="44"/>
+      <c r="FKS348" s="44"/>
+      <c r="FKT348" s="44"/>
+      <c r="FKU348" s="44"/>
+      <c r="FKV348" s="44"/>
+      <c r="FKW348" s="44"/>
+      <c r="FKX348" s="44"/>
+      <c r="FKY348" s="44"/>
+      <c r="FKZ348" s="44"/>
+      <c r="FLA348" s="44"/>
+      <c r="FLB348" s="44"/>
+      <c r="FLC348" s="44"/>
+      <c r="FLD348" s="44"/>
+      <c r="FLE348" s="44"/>
+      <c r="FLF348" s="44"/>
+      <c r="FLG348" s="44"/>
+      <c r="FLH348" s="44"/>
+      <c r="FLI348" s="44"/>
+      <c r="FLJ348" s="44"/>
+      <c r="FLK348" s="44"/>
+      <c r="FLL348" s="44"/>
+      <c r="FLM348" s="44"/>
+      <c r="FLN348" s="44"/>
+      <c r="FLO348" s="44"/>
+      <c r="FLP348" s="44"/>
+      <c r="FLQ348" s="44"/>
+      <c r="FLR348" s="44"/>
+      <c r="FLS348" s="44"/>
+      <c r="FLT348" s="44"/>
+      <c r="FLU348" s="44"/>
+      <c r="FLV348" s="44"/>
+      <c r="FLW348" s="44"/>
+      <c r="FLX348" s="44"/>
+      <c r="FLY348" s="44"/>
+      <c r="FLZ348" s="44"/>
+      <c r="FMA348" s="44"/>
+      <c r="FMB348" s="44"/>
+      <c r="FMC348" s="44"/>
+      <c r="FMD348" s="44"/>
+      <c r="FME348" s="44"/>
+      <c r="FMF348" s="44"/>
+      <c r="FMG348" s="44"/>
+      <c r="FMH348" s="44"/>
+      <c r="FMI348" s="44"/>
+      <c r="FMJ348" s="44"/>
+      <c r="FMK348" s="44"/>
+      <c r="FML348" s="44"/>
+      <c r="FMM348" s="44"/>
+      <c r="FMN348" s="44"/>
+      <c r="FMO348" s="44"/>
+      <c r="FMP348" s="44"/>
+      <c r="FMQ348" s="44"/>
+      <c r="FMR348" s="44"/>
+      <c r="FMS348" s="44"/>
+      <c r="FMT348" s="44"/>
+      <c r="FMU348" s="44"/>
+      <c r="FMV348" s="44"/>
+      <c r="FMW348" s="44"/>
+      <c r="FMX348" s="44"/>
+      <c r="FMY348" s="44"/>
+      <c r="FMZ348" s="44"/>
+      <c r="FNA348" s="44"/>
+      <c r="FNB348" s="44"/>
+      <c r="FNC348" s="44"/>
+      <c r="FND348" s="44"/>
+      <c r="FNE348" s="44"/>
+      <c r="FNF348" s="44"/>
+      <c r="FNG348" s="44"/>
+      <c r="FNH348" s="44"/>
+      <c r="FNI348" s="44"/>
+      <c r="FNJ348" s="44"/>
+      <c r="FNK348" s="44"/>
+      <c r="FNL348" s="44"/>
+      <c r="FNM348" s="44"/>
+      <c r="FNN348" s="44"/>
+      <c r="FNO348" s="44"/>
+      <c r="FNP348" s="44"/>
+      <c r="FNQ348" s="44"/>
+      <c r="FNR348" s="44"/>
+      <c r="FNS348" s="44"/>
+      <c r="FNT348" s="44"/>
+      <c r="FNU348" s="44"/>
+      <c r="FNV348" s="44"/>
+      <c r="FNW348" s="44"/>
+      <c r="FNX348" s="44"/>
+      <c r="FNY348" s="44"/>
+      <c r="FNZ348" s="44"/>
+      <c r="FOA348" s="44"/>
+      <c r="FOB348" s="44"/>
+      <c r="FOC348" s="44"/>
+      <c r="FOD348" s="44"/>
+      <c r="FOE348" s="44"/>
+      <c r="FOF348" s="44"/>
+      <c r="FOG348" s="44"/>
+      <c r="FOH348" s="44"/>
+      <c r="FOI348" s="44"/>
+      <c r="FOJ348" s="44"/>
+      <c r="FOK348" s="44"/>
+      <c r="FOL348" s="44"/>
+      <c r="FOM348" s="44"/>
+      <c r="FON348" s="44"/>
+      <c r="FOO348" s="44"/>
+      <c r="FOP348" s="44"/>
+      <c r="FOQ348" s="44"/>
+      <c r="FOR348" s="44"/>
+      <c r="FOS348" s="44"/>
+      <c r="FOT348" s="44"/>
+      <c r="FOU348" s="44"/>
+      <c r="FOV348" s="44"/>
+      <c r="FOW348" s="44"/>
+      <c r="FOX348" s="44"/>
+      <c r="FOY348" s="44"/>
+      <c r="FOZ348" s="44"/>
+      <c r="FPA348" s="44"/>
+      <c r="FPB348" s="44"/>
+      <c r="FPC348" s="44"/>
+      <c r="FPD348" s="44"/>
+      <c r="FPE348" s="44"/>
+      <c r="FPF348" s="44"/>
+      <c r="FPG348" s="44"/>
+      <c r="FPH348" s="44"/>
+      <c r="FPI348" s="44"/>
+      <c r="FPJ348" s="44"/>
+      <c r="FPK348" s="44"/>
+      <c r="FPL348" s="44"/>
+      <c r="FPM348" s="44"/>
+      <c r="FPN348" s="44"/>
+      <c r="FPO348" s="44"/>
+      <c r="FPP348" s="44"/>
+      <c r="FPQ348" s="44"/>
+      <c r="FPR348" s="44"/>
+      <c r="FPS348" s="44"/>
+      <c r="FPT348" s="44"/>
+      <c r="FPU348" s="44"/>
+      <c r="FPV348" s="44"/>
+      <c r="FPW348" s="44"/>
+      <c r="FPX348" s="44"/>
+      <c r="FPY348" s="44"/>
+      <c r="FPZ348" s="44"/>
+      <c r="FQA348" s="44"/>
+      <c r="FQB348" s="44"/>
+      <c r="FQC348" s="44"/>
+      <c r="FQD348" s="44"/>
+      <c r="FQE348" s="44"/>
+      <c r="FQF348" s="44"/>
+      <c r="FQG348" s="44"/>
+      <c r="FQH348" s="44"/>
+      <c r="FQI348" s="44"/>
+      <c r="FQJ348" s="44"/>
+      <c r="FQK348" s="44"/>
+      <c r="FQL348" s="44"/>
+      <c r="FQM348" s="44"/>
+      <c r="FQN348" s="44"/>
+      <c r="FQO348" s="44"/>
+      <c r="FQP348" s="44"/>
+      <c r="FQQ348" s="44"/>
+      <c r="FQR348" s="44"/>
+      <c r="FQS348" s="44"/>
+      <c r="FQT348" s="44"/>
+      <c r="FQU348" s="44"/>
+      <c r="FQV348" s="44"/>
+      <c r="FQW348" s="44"/>
+      <c r="FQX348" s="44"/>
+      <c r="FQY348" s="44"/>
+      <c r="FQZ348" s="44"/>
+      <c r="FRA348" s="44"/>
+      <c r="FRB348" s="44"/>
+      <c r="FRC348" s="44"/>
+      <c r="FRD348" s="44"/>
+      <c r="FRE348" s="44"/>
+      <c r="FRF348" s="44"/>
+      <c r="FRG348" s="44"/>
+      <c r="FRH348" s="44"/>
+      <c r="FRI348" s="44"/>
+      <c r="FRJ348" s="44"/>
+      <c r="FRK348" s="44"/>
+      <c r="FRL348" s="44"/>
+      <c r="FRM348" s="44"/>
+      <c r="FRN348" s="44"/>
+      <c r="FRO348" s="44"/>
+      <c r="FRP348" s="44"/>
+      <c r="FRQ348" s="44"/>
+      <c r="FRR348" s="44"/>
+      <c r="FRS348" s="44"/>
+      <c r="FRT348" s="44"/>
+      <c r="FRU348" s="44"/>
+      <c r="FRV348" s="44"/>
+      <c r="FRW348" s="44"/>
+      <c r="FRX348" s="44"/>
+      <c r="FRY348" s="44"/>
+      <c r="FRZ348" s="44"/>
+      <c r="FSA348" s="44"/>
+      <c r="FSB348" s="44"/>
+      <c r="FSC348" s="44"/>
+      <c r="FSD348" s="44"/>
+      <c r="FSE348" s="44"/>
+      <c r="FSF348" s="44"/>
+      <c r="FSG348" s="44"/>
+      <c r="FSH348" s="44"/>
+      <c r="FSI348" s="44"/>
+      <c r="FSJ348" s="44"/>
+      <c r="FSK348" s="44"/>
+      <c r="FSL348" s="44"/>
+      <c r="FSM348" s="44"/>
+      <c r="FSN348" s="44"/>
+      <c r="FSO348" s="44"/>
+      <c r="FSP348" s="44"/>
+      <c r="FSQ348" s="44"/>
+      <c r="FSR348" s="44"/>
+      <c r="FSS348" s="44"/>
+      <c r="FST348" s="44"/>
+      <c r="FSU348" s="44"/>
+      <c r="FSV348" s="44"/>
+      <c r="FSW348" s="44"/>
+      <c r="FSX348" s="44"/>
+      <c r="FSY348" s="44"/>
+      <c r="FSZ348" s="44"/>
+      <c r="FTA348" s="44"/>
+      <c r="FTB348" s="44"/>
+      <c r="FTC348" s="44"/>
+      <c r="FTD348" s="44"/>
+      <c r="FTE348" s="44"/>
+      <c r="FTF348" s="44"/>
+      <c r="FTG348" s="44"/>
+      <c r="FTH348" s="44"/>
+      <c r="FTI348" s="44"/>
+      <c r="FTJ348" s="44"/>
+      <c r="FTK348" s="44"/>
+      <c r="FTL348" s="44"/>
+      <c r="FTM348" s="44"/>
+      <c r="FTN348" s="44"/>
+      <c r="FTO348" s="44"/>
+      <c r="FTP348" s="44"/>
+      <c r="FTQ348" s="44"/>
+      <c r="FTR348" s="44"/>
+      <c r="FTS348" s="44"/>
+      <c r="FTT348" s="44"/>
+      <c r="FTU348" s="44"/>
+      <c r="FTV348" s="44"/>
+      <c r="FTW348" s="44"/>
+      <c r="FTX348" s="44"/>
+      <c r="FTY348" s="44"/>
+      <c r="FTZ348" s="44"/>
+      <c r="FUA348" s="44"/>
+      <c r="FUB348" s="44"/>
+      <c r="FUC348" s="44"/>
+      <c r="FUD348" s="44"/>
+      <c r="FUE348" s="44"/>
+      <c r="FUF348" s="44"/>
+      <c r="FUG348" s="44"/>
+      <c r="FUH348" s="44"/>
+      <c r="FUI348" s="44"/>
+      <c r="FUJ348" s="44"/>
+      <c r="FUK348" s="44"/>
+      <c r="FUL348" s="44"/>
+      <c r="FUM348" s="44"/>
+      <c r="FUN348" s="44"/>
+      <c r="FUO348" s="44"/>
+      <c r="FUP348" s="44"/>
+      <c r="FUQ348" s="44"/>
+      <c r="FUR348" s="44"/>
+      <c r="FUS348" s="44"/>
+      <c r="FUT348" s="44"/>
+      <c r="FUU348" s="44"/>
+      <c r="FUV348" s="44"/>
+      <c r="FUW348" s="44"/>
+      <c r="FUX348" s="44"/>
+      <c r="FUY348" s="44"/>
+      <c r="FUZ348" s="44"/>
+      <c r="FVA348" s="44"/>
+      <c r="FVB348" s="44"/>
+      <c r="FVC348" s="44"/>
+      <c r="FVD348" s="44"/>
+      <c r="FVE348" s="44"/>
+      <c r="FVF348" s="44"/>
+      <c r="FVG348" s="44"/>
+      <c r="FVH348" s="44"/>
+      <c r="FVI348" s="44"/>
+      <c r="FVJ348" s="44"/>
+      <c r="FVK348" s="44"/>
+      <c r="FVL348" s="44"/>
+      <c r="FVM348" s="44"/>
+      <c r="FVN348" s="44"/>
+      <c r="FVO348" s="44"/>
+      <c r="FVP348" s="44"/>
+      <c r="FVQ348" s="44"/>
+      <c r="FVR348" s="44"/>
+      <c r="FVS348" s="44"/>
+      <c r="FVT348" s="44"/>
+      <c r="FVU348" s="44"/>
+      <c r="FVV348" s="44"/>
+      <c r="FVW348" s="44"/>
+      <c r="FVX348" s="44"/>
+      <c r="FVY348" s="44"/>
+      <c r="FVZ348" s="44"/>
+      <c r="FWA348" s="44"/>
+      <c r="FWB348" s="44"/>
+      <c r="FWC348" s="44"/>
+      <c r="FWD348" s="44"/>
+      <c r="FWE348" s="44"/>
+      <c r="FWF348" s="44"/>
+      <c r="FWG348" s="44"/>
+      <c r="FWH348" s="44"/>
+      <c r="FWI348" s="44"/>
+      <c r="FWJ348" s="44"/>
+      <c r="FWK348" s="44"/>
+      <c r="FWL348" s="44"/>
+      <c r="FWM348" s="44"/>
+      <c r="FWN348" s="44"/>
+      <c r="FWO348" s="44"/>
+      <c r="FWP348" s="44"/>
+      <c r="FWQ348" s="44"/>
+      <c r="FWR348" s="44"/>
+      <c r="FWS348" s="44"/>
+      <c r="FWT348" s="44"/>
+      <c r="FWU348" s="44"/>
+      <c r="FWV348" s="44"/>
+      <c r="FWW348" s="44"/>
+      <c r="FWX348" s="44"/>
+      <c r="FWY348" s="44"/>
+      <c r="FWZ348" s="44"/>
+      <c r="FXA348" s="44"/>
+      <c r="FXB348" s="44"/>
+      <c r="FXC348" s="44"/>
+      <c r="FXD348" s="44"/>
+      <c r="FXE348" s="44"/>
+      <c r="FXF348" s="44"/>
+      <c r="FXG348" s="44"/>
+      <c r="FXH348" s="44"/>
+      <c r="FXI348" s="44"/>
+      <c r="FXJ348" s="44"/>
+      <c r="FXK348" s="44"/>
+      <c r="FXL348" s="44"/>
+      <c r="FXM348" s="44"/>
+      <c r="FXN348" s="44"/>
+      <c r="FXO348" s="44"/>
+      <c r="FXP348" s="44"/>
+      <c r="FXQ348" s="44"/>
+      <c r="FXR348" s="44"/>
+      <c r="FXS348" s="44"/>
+      <c r="FXT348" s="44"/>
+      <c r="FXU348" s="44"/>
+      <c r="FXV348" s="44"/>
+      <c r="FXW348" s="44"/>
+      <c r="FXX348" s="44"/>
+      <c r="FXY348" s="44"/>
+      <c r="FXZ348" s="44"/>
+      <c r="FYA348" s="44"/>
+      <c r="FYB348" s="44"/>
+      <c r="FYC348" s="44"/>
+      <c r="FYD348" s="44"/>
+      <c r="FYE348" s="44"/>
+      <c r="FYF348" s="44"/>
+      <c r="FYG348" s="44"/>
+      <c r="FYH348" s="44"/>
+      <c r="FYI348" s="44"/>
+      <c r="FYJ348" s="44"/>
+      <c r="FYK348" s="44"/>
+      <c r="FYL348" s="44"/>
+      <c r="FYM348" s="44"/>
+      <c r="FYN348" s="44"/>
+      <c r="FYO348" s="44"/>
+      <c r="FYP348" s="44"/>
+      <c r="FYQ348" s="44"/>
+      <c r="FYR348" s="44"/>
+      <c r="FYS348" s="44"/>
+      <c r="FYT348" s="44"/>
+      <c r="FYU348" s="44"/>
+      <c r="FYV348" s="44"/>
+      <c r="FYW348" s="44"/>
+      <c r="FYX348" s="44"/>
+      <c r="FYY348" s="44"/>
+      <c r="FYZ348" s="44"/>
+      <c r="FZA348" s="44"/>
+      <c r="FZB348" s="44"/>
+      <c r="FZC348" s="44"/>
+      <c r="FZD348" s="44"/>
+      <c r="FZE348" s="44"/>
+      <c r="FZF348" s="44"/>
+      <c r="FZG348" s="44"/>
+      <c r="FZH348" s="44"/>
+      <c r="FZI348" s="44"/>
+      <c r="FZJ348" s="44"/>
+      <c r="FZK348" s="44"/>
+      <c r="FZL348" s="44"/>
+      <c r="FZM348" s="44"/>
+      <c r="FZN348" s="44"/>
+      <c r="FZO348" s="44"/>
+      <c r="FZP348" s="44"/>
+      <c r="FZQ348" s="44"/>
+      <c r="FZR348" s="44"/>
+      <c r="FZS348" s="44"/>
+      <c r="FZT348" s="44"/>
+      <c r="FZU348" s="44"/>
+      <c r="FZV348" s="44"/>
+      <c r="FZW348" s="44"/>
+      <c r="FZX348" s="44"/>
+      <c r="FZY348" s="44"/>
+      <c r="FZZ348" s="44"/>
+      <c r="GAA348" s="44"/>
+      <c r="GAB348" s="44"/>
+      <c r="GAC348" s="44"/>
+      <c r="GAD348" s="44"/>
+      <c r="GAE348" s="44"/>
+      <c r="GAF348" s="44"/>
+      <c r="GAG348" s="44"/>
+      <c r="GAH348" s="44"/>
+      <c r="GAI348" s="44"/>
+      <c r="GAJ348" s="44"/>
+      <c r="GAK348" s="44"/>
+      <c r="GAL348" s="44"/>
+      <c r="GAM348" s="44"/>
+      <c r="GAN348" s="44"/>
+      <c r="GAO348" s="44"/>
+      <c r="GAP348" s="44"/>
+      <c r="GAQ348" s="44"/>
+      <c r="GAR348" s="44"/>
+      <c r="GAS348" s="44"/>
+      <c r="GAT348" s="44"/>
+      <c r="GAU348" s="44"/>
+      <c r="GAV348" s="44"/>
+      <c r="GAW348" s="44"/>
+      <c r="GAX348" s="44"/>
+      <c r="GAY348" s="44"/>
+      <c r="GAZ348" s="44"/>
+      <c r="GBA348" s="44"/>
+      <c r="GBB348" s="44"/>
+      <c r="GBC348" s="44"/>
+      <c r="GBD348" s="44"/>
+      <c r="GBE348" s="44"/>
+      <c r="GBF348" s="44"/>
+      <c r="GBG348" s="44"/>
+      <c r="GBH348" s="44"/>
+      <c r="GBI348" s="44"/>
+      <c r="GBJ348" s="44"/>
+      <c r="GBK348" s="44"/>
+      <c r="GBL348" s="44"/>
+      <c r="GBM348" s="44"/>
+      <c r="GBN348" s="44"/>
+      <c r="GBO348" s="44"/>
+      <c r="GBP348" s="44"/>
+      <c r="GBQ348" s="44"/>
+      <c r="GBR348" s="44"/>
+      <c r="GBS348" s="44"/>
+      <c r="GBT348" s="44"/>
+      <c r="GBU348" s="44"/>
+      <c r="GBV348" s="44"/>
+      <c r="GBW348" s="44"/>
+      <c r="GBX348" s="44"/>
+      <c r="GBY348" s="44"/>
+      <c r="GBZ348" s="44"/>
+      <c r="GCA348" s="44"/>
+      <c r="GCB348" s="44"/>
+      <c r="GCC348" s="44"/>
+      <c r="GCD348" s="44"/>
+      <c r="GCE348" s="44"/>
+      <c r="GCF348" s="44"/>
+      <c r="GCG348" s="44"/>
+      <c r="GCH348" s="44"/>
+      <c r="GCI348" s="44"/>
+      <c r="GCJ348" s="44"/>
+      <c r="GCK348" s="44"/>
+      <c r="GCL348" s="44"/>
+      <c r="GCM348" s="44"/>
+      <c r="GCN348" s="44"/>
+      <c r="GCO348" s="44"/>
+      <c r="GCP348" s="44"/>
+      <c r="GCQ348" s="44"/>
+      <c r="GCR348" s="44"/>
+      <c r="GCS348" s="44"/>
+      <c r="GCT348" s="44"/>
+      <c r="GCU348" s="44"/>
+      <c r="GCV348" s="44"/>
+      <c r="GCW348" s="44"/>
+      <c r="GCX348" s="44"/>
+      <c r="GCY348" s="44"/>
+      <c r="GCZ348" s="44"/>
+      <c r="GDA348" s="44"/>
+      <c r="GDB348" s="44"/>
+      <c r="GDC348" s="44"/>
+      <c r="GDD348" s="44"/>
+      <c r="GDE348" s="44"/>
+      <c r="GDF348" s="44"/>
+      <c r="GDG348" s="44"/>
+      <c r="GDH348" s="44"/>
+      <c r="GDI348" s="44"/>
+      <c r="GDJ348" s="44"/>
+      <c r="GDK348" s="44"/>
+      <c r="GDL348" s="44"/>
+      <c r="GDM348" s="44"/>
+      <c r="GDN348" s="44"/>
+      <c r="GDO348" s="44"/>
+      <c r="GDP348" s="44"/>
+      <c r="GDQ348" s="44"/>
+      <c r="GDR348" s="44"/>
+      <c r="GDS348" s="44"/>
+      <c r="GDT348" s="44"/>
+      <c r="GDU348" s="44"/>
+      <c r="GDV348" s="44"/>
+      <c r="GDW348" s="44"/>
+      <c r="GDX348" s="44"/>
+      <c r="GDY348" s="44"/>
+      <c r="GDZ348" s="44"/>
+      <c r="GEA348" s="44"/>
+      <c r="GEB348" s="44"/>
+      <c r="GEC348" s="44"/>
+      <c r="GED348" s="44"/>
+      <c r="GEE348" s="44"/>
+      <c r="GEF348" s="44"/>
+      <c r="GEG348" s="44"/>
+      <c r="GEH348" s="44"/>
+      <c r="GEI348" s="44"/>
+      <c r="GEJ348" s="44"/>
+      <c r="GEK348" s="44"/>
+      <c r="GEL348" s="44"/>
+      <c r="GEM348" s="44"/>
+      <c r="GEN348" s="44"/>
+      <c r="GEO348" s="44"/>
+      <c r="GEP348" s="44"/>
+      <c r="GEQ348" s="44"/>
+      <c r="GER348" s="44"/>
+      <c r="GES348" s="44"/>
+      <c r="GET348" s="44"/>
+      <c r="GEU348" s="44"/>
+      <c r="GEV348" s="44"/>
+      <c r="GEW348" s="44"/>
+      <c r="GEX348" s="44"/>
+      <c r="GEY348" s="44"/>
+      <c r="GEZ348" s="44"/>
+      <c r="GFA348" s="44"/>
+      <c r="GFB348" s="44"/>
+      <c r="GFC348" s="44"/>
+      <c r="GFD348" s="44"/>
+      <c r="GFE348" s="44"/>
+      <c r="GFF348" s="44"/>
+      <c r="GFG348" s="44"/>
+      <c r="GFH348" s="44"/>
+      <c r="GFI348" s="44"/>
+      <c r="GFJ348" s="44"/>
+      <c r="GFK348" s="44"/>
+      <c r="GFL348" s="44"/>
+      <c r="GFM348" s="44"/>
+      <c r="GFN348" s="44"/>
+      <c r="GFO348" s="44"/>
+      <c r="GFP348" s="44"/>
+      <c r="GFQ348" s="44"/>
+      <c r="GFR348" s="44"/>
+      <c r="GFS348" s="44"/>
+      <c r="GFT348" s="44"/>
+      <c r="GFU348" s="44"/>
+      <c r="GFV348" s="44"/>
+      <c r="GFW348" s="44"/>
+      <c r="GFX348" s="44"/>
+      <c r="GFY348" s="44"/>
+      <c r="GFZ348" s="44"/>
+      <c r="GGA348" s="44"/>
+      <c r="GGB348" s="44"/>
+      <c r="GGC348" s="44"/>
+      <c r="GGD348" s="44"/>
+      <c r="GGE348" s="44"/>
+      <c r="GGF348" s="44"/>
+      <c r="GGG348" s="44"/>
+      <c r="GGH348" s="44"/>
+      <c r="GGI348" s="44"/>
+      <c r="GGJ348" s="44"/>
+      <c r="GGK348" s="44"/>
+      <c r="GGL348" s="44"/>
+      <c r="GGM348" s="44"/>
+      <c r="GGN348" s="44"/>
+      <c r="GGO348" s="44"/>
+      <c r="GGP348" s="44"/>
+      <c r="GGQ348" s="44"/>
+      <c r="GGR348" s="44"/>
+      <c r="GGS348" s="44"/>
+      <c r="GGT348" s="44"/>
+      <c r="GGU348" s="44"/>
+      <c r="GGV348" s="44"/>
+      <c r="GGW348" s="44"/>
+      <c r="GGX348" s="44"/>
+      <c r="GGY348" s="44"/>
+      <c r="GGZ348" s="44"/>
+      <c r="GHA348" s="44"/>
+      <c r="GHB348" s="44"/>
+      <c r="GHC348" s="44"/>
+      <c r="GHD348" s="44"/>
+      <c r="GHE348" s="44"/>
+      <c r="GHF348" s="44"/>
+      <c r="GHG348" s="44"/>
+      <c r="GHH348" s="44"/>
+      <c r="GHI348" s="44"/>
+      <c r="GHJ348" s="44"/>
+      <c r="GHK348" s="44"/>
+      <c r="GHL348" s="44"/>
+      <c r="GHM348" s="44"/>
+      <c r="GHN348" s="44"/>
+      <c r="GHO348" s="44"/>
+      <c r="GHP348" s="44"/>
+      <c r="GHQ348" s="44"/>
+      <c r="GHR348" s="44"/>
+      <c r="GHS348" s="44"/>
+      <c r="GHT348" s="44"/>
+      <c r="GHU348" s="44"/>
+      <c r="GHV348" s="44"/>
+      <c r="GHW348" s="44"/>
+      <c r="GHX348" s="44"/>
+      <c r="GHY348" s="44"/>
+      <c r="GHZ348" s="44"/>
+      <c r="GIA348" s="44"/>
+      <c r="GIB348" s="44"/>
+      <c r="GIC348" s="44"/>
+      <c r="GID348" s="44"/>
+      <c r="GIE348" s="44"/>
+      <c r="GIF348" s="44"/>
+      <c r="GIG348" s="44"/>
+      <c r="GIH348" s="44"/>
+      <c r="GII348" s="44"/>
+      <c r="GIJ348" s="44"/>
+      <c r="GIK348" s="44"/>
+      <c r="GIL348" s="44"/>
+      <c r="GIM348" s="44"/>
+      <c r="GIN348" s="44"/>
+      <c r="GIO348" s="44"/>
+      <c r="GIP348" s="44"/>
+      <c r="GIQ348" s="44"/>
+      <c r="GIR348" s="44"/>
+      <c r="GIS348" s="44"/>
+      <c r="GIT348" s="44"/>
+      <c r="GIU348" s="44"/>
+      <c r="GIV348" s="44"/>
+      <c r="GIW348" s="44"/>
+      <c r="GIX348" s="44"/>
+      <c r="GIY348" s="44"/>
+      <c r="GIZ348" s="44"/>
+      <c r="GJA348" s="44"/>
+      <c r="GJB348" s="44"/>
+      <c r="GJC348" s="44"/>
+      <c r="GJD348" s="44"/>
+      <c r="GJE348" s="44"/>
+      <c r="GJF348" s="44"/>
+      <c r="GJG348" s="44"/>
+      <c r="GJH348" s="44"/>
+      <c r="GJI348" s="44"/>
+      <c r="GJJ348" s="44"/>
+      <c r="GJK348" s="44"/>
+      <c r="GJL348" s="44"/>
+      <c r="GJM348" s="44"/>
+      <c r="GJN348" s="44"/>
+      <c r="GJO348" s="44"/>
+      <c r="GJP348" s="44"/>
+      <c r="GJQ348" s="44"/>
+      <c r="GJR348" s="44"/>
+      <c r="GJS348" s="44"/>
+      <c r="GJT348" s="44"/>
+      <c r="GJU348" s="44"/>
+      <c r="GJV348" s="44"/>
+      <c r="GJW348" s="44"/>
+      <c r="GJX348" s="44"/>
+      <c r="GJY348" s="44"/>
+      <c r="GJZ348" s="44"/>
+      <c r="GKA348" s="44"/>
+      <c r="GKB348" s="44"/>
+      <c r="GKC348" s="44"/>
+      <c r="GKD348" s="44"/>
+      <c r="GKE348" s="44"/>
+      <c r="GKF348" s="44"/>
+      <c r="GKG348" s="44"/>
+      <c r="GKH348" s="44"/>
+      <c r="GKI348" s="44"/>
+      <c r="GKJ348" s="44"/>
+      <c r="GKK348" s="44"/>
+      <c r="GKL348" s="44"/>
+      <c r="GKM348" s="44"/>
+      <c r="GKN348" s="44"/>
+      <c r="GKO348" s="44"/>
+      <c r="GKP348" s="44"/>
+      <c r="GKQ348" s="44"/>
+      <c r="GKR348" s="44"/>
+      <c r="GKS348" s="44"/>
+      <c r="GKT348" s="44"/>
+      <c r="GKU348" s="44"/>
+      <c r="GKV348" s="44"/>
+      <c r="GKW348" s="44"/>
+      <c r="GKX348" s="44"/>
+      <c r="GKY348" s="44"/>
+      <c r="GKZ348" s="44"/>
+      <c r="GLA348" s="44"/>
+      <c r="GLB348" s="44"/>
+      <c r="GLC348" s="44"/>
+      <c r="GLD348" s="44"/>
+      <c r="GLE348" s="44"/>
+      <c r="GLF348" s="44"/>
+      <c r="GLG348" s="44"/>
+      <c r="GLH348" s="44"/>
+      <c r="GLI348" s="44"/>
+      <c r="GLJ348" s="44"/>
+      <c r="GLK348" s="44"/>
+      <c r="GLL348" s="44"/>
+      <c r="GLM348" s="44"/>
+      <c r="GLN348" s="44"/>
+      <c r="GLO348" s="44"/>
+      <c r="GLP348" s="44"/>
+      <c r="GLQ348" s="44"/>
+      <c r="GLR348" s="44"/>
+      <c r="GLS348" s="44"/>
+      <c r="GLT348" s="44"/>
+      <c r="GLU348" s="44"/>
+      <c r="GLV348" s="44"/>
+      <c r="GLW348" s="44"/>
+      <c r="GLX348" s="44"/>
+      <c r="GLY348" s="44"/>
+      <c r="GLZ348" s="44"/>
+      <c r="GMA348" s="44"/>
+      <c r="GMB348" s="44"/>
+      <c r="GMC348" s="44"/>
+      <c r="GMD348" s="44"/>
+      <c r="GME348" s="44"/>
+      <c r="GMF348" s="44"/>
+      <c r="GMG348" s="44"/>
+      <c r="GMH348" s="44"/>
+      <c r="GMI348" s="44"/>
+      <c r="GMJ348" s="44"/>
+      <c r="GMK348" s="44"/>
+      <c r="GML348" s="44"/>
+      <c r="GMM348" s="44"/>
+      <c r="GMN348" s="44"/>
+      <c r="GMO348" s="44"/>
+      <c r="GMP348" s="44"/>
+      <c r="GMQ348" s="44"/>
+      <c r="GMR348" s="44"/>
+      <c r="GMS348" s="44"/>
+      <c r="GMT348" s="44"/>
+      <c r="GMU348" s="44"/>
+      <c r="GMV348" s="44"/>
+      <c r="GMW348" s="44"/>
+      <c r="GMX348" s="44"/>
+      <c r="GMY348" s="44"/>
+      <c r="GMZ348" s="44"/>
+      <c r="GNA348" s="44"/>
+      <c r="GNB348" s="44"/>
+      <c r="GNC348" s="44"/>
+      <c r="GND348" s="44"/>
+      <c r="GNE348" s="44"/>
+      <c r="GNF348" s="44"/>
+      <c r="GNG348" s="44"/>
+      <c r="GNH348" s="44"/>
+      <c r="GNI348" s="44"/>
+      <c r="GNJ348" s="44"/>
+      <c r="GNK348" s="44"/>
+      <c r="GNL348" s="44"/>
+      <c r="GNM348" s="44"/>
+      <c r="GNN348" s="44"/>
+      <c r="GNO348" s="44"/>
+      <c r="GNP348" s="44"/>
+      <c r="GNQ348" s="44"/>
+      <c r="GNR348" s="44"/>
+      <c r="GNS348" s="44"/>
+      <c r="GNT348" s="44"/>
+      <c r="GNU348" s="44"/>
+      <c r="GNV348" s="44"/>
+      <c r="GNW348" s="44"/>
+      <c r="GNX348" s="44"/>
+      <c r="GNY348" s="44"/>
+      <c r="GNZ348" s="44"/>
+      <c r="GOA348" s="44"/>
+      <c r="GOB348" s="44"/>
+      <c r="GOC348" s="44"/>
+      <c r="GOD348" s="44"/>
+      <c r="GOE348" s="44"/>
+      <c r="GOF348" s="44"/>
+      <c r="GOG348" s="44"/>
+      <c r="GOH348" s="44"/>
+      <c r="GOI348" s="44"/>
+      <c r="GOJ348" s="44"/>
+      <c r="GOK348" s="44"/>
+      <c r="GOL348" s="44"/>
+      <c r="GOM348" s="44"/>
+      <c r="GON348" s="44"/>
+      <c r="GOO348" s="44"/>
+      <c r="GOP348" s="44"/>
+      <c r="GOQ348" s="44"/>
+      <c r="GOR348" s="44"/>
+      <c r="GOS348" s="44"/>
+      <c r="GOT348" s="44"/>
+      <c r="GOU348" s="44"/>
+      <c r="GOV348" s="44"/>
+      <c r="GOW348" s="44"/>
+      <c r="GOX348" s="44"/>
+      <c r="GOY348" s="44"/>
+      <c r="GOZ348" s="44"/>
+      <c r="GPA348" s="44"/>
+      <c r="GPB348" s="44"/>
+      <c r="GPC348" s="44"/>
+      <c r="GPD348" s="44"/>
+      <c r="GPE348" s="44"/>
+      <c r="GPF348" s="44"/>
+      <c r="GPG348" s="44"/>
+      <c r="GPH348" s="44"/>
+      <c r="GPI348" s="44"/>
+      <c r="GPJ348" s="44"/>
+      <c r="GPK348" s="44"/>
+      <c r="GPL348" s="44"/>
+      <c r="GPM348" s="44"/>
+      <c r="GPN348" s="44"/>
+      <c r="GPO348" s="44"/>
+      <c r="GPP348" s="44"/>
+      <c r="GPQ348" s="44"/>
+      <c r="GPR348" s="44"/>
+      <c r="GPS348" s="44"/>
+      <c r="GPT348" s="44"/>
+      <c r="GPU348" s="44"/>
+      <c r="GPV348" s="44"/>
+      <c r="GPW348" s="44"/>
+      <c r="GPX348" s="44"/>
+      <c r="GPY348" s="44"/>
+      <c r="GPZ348" s="44"/>
+      <c r="GQA348" s="44"/>
+      <c r="GQB348" s="44"/>
+      <c r="GQC348" s="44"/>
+      <c r="GQD348" s="44"/>
+      <c r="GQE348" s="44"/>
+      <c r="GQF348" s="44"/>
+      <c r="GQG348" s="44"/>
+      <c r="GQH348" s="44"/>
+      <c r="GQI348" s="44"/>
+      <c r="GQJ348" s="44"/>
+      <c r="GQK348" s="44"/>
+      <c r="GQL348" s="44"/>
+      <c r="GQM348" s="44"/>
+      <c r="GQN348" s="44"/>
+      <c r="GQO348" s="44"/>
+      <c r="GQP348" s="44"/>
+      <c r="GQQ348" s="44"/>
+      <c r="GQR348" s="44"/>
+      <c r="GQS348" s="44"/>
+      <c r="GQT348" s="44"/>
+      <c r="GQU348" s="44"/>
+      <c r="GQV348" s="44"/>
+      <c r="GQW348" s="44"/>
+      <c r="GQX348" s="44"/>
+      <c r="GQY348" s="44"/>
+      <c r="GQZ348" s="44"/>
+      <c r="GRA348" s="44"/>
+      <c r="GRB348" s="44"/>
+      <c r="GRC348" s="44"/>
+      <c r="GRD348" s="44"/>
+      <c r="GRE348" s="44"/>
+      <c r="GRF348" s="44"/>
+      <c r="GRG348" s="44"/>
+      <c r="GRH348" s="44"/>
+      <c r="GRI348" s="44"/>
+      <c r="GRJ348" s="44"/>
+      <c r="GRK348" s="44"/>
+      <c r="GRL348" s="44"/>
+      <c r="GRM348" s="44"/>
+      <c r="GRN348" s="44"/>
+      <c r="GRO348" s="44"/>
+      <c r="GRP348" s="44"/>
+      <c r="GRQ348" s="44"/>
+      <c r="GRR348" s="44"/>
+      <c r="GRS348" s="44"/>
+      <c r="GRT348" s="44"/>
+      <c r="GRU348" s="44"/>
+      <c r="GRV348" s="44"/>
+      <c r="GRW348" s="44"/>
+      <c r="GRX348" s="44"/>
+      <c r="GRY348" s="44"/>
+      <c r="GRZ348" s="44"/>
+      <c r="GSA348" s="44"/>
+      <c r="GSB348" s="44"/>
+      <c r="GSC348" s="44"/>
+      <c r="GSD348" s="44"/>
+      <c r="GSE348" s="44"/>
+      <c r="GSF348" s="44"/>
+      <c r="GSG348" s="44"/>
+      <c r="GSH348" s="44"/>
+      <c r="GSI348" s="44"/>
+      <c r="GSJ348" s="44"/>
+      <c r="GSK348" s="44"/>
+      <c r="GSL348" s="44"/>
+      <c r="GSM348" s="44"/>
+      <c r="GSN348" s="44"/>
+      <c r="GSO348" s="44"/>
+      <c r="GSP348" s="44"/>
+      <c r="GSQ348" s="44"/>
+      <c r="GSR348" s="44"/>
+      <c r="GSS348" s="44"/>
+      <c r="GST348" s="44"/>
+      <c r="GSU348" s="44"/>
+      <c r="GSV348" s="44"/>
+      <c r="GSW348" s="44"/>
+      <c r="GSX348" s="44"/>
+      <c r="GSY348" s="44"/>
+      <c r="GSZ348" s="44"/>
+      <c r="GTA348" s="44"/>
+      <c r="GTB348" s="44"/>
+      <c r="GTC348" s="44"/>
+      <c r="GTD348" s="44"/>
+      <c r="GTE348" s="44"/>
+      <c r="GTF348" s="44"/>
+      <c r="GTG348" s="44"/>
+      <c r="GTH348" s="44"/>
+      <c r="GTI348" s="44"/>
+      <c r="GTJ348" s="44"/>
+      <c r="GTK348" s="44"/>
+      <c r="GTL348" s="44"/>
+      <c r="GTM348" s="44"/>
+      <c r="GTN348" s="44"/>
+      <c r="GTO348" s="44"/>
+      <c r="GTP348" s="44"/>
+      <c r="GTQ348" s="44"/>
+      <c r="GTR348" s="44"/>
+      <c r="GTS348" s="44"/>
+      <c r="GTT348" s="44"/>
+      <c r="GTU348" s="44"/>
+      <c r="GTV348" s="44"/>
+      <c r="GTW348" s="44"/>
+      <c r="GTX348" s="44"/>
+      <c r="GTY348" s="44"/>
+      <c r="GTZ348" s="44"/>
+      <c r="GUA348" s="44"/>
+      <c r="GUB348" s="44"/>
+      <c r="GUC348" s="44"/>
+      <c r="GUD348" s="44"/>
+      <c r="GUE348" s="44"/>
+      <c r="GUF348" s="44"/>
+      <c r="GUG348" s="44"/>
+      <c r="GUH348" s="44"/>
+      <c r="GUI348" s="44"/>
+      <c r="GUJ348" s="44"/>
+      <c r="GUK348" s="44"/>
+      <c r="GUL348" s="44"/>
+      <c r="GUM348" s="44"/>
+      <c r="GUN348" s="44"/>
+      <c r="GUO348" s="44"/>
+      <c r="GUP348" s="44"/>
+      <c r="GUQ348" s="44"/>
+      <c r="GUR348" s="44"/>
+      <c r="GUS348" s="44"/>
+      <c r="GUT348" s="44"/>
+      <c r="GUU348" s="44"/>
+      <c r="GUV348" s="44"/>
+      <c r="GUW348" s="44"/>
+      <c r="GUX348" s="44"/>
+      <c r="GUY348" s="44"/>
+      <c r="GUZ348" s="44"/>
+      <c r="GVA348" s="44"/>
+      <c r="GVB348" s="44"/>
+      <c r="GVC348" s="44"/>
+      <c r="GVD348" s="44"/>
+      <c r="GVE348" s="44"/>
+      <c r="GVF348" s="44"/>
+      <c r="GVG348" s="44"/>
+      <c r="GVH348" s="44"/>
+      <c r="GVI348" s="44"/>
+      <c r="GVJ348" s="44"/>
+      <c r="GVK348" s="44"/>
+      <c r="GVL348" s="44"/>
+      <c r="GVM348" s="44"/>
+      <c r="GVN348" s="44"/>
+      <c r="GVO348" s="44"/>
+      <c r="GVP348" s="44"/>
+      <c r="GVQ348" s="44"/>
+      <c r="GVR348" s="44"/>
+      <c r="GVS348" s="44"/>
+      <c r="GVT348" s="44"/>
+      <c r="GVU348" s="44"/>
+      <c r="GVV348" s="44"/>
+      <c r="GVW348" s="44"/>
+      <c r="GVX348" s="44"/>
+      <c r="GVY348" s="44"/>
+      <c r="GVZ348" s="44"/>
+      <c r="GWA348" s="44"/>
+      <c r="GWB348" s="44"/>
+      <c r="GWC348" s="44"/>
+      <c r="GWD348" s="44"/>
+      <c r="GWE348" s="44"/>
+      <c r="GWF348" s="44"/>
+      <c r="GWG348" s="44"/>
+      <c r="GWH348" s="44"/>
+      <c r="GWI348" s="44"/>
+      <c r="GWJ348" s="44"/>
+      <c r="GWK348" s="44"/>
+      <c r="GWL348" s="44"/>
+      <c r="GWM348" s="44"/>
+      <c r="GWN348" s="44"/>
+      <c r="GWO348" s="44"/>
+      <c r="GWP348" s="44"/>
+      <c r="GWQ348" s="44"/>
+      <c r="GWR348" s="44"/>
+      <c r="GWS348" s="44"/>
+      <c r="GWT348" s="44"/>
+      <c r="GWU348" s="44"/>
+      <c r="GWV348" s="44"/>
+      <c r="GWW348" s="44"/>
+      <c r="GWX348" s="44"/>
+      <c r="GWY348" s="44"/>
+      <c r="GWZ348" s="44"/>
+      <c r="GXA348" s="44"/>
+      <c r="GXB348" s="44"/>
+      <c r="GXC348" s="44"/>
+      <c r="GXD348" s="44"/>
+      <c r="GXE348" s="44"/>
+      <c r="GXF348" s="44"/>
+      <c r="GXG348" s="44"/>
+      <c r="GXH348" s="44"/>
+      <c r="GXI348" s="44"/>
+      <c r="GXJ348" s="44"/>
+      <c r="GXK348" s="44"/>
+      <c r="GXL348" s="44"/>
+      <c r="GXM348" s="44"/>
+      <c r="GXN348" s="44"/>
+      <c r="GXO348" s="44"/>
+      <c r="GXP348" s="44"/>
+      <c r="GXQ348" s="44"/>
+      <c r="GXR348" s="44"/>
+      <c r="GXS348" s="44"/>
+      <c r="GXT348" s="44"/>
+      <c r="GXU348" s="44"/>
+      <c r="GXV348" s="44"/>
+      <c r="GXW348" s="44"/>
+      <c r="GXX348" s="44"/>
+      <c r="GXY348" s="44"/>
+      <c r="GXZ348" s="44"/>
+      <c r="GYA348" s="44"/>
+      <c r="GYB348" s="44"/>
+      <c r="GYC348" s="44"/>
+      <c r="GYD348" s="44"/>
+      <c r="GYE348" s="44"/>
+      <c r="GYF348" s="44"/>
+      <c r="GYG348" s="44"/>
+      <c r="GYH348" s="44"/>
+      <c r="GYI348" s="44"/>
+      <c r="GYJ348" s="44"/>
+      <c r="GYK348" s="44"/>
+      <c r="GYL348" s="44"/>
+      <c r="GYM348" s="44"/>
+      <c r="GYN348" s="44"/>
+      <c r="GYO348" s="44"/>
+      <c r="GYP348" s="44"/>
+      <c r="GYQ348" s="44"/>
+      <c r="GYR348" s="44"/>
+      <c r="GYS348" s="44"/>
+      <c r="GYT348" s="44"/>
+      <c r="GYU348" s="44"/>
+      <c r="GYV348" s="44"/>
+      <c r="GYW348" s="44"/>
+      <c r="GYX348" s="44"/>
+      <c r="GYY348" s="44"/>
+      <c r="GYZ348" s="44"/>
+      <c r="GZA348" s="44"/>
+      <c r="GZB348" s="44"/>
+      <c r="GZC348" s="44"/>
+      <c r="GZD348" s="44"/>
+      <c r="GZE348" s="44"/>
+      <c r="GZF348" s="44"/>
+      <c r="GZG348" s="44"/>
+      <c r="GZH348" s="44"/>
+      <c r="GZI348" s="44"/>
+      <c r="GZJ348" s="44"/>
+      <c r="GZK348" s="44"/>
+      <c r="GZL348" s="44"/>
+      <c r="GZM348" s="44"/>
+      <c r="GZN348" s="44"/>
+      <c r="GZO348" s="44"/>
+      <c r="GZP348" s="44"/>
+      <c r="GZQ348" s="44"/>
+      <c r="GZR348" s="44"/>
+      <c r="GZS348" s="44"/>
+      <c r="GZT348" s="44"/>
+      <c r="GZU348" s="44"/>
+      <c r="GZV348" s="44"/>
+      <c r="GZW348" s="44"/>
+      <c r="GZX348" s="44"/>
+      <c r="GZY348" s="44"/>
+      <c r="GZZ348" s="44"/>
+      <c r="HAA348" s="44"/>
+      <c r="HAB348" s="44"/>
+      <c r="HAC348" s="44"/>
+      <c r="HAD348" s="44"/>
+      <c r="HAE348" s="44"/>
+      <c r="HAF348" s="44"/>
+      <c r="HAG348" s="44"/>
+      <c r="HAH348" s="44"/>
+      <c r="HAI348" s="44"/>
+      <c r="HAJ348" s="44"/>
+      <c r="HAK348" s="44"/>
+      <c r="HAL348" s="44"/>
+      <c r="HAM348" s="44"/>
+      <c r="HAN348" s="44"/>
+      <c r="HAO348" s="44"/>
+      <c r="HAP348" s="44"/>
+      <c r="HAQ348" s="44"/>
+      <c r="HAR348" s="44"/>
+      <c r="HAS348" s="44"/>
+      <c r="HAT348" s="44"/>
+      <c r="HAU348" s="44"/>
+      <c r="HAV348" s="44"/>
+      <c r="HAW348" s="44"/>
+      <c r="HAX348" s="44"/>
+      <c r="HAY348" s="44"/>
+      <c r="HAZ348" s="44"/>
+      <c r="HBA348" s="44"/>
+      <c r="HBB348" s="44"/>
+      <c r="HBC348" s="44"/>
+      <c r="HBD348" s="44"/>
+      <c r="HBE348" s="44"/>
+      <c r="HBF348" s="44"/>
+      <c r="HBG348" s="44"/>
+      <c r="HBH348" s="44"/>
+      <c r="HBI348" s="44"/>
+      <c r="HBJ348" s="44"/>
+      <c r="HBK348" s="44"/>
+      <c r="HBL348" s="44"/>
+      <c r="HBM348" s="44"/>
+      <c r="HBN348" s="44"/>
+      <c r="HBO348" s="44"/>
+      <c r="HBP348" s="44"/>
+      <c r="HBQ348" s="44"/>
+      <c r="HBR348" s="44"/>
+      <c r="HBS348" s="44"/>
+      <c r="HBT348" s="44"/>
+      <c r="HBU348" s="44"/>
+      <c r="HBV348" s="44"/>
+      <c r="HBW348" s="44"/>
+      <c r="HBX348" s="44"/>
+      <c r="HBY348" s="44"/>
+      <c r="HBZ348" s="44"/>
+      <c r="HCA348" s="44"/>
+      <c r="HCB348" s="44"/>
+      <c r="HCC348" s="44"/>
+      <c r="HCD348" s="44"/>
+      <c r="HCE348" s="44"/>
+      <c r="HCF348" s="44"/>
+      <c r="HCG348" s="44"/>
+      <c r="HCH348" s="44"/>
+      <c r="HCI348" s="44"/>
+      <c r="HCJ348" s="44"/>
+      <c r="HCK348" s="44"/>
+      <c r="HCL348" s="44"/>
+      <c r="HCM348" s="44"/>
+      <c r="HCN348" s="44"/>
+      <c r="HCO348" s="44"/>
+      <c r="HCP348" s="44"/>
+      <c r="HCQ348" s="44"/>
+      <c r="HCR348" s="44"/>
+      <c r="HCS348" s="44"/>
+      <c r="HCT348" s="44"/>
+      <c r="HCU348" s="44"/>
+      <c r="HCV348" s="44"/>
+      <c r="HCW348" s="44"/>
+      <c r="HCX348" s="44"/>
+      <c r="HCY348" s="44"/>
+      <c r="HCZ348" s="44"/>
+      <c r="HDA348" s="44"/>
+      <c r="HDB348" s="44"/>
+      <c r="HDC348" s="44"/>
+      <c r="HDD348" s="44"/>
+      <c r="HDE348" s="44"/>
+      <c r="HDF348" s="44"/>
+      <c r="HDG348" s="44"/>
+      <c r="HDH348" s="44"/>
+      <c r="HDI348" s="44"/>
+      <c r="HDJ348" s="44"/>
+      <c r="HDK348" s="44"/>
+      <c r="HDL348" s="44"/>
+      <c r="HDM348" s="44"/>
+      <c r="HDN348" s="44"/>
+      <c r="HDO348" s="44"/>
+      <c r="HDP348" s="44"/>
+      <c r="HDQ348" s="44"/>
+      <c r="HDR348" s="44"/>
+      <c r="HDS348" s="44"/>
+      <c r="HDT348" s="44"/>
+      <c r="HDU348" s="44"/>
+      <c r="HDV348" s="44"/>
+      <c r="HDW348" s="44"/>
+      <c r="HDX348" s="44"/>
+      <c r="HDY348" s="44"/>
+      <c r="HDZ348" s="44"/>
+      <c r="HEA348" s="44"/>
+      <c r="HEB348" s="44"/>
+      <c r="HEC348" s="44"/>
+      <c r="HED348" s="44"/>
+      <c r="HEE348" s="44"/>
+      <c r="HEF348" s="44"/>
+      <c r="HEG348" s="44"/>
+      <c r="HEH348" s="44"/>
+      <c r="HEI348" s="44"/>
+      <c r="HEJ348" s="44"/>
+      <c r="HEK348" s="44"/>
+      <c r="HEL348" s="44"/>
+      <c r="HEM348" s="44"/>
+      <c r="HEN348" s="44"/>
+      <c r="HEO348" s="44"/>
+      <c r="HEP348" s="44"/>
+      <c r="HEQ348" s="44"/>
+      <c r="HER348" s="44"/>
+      <c r="HES348" s="44"/>
+      <c r="HET348" s="44"/>
+      <c r="HEU348" s="44"/>
+      <c r="HEV348" s="44"/>
+      <c r="HEW348" s="44"/>
+      <c r="HEX348" s="44"/>
+      <c r="HEY348" s="44"/>
+      <c r="HEZ348" s="44"/>
+      <c r="HFA348" s="44"/>
+      <c r="HFB348" s="44"/>
+      <c r="HFC348" s="44"/>
+      <c r="HFD348" s="44"/>
+      <c r="HFE348" s="44"/>
+      <c r="HFF348" s="44"/>
+      <c r="HFG348" s="44"/>
+      <c r="HFH348" s="44"/>
+      <c r="HFI348" s="44"/>
+      <c r="HFJ348" s="44"/>
+      <c r="HFK348" s="44"/>
+      <c r="HFL348" s="44"/>
+      <c r="HFM348" s="44"/>
+      <c r="HFN348" s="44"/>
+      <c r="HFO348" s="44"/>
+      <c r="HFP348" s="44"/>
+      <c r="HFQ348" s="44"/>
+      <c r="HFR348" s="44"/>
+      <c r="HFS348" s="44"/>
+      <c r="HFT348" s="44"/>
+      <c r="HFU348" s="44"/>
+      <c r="HFV348" s="44"/>
+      <c r="HFW348" s="44"/>
+      <c r="HFX348" s="44"/>
+      <c r="HFY348" s="44"/>
+      <c r="HFZ348" s="44"/>
+      <c r="HGA348" s="44"/>
+      <c r="HGB348" s="44"/>
+      <c r="HGC348" s="44"/>
+      <c r="HGD348" s="44"/>
+      <c r="HGE348" s="44"/>
+      <c r="HGF348" s="44"/>
+      <c r="HGG348" s="44"/>
+      <c r="HGH348" s="44"/>
+      <c r="HGI348" s="44"/>
+      <c r="HGJ348" s="44"/>
+      <c r="HGK348" s="44"/>
+      <c r="HGL348" s="44"/>
+      <c r="HGM348" s="44"/>
+      <c r="HGN348" s="44"/>
+      <c r="HGO348" s="44"/>
+      <c r="HGP348" s="44"/>
+      <c r="HGQ348" s="44"/>
+      <c r="HGR348" s="44"/>
+      <c r="HGS348" s="44"/>
+      <c r="HGT348" s="44"/>
+      <c r="HGU348" s="44"/>
+      <c r="HGV348" s="44"/>
+      <c r="HGW348" s="44"/>
+      <c r="HGX348" s="44"/>
+      <c r="HGY348" s="44"/>
+      <c r="HGZ348" s="44"/>
+      <c r="HHA348" s="44"/>
+      <c r="HHB348" s="44"/>
+      <c r="HHC348" s="44"/>
+      <c r="HHD348" s="44"/>
+      <c r="HHE348" s="44"/>
+      <c r="HHF348" s="44"/>
+      <c r="HHG348" s="44"/>
+      <c r="HHH348" s="44"/>
+      <c r="HHI348" s="44"/>
+      <c r="HHJ348" s="44"/>
+      <c r="HHK348" s="44"/>
+      <c r="HHL348" s="44"/>
+      <c r="HHM348" s="44"/>
+      <c r="HHN348" s="44"/>
+      <c r="HHO348" s="44"/>
+      <c r="HHP348" s="44"/>
+      <c r="HHQ348" s="44"/>
+      <c r="HHR348" s="44"/>
+      <c r="HHS348" s="44"/>
+      <c r="HHT348" s="44"/>
+      <c r="HHU348" s="44"/>
+      <c r="HHV348" s="44"/>
+      <c r="HHW348" s="44"/>
+      <c r="HHX348" s="44"/>
+      <c r="HHY348" s="44"/>
+      <c r="HHZ348" s="44"/>
+      <c r="HIA348" s="44"/>
+      <c r="HIB348" s="44"/>
+      <c r="HIC348" s="44"/>
+      <c r="HID348" s="44"/>
+      <c r="HIE348" s="44"/>
+      <c r="HIF348" s="44"/>
+      <c r="HIG348" s="44"/>
+      <c r="HIH348" s="44"/>
+      <c r="HII348" s="44"/>
+      <c r="HIJ348" s="44"/>
+      <c r="HIK348" s="44"/>
+      <c r="HIL348" s="44"/>
+      <c r="HIM348" s="44"/>
+      <c r="HIN348" s="44"/>
+      <c r="HIO348" s="44"/>
+      <c r="HIP348" s="44"/>
+      <c r="HIQ348" s="44"/>
+      <c r="HIR348" s="44"/>
+      <c r="HIS348" s="44"/>
+      <c r="HIT348" s="44"/>
+      <c r="HIU348" s="44"/>
+      <c r="HIV348" s="44"/>
+      <c r="HIW348" s="44"/>
+      <c r="HIX348" s="44"/>
+      <c r="HIY348" s="44"/>
+      <c r="HIZ348" s="44"/>
+      <c r="HJA348" s="44"/>
+      <c r="HJB348" s="44"/>
+      <c r="HJC348" s="44"/>
+      <c r="HJD348" s="44"/>
+      <c r="HJE348" s="44"/>
+      <c r="HJF348" s="44"/>
+      <c r="HJG348" s="44"/>
+      <c r="HJH348" s="44"/>
+      <c r="HJI348" s="44"/>
+      <c r="HJJ348" s="44"/>
+      <c r="HJK348" s="44"/>
+      <c r="HJL348" s="44"/>
+      <c r="HJM348" s="44"/>
+      <c r="HJN348" s="44"/>
+      <c r="HJO348" s="44"/>
+      <c r="HJP348" s="44"/>
+      <c r="HJQ348" s="44"/>
+      <c r="HJR348" s="44"/>
+      <c r="HJS348" s="44"/>
+      <c r="HJT348" s="44"/>
+      <c r="HJU348" s="44"/>
+      <c r="HJV348" s="44"/>
+      <c r="HJW348" s="44"/>
+      <c r="HJX348" s="44"/>
+      <c r="HJY348" s="44"/>
+      <c r="HJZ348" s="44"/>
+      <c r="HKA348" s="44"/>
+      <c r="HKB348" s="44"/>
+      <c r="HKC348" s="44"/>
+      <c r="HKD348" s="44"/>
+      <c r="HKE348" s="44"/>
+      <c r="HKF348" s="44"/>
+      <c r="HKG348" s="44"/>
+      <c r="HKH348" s="44"/>
+      <c r="HKI348" s="44"/>
+      <c r="HKJ348" s="44"/>
+      <c r="HKK348" s="44"/>
+      <c r="HKL348" s="44"/>
+      <c r="HKM348" s="44"/>
+      <c r="HKN348" s="44"/>
+      <c r="HKO348" s="44"/>
+      <c r="HKP348" s="44"/>
+      <c r="HKQ348" s="44"/>
+      <c r="HKR348" s="44"/>
+      <c r="HKS348" s="44"/>
+      <c r="HKT348" s="44"/>
+      <c r="HKU348" s="44"/>
+      <c r="HKV348" s="44"/>
+      <c r="HKW348" s="44"/>
+      <c r="HKX348" s="44"/>
+      <c r="HKY348" s="44"/>
+      <c r="HKZ348" s="44"/>
+      <c r="HLA348" s="44"/>
+      <c r="HLB348" s="44"/>
+      <c r="HLC348" s="44"/>
+      <c r="HLD348" s="44"/>
+      <c r="HLE348" s="44"/>
+      <c r="HLF348" s="44"/>
+      <c r="HLG348" s="44"/>
+      <c r="HLH348" s="44"/>
+      <c r="HLI348" s="44"/>
+      <c r="HLJ348" s="44"/>
+      <c r="HLK348" s="44"/>
+      <c r="HLL348" s="44"/>
+      <c r="HLM348" s="44"/>
+      <c r="HLN348" s="44"/>
+      <c r="HLO348" s="44"/>
+      <c r="HLP348" s="44"/>
+      <c r="HLQ348" s="44"/>
+      <c r="HLR348" s="44"/>
+      <c r="HLS348" s="44"/>
+      <c r="HLT348" s="44"/>
+      <c r="HLU348" s="44"/>
+      <c r="HLV348" s="44"/>
+      <c r="HLW348" s="44"/>
+      <c r="HLX348" s="44"/>
+      <c r="HLY348" s="44"/>
+      <c r="HLZ348" s="44"/>
+      <c r="HMA348" s="44"/>
+      <c r="HMB348" s="44"/>
+      <c r="HMC348" s="44"/>
+      <c r="HMD348" s="44"/>
+      <c r="HME348" s="44"/>
+      <c r="HMF348" s="44"/>
+      <c r="HMG348" s="44"/>
+      <c r="HMH348" s="44"/>
+      <c r="HMI348" s="44"/>
+      <c r="HMJ348" s="44"/>
+      <c r="HMK348" s="44"/>
+      <c r="HML348" s="44"/>
+      <c r="HMM348" s="44"/>
+      <c r="HMN348" s="44"/>
+      <c r="HMO348" s="44"/>
+      <c r="HMP348" s="44"/>
+      <c r="HMQ348" s="44"/>
+      <c r="HMR348" s="44"/>
+      <c r="HMS348" s="44"/>
+      <c r="HMT348" s="44"/>
+      <c r="HMU348" s="44"/>
+      <c r="HMV348" s="44"/>
+      <c r="HMW348" s="44"/>
+      <c r="HMX348" s="44"/>
+      <c r="HMY348" s="44"/>
+      <c r="HMZ348" s="44"/>
+      <c r="HNA348" s="44"/>
+      <c r="HNB348" s="44"/>
+      <c r="HNC348" s="44"/>
+      <c r="HND348" s="44"/>
+      <c r="HNE348" s="44"/>
+      <c r="HNF348" s="44"/>
+      <c r="HNG348" s="44"/>
+      <c r="HNH348" s="44"/>
+      <c r="HNI348" s="44"/>
+      <c r="HNJ348" s="44"/>
+      <c r="HNK348" s="44"/>
+      <c r="HNL348" s="44"/>
+      <c r="HNM348" s="44"/>
+      <c r="HNN348" s="44"/>
+      <c r="HNO348" s="44"/>
+      <c r="HNP348" s="44"/>
+      <c r="HNQ348" s="44"/>
+      <c r="HNR348" s="44"/>
+      <c r="HNS348" s="44"/>
+      <c r="HNT348" s="44"/>
+      <c r="HNU348" s="44"/>
+      <c r="HNV348" s="44"/>
+      <c r="HNW348" s="44"/>
+      <c r="HNX348" s="44"/>
+      <c r="HNY348" s="44"/>
+      <c r="HNZ348" s="44"/>
+      <c r="HOA348" s="44"/>
+      <c r="HOB348" s="44"/>
+      <c r="HOC348" s="44"/>
+      <c r="HOD348" s="44"/>
+      <c r="HOE348" s="44"/>
+      <c r="HOF348" s="44"/>
+      <c r="HOG348" s="44"/>
+      <c r="HOH348" s="44"/>
+      <c r="HOI348" s="44"/>
+      <c r="HOJ348" s="44"/>
+      <c r="HOK348" s="44"/>
+      <c r="HOL348" s="44"/>
+      <c r="HOM348" s="44"/>
+      <c r="HON348" s="44"/>
+      <c r="HOO348" s="44"/>
+      <c r="HOP348" s="44"/>
+      <c r="HOQ348" s="44"/>
+      <c r="HOR348" s="44"/>
+      <c r="HOS348" s="44"/>
+      <c r="HOT348" s="44"/>
+      <c r="HOU348" s="44"/>
+      <c r="HOV348" s="44"/>
+      <c r="HOW348" s="44"/>
+      <c r="HOX348" s="44"/>
+      <c r="HOY348" s="44"/>
+      <c r="HOZ348" s="44"/>
+      <c r="HPA348" s="44"/>
+      <c r="HPB348" s="44"/>
+      <c r="HPC348" s="44"/>
+      <c r="HPD348" s="44"/>
+      <c r="HPE348" s="44"/>
+      <c r="HPF348" s="44"/>
+      <c r="HPG348" s="44"/>
+      <c r="HPH348" s="44"/>
+      <c r="HPI348" s="44"/>
+      <c r="HPJ348" s="44"/>
+      <c r="HPK348" s="44"/>
+      <c r="HPL348" s="44"/>
+      <c r="HPM348" s="44"/>
+      <c r="HPN348" s="44"/>
+      <c r="HPO348" s="44"/>
+      <c r="HPP348" s="44"/>
+      <c r="HPQ348" s="44"/>
+      <c r="HPR348" s="44"/>
+      <c r="HPS348" s="44"/>
+      <c r="HPT348" s="44"/>
+      <c r="HPU348" s="44"/>
+      <c r="HPV348" s="44"/>
+      <c r="HPW348" s="44"/>
+      <c r="HPX348" s="44"/>
+      <c r="HPY348" s="44"/>
+      <c r="HPZ348" s="44"/>
+      <c r="HQA348" s="44"/>
+      <c r="HQB348" s="44"/>
+      <c r="HQC348" s="44"/>
+      <c r="HQD348" s="44"/>
+      <c r="HQE348" s="44"/>
+      <c r="HQF348" s="44"/>
+      <c r="HQG348" s="44"/>
+      <c r="HQH348" s="44"/>
+      <c r="HQI348" s="44"/>
+      <c r="HQJ348" s="44"/>
+      <c r="HQK348" s="44"/>
+      <c r="HQL348" s="44"/>
+      <c r="HQM348" s="44"/>
+      <c r="HQN348" s="44"/>
+      <c r="HQO348" s="44"/>
+      <c r="HQP348" s="44"/>
+      <c r="HQQ348" s="44"/>
+      <c r="HQR348" s="44"/>
+      <c r="HQS348" s="44"/>
+      <c r="HQT348" s="44"/>
+      <c r="HQU348" s="44"/>
+      <c r="HQV348" s="44"/>
+      <c r="HQW348" s="44"/>
+      <c r="HQX348" s="44"/>
+      <c r="HQY348" s="44"/>
+      <c r="HQZ348" s="44"/>
+      <c r="HRA348" s="44"/>
+      <c r="HRB348" s="44"/>
+      <c r="HRC348" s="44"/>
+      <c r="HRD348" s="44"/>
+      <c r="HRE348" s="44"/>
+      <c r="HRF348" s="44"/>
+      <c r="HRG348" s="44"/>
+      <c r="HRH348" s="44"/>
+      <c r="HRI348" s="44"/>
+      <c r="HRJ348" s="44"/>
+      <c r="HRK348" s="44"/>
+      <c r="HRL348" s="44"/>
+      <c r="HRM348" s="44"/>
+      <c r="HRN348" s="44"/>
+      <c r="HRO348" s="44"/>
+      <c r="HRP348" s="44"/>
+      <c r="HRQ348" s="44"/>
+      <c r="HRR348" s="44"/>
+      <c r="HRS348" s="44"/>
+      <c r="HRT348" s="44"/>
+      <c r="HRU348" s="44"/>
+      <c r="HRV348" s="44"/>
+      <c r="HRW348" s="44"/>
+      <c r="HRX348" s="44"/>
+      <c r="HRY348" s="44"/>
+      <c r="HRZ348" s="44"/>
+      <c r="HSA348" s="44"/>
+      <c r="HSB348" s="44"/>
+      <c r="HSC348" s="44"/>
+      <c r="HSD348" s="44"/>
+      <c r="HSE348" s="44"/>
+      <c r="HSF348" s="44"/>
+      <c r="HSG348" s="44"/>
+      <c r="HSH348" s="44"/>
+      <c r="HSI348" s="44"/>
+      <c r="HSJ348" s="44"/>
+      <c r="HSK348" s="44"/>
+      <c r="HSL348" s="44"/>
+      <c r="HSM348" s="44"/>
+      <c r="HSN348" s="44"/>
+      <c r="HSO348" s="44"/>
+      <c r="HSP348" s="44"/>
+      <c r="HSQ348" s="44"/>
+      <c r="HSR348" s="44"/>
+      <c r="HSS348" s="44"/>
+      <c r="HST348" s="44"/>
+      <c r="HSU348" s="44"/>
+      <c r="HSV348" s="44"/>
+      <c r="HSW348" s="44"/>
+      <c r="HSX348" s="44"/>
+      <c r="HSY348" s="44"/>
+      <c r="HSZ348" s="44"/>
+      <c r="HTA348" s="44"/>
+      <c r="HTB348" s="44"/>
+      <c r="HTC348" s="44"/>
+      <c r="HTD348" s="44"/>
+      <c r="HTE348" s="44"/>
+      <c r="HTF348" s="44"/>
+      <c r="HTG348" s="44"/>
+      <c r="HTH348" s="44"/>
+      <c r="HTI348" s="44"/>
+      <c r="HTJ348" s="44"/>
+      <c r="HTK348" s="44"/>
+      <c r="HTL348" s="44"/>
+      <c r="HTM348" s="44"/>
+      <c r="HTN348" s="44"/>
+      <c r="HTO348" s="44"/>
+      <c r="HTP348" s="44"/>
+      <c r="HTQ348" s="44"/>
+      <c r="HTR348" s="44"/>
+      <c r="HTS348" s="44"/>
+      <c r="HTT348" s="44"/>
+      <c r="HTU348" s="44"/>
+      <c r="HTV348" s="44"/>
+      <c r="HTW348" s="44"/>
+      <c r="HTX348" s="44"/>
+      <c r="HTY348" s="44"/>
+      <c r="HTZ348" s="44"/>
+      <c r="HUA348" s="44"/>
+      <c r="HUB348" s="44"/>
+      <c r="HUC348" s="44"/>
+      <c r="HUD348" s="44"/>
+      <c r="HUE348" s="44"/>
+      <c r="HUF348" s="44"/>
+      <c r="HUG348" s="44"/>
+      <c r="HUH348" s="44"/>
+      <c r="HUI348" s="44"/>
+      <c r="HUJ348" s="44"/>
+      <c r="HUK348" s="44"/>
+      <c r="HUL348" s="44"/>
+      <c r="HUM348" s="44"/>
+      <c r="HUN348" s="44"/>
+      <c r="HUO348" s="44"/>
+      <c r="HUP348" s="44"/>
+      <c r="HUQ348" s="44"/>
+      <c r="HUR348" s="44"/>
+      <c r="HUS348" s="44"/>
+      <c r="HUT348" s="44"/>
+      <c r="HUU348" s="44"/>
+      <c r="HUV348" s="44"/>
+      <c r="HUW348" s="44"/>
+      <c r="HUX348" s="44"/>
+      <c r="HUY348" s="44"/>
+      <c r="HUZ348" s="44"/>
+      <c r="HVA348" s="44"/>
+      <c r="HVB348" s="44"/>
+      <c r="HVC348" s="44"/>
+      <c r="HVD348" s="44"/>
+      <c r="HVE348" s="44"/>
+      <c r="HVF348" s="44"/>
+      <c r="HVG348" s="44"/>
+      <c r="HVH348" s="44"/>
+      <c r="HVI348" s="44"/>
+      <c r="HVJ348" s="44"/>
+      <c r="HVK348" s="44"/>
+      <c r="HVL348" s="44"/>
+      <c r="HVM348" s="44"/>
+      <c r="HVN348" s="44"/>
+      <c r="HVO348" s="44"/>
+      <c r="HVP348" s="44"/>
+      <c r="HVQ348" s="44"/>
+      <c r="HVR348" s="44"/>
+      <c r="HVS348" s="44"/>
+      <c r="HVT348" s="44"/>
+      <c r="HVU348" s="44"/>
+      <c r="HVV348" s="44"/>
+      <c r="HVW348" s="44"/>
+      <c r="HVX348" s="44"/>
+      <c r="HVY348" s="44"/>
+      <c r="HVZ348" s="44"/>
+      <c r="HWA348" s="44"/>
+      <c r="HWB348" s="44"/>
+      <c r="HWC348" s="44"/>
+      <c r="HWD348" s="44"/>
+      <c r="HWE348" s="44"/>
+      <c r="HWF348" s="44"/>
+      <c r="HWG348" s="44"/>
+      <c r="HWH348" s="44"/>
+      <c r="HWI348" s="44"/>
+      <c r="HWJ348" s="44"/>
+      <c r="HWK348" s="44"/>
+      <c r="HWL348" s="44"/>
+      <c r="HWM348" s="44"/>
+      <c r="HWN348" s="44"/>
+      <c r="HWO348" s="44"/>
+      <c r="HWP348" s="44"/>
+      <c r="HWQ348" s="44"/>
+      <c r="HWR348" s="44"/>
+      <c r="HWS348" s="44"/>
+      <c r="HWT348" s="44"/>
+      <c r="HWU348" s="44"/>
+      <c r="HWV348" s="44"/>
+      <c r="HWW348" s="44"/>
+      <c r="HWX348" s="44"/>
+      <c r="HWY348" s="44"/>
+      <c r="HWZ348" s="44"/>
+      <c r="HXA348" s="44"/>
+      <c r="HXB348" s="44"/>
+      <c r="HXC348" s="44"/>
+      <c r="HXD348" s="44"/>
+      <c r="HXE348" s="44"/>
+      <c r="HXF348" s="44"/>
+      <c r="HXG348" s="44"/>
+      <c r="HXH348" s="44"/>
+      <c r="HXI348" s="44"/>
+      <c r="HXJ348" s="44"/>
+      <c r="HXK348" s="44"/>
+      <c r="HXL348" s="44"/>
+      <c r="HXM348" s="44"/>
+      <c r="HXN348" s="44"/>
+      <c r="HXO348" s="44"/>
+      <c r="HXP348" s="44"/>
+      <c r="HXQ348" s="44"/>
+      <c r="HXR348" s="44"/>
+      <c r="HXS348" s="44"/>
+      <c r="HXT348" s="44"/>
+      <c r="HXU348" s="44"/>
+      <c r="HXV348" s="44"/>
+      <c r="HXW348" s="44"/>
+      <c r="HXX348" s="44"/>
+      <c r="HXY348" s="44"/>
+      <c r="HXZ348" s="44"/>
+      <c r="HYA348" s="44"/>
+      <c r="HYB348" s="44"/>
+      <c r="HYC348" s="44"/>
+      <c r="HYD348" s="44"/>
+      <c r="HYE348" s="44"/>
+      <c r="HYF348" s="44"/>
+      <c r="HYG348" s="44"/>
+      <c r="HYH348" s="44"/>
+      <c r="HYI348" s="44"/>
+      <c r="HYJ348" s="44"/>
+      <c r="HYK348" s="44"/>
+      <c r="HYL348" s="44"/>
+      <c r="HYM348" s="44"/>
+      <c r="HYN348" s="44"/>
+      <c r="HYO348" s="44"/>
+      <c r="HYP348" s="44"/>
+      <c r="HYQ348" s="44"/>
+      <c r="HYR348" s="44"/>
+      <c r="HYS348" s="44"/>
+      <c r="HYT348" s="44"/>
+      <c r="HYU348" s="44"/>
+      <c r="HYV348" s="44"/>
+      <c r="HYW348" s="44"/>
+      <c r="HYX348" s="44"/>
+      <c r="HYY348" s="44"/>
+      <c r="HYZ348" s="44"/>
+      <c r="HZA348" s="44"/>
+      <c r="HZB348" s="44"/>
+      <c r="HZC348" s="44"/>
+      <c r="HZD348" s="44"/>
+      <c r="HZE348" s="44"/>
+      <c r="HZF348" s="44"/>
+      <c r="HZG348" s="44"/>
+      <c r="HZH348" s="44"/>
+      <c r="HZI348" s="44"/>
+      <c r="HZJ348" s="44"/>
+      <c r="HZK348" s="44"/>
+      <c r="HZL348" s="44"/>
+      <c r="HZM348" s="44"/>
+      <c r="HZN348" s="44"/>
+      <c r="HZO348" s="44"/>
+      <c r="HZP348" s="44"/>
+      <c r="HZQ348" s="44"/>
+      <c r="HZR348" s="44"/>
+      <c r="HZS348" s="44"/>
+      <c r="HZT348" s="44"/>
+      <c r="HZU348" s="44"/>
+      <c r="HZV348" s="44"/>
+      <c r="HZW348" s="44"/>
+      <c r="HZX348" s="44"/>
+      <c r="HZY348" s="44"/>
+      <c r="HZZ348" s="44"/>
+      <c r="IAA348" s="44"/>
+      <c r="IAB348" s="44"/>
+      <c r="IAC348" s="44"/>
+      <c r="IAD348" s="44"/>
+      <c r="IAE348" s="44"/>
+      <c r="IAF348" s="44"/>
+      <c r="IAG348" s="44"/>
+      <c r="IAH348" s="44"/>
+      <c r="IAI348" s="44"/>
+      <c r="IAJ348" s="44"/>
+      <c r="IAK348" s="44"/>
+      <c r="IAL348" s="44"/>
+      <c r="IAM348" s="44"/>
+      <c r="IAN348" s="44"/>
+      <c r="IAO348" s="44"/>
+      <c r="IAP348" s="44"/>
+      <c r="IAQ348" s="44"/>
+      <c r="IAR348" s="44"/>
+      <c r="IAS348" s="44"/>
+      <c r="IAT348" s="44"/>
+      <c r="IAU348" s="44"/>
+      <c r="IAV348" s="44"/>
+      <c r="IAW348" s="44"/>
+      <c r="IAX348" s="44"/>
+      <c r="IAY348" s="44"/>
+      <c r="IAZ348" s="44"/>
+      <c r="IBA348" s="44"/>
+      <c r="IBB348" s="44"/>
+      <c r="IBC348" s="44"/>
+      <c r="IBD348" s="44"/>
+      <c r="IBE348" s="44"/>
+      <c r="IBF348" s="44"/>
+      <c r="IBG348" s="44"/>
+      <c r="IBH348" s="44"/>
+      <c r="IBI348" s="44"/>
+      <c r="IBJ348" s="44"/>
+      <c r="IBK348" s="44"/>
+      <c r="IBL348" s="44"/>
+      <c r="IBM348" s="44"/>
+      <c r="IBN348" s="44"/>
+      <c r="IBO348" s="44"/>
+      <c r="IBP348" s="44"/>
+      <c r="IBQ348" s="44"/>
+      <c r="IBR348" s="44"/>
+      <c r="IBS348" s="44"/>
+      <c r="IBT348" s="44"/>
+      <c r="IBU348" s="44"/>
+      <c r="IBV348" s="44"/>
+      <c r="IBW348" s="44"/>
+      <c r="IBX348" s="44"/>
+      <c r="IBY348" s="44"/>
+      <c r="IBZ348" s="44"/>
+      <c r="ICA348" s="44"/>
+      <c r="ICB348" s="44"/>
+      <c r="ICC348" s="44"/>
+      <c r="ICD348" s="44"/>
+      <c r="ICE348" s="44"/>
+      <c r="ICF348" s="44"/>
+      <c r="ICG348" s="44"/>
+      <c r="ICH348" s="44"/>
+      <c r="ICI348" s="44"/>
+      <c r="ICJ348" s="44"/>
+      <c r="ICK348" s="44"/>
+      <c r="ICL348" s="44"/>
+      <c r="ICM348" s="44"/>
+      <c r="ICN348" s="44"/>
+      <c r="ICO348" s="44"/>
+      <c r="ICP348" s="44"/>
+      <c r="ICQ348" s="44"/>
+      <c r="ICR348" s="44"/>
+      <c r="ICS348" s="44"/>
+      <c r="ICT348" s="44"/>
+      <c r="ICU348" s="44"/>
+      <c r="ICV348" s="44"/>
+      <c r="ICW348" s="44"/>
+      <c r="ICX348" s="44"/>
+      <c r="ICY348" s="44"/>
+      <c r="ICZ348" s="44"/>
+      <c r="IDA348" s="44"/>
+      <c r="IDB348" s="44"/>
+      <c r="IDC348" s="44"/>
+      <c r="IDD348" s="44"/>
+      <c r="IDE348" s="44"/>
+      <c r="IDF348" s="44"/>
+      <c r="IDG348" s="44"/>
+      <c r="IDH348" s="44"/>
+      <c r="IDI348" s="44"/>
+      <c r="IDJ348" s="44"/>
+      <c r="IDK348" s="44"/>
+      <c r="IDL348" s="44"/>
+      <c r="IDM348" s="44"/>
+      <c r="IDN348" s="44"/>
+      <c r="IDO348" s="44"/>
+      <c r="IDP348" s="44"/>
+      <c r="IDQ348" s="44"/>
+      <c r="IDR348" s="44"/>
+      <c r="IDS348" s="44"/>
+      <c r="IDT348" s="44"/>
+      <c r="IDU348" s="44"/>
+      <c r="IDV348" s="44"/>
+      <c r="IDW348" s="44"/>
+      <c r="IDX348" s="44"/>
+      <c r="IDY348" s="44"/>
+      <c r="IDZ348" s="44"/>
+      <c r="IEA348" s="44"/>
+      <c r="IEB348" s="44"/>
+      <c r="IEC348" s="44"/>
+      <c r="IED348" s="44"/>
+      <c r="IEE348" s="44"/>
+      <c r="IEF348" s="44"/>
+      <c r="IEG348" s="44"/>
+      <c r="IEH348" s="44"/>
+      <c r="IEI348" s="44"/>
+      <c r="IEJ348" s="44"/>
+      <c r="IEK348" s="44"/>
+      <c r="IEL348" s="44"/>
+      <c r="IEM348" s="44"/>
+      <c r="IEN348" s="44"/>
+      <c r="IEO348" s="44"/>
+      <c r="IEP348" s="44"/>
+      <c r="IEQ348" s="44"/>
+      <c r="IER348" s="44"/>
+      <c r="IES348" s="44"/>
+      <c r="IET348" s="44"/>
+      <c r="IEU348" s="44"/>
+      <c r="IEV348" s="44"/>
+      <c r="IEW348" s="44"/>
+      <c r="IEX348" s="44"/>
+      <c r="IEY348" s="44"/>
+      <c r="IEZ348" s="44"/>
+      <c r="IFA348" s="44"/>
+      <c r="IFB348" s="44"/>
+      <c r="IFC348" s="44"/>
+      <c r="IFD348" s="44"/>
+      <c r="IFE348" s="44"/>
+      <c r="IFF348" s="44"/>
+      <c r="IFG348" s="44"/>
+      <c r="IFH348" s="44"/>
+      <c r="IFI348" s="44"/>
+      <c r="IFJ348" s="44"/>
+      <c r="IFK348" s="44"/>
+      <c r="IFL348" s="44"/>
+      <c r="IFM348" s="44"/>
+      <c r="IFN348" s="44"/>
+      <c r="IFO348" s="44"/>
+      <c r="IFP348" s="44"/>
+      <c r="IFQ348" s="44"/>
+      <c r="IFR348" s="44"/>
+      <c r="IFS348" s="44"/>
+      <c r="IFT348" s="44"/>
+      <c r="IFU348" s="44"/>
+      <c r="IFV348" s="44"/>
+      <c r="IFW348" s="44"/>
+      <c r="IFX348" s="44"/>
+      <c r="IFY348" s="44"/>
+      <c r="IFZ348" s="44"/>
+      <c r="IGA348" s="44"/>
+      <c r="IGB348" s="44"/>
+      <c r="IGC348" s="44"/>
+      <c r="IGD348" s="44"/>
+      <c r="IGE348" s="44"/>
+      <c r="IGF348" s="44"/>
+      <c r="IGG348" s="44"/>
+      <c r="IGH348" s="44"/>
+      <c r="IGI348" s="44"/>
+      <c r="IGJ348" s="44"/>
+      <c r="IGK348" s="44"/>
+      <c r="IGL348" s="44"/>
+      <c r="IGM348" s="44"/>
+      <c r="IGN348" s="44"/>
+      <c r="IGO348" s="44"/>
+      <c r="IGP348" s="44"/>
+      <c r="IGQ348" s="44"/>
+      <c r="IGR348" s="44"/>
+      <c r="IGS348" s="44"/>
+      <c r="IGT348" s="44"/>
+      <c r="IGU348" s="44"/>
+      <c r="IGV348" s="44"/>
+      <c r="IGW348" s="44"/>
+      <c r="IGX348" s="44"/>
+      <c r="IGY348" s="44"/>
+      <c r="IGZ348" s="44"/>
+      <c r="IHA348" s="44"/>
+      <c r="IHB348" s="44"/>
+      <c r="IHC348" s="44"/>
+      <c r="IHD348" s="44"/>
+      <c r="IHE348" s="44"/>
+      <c r="IHF348" s="44"/>
+      <c r="IHG348" s="44"/>
+      <c r="IHH348" s="44"/>
+      <c r="IHI348" s="44"/>
+      <c r="IHJ348" s="44"/>
+      <c r="IHK348" s="44"/>
+      <c r="IHL348" s="44"/>
+      <c r="IHM348" s="44"/>
+      <c r="IHN348" s="44"/>
+      <c r="IHO348" s="44"/>
+      <c r="IHP348" s="44"/>
+      <c r="IHQ348" s="44"/>
+      <c r="IHR348" s="44"/>
+      <c r="IHS348" s="44"/>
+      <c r="IHT348" s="44"/>
+      <c r="IHU348" s="44"/>
+      <c r="IHV348" s="44"/>
+      <c r="IHW348" s="44"/>
+      <c r="IHX348" s="44"/>
+      <c r="IHY348" s="44"/>
+      <c r="IHZ348" s="44"/>
+      <c r="IIA348" s="44"/>
+      <c r="IIB348" s="44"/>
+      <c r="IIC348" s="44"/>
+      <c r="IID348" s="44"/>
+      <c r="IIE348" s="44"/>
+      <c r="IIF348" s="44"/>
+      <c r="IIG348" s="44"/>
+      <c r="IIH348" s="44"/>
+      <c r="III348" s="44"/>
+      <c r="IIJ348" s="44"/>
+      <c r="IIK348" s="44"/>
+      <c r="IIL348" s="44"/>
+      <c r="IIM348" s="44"/>
+      <c r="IIN348" s="44"/>
+      <c r="IIO348" s="44"/>
+      <c r="IIP348" s="44"/>
+      <c r="IIQ348" s="44"/>
+      <c r="IIR348" s="44"/>
+      <c r="IIS348" s="44"/>
+      <c r="IIT348" s="44"/>
+      <c r="IIU348" s="44"/>
+      <c r="IIV348" s="44"/>
+      <c r="IIW348" s="44"/>
+      <c r="IIX348" s="44"/>
+      <c r="IIY348" s="44"/>
+      <c r="IIZ348" s="44"/>
+      <c r="IJA348" s="44"/>
+      <c r="IJB348" s="44"/>
+      <c r="IJC348" s="44"/>
+      <c r="IJD348" s="44"/>
+      <c r="IJE348" s="44"/>
+      <c r="IJF348" s="44"/>
+      <c r="IJG348" s="44"/>
+      <c r="IJH348" s="44"/>
+      <c r="IJI348" s="44"/>
+      <c r="IJJ348" s="44"/>
+      <c r="IJK348" s="44"/>
+      <c r="IJL348" s="44"/>
+      <c r="IJM348" s="44"/>
+      <c r="IJN348" s="44"/>
+      <c r="IJO348" s="44"/>
+      <c r="IJP348" s="44"/>
+      <c r="IJQ348" s="44"/>
+      <c r="IJR348" s="44"/>
+      <c r="IJS348" s="44"/>
+      <c r="IJT348" s="44"/>
+      <c r="IJU348" s="44"/>
+      <c r="IJV348" s="44"/>
+      <c r="IJW348" s="44"/>
+      <c r="IJX348" s="44"/>
+      <c r="IJY348" s="44"/>
+      <c r="IJZ348" s="44"/>
+      <c r="IKA348" s="44"/>
+      <c r="IKB348" s="44"/>
+      <c r="IKC348" s="44"/>
+      <c r="IKD348" s="44"/>
+      <c r="IKE348" s="44"/>
+      <c r="IKF348" s="44"/>
+      <c r="IKG348" s="44"/>
+      <c r="IKH348" s="44"/>
+      <c r="IKI348" s="44"/>
+      <c r="IKJ348" s="44"/>
+      <c r="IKK348" s="44"/>
+      <c r="IKL348" s="44"/>
+      <c r="IKM348" s="44"/>
+      <c r="IKN348" s="44"/>
+      <c r="IKO348" s="44"/>
+      <c r="IKP348" s="44"/>
+      <c r="IKQ348" s="44"/>
+      <c r="IKR348" s="44"/>
+      <c r="IKS348" s="44"/>
+      <c r="IKT348" s="44"/>
+      <c r="IKU348" s="44"/>
+      <c r="IKV348" s="44"/>
+      <c r="IKW348" s="44"/>
+      <c r="IKX348" s="44"/>
+      <c r="IKY348" s="44"/>
+      <c r="IKZ348" s="44"/>
+      <c r="ILA348" s="44"/>
+      <c r="ILB348" s="44"/>
+      <c r="ILC348" s="44"/>
+      <c r="ILD348" s="44"/>
+      <c r="ILE348" s="44"/>
+      <c r="ILF348" s="44"/>
+      <c r="ILG348" s="44"/>
+      <c r="ILH348" s="44"/>
+      <c r="ILI348" s="44"/>
+      <c r="ILJ348" s="44"/>
+      <c r="ILK348" s="44"/>
+      <c r="ILL348" s="44"/>
+      <c r="ILM348" s="44"/>
+      <c r="ILN348" s="44"/>
+      <c r="ILO348" s="44"/>
+      <c r="ILP348" s="44"/>
+      <c r="ILQ348" s="44"/>
+      <c r="ILR348" s="44"/>
+      <c r="ILS348" s="44"/>
+      <c r="ILT348" s="44"/>
+      <c r="ILU348" s="44"/>
+      <c r="ILV348" s="44"/>
+      <c r="ILW348" s="44"/>
+      <c r="ILX348" s="44"/>
+      <c r="ILY348" s="44"/>
+      <c r="ILZ348" s="44"/>
+      <c r="IMA348" s="44"/>
+      <c r="IMB348" s="44"/>
+      <c r="IMC348" s="44"/>
+      <c r="IMD348" s="44"/>
+      <c r="IME348" s="44"/>
+      <c r="IMF348" s="44"/>
+      <c r="IMG348" s="44"/>
+      <c r="IMH348" s="44"/>
+      <c r="IMI348" s="44"/>
+      <c r="IMJ348" s="44"/>
+      <c r="IMK348" s="44"/>
+      <c r="IML348" s="44"/>
+      <c r="IMM348" s="44"/>
+      <c r="IMN348" s="44"/>
+      <c r="IMO348" s="44"/>
+      <c r="IMP348" s="44"/>
+      <c r="IMQ348" s="44"/>
+      <c r="IMR348" s="44"/>
+      <c r="IMS348" s="44"/>
+      <c r="IMT348" s="44"/>
+      <c r="IMU348" s="44"/>
+      <c r="IMV348" s="44"/>
+      <c r="IMW348" s="44"/>
+      <c r="IMX348" s="44"/>
+      <c r="IMY348" s="44"/>
+      <c r="IMZ348" s="44"/>
+      <c r="INA348" s="44"/>
+      <c r="INB348" s="44"/>
+      <c r="INC348" s="44"/>
+      <c r="IND348" s="44"/>
+      <c r="INE348" s="44"/>
+      <c r="INF348" s="44"/>
+      <c r="ING348" s="44"/>
+      <c r="INH348" s="44"/>
+      <c r="INI348" s="44"/>
+      <c r="INJ348" s="44"/>
+      <c r="INK348" s="44"/>
+      <c r="INL348" s="44"/>
+      <c r="INM348" s="44"/>
+      <c r="INN348" s="44"/>
+      <c r="INO348" s="44"/>
+      <c r="INP348" s="44"/>
+      <c r="INQ348" s="44"/>
+      <c r="INR348" s="44"/>
+      <c r="INS348" s="44"/>
+      <c r="INT348" s="44"/>
+      <c r="INU348" s="44"/>
+      <c r="INV348" s="44"/>
+      <c r="INW348" s="44"/>
+      <c r="INX348" s="44"/>
+      <c r="INY348" s="44"/>
+      <c r="INZ348" s="44"/>
+      <c r="IOA348" s="44"/>
+      <c r="IOB348" s="44"/>
+      <c r="IOC348" s="44"/>
+      <c r="IOD348" s="44"/>
+      <c r="IOE348" s="44"/>
+      <c r="IOF348" s="44"/>
+      <c r="IOG348" s="44"/>
+      <c r="IOH348" s="44"/>
+      <c r="IOI348" s="44"/>
+      <c r="IOJ348" s="44"/>
+      <c r="IOK348" s="44"/>
+      <c r="IOL348" s="44"/>
+      <c r="IOM348" s="44"/>
+      <c r="ION348" s="44"/>
+      <c r="IOO348" s="44"/>
+      <c r="IOP348" s="44"/>
+      <c r="IOQ348" s="44"/>
+      <c r="IOR348" s="44"/>
+      <c r="IOS348" s="44"/>
+      <c r="IOT348" s="44"/>
+      <c r="IOU348" s="44"/>
+      <c r="IOV348" s="44"/>
+      <c r="IOW348" s="44"/>
+      <c r="IOX348" s="44"/>
+      <c r="IOY348" s="44"/>
+      <c r="IOZ348" s="44"/>
+      <c r="IPA348" s="44"/>
+      <c r="IPB348" s="44"/>
+      <c r="IPC348" s="44"/>
+      <c r="IPD348" s="44"/>
+      <c r="IPE348" s="44"/>
+      <c r="IPF348" s="44"/>
+      <c r="IPG348" s="44"/>
+      <c r="IPH348" s="44"/>
+      <c r="IPI348" s="44"/>
+      <c r="IPJ348" s="44"/>
+      <c r="IPK348" s="44"/>
+      <c r="IPL348" s="44"/>
+      <c r="IPM348" s="44"/>
+      <c r="IPN348" s="44"/>
+      <c r="IPO348" s="44"/>
+      <c r="IPP348" s="44"/>
+      <c r="IPQ348" s="44"/>
+      <c r="IPR348" s="44"/>
+      <c r="IPS348" s="44"/>
+      <c r="IPT348" s="44"/>
+      <c r="IPU348" s="44"/>
+      <c r="IPV348" s="44"/>
+      <c r="IPW348" s="44"/>
+      <c r="IPX348" s="44"/>
+      <c r="IPY348" s="44"/>
+      <c r="IPZ348" s="44"/>
+      <c r="IQA348" s="44"/>
+      <c r="IQB348" s="44"/>
+      <c r="IQC348" s="44"/>
+      <c r="IQD348" s="44"/>
+      <c r="IQE348" s="44"/>
+      <c r="IQF348" s="44"/>
+      <c r="IQG348" s="44"/>
+      <c r="IQH348" s="44"/>
+      <c r="IQI348" s="44"/>
+      <c r="IQJ348" s="44"/>
+      <c r="IQK348" s="44"/>
+      <c r="IQL348" s="44"/>
+      <c r="IQM348" s="44"/>
+      <c r="IQN348" s="44"/>
+      <c r="IQO348" s="44"/>
+      <c r="IQP348" s="44"/>
+      <c r="IQQ348" s="44"/>
+      <c r="IQR348" s="44"/>
+      <c r="IQS348" s="44"/>
+      <c r="IQT348" s="44"/>
+      <c r="IQU348" s="44"/>
+      <c r="IQV348" s="44"/>
+      <c r="IQW348" s="44"/>
+      <c r="IQX348" s="44"/>
+      <c r="IQY348" s="44"/>
+      <c r="IQZ348" s="44"/>
+      <c r="IRA348" s="44"/>
+      <c r="IRB348" s="44"/>
+      <c r="IRC348" s="44"/>
+      <c r="IRD348" s="44"/>
+      <c r="IRE348" s="44"/>
+      <c r="IRF348" s="44"/>
+      <c r="IRG348" s="44"/>
+      <c r="IRH348" s="44"/>
+      <c r="IRI348" s="44"/>
+      <c r="IRJ348" s="44"/>
+      <c r="IRK348" s="44"/>
+      <c r="IRL348" s="44"/>
+      <c r="IRM348" s="44"/>
+      <c r="IRN348" s="44"/>
+      <c r="IRO348" s="44"/>
+      <c r="IRP348" s="44"/>
+      <c r="IRQ348" s="44"/>
+      <c r="IRR348" s="44"/>
+      <c r="IRS348" s="44"/>
+      <c r="IRT348" s="44"/>
+      <c r="IRU348" s="44"/>
+      <c r="IRV348" s="44"/>
+      <c r="IRW348" s="44"/>
+      <c r="IRX348" s="44"/>
+      <c r="IRY348" s="44"/>
+      <c r="IRZ348" s="44"/>
+      <c r="ISA348" s="44"/>
+      <c r="ISB348" s="44"/>
+      <c r="ISC348" s="44"/>
+      <c r="ISD348" s="44"/>
+      <c r="ISE348" s="44"/>
+      <c r="ISF348" s="44"/>
+      <c r="ISG348" s="44"/>
+      <c r="ISH348" s="44"/>
+      <c r="ISI348" s="44"/>
+      <c r="ISJ348" s="44"/>
+      <c r="ISK348" s="44"/>
+      <c r="ISL348" s="44"/>
+      <c r="ISM348" s="44"/>
+      <c r="ISN348" s="44"/>
+      <c r="ISO348" s="44"/>
+      <c r="ISP348" s="44"/>
+      <c r="ISQ348" s="44"/>
+      <c r="ISR348" s="44"/>
+      <c r="ISS348" s="44"/>
+      <c r="IST348" s="44"/>
+      <c r="ISU348" s="44"/>
+      <c r="ISV348" s="44"/>
+      <c r="ISW348" s="44"/>
+      <c r="ISX348" s="44"/>
+      <c r="ISY348" s="44"/>
+      <c r="ISZ348" s="44"/>
+      <c r="ITA348" s="44"/>
+      <c r="ITB348" s="44"/>
+      <c r="ITC348" s="44"/>
+      <c r="ITD348" s="44"/>
+      <c r="ITE348" s="44"/>
+      <c r="ITF348" s="44"/>
+      <c r="ITG348" s="44"/>
+      <c r="ITH348" s="44"/>
+      <c r="ITI348" s="44"/>
+      <c r="ITJ348" s="44"/>
+      <c r="ITK348" s="44"/>
+      <c r="ITL348" s="44"/>
+      <c r="ITM348" s="44"/>
+      <c r="ITN348" s="44"/>
+      <c r="ITO348" s="44"/>
+      <c r="ITP348" s="44"/>
+      <c r="ITQ348" s="44"/>
+      <c r="ITR348" s="44"/>
+      <c r="ITS348" s="44"/>
+      <c r="ITT348" s="44"/>
+      <c r="ITU348" s="44"/>
+      <c r="ITV348" s="44"/>
+      <c r="ITW348" s="44"/>
+      <c r="ITX348" s="44"/>
+      <c r="ITY348" s="44"/>
+      <c r="ITZ348" s="44"/>
+      <c r="IUA348" s="44"/>
+      <c r="IUB348" s="44"/>
+      <c r="IUC348" s="44"/>
+      <c r="IUD348" s="44"/>
+      <c r="IUE348" s="44"/>
+      <c r="IUF348" s="44"/>
+      <c r="IUG348" s="44"/>
+      <c r="IUH348" s="44"/>
+      <c r="IUI348" s="44"/>
+      <c r="IUJ348" s="44"/>
+      <c r="IUK348" s="44"/>
+      <c r="IUL348" s="44"/>
+      <c r="IUM348" s="44"/>
+      <c r="IUN348" s="44"/>
+      <c r="IUO348" s="44"/>
+      <c r="IUP348" s="44"/>
+      <c r="IUQ348" s="44"/>
+      <c r="IUR348" s="44"/>
+      <c r="IUS348" s="44"/>
+      <c r="IUT348" s="44"/>
+      <c r="IUU348" s="44"/>
+      <c r="IUV348" s="44"/>
+      <c r="IUW348" s="44"/>
+      <c r="IUX348" s="44"/>
+      <c r="IUY348" s="44"/>
+      <c r="IUZ348" s="44"/>
+      <c r="IVA348" s="44"/>
+      <c r="IVB348" s="44"/>
+      <c r="IVC348" s="44"/>
+      <c r="IVD348" s="44"/>
+      <c r="IVE348" s="44"/>
+      <c r="IVF348" s="44"/>
+      <c r="IVG348" s="44"/>
+      <c r="IVH348" s="44"/>
+      <c r="IVI348" s="44"/>
+      <c r="IVJ348" s="44"/>
+      <c r="IVK348" s="44"/>
+      <c r="IVL348" s="44"/>
+      <c r="IVM348" s="44"/>
+      <c r="IVN348" s="44"/>
+      <c r="IVO348" s="44"/>
+      <c r="IVP348" s="44"/>
+      <c r="IVQ348" s="44"/>
+      <c r="IVR348" s="44"/>
+      <c r="IVS348" s="44"/>
+      <c r="IVT348" s="44"/>
+      <c r="IVU348" s="44"/>
+      <c r="IVV348" s="44"/>
+      <c r="IVW348" s="44"/>
+      <c r="IVX348" s="44"/>
+      <c r="IVY348" s="44"/>
+      <c r="IVZ348" s="44"/>
+      <c r="IWA348" s="44"/>
+      <c r="IWB348" s="44"/>
+      <c r="IWC348" s="44"/>
+      <c r="IWD348" s="44"/>
+      <c r="IWE348" s="44"/>
+      <c r="IWF348" s="44"/>
+      <c r="IWG348" s="44"/>
+      <c r="IWH348" s="44"/>
+      <c r="IWI348" s="44"/>
+      <c r="IWJ348" s="44"/>
+      <c r="IWK348" s="44"/>
+      <c r="IWL348" s="44"/>
+      <c r="IWM348" s="44"/>
+      <c r="IWN348" s="44"/>
+      <c r="IWO348" s="44"/>
+      <c r="IWP348" s="44"/>
+      <c r="IWQ348" s="44"/>
+      <c r="IWR348" s="44"/>
+      <c r="IWS348" s="44"/>
+      <c r="IWT348" s="44"/>
+      <c r="IWU348" s="44"/>
+      <c r="IWV348" s="44"/>
+      <c r="IWW348" s="44"/>
+      <c r="IWX348" s="44"/>
+      <c r="IWY348" s="44"/>
+      <c r="IWZ348" s="44"/>
+      <c r="IXA348" s="44"/>
+      <c r="IXB348" s="44"/>
+      <c r="IXC348" s="44"/>
+      <c r="IXD348" s="44"/>
+      <c r="IXE348" s="44"/>
+      <c r="IXF348" s="44"/>
+      <c r="IXG348" s="44"/>
+      <c r="IXH348" s="44"/>
+      <c r="IXI348" s="44"/>
+      <c r="IXJ348" s="44"/>
+      <c r="IXK348" s="44"/>
+      <c r="IXL348" s="44"/>
+      <c r="IXM348" s="44"/>
+      <c r="IXN348" s="44"/>
+      <c r="IXO348" s="44"/>
+      <c r="IXP348" s="44"/>
+      <c r="IXQ348" s="44"/>
+      <c r="IXR348" s="44"/>
+      <c r="IXS348" s="44"/>
+      <c r="IXT348" s="44"/>
+      <c r="IXU348" s="44"/>
+      <c r="IXV348" s="44"/>
+      <c r="IXW348" s="44"/>
+      <c r="IXX348" s="44"/>
+      <c r="IXY348" s="44"/>
+      <c r="IXZ348" s="44"/>
+      <c r="IYA348" s="44"/>
+      <c r="IYB348" s="44"/>
+      <c r="IYC348" s="44"/>
+      <c r="IYD348" s="44"/>
+      <c r="IYE348" s="44"/>
+      <c r="IYF348" s="44"/>
+      <c r="IYG348" s="44"/>
+      <c r="IYH348" s="44"/>
+      <c r="IYI348" s="44"/>
+      <c r="IYJ348" s="44"/>
+      <c r="IYK348" s="44"/>
+      <c r="IYL348" s="44"/>
+      <c r="IYM348" s="44"/>
+      <c r="IYN348" s="44"/>
+      <c r="IYO348" s="44"/>
+      <c r="IYP348" s="44"/>
+      <c r="IYQ348" s="44"/>
+      <c r="IYR348" s="44"/>
+      <c r="IYS348" s="44"/>
+      <c r="IYT348" s="44"/>
+      <c r="IYU348" s="44"/>
+      <c r="IYV348" s="44"/>
+      <c r="IYW348" s="44"/>
+      <c r="IYX348" s="44"/>
+      <c r="IYY348" s="44"/>
+      <c r="IYZ348" s="44"/>
+      <c r="IZA348" s="44"/>
+      <c r="IZB348" s="44"/>
+      <c r="IZC348" s="44"/>
+      <c r="IZD348" s="44"/>
+      <c r="IZE348" s="44"/>
+      <c r="IZF348" s="44"/>
+      <c r="IZG348" s="44"/>
+      <c r="IZH348" s="44"/>
+      <c r="IZI348" s="44"/>
+      <c r="IZJ348" s="44"/>
+      <c r="IZK348" s="44"/>
+      <c r="IZL348" s="44"/>
+      <c r="IZM348" s="44"/>
+      <c r="IZN348" s="44"/>
+      <c r="IZO348" s="44"/>
+      <c r="IZP348" s="44"/>
+      <c r="IZQ348" s="44"/>
+      <c r="IZR348" s="44"/>
+      <c r="IZS348" s="44"/>
+      <c r="IZT348" s="44"/>
+      <c r="IZU348" s="44"/>
+      <c r="IZV348" s="44"/>
+      <c r="IZW348" s="44"/>
+      <c r="IZX348" s="44"/>
+      <c r="IZY348" s="44"/>
+      <c r="IZZ348" s="44"/>
+      <c r="JAA348" s="44"/>
+      <c r="JAB348" s="44"/>
+      <c r="JAC348" s="44"/>
+      <c r="JAD348" s="44"/>
+      <c r="JAE348" s="44"/>
+      <c r="JAF348" s="44"/>
+      <c r="JAG348" s="44"/>
+      <c r="JAH348" s="44"/>
+      <c r="JAI348" s="44"/>
+      <c r="JAJ348" s="44"/>
+      <c r="JAK348" s="44"/>
+      <c r="JAL348" s="44"/>
+      <c r="JAM348" s="44"/>
+      <c r="JAN348" s="44"/>
+      <c r="JAO348" s="44"/>
+      <c r="JAP348" s="44"/>
+      <c r="JAQ348" s="44"/>
+      <c r="JAR348" s="44"/>
+      <c r="JAS348" s="44"/>
+      <c r="JAT348" s="44"/>
+      <c r="JAU348" s="44"/>
+      <c r="JAV348" s="44"/>
+      <c r="JAW348" s="44"/>
+      <c r="JAX348" s="44"/>
+      <c r="JAY348" s="44"/>
+      <c r="JAZ348" s="44"/>
+      <c r="JBA348" s="44"/>
+      <c r="JBB348" s="44"/>
+      <c r="JBC348" s="44"/>
+      <c r="JBD348" s="44"/>
+      <c r="JBE348" s="44"/>
+      <c r="JBF348" s="44"/>
+      <c r="JBG348" s="44"/>
+      <c r="JBH348" s="44"/>
+      <c r="JBI348" s="44"/>
+      <c r="JBJ348" s="44"/>
+      <c r="JBK348" s="44"/>
+      <c r="JBL348" s="44"/>
+      <c r="JBM348" s="44"/>
+      <c r="JBN348" s="44"/>
+      <c r="JBO348" s="44"/>
+      <c r="JBP348" s="44"/>
+      <c r="JBQ348" s="44"/>
+      <c r="JBR348" s="44"/>
+      <c r="JBS348" s="44"/>
+      <c r="JBT348" s="44"/>
+      <c r="JBU348" s="44"/>
+      <c r="JBV348" s="44"/>
+      <c r="JBW348" s="44"/>
+      <c r="JBX348" s="44"/>
+      <c r="JBY348" s="44"/>
+      <c r="JBZ348" s="44"/>
+      <c r="JCA348" s="44"/>
+      <c r="JCB348" s="44"/>
+      <c r="JCC348" s="44"/>
+      <c r="JCD348" s="44"/>
+      <c r="JCE348" s="44"/>
+      <c r="JCF348" s="44"/>
+      <c r="JCG348" s="44"/>
+      <c r="JCH348" s="44"/>
+      <c r="JCI348" s="44"/>
+      <c r="JCJ348" s="44"/>
+      <c r="JCK348" s="44"/>
+      <c r="JCL348" s="44"/>
+      <c r="JCM348" s="44"/>
+      <c r="JCN348" s="44"/>
+      <c r="JCO348" s="44"/>
+      <c r="JCP348" s="44"/>
+      <c r="JCQ348" s="44"/>
+      <c r="JCR348" s="44"/>
+      <c r="JCS348" s="44"/>
+      <c r="JCT348" s="44"/>
+      <c r="JCU348" s="44"/>
+      <c r="JCV348" s="44"/>
+      <c r="JCW348" s="44"/>
+      <c r="JCX348" s="44"/>
+      <c r="JCY348" s="44"/>
+      <c r="JCZ348" s="44"/>
+      <c r="JDA348" s="44"/>
+      <c r="JDB348" s="44"/>
+      <c r="JDC348" s="44"/>
+      <c r="JDD348" s="44"/>
+      <c r="JDE348" s="44"/>
+      <c r="JDF348" s="44"/>
+      <c r="JDG348" s="44"/>
+      <c r="JDH348" s="44"/>
+      <c r="JDI348" s="44"/>
+      <c r="JDJ348" s="44"/>
+      <c r="JDK348" s="44"/>
+      <c r="JDL348" s="44"/>
+      <c r="JDM348" s="44"/>
+      <c r="JDN348" s="44"/>
+      <c r="JDO348" s="44"/>
+      <c r="JDP348" s="44"/>
+      <c r="JDQ348" s="44"/>
+      <c r="JDR348" s="44"/>
+      <c r="JDS348" s="44"/>
+      <c r="JDT348" s="44"/>
+      <c r="JDU348" s="44"/>
+      <c r="JDV348" s="44"/>
+      <c r="JDW348" s="44"/>
+      <c r="JDX348" s="44"/>
+      <c r="JDY348" s="44"/>
+      <c r="JDZ348" s="44"/>
+      <c r="JEA348" s="44"/>
+      <c r="JEB348" s="44"/>
+      <c r="JEC348" s="44"/>
+      <c r="JED348" s="44"/>
+      <c r="JEE348" s="44"/>
+      <c r="JEF348" s="44"/>
+      <c r="JEG348" s="44"/>
+      <c r="JEH348" s="44"/>
+      <c r="JEI348" s="44"/>
+      <c r="JEJ348" s="44"/>
+      <c r="JEK348" s="44"/>
+      <c r="JEL348" s="44"/>
+      <c r="JEM348" s="44"/>
+      <c r="JEN348" s="44"/>
+      <c r="JEO348" s="44"/>
+      <c r="JEP348" s="44"/>
+      <c r="JEQ348" s="44"/>
+      <c r="JER348" s="44"/>
+      <c r="JES348" s="44"/>
+      <c r="JET348" s="44"/>
+      <c r="JEU348" s="44"/>
+      <c r="JEV348" s="44"/>
+      <c r="JEW348" s="44"/>
+      <c r="JEX348" s="44"/>
+      <c r="JEY348" s="44"/>
+      <c r="JEZ348" s="44"/>
+      <c r="JFA348" s="44"/>
+      <c r="JFB348" s="44"/>
+      <c r="JFC348" s="44"/>
+      <c r="JFD348" s="44"/>
+      <c r="JFE348" s="44"/>
+      <c r="JFF348" s="44"/>
+      <c r="JFG348" s="44"/>
+      <c r="JFH348" s="44"/>
+      <c r="JFI348" s="44"/>
+      <c r="JFJ348" s="44"/>
+      <c r="JFK348" s="44"/>
+      <c r="JFL348" s="44"/>
+      <c r="JFM348" s="44"/>
+      <c r="JFN348" s="44"/>
+      <c r="JFO348" s="44"/>
+      <c r="JFP348" s="44"/>
+      <c r="JFQ348" s="44"/>
+      <c r="JFR348" s="44"/>
+      <c r="JFS348" s="44"/>
+      <c r="JFT348" s="44"/>
+      <c r="JFU348" s="44"/>
+      <c r="JFV348" s="44"/>
+      <c r="JFW348" s="44"/>
+      <c r="JFX348" s="44"/>
+      <c r="JFY348" s="44"/>
+      <c r="JFZ348" s="44"/>
+      <c r="JGA348" s="44"/>
+      <c r="JGB348" s="44"/>
+      <c r="JGC348" s="44"/>
+      <c r="JGD348" s="44"/>
+      <c r="JGE348" s="44"/>
+      <c r="JGF348" s="44"/>
+      <c r="JGG348" s="44"/>
+      <c r="JGH348" s="44"/>
+      <c r="JGI348" s="44"/>
+      <c r="JGJ348" s="44"/>
+      <c r="JGK348" s="44"/>
+      <c r="JGL348" s="44"/>
+      <c r="JGM348" s="44"/>
+      <c r="JGN348" s="44"/>
+      <c r="JGO348" s="44"/>
+      <c r="JGP348" s="44"/>
+      <c r="JGQ348" s="44"/>
+      <c r="JGR348" s="44"/>
+      <c r="JGS348" s="44"/>
+      <c r="JGT348" s="44"/>
+      <c r="JGU348" s="44"/>
+      <c r="JGV348" s="44"/>
+      <c r="JGW348" s="44"/>
+      <c r="JGX348" s="44"/>
+      <c r="JGY348" s="44"/>
+      <c r="JGZ348" s="44"/>
+      <c r="JHA348" s="44"/>
+      <c r="JHB348" s="44"/>
+      <c r="JHC348" s="44"/>
+      <c r="JHD348" s="44"/>
+      <c r="JHE348" s="44"/>
+      <c r="JHF348" s="44"/>
+      <c r="JHG348" s="44"/>
+      <c r="JHH348" s="44"/>
+      <c r="JHI348" s="44"/>
+      <c r="JHJ348" s="44"/>
+      <c r="JHK348" s="44"/>
+      <c r="JHL348" s="44"/>
+      <c r="JHM348" s="44"/>
+      <c r="JHN348" s="44"/>
+      <c r="JHO348" s="44"/>
+      <c r="JHP348" s="44"/>
+      <c r="JHQ348" s="44"/>
+      <c r="JHR348" s="44"/>
+      <c r="JHS348" s="44"/>
+      <c r="JHT348" s="44"/>
+      <c r="JHU348" s="44"/>
+      <c r="JHV348" s="44"/>
+      <c r="JHW348" s="44"/>
+      <c r="JHX348" s="44"/>
+      <c r="JHY348" s="44"/>
+      <c r="JHZ348" s="44"/>
+      <c r="JIA348" s="44"/>
+      <c r="JIB348" s="44"/>
+      <c r="JIC348" s="44"/>
+      <c r="JID348" s="44"/>
+      <c r="JIE348" s="44"/>
+      <c r="JIF348" s="44"/>
+      <c r="JIG348" s="44"/>
+      <c r="JIH348" s="44"/>
+      <c r="JII348" s="44"/>
+      <c r="JIJ348" s="44"/>
+      <c r="JIK348" s="44"/>
+      <c r="JIL348" s="44"/>
+      <c r="JIM348" s="44"/>
+      <c r="JIN348" s="44"/>
+      <c r="JIO348" s="44"/>
+      <c r="JIP348" s="44"/>
+      <c r="JIQ348" s="44"/>
+      <c r="JIR348" s="44"/>
+      <c r="JIS348" s="44"/>
+      <c r="JIT348" s="44"/>
+      <c r="JIU348" s="44"/>
+      <c r="JIV348" s="44"/>
+      <c r="JIW348" s="44"/>
+      <c r="JIX348" s="44"/>
+      <c r="JIY348" s="44"/>
+      <c r="JIZ348" s="44"/>
+      <c r="JJA348" s="44"/>
+      <c r="JJB348" s="44"/>
+      <c r="JJC348" s="44"/>
+      <c r="JJD348" s="44"/>
+      <c r="JJE348" s="44"/>
+      <c r="JJF348" s="44"/>
+      <c r="JJG348" s="44"/>
+      <c r="JJH348" s="44"/>
+      <c r="JJI348" s="44"/>
+      <c r="JJJ348" s="44"/>
+      <c r="JJK348" s="44"/>
+      <c r="JJL348" s="44"/>
+      <c r="JJM348" s="44"/>
+      <c r="JJN348" s="44"/>
+      <c r="JJO348" s="44"/>
+      <c r="JJP348" s="44"/>
+      <c r="JJQ348" s="44"/>
+      <c r="JJR348" s="44"/>
+      <c r="JJS348" s="44"/>
+      <c r="JJT348" s="44"/>
+      <c r="JJU348" s="44"/>
+      <c r="JJV348" s="44"/>
+      <c r="JJW348" s="44"/>
+      <c r="JJX348" s="44"/>
+      <c r="JJY348" s="44"/>
+      <c r="JJZ348" s="44"/>
+      <c r="JKA348" s="44"/>
+      <c r="JKB348" s="44"/>
+      <c r="JKC348" s="44"/>
+      <c r="JKD348" s="44"/>
+      <c r="JKE348" s="44"/>
+      <c r="JKF348" s="44"/>
+      <c r="JKG348" s="44"/>
+      <c r="JKH348" s="44"/>
+      <c r="JKI348" s="44"/>
+      <c r="JKJ348" s="44"/>
+      <c r="JKK348" s="44"/>
+      <c r="JKL348" s="44"/>
+      <c r="JKM348" s="44"/>
+      <c r="JKN348" s="44"/>
+      <c r="JKO348" s="44"/>
+      <c r="JKP348" s="44"/>
+      <c r="JKQ348" s="44"/>
+      <c r="JKR348" s="44"/>
+      <c r="JKS348" s="44"/>
+      <c r="JKT348" s="44"/>
+      <c r="JKU348" s="44"/>
+      <c r="JKV348" s="44"/>
+      <c r="JKW348" s="44"/>
+      <c r="JKX348" s="44"/>
+      <c r="JKY348" s="44"/>
+      <c r="JKZ348" s="44"/>
+      <c r="JLA348" s="44"/>
+      <c r="JLB348" s="44"/>
+      <c r="JLC348" s="44"/>
+      <c r="JLD348" s="44"/>
+      <c r="JLE348" s="44"/>
+      <c r="JLF348" s="44"/>
+      <c r="JLG348" s="44"/>
+      <c r="JLH348" s="44"/>
+      <c r="JLI348" s="44"/>
+      <c r="JLJ348" s="44"/>
+      <c r="JLK348" s="44"/>
+      <c r="JLL348" s="44"/>
+      <c r="JLM348" s="44"/>
+      <c r="JLN348" s="44"/>
+      <c r="JLO348" s="44"/>
+      <c r="JLP348" s="44"/>
+      <c r="JLQ348" s="44"/>
+      <c r="JLR348" s="44"/>
+      <c r="JLS348" s="44"/>
+      <c r="JLT348" s="44"/>
+      <c r="JLU348" s="44"/>
+      <c r="JLV348" s="44"/>
+      <c r="JLW348" s="44"/>
+      <c r="JLX348" s="44"/>
+      <c r="JLY348" s="44"/>
+      <c r="JLZ348" s="44"/>
+      <c r="JMA348" s="44"/>
+      <c r="JMB348" s="44"/>
+      <c r="JMC348" s="44"/>
+      <c r="JMD348" s="44"/>
+      <c r="JME348" s="44"/>
+      <c r="JMF348" s="44"/>
+      <c r="JMG348" s="44"/>
+      <c r="JMH348" s="44"/>
+      <c r="JMI348" s="44"/>
+      <c r="JMJ348" s="44"/>
+      <c r="JMK348" s="44"/>
+      <c r="JML348" s="44"/>
+      <c r="JMM348" s="44"/>
+      <c r="JMN348" s="44"/>
+      <c r="JMO348" s="44"/>
+      <c r="JMP348" s="44"/>
+      <c r="JMQ348" s="44"/>
+      <c r="JMR348" s="44"/>
+      <c r="JMS348" s="44"/>
+      <c r="JMT348" s="44"/>
+      <c r="JMU348" s="44"/>
+      <c r="JMV348" s="44"/>
+      <c r="JMW348" s="44"/>
+      <c r="JMX348" s="44"/>
+      <c r="JMY348" s="44"/>
+      <c r="JMZ348" s="44"/>
+      <c r="JNA348" s="44"/>
+      <c r="JNB348" s="44"/>
+      <c r="JNC348" s="44"/>
+      <c r="JND348" s="44"/>
+      <c r="JNE348" s="44"/>
+      <c r="JNF348" s="44"/>
+      <c r="JNG348" s="44"/>
+      <c r="JNH348" s="44"/>
+      <c r="JNI348" s="44"/>
+      <c r="JNJ348" s="44"/>
+      <c r="JNK348" s="44"/>
+      <c r="JNL348" s="44"/>
+      <c r="JNM348" s="44"/>
+      <c r="JNN348" s="44"/>
+      <c r="JNO348" s="44"/>
+      <c r="JNP348" s="44"/>
+      <c r="JNQ348" s="44"/>
+      <c r="JNR348" s="44"/>
+      <c r="JNS348" s="44"/>
+      <c r="JNT348" s="44"/>
+      <c r="JNU348" s="44"/>
+      <c r="JNV348" s="44"/>
+      <c r="JNW348" s="44"/>
+      <c r="JNX348" s="44"/>
+      <c r="JNY348" s="44"/>
+      <c r="JNZ348" s="44"/>
+      <c r="JOA348" s="44"/>
+      <c r="JOB348" s="44"/>
+      <c r="JOC348" s="44"/>
+      <c r="JOD348" s="44"/>
+      <c r="JOE348" s="44"/>
+      <c r="JOF348" s="44"/>
+      <c r="JOG348" s="44"/>
+      <c r="JOH348" s="44"/>
+      <c r="JOI348" s="44"/>
+      <c r="JOJ348" s="44"/>
+      <c r="JOK348" s="44"/>
+      <c r="JOL348" s="44"/>
+      <c r="JOM348" s="44"/>
+      <c r="JON348" s="44"/>
+      <c r="JOO348" s="44"/>
+      <c r="JOP348" s="44"/>
+      <c r="JOQ348" s="44"/>
+      <c r="JOR348" s="44"/>
+      <c r="JOS348" s="44"/>
+      <c r="JOT348" s="44"/>
+      <c r="JOU348" s="44"/>
+      <c r="JOV348" s="44"/>
+      <c r="JOW348" s="44"/>
+      <c r="JOX348" s="44"/>
+      <c r="JOY348" s="44"/>
+      <c r="JOZ348" s="44"/>
+      <c r="JPA348" s="44"/>
+      <c r="JPB348" s="44"/>
+      <c r="JPC348" s="44"/>
+      <c r="JPD348" s="44"/>
+      <c r="JPE348" s="44"/>
+      <c r="JPF348" s="44"/>
+      <c r="JPG348" s="44"/>
+      <c r="JPH348" s="44"/>
+      <c r="JPI348" s="44"/>
+      <c r="JPJ348" s="44"/>
+      <c r="JPK348" s="44"/>
+      <c r="JPL348" s="44"/>
+      <c r="JPM348" s="44"/>
+      <c r="JPN348" s="44"/>
+      <c r="JPO348" s="44"/>
+      <c r="JPP348" s="44"/>
+      <c r="JPQ348" s="44"/>
+      <c r="JPR348" s="44"/>
+      <c r="JPS348" s="44"/>
+      <c r="JPT348" s="44"/>
+      <c r="JPU348" s="44"/>
+      <c r="JPV348" s="44"/>
+      <c r="JPW348" s="44"/>
+      <c r="JPX348" s="44"/>
+      <c r="JPY348" s="44"/>
+      <c r="JPZ348" s="44"/>
+      <c r="JQA348" s="44"/>
+      <c r="JQB348" s="44"/>
+      <c r="JQC348" s="44"/>
+      <c r="JQD348" s="44"/>
+      <c r="JQE348" s="44"/>
+      <c r="JQF348" s="44"/>
+      <c r="JQG348" s="44"/>
+      <c r="JQH348" s="44"/>
+      <c r="JQI348" s="44"/>
+      <c r="JQJ348" s="44"/>
+      <c r="JQK348" s="44"/>
+      <c r="JQL348" s="44"/>
+      <c r="JQM348" s="44"/>
+      <c r="JQN348" s="44"/>
+      <c r="JQO348" s="44"/>
+      <c r="JQP348" s="44"/>
+      <c r="JQQ348" s="44"/>
+      <c r="JQR348" s="44"/>
+      <c r="JQS348" s="44"/>
+      <c r="JQT348" s="44"/>
+      <c r="JQU348" s="44"/>
+      <c r="JQV348" s="44"/>
+      <c r="JQW348" s="44"/>
+      <c r="JQX348" s="44"/>
+      <c r="JQY348" s="44"/>
+      <c r="JQZ348" s="44"/>
+      <c r="JRA348" s="44"/>
+      <c r="JRB348" s="44"/>
+      <c r="JRC348" s="44"/>
+      <c r="JRD348" s="44"/>
+      <c r="JRE348" s="44"/>
+      <c r="JRF348" s="44"/>
+      <c r="JRG348" s="44"/>
+      <c r="JRH348" s="44"/>
+      <c r="JRI348" s="44"/>
+      <c r="JRJ348" s="44"/>
+      <c r="JRK348" s="44"/>
+      <c r="JRL348" s="44"/>
+      <c r="JRM348" s="44"/>
+      <c r="JRN348" s="44"/>
+      <c r="JRO348" s="44"/>
+      <c r="JRP348" s="44"/>
+      <c r="JRQ348" s="44"/>
+      <c r="JRR348" s="44"/>
+      <c r="JRS348" s="44"/>
+      <c r="JRT348" s="44"/>
+      <c r="JRU348" s="44"/>
+      <c r="JRV348" s="44"/>
+      <c r="JRW348" s="44"/>
+      <c r="JRX348" s="44"/>
+      <c r="JRY348" s="44"/>
+      <c r="JRZ348" s="44"/>
+      <c r="JSA348" s="44"/>
+      <c r="JSB348" s="44"/>
+      <c r="JSC348" s="44"/>
+      <c r="JSD348" s="44"/>
+      <c r="JSE348" s="44"/>
+      <c r="JSF348" s="44"/>
+      <c r="JSG348" s="44"/>
+      <c r="JSH348" s="44"/>
+      <c r="JSI348" s="44"/>
+      <c r="JSJ348" s="44"/>
+      <c r="JSK348" s="44"/>
+      <c r="JSL348" s="44"/>
+      <c r="JSM348" s="44"/>
+      <c r="JSN348" s="44"/>
+      <c r="JSO348" s="44"/>
+      <c r="JSP348" s="44"/>
+      <c r="JSQ348" s="44"/>
+      <c r="JSR348" s="44"/>
+      <c r="JSS348" s="44"/>
+      <c r="JST348" s="44"/>
+      <c r="JSU348" s="44"/>
+      <c r="JSV348" s="44"/>
+      <c r="JSW348" s="44"/>
+      <c r="JSX348" s="44"/>
+      <c r="JSY348" s="44"/>
+      <c r="JSZ348" s="44"/>
+      <c r="JTA348" s="44"/>
+      <c r="JTB348" s="44"/>
+      <c r="JTC348" s="44"/>
+      <c r="JTD348" s="44"/>
+      <c r="JTE348" s="44"/>
+      <c r="JTF348" s="44"/>
+      <c r="JTG348" s="44"/>
+      <c r="JTH348" s="44"/>
+      <c r="JTI348" s="44"/>
+      <c r="JTJ348" s="44"/>
+      <c r="JTK348" s="44"/>
+      <c r="JTL348" s="44"/>
+      <c r="JTM348" s="44"/>
+      <c r="JTN348" s="44"/>
+      <c r="JTO348" s="44"/>
+      <c r="JTP348" s="44"/>
+      <c r="JTQ348" s="44"/>
+      <c r="JTR348" s="44"/>
+      <c r="JTS348" s="44"/>
+      <c r="JTT348" s="44"/>
+      <c r="JTU348" s="44"/>
+      <c r="JTV348" s="44"/>
+      <c r="JTW348" s="44"/>
+      <c r="JTX348" s="44"/>
+      <c r="JTY348" s="44"/>
+      <c r="JTZ348" s="44"/>
+      <c r="JUA348" s="44"/>
+      <c r="JUB348" s="44"/>
+      <c r="JUC348" s="44"/>
+      <c r="JUD348" s="44"/>
+      <c r="JUE348" s="44"/>
+      <c r="JUF348" s="44"/>
+      <c r="JUG348" s="44"/>
+      <c r="JUH348" s="44"/>
+      <c r="JUI348" s="44"/>
+      <c r="JUJ348" s="44"/>
+      <c r="JUK348" s="44"/>
+      <c r="JUL348" s="44"/>
+      <c r="JUM348" s="44"/>
+      <c r="JUN348" s="44"/>
+      <c r="JUO348" s="44"/>
+      <c r="JUP348" s="44"/>
+      <c r="JUQ348" s="44"/>
+      <c r="JUR348" s="44"/>
+      <c r="JUS348" s="44"/>
+      <c r="JUT348" s="44"/>
+      <c r="JUU348" s="44"/>
+      <c r="JUV348" s="44"/>
+      <c r="JUW348" s="44"/>
+      <c r="JUX348" s="44"/>
+      <c r="JUY348" s="44"/>
+      <c r="JUZ348" s="44"/>
+      <c r="JVA348" s="44"/>
+      <c r="JVB348" s="44"/>
+      <c r="JVC348" s="44"/>
+      <c r="JVD348" s="44"/>
+      <c r="JVE348" s="44"/>
+      <c r="JVF348" s="44"/>
+      <c r="JVG348" s="44"/>
+      <c r="JVH348" s="44"/>
+      <c r="JVI348" s="44"/>
+      <c r="JVJ348" s="44"/>
+      <c r="JVK348" s="44"/>
+      <c r="JVL348" s="44"/>
+      <c r="JVM348" s="44"/>
+      <c r="JVN348" s="44"/>
+      <c r="JVO348" s="44"/>
+      <c r="JVP348" s="44"/>
+      <c r="JVQ348" s="44"/>
+      <c r="JVR348" s="44"/>
+      <c r="JVS348" s="44"/>
+      <c r="JVT348" s="44"/>
+      <c r="JVU348" s="44"/>
+      <c r="JVV348" s="44"/>
+      <c r="JVW348" s="44"/>
+      <c r="JVX348" s="44"/>
+      <c r="JVY348" s="44"/>
+      <c r="JVZ348" s="44"/>
+      <c r="JWA348" s="44"/>
+      <c r="JWB348" s="44"/>
+      <c r="JWC348" s="44"/>
+      <c r="JWD348" s="44"/>
+      <c r="JWE348" s="44"/>
+      <c r="JWF348" s="44"/>
+      <c r="JWG348" s="44"/>
+      <c r="JWH348" s="44"/>
+      <c r="JWI348" s="44"/>
+      <c r="JWJ348" s="44"/>
+      <c r="JWK348" s="44"/>
+      <c r="JWL348" s="44"/>
+      <c r="JWM348" s="44"/>
+      <c r="JWN348" s="44"/>
+      <c r="JWO348" s="44"/>
+      <c r="JWP348" s="44"/>
+      <c r="JWQ348" s="44"/>
+      <c r="JWR348" s="44"/>
+      <c r="JWS348" s="44"/>
+      <c r="JWT348" s="44"/>
+      <c r="JWU348" s="44"/>
+      <c r="JWV348" s="44"/>
+      <c r="JWW348" s="44"/>
+      <c r="JWX348" s="44"/>
+      <c r="JWY348" s="44"/>
+      <c r="JWZ348" s="44"/>
+      <c r="JXA348" s="44"/>
+      <c r="JXB348" s="44"/>
+      <c r="JXC348" s="44"/>
+      <c r="JXD348" s="44"/>
+      <c r="JXE348" s="44"/>
+      <c r="JXF348" s="44"/>
+      <c r="JXG348" s="44"/>
+      <c r="JXH348" s="44"/>
+      <c r="JXI348" s="44"/>
+      <c r="JXJ348" s="44"/>
+      <c r="JXK348" s="44"/>
+      <c r="JXL348" s="44"/>
+      <c r="JXM348" s="44"/>
+      <c r="JXN348" s="44"/>
+      <c r="JXO348" s="44"/>
+      <c r="JXP348" s="44"/>
+      <c r="JXQ348" s="44"/>
+      <c r="JXR348" s="44"/>
+      <c r="JXS348" s="44"/>
+      <c r="JXT348" s="44"/>
+      <c r="JXU348" s="44"/>
+      <c r="JXV348" s="44"/>
+      <c r="JXW348" s="44"/>
+      <c r="JXX348" s="44"/>
+      <c r="JXY348" s="44"/>
+      <c r="JXZ348" s="44"/>
+      <c r="JYA348" s="44"/>
+      <c r="JYB348" s="44"/>
+      <c r="JYC348" s="44"/>
+      <c r="JYD348" s="44"/>
+      <c r="JYE348" s="44"/>
+      <c r="JYF348" s="44"/>
+      <c r="JYG348" s="44"/>
+      <c r="JYH348" s="44"/>
+      <c r="JYI348" s="44"/>
+      <c r="JYJ348" s="44"/>
+      <c r="JYK348" s="44"/>
+      <c r="JYL348" s="44"/>
+      <c r="JYM348" s="44"/>
+      <c r="JYN348" s="44"/>
+      <c r="JYO348" s="44"/>
+      <c r="JYP348" s="44"/>
+      <c r="JYQ348" s="44"/>
+      <c r="JYR348" s="44"/>
+      <c r="JYS348" s="44"/>
+      <c r="JYT348" s="44"/>
+      <c r="JYU348" s="44"/>
+      <c r="JYV348" s="44"/>
+      <c r="JYW348" s="44"/>
+      <c r="JYX348" s="44"/>
+      <c r="JYY348" s="44"/>
+      <c r="JYZ348" s="44"/>
+      <c r="JZA348" s="44"/>
+      <c r="JZB348" s="44"/>
+      <c r="JZC348" s="44"/>
+      <c r="JZD348" s="44"/>
+      <c r="JZE348" s="44"/>
+      <c r="JZF348" s="44"/>
+      <c r="JZG348" s="44"/>
+      <c r="JZH348" s="44"/>
+      <c r="JZI348" s="44"/>
+      <c r="JZJ348" s="44"/>
+      <c r="JZK348" s="44"/>
+      <c r="JZL348" s="44"/>
+      <c r="JZM348" s="44"/>
+      <c r="JZN348" s="44"/>
+      <c r="JZO348" s="44"/>
+      <c r="JZP348" s="44"/>
+      <c r="JZQ348" s="44"/>
+      <c r="JZR348" s="44"/>
+      <c r="JZS348" s="44"/>
+      <c r="JZT348" s="44"/>
+      <c r="JZU348" s="44"/>
+      <c r="JZV348" s="44"/>
+      <c r="JZW348" s="44"/>
+      <c r="JZX348" s="44"/>
+      <c r="JZY348" s="44"/>
+      <c r="JZZ348" s="44"/>
+      <c r="KAA348" s="44"/>
+      <c r="KAB348" s="44"/>
+      <c r="KAC348" s="44"/>
+      <c r="KAD348" s="44"/>
+      <c r="KAE348" s="44"/>
+      <c r="KAF348" s="44"/>
+      <c r="KAG348" s="44"/>
+      <c r="KAH348" s="44"/>
+      <c r="KAI348" s="44"/>
+      <c r="KAJ348" s="44"/>
+      <c r="KAK348" s="44"/>
+      <c r="KAL348" s="44"/>
+      <c r="KAM348" s="44"/>
+      <c r="KAN348" s="44"/>
+      <c r="KAO348" s="44"/>
+      <c r="KAP348" s="44"/>
+      <c r="KAQ348" s="44"/>
+      <c r="KAR348" s="44"/>
+      <c r="KAS348" s="44"/>
+      <c r="KAT348" s="44"/>
+      <c r="KAU348" s="44"/>
+      <c r="KAV348" s="44"/>
+      <c r="KAW348" s="44"/>
+      <c r="KAX348" s="44"/>
+      <c r="KAY348" s="44"/>
+      <c r="KAZ348" s="44"/>
+      <c r="KBA348" s="44"/>
+      <c r="KBB348" s="44"/>
+      <c r="KBC348" s="44"/>
+      <c r="KBD348" s="44"/>
+      <c r="KBE348" s="44"/>
+      <c r="KBF348" s="44"/>
+      <c r="KBG348" s="44"/>
+      <c r="KBH348" s="44"/>
+      <c r="KBI348" s="44"/>
+      <c r="KBJ348" s="44"/>
+      <c r="KBK348" s="44"/>
+      <c r="KBL348" s="44"/>
+      <c r="KBM348" s="44"/>
+      <c r="KBN348" s="44"/>
+      <c r="KBO348" s="44"/>
+      <c r="KBP348" s="44"/>
+      <c r="KBQ348" s="44"/>
+      <c r="KBR348" s="44"/>
+      <c r="KBS348" s="44"/>
+      <c r="KBT348" s="44"/>
+      <c r="KBU348" s="44"/>
+      <c r="KBV348" s="44"/>
+      <c r="KBW348" s="44"/>
+      <c r="KBX348" s="44"/>
+      <c r="KBY348" s="44"/>
+      <c r="KBZ348" s="44"/>
+      <c r="KCA348" s="44"/>
+      <c r="KCB348" s="44"/>
+      <c r="KCC348" s="44"/>
+      <c r="KCD348" s="44"/>
+      <c r="KCE348" s="44"/>
+      <c r="KCF348" s="44"/>
+      <c r="KCG348" s="44"/>
+      <c r="KCH348" s="44"/>
+      <c r="KCI348" s="44"/>
+      <c r="KCJ348" s="44"/>
+      <c r="KCK348" s="44"/>
+      <c r="KCL348" s="44"/>
+      <c r="KCM348" s="44"/>
+      <c r="KCN348" s="44"/>
+      <c r="KCO348" s="44"/>
+      <c r="KCP348" s="44"/>
+      <c r="KCQ348" s="44"/>
+      <c r="KCR348" s="44"/>
+      <c r="KCS348" s="44"/>
+      <c r="KCT348" s="44"/>
+      <c r="KCU348" s="44"/>
+      <c r="KCV348" s="44"/>
+      <c r="KCW348" s="44"/>
+      <c r="KCX348" s="44"/>
+      <c r="KCY348" s="44"/>
+      <c r="KCZ348" s="44"/>
+      <c r="KDA348" s="44"/>
+      <c r="KDB348" s="44"/>
+      <c r="KDC348" s="44"/>
+      <c r="KDD348" s="44"/>
+      <c r="KDE348" s="44"/>
+      <c r="KDF348" s="44"/>
+      <c r="KDG348" s="44"/>
+      <c r="KDH348" s="44"/>
+      <c r="KDI348" s="44"/>
+      <c r="KDJ348" s="44"/>
+      <c r="KDK348" s="44"/>
+      <c r="KDL348" s="44"/>
+      <c r="KDM348" s="44"/>
+      <c r="KDN348" s="44"/>
+      <c r="KDO348" s="44"/>
+      <c r="KDP348" s="44"/>
+      <c r="KDQ348" s="44"/>
+      <c r="KDR348" s="44"/>
+      <c r="KDS348" s="44"/>
+      <c r="KDT348" s="44"/>
+      <c r="KDU348" s="44"/>
+      <c r="KDV348" s="44"/>
+      <c r="KDW348" s="44"/>
+      <c r="KDX348" s="44"/>
+      <c r="KDY348" s="44"/>
+      <c r="KDZ348" s="44"/>
+      <c r="KEA348" s="44"/>
+      <c r="KEB348" s="44"/>
+      <c r="KEC348" s="44"/>
+      <c r="KED348" s="44"/>
+      <c r="KEE348" s="44"/>
+      <c r="KEF348" s="44"/>
+      <c r="KEG348" s="44"/>
+      <c r="KEH348" s="44"/>
+      <c r="KEI348" s="44"/>
+      <c r="KEJ348" s="44"/>
+      <c r="KEK348" s="44"/>
+      <c r="KEL348" s="44"/>
+      <c r="KEM348" s="44"/>
+      <c r="KEN348" s="44"/>
+      <c r="KEO348" s="44"/>
+      <c r="KEP348" s="44"/>
+      <c r="KEQ348" s="44"/>
+      <c r="KER348" s="44"/>
+      <c r="KES348" s="44"/>
+      <c r="KET348" s="44"/>
+      <c r="KEU348" s="44"/>
+      <c r="KEV348" s="44"/>
+      <c r="KEW348" s="44"/>
+      <c r="KEX348" s="44"/>
+      <c r="KEY348" s="44"/>
+      <c r="KEZ348" s="44"/>
+      <c r="KFA348" s="44"/>
+      <c r="KFB348" s="44"/>
+      <c r="KFC348" s="44"/>
+      <c r="KFD348" s="44"/>
+      <c r="KFE348" s="44"/>
+      <c r="KFF348" s="44"/>
+      <c r="KFG348" s="44"/>
+      <c r="KFH348" s="44"/>
+      <c r="KFI348" s="44"/>
+      <c r="KFJ348" s="44"/>
+      <c r="KFK348" s="44"/>
+      <c r="KFL348" s="44"/>
+      <c r="KFM348" s="44"/>
+      <c r="KFN348" s="44"/>
+      <c r="KFO348" s="44"/>
+      <c r="KFP348" s="44"/>
+      <c r="KFQ348" s="44"/>
+      <c r="KFR348" s="44"/>
+      <c r="KFS348" s="44"/>
+      <c r="KFT348" s="44"/>
+      <c r="KFU348" s="44"/>
+      <c r="KFV348" s="44"/>
+      <c r="KFW348" s="44"/>
+      <c r="KFX348" s="44"/>
+      <c r="KFY348" s="44"/>
+      <c r="KFZ348" s="44"/>
+      <c r="KGA348" s="44"/>
+      <c r="KGB348" s="44"/>
+      <c r="KGC348" s="44"/>
+      <c r="KGD348" s="44"/>
+      <c r="KGE348" s="44"/>
+      <c r="KGF348" s="44"/>
+      <c r="KGG348" s="44"/>
+      <c r="KGH348" s="44"/>
+      <c r="KGI348" s="44"/>
+      <c r="KGJ348" s="44"/>
+      <c r="KGK348" s="44"/>
+      <c r="KGL348" s="44"/>
+      <c r="KGM348" s="44"/>
+      <c r="KGN348" s="44"/>
+      <c r="KGO348" s="44"/>
+      <c r="KGP348" s="44"/>
+      <c r="KGQ348" s="44"/>
+      <c r="KGR348" s="44"/>
+      <c r="KGS348" s="44"/>
+      <c r="KGT348" s="44"/>
+      <c r="KGU348" s="44"/>
+      <c r="KGV348" s="44"/>
+      <c r="KGW348" s="44"/>
+      <c r="KGX348" s="44"/>
+      <c r="KGY348" s="44"/>
+      <c r="KGZ348" s="44"/>
+      <c r="KHA348" s="44"/>
+      <c r="KHB348" s="44"/>
+      <c r="KHC348" s="44"/>
+      <c r="KHD348" s="44"/>
+      <c r="KHE348" s="44"/>
+      <c r="KHF348" s="44"/>
+      <c r="KHG348" s="44"/>
+      <c r="KHH348" s="44"/>
+      <c r="KHI348" s="44"/>
+      <c r="KHJ348" s="44"/>
+      <c r="KHK348" s="44"/>
+      <c r="KHL348" s="44"/>
+      <c r="KHM348" s="44"/>
+      <c r="KHN348" s="44"/>
+      <c r="KHO348" s="44"/>
+      <c r="KHP348" s="44"/>
+      <c r="KHQ348" s="44"/>
+      <c r="KHR348" s="44"/>
+      <c r="KHS348" s="44"/>
+      <c r="KHT348" s="44"/>
+      <c r="KHU348" s="44"/>
+      <c r="KHV348" s="44"/>
+      <c r="KHW348" s="44"/>
+      <c r="KHX348" s="44"/>
+      <c r="KHY348" s="44"/>
+      <c r="KHZ348" s="44"/>
+      <c r="KIA348" s="44"/>
+      <c r="KIB348" s="44"/>
+      <c r="KIC348" s="44"/>
+      <c r="KID348" s="44"/>
+      <c r="KIE348" s="44"/>
+      <c r="KIF348" s="44"/>
+      <c r="KIG348" s="44"/>
+      <c r="KIH348" s="44"/>
+      <c r="KII348" s="44"/>
+      <c r="KIJ348" s="44"/>
+      <c r="KIK348" s="44"/>
+      <c r="KIL348" s="44"/>
+      <c r="KIM348" s="44"/>
+      <c r="KIN348" s="44"/>
+      <c r="KIO348" s="44"/>
+      <c r="KIP348" s="44"/>
+      <c r="KIQ348" s="44"/>
+      <c r="KIR348" s="44"/>
+      <c r="KIS348" s="44"/>
+      <c r="KIT348" s="44"/>
+      <c r="KIU348" s="44"/>
+      <c r="KIV348" s="44"/>
+      <c r="KIW348" s="44"/>
+      <c r="KIX348" s="44"/>
+      <c r="KIY348" s="44"/>
+      <c r="KIZ348" s="44"/>
+      <c r="KJA348" s="44"/>
+      <c r="KJB348" s="44"/>
+      <c r="KJC348" s="44"/>
+      <c r="KJD348" s="44"/>
+      <c r="KJE348" s="44"/>
+      <c r="KJF348" s="44"/>
+      <c r="KJG348" s="44"/>
+      <c r="KJH348" s="44"/>
+      <c r="KJI348" s="44"/>
+      <c r="KJJ348" s="44"/>
+      <c r="KJK348" s="44"/>
+      <c r="KJL348" s="44"/>
+      <c r="KJM348" s="44"/>
+      <c r="KJN348" s="44"/>
+      <c r="KJO348" s="44"/>
+      <c r="KJP348" s="44"/>
+      <c r="KJQ348" s="44"/>
+      <c r="KJR348" s="44"/>
+      <c r="KJS348" s="44"/>
+      <c r="KJT348" s="44"/>
+      <c r="KJU348" s="44"/>
+      <c r="KJV348" s="44"/>
+      <c r="KJW348" s="44"/>
+      <c r="KJX348" s="44"/>
+      <c r="KJY348" s="44"/>
+      <c r="KJZ348" s="44"/>
+      <c r="KKA348" s="44"/>
+      <c r="KKB348" s="44"/>
+      <c r="KKC348" s="44"/>
+      <c r="KKD348" s="44"/>
+      <c r="KKE348" s="44"/>
+      <c r="KKF348" s="44"/>
+      <c r="KKG348" s="44"/>
+      <c r="KKH348" s="44"/>
+      <c r="KKI348" s="44"/>
+      <c r="KKJ348" s="44"/>
+      <c r="KKK348" s="44"/>
+      <c r="KKL348" s="44"/>
+      <c r="KKM348" s="44"/>
+      <c r="KKN348" s="44"/>
+      <c r="KKO348" s="44"/>
+      <c r="KKP348" s="44"/>
+      <c r="KKQ348" s="44"/>
+      <c r="KKR348" s="44"/>
+      <c r="KKS348" s="44"/>
+      <c r="KKT348" s="44"/>
+      <c r="KKU348" s="44"/>
+      <c r="KKV348" s="44"/>
+      <c r="KKW348" s="44"/>
+      <c r="KKX348" s="44"/>
+      <c r="KKY348" s="44"/>
+      <c r="KKZ348" s="44"/>
+      <c r="KLA348" s="44"/>
+      <c r="KLB348" s="44"/>
+      <c r="KLC348" s="44"/>
+      <c r="KLD348" s="44"/>
+      <c r="KLE348" s="44"/>
+      <c r="KLF348" s="44"/>
+      <c r="KLG348" s="44"/>
+      <c r="KLH348" s="44"/>
+      <c r="KLI348" s="44"/>
+      <c r="KLJ348" s="44"/>
+      <c r="KLK348" s="44"/>
+      <c r="KLL348" s="44"/>
+      <c r="KLM348" s="44"/>
+      <c r="KLN348" s="44"/>
+      <c r="KLO348" s="44"/>
+      <c r="KLP348" s="44"/>
+      <c r="KLQ348" s="44"/>
+      <c r="KLR348" s="44"/>
+      <c r="KLS348" s="44"/>
+      <c r="KLT348" s="44"/>
+      <c r="KLU348" s="44"/>
+      <c r="KLV348" s="44"/>
+      <c r="KLW348" s="44"/>
+      <c r="KLX348" s="44"/>
+      <c r="KLY348" s="44"/>
+      <c r="KLZ348" s="44"/>
+      <c r="KMA348" s="44"/>
+      <c r="KMB348" s="44"/>
+      <c r="KMC348" s="44"/>
+      <c r="KMD348" s="44"/>
+      <c r="KME348" s="44"/>
+      <c r="KMF348" s="44"/>
+      <c r="KMG348" s="44"/>
+      <c r="KMH348" s="44"/>
+      <c r="KMI348" s="44"/>
+      <c r="KMJ348" s="44"/>
+      <c r="KMK348" s="44"/>
+      <c r="KML348" s="44"/>
+      <c r="KMM348" s="44"/>
+      <c r="KMN348" s="44"/>
+      <c r="KMO348" s="44"/>
+      <c r="KMP348" s="44"/>
+      <c r="KMQ348" s="44"/>
+      <c r="KMR348" s="44"/>
+      <c r="KMS348" s="44"/>
+      <c r="KMT348" s="44"/>
+      <c r="KMU348" s="44"/>
+      <c r="KMV348" s="44"/>
+      <c r="KMW348" s="44"/>
+      <c r="KMX348" s="44"/>
+      <c r="KMY348" s="44"/>
+      <c r="KMZ348" s="44"/>
+      <c r="KNA348" s="44"/>
+      <c r="KNB348" s="44"/>
+      <c r="KNC348" s="44"/>
+      <c r="KND348" s="44"/>
+      <c r="KNE348" s="44"/>
+      <c r="KNF348" s="44"/>
+      <c r="KNG348" s="44"/>
+      <c r="KNH348" s="44"/>
+      <c r="KNI348" s="44"/>
+      <c r="KNJ348" s="44"/>
+      <c r="KNK348" s="44"/>
+      <c r="KNL348" s="44"/>
+      <c r="KNM348" s="44"/>
+      <c r="KNN348" s="44"/>
+      <c r="KNO348" s="44"/>
+      <c r="KNP348" s="44"/>
+      <c r="KNQ348" s="44"/>
+      <c r="KNR348" s="44"/>
+      <c r="KNS348" s="44"/>
+      <c r="KNT348" s="44"/>
+      <c r="KNU348" s="44"/>
+      <c r="KNV348" s="44"/>
+      <c r="KNW348" s="44"/>
+      <c r="KNX348" s="44"/>
+      <c r="KNY348" s="44"/>
+      <c r="KNZ348" s="44"/>
+      <c r="KOA348" s="44"/>
+      <c r="KOB348" s="44"/>
+      <c r="KOC348" s="44"/>
+      <c r="KOD348" s="44"/>
+      <c r="KOE348" s="44"/>
+      <c r="KOF348" s="44"/>
+      <c r="KOG348" s="44"/>
+      <c r="KOH348" s="44"/>
+      <c r="KOI348" s="44"/>
+      <c r="KOJ348" s="44"/>
+      <c r="KOK348" s="44"/>
+      <c r="KOL348" s="44"/>
+      <c r="KOM348" s="44"/>
+      <c r="KON348" s="44"/>
+      <c r="KOO348" s="44"/>
+      <c r="KOP348" s="44"/>
+      <c r="KOQ348" s="44"/>
+      <c r="KOR348" s="44"/>
+      <c r="KOS348" s="44"/>
+      <c r="KOT348" s="44"/>
+      <c r="KOU348" s="44"/>
+      <c r="KOV348" s="44"/>
+      <c r="KOW348" s="44"/>
+      <c r="KOX348" s="44"/>
+      <c r="KOY348" s="44"/>
+      <c r="KOZ348" s="44"/>
+      <c r="KPA348" s="44"/>
+      <c r="KPB348" s="44"/>
+      <c r="KPC348" s="44"/>
+      <c r="KPD348" s="44"/>
+      <c r="KPE348" s="44"/>
+      <c r="KPF348" s="44"/>
+      <c r="KPG348" s="44"/>
+      <c r="KPH348" s="44"/>
+      <c r="KPI348" s="44"/>
+      <c r="KPJ348" s="44"/>
+      <c r="KPK348" s="44"/>
+      <c r="KPL348" s="44"/>
+      <c r="KPM348" s="44"/>
+      <c r="KPN348" s="44"/>
+      <c r="KPO348" s="44"/>
+      <c r="KPP348" s="44"/>
+      <c r="KPQ348" s="44"/>
+      <c r="KPR348" s="44"/>
+      <c r="KPS348" s="44"/>
+      <c r="KPT348" s="44"/>
+      <c r="KPU348" s="44"/>
+      <c r="KPV348" s="44"/>
+      <c r="KPW348" s="44"/>
+      <c r="KPX348" s="44"/>
+      <c r="KPY348" s="44"/>
+      <c r="KPZ348" s="44"/>
+      <c r="KQA348" s="44"/>
+      <c r="KQB348" s="44"/>
+      <c r="KQC348" s="44"/>
+      <c r="KQD348" s="44"/>
+      <c r="KQE348" s="44"/>
+      <c r="KQF348" s="44"/>
+      <c r="KQG348" s="44"/>
+      <c r="KQH348" s="44"/>
+      <c r="KQI348" s="44"/>
+      <c r="KQJ348" s="44"/>
+      <c r="KQK348" s="44"/>
+      <c r="KQL348" s="44"/>
+      <c r="KQM348" s="44"/>
+      <c r="KQN348" s="44"/>
+      <c r="KQO348" s="44"/>
+      <c r="KQP348" s="44"/>
+      <c r="KQQ348" s="44"/>
+      <c r="KQR348" s="44"/>
+      <c r="KQS348" s="44"/>
+      <c r="KQT348" s="44"/>
+      <c r="KQU348" s="44"/>
+      <c r="KQV348" s="44"/>
+      <c r="KQW348" s="44"/>
+      <c r="KQX348" s="44"/>
+      <c r="KQY348" s="44"/>
+      <c r="KQZ348" s="44"/>
+      <c r="KRA348" s="44"/>
+      <c r="KRB348" s="44"/>
+      <c r="KRC348" s="44"/>
+      <c r="KRD348" s="44"/>
+      <c r="KRE348" s="44"/>
+      <c r="KRF348" s="44"/>
+      <c r="KRG348" s="44"/>
+      <c r="KRH348" s="44"/>
+      <c r="KRI348" s="44"/>
+      <c r="KRJ348" s="44"/>
+      <c r="KRK348" s="44"/>
+      <c r="KRL348" s="44"/>
+      <c r="KRM348" s="44"/>
+      <c r="KRN348" s="44"/>
+      <c r="KRO348" s="44"/>
+      <c r="KRP348" s="44"/>
+      <c r="KRQ348" s="44"/>
+      <c r="KRR348" s="44"/>
+      <c r="KRS348" s="44"/>
+      <c r="KRT348" s="44"/>
+      <c r="KRU348" s="44"/>
+      <c r="KRV348" s="44"/>
+      <c r="KRW348" s="44"/>
+      <c r="KRX348" s="44"/>
+      <c r="KRY348" s="44"/>
+      <c r="KRZ348" s="44"/>
+      <c r="KSA348" s="44"/>
+      <c r="KSB348" s="44"/>
+      <c r="KSC348" s="44"/>
+      <c r="KSD348" s="44"/>
+      <c r="KSE348" s="44"/>
+      <c r="KSF348" s="44"/>
+      <c r="KSG348" s="44"/>
+      <c r="KSH348" s="44"/>
+      <c r="KSI348" s="44"/>
+      <c r="KSJ348" s="44"/>
+      <c r="KSK348" s="44"/>
+      <c r="KSL348" s="44"/>
+      <c r="KSM348" s="44"/>
+      <c r="KSN348" s="44"/>
+      <c r="KSO348" s="44"/>
+      <c r="KSP348" s="44"/>
+      <c r="KSQ348" s="44"/>
+      <c r="KSR348" s="44"/>
+      <c r="KSS348" s="44"/>
+      <c r="KST348" s="44"/>
+      <c r="KSU348" s="44"/>
+      <c r="KSV348" s="44"/>
+      <c r="KSW348" s="44"/>
+      <c r="KSX348" s="44"/>
+      <c r="KSY348" s="44"/>
+      <c r="KSZ348" s="44"/>
+      <c r="KTA348" s="44"/>
+      <c r="KTB348" s="44"/>
+      <c r="KTC348" s="44"/>
+      <c r="KTD348" s="44"/>
+      <c r="KTE348" s="44"/>
+      <c r="KTF348" s="44"/>
+      <c r="KTG348" s="44"/>
+      <c r="KTH348" s="44"/>
+      <c r="KTI348" s="44"/>
+      <c r="KTJ348" s="44"/>
+      <c r="KTK348" s="44"/>
+      <c r="KTL348" s="44"/>
+      <c r="KTM348" s="44"/>
+      <c r="KTN348" s="44"/>
+      <c r="KTO348" s="44"/>
+      <c r="KTP348" s="44"/>
+      <c r="KTQ348" s="44"/>
+      <c r="KTR348" s="44"/>
+      <c r="KTS348" s="44"/>
+      <c r="KTT348" s="44"/>
+      <c r="KTU348" s="44"/>
+      <c r="KTV348" s="44"/>
+      <c r="KTW348" s="44"/>
+      <c r="KTX348" s="44"/>
+      <c r="KTY348" s="44"/>
+      <c r="KTZ348" s="44"/>
+      <c r="KUA348" s="44"/>
+      <c r="KUB348" s="44"/>
+      <c r="KUC348" s="44"/>
+      <c r="KUD348" s="44"/>
+      <c r="KUE348" s="44"/>
+      <c r="KUF348" s="44"/>
+      <c r="KUG348" s="44"/>
+      <c r="KUH348" s="44"/>
+      <c r="KUI348" s="44"/>
+      <c r="KUJ348" s="44"/>
+      <c r="KUK348" s="44"/>
+      <c r="KUL348" s="44"/>
+      <c r="KUM348" s="44"/>
+      <c r="KUN348" s="44"/>
+      <c r="KUO348" s="44"/>
+      <c r="KUP348" s="44"/>
+      <c r="KUQ348" s="44"/>
+      <c r="KUR348" s="44"/>
+      <c r="KUS348" s="44"/>
+      <c r="KUT348" s="44"/>
+      <c r="KUU348" s="44"/>
+      <c r="KUV348" s="44"/>
+      <c r="KUW348" s="44"/>
+      <c r="KUX348" s="44"/>
+      <c r="KUY348" s="44"/>
+      <c r="KUZ348" s="44"/>
+      <c r="KVA348" s="44"/>
+      <c r="KVB348" s="44"/>
+      <c r="KVC348" s="44"/>
+      <c r="KVD348" s="44"/>
+      <c r="KVE348" s="44"/>
+      <c r="KVF348" s="44"/>
+      <c r="KVG348" s="44"/>
+      <c r="KVH348" s="44"/>
+      <c r="KVI348" s="44"/>
+      <c r="KVJ348" s="44"/>
+      <c r="KVK348" s="44"/>
+      <c r="KVL348" s="44"/>
+      <c r="KVM348" s="44"/>
+      <c r="KVN348" s="44"/>
+      <c r="KVO348" s="44"/>
+      <c r="KVP348" s="44"/>
+      <c r="KVQ348" s="44"/>
+      <c r="KVR348" s="44"/>
+      <c r="KVS348" s="44"/>
+      <c r="KVT348" s="44"/>
+      <c r="KVU348" s="44"/>
+      <c r="KVV348" s="44"/>
+      <c r="KVW348" s="44"/>
+      <c r="KVX348" s="44"/>
+      <c r="KVY348" s="44"/>
+      <c r="KVZ348" s="44"/>
+      <c r="KWA348" s="44"/>
+      <c r="KWB348" s="44"/>
+      <c r="KWC348" s="44"/>
+      <c r="KWD348" s="44"/>
+      <c r="KWE348" s="44"/>
+      <c r="KWF348" s="44"/>
+      <c r="KWG348" s="44"/>
+      <c r="KWH348" s="44"/>
+      <c r="KWI348" s="44"/>
+      <c r="KWJ348" s="44"/>
+      <c r="KWK348" s="44"/>
+      <c r="KWL348" s="44"/>
+      <c r="KWM348" s="44"/>
+      <c r="KWN348" s="44"/>
+      <c r="KWO348" s="44"/>
+      <c r="KWP348" s="44"/>
+      <c r="KWQ348" s="44"/>
+      <c r="KWR348" s="44"/>
+      <c r="KWS348" s="44"/>
+      <c r="KWT348" s="44"/>
+      <c r="KWU348" s="44"/>
+      <c r="KWV348" s="44"/>
+      <c r="KWW348" s="44"/>
+      <c r="KWX348" s="44"/>
+      <c r="KWY348" s="44"/>
+      <c r="KWZ348" s="44"/>
+      <c r="KXA348" s="44"/>
+      <c r="KXB348" s="44"/>
+      <c r="KXC348" s="44"/>
+      <c r="KXD348" s="44"/>
+      <c r="KXE348" s="44"/>
+      <c r="KXF348" s="44"/>
+      <c r="KXG348" s="44"/>
+      <c r="KXH348" s="44"/>
+      <c r="KXI348" s="44"/>
+      <c r="KXJ348" s="44"/>
+      <c r="KXK348" s="44"/>
+      <c r="KXL348" s="44"/>
+      <c r="KXM348" s="44"/>
+      <c r="KXN348" s="44"/>
+      <c r="KXO348" s="44"/>
+      <c r="KXP348" s="44"/>
+      <c r="KXQ348" s="44"/>
+      <c r="KXR348" s="44"/>
+      <c r="KXS348" s="44"/>
+      <c r="KXT348" s="44"/>
+      <c r="KXU348" s="44"/>
+      <c r="KXV348" s="44"/>
+      <c r="KXW348" s="44"/>
+      <c r="KXX348" s="44"/>
+      <c r="KXY348" s="44"/>
+      <c r="KXZ348" s="44"/>
+      <c r="KYA348" s="44"/>
+      <c r="KYB348" s="44"/>
+      <c r="KYC348" s="44"/>
+      <c r="KYD348" s="44"/>
+      <c r="KYE348" s="44"/>
+      <c r="KYF348" s="44"/>
+      <c r="KYG348" s="44"/>
+      <c r="KYH348" s="44"/>
+      <c r="KYI348" s="44"/>
+      <c r="KYJ348" s="44"/>
+      <c r="KYK348" s="44"/>
+      <c r="KYL348" s="44"/>
+      <c r="KYM348" s="44"/>
+      <c r="KYN348" s="44"/>
+      <c r="KYO348" s="44"/>
+      <c r="KYP348" s="44"/>
+      <c r="KYQ348" s="44"/>
+      <c r="KYR348" s="44"/>
+      <c r="KYS348" s="44"/>
+      <c r="KYT348" s="44"/>
+      <c r="KYU348" s="44"/>
+      <c r="KYV348" s="44"/>
+      <c r="KYW348" s="44"/>
+      <c r="KYX348" s="44"/>
+      <c r="KYY348" s="44"/>
+      <c r="KYZ348" s="44"/>
+      <c r="KZA348" s="44"/>
+      <c r="KZB348" s="44"/>
+      <c r="KZC348" s="44"/>
+      <c r="KZD348" s="44"/>
+      <c r="KZE348" s="44"/>
+      <c r="KZF348" s="44"/>
+      <c r="KZG348" s="44"/>
+      <c r="KZH348" s="44"/>
+      <c r="KZI348" s="44"/>
+      <c r="KZJ348" s="44"/>
+      <c r="KZK348" s="44"/>
+      <c r="KZL348" s="44"/>
+      <c r="KZM348" s="44"/>
+      <c r="KZN348" s="44"/>
+      <c r="KZO348" s="44"/>
+      <c r="KZP348" s="44"/>
+      <c r="KZQ348" s="44"/>
+      <c r="KZR348" s="44"/>
+      <c r="KZS348" s="44"/>
+      <c r="KZT348" s="44"/>
+      <c r="KZU348" s="44"/>
+      <c r="KZV348" s="44"/>
+      <c r="KZW348" s="44"/>
+      <c r="KZX348" s="44"/>
+      <c r="KZY348" s="44"/>
+      <c r="KZZ348" s="44"/>
+      <c r="LAA348" s="44"/>
+      <c r="LAB348" s="44"/>
+      <c r="LAC348" s="44"/>
+      <c r="LAD348" s="44"/>
+      <c r="LAE348" s="44"/>
+      <c r="LAF348" s="44"/>
+      <c r="LAG348" s="44"/>
+      <c r="LAH348" s="44"/>
+      <c r="LAI348" s="44"/>
+      <c r="LAJ348" s="44"/>
+      <c r="LAK348" s="44"/>
+      <c r="LAL348" s="44"/>
+      <c r="LAM348" s="44"/>
+      <c r="LAN348" s="44"/>
+      <c r="LAO348" s="44"/>
+      <c r="LAP348" s="44"/>
+      <c r="LAQ348" s="44"/>
+      <c r="LAR348" s="44"/>
+      <c r="LAS348" s="44"/>
+      <c r="LAT348" s="44"/>
+      <c r="LAU348" s="44"/>
+      <c r="LAV348" s="44"/>
+      <c r="LAW348" s="44"/>
+      <c r="LAX348" s="44"/>
+      <c r="LAY348" s="44"/>
+      <c r="LAZ348" s="44"/>
+      <c r="LBA348" s="44"/>
+      <c r="LBB348" s="44"/>
+      <c r="LBC348" s="44"/>
+      <c r="LBD348" s="44"/>
+      <c r="LBE348" s="44"/>
+      <c r="LBF348" s="44"/>
+      <c r="LBG348" s="44"/>
+      <c r="LBH348" s="44"/>
+      <c r="LBI348" s="44"/>
+      <c r="LBJ348" s="44"/>
+      <c r="LBK348" s="44"/>
+      <c r="LBL348" s="44"/>
+      <c r="LBM348" s="44"/>
+      <c r="LBN348" s="44"/>
+      <c r="LBO348" s="44"/>
+      <c r="LBP348" s="44"/>
+      <c r="LBQ348" s="44"/>
+      <c r="LBR348" s="44"/>
+      <c r="LBS348" s="44"/>
+      <c r="LBT348" s="44"/>
+      <c r="LBU348" s="44"/>
+      <c r="LBV348" s="44"/>
+      <c r="LBW348" s="44"/>
+      <c r="LBX348" s="44"/>
+      <c r="LBY348" s="44"/>
+      <c r="LBZ348" s="44"/>
+      <c r="LCA348" s="44"/>
+      <c r="LCB348" s="44"/>
+      <c r="LCC348" s="44"/>
+      <c r="LCD348" s="44"/>
+      <c r="LCE348" s="44"/>
+      <c r="LCF348" s="44"/>
+      <c r="LCG348" s="44"/>
+      <c r="LCH348" s="44"/>
+      <c r="LCI348" s="44"/>
+      <c r="LCJ348" s="44"/>
+      <c r="LCK348" s="44"/>
+      <c r="LCL348" s="44"/>
+      <c r="LCM348" s="44"/>
+      <c r="LCN348" s="44"/>
+      <c r="LCO348" s="44"/>
+      <c r="LCP348" s="44"/>
+      <c r="LCQ348" s="44"/>
+      <c r="LCR348" s="44"/>
+      <c r="LCS348" s="44"/>
+      <c r="LCT348" s="44"/>
+      <c r="LCU348" s="44"/>
+      <c r="LCV348" s="44"/>
+      <c r="LCW348" s="44"/>
+      <c r="LCX348" s="44"/>
+      <c r="LCY348" s="44"/>
+      <c r="LCZ348" s="44"/>
+      <c r="LDA348" s="44"/>
+      <c r="LDB348" s="44"/>
+      <c r="LDC348" s="44"/>
+      <c r="LDD348" s="44"/>
+      <c r="LDE348" s="44"/>
+      <c r="LDF348" s="44"/>
+      <c r="LDG348" s="44"/>
+      <c r="LDH348" s="44"/>
+      <c r="LDI348" s="44"/>
+      <c r="LDJ348" s="44"/>
+      <c r="LDK348" s="44"/>
+      <c r="LDL348" s="44"/>
+      <c r="LDM348" s="44"/>
+      <c r="LDN348" s="44"/>
+      <c r="LDO348" s="44"/>
+      <c r="LDP348" s="44"/>
+      <c r="LDQ348" s="44"/>
+      <c r="LDR348" s="44"/>
+      <c r="LDS348" s="44"/>
+      <c r="LDT348" s="44"/>
+      <c r="LDU348" s="44"/>
+      <c r="LDV348" s="44"/>
+      <c r="LDW348" s="44"/>
+      <c r="LDX348" s="44"/>
+      <c r="LDY348" s="44"/>
+      <c r="LDZ348" s="44"/>
+      <c r="LEA348" s="44"/>
+      <c r="LEB348" s="44"/>
+      <c r="LEC348" s="44"/>
+      <c r="LED348" s="44"/>
+      <c r="LEE348" s="44"/>
+      <c r="LEF348" s="44"/>
+      <c r="LEG348" s="44"/>
+      <c r="LEH348" s="44"/>
+      <c r="LEI348" s="44"/>
+      <c r="LEJ348" s="44"/>
+      <c r="LEK348" s="44"/>
+      <c r="LEL348" s="44"/>
+      <c r="LEM348" s="44"/>
+      <c r="LEN348" s="44"/>
+      <c r="LEO348" s="44"/>
+      <c r="LEP348" s="44"/>
+      <c r="LEQ348" s="44"/>
+      <c r="LER348" s="44"/>
+      <c r="LES348" s="44"/>
+      <c r="LET348" s="44"/>
+      <c r="LEU348" s="44"/>
+      <c r="LEV348" s="44"/>
+      <c r="LEW348" s="44"/>
+      <c r="LEX348" s="44"/>
+      <c r="LEY348" s="44"/>
+      <c r="LEZ348" s="44"/>
+      <c r="LFA348" s="44"/>
+      <c r="LFB348" s="44"/>
+      <c r="LFC348" s="44"/>
+      <c r="LFD348" s="44"/>
+      <c r="LFE348" s="44"/>
+      <c r="LFF348" s="44"/>
+      <c r="LFG348" s="44"/>
+      <c r="LFH348" s="44"/>
+      <c r="LFI348" s="44"/>
+      <c r="LFJ348" s="44"/>
+      <c r="LFK348" s="44"/>
+      <c r="LFL348" s="44"/>
+      <c r="LFM348" s="44"/>
+      <c r="LFN348" s="44"/>
+      <c r="LFO348" s="44"/>
+      <c r="LFP348" s="44"/>
+      <c r="LFQ348" s="44"/>
+      <c r="LFR348" s="44"/>
+      <c r="LFS348" s="44"/>
+      <c r="LFT348" s="44"/>
+      <c r="LFU348" s="44"/>
+      <c r="LFV348" s="44"/>
+      <c r="LFW348" s="44"/>
+      <c r="LFX348" s="44"/>
+      <c r="LFY348" s="44"/>
+      <c r="LFZ348" s="44"/>
+      <c r="LGA348" s="44"/>
+      <c r="LGB348" s="44"/>
+      <c r="LGC348" s="44"/>
+      <c r="LGD348" s="44"/>
+      <c r="LGE348" s="44"/>
+      <c r="LGF348" s="44"/>
+      <c r="LGG348" s="44"/>
+      <c r="LGH348" s="44"/>
+      <c r="LGI348" s="44"/>
+      <c r="LGJ348" s="44"/>
+      <c r="LGK348" s="44"/>
+      <c r="LGL348" s="44"/>
+      <c r="LGM348" s="44"/>
+      <c r="LGN348" s="44"/>
+      <c r="LGO348" s="44"/>
+      <c r="LGP348" s="44"/>
+      <c r="LGQ348" s="44"/>
+      <c r="LGR348" s="44"/>
+      <c r="LGS348" s="44"/>
+      <c r="LGT348" s="44"/>
+      <c r="LGU348" s="44"/>
+      <c r="LGV348" s="44"/>
+      <c r="LGW348" s="44"/>
+      <c r="LGX348" s="44"/>
+      <c r="LGY348" s="44"/>
+      <c r="LGZ348" s="44"/>
+      <c r="LHA348" s="44"/>
+      <c r="LHB348" s="44"/>
+      <c r="LHC348" s="44"/>
+      <c r="LHD348" s="44"/>
+      <c r="LHE348" s="44"/>
+      <c r="LHF348" s="44"/>
+      <c r="LHG348" s="44"/>
+      <c r="LHH348" s="44"/>
+      <c r="LHI348" s="44"/>
+      <c r="LHJ348" s="44"/>
+      <c r="LHK348" s="44"/>
+      <c r="LHL348" s="44"/>
+      <c r="LHM348" s="44"/>
+      <c r="LHN348" s="44"/>
+      <c r="LHO348" s="44"/>
+      <c r="LHP348" s="44"/>
+      <c r="LHQ348" s="44"/>
+      <c r="LHR348" s="44"/>
+      <c r="LHS348" s="44"/>
+      <c r="LHT348" s="44"/>
+      <c r="LHU348" s="44"/>
+      <c r="LHV348" s="44"/>
+      <c r="LHW348" s="44"/>
+      <c r="LHX348" s="44"/>
+      <c r="LHY348" s="44"/>
+      <c r="LHZ348" s="44"/>
+      <c r="LIA348" s="44"/>
+      <c r="LIB348" s="44"/>
+      <c r="LIC348" s="44"/>
+      <c r="LID348" s="44"/>
+      <c r="LIE348" s="44"/>
+      <c r="LIF348" s="44"/>
+      <c r="LIG348" s="44"/>
+      <c r="LIH348" s="44"/>
+      <c r="LII348" s="44"/>
+      <c r="LIJ348" s="44"/>
+      <c r="LIK348" s="44"/>
+      <c r="LIL348" s="44"/>
+      <c r="LIM348" s="44"/>
+      <c r="LIN348" s="44"/>
+      <c r="LIO348" s="44"/>
+      <c r="LIP348" s="44"/>
+      <c r="LIQ348" s="44"/>
+      <c r="LIR348" s="44"/>
+      <c r="LIS348" s="44"/>
+      <c r="LIT348" s="44"/>
+      <c r="LIU348" s="44"/>
+      <c r="LIV348" s="44"/>
+      <c r="LIW348" s="44"/>
+      <c r="LIX348" s="44"/>
+      <c r="LIY348" s="44"/>
+      <c r="LIZ348" s="44"/>
+      <c r="LJA348" s="44"/>
+      <c r="LJB348" s="44"/>
+      <c r="LJC348" s="44"/>
+      <c r="LJD348" s="44"/>
+      <c r="LJE348" s="44"/>
+      <c r="LJF348" s="44"/>
+      <c r="LJG348" s="44"/>
+      <c r="LJH348" s="44"/>
+      <c r="LJI348" s="44"/>
+      <c r="LJJ348" s="44"/>
+      <c r="LJK348" s="44"/>
+      <c r="LJL348" s="44"/>
+      <c r="LJM348" s="44"/>
+      <c r="LJN348" s="44"/>
+      <c r="LJO348" s="44"/>
+      <c r="LJP348" s="44"/>
+      <c r="LJQ348" s="44"/>
+      <c r="LJR348" s="44"/>
+      <c r="LJS348" s="44"/>
+      <c r="LJT348" s="44"/>
+      <c r="LJU348" s="44"/>
+      <c r="LJV348" s="44"/>
+      <c r="LJW348" s="44"/>
+      <c r="LJX348" s="44"/>
+      <c r="LJY348" s="44"/>
+      <c r="LJZ348" s="44"/>
+      <c r="LKA348" s="44"/>
+      <c r="LKB348" s="44"/>
+      <c r="LKC348" s="44"/>
+      <c r="LKD348" s="44"/>
+      <c r="LKE348" s="44"/>
+      <c r="LKF348" s="44"/>
+      <c r="LKG348" s="44"/>
+      <c r="LKH348" s="44"/>
+      <c r="LKI348" s="44"/>
+      <c r="LKJ348" s="44"/>
+      <c r="LKK348" s="44"/>
+      <c r="LKL348" s="44"/>
+      <c r="LKM348" s="44"/>
+      <c r="LKN348" s="44"/>
+      <c r="LKO348" s="44"/>
+      <c r="LKP348" s="44"/>
+      <c r="LKQ348" s="44"/>
+      <c r="LKR348" s="44"/>
+      <c r="LKS348" s="44"/>
+      <c r="LKT348" s="44"/>
+      <c r="LKU348" s="44"/>
+      <c r="LKV348" s="44"/>
+      <c r="LKW348" s="44"/>
+      <c r="LKX348" s="44"/>
+      <c r="LKY348" s="44"/>
+      <c r="LKZ348" s="44"/>
+      <c r="LLA348" s="44"/>
+      <c r="LLB348" s="44"/>
+      <c r="LLC348" s="44"/>
+      <c r="LLD348" s="44"/>
+      <c r="LLE348" s="44"/>
+      <c r="LLF348" s="44"/>
+      <c r="LLG348" s="44"/>
+      <c r="LLH348" s="44"/>
+      <c r="LLI348" s="44"/>
+      <c r="LLJ348" s="44"/>
+      <c r="LLK348" s="44"/>
+      <c r="LLL348" s="44"/>
+      <c r="LLM348" s="44"/>
+      <c r="LLN348" s="44"/>
+      <c r="LLO348" s="44"/>
+      <c r="LLP348" s="44"/>
+      <c r="LLQ348" s="44"/>
+      <c r="LLR348" s="44"/>
+      <c r="LLS348" s="44"/>
+      <c r="LLT348" s="44"/>
+      <c r="LLU348" s="44"/>
+      <c r="LLV348" s="44"/>
+      <c r="LLW348" s="44"/>
+      <c r="LLX348" s="44"/>
+      <c r="LLY348" s="44"/>
+      <c r="LLZ348" s="44"/>
+      <c r="LMA348" s="44"/>
+      <c r="LMB348" s="44"/>
+      <c r="LMC348" s="44"/>
+      <c r="LMD348" s="44"/>
+      <c r="LME348" s="44"/>
+      <c r="LMF348" s="44"/>
+      <c r="LMG348" s="44"/>
+      <c r="LMH348" s="44"/>
+      <c r="LMI348" s="44"/>
+      <c r="LMJ348" s="44"/>
+      <c r="LMK348" s="44"/>
+      <c r="LML348" s="44"/>
+      <c r="LMM348" s="44"/>
+      <c r="LMN348" s="44"/>
+      <c r="LMO348" s="44"/>
+      <c r="LMP348" s="44"/>
+      <c r="LMQ348" s="44"/>
+      <c r="LMR348" s="44"/>
+      <c r="LMS348" s="44"/>
+      <c r="LMT348" s="44"/>
+      <c r="LMU348" s="44"/>
+      <c r="LMV348" s="44"/>
+      <c r="LMW348" s="44"/>
+      <c r="LMX348" s="44"/>
+      <c r="LMY348" s="44"/>
+      <c r="LMZ348" s="44"/>
+      <c r="LNA348" s="44"/>
+      <c r="LNB348" s="44"/>
+      <c r="LNC348" s="44"/>
+      <c r="LND348" s="44"/>
+      <c r="LNE348" s="44"/>
+      <c r="LNF348" s="44"/>
+      <c r="LNG348" s="44"/>
+      <c r="LNH348" s="44"/>
+      <c r="LNI348" s="44"/>
+      <c r="LNJ348" s="44"/>
+      <c r="LNK348" s="44"/>
+      <c r="LNL348" s="44"/>
+      <c r="LNM348" s="44"/>
+      <c r="LNN348" s="44"/>
+      <c r="LNO348" s="44"/>
+      <c r="LNP348" s="44"/>
+      <c r="LNQ348" s="44"/>
+      <c r="LNR348" s="44"/>
+      <c r="LNS348" s="44"/>
+      <c r="LNT348" s="44"/>
+      <c r="LNU348" s="44"/>
+      <c r="LNV348" s="44"/>
+      <c r="LNW348" s="44"/>
+      <c r="LNX348" s="44"/>
+      <c r="LNY348" s="44"/>
+      <c r="LNZ348" s="44"/>
+      <c r="LOA348" s="44"/>
+      <c r="LOB348" s="44"/>
+      <c r="LOC348" s="44"/>
+      <c r="LOD348" s="44"/>
+      <c r="LOE348" s="44"/>
+      <c r="LOF348" s="44"/>
+      <c r="LOG348" s="44"/>
+      <c r="LOH348" s="44"/>
+      <c r="LOI348" s="44"/>
+      <c r="LOJ348" s="44"/>
+      <c r="LOK348" s="44"/>
+      <c r="LOL348" s="44"/>
+      <c r="LOM348" s="44"/>
+      <c r="LON348" s="44"/>
+      <c r="LOO348" s="44"/>
+      <c r="LOP348" s="44"/>
+      <c r="LOQ348" s="44"/>
+      <c r="LOR348" s="44"/>
+      <c r="LOS348" s="44"/>
+      <c r="LOT348" s="44"/>
+      <c r="LOU348" s="44"/>
+      <c r="LOV348" s="44"/>
+      <c r="LOW348" s="44"/>
+      <c r="LOX348" s="44"/>
+      <c r="LOY348" s="44"/>
+      <c r="LOZ348" s="44"/>
+      <c r="LPA348" s="44"/>
+      <c r="LPB348" s="44"/>
+      <c r="LPC348" s="44"/>
+      <c r="LPD348" s="44"/>
+      <c r="LPE348" s="44"/>
+      <c r="LPF348" s="44"/>
+      <c r="LPG348" s="44"/>
+      <c r="LPH348" s="44"/>
+      <c r="LPI348" s="44"/>
+      <c r="LPJ348" s="44"/>
+      <c r="LPK348" s="44"/>
+      <c r="LPL348" s="44"/>
+      <c r="LPM348" s="44"/>
+      <c r="LPN348" s="44"/>
+      <c r="LPO348" s="44"/>
+      <c r="LPP348" s="44"/>
+      <c r="LPQ348" s="44"/>
+      <c r="LPR348" s="44"/>
+      <c r="LPS348" s="44"/>
+      <c r="LPT348" s="44"/>
+      <c r="LPU348" s="44"/>
+      <c r="LPV348" s="44"/>
+      <c r="LPW348" s="44"/>
+      <c r="LPX348" s="44"/>
+      <c r="LPY348" s="44"/>
+      <c r="LPZ348" s="44"/>
+      <c r="LQA348" s="44"/>
+      <c r="LQB348" s="44"/>
+      <c r="LQC348" s="44"/>
+      <c r="LQD348" s="44"/>
+      <c r="LQE348" s="44"/>
+      <c r="LQF348" s="44"/>
+      <c r="LQG348" s="44"/>
+      <c r="LQH348" s="44"/>
+      <c r="LQI348" s="44"/>
+      <c r="LQJ348" s="44"/>
+      <c r="LQK348" s="44"/>
+      <c r="LQL348" s="44"/>
+      <c r="LQM348" s="44"/>
+      <c r="LQN348" s="44"/>
+      <c r="LQO348" s="44"/>
+      <c r="LQP348" s="44"/>
+      <c r="LQQ348" s="44"/>
+      <c r="LQR348" s="44"/>
+      <c r="LQS348" s="44"/>
+      <c r="LQT348" s="44"/>
+      <c r="LQU348" s="44"/>
+      <c r="LQV348" s="44"/>
+      <c r="LQW348" s="44"/>
+      <c r="LQX348" s="44"/>
+      <c r="LQY348" s="44"/>
+      <c r="LQZ348" s="44"/>
+      <c r="LRA348" s="44"/>
+      <c r="LRB348" s="44"/>
+      <c r="LRC348" s="44"/>
+      <c r="LRD348" s="44"/>
+      <c r="LRE348" s="44"/>
+      <c r="LRF348" s="44"/>
+      <c r="LRG348" s="44"/>
+      <c r="LRH348" s="44"/>
+      <c r="LRI348" s="44"/>
+      <c r="LRJ348" s="44"/>
+      <c r="LRK348" s="44"/>
+      <c r="LRL348" s="44"/>
+      <c r="LRM348" s="44"/>
+      <c r="LRN348" s="44"/>
+      <c r="LRO348" s="44"/>
+      <c r="LRP348" s="44"/>
+      <c r="LRQ348" s="44"/>
+      <c r="LRR348" s="44"/>
+      <c r="LRS348" s="44"/>
+      <c r="LRT348" s="44"/>
+      <c r="LRU348" s="44"/>
+      <c r="LRV348" s="44"/>
+      <c r="LRW348" s="44"/>
+      <c r="LRX348" s="44"/>
+      <c r="LRY348" s="44"/>
+      <c r="LRZ348" s="44"/>
+      <c r="LSA348" s="44"/>
+      <c r="LSB348" s="44"/>
+      <c r="LSC348" s="44"/>
+      <c r="LSD348" s="44"/>
+      <c r="LSE348" s="44"/>
+      <c r="LSF348" s="44"/>
+      <c r="LSG348" s="44"/>
+      <c r="LSH348" s="44"/>
+      <c r="LSI348" s="44"/>
+      <c r="LSJ348" s="44"/>
+      <c r="LSK348" s="44"/>
+      <c r="LSL348" s="44"/>
+      <c r="LSM348" s="44"/>
+      <c r="LSN348" s="44"/>
+      <c r="LSO348" s="44"/>
+      <c r="LSP348" s="44"/>
+      <c r="LSQ348" s="44"/>
+      <c r="LSR348" s="44"/>
+      <c r="LSS348" s="44"/>
+      <c r="LST348" s="44"/>
+      <c r="LSU348" s="44"/>
+      <c r="LSV348" s="44"/>
+      <c r="LSW348" s="44"/>
+      <c r="LSX348" s="44"/>
+      <c r="LSY348" s="44"/>
+      <c r="LSZ348" s="44"/>
+      <c r="LTA348" s="44"/>
+      <c r="LTB348" s="44"/>
+      <c r="LTC348" s="44"/>
+      <c r="LTD348" s="44"/>
+      <c r="LTE348" s="44"/>
+      <c r="LTF348" s="44"/>
+      <c r="LTG348" s="44"/>
+      <c r="LTH348" s="44"/>
+      <c r="LTI348" s="44"/>
+      <c r="LTJ348" s="44"/>
+      <c r="LTK348" s="44"/>
+      <c r="LTL348" s="44"/>
+      <c r="LTM348" s="44"/>
+      <c r="LTN348" s="44"/>
+      <c r="LTO348" s="44"/>
+      <c r="LTP348" s="44"/>
+      <c r="LTQ348" s="44"/>
+      <c r="LTR348" s="44"/>
+      <c r="LTS348" s="44"/>
+      <c r="LTT348" s="44"/>
+      <c r="LTU348" s="44"/>
+      <c r="LTV348" s="44"/>
+      <c r="LTW348" s="44"/>
+      <c r="LTX348" s="44"/>
+      <c r="LTY348" s="44"/>
+      <c r="LTZ348" s="44"/>
+      <c r="LUA348" s="44"/>
+      <c r="LUB348" s="44"/>
+      <c r="LUC348" s="44"/>
+      <c r="LUD348" s="44"/>
+      <c r="LUE348" s="44"/>
+      <c r="LUF348" s="44"/>
+      <c r="LUG348" s="44"/>
+      <c r="LUH348" s="44"/>
+      <c r="LUI348" s="44"/>
+      <c r="LUJ348" s="44"/>
+      <c r="LUK348" s="44"/>
+      <c r="LUL348" s="44"/>
+      <c r="LUM348" s="44"/>
+      <c r="LUN348" s="44"/>
+      <c r="LUO348" s="44"/>
+      <c r="LUP348" s="44"/>
+      <c r="LUQ348" s="44"/>
+      <c r="LUR348" s="44"/>
+      <c r="LUS348" s="44"/>
+      <c r="LUT348" s="44"/>
+      <c r="LUU348" s="44"/>
+      <c r="LUV348" s="44"/>
+      <c r="LUW348" s="44"/>
+      <c r="LUX348" s="44"/>
+      <c r="LUY348" s="44"/>
+      <c r="LUZ348" s="44"/>
+      <c r="LVA348" s="44"/>
+      <c r="LVB348" s="44"/>
+      <c r="LVC348" s="44"/>
+      <c r="LVD348" s="44"/>
+      <c r="LVE348" s="44"/>
+      <c r="LVF348" s="44"/>
+      <c r="LVG348" s="44"/>
+      <c r="LVH348" s="44"/>
+      <c r="LVI348" s="44"/>
+      <c r="LVJ348" s="44"/>
+      <c r="LVK348" s="44"/>
+      <c r="LVL348" s="44"/>
+      <c r="LVM348" s="44"/>
+      <c r="LVN348" s="44"/>
+      <c r="LVO348" s="44"/>
+      <c r="LVP348" s="44"/>
+      <c r="LVQ348" s="44"/>
+      <c r="LVR348" s="44"/>
+      <c r="LVS348" s="44"/>
+      <c r="LVT348" s="44"/>
+      <c r="LVU348" s="44"/>
+      <c r="LVV348" s="44"/>
+      <c r="LVW348" s="44"/>
+      <c r="LVX348" s="44"/>
+      <c r="LVY348" s="44"/>
+      <c r="LVZ348" s="44"/>
+      <c r="LWA348" s="44"/>
+      <c r="LWB348" s="44"/>
+      <c r="LWC348" s="44"/>
+      <c r="LWD348" s="44"/>
+      <c r="LWE348" s="44"/>
+      <c r="LWF348" s="44"/>
+      <c r="LWG348" s="44"/>
+      <c r="LWH348" s="44"/>
+      <c r="LWI348" s="44"/>
+      <c r="LWJ348" s="44"/>
+      <c r="LWK348" s="44"/>
+      <c r="LWL348" s="44"/>
+      <c r="LWM348" s="44"/>
+      <c r="LWN348" s="44"/>
+      <c r="LWO348" s="44"/>
+      <c r="LWP348" s="44"/>
+      <c r="LWQ348" s="44"/>
+      <c r="LWR348" s="44"/>
+      <c r="LWS348" s="44"/>
+      <c r="LWT348" s="44"/>
+      <c r="LWU348" s="44"/>
+      <c r="LWV348" s="44"/>
+      <c r="LWW348" s="44"/>
+      <c r="LWX348" s="44"/>
+      <c r="LWY348" s="44"/>
+      <c r="LWZ348" s="44"/>
+      <c r="LXA348" s="44"/>
+      <c r="LXB348" s="44"/>
+      <c r="LXC348" s="44"/>
+      <c r="LXD348" s="44"/>
+      <c r="LXE348" s="44"/>
+      <c r="LXF348" s="44"/>
+      <c r="LXG348" s="44"/>
+      <c r="LXH348" s="44"/>
+      <c r="LXI348" s="44"/>
+      <c r="LXJ348" s="44"/>
+      <c r="LXK348" s="44"/>
+      <c r="LXL348" s="44"/>
+      <c r="LXM348" s="44"/>
+      <c r="LXN348" s="44"/>
+      <c r="LXO348" s="44"/>
+      <c r="LXP348" s="44"/>
+      <c r="LXQ348" s="44"/>
+      <c r="LXR348" s="44"/>
+      <c r="LXS348" s="44"/>
+      <c r="LXT348" s="44"/>
+      <c r="LXU348" s="44"/>
+      <c r="LXV348" s="44"/>
+      <c r="LXW348" s="44"/>
+      <c r="LXX348" s="44"/>
+      <c r="LXY348" s="44"/>
+      <c r="LXZ348" s="44"/>
+      <c r="LYA348" s="44"/>
+      <c r="LYB348" s="44"/>
+      <c r="LYC348" s="44"/>
+      <c r="LYD348" s="44"/>
+      <c r="LYE348" s="44"/>
+      <c r="LYF348" s="44"/>
+      <c r="LYG348" s="44"/>
+      <c r="LYH348" s="44"/>
+      <c r="LYI348" s="44"/>
+      <c r="LYJ348" s="44"/>
+      <c r="LYK348" s="44"/>
+      <c r="LYL348" s="44"/>
+      <c r="LYM348" s="44"/>
+      <c r="LYN348" s="44"/>
+      <c r="LYO348" s="44"/>
+      <c r="LYP348" s="44"/>
+      <c r="LYQ348" s="44"/>
+      <c r="LYR348" s="44"/>
+      <c r="LYS348" s="44"/>
+      <c r="LYT348" s="44"/>
+      <c r="LYU348" s="44"/>
+      <c r="LYV348" s="44"/>
+      <c r="LYW348" s="44"/>
+      <c r="LYX348" s="44"/>
+      <c r="LYY348" s="44"/>
+      <c r="LYZ348" s="44"/>
+      <c r="LZA348" s="44"/>
+      <c r="LZB348" s="44"/>
+      <c r="LZC348" s="44"/>
+      <c r="LZD348" s="44"/>
+      <c r="LZE348" s="44"/>
+      <c r="LZF348" s="44"/>
+      <c r="LZG348" s="44"/>
+      <c r="LZH348" s="44"/>
+      <c r="LZI348" s="44"/>
+      <c r="LZJ348" s="44"/>
+      <c r="LZK348" s="44"/>
+      <c r="LZL348" s="44"/>
+      <c r="LZM348" s="44"/>
+      <c r="LZN348" s="44"/>
+      <c r="LZO348" s="44"/>
+      <c r="LZP348" s="44"/>
+      <c r="LZQ348" s="44"/>
+      <c r="LZR348" s="44"/>
+      <c r="LZS348" s="44"/>
+      <c r="LZT348" s="44"/>
+      <c r="LZU348" s="44"/>
+      <c r="LZV348" s="44"/>
+      <c r="LZW348" s="44"/>
+      <c r="LZX348" s="44"/>
+      <c r="LZY348" s="44"/>
+      <c r="LZZ348" s="44"/>
+      <c r="MAA348" s="44"/>
+      <c r="MAB348" s="44"/>
+      <c r="MAC348" s="44"/>
+      <c r="MAD348" s="44"/>
+      <c r="MAE348" s="44"/>
+      <c r="MAF348" s="44"/>
+      <c r="MAG348" s="44"/>
+      <c r="MAH348" s="44"/>
+      <c r="MAI348" s="44"/>
+      <c r="MAJ348" s="44"/>
+      <c r="MAK348" s="44"/>
+      <c r="MAL348" s="44"/>
+      <c r="MAM348" s="44"/>
+      <c r="MAN348" s="44"/>
+      <c r="MAO348" s="44"/>
+      <c r="MAP348" s="44"/>
+      <c r="MAQ348" s="44"/>
+      <c r="MAR348" s="44"/>
+      <c r="MAS348" s="44"/>
+      <c r="MAT348" s="44"/>
+      <c r="MAU348" s="44"/>
+      <c r="MAV348" s="44"/>
+      <c r="MAW348" s="44"/>
+      <c r="MAX348" s="44"/>
+      <c r="MAY348" s="44"/>
+      <c r="MAZ348" s="44"/>
+      <c r="MBA348" s="44"/>
+      <c r="MBB348" s="44"/>
+      <c r="MBC348" s="44"/>
+      <c r="MBD348" s="44"/>
+      <c r="MBE348" s="44"/>
+      <c r="MBF348" s="44"/>
+      <c r="MBG348" s="44"/>
+      <c r="MBH348" s="44"/>
+      <c r="MBI348" s="44"/>
+      <c r="MBJ348" s="44"/>
+      <c r="MBK348" s="44"/>
+      <c r="MBL348" s="44"/>
+      <c r="MBM348" s="44"/>
+      <c r="MBN348" s="44"/>
+      <c r="MBO348" s="44"/>
+      <c r="MBP348" s="44"/>
+      <c r="MBQ348" s="44"/>
+      <c r="MBR348" s="44"/>
+      <c r="MBS348" s="44"/>
+      <c r="MBT348" s="44"/>
+      <c r="MBU348" s="44"/>
+      <c r="MBV348" s="44"/>
+      <c r="MBW348" s="44"/>
+      <c r="MBX348" s="44"/>
+      <c r="MBY348" s="44"/>
+      <c r="MBZ348" s="44"/>
+      <c r="MCA348" s="44"/>
+      <c r="MCB348" s="44"/>
+      <c r="MCC348" s="44"/>
+      <c r="MCD348" s="44"/>
+      <c r="MCE348" s="44"/>
+      <c r="MCF348" s="44"/>
+      <c r="MCG348" s="44"/>
+      <c r="MCH348" s="44"/>
+      <c r="MCI348" s="44"/>
+      <c r="MCJ348" s="44"/>
+      <c r="MCK348" s="44"/>
+      <c r="MCL348" s="44"/>
+      <c r="MCM348" s="44"/>
+      <c r="MCN348" s="44"/>
+      <c r="MCO348" s="44"/>
+      <c r="MCP348" s="44"/>
+      <c r="MCQ348" s="44"/>
+      <c r="MCR348" s="44"/>
+      <c r="MCS348" s="44"/>
+      <c r="MCT348" s="44"/>
+      <c r="MCU348" s="44"/>
+      <c r="MCV348" s="44"/>
+      <c r="MCW348" s="44"/>
+      <c r="MCX348" s="44"/>
+      <c r="MCY348" s="44"/>
+      <c r="MCZ348" s="44"/>
+      <c r="MDA348" s="44"/>
+      <c r="MDB348" s="44"/>
+      <c r="MDC348" s="44"/>
+      <c r="MDD348" s="44"/>
+      <c r="MDE348" s="44"/>
+      <c r="MDF348" s="44"/>
+      <c r="MDG348" s="44"/>
+      <c r="MDH348" s="44"/>
+      <c r="MDI348" s="44"/>
+      <c r="MDJ348" s="44"/>
+      <c r="MDK348" s="44"/>
+      <c r="MDL348" s="44"/>
+      <c r="MDM348" s="44"/>
+      <c r="MDN348" s="44"/>
+      <c r="MDO348" s="44"/>
+      <c r="MDP348" s="44"/>
+      <c r="MDQ348" s="44"/>
+      <c r="MDR348" s="44"/>
+      <c r="MDS348" s="44"/>
+      <c r="MDT348" s="44"/>
+      <c r="MDU348" s="44"/>
+      <c r="MDV348" s="44"/>
+      <c r="MDW348" s="44"/>
+      <c r="MDX348" s="44"/>
+      <c r="MDY348" s="44"/>
+      <c r="MDZ348" s="44"/>
+      <c r="MEA348" s="44"/>
+      <c r="MEB348" s="44"/>
+      <c r="MEC348" s="44"/>
+      <c r="MED348" s="44"/>
+      <c r="MEE348" s="44"/>
+      <c r="MEF348" s="44"/>
+      <c r="MEG348" s="44"/>
+      <c r="MEH348" s="44"/>
+      <c r="MEI348" s="44"/>
+      <c r="MEJ348" s="44"/>
+      <c r="MEK348" s="44"/>
+      <c r="MEL348" s="44"/>
+      <c r="MEM348" s="44"/>
+      <c r="MEN348" s="44"/>
+      <c r="MEO348" s="44"/>
+      <c r="MEP348" s="44"/>
+      <c r="MEQ348" s="44"/>
+      <c r="MER348" s="44"/>
+      <c r="MES348" s="44"/>
+      <c r="MET348" s="44"/>
+      <c r="MEU348" s="44"/>
+      <c r="MEV348" s="44"/>
+      <c r="MEW348" s="44"/>
+      <c r="MEX348" s="44"/>
+      <c r="MEY348" s="44"/>
+      <c r="MEZ348" s="44"/>
+      <c r="MFA348" s="44"/>
+      <c r="MFB348" s="44"/>
+      <c r="MFC348" s="44"/>
+      <c r="MFD348" s="44"/>
+      <c r="MFE348" s="44"/>
+      <c r="MFF348" s="44"/>
+      <c r="MFG348" s="44"/>
+      <c r="MFH348" s="44"/>
+      <c r="MFI348" s="44"/>
+      <c r="MFJ348" s="44"/>
+      <c r="MFK348" s="44"/>
+      <c r="MFL348" s="44"/>
+      <c r="MFM348" s="44"/>
+      <c r="MFN348" s="44"/>
+      <c r="MFO348" s="44"/>
+      <c r="MFP348" s="44"/>
+      <c r="MFQ348" s="44"/>
+      <c r="MFR348" s="44"/>
+      <c r="MFS348" s="44"/>
+      <c r="MFT348" s="44"/>
+      <c r="MFU348" s="44"/>
+      <c r="MFV348" s="44"/>
+      <c r="MFW348" s="44"/>
+      <c r="MFX348" s="44"/>
+      <c r="MFY348" s="44"/>
+      <c r="MFZ348" s="44"/>
+      <c r="MGA348" s="44"/>
+      <c r="MGB348" s="44"/>
+      <c r="MGC348" s="44"/>
+      <c r="MGD348" s="44"/>
+      <c r="MGE348" s="44"/>
+      <c r="MGF348" s="44"/>
+      <c r="MGG348" s="44"/>
+      <c r="MGH348" s="44"/>
+      <c r="MGI348" s="44"/>
+      <c r="MGJ348" s="44"/>
+      <c r="MGK348" s="44"/>
+      <c r="MGL348" s="44"/>
+      <c r="MGM348" s="44"/>
+      <c r="MGN348" s="44"/>
+      <c r="MGO348" s="44"/>
+      <c r="MGP348" s="44"/>
+      <c r="MGQ348" s="44"/>
+      <c r="MGR348" s="44"/>
+      <c r="MGS348" s="44"/>
+      <c r="MGT348" s="44"/>
+      <c r="MGU348" s="44"/>
+      <c r="MGV348" s="44"/>
+      <c r="MGW348" s="44"/>
+      <c r="MGX348" s="44"/>
+      <c r="MGY348" s="44"/>
+      <c r="MGZ348" s="44"/>
+      <c r="MHA348" s="44"/>
+      <c r="MHB348" s="44"/>
+      <c r="MHC348" s="44"/>
+      <c r="MHD348" s="44"/>
+      <c r="MHE348" s="44"/>
+      <c r="MHF348" s="44"/>
+      <c r="MHG348" s="44"/>
+      <c r="MHH348" s="44"/>
+      <c r="MHI348" s="44"/>
+      <c r="MHJ348" s="44"/>
+      <c r="MHK348" s="44"/>
+      <c r="MHL348" s="44"/>
+      <c r="MHM348" s="44"/>
+      <c r="MHN348" s="44"/>
+      <c r="MHO348" s="44"/>
+      <c r="MHP348" s="44"/>
+      <c r="MHQ348" s="44"/>
+      <c r="MHR348" s="44"/>
+      <c r="MHS348" s="44"/>
+      <c r="MHT348" s="44"/>
+      <c r="MHU348" s="44"/>
+      <c r="MHV348" s="44"/>
+      <c r="MHW348" s="44"/>
+      <c r="MHX348" s="44"/>
+      <c r="MHY348" s="44"/>
+      <c r="MHZ348" s="44"/>
+      <c r="MIA348" s="44"/>
+      <c r="MIB348" s="44"/>
+      <c r="MIC348" s="44"/>
+      <c r="MID348" s="44"/>
+      <c r="MIE348" s="44"/>
+      <c r="MIF348" s="44"/>
+      <c r="MIG348" s="44"/>
+      <c r="MIH348" s="44"/>
+      <c r="MII348" s="44"/>
+      <c r="MIJ348" s="44"/>
+      <c r="MIK348" s="44"/>
+      <c r="MIL348" s="44"/>
+      <c r="MIM348" s="44"/>
+      <c r="MIN348" s="44"/>
+      <c r="MIO348" s="44"/>
+      <c r="MIP348" s="44"/>
+      <c r="MIQ348" s="44"/>
+      <c r="MIR348" s="44"/>
+      <c r="MIS348" s="44"/>
+      <c r="MIT348" s="44"/>
+      <c r="MIU348" s="44"/>
+      <c r="MIV348" s="44"/>
+      <c r="MIW348" s="44"/>
+      <c r="MIX348" s="44"/>
+      <c r="MIY348" s="44"/>
+      <c r="MIZ348" s="44"/>
+      <c r="MJA348" s="44"/>
+      <c r="MJB348" s="44"/>
+      <c r="MJC348" s="44"/>
+      <c r="MJD348" s="44"/>
+      <c r="MJE348" s="44"/>
+      <c r="MJF348" s="44"/>
+      <c r="MJG348" s="44"/>
+      <c r="MJH348" s="44"/>
+      <c r="MJI348" s="44"/>
+      <c r="MJJ348" s="44"/>
+      <c r="MJK348" s="44"/>
+      <c r="MJL348" s="44"/>
+      <c r="MJM348" s="44"/>
+      <c r="MJN348" s="44"/>
+      <c r="MJO348" s="44"/>
+      <c r="MJP348" s="44"/>
+      <c r="MJQ348" s="44"/>
+      <c r="MJR348" s="44"/>
+      <c r="MJS348" s="44"/>
+      <c r="MJT348" s="44"/>
+      <c r="MJU348" s="44"/>
+      <c r="MJV348" s="44"/>
+      <c r="MJW348" s="44"/>
+      <c r="MJX348" s="44"/>
+      <c r="MJY348" s="44"/>
+      <c r="MJZ348" s="44"/>
+      <c r="MKA348" s="44"/>
+      <c r="MKB348" s="44"/>
+      <c r="MKC348" s="44"/>
+      <c r="MKD348" s="44"/>
+      <c r="MKE348" s="44"/>
+      <c r="MKF348" s="44"/>
+      <c r="MKG348" s="44"/>
+      <c r="MKH348" s="44"/>
+      <c r="MKI348" s="44"/>
+      <c r="MKJ348" s="44"/>
+      <c r="MKK348" s="44"/>
+      <c r="MKL348" s="44"/>
+      <c r="MKM348" s="44"/>
+      <c r="MKN348" s="44"/>
+      <c r="MKO348" s="44"/>
+      <c r="MKP348" s="44"/>
+      <c r="MKQ348" s="44"/>
+      <c r="MKR348" s="44"/>
+      <c r="MKS348" s="44"/>
+      <c r="MKT348" s="44"/>
+      <c r="MKU348" s="44"/>
+      <c r="MKV348" s="44"/>
+      <c r="MKW348" s="44"/>
+      <c r="MKX348" s="44"/>
+      <c r="MKY348" s="44"/>
+      <c r="MKZ348" s="44"/>
+      <c r="MLA348" s="44"/>
+      <c r="MLB348" s="44"/>
+      <c r="MLC348" s="44"/>
+      <c r="MLD348" s="44"/>
+      <c r="MLE348" s="44"/>
+      <c r="MLF348" s="44"/>
+      <c r="MLG348" s="44"/>
+      <c r="MLH348" s="44"/>
+      <c r="MLI348" s="44"/>
+      <c r="MLJ348" s="44"/>
+      <c r="MLK348" s="44"/>
+      <c r="MLL348" s="44"/>
+      <c r="MLM348" s="44"/>
+      <c r="MLN348" s="44"/>
+      <c r="MLO348" s="44"/>
+      <c r="MLP348" s="44"/>
+      <c r="MLQ348" s="44"/>
+      <c r="MLR348" s="44"/>
+      <c r="MLS348" s="44"/>
+      <c r="MLT348" s="44"/>
+      <c r="MLU348" s="44"/>
+      <c r="MLV348" s="44"/>
+      <c r="MLW348" s="44"/>
+      <c r="MLX348" s="44"/>
+      <c r="MLY348" s="44"/>
+      <c r="MLZ348" s="44"/>
+      <c r="MMA348" s="44"/>
+      <c r="MMB348" s="44"/>
+      <c r="MMC348" s="44"/>
+      <c r="MMD348" s="44"/>
+      <c r="MME348" s="44"/>
+      <c r="MMF348" s="44"/>
+      <c r="MMG348" s="44"/>
+      <c r="MMH348" s="44"/>
+      <c r="MMI348" s="44"/>
+      <c r="MMJ348" s="44"/>
+      <c r="MMK348" s="44"/>
+      <c r="MML348" s="44"/>
+      <c r="MMM348" s="44"/>
+      <c r="MMN348" s="44"/>
+      <c r="MMO348" s="44"/>
+      <c r="MMP348" s="44"/>
+      <c r="MMQ348" s="44"/>
+      <c r="MMR348" s="44"/>
+      <c r="MMS348" s="44"/>
+      <c r="MMT348" s="44"/>
+      <c r="MMU348" s="44"/>
+      <c r="MMV348" s="44"/>
+      <c r="MMW348" s="44"/>
+      <c r="MMX348" s="44"/>
+      <c r="MMY348" s="44"/>
+      <c r="MMZ348" s="44"/>
+      <c r="MNA348" s="44"/>
+      <c r="MNB348" s="44"/>
+      <c r="MNC348" s="44"/>
+      <c r="MND348" s="44"/>
+      <c r="MNE348" s="44"/>
+      <c r="MNF348" s="44"/>
+      <c r="MNG348" s="44"/>
+      <c r="MNH348" s="44"/>
+      <c r="MNI348" s="44"/>
+      <c r="MNJ348" s="44"/>
+      <c r="MNK348" s="44"/>
+      <c r="MNL348" s="44"/>
+      <c r="MNM348" s="44"/>
+      <c r="MNN348" s="44"/>
+      <c r="MNO348" s="44"/>
+      <c r="MNP348" s="44"/>
+      <c r="MNQ348" s="44"/>
+      <c r="MNR348" s="44"/>
+      <c r="MNS348" s="44"/>
+      <c r="MNT348" s="44"/>
+      <c r="MNU348" s="44"/>
+      <c r="MNV348" s="44"/>
+      <c r="MNW348" s="44"/>
+      <c r="MNX348" s="44"/>
+      <c r="MNY348" s="44"/>
+      <c r="MNZ348" s="44"/>
+      <c r="MOA348" s="44"/>
+      <c r="MOB348" s="44"/>
+      <c r="MOC348" s="44"/>
+      <c r="MOD348" s="44"/>
+      <c r="MOE348" s="44"/>
+      <c r="MOF348" s="44"/>
+      <c r="MOG348" s="44"/>
+      <c r="MOH348" s="44"/>
+      <c r="MOI348" s="44"/>
+      <c r="MOJ348" s="44"/>
+      <c r="MOK348" s="44"/>
+      <c r="MOL348" s="44"/>
+      <c r="MOM348" s="44"/>
+      <c r="MON348" s="44"/>
+      <c r="MOO348" s="44"/>
+      <c r="MOP348" s="44"/>
+      <c r="MOQ348" s="44"/>
+      <c r="MOR348" s="44"/>
+      <c r="MOS348" s="44"/>
+      <c r="MOT348" s="44"/>
+      <c r="MOU348" s="44"/>
+      <c r="MOV348" s="44"/>
+      <c r="MOW348" s="44"/>
+      <c r="MOX348" s="44"/>
+      <c r="MOY348" s="44"/>
+      <c r="MOZ348" s="44"/>
+      <c r="MPA348" s="44"/>
+      <c r="MPB348" s="44"/>
+      <c r="MPC348" s="44"/>
+      <c r="MPD348" s="44"/>
+      <c r="MPE348" s="44"/>
+      <c r="MPF348" s="44"/>
+      <c r="MPG348" s="44"/>
+      <c r="MPH348" s="44"/>
+      <c r="MPI348" s="44"/>
+      <c r="MPJ348" s="44"/>
+      <c r="MPK348" s="44"/>
+      <c r="MPL348" s="44"/>
+      <c r="MPM348" s="44"/>
+      <c r="MPN348" s="44"/>
+      <c r="MPO348" s="44"/>
+      <c r="MPP348" s="44"/>
+      <c r="MPQ348" s="44"/>
+      <c r="MPR348" s="44"/>
+      <c r="MPS348" s="44"/>
+      <c r="MPT348" s="44"/>
+      <c r="MPU348" s="44"/>
+      <c r="MPV348" s="44"/>
+      <c r="MPW348" s="44"/>
+      <c r="MPX348" s="44"/>
+      <c r="MPY348" s="44"/>
+      <c r="MPZ348" s="44"/>
+      <c r="MQA348" s="44"/>
+      <c r="MQB348" s="44"/>
+      <c r="MQC348" s="44"/>
+      <c r="MQD348" s="44"/>
+      <c r="MQE348" s="44"/>
+      <c r="MQF348" s="44"/>
+      <c r="MQG348" s="44"/>
+      <c r="MQH348" s="44"/>
+      <c r="MQI348" s="44"/>
+      <c r="MQJ348" s="44"/>
+      <c r="MQK348" s="44"/>
+      <c r="MQL348" s="44"/>
+      <c r="MQM348" s="44"/>
+      <c r="MQN348" s="44"/>
+      <c r="MQO348" s="44"/>
+      <c r="MQP348" s="44"/>
+      <c r="MQQ348" s="44"/>
+      <c r="MQR348" s="44"/>
+      <c r="MQS348" s="44"/>
+      <c r="MQT348" s="44"/>
+      <c r="MQU348" s="44"/>
+      <c r="MQV348" s="44"/>
+      <c r="MQW348" s="44"/>
+      <c r="MQX348" s="44"/>
+      <c r="MQY348" s="44"/>
+      <c r="MQZ348" s="44"/>
+      <c r="MRA348" s="44"/>
+      <c r="MRB348" s="44"/>
+      <c r="MRC348" s="44"/>
+      <c r="MRD348" s="44"/>
+      <c r="MRE348" s="44"/>
+      <c r="MRF348" s="44"/>
+      <c r="MRG348" s="44"/>
+      <c r="MRH348" s="44"/>
+      <c r="MRI348" s="44"/>
+      <c r="MRJ348" s="44"/>
+      <c r="MRK348" s="44"/>
+      <c r="MRL348" s="44"/>
+      <c r="MRM348" s="44"/>
+      <c r="MRN348" s="44"/>
+      <c r="MRO348" s="44"/>
+      <c r="MRP348" s="44"/>
+      <c r="MRQ348" s="44"/>
+      <c r="MRR348" s="44"/>
+      <c r="MRS348" s="44"/>
+      <c r="MRT348" s="44"/>
+      <c r="MRU348" s="44"/>
+      <c r="MRV348" s="44"/>
+      <c r="MRW348" s="44"/>
+      <c r="MRX348" s="44"/>
+      <c r="MRY348" s="44"/>
+      <c r="MRZ348" s="44"/>
+      <c r="MSA348" s="44"/>
+      <c r="MSB348" s="44"/>
+      <c r="MSC348" s="44"/>
+      <c r="MSD348" s="44"/>
+      <c r="MSE348" s="44"/>
+      <c r="MSF348" s="44"/>
+      <c r="MSG348" s="44"/>
+      <c r="MSH348" s="44"/>
+      <c r="MSI348" s="44"/>
+      <c r="MSJ348" s="44"/>
+      <c r="MSK348" s="44"/>
+      <c r="MSL348" s="44"/>
+      <c r="MSM348" s="44"/>
+      <c r="MSN348" s="44"/>
+      <c r="MSO348" s="44"/>
+      <c r="MSP348" s="44"/>
+      <c r="MSQ348" s="44"/>
+      <c r="MSR348" s="44"/>
+      <c r="MSS348" s="44"/>
+      <c r="MST348" s="44"/>
+      <c r="MSU348" s="44"/>
+      <c r="MSV348" s="44"/>
+      <c r="MSW348" s="44"/>
+      <c r="MSX348" s="44"/>
+      <c r="MSY348" s="44"/>
+      <c r="MSZ348" s="44"/>
+      <c r="MTA348" s="44"/>
+      <c r="MTB348" s="44"/>
+      <c r="MTC348" s="44"/>
+      <c r="MTD348" s="44"/>
+      <c r="MTE348" s="44"/>
+      <c r="MTF348" s="44"/>
+      <c r="MTG348" s="44"/>
+      <c r="MTH348" s="44"/>
+      <c r="MTI348" s="44"/>
+      <c r="MTJ348" s="44"/>
+      <c r="MTK348" s="44"/>
+      <c r="MTL348" s="44"/>
+      <c r="MTM348" s="44"/>
+      <c r="MTN348" s="44"/>
+      <c r="MTO348" s="44"/>
+      <c r="MTP348" s="44"/>
+      <c r="MTQ348" s="44"/>
+      <c r="MTR348" s="44"/>
+      <c r="MTS348" s="44"/>
+      <c r="MTT348" s="44"/>
+      <c r="MTU348" s="44"/>
+      <c r="MTV348" s="44"/>
+      <c r="MTW348" s="44"/>
+      <c r="MTX348" s="44"/>
+      <c r="MTY348" s="44"/>
+      <c r="MTZ348" s="44"/>
+      <c r="MUA348" s="44"/>
+      <c r="MUB348" s="44"/>
+      <c r="MUC348" s="44"/>
+      <c r="MUD348" s="44"/>
+      <c r="MUE348" s="44"/>
+      <c r="MUF348" s="44"/>
+      <c r="MUG348" s="44"/>
+      <c r="MUH348" s="44"/>
+      <c r="MUI348" s="44"/>
+      <c r="MUJ348" s="44"/>
+      <c r="MUK348" s="44"/>
+      <c r="MUL348" s="44"/>
+      <c r="MUM348" s="44"/>
+      <c r="MUN348" s="44"/>
+      <c r="MUO348" s="44"/>
+      <c r="MUP348" s="44"/>
+      <c r="MUQ348" s="44"/>
+      <c r="MUR348" s="44"/>
+      <c r="MUS348" s="44"/>
+      <c r="MUT348" s="44"/>
+      <c r="MUU348" s="44"/>
+      <c r="MUV348" s="44"/>
+      <c r="MUW348" s="44"/>
+      <c r="MUX348" s="44"/>
+      <c r="MUY348" s="44"/>
+      <c r="MUZ348" s="44"/>
+      <c r="MVA348" s="44"/>
+      <c r="MVB348" s="44"/>
+      <c r="MVC348" s="44"/>
+      <c r="MVD348" s="44"/>
+      <c r="MVE348" s="44"/>
+      <c r="MVF348" s="44"/>
+      <c r="MVG348" s="44"/>
+      <c r="MVH348" s="44"/>
+      <c r="MVI348" s="44"/>
+      <c r="MVJ348" s="44"/>
+      <c r="MVK348" s="44"/>
+      <c r="MVL348" s="44"/>
+      <c r="MVM348" s="44"/>
+      <c r="MVN348" s="44"/>
+      <c r="MVO348" s="44"/>
+      <c r="MVP348" s="44"/>
+      <c r="MVQ348" s="44"/>
+      <c r="MVR348" s="44"/>
+      <c r="MVS348" s="44"/>
+      <c r="MVT348" s="44"/>
+      <c r="MVU348" s="44"/>
+      <c r="MVV348" s="44"/>
+      <c r="MVW348" s="44"/>
+      <c r="MVX348" s="44"/>
+      <c r="MVY348" s="44"/>
+      <c r="MVZ348" s="44"/>
+      <c r="MWA348" s="44"/>
+      <c r="MWB348" s="44"/>
+      <c r="MWC348" s="44"/>
+      <c r="MWD348" s="44"/>
+      <c r="MWE348" s="44"/>
+      <c r="MWF348" s="44"/>
+      <c r="MWG348" s="44"/>
+      <c r="MWH348" s="44"/>
+      <c r="MWI348" s="44"/>
+      <c r="MWJ348" s="44"/>
+      <c r="MWK348" s="44"/>
+      <c r="MWL348" s="44"/>
+      <c r="MWM348" s="44"/>
+      <c r="MWN348" s="44"/>
+      <c r="MWO348" s="44"/>
+      <c r="MWP348" s="44"/>
+      <c r="MWQ348" s="44"/>
+      <c r="MWR348" s="44"/>
+      <c r="MWS348" s="44"/>
+      <c r="MWT348" s="44"/>
+      <c r="MWU348" s="44"/>
+      <c r="MWV348" s="44"/>
+      <c r="MWW348" s="44"/>
+      <c r="MWX348" s="44"/>
+      <c r="MWY348" s="44"/>
+      <c r="MWZ348" s="44"/>
+      <c r="MXA348" s="44"/>
+      <c r="MXB348" s="44"/>
+      <c r="MXC348" s="44"/>
+      <c r="MXD348" s="44"/>
+      <c r="MXE348" s="44"/>
+      <c r="MXF348" s="44"/>
+      <c r="MXG348" s="44"/>
+      <c r="MXH348" s="44"/>
+      <c r="MXI348" s="44"/>
+      <c r="MXJ348" s="44"/>
+      <c r="MXK348" s="44"/>
+      <c r="MXL348" s="44"/>
+      <c r="MXM348" s="44"/>
+      <c r="MXN348" s="44"/>
+      <c r="MXO348" s="44"/>
+      <c r="MXP348" s="44"/>
+      <c r="MXQ348" s="44"/>
+      <c r="MXR348" s="44"/>
+      <c r="MXS348" s="44"/>
+      <c r="MXT348" s="44"/>
+      <c r="MXU348" s="44"/>
+      <c r="MXV348" s="44"/>
+      <c r="MXW348" s="44"/>
+      <c r="MXX348" s="44"/>
+      <c r="MXY348" s="44"/>
+      <c r="MXZ348" s="44"/>
+      <c r="MYA348" s="44"/>
+      <c r="MYB348" s="44"/>
+      <c r="MYC348" s="44"/>
+      <c r="MYD348" s="44"/>
+      <c r="MYE348" s="44"/>
+      <c r="MYF348" s="44"/>
+      <c r="MYG348" s="44"/>
+      <c r="MYH348" s="44"/>
+      <c r="MYI348" s="44"/>
+      <c r="MYJ348" s="44"/>
+      <c r="MYK348" s="44"/>
+      <c r="MYL348" s="44"/>
+      <c r="MYM348" s="44"/>
+      <c r="MYN348" s="44"/>
+      <c r="MYO348" s="44"/>
+      <c r="MYP348" s="44"/>
+      <c r="MYQ348" s="44"/>
+      <c r="MYR348" s="44"/>
+      <c r="MYS348" s="44"/>
+      <c r="MYT348" s="44"/>
+      <c r="MYU348" s="44"/>
+      <c r="MYV348" s="44"/>
+      <c r="MYW348" s="44"/>
+      <c r="MYX348" s="44"/>
+      <c r="MYY348" s="44"/>
+      <c r="MYZ348" s="44"/>
+      <c r="MZA348" s="44"/>
+      <c r="MZB348" s="44"/>
+      <c r="MZC348" s="44"/>
+      <c r="MZD348" s="44"/>
+      <c r="MZE348" s="44"/>
+      <c r="MZF348" s="44"/>
+      <c r="MZG348" s="44"/>
+      <c r="MZH348" s="44"/>
+      <c r="MZI348" s="44"/>
+      <c r="MZJ348" s="44"/>
+      <c r="MZK348" s="44"/>
+      <c r="MZL348" s="44"/>
+      <c r="MZM348" s="44"/>
+      <c r="MZN348" s="44"/>
+      <c r="MZO348" s="44"/>
+      <c r="MZP348" s="44"/>
+      <c r="MZQ348" s="44"/>
+      <c r="MZR348" s="44"/>
+      <c r="MZS348" s="44"/>
+      <c r="MZT348" s="44"/>
+      <c r="MZU348" s="44"/>
+      <c r="MZV348" s="44"/>
+      <c r="MZW348" s="44"/>
+      <c r="MZX348" s="44"/>
+      <c r="MZY348" s="44"/>
+      <c r="MZZ348" s="44"/>
+      <c r="NAA348" s="44"/>
+      <c r="NAB348" s="44"/>
+      <c r="NAC348" s="44"/>
+      <c r="NAD348" s="44"/>
+      <c r="NAE348" s="44"/>
+      <c r="NAF348" s="44"/>
+      <c r="NAG348" s="44"/>
+      <c r="NAH348" s="44"/>
+      <c r="NAI348" s="44"/>
+      <c r="NAJ348" s="44"/>
+      <c r="NAK348" s="44"/>
+      <c r="NAL348" s="44"/>
+      <c r="NAM348" s="44"/>
+      <c r="NAN348" s="44"/>
+      <c r="NAO348" s="44"/>
+      <c r="NAP348" s="44"/>
+      <c r="NAQ348" s="44"/>
+      <c r="NAR348" s="44"/>
+      <c r="NAS348" s="44"/>
+      <c r="NAT348" s="44"/>
+      <c r="NAU348" s="44"/>
+      <c r="NAV348" s="44"/>
+      <c r="NAW348" s="44"/>
+      <c r="NAX348" s="44"/>
+      <c r="NAY348" s="44"/>
+      <c r="NAZ348" s="44"/>
+      <c r="NBA348" s="44"/>
+      <c r="NBB348" s="44"/>
+      <c r="NBC348" s="44"/>
+      <c r="NBD348" s="44"/>
+      <c r="NBE348" s="44"/>
+      <c r="NBF348" s="44"/>
+      <c r="NBG348" s="44"/>
+      <c r="NBH348" s="44"/>
+      <c r="NBI348" s="44"/>
+      <c r="NBJ348" s="44"/>
+      <c r="NBK348" s="44"/>
+      <c r="NBL348" s="44"/>
+      <c r="NBM348" s="44"/>
+      <c r="NBN348" s="44"/>
+      <c r="NBO348" s="44"/>
+      <c r="NBP348" s="44"/>
+      <c r="NBQ348" s="44"/>
+      <c r="NBR348" s="44"/>
+      <c r="NBS348" s="44"/>
+      <c r="NBT348" s="44"/>
+      <c r="NBU348" s="44"/>
+      <c r="NBV348" s="44"/>
+      <c r="NBW348" s="44"/>
+      <c r="NBX348" s="44"/>
+      <c r="NBY348" s="44"/>
+      <c r="NBZ348" s="44"/>
+      <c r="NCA348" s="44"/>
+      <c r="NCB348" s="44"/>
+      <c r="NCC348" s="44"/>
+      <c r="NCD348" s="44"/>
+      <c r="NCE348" s="44"/>
+      <c r="NCF348" s="44"/>
+      <c r="NCG348" s="44"/>
+      <c r="NCH348" s="44"/>
+      <c r="NCI348" s="44"/>
+      <c r="NCJ348" s="44"/>
+      <c r="NCK348" s="44"/>
+      <c r="NCL348" s="44"/>
+      <c r="NCM348" s="44"/>
+      <c r="NCN348" s="44"/>
+      <c r="NCO348" s="44"/>
+      <c r="NCP348" s="44"/>
+      <c r="NCQ348" s="44"/>
+      <c r="NCR348" s="44"/>
+      <c r="NCS348" s="44"/>
+      <c r="NCT348" s="44"/>
+      <c r="NCU348" s="44"/>
+      <c r="NCV348" s="44"/>
+      <c r="NCW348" s="44"/>
+      <c r="NCX348" s="44"/>
+      <c r="NCY348" s="44"/>
+      <c r="NCZ348" s="44"/>
+      <c r="NDA348" s="44"/>
+      <c r="NDB348" s="44"/>
+      <c r="NDC348" s="44"/>
+      <c r="NDD348" s="44"/>
+      <c r="NDE348" s="44"/>
+      <c r="NDF348" s="44"/>
+      <c r="NDG348" s="44"/>
+      <c r="NDH348" s="44"/>
+      <c r="NDI348" s="44"/>
+      <c r="NDJ348" s="44"/>
+      <c r="NDK348" s="44"/>
+      <c r="NDL348" s="44"/>
+      <c r="NDM348" s="44"/>
+      <c r="NDN348" s="44"/>
+      <c r="NDO348" s="44"/>
+      <c r="NDP348" s="44"/>
+      <c r="NDQ348" s="44"/>
+      <c r="NDR348" s="44"/>
+      <c r="NDS348" s="44"/>
+      <c r="NDT348" s="44"/>
+      <c r="NDU348" s="44"/>
+      <c r="NDV348" s="44"/>
+      <c r="NDW348" s="44"/>
+      <c r="NDX348" s="44"/>
+      <c r="NDY348" s="44"/>
+      <c r="NDZ348" s="44"/>
+      <c r="NEA348" s="44"/>
+      <c r="NEB348" s="44"/>
+      <c r="NEC348" s="44"/>
+      <c r="NED348" s="44"/>
+      <c r="NEE348" s="44"/>
+      <c r="NEF348" s="44"/>
+      <c r="NEG348" s="44"/>
+      <c r="NEH348" s="44"/>
+      <c r="NEI348" s="44"/>
+      <c r="NEJ348" s="44"/>
+      <c r="NEK348" s="44"/>
+      <c r="NEL348" s="44"/>
+      <c r="NEM348" s="44"/>
+      <c r="NEN348" s="44"/>
+      <c r="NEO348" s="44"/>
+      <c r="NEP348" s="44"/>
+      <c r="NEQ348" s="44"/>
+      <c r="NER348" s="44"/>
+      <c r="NES348" s="44"/>
+      <c r="NET348" s="44"/>
+      <c r="NEU348" s="44"/>
+      <c r="NEV348" s="44"/>
+      <c r="NEW348" s="44"/>
+      <c r="NEX348" s="44"/>
+      <c r="NEY348" s="44"/>
+      <c r="NEZ348" s="44"/>
+      <c r="NFA348" s="44"/>
+      <c r="NFB348" s="44"/>
+      <c r="NFC348" s="44"/>
+      <c r="NFD348" s="44"/>
+      <c r="NFE348" s="44"/>
+      <c r="NFF348" s="44"/>
+      <c r="NFG348" s="44"/>
+      <c r="NFH348" s="44"/>
+      <c r="NFI348" s="44"/>
+      <c r="NFJ348" s="44"/>
+      <c r="NFK348" s="44"/>
+      <c r="NFL348" s="44"/>
+      <c r="NFM348" s="44"/>
+      <c r="NFN348" s="44"/>
+      <c r="NFO348" s="44"/>
+      <c r="NFP348" s="44"/>
+      <c r="NFQ348" s="44"/>
+      <c r="NFR348" s="44"/>
+      <c r="NFS348" s="44"/>
+      <c r="NFT348" s="44"/>
+      <c r="NFU348" s="44"/>
+      <c r="NFV348" s="44"/>
+      <c r="NFW348" s="44"/>
+      <c r="NFX348" s="44"/>
+      <c r="NFY348" s="44"/>
+      <c r="NFZ348" s="44"/>
+      <c r="NGA348" s="44"/>
+      <c r="NGB348" s="44"/>
+      <c r="NGC348" s="44"/>
+      <c r="NGD348" s="44"/>
+      <c r="NGE348" s="44"/>
+      <c r="NGF348" s="44"/>
+      <c r="NGG348" s="44"/>
+      <c r="NGH348" s="44"/>
+      <c r="NGI348" s="44"/>
+      <c r="NGJ348" s="44"/>
+      <c r="NGK348" s="44"/>
+      <c r="NGL348" s="44"/>
+      <c r="NGM348" s="44"/>
+      <c r="NGN348" s="44"/>
+      <c r="NGO348" s="44"/>
+      <c r="NGP348" s="44"/>
+      <c r="NGQ348" s="44"/>
+      <c r="NGR348" s="44"/>
+      <c r="NGS348" s="44"/>
+      <c r="NGT348" s="44"/>
+      <c r="NGU348" s="44"/>
+      <c r="NGV348" s="44"/>
+      <c r="NGW348" s="44"/>
+      <c r="NGX348" s="44"/>
+      <c r="NGY348" s="44"/>
+      <c r="NGZ348" s="44"/>
+      <c r="NHA348" s="44"/>
+      <c r="NHB348" s="44"/>
+      <c r="NHC348" s="44"/>
+      <c r="NHD348" s="44"/>
+      <c r="NHE348" s="44"/>
+      <c r="NHF348" s="44"/>
+      <c r="NHG348" s="44"/>
+      <c r="NHH348" s="44"/>
+      <c r="NHI348" s="44"/>
+      <c r="NHJ348" s="44"/>
+      <c r="NHK348" s="44"/>
+      <c r="NHL348" s="44"/>
+      <c r="NHM348" s="44"/>
+      <c r="NHN348" s="44"/>
+      <c r="NHO348" s="44"/>
+      <c r="NHP348" s="44"/>
+      <c r="NHQ348" s="44"/>
+      <c r="NHR348" s="44"/>
+      <c r="NHS348" s="44"/>
+      <c r="NHT348" s="44"/>
+      <c r="NHU348" s="44"/>
+      <c r="NHV348" s="44"/>
+      <c r="NHW348" s="44"/>
+      <c r="NHX348" s="44"/>
+      <c r="NHY348" s="44"/>
+      <c r="NHZ348" s="44"/>
+      <c r="NIA348" s="44"/>
+      <c r="NIB348" s="44"/>
+      <c r="NIC348" s="44"/>
+      <c r="NID348" s="44"/>
+      <c r="NIE348" s="44"/>
+      <c r="NIF348" s="44"/>
+      <c r="NIG348" s="44"/>
+      <c r="NIH348" s="44"/>
+      <c r="NII348" s="44"/>
+      <c r="NIJ348" s="44"/>
+      <c r="NIK348" s="44"/>
+      <c r="NIL348" s="44"/>
+      <c r="NIM348" s="44"/>
+      <c r="NIN348" s="44"/>
+      <c r="NIO348" s="44"/>
+      <c r="NIP348" s="44"/>
+      <c r="NIQ348" s="44"/>
+      <c r="NIR348" s="44"/>
+      <c r="NIS348" s="44"/>
+      <c r="NIT348" s="44"/>
+      <c r="NIU348" s="44"/>
+      <c r="NIV348" s="44"/>
+      <c r="NIW348" s="44"/>
+      <c r="NIX348" s="44"/>
+      <c r="NIY348" s="44"/>
+      <c r="NIZ348" s="44"/>
+      <c r="NJA348" s="44"/>
+      <c r="NJB348" s="44"/>
+      <c r="NJC348" s="44"/>
+      <c r="NJD348" s="44"/>
+      <c r="NJE348" s="44"/>
+      <c r="NJF348" s="44"/>
+      <c r="NJG348" s="44"/>
+      <c r="NJH348" s="44"/>
+      <c r="NJI348" s="44"/>
+      <c r="NJJ348" s="44"/>
+      <c r="NJK348" s="44"/>
+      <c r="NJL348" s="44"/>
+      <c r="NJM348" s="44"/>
+      <c r="NJN348" s="44"/>
+      <c r="NJO348" s="44"/>
+      <c r="NJP348" s="44"/>
+      <c r="NJQ348" s="44"/>
+      <c r="NJR348" s="44"/>
+      <c r="NJS348" s="44"/>
+      <c r="NJT348" s="44"/>
+      <c r="NJU348" s="44"/>
+      <c r="NJV348" s="44"/>
+      <c r="NJW348" s="44"/>
+      <c r="NJX348" s="44"/>
+      <c r="NJY348" s="44"/>
+      <c r="NJZ348" s="44"/>
+      <c r="NKA348" s="44"/>
+      <c r="NKB348" s="44"/>
+      <c r="NKC348" s="44"/>
+      <c r="NKD348" s="44"/>
+      <c r="NKE348" s="44"/>
+      <c r="NKF348" s="44"/>
+      <c r="NKG348" s="44"/>
+      <c r="NKH348" s="44"/>
+      <c r="NKI348" s="44"/>
+      <c r="NKJ348" s="44"/>
+      <c r="NKK348" s="44"/>
+      <c r="NKL348" s="44"/>
+      <c r="NKM348" s="44"/>
+      <c r="NKN348" s="44"/>
+      <c r="NKO348" s="44"/>
+      <c r="NKP348" s="44"/>
+      <c r="NKQ348" s="44"/>
+      <c r="NKR348" s="44"/>
+      <c r="NKS348" s="44"/>
+      <c r="NKT348" s="44"/>
+      <c r="NKU348" s="44"/>
+      <c r="NKV348" s="44"/>
+      <c r="NKW348" s="44"/>
+      <c r="NKX348" s="44"/>
+      <c r="NKY348" s="44"/>
+      <c r="NKZ348" s="44"/>
+      <c r="NLA348" s="44"/>
+      <c r="NLB348" s="44"/>
+      <c r="NLC348" s="44"/>
+      <c r="NLD348" s="44"/>
+      <c r="NLE348" s="44"/>
+      <c r="NLF348" s="44"/>
+      <c r="NLG348" s="44"/>
+      <c r="NLH348" s="44"/>
+      <c r="NLI348" s="44"/>
+      <c r="NLJ348" s="44"/>
+      <c r="NLK348" s="44"/>
+      <c r="NLL348" s="44"/>
+      <c r="NLM348" s="44"/>
+      <c r="NLN348" s="44"/>
+      <c r="NLO348" s="44"/>
+      <c r="NLP348" s="44"/>
+      <c r="NLQ348" s="44"/>
+      <c r="NLR348" s="44"/>
+      <c r="NLS348" s="44"/>
+      <c r="NLT348" s="44"/>
+      <c r="NLU348" s="44"/>
+      <c r="NLV348" s="44"/>
+      <c r="NLW348" s="44"/>
+      <c r="NLX348" s="44"/>
+      <c r="NLY348" s="44"/>
+      <c r="NLZ348" s="44"/>
+      <c r="NMA348" s="44"/>
+      <c r="NMB348" s="44"/>
+      <c r="NMC348" s="44"/>
+      <c r="NMD348" s="44"/>
+      <c r="NME348" s="44"/>
+      <c r="NMF348" s="44"/>
+      <c r="NMG348" s="44"/>
+      <c r="NMH348" s="44"/>
+      <c r="NMI348" s="44"/>
+      <c r="NMJ348" s="44"/>
+      <c r="NMK348" s="44"/>
+      <c r="NML348" s="44"/>
+      <c r="NMM348" s="44"/>
+      <c r="NMN348" s="44"/>
+      <c r="NMO348" s="44"/>
+      <c r="NMP348" s="44"/>
+      <c r="NMQ348" s="44"/>
+      <c r="NMR348" s="44"/>
+      <c r="NMS348" s="44"/>
+      <c r="NMT348" s="44"/>
+      <c r="NMU348" s="44"/>
+      <c r="NMV348" s="44"/>
+      <c r="NMW348" s="44"/>
+      <c r="NMX348" s="44"/>
+      <c r="NMY348" s="44"/>
+      <c r="NMZ348" s="44"/>
+      <c r="NNA348" s="44"/>
+      <c r="NNB348" s="44"/>
+      <c r="NNC348" s="44"/>
+      <c r="NND348" s="44"/>
+      <c r="NNE348" s="44"/>
+      <c r="NNF348" s="44"/>
+      <c r="NNG348" s="44"/>
+      <c r="NNH348" s="44"/>
+      <c r="NNI348" s="44"/>
+      <c r="NNJ348" s="44"/>
+      <c r="NNK348" s="44"/>
+      <c r="NNL348" s="44"/>
+      <c r="NNM348" s="44"/>
+      <c r="NNN348" s="44"/>
+      <c r="NNO348" s="44"/>
+      <c r="NNP348" s="44"/>
+      <c r="NNQ348" s="44"/>
+      <c r="NNR348" s="44"/>
+      <c r="NNS348" s="44"/>
+      <c r="NNT348" s="44"/>
+      <c r="NNU348" s="44"/>
+      <c r="NNV348" s="44"/>
+      <c r="NNW348" s="44"/>
+      <c r="NNX348" s="44"/>
+      <c r="NNY348" s="44"/>
+      <c r="NNZ348" s="44"/>
+      <c r="NOA348" s="44"/>
+      <c r="NOB348" s="44"/>
+      <c r="NOC348" s="44"/>
+      <c r="NOD348" s="44"/>
+      <c r="NOE348" s="44"/>
+      <c r="NOF348" s="44"/>
+      <c r="NOG348" s="44"/>
+      <c r="NOH348" s="44"/>
+      <c r="NOI348" s="44"/>
+      <c r="NOJ348" s="44"/>
+      <c r="NOK348" s="44"/>
+      <c r="NOL348" s="44"/>
+      <c r="NOM348" s="44"/>
+      <c r="NON348" s="44"/>
+      <c r="NOO348" s="44"/>
+      <c r="NOP348" s="44"/>
+      <c r="NOQ348" s="44"/>
+      <c r="NOR348" s="44"/>
+      <c r="NOS348" s="44"/>
+      <c r="NOT348" s="44"/>
+      <c r="NOU348" s="44"/>
+      <c r="NOV348" s="44"/>
+      <c r="NOW348" s="44"/>
+      <c r="NOX348" s="44"/>
+      <c r="NOY348" s="44"/>
+      <c r="NOZ348" s="44"/>
+      <c r="NPA348" s="44"/>
+      <c r="NPB348" s="44"/>
+      <c r="NPC348" s="44"/>
+      <c r="NPD348" s="44"/>
+      <c r="NPE348" s="44"/>
+      <c r="NPF348" s="44"/>
+      <c r="NPG348" s="44"/>
+      <c r="NPH348" s="44"/>
+      <c r="NPI348" s="44"/>
+      <c r="NPJ348" s="44"/>
+      <c r="NPK348" s="44"/>
+      <c r="NPL348" s="44"/>
+      <c r="NPM348" s="44"/>
+      <c r="NPN348" s="44"/>
+      <c r="NPO348" s="44"/>
+      <c r="NPP348" s="44"/>
+      <c r="NPQ348" s="44"/>
+      <c r="NPR348" s="44"/>
+      <c r="NPS348" s="44"/>
+      <c r="NPT348" s="44"/>
+      <c r="NPU348" s="44"/>
+      <c r="NPV348" s="44"/>
+      <c r="NPW348" s="44"/>
+      <c r="NPX348" s="44"/>
+      <c r="NPY348" s="44"/>
+      <c r="NPZ348" s="44"/>
+      <c r="NQA348" s="44"/>
+      <c r="NQB348" s="44"/>
+      <c r="NQC348" s="44"/>
+      <c r="NQD348" s="44"/>
+      <c r="NQE348" s="44"/>
+      <c r="NQF348" s="44"/>
+      <c r="NQG348" s="44"/>
+      <c r="NQH348" s="44"/>
+      <c r="NQI348" s="44"/>
+      <c r="NQJ348" s="44"/>
+      <c r="NQK348" s="44"/>
+      <c r="NQL348" s="44"/>
+      <c r="NQM348" s="44"/>
+      <c r="NQN348" s="44"/>
+      <c r="NQO348" s="44"/>
+      <c r="NQP348" s="44"/>
+      <c r="NQQ348" s="44"/>
+      <c r="NQR348" s="44"/>
+      <c r="NQS348" s="44"/>
+      <c r="NQT348" s="44"/>
+      <c r="NQU348" s="44"/>
+      <c r="NQV348" s="44"/>
+      <c r="NQW348" s="44"/>
+      <c r="NQX348" s="44"/>
+      <c r="NQY348" s="44"/>
+      <c r="NQZ348" s="44"/>
+      <c r="NRA348" s="44"/>
+      <c r="NRB348" s="44"/>
+      <c r="NRC348" s="44"/>
+      <c r="NRD348" s="44"/>
+      <c r="NRE348" s="44"/>
+      <c r="NRF348" s="44"/>
+      <c r="NRG348" s="44"/>
+      <c r="NRH348" s="44"/>
+      <c r="NRI348" s="44"/>
+      <c r="NRJ348" s="44"/>
+      <c r="NRK348" s="44"/>
+      <c r="NRL348" s="44"/>
+      <c r="NRM348" s="44"/>
+      <c r="NRN348" s="44"/>
+      <c r="NRO348" s="44"/>
+      <c r="NRP348" s="44"/>
+      <c r="NRQ348" s="44"/>
+      <c r="NRR348" s="44"/>
+      <c r="NRS348" s="44"/>
+      <c r="NRT348" s="44"/>
+      <c r="NRU348" s="44"/>
+      <c r="NRV348" s="44"/>
+      <c r="NRW348" s="44"/>
+      <c r="NRX348" s="44"/>
+      <c r="NRY348" s="44"/>
+      <c r="NRZ348" s="44"/>
+      <c r="NSA348" s="44"/>
+      <c r="NSB348" s="44"/>
+      <c r="NSC348" s="44"/>
+      <c r="NSD348" s="44"/>
+      <c r="NSE348" s="44"/>
+      <c r="NSF348" s="44"/>
+      <c r="NSG348" s="44"/>
+      <c r="NSH348" s="44"/>
+      <c r="NSI348" s="44"/>
+      <c r="NSJ348" s="44"/>
+      <c r="NSK348" s="44"/>
+      <c r="NSL348" s="44"/>
+      <c r="NSM348" s="44"/>
+      <c r="NSN348" s="44"/>
+      <c r="NSO348" s="44"/>
+      <c r="NSP348" s="44"/>
+      <c r="NSQ348" s="44"/>
+      <c r="NSR348" s="44"/>
+      <c r="NSS348" s="44"/>
+      <c r="NST348" s="44"/>
+      <c r="NSU348" s="44"/>
+      <c r="NSV348" s="44"/>
+      <c r="NSW348" s="44"/>
+      <c r="NSX348" s="44"/>
+      <c r="NSY348" s="44"/>
+      <c r="NSZ348" s="44"/>
+      <c r="NTA348" s="44"/>
+      <c r="NTB348" s="44"/>
+      <c r="NTC348" s="44"/>
+      <c r="NTD348" s="44"/>
+      <c r="NTE348" s="44"/>
+      <c r="NTF348" s="44"/>
+      <c r="NTG348" s="44"/>
+      <c r="NTH348" s="44"/>
+      <c r="NTI348" s="44"/>
+      <c r="NTJ348" s="44"/>
+      <c r="NTK348" s="44"/>
+      <c r="NTL348" s="44"/>
+      <c r="NTM348" s="44"/>
+      <c r="NTN348" s="44"/>
+      <c r="NTO348" s="44"/>
+      <c r="NTP348" s="44"/>
+      <c r="NTQ348" s="44"/>
+      <c r="NTR348" s="44"/>
+      <c r="NTS348" s="44"/>
+      <c r="NTT348" s="44"/>
+      <c r="NTU348" s="44"/>
+      <c r="NTV348" s="44"/>
+      <c r="NTW348" s="44"/>
+      <c r="NTX348" s="44"/>
+      <c r="NTY348" s="44"/>
+      <c r="NTZ348" s="44"/>
+      <c r="NUA348" s="44"/>
+      <c r="NUB348" s="44"/>
+      <c r="NUC348" s="44"/>
+      <c r="NUD348" s="44"/>
+      <c r="NUE348" s="44"/>
+      <c r="NUF348" s="44"/>
+      <c r="NUG348" s="44"/>
+      <c r="NUH348" s="44"/>
+      <c r="NUI348" s="44"/>
+      <c r="NUJ348" s="44"/>
+      <c r="NUK348" s="44"/>
+      <c r="NUL348" s="44"/>
+      <c r="NUM348" s="44"/>
+      <c r="NUN348" s="44"/>
+      <c r="NUO348" s="44"/>
+      <c r="NUP348" s="44"/>
+      <c r="NUQ348" s="44"/>
+      <c r="NUR348" s="44"/>
+      <c r="NUS348" s="44"/>
+      <c r="NUT348" s="44"/>
+      <c r="NUU348" s="44"/>
+      <c r="NUV348" s="44"/>
+      <c r="NUW348" s="44"/>
+      <c r="NUX348" s="44"/>
+      <c r="NUY348" s="44"/>
+      <c r="NUZ348" s="44"/>
+      <c r="NVA348" s="44"/>
+      <c r="NVB348" s="44"/>
+      <c r="NVC348" s="44"/>
+      <c r="NVD348" s="44"/>
+      <c r="NVE348" s="44"/>
+      <c r="NVF348" s="44"/>
+      <c r="NVG348" s="44"/>
+      <c r="NVH348" s="44"/>
+      <c r="NVI348" s="44"/>
+      <c r="NVJ348" s="44"/>
+      <c r="NVK348" s="44"/>
+      <c r="NVL348" s="44"/>
+      <c r="NVM348" s="44"/>
+      <c r="NVN348" s="44"/>
+      <c r="NVO348" s="44"/>
+      <c r="NVP348" s="44"/>
+      <c r="NVQ348" s="44"/>
+      <c r="NVR348" s="44"/>
+      <c r="NVS348" s="44"/>
+      <c r="NVT348" s="44"/>
+      <c r="NVU348" s="44"/>
+      <c r="NVV348" s="44"/>
+      <c r="NVW348" s="44"/>
+      <c r="NVX348" s="44"/>
+      <c r="NVY348" s="44"/>
+      <c r="NVZ348" s="44"/>
+      <c r="NWA348" s="44"/>
+      <c r="NWB348" s="44"/>
+      <c r="NWC348" s="44"/>
+      <c r="NWD348" s="44"/>
+      <c r="NWE348" s="44"/>
+      <c r="NWF348" s="44"/>
+      <c r="NWG348" s="44"/>
+      <c r="NWH348" s="44"/>
+      <c r="NWI348" s="44"/>
+      <c r="NWJ348" s="44"/>
+      <c r="NWK348" s="44"/>
+      <c r="NWL348" s="44"/>
+      <c r="NWM348" s="44"/>
+      <c r="NWN348" s="44"/>
+      <c r="NWO348" s="44"/>
+      <c r="NWP348" s="44"/>
+      <c r="NWQ348" s="44"/>
+      <c r="NWR348" s="44"/>
+      <c r="NWS348" s="44"/>
+      <c r="NWT348" s="44"/>
+      <c r="NWU348" s="44"/>
+      <c r="NWV348" s="44"/>
+      <c r="NWW348" s="44"/>
+      <c r="NWX348" s="44"/>
+      <c r="NWY348" s="44"/>
+      <c r="NWZ348" s="44"/>
+      <c r="NXA348" s="44"/>
+      <c r="NXB348" s="44"/>
+      <c r="NXC348" s="44"/>
+      <c r="NXD348" s="44"/>
+      <c r="NXE348" s="44"/>
+      <c r="NXF348" s="44"/>
+      <c r="NXG348" s="44"/>
+      <c r="NXH348" s="44"/>
+      <c r="NXI348" s="44"/>
+      <c r="NXJ348" s="44"/>
+      <c r="NXK348" s="44"/>
+      <c r="NXL348" s="44"/>
+      <c r="NXM348" s="44"/>
+      <c r="NXN348" s="44"/>
+      <c r="NXO348" s="44"/>
+      <c r="NXP348" s="44"/>
+      <c r="NXQ348" s="44"/>
+      <c r="NXR348" s="44"/>
+      <c r="NXS348" s="44"/>
+      <c r="NXT348" s="44"/>
+      <c r="NXU348" s="44"/>
+      <c r="NXV348" s="44"/>
+      <c r="NXW348" s="44"/>
+      <c r="NXX348" s="44"/>
+      <c r="NXY348" s="44"/>
+      <c r="NXZ348" s="44"/>
+      <c r="NYA348" s="44"/>
+      <c r="NYB348" s="44"/>
+      <c r="NYC348" s="44"/>
+      <c r="NYD348" s="44"/>
+      <c r="NYE348" s="44"/>
+      <c r="NYF348" s="44"/>
+      <c r="NYG348" s="44"/>
+      <c r="NYH348" s="44"/>
+      <c r="NYI348" s="44"/>
+      <c r="NYJ348" s="44"/>
+      <c r="NYK348" s="44"/>
+      <c r="NYL348" s="44"/>
+      <c r="NYM348" s="44"/>
+      <c r="NYN348" s="44"/>
+      <c r="NYO348" s="44"/>
+      <c r="NYP348" s="44"/>
+      <c r="NYQ348" s="44"/>
+      <c r="NYR348" s="44"/>
+      <c r="NYS348" s="44"/>
+      <c r="NYT348" s="44"/>
+      <c r="NYU348" s="44"/>
+      <c r="NYV348" s="44"/>
+      <c r="NYW348" s="44"/>
+      <c r="NYX348" s="44"/>
+      <c r="NYY348" s="44"/>
+      <c r="NYZ348" s="44"/>
+      <c r="NZA348" s="44"/>
+      <c r="NZB348" s="44"/>
+      <c r="NZC348" s="44"/>
+      <c r="NZD348" s="44"/>
+      <c r="NZE348" s="44"/>
+      <c r="NZF348" s="44"/>
+      <c r="NZG348" s="44"/>
+      <c r="NZH348" s="44"/>
+      <c r="NZI348" s="44"/>
+      <c r="NZJ348" s="44"/>
+      <c r="NZK348" s="44"/>
+      <c r="NZL348" s="44"/>
+      <c r="NZM348" s="44"/>
+      <c r="NZN348" s="44"/>
+      <c r="NZO348" s="44"/>
+      <c r="NZP348" s="44"/>
+      <c r="NZQ348" s="44"/>
+      <c r="NZR348" s="44"/>
+      <c r="NZS348" s="44"/>
+      <c r="NZT348" s="44"/>
+      <c r="NZU348" s="44"/>
+      <c r="NZV348" s="44"/>
+      <c r="NZW348" s="44"/>
+      <c r="NZX348" s="44"/>
+      <c r="NZY348" s="44"/>
+      <c r="NZZ348" s="44"/>
+      <c r="OAA348" s="44"/>
+      <c r="OAB348" s="44"/>
+      <c r="OAC348" s="44"/>
+      <c r="OAD348" s="44"/>
+      <c r="OAE348" s="44"/>
+      <c r="OAF348" s="44"/>
+      <c r="OAG348" s="44"/>
+      <c r="OAH348" s="44"/>
+      <c r="OAI348" s="44"/>
+      <c r="OAJ348" s="44"/>
+      <c r="OAK348" s="44"/>
+      <c r="OAL348" s="44"/>
+      <c r="OAM348" s="44"/>
+      <c r="OAN348" s="44"/>
+      <c r="OAO348" s="44"/>
+      <c r="OAP348" s="44"/>
+      <c r="OAQ348" s="44"/>
+      <c r="OAR348" s="44"/>
+      <c r="OAS348" s="44"/>
+      <c r="OAT348" s="44"/>
+      <c r="OAU348" s="44"/>
+      <c r="OAV348" s="44"/>
+      <c r="OAW348" s="44"/>
+      <c r="OAX348" s="44"/>
+      <c r="OAY348" s="44"/>
+      <c r="OAZ348" s="44"/>
+      <c r="OBA348" s="44"/>
+      <c r="OBB348" s="44"/>
+      <c r="OBC348" s="44"/>
+      <c r="OBD348" s="44"/>
+      <c r="OBE348" s="44"/>
+      <c r="OBF348" s="44"/>
+      <c r="OBG348" s="44"/>
+      <c r="OBH348" s="44"/>
+      <c r="OBI348" s="44"/>
+      <c r="OBJ348" s="44"/>
+      <c r="OBK348" s="44"/>
+      <c r="OBL348" s="44"/>
+      <c r="OBM348" s="44"/>
+      <c r="OBN348" s="44"/>
+      <c r="OBO348" s="44"/>
+      <c r="OBP348" s="44"/>
+      <c r="OBQ348" s="44"/>
+      <c r="OBR348" s="44"/>
+      <c r="OBS348" s="44"/>
+      <c r="OBT348" s="44"/>
+      <c r="OBU348" s="44"/>
+      <c r="OBV348" s="44"/>
+      <c r="OBW348" s="44"/>
+      <c r="OBX348" s="44"/>
+      <c r="OBY348" s="44"/>
+      <c r="OBZ348" s="44"/>
+      <c r="OCA348" s="44"/>
+      <c r="OCB348" s="44"/>
+      <c r="OCC348" s="44"/>
+      <c r="OCD348" s="44"/>
+      <c r="OCE348" s="44"/>
+      <c r="OCF348" s="44"/>
+      <c r="OCG348" s="44"/>
+      <c r="OCH348" s="44"/>
+      <c r="OCI348" s="44"/>
+      <c r="OCJ348" s="44"/>
+      <c r="OCK348" s="44"/>
+      <c r="OCL348" s="44"/>
+      <c r="OCM348" s="44"/>
+      <c r="OCN348" s="44"/>
+      <c r="OCO348" s="44"/>
+      <c r="OCP348" s="44"/>
+      <c r="OCQ348" s="44"/>
+      <c r="OCR348" s="44"/>
+      <c r="OCS348" s="44"/>
+      <c r="OCT348" s="44"/>
+      <c r="OCU348" s="44"/>
+      <c r="OCV348" s="44"/>
+      <c r="OCW348" s="44"/>
+      <c r="OCX348" s="44"/>
+      <c r="OCY348" s="44"/>
+      <c r="OCZ348" s="44"/>
+      <c r="ODA348" s="44"/>
+      <c r="ODB348" s="44"/>
+      <c r="ODC348" s="44"/>
+      <c r="ODD348" s="44"/>
+      <c r="ODE348" s="44"/>
+      <c r="ODF348" s="44"/>
+      <c r="ODG348" s="44"/>
+      <c r="ODH348" s="44"/>
+      <c r="ODI348" s="44"/>
+      <c r="ODJ348" s="44"/>
+      <c r="ODK348" s="44"/>
+      <c r="ODL348" s="44"/>
+      <c r="ODM348" s="44"/>
+      <c r="ODN348" s="44"/>
+      <c r="ODO348" s="44"/>
+      <c r="ODP348" s="44"/>
+      <c r="ODQ348" s="44"/>
+      <c r="ODR348" s="44"/>
+      <c r="ODS348" s="44"/>
+      <c r="ODT348" s="44"/>
+      <c r="ODU348" s="44"/>
+      <c r="ODV348" s="44"/>
+      <c r="ODW348" s="44"/>
+      <c r="ODX348" s="44"/>
+      <c r="ODY348" s="44"/>
+      <c r="ODZ348" s="44"/>
+      <c r="OEA348" s="44"/>
+      <c r="OEB348" s="44"/>
+      <c r="OEC348" s="44"/>
+      <c r="OED348" s="44"/>
+      <c r="OEE348" s="44"/>
+      <c r="OEF348" s="44"/>
+      <c r="OEG348" s="44"/>
+      <c r="OEH348" s="44"/>
+      <c r="OEI348" s="44"/>
+      <c r="OEJ348" s="44"/>
+      <c r="OEK348" s="44"/>
+      <c r="OEL348" s="44"/>
+      <c r="OEM348" s="44"/>
+      <c r="OEN348" s="44"/>
+      <c r="OEO348" s="44"/>
+      <c r="OEP348" s="44"/>
+      <c r="OEQ348" s="44"/>
+      <c r="OER348" s="44"/>
+      <c r="OES348" s="44"/>
+      <c r="OET348" s="44"/>
+      <c r="OEU348" s="44"/>
+      <c r="OEV348" s="44"/>
+      <c r="OEW348" s="44"/>
+      <c r="OEX348" s="44"/>
+      <c r="OEY348" s="44"/>
+      <c r="OEZ348" s="44"/>
+      <c r="OFA348" s="44"/>
+      <c r="OFB348" s="44"/>
+      <c r="OFC348" s="44"/>
+      <c r="OFD348" s="44"/>
+      <c r="OFE348" s="44"/>
+      <c r="OFF348" s="44"/>
+      <c r="OFG348" s="44"/>
+      <c r="OFH348" s="44"/>
+      <c r="OFI348" s="44"/>
+      <c r="OFJ348" s="44"/>
+      <c r="OFK348" s="44"/>
+      <c r="OFL348" s="44"/>
+      <c r="OFM348" s="44"/>
+      <c r="OFN348" s="44"/>
+      <c r="OFO348" s="44"/>
+      <c r="OFP348" s="44"/>
+      <c r="OFQ348" s="44"/>
+      <c r="OFR348" s="44"/>
+      <c r="OFS348" s="44"/>
+      <c r="OFT348" s="44"/>
+      <c r="OFU348" s="44"/>
+      <c r="OFV348" s="44"/>
+      <c r="OFW348" s="44"/>
+      <c r="OFX348" s="44"/>
+      <c r="OFY348" s="44"/>
+      <c r="OFZ348" s="44"/>
+      <c r="OGA348" s="44"/>
+      <c r="OGB348" s="44"/>
+      <c r="OGC348" s="44"/>
+      <c r="OGD348" s="44"/>
+      <c r="OGE348" s="44"/>
+      <c r="OGF348" s="44"/>
+      <c r="OGG348" s="44"/>
+      <c r="OGH348" s="44"/>
+      <c r="OGI348" s="44"/>
+      <c r="OGJ348" s="44"/>
+      <c r="OGK348" s="44"/>
+      <c r="OGL348" s="44"/>
+      <c r="OGM348" s="44"/>
+      <c r="OGN348" s="44"/>
+      <c r="OGO348" s="44"/>
+      <c r="OGP348" s="44"/>
+      <c r="OGQ348" s="44"/>
+      <c r="OGR348" s="44"/>
+      <c r="OGS348" s="44"/>
+      <c r="OGT348" s="44"/>
+      <c r="OGU348" s="44"/>
+      <c r="OGV348" s="44"/>
+      <c r="OGW348" s="44"/>
+      <c r="OGX348" s="44"/>
+      <c r="OGY348" s="44"/>
+      <c r="OGZ348" s="44"/>
+      <c r="OHA348" s="44"/>
+      <c r="OHB348" s="44"/>
+      <c r="OHC348" s="44"/>
+      <c r="OHD348" s="44"/>
+      <c r="OHE348" s="44"/>
+      <c r="OHF348" s="44"/>
+      <c r="OHG348" s="44"/>
+      <c r="OHH348" s="44"/>
+      <c r="OHI348" s="44"/>
+      <c r="OHJ348" s="44"/>
+      <c r="OHK348" s="44"/>
+      <c r="OHL348" s="44"/>
+      <c r="OHM348" s="44"/>
+      <c r="OHN348" s="44"/>
+      <c r="OHO348" s="44"/>
+      <c r="OHP348" s="44"/>
+      <c r="OHQ348" s="44"/>
+      <c r="OHR348" s="44"/>
+      <c r="OHS348" s="44"/>
+      <c r="OHT348" s="44"/>
+      <c r="OHU348" s="44"/>
+      <c r="OHV348" s="44"/>
+      <c r="OHW348" s="44"/>
+      <c r="OHX348" s="44"/>
+      <c r="OHY348" s="44"/>
+      <c r="OHZ348" s="44"/>
+      <c r="OIA348" s="44"/>
+      <c r="OIB348" s="44"/>
+      <c r="OIC348" s="44"/>
+      <c r="OID348" s="44"/>
+      <c r="OIE348" s="44"/>
+      <c r="OIF348" s="44"/>
+      <c r="OIG348" s="44"/>
+      <c r="OIH348" s="44"/>
+      <c r="OII348" s="44"/>
+      <c r="OIJ348" s="44"/>
+      <c r="OIK348" s="44"/>
+      <c r="OIL348" s="44"/>
+      <c r="OIM348" s="44"/>
+      <c r="OIN348" s="44"/>
+      <c r="OIO348" s="44"/>
+      <c r="OIP348" s="44"/>
+      <c r="OIQ348" s="44"/>
+      <c r="OIR348" s="44"/>
+      <c r="OIS348" s="44"/>
+      <c r="OIT348" s="44"/>
+      <c r="OIU348" s="44"/>
+      <c r="OIV348" s="44"/>
+      <c r="OIW348" s="44"/>
+      <c r="OIX348" s="44"/>
+      <c r="OIY348" s="44"/>
+      <c r="OIZ348" s="44"/>
+      <c r="OJA348" s="44"/>
+      <c r="OJB348" s="44"/>
+      <c r="OJC348" s="44"/>
+      <c r="OJD348" s="44"/>
+      <c r="OJE348" s="44"/>
+      <c r="OJF348" s="44"/>
+      <c r="OJG348" s="44"/>
+      <c r="OJH348" s="44"/>
+      <c r="OJI348" s="44"/>
+      <c r="OJJ348" s="44"/>
+      <c r="OJK348" s="44"/>
+      <c r="OJL348" s="44"/>
+      <c r="OJM348" s="44"/>
+      <c r="OJN348" s="44"/>
+      <c r="OJO348" s="44"/>
+      <c r="OJP348" s="44"/>
+      <c r="OJQ348" s="44"/>
+      <c r="OJR348" s="44"/>
+      <c r="OJS348" s="44"/>
+      <c r="OJT348" s="44"/>
+      <c r="OJU348" s="44"/>
+      <c r="OJV348" s="44"/>
+      <c r="OJW348" s="44"/>
+      <c r="OJX348" s="44"/>
+      <c r="OJY348" s="44"/>
+      <c r="OJZ348" s="44"/>
+      <c r="OKA348" s="44"/>
+      <c r="OKB348" s="44"/>
+      <c r="OKC348" s="44"/>
+      <c r="OKD348" s="44"/>
+      <c r="OKE348" s="44"/>
+      <c r="OKF348" s="44"/>
+      <c r="OKG348" s="44"/>
+      <c r="OKH348" s="44"/>
+      <c r="OKI348" s="44"/>
+      <c r="OKJ348" s="44"/>
+      <c r="OKK348" s="44"/>
+      <c r="OKL348" s="44"/>
+      <c r="OKM348" s="44"/>
+      <c r="OKN348" s="44"/>
+      <c r="OKO348" s="44"/>
+      <c r="OKP348" s="44"/>
+      <c r="OKQ348" s="44"/>
+      <c r="OKR348" s="44"/>
+      <c r="OKS348" s="44"/>
+      <c r="OKT348" s="44"/>
+      <c r="OKU348" s="44"/>
+      <c r="OKV348" s="44"/>
+      <c r="OKW348" s="44"/>
+      <c r="OKX348" s="44"/>
+      <c r="OKY348" s="44"/>
+      <c r="OKZ348" s="44"/>
+      <c r="OLA348" s="44"/>
+      <c r="OLB348" s="44"/>
+      <c r="OLC348" s="44"/>
+      <c r="OLD348" s="44"/>
+      <c r="OLE348" s="44"/>
+      <c r="OLF348" s="44"/>
+      <c r="OLG348" s="44"/>
+      <c r="OLH348" s="44"/>
+      <c r="OLI348" s="44"/>
+      <c r="OLJ348" s="44"/>
+      <c r="OLK348" s="44"/>
+      <c r="OLL348" s="44"/>
+      <c r="OLM348" s="44"/>
+      <c r="OLN348" s="44"/>
+      <c r="OLO348" s="44"/>
+      <c r="OLP348" s="44"/>
+      <c r="OLQ348" s="44"/>
+      <c r="OLR348" s="44"/>
+      <c r="OLS348" s="44"/>
+      <c r="OLT348" s="44"/>
+      <c r="OLU348" s="44"/>
+      <c r="OLV348" s="44"/>
+      <c r="OLW348" s="44"/>
+      <c r="OLX348" s="44"/>
+      <c r="OLY348" s="44"/>
+      <c r="OLZ348" s="44"/>
+      <c r="OMA348" s="44"/>
+      <c r="OMB348" s="44"/>
+      <c r="OMC348" s="44"/>
+      <c r="OMD348" s="44"/>
+      <c r="OME348" s="44"/>
+      <c r="OMF348" s="44"/>
+      <c r="OMG348" s="44"/>
+      <c r="OMH348" s="44"/>
+      <c r="OMI348" s="44"/>
+      <c r="OMJ348" s="44"/>
+      <c r="OMK348" s="44"/>
+      <c r="OML348" s="44"/>
+      <c r="OMM348" s="44"/>
+      <c r="OMN348" s="44"/>
+      <c r="OMO348" s="44"/>
+      <c r="OMP348" s="44"/>
+      <c r="OMQ348" s="44"/>
+      <c r="OMR348" s="44"/>
+      <c r="OMS348" s="44"/>
+      <c r="OMT348" s="44"/>
+      <c r="OMU348" s="44"/>
+      <c r="OMV348" s="44"/>
+      <c r="OMW348" s="44"/>
+      <c r="OMX348" s="44"/>
+      <c r="OMY348" s="44"/>
+      <c r="OMZ348" s="44"/>
+      <c r="ONA348" s="44"/>
+      <c r="ONB348" s="44"/>
+      <c r="ONC348" s="44"/>
+      <c r="OND348" s="44"/>
+      <c r="ONE348" s="44"/>
+      <c r="ONF348" s="44"/>
+      <c r="ONG348" s="44"/>
+      <c r="ONH348" s="44"/>
+      <c r="ONI348" s="44"/>
+      <c r="ONJ348" s="44"/>
+      <c r="ONK348" s="44"/>
+      <c r="ONL348" s="44"/>
+      <c r="ONM348" s="44"/>
+      <c r="ONN348" s="44"/>
+      <c r="ONO348" s="44"/>
+      <c r="ONP348" s="44"/>
+      <c r="ONQ348" s="44"/>
+      <c r="ONR348" s="44"/>
+      <c r="ONS348" s="44"/>
+      <c r="ONT348" s="44"/>
+      <c r="ONU348" s="44"/>
+      <c r="ONV348" s="44"/>
+      <c r="ONW348" s="44"/>
+      <c r="ONX348" s="44"/>
+      <c r="ONY348" s="44"/>
+      <c r="ONZ348" s="44"/>
+      <c r="OOA348" s="44"/>
+      <c r="OOB348" s="44"/>
+      <c r="OOC348" s="44"/>
+      <c r="OOD348" s="44"/>
+      <c r="OOE348" s="44"/>
+      <c r="OOF348" s="44"/>
+      <c r="OOG348" s="44"/>
+      <c r="OOH348" s="44"/>
+      <c r="OOI348" s="44"/>
+      <c r="OOJ348" s="44"/>
+      <c r="OOK348" s="44"/>
+      <c r="OOL348" s="44"/>
+      <c r="OOM348" s="44"/>
+      <c r="OON348" s="44"/>
+      <c r="OOO348" s="44"/>
+      <c r="OOP348" s="44"/>
+      <c r="OOQ348" s="44"/>
+      <c r="OOR348" s="44"/>
+      <c r="OOS348" s="44"/>
+      <c r="OOT348" s="44"/>
+      <c r="OOU348" s="44"/>
+      <c r="OOV348" s="44"/>
+      <c r="OOW348" s="44"/>
+      <c r="OOX348" s="44"/>
+      <c r="OOY348" s="44"/>
+      <c r="OOZ348" s="44"/>
+      <c r="OPA348" s="44"/>
+      <c r="OPB348" s="44"/>
+      <c r="OPC348" s="44"/>
+      <c r="OPD348" s="44"/>
+      <c r="OPE348" s="44"/>
+      <c r="OPF348" s="44"/>
+      <c r="OPG348" s="44"/>
+      <c r="OPH348" s="44"/>
+      <c r="OPI348" s="44"/>
+      <c r="OPJ348" s="44"/>
+      <c r="OPK348" s="44"/>
+      <c r="OPL348" s="44"/>
+      <c r="OPM348" s="44"/>
+      <c r="OPN348" s="44"/>
+      <c r="OPO348" s="44"/>
+      <c r="OPP348" s="44"/>
+      <c r="OPQ348" s="44"/>
+      <c r="OPR348" s="44"/>
+      <c r="OPS348" s="44"/>
+      <c r="OPT348" s="44"/>
+      <c r="OPU348" s="44"/>
+      <c r="OPV348" s="44"/>
+      <c r="OPW348" s="44"/>
+      <c r="OPX348" s="44"/>
+      <c r="OPY348" s="44"/>
+      <c r="OPZ348" s="44"/>
+      <c r="OQA348" s="44"/>
+      <c r="OQB348" s="44"/>
+      <c r="OQC348" s="44"/>
+      <c r="OQD348" s="44"/>
+      <c r="OQE348" s="44"/>
+      <c r="OQF348" s="44"/>
+      <c r="OQG348" s="44"/>
+      <c r="OQH348" s="44"/>
+      <c r="OQI348" s="44"/>
+      <c r="OQJ348" s="44"/>
+      <c r="OQK348" s="44"/>
+      <c r="OQL348" s="44"/>
+      <c r="OQM348" s="44"/>
+      <c r="OQN348" s="44"/>
+      <c r="OQO348" s="44"/>
+      <c r="OQP348" s="44"/>
+      <c r="OQQ348" s="44"/>
+      <c r="OQR348" s="44"/>
+      <c r="OQS348" s="44"/>
+      <c r="OQT348" s="44"/>
+      <c r="OQU348" s="44"/>
+      <c r="OQV348" s="44"/>
+      <c r="OQW348" s="44"/>
+      <c r="OQX348" s="44"/>
+      <c r="OQY348" s="44"/>
+      <c r="OQZ348" s="44"/>
+      <c r="ORA348" s="44"/>
+      <c r="ORB348" s="44"/>
+      <c r="ORC348" s="44"/>
+      <c r="ORD348" s="44"/>
+      <c r="ORE348" s="44"/>
+      <c r="ORF348" s="44"/>
+      <c r="ORG348" s="44"/>
+      <c r="ORH348" s="44"/>
+      <c r="ORI348" s="44"/>
+      <c r="ORJ348" s="44"/>
+      <c r="ORK348" s="44"/>
+      <c r="ORL348" s="44"/>
+      <c r="ORM348" s="44"/>
+      <c r="ORN348" s="44"/>
+      <c r="ORO348" s="44"/>
+      <c r="ORP348" s="44"/>
+      <c r="ORQ348" s="44"/>
+      <c r="ORR348" s="44"/>
+      <c r="ORS348" s="44"/>
+      <c r="ORT348" s="44"/>
+      <c r="ORU348" s="44"/>
+      <c r="ORV348" s="44"/>
+      <c r="ORW348" s="44"/>
+      <c r="ORX348" s="44"/>
+      <c r="ORY348" s="44"/>
+      <c r="ORZ348" s="44"/>
+      <c r="OSA348" s="44"/>
+      <c r="OSB348" s="44"/>
+      <c r="OSC348" s="44"/>
+      <c r="OSD348" s="44"/>
+      <c r="OSE348" s="44"/>
+      <c r="OSF348" s="44"/>
+      <c r="OSG348" s="44"/>
+      <c r="OSH348" s="44"/>
+      <c r="OSI348" s="44"/>
+      <c r="OSJ348" s="44"/>
+      <c r="OSK348" s="44"/>
+      <c r="OSL348" s="44"/>
+      <c r="OSM348" s="44"/>
+      <c r="OSN348" s="44"/>
+      <c r="OSO348" s="44"/>
+      <c r="OSP348" s="44"/>
+      <c r="OSQ348" s="44"/>
+      <c r="OSR348" s="44"/>
+      <c r="OSS348" s="44"/>
+      <c r="OST348" s="44"/>
+      <c r="OSU348" s="44"/>
+      <c r="OSV348" s="44"/>
+      <c r="OSW348" s="44"/>
+      <c r="OSX348" s="44"/>
+      <c r="OSY348" s="44"/>
+      <c r="OSZ348" s="44"/>
+      <c r="OTA348" s="44"/>
+      <c r="OTB348" s="44"/>
+      <c r="OTC348" s="44"/>
+      <c r="OTD348" s="44"/>
+      <c r="OTE348" s="44"/>
+      <c r="OTF348" s="44"/>
+      <c r="OTG348" s="44"/>
+      <c r="OTH348" s="44"/>
+      <c r="OTI348" s="44"/>
+      <c r="OTJ348" s="44"/>
+      <c r="OTK348" s="44"/>
+      <c r="OTL348" s="44"/>
+      <c r="OTM348" s="44"/>
+      <c r="OTN348" s="44"/>
+      <c r="OTO348" s="44"/>
+      <c r="OTP348" s="44"/>
+      <c r="OTQ348" s="44"/>
+      <c r="OTR348" s="44"/>
+      <c r="OTS348" s="44"/>
+      <c r="OTT348" s="44"/>
+      <c r="OTU348" s="44"/>
+      <c r="OTV348" s="44"/>
+      <c r="OTW348" s="44"/>
+      <c r="OTX348" s="44"/>
+      <c r="OTY348" s="44"/>
+      <c r="OTZ348" s="44"/>
+      <c r="OUA348" s="44"/>
+      <c r="OUB348" s="44"/>
+      <c r="OUC348" s="44"/>
+      <c r="OUD348" s="44"/>
+      <c r="OUE348" s="44"/>
+      <c r="OUF348" s="44"/>
+      <c r="OUG348" s="44"/>
+      <c r="OUH348" s="44"/>
+      <c r="OUI348" s="44"/>
+      <c r="OUJ348" s="44"/>
+      <c r="OUK348" s="44"/>
+      <c r="OUL348" s="44"/>
+      <c r="OUM348" s="44"/>
+      <c r="OUN348" s="44"/>
+      <c r="OUO348" s="44"/>
+      <c r="OUP348" s="44"/>
+      <c r="OUQ348" s="44"/>
+      <c r="OUR348" s="44"/>
+      <c r="OUS348" s="44"/>
+      <c r="OUT348" s="44"/>
+      <c r="OUU348" s="44"/>
+      <c r="OUV348" s="44"/>
+      <c r="OUW348" s="44"/>
+      <c r="OUX348" s="44"/>
+      <c r="OUY348" s="44"/>
+      <c r="OUZ348" s="44"/>
+      <c r="OVA348" s="44"/>
+      <c r="OVB348" s="44"/>
+      <c r="OVC348" s="44"/>
+      <c r="OVD348" s="44"/>
+      <c r="OVE348" s="44"/>
+      <c r="OVF348" s="44"/>
+      <c r="OVG348" s="44"/>
+      <c r="OVH348" s="44"/>
+      <c r="OVI348" s="44"/>
+      <c r="OVJ348" s="44"/>
+      <c r="OVK348" s="44"/>
+      <c r="OVL348" s="44"/>
+      <c r="OVM348" s="44"/>
+      <c r="OVN348" s="44"/>
+      <c r="OVO348" s="44"/>
+      <c r="OVP348" s="44"/>
+      <c r="OVQ348" s="44"/>
+      <c r="OVR348" s="44"/>
+      <c r="OVS348" s="44"/>
+      <c r="OVT348" s="44"/>
+      <c r="OVU348" s="44"/>
+      <c r="OVV348" s="44"/>
+      <c r="OVW348" s="44"/>
+      <c r="OVX348" s="44"/>
+      <c r="OVY348" s="44"/>
+      <c r="OVZ348" s="44"/>
+      <c r="OWA348" s="44"/>
+      <c r="OWB348" s="44"/>
+      <c r="OWC348" s="44"/>
+      <c r="OWD348" s="44"/>
+      <c r="OWE348" s="44"/>
+      <c r="OWF348" s="44"/>
+      <c r="OWG348" s="44"/>
+      <c r="OWH348" s="44"/>
+      <c r="OWI348" s="44"/>
+      <c r="OWJ348" s="44"/>
+      <c r="OWK348" s="44"/>
+      <c r="OWL348" s="44"/>
+      <c r="OWM348" s="44"/>
+      <c r="OWN348" s="44"/>
+      <c r="OWO348" s="44"/>
+      <c r="OWP348" s="44"/>
+      <c r="OWQ348" s="44"/>
+      <c r="OWR348" s="44"/>
+      <c r="OWS348" s="44"/>
+      <c r="OWT348" s="44"/>
+      <c r="OWU348" s="44"/>
+      <c r="OWV348" s="44"/>
+      <c r="OWW348" s="44"/>
+      <c r="OWX348" s="44"/>
+      <c r="OWY348" s="44"/>
+      <c r="OWZ348" s="44"/>
+      <c r="OXA348" s="44"/>
+      <c r="OXB348" s="44"/>
+      <c r="OXC348" s="44"/>
+      <c r="OXD348" s="44"/>
+      <c r="OXE348" s="44"/>
+      <c r="OXF348" s="44"/>
+      <c r="OXG348" s="44"/>
+      <c r="OXH348" s="44"/>
+      <c r="OXI348" s="44"/>
+      <c r="OXJ348" s="44"/>
+      <c r="OXK348" s="44"/>
+      <c r="OXL348" s="44"/>
+      <c r="OXM348" s="44"/>
+      <c r="OXN348" s="44"/>
+      <c r="OXO348" s="44"/>
+      <c r="OXP348" s="44"/>
+      <c r="OXQ348" s="44"/>
+      <c r="OXR348" s="44"/>
+      <c r="OXS348" s="44"/>
+      <c r="OXT348" s="44"/>
+      <c r="OXU348" s="44"/>
+      <c r="OXV348" s="44"/>
+      <c r="OXW348" s="44"/>
+      <c r="OXX348" s="44"/>
+      <c r="OXY348" s="44"/>
+      <c r="OXZ348" s="44"/>
+      <c r="OYA348" s="44"/>
+      <c r="OYB348" s="44"/>
+      <c r="OYC348" s="44"/>
+      <c r="OYD348" s="44"/>
+      <c r="OYE348" s="44"/>
+      <c r="OYF348" s="44"/>
+      <c r="OYG348" s="44"/>
+      <c r="OYH348" s="44"/>
+      <c r="OYI348" s="44"/>
+      <c r="OYJ348" s="44"/>
+      <c r="OYK348" s="44"/>
+      <c r="OYL348" s="44"/>
+      <c r="OYM348" s="44"/>
+      <c r="OYN348" s="44"/>
+      <c r="OYO348" s="44"/>
+      <c r="OYP348" s="44"/>
+      <c r="OYQ348" s="44"/>
+      <c r="OYR348" s="44"/>
+      <c r="OYS348" s="44"/>
+      <c r="OYT348" s="44"/>
+      <c r="OYU348" s="44"/>
+      <c r="OYV348" s="44"/>
+      <c r="OYW348" s="44"/>
+      <c r="OYX348" s="44"/>
+      <c r="OYY348" s="44"/>
+      <c r="OYZ348" s="44"/>
+      <c r="OZA348" s="44"/>
+      <c r="OZB348" s="44"/>
+      <c r="OZC348" s="44"/>
+      <c r="OZD348" s="44"/>
+      <c r="OZE348" s="44"/>
+      <c r="OZF348" s="44"/>
+      <c r="OZG348" s="44"/>
+      <c r="OZH348" s="44"/>
+      <c r="OZI348" s="44"/>
+      <c r="OZJ348" s="44"/>
+      <c r="OZK348" s="44"/>
+      <c r="OZL348" s="44"/>
+      <c r="OZM348" s="44"/>
+      <c r="OZN348" s="44"/>
+      <c r="OZO348" s="44"/>
+      <c r="OZP348" s="44"/>
+      <c r="OZQ348" s="44"/>
+      <c r="OZR348" s="44"/>
+      <c r="OZS348" s="44"/>
+      <c r="OZT348" s="44"/>
+      <c r="OZU348" s="44"/>
+      <c r="OZV348" s="44"/>
+      <c r="OZW348" s="44"/>
+      <c r="OZX348" s="44"/>
+      <c r="OZY348" s="44"/>
+      <c r="OZZ348" s="44"/>
+      <c r="PAA348" s="44"/>
+      <c r="PAB348" s="44"/>
+      <c r="PAC348" s="44"/>
+      <c r="PAD348" s="44"/>
+      <c r="PAE348" s="44"/>
+      <c r="PAF348" s="44"/>
+      <c r="PAG348" s="44"/>
+      <c r="PAH348" s="44"/>
+      <c r="PAI348" s="44"/>
+      <c r="PAJ348" s="44"/>
+      <c r="PAK348" s="44"/>
+      <c r="PAL348" s="44"/>
+      <c r="PAM348" s="44"/>
+      <c r="PAN348" s="44"/>
+      <c r="PAO348" s="44"/>
+      <c r="PAP348" s="44"/>
+      <c r="PAQ348" s="44"/>
+      <c r="PAR348" s="44"/>
+      <c r="PAS348" s="44"/>
+      <c r="PAT348" s="44"/>
+      <c r="PAU348" s="44"/>
+      <c r="PAV348" s="44"/>
+      <c r="PAW348" s="44"/>
+      <c r="PAX348" s="44"/>
+      <c r="PAY348" s="44"/>
+      <c r="PAZ348" s="44"/>
+      <c r="PBA348" s="44"/>
+      <c r="PBB348" s="44"/>
+      <c r="PBC348" s="44"/>
+      <c r="PBD348" s="44"/>
+      <c r="PBE348" s="44"/>
+      <c r="PBF348" s="44"/>
+      <c r="PBG348" s="44"/>
+      <c r="PBH348" s="44"/>
+      <c r="PBI348" s="44"/>
+      <c r="PBJ348" s="44"/>
+      <c r="PBK348" s="44"/>
+      <c r="PBL348" s="44"/>
+      <c r="PBM348" s="44"/>
+      <c r="PBN348" s="44"/>
+      <c r="PBO348" s="44"/>
+      <c r="PBP348" s="44"/>
+      <c r="PBQ348" s="44"/>
+      <c r="PBR348" s="44"/>
+      <c r="PBS348" s="44"/>
+      <c r="PBT348" s="44"/>
+      <c r="PBU348" s="44"/>
+      <c r="PBV348" s="44"/>
+      <c r="PBW348" s="44"/>
+      <c r="PBX348" s="44"/>
+      <c r="PBY348" s="44"/>
+      <c r="PBZ348" s="44"/>
+      <c r="PCA348" s="44"/>
+      <c r="PCB348" s="44"/>
+      <c r="PCC348" s="44"/>
+      <c r="PCD348" s="44"/>
+      <c r="PCE348" s="44"/>
+      <c r="PCF348" s="44"/>
+      <c r="PCG348" s="44"/>
+      <c r="PCH348" s="44"/>
+      <c r="PCI348" s="44"/>
+      <c r="PCJ348" s="44"/>
+      <c r="PCK348" s="44"/>
+      <c r="PCL348" s="44"/>
+      <c r="PCM348" s="44"/>
+      <c r="PCN348" s="44"/>
+      <c r="PCO348" s="44"/>
+      <c r="PCP348" s="44"/>
+      <c r="PCQ348" s="44"/>
+      <c r="PCR348" s="44"/>
+      <c r="PCS348" s="44"/>
+      <c r="PCT348" s="44"/>
+      <c r="PCU348" s="44"/>
+      <c r="PCV348" s="44"/>
+      <c r="PCW348" s="44"/>
+      <c r="PCX348" s="44"/>
+      <c r="PCY348" s="44"/>
+      <c r="PCZ348" s="44"/>
+      <c r="PDA348" s="44"/>
+      <c r="PDB348" s="44"/>
+      <c r="PDC348" s="44"/>
+      <c r="PDD348" s="44"/>
+      <c r="PDE348" s="44"/>
+      <c r="PDF348" s="44"/>
+      <c r="PDG348" s="44"/>
+      <c r="PDH348" s="44"/>
+      <c r="PDI348" s="44"/>
+      <c r="PDJ348" s="44"/>
+      <c r="PDK348" s="44"/>
+      <c r="PDL348" s="44"/>
+      <c r="PDM348" s="44"/>
+      <c r="PDN348" s="44"/>
+      <c r="PDO348" s="44"/>
+      <c r="PDP348" s="44"/>
+      <c r="PDQ348" s="44"/>
+      <c r="PDR348" s="44"/>
+      <c r="PDS348" s="44"/>
+      <c r="PDT348" s="44"/>
+      <c r="PDU348" s="44"/>
+      <c r="PDV348" s="44"/>
+      <c r="PDW348" s="44"/>
+      <c r="PDX348" s="44"/>
+      <c r="PDY348" s="44"/>
+      <c r="PDZ348" s="44"/>
+      <c r="PEA348" s="44"/>
+      <c r="PEB348" s="44"/>
+      <c r="PEC348" s="44"/>
+      <c r="PED348" s="44"/>
+      <c r="PEE348" s="44"/>
+      <c r="PEF348" s="44"/>
+      <c r="PEG348" s="44"/>
+      <c r="PEH348" s="44"/>
+      <c r="PEI348" s="44"/>
+      <c r="PEJ348" s="44"/>
+      <c r="PEK348" s="44"/>
+      <c r="PEL348" s="44"/>
+      <c r="PEM348" s="44"/>
+      <c r="PEN348" s="44"/>
+      <c r="PEO348" s="44"/>
+      <c r="PEP348" s="44"/>
+      <c r="PEQ348" s="44"/>
+      <c r="PER348" s="44"/>
+      <c r="PES348" s="44"/>
+      <c r="PET348" s="44"/>
+      <c r="PEU348" s="44"/>
+      <c r="PEV348" s="44"/>
+      <c r="PEW348" s="44"/>
+      <c r="PEX348" s="44"/>
+      <c r="PEY348" s="44"/>
+      <c r="PEZ348" s="44"/>
+      <c r="PFA348" s="44"/>
+      <c r="PFB348" s="44"/>
+      <c r="PFC348" s="44"/>
+      <c r="PFD348" s="44"/>
+      <c r="PFE348" s="44"/>
+      <c r="PFF348" s="44"/>
+      <c r="PFG348" s="44"/>
+      <c r="PFH348" s="44"/>
+      <c r="PFI348" s="44"/>
+      <c r="PFJ348" s="44"/>
+      <c r="PFK348" s="44"/>
+      <c r="PFL348" s="44"/>
+      <c r="PFM348" s="44"/>
+      <c r="PFN348" s="44"/>
+      <c r="PFO348" s="44"/>
+      <c r="PFP348" s="44"/>
+      <c r="PFQ348" s="44"/>
+      <c r="PFR348" s="44"/>
+      <c r="PFS348" s="44"/>
+      <c r="PFT348" s="44"/>
+      <c r="PFU348" s="44"/>
+      <c r="PFV348" s="44"/>
+      <c r="PFW348" s="44"/>
+      <c r="PFX348" s="44"/>
+      <c r="PFY348" s="44"/>
+      <c r="PFZ348" s="44"/>
+      <c r="PGA348" s="44"/>
+      <c r="PGB348" s="44"/>
+      <c r="PGC348" s="44"/>
+      <c r="PGD348" s="44"/>
+      <c r="PGE348" s="44"/>
+      <c r="PGF348" s="44"/>
+      <c r="PGG348" s="44"/>
+      <c r="PGH348" s="44"/>
+      <c r="PGI348" s="44"/>
+      <c r="PGJ348" s="44"/>
+      <c r="PGK348" s="44"/>
+      <c r="PGL348" s="44"/>
+      <c r="PGM348" s="44"/>
+      <c r="PGN348" s="44"/>
+      <c r="PGO348" s="44"/>
+      <c r="PGP348" s="44"/>
+      <c r="PGQ348" s="44"/>
+      <c r="PGR348" s="44"/>
+      <c r="PGS348" s="44"/>
+      <c r="PGT348" s="44"/>
+      <c r="PGU348" s="44"/>
+      <c r="PGV348" s="44"/>
+      <c r="PGW348" s="44"/>
+      <c r="PGX348" s="44"/>
+      <c r="PGY348" s="44"/>
+      <c r="PGZ348" s="44"/>
+      <c r="PHA348" s="44"/>
+      <c r="PHB348" s="44"/>
+      <c r="PHC348" s="44"/>
+      <c r="PHD348" s="44"/>
+      <c r="PHE348" s="44"/>
+      <c r="PHF348" s="44"/>
+      <c r="PHG348" s="44"/>
+      <c r="PHH348" s="44"/>
+      <c r="PHI348" s="44"/>
+      <c r="PHJ348" s="44"/>
+      <c r="PHK348" s="44"/>
+      <c r="PHL348" s="44"/>
+      <c r="PHM348" s="44"/>
+      <c r="PHN348" s="44"/>
+      <c r="PHO348" s="44"/>
+      <c r="PHP348" s="44"/>
+      <c r="PHQ348" s="44"/>
+      <c r="PHR348" s="44"/>
+      <c r="PHS348" s="44"/>
+      <c r="PHT348" s="44"/>
+      <c r="PHU348" s="44"/>
+      <c r="PHV348" s="44"/>
+      <c r="PHW348" s="44"/>
+      <c r="PHX348" s="44"/>
+      <c r="PHY348" s="44"/>
+      <c r="PHZ348" s="44"/>
+      <c r="PIA348" s="44"/>
+      <c r="PIB348" s="44"/>
+      <c r="PIC348" s="44"/>
+      <c r="PID348" s="44"/>
+      <c r="PIE348" s="44"/>
+      <c r="PIF348" s="44"/>
+      <c r="PIG348" s="44"/>
+      <c r="PIH348" s="44"/>
+      <c r="PII348" s="44"/>
+      <c r="PIJ348" s="44"/>
+      <c r="PIK348" s="44"/>
+      <c r="PIL348" s="44"/>
+      <c r="PIM348" s="44"/>
+      <c r="PIN348" s="44"/>
+      <c r="PIO348" s="44"/>
+      <c r="PIP348" s="44"/>
+      <c r="PIQ348" s="44"/>
+      <c r="PIR348" s="44"/>
+      <c r="PIS348" s="44"/>
+      <c r="PIT348" s="44"/>
+      <c r="PIU348" s="44"/>
+      <c r="PIV348" s="44"/>
+      <c r="PIW348" s="44"/>
+      <c r="PIX348" s="44"/>
+      <c r="PIY348" s="44"/>
+      <c r="PIZ348" s="44"/>
+      <c r="PJA348" s="44"/>
+      <c r="PJB348" s="44"/>
+      <c r="PJC348" s="44"/>
+      <c r="PJD348" s="44"/>
+      <c r="PJE348" s="44"/>
+      <c r="PJF348" s="44"/>
+      <c r="PJG348" s="44"/>
+      <c r="PJH348" s="44"/>
+      <c r="PJI348" s="44"/>
+      <c r="PJJ348" s="44"/>
+      <c r="PJK348" s="44"/>
+      <c r="PJL348" s="44"/>
+      <c r="PJM348" s="44"/>
+      <c r="PJN348" s="44"/>
+      <c r="PJO348" s="44"/>
+      <c r="PJP348" s="44"/>
+      <c r="PJQ348" s="44"/>
+      <c r="PJR348" s="44"/>
+      <c r="PJS348" s="44"/>
+      <c r="PJT348" s="44"/>
+      <c r="PJU348" s="44"/>
+      <c r="PJV348" s="44"/>
+      <c r="PJW348" s="44"/>
+      <c r="PJX348" s="44"/>
+      <c r="PJY348" s="44"/>
+      <c r="PJZ348" s="44"/>
+      <c r="PKA348" s="44"/>
+      <c r="PKB348" s="44"/>
+      <c r="PKC348" s="44"/>
+      <c r="PKD348" s="44"/>
+      <c r="PKE348" s="44"/>
+      <c r="PKF348" s="44"/>
+      <c r="PKG348" s="44"/>
+      <c r="PKH348" s="44"/>
+      <c r="PKI348" s="44"/>
+      <c r="PKJ348" s="44"/>
+      <c r="PKK348" s="44"/>
+      <c r="PKL348" s="44"/>
+      <c r="PKM348" s="44"/>
+      <c r="PKN348" s="44"/>
+      <c r="PKO348" s="44"/>
+      <c r="PKP348" s="44"/>
+      <c r="PKQ348" s="44"/>
+      <c r="PKR348" s="44"/>
+      <c r="PKS348" s="44"/>
+      <c r="PKT348" s="44"/>
+      <c r="PKU348" s="44"/>
+      <c r="PKV348" s="44"/>
+      <c r="PKW348" s="44"/>
+      <c r="PKX348" s="44"/>
+      <c r="PKY348" s="44"/>
+      <c r="PKZ348" s="44"/>
+      <c r="PLA348" s="44"/>
+      <c r="PLB348" s="44"/>
+      <c r="PLC348" s="44"/>
+      <c r="PLD348" s="44"/>
+      <c r="PLE348" s="44"/>
+      <c r="PLF348" s="44"/>
+      <c r="PLG348" s="44"/>
+      <c r="PLH348" s="44"/>
+      <c r="PLI348" s="44"/>
+      <c r="PLJ348" s="44"/>
+      <c r="PLK348" s="44"/>
+      <c r="PLL348" s="44"/>
+      <c r="PLM348" s="44"/>
+      <c r="PLN348" s="44"/>
+      <c r="PLO348" s="44"/>
+      <c r="PLP348" s="44"/>
+      <c r="PLQ348" s="44"/>
+      <c r="PLR348" s="44"/>
+      <c r="PLS348" s="44"/>
+      <c r="PLT348" s="44"/>
+      <c r="PLU348" s="44"/>
+      <c r="PLV348" s="44"/>
+      <c r="PLW348" s="44"/>
+      <c r="PLX348" s="44"/>
+      <c r="PLY348" s="44"/>
+      <c r="PLZ348" s="44"/>
+      <c r="PMA348" s="44"/>
+      <c r="PMB348" s="44"/>
+      <c r="PMC348" s="44"/>
+      <c r="PMD348" s="44"/>
+      <c r="PME348" s="44"/>
+      <c r="PMF348" s="44"/>
+      <c r="PMG348" s="44"/>
+      <c r="PMH348" s="44"/>
+      <c r="PMI348" s="44"/>
+      <c r="PMJ348" s="44"/>
+      <c r="PMK348" s="44"/>
+      <c r="PML348" s="44"/>
+      <c r="PMM348" s="44"/>
+      <c r="PMN348" s="44"/>
+      <c r="PMO348" s="44"/>
+      <c r="PMP348" s="44"/>
+      <c r="PMQ348" s="44"/>
+      <c r="PMR348" s="44"/>
+      <c r="PMS348" s="44"/>
+      <c r="PMT348" s="44"/>
+      <c r="PMU348" s="44"/>
+      <c r="PMV348" s="44"/>
+      <c r="PMW348" s="44"/>
+      <c r="PMX348" s="44"/>
+      <c r="PMY348" s="44"/>
+      <c r="PMZ348" s="44"/>
+      <c r="PNA348" s="44"/>
+      <c r="PNB348" s="44"/>
+      <c r="PNC348" s="44"/>
+      <c r="PND348" s="44"/>
+      <c r="PNE348" s="44"/>
+      <c r="PNF348" s="44"/>
+      <c r="PNG348" s="44"/>
+      <c r="PNH348" s="44"/>
+      <c r="PNI348" s="44"/>
+      <c r="PNJ348" s="44"/>
+      <c r="PNK348" s="44"/>
+      <c r="PNL348" s="44"/>
+      <c r="PNM348" s="44"/>
+      <c r="PNN348" s="44"/>
+      <c r="PNO348" s="44"/>
+      <c r="PNP348" s="44"/>
+      <c r="PNQ348" s="44"/>
+      <c r="PNR348" s="44"/>
+      <c r="PNS348" s="44"/>
+      <c r="PNT348" s="44"/>
+      <c r="PNU348" s="44"/>
+      <c r="PNV348" s="44"/>
+      <c r="PNW348" s="44"/>
+      <c r="PNX348" s="44"/>
+      <c r="PNY348" s="44"/>
+      <c r="PNZ348" s="44"/>
+      <c r="POA348" s="44"/>
+      <c r="POB348" s="44"/>
+      <c r="POC348" s="44"/>
+      <c r="POD348" s="44"/>
+      <c r="POE348" s="44"/>
+      <c r="POF348" s="44"/>
+      <c r="POG348" s="44"/>
+      <c r="POH348" s="44"/>
+      <c r="POI348" s="44"/>
+      <c r="POJ348" s="44"/>
+      <c r="POK348" s="44"/>
+      <c r="POL348" s="44"/>
+      <c r="POM348" s="44"/>
+      <c r="PON348" s="44"/>
+      <c r="POO348" s="44"/>
+      <c r="POP348" s="44"/>
+      <c r="POQ348" s="44"/>
+      <c r="POR348" s="44"/>
+      <c r="POS348" s="44"/>
+      <c r="POT348" s="44"/>
+      <c r="POU348" s="44"/>
+      <c r="POV348" s="44"/>
+      <c r="POW348" s="44"/>
+      <c r="POX348" s="44"/>
+      <c r="POY348" s="44"/>
+      <c r="POZ348" s="44"/>
+      <c r="PPA348" s="44"/>
+      <c r="PPB348" s="44"/>
+      <c r="PPC348" s="44"/>
+      <c r="PPD348" s="44"/>
+      <c r="PPE348" s="44"/>
+      <c r="PPF348" s="44"/>
+      <c r="PPG348" s="44"/>
+      <c r="PPH348" s="44"/>
+      <c r="PPI348" s="44"/>
+      <c r="PPJ348" s="44"/>
+      <c r="PPK348" s="44"/>
+      <c r="PPL348" s="44"/>
+      <c r="PPM348" s="44"/>
+      <c r="PPN348" s="44"/>
+      <c r="PPO348" s="44"/>
+      <c r="PPP348" s="44"/>
+      <c r="PPQ348" s="44"/>
+      <c r="PPR348" s="44"/>
+      <c r="PPS348" s="44"/>
+      <c r="PPT348" s="44"/>
+      <c r="PPU348" s="44"/>
+      <c r="PPV348" s="44"/>
+      <c r="PPW348" s="44"/>
+      <c r="PPX348" s="44"/>
+      <c r="PPY348" s="44"/>
+      <c r="PPZ348" s="44"/>
+      <c r="PQA348" s="44"/>
+      <c r="PQB348" s="44"/>
+      <c r="PQC348" s="44"/>
+      <c r="PQD348" s="44"/>
+      <c r="PQE348" s="44"/>
+      <c r="PQF348" s="44"/>
+      <c r="PQG348" s="44"/>
+      <c r="PQH348" s="44"/>
+      <c r="PQI348" s="44"/>
+      <c r="PQJ348" s="44"/>
+      <c r="PQK348" s="44"/>
+      <c r="PQL348" s="44"/>
+      <c r="PQM348" s="44"/>
+      <c r="PQN348" s="44"/>
+      <c r="PQO348" s="44"/>
+      <c r="PQP348" s="44"/>
+      <c r="PQQ348" s="44"/>
+      <c r="PQR348" s="44"/>
+      <c r="PQS348" s="44"/>
+      <c r="PQT348" s="44"/>
+      <c r="PQU348" s="44"/>
+      <c r="PQV348" s="44"/>
+      <c r="PQW348" s="44"/>
+      <c r="PQX348" s="44"/>
+      <c r="PQY348" s="44"/>
+      <c r="PQZ348" s="44"/>
+      <c r="PRA348" s="44"/>
+      <c r="PRB348" s="44"/>
+      <c r="PRC348" s="44"/>
+      <c r="PRD348" s="44"/>
+      <c r="PRE348" s="44"/>
+      <c r="PRF348" s="44"/>
+      <c r="PRG348" s="44"/>
+      <c r="PRH348" s="44"/>
+      <c r="PRI348" s="44"/>
+      <c r="PRJ348" s="44"/>
+      <c r="PRK348" s="44"/>
+      <c r="PRL348" s="44"/>
+      <c r="PRM348" s="44"/>
+      <c r="PRN348" s="44"/>
+      <c r="PRO348" s="44"/>
+      <c r="PRP348" s="44"/>
+      <c r="PRQ348" s="44"/>
+      <c r="PRR348" s="44"/>
+      <c r="PRS348" s="44"/>
+      <c r="PRT348" s="44"/>
+      <c r="PRU348" s="44"/>
+      <c r="PRV348" s="44"/>
+      <c r="PRW348" s="44"/>
+      <c r="PRX348" s="44"/>
+      <c r="PRY348" s="44"/>
+      <c r="PRZ348" s="44"/>
+      <c r="PSA348" s="44"/>
+      <c r="PSB348" s="44"/>
+      <c r="PSC348" s="44"/>
+      <c r="PSD348" s="44"/>
+      <c r="PSE348" s="44"/>
+      <c r="PSF348" s="44"/>
+      <c r="PSG348" s="44"/>
+      <c r="PSH348" s="44"/>
+      <c r="PSI348" s="44"/>
+      <c r="PSJ348" s="44"/>
+      <c r="PSK348" s="44"/>
+      <c r="PSL348" s="44"/>
+      <c r="PSM348" s="44"/>
+      <c r="PSN348" s="44"/>
+      <c r="PSO348" s="44"/>
+      <c r="PSP348" s="44"/>
+      <c r="PSQ348" s="44"/>
+      <c r="PSR348" s="44"/>
+      <c r="PSS348" s="44"/>
+      <c r="PST348" s="44"/>
+      <c r="PSU348" s="44"/>
+      <c r="PSV348" s="44"/>
+      <c r="PSW348" s="44"/>
+      <c r="PSX348" s="44"/>
+      <c r="PSY348" s="44"/>
+      <c r="PSZ348" s="44"/>
+      <c r="PTA348" s="44"/>
+      <c r="PTB348" s="44"/>
+      <c r="PTC348" s="44"/>
+      <c r="PTD348" s="44"/>
+      <c r="PTE348" s="44"/>
+      <c r="PTF348" s="44"/>
+      <c r="PTG348" s="44"/>
+      <c r="PTH348" s="44"/>
+      <c r="PTI348" s="44"/>
+      <c r="PTJ348" s="44"/>
+      <c r="PTK348" s="44"/>
+      <c r="PTL348" s="44"/>
+      <c r="PTM348" s="44"/>
+      <c r="PTN348" s="44"/>
+      <c r="PTO348" s="44"/>
+      <c r="PTP348" s="44"/>
+      <c r="PTQ348" s="44"/>
+      <c r="PTR348" s="44"/>
+      <c r="PTS348" s="44"/>
+      <c r="PTT348" s="44"/>
+      <c r="PTU348" s="44"/>
+      <c r="PTV348" s="44"/>
+      <c r="PTW348" s="44"/>
+      <c r="PTX348" s="44"/>
+      <c r="PTY348" s="44"/>
+      <c r="PTZ348" s="44"/>
+      <c r="PUA348" s="44"/>
+      <c r="PUB348" s="44"/>
+      <c r="PUC348" s="44"/>
+      <c r="PUD348" s="44"/>
+      <c r="PUE348" s="44"/>
+      <c r="PUF348" s="44"/>
+      <c r="PUG348" s="44"/>
+      <c r="PUH348" s="44"/>
+      <c r="PUI348" s="44"/>
+      <c r="PUJ348" s="44"/>
+      <c r="PUK348" s="44"/>
+      <c r="PUL348" s="44"/>
+      <c r="PUM348" s="44"/>
+      <c r="PUN348" s="44"/>
+      <c r="PUO348" s="44"/>
+      <c r="PUP348" s="44"/>
+      <c r="PUQ348" s="44"/>
+      <c r="PUR348" s="44"/>
+      <c r="PUS348" s="44"/>
+      <c r="PUT348" s="44"/>
+      <c r="PUU348" s="44"/>
+      <c r="PUV348" s="44"/>
+      <c r="PUW348" s="44"/>
+      <c r="PUX348" s="44"/>
+      <c r="PUY348" s="44"/>
+      <c r="PUZ348" s="44"/>
+      <c r="PVA348" s="44"/>
+      <c r="PVB348" s="44"/>
+      <c r="PVC348" s="44"/>
+      <c r="PVD348" s="44"/>
+      <c r="PVE348" s="44"/>
+      <c r="PVF348" s="44"/>
+      <c r="PVG348" s="44"/>
+      <c r="PVH348" s="44"/>
+      <c r="PVI348" s="44"/>
+      <c r="PVJ348" s="44"/>
+      <c r="PVK348" s="44"/>
+      <c r="PVL348" s="44"/>
+      <c r="PVM348" s="44"/>
+      <c r="PVN348" s="44"/>
+      <c r="PVO348" s="44"/>
+      <c r="PVP348" s="44"/>
+      <c r="PVQ348" s="44"/>
+      <c r="PVR348" s="44"/>
+      <c r="PVS348" s="44"/>
+      <c r="PVT348" s="44"/>
+      <c r="PVU348" s="44"/>
+      <c r="PVV348" s="44"/>
+      <c r="PVW348" s="44"/>
+      <c r="PVX348" s="44"/>
+      <c r="PVY348" s="44"/>
+      <c r="PVZ348" s="44"/>
+      <c r="PWA348" s="44"/>
+      <c r="PWB348" s="44"/>
+      <c r="PWC348" s="44"/>
+      <c r="PWD348" s="44"/>
+      <c r="PWE348" s="44"/>
+      <c r="PWF348" s="44"/>
+      <c r="PWG348" s="44"/>
+      <c r="PWH348" s="44"/>
+      <c r="PWI348" s="44"/>
+      <c r="PWJ348" s="44"/>
+      <c r="PWK348" s="44"/>
+      <c r="PWL348" s="44"/>
+      <c r="PWM348" s="44"/>
+      <c r="PWN348" s="44"/>
+      <c r="PWO348" s="44"/>
+      <c r="PWP348" s="44"/>
+      <c r="PWQ348" s="44"/>
+      <c r="PWR348" s="44"/>
+      <c r="PWS348" s="44"/>
+      <c r="PWT348" s="44"/>
+      <c r="PWU348" s="44"/>
+      <c r="PWV348" s="44"/>
+      <c r="PWW348" s="44"/>
+      <c r="PWX348" s="44"/>
+      <c r="PWY348" s="44"/>
+      <c r="PWZ348" s="44"/>
+      <c r="PXA348" s="44"/>
+      <c r="PXB348" s="44"/>
+      <c r="PXC348" s="44"/>
+      <c r="PXD348" s="44"/>
+      <c r="PXE348" s="44"/>
+      <c r="PXF348" s="44"/>
+      <c r="PXG348" s="44"/>
+      <c r="PXH348" s="44"/>
+      <c r="PXI348" s="44"/>
+      <c r="PXJ348" s="44"/>
+      <c r="PXK348" s="44"/>
+      <c r="PXL348" s="44"/>
+      <c r="PXM348" s="44"/>
+      <c r="PXN348" s="44"/>
+      <c r="PXO348" s="44"/>
+      <c r="PXP348" s="44"/>
+      <c r="PXQ348" s="44"/>
+      <c r="PXR348" s="44"/>
+      <c r="PXS348" s="44"/>
+      <c r="PXT348" s="44"/>
+      <c r="PXU348" s="44"/>
+      <c r="PXV348" s="44"/>
+      <c r="PXW348" s="44"/>
+      <c r="PXX348" s="44"/>
+      <c r="PXY348" s="44"/>
+      <c r="PXZ348" s="44"/>
+      <c r="PYA348" s="44"/>
+      <c r="PYB348" s="44"/>
+      <c r="PYC348" s="44"/>
+      <c r="PYD348" s="44"/>
+      <c r="PYE348" s="44"/>
+      <c r="PYF348" s="44"/>
+      <c r="PYG348" s="44"/>
+      <c r="PYH348" s="44"/>
+      <c r="PYI348" s="44"/>
+      <c r="PYJ348" s="44"/>
+      <c r="PYK348" s="44"/>
+      <c r="PYL348" s="44"/>
+      <c r="PYM348" s="44"/>
+      <c r="PYN348" s="44"/>
+      <c r="PYO348" s="44"/>
+      <c r="PYP348" s="44"/>
+      <c r="PYQ348" s="44"/>
+      <c r="PYR348" s="44"/>
+      <c r="PYS348" s="44"/>
+      <c r="PYT348" s="44"/>
+      <c r="PYU348" s="44"/>
+      <c r="PYV348" s="44"/>
+      <c r="PYW348" s="44"/>
+      <c r="PYX348" s="44"/>
+      <c r="PYY348" s="44"/>
+      <c r="PYZ348" s="44"/>
+      <c r="PZA348" s="44"/>
+      <c r="PZB348" s="44"/>
+      <c r="PZC348" s="44"/>
+      <c r="PZD348" s="44"/>
+      <c r="PZE348" s="44"/>
+      <c r="PZF348" s="44"/>
+      <c r="PZG348" s="44"/>
+      <c r="PZH348" s="44"/>
+      <c r="PZI348" s="44"/>
+      <c r="PZJ348" s="44"/>
+      <c r="PZK348" s="44"/>
+      <c r="PZL348" s="44"/>
+      <c r="PZM348" s="44"/>
+      <c r="PZN348" s="44"/>
+      <c r="PZO348" s="44"/>
+      <c r="PZP348" s="44"/>
+      <c r="PZQ348" s="44"/>
+      <c r="PZR348" s="44"/>
+      <c r="PZS348" s="44"/>
+      <c r="PZT348" s="44"/>
+      <c r="PZU348" s="44"/>
+      <c r="PZV348" s="44"/>
+      <c r="PZW348" s="44"/>
+      <c r="PZX348" s="44"/>
+      <c r="PZY348" s="44"/>
+      <c r="PZZ348" s="44"/>
+      <c r="QAA348" s="44"/>
+      <c r="QAB348" s="44"/>
+      <c r="QAC348" s="44"/>
+      <c r="QAD348" s="44"/>
+      <c r="QAE348" s="44"/>
+      <c r="QAF348" s="44"/>
+      <c r="QAG348" s="44"/>
+      <c r="QAH348" s="44"/>
+      <c r="QAI348" s="44"/>
+      <c r="QAJ348" s="44"/>
+      <c r="QAK348" s="44"/>
+      <c r="QAL348" s="44"/>
+      <c r="QAM348" s="44"/>
+      <c r="QAN348" s="44"/>
+      <c r="QAO348" s="44"/>
+      <c r="QAP348" s="44"/>
+      <c r="QAQ348" s="44"/>
+      <c r="QAR348" s="44"/>
+      <c r="QAS348" s="44"/>
+      <c r="QAT348" s="44"/>
+      <c r="QAU348" s="44"/>
+      <c r="QAV348" s="44"/>
+      <c r="QAW348" s="44"/>
+      <c r="QAX348" s="44"/>
+      <c r="QAY348" s="44"/>
+      <c r="QAZ348" s="44"/>
+      <c r="QBA348" s="44"/>
+      <c r="QBB348" s="44"/>
+      <c r="QBC348" s="44"/>
+      <c r="QBD348" s="44"/>
+      <c r="QBE348" s="44"/>
+      <c r="QBF348" s="44"/>
+      <c r="QBG348" s="44"/>
+      <c r="QBH348" s="44"/>
+      <c r="QBI348" s="44"/>
+      <c r="QBJ348" s="44"/>
+      <c r="QBK348" s="44"/>
+      <c r="QBL348" s="44"/>
+      <c r="QBM348" s="44"/>
+      <c r="QBN348" s="44"/>
+      <c r="QBO348" s="44"/>
+      <c r="QBP348" s="44"/>
+      <c r="QBQ348" s="44"/>
+      <c r="QBR348" s="44"/>
+      <c r="QBS348" s="44"/>
+      <c r="QBT348" s="44"/>
+      <c r="QBU348" s="44"/>
+      <c r="QBV348" s="44"/>
+      <c r="QBW348" s="44"/>
+      <c r="QBX348" s="44"/>
+      <c r="QBY348" s="44"/>
+      <c r="QBZ348" s="44"/>
+      <c r="QCA348" s="44"/>
+      <c r="QCB348" s="44"/>
+      <c r="QCC348" s="44"/>
+      <c r="QCD348" s="44"/>
+      <c r="QCE348" s="44"/>
+      <c r="QCF348" s="44"/>
+      <c r="QCG348" s="44"/>
+      <c r="QCH348" s="44"/>
+      <c r="QCI348" s="44"/>
+      <c r="QCJ348" s="44"/>
+      <c r="QCK348" s="44"/>
+      <c r="QCL348" s="44"/>
+      <c r="QCM348" s="44"/>
+      <c r="QCN348" s="44"/>
+      <c r="QCO348" s="44"/>
+      <c r="QCP348" s="44"/>
+      <c r="QCQ348" s="44"/>
+      <c r="QCR348" s="44"/>
+      <c r="QCS348" s="44"/>
+      <c r="QCT348" s="44"/>
+      <c r="QCU348" s="44"/>
+      <c r="QCV348" s="44"/>
+      <c r="QCW348" s="44"/>
+      <c r="QCX348" s="44"/>
+      <c r="QCY348" s="44"/>
+      <c r="QCZ348" s="44"/>
+      <c r="QDA348" s="44"/>
+      <c r="QDB348" s="44"/>
+      <c r="QDC348" s="44"/>
+      <c r="QDD348" s="44"/>
+      <c r="QDE348" s="44"/>
+      <c r="QDF348" s="44"/>
+      <c r="QDG348" s="44"/>
+      <c r="QDH348" s="44"/>
+      <c r="QDI348" s="44"/>
+      <c r="QDJ348" s="44"/>
+      <c r="QDK348" s="44"/>
+      <c r="QDL348" s="44"/>
+      <c r="QDM348" s="44"/>
+      <c r="QDN348" s="44"/>
+      <c r="QDO348" s="44"/>
+      <c r="QDP348" s="44"/>
+      <c r="QDQ348" s="44"/>
+      <c r="QDR348" s="44"/>
+      <c r="QDS348" s="44"/>
+      <c r="QDT348" s="44"/>
+      <c r="QDU348" s="44"/>
+      <c r="QDV348" s="44"/>
+      <c r="QDW348" s="44"/>
+      <c r="QDX348" s="44"/>
+      <c r="QDY348" s="44"/>
+      <c r="QDZ348" s="44"/>
+      <c r="QEA348" s="44"/>
+      <c r="QEB348" s="44"/>
+      <c r="QEC348" s="44"/>
+      <c r="QED348" s="44"/>
+      <c r="QEE348" s="44"/>
+      <c r="QEF348" s="44"/>
+      <c r="QEG348" s="44"/>
+      <c r="QEH348" s="44"/>
+      <c r="QEI348" s="44"/>
+      <c r="QEJ348" s="44"/>
+      <c r="QEK348" s="44"/>
+      <c r="QEL348" s="44"/>
+      <c r="QEM348" s="44"/>
+      <c r="QEN348" s="44"/>
+      <c r="QEO348" s="44"/>
+      <c r="QEP348" s="44"/>
+      <c r="QEQ348" s="44"/>
+      <c r="QER348" s="44"/>
+      <c r="QES348" s="44"/>
+      <c r="QET348" s="44"/>
+      <c r="QEU348" s="44"/>
+      <c r="QEV348" s="44"/>
+      <c r="QEW348" s="44"/>
+      <c r="QEX348" s="44"/>
+      <c r="QEY348" s="44"/>
+      <c r="QEZ348" s="44"/>
+      <c r="QFA348" s="44"/>
+      <c r="QFB348" s="44"/>
+      <c r="QFC348" s="44"/>
+      <c r="QFD348" s="44"/>
+      <c r="QFE348" s="44"/>
+      <c r="QFF348" s="44"/>
+      <c r="QFG348" s="44"/>
+      <c r="QFH348" s="44"/>
+      <c r="QFI348" s="44"/>
+      <c r="QFJ348" s="44"/>
+      <c r="QFK348" s="44"/>
+      <c r="QFL348" s="44"/>
+      <c r="QFM348" s="44"/>
+      <c r="QFN348" s="44"/>
+      <c r="QFO348" s="44"/>
+      <c r="QFP348" s="44"/>
+      <c r="QFQ348" s="44"/>
+      <c r="QFR348" s="44"/>
+      <c r="QFS348" s="44"/>
+      <c r="QFT348" s="44"/>
+      <c r="QFU348" s="44"/>
+      <c r="QFV348" s="44"/>
+      <c r="QFW348" s="44"/>
+      <c r="QFX348" s="44"/>
+      <c r="QFY348" s="44"/>
+      <c r="QFZ348" s="44"/>
+      <c r="QGA348" s="44"/>
+      <c r="QGB348" s="44"/>
+      <c r="QGC348" s="44"/>
+      <c r="QGD348" s="44"/>
+      <c r="QGE348" s="44"/>
+      <c r="QGF348" s="44"/>
+      <c r="QGG348" s="44"/>
+      <c r="QGH348" s="44"/>
+      <c r="QGI348" s="44"/>
+      <c r="QGJ348" s="44"/>
+      <c r="QGK348" s="44"/>
+      <c r="QGL348" s="44"/>
+      <c r="QGM348" s="44"/>
+      <c r="QGN348" s="44"/>
+      <c r="QGO348" s="44"/>
+      <c r="QGP348" s="44"/>
+      <c r="QGQ348" s="44"/>
+      <c r="QGR348" s="44"/>
+      <c r="QGS348" s="44"/>
+      <c r="QGT348" s="44"/>
+      <c r="QGU348" s="44"/>
+      <c r="QGV348" s="44"/>
+      <c r="QGW348" s="44"/>
+      <c r="QGX348" s="44"/>
+      <c r="QGY348" s="44"/>
+      <c r="QGZ348" s="44"/>
+      <c r="QHA348" s="44"/>
+      <c r="QHB348" s="44"/>
+      <c r="QHC348" s="44"/>
+      <c r="QHD348" s="44"/>
+      <c r="QHE348" s="44"/>
+      <c r="QHF348" s="44"/>
+      <c r="QHG348" s="44"/>
+      <c r="QHH348" s="44"/>
+      <c r="QHI348" s="44"/>
+      <c r="QHJ348" s="44"/>
+      <c r="QHK348" s="44"/>
+      <c r="QHL348" s="44"/>
+      <c r="QHM348" s="44"/>
+      <c r="QHN348" s="44"/>
+      <c r="QHO348" s="44"/>
+      <c r="QHP348" s="44"/>
+      <c r="QHQ348" s="44"/>
+      <c r="QHR348" s="44"/>
+      <c r="QHS348" s="44"/>
+      <c r="QHT348" s="44"/>
+      <c r="QHU348" s="44"/>
+      <c r="QHV348" s="44"/>
+      <c r="QHW348" s="44"/>
+      <c r="QHX348" s="44"/>
+      <c r="QHY348" s="44"/>
+      <c r="QHZ348" s="44"/>
+      <c r="QIA348" s="44"/>
+      <c r="QIB348" s="44"/>
+      <c r="QIC348" s="44"/>
+      <c r="QID348" s="44"/>
+      <c r="QIE348" s="44"/>
+      <c r="QIF348" s="44"/>
+      <c r="QIG348" s="44"/>
+      <c r="QIH348" s="44"/>
+      <c r="QII348" s="44"/>
+      <c r="QIJ348" s="44"/>
+      <c r="QIK348" s="44"/>
+      <c r="QIL348" s="44"/>
+      <c r="QIM348" s="44"/>
+      <c r="QIN348" s="44"/>
+      <c r="QIO348" s="44"/>
+      <c r="QIP348" s="44"/>
+      <c r="QIQ348" s="44"/>
+      <c r="QIR348" s="44"/>
+      <c r="QIS348" s="44"/>
+      <c r="QIT348" s="44"/>
+      <c r="QIU348" s="44"/>
+      <c r="QIV348" s="44"/>
+      <c r="QIW348" s="44"/>
+      <c r="QIX348" s="44"/>
+      <c r="QIY348" s="44"/>
+      <c r="QIZ348" s="44"/>
+      <c r="QJA348" s="44"/>
+      <c r="QJB348" s="44"/>
+      <c r="QJC348" s="44"/>
+      <c r="QJD348" s="44"/>
+      <c r="QJE348" s="44"/>
+      <c r="QJF348" s="44"/>
+      <c r="QJG348" s="44"/>
+      <c r="QJH348" s="44"/>
+      <c r="QJI348" s="44"/>
+      <c r="QJJ348" s="44"/>
+      <c r="QJK348" s="44"/>
+      <c r="QJL348" s="44"/>
+      <c r="QJM348" s="44"/>
+      <c r="QJN348" s="44"/>
+      <c r="QJO348" s="44"/>
+      <c r="QJP348" s="44"/>
+      <c r="QJQ348" s="44"/>
+      <c r="QJR348" s="44"/>
+      <c r="QJS348" s="44"/>
+      <c r="QJT348" s="44"/>
+      <c r="QJU348" s="44"/>
+      <c r="QJV348" s="44"/>
+      <c r="QJW348" s="44"/>
+      <c r="QJX348" s="44"/>
+      <c r="QJY348" s="44"/>
+      <c r="QJZ348" s="44"/>
+      <c r="QKA348" s="44"/>
+      <c r="QKB348" s="44"/>
+      <c r="QKC348" s="44"/>
+      <c r="QKD348" s="44"/>
+      <c r="QKE348" s="44"/>
+      <c r="QKF348" s="44"/>
+      <c r="QKG348" s="44"/>
+      <c r="QKH348" s="44"/>
+      <c r="QKI348" s="44"/>
+      <c r="QKJ348" s="44"/>
+      <c r="QKK348" s="44"/>
+      <c r="QKL348" s="44"/>
+      <c r="QKM348" s="44"/>
+      <c r="QKN348" s="44"/>
+      <c r="QKO348" s="44"/>
+      <c r="QKP348" s="44"/>
+      <c r="QKQ348" s="44"/>
+      <c r="QKR348" s="44"/>
+      <c r="QKS348" s="44"/>
+      <c r="QKT348" s="44"/>
+      <c r="QKU348" s="44"/>
+      <c r="QKV348" s="44"/>
+      <c r="QKW348" s="44"/>
+      <c r="QKX348" s="44"/>
+      <c r="QKY348" s="44"/>
+      <c r="QKZ348" s="44"/>
+      <c r="QLA348" s="44"/>
+      <c r="QLB348" s="44"/>
+      <c r="QLC348" s="44"/>
+      <c r="QLD348" s="44"/>
+      <c r="QLE348" s="44"/>
+      <c r="QLF348" s="44"/>
+      <c r="QLG348" s="44"/>
+      <c r="QLH348" s="44"/>
+      <c r="QLI348" s="44"/>
+      <c r="QLJ348" s="44"/>
+      <c r="QLK348" s="44"/>
+      <c r="QLL348" s="44"/>
+      <c r="QLM348" s="44"/>
+      <c r="QLN348" s="44"/>
+      <c r="QLO348" s="44"/>
+      <c r="QLP348" s="44"/>
+      <c r="QLQ348" s="44"/>
+      <c r="QLR348" s="44"/>
+      <c r="QLS348" s="44"/>
+      <c r="QLT348" s="44"/>
+      <c r="QLU348" s="44"/>
+      <c r="QLV348" s="44"/>
+      <c r="QLW348" s="44"/>
+      <c r="QLX348" s="44"/>
+      <c r="QLY348" s="44"/>
+      <c r="QLZ348" s="44"/>
+      <c r="QMA348" s="44"/>
+      <c r="QMB348" s="44"/>
+      <c r="QMC348" s="44"/>
+      <c r="QMD348" s="44"/>
+      <c r="QME348" s="44"/>
+      <c r="QMF348" s="44"/>
+      <c r="QMG348" s="44"/>
+      <c r="QMH348" s="44"/>
+      <c r="QMI348" s="44"/>
+      <c r="QMJ348" s="44"/>
+      <c r="QMK348" s="44"/>
+      <c r="QML348" s="44"/>
+      <c r="QMM348" s="44"/>
+      <c r="QMN348" s="44"/>
+      <c r="QMO348" s="44"/>
+      <c r="QMP348" s="44"/>
+      <c r="QMQ348" s="44"/>
+      <c r="QMR348" s="44"/>
+      <c r="QMS348" s="44"/>
+      <c r="QMT348" s="44"/>
+      <c r="QMU348" s="44"/>
+      <c r="QMV348" s="44"/>
+      <c r="QMW348" s="44"/>
+      <c r="QMX348" s="44"/>
+      <c r="QMY348" s="44"/>
+      <c r="QMZ348" s="44"/>
+      <c r="QNA348" s="44"/>
+      <c r="QNB348" s="44"/>
+      <c r="QNC348" s="44"/>
+      <c r="QND348" s="44"/>
+      <c r="QNE348" s="44"/>
+      <c r="QNF348" s="44"/>
+      <c r="QNG348" s="44"/>
+      <c r="QNH348" s="44"/>
+      <c r="QNI348" s="44"/>
+      <c r="QNJ348" s="44"/>
+      <c r="QNK348" s="44"/>
+      <c r="QNL348" s="44"/>
+      <c r="QNM348" s="44"/>
+      <c r="QNN348" s="44"/>
+      <c r="QNO348" s="44"/>
+      <c r="QNP348" s="44"/>
+      <c r="QNQ348" s="44"/>
+      <c r="QNR348" s="44"/>
+      <c r="QNS348" s="44"/>
+      <c r="QNT348" s="44"/>
+      <c r="QNU348" s="44"/>
+      <c r="QNV348" s="44"/>
+      <c r="QNW348" s="44"/>
+      <c r="QNX348" s="44"/>
+      <c r="QNY348" s="44"/>
+      <c r="QNZ348" s="44"/>
+      <c r="QOA348" s="44"/>
+      <c r="QOB348" s="44"/>
+      <c r="QOC348" s="44"/>
+      <c r="QOD348" s="44"/>
+      <c r="QOE348" s="44"/>
+      <c r="QOF348" s="44"/>
+      <c r="QOG348" s="44"/>
+      <c r="QOH348" s="44"/>
+      <c r="QOI348" s="44"/>
+      <c r="QOJ348" s="44"/>
+      <c r="QOK348" s="44"/>
+      <c r="QOL348" s="44"/>
+      <c r="QOM348" s="44"/>
+      <c r="QON348" s="44"/>
+      <c r="QOO348" s="44"/>
+      <c r="QOP348" s="44"/>
+      <c r="QOQ348" s="44"/>
+      <c r="QOR348" s="44"/>
+      <c r="QOS348" s="44"/>
+      <c r="QOT348" s="44"/>
+      <c r="QOU348" s="44"/>
+      <c r="QOV348" s="44"/>
+      <c r="QOW348" s="44"/>
+      <c r="QOX348" s="44"/>
+      <c r="QOY348" s="44"/>
+      <c r="QOZ348" s="44"/>
+      <c r="QPA348" s="44"/>
+      <c r="QPB348" s="44"/>
+      <c r="QPC348" s="44"/>
+      <c r="QPD348" s="44"/>
+      <c r="QPE348" s="44"/>
+      <c r="QPF348" s="44"/>
+      <c r="QPG348" s="44"/>
+      <c r="QPH348" s="44"/>
+      <c r="QPI348" s="44"/>
+      <c r="QPJ348" s="44"/>
+      <c r="QPK348" s="44"/>
+      <c r="QPL348" s="44"/>
+      <c r="QPM348" s="44"/>
+      <c r="QPN348" s="44"/>
+      <c r="QPO348" s="44"/>
+      <c r="QPP348" s="44"/>
+      <c r="QPQ348" s="44"/>
+      <c r="QPR348" s="44"/>
+      <c r="QPS348" s="44"/>
+      <c r="QPT348" s="44"/>
+      <c r="QPU348" s="44"/>
+      <c r="QPV348" s="44"/>
+      <c r="QPW348" s="44"/>
+      <c r="QPX348" s="44"/>
+      <c r="QPY348" s="44"/>
+      <c r="QPZ348" s="44"/>
+      <c r="QQA348" s="44"/>
+      <c r="QQB348" s="44"/>
+      <c r="QQC348" s="44"/>
+      <c r="QQD348" s="44"/>
+      <c r="QQE348" s="44"/>
+      <c r="QQF348" s="44"/>
+      <c r="QQG348" s="44"/>
+      <c r="QQH348" s="44"/>
+      <c r="QQI348" s="44"/>
+      <c r="QQJ348" s="44"/>
+      <c r="QQK348" s="44"/>
+      <c r="QQL348" s="44"/>
+      <c r="QQM348" s="44"/>
+      <c r="QQN348" s="44"/>
+      <c r="QQO348" s="44"/>
+      <c r="QQP348" s="44"/>
+      <c r="QQQ348" s="44"/>
+      <c r="QQR348" s="44"/>
+      <c r="QQS348" s="44"/>
+      <c r="QQT348" s="44"/>
+      <c r="QQU348" s="44"/>
+      <c r="QQV348" s="44"/>
+      <c r="QQW348" s="44"/>
+      <c r="QQX348" s="44"/>
+      <c r="QQY348" s="44"/>
+      <c r="QQZ348" s="44"/>
+      <c r="QRA348" s="44"/>
+      <c r="QRB348" s="44"/>
+      <c r="QRC348" s="44"/>
+      <c r="QRD348" s="44"/>
+      <c r="QRE348" s="44"/>
+      <c r="QRF348" s="44"/>
+      <c r="QRG348" s="44"/>
+      <c r="QRH348" s="44"/>
+      <c r="QRI348" s="44"/>
+      <c r="QRJ348" s="44"/>
+      <c r="QRK348" s="44"/>
+      <c r="QRL348" s="44"/>
+      <c r="QRM348" s="44"/>
+      <c r="QRN348" s="44"/>
+      <c r="QRO348" s="44"/>
+      <c r="QRP348" s="44"/>
+      <c r="QRQ348" s="44"/>
+      <c r="QRR348" s="44"/>
+      <c r="QRS348" s="44"/>
+      <c r="QRT348" s="44"/>
+      <c r="QRU348" s="44"/>
+      <c r="QRV348" s="44"/>
+      <c r="QRW348" s="44"/>
+      <c r="QRX348" s="44"/>
+      <c r="QRY348" s="44"/>
+      <c r="QRZ348" s="44"/>
+      <c r="QSA348" s="44"/>
+      <c r="QSB348" s="44"/>
+      <c r="QSC348" s="44"/>
+      <c r="QSD348" s="44"/>
+      <c r="QSE348" s="44"/>
+      <c r="QSF348" s="44"/>
+      <c r="QSG348" s="44"/>
+      <c r="QSH348" s="44"/>
+      <c r="QSI348" s="44"/>
+      <c r="QSJ348" s="44"/>
+      <c r="QSK348" s="44"/>
+      <c r="QSL348" s="44"/>
+      <c r="QSM348" s="44"/>
+      <c r="QSN348" s="44"/>
+      <c r="QSO348" s="44"/>
+      <c r="QSP348" s="44"/>
+      <c r="QSQ348" s="44"/>
+      <c r="QSR348" s="44"/>
+      <c r="QSS348" s="44"/>
+      <c r="QST348" s="44"/>
+      <c r="QSU348" s="44"/>
+      <c r="QSV348" s="44"/>
+      <c r="QSW348" s="44"/>
+      <c r="QSX348" s="44"/>
+      <c r="QSY348" s="44"/>
+      <c r="QSZ348" s="44"/>
+      <c r="QTA348" s="44"/>
+      <c r="QTB348" s="44"/>
+      <c r="QTC348" s="44"/>
+      <c r="QTD348" s="44"/>
+      <c r="QTE348" s="44"/>
+      <c r="QTF348" s="44"/>
+      <c r="QTG348" s="44"/>
+      <c r="QTH348" s="44"/>
+      <c r="QTI348" s="44"/>
+      <c r="QTJ348" s="44"/>
+      <c r="QTK348" s="44"/>
+      <c r="QTL348" s="44"/>
+      <c r="QTM348" s="44"/>
+      <c r="QTN348" s="44"/>
+      <c r="QTO348" s="44"/>
+      <c r="QTP348" s="44"/>
+      <c r="QTQ348" s="44"/>
+      <c r="QTR348" s="44"/>
+      <c r="QTS348" s="44"/>
+      <c r="QTT348" s="44"/>
+      <c r="QTU348" s="44"/>
+      <c r="QTV348" s="44"/>
+      <c r="QTW348" s="44"/>
+      <c r="QTX348" s="44"/>
+      <c r="QTY348" s="44"/>
+      <c r="QTZ348" s="44"/>
+      <c r="QUA348" s="44"/>
+      <c r="QUB348" s="44"/>
+      <c r="QUC348" s="44"/>
+      <c r="QUD348" s="44"/>
+      <c r="QUE348" s="44"/>
+      <c r="QUF348" s="44"/>
+      <c r="QUG348" s="44"/>
+      <c r="QUH348" s="44"/>
+      <c r="QUI348" s="44"/>
+      <c r="QUJ348" s="44"/>
+      <c r="QUK348" s="44"/>
+      <c r="QUL348" s="44"/>
+      <c r="QUM348" s="44"/>
+      <c r="QUN348" s="44"/>
+      <c r="QUO348" s="44"/>
+      <c r="QUP348" s="44"/>
+      <c r="QUQ348" s="44"/>
+      <c r="QUR348" s="44"/>
+      <c r="QUS348" s="44"/>
+      <c r="QUT348" s="44"/>
+      <c r="QUU348" s="44"/>
+      <c r="QUV348" s="44"/>
+      <c r="QUW348" s="44"/>
+      <c r="QUX348" s="44"/>
+      <c r="QUY348" s="44"/>
+      <c r="QUZ348" s="44"/>
+      <c r="QVA348" s="44"/>
+      <c r="QVB348" s="44"/>
+      <c r="QVC348" s="44"/>
+      <c r="QVD348" s="44"/>
+      <c r="QVE348" s="44"/>
+      <c r="QVF348" s="44"/>
+      <c r="QVG348" s="44"/>
+      <c r="QVH348" s="44"/>
+      <c r="QVI348" s="44"/>
+      <c r="QVJ348" s="44"/>
+      <c r="QVK348" s="44"/>
+      <c r="QVL348" s="44"/>
+      <c r="QVM348" s="44"/>
+      <c r="QVN348" s="44"/>
+      <c r="QVO348" s="44"/>
+      <c r="QVP348" s="44"/>
+      <c r="QVQ348" s="44"/>
+      <c r="QVR348" s="44"/>
+      <c r="QVS348" s="44"/>
+      <c r="QVT348" s="44"/>
+      <c r="QVU348" s="44"/>
+      <c r="QVV348" s="44"/>
+      <c r="QVW348" s="44"/>
+      <c r="QVX348" s="44"/>
+      <c r="QVY348" s="44"/>
+      <c r="QVZ348" s="44"/>
+      <c r="QWA348" s="44"/>
+      <c r="QWB348" s="44"/>
+      <c r="QWC348" s="44"/>
+      <c r="QWD348" s="44"/>
+      <c r="QWE348" s="44"/>
+      <c r="QWF348" s="44"/>
+      <c r="QWG348" s="44"/>
+      <c r="QWH348" s="44"/>
+      <c r="QWI348" s="44"/>
+      <c r="QWJ348" s="44"/>
+      <c r="QWK348" s="44"/>
+      <c r="QWL348" s="44"/>
+      <c r="QWM348" s="44"/>
+      <c r="QWN348" s="44"/>
+      <c r="QWO348" s="44"/>
+      <c r="QWP348" s="44"/>
+      <c r="QWQ348" s="44"/>
+      <c r="QWR348" s="44"/>
+      <c r="QWS348" s="44"/>
+      <c r="QWT348" s="44"/>
+      <c r="QWU348" s="44"/>
+      <c r="QWV348" s="44"/>
+      <c r="QWW348" s="44"/>
+      <c r="QWX348" s="44"/>
+      <c r="QWY348" s="44"/>
+      <c r="QWZ348" s="44"/>
+      <c r="QXA348" s="44"/>
+      <c r="QXB348" s="44"/>
+      <c r="QXC348" s="44"/>
+      <c r="QXD348" s="44"/>
+      <c r="QXE348" s="44"/>
+      <c r="QXF348" s="44"/>
+      <c r="QXG348" s="44"/>
+      <c r="QXH348" s="44"/>
+      <c r="QXI348" s="44"/>
+      <c r="QXJ348" s="44"/>
+      <c r="QXK348" s="44"/>
+      <c r="QXL348" s="44"/>
+      <c r="QXM348" s="44"/>
+      <c r="QXN348" s="44"/>
+      <c r="QXO348" s="44"/>
+      <c r="QXP348" s="44"/>
+      <c r="QXQ348" s="44"/>
+      <c r="QXR348" s="44"/>
+      <c r="QXS348" s="44"/>
+      <c r="QXT348" s="44"/>
+      <c r="QXU348" s="44"/>
+      <c r="QXV348" s="44"/>
+      <c r="QXW348" s="44"/>
+      <c r="QXX348" s="44"/>
+      <c r="QXY348" s="44"/>
+      <c r="QXZ348" s="44"/>
+      <c r="QYA348" s="44"/>
+      <c r="QYB348" s="44"/>
+      <c r="QYC348" s="44"/>
+      <c r="QYD348" s="44"/>
+      <c r="QYE348" s="44"/>
+      <c r="QYF348" s="44"/>
+      <c r="QYG348" s="44"/>
+      <c r="QYH348" s="44"/>
+      <c r="QYI348" s="44"/>
+      <c r="QYJ348" s="44"/>
+      <c r="QYK348" s="44"/>
+      <c r="QYL348" s="44"/>
+      <c r="QYM348" s="44"/>
+      <c r="QYN348" s="44"/>
+      <c r="QYO348" s="44"/>
+      <c r="QYP348" s="44"/>
+      <c r="QYQ348" s="44"/>
+      <c r="QYR348" s="44"/>
+      <c r="QYS348" s="44"/>
+      <c r="QYT348" s="44"/>
+      <c r="QYU348" s="44"/>
+      <c r="QYV348" s="44"/>
+      <c r="QYW348" s="44"/>
+      <c r="QYX348" s="44"/>
+      <c r="QYY348" s="44"/>
+      <c r="QYZ348" s="44"/>
+      <c r="QZA348" s="44"/>
+      <c r="QZB348" s="44"/>
+      <c r="QZC348" s="44"/>
+      <c r="QZD348" s="44"/>
+      <c r="QZE348" s="44"/>
+      <c r="QZF348" s="44"/>
+      <c r="QZG348" s="44"/>
+      <c r="QZH348" s="44"/>
+      <c r="QZI348" s="44"/>
+      <c r="QZJ348" s="44"/>
+      <c r="QZK348" s="44"/>
+      <c r="QZL348" s="44"/>
+      <c r="QZM348" s="44"/>
+      <c r="QZN348" s="44"/>
+      <c r="QZO348" s="44"/>
+      <c r="QZP348" s="44"/>
+      <c r="QZQ348" s="44"/>
+      <c r="QZR348" s="44"/>
+      <c r="QZS348" s="44"/>
+      <c r="QZT348" s="44"/>
+      <c r="QZU348" s="44"/>
+      <c r="QZV348" s="44"/>
+      <c r="QZW348" s="44"/>
+      <c r="QZX348" s="44"/>
+      <c r="QZY348" s="44"/>
+      <c r="QZZ348" s="44"/>
+      <c r="RAA348" s="44"/>
+      <c r="RAB348" s="44"/>
+      <c r="RAC348" s="44"/>
+      <c r="RAD348" s="44"/>
+      <c r="RAE348" s="44"/>
+      <c r="RAF348" s="44"/>
+      <c r="RAG348" s="44"/>
+      <c r="RAH348" s="44"/>
+      <c r="RAI348" s="44"/>
+      <c r="RAJ348" s="44"/>
+      <c r="RAK348" s="44"/>
+      <c r="RAL348" s="44"/>
+      <c r="RAM348" s="44"/>
+      <c r="RAN348" s="44"/>
+      <c r="RAO348" s="44"/>
+      <c r="RAP348" s="44"/>
+      <c r="RAQ348" s="44"/>
+      <c r="RAR348" s="44"/>
+      <c r="RAS348" s="44"/>
+      <c r="RAT348" s="44"/>
+      <c r="RAU348" s="44"/>
+      <c r="RAV348" s="44"/>
+      <c r="RAW348" s="44"/>
+      <c r="RAX348" s="44"/>
+      <c r="RAY348" s="44"/>
+      <c r="RAZ348" s="44"/>
+      <c r="RBA348" s="44"/>
+      <c r="RBB348" s="44"/>
+      <c r="RBC348" s="44"/>
+      <c r="RBD348" s="44"/>
+      <c r="RBE348" s="44"/>
+      <c r="RBF348" s="44"/>
+      <c r="RBG348" s="44"/>
+      <c r="RBH348" s="44"/>
+      <c r="RBI348" s="44"/>
+      <c r="RBJ348" s="44"/>
+      <c r="RBK348" s="44"/>
+      <c r="RBL348" s="44"/>
+      <c r="RBM348" s="44"/>
+      <c r="RBN348" s="44"/>
+      <c r="RBO348" s="44"/>
+      <c r="RBP348" s="44"/>
+      <c r="RBQ348" s="44"/>
+      <c r="RBR348" s="44"/>
+      <c r="RBS348" s="44"/>
+      <c r="RBT348" s="44"/>
+      <c r="RBU348" s="44"/>
+      <c r="RBV348" s="44"/>
+      <c r="RBW348" s="44"/>
+      <c r="RBX348" s="44"/>
+      <c r="RBY348" s="44"/>
+      <c r="RBZ348" s="44"/>
+      <c r="RCA348" s="44"/>
+      <c r="RCB348" s="44"/>
+      <c r="RCC348" s="44"/>
+      <c r="RCD348" s="44"/>
+      <c r="RCE348" s="44"/>
+      <c r="RCF348" s="44"/>
+      <c r="RCG348" s="44"/>
+      <c r="RCH348" s="44"/>
+      <c r="RCI348" s="44"/>
+      <c r="RCJ348" s="44"/>
+      <c r="RCK348" s="44"/>
+      <c r="RCL348" s="44"/>
+      <c r="RCM348" s="44"/>
+      <c r="RCN348" s="44"/>
+      <c r="RCO348" s="44"/>
+      <c r="RCP348" s="44"/>
+      <c r="RCQ348" s="44"/>
+      <c r="RCR348" s="44"/>
+      <c r="RCS348" s="44"/>
+      <c r="RCT348" s="44"/>
+      <c r="RCU348" s="44"/>
+      <c r="RCV348" s="44"/>
+      <c r="RCW348" s="44"/>
+      <c r="RCX348" s="44"/>
+      <c r="RCY348" s="44"/>
+      <c r="RCZ348" s="44"/>
+      <c r="RDA348" s="44"/>
+      <c r="RDB348" s="44"/>
+      <c r="RDC348" s="44"/>
+      <c r="RDD348" s="44"/>
+      <c r="RDE348" s="44"/>
+      <c r="RDF348" s="44"/>
+      <c r="RDG348" s="44"/>
+      <c r="RDH348" s="44"/>
+      <c r="RDI348" s="44"/>
+      <c r="RDJ348" s="44"/>
+      <c r="RDK348" s="44"/>
+      <c r="RDL348" s="44"/>
+      <c r="RDM348" s="44"/>
+      <c r="RDN348" s="44"/>
+      <c r="RDO348" s="44"/>
+      <c r="RDP348" s="44"/>
+      <c r="RDQ348" s="44"/>
+      <c r="RDR348" s="44"/>
+      <c r="RDS348" s="44"/>
+      <c r="RDT348" s="44"/>
+      <c r="RDU348" s="44"/>
+      <c r="RDV348" s="44"/>
+      <c r="RDW348" s="44"/>
+      <c r="RDX348" s="44"/>
+      <c r="RDY348" s="44"/>
+      <c r="RDZ348" s="44"/>
+      <c r="REA348" s="44"/>
+      <c r="REB348" s="44"/>
+      <c r="REC348" s="44"/>
+      <c r="RED348" s="44"/>
+      <c r="REE348" s="44"/>
+      <c r="REF348" s="44"/>
+      <c r="REG348" s="44"/>
+      <c r="REH348" s="44"/>
+      <c r="REI348" s="44"/>
+      <c r="REJ348" s="44"/>
+      <c r="REK348" s="44"/>
+      <c r="REL348" s="44"/>
+      <c r="REM348" s="44"/>
+      <c r="REN348" s="44"/>
+      <c r="REO348" s="44"/>
+      <c r="REP348" s="44"/>
+      <c r="REQ348" s="44"/>
+      <c r="RER348" s="44"/>
+      <c r="RES348" s="44"/>
+      <c r="RET348" s="44"/>
+      <c r="REU348" s="44"/>
+      <c r="REV348" s="44"/>
+      <c r="REW348" s="44"/>
+      <c r="REX348" s="44"/>
+      <c r="REY348" s="44"/>
+      <c r="REZ348" s="44"/>
+      <c r="RFA348" s="44"/>
+      <c r="RFB348" s="44"/>
+      <c r="RFC348" s="44"/>
+      <c r="RFD348" s="44"/>
+      <c r="RFE348" s="44"/>
+      <c r="RFF348" s="44"/>
+      <c r="RFG348" s="44"/>
+      <c r="RFH348" s="44"/>
+      <c r="RFI348" s="44"/>
+      <c r="RFJ348" s="44"/>
+      <c r="RFK348" s="44"/>
+      <c r="RFL348" s="44"/>
+      <c r="RFM348" s="44"/>
+      <c r="RFN348" s="44"/>
+      <c r="RFO348" s="44"/>
+      <c r="RFP348" s="44"/>
+      <c r="RFQ348" s="44"/>
+      <c r="RFR348" s="44"/>
+      <c r="RFS348" s="44"/>
+      <c r="RFT348" s="44"/>
+      <c r="RFU348" s="44"/>
+      <c r="RFV348" s="44"/>
+      <c r="RFW348" s="44"/>
+      <c r="RFX348" s="44"/>
+      <c r="RFY348" s="44"/>
+      <c r="RFZ348" s="44"/>
+      <c r="RGA348" s="44"/>
+      <c r="RGB348" s="44"/>
+      <c r="RGC348" s="44"/>
+      <c r="RGD348" s="44"/>
+      <c r="RGE348" s="44"/>
+      <c r="RGF348" s="44"/>
+      <c r="RGG348" s="44"/>
+      <c r="RGH348" s="44"/>
+      <c r="RGI348" s="44"/>
+      <c r="RGJ348" s="44"/>
+      <c r="RGK348" s="44"/>
+      <c r="RGL348" s="44"/>
+      <c r="RGM348" s="44"/>
+      <c r="RGN348" s="44"/>
+      <c r="RGO348" s="44"/>
+      <c r="RGP348" s="44"/>
+      <c r="RGQ348" s="44"/>
+      <c r="RGR348" s="44"/>
+      <c r="RGS348" s="44"/>
+      <c r="RGT348" s="44"/>
+      <c r="RGU348" s="44"/>
+      <c r="RGV348" s="44"/>
+      <c r="RGW348" s="44"/>
+      <c r="RGX348" s="44"/>
+      <c r="RGY348" s="44"/>
+      <c r="RGZ348" s="44"/>
+      <c r="RHA348" s="44"/>
+      <c r="RHB348" s="44"/>
+      <c r="RHC348" s="44"/>
+      <c r="RHD348" s="44"/>
+      <c r="RHE348" s="44"/>
+      <c r="RHF348" s="44"/>
+      <c r="RHG348" s="44"/>
+      <c r="RHH348" s="44"/>
+      <c r="RHI348" s="44"/>
+      <c r="RHJ348" s="44"/>
+      <c r="RHK348" s="44"/>
+      <c r="RHL348" s="44"/>
+      <c r="RHM348" s="44"/>
+      <c r="RHN348" s="44"/>
+      <c r="RHO348" s="44"/>
+      <c r="RHP348" s="44"/>
+      <c r="RHQ348" s="44"/>
+      <c r="RHR348" s="44"/>
+      <c r="RHS348" s="44"/>
+      <c r="RHT348" s="44"/>
+      <c r="RHU348" s="44"/>
+      <c r="RHV348" s="44"/>
+      <c r="RHW348" s="44"/>
+      <c r="RHX348" s="44"/>
+      <c r="RHY348" s="44"/>
+      <c r="RHZ348" s="44"/>
+      <c r="RIA348" s="44"/>
+      <c r="RIB348" s="44"/>
+      <c r="RIC348" s="44"/>
+      <c r="RID348" s="44"/>
+      <c r="RIE348" s="44"/>
+      <c r="RIF348" s="44"/>
+      <c r="RIG348" s="44"/>
+      <c r="RIH348" s="44"/>
+      <c r="RII348" s="44"/>
+      <c r="RIJ348" s="44"/>
+      <c r="RIK348" s="44"/>
+      <c r="RIL348" s="44"/>
+      <c r="RIM348" s="44"/>
+      <c r="RIN348" s="44"/>
+      <c r="RIO348" s="44"/>
+      <c r="RIP348" s="44"/>
+      <c r="RIQ348" s="44"/>
+      <c r="RIR348" s="44"/>
+      <c r="RIS348" s="44"/>
+      <c r="RIT348" s="44"/>
+      <c r="RIU348" s="44"/>
+      <c r="RIV348" s="44"/>
+      <c r="RIW348" s="44"/>
+      <c r="RIX348" s="44"/>
+      <c r="RIY348" s="44"/>
+      <c r="RIZ348" s="44"/>
+      <c r="RJA348" s="44"/>
+      <c r="RJB348" s="44"/>
+      <c r="RJC348" s="44"/>
+      <c r="RJD348" s="44"/>
+      <c r="RJE348" s="44"/>
+      <c r="RJF348" s="44"/>
+      <c r="RJG348" s="44"/>
+      <c r="RJH348" s="44"/>
+      <c r="RJI348" s="44"/>
+      <c r="RJJ348" s="44"/>
+      <c r="RJK348" s="44"/>
+      <c r="RJL348" s="44"/>
+      <c r="RJM348" s="44"/>
+      <c r="RJN348" s="44"/>
+      <c r="RJO348" s="44"/>
+      <c r="RJP348" s="44"/>
+      <c r="RJQ348" s="44"/>
+      <c r="RJR348" s="44"/>
+      <c r="RJS348" s="44"/>
+      <c r="RJT348" s="44"/>
+      <c r="RJU348" s="44"/>
+      <c r="RJV348" s="44"/>
+      <c r="RJW348" s="44"/>
+      <c r="RJX348" s="44"/>
+      <c r="RJY348" s="44"/>
+      <c r="RJZ348" s="44"/>
+      <c r="RKA348" s="44"/>
+      <c r="RKB348" s="44"/>
+      <c r="RKC348" s="44"/>
+      <c r="RKD348" s="44"/>
+      <c r="RKE348" s="44"/>
+      <c r="RKF348" s="44"/>
+      <c r="RKG348" s="44"/>
+      <c r="RKH348" s="44"/>
+      <c r="RKI348" s="44"/>
+      <c r="RKJ348" s="44"/>
+      <c r="RKK348" s="44"/>
+      <c r="RKL348" s="44"/>
+      <c r="RKM348" s="44"/>
+      <c r="RKN348" s="44"/>
+      <c r="RKO348" s="44"/>
+      <c r="RKP348" s="44"/>
+      <c r="RKQ348" s="44"/>
+      <c r="RKR348" s="44"/>
+      <c r="RKS348" s="44"/>
+      <c r="RKT348" s="44"/>
+      <c r="RKU348" s="44"/>
+      <c r="RKV348" s="44"/>
+      <c r="RKW348" s="44"/>
+      <c r="RKX348" s="44"/>
+      <c r="RKY348" s="44"/>
+      <c r="RKZ348" s="44"/>
+      <c r="RLA348" s="44"/>
+      <c r="RLB348" s="44"/>
+      <c r="RLC348" s="44"/>
+      <c r="RLD348" s="44"/>
+      <c r="RLE348" s="44"/>
+      <c r="RLF348" s="44"/>
+      <c r="RLG348" s="44"/>
+      <c r="RLH348" s="44"/>
+      <c r="RLI348" s="44"/>
+      <c r="RLJ348" s="44"/>
+      <c r="RLK348" s="44"/>
+      <c r="RLL348" s="44"/>
+      <c r="RLM348" s="44"/>
+      <c r="RLN348" s="44"/>
+      <c r="RLO348" s="44"/>
+      <c r="RLP348" s="44"/>
+      <c r="RLQ348" s="44"/>
+      <c r="RLR348" s="44"/>
+      <c r="RLS348" s="44"/>
+      <c r="RLT348" s="44"/>
+      <c r="RLU348" s="44"/>
+      <c r="RLV348" s="44"/>
+      <c r="RLW348" s="44"/>
+      <c r="RLX348" s="44"/>
+      <c r="RLY348" s="44"/>
+      <c r="RLZ348" s="44"/>
+      <c r="RMA348" s="44"/>
+      <c r="RMB348" s="44"/>
+      <c r="RMC348" s="44"/>
+      <c r="RMD348" s="44"/>
+      <c r="RME348" s="44"/>
+      <c r="RMF348" s="44"/>
+      <c r="RMG348" s="44"/>
+      <c r="RMH348" s="44"/>
+      <c r="RMI348" s="44"/>
+      <c r="RMJ348" s="44"/>
+      <c r="RMK348" s="44"/>
+      <c r="RML348" s="44"/>
+      <c r="RMM348" s="44"/>
+      <c r="RMN348" s="44"/>
+      <c r="RMO348" s="44"/>
+      <c r="RMP348" s="44"/>
+      <c r="RMQ348" s="44"/>
+      <c r="RMR348" s="44"/>
+      <c r="RMS348" s="44"/>
+      <c r="RMT348" s="44"/>
+      <c r="RMU348" s="44"/>
+      <c r="RMV348" s="44"/>
+      <c r="RMW348" s="44"/>
+      <c r="RMX348" s="44"/>
+      <c r="RMY348" s="44"/>
+      <c r="RMZ348" s="44"/>
+      <c r="RNA348" s="44"/>
+      <c r="RNB348" s="44"/>
+      <c r="RNC348" s="44"/>
+      <c r="RND348" s="44"/>
+      <c r="RNE348" s="44"/>
+      <c r="RNF348" s="44"/>
+      <c r="RNG348" s="44"/>
+      <c r="RNH348" s="44"/>
+      <c r="RNI348" s="44"/>
+      <c r="RNJ348" s="44"/>
+      <c r="RNK348" s="44"/>
+      <c r="RNL348" s="44"/>
+      <c r="RNM348" s="44"/>
+      <c r="RNN348" s="44"/>
+      <c r="RNO348" s="44"/>
+      <c r="RNP348" s="44"/>
+      <c r="RNQ348" s="44"/>
+      <c r="RNR348" s="44"/>
+      <c r="RNS348" s="44"/>
+      <c r="RNT348" s="44"/>
+      <c r="RNU348" s="44"/>
+      <c r="RNV348" s="44"/>
+      <c r="RNW348" s="44"/>
+      <c r="RNX348" s="44"/>
+      <c r="RNY348" s="44"/>
+      <c r="RNZ348" s="44"/>
+      <c r="ROA348" s="44"/>
+      <c r="ROB348" s="44"/>
+      <c r="ROC348" s="44"/>
+      <c r="ROD348" s="44"/>
+      <c r="ROE348" s="44"/>
+      <c r="ROF348" s="44"/>
+      <c r="ROG348" s="44"/>
+      <c r="ROH348" s="44"/>
+      <c r="ROI348" s="44"/>
+      <c r="ROJ348" s="44"/>
+      <c r="ROK348" s="44"/>
+      <c r="ROL348" s="44"/>
+      <c r="ROM348" s="44"/>
+      <c r="RON348" s="44"/>
+      <c r="ROO348" s="44"/>
+      <c r="ROP348" s="44"/>
+      <c r="ROQ348" s="44"/>
+      <c r="ROR348" s="44"/>
+      <c r="ROS348" s="44"/>
+      <c r="ROT348" s="44"/>
+      <c r="ROU348" s="44"/>
+      <c r="ROV348" s="44"/>
+      <c r="ROW348" s="44"/>
+      <c r="ROX348" s="44"/>
+      <c r="ROY348" s="44"/>
+      <c r="ROZ348" s="44"/>
+      <c r="RPA348" s="44"/>
+      <c r="RPB348" s="44"/>
+      <c r="RPC348" s="44"/>
+      <c r="RPD348" s="44"/>
+      <c r="RPE348" s="44"/>
+      <c r="RPF348" s="44"/>
+      <c r="RPG348" s="44"/>
+      <c r="RPH348" s="44"/>
+      <c r="RPI348" s="44"/>
+      <c r="RPJ348" s="44"/>
+      <c r="RPK348" s="44"/>
+      <c r="RPL348" s="44"/>
+      <c r="RPM348" s="44"/>
+      <c r="RPN348" s="44"/>
+      <c r="RPO348" s="44"/>
+      <c r="RPP348" s="44"/>
+      <c r="RPQ348" s="44"/>
+      <c r="RPR348" s="44"/>
+      <c r="RPS348" s="44"/>
+      <c r="RPT348" s="44"/>
+      <c r="RPU348" s="44"/>
+      <c r="RPV348" s="44"/>
+      <c r="RPW348" s="44"/>
+      <c r="RPX348" s="44"/>
+      <c r="RPY348" s="44"/>
+      <c r="RPZ348" s="44"/>
+      <c r="RQA348" s="44"/>
+      <c r="RQB348" s="44"/>
+      <c r="RQC348" s="44"/>
+      <c r="RQD348" s="44"/>
+      <c r="RQE348" s="44"/>
+      <c r="RQF348" s="44"/>
+      <c r="RQG348" s="44"/>
+      <c r="RQH348" s="44"/>
+      <c r="RQI348" s="44"/>
+      <c r="RQJ348" s="44"/>
+      <c r="RQK348" s="44"/>
+      <c r="RQL348" s="44"/>
+      <c r="RQM348" s="44"/>
+      <c r="RQN348" s="44"/>
+      <c r="RQO348" s="44"/>
+      <c r="RQP348" s="44"/>
+      <c r="RQQ348" s="44"/>
+      <c r="RQR348" s="44"/>
+      <c r="RQS348" s="44"/>
+      <c r="RQT348" s="44"/>
+      <c r="RQU348" s="44"/>
+      <c r="RQV348" s="44"/>
+      <c r="RQW348" s="44"/>
+      <c r="RQX348" s="44"/>
+      <c r="RQY348" s="44"/>
+      <c r="RQZ348" s="44"/>
+      <c r="RRA348" s="44"/>
+      <c r="RRB348" s="44"/>
+      <c r="RRC348" s="44"/>
+      <c r="RRD348" s="44"/>
+      <c r="RRE348" s="44"/>
+      <c r="RRF348" s="44"/>
+      <c r="RRG348" s="44"/>
+      <c r="RRH348" s="44"/>
+      <c r="RRI348" s="44"/>
+      <c r="RRJ348" s="44"/>
+      <c r="RRK348" s="44"/>
+      <c r="RRL348" s="44"/>
+      <c r="RRM348" s="44"/>
+      <c r="RRN348" s="44"/>
+      <c r="RRO348" s="44"/>
+      <c r="RRP348" s="44"/>
+      <c r="RRQ348" s="44"/>
+      <c r="RRR348" s="44"/>
+      <c r="RRS348" s="44"/>
+      <c r="RRT348" s="44"/>
+      <c r="RRU348" s="44"/>
+      <c r="RRV348" s="44"/>
+      <c r="RRW348" s="44"/>
+      <c r="RRX348" s="44"/>
+      <c r="RRY348" s="44"/>
+      <c r="RRZ348" s="44"/>
+      <c r="RSA348" s="44"/>
+      <c r="RSB348" s="44"/>
+      <c r="RSC348" s="44"/>
+      <c r="RSD348" s="44"/>
+      <c r="RSE348" s="44"/>
+      <c r="RSF348" s="44"/>
+      <c r="RSG348" s="44"/>
+      <c r="RSH348" s="44"/>
+      <c r="RSI348" s="44"/>
+      <c r="RSJ348" s="44"/>
+      <c r="RSK348" s="44"/>
+      <c r="RSL348" s="44"/>
+      <c r="RSM348" s="44"/>
+      <c r="RSN348" s="44"/>
+      <c r="RSO348" s="44"/>
+      <c r="RSP348" s="44"/>
+      <c r="RSQ348" s="44"/>
+      <c r="RSR348" s="44"/>
+      <c r="RSS348" s="44"/>
+      <c r="RST348" s="44"/>
+      <c r="RSU348" s="44"/>
+      <c r="RSV348" s="44"/>
+      <c r="RSW348" s="44"/>
+      <c r="RSX348" s="44"/>
+      <c r="RSY348" s="44"/>
+      <c r="RSZ348" s="44"/>
+      <c r="RTA348" s="44"/>
+      <c r="RTB348" s="44"/>
+      <c r="RTC348" s="44"/>
+      <c r="RTD348" s="44"/>
+      <c r="RTE348" s="44"/>
+      <c r="RTF348" s="44"/>
+      <c r="RTG348" s="44"/>
+      <c r="RTH348" s="44"/>
+      <c r="RTI348" s="44"/>
+      <c r="RTJ348" s="44"/>
+      <c r="RTK348" s="44"/>
+      <c r="RTL348" s="44"/>
+      <c r="RTM348" s="44"/>
+      <c r="RTN348" s="44"/>
+      <c r="RTO348" s="44"/>
+      <c r="RTP348" s="44"/>
+      <c r="RTQ348" s="44"/>
+      <c r="RTR348" s="44"/>
+      <c r="RTS348" s="44"/>
+      <c r="RTT348" s="44"/>
+      <c r="RTU348" s="44"/>
+      <c r="RTV348" s="44"/>
+      <c r="RTW348" s="44"/>
+      <c r="RTX348" s="44"/>
+      <c r="RTY348" s="44"/>
+      <c r="RTZ348" s="44"/>
+      <c r="RUA348" s="44"/>
+      <c r="RUB348" s="44"/>
+      <c r="RUC348" s="44"/>
+      <c r="RUD348" s="44"/>
+      <c r="RUE348" s="44"/>
+      <c r="RUF348" s="44"/>
+      <c r="RUG348" s="44"/>
+      <c r="RUH348" s="44"/>
+      <c r="RUI348" s="44"/>
+      <c r="RUJ348" s="44"/>
+      <c r="RUK348" s="44"/>
+      <c r="RUL348" s="44"/>
+      <c r="RUM348" s="44"/>
+      <c r="RUN348" s="44"/>
+      <c r="RUO348" s="44"/>
+      <c r="RUP348" s="44"/>
+      <c r="RUQ348" s="44"/>
+      <c r="RUR348" s="44"/>
+      <c r="RUS348" s="44"/>
+      <c r="RUT348" s="44"/>
+      <c r="RUU348" s="44"/>
+      <c r="RUV348" s="44"/>
+      <c r="RUW348" s="44"/>
+      <c r="RUX348" s="44"/>
+      <c r="RUY348" s="44"/>
+      <c r="RUZ348" s="44"/>
+      <c r="RVA348" s="44"/>
+      <c r="RVB348" s="44"/>
+      <c r="RVC348" s="44"/>
+      <c r="RVD348" s="44"/>
+      <c r="RVE348" s="44"/>
+      <c r="RVF348" s="44"/>
+      <c r="RVG348" s="44"/>
+      <c r="RVH348" s="44"/>
+      <c r="RVI348" s="44"/>
+      <c r="RVJ348" s="44"/>
+      <c r="RVK348" s="44"/>
+      <c r="RVL348" s="44"/>
+      <c r="RVM348" s="44"/>
+      <c r="RVN348" s="44"/>
+      <c r="RVO348" s="44"/>
+      <c r="RVP348" s="44"/>
+      <c r="RVQ348" s="44"/>
+      <c r="RVR348" s="44"/>
+      <c r="RVS348" s="44"/>
+      <c r="RVT348" s="44"/>
+      <c r="RVU348" s="44"/>
+      <c r="RVV348" s="44"/>
+      <c r="RVW348" s="44"/>
+      <c r="RVX348" s="44"/>
+      <c r="RVY348" s="44"/>
+      <c r="RVZ348" s="44"/>
+      <c r="RWA348" s="44"/>
+      <c r="RWB348" s="44"/>
+      <c r="RWC348" s="44"/>
+      <c r="RWD348" s="44"/>
+      <c r="RWE348" s="44"/>
+      <c r="RWF348" s="44"/>
+      <c r="RWG348" s="44"/>
+      <c r="RWH348" s="44"/>
+      <c r="RWI348" s="44"/>
+      <c r="RWJ348" s="44"/>
+      <c r="RWK348" s="44"/>
+      <c r="RWL348" s="44"/>
+      <c r="RWM348" s="44"/>
+      <c r="RWN348" s="44"/>
+      <c r="RWO348" s="44"/>
+      <c r="RWP348" s="44"/>
+      <c r="RWQ348" s="44"/>
+      <c r="RWR348" s="44"/>
+      <c r="RWS348" s="44"/>
+      <c r="RWT348" s="44"/>
+      <c r="RWU348" s="44"/>
+      <c r="RWV348" s="44"/>
+      <c r="RWW348" s="44"/>
+      <c r="RWX348" s="44"/>
+      <c r="RWY348" s="44"/>
+      <c r="RWZ348" s="44"/>
+      <c r="RXA348" s="44"/>
+      <c r="RXB348" s="44"/>
+      <c r="RXC348" s="44"/>
+      <c r="RXD348" s="44"/>
+      <c r="RXE348" s="44"/>
+      <c r="RXF348" s="44"/>
+      <c r="RXG348" s="44"/>
+      <c r="RXH348" s="44"/>
+      <c r="RXI348" s="44"/>
+      <c r="RXJ348" s="44"/>
+      <c r="RXK348" s="44"/>
+      <c r="RXL348" s="44"/>
+      <c r="RXM348" s="44"/>
+      <c r="RXN348" s="44"/>
+      <c r="RXO348" s="44"/>
+      <c r="RXP348" s="44"/>
+      <c r="RXQ348" s="44"/>
+      <c r="RXR348" s="44"/>
+      <c r="RXS348" s="44"/>
+      <c r="RXT348" s="44"/>
+      <c r="RXU348" s="44"/>
+      <c r="RXV348" s="44"/>
+      <c r="RXW348" s="44"/>
+      <c r="RXX348" s="44"/>
+      <c r="RXY348" s="44"/>
+      <c r="RXZ348" s="44"/>
+      <c r="RYA348" s="44"/>
+      <c r="RYB348" s="44"/>
+      <c r="RYC348" s="44"/>
+      <c r="RYD348" s="44"/>
+      <c r="RYE348" s="44"/>
+      <c r="RYF348" s="44"/>
+      <c r="RYG348" s="44"/>
+      <c r="RYH348" s="44"/>
+      <c r="RYI348" s="44"/>
+      <c r="RYJ348" s="44"/>
+      <c r="RYK348" s="44"/>
+      <c r="RYL348" s="44"/>
+      <c r="RYM348" s="44"/>
+      <c r="RYN348" s="44"/>
+      <c r="RYO348" s="44"/>
+      <c r="RYP348" s="44"/>
+      <c r="RYQ348" s="44"/>
+      <c r="RYR348" s="44"/>
+      <c r="RYS348" s="44"/>
+      <c r="RYT348" s="44"/>
+      <c r="RYU348" s="44"/>
+      <c r="RYV348" s="44"/>
+      <c r="RYW348" s="44"/>
+      <c r="RYX348" s="44"/>
+      <c r="RYY348" s="44"/>
+      <c r="RYZ348" s="44"/>
+      <c r="RZA348" s="44"/>
+      <c r="RZB348" s="44"/>
+      <c r="RZC348" s="44"/>
+      <c r="RZD348" s="44"/>
+      <c r="RZE348" s="44"/>
+      <c r="RZF348" s="44"/>
+      <c r="RZG348" s="44"/>
+      <c r="RZH348" s="44"/>
+      <c r="RZI348" s="44"/>
+      <c r="RZJ348" s="44"/>
+      <c r="RZK348" s="44"/>
+      <c r="RZL348" s="44"/>
+      <c r="RZM348" s="44"/>
+      <c r="RZN348" s="44"/>
+      <c r="RZO348" s="44"/>
+      <c r="RZP348" s="44"/>
+      <c r="RZQ348" s="44"/>
+      <c r="RZR348" s="44"/>
+      <c r="RZS348" s="44"/>
+      <c r="RZT348" s="44"/>
+      <c r="RZU348" s="44"/>
+      <c r="RZV348" s="44"/>
+      <c r="RZW348" s="44"/>
+      <c r="RZX348" s="44"/>
+      <c r="RZY348" s="44"/>
+      <c r="RZZ348" s="44"/>
+      <c r="SAA348" s="44"/>
+      <c r="SAB348" s="44"/>
+      <c r="SAC348" s="44"/>
+      <c r="SAD348" s="44"/>
+      <c r="SAE348" s="44"/>
+      <c r="SAF348" s="44"/>
+      <c r="SAG348" s="44"/>
+      <c r="SAH348" s="44"/>
+      <c r="SAI348" s="44"/>
+      <c r="SAJ348" s="44"/>
+      <c r="SAK348" s="44"/>
+      <c r="SAL348" s="44"/>
+      <c r="SAM348" s="44"/>
+      <c r="SAN348" s="44"/>
+      <c r="SAO348" s="44"/>
+      <c r="SAP348" s="44"/>
+      <c r="SAQ348" s="44"/>
+      <c r="SAR348" s="44"/>
+      <c r="SAS348" s="44"/>
+      <c r="SAT348" s="44"/>
+      <c r="SAU348" s="44"/>
+      <c r="SAV348" s="44"/>
+      <c r="SAW348" s="44"/>
+      <c r="SAX348" s="44"/>
+      <c r="SAY348" s="44"/>
+      <c r="SAZ348" s="44"/>
+      <c r="SBA348" s="44"/>
+      <c r="SBB348" s="44"/>
+      <c r="SBC348" s="44"/>
+      <c r="SBD348" s="44"/>
+      <c r="SBE348" s="44"/>
+      <c r="SBF348" s="44"/>
+      <c r="SBG348" s="44"/>
+      <c r="SBH348" s="44"/>
+      <c r="SBI348" s="44"/>
+      <c r="SBJ348" s="44"/>
+      <c r="SBK348" s="44"/>
+      <c r="SBL348" s="44"/>
+      <c r="SBM348" s="44"/>
+      <c r="SBN348" s="44"/>
+      <c r="SBO348" s="44"/>
+      <c r="SBP348" s="44"/>
+      <c r="SBQ348" s="44"/>
+      <c r="SBR348" s="44"/>
+      <c r="SBS348" s="44"/>
+      <c r="SBT348" s="44"/>
+      <c r="SBU348" s="44"/>
+      <c r="SBV348" s="44"/>
+      <c r="SBW348" s="44"/>
+      <c r="SBX348" s="44"/>
+      <c r="SBY348" s="44"/>
+      <c r="SBZ348" s="44"/>
+      <c r="SCA348" s="44"/>
+      <c r="SCB348" s="44"/>
+      <c r="SCC348" s="44"/>
+      <c r="SCD348" s="44"/>
+      <c r="SCE348" s="44"/>
+      <c r="SCF348" s="44"/>
+      <c r="SCG348" s="44"/>
+      <c r="SCH348" s="44"/>
+      <c r="SCI348" s="44"/>
+      <c r="SCJ348" s="44"/>
+      <c r="SCK348" s="44"/>
+      <c r="SCL348" s="44"/>
+      <c r="SCM348" s="44"/>
+      <c r="SCN348" s="44"/>
+      <c r="SCO348" s="44"/>
+      <c r="SCP348" s="44"/>
+      <c r="SCQ348" s="44"/>
+      <c r="SCR348" s="44"/>
+      <c r="SCS348" s="44"/>
+      <c r="SCT348" s="44"/>
+      <c r="SCU348" s="44"/>
+      <c r="SCV348" s="44"/>
+      <c r="SCW348" s="44"/>
+      <c r="SCX348" s="44"/>
+      <c r="SCY348" s="44"/>
+      <c r="SCZ348" s="44"/>
+      <c r="SDA348" s="44"/>
+      <c r="SDB348" s="44"/>
+      <c r="SDC348" s="44"/>
+      <c r="SDD348" s="44"/>
+      <c r="SDE348" s="44"/>
+      <c r="SDF348" s="44"/>
+      <c r="SDG348" s="44"/>
+      <c r="SDH348" s="44"/>
+      <c r="SDI348" s="44"/>
+      <c r="SDJ348" s="44"/>
+      <c r="SDK348" s="44"/>
+      <c r="SDL348" s="44"/>
+      <c r="SDM348" s="44"/>
+      <c r="SDN348" s="44"/>
+      <c r="SDO348" s="44"/>
+      <c r="SDP348" s="44"/>
+      <c r="SDQ348" s="44"/>
+      <c r="SDR348" s="44"/>
+      <c r="SDS348" s="44"/>
+      <c r="SDT348" s="44"/>
+      <c r="SDU348" s="44"/>
+      <c r="SDV348" s="44"/>
+      <c r="SDW348" s="44"/>
+      <c r="SDX348" s="44"/>
+      <c r="SDY348" s="44"/>
+      <c r="SDZ348" s="44"/>
+      <c r="SEA348" s="44"/>
+      <c r="SEB348" s="44"/>
+      <c r="SEC348" s="44"/>
+      <c r="SED348" s="44"/>
+      <c r="SEE348" s="44"/>
+      <c r="SEF348" s="44"/>
+      <c r="SEG348" s="44"/>
+      <c r="SEH348" s="44"/>
+      <c r="SEI348" s="44"/>
+      <c r="SEJ348" s="44"/>
+      <c r="SEK348" s="44"/>
+      <c r="SEL348" s="44"/>
+      <c r="SEM348" s="44"/>
+      <c r="SEN348" s="44"/>
+      <c r="SEO348" s="44"/>
+      <c r="SEP348" s="44"/>
+      <c r="SEQ348" s="44"/>
+      <c r="SER348" s="44"/>
+      <c r="SES348" s="44"/>
+      <c r="SET348" s="44"/>
+      <c r="SEU348" s="44"/>
+      <c r="SEV348" s="44"/>
+      <c r="SEW348" s="44"/>
+      <c r="SEX348" s="44"/>
+      <c r="SEY348" s="44"/>
+      <c r="SEZ348" s="44"/>
+      <c r="SFA348" s="44"/>
+      <c r="SFB348" s="44"/>
+      <c r="SFC348" s="44"/>
+      <c r="SFD348" s="44"/>
+      <c r="SFE348" s="44"/>
+      <c r="SFF348" s="44"/>
+      <c r="SFG348" s="44"/>
+      <c r="SFH348" s="44"/>
+      <c r="SFI348" s="44"/>
+      <c r="SFJ348" s="44"/>
+      <c r="SFK348" s="44"/>
+      <c r="SFL348" s="44"/>
+      <c r="SFM348" s="44"/>
+      <c r="SFN348" s="44"/>
+      <c r="SFO348" s="44"/>
+      <c r="SFP348" s="44"/>
+      <c r="SFQ348" s="44"/>
+      <c r="SFR348" s="44"/>
+      <c r="SFS348" s="44"/>
+      <c r="SFT348" s="44"/>
+      <c r="SFU348" s="44"/>
+      <c r="SFV348" s="44"/>
+      <c r="SFW348" s="44"/>
+      <c r="SFX348" s="44"/>
+      <c r="SFY348" s="44"/>
+      <c r="SFZ348" s="44"/>
+      <c r="SGA348" s="44"/>
+      <c r="SGB348" s="44"/>
+      <c r="SGC348" s="44"/>
+      <c r="SGD348" s="44"/>
+      <c r="SGE348" s="44"/>
+      <c r="SGF348" s="44"/>
+      <c r="SGG348" s="44"/>
+      <c r="SGH348" s="44"/>
+      <c r="SGI348" s="44"/>
+      <c r="SGJ348" s="44"/>
+      <c r="SGK348" s="44"/>
+      <c r="SGL348" s="44"/>
+      <c r="SGM348" s="44"/>
+      <c r="SGN348" s="44"/>
+      <c r="SGO348" s="44"/>
+      <c r="SGP348" s="44"/>
+      <c r="SGQ348" s="44"/>
+      <c r="SGR348" s="44"/>
+      <c r="SGS348" s="44"/>
+      <c r="SGT348" s="44"/>
+      <c r="SGU348" s="44"/>
+      <c r="SGV348" s="44"/>
+      <c r="SGW348" s="44"/>
+      <c r="SGX348" s="44"/>
+      <c r="SGY348" s="44"/>
+      <c r="SGZ348" s="44"/>
+      <c r="SHA348" s="44"/>
+      <c r="SHB348" s="44"/>
+      <c r="SHC348" s="44"/>
+      <c r="SHD348" s="44"/>
+      <c r="SHE348" s="44"/>
+      <c r="SHF348" s="44"/>
+      <c r="SHG348" s="44"/>
+      <c r="SHH348" s="44"/>
+      <c r="SHI348" s="44"/>
+      <c r="SHJ348" s="44"/>
+      <c r="SHK348" s="44"/>
+      <c r="SHL348" s="44"/>
+      <c r="SHM348" s="44"/>
+      <c r="SHN348" s="44"/>
+      <c r="SHO348" s="44"/>
+      <c r="SHP348" s="44"/>
+      <c r="SHQ348" s="44"/>
+      <c r="SHR348" s="44"/>
+      <c r="SHS348" s="44"/>
+      <c r="SHT348" s="44"/>
+      <c r="SHU348" s="44"/>
+      <c r="SHV348" s="44"/>
+      <c r="SHW348" s="44"/>
+      <c r="SHX348" s="44"/>
+      <c r="SHY348" s="44"/>
+      <c r="SHZ348" s="44"/>
+      <c r="SIA348" s="44"/>
+      <c r="SIB348" s="44"/>
+      <c r="SIC348" s="44"/>
+      <c r="SID348" s="44"/>
+      <c r="SIE348" s="44"/>
+      <c r="SIF348" s="44"/>
+      <c r="SIG348" s="44"/>
+      <c r="SIH348" s="44"/>
+      <c r="SII348" s="44"/>
+      <c r="SIJ348" s="44"/>
+      <c r="SIK348" s="44"/>
+      <c r="SIL348" s="44"/>
+      <c r="SIM348" s="44"/>
+      <c r="SIN348" s="44"/>
+      <c r="SIO348" s="44"/>
+      <c r="SIP348" s="44"/>
+      <c r="SIQ348" s="44"/>
+      <c r="SIR348" s="44"/>
+      <c r="SIS348" s="44"/>
+      <c r="SIT348" s="44"/>
+      <c r="SIU348" s="44"/>
+      <c r="SIV348" s="44"/>
+      <c r="SIW348" s="44"/>
+      <c r="SIX348" s="44"/>
+      <c r="SIY348" s="44"/>
+      <c r="SIZ348" s="44"/>
+      <c r="SJA348" s="44"/>
+      <c r="SJB348" s="44"/>
+      <c r="SJC348" s="44"/>
+      <c r="SJD348" s="44"/>
+      <c r="SJE348" s="44"/>
+      <c r="SJF348" s="44"/>
+      <c r="SJG348" s="44"/>
+      <c r="SJH348" s="44"/>
+      <c r="SJI348" s="44"/>
+      <c r="SJJ348" s="44"/>
+      <c r="SJK348" s="44"/>
+      <c r="SJL348" s="44"/>
+      <c r="SJM348" s="44"/>
+      <c r="SJN348" s="44"/>
+      <c r="SJO348" s="44"/>
+      <c r="SJP348" s="44"/>
+      <c r="SJQ348" s="44"/>
+      <c r="SJR348" s="44"/>
+      <c r="SJS348" s="44"/>
+      <c r="SJT348" s="44"/>
+      <c r="SJU348" s="44"/>
+      <c r="SJV348" s="44"/>
+      <c r="SJW348" s="44"/>
+      <c r="SJX348" s="44"/>
+      <c r="SJY348" s="44"/>
+      <c r="SJZ348" s="44"/>
+      <c r="SKA348" s="44"/>
+      <c r="SKB348" s="44"/>
+      <c r="SKC348" s="44"/>
+      <c r="SKD348" s="44"/>
+      <c r="SKE348" s="44"/>
+      <c r="SKF348" s="44"/>
+      <c r="SKG348" s="44"/>
+      <c r="SKH348" s="44"/>
+      <c r="SKI348" s="44"/>
+      <c r="SKJ348" s="44"/>
+      <c r="SKK348" s="44"/>
+      <c r="SKL348" s="44"/>
+      <c r="SKM348" s="44"/>
+      <c r="SKN348" s="44"/>
+      <c r="SKO348" s="44"/>
+      <c r="SKP348" s="44"/>
+      <c r="SKQ348" s="44"/>
+      <c r="SKR348" s="44"/>
+      <c r="SKS348" s="44"/>
+      <c r="SKT348" s="44"/>
+      <c r="SKU348" s="44"/>
+      <c r="SKV348" s="44"/>
+      <c r="SKW348" s="44"/>
+      <c r="SKX348" s="44"/>
+      <c r="SKY348" s="44"/>
+      <c r="SKZ348" s="44"/>
+      <c r="SLA348" s="44"/>
+      <c r="SLB348" s="44"/>
+      <c r="SLC348" s="44"/>
+      <c r="SLD348" s="44"/>
+      <c r="SLE348" s="44"/>
+      <c r="SLF348" s="44"/>
+      <c r="SLG348" s="44"/>
+      <c r="SLH348" s="44"/>
+      <c r="SLI348" s="44"/>
+      <c r="SLJ348" s="44"/>
+      <c r="SLK348" s="44"/>
+      <c r="SLL348" s="44"/>
+      <c r="SLM348" s="44"/>
+      <c r="SLN348" s="44"/>
+      <c r="SLO348" s="44"/>
+      <c r="SLP348" s="44"/>
+      <c r="SLQ348" s="44"/>
+      <c r="SLR348" s="44"/>
+      <c r="SLS348" s="44"/>
+      <c r="SLT348" s="44"/>
+      <c r="SLU348" s="44"/>
+      <c r="SLV348" s="44"/>
+      <c r="SLW348" s="44"/>
+      <c r="SLX348" s="44"/>
+      <c r="SLY348" s="44"/>
+      <c r="SLZ348" s="44"/>
+      <c r="SMA348" s="44"/>
+      <c r="SMB348" s="44"/>
+      <c r="SMC348" s="44"/>
+      <c r="SMD348" s="44"/>
+      <c r="SME348" s="44"/>
+      <c r="SMF348" s="44"/>
+      <c r="SMG348" s="44"/>
+      <c r="SMH348" s="44"/>
+      <c r="SMI348" s="44"/>
+      <c r="SMJ348" s="44"/>
+      <c r="SMK348" s="44"/>
+      <c r="SML348" s="44"/>
+      <c r="SMM348" s="44"/>
+      <c r="SMN348" s="44"/>
+      <c r="SMO348" s="44"/>
+      <c r="SMP348" s="44"/>
+      <c r="SMQ348" s="44"/>
+      <c r="SMR348" s="44"/>
+      <c r="SMS348" s="44"/>
+      <c r="SMT348" s="44"/>
+      <c r="SMU348" s="44"/>
+      <c r="SMV348" s="44"/>
+      <c r="SMW348" s="44"/>
+      <c r="SMX348" s="44"/>
+      <c r="SMY348" s="44"/>
+      <c r="SMZ348" s="44"/>
+      <c r="SNA348" s="44"/>
+      <c r="SNB348" s="44"/>
+      <c r="SNC348" s="44"/>
+      <c r="SND348" s="44"/>
+      <c r="SNE348" s="44"/>
+      <c r="SNF348" s="44"/>
+      <c r="SNG348" s="44"/>
+      <c r="SNH348" s="44"/>
+      <c r="SNI348" s="44"/>
+      <c r="SNJ348" s="44"/>
+      <c r="SNK348" s="44"/>
+      <c r="SNL348" s="44"/>
+      <c r="SNM348" s="44"/>
+      <c r="SNN348" s="44"/>
+      <c r="SNO348" s="44"/>
+      <c r="SNP348" s="44"/>
+      <c r="SNQ348" s="44"/>
+      <c r="SNR348" s="44"/>
+      <c r="SNS348" s="44"/>
+      <c r="SNT348" s="44"/>
+      <c r="SNU348" s="44"/>
+      <c r="SNV348" s="44"/>
+      <c r="SNW348" s="44"/>
+      <c r="SNX348" s="44"/>
+      <c r="SNY348" s="44"/>
+      <c r="SNZ348" s="44"/>
+      <c r="SOA348" s="44"/>
+      <c r="SOB348" s="44"/>
+      <c r="SOC348" s="44"/>
+      <c r="SOD348" s="44"/>
+      <c r="SOE348" s="44"/>
+      <c r="SOF348" s="44"/>
+      <c r="SOG348" s="44"/>
+      <c r="SOH348" s="44"/>
+      <c r="SOI348" s="44"/>
+      <c r="SOJ348" s="44"/>
+      <c r="SOK348" s="44"/>
+      <c r="SOL348" s="44"/>
+      <c r="SOM348" s="44"/>
+      <c r="SON348" s="44"/>
+      <c r="SOO348" s="44"/>
+      <c r="SOP348" s="44"/>
+      <c r="SOQ348" s="44"/>
+      <c r="SOR348" s="44"/>
+      <c r="SOS348" s="44"/>
+      <c r="SOT348" s="44"/>
+      <c r="SOU348" s="44"/>
+      <c r="SOV348" s="44"/>
+      <c r="SOW348" s="44"/>
+      <c r="SOX348" s="44"/>
+      <c r="SOY348" s="44"/>
+      <c r="SOZ348" s="44"/>
+      <c r="SPA348" s="44"/>
+      <c r="SPB348" s="44"/>
+      <c r="SPC348" s="44"/>
+      <c r="SPD348" s="44"/>
+      <c r="SPE348" s="44"/>
+      <c r="SPF348" s="44"/>
+      <c r="SPG348" s="44"/>
+      <c r="SPH348" s="44"/>
+      <c r="SPI348" s="44"/>
+      <c r="SPJ348" s="44"/>
+      <c r="SPK348" s="44"/>
+      <c r="SPL348" s="44"/>
+      <c r="SPM348" s="44"/>
+      <c r="SPN348" s="44"/>
+      <c r="SPO348" s="44"/>
+      <c r="SPP348" s="44"/>
+      <c r="SPQ348" s="44"/>
+      <c r="SPR348" s="44"/>
+      <c r="SPS348" s="44"/>
+      <c r="SPT348" s="44"/>
+      <c r="SPU348" s="44"/>
+      <c r="SPV348" s="44"/>
+      <c r="SPW348" s="44"/>
+      <c r="SPX348" s="44"/>
+      <c r="SPY348" s="44"/>
+      <c r="SPZ348" s="44"/>
+      <c r="SQA348" s="44"/>
+      <c r="SQB348" s="44"/>
+      <c r="SQC348" s="44"/>
+      <c r="SQD348" s="44"/>
+      <c r="SQE348" s="44"/>
+      <c r="SQF348" s="44"/>
+      <c r="SQG348" s="44"/>
+      <c r="SQH348" s="44"/>
+      <c r="SQI348" s="44"/>
+      <c r="SQJ348" s="44"/>
+      <c r="SQK348" s="44"/>
+      <c r="SQL348" s="44"/>
+      <c r="SQM348" s="44"/>
+      <c r="SQN348" s="44"/>
+      <c r="SQO348" s="44"/>
+      <c r="SQP348" s="44"/>
+      <c r="SQQ348" s="44"/>
+      <c r="SQR348" s="44"/>
+      <c r="SQS348" s="44"/>
+      <c r="SQT348" s="44"/>
+      <c r="SQU348" s="44"/>
+      <c r="SQV348" s="44"/>
+      <c r="SQW348" s="44"/>
+      <c r="SQX348" s="44"/>
+      <c r="SQY348" s="44"/>
+      <c r="SQZ348" s="44"/>
+      <c r="SRA348" s="44"/>
+      <c r="SRB348" s="44"/>
+      <c r="SRC348" s="44"/>
+      <c r="SRD348" s="44"/>
+      <c r="SRE348" s="44"/>
+      <c r="SRF348" s="44"/>
+      <c r="SRG348" s="44"/>
+      <c r="SRH348" s="44"/>
+      <c r="SRI348" s="44"/>
+      <c r="SRJ348" s="44"/>
+      <c r="SRK348" s="44"/>
+      <c r="SRL348" s="44"/>
+      <c r="SRM348" s="44"/>
+      <c r="SRN348" s="44"/>
+      <c r="SRO348" s="44"/>
+      <c r="SRP348" s="44"/>
+      <c r="SRQ348" s="44"/>
+      <c r="SRR348" s="44"/>
+      <c r="SRS348" s="44"/>
+      <c r="SRT348" s="44"/>
+      <c r="SRU348" s="44"/>
+      <c r="SRV348" s="44"/>
+      <c r="SRW348" s="44"/>
+      <c r="SRX348" s="44"/>
+      <c r="SRY348" s="44"/>
+      <c r="SRZ348" s="44"/>
+      <c r="SSA348" s="44"/>
+      <c r="SSB348" s="44"/>
+      <c r="SSC348" s="44"/>
+      <c r="SSD348" s="44"/>
+      <c r="SSE348" s="44"/>
+      <c r="SSF348" s="44"/>
+      <c r="SSG348" s="44"/>
+      <c r="SSH348" s="44"/>
+      <c r="SSI348" s="44"/>
+      <c r="SSJ348" s="44"/>
+      <c r="SSK348" s="44"/>
+      <c r="SSL348" s="44"/>
+      <c r="SSM348" s="44"/>
+      <c r="SSN348" s="44"/>
+      <c r="SSO348" s="44"/>
+      <c r="SSP348" s="44"/>
+      <c r="SSQ348" s="44"/>
+      <c r="SSR348" s="44"/>
+      <c r="SSS348" s="44"/>
+      <c r="SST348" s="44"/>
+      <c r="SSU348" s="44"/>
+      <c r="SSV348" s="44"/>
+      <c r="SSW348" s="44"/>
+      <c r="SSX348" s="44"/>
+      <c r="SSY348" s="44"/>
+      <c r="SSZ348" s="44"/>
+      <c r="STA348" s="44"/>
+      <c r="STB348" s="44"/>
+      <c r="STC348" s="44"/>
+      <c r="STD348" s="44"/>
+      <c r="STE348" s="44"/>
+      <c r="STF348" s="44"/>
+      <c r="STG348" s="44"/>
+      <c r="STH348" s="44"/>
+      <c r="STI348" s="44"/>
+      <c r="STJ348" s="44"/>
+      <c r="STK348" s="44"/>
+      <c r="STL348" s="44"/>
+      <c r="STM348" s="44"/>
+      <c r="STN348" s="44"/>
+      <c r="STO348" s="44"/>
+      <c r="STP348" s="44"/>
+      <c r="STQ348" s="44"/>
+      <c r="STR348" s="44"/>
+      <c r="STS348" s="44"/>
+      <c r="STT348" s="44"/>
+      <c r="STU348" s="44"/>
+      <c r="STV348" s="44"/>
+      <c r="STW348" s="44"/>
+      <c r="STX348" s="44"/>
+      <c r="STY348" s="44"/>
+      <c r="STZ348" s="44"/>
+      <c r="SUA348" s="44"/>
+      <c r="SUB348" s="44"/>
+      <c r="SUC348" s="44"/>
+      <c r="SUD348" s="44"/>
+      <c r="SUE348" s="44"/>
+      <c r="SUF348" s="44"/>
+      <c r="SUG348" s="44"/>
+      <c r="SUH348" s="44"/>
+      <c r="SUI348" s="44"/>
+      <c r="SUJ348" s="44"/>
+      <c r="SUK348" s="44"/>
+      <c r="SUL348" s="44"/>
+      <c r="SUM348" s="44"/>
+      <c r="SUN348" s="44"/>
+      <c r="SUO348" s="44"/>
+      <c r="SUP348" s="44"/>
+      <c r="SUQ348" s="44"/>
+      <c r="SUR348" s="44"/>
+      <c r="SUS348" s="44"/>
+      <c r="SUT348" s="44"/>
+      <c r="SUU348" s="44"/>
+      <c r="SUV348" s="44"/>
+      <c r="SUW348" s="44"/>
+      <c r="SUX348" s="44"/>
+      <c r="SUY348" s="44"/>
+      <c r="SUZ348" s="44"/>
+      <c r="SVA348" s="44"/>
+      <c r="SVB348" s="44"/>
+      <c r="SVC348" s="44"/>
+      <c r="SVD348" s="44"/>
+      <c r="SVE348" s="44"/>
+      <c r="SVF348" s="44"/>
+      <c r="SVG348" s="44"/>
+      <c r="SVH348" s="44"/>
+      <c r="SVI348" s="44"/>
+      <c r="SVJ348" s="44"/>
+      <c r="SVK348" s="44"/>
+      <c r="SVL348" s="44"/>
+      <c r="SVM348" s="44"/>
+      <c r="SVN348" s="44"/>
+      <c r="SVO348" s="44"/>
+      <c r="SVP348" s="44"/>
+      <c r="SVQ348" s="44"/>
+      <c r="SVR348" s="44"/>
+      <c r="SVS348" s="44"/>
+      <c r="SVT348" s="44"/>
+      <c r="SVU348" s="44"/>
+      <c r="SVV348" s="44"/>
+      <c r="SVW348" s="44"/>
+      <c r="SVX348" s="44"/>
+      <c r="SVY348" s="44"/>
+      <c r="SVZ348" s="44"/>
+      <c r="SWA348" s="44"/>
+      <c r="SWB348" s="44"/>
+      <c r="SWC348" s="44"/>
+      <c r="SWD348" s="44"/>
+      <c r="SWE348" s="44"/>
+      <c r="SWF348" s="44"/>
+      <c r="SWG348" s="44"/>
+      <c r="SWH348" s="44"/>
+      <c r="SWI348" s="44"/>
+      <c r="SWJ348" s="44"/>
+      <c r="SWK348" s="44"/>
+      <c r="SWL348" s="44"/>
+      <c r="SWM348" s="44"/>
+      <c r="SWN348" s="44"/>
+      <c r="SWO348" s="44"/>
+      <c r="SWP348" s="44"/>
+      <c r="SWQ348" s="44"/>
+      <c r="SWR348" s="44"/>
+      <c r="SWS348" s="44"/>
+      <c r="SWT348" s="44"/>
+      <c r="SWU348" s="44"/>
+      <c r="SWV348" s="44"/>
+      <c r="SWW348" s="44"/>
+      <c r="SWX348" s="44"/>
+      <c r="SWY348" s="44"/>
+      <c r="SWZ348" s="44"/>
+      <c r="SXA348" s="44"/>
+      <c r="SXB348" s="44"/>
+      <c r="SXC348" s="44"/>
+      <c r="SXD348" s="44"/>
+      <c r="SXE348" s="44"/>
+      <c r="SXF348" s="44"/>
+      <c r="SXG348" s="44"/>
+      <c r="SXH348" s="44"/>
+      <c r="SXI348" s="44"/>
+      <c r="SXJ348" s="44"/>
+      <c r="SXK348" s="44"/>
+      <c r="SXL348" s="44"/>
+      <c r="SXM348" s="44"/>
+      <c r="SXN348" s="44"/>
+      <c r="SXO348" s="44"/>
+      <c r="SXP348" s="44"/>
+      <c r="SXQ348" s="44"/>
+      <c r="SXR348" s="44"/>
+      <c r="SXS348" s="44"/>
+      <c r="SXT348" s="44"/>
+      <c r="SXU348" s="44"/>
+      <c r="SXV348" s="44"/>
+      <c r="SXW348" s="44"/>
+      <c r="SXX348" s="44"/>
+      <c r="SXY348" s="44"/>
+      <c r="SXZ348" s="44"/>
+      <c r="SYA348" s="44"/>
+      <c r="SYB348" s="44"/>
+      <c r="SYC348" s="44"/>
+      <c r="SYD348" s="44"/>
+      <c r="SYE348" s="44"/>
+      <c r="SYF348" s="44"/>
+      <c r="SYG348" s="44"/>
+      <c r="SYH348" s="44"/>
+      <c r="SYI348" s="44"/>
+      <c r="SYJ348" s="44"/>
+      <c r="SYK348" s="44"/>
+      <c r="SYL348" s="44"/>
+      <c r="SYM348" s="44"/>
+      <c r="SYN348" s="44"/>
+      <c r="SYO348" s="44"/>
+      <c r="SYP348" s="44"/>
+      <c r="SYQ348" s="44"/>
+      <c r="SYR348" s="44"/>
+      <c r="SYS348" s="44"/>
+      <c r="SYT348" s="44"/>
+      <c r="SYU348" s="44"/>
+      <c r="SYV348" s="44"/>
+      <c r="SYW348" s="44"/>
+      <c r="SYX348" s="44"/>
+      <c r="SYY348" s="44"/>
+      <c r="SYZ348" s="44"/>
+      <c r="SZA348" s="44"/>
+      <c r="SZB348" s="44"/>
+      <c r="SZC348" s="44"/>
+      <c r="SZD348" s="44"/>
+      <c r="SZE348" s="44"/>
+      <c r="SZF348" s="44"/>
+      <c r="SZG348" s="44"/>
+      <c r="SZH348" s="44"/>
+      <c r="SZI348" s="44"/>
+      <c r="SZJ348" s="44"/>
+      <c r="SZK348" s="44"/>
+      <c r="SZL348" s="44"/>
+      <c r="SZM348" s="44"/>
+      <c r="SZN348" s="44"/>
+      <c r="SZO348" s="44"/>
+      <c r="SZP348" s="44"/>
+      <c r="SZQ348" s="44"/>
+      <c r="SZR348" s="44"/>
+      <c r="SZS348" s="44"/>
+      <c r="SZT348" s="44"/>
+      <c r="SZU348" s="44"/>
+      <c r="SZV348" s="44"/>
+      <c r="SZW348" s="44"/>
+      <c r="SZX348" s="44"/>
+      <c r="SZY348" s="44"/>
+      <c r="SZZ348" s="44"/>
+      <c r="TAA348" s="44"/>
+      <c r="TAB348" s="44"/>
+      <c r="TAC348" s="44"/>
+      <c r="TAD348" s="44"/>
+      <c r="TAE348" s="44"/>
+      <c r="TAF348" s="44"/>
+      <c r="TAG348" s="44"/>
+      <c r="TAH348" s="44"/>
+      <c r="TAI348" s="44"/>
+      <c r="TAJ348" s="44"/>
+      <c r="TAK348" s="44"/>
+      <c r="TAL348" s="44"/>
+      <c r="TAM348" s="44"/>
+      <c r="TAN348" s="44"/>
+      <c r="TAO348" s="44"/>
+      <c r="TAP348" s="44"/>
+      <c r="TAQ348" s="44"/>
+      <c r="TAR348" s="44"/>
+      <c r="TAS348" s="44"/>
+      <c r="TAT348" s="44"/>
+      <c r="TAU348" s="44"/>
+      <c r="TAV348" s="44"/>
+      <c r="TAW348" s="44"/>
+      <c r="TAX348" s="44"/>
+      <c r="TAY348" s="44"/>
+      <c r="TAZ348" s="44"/>
+      <c r="TBA348" s="44"/>
+      <c r="TBB348" s="44"/>
+      <c r="TBC348" s="44"/>
+      <c r="TBD348" s="44"/>
+      <c r="TBE348" s="44"/>
+      <c r="TBF348" s="44"/>
+      <c r="TBG348" s="44"/>
+      <c r="TBH348" s="44"/>
+      <c r="TBI348" s="44"/>
+      <c r="TBJ348" s="44"/>
+      <c r="TBK348" s="44"/>
+      <c r="TBL348" s="44"/>
+      <c r="TBM348" s="44"/>
+      <c r="TBN348" s="44"/>
+      <c r="TBO348" s="44"/>
+      <c r="TBP348" s="44"/>
+      <c r="TBQ348" s="44"/>
+      <c r="TBR348" s="44"/>
+      <c r="TBS348" s="44"/>
+      <c r="TBT348" s="44"/>
+      <c r="TBU348" s="44"/>
+      <c r="TBV348" s="44"/>
+      <c r="TBW348" s="44"/>
+      <c r="TBX348" s="44"/>
+      <c r="TBY348" s="44"/>
+      <c r="TBZ348" s="44"/>
+      <c r="TCA348" s="44"/>
+      <c r="TCB348" s="44"/>
+      <c r="TCC348" s="44"/>
+      <c r="TCD348" s="44"/>
+      <c r="TCE348" s="44"/>
+      <c r="TCF348" s="44"/>
+      <c r="TCG348" s="44"/>
+      <c r="TCH348" s="44"/>
+      <c r="TCI348" s="44"/>
+      <c r="TCJ348" s="44"/>
+      <c r="TCK348" s="44"/>
+      <c r="TCL348" s="44"/>
+      <c r="TCM348" s="44"/>
+      <c r="TCN348" s="44"/>
+      <c r="TCO348" s="44"/>
+      <c r="TCP348" s="44"/>
+      <c r="TCQ348" s="44"/>
+      <c r="TCR348" s="44"/>
+      <c r="TCS348" s="44"/>
+      <c r="TCT348" s="44"/>
+      <c r="TCU348" s="44"/>
+      <c r="TCV348" s="44"/>
+      <c r="TCW348" s="44"/>
+      <c r="TCX348" s="44"/>
+      <c r="TCY348" s="44"/>
+      <c r="TCZ348" s="44"/>
+      <c r="TDA348" s="44"/>
+      <c r="TDB348" s="44"/>
+      <c r="TDC348" s="44"/>
+      <c r="TDD348" s="44"/>
+      <c r="TDE348" s="44"/>
+      <c r="TDF348" s="44"/>
+      <c r="TDG348" s="44"/>
+      <c r="TDH348" s="44"/>
+      <c r="TDI348" s="44"/>
+      <c r="TDJ348" s="44"/>
+      <c r="TDK348" s="44"/>
+      <c r="TDL348" s="44"/>
+      <c r="TDM348" s="44"/>
+      <c r="TDN348" s="44"/>
+      <c r="TDO348" s="44"/>
+      <c r="TDP348" s="44"/>
+      <c r="TDQ348" s="44"/>
+      <c r="TDR348" s="44"/>
+      <c r="TDS348" s="44"/>
+      <c r="TDT348" s="44"/>
+      <c r="TDU348" s="44"/>
+      <c r="TDV348" s="44"/>
+      <c r="TDW348" s="44"/>
+      <c r="TDX348" s="44"/>
+      <c r="TDY348" s="44"/>
+      <c r="TDZ348" s="44"/>
+      <c r="TEA348" s="44"/>
+      <c r="TEB348" s="44"/>
+      <c r="TEC348" s="44"/>
+      <c r="TED348" s="44"/>
+      <c r="TEE348" s="44"/>
+      <c r="TEF348" s="44"/>
+      <c r="TEG348" s="44"/>
+      <c r="TEH348" s="44"/>
+      <c r="TEI348" s="44"/>
+      <c r="TEJ348" s="44"/>
+      <c r="TEK348" s="44"/>
+      <c r="TEL348" s="44"/>
+      <c r="TEM348" s="44"/>
+      <c r="TEN348" s="44"/>
+      <c r="TEO348" s="44"/>
+      <c r="TEP348" s="44"/>
+      <c r="TEQ348" s="44"/>
+      <c r="TER348" s="44"/>
+      <c r="TES348" s="44"/>
+      <c r="TET348" s="44"/>
+      <c r="TEU348" s="44"/>
+      <c r="TEV348" s="44"/>
+      <c r="TEW348" s="44"/>
+      <c r="TEX348" s="44"/>
+      <c r="TEY348" s="44"/>
+      <c r="TEZ348" s="44"/>
+      <c r="TFA348" s="44"/>
+      <c r="TFB348" s="44"/>
+      <c r="TFC348" s="44"/>
+      <c r="TFD348" s="44"/>
+      <c r="TFE348" s="44"/>
+      <c r="TFF348" s="44"/>
+      <c r="TFG348" s="44"/>
+      <c r="TFH348" s="44"/>
+      <c r="TFI348" s="44"/>
+      <c r="TFJ348" s="44"/>
+      <c r="TFK348" s="44"/>
+      <c r="TFL348" s="44"/>
+      <c r="TFM348" s="44"/>
+      <c r="TFN348" s="44"/>
+      <c r="TFO348" s="44"/>
+      <c r="TFP348" s="44"/>
+      <c r="TFQ348" s="44"/>
+      <c r="TFR348" s="44"/>
+      <c r="TFS348" s="44"/>
+      <c r="TFT348" s="44"/>
+      <c r="TFU348" s="44"/>
+      <c r="TFV348" s="44"/>
+      <c r="TFW348" s="44"/>
+      <c r="TFX348" s="44"/>
+      <c r="TFY348" s="44"/>
+      <c r="TFZ348" s="44"/>
+      <c r="TGA348" s="44"/>
+      <c r="TGB348" s="44"/>
+      <c r="TGC348" s="44"/>
+      <c r="TGD348" s="44"/>
+      <c r="TGE348" s="44"/>
+      <c r="TGF348" s="44"/>
+      <c r="TGG348" s="44"/>
+      <c r="TGH348" s="44"/>
+      <c r="TGI348" s="44"/>
+      <c r="TGJ348" s="44"/>
+      <c r="TGK348" s="44"/>
+      <c r="TGL348" s="44"/>
+      <c r="TGM348" s="44"/>
+      <c r="TGN348" s="44"/>
+      <c r="TGO348" s="44"/>
+      <c r="TGP348" s="44"/>
+      <c r="TGQ348" s="44"/>
+      <c r="TGR348" s="44"/>
+      <c r="TGS348" s="44"/>
+      <c r="TGT348" s="44"/>
+      <c r="TGU348" s="44"/>
+      <c r="TGV348" s="44"/>
+      <c r="TGW348" s="44"/>
+      <c r="TGX348" s="44"/>
+      <c r="TGY348" s="44"/>
+      <c r="TGZ348" s="44"/>
+      <c r="THA348" s="44"/>
+      <c r="THB348" s="44"/>
+      <c r="THC348" s="44"/>
+      <c r="THD348" s="44"/>
+      <c r="THE348" s="44"/>
+      <c r="THF348" s="44"/>
+      <c r="THG348" s="44"/>
+      <c r="THH348" s="44"/>
+      <c r="THI348" s="44"/>
+      <c r="THJ348" s="44"/>
+      <c r="THK348" s="44"/>
+      <c r="THL348" s="44"/>
+      <c r="THM348" s="44"/>
+      <c r="THN348" s="44"/>
+      <c r="THO348" s="44"/>
+      <c r="THP348" s="44"/>
+      <c r="THQ348" s="44"/>
+      <c r="THR348" s="44"/>
+      <c r="THS348" s="44"/>
+      <c r="THT348" s="44"/>
+      <c r="THU348" s="44"/>
+      <c r="THV348" s="44"/>
+      <c r="THW348" s="44"/>
+      <c r="THX348" s="44"/>
+      <c r="THY348" s="44"/>
+      <c r="THZ348" s="44"/>
+      <c r="TIA348" s="44"/>
+      <c r="TIB348" s="44"/>
+      <c r="TIC348" s="44"/>
+      <c r="TID348" s="44"/>
+      <c r="TIE348" s="44"/>
+      <c r="TIF348" s="44"/>
+      <c r="TIG348" s="44"/>
+      <c r="TIH348" s="44"/>
+      <c r="TII348" s="44"/>
+      <c r="TIJ348" s="44"/>
+      <c r="TIK348" s="44"/>
+      <c r="TIL348" s="44"/>
+      <c r="TIM348" s="44"/>
+      <c r="TIN348" s="44"/>
+      <c r="TIO348" s="44"/>
+      <c r="TIP348" s="44"/>
+      <c r="TIQ348" s="44"/>
+      <c r="TIR348" s="44"/>
+      <c r="TIS348" s="44"/>
+      <c r="TIT348" s="44"/>
+      <c r="TIU348" s="44"/>
+      <c r="TIV348" s="44"/>
+      <c r="TIW348" s="44"/>
+      <c r="TIX348" s="44"/>
+      <c r="TIY348" s="44"/>
+      <c r="TIZ348" s="44"/>
+      <c r="TJA348" s="44"/>
+      <c r="TJB348" s="44"/>
+      <c r="TJC348" s="44"/>
+      <c r="TJD348" s="44"/>
+      <c r="TJE348" s="44"/>
+      <c r="TJF348" s="44"/>
+      <c r="TJG348" s="44"/>
+      <c r="TJH348" s="44"/>
+      <c r="TJI348" s="44"/>
+      <c r="TJJ348" s="44"/>
+      <c r="TJK348" s="44"/>
+      <c r="TJL348" s="44"/>
+      <c r="TJM348" s="44"/>
+      <c r="TJN348" s="44"/>
+      <c r="TJO348" s="44"/>
+      <c r="TJP348" s="44"/>
+      <c r="TJQ348" s="44"/>
+      <c r="TJR348" s="44"/>
+      <c r="TJS348" s="44"/>
+      <c r="TJT348" s="44"/>
+      <c r="TJU348" s="44"/>
+      <c r="TJV348" s="44"/>
+      <c r="TJW348" s="44"/>
+      <c r="TJX348" s="44"/>
+      <c r="TJY348" s="44"/>
+      <c r="TJZ348" s="44"/>
+      <c r="TKA348" s="44"/>
+      <c r="TKB348" s="44"/>
+      <c r="TKC348" s="44"/>
+      <c r="TKD348" s="44"/>
+      <c r="TKE348" s="44"/>
+      <c r="TKF348" s="44"/>
+      <c r="TKG348" s="44"/>
+      <c r="TKH348" s="44"/>
+      <c r="TKI348" s="44"/>
+      <c r="TKJ348" s="44"/>
+      <c r="TKK348" s="44"/>
+      <c r="TKL348" s="44"/>
+      <c r="TKM348" s="44"/>
+      <c r="TKN348" s="44"/>
+      <c r="TKO348" s="44"/>
+      <c r="TKP348" s="44"/>
+      <c r="TKQ348" s="44"/>
+      <c r="TKR348" s="44"/>
+      <c r="TKS348" s="44"/>
+      <c r="TKT348" s="44"/>
+      <c r="TKU348" s="44"/>
+      <c r="TKV348" s="44"/>
+      <c r="TKW348" s="44"/>
+      <c r="TKX348" s="44"/>
+      <c r="TKY348" s="44"/>
+      <c r="TKZ348" s="44"/>
+      <c r="TLA348" s="44"/>
+      <c r="TLB348" s="44"/>
+      <c r="TLC348" s="44"/>
+      <c r="TLD348" s="44"/>
+      <c r="TLE348" s="44"/>
+      <c r="TLF348" s="44"/>
+      <c r="TLG348" s="44"/>
+      <c r="TLH348" s="44"/>
+      <c r="TLI348" s="44"/>
+      <c r="TLJ348" s="44"/>
+      <c r="TLK348" s="44"/>
+      <c r="TLL348" s="44"/>
+      <c r="TLM348" s="44"/>
+      <c r="TLN348" s="44"/>
+      <c r="TLO348" s="44"/>
+      <c r="TLP348" s="44"/>
+      <c r="TLQ348" s="44"/>
+      <c r="TLR348" s="44"/>
+      <c r="TLS348" s="44"/>
+      <c r="TLT348" s="44"/>
+      <c r="TLU348" s="44"/>
+      <c r="TLV348" s="44"/>
+      <c r="TLW348" s="44"/>
+      <c r="TLX348" s="44"/>
+      <c r="TLY348" s="44"/>
+      <c r="TLZ348" s="44"/>
+      <c r="TMA348" s="44"/>
+      <c r="TMB348" s="44"/>
+      <c r="TMC348" s="44"/>
+      <c r="TMD348" s="44"/>
+      <c r="TME348" s="44"/>
+      <c r="TMF348" s="44"/>
+      <c r="TMG348" s="44"/>
+      <c r="TMH348" s="44"/>
+      <c r="TMI348" s="44"/>
+      <c r="TMJ348" s="44"/>
+      <c r="TMK348" s="44"/>
+      <c r="TML348" s="44"/>
+      <c r="TMM348" s="44"/>
+      <c r="TMN348" s="44"/>
+      <c r="TMO348" s="44"/>
+      <c r="TMP348" s="44"/>
+      <c r="TMQ348" s="44"/>
+      <c r="TMR348" s="44"/>
+      <c r="TMS348" s="44"/>
+      <c r="TMT348" s="44"/>
+      <c r="TMU348" s="44"/>
+      <c r="TMV348" s="44"/>
+      <c r="TMW348" s="44"/>
+      <c r="TMX348" s="44"/>
+      <c r="TMY348" s="44"/>
+      <c r="TMZ348" s="44"/>
+      <c r="TNA348" s="44"/>
+      <c r="TNB348" s="44"/>
+      <c r="TNC348" s="44"/>
+      <c r="TND348" s="44"/>
+      <c r="TNE348" s="44"/>
+      <c r="TNF348" s="44"/>
+      <c r="TNG348" s="44"/>
+      <c r="TNH348" s="44"/>
+      <c r="TNI348" s="44"/>
+      <c r="TNJ348" s="44"/>
+      <c r="TNK348" s="44"/>
+      <c r="TNL348" s="44"/>
+      <c r="TNM348" s="44"/>
+      <c r="TNN348" s="44"/>
+      <c r="TNO348" s="44"/>
+      <c r="TNP348" s="44"/>
+      <c r="TNQ348" s="44"/>
+      <c r="TNR348" s="44"/>
+      <c r="TNS348" s="44"/>
+      <c r="TNT348" s="44"/>
+      <c r="TNU348" s="44"/>
+      <c r="TNV348" s="44"/>
+      <c r="TNW348" s="44"/>
+      <c r="TNX348" s="44"/>
+      <c r="TNY348" s="44"/>
+      <c r="TNZ348" s="44"/>
+      <c r="TOA348" s="44"/>
+      <c r="TOB348" s="44"/>
+      <c r="TOC348" s="44"/>
+      <c r="TOD348" s="44"/>
+      <c r="TOE348" s="44"/>
+      <c r="TOF348" s="44"/>
+      <c r="TOG348" s="44"/>
+      <c r="TOH348" s="44"/>
+      <c r="TOI348" s="44"/>
+      <c r="TOJ348" s="44"/>
+      <c r="TOK348" s="44"/>
+      <c r="TOL348" s="44"/>
+      <c r="TOM348" s="44"/>
+      <c r="TON348" s="44"/>
+      <c r="TOO348" s="44"/>
+      <c r="TOP348" s="44"/>
+      <c r="TOQ348" s="44"/>
+      <c r="TOR348" s="44"/>
+      <c r="TOS348" s="44"/>
+      <c r="TOT348" s="44"/>
+      <c r="TOU348" s="44"/>
+      <c r="TOV348" s="44"/>
+      <c r="TOW348" s="44"/>
+      <c r="TOX348" s="44"/>
+      <c r="TOY348" s="44"/>
+      <c r="TOZ348" s="44"/>
+      <c r="TPA348" s="44"/>
+      <c r="TPB348" s="44"/>
+      <c r="TPC348" s="44"/>
+      <c r="TPD348" s="44"/>
+      <c r="TPE348" s="44"/>
+      <c r="TPF348" s="44"/>
+      <c r="TPG348" s="44"/>
+      <c r="TPH348" s="44"/>
+      <c r="TPI348" s="44"/>
+      <c r="TPJ348" s="44"/>
+      <c r="TPK348" s="44"/>
+      <c r="TPL348" s="44"/>
+      <c r="TPM348" s="44"/>
+      <c r="TPN348" s="44"/>
+      <c r="TPO348" s="44"/>
+      <c r="TPP348" s="44"/>
+      <c r="TPQ348" s="44"/>
+      <c r="TPR348" s="44"/>
+      <c r="TPS348" s="44"/>
+      <c r="TPT348" s="44"/>
+      <c r="TPU348" s="44"/>
+      <c r="TPV348" s="44"/>
+      <c r="TPW348" s="44"/>
+      <c r="TPX348" s="44"/>
+      <c r="TPY348" s="44"/>
+      <c r="TPZ348" s="44"/>
+      <c r="TQA348" s="44"/>
+      <c r="TQB348" s="44"/>
+      <c r="TQC348" s="44"/>
+      <c r="TQD348" s="44"/>
+      <c r="TQE348" s="44"/>
+      <c r="TQF348" s="44"/>
+      <c r="TQG348" s="44"/>
+      <c r="TQH348" s="44"/>
+      <c r="TQI348" s="44"/>
+      <c r="TQJ348" s="44"/>
+      <c r="TQK348" s="44"/>
+      <c r="TQL348" s="44"/>
+      <c r="TQM348" s="44"/>
+      <c r="TQN348" s="44"/>
+      <c r="TQO348" s="44"/>
+      <c r="TQP348" s="44"/>
+      <c r="TQQ348" s="44"/>
+      <c r="TQR348" s="44"/>
+      <c r="TQS348" s="44"/>
+      <c r="TQT348" s="44"/>
+      <c r="TQU348" s="44"/>
+      <c r="TQV348" s="44"/>
+      <c r="TQW348" s="44"/>
+      <c r="TQX348" s="44"/>
+      <c r="TQY348" s="44"/>
+      <c r="TQZ348" s="44"/>
+      <c r="TRA348" s="44"/>
+      <c r="TRB348" s="44"/>
+      <c r="TRC348" s="44"/>
+      <c r="TRD348" s="44"/>
+      <c r="TRE348" s="44"/>
+      <c r="TRF348" s="44"/>
+      <c r="TRG348" s="44"/>
+      <c r="TRH348" s="44"/>
+      <c r="TRI348" s="44"/>
+      <c r="TRJ348" s="44"/>
+      <c r="TRK348" s="44"/>
+      <c r="TRL348" s="44"/>
+      <c r="TRM348" s="44"/>
+      <c r="TRN348" s="44"/>
+      <c r="TRO348" s="44"/>
+      <c r="TRP348" s="44"/>
+      <c r="TRQ348" s="44"/>
+      <c r="TRR348" s="44"/>
+      <c r="TRS348" s="44"/>
+      <c r="TRT348" s="44"/>
+      <c r="TRU348" s="44"/>
+      <c r="TRV348" s="44"/>
+      <c r="TRW348" s="44"/>
+      <c r="TRX348" s="44"/>
+      <c r="TRY348" s="44"/>
+      <c r="TRZ348" s="44"/>
+      <c r="TSA348" s="44"/>
+      <c r="TSB348" s="44"/>
+      <c r="TSC348" s="44"/>
+      <c r="TSD348" s="44"/>
+      <c r="TSE348" s="44"/>
+      <c r="TSF348" s="44"/>
+      <c r="TSG348" s="44"/>
+      <c r="TSH348" s="44"/>
+      <c r="TSI348" s="44"/>
+      <c r="TSJ348" s="44"/>
+      <c r="TSK348" s="44"/>
+      <c r="TSL348" s="44"/>
+      <c r="TSM348" s="44"/>
+      <c r="TSN348" s="44"/>
+      <c r="TSO348" s="44"/>
+      <c r="TSP348" s="44"/>
+      <c r="TSQ348" s="44"/>
+      <c r="TSR348" s="44"/>
+      <c r="TSS348" s="44"/>
+      <c r="TST348" s="44"/>
+      <c r="TSU348" s="44"/>
+      <c r="TSV348" s="44"/>
+      <c r="TSW348" s="44"/>
+      <c r="TSX348" s="44"/>
+      <c r="TSY348" s="44"/>
+      <c r="TSZ348" s="44"/>
+      <c r="TTA348" s="44"/>
+      <c r="TTB348" s="44"/>
+      <c r="TTC348" s="44"/>
+      <c r="TTD348" s="44"/>
+      <c r="TTE348" s="44"/>
+      <c r="TTF348" s="44"/>
+      <c r="TTG348" s="44"/>
+      <c r="TTH348" s="44"/>
+      <c r="TTI348" s="44"/>
+      <c r="TTJ348" s="44"/>
+      <c r="TTK348" s="44"/>
+      <c r="TTL348" s="44"/>
+      <c r="TTM348" s="44"/>
+      <c r="TTN348" s="44"/>
+      <c r="TTO348" s="44"/>
+      <c r="TTP348" s="44"/>
+      <c r="TTQ348" s="44"/>
+      <c r="TTR348" s="44"/>
+      <c r="TTS348" s="44"/>
+      <c r="TTT348" s="44"/>
+      <c r="TTU348" s="44"/>
+      <c r="TTV348" s="44"/>
+      <c r="TTW348" s="44"/>
+      <c r="TTX348" s="44"/>
+      <c r="TTY348" s="44"/>
+      <c r="TTZ348" s="44"/>
+      <c r="TUA348" s="44"/>
+      <c r="TUB348" s="44"/>
+      <c r="TUC348" s="44"/>
+      <c r="TUD348" s="44"/>
+      <c r="TUE348" s="44"/>
+      <c r="TUF348" s="44"/>
+      <c r="TUG348" s="44"/>
+      <c r="TUH348" s="44"/>
+      <c r="TUI348" s="44"/>
+      <c r="TUJ348" s="44"/>
+      <c r="TUK348" s="44"/>
+      <c r="TUL348" s="44"/>
+      <c r="TUM348" s="44"/>
+      <c r="TUN348" s="44"/>
+      <c r="TUO348" s="44"/>
+      <c r="TUP348" s="44"/>
+      <c r="TUQ348" s="44"/>
+      <c r="TUR348" s="44"/>
+      <c r="TUS348" s="44"/>
+      <c r="TUT348" s="44"/>
+      <c r="TUU348" s="44"/>
+      <c r="TUV348" s="44"/>
+      <c r="TUW348" s="44"/>
+      <c r="TUX348" s="44"/>
+      <c r="TUY348" s="44"/>
+      <c r="TUZ348" s="44"/>
+      <c r="TVA348" s="44"/>
+      <c r="TVB348" s="44"/>
+      <c r="TVC348" s="44"/>
+      <c r="TVD348" s="44"/>
+      <c r="TVE348" s="44"/>
+      <c r="TVF348" s="44"/>
+      <c r="TVG348" s="44"/>
+      <c r="TVH348" s="44"/>
+      <c r="TVI348" s="44"/>
+      <c r="TVJ348" s="44"/>
+      <c r="TVK348" s="44"/>
+      <c r="TVL348" s="44"/>
+      <c r="TVM348" s="44"/>
+      <c r="TVN348" s="44"/>
+      <c r="TVO348" s="44"/>
+      <c r="TVP348" s="44"/>
+      <c r="TVQ348" s="44"/>
+      <c r="TVR348" s="44"/>
+      <c r="TVS348" s="44"/>
+      <c r="TVT348" s="44"/>
+      <c r="TVU348" s="44"/>
+      <c r="TVV348" s="44"/>
+      <c r="TVW348" s="44"/>
+      <c r="TVX348" s="44"/>
+      <c r="TVY348" s="44"/>
+      <c r="TVZ348" s="44"/>
+      <c r="TWA348" s="44"/>
+      <c r="TWB348" s="44"/>
+      <c r="TWC348" s="44"/>
+      <c r="TWD348" s="44"/>
+      <c r="TWE348" s="44"/>
+      <c r="TWF348" s="44"/>
+      <c r="TWG348" s="44"/>
+      <c r="TWH348" s="44"/>
+      <c r="TWI348" s="44"/>
+      <c r="TWJ348" s="44"/>
+      <c r="TWK348" s="44"/>
+      <c r="TWL348" s="44"/>
+      <c r="TWM348" s="44"/>
+      <c r="TWN348" s="44"/>
+      <c r="TWO348" s="44"/>
+      <c r="TWP348" s="44"/>
+      <c r="TWQ348" s="44"/>
+      <c r="TWR348" s="44"/>
+      <c r="TWS348" s="44"/>
+      <c r="TWT348" s="44"/>
+      <c r="TWU348" s="44"/>
+      <c r="TWV348" s="44"/>
+      <c r="TWW348" s="44"/>
+      <c r="TWX348" s="44"/>
+      <c r="TWY348" s="44"/>
+      <c r="TWZ348" s="44"/>
+      <c r="TXA348" s="44"/>
+      <c r="TXB348" s="44"/>
+      <c r="TXC348" s="44"/>
+      <c r="TXD348" s="44"/>
+      <c r="TXE348" s="44"/>
+      <c r="TXF348" s="44"/>
+      <c r="TXG348" s="44"/>
+      <c r="TXH348" s="44"/>
+      <c r="TXI348" s="44"/>
+      <c r="TXJ348" s="44"/>
+      <c r="TXK348" s="44"/>
+      <c r="TXL348" s="44"/>
+      <c r="TXM348" s="44"/>
+      <c r="TXN348" s="44"/>
+      <c r="TXO348" s="44"/>
+      <c r="TXP348" s="44"/>
+      <c r="TXQ348" s="44"/>
+      <c r="TXR348" s="44"/>
+      <c r="TXS348" s="44"/>
+      <c r="TXT348" s="44"/>
+      <c r="TXU348" s="44"/>
+      <c r="TXV348" s="44"/>
+      <c r="TXW348" s="44"/>
+      <c r="TXX348" s="44"/>
+      <c r="TXY348" s="44"/>
+      <c r="TXZ348" s="44"/>
+      <c r="TYA348" s="44"/>
+      <c r="TYB348" s="44"/>
+      <c r="TYC348" s="44"/>
+      <c r="TYD348" s="44"/>
+      <c r="TYE348" s="44"/>
+      <c r="TYF348" s="44"/>
+      <c r="TYG348" s="44"/>
+      <c r="TYH348" s="44"/>
+      <c r="TYI348" s="44"/>
+      <c r="TYJ348" s="44"/>
+      <c r="TYK348" s="44"/>
+      <c r="TYL348" s="44"/>
+      <c r="TYM348" s="44"/>
+      <c r="TYN348" s="44"/>
+      <c r="TYO348" s="44"/>
+      <c r="TYP348" s="44"/>
+      <c r="TYQ348" s="44"/>
+      <c r="TYR348" s="44"/>
+      <c r="TYS348" s="44"/>
+      <c r="TYT348" s="44"/>
+      <c r="TYU348" s="44"/>
+      <c r="TYV348" s="44"/>
+      <c r="TYW348" s="44"/>
+      <c r="TYX348" s="44"/>
+      <c r="TYY348" s="44"/>
+      <c r="TYZ348" s="44"/>
+      <c r="TZA348" s="44"/>
+      <c r="TZB348" s="44"/>
+      <c r="TZC348" s="44"/>
+      <c r="TZD348" s="44"/>
+      <c r="TZE348" s="44"/>
+      <c r="TZF348" s="44"/>
+      <c r="TZG348" s="44"/>
+      <c r="TZH348" s="44"/>
+      <c r="TZI348" s="44"/>
+      <c r="TZJ348" s="44"/>
+      <c r="TZK348" s="44"/>
+      <c r="TZL348" s="44"/>
+      <c r="TZM348" s="44"/>
+      <c r="TZN348" s="44"/>
+      <c r="TZO348" s="44"/>
+      <c r="TZP348" s="44"/>
+      <c r="TZQ348" s="44"/>
+      <c r="TZR348" s="44"/>
+      <c r="TZS348" s="44"/>
+      <c r="TZT348" s="44"/>
+      <c r="TZU348" s="44"/>
+      <c r="TZV348" s="44"/>
+      <c r="TZW348" s="44"/>
+      <c r="TZX348" s="44"/>
+      <c r="TZY348" s="44"/>
+      <c r="TZZ348" s="44"/>
+      <c r="UAA348" s="44"/>
+      <c r="UAB348" s="44"/>
+      <c r="UAC348" s="44"/>
+      <c r="UAD348" s="44"/>
+      <c r="UAE348" s="44"/>
+      <c r="UAF348" s="44"/>
+      <c r="UAG348" s="44"/>
+      <c r="UAH348" s="44"/>
+      <c r="UAI348" s="44"/>
+      <c r="UAJ348" s="44"/>
+      <c r="UAK348" s="44"/>
+      <c r="UAL348" s="44"/>
+      <c r="UAM348" s="44"/>
+      <c r="UAN348" s="44"/>
+      <c r="UAO348" s="44"/>
+      <c r="UAP348" s="44"/>
+      <c r="UAQ348" s="44"/>
+      <c r="UAR348" s="44"/>
+      <c r="UAS348" s="44"/>
+      <c r="UAT348" s="44"/>
+      <c r="UAU348" s="44"/>
+      <c r="UAV348" s="44"/>
+      <c r="UAW348" s="44"/>
+      <c r="UAX348" s="44"/>
+      <c r="UAY348" s="44"/>
+      <c r="UAZ348" s="44"/>
+      <c r="UBA348" s="44"/>
+      <c r="UBB348" s="44"/>
+      <c r="UBC348" s="44"/>
+      <c r="UBD348" s="44"/>
+      <c r="UBE348" s="44"/>
+      <c r="UBF348" s="44"/>
+      <c r="UBG348" s="44"/>
+      <c r="UBH348" s="44"/>
+      <c r="UBI348" s="44"/>
+      <c r="UBJ348" s="44"/>
+      <c r="UBK348" s="44"/>
+      <c r="UBL348" s="44"/>
+      <c r="UBM348" s="44"/>
+      <c r="UBN348" s="44"/>
+      <c r="UBO348" s="44"/>
+      <c r="UBP348" s="44"/>
+      <c r="UBQ348" s="44"/>
+      <c r="UBR348" s="44"/>
+      <c r="UBS348" s="44"/>
+      <c r="UBT348" s="44"/>
+      <c r="UBU348" s="44"/>
+      <c r="UBV348" s="44"/>
+      <c r="UBW348" s="44"/>
+      <c r="UBX348" s="44"/>
+      <c r="UBY348" s="44"/>
+      <c r="UBZ348" s="44"/>
+      <c r="UCA348" s="44"/>
+      <c r="UCB348" s="44"/>
+      <c r="UCC348" s="44"/>
+      <c r="UCD348" s="44"/>
+      <c r="UCE348" s="44"/>
+      <c r="UCF348" s="44"/>
+      <c r="UCG348" s="44"/>
+      <c r="UCH348" s="44"/>
+      <c r="UCI348" s="44"/>
+      <c r="UCJ348" s="44"/>
+      <c r="UCK348" s="44"/>
+      <c r="UCL348" s="44"/>
+      <c r="UCM348" s="44"/>
+      <c r="UCN348" s="44"/>
+      <c r="UCO348" s="44"/>
+      <c r="UCP348" s="44"/>
+      <c r="UCQ348" s="44"/>
+      <c r="UCR348" s="44"/>
+      <c r="UCS348" s="44"/>
+      <c r="UCT348" s="44"/>
+      <c r="UCU348" s="44"/>
+      <c r="UCV348" s="44"/>
+      <c r="UCW348" s="44"/>
+      <c r="UCX348" s="44"/>
+      <c r="UCY348" s="44"/>
+      <c r="UCZ348" s="44"/>
+      <c r="UDA348" s="44"/>
+      <c r="UDB348" s="44"/>
+      <c r="UDC348" s="44"/>
+      <c r="UDD348" s="44"/>
+      <c r="UDE348" s="44"/>
+      <c r="UDF348" s="44"/>
+      <c r="UDG348" s="44"/>
+      <c r="UDH348" s="44"/>
+      <c r="UDI348" s="44"/>
+      <c r="UDJ348" s="44"/>
+      <c r="UDK348" s="44"/>
+      <c r="UDL348" s="44"/>
+      <c r="UDM348" s="44"/>
+      <c r="UDN348" s="44"/>
+      <c r="UDO348" s="44"/>
+      <c r="UDP348" s="44"/>
+      <c r="UDQ348" s="44"/>
+      <c r="UDR348" s="44"/>
+      <c r="UDS348" s="44"/>
+      <c r="UDT348" s="44"/>
+      <c r="UDU348" s="44"/>
+      <c r="UDV348" s="44"/>
+      <c r="UDW348" s="44"/>
+      <c r="UDX348" s="44"/>
+      <c r="UDY348" s="44"/>
+      <c r="UDZ348" s="44"/>
+      <c r="UEA348" s="44"/>
+      <c r="UEB348" s="44"/>
+      <c r="UEC348" s="44"/>
+      <c r="UED348" s="44"/>
+      <c r="UEE348" s="44"/>
+      <c r="UEF348" s="44"/>
+      <c r="UEG348" s="44"/>
+      <c r="UEH348" s="44"/>
+      <c r="UEI348" s="44"/>
+      <c r="UEJ348" s="44"/>
+      <c r="UEK348" s="44"/>
+      <c r="UEL348" s="44"/>
+      <c r="UEM348" s="44"/>
+      <c r="UEN348" s="44"/>
+      <c r="UEO348" s="44"/>
+      <c r="UEP348" s="44"/>
+      <c r="UEQ348" s="44"/>
+      <c r="UER348" s="44"/>
+      <c r="UES348" s="44"/>
+      <c r="UET348" s="44"/>
+      <c r="UEU348" s="44"/>
+      <c r="UEV348" s="44"/>
+      <c r="UEW348" s="44"/>
+      <c r="UEX348" s="44"/>
+      <c r="UEY348" s="44"/>
+      <c r="UEZ348" s="44"/>
+      <c r="UFA348" s="44"/>
+      <c r="UFB348" s="44"/>
+      <c r="UFC348" s="44"/>
+      <c r="UFD348" s="44"/>
+      <c r="UFE348" s="44"/>
+      <c r="UFF348" s="44"/>
+      <c r="UFG348" s="44"/>
+      <c r="UFH348" s="44"/>
+      <c r="UFI348" s="44"/>
+      <c r="UFJ348" s="44"/>
+      <c r="UFK348" s="44"/>
+      <c r="UFL348" s="44"/>
+      <c r="UFM348" s="44"/>
+      <c r="UFN348" s="44"/>
+      <c r="UFO348" s="44"/>
+      <c r="UFP348" s="44"/>
+      <c r="UFQ348" s="44"/>
+      <c r="UFR348" s="44"/>
+      <c r="UFS348" s="44"/>
+      <c r="UFT348" s="44"/>
+      <c r="UFU348" s="44"/>
+      <c r="UFV348" s="44"/>
+      <c r="UFW348" s="44"/>
+      <c r="UFX348" s="44"/>
+      <c r="UFY348" s="44"/>
+      <c r="UFZ348" s="44"/>
+      <c r="UGA348" s="44"/>
+      <c r="UGB348" s="44"/>
+      <c r="UGC348" s="44"/>
+      <c r="UGD348" s="44"/>
+      <c r="UGE348" s="44"/>
+      <c r="UGF348" s="44"/>
+      <c r="UGG348" s="44"/>
+      <c r="UGH348" s="44"/>
+      <c r="UGI348" s="44"/>
+      <c r="UGJ348" s="44"/>
+      <c r="UGK348" s="44"/>
+      <c r="UGL348" s="44"/>
+      <c r="UGM348" s="44"/>
+      <c r="UGN348" s="44"/>
+      <c r="UGO348" s="44"/>
+      <c r="UGP348" s="44"/>
+      <c r="UGQ348" s="44"/>
+      <c r="UGR348" s="44"/>
+      <c r="UGS348" s="44"/>
+      <c r="UGT348" s="44"/>
+      <c r="UGU348" s="44"/>
+      <c r="UGV348" s="44"/>
+      <c r="UGW348" s="44"/>
+      <c r="UGX348" s="44"/>
+      <c r="UGY348" s="44"/>
+      <c r="UGZ348" s="44"/>
+      <c r="UHA348" s="44"/>
+      <c r="UHB348" s="44"/>
+      <c r="UHC348" s="44"/>
+      <c r="UHD348" s="44"/>
+      <c r="UHE348" s="44"/>
+      <c r="UHF348" s="44"/>
+      <c r="UHG348" s="44"/>
+      <c r="UHH348" s="44"/>
+      <c r="UHI348" s="44"/>
+      <c r="UHJ348" s="44"/>
+      <c r="UHK348" s="44"/>
+      <c r="UHL348" s="44"/>
+      <c r="UHM348" s="44"/>
+      <c r="UHN348" s="44"/>
+      <c r="UHO348" s="44"/>
+      <c r="UHP348" s="44"/>
+      <c r="UHQ348" s="44"/>
+      <c r="UHR348" s="44"/>
+      <c r="UHS348" s="44"/>
+      <c r="UHT348" s="44"/>
+      <c r="UHU348" s="44"/>
+      <c r="UHV348" s="44"/>
+      <c r="UHW348" s="44"/>
+      <c r="UHX348" s="44"/>
+      <c r="UHY348" s="44"/>
+      <c r="UHZ348" s="44"/>
+      <c r="UIA348" s="44"/>
+      <c r="UIB348" s="44"/>
+      <c r="UIC348" s="44"/>
+      <c r="UID348" s="44"/>
+      <c r="UIE348" s="44"/>
+      <c r="UIF348" s="44"/>
+      <c r="UIG348" s="44"/>
+      <c r="UIH348" s="44"/>
+      <c r="UII348" s="44"/>
+      <c r="UIJ348" s="44"/>
+      <c r="UIK348" s="44"/>
+      <c r="UIL348" s="44"/>
+      <c r="UIM348" s="44"/>
+      <c r="UIN348" s="44"/>
+      <c r="UIO348" s="44"/>
+      <c r="UIP348" s="44"/>
+      <c r="UIQ348" s="44"/>
+      <c r="UIR348" s="44"/>
+      <c r="UIS348" s="44"/>
+      <c r="UIT348" s="44"/>
+      <c r="UIU348" s="44"/>
+      <c r="UIV348" s="44"/>
+      <c r="UIW348" s="44"/>
+      <c r="UIX348" s="44"/>
+      <c r="UIY348" s="44"/>
+      <c r="UIZ348" s="44"/>
+      <c r="UJA348" s="44"/>
+      <c r="UJB348" s="44"/>
+      <c r="UJC348" s="44"/>
+      <c r="UJD348" s="44"/>
+      <c r="UJE348" s="44"/>
+      <c r="UJF348" s="44"/>
+      <c r="UJG348" s="44"/>
+      <c r="UJH348" s="44"/>
+      <c r="UJI348" s="44"/>
+      <c r="UJJ348" s="44"/>
+      <c r="UJK348" s="44"/>
+      <c r="UJL348" s="44"/>
+      <c r="UJM348" s="44"/>
+      <c r="UJN348" s="44"/>
+      <c r="UJO348" s="44"/>
+      <c r="UJP348" s="44"/>
+      <c r="UJQ348" s="44"/>
+      <c r="UJR348" s="44"/>
+      <c r="UJS348" s="44"/>
+      <c r="UJT348" s="44"/>
+      <c r="UJU348" s="44"/>
+      <c r="UJV348" s="44"/>
+      <c r="UJW348" s="44"/>
+      <c r="UJX348" s="44"/>
+      <c r="UJY348" s="44"/>
+      <c r="UJZ348" s="44"/>
+      <c r="UKA348" s="44"/>
+      <c r="UKB348" s="44"/>
+      <c r="UKC348" s="44"/>
+      <c r="UKD348" s="44"/>
+      <c r="UKE348" s="44"/>
+      <c r="UKF348" s="44"/>
+      <c r="UKG348" s="44"/>
+      <c r="UKH348" s="44"/>
+      <c r="UKI348" s="44"/>
+      <c r="UKJ348" s="44"/>
+      <c r="UKK348" s="44"/>
+      <c r="UKL348" s="44"/>
+      <c r="UKM348" s="44"/>
+      <c r="UKN348" s="44"/>
+      <c r="UKO348" s="44"/>
+      <c r="UKP348" s="44"/>
+      <c r="UKQ348" s="44"/>
+      <c r="UKR348" s="44"/>
+      <c r="UKS348" s="44"/>
+      <c r="UKT348" s="44"/>
+      <c r="UKU348" s="44"/>
+      <c r="UKV348" s="44"/>
+      <c r="UKW348" s="44"/>
+      <c r="UKX348" s="44"/>
+      <c r="UKY348" s="44"/>
+      <c r="UKZ348" s="44"/>
+      <c r="ULA348" s="44"/>
+      <c r="ULB348" s="44"/>
+      <c r="ULC348" s="44"/>
+      <c r="ULD348" s="44"/>
+      <c r="ULE348" s="44"/>
+      <c r="ULF348" s="44"/>
+      <c r="ULG348" s="44"/>
+      <c r="ULH348" s="44"/>
+      <c r="ULI348" s="44"/>
+      <c r="ULJ348" s="44"/>
+      <c r="ULK348" s="44"/>
+      <c r="ULL348" s="44"/>
+      <c r="ULM348" s="44"/>
+      <c r="ULN348" s="44"/>
+      <c r="ULO348" s="44"/>
+      <c r="ULP348" s="44"/>
+      <c r="ULQ348" s="44"/>
+      <c r="ULR348" s="44"/>
+      <c r="ULS348" s="44"/>
+      <c r="ULT348" s="44"/>
+      <c r="ULU348" s="44"/>
+      <c r="ULV348" s="44"/>
+      <c r="ULW348" s="44"/>
+      <c r="ULX348" s="44"/>
+      <c r="ULY348" s="44"/>
+      <c r="ULZ348" s="44"/>
+      <c r="UMA348" s="44"/>
+      <c r="UMB348" s="44"/>
+      <c r="UMC348" s="44"/>
+      <c r="UMD348" s="44"/>
+      <c r="UME348" s="44"/>
+      <c r="UMF348" s="44"/>
+      <c r="UMG348" s="44"/>
+      <c r="UMH348" s="44"/>
+      <c r="UMI348" s="44"/>
+      <c r="UMJ348" s="44"/>
+      <c r="UMK348" s="44"/>
+      <c r="UML348" s="44"/>
+      <c r="UMM348" s="44"/>
+      <c r="UMN348" s="44"/>
+      <c r="UMO348" s="44"/>
+      <c r="UMP348" s="44"/>
+      <c r="UMQ348" s="44"/>
+      <c r="UMR348" s="44"/>
+      <c r="UMS348" s="44"/>
+      <c r="UMT348" s="44"/>
+      <c r="UMU348" s="44"/>
+      <c r="UMV348" s="44"/>
+      <c r="UMW348" s="44"/>
+      <c r="UMX348" s="44"/>
+      <c r="UMY348" s="44"/>
+      <c r="UMZ348" s="44"/>
+      <c r="UNA348" s="44"/>
+      <c r="UNB348" s="44"/>
+      <c r="UNC348" s="44"/>
+      <c r="UND348" s="44"/>
+      <c r="UNE348" s="44"/>
+      <c r="UNF348" s="44"/>
+      <c r="UNG348" s="44"/>
+      <c r="UNH348" s="44"/>
+      <c r="UNI348" s="44"/>
+      <c r="UNJ348" s="44"/>
+      <c r="UNK348" s="44"/>
+      <c r="UNL348" s="44"/>
+      <c r="UNM348" s="44"/>
+      <c r="UNN348" s="44"/>
+      <c r="UNO348" s="44"/>
+      <c r="UNP348" s="44"/>
+      <c r="UNQ348" s="44"/>
+      <c r="UNR348" s="44"/>
+      <c r="UNS348" s="44"/>
+      <c r="UNT348" s="44"/>
+      <c r="UNU348" s="44"/>
+      <c r="UNV348" s="44"/>
+      <c r="UNW348" s="44"/>
+      <c r="UNX348" s="44"/>
+      <c r="UNY348" s="44"/>
+      <c r="UNZ348" s="44"/>
+      <c r="UOA348" s="44"/>
+      <c r="UOB348" s="44"/>
+      <c r="UOC348" s="44"/>
+      <c r="UOD348" s="44"/>
+      <c r="UOE348" s="44"/>
+      <c r="UOF348" s="44"/>
+      <c r="UOG348" s="44"/>
+      <c r="UOH348" s="44"/>
+      <c r="UOI348" s="44"/>
+      <c r="UOJ348" s="44"/>
+      <c r="UOK348" s="44"/>
+      <c r="UOL348" s="44"/>
+      <c r="UOM348" s="44"/>
+      <c r="UON348" s="44"/>
+      <c r="UOO348" s="44"/>
+      <c r="UOP348" s="44"/>
+      <c r="UOQ348" s="44"/>
+      <c r="UOR348" s="44"/>
+      <c r="UOS348" s="44"/>
+      <c r="UOT348" s="44"/>
+      <c r="UOU348" s="44"/>
+      <c r="UOV348" s="44"/>
+      <c r="UOW348" s="44"/>
+      <c r="UOX348" s="44"/>
+      <c r="UOY348" s="44"/>
+      <c r="UOZ348" s="44"/>
+      <c r="UPA348" s="44"/>
+      <c r="UPB348" s="44"/>
+      <c r="UPC348" s="44"/>
+      <c r="UPD348" s="44"/>
+      <c r="UPE348" s="44"/>
+      <c r="UPF348" s="44"/>
+      <c r="UPG348" s="44"/>
+      <c r="UPH348" s="44"/>
+      <c r="UPI348" s="44"/>
+      <c r="UPJ348" s="44"/>
+      <c r="UPK348" s="44"/>
+      <c r="UPL348" s="44"/>
+      <c r="UPM348" s="44"/>
+      <c r="UPN348" s="44"/>
+      <c r="UPO348" s="44"/>
+      <c r="UPP348" s="44"/>
+      <c r="UPQ348" s="44"/>
+      <c r="UPR348" s="44"/>
+      <c r="UPS348" s="44"/>
+      <c r="UPT348" s="44"/>
+      <c r="UPU348" s="44"/>
+      <c r="UPV348" s="44"/>
+      <c r="UPW348" s="44"/>
+      <c r="UPX348" s="44"/>
+      <c r="UPY348" s="44"/>
+      <c r="UPZ348" s="44"/>
+      <c r="UQA348" s="44"/>
+      <c r="UQB348" s="44"/>
+      <c r="UQC348" s="44"/>
+      <c r="UQD348" s="44"/>
+      <c r="UQE348" s="44"/>
+      <c r="UQF348" s="44"/>
+      <c r="UQG348" s="44"/>
+      <c r="UQH348" s="44"/>
+      <c r="UQI348" s="44"/>
+      <c r="UQJ348" s="44"/>
+      <c r="UQK348" s="44"/>
+      <c r="UQL348" s="44"/>
+      <c r="UQM348" s="44"/>
+      <c r="UQN348" s="44"/>
+      <c r="UQO348" s="44"/>
+      <c r="UQP348" s="44"/>
+      <c r="UQQ348" s="44"/>
+      <c r="UQR348" s="44"/>
+      <c r="UQS348" s="44"/>
+      <c r="UQT348" s="44"/>
+      <c r="UQU348" s="44"/>
+      <c r="UQV348" s="44"/>
+      <c r="UQW348" s="44"/>
+      <c r="UQX348" s="44"/>
+      <c r="UQY348" s="44"/>
+      <c r="UQZ348" s="44"/>
+      <c r="URA348" s="44"/>
+      <c r="URB348" s="44"/>
+      <c r="URC348" s="44"/>
+      <c r="URD348" s="44"/>
+      <c r="URE348" s="44"/>
+      <c r="URF348" s="44"/>
+      <c r="URG348" s="44"/>
+      <c r="URH348" s="44"/>
+      <c r="URI348" s="44"/>
+      <c r="URJ348" s="44"/>
+      <c r="URK348" s="44"/>
+      <c r="URL348" s="44"/>
+      <c r="URM348" s="44"/>
+      <c r="URN348" s="44"/>
+      <c r="URO348" s="44"/>
+      <c r="URP348" s="44"/>
+      <c r="URQ348" s="44"/>
+      <c r="URR348" s="44"/>
+      <c r="URS348" s="44"/>
+      <c r="URT348" s="44"/>
+      <c r="URU348" s="44"/>
+      <c r="URV348" s="44"/>
+      <c r="URW348" s="44"/>
+      <c r="URX348" s="44"/>
+      <c r="URY348" s="44"/>
+      <c r="URZ348" s="44"/>
+      <c r="USA348" s="44"/>
+      <c r="USB348" s="44"/>
+      <c r="USC348" s="44"/>
+      <c r="USD348" s="44"/>
+      <c r="USE348" s="44"/>
+      <c r="USF348" s="44"/>
+      <c r="USG348" s="44"/>
+      <c r="USH348" s="44"/>
+      <c r="USI348" s="44"/>
+      <c r="USJ348" s="44"/>
+      <c r="USK348" s="44"/>
+      <c r="USL348" s="44"/>
+      <c r="USM348" s="44"/>
+      <c r="USN348" s="44"/>
+      <c r="USO348" s="44"/>
+      <c r="USP348" s="44"/>
+      <c r="USQ348" s="44"/>
+      <c r="USR348" s="44"/>
+      <c r="USS348" s="44"/>
+      <c r="UST348" s="44"/>
+      <c r="USU348" s="44"/>
+      <c r="USV348" s="44"/>
+      <c r="USW348" s="44"/>
+      <c r="USX348" s="44"/>
+      <c r="USY348" s="44"/>
+      <c r="USZ348" s="44"/>
+      <c r="UTA348" s="44"/>
+      <c r="UTB348" s="44"/>
+      <c r="UTC348" s="44"/>
+      <c r="UTD348" s="44"/>
+      <c r="UTE348" s="44"/>
+      <c r="UTF348" s="44"/>
+      <c r="UTG348" s="44"/>
+      <c r="UTH348" s="44"/>
+      <c r="UTI348" s="44"/>
+      <c r="UTJ348" s="44"/>
+      <c r="UTK348" s="44"/>
+      <c r="UTL348" s="44"/>
+      <c r="UTM348" s="44"/>
+      <c r="UTN348" s="44"/>
+      <c r="UTO348" s="44"/>
+      <c r="UTP348" s="44"/>
+      <c r="UTQ348" s="44"/>
+      <c r="UTR348" s="44"/>
+      <c r="UTS348" s="44"/>
+      <c r="UTT348" s="44"/>
+      <c r="UTU348" s="44"/>
+      <c r="UTV348" s="44"/>
+      <c r="UTW348" s="44"/>
+      <c r="UTX348" s="44"/>
+      <c r="UTY348" s="44"/>
+      <c r="UTZ348" s="44"/>
+      <c r="UUA348" s="44"/>
+      <c r="UUB348" s="44"/>
+      <c r="UUC348" s="44"/>
+      <c r="UUD348" s="44"/>
+      <c r="UUE348" s="44"/>
+      <c r="UUF348" s="44"/>
+      <c r="UUG348" s="44"/>
+      <c r="UUH348" s="44"/>
+      <c r="UUI348" s="44"/>
+      <c r="UUJ348" s="44"/>
+      <c r="UUK348" s="44"/>
+      <c r="UUL348" s="44"/>
+      <c r="UUM348" s="44"/>
+      <c r="UUN348" s="44"/>
+      <c r="UUO348" s="44"/>
+      <c r="UUP348" s="44"/>
+      <c r="UUQ348" s="44"/>
+      <c r="UUR348" s="44"/>
+      <c r="UUS348" s="44"/>
+      <c r="UUT348" s="44"/>
+      <c r="UUU348" s="44"/>
+      <c r="UUV348" s="44"/>
+      <c r="UUW348" s="44"/>
+      <c r="UUX348" s="44"/>
+      <c r="UUY348" s="44"/>
+      <c r="UUZ348" s="44"/>
+      <c r="UVA348" s="44"/>
+      <c r="UVB348" s="44"/>
+      <c r="UVC348" s="44"/>
+      <c r="UVD348" s="44"/>
+      <c r="UVE348" s="44"/>
+      <c r="UVF348" s="44"/>
+      <c r="UVG348" s="44"/>
+      <c r="UVH348" s="44"/>
+      <c r="UVI348" s="44"/>
+      <c r="UVJ348" s="44"/>
+      <c r="UVK348" s="44"/>
+      <c r="UVL348" s="44"/>
+      <c r="UVM348" s="44"/>
+      <c r="UVN348" s="44"/>
+      <c r="UVO348" s="44"/>
+      <c r="UVP348" s="44"/>
+      <c r="UVQ348" s="44"/>
+      <c r="UVR348" s="44"/>
+      <c r="UVS348" s="44"/>
+      <c r="UVT348" s="44"/>
+      <c r="UVU348" s="44"/>
+      <c r="UVV348" s="44"/>
+      <c r="UVW348" s="44"/>
+      <c r="UVX348" s="44"/>
+      <c r="UVY348" s="44"/>
+      <c r="UVZ348" s="44"/>
+      <c r="UWA348" s="44"/>
+      <c r="UWB348" s="44"/>
+      <c r="UWC348" s="44"/>
+      <c r="UWD348" s="44"/>
+      <c r="UWE348" s="44"/>
+      <c r="UWF348" s="44"/>
+      <c r="UWG348" s="44"/>
+      <c r="UWH348" s="44"/>
+      <c r="UWI348" s="44"/>
+      <c r="UWJ348" s="44"/>
+      <c r="UWK348" s="44"/>
+      <c r="UWL348" s="44"/>
+      <c r="UWM348" s="44"/>
+      <c r="UWN348" s="44"/>
+      <c r="UWO348" s="44"/>
+      <c r="UWP348" s="44"/>
+      <c r="UWQ348" s="44"/>
+      <c r="UWR348" s="44"/>
+      <c r="UWS348" s="44"/>
+      <c r="UWT348" s="44"/>
+      <c r="UWU348" s="44"/>
+      <c r="UWV348" s="44"/>
+      <c r="UWW348" s="44"/>
+      <c r="UWX348" s="44"/>
+      <c r="UWY348" s="44"/>
+      <c r="UWZ348" s="44"/>
+      <c r="UXA348" s="44"/>
+      <c r="UXB348" s="44"/>
+      <c r="UXC348" s="44"/>
+      <c r="UXD348" s="44"/>
+      <c r="UXE348" s="44"/>
+      <c r="UXF348" s="44"/>
+      <c r="UXG348" s="44"/>
+      <c r="UXH348" s="44"/>
+      <c r="UXI348" s="44"/>
+      <c r="UXJ348" s="44"/>
+      <c r="UXK348" s="44"/>
+      <c r="UXL348" s="44"/>
+      <c r="UXM348" s="44"/>
+      <c r="UXN348" s="44"/>
+      <c r="UXO348" s="44"/>
+      <c r="UXP348" s="44"/>
+      <c r="UXQ348" s="44"/>
+      <c r="UXR348" s="44"/>
+      <c r="UXS348" s="44"/>
+      <c r="UXT348" s="44"/>
+      <c r="UXU348" s="44"/>
+      <c r="UXV348" s="44"/>
+      <c r="UXW348" s="44"/>
+      <c r="UXX348" s="44"/>
+      <c r="UXY348" s="44"/>
+      <c r="UXZ348" s="44"/>
+      <c r="UYA348" s="44"/>
+      <c r="UYB348" s="44"/>
+      <c r="UYC348" s="44"/>
+      <c r="UYD348" s="44"/>
+      <c r="UYE348" s="44"/>
+      <c r="UYF348" s="44"/>
+      <c r="UYG348" s="44"/>
+      <c r="UYH348" s="44"/>
+      <c r="UYI348" s="44"/>
+      <c r="UYJ348" s="44"/>
+      <c r="UYK348" s="44"/>
+      <c r="UYL348" s="44"/>
+      <c r="UYM348" s="44"/>
+      <c r="UYN348" s="44"/>
+      <c r="UYO348" s="44"/>
+      <c r="UYP348" s="44"/>
+      <c r="UYQ348" s="44"/>
+      <c r="UYR348" s="44"/>
+      <c r="UYS348" s="44"/>
+      <c r="UYT348" s="44"/>
+      <c r="UYU348" s="44"/>
+      <c r="UYV348" s="44"/>
+      <c r="UYW348" s="44"/>
+      <c r="UYX348" s="44"/>
+      <c r="UYY348" s="44"/>
+      <c r="UYZ348" s="44"/>
+      <c r="UZA348" s="44"/>
+      <c r="UZB348" s="44"/>
+      <c r="UZC348" s="44"/>
+      <c r="UZD348" s="44"/>
+      <c r="UZE348" s="44"/>
+      <c r="UZF348" s="44"/>
+      <c r="UZG348" s="44"/>
+      <c r="UZH348" s="44"/>
+      <c r="UZI348" s="44"/>
+      <c r="UZJ348" s="44"/>
+      <c r="UZK348" s="44"/>
+      <c r="UZL348" s="44"/>
+      <c r="UZM348" s="44"/>
+      <c r="UZN348" s="44"/>
+      <c r="UZO348" s="44"/>
+      <c r="UZP348" s="44"/>
+      <c r="UZQ348" s="44"/>
+      <c r="UZR348" s="44"/>
+      <c r="UZS348" s="44"/>
+      <c r="UZT348" s="44"/>
+      <c r="UZU348" s="44"/>
+      <c r="UZV348" s="44"/>
+      <c r="UZW348" s="44"/>
+      <c r="UZX348" s="44"/>
+      <c r="UZY348" s="44"/>
+      <c r="UZZ348" s="44"/>
+      <c r="VAA348" s="44"/>
+      <c r="VAB348" s="44"/>
+      <c r="VAC348" s="44"/>
+      <c r="VAD348" s="44"/>
+      <c r="VAE348" s="44"/>
+      <c r="VAF348" s="44"/>
+      <c r="VAG348" s="44"/>
+      <c r="VAH348" s="44"/>
+      <c r="VAI348" s="44"/>
+      <c r="VAJ348" s="44"/>
+      <c r="VAK348" s="44"/>
+      <c r="VAL348" s="44"/>
+      <c r="VAM348" s="44"/>
+      <c r="VAN348" s="44"/>
+      <c r="VAO348" s="44"/>
+      <c r="VAP348" s="44"/>
+      <c r="VAQ348" s="44"/>
+      <c r="VAR348" s="44"/>
+      <c r="VAS348" s="44"/>
+      <c r="VAT348" s="44"/>
+      <c r="VAU348" s="44"/>
+      <c r="VAV348" s="44"/>
+      <c r="VAW348" s="44"/>
+      <c r="VAX348" s="44"/>
+      <c r="VAY348" s="44"/>
+      <c r="VAZ348" s="44"/>
+      <c r="VBA348" s="44"/>
+      <c r="VBB348" s="44"/>
+      <c r="VBC348" s="44"/>
+      <c r="VBD348" s="44"/>
+      <c r="VBE348" s="44"/>
+      <c r="VBF348" s="44"/>
+      <c r="VBG348" s="44"/>
+      <c r="VBH348" s="44"/>
+      <c r="VBI348" s="44"/>
+      <c r="VBJ348" s="44"/>
+      <c r="VBK348" s="44"/>
+      <c r="VBL348" s="44"/>
+      <c r="VBM348" s="44"/>
+      <c r="VBN348" s="44"/>
+      <c r="VBO348" s="44"/>
+      <c r="VBP348" s="44"/>
+      <c r="VBQ348" s="44"/>
+      <c r="VBR348" s="44"/>
+      <c r="VBS348" s="44"/>
+      <c r="VBT348" s="44"/>
+      <c r="VBU348" s="44"/>
+      <c r="VBV348" s="44"/>
+      <c r="VBW348" s="44"/>
+      <c r="VBX348" s="44"/>
+      <c r="VBY348" s="44"/>
+      <c r="VBZ348" s="44"/>
+      <c r="VCA348" s="44"/>
+      <c r="VCB348" s="44"/>
+      <c r="VCC348" s="44"/>
+      <c r="VCD348" s="44"/>
+      <c r="VCE348" s="44"/>
+      <c r="VCF348" s="44"/>
+      <c r="VCG348" s="44"/>
+      <c r="VCH348" s="44"/>
+      <c r="VCI348" s="44"/>
+      <c r="VCJ348" s="44"/>
+      <c r="VCK348" s="44"/>
+      <c r="VCL348" s="44"/>
+      <c r="VCM348" s="44"/>
+      <c r="VCN348" s="44"/>
+      <c r="VCO348" s="44"/>
+      <c r="VCP348" s="44"/>
+      <c r="VCQ348" s="44"/>
+      <c r="VCR348" s="44"/>
+      <c r="VCS348" s="44"/>
+      <c r="VCT348" s="44"/>
+      <c r="VCU348" s="44"/>
+      <c r="VCV348" s="44"/>
+      <c r="VCW348" s="44"/>
+      <c r="VCX348" s="44"/>
+      <c r="VCY348" s="44"/>
+      <c r="VCZ348" s="44"/>
+      <c r="VDA348" s="44"/>
+      <c r="VDB348" s="44"/>
+      <c r="VDC348" s="44"/>
+      <c r="VDD348" s="44"/>
+      <c r="VDE348" s="44"/>
+      <c r="VDF348" s="44"/>
+      <c r="VDG348" s="44"/>
+      <c r="VDH348" s="44"/>
+      <c r="VDI348" s="44"/>
+      <c r="VDJ348" s="44"/>
+      <c r="VDK348" s="44"/>
+      <c r="VDL348" s="44"/>
+      <c r="VDM348" s="44"/>
+      <c r="VDN348" s="44"/>
+      <c r="VDO348" s="44"/>
+      <c r="VDP348" s="44"/>
+      <c r="VDQ348" s="44"/>
+      <c r="VDR348" s="44"/>
+      <c r="VDS348" s="44"/>
+      <c r="VDT348" s="44"/>
+      <c r="VDU348" s="44"/>
+      <c r="VDV348" s="44"/>
+      <c r="VDW348" s="44"/>
+      <c r="VDX348" s="44"/>
+      <c r="VDY348" s="44"/>
+      <c r="VDZ348" s="44"/>
+      <c r="VEA348" s="44"/>
+      <c r="VEB348" s="44"/>
+      <c r="VEC348" s="44"/>
+      <c r="VED348" s="44"/>
+      <c r="VEE348" s="44"/>
+      <c r="VEF348" s="44"/>
+      <c r="VEG348" s="44"/>
+      <c r="VEH348" s="44"/>
+      <c r="VEI348" s="44"/>
+      <c r="VEJ348" s="44"/>
+      <c r="VEK348" s="44"/>
+      <c r="VEL348" s="44"/>
+      <c r="VEM348" s="44"/>
+      <c r="VEN348" s="44"/>
+      <c r="VEO348" s="44"/>
+      <c r="VEP348" s="44"/>
+      <c r="VEQ348" s="44"/>
+      <c r="VER348" s="44"/>
+      <c r="VES348" s="44"/>
+      <c r="VET348" s="44"/>
+      <c r="VEU348" s="44"/>
+      <c r="VEV348" s="44"/>
+      <c r="VEW348" s="44"/>
+      <c r="VEX348" s="44"/>
+      <c r="VEY348" s="44"/>
+      <c r="VEZ348" s="44"/>
+      <c r="VFA348" s="44"/>
+      <c r="VFB348" s="44"/>
+      <c r="VFC348" s="44"/>
+      <c r="VFD348" s="44"/>
+      <c r="VFE348" s="44"/>
+      <c r="VFF348" s="44"/>
+      <c r="VFG348" s="44"/>
+      <c r="VFH348" s="44"/>
+      <c r="VFI348" s="44"/>
+      <c r="VFJ348" s="44"/>
+      <c r="VFK348" s="44"/>
+      <c r="VFL348" s="44"/>
+      <c r="VFM348" s="44"/>
+      <c r="VFN348" s="44"/>
+      <c r="VFO348" s="44"/>
+      <c r="VFP348" s="44"/>
+      <c r="VFQ348" s="44"/>
+      <c r="VFR348" s="44"/>
+      <c r="VFS348" s="44"/>
+      <c r="VFT348" s="44"/>
+      <c r="VFU348" s="44"/>
+      <c r="VFV348" s="44"/>
+      <c r="VFW348" s="44"/>
+      <c r="VFX348" s="44"/>
+      <c r="VFY348" s="44"/>
+      <c r="VFZ348" s="44"/>
+      <c r="VGA348" s="44"/>
+      <c r="VGB348" s="44"/>
+      <c r="VGC348" s="44"/>
+      <c r="VGD348" s="44"/>
+      <c r="VGE348" s="44"/>
+      <c r="VGF348" s="44"/>
+      <c r="VGG348" s="44"/>
+      <c r="VGH348" s="44"/>
+      <c r="VGI348" s="44"/>
+      <c r="VGJ348" s="44"/>
+      <c r="VGK348" s="44"/>
+      <c r="VGL348" s="44"/>
+      <c r="VGM348" s="44"/>
+      <c r="VGN348" s="44"/>
+      <c r="VGO348" s="44"/>
+      <c r="VGP348" s="44"/>
+      <c r="VGQ348" s="44"/>
+      <c r="VGR348" s="44"/>
+      <c r="VGS348" s="44"/>
+      <c r="VGT348" s="44"/>
+      <c r="VGU348" s="44"/>
+      <c r="VGV348" s="44"/>
+      <c r="VGW348" s="44"/>
+      <c r="VGX348" s="44"/>
+      <c r="VGY348" s="44"/>
+      <c r="VGZ348" s="44"/>
+      <c r="VHA348" s="44"/>
+      <c r="VHB348" s="44"/>
+      <c r="VHC348" s="44"/>
+      <c r="VHD348" s="44"/>
+      <c r="VHE348" s="44"/>
+      <c r="VHF348" s="44"/>
+      <c r="VHG348" s="44"/>
+      <c r="VHH348" s="44"/>
+      <c r="VHI348" s="44"/>
+      <c r="VHJ348" s="44"/>
+      <c r="VHK348" s="44"/>
+      <c r="VHL348" s="44"/>
+      <c r="VHM348" s="44"/>
+      <c r="VHN348" s="44"/>
+      <c r="VHO348" s="44"/>
+      <c r="VHP348" s="44"/>
+      <c r="VHQ348" s="44"/>
+      <c r="VHR348" s="44"/>
+      <c r="VHS348" s="44"/>
+      <c r="VHT348" s="44"/>
+      <c r="VHU348" s="44"/>
+      <c r="VHV348" s="44"/>
+      <c r="VHW348" s="44"/>
+      <c r="VHX348" s="44"/>
+      <c r="VHY348" s="44"/>
+      <c r="VHZ348" s="44"/>
+      <c r="VIA348" s="44"/>
+      <c r="VIB348" s="44"/>
+      <c r="VIC348" s="44"/>
+      <c r="VID348" s="44"/>
+      <c r="VIE348" s="44"/>
+      <c r="VIF348" s="44"/>
+      <c r="VIG348" s="44"/>
+      <c r="VIH348" s="44"/>
+      <c r="VII348" s="44"/>
+      <c r="VIJ348" s="44"/>
+      <c r="VIK348" s="44"/>
+      <c r="VIL348" s="44"/>
+      <c r="VIM348" s="44"/>
+      <c r="VIN348" s="44"/>
+      <c r="VIO348" s="44"/>
+      <c r="VIP348" s="44"/>
+      <c r="VIQ348" s="44"/>
+      <c r="VIR348" s="44"/>
+      <c r="VIS348" s="44"/>
+      <c r="VIT348" s="44"/>
+      <c r="VIU348" s="44"/>
+      <c r="VIV348" s="44"/>
+      <c r="VIW348" s="44"/>
+      <c r="VIX348" s="44"/>
+      <c r="VIY348" s="44"/>
+      <c r="VIZ348" s="44"/>
+      <c r="VJA348" s="44"/>
+      <c r="VJB348" s="44"/>
+      <c r="VJC348" s="44"/>
+      <c r="VJD348" s="44"/>
+      <c r="VJE348" s="44"/>
+      <c r="VJF348" s="44"/>
+      <c r="VJG348" s="44"/>
+      <c r="VJH348" s="44"/>
+      <c r="VJI348" s="44"/>
+      <c r="VJJ348" s="44"/>
+      <c r="VJK348" s="44"/>
+      <c r="VJL348" s="44"/>
+      <c r="VJM348" s="44"/>
+      <c r="VJN348" s="44"/>
+      <c r="VJO348" s="44"/>
+      <c r="VJP348" s="44"/>
+      <c r="VJQ348" s="44"/>
+      <c r="VJR348" s="44"/>
+      <c r="VJS348" s="44"/>
+      <c r="VJT348" s="44"/>
+      <c r="VJU348" s="44"/>
+      <c r="VJV348" s="44"/>
+      <c r="VJW348" s="44"/>
+      <c r="VJX348" s="44"/>
+      <c r="VJY348" s="44"/>
+      <c r="VJZ348" s="44"/>
+      <c r="VKA348" s="44"/>
+      <c r="VKB348" s="44"/>
+      <c r="VKC348" s="44"/>
+      <c r="VKD348" s="44"/>
+      <c r="VKE348" s="44"/>
+      <c r="VKF348" s="44"/>
+      <c r="VKG348" s="44"/>
+      <c r="VKH348" s="44"/>
+      <c r="VKI348" s="44"/>
+      <c r="VKJ348" s="44"/>
+      <c r="VKK348" s="44"/>
+      <c r="VKL348" s="44"/>
+      <c r="VKM348" s="44"/>
+      <c r="VKN348" s="44"/>
+      <c r="VKO348" s="44"/>
+      <c r="VKP348" s="44"/>
+      <c r="VKQ348" s="44"/>
+      <c r="VKR348" s="44"/>
+      <c r="VKS348" s="44"/>
+      <c r="VKT348" s="44"/>
+      <c r="VKU348" s="44"/>
+      <c r="VKV348" s="44"/>
+      <c r="VKW348" s="44"/>
+      <c r="VKX348" s="44"/>
+      <c r="VKY348" s="44"/>
+      <c r="VKZ348" s="44"/>
+      <c r="VLA348" s="44"/>
+      <c r="VLB348" s="44"/>
+      <c r="VLC348" s="44"/>
+      <c r="VLD348" s="44"/>
+      <c r="VLE348" s="44"/>
+      <c r="VLF348" s="44"/>
+      <c r="VLG348" s="44"/>
+      <c r="VLH348" s="44"/>
+      <c r="VLI348" s="44"/>
+      <c r="VLJ348" s="44"/>
+      <c r="VLK348" s="44"/>
+      <c r="VLL348" s="44"/>
+      <c r="VLM348" s="44"/>
+      <c r="VLN348" s="44"/>
+      <c r="VLO348" s="44"/>
+      <c r="VLP348" s="44"/>
+      <c r="VLQ348" s="44"/>
+      <c r="VLR348" s="44"/>
+      <c r="VLS348" s="44"/>
+      <c r="VLT348" s="44"/>
+      <c r="VLU348" s="44"/>
+      <c r="VLV348" s="44"/>
+      <c r="VLW348" s="44"/>
+      <c r="VLX348" s="44"/>
+      <c r="VLY348" s="44"/>
+      <c r="VLZ348" s="44"/>
+      <c r="VMA348" s="44"/>
+      <c r="VMB348" s="44"/>
+      <c r="VMC348" s="44"/>
+      <c r="VMD348" s="44"/>
+      <c r="VME348" s="44"/>
+      <c r="VMF348" s="44"/>
+      <c r="VMG348" s="44"/>
+      <c r="VMH348" s="44"/>
+      <c r="VMI348" s="44"/>
+      <c r="VMJ348" s="44"/>
+      <c r="VMK348" s="44"/>
+      <c r="VML348" s="44"/>
+      <c r="VMM348" s="44"/>
+      <c r="VMN348" s="44"/>
+      <c r="VMO348" s="44"/>
+      <c r="VMP348" s="44"/>
+      <c r="VMQ348" s="44"/>
+      <c r="VMR348" s="44"/>
+      <c r="VMS348" s="44"/>
+      <c r="VMT348" s="44"/>
+      <c r="VMU348" s="44"/>
+      <c r="VMV348" s="44"/>
+      <c r="VMW348" s="44"/>
+      <c r="VMX348" s="44"/>
+      <c r="VMY348" s="44"/>
+      <c r="VMZ348" s="44"/>
+      <c r="VNA348" s="44"/>
+      <c r="VNB348" s="44"/>
+      <c r="VNC348" s="44"/>
+      <c r="VND348" s="44"/>
+      <c r="VNE348" s="44"/>
+      <c r="VNF348" s="44"/>
+      <c r="VNG348" s="44"/>
+      <c r="VNH348" s="44"/>
+      <c r="VNI348" s="44"/>
+      <c r="VNJ348" s="44"/>
+      <c r="VNK348" s="44"/>
+      <c r="VNL348" s="44"/>
+      <c r="VNM348" s="44"/>
+      <c r="VNN348" s="44"/>
+      <c r="VNO348" s="44"/>
+      <c r="VNP348" s="44"/>
+      <c r="VNQ348" s="44"/>
+      <c r="VNR348" s="44"/>
+      <c r="VNS348" s="44"/>
+      <c r="VNT348" s="44"/>
+      <c r="VNU348" s="44"/>
+      <c r="VNV348" s="44"/>
+      <c r="VNW348" s="44"/>
+      <c r="VNX348" s="44"/>
+      <c r="VNY348" s="44"/>
+      <c r="VNZ348" s="44"/>
+      <c r="VOA348" s="44"/>
+      <c r="VOB348" s="44"/>
+      <c r="VOC348" s="44"/>
+      <c r="VOD348" s="44"/>
+      <c r="VOE348" s="44"/>
+      <c r="VOF348" s="44"/>
+      <c r="VOG348" s="44"/>
+      <c r="VOH348" s="44"/>
+      <c r="VOI348" s="44"/>
+      <c r="VOJ348" s="44"/>
+      <c r="VOK348" s="44"/>
+      <c r="VOL348" s="44"/>
+      <c r="VOM348" s="44"/>
+      <c r="VON348" s="44"/>
+      <c r="VOO348" s="44"/>
+      <c r="VOP348" s="44"/>
+      <c r="VOQ348" s="44"/>
+      <c r="VOR348" s="44"/>
+      <c r="VOS348" s="44"/>
+      <c r="VOT348" s="44"/>
+      <c r="VOU348" s="44"/>
+      <c r="VOV348" s="44"/>
+      <c r="VOW348" s="44"/>
+      <c r="VOX348" s="44"/>
+      <c r="VOY348" s="44"/>
+      <c r="VOZ348" s="44"/>
+      <c r="VPA348" s="44"/>
+      <c r="VPB348" s="44"/>
+      <c r="VPC348" s="44"/>
+      <c r="VPD348" s="44"/>
+      <c r="VPE348" s="44"/>
+      <c r="VPF348" s="44"/>
+      <c r="VPG348" s="44"/>
+      <c r="VPH348" s="44"/>
+      <c r="VPI348" s="44"/>
+      <c r="VPJ348" s="44"/>
+      <c r="VPK348" s="44"/>
+      <c r="VPL348" s="44"/>
+      <c r="VPM348" s="44"/>
+      <c r="VPN348" s="44"/>
+      <c r="VPO348" s="44"/>
+      <c r="VPP348" s="44"/>
+      <c r="VPQ348" s="44"/>
+      <c r="VPR348" s="44"/>
+      <c r="VPS348" s="44"/>
+      <c r="VPT348" s="44"/>
+      <c r="VPU348" s="44"/>
+      <c r="VPV348" s="44"/>
+      <c r="VPW348" s="44"/>
+      <c r="VPX348" s="44"/>
+      <c r="VPY348" s="44"/>
+      <c r="VPZ348" s="44"/>
+      <c r="VQA348" s="44"/>
+      <c r="VQB348" s="44"/>
+      <c r="VQC348" s="44"/>
+      <c r="VQD348" s="44"/>
+      <c r="VQE348" s="44"/>
+      <c r="VQF348" s="44"/>
+      <c r="VQG348" s="44"/>
+      <c r="VQH348" s="44"/>
+      <c r="VQI348" s="44"/>
+      <c r="VQJ348" s="44"/>
+      <c r="VQK348" s="44"/>
+      <c r="VQL348" s="44"/>
+      <c r="VQM348" s="44"/>
+      <c r="VQN348" s="44"/>
+      <c r="VQO348" s="44"/>
+      <c r="VQP348" s="44"/>
+      <c r="VQQ348" s="44"/>
+      <c r="VQR348" s="44"/>
+      <c r="VQS348" s="44"/>
+      <c r="VQT348" s="44"/>
+      <c r="VQU348" s="44"/>
+      <c r="VQV348" s="44"/>
+      <c r="VQW348" s="44"/>
+      <c r="VQX348" s="44"/>
+      <c r="VQY348" s="44"/>
+      <c r="VQZ348" s="44"/>
+      <c r="VRA348" s="44"/>
+      <c r="VRB348" s="44"/>
+      <c r="VRC348" s="44"/>
+      <c r="VRD348" s="44"/>
+      <c r="VRE348" s="44"/>
+      <c r="VRF348" s="44"/>
+      <c r="VRG348" s="44"/>
+      <c r="VRH348" s="44"/>
+      <c r="VRI348" s="44"/>
+      <c r="VRJ348" s="44"/>
+      <c r="VRK348" s="44"/>
+      <c r="VRL348" s="44"/>
+      <c r="VRM348" s="44"/>
+      <c r="VRN348" s="44"/>
+      <c r="VRO348" s="44"/>
+      <c r="VRP348" s="44"/>
+      <c r="VRQ348" s="44"/>
+      <c r="VRR348" s="44"/>
+      <c r="VRS348" s="44"/>
+      <c r="VRT348" s="44"/>
+      <c r="VRU348" s="44"/>
+      <c r="VRV348" s="44"/>
+      <c r="VRW348" s="44"/>
+      <c r="VRX348" s="44"/>
+      <c r="VRY348" s="44"/>
+      <c r="VRZ348" s="44"/>
+      <c r="VSA348" s="44"/>
+      <c r="VSB348" s="44"/>
+      <c r="VSC348" s="44"/>
+      <c r="VSD348" s="44"/>
+      <c r="VSE348" s="44"/>
+      <c r="VSF348" s="44"/>
+      <c r="VSG348" s="44"/>
+      <c r="VSH348" s="44"/>
+      <c r="VSI348" s="44"/>
+      <c r="VSJ348" s="44"/>
+      <c r="VSK348" s="44"/>
+      <c r="VSL348" s="44"/>
+      <c r="VSM348" s="44"/>
+      <c r="VSN348" s="44"/>
+      <c r="VSO348" s="44"/>
+      <c r="VSP348" s="44"/>
+      <c r="VSQ348" s="44"/>
+      <c r="VSR348" s="44"/>
+      <c r="VSS348" s="44"/>
+      <c r="VST348" s="44"/>
+      <c r="VSU348" s="44"/>
+      <c r="VSV348" s="44"/>
+      <c r="VSW348" s="44"/>
+      <c r="VSX348" s="44"/>
+      <c r="VSY348" s="44"/>
+      <c r="VSZ348" s="44"/>
+      <c r="VTA348" s="44"/>
+      <c r="VTB348" s="44"/>
+      <c r="VTC348" s="44"/>
+      <c r="VTD348" s="44"/>
+      <c r="VTE348" s="44"/>
+      <c r="VTF348" s="44"/>
+      <c r="VTG348" s="44"/>
+      <c r="VTH348" s="44"/>
+      <c r="VTI348" s="44"/>
+      <c r="VTJ348" s="44"/>
+      <c r="VTK348" s="44"/>
+      <c r="VTL348" s="44"/>
+      <c r="VTM348" s="44"/>
+      <c r="VTN348" s="44"/>
+      <c r="VTO348" s="44"/>
+      <c r="VTP348" s="44"/>
+      <c r="VTQ348" s="44"/>
+      <c r="VTR348" s="44"/>
+      <c r="VTS348" s="44"/>
+      <c r="VTT348" s="44"/>
+      <c r="VTU348" s="44"/>
+      <c r="VTV348" s="44"/>
+      <c r="VTW348" s="44"/>
+      <c r="VTX348" s="44"/>
+      <c r="VTY348" s="44"/>
+      <c r="VTZ348" s="44"/>
+      <c r="VUA348" s="44"/>
+      <c r="VUB348" s="44"/>
+      <c r="VUC348" s="44"/>
+      <c r="VUD348" s="44"/>
+      <c r="VUE348" s="44"/>
+      <c r="VUF348" s="44"/>
+      <c r="VUG348" s="44"/>
+      <c r="VUH348" s="44"/>
+      <c r="VUI348" s="44"/>
+      <c r="VUJ348" s="44"/>
+      <c r="VUK348" s="44"/>
+      <c r="VUL348" s="44"/>
+      <c r="VUM348" s="44"/>
+      <c r="VUN348" s="44"/>
+      <c r="VUO348" s="44"/>
+      <c r="VUP348" s="44"/>
+      <c r="VUQ348" s="44"/>
+      <c r="VUR348" s="44"/>
+      <c r="VUS348" s="44"/>
+      <c r="VUT348" s="44"/>
+      <c r="VUU348" s="44"/>
+      <c r="VUV348" s="44"/>
+      <c r="VUW348" s="44"/>
+      <c r="VUX348" s="44"/>
+      <c r="VUY348" s="44"/>
+      <c r="VUZ348" s="44"/>
+      <c r="VVA348" s="44"/>
+      <c r="VVB348" s="44"/>
+      <c r="VVC348" s="44"/>
+      <c r="VVD348" s="44"/>
+      <c r="VVE348" s="44"/>
+      <c r="VVF348" s="44"/>
+      <c r="VVG348" s="44"/>
+      <c r="VVH348" s="44"/>
+      <c r="VVI348" s="44"/>
+      <c r="VVJ348" s="44"/>
+      <c r="VVK348" s="44"/>
+      <c r="VVL348" s="44"/>
+      <c r="VVM348" s="44"/>
+      <c r="VVN348" s="44"/>
+      <c r="VVO348" s="44"/>
+      <c r="VVP348" s="44"/>
+      <c r="VVQ348" s="44"/>
+      <c r="VVR348" s="44"/>
+      <c r="VVS348" s="44"/>
+      <c r="VVT348" s="44"/>
+      <c r="VVU348" s="44"/>
+      <c r="VVV348" s="44"/>
+      <c r="VVW348" s="44"/>
+      <c r="VVX348" s="44"/>
+      <c r="VVY348" s="44"/>
+      <c r="VVZ348" s="44"/>
+      <c r="VWA348" s="44"/>
+      <c r="VWB348" s="44"/>
+      <c r="VWC348" s="44"/>
+      <c r="VWD348" s="44"/>
+      <c r="VWE348" s="44"/>
+      <c r="VWF348" s="44"/>
+      <c r="VWG348" s="44"/>
+      <c r="VWH348" s="44"/>
+      <c r="VWI348" s="44"/>
+      <c r="VWJ348" s="44"/>
+      <c r="VWK348" s="44"/>
+      <c r="VWL348" s="44"/>
+      <c r="VWM348" s="44"/>
+      <c r="VWN348" s="44"/>
+      <c r="VWO348" s="44"/>
+      <c r="VWP348" s="44"/>
+      <c r="VWQ348" s="44"/>
+      <c r="VWR348" s="44"/>
+      <c r="VWS348" s="44"/>
+      <c r="VWT348" s="44"/>
+      <c r="VWU348" s="44"/>
+      <c r="VWV348" s="44"/>
+      <c r="VWW348" s="44"/>
+      <c r="VWX348" s="44"/>
+      <c r="VWY348" s="44"/>
+      <c r="VWZ348" s="44"/>
+      <c r="VXA348" s="44"/>
+      <c r="VXB348" s="44"/>
+      <c r="VXC348" s="44"/>
+      <c r="VXD348" s="44"/>
+      <c r="VXE348" s="44"/>
+      <c r="VXF348" s="44"/>
+      <c r="VXG348" s="44"/>
+      <c r="VXH348" s="44"/>
+      <c r="VXI348" s="44"/>
+      <c r="VXJ348" s="44"/>
+      <c r="VXK348" s="44"/>
+      <c r="VXL348" s="44"/>
+      <c r="VXM348" s="44"/>
+      <c r="VXN348" s="44"/>
+      <c r="VXO348" s="44"/>
+      <c r="VXP348" s="44"/>
+      <c r="VXQ348" s="44"/>
+      <c r="VXR348" s="44"/>
+      <c r="VXS348" s="44"/>
+      <c r="VXT348" s="44"/>
+      <c r="VXU348" s="44"/>
+      <c r="VXV348" s="44"/>
+      <c r="VXW348" s="44"/>
+      <c r="VXX348" s="44"/>
+      <c r="VXY348" s="44"/>
+      <c r="VXZ348" s="44"/>
+      <c r="VYA348" s="44"/>
+      <c r="VYB348" s="44"/>
+      <c r="VYC348" s="44"/>
+      <c r="VYD348" s="44"/>
+      <c r="VYE348" s="44"/>
+      <c r="VYF348" s="44"/>
+      <c r="VYG348" s="44"/>
+      <c r="VYH348" s="44"/>
+      <c r="VYI348" s="44"/>
+      <c r="VYJ348" s="44"/>
+      <c r="VYK348" s="44"/>
+      <c r="VYL348" s="44"/>
+      <c r="VYM348" s="44"/>
+      <c r="VYN348" s="44"/>
+      <c r="VYO348" s="44"/>
+      <c r="VYP348" s="44"/>
+      <c r="VYQ348" s="44"/>
+      <c r="VYR348" s="44"/>
+      <c r="VYS348" s="44"/>
+      <c r="VYT348" s="44"/>
+      <c r="VYU348" s="44"/>
+      <c r="VYV348" s="44"/>
+      <c r="VYW348" s="44"/>
+      <c r="VYX348" s="44"/>
+      <c r="VYY348" s="44"/>
+      <c r="VYZ348" s="44"/>
+      <c r="VZA348" s="44"/>
+      <c r="VZB348" s="44"/>
+      <c r="VZC348" s="44"/>
+      <c r="VZD348" s="44"/>
+      <c r="VZE348" s="44"/>
+      <c r="VZF348" s="44"/>
+      <c r="VZG348" s="44"/>
+      <c r="VZH348" s="44"/>
+      <c r="VZI348" s="44"/>
+      <c r="VZJ348" s="44"/>
+      <c r="VZK348" s="44"/>
+      <c r="VZL348" s="44"/>
+      <c r="VZM348" s="44"/>
+      <c r="VZN348" s="44"/>
+      <c r="VZO348" s="44"/>
+      <c r="VZP348" s="44"/>
+      <c r="VZQ348" s="44"/>
+      <c r="VZR348" s="44"/>
+      <c r="VZS348" s="44"/>
+      <c r="VZT348" s="44"/>
+      <c r="VZU348" s="44"/>
+      <c r="VZV348" s="44"/>
+      <c r="VZW348" s="44"/>
+      <c r="VZX348" s="44"/>
+      <c r="VZY348" s="44"/>
+      <c r="VZZ348" s="44"/>
+      <c r="WAA348" s="44"/>
+      <c r="WAB348" s="44"/>
+      <c r="WAC348" s="44"/>
+      <c r="WAD348" s="44"/>
+      <c r="WAE348" s="44"/>
+      <c r="WAF348" s="44"/>
+      <c r="WAG348" s="44"/>
+      <c r="WAH348" s="44"/>
+      <c r="WAI348" s="44"/>
+      <c r="WAJ348" s="44"/>
+      <c r="WAK348" s="44"/>
+      <c r="WAL348" s="44"/>
+      <c r="WAM348" s="44"/>
+      <c r="WAN348" s="44"/>
+      <c r="WAO348" s="44"/>
+      <c r="WAP348" s="44"/>
+      <c r="WAQ348" s="44"/>
+      <c r="WAR348" s="44"/>
+      <c r="WAS348" s="44"/>
+      <c r="WAT348" s="44"/>
+      <c r="WAU348" s="44"/>
+      <c r="WAV348" s="44"/>
+      <c r="WAW348" s="44"/>
+      <c r="WAX348" s="44"/>
+      <c r="WAY348" s="44"/>
+      <c r="WAZ348" s="44"/>
+      <c r="WBA348" s="44"/>
+      <c r="WBB348" s="44"/>
+      <c r="WBC348" s="44"/>
+      <c r="WBD348" s="44"/>
+      <c r="WBE348" s="44"/>
+      <c r="WBF348" s="44"/>
+      <c r="WBG348" s="44"/>
+      <c r="WBH348" s="44"/>
+      <c r="WBI348" s="44"/>
+      <c r="WBJ348" s="44"/>
+      <c r="WBK348" s="44"/>
+      <c r="WBL348" s="44"/>
+      <c r="WBM348" s="44"/>
+      <c r="WBN348" s="44"/>
+      <c r="WBO348" s="44"/>
+      <c r="WBP348" s="44"/>
+      <c r="WBQ348" s="44"/>
+      <c r="WBR348" s="44"/>
+      <c r="WBS348" s="44"/>
+      <c r="WBT348" s="44"/>
+      <c r="WBU348" s="44"/>
+      <c r="WBV348" s="44"/>
+      <c r="WBW348" s="44"/>
+      <c r="WBX348" s="44"/>
+      <c r="WBY348" s="44"/>
+      <c r="WBZ348" s="44"/>
+      <c r="WCA348" s="44"/>
+      <c r="WCB348" s="44"/>
+      <c r="WCC348" s="44"/>
+      <c r="WCD348" s="44"/>
+      <c r="WCE348" s="44"/>
+      <c r="WCF348" s="44"/>
+      <c r="WCG348" s="44"/>
+      <c r="WCH348" s="44"/>
+      <c r="WCI348" s="44"/>
+      <c r="WCJ348" s="44"/>
+      <c r="WCK348" s="44"/>
+      <c r="WCL348" s="44"/>
+      <c r="WCM348" s="44"/>
+      <c r="WCN348" s="44"/>
+      <c r="WCO348" s="44"/>
+      <c r="WCP348" s="44"/>
+      <c r="WCQ348" s="44"/>
+      <c r="WCR348" s="44"/>
+      <c r="WCS348" s="44"/>
+      <c r="WCT348" s="44"/>
+      <c r="WCU348" s="44"/>
+      <c r="WCV348" s="44"/>
+      <c r="WCW348" s="44"/>
+      <c r="WCX348" s="44"/>
+      <c r="WCY348" s="44"/>
+      <c r="WCZ348" s="44"/>
+      <c r="WDA348" s="44"/>
+      <c r="WDB348" s="44"/>
+      <c r="WDC348" s="44"/>
+      <c r="WDD348" s="44"/>
+      <c r="WDE348" s="44"/>
+      <c r="WDF348" s="44"/>
+      <c r="WDG348" s="44"/>
+      <c r="WDH348" s="44"/>
+      <c r="WDI348" s="44"/>
+      <c r="WDJ348" s="44"/>
+      <c r="WDK348" s="44"/>
+      <c r="WDL348" s="44"/>
+      <c r="WDM348" s="44"/>
+      <c r="WDN348" s="44"/>
+      <c r="WDO348" s="44"/>
+      <c r="WDP348" s="44"/>
+      <c r="WDQ348" s="44"/>
+      <c r="WDR348" s="44"/>
+      <c r="WDS348" s="44"/>
+      <c r="WDT348" s="44"/>
+      <c r="WDU348" s="44"/>
+      <c r="WDV348" s="44"/>
+      <c r="WDW348" s="44"/>
+      <c r="WDX348" s="44"/>
+      <c r="WDY348" s="44"/>
+      <c r="WDZ348" s="44"/>
+      <c r="WEA348" s="44"/>
+      <c r="WEB348" s="44"/>
+      <c r="WEC348" s="44"/>
+      <c r="WED348" s="44"/>
+      <c r="WEE348" s="44"/>
+      <c r="WEF348" s="44"/>
+      <c r="WEG348" s="44"/>
+      <c r="WEH348" s="44"/>
+      <c r="WEI348" s="44"/>
+      <c r="WEJ348" s="44"/>
+      <c r="WEK348" s="44"/>
+      <c r="WEL348" s="44"/>
+      <c r="WEM348" s="44"/>
+      <c r="WEN348" s="44"/>
+      <c r="WEO348" s="44"/>
+      <c r="WEP348" s="44"/>
+      <c r="WEQ348" s="44"/>
+      <c r="WER348" s="44"/>
+      <c r="WES348" s="44"/>
+      <c r="WET348" s="44"/>
+      <c r="WEU348" s="44"/>
+      <c r="WEV348" s="44"/>
+      <c r="WEW348" s="44"/>
+      <c r="WEX348" s="44"/>
+      <c r="WEY348" s="44"/>
+      <c r="WEZ348" s="44"/>
+      <c r="WFA348" s="44"/>
+      <c r="WFB348" s="44"/>
+      <c r="WFC348" s="44"/>
+      <c r="WFD348" s="44"/>
+      <c r="WFE348" s="44"/>
+      <c r="WFF348" s="44"/>
+      <c r="WFG348" s="44"/>
+      <c r="WFH348" s="44"/>
+      <c r="WFI348" s="44"/>
+      <c r="WFJ348" s="44"/>
+      <c r="WFK348" s="44"/>
+      <c r="WFL348" s="44"/>
+      <c r="WFM348" s="44"/>
+      <c r="WFN348" s="44"/>
+      <c r="WFO348" s="44"/>
+      <c r="WFP348" s="44"/>
+      <c r="WFQ348" s="44"/>
+      <c r="WFR348" s="44"/>
+      <c r="WFS348" s="44"/>
+      <c r="WFT348" s="44"/>
+      <c r="WFU348" s="44"/>
+      <c r="WFV348" s="44"/>
+      <c r="WFW348" s="44"/>
+      <c r="WFX348" s="44"/>
+      <c r="WFY348" s="44"/>
+      <c r="WFZ348" s="44"/>
+      <c r="WGA348" s="44"/>
+      <c r="WGB348" s="44"/>
+      <c r="WGC348" s="44"/>
+      <c r="WGD348" s="44"/>
+      <c r="WGE348" s="44"/>
+      <c r="WGF348" s="44"/>
+      <c r="WGG348" s="44"/>
+      <c r="WGH348" s="44"/>
+      <c r="WGI348" s="44"/>
+      <c r="WGJ348" s="44"/>
+      <c r="WGK348" s="44"/>
+      <c r="WGL348" s="44"/>
+      <c r="WGM348" s="44"/>
+      <c r="WGN348" s="44"/>
+      <c r="WGO348" s="44"/>
+      <c r="WGP348" s="44"/>
+      <c r="WGQ348" s="44"/>
+      <c r="WGR348" s="44"/>
+      <c r="WGS348" s="44"/>
+      <c r="WGT348" s="44"/>
+      <c r="WGU348" s="44"/>
+      <c r="WGV348" s="44"/>
+      <c r="WGW348" s="44"/>
+      <c r="WGX348" s="44"/>
+      <c r="WGY348" s="44"/>
+      <c r="WGZ348" s="44"/>
+      <c r="WHA348" s="44"/>
+      <c r="WHB348" s="44"/>
+      <c r="WHC348" s="44"/>
+      <c r="WHD348" s="44"/>
+      <c r="WHE348" s="44"/>
+      <c r="WHF348" s="44"/>
+      <c r="WHG348" s="44"/>
+      <c r="WHH348" s="44"/>
+      <c r="WHI348" s="44"/>
+      <c r="WHJ348" s="44"/>
+      <c r="WHK348" s="44"/>
+      <c r="WHL348" s="44"/>
+      <c r="WHM348" s="44"/>
+      <c r="WHN348" s="44"/>
+      <c r="WHO348" s="44"/>
+      <c r="WHP348" s="44"/>
+      <c r="WHQ348" s="44"/>
+      <c r="WHR348" s="44"/>
+      <c r="WHS348" s="44"/>
+      <c r="WHT348" s="44"/>
+      <c r="WHU348" s="44"/>
+      <c r="WHV348" s="44"/>
+      <c r="WHW348" s="44"/>
+      <c r="WHX348" s="44"/>
+      <c r="WHY348" s="44"/>
+      <c r="WHZ348" s="44"/>
+      <c r="WIA348" s="44"/>
+      <c r="WIB348" s="44"/>
+      <c r="WIC348" s="44"/>
+      <c r="WID348" s="44"/>
+      <c r="WIE348" s="44"/>
+      <c r="WIF348" s="44"/>
+      <c r="WIG348" s="44"/>
+      <c r="WIH348" s="44"/>
+      <c r="WII348" s="44"/>
+      <c r="WIJ348" s="44"/>
+      <c r="WIK348" s="44"/>
+      <c r="WIL348" s="44"/>
+      <c r="WIM348" s="44"/>
+      <c r="WIN348" s="44"/>
+      <c r="WIO348" s="44"/>
+      <c r="WIP348" s="44"/>
+      <c r="WIQ348" s="44"/>
+      <c r="WIR348" s="44"/>
+      <c r="WIS348" s="44"/>
+      <c r="WIT348" s="44"/>
+      <c r="WIU348" s="44"/>
+      <c r="WIV348" s="44"/>
+      <c r="WIW348" s="44"/>
+      <c r="WIX348" s="44"/>
+      <c r="WIY348" s="44"/>
+      <c r="WIZ348" s="44"/>
+      <c r="WJA348" s="44"/>
+      <c r="WJB348" s="44"/>
+      <c r="WJC348" s="44"/>
+      <c r="WJD348" s="44"/>
+      <c r="WJE348" s="44"/>
+      <c r="WJF348" s="44"/>
+      <c r="WJG348" s="44"/>
+      <c r="WJH348" s="44"/>
+      <c r="WJI348" s="44"/>
+      <c r="WJJ348" s="44"/>
+      <c r="WJK348" s="44"/>
+      <c r="WJL348" s="44"/>
+      <c r="WJM348" s="44"/>
+      <c r="WJN348" s="44"/>
+      <c r="WJO348" s="44"/>
+      <c r="WJP348" s="44"/>
+      <c r="WJQ348" s="44"/>
+      <c r="WJR348" s="44"/>
+      <c r="WJS348" s="44"/>
+      <c r="WJT348" s="44"/>
+      <c r="WJU348" s="44"/>
+      <c r="WJV348" s="44"/>
+      <c r="WJW348" s="44"/>
+      <c r="WJX348" s="44"/>
+      <c r="WJY348" s="44"/>
+      <c r="WJZ348" s="44"/>
+      <c r="WKA348" s="44"/>
+      <c r="WKB348" s="44"/>
+      <c r="WKC348" s="44"/>
+      <c r="WKD348" s="44"/>
+      <c r="WKE348" s="44"/>
+      <c r="WKF348" s="44"/>
+      <c r="WKG348" s="44"/>
+      <c r="WKH348" s="44"/>
+      <c r="WKI348" s="44"/>
+      <c r="WKJ348" s="44"/>
+      <c r="WKK348" s="44"/>
+      <c r="WKL348" s="44"/>
+      <c r="WKM348" s="44"/>
+      <c r="WKN348" s="44"/>
+      <c r="WKO348" s="44"/>
+      <c r="WKP348" s="44"/>
+      <c r="WKQ348" s="44"/>
+      <c r="WKR348" s="44"/>
+      <c r="WKS348" s="44"/>
+      <c r="WKT348" s="44"/>
+      <c r="WKU348" s="44"/>
+      <c r="WKV348" s="44"/>
+      <c r="WKW348" s="44"/>
+      <c r="WKX348" s="44"/>
+      <c r="WKY348" s="44"/>
+      <c r="WKZ348" s="44"/>
+      <c r="WLA348" s="44"/>
+      <c r="WLB348" s="44"/>
+      <c r="WLC348" s="44"/>
+      <c r="WLD348" s="44"/>
+      <c r="WLE348" s="44"/>
+      <c r="WLF348" s="44"/>
+      <c r="WLG348" s="44"/>
+      <c r="WLH348" s="44"/>
+      <c r="WLI348" s="44"/>
+      <c r="WLJ348" s="44"/>
+      <c r="WLK348" s="44"/>
+      <c r="WLL348" s="44"/>
+      <c r="WLM348" s="44"/>
+      <c r="WLN348" s="44"/>
+      <c r="WLO348" s="44"/>
+      <c r="WLP348" s="44"/>
+      <c r="WLQ348" s="44"/>
+      <c r="WLR348" s="44"/>
+      <c r="WLS348" s="44"/>
+      <c r="WLT348" s="44"/>
+      <c r="WLU348" s="44"/>
+      <c r="WLV348" s="44"/>
+      <c r="WLW348" s="44"/>
+      <c r="WLX348" s="44"/>
+      <c r="WLY348" s="44"/>
+      <c r="WLZ348" s="44"/>
+      <c r="WMA348" s="44"/>
+      <c r="WMB348" s="44"/>
+      <c r="WMC348" s="44"/>
+      <c r="WMD348" s="44"/>
+      <c r="WME348" s="44"/>
+      <c r="WMF348" s="44"/>
+      <c r="WMG348" s="44"/>
+      <c r="WMH348" s="44"/>
+      <c r="WMI348" s="44"/>
+      <c r="WMJ348" s="44"/>
+      <c r="WMK348" s="44"/>
+      <c r="WML348" s="44"/>
+      <c r="WMM348" s="44"/>
+      <c r="WMN348" s="44"/>
+      <c r="WMO348" s="44"/>
+      <c r="WMP348" s="44"/>
+      <c r="WMQ348" s="44"/>
+      <c r="WMR348" s="44"/>
+      <c r="WMS348" s="44"/>
+      <c r="WMT348" s="44"/>
+      <c r="WMU348" s="44"/>
+      <c r="WMV348" s="44"/>
+      <c r="WMW348" s="44"/>
+      <c r="WMX348" s="44"/>
+      <c r="WMY348" s="44"/>
+      <c r="WMZ348" s="44"/>
+      <c r="WNA348" s="44"/>
+      <c r="WNB348" s="44"/>
+      <c r="WNC348" s="44"/>
+      <c r="WND348" s="44"/>
+      <c r="WNE348" s="44"/>
+      <c r="WNF348" s="44"/>
+      <c r="WNG348" s="44"/>
+      <c r="WNH348" s="44"/>
+      <c r="WNI348" s="44"/>
+      <c r="WNJ348" s="44"/>
+      <c r="WNK348" s="44"/>
+      <c r="WNL348" s="44"/>
+      <c r="WNM348" s="44"/>
+      <c r="WNN348" s="44"/>
+      <c r="WNO348" s="44"/>
+      <c r="WNP348" s="44"/>
+      <c r="WNQ348" s="44"/>
+      <c r="WNR348" s="44"/>
+      <c r="WNS348" s="44"/>
+      <c r="WNT348" s="44"/>
+      <c r="WNU348" s="44"/>
+      <c r="WNV348" s="44"/>
+      <c r="WNW348" s="44"/>
+      <c r="WNX348" s="44"/>
+      <c r="WNY348" s="44"/>
+      <c r="WNZ348" s="44"/>
+      <c r="WOA348" s="44"/>
+      <c r="WOB348" s="44"/>
+      <c r="WOC348" s="44"/>
+      <c r="WOD348" s="44"/>
+      <c r="WOE348" s="44"/>
+      <c r="WOF348" s="44"/>
+      <c r="WOG348" s="44"/>
+      <c r="WOH348" s="44"/>
+      <c r="WOI348" s="44"/>
+      <c r="WOJ348" s="44"/>
+      <c r="WOK348" s="44"/>
+      <c r="WOL348" s="44"/>
+      <c r="WOM348" s="44"/>
+      <c r="WON348" s="44"/>
+      <c r="WOO348" s="44"/>
+      <c r="WOP348" s="44"/>
+      <c r="WOQ348" s="44"/>
+      <c r="WOR348" s="44"/>
+      <c r="WOS348" s="44"/>
+      <c r="WOT348" s="44"/>
+      <c r="WOU348" s="44"/>
+      <c r="WOV348" s="44"/>
+      <c r="WOW348" s="44"/>
+      <c r="WOX348" s="44"/>
+      <c r="WOY348" s="44"/>
+      <c r="WOZ348" s="44"/>
+      <c r="WPA348" s="44"/>
+      <c r="WPB348" s="44"/>
+      <c r="WPC348" s="44"/>
+      <c r="WPD348" s="44"/>
+      <c r="WPE348" s="44"/>
+      <c r="WPF348" s="44"/>
+      <c r="WPG348" s="44"/>
+      <c r="WPH348" s="44"/>
+      <c r="WPI348" s="44"/>
+      <c r="WPJ348" s="44"/>
+      <c r="WPK348" s="44"/>
+      <c r="WPL348" s="44"/>
+      <c r="WPM348" s="44"/>
+      <c r="WPN348" s="44"/>
+      <c r="WPO348" s="44"/>
+      <c r="WPP348" s="44"/>
+      <c r="WPQ348" s="44"/>
+      <c r="WPR348" s="44"/>
+      <c r="WPS348" s="44"/>
+      <c r="WPT348" s="44"/>
+      <c r="WPU348" s="44"/>
+      <c r="WPV348" s="44"/>
+      <c r="WPW348" s="44"/>
+      <c r="WPX348" s="44"/>
+      <c r="WPY348" s="44"/>
+      <c r="WPZ348" s="44"/>
+      <c r="WQA348" s="44"/>
+      <c r="WQB348" s="44"/>
+      <c r="WQC348" s="44"/>
+      <c r="WQD348" s="44"/>
+      <c r="WQE348" s="44"/>
+      <c r="WQF348" s="44"/>
+      <c r="WQG348" s="44"/>
+      <c r="WQH348" s="44"/>
+      <c r="WQI348" s="44"/>
+      <c r="WQJ348" s="44"/>
+      <c r="WQK348" s="44"/>
+      <c r="WQL348" s="44"/>
+      <c r="WQM348" s="44"/>
+      <c r="WQN348" s="44"/>
+      <c r="WQO348" s="44"/>
+      <c r="WQP348" s="44"/>
+      <c r="WQQ348" s="44"/>
+      <c r="WQR348" s="44"/>
+      <c r="WQS348" s="44"/>
+      <c r="WQT348" s="44"/>
+      <c r="WQU348" s="44"/>
+      <c r="WQV348" s="44"/>
+      <c r="WQW348" s="44"/>
+      <c r="WQX348" s="44"/>
+      <c r="WQY348" s="44"/>
+      <c r="WQZ348" s="44"/>
+      <c r="WRA348" s="44"/>
+      <c r="WRB348" s="44"/>
+      <c r="WRC348" s="44"/>
+      <c r="WRD348" s="44"/>
+      <c r="WRE348" s="44"/>
+      <c r="WRF348" s="44"/>
+      <c r="WRG348" s="44"/>
+      <c r="WRH348" s="44"/>
+      <c r="WRI348" s="44"/>
+      <c r="WRJ348" s="44"/>
+      <c r="WRK348" s="44"/>
+      <c r="WRL348" s="44"/>
+      <c r="WRM348" s="44"/>
+      <c r="WRN348" s="44"/>
+      <c r="WRO348" s="44"/>
+      <c r="WRP348" s="44"/>
+      <c r="WRQ348" s="44"/>
+      <c r="WRR348" s="44"/>
+      <c r="WRS348" s="44"/>
+      <c r="WRT348" s="44"/>
+      <c r="WRU348" s="44"/>
+      <c r="WRV348" s="44"/>
+      <c r="WRW348" s="44"/>
+      <c r="WRX348" s="44"/>
+      <c r="WRY348" s="44"/>
+      <c r="WRZ348" s="44"/>
+      <c r="WSA348" s="44"/>
+      <c r="WSB348" s="44"/>
+      <c r="WSC348" s="44"/>
+      <c r="WSD348" s="44"/>
+      <c r="WSE348" s="44"/>
+      <c r="WSF348" s="44"/>
+      <c r="WSG348" s="44"/>
+      <c r="WSH348" s="44"/>
+      <c r="WSI348" s="44"/>
+      <c r="WSJ348" s="44"/>
+      <c r="WSK348" s="44"/>
+      <c r="WSL348" s="44"/>
+      <c r="WSM348" s="44"/>
+      <c r="WSN348" s="44"/>
+      <c r="WSO348" s="44"/>
+      <c r="WSP348" s="44"/>
+      <c r="WSQ348" s="44"/>
+      <c r="WSR348" s="44"/>
+      <c r="WSS348" s="44"/>
+      <c r="WST348" s="44"/>
+      <c r="WSU348" s="44"/>
+      <c r="WSV348" s="44"/>
+      <c r="WSW348" s="44"/>
+      <c r="WSX348" s="44"/>
+      <c r="WSY348" s="44"/>
+      <c r="WSZ348" s="44"/>
+      <c r="WTA348" s="44"/>
+      <c r="WTB348" s="44"/>
+      <c r="WTC348" s="44"/>
+      <c r="WTD348" s="44"/>
+      <c r="WTE348" s="44"/>
+      <c r="WTF348" s="44"/>
+      <c r="WTG348" s="44"/>
+      <c r="WTH348" s="44"/>
+      <c r="WTI348" s="44"/>
+      <c r="WTJ348" s="44"/>
+      <c r="WTK348" s="44"/>
+      <c r="WTL348" s="44"/>
+      <c r="WTM348" s="44"/>
+      <c r="WTN348" s="44"/>
+      <c r="WTO348" s="44"/>
+      <c r="WTP348" s="44"/>
+      <c r="WTQ348" s="44"/>
+      <c r="WTR348" s="44"/>
+      <c r="WTS348" s="44"/>
+      <c r="WTT348" s="44"/>
+      <c r="WTU348" s="44"/>
+      <c r="WTV348" s="44"/>
+      <c r="WTW348" s="44"/>
+      <c r="WTX348" s="44"/>
+      <c r="WTY348" s="44"/>
+      <c r="WTZ348" s="44"/>
+      <c r="WUA348" s="44"/>
+      <c r="WUB348" s="44"/>
+      <c r="WUC348" s="44"/>
+      <c r="WUD348" s="44"/>
+      <c r="WUE348" s="44"/>
+      <c r="WUF348" s="44"/>
+      <c r="WUG348" s="44"/>
+      <c r="WUH348" s="44"/>
+      <c r="WUI348" s="44"/>
+      <c r="WUJ348" s="44"/>
+      <c r="WUK348" s="44"/>
+      <c r="WUL348" s="44"/>
+      <c r="WUM348" s="44"/>
+      <c r="WUN348" s="44"/>
+      <c r="WUO348" s="44"/>
+      <c r="WUP348" s="44"/>
+      <c r="WUQ348" s="44"/>
+      <c r="WUR348" s="44"/>
+      <c r="WUS348" s="44"/>
+      <c r="WUT348" s="44"/>
+      <c r="WUU348" s="44"/>
+      <c r="WUV348" s="44"/>
+      <c r="WUW348" s="44"/>
+      <c r="WUX348" s="44"/>
+      <c r="WUY348" s="44"/>
+      <c r="WUZ348" s="44"/>
+      <c r="WVA348" s="44"/>
+      <c r="WVB348" s="44"/>
+      <c r="WVC348" s="44"/>
+      <c r="WVD348" s="44"/>
+      <c r="WVE348" s="44"/>
+      <c r="WVF348" s="44"/>
+      <c r="WVG348" s="44"/>
+      <c r="WVH348" s="44"/>
+      <c r="WVI348" s="44"/>
+      <c r="WVJ348" s="44"/>
+      <c r="WVK348" s="44"/>
+      <c r="WVL348" s="44"/>
+      <c r="WVM348" s="44"/>
+      <c r="WVN348" s="44"/>
+      <c r="WVO348" s="44"/>
+      <c r="WVP348" s="44"/>
+      <c r="WVQ348" s="44"/>
+      <c r="WVR348" s="44"/>
+      <c r="WVS348" s="44"/>
+      <c r="WVT348" s="44"/>
+      <c r="WVU348" s="44"/>
+      <c r="WVV348" s="44"/>
+      <c r="WVW348" s="44"/>
+      <c r="WVX348" s="44"/>
+      <c r="WVY348" s="44"/>
+      <c r="WVZ348" s="44"/>
+      <c r="WWA348" s="44"/>
+      <c r="WWB348" s="44"/>
+      <c r="WWC348" s="44"/>
+      <c r="WWD348" s="44"/>
+      <c r="WWE348" s="44"/>
+      <c r="WWF348" s="44"/>
+      <c r="WWG348" s="44"/>
+      <c r="WWH348" s="44"/>
+      <c r="WWI348" s="44"/>
+      <c r="WWJ348" s="44"/>
+      <c r="WWK348" s="44"/>
+      <c r="WWL348" s="44"/>
+      <c r="WWM348" s="44"/>
+      <c r="WWN348" s="44"/>
+      <c r="WWO348" s="44"/>
+      <c r="WWP348" s="44"/>
+      <c r="WWQ348" s="44"/>
+      <c r="WWR348" s="44"/>
+      <c r="WWS348" s="44"/>
+      <c r="WWT348" s="44"/>
+      <c r="WWU348" s="44"/>
+      <c r="WWV348" s="44"/>
+      <c r="WWW348" s="44"/>
+      <c r="WWX348" s="44"/>
+      <c r="WWY348" s="44"/>
+      <c r="WWZ348" s="44"/>
+      <c r="WXA348" s="44"/>
+      <c r="WXB348" s="44"/>
+      <c r="WXC348" s="44"/>
+      <c r="WXD348" s="44"/>
+      <c r="WXE348" s="44"/>
+      <c r="WXF348" s="44"/>
+      <c r="WXG348" s="44"/>
+      <c r="WXH348" s="44"/>
+      <c r="WXI348" s="44"/>
+      <c r="WXJ348" s="44"/>
+      <c r="WXK348" s="44"/>
+      <c r="WXL348" s="44"/>
+      <c r="WXM348" s="44"/>
+      <c r="WXN348" s="44"/>
+      <c r="WXO348" s="44"/>
+      <c r="WXP348" s="44"/>
+      <c r="WXQ348" s="44"/>
+      <c r="WXR348" s="44"/>
+      <c r="WXS348" s="44"/>
+      <c r="WXT348" s="44"/>
+      <c r="WXU348" s="44"/>
+      <c r="WXV348" s="44"/>
+      <c r="WXW348" s="44"/>
+      <c r="WXX348" s="44"/>
+      <c r="WXY348" s="44"/>
+      <c r="WXZ348" s="44"/>
+      <c r="WYA348" s="44"/>
+      <c r="WYB348" s="44"/>
+      <c r="WYC348" s="44"/>
+      <c r="WYD348" s="44"/>
+      <c r="WYE348" s="44"/>
+      <c r="WYF348" s="44"/>
+      <c r="WYG348" s="44"/>
+      <c r="WYH348" s="44"/>
+      <c r="WYI348" s="44"/>
+      <c r="WYJ348" s="44"/>
+      <c r="WYK348" s="44"/>
+      <c r="WYL348" s="44"/>
+      <c r="WYM348" s="44"/>
+      <c r="WYN348" s="44"/>
+      <c r="WYO348" s="44"/>
+      <c r="WYP348" s="44"/>
+      <c r="WYQ348" s="44"/>
+      <c r="WYR348" s="44"/>
+      <c r="WYS348" s="44"/>
+      <c r="WYT348" s="44"/>
+      <c r="WYU348" s="44"/>
+      <c r="WYV348" s="44"/>
+      <c r="WYW348" s="44"/>
+      <c r="WYX348" s="44"/>
+      <c r="WYY348" s="44"/>
+      <c r="WYZ348" s="44"/>
+      <c r="WZA348" s="44"/>
+      <c r="WZB348" s="44"/>
+      <c r="WZC348" s="44"/>
+      <c r="WZD348" s="44"/>
+      <c r="WZE348" s="44"/>
+      <c r="WZF348" s="44"/>
+      <c r="WZG348" s="44"/>
+      <c r="WZH348" s="44"/>
+      <c r="WZI348" s="44"/>
+      <c r="WZJ348" s="44"/>
+      <c r="WZK348" s="44"/>
+      <c r="WZL348" s="44"/>
+      <c r="WZM348" s="44"/>
+      <c r="WZN348" s="44"/>
+      <c r="WZO348" s="44"/>
+      <c r="WZP348" s="44"/>
+      <c r="WZQ348" s="44"/>
+      <c r="WZR348" s="44"/>
+      <c r="WZS348" s="44"/>
+      <c r="WZT348" s="44"/>
+      <c r="WZU348" s="44"/>
+      <c r="WZV348" s="44"/>
+      <c r="WZW348" s="44"/>
+      <c r="WZX348" s="44"/>
+      <c r="WZY348" s="44"/>
+      <c r="WZZ348" s="44"/>
+      <c r="XAA348" s="44"/>
+      <c r="XAB348" s="44"/>
+      <c r="XAC348" s="44"/>
+      <c r="XAD348" s="44"/>
+      <c r="XAE348" s="44"/>
+      <c r="XAF348" s="44"/>
+      <c r="XAG348" s="44"/>
+      <c r="XAH348" s="44"/>
+      <c r="XAI348" s="44"/>
+      <c r="XAJ348" s="44"/>
+      <c r="XAK348" s="44"/>
+      <c r="XAL348" s="44"/>
+      <c r="XAM348" s="44"/>
+      <c r="XAN348" s="44"/>
+      <c r="XAO348" s="44"/>
+      <c r="XAP348" s="44"/>
+      <c r="XAQ348" s="44"/>
+      <c r="XAR348" s="44"/>
+      <c r="XAS348" s="44"/>
+      <c r="XAT348" s="44"/>
+      <c r="XAU348" s="44"/>
+      <c r="XAV348" s="44"/>
+      <c r="XAW348" s="44"/>
+      <c r="XAX348" s="44"/>
+      <c r="XAY348" s="44"/>
+      <c r="XAZ348" s="44"/>
+      <c r="XBA348" s="44"/>
+      <c r="XBB348" s="44"/>
+      <c r="XBC348" s="44"/>
+      <c r="XBD348" s="44"/>
+      <c r="XBE348" s="44"/>
+      <c r="XBF348" s="44"/>
+      <c r="XBG348" s="44"/>
+      <c r="XBH348" s="44"/>
+      <c r="XBI348" s="44"/>
+      <c r="XBJ348" s="44"/>
+      <c r="XBK348" s="44"/>
+      <c r="XBL348" s="44"/>
+      <c r="XBM348" s="44"/>
+      <c r="XBN348" s="44"/>
+      <c r="XBO348" s="44"/>
+      <c r="XBP348" s="44"/>
+      <c r="XBQ348" s="44"/>
+      <c r="XBR348" s="44"/>
+      <c r="XBS348" s="44"/>
+      <c r="XBT348" s="44"/>
+      <c r="XBU348" s="44"/>
+      <c r="XBV348" s="44"/>
+      <c r="XBW348" s="44"/>
+      <c r="XBX348" s="44"/>
+      <c r="XBY348" s="44"/>
+      <c r="XBZ348" s="44"/>
+      <c r="XCA348" s="44"/>
+      <c r="XCB348" s="44"/>
+      <c r="XCC348" s="44"/>
+      <c r="XCD348" s="44"/>
+      <c r="XCE348" s="44"/>
+      <c r="XCF348" s="44"/>
+      <c r="XCG348" s="44"/>
+      <c r="XCH348" s="44"/>
+      <c r="XCI348" s="44"/>
+      <c r="XCJ348" s="44"/>
+      <c r="XCK348" s="44"/>
+      <c r="XCL348" s="44"/>
+      <c r="XCM348" s="44"/>
+      <c r="XCN348" s="44"/>
+      <c r="XCO348" s="44"/>
+      <c r="XCP348" s="44"/>
+      <c r="XCQ348" s="44"/>
+      <c r="XCR348" s="44"/>
+      <c r="XCS348" s="44"/>
+      <c r="XCT348" s="44"/>
+      <c r="XCU348" s="44"/>
+      <c r="XCV348" s="44"/>
+      <c r="XCW348" s="44"/>
+      <c r="XCX348" s="44"/>
+      <c r="XCY348" s="44"/>
+      <c r="XCZ348" s="44"/>
+      <c r="XDA348" s="44"/>
+      <c r="XDB348" s="44"/>
+      <c r="XDC348" s="44"/>
+      <c r="XDD348" s="44"/>
+      <c r="XDE348" s="44"/>
+      <c r="XDF348" s="44"/>
+      <c r="XDG348" s="44"/>
+      <c r="XDH348" s="44"/>
+      <c r="XDI348" s="44"/>
+      <c r="XDJ348" s="44"/>
+      <c r="XDK348" s="44"/>
+      <c r="XDL348" s="44"/>
+      <c r="XDM348" s="44"/>
+      <c r="XDN348" s="44"/>
+      <c r="XDO348" s="44"/>
+      <c r="XDP348" s="44"/>
+      <c r="XDQ348" s="44"/>
+      <c r="XDR348" s="44"/>
+      <c r="XDS348" s="44"/>
+      <c r="XDT348" s="44"/>
+      <c r="XDU348" s="44"/>
+      <c r="XDV348" s="44"/>
+      <c r="XDW348" s="44"/>
+      <c r="XDX348" s="44"/>
+      <c r="XDY348" s="44"/>
+      <c r="XDZ348" s="44"/>
+      <c r="XEA348" s="44"/>
+      <c r="XEB348" s="44"/>
+      <c r="XEC348" s="44"/>
+      <c r="XED348" s="44"/>
+      <c r="XEE348" s="44"/>
+      <c r="XEF348" s="44"/>
+      <c r="XEG348" s="44"/>
+      <c r="XEH348" s="44"/>
+      <c r="XEI348" s="44"/>
+      <c r="XEJ348" s="44"/>
+      <c r="XEK348" s="44"/>
+      <c r="XEL348" s="44"/>
+      <c r="XEM348" s="44"/>
+      <c r="XEN348" s="44"/>
+      <c r="XEO348" s="44"/>
+      <c r="XEP348" s="44"/>
+      <c r="XEQ348" s="44"/>
+      <c r="XER348" s="44"/>
+      <c r="XES348" s="44"/>
+      <c r="XET348" s="44"/>
+      <c r="XEU348" s="44"/>
+      <c r="XEV348" s="44"/>
+      <c r="XEW348" s="44"/>
+      <c r="XEX348" s="44"/>
+      <c r="XEY348" s="44"/>
+      <c r="XEZ348" s="44"/>
+      <c r="XFA348" s="44"/>
+      <c r="XFB348" s="44"/>
+      <c r="XFC348" s="44"/>
+      <c r="XFD348" s="44"/>
     </row>
     <row r="349" spans="1:16384">
-      <c r="A349" s="43" t="s">
-        <v>55</v>
+      <c r="A349" s="38" t="s">
+        <v>63</v>
       </c>
       <c r="B349" s="11">
-        <v>131599</v>
+        <v>70529</v>
       </c>
       <c r="C349" s="11">
-        <v>241074</v>
+        <v>142914</v>
       </c>
       <c r="D349" s="11">
-        <v>343356</v>
+        <v>215299</v>
       </c>
       <c r="E349" s="5">
-        <v>415377</v>
+        <v>287683</v>
       </c>
       <c r="F349" s="22">
-        <v>487399</v>
+        <v>386018</v>
       </c>
       <c r="G349" s="53">
-        <v>559321</v>
+        <v>484353</v>
       </c>
       <c r="H349" s="22">
-        <v>631340</v>
-[...1 lines deleted...]
-      <c r="I349" s="22"/>
+        <v>582687</v>
+      </c>
+      <c r="I349" s="22">
+        <v>597612</v>
+      </c>
       <c r="J349" s="22"/>
       <c r="K349" s="22"/>
       <c r="L349" s="22"/>
       <c r="M349" s="22"/>
     </row>
     <row r="350" spans="1:16384">
       <c r="A350" s="38" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="B350" s="11">
-        <v>23226</v>
+        <v>772407</v>
       </c>
       <c r="C350" s="11">
-        <v>57161</v>
+        <v>1509350</v>
       </c>
       <c r="D350" s="11">
-        <v>90683</v>
+        <v>1955760</v>
       </c>
       <c r="E350" s="5">
-        <v>92685</v>
+        <v>2246095</v>
       </c>
       <c r="F350" s="22">
-        <v>92738</v>
+        <v>2438018</v>
       </c>
       <c r="G350" s="53">
-        <v>92738</v>
+        <v>2613197</v>
       </c>
       <c r="H350" s="22">
-        <v>92738</v>
-[...1 lines deleted...]
-      <c r="I350" s="22"/>
+        <v>2772291</v>
+      </c>
+      <c r="I350" s="22">
+        <v>2934207</v>
+      </c>
       <c r="J350" s="22"/>
       <c r="K350" s="22"/>
       <c r="L350" s="22"/>
       <c r="M350" s="22"/>
     </row>
-    <row r="351" spans="1:16384">
-[...28 lines deleted...]
-      <c r="M351" s="22"/>
+    <row r="351" spans="1:16384" ht="21.6">
+      <c r="A351" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="B351" s="50"/>
+      <c r="C351" s="32"/>
+      <c r="D351" s="32"/>
+      <c r="F351" s="10"/>
+      <c r="G351" s="28"/>
+      <c r="H351" s="15"/>
+      <c r="J351" s="15"/>
+      <c r="K351" s="5"/>
+      <c r="L351" s="5"/>
+      <c r="M351" s="5"/>
     </row>
     <row r="352" spans="1:16384">
-      <c r="A352" s="38" t="s">
-[...3 lines deleted...]
-        <v>98125</v>
+      <c r="A352" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="B352" s="11">
+        <v>1007946</v>
       </c>
       <c r="C352" s="11">
-        <v>215084</v>
+        <v>2010922</v>
       </c>
       <c r="D352" s="11">
-        <v>314821</v>
+        <v>2935576</v>
       </c>
       <c r="E352" s="5">
-        <v>332092</v>
+        <v>3394600</v>
       </c>
       <c r="F352" s="22">
-        <v>350462</v>
+        <v>3652105</v>
       </c>
       <c r="G352" s="53">
-        <v>391485</v>
+        <v>3944126</v>
       </c>
       <c r="H352" s="22">
-        <v>409326</v>
-[...1 lines deleted...]
-      <c r="I352" s="22"/>
+        <v>4200730</v>
+      </c>
+      <c r="I352" s="22">
+        <v>4355966</v>
+      </c>
       <c r="J352" s="22"/>
       <c r="K352" s="22"/>
       <c r="L352" s="22"/>
       <c r="M352" s="22"/>
     </row>
     <row r="353" spans="1:20">
       <c r="A353" s="38" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>831</v>
+        <v>14</v>
+      </c>
+      <c r="B353" s="11">
+        <v>506750</v>
       </c>
       <c r="C353" s="11">
-        <v>2793</v>
+        <v>989449</v>
       </c>
       <c r="D353" s="11">
-        <v>4366</v>
+        <v>1427094</v>
       </c>
       <c r="E353" s="5">
-        <v>4438</v>
+        <v>1643999</v>
       </c>
       <c r="F353" s="22">
-        <v>4438</v>
+        <v>1661117</v>
       </c>
       <c r="G353" s="53">
-        <v>4438</v>
+        <v>1697429</v>
       </c>
       <c r="H353" s="22">
-        <v>4438</v>
-[...1 lines deleted...]
-      <c r="I353" s="22"/>
+        <v>1721309</v>
+      </c>
+      <c r="I353" s="22">
+        <v>1744759</v>
+      </c>
       <c r="J353" s="22"/>
       <c r="K353" s="22"/>
       <c r="L353" s="22"/>
       <c r="M353" s="22"/>
     </row>
-    <row r="354" spans="1:20" s="44" customFormat="1">
-[...4 lines deleted...]
-        <v>160334</v>
+    <row r="354" spans="1:20">
+      <c r="A354" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="B354" s="11">
+        <v>131599</v>
       </c>
       <c r="C354" s="11">
-        <v>304504</v>
+        <v>241074</v>
       </c>
       <c r="D354" s="11">
-        <v>446948</v>
+        <v>343356</v>
       </c>
       <c r="E354" s="5">
-        <v>517654</v>
+        <v>415377</v>
       </c>
       <c r="F354" s="22">
-        <v>543049</v>
+        <v>487399</v>
       </c>
       <c r="G354" s="53">
-        <v>561352</v>
+        <v>559321</v>
       </c>
       <c r="H354" s="22">
-        <v>579675</v>
-[...1 lines deleted...]
-      <c r="I354" s="22"/>
+        <v>631340</v>
+      </c>
+      <c r="I354" s="22">
+        <v>683699</v>
+      </c>
       <c r="J354" s="22"/>
       <c r="K354" s="22"/>
       <c r="L354" s="22"/>
       <c r="M354" s="22"/>
     </row>
-    <row r="355" spans="1:20" s="36" customFormat="1" ht="40.5" customHeight="1">
-[...21 lines deleted...]
-        <v>1178964</v>
+    <row r="355" spans="1:20">
+      <c r="A355" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B355" s="11">
+        <v>23226</v>
+      </c>
+      <c r="C355" s="11">
+        <v>57161</v>
+      </c>
+      <c r="D355" s="11">
+        <v>90683</v>
+      </c>
+      <c r="E355" s="5">
+        <v>92685</v>
+      </c>
+      <c r="F355" s="22">
+        <v>92738</v>
+      </c>
+      <c r="G355" s="53">
+        <v>92738</v>
+      </c>
+      <c r="H355" s="22">
+        <v>92738</v>
+      </c>
+      <c r="I355" s="22">
+        <v>92738</v>
+      </c>
+      <c r="J355" s="22"/>
+      <c r="K355" s="22"/>
+      <c r="L355" s="22"/>
+      <c r="M355" s="22"/>
+    </row>
+    <row r="356" spans="1:20">
+      <c r="A356" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B356" s="32">
+        <v>87080</v>
       </c>
       <c r="C356" s="11">
-        <v>2839306</v>
+        <v>200857</v>
       </c>
       <c r="D356" s="11">
-        <v>4513634</v>
+        <v>308308</v>
       </c>
       <c r="E356" s="5">
-        <v>6149248</v>
+        <v>388354</v>
       </c>
       <c r="F356" s="22">
-        <v>7515760</v>
+        <v>512902</v>
       </c>
       <c r="G356" s="53">
-        <v>8995177</v>
+        <v>637363</v>
       </c>
       <c r="H356" s="22">
-        <v>10447306</v>
-[...1 lines deleted...]
-      <c r="I356" s="22"/>
+        <v>761903</v>
+      </c>
+      <c r="I356" s="22">
+        <v>820450</v>
+      </c>
       <c r="J356" s="22"/>
       <c r="K356" s="22"/>
       <c r="L356" s="22"/>
       <c r="M356" s="22"/>
-      <c r="N356" s="46"/>
-[...7 lines deleted...]
-    <row r="357" spans="1:20" ht="18" customHeight="1">
+    </row>
+    <row r="357" spans="1:20">
       <c r="A357" s="38" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>257389</v>
+        <v>62</v>
+      </c>
+      <c r="B357" s="32">
+        <v>98125</v>
       </c>
       <c r="C357" s="11">
-        <v>464410</v>
+        <v>215084</v>
       </c>
       <c r="D357" s="11">
-        <v>668303</v>
+        <v>314821</v>
       </c>
       <c r="E357" s="5">
-        <v>899026</v>
+        <v>332092</v>
       </c>
       <c r="F357" s="22">
-        <v>1085835</v>
+        <v>350462</v>
       </c>
       <c r="G357" s="53">
-        <v>1302612</v>
+        <v>391485</v>
       </c>
       <c r="H357" s="22">
-        <v>1489354</v>
-[...1 lines deleted...]
-      <c r="I357" s="22"/>
+        <v>409326</v>
+      </c>
+      <c r="I357" s="22">
+        <v>414696</v>
+      </c>
       <c r="J357" s="22"/>
       <c r="K357" s="22"/>
       <c r="L357" s="22"/>
       <c r="M357" s="22"/>
     </row>
     <row r="358" spans="1:20">
-      <c r="A358" s="43" t="s">
-[...3 lines deleted...]
-        <v>78716</v>
+      <c r="A358" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B358" s="32">
+        <v>831</v>
       </c>
       <c r="C358" s="11">
-        <v>155054</v>
+        <v>2793</v>
       </c>
       <c r="D358" s="11">
-        <v>237873</v>
+        <v>4366</v>
       </c>
       <c r="E358" s="5">
-        <v>323107</v>
+        <v>4438</v>
       </c>
       <c r="F358" s="22">
-        <v>405175</v>
+        <v>4438</v>
       </c>
       <c r="G358" s="53">
-        <v>473858</v>
+        <v>4438</v>
       </c>
       <c r="H358" s="22">
-        <v>543800</v>
-[...1 lines deleted...]
-      <c r="I358" s="22"/>
+        <v>4438</v>
+      </c>
+      <c r="I358" s="22">
+        <v>4438</v>
+      </c>
       <c r="J358" s="22"/>
       <c r="K358" s="22"/>
       <c r="L358" s="22"/>
       <c r="M358" s="22"/>
     </row>
-    <row r="359" spans="1:20">
+    <row r="359" spans="1:20" s="44" customFormat="1">
       <c r="A359" s="38" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>9742</v>
+        <v>64</v>
+      </c>
+      <c r="B359" s="32">
+        <v>160334</v>
       </c>
       <c r="C359" s="11">
-        <v>24919</v>
+        <v>304504</v>
       </c>
       <c r="D359" s="11">
-        <v>40096</v>
+        <v>446948</v>
       </c>
       <c r="E359" s="5">
-        <v>55273</v>
+        <v>517654</v>
       </c>
       <c r="F359" s="22">
-        <v>65125</v>
+        <v>543049</v>
       </c>
       <c r="G359" s="53">
-        <v>74977</v>
+        <v>561352</v>
       </c>
       <c r="H359" s="22">
-        <v>84829</v>
-[...1 lines deleted...]
-      <c r="I359" s="22"/>
+        <v>579675</v>
+      </c>
+      <c r="I359" s="22">
+        <v>595186</v>
+      </c>
       <c r="J359" s="22"/>
-      <c r="K359" s="49"/>
+      <c r="K359" s="22"/>
       <c r="L359" s="22"/>
       <c r="M359" s="22"/>
     </row>
-    <row r="360" spans="1:20">
-[...32 lines deleted...]
-        <v>58</v>
+    <row r="360" spans="1:20" s="36" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A360" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B360" s="50"/>
+      <c r="C360" s="32"/>
+      <c r="D360" s="32"/>
+      <c r="E360" s="6"/>
+      <c r="F360" s="6"/>
+      <c r="G360" s="16"/>
+      <c r="H360" s="6"/>
+      <c r="I360" s="16"/>
+      <c r="J360" s="20"/>
+      <c r="K360" s="6"/>
+      <c r="L360" s="6"/>
+      <c r="M360" s="6"/>
+    </row>
+    <row r="361" spans="1:20" ht="14.25" customHeight="1">
+      <c r="A361" s="37" t="s">
+        <v>21</v>
       </c>
       <c r="B361" s="11">
-        <v>65184</v>
+        <v>1178964</v>
       </c>
       <c r="C361" s="11">
-        <v>179068</v>
+        <v>2839306</v>
       </c>
       <c r="D361" s="11">
-        <v>292952</v>
+        <v>4513634</v>
       </c>
       <c r="E361" s="5">
-        <v>406836</v>
+        <v>6149248</v>
       </c>
       <c r="F361" s="22">
-        <v>483982</v>
+        <v>7515760</v>
       </c>
       <c r="G361" s="53">
-        <v>561128</v>
+        <v>8995177</v>
       </c>
       <c r="H361" s="22">
-        <v>638300</v>
-[...1 lines deleted...]
-      <c r="I361" s="22"/>
+        <v>10447306</v>
+      </c>
+      <c r="I361" s="22">
+        <v>12288786</v>
+      </c>
       <c r="J361" s="22"/>
-      <c r="K361" s="49"/>
+      <c r="K361" s="22"/>
       <c r="L361" s="22"/>
       <c r="M361" s="22"/>
-    </row>
-    <row r="362" spans="1:20">
+      <c r="N361" s="46"/>
+      <c r="O361" s="46"/>
+      <c r="P361" s="46"/>
+      <c r="Q361" s="46"/>
+      <c r="R361" s="46"/>
+      <c r="S361" s="46"/>
+      <c r="T361" s="46"/>
+    </row>
+    <row r="362" spans="1:20" ht="18" customHeight="1">
       <c r="A362" s="38" t="s">
-        <v>59</v>
+        <v>14</v>
       </c>
       <c r="B362" s="11">
-        <v>3748</v>
+        <v>257389</v>
       </c>
       <c r="C362" s="11">
-        <v>8259</v>
+        <v>464410</v>
       </c>
       <c r="D362" s="11">
-        <v>12769</v>
+        <v>668303</v>
       </c>
       <c r="E362" s="5">
-        <v>17279</v>
+        <v>899026</v>
       </c>
       <c r="F362" s="22">
-        <v>20820</v>
+        <v>1085835</v>
       </c>
       <c r="G362" s="53">
-        <v>24361</v>
+        <v>1302612</v>
       </c>
       <c r="H362" s="22">
-        <v>27902</v>
-[...1 lines deleted...]
-      <c r="I362" s="22"/>
+        <v>1489354</v>
+      </c>
+      <c r="I362" s="22">
+        <v>1675350</v>
+      </c>
       <c r="J362" s="22"/>
-      <c r="K362" s="49"/>
+      <c r="K362" s="22"/>
       <c r="L362" s="22"/>
       <c r="M362" s="22"/>
     </row>
     <row r="363" spans="1:20">
-      <c r="A363" s="38" t="s">
-        <v>60</v>
+      <c r="A363" s="43" t="s">
+        <v>55</v>
       </c>
       <c r="B363" s="11">
-        <v>177204</v>
+        <v>78716</v>
       </c>
       <c r="C363" s="11">
-        <v>675436</v>
+        <v>155054</v>
       </c>
       <c r="D363" s="11">
-        <v>1192471</v>
+        <v>237873</v>
       </c>
       <c r="E363" s="5">
-        <v>1716722</v>
+        <v>323107</v>
       </c>
       <c r="F363" s="22">
-        <v>2180328</v>
+        <v>405175</v>
       </c>
       <c r="G363" s="53">
-        <v>2686637</v>
+        <v>473858</v>
       </c>
       <c r="H363" s="22">
-        <v>3187921</v>
-[...1 lines deleted...]
-      <c r="I363" s="22"/>
+        <v>543800</v>
+      </c>
+      <c r="I363" s="22">
+        <v>635617</v>
+      </c>
       <c r="J363" s="22"/>
-      <c r="K363" s="49"/>
+      <c r="K363" s="22"/>
       <c r="L363" s="22"/>
       <c r="M363" s="22"/>
     </row>
     <row r="364" spans="1:20">
       <c r="A364" s="38" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B364" s="11">
-        <v>5077</v>
+        <v>9742</v>
       </c>
       <c r="C364" s="11">
-        <v>10153</v>
+        <v>24919</v>
       </c>
       <c r="D364" s="11">
-        <v>15230</v>
+        <v>40096</v>
       </c>
       <c r="E364" s="5">
-        <v>20307</v>
+        <v>55273</v>
       </c>
       <c r="F364" s="22">
-        <v>25461</v>
+        <v>65125</v>
       </c>
       <c r="G364" s="53">
-        <v>30616</v>
+        <v>74977</v>
       </c>
       <c r="H364" s="22">
-        <v>35702</v>
-[...1 lines deleted...]
-      <c r="I364" s="22"/>
+        <v>84829</v>
+      </c>
+      <c r="I364" s="22">
+        <v>98069</v>
+      </c>
       <c r="J364" s="22"/>
       <c r="K364" s="49"/>
       <c r="L364" s="22"/>
       <c r="M364" s="22"/>
     </row>
     <row r="365" spans="1:20">
       <c r="A365" s="38" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B365" s="11">
-        <v>196943</v>
+        <v>72615</v>
       </c>
       <c r="C365" s="11">
-        <v>437925</v>
+        <v>164212</v>
       </c>
       <c r="D365" s="11">
-        <v>681395</v>
+        <v>255012</v>
       </c>
       <c r="E365" s="5">
-        <v>933062</v>
+        <v>342442</v>
       </c>
       <c r="F365" s="22">
-        <v>1185119</v>
+        <v>373669</v>
       </c>
       <c r="G365" s="53">
-        <v>1433460</v>
+        <v>451193</v>
       </c>
       <c r="H365" s="22">
-        <v>1667504</v>
-[...1 lines deleted...]
-      <c r="I365" s="22"/>
+        <v>539705</v>
+      </c>
+      <c r="I365" s="22">
+        <v>633463</v>
+      </c>
       <c r="J365" s="22"/>
       <c r="K365" s="49"/>
       <c r="L365" s="22"/>
       <c r="M365" s="22"/>
     </row>
     <row r="366" spans="1:20">
       <c r="A366" s="38" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B366" s="11">
-        <v>4656</v>
+        <v>65184</v>
       </c>
       <c r="C366" s="11">
-        <v>14757</v>
+        <v>179068</v>
       </c>
       <c r="D366" s="11">
-        <v>33704</v>
+        <v>292952</v>
       </c>
       <c r="E366" s="5">
-        <v>48928</v>
+        <v>406836</v>
       </c>
       <c r="F366" s="22">
-        <v>61636</v>
+        <v>483982</v>
       </c>
       <c r="G366" s="53">
-        <v>80912</v>
+        <v>561128</v>
       </c>
       <c r="H366" s="22">
-        <v>109982</v>
-[...1 lines deleted...]
-      <c r="I366" s="22"/>
+        <v>638300</v>
+      </c>
+      <c r="I366" s="22">
+        <v>741384</v>
+      </c>
       <c r="J366" s="22"/>
       <c r="K366" s="49"/>
       <c r="L366" s="22"/>
       <c r="M366" s="22"/>
     </row>
-    <row r="367" spans="1:20" ht="17.25" customHeight="1">
-      <c r="A367" s="47" t="s">
+    <row r="367" spans="1:20">
+      <c r="A367" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B367" s="11">
+        <v>3748</v>
+      </c>
+      <c r="C367" s="11">
+        <v>8259</v>
+      </c>
+      <c r="D367" s="11">
+        <v>12769</v>
+      </c>
+      <c r="E367" s="5">
+        <v>17279</v>
+      </c>
+      <c r="F367" s="22">
+        <v>20820</v>
+      </c>
+      <c r="G367" s="53">
+        <v>24361</v>
+      </c>
+      <c r="H367" s="22">
+        <v>27902</v>
+      </c>
+      <c r="I367" s="22">
+        <v>31341</v>
+      </c>
+      <c r="J367" s="22"/>
+      <c r="K367" s="49"/>
+      <c r="L367" s="22"/>
+      <c r="M367" s="22"/>
+    </row>
+    <row r="368" spans="1:20">
+      <c r="A368" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B368" s="11">
+        <v>177204</v>
+      </c>
+      <c r="C368" s="11">
+        <v>675436</v>
+      </c>
+      <c r="D368" s="11">
+        <v>1192471</v>
+      </c>
+      <c r="E368" s="5">
+        <v>1716722</v>
+      </c>
+      <c r="F368" s="22">
+        <v>2180328</v>
+      </c>
+      <c r="G368" s="53">
+        <v>2686637</v>
+      </c>
+      <c r="H368" s="22">
+        <v>3187921</v>
+      </c>
+      <c r="I368" s="22">
+        <v>3748126</v>
+      </c>
+      <c r="J368" s="22"/>
+      <c r="K368" s="49"/>
+      <c r="L368" s="22"/>
+      <c r="M368" s="22"/>
+    </row>
+    <row r="369" spans="1:13">
+      <c r="A369" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B369" s="11">
+        <v>5077</v>
+      </c>
+      <c r="C369" s="11">
+        <v>10153</v>
+      </c>
+      <c r="D369" s="11">
+        <v>15230</v>
+      </c>
+      <c r="E369" s="5">
+        <v>20307</v>
+      </c>
+      <c r="F369" s="22">
+        <v>25461</v>
+      </c>
+      <c r="G369" s="53">
+        <v>30616</v>
+      </c>
+      <c r="H369" s="22">
+        <v>35702</v>
+      </c>
+      <c r="I369" s="22">
+        <v>40787</v>
+      </c>
+      <c r="J369" s="22"/>
+      <c r="K369" s="49"/>
+      <c r="L369" s="22"/>
+      <c r="M369" s="22"/>
+    </row>
+    <row r="370" spans="1:13">
+      <c r="A370" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B370" s="11">
+        <v>196943</v>
+      </c>
+      <c r="C370" s="11">
+        <v>437925</v>
+      </c>
+      <c r="D370" s="11">
+        <v>681395</v>
+      </c>
+      <c r="E370" s="5">
+        <v>933062</v>
+      </c>
+      <c r="F370" s="22">
+        <v>1185119</v>
+      </c>
+      <c r="G370" s="53">
+        <v>1433460</v>
+      </c>
+      <c r="H370" s="22">
+        <v>1667504</v>
+      </c>
+      <c r="I370" s="22">
+        <v>1980325</v>
+      </c>
+      <c r="J370" s="22"/>
+      <c r="K370" s="49"/>
+      <c r="L370" s="22"/>
+      <c r="M370" s="22"/>
+    </row>
+    <row r="371" spans="1:13">
+      <c r="A371" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B371" s="11">
+        <v>4656</v>
+      </c>
+      <c r="C371" s="11">
+        <v>14757</v>
+      </c>
+      <c r="D371" s="11">
+        <v>33704</v>
+      </c>
+      <c r="E371" s="5">
+        <v>48928</v>
+      </c>
+      <c r="F371" s="22">
+        <v>61636</v>
+      </c>
+      <c r="G371" s="53">
+        <v>80912</v>
+      </c>
+      <c r="H371" s="22">
+        <v>109982</v>
+      </c>
+      <c r="I371" s="22">
+        <v>141688</v>
+      </c>
+      <c r="J371" s="22"/>
+      <c r="K371" s="49"/>
+      <c r="L371" s="22"/>
+      <c r="M371" s="22"/>
+    </row>
+    <row r="372" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A372" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="B367" s="30">
+      <c r="B372" s="30">
         <v>307691</v>
       </c>
-      <c r="C367" s="30">
+      <c r="C372" s="30">
         <v>705115</v>
       </c>
-      <c r="D367" s="30">
+      <c r="D372" s="30">
         <v>1083832</v>
       </c>
-      <c r="E367" s="51">
+      <c r="E372" s="51">
         <v>1386270</v>
       </c>
-      <c r="F367" s="23">
+      <c r="F372" s="23">
         <v>1628613</v>
       </c>
-      <c r="G367" s="54">
+      <c r="G372" s="54">
         <v>1875429</v>
       </c>
-      <c r="H367" s="23">
+      <c r="H372" s="23">
         <v>2122313</v>
       </c>
-      <c r="I367" s="23"/>
-[...6 lines deleted...]
-      <c r="A368" s="6" t="s">
+      <c r="I372" s="23">
+        <v>2562642</v>
+      </c>
+      <c r="J372" s="23"/>
+      <c r="K372" s="23"/>
+      <c r="L372" s="23"/>
+      <c r="M372" s="23"/>
+    </row>
+    <row r="373" spans="1:13">
+      <c r="A373" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="B368" s="20"/>
-[...4 lines deleted...]
-      <c r="A369" s="6" t="s">
+      <c r="B373" s="20"/>
+      <c r="C373" s="20"/>
+      <c r="D373" s="20"/>
+    </row>
+    <row r="374" spans="1:13" ht="204.6">
+      <c r="A374" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="B369" s="20"/>
-[...2 lines deleted...]
-      <c r="E369" s="6"/>
+      <c r="B374" s="20"/>
+      <c r="C374" s="20"/>
+      <c r="D374" s="20"/>
+      <c r="E374" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <pageMargins left="0.78749999999999998" right="0.39374999999999999" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/5.1.2.2$Windows_x86 LibreOffice_project/d3bf12ecb743fc0d20e0be0c58ca359301eb705f</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Лист 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">