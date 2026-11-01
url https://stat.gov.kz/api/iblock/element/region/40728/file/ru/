--- v6 (2026-09-21)
+++ v7 (2026-11-01)
@@ -1,69 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12792" tabRatio="752"/>
+    <workbookView xWindow="11604" yWindow="-12" windowWidth="11472" windowHeight="9396" tabRatio="752"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="519" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="522" uniqueCount="117">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -367,50 +368,53 @@
     <t>"*" - Оперативные данные</t>
   </si>
   <si>
     <t>"-" Нет производства</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>Управление производства</t>
   </si>
   <si>
     <t>Иманбекова Злиха</t>
   </si>
   <si>
     <t>+7 727 269 82 31</t>
   </si>
   <si>
     <t xml:space="preserve"> Zl.Imanbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>С 2026 года</t>
   </si>
   <si>
     <t>Райымбекский</t>
+  </si>
+  <si>
+    <t>х</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="33">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -776,53 +780,50 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -889,50 +890,53 @@
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1204,389 +1208,389 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="57" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="56"/>
+    <col min="1" max="1" width="42.33203125" style="56" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="56" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="76"/>
-[...3 lines deleted...]
-      <c r="A2" s="63" t="s">
+      <c r="A1" s="75"/>
+      <c r="B1" s="75"/>
+    </row>
+    <row r="2" spans="1:13" s="65" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="62" t="s">
         <v>103</v>
       </c>
-      <c r="B2" s="74">
+      <c r="B2" s="73">
         <v>15110101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="66" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A3" s="63" t="s">
+    <row r="3" spans="1:13" s="65" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="62" t="s">
         <v>102</v>
       </c>
-      <c r="B3" s="74" t="s">
+      <c r="B3" s="73" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="66" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A4" s="63" t="s">
+    <row r="4" spans="1:13" s="65" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="62" t="s">
         <v>100</v>
       </c>
-      <c r="B4" s="64" t="s">
+      <c r="B4" s="63" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="66" customFormat="1" ht="27" customHeight="1">
-      <c r="A5" s="75" t="s">
+    <row r="5" spans="1:13" s="65" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="74" t="s">
         <v>98</v>
       </c>
-      <c r="B5" s="74" t="s">
+      <c r="B5" s="73" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="66" customFormat="1" ht="24" customHeight="1">
-      <c r="A6" s="75" t="s">
+    <row r="6" spans="1:13" s="65" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="74" t="s">
         <v>96</v>
       </c>
-      <c r="B6" s="74" t="s">
+      <c r="B6" s="73" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="66" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A7" s="63" t="s">
+    <row r="7" spans="1:13" s="65" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A7" s="62" t="s">
         <v>95</v>
       </c>
-      <c r="B7" s="73" t="s">
+      <c r="B7" s="72" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="66" customFormat="1" ht="24" customHeight="1">
-      <c r="A8" s="63" t="s">
+    <row r="8" spans="1:13" s="65" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="62" t="s">
         <v>93</v>
       </c>
-      <c r="B8" s="64" t="s">
+      <c r="B8" s="63" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="66" customFormat="1" ht="45" customHeight="1">
-      <c r="A9" s="63" t="s">
+    <row r="9" spans="1:13" s="65" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="62" t="s">
         <v>91</v>
       </c>
-      <c r="B9" s="73" t="s">
+      <c r="B9" s="72" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="66" customFormat="1">
-      <c r="A10" s="63" t="s">
+    <row r="10" spans="1:13" s="65" customFormat="1">
+      <c r="A10" s="62" t="s">
         <v>89</v>
       </c>
-      <c r="B10" s="73" t="s">
+      <c r="B10" s="72" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="66" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A11" s="63" t="s">
+    <row r="11" spans="1:13" s="65" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A11" s="62" t="s">
         <v>87</v>
       </c>
-      <c r="B11" s="72"/>
-[...3 lines deleted...]
-      <c r="A12" s="63" t="s">
+      <c r="B11" s="71"/>
+      <c r="M11" s="66"/>
+    </row>
+    <row r="12" spans="1:13" s="65" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="62" t="s">
         <v>86</v>
       </c>
-      <c r="B12" s="71" t="s">
+      <c r="B12" s="70" t="s">
         <v>85</v>
       </c>
-      <c r="M12" s="67"/>
-[...2 lines deleted...]
-      <c r="A13" s="69" t="s">
+      <c r="M12" s="66"/>
+    </row>
+    <row r="13" spans="1:13" s="65" customFormat="1" ht="18" customHeight="1">
+      <c r="A13" s="68" t="s">
         <v>84</v>
       </c>
-      <c r="B13" s="70" t="s">
+      <c r="B13" s="69" t="s">
         <v>83</v>
       </c>
-      <c r="M13" s="67"/>
-[...2 lines deleted...]
-      <c r="A14" s="69" t="s">
+      <c r="M13" s="66"/>
+    </row>
+    <row r="14" spans="1:13" s="65" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A14" s="68" t="s">
         <v>82</v>
       </c>
-      <c r="B14" s="70" t="s">
+      <c r="B14" s="69" t="s">
         <v>81</v>
       </c>
-      <c r="M14" s="67"/>
-[...2 lines deleted...]
-      <c r="A15" s="69" t="s">
+      <c r="M14" s="66"/>
+    </row>
+    <row r="15" spans="1:13" s="65" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="68" t="s">
         <v>80</v>
       </c>
-      <c r="B15" s="68" t="s">
+      <c r="B15" s="67" t="s">
         <v>79</v>
       </c>
-      <c r="M15" s="67"/>
+      <c r="M15" s="66"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A16" s="63" t="s">
+      <c r="A16" s="62" t="s">
         <v>78</v>
       </c>
-      <c r="B16" s="65">
-[...2 lines deleted...]
-      <c r="M16" s="58"/>
+      <c r="B16" s="64">
+        <v>46314</v>
+      </c>
+      <c r="M16" s="57"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A17" s="63" t="s">
+      <c r="A17" s="62" t="s">
         <v>77</v>
       </c>
-      <c r="B17" s="65">
-[...2 lines deleted...]
-      <c r="M17" s="59"/>
+      <c r="B17" s="64">
+        <v>46345</v>
+      </c>
+      <c r="M17" s="58"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
-      <c r="A18" s="63" t="s">
+      <c r="A18" s="62" t="s">
         <v>76</v>
       </c>
-      <c r="B18" s="83" t="s">
+      <c r="B18" s="82" t="s">
         <v>110</v>
       </c>
-      <c r="M18" s="58"/>
+      <c r="M18" s="57"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A19" s="63" t="s">
+      <c r="A19" s="62" t="s">
         <v>75</v>
       </c>
-      <c r="B19" s="83" t="s">
+      <c r="B19" s="82" t="s">
         <v>111</v>
       </c>
-      <c r="M19" s="59"/>
+      <c r="M19" s="58"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A20" s="63" t="s">
+      <c r="A20" s="62" t="s">
         <v>74</v>
       </c>
-      <c r="B20" s="84" t="s">
+      <c r="B20" s="83" t="s">
         <v>112</v>
       </c>
-      <c r="M20" s="58"/>
+      <c r="M20" s="57"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A21" s="63" t="s">
+      <c r="A21" s="62" t="s">
         <v>73</v>
       </c>
-      <c r="B21" s="85" t="s">
+      <c r="B21" s="84" t="s">
         <v>113</v>
       </c>
-      <c r="M21" s="59"/>
+      <c r="M21" s="58"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="62"/>
-      <c r="B22" s="61"/>
+      <c r="A22" s="61"/>
+      <c r="B22" s="60"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="B23" s="60"/>
-      <c r="M23" s="59"/>
+      <c r="B23" s="59"/>
+      <c r="M23" s="58"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="58"/>
+      <c r="M24" s="57"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="59"/>
+      <c r="M25" s="58"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="58"/>
+      <c r="M26" s="57"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="77" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="77"/>
+    <col min="1" max="1" width="4.44140625" style="76" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="76" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="76"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="82"/>
+      <c r="B2" s="81"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="81" t="s">
+      <c r="B6" s="80" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="80" t="s">
+      <c r="B7" s="79" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="80" t="s">
+      <c r="B8" s="79" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="80" t="s">
+      <c r="B9" s="79" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="80"/>
+      <c r="B10" s="79"/>
     </row>
     <row r="11" spans="2:2" ht="26.4">
-      <c r="B11" s="79" t="s">
+      <c r="B11" s="78" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="78" t="s">
+      <c r="B14" s="77" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:XFD374"/>
+  <dimension ref="A1:XFD375"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="K18" sqref="K18"/>
+      <selection activeCell="B275" sqref="B275"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="28.33203125" style="1"/>
     <col min="2" max="2" width="11" style="29" customWidth="1"/>
     <col min="3" max="3" width="10.88671875" style="29" customWidth="1"/>
     <col min="4" max="4" width="11.6640625" style="29" customWidth="1"/>
     <col min="5" max="6" width="13.6640625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.109375" style="29" customWidth="1"/>
     <col min="8" max="8" width="13.6640625" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.6640625" style="15" customWidth="1"/>
     <col min="10" max="10" width="13.6640625" style="17" customWidth="1"/>
     <col min="11" max="11" width="13.6640625" style="1" customWidth="1"/>
     <col min="12" max="13" width="13.6640625" style="1"/>
     <col min="14" max="1025" width="8.6640625" style="1"/>
     <col min="1026" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="9" customFormat="1" ht="41.25" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="88" t="s">
         <v>66</v>
       </c>
-      <c r="B1" s="89"/>
-[...9 lines deleted...]
-      <c r="L1" s="89"/>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
     </row>
     <row r="2" spans="1:13" ht="28.95" customHeight="1">
-      <c r="A2" s="86"/>
-[...2 lines deleted...]
-      <c r="D2" s="52"/>
+      <c r="A2" s="85"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="25"/>
       <c r="M2" s="35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="36" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A3" s="87"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="87" t="s">
         <v>70</v>
       </c>
-      <c r="C3" s="88"/>
-[...9 lines deleted...]
-      <c r="M3" s="88"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="87"/>
+      <c r="L3" s="87"/>
+      <c r="M3" s="87"/>
     </row>
     <row r="4" spans="1:13" ht="24">
-      <c r="A4" s="87"/>
+      <c r="A4" s="86"/>
       <c r="B4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="24" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="33" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="33" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="2" t="s">
@@ -1616,27920 +1620,28598 @@
       <c r="I5" s="18"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="11">
         <v>192158544</v>
       </c>
       <c r="C6" s="11">
         <v>409945630</v>
       </c>
       <c r="D6" s="11">
         <v>656460340</v>
       </c>
       <c r="E6" s="5">
         <v>895794396</v>
       </c>
       <c r="F6" s="22">
         <v>1136758320</v>
       </c>
-      <c r="G6" s="53">
+      <c r="G6" s="52">
         <v>1420315400</v>
       </c>
       <c r="H6" s="22">
         <v>1657763419</v>
       </c>
       <c r="I6" s="22">
         <v>1933116216</v>
       </c>
-      <c r="J6" s="22"/>
+      <c r="J6" s="22">
+        <v>2206782685</v>
+      </c>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
       <c r="M6" s="22"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="11">
         <v>13990446</v>
       </c>
       <c r="C7" s="11">
         <v>28189335</v>
       </c>
       <c r="D7" s="11">
         <v>43615672</v>
       </c>
       <c r="E7" s="5">
         <v>58429276</v>
       </c>
       <c r="F7" s="22">
         <v>71358107</v>
       </c>
-      <c r="G7" s="53">
+      <c r="G7" s="52">
         <v>84075364</v>
       </c>
       <c r="H7" s="22">
         <v>94137236</v>
       </c>
       <c r="I7" s="22">
         <v>108043096</v>
       </c>
-      <c r="J7" s="22"/>
+      <c r="J7" s="22">
+        <v>124338930</v>
+      </c>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="11">
         <v>8211149</v>
       </c>
       <c r="C8" s="11">
         <v>18365763</v>
       </c>
       <c r="D8" s="11">
         <v>29612633</v>
       </c>
       <c r="E8" s="5">
         <v>40448681</v>
       </c>
       <c r="F8" s="22">
         <v>51095533</v>
       </c>
-      <c r="G8" s="53">
+      <c r="G8" s="52">
         <v>61884008</v>
       </c>
       <c r="H8" s="22">
         <v>72970196</v>
       </c>
       <c r="I8" s="22">
         <v>85311631</v>
       </c>
-      <c r="J8" s="22"/>
+      <c r="J8" s="22">
+        <v>97516632</v>
+      </c>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="38" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="11">
         <v>113641</v>
       </c>
       <c r="C9" s="11">
         <v>353899</v>
       </c>
       <c r="D9" s="11">
         <v>594596</v>
       </c>
       <c r="E9" s="5">
         <v>832310</v>
       </c>
       <c r="F9" s="22">
         <v>976067</v>
       </c>
-      <c r="G9" s="53">
+      <c r="G9" s="52">
         <v>1124729</v>
       </c>
       <c r="H9" s="22">
         <v>1275173</v>
       </c>
       <c r="I9" s="22">
         <v>1459105</v>
       </c>
-      <c r="J9" s="22"/>
+      <c r="J9" s="22">
+        <v>1633556</v>
+      </c>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="11">
         <v>26485308</v>
       </c>
       <c r="C10" s="11">
         <v>50052243</v>
       </c>
       <c r="D10" s="11">
         <v>98358548</v>
       </c>
       <c r="E10" s="5">
         <v>122883949</v>
       </c>
       <c r="F10" s="22">
         <v>174046916</v>
       </c>
-      <c r="G10" s="53">
+      <c r="G10" s="52">
         <v>231083810</v>
       </c>
       <c r="H10" s="22">
         <v>257540556</v>
       </c>
       <c r="I10" s="22">
         <v>281690462</v>
       </c>
-      <c r="J10" s="22"/>
+      <c r="J10" s="22">
+        <v>315967238</v>
+      </c>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="11">
         <v>2243622</v>
       </c>
       <c r="C11" s="11">
         <v>5475435</v>
       </c>
       <c r="D11" s="11">
         <v>9308013</v>
       </c>
       <c r="E11" s="5">
         <v>12861399</v>
       </c>
       <c r="F11" s="22">
         <v>15443223</v>
       </c>
-      <c r="G11" s="53">
+      <c r="G11" s="52">
         <v>18063548</v>
       </c>
       <c r="H11" s="22">
         <v>20349260</v>
       </c>
       <c r="I11" s="22">
         <v>23311730</v>
       </c>
-      <c r="J11" s="22"/>
+      <c r="J11" s="22">
+        <v>26536987</v>
+      </c>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="11">
         <v>1579351</v>
       </c>
       <c r="C12" s="11">
         <v>2969258</v>
       </c>
       <c r="D12" s="11">
         <v>4376697</v>
       </c>
       <c r="E12" s="5">
         <v>5656630</v>
       </c>
       <c r="F12" s="22">
         <v>7421090</v>
       </c>
-      <c r="G12" s="53">
+      <c r="G12" s="52">
         <v>9283535</v>
       </c>
       <c r="H12" s="22">
         <v>11553736</v>
       </c>
       <c r="I12" s="22">
         <v>13320563</v>
       </c>
-      <c r="J12" s="22"/>
+      <c r="J12" s="22">
+        <v>14803229</v>
+      </c>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="11">
         <v>48549362</v>
       </c>
       <c r="C13" s="11">
         <v>104785725</v>
       </c>
       <c r="D13" s="11">
         <v>161745689</v>
       </c>
       <c r="E13" s="5">
         <v>218759489</v>
       </c>
       <c r="F13" s="22">
         <v>271215837</v>
       </c>
-      <c r="G13" s="53">
+      <c r="G13" s="52">
         <v>330799799</v>
       </c>
       <c r="H13" s="22">
         <v>391109415</v>
       </c>
       <c r="I13" s="22">
         <v>473606216</v>
       </c>
-      <c r="J13" s="22"/>
+      <c r="J13" s="22">
+        <v>552327348</v>
+      </c>
       <c r="K13" s="22"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="11">
         <v>115607</v>
       </c>
       <c r="C14" s="11">
         <v>300749</v>
       </c>
       <c r="D14" s="11">
         <v>481787</v>
       </c>
       <c r="E14" s="5">
         <v>660783</v>
       </c>
       <c r="F14" s="22">
         <v>755027</v>
       </c>
-      <c r="G14" s="53">
+      <c r="G14" s="52">
         <v>849388</v>
       </c>
       <c r="H14" s="22">
         <v>940287</v>
       </c>
       <c r="I14" s="22">
         <v>1022140</v>
       </c>
-      <c r="J14" s="22"/>
+      <c r="J14" s="22">
+        <v>1098745</v>
+      </c>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="11">
         <v>10349800</v>
       </c>
       <c r="C15" s="11">
         <v>22654574</v>
       </c>
       <c r="D15" s="11">
         <v>35227451</v>
       </c>
       <c r="E15" s="5">
         <v>47823497</v>
       </c>
       <c r="F15" s="22">
         <v>59419723</v>
       </c>
-      <c r="G15" s="53">
+      <c r="G15" s="52">
         <v>71840828</v>
       </c>
       <c r="H15" s="22">
         <v>84676417</v>
       </c>
       <c r="I15" s="22">
         <v>97596022</v>
       </c>
-      <c r="J15" s="22"/>
+      <c r="J15" s="22">
+        <v>111881666</v>
+      </c>
       <c r="K15" s="22"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="11">
         <v>1041538</v>
       </c>
       <c r="C16" s="11">
         <v>3312348</v>
       </c>
       <c r="D16" s="11">
         <v>5731237</v>
       </c>
       <c r="E16" s="5">
         <v>8141155</v>
       </c>
       <c r="F16" s="22">
         <v>10264516</v>
       </c>
-      <c r="G16" s="53">
+      <c r="G16" s="52">
         <v>12267330</v>
       </c>
       <c r="H16" s="22">
         <v>14310803</v>
       </c>
       <c r="I16" s="22">
         <v>16020915</v>
       </c>
-      <c r="J16" s="22"/>
+      <c r="J16" s="22">
+        <v>17829488</v>
+      </c>
       <c r="K16" s="22"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="11">
         <v>77687620</v>
       </c>
       <c r="C17" s="11">
         <v>169864298</v>
       </c>
       <c r="D17" s="11">
         <v>261915310</v>
       </c>
       <c r="E17" s="5">
         <v>371058165</v>
       </c>
       <c r="F17" s="22">
         <v>463458341</v>
       </c>
-      <c r="G17" s="53">
+      <c r="G17" s="52">
         <v>584461405</v>
       </c>
       <c r="H17" s="22">
         <v>688146365</v>
       </c>
       <c r="I17" s="22">
         <v>804510065</v>
       </c>
-      <c r="J17" s="22"/>
+      <c r="J17" s="22">
+        <v>909409705</v>
+      </c>
       <c r="K17" s="22"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
     </row>
     <row r="18" spans="1:13" ht="21.6">
       <c r="A18" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="32"/>
       <c r="G18" s="26"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="11">
         <v>18546918</v>
       </c>
       <c r="C19" s="11">
         <v>32632534</v>
       </c>
       <c r="D19" s="11">
         <v>71375288</v>
       </c>
       <c r="E19" s="5">
         <v>85885013</v>
       </c>
       <c r="F19" s="22">
         <v>127841870</v>
       </c>
-      <c r="G19" s="53">
+      <c r="G19" s="52">
         <v>176872854</v>
       </c>
       <c r="H19" s="22">
         <v>194618890</v>
       </c>
       <c r="I19" s="22">
         <v>209856742</v>
       </c>
-      <c r="J19" s="22"/>
+      <c r="J19" s="22">
+        <v>233859019</v>
+      </c>
       <c r="K19" s="22"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="11">
         <v>88803</v>
       </c>
       <c r="C20" s="11">
         <v>296991</v>
       </c>
       <c r="D20" s="11">
         <v>505178</v>
       </c>
       <c r="E20" s="5">
         <v>713365</v>
       </c>
       <c r="F20" s="22">
         <v>857829</v>
       </c>
-      <c r="G20" s="53">
+      <c r="G20" s="52">
         <v>1002293</v>
       </c>
       <c r="H20" s="22">
         <v>1146757</v>
       </c>
       <c r="I20" s="22">
         <v>1596249</v>
       </c>
-      <c r="J20" s="22"/>
+      <c r="J20" s="22">
+        <v>2045740</v>
+      </c>
       <c r="K20" s="22"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="11">
         <v>49752</v>
       </c>
       <c r="C21" s="11">
         <v>125901</v>
       </c>
       <c r="D21" s="11">
         <v>202050</v>
       </c>
       <c r="E21" s="5">
         <v>278199</v>
       </c>
       <c r="F21" s="22">
         <v>333335</v>
       </c>
-      <c r="G21" s="53">
+      <c r="G21" s="52">
         <v>388471</v>
       </c>
       <c r="H21" s="22">
         <v>443607</v>
       </c>
       <c r="I21" s="22">
         <v>551873</v>
       </c>
-      <c r="J21" s="22"/>
+      <c r="J21" s="22">
+        <v>660139</v>
+      </c>
       <c r="K21" s="22"/>
       <c r="L21" s="22"/>
       <c r="M21" s="22"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B22" s="11">
         <v>18057415</v>
       </c>
       <c r="C22" s="11">
         <v>31104114</v>
       </c>
       <c r="D22" s="11">
         <v>68728665</v>
       </c>
       <c r="E22" s="5">
         <v>82028379</v>
       </c>
       <c r="F22" s="22">
         <v>123089182</v>
       </c>
-      <c r="G22" s="53">
+      <c r="G22" s="52">
         <v>171054163</v>
       </c>
       <c r="H22" s="22">
         <v>187836271</v>
       </c>
       <c r="I22" s="22">
         <v>201240479</v>
       </c>
-      <c r="J22" s="22"/>
+      <c r="J22" s="22">
+        <v>223410497</v>
+      </c>
       <c r="K22" s="22"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="11">
         <v>67569</v>
       </c>
       <c r="C23" s="11">
         <v>355355</v>
       </c>
       <c r="D23" s="11">
         <v>673141</v>
       </c>
       <c r="E23" s="5">
         <v>1055928</v>
       </c>
       <c r="F23" s="22">
         <v>1280969</v>
       </c>
-      <c r="G23" s="53">
+      <c r="G23" s="52">
         <v>1539261</v>
       </c>
       <c r="H23" s="22">
         <v>1807053</v>
       </c>
       <c r="I23" s="22">
         <v>2387857</v>
       </c>
-      <c r="J23" s="22"/>
+      <c r="J23" s="22">
+        <v>2973412</v>
+      </c>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="11">
         <v>71757</v>
       </c>
       <c r="C24" s="11">
         <v>222188</v>
       </c>
       <c r="D24" s="11">
         <v>358395</v>
       </c>
       <c r="E24" s="5">
         <v>565977</v>
       </c>
       <c r="F24" s="22">
         <v>709015</v>
       </c>
-      <c r="G24" s="53">
+      <c r="G24" s="52">
         <v>899970</v>
       </c>
       <c r="H24" s="22">
         <v>1025034</v>
       </c>
       <c r="I24" s="22">
         <v>1241944</v>
       </c>
-      <c r="J24" s="22"/>
+      <c r="J24" s="22">
+        <v>1454244</v>
+      </c>
       <c r="K24" s="22"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B25" s="11">
         <v>28166</v>
       </c>
       <c r="C25" s="11">
         <v>96427</v>
       </c>
       <c r="D25" s="11">
         <v>164687</v>
       </c>
       <c r="E25" s="5">
         <v>232947</v>
       </c>
       <c r="F25" s="22">
         <v>255333</v>
       </c>
-      <c r="G25" s="53">
+      <c r="G25" s="52">
         <v>277718</v>
       </c>
       <c r="H25" s="22">
         <v>300103</v>
       </c>
       <c r="I25" s="22">
         <v>308683</v>
       </c>
-      <c r="J25" s="22"/>
+      <c r="J25" s="22">
+        <v>317263</v>
+      </c>
       <c r="K25" s="22"/>
       <c r="L25" s="22"/>
       <c r="M25" s="22"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B26" s="11">
         <v>155134</v>
       </c>
       <c r="C26" s="11">
         <v>365860</v>
       </c>
       <c r="D26" s="11">
         <v>640094</v>
       </c>
       <c r="E26" s="5">
         <v>869760</v>
       </c>
       <c r="F26" s="22">
         <v>1152092</v>
       </c>
-      <c r="G26" s="53">
+      <c r="G26" s="52">
         <v>1523207</v>
       </c>
       <c r="H26" s="22">
         <v>1849229</v>
       </c>
       <c r="I26" s="22">
         <v>2260545</v>
       </c>
-      <c r="J26" s="22"/>
+      <c r="J26" s="22">
+        <v>2670334</v>
+      </c>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="11">
         <v>28319</v>
       </c>
       <c r="C27" s="11">
         <v>65697</v>
       </c>
       <c r="D27" s="11">
         <v>103075</v>
       </c>
       <c r="E27" s="5">
         <v>140452</v>
       </c>
       <c r="F27" s="22">
         <v>164108</v>
       </c>
-      <c r="G27" s="53">
+      <c r="G27" s="52">
         <v>187764</v>
       </c>
       <c r="H27" s="22">
         <v>210828</v>
       </c>
       <c r="I27" s="22">
         <v>269106</v>
       </c>
-      <c r="J27" s="22"/>
+      <c r="J27" s="22">
+        <v>327384</v>
+      </c>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="32"/>
       <c r="G28" s="26"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="32">
         <v>28166</v>
       </c>
       <c r="C29" s="11">
         <v>96427</v>
       </c>
       <c r="D29" s="11">
         <v>164687</v>
       </c>
       <c r="E29" s="5">
         <v>232947</v>
       </c>
       <c r="F29" s="22">
         <v>255333</v>
       </c>
-      <c r="G29" s="53">
+      <c r="G29" s="52">
         <v>277718</v>
       </c>
       <c r="H29" s="22">
         <v>300103</v>
       </c>
       <c r="I29" s="22">
         <v>308683</v>
       </c>
-      <c r="J29" s="22"/>
+      <c r="J29" s="22">
+        <v>317263</v>
+      </c>
       <c r="K29" s="22"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B30" s="32">
         <v>28166</v>
       </c>
       <c r="C30" s="11">
         <v>96427</v>
       </c>
       <c r="D30" s="11">
         <v>164687</v>
       </c>
       <c r="E30" s="5">
         <v>232947</v>
       </c>
       <c r="F30" s="22">
         <v>255333</v>
       </c>
-      <c r="G30" s="53">
+      <c r="G30" s="52">
         <v>277718</v>
       </c>
       <c r="H30" s="22">
         <v>300103</v>
       </c>
       <c r="I30" s="22">
         <v>308683</v>
       </c>
-      <c r="J30" s="22"/>
+      <c r="J30" s="22">
+        <v>317263</v>
+      </c>
       <c r="K30" s="22"/>
       <c r="L30" s="22"/>
       <c r="M30" s="22"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="41" t="s">
         <v>68</v>
       </c>
       <c r="B31" s="32"/>
       <c r="C31" s="32"/>
       <c r="D31" s="32"/>
       <c r="E31" s="31"/>
       <c r="F31" s="31"/>
       <c r="G31" s="31"/>
       <c r="H31" s="22"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
       <c r="K31" s="19"/>
       <c r="L31" s="19"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="11">
         <v>17774185</v>
       </c>
       <c r="C32" s="11">
         <v>30118717</v>
       </c>
       <c r="D32" s="11">
         <v>66985002</v>
       </c>
       <c r="E32" s="5">
         <v>79567663</v>
       </c>
       <c r="F32" s="22">
         <v>120048496</v>
       </c>
-      <c r="G32" s="53">
+      <c r="G32" s="52">
         <v>167396353</v>
       </c>
       <c r="H32" s="22">
         <v>183558119</v>
       </c>
       <c r="I32" s="22">
         <v>196029828</v>
       </c>
-      <c r="J32" s="22"/>
+      <c r="J32" s="22">
+        <v>217256456</v>
+      </c>
       <c r="K32" s="22"/>
       <c r="L32" s="22"/>
       <c r="M32" s="22"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="42" t="s">
         <v>69</v>
       </c>
       <c r="B33" s="11">
         <v>17774185</v>
       </c>
       <c r="C33" s="11">
         <v>30118717</v>
       </c>
       <c r="D33" s="11">
         <v>66985002</v>
       </c>
       <c r="E33" s="5">
         <v>79567663</v>
       </c>
       <c r="F33" s="22">
         <v>120048496</v>
       </c>
-      <c r="G33" s="53">
+      <c r="G33" s="52">
         <v>167396353</v>
       </c>
       <c r="H33" s="22">
         <v>183558119</v>
       </c>
       <c r="I33" s="22">
         <v>196029828</v>
       </c>
-      <c r="J33" s="22"/>
+      <c r="J33" s="22">
+        <v>217256456</v>
+      </c>
       <c r="K33" s="22"/>
       <c r="L33" s="22"/>
       <c r="M33" s="22"/>
     </row>
     <row r="34" spans="1:13" ht="26.4" customHeight="1">
       <c r="A34" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="B34" s="50"/>
+      <c r="B34" s="49"/>
       <c r="G34" s="26"/>
       <c r="H34" s="15"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="11">
         <v>595870</v>
       </c>
       <c r="C35" s="11">
         <v>1916214</v>
       </c>
       <c r="D35" s="11">
         <v>3371943</v>
       </c>
       <c r="E35" s="5">
         <v>4878267</v>
       </c>
       <c r="F35" s="22">
         <v>5942366</v>
       </c>
-      <c r="G35" s="53">
+      <c r="G35" s="52">
         <v>7213568</v>
       </c>
       <c r="H35" s="22">
         <v>8386537</v>
       </c>
       <c r="I35" s="22">
         <v>10396402</v>
       </c>
-      <c r="J35" s="22"/>
+      <c r="J35" s="22">
+        <v>12415772</v>
+      </c>
       <c r="K35" s="22"/>
       <c r="L35" s="22"/>
       <c r="M35" s="22"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="11">
         <v>70044</v>
       </c>
       <c r="C36" s="11">
         <v>224431</v>
       </c>
       <c r="D36" s="11">
         <v>378819</v>
       </c>
       <c r="E36" s="5">
         <v>533206</v>
       </c>
       <c r="F36" s="22">
         <v>629602</v>
       </c>
-      <c r="G36" s="53">
+      <c r="G36" s="52">
         <v>725998</v>
       </c>
       <c r="H36" s="22">
         <v>822394</v>
       </c>
       <c r="I36" s="22">
         <v>1143952</v>
       </c>
-      <c r="J36" s="22"/>
+      <c r="J36" s="22">
+        <v>1465511</v>
+      </c>
       <c r="K36" s="22"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="40" t="s">
         <v>55</v>
       </c>
       <c r="B37" s="11">
         <v>49752</v>
       </c>
       <c r="C37" s="11">
         <v>125901</v>
       </c>
       <c r="D37" s="11">
         <v>202050</v>
       </c>
       <c r="E37" s="5">
         <v>278199</v>
       </c>
       <c r="F37" s="22">
         <v>333335</v>
       </c>
-      <c r="G37" s="53">
+      <c r="G37" s="52">
         <v>388471</v>
       </c>
       <c r="H37" s="22">
         <v>443607</v>
       </c>
       <c r="I37" s="22">
         <v>544206</v>
       </c>
-      <c r="J37" s="22"/>
+      <c r="J37" s="22">
+        <v>644805</v>
+      </c>
       <c r="K37" s="22"/>
       <c r="L37" s="22"/>
       <c r="M37" s="22"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B38" s="11">
         <v>163001</v>
       </c>
       <c r="C38" s="11">
         <v>623792</v>
       </c>
       <c r="D38" s="11">
         <v>1140683</v>
       </c>
       <c r="E38" s="5">
         <v>1616361</v>
       </c>
       <c r="F38" s="22">
         <v>1864085</v>
       </c>
-      <c r="G38" s="53">
+      <c r="G38" s="52">
         <v>2148962</v>
       </c>
       <c r="H38" s="22">
         <v>2437090</v>
       </c>
       <c r="I38" s="22">
         <v>2809304</v>
       </c>
-      <c r="J38" s="22"/>
+      <c r="J38" s="22">
+        <v>3192408</v>
+      </c>
       <c r="K38" s="22"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B39" s="11">
         <v>61209</v>
       </c>
       <c r="C39" s="11">
         <v>292284</v>
       </c>
       <c r="D39" s="11">
         <v>553359</v>
       </c>
       <c r="E39" s="5">
         <v>879434</v>
       </c>
       <c r="F39" s="22">
         <v>1095843</v>
       </c>
-      <c r="G39" s="53">
+      <c r="G39" s="52">
         <v>1345502</v>
       </c>
       <c r="H39" s="22">
         <v>1604661</v>
       </c>
       <c r="I39" s="22">
         <v>2152751</v>
       </c>
-      <c r="J39" s="22"/>
+      <c r="J39" s="22">
+        <v>2705592</v>
+      </c>
       <c r="K39" s="22"/>
       <c r="L39" s="22"/>
       <c r="M39" s="22"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B40" s="11">
         <v>71757</v>
       </c>
       <c r="C40" s="11">
         <v>222188</v>
       </c>
       <c r="D40" s="11">
         <v>358395</v>
       </c>
       <c r="E40" s="5">
         <v>565977</v>
       </c>
       <c r="F40" s="22">
         <v>709015</v>
       </c>
-      <c r="G40" s="53">
+      <c r="G40" s="52">
         <v>899970</v>
       </c>
       <c r="H40" s="22">
         <v>1025034</v>
       </c>
       <c r="I40" s="22">
         <v>1241944</v>
       </c>
-      <c r="J40" s="22"/>
+      <c r="J40" s="22">
+        <v>1454244</v>
+      </c>
       <c r="K40" s="22"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B41" s="11">
         <v>152379</v>
       </c>
       <c r="C41" s="11">
         <v>363105</v>
       </c>
       <c r="D41" s="11">
         <v>637339</v>
       </c>
       <c r="E41" s="5">
         <v>867005</v>
       </c>
       <c r="F41" s="22">
         <v>1149337</v>
       </c>
-      <c r="G41" s="53">
+      <c r="G41" s="52">
         <v>1520452</v>
       </c>
       <c r="H41" s="22">
         <v>1846474</v>
       </c>
       <c r="I41" s="22">
         <v>2257790</v>
       </c>
-      <c r="J41" s="22"/>
+      <c r="J41" s="22">
+        <v>2667579</v>
+      </c>
       <c r="K41" s="22"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B42" s="11">
         <v>27727</v>
       </c>
       <c r="C42" s="11">
         <v>64513</v>
       </c>
       <c r="D42" s="11">
         <v>101299</v>
       </c>
       <c r="E42" s="5">
         <v>138084</v>
       </c>
       <c r="F42" s="22">
         <v>161148</v>
       </c>
-      <c r="G42" s="53">
+      <c r="G42" s="52">
         <v>184212</v>
       </c>
       <c r="H42" s="22">
         <v>207276</v>
       </c>
       <c r="I42" s="22">
         <v>246454</v>
       </c>
-      <c r="J42" s="22"/>
+      <c r="J42" s="22">
+        <v>285632</v>
+      </c>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="22"/>
     </row>
     <row r="43" spans="1:13" ht="21.6">
       <c r="A43" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="32"/>
       <c r="F43" s="8"/>
       <c r="G43" s="27"/>
       <c r="H43" s="14"/>
       <c r="I43" s="14"/>
       <c r="J43" s="14"/>
       <c r="K43" s="4"/>
       <c r="L43" s="4"/>
       <c r="M43" s="4"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B44" s="32">
         <v>148696</v>
       </c>
       <c r="C44" s="11">
         <v>501174</v>
       </c>
       <c r="D44" s="11">
         <v>853653</v>
       </c>
       <c r="E44" s="5">
         <v>1206132</v>
       </c>
       <c r="F44" s="22">
         <v>1595670</v>
       </c>
-      <c r="G44" s="53">
+      <c r="G44" s="52">
         <v>1985209</v>
       </c>
       <c r="H44" s="22">
         <v>2374125</v>
       </c>
       <c r="I44" s="22">
         <v>3121823</v>
       </c>
-      <c r="J44" s="22"/>
+      <c r="J44" s="22">
+        <v>3869522</v>
+      </c>
       <c r="K44" s="22"/>
       <c r="L44" s="22"/>
       <c r="M44" s="22"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B45" s="32">
         <v>18759</v>
       </c>
       <c r="C45" s="11">
         <v>72559</v>
       </c>
       <c r="D45" s="11">
         <v>126359</v>
       </c>
       <c r="E45" s="5">
         <v>180159</v>
       </c>
       <c r="F45" s="22">
         <v>228227</v>
       </c>
-      <c r="G45" s="53">
+      <c r="G45" s="52">
         <v>276295</v>
       </c>
       <c r="H45" s="22">
         <v>324363</v>
       </c>
       <c r="I45" s="22">
         <v>452296</v>
       </c>
-      <c r="J45" s="22"/>
+      <c r="J45" s="22">
+        <v>580229</v>
+      </c>
       <c r="K45" s="22"/>
       <c r="L45" s="22"/>
       <c r="M45" s="22"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="40" t="s">
         <v>55</v>
       </c>
       <c r="B46" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D46" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F46" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="G46" s="53" t="s">
+      <c r="G46" s="52" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="22">
         <v>7667</v>
       </c>
-      <c r="J46" s="22"/>
+      <c r="J46" s="22">
+        <v>15333</v>
+      </c>
       <c r="K46" s="22"/>
       <c r="L46" s="22"/>
       <c r="M46" s="22"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B47" s="32">
         <v>120229</v>
       </c>
       <c r="C47" s="11">
         <v>361605</v>
       </c>
       <c r="D47" s="11">
         <v>602980</v>
       </c>
       <c r="E47" s="5">
         <v>844355</v>
       </c>
       <c r="F47" s="22">
         <v>1176601</v>
       </c>
-      <c r="G47" s="53">
+      <c r="G47" s="52">
         <v>1508847</v>
       </c>
       <c r="H47" s="22">
         <v>1841062</v>
       </c>
       <c r="I47" s="22">
         <v>2401347</v>
       </c>
-      <c r="J47" s="22"/>
+      <c r="J47" s="22">
+        <v>2961632</v>
+      </c>
       <c r="K47" s="22"/>
       <c r="L47" s="22"/>
       <c r="M47" s="22"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B48" s="32">
         <v>6360</v>
       </c>
       <c r="C48" s="11">
         <v>63071</v>
       </c>
       <c r="D48" s="11">
         <v>119783</v>
       </c>
       <c r="E48" s="5">
         <v>176494</v>
       </c>
       <c r="F48" s="22">
         <v>185127</v>
       </c>
-      <c r="G48" s="53">
+      <c r="G48" s="52">
         <v>193759</v>
       </c>
       <c r="H48" s="22">
         <v>202392</v>
       </c>
       <c r="I48" s="22">
         <v>235106</v>
       </c>
-      <c r="J48" s="22"/>
+      <c r="J48" s="22">
+        <v>267820</v>
+      </c>
       <c r="K48" s="22"/>
       <c r="L48" s="22"/>
       <c r="M48" s="22"/>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="38" t="s">
         <v>67</v>
       </c>
       <c r="B49" s="32">
         <v>2755</v>
       </c>
       <c r="C49" s="11">
         <v>2755</v>
       </c>
       <c r="D49" s="11">
         <v>2755</v>
       </c>
       <c r="E49" s="5">
         <v>2755</v>
       </c>
       <c r="F49" s="22">
         <v>2755</v>
       </c>
-      <c r="G49" s="53">
+      <c r="G49" s="52">
         <v>2755</v>
       </c>
       <c r="H49" s="22">
         <v>2755</v>
       </c>
       <c r="I49" s="22">
         <v>2755</v>
       </c>
-      <c r="J49" s="22"/>
+      <c r="J49" s="22">
+        <v>2755</v>
+      </c>
       <c r="K49" s="22"/>
       <c r="L49" s="22"/>
       <c r="M49" s="22"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B50" s="32">
         <v>592</v>
       </c>
       <c r="C50" s="11">
         <v>1184</v>
       </c>
       <c r="D50" s="11">
         <v>1776</v>
       </c>
       <c r="E50" s="5">
         <v>2368</v>
       </c>
       <c r="F50" s="22">
         <v>2960</v>
       </c>
-      <c r="G50" s="53">
+      <c r="G50" s="52">
         <v>3552</v>
       </c>
       <c r="H50" s="22">
         <v>3552</v>
       </c>
       <c r="I50" s="22">
         <v>22652</v>
       </c>
-      <c r="J50" s="22"/>
+      <c r="J50" s="22">
+        <v>41752</v>
+      </c>
       <c r="K50" s="22"/>
       <c r="L50" s="22"/>
       <c r="M50" s="22"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="B51" s="50"/>
+      <c r="B51" s="49"/>
       <c r="C51" s="32"/>
       <c r="F51" s="22"/>
       <c r="G51" s="27"/>
       <c r="H51" s="14"/>
       <c r="I51" s="14"/>
       <c r="J51" s="14"/>
       <c r="K51" s="4"/>
       <c r="L51" s="4"/>
       <c r="M51" s="4"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B52" s="11">
         <v>151847233</v>
       </c>
       <c r="C52" s="11">
         <v>334247829</v>
       </c>
       <c r="D52" s="11">
         <v>520529726</v>
       </c>
       <c r="E52" s="5">
         <v>725731140</v>
       </c>
       <c r="F52" s="22">
         <v>904794161</v>
       </c>
-      <c r="G52" s="53">
+      <c r="G52" s="52">
         <v>1119143413</v>
       </c>
       <c r="H52" s="22">
         <v>1317607954</v>
       </c>
       <c r="I52" s="22">
         <v>1556666319</v>
       </c>
-      <c r="J52" s="22"/>
+      <c r="J52" s="22">
+        <v>1786489191</v>
+      </c>
       <c r="K52" s="22"/>
       <c r="L52" s="22"/>
       <c r="M52" s="22"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B53" s="11">
         <v>9744900</v>
       </c>
       <c r="C53" s="11">
         <v>20268818</v>
       </c>
       <c r="D53" s="11">
         <v>31557353</v>
       </c>
       <c r="E53" s="5">
         <v>42394266</v>
       </c>
       <c r="F53" s="22">
         <v>50478926</v>
       </c>
-      <c r="G53" s="53">
+      <c r="G53" s="52">
         <v>58177346</v>
       </c>
       <c r="H53" s="22">
         <v>63076595</v>
       </c>
       <c r="I53" s="22">
         <v>71722238</v>
       </c>
-      <c r="J53" s="22"/>
+      <c r="J53" s="22">
+        <v>83940284</v>
+      </c>
       <c r="K53" s="22"/>
       <c r="L53" s="22"/>
       <c r="M53" s="22"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B54" s="11">
         <v>7797961</v>
       </c>
       <c r="C54" s="11">
         <v>17536197</v>
       </c>
       <c r="D54" s="11">
         <v>28191399</v>
       </c>
       <c r="E54" s="5">
         <v>38467487</v>
       </c>
       <c r="F54" s="22">
         <v>48530229</v>
       </c>
-      <c r="G54" s="53">
+      <c r="G54" s="52">
         <v>58771070</v>
       </c>
       <c r="H54" s="22">
         <v>69246844</v>
       </c>
       <c r="I54" s="22">
         <v>80928338</v>
       </c>
-      <c r="J54" s="22"/>
+      <c r="J54" s="22">
+        <v>92479147</v>
+      </c>
       <c r="K54" s="22"/>
       <c r="L54" s="22"/>
       <c r="M54" s="22"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="38" t="s">
         <v>56</v>
       </c>
       <c r="B55" s="11">
         <v>39717</v>
       </c>
       <c r="C55" s="11">
         <v>185240</v>
       </c>
       <c r="D55" s="11">
         <v>330763</v>
       </c>
       <c r="E55" s="5">
         <v>476286</v>
       </c>
       <c r="F55" s="22">
         <v>530488</v>
       </c>
-      <c r="G55" s="53">
+      <c r="G55" s="52">
         <v>584690</v>
       </c>
       <c r="H55" s="22">
         <v>639673</v>
       </c>
       <c r="I55" s="22">
         <v>749556</v>
       </c>
-      <c r="J55" s="22"/>
+      <c r="J55" s="22">
+        <v>859439</v>
+      </c>
       <c r="K55" s="22"/>
       <c r="L55" s="22"/>
       <c r="M55" s="22"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B56" s="11">
         <v>6229208</v>
       </c>
       <c r="C56" s="11">
         <v>14368350</v>
       </c>
       <c r="D56" s="11">
         <v>22747596</v>
       </c>
       <c r="E56" s="5">
         <v>31693318</v>
       </c>
       <c r="F56" s="22">
         <v>39816134</v>
       </c>
-      <c r="G56" s="53">
+      <c r="G56" s="52">
         <v>47219774</v>
       </c>
       <c r="H56" s="22">
         <v>55145296</v>
       </c>
       <c r="I56" s="22">
         <v>63992248</v>
       </c>
-      <c r="J56" s="22"/>
+      <c r="J56" s="22">
+        <v>74230319</v>
+      </c>
       <c r="K56" s="22"/>
       <c r="L56" s="22"/>
       <c r="M56" s="22"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B57" s="11">
         <v>1278439</v>
       </c>
       <c r="C57" s="11">
         <v>3165664</v>
       </c>
       <c r="D57" s="11">
         <v>5329916</v>
       </c>
       <c r="E57" s="5">
         <v>7573047</v>
       </c>
       <c r="F57" s="22">
         <v>9285820</v>
       </c>
-      <c r="G57" s="53">
+      <c r="G57" s="52">
         <v>11147750</v>
       </c>
       <c r="H57" s="22">
         <v>12690002</v>
       </c>
       <c r="I57" s="22">
         <v>14517230</v>
       </c>
-      <c r="J57" s="22"/>
+      <c r="J57" s="22">
+        <v>16649469</v>
+      </c>
       <c r="K57" s="22"/>
       <c r="L57" s="22"/>
       <c r="M57" s="22"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B58" s="11">
         <v>7513</v>
       </c>
       <c r="C58" s="11">
         <v>15622</v>
       </c>
       <c r="D58" s="11">
         <v>23731</v>
       </c>
       <c r="E58" s="5">
         <v>31839</v>
       </c>
       <c r="F58" s="22">
         <v>38687</v>
       </c>
-      <c r="G58" s="53">
+      <c r="G58" s="52">
         <v>45534</v>
       </c>
       <c r="H58" s="22">
         <v>55218</v>
       </c>
       <c r="I58" s="22">
         <v>66894</v>
       </c>
-      <c r="J58" s="22"/>
+      <c r="J58" s="22">
+        <v>78569</v>
+      </c>
       <c r="K58" s="22"/>
       <c r="L58" s="22"/>
       <c r="M58" s="22"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B59" s="11">
         <v>42178101</v>
       </c>
       <c r="C59" s="11">
         <v>91676908</v>
       </c>
       <c r="D59" s="11">
         <v>142434235</v>
       </c>
       <c r="E59" s="5">
         <v>193509156</v>
       </c>
       <c r="F59" s="22">
         <v>240663059</v>
       </c>
-      <c r="G59" s="53">
+      <c r="G59" s="52">
         <v>294449192</v>
       </c>
       <c r="H59" s="22">
         <v>348674332</v>
       </c>
       <c r="I59" s="22">
         <v>424726377</v>
       </c>
-      <c r="J59" s="22"/>
+      <c r="J59" s="22">
+        <v>497130795</v>
+      </c>
       <c r="K59" s="22"/>
       <c r="L59" s="22"/>
       <c r="M59" s="22"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B60" s="11">
         <v>41658</v>
       </c>
       <c r="C60" s="11">
         <v>110336</v>
       </c>
       <c r="D60" s="11">
         <v>172228</v>
       </c>
       <c r="E60" s="5">
         <v>231436</v>
       </c>
       <c r="F60" s="22">
         <v>254932</v>
       </c>
-      <c r="G60" s="53">
+      <c r="G60" s="52">
         <v>279468</v>
       </c>
       <c r="H60" s="22">
         <v>301875</v>
       </c>
       <c r="I60" s="22">
         <v>319943</v>
       </c>
-      <c r="J60" s="22"/>
+      <c r="J60" s="22">
+        <v>335666</v>
+      </c>
       <c r="K60" s="22"/>
       <c r="L60" s="22"/>
       <c r="M60" s="22"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B61" s="11">
         <v>8376181</v>
       </c>
       <c r="C61" s="11">
         <v>18767745</v>
       </c>
       <c r="D61" s="11">
         <v>29398203</v>
       </c>
       <c r="E61" s="5">
         <v>40243482</v>
       </c>
       <c r="F61" s="22">
         <v>50057673</v>
       </c>
-      <c r="G61" s="53">
+      <c r="G61" s="52">
         <v>60505933</v>
       </c>
       <c r="H61" s="22">
         <v>71364224</v>
       </c>
       <c r="I61" s="22">
         <v>82175814</v>
       </c>
-      <c r="J61" s="22"/>
+      <c r="J61" s="22">
+        <v>94442869</v>
+      </c>
       <c r="K61" s="22"/>
       <c r="L61" s="22"/>
       <c r="M61" s="22"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B62" s="11">
         <v>781575</v>
       </c>
       <c r="C62" s="11">
         <v>2850097</v>
       </c>
       <c r="D62" s="11">
         <v>4918619</v>
       </c>
       <c r="E62" s="5">
         <v>6987142</v>
       </c>
       <c r="F62" s="22">
         <v>8743620</v>
       </c>
-      <c r="G62" s="53">
+      <c r="G62" s="52">
         <v>10500098</v>
       </c>
       <c r="H62" s="22">
         <v>12265046</v>
       </c>
       <c r="I62" s="22">
         <v>13788201</v>
       </c>
-      <c r="J62" s="22"/>
+      <c r="J62" s="22">
+        <v>15311356</v>
+      </c>
       <c r="K62" s="22"/>
       <c r="L62" s="22"/>
       <c r="M62" s="22"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B63" s="11">
         <v>73580879</v>
       </c>
       <c r="C63" s="11">
         <v>161680848</v>
       </c>
       <c r="D63" s="11">
         <v>249932974</v>
       </c>
       <c r="E63" s="5">
         <v>355884617</v>
       </c>
       <c r="F63" s="22">
         <v>445090653</v>
       </c>
-      <c r="G63" s="53">
+      <c r="G63" s="52">
         <v>562880903</v>
       </c>
       <c r="H63" s="22">
         <v>663394873</v>
       </c>
       <c r="I63" s="22">
         <v>776455211</v>
       </c>
-      <c r="J63" s="22"/>
+      <c r="J63" s="22">
+        <v>877592120</v>
+      </c>
       <c r="K63" s="22"/>
       <c r="L63" s="22"/>
       <c r="M63" s="22"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="B64" s="50"/>
+      <c r="B64" s="49"/>
       <c r="F64" s="8"/>
       <c r="G64" s="27"/>
       <c r="H64" s="14"/>
       <c r="I64" s="14"/>
       <c r="J64" s="14"/>
       <c r="K64" s="4"/>
       <c r="L64" s="4"/>
       <c r="M64" s="4"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="11">
         <v>41210014</v>
       </c>
       <c r="C65" s="11">
         <v>88394010</v>
       </c>
       <c r="D65" s="11">
         <v>135147004</v>
       </c>
       <c r="E65" s="5">
         <v>183952397</v>
       </c>
       <c r="F65" s="22">
         <v>228544388</v>
       </c>
-      <c r="G65" s="53">
+      <c r="G65" s="52">
         <v>284780601</v>
       </c>
       <c r="H65" s="22">
         <v>332200385</v>
       </c>
       <c r="I65" s="22">
         <v>384524453</v>
       </c>
-      <c r="J65" s="22"/>
+      <c r="J65" s="22">
+        <v>430867446</v>
+      </c>
       <c r="K65" s="22"/>
       <c r="L65" s="22"/>
       <c r="M65" s="22"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B66" s="11">
         <v>8041178</v>
       </c>
       <c r="C66" s="11">
         <v>16214422</v>
       </c>
       <c r="D66" s="11">
         <v>22862917</v>
       </c>
       <c r="E66" s="5">
         <v>30812253</v>
       </c>
       <c r="F66" s="22">
         <v>37045793</v>
       </c>
-      <c r="G66" s="53">
+      <c r="G66" s="52">
         <v>42653724</v>
       </c>
       <c r="H66" s="22">
         <v>45384113</v>
       </c>
       <c r="I66" s="22">
         <v>50111758</v>
       </c>
-      <c r="J66" s="22"/>
+      <c r="J66" s="22">
+        <v>55387100</v>
+      </c>
       <c r="K66" s="22"/>
       <c r="L66" s="22"/>
       <c r="M66" s="22"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="40" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="11">
         <v>3023948</v>
       </c>
       <c r="C67" s="11">
         <v>7378410</v>
       </c>
       <c r="D67" s="11">
         <v>11708784</v>
       </c>
       <c r="E67" s="5">
         <v>14482016</v>
       </c>
       <c r="F67" s="22">
         <v>17492785</v>
       </c>
-      <c r="G67" s="53">
+      <c r="G67" s="52">
         <v>21330925</v>
       </c>
       <c r="H67" s="22">
         <v>25198343</v>
       </c>
       <c r="I67" s="22">
         <v>29784895</v>
       </c>
-      <c r="J67" s="22"/>
+      <c r="J67" s="22">
+        <v>33731938</v>
+      </c>
       <c r="K67" s="22"/>
       <c r="L67" s="22"/>
       <c r="M67" s="22"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="38" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="11">
         <v>37536</v>
       </c>
       <c r="C68" s="11">
         <v>180864</v>
       </c>
       <c r="D68" s="11">
         <v>324193</v>
       </c>
       <c r="E68" s="5">
         <v>467522</v>
       </c>
       <c r="F68" s="22">
         <v>519548</v>
       </c>
-      <c r="G68" s="53">
+      <c r="G68" s="52">
         <v>571574</v>
       </c>
       <c r="H68" s="22">
         <v>625814</v>
       </c>
       <c r="I68" s="22">
         <v>734894</v>
       </c>
-      <c r="J68" s="22"/>
+      <c r="J68" s="22">
+        <v>843974</v>
+      </c>
       <c r="K68" s="22"/>
       <c r="L68" s="22"/>
       <c r="M68" s="22"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="11">
         <v>5364826</v>
       </c>
       <c r="C69" s="11">
         <v>10591512</v>
       </c>
       <c r="D69" s="11">
         <v>16084518</v>
       </c>
       <c r="E69" s="5">
         <v>21532441</v>
       </c>
       <c r="F69" s="22">
         <v>26627246</v>
       </c>
-      <c r="G69" s="53">
+      <c r="G69" s="52">
         <v>31051296</v>
       </c>
       <c r="H69" s="22">
         <v>35876192</v>
       </c>
       <c r="I69" s="22">
         <v>41173369</v>
       </c>
-      <c r="J69" s="22"/>
+      <c r="J69" s="22">
+        <v>47316860</v>
+      </c>
       <c r="K69" s="22"/>
       <c r="L69" s="22"/>
       <c r="M69" s="22"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="11">
         <v>675502</v>
       </c>
       <c r="C70" s="11">
         <v>1233098</v>
       </c>
       <c r="D70" s="11">
         <v>1857387</v>
       </c>
       <c r="E70" s="5">
         <v>2390845</v>
       </c>
       <c r="F70" s="22">
         <v>2878054</v>
       </c>
-      <c r="G70" s="53">
+      <c r="G70" s="52">
         <v>3351878</v>
       </c>
       <c r="H70" s="22">
         <v>3828092</v>
       </c>
       <c r="I70" s="22">
         <v>4412615</v>
       </c>
-      <c r="J70" s="22"/>
+      <c r="J70" s="22">
+        <v>4953421</v>
+      </c>
       <c r="K70" s="22"/>
       <c r="L70" s="22"/>
       <c r="M70" s="22"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="11">
         <v>3290</v>
       </c>
       <c r="C71" s="11">
         <v>6580</v>
       </c>
       <c r="D71" s="11">
         <v>9870</v>
       </c>
       <c r="E71" s="5">
         <v>13160</v>
       </c>
       <c r="F71" s="22">
         <v>16450</v>
       </c>
-      <c r="G71" s="53">
+      <c r="G71" s="52">
         <v>19740</v>
       </c>
       <c r="H71" s="22">
         <v>23952</v>
       </c>
       <c r="I71" s="22">
         <v>28164</v>
       </c>
-      <c r="J71" s="22"/>
+      <c r="J71" s="22">
+        <v>32376</v>
+      </c>
       <c r="K71" s="22"/>
       <c r="L71" s="22"/>
       <c r="M71" s="22"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B72" s="11">
         <v>8367863</v>
       </c>
       <c r="C72" s="11">
         <v>17550392</v>
       </c>
       <c r="D72" s="11">
         <v>26584069</v>
       </c>
       <c r="E72" s="5">
         <v>35109240</v>
       </c>
       <c r="F72" s="22">
         <v>42946721</v>
       </c>
-      <c r="G72" s="53">
+      <c r="G72" s="52">
         <v>51180806</v>
       </c>
       <c r="H72" s="22">
         <v>59192425</v>
       </c>
       <c r="I72" s="22">
         <v>67289143</v>
       </c>
-      <c r="J72" s="22"/>
+      <c r="J72" s="22">
+        <v>75452618</v>
+      </c>
       <c r="K72" s="22"/>
       <c r="L72" s="22"/>
       <c r="M72" s="22"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B73" s="11">
         <v>38488</v>
       </c>
       <c r="C73" s="11">
         <v>103996</v>
       </c>
       <c r="D73" s="11">
         <v>162718</v>
       </c>
       <c r="E73" s="5">
         <v>218756</v>
       </c>
       <c r="F73" s="22">
         <v>239082</v>
       </c>
-      <c r="G73" s="53">
+      <c r="G73" s="52">
         <v>260448</v>
       </c>
       <c r="H73" s="22">
         <v>282594</v>
       </c>
       <c r="I73" s="22">
         <v>300355</v>
       </c>
-      <c r="J73" s="22"/>
+      <c r="J73" s="22">
+        <v>315771</v>
+      </c>
       <c r="K73" s="22"/>
       <c r="L73" s="22"/>
       <c r="M73" s="22"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B74" s="11">
         <v>1604266</v>
       </c>
       <c r="C74" s="11">
         <v>3575286</v>
       </c>
       <c r="D74" s="11">
         <v>6183582</v>
       </c>
       <c r="E74" s="5">
         <v>8214302</v>
       </c>
       <c r="F74" s="22">
         <v>10031135</v>
       </c>
-      <c r="G74" s="53">
+      <c r="G74" s="52">
         <v>11737390</v>
       </c>
       <c r="H74" s="22">
         <v>13697632</v>
       </c>
       <c r="I74" s="22">
         <v>15899928</v>
       </c>
-      <c r="J74" s="22"/>
+      <c r="J74" s="22">
+        <v>17852398</v>
+      </c>
       <c r="K74" s="22"/>
       <c r="L74" s="22"/>
       <c r="M74" s="22"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B75" s="11">
         <v>770554</v>
       </c>
       <c r="C75" s="11">
         <v>2780964</v>
       </c>
       <c r="D75" s="11">
         <v>4791374</v>
       </c>
       <c r="E75" s="5">
         <v>6801784</v>
       </c>
       <c r="F75" s="22">
         <v>8544908</v>
       </c>
-      <c r="G75" s="53">
+      <c r="G75" s="52">
         <v>10288033</v>
       </c>
       <c r="H75" s="22">
         <v>12036573</v>
       </c>
       <c r="I75" s="22">
         <v>13530443</v>
       </c>
-      <c r="J75" s="22"/>
+      <c r="J75" s="22">
+        <v>15024314</v>
+      </c>
       <c r="K75" s="22"/>
       <c r="L75" s="22"/>
       <c r="M75" s="22"/>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B76" s="11">
         <v>11575404</v>
       </c>
       <c r="C76" s="11">
         <v>25326234</v>
       </c>
       <c r="D76" s="11">
         <v>39342307</v>
       </c>
       <c r="E76" s="5">
         <v>56057149</v>
       </c>
       <c r="F76" s="22">
         <v>71391410</v>
       </c>
-      <c r="G76" s="53">
+      <c r="G76" s="52">
         <v>98359766</v>
       </c>
       <c r="H76" s="22">
         <v>116121890</v>
       </c>
       <c r="I76" s="22">
         <v>135080767</v>
       </c>
-      <c r="J76" s="22"/>
+      <c r="J76" s="22">
+        <v>147779722</v>
+      </c>
       <c r="K76" s="22"/>
       <c r="L76" s="22"/>
       <c r="M76" s="22"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="37" t="s">
         <v>23</v>
       </c>
-      <c r="B77" s="50"/>
+      <c r="B77" s="49"/>
       <c r="F77" s="10"/>
       <c r="G77" s="28"/>
       <c r="H77" s="34"/>
       <c r="J77" s="15"/>
       <c r="K77" s="5"/>
       <c r="L77" s="5"/>
       <c r="M77" s="5"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B78" s="11">
         <v>34227528</v>
       </c>
       <c r="C78" s="11">
         <v>72312839</v>
       </c>
       <c r="D78" s="11">
         <v>113540923</v>
       </c>
       <c r="E78" s="5">
         <v>153636417</v>
       </c>
       <c r="F78" s="22">
         <v>197418876</v>
       </c>
-      <c r="G78" s="53">
+      <c r="G78" s="52">
         <v>247323600</v>
       </c>
       <c r="H78" s="22">
         <v>297969404</v>
       </c>
       <c r="I78" s="22">
         <v>365636925</v>
       </c>
-      <c r="J78" s="22"/>
+      <c r="J78" s="22">
+        <v>431747093</v>
+      </c>
       <c r="K78" s="22"/>
       <c r="L78" s="22"/>
       <c r="M78" s="22"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B79" s="11">
         <v>3547</v>
       </c>
       <c r="C79" s="11">
         <v>7094</v>
       </c>
       <c r="D79" s="11">
         <v>10641</v>
       </c>
       <c r="E79" s="5">
         <v>14188</v>
       </c>
       <c r="F79" s="22">
         <v>17735</v>
       </c>
-      <c r="G79" s="53">
+      <c r="G79" s="52">
         <v>21282</v>
       </c>
       <c r="H79" s="22">
         <v>26070</v>
       </c>
       <c r="I79" s="22">
         <v>212648</v>
       </c>
-      <c r="J79" s="22"/>
+      <c r="J79" s="22">
+        <v>823728</v>
+      </c>
       <c r="K79" s="22"/>
       <c r="L79" s="22"/>
       <c r="M79" s="22"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="40" t="s">
         <v>55</v>
       </c>
       <c r="B80" s="11">
         <v>44683</v>
       </c>
       <c r="C80" s="11">
         <v>138187</v>
       </c>
       <c r="D80" s="11">
         <v>199851</v>
       </c>
       <c r="E80" s="5">
         <v>345786</v>
       </c>
       <c r="F80" s="22">
         <v>663236</v>
       </c>
-      <c r="G80" s="53">
+      <c r="G80" s="52">
         <v>684251</v>
       </c>
       <c r="H80" s="22">
         <v>705265</v>
       </c>
       <c r="I80" s="22">
         <v>705265</v>
       </c>
-      <c r="J80" s="22"/>
+      <c r="J80" s="22">
+        <v>705265</v>
+      </c>
       <c r="K80" s="22"/>
       <c r="L80" s="22"/>
       <c r="M80" s="22"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B81" s="11">
         <v>299939</v>
       </c>
       <c r="C81" s="11">
         <v>801806</v>
       </c>
       <c r="D81" s="11">
         <v>1326902</v>
       </c>
       <c r="E81" s="5">
         <v>1970458</v>
       </c>
       <c r="F81" s="22">
         <v>2572620</v>
       </c>
-      <c r="G81" s="53">
+      <c r="G81" s="52">
         <v>3170348</v>
       </c>
       <c r="H81" s="22">
         <v>3813219</v>
       </c>
       <c r="I81" s="22">
         <v>4496126</v>
       </c>
-      <c r="J81" s="22"/>
+      <c r="J81" s="22">
+        <v>5219961</v>
+      </c>
       <c r="K81" s="22"/>
       <c r="L81" s="22"/>
       <c r="M81" s="22"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B82" s="32">
         <v>903</v>
       </c>
       <c r="C82" s="11">
         <v>903</v>
       </c>
       <c r="D82" s="11">
         <v>903</v>
       </c>
       <c r="E82" s="5">
         <v>903</v>
       </c>
       <c r="F82" s="22">
         <v>903</v>
       </c>
-      <c r="G82" s="53">
+      <c r="G82" s="52">
         <v>903</v>
       </c>
       <c r="H82" s="22">
         <v>903</v>
       </c>
       <c r="I82" s="22">
         <v>903</v>
       </c>
-      <c r="J82" s="22"/>
+      <c r="J82" s="22">
+        <v>903</v>
+      </c>
       <c r="K82" s="22"/>
       <c r="L82" s="22"/>
       <c r="M82" s="22"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B83" s="11">
         <v>23817948</v>
       </c>
       <c r="C83" s="11">
         <v>49731651</v>
       </c>
       <c r="D83" s="11">
         <v>76009110</v>
       </c>
       <c r="E83" s="5">
         <v>103730690</v>
       </c>
       <c r="F83" s="22">
         <v>132926451</v>
       </c>
-      <c r="G83" s="53">
+      <c r="G83" s="52">
         <v>164441666</v>
       </c>
       <c r="H83" s="22">
         <v>198361528</v>
       </c>
       <c r="I83" s="22">
         <v>251070357</v>
       </c>
-      <c r="J83" s="22"/>
+      <c r="J83" s="22">
+        <v>300429364</v>
+      </c>
       <c r="K83" s="22"/>
       <c r="L83" s="22"/>
       <c r="M83" s="22"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B84" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C84" s="11">
         <v>7932</v>
       </c>
       <c r="D84" s="11">
         <v>19667</v>
       </c>
       <c r="E84" s="5">
         <v>22775</v>
       </c>
       <c r="F84" s="22">
         <v>29743</v>
       </c>
-      <c r="G84" s="53">
+      <c r="G84" s="52">
         <v>36712</v>
       </c>
       <c r="H84" s="22">
         <v>43680</v>
       </c>
       <c r="I84" s="22">
         <v>58710</v>
       </c>
-      <c r="J84" s="22"/>
+      <c r="J84" s="22">
+        <v>73739</v>
+      </c>
       <c r="K84" s="22"/>
       <c r="L84" s="22"/>
       <c r="M84" s="22"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B85" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C85" s="11">
         <v>20159</v>
       </c>
       <c r="D85" s="11">
         <v>40319</v>
       </c>
       <c r="E85" s="5">
         <v>60478</v>
       </c>
       <c r="F85" s="22">
         <v>60478</v>
       </c>
-      <c r="G85" s="53">
+      <c r="G85" s="52">
         <v>60478</v>
       </c>
       <c r="H85" s="22">
         <v>60478</v>
       </c>
       <c r="I85" s="22">
         <v>60478</v>
       </c>
-      <c r="J85" s="22"/>
+      <c r="J85" s="22">
+        <v>60478</v>
+      </c>
       <c r="K85" s="22"/>
       <c r="L85" s="22"/>
       <c r="M85" s="22"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B86" s="32">
         <v>10060508</v>
       </c>
       <c r="C86" s="11">
         <v>21605107</v>
       </c>
       <c r="D86" s="11">
         <v>35933530</v>
       </c>
       <c r="E86" s="5">
         <v>47491139</v>
       </c>
       <c r="F86" s="22">
         <v>61147190</v>
       </c>
-      <c r="G86" s="53">
+      <c r="G86" s="52">
         <v>78906885</v>
       </c>
       <c r="H86" s="22">
         <v>94956138</v>
       </c>
       <c r="I86" s="22">
         <v>109029216</v>
       </c>
-      <c r="J86" s="22"/>
+      <c r="J86" s="22">
+        <v>124429379</v>
+      </c>
       <c r="K86" s="22"/>
       <c r="L86" s="22"/>
       <c r="M86" s="22"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="37" t="s">
         <v>24</v>
       </c>
-      <c r="B87" s="50"/>
+      <c r="B87" s="49"/>
       <c r="G87" s="26"/>
       <c r="H87" s="34"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B88" s="11">
         <v>38711503</v>
       </c>
       <c r="C88" s="11">
         <v>84603920</v>
       </c>
       <c r="D88" s="11">
         <v>125160014</v>
       </c>
       <c r="E88" s="5">
         <v>180300749</v>
       </c>
       <c r="F88" s="22">
         <v>221996176</v>
       </c>
-      <c r="G88" s="53">
+      <c r="G88" s="52">
         <v>277068075</v>
       </c>
       <c r="H88" s="22">
         <v>323654629</v>
       </c>
       <c r="I88" s="22">
         <v>382452395</v>
       </c>
-      <c r="J88" s="22"/>
+      <c r="J88" s="22">
+        <v>432457290</v>
+      </c>
       <c r="K88" s="22"/>
       <c r="L88" s="22"/>
       <c r="M88" s="22"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B89" s="11">
         <v>160908</v>
       </c>
       <c r="C89" s="11">
         <v>1845163</v>
       </c>
       <c r="D89" s="11">
         <v>2891904</v>
       </c>
       <c r="E89" s="5">
         <v>4189314</v>
       </c>
       <c r="F89" s="22">
         <v>5455696</v>
       </c>
-      <c r="G89" s="53">
+      <c r="G89" s="52">
         <v>7775631</v>
       </c>
       <c r="H89" s="22">
         <v>9210932</v>
       </c>
       <c r="I89" s="22">
         <v>10647595</v>
       </c>
-      <c r="J89" s="22"/>
+      <c r="J89" s="22">
+        <v>11926899</v>
+      </c>
       <c r="K89" s="22"/>
       <c r="L89" s="22"/>
       <c r="M89" s="22"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B90" s="11">
         <v>38550595</v>
       </c>
       <c r="C90" s="11">
         <v>82758757</v>
       </c>
       <c r="D90" s="11">
         <v>122268110</v>
       </c>
       <c r="E90" s="5">
         <v>176111435</v>
       </c>
       <c r="F90" s="22">
         <v>216540480</v>
       </c>
-      <c r="G90" s="53">
+      <c r="G90" s="52">
         <v>269292444</v>
       </c>
       <c r="H90" s="22">
         <v>314443697</v>
       </c>
       <c r="I90" s="22">
         <v>371804800</v>
       </c>
-      <c r="J90" s="22"/>
+      <c r="J90" s="22">
+        <v>420530391</v>
+      </c>
       <c r="K90" s="22"/>
       <c r="L90" s="22"/>
       <c r="M90" s="22"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B91" s="32"/>
       <c r="C91" s="32"/>
-      <c r="D91" s="50"/>
+      <c r="D91" s="49"/>
       <c r="E91" s="8"/>
       <c r="F91" s="10"/>
       <c r="G91" s="28"/>
       <c r="H91" s="34"/>
       <c r="J91" s="15"/>
       <c r="K91" s="5"/>
       <c r="L91" s="5"/>
       <c r="M91" s="5"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B92" s="11">
         <v>1170859</v>
       </c>
       <c r="C92" s="11">
         <v>2970259</v>
       </c>
       <c r="D92" s="11">
         <v>5063042</v>
       </c>
       <c r="E92" s="5">
         <v>6848491</v>
       </c>
       <c r="F92" s="22">
         <v>8582735</v>
       </c>
-      <c r="G92" s="53">
+      <c r="G92" s="52">
         <v>10417467</v>
       </c>
       <c r="H92" s="22">
         <v>12121997</v>
       </c>
       <c r="I92" s="22">
         <v>14006771</v>
       </c>
-      <c r="J92" s="22"/>
+      <c r="J92" s="22">
+        <v>16015706</v>
+      </c>
       <c r="K92" s="22"/>
       <c r="L92" s="22"/>
       <c r="M92" s="22"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B93" s="11">
         <v>2131</v>
       </c>
       <c r="C93" s="11">
         <v>151787</v>
       </c>
       <c r="D93" s="11">
         <v>301442</v>
       </c>
       <c r="E93" s="5">
         <v>451097</v>
       </c>
       <c r="F93" s="22">
         <v>550007</v>
       </c>
-      <c r="G93" s="53">
+      <c r="G93" s="52">
         <v>648918</v>
       </c>
       <c r="H93" s="22">
         <v>749261</v>
       </c>
       <c r="I93" s="22">
         <v>841931</v>
       </c>
-      <c r="J93" s="22"/>
+      <c r="J93" s="22">
+        <v>934602</v>
+      </c>
       <c r="K93" s="22"/>
       <c r="L93" s="22"/>
       <c r="M93" s="22"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="40" t="s">
         <v>55</v>
       </c>
       <c r="B94" s="11">
         <v>209162</v>
       </c>
       <c r="C94" s="11">
         <v>448187</v>
       </c>
       <c r="D94" s="11">
         <v>567267</v>
       </c>
       <c r="E94" s="5">
         <v>702712</v>
       </c>
       <c r="F94" s="22">
         <v>898547</v>
       </c>
-      <c r="G94" s="53">
+      <c r="G94" s="52">
         <v>1192378</v>
       </c>
       <c r="H94" s="22">
         <v>1447976</v>
       </c>
       <c r="I94" s="22">
         <v>1681257</v>
       </c>
-      <c r="J94" s="22"/>
+      <c r="J94" s="22">
+        <v>1963977</v>
+      </c>
       <c r="K94" s="22"/>
       <c r="L94" s="22"/>
       <c r="M94" s="22"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B95" s="11">
         <v>83</v>
       </c>
       <c r="C95" s="11">
         <v>166</v>
       </c>
       <c r="D95" s="11">
         <v>249</v>
       </c>
       <c r="E95" s="5">
         <v>332</v>
       </c>
       <c r="F95" s="22">
         <v>415</v>
       </c>
-      <c r="G95" s="53">
+      <c r="G95" s="52">
         <v>498</v>
       </c>
       <c r="H95" s="22">
         <v>498</v>
       </c>
       <c r="I95" s="22">
         <v>498</v>
       </c>
-      <c r="J95" s="22"/>
+      <c r="J95" s="22">
+        <v>498</v>
+      </c>
       <c r="K95" s="22"/>
       <c r="L95" s="22"/>
       <c r="M95" s="22"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B96" s="11">
         <v>25588</v>
       </c>
       <c r="C96" s="11">
         <v>51176</v>
       </c>
       <c r="D96" s="11">
         <v>76764</v>
       </c>
       <c r="E96" s="5">
         <v>102352</v>
       </c>
       <c r="F96" s="22">
         <v>127940</v>
       </c>
-      <c r="G96" s="53">
+      <c r="G96" s="52">
         <v>153528</v>
       </c>
       <c r="H96" s="22">
         <v>153564</v>
       </c>
       <c r="I96" s="22">
         <v>153600</v>
       </c>
-      <c r="J96" s="22"/>
+      <c r="J96" s="22">
+        <v>153636</v>
+      </c>
       <c r="K96" s="22"/>
       <c r="L96" s="22"/>
       <c r="M96" s="22"/>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B97" s="11">
         <v>177577</v>
       </c>
       <c r="C97" s="11">
         <v>361363</v>
       </c>
       <c r="D97" s="11">
         <v>545149</v>
       </c>
       <c r="E97" s="5">
         <v>728935</v>
       </c>
       <c r="F97" s="22">
         <v>908385</v>
       </c>
-      <c r="G97" s="53">
+      <c r="G97" s="52">
         <v>1087835</v>
       </c>
       <c r="H97" s="22">
         <v>1098555</v>
       </c>
       <c r="I97" s="22">
         <v>1131714</v>
       </c>
-      <c r="J97" s="22"/>
+      <c r="J97" s="22">
+        <v>1164873</v>
+      </c>
       <c r="K97" s="22"/>
       <c r="L97" s="22"/>
       <c r="M97" s="22"/>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B98" s="11">
         <v>1442</v>
       </c>
       <c r="C98" s="11">
         <v>2884</v>
       </c>
       <c r="D98" s="11">
         <v>4326</v>
       </c>
       <c r="E98" s="5">
         <v>5768</v>
       </c>
       <c r="F98" s="22">
         <v>7210</v>
       </c>
-      <c r="G98" s="53">
+      <c r="G98" s="52">
         <v>8652</v>
       </c>
       <c r="H98" s="22">
         <v>9059</v>
       </c>
       <c r="I98" s="22">
         <v>9466</v>
       </c>
-      <c r="J98" s="22"/>
+      <c r="J98" s="22">
+        <v>9873</v>
+      </c>
       <c r="K98" s="22"/>
       <c r="L98" s="22"/>
       <c r="M98" s="22"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B99" s="11">
         <v>414220</v>
       </c>
       <c r="C99" s="11">
         <v>1003959</v>
       </c>
       <c r="D99" s="11">
         <v>1775374</v>
       </c>
       <c r="E99" s="5">
         <v>2259928</v>
       </c>
       <c r="F99" s="22">
         <v>2723195</v>
       </c>
-      <c r="G99" s="53">
+      <c r="G99" s="52">
         <v>3194394</v>
       </c>
       <c r="H99" s="22">
         <v>3688088</v>
       </c>
       <c r="I99" s="22">
         <v>4308613</v>
       </c>
-      <c r="J99" s="22"/>
+      <c r="J99" s="22">
+        <v>4978843</v>
+      </c>
       <c r="K99" s="22"/>
       <c r="L99" s="22"/>
       <c r="M99" s="22"/>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B100" s="11">
         <v>856</v>
       </c>
       <c r="C100" s="11">
         <v>1712</v>
       </c>
       <c r="D100" s="11">
         <v>2568</v>
       </c>
       <c r="E100" s="5">
         <v>3424</v>
       </c>
       <c r="F100" s="22">
         <v>4280</v>
       </c>
-      <c r="G100" s="53">
+      <c r="G100" s="52">
         <v>5136</v>
       </c>
       <c r="H100" s="22">
         <v>5397</v>
       </c>
       <c r="I100" s="22">
         <v>5658</v>
       </c>
-      <c r="J100" s="22"/>
+      <c r="J100" s="22">
+        <v>5919</v>
+      </c>
       <c r="K100" s="22"/>
       <c r="L100" s="22"/>
       <c r="M100" s="22"/>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B101" s="11">
         <v>175841</v>
       </c>
       <c r="C101" s="11">
         <v>600569</v>
       </c>
       <c r="D101" s="11">
         <v>1246993</v>
       </c>
       <c r="E101" s="5">
         <v>1623064</v>
       </c>
       <c r="F101" s="22">
         <v>1897488</v>
       </c>
-      <c r="G101" s="53">
+      <c r="G101" s="52">
         <v>2245659</v>
       </c>
       <c r="H101" s="22">
         <v>2615818</v>
       </c>
       <c r="I101" s="22">
         <v>2981870</v>
       </c>
-      <c r="J101" s="22"/>
+      <c r="J101" s="22">
+        <v>3361140</v>
+      </c>
       <c r="K101" s="22"/>
       <c r="L101" s="22"/>
       <c r="M101" s="22"/>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B102" s="11">
         <v>4972</v>
       </c>
       <c r="C102" s="11">
         <v>19059</v>
       </c>
       <c r="D102" s="11">
         <v>33146</v>
       </c>
       <c r="E102" s="5">
         <v>47233</v>
       </c>
       <c r="F102" s="22">
         <v>52205</v>
       </c>
-      <c r="G102" s="53">
+      <c r="G102" s="52">
         <v>57177</v>
       </c>
       <c r="H102" s="22">
         <v>60126</v>
       </c>
       <c r="I102" s="22">
         <v>63075</v>
       </c>
-      <c r="J102" s="22"/>
+      <c r="J102" s="22">
+        <v>66024</v>
+      </c>
       <c r="K102" s="22"/>
       <c r="L102" s="22"/>
       <c r="M102" s="22"/>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B103" s="11">
         <v>75046</v>
       </c>
       <c r="C103" s="11">
         <v>159651</v>
       </c>
       <c r="D103" s="11">
         <v>252346</v>
       </c>
       <c r="E103" s="5">
         <v>537518</v>
       </c>
       <c r="F103" s="22">
         <v>920907</v>
       </c>
-      <c r="G103" s="53">
+      <c r="G103" s="52">
         <v>1217747</v>
       </c>
       <c r="H103" s="22">
         <v>1474579</v>
       </c>
       <c r="I103" s="22">
         <v>1786177</v>
       </c>
-      <c r="J103" s="22"/>
+      <c r="J103" s="22">
+        <v>2118408</v>
+      </c>
       <c r="K103" s="22"/>
       <c r="L103" s="22"/>
       <c r="M103" s="22"/>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="B104" s="50"/>
+      <c r="B104" s="49"/>
       <c r="C104" s="32"/>
       <c r="D104" s="32"/>
       <c r="F104" s="10"/>
       <c r="G104" s="28"/>
       <c r="H104" s="15"/>
       <c r="J104" s="15"/>
       <c r="K104" s="5"/>
       <c r="L104" s="5"/>
       <c r="M104" s="5"/>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B105" s="11">
         <v>413790</v>
       </c>
       <c r="C105" s="11">
         <v>1003332</v>
       </c>
       <c r="D105" s="11">
         <v>1599970</v>
       </c>
       <c r="E105" s="5">
         <v>2258897</v>
       </c>
       <c r="F105" s="22">
         <v>2897847</v>
       </c>
-      <c r="G105" s="53">
+      <c r="G105" s="52">
         <v>3502135</v>
       </c>
       <c r="H105" s="22">
         <v>4071939</v>
       </c>
       <c r="I105" s="22">
         <v>4676223</v>
       </c>
-      <c r="J105" s="22"/>
+      <c r="J105" s="22">
+        <v>5280105</v>
+      </c>
       <c r="K105" s="22"/>
       <c r="L105" s="22"/>
       <c r="M105" s="22"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B106" s="11">
         <v>1334</v>
       </c>
       <c r="C106" s="11">
         <v>150193</v>
       </c>
       <c r="D106" s="11">
         <v>299051</v>
       </c>
       <c r="E106" s="5">
         <v>447910</v>
       </c>
       <c r="F106" s="22">
         <v>546023</v>
       </c>
-      <c r="G106" s="53">
+      <c r="G106" s="52">
         <v>644137</v>
       </c>
       <c r="H106" s="22">
         <v>744296</v>
       </c>
       <c r="I106" s="22">
         <v>836782</v>
       </c>
-      <c r="J106" s="22"/>
+      <c r="J106" s="22">
+        <v>929269</v>
+      </c>
       <c r="K106" s="22"/>
       <c r="L106" s="22"/>
       <c r="M106" s="22"/>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B107" s="11">
         <v>3516</v>
       </c>
       <c r="C107" s="11">
         <v>10441</v>
       </c>
       <c r="D107" s="11">
         <v>12536</v>
       </c>
       <c r="E107" s="5">
         <v>14754</v>
       </c>
       <c r="F107" s="22">
         <v>18191</v>
       </c>
-      <c r="G107" s="53">
+      <c r="G107" s="52">
         <v>27782</v>
       </c>
       <c r="H107" s="22">
         <v>46879</v>
       </c>
       <c r="I107" s="22">
         <v>58055</v>
       </c>
-      <c r="J107" s="22"/>
+      <c r="J107" s="22">
+        <v>72005</v>
+      </c>
       <c r="K107" s="22"/>
       <c r="L107" s="22"/>
       <c r="M107" s="22"/>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B108" s="11">
         <v>83</v>
       </c>
       <c r="C108" s="11">
         <v>166</v>
       </c>
       <c r="D108" s="11">
         <v>249</v>
       </c>
       <c r="E108" s="5">
         <v>332</v>
       </c>
       <c r="F108" s="22">
         <v>415</v>
       </c>
-      <c r="G108" s="53">
+      <c r="G108" s="52">
         <v>498</v>
       </c>
       <c r="H108" s="22">
         <v>498</v>
       </c>
       <c r="I108" s="22">
         <v>498</v>
       </c>
-      <c r="J108" s="22"/>
+      <c r="J108" s="22">
+        <v>498</v>
+      </c>
       <c r="K108" s="22"/>
       <c r="L108" s="22"/>
       <c r="M108" s="22"/>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B109" s="11">
         <v>2054</v>
       </c>
       <c r="C109" s="11">
         <v>4108</v>
       </c>
       <c r="D109" s="11">
         <v>6162</v>
       </c>
       <c r="E109" s="5">
         <v>8216</v>
       </c>
       <c r="F109" s="22">
         <v>10270</v>
       </c>
-      <c r="G109" s="53">
+      <c r="G109" s="52">
         <v>12324</v>
       </c>
       <c r="H109" s="22">
         <v>12354</v>
       </c>
       <c r="I109" s="22">
         <v>12384</v>
       </c>
-      <c r="J109" s="22"/>
+      <c r="J109" s="22">
+        <v>12414</v>
+      </c>
       <c r="K109" s="22"/>
       <c r="L109" s="22"/>
       <c r="M109" s="22"/>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B110" s="11">
         <v>167097</v>
       </c>
       <c r="C110" s="11">
         <v>338530</v>
       </c>
       <c r="D110" s="11">
         <v>509962</v>
       </c>
       <c r="E110" s="5">
         <v>681395</v>
       </c>
       <c r="F110" s="22">
         <v>849473</v>
       </c>
-      <c r="G110" s="53">
+      <c r="G110" s="52">
         <v>1017551</v>
       </c>
       <c r="H110" s="22">
         <v>1019528</v>
       </c>
       <c r="I110" s="22">
         <v>1046275</v>
       </c>
-      <c r="J110" s="22"/>
+      <c r="J110" s="22">
+        <v>1073021</v>
+      </c>
       <c r="K110" s="22"/>
       <c r="L110" s="22"/>
       <c r="M110" s="22"/>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B111" s="11">
         <v>933</v>
       </c>
       <c r="C111" s="11">
         <v>1866</v>
       </c>
       <c r="D111" s="11">
         <v>2799</v>
       </c>
       <c r="E111" s="5">
         <v>3732</v>
       </c>
       <c r="F111" s="22">
         <v>4665</v>
       </c>
-      <c r="G111" s="53">
+      <c r="G111" s="52">
         <v>5598</v>
       </c>
       <c r="H111" s="22">
         <v>5598</v>
       </c>
       <c r="I111" s="22">
         <v>5598</v>
       </c>
-      <c r="J111" s="22"/>
+      <c r="J111" s="22">
+        <v>5598</v>
+      </c>
       <c r="K111" s="22"/>
       <c r="L111" s="22"/>
       <c r="M111" s="22"/>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B112" s="11">
         <v>36852</v>
       </c>
       <c r="C112" s="11">
         <v>55308</v>
       </c>
       <c r="D112" s="11">
         <v>73764</v>
       </c>
       <c r="E112" s="5">
         <v>92220</v>
       </c>
       <c r="F112" s="22">
         <v>117590</v>
       </c>
-      <c r="G112" s="53">
+      <c r="G112" s="52">
         <v>142959</v>
       </c>
       <c r="H112" s="22">
         <v>169494</v>
       </c>
       <c r="I112" s="22">
         <v>209354</v>
       </c>
-      <c r="J112" s="22"/>
+      <c r="J112" s="22">
+        <v>249214</v>
+      </c>
       <c r="K112" s="22"/>
       <c r="L112" s="22"/>
       <c r="M112" s="22"/>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B113" s="11">
         <v>597</v>
       </c>
       <c r="C113" s="11">
         <v>1194</v>
       </c>
       <c r="D113" s="11">
         <v>1791</v>
       </c>
       <c r="E113" s="5">
         <v>2388</v>
       </c>
       <c r="F113" s="22">
         <v>2985</v>
       </c>
-      <c r="G113" s="53">
+      <c r="G113" s="52">
         <v>3582</v>
       </c>
       <c r="H113" s="22">
         <v>3744</v>
       </c>
       <c r="I113" s="22">
         <v>3906</v>
       </c>
-      <c r="J113" s="22"/>
+      <c r="J113" s="22">
+        <v>4068</v>
+      </c>
       <c r="K113" s="22"/>
       <c r="L113" s="22"/>
       <c r="M113" s="22"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B114" s="11">
         <v>63183</v>
       </c>
       <c r="C114" s="11">
         <v>155025</v>
       </c>
       <c r="D114" s="11">
         <v>246867</v>
       </c>
       <c r="E114" s="5">
         <v>338709</v>
       </c>
       <c r="F114" s="22">
         <v>401407</v>
       </c>
-      <c r="G114" s="53">
+      <c r="G114" s="52">
         <v>464104</v>
       </c>
       <c r="H114" s="22">
         <v>523681</v>
       </c>
       <c r="I114" s="22">
         <v>615894</v>
       </c>
-      <c r="J114" s="22"/>
+      <c r="J114" s="22">
+        <v>708107</v>
+      </c>
       <c r="K114" s="22"/>
       <c r="L114" s="22"/>
       <c r="M114" s="22"/>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B115" s="11">
         <v>3749</v>
       </c>
       <c r="C115" s="11">
         <v>16613</v>
       </c>
       <c r="D115" s="11">
         <v>29477</v>
       </c>
       <c r="E115" s="5">
         <v>42341</v>
       </c>
       <c r="F115" s="22">
         <v>46090</v>
       </c>
-      <c r="G115" s="53">
+      <c r="G115" s="52">
         <v>49839</v>
       </c>
       <c r="H115" s="22">
         <v>52017</v>
       </c>
       <c r="I115" s="22">
         <v>54195</v>
       </c>
-      <c r="J115" s="22"/>
+      <c r="J115" s="22">
+        <v>56373</v>
+      </c>
       <c r="K115" s="22"/>
       <c r="L115" s="22"/>
       <c r="M115" s="22"/>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B116" s="11">
         <v>50450</v>
       </c>
       <c r="C116" s="11">
         <v>100138</v>
       </c>
       <c r="D116" s="11">
         <v>159888</v>
       </c>
       <c r="E116" s="5">
         <v>240766</v>
       </c>
       <c r="F116" s="22">
         <v>408574</v>
       </c>
-      <c r="G116" s="53">
+      <c r="G116" s="52">
         <v>528205</v>
       </c>
       <c r="H116" s="22">
         <v>674763</v>
       </c>
       <c r="I116" s="22">
         <v>790356</v>
       </c>
-      <c r="J116" s="22"/>
+      <c r="J116" s="22">
+        <v>911610</v>
+      </c>
       <c r="K116" s="22"/>
       <c r="L116" s="22"/>
       <c r="M116" s="22"/>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="B117" s="50"/>
+      <c r="B117" s="49"/>
       <c r="C117" s="32"/>
       <c r="D117" s="32"/>
       <c r="F117" s="10"/>
       <c r="G117" s="28"/>
       <c r="H117" s="15"/>
       <c r="J117" s="15"/>
       <c r="K117" s="5"/>
       <c r="L117" s="5"/>
       <c r="M117" s="5"/>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B118" s="11">
         <v>430188</v>
       </c>
       <c r="C118" s="11">
         <v>1054661</v>
       </c>
       <c r="D118" s="11">
         <v>1782793</v>
       </c>
       <c r="E118" s="5">
         <v>2429186</v>
       </c>
       <c r="F118" s="22">
         <v>3226966</v>
       </c>
-      <c r="G118" s="53">
+      <c r="G118" s="52">
         <v>4151964</v>
       </c>
       <c r="H118" s="22">
         <v>4957306</v>
       </c>
       <c r="I118" s="22">
         <v>5734231</v>
       </c>
-      <c r="J118" s="22"/>
+      <c r="J118" s="22">
+        <v>6585334</v>
+      </c>
       <c r="K118" s="22"/>
       <c r="L118" s="22"/>
       <c r="M118" s="22"/>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B119" s="11">
         <v>563</v>
       </c>
       <c r="C119" s="11">
         <v>1126</v>
       </c>
       <c r="D119" s="11">
         <v>1689</v>
       </c>
       <c r="E119" s="5">
         <v>2252</v>
       </c>
       <c r="F119" s="22">
         <v>2815</v>
       </c>
-      <c r="G119" s="53">
+      <c r="G119" s="52">
         <v>3378</v>
       </c>
       <c r="H119" s="22">
         <v>3562</v>
       </c>
       <c r="I119" s="22">
         <v>3746</v>
       </c>
-      <c r="J119" s="22"/>
+      <c r="J119" s="22">
+        <v>3930</v>
+      </c>
       <c r="K119" s="22"/>
       <c r="L119" s="22"/>
       <c r="M119" s="22"/>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B120" s="11">
         <v>205646</v>
       </c>
       <c r="C120" s="11">
         <v>437746</v>
       </c>
       <c r="D120" s="11">
         <v>554731</v>
       </c>
       <c r="E120" s="5">
         <v>687958</v>
       </c>
       <c r="F120" s="22">
         <v>880357</v>
       </c>
-      <c r="G120" s="53">
+      <c r="G120" s="52">
         <v>1164596</v>
       </c>
       <c r="H120" s="22">
         <v>1401097</v>
       </c>
       <c r="I120" s="22">
         <v>1623202</v>
       </c>
-      <c r="J120" s="22"/>
+      <c r="J120" s="22">
+        <v>1891972</v>
+      </c>
       <c r="K120" s="22"/>
       <c r="L120" s="22"/>
       <c r="M120" s="22"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B121" s="11">
         <v>23534</v>
       </c>
       <c r="C121" s="11">
         <v>47068</v>
       </c>
       <c r="D121" s="11">
         <v>70602</v>
       </c>
       <c r="E121" s="5">
         <v>94136</v>
       </c>
       <c r="F121" s="22">
         <v>117670</v>
       </c>
-      <c r="G121" s="53">
+      <c r="G121" s="52">
         <v>141204</v>
       </c>
       <c r="H121" s="22">
         <v>141210</v>
       </c>
       <c r="I121" s="22">
         <v>141216</v>
       </c>
-      <c r="J121" s="22"/>
+      <c r="J121" s="22">
+        <v>141222</v>
+      </c>
       <c r="K121" s="22"/>
       <c r="L121" s="22"/>
       <c r="M121" s="22"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B122" s="11">
         <v>9472</v>
       </c>
       <c r="C122" s="11">
         <v>14672</v>
       </c>
       <c r="D122" s="11">
         <v>19872</v>
       </c>
       <c r="E122" s="5">
         <v>25072</v>
       </c>
       <c r="F122" s="22">
         <v>34632</v>
       </c>
-      <c r="G122" s="53">
+      <c r="G122" s="52">
         <v>44192</v>
       </c>
       <c r="H122" s="22">
         <v>51538</v>
       </c>
       <c r="I122" s="22">
         <v>56086</v>
       </c>
-      <c r="J122" s="22"/>
+      <c r="J122" s="22">
+        <v>60634</v>
+      </c>
       <c r="K122" s="22"/>
       <c r="L122" s="22"/>
       <c r="M122" s="22"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B123" s="11">
         <v>509</v>
       </c>
       <c r="C123" s="11">
         <v>1018</v>
       </c>
       <c r="D123" s="11">
         <v>1527</v>
       </c>
       <c r="E123" s="5">
         <v>2036</v>
       </c>
       <c r="F123" s="22">
         <v>2545</v>
       </c>
-      <c r="G123" s="53">
+      <c r="G123" s="52">
         <v>3054</v>
       </c>
       <c r="H123" s="22">
         <v>3461</v>
       </c>
       <c r="I123" s="22">
         <v>3868</v>
       </c>
-      <c r="J123" s="22"/>
+      <c r="J123" s="22">
+        <v>4275</v>
+      </c>
       <c r="K123" s="22"/>
       <c r="L123" s="22"/>
       <c r="M123" s="22"/>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B124" s="11">
         <v>64685</v>
       </c>
       <c r="C124" s="11">
         <v>85358</v>
       </c>
       <c r="D124" s="11">
         <v>106031</v>
       </c>
       <c r="E124" s="5">
         <v>126704</v>
       </c>
       <c r="F124" s="22">
         <v>286716</v>
       </c>
-      <c r="G124" s="53">
+      <c r="G124" s="52">
         <v>446728</v>
       </c>
       <c r="H124" s="22">
         <v>603973</v>
       </c>
       <c r="I124" s="22">
         <v>717910</v>
       </c>
-      <c r="J124" s="22"/>
+      <c r="J124" s="22">
+        <v>831846</v>
+      </c>
       <c r="K124" s="22"/>
       <c r="L124" s="22"/>
       <c r="M124" s="22"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B125" s="11">
         <v>259</v>
       </c>
       <c r="C125" s="11">
         <v>518</v>
       </c>
       <c r="D125" s="11">
         <v>777</v>
       </c>
       <c r="E125" s="5">
         <v>1036</v>
       </c>
       <c r="F125" s="22">
         <v>1295</v>
       </c>
-      <c r="G125" s="53">
+      <c r="G125" s="52">
         <v>1554</v>
       </c>
       <c r="H125" s="22">
         <v>1653</v>
       </c>
       <c r="I125" s="22">
         <v>1752</v>
       </c>
-      <c r="J125" s="22"/>
+      <c r="J125" s="22">
+        <v>1851</v>
+      </c>
       <c r="K125" s="22"/>
       <c r="L125" s="22"/>
       <c r="M125" s="22"/>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B126" s="11">
         <v>112407</v>
       </c>
       <c r="C126" s="11">
         <v>445220</v>
       </c>
       <c r="D126" s="11">
         <v>998778</v>
       </c>
       <c r="E126" s="5">
         <v>1283007</v>
       </c>
       <c r="F126" s="22">
         <v>1494733</v>
       </c>
-      <c r="G126" s="53">
+      <c r="G126" s="52">
         <v>1780207</v>
       </c>
       <c r="H126" s="22">
         <v>2090331</v>
       </c>
       <c r="I126" s="22">
         <v>2363711</v>
       </c>
-      <c r="J126" s="22"/>
+      <c r="J126" s="22">
+        <v>2649633</v>
+      </c>
       <c r="K126" s="22"/>
       <c r="L126" s="22"/>
       <c r="M126" s="22"/>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B127" s="11">
         <v>1222</v>
       </c>
       <c r="C127" s="11">
         <v>2444</v>
       </c>
       <c r="D127" s="11">
         <v>3666</v>
       </c>
       <c r="E127" s="5">
         <v>4888</v>
       </c>
       <c r="F127" s="22">
         <v>6110</v>
       </c>
-      <c r="G127" s="53">
+      <c r="G127" s="52">
         <v>7332</v>
       </c>
       <c r="H127" s="22">
         <v>8074</v>
       </c>
       <c r="I127" s="22">
         <v>8816</v>
       </c>
-      <c r="J127" s="22"/>
+      <c r="J127" s="22">
+        <v>9558</v>
+      </c>
       <c r="K127" s="22"/>
       <c r="L127" s="22"/>
       <c r="M127" s="22"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B128" s="11">
         <v>11891</v>
       </c>
       <c r="C128" s="11">
         <v>19491</v>
       </c>
       <c r="D128" s="11">
         <v>25120</v>
       </c>
       <c r="E128" s="5">
         <v>202097</v>
       </c>
       <c r="F128" s="22">
         <v>400093</v>
       </c>
-      <c r="G128" s="53">
+      <c r="G128" s="52">
         <v>559719</v>
       </c>
       <c r="H128" s="22">
         <v>652408</v>
       </c>
       <c r="I128" s="22">
         <v>813926</v>
       </c>
-      <c r="J128" s="22"/>
+      <c r="J128" s="22">
+        <v>990416</v>
+      </c>
       <c r="K128" s="22"/>
       <c r="L128" s="22"/>
       <c r="M128" s="22"/>
     </row>
     <row r="129" spans="1:13" ht="21.6">
       <c r="A129" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="B129" s="50"/>
+      <c r="B129" s="49"/>
       <c r="C129" s="32"/>
       <c r="D129" s="32"/>
       <c r="F129" s="10"/>
       <c r="G129" s="28"/>
       <c r="H129" s="15"/>
       <c r="J129" s="15"/>
       <c r="K129" s="5"/>
       <c r="L129" s="5"/>
       <c r="M129" s="5"/>
     </row>
     <row r="130" spans="1:13" ht="15.75" customHeight="1">
       <c r="A130" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B130" s="11">
         <v>326881</v>
       </c>
       <c r="C130" s="11">
         <v>912268</v>
       </c>
       <c r="D130" s="11">
         <v>1680282</v>
       </c>
       <c r="E130" s="5">
         <v>2160411</v>
       </c>
       <c r="F130" s="22">
         <v>2457927</v>
       </c>
-      <c r="G130" s="53">
+      <c r="G130" s="52">
         <v>2763375</v>
       </c>
       <c r="H130" s="22">
         <v>3092757</v>
       </c>
       <c r="I130" s="22">
         <v>3596324</v>
       </c>
-      <c r="J130" s="22"/>
+      <c r="J130" s="22">
+        <v>4150273</v>
+      </c>
       <c r="K130" s="22"/>
       <c r="L130" s="22"/>
       <c r="M130" s="22"/>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B131" s="11">
         <v>233</v>
       </c>
       <c r="C131" s="11">
         <v>466</v>
       </c>
       <c r="D131" s="11">
         <v>699</v>
       </c>
       <c r="E131" s="5">
         <v>932</v>
       </c>
       <c r="F131" s="22">
         <v>1165</v>
       </c>
-      <c r="G131" s="53">
+      <c r="G131" s="52">
         <v>1398</v>
       </c>
       <c r="H131" s="22">
         <v>1398</v>
       </c>
       <c r="I131" s="22">
         <v>1398</v>
       </c>
-      <c r="J131" s="22"/>
+      <c r="J131" s="22">
+        <v>1398</v>
+      </c>
       <c r="K131" s="22"/>
       <c r="L131" s="22"/>
       <c r="M131" s="22"/>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B132" s="11">
         <v>1008</v>
       </c>
       <c r="C132" s="11">
         <v>8161</v>
       </c>
       <c r="D132" s="11">
         <v>15315</v>
       </c>
       <c r="E132" s="5">
         <v>22468</v>
       </c>
       <c r="F132" s="22">
         <v>24280</v>
       </c>
-      <c r="G132" s="53">
+      <c r="G132" s="52">
         <v>26092</v>
       </c>
       <c r="H132" s="22">
         <v>27490</v>
       </c>
       <c r="I132" s="22">
         <v>29355</v>
       </c>
-      <c r="J132" s="22"/>
+      <c r="J132" s="22">
+        <v>31221</v>
+      </c>
       <c r="K132" s="22"/>
       <c r="L132" s="22"/>
       <c r="M132" s="22"/>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B133" s="11">
         <v>312684</v>
       </c>
       <c r="C133" s="11">
         <v>863294</v>
       </c>
       <c r="D133" s="11">
         <v>1595582</v>
       </c>
       <c r="E133" s="5">
         <v>2041008</v>
       </c>
       <c r="F133" s="22">
         <v>2318894</v>
       </c>
-      <c r="G133" s="53">
+      <c r="G133" s="52">
         <v>2604713</v>
       </c>
       <c r="H133" s="22">
         <v>2914626</v>
       </c>
       <c r="I133" s="22">
         <v>3381354</v>
       </c>
-      <c r="J133" s="22"/>
+      <c r="J133" s="22">
+        <v>3897786</v>
+      </c>
       <c r="K133" s="22"/>
       <c r="L133" s="22"/>
       <c r="M133" s="22"/>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B134" s="11">
         <v>251</v>
       </c>
       <c r="C134" s="11">
         <v>324</v>
       </c>
       <c r="D134" s="11">
         <v>1348</v>
       </c>
       <c r="E134" s="5">
         <v>1348</v>
       </c>
       <c r="F134" s="22">
         <v>1348</v>
       </c>
-      <c r="G134" s="53">
+      <c r="G134" s="52">
         <v>1348</v>
       </c>
       <c r="H134" s="22">
         <v>1806</v>
       </c>
       <c r="I134" s="22">
         <v>2264</v>
       </c>
-      <c r="J134" s="22"/>
+      <c r="J134" s="22">
+        <v>3399</v>
+      </c>
       <c r="K134" s="22"/>
       <c r="L134" s="22"/>
       <c r="M134" s="22"/>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B135" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C135" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D135" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E135" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F135" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="G135" s="53" t="s">
+      <c r="G135" s="52" t="s">
         <v>16</v>
       </c>
       <c r="H135" s="22">
         <v>29</v>
       </c>
       <c r="I135" s="22">
         <v>58</v>
       </c>
-      <c r="J135" s="22"/>
+      <c r="J135" s="22">
+        <v>87</v>
+      </c>
       <c r="K135" s="22"/>
       <c r="L135" s="22"/>
       <c r="M135" s="22"/>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B136" s="11">
         <v>12705</v>
       </c>
       <c r="C136" s="11">
         <v>40022</v>
       </c>
       <c r="D136" s="11">
         <v>67339</v>
       </c>
       <c r="E136" s="5">
         <v>94655</v>
       </c>
       <c r="F136" s="22">
         <v>112240</v>
       </c>
-      <c r="G136" s="53">
+      <c r="G136" s="52">
         <v>129824</v>
       </c>
       <c r="H136" s="22">
         <v>147408</v>
       </c>
       <c r="I136" s="22">
         <v>181895</v>
       </c>
-      <c r="J136" s="22"/>
+      <c r="J136" s="22">
+        <v>216382</v>
+      </c>
       <c r="K136" s="22"/>
       <c r="L136" s="22"/>
       <c r="M136" s="22"/>
     </row>
     <row r="137" spans="1:13" ht="66" customHeight="1">
       <c r="A137" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="B137" s="50"/>
+      <c r="B137" s="49"/>
       <c r="C137" s="32"/>
       <c r="D137" s="32"/>
       <c r="F137" s="10"/>
       <c r="G137" s="28"/>
       <c r="H137" s="15"/>
       <c r="J137" s="15"/>
       <c r="K137" s="5"/>
       <c r="L137" s="5"/>
       <c r="M137" s="5"/>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B138" s="11">
         <v>108110</v>
       </c>
       <c r="C138" s="11">
         <v>632433</v>
       </c>
       <c r="D138" s="11">
         <v>1156756</v>
       </c>
       <c r="E138" s="5">
         <v>1681080</v>
       </c>
       <c r="F138" s="22">
         <v>1901530</v>
       </c>
-      <c r="G138" s="53">
+      <c r="G138" s="52">
         <v>2121981</v>
       </c>
       <c r="H138" s="22">
         <v>2340419</v>
       </c>
       <c r="I138" s="22">
         <v>2561715</v>
       </c>
-      <c r="J138" s="22"/>
+      <c r="J138" s="22">
+        <v>2783011</v>
+      </c>
       <c r="K138" s="22"/>
       <c r="L138" s="22"/>
       <c r="M138" s="22"/>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B139" s="11">
         <v>69</v>
       </c>
       <c r="C139" s="11">
         <v>138</v>
       </c>
       <c r="D139" s="11">
         <v>207</v>
       </c>
       <c r="E139" s="5">
         <v>276</v>
       </c>
       <c r="F139" s="22">
         <v>345</v>
       </c>
-      <c r="G139" s="53">
+      <c r="G139" s="52">
         <v>414</v>
       </c>
       <c r="H139" s="22">
         <v>418</v>
       </c>
       <c r="I139" s="22">
         <v>1139</v>
       </c>
-      <c r="J139" s="22"/>
+      <c r="J139" s="22">
+        <v>1861</v>
+      </c>
       <c r="K139" s="22"/>
       <c r="L139" s="22"/>
       <c r="M139" s="22"/>
     </row>
     <row r="140" spans="1:13" ht="17.25" customHeight="1">
       <c r="A140" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B140" s="11">
         <v>21368</v>
       </c>
       <c r="C140" s="11">
         <v>86493</v>
       </c>
       <c r="D140" s="11">
         <v>151618</v>
       </c>
       <c r="E140" s="5">
         <v>216743</v>
       </c>
       <c r="F140" s="22">
         <v>337322</v>
       </c>
-      <c r="G140" s="53">
+      <c r="G140" s="52">
         <v>457901</v>
       </c>
       <c r="H140" s="22">
         <v>578298</v>
       </c>
       <c r="I140" s="22">
         <v>627385</v>
       </c>
-      <c r="J140" s="22"/>
+      <c r="J140" s="22">
+        <v>676472</v>
+      </c>
       <c r="K140" s="22"/>
       <c r="L140" s="22"/>
       <c r="M140" s="22"/>
     </row>
     <row r="141" spans="1:13" ht="17.25" customHeight="1">
       <c r="A141" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B141" s="11">
         <v>417</v>
       </c>
       <c r="C141" s="11">
         <v>834</v>
       </c>
       <c r="D141" s="11">
         <v>1251</v>
       </c>
       <c r="E141" s="5">
         <v>1668</v>
       </c>
       <c r="F141" s="22">
         <v>2085</v>
       </c>
-      <c r="G141" s="53">
+      <c r="G141" s="52">
         <v>2502</v>
       </c>
       <c r="H141" s="22">
         <v>2616</v>
       </c>
       <c r="I141" s="22">
         <v>2730</v>
       </c>
-      <c r="J141" s="22"/>
+      <c r="J141" s="22">
+        <v>2844</v>
+      </c>
       <c r="K141" s="22"/>
       <c r="L141" s="22"/>
       <c r="M141" s="22"/>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B142" s="11">
         <v>50</v>
       </c>
       <c r="C142" s="11">
         <v>100</v>
       </c>
       <c r="D142" s="11">
         <v>150</v>
       </c>
       <c r="E142" s="5">
         <v>200</v>
       </c>
       <c r="F142" s="22">
         <v>250</v>
       </c>
-      <c r="G142" s="53">
+      <c r="G142" s="52">
         <v>300</v>
       </c>
       <c r="H142" s="22">
         <v>363</v>
       </c>
       <c r="I142" s="22">
         <v>426</v>
       </c>
-      <c r="J142" s="22"/>
+      <c r="J142" s="22">
+        <v>489</v>
+      </c>
       <c r="K142" s="22"/>
       <c r="L142" s="22"/>
       <c r="M142" s="22"/>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B143" s="11">
         <v>3705</v>
       </c>
       <c r="C143" s="11">
         <v>400699</v>
       </c>
       <c r="D143" s="11">
         <v>797693</v>
       </c>
       <c r="E143" s="5">
         <v>1194687</v>
       </c>
       <c r="F143" s="22">
         <v>1257245</v>
       </c>
-      <c r="G143" s="53">
+      <c r="G143" s="52">
         <v>1319802</v>
       </c>
       <c r="H143" s="22">
         <v>1381791</v>
       </c>
       <c r="I143" s="22">
         <v>1488710</v>
       </c>
-      <c r="J143" s="22"/>
+      <c r="J143" s="22">
+        <v>1595630</v>
+      </c>
       <c r="K143" s="22"/>
       <c r="L143" s="22"/>
       <c r="M143" s="22"/>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B144" s="11">
         <v>625</v>
       </c>
       <c r="C144" s="11">
         <v>1250</v>
       </c>
       <c r="D144" s="11">
         <v>1875</v>
       </c>
       <c r="E144" s="5">
         <v>2500</v>
       </c>
       <c r="F144" s="22">
         <v>3125</v>
       </c>
-      <c r="G144" s="53">
+      <c r="G144" s="52">
         <v>3750</v>
       </c>
       <c r="H144" s="22">
         <v>3750</v>
       </c>
       <c r="I144" s="22">
         <v>3750</v>
       </c>
-      <c r="J144" s="22"/>
+      <c r="J144" s="22">
+        <v>3750</v>
+      </c>
       <c r="K144" s="22"/>
       <c r="L144" s="22"/>
       <c r="M144" s="22"/>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B145" s="11">
         <v>12203</v>
       </c>
       <c r="C145" s="11">
         <v>14056</v>
       </c>
       <c r="D145" s="11">
         <v>15909</v>
       </c>
       <c r="E145" s="5">
         <v>17762</v>
       </c>
       <c r="F145" s="22">
         <v>19615</v>
       </c>
-      <c r="G145" s="53">
+      <c r="G145" s="52">
         <v>21468</v>
       </c>
       <c r="H145" s="22">
         <v>21468</v>
       </c>
       <c r="I145" s="22">
         <v>21468</v>
       </c>
-      <c r="J145" s="22"/>
+      <c r="J145" s="22">
+        <v>21468</v>
+      </c>
       <c r="K145" s="22"/>
       <c r="L145" s="22"/>
       <c r="M145" s="22"/>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B146" s="11">
         <v>1233</v>
       </c>
       <c r="C146" s="11">
         <v>2466</v>
       </c>
       <c r="D146" s="11">
         <v>3699</v>
       </c>
       <c r="E146" s="5">
         <v>4932</v>
       </c>
       <c r="F146" s="22">
         <v>6165</v>
       </c>
-      <c r="G146" s="53">
+      <c r="G146" s="52">
         <v>7398</v>
       </c>
       <c r="H146" s="22">
         <v>7398</v>
       </c>
       <c r="I146" s="22">
         <v>7398</v>
       </c>
-      <c r="J146" s="22"/>
+      <c r="J146" s="22">
+        <v>7398</v>
+      </c>
       <c r="K146" s="22"/>
       <c r="L146" s="22"/>
       <c r="M146" s="22"/>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B147" s="11">
         <v>68438</v>
       </c>
       <c r="C147" s="11">
         <v>126394</v>
       </c>
       <c r="D147" s="11">
         <v>184351</v>
       </c>
       <c r="E147" s="5">
         <v>242307</v>
       </c>
       <c r="F147" s="22">
         <v>275373</v>
       </c>
-      <c r="G147" s="53">
+      <c r="G147" s="52">
         <v>308440</v>
       </c>
       <c r="H147" s="22">
         <v>344312</v>
       </c>
       <c r="I147" s="22">
         <v>408705</v>
       </c>
-      <c r="J147" s="22"/>
+      <c r="J147" s="22">
+        <v>473099</v>
+      </c>
       <c r="K147" s="22"/>
       <c r="L147" s="22"/>
       <c r="M147" s="22"/>
     </row>
     <row r="148" spans="1:13" ht="29.25" customHeight="1">
       <c r="A148" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="B148" s="50"/>
+      <c r="B148" s="49"/>
       <c r="C148" s="32"/>
       <c r="D148" s="32"/>
       <c r="F148" s="10"/>
       <c r="G148" s="28"/>
       <c r="H148" s="15"/>
       <c r="J148" s="15"/>
       <c r="K148" s="19"/>
       <c r="L148" s="5"/>
       <c r="M148" s="5"/>
     </row>
     <row r="149" spans="1:13" ht="16.5" customHeight="1">
       <c r="A149" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B149" s="11">
         <v>4210889</v>
       </c>
       <c r="C149" s="11">
         <v>9539100</v>
       </c>
       <c r="D149" s="11">
         <v>15379617</v>
       </c>
       <c r="E149" s="5">
         <v>19818041</v>
       </c>
       <c r="F149" s="22">
         <v>24151327</v>
       </c>
-      <c r="G149" s="53">
+      <c r="G149" s="52">
         <v>29267617</v>
       </c>
       <c r="H149" s="22">
         <v>35072646</v>
       </c>
-      <c r="I149" s="49">
+      <c r="I149" s="48">
         <v>40165578</v>
       </c>
-      <c r="J149" s="22"/>
+      <c r="J149" s="22">
+        <v>45877387</v>
+      </c>
       <c r="K149" s="22"/>
       <c r="L149" s="22"/>
       <c r="M149" s="22"/>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B150" s="11">
         <v>1659</v>
       </c>
       <c r="C150" s="11">
         <v>4287</v>
       </c>
       <c r="D150" s="11">
         <v>6914</v>
       </c>
       <c r="E150" s="5">
         <v>9541</v>
       </c>
       <c r="F150" s="22">
         <v>10875</v>
       </c>
-      <c r="G150" s="53">
+      <c r="G150" s="52">
         <v>12208</v>
       </c>
       <c r="H150" s="22">
         <v>13541</v>
       </c>
-      <c r="I150" s="49">
+      <c r="I150" s="48">
         <v>14695</v>
       </c>
-      <c r="J150" s="22"/>
+      <c r="J150" s="22">
+        <v>15848</v>
+      </c>
       <c r="K150" s="22"/>
       <c r="L150" s="22"/>
       <c r="M150" s="22"/>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="38" t="s">
         <v>55</v>
       </c>
       <c r="B151" s="11">
         <v>108398</v>
       </c>
       <c r="C151" s="11">
         <v>265807</v>
       </c>
       <c r="D151" s="11">
         <v>423216</v>
       </c>
       <c r="E151" s="5">
         <v>580624</v>
       </c>
       <c r="F151" s="22">
         <v>685798</v>
       </c>
-      <c r="G151" s="53">
+      <c r="G151" s="52">
         <v>790971</v>
       </c>
       <c r="H151" s="22">
         <v>900644</v>
       </c>
-      <c r="I151" s="49">
+      <c r="I151" s="48">
         <v>1035254</v>
       </c>
-      <c r="J151" s="22"/>
+      <c r="J151" s="22">
+        <v>1169864</v>
+      </c>
       <c r="K151" s="22"/>
       <c r="L151" s="22"/>
       <c r="M151" s="22"/>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B152" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C152" s="11">
         <v>224341</v>
       </c>
       <c r="D152" s="11">
         <v>479024</v>
       </c>
       <c r="E152" s="5">
         <v>916768</v>
       </c>
       <c r="F152" s="22">
         <v>1199101</v>
       </c>
-      <c r="G152" s="53">
+      <c r="G152" s="52">
         <v>1552322</v>
       </c>
       <c r="H152" s="22">
         <v>1773841</v>
       </c>
-      <c r="I152" s="49">
+      <c r="I152" s="48">
         <v>2116077</v>
       </c>
-      <c r="J152" s="22"/>
+      <c r="J152" s="22">
+        <v>2480115</v>
+      </c>
       <c r="K152" s="22"/>
       <c r="L152" s="22"/>
       <c r="M152" s="22"/>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B153" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C153" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D153" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E153" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F153" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="G153" s="53" t="s">
+      <c r="G153" s="52" t="s">
         <v>16</v>
       </c>
       <c r="H153" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="I153" s="49">
+      <c r="I153" s="48">
         <v>3992</v>
       </c>
-      <c r="J153" s="22"/>
+      <c r="J153" s="22">
+        <v>7984</v>
+      </c>
       <c r="K153" s="22"/>
       <c r="L153" s="22"/>
       <c r="M153" s="22"/>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B154" s="11">
         <v>483</v>
       </c>
       <c r="C154" s="11">
         <v>966</v>
       </c>
       <c r="D154" s="11">
         <v>1449</v>
       </c>
       <c r="E154" s="5">
         <v>1932</v>
       </c>
       <c r="F154" s="22">
         <v>2415</v>
       </c>
-      <c r="G154" s="53">
+      <c r="G154" s="52">
         <v>2898</v>
       </c>
       <c r="H154" s="22">
         <v>2898</v>
       </c>
-      <c r="I154" s="49">
+      <c r="I154" s="48">
         <v>2898</v>
       </c>
-      <c r="J154" s="22"/>
+      <c r="J154" s="22">
+        <v>2898</v>
+      </c>
       <c r="K154" s="22"/>
       <c r="L154" s="22"/>
       <c r="M154" s="22"/>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B155" s="11">
         <v>2388619</v>
       </c>
       <c r="C155" s="11">
         <v>4232673</v>
       </c>
       <c r="D155" s="11">
         <v>6279601</v>
       </c>
       <c r="E155" s="5">
         <v>8135212</v>
       </c>
       <c r="F155" s="22">
         <v>10207603</v>
       </c>
-      <c r="G155" s="53">
+      <c r="G155" s="52">
         <v>12459191</v>
       </c>
       <c r="H155" s="22">
         <v>14437436</v>
       </c>
-      <c r="I155" s="49">
+      <c r="I155" s="48">
         <v>16521041</v>
       </c>
-      <c r="J155" s="22"/>
+      <c r="J155" s="22">
+        <v>18654140</v>
+      </c>
       <c r="K155" s="22"/>
       <c r="L155" s="22"/>
       <c r="M155" s="22"/>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B156" s="11">
         <v>1179879</v>
       </c>
       <c r="C156" s="11">
         <v>3203242</v>
       </c>
       <c r="D156" s="11">
         <v>4704878</v>
       </c>
       <c r="E156" s="5">
         <v>6037466</v>
       </c>
       <c r="F156" s="22">
         <v>7248403</v>
       </c>
-      <c r="G156" s="53">
+      <c r="G156" s="52">
         <v>8986231</v>
       </c>
       <c r="H156" s="22">
         <v>10363788</v>
       </c>
-      <c r="I156" s="49">
+      <c r="I156" s="48">
         <v>11778144</v>
       </c>
-      <c r="J156" s="22"/>
+      <c r="J156" s="22">
+        <v>13256432</v>
+      </c>
       <c r="K156" s="22"/>
       <c r="L156" s="22"/>
       <c r="M156" s="22"/>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B157" s="11">
         <v>531850</v>
       </c>
       <c r="C157" s="11">
         <v>1607782</v>
       </c>
       <c r="D157" s="11">
         <v>3484532</v>
       </c>
       <c r="E157" s="5">
         <v>4136494</v>
       </c>
       <c r="F157" s="22">
         <v>4797128</v>
       </c>
-      <c r="G157" s="53">
+      <c r="G157" s="52">
         <v>5463791</v>
       </c>
       <c r="H157" s="22">
         <v>7580492</v>
       </c>
-      <c r="I157" s="49">
+      <c r="I157" s="48">
         <v>8693470</v>
       </c>
-      <c r="J157" s="22"/>
+      <c r="J157" s="22">
+        <v>10290100</v>
+      </c>
       <c r="K157" s="22"/>
       <c r="L157" s="22"/>
       <c r="M157" s="22"/>
     </row>
     <row r="158" spans="1:13" ht="39" customHeight="1">
       <c r="A158" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="B158" s="50"/>
+      <c r="B158" s="49"/>
       <c r="C158" s="32"/>
       <c r="D158" s="32"/>
       <c r="F158" s="8"/>
       <c r="G158" s="27"/>
       <c r="H158" s="14"/>
       <c r="I158" s="14"/>
       <c r="J158" s="14"/>
       <c r="K158" s="4"/>
       <c r="L158" s="4"/>
       <c r="M158" s="4"/>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B159" s="32">
         <v>56803</v>
       </c>
       <c r="C159" s="11">
         <v>233789</v>
       </c>
       <c r="D159" s="11">
         <v>433392</v>
       </c>
       <c r="E159" s="5">
         <v>568755</v>
       </c>
       <c r="F159" s="22">
         <v>761510</v>
       </c>
-      <c r="G159" s="53">
+      <c r="G159" s="52">
         <v>917906</v>
       </c>
       <c r="H159" s="22">
         <v>1068171</v>
       </c>
       <c r="I159" s="22">
         <v>1228621</v>
       </c>
-      <c r="J159" s="22"/>
+      <c r="J159" s="22">
+        <v>1389432</v>
+      </c>
       <c r="K159" s="22"/>
       <c r="L159" s="22"/>
       <c r="M159" s="22"/>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B160" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C160" s="32" t="s">
         <v>16</v>
       </c>
       <c r="D160" s="32" t="s">
         <v>16</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F160" s="22">
         <v>1640</v>
       </c>
-      <c r="G160" s="53">
+      <c r="G160" s="52">
         <v>3279</v>
       </c>
       <c r="H160" s="22">
         <v>4919</v>
       </c>
       <c r="I160" s="22">
         <v>7763</v>
       </c>
-      <c r="J160" s="48"/>
+      <c r="J160" s="22">
+        <v>10608</v>
+      </c>
       <c r="K160" s="5"/>
       <c r="L160" s="5"/>
       <c r="M160" s="5"/>
     </row>
     <row r="161" spans="1:13">
-      <c r="A161" s="55" t="s">
+      <c r="A161" s="54" t="s">
         <v>72</v>
       </c>
       <c r="B161" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C161" s="32" t="s">
         <v>16</v>
       </c>
       <c r="D161" s="32" t="s">
         <v>16</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F161" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="G161" s="53" t="s">
+      <c r="G161" s="52" t="s">
         <v>16</v>
       </c>
       <c r="H161" s="22">
         <v>65</v>
       </c>
       <c r="I161" s="22">
         <v>130</v>
       </c>
-      <c r="J161" s="48"/>
+      <c r="J161" s="22">
+        <v>195</v>
+      </c>
       <c r="K161" s="5"/>
       <c r="L161" s="5"/>
       <c r="M161" s="5"/>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B162" s="32">
         <v>1136</v>
       </c>
       <c r="C162" s="11">
         <v>2272</v>
       </c>
       <c r="D162" s="11">
         <v>3408</v>
       </c>
       <c r="E162" s="5">
         <v>4544</v>
       </c>
       <c r="F162" s="22">
         <v>5680</v>
       </c>
-      <c r="G162" s="53">
+      <c r="G162" s="52">
         <v>6816</v>
       </c>
       <c r="H162" s="22">
         <v>6816</v>
       </c>
       <c r="I162" s="22">
         <v>6816</v>
       </c>
-      <c r="J162" s="22"/>
+      <c r="J162" s="22">
+        <v>6816</v>
+      </c>
       <c r="K162" s="22"/>
       <c r="L162" s="22"/>
       <c r="M162" s="22"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B163" s="32">
         <v>6202</v>
       </c>
       <c r="C163" s="11">
         <v>13519</v>
       </c>
       <c r="D163" s="11">
         <v>20836</v>
       </c>
       <c r="E163" s="5">
         <v>28153</v>
       </c>
       <c r="F163" s="22">
         <v>33504</v>
       </c>
-      <c r="G163" s="53">
+      <c r="G163" s="52">
         <v>38855</v>
       </c>
       <c r="H163" s="22">
         <v>39899</v>
       </c>
       <c r="I163" s="22">
         <v>40943</v>
       </c>
-      <c r="J163" s="22"/>
+      <c r="J163" s="22">
+        <v>41987</v>
+      </c>
       <c r="K163" s="22"/>
       <c r="L163" s="22"/>
       <c r="M163" s="22"/>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B164" s="32">
         <v>5</v>
       </c>
       <c r="C164" s="11">
         <v>10</v>
       </c>
       <c r="D164" s="11">
         <v>15</v>
       </c>
       <c r="E164" s="5">
         <v>20</v>
       </c>
       <c r="F164" s="22">
         <v>25</v>
       </c>
-      <c r="G164" s="53">
+      <c r="G164" s="52">
         <v>30</v>
       </c>
       <c r="H164" s="22">
         <v>30</v>
       </c>
       <c r="I164" s="22">
         <v>30</v>
       </c>
-      <c r="J164" s="22"/>
+      <c r="J164" s="22">
+        <v>30</v>
+      </c>
       <c r="K164" s="22"/>
       <c r="L164" s="22"/>
       <c r="M164" s="22"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B165" s="32">
         <v>37080</v>
       </c>
       <c r="C165" s="11">
         <v>171161</v>
       </c>
       <c r="D165" s="11">
         <v>327860</v>
       </c>
       <c r="E165" s="5">
         <v>420319</v>
       </c>
       <c r="F165" s="22">
         <v>573823</v>
       </c>
-      <c r="G165" s="53">
+      <c r="G165" s="52">
         <v>690967</v>
       </c>
       <c r="H165" s="22">
         <v>806746</v>
       </c>
       <c r="I165" s="22">
         <v>907164</v>
       </c>
-      <c r="J165" s="22"/>
+      <c r="J165" s="22">
+        <v>1007943</v>
+      </c>
       <c r="K165" s="22"/>
       <c r="L165" s="22"/>
       <c r="M165" s="22"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B166" s="32">
         <v>12380</v>
       </c>
       <c r="C166" s="11">
         <v>46826</v>
       </c>
       <c r="D166" s="11">
         <v>81273</v>
       </c>
       <c r="E166" s="5">
         <v>115719</v>
       </c>
       <c r="F166" s="22">
         <v>146839</v>
       </c>
-      <c r="G166" s="53">
+      <c r="G166" s="52">
         <v>177958</v>
       </c>
       <c r="H166" s="22">
         <v>209697</v>
       </c>
       <c r="I166" s="22">
         <v>265776</v>
       </c>
-      <c r="J166" s="22"/>
+      <c r="J166" s="22">
+        <v>321856</v>
+      </c>
       <c r="K166" s="22"/>
       <c r="L166" s="22"/>
       <c r="M166" s="22"/>
     </row>
     <row r="167" spans="1:13" ht="21.6">
       <c r="A167" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="B167" s="50"/>
+      <c r="B167" s="49"/>
       <c r="C167" s="32"/>
       <c r="D167" s="32"/>
       <c r="F167" s="10"/>
       <c r="G167" s="28"/>
       <c r="H167" s="15"/>
       <c r="J167" s="15"/>
       <c r="K167" s="5"/>
       <c r="L167" s="5"/>
       <c r="M167" s="5"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B168" s="32">
         <v>566990</v>
       </c>
       <c r="C168" s="11">
         <v>1707566</v>
       </c>
       <c r="D168" s="11">
         <v>3381412</v>
       </c>
       <c r="E168" s="5">
         <v>5260632</v>
       </c>
       <c r="F168" s="22">
         <v>6746837</v>
       </c>
-      <c r="G168" s="53">
+      <c r="G168" s="52">
         <v>8005281</v>
       </c>
       <c r="H168" s="22">
         <v>9194964</v>
       </c>
       <c r="I168" s="22">
         <v>9976666</v>
       </c>
-      <c r="J168" s="22"/>
+      <c r="J168" s="22">
+        <v>10739820</v>
+      </c>
       <c r="K168" s="22"/>
       <c r="L168" s="22"/>
       <c r="M168" s="22"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B169" s="32">
         <v>4092</v>
       </c>
       <c r="C169" s="11">
         <v>9534</v>
       </c>
       <c r="D169" s="11">
         <v>14975</v>
       </c>
       <c r="E169" s="5">
         <v>20416</v>
       </c>
       <c r="F169" s="22">
         <v>26521</v>
       </c>
-      <c r="G169" s="53">
+      <c r="G169" s="52">
         <v>32625</v>
       </c>
       <c r="H169" s="22">
         <v>38429</v>
       </c>
       <c r="I169" s="22">
         <v>45029</v>
       </c>
-      <c r="J169" s="22"/>
+      <c r="J169" s="22">
+        <v>51629</v>
+      </c>
       <c r="K169" s="22"/>
       <c r="L169" s="22"/>
       <c r="M169" s="22"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B170" s="32">
         <v>562898</v>
       </c>
       <c r="C170" s="11">
         <v>1698032</v>
       </c>
       <c r="D170" s="11">
         <v>3366437</v>
       </c>
       <c r="E170" s="5">
         <v>5240216</v>
       </c>
       <c r="F170" s="22">
         <v>6720316</v>
       </c>
-      <c r="G170" s="53">
+      <c r="G170" s="52">
         <v>7972656</v>
       </c>
       <c r="H170" s="22">
         <v>9156535</v>
       </c>
       <c r="I170" s="22">
         <v>9931637</v>
       </c>
-      <c r="J170" s="22"/>
+      <c r="J170" s="22">
+        <v>10688191</v>
+      </c>
       <c r="K170" s="22"/>
       <c r="L170" s="22"/>
       <c r="M170" s="22"/>
     </row>
     <row r="171" spans="1:13" ht="21.6">
       <c r="A171" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="B171" s="50"/>
+      <c r="B171" s="49"/>
       <c r="C171" s="32"/>
       <c r="D171" s="32"/>
       <c r="F171" s="10"/>
       <c r="G171" s="28"/>
       <c r="H171" s="15"/>
       <c r="J171" s="15"/>
       <c r="K171" s="5"/>
       <c r="L171" s="5"/>
       <c r="M171" s="5"/>
     </row>
     <row r="172" spans="1:13" ht="20.25" customHeight="1">
       <c r="A172" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B172" s="11">
         <v>2647704</v>
       </c>
       <c r="C172" s="11">
         <v>5767919</v>
       </c>
       <c r="D172" s="11">
         <v>8459643</v>
       </c>
       <c r="E172" s="5">
         <v>11081723</v>
       </c>
       <c r="F172" s="22">
         <v>13366023</v>
       </c>
-      <c r="G172" s="53">
+      <c r="G172" s="52">
         <v>16049626</v>
       </c>
       <c r="H172" s="22">
         <v>18771686</v>
       </c>
       <c r="I172" s="22">
         <v>23115233</v>
       </c>
-      <c r="J172" s="22"/>
+      <c r="J172" s="22">
+        <v>30088970</v>
+      </c>
       <c r="K172" s="22"/>
       <c r="L172" s="22"/>
       <c r="M172" s="22"/>
     </row>
     <row r="173" spans="1:13">
       <c r="A173" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B173" s="11">
         <v>798591</v>
       </c>
       <c r="C173" s="11">
         <v>1511163</v>
       </c>
       <c r="D173" s="11">
         <v>2283736</v>
       </c>
       <c r="E173" s="5">
         <v>3123941</v>
       </c>
       <c r="F173" s="22">
         <v>3766364</v>
       </c>
-      <c r="G173" s="53">
+      <c r="G173" s="52">
         <v>4669127</v>
       </c>
       <c r="H173" s="22">
         <v>5743413</v>
       </c>
       <c r="I173" s="22">
         <v>8223152</v>
       </c>
-      <c r="J173" s="22"/>
+      <c r="J173" s="22">
+        <v>12946110</v>
+      </c>
       <c r="K173" s="22"/>
       <c r="L173" s="22"/>
       <c r="M173" s="22"/>
     </row>
     <row r="174" spans="1:13">
       <c r="A174" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B174" s="11">
         <v>8980</v>
       </c>
       <c r="C174" s="11">
         <v>125824</v>
       </c>
       <c r="D174" s="11">
         <v>238335</v>
       </c>
       <c r="E174" s="5">
         <v>348530</v>
       </c>
       <c r="F174" s="22">
         <v>445221</v>
       </c>
-      <c r="G174" s="53">
+      <c r="G174" s="52">
         <v>549711</v>
       </c>
       <c r="H174" s="22">
         <v>652281</v>
       </c>
       <c r="I174" s="22">
         <v>747569</v>
       </c>
-      <c r="J174" s="22"/>
+      <c r="J174" s="22">
+        <v>843718</v>
+      </c>
       <c r="K174" s="22"/>
       <c r="L174" s="22"/>
       <c r="M174" s="22"/>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B175" s="11">
         <v>5</v>
       </c>
       <c r="C175" s="11">
         <v>23</v>
       </c>
       <c r="D175" s="11">
         <v>42</v>
       </c>
       <c r="E175" s="5">
         <v>60</v>
       </c>
       <c r="F175" s="22">
         <v>60</v>
       </c>
-      <c r="G175" s="53">
+      <c r="G175" s="52">
         <v>60</v>
       </c>
       <c r="H175" s="22">
         <v>60</v>
       </c>
       <c r="I175" s="22">
         <v>120</v>
       </c>
-      <c r="J175" s="22"/>
+      <c r="J175" s="22">
+        <v>180</v>
+      </c>
       <c r="K175" s="22"/>
       <c r="L175" s="22"/>
       <c r="M175" s="22"/>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B176" s="11">
         <v>30323</v>
       </c>
       <c r="C176" s="11">
         <v>69752</v>
       </c>
       <c r="D176" s="11">
         <v>109263</v>
       </c>
       <c r="E176" s="5">
         <v>134838</v>
       </c>
       <c r="F176" s="22">
         <v>162351</v>
       </c>
-      <c r="G176" s="53">
+      <c r="G176" s="52">
         <v>189646</v>
       </c>
       <c r="H176" s="22">
         <v>217287</v>
       </c>
       <c r="I176" s="22">
         <v>267497</v>
       </c>
-      <c r="J176" s="22"/>
+      <c r="J176" s="22">
+        <v>318746</v>
+      </c>
       <c r="K176" s="22"/>
       <c r="L176" s="22"/>
       <c r="M176" s="22"/>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B177" s="11">
         <v>208</v>
       </c>
       <c r="C177" s="11">
         <v>416</v>
       </c>
       <c r="D177" s="11">
         <v>624</v>
       </c>
       <c r="E177" s="5">
         <v>832</v>
       </c>
       <c r="F177" s="22">
         <v>1040</v>
       </c>
-      <c r="G177" s="53">
+      <c r="G177" s="52">
         <v>1248</v>
       </c>
       <c r="H177" s="22">
         <v>1248</v>
       </c>
       <c r="I177" s="22">
         <v>1248</v>
       </c>
-      <c r="J177" s="22"/>
+      <c r="J177" s="22">
+        <v>1248</v>
+      </c>
       <c r="K177" s="22"/>
       <c r="L177" s="22"/>
       <c r="M177" s="22"/>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B178" s="11">
         <v>913391</v>
       </c>
       <c r="C178" s="11">
         <v>1982398</v>
       </c>
       <c r="D178" s="11">
         <v>2562533</v>
       </c>
       <c r="E178" s="5">
         <v>3038031</v>
       </c>
       <c r="F178" s="22">
         <v>3751744</v>
       </c>
-      <c r="G178" s="53">
+      <c r="G178" s="52">
         <v>4599627</v>
       </c>
       <c r="H178" s="22">
         <v>5442464</v>
       </c>
       <c r="I178" s="22">
         <v>6294715</v>
       </c>
-      <c r="J178" s="22"/>
+      <c r="J178" s="22">
+        <v>7152107</v>
+      </c>
       <c r="K178" s="22"/>
       <c r="L178" s="22"/>
       <c r="M178" s="22"/>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B179" s="11">
         <v>1</v>
       </c>
       <c r="C179" s="11">
         <v>2</v>
       </c>
       <c r="D179" s="11">
         <v>3</v>
       </c>
       <c r="E179" s="5">
         <v>4</v>
       </c>
       <c r="F179" s="22">
         <v>5</v>
       </c>
-      <c r="G179" s="53">
+      <c r="G179" s="52">
         <v>6</v>
       </c>
       <c r="H179" s="22">
         <v>6</v>
       </c>
       <c r="I179" s="22">
         <v>6</v>
       </c>
-      <c r="J179" s="22"/>
+      <c r="J179" s="22">
+        <v>6</v>
+      </c>
       <c r="K179" s="22"/>
       <c r="L179" s="22"/>
       <c r="M179" s="22"/>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B180" s="11">
         <v>239661</v>
       </c>
       <c r="C180" s="11">
         <v>618590</v>
       </c>
       <c r="D180" s="11">
         <v>1002147</v>
       </c>
       <c r="E180" s="5">
         <v>1369322</v>
       </c>
       <c r="F180" s="22">
         <v>1728702</v>
       </c>
-      <c r="G180" s="53">
+      <c r="G180" s="52">
         <v>2085292</v>
       </c>
       <c r="H180" s="22">
         <v>2315648</v>
       </c>
       <c r="I180" s="22">
         <v>2540795</v>
       </c>
-      <c r="J180" s="22"/>
+      <c r="J180" s="22">
+        <v>3145872</v>
+      </c>
       <c r="K180" s="22"/>
       <c r="L180" s="22"/>
       <c r="M180" s="22"/>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B181" s="11">
         <v>656544</v>
       </c>
       <c r="C181" s="11">
         <v>1459751</v>
       </c>
       <c r="D181" s="11">
         <v>2262958</v>
       </c>
       <c r="E181" s="5">
         <v>3066165</v>
       </c>
       <c r="F181" s="22">
         <v>3510537</v>
       </c>
-      <c r="G181" s="53">
+      <c r="G181" s="52">
         <v>3954908</v>
       </c>
       <c r="H181" s="22">
         <v>4399279</v>
       </c>
       <c r="I181" s="22">
         <v>5040131</v>
       </c>
-      <c r="J181" s="22"/>
+      <c r="J181" s="22">
+        <v>5680983</v>
+      </c>
       <c r="K181" s="22"/>
       <c r="L181" s="22"/>
       <c r="M181" s="22"/>
     </row>
     <row r="182" spans="1:13" ht="34.950000000000003" customHeight="1">
       <c r="A182" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="B182" s="50"/>
+      <c r="B182" s="49"/>
       <c r="C182" s="32"/>
       <c r="D182" s="32"/>
       <c r="G182" s="26"/>
       <c r="K182" s="19"/>
     </row>
     <row r="183" spans="1:13">
       <c r="A183" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B183" s="11">
         <v>2311417</v>
       </c>
       <c r="C183" s="11">
         <v>7010820</v>
       </c>
       <c r="D183" s="11">
         <v>9264395</v>
       </c>
       <c r="E183" s="5">
         <v>12924515</v>
       </c>
       <c r="F183" s="22">
         <v>15906698</v>
       </c>
-      <c r="G183" s="53">
+      <c r="G183" s="52">
         <v>18326501</v>
       </c>
       <c r="H183" s="22">
         <v>20805488</v>
       </c>
       <c r="I183" s="22">
         <v>24394342</v>
       </c>
-      <c r="J183" s="22"/>
+      <c r="J183" s="22">
+        <v>27786446</v>
+      </c>
       <c r="K183" s="22"/>
       <c r="L183" s="22"/>
       <c r="M183" s="22"/>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B184" s="11">
         <v>110222</v>
       </c>
       <c r="C184" s="11">
         <v>223563</v>
       </c>
       <c r="D184" s="11">
         <v>237068</v>
       </c>
       <c r="E184" s="5">
         <v>337113</v>
       </c>
       <c r="F184" s="22">
         <v>438221</v>
       </c>
-      <c r="G184" s="53">
+      <c r="G184" s="52">
         <v>525975</v>
       </c>
       <c r="H184" s="22">
         <v>613729</v>
       </c>
       <c r="I184" s="22">
         <v>721606</v>
       </c>
-      <c r="J184" s="22"/>
+      <c r="J184" s="22">
+        <v>840584</v>
+      </c>
       <c r="K184" s="22"/>
       <c r="L184" s="22"/>
       <c r="M184" s="22"/>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B185" s="11">
         <v>1121884</v>
       </c>
       <c r="C185" s="11">
         <v>2577869</v>
       </c>
       <c r="D185" s="11">
         <v>4016991</v>
       </c>
       <c r="E185" s="5">
         <v>5393024</v>
       </c>
       <c r="F185" s="22">
         <v>6226595</v>
       </c>
-      <c r="G185" s="53">
+      <c r="G185" s="52">
         <v>7050531</v>
       </c>
       <c r="H185" s="22">
         <v>8098961</v>
       </c>
       <c r="I185" s="22">
         <v>9286615</v>
       </c>
-      <c r="J185" s="22"/>
+      <c r="J185" s="22">
+        <v>10701847</v>
+      </c>
       <c r="K185" s="22"/>
       <c r="L185" s="22"/>
       <c r="M185" s="22"/>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B186" s="11">
         <v>96425</v>
       </c>
       <c r="C186" s="11">
         <v>193740</v>
       </c>
       <c r="D186" s="11">
         <v>291055</v>
       </c>
       <c r="E186" s="5">
         <v>388370</v>
       </c>
       <c r="F186" s="22">
         <v>540295</v>
       </c>
-      <c r="G186" s="53">
+      <c r="G186" s="52">
         <v>692220</v>
       </c>
       <c r="H186" s="22">
         <v>844144</v>
       </c>
       <c r="I186" s="22">
         <v>968939</v>
       </c>
-      <c r="J186" s="22"/>
+      <c r="J186" s="22">
+        <v>1093734</v>
+      </c>
       <c r="K186" s="22"/>
       <c r="L186" s="22"/>
       <c r="M186" s="22"/>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B187" s="11">
         <v>982885</v>
       </c>
       <c r="C187" s="11">
         <v>4015648</v>
       </c>
       <c r="D187" s="11">
         <v>4719281</v>
       </c>
       <c r="E187" s="5">
         <v>6806007</v>
       </c>
       <c r="F187" s="22">
         <v>8701587</v>
       </c>
-      <c r="G187" s="53">
+      <c r="G187" s="52">
         <v>10057775</v>
       </c>
       <c r="H187" s="22">
         <v>11248653</v>
       </c>
       <c r="I187" s="22">
         <v>13417182</v>
       </c>
-      <c r="J187" s="22"/>
+      <c r="J187" s="22">
+        <v>15150281</v>
+      </c>
       <c r="K187" s="22"/>
       <c r="L187" s="22"/>
       <c r="M187" s="22"/>
     </row>
     <row r="188" spans="1:13" ht="21.6">
       <c r="A188" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="B188" s="50"/>
+      <c r="B188" s="49"/>
       <c r="C188" s="32"/>
       <c r="D188" s="32"/>
       <c r="F188" s="10"/>
       <c r="G188" s="28"/>
       <c r="H188" s="15"/>
       <c r="J188" s="15"/>
       <c r="K188" s="5"/>
       <c r="L188" s="5"/>
       <c r="M188" s="5"/>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B189" s="11">
         <v>6834587</v>
       </c>
       <c r="C189" s="11">
         <v>13364878</v>
       </c>
       <c r="D189" s="11">
         <v>20927458</v>
       </c>
       <c r="E189" s="5">
         <v>30312173</v>
       </c>
       <c r="F189" s="22">
         <v>39859039</v>
       </c>
-      <c r="G189" s="53">
+      <c r="G189" s="52">
         <v>50935239</v>
       </c>
       <c r="H189" s="22">
         <v>61354964</v>
       </c>
       <c r="I189" s="22">
         <v>71363124</v>
       </c>
-      <c r="J189" s="22"/>
+      <c r="J189" s="22">
+        <v>81907442</v>
+      </c>
       <c r="K189" s="22"/>
       <c r="L189" s="22"/>
       <c r="M189" s="22"/>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B190" s="11">
         <v>475227</v>
       </c>
       <c r="C190" s="11">
         <v>926327</v>
       </c>
       <c r="D190" s="11">
         <v>1430318</v>
       </c>
       <c r="E190" s="5">
         <v>2142112</v>
       </c>
       <c r="F190" s="22">
         <v>2819028</v>
       </c>
-      <c r="G190" s="53">
+      <c r="G190" s="52">
         <v>3414735</v>
       </c>
       <c r="H190" s="22">
         <v>3924129</v>
       </c>
       <c r="I190" s="22">
         <v>4314326</v>
       </c>
-      <c r="J190" s="22"/>
+      <c r="J190" s="22">
+        <v>4950509</v>
+      </c>
       <c r="K190" s="22"/>
       <c r="L190" s="22"/>
       <c r="M190" s="22"/>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B191" s="11">
         <v>966234</v>
       </c>
       <c r="C191" s="11">
         <v>1158974</v>
       </c>
       <c r="D191" s="11">
         <v>1875893</v>
       </c>
       <c r="E191" s="5">
         <v>2920033</v>
       </c>
       <c r="F191" s="22">
         <v>4311376</v>
       </c>
-      <c r="G191" s="53">
+      <c r="G191" s="52">
         <v>5779243</v>
       </c>
       <c r="H191" s="22">
         <v>7320395</v>
       </c>
       <c r="I191" s="22">
         <v>8508329</v>
       </c>
-      <c r="J191" s="22"/>
+      <c r="J191" s="22">
+        <v>9508486</v>
+      </c>
       <c r="K191" s="22"/>
       <c r="L191" s="22"/>
       <c r="M191" s="22"/>
     </row>
     <row r="192" spans="1:13" ht="16.5" customHeight="1">
       <c r="A192" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B192" s="11">
         <v>101871</v>
       </c>
       <c r="C192" s="11">
         <v>289792</v>
       </c>
       <c r="D192" s="11">
         <v>541182</v>
       </c>
       <c r="E192" s="5">
         <v>794220</v>
       </c>
       <c r="F192" s="22">
         <v>1136265</v>
       </c>
-      <c r="G192" s="53">
+      <c r="G192" s="52">
         <v>1339576</v>
       </c>
       <c r="H192" s="22">
         <v>1525328</v>
       </c>
       <c r="I192" s="22">
         <v>1788749</v>
       </c>
-      <c r="J192" s="22"/>
+      <c r="J192" s="22">
+        <v>2287308</v>
+      </c>
       <c r="K192" s="22"/>
       <c r="L192" s="22"/>
       <c r="M192" s="22"/>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B193" s="11">
         <v>114819</v>
       </c>
       <c r="C193" s="11">
         <v>457160</v>
       </c>
       <c r="D193" s="11">
         <v>873032</v>
       </c>
       <c r="E193" s="5">
         <v>1442168</v>
       </c>
       <c r="F193" s="22">
         <v>2023521</v>
       </c>
-      <c r="G193" s="53">
+      <c r="G193" s="52">
         <v>2590427</v>
       </c>
       <c r="H193" s="22">
         <v>3058156</v>
       </c>
       <c r="I193" s="22">
         <v>3432056</v>
       </c>
-      <c r="J193" s="22"/>
+      <c r="J193" s="22">
+        <v>4030603</v>
+      </c>
       <c r="K193" s="22"/>
       <c r="L193" s="22"/>
       <c r="M193" s="22"/>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B194" s="11">
         <v>500</v>
       </c>
       <c r="C194" s="11">
         <v>1000</v>
       </c>
       <c r="D194" s="11">
         <v>1500</v>
       </c>
       <c r="E194" s="5">
         <v>2000</v>
       </c>
       <c r="F194" s="22">
         <v>2500</v>
       </c>
-      <c r="G194" s="53">
+      <c r="G194" s="52">
         <v>3000</v>
       </c>
       <c r="H194" s="22">
         <v>3375</v>
       </c>
       <c r="I194" s="22">
         <v>3750</v>
       </c>
-      <c r="J194" s="22"/>
+      <c r="J194" s="22">
+        <v>4125</v>
+      </c>
       <c r="K194" s="22"/>
       <c r="L194" s="22"/>
       <c r="M194" s="22"/>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B195" s="11">
         <v>1103050</v>
       </c>
       <c r="C195" s="11">
         <v>2339599</v>
       </c>
       <c r="D195" s="11">
         <v>3513928</v>
       </c>
       <c r="E195" s="5">
         <v>4558637</v>
       </c>
       <c r="F195" s="22">
         <v>5366278</v>
       </c>
-      <c r="G195" s="53">
+      <c r="G195" s="52">
         <v>7591754</v>
       </c>
       <c r="H195" s="22">
         <v>8950309</v>
       </c>
       <c r="I195" s="22">
         <v>10329180</v>
       </c>
-      <c r="J195" s="22"/>
+      <c r="J195" s="22">
+        <v>11532480</v>
+      </c>
       <c r="K195" s="22"/>
       <c r="L195" s="22"/>
       <c r="M195" s="22"/>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B196" s="11">
         <v>1268618</v>
       </c>
       <c r="C196" s="11">
         <v>2639064</v>
       </c>
       <c r="D196" s="11">
         <v>3774746</v>
       </c>
       <c r="E196" s="5">
         <v>5613960</v>
       </c>
       <c r="F196" s="22">
         <v>7905855</v>
       </c>
-      <c r="G196" s="53">
+      <c r="G196" s="52">
         <v>9816983</v>
       </c>
       <c r="H196" s="22">
         <v>12011170</v>
       </c>
       <c r="I196" s="22">
         <v>13479148</v>
       </c>
-      <c r="J196" s="22"/>
+      <c r="J196" s="22">
+        <v>15057849</v>
+      </c>
       <c r="K196" s="22"/>
       <c r="L196" s="22"/>
       <c r="M196" s="22"/>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B197" s="11">
         <v>283</v>
       </c>
       <c r="C197" s="11">
         <v>566</v>
       </c>
       <c r="D197" s="11">
         <v>849</v>
       </c>
       <c r="E197" s="5">
         <v>1132</v>
       </c>
       <c r="F197" s="22">
         <v>1415</v>
       </c>
-      <c r="G197" s="53">
+      <c r="G197" s="52">
         <v>1698</v>
       </c>
       <c r="H197" s="22">
         <v>1698</v>
       </c>
       <c r="I197" s="22">
         <v>1698</v>
       </c>
-      <c r="J197" s="22"/>
+      <c r="J197" s="22">
+        <v>1698</v>
+      </c>
       <c r="K197" s="22"/>
       <c r="L197" s="22"/>
       <c r="M197" s="22"/>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B198" s="32">
         <v>2803986</v>
       </c>
       <c r="C198" s="11">
         <v>5552398</v>
       </c>
       <c r="D198" s="11">
         <v>8916013</v>
       </c>
       <c r="E198" s="5">
         <v>12837915</v>
       </c>
       <c r="F198" s="22">
         <v>16292805</v>
       </c>
-      <c r="G198" s="53">
+      <c r="G198" s="52">
         <v>20397830</v>
       </c>
       <c r="H198" s="22">
         <v>24560410</v>
       </c>
       <c r="I198" s="22">
         <v>29505893</v>
       </c>
-      <c r="J198" s="22"/>
+      <c r="J198" s="22">
+        <v>34534391</v>
+      </c>
       <c r="K198" s="22"/>
       <c r="L198" s="22"/>
       <c r="M198" s="22"/>
     </row>
     <row r="199" spans="1:13" ht="34.200000000000003" customHeight="1">
       <c r="A199" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="B199" s="50"/>
+      <c r="B199" s="49"/>
       <c r="C199" s="32"/>
       <c r="D199" s="32"/>
       <c r="F199" s="10"/>
       <c r="G199" s="28"/>
       <c r="H199" s="15"/>
       <c r="J199" s="15"/>
       <c r="K199" s="5"/>
       <c r="L199" s="5"/>
       <c r="M199" s="5"/>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B200" s="11">
         <v>7346440</v>
       </c>
       <c r="C200" s="11">
         <v>16692158</v>
       </c>
       <c r="D200" s="11">
         <v>29084386</v>
       </c>
       <c r="E200" s="5">
         <v>43434359</v>
       </c>
       <c r="F200" s="22">
         <v>55494368</v>
       </c>
-      <c r="G200" s="53">
+      <c r="G200" s="52">
         <v>69157919</v>
       </c>
       <c r="H200" s="22">
         <v>83928486</v>
       </c>
       <c r="I200" s="22">
         <v>100827126</v>
       </c>
-      <c r="J200" s="22"/>
+      <c r="J200" s="22">
+        <v>118190805</v>
+      </c>
       <c r="K200" s="22"/>
       <c r="L200" s="22"/>
       <c r="M200" s="22"/>
     </row>
     <row r="201" spans="1:13">
       <c r="A201" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B201" s="11">
         <v>165343</v>
       </c>
       <c r="C201" s="11">
         <v>542186</v>
       </c>
       <c r="D201" s="11">
         <v>919030</v>
       </c>
       <c r="E201" s="5">
         <v>1295874</v>
       </c>
       <c r="F201" s="22">
         <v>1408519</v>
       </c>
-      <c r="G201" s="53">
+      <c r="G201" s="52">
         <v>1521164</v>
       </c>
       <c r="H201" s="22">
         <v>1638439</v>
       </c>
       <c r="I201" s="22">
         <v>1868435</v>
       </c>
-      <c r="J201" s="22"/>
+      <c r="J201" s="22">
+        <v>2098432</v>
+      </c>
       <c r="K201" s="22"/>
       <c r="L201" s="22"/>
       <c r="M201" s="22"/>
     </row>
     <row r="202" spans="1:13">
       <c r="A202" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B202" s="11">
         <v>2690032</v>
       </c>
       <c r="C202" s="11">
         <v>6055910</v>
       </c>
       <c r="D202" s="11">
         <v>9537966</v>
       </c>
       <c r="E202" s="5">
         <v>12841456</v>
       </c>
       <c r="F202" s="22">
         <v>15895804</v>
       </c>
-      <c r="G202" s="53">
+      <c r="G202" s="52">
         <v>19444429</v>
       </c>
       <c r="H202" s="22">
         <v>23333073</v>
       </c>
       <c r="I202" s="22">
         <v>27652869</v>
       </c>
-      <c r="J202" s="22"/>
+      <c r="J202" s="22">
+        <v>32026090</v>
+      </c>
       <c r="K202" s="22"/>
       <c r="L202" s="22"/>
       <c r="M202" s="22"/>
     </row>
     <row r="203" spans="1:13">
       <c r="A203" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B203" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C203" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D203" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E203" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F203" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="G203" s="53" t="s">
+      <c r="G203" s="52" t="s">
         <v>16</v>
       </c>
       <c r="H203" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="22">
         <v>426</v>
       </c>
-      <c r="J203" s="22"/>
+      <c r="J203" s="22">
+        <v>639</v>
+      </c>
       <c r="K203" s="22"/>
       <c r="L203" s="22"/>
       <c r="M203" s="22"/>
     </row>
     <row r="204" spans="1:13">
       <c r="A204" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B204" s="11">
         <v>41955</v>
       </c>
       <c r="C204" s="11">
         <v>216374</v>
       </c>
       <c r="D204" s="11">
         <v>391069</v>
       </c>
       <c r="E204" s="5">
         <v>809794</v>
       </c>
       <c r="F204" s="22">
         <v>1507224</v>
       </c>
-      <c r="G204" s="53">
+      <c r="G204" s="52">
         <v>2239214</v>
       </c>
       <c r="H204" s="22">
         <v>3232436</v>
       </c>
       <c r="I204" s="22">
         <v>4230263</v>
       </c>
-      <c r="J204" s="22"/>
+      <c r="J204" s="22">
+        <v>5309106</v>
+      </c>
       <c r="K204" s="22"/>
       <c r="L204" s="22"/>
       <c r="M204" s="22"/>
     </row>
     <row r="205" spans="1:13">
       <c r="A205" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B205" s="11">
         <v>38901</v>
       </c>
       <c r="C205" s="11">
         <v>337303</v>
       </c>
       <c r="D205" s="11">
         <v>747334</v>
       </c>
       <c r="E205" s="5">
         <v>1180137</v>
       </c>
       <c r="F205" s="22">
         <v>1346212</v>
       </c>
-      <c r="G205" s="53">
+      <c r="G205" s="52">
         <v>1584647</v>
       </c>
       <c r="H205" s="22">
         <v>1751356</v>
       </c>
       <c r="I205" s="22">
         <v>2155657</v>
       </c>
-      <c r="J205" s="22"/>
+      <c r="J205" s="22">
+        <v>2548664</v>
+      </c>
       <c r="K205" s="22"/>
       <c r="L205" s="22"/>
       <c r="M205" s="22"/>
     </row>
     <row r="206" spans="1:13">
-      <c r="A206" s="55" t="s">
+      <c r="A206" s="54" t="s">
         <v>59</v>
       </c>
       <c r="B206" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C206" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D206" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E206" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F206" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="G206" s="53" t="s">
+      <c r="G206" s="52" t="s">
         <v>16</v>
       </c>
       <c r="H206" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I206" s="22">
         <v>3832</v>
       </c>
-      <c r="J206" s="22"/>
+      <c r="J206" s="22">
+        <v>5748</v>
+      </c>
       <c r="K206" s="22"/>
       <c r="L206" s="22"/>
       <c r="M206" s="22"/>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B207" s="11">
         <v>859381</v>
       </c>
       <c r="C207" s="11">
         <v>2172700</v>
       </c>
       <c r="D207" s="11">
         <v>4311196</v>
       </c>
       <c r="E207" s="5">
         <v>6436338</v>
       </c>
       <c r="F207" s="22">
         <v>7670757</v>
       </c>
-      <c r="G207" s="53">
+      <c r="G207" s="52">
         <v>9520129</v>
       </c>
       <c r="H207" s="22">
         <v>11092227</v>
       </c>
       <c r="I207" s="22">
         <v>13530482</v>
       </c>
-      <c r="J207" s="22"/>
+      <c r="J207" s="22">
+        <v>15528314</v>
+      </c>
       <c r="K207" s="22"/>
       <c r="L207" s="22"/>
       <c r="M207" s="22"/>
     </row>
     <row r="208" spans="1:13">
       <c r="A208" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B208" s="11">
         <v>13</v>
       </c>
       <c r="C208" s="11">
         <v>26</v>
       </c>
       <c r="D208" s="11">
         <v>39</v>
       </c>
       <c r="E208" s="5">
         <v>52</v>
       </c>
       <c r="F208" s="22">
         <v>65</v>
       </c>
-      <c r="G208" s="53">
+      <c r="G208" s="52">
         <v>78</v>
       </c>
       <c r="H208" s="22">
         <v>78</v>
       </c>
       <c r="I208" s="22">
         <v>78</v>
       </c>
-      <c r="J208" s="22"/>
+      <c r="J208" s="22">
+        <v>78</v>
+      </c>
       <c r="K208" s="22"/>
       <c r="L208" s="22"/>
       <c r="M208" s="22"/>
     </row>
     <row r="209" spans="1:13">
       <c r="A209" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B209" s="11">
         <v>1759654</v>
       </c>
       <c r="C209" s="11">
         <v>3209899</v>
       </c>
       <c r="D209" s="11">
         <v>4947902</v>
       </c>
       <c r="E209" s="5">
         <v>7059216</v>
       </c>
       <c r="F209" s="22">
         <v>9225638</v>
       </c>
-      <c r="G209" s="53">
+      <c r="G209" s="52">
         <v>11423931</v>
       </c>
       <c r="H209" s="22">
         <v>13519324</v>
       </c>
       <c r="I209" s="22">
         <v>16193273</v>
       </c>
-      <c r="J209" s="22"/>
+      <c r="J209" s="22">
+        <v>19463789</v>
+      </c>
       <c r="K209" s="22"/>
       <c r="L209" s="22"/>
       <c r="M209" s="22"/>
     </row>
     <row r="210" spans="1:13">
       <c r="A210" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B210" s="11">
         <v>1185</v>
       </c>
       <c r="C210" s="11">
         <v>18551</v>
       </c>
       <c r="D210" s="11">
         <v>35916</v>
       </c>
       <c r="E210" s="5">
         <v>53282</v>
       </c>
       <c r="F210" s="22">
         <v>56840</v>
       </c>
-      <c r="G210" s="53">
+      <c r="G210" s="52">
         <v>60397</v>
       </c>
       <c r="H210" s="22">
         <v>64068</v>
       </c>
       <c r="I210" s="22">
         <v>70068</v>
       </c>
-      <c r="J210" s="22"/>
+      <c r="J210" s="22">
+        <v>76068</v>
+      </c>
       <c r="K210" s="22"/>
       <c r="L210" s="22"/>
       <c r="M210" s="22"/>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B211" s="11">
         <v>1789976</v>
       </c>
       <c r="C211" s="11">
         <v>4139208</v>
       </c>
       <c r="D211" s="11">
         <v>8193934</v>
       </c>
       <c r="E211" s="5">
         <v>13758211</v>
       </c>
       <c r="F211" s="22">
         <v>18383309</v>
       </c>
-      <c r="G211" s="53">
+      <c r="G211" s="52">
         <v>23363929</v>
       </c>
       <c r="H211" s="22">
         <v>29295358</v>
       </c>
       <c r="I211" s="22">
         <v>35121746</v>
       </c>
-      <c r="J211" s="22"/>
+      <c r="J211" s="22">
+        <v>41133882</v>
+      </c>
       <c r="K211" s="22"/>
       <c r="L211" s="22"/>
       <c r="M211" s="22"/>
     </row>
     <row r="212" spans="1:13">
       <c r="A212" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="B212" s="50"/>
+      <c r="B212" s="49"/>
       <c r="C212" s="32"/>
       <c r="D212" s="32"/>
       <c r="F212" s="10"/>
       <c r="G212" s="28"/>
       <c r="H212" s="15"/>
       <c r="J212" s="15"/>
       <c r="K212" s="5"/>
       <c r="L212" s="5"/>
       <c r="M212" s="5"/>
     </row>
     <row r="213" spans="1:13">
       <c r="A213" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B213" s="11">
         <v>4299519</v>
       </c>
       <c r="C213" s="11">
         <v>11390048</v>
       </c>
       <c r="D213" s="11">
         <v>18636314</v>
       </c>
       <c r="E213" s="5">
         <v>27528716</v>
       </c>
       <c r="F213" s="22">
         <v>34870907</v>
       </c>
-      <c r="G213" s="53">
+      <c r="G213" s="52">
         <v>41832021</v>
       </c>
       <c r="H213" s="22">
         <v>47729286</v>
       </c>
       <c r="I213" s="22">
         <v>54593200</v>
       </c>
-      <c r="J213" s="22"/>
+      <c r="J213" s="22">
+        <v>62967368</v>
+      </c>
       <c r="K213" s="22"/>
       <c r="L213" s="22"/>
       <c r="M213" s="22"/>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B214" s="11">
         <v>104294</v>
       </c>
       <c r="C214" s="11">
         <v>315869</v>
       </c>
       <c r="D214" s="11">
         <v>492963</v>
       </c>
       <c r="E214" s="5">
         <v>853113</v>
       </c>
       <c r="F214" s="22">
         <v>1012692</v>
       </c>
-      <c r="G214" s="53">
+      <c r="G214" s="52">
         <v>1227893</v>
       </c>
       <c r="H214" s="22">
         <v>1425417</v>
       </c>
       <c r="I214" s="22">
         <v>1709194</v>
       </c>
-      <c r="J214" s="22"/>
+      <c r="J214" s="22">
+        <v>2103969</v>
+      </c>
       <c r="K214" s="22"/>
       <c r="L214" s="22"/>
       <c r="M214" s="22"/>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B215" s="11">
         <v>479616</v>
       </c>
       <c r="C215" s="11">
         <v>1372684</v>
       </c>
       <c r="D215" s="11">
         <v>2838715</v>
       </c>
       <c r="E215" s="5">
         <v>5193312</v>
       </c>
       <c r="F215" s="22">
         <v>6871457</v>
       </c>
-      <c r="G215" s="53">
+      <c r="G215" s="52">
         <v>7648854</v>
       </c>
       <c r="H215" s="22">
         <v>8074108</v>
       </c>
       <c r="I215" s="22">
         <v>8807221</v>
       </c>
-      <c r="J215" s="22"/>
+      <c r="J215" s="22">
+        <v>9701435</v>
+      </c>
       <c r="K215" s="22"/>
       <c r="L215" s="22"/>
       <c r="M215" s="22"/>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B216" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C216" s="11">
         <v>1087305</v>
       </c>
       <c r="D216" s="11">
         <v>2174609</v>
       </c>
       <c r="E216" s="5">
         <v>3261914</v>
       </c>
       <c r="F216" s="22">
         <v>3800255</v>
       </c>
-      <c r="G216" s="53">
+      <c r="G216" s="52">
         <v>4338595</v>
       </c>
       <c r="H216" s="22">
         <v>4876936</v>
       </c>
       <c r="I216" s="22">
         <v>5755497</v>
       </c>
-      <c r="J216" s="22"/>
+      <c r="J216" s="22">
+        <v>6634058</v>
+      </c>
       <c r="K216" s="22"/>
       <c r="L216" s="22"/>
       <c r="M216" s="22"/>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B217" s="11">
         <v>12648</v>
       </c>
       <c r="C217" s="11">
         <v>92841</v>
       </c>
       <c r="D217" s="11">
         <v>138367</v>
       </c>
       <c r="E217" s="5">
         <v>198363</v>
       </c>
       <c r="F217" s="22">
         <v>263441</v>
       </c>
-      <c r="G217" s="53">
+      <c r="G217" s="52">
         <v>368840</v>
       </c>
       <c r="H217" s="22">
         <v>519636</v>
       </c>
       <c r="I217" s="22">
         <v>620021</v>
       </c>
-      <c r="J217" s="22"/>
+      <c r="J217" s="22">
+        <v>747461</v>
+      </c>
       <c r="K217" s="22"/>
       <c r="L217" s="22"/>
       <c r="M217" s="22"/>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B218" s="11">
         <v>370409</v>
       </c>
       <c r="C218" s="11">
         <v>1236801</v>
       </c>
       <c r="D218" s="11">
         <v>2067057</v>
       </c>
       <c r="E218" s="5">
         <v>2968290</v>
       </c>
       <c r="F218" s="22">
         <v>3461623</v>
       </c>
-      <c r="G218" s="53">
+      <c r="G218" s="52">
         <v>4018646</v>
       </c>
       <c r="H218" s="22">
         <v>4598979</v>
       </c>
       <c r="I218" s="22">
         <v>5289006</v>
       </c>
-      <c r="J218" s="22"/>
+      <c r="J218" s="22">
+        <v>6623175</v>
+      </c>
       <c r="K218" s="22"/>
       <c r="L218" s="22"/>
       <c r="M218" s="22"/>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B219" s="11">
         <v>382702</v>
       </c>
       <c r="C219" s="11">
         <v>685747</v>
       </c>
       <c r="D219" s="11">
         <v>924489</v>
       </c>
       <c r="E219" s="5">
         <v>1273370</v>
       </c>
       <c r="F219" s="22">
         <v>1742871</v>
       </c>
-      <c r="G219" s="53">
+      <c r="G219" s="52">
         <v>2406203</v>
       </c>
       <c r="H219" s="22">
         <v>3212344</v>
       </c>
       <c r="I219" s="22">
         <v>4001841</v>
       </c>
-      <c r="J219" s="22"/>
+      <c r="J219" s="22">
+        <v>5197012</v>
+      </c>
       <c r="K219" s="22"/>
       <c r="L219" s="22"/>
       <c r="M219" s="22"/>
     </row>
     <row r="220" spans="1:13">
       <c r="A220" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B220" s="11">
         <v>2949850</v>
       </c>
       <c r="C220" s="11">
         <v>6598802</v>
       </c>
       <c r="D220" s="11">
         <v>10000114</v>
       </c>
       <c r="E220" s="5">
         <v>13780354</v>
       </c>
       <c r="F220" s="22">
         <v>17718568</v>
       </c>
-      <c r="G220" s="53">
+      <c r="G220" s="52">
         <v>21822989</v>
       </c>
       <c r="H220" s="22">
         <v>25021866</v>
       </c>
       <c r="I220" s="22">
         <v>28410419</v>
       </c>
-      <c r="J220" s="22"/>
+      <c r="J220" s="22">
+        <v>31960258</v>
+      </c>
       <c r="K220" s="22"/>
       <c r="L220" s="22"/>
       <c r="M220" s="22"/>
     </row>
     <row r="221" spans="1:13" ht="21.6">
       <c r="A221" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="B221" s="50"/>
+      <c r="B221" s="49"/>
       <c r="C221" s="32"/>
       <c r="D221" s="32"/>
       <c r="F221" s="10"/>
       <c r="G221" s="28"/>
       <c r="H221" s="15"/>
       <c r="J221" s="15"/>
       <c r="K221" s="5"/>
       <c r="L221" s="5"/>
       <c r="M221" s="5"/>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B222" s="11">
         <v>2670365</v>
       </c>
       <c r="C222" s="11">
         <v>7614688</v>
       </c>
       <c r="D222" s="11">
         <v>12029177</v>
       </c>
       <c r="E222" s="5">
         <v>17519103</v>
       </c>
       <c r="F222" s="22">
         <v>21871572</v>
       </c>
-      <c r="G222" s="53">
+      <c r="G222" s="52">
         <v>26453621</v>
       </c>
       <c r="H222" s="22">
         <v>30205561</v>
       </c>
       <c r="I222" s="22">
         <v>35183935</v>
       </c>
-      <c r="J222" s="22"/>
+      <c r="J222" s="22">
+        <v>41213561</v>
+      </c>
       <c r="K222" s="22"/>
       <c r="L222" s="22"/>
       <c r="M222" s="22"/>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B223" s="11">
         <v>104294</v>
       </c>
       <c r="C223" s="11">
         <v>315869</v>
       </c>
       <c r="D223" s="11">
         <v>492963</v>
       </c>
       <c r="E223" s="5">
         <v>853113</v>
       </c>
       <c r="F223" s="22">
         <v>1012692</v>
       </c>
-      <c r="G223" s="53">
+      <c r="G223" s="52">
         <v>1227893</v>
       </c>
       <c r="H223" s="22">
         <v>1425417</v>
       </c>
       <c r="I223" s="22">
         <v>1709194</v>
       </c>
-      <c r="J223" s="22"/>
+      <c r="J223" s="22">
+        <v>2103969</v>
+      </c>
       <c r="K223" s="22"/>
       <c r="L223" s="22"/>
       <c r="M223" s="22"/>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B224" s="11">
         <v>293683</v>
       </c>
       <c r="C224" s="11">
         <v>517418</v>
       </c>
       <c r="D224" s="11">
         <v>761252</v>
       </c>
       <c r="E224" s="5">
         <v>1056581</v>
       </c>
       <c r="F224" s="22">
         <v>1516636</v>
       </c>
-      <c r="G224" s="53">
+      <c r="G224" s="52">
         <v>1723006</v>
       </c>
       <c r="H224" s="22">
         <v>1991881</v>
       </c>
       <c r="I224" s="22">
         <v>2696555</v>
       </c>
-      <c r="J224" s="22"/>
+      <c r="J224" s="22">
+        <v>3174793</v>
+      </c>
       <c r="K224" s="22"/>
       <c r="L224" s="22"/>
       <c r="M224" s="22"/>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B225" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C225" s="11">
         <v>1087305</v>
       </c>
       <c r="D225" s="11">
         <v>2174609</v>
       </c>
       <c r="E225" s="5">
         <v>3261914</v>
       </c>
       <c r="F225" s="22">
         <v>3800255</v>
       </c>
-      <c r="G225" s="53">
+      <c r="G225" s="52">
         <v>4338595</v>
       </c>
       <c r="H225" s="22">
         <v>4876936</v>
       </c>
       <c r="I225" s="22">
         <v>5755497</v>
       </c>
-      <c r="J225" s="22"/>
+      <c r="J225" s="22">
+        <v>6634058</v>
+      </c>
       <c r="K225" s="22"/>
       <c r="L225" s="22"/>
       <c r="M225" s="22"/>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B226" s="11">
         <v>12648</v>
       </c>
       <c r="C226" s="11">
         <v>92841</v>
       </c>
       <c r="D226" s="11">
         <v>138367</v>
       </c>
       <c r="E226" s="5">
         <v>198363</v>
       </c>
       <c r="F226" s="22">
         <v>263441</v>
       </c>
-      <c r="G226" s="53">
+      <c r="G226" s="52">
         <v>368840</v>
       </c>
       <c r="H226" s="22">
         <v>519636</v>
       </c>
       <c r="I226" s="22">
         <v>617054</v>
       </c>
-      <c r="J226" s="22"/>
+      <c r="J226" s="22">
+        <v>741528</v>
+      </c>
       <c r="K226" s="22"/>
       <c r="L226" s="22"/>
       <c r="M226" s="22"/>
     </row>
     <row r="227" spans="1:13">
       <c r="A227" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B227" s="11">
         <v>298901</v>
       </c>
       <c r="C227" s="11">
         <v>1139142</v>
       </c>
       <c r="D227" s="11">
         <v>1943248</v>
       </c>
       <c r="E227" s="5">
         <v>2818330</v>
       </c>
       <c r="F227" s="22">
         <v>3300663</v>
       </c>
-      <c r="G227" s="53">
+      <c r="G227" s="52">
         <v>3846687</v>
       </c>
       <c r="H227" s="22">
         <v>4416019</v>
       </c>
       <c r="I227" s="22">
         <v>5065907</v>
       </c>
-      <c r="J227" s="22"/>
+      <c r="J227" s="22">
+        <v>6359935</v>
+      </c>
       <c r="K227" s="22"/>
       <c r="L227" s="22"/>
       <c r="M227" s="22"/>
     </row>
     <row r="228" spans="1:13">
       <c r="A228" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B228" s="11">
         <v>382702</v>
       </c>
       <c r="C228" s="11">
         <v>685747</v>
       </c>
       <c r="D228" s="11">
         <v>924489</v>
       </c>
       <c r="E228" s="5">
         <v>1273370</v>
       </c>
       <c r="F228" s="22">
         <v>1742871</v>
       </c>
-      <c r="G228" s="53">
+      <c r="G228" s="52">
         <v>2406203</v>
       </c>
       <c r="H228" s="22">
         <v>3176001</v>
       </c>
       <c r="I228" s="22">
         <v>3929155</v>
       </c>
-      <c r="J228" s="22"/>
+      <c r="J228" s="22">
+        <v>5083156</v>
+      </c>
       <c r="K228" s="22"/>
       <c r="L228" s="22"/>
       <c r="M228" s="22"/>
     </row>
     <row r="229" spans="1:13" ht="15" customHeight="1">
       <c r="A229" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B229" s="11">
         <v>1578136</v>
       </c>
       <c r="C229" s="11">
         <v>3776366</v>
       </c>
       <c r="D229" s="11">
         <v>5594250</v>
       </c>
       <c r="E229" s="5">
         <v>8057432</v>
       </c>
       <c r="F229" s="22">
         <v>10235014</v>
       </c>
-      <c r="G229" s="53">
+      <c r="G229" s="52">
         <v>12542397</v>
       </c>
       <c r="H229" s="22">
         <v>13799671</v>
       </c>
       <c r="I229" s="22">
         <v>15410573</v>
       </c>
-      <c r="J229" s="22"/>
+      <c r="J229" s="22">
+        <v>17116122</v>
+      </c>
       <c r="K229" s="22"/>
       <c r="L229" s="22"/>
       <c r="M229" s="22"/>
     </row>
     <row r="230" spans="1:13" ht="22.95" customHeight="1">
       <c r="A230" s="37" t="s">
         <v>39</v>
       </c>
       <c r="C230" s="32"/>
       <c r="D230" s="32"/>
       <c r="F230" s="8"/>
       <c r="G230" s="27"/>
       <c r="H230" s="14"/>
       <c r="I230" s="14"/>
       <c r="J230" s="14"/>
       <c r="K230" s="4"/>
       <c r="L230" s="4"/>
       <c r="M230" s="4"/>
     </row>
     <row r="231" spans="1:13">
       <c r="A231" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B231" s="11">
         <v>1629154</v>
       </c>
       <c r="C231" s="11">
         <v>3775360</v>
       </c>
       <c r="D231" s="11">
         <v>6607136</v>
       </c>
       <c r="E231" s="5">
         <v>10009613</v>
       </c>
       <c r="F231" s="22">
         <v>12999335</v>
       </c>
-      <c r="G231" s="53">
+      <c r="G231" s="52">
         <v>15378399</v>
       </c>
       <c r="H231" s="22">
         <v>17523725</v>
       </c>
       <c r="I231" s="22">
         <v>19402737</v>
       </c>
-      <c r="J231" s="22"/>
+      <c r="J231" s="22">
+        <v>21740751</v>
+      </c>
       <c r="K231" s="22"/>
       <c r="L231" s="22"/>
       <c r="M231" s="22"/>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B232" s="11">
         <v>185933</v>
       </c>
       <c r="C232" s="11">
         <v>855266</v>
       </c>
       <c r="D232" s="11">
         <v>2077463</v>
       </c>
       <c r="E232" s="5">
         <v>4136731</v>
       </c>
       <c r="F232" s="22">
         <v>5354821</v>
       </c>
-      <c r="G232" s="53">
+      <c r="G232" s="52">
         <v>5925848</v>
       </c>
       <c r="H232" s="22">
         <v>6082227</v>
       </c>
       <c r="I232" s="22">
         <v>6104138</v>
       </c>
-      <c r="J232" s="22"/>
+      <c r="J232" s="22">
+        <v>6513586</v>
+      </c>
       <c r="K232" s="22"/>
       <c r="L232" s="22"/>
       <c r="M232" s="22"/>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B233" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C233" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D233" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E233" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F233" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="G233" s="53" t="s">
+      <c r="G233" s="52" t="s">
         <v>16</v>
       </c>
       <c r="H233" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I233" s="22">
         <v>2967</v>
       </c>
-      <c r="J233" s="22"/>
+      <c r="J233" s="22">
+        <v>5933</v>
+      </c>
       <c r="K233" s="22"/>
       <c r="L233" s="22"/>
       <c r="M233" s="22"/>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B234" s="32">
         <v>71508</v>
       </c>
       <c r="C234" s="11">
         <v>97658</v>
       </c>
       <c r="D234" s="11">
         <v>123809</v>
       </c>
       <c r="E234" s="5">
         <v>149960</v>
       </c>
       <c r="F234" s="22">
         <v>160960</v>
       </c>
-      <c r="G234" s="53">
+      <c r="G234" s="52">
         <v>171960</v>
       </c>
       <c r="H234" s="22">
         <v>182960</v>
       </c>
       <c r="I234" s="22">
         <v>223100</v>
       </c>
-      <c r="J234" s="22"/>
+      <c r="J234" s="22">
+        <v>263240</v>
+      </c>
       <c r="K234" s="22"/>
       <c r="L234" s="22"/>
       <c r="M234" s="22"/>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B235" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C235" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D235" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E235" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F235" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="G235" s="53" t="s">
+      <c r="G235" s="52" t="s">
         <v>16</v>
       </c>
       <c r="H235" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I235" s="22">
         <v>72686</v>
       </c>
-      <c r="J235" s="22"/>
+      <c r="J235" s="22">
+        <v>113856</v>
+      </c>
       <c r="K235" s="22"/>
       <c r="L235" s="22"/>
       <c r="M235" s="22"/>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B236" s="32">
         <v>1371713</v>
       </c>
       <c r="C236" s="11">
         <v>2822435</v>
       </c>
       <c r="D236" s="11">
         <v>4405864</v>
       </c>
       <c r="E236" s="5">
         <v>5722922</v>
       </c>
       <c r="F236" s="22">
         <v>7483554</v>
       </c>
-      <c r="G236" s="53">
+      <c r="G236" s="52">
         <v>9280592</v>
       </c>
       <c r="H236" s="22">
         <v>11222195</v>
       </c>
       <c r="I236" s="22">
         <v>12999846</v>
       </c>
-      <c r="J236" s="22"/>
+      <c r="J236" s="22">
+        <v>14844137</v>
+      </c>
       <c r="K236" s="22"/>
       <c r="L236" s="22"/>
       <c r="M236" s="22"/>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" s="37" t="s">
         <v>40</v>
       </c>
       <c r="B237" s="32"/>
       <c r="C237" s="32"/>
       <c r="D237" s="32"/>
       <c r="F237" s="10"/>
       <c r="G237" s="28"/>
       <c r="H237" s="15"/>
       <c r="J237" s="15"/>
       <c r="K237" s="5"/>
       <c r="L237" s="5"/>
       <c r="M237" s="5"/>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B238" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C238" s="32" t="s">
         <v>16</v>
       </c>
       <c r="D238" s="32" t="s">
         <v>16</v>
       </c>
       <c r="E238" s="31" t="s">
         <v>16</v>
       </c>
       <c r="F238" s="31" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="31" t="s">
         <v>16</v>
       </c>
       <c r="H238" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I238" s="22">
         <v>6528</v>
       </c>
-      <c r="J238" s="11"/>
+      <c r="J238" s="22">
+        <v>13056</v>
+      </c>
       <c r="K238" s="11"/>
       <c r="L238" s="22"/>
       <c r="M238" s="22"/>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B239" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C239" s="32" t="s">
         <v>16</v>
       </c>
       <c r="D239" s="32" t="s">
         <v>16</v>
       </c>
       <c r="E239" s="31" t="s">
         <v>16</v>
       </c>
       <c r="F239" s="31" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="31" t="s">
         <v>16</v>
       </c>
       <c r="H239" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I239" s="22">
         <v>6528</v>
       </c>
-      <c r="J239" s="11"/>
+      <c r="J239" s="22">
+        <v>13056</v>
+      </c>
       <c r="K239" s="11"/>
       <c r="L239" s="5"/>
       <c r="M239" s="5"/>
     </row>
     <row r="240" spans="1:13" ht="34.950000000000003" customHeight="1">
       <c r="A240" s="37" t="s">
         <v>41</v>
       </c>
       <c r="C240" s="32"/>
       <c r="D240" s="32"/>
       <c r="F240" s="10"/>
       <c r="G240" s="28"/>
       <c r="H240" s="15"/>
       <c r="J240" s="15"/>
       <c r="K240" s="5"/>
       <c r="L240" s="5"/>
       <c r="M240" s="5"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B241" s="11">
         <v>4430158</v>
       </c>
       <c r="C241" s="11">
         <v>11678758</v>
       </c>
       <c r="D241" s="11">
         <v>18804219</v>
       </c>
       <c r="E241" s="5">
         <v>20042062</v>
       </c>
       <c r="F241" s="22">
         <v>22203932</v>
       </c>
-      <c r="G241" s="53">
+      <c r="G241" s="52">
         <v>24637432</v>
       </c>
       <c r="H241" s="22">
         <v>27836834</v>
       </c>
       <c r="I241" s="22">
         <v>31369911</v>
       </c>
-      <c r="J241" s="22"/>
+      <c r="J241" s="22">
+        <v>35044943</v>
+      </c>
       <c r="K241" s="22"/>
       <c r="L241" s="22"/>
       <c r="M241" s="22"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B242" s="11">
         <v>98242</v>
       </c>
       <c r="C242" s="11">
         <v>369378</v>
       </c>
       <c r="D242" s="11">
         <v>640514</v>
       </c>
       <c r="E242" s="5">
         <v>911650</v>
       </c>
       <c r="F242" s="22">
         <v>985250</v>
       </c>
-      <c r="G242" s="53">
+      <c r="G242" s="52">
         <v>1058851</v>
       </c>
       <c r="H242" s="22">
         <v>1132256</v>
       </c>
       <c r="I242" s="22">
         <v>1224801</v>
       </c>
-      <c r="J242" s="22"/>
+      <c r="J242" s="22">
+        <v>1317347</v>
+      </c>
       <c r="K242" s="22"/>
       <c r="L242" s="22"/>
       <c r="M242" s="22"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B243" s="11">
         <v>78532</v>
       </c>
       <c r="C243" s="11">
         <v>233163</v>
       </c>
       <c r="D243" s="11">
         <v>387794</v>
       </c>
       <c r="E243" s="5">
         <v>542425</v>
       </c>
       <c r="F243" s="22">
         <v>594078</v>
       </c>
-      <c r="G243" s="53">
+      <c r="G243" s="52">
         <v>645730</v>
       </c>
       <c r="H243" s="22">
         <v>695299</v>
       </c>
       <c r="I243" s="22">
         <v>852167</v>
       </c>
-      <c r="J243" s="22"/>
+      <c r="J243" s="22">
+        <v>1009036</v>
+      </c>
       <c r="K243" s="22"/>
       <c r="L243" s="22"/>
       <c r="M243" s="22"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B244" s="11">
         <v>1452</v>
       </c>
       <c r="C244" s="11">
         <v>2904</v>
       </c>
       <c r="D244" s="11">
         <v>4356</v>
       </c>
       <c r="E244" s="5">
         <v>5808</v>
       </c>
       <c r="F244" s="22">
         <v>7260</v>
       </c>
-      <c r="G244" s="53">
+      <c r="G244" s="52">
         <v>8712</v>
       </c>
       <c r="H244" s="22">
         <v>8712</v>
       </c>
       <c r="I244" s="22">
         <v>8712</v>
       </c>
-      <c r="J244" s="22"/>
+      <c r="J244" s="22">
+        <v>8712</v>
+      </c>
       <c r="K244" s="22"/>
       <c r="L244" s="22"/>
       <c r="M244" s="22"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B245" s="11">
         <v>154212</v>
       </c>
       <c r="C245" s="11">
         <v>408872</v>
       </c>
       <c r="D245" s="11">
         <v>619750</v>
       </c>
       <c r="E245" s="5">
         <v>822386</v>
       </c>
       <c r="F245" s="22">
         <v>916244</v>
       </c>
-      <c r="G245" s="53">
+      <c r="G245" s="52">
         <v>1012973</v>
       </c>
       <c r="H245" s="22">
         <v>1118804</v>
       </c>
       <c r="I245" s="22">
         <v>1212488</v>
       </c>
-      <c r="J245" s="22"/>
+      <c r="J245" s="22">
+        <v>1459954</v>
+      </c>
       <c r="K245" s="22"/>
       <c r="L245" s="22"/>
       <c r="M245" s="22"/>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B246" s="11">
         <v>112375</v>
       </c>
       <c r="C246" s="11">
         <v>367970</v>
       </c>
       <c r="D246" s="11">
         <v>640102</v>
       </c>
       <c r="E246" s="5">
         <v>900930</v>
       </c>
       <c r="F246" s="22">
         <v>1037995</v>
       </c>
-      <c r="G246" s="53">
+      <c r="G246" s="52">
         <v>1176055</v>
       </c>
       <c r="H246" s="22">
         <v>1306827</v>
       </c>
       <c r="I246" s="22">
         <v>1487336</v>
       </c>
-      <c r="J246" s="22"/>
+      <c r="J246" s="22">
+        <v>1665180</v>
+      </c>
       <c r="K246" s="22"/>
       <c r="L246" s="22"/>
       <c r="M246" s="22"/>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B247" s="11">
         <v>1743753</v>
       </c>
       <c r="C247" s="11">
         <v>4234382</v>
       </c>
       <c r="D247" s="11">
         <v>6725997</v>
       </c>
       <c r="E247" s="5">
         <v>8852742</v>
       </c>
       <c r="F247" s="22">
         <v>9514654</v>
       </c>
-      <c r="G247" s="53">
+      <c r="G247" s="52">
         <v>10267919</v>
       </c>
       <c r="H247" s="22">
         <v>11243041</v>
       </c>
       <c r="I247" s="22">
         <v>12533476</v>
       </c>
-      <c r="J247" s="22"/>
+      <c r="J247" s="22">
+        <v>13414454</v>
+      </c>
       <c r="K247" s="22"/>
       <c r="L247" s="22"/>
       <c r="M247" s="22"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B248" s="11">
         <v>417</v>
       </c>
       <c r="C248" s="11">
         <v>834</v>
       </c>
       <c r="D248" s="11">
         <v>1251</v>
       </c>
       <c r="E248" s="5">
         <v>1668</v>
       </c>
       <c r="F248" s="22">
         <v>2085</v>
       </c>
-      <c r="G248" s="53">
+      <c r="G248" s="52">
         <v>2502</v>
       </c>
       <c r="H248" s="22">
         <v>2502</v>
       </c>
       <c r="I248" s="22">
         <v>2502</v>
       </c>
-      <c r="J248" s="22"/>
+      <c r="J248" s="22">
+        <v>2502</v>
+      </c>
       <c r="K248" s="22"/>
       <c r="L248" s="22"/>
       <c r="M248" s="22"/>
     </row>
     <row r="249" spans="1:13">
       <c r="A249" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B249" s="11">
         <v>852233</v>
       </c>
       <c r="C249" s="11">
         <v>1873141</v>
       </c>
       <c r="D249" s="11">
         <v>2708397</v>
       </c>
       <c r="E249" s="5">
         <v>3737383</v>
       </c>
       <c r="F249" s="22">
         <v>3978624</v>
       </c>
-      <c r="G249" s="53">
+      <c r="G249" s="52">
         <v>4485745</v>
       </c>
       <c r="H249" s="22">
         <v>5337723</v>
       </c>
       <c r="I249" s="22">
         <v>5966333</v>
       </c>
-      <c r="J249" s="22"/>
+      <c r="J249" s="22">
+        <v>6746584</v>
+      </c>
       <c r="K249" s="22"/>
       <c r="L249" s="22"/>
       <c r="M249" s="22"/>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B250" s="11">
         <v>863</v>
       </c>
       <c r="C250" s="11">
         <v>3038</v>
       </c>
       <c r="D250" s="11">
         <v>5213</v>
       </c>
       <c r="E250" s="5">
         <v>7388</v>
       </c>
       <c r="F250" s="22">
         <v>8251</v>
       </c>
-      <c r="G250" s="53">
+      <c r="G250" s="52">
         <v>9114</v>
       </c>
       <c r="H250" s="22">
         <v>15571</v>
       </c>
       <c r="I250" s="22">
         <v>32335</v>
       </c>
-      <c r="J250" s="22"/>
+      <c r="J250" s="22">
+        <v>49098</v>
+      </c>
       <c r="K250" s="22"/>
       <c r="L250" s="22"/>
       <c r="M250" s="22"/>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B251" s="11">
         <v>1388080</v>
       </c>
       <c r="C251" s="11">
         <v>4185079</v>
       </c>
       <c r="D251" s="11">
         <v>7070848</v>
       </c>
       <c r="E251" s="5">
         <v>4259686</v>
       </c>
       <c r="F251" s="22">
         <v>5159496</v>
       </c>
-      <c r="G251" s="53">
+      <c r="G251" s="52">
         <v>5969838</v>
       </c>
       <c r="H251" s="22">
         <v>6976105</v>
       </c>
       <c r="I251" s="22">
         <v>8049767</v>
       </c>
-      <c r="J251" s="22"/>
+      <c r="J251" s="22">
+        <v>9372082</v>
+      </c>
       <c r="K251" s="22"/>
       <c r="L251" s="22"/>
       <c r="M251" s="22"/>
     </row>
     <row r="252" spans="1:13">
       <c r="A252" s="37" t="s">
         <v>42</v>
       </c>
       <c r="C252" s="32"/>
       <c r="D252" s="32"/>
       <c r="E252" s="22"/>
       <c r="F252" s="22"/>
       <c r="G252" s="28"/>
       <c r="H252" s="15"/>
-      <c r="J252" s="15"/>
       <c r="K252" s="5"/>
       <c r="L252" s="5"/>
       <c r="M252" s="5"/>
     </row>
     <row r="253" spans="1:13" ht="15" customHeight="1">
       <c r="A253" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B253" s="11">
         <v>2140208</v>
       </c>
       <c r="C253" s="11">
         <v>6613389</v>
       </c>
       <c r="D253" s="11">
         <v>15068075</v>
       </c>
       <c r="E253" s="5">
         <v>21310757</v>
       </c>
       <c r="F253" s="22">
         <v>24248351</v>
       </c>
-      <c r="G253" s="53">
+      <c r="G253" s="52">
         <v>27780910</v>
       </c>
       <c r="H253" s="22">
         <v>31509771</v>
       </c>
       <c r="I253" s="22">
         <v>36669917</v>
       </c>
-      <c r="J253" s="22"/>
+      <c r="J253" s="22">
+        <v>43254367</v>
+      </c>
       <c r="K253" s="22"/>
       <c r="L253" s="22"/>
       <c r="M253" s="22"/>
     </row>
     <row r="254" spans="1:13">
       <c r="A254" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B254" s="11">
         <v>10232</v>
       </c>
       <c r="C254" s="11">
         <v>136542</v>
       </c>
       <c r="D254" s="11">
         <v>2473805</v>
       </c>
       <c r="E254" s="5">
         <v>2600114</v>
       </c>
       <c r="F254" s="22">
         <v>2649234</v>
       </c>
-      <c r="G254" s="53">
+      <c r="G254" s="52">
         <v>2702969</v>
       </c>
       <c r="H254" s="22">
         <v>2757082</v>
       </c>
       <c r="I254" s="22">
         <v>2886285</v>
       </c>
-      <c r="J254" s="22"/>
+      <c r="J254" s="22">
+        <v>3015488</v>
+      </c>
       <c r="K254" s="22"/>
       <c r="L254" s="22"/>
       <c r="M254" s="22"/>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" s="39" t="s">
         <v>55</v>
       </c>
       <c r="B255" s="32">
         <v>40045</v>
       </c>
       <c r="C255" s="11">
         <v>67797</v>
       </c>
       <c r="D255" s="11">
         <v>85904</v>
       </c>
       <c r="E255" s="5">
         <v>147932</v>
       </c>
       <c r="F255" s="22">
         <v>190372</v>
       </c>
-      <c r="G255" s="53">
+      <c r="G255" s="52">
         <v>190372</v>
       </c>
       <c r="H255" s="22">
         <v>304519</v>
       </c>
       <c r="I255" s="22">
         <v>380178</v>
       </c>
-      <c r="J255" s="22"/>
+      <c r="J255" s="22">
+        <v>948645</v>
+      </c>
       <c r="K255" s="22"/>
       <c r="L255" s="22"/>
       <c r="M255" s="22"/>
     </row>
     <row r="256" spans="1:13">
       <c r="A256" s="39" t="s">
         <v>65</v>
       </c>
       <c r="B256" s="32">
         <v>500</v>
       </c>
       <c r="C256" s="11">
         <v>1000</v>
       </c>
       <c r="D256" s="11">
         <v>1500</v>
       </c>
       <c r="E256" s="5">
         <v>2000</v>
       </c>
       <c r="F256" s="22">
         <v>2500</v>
       </c>
-      <c r="G256" s="53">
+      <c r="G256" s="52">
         <v>3000</v>
       </c>
       <c r="H256" s="22">
         <v>3465</v>
       </c>
       <c r="I256" s="22">
         <v>3930</v>
       </c>
-      <c r="J256" s="22"/>
+      <c r="J256" s="22">
+        <v>4395</v>
+      </c>
       <c r="K256" s="22"/>
       <c r="L256" s="22"/>
       <c r="M256" s="22"/>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B257" s="11">
         <v>47854</v>
       </c>
       <c r="C257" s="11">
         <v>82634</v>
       </c>
       <c r="D257" s="11">
         <v>117414</v>
       </c>
       <c r="E257" s="5">
         <v>152194</v>
       </c>
       <c r="F257" s="22">
         <v>167471</v>
       </c>
-      <c r="G257" s="53">
+      <c r="G257" s="52">
         <v>182748</v>
       </c>
       <c r="H257" s="22">
         <v>190360</v>
       </c>
       <c r="I257" s="22">
         <v>237602</v>
       </c>
-      <c r="J257" s="22"/>
+      <c r="J257" s="22">
+        <v>284844</v>
+      </c>
       <c r="K257" s="22"/>
       <c r="L257" s="22"/>
       <c r="M257" s="22"/>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B258" s="11">
         <v>116773</v>
       </c>
       <c r="C258" s="11">
         <v>248725</v>
       </c>
       <c r="D258" s="11">
         <v>423980</v>
       </c>
       <c r="E258" s="5">
         <v>589745</v>
       </c>
       <c r="F258" s="22">
         <v>658528</v>
       </c>
-      <c r="G258" s="53">
+      <c r="G258" s="52">
         <v>790625</v>
       </c>
       <c r="H258" s="22">
         <v>872923</v>
       </c>
       <c r="I258" s="22">
         <v>959173</v>
       </c>
-      <c r="J258" s="22"/>
+      <c r="J258" s="22">
+        <v>1156407</v>
+      </c>
       <c r="K258" s="22"/>
       <c r="L258" s="22"/>
       <c r="M258" s="22"/>
     </row>
     <row r="259" spans="1:13" ht="14.25" customHeight="1">
       <c r="A259" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B259" s="11">
         <v>706</v>
       </c>
       <c r="C259" s="11">
         <v>2008</v>
       </c>
       <c r="D259" s="11">
         <v>3310</v>
       </c>
       <c r="E259" s="5">
         <v>4611</v>
       </c>
       <c r="F259" s="22">
         <v>4652</v>
       </c>
-      <c r="G259" s="53">
+      <c r="G259" s="52">
         <v>4692</v>
       </c>
       <c r="H259" s="22">
         <v>4732</v>
       </c>
       <c r="I259" s="22">
         <v>6764</v>
       </c>
-      <c r="J259" s="22"/>
+      <c r="J259" s="22">
+        <v>8795</v>
+      </c>
       <c r="K259" s="22"/>
       <c r="L259" s="22"/>
       <c r="M259" s="22"/>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B260" s="11">
         <v>681974</v>
       </c>
       <c r="C260" s="11">
         <v>1897481</v>
       </c>
       <c r="D260" s="11">
         <v>4179143</v>
       </c>
       <c r="E260" s="5">
         <v>5983650</v>
       </c>
       <c r="F260" s="22">
         <v>6857434</v>
       </c>
-      <c r="G260" s="53">
+      <c r="G260" s="52">
         <v>8011860</v>
       </c>
       <c r="H260" s="22">
         <v>9524929</v>
       </c>
       <c r="I260" s="22">
         <v>11992906</v>
       </c>
-      <c r="J260" s="22"/>
+      <c r="J260" s="22">
+        <v>14365484</v>
+      </c>
       <c r="K260" s="22"/>
       <c r="L260" s="22"/>
       <c r="M260" s="22"/>
     </row>
     <row r="261" spans="1:13">
-      <c r="A261" s="55" t="s">
+      <c r="A261" s="54" t="s">
         <v>115</v>
       </c>
       <c r="B261" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C261" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D261" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E261" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F261" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="G261" s="53" t="s">
+      <c r="G261" s="52" t="s">
         <v>16</v>
       </c>
       <c r="H261" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I261" s="22">
         <v>46</v>
       </c>
-      <c r="J261" s="22"/>
+      <c r="J261" s="22">
+        <v>92</v>
+      </c>
       <c r="K261" s="22"/>
       <c r="L261" s="22"/>
       <c r="M261" s="22"/>
     </row>
     <row r="262" spans="1:13">
       <c r="A262" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B262" s="11">
         <v>225566</v>
       </c>
       <c r="C262" s="11">
         <v>789408</v>
       </c>
       <c r="D262" s="11">
         <v>1396963</v>
       </c>
       <c r="E262" s="5">
         <v>2004517</v>
       </c>
       <c r="F262" s="22">
         <v>2145734</v>
       </c>
-      <c r="G262" s="53">
+      <c r="G262" s="52">
         <v>2286950</v>
       </c>
       <c r="H262" s="22">
         <v>2429791</v>
       </c>
       <c r="I262" s="22">
         <v>2702303</v>
       </c>
-      <c r="J262" s="22"/>
+      <c r="J262" s="22">
+        <v>2974815</v>
+      </c>
       <c r="K262" s="22"/>
       <c r="L262" s="22"/>
       <c r="M262" s="22"/>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B263" s="11">
         <v>425</v>
       </c>
       <c r="C263" s="11">
         <v>1174</v>
       </c>
       <c r="D263" s="11">
         <v>1924</v>
       </c>
       <c r="E263" s="5">
         <v>2673</v>
       </c>
       <c r="F263" s="22">
         <v>3058</v>
       </c>
-      <c r="G263" s="53">
+      <c r="G263" s="52">
         <v>3443</v>
       </c>
       <c r="H263" s="22">
         <v>3443</v>
       </c>
       <c r="I263" s="22">
         <v>3684</v>
       </c>
-      <c r="J263" s="22"/>
+      <c r="J263" s="22">
+        <v>3925</v>
+      </c>
       <c r="K263" s="22"/>
       <c r="L263" s="22"/>
       <c r="M263" s="22"/>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B264" s="11">
         <v>1016134</v>
       </c>
       <c r="C264" s="11">
         <v>3386625</v>
       </c>
       <c r="D264" s="11">
         <v>6384140</v>
       </c>
       <c r="E264" s="5">
         <v>9823327</v>
       </c>
       <c r="F264" s="22">
         <v>11569378</v>
       </c>
-      <c r="G264" s="53">
+      <c r="G264" s="52">
         <v>13604263</v>
       </c>
       <c r="H264" s="22">
         <v>15418538</v>
       </c>
       <c r="I264" s="22">
         <v>17497060</v>
       </c>
-      <c r="J264" s="22"/>
+      <c r="J264" s="22">
+        <v>20491493</v>
+      </c>
       <c r="K264" s="22"/>
       <c r="L264" s="22"/>
       <c r="M264" s="22"/>
     </row>
     <row r="265" spans="1:13" ht="36" customHeight="1">
       <c r="A265" s="37" t="s">
         <v>43</v>
       </c>
       <c r="C265" s="32"/>
       <c r="D265" s="32"/>
       <c r="F265" s="10"/>
       <c r="G265" s="28"/>
       <c r="H265" s="15"/>
       <c r="J265" s="15"/>
       <c r="K265" s="5"/>
       <c r="L265" s="5"/>
       <c r="M265" s="5"/>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B266" s="11">
         <v>164943</v>
       </c>
       <c r="C266" s="11">
         <v>371442</v>
       </c>
       <c r="D266" s="11">
         <v>577246</v>
       </c>
       <c r="E266" s="5">
         <v>1248569</v>
       </c>
       <c r="F266" s="22">
         <v>1296247</v>
       </c>
-      <c r="G266" s="53">
+      <c r="G266" s="52">
         <v>1345219</v>
       </c>
       <c r="H266" s="22">
         <v>1395733</v>
       </c>
       <c r="I266" s="22">
         <v>1516905</v>
       </c>
-      <c r="J266" s="22"/>
+      <c r="J266" s="22">
+        <v>1649608</v>
+      </c>
       <c r="K266" s="22"/>
       <c r="L266" s="22"/>
       <c r="M266" s="22"/>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B267" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C267" s="11">
         <v>4234</v>
       </c>
       <c r="D267" s="11">
         <v>8469</v>
       </c>
       <c r="E267" s="5">
         <v>12703</v>
       </c>
       <c r="F267" s="22">
         <v>12703</v>
       </c>
-      <c r="G267" s="53">
+      <c r="G267" s="52">
         <v>12703</v>
       </c>
       <c r="H267" s="22">
         <v>12703</v>
       </c>
       <c r="I267" s="22">
         <v>13953</v>
       </c>
-      <c r="J267" s="31"/>
+      <c r="J267" s="22">
+        <v>15202</v>
+      </c>
       <c r="K267" s="31"/>
       <c r="L267" s="22"/>
       <c r="M267" s="22"/>
     </row>
     <row r="268" spans="1:13">
       <c r="A268" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B268" s="11">
         <v>1364</v>
       </c>
       <c r="C268" s="11">
         <v>2748</v>
       </c>
       <c r="D268" s="11">
         <v>4132</v>
       </c>
       <c r="E268" s="5">
         <v>5516</v>
       </c>
       <c r="F268" s="22">
         <v>5516</v>
       </c>
-      <c r="G268" s="53">
+      <c r="G268" s="52">
         <v>5516</v>
       </c>
       <c r="H268" s="22">
         <v>5516</v>
       </c>
       <c r="I268" s="22">
         <v>5516</v>
       </c>
-      <c r="J268" s="22"/>
+      <c r="J268" s="22">
+        <v>5516</v>
+      </c>
       <c r="K268" s="22"/>
       <c r="L268" s="22"/>
       <c r="M268" s="22"/>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B269" s="11">
         <v>333</v>
       </c>
       <c r="C269" s="11">
         <v>666</v>
       </c>
       <c r="D269" s="11">
         <v>999</v>
       </c>
       <c r="E269" s="5">
         <v>1332</v>
       </c>
       <c r="F269" s="22">
         <v>1665</v>
       </c>
-      <c r="G269" s="53">
+      <c r="G269" s="52">
         <v>1998</v>
       </c>
       <c r="H269" s="22">
         <v>1998</v>
       </c>
       <c r="I269" s="22">
         <v>1998</v>
       </c>
-      <c r="J269" s="22"/>
+      <c r="J269" s="22">
+        <v>1998</v>
+      </c>
       <c r="K269" s="22"/>
       <c r="L269" s="22"/>
       <c r="M269" s="22"/>
     </row>
     <row r="270" spans="1:13">
       <c r="A270" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B270" s="11">
         <v>813</v>
       </c>
       <c r="C270" s="11">
         <v>980</v>
       </c>
       <c r="D270" s="11">
         <v>1147</v>
       </c>
       <c r="E270" s="5">
         <v>466314</v>
       </c>
       <c r="F270" s="22">
         <v>503090</v>
       </c>
-      <c r="G270" s="53">
+      <c r="G270" s="52">
         <v>539865</v>
       </c>
       <c r="H270" s="22">
         <v>576473</v>
       </c>
       <c r="I270" s="22">
         <v>614318</v>
       </c>
-      <c r="J270" s="22"/>
+      <c r="J270" s="22">
+        <v>662782</v>
+      </c>
       <c r="K270" s="22"/>
       <c r="L270" s="22"/>
       <c r="M270" s="22"/>
     </row>
     <row r="271" spans="1:13" ht="17.25" customHeight="1">
       <c r="A271" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B271" s="11">
         <v>118284</v>
       </c>
       <c r="C271" s="11">
         <v>316375</v>
       </c>
       <c r="D271" s="11">
         <v>514467</v>
       </c>
       <c r="E271" s="5">
         <v>712558</v>
       </c>
       <c r="F271" s="22">
         <v>722682</v>
       </c>
-      <c r="G271" s="53">
+      <c r="G271" s="52">
         <v>732806</v>
       </c>
       <c r="H271" s="22">
         <v>742847</v>
       </c>
       <c r="I271" s="22">
         <v>822597</v>
       </c>
-      <c r="J271" s="22"/>
+      <c r="J271" s="22">
+        <v>902346</v>
+      </c>
       <c r="K271" s="22"/>
       <c r="L271" s="22"/>
       <c r="M271" s="22"/>
     </row>
     <row r="272" spans="1:13">
       <c r="A272" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B272" s="11">
         <v>44148</v>
       </c>
       <c r="C272" s="11">
         <v>46436</v>
       </c>
       <c r="D272" s="11">
         <v>48029</v>
       </c>
       <c r="E272" s="5">
         <v>50142</v>
       </c>
       <c r="F272" s="22">
         <v>50587</v>
       </c>
-      <c r="G272" s="53">
+      <c r="G272" s="52">
         <v>52325</v>
       </c>
       <c r="H272" s="22">
         <v>56190</v>
       </c>
       <c r="I272" s="22">
         <v>58518</v>
       </c>
-      <c r="J272" s="22"/>
+      <c r="J272" s="22">
+        <v>61757</v>
+      </c>
       <c r="K272" s="22"/>
       <c r="L272" s="22"/>
       <c r="M272" s="22"/>
     </row>
     <row r="273" spans="1:13" ht="21.6">
       <c r="A273" s="37" t="s">
         <v>44</v>
       </c>
       <c r="C273" s="32"/>
       <c r="D273" s="32"/>
       <c r="F273" s="8"/>
       <c r="G273" s="27"/>
       <c r="H273" s="14"/>
       <c r="I273" s="14"/>
       <c r="J273" s="14"/>
       <c r="K273" s="4"/>
       <c r="L273" s="4"/>
       <c r="M273" s="4"/>
     </row>
     <row r="274" spans="1:13">
       <c r="A274" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B274" s="11">
         <v>761116</v>
       </c>
       <c r="C274" s="11">
         <v>2240964</v>
       </c>
       <c r="D274" s="11">
         <v>7438359</v>
       </c>
       <c r="E274" s="5">
         <v>9879699</v>
       </c>
       <c r="F274" s="22">
         <v>11604325</v>
       </c>
-      <c r="G274" s="53">
+      <c r="G274" s="52">
         <v>13668622</v>
       </c>
       <c r="H274" s="22">
         <v>16113607</v>
       </c>
       <c r="I274" s="22">
         <v>19865535</v>
       </c>
-      <c r="J274" s="22"/>
+      <c r="J274" s="22">
+        <v>24655356</v>
+      </c>
       <c r="K274" s="22"/>
       <c r="L274" s="22"/>
       <c r="M274" s="22"/>
     </row>
     <row r="275" spans="1:13">
       <c r="A275" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B275" s="11">
         <v>5015</v>
       </c>
       <c r="C275" s="11">
         <v>15677</v>
       </c>
       <c r="D275" s="11">
         <v>2237293</v>
       </c>
       <c r="E275" s="5">
         <v>2247955</v>
       </c>
       <c r="F275" s="22">
         <v>2247955</v>
       </c>
-      <c r="G275" s="53">
+      <c r="G275" s="52">
         <v>2252570</v>
       </c>
       <c r="H275" s="22">
         <v>2257185</v>
       </c>
       <c r="I275" s="22">
         <v>2329335</v>
       </c>
-      <c r="J275" s="22"/>
+      <c r="J275" s="22">
+        <v>2401484</v>
+      </c>
       <c r="K275" s="22"/>
       <c r="L275" s="22"/>
       <c r="M275" s="22"/>
     </row>
     <row r="276" spans="1:13">
-      <c r="A276" s="38" t="s">
-[...26 lines deleted...]
-      <c r="J276" s="22"/>
+      <c r="A276" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B276" s="11"/>
+      <c r="C276" s="11"/>
+      <c r="D276" s="11"/>
+      <c r="E276" s="5"/>
+      <c r="F276" s="22"/>
+      <c r="G276" s="22"/>
+      <c r="H276" s="22"/>
+      <c r="I276" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="J276" s="11" t="s">
+        <v>116</v>
+      </c>
       <c r="K276" s="22"/>
       <c r="L276" s="22"/>
       <c r="M276" s="22"/>
     </row>
     <row r="277" spans="1:13">
       <c r="A277" s="38" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B277" s="11">
-        <v>458087</v>
+        <v>98960</v>
       </c>
       <c r="C277" s="11">
-        <v>1098664</v>
+        <v>209293</v>
       </c>
       <c r="D277" s="11">
-        <v>2460013</v>
+        <v>362930</v>
       </c>
       <c r="E277" s="5">
-        <v>3197312</v>
+        <v>507077</v>
       </c>
       <c r="F277" s="22">
-        <v>3770746</v>
-[...2 lines deleted...]
-        <v>4521377</v>
+        <v>558858</v>
+      </c>
+      <c r="G277" s="52">
+        <v>673954</v>
       </c>
       <c r="H277" s="22">
-        <v>5771715</v>
+        <v>748599</v>
       </c>
       <c r="I277" s="22">
-        <v>7986282</v>
-[...1 lines deleted...]
-      <c r="J277" s="22"/>
+        <v>827125</v>
+      </c>
+      <c r="J277" s="22">
+        <v>1016635</v>
+      </c>
       <c r="K277" s="22"/>
       <c r="L277" s="22"/>
       <c r="M277" s="22"/>
     </row>
     <row r="278" spans="1:13">
       <c r="A278" s="38" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B278" s="11">
-        <v>58894</v>
+        <v>458087</v>
       </c>
       <c r="C278" s="11">
-        <v>170246</v>
+        <v>1098664</v>
       </c>
       <c r="D278" s="11">
-        <v>281598</v>
+        <v>2460013</v>
       </c>
       <c r="E278" s="5">
-        <v>392949</v>
+        <v>3197312</v>
       </c>
       <c r="F278" s="22">
-        <v>441452</v>
-[...2 lines deleted...]
-        <v>489954</v>
+        <v>3770746</v>
+      </c>
+      <c r="G278" s="52">
+        <v>4521377</v>
       </c>
       <c r="H278" s="22">
-        <v>538456</v>
+        <v>5771715</v>
       </c>
       <c r="I278" s="22">
-        <v>630717</v>
-[...1 lines deleted...]
-      <c r="J278" s="22"/>
+        <v>7986282</v>
+      </c>
+      <c r="J278" s="22">
+        <v>9718638</v>
+      </c>
       <c r="K278" s="22"/>
       <c r="L278" s="22"/>
       <c r="M278" s="22"/>
     </row>
     <row r="279" spans="1:13">
       <c r="A279" s="38" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B279" s="11">
-        <v>140160</v>
+        <v>58894</v>
       </c>
       <c r="C279" s="11">
-        <v>747084</v>
+        <v>170246</v>
       </c>
       <c r="D279" s="11">
-        <v>2096524</v>
+        <v>281598</v>
       </c>
       <c r="E279" s="5">
-        <v>3534406</v>
+        <v>392949</v>
       </c>
       <c r="F279" s="22">
-        <v>4585314</v>
-[...2 lines deleted...]
-        <v>5730767</v>
+        <v>441452</v>
+      </c>
+      <c r="G279" s="52">
+        <v>489954</v>
       </c>
       <c r="H279" s="22">
-        <v>6797652</v>
+        <v>538456</v>
       </c>
       <c r="I279" s="22">
-        <v>8092077</v>
-[...1 lines deleted...]
-      <c r="J279" s="22"/>
+        <v>630717</v>
+      </c>
+      <c r="J279" s="22">
+        <v>722977</v>
+      </c>
       <c r="K279" s="22"/>
       <c r="L279" s="22"/>
       <c r="M279" s="22"/>
     </row>
     <row r="280" spans="1:13">
-      <c r="A280" s="38"/>
-[...15 lines deleted...]
-      </c>
+      <c r="A280" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B280" s="11">
+        <v>140160</v>
+      </c>
+      <c r="C280" s="11">
+        <v>747084</v>
+      </c>
+      <c r="D280" s="11">
+        <v>2096524</v>
+      </c>
+      <c r="E280" s="5">
+        <v>3534406</v>
+      </c>
+      <c r="F280" s="22">
+        <v>4585314</v>
+      </c>
+      <c r="G280" s="52">
+        <v>5730767</v>
+      </c>
+      <c r="H280" s="22">
+        <v>6797652</v>
+      </c>
+      <c r="I280" s="22">
+        <v>8092077</v>
+      </c>
+      <c r="J280" s="22">
+        <v>10300072</v>
+      </c>
+      <c r="K280" s="22"/>
+      <c r="L280" s="22"/>
+      <c r="M280" s="22"/>
+    </row>
+    <row r="281" spans="1:13">
+      <c r="A281" s="38"/>
+      <c r="B281" s="32"/>
       <c r="C281" s="32"/>
       <c r="D281" s="32"/>
+      <c r="E281" s="10"/>
       <c r="F281" s="10"/>
       <c r="G281" s="28"/>
       <c r="H281" s="15"/>
       <c r="J281" s="15"/>
       <c r="K281" s="5"/>
       <c r="L281" s="5"/>
       <c r="M281" s="5"/>
     </row>
-    <row r="282" spans="1:13">
+    <row r="282" spans="1:13" ht="36" customHeight="1">
       <c r="A282" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="C282" s="32"/>
+      <c r="D282" s="32"/>
+      <c r="F282" s="10"/>
+      <c r="G282" s="28"/>
+      <c r="H282" s="15"/>
+      <c r="J282" s="15"/>
+      <c r="K282" s="5"/>
+      <c r="L282" s="5"/>
+      <c r="M282" s="5"/>
+    </row>
+    <row r="283" spans="1:13">
+      <c r="A283" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B282" s="11">
+      <c r="B283" s="11">
         <v>886039</v>
       </c>
-      <c r="C282" s="11">
+      <c r="C283" s="11">
         <v>2322336</v>
       </c>
-      <c r="D282" s="11">
+      <c r="D283" s="11">
         <v>4110533</v>
       </c>
-      <c r="E282" s="5">
+      <c r="E283" s="5">
         <v>5670777</v>
       </c>
-      <c r="F282" s="22">
+      <c r="F283" s="22">
         <v>6506866</v>
       </c>
-      <c r="G282" s="53">
+      <c r="G283" s="52">
         <v>7535725</v>
       </c>
-      <c r="H282" s="22">
+      <c r="H283" s="22">
         <v>8415396</v>
       </c>
-      <c r="I282" s="22">
+      <c r="I283" s="22">
         <v>9347572</v>
       </c>
-      <c r="J282" s="22"/>
-[...32 lines deleted...]
-      <c r="J283" s="22"/>
+      <c r="J283" s="5">
+        <v>10661431</v>
+      </c>
       <c r="K283" s="22"/>
       <c r="L283" s="22"/>
       <c r="M283" s="22"/>
     </row>
     <row r="284" spans="1:13">
-      <c r="A284" s="39" t="s">
-[...3 lines deleted...]
-        <v>33839</v>
+      <c r="A284" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="B284" s="21" t="s">
+        <v>16</v>
       </c>
       <c r="C284" s="11">
-        <v>60150</v>
+        <v>106196</v>
       </c>
       <c r="D284" s="11">
-        <v>76817</v>
+        <v>212392</v>
       </c>
       <c r="E284" s="5">
-        <v>137405</v>
+        <v>318588</v>
       </c>
       <c r="F284" s="22">
-        <v>179845</v>
-[...2 lines deleted...]
-        <v>179845</v>
+        <v>362491</v>
+      </c>
+      <c r="G284" s="52">
+        <v>406394</v>
       </c>
       <c r="H284" s="22">
-        <v>293992</v>
+        <v>450805</v>
       </c>
       <c r="I284" s="22">
-        <v>368891</v>
-[...1 lines deleted...]
-      <c r="J284" s="22"/>
+        <v>501170</v>
+      </c>
+      <c r="J284" s="5">
+        <v>551536</v>
+      </c>
       <c r="K284" s="22"/>
       <c r="L284" s="22"/>
       <c r="M284" s="22"/>
     </row>
     <row r="285" spans="1:13">
-      <c r="A285" s="38" t="s">
-        <v>57</v>
+      <c r="A285" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B285" s="11">
-        <v>38917</v>
+        <v>33839</v>
       </c>
       <c r="C285" s="11">
-        <v>64740</v>
+        <v>60150</v>
       </c>
       <c r="D285" s="11">
-        <v>90563</v>
+        <v>76817</v>
       </c>
       <c r="E285" s="5">
-        <v>116386</v>
+        <v>137405</v>
       </c>
       <c r="F285" s="22">
-        <v>124078</v>
-[...2 lines deleted...]
-        <v>131770</v>
+        <v>179845</v>
+      </c>
+      <c r="G285" s="52">
+        <v>179845</v>
       </c>
       <c r="H285" s="22">
-        <v>137476</v>
+        <v>293992</v>
       </c>
       <c r="I285" s="22">
-        <v>182609</v>
-[...1 lines deleted...]
-      <c r="J285" s="22"/>
+        <v>368891</v>
+      </c>
+      <c r="J285" s="5">
+        <v>441048</v>
+      </c>
       <c r="K285" s="22"/>
       <c r="L285" s="22"/>
       <c r="M285" s="22"/>
     </row>
     <row r="286" spans="1:13">
       <c r="A286" s="38" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B286" s="11">
-        <v>91925</v>
+        <v>38917</v>
       </c>
       <c r="C286" s="11">
-        <v>555413</v>
+        <v>64740</v>
       </c>
       <c r="D286" s="11">
-        <v>1364391</v>
+        <v>90563</v>
       </c>
       <c r="E286" s="5">
-        <v>1855160</v>
+        <v>116386</v>
       </c>
       <c r="F286" s="22">
-        <v>2002477</v>
-[...2 lines deleted...]
-        <v>2253134</v>
+        <v>124078</v>
+      </c>
+      <c r="G286" s="52">
+        <v>131770</v>
       </c>
       <c r="H286" s="22">
-        <v>2358565</v>
+        <v>137476</v>
       </c>
       <c r="I286" s="22">
-        <v>2482103</v>
-[...1 lines deleted...]
-      <c r="J286" s="22"/>
+        <v>182609</v>
+      </c>
+      <c r="J286" s="5">
+        <v>227742</v>
+      </c>
       <c r="K286" s="22"/>
       <c r="L286" s="22"/>
       <c r="M286" s="22"/>
     </row>
     <row r="287" spans="1:13">
       <c r="A287" s="38" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B287" s="11">
-        <v>42749</v>
+        <v>91925</v>
       </c>
       <c r="C287" s="11">
-        <v>287016</v>
+        <v>555413</v>
       </c>
       <c r="D287" s="11">
-        <v>574994</v>
+        <v>1364391</v>
       </c>
       <c r="E287" s="5">
-        <v>862973</v>
+        <v>1855160</v>
       </c>
       <c r="F287" s="22">
-        <v>939403</v>
-[...2 lines deleted...]
-        <v>1015832</v>
+        <v>2002477</v>
+      </c>
+      <c r="G287" s="52">
+        <v>2253134</v>
       </c>
       <c r="H287" s="22">
-        <v>1097840</v>
+        <v>2358565</v>
       </c>
       <c r="I287" s="22">
-        <v>1192837</v>
-[...1 lines deleted...]
-      <c r="J287" s="22"/>
+        <v>2482103</v>
+      </c>
+      <c r="J287" s="5">
+        <v>2981835</v>
+      </c>
       <c r="K287" s="22"/>
       <c r="L287" s="22"/>
       <c r="M287" s="22"/>
     </row>
     <row r="288" spans="1:13">
       <c r="A288" s="38" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B288" s="11">
-        <v>678609</v>
+        <v>42749</v>
       </c>
       <c r="C288" s="11">
-        <v>1248821</v>
+        <v>287016</v>
       </c>
       <c r="D288" s="11">
-        <v>1791376</v>
+        <v>574994</v>
       </c>
       <c r="E288" s="5">
-        <v>2380266</v>
+        <v>862973</v>
       </c>
       <c r="F288" s="22">
-        <v>2898573</v>
-[...2 lines deleted...]
-        <v>3548750</v>
+        <v>939403</v>
+      </c>
+      <c r="G288" s="52">
+        <v>1015832</v>
       </c>
       <c r="H288" s="22">
-        <v>4076719</v>
+        <v>1097840</v>
       </c>
       <c r="I288" s="22">
-        <v>4619962</v>
-[...1 lines deleted...]
-      <c r="J288" s="22"/>
+        <v>1192837</v>
+      </c>
+      <c r="J288" s="5">
+        <v>1287833</v>
+      </c>
       <c r="K288" s="22"/>
       <c r="L288" s="22"/>
       <c r="M288" s="22"/>
     </row>
     <row r="289" spans="1:13">
-      <c r="A289" s="37" t="s">
-[...5 lines deleted...]
-      <c r="M289" s="7"/>
+      <c r="A289" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B289" s="11">
+        <v>678609</v>
+      </c>
+      <c r="C289" s="11">
+        <v>1248821</v>
+      </c>
+      <c r="D289" s="11">
+        <v>1791376</v>
+      </c>
+      <c r="E289" s="5">
+        <v>2380266</v>
+      </c>
+      <c r="F289" s="22">
+        <v>2898573</v>
+      </c>
+      <c r="G289" s="52">
+        <v>3548750</v>
+      </c>
+      <c r="H289" s="22">
+        <v>4076719</v>
+      </c>
+      <c r="I289" s="22">
+        <v>4619962</v>
+      </c>
+      <c r="J289" s="5">
+        <v>5171437</v>
+      </c>
+      <c r="K289" s="22"/>
+      <c r="L289" s="22"/>
+      <c r="M289" s="22"/>
     </row>
     <row r="290" spans="1:13">
       <c r="A290" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="C290" s="32"/>
+      <c r="D290" s="32"/>
+      <c r="G290" s="26"/>
+      <c r="M290" s="7"/>
+    </row>
+    <row r="291" spans="1:13">
+      <c r="A291" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B290" s="11">
+      <c r="B291" s="11">
         <v>1216240</v>
       </c>
-      <c r="C290" s="11">
+      <c r="C291" s="11">
         <v>2415694</v>
       </c>
-      <c r="D290" s="11">
+      <c r="D291" s="11">
         <v>3638992</v>
       </c>
-      <c r="E290" s="5">
+      <c r="E291" s="5">
         <v>4802632</v>
       </c>
-      <c r="F290" s="22">
+      <c r="F291" s="22">
         <v>5678677</v>
       </c>
-      <c r="G290" s="53">
+      <c r="G291" s="52">
         <v>6627066</v>
       </c>
-      <c r="H290" s="22">
+      <c r="H291" s="22">
         <v>7549100</v>
       </c>
-      <c r="I290" s="22">
+      <c r="I291" s="22">
         <v>8536453</v>
       </c>
-      <c r="J290" s="22"/>
-[...32 lines deleted...]
-      <c r="J291" s="22"/>
+      <c r="J291" s="5">
+        <v>9507052</v>
+      </c>
       <c r="K291" s="22"/>
       <c r="L291" s="22"/>
       <c r="M291" s="22"/>
     </row>
     <row r="292" spans="1:13">
-      <c r="A292" s="39" t="s">
-        <v>55</v>
+      <c r="A292" s="38" t="s">
+        <v>14</v>
       </c>
       <c r="B292" s="11">
-        <v>1083</v>
+        <v>7276</v>
       </c>
       <c r="C292" s="11">
-        <v>10992</v>
+        <v>52516</v>
       </c>
       <c r="D292" s="11">
-        <v>20901</v>
+        <v>97755</v>
       </c>
       <c r="E292" s="5">
-        <v>30810</v>
+        <v>142995</v>
       </c>
       <c r="F292" s="22">
-        <v>31893</v>
-[...2 lines deleted...]
-        <v>32976</v>
+        <v>174332</v>
+      </c>
+      <c r="G292" s="52">
+        <v>205670</v>
       </c>
       <c r="H292" s="22">
-        <v>33134</v>
+        <v>240426</v>
       </c>
       <c r="I292" s="22">
-        <v>33292</v>
-[...1 lines deleted...]
-      <c r="J292" s="22"/>
+        <v>268999</v>
+      </c>
+      <c r="J292" s="5">
+        <v>297572</v>
+      </c>
       <c r="K292" s="22"/>
       <c r="L292" s="22"/>
       <c r="M292" s="22"/>
     </row>
     <row r="293" spans="1:13">
-      <c r="A293" s="38" t="s">
-        <v>56</v>
+      <c r="A293" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B293" s="11">
-        <v>142</v>
+        <v>1083</v>
       </c>
       <c r="C293" s="11">
-        <v>284</v>
+        <v>10992</v>
       </c>
       <c r="D293" s="11">
-        <v>426</v>
+        <v>20901</v>
       </c>
       <c r="E293" s="5">
-        <v>568</v>
+        <v>30810</v>
       </c>
       <c r="F293" s="22">
-        <v>710</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>31893</v>
+      </c>
+      <c r="G293" s="52">
+        <v>32976</v>
       </c>
       <c r="H293" s="22">
-        <v>852</v>
+        <v>33134</v>
       </c>
       <c r="I293" s="22">
-        <v>852</v>
-[...1 lines deleted...]
-      <c r="J293" s="22"/>
+        <v>33292</v>
+      </c>
+      <c r="J293" s="5">
+        <v>33450</v>
+      </c>
       <c r="K293" s="22"/>
       <c r="L293" s="22"/>
       <c r="M293" s="22"/>
     </row>
     <row r="294" spans="1:13">
       <c r="A294" s="38" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B294" s="11">
-        <v>29859</v>
+        <v>142</v>
       </c>
       <c r="C294" s="11">
-        <v>102206</v>
+        <v>284</v>
       </c>
       <c r="D294" s="11">
-        <v>174554</v>
+        <v>426</v>
       </c>
       <c r="E294" s="5">
-        <v>246901</v>
+        <v>568</v>
       </c>
       <c r="F294" s="22">
-        <v>267524</v>
-[...2 lines deleted...]
-        <v>288146</v>
+        <v>710</v>
+      </c>
+      <c r="G294" s="52">
+        <v>852</v>
       </c>
       <c r="H294" s="22">
-        <v>297834</v>
+        <v>852</v>
       </c>
       <c r="I294" s="22">
-        <v>334522</v>
-[...1 lines deleted...]
-      <c r="J294" s="22"/>
+        <v>852</v>
+      </c>
+      <c r="J294" s="5">
+        <v>852</v>
+      </c>
       <c r="K294" s="22"/>
       <c r="L294" s="22"/>
       <c r="M294" s="22"/>
     </row>
     <row r="295" spans="1:13">
       <c r="A295" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B295" s="11">
-        <v>27299</v>
+        <v>29859</v>
       </c>
       <c r="C295" s="11">
-        <v>63017</v>
+        <v>102206</v>
       </c>
       <c r="D295" s="11">
-        <v>98735</v>
+        <v>174554</v>
       </c>
       <c r="E295" s="5">
-        <v>134453</v>
+        <v>246901</v>
       </c>
       <c r="F295" s="22">
-        <v>160571</v>
-[...2 lines deleted...]
-        <v>186688</v>
+        <v>267524</v>
+      </c>
+      <c r="G295" s="52">
+        <v>288146</v>
       </c>
       <c r="H295" s="22">
-        <v>243338</v>
+        <v>297834</v>
       </c>
       <c r="I295" s="22">
-        <v>303184</v>
-[...1 lines deleted...]
-      <c r="J295" s="22"/>
+        <v>334522</v>
+      </c>
+      <c r="J295" s="5">
+        <v>371209</v>
+      </c>
       <c r="K295" s="22"/>
       <c r="L295" s="22"/>
       <c r="M295" s="22"/>
     </row>
     <row r="296" spans="1:13">
       <c r="A296" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B296" s="11">
-        <v>1042</v>
+        <v>27299</v>
       </c>
       <c r="C296" s="11">
-        <v>2084</v>
+        <v>63017</v>
       </c>
       <c r="D296" s="11">
-        <v>3126</v>
+        <v>98735</v>
       </c>
       <c r="E296" s="5">
-        <v>4168</v>
+        <v>134453</v>
       </c>
       <c r="F296" s="22">
-        <v>5210</v>
-[...2 lines deleted...]
-        <v>6252</v>
+        <v>160571</v>
+      </c>
+      <c r="G296" s="52">
+        <v>186688</v>
       </c>
       <c r="H296" s="22">
-        <v>8924</v>
+        <v>243338</v>
       </c>
       <c r="I296" s="22">
-        <v>11596</v>
-[...1 lines deleted...]
-      <c r="J296" s="22"/>
+        <v>303184</v>
+      </c>
+      <c r="J296" s="5">
+        <v>363030</v>
+      </c>
       <c r="K296" s="22"/>
       <c r="L296" s="22"/>
       <c r="M296" s="22"/>
     </row>
     <row r="297" spans="1:13">
       <c r="A297" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B297" s="11">
-        <v>105518</v>
+        <v>1042</v>
       </c>
       <c r="C297" s="11">
-        <v>209443</v>
+        <v>2084</v>
       </c>
       <c r="D297" s="11">
-        <v>313369</v>
+        <v>3126</v>
       </c>
       <c r="E297" s="5">
-        <v>417294</v>
+        <v>4168</v>
       </c>
       <c r="F297" s="22">
-        <v>500236</v>
-[...2 lines deleted...]
-        <v>583178</v>
+        <v>5210</v>
+      </c>
+      <c r="G297" s="52">
+        <v>6252</v>
       </c>
       <c r="H297" s="22">
-        <v>674715</v>
+        <v>8924</v>
       </c>
       <c r="I297" s="22">
-        <v>786060</v>
-[...1 lines deleted...]
-      <c r="J297" s="22"/>
+        <v>11596</v>
+      </c>
+      <c r="J297" s="5">
+        <v>14268</v>
+      </c>
       <c r="K297" s="22"/>
       <c r="L297" s="22"/>
       <c r="M297" s="22"/>
     </row>
     <row r="298" spans="1:13">
       <c r="A298" s="38" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B298" s="11">
-        <v>488247</v>
+        <v>105518</v>
       </c>
       <c r="C298" s="11">
-        <v>1065018</v>
+        <v>209443</v>
       </c>
       <c r="D298" s="11">
-        <v>1665633</v>
+        <v>313369</v>
       </c>
       <c r="E298" s="5">
-        <v>2206589</v>
+        <v>417294</v>
       </c>
       <c r="F298" s="22">
-        <v>2725522</v>
-[...2 lines deleted...]
-        <v>3316798</v>
+        <v>500236</v>
+      </c>
+      <c r="G298" s="52">
+        <v>583178</v>
       </c>
       <c r="H298" s="22">
-        <v>3862403</v>
+        <v>674715</v>
       </c>
       <c r="I298" s="22">
-        <v>4382001</v>
-[...1 lines deleted...]
-      <c r="J298" s="22"/>
+        <v>786060</v>
+      </c>
+      <c r="J298" s="5">
+        <v>897404</v>
+      </c>
       <c r="K298" s="22"/>
       <c r="L298" s="22"/>
       <c r="M298" s="22"/>
     </row>
     <row r="299" spans="1:13">
       <c r="A299" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B299" s="11">
-        <v>1969</v>
+        <v>488247</v>
       </c>
       <c r="C299" s="11">
-        <v>3938</v>
+        <v>1065018</v>
       </c>
       <c r="D299" s="11">
-        <v>5907</v>
+        <v>1665633</v>
       </c>
       <c r="E299" s="5">
-        <v>7876</v>
+        <v>2206589</v>
       </c>
       <c r="F299" s="22">
-        <v>9845</v>
-[...2 lines deleted...]
-        <v>11814</v>
+        <v>2725522</v>
+      </c>
+      <c r="G299" s="52">
+        <v>3316798</v>
       </c>
       <c r="H299" s="22">
-        <v>15145</v>
+        <v>3862403</v>
       </c>
       <c r="I299" s="22">
-        <v>18476</v>
-[...1 lines deleted...]
-      <c r="J299" s="22"/>
+        <v>4382001</v>
+      </c>
+      <c r="J299" s="5">
+        <v>4884846</v>
+      </c>
       <c r="K299" s="22"/>
       <c r="L299" s="22"/>
       <c r="M299" s="22"/>
     </row>
-    <row r="300" spans="1:13" ht="12.75" customHeight="1">
+    <row r="300" spans="1:13">
       <c r="A300" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B300" s="11">
-        <v>553805</v>
+        <v>1969</v>
       </c>
       <c r="C300" s="11">
-        <v>906197</v>
+        <v>3938</v>
       </c>
       <c r="D300" s="11">
-        <v>1258589</v>
+        <v>5907</v>
       </c>
       <c r="E300" s="5">
-        <v>1610981</v>
+        <v>7876</v>
       </c>
       <c r="F300" s="22">
-        <v>1802839</v>
-[...2 lines deleted...]
-        <v>1994697</v>
+        <v>9845</v>
+      </c>
+      <c r="G300" s="52">
+        <v>11814</v>
       </c>
       <c r="H300" s="22">
-        <v>2172335</v>
+        <v>15145</v>
       </c>
       <c r="I300" s="22">
-        <v>2397478</v>
-[...1 lines deleted...]
-      <c r="J300" s="22"/>
+        <v>18476</v>
+      </c>
+      <c r="J300" s="5">
+        <v>21807</v>
+      </c>
       <c r="K300" s="22"/>
       <c r="L300" s="22"/>
       <c r="M300" s="22"/>
     </row>
-    <row r="301" spans="1:13" ht="21.6">
-      <c r="A301" s="37" t="s">
+    <row r="301" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A301" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B301" s="11">
+        <v>553805</v>
+      </c>
+      <c r="C301" s="11">
+        <v>906197</v>
+      </c>
+      <c r="D301" s="11">
+        <v>1258589</v>
+      </c>
+      <c r="E301" s="5">
+        <v>1610981</v>
+      </c>
+      <c r="F301" s="22">
+        <v>1802839</v>
+      </c>
+      <c r="G301" s="52">
+        <v>1994697</v>
+      </c>
+      <c r="H301" s="22">
+        <v>2172335</v>
+      </c>
+      <c r="I301" s="22">
+        <v>2397478</v>
+      </c>
+      <c r="J301" s="5">
+        <v>2622621</v>
+      </c>
+      <c r="K301" s="22"/>
+      <c r="L301" s="22"/>
+      <c r="M301" s="22"/>
+    </row>
+    <row r="302" spans="1:13" ht="21.6">
+      <c r="A302" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="C301" s="32"/>
-[...11 lines deleted...]
-      <c r="A302" s="37" t="s">
+      <c r="C302" s="32"/>
+      <c r="D302" s="32"/>
+      <c r="F302" s="8"/>
+      <c r="G302" s="27"/>
+      <c r="H302" s="14"/>
+      <c r="I302" s="14"/>
+      <c r="J302" s="14"/>
+      <c r="K302" s="4"/>
+      <c r="L302" s="4"/>
+      <c r="M302" s="4"/>
+    </row>
+    <row r="303" spans="1:13">
+      <c r="A303" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B302" s="11">
+      <c r="B303" s="11">
         <v>328111</v>
       </c>
-      <c r="C302" s="11">
+      <c r="C303" s="11">
         <v>1678649</v>
       </c>
-      <c r="D302" s="11">
+      <c r="D303" s="11">
         <v>2941941</v>
       </c>
-      <c r="E302" s="5">
+      <c r="E303" s="5">
         <v>4511715</v>
       </c>
-      <c r="F302" s="22">
+      <c r="F303" s="22">
         <v>4840917</v>
       </c>
-      <c r="G302" s="53">
+      <c r="G303" s="52">
         <v>5231351</v>
       </c>
-      <c r="H302" s="22">
+      <c r="H303" s="22">
         <v>5585040</v>
       </c>
-      <c r="I302" s="22">
+      <c r="I303" s="22">
         <v>5939911</v>
       </c>
-      <c r="J302" s="22"/>
-[...32 lines deleted...]
-      <c r="J303" s="22"/>
+      <c r="J303" s="5">
+        <v>6287979</v>
+      </c>
       <c r="K303" s="22"/>
       <c r="L303" s="22"/>
       <c r="M303" s="22"/>
     </row>
     <row r="304" spans="1:13">
       <c r="A304" s="38" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="B304" s="11">
-        <v>6206</v>
+        <v>5217</v>
       </c>
       <c r="C304" s="11">
-        <v>7647</v>
+        <v>10434</v>
       </c>
       <c r="D304" s="11">
-        <v>9087</v>
+        <v>15651</v>
       </c>
       <c r="E304" s="5">
-        <v>10527</v>
+        <v>20868</v>
       </c>
       <c r="F304" s="22">
-        <v>10527</v>
-[...2 lines deleted...]
-        <v>10527</v>
+        <v>26085</v>
+      </c>
+      <c r="G304" s="52">
+        <v>31302</v>
       </c>
       <c r="H304" s="22">
-        <v>10527</v>
+        <v>36389</v>
       </c>
       <c r="I304" s="22">
-        <v>11287</v>
-[...1 lines deleted...]
-      <c r="J304" s="22"/>
+        <v>41828</v>
+      </c>
+      <c r="J304" s="5">
+        <v>47266</v>
+      </c>
       <c r="K304" s="22"/>
       <c r="L304" s="22"/>
       <c r="M304" s="22"/>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" s="38" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B305" s="11">
-        <v>500</v>
+        <v>6206</v>
       </c>
       <c r="C305" s="11">
-        <v>1000</v>
+        <v>7647</v>
       </c>
       <c r="D305" s="11">
-        <v>1500</v>
+        <v>9087</v>
       </c>
       <c r="E305" s="5">
-        <v>2000</v>
+        <v>10527</v>
       </c>
       <c r="F305" s="22">
-        <v>2500</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>10527</v>
+      </c>
+      <c r="G305" s="52">
+        <v>10527</v>
       </c>
       <c r="H305" s="22">
-        <v>3465</v>
+        <v>10527</v>
       </c>
       <c r="I305" s="22">
-        <v>3930</v>
-[...1 lines deleted...]
-      <c r="J305" s="22"/>
+        <v>11287</v>
+      </c>
+      <c r="J305" s="5">
+        <v>12047</v>
+      </c>
       <c r="K305" s="22"/>
       <c r="L305" s="22"/>
       <c r="M305" s="22"/>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="38" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B306" s="11">
-        <v>7572</v>
+        <v>500</v>
       </c>
       <c r="C306" s="11">
-        <v>15144</v>
+        <v>1000</v>
       </c>
       <c r="D306" s="11">
-        <v>22716</v>
+        <v>1500</v>
       </c>
       <c r="E306" s="5">
-        <v>30288</v>
+        <v>2000</v>
       </c>
       <c r="F306" s="22">
-        <v>37872</v>
-[...2 lines deleted...]
-        <v>45457</v>
+        <v>2500</v>
+      </c>
+      <c r="G306" s="52">
+        <v>3000</v>
       </c>
       <c r="H306" s="22">
-        <v>47362</v>
+        <v>3465</v>
       </c>
       <c r="I306" s="22">
-        <v>49471</v>
-[...1 lines deleted...]
-      <c r="J306" s="22"/>
+        <v>3930</v>
+      </c>
+      <c r="J306" s="5">
+        <v>4395</v>
+      </c>
       <c r="K306" s="22"/>
       <c r="L306" s="22"/>
       <c r="M306" s="22"/>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B307" s="11">
-        <v>17479</v>
+        <v>7572</v>
       </c>
       <c r="C307" s="11">
-        <v>38764</v>
+        <v>15144</v>
       </c>
       <c r="D307" s="11">
-        <v>60048</v>
+        <v>22716</v>
       </c>
       <c r="E307" s="5">
-        <v>81332</v>
+        <v>30288</v>
       </c>
       <c r="F307" s="22">
-        <v>98000</v>
-[...2 lines deleted...]
-        <v>114667</v>
+        <v>37872</v>
+      </c>
+      <c r="G307" s="52">
+        <v>45457</v>
       </c>
       <c r="H307" s="22">
-        <v>122320</v>
+        <v>47362</v>
       </c>
       <c r="I307" s="22">
-        <v>130044</v>
-[...1 lines deleted...]
-      <c r="J307" s="22"/>
+        <v>49471</v>
+      </c>
+      <c r="J307" s="5">
+        <v>51580</v>
+      </c>
       <c r="K307" s="22"/>
       <c r="L307" s="22"/>
       <c r="M307" s="22"/>
     </row>
     <row r="308" spans="1:13">
       <c r="A308" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B308" s="11">
-        <v>706</v>
+        <v>17479</v>
       </c>
       <c r="C308" s="11">
-        <v>2008</v>
+        <v>38764</v>
       </c>
       <c r="D308" s="11">
-        <v>3310</v>
+        <v>60048</v>
       </c>
       <c r="E308" s="5">
-        <v>4611</v>
+        <v>81332</v>
       </c>
       <c r="F308" s="22">
-        <v>4652</v>
-[...2 lines deleted...]
-        <v>4692</v>
+        <v>98000</v>
+      </c>
+      <c r="G308" s="52">
+        <v>114667</v>
       </c>
       <c r="H308" s="22">
-        <v>4732</v>
+        <v>122320</v>
       </c>
       <c r="I308" s="22">
-        <v>6764</v>
-[...1 lines deleted...]
-      <c r="J308" s="22"/>
+        <v>130044</v>
+      </c>
+      <c r="J308" s="5">
+        <v>137768</v>
+      </c>
       <c r="K308" s="22"/>
       <c r="L308" s="22"/>
       <c r="M308" s="22"/>
     </row>
     <row r="309" spans="1:13">
       <c r="A309" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B309" s="11">
-        <v>131150</v>
+        <v>706</v>
       </c>
       <c r="C309" s="11">
-        <v>242423</v>
+        <v>2008</v>
       </c>
       <c r="D309" s="11">
-        <v>353591</v>
+        <v>3310</v>
       </c>
       <c r="E309" s="5">
-        <v>464865</v>
+        <v>4611</v>
       </c>
       <c r="F309" s="22">
-        <v>581121</v>
-[...2 lines deleted...]
-        <v>697484</v>
+        <v>4652</v>
+      </c>
+      <c r="G309" s="52">
+        <v>4692</v>
       </c>
       <c r="H309" s="22">
-        <v>818177</v>
+        <v>4732</v>
       </c>
       <c r="I309" s="22">
-        <v>910203</v>
-[...1 lines deleted...]
-      <c r="J309" s="22"/>
+        <v>6764</v>
+      </c>
+      <c r="J309" s="5">
+        <v>8795</v>
+      </c>
       <c r="K309" s="22"/>
       <c r="L309" s="22"/>
       <c r="M309" s="22"/>
     </row>
     <row r="310" spans="1:13">
-      <c r="A310" s="55" t="s">
-[...21 lines deleted...]
-        <v>16</v>
+      <c r="A310" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B310" s="11">
+        <v>131150</v>
+      </c>
+      <c r="C310" s="11">
+        <v>242423</v>
+      </c>
+      <c r="D310" s="11">
+        <v>353591</v>
+      </c>
+      <c r="E310" s="5">
+        <v>464865</v>
+      </c>
+      <c r="F310" s="22">
+        <v>581121</v>
+      </c>
+      <c r="G310" s="52">
+        <v>697484</v>
+      </c>
+      <c r="H310" s="22">
+        <v>818177</v>
       </c>
       <c r="I310" s="22">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="J310" s="22"/>
+        <v>910203</v>
+      </c>
+      <c r="J310" s="5">
+        <v>1002229</v>
+      </c>
       <c r="K310" s="22"/>
       <c r="L310" s="22"/>
       <c r="M310" s="22"/>
     </row>
     <row r="311" spans="1:13">
-      <c r="A311" s="38" t="s">
-[...21 lines deleted...]
-        <v>50648</v>
+      <c r="A311" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="B311" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C311" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D311" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E311" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F311" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G311" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="H311" s="22" t="s">
+        <v>16</v>
       </c>
       <c r="I311" s="22">
-        <v>56153</v>
-[...1 lines deleted...]
-      <c r="J311" s="22"/>
+        <v>46</v>
+      </c>
+      <c r="J311" s="5">
+        <v>92</v>
+      </c>
       <c r="K311" s="22"/>
       <c r="L311" s="22"/>
       <c r="M311" s="22"/>
     </row>
     <row r="312" spans="1:13">
       <c r="A312" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B312" s="11">
-        <v>425</v>
+        <v>5638</v>
       </c>
       <c r="C312" s="11">
-        <v>1174</v>
+        <v>15771</v>
       </c>
       <c r="D312" s="11">
-        <v>1924</v>
+        <v>25904</v>
       </c>
       <c r="E312" s="5">
-        <v>2673</v>
+        <v>36037</v>
       </c>
       <c r="F312" s="22">
-        <v>3058</v>
-[...2 lines deleted...]
-        <v>3443</v>
+        <v>42197</v>
+      </c>
+      <c r="G312" s="52">
+        <v>48358</v>
       </c>
       <c r="H312" s="22">
-        <v>3443</v>
+        <v>50648</v>
       </c>
       <c r="I312" s="22">
-        <v>3684</v>
-[...1 lines deleted...]
-      <c r="J312" s="22"/>
+        <v>56153</v>
+      </c>
+      <c r="J312" s="5">
+        <v>61659</v>
+      </c>
       <c r="K312" s="22"/>
       <c r="L312" s="22"/>
       <c r="M312" s="22"/>
     </row>
     <row r="313" spans="1:13">
       <c r="A313" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B313" s="11">
-        <v>153217</v>
+        <v>425</v>
       </c>
       <c r="C313" s="11">
-        <v>1344284</v>
+        <v>1174</v>
       </c>
       <c r="D313" s="11">
-        <v>2448210</v>
+        <v>1924</v>
       </c>
       <c r="E313" s="5">
-        <v>3858513</v>
+        <v>2673</v>
       </c>
       <c r="F313" s="22">
-        <v>4034905</v>
-[...2 lines deleted...]
-        <v>4272421</v>
+        <v>3058</v>
+      </c>
+      <c r="G313" s="52">
+        <v>3443</v>
       </c>
       <c r="H313" s="22">
-        <v>4487977</v>
+        <v>3443</v>
       </c>
       <c r="I313" s="22">
-        <v>4726504</v>
-[...1 lines deleted...]
-      <c r="J313" s="22"/>
+        <v>3684</v>
+      </c>
+      <c r="J313" s="5">
+        <v>3925</v>
+      </c>
       <c r="K313" s="22"/>
       <c r="L313" s="22"/>
       <c r="M313" s="22"/>
     </row>
-    <row r="314" spans="1:13" ht="36.6" customHeight="1">
-      <c r="A314" s="37" t="s">
+    <row r="314" spans="1:13">
+      <c r="A314" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B314" s="11">
+        <v>153217</v>
+      </c>
+      <c r="C314" s="11">
+        <v>1344284</v>
+      </c>
+      <c r="D314" s="11">
+        <v>2448210</v>
+      </c>
+      <c r="E314" s="5">
+        <v>3858513</v>
+      </c>
+      <c r="F314" s="22">
+        <v>4034905</v>
+      </c>
+      <c r="G314" s="52">
+        <v>4272421</v>
+      </c>
+      <c r="H314" s="22">
+        <v>4487977</v>
+      </c>
+      <c r="I314" s="22">
+        <v>4726504</v>
+      </c>
+      <c r="J314" s="5">
+        <v>4958226</v>
+      </c>
+      <c r="K314" s="22"/>
+      <c r="L314" s="22"/>
+      <c r="M314" s="22"/>
+    </row>
+    <row r="315" spans="1:13" ht="36.6" customHeight="1">
+      <c r="A315" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="C314" s="32"/>
-[...10 lines deleted...]
-      <c r="A315" s="37" t="s">
+      <c r="C315" s="32"/>
+      <c r="D315" s="32"/>
+      <c r="F315" s="10"/>
+      <c r="G315" s="28"/>
+      <c r="H315" s="15"/>
+      <c r="J315" s="15"/>
+      <c r="K315" s="5"/>
+      <c r="L315" s="5"/>
+      <c r="M315" s="5"/>
+    </row>
+    <row r="316" spans="1:13">
+      <c r="A316" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B315" s="11">
+      <c r="B316" s="11">
         <v>20585430</v>
       </c>
-      <c r="C315" s="11">
+      <c r="C316" s="11">
         <v>40225961</v>
       </c>
-      <c r="D315" s="11">
+      <c r="D316" s="11">
         <v>60041692</v>
       </c>
-      <c r="E315" s="5">
+      <c r="E316" s="5">
         <v>78028996</v>
       </c>
-      <c r="F315" s="22">
+      <c r="F316" s="22">
         <v>96606530</v>
       </c>
-      <c r="G315" s="53">
+      <c r="G316" s="52">
         <v>115303956</v>
       </c>
-      <c r="H315" s="22">
+      <c r="H316" s="22">
         <v>135089270</v>
       </c>
-      <c r="I315" s="22">
+      <c r="I316" s="22">
         <v>154304370</v>
       </c>
-      <c r="J315" s="22"/>
-[...32 lines deleted...]
-      <c r="J316" s="22"/>
+      <c r="J316" s="5">
+        <v>172278966</v>
+      </c>
       <c r="K316" s="22"/>
       <c r="L316" s="22"/>
       <c r="M316" s="22"/>
     </row>
     <row r="317" spans="1:13">
-      <c r="A317" s="39" t="s">
-        <v>55</v>
+      <c r="A317" s="38" t="s">
+        <v>14</v>
       </c>
       <c r="B317" s="11">
-        <v>284720</v>
+        <v>3899353</v>
       </c>
       <c r="C317" s="11">
-        <v>548610</v>
+        <v>7159117</v>
       </c>
       <c r="D317" s="11">
-        <v>981311</v>
+        <v>10884837</v>
       </c>
       <c r="E317" s="5">
-        <v>1379888</v>
+        <v>14422618</v>
       </c>
       <c r="F317" s="22">
-        <v>1826793</v>
-[...2 lines deleted...]
-        <v>2250608</v>
+        <v>18935516</v>
+      </c>
+      <c r="G317" s="52">
+        <v>23593113</v>
       </c>
       <c r="H317" s="22">
-        <v>2735945</v>
+        <v>28424529</v>
       </c>
       <c r="I317" s="22">
-        <v>3195803</v>
-[...1 lines deleted...]
-      <c r="J317" s="22"/>
+        <v>33049259</v>
+      </c>
+      <c r="J317" s="5">
+        <v>36509103</v>
+      </c>
       <c r="K317" s="22"/>
       <c r="L317" s="22"/>
       <c r="M317" s="22"/>
     </row>
     <row r="318" spans="1:13">
-      <c r="A318" s="38" t="s">
-        <v>56</v>
+      <c r="A318" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B318" s="11">
-        <v>64182</v>
+        <v>284720</v>
       </c>
       <c r="C318" s="11">
-        <v>143740</v>
+        <v>548610</v>
       </c>
       <c r="D318" s="11">
-        <v>223737</v>
+        <v>981311</v>
       </c>
       <c r="E318" s="5">
-        <v>300751</v>
+        <v>1379888</v>
       </c>
       <c r="F318" s="22">
-        <v>380454</v>
-[...2 lines deleted...]
-        <v>465062</v>
+        <v>1826793</v>
+      </c>
+      <c r="G318" s="52">
+        <v>2250608</v>
       </c>
       <c r="H318" s="22">
-        <v>550671</v>
+        <v>2735945</v>
       </c>
       <c r="I318" s="22">
-        <v>611480</v>
-[...1 lines deleted...]
-      <c r="J318" s="22"/>
+        <v>3195803</v>
+      </c>
+      <c r="J318" s="5">
+        <v>3652123</v>
+      </c>
       <c r="K318" s="22"/>
       <c r="L318" s="22"/>
       <c r="M318" s="22"/>
     </row>
     <row r="319" spans="1:13">
       <c r="A319" s="38" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B319" s="11">
-        <v>2126069</v>
+        <v>64182</v>
       </c>
       <c r="C319" s="11">
-        <v>4415568</v>
+        <v>143740</v>
       </c>
       <c r="D319" s="11">
-        <v>6627274</v>
+        <v>223737</v>
       </c>
       <c r="E319" s="5">
-        <v>8819809</v>
+        <v>300751</v>
       </c>
       <c r="F319" s="22">
-        <v>10767931</v>
-[...2 lines deleted...]
-        <v>12358680</v>
+        <v>380454</v>
+      </c>
+      <c r="G319" s="52">
+        <v>465062</v>
       </c>
       <c r="H319" s="22">
-        <v>14019284</v>
+        <v>550671</v>
       </c>
       <c r="I319" s="22">
-        <v>15824275</v>
-[...1 lines deleted...]
-      <c r="J319" s="22"/>
+        <v>611480</v>
+      </c>
+      <c r="J319" s="5">
+        <v>662809</v>
+      </c>
       <c r="K319" s="22"/>
       <c r="L319" s="22"/>
       <c r="M319" s="22"/>
     </row>
     <row r="320" spans="1:13">
       <c r="A320" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B320" s="11">
-        <v>832430</v>
+        <v>2126069</v>
       </c>
       <c r="C320" s="11">
-        <v>1775348</v>
+        <v>4415568</v>
       </c>
       <c r="D320" s="11">
-        <v>3012004</v>
+        <v>6627274</v>
       </c>
       <c r="E320" s="5">
-        <v>3825588</v>
+        <v>8819809</v>
       </c>
       <c r="F320" s="22">
-        <v>4392452</v>
-[...2 lines deleted...]
-        <v>4815410</v>
+        <v>10767931</v>
+      </c>
+      <c r="G320" s="52">
+        <v>12358680</v>
       </c>
       <c r="H320" s="22">
-        <v>5213905</v>
+        <v>14019284</v>
       </c>
       <c r="I320" s="22">
-        <v>5665258</v>
-[...1 lines deleted...]
-      <c r="J320" s="22"/>
+        <v>15824275</v>
+      </c>
+      <c r="J320" s="5">
+        <v>17601787</v>
+      </c>
       <c r="K320" s="22"/>
       <c r="L320" s="22"/>
       <c r="M320" s="22"/>
     </row>
     <row r="321" spans="1:23">
       <c r="A321" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B321" s="11">
-        <v>1568089</v>
+        <v>832430</v>
       </c>
       <c r="C321" s="11">
-        <v>2945377</v>
+        <v>1775348</v>
       </c>
       <c r="D321" s="11">
-        <v>4340197</v>
+        <v>3012004</v>
       </c>
       <c r="E321" s="5">
-        <v>5607511</v>
+        <v>3825588</v>
       </c>
       <c r="F321" s="22">
-        <v>7361583</v>
-[...2 lines deleted...]
-        <v>9213640</v>
+        <v>4392452</v>
+      </c>
+      <c r="G321" s="52">
+        <v>4815410</v>
       </c>
       <c r="H321" s="22">
-        <v>11470615</v>
+        <v>5213905</v>
       </c>
       <c r="I321" s="22">
-        <v>13222328</v>
-[...1 lines deleted...]
-      <c r="J321" s="22"/>
+        <v>5665258</v>
+      </c>
+      <c r="J321" s="5">
+        <v>6069638</v>
+      </c>
       <c r="K321" s="22"/>
       <c r="L321" s="22"/>
       <c r="M321" s="22"/>
     </row>
     <row r="322" spans="1:23">
       <c r="A322" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B322" s="11">
-        <v>6122300</v>
+        <v>1568089</v>
       </c>
       <c r="C322" s="11">
-        <v>12211192</v>
+        <v>2945377</v>
       </c>
       <c r="D322" s="11">
-        <v>17760588</v>
+        <v>4340197</v>
       </c>
       <c r="E322" s="5">
-        <v>22967634</v>
+        <v>5607511</v>
       </c>
       <c r="F322" s="22">
-        <v>27663434</v>
-[...2 lines deleted...]
-        <v>32764001</v>
+        <v>7361583</v>
+      </c>
+      <c r="G322" s="52">
+        <v>9213640</v>
       </c>
       <c r="H322" s="22">
-        <v>38222127</v>
+        <v>11470615</v>
       </c>
       <c r="I322" s="22">
-        <v>43889768</v>
-[...1 lines deleted...]
-      <c r="J322" s="22"/>
+        <v>13222328</v>
+      </c>
+      <c r="J322" s="5">
+        <v>14689880</v>
+      </c>
       <c r="K322" s="22"/>
       <c r="L322" s="22"/>
       <c r="M322" s="22"/>
     </row>
     <row r="323" spans="1:23">
       <c r="A323" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B323" s="11">
-        <v>40706</v>
+        <v>6122300</v>
       </c>
       <c r="C323" s="11">
-        <v>83833</v>
+        <v>12211192</v>
       </c>
       <c r="D323" s="11">
-        <v>129642</v>
+        <v>17760588</v>
       </c>
       <c r="E323" s="5">
-        <v>176093</v>
+        <v>22967634</v>
       </c>
       <c r="F323" s="22">
-        <v>219301</v>
-[...2 lines deleted...]
-        <v>261586</v>
+        <v>27663434</v>
+      </c>
+      <c r="G323" s="52">
+        <v>32764001</v>
       </c>
       <c r="H323" s="22">
-        <v>302607</v>
+        <v>38222127</v>
       </c>
       <c r="I323" s="22">
-        <v>352727</v>
-[...1 lines deleted...]
-      <c r="J323" s="22"/>
+        <v>43889768</v>
+      </c>
+      <c r="J323" s="5">
+        <v>49365224</v>
+      </c>
       <c r="K323" s="22"/>
       <c r="L323" s="22"/>
       <c r="M323" s="22"/>
     </row>
     <row r="324" spans="1:23">
       <c r="A324" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B324" s="11">
-        <v>1621542</v>
+        <v>40706</v>
       </c>
       <c r="C324" s="11">
-        <v>3083043</v>
+        <v>83833</v>
       </c>
       <c r="D324" s="11">
-        <v>4507760</v>
+        <v>129642</v>
       </c>
       <c r="E324" s="5">
-        <v>5777192</v>
+        <v>176093</v>
       </c>
       <c r="F324" s="22">
-        <v>7024839</v>
-[...2 lines deleted...]
-        <v>8378227</v>
+        <v>219301</v>
+      </c>
+      <c r="G324" s="52">
+        <v>261586</v>
       </c>
       <c r="H324" s="22">
-        <v>9795460</v>
+        <v>302607</v>
       </c>
       <c r="I324" s="22">
-        <v>11179340</v>
-[...1 lines deleted...]
-      <c r="J324" s="22"/>
+        <v>352727</v>
+      </c>
+      <c r="J324" s="5">
+        <v>399942</v>
+      </c>
       <c r="K324" s="22"/>
       <c r="L324" s="22"/>
       <c r="M324" s="22"/>
     </row>
     <row r="325" spans="1:23">
       <c r="A325" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B325" s="11">
-        <v>255307</v>
+        <v>1621542</v>
       </c>
       <c r="C325" s="11">
-        <v>447494</v>
+        <v>3083043</v>
       </c>
       <c r="D325" s="11">
-        <v>778914</v>
+        <v>4507760</v>
       </c>
       <c r="E325" s="5">
-        <v>1105085</v>
+        <v>5777192</v>
       </c>
       <c r="F325" s="22">
-        <v>1459260</v>
-[...2 lines deleted...]
-        <v>1686320</v>
+        <v>7024839</v>
+      </c>
+      <c r="G325" s="52">
+        <v>8378227</v>
       </c>
       <c r="H325" s="22">
-        <v>1935775</v>
+        <v>9795460</v>
       </c>
       <c r="I325" s="22">
-        <v>2091026</v>
-[...1 lines deleted...]
-      <c r="J325" s="22"/>
+        <v>11179340</v>
+      </c>
+      <c r="J325" s="5">
+        <v>12481791</v>
+      </c>
       <c r="K325" s="22"/>
       <c r="L325" s="22"/>
       <c r="M325" s="22"/>
     </row>
     <row r="326" spans="1:23">
       <c r="A326" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B326" s="11">
-        <v>3770730</v>
+        <v>255307</v>
       </c>
       <c r="C326" s="11">
-        <v>7412639</v>
+        <v>447494</v>
       </c>
       <c r="D326" s="11">
-        <v>10795429</v>
+        <v>778914</v>
       </c>
       <c r="E326" s="5">
-        <v>13646825</v>
+        <v>1105085</v>
       </c>
       <c r="F326" s="22">
-        <v>16574966</v>
-[...2 lines deleted...]
-        <v>19517309</v>
+        <v>1459260</v>
+      </c>
+      <c r="G326" s="52">
+        <v>1686320</v>
       </c>
       <c r="H326" s="22">
-        <v>22418350</v>
+        <v>1935775</v>
       </c>
       <c r="I326" s="22">
-        <v>25223106</v>
-[...1 lines deleted...]
-      <c r="J326" s="22"/>
+        <v>2091026</v>
+      </c>
+      <c r="J326" s="5">
+        <v>2360583</v>
+      </c>
       <c r="K326" s="22"/>
       <c r="L326" s="22"/>
       <c r="M326" s="22"/>
     </row>
-    <row r="327" spans="1:23" ht="33.6" customHeight="1">
-      <c r="A327" s="37" t="s">
+    <row r="327" spans="1:23">
+      <c r="A327" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B327" s="11">
+        <v>3770730</v>
+      </c>
+      <c r="C327" s="11">
+        <v>7412639</v>
+      </c>
+      <c r="D327" s="11">
+        <v>10795429</v>
+      </c>
+      <c r="E327" s="5">
+        <v>13646825</v>
+      </c>
+      <c r="F327" s="22">
+        <v>16574966</v>
+      </c>
+      <c r="G327" s="52">
+        <v>19517309</v>
+      </c>
+      <c r="H327" s="22">
+        <v>22418350</v>
+      </c>
+      <c r="I327" s="22">
+        <v>25223106</v>
+      </c>
+      <c r="J327" s="5">
+        <v>28486086</v>
+      </c>
+      <c r="K327" s="22"/>
+      <c r="L327" s="22"/>
+      <c r="M327" s="22"/>
+    </row>
+    <row r="328" spans="1:23" ht="33.6" customHeight="1">
+      <c r="A328" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="C327" s="32"/>
-[...5 lines deleted...]
-      <c r="A328" s="37" t="s">
+      <c r="C328" s="32"/>
+      <c r="D328" s="32"/>
+      <c r="G328" s="26"/>
+      <c r="H328" s="15"/>
+    </row>
+    <row r="329" spans="1:23">
+      <c r="A329" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B328" s="11">
+      <c r="B329" s="11">
         <v>15831530</v>
       </c>
-      <c r="C328" s="11">
+      <c r="C329" s="11">
         <v>30500160</v>
       </c>
-      <c r="D328" s="11">
+      <c r="D329" s="11">
         <v>45821506</v>
       </c>
-      <c r="E328" s="5">
+      <c r="E329" s="5">
         <v>60871788</v>
       </c>
-      <c r="F328" s="22">
+      <c r="F329" s="22">
         <v>77691194</v>
       </c>
-      <c r="G328" s="53">
+      <c r="G329" s="52">
         <v>95038284</v>
       </c>
-      <c r="H328" s="22">
+      <c r="H329" s="22">
         <v>113597194</v>
       </c>
-      <c r="I328" s="22">
+      <c r="I329" s="22">
         <v>131830840</v>
       </c>
-      <c r="J328" s="22"/>
-[...42 lines deleted...]
-      <c r="J329" s="22"/>
+      <c r="J329" s="5">
+        <v>148834104</v>
+      </c>
       <c r="K329" s="22"/>
       <c r="L329" s="22"/>
       <c r="M329" s="22"/>
       <c r="N329" s="19"/>
       <c r="O329" s="19"/>
       <c r="P329" s="19"/>
       <c r="Q329" s="19"/>
       <c r="R329" s="19"/>
       <c r="S329" s="19"/>
       <c r="T329" s="19"/>
       <c r="U329" s="19"/>
       <c r="V329" s="19"/>
       <c r="W329" s="19"/>
     </row>
     <row r="330" spans="1:23">
-      <c r="A330" s="39" t="s">
-        <v>55</v>
+      <c r="A330" s="38" t="s">
+        <v>14</v>
       </c>
       <c r="B330" s="11">
-        <v>151536</v>
+        <v>2624754</v>
       </c>
       <c r="C330" s="11">
-        <v>304572</v>
+        <v>4614945</v>
       </c>
       <c r="D330" s="11">
-        <v>633653</v>
+        <v>7189631</v>
       </c>
       <c r="E330" s="5">
-        <v>959404</v>
+        <v>9810022</v>
       </c>
       <c r="F330" s="22">
-        <v>1313027</v>
-[...2 lines deleted...]
-        <v>1643695</v>
+        <v>13937287</v>
+      </c>
+      <c r="G330" s="52">
+        <v>18308272</v>
       </c>
       <c r="H330" s="22">
-        <v>2035865</v>
+        <v>22867691</v>
       </c>
       <c r="I330" s="22">
-        <v>2436060</v>
-[...1 lines deleted...]
-      <c r="J330" s="22"/>
+        <v>27186189</v>
+      </c>
+      <c r="J330" s="5">
+        <v>30421330</v>
+      </c>
       <c r="K330" s="22"/>
       <c r="L330" s="22"/>
       <c r="M330" s="22"/>
       <c r="N330" s="19"/>
       <c r="O330" s="19"/>
       <c r="P330" s="19"/>
       <c r="Q330" s="19"/>
       <c r="R330" s="19"/>
       <c r="S330" s="19"/>
       <c r="T330" s="19"/>
       <c r="U330" s="19"/>
       <c r="V330" s="19"/>
       <c r="W330" s="19"/>
     </row>
     <row r="331" spans="1:23">
-      <c r="A331" s="38" t="s">
-        <v>56</v>
+      <c r="A331" s="39" t="s">
+        <v>55</v>
       </c>
       <c r="B331" s="11">
-        <v>40922</v>
+        <v>151536</v>
       </c>
       <c r="C331" s="11">
-        <v>79204</v>
+        <v>304572</v>
       </c>
       <c r="D331" s="11">
-        <v>117925</v>
+        <v>633653</v>
       </c>
       <c r="E331" s="5">
-        <v>153663</v>
+        <v>959404</v>
       </c>
       <c r="F331" s="22">
-        <v>191833</v>
-[...2 lines deleted...]
-        <v>234907</v>
+        <v>1313027</v>
+      </c>
+      <c r="G331" s="52">
+        <v>1643695</v>
       </c>
       <c r="H331" s="22">
-        <v>278982</v>
+        <v>2035865</v>
       </c>
       <c r="I331" s="22">
-        <v>324325</v>
-[...1 lines deleted...]
-      <c r="J331" s="22"/>
+        <v>2436060</v>
+      </c>
+      <c r="J331" s="5">
+        <v>2831276</v>
+      </c>
       <c r="K331" s="22"/>
       <c r="L331" s="22"/>
       <c r="M331" s="22"/>
       <c r="N331" s="19"/>
       <c r="O331" s="19"/>
       <c r="P331" s="19"/>
       <c r="Q331" s="19"/>
       <c r="R331" s="19"/>
       <c r="S331" s="19"/>
       <c r="T331" s="19"/>
       <c r="U331" s="19"/>
       <c r="V331" s="19"/>
       <c r="W331" s="19"/>
     </row>
     <row r="332" spans="1:23">
       <c r="A332" s="38" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B332" s="11">
-        <v>1703189</v>
+        <v>40922</v>
       </c>
       <c r="C332" s="11">
-        <v>3477768</v>
+        <v>79204</v>
       </c>
       <c r="D332" s="11">
-        <v>5186577</v>
+        <v>117925</v>
       </c>
       <c r="E332" s="5">
-        <v>7018072</v>
+        <v>153663</v>
       </c>
       <c r="F332" s="22">
-        <v>8822052</v>
-[...2 lines deleted...]
-        <v>10356411</v>
+        <v>191833</v>
+      </c>
+      <c r="G332" s="52">
+        <v>234907</v>
       </c>
       <c r="H332" s="22">
-        <v>11971030</v>
+        <v>278982</v>
       </c>
       <c r="I332" s="22">
-        <v>13737269</v>
-[...1 lines deleted...]
-      <c r="J332" s="22"/>
+        <v>324325</v>
+      </c>
+      <c r="J332" s="5">
+        <v>360187</v>
+      </c>
       <c r="K332" s="22"/>
       <c r="L332" s="22"/>
       <c r="M332" s="22"/>
       <c r="N332" s="19"/>
       <c r="O332" s="19"/>
       <c r="P332" s="19"/>
       <c r="Q332" s="19"/>
       <c r="R332" s="19"/>
       <c r="S332" s="19"/>
       <c r="T332" s="19"/>
       <c r="U332" s="19"/>
       <c r="V332" s="19"/>
       <c r="W332" s="19"/>
     </row>
     <row r="333" spans="1:23">
       <c r="A333" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B333" s="11">
-        <v>303399</v>
+        <v>1703189</v>
       </c>
       <c r="C333" s="11">
-        <v>569382</v>
+        <v>3477768</v>
       </c>
       <c r="D333" s="11">
-        <v>871617</v>
+        <v>5186577</v>
       </c>
       <c r="E333" s="5">
-        <v>1194979</v>
+        <v>7018072</v>
       </c>
       <c r="F333" s="22">
-        <v>1527519</v>
-[...2 lines deleted...]
-        <v>1862925</v>
+        <v>8822052</v>
+      </c>
+      <c r="G333" s="52">
+        <v>10356411</v>
       </c>
       <c r="H333" s="22">
-        <v>2213024</v>
+        <v>11971030</v>
       </c>
       <c r="I333" s="22">
-        <v>2615186</v>
-[...1 lines deleted...]
-      <c r="J333" s="22"/>
+        <v>13737269</v>
+      </c>
+      <c r="J333" s="5">
+        <v>15474263</v>
+      </c>
       <c r="K333" s="22"/>
       <c r="L333" s="22"/>
       <c r="M333" s="22"/>
       <c r="N333" s="19"/>
       <c r="O333" s="19"/>
       <c r="P333" s="19"/>
       <c r="Q333" s="19"/>
       <c r="R333" s="19"/>
       <c r="S333" s="19"/>
       <c r="T333" s="19"/>
       <c r="U333" s="19"/>
       <c r="V333" s="19"/>
       <c r="W333" s="19"/>
     </row>
     <row r="334" spans="1:23">
       <c r="A334" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B334" s="11">
-        <v>1568089</v>
+        <v>303399</v>
       </c>
       <c r="C334" s="11">
-        <v>2945377</v>
+        <v>569382</v>
       </c>
       <c r="D334" s="11">
-        <v>4340197</v>
+        <v>871617</v>
       </c>
       <c r="E334" s="5">
-        <v>5607511</v>
+        <v>1194979</v>
       </c>
       <c r="F334" s="22">
-        <v>7361583</v>
-[...2 lines deleted...]
-        <v>9213640</v>
+        <v>1527519</v>
+      </c>
+      <c r="G334" s="52">
+        <v>1862925</v>
       </c>
       <c r="H334" s="22">
-        <v>11470615</v>
+        <v>2213024</v>
       </c>
       <c r="I334" s="22">
-        <v>13222328</v>
-[...1 lines deleted...]
-      <c r="J334" s="22"/>
+        <v>2615186</v>
+      </c>
+      <c r="J334" s="5">
+        <v>2971997</v>
+      </c>
       <c r="K334" s="22"/>
       <c r="L334" s="22"/>
       <c r="M334" s="22"/>
       <c r="N334" s="19"/>
       <c r="O334" s="19"/>
       <c r="P334" s="19"/>
       <c r="Q334" s="19"/>
       <c r="R334" s="19"/>
       <c r="S334" s="19"/>
       <c r="T334" s="19"/>
       <c r="U334" s="19"/>
       <c r="V334" s="19"/>
       <c r="W334" s="19"/>
     </row>
     <row r="335" spans="1:23">
       <c r="A335" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B335" s="11">
-        <v>5165296</v>
+        <v>1568089</v>
       </c>
       <c r="C335" s="11">
-        <v>10280429</v>
+        <v>2945377</v>
       </c>
       <c r="D335" s="11">
-        <v>15051947</v>
+        <v>4340197</v>
       </c>
       <c r="E335" s="5">
-        <v>19839531</v>
+        <v>5607511</v>
       </c>
       <c r="F335" s="22">
-        <v>24166531</v>
-[...2 lines deleted...]
-        <v>28967409</v>
+        <v>7361583</v>
+      </c>
+      <c r="G335" s="52">
+        <v>9213640</v>
       </c>
       <c r="H335" s="22">
-        <v>34140498</v>
+        <v>11470615</v>
       </c>
       <c r="I335" s="22">
-        <v>39603748</v>
-[...1 lines deleted...]
-      <c r="J335" s="22"/>
+        <v>13222328</v>
+      </c>
+      <c r="J335" s="5">
+        <v>14689880</v>
+      </c>
       <c r="K335" s="22"/>
       <c r="L335" s="22"/>
       <c r="M335" s="22"/>
       <c r="N335" s="19"/>
       <c r="O335" s="19"/>
       <c r="P335" s="19"/>
       <c r="Q335" s="19"/>
       <c r="R335" s="19"/>
       <c r="S335" s="19"/>
       <c r="T335" s="19"/>
       <c r="U335" s="19"/>
       <c r="V335" s="19"/>
       <c r="W335" s="19"/>
     </row>
     <row r="336" spans="1:23">
       <c r="A336" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B336" s="11">
-        <v>40706</v>
+        <v>5165296</v>
       </c>
       <c r="C336" s="11">
-        <v>83833</v>
+        <v>10280429</v>
       </c>
       <c r="D336" s="11">
-        <v>129642</v>
+        <v>15051947</v>
       </c>
       <c r="E336" s="5">
-        <v>176093</v>
+        <v>19839531</v>
       </c>
       <c r="F336" s="22">
-        <v>219301</v>
-[...2 lines deleted...]
-        <v>261586</v>
+        <v>24166531</v>
+      </c>
+      <c r="G336" s="52">
+        <v>28967409</v>
       </c>
       <c r="H336" s="22">
-        <v>302607</v>
+        <v>34140498</v>
       </c>
       <c r="I336" s="22">
-        <v>352727</v>
-[...1 lines deleted...]
-      <c r="J336" s="22"/>
+        <v>39603748</v>
+      </c>
+      <c r="J336" s="5">
+        <v>44848826</v>
+      </c>
       <c r="K336" s="22"/>
       <c r="L336" s="22"/>
       <c r="M336" s="22"/>
       <c r="N336" s="19"/>
       <c r="O336" s="19"/>
       <c r="P336" s="19"/>
       <c r="Q336" s="19"/>
       <c r="R336" s="19"/>
       <c r="S336" s="19"/>
       <c r="T336" s="19"/>
       <c r="U336" s="19"/>
       <c r="V336" s="19"/>
       <c r="W336" s="19"/>
     </row>
     <row r="337" spans="1:16384">
       <c r="A337" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B337" s="11">
-        <v>1211702</v>
+        <v>40706</v>
       </c>
       <c r="C337" s="11">
-        <v>2244079</v>
+        <v>83833</v>
       </c>
       <c r="D337" s="11">
-        <v>3348348</v>
+        <v>129642</v>
       </c>
       <c r="E337" s="5">
-        <v>4416472</v>
+        <v>176093</v>
       </c>
       <c r="F337" s="22">
-        <v>5489358</v>
-[...2 lines deleted...]
-        <v>6649149</v>
+        <v>219301</v>
+      </c>
+      <c r="G337" s="52">
+        <v>261586</v>
       </c>
       <c r="H337" s="22">
-        <v>7901847</v>
+        <v>302607</v>
       </c>
       <c r="I337" s="22">
-        <v>9170319</v>
-[...1 lines deleted...]
-      <c r="J337" s="22"/>
+        <v>352727</v>
+      </c>
+      <c r="J337" s="5">
+        <v>399942</v>
+      </c>
       <c r="K337" s="22"/>
       <c r="L337" s="22"/>
       <c r="M337" s="22"/>
       <c r="N337" s="19"/>
       <c r="O337" s="19"/>
       <c r="P337" s="19"/>
       <c r="Q337" s="19"/>
       <c r="R337" s="19"/>
       <c r="S337" s="19"/>
       <c r="T337" s="19"/>
       <c r="U337" s="19"/>
       <c r="V337" s="19"/>
       <c r="W337" s="19"/>
     </row>
     <row r="338" spans="1:16384">
       <c r="A338" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B338" s="11">
-        <v>183947</v>
+        <v>1211702</v>
       </c>
       <c r="C338" s="11">
-        <v>301787</v>
+        <v>2244079</v>
       </c>
       <c r="D338" s="11">
-        <v>559249</v>
+        <v>3348348</v>
       </c>
       <c r="E338" s="5">
-        <v>812964</v>
+        <v>4416472</v>
       </c>
       <c r="F338" s="22">
-        <v>1068804</v>
-[...2 lines deleted...]
-        <v>1197529</v>
+        <v>5489358</v>
+      </c>
+      <c r="G338" s="52">
+        <v>6649149</v>
       </c>
       <c r="H338" s="22">
-        <v>1348650</v>
+        <v>7901847</v>
       </c>
       <c r="I338" s="22">
-        <v>1488976</v>
-[...1 lines deleted...]
-      <c r="J338" s="22"/>
+        <v>9170319</v>
+      </c>
+      <c r="J338" s="5">
+        <v>10336371</v>
+      </c>
       <c r="K338" s="22"/>
       <c r="L338" s="22"/>
       <c r="M338" s="22"/>
       <c r="N338" s="19"/>
       <c r="O338" s="19"/>
       <c r="P338" s="19"/>
       <c r="Q338" s="19"/>
       <c r="R338" s="19"/>
       <c r="S338" s="19"/>
       <c r="T338" s="19"/>
       <c r="U338" s="19"/>
       <c r="V338" s="19"/>
       <c r="W338" s="19"/>
     </row>
     <row r="339" spans="1:16384">
       <c r="A339" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B339" s="11">
-        <v>2837989</v>
+        <v>183947</v>
       </c>
       <c r="C339" s="11">
-        <v>5598784</v>
+        <v>301787</v>
       </c>
       <c r="D339" s="11">
-        <v>8392721</v>
+        <v>559249</v>
       </c>
       <c r="E339" s="5">
-        <v>10883076</v>
+        <v>812964</v>
       </c>
       <c r="F339" s="22">
-        <v>13593899</v>
-[...2 lines deleted...]
-        <v>16342760</v>
+        <v>1068804</v>
+      </c>
+      <c r="G339" s="52">
+        <v>1197529</v>
       </c>
       <c r="H339" s="22">
-        <v>19066384</v>
+        <v>1348650</v>
       </c>
       <c r="I339" s="22">
-        <v>21693713</v>
-[...1 lines deleted...]
-      <c r="J339" s="22"/>
+        <v>1488976</v>
+      </c>
+      <c r="J339" s="5">
+        <v>1743609</v>
+      </c>
       <c r="K339" s="22"/>
       <c r="L339" s="22"/>
       <c r="M339" s="22"/>
       <c r="N339" s="19"/>
       <c r="O339" s="19"/>
       <c r="P339" s="19"/>
       <c r="Q339" s="19"/>
       <c r="R339" s="19"/>
       <c r="S339" s="19"/>
       <c r="T339" s="19"/>
       <c r="U339" s="19"/>
       <c r="V339" s="19"/>
       <c r="W339" s="19"/>
     </row>
-    <row r="340" spans="1:16384" ht="39" customHeight="1">
-      <c r="A340" s="37" t="s">
+    <row r="340" spans="1:16384">
+      <c r="A340" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B340" s="11">
+        <v>2837989</v>
+      </c>
+      <c r="C340" s="11">
+        <v>5598784</v>
+      </c>
+      <c r="D340" s="11">
+        <v>8392721</v>
+      </c>
+      <c r="E340" s="5">
+        <v>10883076</v>
+      </c>
+      <c r="F340" s="22">
+        <v>13593899</v>
+      </c>
+      <c r="G340" s="52">
+        <v>16342760</v>
+      </c>
+      <c r="H340" s="22">
+        <v>19066384</v>
+      </c>
+      <c r="I340" s="22">
+        <v>21693713</v>
+      </c>
+      <c r="J340" s="5">
+        <v>24756423</v>
+      </c>
+      <c r="K340" s="22"/>
+      <c r="L340" s="22"/>
+      <c r="M340" s="22"/>
+      <c r="N340" s="19"/>
+      <c r="O340" s="19"/>
+      <c r="P340" s="19"/>
+      <c r="Q340" s="19"/>
+      <c r="R340" s="19"/>
+      <c r="S340" s="19"/>
+      <c r="T340" s="19"/>
+      <c r="U340" s="19"/>
+      <c r="V340" s="19"/>
+      <c r="W340" s="19"/>
+    </row>
+    <row r="341" spans="1:16384" ht="39" customHeight="1">
+      <c r="A341" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="C340" s="11"/>
-[...9 lines deleted...]
-      <c r="A341" s="37" t="s">
+      <c r="C341" s="11"/>
+      <c r="F341" s="10"/>
+      <c r="G341" s="28"/>
+      <c r="H341" s="15"/>
+      <c r="J341" s="15"/>
+      <c r="K341" s="5"/>
+      <c r="L341" s="5"/>
+      <c r="M341" s="5"/>
+    </row>
+    <row r="342" spans="1:16384">
+      <c r="A342" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B341" s="11">
+      <c r="B342" s="11">
         <v>3745954</v>
       </c>
-      <c r="C341" s="11">
+      <c r="C342" s="11">
         <v>7714879</v>
       </c>
-      <c r="D341" s="11">
+      <c r="D342" s="11">
         <v>11284609</v>
       </c>
-      <c r="E341" s="5">
+      <c r="E342" s="5">
         <v>13762608</v>
       </c>
-      <c r="F341" s="22">
+      <c r="F342" s="22">
         <v>15263231</v>
       </c>
-      <c r="G341" s="53">
+      <c r="G342" s="52">
         <v>16321546</v>
       </c>
-      <c r="H341" s="22">
+      <c r="H342" s="22">
         <v>17291346</v>
       </c>
-      <c r="I341" s="22">
+      <c r="I342" s="22">
         <v>18117564</v>
       </c>
-      <c r="J341" s="22"/>
-[...32 lines deleted...]
-      <c r="J342" s="22"/>
+      <c r="J342" s="5">
+        <v>18940412</v>
+      </c>
       <c r="K342" s="22"/>
       <c r="L342" s="22"/>
       <c r="M342" s="22"/>
     </row>
     <row r="343" spans="1:16384">
-      <c r="A343" s="43" t="s">
-        <v>55</v>
+      <c r="A343" s="38" t="s">
+        <v>14</v>
       </c>
       <c r="B343" s="11">
-        <v>1585</v>
+        <v>767849</v>
       </c>
       <c r="C343" s="11">
-        <v>2964</v>
+        <v>1554723</v>
       </c>
       <c r="D343" s="11">
-        <v>4302</v>
+        <v>2268112</v>
       </c>
       <c r="E343" s="5">
-        <v>5107</v>
+        <v>2968597</v>
       </c>
       <c r="F343" s="22">
-        <v>26367</v>
-[...2 lines deleted...]
-        <v>47592</v>
+        <v>3337112</v>
+      </c>
+      <c r="G343" s="52">
+        <v>3587412</v>
       </c>
       <c r="H343" s="22">
-        <v>68740</v>
+        <v>3835529</v>
       </c>
       <c r="I343" s="22">
-        <v>76044</v>
-[...1 lines deleted...]
-      <c r="J343" s="22"/>
+        <v>4118311</v>
+      </c>
+      <c r="J343" s="5">
+        <v>4343014</v>
+      </c>
       <c r="K343" s="22"/>
       <c r="L343" s="22"/>
       <c r="M343" s="22"/>
     </row>
     <row r="344" spans="1:16384">
-      <c r="A344" s="40" t="s">
-        <v>56</v>
+      <c r="A344" s="43" t="s">
+        <v>55</v>
       </c>
       <c r="B344" s="11">
-        <v>23260</v>
+        <v>1585</v>
       </c>
       <c r="C344" s="11">
-        <v>64536</v>
+        <v>2964</v>
       </c>
       <c r="D344" s="11">
-        <v>105812</v>
+        <v>4302</v>
       </c>
       <c r="E344" s="5">
-        <v>147088</v>
+        <v>5107</v>
       </c>
       <c r="F344" s="22">
-        <v>188621</v>
-[...2 lines deleted...]
-        <v>230155</v>
+        <v>26367</v>
+      </c>
+      <c r="G344" s="52">
+        <v>47592</v>
       </c>
       <c r="H344" s="22">
-        <v>271689</v>
+        <v>68740</v>
       </c>
       <c r="I344" s="22">
-        <v>287155</v>
-[...1 lines deleted...]
-      <c r="J344" s="22"/>
+        <v>76044</v>
+      </c>
+      <c r="J344" s="5">
+        <v>83439</v>
+      </c>
       <c r="K344" s="22"/>
       <c r="L344" s="22"/>
       <c r="M344" s="22"/>
     </row>
-    <row r="345" spans="1:16384" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>57</v>
+    <row r="345" spans="1:16384">
+      <c r="A345" s="40" t="s">
+        <v>56</v>
       </c>
       <c r="B345" s="11">
-        <v>399654</v>
+        <v>23260</v>
       </c>
       <c r="C345" s="11">
-        <v>880639</v>
+        <v>64536</v>
       </c>
       <c r="D345" s="11">
-        <v>1350014</v>
+        <v>105812</v>
       </c>
       <c r="E345" s="5">
-        <v>1709052</v>
+        <v>147088</v>
       </c>
       <c r="F345" s="22">
-        <v>1853141</v>
-[...2 lines deleted...]
-        <v>1909531</v>
+        <v>188621</v>
+      </c>
+      <c r="G345" s="52">
+        <v>230155</v>
       </c>
       <c r="H345" s="22">
-        <v>1955516</v>
+        <v>271689</v>
       </c>
       <c r="I345" s="22">
-        <v>1994268</v>
-[...1 lines deleted...]
-      <c r="J345" s="22"/>
+        <v>287155</v>
+      </c>
+      <c r="J345" s="5">
+        <v>302622</v>
+      </c>
       <c r="K345" s="22"/>
       <c r="L345" s="22"/>
       <c r="M345" s="22"/>
     </row>
-    <row r="346" spans="1:16384">
+    <row r="346" spans="1:16384" ht="15" customHeight="1">
       <c r="A346" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B346" s="11">
-        <v>529031</v>
+        <v>399654</v>
       </c>
       <c r="C346" s="11">
-        <v>1205966</v>
+        <v>880639</v>
       </c>
       <c r="D346" s="11">
-        <v>2140387</v>
+        <v>1350014</v>
       </c>
       <c r="E346" s="5">
-        <v>2630609</v>
+        <v>1709052</v>
       </c>
       <c r="F346" s="22">
-        <v>2864933</v>
-[...2 lines deleted...]
-        <v>2952485</v>
+        <v>1853141</v>
+      </c>
+      <c r="G346" s="52">
+        <v>1909531</v>
       </c>
       <c r="H346" s="22">
-        <v>3000881</v>
+        <v>1955516</v>
       </c>
       <c r="I346" s="22">
-        <v>3050072</v>
-[...1 lines deleted...]
-      <c r="J346" s="22"/>
+        <v>1994268</v>
+      </c>
+      <c r="J346" s="5">
+        <v>2034786</v>
+      </c>
       <c r="K346" s="22"/>
       <c r="L346" s="22"/>
       <c r="M346" s="22"/>
     </row>
     <row r="347" spans="1:16384">
       <c r="A347" s="38" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B347" s="11">
-        <v>869924</v>
+        <v>529031</v>
       </c>
       <c r="C347" s="11">
-        <v>1729907</v>
+        <v>1205966</v>
       </c>
       <c r="D347" s="11">
-        <v>2400333</v>
+        <v>2140387</v>
       </c>
       <c r="E347" s="5">
-        <v>2739749</v>
+        <v>2630609</v>
       </c>
       <c r="F347" s="22">
-        <v>2984002</v>
-[...2 lines deleted...]
-        <v>3159229</v>
+        <v>2864933</v>
+      </c>
+      <c r="G347" s="52">
+        <v>2952485</v>
       </c>
       <c r="H347" s="22">
-        <v>3319726</v>
+        <v>3000881</v>
       </c>
       <c r="I347" s="22">
-        <v>3465570</v>
-[...1 lines deleted...]
-      <c r="J347" s="22"/>
+        <v>3050072</v>
+      </c>
+      <c r="J347" s="5">
+        <v>3097641</v>
+      </c>
       <c r="K347" s="22"/>
       <c r="L347" s="22"/>
       <c r="M347" s="22"/>
     </row>
-    <row r="348" spans="1:16384" s="45" customFormat="1" ht="15" customHeight="1">
+    <row r="348" spans="1:16384">
       <c r="A348" s="38" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B348" s="11">
-        <v>311715</v>
+        <v>869924</v>
       </c>
       <c r="C348" s="11">
-        <v>623881</v>
+        <v>1729907</v>
       </c>
       <c r="D348" s="11">
-        <v>844591</v>
+        <v>2400333</v>
       </c>
       <c r="E348" s="5">
-        <v>1028628</v>
+        <v>2739749</v>
       </c>
       <c r="F348" s="22">
-        <v>1185019</v>
-[...2 lines deleted...]
-        <v>1337593</v>
+        <v>2984002</v>
+      </c>
+      <c r="G348" s="52">
+        <v>3159229</v>
       </c>
       <c r="H348" s="22">
-        <v>1484287</v>
+        <v>3319726</v>
       </c>
       <c r="I348" s="22">
-        <v>1594325</v>
-[...1 lines deleted...]
-      <c r="J348" s="22"/>
+        <v>3465570</v>
+      </c>
+      <c r="J348" s="5">
+        <v>3635847</v>
+      </c>
       <c r="K348" s="22"/>
       <c r="L348" s="22"/>
       <c r="M348" s="22"/>
-      <c r="N348" s="44"/>
-[...16371 lines deleted...]
-    <row r="349" spans="1:16384">
+    </row>
+    <row r="349" spans="1:16384" s="45" customFormat="1" ht="15" customHeight="1">
       <c r="A349" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B349" s="11">
-        <v>70529</v>
+        <v>311715</v>
       </c>
       <c r="C349" s="11">
-        <v>142914</v>
+        <v>623881</v>
       </c>
       <c r="D349" s="11">
-        <v>215299</v>
+        <v>844591</v>
       </c>
       <c r="E349" s="5">
-        <v>287683</v>
+        <v>1028628</v>
       </c>
       <c r="F349" s="22">
-        <v>386018</v>
-[...2 lines deleted...]
-        <v>484353</v>
+        <v>1185019</v>
+      </c>
+      <c r="G349" s="52">
+        <v>1337593</v>
       </c>
       <c r="H349" s="22">
-        <v>582687</v>
+        <v>1484287</v>
       </c>
       <c r="I349" s="22">
-        <v>597612</v>
-[...1 lines deleted...]
-      <c r="J349" s="22"/>
+        <v>1594325</v>
+      </c>
+      <c r="J349" s="5">
+        <v>1713310</v>
+      </c>
       <c r="K349" s="22"/>
       <c r="L349" s="22"/>
       <c r="M349" s="22"/>
+      <c r="N349" s="44"/>
+      <c r="O349" s="44"/>
+      <c r="P349" s="44"/>
+      <c r="Q349" s="44"/>
+      <c r="R349" s="44"/>
+      <c r="S349" s="44"/>
+      <c r="T349" s="44"/>
+      <c r="U349" s="44"/>
+      <c r="V349" s="44"/>
+      <c r="W349" s="44"/>
+      <c r="X349" s="44"/>
+      <c r="Y349" s="44"/>
+      <c r="Z349" s="44"/>
+      <c r="AA349" s="44"/>
+      <c r="AB349" s="44"/>
+      <c r="AC349" s="44"/>
+      <c r="AD349" s="44"/>
+      <c r="AE349" s="44"/>
+      <c r="AF349" s="44"/>
+      <c r="AG349" s="44"/>
+      <c r="AH349" s="44"/>
+      <c r="AI349" s="44"/>
+      <c r="AJ349" s="44"/>
+      <c r="AK349" s="44"/>
+      <c r="AL349" s="44"/>
+      <c r="AM349" s="44"/>
+      <c r="AN349" s="44"/>
+      <c r="AO349" s="44"/>
+      <c r="AP349" s="44"/>
+      <c r="AQ349" s="44"/>
+      <c r="AR349" s="44"/>
+      <c r="AS349" s="44"/>
+      <c r="AT349" s="44"/>
+      <c r="AU349" s="44"/>
+      <c r="AV349" s="44"/>
+      <c r="AW349" s="44"/>
+      <c r="AX349" s="44"/>
+      <c r="AY349" s="44"/>
+      <c r="AZ349" s="44"/>
+      <c r="BA349" s="44"/>
+      <c r="BB349" s="44"/>
+      <c r="BC349" s="44"/>
+      <c r="BD349" s="44"/>
+      <c r="BE349" s="44"/>
+      <c r="BF349" s="44"/>
+      <c r="BG349" s="44"/>
+      <c r="BH349" s="44"/>
+      <c r="BI349" s="44"/>
+      <c r="BJ349" s="44"/>
+      <c r="BK349" s="44"/>
+      <c r="BL349" s="44"/>
+      <c r="BM349" s="44"/>
+      <c r="BN349" s="44"/>
+      <c r="BO349" s="44"/>
+      <c r="BP349" s="44"/>
+      <c r="BQ349" s="44"/>
+      <c r="BR349" s="44"/>
+      <c r="BS349" s="44"/>
+      <c r="BT349" s="44"/>
+      <c r="BU349" s="44"/>
+      <c r="BV349" s="44"/>
+      <c r="BW349" s="44"/>
+      <c r="BX349" s="44"/>
+      <c r="BY349" s="44"/>
+      <c r="BZ349" s="44"/>
+      <c r="CA349" s="44"/>
+      <c r="CB349" s="44"/>
+      <c r="CC349" s="44"/>
+      <c r="CD349" s="44"/>
+      <c r="CE349" s="44"/>
+      <c r="CF349" s="44"/>
+      <c r="CG349" s="44"/>
+      <c r="CH349" s="44"/>
+      <c r="CI349" s="44"/>
+      <c r="CJ349" s="44"/>
+      <c r="CK349" s="44"/>
+      <c r="CL349" s="44"/>
+      <c r="CM349" s="44"/>
+      <c r="CN349" s="44"/>
+      <c r="CO349" s="44"/>
+      <c r="CP349" s="44"/>
+      <c r="CQ349" s="44"/>
+      <c r="CR349" s="44"/>
+      <c r="CS349" s="44"/>
+      <c r="CT349" s="44"/>
+      <c r="CU349" s="44"/>
+      <c r="CV349" s="44"/>
+      <c r="CW349" s="44"/>
+      <c r="CX349" s="44"/>
+      <c r="CY349" s="44"/>
+      <c r="CZ349" s="44"/>
+      <c r="DA349" s="44"/>
+      <c r="DB349" s="44"/>
+      <c r="DC349" s="44"/>
+      <c r="DD349" s="44"/>
+      <c r="DE349" s="44"/>
+      <c r="DF349" s="44"/>
+      <c r="DG349" s="44"/>
+      <c r="DH349" s="44"/>
+      <c r="DI349" s="44"/>
+      <c r="DJ349" s="44"/>
+      <c r="DK349" s="44"/>
+      <c r="DL349" s="44"/>
+      <c r="DM349" s="44"/>
+      <c r="DN349" s="44"/>
+      <c r="DO349" s="44"/>
+      <c r="DP349" s="44"/>
+      <c r="DQ349" s="44"/>
+      <c r="DR349" s="44"/>
+      <c r="DS349" s="44"/>
+      <c r="DT349" s="44"/>
+      <c r="DU349" s="44"/>
+      <c r="DV349" s="44"/>
+      <c r="DW349" s="44"/>
+      <c r="DX349" s="44"/>
+      <c r="DY349" s="44"/>
+      <c r="DZ349" s="44"/>
+      <c r="EA349" s="44"/>
+      <c r="EB349" s="44"/>
+      <c r="EC349" s="44"/>
+      <c r="ED349" s="44"/>
+      <c r="EE349" s="44"/>
+      <c r="EF349" s="44"/>
+      <c r="EG349" s="44"/>
+      <c r="EH349" s="44"/>
+      <c r="EI349" s="44"/>
+      <c r="EJ349" s="44"/>
+      <c r="EK349" s="44"/>
+      <c r="EL349" s="44"/>
+      <c r="EM349" s="44"/>
+      <c r="EN349" s="44"/>
+      <c r="EO349" s="44"/>
+      <c r="EP349" s="44"/>
+      <c r="EQ349" s="44"/>
+      <c r="ER349" s="44"/>
+      <c r="ES349" s="44"/>
+      <c r="ET349" s="44"/>
+      <c r="EU349" s="44"/>
+      <c r="EV349" s="44"/>
+      <c r="EW349" s="44"/>
+      <c r="EX349" s="44"/>
+      <c r="EY349" s="44"/>
+      <c r="EZ349" s="44"/>
+      <c r="FA349" s="44"/>
+      <c r="FB349" s="44"/>
+      <c r="FC349" s="44"/>
+      <c r="FD349" s="44"/>
+      <c r="FE349" s="44"/>
+      <c r="FF349" s="44"/>
+      <c r="FG349" s="44"/>
+      <c r="FH349" s="44"/>
+      <c r="FI349" s="44"/>
+      <c r="FJ349" s="44"/>
+      <c r="FK349" s="44"/>
+      <c r="FL349" s="44"/>
+      <c r="FM349" s="44"/>
+      <c r="FN349" s="44"/>
+      <c r="FO349" s="44"/>
+      <c r="FP349" s="44"/>
+      <c r="FQ349" s="44"/>
+      <c r="FR349" s="44"/>
+      <c r="FS349" s="44"/>
+      <c r="FT349" s="44"/>
+      <c r="FU349" s="44"/>
+      <c r="FV349" s="44"/>
+      <c r="FW349" s="44"/>
+      <c r="FX349" s="44"/>
+      <c r="FY349" s="44"/>
+      <c r="FZ349" s="44"/>
+      <c r="GA349" s="44"/>
+      <c r="GB349" s="44"/>
+      <c r="GC349" s="44"/>
+      <c r="GD349" s="44"/>
+      <c r="GE349" s="44"/>
+      <c r="GF349" s="44"/>
+      <c r="GG349" s="44"/>
+      <c r="GH349" s="44"/>
+      <c r="GI349" s="44"/>
+      <c r="GJ349" s="44"/>
+      <c r="GK349" s="44"/>
+      <c r="GL349" s="44"/>
+      <c r="GM349" s="44"/>
+      <c r="GN349" s="44"/>
+      <c r="GO349" s="44"/>
+      <c r="GP349" s="44"/>
+      <c r="GQ349" s="44"/>
+      <c r="GR349" s="44"/>
+      <c r="GS349" s="44"/>
+      <c r="GT349" s="44"/>
+      <c r="GU349" s="44"/>
+      <c r="GV349" s="44"/>
+      <c r="GW349" s="44"/>
+      <c r="GX349" s="44"/>
+      <c r="GY349" s="44"/>
+      <c r="GZ349" s="44"/>
+      <c r="HA349" s="44"/>
+      <c r="HB349" s="44"/>
+      <c r="HC349" s="44"/>
+      <c r="HD349" s="44"/>
+      <c r="HE349" s="44"/>
+      <c r="HF349" s="44"/>
+      <c r="HG349" s="44"/>
+      <c r="HH349" s="44"/>
+      <c r="HI349" s="44"/>
+      <c r="HJ349" s="44"/>
+      <c r="HK349" s="44"/>
+      <c r="HL349" s="44"/>
+      <c r="HM349" s="44"/>
+      <c r="HN349" s="44"/>
+      <c r="HO349" s="44"/>
+      <c r="HP349" s="44"/>
+      <c r="HQ349" s="44"/>
+      <c r="HR349" s="44"/>
+      <c r="HS349" s="44"/>
+      <c r="HT349" s="44"/>
+      <c r="HU349" s="44"/>
+      <c r="HV349" s="44"/>
+      <c r="HW349" s="44"/>
+      <c r="HX349" s="44"/>
+      <c r="HY349" s="44"/>
+      <c r="HZ349" s="44"/>
+      <c r="IA349" s="44"/>
+      <c r="IB349" s="44"/>
+      <c r="IC349" s="44"/>
+      <c r="ID349" s="44"/>
+      <c r="IE349" s="44"/>
+      <c r="IF349" s="44"/>
+      <c r="IG349" s="44"/>
+      <c r="IH349" s="44"/>
+      <c r="II349" s="44"/>
+      <c r="IJ349" s="44"/>
+      <c r="IK349" s="44"/>
+      <c r="IL349" s="44"/>
+      <c r="IM349" s="44"/>
+      <c r="IN349" s="44"/>
+      <c r="IO349" s="44"/>
+      <c r="IP349" s="44"/>
+      <c r="IQ349" s="44"/>
+      <c r="IR349" s="44"/>
+      <c r="IS349" s="44"/>
+      <c r="IT349" s="44"/>
+      <c r="IU349" s="44"/>
+      <c r="IV349" s="44"/>
+      <c r="IW349" s="44"/>
+      <c r="IX349" s="44"/>
+      <c r="IY349" s="44"/>
+      <c r="IZ349" s="44"/>
+      <c r="JA349" s="44"/>
+      <c r="JB349" s="44"/>
+      <c r="JC349" s="44"/>
+      <c r="JD349" s="44"/>
+      <c r="JE349" s="44"/>
+      <c r="JF349" s="44"/>
+      <c r="JG349" s="44"/>
+      <c r="JH349" s="44"/>
+      <c r="JI349" s="44"/>
+      <c r="JJ349" s="44"/>
+      <c r="JK349" s="44"/>
+      <c r="JL349" s="44"/>
+      <c r="JM349" s="44"/>
+      <c r="JN349" s="44"/>
+      <c r="JO349" s="44"/>
+      <c r="JP349" s="44"/>
+      <c r="JQ349" s="44"/>
+      <c r="JR349" s="44"/>
+      <c r="JS349" s="44"/>
+      <c r="JT349" s="44"/>
+      <c r="JU349" s="44"/>
+      <c r="JV349" s="44"/>
+      <c r="JW349" s="44"/>
+      <c r="JX349" s="44"/>
+      <c r="JY349" s="44"/>
+      <c r="JZ349" s="44"/>
+      <c r="KA349" s="44"/>
+      <c r="KB349" s="44"/>
+      <c r="KC349" s="44"/>
+      <c r="KD349" s="44"/>
+      <c r="KE349" s="44"/>
+      <c r="KF349" s="44"/>
+      <c r="KG349" s="44"/>
+      <c r="KH349" s="44"/>
+      <c r="KI349" s="44"/>
+      <c r="KJ349" s="44"/>
+      <c r="KK349" s="44"/>
+      <c r="KL349" s="44"/>
+      <c r="KM349" s="44"/>
+      <c r="KN349" s="44"/>
+      <c r="KO349" s="44"/>
+      <c r="KP349" s="44"/>
+      <c r="KQ349" s="44"/>
+      <c r="KR349" s="44"/>
+      <c r="KS349" s="44"/>
+      <c r="KT349" s="44"/>
+      <c r="KU349" s="44"/>
+      <c r="KV349" s="44"/>
+      <c r="KW349" s="44"/>
+      <c r="KX349" s="44"/>
+      <c r="KY349" s="44"/>
+      <c r="KZ349" s="44"/>
+      <c r="LA349" s="44"/>
+      <c r="LB349" s="44"/>
+      <c r="LC349" s="44"/>
+      <c r="LD349" s="44"/>
+      <c r="LE349" s="44"/>
+      <c r="LF349" s="44"/>
+      <c r="LG349" s="44"/>
+      <c r="LH349" s="44"/>
+      <c r="LI349" s="44"/>
+      <c r="LJ349" s="44"/>
+      <c r="LK349" s="44"/>
+      <c r="LL349" s="44"/>
+      <c r="LM349" s="44"/>
+      <c r="LN349" s="44"/>
+      <c r="LO349" s="44"/>
+      <c r="LP349" s="44"/>
+      <c r="LQ349" s="44"/>
+      <c r="LR349" s="44"/>
+      <c r="LS349" s="44"/>
+      <c r="LT349" s="44"/>
+      <c r="LU349" s="44"/>
+      <c r="LV349" s="44"/>
+      <c r="LW349" s="44"/>
+      <c r="LX349" s="44"/>
+      <c r="LY349" s="44"/>
+      <c r="LZ349" s="44"/>
+      <c r="MA349" s="44"/>
+      <c r="MB349" s="44"/>
+      <c r="MC349" s="44"/>
+      <c r="MD349" s="44"/>
+      <c r="ME349" s="44"/>
+      <c r="MF349" s="44"/>
+      <c r="MG349" s="44"/>
+      <c r="MH349" s="44"/>
+      <c r="MI349" s="44"/>
+      <c r="MJ349" s="44"/>
+      <c r="MK349" s="44"/>
+      <c r="ML349" s="44"/>
+      <c r="MM349" s="44"/>
+      <c r="MN349" s="44"/>
+      <c r="MO349" s="44"/>
+      <c r="MP349" s="44"/>
+      <c r="MQ349" s="44"/>
+      <c r="MR349" s="44"/>
+      <c r="MS349" s="44"/>
+      <c r="MT349" s="44"/>
+      <c r="MU349" s="44"/>
+      <c r="MV349" s="44"/>
+      <c r="MW349" s="44"/>
+      <c r="MX349" s="44"/>
+      <c r="MY349" s="44"/>
+      <c r="MZ349" s="44"/>
+      <c r="NA349" s="44"/>
+      <c r="NB349" s="44"/>
+      <c r="NC349" s="44"/>
+      <c r="ND349" s="44"/>
+      <c r="NE349" s="44"/>
+      <c r="NF349" s="44"/>
+      <c r="NG349" s="44"/>
+      <c r="NH349" s="44"/>
+      <c r="NI349" s="44"/>
+      <c r="NJ349" s="44"/>
+      <c r="NK349" s="44"/>
+      <c r="NL349" s="44"/>
+      <c r="NM349" s="44"/>
+      <c r="NN349" s="44"/>
+      <c r="NO349" s="44"/>
+      <c r="NP349" s="44"/>
+      <c r="NQ349" s="44"/>
+      <c r="NR349" s="44"/>
+      <c r="NS349" s="44"/>
+      <c r="NT349" s="44"/>
+      <c r="NU349" s="44"/>
+      <c r="NV349" s="44"/>
+      <c r="NW349" s="44"/>
+      <c r="NX349" s="44"/>
+      <c r="NY349" s="44"/>
+      <c r="NZ349" s="44"/>
+      <c r="OA349" s="44"/>
+      <c r="OB349" s="44"/>
+      <c r="OC349" s="44"/>
+      <c r="OD349" s="44"/>
+      <c r="OE349" s="44"/>
+      <c r="OF349" s="44"/>
+      <c r="OG349" s="44"/>
+      <c r="OH349" s="44"/>
+      <c r="OI349" s="44"/>
+      <c r="OJ349" s="44"/>
+      <c r="OK349" s="44"/>
+      <c r="OL349" s="44"/>
+      <c r="OM349" s="44"/>
+      <c r="ON349" s="44"/>
+      <c r="OO349" s="44"/>
+      <c r="OP349" s="44"/>
+      <c r="OQ349" s="44"/>
+      <c r="OR349" s="44"/>
+      <c r="OS349" s="44"/>
+      <c r="OT349" s="44"/>
+      <c r="OU349" s="44"/>
+      <c r="OV349" s="44"/>
+      <c r="OW349" s="44"/>
+      <c r="OX349" s="44"/>
+      <c r="OY349" s="44"/>
+      <c r="OZ349" s="44"/>
+      <c r="PA349" s="44"/>
+      <c r="PB349" s="44"/>
+      <c r="PC349" s="44"/>
+      <c r="PD349" s="44"/>
+      <c r="PE349" s="44"/>
+      <c r="PF349" s="44"/>
+      <c r="PG349" s="44"/>
+      <c r="PH349" s="44"/>
+      <c r="PI349" s="44"/>
+      <c r="PJ349" s="44"/>
+      <c r="PK349" s="44"/>
+      <c r="PL349" s="44"/>
+      <c r="PM349" s="44"/>
+      <c r="PN349" s="44"/>
+      <c r="PO349" s="44"/>
+      <c r="PP349" s="44"/>
+      <c r="PQ349" s="44"/>
+      <c r="PR349" s="44"/>
+      <c r="PS349" s="44"/>
+      <c r="PT349" s="44"/>
+      <c r="PU349" s="44"/>
+      <c r="PV349" s="44"/>
+      <c r="PW349" s="44"/>
+      <c r="PX349" s="44"/>
+      <c r="PY349" s="44"/>
+      <c r="PZ349" s="44"/>
+      <c r="QA349" s="44"/>
+      <c r="QB349" s="44"/>
+      <c r="QC349" s="44"/>
+      <c r="QD349" s="44"/>
+      <c r="QE349" s="44"/>
+      <c r="QF349" s="44"/>
+      <c r="QG349" s="44"/>
+      <c r="QH349" s="44"/>
+      <c r="QI349" s="44"/>
+      <c r="QJ349" s="44"/>
+      <c r="QK349" s="44"/>
+      <c r="QL349" s="44"/>
+      <c r="QM349" s="44"/>
+      <c r="QN349" s="44"/>
+      <c r="QO349" s="44"/>
+      <c r="QP349" s="44"/>
+      <c r="QQ349" s="44"/>
+      <c r="QR349" s="44"/>
+      <c r="QS349" s="44"/>
+      <c r="QT349" s="44"/>
+      <c r="QU349" s="44"/>
+      <c r="QV349" s="44"/>
+      <c r="QW349" s="44"/>
+      <c r="QX349" s="44"/>
+      <c r="QY349" s="44"/>
+      <c r="QZ349" s="44"/>
+      <c r="RA349" s="44"/>
+      <c r="RB349" s="44"/>
+      <c r="RC349" s="44"/>
+      <c r="RD349" s="44"/>
+      <c r="RE349" s="44"/>
+      <c r="RF349" s="44"/>
+      <c r="RG349" s="44"/>
+      <c r="RH349" s="44"/>
+      <c r="RI349" s="44"/>
+      <c r="RJ349" s="44"/>
+      <c r="RK349" s="44"/>
+      <c r="RL349" s="44"/>
+      <c r="RM349" s="44"/>
+      <c r="RN349" s="44"/>
+      <c r="RO349" s="44"/>
+      <c r="RP349" s="44"/>
+      <c r="RQ349" s="44"/>
+      <c r="RR349" s="44"/>
+      <c r="RS349" s="44"/>
+      <c r="RT349" s="44"/>
+      <c r="RU349" s="44"/>
+      <c r="RV349" s="44"/>
+      <c r="RW349" s="44"/>
+      <c r="RX349" s="44"/>
+      <c r="RY349" s="44"/>
+      <c r="RZ349" s="44"/>
+      <c r="SA349" s="44"/>
+      <c r="SB349" s="44"/>
+      <c r="SC349" s="44"/>
+      <c r="SD349" s="44"/>
+      <c r="SE349" s="44"/>
+      <c r="SF349" s="44"/>
+      <c r="SG349" s="44"/>
+      <c r="SH349" s="44"/>
+      <c r="SI349" s="44"/>
+      <c r="SJ349" s="44"/>
+      <c r="SK349" s="44"/>
+      <c r="SL349" s="44"/>
+      <c r="SM349" s="44"/>
+      <c r="SN349" s="44"/>
+      <c r="SO349" s="44"/>
+      <c r="SP349" s="44"/>
+      <c r="SQ349" s="44"/>
+      <c r="SR349" s="44"/>
+      <c r="SS349" s="44"/>
+      <c r="ST349" s="44"/>
+      <c r="SU349" s="44"/>
+      <c r="SV349" s="44"/>
+      <c r="SW349" s="44"/>
+      <c r="SX349" s="44"/>
+      <c r="SY349" s="44"/>
+      <c r="SZ349" s="44"/>
+      <c r="TA349" s="44"/>
+      <c r="TB349" s="44"/>
+      <c r="TC349" s="44"/>
+      <c r="TD349" s="44"/>
+      <c r="TE349" s="44"/>
+      <c r="TF349" s="44"/>
+      <c r="TG349" s="44"/>
+      <c r="TH349" s="44"/>
+      <c r="TI349" s="44"/>
+      <c r="TJ349" s="44"/>
+      <c r="TK349" s="44"/>
+      <c r="TL349" s="44"/>
+      <c r="TM349" s="44"/>
+      <c r="TN349" s="44"/>
+      <c r="TO349" s="44"/>
+      <c r="TP349" s="44"/>
+      <c r="TQ349" s="44"/>
+      <c r="TR349" s="44"/>
+      <c r="TS349" s="44"/>
+      <c r="TT349" s="44"/>
+      <c r="TU349" s="44"/>
+      <c r="TV349" s="44"/>
+      <c r="TW349" s="44"/>
+      <c r="TX349" s="44"/>
+      <c r="TY349" s="44"/>
+      <c r="TZ349" s="44"/>
+      <c r="UA349" s="44"/>
+      <c r="UB349" s="44"/>
+      <c r="UC349" s="44"/>
+      <c r="UD349" s="44"/>
+      <c r="UE349" s="44"/>
+      <c r="UF349" s="44"/>
+      <c r="UG349" s="44"/>
+      <c r="UH349" s="44"/>
+      <c r="UI349" s="44"/>
+      <c r="UJ349" s="44"/>
+      <c r="UK349" s="44"/>
+      <c r="UL349" s="44"/>
+      <c r="UM349" s="44"/>
+      <c r="UN349" s="44"/>
+      <c r="UO349" s="44"/>
+      <c r="UP349" s="44"/>
+      <c r="UQ349" s="44"/>
+      <c r="UR349" s="44"/>
+      <c r="US349" s="44"/>
+      <c r="UT349" s="44"/>
+      <c r="UU349" s="44"/>
+      <c r="UV349" s="44"/>
+      <c r="UW349" s="44"/>
+      <c r="UX349" s="44"/>
+      <c r="UY349" s="44"/>
+      <c r="UZ349" s="44"/>
+      <c r="VA349" s="44"/>
+      <c r="VB349" s="44"/>
+      <c r="VC349" s="44"/>
+      <c r="VD349" s="44"/>
+      <c r="VE349" s="44"/>
+      <c r="VF349" s="44"/>
+      <c r="VG349" s="44"/>
+      <c r="VH349" s="44"/>
+      <c r="VI349" s="44"/>
+      <c r="VJ349" s="44"/>
+      <c r="VK349" s="44"/>
+      <c r="VL349" s="44"/>
+      <c r="VM349" s="44"/>
+      <c r="VN349" s="44"/>
+      <c r="VO349" s="44"/>
+      <c r="VP349" s="44"/>
+      <c r="VQ349" s="44"/>
+      <c r="VR349" s="44"/>
+      <c r="VS349" s="44"/>
+      <c r="VT349" s="44"/>
+      <c r="VU349" s="44"/>
+      <c r="VV349" s="44"/>
+      <c r="VW349" s="44"/>
+      <c r="VX349" s="44"/>
+      <c r="VY349" s="44"/>
+      <c r="VZ349" s="44"/>
+      <c r="WA349" s="44"/>
+      <c r="WB349" s="44"/>
+      <c r="WC349" s="44"/>
+      <c r="WD349" s="44"/>
+      <c r="WE349" s="44"/>
+      <c r="WF349" s="44"/>
+      <c r="WG349" s="44"/>
+      <c r="WH349" s="44"/>
+      <c r="WI349" s="44"/>
+      <c r="WJ349" s="44"/>
+      <c r="WK349" s="44"/>
+      <c r="WL349" s="44"/>
+      <c r="WM349" s="44"/>
+      <c r="WN349" s="44"/>
+      <c r="WO349" s="44"/>
+      <c r="WP349" s="44"/>
+      <c r="WQ349" s="44"/>
+      <c r="WR349" s="44"/>
+      <c r="WS349" s="44"/>
+      <c r="WT349" s="44"/>
+      <c r="WU349" s="44"/>
+      <c r="WV349" s="44"/>
+      <c r="WW349" s="44"/>
+      <c r="WX349" s="44"/>
+      <c r="WY349" s="44"/>
+      <c r="WZ349" s="44"/>
+      <c r="XA349" s="44"/>
+      <c r="XB349" s="44"/>
+      <c r="XC349" s="44"/>
+      <c r="XD349" s="44"/>
+      <c r="XE349" s="44"/>
+      <c r="XF349" s="44"/>
+      <c r="XG349" s="44"/>
+      <c r="XH349" s="44"/>
+      <c r="XI349" s="44"/>
+      <c r="XJ349" s="44"/>
+      <c r="XK349" s="44"/>
+      <c r="XL349" s="44"/>
+      <c r="XM349" s="44"/>
+      <c r="XN349" s="44"/>
+      <c r="XO349" s="44"/>
+      <c r="XP349" s="44"/>
+      <c r="XQ349" s="44"/>
+      <c r="XR349" s="44"/>
+      <c r="XS349" s="44"/>
+      <c r="XT349" s="44"/>
+      <c r="XU349" s="44"/>
+      <c r="XV349" s="44"/>
+      <c r="XW349" s="44"/>
+      <c r="XX349" s="44"/>
+      <c r="XY349" s="44"/>
+      <c r="XZ349" s="44"/>
+      <c r="YA349" s="44"/>
+      <c r="YB349" s="44"/>
+      <c r="YC349" s="44"/>
+      <c r="YD349" s="44"/>
+      <c r="YE349" s="44"/>
+      <c r="YF349" s="44"/>
+      <c r="YG349" s="44"/>
+      <c r="YH349" s="44"/>
+      <c r="YI349" s="44"/>
+      <c r="YJ349" s="44"/>
+      <c r="YK349" s="44"/>
+      <c r="YL349" s="44"/>
+      <c r="YM349" s="44"/>
+      <c r="YN349" s="44"/>
+      <c r="YO349" s="44"/>
+      <c r="YP349" s="44"/>
+      <c r="YQ349" s="44"/>
+      <c r="YR349" s="44"/>
+      <c r="YS349" s="44"/>
+      <c r="YT349" s="44"/>
+      <c r="YU349" s="44"/>
+      <c r="YV349" s="44"/>
+      <c r="YW349" s="44"/>
+      <c r="YX349" s="44"/>
+      <c r="YY349" s="44"/>
+      <c r="YZ349" s="44"/>
+      <c r="ZA349" s="44"/>
+      <c r="ZB349" s="44"/>
+      <c r="ZC349" s="44"/>
+      <c r="ZD349" s="44"/>
+      <c r="ZE349" s="44"/>
+      <c r="ZF349" s="44"/>
+      <c r="ZG349" s="44"/>
+      <c r="ZH349" s="44"/>
+      <c r="ZI349" s="44"/>
+      <c r="ZJ349" s="44"/>
+      <c r="ZK349" s="44"/>
+      <c r="ZL349" s="44"/>
+      <c r="ZM349" s="44"/>
+      <c r="ZN349" s="44"/>
+      <c r="ZO349" s="44"/>
+      <c r="ZP349" s="44"/>
+      <c r="ZQ349" s="44"/>
+      <c r="ZR349" s="44"/>
+      <c r="ZS349" s="44"/>
+      <c r="ZT349" s="44"/>
+      <c r="ZU349" s="44"/>
+      <c r="ZV349" s="44"/>
+      <c r="ZW349" s="44"/>
+      <c r="ZX349" s="44"/>
+      <c r="ZY349" s="44"/>
+      <c r="ZZ349" s="44"/>
+      <c r="AAA349" s="44"/>
+      <c r="AAB349" s="44"/>
+      <c r="AAC349" s="44"/>
+      <c r="AAD349" s="44"/>
+      <c r="AAE349" s="44"/>
+      <c r="AAF349" s="44"/>
+      <c r="AAG349" s="44"/>
+      <c r="AAH349" s="44"/>
+      <c r="AAI349" s="44"/>
+      <c r="AAJ349" s="44"/>
+      <c r="AAK349" s="44"/>
+      <c r="AAL349" s="44"/>
+      <c r="AAM349" s="44"/>
+      <c r="AAN349" s="44"/>
+      <c r="AAO349" s="44"/>
+      <c r="AAP349" s="44"/>
+      <c r="AAQ349" s="44"/>
+      <c r="AAR349" s="44"/>
+      <c r="AAS349" s="44"/>
+      <c r="AAT349" s="44"/>
+      <c r="AAU349" s="44"/>
+      <c r="AAV349" s="44"/>
+      <c r="AAW349" s="44"/>
+      <c r="AAX349" s="44"/>
+      <c r="AAY349" s="44"/>
+      <c r="AAZ349" s="44"/>
+      <c r="ABA349" s="44"/>
+      <c r="ABB349" s="44"/>
+      <c r="ABC349" s="44"/>
+      <c r="ABD349" s="44"/>
+      <c r="ABE349" s="44"/>
+      <c r="ABF349" s="44"/>
+      <c r="ABG349" s="44"/>
+      <c r="ABH349" s="44"/>
+      <c r="ABI349" s="44"/>
+      <c r="ABJ349" s="44"/>
+      <c r="ABK349" s="44"/>
+      <c r="ABL349" s="44"/>
+      <c r="ABM349" s="44"/>
+      <c r="ABN349" s="44"/>
+      <c r="ABO349" s="44"/>
+      <c r="ABP349" s="44"/>
+      <c r="ABQ349" s="44"/>
+      <c r="ABR349" s="44"/>
+      <c r="ABS349" s="44"/>
+      <c r="ABT349" s="44"/>
+      <c r="ABU349" s="44"/>
+      <c r="ABV349" s="44"/>
+      <c r="ABW349" s="44"/>
+      <c r="ABX349" s="44"/>
+      <c r="ABY349" s="44"/>
+      <c r="ABZ349" s="44"/>
+      <c r="ACA349" s="44"/>
+      <c r="ACB349" s="44"/>
+      <c r="ACC349" s="44"/>
+      <c r="ACD349" s="44"/>
+      <c r="ACE349" s="44"/>
+      <c r="ACF349" s="44"/>
+      <c r="ACG349" s="44"/>
+      <c r="ACH349" s="44"/>
+      <c r="ACI349" s="44"/>
+      <c r="ACJ349" s="44"/>
+      <c r="ACK349" s="44"/>
+      <c r="ACL349" s="44"/>
+      <c r="ACM349" s="44"/>
+      <c r="ACN349" s="44"/>
+      <c r="ACO349" s="44"/>
+      <c r="ACP349" s="44"/>
+      <c r="ACQ349" s="44"/>
+      <c r="ACR349" s="44"/>
+      <c r="ACS349" s="44"/>
+      <c r="ACT349" s="44"/>
+      <c r="ACU349" s="44"/>
+      <c r="ACV349" s="44"/>
+      <c r="ACW349" s="44"/>
+      <c r="ACX349" s="44"/>
+      <c r="ACY349" s="44"/>
+      <c r="ACZ349" s="44"/>
+      <c r="ADA349" s="44"/>
+      <c r="ADB349" s="44"/>
+      <c r="ADC349" s="44"/>
+      <c r="ADD349" s="44"/>
+      <c r="ADE349" s="44"/>
+      <c r="ADF349" s="44"/>
+      <c r="ADG349" s="44"/>
+      <c r="ADH349" s="44"/>
+      <c r="ADI349" s="44"/>
+      <c r="ADJ349" s="44"/>
+      <c r="ADK349" s="44"/>
+      <c r="ADL349" s="44"/>
+      <c r="ADM349" s="44"/>
+      <c r="ADN349" s="44"/>
+      <c r="ADO349" s="44"/>
+      <c r="ADP349" s="44"/>
+      <c r="ADQ349" s="44"/>
+      <c r="ADR349" s="44"/>
+      <c r="ADS349" s="44"/>
+      <c r="ADT349" s="44"/>
+      <c r="ADU349" s="44"/>
+      <c r="ADV349" s="44"/>
+      <c r="ADW349" s="44"/>
+      <c r="ADX349" s="44"/>
+      <c r="ADY349" s="44"/>
+      <c r="ADZ349" s="44"/>
+      <c r="AEA349" s="44"/>
+      <c r="AEB349" s="44"/>
+      <c r="AEC349" s="44"/>
+      <c r="AED349" s="44"/>
+      <c r="AEE349" s="44"/>
+      <c r="AEF349" s="44"/>
+      <c r="AEG349" s="44"/>
+      <c r="AEH349" s="44"/>
+      <c r="AEI349" s="44"/>
+      <c r="AEJ349" s="44"/>
+      <c r="AEK349" s="44"/>
+      <c r="AEL349" s="44"/>
+      <c r="AEM349" s="44"/>
+      <c r="AEN349" s="44"/>
+      <c r="AEO349" s="44"/>
+      <c r="AEP349" s="44"/>
+      <c r="AEQ349" s="44"/>
+      <c r="AER349" s="44"/>
+      <c r="AES349" s="44"/>
+      <c r="AET349" s="44"/>
+      <c r="AEU349" s="44"/>
+      <c r="AEV349" s="44"/>
+      <c r="AEW349" s="44"/>
+      <c r="AEX349" s="44"/>
+      <c r="AEY349" s="44"/>
+      <c r="AEZ349" s="44"/>
+      <c r="AFA349" s="44"/>
+      <c r="AFB349" s="44"/>
+      <c r="AFC349" s="44"/>
+      <c r="AFD349" s="44"/>
+      <c r="AFE349" s="44"/>
+      <c r="AFF349" s="44"/>
+      <c r="AFG349" s="44"/>
+      <c r="AFH349" s="44"/>
+      <c r="AFI349" s="44"/>
+      <c r="AFJ349" s="44"/>
+      <c r="AFK349" s="44"/>
+      <c r="AFL349" s="44"/>
+      <c r="AFM349" s="44"/>
+      <c r="AFN349" s="44"/>
+      <c r="AFO349" s="44"/>
+      <c r="AFP349" s="44"/>
+      <c r="AFQ349" s="44"/>
+      <c r="AFR349" s="44"/>
+      <c r="AFS349" s="44"/>
+      <c r="AFT349" s="44"/>
+      <c r="AFU349" s="44"/>
+      <c r="AFV349" s="44"/>
+      <c r="AFW349" s="44"/>
+      <c r="AFX349" s="44"/>
+      <c r="AFY349" s="44"/>
+      <c r="AFZ349" s="44"/>
+      <c r="AGA349" s="44"/>
+      <c r="AGB349" s="44"/>
+      <c r="AGC349" s="44"/>
+      <c r="AGD349" s="44"/>
+      <c r="AGE349" s="44"/>
+      <c r="AGF349" s="44"/>
+      <c r="AGG349" s="44"/>
+      <c r="AGH349" s="44"/>
+      <c r="AGI349" s="44"/>
+      <c r="AGJ349" s="44"/>
+      <c r="AGK349" s="44"/>
+      <c r="AGL349" s="44"/>
+      <c r="AGM349" s="44"/>
+      <c r="AGN349" s="44"/>
+      <c r="AGO349" s="44"/>
+      <c r="AGP349" s="44"/>
+      <c r="AGQ349" s="44"/>
+      <c r="AGR349" s="44"/>
+      <c r="AGS349" s="44"/>
+      <c r="AGT349" s="44"/>
+      <c r="AGU349" s="44"/>
+      <c r="AGV349" s="44"/>
+      <c r="AGW349" s="44"/>
+      <c r="AGX349" s="44"/>
+      <c r="AGY349" s="44"/>
+      <c r="AGZ349" s="44"/>
+      <c r="AHA349" s="44"/>
+      <c r="AHB349" s="44"/>
+      <c r="AHC349" s="44"/>
+      <c r="AHD349" s="44"/>
+      <c r="AHE349" s="44"/>
+      <c r="AHF349" s="44"/>
+      <c r="AHG349" s="44"/>
+      <c r="AHH349" s="44"/>
+      <c r="AHI349" s="44"/>
+      <c r="AHJ349" s="44"/>
+      <c r="AHK349" s="44"/>
+      <c r="AHL349" s="44"/>
+      <c r="AHM349" s="44"/>
+      <c r="AHN349" s="44"/>
+      <c r="AHO349" s="44"/>
+      <c r="AHP349" s="44"/>
+      <c r="AHQ349" s="44"/>
+      <c r="AHR349" s="44"/>
+      <c r="AHS349" s="44"/>
+      <c r="AHT349" s="44"/>
+      <c r="AHU349" s="44"/>
+      <c r="AHV349" s="44"/>
+      <c r="AHW349" s="44"/>
+      <c r="AHX349" s="44"/>
+      <c r="AHY349" s="44"/>
+      <c r="AHZ349" s="44"/>
+      <c r="AIA349" s="44"/>
+      <c r="AIB349" s="44"/>
+      <c r="AIC349" s="44"/>
+      <c r="AID349" s="44"/>
+      <c r="AIE349" s="44"/>
+      <c r="AIF349" s="44"/>
+      <c r="AIG349" s="44"/>
+      <c r="AIH349" s="44"/>
+      <c r="AII349" s="44"/>
+      <c r="AIJ349" s="44"/>
+      <c r="AIK349" s="44"/>
+      <c r="AIL349" s="44"/>
+      <c r="AIM349" s="44"/>
+      <c r="AIN349" s="44"/>
+      <c r="AIO349" s="44"/>
+      <c r="AIP349" s="44"/>
+      <c r="AIQ349" s="44"/>
+      <c r="AIR349" s="44"/>
+      <c r="AIS349" s="44"/>
+      <c r="AIT349" s="44"/>
+      <c r="AIU349" s="44"/>
+      <c r="AIV349" s="44"/>
+      <c r="AIW349" s="44"/>
+      <c r="AIX349" s="44"/>
+      <c r="AIY349" s="44"/>
+      <c r="AIZ349" s="44"/>
+      <c r="AJA349" s="44"/>
+      <c r="AJB349" s="44"/>
+      <c r="AJC349" s="44"/>
+      <c r="AJD349" s="44"/>
+      <c r="AJE349" s="44"/>
+      <c r="AJF349" s="44"/>
+      <c r="AJG349" s="44"/>
+      <c r="AJH349" s="44"/>
+      <c r="AJI349" s="44"/>
+      <c r="AJJ349" s="44"/>
+      <c r="AJK349" s="44"/>
+      <c r="AJL349" s="44"/>
+      <c r="AJM349" s="44"/>
+      <c r="AJN349" s="44"/>
+      <c r="AJO349" s="44"/>
+      <c r="AJP349" s="44"/>
+      <c r="AJQ349" s="44"/>
+      <c r="AJR349" s="44"/>
+      <c r="AJS349" s="44"/>
+      <c r="AJT349" s="44"/>
+      <c r="AJU349" s="44"/>
+      <c r="AJV349" s="44"/>
+      <c r="AJW349" s="44"/>
+      <c r="AJX349" s="44"/>
+      <c r="AJY349" s="44"/>
+      <c r="AJZ349" s="44"/>
+      <c r="AKA349" s="44"/>
+      <c r="AKB349" s="44"/>
+      <c r="AKC349" s="44"/>
+      <c r="AKD349" s="44"/>
+      <c r="AKE349" s="44"/>
+      <c r="AKF349" s="44"/>
+      <c r="AKG349" s="44"/>
+      <c r="AKH349" s="44"/>
+      <c r="AKI349" s="44"/>
+      <c r="AKJ349" s="44"/>
+      <c r="AKK349" s="44"/>
+      <c r="AKL349" s="44"/>
+      <c r="AKM349" s="44"/>
+      <c r="AKN349" s="44"/>
+      <c r="AKO349" s="44"/>
+      <c r="AKP349" s="44"/>
+      <c r="AKQ349" s="44"/>
+      <c r="AKR349" s="44"/>
+      <c r="AKS349" s="44"/>
+      <c r="AKT349" s="44"/>
+      <c r="AKU349" s="44"/>
+      <c r="AKV349" s="44"/>
+      <c r="AKW349" s="44"/>
+      <c r="AKX349" s="44"/>
+      <c r="AKY349" s="44"/>
+      <c r="AKZ349" s="44"/>
+      <c r="ALA349" s="44"/>
+      <c r="ALB349" s="44"/>
+      <c r="ALC349" s="44"/>
+      <c r="ALD349" s="44"/>
+      <c r="ALE349" s="44"/>
+      <c r="ALF349" s="44"/>
+      <c r="ALG349" s="44"/>
+      <c r="ALH349" s="44"/>
+      <c r="ALI349" s="44"/>
+      <c r="ALJ349" s="44"/>
+      <c r="ALK349" s="44"/>
+      <c r="ALL349" s="44"/>
+      <c r="ALM349" s="44"/>
+      <c r="ALN349" s="44"/>
+      <c r="ALO349" s="44"/>
+      <c r="ALP349" s="44"/>
+      <c r="ALQ349" s="44"/>
+      <c r="ALR349" s="44"/>
+      <c r="ALS349" s="44"/>
+      <c r="ALT349" s="44"/>
+      <c r="ALU349" s="44"/>
+      <c r="ALV349" s="44"/>
+      <c r="ALW349" s="44"/>
+      <c r="ALX349" s="44"/>
+      <c r="ALY349" s="44"/>
+      <c r="ALZ349" s="44"/>
+      <c r="AMA349" s="44"/>
+      <c r="AMB349" s="44"/>
+      <c r="AMC349" s="44"/>
+      <c r="AMD349" s="44"/>
+      <c r="AME349" s="44"/>
+      <c r="AMF349" s="44"/>
+      <c r="AMG349" s="44"/>
+      <c r="AMH349" s="44"/>
+      <c r="AMI349" s="44"/>
+      <c r="AMJ349" s="44"/>
+      <c r="AMK349" s="44"/>
+      <c r="AML349" s="44"/>
+      <c r="AMM349" s="44"/>
+      <c r="AMN349" s="44"/>
+      <c r="AMO349" s="44"/>
+      <c r="AMP349" s="44"/>
+      <c r="AMQ349" s="44"/>
+      <c r="AMR349" s="44"/>
+      <c r="AMS349" s="44"/>
+      <c r="AMT349" s="44"/>
+      <c r="AMU349" s="44"/>
+      <c r="AMV349" s="44"/>
+      <c r="AMW349" s="44"/>
+      <c r="AMX349" s="44"/>
+      <c r="AMY349" s="44"/>
+      <c r="AMZ349" s="44"/>
+      <c r="ANA349" s="44"/>
+      <c r="ANB349" s="44"/>
+      <c r="ANC349" s="44"/>
+      <c r="AND349" s="44"/>
+      <c r="ANE349" s="44"/>
+      <c r="ANF349" s="44"/>
+      <c r="ANG349" s="44"/>
+      <c r="ANH349" s="44"/>
+      <c r="ANI349" s="44"/>
+      <c r="ANJ349" s="44"/>
+      <c r="ANK349" s="44"/>
+      <c r="ANL349" s="44"/>
+      <c r="ANM349" s="44"/>
+      <c r="ANN349" s="44"/>
+      <c r="ANO349" s="44"/>
+      <c r="ANP349" s="44"/>
+      <c r="ANQ349" s="44"/>
+      <c r="ANR349" s="44"/>
+      <c r="ANS349" s="44"/>
+      <c r="ANT349" s="44"/>
+      <c r="ANU349" s="44"/>
+      <c r="ANV349" s="44"/>
+      <c r="ANW349" s="44"/>
+      <c r="ANX349" s="44"/>
+      <c r="ANY349" s="44"/>
+      <c r="ANZ349" s="44"/>
+      <c r="AOA349" s="44"/>
+      <c r="AOB349" s="44"/>
+      <c r="AOC349" s="44"/>
+      <c r="AOD349" s="44"/>
+      <c r="AOE349" s="44"/>
+      <c r="AOF349" s="44"/>
+      <c r="AOG349" s="44"/>
+      <c r="AOH349" s="44"/>
+      <c r="AOI349" s="44"/>
+      <c r="AOJ349" s="44"/>
+      <c r="AOK349" s="44"/>
+      <c r="AOL349" s="44"/>
+      <c r="AOM349" s="44"/>
+      <c r="AON349" s="44"/>
+      <c r="AOO349" s="44"/>
+      <c r="AOP349" s="44"/>
+      <c r="AOQ349" s="44"/>
+      <c r="AOR349" s="44"/>
+      <c r="AOS349" s="44"/>
+      <c r="AOT349" s="44"/>
+      <c r="AOU349" s="44"/>
+      <c r="AOV349" s="44"/>
+      <c r="AOW349" s="44"/>
+      <c r="AOX349" s="44"/>
+      <c r="AOY349" s="44"/>
+      <c r="AOZ349" s="44"/>
+      <c r="APA349" s="44"/>
+      <c r="APB349" s="44"/>
+      <c r="APC349" s="44"/>
+      <c r="APD349" s="44"/>
+      <c r="APE349" s="44"/>
+      <c r="APF349" s="44"/>
+      <c r="APG349" s="44"/>
+      <c r="APH349" s="44"/>
+      <c r="API349" s="44"/>
+      <c r="APJ349" s="44"/>
+      <c r="APK349" s="44"/>
+      <c r="APL349" s="44"/>
+      <c r="APM349" s="44"/>
+      <c r="APN349" s="44"/>
+      <c r="APO349" s="44"/>
+      <c r="APP349" s="44"/>
+      <c r="APQ349" s="44"/>
+      <c r="APR349" s="44"/>
+      <c r="APS349" s="44"/>
+      <c r="APT349" s="44"/>
+      <c r="APU349" s="44"/>
+      <c r="APV349" s="44"/>
+      <c r="APW349" s="44"/>
+      <c r="APX349" s="44"/>
+      <c r="APY349" s="44"/>
+      <c r="APZ349" s="44"/>
+      <c r="AQA349" s="44"/>
+      <c r="AQB349" s="44"/>
+      <c r="AQC349" s="44"/>
+      <c r="AQD349" s="44"/>
+      <c r="AQE349" s="44"/>
+      <c r="AQF349" s="44"/>
+      <c r="AQG349" s="44"/>
+      <c r="AQH349" s="44"/>
+      <c r="AQI349" s="44"/>
+      <c r="AQJ349" s="44"/>
+      <c r="AQK349" s="44"/>
+      <c r="AQL349" s="44"/>
+      <c r="AQM349" s="44"/>
+      <c r="AQN349" s="44"/>
+      <c r="AQO349" s="44"/>
+      <c r="AQP349" s="44"/>
+      <c r="AQQ349" s="44"/>
+      <c r="AQR349" s="44"/>
+      <c r="AQS349" s="44"/>
+      <c r="AQT349" s="44"/>
+      <c r="AQU349" s="44"/>
+      <c r="AQV349" s="44"/>
+      <c r="AQW349" s="44"/>
+      <c r="AQX349" s="44"/>
+      <c r="AQY349" s="44"/>
+      <c r="AQZ349" s="44"/>
+      <c r="ARA349" s="44"/>
+      <c r="ARB349" s="44"/>
+      <c r="ARC349" s="44"/>
+      <c r="ARD349" s="44"/>
+      <c r="ARE349" s="44"/>
+      <c r="ARF349" s="44"/>
+      <c r="ARG349" s="44"/>
+      <c r="ARH349" s="44"/>
+      <c r="ARI349" s="44"/>
+      <c r="ARJ349" s="44"/>
+      <c r="ARK349" s="44"/>
+      <c r="ARL349" s="44"/>
+      <c r="ARM349" s="44"/>
+      <c r="ARN349" s="44"/>
+      <c r="ARO349" s="44"/>
+      <c r="ARP349" s="44"/>
+      <c r="ARQ349" s="44"/>
+      <c r="ARR349" s="44"/>
+      <c r="ARS349" s="44"/>
+      <c r="ART349" s="44"/>
+      <c r="ARU349" s="44"/>
+      <c r="ARV349" s="44"/>
+      <c r="ARW349" s="44"/>
+      <c r="ARX349" s="44"/>
+      <c r="ARY349" s="44"/>
+      <c r="ARZ349" s="44"/>
+      <c r="ASA349" s="44"/>
+      <c r="ASB349" s="44"/>
+      <c r="ASC349" s="44"/>
+      <c r="ASD349" s="44"/>
+      <c r="ASE349" s="44"/>
+      <c r="ASF349" s="44"/>
+      <c r="ASG349" s="44"/>
+      <c r="ASH349" s="44"/>
+      <c r="ASI349" s="44"/>
+      <c r="ASJ349" s="44"/>
+      <c r="ASK349" s="44"/>
+      <c r="ASL349" s="44"/>
+      <c r="ASM349" s="44"/>
+      <c r="ASN349" s="44"/>
+      <c r="ASO349" s="44"/>
+      <c r="ASP349" s="44"/>
+      <c r="ASQ349" s="44"/>
+      <c r="ASR349" s="44"/>
+      <c r="ASS349" s="44"/>
+      <c r="AST349" s="44"/>
+      <c r="ASU349" s="44"/>
+      <c r="ASV349" s="44"/>
+      <c r="ASW349" s="44"/>
+      <c r="ASX349" s="44"/>
+      <c r="ASY349" s="44"/>
+      <c r="ASZ349" s="44"/>
+      <c r="ATA349" s="44"/>
+      <c r="ATB349" s="44"/>
+      <c r="ATC349" s="44"/>
+      <c r="ATD349" s="44"/>
+      <c r="ATE349" s="44"/>
+      <c r="ATF349" s="44"/>
+      <c r="ATG349" s="44"/>
+      <c r="ATH349" s="44"/>
+      <c r="ATI349" s="44"/>
+      <c r="ATJ349" s="44"/>
+      <c r="ATK349" s="44"/>
+      <c r="ATL349" s="44"/>
+      <c r="ATM349" s="44"/>
+      <c r="ATN349" s="44"/>
+      <c r="ATO349" s="44"/>
+      <c r="ATP349" s="44"/>
+      <c r="ATQ349" s="44"/>
+      <c r="ATR349" s="44"/>
+      <c r="ATS349" s="44"/>
+      <c r="ATT349" s="44"/>
+      <c r="ATU349" s="44"/>
+      <c r="ATV349" s="44"/>
+      <c r="ATW349" s="44"/>
+      <c r="ATX349" s="44"/>
+      <c r="ATY349" s="44"/>
+      <c r="ATZ349" s="44"/>
+      <c r="AUA349" s="44"/>
+      <c r="AUB349" s="44"/>
+      <c r="AUC349" s="44"/>
+      <c r="AUD349" s="44"/>
+      <c r="AUE349" s="44"/>
+      <c r="AUF349" s="44"/>
+      <c r="AUG349" s="44"/>
+      <c r="AUH349" s="44"/>
+      <c r="AUI349" s="44"/>
+      <c r="AUJ349" s="44"/>
+      <c r="AUK349" s="44"/>
+      <c r="AUL349" s="44"/>
+      <c r="AUM349" s="44"/>
+      <c r="AUN349" s="44"/>
+      <c r="AUO349" s="44"/>
+      <c r="AUP349" s="44"/>
+      <c r="AUQ349" s="44"/>
+      <c r="AUR349" s="44"/>
+      <c r="AUS349" s="44"/>
+      <c r="AUT349" s="44"/>
+      <c r="AUU349" s="44"/>
+      <c r="AUV349" s="44"/>
+      <c r="AUW349" s="44"/>
+      <c r="AUX349" s="44"/>
+      <c r="AUY349" s="44"/>
+      <c r="AUZ349" s="44"/>
+      <c r="AVA349" s="44"/>
+      <c r="AVB349" s="44"/>
+      <c r="AVC349" s="44"/>
+      <c r="AVD349" s="44"/>
+      <c r="AVE349" s="44"/>
+      <c r="AVF349" s="44"/>
+      <c r="AVG349" s="44"/>
+      <c r="AVH349" s="44"/>
+      <c r="AVI349" s="44"/>
+      <c r="AVJ349" s="44"/>
+      <c r="AVK349" s="44"/>
+      <c r="AVL349" s="44"/>
+      <c r="AVM349" s="44"/>
+      <c r="AVN349" s="44"/>
+      <c r="AVO349" s="44"/>
+      <c r="AVP349" s="44"/>
+      <c r="AVQ349" s="44"/>
+      <c r="AVR349" s="44"/>
+      <c r="AVS349" s="44"/>
+      <c r="AVT349" s="44"/>
+      <c r="AVU349" s="44"/>
+      <c r="AVV349" s="44"/>
+      <c r="AVW349" s="44"/>
+      <c r="AVX349" s="44"/>
+      <c r="AVY349" s="44"/>
+      <c r="AVZ349" s="44"/>
+      <c r="AWA349" s="44"/>
+      <c r="AWB349" s="44"/>
+      <c r="AWC349" s="44"/>
+      <c r="AWD349" s="44"/>
+      <c r="AWE349" s="44"/>
+      <c r="AWF349" s="44"/>
+      <c r="AWG349" s="44"/>
+      <c r="AWH349" s="44"/>
+      <c r="AWI349" s="44"/>
+      <c r="AWJ349" s="44"/>
+      <c r="AWK349" s="44"/>
+      <c r="AWL349" s="44"/>
+      <c r="AWM349" s="44"/>
+      <c r="AWN349" s="44"/>
+      <c r="AWO349" s="44"/>
+      <c r="AWP349" s="44"/>
+      <c r="AWQ349" s="44"/>
+      <c r="AWR349" s="44"/>
+      <c r="AWS349" s="44"/>
+      <c r="AWT349" s="44"/>
+      <c r="AWU349" s="44"/>
+      <c r="AWV349" s="44"/>
+      <c r="AWW349" s="44"/>
+      <c r="AWX349" s="44"/>
+      <c r="AWY349" s="44"/>
+      <c r="AWZ349" s="44"/>
+      <c r="AXA349" s="44"/>
+      <c r="AXB349" s="44"/>
+      <c r="AXC349" s="44"/>
+      <c r="AXD349" s="44"/>
+      <c r="AXE349" s="44"/>
+      <c r="AXF349" s="44"/>
+      <c r="AXG349" s="44"/>
+      <c r="AXH349" s="44"/>
+      <c r="AXI349" s="44"/>
+      <c r="AXJ349" s="44"/>
+      <c r="AXK349" s="44"/>
+      <c r="AXL349" s="44"/>
+      <c r="AXM349" s="44"/>
+      <c r="AXN349" s="44"/>
+      <c r="AXO349" s="44"/>
+      <c r="AXP349" s="44"/>
+      <c r="AXQ349" s="44"/>
+      <c r="AXR349" s="44"/>
+      <c r="AXS349" s="44"/>
+      <c r="AXT349" s="44"/>
+      <c r="AXU349" s="44"/>
+      <c r="AXV349" s="44"/>
+      <c r="AXW349" s="44"/>
+      <c r="AXX349" s="44"/>
+      <c r="AXY349" s="44"/>
+      <c r="AXZ349" s="44"/>
+      <c r="AYA349" s="44"/>
+      <c r="AYB349" s="44"/>
+      <c r="AYC349" s="44"/>
+      <c r="AYD349" s="44"/>
+      <c r="AYE349" s="44"/>
+      <c r="AYF349" s="44"/>
+      <c r="AYG349" s="44"/>
+      <c r="AYH349" s="44"/>
+      <c r="AYI349" s="44"/>
+      <c r="AYJ349" s="44"/>
+      <c r="AYK349" s="44"/>
+      <c r="AYL349" s="44"/>
+      <c r="AYM349" s="44"/>
+      <c r="AYN349" s="44"/>
+      <c r="AYO349" s="44"/>
+      <c r="AYP349" s="44"/>
+      <c r="AYQ349" s="44"/>
+      <c r="AYR349" s="44"/>
+      <c r="AYS349" s="44"/>
+      <c r="AYT349" s="44"/>
+      <c r="AYU349" s="44"/>
+      <c r="AYV349" s="44"/>
+      <c r="AYW349" s="44"/>
+      <c r="AYX349" s="44"/>
+      <c r="AYY349" s="44"/>
+      <c r="AYZ349" s="44"/>
+      <c r="AZA349" s="44"/>
+      <c r="AZB349" s="44"/>
+      <c r="AZC349" s="44"/>
+      <c r="AZD349" s="44"/>
+      <c r="AZE349" s="44"/>
+      <c r="AZF349" s="44"/>
+      <c r="AZG349" s="44"/>
+      <c r="AZH349" s="44"/>
+      <c r="AZI349" s="44"/>
+      <c r="AZJ349" s="44"/>
+      <c r="AZK349" s="44"/>
+      <c r="AZL349" s="44"/>
+      <c r="AZM349" s="44"/>
+      <c r="AZN349" s="44"/>
+      <c r="AZO349" s="44"/>
+      <c r="AZP349" s="44"/>
+      <c r="AZQ349" s="44"/>
+      <c r="AZR349" s="44"/>
+      <c r="AZS349" s="44"/>
+      <c r="AZT349" s="44"/>
+      <c r="AZU349" s="44"/>
+      <c r="AZV349" s="44"/>
+      <c r="AZW349" s="44"/>
+      <c r="AZX349" s="44"/>
+      <c r="AZY349" s="44"/>
+      <c r="AZZ349" s="44"/>
+      <c r="BAA349" s="44"/>
+      <c r="BAB349" s="44"/>
+      <c r="BAC349" s="44"/>
+      <c r="BAD349" s="44"/>
+      <c r="BAE349" s="44"/>
+      <c r="BAF349" s="44"/>
+      <c r="BAG349" s="44"/>
+      <c r="BAH349" s="44"/>
+      <c r="BAI349" s="44"/>
+      <c r="BAJ349" s="44"/>
+      <c r="BAK349" s="44"/>
+      <c r="BAL349" s="44"/>
+      <c r="BAM349" s="44"/>
+      <c r="BAN349" s="44"/>
+      <c r="BAO349" s="44"/>
+      <c r="BAP349" s="44"/>
+      <c r="BAQ349" s="44"/>
+      <c r="BAR349" s="44"/>
+      <c r="BAS349" s="44"/>
+      <c r="BAT349" s="44"/>
+      <c r="BAU349" s="44"/>
+      <c r="BAV349" s="44"/>
+      <c r="BAW349" s="44"/>
+      <c r="BAX349" s="44"/>
+      <c r="BAY349" s="44"/>
+      <c r="BAZ349" s="44"/>
+      <c r="BBA349" s="44"/>
+      <c r="BBB349" s="44"/>
+      <c r="BBC349" s="44"/>
+      <c r="BBD349" s="44"/>
+      <c r="BBE349" s="44"/>
+      <c r="BBF349" s="44"/>
+      <c r="BBG349" s="44"/>
+      <c r="BBH349" s="44"/>
+      <c r="BBI349" s="44"/>
+      <c r="BBJ349" s="44"/>
+      <c r="BBK349" s="44"/>
+      <c r="BBL349" s="44"/>
+      <c r="BBM349" s="44"/>
+      <c r="BBN349" s="44"/>
+      <c r="BBO349" s="44"/>
+      <c r="BBP349" s="44"/>
+      <c r="BBQ349" s="44"/>
+      <c r="BBR349" s="44"/>
+      <c r="BBS349" s="44"/>
+      <c r="BBT349" s="44"/>
+      <c r="BBU349" s="44"/>
+      <c r="BBV349" s="44"/>
+      <c r="BBW349" s="44"/>
+      <c r="BBX349" s="44"/>
+      <c r="BBY349" s="44"/>
+      <c r="BBZ349" s="44"/>
+      <c r="BCA349" s="44"/>
+      <c r="BCB349" s="44"/>
+      <c r="BCC349" s="44"/>
+      <c r="BCD349" s="44"/>
+      <c r="BCE349" s="44"/>
+      <c r="BCF349" s="44"/>
+      <c r="BCG349" s="44"/>
+      <c r="BCH349" s="44"/>
+      <c r="BCI349" s="44"/>
+      <c r="BCJ349" s="44"/>
+      <c r="BCK349" s="44"/>
+      <c r="BCL349" s="44"/>
+      <c r="BCM349" s="44"/>
+      <c r="BCN349" s="44"/>
+      <c r="BCO349" s="44"/>
+      <c r="BCP349" s="44"/>
+      <c r="BCQ349" s="44"/>
+      <c r="BCR349" s="44"/>
+      <c r="BCS349" s="44"/>
+      <c r="BCT349" s="44"/>
+      <c r="BCU349" s="44"/>
+      <c r="BCV349" s="44"/>
+      <c r="BCW349" s="44"/>
+      <c r="BCX349" s="44"/>
+      <c r="BCY349" s="44"/>
+      <c r="BCZ349" s="44"/>
+      <c r="BDA349" s="44"/>
+      <c r="BDB349" s="44"/>
+      <c r="BDC349" s="44"/>
+      <c r="BDD349" s="44"/>
+      <c r="BDE349" s="44"/>
+      <c r="BDF349" s="44"/>
+      <c r="BDG349" s="44"/>
+      <c r="BDH349" s="44"/>
+      <c r="BDI349" s="44"/>
+      <c r="BDJ349" s="44"/>
+      <c r="BDK349" s="44"/>
+      <c r="BDL349" s="44"/>
+      <c r="BDM349" s="44"/>
+      <c r="BDN349" s="44"/>
+      <c r="BDO349" s="44"/>
+      <c r="BDP349" s="44"/>
+      <c r="BDQ349" s="44"/>
+      <c r="BDR349" s="44"/>
+      <c r="BDS349" s="44"/>
+      <c r="BDT349" s="44"/>
+      <c r="BDU349" s="44"/>
+      <c r="BDV349" s="44"/>
+      <c r="BDW349" s="44"/>
+      <c r="BDX349" s="44"/>
+      <c r="BDY349" s="44"/>
+      <c r="BDZ349" s="44"/>
+      <c r="BEA349" s="44"/>
+      <c r="BEB349" s="44"/>
+      <c r="BEC349" s="44"/>
+      <c r="BED349" s="44"/>
+      <c r="BEE349" s="44"/>
+      <c r="BEF349" s="44"/>
+      <c r="BEG349" s="44"/>
+      <c r="BEH349" s="44"/>
+      <c r="BEI349" s="44"/>
+      <c r="BEJ349" s="44"/>
+      <c r="BEK349" s="44"/>
+      <c r="BEL349" s="44"/>
+      <c r="BEM349" s="44"/>
+      <c r="BEN349" s="44"/>
+      <c r="BEO349" s="44"/>
+      <c r="BEP349" s="44"/>
+      <c r="BEQ349" s="44"/>
+      <c r="BER349" s="44"/>
+      <c r="BES349" s="44"/>
+      <c r="BET349" s="44"/>
+      <c r="BEU349" s="44"/>
+      <c r="BEV349" s="44"/>
+      <c r="BEW349" s="44"/>
+      <c r="BEX349" s="44"/>
+      <c r="BEY349" s="44"/>
+      <c r="BEZ349" s="44"/>
+      <c r="BFA349" s="44"/>
+      <c r="BFB349" s="44"/>
+      <c r="BFC349" s="44"/>
+      <c r="BFD349" s="44"/>
+      <c r="BFE349" s="44"/>
+      <c r="BFF349" s="44"/>
+      <c r="BFG349" s="44"/>
+      <c r="BFH349" s="44"/>
+      <c r="BFI349" s="44"/>
+      <c r="BFJ349" s="44"/>
+      <c r="BFK349" s="44"/>
+      <c r="BFL349" s="44"/>
+      <c r="BFM349" s="44"/>
+      <c r="BFN349" s="44"/>
+      <c r="BFO349" s="44"/>
+      <c r="BFP349" s="44"/>
+      <c r="BFQ349" s="44"/>
+      <c r="BFR349" s="44"/>
+      <c r="BFS349" s="44"/>
+      <c r="BFT349" s="44"/>
+      <c r="BFU349" s="44"/>
+      <c r="BFV349" s="44"/>
+      <c r="BFW349" s="44"/>
+      <c r="BFX349" s="44"/>
+      <c r="BFY349" s="44"/>
+      <c r="BFZ349" s="44"/>
+      <c r="BGA349" s="44"/>
+      <c r="BGB349" s="44"/>
+      <c r="BGC349" s="44"/>
+      <c r="BGD349" s="44"/>
+      <c r="BGE349" s="44"/>
+      <c r="BGF349" s="44"/>
+      <c r="BGG349" s="44"/>
+      <c r="BGH349" s="44"/>
+      <c r="BGI349" s="44"/>
+      <c r="BGJ349" s="44"/>
+      <c r="BGK349" s="44"/>
+      <c r="BGL349" s="44"/>
+      <c r="BGM349" s="44"/>
+      <c r="BGN349" s="44"/>
+      <c r="BGO349" s="44"/>
+      <c r="BGP349" s="44"/>
+      <c r="BGQ349" s="44"/>
+      <c r="BGR349" s="44"/>
+      <c r="BGS349" s="44"/>
+      <c r="BGT349" s="44"/>
+      <c r="BGU349" s="44"/>
+      <c r="BGV349" s="44"/>
+      <c r="BGW349" s="44"/>
+      <c r="BGX349" s="44"/>
+      <c r="BGY349" s="44"/>
+      <c r="BGZ349" s="44"/>
+      <c r="BHA349" s="44"/>
+      <c r="BHB349" s="44"/>
+      <c r="BHC349" s="44"/>
+      <c r="BHD349" s="44"/>
+      <c r="BHE349" s="44"/>
+      <c r="BHF349" s="44"/>
+      <c r="BHG349" s="44"/>
+      <c r="BHH349" s="44"/>
+      <c r="BHI349" s="44"/>
+      <c r="BHJ349" s="44"/>
+      <c r="BHK349" s="44"/>
+      <c r="BHL349" s="44"/>
+      <c r="BHM349" s="44"/>
+      <c r="BHN349" s="44"/>
+      <c r="BHO349" s="44"/>
+      <c r="BHP349" s="44"/>
+      <c r="BHQ349" s="44"/>
+      <c r="BHR349" s="44"/>
+      <c r="BHS349" s="44"/>
+      <c r="BHT349" s="44"/>
+      <c r="BHU349" s="44"/>
+      <c r="BHV349" s="44"/>
+      <c r="BHW349" s="44"/>
+      <c r="BHX349" s="44"/>
+      <c r="BHY349" s="44"/>
+      <c r="BHZ349" s="44"/>
+      <c r="BIA349" s="44"/>
+      <c r="BIB349" s="44"/>
+      <c r="BIC349" s="44"/>
+      <c r="BID349" s="44"/>
+      <c r="BIE349" s="44"/>
+      <c r="BIF349" s="44"/>
+      <c r="BIG349" s="44"/>
+      <c r="BIH349" s="44"/>
+      <c r="BII349" s="44"/>
+      <c r="BIJ349" s="44"/>
+      <c r="BIK349" s="44"/>
+      <c r="BIL349" s="44"/>
+      <c r="BIM349" s="44"/>
+      <c r="BIN349" s="44"/>
+      <c r="BIO349" s="44"/>
+      <c r="BIP349" s="44"/>
+      <c r="BIQ349" s="44"/>
+      <c r="BIR349" s="44"/>
+      <c r="BIS349" s="44"/>
+      <c r="BIT349" s="44"/>
+      <c r="BIU349" s="44"/>
+      <c r="BIV349" s="44"/>
+      <c r="BIW349" s="44"/>
+      <c r="BIX349" s="44"/>
+      <c r="BIY349" s="44"/>
+      <c r="BIZ349" s="44"/>
+      <c r="BJA349" s="44"/>
+      <c r="BJB349" s="44"/>
+      <c r="BJC349" s="44"/>
+      <c r="BJD349" s="44"/>
+      <c r="BJE349" s="44"/>
+      <c r="BJF349" s="44"/>
+      <c r="BJG349" s="44"/>
+      <c r="BJH349" s="44"/>
+      <c r="BJI349" s="44"/>
+      <c r="BJJ349" s="44"/>
+      <c r="BJK349" s="44"/>
+      <c r="BJL349" s="44"/>
+      <c r="BJM349" s="44"/>
+      <c r="BJN349" s="44"/>
+      <c r="BJO349" s="44"/>
+      <c r="BJP349" s="44"/>
+      <c r="BJQ349" s="44"/>
+      <c r="BJR349" s="44"/>
+      <c r="BJS349" s="44"/>
+      <c r="BJT349" s="44"/>
+      <c r="BJU349" s="44"/>
+      <c r="BJV349" s="44"/>
+      <c r="BJW349" s="44"/>
+      <c r="BJX349" s="44"/>
+      <c r="BJY349" s="44"/>
+      <c r="BJZ349" s="44"/>
+      <c r="BKA349" s="44"/>
+      <c r="BKB349" s="44"/>
+      <c r="BKC349" s="44"/>
+      <c r="BKD349" s="44"/>
+      <c r="BKE349" s="44"/>
+      <c r="BKF349" s="44"/>
+      <c r="BKG349" s="44"/>
+      <c r="BKH349" s="44"/>
+      <c r="BKI349" s="44"/>
+      <c r="BKJ349" s="44"/>
+      <c r="BKK349" s="44"/>
+      <c r="BKL349" s="44"/>
+      <c r="BKM349" s="44"/>
+      <c r="BKN349" s="44"/>
+      <c r="BKO349" s="44"/>
+      <c r="BKP349" s="44"/>
+      <c r="BKQ349" s="44"/>
+      <c r="BKR349" s="44"/>
+      <c r="BKS349" s="44"/>
+      <c r="BKT349" s="44"/>
+      <c r="BKU349" s="44"/>
+      <c r="BKV349" s="44"/>
+      <c r="BKW349" s="44"/>
+      <c r="BKX349" s="44"/>
+      <c r="BKY349" s="44"/>
+      <c r="BKZ349" s="44"/>
+      <c r="BLA349" s="44"/>
+      <c r="BLB349" s="44"/>
+      <c r="BLC349" s="44"/>
+      <c r="BLD349" s="44"/>
+      <c r="BLE349" s="44"/>
+      <c r="BLF349" s="44"/>
+      <c r="BLG349" s="44"/>
+      <c r="BLH349" s="44"/>
+      <c r="BLI349" s="44"/>
+      <c r="BLJ349" s="44"/>
+      <c r="BLK349" s="44"/>
+      <c r="BLL349" s="44"/>
+      <c r="BLM349" s="44"/>
+      <c r="BLN349" s="44"/>
+      <c r="BLO349" s="44"/>
+      <c r="BLP349" s="44"/>
+      <c r="BLQ349" s="44"/>
+      <c r="BLR349" s="44"/>
+      <c r="BLS349" s="44"/>
+      <c r="BLT349" s="44"/>
+      <c r="BLU349" s="44"/>
+      <c r="BLV349" s="44"/>
+      <c r="BLW349" s="44"/>
+      <c r="BLX349" s="44"/>
+      <c r="BLY349" s="44"/>
+      <c r="BLZ349" s="44"/>
+      <c r="BMA349" s="44"/>
+      <c r="BMB349" s="44"/>
+      <c r="BMC349" s="44"/>
+      <c r="BMD349" s="44"/>
+      <c r="BME349" s="44"/>
+      <c r="BMF349" s="44"/>
+      <c r="BMG349" s="44"/>
+      <c r="BMH349" s="44"/>
+      <c r="BMI349" s="44"/>
+      <c r="BMJ349" s="44"/>
+      <c r="BMK349" s="44"/>
+      <c r="BML349" s="44"/>
+      <c r="BMM349" s="44"/>
+      <c r="BMN349" s="44"/>
+      <c r="BMO349" s="44"/>
+      <c r="BMP349" s="44"/>
+      <c r="BMQ349" s="44"/>
+      <c r="BMR349" s="44"/>
+      <c r="BMS349" s="44"/>
+      <c r="BMT349" s="44"/>
+      <c r="BMU349" s="44"/>
+      <c r="BMV349" s="44"/>
+      <c r="BMW349" s="44"/>
+      <c r="BMX349" s="44"/>
+      <c r="BMY349" s="44"/>
+      <c r="BMZ349" s="44"/>
+      <c r="BNA349" s="44"/>
+      <c r="BNB349" s="44"/>
+      <c r="BNC349" s="44"/>
+      <c r="BND349" s="44"/>
+      <c r="BNE349" s="44"/>
+      <c r="BNF349" s="44"/>
+      <c r="BNG349" s="44"/>
+      <c r="BNH349" s="44"/>
+      <c r="BNI349" s="44"/>
+      <c r="BNJ349" s="44"/>
+      <c r="BNK349" s="44"/>
+      <c r="BNL349" s="44"/>
+      <c r="BNM349" s="44"/>
+      <c r="BNN349" s="44"/>
+      <c r="BNO349" s="44"/>
+      <c r="BNP349" s="44"/>
+      <c r="BNQ349" s="44"/>
+      <c r="BNR349" s="44"/>
+      <c r="BNS349" s="44"/>
+      <c r="BNT349" s="44"/>
+      <c r="BNU349" s="44"/>
+      <c r="BNV349" s="44"/>
+      <c r="BNW349" s="44"/>
+      <c r="BNX349" s="44"/>
+      <c r="BNY349" s="44"/>
+      <c r="BNZ349" s="44"/>
+      <c r="BOA349" s="44"/>
+      <c r="BOB349" s="44"/>
+      <c r="BOC349" s="44"/>
+      <c r="BOD349" s="44"/>
+      <c r="BOE349" s="44"/>
+      <c r="BOF349" s="44"/>
+      <c r="BOG349" s="44"/>
+      <c r="BOH349" s="44"/>
+      <c r="BOI349" s="44"/>
+      <c r="BOJ349" s="44"/>
+      <c r="BOK349" s="44"/>
+      <c r="BOL349" s="44"/>
+      <c r="BOM349" s="44"/>
+      <c r="BON349" s="44"/>
+      <c r="BOO349" s="44"/>
+      <c r="BOP349" s="44"/>
+      <c r="BOQ349" s="44"/>
+      <c r="BOR349" s="44"/>
+      <c r="BOS349" s="44"/>
+      <c r="BOT349" s="44"/>
+      <c r="BOU349" s="44"/>
+      <c r="BOV349" s="44"/>
+      <c r="BOW349" s="44"/>
+      <c r="BOX349" s="44"/>
+      <c r="BOY349" s="44"/>
+      <c r="BOZ349" s="44"/>
+      <c r="BPA349" s="44"/>
+      <c r="BPB349" s="44"/>
+      <c r="BPC349" s="44"/>
+      <c r="BPD349" s="44"/>
+      <c r="BPE349" s="44"/>
+      <c r="BPF349" s="44"/>
+      <c r="BPG349" s="44"/>
+      <c r="BPH349" s="44"/>
+      <c r="BPI349" s="44"/>
+      <c r="BPJ349" s="44"/>
+      <c r="BPK349" s="44"/>
+      <c r="BPL349" s="44"/>
+      <c r="BPM349" s="44"/>
+      <c r="BPN349" s="44"/>
+      <c r="BPO349" s="44"/>
+      <c r="BPP349" s="44"/>
+      <c r="BPQ349" s="44"/>
+      <c r="BPR349" s="44"/>
+      <c r="BPS349" s="44"/>
+      <c r="BPT349" s="44"/>
+      <c r="BPU349" s="44"/>
+      <c r="BPV349" s="44"/>
+      <c r="BPW349" s="44"/>
+      <c r="BPX349" s="44"/>
+      <c r="BPY349" s="44"/>
+      <c r="BPZ349" s="44"/>
+      <c r="BQA349" s="44"/>
+      <c r="BQB349" s="44"/>
+      <c r="BQC349" s="44"/>
+      <c r="BQD349" s="44"/>
+      <c r="BQE349" s="44"/>
+      <c r="BQF349" s="44"/>
+      <c r="BQG349" s="44"/>
+      <c r="BQH349" s="44"/>
+      <c r="BQI349" s="44"/>
+      <c r="BQJ349" s="44"/>
+      <c r="BQK349" s="44"/>
+      <c r="BQL349" s="44"/>
+      <c r="BQM349" s="44"/>
+      <c r="BQN349" s="44"/>
+      <c r="BQO349" s="44"/>
+      <c r="BQP349" s="44"/>
+      <c r="BQQ349" s="44"/>
+      <c r="BQR349" s="44"/>
+      <c r="BQS349" s="44"/>
+      <c r="BQT349" s="44"/>
+      <c r="BQU349" s="44"/>
+      <c r="BQV349" s="44"/>
+      <c r="BQW349" s="44"/>
+      <c r="BQX349" s="44"/>
+      <c r="BQY349" s="44"/>
+      <c r="BQZ349" s="44"/>
+      <c r="BRA349" s="44"/>
+      <c r="BRB349" s="44"/>
+      <c r="BRC349" s="44"/>
+      <c r="BRD349" s="44"/>
+      <c r="BRE349" s="44"/>
+      <c r="BRF349" s="44"/>
+      <c r="BRG349" s="44"/>
+      <c r="BRH349" s="44"/>
+      <c r="BRI349" s="44"/>
+      <c r="BRJ349" s="44"/>
+      <c r="BRK349" s="44"/>
+      <c r="BRL349" s="44"/>
+      <c r="BRM349" s="44"/>
+      <c r="BRN349" s="44"/>
+      <c r="BRO349" s="44"/>
+      <c r="BRP349" s="44"/>
+      <c r="BRQ349" s="44"/>
+      <c r="BRR349" s="44"/>
+      <c r="BRS349" s="44"/>
+      <c r="BRT349" s="44"/>
+      <c r="BRU349" s="44"/>
+      <c r="BRV349" s="44"/>
+      <c r="BRW349" s="44"/>
+      <c r="BRX349" s="44"/>
+      <c r="BRY349" s="44"/>
+      <c r="BRZ349" s="44"/>
+      <c r="BSA349" s="44"/>
+      <c r="BSB349" s="44"/>
+      <c r="BSC349" s="44"/>
+      <c r="BSD349" s="44"/>
+      <c r="BSE349" s="44"/>
+      <c r="BSF349" s="44"/>
+      <c r="BSG349" s="44"/>
+      <c r="BSH349" s="44"/>
+      <c r="BSI349" s="44"/>
+      <c r="BSJ349" s="44"/>
+      <c r="BSK349" s="44"/>
+      <c r="BSL349" s="44"/>
+      <c r="BSM349" s="44"/>
+      <c r="BSN349" s="44"/>
+      <c r="BSO349" s="44"/>
+      <c r="BSP349" s="44"/>
+      <c r="BSQ349" s="44"/>
+      <c r="BSR349" s="44"/>
+      <c r="BSS349" s="44"/>
+      <c r="BST349" s="44"/>
+      <c r="BSU349" s="44"/>
+      <c r="BSV349" s="44"/>
+      <c r="BSW349" s="44"/>
+      <c r="BSX349" s="44"/>
+      <c r="BSY349" s="44"/>
+      <c r="BSZ349" s="44"/>
+      <c r="BTA349" s="44"/>
+      <c r="BTB349" s="44"/>
+      <c r="BTC349" s="44"/>
+      <c r="BTD349" s="44"/>
+      <c r="BTE349" s="44"/>
+      <c r="BTF349" s="44"/>
+      <c r="BTG349" s="44"/>
+      <c r="BTH349" s="44"/>
+      <c r="BTI349" s="44"/>
+      <c r="BTJ349" s="44"/>
+      <c r="BTK349" s="44"/>
+      <c r="BTL349" s="44"/>
+      <c r="BTM349" s="44"/>
+      <c r="BTN349" s="44"/>
+      <c r="BTO349" s="44"/>
+      <c r="BTP349" s="44"/>
+      <c r="BTQ349" s="44"/>
+      <c r="BTR349" s="44"/>
+      <c r="BTS349" s="44"/>
+      <c r="BTT349" s="44"/>
+      <c r="BTU349" s="44"/>
+      <c r="BTV349" s="44"/>
+      <c r="BTW349" s="44"/>
+      <c r="BTX349" s="44"/>
+      <c r="BTY349" s="44"/>
+      <c r="BTZ349" s="44"/>
+      <c r="BUA349" s="44"/>
+      <c r="BUB349" s="44"/>
+      <c r="BUC349" s="44"/>
+      <c r="BUD349" s="44"/>
+      <c r="BUE349" s="44"/>
+      <c r="BUF349" s="44"/>
+      <c r="BUG349" s="44"/>
+      <c r="BUH349" s="44"/>
+      <c r="BUI349" s="44"/>
+      <c r="BUJ349" s="44"/>
+      <c r="BUK349" s="44"/>
+      <c r="BUL349" s="44"/>
+      <c r="BUM349" s="44"/>
+      <c r="BUN349" s="44"/>
+      <c r="BUO349" s="44"/>
+      <c r="BUP349" s="44"/>
+      <c r="BUQ349" s="44"/>
+      <c r="BUR349" s="44"/>
+      <c r="BUS349" s="44"/>
+      <c r="BUT349" s="44"/>
+      <c r="BUU349" s="44"/>
+      <c r="BUV349" s="44"/>
+      <c r="BUW349" s="44"/>
+      <c r="BUX349" s="44"/>
+      <c r="BUY349" s="44"/>
+      <c r="BUZ349" s="44"/>
+      <c r="BVA349" s="44"/>
+      <c r="BVB349" s="44"/>
+      <c r="BVC349" s="44"/>
+      <c r="BVD349" s="44"/>
+      <c r="BVE349" s="44"/>
+      <c r="BVF349" s="44"/>
+      <c r="BVG349" s="44"/>
+      <c r="BVH349" s="44"/>
+      <c r="BVI349" s="44"/>
+      <c r="BVJ349" s="44"/>
+      <c r="BVK349" s="44"/>
+      <c r="BVL349" s="44"/>
+      <c r="BVM349" s="44"/>
+      <c r="BVN349" s="44"/>
+      <c r="BVO349" s="44"/>
+      <c r="BVP349" s="44"/>
+      <c r="BVQ349" s="44"/>
+      <c r="BVR349" s="44"/>
+      <c r="BVS349" s="44"/>
+      <c r="BVT349" s="44"/>
+      <c r="BVU349" s="44"/>
+      <c r="BVV349" s="44"/>
+      <c r="BVW349" s="44"/>
+      <c r="BVX349" s="44"/>
+      <c r="BVY349" s="44"/>
+      <c r="BVZ349" s="44"/>
+      <c r="BWA349" s="44"/>
+      <c r="BWB349" s="44"/>
+      <c r="BWC349" s="44"/>
+      <c r="BWD349" s="44"/>
+      <c r="BWE349" s="44"/>
+      <c r="BWF349" s="44"/>
+      <c r="BWG349" s="44"/>
+      <c r="BWH349" s="44"/>
+      <c r="BWI349" s="44"/>
+      <c r="BWJ349" s="44"/>
+      <c r="BWK349" s="44"/>
+      <c r="BWL349" s="44"/>
+      <c r="BWM349" s="44"/>
+      <c r="BWN349" s="44"/>
+      <c r="BWO349" s="44"/>
+      <c r="BWP349" s="44"/>
+      <c r="BWQ349" s="44"/>
+      <c r="BWR349" s="44"/>
+      <c r="BWS349" s="44"/>
+      <c r="BWT349" s="44"/>
+      <c r="BWU349" s="44"/>
+      <c r="BWV349" s="44"/>
+      <c r="BWW349" s="44"/>
+      <c r="BWX349" s="44"/>
+      <c r="BWY349" s="44"/>
+      <c r="BWZ349" s="44"/>
+      <c r="BXA349" s="44"/>
+      <c r="BXB349" s="44"/>
+      <c r="BXC349" s="44"/>
+      <c r="BXD349" s="44"/>
+      <c r="BXE349" s="44"/>
+      <c r="BXF349" s="44"/>
+      <c r="BXG349" s="44"/>
+      <c r="BXH349" s="44"/>
+      <c r="BXI349" s="44"/>
+      <c r="BXJ349" s="44"/>
+      <c r="BXK349" s="44"/>
+      <c r="BXL349" s="44"/>
+      <c r="BXM349" s="44"/>
+      <c r="BXN349" s="44"/>
+      <c r="BXO349" s="44"/>
+      <c r="BXP349" s="44"/>
+      <c r="BXQ349" s="44"/>
+      <c r="BXR349" s="44"/>
+      <c r="BXS349" s="44"/>
+      <c r="BXT349" s="44"/>
+      <c r="BXU349" s="44"/>
+      <c r="BXV349" s="44"/>
+      <c r="BXW349" s="44"/>
+      <c r="BXX349" s="44"/>
+      <c r="BXY349" s="44"/>
+      <c r="BXZ349" s="44"/>
+      <c r="BYA349" s="44"/>
+      <c r="BYB349" s="44"/>
+      <c r="BYC349" s="44"/>
+      <c r="BYD349" s="44"/>
+      <c r="BYE349" s="44"/>
+      <c r="BYF349" s="44"/>
+      <c r="BYG349" s="44"/>
+      <c r="BYH349" s="44"/>
+      <c r="BYI349" s="44"/>
+      <c r="BYJ349" s="44"/>
+      <c r="BYK349" s="44"/>
+      <c r="BYL349" s="44"/>
+      <c r="BYM349" s="44"/>
+      <c r="BYN349" s="44"/>
+      <c r="BYO349" s="44"/>
+      <c r="BYP349" s="44"/>
+      <c r="BYQ349" s="44"/>
+      <c r="BYR349" s="44"/>
+      <c r="BYS349" s="44"/>
+      <c r="BYT349" s="44"/>
+      <c r="BYU349" s="44"/>
+      <c r="BYV349" s="44"/>
+      <c r="BYW349" s="44"/>
+      <c r="BYX349" s="44"/>
+      <c r="BYY349" s="44"/>
+      <c r="BYZ349" s="44"/>
+      <c r="BZA349" s="44"/>
+      <c r="BZB349" s="44"/>
+      <c r="BZC349" s="44"/>
+      <c r="BZD349" s="44"/>
+      <c r="BZE349" s="44"/>
+      <c r="BZF349" s="44"/>
+      <c r="BZG349" s="44"/>
+      <c r="BZH349" s="44"/>
+      <c r="BZI349" s="44"/>
+      <c r="BZJ349" s="44"/>
+      <c r="BZK349" s="44"/>
+      <c r="BZL349" s="44"/>
+      <c r="BZM349" s="44"/>
+      <c r="BZN349" s="44"/>
+      <c r="BZO349" s="44"/>
+      <c r="BZP349" s="44"/>
+      <c r="BZQ349" s="44"/>
+      <c r="BZR349" s="44"/>
+      <c r="BZS349" s="44"/>
+      <c r="BZT349" s="44"/>
+      <c r="BZU349" s="44"/>
+      <c r="BZV349" s="44"/>
+      <c r="BZW349" s="44"/>
+      <c r="BZX349" s="44"/>
+      <c r="BZY349" s="44"/>
+      <c r="BZZ349" s="44"/>
+      <c r="CAA349" s="44"/>
+      <c r="CAB349" s="44"/>
+      <c r="CAC349" s="44"/>
+      <c r="CAD349" s="44"/>
+      <c r="CAE349" s="44"/>
+      <c r="CAF349" s="44"/>
+      <c r="CAG349" s="44"/>
+      <c r="CAH349" s="44"/>
+      <c r="CAI349" s="44"/>
+      <c r="CAJ349" s="44"/>
+      <c r="CAK349" s="44"/>
+      <c r="CAL349" s="44"/>
+      <c r="CAM349" s="44"/>
+      <c r="CAN349" s="44"/>
+      <c r="CAO349" s="44"/>
+      <c r="CAP349" s="44"/>
+      <c r="CAQ349" s="44"/>
+      <c r="CAR349" s="44"/>
+      <c r="CAS349" s="44"/>
+      <c r="CAT349" s="44"/>
+      <c r="CAU349" s="44"/>
+      <c r="CAV349" s="44"/>
+      <c r="CAW349" s="44"/>
+      <c r="CAX349" s="44"/>
+      <c r="CAY349" s="44"/>
+      <c r="CAZ349" s="44"/>
+      <c r="CBA349" s="44"/>
+      <c r="CBB349" s="44"/>
+      <c r="CBC349" s="44"/>
+      <c r="CBD349" s="44"/>
+      <c r="CBE349" s="44"/>
+      <c r="CBF349" s="44"/>
+      <c r="CBG349" s="44"/>
+      <c r="CBH349" s="44"/>
+      <c r="CBI349" s="44"/>
+      <c r="CBJ349" s="44"/>
+      <c r="CBK349" s="44"/>
+      <c r="CBL349" s="44"/>
+      <c r="CBM349" s="44"/>
+      <c r="CBN349" s="44"/>
+      <c r="CBO349" s="44"/>
+      <c r="CBP349" s="44"/>
+      <c r="CBQ349" s="44"/>
+      <c r="CBR349" s="44"/>
+      <c r="CBS349" s="44"/>
+      <c r="CBT349" s="44"/>
+      <c r="CBU349" s="44"/>
+      <c r="CBV349" s="44"/>
+      <c r="CBW349" s="44"/>
+      <c r="CBX349" s="44"/>
+      <c r="CBY349" s="44"/>
+      <c r="CBZ349" s="44"/>
+      <c r="CCA349" s="44"/>
+      <c r="CCB349" s="44"/>
+      <c r="CCC349" s="44"/>
+      <c r="CCD349" s="44"/>
+      <c r="CCE349" s="44"/>
+      <c r="CCF349" s="44"/>
+      <c r="CCG349" s="44"/>
+      <c r="CCH349" s="44"/>
+      <c r="CCI349" s="44"/>
+      <c r="CCJ349" s="44"/>
+      <c r="CCK349" s="44"/>
+      <c r="CCL349" s="44"/>
+      <c r="CCM349" s="44"/>
+      <c r="CCN349" s="44"/>
+      <c r="CCO349" s="44"/>
+      <c r="CCP349" s="44"/>
+      <c r="CCQ349" s="44"/>
+      <c r="CCR349" s="44"/>
+      <c r="CCS349" s="44"/>
+      <c r="CCT349" s="44"/>
+      <c r="CCU349" s="44"/>
+      <c r="CCV349" s="44"/>
+      <c r="CCW349" s="44"/>
+      <c r="CCX349" s="44"/>
+      <c r="CCY349" s="44"/>
+      <c r="CCZ349" s="44"/>
+      <c r="CDA349" s="44"/>
+      <c r="CDB349" s="44"/>
+      <c r="CDC349" s="44"/>
+      <c r="CDD349" s="44"/>
+      <c r="CDE349" s="44"/>
+      <c r="CDF349" s="44"/>
+      <c r="CDG349" s="44"/>
+      <c r="CDH349" s="44"/>
+      <c r="CDI349" s="44"/>
+      <c r="CDJ349" s="44"/>
+      <c r="CDK349" s="44"/>
+      <c r="CDL349" s="44"/>
+      <c r="CDM349" s="44"/>
+      <c r="CDN349" s="44"/>
+      <c r="CDO349" s="44"/>
+      <c r="CDP349" s="44"/>
+      <c r="CDQ349" s="44"/>
+      <c r="CDR349" s="44"/>
+      <c r="CDS349" s="44"/>
+      <c r="CDT349" s="44"/>
+      <c r="CDU349" s="44"/>
+      <c r="CDV349" s="44"/>
+      <c r="CDW349" s="44"/>
+      <c r="CDX349" s="44"/>
+      <c r="CDY349" s="44"/>
+      <c r="CDZ349" s="44"/>
+      <c r="CEA349" s="44"/>
+      <c r="CEB349" s="44"/>
+      <c r="CEC349" s="44"/>
+      <c r="CED349" s="44"/>
+      <c r="CEE349" s="44"/>
+      <c r="CEF349" s="44"/>
+      <c r="CEG349" s="44"/>
+      <c r="CEH349" s="44"/>
+      <c r="CEI349" s="44"/>
+      <c r="CEJ349" s="44"/>
+      <c r="CEK349" s="44"/>
+      <c r="CEL349" s="44"/>
+      <c r="CEM349" s="44"/>
+      <c r="CEN349" s="44"/>
+      <c r="CEO349" s="44"/>
+      <c r="CEP349" s="44"/>
+      <c r="CEQ349" s="44"/>
+      <c r="CER349" s="44"/>
+      <c r="CES349" s="44"/>
+      <c r="CET349" s="44"/>
+      <c r="CEU349" s="44"/>
+      <c r="CEV349" s="44"/>
+      <c r="CEW349" s="44"/>
+      <c r="CEX349" s="44"/>
+      <c r="CEY349" s="44"/>
+      <c r="CEZ349" s="44"/>
+      <c r="CFA349" s="44"/>
+      <c r="CFB349" s="44"/>
+      <c r="CFC349" s="44"/>
+      <c r="CFD349" s="44"/>
+      <c r="CFE349" s="44"/>
+      <c r="CFF349" s="44"/>
+      <c r="CFG349" s="44"/>
+      <c r="CFH349" s="44"/>
+      <c r="CFI349" s="44"/>
+      <c r="CFJ349" s="44"/>
+      <c r="CFK349" s="44"/>
+      <c r="CFL349" s="44"/>
+      <c r="CFM349" s="44"/>
+      <c r="CFN349" s="44"/>
+      <c r="CFO349" s="44"/>
+      <c r="CFP349" s="44"/>
+      <c r="CFQ349" s="44"/>
+      <c r="CFR349" s="44"/>
+      <c r="CFS349" s="44"/>
+      <c r="CFT349" s="44"/>
+      <c r="CFU349" s="44"/>
+      <c r="CFV349" s="44"/>
+      <c r="CFW349" s="44"/>
+      <c r="CFX349" s="44"/>
+      <c r="CFY349" s="44"/>
+      <c r="CFZ349" s="44"/>
+      <c r="CGA349" s="44"/>
+      <c r="CGB349" s="44"/>
+      <c r="CGC349" s="44"/>
+      <c r="CGD349" s="44"/>
+      <c r="CGE349" s="44"/>
+      <c r="CGF349" s="44"/>
+      <c r="CGG349" s="44"/>
+      <c r="CGH349" s="44"/>
+      <c r="CGI349" s="44"/>
+      <c r="CGJ349" s="44"/>
+      <c r="CGK349" s="44"/>
+      <c r="CGL349" s="44"/>
+      <c r="CGM349" s="44"/>
+      <c r="CGN349" s="44"/>
+      <c r="CGO349" s="44"/>
+      <c r="CGP349" s="44"/>
+      <c r="CGQ349" s="44"/>
+      <c r="CGR349" s="44"/>
+      <c r="CGS349" s="44"/>
+      <c r="CGT349" s="44"/>
+      <c r="CGU349" s="44"/>
+      <c r="CGV349" s="44"/>
+      <c r="CGW349" s="44"/>
+      <c r="CGX349" s="44"/>
+      <c r="CGY349" s="44"/>
+      <c r="CGZ349" s="44"/>
+      <c r="CHA349" s="44"/>
+      <c r="CHB349" s="44"/>
+      <c r="CHC349" s="44"/>
+      <c r="CHD349" s="44"/>
+      <c r="CHE349" s="44"/>
+      <c r="CHF349" s="44"/>
+      <c r="CHG349" s="44"/>
+      <c r="CHH349" s="44"/>
+      <c r="CHI349" s="44"/>
+      <c r="CHJ349" s="44"/>
+      <c r="CHK349" s="44"/>
+      <c r="CHL349" s="44"/>
+      <c r="CHM349" s="44"/>
+      <c r="CHN349" s="44"/>
+      <c r="CHO349" s="44"/>
+      <c r="CHP349" s="44"/>
+      <c r="CHQ349" s="44"/>
+      <c r="CHR349" s="44"/>
+      <c r="CHS349" s="44"/>
+      <c r="CHT349" s="44"/>
+      <c r="CHU349" s="44"/>
+      <c r="CHV349" s="44"/>
+      <c r="CHW349" s="44"/>
+      <c r="CHX349" s="44"/>
+      <c r="CHY349" s="44"/>
+      <c r="CHZ349" s="44"/>
+      <c r="CIA349" s="44"/>
+      <c r="CIB349" s="44"/>
+      <c r="CIC349" s="44"/>
+      <c r="CID349" s="44"/>
+      <c r="CIE349" s="44"/>
+      <c r="CIF349" s="44"/>
+      <c r="CIG349" s="44"/>
+      <c r="CIH349" s="44"/>
+      <c r="CII349" s="44"/>
+      <c r="CIJ349" s="44"/>
+      <c r="CIK349" s="44"/>
+      <c r="CIL349" s="44"/>
+      <c r="CIM349" s="44"/>
+      <c r="CIN349" s="44"/>
+      <c r="CIO349" s="44"/>
+      <c r="CIP349" s="44"/>
+      <c r="CIQ349" s="44"/>
+      <c r="CIR349" s="44"/>
+      <c r="CIS349" s="44"/>
+      <c r="CIT349" s="44"/>
+      <c r="CIU349" s="44"/>
+      <c r="CIV349" s="44"/>
+      <c r="CIW349" s="44"/>
+      <c r="CIX349" s="44"/>
+      <c r="CIY349" s="44"/>
+      <c r="CIZ349" s="44"/>
+      <c r="CJA349" s="44"/>
+      <c r="CJB349" s="44"/>
+      <c r="CJC349" s="44"/>
+      <c r="CJD349" s="44"/>
+      <c r="CJE349" s="44"/>
+      <c r="CJF349" s="44"/>
+      <c r="CJG349" s="44"/>
+      <c r="CJH349" s="44"/>
+      <c r="CJI349" s="44"/>
+      <c r="CJJ349" s="44"/>
+      <c r="CJK349" s="44"/>
+      <c r="CJL349" s="44"/>
+      <c r="CJM349" s="44"/>
+      <c r="CJN349" s="44"/>
+      <c r="CJO349" s="44"/>
+      <c r="CJP349" s="44"/>
+      <c r="CJQ349" s="44"/>
+      <c r="CJR349" s="44"/>
+      <c r="CJS349" s="44"/>
+      <c r="CJT349" s="44"/>
+      <c r="CJU349" s="44"/>
+      <c r="CJV349" s="44"/>
+      <c r="CJW349" s="44"/>
+      <c r="CJX349" s="44"/>
+      <c r="CJY349" s="44"/>
+      <c r="CJZ349" s="44"/>
+      <c r="CKA349" s="44"/>
+      <c r="CKB349" s="44"/>
+      <c r="CKC349" s="44"/>
+      <c r="CKD349" s="44"/>
+      <c r="CKE349" s="44"/>
+      <c r="CKF349" s="44"/>
+      <c r="CKG349" s="44"/>
+      <c r="CKH349" s="44"/>
+      <c r="CKI349" s="44"/>
+      <c r="CKJ349" s="44"/>
+      <c r="CKK349" s="44"/>
+      <c r="CKL349" s="44"/>
+      <c r="CKM349" s="44"/>
+      <c r="CKN349" s="44"/>
+      <c r="CKO349" s="44"/>
+      <c r="CKP349" s="44"/>
+      <c r="CKQ349" s="44"/>
+      <c r="CKR349" s="44"/>
+      <c r="CKS349" s="44"/>
+      <c r="CKT349" s="44"/>
+      <c r="CKU349" s="44"/>
+      <c r="CKV349" s="44"/>
+      <c r="CKW349" s="44"/>
+      <c r="CKX349" s="44"/>
+      <c r="CKY349" s="44"/>
+      <c r="CKZ349" s="44"/>
+      <c r="CLA349" s="44"/>
+      <c r="CLB349" s="44"/>
+      <c r="CLC349" s="44"/>
+      <c r="CLD349" s="44"/>
+      <c r="CLE349" s="44"/>
+      <c r="CLF349" s="44"/>
+      <c r="CLG349" s="44"/>
+      <c r="CLH349" s="44"/>
+      <c r="CLI349" s="44"/>
+      <c r="CLJ349" s="44"/>
+      <c r="CLK349" s="44"/>
+      <c r="CLL349" s="44"/>
+      <c r="CLM349" s="44"/>
+      <c r="CLN349" s="44"/>
+      <c r="CLO349" s="44"/>
+      <c r="CLP349" s="44"/>
+      <c r="CLQ349" s="44"/>
+      <c r="CLR349" s="44"/>
+      <c r="CLS349" s="44"/>
+      <c r="CLT349" s="44"/>
+      <c r="CLU349" s="44"/>
+      <c r="CLV349" s="44"/>
+      <c r="CLW349" s="44"/>
+      <c r="CLX349" s="44"/>
+      <c r="CLY349" s="44"/>
+      <c r="CLZ349" s="44"/>
+      <c r="CMA349" s="44"/>
+      <c r="CMB349" s="44"/>
+      <c r="CMC349" s="44"/>
+      <c r="CMD349" s="44"/>
+      <c r="CME349" s="44"/>
+      <c r="CMF349" s="44"/>
+      <c r="CMG349" s="44"/>
+      <c r="CMH349" s="44"/>
+      <c r="CMI349" s="44"/>
+      <c r="CMJ349" s="44"/>
+      <c r="CMK349" s="44"/>
+      <c r="CML349" s="44"/>
+      <c r="CMM349" s="44"/>
+      <c r="CMN349" s="44"/>
+      <c r="CMO349" s="44"/>
+      <c r="CMP349" s="44"/>
+      <c r="CMQ349" s="44"/>
+      <c r="CMR349" s="44"/>
+      <c r="CMS349" s="44"/>
+      <c r="CMT349" s="44"/>
+      <c r="CMU349" s="44"/>
+      <c r="CMV349" s="44"/>
+      <c r="CMW349" s="44"/>
+      <c r="CMX349" s="44"/>
+      <c r="CMY349" s="44"/>
+      <c r="CMZ349" s="44"/>
+      <c r="CNA349" s="44"/>
+      <c r="CNB349" s="44"/>
+      <c r="CNC349" s="44"/>
+      <c r="CND349" s="44"/>
+      <c r="CNE349" s="44"/>
+      <c r="CNF349" s="44"/>
+      <c r="CNG349" s="44"/>
+      <c r="CNH349" s="44"/>
+      <c r="CNI349" s="44"/>
+      <c r="CNJ349" s="44"/>
+      <c r="CNK349" s="44"/>
+      <c r="CNL349" s="44"/>
+      <c r="CNM349" s="44"/>
+      <c r="CNN349" s="44"/>
+      <c r="CNO349" s="44"/>
+      <c r="CNP349" s="44"/>
+      <c r="CNQ349" s="44"/>
+      <c r="CNR349" s="44"/>
+      <c r="CNS349" s="44"/>
+      <c r="CNT349" s="44"/>
+      <c r="CNU349" s="44"/>
+      <c r="CNV349" s="44"/>
+      <c r="CNW349" s="44"/>
+      <c r="CNX349" s="44"/>
+      <c r="CNY349" s="44"/>
+      <c r="CNZ349" s="44"/>
+      <c r="COA349" s="44"/>
+      <c r="COB349" s="44"/>
+      <c r="COC349" s="44"/>
+      <c r="COD349" s="44"/>
+      <c r="COE349" s="44"/>
+      <c r="COF349" s="44"/>
+      <c r="COG349" s="44"/>
+      <c r="COH349" s="44"/>
+      <c r="COI349" s="44"/>
+      <c r="COJ349" s="44"/>
+      <c r="COK349" s="44"/>
+      <c r="COL349" s="44"/>
+      <c r="COM349" s="44"/>
+      <c r="CON349" s="44"/>
+      <c r="COO349" s="44"/>
+      <c r="COP349" s="44"/>
+      <c r="COQ349" s="44"/>
+      <c r="COR349" s="44"/>
+      <c r="COS349" s="44"/>
+      <c r="COT349" s="44"/>
+      <c r="COU349" s="44"/>
+      <c r="COV349" s="44"/>
+      <c r="COW349" s="44"/>
+      <c r="COX349" s="44"/>
+      <c r="COY349" s="44"/>
+      <c r="COZ349" s="44"/>
+      <c r="CPA349" s="44"/>
+      <c r="CPB349" s="44"/>
+      <c r="CPC349" s="44"/>
+      <c r="CPD349" s="44"/>
+      <c r="CPE349" s="44"/>
+      <c r="CPF349" s="44"/>
+      <c r="CPG349" s="44"/>
+      <c r="CPH349" s="44"/>
+      <c r="CPI349" s="44"/>
+      <c r="CPJ349" s="44"/>
+      <c r="CPK349" s="44"/>
+      <c r="CPL349" s="44"/>
+      <c r="CPM349" s="44"/>
+      <c r="CPN349" s="44"/>
+      <c r="CPO349" s="44"/>
+      <c r="CPP349" s="44"/>
+      <c r="CPQ349" s="44"/>
+      <c r="CPR349" s="44"/>
+      <c r="CPS349" s="44"/>
+      <c r="CPT349" s="44"/>
+      <c r="CPU349" s="44"/>
+      <c r="CPV349" s="44"/>
+      <c r="CPW349" s="44"/>
+      <c r="CPX349" s="44"/>
+      <c r="CPY349" s="44"/>
+      <c r="CPZ349" s="44"/>
+      <c r="CQA349" s="44"/>
+      <c r="CQB349" s="44"/>
+      <c r="CQC349" s="44"/>
+      <c r="CQD349" s="44"/>
+      <c r="CQE349" s="44"/>
+      <c r="CQF349" s="44"/>
+      <c r="CQG349" s="44"/>
+      <c r="CQH349" s="44"/>
+      <c r="CQI349" s="44"/>
+      <c r="CQJ349" s="44"/>
+      <c r="CQK349" s="44"/>
+      <c r="CQL349" s="44"/>
+      <c r="CQM349" s="44"/>
+      <c r="CQN349" s="44"/>
+      <c r="CQO349" s="44"/>
+      <c r="CQP349" s="44"/>
+      <c r="CQQ349" s="44"/>
+      <c r="CQR349" s="44"/>
+      <c r="CQS349" s="44"/>
+      <c r="CQT349" s="44"/>
+      <c r="CQU349" s="44"/>
+      <c r="CQV349" s="44"/>
+      <c r="CQW349" s="44"/>
+      <c r="CQX349" s="44"/>
+      <c r="CQY349" s="44"/>
+      <c r="CQZ349" s="44"/>
+      <c r="CRA349" s="44"/>
+      <c r="CRB349" s="44"/>
+      <c r="CRC349" s="44"/>
+      <c r="CRD349" s="44"/>
+      <c r="CRE349" s="44"/>
+      <c r="CRF349" s="44"/>
+      <c r="CRG349" s="44"/>
+      <c r="CRH349" s="44"/>
+      <c r="CRI349" s="44"/>
+      <c r="CRJ349" s="44"/>
+      <c r="CRK349" s="44"/>
+      <c r="CRL349" s="44"/>
+      <c r="CRM349" s="44"/>
+      <c r="CRN349" s="44"/>
+      <c r="CRO349" s="44"/>
+      <c r="CRP349" s="44"/>
+      <c r="CRQ349" s="44"/>
+      <c r="CRR349" s="44"/>
+      <c r="CRS349" s="44"/>
+      <c r="CRT349" s="44"/>
+      <c r="CRU349" s="44"/>
+      <c r="CRV349" s="44"/>
+      <c r="CRW349" s="44"/>
+      <c r="CRX349" s="44"/>
+      <c r="CRY349" s="44"/>
+      <c r="CRZ349" s="44"/>
+      <c r="CSA349" s="44"/>
+      <c r="CSB349" s="44"/>
+      <c r="CSC349" s="44"/>
+      <c r="CSD349" s="44"/>
+      <c r="CSE349" s="44"/>
+      <c r="CSF349" s="44"/>
+      <c r="CSG349" s="44"/>
+      <c r="CSH349" s="44"/>
+      <c r="CSI349" s="44"/>
+      <c r="CSJ349" s="44"/>
+      <c r="CSK349" s="44"/>
+      <c r="CSL349" s="44"/>
+      <c r="CSM349" s="44"/>
+      <c r="CSN349" s="44"/>
+      <c r="CSO349" s="44"/>
+      <c r="CSP349" s="44"/>
+      <c r="CSQ349" s="44"/>
+      <c r="CSR349" s="44"/>
+      <c r="CSS349" s="44"/>
+      <c r="CST349" s="44"/>
+      <c r="CSU349" s="44"/>
+      <c r="CSV349" s="44"/>
+      <c r="CSW349" s="44"/>
+      <c r="CSX349" s="44"/>
+      <c r="CSY349" s="44"/>
+      <c r="CSZ349" s="44"/>
+      <c r="CTA349" s="44"/>
+      <c r="CTB349" s="44"/>
+      <c r="CTC349" s="44"/>
+      <c r="CTD349" s="44"/>
+      <c r="CTE349" s="44"/>
+      <c r="CTF349" s="44"/>
+      <c r="CTG349" s="44"/>
+      <c r="CTH349" s="44"/>
+      <c r="CTI349" s="44"/>
+      <c r="CTJ349" s="44"/>
+      <c r="CTK349" s="44"/>
+      <c r="CTL349" s="44"/>
+      <c r="CTM349" s="44"/>
+      <c r="CTN349" s="44"/>
+      <c r="CTO349" s="44"/>
+      <c r="CTP349" s="44"/>
+      <c r="CTQ349" s="44"/>
+      <c r="CTR349" s="44"/>
+      <c r="CTS349" s="44"/>
+      <c r="CTT349" s="44"/>
+      <c r="CTU349" s="44"/>
+      <c r="CTV349" s="44"/>
+      <c r="CTW349" s="44"/>
+      <c r="CTX349" s="44"/>
+      <c r="CTY349" s="44"/>
+      <c r="CTZ349" s="44"/>
+      <c r="CUA349" s="44"/>
+      <c r="CUB349" s="44"/>
+      <c r="CUC349" s="44"/>
+      <c r="CUD349" s="44"/>
+      <c r="CUE349" s="44"/>
+      <c r="CUF349" s="44"/>
+      <c r="CUG349" s="44"/>
+      <c r="CUH349" s="44"/>
+      <c r="CUI349" s="44"/>
+      <c r="CUJ349" s="44"/>
+      <c r="CUK349" s="44"/>
+      <c r="CUL349" s="44"/>
+      <c r="CUM349" s="44"/>
+      <c r="CUN349" s="44"/>
+      <c r="CUO349" s="44"/>
+      <c r="CUP349" s="44"/>
+      <c r="CUQ349" s="44"/>
+      <c r="CUR349" s="44"/>
+      <c r="CUS349" s="44"/>
+      <c r="CUT349" s="44"/>
+      <c r="CUU349" s="44"/>
+      <c r="CUV349" s="44"/>
+      <c r="CUW349" s="44"/>
+      <c r="CUX349" s="44"/>
+      <c r="CUY349" s="44"/>
+      <c r="CUZ349" s="44"/>
+      <c r="CVA349" s="44"/>
+      <c r="CVB349" s="44"/>
+      <c r="CVC349" s="44"/>
+      <c r="CVD349" s="44"/>
+      <c r="CVE349" s="44"/>
+      <c r="CVF349" s="44"/>
+      <c r="CVG349" s="44"/>
+      <c r="CVH349" s="44"/>
+      <c r="CVI349" s="44"/>
+      <c r="CVJ349" s="44"/>
+      <c r="CVK349" s="44"/>
+      <c r="CVL349" s="44"/>
+      <c r="CVM349" s="44"/>
+      <c r="CVN349" s="44"/>
+      <c r="CVO349" s="44"/>
+      <c r="CVP349" s="44"/>
+      <c r="CVQ349" s="44"/>
+      <c r="CVR349" s="44"/>
+      <c r="CVS349" s="44"/>
+      <c r="CVT349" s="44"/>
+      <c r="CVU349" s="44"/>
+      <c r="CVV349" s="44"/>
+      <c r="CVW349" s="44"/>
+      <c r="CVX349" s="44"/>
+      <c r="CVY349" s="44"/>
+      <c r="CVZ349" s="44"/>
+      <c r="CWA349" s="44"/>
+      <c r="CWB349" s="44"/>
+      <c r="CWC349" s="44"/>
+      <c r="CWD349" s="44"/>
+      <c r="CWE349" s="44"/>
+      <c r="CWF349" s="44"/>
+      <c r="CWG349" s="44"/>
+      <c r="CWH349" s="44"/>
+      <c r="CWI349" s="44"/>
+      <c r="CWJ349" s="44"/>
+      <c r="CWK349" s="44"/>
+      <c r="CWL349" s="44"/>
+      <c r="CWM349" s="44"/>
+      <c r="CWN349" s="44"/>
+      <c r="CWO349" s="44"/>
+      <c r="CWP349" s="44"/>
+      <c r="CWQ349" s="44"/>
+      <c r="CWR349" s="44"/>
+      <c r="CWS349" s="44"/>
+      <c r="CWT349" s="44"/>
+      <c r="CWU349" s="44"/>
+      <c r="CWV349" s="44"/>
+      <c r="CWW349" s="44"/>
+      <c r="CWX349" s="44"/>
+      <c r="CWY349" s="44"/>
+      <c r="CWZ349" s="44"/>
+      <c r="CXA349" s="44"/>
+      <c r="CXB349" s="44"/>
+      <c r="CXC349" s="44"/>
+      <c r="CXD349" s="44"/>
+      <c r="CXE349" s="44"/>
+      <c r="CXF349" s="44"/>
+      <c r="CXG349" s="44"/>
+      <c r="CXH349" s="44"/>
+      <c r="CXI349" s="44"/>
+      <c r="CXJ349" s="44"/>
+      <c r="CXK349" s="44"/>
+      <c r="CXL349" s="44"/>
+      <c r="CXM349" s="44"/>
+      <c r="CXN349" s="44"/>
+      <c r="CXO349" s="44"/>
+      <c r="CXP349" s="44"/>
+      <c r="CXQ349" s="44"/>
+      <c r="CXR349" s="44"/>
+      <c r="CXS349" s="44"/>
+      <c r="CXT349" s="44"/>
+      <c r="CXU349" s="44"/>
+      <c r="CXV349" s="44"/>
+      <c r="CXW349" s="44"/>
+      <c r="CXX349" s="44"/>
+      <c r="CXY349" s="44"/>
+      <c r="CXZ349" s="44"/>
+      <c r="CYA349" s="44"/>
+      <c r="CYB349" s="44"/>
+      <c r="CYC349" s="44"/>
+      <c r="CYD349" s="44"/>
+      <c r="CYE349" s="44"/>
+      <c r="CYF349" s="44"/>
+      <c r="CYG349" s="44"/>
+      <c r="CYH349" s="44"/>
+      <c r="CYI349" s="44"/>
+      <c r="CYJ349" s="44"/>
+      <c r="CYK349" s="44"/>
+      <c r="CYL349" s="44"/>
+      <c r="CYM349" s="44"/>
+      <c r="CYN349" s="44"/>
+      <c r="CYO349" s="44"/>
+      <c r="CYP349" s="44"/>
+      <c r="CYQ349" s="44"/>
+      <c r="CYR349" s="44"/>
+      <c r="CYS349" s="44"/>
+      <c r="CYT349" s="44"/>
+      <c r="CYU349" s="44"/>
+      <c r="CYV349" s="44"/>
+      <c r="CYW349" s="44"/>
+      <c r="CYX349" s="44"/>
+      <c r="CYY349" s="44"/>
+      <c r="CYZ349" s="44"/>
+      <c r="CZA349" s="44"/>
+      <c r="CZB349" s="44"/>
+      <c r="CZC349" s="44"/>
+      <c r="CZD349" s="44"/>
+      <c r="CZE349" s="44"/>
+      <c r="CZF349" s="44"/>
+      <c r="CZG349" s="44"/>
+      <c r="CZH349" s="44"/>
+      <c r="CZI349" s="44"/>
+      <c r="CZJ349" s="44"/>
+      <c r="CZK349" s="44"/>
+      <c r="CZL349" s="44"/>
+      <c r="CZM349" s="44"/>
+      <c r="CZN349" s="44"/>
+      <c r="CZO349" s="44"/>
+      <c r="CZP349" s="44"/>
+      <c r="CZQ349" s="44"/>
+      <c r="CZR349" s="44"/>
+      <c r="CZS349" s="44"/>
+      <c r="CZT349" s="44"/>
+      <c r="CZU349" s="44"/>
+      <c r="CZV349" s="44"/>
+      <c r="CZW349" s="44"/>
+      <c r="CZX349" s="44"/>
+      <c r="CZY349" s="44"/>
+      <c r="CZZ349" s="44"/>
+      <c r="DAA349" s="44"/>
+      <c r="DAB349" s="44"/>
+      <c r="DAC349" s="44"/>
+      <c r="DAD349" s="44"/>
+      <c r="DAE349" s="44"/>
+      <c r="DAF349" s="44"/>
+      <c r="DAG349" s="44"/>
+      <c r="DAH349" s="44"/>
+      <c r="DAI349" s="44"/>
+      <c r="DAJ349" s="44"/>
+      <c r="DAK349" s="44"/>
+      <c r="DAL349" s="44"/>
+      <c r="DAM349" s="44"/>
+      <c r="DAN349" s="44"/>
+      <c r="DAO349" s="44"/>
+      <c r="DAP349" s="44"/>
+      <c r="DAQ349" s="44"/>
+      <c r="DAR349" s="44"/>
+      <c r="DAS349" s="44"/>
+      <c r="DAT349" s="44"/>
+      <c r="DAU349" s="44"/>
+      <c r="DAV349" s="44"/>
+      <c r="DAW349" s="44"/>
+      <c r="DAX349" s="44"/>
+      <c r="DAY349" s="44"/>
+      <c r="DAZ349" s="44"/>
+      <c r="DBA349" s="44"/>
+      <c r="DBB349" s="44"/>
+      <c r="DBC349" s="44"/>
+      <c r="DBD349" s="44"/>
+      <c r="DBE349" s="44"/>
+      <c r="DBF349" s="44"/>
+      <c r="DBG349" s="44"/>
+      <c r="DBH349" s="44"/>
+      <c r="DBI349" s="44"/>
+      <c r="DBJ349" s="44"/>
+      <c r="DBK349" s="44"/>
+      <c r="DBL349" s="44"/>
+      <c r="DBM349" s="44"/>
+      <c r="DBN349" s="44"/>
+      <c r="DBO349" s="44"/>
+      <c r="DBP349" s="44"/>
+      <c r="DBQ349" s="44"/>
+      <c r="DBR349" s="44"/>
+      <c r="DBS349" s="44"/>
+      <c r="DBT349" s="44"/>
+      <c r="DBU349" s="44"/>
+      <c r="DBV349" s="44"/>
+      <c r="DBW349" s="44"/>
+      <c r="DBX349" s="44"/>
+      <c r="DBY349" s="44"/>
+      <c r="DBZ349" s="44"/>
+      <c r="DCA349" s="44"/>
+      <c r="DCB349" s="44"/>
+      <c r="DCC349" s="44"/>
+      <c r="DCD349" s="44"/>
+      <c r="DCE349" s="44"/>
+      <c r="DCF349" s="44"/>
+      <c r="DCG349" s="44"/>
+      <c r="DCH349" s="44"/>
+      <c r="DCI349" s="44"/>
+      <c r="DCJ349" s="44"/>
+      <c r="DCK349" s="44"/>
+      <c r="DCL349" s="44"/>
+      <c r="DCM349" s="44"/>
+      <c r="DCN349" s="44"/>
+      <c r="DCO349" s="44"/>
+      <c r="DCP349" s="44"/>
+      <c r="DCQ349" s="44"/>
+      <c r="DCR349" s="44"/>
+      <c r="DCS349" s="44"/>
+      <c r="DCT349" s="44"/>
+      <c r="DCU349" s="44"/>
+      <c r="DCV349" s="44"/>
+      <c r="DCW349" s="44"/>
+      <c r="DCX349" s="44"/>
+      <c r="DCY349" s="44"/>
+      <c r="DCZ349" s="44"/>
+      <c r="DDA349" s="44"/>
+      <c r="DDB349" s="44"/>
+      <c r="DDC349" s="44"/>
+      <c r="DDD349" s="44"/>
+      <c r="DDE349" s="44"/>
+      <c r="DDF349" s="44"/>
+      <c r="DDG349" s="44"/>
+      <c r="DDH349" s="44"/>
+      <c r="DDI349" s="44"/>
+      <c r="DDJ349" s="44"/>
+      <c r="DDK349" s="44"/>
+      <c r="DDL349" s="44"/>
+      <c r="DDM349" s="44"/>
+      <c r="DDN349" s="44"/>
+      <c r="DDO349" s="44"/>
+      <c r="DDP349" s="44"/>
+      <c r="DDQ349" s="44"/>
+      <c r="DDR349" s="44"/>
+      <c r="DDS349" s="44"/>
+      <c r="DDT349" s="44"/>
+      <c r="DDU349" s="44"/>
+      <c r="DDV349" s="44"/>
+      <c r="DDW349" s="44"/>
+      <c r="DDX349" s="44"/>
+      <c r="DDY349" s="44"/>
+      <c r="DDZ349" s="44"/>
+      <c r="DEA349" s="44"/>
+      <c r="DEB349" s="44"/>
+      <c r="DEC349" s="44"/>
+      <c r="DED349" s="44"/>
+      <c r="DEE349" s="44"/>
+      <c r="DEF349" s="44"/>
+      <c r="DEG349" s="44"/>
+      <c r="DEH349" s="44"/>
+      <c r="DEI349" s="44"/>
+      <c r="DEJ349" s="44"/>
+      <c r="DEK349" s="44"/>
+      <c r="DEL349" s="44"/>
+      <c r="DEM349" s="44"/>
+      <c r="DEN349" s="44"/>
+      <c r="DEO349" s="44"/>
+      <c r="DEP349" s="44"/>
+      <c r="DEQ349" s="44"/>
+      <c r="DER349" s="44"/>
+      <c r="DES349" s="44"/>
+      <c r="DET349" s="44"/>
+      <c r="DEU349" s="44"/>
+      <c r="DEV349" s="44"/>
+      <c r="DEW349" s="44"/>
+      <c r="DEX349" s="44"/>
+      <c r="DEY349" s="44"/>
+      <c r="DEZ349" s="44"/>
+      <c r="DFA349" s="44"/>
+      <c r="DFB349" s="44"/>
+      <c r="DFC349" s="44"/>
+      <c r="DFD349" s="44"/>
+      <c r="DFE349" s="44"/>
+      <c r="DFF349" s="44"/>
+      <c r="DFG349" s="44"/>
+      <c r="DFH349" s="44"/>
+      <c r="DFI349" s="44"/>
+      <c r="DFJ349" s="44"/>
+      <c r="DFK349" s="44"/>
+      <c r="DFL349" s="44"/>
+      <c r="DFM349" s="44"/>
+      <c r="DFN349" s="44"/>
+      <c r="DFO349" s="44"/>
+      <c r="DFP349" s="44"/>
+      <c r="DFQ349" s="44"/>
+      <c r="DFR349" s="44"/>
+      <c r="DFS349" s="44"/>
+      <c r="DFT349" s="44"/>
+      <c r="DFU349" s="44"/>
+      <c r="DFV349" s="44"/>
+      <c r="DFW349" s="44"/>
+      <c r="DFX349" s="44"/>
+      <c r="DFY349" s="44"/>
+      <c r="DFZ349" s="44"/>
+      <c r="DGA349" s="44"/>
+      <c r="DGB349" s="44"/>
+      <c r="DGC349" s="44"/>
+      <c r="DGD349" s="44"/>
+      <c r="DGE349" s="44"/>
+      <c r="DGF349" s="44"/>
+      <c r="DGG349" s="44"/>
+      <c r="DGH349" s="44"/>
+      <c r="DGI349" s="44"/>
+      <c r="DGJ349" s="44"/>
+      <c r="DGK349" s="44"/>
+      <c r="DGL349" s="44"/>
+      <c r="DGM349" s="44"/>
+      <c r="DGN349" s="44"/>
+      <c r="DGO349" s="44"/>
+      <c r="DGP349" s="44"/>
+      <c r="DGQ349" s="44"/>
+      <c r="DGR349" s="44"/>
+      <c r="DGS349" s="44"/>
+      <c r="DGT349" s="44"/>
+      <c r="DGU349" s="44"/>
+      <c r="DGV349" s="44"/>
+      <c r="DGW349" s="44"/>
+      <c r="DGX349" s="44"/>
+      <c r="DGY349" s="44"/>
+      <c r="DGZ349" s="44"/>
+      <c r="DHA349" s="44"/>
+      <c r="DHB349" s="44"/>
+      <c r="DHC349" s="44"/>
+      <c r="DHD349" s="44"/>
+      <c r="DHE349" s="44"/>
+      <c r="DHF349" s="44"/>
+      <c r="DHG349" s="44"/>
+      <c r="DHH349" s="44"/>
+      <c r="DHI349" s="44"/>
+      <c r="DHJ349" s="44"/>
+      <c r="DHK349" s="44"/>
+      <c r="DHL349" s="44"/>
+      <c r="DHM349" s="44"/>
+      <c r="DHN349" s="44"/>
+      <c r="DHO349" s="44"/>
+      <c r="DHP349" s="44"/>
+      <c r="DHQ349" s="44"/>
+      <c r="DHR349" s="44"/>
+      <c r="DHS349" s="44"/>
+      <c r="DHT349" s="44"/>
+      <c r="DHU349" s="44"/>
+      <c r="DHV349" s="44"/>
+      <c r="DHW349" s="44"/>
+      <c r="DHX349" s="44"/>
+      <c r="DHY349" s="44"/>
+      <c r="DHZ349" s="44"/>
+      <c r="DIA349" s="44"/>
+      <c r="DIB349" s="44"/>
+      <c r="DIC349" s="44"/>
+      <c r="DID349" s="44"/>
+      <c r="DIE349" s="44"/>
+      <c r="DIF349" s="44"/>
+      <c r="DIG349" s="44"/>
+      <c r="DIH349" s="44"/>
+      <c r="DII349" s="44"/>
+      <c r="DIJ349" s="44"/>
+      <c r="DIK349" s="44"/>
+      <c r="DIL349" s="44"/>
+      <c r="DIM349" s="44"/>
+      <c r="DIN349" s="44"/>
+      <c r="DIO349" s="44"/>
+      <c r="DIP349" s="44"/>
+      <c r="DIQ349" s="44"/>
+      <c r="DIR349" s="44"/>
+      <c r="DIS349" s="44"/>
+      <c r="DIT349" s="44"/>
+      <c r="DIU349" s="44"/>
+      <c r="DIV349" s="44"/>
+      <c r="DIW349" s="44"/>
+      <c r="DIX349" s="44"/>
+      <c r="DIY349" s="44"/>
+      <c r="DIZ349" s="44"/>
+      <c r="DJA349" s="44"/>
+      <c r="DJB349" s="44"/>
+      <c r="DJC349" s="44"/>
+      <c r="DJD349" s="44"/>
+      <c r="DJE349" s="44"/>
+      <c r="DJF349" s="44"/>
+      <c r="DJG349" s="44"/>
+      <c r="DJH349" s="44"/>
+      <c r="DJI349" s="44"/>
+      <c r="DJJ349" s="44"/>
+      <c r="DJK349" s="44"/>
+      <c r="DJL349" s="44"/>
+      <c r="DJM349" s="44"/>
+      <c r="DJN349" s="44"/>
+      <c r="DJO349" s="44"/>
+      <c r="DJP349" s="44"/>
+      <c r="DJQ349" s="44"/>
+      <c r="DJR349" s="44"/>
+      <c r="DJS349" s="44"/>
+      <c r="DJT349" s="44"/>
+      <c r="DJU349" s="44"/>
+      <c r="DJV349" s="44"/>
+      <c r="DJW349" s="44"/>
+      <c r="DJX349" s="44"/>
+      <c r="DJY349" s="44"/>
+      <c r="DJZ349" s="44"/>
+      <c r="DKA349" s="44"/>
+      <c r="DKB349" s="44"/>
+      <c r="DKC349" s="44"/>
+      <c r="DKD349" s="44"/>
+      <c r="DKE349" s="44"/>
+      <c r="DKF349" s="44"/>
+      <c r="DKG349" s="44"/>
+      <c r="DKH349" s="44"/>
+      <c r="DKI349" s="44"/>
+      <c r="DKJ349" s="44"/>
+      <c r="DKK349" s="44"/>
+      <c r="DKL349" s="44"/>
+      <c r="DKM349" s="44"/>
+      <c r="DKN349" s="44"/>
+      <c r="DKO349" s="44"/>
+      <c r="DKP349" s="44"/>
+      <c r="DKQ349" s="44"/>
+      <c r="DKR349" s="44"/>
+      <c r="DKS349" s="44"/>
+      <c r="DKT349" s="44"/>
+      <c r="DKU349" s="44"/>
+      <c r="DKV349" s="44"/>
+      <c r="DKW349" s="44"/>
+      <c r="DKX349" s="44"/>
+      <c r="DKY349" s="44"/>
+      <c r="DKZ349" s="44"/>
+      <c r="DLA349" s="44"/>
+      <c r="DLB349" s="44"/>
+      <c r="DLC349" s="44"/>
+      <c r="DLD349" s="44"/>
+      <c r="DLE349" s="44"/>
+      <c r="DLF349" s="44"/>
+      <c r="DLG349" s="44"/>
+      <c r="DLH349" s="44"/>
+      <c r="DLI349" s="44"/>
+      <c r="DLJ349" s="44"/>
+      <c r="DLK349" s="44"/>
+      <c r="DLL349" s="44"/>
+      <c r="DLM349" s="44"/>
+      <c r="DLN349" s="44"/>
+      <c r="DLO349" s="44"/>
+      <c r="DLP349" s="44"/>
+      <c r="DLQ349" s="44"/>
+      <c r="DLR349" s="44"/>
+      <c r="DLS349" s="44"/>
+      <c r="DLT349" s="44"/>
+      <c r="DLU349" s="44"/>
+      <c r="DLV349" s="44"/>
+      <c r="DLW349" s="44"/>
+      <c r="DLX349" s="44"/>
+      <c r="DLY349" s="44"/>
+      <c r="DLZ349" s="44"/>
+      <c r="DMA349" s="44"/>
+      <c r="DMB349" s="44"/>
+      <c r="DMC349" s="44"/>
+      <c r="DMD349" s="44"/>
+      <c r="DME349" s="44"/>
+      <c r="DMF349" s="44"/>
+      <c r="DMG349" s="44"/>
+      <c r="DMH349" s="44"/>
+      <c r="DMI349" s="44"/>
+      <c r="DMJ349" s="44"/>
+      <c r="DMK349" s="44"/>
+      <c r="DML349" s="44"/>
+      <c r="DMM349" s="44"/>
+      <c r="DMN349" s="44"/>
+      <c r="DMO349" s="44"/>
+      <c r="DMP349" s="44"/>
+      <c r="DMQ349" s="44"/>
+      <c r="DMR349" s="44"/>
+      <c r="DMS349" s="44"/>
+      <c r="DMT349" s="44"/>
+      <c r="DMU349" s="44"/>
+      <c r="DMV349" s="44"/>
+      <c r="DMW349" s="44"/>
+      <c r="DMX349" s="44"/>
+      <c r="DMY349" s="44"/>
+      <c r="DMZ349" s="44"/>
+      <c r="DNA349" s="44"/>
+      <c r="DNB349" s="44"/>
+      <c r="DNC349" s="44"/>
+      <c r="DND349" s="44"/>
+      <c r="DNE349" s="44"/>
+      <c r="DNF349" s="44"/>
+      <c r="DNG349" s="44"/>
+      <c r="DNH349" s="44"/>
+      <c r="DNI349" s="44"/>
+      <c r="DNJ349" s="44"/>
+      <c r="DNK349" s="44"/>
+      <c r="DNL349" s="44"/>
+      <c r="DNM349" s="44"/>
+      <c r="DNN349" s="44"/>
+      <c r="DNO349" s="44"/>
+      <c r="DNP349" s="44"/>
+      <c r="DNQ349" s="44"/>
+      <c r="DNR349" s="44"/>
+      <c r="DNS349" s="44"/>
+      <c r="DNT349" s="44"/>
+      <c r="DNU349" s="44"/>
+      <c r="DNV349" s="44"/>
+      <c r="DNW349" s="44"/>
+      <c r="DNX349" s="44"/>
+      <c r="DNY349" s="44"/>
+      <c r="DNZ349" s="44"/>
+      <c r="DOA349" s="44"/>
+      <c r="DOB349" s="44"/>
+      <c r="DOC349" s="44"/>
+      <c r="DOD349" s="44"/>
+      <c r="DOE349" s="44"/>
+      <c r="DOF349" s="44"/>
+      <c r="DOG349" s="44"/>
+      <c r="DOH349" s="44"/>
+      <c r="DOI349" s="44"/>
+      <c r="DOJ349" s="44"/>
+      <c r="DOK349" s="44"/>
+      <c r="DOL349" s="44"/>
+      <c r="DOM349" s="44"/>
+      <c r="DON349" s="44"/>
+      <c r="DOO349" s="44"/>
+      <c r="DOP349" s="44"/>
+      <c r="DOQ349" s="44"/>
+      <c r="DOR349" s="44"/>
+      <c r="DOS349" s="44"/>
+      <c r="DOT349" s="44"/>
+      <c r="DOU349" s="44"/>
+      <c r="DOV349" s="44"/>
+      <c r="DOW349" s="44"/>
+      <c r="DOX349" s="44"/>
+      <c r="DOY349" s="44"/>
+      <c r="DOZ349" s="44"/>
+      <c r="DPA349" s="44"/>
+      <c r="DPB349" s="44"/>
+      <c r="DPC349" s="44"/>
+      <c r="DPD349" s="44"/>
+      <c r="DPE349" s="44"/>
+      <c r="DPF349" s="44"/>
+      <c r="DPG349" s="44"/>
+      <c r="DPH349" s="44"/>
+      <c r="DPI349" s="44"/>
+      <c r="DPJ349" s="44"/>
+      <c r="DPK349" s="44"/>
+      <c r="DPL349" s="44"/>
+      <c r="DPM349" s="44"/>
+      <c r="DPN349" s="44"/>
+      <c r="DPO349" s="44"/>
+      <c r="DPP349" s="44"/>
+      <c r="DPQ349" s="44"/>
+      <c r="DPR349" s="44"/>
+      <c r="DPS349" s="44"/>
+      <c r="DPT349" s="44"/>
+      <c r="DPU349" s="44"/>
+      <c r="DPV349" s="44"/>
+      <c r="DPW349" s="44"/>
+      <c r="DPX349" s="44"/>
+      <c r="DPY349" s="44"/>
+      <c r="DPZ349" s="44"/>
+      <c r="DQA349" s="44"/>
+      <c r="DQB349" s="44"/>
+      <c r="DQC349" s="44"/>
+      <c r="DQD349" s="44"/>
+      <c r="DQE349" s="44"/>
+      <c r="DQF349" s="44"/>
+      <c r="DQG349" s="44"/>
+      <c r="DQH349" s="44"/>
+      <c r="DQI349" s="44"/>
+      <c r="DQJ349" s="44"/>
+      <c r="DQK349" s="44"/>
+      <c r="DQL349" s="44"/>
+      <c r="DQM349" s="44"/>
+      <c r="DQN349" s="44"/>
+      <c r="DQO349" s="44"/>
+      <c r="DQP349" s="44"/>
+      <c r="DQQ349" s="44"/>
+      <c r="DQR349" s="44"/>
+      <c r="DQS349" s="44"/>
+      <c r="DQT349" s="44"/>
+      <c r="DQU349" s="44"/>
+      <c r="DQV349" s="44"/>
+      <c r="DQW349" s="44"/>
+      <c r="DQX349" s="44"/>
+      <c r="DQY349" s="44"/>
+      <c r="DQZ349" s="44"/>
+      <c r="DRA349" s="44"/>
+      <c r="DRB349" s="44"/>
+      <c r="DRC349" s="44"/>
+      <c r="DRD349" s="44"/>
+      <c r="DRE349" s="44"/>
+      <c r="DRF349" s="44"/>
+      <c r="DRG349" s="44"/>
+      <c r="DRH349" s="44"/>
+      <c r="DRI349" s="44"/>
+      <c r="DRJ349" s="44"/>
+      <c r="DRK349" s="44"/>
+      <c r="DRL349" s="44"/>
+      <c r="DRM349" s="44"/>
+      <c r="DRN349" s="44"/>
+      <c r="DRO349" s="44"/>
+      <c r="DRP349" s="44"/>
+      <c r="DRQ349" s="44"/>
+      <c r="DRR349" s="44"/>
+      <c r="DRS349" s="44"/>
+      <c r="DRT349" s="44"/>
+      <c r="DRU349" s="44"/>
+      <c r="DRV349" s="44"/>
+      <c r="DRW349" s="44"/>
+      <c r="DRX349" s="44"/>
+      <c r="DRY349" s="44"/>
+      <c r="DRZ349" s="44"/>
+      <c r="DSA349" s="44"/>
+      <c r="DSB349" s="44"/>
+      <c r="DSC349" s="44"/>
+      <c r="DSD349" s="44"/>
+      <c r="DSE349" s="44"/>
+      <c r="DSF349" s="44"/>
+      <c r="DSG349" s="44"/>
+      <c r="DSH349" s="44"/>
+      <c r="DSI349" s="44"/>
+      <c r="DSJ349" s="44"/>
+      <c r="DSK349" s="44"/>
+      <c r="DSL349" s="44"/>
+      <c r="DSM349" s="44"/>
+      <c r="DSN349" s="44"/>
+      <c r="DSO349" s="44"/>
+      <c r="DSP349" s="44"/>
+      <c r="DSQ349" s="44"/>
+      <c r="DSR349" s="44"/>
+      <c r="DSS349" s="44"/>
+      <c r="DST349" s="44"/>
+      <c r="DSU349" s="44"/>
+      <c r="DSV349" s="44"/>
+      <c r="DSW349" s="44"/>
+      <c r="DSX349" s="44"/>
+      <c r="DSY349" s="44"/>
+      <c r="DSZ349" s="44"/>
+      <c r="DTA349" s="44"/>
+      <c r="DTB349" s="44"/>
+      <c r="DTC349" s="44"/>
+      <c r="DTD349" s="44"/>
+      <c r="DTE349" s="44"/>
+      <c r="DTF349" s="44"/>
+      <c r="DTG349" s="44"/>
+      <c r="DTH349" s="44"/>
+      <c r="DTI349" s="44"/>
+      <c r="DTJ349" s="44"/>
+      <c r="DTK349" s="44"/>
+      <c r="DTL349" s="44"/>
+      <c r="DTM349" s="44"/>
+      <c r="DTN349" s="44"/>
+      <c r="DTO349" s="44"/>
+      <c r="DTP349" s="44"/>
+      <c r="DTQ349" s="44"/>
+      <c r="DTR349" s="44"/>
+      <c r="DTS349" s="44"/>
+      <c r="DTT349" s="44"/>
+      <c r="DTU349" s="44"/>
+      <c r="DTV349" s="44"/>
+      <c r="DTW349" s="44"/>
+      <c r="DTX349" s="44"/>
+      <c r="DTY349" s="44"/>
+      <c r="DTZ349" s="44"/>
+      <c r="DUA349" s="44"/>
+      <c r="DUB349" s="44"/>
+      <c r="DUC349" s="44"/>
+      <c r="DUD349" s="44"/>
+      <c r="DUE349" s="44"/>
+      <c r="DUF349" s="44"/>
+      <c r="DUG349" s="44"/>
+      <c r="DUH349" s="44"/>
+      <c r="DUI349" s="44"/>
+      <c r="DUJ349" s="44"/>
+      <c r="DUK349" s="44"/>
+      <c r="DUL349" s="44"/>
+      <c r="DUM349" s="44"/>
+      <c r="DUN349" s="44"/>
+      <c r="DUO349" s="44"/>
+      <c r="DUP349" s="44"/>
+      <c r="DUQ349" s="44"/>
+      <c r="DUR349" s="44"/>
+      <c r="DUS349" s="44"/>
+      <c r="DUT349" s="44"/>
+      <c r="DUU349" s="44"/>
+      <c r="DUV349" s="44"/>
+      <c r="DUW349" s="44"/>
+      <c r="DUX349" s="44"/>
+      <c r="DUY349" s="44"/>
+      <c r="DUZ349" s="44"/>
+      <c r="DVA349" s="44"/>
+      <c r="DVB349" s="44"/>
+      <c r="DVC349" s="44"/>
+      <c r="DVD349" s="44"/>
+      <c r="DVE349" s="44"/>
+      <c r="DVF349" s="44"/>
+      <c r="DVG349" s="44"/>
+      <c r="DVH349" s="44"/>
+      <c r="DVI349" s="44"/>
+      <c r="DVJ349" s="44"/>
+      <c r="DVK349" s="44"/>
+      <c r="DVL349" s="44"/>
+      <c r="DVM349" s="44"/>
+      <c r="DVN349" s="44"/>
+      <c r="DVO349" s="44"/>
+      <c r="DVP349" s="44"/>
+      <c r="DVQ349" s="44"/>
+      <c r="DVR349" s="44"/>
+      <c r="DVS349" s="44"/>
+      <c r="DVT349" s="44"/>
+      <c r="DVU349" s="44"/>
+      <c r="DVV349" s="44"/>
+      <c r="DVW349" s="44"/>
+      <c r="DVX349" s="44"/>
+      <c r="DVY349" s="44"/>
+      <c r="DVZ349" s="44"/>
+      <c r="DWA349" s="44"/>
+      <c r="DWB349" s="44"/>
+      <c r="DWC349" s="44"/>
+      <c r="DWD349" s="44"/>
+      <c r="DWE349" s="44"/>
+      <c r="DWF349" s="44"/>
+      <c r="DWG349" s="44"/>
+      <c r="DWH349" s="44"/>
+      <c r="DWI349" s="44"/>
+      <c r="DWJ349" s="44"/>
+      <c r="DWK349" s="44"/>
+      <c r="DWL349" s="44"/>
+      <c r="DWM349" s="44"/>
+      <c r="DWN349" s="44"/>
+      <c r="DWO349" s="44"/>
+      <c r="DWP349" s="44"/>
+      <c r="DWQ349" s="44"/>
+      <c r="DWR349" s="44"/>
+      <c r="DWS349" s="44"/>
+      <c r="DWT349" s="44"/>
+      <c r="DWU349" s="44"/>
+      <c r="DWV349" s="44"/>
+      <c r="DWW349" s="44"/>
+      <c r="DWX349" s="44"/>
+      <c r="DWY349" s="44"/>
+      <c r="DWZ349" s="44"/>
+      <c r="DXA349" s="44"/>
+      <c r="DXB349" s="44"/>
+      <c r="DXC349" s="44"/>
+      <c r="DXD349" s="44"/>
+      <c r="DXE349" s="44"/>
+      <c r="DXF349" s="44"/>
+      <c r="DXG349" s="44"/>
+      <c r="DXH349" s="44"/>
+      <c r="DXI349" s="44"/>
+      <c r="DXJ349" s="44"/>
+      <c r="DXK349" s="44"/>
+      <c r="DXL349" s="44"/>
+      <c r="DXM349" s="44"/>
+      <c r="DXN349" s="44"/>
+      <c r="DXO349" s="44"/>
+      <c r="DXP349" s="44"/>
+      <c r="DXQ349" s="44"/>
+      <c r="DXR349" s="44"/>
+      <c r="DXS349" s="44"/>
+      <c r="DXT349" s="44"/>
+      <c r="DXU349" s="44"/>
+      <c r="DXV349" s="44"/>
+      <c r="DXW349" s="44"/>
+      <c r="DXX349" s="44"/>
+      <c r="DXY349" s="44"/>
+      <c r="DXZ349" s="44"/>
+      <c r="DYA349" s="44"/>
+      <c r="DYB349" s="44"/>
+      <c r="DYC349" s="44"/>
+      <c r="DYD349" s="44"/>
+      <c r="DYE349" s="44"/>
+      <c r="DYF349" s="44"/>
+      <c r="DYG349" s="44"/>
+      <c r="DYH349" s="44"/>
+      <c r="DYI349" s="44"/>
+      <c r="DYJ349" s="44"/>
+      <c r="DYK349" s="44"/>
+      <c r="DYL349" s="44"/>
+      <c r="DYM349" s="44"/>
+      <c r="DYN349" s="44"/>
+      <c r="DYO349" s="44"/>
+      <c r="DYP349" s="44"/>
+      <c r="DYQ349" s="44"/>
+      <c r="DYR349" s="44"/>
+      <c r="DYS349" s="44"/>
+      <c r="DYT349" s="44"/>
+      <c r="DYU349" s="44"/>
+      <c r="DYV349" s="44"/>
+      <c r="DYW349" s="44"/>
+      <c r="DYX349" s="44"/>
+      <c r="DYY349" s="44"/>
+      <c r="DYZ349" s="44"/>
+      <c r="DZA349" s="44"/>
+      <c r="DZB349" s="44"/>
+      <c r="DZC349" s="44"/>
+      <c r="DZD349" s="44"/>
+      <c r="DZE349" s="44"/>
+      <c r="DZF349" s="44"/>
+      <c r="DZG349" s="44"/>
+      <c r="DZH349" s="44"/>
+      <c r="DZI349" s="44"/>
+      <c r="DZJ349" s="44"/>
+      <c r="DZK349" s="44"/>
+      <c r="DZL349" s="44"/>
+      <c r="DZM349" s="44"/>
+      <c r="DZN349" s="44"/>
+      <c r="DZO349" s="44"/>
+      <c r="DZP349" s="44"/>
+      <c r="DZQ349" s="44"/>
+      <c r="DZR349" s="44"/>
+      <c r="DZS349" s="44"/>
+      <c r="DZT349" s="44"/>
+      <c r="DZU349" s="44"/>
+      <c r="DZV349" s="44"/>
+      <c r="DZW349" s="44"/>
+      <c r="DZX349" s="44"/>
+      <c r="DZY349" s="44"/>
+      <c r="DZZ349" s="44"/>
+      <c r="EAA349" s="44"/>
+      <c r="EAB349" s="44"/>
+      <c r="EAC349" s="44"/>
+      <c r="EAD349" s="44"/>
+      <c r="EAE349" s="44"/>
+      <c r="EAF349" s="44"/>
+      <c r="EAG349" s="44"/>
+      <c r="EAH349" s="44"/>
+      <c r="EAI349" s="44"/>
+      <c r="EAJ349" s="44"/>
+      <c r="EAK349" s="44"/>
+      <c r="EAL349" s="44"/>
+      <c r="EAM349" s="44"/>
+      <c r="EAN349" s="44"/>
+      <c r="EAO349" s="44"/>
+      <c r="EAP349" s="44"/>
+      <c r="EAQ349" s="44"/>
+      <c r="EAR349" s="44"/>
+      <c r="EAS349" s="44"/>
+      <c r="EAT349" s="44"/>
+      <c r="EAU349" s="44"/>
+      <c r="EAV349" s="44"/>
+      <c r="EAW349" s="44"/>
+      <c r="EAX349" s="44"/>
+      <c r="EAY349" s="44"/>
+      <c r="EAZ349" s="44"/>
+      <c r="EBA349" s="44"/>
+      <c r="EBB349" s="44"/>
+      <c r="EBC349" s="44"/>
+      <c r="EBD349" s="44"/>
+      <c r="EBE349" s="44"/>
+      <c r="EBF349" s="44"/>
+      <c r="EBG349" s="44"/>
+      <c r="EBH349" s="44"/>
+      <c r="EBI349" s="44"/>
+      <c r="EBJ349" s="44"/>
+      <c r="EBK349" s="44"/>
+      <c r="EBL349" s="44"/>
+      <c r="EBM349" s="44"/>
+      <c r="EBN349" s="44"/>
+      <c r="EBO349" s="44"/>
+      <c r="EBP349" s="44"/>
+      <c r="EBQ349" s="44"/>
+      <c r="EBR349" s="44"/>
+      <c r="EBS349" s="44"/>
+      <c r="EBT349" s="44"/>
+      <c r="EBU349" s="44"/>
+      <c r="EBV349" s="44"/>
+      <c r="EBW349" s="44"/>
+      <c r="EBX349" s="44"/>
+      <c r="EBY349" s="44"/>
+      <c r="EBZ349" s="44"/>
+      <c r="ECA349" s="44"/>
+      <c r="ECB349" s="44"/>
+      <c r="ECC349" s="44"/>
+      <c r="ECD349" s="44"/>
+      <c r="ECE349" s="44"/>
+      <c r="ECF349" s="44"/>
+      <c r="ECG349" s="44"/>
+      <c r="ECH349" s="44"/>
+      <c r="ECI349" s="44"/>
+      <c r="ECJ349" s="44"/>
+      <c r="ECK349" s="44"/>
+      <c r="ECL349" s="44"/>
+      <c r="ECM349" s="44"/>
+      <c r="ECN349" s="44"/>
+      <c r="ECO349" s="44"/>
+      <c r="ECP349" s="44"/>
+      <c r="ECQ349" s="44"/>
+      <c r="ECR349" s="44"/>
+      <c r="ECS349" s="44"/>
+      <c r="ECT349" s="44"/>
+      <c r="ECU349" s="44"/>
+      <c r="ECV349" s="44"/>
+      <c r="ECW349" s="44"/>
+      <c r="ECX349" s="44"/>
+      <c r="ECY349" s="44"/>
+      <c r="ECZ349" s="44"/>
+      <c r="EDA349" s="44"/>
+      <c r="EDB349" s="44"/>
+      <c r="EDC349" s="44"/>
+      <c r="EDD349" s="44"/>
+      <c r="EDE349" s="44"/>
+      <c r="EDF349" s="44"/>
+      <c r="EDG349" s="44"/>
+      <c r="EDH349" s="44"/>
+      <c r="EDI349" s="44"/>
+      <c r="EDJ349" s="44"/>
+      <c r="EDK349" s="44"/>
+      <c r="EDL349" s="44"/>
+      <c r="EDM349" s="44"/>
+      <c r="EDN349" s="44"/>
+      <c r="EDO349" s="44"/>
+      <c r="EDP349" s="44"/>
+      <c r="EDQ349" s="44"/>
+      <c r="EDR349" s="44"/>
+      <c r="EDS349" s="44"/>
+      <c r="EDT349" s="44"/>
+      <c r="EDU349" s="44"/>
+      <c r="EDV349" s="44"/>
+      <c r="EDW349" s="44"/>
+      <c r="EDX349" s="44"/>
+      <c r="EDY349" s="44"/>
+      <c r="EDZ349" s="44"/>
+      <c r="EEA349" s="44"/>
+      <c r="EEB349" s="44"/>
+      <c r="EEC349" s="44"/>
+      <c r="EED349" s="44"/>
+      <c r="EEE349" s="44"/>
+      <c r="EEF349" s="44"/>
+      <c r="EEG349" s="44"/>
+      <c r="EEH349" s="44"/>
+      <c r="EEI349" s="44"/>
+      <c r="EEJ349" s="44"/>
+      <c r="EEK349" s="44"/>
+      <c r="EEL349" s="44"/>
+      <c r="EEM349" s="44"/>
+      <c r="EEN349" s="44"/>
+      <c r="EEO349" s="44"/>
+      <c r="EEP349" s="44"/>
+      <c r="EEQ349" s="44"/>
+      <c r="EER349" s="44"/>
+      <c r="EES349" s="44"/>
+      <c r="EET349" s="44"/>
+      <c r="EEU349" s="44"/>
+      <c r="EEV349" s="44"/>
+      <c r="EEW349" s="44"/>
+      <c r="EEX349" s="44"/>
+      <c r="EEY349" s="44"/>
+      <c r="EEZ349" s="44"/>
+      <c r="EFA349" s="44"/>
+      <c r="EFB349" s="44"/>
+      <c r="EFC349" s="44"/>
+      <c r="EFD349" s="44"/>
+      <c r="EFE349" s="44"/>
+      <c r="EFF349" s="44"/>
+      <c r="EFG349" s="44"/>
+      <c r="EFH349" s="44"/>
+      <c r="EFI349" s="44"/>
+      <c r="EFJ349" s="44"/>
+      <c r="EFK349" s="44"/>
+      <c r="EFL349" s="44"/>
+      <c r="EFM349" s="44"/>
+      <c r="EFN349" s="44"/>
+      <c r="EFO349" s="44"/>
+      <c r="EFP349" s="44"/>
+      <c r="EFQ349" s="44"/>
+      <c r="EFR349" s="44"/>
+      <c r="EFS349" s="44"/>
+      <c r="EFT349" s="44"/>
+      <c r="EFU349" s="44"/>
+      <c r="EFV349" s="44"/>
+      <c r="EFW349" s="44"/>
+      <c r="EFX349" s="44"/>
+      <c r="EFY349" s="44"/>
+      <c r="EFZ349" s="44"/>
+      <c r="EGA349" s="44"/>
+      <c r="EGB349" s="44"/>
+      <c r="EGC349" s="44"/>
+      <c r="EGD349" s="44"/>
+      <c r="EGE349" s="44"/>
+      <c r="EGF349" s="44"/>
+      <c r="EGG349" s="44"/>
+      <c r="EGH349" s="44"/>
+      <c r="EGI349" s="44"/>
+      <c r="EGJ349" s="44"/>
+      <c r="EGK349" s="44"/>
+      <c r="EGL349" s="44"/>
+      <c r="EGM349" s="44"/>
+      <c r="EGN349" s="44"/>
+      <c r="EGO349" s="44"/>
+      <c r="EGP349" s="44"/>
+      <c r="EGQ349" s="44"/>
+      <c r="EGR349" s="44"/>
+      <c r="EGS349" s="44"/>
+      <c r="EGT349" s="44"/>
+      <c r="EGU349" s="44"/>
+      <c r="EGV349" s="44"/>
+      <c r="EGW349" s="44"/>
+      <c r="EGX349" s="44"/>
+      <c r="EGY349" s="44"/>
+      <c r="EGZ349" s="44"/>
+      <c r="EHA349" s="44"/>
+      <c r="EHB349" s="44"/>
+      <c r="EHC349" s="44"/>
+      <c r="EHD349" s="44"/>
+      <c r="EHE349" s="44"/>
+      <c r="EHF349" s="44"/>
+      <c r="EHG349" s="44"/>
+      <c r="EHH349" s="44"/>
+      <c r="EHI349" s="44"/>
+      <c r="EHJ349" s="44"/>
+      <c r="EHK349" s="44"/>
+      <c r="EHL349" s="44"/>
+      <c r="EHM349" s="44"/>
+      <c r="EHN349" s="44"/>
+      <c r="EHO349" s="44"/>
+      <c r="EHP349" s="44"/>
+      <c r="EHQ349" s="44"/>
+      <c r="EHR349" s="44"/>
+      <c r="EHS349" s="44"/>
+      <c r="EHT349" s="44"/>
+      <c r="EHU349" s="44"/>
+      <c r="EHV349" s="44"/>
+      <c r="EHW349" s="44"/>
+      <c r="EHX349" s="44"/>
+      <c r="EHY349" s="44"/>
+      <c r="EHZ349" s="44"/>
+      <c r="EIA349" s="44"/>
+      <c r="EIB349" s="44"/>
+      <c r="EIC349" s="44"/>
+      <c r="EID349" s="44"/>
+      <c r="EIE349" s="44"/>
+      <c r="EIF349" s="44"/>
+      <c r="EIG349" s="44"/>
+      <c r="EIH349" s="44"/>
+      <c r="EII349" s="44"/>
+      <c r="EIJ349" s="44"/>
+      <c r="EIK349" s="44"/>
+      <c r="EIL349" s="44"/>
+      <c r="EIM349" s="44"/>
+      <c r="EIN349" s="44"/>
+      <c r="EIO349" s="44"/>
+      <c r="EIP349" s="44"/>
+      <c r="EIQ349" s="44"/>
+      <c r="EIR349" s="44"/>
+      <c r="EIS349" s="44"/>
+      <c r="EIT349" s="44"/>
+      <c r="EIU349" s="44"/>
+      <c r="EIV349" s="44"/>
+      <c r="EIW349" s="44"/>
+      <c r="EIX349" s="44"/>
+      <c r="EIY349" s="44"/>
+      <c r="EIZ349" s="44"/>
+      <c r="EJA349" s="44"/>
+      <c r="EJB349" s="44"/>
+      <c r="EJC349" s="44"/>
+      <c r="EJD349" s="44"/>
+      <c r="EJE349" s="44"/>
+      <c r="EJF349" s="44"/>
+      <c r="EJG349" s="44"/>
+      <c r="EJH349" s="44"/>
+      <c r="EJI349" s="44"/>
+      <c r="EJJ349" s="44"/>
+      <c r="EJK349" s="44"/>
+      <c r="EJL349" s="44"/>
+      <c r="EJM349" s="44"/>
+      <c r="EJN349" s="44"/>
+      <c r="EJO349" s="44"/>
+      <c r="EJP349" s="44"/>
+      <c r="EJQ349" s="44"/>
+      <c r="EJR349" s="44"/>
+      <c r="EJS349" s="44"/>
+      <c r="EJT349" s="44"/>
+      <c r="EJU349" s="44"/>
+      <c r="EJV349" s="44"/>
+      <c r="EJW349" s="44"/>
+      <c r="EJX349" s="44"/>
+      <c r="EJY349" s="44"/>
+      <c r="EJZ349" s="44"/>
+      <c r="EKA349" s="44"/>
+      <c r="EKB349" s="44"/>
+      <c r="EKC349" s="44"/>
+      <c r="EKD349" s="44"/>
+      <c r="EKE349" s="44"/>
+      <c r="EKF349" s="44"/>
+      <c r="EKG349" s="44"/>
+      <c r="EKH349" s="44"/>
+      <c r="EKI349" s="44"/>
+      <c r="EKJ349" s="44"/>
+      <c r="EKK349" s="44"/>
+      <c r="EKL349" s="44"/>
+      <c r="EKM349" s="44"/>
+      <c r="EKN349" s="44"/>
+      <c r="EKO349" s="44"/>
+      <c r="EKP349" s="44"/>
+      <c r="EKQ349" s="44"/>
+      <c r="EKR349" s="44"/>
+      <c r="EKS349" s="44"/>
+      <c r="EKT349" s="44"/>
+      <c r="EKU349" s="44"/>
+      <c r="EKV349" s="44"/>
+      <c r="EKW349" s="44"/>
+      <c r="EKX349" s="44"/>
+      <c r="EKY349" s="44"/>
+      <c r="EKZ349" s="44"/>
+      <c r="ELA349" s="44"/>
+      <c r="ELB349" s="44"/>
+      <c r="ELC349" s="44"/>
+      <c r="ELD349" s="44"/>
+      <c r="ELE349" s="44"/>
+      <c r="ELF349" s="44"/>
+      <c r="ELG349" s="44"/>
+      <c r="ELH349" s="44"/>
+      <c r="ELI349" s="44"/>
+      <c r="ELJ349" s="44"/>
+      <c r="ELK349" s="44"/>
+      <c r="ELL349" s="44"/>
+      <c r="ELM349" s="44"/>
+      <c r="ELN349" s="44"/>
+      <c r="ELO349" s="44"/>
+      <c r="ELP349" s="44"/>
+      <c r="ELQ349" s="44"/>
+      <c r="ELR349" s="44"/>
+      <c r="ELS349" s="44"/>
+      <c r="ELT349" s="44"/>
+      <c r="ELU349" s="44"/>
+      <c r="ELV349" s="44"/>
+      <c r="ELW349" s="44"/>
+      <c r="ELX349" s="44"/>
+      <c r="ELY349" s="44"/>
+      <c r="ELZ349" s="44"/>
+      <c r="EMA349" s="44"/>
+      <c r="EMB349" s="44"/>
+      <c r="EMC349" s="44"/>
+      <c r="EMD349" s="44"/>
+      <c r="EME349" s="44"/>
+      <c r="EMF349" s="44"/>
+      <c r="EMG349" s="44"/>
+      <c r="EMH349" s="44"/>
+      <c r="EMI349" s="44"/>
+      <c r="EMJ349" s="44"/>
+      <c r="EMK349" s="44"/>
+      <c r="EML349" s="44"/>
+      <c r="EMM349" s="44"/>
+      <c r="EMN349" s="44"/>
+      <c r="EMO349" s="44"/>
+      <c r="EMP349" s="44"/>
+      <c r="EMQ349" s="44"/>
+      <c r="EMR349" s="44"/>
+      <c r="EMS349" s="44"/>
+      <c r="EMT349" s="44"/>
+      <c r="EMU349" s="44"/>
+      <c r="EMV349" s="44"/>
+      <c r="EMW349" s="44"/>
+      <c r="EMX349" s="44"/>
+      <c r="EMY349" s="44"/>
+      <c r="EMZ349" s="44"/>
+      <c r="ENA349" s="44"/>
+      <c r="ENB349" s="44"/>
+      <c r="ENC349" s="44"/>
+      <c r="END349" s="44"/>
+      <c r="ENE349" s="44"/>
+      <c r="ENF349" s="44"/>
+      <c r="ENG349" s="44"/>
+      <c r="ENH349" s="44"/>
+      <c r="ENI349" s="44"/>
+      <c r="ENJ349" s="44"/>
+      <c r="ENK349" s="44"/>
+      <c r="ENL349" s="44"/>
+      <c r="ENM349" s="44"/>
+      <c r="ENN349" s="44"/>
+      <c r="ENO349" s="44"/>
+      <c r="ENP349" s="44"/>
+      <c r="ENQ349" s="44"/>
+      <c r="ENR349" s="44"/>
+      <c r="ENS349" s="44"/>
+      <c r="ENT349" s="44"/>
+      <c r="ENU349" s="44"/>
+      <c r="ENV349" s="44"/>
+      <c r="ENW349" s="44"/>
+      <c r="ENX349" s="44"/>
+      <c r="ENY349" s="44"/>
+      <c r="ENZ349" s="44"/>
+      <c r="EOA349" s="44"/>
+      <c r="EOB349" s="44"/>
+      <c r="EOC349" s="44"/>
+      <c r="EOD349" s="44"/>
+      <c r="EOE349" s="44"/>
+      <c r="EOF349" s="44"/>
+      <c r="EOG349" s="44"/>
+      <c r="EOH349" s="44"/>
+      <c r="EOI349" s="44"/>
+      <c r="EOJ349" s="44"/>
+      <c r="EOK349" s="44"/>
+      <c r="EOL349" s="44"/>
+      <c r="EOM349" s="44"/>
+      <c r="EON349" s="44"/>
+      <c r="EOO349" s="44"/>
+      <c r="EOP349" s="44"/>
+      <c r="EOQ349" s="44"/>
+      <c r="EOR349" s="44"/>
+      <c r="EOS349" s="44"/>
+      <c r="EOT349" s="44"/>
+      <c r="EOU349" s="44"/>
+      <c r="EOV349" s="44"/>
+      <c r="EOW349" s="44"/>
+      <c r="EOX349" s="44"/>
+      <c r="EOY349" s="44"/>
+      <c r="EOZ349" s="44"/>
+      <c r="EPA349" s="44"/>
+      <c r="EPB349" s="44"/>
+      <c r="EPC349" s="44"/>
+      <c r="EPD349" s="44"/>
+      <c r="EPE349" s="44"/>
+      <c r="EPF349" s="44"/>
+      <c r="EPG349" s="44"/>
+      <c r="EPH349" s="44"/>
+      <c r="EPI349" s="44"/>
+      <c r="EPJ349" s="44"/>
+      <c r="EPK349" s="44"/>
+      <c r="EPL349" s="44"/>
+      <c r="EPM349" s="44"/>
+      <c r="EPN349" s="44"/>
+      <c r="EPO349" s="44"/>
+      <c r="EPP349" s="44"/>
+      <c r="EPQ349" s="44"/>
+      <c r="EPR349" s="44"/>
+      <c r="EPS349" s="44"/>
+      <c r="EPT349" s="44"/>
+      <c r="EPU349" s="44"/>
+      <c r="EPV349" s="44"/>
+      <c r="EPW349" s="44"/>
+      <c r="EPX349" s="44"/>
+      <c r="EPY349" s="44"/>
+      <c r="EPZ349" s="44"/>
+      <c r="EQA349" s="44"/>
+      <c r="EQB349" s="44"/>
+      <c r="EQC349" s="44"/>
+      <c r="EQD349" s="44"/>
+      <c r="EQE349" s="44"/>
+      <c r="EQF349" s="44"/>
+      <c r="EQG349" s="44"/>
+      <c r="EQH349" s="44"/>
+      <c r="EQI349" s="44"/>
+      <c r="EQJ349" s="44"/>
+      <c r="EQK349" s="44"/>
+      <c r="EQL349" s="44"/>
+      <c r="EQM349" s="44"/>
+      <c r="EQN349" s="44"/>
+      <c r="EQO349" s="44"/>
+      <c r="EQP349" s="44"/>
+      <c r="EQQ349" s="44"/>
+      <c r="EQR349" s="44"/>
+      <c r="EQS349" s="44"/>
+      <c r="EQT349" s="44"/>
+      <c r="EQU349" s="44"/>
+      <c r="EQV349" s="44"/>
+      <c r="EQW349" s="44"/>
+      <c r="EQX349" s="44"/>
+      <c r="EQY349" s="44"/>
+      <c r="EQZ349" s="44"/>
+      <c r="ERA349" s="44"/>
+      <c r="ERB349" s="44"/>
+      <c r="ERC349" s="44"/>
+      <c r="ERD349" s="44"/>
+      <c r="ERE349" s="44"/>
+      <c r="ERF349" s="44"/>
+      <c r="ERG349" s="44"/>
+      <c r="ERH349" s="44"/>
+      <c r="ERI349" s="44"/>
+      <c r="ERJ349" s="44"/>
+      <c r="ERK349" s="44"/>
+      <c r="ERL349" s="44"/>
+      <c r="ERM349" s="44"/>
+      <c r="ERN349" s="44"/>
+      <c r="ERO349" s="44"/>
+      <c r="ERP349" s="44"/>
+      <c r="ERQ349" s="44"/>
+      <c r="ERR349" s="44"/>
+      <c r="ERS349" s="44"/>
+      <c r="ERT349" s="44"/>
+      <c r="ERU349" s="44"/>
+      <c r="ERV349" s="44"/>
+      <c r="ERW349" s="44"/>
+      <c r="ERX349" s="44"/>
+      <c r="ERY349" s="44"/>
+      <c r="ERZ349" s="44"/>
+      <c r="ESA349" s="44"/>
+      <c r="ESB349" s="44"/>
+      <c r="ESC349" s="44"/>
+      <c r="ESD349" s="44"/>
+      <c r="ESE349" s="44"/>
+      <c r="ESF349" s="44"/>
+      <c r="ESG349" s="44"/>
+      <c r="ESH349" s="44"/>
+      <c r="ESI349" s="44"/>
+      <c r="ESJ349" s="44"/>
+      <c r="ESK349" s="44"/>
+      <c r="ESL349" s="44"/>
+      <c r="ESM349" s="44"/>
+      <c r="ESN349" s="44"/>
+      <c r="ESO349" s="44"/>
+      <c r="ESP349" s="44"/>
+      <c r="ESQ349" s="44"/>
+      <c r="ESR349" s="44"/>
+      <c r="ESS349" s="44"/>
+      <c r="EST349" s="44"/>
+      <c r="ESU349" s="44"/>
+      <c r="ESV349" s="44"/>
+      <c r="ESW349" s="44"/>
+      <c r="ESX349" s="44"/>
+      <c r="ESY349" s="44"/>
+      <c r="ESZ349" s="44"/>
+      <c r="ETA349" s="44"/>
+      <c r="ETB349" s="44"/>
+      <c r="ETC349" s="44"/>
+      <c r="ETD349" s="44"/>
+      <c r="ETE349" s="44"/>
+      <c r="ETF349" s="44"/>
+      <c r="ETG349" s="44"/>
+      <c r="ETH349" s="44"/>
+      <c r="ETI349" s="44"/>
+      <c r="ETJ349" s="44"/>
+      <c r="ETK349" s="44"/>
+      <c r="ETL349" s="44"/>
+      <c r="ETM349" s="44"/>
+      <c r="ETN349" s="44"/>
+      <c r="ETO349" s="44"/>
+      <c r="ETP349" s="44"/>
+      <c r="ETQ349" s="44"/>
+      <c r="ETR349" s="44"/>
+      <c r="ETS349" s="44"/>
+      <c r="ETT349" s="44"/>
+      <c r="ETU349" s="44"/>
+      <c r="ETV349" s="44"/>
+      <c r="ETW349" s="44"/>
+      <c r="ETX349" s="44"/>
+      <c r="ETY349" s="44"/>
+      <c r="ETZ349" s="44"/>
+      <c r="EUA349" s="44"/>
+      <c r="EUB349" s="44"/>
+      <c r="EUC349" s="44"/>
+      <c r="EUD349" s="44"/>
+      <c r="EUE349" s="44"/>
+      <c r="EUF349" s="44"/>
+      <c r="EUG349" s="44"/>
+      <c r="EUH349" s="44"/>
+      <c r="EUI349" s="44"/>
+      <c r="EUJ349" s="44"/>
+      <c r="EUK349" s="44"/>
+      <c r="EUL349" s="44"/>
+      <c r="EUM349" s="44"/>
+      <c r="EUN349" s="44"/>
+      <c r="EUO349" s="44"/>
+      <c r="EUP349" s="44"/>
+      <c r="EUQ349" s="44"/>
+      <c r="EUR349" s="44"/>
+      <c r="EUS349" s="44"/>
+      <c r="EUT349" s="44"/>
+      <c r="EUU349" s="44"/>
+      <c r="EUV349" s="44"/>
+      <c r="EUW349" s="44"/>
+      <c r="EUX349" s="44"/>
+      <c r="EUY349" s="44"/>
+      <c r="EUZ349" s="44"/>
+      <c r="EVA349" s="44"/>
+      <c r="EVB349" s="44"/>
+      <c r="EVC349" s="44"/>
+      <c r="EVD349" s="44"/>
+      <c r="EVE349" s="44"/>
+      <c r="EVF349" s="44"/>
+      <c r="EVG349" s="44"/>
+      <c r="EVH349" s="44"/>
+      <c r="EVI349" s="44"/>
+      <c r="EVJ349" s="44"/>
+      <c r="EVK349" s="44"/>
+      <c r="EVL349" s="44"/>
+      <c r="EVM349" s="44"/>
+      <c r="EVN349" s="44"/>
+      <c r="EVO349" s="44"/>
+      <c r="EVP349" s="44"/>
+      <c r="EVQ349" s="44"/>
+      <c r="EVR349" s="44"/>
+      <c r="EVS349" s="44"/>
+      <c r="EVT349" s="44"/>
+      <c r="EVU349" s="44"/>
+      <c r="EVV349" s="44"/>
+      <c r="EVW349" s="44"/>
+      <c r="EVX349" s="44"/>
+      <c r="EVY349" s="44"/>
+      <c r="EVZ349" s="44"/>
+      <c r="EWA349" s="44"/>
+      <c r="EWB349" s="44"/>
+      <c r="EWC349" s="44"/>
+      <c r="EWD349" s="44"/>
+      <c r="EWE349" s="44"/>
+      <c r="EWF349" s="44"/>
+      <c r="EWG349" s="44"/>
+      <c r="EWH349" s="44"/>
+      <c r="EWI349" s="44"/>
+      <c r="EWJ349" s="44"/>
+      <c r="EWK349" s="44"/>
+      <c r="EWL349" s="44"/>
+      <c r="EWM349" s="44"/>
+      <c r="EWN349" s="44"/>
+      <c r="EWO349" s="44"/>
+      <c r="EWP349" s="44"/>
+      <c r="EWQ349" s="44"/>
+      <c r="EWR349" s="44"/>
+      <c r="EWS349" s="44"/>
+      <c r="EWT349" s="44"/>
+      <c r="EWU349" s="44"/>
+      <c r="EWV349" s="44"/>
+      <c r="EWW349" s="44"/>
+      <c r="EWX349" s="44"/>
+      <c r="EWY349" s="44"/>
+      <c r="EWZ349" s="44"/>
+      <c r="EXA349" s="44"/>
+      <c r="EXB349" s="44"/>
+      <c r="EXC349" s="44"/>
+      <c r="EXD349" s="44"/>
+      <c r="EXE349" s="44"/>
+      <c r="EXF349" s="44"/>
+      <c r="EXG349" s="44"/>
+      <c r="EXH349" s="44"/>
+      <c r="EXI349" s="44"/>
+      <c r="EXJ349" s="44"/>
+      <c r="EXK349" s="44"/>
+      <c r="EXL349" s="44"/>
+      <c r="EXM349" s="44"/>
+      <c r="EXN349" s="44"/>
+      <c r="EXO349" s="44"/>
+      <c r="EXP349" s="44"/>
+      <c r="EXQ349" s="44"/>
+      <c r="EXR349" s="44"/>
+      <c r="EXS349" s="44"/>
+      <c r="EXT349" s="44"/>
+      <c r="EXU349" s="44"/>
+      <c r="EXV349" s="44"/>
+      <c r="EXW349" s="44"/>
+      <c r="EXX349" s="44"/>
+      <c r="EXY349" s="44"/>
+      <c r="EXZ349" s="44"/>
+      <c r="EYA349" s="44"/>
+      <c r="EYB349" s="44"/>
+      <c r="EYC349" s="44"/>
+      <c r="EYD349" s="44"/>
+      <c r="EYE349" s="44"/>
+      <c r="EYF349" s="44"/>
+      <c r="EYG349" s="44"/>
+      <c r="EYH349" s="44"/>
+      <c r="EYI349" s="44"/>
+      <c r="EYJ349" s="44"/>
+      <c r="EYK349" s="44"/>
+      <c r="EYL349" s="44"/>
+      <c r="EYM349" s="44"/>
+      <c r="EYN349" s="44"/>
+      <c r="EYO349" s="44"/>
+      <c r="EYP349" s="44"/>
+      <c r="EYQ349" s="44"/>
+      <c r="EYR349" s="44"/>
+      <c r="EYS349" s="44"/>
+      <c r="EYT349" s="44"/>
+      <c r="EYU349" s="44"/>
+      <c r="EYV349" s="44"/>
+      <c r="EYW349" s="44"/>
+      <c r="EYX349" s="44"/>
+      <c r="EYY349" s="44"/>
+      <c r="EYZ349" s="44"/>
+      <c r="EZA349" s="44"/>
+      <c r="EZB349" s="44"/>
+      <c r="EZC349" s="44"/>
+      <c r="EZD349" s="44"/>
+      <c r="EZE349" s="44"/>
+      <c r="EZF349" s="44"/>
+      <c r="EZG349" s="44"/>
+      <c r="EZH349" s="44"/>
+      <c r="EZI349" s="44"/>
+      <c r="EZJ349" s="44"/>
+      <c r="EZK349" s="44"/>
+      <c r="EZL349" s="44"/>
+      <c r="EZM349" s="44"/>
+      <c r="EZN349" s="44"/>
+      <c r="EZO349" s="44"/>
+      <c r="EZP349" s="44"/>
+      <c r="EZQ349" s="44"/>
+      <c r="EZR349" s="44"/>
+      <c r="EZS349" s="44"/>
+      <c r="EZT349" s="44"/>
+      <c r="EZU349" s="44"/>
+      <c r="EZV349" s="44"/>
+      <c r="EZW349" s="44"/>
+      <c r="EZX349" s="44"/>
+      <c r="EZY349" s="44"/>
+      <c r="EZZ349" s="44"/>
+      <c r="FAA349" s="44"/>
+      <c r="FAB349" s="44"/>
+      <c r="FAC349" s="44"/>
+      <c r="FAD349" s="44"/>
+      <c r="FAE349" s="44"/>
+      <c r="FAF349" s="44"/>
+      <c r="FAG349" s="44"/>
+      <c r="FAH349" s="44"/>
+      <c r="FAI349" s="44"/>
+      <c r="FAJ349" s="44"/>
+      <c r="FAK349" s="44"/>
+      <c r="FAL349" s="44"/>
+      <c r="FAM349" s="44"/>
+      <c r="FAN349" s="44"/>
+      <c r="FAO349" s="44"/>
+      <c r="FAP349" s="44"/>
+      <c r="FAQ349" s="44"/>
+      <c r="FAR349" s="44"/>
+      <c r="FAS349" s="44"/>
+      <c r="FAT349" s="44"/>
+      <c r="FAU349" s="44"/>
+      <c r="FAV349" s="44"/>
+      <c r="FAW349" s="44"/>
+      <c r="FAX349" s="44"/>
+      <c r="FAY349" s="44"/>
+      <c r="FAZ349" s="44"/>
+      <c r="FBA349" s="44"/>
+      <c r="FBB349" s="44"/>
+      <c r="FBC349" s="44"/>
+      <c r="FBD349" s="44"/>
+      <c r="FBE349" s="44"/>
+      <c r="FBF349" s="44"/>
+      <c r="FBG349" s="44"/>
+      <c r="FBH349" s="44"/>
+      <c r="FBI349" s="44"/>
+      <c r="FBJ349" s="44"/>
+      <c r="FBK349" s="44"/>
+      <c r="FBL349" s="44"/>
+      <c r="FBM349" s="44"/>
+      <c r="FBN349" s="44"/>
+      <c r="FBO349" s="44"/>
+      <c r="FBP349" s="44"/>
+      <c r="FBQ349" s="44"/>
+      <c r="FBR349" s="44"/>
+      <c r="FBS349" s="44"/>
+      <c r="FBT349" s="44"/>
+      <c r="FBU349" s="44"/>
+      <c r="FBV349" s="44"/>
+      <c r="FBW349" s="44"/>
+      <c r="FBX349" s="44"/>
+      <c r="FBY349" s="44"/>
+      <c r="FBZ349" s="44"/>
+      <c r="FCA349" s="44"/>
+      <c r="FCB349" s="44"/>
+      <c r="FCC349" s="44"/>
+      <c r="FCD349" s="44"/>
+      <c r="FCE349" s="44"/>
+      <c r="FCF349" s="44"/>
+      <c r="FCG349" s="44"/>
+      <c r="FCH349" s="44"/>
+      <c r="FCI349" s="44"/>
+      <c r="FCJ349" s="44"/>
+      <c r="FCK349" s="44"/>
+      <c r="FCL349" s="44"/>
+      <c r="FCM349" s="44"/>
+      <c r="FCN349" s="44"/>
+      <c r="FCO349" s="44"/>
+      <c r="FCP349" s="44"/>
+      <c r="FCQ349" s="44"/>
+      <c r="FCR349" s="44"/>
+      <c r="FCS349" s="44"/>
+      <c r="FCT349" s="44"/>
+      <c r="FCU349" s="44"/>
+      <c r="FCV349" s="44"/>
+      <c r="FCW349" s="44"/>
+      <c r="FCX349" s="44"/>
+      <c r="FCY349" s="44"/>
+      <c r="FCZ349" s="44"/>
+      <c r="FDA349" s="44"/>
+      <c r="FDB349" s="44"/>
+      <c r="FDC349" s="44"/>
+      <c r="FDD349" s="44"/>
+      <c r="FDE349" s="44"/>
+      <c r="FDF349" s="44"/>
+      <c r="FDG349" s="44"/>
+      <c r="FDH349" s="44"/>
+      <c r="FDI349" s="44"/>
+      <c r="FDJ349" s="44"/>
+      <c r="FDK349" s="44"/>
+      <c r="FDL349" s="44"/>
+      <c r="FDM349" s="44"/>
+      <c r="FDN349" s="44"/>
+      <c r="FDO349" s="44"/>
+      <c r="FDP349" s="44"/>
+      <c r="FDQ349" s="44"/>
+      <c r="FDR349" s="44"/>
+      <c r="FDS349" s="44"/>
+      <c r="FDT349" s="44"/>
+      <c r="FDU349" s="44"/>
+      <c r="FDV349" s="44"/>
+      <c r="FDW349" s="44"/>
+      <c r="FDX349" s="44"/>
+      <c r="FDY349" s="44"/>
+      <c r="FDZ349" s="44"/>
+      <c r="FEA349" s="44"/>
+      <c r="FEB349" s="44"/>
+      <c r="FEC349" s="44"/>
+      <c r="FED349" s="44"/>
+      <c r="FEE349" s="44"/>
+      <c r="FEF349" s="44"/>
+      <c r="FEG349" s="44"/>
+      <c r="FEH349" s="44"/>
+      <c r="FEI349" s="44"/>
+      <c r="FEJ349" s="44"/>
+      <c r="FEK349" s="44"/>
+      <c r="FEL349" s="44"/>
+      <c r="FEM349" s="44"/>
+      <c r="FEN349" s="44"/>
+      <c r="FEO349" s="44"/>
+      <c r="FEP349" s="44"/>
+      <c r="FEQ349" s="44"/>
+      <c r="FER349" s="44"/>
+      <c r="FES349" s="44"/>
+      <c r="FET349" s="44"/>
+      <c r="FEU349" s="44"/>
+      <c r="FEV349" s="44"/>
+      <c r="FEW349" s="44"/>
+      <c r="FEX349" s="44"/>
+      <c r="FEY349" s="44"/>
+      <c r="FEZ349" s="44"/>
+      <c r="FFA349" s="44"/>
+      <c r="FFB349" s="44"/>
+      <c r="FFC349" s="44"/>
+      <c r="FFD349" s="44"/>
+      <c r="FFE349" s="44"/>
+      <c r="FFF349" s="44"/>
+      <c r="FFG349" s="44"/>
+      <c r="FFH349" s="44"/>
+      <c r="FFI349" s="44"/>
+      <c r="FFJ349" s="44"/>
+      <c r="FFK349" s="44"/>
+      <c r="FFL349" s="44"/>
+      <c r="FFM349" s="44"/>
+      <c r="FFN349" s="44"/>
+      <c r="FFO349" s="44"/>
+      <c r="FFP349" s="44"/>
+      <c r="FFQ349" s="44"/>
+      <c r="FFR349" s="44"/>
+      <c r="FFS349" s="44"/>
+      <c r="FFT349" s="44"/>
+      <c r="FFU349" s="44"/>
+      <c r="FFV349" s="44"/>
+      <c r="FFW349" s="44"/>
+      <c r="FFX349" s="44"/>
+      <c r="FFY349" s="44"/>
+      <c r="FFZ349" s="44"/>
+      <c r="FGA349" s="44"/>
+      <c r="FGB349" s="44"/>
+      <c r="FGC349" s="44"/>
+      <c r="FGD349" s="44"/>
+      <c r="FGE349" s="44"/>
+      <c r="FGF349" s="44"/>
+      <c r="FGG349" s="44"/>
+      <c r="FGH349" s="44"/>
+      <c r="FGI349" s="44"/>
+      <c r="FGJ349" s="44"/>
+      <c r="FGK349" s="44"/>
+      <c r="FGL349" s="44"/>
+      <c r="FGM349" s="44"/>
+      <c r="FGN349" s="44"/>
+      <c r="FGO349" s="44"/>
+      <c r="FGP349" s="44"/>
+      <c r="FGQ349" s="44"/>
+      <c r="FGR349" s="44"/>
+      <c r="FGS349" s="44"/>
+      <c r="FGT349" s="44"/>
+      <c r="FGU349" s="44"/>
+      <c r="FGV349" s="44"/>
+      <c r="FGW349" s="44"/>
+      <c r="FGX349" s="44"/>
+      <c r="FGY349" s="44"/>
+      <c r="FGZ349" s="44"/>
+      <c r="FHA349" s="44"/>
+      <c r="FHB349" s="44"/>
+      <c r="FHC349" s="44"/>
+      <c r="FHD349" s="44"/>
+      <c r="FHE349" s="44"/>
+      <c r="FHF349" s="44"/>
+      <c r="FHG349" s="44"/>
+      <c r="FHH349" s="44"/>
+      <c r="FHI349" s="44"/>
+      <c r="FHJ349" s="44"/>
+      <c r="FHK349" s="44"/>
+      <c r="FHL349" s="44"/>
+      <c r="FHM349" s="44"/>
+      <c r="FHN349" s="44"/>
+      <c r="FHO349" s="44"/>
+      <c r="FHP349" s="44"/>
+      <c r="FHQ349" s="44"/>
+      <c r="FHR349" s="44"/>
+      <c r="FHS349" s="44"/>
+      <c r="FHT349" s="44"/>
+      <c r="FHU349" s="44"/>
+      <c r="FHV349" s="44"/>
+      <c r="FHW349" s="44"/>
+      <c r="FHX349" s="44"/>
+      <c r="FHY349" s="44"/>
+      <c r="FHZ349" s="44"/>
+      <c r="FIA349" s="44"/>
+      <c r="FIB349" s="44"/>
+      <c r="FIC349" s="44"/>
+      <c r="FID349" s="44"/>
+      <c r="FIE349" s="44"/>
+      <c r="FIF349" s="44"/>
+      <c r="FIG349" s="44"/>
+      <c r="FIH349" s="44"/>
+      <c r="FII349" s="44"/>
+      <c r="FIJ349" s="44"/>
+      <c r="FIK349" s="44"/>
+      <c r="FIL349" s="44"/>
+      <c r="FIM349" s="44"/>
+      <c r="FIN349" s="44"/>
+      <c r="FIO349" s="44"/>
+      <c r="FIP349" s="44"/>
+      <c r="FIQ349" s="44"/>
+      <c r="FIR349" s="44"/>
+      <c r="FIS349" s="44"/>
+      <c r="FIT349" s="44"/>
+      <c r="FIU349" s="44"/>
+      <c r="FIV349" s="44"/>
+      <c r="FIW349" s="44"/>
+      <c r="FIX349" s="44"/>
+      <c r="FIY349" s="44"/>
+      <c r="FIZ349" s="44"/>
+      <c r="FJA349" s="44"/>
+      <c r="FJB349" s="44"/>
+      <c r="FJC349" s="44"/>
+      <c r="FJD349" s="44"/>
+      <c r="FJE349" s="44"/>
+      <c r="FJF349" s="44"/>
+      <c r="FJG349" s="44"/>
+      <c r="FJH349" s="44"/>
+      <c r="FJI349" s="44"/>
+      <c r="FJJ349" s="44"/>
+      <c r="FJK349" s="44"/>
+      <c r="FJL349" s="44"/>
+      <c r="FJM349" s="44"/>
+      <c r="FJN349" s="44"/>
+      <c r="FJO349" s="44"/>
+      <c r="FJP349" s="44"/>
+      <c r="FJQ349" s="44"/>
+      <c r="FJR349" s="44"/>
+      <c r="FJS349" s="44"/>
+      <c r="FJT349" s="44"/>
+      <c r="FJU349" s="44"/>
+      <c r="FJV349" s="44"/>
+      <c r="FJW349" s="44"/>
+      <c r="FJX349" s="44"/>
+      <c r="FJY349" s="44"/>
+      <c r="FJZ349" s="44"/>
+      <c r="FKA349" s="44"/>
+      <c r="FKB349" s="44"/>
+      <c r="FKC349" s="44"/>
+      <c r="FKD349" s="44"/>
+      <c r="FKE349" s="44"/>
+      <c r="FKF349" s="44"/>
+      <c r="FKG349" s="44"/>
+      <c r="FKH349" s="44"/>
+      <c r="FKI349" s="44"/>
+      <c r="FKJ349" s="44"/>
+      <c r="FKK349" s="44"/>
+      <c r="FKL349" s="44"/>
+      <c r="FKM349" s="44"/>
+      <c r="FKN349" s="44"/>
+      <c r="FKO349" s="44"/>
+      <c r="FKP349" s="44"/>
+      <c r="FKQ349" s="44"/>
+      <c r="FKR349" s="44"/>
+      <c r="FKS349" s="44"/>
+      <c r="FKT349" s="44"/>
+      <c r="FKU349" s="44"/>
+      <c r="FKV349" s="44"/>
+      <c r="FKW349" s="44"/>
+      <c r="FKX349" s="44"/>
+      <c r="FKY349" s="44"/>
+      <c r="FKZ349" s="44"/>
+      <c r="FLA349" s="44"/>
+      <c r="FLB349" s="44"/>
+      <c r="FLC349" s="44"/>
+      <c r="FLD349" s="44"/>
+      <c r="FLE349" s="44"/>
+      <c r="FLF349" s="44"/>
+      <c r="FLG349" s="44"/>
+      <c r="FLH349" s="44"/>
+      <c r="FLI349" s="44"/>
+      <c r="FLJ349" s="44"/>
+      <c r="FLK349" s="44"/>
+      <c r="FLL349" s="44"/>
+      <c r="FLM349" s="44"/>
+      <c r="FLN349" s="44"/>
+      <c r="FLO349" s="44"/>
+      <c r="FLP349" s="44"/>
+      <c r="FLQ349" s="44"/>
+      <c r="FLR349" s="44"/>
+      <c r="FLS349" s="44"/>
+      <c r="FLT349" s="44"/>
+      <c r="FLU349" s="44"/>
+      <c r="FLV349" s="44"/>
+      <c r="FLW349" s="44"/>
+      <c r="FLX349" s="44"/>
+      <c r="FLY349" s="44"/>
+      <c r="FLZ349" s="44"/>
+      <c r="FMA349" s="44"/>
+      <c r="FMB349" s="44"/>
+      <c r="FMC349" s="44"/>
+      <c r="FMD349" s="44"/>
+      <c r="FME349" s="44"/>
+      <c r="FMF349" s="44"/>
+      <c r="FMG349" s="44"/>
+      <c r="FMH349" s="44"/>
+      <c r="FMI349" s="44"/>
+      <c r="FMJ349" s="44"/>
+      <c r="FMK349" s="44"/>
+      <c r="FML349" s="44"/>
+      <c r="FMM349" s="44"/>
+      <c r="FMN349" s="44"/>
+      <c r="FMO349" s="44"/>
+      <c r="FMP349" s="44"/>
+      <c r="FMQ349" s="44"/>
+      <c r="FMR349" s="44"/>
+      <c r="FMS349" s="44"/>
+      <c r="FMT349" s="44"/>
+      <c r="FMU349" s="44"/>
+      <c r="FMV349" s="44"/>
+      <c r="FMW349" s="44"/>
+      <c r="FMX349" s="44"/>
+      <c r="FMY349" s="44"/>
+      <c r="FMZ349" s="44"/>
+      <c r="FNA349" s="44"/>
+      <c r="FNB349" s="44"/>
+      <c r="FNC349" s="44"/>
+      <c r="FND349" s="44"/>
+      <c r="FNE349" s="44"/>
+      <c r="FNF349" s="44"/>
+      <c r="FNG349" s="44"/>
+      <c r="FNH349" s="44"/>
+      <c r="FNI349" s="44"/>
+      <c r="FNJ349" s="44"/>
+      <c r="FNK349" s="44"/>
+      <c r="FNL349" s="44"/>
+      <c r="FNM349" s="44"/>
+      <c r="FNN349" s="44"/>
+      <c r="FNO349" s="44"/>
+      <c r="FNP349" s="44"/>
+      <c r="FNQ349" s="44"/>
+      <c r="FNR349" s="44"/>
+      <c r="FNS349" s="44"/>
+      <c r="FNT349" s="44"/>
+      <c r="FNU349" s="44"/>
+      <c r="FNV349" s="44"/>
+      <c r="FNW349" s="44"/>
+      <c r="FNX349" s="44"/>
+      <c r="FNY349" s="44"/>
+      <c r="FNZ349" s="44"/>
+      <c r="FOA349" s="44"/>
+      <c r="FOB349" s="44"/>
+      <c r="FOC349" s="44"/>
+      <c r="FOD349" s="44"/>
+      <c r="FOE349" s="44"/>
+      <c r="FOF349" s="44"/>
+      <c r="FOG349" s="44"/>
+      <c r="FOH349" s="44"/>
+      <c r="FOI349" s="44"/>
+      <c r="FOJ349" s="44"/>
+      <c r="FOK349" s="44"/>
+      <c r="FOL349" s="44"/>
+      <c r="FOM349" s="44"/>
+      <c r="FON349" s="44"/>
+      <c r="FOO349" s="44"/>
+      <c r="FOP349" s="44"/>
+      <c r="FOQ349" s="44"/>
+      <c r="FOR349" s="44"/>
+      <c r="FOS349" s="44"/>
+      <c r="FOT349" s="44"/>
+      <c r="FOU349" s="44"/>
+      <c r="FOV349" s="44"/>
+      <c r="FOW349" s="44"/>
+      <c r="FOX349" s="44"/>
+      <c r="FOY349" s="44"/>
+      <c r="FOZ349" s="44"/>
+      <c r="FPA349" s="44"/>
+      <c r="FPB349" s="44"/>
+      <c r="FPC349" s="44"/>
+      <c r="FPD349" s="44"/>
+      <c r="FPE349" s="44"/>
+      <c r="FPF349" s="44"/>
+      <c r="FPG349" s="44"/>
+      <c r="FPH349" s="44"/>
+      <c r="FPI349" s="44"/>
+      <c r="FPJ349" s="44"/>
+      <c r="FPK349" s="44"/>
+      <c r="FPL349" s="44"/>
+      <c r="FPM349" s="44"/>
+      <c r="FPN349" s="44"/>
+      <c r="FPO349" s="44"/>
+      <c r="FPP349" s="44"/>
+      <c r="FPQ349" s="44"/>
+      <c r="FPR349" s="44"/>
+      <c r="FPS349" s="44"/>
+      <c r="FPT349" s="44"/>
+      <c r="FPU349" s="44"/>
+      <c r="FPV349" s="44"/>
+      <c r="FPW349" s="44"/>
+      <c r="FPX349" s="44"/>
+      <c r="FPY349" s="44"/>
+      <c r="FPZ349" s="44"/>
+      <c r="FQA349" s="44"/>
+      <c r="FQB349" s="44"/>
+      <c r="FQC349" s="44"/>
+      <c r="FQD349" s="44"/>
+      <c r="FQE349" s="44"/>
+      <c r="FQF349" s="44"/>
+      <c r="FQG349" s="44"/>
+      <c r="FQH349" s="44"/>
+      <c r="FQI349" s="44"/>
+      <c r="FQJ349" s="44"/>
+      <c r="FQK349" s="44"/>
+      <c r="FQL349" s="44"/>
+      <c r="FQM349" s="44"/>
+      <c r="FQN349" s="44"/>
+      <c r="FQO349" s="44"/>
+      <c r="FQP349" s="44"/>
+      <c r="FQQ349" s="44"/>
+      <c r="FQR349" s="44"/>
+      <c r="FQS349" s="44"/>
+      <c r="FQT349" s="44"/>
+      <c r="FQU349" s="44"/>
+      <c r="FQV349" s="44"/>
+      <c r="FQW349" s="44"/>
+      <c r="FQX349" s="44"/>
+      <c r="FQY349" s="44"/>
+      <c r="FQZ349" s="44"/>
+      <c r="FRA349" s="44"/>
+      <c r="FRB349" s="44"/>
+      <c r="FRC349" s="44"/>
+      <c r="FRD349" s="44"/>
+      <c r="FRE349" s="44"/>
+      <c r="FRF349" s="44"/>
+      <c r="FRG349" s="44"/>
+      <c r="FRH349" s="44"/>
+      <c r="FRI349" s="44"/>
+      <c r="FRJ349" s="44"/>
+      <c r="FRK349" s="44"/>
+      <c r="FRL349" s="44"/>
+      <c r="FRM349" s="44"/>
+      <c r="FRN349" s="44"/>
+      <c r="FRO349" s="44"/>
+      <c r="FRP349" s="44"/>
+      <c r="FRQ349" s="44"/>
+      <c r="FRR349" s="44"/>
+      <c r="FRS349" s="44"/>
+      <c r="FRT349" s="44"/>
+      <c r="FRU349" s="44"/>
+      <c r="FRV349" s="44"/>
+      <c r="FRW349" s="44"/>
+      <c r="FRX349" s="44"/>
+      <c r="FRY349" s="44"/>
+      <c r="FRZ349" s="44"/>
+      <c r="FSA349" s="44"/>
+      <c r="FSB349" s="44"/>
+      <c r="FSC349" s="44"/>
+      <c r="FSD349" s="44"/>
+      <c r="FSE349" s="44"/>
+      <c r="FSF349" s="44"/>
+      <c r="FSG349" s="44"/>
+      <c r="FSH349" s="44"/>
+      <c r="FSI349" s="44"/>
+      <c r="FSJ349" s="44"/>
+      <c r="FSK349" s="44"/>
+      <c r="FSL349" s="44"/>
+      <c r="FSM349" s="44"/>
+      <c r="FSN349" s="44"/>
+      <c r="FSO349" s="44"/>
+      <c r="FSP349" s="44"/>
+      <c r="FSQ349" s="44"/>
+      <c r="FSR349" s="44"/>
+      <c r="FSS349" s="44"/>
+      <c r="FST349" s="44"/>
+      <c r="FSU349" s="44"/>
+      <c r="FSV349" s="44"/>
+      <c r="FSW349" s="44"/>
+      <c r="FSX349" s="44"/>
+      <c r="FSY349" s="44"/>
+      <c r="FSZ349" s="44"/>
+      <c r="FTA349" s="44"/>
+      <c r="FTB349" s="44"/>
+      <c r="FTC349" s="44"/>
+      <c r="FTD349" s="44"/>
+      <c r="FTE349" s="44"/>
+      <c r="FTF349" s="44"/>
+      <c r="FTG349" s="44"/>
+      <c r="FTH349" s="44"/>
+      <c r="FTI349" s="44"/>
+      <c r="FTJ349" s="44"/>
+      <c r="FTK349" s="44"/>
+      <c r="FTL349" s="44"/>
+      <c r="FTM349" s="44"/>
+      <c r="FTN349" s="44"/>
+      <c r="FTO349" s="44"/>
+      <c r="FTP349" s="44"/>
+      <c r="FTQ349" s="44"/>
+      <c r="FTR349" s="44"/>
+      <c r="FTS349" s="44"/>
+      <c r="FTT349" s="44"/>
+      <c r="FTU349" s="44"/>
+      <c r="FTV349" s="44"/>
+      <c r="FTW349" s="44"/>
+      <c r="FTX349" s="44"/>
+      <c r="FTY349" s="44"/>
+      <c r="FTZ349" s="44"/>
+      <c r="FUA349" s="44"/>
+      <c r="FUB349" s="44"/>
+      <c r="FUC349" s="44"/>
+      <c r="FUD349" s="44"/>
+      <c r="FUE349" s="44"/>
+      <c r="FUF349" s="44"/>
+      <c r="FUG349" s="44"/>
+      <c r="FUH349" s="44"/>
+      <c r="FUI349" s="44"/>
+      <c r="FUJ349" s="44"/>
+      <c r="FUK349" s="44"/>
+      <c r="FUL349" s="44"/>
+      <c r="FUM349" s="44"/>
+      <c r="FUN349" s="44"/>
+      <c r="FUO349" s="44"/>
+      <c r="FUP349" s="44"/>
+      <c r="FUQ349" s="44"/>
+      <c r="FUR349" s="44"/>
+      <c r="FUS349" s="44"/>
+      <c r="FUT349" s="44"/>
+      <c r="FUU349" s="44"/>
+      <c r="FUV349" s="44"/>
+      <c r="FUW349" s="44"/>
+      <c r="FUX349" s="44"/>
+      <c r="FUY349" s="44"/>
+      <c r="FUZ349" s="44"/>
+      <c r="FVA349" s="44"/>
+      <c r="FVB349" s="44"/>
+      <c r="FVC349" s="44"/>
+      <c r="FVD349" s="44"/>
+      <c r="FVE349" s="44"/>
+      <c r="FVF349" s="44"/>
+      <c r="FVG349" s="44"/>
+      <c r="FVH349" s="44"/>
+      <c r="FVI349" s="44"/>
+      <c r="FVJ349" s="44"/>
+      <c r="FVK349" s="44"/>
+      <c r="FVL349" s="44"/>
+      <c r="FVM349" s="44"/>
+      <c r="FVN349" s="44"/>
+      <c r="FVO349" s="44"/>
+      <c r="FVP349" s="44"/>
+      <c r="FVQ349" s="44"/>
+      <c r="FVR349" s="44"/>
+      <c r="FVS349" s="44"/>
+      <c r="FVT349" s="44"/>
+      <c r="FVU349" s="44"/>
+      <c r="FVV349" s="44"/>
+      <c r="FVW349" s="44"/>
+      <c r="FVX349" s="44"/>
+      <c r="FVY349" s="44"/>
+      <c r="FVZ349" s="44"/>
+      <c r="FWA349" s="44"/>
+      <c r="FWB349" s="44"/>
+      <c r="FWC349" s="44"/>
+      <c r="FWD349" s="44"/>
+      <c r="FWE349" s="44"/>
+      <c r="FWF349" s="44"/>
+      <c r="FWG349" s="44"/>
+      <c r="FWH349" s="44"/>
+      <c r="FWI349" s="44"/>
+      <c r="FWJ349" s="44"/>
+      <c r="FWK349" s="44"/>
+      <c r="FWL349" s="44"/>
+      <c r="FWM349" s="44"/>
+      <c r="FWN349" s="44"/>
+      <c r="FWO349" s="44"/>
+      <c r="FWP349" s="44"/>
+      <c r="FWQ349" s="44"/>
+      <c r="FWR349" s="44"/>
+      <c r="FWS349" s="44"/>
+      <c r="FWT349" s="44"/>
+      <c r="FWU349" s="44"/>
+      <c r="FWV349" s="44"/>
+      <c r="FWW349" s="44"/>
+      <c r="FWX349" s="44"/>
+      <c r="FWY349" s="44"/>
+      <c r="FWZ349" s="44"/>
+      <c r="FXA349" s="44"/>
+      <c r="FXB349" s="44"/>
+      <c r="FXC349" s="44"/>
+      <c r="FXD349" s="44"/>
+      <c r="FXE349" s="44"/>
+      <c r="FXF349" s="44"/>
+      <c r="FXG349" s="44"/>
+      <c r="FXH349" s="44"/>
+      <c r="FXI349" s="44"/>
+      <c r="FXJ349" s="44"/>
+      <c r="FXK349" s="44"/>
+      <c r="FXL349" s="44"/>
+      <c r="FXM349" s="44"/>
+      <c r="FXN349" s="44"/>
+      <c r="FXO349" s="44"/>
+      <c r="FXP349" s="44"/>
+      <c r="FXQ349" s="44"/>
+      <c r="FXR349" s="44"/>
+      <c r="FXS349" s="44"/>
+      <c r="FXT349" s="44"/>
+      <c r="FXU349" s="44"/>
+      <c r="FXV349" s="44"/>
+      <c r="FXW349" s="44"/>
+      <c r="FXX349" s="44"/>
+      <c r="FXY349" s="44"/>
+      <c r="FXZ349" s="44"/>
+      <c r="FYA349" s="44"/>
+      <c r="FYB349" s="44"/>
+      <c r="FYC349" s="44"/>
+      <c r="FYD349" s="44"/>
+      <c r="FYE349" s="44"/>
+      <c r="FYF349" s="44"/>
+      <c r="FYG349" s="44"/>
+      <c r="FYH349" s="44"/>
+      <c r="FYI349" s="44"/>
+      <c r="FYJ349" s="44"/>
+      <c r="FYK349" s="44"/>
+      <c r="FYL349" s="44"/>
+      <c r="FYM349" s="44"/>
+      <c r="FYN349" s="44"/>
+      <c r="FYO349" s="44"/>
+      <c r="FYP349" s="44"/>
+      <c r="FYQ349" s="44"/>
+      <c r="FYR349" s="44"/>
+      <c r="FYS349" s="44"/>
+      <c r="FYT349" s="44"/>
+      <c r="FYU349" s="44"/>
+      <c r="FYV349" s="44"/>
+      <c r="FYW349" s="44"/>
+      <c r="FYX349" s="44"/>
+      <c r="FYY349" s="44"/>
+      <c r="FYZ349" s="44"/>
+      <c r="FZA349" s="44"/>
+      <c r="FZB349" s="44"/>
+      <c r="FZC349" s="44"/>
+      <c r="FZD349" s="44"/>
+      <c r="FZE349" s="44"/>
+      <c r="FZF349" s="44"/>
+      <c r="FZG349" s="44"/>
+      <c r="FZH349" s="44"/>
+      <c r="FZI349" s="44"/>
+      <c r="FZJ349" s="44"/>
+      <c r="FZK349" s="44"/>
+      <c r="FZL349" s="44"/>
+      <c r="FZM349" s="44"/>
+      <c r="FZN349" s="44"/>
+      <c r="FZO349" s="44"/>
+      <c r="FZP349" s="44"/>
+      <c r="FZQ349" s="44"/>
+      <c r="FZR349" s="44"/>
+      <c r="FZS349" s="44"/>
+      <c r="FZT349" s="44"/>
+      <c r="FZU349" s="44"/>
+      <c r="FZV349" s="44"/>
+      <c r="FZW349" s="44"/>
+      <c r="FZX349" s="44"/>
+      <c r="FZY349" s="44"/>
+      <c r="FZZ349" s="44"/>
+      <c r="GAA349" s="44"/>
+      <c r="GAB349" s="44"/>
+      <c r="GAC349" s="44"/>
+      <c r="GAD349" s="44"/>
+      <c r="GAE349" s="44"/>
+      <c r="GAF349" s="44"/>
+      <c r="GAG349" s="44"/>
+      <c r="GAH349" s="44"/>
+      <c r="GAI349" s="44"/>
+      <c r="GAJ349" s="44"/>
+      <c r="GAK349" s="44"/>
+      <c r="GAL349" s="44"/>
+      <c r="GAM349" s="44"/>
+      <c r="GAN349" s="44"/>
+      <c r="GAO349" s="44"/>
+      <c r="GAP349" s="44"/>
+      <c r="GAQ349" s="44"/>
+      <c r="GAR349" s="44"/>
+      <c r="GAS349" s="44"/>
+      <c r="GAT349" s="44"/>
+      <c r="GAU349" s="44"/>
+      <c r="GAV349" s="44"/>
+      <c r="GAW349" s="44"/>
+      <c r="GAX349" s="44"/>
+      <c r="GAY349" s="44"/>
+      <c r="GAZ349" s="44"/>
+      <c r="GBA349" s="44"/>
+      <c r="GBB349" s="44"/>
+      <c r="GBC349" s="44"/>
+      <c r="GBD349" s="44"/>
+      <c r="GBE349" s="44"/>
+      <c r="GBF349" s="44"/>
+      <c r="GBG349" s="44"/>
+      <c r="GBH349" s="44"/>
+      <c r="GBI349" s="44"/>
+      <c r="GBJ349" s="44"/>
+      <c r="GBK349" s="44"/>
+      <c r="GBL349" s="44"/>
+      <c r="GBM349" s="44"/>
+      <c r="GBN349" s="44"/>
+      <c r="GBO349" s="44"/>
+      <c r="GBP349" s="44"/>
+      <c r="GBQ349" s="44"/>
+      <c r="GBR349" s="44"/>
+      <c r="GBS349" s="44"/>
+      <c r="GBT349" s="44"/>
+      <c r="GBU349" s="44"/>
+      <c r="GBV349" s="44"/>
+      <c r="GBW349" s="44"/>
+      <c r="GBX349" s="44"/>
+      <c r="GBY349" s="44"/>
+      <c r="GBZ349" s="44"/>
+      <c r="GCA349" s="44"/>
+      <c r="GCB349" s="44"/>
+      <c r="GCC349" s="44"/>
+      <c r="GCD349" s="44"/>
+      <c r="GCE349" s="44"/>
+      <c r="GCF349" s="44"/>
+      <c r="GCG349" s="44"/>
+      <c r="GCH349" s="44"/>
+      <c r="GCI349" s="44"/>
+      <c r="GCJ349" s="44"/>
+      <c r="GCK349" s="44"/>
+      <c r="GCL349" s="44"/>
+      <c r="GCM349" s="44"/>
+      <c r="GCN349" s="44"/>
+      <c r="GCO349" s="44"/>
+      <c r="GCP349" s="44"/>
+      <c r="GCQ349" s="44"/>
+      <c r="GCR349" s="44"/>
+      <c r="GCS349" s="44"/>
+      <c r="GCT349" s="44"/>
+      <c r="GCU349" s="44"/>
+      <c r="GCV349" s="44"/>
+      <c r="GCW349" s="44"/>
+      <c r="GCX349" s="44"/>
+      <c r="GCY349" s="44"/>
+      <c r="GCZ349" s="44"/>
+      <c r="GDA349" s="44"/>
+      <c r="GDB349" s="44"/>
+      <c r="GDC349" s="44"/>
+      <c r="GDD349" s="44"/>
+      <c r="GDE349" s="44"/>
+      <c r="GDF349" s="44"/>
+      <c r="GDG349" s="44"/>
+      <c r="GDH349" s="44"/>
+      <c r="GDI349" s="44"/>
+      <c r="GDJ349" s="44"/>
+      <c r="GDK349" s="44"/>
+      <c r="GDL349" s="44"/>
+      <c r="GDM349" s="44"/>
+      <c r="GDN349" s="44"/>
+      <c r="GDO349" s="44"/>
+      <c r="GDP349" s="44"/>
+      <c r="GDQ349" s="44"/>
+      <c r="GDR349" s="44"/>
+      <c r="GDS349" s="44"/>
+      <c r="GDT349" s="44"/>
+      <c r="GDU349" s="44"/>
+      <c r="GDV349" s="44"/>
+      <c r="GDW349" s="44"/>
+      <c r="GDX349" s="44"/>
+      <c r="GDY349" s="44"/>
+      <c r="GDZ349" s="44"/>
+      <c r="GEA349" s="44"/>
+      <c r="GEB349" s="44"/>
+      <c r="GEC349" s="44"/>
+      <c r="GED349" s="44"/>
+      <c r="GEE349" s="44"/>
+      <c r="GEF349" s="44"/>
+      <c r="GEG349" s="44"/>
+      <c r="GEH349" s="44"/>
+      <c r="GEI349" s="44"/>
+      <c r="GEJ349" s="44"/>
+      <c r="GEK349" s="44"/>
+      <c r="GEL349" s="44"/>
+      <c r="GEM349" s="44"/>
+      <c r="GEN349" s="44"/>
+      <c r="GEO349" s="44"/>
+      <c r="GEP349" s="44"/>
+      <c r="GEQ349" s="44"/>
+      <c r="GER349" s="44"/>
+      <c r="GES349" s="44"/>
+      <c r="GET349" s="44"/>
+      <c r="GEU349" s="44"/>
+      <c r="GEV349" s="44"/>
+      <c r="GEW349" s="44"/>
+      <c r="GEX349" s="44"/>
+      <c r="GEY349" s="44"/>
+      <c r="GEZ349" s="44"/>
+      <c r="GFA349" s="44"/>
+      <c r="GFB349" s="44"/>
+      <c r="GFC349" s="44"/>
+      <c r="GFD349" s="44"/>
+      <c r="GFE349" s="44"/>
+      <c r="GFF349" s="44"/>
+      <c r="GFG349" s="44"/>
+      <c r="GFH349" s="44"/>
+      <c r="GFI349" s="44"/>
+      <c r="GFJ349" s="44"/>
+      <c r="GFK349" s="44"/>
+      <c r="GFL349" s="44"/>
+      <c r="GFM349" s="44"/>
+      <c r="GFN349" s="44"/>
+      <c r="GFO349" s="44"/>
+      <c r="GFP349" s="44"/>
+      <c r="GFQ349" s="44"/>
+      <c r="GFR349" s="44"/>
+      <c r="GFS349" s="44"/>
+      <c r="GFT349" s="44"/>
+      <c r="GFU349" s="44"/>
+      <c r="GFV349" s="44"/>
+      <c r="GFW349" s="44"/>
+      <c r="GFX349" s="44"/>
+      <c r="GFY349" s="44"/>
+      <c r="GFZ349" s="44"/>
+      <c r="GGA349" s="44"/>
+      <c r="GGB349" s="44"/>
+      <c r="GGC349" s="44"/>
+      <c r="GGD349" s="44"/>
+      <c r="GGE349" s="44"/>
+      <c r="GGF349" s="44"/>
+      <c r="GGG349" s="44"/>
+      <c r="GGH349" s="44"/>
+      <c r="GGI349" s="44"/>
+      <c r="GGJ349" s="44"/>
+      <c r="GGK349" s="44"/>
+      <c r="GGL349" s="44"/>
+      <c r="GGM349" s="44"/>
+      <c r="GGN349" s="44"/>
+      <c r="GGO349" s="44"/>
+      <c r="GGP349" s="44"/>
+      <c r="GGQ349" s="44"/>
+      <c r="GGR349" s="44"/>
+      <c r="GGS349" s="44"/>
+      <c r="GGT349" s="44"/>
+      <c r="GGU349" s="44"/>
+      <c r="GGV349" s="44"/>
+      <c r="GGW349" s="44"/>
+      <c r="GGX349" s="44"/>
+      <c r="GGY349" s="44"/>
+      <c r="GGZ349" s="44"/>
+      <c r="GHA349" s="44"/>
+      <c r="GHB349" s="44"/>
+      <c r="GHC349" s="44"/>
+      <c r="GHD349" s="44"/>
+      <c r="GHE349" s="44"/>
+      <c r="GHF349" s="44"/>
+      <c r="GHG349" s="44"/>
+      <c r="GHH349" s="44"/>
+      <c r="GHI349" s="44"/>
+      <c r="GHJ349" s="44"/>
+      <c r="GHK349" s="44"/>
+      <c r="GHL349" s="44"/>
+      <c r="GHM349" s="44"/>
+      <c r="GHN349" s="44"/>
+      <c r="GHO349" s="44"/>
+      <c r="GHP349" s="44"/>
+      <c r="GHQ349" s="44"/>
+      <c r="GHR349" s="44"/>
+      <c r="GHS349" s="44"/>
+      <c r="GHT349" s="44"/>
+      <c r="GHU349" s="44"/>
+      <c r="GHV349" s="44"/>
+      <c r="GHW349" s="44"/>
+      <c r="GHX349" s="44"/>
+      <c r="GHY349" s="44"/>
+      <c r="GHZ349" s="44"/>
+      <c r="GIA349" s="44"/>
+      <c r="GIB349" s="44"/>
+      <c r="GIC349" s="44"/>
+      <c r="GID349" s="44"/>
+      <c r="GIE349" s="44"/>
+      <c r="GIF349" s="44"/>
+      <c r="GIG349" s="44"/>
+      <c r="GIH349" s="44"/>
+      <c r="GII349" s="44"/>
+      <c r="GIJ349" s="44"/>
+      <c r="GIK349" s="44"/>
+      <c r="GIL349" s="44"/>
+      <c r="GIM349" s="44"/>
+      <c r="GIN349" s="44"/>
+      <c r="GIO349" s="44"/>
+      <c r="GIP349" s="44"/>
+      <c r="GIQ349" s="44"/>
+      <c r="GIR349" s="44"/>
+      <c r="GIS349" s="44"/>
+      <c r="GIT349" s="44"/>
+      <c r="GIU349" s="44"/>
+      <c r="GIV349" s="44"/>
+      <c r="GIW349" s="44"/>
+      <c r="GIX349" s="44"/>
+      <c r="GIY349" s="44"/>
+      <c r="GIZ349" s="44"/>
+      <c r="GJA349" s="44"/>
+      <c r="GJB349" s="44"/>
+      <c r="GJC349" s="44"/>
+      <c r="GJD349" s="44"/>
+      <c r="GJE349" s="44"/>
+      <c r="GJF349" s="44"/>
+      <c r="GJG349" s="44"/>
+      <c r="GJH349" s="44"/>
+      <c r="GJI349" s="44"/>
+      <c r="GJJ349" s="44"/>
+      <c r="GJK349" s="44"/>
+      <c r="GJL349" s="44"/>
+      <c r="GJM349" s="44"/>
+      <c r="GJN349" s="44"/>
+      <c r="GJO349" s="44"/>
+      <c r="GJP349" s="44"/>
+      <c r="GJQ349" s="44"/>
+      <c r="GJR349" s="44"/>
+      <c r="GJS349" s="44"/>
+      <c r="GJT349" s="44"/>
+      <c r="GJU349" s="44"/>
+      <c r="GJV349" s="44"/>
+      <c r="GJW349" s="44"/>
+      <c r="GJX349" s="44"/>
+      <c r="GJY349" s="44"/>
+      <c r="GJZ349" s="44"/>
+      <c r="GKA349" s="44"/>
+      <c r="GKB349" s="44"/>
+      <c r="GKC349" s="44"/>
+      <c r="GKD349" s="44"/>
+      <c r="GKE349" s="44"/>
+      <c r="GKF349" s="44"/>
+      <c r="GKG349" s="44"/>
+      <c r="GKH349" s="44"/>
+      <c r="GKI349" s="44"/>
+      <c r="GKJ349" s="44"/>
+      <c r="GKK349" s="44"/>
+      <c r="GKL349" s="44"/>
+      <c r="GKM349" s="44"/>
+      <c r="GKN349" s="44"/>
+      <c r="GKO349" s="44"/>
+      <c r="GKP349" s="44"/>
+      <c r="GKQ349" s="44"/>
+      <c r="GKR349" s="44"/>
+      <c r="GKS349" s="44"/>
+      <c r="GKT349" s="44"/>
+      <c r="GKU349" s="44"/>
+      <c r="GKV349" s="44"/>
+      <c r="GKW349" s="44"/>
+      <c r="GKX349" s="44"/>
+      <c r="GKY349" s="44"/>
+      <c r="GKZ349" s="44"/>
+      <c r="GLA349" s="44"/>
+      <c r="GLB349" s="44"/>
+      <c r="GLC349" s="44"/>
+      <c r="GLD349" s="44"/>
+      <c r="GLE349" s="44"/>
+      <c r="GLF349" s="44"/>
+      <c r="GLG349" s="44"/>
+      <c r="GLH349" s="44"/>
+      <c r="GLI349" s="44"/>
+      <c r="GLJ349" s="44"/>
+      <c r="GLK349" s="44"/>
+      <c r="GLL349" s="44"/>
+      <c r="GLM349" s="44"/>
+      <c r="GLN349" s="44"/>
+      <c r="GLO349" s="44"/>
+      <c r="GLP349" s="44"/>
+      <c r="GLQ349" s="44"/>
+      <c r="GLR349" s="44"/>
+      <c r="GLS349" s="44"/>
+      <c r="GLT349" s="44"/>
+      <c r="GLU349" s="44"/>
+      <c r="GLV349" s="44"/>
+      <c r="GLW349" s="44"/>
+      <c r="GLX349" s="44"/>
+      <c r="GLY349" s="44"/>
+      <c r="GLZ349" s="44"/>
+      <c r="GMA349" s="44"/>
+      <c r="GMB349" s="44"/>
+      <c r="GMC349" s="44"/>
+      <c r="GMD349" s="44"/>
+      <c r="GME349" s="44"/>
+      <c r="GMF349" s="44"/>
+      <c r="GMG349" s="44"/>
+      <c r="GMH349" s="44"/>
+      <c r="GMI349" s="44"/>
+      <c r="GMJ349" s="44"/>
+      <c r="GMK349" s="44"/>
+      <c r="GML349" s="44"/>
+      <c r="GMM349" s="44"/>
+      <c r="GMN349" s="44"/>
+      <c r="GMO349" s="44"/>
+      <c r="GMP349" s="44"/>
+      <c r="GMQ349" s="44"/>
+      <c r="GMR349" s="44"/>
+      <c r="GMS349" s="44"/>
+      <c r="GMT349" s="44"/>
+      <c r="GMU349" s="44"/>
+      <c r="GMV349" s="44"/>
+      <c r="GMW349" s="44"/>
+      <c r="GMX349" s="44"/>
+      <c r="GMY349" s="44"/>
+      <c r="GMZ349" s="44"/>
+      <c r="GNA349" s="44"/>
+      <c r="GNB349" s="44"/>
+      <c r="GNC349" s="44"/>
+      <c r="GND349" s="44"/>
+      <c r="GNE349" s="44"/>
+      <c r="GNF349" s="44"/>
+      <c r="GNG349" s="44"/>
+      <c r="GNH349" s="44"/>
+      <c r="GNI349" s="44"/>
+      <c r="GNJ349" s="44"/>
+      <c r="GNK349" s="44"/>
+      <c r="GNL349" s="44"/>
+      <c r="GNM349" s="44"/>
+      <c r="GNN349" s="44"/>
+      <c r="GNO349" s="44"/>
+      <c r="GNP349" s="44"/>
+      <c r="GNQ349" s="44"/>
+      <c r="GNR349" s="44"/>
+      <c r="GNS349" s="44"/>
+      <c r="GNT349" s="44"/>
+      <c r="GNU349" s="44"/>
+      <c r="GNV349" s="44"/>
+      <c r="GNW349" s="44"/>
+      <c r="GNX349" s="44"/>
+      <c r="GNY349" s="44"/>
+      <c r="GNZ349" s="44"/>
+      <c r="GOA349" s="44"/>
+      <c r="GOB349" s="44"/>
+      <c r="GOC349" s="44"/>
+      <c r="GOD349" s="44"/>
+      <c r="GOE349" s="44"/>
+      <c r="GOF349" s="44"/>
+      <c r="GOG349" s="44"/>
+      <c r="GOH349" s="44"/>
+      <c r="GOI349" s="44"/>
+      <c r="GOJ349" s="44"/>
+      <c r="GOK349" s="44"/>
+      <c r="GOL349" s="44"/>
+      <c r="GOM349" s="44"/>
+      <c r="GON349" s="44"/>
+      <c r="GOO349" s="44"/>
+      <c r="GOP349" s="44"/>
+      <c r="GOQ349" s="44"/>
+      <c r="GOR349" s="44"/>
+      <c r="GOS349" s="44"/>
+      <c r="GOT349" s="44"/>
+      <c r="GOU349" s="44"/>
+      <c r="GOV349" s="44"/>
+      <c r="GOW349" s="44"/>
+      <c r="GOX349" s="44"/>
+      <c r="GOY349" s="44"/>
+      <c r="GOZ349" s="44"/>
+      <c r="GPA349" s="44"/>
+      <c r="GPB349" s="44"/>
+      <c r="GPC349" s="44"/>
+      <c r="GPD349" s="44"/>
+      <c r="GPE349" s="44"/>
+      <c r="GPF349" s="44"/>
+      <c r="GPG349" s="44"/>
+      <c r="GPH349" s="44"/>
+      <c r="GPI349" s="44"/>
+      <c r="GPJ349" s="44"/>
+      <c r="GPK349" s="44"/>
+      <c r="GPL349" s="44"/>
+      <c r="GPM349" s="44"/>
+      <c r="GPN349" s="44"/>
+      <c r="GPO349" s="44"/>
+      <c r="GPP349" s="44"/>
+      <c r="GPQ349" s="44"/>
+      <c r="GPR349" s="44"/>
+      <c r="GPS349" s="44"/>
+      <c r="GPT349" s="44"/>
+      <c r="GPU349" s="44"/>
+      <c r="GPV349" s="44"/>
+      <c r="GPW349" s="44"/>
+      <c r="GPX349" s="44"/>
+      <c r="GPY349" s="44"/>
+      <c r="GPZ349" s="44"/>
+      <c r="GQA349" s="44"/>
+      <c r="GQB349" s="44"/>
+      <c r="GQC349" s="44"/>
+      <c r="GQD349" s="44"/>
+      <c r="GQE349" s="44"/>
+      <c r="GQF349" s="44"/>
+      <c r="GQG349" s="44"/>
+      <c r="GQH349" s="44"/>
+      <c r="GQI349" s="44"/>
+      <c r="GQJ349" s="44"/>
+      <c r="GQK349" s="44"/>
+      <c r="GQL349" s="44"/>
+      <c r="GQM349" s="44"/>
+      <c r="GQN349" s="44"/>
+      <c r="GQO349" s="44"/>
+      <c r="GQP349" s="44"/>
+      <c r="GQQ349" s="44"/>
+      <c r="GQR349" s="44"/>
+      <c r="GQS349" s="44"/>
+      <c r="GQT349" s="44"/>
+      <c r="GQU349" s="44"/>
+      <c r="GQV349" s="44"/>
+      <c r="GQW349" s="44"/>
+      <c r="GQX349" s="44"/>
+      <c r="GQY349" s="44"/>
+      <c r="GQZ349" s="44"/>
+      <c r="GRA349" s="44"/>
+      <c r="GRB349" s="44"/>
+      <c r="GRC349" s="44"/>
+      <c r="GRD349" s="44"/>
+      <c r="GRE349" s="44"/>
+      <c r="GRF349" s="44"/>
+      <c r="GRG349" s="44"/>
+      <c r="GRH349" s="44"/>
+      <c r="GRI349" s="44"/>
+      <c r="GRJ349" s="44"/>
+      <c r="GRK349" s="44"/>
+      <c r="GRL349" s="44"/>
+      <c r="GRM349" s="44"/>
+      <c r="GRN349" s="44"/>
+      <c r="GRO349" s="44"/>
+      <c r="GRP349" s="44"/>
+      <c r="GRQ349" s="44"/>
+      <c r="GRR349" s="44"/>
+      <c r="GRS349" s="44"/>
+      <c r="GRT349" s="44"/>
+      <c r="GRU349" s="44"/>
+      <c r="GRV349" s="44"/>
+      <c r="GRW349" s="44"/>
+      <c r="GRX349" s="44"/>
+      <c r="GRY349" s="44"/>
+      <c r="GRZ349" s="44"/>
+      <c r="GSA349" s="44"/>
+      <c r="GSB349" s="44"/>
+      <c r="GSC349" s="44"/>
+      <c r="GSD349" s="44"/>
+      <c r="GSE349" s="44"/>
+      <c r="GSF349" s="44"/>
+      <c r="GSG349" s="44"/>
+      <c r="GSH349" s="44"/>
+      <c r="GSI349" s="44"/>
+      <c r="GSJ349" s="44"/>
+      <c r="GSK349" s="44"/>
+      <c r="GSL349" s="44"/>
+      <c r="GSM349" s="44"/>
+      <c r="GSN349" s="44"/>
+      <c r="GSO349" s="44"/>
+      <c r="GSP349" s="44"/>
+      <c r="GSQ349" s="44"/>
+      <c r="GSR349" s="44"/>
+      <c r="GSS349" s="44"/>
+      <c r="GST349" s="44"/>
+      <c r="GSU349" s="44"/>
+      <c r="GSV349" s="44"/>
+      <c r="GSW349" s="44"/>
+      <c r="GSX349" s="44"/>
+      <c r="GSY349" s="44"/>
+      <c r="GSZ349" s="44"/>
+      <c r="GTA349" s="44"/>
+      <c r="GTB349" s="44"/>
+      <c r="GTC349" s="44"/>
+      <c r="GTD349" s="44"/>
+      <c r="GTE349" s="44"/>
+      <c r="GTF349" s="44"/>
+      <c r="GTG349" s="44"/>
+      <c r="GTH349" s="44"/>
+      <c r="GTI349" s="44"/>
+      <c r="GTJ349" s="44"/>
+      <c r="GTK349" s="44"/>
+      <c r="GTL349" s="44"/>
+      <c r="GTM349" s="44"/>
+      <c r="GTN349" s="44"/>
+      <c r="GTO349" s="44"/>
+      <c r="GTP349" s="44"/>
+      <c r="GTQ349" s="44"/>
+      <c r="GTR349" s="44"/>
+      <c r="GTS349" s="44"/>
+      <c r="GTT349" s="44"/>
+      <c r="GTU349" s="44"/>
+      <c r="GTV349" s="44"/>
+      <c r="GTW349" s="44"/>
+      <c r="GTX349" s="44"/>
+      <c r="GTY349" s="44"/>
+      <c r="GTZ349" s="44"/>
+      <c r="GUA349" s="44"/>
+      <c r="GUB349" s="44"/>
+      <c r="GUC349" s="44"/>
+      <c r="GUD349" s="44"/>
+      <c r="GUE349" s="44"/>
+      <c r="GUF349" s="44"/>
+      <c r="GUG349" s="44"/>
+      <c r="GUH349" s="44"/>
+      <c r="GUI349" s="44"/>
+      <c r="GUJ349" s="44"/>
+      <c r="GUK349" s="44"/>
+      <c r="GUL349" s="44"/>
+      <c r="GUM349" s="44"/>
+      <c r="GUN349" s="44"/>
+      <c r="GUO349" s="44"/>
+      <c r="GUP349" s="44"/>
+      <c r="GUQ349" s="44"/>
+      <c r="GUR349" s="44"/>
+      <c r="GUS349" s="44"/>
+      <c r="GUT349" s="44"/>
+      <c r="GUU349" s="44"/>
+      <c r="GUV349" s="44"/>
+      <c r="GUW349" s="44"/>
+      <c r="GUX349" s="44"/>
+      <c r="GUY349" s="44"/>
+      <c r="GUZ349" s="44"/>
+      <c r="GVA349" s="44"/>
+      <c r="GVB349" s="44"/>
+      <c r="GVC349" s="44"/>
+      <c r="GVD349" s="44"/>
+      <c r="GVE349" s="44"/>
+      <c r="GVF349" s="44"/>
+      <c r="GVG349" s="44"/>
+      <c r="GVH349" s="44"/>
+      <c r="GVI349" s="44"/>
+      <c r="GVJ349" s="44"/>
+      <c r="GVK349" s="44"/>
+      <c r="GVL349" s="44"/>
+      <c r="GVM349" s="44"/>
+      <c r="GVN349" s="44"/>
+      <c r="GVO349" s="44"/>
+      <c r="GVP349" s="44"/>
+      <c r="GVQ349" s="44"/>
+      <c r="GVR349" s="44"/>
+      <c r="GVS349" s="44"/>
+      <c r="GVT349" s="44"/>
+      <c r="GVU349" s="44"/>
+      <c r="GVV349" s="44"/>
+      <c r="GVW349" s="44"/>
+      <c r="GVX349" s="44"/>
+      <c r="GVY349" s="44"/>
+      <c r="GVZ349" s="44"/>
+      <c r="GWA349" s="44"/>
+      <c r="GWB349" s="44"/>
+      <c r="GWC349" s="44"/>
+      <c r="GWD349" s="44"/>
+      <c r="GWE349" s="44"/>
+      <c r="GWF349" s="44"/>
+      <c r="GWG349" s="44"/>
+      <c r="GWH349" s="44"/>
+      <c r="GWI349" s="44"/>
+      <c r="GWJ349" s="44"/>
+      <c r="GWK349" s="44"/>
+      <c r="GWL349" s="44"/>
+      <c r="GWM349" s="44"/>
+      <c r="GWN349" s="44"/>
+      <c r="GWO349" s="44"/>
+      <c r="GWP349" s="44"/>
+      <c r="GWQ349" s="44"/>
+      <c r="GWR349" s="44"/>
+      <c r="GWS349" s="44"/>
+      <c r="GWT349" s="44"/>
+      <c r="GWU349" s="44"/>
+      <c r="GWV349" s="44"/>
+      <c r="GWW349" s="44"/>
+      <c r="GWX349" s="44"/>
+      <c r="GWY349" s="44"/>
+      <c r="GWZ349" s="44"/>
+      <c r="GXA349" s="44"/>
+      <c r="GXB349" s="44"/>
+      <c r="GXC349" s="44"/>
+      <c r="GXD349" s="44"/>
+      <c r="GXE349" s="44"/>
+      <c r="GXF349" s="44"/>
+      <c r="GXG349" s="44"/>
+      <c r="GXH349" s="44"/>
+      <c r="GXI349" s="44"/>
+      <c r="GXJ349" s="44"/>
+      <c r="GXK349" s="44"/>
+      <c r="GXL349" s="44"/>
+      <c r="GXM349" s="44"/>
+      <c r="GXN349" s="44"/>
+      <c r="GXO349" s="44"/>
+      <c r="GXP349" s="44"/>
+      <c r="GXQ349" s="44"/>
+      <c r="GXR349" s="44"/>
+      <c r="GXS349" s="44"/>
+      <c r="GXT349" s="44"/>
+      <c r="GXU349" s="44"/>
+      <c r="GXV349" s="44"/>
+      <c r="GXW349" s="44"/>
+      <c r="GXX349" s="44"/>
+      <c r="GXY349" s="44"/>
+      <c r="GXZ349" s="44"/>
+      <c r="GYA349" s="44"/>
+      <c r="GYB349" s="44"/>
+      <c r="GYC349" s="44"/>
+      <c r="GYD349" s="44"/>
+      <c r="GYE349" s="44"/>
+      <c r="GYF349" s="44"/>
+      <c r="GYG349" s="44"/>
+      <c r="GYH349" s="44"/>
+      <c r="GYI349" s="44"/>
+      <c r="GYJ349" s="44"/>
+      <c r="GYK349" s="44"/>
+      <c r="GYL349" s="44"/>
+      <c r="GYM349" s="44"/>
+      <c r="GYN349" s="44"/>
+      <c r="GYO349" s="44"/>
+      <c r="GYP349" s="44"/>
+      <c r="GYQ349" s="44"/>
+      <c r="GYR349" s="44"/>
+      <c r="GYS349" s="44"/>
+      <c r="GYT349" s="44"/>
+      <c r="GYU349" s="44"/>
+      <c r="GYV349" s="44"/>
+      <c r="GYW349" s="44"/>
+      <c r="GYX349" s="44"/>
+      <c r="GYY349" s="44"/>
+      <c r="GYZ349" s="44"/>
+      <c r="GZA349" s="44"/>
+      <c r="GZB349" s="44"/>
+      <c r="GZC349" s="44"/>
+      <c r="GZD349" s="44"/>
+      <c r="GZE349" s="44"/>
+      <c r="GZF349" s="44"/>
+      <c r="GZG349" s="44"/>
+      <c r="GZH349" s="44"/>
+      <c r="GZI349" s="44"/>
+      <c r="GZJ349" s="44"/>
+      <c r="GZK349" s="44"/>
+      <c r="GZL349" s="44"/>
+      <c r="GZM349" s="44"/>
+      <c r="GZN349" s="44"/>
+      <c r="GZO349" s="44"/>
+      <c r="GZP349" s="44"/>
+      <c r="GZQ349" s="44"/>
+      <c r="GZR349" s="44"/>
+      <c r="GZS349" s="44"/>
+      <c r="GZT349" s="44"/>
+      <c r="GZU349" s="44"/>
+      <c r="GZV349" s="44"/>
+      <c r="GZW349" s="44"/>
+      <c r="GZX349" s="44"/>
+      <c r="GZY349" s="44"/>
+      <c r="GZZ349" s="44"/>
+      <c r="HAA349" s="44"/>
+      <c r="HAB349" s="44"/>
+      <c r="HAC349" s="44"/>
+      <c r="HAD349" s="44"/>
+      <c r="HAE349" s="44"/>
+      <c r="HAF349" s="44"/>
+      <c r="HAG349" s="44"/>
+      <c r="HAH349" s="44"/>
+      <c r="HAI349" s="44"/>
+      <c r="HAJ349" s="44"/>
+      <c r="HAK349" s="44"/>
+      <c r="HAL349" s="44"/>
+      <c r="HAM349" s="44"/>
+      <c r="HAN349" s="44"/>
+      <c r="HAO349" s="44"/>
+      <c r="HAP349" s="44"/>
+      <c r="HAQ349" s="44"/>
+      <c r="HAR349" s="44"/>
+      <c r="HAS349" s="44"/>
+      <c r="HAT349" s="44"/>
+      <c r="HAU349" s="44"/>
+      <c r="HAV349" s="44"/>
+      <c r="HAW349" s="44"/>
+      <c r="HAX349" s="44"/>
+      <c r="HAY349" s="44"/>
+      <c r="HAZ349" s="44"/>
+      <c r="HBA349" s="44"/>
+      <c r="HBB349" s="44"/>
+      <c r="HBC349" s="44"/>
+      <c r="HBD349" s="44"/>
+      <c r="HBE349" s="44"/>
+      <c r="HBF349" s="44"/>
+      <c r="HBG349" s="44"/>
+      <c r="HBH349" s="44"/>
+      <c r="HBI349" s="44"/>
+      <c r="HBJ349" s="44"/>
+      <c r="HBK349" s="44"/>
+      <c r="HBL349" s="44"/>
+      <c r="HBM349" s="44"/>
+      <c r="HBN349" s="44"/>
+      <c r="HBO349" s="44"/>
+      <c r="HBP349" s="44"/>
+      <c r="HBQ349" s="44"/>
+      <c r="HBR349" s="44"/>
+      <c r="HBS349" s="44"/>
+      <c r="HBT349" s="44"/>
+      <c r="HBU349" s="44"/>
+      <c r="HBV349" s="44"/>
+      <c r="HBW349" s="44"/>
+      <c r="HBX349" s="44"/>
+      <c r="HBY349" s="44"/>
+      <c r="HBZ349" s="44"/>
+      <c r="HCA349" s="44"/>
+      <c r="HCB349" s="44"/>
+      <c r="HCC349" s="44"/>
+      <c r="HCD349" s="44"/>
+      <c r="HCE349" s="44"/>
+      <c r="HCF349" s="44"/>
+      <c r="HCG349" s="44"/>
+      <c r="HCH349" s="44"/>
+      <c r="HCI349" s="44"/>
+      <c r="HCJ349" s="44"/>
+      <c r="HCK349" s="44"/>
+      <c r="HCL349" s="44"/>
+      <c r="HCM349" s="44"/>
+      <c r="HCN349" s="44"/>
+      <c r="HCO349" s="44"/>
+      <c r="HCP349" s="44"/>
+      <c r="HCQ349" s="44"/>
+      <c r="HCR349" s="44"/>
+      <c r="HCS349" s="44"/>
+      <c r="HCT349" s="44"/>
+      <c r="HCU349" s="44"/>
+      <c r="HCV349" s="44"/>
+      <c r="HCW349" s="44"/>
+      <c r="HCX349" s="44"/>
+      <c r="HCY349" s="44"/>
+      <c r="HCZ349" s="44"/>
+      <c r="HDA349" s="44"/>
+      <c r="HDB349" s="44"/>
+      <c r="HDC349" s="44"/>
+      <c r="HDD349" s="44"/>
+      <c r="HDE349" s="44"/>
+      <c r="HDF349" s="44"/>
+      <c r="HDG349" s="44"/>
+      <c r="HDH349" s="44"/>
+      <c r="HDI349" s="44"/>
+      <c r="HDJ349" s="44"/>
+      <c r="HDK349" s="44"/>
+      <c r="HDL349" s="44"/>
+      <c r="HDM349" s="44"/>
+      <c r="HDN349" s="44"/>
+      <c r="HDO349" s="44"/>
+      <c r="HDP349" s="44"/>
+      <c r="HDQ349" s="44"/>
+      <c r="HDR349" s="44"/>
+      <c r="HDS349" s="44"/>
+      <c r="HDT349" s="44"/>
+      <c r="HDU349" s="44"/>
+      <c r="HDV349" s="44"/>
+      <c r="HDW349" s="44"/>
+      <c r="HDX349" s="44"/>
+      <c r="HDY349" s="44"/>
+      <c r="HDZ349" s="44"/>
+      <c r="HEA349" s="44"/>
+      <c r="HEB349" s="44"/>
+      <c r="HEC349" s="44"/>
+      <c r="HED349" s="44"/>
+      <c r="HEE349" s="44"/>
+      <c r="HEF349" s="44"/>
+      <c r="HEG349" s="44"/>
+      <c r="HEH349" s="44"/>
+      <c r="HEI349" s="44"/>
+      <c r="HEJ349" s="44"/>
+      <c r="HEK349" s="44"/>
+      <c r="HEL349" s="44"/>
+      <c r="HEM349" s="44"/>
+      <c r="HEN349" s="44"/>
+      <c r="HEO349" s="44"/>
+      <c r="HEP349" s="44"/>
+      <c r="HEQ349" s="44"/>
+      <c r="HER349" s="44"/>
+      <c r="HES349" s="44"/>
+      <c r="HET349" s="44"/>
+      <c r="HEU349" s="44"/>
+      <c r="HEV349" s="44"/>
+      <c r="HEW349" s="44"/>
+      <c r="HEX349" s="44"/>
+      <c r="HEY349" s="44"/>
+      <c r="HEZ349" s="44"/>
+      <c r="HFA349" s="44"/>
+      <c r="HFB349" s="44"/>
+      <c r="HFC349" s="44"/>
+      <c r="HFD349" s="44"/>
+      <c r="HFE349" s="44"/>
+      <c r="HFF349" s="44"/>
+      <c r="HFG349" s="44"/>
+      <c r="HFH349" s="44"/>
+      <c r="HFI349" s="44"/>
+      <c r="HFJ349" s="44"/>
+      <c r="HFK349" s="44"/>
+      <c r="HFL349" s="44"/>
+      <c r="HFM349" s="44"/>
+      <c r="HFN349" s="44"/>
+      <c r="HFO349" s="44"/>
+      <c r="HFP349" s="44"/>
+      <c r="HFQ349" s="44"/>
+      <c r="HFR349" s="44"/>
+      <c r="HFS349" s="44"/>
+      <c r="HFT349" s="44"/>
+      <c r="HFU349" s="44"/>
+      <c r="HFV349" s="44"/>
+      <c r="HFW349" s="44"/>
+      <c r="HFX349" s="44"/>
+      <c r="HFY349" s="44"/>
+      <c r="HFZ349" s="44"/>
+      <c r="HGA349" s="44"/>
+      <c r="HGB349" s="44"/>
+      <c r="HGC349" s="44"/>
+      <c r="HGD349" s="44"/>
+      <c r="HGE349" s="44"/>
+      <c r="HGF349" s="44"/>
+      <c r="HGG349" s="44"/>
+      <c r="HGH349" s="44"/>
+      <c r="HGI349" s="44"/>
+      <c r="HGJ349" s="44"/>
+      <c r="HGK349" s="44"/>
+      <c r="HGL349" s="44"/>
+      <c r="HGM349" s="44"/>
+      <c r="HGN349" s="44"/>
+      <c r="HGO349" s="44"/>
+      <c r="HGP349" s="44"/>
+      <c r="HGQ349" s="44"/>
+      <c r="HGR349" s="44"/>
+      <c r="HGS349" s="44"/>
+      <c r="HGT349" s="44"/>
+      <c r="HGU349" s="44"/>
+      <c r="HGV349" s="44"/>
+      <c r="HGW349" s="44"/>
+      <c r="HGX349" s="44"/>
+      <c r="HGY349" s="44"/>
+      <c r="HGZ349" s="44"/>
+      <c r="HHA349" s="44"/>
+      <c r="HHB349" s="44"/>
+      <c r="HHC349" s="44"/>
+      <c r="HHD349" s="44"/>
+      <c r="HHE349" s="44"/>
+      <c r="HHF349" s="44"/>
+      <c r="HHG349" s="44"/>
+      <c r="HHH349" s="44"/>
+      <c r="HHI349" s="44"/>
+      <c r="HHJ349" s="44"/>
+      <c r="HHK349" s="44"/>
+      <c r="HHL349" s="44"/>
+      <c r="HHM349" s="44"/>
+      <c r="HHN349" s="44"/>
+      <c r="HHO349" s="44"/>
+      <c r="HHP349" s="44"/>
+      <c r="HHQ349" s="44"/>
+      <c r="HHR349" s="44"/>
+      <c r="HHS349" s="44"/>
+      <c r="HHT349" s="44"/>
+      <c r="HHU349" s="44"/>
+      <c r="HHV349" s="44"/>
+      <c r="HHW349" s="44"/>
+      <c r="HHX349" s="44"/>
+      <c r="HHY349" s="44"/>
+      <c r="HHZ349" s="44"/>
+      <c r="HIA349" s="44"/>
+      <c r="HIB349" s="44"/>
+      <c r="HIC349" s="44"/>
+      <c r="HID349" s="44"/>
+      <c r="HIE349" s="44"/>
+      <c r="HIF349" s="44"/>
+      <c r="HIG349" s="44"/>
+      <c r="HIH349" s="44"/>
+      <c r="HII349" s="44"/>
+      <c r="HIJ349" s="44"/>
+      <c r="HIK349" s="44"/>
+      <c r="HIL349" s="44"/>
+      <c r="HIM349" s="44"/>
+      <c r="HIN349" s="44"/>
+      <c r="HIO349" s="44"/>
+      <c r="HIP349" s="44"/>
+      <c r="HIQ349" s="44"/>
+      <c r="HIR349" s="44"/>
+      <c r="HIS349" s="44"/>
+      <c r="HIT349" s="44"/>
+      <c r="HIU349" s="44"/>
+      <c r="HIV349" s="44"/>
+      <c r="HIW349" s="44"/>
+      <c r="HIX349" s="44"/>
+      <c r="HIY349" s="44"/>
+      <c r="HIZ349" s="44"/>
+      <c r="HJA349" s="44"/>
+      <c r="HJB349" s="44"/>
+      <c r="HJC349" s="44"/>
+      <c r="HJD349" s="44"/>
+      <c r="HJE349" s="44"/>
+      <c r="HJF349" s="44"/>
+      <c r="HJG349" s="44"/>
+      <c r="HJH349" s="44"/>
+      <c r="HJI349" s="44"/>
+      <c r="HJJ349" s="44"/>
+      <c r="HJK349" s="44"/>
+      <c r="HJL349" s="44"/>
+      <c r="HJM349" s="44"/>
+      <c r="HJN349" s="44"/>
+      <c r="HJO349" s="44"/>
+      <c r="HJP349" s="44"/>
+      <c r="HJQ349" s="44"/>
+      <c r="HJR349" s="44"/>
+      <c r="HJS349" s="44"/>
+      <c r="HJT349" s="44"/>
+      <c r="HJU349" s="44"/>
+      <c r="HJV349" s="44"/>
+      <c r="HJW349" s="44"/>
+      <c r="HJX349" s="44"/>
+      <c r="HJY349" s="44"/>
+      <c r="HJZ349" s="44"/>
+      <c r="HKA349" s="44"/>
+      <c r="HKB349" s="44"/>
+      <c r="HKC349" s="44"/>
+      <c r="HKD349" s="44"/>
+      <c r="HKE349" s="44"/>
+      <c r="HKF349" s="44"/>
+      <c r="HKG349" s="44"/>
+      <c r="HKH349" s="44"/>
+      <c r="HKI349" s="44"/>
+      <c r="HKJ349" s="44"/>
+      <c r="HKK349" s="44"/>
+      <c r="HKL349" s="44"/>
+      <c r="HKM349" s="44"/>
+      <c r="HKN349" s="44"/>
+      <c r="HKO349" s="44"/>
+      <c r="HKP349" s="44"/>
+      <c r="HKQ349" s="44"/>
+      <c r="HKR349" s="44"/>
+      <c r="HKS349" s="44"/>
+      <c r="HKT349" s="44"/>
+      <c r="HKU349" s="44"/>
+      <c r="HKV349" s="44"/>
+      <c r="HKW349" s="44"/>
+      <c r="HKX349" s="44"/>
+      <c r="HKY349" s="44"/>
+      <c r="HKZ349" s="44"/>
+      <c r="HLA349" s="44"/>
+      <c r="HLB349" s="44"/>
+      <c r="HLC349" s="44"/>
+      <c r="HLD349" s="44"/>
+      <c r="HLE349" s="44"/>
+      <c r="HLF349" s="44"/>
+      <c r="HLG349" s="44"/>
+      <c r="HLH349" s="44"/>
+      <c r="HLI349" s="44"/>
+      <c r="HLJ349" s="44"/>
+      <c r="HLK349" s="44"/>
+      <c r="HLL349" s="44"/>
+      <c r="HLM349" s="44"/>
+      <c r="HLN349" s="44"/>
+      <c r="HLO349" s="44"/>
+      <c r="HLP349" s="44"/>
+      <c r="HLQ349" s="44"/>
+      <c r="HLR349" s="44"/>
+      <c r="HLS349" s="44"/>
+      <c r="HLT349" s="44"/>
+      <c r="HLU349" s="44"/>
+      <c r="HLV349" s="44"/>
+      <c r="HLW349" s="44"/>
+      <c r="HLX349" s="44"/>
+      <c r="HLY349" s="44"/>
+      <c r="HLZ349" s="44"/>
+      <c r="HMA349" s="44"/>
+      <c r="HMB349" s="44"/>
+      <c r="HMC349" s="44"/>
+      <c r="HMD349" s="44"/>
+      <c r="HME349" s="44"/>
+      <c r="HMF349" s="44"/>
+      <c r="HMG349" s="44"/>
+      <c r="HMH349" s="44"/>
+      <c r="HMI349" s="44"/>
+      <c r="HMJ349" s="44"/>
+      <c r="HMK349" s="44"/>
+      <c r="HML349" s="44"/>
+      <c r="HMM349" s="44"/>
+      <c r="HMN349" s="44"/>
+      <c r="HMO349" s="44"/>
+      <c r="HMP349" s="44"/>
+      <c r="HMQ349" s="44"/>
+      <c r="HMR349" s="44"/>
+      <c r="HMS349" s="44"/>
+      <c r="HMT349" s="44"/>
+      <c r="HMU349" s="44"/>
+      <c r="HMV349" s="44"/>
+      <c r="HMW349" s="44"/>
+      <c r="HMX349" s="44"/>
+      <c r="HMY349" s="44"/>
+      <c r="HMZ349" s="44"/>
+      <c r="HNA349" s="44"/>
+      <c r="HNB349" s="44"/>
+      <c r="HNC349" s="44"/>
+      <c r="HND349" s="44"/>
+      <c r="HNE349" s="44"/>
+      <c r="HNF349" s="44"/>
+      <c r="HNG349" s="44"/>
+      <c r="HNH349" s="44"/>
+      <c r="HNI349" s="44"/>
+      <c r="HNJ349" s="44"/>
+      <c r="HNK349" s="44"/>
+      <c r="HNL349" s="44"/>
+      <c r="HNM349" s="44"/>
+      <c r="HNN349" s="44"/>
+      <c r="HNO349" s="44"/>
+      <c r="HNP349" s="44"/>
+      <c r="HNQ349" s="44"/>
+      <c r="HNR349" s="44"/>
+      <c r="HNS349" s="44"/>
+      <c r="HNT349" s="44"/>
+      <c r="HNU349" s="44"/>
+      <c r="HNV349" s="44"/>
+      <c r="HNW349" s="44"/>
+      <c r="HNX349" s="44"/>
+      <c r="HNY349" s="44"/>
+      <c r="HNZ349" s="44"/>
+      <c r="HOA349" s="44"/>
+      <c r="HOB349" s="44"/>
+      <c r="HOC349" s="44"/>
+      <c r="HOD349" s="44"/>
+      <c r="HOE349" s="44"/>
+      <c r="HOF349" s="44"/>
+      <c r="HOG349" s="44"/>
+      <c r="HOH349" s="44"/>
+      <c r="HOI349" s="44"/>
+      <c r="HOJ349" s="44"/>
+      <c r="HOK349" s="44"/>
+      <c r="HOL349" s="44"/>
+      <c r="HOM349" s="44"/>
+      <c r="HON349" s="44"/>
+      <c r="HOO349" s="44"/>
+      <c r="HOP349" s="44"/>
+      <c r="HOQ349" s="44"/>
+      <c r="HOR349" s="44"/>
+      <c r="HOS349" s="44"/>
+      <c r="HOT349" s="44"/>
+      <c r="HOU349" s="44"/>
+      <c r="HOV349" s="44"/>
+      <c r="HOW349" s="44"/>
+      <c r="HOX349" s="44"/>
+      <c r="HOY349" s="44"/>
+      <c r="HOZ349" s="44"/>
+      <c r="HPA349" s="44"/>
+      <c r="HPB349" s="44"/>
+      <c r="HPC349" s="44"/>
+      <c r="HPD349" s="44"/>
+      <c r="HPE349" s="44"/>
+      <c r="HPF349" s="44"/>
+      <c r="HPG349" s="44"/>
+      <c r="HPH349" s="44"/>
+      <c r="HPI349" s="44"/>
+      <c r="HPJ349" s="44"/>
+      <c r="HPK349" s="44"/>
+      <c r="HPL349" s="44"/>
+      <c r="HPM349" s="44"/>
+      <c r="HPN349" s="44"/>
+      <c r="HPO349" s="44"/>
+      <c r="HPP349" s="44"/>
+      <c r="HPQ349" s="44"/>
+      <c r="HPR349" s="44"/>
+      <c r="HPS349" s="44"/>
+      <c r="HPT349" s="44"/>
+      <c r="HPU349" s="44"/>
+      <c r="HPV349" s="44"/>
+      <c r="HPW349" s="44"/>
+      <c r="HPX349" s="44"/>
+      <c r="HPY349" s="44"/>
+      <c r="HPZ349" s="44"/>
+      <c r="HQA349" s="44"/>
+      <c r="HQB349" s="44"/>
+      <c r="HQC349" s="44"/>
+      <c r="HQD349" s="44"/>
+      <c r="HQE349" s="44"/>
+      <c r="HQF349" s="44"/>
+      <c r="HQG349" s="44"/>
+      <c r="HQH349" s="44"/>
+      <c r="HQI349" s="44"/>
+      <c r="HQJ349" s="44"/>
+      <c r="HQK349" s="44"/>
+      <c r="HQL349" s="44"/>
+      <c r="HQM349" s="44"/>
+      <c r="HQN349" s="44"/>
+      <c r="HQO349" s="44"/>
+      <c r="HQP349" s="44"/>
+      <c r="HQQ349" s="44"/>
+      <c r="HQR349" s="44"/>
+      <c r="HQS349" s="44"/>
+      <c r="HQT349" s="44"/>
+      <c r="HQU349" s="44"/>
+      <c r="HQV349" s="44"/>
+      <c r="HQW349" s="44"/>
+      <c r="HQX349" s="44"/>
+      <c r="HQY349" s="44"/>
+      <c r="HQZ349" s="44"/>
+      <c r="HRA349" s="44"/>
+      <c r="HRB349" s="44"/>
+      <c r="HRC349" s="44"/>
+      <c r="HRD349" s="44"/>
+      <c r="HRE349" s="44"/>
+      <c r="HRF349" s="44"/>
+      <c r="HRG349" s="44"/>
+      <c r="HRH349" s="44"/>
+      <c r="HRI349" s="44"/>
+      <c r="HRJ349" s="44"/>
+      <c r="HRK349" s="44"/>
+      <c r="HRL349" s="44"/>
+      <c r="HRM349" s="44"/>
+      <c r="HRN349" s="44"/>
+      <c r="HRO349" s="44"/>
+      <c r="HRP349" s="44"/>
+      <c r="HRQ349" s="44"/>
+      <c r="HRR349" s="44"/>
+      <c r="HRS349" s="44"/>
+      <c r="HRT349" s="44"/>
+      <c r="HRU349" s="44"/>
+      <c r="HRV349" s="44"/>
+      <c r="HRW349" s="44"/>
+      <c r="HRX349" s="44"/>
+      <c r="HRY349" s="44"/>
+      <c r="HRZ349" s="44"/>
+      <c r="HSA349" s="44"/>
+      <c r="HSB349" s="44"/>
+      <c r="HSC349" s="44"/>
+      <c r="HSD349" s="44"/>
+      <c r="HSE349" s="44"/>
+      <c r="HSF349" s="44"/>
+      <c r="HSG349" s="44"/>
+      <c r="HSH349" s="44"/>
+      <c r="HSI349" s="44"/>
+      <c r="HSJ349" s="44"/>
+      <c r="HSK349" s="44"/>
+      <c r="HSL349" s="44"/>
+      <c r="HSM349" s="44"/>
+      <c r="HSN349" s="44"/>
+      <c r="HSO349" s="44"/>
+      <c r="HSP349" s="44"/>
+      <c r="HSQ349" s="44"/>
+      <c r="HSR349" s="44"/>
+      <c r="HSS349" s="44"/>
+      <c r="HST349" s="44"/>
+      <c r="HSU349" s="44"/>
+      <c r="HSV349" s="44"/>
+      <c r="HSW349" s="44"/>
+      <c r="HSX349" s="44"/>
+      <c r="HSY349" s="44"/>
+      <c r="HSZ349" s="44"/>
+      <c r="HTA349" s="44"/>
+      <c r="HTB349" s="44"/>
+      <c r="HTC349" s="44"/>
+      <c r="HTD349" s="44"/>
+      <c r="HTE349" s="44"/>
+      <c r="HTF349" s="44"/>
+      <c r="HTG349" s="44"/>
+      <c r="HTH349" s="44"/>
+      <c r="HTI349" s="44"/>
+      <c r="HTJ349" s="44"/>
+      <c r="HTK349" s="44"/>
+      <c r="HTL349" s="44"/>
+      <c r="HTM349" s="44"/>
+      <c r="HTN349" s="44"/>
+      <c r="HTO349" s="44"/>
+      <c r="HTP349" s="44"/>
+      <c r="HTQ349" s="44"/>
+      <c r="HTR349" s="44"/>
+      <c r="HTS349" s="44"/>
+      <c r="HTT349" s="44"/>
+      <c r="HTU349" s="44"/>
+      <c r="HTV349" s="44"/>
+      <c r="HTW349" s="44"/>
+      <c r="HTX349" s="44"/>
+      <c r="HTY349" s="44"/>
+      <c r="HTZ349" s="44"/>
+      <c r="HUA349" s="44"/>
+      <c r="HUB349" s="44"/>
+      <c r="HUC349" s="44"/>
+      <c r="HUD349" s="44"/>
+      <c r="HUE349" s="44"/>
+      <c r="HUF349" s="44"/>
+      <c r="HUG349" s="44"/>
+      <c r="HUH349" s="44"/>
+      <c r="HUI349" s="44"/>
+      <c r="HUJ349" s="44"/>
+      <c r="HUK349" s="44"/>
+      <c r="HUL349" s="44"/>
+      <c r="HUM349" s="44"/>
+      <c r="HUN349" s="44"/>
+      <c r="HUO349" s="44"/>
+      <c r="HUP349" s="44"/>
+      <c r="HUQ349" s="44"/>
+      <c r="HUR349" s="44"/>
+      <c r="HUS349" s="44"/>
+      <c r="HUT349" s="44"/>
+      <c r="HUU349" s="44"/>
+      <c r="HUV349" s="44"/>
+      <c r="HUW349" s="44"/>
+      <c r="HUX349" s="44"/>
+      <c r="HUY349" s="44"/>
+      <c r="HUZ349" s="44"/>
+      <c r="HVA349" s="44"/>
+      <c r="HVB349" s="44"/>
+      <c r="HVC349" s="44"/>
+      <c r="HVD349" s="44"/>
+      <c r="HVE349" s="44"/>
+      <c r="HVF349" s="44"/>
+      <c r="HVG349" s="44"/>
+      <c r="HVH349" s="44"/>
+      <c r="HVI349" s="44"/>
+      <c r="HVJ349" s="44"/>
+      <c r="HVK349" s="44"/>
+      <c r="HVL349" s="44"/>
+      <c r="HVM349" s="44"/>
+      <c r="HVN349" s="44"/>
+      <c r="HVO349" s="44"/>
+      <c r="HVP349" s="44"/>
+      <c r="HVQ349" s="44"/>
+      <c r="HVR349" s="44"/>
+      <c r="HVS349" s="44"/>
+      <c r="HVT349" s="44"/>
+      <c r="HVU349" s="44"/>
+      <c r="HVV349" s="44"/>
+      <c r="HVW349" s="44"/>
+      <c r="HVX349" s="44"/>
+      <c r="HVY349" s="44"/>
+      <c r="HVZ349" s="44"/>
+      <c r="HWA349" s="44"/>
+      <c r="HWB349" s="44"/>
+      <c r="HWC349" s="44"/>
+      <c r="HWD349" s="44"/>
+      <c r="HWE349" s="44"/>
+      <c r="HWF349" s="44"/>
+      <c r="HWG349" s="44"/>
+      <c r="HWH349" s="44"/>
+      <c r="HWI349" s="44"/>
+      <c r="HWJ349" s="44"/>
+      <c r="HWK349" s="44"/>
+      <c r="HWL349" s="44"/>
+      <c r="HWM349" s="44"/>
+      <c r="HWN349" s="44"/>
+      <c r="HWO349" s="44"/>
+      <c r="HWP349" s="44"/>
+      <c r="HWQ349" s="44"/>
+      <c r="HWR349" s="44"/>
+      <c r="HWS349" s="44"/>
+      <c r="HWT349" s="44"/>
+      <c r="HWU349" s="44"/>
+      <c r="HWV349" s="44"/>
+      <c r="HWW349" s="44"/>
+      <c r="HWX349" s="44"/>
+      <c r="HWY349" s="44"/>
+      <c r="HWZ349" s="44"/>
+      <c r="HXA349" s="44"/>
+      <c r="HXB349" s="44"/>
+      <c r="HXC349" s="44"/>
+      <c r="HXD349" s="44"/>
+      <c r="HXE349" s="44"/>
+      <c r="HXF349" s="44"/>
+      <c r="HXG349" s="44"/>
+      <c r="HXH349" s="44"/>
+      <c r="HXI349" s="44"/>
+      <c r="HXJ349" s="44"/>
+      <c r="HXK349" s="44"/>
+      <c r="HXL349" s="44"/>
+      <c r="HXM349" s="44"/>
+      <c r="HXN349" s="44"/>
+      <c r="HXO349" s="44"/>
+      <c r="HXP349" s="44"/>
+      <c r="HXQ349" s="44"/>
+      <c r="HXR349" s="44"/>
+      <c r="HXS349" s="44"/>
+      <c r="HXT349" s="44"/>
+      <c r="HXU349" s="44"/>
+      <c r="HXV349" s="44"/>
+      <c r="HXW349" s="44"/>
+      <c r="HXX349" s="44"/>
+      <c r="HXY349" s="44"/>
+      <c r="HXZ349" s="44"/>
+      <c r="HYA349" s="44"/>
+      <c r="HYB349" s="44"/>
+      <c r="HYC349" s="44"/>
+      <c r="HYD349" s="44"/>
+      <c r="HYE349" s="44"/>
+      <c r="HYF349" s="44"/>
+      <c r="HYG349" s="44"/>
+      <c r="HYH349" s="44"/>
+      <c r="HYI349" s="44"/>
+      <c r="HYJ349" s="44"/>
+      <c r="HYK349" s="44"/>
+      <c r="HYL349" s="44"/>
+      <c r="HYM349" s="44"/>
+      <c r="HYN349" s="44"/>
+      <c r="HYO349" s="44"/>
+      <c r="HYP349" s="44"/>
+      <c r="HYQ349" s="44"/>
+      <c r="HYR349" s="44"/>
+      <c r="HYS349" s="44"/>
+      <c r="HYT349" s="44"/>
+      <c r="HYU349" s="44"/>
+      <c r="HYV349" s="44"/>
+      <c r="HYW349" s="44"/>
+      <c r="HYX349" s="44"/>
+      <c r="HYY349" s="44"/>
+      <c r="HYZ349" s="44"/>
+      <c r="HZA349" s="44"/>
+      <c r="HZB349" s="44"/>
+      <c r="HZC349" s="44"/>
+      <c r="HZD349" s="44"/>
+      <c r="HZE349" s="44"/>
+      <c r="HZF349" s="44"/>
+      <c r="HZG349" s="44"/>
+      <c r="HZH349" s="44"/>
+      <c r="HZI349" s="44"/>
+      <c r="HZJ349" s="44"/>
+      <c r="HZK349" s="44"/>
+      <c r="HZL349" s="44"/>
+      <c r="HZM349" s="44"/>
+      <c r="HZN349" s="44"/>
+      <c r="HZO349" s="44"/>
+      <c r="HZP349" s="44"/>
+      <c r="HZQ349" s="44"/>
+      <c r="HZR349" s="44"/>
+      <c r="HZS349" s="44"/>
+      <c r="HZT349" s="44"/>
+      <c r="HZU349" s="44"/>
+      <c r="HZV349" s="44"/>
+      <c r="HZW349" s="44"/>
+      <c r="HZX349" s="44"/>
+      <c r="HZY349" s="44"/>
+      <c r="HZZ349" s="44"/>
+      <c r="IAA349" s="44"/>
+      <c r="IAB349" s="44"/>
+      <c r="IAC349" s="44"/>
+      <c r="IAD349" s="44"/>
+      <c r="IAE349" s="44"/>
+      <c r="IAF349" s="44"/>
+      <c r="IAG349" s="44"/>
+      <c r="IAH349" s="44"/>
+      <c r="IAI349" s="44"/>
+      <c r="IAJ349" s="44"/>
+      <c r="IAK349" s="44"/>
+      <c r="IAL349" s="44"/>
+      <c r="IAM349" s="44"/>
+      <c r="IAN349" s="44"/>
+      <c r="IAO349" s="44"/>
+      <c r="IAP349" s="44"/>
+      <c r="IAQ349" s="44"/>
+      <c r="IAR349" s="44"/>
+      <c r="IAS349" s="44"/>
+      <c r="IAT349" s="44"/>
+      <c r="IAU349" s="44"/>
+      <c r="IAV349" s="44"/>
+      <c r="IAW349" s="44"/>
+      <c r="IAX349" s="44"/>
+      <c r="IAY349" s="44"/>
+      <c r="IAZ349" s="44"/>
+      <c r="IBA349" s="44"/>
+      <c r="IBB349" s="44"/>
+      <c r="IBC349" s="44"/>
+      <c r="IBD349" s="44"/>
+      <c r="IBE349" s="44"/>
+      <c r="IBF349" s="44"/>
+      <c r="IBG349" s="44"/>
+      <c r="IBH349" s="44"/>
+      <c r="IBI349" s="44"/>
+      <c r="IBJ349" s="44"/>
+      <c r="IBK349" s="44"/>
+      <c r="IBL349" s="44"/>
+      <c r="IBM349" s="44"/>
+      <c r="IBN349" s="44"/>
+      <c r="IBO349" s="44"/>
+      <c r="IBP349" s="44"/>
+      <c r="IBQ349" s="44"/>
+      <c r="IBR349" s="44"/>
+      <c r="IBS349" s="44"/>
+      <c r="IBT349" s="44"/>
+      <c r="IBU349" s="44"/>
+      <c r="IBV349" s="44"/>
+      <c r="IBW349" s="44"/>
+      <c r="IBX349" s="44"/>
+      <c r="IBY349" s="44"/>
+      <c r="IBZ349" s="44"/>
+      <c r="ICA349" s="44"/>
+      <c r="ICB349" s="44"/>
+      <c r="ICC349" s="44"/>
+      <c r="ICD349" s="44"/>
+      <c r="ICE349" s="44"/>
+      <c r="ICF349" s="44"/>
+      <c r="ICG349" s="44"/>
+      <c r="ICH349" s="44"/>
+      <c r="ICI349" s="44"/>
+      <c r="ICJ349" s="44"/>
+      <c r="ICK349" s="44"/>
+      <c r="ICL349" s="44"/>
+      <c r="ICM349" s="44"/>
+      <c r="ICN349" s="44"/>
+      <c r="ICO349" s="44"/>
+      <c r="ICP349" s="44"/>
+      <c r="ICQ349" s="44"/>
+      <c r="ICR349" s="44"/>
+      <c r="ICS349" s="44"/>
+      <c r="ICT349" s="44"/>
+      <c r="ICU349" s="44"/>
+      <c r="ICV349" s="44"/>
+      <c r="ICW349" s="44"/>
+      <c r="ICX349" s="44"/>
+      <c r="ICY349" s="44"/>
+      <c r="ICZ349" s="44"/>
+      <c r="IDA349" s="44"/>
+      <c r="IDB349" s="44"/>
+      <c r="IDC349" s="44"/>
+      <c r="IDD349" s="44"/>
+      <c r="IDE349" s="44"/>
+      <c r="IDF349" s="44"/>
+      <c r="IDG349" s="44"/>
+      <c r="IDH349" s="44"/>
+      <c r="IDI349" s="44"/>
+      <c r="IDJ349" s="44"/>
+      <c r="IDK349" s="44"/>
+      <c r="IDL349" s="44"/>
+      <c r="IDM349" s="44"/>
+      <c r="IDN349" s="44"/>
+      <c r="IDO349" s="44"/>
+      <c r="IDP349" s="44"/>
+      <c r="IDQ349" s="44"/>
+      <c r="IDR349" s="44"/>
+      <c r="IDS349" s="44"/>
+      <c r="IDT349" s="44"/>
+      <c r="IDU349" s="44"/>
+      <c r="IDV349" s="44"/>
+      <c r="IDW349" s="44"/>
+      <c r="IDX349" s="44"/>
+      <c r="IDY349" s="44"/>
+      <c r="IDZ349" s="44"/>
+      <c r="IEA349" s="44"/>
+      <c r="IEB349" s="44"/>
+      <c r="IEC349" s="44"/>
+      <c r="IED349" s="44"/>
+      <c r="IEE349" s="44"/>
+      <c r="IEF349" s="44"/>
+      <c r="IEG349" s="44"/>
+      <c r="IEH349" s="44"/>
+      <c r="IEI349" s="44"/>
+      <c r="IEJ349" s="44"/>
+      <c r="IEK349" s="44"/>
+      <c r="IEL349" s="44"/>
+      <c r="IEM349" s="44"/>
+      <c r="IEN349" s="44"/>
+      <c r="IEO349" s="44"/>
+      <c r="IEP349" s="44"/>
+      <c r="IEQ349" s="44"/>
+      <c r="IER349" s="44"/>
+      <c r="IES349" s="44"/>
+      <c r="IET349" s="44"/>
+      <c r="IEU349" s="44"/>
+      <c r="IEV349" s="44"/>
+      <c r="IEW349" s="44"/>
+      <c r="IEX349" s="44"/>
+      <c r="IEY349" s="44"/>
+      <c r="IEZ349" s="44"/>
+      <c r="IFA349" s="44"/>
+      <c r="IFB349" s="44"/>
+      <c r="IFC349" s="44"/>
+      <c r="IFD349" s="44"/>
+      <c r="IFE349" s="44"/>
+      <c r="IFF349" s="44"/>
+      <c r="IFG349" s="44"/>
+      <c r="IFH349" s="44"/>
+      <c r="IFI349" s="44"/>
+      <c r="IFJ349" s="44"/>
+      <c r="IFK349" s="44"/>
+      <c r="IFL349" s="44"/>
+      <c r="IFM349" s="44"/>
+      <c r="IFN349" s="44"/>
+      <c r="IFO349" s="44"/>
+      <c r="IFP349" s="44"/>
+      <c r="IFQ349" s="44"/>
+      <c r="IFR349" s="44"/>
+      <c r="IFS349" s="44"/>
+      <c r="IFT349" s="44"/>
+      <c r="IFU349" s="44"/>
+      <c r="IFV349" s="44"/>
+      <c r="IFW349" s="44"/>
+      <c r="IFX349" s="44"/>
+      <c r="IFY349" s="44"/>
+      <c r="IFZ349" s="44"/>
+      <c r="IGA349" s="44"/>
+      <c r="IGB349" s="44"/>
+      <c r="IGC349" s="44"/>
+      <c r="IGD349" s="44"/>
+      <c r="IGE349" s="44"/>
+      <c r="IGF349" s="44"/>
+      <c r="IGG349" s="44"/>
+      <c r="IGH349" s="44"/>
+      <c r="IGI349" s="44"/>
+      <c r="IGJ349" s="44"/>
+      <c r="IGK349" s="44"/>
+      <c r="IGL349" s="44"/>
+      <c r="IGM349" s="44"/>
+      <c r="IGN349" s="44"/>
+      <c r="IGO349" s="44"/>
+      <c r="IGP349" s="44"/>
+      <c r="IGQ349" s="44"/>
+      <c r="IGR349" s="44"/>
+      <c r="IGS349" s="44"/>
+      <c r="IGT349" s="44"/>
+      <c r="IGU349" s="44"/>
+      <c r="IGV349" s="44"/>
+      <c r="IGW349" s="44"/>
+      <c r="IGX349" s="44"/>
+      <c r="IGY349" s="44"/>
+      <c r="IGZ349" s="44"/>
+      <c r="IHA349" s="44"/>
+      <c r="IHB349" s="44"/>
+      <c r="IHC349" s="44"/>
+      <c r="IHD349" s="44"/>
+      <c r="IHE349" s="44"/>
+      <c r="IHF349" s="44"/>
+      <c r="IHG349" s="44"/>
+      <c r="IHH349" s="44"/>
+      <c r="IHI349" s="44"/>
+      <c r="IHJ349" s="44"/>
+      <c r="IHK349" s="44"/>
+      <c r="IHL349" s="44"/>
+      <c r="IHM349" s="44"/>
+      <c r="IHN349" s="44"/>
+      <c r="IHO349" s="44"/>
+      <c r="IHP349" s="44"/>
+      <c r="IHQ349" s="44"/>
+      <c r="IHR349" s="44"/>
+      <c r="IHS349" s="44"/>
+      <c r="IHT349" s="44"/>
+      <c r="IHU349" s="44"/>
+      <c r="IHV349" s="44"/>
+      <c r="IHW349" s="44"/>
+      <c r="IHX349" s="44"/>
+      <c r="IHY349" s="44"/>
+      <c r="IHZ349" s="44"/>
+      <c r="IIA349" s="44"/>
+      <c r="IIB349" s="44"/>
+      <c r="IIC349" s="44"/>
+      <c r="IID349" s="44"/>
+      <c r="IIE349" s="44"/>
+      <c r="IIF349" s="44"/>
+      <c r="IIG349" s="44"/>
+      <c r="IIH349" s="44"/>
+      <c r="III349" s="44"/>
+      <c r="IIJ349" s="44"/>
+      <c r="IIK349" s="44"/>
+      <c r="IIL349" s="44"/>
+      <c r="IIM349" s="44"/>
+      <c r="IIN349" s="44"/>
+      <c r="IIO349" s="44"/>
+      <c r="IIP349" s="44"/>
+      <c r="IIQ349" s="44"/>
+      <c r="IIR349" s="44"/>
+      <c r="IIS349" s="44"/>
+      <c r="IIT349" s="44"/>
+      <c r="IIU349" s="44"/>
+      <c r="IIV349" s="44"/>
+      <c r="IIW349" s="44"/>
+      <c r="IIX349" s="44"/>
+      <c r="IIY349" s="44"/>
+      <c r="IIZ349" s="44"/>
+      <c r="IJA349" s="44"/>
+      <c r="IJB349" s="44"/>
+      <c r="IJC349" s="44"/>
+      <c r="IJD349" s="44"/>
+      <c r="IJE349" s="44"/>
+      <c r="IJF349" s="44"/>
+      <c r="IJG349" s="44"/>
+      <c r="IJH349" s="44"/>
+      <c r="IJI349" s="44"/>
+      <c r="IJJ349" s="44"/>
+      <c r="IJK349" s="44"/>
+      <c r="IJL349" s="44"/>
+      <c r="IJM349" s="44"/>
+      <c r="IJN349" s="44"/>
+      <c r="IJO349" s="44"/>
+      <c r="IJP349" s="44"/>
+      <c r="IJQ349" s="44"/>
+      <c r="IJR349" s="44"/>
+      <c r="IJS349" s="44"/>
+      <c r="IJT349" s="44"/>
+      <c r="IJU349" s="44"/>
+      <c r="IJV349" s="44"/>
+      <c r="IJW349" s="44"/>
+      <c r="IJX349" s="44"/>
+      <c r="IJY349" s="44"/>
+      <c r="IJZ349" s="44"/>
+      <c r="IKA349" s="44"/>
+      <c r="IKB349" s="44"/>
+      <c r="IKC349" s="44"/>
+      <c r="IKD349" s="44"/>
+      <c r="IKE349" s="44"/>
+      <c r="IKF349" s="44"/>
+      <c r="IKG349" s="44"/>
+      <c r="IKH349" s="44"/>
+      <c r="IKI349" s="44"/>
+      <c r="IKJ349" s="44"/>
+      <c r="IKK349" s="44"/>
+      <c r="IKL349" s="44"/>
+      <c r="IKM349" s="44"/>
+      <c r="IKN349" s="44"/>
+      <c r="IKO349" s="44"/>
+      <c r="IKP349" s="44"/>
+      <c r="IKQ349" s="44"/>
+      <c r="IKR349" s="44"/>
+      <c r="IKS349" s="44"/>
+      <c r="IKT349" s="44"/>
+      <c r="IKU349" s="44"/>
+      <c r="IKV349" s="44"/>
+      <c r="IKW349" s="44"/>
+      <c r="IKX349" s="44"/>
+      <c r="IKY349" s="44"/>
+      <c r="IKZ349" s="44"/>
+      <c r="ILA349" s="44"/>
+      <c r="ILB349" s="44"/>
+      <c r="ILC349" s="44"/>
+      <c r="ILD349" s="44"/>
+      <c r="ILE349" s="44"/>
+      <c r="ILF349" s="44"/>
+      <c r="ILG349" s="44"/>
+      <c r="ILH349" s="44"/>
+      <c r="ILI349" s="44"/>
+      <c r="ILJ349" s="44"/>
+      <c r="ILK349" s="44"/>
+      <c r="ILL349" s="44"/>
+      <c r="ILM349" s="44"/>
+      <c r="ILN349" s="44"/>
+      <c r="ILO349" s="44"/>
+      <c r="ILP349" s="44"/>
+      <c r="ILQ349" s="44"/>
+      <c r="ILR349" s="44"/>
+      <c r="ILS349" s="44"/>
+      <c r="ILT349" s="44"/>
+      <c r="ILU349" s="44"/>
+      <c r="ILV349" s="44"/>
+      <c r="ILW349" s="44"/>
+      <c r="ILX349" s="44"/>
+      <c r="ILY349" s="44"/>
+      <c r="ILZ349" s="44"/>
+      <c r="IMA349" s="44"/>
+      <c r="IMB349" s="44"/>
+      <c r="IMC349" s="44"/>
+      <c r="IMD349" s="44"/>
+      <c r="IME349" s="44"/>
+      <c r="IMF349" s="44"/>
+      <c r="IMG349" s="44"/>
+      <c r="IMH349" s="44"/>
+      <c r="IMI349" s="44"/>
+      <c r="IMJ349" s="44"/>
+      <c r="IMK349" s="44"/>
+      <c r="IML349" s="44"/>
+      <c r="IMM349" s="44"/>
+      <c r="IMN349" s="44"/>
+      <c r="IMO349" s="44"/>
+      <c r="IMP349" s="44"/>
+      <c r="IMQ349" s="44"/>
+      <c r="IMR349" s="44"/>
+      <c r="IMS349" s="44"/>
+      <c r="IMT349" s="44"/>
+      <c r="IMU349" s="44"/>
+      <c r="IMV349" s="44"/>
+      <c r="IMW349" s="44"/>
+      <c r="IMX349" s="44"/>
+      <c r="IMY349" s="44"/>
+      <c r="IMZ349" s="44"/>
+      <c r="INA349" s="44"/>
+      <c r="INB349" s="44"/>
+      <c r="INC349" s="44"/>
+      <c r="IND349" s="44"/>
+      <c r="INE349" s="44"/>
+      <c r="INF349" s="44"/>
+      <c r="ING349" s="44"/>
+      <c r="INH349" s="44"/>
+      <c r="INI349" s="44"/>
+      <c r="INJ349" s="44"/>
+      <c r="INK349" s="44"/>
+      <c r="INL349" s="44"/>
+      <c r="INM349" s="44"/>
+      <c r="INN349" s="44"/>
+      <c r="INO349" s="44"/>
+      <c r="INP349" s="44"/>
+      <c r="INQ349" s="44"/>
+      <c r="INR349" s="44"/>
+      <c r="INS349" s="44"/>
+      <c r="INT349" s="44"/>
+      <c r="INU349" s="44"/>
+      <c r="INV349" s="44"/>
+      <c r="INW349" s="44"/>
+      <c r="INX349" s="44"/>
+      <c r="INY349" s="44"/>
+      <c r="INZ349" s="44"/>
+      <c r="IOA349" s="44"/>
+      <c r="IOB349" s="44"/>
+      <c r="IOC349" s="44"/>
+      <c r="IOD349" s="44"/>
+      <c r="IOE349" s="44"/>
+      <c r="IOF349" s="44"/>
+      <c r="IOG349" s="44"/>
+      <c r="IOH349" s="44"/>
+      <c r="IOI349" s="44"/>
+      <c r="IOJ349" s="44"/>
+      <c r="IOK349" s="44"/>
+      <c r="IOL349" s="44"/>
+      <c r="IOM349" s="44"/>
+      <c r="ION349" s="44"/>
+      <c r="IOO349" s="44"/>
+      <c r="IOP349" s="44"/>
+      <c r="IOQ349" s="44"/>
+      <c r="IOR349" s="44"/>
+      <c r="IOS349" s="44"/>
+      <c r="IOT349" s="44"/>
+      <c r="IOU349" s="44"/>
+      <c r="IOV349" s="44"/>
+      <c r="IOW349" s="44"/>
+      <c r="IOX349" s="44"/>
+      <c r="IOY349" s="44"/>
+      <c r="IOZ349" s="44"/>
+      <c r="IPA349" s="44"/>
+      <c r="IPB349" s="44"/>
+      <c r="IPC349" s="44"/>
+      <c r="IPD349" s="44"/>
+      <c r="IPE349" s="44"/>
+      <c r="IPF349" s="44"/>
+      <c r="IPG349" s="44"/>
+      <c r="IPH349" s="44"/>
+      <c r="IPI349" s="44"/>
+      <c r="IPJ349" s="44"/>
+      <c r="IPK349" s="44"/>
+      <c r="IPL349" s="44"/>
+      <c r="IPM349" s="44"/>
+      <c r="IPN349" s="44"/>
+      <c r="IPO349" s="44"/>
+      <c r="IPP349" s="44"/>
+      <c r="IPQ349" s="44"/>
+      <c r="IPR349" s="44"/>
+      <c r="IPS349" s="44"/>
+      <c r="IPT349" s="44"/>
+      <c r="IPU349" s="44"/>
+      <c r="IPV349" s="44"/>
+      <c r="IPW349" s="44"/>
+      <c r="IPX349" s="44"/>
+      <c r="IPY349" s="44"/>
+      <c r="IPZ349" s="44"/>
+      <c r="IQA349" s="44"/>
+      <c r="IQB349" s="44"/>
+      <c r="IQC349" s="44"/>
+      <c r="IQD349" s="44"/>
+      <c r="IQE349" s="44"/>
+      <c r="IQF349" s="44"/>
+      <c r="IQG349" s="44"/>
+      <c r="IQH349" s="44"/>
+      <c r="IQI349" s="44"/>
+      <c r="IQJ349" s="44"/>
+      <c r="IQK349" s="44"/>
+      <c r="IQL349" s="44"/>
+      <c r="IQM349" s="44"/>
+      <c r="IQN349" s="44"/>
+      <c r="IQO349" s="44"/>
+      <c r="IQP349" s="44"/>
+      <c r="IQQ349" s="44"/>
+      <c r="IQR349" s="44"/>
+      <c r="IQS349" s="44"/>
+      <c r="IQT349" s="44"/>
+      <c r="IQU349" s="44"/>
+      <c r="IQV349" s="44"/>
+      <c r="IQW349" s="44"/>
+      <c r="IQX349" s="44"/>
+      <c r="IQY349" s="44"/>
+      <c r="IQZ349" s="44"/>
+      <c r="IRA349" s="44"/>
+      <c r="IRB349" s="44"/>
+      <c r="IRC349" s="44"/>
+      <c r="IRD349" s="44"/>
+      <c r="IRE349" s="44"/>
+      <c r="IRF349" s="44"/>
+      <c r="IRG349" s="44"/>
+      <c r="IRH349" s="44"/>
+      <c r="IRI349" s="44"/>
+      <c r="IRJ349" s="44"/>
+      <c r="IRK349" s="44"/>
+      <c r="IRL349" s="44"/>
+      <c r="IRM349" s="44"/>
+      <c r="IRN349" s="44"/>
+      <c r="IRO349" s="44"/>
+      <c r="IRP349" s="44"/>
+      <c r="IRQ349" s="44"/>
+      <c r="IRR349" s="44"/>
+      <c r="IRS349" s="44"/>
+      <c r="IRT349" s="44"/>
+      <c r="IRU349" s="44"/>
+      <c r="IRV349" s="44"/>
+      <c r="IRW349" s="44"/>
+      <c r="IRX349" s="44"/>
+      <c r="IRY349" s="44"/>
+      <c r="IRZ349" s="44"/>
+      <c r="ISA349" s="44"/>
+      <c r="ISB349" s="44"/>
+      <c r="ISC349" s="44"/>
+      <c r="ISD349" s="44"/>
+      <c r="ISE349" s="44"/>
+      <c r="ISF349" s="44"/>
+      <c r="ISG349" s="44"/>
+      <c r="ISH349" s="44"/>
+      <c r="ISI349" s="44"/>
+      <c r="ISJ349" s="44"/>
+      <c r="ISK349" s="44"/>
+      <c r="ISL349" s="44"/>
+      <c r="ISM349" s="44"/>
+      <c r="ISN349" s="44"/>
+      <c r="ISO349" s="44"/>
+      <c r="ISP349" s="44"/>
+      <c r="ISQ349" s="44"/>
+      <c r="ISR349" s="44"/>
+      <c r="ISS349" s="44"/>
+      <c r="IST349" s="44"/>
+      <c r="ISU349" s="44"/>
+      <c r="ISV349" s="44"/>
+      <c r="ISW349" s="44"/>
+      <c r="ISX349" s="44"/>
+      <c r="ISY349" s="44"/>
+      <c r="ISZ349" s="44"/>
+      <c r="ITA349" s="44"/>
+      <c r="ITB349" s="44"/>
+      <c r="ITC349" s="44"/>
+      <c r="ITD349" s="44"/>
+      <c r="ITE349" s="44"/>
+      <c r="ITF349" s="44"/>
+      <c r="ITG349" s="44"/>
+      <c r="ITH349" s="44"/>
+      <c r="ITI349" s="44"/>
+      <c r="ITJ349" s="44"/>
+      <c r="ITK349" s="44"/>
+      <c r="ITL349" s="44"/>
+      <c r="ITM349" s="44"/>
+      <c r="ITN349" s="44"/>
+      <c r="ITO349" s="44"/>
+      <c r="ITP349" s="44"/>
+      <c r="ITQ349" s="44"/>
+      <c r="ITR349" s="44"/>
+      <c r="ITS349" s="44"/>
+      <c r="ITT349" s="44"/>
+      <c r="ITU349" s="44"/>
+      <c r="ITV349" s="44"/>
+      <c r="ITW349" s="44"/>
+      <c r="ITX349" s="44"/>
+      <c r="ITY349" s="44"/>
+      <c r="ITZ349" s="44"/>
+      <c r="IUA349" s="44"/>
+      <c r="IUB349" s="44"/>
+      <c r="IUC349" s="44"/>
+      <c r="IUD349" s="44"/>
+      <c r="IUE349" s="44"/>
+      <c r="IUF349" s="44"/>
+      <c r="IUG349" s="44"/>
+      <c r="IUH349" s="44"/>
+      <c r="IUI349" s="44"/>
+      <c r="IUJ349" s="44"/>
+      <c r="IUK349" s="44"/>
+      <c r="IUL349" s="44"/>
+      <c r="IUM349" s="44"/>
+      <c r="IUN349" s="44"/>
+      <c r="IUO349" s="44"/>
+      <c r="IUP349" s="44"/>
+      <c r="IUQ349" s="44"/>
+      <c r="IUR349" s="44"/>
+      <c r="IUS349" s="44"/>
+      <c r="IUT349" s="44"/>
+      <c r="IUU349" s="44"/>
+      <c r="IUV349" s="44"/>
+      <c r="IUW349" s="44"/>
+      <c r="IUX349" s="44"/>
+      <c r="IUY349" s="44"/>
+      <c r="IUZ349" s="44"/>
+      <c r="IVA349" s="44"/>
+      <c r="IVB349" s="44"/>
+      <c r="IVC349" s="44"/>
+      <c r="IVD349" s="44"/>
+      <c r="IVE349" s="44"/>
+      <c r="IVF349" s="44"/>
+      <c r="IVG349" s="44"/>
+      <c r="IVH349" s="44"/>
+      <c r="IVI349" s="44"/>
+      <c r="IVJ349" s="44"/>
+      <c r="IVK349" s="44"/>
+      <c r="IVL349" s="44"/>
+      <c r="IVM349" s="44"/>
+      <c r="IVN349" s="44"/>
+      <c r="IVO349" s="44"/>
+      <c r="IVP349" s="44"/>
+      <c r="IVQ349" s="44"/>
+      <c r="IVR349" s="44"/>
+      <c r="IVS349" s="44"/>
+      <c r="IVT349" s="44"/>
+      <c r="IVU349" s="44"/>
+      <c r="IVV349" s="44"/>
+      <c r="IVW349" s="44"/>
+      <c r="IVX349" s="44"/>
+      <c r="IVY349" s="44"/>
+      <c r="IVZ349" s="44"/>
+      <c r="IWA349" s="44"/>
+      <c r="IWB349" s="44"/>
+      <c r="IWC349" s="44"/>
+      <c r="IWD349" s="44"/>
+      <c r="IWE349" s="44"/>
+      <c r="IWF349" s="44"/>
+      <c r="IWG349" s="44"/>
+      <c r="IWH349" s="44"/>
+      <c r="IWI349" s="44"/>
+      <c r="IWJ349" s="44"/>
+      <c r="IWK349" s="44"/>
+      <c r="IWL349" s="44"/>
+      <c r="IWM349" s="44"/>
+      <c r="IWN349" s="44"/>
+      <c r="IWO349" s="44"/>
+      <c r="IWP349" s="44"/>
+      <c r="IWQ349" s="44"/>
+      <c r="IWR349" s="44"/>
+      <c r="IWS349" s="44"/>
+      <c r="IWT349" s="44"/>
+      <c r="IWU349" s="44"/>
+      <c r="IWV349" s="44"/>
+      <c r="IWW349" s="44"/>
+      <c r="IWX349" s="44"/>
+      <c r="IWY349" s="44"/>
+      <c r="IWZ349" s="44"/>
+      <c r="IXA349" s="44"/>
+      <c r="IXB349" s="44"/>
+      <c r="IXC349" s="44"/>
+      <c r="IXD349" s="44"/>
+      <c r="IXE349" s="44"/>
+      <c r="IXF349" s="44"/>
+      <c r="IXG349" s="44"/>
+      <c r="IXH349" s="44"/>
+      <c r="IXI349" s="44"/>
+      <c r="IXJ349" s="44"/>
+      <c r="IXK349" s="44"/>
+      <c r="IXL349" s="44"/>
+      <c r="IXM349" s="44"/>
+      <c r="IXN349" s="44"/>
+      <c r="IXO349" s="44"/>
+      <c r="IXP349" s="44"/>
+      <c r="IXQ349" s="44"/>
+      <c r="IXR349" s="44"/>
+      <c r="IXS349" s="44"/>
+      <c r="IXT349" s="44"/>
+      <c r="IXU349" s="44"/>
+      <c r="IXV349" s="44"/>
+      <c r="IXW349" s="44"/>
+      <c r="IXX349" s="44"/>
+      <c r="IXY349" s="44"/>
+      <c r="IXZ349" s="44"/>
+      <c r="IYA349" s="44"/>
+      <c r="IYB349" s="44"/>
+      <c r="IYC349" s="44"/>
+      <c r="IYD349" s="44"/>
+      <c r="IYE349" s="44"/>
+      <c r="IYF349" s="44"/>
+      <c r="IYG349" s="44"/>
+      <c r="IYH349" s="44"/>
+      <c r="IYI349" s="44"/>
+      <c r="IYJ349" s="44"/>
+      <c r="IYK349" s="44"/>
+      <c r="IYL349" s="44"/>
+      <c r="IYM349" s="44"/>
+      <c r="IYN349" s="44"/>
+      <c r="IYO349" s="44"/>
+      <c r="IYP349" s="44"/>
+      <c r="IYQ349" s="44"/>
+      <c r="IYR349" s="44"/>
+      <c r="IYS349" s="44"/>
+      <c r="IYT349" s="44"/>
+      <c r="IYU349" s="44"/>
+      <c r="IYV349" s="44"/>
+      <c r="IYW349" s="44"/>
+      <c r="IYX349" s="44"/>
+      <c r="IYY349" s="44"/>
+      <c r="IYZ349" s="44"/>
+      <c r="IZA349" s="44"/>
+      <c r="IZB349" s="44"/>
+      <c r="IZC349" s="44"/>
+      <c r="IZD349" s="44"/>
+      <c r="IZE349" s="44"/>
+      <c r="IZF349" s="44"/>
+      <c r="IZG349" s="44"/>
+      <c r="IZH349" s="44"/>
+      <c r="IZI349" s="44"/>
+      <c r="IZJ349" s="44"/>
+      <c r="IZK349" s="44"/>
+      <c r="IZL349" s="44"/>
+      <c r="IZM349" s="44"/>
+      <c r="IZN349" s="44"/>
+      <c r="IZO349" s="44"/>
+      <c r="IZP349" s="44"/>
+      <c r="IZQ349" s="44"/>
+      <c r="IZR349" s="44"/>
+      <c r="IZS349" s="44"/>
+      <c r="IZT349" s="44"/>
+      <c r="IZU349" s="44"/>
+      <c r="IZV349" s="44"/>
+      <c r="IZW349" s="44"/>
+      <c r="IZX349" s="44"/>
+      <c r="IZY349" s="44"/>
+      <c r="IZZ349" s="44"/>
+      <c r="JAA349" s="44"/>
+      <c r="JAB349" s="44"/>
+      <c r="JAC349" s="44"/>
+      <c r="JAD349" s="44"/>
+      <c r="JAE349" s="44"/>
+      <c r="JAF349" s="44"/>
+      <c r="JAG349" s="44"/>
+      <c r="JAH349" s="44"/>
+      <c r="JAI349" s="44"/>
+      <c r="JAJ349" s="44"/>
+      <c r="JAK349" s="44"/>
+      <c r="JAL349" s="44"/>
+      <c r="JAM349" s="44"/>
+      <c r="JAN349" s="44"/>
+      <c r="JAO349" s="44"/>
+      <c r="JAP349" s="44"/>
+      <c r="JAQ349" s="44"/>
+      <c r="JAR349" s="44"/>
+      <c r="JAS349" s="44"/>
+      <c r="JAT349" s="44"/>
+      <c r="JAU349" s="44"/>
+      <c r="JAV349" s="44"/>
+      <c r="JAW349" s="44"/>
+      <c r="JAX349" s="44"/>
+      <c r="JAY349" s="44"/>
+      <c r="JAZ349" s="44"/>
+      <c r="JBA349" s="44"/>
+      <c r="JBB349" s="44"/>
+      <c r="JBC349" s="44"/>
+      <c r="JBD349" s="44"/>
+      <c r="JBE349" s="44"/>
+      <c r="JBF349" s="44"/>
+      <c r="JBG349" s="44"/>
+      <c r="JBH349" s="44"/>
+      <c r="JBI349" s="44"/>
+      <c r="JBJ349" s="44"/>
+      <c r="JBK349" s="44"/>
+      <c r="JBL349" s="44"/>
+      <c r="JBM349" s="44"/>
+      <c r="JBN349" s="44"/>
+      <c r="JBO349" s="44"/>
+      <c r="JBP349" s="44"/>
+      <c r="JBQ349" s="44"/>
+      <c r="JBR349" s="44"/>
+      <c r="JBS349" s="44"/>
+      <c r="JBT349" s="44"/>
+      <c r="JBU349" s="44"/>
+      <c r="JBV349" s="44"/>
+      <c r="JBW349" s="44"/>
+      <c r="JBX349" s="44"/>
+      <c r="JBY349" s="44"/>
+      <c r="JBZ349" s="44"/>
+      <c r="JCA349" s="44"/>
+      <c r="JCB349" s="44"/>
+      <c r="JCC349" s="44"/>
+      <c r="JCD349" s="44"/>
+      <c r="JCE349" s="44"/>
+      <c r="JCF349" s="44"/>
+      <c r="JCG349" s="44"/>
+      <c r="JCH349" s="44"/>
+      <c r="JCI349" s="44"/>
+      <c r="JCJ349" s="44"/>
+      <c r="JCK349" s="44"/>
+      <c r="JCL349" s="44"/>
+      <c r="JCM349" s="44"/>
+      <c r="JCN349" s="44"/>
+      <c r="JCO349" s="44"/>
+      <c r="JCP349" s="44"/>
+      <c r="JCQ349" s="44"/>
+      <c r="JCR349" s="44"/>
+      <c r="JCS349" s="44"/>
+      <c r="JCT349" s="44"/>
+      <c r="JCU349" s="44"/>
+      <c r="JCV349" s="44"/>
+      <c r="JCW349" s="44"/>
+      <c r="JCX349" s="44"/>
+      <c r="JCY349" s="44"/>
+      <c r="JCZ349" s="44"/>
+      <c r="JDA349" s="44"/>
+      <c r="JDB349" s="44"/>
+      <c r="JDC349" s="44"/>
+      <c r="JDD349" s="44"/>
+      <c r="JDE349" s="44"/>
+      <c r="JDF349" s="44"/>
+      <c r="JDG349" s="44"/>
+      <c r="JDH349" s="44"/>
+      <c r="JDI349" s="44"/>
+      <c r="JDJ349" s="44"/>
+      <c r="JDK349" s="44"/>
+      <c r="JDL349" s="44"/>
+      <c r="JDM349" s="44"/>
+      <c r="JDN349" s="44"/>
+      <c r="JDO349" s="44"/>
+      <c r="JDP349" s="44"/>
+      <c r="JDQ349" s="44"/>
+      <c r="JDR349" s="44"/>
+      <c r="JDS349" s="44"/>
+      <c r="JDT349" s="44"/>
+      <c r="JDU349" s="44"/>
+      <c r="JDV349" s="44"/>
+      <c r="JDW349" s="44"/>
+      <c r="JDX349" s="44"/>
+      <c r="JDY349" s="44"/>
+      <c r="JDZ349" s="44"/>
+      <c r="JEA349" s="44"/>
+      <c r="JEB349" s="44"/>
+      <c r="JEC349" s="44"/>
+      <c r="JED349" s="44"/>
+      <c r="JEE349" s="44"/>
+      <c r="JEF349" s="44"/>
+      <c r="JEG349" s="44"/>
+      <c r="JEH349" s="44"/>
+      <c r="JEI349" s="44"/>
+      <c r="JEJ349" s="44"/>
+      <c r="JEK349" s="44"/>
+      <c r="JEL349" s="44"/>
+      <c r="JEM349" s="44"/>
+      <c r="JEN349" s="44"/>
+      <c r="JEO349" s="44"/>
+      <c r="JEP349" s="44"/>
+      <c r="JEQ349" s="44"/>
+      <c r="JER349" s="44"/>
+      <c r="JES349" s="44"/>
+      <c r="JET349" s="44"/>
+      <c r="JEU349" s="44"/>
+      <c r="JEV349" s="44"/>
+      <c r="JEW349" s="44"/>
+      <c r="JEX349" s="44"/>
+      <c r="JEY349" s="44"/>
+      <c r="JEZ349" s="44"/>
+      <c r="JFA349" s="44"/>
+      <c r="JFB349" s="44"/>
+      <c r="JFC349" s="44"/>
+      <c r="JFD349" s="44"/>
+      <c r="JFE349" s="44"/>
+      <c r="JFF349" s="44"/>
+      <c r="JFG349" s="44"/>
+      <c r="JFH349" s="44"/>
+      <c r="JFI349" s="44"/>
+      <c r="JFJ349" s="44"/>
+      <c r="JFK349" s="44"/>
+      <c r="JFL349" s="44"/>
+      <c r="JFM349" s="44"/>
+      <c r="JFN349" s="44"/>
+      <c r="JFO349" s="44"/>
+      <c r="JFP349" s="44"/>
+      <c r="JFQ349" s="44"/>
+      <c r="JFR349" s="44"/>
+      <c r="JFS349" s="44"/>
+      <c r="JFT349" s="44"/>
+      <c r="JFU349" s="44"/>
+      <c r="JFV349" s="44"/>
+      <c r="JFW349" s="44"/>
+      <c r="JFX349" s="44"/>
+      <c r="JFY349" s="44"/>
+      <c r="JFZ349" s="44"/>
+      <c r="JGA349" s="44"/>
+      <c r="JGB349" s="44"/>
+      <c r="JGC349" s="44"/>
+      <c r="JGD349" s="44"/>
+      <c r="JGE349" s="44"/>
+      <c r="JGF349" s="44"/>
+      <c r="JGG349" s="44"/>
+      <c r="JGH349" s="44"/>
+      <c r="JGI349" s="44"/>
+      <c r="JGJ349" s="44"/>
+      <c r="JGK349" s="44"/>
+      <c r="JGL349" s="44"/>
+      <c r="JGM349" s="44"/>
+      <c r="JGN349" s="44"/>
+      <c r="JGO349" s="44"/>
+      <c r="JGP349" s="44"/>
+      <c r="JGQ349" s="44"/>
+      <c r="JGR349" s="44"/>
+      <c r="JGS349" s="44"/>
+      <c r="JGT349" s="44"/>
+      <c r="JGU349" s="44"/>
+      <c r="JGV349" s="44"/>
+      <c r="JGW349" s="44"/>
+      <c r="JGX349" s="44"/>
+      <c r="JGY349" s="44"/>
+      <c r="JGZ349" s="44"/>
+      <c r="JHA349" s="44"/>
+      <c r="JHB349" s="44"/>
+      <c r="JHC349" s="44"/>
+      <c r="JHD349" s="44"/>
+      <c r="JHE349" s="44"/>
+      <c r="JHF349" s="44"/>
+      <c r="JHG349" s="44"/>
+      <c r="JHH349" s="44"/>
+      <c r="JHI349" s="44"/>
+      <c r="JHJ349" s="44"/>
+      <c r="JHK349" s="44"/>
+      <c r="JHL349" s="44"/>
+      <c r="JHM349" s="44"/>
+      <c r="JHN349" s="44"/>
+      <c r="JHO349" s="44"/>
+      <c r="JHP349" s="44"/>
+      <c r="JHQ349" s="44"/>
+      <c r="JHR349" s="44"/>
+      <c r="JHS349" s="44"/>
+      <c r="JHT349" s="44"/>
+      <c r="JHU349" s="44"/>
+      <c r="JHV349" s="44"/>
+      <c r="JHW349" s="44"/>
+      <c r="JHX349" s="44"/>
+      <c r="JHY349" s="44"/>
+      <c r="JHZ349" s="44"/>
+      <c r="JIA349" s="44"/>
+      <c r="JIB349" s="44"/>
+      <c r="JIC349" s="44"/>
+      <c r="JID349" s="44"/>
+      <c r="JIE349" s="44"/>
+      <c r="JIF349" s="44"/>
+      <c r="JIG349" s="44"/>
+      <c r="JIH349" s="44"/>
+      <c r="JII349" s="44"/>
+      <c r="JIJ349" s="44"/>
+      <c r="JIK349" s="44"/>
+      <c r="JIL349" s="44"/>
+      <c r="JIM349" s="44"/>
+      <c r="JIN349" s="44"/>
+      <c r="JIO349" s="44"/>
+      <c r="JIP349" s="44"/>
+      <c r="JIQ349" s="44"/>
+      <c r="JIR349" s="44"/>
+      <c r="JIS349" s="44"/>
+      <c r="JIT349" s="44"/>
+      <c r="JIU349" s="44"/>
+      <c r="JIV349" s="44"/>
+      <c r="JIW349" s="44"/>
+      <c r="JIX349" s="44"/>
+      <c r="JIY349" s="44"/>
+      <c r="JIZ349" s="44"/>
+      <c r="JJA349" s="44"/>
+      <c r="JJB349" s="44"/>
+      <c r="JJC349" s="44"/>
+      <c r="JJD349" s="44"/>
+      <c r="JJE349" s="44"/>
+      <c r="JJF349" s="44"/>
+      <c r="JJG349" s="44"/>
+      <c r="JJH349" s="44"/>
+      <c r="JJI349" s="44"/>
+      <c r="JJJ349" s="44"/>
+      <c r="JJK349" s="44"/>
+      <c r="JJL349" s="44"/>
+      <c r="JJM349" s="44"/>
+      <c r="JJN349" s="44"/>
+      <c r="JJO349" s="44"/>
+      <c r="JJP349" s="44"/>
+      <c r="JJQ349" s="44"/>
+      <c r="JJR349" s="44"/>
+      <c r="JJS349" s="44"/>
+      <c r="JJT349" s="44"/>
+      <c r="JJU349" s="44"/>
+      <c r="JJV349" s="44"/>
+      <c r="JJW349" s="44"/>
+      <c r="JJX349" s="44"/>
+      <c r="JJY349" s="44"/>
+      <c r="JJZ349" s="44"/>
+      <c r="JKA349" s="44"/>
+      <c r="JKB349" s="44"/>
+      <c r="JKC349" s="44"/>
+      <c r="JKD349" s="44"/>
+      <c r="JKE349" s="44"/>
+      <c r="JKF349" s="44"/>
+      <c r="JKG349" s="44"/>
+      <c r="JKH349" s="44"/>
+      <c r="JKI349" s="44"/>
+      <c r="JKJ349" s="44"/>
+      <c r="JKK349" s="44"/>
+      <c r="JKL349" s="44"/>
+      <c r="JKM349" s="44"/>
+      <c r="JKN349" s="44"/>
+      <c r="JKO349" s="44"/>
+      <c r="JKP349" s="44"/>
+      <c r="JKQ349" s="44"/>
+      <c r="JKR349" s="44"/>
+      <c r="JKS349" s="44"/>
+      <c r="JKT349" s="44"/>
+      <c r="JKU349" s="44"/>
+      <c r="JKV349" s="44"/>
+      <c r="JKW349" s="44"/>
+      <c r="JKX349" s="44"/>
+      <c r="JKY349" s="44"/>
+      <c r="JKZ349" s="44"/>
+      <c r="JLA349" s="44"/>
+      <c r="JLB349" s="44"/>
+      <c r="JLC349" s="44"/>
+      <c r="JLD349" s="44"/>
+      <c r="JLE349" s="44"/>
+      <c r="JLF349" s="44"/>
+      <c r="JLG349" s="44"/>
+      <c r="JLH349" s="44"/>
+      <c r="JLI349" s="44"/>
+      <c r="JLJ349" s="44"/>
+      <c r="JLK349" s="44"/>
+      <c r="JLL349" s="44"/>
+      <c r="JLM349" s="44"/>
+      <c r="JLN349" s="44"/>
+      <c r="JLO349" s="44"/>
+      <c r="JLP349" s="44"/>
+      <c r="JLQ349" s="44"/>
+      <c r="JLR349" s="44"/>
+      <c r="JLS349" s="44"/>
+      <c r="JLT349" s="44"/>
+      <c r="JLU349" s="44"/>
+      <c r="JLV349" s="44"/>
+      <c r="JLW349" s="44"/>
+      <c r="JLX349" s="44"/>
+      <c r="JLY349" s="44"/>
+      <c r="JLZ349" s="44"/>
+      <c r="JMA349" s="44"/>
+      <c r="JMB349" s="44"/>
+      <c r="JMC349" s="44"/>
+      <c r="JMD349" s="44"/>
+      <c r="JME349" s="44"/>
+      <c r="JMF349" s="44"/>
+      <c r="JMG349" s="44"/>
+      <c r="JMH349" s="44"/>
+      <c r="JMI349" s="44"/>
+      <c r="JMJ349" s="44"/>
+      <c r="JMK349" s="44"/>
+      <c r="JML349" s="44"/>
+      <c r="JMM349" s="44"/>
+      <c r="JMN349" s="44"/>
+      <c r="JMO349" s="44"/>
+      <c r="JMP349" s="44"/>
+      <c r="JMQ349" s="44"/>
+      <c r="JMR349" s="44"/>
+      <c r="JMS349" s="44"/>
+      <c r="JMT349" s="44"/>
+      <c r="JMU349" s="44"/>
+      <c r="JMV349" s="44"/>
+      <c r="JMW349" s="44"/>
+      <c r="JMX349" s="44"/>
+      <c r="JMY349" s="44"/>
+      <c r="JMZ349" s="44"/>
+      <c r="JNA349" s="44"/>
+      <c r="JNB349" s="44"/>
+      <c r="JNC349" s="44"/>
+      <c r="JND349" s="44"/>
+      <c r="JNE349" s="44"/>
+      <c r="JNF349" s="44"/>
+      <c r="JNG349" s="44"/>
+      <c r="JNH349" s="44"/>
+      <c r="JNI349" s="44"/>
+      <c r="JNJ349" s="44"/>
+      <c r="JNK349" s="44"/>
+      <c r="JNL349" s="44"/>
+      <c r="JNM349" s="44"/>
+      <c r="JNN349" s="44"/>
+      <c r="JNO349" s="44"/>
+      <c r="JNP349" s="44"/>
+      <c r="JNQ349" s="44"/>
+      <c r="JNR349" s="44"/>
+      <c r="JNS349" s="44"/>
+      <c r="JNT349" s="44"/>
+      <c r="JNU349" s="44"/>
+      <c r="JNV349" s="44"/>
+      <c r="JNW349" s="44"/>
+      <c r="JNX349" s="44"/>
+      <c r="JNY349" s="44"/>
+      <c r="JNZ349" s="44"/>
+      <c r="JOA349" s="44"/>
+      <c r="JOB349" s="44"/>
+      <c r="JOC349" s="44"/>
+      <c r="JOD349" s="44"/>
+      <c r="JOE349" s="44"/>
+      <c r="JOF349" s="44"/>
+      <c r="JOG349" s="44"/>
+      <c r="JOH349" s="44"/>
+      <c r="JOI349" s="44"/>
+      <c r="JOJ349" s="44"/>
+      <c r="JOK349" s="44"/>
+      <c r="JOL349" s="44"/>
+      <c r="JOM349" s="44"/>
+      <c r="JON349" s="44"/>
+      <c r="JOO349" s="44"/>
+      <c r="JOP349" s="44"/>
+      <c r="JOQ349" s="44"/>
+      <c r="JOR349" s="44"/>
+      <c r="JOS349" s="44"/>
+      <c r="JOT349" s="44"/>
+      <c r="JOU349" s="44"/>
+      <c r="JOV349" s="44"/>
+      <c r="JOW349" s="44"/>
+      <c r="JOX349" s="44"/>
+      <c r="JOY349" s="44"/>
+      <c r="JOZ349" s="44"/>
+      <c r="JPA349" s="44"/>
+      <c r="JPB349" s="44"/>
+      <c r="JPC349" s="44"/>
+      <c r="JPD349" s="44"/>
+      <c r="JPE349" s="44"/>
+      <c r="JPF349" s="44"/>
+      <c r="JPG349" s="44"/>
+      <c r="JPH349" s="44"/>
+      <c r="JPI349" s="44"/>
+      <c r="JPJ349" s="44"/>
+      <c r="JPK349" s="44"/>
+      <c r="JPL349" s="44"/>
+      <c r="JPM349" s="44"/>
+      <c r="JPN349" s="44"/>
+      <c r="JPO349" s="44"/>
+      <c r="JPP349" s="44"/>
+      <c r="JPQ349" s="44"/>
+      <c r="JPR349" s="44"/>
+      <c r="JPS349" s="44"/>
+      <c r="JPT349" s="44"/>
+      <c r="JPU349" s="44"/>
+      <c r="JPV349" s="44"/>
+      <c r="JPW349" s="44"/>
+      <c r="JPX349" s="44"/>
+      <c r="JPY349" s="44"/>
+      <c r="JPZ349" s="44"/>
+      <c r="JQA349" s="44"/>
+      <c r="JQB349" s="44"/>
+      <c r="JQC349" s="44"/>
+      <c r="JQD349" s="44"/>
+      <c r="JQE349" s="44"/>
+      <c r="JQF349" s="44"/>
+      <c r="JQG349" s="44"/>
+      <c r="JQH349" s="44"/>
+      <c r="JQI349" s="44"/>
+      <c r="JQJ349" s="44"/>
+      <c r="JQK349" s="44"/>
+      <c r="JQL349" s="44"/>
+      <c r="JQM349" s="44"/>
+      <c r="JQN349" s="44"/>
+      <c r="JQO349" s="44"/>
+      <c r="JQP349" s="44"/>
+      <c r="JQQ349" s="44"/>
+      <c r="JQR349" s="44"/>
+      <c r="JQS349" s="44"/>
+      <c r="JQT349" s="44"/>
+      <c r="JQU349" s="44"/>
+      <c r="JQV349" s="44"/>
+      <c r="JQW349" s="44"/>
+      <c r="JQX349" s="44"/>
+      <c r="JQY349" s="44"/>
+      <c r="JQZ349" s="44"/>
+      <c r="JRA349" s="44"/>
+      <c r="JRB349" s="44"/>
+      <c r="JRC349" s="44"/>
+      <c r="JRD349" s="44"/>
+      <c r="JRE349" s="44"/>
+      <c r="JRF349" s="44"/>
+      <c r="JRG349" s="44"/>
+      <c r="JRH349" s="44"/>
+      <c r="JRI349" s="44"/>
+      <c r="JRJ349" s="44"/>
+      <c r="JRK349" s="44"/>
+      <c r="JRL349" s="44"/>
+      <c r="JRM349" s="44"/>
+      <c r="JRN349" s="44"/>
+      <c r="JRO349" s="44"/>
+      <c r="JRP349" s="44"/>
+      <c r="JRQ349" s="44"/>
+      <c r="JRR349" s="44"/>
+      <c r="JRS349" s="44"/>
+      <c r="JRT349" s="44"/>
+      <c r="JRU349" s="44"/>
+      <c r="JRV349" s="44"/>
+      <c r="JRW349" s="44"/>
+      <c r="JRX349" s="44"/>
+      <c r="JRY349" s="44"/>
+      <c r="JRZ349" s="44"/>
+      <c r="JSA349" s="44"/>
+      <c r="JSB349" s="44"/>
+      <c r="JSC349" s="44"/>
+      <c r="JSD349" s="44"/>
+      <c r="JSE349" s="44"/>
+      <c r="JSF349" s="44"/>
+      <c r="JSG349" s="44"/>
+      <c r="JSH349" s="44"/>
+      <c r="JSI349" s="44"/>
+      <c r="JSJ349" s="44"/>
+      <c r="JSK349" s="44"/>
+      <c r="JSL349" s="44"/>
+      <c r="JSM349" s="44"/>
+      <c r="JSN349" s="44"/>
+      <c r="JSO349" s="44"/>
+      <c r="JSP349" s="44"/>
+      <c r="JSQ349" s="44"/>
+      <c r="JSR349" s="44"/>
+      <c r="JSS349" s="44"/>
+      <c r="JST349" s="44"/>
+      <c r="JSU349" s="44"/>
+      <c r="JSV349" s="44"/>
+      <c r="JSW349" s="44"/>
+      <c r="JSX349" s="44"/>
+      <c r="JSY349" s="44"/>
+      <c r="JSZ349" s="44"/>
+      <c r="JTA349" s="44"/>
+      <c r="JTB349" s="44"/>
+      <c r="JTC349" s="44"/>
+      <c r="JTD349" s="44"/>
+      <c r="JTE349" s="44"/>
+      <c r="JTF349" s="44"/>
+      <c r="JTG349" s="44"/>
+      <c r="JTH349" s="44"/>
+      <c r="JTI349" s="44"/>
+      <c r="JTJ349" s="44"/>
+      <c r="JTK349" s="44"/>
+      <c r="JTL349" s="44"/>
+      <c r="JTM349" s="44"/>
+      <c r="JTN349" s="44"/>
+      <c r="JTO349" s="44"/>
+      <c r="JTP349" s="44"/>
+      <c r="JTQ349" s="44"/>
+      <c r="JTR349" s="44"/>
+      <c r="JTS349" s="44"/>
+      <c r="JTT349" s="44"/>
+      <c r="JTU349" s="44"/>
+      <c r="JTV349" s="44"/>
+      <c r="JTW349" s="44"/>
+      <c r="JTX349" s="44"/>
+      <c r="JTY349" s="44"/>
+      <c r="JTZ349" s="44"/>
+      <c r="JUA349" s="44"/>
+      <c r="JUB349" s="44"/>
+      <c r="JUC349" s="44"/>
+      <c r="JUD349" s="44"/>
+      <c r="JUE349" s="44"/>
+      <c r="JUF349" s="44"/>
+      <c r="JUG349" s="44"/>
+      <c r="JUH349" s="44"/>
+      <c r="JUI349" s="44"/>
+      <c r="JUJ349" s="44"/>
+      <c r="JUK349" s="44"/>
+      <c r="JUL349" s="44"/>
+      <c r="JUM349" s="44"/>
+      <c r="JUN349" s="44"/>
+      <c r="JUO349" s="44"/>
+      <c r="JUP349" s="44"/>
+      <c r="JUQ349" s="44"/>
+      <c r="JUR349" s="44"/>
+      <c r="JUS349" s="44"/>
+      <c r="JUT349" s="44"/>
+      <c r="JUU349" s="44"/>
+      <c r="JUV349" s="44"/>
+      <c r="JUW349" s="44"/>
+      <c r="JUX349" s="44"/>
+      <c r="JUY349" s="44"/>
+      <c r="JUZ349" s="44"/>
+      <c r="JVA349" s="44"/>
+      <c r="JVB349" s="44"/>
+      <c r="JVC349" s="44"/>
+      <c r="JVD349" s="44"/>
+      <c r="JVE349" s="44"/>
+      <c r="JVF349" s="44"/>
+      <c r="JVG349" s="44"/>
+      <c r="JVH349" s="44"/>
+      <c r="JVI349" s="44"/>
+      <c r="JVJ349" s="44"/>
+      <c r="JVK349" s="44"/>
+      <c r="JVL349" s="44"/>
+      <c r="JVM349" s="44"/>
+      <c r="JVN349" s="44"/>
+      <c r="JVO349" s="44"/>
+      <c r="JVP349" s="44"/>
+      <c r="JVQ349" s="44"/>
+      <c r="JVR349" s="44"/>
+      <c r="JVS349" s="44"/>
+      <c r="JVT349" s="44"/>
+      <c r="JVU349" s="44"/>
+      <c r="JVV349" s="44"/>
+      <c r="JVW349" s="44"/>
+      <c r="JVX349" s="44"/>
+      <c r="JVY349" s="44"/>
+      <c r="JVZ349" s="44"/>
+      <c r="JWA349" s="44"/>
+      <c r="JWB349" s="44"/>
+      <c r="JWC349" s="44"/>
+      <c r="JWD349" s="44"/>
+      <c r="JWE349" s="44"/>
+      <c r="JWF349" s="44"/>
+      <c r="JWG349" s="44"/>
+      <c r="JWH349" s="44"/>
+      <c r="JWI349" s="44"/>
+      <c r="JWJ349" s="44"/>
+      <c r="JWK349" s="44"/>
+      <c r="JWL349" s="44"/>
+      <c r="JWM349" s="44"/>
+      <c r="JWN349" s="44"/>
+      <c r="JWO349" s="44"/>
+      <c r="JWP349" s="44"/>
+      <c r="JWQ349" s="44"/>
+      <c r="JWR349" s="44"/>
+      <c r="JWS349" s="44"/>
+      <c r="JWT349" s="44"/>
+      <c r="JWU349" s="44"/>
+      <c r="JWV349" s="44"/>
+      <c r="JWW349" s="44"/>
+      <c r="JWX349" s="44"/>
+      <c r="JWY349" s="44"/>
+      <c r="JWZ349" s="44"/>
+      <c r="JXA349" s="44"/>
+      <c r="JXB349" s="44"/>
+      <c r="JXC349" s="44"/>
+      <c r="JXD349" s="44"/>
+      <c r="JXE349" s="44"/>
+      <c r="JXF349" s="44"/>
+      <c r="JXG349" s="44"/>
+      <c r="JXH349" s="44"/>
+      <c r="JXI349" s="44"/>
+      <c r="JXJ349" s="44"/>
+      <c r="JXK349" s="44"/>
+      <c r="JXL349" s="44"/>
+      <c r="JXM349" s="44"/>
+      <c r="JXN349" s="44"/>
+      <c r="JXO349" s="44"/>
+      <c r="JXP349" s="44"/>
+      <c r="JXQ349" s="44"/>
+      <c r="JXR349" s="44"/>
+      <c r="JXS349" s="44"/>
+      <c r="JXT349" s="44"/>
+      <c r="JXU349" s="44"/>
+      <c r="JXV349" s="44"/>
+      <c r="JXW349" s="44"/>
+      <c r="JXX349" s="44"/>
+      <c r="JXY349" s="44"/>
+      <c r="JXZ349" s="44"/>
+      <c r="JYA349" s="44"/>
+      <c r="JYB349" s="44"/>
+      <c r="JYC349" s="44"/>
+      <c r="JYD349" s="44"/>
+      <c r="JYE349" s="44"/>
+      <c r="JYF349" s="44"/>
+      <c r="JYG349" s="44"/>
+      <c r="JYH349" s="44"/>
+      <c r="JYI349" s="44"/>
+      <c r="JYJ349" s="44"/>
+      <c r="JYK349" s="44"/>
+      <c r="JYL349" s="44"/>
+      <c r="JYM349" s="44"/>
+      <c r="JYN349" s="44"/>
+      <c r="JYO349" s="44"/>
+      <c r="JYP349" s="44"/>
+      <c r="JYQ349" s="44"/>
+      <c r="JYR349" s="44"/>
+      <c r="JYS349" s="44"/>
+      <c r="JYT349" s="44"/>
+      <c r="JYU349" s="44"/>
+      <c r="JYV349" s="44"/>
+      <c r="JYW349" s="44"/>
+      <c r="JYX349" s="44"/>
+      <c r="JYY349" s="44"/>
+      <c r="JYZ349" s="44"/>
+      <c r="JZA349" s="44"/>
+      <c r="JZB349" s="44"/>
+      <c r="JZC349" s="44"/>
+      <c r="JZD349" s="44"/>
+      <c r="JZE349" s="44"/>
+      <c r="JZF349" s="44"/>
+      <c r="JZG349" s="44"/>
+      <c r="JZH349" s="44"/>
+      <c r="JZI349" s="44"/>
+      <c r="JZJ349" s="44"/>
+      <c r="JZK349" s="44"/>
+      <c r="JZL349" s="44"/>
+      <c r="JZM349" s="44"/>
+      <c r="JZN349" s="44"/>
+      <c r="JZO349" s="44"/>
+      <c r="JZP349" s="44"/>
+      <c r="JZQ349" s="44"/>
+      <c r="JZR349" s="44"/>
+      <c r="JZS349" s="44"/>
+      <c r="JZT349" s="44"/>
+      <c r="JZU349" s="44"/>
+      <c r="JZV349" s="44"/>
+      <c r="JZW349" s="44"/>
+      <c r="JZX349" s="44"/>
+      <c r="JZY349" s="44"/>
+      <c r="JZZ349" s="44"/>
+      <c r="KAA349" s="44"/>
+      <c r="KAB349" s="44"/>
+      <c r="KAC349" s="44"/>
+      <c r="KAD349" s="44"/>
+      <c r="KAE349" s="44"/>
+      <c r="KAF349" s="44"/>
+      <c r="KAG349" s="44"/>
+      <c r="KAH349" s="44"/>
+      <c r="KAI349" s="44"/>
+      <c r="KAJ349" s="44"/>
+      <c r="KAK349" s="44"/>
+      <c r="KAL349" s="44"/>
+      <c r="KAM349" s="44"/>
+      <c r="KAN349" s="44"/>
+      <c r="KAO349" s="44"/>
+      <c r="KAP349" s="44"/>
+      <c r="KAQ349" s="44"/>
+      <c r="KAR349" s="44"/>
+      <c r="KAS349" s="44"/>
+      <c r="KAT349" s="44"/>
+      <c r="KAU349" s="44"/>
+      <c r="KAV349" s="44"/>
+      <c r="KAW349" s="44"/>
+      <c r="KAX349" s="44"/>
+      <c r="KAY349" s="44"/>
+      <c r="KAZ349" s="44"/>
+      <c r="KBA349" s="44"/>
+      <c r="KBB349" s="44"/>
+      <c r="KBC349" s="44"/>
+      <c r="KBD349" s="44"/>
+      <c r="KBE349" s="44"/>
+      <c r="KBF349" s="44"/>
+      <c r="KBG349" s="44"/>
+      <c r="KBH349" s="44"/>
+      <c r="KBI349" s="44"/>
+      <c r="KBJ349" s="44"/>
+      <c r="KBK349" s="44"/>
+      <c r="KBL349" s="44"/>
+      <c r="KBM349" s="44"/>
+      <c r="KBN349" s="44"/>
+      <c r="KBO349" s="44"/>
+      <c r="KBP349" s="44"/>
+      <c r="KBQ349" s="44"/>
+      <c r="KBR349" s="44"/>
+      <c r="KBS349" s="44"/>
+      <c r="KBT349" s="44"/>
+      <c r="KBU349" s="44"/>
+      <c r="KBV349" s="44"/>
+      <c r="KBW349" s="44"/>
+      <c r="KBX349" s="44"/>
+      <c r="KBY349" s="44"/>
+      <c r="KBZ349" s="44"/>
+      <c r="KCA349" s="44"/>
+      <c r="KCB349" s="44"/>
+      <c r="KCC349" s="44"/>
+      <c r="KCD349" s="44"/>
+      <c r="KCE349" s="44"/>
+      <c r="KCF349" s="44"/>
+      <c r="KCG349" s="44"/>
+      <c r="KCH349" s="44"/>
+      <c r="KCI349" s="44"/>
+      <c r="KCJ349" s="44"/>
+      <c r="KCK349" s="44"/>
+      <c r="KCL349" s="44"/>
+      <c r="KCM349" s="44"/>
+      <c r="KCN349" s="44"/>
+      <c r="KCO349" s="44"/>
+      <c r="KCP349" s="44"/>
+      <c r="KCQ349" s="44"/>
+      <c r="KCR349" s="44"/>
+      <c r="KCS349" s="44"/>
+      <c r="KCT349" s="44"/>
+      <c r="KCU349" s="44"/>
+      <c r="KCV349" s="44"/>
+      <c r="KCW349" s="44"/>
+      <c r="KCX349" s="44"/>
+      <c r="KCY349" s="44"/>
+      <c r="KCZ349" s="44"/>
+      <c r="KDA349" s="44"/>
+      <c r="KDB349" s="44"/>
+      <c r="KDC349" s="44"/>
+      <c r="KDD349" s="44"/>
+      <c r="KDE349" s="44"/>
+      <c r="KDF349" s="44"/>
+      <c r="KDG349" s="44"/>
+      <c r="KDH349" s="44"/>
+      <c r="KDI349" s="44"/>
+      <c r="KDJ349" s="44"/>
+      <c r="KDK349" s="44"/>
+      <c r="KDL349" s="44"/>
+      <c r="KDM349" s="44"/>
+      <c r="KDN349" s="44"/>
+      <c r="KDO349" s="44"/>
+      <c r="KDP349" s="44"/>
+      <c r="KDQ349" s="44"/>
+      <c r="KDR349" s="44"/>
+      <c r="KDS349" s="44"/>
+      <c r="KDT349" s="44"/>
+      <c r="KDU349" s="44"/>
+      <c r="KDV349" s="44"/>
+      <c r="KDW349" s="44"/>
+      <c r="KDX349" s="44"/>
+      <c r="KDY349" s="44"/>
+      <c r="KDZ349" s="44"/>
+      <c r="KEA349" s="44"/>
+      <c r="KEB349" s="44"/>
+      <c r="KEC349" s="44"/>
+      <c r="KED349" s="44"/>
+      <c r="KEE349" s="44"/>
+      <c r="KEF349" s="44"/>
+      <c r="KEG349" s="44"/>
+      <c r="KEH349" s="44"/>
+      <c r="KEI349" s="44"/>
+      <c r="KEJ349" s="44"/>
+      <c r="KEK349" s="44"/>
+      <c r="KEL349" s="44"/>
+      <c r="KEM349" s="44"/>
+      <c r="KEN349" s="44"/>
+      <c r="KEO349" s="44"/>
+      <c r="KEP349" s="44"/>
+      <c r="KEQ349" s="44"/>
+      <c r="KER349" s="44"/>
+      <c r="KES349" s="44"/>
+      <c r="KET349" s="44"/>
+      <c r="KEU349" s="44"/>
+      <c r="KEV349" s="44"/>
+      <c r="KEW349" s="44"/>
+      <c r="KEX349" s="44"/>
+      <c r="KEY349" s="44"/>
+      <c r="KEZ349" s="44"/>
+      <c r="KFA349" s="44"/>
+      <c r="KFB349" s="44"/>
+      <c r="KFC349" s="44"/>
+      <c r="KFD349" s="44"/>
+      <c r="KFE349" s="44"/>
+      <c r="KFF349" s="44"/>
+      <c r="KFG349" s="44"/>
+      <c r="KFH349" s="44"/>
+      <c r="KFI349" s="44"/>
+      <c r="KFJ349" s="44"/>
+      <c r="KFK349" s="44"/>
+      <c r="KFL349" s="44"/>
+      <c r="KFM349" s="44"/>
+      <c r="KFN349" s="44"/>
+      <c r="KFO349" s="44"/>
+      <c r="KFP349" s="44"/>
+      <c r="KFQ349" s="44"/>
+      <c r="KFR349" s="44"/>
+      <c r="KFS349" s="44"/>
+      <c r="KFT349" s="44"/>
+      <c r="KFU349" s="44"/>
+      <c r="KFV349" s="44"/>
+      <c r="KFW349" s="44"/>
+      <c r="KFX349" s="44"/>
+      <c r="KFY349" s="44"/>
+      <c r="KFZ349" s="44"/>
+      <c r="KGA349" s="44"/>
+      <c r="KGB349" s="44"/>
+      <c r="KGC349" s="44"/>
+      <c r="KGD349" s="44"/>
+      <c r="KGE349" s="44"/>
+      <c r="KGF349" s="44"/>
+      <c r="KGG349" s="44"/>
+      <c r="KGH349" s="44"/>
+      <c r="KGI349" s="44"/>
+      <c r="KGJ349" s="44"/>
+      <c r="KGK349" s="44"/>
+      <c r="KGL349" s="44"/>
+      <c r="KGM349" s="44"/>
+      <c r="KGN349" s="44"/>
+      <c r="KGO349" s="44"/>
+      <c r="KGP349" s="44"/>
+      <c r="KGQ349" s="44"/>
+      <c r="KGR349" s="44"/>
+      <c r="KGS349" s="44"/>
+      <c r="KGT349" s="44"/>
+      <c r="KGU349" s="44"/>
+      <c r="KGV349" s="44"/>
+      <c r="KGW349" s="44"/>
+      <c r="KGX349" s="44"/>
+      <c r="KGY349" s="44"/>
+      <c r="KGZ349" s="44"/>
+      <c r="KHA349" s="44"/>
+      <c r="KHB349" s="44"/>
+      <c r="KHC349" s="44"/>
+      <c r="KHD349" s="44"/>
+      <c r="KHE349" s="44"/>
+      <c r="KHF349" s="44"/>
+      <c r="KHG349" s="44"/>
+      <c r="KHH349" s="44"/>
+      <c r="KHI349" s="44"/>
+      <c r="KHJ349" s="44"/>
+      <c r="KHK349" s="44"/>
+      <c r="KHL349" s="44"/>
+      <c r="KHM349" s="44"/>
+      <c r="KHN349" s="44"/>
+      <c r="KHO349" s="44"/>
+      <c r="KHP349" s="44"/>
+      <c r="KHQ349" s="44"/>
+      <c r="KHR349" s="44"/>
+      <c r="KHS349" s="44"/>
+      <c r="KHT349" s="44"/>
+      <c r="KHU349" s="44"/>
+      <c r="KHV349" s="44"/>
+      <c r="KHW349" s="44"/>
+      <c r="KHX349" s="44"/>
+      <c r="KHY349" s="44"/>
+      <c r="KHZ349" s="44"/>
+      <c r="KIA349" s="44"/>
+      <c r="KIB349" s="44"/>
+      <c r="KIC349" s="44"/>
+      <c r="KID349" s="44"/>
+      <c r="KIE349" s="44"/>
+      <c r="KIF349" s="44"/>
+      <c r="KIG349" s="44"/>
+      <c r="KIH349" s="44"/>
+      <c r="KII349" s="44"/>
+      <c r="KIJ349" s="44"/>
+      <c r="KIK349" s="44"/>
+      <c r="KIL349" s="44"/>
+      <c r="KIM349" s="44"/>
+      <c r="KIN349" s="44"/>
+      <c r="KIO349" s="44"/>
+      <c r="KIP349" s="44"/>
+      <c r="KIQ349" s="44"/>
+      <c r="KIR349" s="44"/>
+      <c r="KIS349" s="44"/>
+      <c r="KIT349" s="44"/>
+      <c r="KIU349" s="44"/>
+      <c r="KIV349" s="44"/>
+      <c r="KIW349" s="44"/>
+      <c r="KIX349" s="44"/>
+      <c r="KIY349" s="44"/>
+      <c r="KIZ349" s="44"/>
+      <c r="KJA349" s="44"/>
+      <c r="KJB349" s="44"/>
+      <c r="KJC349" s="44"/>
+      <c r="KJD349" s="44"/>
+      <c r="KJE349" s="44"/>
+      <c r="KJF349" s="44"/>
+      <c r="KJG349" s="44"/>
+      <c r="KJH349" s="44"/>
+      <c r="KJI349" s="44"/>
+      <c r="KJJ349" s="44"/>
+      <c r="KJK349" s="44"/>
+      <c r="KJL349" s="44"/>
+      <c r="KJM349" s="44"/>
+      <c r="KJN349" s="44"/>
+      <c r="KJO349" s="44"/>
+      <c r="KJP349" s="44"/>
+      <c r="KJQ349" s="44"/>
+      <c r="KJR349" s="44"/>
+      <c r="KJS349" s="44"/>
+      <c r="KJT349" s="44"/>
+      <c r="KJU349" s="44"/>
+      <c r="KJV349" s="44"/>
+      <c r="KJW349" s="44"/>
+      <c r="KJX349" s="44"/>
+      <c r="KJY349" s="44"/>
+      <c r="KJZ349" s="44"/>
+      <c r="KKA349" s="44"/>
+      <c r="KKB349" s="44"/>
+      <c r="KKC349" s="44"/>
+      <c r="KKD349" s="44"/>
+      <c r="KKE349" s="44"/>
+      <c r="KKF349" s="44"/>
+      <c r="KKG349" s="44"/>
+      <c r="KKH349" s="44"/>
+      <c r="KKI349" s="44"/>
+      <c r="KKJ349" s="44"/>
+      <c r="KKK349" s="44"/>
+      <c r="KKL349" s="44"/>
+      <c r="KKM349" s="44"/>
+      <c r="KKN349" s="44"/>
+      <c r="KKO349" s="44"/>
+      <c r="KKP349" s="44"/>
+      <c r="KKQ349" s="44"/>
+      <c r="KKR349" s="44"/>
+      <c r="KKS349" s="44"/>
+      <c r="KKT349" s="44"/>
+      <c r="KKU349" s="44"/>
+      <c r="KKV349" s="44"/>
+      <c r="KKW349" s="44"/>
+      <c r="KKX349" s="44"/>
+      <c r="KKY349" s="44"/>
+      <c r="KKZ349" s="44"/>
+      <c r="KLA349" s="44"/>
+      <c r="KLB349" s="44"/>
+      <c r="KLC349" s="44"/>
+      <c r="KLD349" s="44"/>
+      <c r="KLE349" s="44"/>
+      <c r="KLF349" s="44"/>
+      <c r="KLG349" s="44"/>
+      <c r="KLH349" s="44"/>
+      <c r="KLI349" s="44"/>
+      <c r="KLJ349" s="44"/>
+      <c r="KLK349" s="44"/>
+      <c r="KLL349" s="44"/>
+      <c r="KLM349" s="44"/>
+      <c r="KLN349" s="44"/>
+      <c r="KLO349" s="44"/>
+      <c r="KLP349" s="44"/>
+      <c r="KLQ349" s="44"/>
+      <c r="KLR349" s="44"/>
+      <c r="KLS349" s="44"/>
+      <c r="KLT349" s="44"/>
+      <c r="KLU349" s="44"/>
+      <c r="KLV349" s="44"/>
+      <c r="KLW349" s="44"/>
+      <c r="KLX349" s="44"/>
+      <c r="KLY349" s="44"/>
+      <c r="KLZ349" s="44"/>
+      <c r="KMA349" s="44"/>
+      <c r="KMB349" s="44"/>
+      <c r="KMC349" s="44"/>
+      <c r="KMD349" s="44"/>
+      <c r="KME349" s="44"/>
+      <c r="KMF349" s="44"/>
+      <c r="KMG349" s="44"/>
+      <c r="KMH349" s="44"/>
+      <c r="KMI349" s="44"/>
+      <c r="KMJ349" s="44"/>
+      <c r="KMK349" s="44"/>
+      <c r="KML349" s="44"/>
+      <c r="KMM349" s="44"/>
+      <c r="KMN349" s="44"/>
+      <c r="KMO349" s="44"/>
+      <c r="KMP349" s="44"/>
+      <c r="KMQ349" s="44"/>
+      <c r="KMR349" s="44"/>
+      <c r="KMS349" s="44"/>
+      <c r="KMT349" s="44"/>
+      <c r="KMU349" s="44"/>
+      <c r="KMV349" s="44"/>
+      <c r="KMW349" s="44"/>
+      <c r="KMX349" s="44"/>
+      <c r="KMY349" s="44"/>
+      <c r="KMZ349" s="44"/>
+      <c r="KNA349" s="44"/>
+      <c r="KNB349" s="44"/>
+      <c r="KNC349" s="44"/>
+      <c r="KND349" s="44"/>
+      <c r="KNE349" s="44"/>
+      <c r="KNF349" s="44"/>
+      <c r="KNG349" s="44"/>
+      <c r="KNH349" s="44"/>
+      <c r="KNI349" s="44"/>
+      <c r="KNJ349" s="44"/>
+      <c r="KNK349" s="44"/>
+      <c r="KNL349" s="44"/>
+      <c r="KNM349" s="44"/>
+      <c r="KNN349" s="44"/>
+      <c r="KNO349" s="44"/>
+      <c r="KNP349" s="44"/>
+      <c r="KNQ349" s="44"/>
+      <c r="KNR349" s="44"/>
+      <c r="KNS349" s="44"/>
+      <c r="KNT349" s="44"/>
+      <c r="KNU349" s="44"/>
+      <c r="KNV349" s="44"/>
+      <c r="KNW349" s="44"/>
+      <c r="KNX349" s="44"/>
+      <c r="KNY349" s="44"/>
+      <c r="KNZ349" s="44"/>
+      <c r="KOA349" s="44"/>
+      <c r="KOB349" s="44"/>
+      <c r="KOC349" s="44"/>
+      <c r="KOD349" s="44"/>
+      <c r="KOE349" s="44"/>
+      <c r="KOF349" s="44"/>
+      <c r="KOG349" s="44"/>
+      <c r="KOH349" s="44"/>
+      <c r="KOI349" s="44"/>
+      <c r="KOJ349" s="44"/>
+      <c r="KOK349" s="44"/>
+      <c r="KOL349" s="44"/>
+      <c r="KOM349" s="44"/>
+      <c r="KON349" s="44"/>
+      <c r="KOO349" s="44"/>
+      <c r="KOP349" s="44"/>
+      <c r="KOQ349" s="44"/>
+      <c r="KOR349" s="44"/>
+      <c r="KOS349" s="44"/>
+      <c r="KOT349" s="44"/>
+      <c r="KOU349" s="44"/>
+      <c r="KOV349" s="44"/>
+      <c r="KOW349" s="44"/>
+      <c r="KOX349" s="44"/>
+      <c r="KOY349" s="44"/>
+      <c r="KOZ349" s="44"/>
+      <c r="KPA349" s="44"/>
+      <c r="KPB349" s="44"/>
+      <c r="KPC349" s="44"/>
+      <c r="KPD349" s="44"/>
+      <c r="KPE349" s="44"/>
+      <c r="KPF349" s="44"/>
+      <c r="KPG349" s="44"/>
+      <c r="KPH349" s="44"/>
+      <c r="KPI349" s="44"/>
+      <c r="KPJ349" s="44"/>
+      <c r="KPK349" s="44"/>
+      <c r="KPL349" s="44"/>
+      <c r="KPM349" s="44"/>
+      <c r="KPN349" s="44"/>
+      <c r="KPO349" s="44"/>
+      <c r="KPP349" s="44"/>
+      <c r="KPQ349" s="44"/>
+      <c r="KPR349" s="44"/>
+      <c r="KPS349" s="44"/>
+      <c r="KPT349" s="44"/>
+      <c r="KPU349" s="44"/>
+      <c r="KPV349" s="44"/>
+      <c r="KPW349" s="44"/>
+      <c r="KPX349" s="44"/>
+      <c r="KPY349" s="44"/>
+      <c r="KPZ349" s="44"/>
+      <c r="KQA349" s="44"/>
+      <c r="KQB349" s="44"/>
+      <c r="KQC349" s="44"/>
+      <c r="KQD349" s="44"/>
+      <c r="KQE349" s="44"/>
+      <c r="KQF349" s="44"/>
+      <c r="KQG349" s="44"/>
+      <c r="KQH349" s="44"/>
+      <c r="KQI349" s="44"/>
+      <c r="KQJ349" s="44"/>
+      <c r="KQK349" s="44"/>
+      <c r="KQL349" s="44"/>
+      <c r="KQM349" s="44"/>
+      <c r="KQN349" s="44"/>
+      <c r="KQO349" s="44"/>
+      <c r="KQP349" s="44"/>
+      <c r="KQQ349" s="44"/>
+      <c r="KQR349" s="44"/>
+      <c r="KQS349" s="44"/>
+      <c r="KQT349" s="44"/>
+      <c r="KQU349" s="44"/>
+      <c r="KQV349" s="44"/>
+      <c r="KQW349" s="44"/>
+      <c r="KQX349" s="44"/>
+      <c r="KQY349" s="44"/>
+      <c r="KQZ349" s="44"/>
+      <c r="KRA349" s="44"/>
+      <c r="KRB349" s="44"/>
+      <c r="KRC349" s="44"/>
+      <c r="KRD349" s="44"/>
+      <c r="KRE349" s="44"/>
+      <c r="KRF349" s="44"/>
+      <c r="KRG349" s="44"/>
+      <c r="KRH349" s="44"/>
+      <c r="KRI349" s="44"/>
+      <c r="KRJ349" s="44"/>
+      <c r="KRK349" s="44"/>
+      <c r="KRL349" s="44"/>
+      <c r="KRM349" s="44"/>
+      <c r="KRN349" s="44"/>
+      <c r="KRO349" s="44"/>
+      <c r="KRP349" s="44"/>
+      <c r="KRQ349" s="44"/>
+      <c r="KRR349" s="44"/>
+      <c r="KRS349" s="44"/>
+      <c r="KRT349" s="44"/>
+      <c r="KRU349" s="44"/>
+      <c r="KRV349" s="44"/>
+      <c r="KRW349" s="44"/>
+      <c r="KRX349" s="44"/>
+      <c r="KRY349" s="44"/>
+      <c r="KRZ349" s="44"/>
+      <c r="KSA349" s="44"/>
+      <c r="KSB349" s="44"/>
+      <c r="KSC349" s="44"/>
+      <c r="KSD349" s="44"/>
+      <c r="KSE349" s="44"/>
+      <c r="KSF349" s="44"/>
+      <c r="KSG349" s="44"/>
+      <c r="KSH349" s="44"/>
+      <c r="KSI349" s="44"/>
+      <c r="KSJ349" s="44"/>
+      <c r="KSK349" s="44"/>
+      <c r="KSL349" s="44"/>
+      <c r="KSM349" s="44"/>
+      <c r="KSN349" s="44"/>
+      <c r="KSO349" s="44"/>
+      <c r="KSP349" s="44"/>
+      <c r="KSQ349" s="44"/>
+      <c r="KSR349" s="44"/>
+      <c r="KSS349" s="44"/>
+      <c r="KST349" s="44"/>
+      <c r="KSU349" s="44"/>
+      <c r="KSV349" s="44"/>
+      <c r="KSW349" s="44"/>
+      <c r="KSX349" s="44"/>
+      <c r="KSY349" s="44"/>
+      <c r="KSZ349" s="44"/>
+      <c r="KTA349" s="44"/>
+      <c r="KTB349" s="44"/>
+      <c r="KTC349" s="44"/>
+      <c r="KTD349" s="44"/>
+      <c r="KTE349" s="44"/>
+      <c r="KTF349" s="44"/>
+      <c r="KTG349" s="44"/>
+      <c r="KTH349" s="44"/>
+      <c r="KTI349" s="44"/>
+      <c r="KTJ349" s="44"/>
+      <c r="KTK349" s="44"/>
+      <c r="KTL349" s="44"/>
+      <c r="KTM349" s="44"/>
+      <c r="KTN349" s="44"/>
+      <c r="KTO349" s="44"/>
+      <c r="KTP349" s="44"/>
+      <c r="KTQ349" s="44"/>
+      <c r="KTR349" s="44"/>
+      <c r="KTS349" s="44"/>
+      <c r="KTT349" s="44"/>
+      <c r="KTU349" s="44"/>
+      <c r="KTV349" s="44"/>
+      <c r="KTW349" s="44"/>
+      <c r="KTX349" s="44"/>
+      <c r="KTY349" s="44"/>
+      <c r="KTZ349" s="44"/>
+      <c r="KUA349" s="44"/>
+      <c r="KUB349" s="44"/>
+      <c r="KUC349" s="44"/>
+      <c r="KUD349" s="44"/>
+      <c r="KUE349" s="44"/>
+      <c r="KUF349" s="44"/>
+      <c r="KUG349" s="44"/>
+      <c r="KUH349" s="44"/>
+      <c r="KUI349" s="44"/>
+      <c r="KUJ349" s="44"/>
+      <c r="KUK349" s="44"/>
+      <c r="KUL349" s="44"/>
+      <c r="KUM349" s="44"/>
+      <c r="KUN349" s="44"/>
+      <c r="KUO349" s="44"/>
+      <c r="KUP349" s="44"/>
+      <c r="KUQ349" s="44"/>
+      <c r="KUR349" s="44"/>
+      <c r="KUS349" s="44"/>
+      <c r="KUT349" s="44"/>
+      <c r="KUU349" s="44"/>
+      <c r="KUV349" s="44"/>
+      <c r="KUW349" s="44"/>
+      <c r="KUX349" s="44"/>
+      <c r="KUY349" s="44"/>
+      <c r="KUZ349" s="44"/>
+      <c r="KVA349" s="44"/>
+      <c r="KVB349" s="44"/>
+      <c r="KVC349" s="44"/>
+      <c r="KVD349" s="44"/>
+      <c r="KVE349" s="44"/>
+      <c r="KVF349" s="44"/>
+      <c r="KVG349" s="44"/>
+      <c r="KVH349" s="44"/>
+      <c r="KVI349" s="44"/>
+      <c r="KVJ349" s="44"/>
+      <c r="KVK349" s="44"/>
+      <c r="KVL349" s="44"/>
+      <c r="KVM349" s="44"/>
+      <c r="KVN349" s="44"/>
+      <c r="KVO349" s="44"/>
+      <c r="KVP349" s="44"/>
+      <c r="KVQ349" s="44"/>
+      <c r="KVR349" s="44"/>
+      <c r="KVS349" s="44"/>
+      <c r="KVT349" s="44"/>
+      <c r="KVU349" s="44"/>
+      <c r="KVV349" s="44"/>
+      <c r="KVW349" s="44"/>
+      <c r="KVX349" s="44"/>
+      <c r="KVY349" s="44"/>
+      <c r="KVZ349" s="44"/>
+      <c r="KWA349" s="44"/>
+      <c r="KWB349" s="44"/>
+      <c r="KWC349" s="44"/>
+      <c r="KWD349" s="44"/>
+      <c r="KWE349" s="44"/>
+      <c r="KWF349" s="44"/>
+      <c r="KWG349" s="44"/>
+      <c r="KWH349" s="44"/>
+      <c r="KWI349" s="44"/>
+      <c r="KWJ349" s="44"/>
+      <c r="KWK349" s="44"/>
+      <c r="KWL349" s="44"/>
+      <c r="KWM349" s="44"/>
+      <c r="KWN349" s="44"/>
+      <c r="KWO349" s="44"/>
+      <c r="KWP349" s="44"/>
+      <c r="KWQ349" s="44"/>
+      <c r="KWR349" s="44"/>
+      <c r="KWS349" s="44"/>
+      <c r="KWT349" s="44"/>
+      <c r="KWU349" s="44"/>
+      <c r="KWV349" s="44"/>
+      <c r="KWW349" s="44"/>
+      <c r="KWX349" s="44"/>
+      <c r="KWY349" s="44"/>
+      <c r="KWZ349" s="44"/>
+      <c r="KXA349" s="44"/>
+      <c r="KXB349" s="44"/>
+      <c r="KXC349" s="44"/>
+      <c r="KXD349" s="44"/>
+      <c r="KXE349" s="44"/>
+      <c r="KXF349" s="44"/>
+      <c r="KXG349" s="44"/>
+      <c r="KXH349" s="44"/>
+      <c r="KXI349" s="44"/>
+      <c r="KXJ349" s="44"/>
+      <c r="KXK349" s="44"/>
+      <c r="KXL349" s="44"/>
+      <c r="KXM349" s="44"/>
+      <c r="KXN349" s="44"/>
+      <c r="KXO349" s="44"/>
+      <c r="KXP349" s="44"/>
+      <c r="KXQ349" s="44"/>
+      <c r="KXR349" s="44"/>
+      <c r="KXS349" s="44"/>
+      <c r="KXT349" s="44"/>
+      <c r="KXU349" s="44"/>
+      <c r="KXV349" s="44"/>
+      <c r="KXW349" s="44"/>
+      <c r="KXX349" s="44"/>
+      <c r="KXY349" s="44"/>
+      <c r="KXZ349" s="44"/>
+      <c r="KYA349" s="44"/>
+      <c r="KYB349" s="44"/>
+      <c r="KYC349" s="44"/>
+      <c r="KYD349" s="44"/>
+      <c r="KYE349" s="44"/>
+      <c r="KYF349" s="44"/>
+      <c r="KYG349" s="44"/>
+      <c r="KYH349" s="44"/>
+      <c r="KYI349" s="44"/>
+      <c r="KYJ349" s="44"/>
+      <c r="KYK349" s="44"/>
+      <c r="KYL349" s="44"/>
+      <c r="KYM349" s="44"/>
+      <c r="KYN349" s="44"/>
+      <c r="KYO349" s="44"/>
+      <c r="KYP349" s="44"/>
+      <c r="KYQ349" s="44"/>
+      <c r="KYR349" s="44"/>
+      <c r="KYS349" s="44"/>
+      <c r="KYT349" s="44"/>
+      <c r="KYU349" s="44"/>
+      <c r="KYV349" s="44"/>
+      <c r="KYW349" s="44"/>
+      <c r="KYX349" s="44"/>
+      <c r="KYY349" s="44"/>
+      <c r="KYZ349" s="44"/>
+      <c r="KZA349" s="44"/>
+      <c r="KZB349" s="44"/>
+      <c r="KZC349" s="44"/>
+      <c r="KZD349" s="44"/>
+      <c r="KZE349" s="44"/>
+      <c r="KZF349" s="44"/>
+      <c r="KZG349" s="44"/>
+      <c r="KZH349" s="44"/>
+      <c r="KZI349" s="44"/>
+      <c r="KZJ349" s="44"/>
+      <c r="KZK349" s="44"/>
+      <c r="KZL349" s="44"/>
+      <c r="KZM349" s="44"/>
+      <c r="KZN349" s="44"/>
+      <c r="KZO349" s="44"/>
+      <c r="KZP349" s="44"/>
+      <c r="KZQ349" s="44"/>
+      <c r="KZR349" s="44"/>
+      <c r="KZS349" s="44"/>
+      <c r="KZT349" s="44"/>
+      <c r="KZU349" s="44"/>
+      <c r="KZV349" s="44"/>
+      <c r="KZW349" s="44"/>
+      <c r="KZX349" s="44"/>
+      <c r="KZY349" s="44"/>
+      <c r="KZZ349" s="44"/>
+      <c r="LAA349" s="44"/>
+      <c r="LAB349" s="44"/>
+      <c r="LAC349" s="44"/>
+      <c r="LAD349" s="44"/>
+      <c r="LAE349" s="44"/>
+      <c r="LAF349" s="44"/>
+      <c r="LAG349" s="44"/>
+      <c r="LAH349" s="44"/>
+      <c r="LAI349" s="44"/>
+      <c r="LAJ349" s="44"/>
+      <c r="LAK349" s="44"/>
+      <c r="LAL349" s="44"/>
+      <c r="LAM349" s="44"/>
+      <c r="LAN349" s="44"/>
+      <c r="LAO349" s="44"/>
+      <c r="LAP349" s="44"/>
+      <c r="LAQ349" s="44"/>
+      <c r="LAR349" s="44"/>
+      <c r="LAS349" s="44"/>
+      <c r="LAT349" s="44"/>
+      <c r="LAU349" s="44"/>
+      <c r="LAV349" s="44"/>
+      <c r="LAW349" s="44"/>
+      <c r="LAX349" s="44"/>
+      <c r="LAY349" s="44"/>
+      <c r="LAZ349" s="44"/>
+      <c r="LBA349" s="44"/>
+      <c r="LBB349" s="44"/>
+      <c r="LBC349" s="44"/>
+      <c r="LBD349" s="44"/>
+      <c r="LBE349" s="44"/>
+      <c r="LBF349" s="44"/>
+      <c r="LBG349" s="44"/>
+      <c r="LBH349" s="44"/>
+      <c r="LBI349" s="44"/>
+      <c r="LBJ349" s="44"/>
+      <c r="LBK349" s="44"/>
+      <c r="LBL349" s="44"/>
+      <c r="LBM349" s="44"/>
+      <c r="LBN349" s="44"/>
+      <c r="LBO349" s="44"/>
+      <c r="LBP349" s="44"/>
+      <c r="LBQ349" s="44"/>
+      <c r="LBR349" s="44"/>
+      <c r="LBS349" s="44"/>
+      <c r="LBT349" s="44"/>
+      <c r="LBU349" s="44"/>
+      <c r="LBV349" s="44"/>
+      <c r="LBW349" s="44"/>
+      <c r="LBX349" s="44"/>
+      <c r="LBY349" s="44"/>
+      <c r="LBZ349" s="44"/>
+      <c r="LCA349" s="44"/>
+      <c r="LCB349" s="44"/>
+      <c r="LCC349" s="44"/>
+      <c r="LCD349" s="44"/>
+      <c r="LCE349" s="44"/>
+      <c r="LCF349" s="44"/>
+      <c r="LCG349" s="44"/>
+      <c r="LCH349" s="44"/>
+      <c r="LCI349" s="44"/>
+      <c r="LCJ349" s="44"/>
+      <c r="LCK349" s="44"/>
+      <c r="LCL349" s="44"/>
+      <c r="LCM349" s="44"/>
+      <c r="LCN349" s="44"/>
+      <c r="LCO349" s="44"/>
+      <c r="LCP349" s="44"/>
+      <c r="LCQ349" s="44"/>
+      <c r="LCR349" s="44"/>
+      <c r="LCS349" s="44"/>
+      <c r="LCT349" s="44"/>
+      <c r="LCU349" s="44"/>
+      <c r="LCV349" s="44"/>
+      <c r="LCW349" s="44"/>
+      <c r="LCX349" s="44"/>
+      <c r="LCY349" s="44"/>
+      <c r="LCZ349" s="44"/>
+      <c r="LDA349" s="44"/>
+      <c r="LDB349" s="44"/>
+      <c r="LDC349" s="44"/>
+      <c r="LDD349" s="44"/>
+      <c r="LDE349" s="44"/>
+      <c r="LDF349" s="44"/>
+      <c r="LDG349" s="44"/>
+      <c r="LDH349" s="44"/>
+      <c r="LDI349" s="44"/>
+      <c r="LDJ349" s="44"/>
+      <c r="LDK349" s="44"/>
+      <c r="LDL349" s="44"/>
+      <c r="LDM349" s="44"/>
+      <c r="LDN349" s="44"/>
+      <c r="LDO349" s="44"/>
+      <c r="LDP349" s="44"/>
+      <c r="LDQ349" s="44"/>
+      <c r="LDR349" s="44"/>
+      <c r="LDS349" s="44"/>
+      <c r="LDT349" s="44"/>
+      <c r="LDU349" s="44"/>
+      <c r="LDV349" s="44"/>
+      <c r="LDW349" s="44"/>
+      <c r="LDX349" s="44"/>
+      <c r="LDY349" s="44"/>
+      <c r="LDZ349" s="44"/>
+      <c r="LEA349" s="44"/>
+      <c r="LEB349" s="44"/>
+      <c r="LEC349" s="44"/>
+      <c r="LED349" s="44"/>
+      <c r="LEE349" s="44"/>
+      <c r="LEF349" s="44"/>
+      <c r="LEG349" s="44"/>
+      <c r="LEH349" s="44"/>
+      <c r="LEI349" s="44"/>
+      <c r="LEJ349" s="44"/>
+      <c r="LEK349" s="44"/>
+      <c r="LEL349" s="44"/>
+      <c r="LEM349" s="44"/>
+      <c r="LEN349" s="44"/>
+      <c r="LEO349" s="44"/>
+      <c r="LEP349" s="44"/>
+      <c r="LEQ349" s="44"/>
+      <c r="LER349" s="44"/>
+      <c r="LES349" s="44"/>
+      <c r="LET349" s="44"/>
+      <c r="LEU349" s="44"/>
+      <c r="LEV349" s="44"/>
+      <c r="LEW349" s="44"/>
+      <c r="LEX349" s="44"/>
+      <c r="LEY349" s="44"/>
+      <c r="LEZ349" s="44"/>
+      <c r="LFA349" s="44"/>
+      <c r="LFB349" s="44"/>
+      <c r="LFC349" s="44"/>
+      <c r="LFD349" s="44"/>
+      <c r="LFE349" s="44"/>
+      <c r="LFF349" s="44"/>
+      <c r="LFG349" s="44"/>
+      <c r="LFH349" s="44"/>
+      <c r="LFI349" s="44"/>
+      <c r="LFJ349" s="44"/>
+      <c r="LFK349" s="44"/>
+      <c r="LFL349" s="44"/>
+      <c r="LFM349" s="44"/>
+      <c r="LFN349" s="44"/>
+      <c r="LFO349" s="44"/>
+      <c r="LFP349" s="44"/>
+      <c r="LFQ349" s="44"/>
+      <c r="LFR349" s="44"/>
+      <c r="LFS349" s="44"/>
+      <c r="LFT349" s="44"/>
+      <c r="LFU349" s="44"/>
+      <c r="LFV349" s="44"/>
+      <c r="LFW349" s="44"/>
+      <c r="LFX349" s="44"/>
+      <c r="LFY349" s="44"/>
+      <c r="LFZ349" s="44"/>
+      <c r="LGA349" s="44"/>
+      <c r="LGB349" s="44"/>
+      <c r="LGC349" s="44"/>
+      <c r="LGD349" s="44"/>
+      <c r="LGE349" s="44"/>
+      <c r="LGF349" s="44"/>
+      <c r="LGG349" s="44"/>
+      <c r="LGH349" s="44"/>
+      <c r="LGI349" s="44"/>
+      <c r="LGJ349" s="44"/>
+      <c r="LGK349" s="44"/>
+      <c r="LGL349" s="44"/>
+      <c r="LGM349" s="44"/>
+      <c r="LGN349" s="44"/>
+      <c r="LGO349" s="44"/>
+      <c r="LGP349" s="44"/>
+      <c r="LGQ349" s="44"/>
+      <c r="LGR349" s="44"/>
+      <c r="LGS349" s="44"/>
+      <c r="LGT349" s="44"/>
+      <c r="LGU349" s="44"/>
+      <c r="LGV349" s="44"/>
+      <c r="LGW349" s="44"/>
+      <c r="LGX349" s="44"/>
+      <c r="LGY349" s="44"/>
+      <c r="LGZ349" s="44"/>
+      <c r="LHA349" s="44"/>
+      <c r="LHB349" s="44"/>
+      <c r="LHC349" s="44"/>
+      <c r="LHD349" s="44"/>
+      <c r="LHE349" s="44"/>
+      <c r="LHF349" s="44"/>
+      <c r="LHG349" s="44"/>
+      <c r="LHH349" s="44"/>
+      <c r="LHI349" s="44"/>
+      <c r="LHJ349" s="44"/>
+      <c r="LHK349" s="44"/>
+      <c r="LHL349" s="44"/>
+      <c r="LHM349" s="44"/>
+      <c r="LHN349" s="44"/>
+      <c r="LHO349" s="44"/>
+      <c r="LHP349" s="44"/>
+      <c r="LHQ349" s="44"/>
+      <c r="LHR349" s="44"/>
+      <c r="LHS349" s="44"/>
+      <c r="LHT349" s="44"/>
+      <c r="LHU349" s="44"/>
+      <c r="LHV349" s="44"/>
+      <c r="LHW349" s="44"/>
+      <c r="LHX349" s="44"/>
+      <c r="LHY349" s="44"/>
+      <c r="LHZ349" s="44"/>
+      <c r="LIA349" s="44"/>
+      <c r="LIB349" s="44"/>
+      <c r="LIC349" s="44"/>
+      <c r="LID349" s="44"/>
+      <c r="LIE349" s="44"/>
+      <c r="LIF349" s="44"/>
+      <c r="LIG349" s="44"/>
+      <c r="LIH349" s="44"/>
+      <c r="LII349" s="44"/>
+      <c r="LIJ349" s="44"/>
+      <c r="LIK349" s="44"/>
+      <c r="LIL349" s="44"/>
+      <c r="LIM349" s="44"/>
+      <c r="LIN349" s="44"/>
+      <c r="LIO349" s="44"/>
+      <c r="LIP349" s="44"/>
+      <c r="LIQ349" s="44"/>
+      <c r="LIR349" s="44"/>
+      <c r="LIS349" s="44"/>
+      <c r="LIT349" s="44"/>
+      <c r="LIU349" s="44"/>
+      <c r="LIV349" s="44"/>
+      <c r="LIW349" s="44"/>
+      <c r="LIX349" s="44"/>
+      <c r="LIY349" s="44"/>
+      <c r="LIZ349" s="44"/>
+      <c r="LJA349" s="44"/>
+      <c r="LJB349" s="44"/>
+      <c r="LJC349" s="44"/>
+      <c r="LJD349" s="44"/>
+      <c r="LJE349" s="44"/>
+      <c r="LJF349" s="44"/>
+      <c r="LJG349" s="44"/>
+      <c r="LJH349" s="44"/>
+      <c r="LJI349" s="44"/>
+      <c r="LJJ349" s="44"/>
+      <c r="LJK349" s="44"/>
+      <c r="LJL349" s="44"/>
+      <c r="LJM349" s="44"/>
+      <c r="LJN349" s="44"/>
+      <c r="LJO349" s="44"/>
+      <c r="LJP349" s="44"/>
+      <c r="LJQ349" s="44"/>
+      <c r="LJR349" s="44"/>
+      <c r="LJS349" s="44"/>
+      <c r="LJT349" s="44"/>
+      <c r="LJU349" s="44"/>
+      <c r="LJV349" s="44"/>
+      <c r="LJW349" s="44"/>
+      <c r="LJX349" s="44"/>
+      <c r="LJY349" s="44"/>
+      <c r="LJZ349" s="44"/>
+      <c r="LKA349" s="44"/>
+      <c r="LKB349" s="44"/>
+      <c r="LKC349" s="44"/>
+      <c r="LKD349" s="44"/>
+      <c r="LKE349" s="44"/>
+      <c r="LKF349" s="44"/>
+      <c r="LKG349" s="44"/>
+      <c r="LKH349" s="44"/>
+      <c r="LKI349" s="44"/>
+      <c r="LKJ349" s="44"/>
+      <c r="LKK349" s="44"/>
+      <c r="LKL349" s="44"/>
+      <c r="LKM349" s="44"/>
+      <c r="LKN349" s="44"/>
+      <c r="LKO349" s="44"/>
+      <c r="LKP349" s="44"/>
+      <c r="LKQ349" s="44"/>
+      <c r="LKR349" s="44"/>
+      <c r="LKS349" s="44"/>
+      <c r="LKT349" s="44"/>
+      <c r="LKU349" s="44"/>
+      <c r="LKV349" s="44"/>
+      <c r="LKW349" s="44"/>
+      <c r="LKX349" s="44"/>
+      <c r="LKY349" s="44"/>
+      <c r="LKZ349" s="44"/>
+      <c r="LLA349" s="44"/>
+      <c r="LLB349" s="44"/>
+      <c r="LLC349" s="44"/>
+      <c r="LLD349" s="44"/>
+      <c r="LLE349" s="44"/>
+      <c r="LLF349" s="44"/>
+      <c r="LLG349" s="44"/>
+      <c r="LLH349" s="44"/>
+      <c r="LLI349" s="44"/>
+      <c r="LLJ349" s="44"/>
+      <c r="LLK349" s="44"/>
+      <c r="LLL349" s="44"/>
+      <c r="LLM349" s="44"/>
+      <c r="LLN349" s="44"/>
+      <c r="LLO349" s="44"/>
+      <c r="LLP349" s="44"/>
+      <c r="LLQ349" s="44"/>
+      <c r="LLR349" s="44"/>
+      <c r="LLS349" s="44"/>
+      <c r="LLT349" s="44"/>
+      <c r="LLU349" s="44"/>
+      <c r="LLV349" s="44"/>
+      <c r="LLW349" s="44"/>
+      <c r="LLX349" s="44"/>
+      <c r="LLY349" s="44"/>
+      <c r="LLZ349" s="44"/>
+      <c r="LMA349" s="44"/>
+      <c r="LMB349" s="44"/>
+      <c r="LMC349" s="44"/>
+      <c r="LMD349" s="44"/>
+      <c r="LME349" s="44"/>
+      <c r="LMF349" s="44"/>
+      <c r="LMG349" s="44"/>
+      <c r="LMH349" s="44"/>
+      <c r="LMI349" s="44"/>
+      <c r="LMJ349" s="44"/>
+      <c r="LMK349" s="44"/>
+      <c r="LML349" s="44"/>
+      <c r="LMM349" s="44"/>
+      <c r="LMN349" s="44"/>
+      <c r="LMO349" s="44"/>
+      <c r="LMP349" s="44"/>
+      <c r="LMQ349" s="44"/>
+      <c r="LMR349" s="44"/>
+      <c r="LMS349" s="44"/>
+      <c r="LMT349" s="44"/>
+      <c r="LMU349" s="44"/>
+      <c r="LMV349" s="44"/>
+      <c r="LMW349" s="44"/>
+      <c r="LMX349" s="44"/>
+      <c r="LMY349" s="44"/>
+      <c r="LMZ349" s="44"/>
+      <c r="LNA349" s="44"/>
+      <c r="LNB349" s="44"/>
+      <c r="LNC349" s="44"/>
+      <c r="LND349" s="44"/>
+      <c r="LNE349" s="44"/>
+      <c r="LNF349" s="44"/>
+      <c r="LNG349" s="44"/>
+      <c r="LNH349" s="44"/>
+      <c r="LNI349" s="44"/>
+      <c r="LNJ349" s="44"/>
+      <c r="LNK349" s="44"/>
+      <c r="LNL349" s="44"/>
+      <c r="LNM349" s="44"/>
+      <c r="LNN349" s="44"/>
+      <c r="LNO349" s="44"/>
+      <c r="LNP349" s="44"/>
+      <c r="LNQ349" s="44"/>
+      <c r="LNR349" s="44"/>
+      <c r="LNS349" s="44"/>
+      <c r="LNT349" s="44"/>
+      <c r="LNU349" s="44"/>
+      <c r="LNV349" s="44"/>
+      <c r="LNW349" s="44"/>
+      <c r="LNX349" s="44"/>
+      <c r="LNY349" s="44"/>
+      <c r="LNZ349" s="44"/>
+      <c r="LOA349" s="44"/>
+      <c r="LOB349" s="44"/>
+      <c r="LOC349" s="44"/>
+      <c r="LOD349" s="44"/>
+      <c r="LOE349" s="44"/>
+      <c r="LOF349" s="44"/>
+      <c r="LOG349" s="44"/>
+      <c r="LOH349" s="44"/>
+      <c r="LOI349" s="44"/>
+      <c r="LOJ349" s="44"/>
+      <c r="LOK349" s="44"/>
+      <c r="LOL349" s="44"/>
+      <c r="LOM349" s="44"/>
+      <c r="LON349" s="44"/>
+      <c r="LOO349" s="44"/>
+      <c r="LOP349" s="44"/>
+      <c r="LOQ349" s="44"/>
+      <c r="LOR349" s="44"/>
+      <c r="LOS349" s="44"/>
+      <c r="LOT349" s="44"/>
+      <c r="LOU349" s="44"/>
+      <c r="LOV349" s="44"/>
+      <c r="LOW349" s="44"/>
+      <c r="LOX349" s="44"/>
+      <c r="LOY349" s="44"/>
+      <c r="LOZ349" s="44"/>
+      <c r="LPA349" s="44"/>
+      <c r="LPB349" s="44"/>
+      <c r="LPC349" s="44"/>
+      <c r="LPD349" s="44"/>
+      <c r="LPE349" s="44"/>
+      <c r="LPF349" s="44"/>
+      <c r="LPG349" s="44"/>
+      <c r="LPH349" s="44"/>
+      <c r="LPI349" s="44"/>
+      <c r="LPJ349" s="44"/>
+      <c r="LPK349" s="44"/>
+      <c r="LPL349" s="44"/>
+      <c r="LPM349" s="44"/>
+      <c r="LPN349" s="44"/>
+      <c r="LPO349" s="44"/>
+      <c r="LPP349" s="44"/>
+      <c r="LPQ349" s="44"/>
+      <c r="LPR349" s="44"/>
+      <c r="LPS349" s="44"/>
+      <c r="LPT349" s="44"/>
+      <c r="LPU349" s="44"/>
+      <c r="LPV349" s="44"/>
+      <c r="LPW349" s="44"/>
+      <c r="LPX349" s="44"/>
+      <c r="LPY349" s="44"/>
+      <c r="LPZ349" s="44"/>
+      <c r="LQA349" s="44"/>
+      <c r="LQB349" s="44"/>
+      <c r="LQC349" s="44"/>
+      <c r="LQD349" s="44"/>
+      <c r="LQE349" s="44"/>
+      <c r="LQF349" s="44"/>
+      <c r="LQG349" s="44"/>
+      <c r="LQH349" s="44"/>
+      <c r="LQI349" s="44"/>
+      <c r="LQJ349" s="44"/>
+      <c r="LQK349" s="44"/>
+      <c r="LQL349" s="44"/>
+      <c r="LQM349" s="44"/>
+      <c r="LQN349" s="44"/>
+      <c r="LQO349" s="44"/>
+      <c r="LQP349" s="44"/>
+      <c r="LQQ349" s="44"/>
+      <c r="LQR349" s="44"/>
+      <c r="LQS349" s="44"/>
+      <c r="LQT349" s="44"/>
+      <c r="LQU349" s="44"/>
+      <c r="LQV349" s="44"/>
+      <c r="LQW349" s="44"/>
+      <c r="LQX349" s="44"/>
+      <c r="LQY349" s="44"/>
+      <c r="LQZ349" s="44"/>
+      <c r="LRA349" s="44"/>
+      <c r="LRB349" s="44"/>
+      <c r="LRC349" s="44"/>
+      <c r="LRD349" s="44"/>
+      <c r="LRE349" s="44"/>
+      <c r="LRF349" s="44"/>
+      <c r="LRG349" s="44"/>
+      <c r="LRH349" s="44"/>
+      <c r="LRI349" s="44"/>
+      <c r="LRJ349" s="44"/>
+      <c r="LRK349" s="44"/>
+      <c r="LRL349" s="44"/>
+      <c r="LRM349" s="44"/>
+      <c r="LRN349" s="44"/>
+      <c r="LRO349" s="44"/>
+      <c r="LRP349" s="44"/>
+      <c r="LRQ349" s="44"/>
+      <c r="LRR349" s="44"/>
+      <c r="LRS349" s="44"/>
+      <c r="LRT349" s="44"/>
+      <c r="LRU349" s="44"/>
+      <c r="LRV349" s="44"/>
+      <c r="LRW349" s="44"/>
+      <c r="LRX349" s="44"/>
+      <c r="LRY349" s="44"/>
+      <c r="LRZ349" s="44"/>
+      <c r="LSA349" s="44"/>
+      <c r="LSB349" s="44"/>
+      <c r="LSC349" s="44"/>
+      <c r="LSD349" s="44"/>
+      <c r="LSE349" s="44"/>
+      <c r="LSF349" s="44"/>
+      <c r="LSG349" s="44"/>
+      <c r="LSH349" s="44"/>
+      <c r="LSI349" s="44"/>
+      <c r="LSJ349" s="44"/>
+      <c r="LSK349" s="44"/>
+      <c r="LSL349" s="44"/>
+      <c r="LSM349" s="44"/>
+      <c r="LSN349" s="44"/>
+      <c r="LSO349" s="44"/>
+      <c r="LSP349" s="44"/>
+      <c r="LSQ349" s="44"/>
+      <c r="LSR349" s="44"/>
+      <c r="LSS349" s="44"/>
+      <c r="LST349" s="44"/>
+      <c r="LSU349" s="44"/>
+      <c r="LSV349" s="44"/>
+      <c r="LSW349" s="44"/>
+      <c r="LSX349" s="44"/>
+      <c r="LSY349" s="44"/>
+      <c r="LSZ349" s="44"/>
+      <c r="LTA349" s="44"/>
+      <c r="LTB349" s="44"/>
+      <c r="LTC349" s="44"/>
+      <c r="LTD349" s="44"/>
+      <c r="LTE349" s="44"/>
+      <c r="LTF349" s="44"/>
+      <c r="LTG349" s="44"/>
+      <c r="LTH349" s="44"/>
+      <c r="LTI349" s="44"/>
+      <c r="LTJ349" s="44"/>
+      <c r="LTK349" s="44"/>
+      <c r="LTL349" s="44"/>
+      <c r="LTM349" s="44"/>
+      <c r="LTN349" s="44"/>
+      <c r="LTO349" s="44"/>
+      <c r="LTP349" s="44"/>
+      <c r="LTQ349" s="44"/>
+      <c r="LTR349" s="44"/>
+      <c r="LTS349" s="44"/>
+      <c r="LTT349" s="44"/>
+      <c r="LTU349" s="44"/>
+      <c r="LTV349" s="44"/>
+      <c r="LTW349" s="44"/>
+      <c r="LTX349" s="44"/>
+      <c r="LTY349" s="44"/>
+      <c r="LTZ349" s="44"/>
+      <c r="LUA349" s="44"/>
+      <c r="LUB349" s="44"/>
+      <c r="LUC349" s="44"/>
+      <c r="LUD349" s="44"/>
+      <c r="LUE349" s="44"/>
+      <c r="LUF349" s="44"/>
+      <c r="LUG349" s="44"/>
+      <c r="LUH349" s="44"/>
+      <c r="LUI349" s="44"/>
+      <c r="LUJ349" s="44"/>
+      <c r="LUK349" s="44"/>
+      <c r="LUL349" s="44"/>
+      <c r="LUM349" s="44"/>
+      <c r="LUN349" s="44"/>
+      <c r="LUO349" s="44"/>
+      <c r="LUP349" s="44"/>
+      <c r="LUQ349" s="44"/>
+      <c r="LUR349" s="44"/>
+      <c r="LUS349" s="44"/>
+      <c r="LUT349" s="44"/>
+      <c r="LUU349" s="44"/>
+      <c r="LUV349" s="44"/>
+      <c r="LUW349" s="44"/>
+      <c r="LUX349" s="44"/>
+      <c r="LUY349" s="44"/>
+      <c r="LUZ349" s="44"/>
+      <c r="LVA349" s="44"/>
+      <c r="LVB349" s="44"/>
+      <c r="LVC349" s="44"/>
+      <c r="LVD349" s="44"/>
+      <c r="LVE349" s="44"/>
+      <c r="LVF349" s="44"/>
+      <c r="LVG349" s="44"/>
+      <c r="LVH349" s="44"/>
+      <c r="LVI349" s="44"/>
+      <c r="LVJ349" s="44"/>
+      <c r="LVK349" s="44"/>
+      <c r="LVL349" s="44"/>
+      <c r="LVM349" s="44"/>
+      <c r="LVN349" s="44"/>
+      <c r="LVO349" s="44"/>
+      <c r="LVP349" s="44"/>
+      <c r="LVQ349" s="44"/>
+      <c r="LVR349" s="44"/>
+      <c r="LVS349" s="44"/>
+      <c r="LVT349" s="44"/>
+      <c r="LVU349" s="44"/>
+      <c r="LVV349" s="44"/>
+      <c r="LVW349" s="44"/>
+      <c r="LVX349" s="44"/>
+      <c r="LVY349" s="44"/>
+      <c r="LVZ349" s="44"/>
+      <c r="LWA349" s="44"/>
+      <c r="LWB349" s="44"/>
+      <c r="LWC349" s="44"/>
+      <c r="LWD349" s="44"/>
+      <c r="LWE349" s="44"/>
+      <c r="LWF349" s="44"/>
+      <c r="LWG349" s="44"/>
+      <c r="LWH349" s="44"/>
+      <c r="LWI349" s="44"/>
+      <c r="LWJ349" s="44"/>
+      <c r="LWK349" s="44"/>
+      <c r="LWL349" s="44"/>
+      <c r="LWM349" s="44"/>
+      <c r="LWN349" s="44"/>
+      <c r="LWO349" s="44"/>
+      <c r="LWP349" s="44"/>
+      <c r="LWQ349" s="44"/>
+      <c r="LWR349" s="44"/>
+      <c r="LWS349" s="44"/>
+      <c r="LWT349" s="44"/>
+      <c r="LWU349" s="44"/>
+      <c r="LWV349" s="44"/>
+      <c r="LWW349" s="44"/>
+      <c r="LWX349" s="44"/>
+      <c r="LWY349" s="44"/>
+      <c r="LWZ349" s="44"/>
+      <c r="LXA349" s="44"/>
+      <c r="LXB349" s="44"/>
+      <c r="LXC349" s="44"/>
+      <c r="LXD349" s="44"/>
+      <c r="LXE349" s="44"/>
+      <c r="LXF349" s="44"/>
+      <c r="LXG349" s="44"/>
+      <c r="LXH349" s="44"/>
+      <c r="LXI349" s="44"/>
+      <c r="LXJ349" s="44"/>
+      <c r="LXK349" s="44"/>
+      <c r="LXL349" s="44"/>
+      <c r="LXM349" s="44"/>
+      <c r="LXN349" s="44"/>
+      <c r="LXO349" s="44"/>
+      <c r="LXP349" s="44"/>
+      <c r="LXQ349" s="44"/>
+      <c r="LXR349" s="44"/>
+      <c r="LXS349" s="44"/>
+      <c r="LXT349" s="44"/>
+      <c r="LXU349" s="44"/>
+      <c r="LXV349" s="44"/>
+      <c r="LXW349" s="44"/>
+      <c r="LXX349" s="44"/>
+      <c r="LXY349" s="44"/>
+      <c r="LXZ349" s="44"/>
+      <c r="LYA349" s="44"/>
+      <c r="LYB349" s="44"/>
+      <c r="LYC349" s="44"/>
+      <c r="LYD349" s="44"/>
+      <c r="LYE349" s="44"/>
+      <c r="LYF349" s="44"/>
+      <c r="LYG349" s="44"/>
+      <c r="LYH349" s="44"/>
+      <c r="LYI349" s="44"/>
+      <c r="LYJ349" s="44"/>
+      <c r="LYK349" s="44"/>
+      <c r="LYL349" s="44"/>
+      <c r="LYM349" s="44"/>
+      <c r="LYN349" s="44"/>
+      <c r="LYO349" s="44"/>
+      <c r="LYP349" s="44"/>
+      <c r="LYQ349" s="44"/>
+      <c r="LYR349" s="44"/>
+      <c r="LYS349" s="44"/>
+      <c r="LYT349" s="44"/>
+      <c r="LYU349" s="44"/>
+      <c r="LYV349" s="44"/>
+      <c r="LYW349" s="44"/>
+      <c r="LYX349" s="44"/>
+      <c r="LYY349" s="44"/>
+      <c r="LYZ349" s="44"/>
+      <c r="LZA349" s="44"/>
+      <c r="LZB349" s="44"/>
+      <c r="LZC349" s="44"/>
+      <c r="LZD349" s="44"/>
+      <c r="LZE349" s="44"/>
+      <c r="LZF349" s="44"/>
+      <c r="LZG349" s="44"/>
+      <c r="LZH349" s="44"/>
+      <c r="LZI349" s="44"/>
+      <c r="LZJ349" s="44"/>
+      <c r="LZK349" s="44"/>
+      <c r="LZL349" s="44"/>
+      <c r="LZM349" s="44"/>
+      <c r="LZN349" s="44"/>
+      <c r="LZO349" s="44"/>
+      <c r="LZP349" s="44"/>
+      <c r="LZQ349" s="44"/>
+      <c r="LZR349" s="44"/>
+      <c r="LZS349" s="44"/>
+      <c r="LZT349" s="44"/>
+      <c r="LZU349" s="44"/>
+      <c r="LZV349" s="44"/>
+      <c r="LZW349" s="44"/>
+      <c r="LZX349" s="44"/>
+      <c r="LZY349" s="44"/>
+      <c r="LZZ349" s="44"/>
+      <c r="MAA349" s="44"/>
+      <c r="MAB349" s="44"/>
+      <c r="MAC349" s="44"/>
+      <c r="MAD349" s="44"/>
+      <c r="MAE349" s="44"/>
+      <c r="MAF349" s="44"/>
+      <c r="MAG349" s="44"/>
+      <c r="MAH349" s="44"/>
+      <c r="MAI349" s="44"/>
+      <c r="MAJ349" s="44"/>
+      <c r="MAK349" s="44"/>
+      <c r="MAL349" s="44"/>
+      <c r="MAM349" s="44"/>
+      <c r="MAN349" s="44"/>
+      <c r="MAO349" s="44"/>
+      <c r="MAP349" s="44"/>
+      <c r="MAQ349" s="44"/>
+      <c r="MAR349" s="44"/>
+      <c r="MAS349" s="44"/>
+      <c r="MAT349" s="44"/>
+      <c r="MAU349" s="44"/>
+      <c r="MAV349" s="44"/>
+      <c r="MAW349" s="44"/>
+      <c r="MAX349" s="44"/>
+      <c r="MAY349" s="44"/>
+      <c r="MAZ349" s="44"/>
+      <c r="MBA349" s="44"/>
+      <c r="MBB349" s="44"/>
+      <c r="MBC349" s="44"/>
+      <c r="MBD349" s="44"/>
+      <c r="MBE349" s="44"/>
+      <c r="MBF349" s="44"/>
+      <c r="MBG349" s="44"/>
+      <c r="MBH349" s="44"/>
+      <c r="MBI349" s="44"/>
+      <c r="MBJ349" s="44"/>
+      <c r="MBK349" s="44"/>
+      <c r="MBL349" s="44"/>
+      <c r="MBM349" s="44"/>
+      <c r="MBN349" s="44"/>
+      <c r="MBO349" s="44"/>
+      <c r="MBP349" s="44"/>
+      <c r="MBQ349" s="44"/>
+      <c r="MBR349" s="44"/>
+      <c r="MBS349" s="44"/>
+      <c r="MBT349" s="44"/>
+      <c r="MBU349" s="44"/>
+      <c r="MBV349" s="44"/>
+      <c r="MBW349" s="44"/>
+      <c r="MBX349" s="44"/>
+      <c r="MBY349" s="44"/>
+      <c r="MBZ349" s="44"/>
+      <c r="MCA349" s="44"/>
+      <c r="MCB349" s="44"/>
+      <c r="MCC349" s="44"/>
+      <c r="MCD349" s="44"/>
+      <c r="MCE349" s="44"/>
+      <c r="MCF349" s="44"/>
+      <c r="MCG349" s="44"/>
+      <c r="MCH349" s="44"/>
+      <c r="MCI349" s="44"/>
+      <c r="MCJ349" s="44"/>
+      <c r="MCK349" s="44"/>
+      <c r="MCL349" s="44"/>
+      <c r="MCM349" s="44"/>
+      <c r="MCN349" s="44"/>
+      <c r="MCO349" s="44"/>
+      <c r="MCP349" s="44"/>
+      <c r="MCQ349" s="44"/>
+      <c r="MCR349" s="44"/>
+      <c r="MCS349" s="44"/>
+      <c r="MCT349" s="44"/>
+      <c r="MCU349" s="44"/>
+      <c r="MCV349" s="44"/>
+      <c r="MCW349" s="44"/>
+      <c r="MCX349" s="44"/>
+      <c r="MCY349" s="44"/>
+      <c r="MCZ349" s="44"/>
+      <c r="MDA349" s="44"/>
+      <c r="MDB349" s="44"/>
+      <c r="MDC349" s="44"/>
+      <c r="MDD349" s="44"/>
+      <c r="MDE349" s="44"/>
+      <c r="MDF349" s="44"/>
+      <c r="MDG349" s="44"/>
+      <c r="MDH349" s="44"/>
+      <c r="MDI349" s="44"/>
+      <c r="MDJ349" s="44"/>
+      <c r="MDK349" s="44"/>
+      <c r="MDL349" s="44"/>
+      <c r="MDM349" s="44"/>
+      <c r="MDN349" s="44"/>
+      <c r="MDO349" s="44"/>
+      <c r="MDP349" s="44"/>
+      <c r="MDQ349" s="44"/>
+      <c r="MDR349" s="44"/>
+      <c r="MDS349" s="44"/>
+      <c r="MDT349" s="44"/>
+      <c r="MDU349" s="44"/>
+      <c r="MDV349" s="44"/>
+      <c r="MDW349" s="44"/>
+      <c r="MDX349" s="44"/>
+      <c r="MDY349" s="44"/>
+      <c r="MDZ349" s="44"/>
+      <c r="MEA349" s="44"/>
+      <c r="MEB349" s="44"/>
+      <c r="MEC349" s="44"/>
+      <c r="MED349" s="44"/>
+      <c r="MEE349" s="44"/>
+      <c r="MEF349" s="44"/>
+      <c r="MEG349" s="44"/>
+      <c r="MEH349" s="44"/>
+      <c r="MEI349" s="44"/>
+      <c r="MEJ349" s="44"/>
+      <c r="MEK349" s="44"/>
+      <c r="MEL349" s="44"/>
+      <c r="MEM349" s="44"/>
+      <c r="MEN349" s="44"/>
+      <c r="MEO349" s="44"/>
+      <c r="MEP349" s="44"/>
+      <c r="MEQ349" s="44"/>
+      <c r="MER349" s="44"/>
+      <c r="MES349" s="44"/>
+      <c r="MET349" s="44"/>
+      <c r="MEU349" s="44"/>
+      <c r="MEV349" s="44"/>
+      <c r="MEW349" s="44"/>
+      <c r="MEX349" s="44"/>
+      <c r="MEY349" s="44"/>
+      <c r="MEZ349" s="44"/>
+      <c r="MFA349" s="44"/>
+      <c r="MFB349" s="44"/>
+      <c r="MFC349" s="44"/>
+      <c r="MFD349" s="44"/>
+      <c r="MFE349" s="44"/>
+      <c r="MFF349" s="44"/>
+      <c r="MFG349" s="44"/>
+      <c r="MFH349" s="44"/>
+      <c r="MFI349" s="44"/>
+      <c r="MFJ349" s="44"/>
+      <c r="MFK349" s="44"/>
+      <c r="MFL349" s="44"/>
+      <c r="MFM349" s="44"/>
+      <c r="MFN349" s="44"/>
+      <c r="MFO349" s="44"/>
+      <c r="MFP349" s="44"/>
+      <c r="MFQ349" s="44"/>
+      <c r="MFR349" s="44"/>
+      <c r="MFS349" s="44"/>
+      <c r="MFT349" s="44"/>
+      <c r="MFU349" s="44"/>
+      <c r="MFV349" s="44"/>
+      <c r="MFW349" s="44"/>
+      <c r="MFX349" s="44"/>
+      <c r="MFY349" s="44"/>
+      <c r="MFZ349" s="44"/>
+      <c r="MGA349" s="44"/>
+      <c r="MGB349" s="44"/>
+      <c r="MGC349" s="44"/>
+      <c r="MGD349" s="44"/>
+      <c r="MGE349" s="44"/>
+      <c r="MGF349" s="44"/>
+      <c r="MGG349" s="44"/>
+      <c r="MGH349" s="44"/>
+      <c r="MGI349" s="44"/>
+      <c r="MGJ349" s="44"/>
+      <c r="MGK349" s="44"/>
+      <c r="MGL349" s="44"/>
+      <c r="MGM349" s="44"/>
+      <c r="MGN349" s="44"/>
+      <c r="MGO349" s="44"/>
+      <c r="MGP349" s="44"/>
+      <c r="MGQ349" s="44"/>
+      <c r="MGR349" s="44"/>
+      <c r="MGS349" s="44"/>
+      <c r="MGT349" s="44"/>
+      <c r="MGU349" s="44"/>
+      <c r="MGV349" s="44"/>
+      <c r="MGW349" s="44"/>
+      <c r="MGX349" s="44"/>
+      <c r="MGY349" s="44"/>
+      <c r="MGZ349" s="44"/>
+      <c r="MHA349" s="44"/>
+      <c r="MHB349" s="44"/>
+      <c r="MHC349" s="44"/>
+      <c r="MHD349" s="44"/>
+      <c r="MHE349" s="44"/>
+      <c r="MHF349" s="44"/>
+      <c r="MHG349" s="44"/>
+      <c r="MHH349" s="44"/>
+      <c r="MHI349" s="44"/>
+      <c r="MHJ349" s="44"/>
+      <c r="MHK349" s="44"/>
+      <c r="MHL349" s="44"/>
+      <c r="MHM349" s="44"/>
+      <c r="MHN349" s="44"/>
+      <c r="MHO349" s="44"/>
+      <c r="MHP349" s="44"/>
+      <c r="MHQ349" s="44"/>
+      <c r="MHR349" s="44"/>
+      <c r="MHS349" s="44"/>
+      <c r="MHT349" s="44"/>
+      <c r="MHU349" s="44"/>
+      <c r="MHV349" s="44"/>
+      <c r="MHW349" s="44"/>
+      <c r="MHX349" s="44"/>
+      <c r="MHY349" s="44"/>
+      <c r="MHZ349" s="44"/>
+      <c r="MIA349" s="44"/>
+      <c r="MIB349" s="44"/>
+      <c r="MIC349" s="44"/>
+      <c r="MID349" s="44"/>
+      <c r="MIE349" s="44"/>
+      <c r="MIF349" s="44"/>
+      <c r="MIG349" s="44"/>
+      <c r="MIH349" s="44"/>
+      <c r="MII349" s="44"/>
+      <c r="MIJ349" s="44"/>
+      <c r="MIK349" s="44"/>
+      <c r="MIL349" s="44"/>
+      <c r="MIM349" s="44"/>
+      <c r="MIN349" s="44"/>
+      <c r="MIO349" s="44"/>
+      <c r="MIP349" s="44"/>
+      <c r="MIQ349" s="44"/>
+      <c r="MIR349" s="44"/>
+      <c r="MIS349" s="44"/>
+      <c r="MIT349" s="44"/>
+      <c r="MIU349" s="44"/>
+      <c r="MIV349" s="44"/>
+      <c r="MIW349" s="44"/>
+      <c r="MIX349" s="44"/>
+      <c r="MIY349" s="44"/>
+      <c r="MIZ349" s="44"/>
+      <c r="MJA349" s="44"/>
+      <c r="MJB349" s="44"/>
+      <c r="MJC349" s="44"/>
+      <c r="MJD349" s="44"/>
+      <c r="MJE349" s="44"/>
+      <c r="MJF349" s="44"/>
+      <c r="MJG349" s="44"/>
+      <c r="MJH349" s="44"/>
+      <c r="MJI349" s="44"/>
+      <c r="MJJ349" s="44"/>
+      <c r="MJK349" s="44"/>
+      <c r="MJL349" s="44"/>
+      <c r="MJM349" s="44"/>
+      <c r="MJN349" s="44"/>
+      <c r="MJO349" s="44"/>
+      <c r="MJP349" s="44"/>
+      <c r="MJQ349" s="44"/>
+      <c r="MJR349" s="44"/>
+      <c r="MJS349" s="44"/>
+      <c r="MJT349" s="44"/>
+      <c r="MJU349" s="44"/>
+      <c r="MJV349" s="44"/>
+      <c r="MJW349" s="44"/>
+      <c r="MJX349" s="44"/>
+      <c r="MJY349" s="44"/>
+      <c r="MJZ349" s="44"/>
+      <c r="MKA349" s="44"/>
+      <c r="MKB349" s="44"/>
+      <c r="MKC349" s="44"/>
+      <c r="MKD349" s="44"/>
+      <c r="MKE349" s="44"/>
+      <c r="MKF349" s="44"/>
+      <c r="MKG349" s="44"/>
+      <c r="MKH349" s="44"/>
+      <c r="MKI349" s="44"/>
+      <c r="MKJ349" s="44"/>
+      <c r="MKK349" s="44"/>
+      <c r="MKL349" s="44"/>
+      <c r="MKM349" s="44"/>
+      <c r="MKN349" s="44"/>
+      <c r="MKO349" s="44"/>
+      <c r="MKP349" s="44"/>
+      <c r="MKQ349" s="44"/>
+      <c r="MKR349" s="44"/>
+      <c r="MKS349" s="44"/>
+      <c r="MKT349" s="44"/>
+      <c r="MKU349" s="44"/>
+      <c r="MKV349" s="44"/>
+      <c r="MKW349" s="44"/>
+      <c r="MKX349" s="44"/>
+      <c r="MKY349" s="44"/>
+      <c r="MKZ349" s="44"/>
+      <c r="MLA349" s="44"/>
+      <c r="MLB349" s="44"/>
+      <c r="MLC349" s="44"/>
+      <c r="MLD349" s="44"/>
+      <c r="MLE349" s="44"/>
+      <c r="MLF349" s="44"/>
+      <c r="MLG349" s="44"/>
+      <c r="MLH349" s="44"/>
+      <c r="MLI349" s="44"/>
+      <c r="MLJ349" s="44"/>
+      <c r="MLK349" s="44"/>
+      <c r="MLL349" s="44"/>
+      <c r="MLM349" s="44"/>
+      <c r="MLN349" s="44"/>
+      <c r="MLO349" s="44"/>
+      <c r="MLP349" s="44"/>
+      <c r="MLQ349" s="44"/>
+      <c r="MLR349" s="44"/>
+      <c r="MLS349" s="44"/>
+      <c r="MLT349" s="44"/>
+      <c r="MLU349" s="44"/>
+      <c r="MLV349" s="44"/>
+      <c r="MLW349" s="44"/>
+      <c r="MLX349" s="44"/>
+      <c r="MLY349" s="44"/>
+      <c r="MLZ349" s="44"/>
+      <c r="MMA349" s="44"/>
+      <c r="MMB349" s="44"/>
+      <c r="MMC349" s="44"/>
+      <c r="MMD349" s="44"/>
+      <c r="MME349" s="44"/>
+      <c r="MMF349" s="44"/>
+      <c r="MMG349" s="44"/>
+      <c r="MMH349" s="44"/>
+      <c r="MMI349" s="44"/>
+      <c r="MMJ349" s="44"/>
+      <c r="MMK349" s="44"/>
+      <c r="MML349" s="44"/>
+      <c r="MMM349" s="44"/>
+      <c r="MMN349" s="44"/>
+      <c r="MMO349" s="44"/>
+      <c r="MMP349" s="44"/>
+      <c r="MMQ349" s="44"/>
+      <c r="MMR349" s="44"/>
+      <c r="MMS349" s="44"/>
+      <c r="MMT349" s="44"/>
+      <c r="MMU349" s="44"/>
+      <c r="MMV349" s="44"/>
+      <c r="MMW349" s="44"/>
+      <c r="MMX349" s="44"/>
+      <c r="MMY349" s="44"/>
+      <c r="MMZ349" s="44"/>
+      <c r="MNA349" s="44"/>
+      <c r="MNB349" s="44"/>
+      <c r="MNC349" s="44"/>
+      <c r="MND349" s="44"/>
+      <c r="MNE349" s="44"/>
+      <c r="MNF349" s="44"/>
+      <c r="MNG349" s="44"/>
+      <c r="MNH349" s="44"/>
+      <c r="MNI349" s="44"/>
+      <c r="MNJ349" s="44"/>
+      <c r="MNK349" s="44"/>
+      <c r="MNL349" s="44"/>
+      <c r="MNM349" s="44"/>
+      <c r="MNN349" s="44"/>
+      <c r="MNO349" s="44"/>
+      <c r="MNP349" s="44"/>
+      <c r="MNQ349" s="44"/>
+      <c r="MNR349" s="44"/>
+      <c r="MNS349" s="44"/>
+      <c r="MNT349" s="44"/>
+      <c r="MNU349" s="44"/>
+      <c r="MNV349" s="44"/>
+      <c r="MNW349" s="44"/>
+      <c r="MNX349" s="44"/>
+      <c r="MNY349" s="44"/>
+      <c r="MNZ349" s="44"/>
+      <c r="MOA349" s="44"/>
+      <c r="MOB349" s="44"/>
+      <c r="MOC349" s="44"/>
+      <c r="MOD349" s="44"/>
+      <c r="MOE349" s="44"/>
+      <c r="MOF349" s="44"/>
+      <c r="MOG349" s="44"/>
+      <c r="MOH349" s="44"/>
+      <c r="MOI349" s="44"/>
+      <c r="MOJ349" s="44"/>
+      <c r="MOK349" s="44"/>
+      <c r="MOL349" s="44"/>
+      <c r="MOM349" s="44"/>
+      <c r="MON349" s="44"/>
+      <c r="MOO349" s="44"/>
+      <c r="MOP349" s="44"/>
+      <c r="MOQ349" s="44"/>
+      <c r="MOR349" s="44"/>
+      <c r="MOS349" s="44"/>
+      <c r="MOT349" s="44"/>
+      <c r="MOU349" s="44"/>
+      <c r="MOV349" s="44"/>
+      <c r="MOW349" s="44"/>
+      <c r="MOX349" s="44"/>
+      <c r="MOY349" s="44"/>
+      <c r="MOZ349" s="44"/>
+      <c r="MPA349" s="44"/>
+      <c r="MPB349" s="44"/>
+      <c r="MPC349" s="44"/>
+      <c r="MPD349" s="44"/>
+      <c r="MPE349" s="44"/>
+      <c r="MPF349" s="44"/>
+      <c r="MPG349" s="44"/>
+      <c r="MPH349" s="44"/>
+      <c r="MPI349" s="44"/>
+      <c r="MPJ349" s="44"/>
+      <c r="MPK349" s="44"/>
+      <c r="MPL349" s="44"/>
+      <c r="MPM349" s="44"/>
+      <c r="MPN349" s="44"/>
+      <c r="MPO349" s="44"/>
+      <c r="MPP349" s="44"/>
+      <c r="MPQ349" s="44"/>
+      <c r="MPR349" s="44"/>
+      <c r="MPS349" s="44"/>
+      <c r="MPT349" s="44"/>
+      <c r="MPU349" s="44"/>
+      <c r="MPV349" s="44"/>
+      <c r="MPW349" s="44"/>
+      <c r="MPX349" s="44"/>
+      <c r="MPY349" s="44"/>
+      <c r="MPZ349" s="44"/>
+      <c r="MQA349" s="44"/>
+      <c r="MQB349" s="44"/>
+      <c r="MQC349" s="44"/>
+      <c r="MQD349" s="44"/>
+      <c r="MQE349" s="44"/>
+      <c r="MQF349" s="44"/>
+      <c r="MQG349" s="44"/>
+      <c r="MQH349" s="44"/>
+      <c r="MQI349" s="44"/>
+      <c r="MQJ349" s="44"/>
+      <c r="MQK349" s="44"/>
+      <c r="MQL349" s="44"/>
+      <c r="MQM349" s="44"/>
+      <c r="MQN349" s="44"/>
+      <c r="MQO349" s="44"/>
+      <c r="MQP349" s="44"/>
+      <c r="MQQ349" s="44"/>
+      <c r="MQR349" s="44"/>
+      <c r="MQS349" s="44"/>
+      <c r="MQT349" s="44"/>
+      <c r="MQU349" s="44"/>
+      <c r="MQV349" s="44"/>
+      <c r="MQW349" s="44"/>
+      <c r="MQX349" s="44"/>
+      <c r="MQY349" s="44"/>
+      <c r="MQZ349" s="44"/>
+      <c r="MRA349" s="44"/>
+      <c r="MRB349" s="44"/>
+      <c r="MRC349" s="44"/>
+      <c r="MRD349" s="44"/>
+      <c r="MRE349" s="44"/>
+      <c r="MRF349" s="44"/>
+      <c r="MRG349" s="44"/>
+      <c r="MRH349" s="44"/>
+      <c r="MRI349" s="44"/>
+      <c r="MRJ349" s="44"/>
+      <c r="MRK349" s="44"/>
+      <c r="MRL349" s="44"/>
+      <c r="MRM349" s="44"/>
+      <c r="MRN349" s="44"/>
+      <c r="MRO349" s="44"/>
+      <c r="MRP349" s="44"/>
+      <c r="MRQ349" s="44"/>
+      <c r="MRR349" s="44"/>
+      <c r="MRS349" s="44"/>
+      <c r="MRT349" s="44"/>
+      <c r="MRU349" s="44"/>
+      <c r="MRV349" s="44"/>
+      <c r="MRW349" s="44"/>
+      <c r="MRX349" s="44"/>
+      <c r="MRY349" s="44"/>
+      <c r="MRZ349" s="44"/>
+      <c r="MSA349" s="44"/>
+      <c r="MSB349" s="44"/>
+      <c r="MSC349" s="44"/>
+      <c r="MSD349" s="44"/>
+      <c r="MSE349" s="44"/>
+      <c r="MSF349" s="44"/>
+      <c r="MSG349" s="44"/>
+      <c r="MSH349" s="44"/>
+      <c r="MSI349" s="44"/>
+      <c r="MSJ349" s="44"/>
+      <c r="MSK349" s="44"/>
+      <c r="MSL349" s="44"/>
+      <c r="MSM349" s="44"/>
+      <c r="MSN349" s="44"/>
+      <c r="MSO349" s="44"/>
+      <c r="MSP349" s="44"/>
+      <c r="MSQ349" s="44"/>
+      <c r="MSR349" s="44"/>
+      <c r="MSS349" s="44"/>
+      <c r="MST349" s="44"/>
+      <c r="MSU349" s="44"/>
+      <c r="MSV349" s="44"/>
+      <c r="MSW349" s="44"/>
+      <c r="MSX349" s="44"/>
+      <c r="MSY349" s="44"/>
+      <c r="MSZ349" s="44"/>
+      <c r="MTA349" s="44"/>
+      <c r="MTB349" s="44"/>
+      <c r="MTC349" s="44"/>
+      <c r="MTD349" s="44"/>
+      <c r="MTE349" s="44"/>
+      <c r="MTF349" s="44"/>
+      <c r="MTG349" s="44"/>
+      <c r="MTH349" s="44"/>
+      <c r="MTI349" s="44"/>
+      <c r="MTJ349" s="44"/>
+      <c r="MTK349" s="44"/>
+      <c r="MTL349" s="44"/>
+      <c r="MTM349" s="44"/>
+      <c r="MTN349" s="44"/>
+      <c r="MTO349" s="44"/>
+      <c r="MTP349" s="44"/>
+      <c r="MTQ349" s="44"/>
+      <c r="MTR349" s="44"/>
+      <c r="MTS349" s="44"/>
+      <c r="MTT349" s="44"/>
+      <c r="MTU349" s="44"/>
+      <c r="MTV349" s="44"/>
+      <c r="MTW349" s="44"/>
+      <c r="MTX349" s="44"/>
+      <c r="MTY349" s="44"/>
+      <c r="MTZ349" s="44"/>
+      <c r="MUA349" s="44"/>
+      <c r="MUB349" s="44"/>
+      <c r="MUC349" s="44"/>
+      <c r="MUD349" s="44"/>
+      <c r="MUE349" s="44"/>
+      <c r="MUF349" s="44"/>
+      <c r="MUG349" s="44"/>
+      <c r="MUH349" s="44"/>
+      <c r="MUI349" s="44"/>
+      <c r="MUJ349" s="44"/>
+      <c r="MUK349" s="44"/>
+      <c r="MUL349" s="44"/>
+      <c r="MUM349" s="44"/>
+      <c r="MUN349" s="44"/>
+      <c r="MUO349" s="44"/>
+      <c r="MUP349" s="44"/>
+      <c r="MUQ349" s="44"/>
+      <c r="MUR349" s="44"/>
+      <c r="MUS349" s="44"/>
+      <c r="MUT349" s="44"/>
+      <c r="MUU349" s="44"/>
+      <c r="MUV349" s="44"/>
+      <c r="MUW349" s="44"/>
+      <c r="MUX349" s="44"/>
+      <c r="MUY349" s="44"/>
+      <c r="MUZ349" s="44"/>
+      <c r="MVA349" s="44"/>
+      <c r="MVB349" s="44"/>
+      <c r="MVC349" s="44"/>
+      <c r="MVD349" s="44"/>
+      <c r="MVE349" s="44"/>
+      <c r="MVF349" s="44"/>
+      <c r="MVG349" s="44"/>
+      <c r="MVH349" s="44"/>
+      <c r="MVI349" s="44"/>
+      <c r="MVJ349" s="44"/>
+      <c r="MVK349" s="44"/>
+      <c r="MVL349" s="44"/>
+      <c r="MVM349" s="44"/>
+      <c r="MVN349" s="44"/>
+      <c r="MVO349" s="44"/>
+      <c r="MVP349" s="44"/>
+      <c r="MVQ349" s="44"/>
+      <c r="MVR349" s="44"/>
+      <c r="MVS349" s="44"/>
+      <c r="MVT349" s="44"/>
+      <c r="MVU349" s="44"/>
+      <c r="MVV349" s="44"/>
+      <c r="MVW349" s="44"/>
+      <c r="MVX349" s="44"/>
+      <c r="MVY349" s="44"/>
+      <c r="MVZ349" s="44"/>
+      <c r="MWA349" s="44"/>
+      <c r="MWB349" s="44"/>
+      <c r="MWC349" s="44"/>
+      <c r="MWD349" s="44"/>
+      <c r="MWE349" s="44"/>
+      <c r="MWF349" s="44"/>
+      <c r="MWG349" s="44"/>
+      <c r="MWH349" s="44"/>
+      <c r="MWI349" s="44"/>
+      <c r="MWJ349" s="44"/>
+      <c r="MWK349" s="44"/>
+      <c r="MWL349" s="44"/>
+      <c r="MWM349" s="44"/>
+      <c r="MWN349" s="44"/>
+      <c r="MWO349" s="44"/>
+      <c r="MWP349" s="44"/>
+      <c r="MWQ349" s="44"/>
+      <c r="MWR349" s="44"/>
+      <c r="MWS349" s="44"/>
+      <c r="MWT349" s="44"/>
+      <c r="MWU349" s="44"/>
+      <c r="MWV349" s="44"/>
+      <c r="MWW349" s="44"/>
+      <c r="MWX349" s="44"/>
+      <c r="MWY349" s="44"/>
+      <c r="MWZ349" s="44"/>
+      <c r="MXA349" s="44"/>
+      <c r="MXB349" s="44"/>
+      <c r="MXC349" s="44"/>
+      <c r="MXD349" s="44"/>
+      <c r="MXE349" s="44"/>
+      <c r="MXF349" s="44"/>
+      <c r="MXG349" s="44"/>
+      <c r="MXH349" s="44"/>
+      <c r="MXI349" s="44"/>
+      <c r="MXJ349" s="44"/>
+      <c r="MXK349" s="44"/>
+      <c r="MXL349" s="44"/>
+      <c r="MXM349" s="44"/>
+      <c r="MXN349" s="44"/>
+      <c r="MXO349" s="44"/>
+      <c r="MXP349" s="44"/>
+      <c r="MXQ349" s="44"/>
+      <c r="MXR349" s="44"/>
+      <c r="MXS349" s="44"/>
+      <c r="MXT349" s="44"/>
+      <c r="MXU349" s="44"/>
+      <c r="MXV349" s="44"/>
+      <c r="MXW349" s="44"/>
+      <c r="MXX349" s="44"/>
+      <c r="MXY349" s="44"/>
+      <c r="MXZ349" s="44"/>
+      <c r="MYA349" s="44"/>
+      <c r="MYB349" s="44"/>
+      <c r="MYC349" s="44"/>
+      <c r="MYD349" s="44"/>
+      <c r="MYE349" s="44"/>
+      <c r="MYF349" s="44"/>
+      <c r="MYG349" s="44"/>
+      <c r="MYH349" s="44"/>
+      <c r="MYI349" s="44"/>
+      <c r="MYJ349" s="44"/>
+      <c r="MYK349" s="44"/>
+      <c r="MYL349" s="44"/>
+      <c r="MYM349" s="44"/>
+      <c r="MYN349" s="44"/>
+      <c r="MYO349" s="44"/>
+      <c r="MYP349" s="44"/>
+      <c r="MYQ349" s="44"/>
+      <c r="MYR349" s="44"/>
+      <c r="MYS349" s="44"/>
+      <c r="MYT349" s="44"/>
+      <c r="MYU349" s="44"/>
+      <c r="MYV349" s="44"/>
+      <c r="MYW349" s="44"/>
+      <c r="MYX349" s="44"/>
+      <c r="MYY349" s="44"/>
+      <c r="MYZ349" s="44"/>
+      <c r="MZA349" s="44"/>
+      <c r="MZB349" s="44"/>
+      <c r="MZC349" s="44"/>
+      <c r="MZD349" s="44"/>
+      <c r="MZE349" s="44"/>
+      <c r="MZF349" s="44"/>
+      <c r="MZG349" s="44"/>
+      <c r="MZH349" s="44"/>
+      <c r="MZI349" s="44"/>
+      <c r="MZJ349" s="44"/>
+      <c r="MZK349" s="44"/>
+      <c r="MZL349" s="44"/>
+      <c r="MZM349" s="44"/>
+      <c r="MZN349" s="44"/>
+      <c r="MZO349" s="44"/>
+      <c r="MZP349" s="44"/>
+      <c r="MZQ349" s="44"/>
+      <c r="MZR349" s="44"/>
+      <c r="MZS349" s="44"/>
+      <c r="MZT349" s="44"/>
+      <c r="MZU349" s="44"/>
+      <c r="MZV349" s="44"/>
+      <c r="MZW349" s="44"/>
+      <c r="MZX349" s="44"/>
+      <c r="MZY349" s="44"/>
+      <c r="MZZ349" s="44"/>
+      <c r="NAA349" s="44"/>
+      <c r="NAB349" s="44"/>
+      <c r="NAC349" s="44"/>
+      <c r="NAD349" s="44"/>
+      <c r="NAE349" s="44"/>
+      <c r="NAF349" s="44"/>
+      <c r="NAG349" s="44"/>
+      <c r="NAH349" s="44"/>
+      <c r="NAI349" s="44"/>
+      <c r="NAJ349" s="44"/>
+      <c r="NAK349" s="44"/>
+      <c r="NAL349" s="44"/>
+      <c r="NAM349" s="44"/>
+      <c r="NAN349" s="44"/>
+      <c r="NAO349" s="44"/>
+      <c r="NAP349" s="44"/>
+      <c r="NAQ349" s="44"/>
+      <c r="NAR349" s="44"/>
+      <c r="NAS349" s="44"/>
+      <c r="NAT349" s="44"/>
+      <c r="NAU349" s="44"/>
+      <c r="NAV349" s="44"/>
+      <c r="NAW349" s="44"/>
+      <c r="NAX349" s="44"/>
+      <c r="NAY349" s="44"/>
+      <c r="NAZ349" s="44"/>
+      <c r="NBA349" s="44"/>
+      <c r="NBB349" s="44"/>
+      <c r="NBC349" s="44"/>
+      <c r="NBD349" s="44"/>
+      <c r="NBE349" s="44"/>
+      <c r="NBF349" s="44"/>
+      <c r="NBG349" s="44"/>
+      <c r="NBH349" s="44"/>
+      <c r="NBI349" s="44"/>
+      <c r="NBJ349" s="44"/>
+      <c r="NBK349" s="44"/>
+      <c r="NBL349" s="44"/>
+      <c r="NBM349" s="44"/>
+      <c r="NBN349" s="44"/>
+      <c r="NBO349" s="44"/>
+      <c r="NBP349" s="44"/>
+      <c r="NBQ349" s="44"/>
+      <c r="NBR349" s="44"/>
+      <c r="NBS349" s="44"/>
+      <c r="NBT349" s="44"/>
+      <c r="NBU349" s="44"/>
+      <c r="NBV349" s="44"/>
+      <c r="NBW349" s="44"/>
+      <c r="NBX349" s="44"/>
+      <c r="NBY349" s="44"/>
+      <c r="NBZ349" s="44"/>
+      <c r="NCA349" s="44"/>
+      <c r="NCB349" s="44"/>
+      <c r="NCC349" s="44"/>
+      <c r="NCD349" s="44"/>
+      <c r="NCE349" s="44"/>
+      <c r="NCF349" s="44"/>
+      <c r="NCG349" s="44"/>
+      <c r="NCH349" s="44"/>
+      <c r="NCI349" s="44"/>
+      <c r="NCJ349" s="44"/>
+      <c r="NCK349" s="44"/>
+      <c r="NCL349" s="44"/>
+      <c r="NCM349" s="44"/>
+      <c r="NCN349" s="44"/>
+      <c r="NCO349" s="44"/>
+      <c r="NCP349" s="44"/>
+      <c r="NCQ349" s="44"/>
+      <c r="NCR349" s="44"/>
+      <c r="NCS349" s="44"/>
+      <c r="NCT349" s="44"/>
+      <c r="NCU349" s="44"/>
+      <c r="NCV349" s="44"/>
+      <c r="NCW349" s="44"/>
+      <c r="NCX349" s="44"/>
+      <c r="NCY349" s="44"/>
+      <c r="NCZ349" s="44"/>
+      <c r="NDA349" s="44"/>
+      <c r="NDB349" s="44"/>
+      <c r="NDC349" s="44"/>
+      <c r="NDD349" s="44"/>
+      <c r="NDE349" s="44"/>
+      <c r="NDF349" s="44"/>
+      <c r="NDG349" s="44"/>
+      <c r="NDH349" s="44"/>
+      <c r="NDI349" s="44"/>
+      <c r="NDJ349" s="44"/>
+      <c r="NDK349" s="44"/>
+      <c r="NDL349" s="44"/>
+      <c r="NDM349" s="44"/>
+      <c r="NDN349" s="44"/>
+      <c r="NDO349" s="44"/>
+      <c r="NDP349" s="44"/>
+      <c r="NDQ349" s="44"/>
+      <c r="NDR349" s="44"/>
+      <c r="NDS349" s="44"/>
+      <c r="NDT349" s="44"/>
+      <c r="NDU349" s="44"/>
+      <c r="NDV349" s="44"/>
+      <c r="NDW349" s="44"/>
+      <c r="NDX349" s="44"/>
+      <c r="NDY349" s="44"/>
+      <c r="NDZ349" s="44"/>
+      <c r="NEA349" s="44"/>
+      <c r="NEB349" s="44"/>
+      <c r="NEC349" s="44"/>
+      <c r="NED349" s="44"/>
+      <c r="NEE349" s="44"/>
+      <c r="NEF349" s="44"/>
+      <c r="NEG349" s="44"/>
+      <c r="NEH349" s="44"/>
+      <c r="NEI349" s="44"/>
+      <c r="NEJ349" s="44"/>
+      <c r="NEK349" s="44"/>
+      <c r="NEL349" s="44"/>
+      <c r="NEM349" s="44"/>
+      <c r="NEN349" s="44"/>
+      <c r="NEO349" s="44"/>
+      <c r="NEP349" s="44"/>
+      <c r="NEQ349" s="44"/>
+      <c r="NER349" s="44"/>
+      <c r="NES349" s="44"/>
+      <c r="NET349" s="44"/>
+      <c r="NEU349" s="44"/>
+      <c r="NEV349" s="44"/>
+      <c r="NEW349" s="44"/>
+      <c r="NEX349" s="44"/>
+      <c r="NEY349" s="44"/>
+      <c r="NEZ349" s="44"/>
+      <c r="NFA349" s="44"/>
+      <c r="NFB349" s="44"/>
+      <c r="NFC349" s="44"/>
+      <c r="NFD349" s="44"/>
+      <c r="NFE349" s="44"/>
+      <c r="NFF349" s="44"/>
+      <c r="NFG349" s="44"/>
+      <c r="NFH349" s="44"/>
+      <c r="NFI349" s="44"/>
+      <c r="NFJ349" s="44"/>
+      <c r="NFK349" s="44"/>
+      <c r="NFL349" s="44"/>
+      <c r="NFM349" s="44"/>
+      <c r="NFN349" s="44"/>
+      <c r="NFO349" s="44"/>
+      <c r="NFP349" s="44"/>
+      <c r="NFQ349" s="44"/>
+      <c r="NFR349" s="44"/>
+      <c r="NFS349" s="44"/>
+      <c r="NFT349" s="44"/>
+      <c r="NFU349" s="44"/>
+      <c r="NFV349" s="44"/>
+      <c r="NFW349" s="44"/>
+      <c r="NFX349" s="44"/>
+      <c r="NFY349" s="44"/>
+      <c r="NFZ349" s="44"/>
+      <c r="NGA349" s="44"/>
+      <c r="NGB349" s="44"/>
+      <c r="NGC349" s="44"/>
+      <c r="NGD349" s="44"/>
+      <c r="NGE349" s="44"/>
+      <c r="NGF349" s="44"/>
+      <c r="NGG349" s="44"/>
+      <c r="NGH349" s="44"/>
+      <c r="NGI349" s="44"/>
+      <c r="NGJ349" s="44"/>
+      <c r="NGK349" s="44"/>
+      <c r="NGL349" s="44"/>
+      <c r="NGM349" s="44"/>
+      <c r="NGN349" s="44"/>
+      <c r="NGO349" s="44"/>
+      <c r="NGP349" s="44"/>
+      <c r="NGQ349" s="44"/>
+      <c r="NGR349" s="44"/>
+      <c r="NGS349" s="44"/>
+      <c r="NGT349" s="44"/>
+      <c r="NGU349" s="44"/>
+      <c r="NGV349" s="44"/>
+      <c r="NGW349" s="44"/>
+      <c r="NGX349" s="44"/>
+      <c r="NGY349" s="44"/>
+      <c r="NGZ349" s="44"/>
+      <c r="NHA349" s="44"/>
+      <c r="NHB349" s="44"/>
+      <c r="NHC349" s="44"/>
+      <c r="NHD349" s="44"/>
+      <c r="NHE349" s="44"/>
+      <c r="NHF349" s="44"/>
+      <c r="NHG349" s="44"/>
+      <c r="NHH349" s="44"/>
+      <c r="NHI349" s="44"/>
+      <c r="NHJ349" s="44"/>
+      <c r="NHK349" s="44"/>
+      <c r="NHL349" s="44"/>
+      <c r="NHM349" s="44"/>
+      <c r="NHN349" s="44"/>
+      <c r="NHO349" s="44"/>
+      <c r="NHP349" s="44"/>
+      <c r="NHQ349" s="44"/>
+      <c r="NHR349" s="44"/>
+      <c r="NHS349" s="44"/>
+      <c r="NHT349" s="44"/>
+      <c r="NHU349" s="44"/>
+      <c r="NHV349" s="44"/>
+      <c r="NHW349" s="44"/>
+      <c r="NHX349" s="44"/>
+      <c r="NHY349" s="44"/>
+      <c r="NHZ349" s="44"/>
+      <c r="NIA349" s="44"/>
+      <c r="NIB349" s="44"/>
+      <c r="NIC349" s="44"/>
+      <c r="NID349" s="44"/>
+      <c r="NIE349" s="44"/>
+      <c r="NIF349" s="44"/>
+      <c r="NIG349" s="44"/>
+      <c r="NIH349" s="44"/>
+      <c r="NII349" s="44"/>
+      <c r="NIJ349" s="44"/>
+      <c r="NIK349" s="44"/>
+      <c r="NIL349" s="44"/>
+      <c r="NIM349" s="44"/>
+      <c r="NIN349" s="44"/>
+      <c r="NIO349" s="44"/>
+      <c r="NIP349" s="44"/>
+      <c r="NIQ349" s="44"/>
+      <c r="NIR349" s="44"/>
+      <c r="NIS349" s="44"/>
+      <c r="NIT349" s="44"/>
+      <c r="NIU349" s="44"/>
+      <c r="NIV349" s="44"/>
+      <c r="NIW349" s="44"/>
+      <c r="NIX349" s="44"/>
+      <c r="NIY349" s="44"/>
+      <c r="NIZ349" s="44"/>
+      <c r="NJA349" s="44"/>
+      <c r="NJB349" s="44"/>
+      <c r="NJC349" s="44"/>
+      <c r="NJD349" s="44"/>
+      <c r="NJE349" s="44"/>
+      <c r="NJF349" s="44"/>
+      <c r="NJG349" s="44"/>
+      <c r="NJH349" s="44"/>
+      <c r="NJI349" s="44"/>
+      <c r="NJJ349" s="44"/>
+      <c r="NJK349" s="44"/>
+      <c r="NJL349" s="44"/>
+      <c r="NJM349" s="44"/>
+      <c r="NJN349" s="44"/>
+      <c r="NJO349" s="44"/>
+      <c r="NJP349" s="44"/>
+      <c r="NJQ349" s="44"/>
+      <c r="NJR349" s="44"/>
+      <c r="NJS349" s="44"/>
+      <c r="NJT349" s="44"/>
+      <c r="NJU349" s="44"/>
+      <c r="NJV349" s="44"/>
+      <c r="NJW349" s="44"/>
+      <c r="NJX349" s="44"/>
+      <c r="NJY349" s="44"/>
+      <c r="NJZ349" s="44"/>
+      <c r="NKA349" s="44"/>
+      <c r="NKB349" s="44"/>
+      <c r="NKC349" s="44"/>
+      <c r="NKD349" s="44"/>
+      <c r="NKE349" s="44"/>
+      <c r="NKF349" s="44"/>
+      <c r="NKG349" s="44"/>
+      <c r="NKH349" s="44"/>
+      <c r="NKI349" s="44"/>
+      <c r="NKJ349" s="44"/>
+      <c r="NKK349" s="44"/>
+      <c r="NKL349" s="44"/>
+      <c r="NKM349" s="44"/>
+      <c r="NKN349" s="44"/>
+      <c r="NKO349" s="44"/>
+      <c r="NKP349" s="44"/>
+      <c r="NKQ349" s="44"/>
+      <c r="NKR349" s="44"/>
+      <c r="NKS349" s="44"/>
+      <c r="NKT349" s="44"/>
+      <c r="NKU349" s="44"/>
+      <c r="NKV349" s="44"/>
+      <c r="NKW349" s="44"/>
+      <c r="NKX349" s="44"/>
+      <c r="NKY349" s="44"/>
+      <c r="NKZ349" s="44"/>
+      <c r="NLA349" s="44"/>
+      <c r="NLB349" s="44"/>
+      <c r="NLC349" s="44"/>
+      <c r="NLD349" s="44"/>
+      <c r="NLE349" s="44"/>
+      <c r="NLF349" s="44"/>
+      <c r="NLG349" s="44"/>
+      <c r="NLH349" s="44"/>
+      <c r="NLI349" s="44"/>
+      <c r="NLJ349" s="44"/>
+      <c r="NLK349" s="44"/>
+      <c r="NLL349" s="44"/>
+      <c r="NLM349" s="44"/>
+      <c r="NLN349" s="44"/>
+      <c r="NLO349" s="44"/>
+      <c r="NLP349" s="44"/>
+      <c r="NLQ349" s="44"/>
+      <c r="NLR349" s="44"/>
+      <c r="NLS349" s="44"/>
+      <c r="NLT349" s="44"/>
+      <c r="NLU349" s="44"/>
+      <c r="NLV349" s="44"/>
+      <c r="NLW349" s="44"/>
+      <c r="NLX349" s="44"/>
+      <c r="NLY349" s="44"/>
+      <c r="NLZ349" s="44"/>
+      <c r="NMA349" s="44"/>
+      <c r="NMB349" s="44"/>
+      <c r="NMC349" s="44"/>
+      <c r="NMD349" s="44"/>
+      <c r="NME349" s="44"/>
+      <c r="NMF349" s="44"/>
+      <c r="NMG349" s="44"/>
+      <c r="NMH349" s="44"/>
+      <c r="NMI349" s="44"/>
+      <c r="NMJ349" s="44"/>
+      <c r="NMK349" s="44"/>
+      <c r="NML349" s="44"/>
+      <c r="NMM349" s="44"/>
+      <c r="NMN349" s="44"/>
+      <c r="NMO349" s="44"/>
+      <c r="NMP349" s="44"/>
+      <c r="NMQ349" s="44"/>
+      <c r="NMR349" s="44"/>
+      <c r="NMS349" s="44"/>
+      <c r="NMT349" s="44"/>
+      <c r="NMU349" s="44"/>
+      <c r="NMV349" s="44"/>
+      <c r="NMW349" s="44"/>
+      <c r="NMX349" s="44"/>
+      <c r="NMY349" s="44"/>
+      <c r="NMZ349" s="44"/>
+      <c r="NNA349" s="44"/>
+      <c r="NNB349" s="44"/>
+      <c r="NNC349" s="44"/>
+      <c r="NND349" s="44"/>
+      <c r="NNE349" s="44"/>
+      <c r="NNF349" s="44"/>
+      <c r="NNG349" s="44"/>
+      <c r="NNH349" s="44"/>
+      <c r="NNI349" s="44"/>
+      <c r="NNJ349" s="44"/>
+      <c r="NNK349" s="44"/>
+      <c r="NNL349" s="44"/>
+      <c r="NNM349" s="44"/>
+      <c r="NNN349" s="44"/>
+      <c r="NNO349" s="44"/>
+      <c r="NNP349" s="44"/>
+      <c r="NNQ349" s="44"/>
+      <c r="NNR349" s="44"/>
+      <c r="NNS349" s="44"/>
+      <c r="NNT349" s="44"/>
+      <c r="NNU349" s="44"/>
+      <c r="NNV349" s="44"/>
+      <c r="NNW349" s="44"/>
+      <c r="NNX349" s="44"/>
+      <c r="NNY349" s="44"/>
+      <c r="NNZ349" s="44"/>
+      <c r="NOA349" s="44"/>
+      <c r="NOB349" s="44"/>
+      <c r="NOC349" s="44"/>
+      <c r="NOD349" s="44"/>
+      <c r="NOE349" s="44"/>
+      <c r="NOF349" s="44"/>
+      <c r="NOG349" s="44"/>
+      <c r="NOH349" s="44"/>
+      <c r="NOI349" s="44"/>
+      <c r="NOJ349" s="44"/>
+      <c r="NOK349" s="44"/>
+      <c r="NOL349" s="44"/>
+      <c r="NOM349" s="44"/>
+      <c r="NON349" s="44"/>
+      <c r="NOO349" s="44"/>
+      <c r="NOP349" s="44"/>
+      <c r="NOQ349" s="44"/>
+      <c r="NOR349" s="44"/>
+      <c r="NOS349" s="44"/>
+      <c r="NOT349" s="44"/>
+      <c r="NOU349" s="44"/>
+      <c r="NOV349" s="44"/>
+      <c r="NOW349" s="44"/>
+      <c r="NOX349" s="44"/>
+      <c r="NOY349" s="44"/>
+      <c r="NOZ349" s="44"/>
+      <c r="NPA349" s="44"/>
+      <c r="NPB349" s="44"/>
+      <c r="NPC349" s="44"/>
+      <c r="NPD349" s="44"/>
+      <c r="NPE349" s="44"/>
+      <c r="NPF349" s="44"/>
+      <c r="NPG349" s="44"/>
+      <c r="NPH349" s="44"/>
+      <c r="NPI349" s="44"/>
+      <c r="NPJ349" s="44"/>
+      <c r="NPK349" s="44"/>
+      <c r="NPL349" s="44"/>
+      <c r="NPM349" s="44"/>
+      <c r="NPN349" s="44"/>
+      <c r="NPO349" s="44"/>
+      <c r="NPP349" s="44"/>
+      <c r="NPQ349" s="44"/>
+      <c r="NPR349" s="44"/>
+      <c r="NPS349" s="44"/>
+      <c r="NPT349" s="44"/>
+      <c r="NPU349" s="44"/>
+      <c r="NPV349" s="44"/>
+      <c r="NPW349" s="44"/>
+      <c r="NPX349" s="44"/>
+      <c r="NPY349" s="44"/>
+      <c r="NPZ349" s="44"/>
+      <c r="NQA349" s="44"/>
+      <c r="NQB349" s="44"/>
+      <c r="NQC349" s="44"/>
+      <c r="NQD349" s="44"/>
+      <c r="NQE349" s="44"/>
+      <c r="NQF349" s="44"/>
+      <c r="NQG349" s="44"/>
+      <c r="NQH349" s="44"/>
+      <c r="NQI349" s="44"/>
+      <c r="NQJ349" s="44"/>
+      <c r="NQK349" s="44"/>
+      <c r="NQL349" s="44"/>
+      <c r="NQM349" s="44"/>
+      <c r="NQN349" s="44"/>
+      <c r="NQO349" s="44"/>
+      <c r="NQP349" s="44"/>
+      <c r="NQQ349" s="44"/>
+      <c r="NQR349" s="44"/>
+      <c r="NQS349" s="44"/>
+      <c r="NQT349" s="44"/>
+      <c r="NQU349" s="44"/>
+      <c r="NQV349" s="44"/>
+      <c r="NQW349" s="44"/>
+      <c r="NQX349" s="44"/>
+      <c r="NQY349" s="44"/>
+      <c r="NQZ349" s="44"/>
+      <c r="NRA349" s="44"/>
+      <c r="NRB349" s="44"/>
+      <c r="NRC349" s="44"/>
+      <c r="NRD349" s="44"/>
+      <c r="NRE349" s="44"/>
+      <c r="NRF349" s="44"/>
+      <c r="NRG349" s="44"/>
+      <c r="NRH349" s="44"/>
+      <c r="NRI349" s="44"/>
+      <c r="NRJ349" s="44"/>
+      <c r="NRK349" s="44"/>
+      <c r="NRL349" s="44"/>
+      <c r="NRM349" s="44"/>
+      <c r="NRN349" s="44"/>
+      <c r="NRO349" s="44"/>
+      <c r="NRP349" s="44"/>
+      <c r="NRQ349" s="44"/>
+      <c r="NRR349" s="44"/>
+      <c r="NRS349" s="44"/>
+      <c r="NRT349" s="44"/>
+      <c r="NRU349" s="44"/>
+      <c r="NRV349" s="44"/>
+      <c r="NRW349" s="44"/>
+      <c r="NRX349" s="44"/>
+      <c r="NRY349" s="44"/>
+      <c r="NRZ349" s="44"/>
+      <c r="NSA349" s="44"/>
+      <c r="NSB349" s="44"/>
+      <c r="NSC349" s="44"/>
+      <c r="NSD349" s="44"/>
+      <c r="NSE349" s="44"/>
+      <c r="NSF349" s="44"/>
+      <c r="NSG349" s="44"/>
+      <c r="NSH349" s="44"/>
+      <c r="NSI349" s="44"/>
+      <c r="NSJ349" s="44"/>
+      <c r="NSK349" s="44"/>
+      <c r="NSL349" s="44"/>
+      <c r="NSM349" s="44"/>
+      <c r="NSN349" s="44"/>
+      <c r="NSO349" s="44"/>
+      <c r="NSP349" s="44"/>
+      <c r="NSQ349" s="44"/>
+      <c r="NSR349" s="44"/>
+      <c r="NSS349" s="44"/>
+      <c r="NST349" s="44"/>
+      <c r="NSU349" s="44"/>
+      <c r="NSV349" s="44"/>
+      <c r="NSW349" s="44"/>
+      <c r="NSX349" s="44"/>
+      <c r="NSY349" s="44"/>
+      <c r="NSZ349" s="44"/>
+      <c r="NTA349" s="44"/>
+      <c r="NTB349" s="44"/>
+      <c r="NTC349" s="44"/>
+      <c r="NTD349" s="44"/>
+      <c r="NTE349" s="44"/>
+      <c r="NTF349" s="44"/>
+      <c r="NTG349" s="44"/>
+      <c r="NTH349" s="44"/>
+      <c r="NTI349" s="44"/>
+      <c r="NTJ349" s="44"/>
+      <c r="NTK349" s="44"/>
+      <c r="NTL349" s="44"/>
+      <c r="NTM349" s="44"/>
+      <c r="NTN349" s="44"/>
+      <c r="NTO349" s="44"/>
+      <c r="NTP349" s="44"/>
+      <c r="NTQ349" s="44"/>
+      <c r="NTR349" s="44"/>
+      <c r="NTS349" s="44"/>
+      <c r="NTT349" s="44"/>
+      <c r="NTU349" s="44"/>
+      <c r="NTV349" s="44"/>
+      <c r="NTW349" s="44"/>
+      <c r="NTX349" s="44"/>
+      <c r="NTY349" s="44"/>
+      <c r="NTZ349" s="44"/>
+      <c r="NUA349" s="44"/>
+      <c r="NUB349" s="44"/>
+      <c r="NUC349" s="44"/>
+      <c r="NUD349" s="44"/>
+      <c r="NUE349" s="44"/>
+      <c r="NUF349" s="44"/>
+      <c r="NUG349" s="44"/>
+      <c r="NUH349" s="44"/>
+      <c r="NUI349" s="44"/>
+      <c r="NUJ349" s="44"/>
+      <c r="NUK349" s="44"/>
+      <c r="NUL349" s="44"/>
+      <c r="NUM349" s="44"/>
+      <c r="NUN349" s="44"/>
+      <c r="NUO349" s="44"/>
+      <c r="NUP349" s="44"/>
+      <c r="NUQ349" s="44"/>
+      <c r="NUR349" s="44"/>
+      <c r="NUS349" s="44"/>
+      <c r="NUT349" s="44"/>
+      <c r="NUU349" s="44"/>
+      <c r="NUV349" s="44"/>
+      <c r="NUW349" s="44"/>
+      <c r="NUX349" s="44"/>
+      <c r="NUY349" s="44"/>
+      <c r="NUZ349" s="44"/>
+      <c r="NVA349" s="44"/>
+      <c r="NVB349" s="44"/>
+      <c r="NVC349" s="44"/>
+      <c r="NVD349" s="44"/>
+      <c r="NVE349" s="44"/>
+      <c r="NVF349" s="44"/>
+      <c r="NVG349" s="44"/>
+      <c r="NVH349" s="44"/>
+      <c r="NVI349" s="44"/>
+      <c r="NVJ349" s="44"/>
+      <c r="NVK349" s="44"/>
+      <c r="NVL349" s="44"/>
+      <c r="NVM349" s="44"/>
+      <c r="NVN349" s="44"/>
+      <c r="NVO349" s="44"/>
+      <c r="NVP349" s="44"/>
+      <c r="NVQ349" s="44"/>
+      <c r="NVR349" s="44"/>
+      <c r="NVS349" s="44"/>
+      <c r="NVT349" s="44"/>
+      <c r="NVU349" s="44"/>
+      <c r="NVV349" s="44"/>
+      <c r="NVW349" s="44"/>
+      <c r="NVX349" s="44"/>
+      <c r="NVY349" s="44"/>
+      <c r="NVZ349" s="44"/>
+      <c r="NWA349" s="44"/>
+      <c r="NWB349" s="44"/>
+      <c r="NWC349" s="44"/>
+      <c r="NWD349" s="44"/>
+      <c r="NWE349" s="44"/>
+      <c r="NWF349" s="44"/>
+      <c r="NWG349" s="44"/>
+      <c r="NWH349" s="44"/>
+      <c r="NWI349" s="44"/>
+      <c r="NWJ349" s="44"/>
+      <c r="NWK349" s="44"/>
+      <c r="NWL349" s="44"/>
+      <c r="NWM349" s="44"/>
+      <c r="NWN349" s="44"/>
+      <c r="NWO349" s="44"/>
+      <c r="NWP349" s="44"/>
+      <c r="NWQ349" s="44"/>
+      <c r="NWR349" s="44"/>
+      <c r="NWS349" s="44"/>
+      <c r="NWT349" s="44"/>
+      <c r="NWU349" s="44"/>
+      <c r="NWV349" s="44"/>
+      <c r="NWW349" s="44"/>
+      <c r="NWX349" s="44"/>
+      <c r="NWY349" s="44"/>
+      <c r="NWZ349" s="44"/>
+      <c r="NXA349" s="44"/>
+      <c r="NXB349" s="44"/>
+      <c r="NXC349" s="44"/>
+      <c r="NXD349" s="44"/>
+      <c r="NXE349" s="44"/>
+      <c r="NXF349" s="44"/>
+      <c r="NXG349" s="44"/>
+      <c r="NXH349" s="44"/>
+      <c r="NXI349" s="44"/>
+      <c r="NXJ349" s="44"/>
+      <c r="NXK349" s="44"/>
+      <c r="NXL349" s="44"/>
+      <c r="NXM349" s="44"/>
+      <c r="NXN349" s="44"/>
+      <c r="NXO349" s="44"/>
+      <c r="NXP349" s="44"/>
+      <c r="NXQ349" s="44"/>
+      <c r="NXR349" s="44"/>
+      <c r="NXS349" s="44"/>
+      <c r="NXT349" s="44"/>
+      <c r="NXU349" s="44"/>
+      <c r="NXV349" s="44"/>
+      <c r="NXW349" s="44"/>
+      <c r="NXX349" s="44"/>
+      <c r="NXY349" s="44"/>
+      <c r="NXZ349" s="44"/>
+      <c r="NYA349" s="44"/>
+      <c r="NYB349" s="44"/>
+      <c r="NYC349" s="44"/>
+      <c r="NYD349" s="44"/>
+      <c r="NYE349" s="44"/>
+      <c r="NYF349" s="44"/>
+      <c r="NYG349" s="44"/>
+      <c r="NYH349" s="44"/>
+      <c r="NYI349" s="44"/>
+      <c r="NYJ349" s="44"/>
+      <c r="NYK349" s="44"/>
+      <c r="NYL349" s="44"/>
+      <c r="NYM349" s="44"/>
+      <c r="NYN349" s="44"/>
+      <c r="NYO349" s="44"/>
+      <c r="NYP349" s="44"/>
+      <c r="NYQ349" s="44"/>
+      <c r="NYR349" s="44"/>
+      <c r="NYS349" s="44"/>
+      <c r="NYT349" s="44"/>
+      <c r="NYU349" s="44"/>
+      <c r="NYV349" s="44"/>
+      <c r="NYW349" s="44"/>
+      <c r="NYX349" s="44"/>
+      <c r="NYY349" s="44"/>
+      <c r="NYZ349" s="44"/>
+      <c r="NZA349" s="44"/>
+      <c r="NZB349" s="44"/>
+      <c r="NZC349" s="44"/>
+      <c r="NZD349" s="44"/>
+      <c r="NZE349" s="44"/>
+      <c r="NZF349" s="44"/>
+      <c r="NZG349" s="44"/>
+      <c r="NZH349" s="44"/>
+      <c r="NZI349" s="44"/>
+      <c r="NZJ349" s="44"/>
+      <c r="NZK349" s="44"/>
+      <c r="NZL349" s="44"/>
+      <c r="NZM349" s="44"/>
+      <c r="NZN349" s="44"/>
+      <c r="NZO349" s="44"/>
+      <c r="NZP349" s="44"/>
+      <c r="NZQ349" s="44"/>
+      <c r="NZR349" s="44"/>
+      <c r="NZS349" s="44"/>
+      <c r="NZT349" s="44"/>
+      <c r="NZU349" s="44"/>
+      <c r="NZV349" s="44"/>
+      <c r="NZW349" s="44"/>
+      <c r="NZX349" s="44"/>
+      <c r="NZY349" s="44"/>
+      <c r="NZZ349" s="44"/>
+      <c r="OAA349" s="44"/>
+      <c r="OAB349" s="44"/>
+      <c r="OAC349" s="44"/>
+      <c r="OAD349" s="44"/>
+      <c r="OAE349" s="44"/>
+      <c r="OAF349" s="44"/>
+      <c r="OAG349" s="44"/>
+      <c r="OAH349" s="44"/>
+      <c r="OAI349" s="44"/>
+      <c r="OAJ349" s="44"/>
+      <c r="OAK349" s="44"/>
+      <c r="OAL349" s="44"/>
+      <c r="OAM349" s="44"/>
+      <c r="OAN349" s="44"/>
+      <c r="OAO349" s="44"/>
+      <c r="OAP349" s="44"/>
+      <c r="OAQ349" s="44"/>
+      <c r="OAR349" s="44"/>
+      <c r="OAS349" s="44"/>
+      <c r="OAT349" s="44"/>
+      <c r="OAU349" s="44"/>
+      <c r="OAV349" s="44"/>
+      <c r="OAW349" s="44"/>
+      <c r="OAX349" s="44"/>
+      <c r="OAY349" s="44"/>
+      <c r="OAZ349" s="44"/>
+      <c r="OBA349" s="44"/>
+      <c r="OBB349" s="44"/>
+      <c r="OBC349" s="44"/>
+      <c r="OBD349" s="44"/>
+      <c r="OBE349" s="44"/>
+      <c r="OBF349" s="44"/>
+      <c r="OBG349" s="44"/>
+      <c r="OBH349" s="44"/>
+      <c r="OBI349" s="44"/>
+      <c r="OBJ349" s="44"/>
+      <c r="OBK349" s="44"/>
+      <c r="OBL349" s="44"/>
+      <c r="OBM349" s="44"/>
+      <c r="OBN349" s="44"/>
+      <c r="OBO349" s="44"/>
+      <c r="OBP349" s="44"/>
+      <c r="OBQ349" s="44"/>
+      <c r="OBR349" s="44"/>
+      <c r="OBS349" s="44"/>
+      <c r="OBT349" s="44"/>
+      <c r="OBU349" s="44"/>
+      <c r="OBV349" s="44"/>
+      <c r="OBW349" s="44"/>
+      <c r="OBX349" s="44"/>
+      <c r="OBY349" s="44"/>
+      <c r="OBZ349" s="44"/>
+      <c r="OCA349" s="44"/>
+      <c r="OCB349" s="44"/>
+      <c r="OCC349" s="44"/>
+      <c r="OCD349" s="44"/>
+      <c r="OCE349" s="44"/>
+      <c r="OCF349" s="44"/>
+      <c r="OCG349" s="44"/>
+      <c r="OCH349" s="44"/>
+      <c r="OCI349" s="44"/>
+      <c r="OCJ349" s="44"/>
+      <c r="OCK349" s="44"/>
+      <c r="OCL349" s="44"/>
+      <c r="OCM349" s="44"/>
+      <c r="OCN349" s="44"/>
+      <c r="OCO349" s="44"/>
+      <c r="OCP349" s="44"/>
+      <c r="OCQ349" s="44"/>
+      <c r="OCR349" s="44"/>
+      <c r="OCS349" s="44"/>
+      <c r="OCT349" s="44"/>
+      <c r="OCU349" s="44"/>
+      <c r="OCV349" s="44"/>
+      <c r="OCW349" s="44"/>
+      <c r="OCX349" s="44"/>
+      <c r="OCY349" s="44"/>
+      <c r="OCZ349" s="44"/>
+      <c r="ODA349" s="44"/>
+      <c r="ODB349" s="44"/>
+      <c r="ODC349" s="44"/>
+      <c r="ODD349" s="44"/>
+      <c r="ODE349" s="44"/>
+      <c r="ODF349" s="44"/>
+      <c r="ODG349" s="44"/>
+      <c r="ODH349" s="44"/>
+      <c r="ODI349" s="44"/>
+      <c r="ODJ349" s="44"/>
+      <c r="ODK349" s="44"/>
+      <c r="ODL349" s="44"/>
+      <c r="ODM349" s="44"/>
+      <c r="ODN349" s="44"/>
+      <c r="ODO349" s="44"/>
+      <c r="ODP349" s="44"/>
+      <c r="ODQ349" s="44"/>
+      <c r="ODR349" s="44"/>
+      <c r="ODS349" s="44"/>
+      <c r="ODT349" s="44"/>
+      <c r="ODU349" s="44"/>
+      <c r="ODV349" s="44"/>
+      <c r="ODW349" s="44"/>
+      <c r="ODX349" s="44"/>
+      <c r="ODY349" s="44"/>
+      <c r="ODZ349" s="44"/>
+      <c r="OEA349" s="44"/>
+      <c r="OEB349" s="44"/>
+      <c r="OEC349" s="44"/>
+      <c r="OED349" s="44"/>
+      <c r="OEE349" s="44"/>
+      <c r="OEF349" s="44"/>
+      <c r="OEG349" s="44"/>
+      <c r="OEH349" s="44"/>
+      <c r="OEI349" s="44"/>
+      <c r="OEJ349" s="44"/>
+      <c r="OEK349" s="44"/>
+      <c r="OEL349" s="44"/>
+      <c r="OEM349" s="44"/>
+      <c r="OEN349" s="44"/>
+      <c r="OEO349" s="44"/>
+      <c r="OEP349" s="44"/>
+      <c r="OEQ349" s="44"/>
+      <c r="OER349" s="44"/>
+      <c r="OES349" s="44"/>
+      <c r="OET349" s="44"/>
+      <c r="OEU349" s="44"/>
+      <c r="OEV349" s="44"/>
+      <c r="OEW349" s="44"/>
+      <c r="OEX349" s="44"/>
+      <c r="OEY349" s="44"/>
+      <c r="OEZ349" s="44"/>
+      <c r="OFA349" s="44"/>
+      <c r="OFB349" s="44"/>
+      <c r="OFC349" s="44"/>
+      <c r="OFD349" s="44"/>
+      <c r="OFE349" s="44"/>
+      <c r="OFF349" s="44"/>
+      <c r="OFG349" s="44"/>
+      <c r="OFH349" s="44"/>
+      <c r="OFI349" s="44"/>
+      <c r="OFJ349" s="44"/>
+      <c r="OFK349" s="44"/>
+      <c r="OFL349" s="44"/>
+      <c r="OFM349" s="44"/>
+      <c r="OFN349" s="44"/>
+      <c r="OFO349" s="44"/>
+      <c r="OFP349" s="44"/>
+      <c r="OFQ349" s="44"/>
+      <c r="OFR349" s="44"/>
+      <c r="OFS349" s="44"/>
+      <c r="OFT349" s="44"/>
+      <c r="OFU349" s="44"/>
+      <c r="OFV349" s="44"/>
+      <c r="OFW349" s="44"/>
+      <c r="OFX349" s="44"/>
+      <c r="OFY349" s="44"/>
+      <c r="OFZ349" s="44"/>
+      <c r="OGA349" s="44"/>
+      <c r="OGB349" s="44"/>
+      <c r="OGC349" s="44"/>
+      <c r="OGD349" s="44"/>
+      <c r="OGE349" s="44"/>
+      <c r="OGF349" s="44"/>
+      <c r="OGG349" s="44"/>
+      <c r="OGH349" s="44"/>
+      <c r="OGI349" s="44"/>
+      <c r="OGJ349" s="44"/>
+      <c r="OGK349" s="44"/>
+      <c r="OGL349" s="44"/>
+      <c r="OGM349" s="44"/>
+      <c r="OGN349" s="44"/>
+      <c r="OGO349" s="44"/>
+      <c r="OGP349" s="44"/>
+      <c r="OGQ349" s="44"/>
+      <c r="OGR349" s="44"/>
+      <c r="OGS349" s="44"/>
+      <c r="OGT349" s="44"/>
+      <c r="OGU349" s="44"/>
+      <c r="OGV349" s="44"/>
+      <c r="OGW349" s="44"/>
+      <c r="OGX349" s="44"/>
+      <c r="OGY349" s="44"/>
+      <c r="OGZ349" s="44"/>
+      <c r="OHA349" s="44"/>
+      <c r="OHB349" s="44"/>
+      <c r="OHC349" s="44"/>
+      <c r="OHD349" s="44"/>
+      <c r="OHE349" s="44"/>
+      <c r="OHF349" s="44"/>
+      <c r="OHG349" s="44"/>
+      <c r="OHH349" s="44"/>
+      <c r="OHI349" s="44"/>
+      <c r="OHJ349" s="44"/>
+      <c r="OHK349" s="44"/>
+      <c r="OHL349" s="44"/>
+      <c r="OHM349" s="44"/>
+      <c r="OHN349" s="44"/>
+      <c r="OHO349" s="44"/>
+      <c r="OHP349" s="44"/>
+      <c r="OHQ349" s="44"/>
+      <c r="OHR349" s="44"/>
+      <c r="OHS349" s="44"/>
+      <c r="OHT349" s="44"/>
+      <c r="OHU349" s="44"/>
+      <c r="OHV349" s="44"/>
+      <c r="OHW349" s="44"/>
+      <c r="OHX349" s="44"/>
+      <c r="OHY349" s="44"/>
+      <c r="OHZ349" s="44"/>
+      <c r="OIA349" s="44"/>
+      <c r="OIB349" s="44"/>
+      <c r="OIC349" s="44"/>
+      <c r="OID349" s="44"/>
+      <c r="OIE349" s="44"/>
+      <c r="OIF349" s="44"/>
+      <c r="OIG349" s="44"/>
+      <c r="OIH349" s="44"/>
+      <c r="OII349" s="44"/>
+      <c r="OIJ349" s="44"/>
+      <c r="OIK349" s="44"/>
+      <c r="OIL349" s="44"/>
+      <c r="OIM349" s="44"/>
+      <c r="OIN349" s="44"/>
+      <c r="OIO349" s="44"/>
+      <c r="OIP349" s="44"/>
+      <c r="OIQ349" s="44"/>
+      <c r="OIR349" s="44"/>
+      <c r="OIS349" s="44"/>
+      <c r="OIT349" s="44"/>
+      <c r="OIU349" s="44"/>
+      <c r="OIV349" s="44"/>
+      <c r="OIW349" s="44"/>
+      <c r="OIX349" s="44"/>
+      <c r="OIY349" s="44"/>
+      <c r="OIZ349" s="44"/>
+      <c r="OJA349" s="44"/>
+      <c r="OJB349" s="44"/>
+      <c r="OJC349" s="44"/>
+      <c r="OJD349" s="44"/>
+      <c r="OJE349" s="44"/>
+      <c r="OJF349" s="44"/>
+      <c r="OJG349" s="44"/>
+      <c r="OJH349" s="44"/>
+      <c r="OJI349" s="44"/>
+      <c r="OJJ349" s="44"/>
+      <c r="OJK349" s="44"/>
+      <c r="OJL349" s="44"/>
+      <c r="OJM349" s="44"/>
+      <c r="OJN349" s="44"/>
+      <c r="OJO349" s="44"/>
+      <c r="OJP349" s="44"/>
+      <c r="OJQ349" s="44"/>
+      <c r="OJR349" s="44"/>
+      <c r="OJS349" s="44"/>
+      <c r="OJT349" s="44"/>
+      <c r="OJU349" s="44"/>
+      <c r="OJV349" s="44"/>
+      <c r="OJW349" s="44"/>
+      <c r="OJX349" s="44"/>
+      <c r="OJY349" s="44"/>
+      <c r="OJZ349" s="44"/>
+      <c r="OKA349" s="44"/>
+      <c r="OKB349" s="44"/>
+      <c r="OKC349" s="44"/>
+      <c r="OKD349" s="44"/>
+      <c r="OKE349" s="44"/>
+      <c r="OKF349" s="44"/>
+      <c r="OKG349" s="44"/>
+      <c r="OKH349" s="44"/>
+      <c r="OKI349" s="44"/>
+      <c r="OKJ349" s="44"/>
+      <c r="OKK349" s="44"/>
+      <c r="OKL349" s="44"/>
+      <c r="OKM349" s="44"/>
+      <c r="OKN349" s="44"/>
+      <c r="OKO349" s="44"/>
+      <c r="OKP349" s="44"/>
+      <c r="OKQ349" s="44"/>
+      <c r="OKR349" s="44"/>
+      <c r="OKS349" s="44"/>
+      <c r="OKT349" s="44"/>
+      <c r="OKU349" s="44"/>
+      <c r="OKV349" s="44"/>
+      <c r="OKW349" s="44"/>
+      <c r="OKX349" s="44"/>
+      <c r="OKY349" s="44"/>
+      <c r="OKZ349" s="44"/>
+      <c r="OLA349" s="44"/>
+      <c r="OLB349" s="44"/>
+      <c r="OLC349" s="44"/>
+      <c r="OLD349" s="44"/>
+      <c r="OLE349" s="44"/>
+      <c r="OLF349" s="44"/>
+      <c r="OLG349" s="44"/>
+      <c r="OLH349" s="44"/>
+      <c r="OLI349" s="44"/>
+      <c r="OLJ349" s="44"/>
+      <c r="OLK349" s="44"/>
+      <c r="OLL349" s="44"/>
+      <c r="OLM349" s="44"/>
+      <c r="OLN349" s="44"/>
+      <c r="OLO349" s="44"/>
+      <c r="OLP349" s="44"/>
+      <c r="OLQ349" s="44"/>
+      <c r="OLR349" s="44"/>
+      <c r="OLS349" s="44"/>
+      <c r="OLT349" s="44"/>
+      <c r="OLU349" s="44"/>
+      <c r="OLV349" s="44"/>
+      <c r="OLW349" s="44"/>
+      <c r="OLX349" s="44"/>
+      <c r="OLY349" s="44"/>
+      <c r="OLZ349" s="44"/>
+      <c r="OMA349" s="44"/>
+      <c r="OMB349" s="44"/>
+      <c r="OMC349" s="44"/>
+      <c r="OMD349" s="44"/>
+      <c r="OME349" s="44"/>
+      <c r="OMF349" s="44"/>
+      <c r="OMG349" s="44"/>
+      <c r="OMH349" s="44"/>
+      <c r="OMI349" s="44"/>
+      <c r="OMJ349" s="44"/>
+      <c r="OMK349" s="44"/>
+      <c r="OML349" s="44"/>
+      <c r="OMM349" s="44"/>
+      <c r="OMN349" s="44"/>
+      <c r="OMO349" s="44"/>
+      <c r="OMP349" s="44"/>
+      <c r="OMQ349" s="44"/>
+      <c r="OMR349" s="44"/>
+      <c r="OMS349" s="44"/>
+      <c r="OMT349" s="44"/>
+      <c r="OMU349" s="44"/>
+      <c r="OMV349" s="44"/>
+      <c r="OMW349" s="44"/>
+      <c r="OMX349" s="44"/>
+      <c r="OMY349" s="44"/>
+      <c r="OMZ349" s="44"/>
+      <c r="ONA349" s="44"/>
+      <c r="ONB349" s="44"/>
+      <c r="ONC349" s="44"/>
+      <c r="OND349" s="44"/>
+      <c r="ONE349" s="44"/>
+      <c r="ONF349" s="44"/>
+      <c r="ONG349" s="44"/>
+      <c r="ONH349" s="44"/>
+      <c r="ONI349" s="44"/>
+      <c r="ONJ349" s="44"/>
+      <c r="ONK349" s="44"/>
+      <c r="ONL349" s="44"/>
+      <c r="ONM349" s="44"/>
+      <c r="ONN349" s="44"/>
+      <c r="ONO349" s="44"/>
+      <c r="ONP349" s="44"/>
+      <c r="ONQ349" s="44"/>
+      <c r="ONR349" s="44"/>
+      <c r="ONS349" s="44"/>
+      <c r="ONT349" s="44"/>
+      <c r="ONU349" s="44"/>
+      <c r="ONV349" s="44"/>
+      <c r="ONW349" s="44"/>
+      <c r="ONX349" s="44"/>
+      <c r="ONY349" s="44"/>
+      <c r="ONZ349" s="44"/>
+      <c r="OOA349" s="44"/>
+      <c r="OOB349" s="44"/>
+      <c r="OOC349" s="44"/>
+      <c r="OOD349" s="44"/>
+      <c r="OOE349" s="44"/>
+      <c r="OOF349" s="44"/>
+      <c r="OOG349" s="44"/>
+      <c r="OOH349" s="44"/>
+      <c r="OOI349" s="44"/>
+      <c r="OOJ349" s="44"/>
+      <c r="OOK349" s="44"/>
+      <c r="OOL349" s="44"/>
+      <c r="OOM349" s="44"/>
+      <c r="OON349" s="44"/>
+      <c r="OOO349" s="44"/>
+      <c r="OOP349" s="44"/>
+      <c r="OOQ349" s="44"/>
+      <c r="OOR349" s="44"/>
+      <c r="OOS349" s="44"/>
+      <c r="OOT349" s="44"/>
+      <c r="OOU349" s="44"/>
+      <c r="OOV349" s="44"/>
+      <c r="OOW349" s="44"/>
+      <c r="OOX349" s="44"/>
+      <c r="OOY349" s="44"/>
+      <c r="OOZ349" s="44"/>
+      <c r="OPA349" s="44"/>
+      <c r="OPB349" s="44"/>
+      <c r="OPC349" s="44"/>
+      <c r="OPD349" s="44"/>
+      <c r="OPE349" s="44"/>
+      <c r="OPF349" s="44"/>
+      <c r="OPG349" s="44"/>
+      <c r="OPH349" s="44"/>
+      <c r="OPI349" s="44"/>
+      <c r="OPJ349" s="44"/>
+      <c r="OPK349" s="44"/>
+      <c r="OPL349" s="44"/>
+      <c r="OPM349" s="44"/>
+      <c r="OPN349" s="44"/>
+      <c r="OPO349" s="44"/>
+      <c r="OPP349" s="44"/>
+      <c r="OPQ349" s="44"/>
+      <c r="OPR349" s="44"/>
+      <c r="OPS349" s="44"/>
+      <c r="OPT349" s="44"/>
+      <c r="OPU349" s="44"/>
+      <c r="OPV349" s="44"/>
+      <c r="OPW349" s="44"/>
+      <c r="OPX349" s="44"/>
+      <c r="OPY349" s="44"/>
+      <c r="OPZ349" s="44"/>
+      <c r="OQA349" s="44"/>
+      <c r="OQB349" s="44"/>
+      <c r="OQC349" s="44"/>
+      <c r="OQD349" s="44"/>
+      <c r="OQE349" s="44"/>
+      <c r="OQF349" s="44"/>
+      <c r="OQG349" s="44"/>
+      <c r="OQH349" s="44"/>
+      <c r="OQI349" s="44"/>
+      <c r="OQJ349" s="44"/>
+      <c r="OQK349" s="44"/>
+      <c r="OQL349" s="44"/>
+      <c r="OQM349" s="44"/>
+      <c r="OQN349" s="44"/>
+      <c r="OQO349" s="44"/>
+      <c r="OQP349" s="44"/>
+      <c r="OQQ349" s="44"/>
+      <c r="OQR349" s="44"/>
+      <c r="OQS349" s="44"/>
+      <c r="OQT349" s="44"/>
+      <c r="OQU349" s="44"/>
+      <c r="OQV349" s="44"/>
+      <c r="OQW349" s="44"/>
+      <c r="OQX349" s="44"/>
+      <c r="OQY349" s="44"/>
+      <c r="OQZ349" s="44"/>
+      <c r="ORA349" s="44"/>
+      <c r="ORB349" s="44"/>
+      <c r="ORC349" s="44"/>
+      <c r="ORD349" s="44"/>
+      <c r="ORE349" s="44"/>
+      <c r="ORF349" s="44"/>
+      <c r="ORG349" s="44"/>
+      <c r="ORH349" s="44"/>
+      <c r="ORI349" s="44"/>
+      <c r="ORJ349" s="44"/>
+      <c r="ORK349" s="44"/>
+      <c r="ORL349" s="44"/>
+      <c r="ORM349" s="44"/>
+      <c r="ORN349" s="44"/>
+      <c r="ORO349" s="44"/>
+      <c r="ORP349" s="44"/>
+      <c r="ORQ349" s="44"/>
+      <c r="ORR349" s="44"/>
+      <c r="ORS349" s="44"/>
+      <c r="ORT349" s="44"/>
+      <c r="ORU349" s="44"/>
+      <c r="ORV349" s="44"/>
+      <c r="ORW349" s="44"/>
+      <c r="ORX349" s="44"/>
+      <c r="ORY349" s="44"/>
+      <c r="ORZ349" s="44"/>
+      <c r="OSA349" s="44"/>
+      <c r="OSB349" s="44"/>
+      <c r="OSC349" s="44"/>
+      <c r="OSD349" s="44"/>
+      <c r="OSE349" s="44"/>
+      <c r="OSF349" s="44"/>
+      <c r="OSG349" s="44"/>
+      <c r="OSH349" s="44"/>
+      <c r="OSI349" s="44"/>
+      <c r="OSJ349" s="44"/>
+      <c r="OSK349" s="44"/>
+      <c r="OSL349" s="44"/>
+      <c r="OSM349" s="44"/>
+      <c r="OSN349" s="44"/>
+      <c r="OSO349" s="44"/>
+      <c r="OSP349" s="44"/>
+      <c r="OSQ349" s="44"/>
+      <c r="OSR349" s="44"/>
+      <c r="OSS349" s="44"/>
+      <c r="OST349" s="44"/>
+      <c r="OSU349" s="44"/>
+      <c r="OSV349" s="44"/>
+      <c r="OSW349" s="44"/>
+      <c r="OSX349" s="44"/>
+      <c r="OSY349" s="44"/>
+      <c r="OSZ349" s="44"/>
+      <c r="OTA349" s="44"/>
+      <c r="OTB349" s="44"/>
+      <c r="OTC349" s="44"/>
+      <c r="OTD349" s="44"/>
+      <c r="OTE349" s="44"/>
+      <c r="OTF349" s="44"/>
+      <c r="OTG349" s="44"/>
+      <c r="OTH349" s="44"/>
+      <c r="OTI349" s="44"/>
+      <c r="OTJ349" s="44"/>
+      <c r="OTK349" s="44"/>
+      <c r="OTL349" s="44"/>
+      <c r="OTM349" s="44"/>
+      <c r="OTN349" s="44"/>
+      <c r="OTO349" s="44"/>
+      <c r="OTP349" s="44"/>
+      <c r="OTQ349" s="44"/>
+      <c r="OTR349" s="44"/>
+      <c r="OTS349" s="44"/>
+      <c r="OTT349" s="44"/>
+      <c r="OTU349" s="44"/>
+      <c r="OTV349" s="44"/>
+      <c r="OTW349" s="44"/>
+      <c r="OTX349" s="44"/>
+      <c r="OTY349" s="44"/>
+      <c r="OTZ349" s="44"/>
+      <c r="OUA349" s="44"/>
+      <c r="OUB349" s="44"/>
+      <c r="OUC349" s="44"/>
+      <c r="OUD349" s="44"/>
+      <c r="OUE349" s="44"/>
+      <c r="OUF349" s="44"/>
+      <c r="OUG349" s="44"/>
+      <c r="OUH349" s="44"/>
+      <c r="OUI349" s="44"/>
+      <c r="OUJ349" s="44"/>
+      <c r="OUK349" s="44"/>
+      <c r="OUL349" s="44"/>
+      <c r="OUM349" s="44"/>
+      <c r="OUN349" s="44"/>
+      <c r="OUO349" s="44"/>
+      <c r="OUP349" s="44"/>
+      <c r="OUQ349" s="44"/>
+      <c r="OUR349" s="44"/>
+      <c r="OUS349" s="44"/>
+      <c r="OUT349" s="44"/>
+      <c r="OUU349" s="44"/>
+      <c r="OUV349" s="44"/>
+      <c r="OUW349" s="44"/>
+      <c r="OUX349" s="44"/>
+      <c r="OUY349" s="44"/>
+      <c r="OUZ349" s="44"/>
+      <c r="OVA349" s="44"/>
+      <c r="OVB349" s="44"/>
+      <c r="OVC349" s="44"/>
+      <c r="OVD349" s="44"/>
+      <c r="OVE349" s="44"/>
+      <c r="OVF349" s="44"/>
+      <c r="OVG349" s="44"/>
+      <c r="OVH349" s="44"/>
+      <c r="OVI349" s="44"/>
+      <c r="OVJ349" s="44"/>
+      <c r="OVK349" s="44"/>
+      <c r="OVL349" s="44"/>
+      <c r="OVM349" s="44"/>
+      <c r="OVN349" s="44"/>
+      <c r="OVO349" s="44"/>
+      <c r="OVP349" s="44"/>
+      <c r="OVQ349" s="44"/>
+      <c r="OVR349" s="44"/>
+      <c r="OVS349" s="44"/>
+      <c r="OVT349" s="44"/>
+      <c r="OVU349" s="44"/>
+      <c r="OVV349" s="44"/>
+      <c r="OVW349" s="44"/>
+      <c r="OVX349" s="44"/>
+      <c r="OVY349" s="44"/>
+      <c r="OVZ349" s="44"/>
+      <c r="OWA349" s="44"/>
+      <c r="OWB349" s="44"/>
+      <c r="OWC349" s="44"/>
+      <c r="OWD349" s="44"/>
+      <c r="OWE349" s="44"/>
+      <c r="OWF349" s="44"/>
+      <c r="OWG349" s="44"/>
+      <c r="OWH349" s="44"/>
+      <c r="OWI349" s="44"/>
+      <c r="OWJ349" s="44"/>
+      <c r="OWK349" s="44"/>
+      <c r="OWL349" s="44"/>
+      <c r="OWM349" s="44"/>
+      <c r="OWN349" s="44"/>
+      <c r="OWO349" s="44"/>
+      <c r="OWP349" s="44"/>
+      <c r="OWQ349" s="44"/>
+      <c r="OWR349" s="44"/>
+      <c r="OWS349" s="44"/>
+      <c r="OWT349" s="44"/>
+      <c r="OWU349" s="44"/>
+      <c r="OWV349" s="44"/>
+      <c r="OWW349" s="44"/>
+      <c r="OWX349" s="44"/>
+      <c r="OWY349" s="44"/>
+      <c r="OWZ349" s="44"/>
+      <c r="OXA349" s="44"/>
+      <c r="OXB349" s="44"/>
+      <c r="OXC349" s="44"/>
+      <c r="OXD349" s="44"/>
+      <c r="OXE349" s="44"/>
+      <c r="OXF349" s="44"/>
+      <c r="OXG349" s="44"/>
+      <c r="OXH349" s="44"/>
+      <c r="OXI349" s="44"/>
+      <c r="OXJ349" s="44"/>
+      <c r="OXK349" s="44"/>
+      <c r="OXL349" s="44"/>
+      <c r="OXM349" s="44"/>
+      <c r="OXN349" s="44"/>
+      <c r="OXO349" s="44"/>
+      <c r="OXP349" s="44"/>
+      <c r="OXQ349" s="44"/>
+      <c r="OXR349" s="44"/>
+      <c r="OXS349" s="44"/>
+      <c r="OXT349" s="44"/>
+      <c r="OXU349" s="44"/>
+      <c r="OXV349" s="44"/>
+      <c r="OXW349" s="44"/>
+      <c r="OXX349" s="44"/>
+      <c r="OXY349" s="44"/>
+      <c r="OXZ349" s="44"/>
+      <c r="OYA349" s="44"/>
+      <c r="OYB349" s="44"/>
+      <c r="OYC349" s="44"/>
+      <c r="OYD349" s="44"/>
+      <c r="OYE349" s="44"/>
+      <c r="OYF349" s="44"/>
+      <c r="OYG349" s="44"/>
+      <c r="OYH349" s="44"/>
+      <c r="OYI349" s="44"/>
+      <c r="OYJ349" s="44"/>
+      <c r="OYK349" s="44"/>
+      <c r="OYL349" s="44"/>
+      <c r="OYM349" s="44"/>
+      <c r="OYN349" s="44"/>
+      <c r="OYO349" s="44"/>
+      <c r="OYP349" s="44"/>
+      <c r="OYQ349" s="44"/>
+      <c r="OYR349" s="44"/>
+      <c r="OYS349" s="44"/>
+      <c r="OYT349" s="44"/>
+      <c r="OYU349" s="44"/>
+      <c r="OYV349" s="44"/>
+      <c r="OYW349" s="44"/>
+      <c r="OYX349" s="44"/>
+      <c r="OYY349" s="44"/>
+      <c r="OYZ349" s="44"/>
+      <c r="OZA349" s="44"/>
+      <c r="OZB349" s="44"/>
+      <c r="OZC349" s="44"/>
+      <c r="OZD349" s="44"/>
+      <c r="OZE349" s="44"/>
+      <c r="OZF349" s="44"/>
+      <c r="OZG349" s="44"/>
+      <c r="OZH349" s="44"/>
+      <c r="OZI349" s="44"/>
+      <c r="OZJ349" s="44"/>
+      <c r="OZK349" s="44"/>
+      <c r="OZL349" s="44"/>
+      <c r="OZM349" s="44"/>
+      <c r="OZN349" s="44"/>
+      <c r="OZO349" s="44"/>
+      <c r="OZP349" s="44"/>
+      <c r="OZQ349" s="44"/>
+      <c r="OZR349" s="44"/>
+      <c r="OZS349" s="44"/>
+      <c r="OZT349" s="44"/>
+      <c r="OZU349" s="44"/>
+      <c r="OZV349" s="44"/>
+      <c r="OZW349" s="44"/>
+      <c r="OZX349" s="44"/>
+      <c r="OZY349" s="44"/>
+      <c r="OZZ349" s="44"/>
+      <c r="PAA349" s="44"/>
+      <c r="PAB349" s="44"/>
+      <c r="PAC349" s="44"/>
+      <c r="PAD349" s="44"/>
+      <c r="PAE349" s="44"/>
+      <c r="PAF349" s="44"/>
+      <c r="PAG349" s="44"/>
+      <c r="PAH349" s="44"/>
+      <c r="PAI349" s="44"/>
+      <c r="PAJ349" s="44"/>
+      <c r="PAK349" s="44"/>
+      <c r="PAL349" s="44"/>
+      <c r="PAM349" s="44"/>
+      <c r="PAN349" s="44"/>
+      <c r="PAO349" s="44"/>
+      <c r="PAP349" s="44"/>
+      <c r="PAQ349" s="44"/>
+      <c r="PAR349" s="44"/>
+      <c r="PAS349" s="44"/>
+      <c r="PAT349" s="44"/>
+      <c r="PAU349" s="44"/>
+      <c r="PAV349" s="44"/>
+      <c r="PAW349" s="44"/>
+      <c r="PAX349" s="44"/>
+      <c r="PAY349" s="44"/>
+      <c r="PAZ349" s="44"/>
+      <c r="PBA349" s="44"/>
+      <c r="PBB349" s="44"/>
+      <c r="PBC349" s="44"/>
+      <c r="PBD349" s="44"/>
+      <c r="PBE349" s="44"/>
+      <c r="PBF349" s="44"/>
+      <c r="PBG349" s="44"/>
+      <c r="PBH349" s="44"/>
+      <c r="PBI349" s="44"/>
+      <c r="PBJ349" s="44"/>
+      <c r="PBK349" s="44"/>
+      <c r="PBL349" s="44"/>
+      <c r="PBM349" s="44"/>
+      <c r="PBN349" s="44"/>
+      <c r="PBO349" s="44"/>
+      <c r="PBP349" s="44"/>
+      <c r="PBQ349" s="44"/>
+      <c r="PBR349" s="44"/>
+      <c r="PBS349" s="44"/>
+      <c r="PBT349" s="44"/>
+      <c r="PBU349" s="44"/>
+      <c r="PBV349" s="44"/>
+      <c r="PBW349" s="44"/>
+      <c r="PBX349" s="44"/>
+      <c r="PBY349" s="44"/>
+      <c r="PBZ349" s="44"/>
+      <c r="PCA349" s="44"/>
+      <c r="PCB349" s="44"/>
+      <c r="PCC349" s="44"/>
+      <c r="PCD349" s="44"/>
+      <c r="PCE349" s="44"/>
+      <c r="PCF349" s="44"/>
+      <c r="PCG349" s="44"/>
+      <c r="PCH349" s="44"/>
+      <c r="PCI349" s="44"/>
+      <c r="PCJ349" s="44"/>
+      <c r="PCK349" s="44"/>
+      <c r="PCL349" s="44"/>
+      <c r="PCM349" s="44"/>
+      <c r="PCN349" s="44"/>
+      <c r="PCO349" s="44"/>
+      <c r="PCP349" s="44"/>
+      <c r="PCQ349" s="44"/>
+      <c r="PCR349" s="44"/>
+      <c r="PCS349" s="44"/>
+      <c r="PCT349" s="44"/>
+      <c r="PCU349" s="44"/>
+      <c r="PCV349" s="44"/>
+      <c r="PCW349" s="44"/>
+      <c r="PCX349" s="44"/>
+      <c r="PCY349" s="44"/>
+      <c r="PCZ349" s="44"/>
+      <c r="PDA349" s="44"/>
+      <c r="PDB349" s="44"/>
+      <c r="PDC349" s="44"/>
+      <c r="PDD349" s="44"/>
+      <c r="PDE349" s="44"/>
+      <c r="PDF349" s="44"/>
+      <c r="PDG349" s="44"/>
+      <c r="PDH349" s="44"/>
+      <c r="PDI349" s="44"/>
+      <c r="PDJ349" s="44"/>
+      <c r="PDK349" s="44"/>
+      <c r="PDL349" s="44"/>
+      <c r="PDM349" s="44"/>
+      <c r="PDN349" s="44"/>
+      <c r="PDO349" s="44"/>
+      <c r="PDP349" s="44"/>
+      <c r="PDQ349" s="44"/>
+      <c r="PDR349" s="44"/>
+      <c r="PDS349" s="44"/>
+      <c r="PDT349" s="44"/>
+      <c r="PDU349" s="44"/>
+      <c r="PDV349" s="44"/>
+      <c r="PDW349" s="44"/>
+      <c r="PDX349" s="44"/>
+      <c r="PDY349" s="44"/>
+      <c r="PDZ349" s="44"/>
+      <c r="PEA349" s="44"/>
+      <c r="PEB349" s="44"/>
+      <c r="PEC349" s="44"/>
+      <c r="PED349" s="44"/>
+      <c r="PEE349" s="44"/>
+      <c r="PEF349" s="44"/>
+      <c r="PEG349" s="44"/>
+      <c r="PEH349" s="44"/>
+      <c r="PEI349" s="44"/>
+      <c r="PEJ349" s="44"/>
+      <c r="PEK349" s="44"/>
+      <c r="PEL349" s="44"/>
+      <c r="PEM349" s="44"/>
+      <c r="PEN349" s="44"/>
+      <c r="PEO349" s="44"/>
+      <c r="PEP349" s="44"/>
+      <c r="PEQ349" s="44"/>
+      <c r="PER349" s="44"/>
+      <c r="PES349" s="44"/>
+      <c r="PET349" s="44"/>
+      <c r="PEU349" s="44"/>
+      <c r="PEV349" s="44"/>
+      <c r="PEW349" s="44"/>
+      <c r="PEX349" s="44"/>
+      <c r="PEY349" s="44"/>
+      <c r="PEZ349" s="44"/>
+      <c r="PFA349" s="44"/>
+      <c r="PFB349" s="44"/>
+      <c r="PFC349" s="44"/>
+      <c r="PFD349" s="44"/>
+      <c r="PFE349" s="44"/>
+      <c r="PFF349" s="44"/>
+      <c r="PFG349" s="44"/>
+      <c r="PFH349" s="44"/>
+      <c r="PFI349" s="44"/>
+      <c r="PFJ349" s="44"/>
+      <c r="PFK349" s="44"/>
+      <c r="PFL349" s="44"/>
+      <c r="PFM349" s="44"/>
+      <c r="PFN349" s="44"/>
+      <c r="PFO349" s="44"/>
+      <c r="PFP349" s="44"/>
+      <c r="PFQ349" s="44"/>
+      <c r="PFR349" s="44"/>
+      <c r="PFS349" s="44"/>
+      <c r="PFT349" s="44"/>
+      <c r="PFU349" s="44"/>
+      <c r="PFV349" s="44"/>
+      <c r="PFW349" s="44"/>
+      <c r="PFX349" s="44"/>
+      <c r="PFY349" s="44"/>
+      <c r="PFZ349" s="44"/>
+      <c r="PGA349" s="44"/>
+      <c r="PGB349" s="44"/>
+      <c r="PGC349" s="44"/>
+      <c r="PGD349" s="44"/>
+      <c r="PGE349" s="44"/>
+      <c r="PGF349" s="44"/>
+      <c r="PGG349" s="44"/>
+      <c r="PGH349" s="44"/>
+      <c r="PGI349" s="44"/>
+      <c r="PGJ349" s="44"/>
+      <c r="PGK349" s="44"/>
+      <c r="PGL349" s="44"/>
+      <c r="PGM349" s="44"/>
+      <c r="PGN349" s="44"/>
+      <c r="PGO349" s="44"/>
+      <c r="PGP349" s="44"/>
+      <c r="PGQ349" s="44"/>
+      <c r="PGR349" s="44"/>
+      <c r="PGS349" s="44"/>
+      <c r="PGT349" s="44"/>
+      <c r="PGU349" s="44"/>
+      <c r="PGV349" s="44"/>
+      <c r="PGW349" s="44"/>
+      <c r="PGX349" s="44"/>
+      <c r="PGY349" s="44"/>
+      <c r="PGZ349" s="44"/>
+      <c r="PHA349" s="44"/>
+      <c r="PHB349" s="44"/>
+      <c r="PHC349" s="44"/>
+      <c r="PHD349" s="44"/>
+      <c r="PHE349" s="44"/>
+      <c r="PHF349" s="44"/>
+      <c r="PHG349" s="44"/>
+      <c r="PHH349" s="44"/>
+      <c r="PHI349" s="44"/>
+      <c r="PHJ349" s="44"/>
+      <c r="PHK349" s="44"/>
+      <c r="PHL349" s="44"/>
+      <c r="PHM349" s="44"/>
+      <c r="PHN349" s="44"/>
+      <c r="PHO349" s="44"/>
+      <c r="PHP349" s="44"/>
+      <c r="PHQ349" s="44"/>
+      <c r="PHR349" s="44"/>
+      <c r="PHS349" s="44"/>
+      <c r="PHT349" s="44"/>
+      <c r="PHU349" s="44"/>
+      <c r="PHV349" s="44"/>
+      <c r="PHW349" s="44"/>
+      <c r="PHX349" s="44"/>
+      <c r="PHY349" s="44"/>
+      <c r="PHZ349" s="44"/>
+      <c r="PIA349" s="44"/>
+      <c r="PIB349" s="44"/>
+      <c r="PIC349" s="44"/>
+      <c r="PID349" s="44"/>
+      <c r="PIE349" s="44"/>
+      <c r="PIF349" s="44"/>
+      <c r="PIG349" s="44"/>
+      <c r="PIH349" s="44"/>
+      <c r="PII349" s="44"/>
+      <c r="PIJ349" s="44"/>
+      <c r="PIK349" s="44"/>
+      <c r="PIL349" s="44"/>
+      <c r="PIM349" s="44"/>
+      <c r="PIN349" s="44"/>
+      <c r="PIO349" s="44"/>
+      <c r="PIP349" s="44"/>
+      <c r="PIQ349" s="44"/>
+      <c r="PIR349" s="44"/>
+      <c r="PIS349" s="44"/>
+      <c r="PIT349" s="44"/>
+      <c r="PIU349" s="44"/>
+      <c r="PIV349" s="44"/>
+      <c r="PIW349" s="44"/>
+      <c r="PIX349" s="44"/>
+      <c r="PIY349" s="44"/>
+      <c r="PIZ349" s="44"/>
+      <c r="PJA349" s="44"/>
+      <c r="PJB349" s="44"/>
+      <c r="PJC349" s="44"/>
+      <c r="PJD349" s="44"/>
+      <c r="PJE349" s="44"/>
+      <c r="PJF349" s="44"/>
+      <c r="PJG349" s="44"/>
+      <c r="PJH349" s="44"/>
+      <c r="PJI349" s="44"/>
+      <c r="PJJ349" s="44"/>
+      <c r="PJK349" s="44"/>
+      <c r="PJL349" s="44"/>
+      <c r="PJM349" s="44"/>
+      <c r="PJN349" s="44"/>
+      <c r="PJO349" s="44"/>
+      <c r="PJP349" s="44"/>
+      <c r="PJQ349" s="44"/>
+      <c r="PJR349" s="44"/>
+      <c r="PJS349" s="44"/>
+      <c r="PJT349" s="44"/>
+      <c r="PJU349" s="44"/>
+      <c r="PJV349" s="44"/>
+      <c r="PJW349" s="44"/>
+      <c r="PJX349" s="44"/>
+      <c r="PJY349" s="44"/>
+      <c r="PJZ349" s="44"/>
+      <c r="PKA349" s="44"/>
+      <c r="PKB349" s="44"/>
+      <c r="PKC349" s="44"/>
+      <c r="PKD349" s="44"/>
+      <c r="PKE349" s="44"/>
+      <c r="PKF349" s="44"/>
+      <c r="PKG349" s="44"/>
+      <c r="PKH349" s="44"/>
+      <c r="PKI349" s="44"/>
+      <c r="PKJ349" s="44"/>
+      <c r="PKK349" s="44"/>
+      <c r="PKL349" s="44"/>
+      <c r="PKM349" s="44"/>
+      <c r="PKN349" s="44"/>
+      <c r="PKO349" s="44"/>
+      <c r="PKP349" s="44"/>
+      <c r="PKQ349" s="44"/>
+      <c r="PKR349" s="44"/>
+      <c r="PKS349" s="44"/>
+      <c r="PKT349" s="44"/>
+      <c r="PKU349" s="44"/>
+      <c r="PKV349" s="44"/>
+      <c r="PKW349" s="44"/>
+      <c r="PKX349" s="44"/>
+      <c r="PKY349" s="44"/>
+      <c r="PKZ349" s="44"/>
+      <c r="PLA349" s="44"/>
+      <c r="PLB349" s="44"/>
+      <c r="PLC349" s="44"/>
+      <c r="PLD349" s="44"/>
+      <c r="PLE349" s="44"/>
+      <c r="PLF349" s="44"/>
+      <c r="PLG349" s="44"/>
+      <c r="PLH349" s="44"/>
+      <c r="PLI349" s="44"/>
+      <c r="PLJ349" s="44"/>
+      <c r="PLK349" s="44"/>
+      <c r="PLL349" s="44"/>
+      <c r="PLM349" s="44"/>
+      <c r="PLN349" s="44"/>
+      <c r="PLO349" s="44"/>
+      <c r="PLP349" s="44"/>
+      <c r="PLQ349" s="44"/>
+      <c r="PLR349" s="44"/>
+      <c r="PLS349" s="44"/>
+      <c r="PLT349" s="44"/>
+      <c r="PLU349" s="44"/>
+      <c r="PLV349" s="44"/>
+      <c r="PLW349" s="44"/>
+      <c r="PLX349" s="44"/>
+      <c r="PLY349" s="44"/>
+      <c r="PLZ349" s="44"/>
+      <c r="PMA349" s="44"/>
+      <c r="PMB349" s="44"/>
+      <c r="PMC349" s="44"/>
+      <c r="PMD349" s="44"/>
+      <c r="PME349" s="44"/>
+      <c r="PMF349" s="44"/>
+      <c r="PMG349" s="44"/>
+      <c r="PMH349" s="44"/>
+      <c r="PMI349" s="44"/>
+      <c r="PMJ349" s="44"/>
+      <c r="PMK349" s="44"/>
+      <c r="PML349" s="44"/>
+      <c r="PMM349" s="44"/>
+      <c r="PMN349" s="44"/>
+      <c r="PMO349" s="44"/>
+      <c r="PMP349" s="44"/>
+      <c r="PMQ349" s="44"/>
+      <c r="PMR349" s="44"/>
+      <c r="PMS349" s="44"/>
+      <c r="PMT349" s="44"/>
+      <c r="PMU349" s="44"/>
+      <c r="PMV349" s="44"/>
+      <c r="PMW349" s="44"/>
+      <c r="PMX349" s="44"/>
+      <c r="PMY349" s="44"/>
+      <c r="PMZ349" s="44"/>
+      <c r="PNA349" s="44"/>
+      <c r="PNB349" s="44"/>
+      <c r="PNC349" s="44"/>
+      <c r="PND349" s="44"/>
+      <c r="PNE349" s="44"/>
+      <c r="PNF349" s="44"/>
+      <c r="PNG349" s="44"/>
+      <c r="PNH349" s="44"/>
+      <c r="PNI349" s="44"/>
+      <c r="PNJ349" s="44"/>
+      <c r="PNK349" s="44"/>
+      <c r="PNL349" s="44"/>
+      <c r="PNM349" s="44"/>
+      <c r="PNN349" s="44"/>
+      <c r="PNO349" s="44"/>
+      <c r="PNP349" s="44"/>
+      <c r="PNQ349" s="44"/>
+      <c r="PNR349" s="44"/>
+      <c r="PNS349" s="44"/>
+      <c r="PNT349" s="44"/>
+      <c r="PNU349" s="44"/>
+      <c r="PNV349" s="44"/>
+      <c r="PNW349" s="44"/>
+      <c r="PNX349" s="44"/>
+      <c r="PNY349" s="44"/>
+      <c r="PNZ349" s="44"/>
+      <c r="POA349" s="44"/>
+      <c r="POB349" s="44"/>
+      <c r="POC349" s="44"/>
+      <c r="POD349" s="44"/>
+      <c r="POE349" s="44"/>
+      <c r="POF349" s="44"/>
+      <c r="POG349" s="44"/>
+      <c r="POH349" s="44"/>
+      <c r="POI349" s="44"/>
+      <c r="POJ349" s="44"/>
+      <c r="POK349" s="44"/>
+      <c r="POL349" s="44"/>
+      <c r="POM349" s="44"/>
+      <c r="PON349" s="44"/>
+      <c r="POO349" s="44"/>
+      <c r="POP349" s="44"/>
+      <c r="POQ349" s="44"/>
+      <c r="POR349" s="44"/>
+      <c r="POS349" s="44"/>
+      <c r="POT349" s="44"/>
+      <c r="POU349" s="44"/>
+      <c r="POV349" s="44"/>
+      <c r="POW349" s="44"/>
+      <c r="POX349" s="44"/>
+      <c r="POY349" s="44"/>
+      <c r="POZ349" s="44"/>
+      <c r="PPA349" s="44"/>
+      <c r="PPB349" s="44"/>
+      <c r="PPC349" s="44"/>
+      <c r="PPD349" s="44"/>
+      <c r="PPE349" s="44"/>
+      <c r="PPF349" s="44"/>
+      <c r="PPG349" s="44"/>
+      <c r="PPH349" s="44"/>
+      <c r="PPI349" s="44"/>
+      <c r="PPJ349" s="44"/>
+      <c r="PPK349" s="44"/>
+      <c r="PPL349" s="44"/>
+      <c r="PPM349" s="44"/>
+      <c r="PPN349" s="44"/>
+      <c r="PPO349" s="44"/>
+      <c r="PPP349" s="44"/>
+      <c r="PPQ349" s="44"/>
+      <c r="PPR349" s="44"/>
+      <c r="PPS349" s="44"/>
+      <c r="PPT349" s="44"/>
+      <c r="PPU349" s="44"/>
+      <c r="PPV349" s="44"/>
+      <c r="PPW349" s="44"/>
+      <c r="PPX349" s="44"/>
+      <c r="PPY349" s="44"/>
+      <c r="PPZ349" s="44"/>
+      <c r="PQA349" s="44"/>
+      <c r="PQB349" s="44"/>
+      <c r="PQC349" s="44"/>
+      <c r="PQD349" s="44"/>
+      <c r="PQE349" s="44"/>
+      <c r="PQF349" s="44"/>
+      <c r="PQG349" s="44"/>
+      <c r="PQH349" s="44"/>
+      <c r="PQI349" s="44"/>
+      <c r="PQJ349" s="44"/>
+      <c r="PQK349" s="44"/>
+      <c r="PQL349" s="44"/>
+      <c r="PQM349" s="44"/>
+      <c r="PQN349" s="44"/>
+      <c r="PQO349" s="44"/>
+      <c r="PQP349" s="44"/>
+      <c r="PQQ349" s="44"/>
+      <c r="PQR349" s="44"/>
+      <c r="PQS349" s="44"/>
+      <c r="PQT349" s="44"/>
+      <c r="PQU349" s="44"/>
+      <c r="PQV349" s="44"/>
+      <c r="PQW349" s="44"/>
+      <c r="PQX349" s="44"/>
+      <c r="PQY349" s="44"/>
+      <c r="PQZ349" s="44"/>
+      <c r="PRA349" s="44"/>
+      <c r="PRB349" s="44"/>
+      <c r="PRC349" s="44"/>
+      <c r="PRD349" s="44"/>
+      <c r="PRE349" s="44"/>
+      <c r="PRF349" s="44"/>
+      <c r="PRG349" s="44"/>
+      <c r="PRH349" s="44"/>
+      <c r="PRI349" s="44"/>
+      <c r="PRJ349" s="44"/>
+      <c r="PRK349" s="44"/>
+      <c r="PRL349" s="44"/>
+      <c r="PRM349" s="44"/>
+      <c r="PRN349" s="44"/>
+      <c r="PRO349" s="44"/>
+      <c r="PRP349" s="44"/>
+      <c r="PRQ349" s="44"/>
+      <c r="PRR349" s="44"/>
+      <c r="PRS349" s="44"/>
+      <c r="PRT349" s="44"/>
+      <c r="PRU349" s="44"/>
+      <c r="PRV349" s="44"/>
+      <c r="PRW349" s="44"/>
+      <c r="PRX349" s="44"/>
+      <c r="PRY349" s="44"/>
+      <c r="PRZ349" s="44"/>
+      <c r="PSA349" s="44"/>
+      <c r="PSB349" s="44"/>
+      <c r="PSC349" s="44"/>
+      <c r="PSD349" s="44"/>
+      <c r="PSE349" s="44"/>
+      <c r="PSF349" s="44"/>
+      <c r="PSG349" s="44"/>
+      <c r="PSH349" s="44"/>
+      <c r="PSI349" s="44"/>
+      <c r="PSJ349" s="44"/>
+      <c r="PSK349" s="44"/>
+      <c r="PSL349" s="44"/>
+      <c r="PSM349" s="44"/>
+      <c r="PSN349" s="44"/>
+      <c r="PSO349" s="44"/>
+      <c r="PSP349" s="44"/>
+      <c r="PSQ349" s="44"/>
+      <c r="PSR349" s="44"/>
+      <c r="PSS349" s="44"/>
+      <c r="PST349" s="44"/>
+      <c r="PSU349" s="44"/>
+      <c r="PSV349" s="44"/>
+      <c r="PSW349" s="44"/>
+      <c r="PSX349" s="44"/>
+      <c r="PSY349" s="44"/>
+      <c r="PSZ349" s="44"/>
+      <c r="PTA349" s="44"/>
+      <c r="PTB349" s="44"/>
+      <c r="PTC349" s="44"/>
+      <c r="PTD349" s="44"/>
+      <c r="PTE349" s="44"/>
+      <c r="PTF349" s="44"/>
+      <c r="PTG349" s="44"/>
+      <c r="PTH349" s="44"/>
+      <c r="PTI349" s="44"/>
+      <c r="PTJ349" s="44"/>
+      <c r="PTK349" s="44"/>
+      <c r="PTL349" s="44"/>
+      <c r="PTM349" s="44"/>
+      <c r="PTN349" s="44"/>
+      <c r="PTO349" s="44"/>
+      <c r="PTP349" s="44"/>
+      <c r="PTQ349" s="44"/>
+      <c r="PTR349" s="44"/>
+      <c r="PTS349" s="44"/>
+      <c r="PTT349" s="44"/>
+      <c r="PTU349" s="44"/>
+      <c r="PTV349" s="44"/>
+      <c r="PTW349" s="44"/>
+      <c r="PTX349" s="44"/>
+      <c r="PTY349" s="44"/>
+      <c r="PTZ349" s="44"/>
+      <c r="PUA349" s="44"/>
+      <c r="PUB349" s="44"/>
+      <c r="PUC349" s="44"/>
+      <c r="PUD349" s="44"/>
+      <c r="PUE349" s="44"/>
+      <c r="PUF349" s="44"/>
+      <c r="PUG349" s="44"/>
+      <c r="PUH349" s="44"/>
+      <c r="PUI349" s="44"/>
+      <c r="PUJ349" s="44"/>
+      <c r="PUK349" s="44"/>
+      <c r="PUL349" s="44"/>
+      <c r="PUM349" s="44"/>
+      <c r="PUN349" s="44"/>
+      <c r="PUO349" s="44"/>
+      <c r="PUP349" s="44"/>
+      <c r="PUQ349" s="44"/>
+      <c r="PUR349" s="44"/>
+      <c r="PUS349" s="44"/>
+      <c r="PUT349" s="44"/>
+      <c r="PUU349" s="44"/>
+      <c r="PUV349" s="44"/>
+      <c r="PUW349" s="44"/>
+      <c r="PUX349" s="44"/>
+      <c r="PUY349" s="44"/>
+      <c r="PUZ349" s="44"/>
+      <c r="PVA349" s="44"/>
+      <c r="PVB349" s="44"/>
+      <c r="PVC349" s="44"/>
+      <c r="PVD349" s="44"/>
+      <c r="PVE349" s="44"/>
+      <c r="PVF349" s="44"/>
+      <c r="PVG349" s="44"/>
+      <c r="PVH349" s="44"/>
+      <c r="PVI349" s="44"/>
+      <c r="PVJ349" s="44"/>
+      <c r="PVK349" s="44"/>
+      <c r="PVL349" s="44"/>
+      <c r="PVM349" s="44"/>
+      <c r="PVN349" s="44"/>
+      <c r="PVO349" s="44"/>
+      <c r="PVP349" s="44"/>
+      <c r="PVQ349" s="44"/>
+      <c r="PVR349" s="44"/>
+      <c r="PVS349" s="44"/>
+      <c r="PVT349" s="44"/>
+      <c r="PVU349" s="44"/>
+      <c r="PVV349" s="44"/>
+      <c r="PVW349" s="44"/>
+      <c r="PVX349" s="44"/>
+      <c r="PVY349" s="44"/>
+      <c r="PVZ349" s="44"/>
+      <c r="PWA349" s="44"/>
+      <c r="PWB349" s="44"/>
+      <c r="PWC349" s="44"/>
+      <c r="PWD349" s="44"/>
+      <c r="PWE349" s="44"/>
+      <c r="PWF349" s="44"/>
+      <c r="PWG349" s="44"/>
+      <c r="PWH349" s="44"/>
+      <c r="PWI349" s="44"/>
+      <c r="PWJ349" s="44"/>
+      <c r="PWK349" s="44"/>
+      <c r="PWL349" s="44"/>
+      <c r="PWM349" s="44"/>
+      <c r="PWN349" s="44"/>
+      <c r="PWO349" s="44"/>
+      <c r="PWP349" s="44"/>
+      <c r="PWQ349" s="44"/>
+      <c r="PWR349" s="44"/>
+      <c r="PWS349" s="44"/>
+      <c r="PWT349" s="44"/>
+      <c r="PWU349" s="44"/>
+      <c r="PWV349" s="44"/>
+      <c r="PWW349" s="44"/>
+      <c r="PWX349" s="44"/>
+      <c r="PWY349" s="44"/>
+      <c r="PWZ349" s="44"/>
+      <c r="PXA349" s="44"/>
+      <c r="PXB349" s="44"/>
+      <c r="PXC349" s="44"/>
+      <c r="PXD349" s="44"/>
+      <c r="PXE349" s="44"/>
+      <c r="PXF349" s="44"/>
+      <c r="PXG349" s="44"/>
+      <c r="PXH349" s="44"/>
+      <c r="PXI349" s="44"/>
+      <c r="PXJ349" s="44"/>
+      <c r="PXK349" s="44"/>
+      <c r="PXL349" s="44"/>
+      <c r="PXM349" s="44"/>
+      <c r="PXN349" s="44"/>
+      <c r="PXO349" s="44"/>
+      <c r="PXP349" s="44"/>
+      <c r="PXQ349" s="44"/>
+      <c r="PXR349" s="44"/>
+      <c r="PXS349" s="44"/>
+      <c r="PXT349" s="44"/>
+      <c r="PXU349" s="44"/>
+      <c r="PXV349" s="44"/>
+      <c r="PXW349" s="44"/>
+      <c r="PXX349" s="44"/>
+      <c r="PXY349" s="44"/>
+      <c r="PXZ349" s="44"/>
+      <c r="PYA349" s="44"/>
+      <c r="PYB349" s="44"/>
+      <c r="PYC349" s="44"/>
+      <c r="PYD349" s="44"/>
+      <c r="PYE349" s="44"/>
+      <c r="PYF349" s="44"/>
+      <c r="PYG349" s="44"/>
+      <c r="PYH349" s="44"/>
+      <c r="PYI349" s="44"/>
+      <c r="PYJ349" s="44"/>
+      <c r="PYK349" s="44"/>
+      <c r="PYL349" s="44"/>
+      <c r="PYM349" s="44"/>
+      <c r="PYN349" s="44"/>
+      <c r="PYO349" s="44"/>
+      <c r="PYP349" s="44"/>
+      <c r="PYQ349" s="44"/>
+      <c r="PYR349" s="44"/>
+      <c r="PYS349" s="44"/>
+      <c r="PYT349" s="44"/>
+      <c r="PYU349" s="44"/>
+      <c r="PYV349" s="44"/>
+      <c r="PYW349" s="44"/>
+      <c r="PYX349" s="44"/>
+      <c r="PYY349" s="44"/>
+      <c r="PYZ349" s="44"/>
+      <c r="PZA349" s="44"/>
+      <c r="PZB349" s="44"/>
+      <c r="PZC349" s="44"/>
+      <c r="PZD349" s="44"/>
+      <c r="PZE349" s="44"/>
+      <c r="PZF349" s="44"/>
+      <c r="PZG349" s="44"/>
+      <c r="PZH349" s="44"/>
+      <c r="PZI349" s="44"/>
+      <c r="PZJ349" s="44"/>
+      <c r="PZK349" s="44"/>
+      <c r="PZL349" s="44"/>
+      <c r="PZM349" s="44"/>
+      <c r="PZN349" s="44"/>
+      <c r="PZO349" s="44"/>
+      <c r="PZP349" s="44"/>
+      <c r="PZQ349" s="44"/>
+      <c r="PZR349" s="44"/>
+      <c r="PZS349" s="44"/>
+      <c r="PZT349" s="44"/>
+      <c r="PZU349" s="44"/>
+      <c r="PZV349" s="44"/>
+      <c r="PZW349" s="44"/>
+      <c r="PZX349" s="44"/>
+      <c r="PZY349" s="44"/>
+      <c r="PZZ349" s="44"/>
+      <c r="QAA349" s="44"/>
+      <c r="QAB349" s="44"/>
+      <c r="QAC349" s="44"/>
+      <c r="QAD349" s="44"/>
+      <c r="QAE349" s="44"/>
+      <c r="QAF349" s="44"/>
+      <c r="QAG349" s="44"/>
+      <c r="QAH349" s="44"/>
+      <c r="QAI349" s="44"/>
+      <c r="QAJ349" s="44"/>
+      <c r="QAK349" s="44"/>
+      <c r="QAL349" s="44"/>
+      <c r="QAM349" s="44"/>
+      <c r="QAN349" s="44"/>
+      <c r="QAO349" s="44"/>
+      <c r="QAP349" s="44"/>
+      <c r="QAQ349" s="44"/>
+      <c r="QAR349" s="44"/>
+      <c r="QAS349" s="44"/>
+      <c r="QAT349" s="44"/>
+      <c r="QAU349" s="44"/>
+      <c r="QAV349" s="44"/>
+      <c r="QAW349" s="44"/>
+      <c r="QAX349" s="44"/>
+      <c r="QAY349" s="44"/>
+      <c r="QAZ349" s="44"/>
+      <c r="QBA349" s="44"/>
+      <c r="QBB349" s="44"/>
+      <c r="QBC349" s="44"/>
+      <c r="QBD349" s="44"/>
+      <c r="QBE349" s="44"/>
+      <c r="QBF349" s="44"/>
+      <c r="QBG349" s="44"/>
+      <c r="QBH349" s="44"/>
+      <c r="QBI349" s="44"/>
+      <c r="QBJ349" s="44"/>
+      <c r="QBK349" s="44"/>
+      <c r="QBL349" s="44"/>
+      <c r="QBM349" s="44"/>
+      <c r="QBN349" s="44"/>
+      <c r="QBO349" s="44"/>
+      <c r="QBP349" s="44"/>
+      <c r="QBQ349" s="44"/>
+      <c r="QBR349" s="44"/>
+      <c r="QBS349" s="44"/>
+      <c r="QBT349" s="44"/>
+      <c r="QBU349" s="44"/>
+      <c r="QBV349" s="44"/>
+      <c r="QBW349" s="44"/>
+      <c r="QBX349" s="44"/>
+      <c r="QBY349" s="44"/>
+      <c r="QBZ349" s="44"/>
+      <c r="QCA349" s="44"/>
+      <c r="QCB349" s="44"/>
+      <c r="QCC349" s="44"/>
+      <c r="QCD349" s="44"/>
+      <c r="QCE349" s="44"/>
+      <c r="QCF349" s="44"/>
+      <c r="QCG349" s="44"/>
+      <c r="QCH349" s="44"/>
+      <c r="QCI349" s="44"/>
+      <c r="QCJ349" s="44"/>
+      <c r="QCK349" s="44"/>
+      <c r="QCL349" s="44"/>
+      <c r="QCM349" s="44"/>
+      <c r="QCN349" s="44"/>
+      <c r="QCO349" s="44"/>
+      <c r="QCP349" s="44"/>
+      <c r="QCQ349" s="44"/>
+      <c r="QCR349" s="44"/>
+      <c r="QCS349" s="44"/>
+      <c r="QCT349" s="44"/>
+      <c r="QCU349" s="44"/>
+      <c r="QCV349" s="44"/>
+      <c r="QCW349" s="44"/>
+      <c r="QCX349" s="44"/>
+      <c r="QCY349" s="44"/>
+      <c r="QCZ349" s="44"/>
+      <c r="QDA349" s="44"/>
+      <c r="QDB349" s="44"/>
+      <c r="QDC349" s="44"/>
+      <c r="QDD349" s="44"/>
+      <c r="QDE349" s="44"/>
+      <c r="QDF349" s="44"/>
+      <c r="QDG349" s="44"/>
+      <c r="QDH349" s="44"/>
+      <c r="QDI349" s="44"/>
+      <c r="QDJ349" s="44"/>
+      <c r="QDK349" s="44"/>
+      <c r="QDL349" s="44"/>
+      <c r="QDM349" s="44"/>
+      <c r="QDN349" s="44"/>
+      <c r="QDO349" s="44"/>
+      <c r="QDP349" s="44"/>
+      <c r="QDQ349" s="44"/>
+      <c r="QDR349" s="44"/>
+      <c r="QDS349" s="44"/>
+      <c r="QDT349" s="44"/>
+      <c r="QDU349" s="44"/>
+      <c r="QDV349" s="44"/>
+      <c r="QDW349" s="44"/>
+      <c r="QDX349" s="44"/>
+      <c r="QDY349" s="44"/>
+      <c r="QDZ349" s="44"/>
+      <c r="QEA349" s="44"/>
+      <c r="QEB349" s="44"/>
+      <c r="QEC349" s="44"/>
+      <c r="QED349" s="44"/>
+      <c r="QEE349" s="44"/>
+      <c r="QEF349" s="44"/>
+      <c r="QEG349" s="44"/>
+      <c r="QEH349" s="44"/>
+      <c r="QEI349" s="44"/>
+      <c r="QEJ349" s="44"/>
+      <c r="QEK349" s="44"/>
+      <c r="QEL349" s="44"/>
+      <c r="QEM349" s="44"/>
+      <c r="QEN349" s="44"/>
+      <c r="QEO349" s="44"/>
+      <c r="QEP349" s="44"/>
+      <c r="QEQ349" s="44"/>
+      <c r="QER349" s="44"/>
+      <c r="QES349" s="44"/>
+      <c r="QET349" s="44"/>
+      <c r="QEU349" s="44"/>
+      <c r="QEV349" s="44"/>
+      <c r="QEW349" s="44"/>
+      <c r="QEX349" s="44"/>
+      <c r="QEY349" s="44"/>
+      <c r="QEZ349" s="44"/>
+      <c r="QFA349" s="44"/>
+      <c r="QFB349" s="44"/>
+      <c r="QFC349" s="44"/>
+      <c r="QFD349" s="44"/>
+      <c r="QFE349" s="44"/>
+      <c r="QFF349" s="44"/>
+      <c r="QFG349" s="44"/>
+      <c r="QFH349" s="44"/>
+      <c r="QFI349" s="44"/>
+      <c r="QFJ349" s="44"/>
+      <c r="QFK349" s="44"/>
+      <c r="QFL349" s="44"/>
+      <c r="QFM349" s="44"/>
+      <c r="QFN349" s="44"/>
+      <c r="QFO349" s="44"/>
+      <c r="QFP349" s="44"/>
+      <c r="QFQ349" s="44"/>
+      <c r="QFR349" s="44"/>
+      <c r="QFS349" s="44"/>
+      <c r="QFT349" s="44"/>
+      <c r="QFU349" s="44"/>
+      <c r="QFV349" s="44"/>
+      <c r="QFW349" s="44"/>
+      <c r="QFX349" s="44"/>
+      <c r="QFY349" s="44"/>
+      <c r="QFZ349" s="44"/>
+      <c r="QGA349" s="44"/>
+      <c r="QGB349" s="44"/>
+      <c r="QGC349" s="44"/>
+      <c r="QGD349" s="44"/>
+      <c r="QGE349" s="44"/>
+      <c r="QGF349" s="44"/>
+      <c r="QGG349" s="44"/>
+      <c r="QGH349" s="44"/>
+      <c r="QGI349" s="44"/>
+      <c r="QGJ349" s="44"/>
+      <c r="QGK349" s="44"/>
+      <c r="QGL349" s="44"/>
+      <c r="QGM349" s="44"/>
+      <c r="QGN349" s="44"/>
+      <c r="QGO349" s="44"/>
+      <c r="QGP349" s="44"/>
+      <c r="QGQ349" s="44"/>
+      <c r="QGR349" s="44"/>
+      <c r="QGS349" s="44"/>
+      <c r="QGT349" s="44"/>
+      <c r="QGU349" s="44"/>
+      <c r="QGV349" s="44"/>
+      <c r="QGW349" s="44"/>
+      <c r="QGX349" s="44"/>
+      <c r="QGY349" s="44"/>
+      <c r="QGZ349" s="44"/>
+      <c r="QHA349" s="44"/>
+      <c r="QHB349" s="44"/>
+      <c r="QHC349" s="44"/>
+      <c r="QHD349" s="44"/>
+      <c r="QHE349" s="44"/>
+      <c r="QHF349" s="44"/>
+      <c r="QHG349" s="44"/>
+      <c r="QHH349" s="44"/>
+      <c r="QHI349" s="44"/>
+      <c r="QHJ349" s="44"/>
+      <c r="QHK349" s="44"/>
+      <c r="QHL349" s="44"/>
+      <c r="QHM349" s="44"/>
+      <c r="QHN349" s="44"/>
+      <c r="QHO349" s="44"/>
+      <c r="QHP349" s="44"/>
+      <c r="QHQ349" s="44"/>
+      <c r="QHR349" s="44"/>
+      <c r="QHS349" s="44"/>
+      <c r="QHT349" s="44"/>
+      <c r="QHU349" s="44"/>
+      <c r="QHV349" s="44"/>
+      <c r="QHW349" s="44"/>
+      <c r="QHX349" s="44"/>
+      <c r="QHY349" s="44"/>
+      <c r="QHZ349" s="44"/>
+      <c r="QIA349" s="44"/>
+      <c r="QIB349" s="44"/>
+      <c r="QIC349" s="44"/>
+      <c r="QID349" s="44"/>
+      <c r="QIE349" s="44"/>
+      <c r="QIF349" s="44"/>
+      <c r="QIG349" s="44"/>
+      <c r="QIH349" s="44"/>
+      <c r="QII349" s="44"/>
+      <c r="QIJ349" s="44"/>
+      <c r="QIK349" s="44"/>
+      <c r="QIL349" s="44"/>
+      <c r="QIM349" s="44"/>
+      <c r="QIN349" s="44"/>
+      <c r="QIO349" s="44"/>
+      <c r="QIP349" s="44"/>
+      <c r="QIQ349" s="44"/>
+      <c r="QIR349" s="44"/>
+      <c r="QIS349" s="44"/>
+      <c r="QIT349" s="44"/>
+      <c r="QIU349" s="44"/>
+      <c r="QIV349" s="44"/>
+      <c r="QIW349" s="44"/>
+      <c r="QIX349" s="44"/>
+      <c r="QIY349" s="44"/>
+      <c r="QIZ349" s="44"/>
+      <c r="QJA349" s="44"/>
+      <c r="QJB349" s="44"/>
+      <c r="QJC349" s="44"/>
+      <c r="QJD349" s="44"/>
+      <c r="QJE349" s="44"/>
+      <c r="QJF349" s="44"/>
+      <c r="QJG349" s="44"/>
+      <c r="QJH349" s="44"/>
+      <c r="QJI349" s="44"/>
+      <c r="QJJ349" s="44"/>
+      <c r="QJK349" s="44"/>
+      <c r="QJL349" s="44"/>
+      <c r="QJM349" s="44"/>
+      <c r="QJN349" s="44"/>
+      <c r="QJO349" s="44"/>
+      <c r="QJP349" s="44"/>
+      <c r="QJQ349" s="44"/>
+      <c r="QJR349" s="44"/>
+      <c r="QJS349" s="44"/>
+      <c r="QJT349" s="44"/>
+      <c r="QJU349" s="44"/>
+      <c r="QJV349" s="44"/>
+      <c r="QJW349" s="44"/>
+      <c r="QJX349" s="44"/>
+      <c r="QJY349" s="44"/>
+      <c r="QJZ349" s="44"/>
+      <c r="QKA349" s="44"/>
+      <c r="QKB349" s="44"/>
+      <c r="QKC349" s="44"/>
+      <c r="QKD349" s="44"/>
+      <c r="QKE349" s="44"/>
+      <c r="QKF349" s="44"/>
+      <c r="QKG349" s="44"/>
+      <c r="QKH349" s="44"/>
+      <c r="QKI349" s="44"/>
+      <c r="QKJ349" s="44"/>
+      <c r="QKK349" s="44"/>
+      <c r="QKL349" s="44"/>
+      <c r="QKM349" s="44"/>
+      <c r="QKN349" s="44"/>
+      <c r="QKO349" s="44"/>
+      <c r="QKP349" s="44"/>
+      <c r="QKQ349" s="44"/>
+      <c r="QKR349" s="44"/>
+      <c r="QKS349" s="44"/>
+      <c r="QKT349" s="44"/>
+      <c r="QKU349" s="44"/>
+      <c r="QKV349" s="44"/>
+      <c r="QKW349" s="44"/>
+      <c r="QKX349" s="44"/>
+      <c r="QKY349" s="44"/>
+      <c r="QKZ349" s="44"/>
+      <c r="QLA349" s="44"/>
+      <c r="QLB349" s="44"/>
+      <c r="QLC349" s="44"/>
+      <c r="QLD349" s="44"/>
+      <c r="QLE349" s="44"/>
+      <c r="QLF349" s="44"/>
+      <c r="QLG349" s="44"/>
+      <c r="QLH349" s="44"/>
+      <c r="QLI349" s="44"/>
+      <c r="QLJ349" s="44"/>
+      <c r="QLK349" s="44"/>
+      <c r="QLL349" s="44"/>
+      <c r="QLM349" s="44"/>
+      <c r="QLN349" s="44"/>
+      <c r="QLO349" s="44"/>
+      <c r="QLP349" s="44"/>
+      <c r="QLQ349" s="44"/>
+      <c r="QLR349" s="44"/>
+      <c r="QLS349" s="44"/>
+      <c r="QLT349" s="44"/>
+      <c r="QLU349" s="44"/>
+      <c r="QLV349" s="44"/>
+      <c r="QLW349" s="44"/>
+      <c r="QLX349" s="44"/>
+      <c r="QLY349" s="44"/>
+      <c r="QLZ349" s="44"/>
+      <c r="QMA349" s="44"/>
+      <c r="QMB349" s="44"/>
+      <c r="QMC349" s="44"/>
+      <c r="QMD349" s="44"/>
+      <c r="QME349" s="44"/>
+      <c r="QMF349" s="44"/>
+      <c r="QMG349" s="44"/>
+      <c r="QMH349" s="44"/>
+      <c r="QMI349" s="44"/>
+      <c r="QMJ349" s="44"/>
+      <c r="QMK349" s="44"/>
+      <c r="QML349" s="44"/>
+      <c r="QMM349" s="44"/>
+      <c r="QMN349" s="44"/>
+      <c r="QMO349" s="44"/>
+      <c r="QMP349" s="44"/>
+      <c r="QMQ349" s="44"/>
+      <c r="QMR349" s="44"/>
+      <c r="QMS349" s="44"/>
+      <c r="QMT349" s="44"/>
+      <c r="QMU349" s="44"/>
+      <c r="QMV349" s="44"/>
+      <c r="QMW349" s="44"/>
+      <c r="QMX349" s="44"/>
+      <c r="QMY349" s="44"/>
+      <c r="QMZ349" s="44"/>
+      <c r="QNA349" s="44"/>
+      <c r="QNB349" s="44"/>
+      <c r="QNC349" s="44"/>
+      <c r="QND349" s="44"/>
+      <c r="QNE349" s="44"/>
+      <c r="QNF349" s="44"/>
+      <c r="QNG349" s="44"/>
+      <c r="QNH349" s="44"/>
+      <c r="QNI349" s="44"/>
+      <c r="QNJ349" s="44"/>
+      <c r="QNK349" s="44"/>
+      <c r="QNL349" s="44"/>
+      <c r="QNM349" s="44"/>
+      <c r="QNN349" s="44"/>
+      <c r="QNO349" s="44"/>
+      <c r="QNP349" s="44"/>
+      <c r="QNQ349" s="44"/>
+      <c r="QNR349" s="44"/>
+      <c r="QNS349" s="44"/>
+      <c r="QNT349" s="44"/>
+      <c r="QNU349" s="44"/>
+      <c r="QNV349" s="44"/>
+      <c r="QNW349" s="44"/>
+      <c r="QNX349" s="44"/>
+      <c r="QNY349" s="44"/>
+      <c r="QNZ349" s="44"/>
+      <c r="QOA349" s="44"/>
+      <c r="QOB349" s="44"/>
+      <c r="QOC349" s="44"/>
+      <c r="QOD349" s="44"/>
+      <c r="QOE349" s="44"/>
+      <c r="QOF349" s="44"/>
+      <c r="QOG349" s="44"/>
+      <c r="QOH349" s="44"/>
+      <c r="QOI349" s="44"/>
+      <c r="QOJ349" s="44"/>
+      <c r="QOK349" s="44"/>
+      <c r="QOL349" s="44"/>
+      <c r="QOM349" s="44"/>
+      <c r="QON349" s="44"/>
+      <c r="QOO349" s="44"/>
+      <c r="QOP349" s="44"/>
+      <c r="QOQ349" s="44"/>
+      <c r="QOR349" s="44"/>
+      <c r="QOS349" s="44"/>
+      <c r="QOT349" s="44"/>
+      <c r="QOU349" s="44"/>
+      <c r="QOV349" s="44"/>
+      <c r="QOW349" s="44"/>
+      <c r="QOX349" s="44"/>
+      <c r="QOY349" s="44"/>
+      <c r="QOZ349" s="44"/>
+      <c r="QPA349" s="44"/>
+      <c r="QPB349" s="44"/>
+      <c r="QPC349" s="44"/>
+      <c r="QPD349" s="44"/>
+      <c r="QPE349" s="44"/>
+      <c r="QPF349" s="44"/>
+      <c r="QPG349" s="44"/>
+      <c r="QPH349" s="44"/>
+      <c r="QPI349" s="44"/>
+      <c r="QPJ349" s="44"/>
+      <c r="QPK349" s="44"/>
+      <c r="QPL349" s="44"/>
+      <c r="QPM349" s="44"/>
+      <c r="QPN349" s="44"/>
+      <c r="QPO349" s="44"/>
+      <c r="QPP349" s="44"/>
+      <c r="QPQ349" s="44"/>
+      <c r="QPR349" s="44"/>
+      <c r="QPS349" s="44"/>
+      <c r="QPT349" s="44"/>
+      <c r="QPU349" s="44"/>
+      <c r="QPV349" s="44"/>
+      <c r="QPW349" s="44"/>
+      <c r="QPX349" s="44"/>
+      <c r="QPY349" s="44"/>
+      <c r="QPZ349" s="44"/>
+      <c r="QQA349" s="44"/>
+      <c r="QQB349" s="44"/>
+      <c r="QQC349" s="44"/>
+      <c r="QQD349" s="44"/>
+      <c r="QQE349" s="44"/>
+      <c r="QQF349" s="44"/>
+      <c r="QQG349" s="44"/>
+      <c r="QQH349" s="44"/>
+      <c r="QQI349" s="44"/>
+      <c r="QQJ349" s="44"/>
+      <c r="QQK349" s="44"/>
+      <c r="QQL349" s="44"/>
+      <c r="QQM349" s="44"/>
+      <c r="QQN349" s="44"/>
+      <c r="QQO349" s="44"/>
+      <c r="QQP349" s="44"/>
+      <c r="QQQ349" s="44"/>
+      <c r="QQR349" s="44"/>
+      <c r="QQS349" s="44"/>
+      <c r="QQT349" s="44"/>
+      <c r="QQU349" s="44"/>
+      <c r="QQV349" s="44"/>
+      <c r="QQW349" s="44"/>
+      <c r="QQX349" s="44"/>
+      <c r="QQY349" s="44"/>
+      <c r="QQZ349" s="44"/>
+      <c r="QRA349" s="44"/>
+      <c r="QRB349" s="44"/>
+      <c r="QRC349" s="44"/>
+      <c r="QRD349" s="44"/>
+      <c r="QRE349" s="44"/>
+      <c r="QRF349" s="44"/>
+      <c r="QRG349" s="44"/>
+      <c r="QRH349" s="44"/>
+      <c r="QRI349" s="44"/>
+      <c r="QRJ349" s="44"/>
+      <c r="QRK349" s="44"/>
+      <c r="QRL349" s="44"/>
+      <c r="QRM349" s="44"/>
+      <c r="QRN349" s="44"/>
+      <c r="QRO349" s="44"/>
+      <c r="QRP349" s="44"/>
+      <c r="QRQ349" s="44"/>
+      <c r="QRR349" s="44"/>
+      <c r="QRS349" s="44"/>
+      <c r="QRT349" s="44"/>
+      <c r="QRU349" s="44"/>
+      <c r="QRV349" s="44"/>
+      <c r="QRW349" s="44"/>
+      <c r="QRX349" s="44"/>
+      <c r="QRY349" s="44"/>
+      <c r="QRZ349" s="44"/>
+      <c r="QSA349" s="44"/>
+      <c r="QSB349" s="44"/>
+      <c r="QSC349" s="44"/>
+      <c r="QSD349" s="44"/>
+      <c r="QSE349" s="44"/>
+      <c r="QSF349" s="44"/>
+      <c r="QSG349" s="44"/>
+      <c r="QSH349" s="44"/>
+      <c r="QSI349" s="44"/>
+      <c r="QSJ349" s="44"/>
+      <c r="QSK349" s="44"/>
+      <c r="QSL349" s="44"/>
+      <c r="QSM349" s="44"/>
+      <c r="QSN349" s="44"/>
+      <c r="QSO349" s="44"/>
+      <c r="QSP349" s="44"/>
+      <c r="QSQ349" s="44"/>
+      <c r="QSR349" s="44"/>
+      <c r="QSS349" s="44"/>
+      <c r="QST349" s="44"/>
+      <c r="QSU349" s="44"/>
+      <c r="QSV349" s="44"/>
+      <c r="QSW349" s="44"/>
+      <c r="QSX349" s="44"/>
+      <c r="QSY349" s="44"/>
+      <c r="QSZ349" s="44"/>
+      <c r="QTA349" s="44"/>
+      <c r="QTB349" s="44"/>
+      <c r="QTC349" s="44"/>
+      <c r="QTD349" s="44"/>
+      <c r="QTE349" s="44"/>
+      <c r="QTF349" s="44"/>
+      <c r="QTG349" s="44"/>
+      <c r="QTH349" s="44"/>
+      <c r="QTI349" s="44"/>
+      <c r="QTJ349" s="44"/>
+      <c r="QTK349" s="44"/>
+      <c r="QTL349" s="44"/>
+      <c r="QTM349" s="44"/>
+      <c r="QTN349" s="44"/>
+      <c r="QTO349" s="44"/>
+      <c r="QTP349" s="44"/>
+      <c r="QTQ349" s="44"/>
+      <c r="QTR349" s="44"/>
+      <c r="QTS349" s="44"/>
+      <c r="QTT349" s="44"/>
+      <c r="QTU349" s="44"/>
+      <c r="QTV349" s="44"/>
+      <c r="QTW349" s="44"/>
+      <c r="QTX349" s="44"/>
+      <c r="QTY349" s="44"/>
+      <c r="QTZ349" s="44"/>
+      <c r="QUA349" s="44"/>
+      <c r="QUB349" s="44"/>
+      <c r="QUC349" s="44"/>
+      <c r="QUD349" s="44"/>
+      <c r="QUE349" s="44"/>
+      <c r="QUF349" s="44"/>
+      <c r="QUG349" s="44"/>
+      <c r="QUH349" s="44"/>
+      <c r="QUI349" s="44"/>
+      <c r="QUJ349" s="44"/>
+      <c r="QUK349" s="44"/>
+      <c r="QUL349" s="44"/>
+      <c r="QUM349" s="44"/>
+      <c r="QUN349" s="44"/>
+      <c r="QUO349" s="44"/>
+      <c r="QUP349" s="44"/>
+      <c r="QUQ349" s="44"/>
+      <c r="QUR349" s="44"/>
+      <c r="QUS349" s="44"/>
+      <c r="QUT349" s="44"/>
+      <c r="QUU349" s="44"/>
+      <c r="QUV349" s="44"/>
+      <c r="QUW349" s="44"/>
+      <c r="QUX349" s="44"/>
+      <c r="QUY349" s="44"/>
+      <c r="QUZ349" s="44"/>
+      <c r="QVA349" s="44"/>
+      <c r="QVB349" s="44"/>
+      <c r="QVC349" s="44"/>
+      <c r="QVD349" s="44"/>
+      <c r="QVE349" s="44"/>
+      <c r="QVF349" s="44"/>
+      <c r="QVG349" s="44"/>
+      <c r="QVH349" s="44"/>
+      <c r="QVI349" s="44"/>
+      <c r="QVJ349" s="44"/>
+      <c r="QVK349" s="44"/>
+      <c r="QVL349" s="44"/>
+      <c r="QVM349" s="44"/>
+      <c r="QVN349" s="44"/>
+      <c r="QVO349" s="44"/>
+      <c r="QVP349" s="44"/>
+      <c r="QVQ349" s="44"/>
+      <c r="QVR349" s="44"/>
+      <c r="QVS349" s="44"/>
+      <c r="QVT349" s="44"/>
+      <c r="QVU349" s="44"/>
+      <c r="QVV349" s="44"/>
+      <c r="QVW349" s="44"/>
+      <c r="QVX349" s="44"/>
+      <c r="QVY349" s="44"/>
+      <c r="QVZ349" s="44"/>
+      <c r="QWA349" s="44"/>
+      <c r="QWB349" s="44"/>
+      <c r="QWC349" s="44"/>
+      <c r="QWD349" s="44"/>
+      <c r="QWE349" s="44"/>
+      <c r="QWF349" s="44"/>
+      <c r="QWG349" s="44"/>
+      <c r="QWH349" s="44"/>
+      <c r="QWI349" s="44"/>
+      <c r="QWJ349" s="44"/>
+      <c r="QWK349" s="44"/>
+      <c r="QWL349" s="44"/>
+      <c r="QWM349" s="44"/>
+      <c r="QWN349" s="44"/>
+      <c r="QWO349" s="44"/>
+      <c r="QWP349" s="44"/>
+      <c r="QWQ349" s="44"/>
+      <c r="QWR349" s="44"/>
+      <c r="QWS349" s="44"/>
+      <c r="QWT349" s="44"/>
+      <c r="QWU349" s="44"/>
+      <c r="QWV349" s="44"/>
+      <c r="QWW349" s="44"/>
+      <c r="QWX349" s="44"/>
+      <c r="QWY349" s="44"/>
+      <c r="QWZ349" s="44"/>
+      <c r="QXA349" s="44"/>
+      <c r="QXB349" s="44"/>
+      <c r="QXC349" s="44"/>
+      <c r="QXD349" s="44"/>
+      <c r="QXE349" s="44"/>
+      <c r="QXF349" s="44"/>
+      <c r="QXG349" s="44"/>
+      <c r="QXH349" s="44"/>
+      <c r="QXI349" s="44"/>
+      <c r="QXJ349" s="44"/>
+      <c r="QXK349" s="44"/>
+      <c r="QXL349" s="44"/>
+      <c r="QXM349" s="44"/>
+      <c r="QXN349" s="44"/>
+      <c r="QXO349" s="44"/>
+      <c r="QXP349" s="44"/>
+      <c r="QXQ349" s="44"/>
+      <c r="QXR349" s="44"/>
+      <c r="QXS349" s="44"/>
+      <c r="QXT349" s="44"/>
+      <c r="QXU349" s="44"/>
+      <c r="QXV349" s="44"/>
+      <c r="QXW349" s="44"/>
+      <c r="QXX349" s="44"/>
+      <c r="QXY349" s="44"/>
+      <c r="QXZ349" s="44"/>
+      <c r="QYA349" s="44"/>
+      <c r="QYB349" s="44"/>
+      <c r="QYC349" s="44"/>
+      <c r="QYD349" s="44"/>
+      <c r="QYE349" s="44"/>
+      <c r="QYF349" s="44"/>
+      <c r="QYG349" s="44"/>
+      <c r="QYH349" s="44"/>
+      <c r="QYI349" s="44"/>
+      <c r="QYJ349" s="44"/>
+      <c r="QYK349" s="44"/>
+      <c r="QYL349" s="44"/>
+      <c r="QYM349" s="44"/>
+      <c r="QYN349" s="44"/>
+      <c r="QYO349" s="44"/>
+      <c r="QYP349" s="44"/>
+      <c r="QYQ349" s="44"/>
+      <c r="QYR349" s="44"/>
+      <c r="QYS349" s="44"/>
+      <c r="QYT349" s="44"/>
+      <c r="QYU349" s="44"/>
+      <c r="QYV349" s="44"/>
+      <c r="QYW349" s="44"/>
+      <c r="QYX349" s="44"/>
+      <c r="QYY349" s="44"/>
+      <c r="QYZ349" s="44"/>
+      <c r="QZA349" s="44"/>
+      <c r="QZB349" s="44"/>
+      <c r="QZC349" s="44"/>
+      <c r="QZD349" s="44"/>
+      <c r="QZE349" s="44"/>
+      <c r="QZF349" s="44"/>
+      <c r="QZG349" s="44"/>
+      <c r="QZH349" s="44"/>
+      <c r="QZI349" s="44"/>
+      <c r="QZJ349" s="44"/>
+      <c r="QZK349" s="44"/>
+      <c r="QZL349" s="44"/>
+      <c r="QZM349" s="44"/>
+      <c r="QZN349" s="44"/>
+      <c r="QZO349" s="44"/>
+      <c r="QZP349" s="44"/>
+      <c r="QZQ349" s="44"/>
+      <c r="QZR349" s="44"/>
+      <c r="QZS349" s="44"/>
+      <c r="QZT349" s="44"/>
+      <c r="QZU349" s="44"/>
+      <c r="QZV349" s="44"/>
+      <c r="QZW349" s="44"/>
+      <c r="QZX349" s="44"/>
+      <c r="QZY349" s="44"/>
+      <c r="QZZ349" s="44"/>
+      <c r="RAA349" s="44"/>
+      <c r="RAB349" s="44"/>
+      <c r="RAC349" s="44"/>
+      <c r="RAD349" s="44"/>
+      <c r="RAE349" s="44"/>
+      <c r="RAF349" s="44"/>
+      <c r="RAG349" s="44"/>
+      <c r="RAH349" s="44"/>
+      <c r="RAI349" s="44"/>
+      <c r="RAJ349" s="44"/>
+      <c r="RAK349" s="44"/>
+      <c r="RAL349" s="44"/>
+      <c r="RAM349" s="44"/>
+      <c r="RAN349" s="44"/>
+      <c r="RAO349" s="44"/>
+      <c r="RAP349" s="44"/>
+      <c r="RAQ349" s="44"/>
+      <c r="RAR349" s="44"/>
+      <c r="RAS349" s="44"/>
+      <c r="RAT349" s="44"/>
+      <c r="RAU349" s="44"/>
+      <c r="RAV349" s="44"/>
+      <c r="RAW349" s="44"/>
+      <c r="RAX349" s="44"/>
+      <c r="RAY349" s="44"/>
+      <c r="RAZ349" s="44"/>
+      <c r="RBA349" s="44"/>
+      <c r="RBB349" s="44"/>
+      <c r="RBC349" s="44"/>
+      <c r="RBD349" s="44"/>
+      <c r="RBE349" s="44"/>
+      <c r="RBF349" s="44"/>
+      <c r="RBG349" s="44"/>
+      <c r="RBH349" s="44"/>
+      <c r="RBI349" s="44"/>
+      <c r="RBJ349" s="44"/>
+      <c r="RBK349" s="44"/>
+      <c r="RBL349" s="44"/>
+      <c r="RBM349" s="44"/>
+      <c r="RBN349" s="44"/>
+      <c r="RBO349" s="44"/>
+      <c r="RBP349" s="44"/>
+      <c r="RBQ349" s="44"/>
+      <c r="RBR349" s="44"/>
+      <c r="RBS349" s="44"/>
+      <c r="RBT349" s="44"/>
+      <c r="RBU349" s="44"/>
+      <c r="RBV349" s="44"/>
+      <c r="RBW349" s="44"/>
+      <c r="RBX349" s="44"/>
+      <c r="RBY349" s="44"/>
+      <c r="RBZ349" s="44"/>
+      <c r="RCA349" s="44"/>
+      <c r="RCB349" s="44"/>
+      <c r="RCC349" s="44"/>
+      <c r="RCD349" s="44"/>
+      <c r="RCE349" s="44"/>
+      <c r="RCF349" s="44"/>
+      <c r="RCG349" s="44"/>
+      <c r="RCH349" s="44"/>
+      <c r="RCI349" s="44"/>
+      <c r="RCJ349" s="44"/>
+      <c r="RCK349" s="44"/>
+      <c r="RCL349" s="44"/>
+      <c r="RCM349" s="44"/>
+      <c r="RCN349" s="44"/>
+      <c r="RCO349" s="44"/>
+      <c r="RCP349" s="44"/>
+      <c r="RCQ349" s="44"/>
+      <c r="RCR349" s="44"/>
+      <c r="RCS349" s="44"/>
+      <c r="RCT349" s="44"/>
+      <c r="RCU349" s="44"/>
+      <c r="RCV349" s="44"/>
+      <c r="RCW349" s="44"/>
+      <c r="RCX349" s="44"/>
+      <c r="RCY349" s="44"/>
+      <c r="RCZ349" s="44"/>
+      <c r="RDA349" s="44"/>
+      <c r="RDB349" s="44"/>
+      <c r="RDC349" s="44"/>
+      <c r="RDD349" s="44"/>
+      <c r="RDE349" s="44"/>
+      <c r="RDF349" s="44"/>
+      <c r="RDG349" s="44"/>
+      <c r="RDH349" s="44"/>
+      <c r="RDI349" s="44"/>
+      <c r="RDJ349" s="44"/>
+      <c r="RDK349" s="44"/>
+      <c r="RDL349" s="44"/>
+      <c r="RDM349" s="44"/>
+      <c r="RDN349" s="44"/>
+      <c r="RDO349" s="44"/>
+      <c r="RDP349" s="44"/>
+      <c r="RDQ349" s="44"/>
+      <c r="RDR349" s="44"/>
+      <c r="RDS349" s="44"/>
+      <c r="RDT349" s="44"/>
+      <c r="RDU349" s="44"/>
+      <c r="RDV349" s="44"/>
+      <c r="RDW349" s="44"/>
+      <c r="RDX349" s="44"/>
+      <c r="RDY349" s="44"/>
+      <c r="RDZ349" s="44"/>
+      <c r="REA349" s="44"/>
+      <c r="REB349" s="44"/>
+      <c r="REC349" s="44"/>
+      <c r="RED349" s="44"/>
+      <c r="REE349" s="44"/>
+      <c r="REF349" s="44"/>
+      <c r="REG349" s="44"/>
+      <c r="REH349" s="44"/>
+      <c r="REI349" s="44"/>
+      <c r="REJ349" s="44"/>
+      <c r="REK349" s="44"/>
+      <c r="REL349" s="44"/>
+      <c r="REM349" s="44"/>
+      <c r="REN349" s="44"/>
+      <c r="REO349" s="44"/>
+      <c r="REP349" s="44"/>
+      <c r="REQ349" s="44"/>
+      <c r="RER349" s="44"/>
+      <c r="RES349" s="44"/>
+      <c r="RET349" s="44"/>
+      <c r="REU349" s="44"/>
+      <c r="REV349" s="44"/>
+      <c r="REW349" s="44"/>
+      <c r="REX349" s="44"/>
+      <c r="REY349" s="44"/>
+      <c r="REZ349" s="44"/>
+      <c r="RFA349" s="44"/>
+      <c r="RFB349" s="44"/>
+      <c r="RFC349" s="44"/>
+      <c r="RFD349" s="44"/>
+      <c r="RFE349" s="44"/>
+      <c r="RFF349" s="44"/>
+      <c r="RFG349" s="44"/>
+      <c r="RFH349" s="44"/>
+      <c r="RFI349" s="44"/>
+      <c r="RFJ349" s="44"/>
+      <c r="RFK349" s="44"/>
+      <c r="RFL349" s="44"/>
+      <c r="RFM349" s="44"/>
+      <c r="RFN349" s="44"/>
+      <c r="RFO349" s="44"/>
+      <c r="RFP349" s="44"/>
+      <c r="RFQ349" s="44"/>
+      <c r="RFR349" s="44"/>
+      <c r="RFS349" s="44"/>
+      <c r="RFT349" s="44"/>
+      <c r="RFU349" s="44"/>
+      <c r="RFV349" s="44"/>
+      <c r="RFW349" s="44"/>
+      <c r="RFX349" s="44"/>
+      <c r="RFY349" s="44"/>
+      <c r="RFZ349" s="44"/>
+      <c r="RGA349" s="44"/>
+      <c r="RGB349" s="44"/>
+      <c r="RGC349" s="44"/>
+      <c r="RGD349" s="44"/>
+      <c r="RGE349" s="44"/>
+      <c r="RGF349" s="44"/>
+      <c r="RGG349" s="44"/>
+      <c r="RGH349" s="44"/>
+      <c r="RGI349" s="44"/>
+      <c r="RGJ349" s="44"/>
+      <c r="RGK349" s="44"/>
+      <c r="RGL349" s="44"/>
+      <c r="RGM349" s="44"/>
+      <c r="RGN349" s="44"/>
+      <c r="RGO349" s="44"/>
+      <c r="RGP349" s="44"/>
+      <c r="RGQ349" s="44"/>
+      <c r="RGR349" s="44"/>
+      <c r="RGS349" s="44"/>
+      <c r="RGT349" s="44"/>
+      <c r="RGU349" s="44"/>
+      <c r="RGV349" s="44"/>
+      <c r="RGW349" s="44"/>
+      <c r="RGX349" s="44"/>
+      <c r="RGY349" s="44"/>
+      <c r="RGZ349" s="44"/>
+      <c r="RHA349" s="44"/>
+      <c r="RHB349" s="44"/>
+      <c r="RHC349" s="44"/>
+      <c r="RHD349" s="44"/>
+      <c r="RHE349" s="44"/>
+      <c r="RHF349" s="44"/>
+      <c r="RHG349" s="44"/>
+      <c r="RHH349" s="44"/>
+      <c r="RHI349" s="44"/>
+      <c r="RHJ349" s="44"/>
+      <c r="RHK349" s="44"/>
+      <c r="RHL349" s="44"/>
+      <c r="RHM349" s="44"/>
+      <c r="RHN349" s="44"/>
+      <c r="RHO349" s="44"/>
+      <c r="RHP349" s="44"/>
+      <c r="RHQ349" s="44"/>
+      <c r="RHR349" s="44"/>
+      <c r="RHS349" s="44"/>
+      <c r="RHT349" s="44"/>
+      <c r="RHU349" s="44"/>
+      <c r="RHV349" s="44"/>
+      <c r="RHW349" s="44"/>
+      <c r="RHX349" s="44"/>
+      <c r="RHY349" s="44"/>
+      <c r="RHZ349" s="44"/>
+      <c r="RIA349" s="44"/>
+      <c r="RIB349" s="44"/>
+      <c r="RIC349" s="44"/>
+      <c r="RID349" s="44"/>
+      <c r="RIE349" s="44"/>
+      <c r="RIF349" s="44"/>
+      <c r="RIG349" s="44"/>
+      <c r="RIH349" s="44"/>
+      <c r="RII349" s="44"/>
+      <c r="RIJ349" s="44"/>
+      <c r="RIK349" s="44"/>
+      <c r="RIL349" s="44"/>
+      <c r="RIM349" s="44"/>
+      <c r="RIN349" s="44"/>
+      <c r="RIO349" s="44"/>
+      <c r="RIP349" s="44"/>
+      <c r="RIQ349" s="44"/>
+      <c r="RIR349" s="44"/>
+      <c r="RIS349" s="44"/>
+      <c r="RIT349" s="44"/>
+      <c r="RIU349" s="44"/>
+      <c r="RIV349" s="44"/>
+      <c r="RIW349" s="44"/>
+      <c r="RIX349" s="44"/>
+      <c r="RIY349" s="44"/>
+      <c r="RIZ349" s="44"/>
+      <c r="RJA349" s="44"/>
+      <c r="RJB349" s="44"/>
+      <c r="RJC349" s="44"/>
+      <c r="RJD349" s="44"/>
+      <c r="RJE349" s="44"/>
+      <c r="RJF349" s="44"/>
+      <c r="RJG349" s="44"/>
+      <c r="RJH349" s="44"/>
+      <c r="RJI349" s="44"/>
+      <c r="RJJ349" s="44"/>
+      <c r="RJK349" s="44"/>
+      <c r="RJL349" s="44"/>
+      <c r="RJM349" s="44"/>
+      <c r="RJN349" s="44"/>
+      <c r="RJO349" s="44"/>
+      <c r="RJP349" s="44"/>
+      <c r="RJQ349" s="44"/>
+      <c r="RJR349" s="44"/>
+      <c r="RJS349" s="44"/>
+      <c r="RJT349" s="44"/>
+      <c r="RJU349" s="44"/>
+      <c r="RJV349" s="44"/>
+      <c r="RJW349" s="44"/>
+      <c r="RJX349" s="44"/>
+      <c r="RJY349" s="44"/>
+      <c r="RJZ349" s="44"/>
+      <c r="RKA349" s="44"/>
+      <c r="RKB349" s="44"/>
+      <c r="RKC349" s="44"/>
+      <c r="RKD349" s="44"/>
+      <c r="RKE349" s="44"/>
+      <c r="RKF349" s="44"/>
+      <c r="RKG349" s="44"/>
+      <c r="RKH349" s="44"/>
+      <c r="RKI349" s="44"/>
+      <c r="RKJ349" s="44"/>
+      <c r="RKK349" s="44"/>
+      <c r="RKL349" s="44"/>
+      <c r="RKM349" s="44"/>
+      <c r="RKN349" s="44"/>
+      <c r="RKO349" s="44"/>
+      <c r="RKP349" s="44"/>
+      <c r="RKQ349" s="44"/>
+      <c r="RKR349" s="44"/>
+      <c r="RKS349" s="44"/>
+      <c r="RKT349" s="44"/>
+      <c r="RKU349" s="44"/>
+      <c r="RKV349" s="44"/>
+      <c r="RKW349" s="44"/>
+      <c r="RKX349" s="44"/>
+      <c r="RKY349" s="44"/>
+      <c r="RKZ349" s="44"/>
+      <c r="RLA349" s="44"/>
+      <c r="RLB349" s="44"/>
+      <c r="RLC349" s="44"/>
+      <c r="RLD349" s="44"/>
+      <c r="RLE349" s="44"/>
+      <c r="RLF349" s="44"/>
+      <c r="RLG349" s="44"/>
+      <c r="RLH349" s="44"/>
+      <c r="RLI349" s="44"/>
+      <c r="RLJ349" s="44"/>
+      <c r="RLK349" s="44"/>
+      <c r="RLL349" s="44"/>
+      <c r="RLM349" s="44"/>
+      <c r="RLN349" s="44"/>
+      <c r="RLO349" s="44"/>
+      <c r="RLP349" s="44"/>
+      <c r="RLQ349" s="44"/>
+      <c r="RLR349" s="44"/>
+      <c r="RLS349" s="44"/>
+      <c r="RLT349" s="44"/>
+      <c r="RLU349" s="44"/>
+      <c r="RLV349" s="44"/>
+      <c r="RLW349" s="44"/>
+      <c r="RLX349" s="44"/>
+      <c r="RLY349" s="44"/>
+      <c r="RLZ349" s="44"/>
+      <c r="RMA349" s="44"/>
+      <c r="RMB349" s="44"/>
+      <c r="RMC349" s="44"/>
+      <c r="RMD349" s="44"/>
+      <c r="RME349" s="44"/>
+      <c r="RMF349" s="44"/>
+      <c r="RMG349" s="44"/>
+      <c r="RMH349" s="44"/>
+      <c r="RMI349" s="44"/>
+      <c r="RMJ349" s="44"/>
+      <c r="RMK349" s="44"/>
+      <c r="RML349" s="44"/>
+      <c r="RMM349" s="44"/>
+      <c r="RMN349" s="44"/>
+      <c r="RMO349" s="44"/>
+      <c r="RMP349" s="44"/>
+      <c r="RMQ349" s="44"/>
+      <c r="RMR349" s="44"/>
+      <c r="RMS349" s="44"/>
+      <c r="RMT349" s="44"/>
+      <c r="RMU349" s="44"/>
+      <c r="RMV349" s="44"/>
+      <c r="RMW349" s="44"/>
+      <c r="RMX349" s="44"/>
+      <c r="RMY349" s="44"/>
+      <c r="RMZ349" s="44"/>
+      <c r="RNA349" s="44"/>
+      <c r="RNB349" s="44"/>
+      <c r="RNC349" s="44"/>
+      <c r="RND349" s="44"/>
+      <c r="RNE349" s="44"/>
+      <c r="RNF349" s="44"/>
+      <c r="RNG349" s="44"/>
+      <c r="RNH349" s="44"/>
+      <c r="RNI349" s="44"/>
+      <c r="RNJ349" s="44"/>
+      <c r="RNK349" s="44"/>
+      <c r="RNL349" s="44"/>
+      <c r="RNM349" s="44"/>
+      <c r="RNN349" s="44"/>
+      <c r="RNO349" s="44"/>
+      <c r="RNP349" s="44"/>
+      <c r="RNQ349" s="44"/>
+      <c r="RNR349" s="44"/>
+      <c r="RNS349" s="44"/>
+      <c r="RNT349" s="44"/>
+      <c r="RNU349" s="44"/>
+      <c r="RNV349" s="44"/>
+      <c r="RNW349" s="44"/>
+      <c r="RNX349" s="44"/>
+      <c r="RNY349" s="44"/>
+      <c r="RNZ349" s="44"/>
+      <c r="ROA349" s="44"/>
+      <c r="ROB349" s="44"/>
+      <c r="ROC349" s="44"/>
+      <c r="ROD349" s="44"/>
+      <c r="ROE349" s="44"/>
+      <c r="ROF349" s="44"/>
+      <c r="ROG349" s="44"/>
+      <c r="ROH349" s="44"/>
+      <c r="ROI349" s="44"/>
+      <c r="ROJ349" s="44"/>
+      <c r="ROK349" s="44"/>
+      <c r="ROL349" s="44"/>
+      <c r="ROM349" s="44"/>
+      <c r="RON349" s="44"/>
+      <c r="ROO349" s="44"/>
+      <c r="ROP349" s="44"/>
+      <c r="ROQ349" s="44"/>
+      <c r="ROR349" s="44"/>
+      <c r="ROS349" s="44"/>
+      <c r="ROT349" s="44"/>
+      <c r="ROU349" s="44"/>
+      <c r="ROV349" s="44"/>
+      <c r="ROW349" s="44"/>
+      <c r="ROX349" s="44"/>
+      <c r="ROY349" s="44"/>
+      <c r="ROZ349" s="44"/>
+      <c r="RPA349" s="44"/>
+      <c r="RPB349" s="44"/>
+      <c r="RPC349" s="44"/>
+      <c r="RPD349" s="44"/>
+      <c r="RPE349" s="44"/>
+      <c r="RPF349" s="44"/>
+      <c r="RPG349" s="44"/>
+      <c r="RPH349" s="44"/>
+      <c r="RPI349" s="44"/>
+      <c r="RPJ349" s="44"/>
+      <c r="RPK349" s="44"/>
+      <c r="RPL349" s="44"/>
+      <c r="RPM349" s="44"/>
+      <c r="RPN349" s="44"/>
+      <c r="RPO349" s="44"/>
+      <c r="RPP349" s="44"/>
+      <c r="RPQ349" s="44"/>
+      <c r="RPR349" s="44"/>
+      <c r="RPS349" s="44"/>
+      <c r="RPT349" s="44"/>
+      <c r="RPU349" s="44"/>
+      <c r="RPV349" s="44"/>
+      <c r="RPW349" s="44"/>
+      <c r="RPX349" s="44"/>
+      <c r="RPY349" s="44"/>
+      <c r="RPZ349" s="44"/>
+      <c r="RQA349" s="44"/>
+      <c r="RQB349" s="44"/>
+      <c r="RQC349" s="44"/>
+      <c r="RQD349" s="44"/>
+      <c r="RQE349" s="44"/>
+      <c r="RQF349" s="44"/>
+      <c r="RQG349" s="44"/>
+      <c r="RQH349" s="44"/>
+      <c r="RQI349" s="44"/>
+      <c r="RQJ349" s="44"/>
+      <c r="RQK349" s="44"/>
+      <c r="RQL349" s="44"/>
+      <c r="RQM349" s="44"/>
+      <c r="RQN349" s="44"/>
+      <c r="RQO349" s="44"/>
+      <c r="RQP349" s="44"/>
+      <c r="RQQ349" s="44"/>
+      <c r="RQR349" s="44"/>
+      <c r="RQS349" s="44"/>
+      <c r="RQT349" s="44"/>
+      <c r="RQU349" s="44"/>
+      <c r="RQV349" s="44"/>
+      <c r="RQW349" s="44"/>
+      <c r="RQX349" s="44"/>
+      <c r="RQY349" s="44"/>
+      <c r="RQZ349" s="44"/>
+      <c r="RRA349" s="44"/>
+      <c r="RRB349" s="44"/>
+      <c r="RRC349" s="44"/>
+      <c r="RRD349" s="44"/>
+      <c r="RRE349" s="44"/>
+      <c r="RRF349" s="44"/>
+      <c r="RRG349" s="44"/>
+      <c r="RRH349" s="44"/>
+      <c r="RRI349" s="44"/>
+      <c r="RRJ349" s="44"/>
+      <c r="RRK349" s="44"/>
+      <c r="RRL349" s="44"/>
+      <c r="RRM349" s="44"/>
+      <c r="RRN349" s="44"/>
+      <c r="RRO349" s="44"/>
+      <c r="RRP349" s="44"/>
+      <c r="RRQ349" s="44"/>
+      <c r="RRR349" s="44"/>
+      <c r="RRS349" s="44"/>
+      <c r="RRT349" s="44"/>
+      <c r="RRU349" s="44"/>
+      <c r="RRV349" s="44"/>
+      <c r="RRW349" s="44"/>
+      <c r="RRX349" s="44"/>
+      <c r="RRY349" s="44"/>
+      <c r="RRZ349" s="44"/>
+      <c r="RSA349" s="44"/>
+      <c r="RSB349" s="44"/>
+      <c r="RSC349" s="44"/>
+      <c r="RSD349" s="44"/>
+      <c r="RSE349" s="44"/>
+      <c r="RSF349" s="44"/>
+      <c r="RSG349" s="44"/>
+      <c r="RSH349" s="44"/>
+      <c r="RSI349" s="44"/>
+      <c r="RSJ349" s="44"/>
+      <c r="RSK349" s="44"/>
+      <c r="RSL349" s="44"/>
+      <c r="RSM349" s="44"/>
+      <c r="RSN349" s="44"/>
+      <c r="RSO349" s="44"/>
+      <c r="RSP349" s="44"/>
+      <c r="RSQ349" s="44"/>
+      <c r="RSR349" s="44"/>
+      <c r="RSS349" s="44"/>
+      <c r="RST349" s="44"/>
+      <c r="RSU349" s="44"/>
+      <c r="RSV349" s="44"/>
+      <c r="RSW349" s="44"/>
+      <c r="RSX349" s="44"/>
+      <c r="RSY349" s="44"/>
+      <c r="RSZ349" s="44"/>
+      <c r="RTA349" s="44"/>
+      <c r="RTB349" s="44"/>
+      <c r="RTC349" s="44"/>
+      <c r="RTD349" s="44"/>
+      <c r="RTE349" s="44"/>
+      <c r="RTF349" s="44"/>
+      <c r="RTG349" s="44"/>
+      <c r="RTH349" s="44"/>
+      <c r="RTI349" s="44"/>
+      <c r="RTJ349" s="44"/>
+      <c r="RTK349" s="44"/>
+      <c r="RTL349" s="44"/>
+      <c r="RTM349" s="44"/>
+      <c r="RTN349" s="44"/>
+      <c r="RTO349" s="44"/>
+      <c r="RTP349" s="44"/>
+      <c r="RTQ349" s="44"/>
+      <c r="RTR349" s="44"/>
+      <c r="RTS349" s="44"/>
+      <c r="RTT349" s="44"/>
+      <c r="RTU349" s="44"/>
+      <c r="RTV349" s="44"/>
+      <c r="RTW349" s="44"/>
+      <c r="RTX349" s="44"/>
+      <c r="RTY349" s="44"/>
+      <c r="RTZ349" s="44"/>
+      <c r="RUA349" s="44"/>
+      <c r="RUB349" s="44"/>
+      <c r="RUC349" s="44"/>
+      <c r="RUD349" s="44"/>
+      <c r="RUE349" s="44"/>
+      <c r="RUF349" s="44"/>
+      <c r="RUG349" s="44"/>
+      <c r="RUH349" s="44"/>
+      <c r="RUI349" s="44"/>
+      <c r="RUJ349" s="44"/>
+      <c r="RUK349" s="44"/>
+      <c r="RUL349" s="44"/>
+      <c r="RUM349" s="44"/>
+      <c r="RUN349" s="44"/>
+      <c r="RUO349" s="44"/>
+      <c r="RUP349" s="44"/>
+      <c r="RUQ349" s="44"/>
+      <c r="RUR349" s="44"/>
+      <c r="RUS349" s="44"/>
+      <c r="RUT349" s="44"/>
+      <c r="RUU349" s="44"/>
+      <c r="RUV349" s="44"/>
+      <c r="RUW349" s="44"/>
+      <c r="RUX349" s="44"/>
+      <c r="RUY349" s="44"/>
+      <c r="RUZ349" s="44"/>
+      <c r="RVA349" s="44"/>
+      <c r="RVB349" s="44"/>
+      <c r="RVC349" s="44"/>
+      <c r="RVD349" s="44"/>
+      <c r="RVE349" s="44"/>
+      <c r="RVF349" s="44"/>
+      <c r="RVG349" s="44"/>
+      <c r="RVH349" s="44"/>
+      <c r="RVI349" s="44"/>
+      <c r="RVJ349" s="44"/>
+      <c r="RVK349" s="44"/>
+      <c r="RVL349" s="44"/>
+      <c r="RVM349" s="44"/>
+      <c r="RVN349" s="44"/>
+      <c r="RVO349" s="44"/>
+      <c r="RVP349" s="44"/>
+      <c r="RVQ349" s="44"/>
+      <c r="RVR349" s="44"/>
+      <c r="RVS349" s="44"/>
+      <c r="RVT349" s="44"/>
+      <c r="RVU349" s="44"/>
+      <c r="RVV349" s="44"/>
+      <c r="RVW349" s="44"/>
+      <c r="RVX349" s="44"/>
+      <c r="RVY349" s="44"/>
+      <c r="RVZ349" s="44"/>
+      <c r="RWA349" s="44"/>
+      <c r="RWB349" s="44"/>
+      <c r="RWC349" s="44"/>
+      <c r="RWD349" s="44"/>
+      <c r="RWE349" s="44"/>
+      <c r="RWF349" s="44"/>
+      <c r="RWG349" s="44"/>
+      <c r="RWH349" s="44"/>
+      <c r="RWI349" s="44"/>
+      <c r="RWJ349" s="44"/>
+      <c r="RWK349" s="44"/>
+      <c r="RWL349" s="44"/>
+      <c r="RWM349" s="44"/>
+      <c r="RWN349" s="44"/>
+      <c r="RWO349" s="44"/>
+      <c r="RWP349" s="44"/>
+      <c r="RWQ349" s="44"/>
+      <c r="RWR349" s="44"/>
+      <c r="RWS349" s="44"/>
+      <c r="RWT349" s="44"/>
+      <c r="RWU349" s="44"/>
+      <c r="RWV349" s="44"/>
+      <c r="RWW349" s="44"/>
+      <c r="RWX349" s="44"/>
+      <c r="RWY349" s="44"/>
+      <c r="RWZ349" s="44"/>
+      <c r="RXA349" s="44"/>
+      <c r="RXB349" s="44"/>
+      <c r="RXC349" s="44"/>
+      <c r="RXD349" s="44"/>
+      <c r="RXE349" s="44"/>
+      <c r="RXF349" s="44"/>
+      <c r="RXG349" s="44"/>
+      <c r="RXH349" s="44"/>
+      <c r="RXI349" s="44"/>
+      <c r="RXJ349" s="44"/>
+      <c r="RXK349" s="44"/>
+      <c r="RXL349" s="44"/>
+      <c r="RXM349" s="44"/>
+      <c r="RXN349" s="44"/>
+      <c r="RXO349" s="44"/>
+      <c r="RXP349" s="44"/>
+      <c r="RXQ349" s="44"/>
+      <c r="RXR349" s="44"/>
+      <c r="RXS349" s="44"/>
+      <c r="RXT349" s="44"/>
+      <c r="RXU349" s="44"/>
+      <c r="RXV349" s="44"/>
+      <c r="RXW349" s="44"/>
+      <c r="RXX349" s="44"/>
+      <c r="RXY349" s="44"/>
+      <c r="RXZ349" s="44"/>
+      <c r="RYA349" s="44"/>
+      <c r="RYB349" s="44"/>
+      <c r="RYC349" s="44"/>
+      <c r="RYD349" s="44"/>
+      <c r="RYE349" s="44"/>
+      <c r="RYF349" s="44"/>
+      <c r="RYG349" s="44"/>
+      <c r="RYH349" s="44"/>
+      <c r="RYI349" s="44"/>
+      <c r="RYJ349" s="44"/>
+      <c r="RYK349" s="44"/>
+      <c r="RYL349" s="44"/>
+      <c r="RYM349" s="44"/>
+      <c r="RYN349" s="44"/>
+      <c r="RYO349" s="44"/>
+      <c r="RYP349" s="44"/>
+      <c r="RYQ349" s="44"/>
+      <c r="RYR349" s="44"/>
+      <c r="RYS349" s="44"/>
+      <c r="RYT349" s="44"/>
+      <c r="RYU349" s="44"/>
+      <c r="RYV349" s="44"/>
+      <c r="RYW349" s="44"/>
+      <c r="RYX349" s="44"/>
+      <c r="RYY349" s="44"/>
+      <c r="RYZ349" s="44"/>
+      <c r="RZA349" s="44"/>
+      <c r="RZB349" s="44"/>
+      <c r="RZC349" s="44"/>
+      <c r="RZD349" s="44"/>
+      <c r="RZE349" s="44"/>
+      <c r="RZF349" s="44"/>
+      <c r="RZG349" s="44"/>
+      <c r="RZH349" s="44"/>
+      <c r="RZI349" s="44"/>
+      <c r="RZJ349" s="44"/>
+      <c r="RZK349" s="44"/>
+      <c r="RZL349" s="44"/>
+      <c r="RZM349" s="44"/>
+      <c r="RZN349" s="44"/>
+      <c r="RZO349" s="44"/>
+      <c r="RZP349" s="44"/>
+      <c r="RZQ349" s="44"/>
+      <c r="RZR349" s="44"/>
+      <c r="RZS349" s="44"/>
+      <c r="RZT349" s="44"/>
+      <c r="RZU349" s="44"/>
+      <c r="RZV349" s="44"/>
+      <c r="RZW349" s="44"/>
+      <c r="RZX349" s="44"/>
+      <c r="RZY349" s="44"/>
+      <c r="RZZ349" s="44"/>
+      <c r="SAA349" s="44"/>
+      <c r="SAB349" s="44"/>
+      <c r="SAC349" s="44"/>
+      <c r="SAD349" s="44"/>
+      <c r="SAE349" s="44"/>
+      <c r="SAF349" s="44"/>
+      <c r="SAG349" s="44"/>
+      <c r="SAH349" s="44"/>
+      <c r="SAI349" s="44"/>
+      <c r="SAJ349" s="44"/>
+      <c r="SAK349" s="44"/>
+      <c r="SAL349" s="44"/>
+      <c r="SAM349" s="44"/>
+      <c r="SAN349" s="44"/>
+      <c r="SAO349" s="44"/>
+      <c r="SAP349" s="44"/>
+      <c r="SAQ349" s="44"/>
+      <c r="SAR349" s="44"/>
+      <c r="SAS349" s="44"/>
+      <c r="SAT349" s="44"/>
+      <c r="SAU349" s="44"/>
+      <c r="SAV349" s="44"/>
+      <c r="SAW349" s="44"/>
+      <c r="SAX349" s="44"/>
+      <c r="SAY349" s="44"/>
+      <c r="SAZ349" s="44"/>
+      <c r="SBA349" s="44"/>
+      <c r="SBB349" s="44"/>
+      <c r="SBC349" s="44"/>
+      <c r="SBD349" s="44"/>
+      <c r="SBE349" s="44"/>
+      <c r="SBF349" s="44"/>
+      <c r="SBG349" s="44"/>
+      <c r="SBH349" s="44"/>
+      <c r="SBI349" s="44"/>
+      <c r="SBJ349" s="44"/>
+      <c r="SBK349" s="44"/>
+      <c r="SBL349" s="44"/>
+      <c r="SBM349" s="44"/>
+      <c r="SBN349" s="44"/>
+      <c r="SBO349" s="44"/>
+      <c r="SBP349" s="44"/>
+      <c r="SBQ349" s="44"/>
+      <c r="SBR349" s="44"/>
+      <c r="SBS349" s="44"/>
+      <c r="SBT349" s="44"/>
+      <c r="SBU349" s="44"/>
+      <c r="SBV349" s="44"/>
+      <c r="SBW349" s="44"/>
+      <c r="SBX349" s="44"/>
+      <c r="SBY349" s="44"/>
+      <c r="SBZ349" s="44"/>
+      <c r="SCA349" s="44"/>
+      <c r="SCB349" s="44"/>
+      <c r="SCC349" s="44"/>
+      <c r="SCD349" s="44"/>
+      <c r="SCE349" s="44"/>
+      <c r="SCF349" s="44"/>
+      <c r="SCG349" s="44"/>
+      <c r="SCH349" s="44"/>
+      <c r="SCI349" s="44"/>
+      <c r="SCJ349" s="44"/>
+      <c r="SCK349" s="44"/>
+      <c r="SCL349" s="44"/>
+      <c r="SCM349" s="44"/>
+      <c r="SCN349" s="44"/>
+      <c r="SCO349" s="44"/>
+      <c r="SCP349" s="44"/>
+      <c r="SCQ349" s="44"/>
+      <c r="SCR349" s="44"/>
+      <c r="SCS349" s="44"/>
+      <c r="SCT349" s="44"/>
+      <c r="SCU349" s="44"/>
+      <c r="SCV349" s="44"/>
+      <c r="SCW349" s="44"/>
+      <c r="SCX349" s="44"/>
+      <c r="SCY349" s="44"/>
+      <c r="SCZ349" s="44"/>
+      <c r="SDA349" s="44"/>
+      <c r="SDB349" s="44"/>
+      <c r="SDC349" s="44"/>
+      <c r="SDD349" s="44"/>
+      <c r="SDE349" s="44"/>
+      <c r="SDF349" s="44"/>
+      <c r="SDG349" s="44"/>
+      <c r="SDH349" s="44"/>
+      <c r="SDI349" s="44"/>
+      <c r="SDJ349" s="44"/>
+      <c r="SDK349" s="44"/>
+      <c r="SDL349" s="44"/>
+      <c r="SDM349" s="44"/>
+      <c r="SDN349" s="44"/>
+      <c r="SDO349" s="44"/>
+      <c r="SDP349" s="44"/>
+      <c r="SDQ349" s="44"/>
+      <c r="SDR349" s="44"/>
+      <c r="SDS349" s="44"/>
+      <c r="SDT349" s="44"/>
+      <c r="SDU349" s="44"/>
+      <c r="SDV349" s="44"/>
+      <c r="SDW349" s="44"/>
+      <c r="SDX349" s="44"/>
+      <c r="SDY349" s="44"/>
+      <c r="SDZ349" s="44"/>
+      <c r="SEA349" s="44"/>
+      <c r="SEB349" s="44"/>
+      <c r="SEC349" s="44"/>
+      <c r="SED349" s="44"/>
+      <c r="SEE349" s="44"/>
+      <c r="SEF349" s="44"/>
+      <c r="SEG349" s="44"/>
+      <c r="SEH349" s="44"/>
+      <c r="SEI349" s="44"/>
+      <c r="SEJ349" s="44"/>
+      <c r="SEK349" s="44"/>
+      <c r="SEL349" s="44"/>
+      <c r="SEM349" s="44"/>
+      <c r="SEN349" s="44"/>
+      <c r="SEO349" s="44"/>
+      <c r="SEP349" s="44"/>
+      <c r="SEQ349" s="44"/>
+      <c r="SER349" s="44"/>
+      <c r="SES349" s="44"/>
+      <c r="SET349" s="44"/>
+      <c r="SEU349" s="44"/>
+      <c r="SEV349" s="44"/>
+      <c r="SEW349" s="44"/>
+      <c r="SEX349" s="44"/>
+      <c r="SEY349" s="44"/>
+      <c r="SEZ349" s="44"/>
+      <c r="SFA349" s="44"/>
+      <c r="SFB349" s="44"/>
+      <c r="SFC349" s="44"/>
+      <c r="SFD349" s="44"/>
+      <c r="SFE349" s="44"/>
+      <c r="SFF349" s="44"/>
+      <c r="SFG349" s="44"/>
+      <c r="SFH349" s="44"/>
+      <c r="SFI349" s="44"/>
+      <c r="SFJ349" s="44"/>
+      <c r="SFK349" s="44"/>
+      <c r="SFL349" s="44"/>
+      <c r="SFM349" s="44"/>
+      <c r="SFN349" s="44"/>
+      <c r="SFO349" s="44"/>
+      <c r="SFP349" s="44"/>
+      <c r="SFQ349" s="44"/>
+      <c r="SFR349" s="44"/>
+      <c r="SFS349" s="44"/>
+      <c r="SFT349" s="44"/>
+      <c r="SFU349" s="44"/>
+      <c r="SFV349" s="44"/>
+      <c r="SFW349" s="44"/>
+      <c r="SFX349" s="44"/>
+      <c r="SFY349" s="44"/>
+      <c r="SFZ349" s="44"/>
+      <c r="SGA349" s="44"/>
+      <c r="SGB349" s="44"/>
+      <c r="SGC349" s="44"/>
+      <c r="SGD349" s="44"/>
+      <c r="SGE349" s="44"/>
+      <c r="SGF349" s="44"/>
+      <c r="SGG349" s="44"/>
+      <c r="SGH349" s="44"/>
+      <c r="SGI349" s="44"/>
+      <c r="SGJ349" s="44"/>
+      <c r="SGK349" s="44"/>
+      <c r="SGL349" s="44"/>
+      <c r="SGM349" s="44"/>
+      <c r="SGN349" s="44"/>
+      <c r="SGO349" s="44"/>
+      <c r="SGP349" s="44"/>
+      <c r="SGQ349" s="44"/>
+      <c r="SGR349" s="44"/>
+      <c r="SGS349" s="44"/>
+      <c r="SGT349" s="44"/>
+      <c r="SGU349" s="44"/>
+      <c r="SGV349" s="44"/>
+      <c r="SGW349" s="44"/>
+      <c r="SGX349" s="44"/>
+      <c r="SGY349" s="44"/>
+      <c r="SGZ349" s="44"/>
+      <c r="SHA349" s="44"/>
+      <c r="SHB349" s="44"/>
+      <c r="SHC349" s="44"/>
+      <c r="SHD349" s="44"/>
+      <c r="SHE349" s="44"/>
+      <c r="SHF349" s="44"/>
+      <c r="SHG349" s="44"/>
+      <c r="SHH349" s="44"/>
+      <c r="SHI349" s="44"/>
+      <c r="SHJ349" s="44"/>
+      <c r="SHK349" s="44"/>
+      <c r="SHL349" s="44"/>
+      <c r="SHM349" s="44"/>
+      <c r="SHN349" s="44"/>
+      <c r="SHO349" s="44"/>
+      <c r="SHP349" s="44"/>
+      <c r="SHQ349" s="44"/>
+      <c r="SHR349" s="44"/>
+      <c r="SHS349" s="44"/>
+      <c r="SHT349" s="44"/>
+      <c r="SHU349" s="44"/>
+      <c r="SHV349" s="44"/>
+      <c r="SHW349" s="44"/>
+      <c r="SHX349" s="44"/>
+      <c r="SHY349" s="44"/>
+      <c r="SHZ349" s="44"/>
+      <c r="SIA349" s="44"/>
+      <c r="SIB349" s="44"/>
+      <c r="SIC349" s="44"/>
+      <c r="SID349" s="44"/>
+      <c r="SIE349" s="44"/>
+      <c r="SIF349" s="44"/>
+      <c r="SIG349" s="44"/>
+      <c r="SIH349" s="44"/>
+      <c r="SII349" s="44"/>
+      <c r="SIJ349" s="44"/>
+      <c r="SIK349" s="44"/>
+      <c r="SIL349" s="44"/>
+      <c r="SIM349" s="44"/>
+      <c r="SIN349" s="44"/>
+      <c r="SIO349" s="44"/>
+      <c r="SIP349" s="44"/>
+      <c r="SIQ349" s="44"/>
+      <c r="SIR349" s="44"/>
+      <c r="SIS349" s="44"/>
+      <c r="SIT349" s="44"/>
+      <c r="SIU349" s="44"/>
+      <c r="SIV349" s="44"/>
+      <c r="SIW349" s="44"/>
+      <c r="SIX349" s="44"/>
+      <c r="SIY349" s="44"/>
+      <c r="SIZ349" s="44"/>
+      <c r="SJA349" s="44"/>
+      <c r="SJB349" s="44"/>
+      <c r="SJC349" s="44"/>
+      <c r="SJD349" s="44"/>
+      <c r="SJE349" s="44"/>
+      <c r="SJF349" s="44"/>
+      <c r="SJG349" s="44"/>
+      <c r="SJH349" s="44"/>
+      <c r="SJI349" s="44"/>
+      <c r="SJJ349" s="44"/>
+      <c r="SJK349" s="44"/>
+      <c r="SJL349" s="44"/>
+      <c r="SJM349" s="44"/>
+      <c r="SJN349" s="44"/>
+      <c r="SJO349" s="44"/>
+      <c r="SJP349" s="44"/>
+      <c r="SJQ349" s="44"/>
+      <c r="SJR349" s="44"/>
+      <c r="SJS349" s="44"/>
+      <c r="SJT349" s="44"/>
+      <c r="SJU349" s="44"/>
+      <c r="SJV349" s="44"/>
+      <c r="SJW349" s="44"/>
+      <c r="SJX349" s="44"/>
+      <c r="SJY349" s="44"/>
+      <c r="SJZ349" s="44"/>
+      <c r="SKA349" s="44"/>
+      <c r="SKB349" s="44"/>
+      <c r="SKC349" s="44"/>
+      <c r="SKD349" s="44"/>
+      <c r="SKE349" s="44"/>
+      <c r="SKF349" s="44"/>
+      <c r="SKG349" s="44"/>
+      <c r="SKH349" s="44"/>
+      <c r="SKI349" s="44"/>
+      <c r="SKJ349" s="44"/>
+      <c r="SKK349" s="44"/>
+      <c r="SKL349" s="44"/>
+      <c r="SKM349" s="44"/>
+      <c r="SKN349" s="44"/>
+      <c r="SKO349" s="44"/>
+      <c r="SKP349" s="44"/>
+      <c r="SKQ349" s="44"/>
+      <c r="SKR349" s="44"/>
+      <c r="SKS349" s="44"/>
+      <c r="SKT349" s="44"/>
+      <c r="SKU349" s="44"/>
+      <c r="SKV349" s="44"/>
+      <c r="SKW349" s="44"/>
+      <c r="SKX349" s="44"/>
+      <c r="SKY349" s="44"/>
+      <c r="SKZ349" s="44"/>
+      <c r="SLA349" s="44"/>
+      <c r="SLB349" s="44"/>
+      <c r="SLC349" s="44"/>
+      <c r="SLD349" s="44"/>
+      <c r="SLE349" s="44"/>
+      <c r="SLF349" s="44"/>
+      <c r="SLG349" s="44"/>
+      <c r="SLH349" s="44"/>
+      <c r="SLI349" s="44"/>
+      <c r="SLJ349" s="44"/>
+      <c r="SLK349" s="44"/>
+      <c r="SLL349" s="44"/>
+      <c r="SLM349" s="44"/>
+      <c r="SLN349" s="44"/>
+      <c r="SLO349" s="44"/>
+      <c r="SLP349" s="44"/>
+      <c r="SLQ349" s="44"/>
+      <c r="SLR349" s="44"/>
+      <c r="SLS349" s="44"/>
+      <c r="SLT349" s="44"/>
+      <c r="SLU349" s="44"/>
+      <c r="SLV349" s="44"/>
+      <c r="SLW349" s="44"/>
+      <c r="SLX349" s="44"/>
+      <c r="SLY349" s="44"/>
+      <c r="SLZ349" s="44"/>
+      <c r="SMA349" s="44"/>
+      <c r="SMB349" s="44"/>
+      <c r="SMC349" s="44"/>
+      <c r="SMD349" s="44"/>
+      <c r="SME349" s="44"/>
+      <c r="SMF349" s="44"/>
+      <c r="SMG349" s="44"/>
+      <c r="SMH349" s="44"/>
+      <c r="SMI349" s="44"/>
+      <c r="SMJ349" s="44"/>
+      <c r="SMK349" s="44"/>
+      <c r="SML349" s="44"/>
+      <c r="SMM349" s="44"/>
+      <c r="SMN349" s="44"/>
+      <c r="SMO349" s="44"/>
+      <c r="SMP349" s="44"/>
+      <c r="SMQ349" s="44"/>
+      <c r="SMR349" s="44"/>
+      <c r="SMS349" s="44"/>
+      <c r="SMT349" s="44"/>
+      <c r="SMU349" s="44"/>
+      <c r="SMV349" s="44"/>
+      <c r="SMW349" s="44"/>
+      <c r="SMX349" s="44"/>
+      <c r="SMY349" s="44"/>
+      <c r="SMZ349" s="44"/>
+      <c r="SNA349" s="44"/>
+      <c r="SNB349" s="44"/>
+      <c r="SNC349" s="44"/>
+      <c r="SND349" s="44"/>
+      <c r="SNE349" s="44"/>
+      <c r="SNF349" s="44"/>
+      <c r="SNG349" s="44"/>
+      <c r="SNH349" s="44"/>
+      <c r="SNI349" s="44"/>
+      <c r="SNJ349" s="44"/>
+      <c r="SNK349" s="44"/>
+      <c r="SNL349" s="44"/>
+      <c r="SNM349" s="44"/>
+      <c r="SNN349" s="44"/>
+      <c r="SNO349" s="44"/>
+      <c r="SNP349" s="44"/>
+      <c r="SNQ349" s="44"/>
+      <c r="SNR349" s="44"/>
+      <c r="SNS349" s="44"/>
+      <c r="SNT349" s="44"/>
+      <c r="SNU349" s="44"/>
+      <c r="SNV349" s="44"/>
+      <c r="SNW349" s="44"/>
+      <c r="SNX349" s="44"/>
+      <c r="SNY349" s="44"/>
+      <c r="SNZ349" s="44"/>
+      <c r="SOA349" s="44"/>
+      <c r="SOB349" s="44"/>
+      <c r="SOC349" s="44"/>
+      <c r="SOD349" s="44"/>
+      <c r="SOE349" s="44"/>
+      <c r="SOF349" s="44"/>
+      <c r="SOG349" s="44"/>
+      <c r="SOH349" s="44"/>
+      <c r="SOI349" s="44"/>
+      <c r="SOJ349" s="44"/>
+      <c r="SOK349" s="44"/>
+      <c r="SOL349" s="44"/>
+      <c r="SOM349" s="44"/>
+      <c r="SON349" s="44"/>
+      <c r="SOO349" s="44"/>
+      <c r="SOP349" s="44"/>
+      <c r="SOQ349" s="44"/>
+      <c r="SOR349" s="44"/>
+      <c r="SOS349" s="44"/>
+      <c r="SOT349" s="44"/>
+      <c r="SOU349" s="44"/>
+      <c r="SOV349" s="44"/>
+      <c r="SOW349" s="44"/>
+      <c r="SOX349" s="44"/>
+      <c r="SOY349" s="44"/>
+      <c r="SOZ349" s="44"/>
+      <c r="SPA349" s="44"/>
+      <c r="SPB349" s="44"/>
+      <c r="SPC349" s="44"/>
+      <c r="SPD349" s="44"/>
+      <c r="SPE349" s="44"/>
+      <c r="SPF349" s="44"/>
+      <c r="SPG349" s="44"/>
+      <c r="SPH349" s="44"/>
+      <c r="SPI349" s="44"/>
+      <c r="SPJ349" s="44"/>
+      <c r="SPK349" s="44"/>
+      <c r="SPL349" s="44"/>
+      <c r="SPM349" s="44"/>
+      <c r="SPN349" s="44"/>
+      <c r="SPO349" s="44"/>
+      <c r="SPP349" s="44"/>
+      <c r="SPQ349" s="44"/>
+      <c r="SPR349" s="44"/>
+      <c r="SPS349" s="44"/>
+      <c r="SPT349" s="44"/>
+      <c r="SPU349" s="44"/>
+      <c r="SPV349" s="44"/>
+      <c r="SPW349" s="44"/>
+      <c r="SPX349" s="44"/>
+      <c r="SPY349" s="44"/>
+      <c r="SPZ349" s="44"/>
+      <c r="SQA349" s="44"/>
+      <c r="SQB349" s="44"/>
+      <c r="SQC349" s="44"/>
+      <c r="SQD349" s="44"/>
+      <c r="SQE349" s="44"/>
+      <c r="SQF349" s="44"/>
+      <c r="SQG349" s="44"/>
+      <c r="SQH349" s="44"/>
+      <c r="SQI349" s="44"/>
+      <c r="SQJ349" s="44"/>
+      <c r="SQK349" s="44"/>
+      <c r="SQL349" s="44"/>
+      <c r="SQM349" s="44"/>
+      <c r="SQN349" s="44"/>
+      <c r="SQO349" s="44"/>
+      <c r="SQP349" s="44"/>
+      <c r="SQQ349" s="44"/>
+      <c r="SQR349" s="44"/>
+      <c r="SQS349" s="44"/>
+      <c r="SQT349" s="44"/>
+      <c r="SQU349" s="44"/>
+      <c r="SQV349" s="44"/>
+      <c r="SQW349" s="44"/>
+      <c r="SQX349" s="44"/>
+      <c r="SQY349" s="44"/>
+      <c r="SQZ349" s="44"/>
+      <c r="SRA349" s="44"/>
+      <c r="SRB349" s="44"/>
+      <c r="SRC349" s="44"/>
+      <c r="SRD349" s="44"/>
+      <c r="SRE349" s="44"/>
+      <c r="SRF349" s="44"/>
+      <c r="SRG349" s="44"/>
+      <c r="SRH349" s="44"/>
+      <c r="SRI349" s="44"/>
+      <c r="SRJ349" s="44"/>
+      <c r="SRK349" s="44"/>
+      <c r="SRL349" s="44"/>
+      <c r="SRM349" s="44"/>
+      <c r="SRN349" s="44"/>
+      <c r="SRO349" s="44"/>
+      <c r="SRP349" s="44"/>
+      <c r="SRQ349" s="44"/>
+      <c r="SRR349" s="44"/>
+      <c r="SRS349" s="44"/>
+      <c r="SRT349" s="44"/>
+      <c r="SRU349" s="44"/>
+      <c r="SRV349" s="44"/>
+      <c r="SRW349" s="44"/>
+      <c r="SRX349" s="44"/>
+      <c r="SRY349" s="44"/>
+      <c r="SRZ349" s="44"/>
+      <c r="SSA349" s="44"/>
+      <c r="SSB349" s="44"/>
+      <c r="SSC349" s="44"/>
+      <c r="SSD349" s="44"/>
+      <c r="SSE349" s="44"/>
+      <c r="SSF349" s="44"/>
+      <c r="SSG349" s="44"/>
+      <c r="SSH349" s="44"/>
+      <c r="SSI349" s="44"/>
+      <c r="SSJ349" s="44"/>
+      <c r="SSK349" s="44"/>
+      <c r="SSL349" s="44"/>
+      <c r="SSM349" s="44"/>
+      <c r="SSN349" s="44"/>
+      <c r="SSO349" s="44"/>
+      <c r="SSP349" s="44"/>
+      <c r="SSQ349" s="44"/>
+      <c r="SSR349" s="44"/>
+      <c r="SSS349" s="44"/>
+      <c r="SST349" s="44"/>
+      <c r="SSU349" s="44"/>
+      <c r="SSV349" s="44"/>
+      <c r="SSW349" s="44"/>
+      <c r="SSX349" s="44"/>
+      <c r="SSY349" s="44"/>
+      <c r="SSZ349" s="44"/>
+      <c r="STA349" s="44"/>
+      <c r="STB349" s="44"/>
+      <c r="STC349" s="44"/>
+      <c r="STD349" s="44"/>
+      <c r="STE349" s="44"/>
+      <c r="STF349" s="44"/>
+      <c r="STG349" s="44"/>
+      <c r="STH349" s="44"/>
+      <c r="STI349" s="44"/>
+      <c r="STJ349" s="44"/>
+      <c r="STK349" s="44"/>
+      <c r="STL349" s="44"/>
+      <c r="STM349" s="44"/>
+      <c r="STN349" s="44"/>
+      <c r="STO349" s="44"/>
+      <c r="STP349" s="44"/>
+      <c r="STQ349" s="44"/>
+      <c r="STR349" s="44"/>
+      <c r="STS349" s="44"/>
+      <c r="STT349" s="44"/>
+      <c r="STU349" s="44"/>
+      <c r="STV349" s="44"/>
+      <c r="STW349" s="44"/>
+      <c r="STX349" s="44"/>
+      <c r="STY349" s="44"/>
+      <c r="STZ349" s="44"/>
+      <c r="SUA349" s="44"/>
+      <c r="SUB349" s="44"/>
+      <c r="SUC349" s="44"/>
+      <c r="SUD349" s="44"/>
+      <c r="SUE349" s="44"/>
+      <c r="SUF349" s="44"/>
+      <c r="SUG349" s="44"/>
+      <c r="SUH349" s="44"/>
+      <c r="SUI349" s="44"/>
+      <c r="SUJ349" s="44"/>
+      <c r="SUK349" s="44"/>
+      <c r="SUL349" s="44"/>
+      <c r="SUM349" s="44"/>
+      <c r="SUN349" s="44"/>
+      <c r="SUO349" s="44"/>
+      <c r="SUP349" s="44"/>
+      <c r="SUQ349" s="44"/>
+      <c r="SUR349" s="44"/>
+      <c r="SUS349" s="44"/>
+      <c r="SUT349" s="44"/>
+      <c r="SUU349" s="44"/>
+      <c r="SUV349" s="44"/>
+      <c r="SUW349" s="44"/>
+      <c r="SUX349" s="44"/>
+      <c r="SUY349" s="44"/>
+      <c r="SUZ349" s="44"/>
+      <c r="SVA349" s="44"/>
+      <c r="SVB349" s="44"/>
+      <c r="SVC349" s="44"/>
+      <c r="SVD349" s="44"/>
+      <c r="SVE349" s="44"/>
+      <c r="SVF349" s="44"/>
+      <c r="SVG349" s="44"/>
+      <c r="SVH349" s="44"/>
+      <c r="SVI349" s="44"/>
+      <c r="SVJ349" s="44"/>
+      <c r="SVK349" s="44"/>
+      <c r="SVL349" s="44"/>
+      <c r="SVM349" s="44"/>
+      <c r="SVN349" s="44"/>
+      <c r="SVO349" s="44"/>
+      <c r="SVP349" s="44"/>
+      <c r="SVQ349" s="44"/>
+      <c r="SVR349" s="44"/>
+      <c r="SVS349" s="44"/>
+      <c r="SVT349" s="44"/>
+      <c r="SVU349" s="44"/>
+      <c r="SVV349" s="44"/>
+      <c r="SVW349" s="44"/>
+      <c r="SVX349" s="44"/>
+      <c r="SVY349" s="44"/>
+      <c r="SVZ349" s="44"/>
+      <c r="SWA349" s="44"/>
+      <c r="SWB349" s="44"/>
+      <c r="SWC349" s="44"/>
+      <c r="SWD349" s="44"/>
+      <c r="SWE349" s="44"/>
+      <c r="SWF349" s="44"/>
+      <c r="SWG349" s="44"/>
+      <c r="SWH349" s="44"/>
+      <c r="SWI349" s="44"/>
+      <c r="SWJ349" s="44"/>
+      <c r="SWK349" s="44"/>
+      <c r="SWL349" s="44"/>
+      <c r="SWM349" s="44"/>
+      <c r="SWN349" s="44"/>
+      <c r="SWO349" s="44"/>
+      <c r="SWP349" s="44"/>
+      <c r="SWQ349" s="44"/>
+      <c r="SWR349" s="44"/>
+      <c r="SWS349" s="44"/>
+      <c r="SWT349" s="44"/>
+      <c r="SWU349" s="44"/>
+      <c r="SWV349" s="44"/>
+      <c r="SWW349" s="44"/>
+      <c r="SWX349" s="44"/>
+      <c r="SWY349" s="44"/>
+      <c r="SWZ349" s="44"/>
+      <c r="SXA349" s="44"/>
+      <c r="SXB349" s="44"/>
+      <c r="SXC349" s="44"/>
+      <c r="SXD349" s="44"/>
+      <c r="SXE349" s="44"/>
+      <c r="SXF349" s="44"/>
+      <c r="SXG349" s="44"/>
+      <c r="SXH349" s="44"/>
+      <c r="SXI349" s="44"/>
+      <c r="SXJ349" s="44"/>
+      <c r="SXK349" s="44"/>
+      <c r="SXL349" s="44"/>
+      <c r="SXM349" s="44"/>
+      <c r="SXN349" s="44"/>
+      <c r="SXO349" s="44"/>
+      <c r="SXP349" s="44"/>
+      <c r="SXQ349" s="44"/>
+      <c r="SXR349" s="44"/>
+      <c r="SXS349" s="44"/>
+      <c r="SXT349" s="44"/>
+      <c r="SXU349" s="44"/>
+      <c r="SXV349" s="44"/>
+      <c r="SXW349" s="44"/>
+      <c r="SXX349" s="44"/>
+      <c r="SXY349" s="44"/>
+      <c r="SXZ349" s="44"/>
+      <c r="SYA349" s="44"/>
+      <c r="SYB349" s="44"/>
+      <c r="SYC349" s="44"/>
+      <c r="SYD349" s="44"/>
+      <c r="SYE349" s="44"/>
+      <c r="SYF349" s="44"/>
+      <c r="SYG349" s="44"/>
+      <c r="SYH349" s="44"/>
+      <c r="SYI349" s="44"/>
+      <c r="SYJ349" s="44"/>
+      <c r="SYK349" s="44"/>
+      <c r="SYL349" s="44"/>
+      <c r="SYM349" s="44"/>
+      <c r="SYN349" s="44"/>
+      <c r="SYO349" s="44"/>
+      <c r="SYP349" s="44"/>
+      <c r="SYQ349" s="44"/>
+      <c r="SYR349" s="44"/>
+      <c r="SYS349" s="44"/>
+      <c r="SYT349" s="44"/>
+      <c r="SYU349" s="44"/>
+      <c r="SYV349" s="44"/>
+      <c r="SYW349" s="44"/>
+      <c r="SYX349" s="44"/>
+      <c r="SYY349" s="44"/>
+      <c r="SYZ349" s="44"/>
+      <c r="SZA349" s="44"/>
+      <c r="SZB349" s="44"/>
+      <c r="SZC349" s="44"/>
+      <c r="SZD349" s="44"/>
+      <c r="SZE349" s="44"/>
+      <c r="SZF349" s="44"/>
+      <c r="SZG349" s="44"/>
+      <c r="SZH349" s="44"/>
+      <c r="SZI349" s="44"/>
+      <c r="SZJ349" s="44"/>
+      <c r="SZK349" s="44"/>
+      <c r="SZL349" s="44"/>
+      <c r="SZM349" s="44"/>
+      <c r="SZN349" s="44"/>
+      <c r="SZO349" s="44"/>
+      <c r="SZP349" s="44"/>
+      <c r="SZQ349" s="44"/>
+      <c r="SZR349" s="44"/>
+      <c r="SZS349" s="44"/>
+      <c r="SZT349" s="44"/>
+      <c r="SZU349" s="44"/>
+      <c r="SZV349" s="44"/>
+      <c r="SZW349" s="44"/>
+      <c r="SZX349" s="44"/>
+      <c r="SZY349" s="44"/>
+      <c r="SZZ349" s="44"/>
+      <c r="TAA349" s="44"/>
+      <c r="TAB349" s="44"/>
+      <c r="TAC349" s="44"/>
+      <c r="TAD349" s="44"/>
+      <c r="TAE349" s="44"/>
+      <c r="TAF349" s="44"/>
+      <c r="TAG349" s="44"/>
+      <c r="TAH349" s="44"/>
+      <c r="TAI349" s="44"/>
+      <c r="TAJ349" s="44"/>
+      <c r="TAK349" s="44"/>
+      <c r="TAL349" s="44"/>
+      <c r="TAM349" s="44"/>
+      <c r="TAN349" s="44"/>
+      <c r="TAO349" s="44"/>
+      <c r="TAP349" s="44"/>
+      <c r="TAQ349" s="44"/>
+      <c r="TAR349" s="44"/>
+      <c r="TAS349" s="44"/>
+      <c r="TAT349" s="44"/>
+      <c r="TAU349" s="44"/>
+      <c r="TAV349" s="44"/>
+      <c r="TAW349" s="44"/>
+      <c r="TAX349" s="44"/>
+      <c r="TAY349" s="44"/>
+      <c r="TAZ349" s="44"/>
+      <c r="TBA349" s="44"/>
+      <c r="TBB349" s="44"/>
+      <c r="TBC349" s="44"/>
+      <c r="TBD349" s="44"/>
+      <c r="TBE349" s="44"/>
+      <c r="TBF349" s="44"/>
+      <c r="TBG349" s="44"/>
+      <c r="TBH349" s="44"/>
+      <c r="TBI349" s="44"/>
+      <c r="TBJ349" s="44"/>
+      <c r="TBK349" s="44"/>
+      <c r="TBL349" s="44"/>
+      <c r="TBM349" s="44"/>
+      <c r="TBN349" s="44"/>
+      <c r="TBO349" s="44"/>
+      <c r="TBP349" s="44"/>
+      <c r="TBQ349" s="44"/>
+      <c r="TBR349" s="44"/>
+      <c r="TBS349" s="44"/>
+      <c r="TBT349" s="44"/>
+      <c r="TBU349" s="44"/>
+      <c r="TBV349" s="44"/>
+      <c r="TBW349" s="44"/>
+      <c r="TBX349" s="44"/>
+      <c r="TBY349" s="44"/>
+      <c r="TBZ349" s="44"/>
+      <c r="TCA349" s="44"/>
+      <c r="TCB349" s="44"/>
+      <c r="TCC349" s="44"/>
+      <c r="TCD349" s="44"/>
+      <c r="TCE349" s="44"/>
+      <c r="TCF349" s="44"/>
+      <c r="TCG349" s="44"/>
+      <c r="TCH349" s="44"/>
+      <c r="TCI349" s="44"/>
+      <c r="TCJ349" s="44"/>
+      <c r="TCK349" s="44"/>
+      <c r="TCL349" s="44"/>
+      <c r="TCM349" s="44"/>
+      <c r="TCN349" s="44"/>
+      <c r="TCO349" s="44"/>
+      <c r="TCP349" s="44"/>
+      <c r="TCQ349" s="44"/>
+      <c r="TCR349" s="44"/>
+      <c r="TCS349" s="44"/>
+      <c r="TCT349" s="44"/>
+      <c r="TCU349" s="44"/>
+      <c r="TCV349" s="44"/>
+      <c r="TCW349" s="44"/>
+      <c r="TCX349" s="44"/>
+      <c r="TCY349" s="44"/>
+      <c r="TCZ349" s="44"/>
+      <c r="TDA349" s="44"/>
+      <c r="TDB349" s="44"/>
+      <c r="TDC349" s="44"/>
+      <c r="TDD349" s="44"/>
+      <c r="TDE349" s="44"/>
+      <c r="TDF349" s="44"/>
+      <c r="TDG349" s="44"/>
+      <c r="TDH349" s="44"/>
+      <c r="TDI349" s="44"/>
+      <c r="TDJ349" s="44"/>
+      <c r="TDK349" s="44"/>
+      <c r="TDL349" s="44"/>
+      <c r="TDM349" s="44"/>
+      <c r="TDN349" s="44"/>
+      <c r="TDO349" s="44"/>
+      <c r="TDP349" s="44"/>
+      <c r="TDQ349" s="44"/>
+      <c r="TDR349" s="44"/>
+      <c r="TDS349" s="44"/>
+      <c r="TDT349" s="44"/>
+      <c r="TDU349" s="44"/>
+      <c r="TDV349" s="44"/>
+      <c r="TDW349" s="44"/>
+      <c r="TDX349" s="44"/>
+      <c r="TDY349" s="44"/>
+      <c r="TDZ349" s="44"/>
+      <c r="TEA349" s="44"/>
+      <c r="TEB349" s="44"/>
+      <c r="TEC349" s="44"/>
+      <c r="TED349" s="44"/>
+      <c r="TEE349" s="44"/>
+      <c r="TEF349" s="44"/>
+      <c r="TEG349" s="44"/>
+      <c r="TEH349" s="44"/>
+      <c r="TEI349" s="44"/>
+      <c r="TEJ349" s="44"/>
+      <c r="TEK349" s="44"/>
+      <c r="TEL349" s="44"/>
+      <c r="TEM349" s="44"/>
+      <c r="TEN349" s="44"/>
+      <c r="TEO349" s="44"/>
+      <c r="TEP349" s="44"/>
+      <c r="TEQ349" s="44"/>
+      <c r="TER349" s="44"/>
+      <c r="TES349" s="44"/>
+      <c r="TET349" s="44"/>
+      <c r="TEU349" s="44"/>
+      <c r="TEV349" s="44"/>
+      <c r="TEW349" s="44"/>
+      <c r="TEX349" s="44"/>
+      <c r="TEY349" s="44"/>
+      <c r="TEZ349" s="44"/>
+      <c r="TFA349" s="44"/>
+      <c r="TFB349" s="44"/>
+      <c r="TFC349" s="44"/>
+      <c r="TFD349" s="44"/>
+      <c r="TFE349" s="44"/>
+      <c r="TFF349" s="44"/>
+      <c r="TFG349" s="44"/>
+      <c r="TFH349" s="44"/>
+      <c r="TFI349" s="44"/>
+      <c r="TFJ349" s="44"/>
+      <c r="TFK349" s="44"/>
+      <c r="TFL349" s="44"/>
+      <c r="TFM349" s="44"/>
+      <c r="TFN349" s="44"/>
+      <c r="TFO349" s="44"/>
+      <c r="TFP349" s="44"/>
+      <c r="TFQ349" s="44"/>
+      <c r="TFR349" s="44"/>
+      <c r="TFS349" s="44"/>
+      <c r="TFT349" s="44"/>
+      <c r="TFU349" s="44"/>
+      <c r="TFV349" s="44"/>
+      <c r="TFW349" s="44"/>
+      <c r="TFX349" s="44"/>
+      <c r="TFY349" s="44"/>
+      <c r="TFZ349" s="44"/>
+      <c r="TGA349" s="44"/>
+      <c r="TGB349" s="44"/>
+      <c r="TGC349" s="44"/>
+      <c r="TGD349" s="44"/>
+      <c r="TGE349" s="44"/>
+      <c r="TGF349" s="44"/>
+      <c r="TGG349" s="44"/>
+      <c r="TGH349" s="44"/>
+      <c r="TGI349" s="44"/>
+      <c r="TGJ349" s="44"/>
+      <c r="TGK349" s="44"/>
+      <c r="TGL349" s="44"/>
+      <c r="TGM349" s="44"/>
+      <c r="TGN349" s="44"/>
+      <c r="TGO349" s="44"/>
+      <c r="TGP349" s="44"/>
+      <c r="TGQ349" s="44"/>
+      <c r="TGR349" s="44"/>
+      <c r="TGS349" s="44"/>
+      <c r="TGT349" s="44"/>
+      <c r="TGU349" s="44"/>
+      <c r="TGV349" s="44"/>
+      <c r="TGW349" s="44"/>
+      <c r="TGX349" s="44"/>
+      <c r="TGY349" s="44"/>
+      <c r="TGZ349" s="44"/>
+      <c r="THA349" s="44"/>
+      <c r="THB349" s="44"/>
+      <c r="THC349" s="44"/>
+      <c r="THD349" s="44"/>
+      <c r="THE349" s="44"/>
+      <c r="THF349" s="44"/>
+      <c r="THG349" s="44"/>
+      <c r="THH349" s="44"/>
+      <c r="THI349" s="44"/>
+      <c r="THJ349" s="44"/>
+      <c r="THK349" s="44"/>
+      <c r="THL349" s="44"/>
+      <c r="THM349" s="44"/>
+      <c r="THN349" s="44"/>
+      <c r="THO349" s="44"/>
+      <c r="THP349" s="44"/>
+      <c r="THQ349" s="44"/>
+      <c r="THR349" s="44"/>
+      <c r="THS349" s="44"/>
+      <c r="THT349" s="44"/>
+      <c r="THU349" s="44"/>
+      <c r="THV349" s="44"/>
+      <c r="THW349" s="44"/>
+      <c r="THX349" s="44"/>
+      <c r="THY349" s="44"/>
+      <c r="THZ349" s="44"/>
+      <c r="TIA349" s="44"/>
+      <c r="TIB349" s="44"/>
+      <c r="TIC349" s="44"/>
+      <c r="TID349" s="44"/>
+      <c r="TIE349" s="44"/>
+      <c r="TIF349" s="44"/>
+      <c r="TIG349" s="44"/>
+      <c r="TIH349" s="44"/>
+      <c r="TII349" s="44"/>
+      <c r="TIJ349" s="44"/>
+      <c r="TIK349" s="44"/>
+      <c r="TIL349" s="44"/>
+      <c r="TIM349" s="44"/>
+      <c r="TIN349" s="44"/>
+      <c r="TIO349" s="44"/>
+      <c r="TIP349" s="44"/>
+      <c r="TIQ349" s="44"/>
+      <c r="TIR349" s="44"/>
+      <c r="TIS349" s="44"/>
+      <c r="TIT349" s="44"/>
+      <c r="TIU349" s="44"/>
+      <c r="TIV349" s="44"/>
+      <c r="TIW349" s="44"/>
+      <c r="TIX349" s="44"/>
+      <c r="TIY349" s="44"/>
+      <c r="TIZ349" s="44"/>
+      <c r="TJA349" s="44"/>
+      <c r="TJB349" s="44"/>
+      <c r="TJC349" s="44"/>
+      <c r="TJD349" s="44"/>
+      <c r="TJE349" s="44"/>
+      <c r="TJF349" s="44"/>
+      <c r="TJG349" s="44"/>
+      <c r="TJH349" s="44"/>
+      <c r="TJI349" s="44"/>
+      <c r="TJJ349" s="44"/>
+      <c r="TJK349" s="44"/>
+      <c r="TJL349" s="44"/>
+      <c r="TJM349" s="44"/>
+      <c r="TJN349" s="44"/>
+      <c r="TJO349" s="44"/>
+      <c r="TJP349" s="44"/>
+      <c r="TJQ349" s="44"/>
+      <c r="TJR349" s="44"/>
+      <c r="TJS349" s="44"/>
+      <c r="TJT349" s="44"/>
+      <c r="TJU349" s="44"/>
+      <c r="TJV349" s="44"/>
+      <c r="TJW349" s="44"/>
+      <c r="TJX349" s="44"/>
+      <c r="TJY349" s="44"/>
+      <c r="TJZ349" s="44"/>
+      <c r="TKA349" s="44"/>
+      <c r="TKB349" s="44"/>
+      <c r="TKC349" s="44"/>
+      <c r="TKD349" s="44"/>
+      <c r="TKE349" s="44"/>
+      <c r="TKF349" s="44"/>
+      <c r="TKG349" s="44"/>
+      <c r="TKH349" s="44"/>
+      <c r="TKI349" s="44"/>
+      <c r="TKJ349" s="44"/>
+      <c r="TKK349" s="44"/>
+      <c r="TKL349" s="44"/>
+      <c r="TKM349" s="44"/>
+      <c r="TKN349" s="44"/>
+      <c r="TKO349" s="44"/>
+      <c r="TKP349" s="44"/>
+      <c r="TKQ349" s="44"/>
+      <c r="TKR349" s="44"/>
+      <c r="TKS349" s="44"/>
+      <c r="TKT349" s="44"/>
+      <c r="TKU349" s="44"/>
+      <c r="TKV349" s="44"/>
+      <c r="TKW349" s="44"/>
+      <c r="TKX349" s="44"/>
+      <c r="TKY349" s="44"/>
+      <c r="TKZ349" s="44"/>
+      <c r="TLA349" s="44"/>
+      <c r="TLB349" s="44"/>
+      <c r="TLC349" s="44"/>
+      <c r="TLD349" s="44"/>
+      <c r="TLE349" s="44"/>
+      <c r="TLF349" s="44"/>
+      <c r="TLG349" s="44"/>
+      <c r="TLH349" s="44"/>
+      <c r="TLI349" s="44"/>
+      <c r="TLJ349" s="44"/>
+      <c r="TLK349" s="44"/>
+      <c r="TLL349" s="44"/>
+      <c r="TLM349" s="44"/>
+      <c r="TLN349" s="44"/>
+      <c r="TLO349" s="44"/>
+      <c r="TLP349" s="44"/>
+      <c r="TLQ349" s="44"/>
+      <c r="TLR349" s="44"/>
+      <c r="TLS349" s="44"/>
+      <c r="TLT349" s="44"/>
+      <c r="TLU349" s="44"/>
+      <c r="TLV349" s="44"/>
+      <c r="TLW349" s="44"/>
+      <c r="TLX349" s="44"/>
+      <c r="TLY349" s="44"/>
+      <c r="TLZ349" s="44"/>
+      <c r="TMA349" s="44"/>
+      <c r="TMB349" s="44"/>
+      <c r="TMC349" s="44"/>
+      <c r="TMD349" s="44"/>
+      <c r="TME349" s="44"/>
+      <c r="TMF349" s="44"/>
+      <c r="TMG349" s="44"/>
+      <c r="TMH349" s="44"/>
+      <c r="TMI349" s="44"/>
+      <c r="TMJ349" s="44"/>
+      <c r="TMK349" s="44"/>
+      <c r="TML349" s="44"/>
+      <c r="TMM349" s="44"/>
+      <c r="TMN349" s="44"/>
+      <c r="TMO349" s="44"/>
+      <c r="TMP349" s="44"/>
+      <c r="TMQ349" s="44"/>
+      <c r="TMR349" s="44"/>
+      <c r="TMS349" s="44"/>
+      <c r="TMT349" s="44"/>
+      <c r="TMU349" s="44"/>
+      <c r="TMV349" s="44"/>
+      <c r="TMW349" s="44"/>
+      <c r="TMX349" s="44"/>
+      <c r="TMY349" s="44"/>
+      <c r="TMZ349" s="44"/>
+      <c r="TNA349" s="44"/>
+      <c r="TNB349" s="44"/>
+      <c r="TNC349" s="44"/>
+      <c r="TND349" s="44"/>
+      <c r="TNE349" s="44"/>
+      <c r="TNF349" s="44"/>
+      <c r="TNG349" s="44"/>
+      <c r="TNH349" s="44"/>
+      <c r="TNI349" s="44"/>
+      <c r="TNJ349" s="44"/>
+      <c r="TNK349" s="44"/>
+      <c r="TNL349" s="44"/>
+      <c r="TNM349" s="44"/>
+      <c r="TNN349" s="44"/>
+      <c r="TNO349" s="44"/>
+      <c r="TNP349" s="44"/>
+      <c r="TNQ349" s="44"/>
+      <c r="TNR349" s="44"/>
+      <c r="TNS349" s="44"/>
+      <c r="TNT349" s="44"/>
+      <c r="TNU349" s="44"/>
+      <c r="TNV349" s="44"/>
+      <c r="TNW349" s="44"/>
+      <c r="TNX349" s="44"/>
+      <c r="TNY349" s="44"/>
+      <c r="TNZ349" s="44"/>
+      <c r="TOA349" s="44"/>
+      <c r="TOB349" s="44"/>
+      <c r="TOC349" s="44"/>
+      <c r="TOD349" s="44"/>
+      <c r="TOE349" s="44"/>
+      <c r="TOF349" s="44"/>
+      <c r="TOG349" s="44"/>
+      <c r="TOH349" s="44"/>
+      <c r="TOI349" s="44"/>
+      <c r="TOJ349" s="44"/>
+      <c r="TOK349" s="44"/>
+      <c r="TOL349" s="44"/>
+      <c r="TOM349" s="44"/>
+      <c r="TON349" s="44"/>
+      <c r="TOO349" s="44"/>
+      <c r="TOP349" s="44"/>
+      <c r="TOQ349" s="44"/>
+      <c r="TOR349" s="44"/>
+      <c r="TOS349" s="44"/>
+      <c r="TOT349" s="44"/>
+      <c r="TOU349" s="44"/>
+      <c r="TOV349" s="44"/>
+      <c r="TOW349" s="44"/>
+      <c r="TOX349" s="44"/>
+      <c r="TOY349" s="44"/>
+      <c r="TOZ349" s="44"/>
+      <c r="TPA349" s="44"/>
+      <c r="TPB349" s="44"/>
+      <c r="TPC349" s="44"/>
+      <c r="TPD349" s="44"/>
+      <c r="TPE349" s="44"/>
+      <c r="TPF349" s="44"/>
+      <c r="TPG349" s="44"/>
+      <c r="TPH349" s="44"/>
+      <c r="TPI349" s="44"/>
+      <c r="TPJ349" s="44"/>
+      <c r="TPK349" s="44"/>
+      <c r="TPL349" s="44"/>
+      <c r="TPM349" s="44"/>
+      <c r="TPN349" s="44"/>
+      <c r="TPO349" s="44"/>
+      <c r="TPP349" s="44"/>
+      <c r="TPQ349" s="44"/>
+      <c r="TPR349" s="44"/>
+      <c r="TPS349" s="44"/>
+      <c r="TPT349" s="44"/>
+      <c r="TPU349" s="44"/>
+      <c r="TPV349" s="44"/>
+      <c r="TPW349" s="44"/>
+      <c r="TPX349" s="44"/>
+      <c r="TPY349" s="44"/>
+      <c r="TPZ349" s="44"/>
+      <c r="TQA349" s="44"/>
+      <c r="TQB349" s="44"/>
+      <c r="TQC349" s="44"/>
+      <c r="TQD349" s="44"/>
+      <c r="TQE349" s="44"/>
+      <c r="TQF349" s="44"/>
+      <c r="TQG349" s="44"/>
+      <c r="TQH349" s="44"/>
+      <c r="TQI349" s="44"/>
+      <c r="TQJ349" s="44"/>
+      <c r="TQK349" s="44"/>
+      <c r="TQL349" s="44"/>
+      <c r="TQM349" s="44"/>
+      <c r="TQN349" s="44"/>
+      <c r="TQO349" s="44"/>
+      <c r="TQP349" s="44"/>
+      <c r="TQQ349" s="44"/>
+      <c r="TQR349" s="44"/>
+      <c r="TQS349" s="44"/>
+      <c r="TQT349" s="44"/>
+      <c r="TQU349" s="44"/>
+      <c r="TQV349" s="44"/>
+      <c r="TQW349" s="44"/>
+      <c r="TQX349" s="44"/>
+      <c r="TQY349" s="44"/>
+      <c r="TQZ349" s="44"/>
+      <c r="TRA349" s="44"/>
+      <c r="TRB349" s="44"/>
+      <c r="TRC349" s="44"/>
+      <c r="TRD349" s="44"/>
+      <c r="TRE349" s="44"/>
+      <c r="TRF349" s="44"/>
+      <c r="TRG349" s="44"/>
+      <c r="TRH349" s="44"/>
+      <c r="TRI349" s="44"/>
+      <c r="TRJ349" s="44"/>
+      <c r="TRK349" s="44"/>
+      <c r="TRL349" s="44"/>
+      <c r="TRM349" s="44"/>
+      <c r="TRN349" s="44"/>
+      <c r="TRO349" s="44"/>
+      <c r="TRP349" s="44"/>
+      <c r="TRQ349" s="44"/>
+      <c r="TRR349" s="44"/>
+      <c r="TRS349" s="44"/>
+      <c r="TRT349" s="44"/>
+      <c r="TRU349" s="44"/>
+      <c r="TRV349" s="44"/>
+      <c r="TRW349" s="44"/>
+      <c r="TRX349" s="44"/>
+      <c r="TRY349" s="44"/>
+      <c r="TRZ349" s="44"/>
+      <c r="TSA349" s="44"/>
+      <c r="TSB349" s="44"/>
+      <c r="TSC349" s="44"/>
+      <c r="TSD349" s="44"/>
+      <c r="TSE349" s="44"/>
+      <c r="TSF349" s="44"/>
+      <c r="TSG349" s="44"/>
+      <c r="TSH349" s="44"/>
+      <c r="TSI349" s="44"/>
+      <c r="TSJ349" s="44"/>
+      <c r="TSK349" s="44"/>
+      <c r="TSL349" s="44"/>
+      <c r="TSM349" s="44"/>
+      <c r="TSN349" s="44"/>
+      <c r="TSO349" s="44"/>
+      <c r="TSP349" s="44"/>
+      <c r="TSQ349" s="44"/>
+      <c r="TSR349" s="44"/>
+      <c r="TSS349" s="44"/>
+      <c r="TST349" s="44"/>
+      <c r="TSU349" s="44"/>
+      <c r="TSV349" s="44"/>
+      <c r="TSW349" s="44"/>
+      <c r="TSX349" s="44"/>
+      <c r="TSY349" s="44"/>
+      <c r="TSZ349" s="44"/>
+      <c r="TTA349" s="44"/>
+      <c r="TTB349" s="44"/>
+      <c r="TTC349" s="44"/>
+      <c r="TTD349" s="44"/>
+      <c r="TTE349" s="44"/>
+      <c r="TTF349" s="44"/>
+      <c r="TTG349" s="44"/>
+      <c r="TTH349" s="44"/>
+      <c r="TTI349" s="44"/>
+      <c r="TTJ349" s="44"/>
+      <c r="TTK349" s="44"/>
+      <c r="TTL349" s="44"/>
+      <c r="TTM349" s="44"/>
+      <c r="TTN349" s="44"/>
+      <c r="TTO349" s="44"/>
+      <c r="TTP349" s="44"/>
+      <c r="TTQ349" s="44"/>
+      <c r="TTR349" s="44"/>
+      <c r="TTS349" s="44"/>
+      <c r="TTT349" s="44"/>
+      <c r="TTU349" s="44"/>
+      <c r="TTV349" s="44"/>
+      <c r="TTW349" s="44"/>
+      <c r="TTX349" s="44"/>
+      <c r="TTY349" s="44"/>
+      <c r="TTZ349" s="44"/>
+      <c r="TUA349" s="44"/>
+      <c r="TUB349" s="44"/>
+      <c r="TUC349" s="44"/>
+      <c r="TUD349" s="44"/>
+      <c r="TUE349" s="44"/>
+      <c r="TUF349" s="44"/>
+      <c r="TUG349" s="44"/>
+      <c r="TUH349" s="44"/>
+      <c r="TUI349" s="44"/>
+      <c r="TUJ349" s="44"/>
+      <c r="TUK349" s="44"/>
+      <c r="TUL349" s="44"/>
+      <c r="TUM349" s="44"/>
+      <c r="TUN349" s="44"/>
+      <c r="TUO349" s="44"/>
+      <c r="TUP349" s="44"/>
+      <c r="TUQ349" s="44"/>
+      <c r="TUR349" s="44"/>
+      <c r="TUS349" s="44"/>
+      <c r="TUT349" s="44"/>
+      <c r="TUU349" s="44"/>
+      <c r="TUV349" s="44"/>
+      <c r="TUW349" s="44"/>
+      <c r="TUX349" s="44"/>
+      <c r="TUY349" s="44"/>
+      <c r="TUZ349" s="44"/>
+      <c r="TVA349" s="44"/>
+      <c r="TVB349" s="44"/>
+      <c r="TVC349" s="44"/>
+      <c r="TVD349" s="44"/>
+      <c r="TVE349" s="44"/>
+      <c r="TVF349" s="44"/>
+      <c r="TVG349" s="44"/>
+      <c r="TVH349" s="44"/>
+      <c r="TVI349" s="44"/>
+      <c r="TVJ349" s="44"/>
+      <c r="TVK349" s="44"/>
+      <c r="TVL349" s="44"/>
+      <c r="TVM349" s="44"/>
+      <c r="TVN349" s="44"/>
+      <c r="TVO349" s="44"/>
+      <c r="TVP349" s="44"/>
+      <c r="TVQ349" s="44"/>
+      <c r="TVR349" s="44"/>
+      <c r="TVS349" s="44"/>
+      <c r="TVT349" s="44"/>
+      <c r="TVU349" s="44"/>
+      <c r="TVV349" s="44"/>
+      <c r="TVW349" s="44"/>
+      <c r="TVX349" s="44"/>
+      <c r="TVY349" s="44"/>
+      <c r="TVZ349" s="44"/>
+      <c r="TWA349" s="44"/>
+      <c r="TWB349" s="44"/>
+      <c r="TWC349" s="44"/>
+      <c r="TWD349" s="44"/>
+      <c r="TWE349" s="44"/>
+      <c r="TWF349" s="44"/>
+      <c r="TWG349" s="44"/>
+      <c r="TWH349" s="44"/>
+      <c r="TWI349" s="44"/>
+      <c r="TWJ349" s="44"/>
+      <c r="TWK349" s="44"/>
+      <c r="TWL349" s="44"/>
+      <c r="TWM349" s="44"/>
+      <c r="TWN349" s="44"/>
+      <c r="TWO349" s="44"/>
+      <c r="TWP349" s="44"/>
+      <c r="TWQ349" s="44"/>
+      <c r="TWR349" s="44"/>
+      <c r="TWS349" s="44"/>
+      <c r="TWT349" s="44"/>
+      <c r="TWU349" s="44"/>
+      <c r="TWV349" s="44"/>
+      <c r="TWW349" s="44"/>
+      <c r="TWX349" s="44"/>
+      <c r="TWY349" s="44"/>
+      <c r="TWZ349" s="44"/>
+      <c r="TXA349" s="44"/>
+      <c r="TXB349" s="44"/>
+      <c r="TXC349" s="44"/>
+      <c r="TXD349" s="44"/>
+      <c r="TXE349" s="44"/>
+      <c r="TXF349" s="44"/>
+      <c r="TXG349" s="44"/>
+      <c r="TXH349" s="44"/>
+      <c r="TXI349" s="44"/>
+      <c r="TXJ349" s="44"/>
+      <c r="TXK349" s="44"/>
+      <c r="TXL349" s="44"/>
+      <c r="TXM349" s="44"/>
+      <c r="TXN349" s="44"/>
+      <c r="TXO349" s="44"/>
+      <c r="TXP349" s="44"/>
+      <c r="TXQ349" s="44"/>
+      <c r="TXR349" s="44"/>
+      <c r="TXS349" s="44"/>
+      <c r="TXT349" s="44"/>
+      <c r="TXU349" s="44"/>
+      <c r="TXV349" s="44"/>
+      <c r="TXW349" s="44"/>
+      <c r="TXX349" s="44"/>
+      <c r="TXY349" s="44"/>
+      <c r="TXZ349" s="44"/>
+      <c r="TYA349" s="44"/>
+      <c r="TYB349" s="44"/>
+      <c r="TYC349" s="44"/>
+      <c r="TYD349" s="44"/>
+      <c r="TYE349" s="44"/>
+      <c r="TYF349" s="44"/>
+      <c r="TYG349" s="44"/>
+      <c r="TYH349" s="44"/>
+      <c r="TYI349" s="44"/>
+      <c r="TYJ349" s="44"/>
+      <c r="TYK349" s="44"/>
+      <c r="TYL349" s="44"/>
+      <c r="TYM349" s="44"/>
+      <c r="TYN349" s="44"/>
+      <c r="TYO349" s="44"/>
+      <c r="TYP349" s="44"/>
+      <c r="TYQ349" s="44"/>
+      <c r="TYR349" s="44"/>
+      <c r="TYS349" s="44"/>
+      <c r="TYT349" s="44"/>
+      <c r="TYU349" s="44"/>
+      <c r="TYV349" s="44"/>
+      <c r="TYW349" s="44"/>
+      <c r="TYX349" s="44"/>
+      <c r="TYY349" s="44"/>
+      <c r="TYZ349" s="44"/>
+      <c r="TZA349" s="44"/>
+      <c r="TZB349" s="44"/>
+      <c r="TZC349" s="44"/>
+      <c r="TZD349" s="44"/>
+      <c r="TZE349" s="44"/>
+      <c r="TZF349" s="44"/>
+      <c r="TZG349" s="44"/>
+      <c r="TZH349" s="44"/>
+      <c r="TZI349" s="44"/>
+      <c r="TZJ349" s="44"/>
+      <c r="TZK349" s="44"/>
+      <c r="TZL349" s="44"/>
+      <c r="TZM349" s="44"/>
+      <c r="TZN349" s="44"/>
+      <c r="TZO349" s="44"/>
+      <c r="TZP349" s="44"/>
+      <c r="TZQ349" s="44"/>
+      <c r="TZR349" s="44"/>
+      <c r="TZS349" s="44"/>
+      <c r="TZT349" s="44"/>
+      <c r="TZU349" s="44"/>
+      <c r="TZV349" s="44"/>
+      <c r="TZW349" s="44"/>
+      <c r="TZX349" s="44"/>
+      <c r="TZY349" s="44"/>
+      <c r="TZZ349" s="44"/>
+      <c r="UAA349" s="44"/>
+      <c r="UAB349" s="44"/>
+      <c r="UAC349" s="44"/>
+      <c r="UAD349" s="44"/>
+      <c r="UAE349" s="44"/>
+      <c r="UAF349" s="44"/>
+      <c r="UAG349" s="44"/>
+      <c r="UAH349" s="44"/>
+      <c r="UAI349" s="44"/>
+      <c r="UAJ349" s="44"/>
+      <c r="UAK349" s="44"/>
+      <c r="UAL349" s="44"/>
+      <c r="UAM349" s="44"/>
+      <c r="UAN349" s="44"/>
+      <c r="UAO349" s="44"/>
+      <c r="UAP349" s="44"/>
+      <c r="UAQ349" s="44"/>
+      <c r="UAR349" s="44"/>
+      <c r="UAS349" s="44"/>
+      <c r="UAT349" s="44"/>
+      <c r="UAU349" s="44"/>
+      <c r="UAV349" s="44"/>
+      <c r="UAW349" s="44"/>
+      <c r="UAX349" s="44"/>
+      <c r="UAY349" s="44"/>
+      <c r="UAZ349" s="44"/>
+      <c r="UBA349" s="44"/>
+      <c r="UBB349" s="44"/>
+      <c r="UBC349" s="44"/>
+      <c r="UBD349" s="44"/>
+      <c r="UBE349" s="44"/>
+      <c r="UBF349" s="44"/>
+      <c r="UBG349" s="44"/>
+      <c r="UBH349" s="44"/>
+      <c r="UBI349" s="44"/>
+      <c r="UBJ349" s="44"/>
+      <c r="UBK349" s="44"/>
+      <c r="UBL349" s="44"/>
+      <c r="UBM349" s="44"/>
+      <c r="UBN349" s="44"/>
+      <c r="UBO349" s="44"/>
+      <c r="UBP349" s="44"/>
+      <c r="UBQ349" s="44"/>
+      <c r="UBR349" s="44"/>
+      <c r="UBS349" s="44"/>
+      <c r="UBT349" s="44"/>
+      <c r="UBU349" s="44"/>
+      <c r="UBV349" s="44"/>
+      <c r="UBW349" s="44"/>
+      <c r="UBX349" s="44"/>
+      <c r="UBY349" s="44"/>
+      <c r="UBZ349" s="44"/>
+      <c r="UCA349" s="44"/>
+      <c r="UCB349" s="44"/>
+      <c r="UCC349" s="44"/>
+      <c r="UCD349" s="44"/>
+      <c r="UCE349" s="44"/>
+      <c r="UCF349" s="44"/>
+      <c r="UCG349" s="44"/>
+      <c r="UCH349" s="44"/>
+      <c r="UCI349" s="44"/>
+      <c r="UCJ349" s="44"/>
+      <c r="UCK349" s="44"/>
+      <c r="UCL349" s="44"/>
+      <c r="UCM349" s="44"/>
+      <c r="UCN349" s="44"/>
+      <c r="UCO349" s="44"/>
+      <c r="UCP349" s="44"/>
+      <c r="UCQ349" s="44"/>
+      <c r="UCR349" s="44"/>
+      <c r="UCS349" s="44"/>
+      <c r="UCT349" s="44"/>
+      <c r="UCU349" s="44"/>
+      <c r="UCV349" s="44"/>
+      <c r="UCW349" s="44"/>
+      <c r="UCX349" s="44"/>
+      <c r="UCY349" s="44"/>
+      <c r="UCZ349" s="44"/>
+      <c r="UDA349" s="44"/>
+      <c r="UDB349" s="44"/>
+      <c r="UDC349" s="44"/>
+      <c r="UDD349" s="44"/>
+      <c r="UDE349" s="44"/>
+      <c r="UDF349" s="44"/>
+      <c r="UDG349" s="44"/>
+      <c r="UDH349" s="44"/>
+      <c r="UDI349" s="44"/>
+      <c r="UDJ349" s="44"/>
+      <c r="UDK349" s="44"/>
+      <c r="UDL349" s="44"/>
+      <c r="UDM349" s="44"/>
+      <c r="UDN349" s="44"/>
+      <c r="UDO349" s="44"/>
+      <c r="UDP349" s="44"/>
+      <c r="UDQ349" s="44"/>
+      <c r="UDR349" s="44"/>
+      <c r="UDS349" s="44"/>
+      <c r="UDT349" s="44"/>
+      <c r="UDU349" s="44"/>
+      <c r="UDV349" s="44"/>
+      <c r="UDW349" s="44"/>
+      <c r="UDX349" s="44"/>
+      <c r="UDY349" s="44"/>
+      <c r="UDZ349" s="44"/>
+      <c r="UEA349" s="44"/>
+      <c r="UEB349" s="44"/>
+      <c r="UEC349" s="44"/>
+      <c r="UED349" s="44"/>
+      <c r="UEE349" s="44"/>
+      <c r="UEF349" s="44"/>
+      <c r="UEG349" s="44"/>
+      <c r="UEH349" s="44"/>
+      <c r="UEI349" s="44"/>
+      <c r="UEJ349" s="44"/>
+      <c r="UEK349" s="44"/>
+      <c r="UEL349" s="44"/>
+      <c r="UEM349" s="44"/>
+      <c r="UEN349" s="44"/>
+      <c r="UEO349" s="44"/>
+      <c r="UEP349" s="44"/>
+      <c r="UEQ349" s="44"/>
+      <c r="UER349" s="44"/>
+      <c r="UES349" s="44"/>
+      <c r="UET349" s="44"/>
+      <c r="UEU349" s="44"/>
+      <c r="UEV349" s="44"/>
+      <c r="UEW349" s="44"/>
+      <c r="UEX349" s="44"/>
+      <c r="UEY349" s="44"/>
+      <c r="UEZ349" s="44"/>
+      <c r="UFA349" s="44"/>
+      <c r="UFB349" s="44"/>
+      <c r="UFC349" s="44"/>
+      <c r="UFD349" s="44"/>
+      <c r="UFE349" s="44"/>
+      <c r="UFF349" s="44"/>
+      <c r="UFG349" s="44"/>
+      <c r="UFH349" s="44"/>
+      <c r="UFI349" s="44"/>
+      <c r="UFJ349" s="44"/>
+      <c r="UFK349" s="44"/>
+      <c r="UFL349" s="44"/>
+      <c r="UFM349" s="44"/>
+      <c r="UFN349" s="44"/>
+      <c r="UFO349" s="44"/>
+      <c r="UFP349" s="44"/>
+      <c r="UFQ349" s="44"/>
+      <c r="UFR349" s="44"/>
+      <c r="UFS349" s="44"/>
+      <c r="UFT349" s="44"/>
+      <c r="UFU349" s="44"/>
+      <c r="UFV349" s="44"/>
+      <c r="UFW349" s="44"/>
+      <c r="UFX349" s="44"/>
+      <c r="UFY349" s="44"/>
+      <c r="UFZ349" s="44"/>
+      <c r="UGA349" s="44"/>
+      <c r="UGB349" s="44"/>
+      <c r="UGC349" s="44"/>
+      <c r="UGD349" s="44"/>
+      <c r="UGE349" s="44"/>
+      <c r="UGF349" s="44"/>
+      <c r="UGG349" s="44"/>
+      <c r="UGH349" s="44"/>
+      <c r="UGI349" s="44"/>
+      <c r="UGJ349" s="44"/>
+      <c r="UGK349" s="44"/>
+      <c r="UGL349" s="44"/>
+      <c r="UGM349" s="44"/>
+      <c r="UGN349" s="44"/>
+      <c r="UGO349" s="44"/>
+      <c r="UGP349" s="44"/>
+      <c r="UGQ349" s="44"/>
+      <c r="UGR349" s="44"/>
+      <c r="UGS349" s="44"/>
+      <c r="UGT349" s="44"/>
+      <c r="UGU349" s="44"/>
+      <c r="UGV349" s="44"/>
+      <c r="UGW349" s="44"/>
+      <c r="UGX349" s="44"/>
+      <c r="UGY349" s="44"/>
+      <c r="UGZ349" s="44"/>
+      <c r="UHA349" s="44"/>
+      <c r="UHB349" s="44"/>
+      <c r="UHC349" s="44"/>
+      <c r="UHD349" s="44"/>
+      <c r="UHE349" s="44"/>
+      <c r="UHF349" s="44"/>
+      <c r="UHG349" s="44"/>
+      <c r="UHH349" s="44"/>
+      <c r="UHI349" s="44"/>
+      <c r="UHJ349" s="44"/>
+      <c r="UHK349" s="44"/>
+      <c r="UHL349" s="44"/>
+      <c r="UHM349" s="44"/>
+      <c r="UHN349" s="44"/>
+      <c r="UHO349" s="44"/>
+      <c r="UHP349" s="44"/>
+      <c r="UHQ349" s="44"/>
+      <c r="UHR349" s="44"/>
+      <c r="UHS349" s="44"/>
+      <c r="UHT349" s="44"/>
+      <c r="UHU349" s="44"/>
+      <c r="UHV349" s="44"/>
+      <c r="UHW349" s="44"/>
+      <c r="UHX349" s="44"/>
+      <c r="UHY349" s="44"/>
+      <c r="UHZ349" s="44"/>
+      <c r="UIA349" s="44"/>
+      <c r="UIB349" s="44"/>
+      <c r="UIC349" s="44"/>
+      <c r="UID349" s="44"/>
+      <c r="UIE349" s="44"/>
+      <c r="UIF349" s="44"/>
+      <c r="UIG349" s="44"/>
+      <c r="UIH349" s="44"/>
+      <c r="UII349" s="44"/>
+      <c r="UIJ349" s="44"/>
+      <c r="UIK349" s="44"/>
+      <c r="UIL349" s="44"/>
+      <c r="UIM349" s="44"/>
+      <c r="UIN349" s="44"/>
+      <c r="UIO349" s="44"/>
+      <c r="UIP349" s="44"/>
+      <c r="UIQ349" s="44"/>
+      <c r="UIR349" s="44"/>
+      <c r="UIS349" s="44"/>
+      <c r="UIT349" s="44"/>
+      <c r="UIU349" s="44"/>
+      <c r="UIV349" s="44"/>
+      <c r="UIW349" s="44"/>
+      <c r="UIX349" s="44"/>
+      <c r="UIY349" s="44"/>
+      <c r="UIZ349" s="44"/>
+      <c r="UJA349" s="44"/>
+      <c r="UJB349" s="44"/>
+      <c r="UJC349" s="44"/>
+      <c r="UJD349" s="44"/>
+      <c r="UJE349" s="44"/>
+      <c r="UJF349" s="44"/>
+      <c r="UJG349" s="44"/>
+      <c r="UJH349" s="44"/>
+      <c r="UJI349" s="44"/>
+      <c r="UJJ349" s="44"/>
+      <c r="UJK349" s="44"/>
+      <c r="UJL349" s="44"/>
+      <c r="UJM349" s="44"/>
+      <c r="UJN349" s="44"/>
+      <c r="UJO349" s="44"/>
+      <c r="UJP349" s="44"/>
+      <c r="UJQ349" s="44"/>
+      <c r="UJR349" s="44"/>
+      <c r="UJS349" s="44"/>
+      <c r="UJT349" s="44"/>
+      <c r="UJU349" s="44"/>
+      <c r="UJV349" s="44"/>
+      <c r="UJW349" s="44"/>
+      <c r="UJX349" s="44"/>
+      <c r="UJY349" s="44"/>
+      <c r="UJZ349" s="44"/>
+      <c r="UKA349" s="44"/>
+      <c r="UKB349" s="44"/>
+      <c r="UKC349" s="44"/>
+      <c r="UKD349" s="44"/>
+      <c r="UKE349" s="44"/>
+      <c r="UKF349" s="44"/>
+      <c r="UKG349" s="44"/>
+      <c r="UKH349" s="44"/>
+      <c r="UKI349" s="44"/>
+      <c r="UKJ349" s="44"/>
+      <c r="UKK349" s="44"/>
+      <c r="UKL349" s="44"/>
+      <c r="UKM349" s="44"/>
+      <c r="UKN349" s="44"/>
+      <c r="UKO349" s="44"/>
+      <c r="UKP349" s="44"/>
+      <c r="UKQ349" s="44"/>
+      <c r="UKR349" s="44"/>
+      <c r="UKS349" s="44"/>
+      <c r="UKT349" s="44"/>
+      <c r="UKU349" s="44"/>
+      <c r="UKV349" s="44"/>
+      <c r="UKW349" s="44"/>
+      <c r="UKX349" s="44"/>
+      <c r="UKY349" s="44"/>
+      <c r="UKZ349" s="44"/>
+      <c r="ULA349" s="44"/>
+      <c r="ULB349" s="44"/>
+      <c r="ULC349" s="44"/>
+      <c r="ULD349" s="44"/>
+      <c r="ULE349" s="44"/>
+      <c r="ULF349" s="44"/>
+      <c r="ULG349" s="44"/>
+      <c r="ULH349" s="44"/>
+      <c r="ULI349" s="44"/>
+      <c r="ULJ349" s="44"/>
+      <c r="ULK349" s="44"/>
+      <c r="ULL349" s="44"/>
+      <c r="ULM349" s="44"/>
+      <c r="ULN349" s="44"/>
+      <c r="ULO349" s="44"/>
+      <c r="ULP349" s="44"/>
+      <c r="ULQ349" s="44"/>
+      <c r="ULR349" s="44"/>
+      <c r="ULS349" s="44"/>
+      <c r="ULT349" s="44"/>
+      <c r="ULU349" s="44"/>
+      <c r="ULV349" s="44"/>
+      <c r="ULW349" s="44"/>
+      <c r="ULX349" s="44"/>
+      <c r="ULY349" s="44"/>
+      <c r="ULZ349" s="44"/>
+      <c r="UMA349" s="44"/>
+      <c r="UMB349" s="44"/>
+      <c r="UMC349" s="44"/>
+      <c r="UMD349" s="44"/>
+      <c r="UME349" s="44"/>
+      <c r="UMF349" s="44"/>
+      <c r="UMG349" s="44"/>
+      <c r="UMH349" s="44"/>
+      <c r="UMI349" s="44"/>
+      <c r="UMJ349" s="44"/>
+      <c r="UMK349" s="44"/>
+      <c r="UML349" s="44"/>
+      <c r="UMM349" s="44"/>
+      <c r="UMN349" s="44"/>
+      <c r="UMO349" s="44"/>
+      <c r="UMP349" s="44"/>
+      <c r="UMQ349" s="44"/>
+      <c r="UMR349" s="44"/>
+      <c r="UMS349" s="44"/>
+      <c r="UMT349" s="44"/>
+      <c r="UMU349" s="44"/>
+      <c r="UMV349" s="44"/>
+      <c r="UMW349" s="44"/>
+      <c r="UMX349" s="44"/>
+      <c r="UMY349" s="44"/>
+      <c r="UMZ349" s="44"/>
+      <c r="UNA349" s="44"/>
+      <c r="UNB349" s="44"/>
+      <c r="UNC349" s="44"/>
+      <c r="UND349" s="44"/>
+      <c r="UNE349" s="44"/>
+      <c r="UNF349" s="44"/>
+      <c r="UNG349" s="44"/>
+      <c r="UNH349" s="44"/>
+      <c r="UNI349" s="44"/>
+      <c r="UNJ349" s="44"/>
+      <c r="UNK349" s="44"/>
+      <c r="UNL349" s="44"/>
+      <c r="UNM349" s="44"/>
+      <c r="UNN349" s="44"/>
+      <c r="UNO349" s="44"/>
+      <c r="UNP349" s="44"/>
+      <c r="UNQ349" s="44"/>
+      <c r="UNR349" s="44"/>
+      <c r="UNS349" s="44"/>
+      <c r="UNT349" s="44"/>
+      <c r="UNU349" s="44"/>
+      <c r="UNV349" s="44"/>
+      <c r="UNW349" s="44"/>
+      <c r="UNX349" s="44"/>
+      <c r="UNY349" s="44"/>
+      <c r="UNZ349" s="44"/>
+      <c r="UOA349" s="44"/>
+      <c r="UOB349" s="44"/>
+      <c r="UOC349" s="44"/>
+      <c r="UOD349" s="44"/>
+      <c r="UOE349" s="44"/>
+      <c r="UOF349" s="44"/>
+      <c r="UOG349" s="44"/>
+      <c r="UOH349" s="44"/>
+      <c r="UOI349" s="44"/>
+      <c r="UOJ349" s="44"/>
+      <c r="UOK349" s="44"/>
+      <c r="UOL349" s="44"/>
+      <c r="UOM349" s="44"/>
+      <c r="UON349" s="44"/>
+      <c r="UOO349" s="44"/>
+      <c r="UOP349" s="44"/>
+      <c r="UOQ349" s="44"/>
+      <c r="UOR349" s="44"/>
+      <c r="UOS349" s="44"/>
+      <c r="UOT349" s="44"/>
+      <c r="UOU349" s="44"/>
+      <c r="UOV349" s="44"/>
+      <c r="UOW349" s="44"/>
+      <c r="UOX349" s="44"/>
+      <c r="UOY349" s="44"/>
+      <c r="UOZ349" s="44"/>
+      <c r="UPA349" s="44"/>
+      <c r="UPB349" s="44"/>
+      <c r="UPC349" s="44"/>
+      <c r="UPD349" s="44"/>
+      <c r="UPE349" s="44"/>
+      <c r="UPF349" s="44"/>
+      <c r="UPG349" s="44"/>
+      <c r="UPH349" s="44"/>
+      <c r="UPI349" s="44"/>
+      <c r="UPJ349" s="44"/>
+      <c r="UPK349" s="44"/>
+      <c r="UPL349" s="44"/>
+      <c r="UPM349" s="44"/>
+      <c r="UPN349" s="44"/>
+      <c r="UPO349" s="44"/>
+      <c r="UPP349" s="44"/>
+      <c r="UPQ349" s="44"/>
+      <c r="UPR349" s="44"/>
+      <c r="UPS349" s="44"/>
+      <c r="UPT349" s="44"/>
+      <c r="UPU349" s="44"/>
+      <c r="UPV349" s="44"/>
+      <c r="UPW349" s="44"/>
+      <c r="UPX349" s="44"/>
+      <c r="UPY349" s="44"/>
+      <c r="UPZ349" s="44"/>
+      <c r="UQA349" s="44"/>
+      <c r="UQB349" s="44"/>
+      <c r="UQC349" s="44"/>
+      <c r="UQD349" s="44"/>
+      <c r="UQE349" s="44"/>
+      <c r="UQF349" s="44"/>
+      <c r="UQG349" s="44"/>
+      <c r="UQH349" s="44"/>
+      <c r="UQI349" s="44"/>
+      <c r="UQJ349" s="44"/>
+      <c r="UQK349" s="44"/>
+      <c r="UQL349" s="44"/>
+      <c r="UQM349" s="44"/>
+      <c r="UQN349" s="44"/>
+      <c r="UQO349" s="44"/>
+      <c r="UQP349" s="44"/>
+      <c r="UQQ349" s="44"/>
+      <c r="UQR349" s="44"/>
+      <c r="UQS349" s="44"/>
+      <c r="UQT349" s="44"/>
+      <c r="UQU349" s="44"/>
+      <c r="UQV349" s="44"/>
+      <c r="UQW349" s="44"/>
+      <c r="UQX349" s="44"/>
+      <c r="UQY349" s="44"/>
+      <c r="UQZ349" s="44"/>
+      <c r="URA349" s="44"/>
+      <c r="URB349" s="44"/>
+      <c r="URC349" s="44"/>
+      <c r="URD349" s="44"/>
+      <c r="URE349" s="44"/>
+      <c r="URF349" s="44"/>
+      <c r="URG349" s="44"/>
+      <c r="URH349" s="44"/>
+      <c r="URI349" s="44"/>
+      <c r="URJ349" s="44"/>
+      <c r="URK349" s="44"/>
+      <c r="URL349" s="44"/>
+      <c r="URM349" s="44"/>
+      <c r="URN349" s="44"/>
+      <c r="URO349" s="44"/>
+      <c r="URP349" s="44"/>
+      <c r="URQ349" s="44"/>
+      <c r="URR349" s="44"/>
+      <c r="URS349" s="44"/>
+      <c r="URT349" s="44"/>
+      <c r="URU349" s="44"/>
+      <c r="URV349" s="44"/>
+      <c r="URW349" s="44"/>
+      <c r="URX349" s="44"/>
+      <c r="URY349" s="44"/>
+      <c r="URZ349" s="44"/>
+      <c r="USA349" s="44"/>
+      <c r="USB349" s="44"/>
+      <c r="USC349" s="44"/>
+      <c r="USD349" s="44"/>
+      <c r="USE349" s="44"/>
+      <c r="USF349" s="44"/>
+      <c r="USG349" s="44"/>
+      <c r="USH349" s="44"/>
+      <c r="USI349" s="44"/>
+      <c r="USJ349" s="44"/>
+      <c r="USK349" s="44"/>
+      <c r="USL349" s="44"/>
+      <c r="USM349" s="44"/>
+      <c r="USN349" s="44"/>
+      <c r="USO349" s="44"/>
+      <c r="USP349" s="44"/>
+      <c r="USQ349" s="44"/>
+      <c r="USR349" s="44"/>
+      <c r="USS349" s="44"/>
+      <c r="UST349" s="44"/>
+      <c r="USU349" s="44"/>
+      <c r="USV349" s="44"/>
+      <c r="USW349" s="44"/>
+      <c r="USX349" s="44"/>
+      <c r="USY349" s="44"/>
+      <c r="USZ349" s="44"/>
+      <c r="UTA349" s="44"/>
+      <c r="UTB349" s="44"/>
+      <c r="UTC349" s="44"/>
+      <c r="UTD349" s="44"/>
+      <c r="UTE349" s="44"/>
+      <c r="UTF349" s="44"/>
+      <c r="UTG349" s="44"/>
+      <c r="UTH349" s="44"/>
+      <c r="UTI349" s="44"/>
+      <c r="UTJ349" s="44"/>
+      <c r="UTK349" s="44"/>
+      <c r="UTL349" s="44"/>
+      <c r="UTM349" s="44"/>
+      <c r="UTN349" s="44"/>
+      <c r="UTO349" s="44"/>
+      <c r="UTP349" s="44"/>
+      <c r="UTQ349" s="44"/>
+      <c r="UTR349" s="44"/>
+      <c r="UTS349" s="44"/>
+      <c r="UTT349" s="44"/>
+      <c r="UTU349" s="44"/>
+      <c r="UTV349" s="44"/>
+      <c r="UTW349" s="44"/>
+      <c r="UTX349" s="44"/>
+      <c r="UTY349" s="44"/>
+      <c r="UTZ349" s="44"/>
+      <c r="UUA349" s="44"/>
+      <c r="UUB349" s="44"/>
+      <c r="UUC349" s="44"/>
+      <c r="UUD349" s="44"/>
+      <c r="UUE349" s="44"/>
+      <c r="UUF349" s="44"/>
+      <c r="UUG349" s="44"/>
+      <c r="UUH349" s="44"/>
+      <c r="UUI349" s="44"/>
+      <c r="UUJ349" s="44"/>
+      <c r="UUK349" s="44"/>
+      <c r="UUL349" s="44"/>
+      <c r="UUM349" s="44"/>
+      <c r="UUN349" s="44"/>
+      <c r="UUO349" s="44"/>
+      <c r="UUP349" s="44"/>
+      <c r="UUQ349" s="44"/>
+      <c r="UUR349" s="44"/>
+      <c r="UUS349" s="44"/>
+      <c r="UUT349" s="44"/>
+      <c r="UUU349" s="44"/>
+      <c r="UUV349" s="44"/>
+      <c r="UUW349" s="44"/>
+      <c r="UUX349" s="44"/>
+      <c r="UUY349" s="44"/>
+      <c r="UUZ349" s="44"/>
+      <c r="UVA349" s="44"/>
+      <c r="UVB349" s="44"/>
+      <c r="UVC349" s="44"/>
+      <c r="UVD349" s="44"/>
+      <c r="UVE349" s="44"/>
+      <c r="UVF349" s="44"/>
+      <c r="UVG349" s="44"/>
+      <c r="UVH349" s="44"/>
+      <c r="UVI349" s="44"/>
+      <c r="UVJ349" s="44"/>
+      <c r="UVK349" s="44"/>
+      <c r="UVL349" s="44"/>
+      <c r="UVM349" s="44"/>
+      <c r="UVN349" s="44"/>
+      <c r="UVO349" s="44"/>
+      <c r="UVP349" s="44"/>
+      <c r="UVQ349" s="44"/>
+      <c r="UVR349" s="44"/>
+      <c r="UVS349" s="44"/>
+      <c r="UVT349" s="44"/>
+      <c r="UVU349" s="44"/>
+      <c r="UVV349" s="44"/>
+      <c r="UVW349" s="44"/>
+      <c r="UVX349" s="44"/>
+      <c r="UVY349" s="44"/>
+      <c r="UVZ349" s="44"/>
+      <c r="UWA349" s="44"/>
+      <c r="UWB349" s="44"/>
+      <c r="UWC349" s="44"/>
+      <c r="UWD349" s="44"/>
+      <c r="UWE349" s="44"/>
+      <c r="UWF349" s="44"/>
+      <c r="UWG349" s="44"/>
+      <c r="UWH349" s="44"/>
+      <c r="UWI349" s="44"/>
+      <c r="UWJ349" s="44"/>
+      <c r="UWK349" s="44"/>
+      <c r="UWL349" s="44"/>
+      <c r="UWM349" s="44"/>
+      <c r="UWN349" s="44"/>
+      <c r="UWO349" s="44"/>
+      <c r="UWP349" s="44"/>
+      <c r="UWQ349" s="44"/>
+      <c r="UWR349" s="44"/>
+      <c r="UWS349" s="44"/>
+      <c r="UWT349" s="44"/>
+      <c r="UWU349" s="44"/>
+      <c r="UWV349" s="44"/>
+      <c r="UWW349" s="44"/>
+      <c r="UWX349" s="44"/>
+      <c r="UWY349" s="44"/>
+      <c r="UWZ349" s="44"/>
+      <c r="UXA349" s="44"/>
+      <c r="UXB349" s="44"/>
+      <c r="UXC349" s="44"/>
+      <c r="UXD349" s="44"/>
+      <c r="UXE349" s="44"/>
+      <c r="UXF349" s="44"/>
+      <c r="UXG349" s="44"/>
+      <c r="UXH349" s="44"/>
+      <c r="UXI349" s="44"/>
+      <c r="UXJ349" s="44"/>
+      <c r="UXK349" s="44"/>
+      <c r="UXL349" s="44"/>
+      <c r="UXM349" s="44"/>
+      <c r="UXN349" s="44"/>
+      <c r="UXO349" s="44"/>
+      <c r="UXP349" s="44"/>
+      <c r="UXQ349" s="44"/>
+      <c r="UXR349" s="44"/>
+      <c r="UXS349" s="44"/>
+      <c r="UXT349" s="44"/>
+      <c r="UXU349" s="44"/>
+      <c r="UXV349" s="44"/>
+      <c r="UXW349" s="44"/>
+      <c r="UXX349" s="44"/>
+      <c r="UXY349" s="44"/>
+      <c r="UXZ349" s="44"/>
+      <c r="UYA349" s="44"/>
+      <c r="UYB349" s="44"/>
+      <c r="UYC349" s="44"/>
+      <c r="UYD349" s="44"/>
+      <c r="UYE349" s="44"/>
+      <c r="UYF349" s="44"/>
+      <c r="UYG349" s="44"/>
+      <c r="UYH349" s="44"/>
+      <c r="UYI349" s="44"/>
+      <c r="UYJ349" s="44"/>
+      <c r="UYK349" s="44"/>
+      <c r="UYL349" s="44"/>
+      <c r="UYM349" s="44"/>
+      <c r="UYN349" s="44"/>
+      <c r="UYO349" s="44"/>
+      <c r="UYP349" s="44"/>
+      <c r="UYQ349" s="44"/>
+      <c r="UYR349" s="44"/>
+      <c r="UYS349" s="44"/>
+      <c r="UYT349" s="44"/>
+      <c r="UYU349" s="44"/>
+      <c r="UYV349" s="44"/>
+      <c r="UYW349" s="44"/>
+      <c r="UYX349" s="44"/>
+      <c r="UYY349" s="44"/>
+      <c r="UYZ349" s="44"/>
+      <c r="UZA349" s="44"/>
+      <c r="UZB349" s="44"/>
+      <c r="UZC349" s="44"/>
+      <c r="UZD349" s="44"/>
+      <c r="UZE349" s="44"/>
+      <c r="UZF349" s="44"/>
+      <c r="UZG349" s="44"/>
+      <c r="UZH349" s="44"/>
+      <c r="UZI349" s="44"/>
+      <c r="UZJ349" s="44"/>
+      <c r="UZK349" s="44"/>
+      <c r="UZL349" s="44"/>
+      <c r="UZM349" s="44"/>
+      <c r="UZN349" s="44"/>
+      <c r="UZO349" s="44"/>
+      <c r="UZP349" s="44"/>
+      <c r="UZQ349" s="44"/>
+      <c r="UZR349" s="44"/>
+      <c r="UZS349" s="44"/>
+      <c r="UZT349" s="44"/>
+      <c r="UZU349" s="44"/>
+      <c r="UZV349" s="44"/>
+      <c r="UZW349" s="44"/>
+      <c r="UZX349" s="44"/>
+      <c r="UZY349" s="44"/>
+      <c r="UZZ349" s="44"/>
+      <c r="VAA349" s="44"/>
+      <c r="VAB349" s="44"/>
+      <c r="VAC349" s="44"/>
+      <c r="VAD349" s="44"/>
+      <c r="VAE349" s="44"/>
+      <c r="VAF349" s="44"/>
+      <c r="VAG349" s="44"/>
+      <c r="VAH349" s="44"/>
+      <c r="VAI349" s="44"/>
+      <c r="VAJ349" s="44"/>
+      <c r="VAK349" s="44"/>
+      <c r="VAL349" s="44"/>
+      <c r="VAM349" s="44"/>
+      <c r="VAN349" s="44"/>
+      <c r="VAO349" s="44"/>
+      <c r="VAP349" s="44"/>
+      <c r="VAQ349" s="44"/>
+      <c r="VAR349" s="44"/>
+      <c r="VAS349" s="44"/>
+      <c r="VAT349" s="44"/>
+      <c r="VAU349" s="44"/>
+      <c r="VAV349" s="44"/>
+      <c r="VAW349" s="44"/>
+      <c r="VAX349" s="44"/>
+      <c r="VAY349" s="44"/>
+      <c r="VAZ349" s="44"/>
+      <c r="VBA349" s="44"/>
+      <c r="VBB349" s="44"/>
+      <c r="VBC349" s="44"/>
+      <c r="VBD349" s="44"/>
+      <c r="VBE349" s="44"/>
+      <c r="VBF349" s="44"/>
+      <c r="VBG349" s="44"/>
+      <c r="VBH349" s="44"/>
+      <c r="VBI349" s="44"/>
+      <c r="VBJ349" s="44"/>
+      <c r="VBK349" s="44"/>
+      <c r="VBL349" s="44"/>
+      <c r="VBM349" s="44"/>
+      <c r="VBN349" s="44"/>
+      <c r="VBO349" s="44"/>
+      <c r="VBP349" s="44"/>
+      <c r="VBQ349" s="44"/>
+      <c r="VBR349" s="44"/>
+      <c r="VBS349" s="44"/>
+      <c r="VBT349" s="44"/>
+      <c r="VBU349" s="44"/>
+      <c r="VBV349" s="44"/>
+      <c r="VBW349" s="44"/>
+      <c r="VBX349" s="44"/>
+      <c r="VBY349" s="44"/>
+      <c r="VBZ349" s="44"/>
+      <c r="VCA349" s="44"/>
+      <c r="VCB349" s="44"/>
+      <c r="VCC349" s="44"/>
+      <c r="VCD349" s="44"/>
+      <c r="VCE349" s="44"/>
+      <c r="VCF349" s="44"/>
+      <c r="VCG349" s="44"/>
+      <c r="VCH349" s="44"/>
+      <c r="VCI349" s="44"/>
+      <c r="VCJ349" s="44"/>
+      <c r="VCK349" s="44"/>
+      <c r="VCL349" s="44"/>
+      <c r="VCM349" s="44"/>
+      <c r="VCN349" s="44"/>
+      <c r="VCO349" s="44"/>
+      <c r="VCP349" s="44"/>
+      <c r="VCQ349" s="44"/>
+      <c r="VCR349" s="44"/>
+      <c r="VCS349" s="44"/>
+      <c r="VCT349" s="44"/>
+      <c r="VCU349" s="44"/>
+      <c r="VCV349" s="44"/>
+      <c r="VCW349" s="44"/>
+      <c r="VCX349" s="44"/>
+      <c r="VCY349" s="44"/>
+      <c r="VCZ349" s="44"/>
+      <c r="VDA349" s="44"/>
+      <c r="VDB349" s="44"/>
+      <c r="VDC349" s="44"/>
+      <c r="VDD349" s="44"/>
+      <c r="VDE349" s="44"/>
+      <c r="VDF349" s="44"/>
+      <c r="VDG349" s="44"/>
+      <c r="VDH349" s="44"/>
+      <c r="VDI349" s="44"/>
+      <c r="VDJ349" s="44"/>
+      <c r="VDK349" s="44"/>
+      <c r="VDL349" s="44"/>
+      <c r="VDM349" s="44"/>
+      <c r="VDN349" s="44"/>
+      <c r="VDO349" s="44"/>
+      <c r="VDP349" s="44"/>
+      <c r="VDQ349" s="44"/>
+      <c r="VDR349" s="44"/>
+      <c r="VDS349" s="44"/>
+      <c r="VDT349" s="44"/>
+      <c r="VDU349" s="44"/>
+      <c r="VDV349" s="44"/>
+      <c r="VDW349" s="44"/>
+      <c r="VDX349" s="44"/>
+      <c r="VDY349" s="44"/>
+      <c r="VDZ349" s="44"/>
+      <c r="VEA349" s="44"/>
+      <c r="VEB349" s="44"/>
+      <c r="VEC349" s="44"/>
+      <c r="VED349" s="44"/>
+      <c r="VEE349" s="44"/>
+      <c r="VEF349" s="44"/>
+      <c r="VEG349" s="44"/>
+      <c r="VEH349" s="44"/>
+      <c r="VEI349" s="44"/>
+      <c r="VEJ349" s="44"/>
+      <c r="VEK349" s="44"/>
+      <c r="VEL349" s="44"/>
+      <c r="VEM349" s="44"/>
+      <c r="VEN349" s="44"/>
+      <c r="VEO349" s="44"/>
+      <c r="VEP349" s="44"/>
+      <c r="VEQ349" s="44"/>
+      <c r="VER349" s="44"/>
+      <c r="VES349" s="44"/>
+      <c r="VET349" s="44"/>
+      <c r="VEU349" s="44"/>
+      <c r="VEV349" s="44"/>
+      <c r="VEW349" s="44"/>
+      <c r="VEX349" s="44"/>
+      <c r="VEY349" s="44"/>
+      <c r="VEZ349" s="44"/>
+      <c r="VFA349" s="44"/>
+      <c r="VFB349" s="44"/>
+      <c r="VFC349" s="44"/>
+      <c r="VFD349" s="44"/>
+      <c r="VFE349" s="44"/>
+      <c r="VFF349" s="44"/>
+      <c r="VFG349" s="44"/>
+      <c r="VFH349" s="44"/>
+      <c r="VFI349" s="44"/>
+      <c r="VFJ349" s="44"/>
+      <c r="VFK349" s="44"/>
+      <c r="VFL349" s="44"/>
+      <c r="VFM349" s="44"/>
+      <c r="VFN349" s="44"/>
+      <c r="VFO349" s="44"/>
+      <c r="VFP349" s="44"/>
+      <c r="VFQ349" s="44"/>
+      <c r="VFR349" s="44"/>
+      <c r="VFS349" s="44"/>
+      <c r="VFT349" s="44"/>
+      <c r="VFU349" s="44"/>
+      <c r="VFV349" s="44"/>
+      <c r="VFW349" s="44"/>
+      <c r="VFX349" s="44"/>
+      <c r="VFY349" s="44"/>
+      <c r="VFZ349" s="44"/>
+      <c r="VGA349" s="44"/>
+      <c r="VGB349" s="44"/>
+      <c r="VGC349" s="44"/>
+      <c r="VGD349" s="44"/>
+      <c r="VGE349" s="44"/>
+      <c r="VGF349" s="44"/>
+      <c r="VGG349" s="44"/>
+      <c r="VGH349" s="44"/>
+      <c r="VGI349" s="44"/>
+      <c r="VGJ349" s="44"/>
+      <c r="VGK349" s="44"/>
+      <c r="VGL349" s="44"/>
+      <c r="VGM349" s="44"/>
+      <c r="VGN349" s="44"/>
+      <c r="VGO349" s="44"/>
+      <c r="VGP349" s="44"/>
+      <c r="VGQ349" s="44"/>
+      <c r="VGR349" s="44"/>
+      <c r="VGS349" s="44"/>
+      <c r="VGT349" s="44"/>
+      <c r="VGU349" s="44"/>
+      <c r="VGV349" s="44"/>
+      <c r="VGW349" s="44"/>
+      <c r="VGX349" s="44"/>
+      <c r="VGY349" s="44"/>
+      <c r="VGZ349" s="44"/>
+      <c r="VHA349" s="44"/>
+      <c r="VHB349" s="44"/>
+      <c r="VHC349" s="44"/>
+      <c r="VHD349" s="44"/>
+      <c r="VHE349" s="44"/>
+      <c r="VHF349" s="44"/>
+      <c r="VHG349" s="44"/>
+      <c r="VHH349" s="44"/>
+      <c r="VHI349" s="44"/>
+      <c r="VHJ349" s="44"/>
+      <c r="VHK349" s="44"/>
+      <c r="VHL349" s="44"/>
+      <c r="VHM349" s="44"/>
+      <c r="VHN349" s="44"/>
+      <c r="VHO349" s="44"/>
+      <c r="VHP349" s="44"/>
+      <c r="VHQ349" s="44"/>
+      <c r="VHR349" s="44"/>
+      <c r="VHS349" s="44"/>
+      <c r="VHT349" s="44"/>
+      <c r="VHU349" s="44"/>
+      <c r="VHV349" s="44"/>
+      <c r="VHW349" s="44"/>
+      <c r="VHX349" s="44"/>
+      <c r="VHY349" s="44"/>
+      <c r="VHZ349" s="44"/>
+      <c r="VIA349" s="44"/>
+      <c r="VIB349" s="44"/>
+      <c r="VIC349" s="44"/>
+      <c r="VID349" s="44"/>
+      <c r="VIE349" s="44"/>
+      <c r="VIF349" s="44"/>
+      <c r="VIG349" s="44"/>
+      <c r="VIH349" s="44"/>
+      <c r="VII349" s="44"/>
+      <c r="VIJ349" s="44"/>
+      <c r="VIK349" s="44"/>
+      <c r="VIL349" s="44"/>
+      <c r="VIM349" s="44"/>
+      <c r="VIN349" s="44"/>
+      <c r="VIO349" s="44"/>
+      <c r="VIP349" s="44"/>
+      <c r="VIQ349" s="44"/>
+      <c r="VIR349" s="44"/>
+      <c r="VIS349" s="44"/>
+      <c r="VIT349" s="44"/>
+      <c r="VIU349" s="44"/>
+      <c r="VIV349" s="44"/>
+      <c r="VIW349" s="44"/>
+      <c r="VIX349" s="44"/>
+      <c r="VIY349" s="44"/>
+      <c r="VIZ349" s="44"/>
+      <c r="VJA349" s="44"/>
+      <c r="VJB349" s="44"/>
+      <c r="VJC349" s="44"/>
+      <c r="VJD349" s="44"/>
+      <c r="VJE349" s="44"/>
+      <c r="VJF349" s="44"/>
+      <c r="VJG349" s="44"/>
+      <c r="VJH349" s="44"/>
+      <c r="VJI349" s="44"/>
+      <c r="VJJ349" s="44"/>
+      <c r="VJK349" s="44"/>
+      <c r="VJL349" s="44"/>
+      <c r="VJM349" s="44"/>
+      <c r="VJN349" s="44"/>
+      <c r="VJO349" s="44"/>
+      <c r="VJP349" s="44"/>
+      <c r="VJQ349" s="44"/>
+      <c r="VJR349" s="44"/>
+      <c r="VJS349" s="44"/>
+      <c r="VJT349" s="44"/>
+      <c r="VJU349" s="44"/>
+      <c r="VJV349" s="44"/>
+      <c r="VJW349" s="44"/>
+      <c r="VJX349" s="44"/>
+      <c r="VJY349" s="44"/>
+      <c r="VJZ349" s="44"/>
+      <c r="VKA349" s="44"/>
+      <c r="VKB349" s="44"/>
+      <c r="VKC349" s="44"/>
+      <c r="VKD349" s="44"/>
+      <c r="VKE349" s="44"/>
+      <c r="VKF349" s="44"/>
+      <c r="VKG349" s="44"/>
+      <c r="VKH349" s="44"/>
+      <c r="VKI349" s="44"/>
+      <c r="VKJ349" s="44"/>
+      <c r="VKK349" s="44"/>
+      <c r="VKL349" s="44"/>
+      <c r="VKM349" s="44"/>
+      <c r="VKN349" s="44"/>
+      <c r="VKO349" s="44"/>
+      <c r="VKP349" s="44"/>
+      <c r="VKQ349" s="44"/>
+      <c r="VKR349" s="44"/>
+      <c r="VKS349" s="44"/>
+      <c r="VKT349" s="44"/>
+      <c r="VKU349" s="44"/>
+      <c r="VKV349" s="44"/>
+      <c r="VKW349" s="44"/>
+      <c r="VKX349" s="44"/>
+      <c r="VKY349" s="44"/>
+      <c r="VKZ349" s="44"/>
+      <c r="VLA349" s="44"/>
+      <c r="VLB349" s="44"/>
+      <c r="VLC349" s="44"/>
+      <c r="VLD349" s="44"/>
+      <c r="VLE349" s="44"/>
+      <c r="VLF349" s="44"/>
+      <c r="VLG349" s="44"/>
+      <c r="VLH349" s="44"/>
+      <c r="VLI349" s="44"/>
+      <c r="VLJ349" s="44"/>
+      <c r="VLK349" s="44"/>
+      <c r="VLL349" s="44"/>
+      <c r="VLM349" s="44"/>
+      <c r="VLN349" s="44"/>
+      <c r="VLO349" s="44"/>
+      <c r="VLP349" s="44"/>
+      <c r="VLQ349" s="44"/>
+      <c r="VLR349" s="44"/>
+      <c r="VLS349" s="44"/>
+      <c r="VLT349" s="44"/>
+      <c r="VLU349" s="44"/>
+      <c r="VLV349" s="44"/>
+      <c r="VLW349" s="44"/>
+      <c r="VLX349" s="44"/>
+      <c r="VLY349" s="44"/>
+      <c r="VLZ349" s="44"/>
+      <c r="VMA349" s="44"/>
+      <c r="VMB349" s="44"/>
+      <c r="VMC349" s="44"/>
+      <c r="VMD349" s="44"/>
+      <c r="VME349" s="44"/>
+      <c r="VMF349" s="44"/>
+      <c r="VMG349" s="44"/>
+      <c r="VMH349" s="44"/>
+      <c r="VMI349" s="44"/>
+      <c r="VMJ349" s="44"/>
+      <c r="VMK349" s="44"/>
+      <c r="VML349" s="44"/>
+      <c r="VMM349" s="44"/>
+      <c r="VMN349" s="44"/>
+      <c r="VMO349" s="44"/>
+      <c r="VMP349" s="44"/>
+      <c r="VMQ349" s="44"/>
+      <c r="VMR349" s="44"/>
+      <c r="VMS349" s="44"/>
+      <c r="VMT349" s="44"/>
+      <c r="VMU349" s="44"/>
+      <c r="VMV349" s="44"/>
+      <c r="VMW349" s="44"/>
+      <c r="VMX349" s="44"/>
+      <c r="VMY349" s="44"/>
+      <c r="VMZ349" s="44"/>
+      <c r="VNA349" s="44"/>
+      <c r="VNB349" s="44"/>
+      <c r="VNC349" s="44"/>
+      <c r="VND349" s="44"/>
+      <c r="VNE349" s="44"/>
+      <c r="VNF349" s="44"/>
+      <c r="VNG349" s="44"/>
+      <c r="VNH349" s="44"/>
+      <c r="VNI349" s="44"/>
+      <c r="VNJ349" s="44"/>
+      <c r="VNK349" s="44"/>
+      <c r="VNL349" s="44"/>
+      <c r="VNM349" s="44"/>
+      <c r="VNN349" s="44"/>
+      <c r="VNO349" s="44"/>
+      <c r="VNP349" s="44"/>
+      <c r="VNQ349" s="44"/>
+      <c r="VNR349" s="44"/>
+      <c r="VNS349" s="44"/>
+      <c r="VNT349" s="44"/>
+      <c r="VNU349" s="44"/>
+      <c r="VNV349" s="44"/>
+      <c r="VNW349" s="44"/>
+      <c r="VNX349" s="44"/>
+      <c r="VNY349" s="44"/>
+      <c r="VNZ349" s="44"/>
+      <c r="VOA349" s="44"/>
+      <c r="VOB349" s="44"/>
+      <c r="VOC349" s="44"/>
+      <c r="VOD349" s="44"/>
+      <c r="VOE349" s="44"/>
+      <c r="VOF349" s="44"/>
+      <c r="VOG349" s="44"/>
+      <c r="VOH349" s="44"/>
+      <c r="VOI349" s="44"/>
+      <c r="VOJ349" s="44"/>
+      <c r="VOK349" s="44"/>
+      <c r="VOL349" s="44"/>
+      <c r="VOM349" s="44"/>
+      <c r="VON349" s="44"/>
+      <c r="VOO349" s="44"/>
+      <c r="VOP349" s="44"/>
+      <c r="VOQ349" s="44"/>
+      <c r="VOR349" s="44"/>
+      <c r="VOS349" s="44"/>
+      <c r="VOT349" s="44"/>
+      <c r="VOU349" s="44"/>
+      <c r="VOV349" s="44"/>
+      <c r="VOW349" s="44"/>
+      <c r="VOX349" s="44"/>
+      <c r="VOY349" s="44"/>
+      <c r="VOZ349" s="44"/>
+      <c r="VPA349" s="44"/>
+      <c r="VPB349" s="44"/>
+      <c r="VPC349" s="44"/>
+      <c r="VPD349" s="44"/>
+      <c r="VPE349" s="44"/>
+      <c r="VPF349" s="44"/>
+      <c r="VPG349" s="44"/>
+      <c r="VPH349" s="44"/>
+      <c r="VPI349" s="44"/>
+      <c r="VPJ349" s="44"/>
+      <c r="VPK349" s="44"/>
+      <c r="VPL349" s="44"/>
+      <c r="VPM349" s="44"/>
+      <c r="VPN349" s="44"/>
+      <c r="VPO349" s="44"/>
+      <c r="VPP349" s="44"/>
+      <c r="VPQ349" s="44"/>
+      <c r="VPR349" s="44"/>
+      <c r="VPS349" s="44"/>
+      <c r="VPT349" s="44"/>
+      <c r="VPU349" s="44"/>
+      <c r="VPV349" s="44"/>
+      <c r="VPW349" s="44"/>
+      <c r="VPX349" s="44"/>
+      <c r="VPY349" s="44"/>
+      <c r="VPZ349" s="44"/>
+      <c r="VQA349" s="44"/>
+      <c r="VQB349" s="44"/>
+      <c r="VQC349" s="44"/>
+      <c r="VQD349" s="44"/>
+      <c r="VQE349" s="44"/>
+      <c r="VQF349" s="44"/>
+      <c r="VQG349" s="44"/>
+      <c r="VQH349" s="44"/>
+      <c r="VQI349" s="44"/>
+      <c r="VQJ349" s="44"/>
+      <c r="VQK349" s="44"/>
+      <c r="VQL349" s="44"/>
+      <c r="VQM349" s="44"/>
+      <c r="VQN349" s="44"/>
+      <c r="VQO349" s="44"/>
+      <c r="VQP349" s="44"/>
+      <c r="VQQ349" s="44"/>
+      <c r="VQR349" s="44"/>
+      <c r="VQS349" s="44"/>
+      <c r="VQT349" s="44"/>
+      <c r="VQU349" s="44"/>
+      <c r="VQV349" s="44"/>
+      <c r="VQW349" s="44"/>
+      <c r="VQX349" s="44"/>
+      <c r="VQY349" s="44"/>
+      <c r="VQZ349" s="44"/>
+      <c r="VRA349" s="44"/>
+      <c r="VRB349" s="44"/>
+      <c r="VRC349" s="44"/>
+      <c r="VRD349" s="44"/>
+      <c r="VRE349" s="44"/>
+      <c r="VRF349" s="44"/>
+      <c r="VRG349" s="44"/>
+      <c r="VRH349" s="44"/>
+      <c r="VRI349" s="44"/>
+      <c r="VRJ349" s="44"/>
+      <c r="VRK349" s="44"/>
+      <c r="VRL349" s="44"/>
+      <c r="VRM349" s="44"/>
+      <c r="VRN349" s="44"/>
+      <c r="VRO349" s="44"/>
+      <c r="VRP349" s="44"/>
+      <c r="VRQ349" s="44"/>
+      <c r="VRR349" s="44"/>
+      <c r="VRS349" s="44"/>
+      <c r="VRT349" s="44"/>
+      <c r="VRU349" s="44"/>
+      <c r="VRV349" s="44"/>
+      <c r="VRW349" s="44"/>
+      <c r="VRX349" s="44"/>
+      <c r="VRY349" s="44"/>
+      <c r="VRZ349" s="44"/>
+      <c r="VSA349" s="44"/>
+      <c r="VSB349" s="44"/>
+      <c r="VSC349" s="44"/>
+      <c r="VSD349" s="44"/>
+      <c r="VSE349" s="44"/>
+      <c r="VSF349" s="44"/>
+      <c r="VSG349" s="44"/>
+      <c r="VSH349" s="44"/>
+      <c r="VSI349" s="44"/>
+      <c r="VSJ349" s="44"/>
+      <c r="VSK349" s="44"/>
+      <c r="VSL349" s="44"/>
+      <c r="VSM349" s="44"/>
+      <c r="VSN349" s="44"/>
+      <c r="VSO349" s="44"/>
+      <c r="VSP349" s="44"/>
+      <c r="VSQ349" s="44"/>
+      <c r="VSR349" s="44"/>
+      <c r="VSS349" s="44"/>
+      <c r="VST349" s="44"/>
+      <c r="VSU349" s="44"/>
+      <c r="VSV349" s="44"/>
+      <c r="VSW349" s="44"/>
+      <c r="VSX349" s="44"/>
+      <c r="VSY349" s="44"/>
+      <c r="VSZ349" s="44"/>
+      <c r="VTA349" s="44"/>
+      <c r="VTB349" s="44"/>
+      <c r="VTC349" s="44"/>
+      <c r="VTD349" s="44"/>
+      <c r="VTE349" s="44"/>
+      <c r="VTF349" s="44"/>
+      <c r="VTG349" s="44"/>
+      <c r="VTH349" s="44"/>
+      <c r="VTI349" s="44"/>
+      <c r="VTJ349" s="44"/>
+      <c r="VTK349" s="44"/>
+      <c r="VTL349" s="44"/>
+      <c r="VTM349" s="44"/>
+      <c r="VTN349" s="44"/>
+      <c r="VTO349" s="44"/>
+      <c r="VTP349" s="44"/>
+      <c r="VTQ349" s="44"/>
+      <c r="VTR349" s="44"/>
+      <c r="VTS349" s="44"/>
+      <c r="VTT349" s="44"/>
+      <c r="VTU349" s="44"/>
+      <c r="VTV349" s="44"/>
+      <c r="VTW349" s="44"/>
+      <c r="VTX349" s="44"/>
+      <c r="VTY349" s="44"/>
+      <c r="VTZ349" s="44"/>
+      <c r="VUA349" s="44"/>
+      <c r="VUB349" s="44"/>
+      <c r="VUC349" s="44"/>
+      <c r="VUD349" s="44"/>
+      <c r="VUE349" s="44"/>
+      <c r="VUF349" s="44"/>
+      <c r="VUG349" s="44"/>
+      <c r="VUH349" s="44"/>
+      <c r="VUI349" s="44"/>
+      <c r="VUJ349" s="44"/>
+      <c r="VUK349" s="44"/>
+      <c r="VUL349" s="44"/>
+      <c r="VUM349" s="44"/>
+      <c r="VUN349" s="44"/>
+      <c r="VUO349" s="44"/>
+      <c r="VUP349" s="44"/>
+      <c r="VUQ349" s="44"/>
+      <c r="VUR349" s="44"/>
+      <c r="VUS349" s="44"/>
+      <c r="VUT349" s="44"/>
+      <c r="VUU349" s="44"/>
+      <c r="VUV349" s="44"/>
+      <c r="VUW349" s="44"/>
+      <c r="VUX349" s="44"/>
+      <c r="VUY349" s="44"/>
+      <c r="VUZ349" s="44"/>
+      <c r="VVA349" s="44"/>
+      <c r="VVB349" s="44"/>
+      <c r="VVC349" s="44"/>
+      <c r="VVD349" s="44"/>
+      <c r="VVE349" s="44"/>
+      <c r="VVF349" s="44"/>
+      <c r="VVG349" s="44"/>
+      <c r="VVH349" s="44"/>
+      <c r="VVI349" s="44"/>
+      <c r="VVJ349" s="44"/>
+      <c r="VVK349" s="44"/>
+      <c r="VVL349" s="44"/>
+      <c r="VVM349" s="44"/>
+      <c r="VVN349" s="44"/>
+      <c r="VVO349" s="44"/>
+      <c r="VVP349" s="44"/>
+      <c r="VVQ349" s="44"/>
+      <c r="VVR349" s="44"/>
+      <c r="VVS349" s="44"/>
+      <c r="VVT349" s="44"/>
+      <c r="VVU349" s="44"/>
+      <c r="VVV349" s="44"/>
+      <c r="VVW349" s="44"/>
+      <c r="VVX349" s="44"/>
+      <c r="VVY349" s="44"/>
+      <c r="VVZ349" s="44"/>
+      <c r="VWA349" s="44"/>
+      <c r="VWB349" s="44"/>
+      <c r="VWC349" s="44"/>
+      <c r="VWD349" s="44"/>
+      <c r="VWE349" s="44"/>
+      <c r="VWF349" s="44"/>
+      <c r="VWG349" s="44"/>
+      <c r="VWH349" s="44"/>
+      <c r="VWI349" s="44"/>
+      <c r="VWJ349" s="44"/>
+      <c r="VWK349" s="44"/>
+      <c r="VWL349" s="44"/>
+      <c r="VWM349" s="44"/>
+      <c r="VWN349" s="44"/>
+      <c r="VWO349" s="44"/>
+      <c r="VWP349" s="44"/>
+      <c r="VWQ349" s="44"/>
+      <c r="VWR349" s="44"/>
+      <c r="VWS349" s="44"/>
+      <c r="VWT349" s="44"/>
+      <c r="VWU349" s="44"/>
+      <c r="VWV349" s="44"/>
+      <c r="VWW349" s="44"/>
+      <c r="VWX349" s="44"/>
+      <c r="VWY349" s="44"/>
+      <c r="VWZ349" s="44"/>
+      <c r="VXA349" s="44"/>
+      <c r="VXB349" s="44"/>
+      <c r="VXC349" s="44"/>
+      <c r="VXD349" s="44"/>
+      <c r="VXE349" s="44"/>
+      <c r="VXF349" s="44"/>
+      <c r="VXG349" s="44"/>
+      <c r="VXH349" s="44"/>
+      <c r="VXI349" s="44"/>
+      <c r="VXJ349" s="44"/>
+      <c r="VXK349" s="44"/>
+      <c r="VXL349" s="44"/>
+      <c r="VXM349" s="44"/>
+      <c r="VXN349" s="44"/>
+      <c r="VXO349" s="44"/>
+      <c r="VXP349" s="44"/>
+      <c r="VXQ349" s="44"/>
+      <c r="VXR349" s="44"/>
+      <c r="VXS349" s="44"/>
+      <c r="VXT349" s="44"/>
+      <c r="VXU349" s="44"/>
+      <c r="VXV349" s="44"/>
+      <c r="VXW349" s="44"/>
+      <c r="VXX349" s="44"/>
+      <c r="VXY349" s="44"/>
+      <c r="VXZ349" s="44"/>
+      <c r="VYA349" s="44"/>
+      <c r="VYB349" s="44"/>
+      <c r="VYC349" s="44"/>
+      <c r="VYD349" s="44"/>
+      <c r="VYE349" s="44"/>
+      <c r="VYF349" s="44"/>
+      <c r="VYG349" s="44"/>
+      <c r="VYH349" s="44"/>
+      <c r="VYI349" s="44"/>
+      <c r="VYJ349" s="44"/>
+      <c r="VYK349" s="44"/>
+      <c r="VYL349" s="44"/>
+      <c r="VYM349" s="44"/>
+      <c r="VYN349" s="44"/>
+      <c r="VYO349" s="44"/>
+      <c r="VYP349" s="44"/>
+      <c r="VYQ349" s="44"/>
+      <c r="VYR349" s="44"/>
+      <c r="VYS349" s="44"/>
+      <c r="VYT349" s="44"/>
+      <c r="VYU349" s="44"/>
+      <c r="VYV349" s="44"/>
+      <c r="VYW349" s="44"/>
+      <c r="VYX349" s="44"/>
+      <c r="VYY349" s="44"/>
+      <c r="VYZ349" s="44"/>
+      <c r="VZA349" s="44"/>
+      <c r="VZB349" s="44"/>
+      <c r="VZC349" s="44"/>
+      <c r="VZD349" s="44"/>
+      <c r="VZE349" s="44"/>
+      <c r="VZF349" s="44"/>
+      <c r="VZG349" s="44"/>
+      <c r="VZH349" s="44"/>
+      <c r="VZI349" s="44"/>
+      <c r="VZJ349" s="44"/>
+      <c r="VZK349" s="44"/>
+      <c r="VZL349" s="44"/>
+      <c r="VZM349" s="44"/>
+      <c r="VZN349" s="44"/>
+      <c r="VZO349" s="44"/>
+      <c r="VZP349" s="44"/>
+      <c r="VZQ349" s="44"/>
+      <c r="VZR349" s="44"/>
+      <c r="VZS349" s="44"/>
+      <c r="VZT349" s="44"/>
+      <c r="VZU349" s="44"/>
+      <c r="VZV349" s="44"/>
+      <c r="VZW349" s="44"/>
+      <c r="VZX349" s="44"/>
+      <c r="VZY349" s="44"/>
+      <c r="VZZ349" s="44"/>
+      <c r="WAA349" s="44"/>
+      <c r="WAB349" s="44"/>
+      <c r="WAC349" s="44"/>
+      <c r="WAD349" s="44"/>
+      <c r="WAE349" s="44"/>
+      <c r="WAF349" s="44"/>
+      <c r="WAG349" s="44"/>
+      <c r="WAH349" s="44"/>
+      <c r="WAI349" s="44"/>
+      <c r="WAJ349" s="44"/>
+      <c r="WAK349" s="44"/>
+      <c r="WAL349" s="44"/>
+      <c r="WAM349" s="44"/>
+      <c r="WAN349" s="44"/>
+      <c r="WAO349" s="44"/>
+      <c r="WAP349" s="44"/>
+      <c r="WAQ349" s="44"/>
+      <c r="WAR349" s="44"/>
+      <c r="WAS349" s="44"/>
+      <c r="WAT349" s="44"/>
+      <c r="WAU349" s="44"/>
+      <c r="WAV349" s="44"/>
+      <c r="WAW349" s="44"/>
+      <c r="WAX349" s="44"/>
+      <c r="WAY349" s="44"/>
+      <c r="WAZ349" s="44"/>
+      <c r="WBA349" s="44"/>
+      <c r="WBB349" s="44"/>
+      <c r="WBC349" s="44"/>
+      <c r="WBD349" s="44"/>
+      <c r="WBE349" s="44"/>
+      <c r="WBF349" s="44"/>
+      <c r="WBG349" s="44"/>
+      <c r="WBH349" s="44"/>
+      <c r="WBI349" s="44"/>
+      <c r="WBJ349" s="44"/>
+      <c r="WBK349" s="44"/>
+      <c r="WBL349" s="44"/>
+      <c r="WBM349" s="44"/>
+      <c r="WBN349" s="44"/>
+      <c r="WBO349" s="44"/>
+      <c r="WBP349" s="44"/>
+      <c r="WBQ349" s="44"/>
+      <c r="WBR349" s="44"/>
+      <c r="WBS349" s="44"/>
+      <c r="WBT349" s="44"/>
+      <c r="WBU349" s="44"/>
+      <c r="WBV349" s="44"/>
+      <c r="WBW349" s="44"/>
+      <c r="WBX349" s="44"/>
+      <c r="WBY349" s="44"/>
+      <c r="WBZ349" s="44"/>
+      <c r="WCA349" s="44"/>
+      <c r="WCB349" s="44"/>
+      <c r="WCC349" s="44"/>
+      <c r="WCD349" s="44"/>
+      <c r="WCE349" s="44"/>
+      <c r="WCF349" s="44"/>
+      <c r="WCG349" s="44"/>
+      <c r="WCH349" s="44"/>
+      <c r="WCI349" s="44"/>
+      <c r="WCJ349" s="44"/>
+      <c r="WCK349" s="44"/>
+      <c r="WCL349" s="44"/>
+      <c r="WCM349" s="44"/>
+      <c r="WCN349" s="44"/>
+      <c r="WCO349" s="44"/>
+      <c r="WCP349" s="44"/>
+      <c r="WCQ349" s="44"/>
+      <c r="WCR349" s="44"/>
+      <c r="WCS349" s="44"/>
+      <c r="WCT349" s="44"/>
+      <c r="WCU349" s="44"/>
+      <c r="WCV349" s="44"/>
+      <c r="WCW349" s="44"/>
+      <c r="WCX349" s="44"/>
+      <c r="WCY349" s="44"/>
+      <c r="WCZ349" s="44"/>
+      <c r="WDA349" s="44"/>
+      <c r="WDB349" s="44"/>
+      <c r="WDC349" s="44"/>
+      <c r="WDD349" s="44"/>
+      <c r="WDE349" s="44"/>
+      <c r="WDF349" s="44"/>
+      <c r="WDG349" s="44"/>
+      <c r="WDH349" s="44"/>
+      <c r="WDI349" s="44"/>
+      <c r="WDJ349" s="44"/>
+      <c r="WDK349" s="44"/>
+      <c r="WDL349" s="44"/>
+      <c r="WDM349" s="44"/>
+      <c r="WDN349" s="44"/>
+      <c r="WDO349" s="44"/>
+      <c r="WDP349" s="44"/>
+      <c r="WDQ349" s="44"/>
+      <c r="WDR349" s="44"/>
+      <c r="WDS349" s="44"/>
+      <c r="WDT349" s="44"/>
+      <c r="WDU349" s="44"/>
+      <c r="WDV349" s="44"/>
+      <c r="WDW349" s="44"/>
+      <c r="WDX349" s="44"/>
+      <c r="WDY349" s="44"/>
+      <c r="WDZ349" s="44"/>
+      <c r="WEA349" s="44"/>
+      <c r="WEB349" s="44"/>
+      <c r="WEC349" s="44"/>
+      <c r="WED349" s="44"/>
+      <c r="WEE349" s="44"/>
+      <c r="WEF349" s="44"/>
+      <c r="WEG349" s="44"/>
+      <c r="WEH349" s="44"/>
+      <c r="WEI349" s="44"/>
+      <c r="WEJ349" s="44"/>
+      <c r="WEK349" s="44"/>
+      <c r="WEL349" s="44"/>
+      <c r="WEM349" s="44"/>
+      <c r="WEN349" s="44"/>
+      <c r="WEO349" s="44"/>
+      <c r="WEP349" s="44"/>
+      <c r="WEQ349" s="44"/>
+      <c r="WER349" s="44"/>
+      <c r="WES349" s="44"/>
+      <c r="WET349" s="44"/>
+      <c r="WEU349" s="44"/>
+      <c r="WEV349" s="44"/>
+      <c r="WEW349" s="44"/>
+      <c r="WEX349" s="44"/>
+      <c r="WEY349" s="44"/>
+      <c r="WEZ349" s="44"/>
+      <c r="WFA349" s="44"/>
+      <c r="WFB349" s="44"/>
+      <c r="WFC349" s="44"/>
+      <c r="WFD349" s="44"/>
+      <c r="WFE349" s="44"/>
+      <c r="WFF349" s="44"/>
+      <c r="WFG349" s="44"/>
+      <c r="WFH349" s="44"/>
+      <c r="WFI349" s="44"/>
+      <c r="WFJ349" s="44"/>
+      <c r="WFK349" s="44"/>
+      <c r="WFL349" s="44"/>
+      <c r="WFM349" s="44"/>
+      <c r="WFN349" s="44"/>
+      <c r="WFO349" s="44"/>
+      <c r="WFP349" s="44"/>
+      <c r="WFQ349" s="44"/>
+      <c r="WFR349" s="44"/>
+      <c r="WFS349" s="44"/>
+      <c r="WFT349" s="44"/>
+      <c r="WFU349" s="44"/>
+      <c r="WFV349" s="44"/>
+      <c r="WFW349" s="44"/>
+      <c r="WFX349" s="44"/>
+      <c r="WFY349" s="44"/>
+      <c r="WFZ349" s="44"/>
+      <c r="WGA349" s="44"/>
+      <c r="WGB349" s="44"/>
+      <c r="WGC349" s="44"/>
+      <c r="WGD349" s="44"/>
+      <c r="WGE349" s="44"/>
+      <c r="WGF349" s="44"/>
+      <c r="WGG349" s="44"/>
+      <c r="WGH349" s="44"/>
+      <c r="WGI349" s="44"/>
+      <c r="WGJ349" s="44"/>
+      <c r="WGK349" s="44"/>
+      <c r="WGL349" s="44"/>
+      <c r="WGM349" s="44"/>
+      <c r="WGN349" s="44"/>
+      <c r="WGO349" s="44"/>
+      <c r="WGP349" s="44"/>
+      <c r="WGQ349" s="44"/>
+      <c r="WGR349" s="44"/>
+      <c r="WGS349" s="44"/>
+      <c r="WGT349" s="44"/>
+      <c r="WGU349" s="44"/>
+      <c r="WGV349" s="44"/>
+      <c r="WGW349" s="44"/>
+      <c r="WGX349" s="44"/>
+      <c r="WGY349" s="44"/>
+      <c r="WGZ349" s="44"/>
+      <c r="WHA349" s="44"/>
+      <c r="WHB349" s="44"/>
+      <c r="WHC349" s="44"/>
+      <c r="WHD349" s="44"/>
+      <c r="WHE349" s="44"/>
+      <c r="WHF349" s="44"/>
+      <c r="WHG349" s="44"/>
+      <c r="WHH349" s="44"/>
+      <c r="WHI349" s="44"/>
+      <c r="WHJ349" s="44"/>
+      <c r="WHK349" s="44"/>
+      <c r="WHL349" s="44"/>
+      <c r="WHM349" s="44"/>
+      <c r="WHN349" s="44"/>
+      <c r="WHO349" s="44"/>
+      <c r="WHP349" s="44"/>
+      <c r="WHQ349" s="44"/>
+      <c r="WHR349" s="44"/>
+      <c r="WHS349" s="44"/>
+      <c r="WHT349" s="44"/>
+      <c r="WHU349" s="44"/>
+      <c r="WHV349" s="44"/>
+      <c r="WHW349" s="44"/>
+      <c r="WHX349" s="44"/>
+      <c r="WHY349" s="44"/>
+      <c r="WHZ349" s="44"/>
+      <c r="WIA349" s="44"/>
+      <c r="WIB349" s="44"/>
+      <c r="WIC349" s="44"/>
+      <c r="WID349" s="44"/>
+      <c r="WIE349" s="44"/>
+      <c r="WIF349" s="44"/>
+      <c r="WIG349" s="44"/>
+      <c r="WIH349" s="44"/>
+      <c r="WII349" s="44"/>
+      <c r="WIJ349" s="44"/>
+      <c r="WIK349" s="44"/>
+      <c r="WIL349" s="44"/>
+      <c r="WIM349" s="44"/>
+      <c r="WIN349" s="44"/>
+      <c r="WIO349" s="44"/>
+      <c r="WIP349" s="44"/>
+      <c r="WIQ349" s="44"/>
+      <c r="WIR349" s="44"/>
+      <c r="WIS349" s="44"/>
+      <c r="WIT349" s="44"/>
+      <c r="WIU349" s="44"/>
+      <c r="WIV349" s="44"/>
+      <c r="WIW349" s="44"/>
+      <c r="WIX349" s="44"/>
+      <c r="WIY349" s="44"/>
+      <c r="WIZ349" s="44"/>
+      <c r="WJA349" s="44"/>
+      <c r="WJB349" s="44"/>
+      <c r="WJC349" s="44"/>
+      <c r="WJD349" s="44"/>
+      <c r="WJE349" s="44"/>
+      <c r="WJF349" s="44"/>
+      <c r="WJG349" s="44"/>
+      <c r="WJH349" s="44"/>
+      <c r="WJI349" s="44"/>
+      <c r="WJJ349" s="44"/>
+      <c r="WJK349" s="44"/>
+      <c r="WJL349" s="44"/>
+      <c r="WJM349" s="44"/>
+      <c r="WJN349" s="44"/>
+      <c r="WJO349" s="44"/>
+      <c r="WJP349" s="44"/>
+      <c r="WJQ349" s="44"/>
+      <c r="WJR349" s="44"/>
+      <c r="WJS349" s="44"/>
+      <c r="WJT349" s="44"/>
+      <c r="WJU349" s="44"/>
+      <c r="WJV349" s="44"/>
+      <c r="WJW349" s="44"/>
+      <c r="WJX349" s="44"/>
+      <c r="WJY349" s="44"/>
+      <c r="WJZ349" s="44"/>
+      <c r="WKA349" s="44"/>
+      <c r="WKB349" s="44"/>
+      <c r="WKC349" s="44"/>
+      <c r="WKD349" s="44"/>
+      <c r="WKE349" s="44"/>
+      <c r="WKF349" s="44"/>
+      <c r="WKG349" s="44"/>
+      <c r="WKH349" s="44"/>
+      <c r="WKI349" s="44"/>
+      <c r="WKJ349" s="44"/>
+      <c r="WKK349" s="44"/>
+      <c r="WKL349" s="44"/>
+      <c r="WKM349" s="44"/>
+      <c r="WKN349" s="44"/>
+      <c r="WKO349" s="44"/>
+      <c r="WKP349" s="44"/>
+      <c r="WKQ349" s="44"/>
+      <c r="WKR349" s="44"/>
+      <c r="WKS349" s="44"/>
+      <c r="WKT349" s="44"/>
+      <c r="WKU349" s="44"/>
+      <c r="WKV349" s="44"/>
+      <c r="WKW349" s="44"/>
+      <c r="WKX349" s="44"/>
+      <c r="WKY349" s="44"/>
+      <c r="WKZ349" s="44"/>
+      <c r="WLA349" s="44"/>
+      <c r="WLB349" s="44"/>
+      <c r="WLC349" s="44"/>
+      <c r="WLD349" s="44"/>
+      <c r="WLE349" s="44"/>
+      <c r="WLF349" s="44"/>
+      <c r="WLG349" s="44"/>
+      <c r="WLH349" s="44"/>
+      <c r="WLI349" s="44"/>
+      <c r="WLJ349" s="44"/>
+      <c r="WLK349" s="44"/>
+      <c r="WLL349" s="44"/>
+      <c r="WLM349" s="44"/>
+      <c r="WLN349" s="44"/>
+      <c r="WLO349" s="44"/>
+      <c r="WLP349" s="44"/>
+      <c r="WLQ349" s="44"/>
+      <c r="WLR349" s="44"/>
+      <c r="WLS349" s="44"/>
+      <c r="WLT349" s="44"/>
+      <c r="WLU349" s="44"/>
+      <c r="WLV349" s="44"/>
+      <c r="WLW349" s="44"/>
+      <c r="WLX349" s="44"/>
+      <c r="WLY349" s="44"/>
+      <c r="WLZ349" s="44"/>
+      <c r="WMA349" s="44"/>
+      <c r="WMB349" s="44"/>
+      <c r="WMC349" s="44"/>
+      <c r="WMD349" s="44"/>
+      <c r="WME349" s="44"/>
+      <c r="WMF349" s="44"/>
+      <c r="WMG349" s="44"/>
+      <c r="WMH349" s="44"/>
+      <c r="WMI349" s="44"/>
+      <c r="WMJ349" s="44"/>
+      <c r="WMK349" s="44"/>
+      <c r="WML349" s="44"/>
+      <c r="WMM349" s="44"/>
+      <c r="WMN349" s="44"/>
+      <c r="WMO349" s="44"/>
+      <c r="WMP349" s="44"/>
+      <c r="WMQ349" s="44"/>
+      <c r="WMR349" s="44"/>
+      <c r="WMS349" s="44"/>
+      <c r="WMT349" s="44"/>
+      <c r="WMU349" s="44"/>
+      <c r="WMV349" s="44"/>
+      <c r="WMW349" s="44"/>
+      <c r="WMX349" s="44"/>
+      <c r="WMY349" s="44"/>
+      <c r="WMZ349" s="44"/>
+      <c r="WNA349" s="44"/>
+      <c r="WNB349" s="44"/>
+      <c r="WNC349" s="44"/>
+      <c r="WND349" s="44"/>
+      <c r="WNE349" s="44"/>
+      <c r="WNF349" s="44"/>
+      <c r="WNG349" s="44"/>
+      <c r="WNH349" s="44"/>
+      <c r="WNI349" s="44"/>
+      <c r="WNJ349" s="44"/>
+      <c r="WNK349" s="44"/>
+      <c r="WNL349" s="44"/>
+      <c r="WNM349" s="44"/>
+      <c r="WNN349" s="44"/>
+      <c r="WNO349" s="44"/>
+      <c r="WNP349" s="44"/>
+      <c r="WNQ349" s="44"/>
+      <c r="WNR349" s="44"/>
+      <c r="WNS349" s="44"/>
+      <c r="WNT349" s="44"/>
+      <c r="WNU349" s="44"/>
+      <c r="WNV349" s="44"/>
+      <c r="WNW349" s="44"/>
+      <c r="WNX349" s="44"/>
+      <c r="WNY349" s="44"/>
+      <c r="WNZ349" s="44"/>
+      <c r="WOA349" s="44"/>
+      <c r="WOB349" s="44"/>
+      <c r="WOC349" s="44"/>
+      <c r="WOD349" s="44"/>
+      <c r="WOE349" s="44"/>
+      <c r="WOF349" s="44"/>
+      <c r="WOG349" s="44"/>
+      <c r="WOH349" s="44"/>
+      <c r="WOI349" s="44"/>
+      <c r="WOJ349" s="44"/>
+      <c r="WOK349" s="44"/>
+      <c r="WOL349" s="44"/>
+      <c r="WOM349" s="44"/>
+      <c r="WON349" s="44"/>
+      <c r="WOO349" s="44"/>
+      <c r="WOP349" s="44"/>
+      <c r="WOQ349" s="44"/>
+      <c r="WOR349" s="44"/>
+      <c r="WOS349" s="44"/>
+      <c r="WOT349" s="44"/>
+      <c r="WOU349" s="44"/>
+      <c r="WOV349" s="44"/>
+      <c r="WOW349" s="44"/>
+      <c r="WOX349" s="44"/>
+      <c r="WOY349" s="44"/>
+      <c r="WOZ349" s="44"/>
+      <c r="WPA349" s="44"/>
+      <c r="WPB349" s="44"/>
+      <c r="WPC349" s="44"/>
+      <c r="WPD349" s="44"/>
+      <c r="WPE349" s="44"/>
+      <c r="WPF349" s="44"/>
+      <c r="WPG349" s="44"/>
+      <c r="WPH349" s="44"/>
+      <c r="WPI349" s="44"/>
+      <c r="WPJ349" s="44"/>
+      <c r="WPK349" s="44"/>
+      <c r="WPL349" s="44"/>
+      <c r="WPM349" s="44"/>
+      <c r="WPN349" s="44"/>
+      <c r="WPO349" s="44"/>
+      <c r="WPP349" s="44"/>
+      <c r="WPQ349" s="44"/>
+      <c r="WPR349" s="44"/>
+      <c r="WPS349" s="44"/>
+      <c r="WPT349" s="44"/>
+      <c r="WPU349" s="44"/>
+      <c r="WPV349" s="44"/>
+      <c r="WPW349" s="44"/>
+      <c r="WPX349" s="44"/>
+      <c r="WPY349" s="44"/>
+      <c r="WPZ349" s="44"/>
+      <c r="WQA349" s="44"/>
+      <c r="WQB349" s="44"/>
+      <c r="WQC349" s="44"/>
+      <c r="WQD349" s="44"/>
+      <c r="WQE349" s="44"/>
+      <c r="WQF349" s="44"/>
+      <c r="WQG349" s="44"/>
+      <c r="WQH349" s="44"/>
+      <c r="WQI349" s="44"/>
+      <c r="WQJ349" s="44"/>
+      <c r="WQK349" s="44"/>
+      <c r="WQL349" s="44"/>
+      <c r="WQM349" s="44"/>
+      <c r="WQN349" s="44"/>
+      <c r="WQO349" s="44"/>
+      <c r="WQP349" s="44"/>
+      <c r="WQQ349" s="44"/>
+      <c r="WQR349" s="44"/>
+      <c r="WQS349" s="44"/>
+      <c r="WQT349" s="44"/>
+      <c r="WQU349" s="44"/>
+      <c r="WQV349" s="44"/>
+      <c r="WQW349" s="44"/>
+      <c r="WQX349" s="44"/>
+      <c r="WQY349" s="44"/>
+      <c r="WQZ349" s="44"/>
+      <c r="WRA349" s="44"/>
+      <c r="WRB349" s="44"/>
+      <c r="WRC349" s="44"/>
+      <c r="WRD349" s="44"/>
+      <c r="WRE349" s="44"/>
+      <c r="WRF349" s="44"/>
+      <c r="WRG349" s="44"/>
+      <c r="WRH349" s="44"/>
+      <c r="WRI349" s="44"/>
+      <c r="WRJ349" s="44"/>
+      <c r="WRK349" s="44"/>
+      <c r="WRL349" s="44"/>
+      <c r="WRM349" s="44"/>
+      <c r="WRN349" s="44"/>
+      <c r="WRO349" s="44"/>
+      <c r="WRP349" s="44"/>
+      <c r="WRQ349" s="44"/>
+      <c r="WRR349" s="44"/>
+      <c r="WRS349" s="44"/>
+      <c r="WRT349" s="44"/>
+      <c r="WRU349" s="44"/>
+      <c r="WRV349" s="44"/>
+      <c r="WRW349" s="44"/>
+      <c r="WRX349" s="44"/>
+      <c r="WRY349" s="44"/>
+      <c r="WRZ349" s="44"/>
+      <c r="WSA349" s="44"/>
+      <c r="WSB349" s="44"/>
+      <c r="WSC349" s="44"/>
+      <c r="WSD349" s="44"/>
+      <c r="WSE349" s="44"/>
+      <c r="WSF349" s="44"/>
+      <c r="WSG349" s="44"/>
+      <c r="WSH349" s="44"/>
+      <c r="WSI349" s="44"/>
+      <c r="WSJ349" s="44"/>
+      <c r="WSK349" s="44"/>
+      <c r="WSL349" s="44"/>
+      <c r="WSM349" s="44"/>
+      <c r="WSN349" s="44"/>
+      <c r="WSO349" s="44"/>
+      <c r="WSP349" s="44"/>
+      <c r="WSQ349" s="44"/>
+      <c r="WSR349" s="44"/>
+      <c r="WSS349" s="44"/>
+      <c r="WST349" s="44"/>
+      <c r="WSU349" s="44"/>
+      <c r="WSV349" s="44"/>
+      <c r="WSW349" s="44"/>
+      <c r="WSX349" s="44"/>
+      <c r="WSY349" s="44"/>
+      <c r="WSZ349" s="44"/>
+      <c r="WTA349" s="44"/>
+      <c r="WTB349" s="44"/>
+      <c r="WTC349" s="44"/>
+      <c r="WTD349" s="44"/>
+      <c r="WTE349" s="44"/>
+      <c r="WTF349" s="44"/>
+      <c r="WTG349" s="44"/>
+      <c r="WTH349" s="44"/>
+      <c r="WTI349" s="44"/>
+      <c r="WTJ349" s="44"/>
+      <c r="WTK349" s="44"/>
+      <c r="WTL349" s="44"/>
+      <c r="WTM349" s="44"/>
+      <c r="WTN349" s="44"/>
+      <c r="WTO349" s="44"/>
+      <c r="WTP349" s="44"/>
+      <c r="WTQ349" s="44"/>
+      <c r="WTR349" s="44"/>
+      <c r="WTS349" s="44"/>
+      <c r="WTT349" s="44"/>
+      <c r="WTU349" s="44"/>
+      <c r="WTV349" s="44"/>
+      <c r="WTW349" s="44"/>
+      <c r="WTX349" s="44"/>
+      <c r="WTY349" s="44"/>
+      <c r="WTZ349" s="44"/>
+      <c r="WUA349" s="44"/>
+      <c r="WUB349" s="44"/>
+      <c r="WUC349" s="44"/>
+      <c r="WUD349" s="44"/>
+      <c r="WUE349" s="44"/>
+      <c r="WUF349" s="44"/>
+      <c r="WUG349" s="44"/>
+      <c r="WUH349" s="44"/>
+      <c r="WUI349" s="44"/>
+      <c r="WUJ349" s="44"/>
+      <c r="WUK349" s="44"/>
+      <c r="WUL349" s="44"/>
+      <c r="WUM349" s="44"/>
+      <c r="WUN349" s="44"/>
+      <c r="WUO349" s="44"/>
+      <c r="WUP349" s="44"/>
+      <c r="WUQ349" s="44"/>
+      <c r="WUR349" s="44"/>
+      <c r="WUS349" s="44"/>
+      <c r="WUT349" s="44"/>
+      <c r="WUU349" s="44"/>
+      <c r="WUV349" s="44"/>
+      <c r="WUW349" s="44"/>
+      <c r="WUX349" s="44"/>
+      <c r="WUY349" s="44"/>
+      <c r="WUZ349" s="44"/>
+      <c r="WVA349" s="44"/>
+      <c r="WVB349" s="44"/>
+      <c r="WVC349" s="44"/>
+      <c r="WVD349" s="44"/>
+      <c r="WVE349" s="44"/>
+      <c r="WVF349" s="44"/>
+      <c r="WVG349" s="44"/>
+      <c r="WVH349" s="44"/>
+      <c r="WVI349" s="44"/>
+      <c r="WVJ349" s="44"/>
+      <c r="WVK349" s="44"/>
+      <c r="WVL349" s="44"/>
+      <c r="WVM349" s="44"/>
+      <c r="WVN349" s="44"/>
+      <c r="WVO349" s="44"/>
+      <c r="WVP349" s="44"/>
+      <c r="WVQ349" s="44"/>
+      <c r="WVR349" s="44"/>
+      <c r="WVS349" s="44"/>
+      <c r="WVT349" s="44"/>
+      <c r="WVU349" s="44"/>
+      <c r="WVV349" s="44"/>
+      <c r="WVW349" s="44"/>
+      <c r="WVX349" s="44"/>
+      <c r="WVY349" s="44"/>
+      <c r="WVZ349" s="44"/>
+      <c r="WWA349" s="44"/>
+      <c r="WWB349" s="44"/>
+      <c r="WWC349" s="44"/>
+      <c r="WWD349" s="44"/>
+      <c r="WWE349" s="44"/>
+      <c r="WWF349" s="44"/>
+      <c r="WWG349" s="44"/>
+      <c r="WWH349" s="44"/>
+      <c r="WWI349" s="44"/>
+      <c r="WWJ349" s="44"/>
+      <c r="WWK349" s="44"/>
+      <c r="WWL349" s="44"/>
+      <c r="WWM349" s="44"/>
+      <c r="WWN349" s="44"/>
+      <c r="WWO349" s="44"/>
+      <c r="WWP349" s="44"/>
+      <c r="WWQ349" s="44"/>
+      <c r="WWR349" s="44"/>
+      <c r="WWS349" s="44"/>
+      <c r="WWT349" s="44"/>
+      <c r="WWU349" s="44"/>
+      <c r="WWV349" s="44"/>
+      <c r="WWW349" s="44"/>
+      <c r="WWX349" s="44"/>
+      <c r="WWY349" s="44"/>
+      <c r="WWZ349" s="44"/>
+      <c r="WXA349" s="44"/>
+      <c r="WXB349" s="44"/>
+      <c r="WXC349" s="44"/>
+      <c r="WXD349" s="44"/>
+      <c r="WXE349" s="44"/>
+      <c r="WXF349" s="44"/>
+      <c r="WXG349" s="44"/>
+      <c r="WXH349" s="44"/>
+      <c r="WXI349" s="44"/>
+      <c r="WXJ349" s="44"/>
+      <c r="WXK349" s="44"/>
+      <c r="WXL349" s="44"/>
+      <c r="WXM349" s="44"/>
+      <c r="WXN349" s="44"/>
+      <c r="WXO349" s="44"/>
+      <c r="WXP349" s="44"/>
+      <c r="WXQ349" s="44"/>
+      <c r="WXR349" s="44"/>
+      <c r="WXS349" s="44"/>
+      <c r="WXT349" s="44"/>
+      <c r="WXU349" s="44"/>
+      <c r="WXV349" s="44"/>
+      <c r="WXW349" s="44"/>
+      <c r="WXX349" s="44"/>
+      <c r="WXY349" s="44"/>
+      <c r="WXZ349" s="44"/>
+      <c r="WYA349" s="44"/>
+      <c r="WYB349" s="44"/>
+      <c r="WYC349" s="44"/>
+      <c r="WYD349" s="44"/>
+      <c r="WYE349" s="44"/>
+      <c r="WYF349" s="44"/>
+      <c r="WYG349" s="44"/>
+      <c r="WYH349" s="44"/>
+      <c r="WYI349" s="44"/>
+      <c r="WYJ349" s="44"/>
+      <c r="WYK349" s="44"/>
+      <c r="WYL349" s="44"/>
+      <c r="WYM349" s="44"/>
+      <c r="WYN349" s="44"/>
+      <c r="WYO349" s="44"/>
+      <c r="WYP349" s="44"/>
+      <c r="WYQ349" s="44"/>
+      <c r="WYR349" s="44"/>
+      <c r="WYS349" s="44"/>
+      <c r="WYT349" s="44"/>
+      <c r="WYU349" s="44"/>
+      <c r="WYV349" s="44"/>
+      <c r="WYW349" s="44"/>
+      <c r="WYX349" s="44"/>
+      <c r="WYY349" s="44"/>
+      <c r="WYZ349" s="44"/>
+      <c r="WZA349" s="44"/>
+      <c r="WZB349" s="44"/>
+      <c r="WZC349" s="44"/>
+      <c r="WZD349" s="44"/>
+      <c r="WZE349" s="44"/>
+      <c r="WZF349" s="44"/>
+      <c r="WZG349" s="44"/>
+      <c r="WZH349" s="44"/>
+      <c r="WZI349" s="44"/>
+      <c r="WZJ349" s="44"/>
+      <c r="WZK349" s="44"/>
+      <c r="WZL349" s="44"/>
+      <c r="WZM349" s="44"/>
+      <c r="WZN349" s="44"/>
+      <c r="WZO349" s="44"/>
+      <c r="WZP349" s="44"/>
+      <c r="WZQ349" s="44"/>
+      <c r="WZR349" s="44"/>
+      <c r="WZS349" s="44"/>
+      <c r="WZT349" s="44"/>
+      <c r="WZU349" s="44"/>
+      <c r="WZV349" s="44"/>
+      <c r="WZW349" s="44"/>
+      <c r="WZX349" s="44"/>
+      <c r="WZY349" s="44"/>
+      <c r="WZZ349" s="44"/>
+      <c r="XAA349" s="44"/>
+      <c r="XAB349" s="44"/>
+      <c r="XAC349" s="44"/>
+      <c r="XAD349" s="44"/>
+      <c r="XAE349" s="44"/>
+      <c r="XAF349" s="44"/>
+      <c r="XAG349" s="44"/>
+      <c r="XAH349" s="44"/>
+      <c r="XAI349" s="44"/>
+      <c r="XAJ349" s="44"/>
+      <c r="XAK349" s="44"/>
+      <c r="XAL349" s="44"/>
+      <c r="XAM349" s="44"/>
+      <c r="XAN349" s="44"/>
+      <c r="XAO349" s="44"/>
+      <c r="XAP349" s="44"/>
+      <c r="XAQ349" s="44"/>
+      <c r="XAR349" s="44"/>
+      <c r="XAS349" s="44"/>
+      <c r="XAT349" s="44"/>
+      <c r="XAU349" s="44"/>
+      <c r="XAV349" s="44"/>
+      <c r="XAW349" s="44"/>
+      <c r="XAX349" s="44"/>
+      <c r="XAY349" s="44"/>
+      <c r="XAZ349" s="44"/>
+      <c r="XBA349" s="44"/>
+      <c r="XBB349" s="44"/>
+      <c r="XBC349" s="44"/>
+      <c r="XBD349" s="44"/>
+      <c r="XBE349" s="44"/>
+      <c r="XBF349" s="44"/>
+      <c r="XBG349" s="44"/>
+      <c r="XBH349" s="44"/>
+      <c r="XBI349" s="44"/>
+      <c r="XBJ349" s="44"/>
+      <c r="XBK349" s="44"/>
+      <c r="XBL349" s="44"/>
+      <c r="XBM349" s="44"/>
+      <c r="XBN349" s="44"/>
+      <c r="XBO349" s="44"/>
+      <c r="XBP349" s="44"/>
+      <c r="XBQ349" s="44"/>
+      <c r="XBR349" s="44"/>
+      <c r="XBS349" s="44"/>
+      <c r="XBT349" s="44"/>
+      <c r="XBU349" s="44"/>
+      <c r="XBV349" s="44"/>
+      <c r="XBW349" s="44"/>
+      <c r="XBX349" s="44"/>
+      <c r="XBY349" s="44"/>
+      <c r="XBZ349" s="44"/>
+      <c r="XCA349" s="44"/>
+      <c r="XCB349" s="44"/>
+      <c r="XCC349" s="44"/>
+      <c r="XCD349" s="44"/>
+      <c r="XCE349" s="44"/>
+      <c r="XCF349" s="44"/>
+      <c r="XCG349" s="44"/>
+      <c r="XCH349" s="44"/>
+      <c r="XCI349" s="44"/>
+      <c r="XCJ349" s="44"/>
+      <c r="XCK349" s="44"/>
+      <c r="XCL349" s="44"/>
+      <c r="XCM349" s="44"/>
+      <c r="XCN349" s="44"/>
+      <c r="XCO349" s="44"/>
+      <c r="XCP349" s="44"/>
+      <c r="XCQ349" s="44"/>
+      <c r="XCR349" s="44"/>
+      <c r="XCS349" s="44"/>
+      <c r="XCT349" s="44"/>
+      <c r="XCU349" s="44"/>
+      <c r="XCV349" s="44"/>
+      <c r="XCW349" s="44"/>
+      <c r="XCX349" s="44"/>
+      <c r="XCY349" s="44"/>
+      <c r="XCZ349" s="44"/>
+      <c r="XDA349" s="44"/>
+      <c r="XDB349" s="44"/>
+      <c r="XDC349" s="44"/>
+      <c r="XDD349" s="44"/>
+      <c r="XDE349" s="44"/>
+      <c r="XDF349" s="44"/>
+      <c r="XDG349" s="44"/>
+      <c r="XDH349" s="44"/>
+      <c r="XDI349" s="44"/>
+      <c r="XDJ349" s="44"/>
+      <c r="XDK349" s="44"/>
+      <c r="XDL349" s="44"/>
+      <c r="XDM349" s="44"/>
+      <c r="XDN349" s="44"/>
+      <c r="XDO349" s="44"/>
+      <c r="XDP349" s="44"/>
+      <c r="XDQ349" s="44"/>
+      <c r="XDR349" s="44"/>
+      <c r="XDS349" s="44"/>
+      <c r="XDT349" s="44"/>
+      <c r="XDU349" s="44"/>
+      <c r="XDV349" s="44"/>
+      <c r="XDW349" s="44"/>
+      <c r="XDX349" s="44"/>
+      <c r="XDY349" s="44"/>
+      <c r="XDZ349" s="44"/>
+      <c r="XEA349" s="44"/>
+      <c r="XEB349" s="44"/>
+      <c r="XEC349" s="44"/>
+      <c r="XED349" s="44"/>
+      <c r="XEE349" s="44"/>
+      <c r="XEF349" s="44"/>
+      <c r="XEG349" s="44"/>
+      <c r="XEH349" s="44"/>
+      <c r="XEI349" s="44"/>
+      <c r="XEJ349" s="44"/>
+      <c r="XEK349" s="44"/>
+      <c r="XEL349" s="44"/>
+      <c r="XEM349" s="44"/>
+      <c r="XEN349" s="44"/>
+      <c r="XEO349" s="44"/>
+      <c r="XEP349" s="44"/>
+      <c r="XEQ349" s="44"/>
+      <c r="XER349" s="44"/>
+      <c r="XES349" s="44"/>
+      <c r="XET349" s="44"/>
+      <c r="XEU349" s="44"/>
+      <c r="XEV349" s="44"/>
+      <c r="XEW349" s="44"/>
+      <c r="XEX349" s="44"/>
+      <c r="XEY349" s="44"/>
+      <c r="XEZ349" s="44"/>
+      <c r="XFA349" s="44"/>
+      <c r="XFB349" s="44"/>
+      <c r="XFC349" s="44"/>
+      <c r="XFD349" s="44"/>
     </row>
     <row r="350" spans="1:16384">
       <c r="A350" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B350" s="11">
-        <v>772407</v>
+        <v>70529</v>
       </c>
       <c r="C350" s="11">
-        <v>1509350</v>
+        <v>142914</v>
       </c>
       <c r="D350" s="11">
-        <v>1955760</v>
+        <v>215299</v>
       </c>
       <c r="E350" s="5">
-        <v>2246095</v>
+        <v>287683</v>
       </c>
       <c r="F350" s="22">
-        <v>2438018</v>
-[...2 lines deleted...]
-        <v>2613197</v>
+        <v>386018</v>
+      </c>
+      <c r="G350" s="52">
+        <v>484353</v>
       </c>
       <c r="H350" s="22">
-        <v>2772291</v>
+        <v>582687</v>
       </c>
       <c r="I350" s="22">
-        <v>2934207</v>
-[...1 lines deleted...]
-      <c r="J350" s="22"/>
+        <v>597612</v>
+      </c>
+      <c r="J350" s="5">
+        <v>612536</v>
+      </c>
       <c r="K350" s="22"/>
       <c r="L350" s="22"/>
       <c r="M350" s="22"/>
     </row>
-    <row r="351" spans="1:16384" ht="21.6">
-      <c r="A351" s="37" t="s">
+    <row r="351" spans="1:16384">
+      <c r="A351" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B351" s="11">
+        <v>772407</v>
+      </c>
+      <c r="C351" s="11">
+        <v>1509350</v>
+      </c>
+      <c r="D351" s="11">
+        <v>1955760</v>
+      </c>
+      <c r="E351" s="5">
+        <v>2246095</v>
+      </c>
+      <c r="F351" s="22">
+        <v>2438018</v>
+      </c>
+      <c r="G351" s="52">
+        <v>2613197</v>
+      </c>
+      <c r="H351" s="22">
+        <v>2772291</v>
+      </c>
+      <c r="I351" s="22">
+        <v>2934207</v>
+      </c>
+      <c r="J351" s="5">
+        <v>3117217</v>
+      </c>
+      <c r="K351" s="22"/>
+      <c r="L351" s="22"/>
+      <c r="M351" s="22"/>
+    </row>
+    <row r="352" spans="1:16384" ht="21.6">
+      <c r="A352" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="B351" s="50"/>
-[...11 lines deleted...]
-      <c r="A352" s="37" t="s">
+      <c r="B352" s="49"/>
+      <c r="C352" s="32"/>
+      <c r="D352" s="32"/>
+      <c r="F352" s="10"/>
+      <c r="G352" s="28"/>
+      <c r="H352" s="15"/>
+      <c r="J352" s="15"/>
+      <c r="K352" s="5"/>
+      <c r="L352" s="5"/>
+      <c r="M352" s="5"/>
+    </row>
+    <row r="353" spans="1:20">
+      <c r="A353" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B352" s="11">
+      <c r="B353" s="11">
         <v>1007946</v>
       </c>
-      <c r="C352" s="11">
+      <c r="C353" s="11">
         <v>2010922</v>
       </c>
-      <c r="D352" s="11">
+      <c r="D353" s="11">
         <v>2935576</v>
       </c>
-      <c r="E352" s="5">
+      <c r="E353" s="5">
         <v>3394600</v>
       </c>
-      <c r="F352" s="22">
+      <c r="F353" s="22">
         <v>3652105</v>
       </c>
-      <c r="G352" s="53">
+      <c r="G353" s="52">
         <v>3944126</v>
       </c>
-      <c r="H352" s="22">
+      <c r="H353" s="22">
         <v>4200730</v>
       </c>
-      <c r="I352" s="22">
+      <c r="I353" s="22">
         <v>4355966</v>
       </c>
-      <c r="J352" s="22"/>
-[...32 lines deleted...]
-      <c r="J353" s="22"/>
+      <c r="J353" s="5">
+        <v>4504449</v>
+      </c>
       <c r="K353" s="22"/>
       <c r="L353" s="22"/>
       <c r="M353" s="22"/>
     </row>
     <row r="354" spans="1:20">
-      <c r="A354" s="43" t="s">
-        <v>55</v>
+      <c r="A354" s="38" t="s">
+        <v>14</v>
       </c>
       <c r="B354" s="11">
-        <v>131599</v>
+        <v>506750</v>
       </c>
       <c r="C354" s="11">
-        <v>241074</v>
+        <v>989449</v>
       </c>
       <c r="D354" s="11">
-        <v>343356</v>
+        <v>1427094</v>
       </c>
       <c r="E354" s="5">
-        <v>415377</v>
+        <v>1643999</v>
       </c>
       <c r="F354" s="22">
-        <v>487399</v>
-[...2 lines deleted...]
-        <v>559321</v>
+        <v>1661117</v>
+      </c>
+      <c r="G354" s="52">
+        <v>1697429</v>
       </c>
       <c r="H354" s="22">
-        <v>631340</v>
+        <v>1721309</v>
       </c>
       <c r="I354" s="22">
-        <v>683699</v>
-[...1 lines deleted...]
-      <c r="J354" s="22"/>
+        <v>1744759</v>
+      </c>
+      <c r="J354" s="5">
+        <v>1744759</v>
+      </c>
       <c r="K354" s="22"/>
       <c r="L354" s="22"/>
       <c r="M354" s="22"/>
     </row>
     <row r="355" spans="1:20">
-      <c r="A355" s="38" t="s">
-        <v>57</v>
+      <c r="A355" s="43" t="s">
+        <v>55</v>
       </c>
       <c r="B355" s="11">
-        <v>23226</v>
+        <v>131599</v>
       </c>
       <c r="C355" s="11">
-        <v>57161</v>
+        <v>241074</v>
       </c>
       <c r="D355" s="11">
-        <v>90683</v>
+        <v>343356</v>
       </c>
       <c r="E355" s="5">
-        <v>92685</v>
+        <v>415377</v>
       </c>
       <c r="F355" s="22">
-        <v>92738</v>
-[...2 lines deleted...]
-        <v>92738</v>
+        <v>487399</v>
+      </c>
+      <c r="G355" s="52">
+        <v>559321</v>
       </c>
       <c r="H355" s="22">
-        <v>92738</v>
+        <v>631340</v>
       </c>
       <c r="I355" s="22">
-        <v>92738</v>
-[...1 lines deleted...]
-      <c r="J355" s="22"/>
+        <v>683699</v>
+      </c>
+      <c r="J355" s="5">
+        <v>737408</v>
+      </c>
       <c r="K355" s="22"/>
       <c r="L355" s="22"/>
       <c r="M355" s="22"/>
     </row>
     <row r="356" spans="1:20">
       <c r="A356" s="38" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>87080</v>
+        <v>57</v>
+      </c>
+      <c r="B356" s="11">
+        <v>23226</v>
       </c>
       <c r="C356" s="11">
-        <v>200857</v>
+        <v>57161</v>
       </c>
       <c r="D356" s="11">
-        <v>308308</v>
+        <v>90683</v>
       </c>
       <c r="E356" s="5">
-        <v>388354</v>
+        <v>92685</v>
       </c>
       <c r="F356" s="22">
-        <v>512902</v>
-[...2 lines deleted...]
-        <v>637363</v>
+        <v>92738</v>
+      </c>
+      <c r="G356" s="52">
+        <v>92738</v>
       </c>
       <c r="H356" s="22">
-        <v>761903</v>
+        <v>92738</v>
       </c>
       <c r="I356" s="22">
-        <v>820450</v>
-[...1 lines deleted...]
-      <c r="J356" s="22"/>
+        <v>92738</v>
+      </c>
+      <c r="J356" s="5">
+        <v>92738</v>
+      </c>
       <c r="K356" s="22"/>
       <c r="L356" s="22"/>
       <c r="M356" s="22"/>
     </row>
     <row r="357" spans="1:20">
       <c r="A357" s="38" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B357" s="32">
-        <v>98125</v>
+        <v>87080</v>
       </c>
       <c r="C357" s="11">
-        <v>215084</v>
+        <v>200857</v>
       </c>
       <c r="D357" s="11">
-        <v>314821</v>
+        <v>308308</v>
       </c>
       <c r="E357" s="5">
-        <v>332092</v>
+        <v>388354</v>
       </c>
       <c r="F357" s="22">
-        <v>350462</v>
-[...2 lines deleted...]
-        <v>391485</v>
+        <v>512902</v>
+      </c>
+      <c r="G357" s="52">
+        <v>637363</v>
       </c>
       <c r="H357" s="22">
-        <v>409326</v>
+        <v>761903</v>
       </c>
       <c r="I357" s="22">
-        <v>414696</v>
-[...1 lines deleted...]
-      <c r="J357" s="22"/>
+        <v>820450</v>
+      </c>
+      <c r="J357" s="5">
+        <v>880551</v>
+      </c>
       <c r="K357" s="22"/>
       <c r="L357" s="22"/>
       <c r="M357" s="22"/>
     </row>
     <row r="358" spans="1:20">
       <c r="A358" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B358" s="32">
-        <v>831</v>
+        <v>98125</v>
       </c>
       <c r="C358" s="11">
-        <v>2793</v>
+        <v>215084</v>
       </c>
       <c r="D358" s="11">
-        <v>4366</v>
+        <v>314821</v>
       </c>
       <c r="E358" s="5">
-        <v>4438</v>
+        <v>332092</v>
       </c>
       <c r="F358" s="22">
-        <v>4438</v>
-[...2 lines deleted...]
-        <v>4438</v>
+        <v>350462</v>
+      </c>
+      <c r="G358" s="52">
+        <v>391485</v>
       </c>
       <c r="H358" s="22">
-        <v>4438</v>
+        <v>409326</v>
       </c>
       <c r="I358" s="22">
-        <v>4438</v>
-[...1 lines deleted...]
-      <c r="J358" s="22"/>
+        <v>414696</v>
+      </c>
+      <c r="J358" s="5">
+        <v>432110</v>
+      </c>
       <c r="K358" s="22"/>
       <c r="L358" s="22"/>
       <c r="M358" s="22"/>
     </row>
-    <row r="359" spans="1:20" s="44" customFormat="1">
+    <row r="359" spans="1:20">
       <c r="A359" s="38" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B359" s="32">
-        <v>160334</v>
+        <v>831</v>
       </c>
       <c r="C359" s="11">
-        <v>304504</v>
+        <v>2793</v>
       </c>
       <c r="D359" s="11">
-        <v>446948</v>
+        <v>4366</v>
       </c>
       <c r="E359" s="5">
-        <v>517654</v>
+        <v>4438</v>
       </c>
       <c r="F359" s="22">
-        <v>543049</v>
-[...2 lines deleted...]
-        <v>561352</v>
+        <v>4438</v>
+      </c>
+      <c r="G359" s="52">
+        <v>4438</v>
       </c>
       <c r="H359" s="22">
-        <v>579675</v>
+        <v>4438</v>
       </c>
       <c r="I359" s="22">
-        <v>595186</v>
-[...1 lines deleted...]
-      <c r="J359" s="22"/>
+        <v>4438</v>
+      </c>
+      <c r="J359" s="5">
+        <v>4438</v>
+      </c>
       <c r="K359" s="22"/>
       <c r="L359" s="22"/>
       <c r="M359" s="22"/>
     </row>
-    <row r="360" spans="1:20" s="36" customFormat="1" ht="47.25" customHeight="1">
-      <c r="A360" s="37" t="s">
+    <row r="360" spans="1:20" s="44" customFormat="1">
+      <c r="A360" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B360" s="32">
+        <v>160334</v>
+      </c>
+      <c r="C360" s="11">
+        <v>304504</v>
+      </c>
+      <c r="D360" s="11">
+        <v>446948</v>
+      </c>
+      <c r="E360" s="5">
+        <v>517654</v>
+      </c>
+      <c r="F360" s="22">
+        <v>543049</v>
+      </c>
+      <c r="G360" s="52">
+        <v>561352</v>
+      </c>
+      <c r="H360" s="22">
+        <v>579675</v>
+      </c>
+      <c r="I360" s="22">
+        <v>595186</v>
+      </c>
+      <c r="J360" s="5">
+        <v>612446</v>
+      </c>
+      <c r="K360" s="22"/>
+      <c r="L360" s="22"/>
+      <c r="M360" s="22"/>
+    </row>
+    <row r="361" spans="1:20" s="36" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A361" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="B360" s="50"/>
-[...13 lines deleted...]
-      <c r="A361" s="37" t="s">
+      <c r="B361" s="49"/>
+      <c r="C361" s="32"/>
+      <c r="D361" s="32"/>
+      <c r="E361" s="6"/>
+      <c r="F361" s="6"/>
+      <c r="G361" s="16"/>
+      <c r="H361" s="6"/>
+      <c r="I361" s="16"/>
+      <c r="J361" s="20"/>
+      <c r="K361" s="6"/>
+      <c r="L361" s="6"/>
+      <c r="M361" s="6"/>
+    </row>
+    <row r="362" spans="1:20" ht="14.25" customHeight="1">
+      <c r="A362" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B361" s="11">
+      <c r="B362" s="11">
         <v>1178964</v>
       </c>
-      <c r="C361" s="11">
+      <c r="C362" s="11">
         <v>2839306</v>
       </c>
-      <c r="D361" s="11">
+      <c r="D362" s="11">
         <v>4513634</v>
       </c>
-      <c r="E361" s="5">
+      <c r="E362" s="5">
         <v>6149248</v>
       </c>
-      <c r="F361" s="22">
+      <c r="F362" s="22">
         <v>7515760</v>
       </c>
-      <c r="G361" s="53">
+      <c r="G362" s="52">
         <v>8995177</v>
       </c>
-      <c r="H361" s="22">
+      <c r="H362" s="22">
         <v>10447306</v>
       </c>
-      <c r="I361" s="22">
+      <c r="I362" s="22">
         <v>12288786</v>
       </c>
-      <c r="J361" s="22"/>
-[...39 lines deleted...]
-      <c r="J362" s="22"/>
+      <c r="J362" s="89">
+        <v>14155510</v>
+      </c>
       <c r="K362" s="22"/>
       <c r="L362" s="22"/>
       <c r="M362" s="22"/>
-    </row>
-[...2 lines deleted...]
-        <v>55</v>
+      <c r="N362" s="46"/>
+      <c r="O362" s="46"/>
+      <c r="P362" s="46"/>
+      <c r="Q362" s="46"/>
+      <c r="R362" s="46"/>
+      <c r="S362" s="46"/>
+      <c r="T362" s="46"/>
+    </row>
+    <row r="363" spans="1:20" ht="18" customHeight="1">
+      <c r="A363" s="38" t="s">
+        <v>14</v>
       </c>
       <c r="B363" s="11">
-        <v>78716</v>
+        <v>257389</v>
       </c>
       <c r="C363" s="11">
-        <v>155054</v>
+        <v>464410</v>
       </c>
       <c r="D363" s="11">
-        <v>237873</v>
+        <v>668303</v>
       </c>
       <c r="E363" s="5">
-        <v>323107</v>
+        <v>899026</v>
       </c>
       <c r="F363" s="22">
-        <v>405175</v>
-[...2 lines deleted...]
-        <v>473858</v>
+        <v>1085835</v>
+      </c>
+      <c r="G363" s="52">
+        <v>1302612</v>
       </c>
       <c r="H363" s="22">
-        <v>543800</v>
+        <v>1489354</v>
       </c>
       <c r="I363" s="22">
-        <v>635617</v>
-[...1 lines deleted...]
-      <c r="J363" s="22"/>
+        <v>1675350</v>
+      </c>
+      <c r="J363" s="89">
+        <v>1843802</v>
+      </c>
       <c r="K363" s="22"/>
       <c r="L363" s="22"/>
       <c r="M363" s="22"/>
     </row>
     <row r="364" spans="1:20">
-      <c r="A364" s="38" t="s">
-        <v>56</v>
+      <c r="A364" s="43" t="s">
+        <v>55</v>
       </c>
       <c r="B364" s="11">
-        <v>9742</v>
+        <v>78716</v>
       </c>
       <c r="C364" s="11">
-        <v>24919</v>
+        <v>155054</v>
       </c>
       <c r="D364" s="11">
-        <v>40096</v>
+        <v>237873</v>
       </c>
       <c r="E364" s="5">
-        <v>55273</v>
+        <v>323107</v>
       </c>
       <c r="F364" s="22">
-        <v>65125</v>
-[...2 lines deleted...]
-        <v>74977</v>
+        <v>405175</v>
+      </c>
+      <c r="G364" s="52">
+        <v>473858</v>
       </c>
       <c r="H364" s="22">
-        <v>84829</v>
+        <v>543800</v>
       </c>
       <c r="I364" s="22">
-        <v>98069</v>
-[...2 lines deleted...]
-      <c r="K364" s="49"/>
+        <v>635617</v>
+      </c>
+      <c r="J364" s="89">
+        <v>725224</v>
+      </c>
+      <c r="K364" s="22"/>
       <c r="L364" s="22"/>
       <c r="M364" s="22"/>
     </row>
     <row r="365" spans="1:20">
       <c r="A365" s="38" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B365" s="11">
-        <v>72615</v>
+        <v>9742</v>
       </c>
       <c r="C365" s="11">
-        <v>164212</v>
+        <v>24919</v>
       </c>
       <c r="D365" s="11">
-        <v>255012</v>
+        <v>40096</v>
       </c>
       <c r="E365" s="5">
-        <v>342442</v>
+        <v>55273</v>
       </c>
       <c r="F365" s="22">
-        <v>373669</v>
-[...2 lines deleted...]
-        <v>451193</v>
+        <v>65125</v>
+      </c>
+      <c r="G365" s="52">
+        <v>74977</v>
       </c>
       <c r="H365" s="22">
-        <v>539705</v>
+        <v>84829</v>
       </c>
       <c r="I365" s="22">
-        <v>633463</v>
-[...2 lines deleted...]
-      <c r="K365" s="49"/>
+        <v>98069</v>
+      </c>
+      <c r="J365" s="89">
+        <v>111308</v>
+      </c>
+      <c r="K365" s="48"/>
       <c r="L365" s="22"/>
       <c r="M365" s="22"/>
     </row>
     <row r="366" spans="1:20">
       <c r="A366" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B366" s="11">
-        <v>65184</v>
+        <v>72615</v>
       </c>
       <c r="C366" s="11">
-        <v>179068</v>
+        <v>164212</v>
       </c>
       <c r="D366" s="11">
-        <v>292952</v>
+        <v>255012</v>
       </c>
       <c r="E366" s="5">
-        <v>406836</v>
+        <v>342442</v>
       </c>
       <c r="F366" s="22">
-        <v>483982</v>
-[...2 lines deleted...]
-        <v>561128</v>
+        <v>373669</v>
+      </c>
+      <c r="G366" s="52">
+        <v>451193</v>
       </c>
       <c r="H366" s="22">
-        <v>638300</v>
+        <v>539705</v>
       </c>
       <c r="I366" s="22">
-        <v>741384</v>
-[...2 lines deleted...]
-      <c r="K366" s="49"/>
+        <v>633463</v>
+      </c>
+      <c r="J366" s="89">
+        <v>724638</v>
+      </c>
+      <c r="K366" s="48"/>
       <c r="L366" s="22"/>
       <c r="M366" s="22"/>
     </row>
     <row r="367" spans="1:20">
       <c r="A367" s="38" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B367" s="11">
-        <v>3748</v>
+        <v>65184</v>
       </c>
       <c r="C367" s="11">
-        <v>8259</v>
+        <v>179068</v>
       </c>
       <c r="D367" s="11">
-        <v>12769</v>
+        <v>292952</v>
       </c>
       <c r="E367" s="5">
-        <v>17279</v>
+        <v>406836</v>
       </c>
       <c r="F367" s="22">
-        <v>20820</v>
-[...2 lines deleted...]
-        <v>24361</v>
+        <v>483982</v>
+      </c>
+      <c r="G367" s="52">
+        <v>561128</v>
       </c>
       <c r="H367" s="22">
-        <v>27902</v>
+        <v>638300</v>
       </c>
       <c r="I367" s="22">
-        <v>31341</v>
-[...2 lines deleted...]
-      <c r="K367" s="49"/>
+        <v>741384</v>
+      </c>
+      <c r="J367" s="89">
+        <v>844469</v>
+      </c>
+      <c r="K367" s="48"/>
       <c r="L367" s="22"/>
       <c r="M367" s="22"/>
     </row>
     <row r="368" spans="1:20">
       <c r="A368" s="38" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B368" s="11">
-        <v>177204</v>
+        <v>3748</v>
       </c>
       <c r="C368" s="11">
-        <v>675436</v>
+        <v>8259</v>
       </c>
       <c r="D368" s="11">
-        <v>1192471</v>
+        <v>12769</v>
       </c>
       <c r="E368" s="5">
-        <v>1716722</v>
+        <v>17279</v>
       </c>
       <c r="F368" s="22">
-        <v>2180328</v>
-[...2 lines deleted...]
-        <v>2686637</v>
+        <v>20820</v>
+      </c>
+      <c r="G368" s="52">
+        <v>24361</v>
       </c>
       <c r="H368" s="22">
-        <v>3187921</v>
+        <v>27902</v>
       </c>
       <c r="I368" s="22">
-        <v>3748126</v>
-[...2 lines deleted...]
-      <c r="K368" s="49"/>
+        <v>31341</v>
+      </c>
+      <c r="J368" s="89">
+        <v>34780</v>
+      </c>
+      <c r="K368" s="48"/>
       <c r="L368" s="22"/>
       <c r="M368" s="22"/>
     </row>
     <row r="369" spans="1:13">
       <c r="A369" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B369" s="11">
-        <v>5077</v>
+        <v>177204</v>
       </c>
       <c r="C369" s="11">
-        <v>10153</v>
+        <v>675436</v>
       </c>
       <c r="D369" s="11">
-        <v>15230</v>
+        <v>1192471</v>
       </c>
       <c r="E369" s="5">
-        <v>20307</v>
+        <v>1716722</v>
       </c>
       <c r="F369" s="22">
-        <v>25461</v>
-[...2 lines deleted...]
-        <v>30616</v>
+        <v>2180328</v>
+      </c>
+      <c r="G369" s="52">
+        <v>2686637</v>
       </c>
       <c r="H369" s="22">
-        <v>35702</v>
+        <v>3187921</v>
       </c>
       <c r="I369" s="22">
-        <v>40787</v>
-[...2 lines deleted...]
-      <c r="K369" s="49"/>
+        <v>3748126</v>
+      </c>
+      <c r="J369" s="89">
+        <v>4377082</v>
+      </c>
+      <c r="K369" s="48"/>
       <c r="L369" s="22"/>
       <c r="M369" s="22"/>
     </row>
     <row r="370" spans="1:13">
       <c r="A370" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B370" s="11">
-        <v>196943</v>
+        <v>5077</v>
       </c>
       <c r="C370" s="11">
-        <v>437925</v>
+        <v>10153</v>
       </c>
       <c r="D370" s="11">
-        <v>681395</v>
+        <v>15230</v>
       </c>
       <c r="E370" s="5">
-        <v>933062</v>
+        <v>20307</v>
       </c>
       <c r="F370" s="22">
-        <v>1185119</v>
-[...2 lines deleted...]
-        <v>1433460</v>
+        <v>25461</v>
+      </c>
+      <c r="G370" s="52">
+        <v>30616</v>
       </c>
       <c r="H370" s="22">
-        <v>1667504</v>
+        <v>35702</v>
       </c>
       <c r="I370" s="22">
-        <v>1980325</v>
-[...2 lines deleted...]
-      <c r="K370" s="49"/>
+        <v>40787</v>
+      </c>
+      <c r="J370" s="89">
+        <v>45873</v>
+      </c>
+      <c r="K370" s="48"/>
       <c r="L370" s="22"/>
       <c r="M370" s="22"/>
     </row>
     <row r="371" spans="1:13">
       <c r="A371" s="38" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B371" s="11">
-        <v>4656</v>
+        <v>196943</v>
       </c>
       <c r="C371" s="11">
-        <v>14757</v>
+        <v>437925</v>
       </c>
       <c r="D371" s="11">
-        <v>33704</v>
+        <v>681395</v>
       </c>
       <c r="E371" s="5">
-        <v>48928</v>
+        <v>933062</v>
       </c>
       <c r="F371" s="22">
-        <v>61636</v>
-[...2 lines deleted...]
-        <v>80912</v>
+        <v>1185119</v>
+      </c>
+      <c r="G371" s="52">
+        <v>1433460</v>
       </c>
       <c r="H371" s="22">
-        <v>109982</v>
+        <v>1667504</v>
       </c>
       <c r="I371" s="22">
-        <v>141688</v>
-[...2 lines deleted...]
-      <c r="K371" s="49"/>
+        <v>1980325</v>
+      </c>
+      <c r="J371" s="89">
+        <v>2286675</v>
+      </c>
+      <c r="K371" s="48"/>
       <c r="L371" s="22"/>
       <c r="M371" s="22"/>
     </row>
-    <row r="372" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A372" s="47" t="s">
+    <row r="372" spans="1:13">
+      <c r="A372" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B372" s="11">
+        <v>4656</v>
+      </c>
+      <c r="C372" s="11">
+        <v>14757</v>
+      </c>
+      <c r="D372" s="11">
+        <v>33704</v>
+      </c>
+      <c r="E372" s="5">
+        <v>48928</v>
+      </c>
+      <c r="F372" s="22">
+        <v>61636</v>
+      </c>
+      <c r="G372" s="52">
+        <v>80912</v>
+      </c>
+      <c r="H372" s="22">
+        <v>109982</v>
+      </c>
+      <c r="I372" s="22">
+        <v>141688</v>
+      </c>
+      <c r="J372" s="89">
+        <v>157549</v>
+      </c>
+      <c r="K372" s="48"/>
+      <c r="L372" s="22"/>
+      <c r="M372" s="22"/>
+    </row>
+    <row r="373" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A373" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="B372" s="30">
+      <c r="B373" s="30">
         <v>307691</v>
       </c>
-      <c r="C372" s="30">
+      <c r="C373" s="30">
         <v>705115</v>
       </c>
-      <c r="D372" s="30">
+      <c r="D373" s="30">
         <v>1083832</v>
       </c>
-      <c r="E372" s="51">
+      <c r="E373" s="50">
         <v>1386270</v>
       </c>
-      <c r="F372" s="23">
+      <c r="F373" s="23">
         <v>1628613</v>
       </c>
-      <c r="G372" s="54">
+      <c r="G373" s="53">
         <v>1875429</v>
       </c>
-      <c r="H372" s="23">
+      <c r="H373" s="23">
         <v>2122313</v>
       </c>
-      <c r="I372" s="23">
+      <c r="I373" s="23">
         <v>2562642</v>
       </c>
-      <c r="J372" s="23"/>
-[...5 lines deleted...]
-      <c r="A373" s="6" t="s">
+      <c r="J373" s="50">
+        <v>3004115</v>
+      </c>
+      <c r="K373" s="23"/>
+      <c r="L373" s="23"/>
+      <c r="M373" s="23"/>
+    </row>
+    <row r="374" spans="1:13">
+      <c r="A374" s="6" t="s">
         <v>53</v>
-      </c>
-[...6 lines deleted...]
-        <v>54</v>
       </c>
       <c r="B374" s="20"/>
       <c r="C374" s="20"/>
       <c r="D374" s="20"/>
-      <c r="E374" s="6"/>
+    </row>
+    <row r="375" spans="1:13" ht="204.6">
+      <c r="A375" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B375" s="20"/>
+      <c r="C375" s="20"/>
+      <c r="D375" s="20"/>
+      <c r="E375" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <pageMargins left="0.78749999999999998" right="0.39374999999999999" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/5.1.2.2$Windows_x86 LibreOffice_project/d3bf12ecb743fc0d20e0be0c58ca359301eb705f</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>