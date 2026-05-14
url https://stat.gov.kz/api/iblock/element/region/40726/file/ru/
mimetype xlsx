--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -7,58 +7,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$35</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$36</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="33">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -110,50 +110,53 @@
     <t xml:space="preserve">Жамбылский </t>
   </si>
   <si>
     <t xml:space="preserve">Кегенский </t>
   </si>
   <si>
     <t xml:space="preserve">Карасайский </t>
   </si>
   <si>
     <t xml:space="preserve">Райымбекский </t>
   </si>
   <si>
     <t xml:space="preserve">Талгарский </t>
   </si>
   <si>
     <t xml:space="preserve">Уйгурский </t>
   </si>
   <si>
     <t xml:space="preserve">Илийский </t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в Алматинской области за 2026 год*</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Енбекшиказахский район</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -307,51 +310,51 @@
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -432,55 +435,58 @@
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -740,91 +746,91 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:P36"/>
+  <dimension ref="A2:P37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="E12" sqref="E12"/>
+      <selection pane="topRight" activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.140625" style="35" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="35" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="35" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="35" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="35" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="35" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="24"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="21" customFormat="1" ht="28.9" customHeight="1">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="46"/>
-[...10 lines deleted...]
-      <c r="M2" s="46"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
     </row>
     <row r="3" spans="1:16" s="22" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="3"/>
       <c r="F3" s="34"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="34"/>
       <c r="J3" s="3"/>
       <c r="K3" s="34"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="21" customFormat="1" ht="30.75" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="5" t="s">
@@ -884,674 +890,749 @@
         <v>11</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:16" s="22" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="32">
         <v>4118.7</v>
       </c>
-      <c r="C6" s="47">
+      <c r="C6" s="46">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D6" s="36"/>
+      <c r="D6" s="44">
+        <v>12858.3</v>
+      </c>
       <c r="E6" s="38"/>
       <c r="F6" s="36"/>
       <c r="G6" s="39"/>
       <c r="H6" s="32"/>
       <c r="I6" s="41"/>
       <c r="J6" s="41"/>
       <c r="K6" s="44"/>
       <c r="L6" s="41"/>
       <c r="M6" s="44"/>
       <c r="O6" s="28"/>
     </row>
     <row r="7" spans="1:16" s="22" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="32">
         <v>727.8</v>
       </c>
-      <c r="C7" s="47">
+      <c r="C7" s="46">
         <v>1282.8</v>
       </c>
-      <c r="D7" s="36"/>
+      <c r="D7" s="44">
+        <v>1901.1</v>
+      </c>
       <c r="E7" s="38"/>
       <c r="F7" s="36"/>
       <c r="G7" s="39"/>
       <c r="H7" s="32"/>
       <c r="I7" s="41"/>
       <c r="J7" s="41"/>
       <c r="K7" s="44"/>
       <c r="L7" s="41"/>
       <c r="M7" s="44"/>
       <c r="O7" s="28"/>
     </row>
     <row r="8" spans="1:16" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="32">
         <v>205.1</v>
       </c>
-      <c r="C8" s="47">
+      <c r="C8" s="46">
         <v>309.2</v>
       </c>
-      <c r="D8" s="36"/>
+      <c r="D8" s="44">
+        <v>435.3</v>
+      </c>
       <c r="E8" s="38"/>
       <c r="F8" s="36"/>
       <c r="G8" s="39"/>
       <c r="H8" s="32"/>
       <c r="I8" s="41"/>
       <c r="J8" s="41"/>
       <c r="K8" s="44"/>
       <c r="L8" s="41"/>
       <c r="M8" s="44"/>
       <c r="O8" s="27"/>
     </row>
     <row r="9" spans="1:16" s="22" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="32">
         <v>32.799999999999997</v>
       </c>
-      <c r="C9" s="47">
+      <c r="C9" s="46">
         <v>84</v>
       </c>
-      <c r="D9" s="36"/>
+      <c r="D9" s="44">
+        <v>135.30000000000001</v>
+      </c>
       <c r="E9" s="38"/>
       <c r="F9" s="36"/>
       <c r="G9" s="39"/>
       <c r="H9" s="32"/>
       <c r="I9" s="41"/>
       <c r="J9" s="41"/>
       <c r="K9" s="44"/>
       <c r="L9" s="41"/>
       <c r="M9" s="44"/>
       <c r="O9" s="29"/>
       <c r="P9" s="26"/>
     </row>
     <row r="10" spans="1:16" s="22" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="32">
         <v>605.29999999999995</v>
       </c>
-      <c r="C10" s="47">
+      <c r="C10" s="46">
         <v>1254.5</v>
       </c>
-      <c r="D10" s="36"/>
+      <c r="D10" s="44">
+        <v>1921.2</v>
+      </c>
       <c r="E10" s="38"/>
       <c r="F10" s="36"/>
       <c r="G10" s="39"/>
       <c r="H10" s="32"/>
       <c r="I10" s="41"/>
       <c r="J10" s="41"/>
       <c r="K10" s="44"/>
       <c r="L10" s="41"/>
       <c r="M10" s="44"/>
       <c r="O10" s="30"/>
       <c r="P10" s="25"/>
     </row>
     <row r="11" spans="1:16" s="22" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="32">
         <v>190.5</v>
       </c>
-      <c r="C11" s="47">
+      <c r="C11" s="46">
         <v>506.9</v>
       </c>
-      <c r="D11" s="36"/>
+      <c r="D11" s="44">
+        <v>823.2</v>
+      </c>
       <c r="E11" s="38"/>
       <c r="F11" s="36"/>
       <c r="G11" s="39"/>
       <c r="H11" s="32"/>
       <c r="I11" s="41"/>
       <c r="J11" s="41"/>
       <c r="K11" s="44"/>
       <c r="L11" s="41"/>
       <c r="M11" s="44"/>
       <c r="O11" s="29"/>
     </row>
     <row r="12" spans="1:16" s="22" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="32">
         <v>44.1</v>
       </c>
-      <c r="C12" s="47">
+      <c r="C12" s="46">
         <v>95.4</v>
       </c>
-      <c r="D12" s="36"/>
+      <c r="D12" s="44">
+        <v>146.69999999999999</v>
+      </c>
       <c r="E12" s="38"/>
       <c r="F12" s="36"/>
       <c r="G12" s="39"/>
       <c r="H12" s="32"/>
       <c r="I12" s="41"/>
       <c r="J12" s="41"/>
       <c r="K12" s="44"/>
       <c r="L12" s="41"/>
       <c r="M12" s="44"/>
       <c r="O12" s="29"/>
     </row>
     <row r="13" spans="1:16" s="22" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="32">
         <v>588.4</v>
       </c>
-      <c r="C13" s="47">
+      <c r="C13" s="46">
         <v>1494.9</v>
       </c>
-      <c r="D13" s="36"/>
+      <c r="D13" s="44">
+        <v>2442.6</v>
+      </c>
       <c r="E13" s="38"/>
       <c r="F13" s="36"/>
       <c r="G13" s="39"/>
       <c r="H13" s="32"/>
       <c r="I13" s="41"/>
       <c r="J13" s="41"/>
       <c r="K13" s="44"/>
       <c r="L13" s="41"/>
       <c r="M13" s="44"/>
       <c r="O13" s="31"/>
     </row>
     <row r="14" spans="1:16" s="22" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="32">
         <v>44.2</v>
       </c>
-      <c r="C14" s="47">
+      <c r="C14" s="46">
         <v>88.3</v>
       </c>
-      <c r="D14" s="36"/>
+      <c r="D14" s="44">
+        <v>132.5</v>
+      </c>
       <c r="E14" s="38"/>
       <c r="F14" s="36"/>
       <c r="G14" s="39"/>
       <c r="H14" s="32"/>
       <c r="I14" s="41"/>
       <c r="J14" s="41"/>
       <c r="K14" s="44"/>
       <c r="L14" s="41"/>
       <c r="M14" s="44"/>
       <c r="O14" s="28"/>
     </row>
     <row r="15" spans="1:16" s="22" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="32">
         <v>987.1</v>
       </c>
-      <c r="C15" s="47">
+      <c r="C15" s="46">
         <v>1843</v>
       </c>
-      <c r="D15" s="36"/>
+      <c r="D15" s="44">
+        <v>2666.8</v>
+      </c>
       <c r="E15" s="38"/>
       <c r="F15" s="36"/>
       <c r="G15" s="39"/>
       <c r="H15" s="32"/>
       <c r="I15" s="41"/>
       <c r="J15" s="41"/>
       <c r="K15" s="44"/>
       <c r="L15" s="41"/>
       <c r="M15" s="44"/>
       <c r="O15" s="28"/>
     </row>
     <row r="16" spans="1:16" s="22" customFormat="1">
       <c r="A16" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="32">
         <v>58.3</v>
       </c>
-      <c r="C16" s="47">
+      <c r="C16" s="46">
         <v>177.3</v>
       </c>
-      <c r="D16" s="36"/>
+      <c r="D16" s="44">
+        <v>374.2</v>
+      </c>
       <c r="E16" s="38"/>
       <c r="F16" s="36"/>
       <c r="G16" s="39"/>
       <c r="H16" s="32"/>
       <c r="I16" s="41"/>
       <c r="J16" s="41"/>
       <c r="K16" s="44"/>
       <c r="L16" s="41"/>
       <c r="M16" s="44"/>
       <c r="O16" s="28"/>
     </row>
     <row r="17" spans="1:15" s="22" customFormat="1">
       <c r="A17" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="32">
         <v>635.1</v>
       </c>
-      <c r="C17" s="47">
+      <c r="C17" s="46">
         <v>1259.3</v>
       </c>
-      <c r="D17" s="36"/>
+      <c r="D17" s="44">
+        <v>1879.4</v>
+      </c>
       <c r="E17" s="38"/>
       <c r="F17" s="36"/>
       <c r="G17" s="39"/>
       <c r="H17" s="32"/>
       <c r="I17" s="41"/>
       <c r="J17" s="41"/>
       <c r="K17" s="44"/>
       <c r="L17" s="41"/>
       <c r="M17" s="44"/>
       <c r="O17" s="28"/>
     </row>
     <row r="18" spans="1:15" s="22" customFormat="1">
       <c r="A18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="9"/>
       <c r="E18" s="33"/>
       <c r="F18" s="9"/>
       <c r="G18" s="33"/>
       <c r="H18" s="33"/>
       <c r="I18" s="9"/>
       <c r="J18" s="13"/>
       <c r="K18" s="9"/>
       <c r="L18" s="8"/>
       <c r="M18" s="9"/>
     </row>
     <row r="19" spans="1:15" s="22" customFormat="1">
       <c r="A19" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="32">
         <v>4118.7</v>
       </c>
-      <c r="C19" s="47">
+      <c r="C19" s="46">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D19" s="36"/>
+      <c r="D19" s="44">
+        <v>12856.2</v>
+      </c>
       <c r="E19" s="38"/>
       <c r="F19" s="36"/>
       <c r="G19" s="39"/>
       <c r="H19" s="32"/>
       <c r="I19" s="41"/>
       <c r="J19" s="41"/>
       <c r="K19" s="44"/>
       <c r="L19" s="41"/>
       <c r="M19" s="44"/>
     </row>
     <row r="20" spans="1:15" s="22" customFormat="1">
       <c r="A20" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="32">
         <v>727.8</v>
       </c>
-      <c r="C20" s="47">
+      <c r="C20" s="46">
         <v>1282.8</v>
       </c>
-      <c r="D20" s="36"/>
+      <c r="D20" s="44">
+        <v>1901.1</v>
+      </c>
       <c r="E20" s="38"/>
       <c r="F20" s="36"/>
       <c r="G20" s="39"/>
       <c r="H20" s="32"/>
       <c r="I20" s="41"/>
       <c r="J20" s="41"/>
       <c r="K20" s="44"/>
       <c r="L20" s="41"/>
       <c r="M20" s="44"/>
     </row>
     <row r="21" spans="1:15" s="22" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="32">
         <v>205.1</v>
       </c>
-      <c r="C21" s="47">
+      <c r="C21" s="46">
         <v>309.2</v>
       </c>
-      <c r="D21" s="36"/>
+      <c r="D21" s="44">
+        <v>435.3</v>
+      </c>
       <c r="E21" s="38"/>
       <c r="F21" s="36"/>
       <c r="G21" s="39"/>
       <c r="H21" s="32"/>
       <c r="I21" s="41"/>
       <c r="J21" s="41"/>
       <c r="K21" s="44"/>
       <c r="L21" s="41"/>
       <c r="M21" s="44"/>
     </row>
     <row r="22" spans="1:15" s="22" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="32">
         <v>32.799999999999997</v>
       </c>
-      <c r="C22" s="47">
+      <c r="C22" s="46">
         <v>84</v>
       </c>
-      <c r="D22" s="36"/>
+      <c r="D22" s="44">
+        <v>135.30000000000001</v>
+      </c>
       <c r="E22" s="38"/>
       <c r="F22" s="36"/>
       <c r="G22" s="39"/>
       <c r="H22" s="32"/>
       <c r="I22" s="41"/>
       <c r="J22" s="41"/>
       <c r="K22" s="44"/>
       <c r="L22" s="41"/>
       <c r="M22" s="44"/>
     </row>
     <row r="23" spans="1:15" s="22" customFormat="1">
       <c r="A23" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="32">
         <v>605.29999999999995</v>
       </c>
-      <c r="C23" s="47">
+      <c r="C23" s="46">
         <v>1254.5</v>
       </c>
-      <c r="D23" s="36"/>
+      <c r="D23" s="44">
+        <v>1919.2</v>
+      </c>
       <c r="E23" s="38"/>
       <c r="F23" s="36"/>
       <c r="G23" s="39"/>
       <c r="H23" s="32"/>
       <c r="I23" s="41"/>
       <c r="J23" s="41"/>
       <c r="K23" s="44"/>
       <c r="L23" s="41"/>
       <c r="M23" s="44"/>
     </row>
     <row r="24" spans="1:15" s="22" customFormat="1">
       <c r="A24" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="32">
         <v>190.5</v>
       </c>
-      <c r="C24" s="47">
+      <c r="C24" s="46">
         <v>506.9</v>
       </c>
-      <c r="D24" s="36"/>
+      <c r="D24" s="44">
+        <v>823.2</v>
+      </c>
       <c r="E24" s="38"/>
       <c r="F24" s="36"/>
       <c r="G24" s="39"/>
       <c r="H24" s="32"/>
       <c r="I24" s="41"/>
       <c r="J24" s="41"/>
       <c r="K24" s="44"/>
       <c r="L24" s="41"/>
       <c r="M24" s="44"/>
     </row>
     <row r="25" spans="1:15" s="22" customFormat="1">
       <c r="A25" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="32">
         <v>44.1</v>
       </c>
-      <c r="C25" s="47">
+      <c r="C25" s="46">
         <v>95.4</v>
       </c>
-      <c r="D25" s="36"/>
+      <c r="D25" s="44">
+        <v>146.69999999999999</v>
+      </c>
       <c r="E25" s="38"/>
       <c r="F25" s="36"/>
       <c r="G25" s="39"/>
       <c r="H25" s="32"/>
       <c r="I25" s="41"/>
       <c r="J25" s="41"/>
       <c r="K25" s="44"/>
       <c r="L25" s="41"/>
       <c r="M25" s="44"/>
     </row>
     <row r="26" spans="1:15" s="22" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="32">
         <v>588.4</v>
       </c>
-      <c r="C26" s="47">
+      <c r="C26" s="46">
         <v>1494.9</v>
       </c>
-      <c r="D26" s="36"/>
+      <c r="D26" s="44">
+        <v>2442.6</v>
+      </c>
       <c r="E26" s="38"/>
       <c r="F26" s="36"/>
       <c r="G26" s="39"/>
       <c r="H26" s="32"/>
       <c r="I26" s="41"/>
       <c r="J26" s="41"/>
       <c r="K26" s="44"/>
       <c r="L26" s="41"/>
       <c r="M26" s="44"/>
     </row>
     <row r="27" spans="1:15" s="22" customFormat="1">
       <c r="A27" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="32">
         <v>44.2</v>
       </c>
-      <c r="C27" s="47">
+      <c r="C27" s="46">
         <v>88.3</v>
       </c>
-      <c r="D27" s="36"/>
+      <c r="D27" s="44">
+        <v>132.5</v>
+      </c>
       <c r="E27" s="38"/>
       <c r="F27" s="36"/>
       <c r="G27" s="39"/>
       <c r="H27" s="32"/>
       <c r="I27" s="41"/>
       <c r="J27" s="41"/>
       <c r="K27" s="44"/>
       <c r="L27" s="41"/>
       <c r="M27" s="44"/>
     </row>
     <row r="28" spans="1:15" s="22" customFormat="1">
       <c r="A28" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="32">
         <v>987.1</v>
       </c>
-      <c r="C28" s="47">
+      <c r="C28" s="46">
         <v>1843</v>
       </c>
-      <c r="D28" s="36"/>
+      <c r="D28" s="44">
+        <v>2666.8</v>
+      </c>
       <c r="E28" s="38"/>
       <c r="F28" s="36"/>
       <c r="G28" s="39"/>
       <c r="H28" s="32"/>
       <c r="I28" s="41"/>
       <c r="J28" s="41"/>
       <c r="K28" s="44"/>
       <c r="L28" s="41"/>
       <c r="M28" s="44"/>
     </row>
     <row r="29" spans="1:15" s="22" customFormat="1">
       <c r="A29" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="32">
         <v>58.3</v>
       </c>
-      <c r="C29" s="47">
+      <c r="C29" s="46">
         <v>177.3</v>
       </c>
-      <c r="D29" s="36"/>
+      <c r="D29" s="44">
+        <v>374.2</v>
+      </c>
       <c r="E29" s="38"/>
       <c r="F29" s="36"/>
       <c r="G29" s="39"/>
       <c r="H29" s="32"/>
       <c r="I29" s="41"/>
       <c r="J29" s="41"/>
       <c r="K29" s="44"/>
       <c r="L29" s="41"/>
       <c r="M29" s="44"/>
     </row>
     <row r="30" spans="1:15" s="22" customFormat="1">
       <c r="A30" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="32">
         <v>635.1</v>
       </c>
-      <c r="C30" s="47">
+      <c r="C30" s="46">
         <v>1259.2</v>
       </c>
-      <c r="D30" s="36"/>
+      <c r="D30" s="44">
+        <v>1879.3</v>
+      </c>
       <c r="E30" s="38"/>
       <c r="F30" s="36"/>
       <c r="G30" s="39"/>
       <c r="H30" s="32"/>
       <c r="I30" s="41"/>
       <c r="J30" s="41"/>
       <c r="K30" s="44"/>
       <c r="L30" s="41"/>
       <c r="M30" s="44"/>
     </row>
     <row r="31" spans="1:15" s="22" customFormat="1" ht="22.5">
       <c r="A31" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="32"/>
       <c r="D31" s="9"/>
       <c r="E31" s="33"/>
       <c r="F31" s="9"/>
       <c r="G31" s="33"/>
       <c r="H31" s="33"/>
       <c r="I31" s="9"/>
       <c r="J31" s="10"/>
       <c r="K31" s="9"/>
       <c r="L31" s="8"/>
       <c r="M31" s="9"/>
     </row>
     <row r="32" spans="1:15" s="22" customFormat="1">
       <c r="A32" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="C32" s="47">
+      <c r="C32" s="46">
         <v>0.1</v>
       </c>
-      <c r="D32" s="36"/>
+      <c r="D32" s="44">
+        <v>2.1</v>
+      </c>
       <c r="E32" s="38"/>
       <c r="F32" s="36"/>
       <c r="G32" s="39"/>
       <c r="H32" s="32"/>
       <c r="I32" s="41"/>
       <c r="J32" s="43"/>
       <c r="K32" s="44"/>
       <c r="L32" s="43"/>
       <c r="M32" s="44"/>
     </row>
-    <row r="33" spans="1:14" s="23" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A33" s="14" t="s">
+    <row r="33" spans="1:14" s="22" customFormat="1">
+      <c r="A33" s="47" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="C33" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="D33" s="44">
+        <v>2</v>
+      </c>
+      <c r="E33" s="38"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="39"/>
+      <c r="H33" s="32"/>
+      <c r="I33" s="41"/>
+      <c r="J33" s="43"/>
+      <c r="K33" s="44"/>
+      <c r="L33" s="43"/>
+      <c r="M33" s="44"/>
+    </row>
+    <row r="34" spans="1:14" s="23" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A34" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="15" t="s">
+      <c r="B34" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="C33" s="45">
+      <c r="C34" s="45">
         <v>0.1</v>
       </c>
-      <c r="D33" s="37"/>
-[...11 lines deleted...]
-      <c r="A34" s="16" t="s">
+      <c r="D34" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="E34" s="37"/>
+      <c r="F34" s="37"/>
+      <c r="G34" s="40"/>
+      <c r="H34" s="15"/>
+      <c r="I34" s="42"/>
+      <c r="J34" s="42"/>
+      <c r="K34" s="45"/>
+      <c r="L34" s="42"/>
+      <c r="M34" s="45"/>
+    </row>
+    <row r="35" spans="1:14" s="21" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A35" s="16" t="s">
         <v>16</v>
-      </c>
-[...16 lines deleted...]
-        <v>17</v>
       </c>
       <c r="B35" s="17"/>
       <c r="C35" s="17"/>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
-      <c r="F35" s="17"/>
-[...1 lines deleted...]
-      <c r="H35" s="17"/>
+      <c r="F35" s="18"/>
+      <c r="G35" s="19"/>
+      <c r="H35" s="18"/>
       <c r="I35" s="20"/>
       <c r="J35" s="20"/>
       <c r="K35" s="17"/>
-      <c r="L35" s="20"/>
-[...3 lines deleted...]
-    <row r="36" spans="1:14" ht="23.25" customHeight="1"/>
+      <c r="L35" s="18"/>
+      <c r="M35" s="18"/>
+      <c r="N35" s="18"/>
+    </row>
+    <row r="36" spans="1:14" ht="15" customHeight="1">
+      <c r="A36" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B36" s="17"/>
+      <c r="C36" s="17"/>
+      <c r="D36" s="17"/>
+      <c r="E36" s="17"/>
+      <c r="F36" s="17"/>
+      <c r="G36" s="17"/>
+      <c r="H36" s="17"/>
+      <c r="I36" s="20"/>
+      <c r="J36" s="20"/>
+      <c r="K36" s="17"/>
+      <c r="L36" s="20"/>
+      <c r="M36" s="17"/>
+      <c r="N36" s="17"/>
+    </row>
+    <row r="37" spans="1:14" ht="23.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>