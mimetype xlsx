--- v1 (2026-05-14)
+++ v2 (2026-06-03)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795"/>
+    <workbookView xWindow="11604" yWindow="-12" windowWidth="11472" windowHeight="9684"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$36</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="33">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -310,51 +311,51 @@
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -409,53 +410,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -750,94 +748,94 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="I12" sqref="I12"/>
+      <selection pane="topRight" activeCell="E6" sqref="E6:E34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="8.85546875" style="35" customWidth="1"/>
+    <col min="1" max="1" width="22.88671875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="7.109375" style="35" customWidth="1"/>
+    <col min="3" max="3" width="11.33203125" style="35" customWidth="1"/>
+    <col min="4" max="4" width="11.109375" style="35" customWidth="1"/>
+    <col min="5" max="5" width="8.5546875" style="35" customWidth="1"/>
+    <col min="6" max="6" width="8.88671875" style="35" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" customWidth="1"/>
-    <col min="8" max="8" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="8.88671875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="35" customWidth="1"/>
-    <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="35" customWidth="1"/>
-    <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="8.5546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
-    <col min="14" max="16384" width="8.85546875" style="24"/>
+    <col min="14" max="16384" width="8.88671875" style="24"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" s="21" customFormat="1" ht="28.9" customHeight="1">
-      <c r="A2" s="48" t="s">
+    <row r="2" spans="1:16" s="21" customFormat="1" ht="28.95" customHeight="1">
+      <c r="A2" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="48"/>
-[...10 lines deleted...]
-      <c r="M2" s="48"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
     </row>
     <row r="3" spans="1:16" s="22" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
-      <c r="E3" s="3"/>
+      <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="34"/>
       <c r="J3" s="3"/>
       <c r="K3" s="34"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="21" customFormat="1" ht="30.75" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>4</v>
@@ -855,746 +853,800 @@
         <v>8</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:16" s="22" customFormat="1">
       <c r="A5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="33" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="8" t="s">
+      <c r="E5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:16" s="22" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="32">
         <v>4118.7</v>
       </c>
-      <c r="C6" s="46">
+      <c r="C6" s="45">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D6" s="44">
+      <c r="D6" s="43">
         <v>12858.3</v>
       </c>
-      <c r="E6" s="38"/>
+      <c r="E6" s="43">
+        <v>17305</v>
+      </c>
       <c r="F6" s="36"/>
-      <c r="G6" s="39"/>
+      <c r="G6" s="38"/>
       <c r="H6" s="32"/>
-      <c r="I6" s="41"/>
-[...3 lines deleted...]
-      <c r="M6" s="44"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="43"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="43"/>
       <c r="O6" s="28"/>
     </row>
     <row r="7" spans="1:16" s="22" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="32">
         <v>727.8</v>
       </c>
-      <c r="C7" s="46">
+      <c r="C7" s="45">
         <v>1282.8</v>
       </c>
-      <c r="D7" s="44">
+      <c r="D7" s="43">
         <v>1901.1</v>
       </c>
-      <c r="E7" s="38"/>
+      <c r="E7" s="43">
+        <v>2528.6999999999998</v>
+      </c>
       <c r="F7" s="36"/>
-      <c r="G7" s="39"/>
+      <c r="G7" s="38"/>
       <c r="H7" s="32"/>
-      <c r="I7" s="41"/>
-[...3 lines deleted...]
-      <c r="M7" s="44"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="43"/>
       <c r="O7" s="28"/>
     </row>
     <row r="8" spans="1:16" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="32">
         <v>205.1</v>
       </c>
-      <c r="C8" s="46">
+      <c r="C8" s="45">
         <v>309.2</v>
       </c>
-      <c r="D8" s="44">
+      <c r="D8" s="43">
         <v>435.3</v>
       </c>
-      <c r="E8" s="38"/>
+      <c r="E8" s="43">
+        <v>585.6</v>
+      </c>
       <c r="F8" s="36"/>
-      <c r="G8" s="39"/>
+      <c r="G8" s="38"/>
       <c r="H8" s="32"/>
-      <c r="I8" s="41"/>
-[...3 lines deleted...]
-      <c r="M8" s="44"/>
+      <c r="I8" s="40"/>
+      <c r="J8" s="40"/>
+      <c r="K8" s="43"/>
+      <c r="L8" s="40"/>
+      <c r="M8" s="43"/>
       <c r="O8" s="27"/>
     </row>
     <row r="9" spans="1:16" s="22" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="32">
         <v>32.799999999999997</v>
       </c>
-      <c r="C9" s="46">
+      <c r="C9" s="45">
         <v>84</v>
       </c>
-      <c r="D9" s="44">
+      <c r="D9" s="43">
         <v>135.30000000000001</v>
       </c>
-      <c r="E9" s="38"/>
+      <c r="E9" s="43">
+        <v>186.5</v>
+      </c>
       <c r="F9" s="36"/>
-      <c r="G9" s="39"/>
+      <c r="G9" s="38"/>
       <c r="H9" s="32"/>
-      <c r="I9" s="41"/>
-[...3 lines deleted...]
-      <c r="M9" s="44"/>
+      <c r="I9" s="40"/>
+      <c r="J9" s="40"/>
+      <c r="K9" s="43"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="43"/>
       <c r="O9" s="29"/>
       <c r="P9" s="26"/>
     </row>
     <row r="10" spans="1:16" s="22" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="32">
         <v>605.29999999999995</v>
       </c>
-      <c r="C10" s="46">
+      <c r="C10" s="45">
         <v>1254.5</v>
       </c>
-      <c r="D10" s="44">
+      <c r="D10" s="43">
         <v>1921.2</v>
       </c>
-      <c r="E10" s="38"/>
+      <c r="E10" s="43">
+        <v>2582.6</v>
+      </c>
       <c r="F10" s="36"/>
-      <c r="G10" s="39"/>
+      <c r="G10" s="38"/>
       <c r="H10" s="32"/>
-      <c r="I10" s="41"/>
-[...3 lines deleted...]
-      <c r="M10" s="44"/>
+      <c r="I10" s="40"/>
+      <c r="J10" s="40"/>
+      <c r="K10" s="43"/>
+      <c r="L10" s="40"/>
+      <c r="M10" s="43"/>
       <c r="O10" s="30"/>
       <c r="P10" s="25"/>
     </row>
     <row r="11" spans="1:16" s="22" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="32">
         <v>190.5</v>
       </c>
-      <c r="C11" s="46">
+      <c r="C11" s="45">
         <v>506.9</v>
       </c>
-      <c r="D11" s="44">
+      <c r="D11" s="43">
         <v>823.2</v>
       </c>
-      <c r="E11" s="38"/>
+      <c r="E11" s="43">
+        <v>1139.5</v>
+      </c>
       <c r="F11" s="36"/>
-      <c r="G11" s="39"/>
+      <c r="G11" s="38"/>
       <c r="H11" s="32"/>
-      <c r="I11" s="41"/>
-[...3 lines deleted...]
-      <c r="M11" s="44"/>
+      <c r="I11" s="40"/>
+      <c r="J11" s="40"/>
+      <c r="K11" s="43"/>
+      <c r="L11" s="40"/>
+      <c r="M11" s="43"/>
       <c r="O11" s="29"/>
     </row>
     <row r="12" spans="1:16" s="22" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="32">
         <v>44.1</v>
       </c>
-      <c r="C12" s="46">
+      <c r="C12" s="45">
         <v>95.4</v>
       </c>
-      <c r="D12" s="44">
+      <c r="D12" s="43">
         <v>146.69999999999999</v>
       </c>
-      <c r="E12" s="38"/>
+      <c r="E12" s="43">
+        <v>197.9</v>
+      </c>
       <c r="F12" s="36"/>
-      <c r="G12" s="39"/>
+      <c r="G12" s="38"/>
       <c r="H12" s="32"/>
-      <c r="I12" s="41"/>
-[...3 lines deleted...]
-      <c r="M12" s="44"/>
+      <c r="I12" s="40"/>
+      <c r="J12" s="40"/>
+      <c r="K12" s="43"/>
+      <c r="L12" s="40"/>
+      <c r="M12" s="43"/>
       <c r="O12" s="29"/>
     </row>
     <row r="13" spans="1:16" s="22" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="32">
         <v>588.4</v>
       </c>
-      <c r="C13" s="46">
+      <c r="C13" s="45">
         <v>1494.9</v>
       </c>
-      <c r="D13" s="44">
+      <c r="D13" s="43">
         <v>2442.6</v>
       </c>
-      <c r="E13" s="38"/>
+      <c r="E13" s="43">
+        <v>3380.6</v>
+      </c>
       <c r="F13" s="36"/>
-      <c r="G13" s="39"/>
+      <c r="G13" s="38"/>
       <c r="H13" s="32"/>
-      <c r="I13" s="41"/>
-[...3 lines deleted...]
-      <c r="M13" s="44"/>
+      <c r="I13" s="40"/>
+      <c r="J13" s="40"/>
+      <c r="K13" s="43"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="43"/>
       <c r="O13" s="31"/>
     </row>
     <row r="14" spans="1:16" s="22" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="32">
         <v>44.2</v>
       </c>
-      <c r="C14" s="46">
+      <c r="C14" s="45">
         <v>88.3</v>
       </c>
-      <c r="D14" s="44">
+      <c r="D14" s="43">
         <v>132.5</v>
       </c>
-      <c r="E14" s="38"/>
+      <c r="E14" s="43">
+        <v>176.6</v>
+      </c>
       <c r="F14" s="36"/>
-      <c r="G14" s="39"/>
+      <c r="G14" s="38"/>
       <c r="H14" s="32"/>
-      <c r="I14" s="41"/>
-[...3 lines deleted...]
-      <c r="M14" s="44"/>
+      <c r="I14" s="40"/>
+      <c r="J14" s="40"/>
+      <c r="K14" s="43"/>
+      <c r="L14" s="40"/>
+      <c r="M14" s="43"/>
       <c r="O14" s="28"/>
     </row>
     <row r="15" spans="1:16" s="22" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="32">
         <v>987.1</v>
       </c>
-      <c r="C15" s="46">
+      <c r="C15" s="45">
         <v>1843</v>
       </c>
-      <c r="D15" s="44">
+      <c r="D15" s="43">
         <v>2666.8</v>
       </c>
-      <c r="E15" s="38"/>
+      <c r="E15" s="43">
+        <v>3585.6</v>
+      </c>
       <c r="F15" s="36"/>
-      <c r="G15" s="39"/>
+      <c r="G15" s="38"/>
       <c r="H15" s="32"/>
-      <c r="I15" s="41"/>
-[...3 lines deleted...]
-      <c r="M15" s="44"/>
+      <c r="I15" s="40"/>
+      <c r="J15" s="40"/>
+      <c r="K15" s="43"/>
+      <c r="L15" s="40"/>
+      <c r="M15" s="43"/>
       <c r="O15" s="28"/>
     </row>
     <row r="16" spans="1:16" s="22" customFormat="1">
       <c r="A16" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="32">
         <v>58.3</v>
       </c>
-      <c r="C16" s="46">
+      <c r="C16" s="45">
         <v>177.3</v>
       </c>
-      <c r="D16" s="44">
+      <c r="D16" s="43">
         <v>374.2</v>
       </c>
-      <c r="E16" s="38"/>
+      <c r="E16" s="43">
+        <v>510.6</v>
+      </c>
       <c r="F16" s="36"/>
-      <c r="G16" s="39"/>
+      <c r="G16" s="38"/>
       <c r="H16" s="32"/>
-      <c r="I16" s="41"/>
-[...3 lines deleted...]
-      <c r="M16" s="44"/>
+      <c r="I16" s="40"/>
+      <c r="J16" s="40"/>
+      <c r="K16" s="43"/>
+      <c r="L16" s="40"/>
+      <c r="M16" s="43"/>
       <c r="O16" s="28"/>
     </row>
     <row r="17" spans="1:15" s="22" customFormat="1">
       <c r="A17" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="32">
         <v>635.1</v>
       </c>
-      <c r="C17" s="46">
+      <c r="C17" s="45">
         <v>1259.3</v>
       </c>
-      <c r="D17" s="44">
+      <c r="D17" s="43">
         <v>1879.4</v>
       </c>
-      <c r="E17" s="38"/>
+      <c r="E17" s="43">
+        <v>2430.6</v>
+      </c>
       <c r="F17" s="36"/>
-      <c r="G17" s="39"/>
+      <c r="G17" s="38"/>
       <c r="H17" s="32"/>
-      <c r="I17" s="41"/>
-[...3 lines deleted...]
-      <c r="M17" s="44"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="40"/>
+      <c r="K17" s="43"/>
+      <c r="L17" s="40"/>
+      <c r="M17" s="43"/>
       <c r="O17" s="28"/>
     </row>
     <row r="18" spans="1:15" s="22" customFormat="1">
       <c r="A18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="9"/>
       <c r="E18" s="33"/>
       <c r="F18" s="9"/>
       <c r="G18" s="33"/>
       <c r="H18" s="33"/>
       <c r="I18" s="9"/>
       <c r="J18" s="13"/>
       <c r="K18" s="9"/>
       <c r="L18" s="8"/>
       <c r="M18" s="9"/>
     </row>
     <row r="19" spans="1:15" s="22" customFormat="1">
       <c r="A19" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="32">
         <v>4118.7</v>
       </c>
-      <c r="C19" s="46">
+      <c r="C19" s="45">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D19" s="44">
+      <c r="D19" s="43">
         <v>12856.2</v>
       </c>
-      <c r="E19" s="38"/>
+      <c r="E19" s="43">
+        <v>17301.099999999999</v>
+      </c>
       <c r="F19" s="36"/>
-      <c r="G19" s="39"/>
+      <c r="G19" s="38"/>
       <c r="H19" s="32"/>
-      <c r="I19" s="41"/>
-[...3 lines deleted...]
-      <c r="M19" s="44"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="40"/>
+      <c r="K19" s="43"/>
+      <c r="L19" s="40"/>
+      <c r="M19" s="43"/>
     </row>
     <row r="20" spans="1:15" s="22" customFormat="1">
       <c r="A20" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="32">
         <v>727.8</v>
       </c>
-      <c r="C20" s="46">
+      <c r="C20" s="45">
         <v>1282.8</v>
       </c>
-      <c r="D20" s="44">
+      <c r="D20" s="43">
         <v>1901.1</v>
       </c>
-      <c r="E20" s="38"/>
+      <c r="E20" s="43">
+        <v>2528.6999999999998</v>
+      </c>
       <c r="F20" s="36"/>
-      <c r="G20" s="39"/>
+      <c r="G20" s="38"/>
       <c r="H20" s="32"/>
-      <c r="I20" s="41"/>
-[...3 lines deleted...]
-      <c r="M20" s="44"/>
+      <c r="I20" s="40"/>
+      <c r="J20" s="40"/>
+      <c r="K20" s="43"/>
+      <c r="L20" s="40"/>
+      <c r="M20" s="43"/>
     </row>
     <row r="21" spans="1:15" s="22" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="32">
         <v>205.1</v>
       </c>
-      <c r="C21" s="46">
+      <c r="C21" s="45">
         <v>309.2</v>
       </c>
-      <c r="D21" s="44">
+      <c r="D21" s="43">
         <v>435.3</v>
       </c>
-      <c r="E21" s="38"/>
+      <c r="E21" s="43">
+        <v>585.6</v>
+      </c>
       <c r="F21" s="36"/>
-      <c r="G21" s="39"/>
+      <c r="G21" s="38"/>
       <c r="H21" s="32"/>
-      <c r="I21" s="41"/>
-[...3 lines deleted...]
-      <c r="M21" s="44"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="43"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="43"/>
     </row>
     <row r="22" spans="1:15" s="22" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="32">
         <v>32.799999999999997</v>
       </c>
-      <c r="C22" s="46">
+      <c r="C22" s="45">
         <v>84</v>
       </c>
-      <c r="D22" s="44">
+      <c r="D22" s="43">
         <v>135.30000000000001</v>
       </c>
-      <c r="E22" s="38"/>
+      <c r="E22" s="43">
+        <v>186.5</v>
+      </c>
       <c r="F22" s="36"/>
-      <c r="G22" s="39"/>
+      <c r="G22" s="38"/>
       <c r="H22" s="32"/>
-      <c r="I22" s="41"/>
-[...3 lines deleted...]
-      <c r="M22" s="44"/>
+      <c r="I22" s="40"/>
+      <c r="J22" s="40"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="40"/>
+      <c r="M22" s="43"/>
     </row>
     <row r="23" spans="1:15" s="22" customFormat="1">
       <c r="A23" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="32">
         <v>605.29999999999995</v>
       </c>
-      <c r="C23" s="46">
+      <c r="C23" s="45">
         <v>1254.5</v>
       </c>
-      <c r="D23" s="44">
+      <c r="D23" s="43">
         <v>1919.2</v>
       </c>
-      <c r="E23" s="38"/>
+      <c r="E23" s="43">
+        <v>2578.9</v>
+      </c>
       <c r="F23" s="36"/>
-      <c r="G23" s="39"/>
+      <c r="G23" s="38"/>
       <c r="H23" s="32"/>
-      <c r="I23" s="41"/>
-[...3 lines deleted...]
-      <c r="M23" s="44"/>
+      <c r="I23" s="40"/>
+      <c r="J23" s="40"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="40"/>
+      <c r="M23" s="43"/>
     </row>
     <row r="24" spans="1:15" s="22" customFormat="1">
       <c r="A24" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="32">
         <v>190.5</v>
       </c>
-      <c r="C24" s="46">
+      <c r="C24" s="45">
         <v>506.9</v>
       </c>
-      <c r="D24" s="44">
+      <c r="D24" s="43">
         <v>823.2</v>
       </c>
-      <c r="E24" s="38"/>
+      <c r="E24" s="43">
+        <v>1139.5</v>
+      </c>
       <c r="F24" s="36"/>
-      <c r="G24" s="39"/>
+      <c r="G24" s="38"/>
       <c r="H24" s="32"/>
-      <c r="I24" s="41"/>
-[...3 lines deleted...]
-      <c r="M24" s="44"/>
+      <c r="I24" s="40"/>
+      <c r="J24" s="40"/>
+      <c r="K24" s="43"/>
+      <c r="L24" s="40"/>
+      <c r="M24" s="43"/>
     </row>
     <row r="25" spans="1:15" s="22" customFormat="1">
       <c r="A25" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="32">
         <v>44.1</v>
       </c>
-      <c r="C25" s="46">
+      <c r="C25" s="45">
         <v>95.4</v>
       </c>
-      <c r="D25" s="44">
+      <c r="D25" s="43">
         <v>146.69999999999999</v>
       </c>
-      <c r="E25" s="38"/>
+      <c r="E25" s="43">
+        <v>197.9</v>
+      </c>
       <c r="F25" s="36"/>
-      <c r="G25" s="39"/>
+      <c r="G25" s="38"/>
       <c r="H25" s="32"/>
-      <c r="I25" s="41"/>
-[...3 lines deleted...]
-      <c r="M25" s="44"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="43"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="43"/>
     </row>
     <row r="26" spans="1:15" s="22" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="32">
         <v>588.4</v>
       </c>
-      <c r="C26" s="46">
+      <c r="C26" s="45">
         <v>1494.9</v>
       </c>
-      <c r="D26" s="44">
+      <c r="D26" s="43">
         <v>2442.6</v>
       </c>
-      <c r="E26" s="38"/>
+      <c r="E26" s="43">
+        <v>3380.6</v>
+      </c>
       <c r="F26" s="36"/>
-      <c r="G26" s="39"/>
+      <c r="G26" s="38"/>
       <c r="H26" s="32"/>
-      <c r="I26" s="41"/>
-[...3 lines deleted...]
-      <c r="M26" s="44"/>
+      <c r="I26" s="40"/>
+      <c r="J26" s="40"/>
+      <c r="K26" s="43"/>
+      <c r="L26" s="40"/>
+      <c r="M26" s="43"/>
     </row>
     <row r="27" spans="1:15" s="22" customFormat="1">
       <c r="A27" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="32">
         <v>44.2</v>
       </c>
-      <c r="C27" s="46">
+      <c r="C27" s="45">
         <v>88.3</v>
       </c>
-      <c r="D27" s="44">
+      <c r="D27" s="43">
         <v>132.5</v>
       </c>
-      <c r="E27" s="38"/>
+      <c r="E27" s="43">
+        <v>176.6</v>
+      </c>
       <c r="F27" s="36"/>
-      <c r="G27" s="39"/>
+      <c r="G27" s="38"/>
       <c r="H27" s="32"/>
-      <c r="I27" s="41"/>
-[...3 lines deleted...]
-      <c r="M27" s="44"/>
+      <c r="I27" s="40"/>
+      <c r="J27" s="40"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="40"/>
+      <c r="M27" s="43"/>
     </row>
     <row r="28" spans="1:15" s="22" customFormat="1">
       <c r="A28" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="32">
         <v>987.1</v>
       </c>
-      <c r="C28" s="46">
+      <c r="C28" s="45">
         <v>1843</v>
       </c>
-      <c r="D28" s="44">
+      <c r="D28" s="43">
         <v>2666.8</v>
       </c>
-      <c r="E28" s="38"/>
+      <c r="E28" s="43">
+        <v>3585.6</v>
+      </c>
       <c r="F28" s="36"/>
-      <c r="G28" s="39"/>
+      <c r="G28" s="38"/>
       <c r="H28" s="32"/>
-      <c r="I28" s="41"/>
-[...3 lines deleted...]
-      <c r="M28" s="44"/>
+      <c r="I28" s="40"/>
+      <c r="J28" s="40"/>
+      <c r="K28" s="43"/>
+      <c r="L28" s="40"/>
+      <c r="M28" s="43"/>
     </row>
     <row r="29" spans="1:15" s="22" customFormat="1">
       <c r="A29" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="32">
         <v>58.3</v>
       </c>
-      <c r="C29" s="46">
+      <c r="C29" s="45">
         <v>177.3</v>
       </c>
-      <c r="D29" s="44">
+      <c r="D29" s="43">
         <v>374.2</v>
       </c>
-      <c r="E29" s="38"/>
+      <c r="E29" s="43">
+        <v>510.6</v>
+      </c>
       <c r="F29" s="36"/>
-      <c r="G29" s="39"/>
+      <c r="G29" s="38"/>
       <c r="H29" s="32"/>
-      <c r="I29" s="41"/>
-[...3 lines deleted...]
-      <c r="M29" s="44"/>
+      <c r="I29" s="40"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="43"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="43"/>
     </row>
     <row r="30" spans="1:15" s="22" customFormat="1">
       <c r="A30" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="32">
         <v>635.1</v>
       </c>
-      <c r="C30" s="46">
+      <c r="C30" s="45">
         <v>1259.2</v>
       </c>
-      <c r="D30" s="44">
+      <c r="D30" s="43">
         <v>1879.3</v>
       </c>
-      <c r="E30" s="38"/>
+      <c r="E30" s="43">
+        <v>2430.5</v>
+      </c>
       <c r="F30" s="36"/>
-      <c r="G30" s="39"/>
+      <c r="G30" s="38"/>
       <c r="H30" s="32"/>
-      <c r="I30" s="41"/>
-[...5 lines deleted...]
-    <row r="31" spans="1:15" s="22" customFormat="1" ht="22.5">
+      <c r="I30" s="40"/>
+      <c r="J30" s="40"/>
+      <c r="K30" s="43"/>
+      <c r="L30" s="40"/>
+      <c r="M30" s="43"/>
+    </row>
+    <row r="31" spans="1:15" s="22" customFormat="1">
       <c r="A31" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="32"/>
       <c r="D31" s="9"/>
       <c r="E31" s="33"/>
       <c r="F31" s="9"/>
       <c r="G31" s="33"/>
       <c r="H31" s="33"/>
       <c r="I31" s="9"/>
       <c r="J31" s="10"/>
       <c r="K31" s="9"/>
       <c r="L31" s="8"/>
       <c r="M31" s="9"/>
     </row>
     <row r="32" spans="1:15" s="22" customFormat="1">
       <c r="A32" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="C32" s="46">
+      <c r="C32" s="45">
         <v>0.1</v>
       </c>
-      <c r="D32" s="44">
+      <c r="D32" s="43">
         <v>2.1</v>
       </c>
-      <c r="E32" s="38"/>
+      <c r="E32" s="43">
+        <v>3.8</v>
+      </c>
       <c r="F32" s="36"/>
-      <c r="G32" s="39"/>
+      <c r="G32" s="38"/>
       <c r="H32" s="32"/>
-      <c r="I32" s="41"/>
-[...3 lines deleted...]
-      <c r="M32" s="44"/>
+      <c r="I32" s="40"/>
+      <c r="J32" s="42"/>
+      <c r="K32" s="43"/>
+      <c r="L32" s="42"/>
+      <c r="M32" s="43"/>
     </row>
     <row r="33" spans="1:14" s="22" customFormat="1">
-      <c r="A33" s="47" t="s">
+      <c r="A33" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="C33" s="46" t="s">
+      <c r="C33" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="D33" s="44">
+      <c r="D33" s="43">
         <v>2</v>
       </c>
-      <c r="E33" s="38"/>
+      <c r="E33" s="43">
+        <v>3.7</v>
+      </c>
       <c r="F33" s="36"/>
-      <c r="G33" s="39"/>
+      <c r="G33" s="38"/>
       <c r="H33" s="32"/>
-      <c r="I33" s="41"/>
-[...3 lines deleted...]
-      <c r="M33" s="44"/>
+      <c r="I33" s="40"/>
+      <c r="J33" s="42"/>
+      <c r="K33" s="43"/>
+      <c r="L33" s="42"/>
+      <c r="M33" s="43"/>
     </row>
     <row r="34" spans="1:14" s="23" customFormat="1" ht="13.5" customHeight="1">
       <c r="A34" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="C34" s="45">
+      <c r="C34" s="44">
         <v>0.1</v>
       </c>
-      <c r="D34" s="45">
+      <c r="D34" s="44">
         <v>0.1</v>
       </c>
-      <c r="E34" s="37"/>
+      <c r="E34" s="44">
+        <v>0.1</v>
+      </c>
       <c r="F34" s="37"/>
-      <c r="G34" s="40"/>
+      <c r="G34" s="39"/>
       <c r="H34" s="15"/>
-      <c r="I34" s="42"/>
-[...3 lines deleted...]
-      <c r="M34" s="45"/>
+      <c r="I34" s="41"/>
+      <c r="J34" s="41"/>
+      <c r="K34" s="44"/>
+      <c r="L34" s="41"/>
+      <c r="M34" s="44"/>
     </row>
     <row r="35" spans="1:14" s="21" customFormat="1" ht="19.5" customHeight="1">
       <c r="A35" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="17"/>
       <c r="C35" s="17"/>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="18"/>
       <c r="G35" s="19"/>
       <c r="H35" s="18"/>
       <c r="I35" s="20"/>
       <c r="J35" s="20"/>
       <c r="K35" s="17"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="18"/>
     </row>
     <row r="36" spans="1:14" ht="15" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="17"/>
       <c r="C36" s="17"/>