--- v2 (2026-06-03)
+++ v3 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11604" yWindow="-12" windowWidth="11472" windowHeight="9684"/>
+    <workbookView xWindow="168" yWindow="-132" windowWidth="11472" windowHeight="9684"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$36</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="33">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -311,51 +311,51 @@
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -406,56 +406,50 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -748,87 +742,87 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="E6" sqref="E6:E34"/>
+      <selection pane="topRight" activeCell="F6" sqref="F6:F34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.109375" style="35" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" style="35" customWidth="1"/>
     <col min="4" max="4" width="11.109375" style="35" customWidth="1"/>
     <col min="5" max="5" width="8.5546875" style="35" customWidth="1"/>
     <col min="6" max="6" width="8.88671875" style="35" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.88671875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="35" customWidth="1"/>
     <col min="10" max="10" width="10.109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="35" customWidth="1"/>
     <col min="12" max="12" width="8.5546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.88671875" style="24"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="21" customFormat="1" ht="28.95" customHeight="1">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="47"/>
-[...10 lines deleted...]
-      <c r="M2" s="47"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
     </row>
     <row r="3" spans="1:16" s="22" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="34"/>
       <c r="J3" s="3"/>
       <c r="K3" s="34"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="21" customFormat="1" ht="30.75" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="5" t="s">
@@ -888,765 +882,819 @@
         <v>11</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:16" s="22" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="32">
         <v>4118.7</v>
       </c>
-      <c r="C6" s="45">
+      <c r="C6" s="43">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D6" s="43">
+      <c r="D6" s="41">
         <v>12858.3</v>
       </c>
-      <c r="E6" s="43">
+      <c r="E6" s="41">
         <v>17305</v>
       </c>
-      <c r="F6" s="36"/>
-      <c r="G6" s="38"/>
+      <c r="F6" s="41">
+        <v>21382.400000000001</v>
+      </c>
+      <c r="G6" s="36"/>
       <c r="H6" s="32"/>
-      <c r="I6" s="40"/>
-[...3 lines deleted...]
-      <c r="M6" s="43"/>
+      <c r="I6" s="38"/>
+      <c r="J6" s="38"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="38"/>
+      <c r="M6" s="41"/>
       <c r="O6" s="28"/>
     </row>
     <row r="7" spans="1:16" s="22" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="32">
         <v>727.8</v>
       </c>
-      <c r="C7" s="45">
+      <c r="C7" s="43">
         <v>1282.8</v>
       </c>
-      <c r="D7" s="43">
+      <c r="D7" s="41">
         <v>1901.1</v>
       </c>
-      <c r="E7" s="43">
+      <c r="E7" s="41">
         <v>2528.6999999999998</v>
       </c>
-      <c r="F7" s="36"/>
-      <c r="G7" s="38"/>
+      <c r="F7" s="41">
+        <v>3289.4</v>
+      </c>
+      <c r="G7" s="36"/>
       <c r="H7" s="32"/>
-      <c r="I7" s="40"/>
-[...3 lines deleted...]
-      <c r="M7" s="43"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="41"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="41"/>
       <c r="O7" s="28"/>
     </row>
     <row r="8" spans="1:16" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="32">
         <v>205.1</v>
       </c>
-      <c r="C8" s="45">
+      <c r="C8" s="43">
         <v>309.2</v>
       </c>
-      <c r="D8" s="43">
+      <c r="D8" s="41">
         <v>435.3</v>
       </c>
-      <c r="E8" s="43">
+      <c r="E8" s="41">
         <v>585.6</v>
       </c>
-      <c r="F8" s="36"/>
-      <c r="G8" s="38"/>
+      <c r="F8" s="41">
+        <v>739.6</v>
+      </c>
+      <c r="G8" s="36"/>
       <c r="H8" s="32"/>
-      <c r="I8" s="40"/>
-[...3 lines deleted...]
-      <c r="M8" s="43"/>
+      <c r="I8" s="38"/>
+      <c r="J8" s="38"/>
+      <c r="K8" s="41"/>
+      <c r="L8" s="38"/>
+      <c r="M8" s="41"/>
       <c r="O8" s="27"/>
     </row>
     <row r="9" spans="1:16" s="22" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="32">
         <v>32.799999999999997</v>
       </c>
-      <c r="C9" s="45">
+      <c r="C9" s="43">
         <v>84</v>
       </c>
-      <c r="D9" s="43">
+      <c r="D9" s="41">
         <v>135.30000000000001</v>
       </c>
-      <c r="E9" s="43">
+      <c r="E9" s="41">
         <v>186.5</v>
       </c>
-      <c r="F9" s="36"/>
-      <c r="G9" s="38"/>
+      <c r="F9" s="41">
+        <v>225</v>
+      </c>
+      <c r="G9" s="36"/>
       <c r="H9" s="32"/>
-      <c r="I9" s="40"/>
-[...3 lines deleted...]
-      <c r="M9" s="43"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="41"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="41"/>
       <c r="O9" s="29"/>
       <c r="P9" s="26"/>
     </row>
     <row r="10" spans="1:16" s="22" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="32">
         <v>605.29999999999995</v>
       </c>
-      <c r="C10" s="45">
+      <c r="C10" s="43">
         <v>1254.5</v>
       </c>
-      <c r="D10" s="43">
+      <c r="D10" s="41">
         <v>1921.2</v>
       </c>
-      <c r="E10" s="43">
+      <c r="E10" s="41">
         <v>2582.6</v>
       </c>
-      <c r="F10" s="36"/>
-      <c r="G10" s="38"/>
+      <c r="F10" s="41">
+        <v>2746.1</v>
+      </c>
+      <c r="G10" s="36"/>
       <c r="H10" s="32"/>
-      <c r="I10" s="40"/>
-[...3 lines deleted...]
-      <c r="M10" s="43"/>
+      <c r="I10" s="38"/>
+      <c r="J10" s="38"/>
+      <c r="K10" s="41"/>
+      <c r="L10" s="38"/>
+      <c r="M10" s="41"/>
       <c r="O10" s="30"/>
       <c r="P10" s="25"/>
     </row>
     <row r="11" spans="1:16" s="22" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="32">
         <v>190.5</v>
       </c>
-      <c r="C11" s="45">
+      <c r="C11" s="43">
         <v>506.9</v>
       </c>
-      <c r="D11" s="43">
+      <c r="D11" s="41">
         <v>823.2</v>
       </c>
-      <c r="E11" s="43">
+      <c r="E11" s="41">
         <v>1139.5</v>
       </c>
-      <c r="F11" s="36"/>
-      <c r="G11" s="38"/>
+      <c r="F11" s="41">
+        <v>1346</v>
+      </c>
+      <c r="G11" s="36"/>
       <c r="H11" s="32"/>
-      <c r="I11" s="40"/>
-[...3 lines deleted...]
-      <c r="M11" s="43"/>
+      <c r="I11" s="38"/>
+      <c r="J11" s="38"/>
+      <c r="K11" s="41"/>
+      <c r="L11" s="38"/>
+      <c r="M11" s="41"/>
       <c r="O11" s="29"/>
     </row>
     <row r="12" spans="1:16" s="22" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="32">
         <v>44.1</v>
       </c>
-      <c r="C12" s="45">
+      <c r="C12" s="43">
         <v>95.4</v>
       </c>
-      <c r="D12" s="43">
+      <c r="D12" s="41">
         <v>146.69999999999999</v>
       </c>
-      <c r="E12" s="43">
+      <c r="E12" s="41">
         <v>197.9</v>
       </c>
-      <c r="F12" s="36"/>
-      <c r="G12" s="38"/>
+      <c r="F12" s="41">
+        <v>241</v>
+      </c>
+      <c r="G12" s="36"/>
       <c r="H12" s="32"/>
-      <c r="I12" s="40"/>
-[...3 lines deleted...]
-      <c r="M12" s="43"/>
+      <c r="I12" s="38"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="38"/>
+      <c r="M12" s="41"/>
       <c r="O12" s="29"/>
     </row>
     <row r="13" spans="1:16" s="22" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="32">
         <v>588.4</v>
       </c>
-      <c r="C13" s="45">
+      <c r="C13" s="43">
         <v>1494.9</v>
       </c>
-      <c r="D13" s="43">
+      <c r="D13" s="41">
         <v>2442.6</v>
       </c>
-      <c r="E13" s="43">
+      <c r="E13" s="41">
         <v>3380.6</v>
       </c>
-      <c r="F13" s="36"/>
-      <c r="G13" s="38"/>
+      <c r="F13" s="41">
+        <v>4108.8</v>
+      </c>
+      <c r="G13" s="36"/>
       <c r="H13" s="32"/>
-      <c r="I13" s="40"/>
-[...3 lines deleted...]
-      <c r="M13" s="43"/>
+      <c r="I13" s="38"/>
+      <c r="J13" s="38"/>
+      <c r="K13" s="41"/>
+      <c r="L13" s="38"/>
+      <c r="M13" s="41"/>
       <c r="O13" s="31"/>
     </row>
     <row r="14" spans="1:16" s="22" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="32">
         <v>44.2</v>
       </c>
-      <c r="C14" s="45">
+      <c r="C14" s="43">
         <v>88.3</v>
       </c>
-      <c r="D14" s="43">
+      <c r="D14" s="41">
         <v>132.5</v>
       </c>
-      <c r="E14" s="43">
+      <c r="E14" s="41">
         <v>176.6</v>
       </c>
-      <c r="F14" s="36"/>
-      <c r="G14" s="38"/>
+      <c r="F14" s="41">
+        <v>223.7</v>
+      </c>
+      <c r="G14" s="36"/>
       <c r="H14" s="32"/>
-      <c r="I14" s="40"/>
-[...3 lines deleted...]
-      <c r="M14" s="43"/>
+      <c r="I14" s="38"/>
+      <c r="J14" s="38"/>
+      <c r="K14" s="41"/>
+      <c r="L14" s="38"/>
+      <c r="M14" s="41"/>
       <c r="O14" s="28"/>
     </row>
     <row r="15" spans="1:16" s="22" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="32">
         <v>987.1</v>
       </c>
-      <c r="C15" s="45">
+      <c r="C15" s="43">
         <v>1843</v>
       </c>
-      <c r="D15" s="43">
+      <c r="D15" s="41">
         <v>2666.8</v>
       </c>
-      <c r="E15" s="43">
+      <c r="E15" s="41">
         <v>3585.6</v>
       </c>
-      <c r="F15" s="36"/>
-      <c r="G15" s="38"/>
+      <c r="F15" s="41">
+        <v>4793</v>
+      </c>
+      <c r="G15" s="36"/>
       <c r="H15" s="32"/>
-      <c r="I15" s="40"/>
-[...3 lines deleted...]
-      <c r="M15" s="43"/>
+      <c r="I15" s="38"/>
+      <c r="J15" s="38"/>
+      <c r="K15" s="41"/>
+      <c r="L15" s="38"/>
+      <c r="M15" s="41"/>
       <c r="O15" s="28"/>
     </row>
     <row r="16" spans="1:16" s="22" customFormat="1">
       <c r="A16" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="32">
         <v>58.3</v>
       </c>
-      <c r="C16" s="45">
+      <c r="C16" s="43">
         <v>177.3</v>
       </c>
-      <c r="D16" s="43">
+      <c r="D16" s="41">
         <v>374.2</v>
       </c>
-      <c r="E16" s="43">
+      <c r="E16" s="41">
         <v>510.6</v>
       </c>
-      <c r="F16" s="36"/>
-      <c r="G16" s="38"/>
+      <c r="F16" s="41">
+        <v>673.5</v>
+      </c>
+      <c r="G16" s="36"/>
       <c r="H16" s="32"/>
-      <c r="I16" s="40"/>
-[...3 lines deleted...]
-      <c r="M16" s="43"/>
+      <c r="I16" s="38"/>
+      <c r="J16" s="38"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="38"/>
+      <c r="M16" s="41"/>
       <c r="O16" s="28"/>
     </row>
     <row r="17" spans="1:15" s="22" customFormat="1">
       <c r="A17" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="32">
         <v>635.1</v>
       </c>
-      <c r="C17" s="45">
+      <c r="C17" s="43">
         <v>1259.3</v>
       </c>
-      <c r="D17" s="43">
+      <c r="D17" s="41">
         <v>1879.4</v>
       </c>
-      <c r="E17" s="43">
+      <c r="E17" s="41">
         <v>2430.6</v>
       </c>
-      <c r="F17" s="36"/>
-      <c r="G17" s="38"/>
+      <c r="F17" s="41">
+        <v>2996.3</v>
+      </c>
+      <c r="G17" s="36"/>
       <c r="H17" s="32"/>
-      <c r="I17" s="40"/>
-[...3 lines deleted...]
-      <c r="M17" s="43"/>
+      <c r="I17" s="38"/>
+      <c r="J17" s="38"/>
+      <c r="K17" s="41"/>
+      <c r="L17" s="38"/>
+      <c r="M17" s="41"/>
       <c r="O17" s="28"/>
     </row>
     <row r="18" spans="1:15" s="22" customFormat="1">
       <c r="A18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="9"/>
       <c r="E18" s="33"/>
       <c r="F18" s="9"/>
       <c r="G18" s="33"/>
       <c r="H18" s="33"/>
       <c r="I18" s="9"/>
       <c r="J18" s="13"/>
       <c r="K18" s="9"/>
       <c r="L18" s="8"/>
       <c r="M18" s="9"/>
     </row>
     <row r="19" spans="1:15" s="22" customFormat="1">
       <c r="A19" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="32">
         <v>4118.7</v>
       </c>
-      <c r="C19" s="45">
+      <c r="C19" s="43">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D19" s="43">
+      <c r="D19" s="41">
         <v>12856.2</v>
       </c>
-      <c r="E19" s="43">
+      <c r="E19" s="41">
         <v>17301.099999999999</v>
       </c>
-      <c r="F19" s="36"/>
-      <c r="G19" s="38"/>
+      <c r="F19" s="41">
+        <v>21372.7</v>
+      </c>
+      <c r="G19" s="36"/>
       <c r="H19" s="32"/>
-      <c r="I19" s="40"/>
-[...3 lines deleted...]
-      <c r="M19" s="43"/>
+      <c r="I19" s="38"/>
+      <c r="J19" s="38"/>
+      <c r="K19" s="41"/>
+      <c r="L19" s="38"/>
+      <c r="M19" s="41"/>
     </row>
     <row r="20" spans="1:15" s="22" customFormat="1">
       <c r="A20" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="32">
         <v>727.8</v>
       </c>
-      <c r="C20" s="45">
+      <c r="C20" s="43">
         <v>1282.8</v>
       </c>
-      <c r="D20" s="43">
+      <c r="D20" s="41">
         <v>1901.1</v>
       </c>
-      <c r="E20" s="43">
+      <c r="E20" s="41">
         <v>2528.6999999999998</v>
       </c>
-      <c r="F20" s="36"/>
-      <c r="G20" s="38"/>
+      <c r="F20" s="41">
+        <v>3289.4</v>
+      </c>
+      <c r="G20" s="36"/>
       <c r="H20" s="32"/>
-      <c r="I20" s="40"/>
-[...3 lines deleted...]
-      <c r="M20" s="43"/>
+      <c r="I20" s="38"/>
+      <c r="J20" s="38"/>
+      <c r="K20" s="41"/>
+      <c r="L20" s="38"/>
+      <c r="M20" s="41"/>
     </row>
     <row r="21" spans="1:15" s="22" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="32">
         <v>205.1</v>
       </c>
-      <c r="C21" s="45">
+      <c r="C21" s="43">
         <v>309.2</v>
       </c>
-      <c r="D21" s="43">
+      <c r="D21" s="41">
         <v>435.3</v>
       </c>
-      <c r="E21" s="43">
+      <c r="E21" s="41">
         <v>585.6</v>
       </c>
-      <c r="F21" s="36"/>
-      <c r="G21" s="38"/>
+      <c r="F21" s="41">
+        <v>739.6</v>
+      </c>
+      <c r="G21" s="36"/>
       <c r="H21" s="32"/>
-      <c r="I21" s="40"/>
-[...3 lines deleted...]
-      <c r="M21" s="43"/>
+      <c r="I21" s="38"/>
+      <c r="J21" s="38"/>
+      <c r="K21" s="41"/>
+      <c r="L21" s="38"/>
+      <c r="M21" s="41"/>
     </row>
     <row r="22" spans="1:15" s="22" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="32">
         <v>32.799999999999997</v>
       </c>
-      <c r="C22" s="45">
+      <c r="C22" s="43">
         <v>84</v>
       </c>
-      <c r="D22" s="43">
+      <c r="D22" s="41">
         <v>135.30000000000001</v>
       </c>
-      <c r="E22" s="43">
+      <c r="E22" s="41">
         <v>186.5</v>
       </c>
-      <c r="F22" s="36"/>
-      <c r="G22" s="38"/>
+      <c r="F22" s="41">
+        <v>225</v>
+      </c>
+      <c r="G22" s="36"/>
       <c r="H22" s="32"/>
-      <c r="I22" s="40"/>
-[...3 lines deleted...]
-      <c r="M22" s="43"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="41"/>
     </row>
     <row r="23" spans="1:15" s="22" customFormat="1">
       <c r="A23" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="32">
         <v>605.29999999999995</v>
       </c>
-      <c r="C23" s="45">
+      <c r="C23" s="43">
         <v>1254.5</v>
       </c>
-      <c r="D23" s="43">
+      <c r="D23" s="41">
         <v>1919.2</v>
       </c>
-      <c r="E23" s="43">
+      <c r="E23" s="41">
         <v>2578.9</v>
       </c>
-      <c r="F23" s="36"/>
-      <c r="G23" s="38"/>
+      <c r="F23" s="41">
+        <v>2736.5</v>
+      </c>
+      <c r="G23" s="36"/>
       <c r="H23" s="32"/>
-      <c r="I23" s="40"/>
-[...3 lines deleted...]
-      <c r="M23" s="43"/>
+      <c r="I23" s="38"/>
+      <c r="J23" s="38"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="38"/>
+      <c r="M23" s="41"/>
     </row>
     <row r="24" spans="1:15" s="22" customFormat="1">
       <c r="A24" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="32">
         <v>190.5</v>
       </c>
-      <c r="C24" s="45">
+      <c r="C24" s="43">
         <v>506.9</v>
       </c>
-      <c r="D24" s="43">
+      <c r="D24" s="41">
         <v>823.2</v>
       </c>
-      <c r="E24" s="43">
+      <c r="E24" s="41">
         <v>1139.5</v>
       </c>
-      <c r="F24" s="36"/>
-      <c r="G24" s="38"/>
+      <c r="F24" s="41">
+        <v>1346</v>
+      </c>
+      <c r="G24" s="36"/>
       <c r="H24" s="32"/>
-      <c r="I24" s="40"/>
-[...3 lines deleted...]
-      <c r="M24" s="43"/>
+      <c r="I24" s="38"/>
+      <c r="J24" s="38"/>
+      <c r="K24" s="41"/>
+      <c r="L24" s="38"/>
+      <c r="M24" s="41"/>
     </row>
     <row r="25" spans="1:15" s="22" customFormat="1">
       <c r="A25" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="32">
         <v>44.1</v>
       </c>
-      <c r="C25" s="45">
+      <c r="C25" s="43">
         <v>95.4</v>
       </c>
-      <c r="D25" s="43">
+      <c r="D25" s="41">
         <v>146.69999999999999</v>
       </c>
-      <c r="E25" s="43">
+      <c r="E25" s="41">
         <v>197.9</v>
       </c>
-      <c r="F25" s="36"/>
-      <c r="G25" s="38"/>
+      <c r="F25" s="41">
+        <v>241</v>
+      </c>
+      <c r="G25" s="36"/>
       <c r="H25" s="32"/>
-      <c r="I25" s="40"/>
-[...3 lines deleted...]
-      <c r="M25" s="43"/>
+      <c r="I25" s="38"/>
+      <c r="J25" s="38"/>
+      <c r="K25" s="41"/>
+      <c r="L25" s="38"/>
+      <c r="M25" s="41"/>
     </row>
     <row r="26" spans="1:15" s="22" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="32">
         <v>588.4</v>
       </c>
-      <c r="C26" s="45">
+      <c r="C26" s="43">
         <v>1494.9</v>
       </c>
-      <c r="D26" s="43">
+      <c r="D26" s="41">
         <v>2442.6</v>
       </c>
-      <c r="E26" s="43">
+      <c r="E26" s="41">
         <v>3380.6</v>
       </c>
-      <c r="F26" s="36"/>
-      <c r="G26" s="38"/>
+      <c r="F26" s="41">
+        <v>4108.8</v>
+      </c>
+      <c r="G26" s="36"/>
       <c r="H26" s="32"/>
-      <c r="I26" s="40"/>
-[...3 lines deleted...]
-      <c r="M26" s="43"/>
+      <c r="I26" s="38"/>
+      <c r="J26" s="38"/>
+      <c r="K26" s="41"/>
+      <c r="L26" s="38"/>
+      <c r="M26" s="41"/>
     </row>
     <row r="27" spans="1:15" s="22" customFormat="1">
       <c r="A27" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="32">
         <v>44.2</v>
       </c>
-      <c r="C27" s="45">
+      <c r="C27" s="43">
         <v>88.3</v>
       </c>
-      <c r="D27" s="43">
+      <c r="D27" s="41">
         <v>132.5</v>
       </c>
-      <c r="E27" s="43">
+      <c r="E27" s="41">
         <v>176.6</v>
       </c>
-      <c r="F27" s="36"/>
-      <c r="G27" s="38"/>
+      <c r="F27" s="41">
+        <v>223.7</v>
+      </c>
+      <c r="G27" s="36"/>
       <c r="H27" s="32"/>
-      <c r="I27" s="40"/>
-[...3 lines deleted...]
-      <c r="M27" s="43"/>
+      <c r="I27" s="38"/>
+      <c r="J27" s="38"/>
+      <c r="K27" s="41"/>
+      <c r="L27" s="38"/>
+      <c r="M27" s="41"/>
     </row>
     <row r="28" spans="1:15" s="22" customFormat="1">
       <c r="A28" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="32">
         <v>987.1</v>
       </c>
-      <c r="C28" s="45">
+      <c r="C28" s="43">
         <v>1843</v>
       </c>
-      <c r="D28" s="43">
+      <c r="D28" s="41">
         <v>2666.8</v>
       </c>
-      <c r="E28" s="43">
+      <c r="E28" s="41">
         <v>3585.6</v>
       </c>
-      <c r="F28" s="36"/>
-      <c r="G28" s="38"/>
+      <c r="F28" s="41">
+        <v>4793</v>
+      </c>
+      <c r="G28" s="36"/>
       <c r="H28" s="32"/>
-      <c r="I28" s="40"/>
-[...3 lines deleted...]
-      <c r="M28" s="43"/>
+      <c r="I28" s="38"/>
+      <c r="J28" s="38"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="38"/>
+      <c r="M28" s="41"/>
     </row>
     <row r="29" spans="1:15" s="22" customFormat="1">
       <c r="A29" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="32">
         <v>58.3</v>
       </c>
-      <c r="C29" s="45">
+      <c r="C29" s="43">
         <v>177.3</v>
       </c>
-      <c r="D29" s="43">
+      <c r="D29" s="41">
         <v>374.2</v>
       </c>
-      <c r="E29" s="43">
+      <c r="E29" s="41">
         <v>510.6</v>
       </c>
-      <c r="F29" s="36"/>
-      <c r="G29" s="38"/>
+      <c r="F29" s="41">
+        <v>673.5</v>
+      </c>
+      <c r="G29" s="36"/>
       <c r="H29" s="32"/>
-      <c r="I29" s="40"/>
-[...3 lines deleted...]
-      <c r="M29" s="43"/>
+      <c r="I29" s="38"/>
+      <c r="J29" s="38"/>
+      <c r="K29" s="41"/>
+      <c r="L29" s="38"/>
+      <c r="M29" s="41"/>
     </row>
     <row r="30" spans="1:15" s="22" customFormat="1">
       <c r="A30" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="32">
         <v>635.1</v>
       </c>
-      <c r="C30" s="45">
+      <c r="C30" s="43">
         <v>1259.2</v>
       </c>
-      <c r="D30" s="43">
+      <c r="D30" s="41">
         <v>1879.3</v>
       </c>
-      <c r="E30" s="43">
+      <c r="E30" s="41">
         <v>2430.5</v>
       </c>
-      <c r="F30" s="36"/>
-      <c r="G30" s="38"/>
+      <c r="F30" s="41">
+        <v>2996.1</v>
+      </c>
+      <c r="G30" s="36"/>
       <c r="H30" s="32"/>
-      <c r="I30" s="40"/>
-[...3 lines deleted...]
-      <c r="M30" s="43"/>
+      <c r="I30" s="38"/>
+      <c r="J30" s="38"/>
+      <c r="K30" s="41"/>
+      <c r="L30" s="38"/>
+      <c r="M30" s="41"/>
     </row>
     <row r="31" spans="1:15" s="22" customFormat="1">
       <c r="A31" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="32"/>
       <c r="D31" s="9"/>
       <c r="E31" s="33"/>
       <c r="F31" s="9"/>
       <c r="G31" s="33"/>
       <c r="H31" s="33"/>
       <c r="I31" s="9"/>
       <c r="J31" s="10"/>
       <c r="K31" s="9"/>
       <c r="L31" s="8"/>
       <c r="M31" s="9"/>
     </row>
     <row r="32" spans="1:15" s="22" customFormat="1">
       <c r="A32" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="C32" s="45">
+      <c r="C32" s="43">
         <v>0.1</v>
       </c>
-      <c r="D32" s="43">
+      <c r="D32" s="41">
         <v>2.1</v>
       </c>
-      <c r="E32" s="43">
+      <c r="E32" s="41">
         <v>3.8</v>
       </c>
-      <c r="F32" s="36"/>
-      <c r="G32" s="38"/>
+      <c r="F32" s="43">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="G32" s="36"/>
       <c r="H32" s="32"/>
-      <c r="I32" s="40"/>
-[...3 lines deleted...]
-      <c r="M32" s="43"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="40"/>
+      <c r="K32" s="41"/>
+      <c r="L32" s="40"/>
+      <c r="M32" s="41"/>
     </row>
     <row r="33" spans="1:14" s="22" customFormat="1">
-      <c r="A33" s="46" t="s">
+      <c r="A33" s="44" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="C33" s="45" t="s">
+      <c r="C33" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="D33" s="43">
+      <c r="D33" s="41">
         <v>2</v>
       </c>
-      <c r="E33" s="43">
+      <c r="E33" s="41">
         <v>3.7</v>
       </c>
-      <c r="F33" s="36"/>
-      <c r="G33" s="38"/>
+      <c r="F33" s="43">
+        <v>9.6</v>
+      </c>
+      <c r="G33" s="36"/>
       <c r="H33" s="32"/>
-      <c r="I33" s="40"/>
-[...3 lines deleted...]
-      <c r="M33" s="43"/>
+      <c r="I33" s="38"/>
+      <c r="J33" s="40"/>
+      <c r="K33" s="41"/>
+      <c r="L33" s="40"/>
+      <c r="M33" s="41"/>
     </row>
     <row r="34" spans="1:14" s="23" customFormat="1" ht="13.5" customHeight="1">
       <c r="A34" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="C34" s="44">
+      <c r="C34" s="42">
         <v>0.1</v>
       </c>
-      <c r="D34" s="44">
+      <c r="D34" s="42">
         <v>0.1</v>
       </c>
-      <c r="E34" s="44">
+      <c r="E34" s="42">
         <v>0.1</v>
       </c>
-      <c r="F34" s="37"/>
-      <c r="G34" s="39"/>
+      <c r="F34" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="G34" s="37"/>
       <c r="H34" s="15"/>
-      <c r="I34" s="41"/>
-[...3 lines deleted...]
-      <c r="M34" s="44"/>
+      <c r="I34" s="39"/>
+      <c r="J34" s="39"/>
+      <c r="K34" s="42"/>
+      <c r="L34" s="39"/>
+      <c r="M34" s="42"/>
     </row>
     <row r="35" spans="1:14" s="21" customFormat="1" ht="19.5" customHeight="1">
       <c r="A35" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="17"/>
       <c r="C35" s="17"/>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="18"/>
       <c r="G35" s="19"/>
       <c r="H35" s="18"/>
       <c r="I35" s="20"/>
       <c r="J35" s="20"/>
       <c r="K35" s="17"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="18"/>
     </row>
     <row r="36" spans="1:14" ht="15" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="17"/>
       <c r="C36" s="17"/>