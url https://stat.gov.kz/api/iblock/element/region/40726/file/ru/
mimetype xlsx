--- v3 (2026-06-24)
+++ v4 (2026-08-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="168" yWindow="-132" windowWidth="11472" windowHeight="9684"/>
+    <workbookView xWindow="11604" yWindow="-12" windowWidth="11472" windowHeight="4836"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$36</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="33">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -124,101 +124,95 @@
   </si>
   <si>
     <t xml:space="preserve">Уйгурский </t>
   </si>
   <si>
     <t xml:space="preserve">Илийский </t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в Алматинской области за 2026 год*</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Енбекшиказахский район</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
-      <color indexed="8"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
@@ -311,51 +305,51 @@
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -412,69 +406,63 @@
     <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -742,87 +730,87 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="F6" sqref="F6:F34"/>
+      <selection pane="topRight" activeCell="G6" sqref="G6:G34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.88671875" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.109375" style="35" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" style="35" customWidth="1"/>
     <col min="4" max="4" width="11.109375" style="35" customWidth="1"/>
     <col min="5" max="5" width="8.5546875" style="35" customWidth="1"/>
     <col min="6" max="6" width="8.88671875" style="35" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.88671875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="35" customWidth="1"/>
     <col min="10" max="10" width="10.109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="35" customWidth="1"/>
     <col min="12" max="12" width="8.5546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.88671875" style="24"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="21" customFormat="1" ht="28.95" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="45"/>
-[...10 lines deleted...]
-      <c r="M2" s="45"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:16" s="22" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="34"/>
       <c r="J3" s="3"/>
       <c r="K3" s="34"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="21" customFormat="1" ht="30.75" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="5" t="s">
@@ -882,819 +870,873 @@
         <v>11</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:16" s="22" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="32">
         <v>4118.7</v>
       </c>
-      <c r="C6" s="43">
+      <c r="C6" s="41">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D6" s="41">
+      <c r="D6" s="39">
         <v>12858.3</v>
       </c>
-      <c r="E6" s="41">
+      <c r="E6" s="39">
         <v>17305</v>
       </c>
-      <c r="F6" s="41">
+      <c r="F6" s="39">
         <v>21382.400000000001</v>
       </c>
-      <c r="G6" s="36"/>
+      <c r="G6" s="36">
+        <v>26430.7</v>
+      </c>
       <c r="H6" s="32"/>
-      <c r="I6" s="38"/>
-[...3 lines deleted...]
-      <c r="M6" s="41"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="39"/>
       <c r="O6" s="28"/>
     </row>
     <row r="7" spans="1:16" s="22" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="32">
         <v>727.8</v>
       </c>
-      <c r="C7" s="43">
+      <c r="C7" s="41">
         <v>1282.8</v>
       </c>
-      <c r="D7" s="41">
+      <c r="D7" s="39">
         <v>1901.1</v>
       </c>
-      <c r="E7" s="41">
+      <c r="E7" s="39">
         <v>2528.6999999999998</v>
       </c>
-      <c r="F7" s="41">
+      <c r="F7" s="39">
         <v>3289.4</v>
       </c>
-      <c r="G7" s="36"/>
+      <c r="G7" s="36">
+        <v>4191.7</v>
+      </c>
       <c r="H7" s="32"/>
-      <c r="I7" s="38"/>
-[...3 lines deleted...]
-      <c r="M7" s="41"/>
+      <c r="I7" s="36"/>
+      <c r="J7" s="36"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="36"/>
+      <c r="M7" s="39"/>
       <c r="O7" s="28"/>
     </row>
     <row r="8" spans="1:16" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="32">
         <v>205.1</v>
       </c>
-      <c r="C8" s="43">
+      <c r="C8" s="41">
         <v>309.2</v>
       </c>
-      <c r="D8" s="41">
+      <c r="D8" s="39">
         <v>435.3</v>
       </c>
-      <c r="E8" s="41">
+      <c r="E8" s="39">
         <v>585.6</v>
       </c>
-      <c r="F8" s="41">
+      <c r="F8" s="39">
         <v>739.6</v>
       </c>
-      <c r="G8" s="36"/>
+      <c r="G8" s="36">
+        <v>868.8</v>
+      </c>
       <c r="H8" s="32"/>
-      <c r="I8" s="38"/>
-[...3 lines deleted...]
-      <c r="M8" s="41"/>
+      <c r="I8" s="36"/>
+      <c r="J8" s="36"/>
+      <c r="K8" s="39"/>
+      <c r="L8" s="36"/>
+      <c r="M8" s="39"/>
       <c r="O8" s="27"/>
     </row>
     <row r="9" spans="1:16" s="22" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="32">
         <v>32.799999999999997</v>
       </c>
-      <c r="C9" s="43">
+      <c r="C9" s="41">
         <v>84</v>
       </c>
-      <c r="D9" s="41">
+      <c r="D9" s="39">
         <v>135.30000000000001</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="39">
         <v>186.5</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="39">
         <v>225</v>
       </c>
-      <c r="G9" s="36"/>
+      <c r="G9" s="36">
+        <v>263.39999999999998</v>
+      </c>
       <c r="H9" s="32"/>
-      <c r="I9" s="38"/>
-[...3 lines deleted...]
-      <c r="M9" s="41"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="36"/>
+      <c r="K9" s="39"/>
+      <c r="L9" s="36"/>
+      <c r="M9" s="39"/>
       <c r="O9" s="29"/>
       <c r="P9" s="26"/>
     </row>
     <row r="10" spans="1:16" s="22" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="32">
         <v>605.29999999999995</v>
       </c>
-      <c r="C10" s="43">
+      <c r="C10" s="41">
         <v>1254.5</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="39">
         <v>1921.2</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>2582.6</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>2746.1</v>
       </c>
-      <c r="G10" s="36"/>
+      <c r="G10" s="36">
+        <v>3761.2</v>
+      </c>
       <c r="H10" s="32"/>
-      <c r="I10" s="38"/>
-[...3 lines deleted...]
-      <c r="M10" s="41"/>
+      <c r="I10" s="36"/>
+      <c r="J10" s="36"/>
+      <c r="K10" s="39"/>
+      <c r="L10" s="36"/>
+      <c r="M10" s="39"/>
       <c r="O10" s="30"/>
       <c r="P10" s="25"/>
     </row>
     <row r="11" spans="1:16" s="22" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="32">
         <v>190.5</v>
       </c>
-      <c r="C11" s="43">
+      <c r="C11" s="41">
         <v>506.9</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="39">
         <v>823.2</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>1139.5</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>1346</v>
       </c>
-      <c r="G11" s="36"/>
+      <c r="G11" s="36">
+        <v>1552.5</v>
+      </c>
       <c r="H11" s="32"/>
-      <c r="I11" s="38"/>
-[...3 lines deleted...]
-      <c r="M11" s="41"/>
+      <c r="I11" s="36"/>
+      <c r="J11" s="36"/>
+      <c r="K11" s="39"/>
+      <c r="L11" s="36"/>
+      <c r="M11" s="39"/>
       <c r="O11" s="29"/>
     </row>
     <row r="12" spans="1:16" s="22" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="32">
         <v>44.1</v>
       </c>
-      <c r="C12" s="43">
+      <c r="C12" s="41">
         <v>95.4</v>
       </c>
-      <c r="D12" s="41">
+      <c r="D12" s="39">
         <v>146.69999999999999</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>197.9</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>241</v>
       </c>
-      <c r="G12" s="36"/>
+      <c r="G12" s="36">
+        <v>284</v>
+      </c>
       <c r="H12" s="32"/>
-      <c r="I12" s="38"/>
-[...3 lines deleted...]
-      <c r="M12" s="41"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="39"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="39"/>
       <c r="O12" s="29"/>
     </row>
     <row r="13" spans="1:16" s="22" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="32">
         <v>588.4</v>
       </c>
-      <c r="C13" s="43">
+      <c r="C13" s="41">
         <v>1494.9</v>
       </c>
-      <c r="D13" s="41">
+      <c r="D13" s="39">
         <v>2442.6</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>3380.6</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="39">
         <v>4108.8</v>
       </c>
-      <c r="G13" s="36"/>
+      <c r="G13" s="36">
+        <v>4802.8</v>
+      </c>
       <c r="H13" s="32"/>
-      <c r="I13" s="38"/>
-[...3 lines deleted...]
-      <c r="M13" s="41"/>
+      <c r="I13" s="36"/>
+      <c r="J13" s="36"/>
+      <c r="K13" s="39"/>
+      <c r="L13" s="36"/>
+      <c r="M13" s="39"/>
       <c r="O13" s="31"/>
     </row>
     <row r="14" spans="1:16" s="22" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="32">
         <v>44.2</v>
       </c>
-      <c r="C14" s="43">
+      <c r="C14" s="41">
         <v>88.3</v>
       </c>
-      <c r="D14" s="41">
+      <c r="D14" s="39">
         <v>132.5</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="39">
         <v>176.6</v>
       </c>
-      <c r="F14" s="41">
+      <c r="F14" s="39">
         <v>223.7</v>
       </c>
-      <c r="G14" s="36"/>
+      <c r="G14" s="36">
+        <v>270.7</v>
+      </c>
       <c r="H14" s="32"/>
-      <c r="I14" s="38"/>
-[...3 lines deleted...]
-      <c r="M14" s="41"/>
+      <c r="I14" s="36"/>
+      <c r="J14" s="36"/>
+      <c r="K14" s="39"/>
+      <c r="L14" s="36"/>
+      <c r="M14" s="39"/>
       <c r="O14" s="28"/>
     </row>
     <row r="15" spans="1:16" s="22" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="32">
         <v>987.1</v>
       </c>
-      <c r="C15" s="43">
+      <c r="C15" s="41">
         <v>1843</v>
       </c>
-      <c r="D15" s="41">
+      <c r="D15" s="39">
         <v>2666.8</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="39">
         <v>3585.6</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="39">
         <v>4793</v>
       </c>
-      <c r="G15" s="36"/>
+      <c r="G15" s="36">
+        <v>5999.3</v>
+      </c>
       <c r="H15" s="32"/>
-      <c r="I15" s="38"/>
-[...3 lines deleted...]
-      <c r="M15" s="41"/>
+      <c r="I15" s="36"/>
+      <c r="J15" s="36"/>
+      <c r="K15" s="39"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="39"/>
       <c r="O15" s="28"/>
     </row>
     <row r="16" spans="1:16" s="22" customFormat="1">
       <c r="A16" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="32">
         <v>58.3</v>
       </c>
-      <c r="C16" s="43">
+      <c r="C16" s="41">
         <v>177.3</v>
       </c>
-      <c r="D16" s="41">
+      <c r="D16" s="39">
         <v>374.2</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="39">
         <v>510.6</v>
       </c>
-      <c r="F16" s="41">
+      <c r="F16" s="39">
         <v>673.5</v>
       </c>
-      <c r="G16" s="36"/>
+      <c r="G16" s="36">
+        <v>855.3</v>
+      </c>
       <c r="H16" s="32"/>
-      <c r="I16" s="38"/>
-[...3 lines deleted...]
-      <c r="M16" s="41"/>
+      <c r="I16" s="36"/>
+      <c r="J16" s="36"/>
+      <c r="K16" s="39"/>
+      <c r="L16" s="36"/>
+      <c r="M16" s="39"/>
       <c r="O16" s="28"/>
     </row>
     <row r="17" spans="1:15" s="22" customFormat="1">
       <c r="A17" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="32">
         <v>635.1</v>
       </c>
-      <c r="C17" s="43">
+      <c r="C17" s="41">
         <v>1259.3</v>
       </c>
-      <c r="D17" s="41">
+      <c r="D17" s="39">
         <v>1879.4</v>
       </c>
-      <c r="E17" s="41">
+      <c r="E17" s="39">
         <v>2430.6</v>
       </c>
-      <c r="F17" s="41">
+      <c r="F17" s="39">
         <v>2996.3</v>
       </c>
-      <c r="G17" s="36"/>
+      <c r="G17" s="36">
+        <v>3580.9</v>
+      </c>
       <c r="H17" s="32"/>
-      <c r="I17" s="38"/>
-[...3 lines deleted...]
-      <c r="M17" s="41"/>
+      <c r="I17" s="36"/>
+      <c r="J17" s="36"/>
+      <c r="K17" s="39"/>
+      <c r="L17" s="36"/>
+      <c r="M17" s="39"/>
       <c r="O17" s="28"/>
     </row>
     <row r="18" spans="1:15" s="22" customFormat="1">
       <c r="A18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="9"/>
       <c r="E18" s="33"/>
       <c r="F18" s="9"/>
       <c r="G18" s="33"/>
       <c r="H18" s="33"/>
       <c r="I18" s="9"/>
       <c r="J18" s="13"/>
       <c r="K18" s="9"/>
       <c r="L18" s="8"/>
       <c r="M18" s="9"/>
     </row>
     <row r="19" spans="1:15" s="22" customFormat="1">
       <c r="A19" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="32">
         <v>4118.7</v>
       </c>
-      <c r="C19" s="43">
+      <c r="C19" s="41">
         <v>8395.7000000000007</v>
       </c>
-      <c r="D19" s="41">
+      <c r="D19" s="39">
         <v>12856.2</v>
       </c>
-      <c r="E19" s="41">
+      <c r="E19" s="39">
         <v>17301.099999999999</v>
       </c>
-      <c r="F19" s="41">
+      <c r="F19" s="39">
         <v>21372.7</v>
       </c>
-      <c r="G19" s="36"/>
+      <c r="G19" s="36">
+        <v>26415.8</v>
+      </c>
       <c r="H19" s="32"/>
-      <c r="I19" s="38"/>
-[...3 lines deleted...]
-      <c r="M19" s="41"/>
+      <c r="I19" s="36"/>
+      <c r="J19" s="36"/>
+      <c r="K19" s="39"/>
+      <c r="L19" s="36"/>
+      <c r="M19" s="39"/>
     </row>
     <row r="20" spans="1:15" s="22" customFormat="1">
       <c r="A20" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="32">
         <v>727.8</v>
       </c>
-      <c r="C20" s="43">
+      <c r="C20" s="41">
         <v>1282.8</v>
       </c>
-      <c r="D20" s="41">
+      <c r="D20" s="39">
         <v>1901.1</v>
       </c>
-      <c r="E20" s="41">
+      <c r="E20" s="39">
         <v>2528.6999999999998</v>
       </c>
-      <c r="F20" s="41">
+      <c r="F20" s="39">
         <v>3289.4</v>
       </c>
-      <c r="G20" s="36"/>
+      <c r="G20" s="36">
+        <v>4191.7</v>
+      </c>
       <c r="H20" s="32"/>
-      <c r="I20" s="38"/>
-[...3 lines deleted...]
-      <c r="M20" s="41"/>
+      <c r="I20" s="36"/>
+      <c r="J20" s="36"/>
+      <c r="K20" s="39"/>
+      <c r="L20" s="36"/>
+      <c r="M20" s="39"/>
     </row>
     <row r="21" spans="1:15" s="22" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="32">
         <v>205.1</v>
       </c>
-      <c r="C21" s="43">
+      <c r="C21" s="41">
         <v>309.2</v>
       </c>
-      <c r="D21" s="41">
+      <c r="D21" s="39">
         <v>435.3</v>
       </c>
-      <c r="E21" s="41">
+      <c r="E21" s="39">
         <v>585.6</v>
       </c>
-      <c r="F21" s="41">
+      <c r="F21" s="39">
         <v>739.6</v>
       </c>
-      <c r="G21" s="36"/>
+      <c r="G21" s="36">
+        <v>868.8</v>
+      </c>
       <c r="H21" s="32"/>
-      <c r="I21" s="38"/>
-[...3 lines deleted...]
-      <c r="M21" s="41"/>
+      <c r="I21" s="36"/>
+      <c r="J21" s="36"/>
+      <c r="K21" s="39"/>
+      <c r="L21" s="36"/>
+      <c r="M21" s="39"/>
     </row>
     <row r="22" spans="1:15" s="22" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="32">
         <v>32.799999999999997</v>
       </c>
-      <c r="C22" s="43">
+      <c r="C22" s="41">
         <v>84</v>
       </c>
-      <c r="D22" s="41">
+      <c r="D22" s="39">
         <v>135.30000000000001</v>
       </c>
-      <c r="E22" s="41">
+      <c r="E22" s="39">
         <v>186.5</v>
       </c>
-      <c r="F22" s="41">
+      <c r="F22" s="39">
         <v>225</v>
       </c>
-      <c r="G22" s="36"/>
+      <c r="G22" s="36">
+        <v>263.39999999999998</v>
+      </c>
       <c r="H22" s="32"/>
-      <c r="I22" s="38"/>
-[...3 lines deleted...]
-      <c r="M22" s="41"/>
+      <c r="I22" s="36"/>
+      <c r="J22" s="36"/>
+      <c r="K22" s="39"/>
+      <c r="L22" s="36"/>
+      <c r="M22" s="39"/>
     </row>
     <row r="23" spans="1:15" s="22" customFormat="1">
       <c r="A23" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="32">
         <v>605.29999999999995</v>
       </c>
-      <c r="C23" s="43">
+      <c r="C23" s="41">
         <v>1254.5</v>
       </c>
-      <c r="D23" s="41">
+      <c r="D23" s="39">
         <v>1919.2</v>
       </c>
-      <c r="E23" s="41">
+      <c r="E23" s="39">
         <v>2578.9</v>
       </c>
-      <c r="F23" s="41">
+      <c r="F23" s="39">
         <v>2736.5</v>
       </c>
-      <c r="G23" s="36"/>
+      <c r="G23" s="36">
+        <v>3746.5</v>
+      </c>
       <c r="H23" s="32"/>
-      <c r="I23" s="38"/>
-[...3 lines deleted...]
-      <c r="M23" s="41"/>
+      <c r="I23" s="36"/>
+      <c r="J23" s="36"/>
+      <c r="K23" s="39"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="39"/>
     </row>
     <row r="24" spans="1:15" s="22" customFormat="1">
       <c r="A24" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="32">
         <v>190.5</v>
       </c>
-      <c r="C24" s="43">
+      <c r="C24" s="41">
         <v>506.9</v>
       </c>
-      <c r="D24" s="41">
+      <c r="D24" s="39">
         <v>823.2</v>
       </c>
-      <c r="E24" s="41">
+      <c r="E24" s="39">
         <v>1139.5</v>
       </c>
-      <c r="F24" s="41">
+      <c r="F24" s="39">
         <v>1346</v>
       </c>
-      <c r="G24" s="36"/>
+      <c r="G24" s="36">
+        <v>1552.5</v>
+      </c>
       <c r="H24" s="32"/>
-      <c r="I24" s="38"/>
-[...3 lines deleted...]
-      <c r="M24" s="41"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="36"/>
+      <c r="K24" s="39"/>
+      <c r="L24" s="36"/>
+      <c r="M24" s="39"/>
     </row>
     <row r="25" spans="1:15" s="22" customFormat="1">
       <c r="A25" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="32">
         <v>44.1</v>
       </c>
-      <c r="C25" s="43">
+      <c r="C25" s="41">
         <v>95.4</v>
       </c>
-      <c r="D25" s="41">
+      <c r="D25" s="39">
         <v>146.69999999999999</v>
       </c>
-      <c r="E25" s="41">
+      <c r="E25" s="39">
         <v>197.9</v>
       </c>
-      <c r="F25" s="41">
+      <c r="F25" s="39">
         <v>241</v>
       </c>
-      <c r="G25" s="36"/>
+      <c r="G25" s="36">
+        <v>284</v>
+      </c>
       <c r="H25" s="32"/>
-      <c r="I25" s="38"/>
-[...3 lines deleted...]
-      <c r="M25" s="41"/>
+      <c r="I25" s="36"/>
+      <c r="J25" s="36"/>
+      <c r="K25" s="39"/>
+      <c r="L25" s="36"/>
+      <c r="M25" s="39"/>
     </row>
     <row r="26" spans="1:15" s="22" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="32">
         <v>588.4</v>
       </c>
-      <c r="C26" s="43">
+      <c r="C26" s="41">
         <v>1494.9</v>
       </c>
-      <c r="D26" s="41">
+      <c r="D26" s="39">
         <v>2442.6</v>
       </c>
-      <c r="E26" s="41">
+      <c r="E26" s="39">
         <v>3380.6</v>
       </c>
-      <c r="F26" s="41">
+      <c r="F26" s="39">
         <v>4108.8</v>
       </c>
-      <c r="G26" s="36"/>
+      <c r="G26" s="36">
+        <v>4802.8</v>
+      </c>
       <c r="H26" s="32"/>
-      <c r="I26" s="38"/>
-[...3 lines deleted...]
-      <c r="M26" s="41"/>
+      <c r="I26" s="36"/>
+      <c r="J26" s="36"/>
+      <c r="K26" s="39"/>
+      <c r="L26" s="36"/>
+      <c r="M26" s="39"/>
     </row>
     <row r="27" spans="1:15" s="22" customFormat="1">
       <c r="A27" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="32">
         <v>44.2</v>
       </c>
-      <c r="C27" s="43">
+      <c r="C27" s="41">
         <v>88.3</v>
       </c>
-      <c r="D27" s="41">
+      <c r="D27" s="39">
         <v>132.5</v>
       </c>
-      <c r="E27" s="41">
+      <c r="E27" s="39">
         <v>176.6</v>
       </c>
-      <c r="F27" s="41">
+      <c r="F27" s="39">
         <v>223.7</v>
       </c>
-      <c r="G27" s="36"/>
+      <c r="G27" s="36">
+        <v>270.7</v>
+      </c>
       <c r="H27" s="32"/>
-      <c r="I27" s="38"/>
-[...3 lines deleted...]
-      <c r="M27" s="41"/>
+      <c r="I27" s="36"/>
+      <c r="J27" s="36"/>
+      <c r="K27" s="39"/>
+      <c r="L27" s="36"/>
+      <c r="M27" s="39"/>
     </row>
     <row r="28" spans="1:15" s="22" customFormat="1">
       <c r="A28" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="32">
         <v>987.1</v>
       </c>
-      <c r="C28" s="43">
+      <c r="C28" s="41">
         <v>1843</v>
       </c>
-      <c r="D28" s="41">
+      <c r="D28" s="39">
         <v>2666.8</v>
       </c>
-      <c r="E28" s="41">
+      <c r="E28" s="39">
         <v>3585.6</v>
       </c>
-      <c r="F28" s="41">
+      <c r="F28" s="39">
         <v>4793</v>
       </c>
-      <c r="G28" s="36"/>
+      <c r="G28" s="36">
+        <v>5999.3</v>
+      </c>
       <c r="H28" s="32"/>
-      <c r="I28" s="38"/>
-[...3 lines deleted...]
-      <c r="M28" s="41"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="36"/>
+      <c r="K28" s="39"/>
+      <c r="L28" s="36"/>
+      <c r="M28" s="39"/>
     </row>
     <row r="29" spans="1:15" s="22" customFormat="1">
       <c r="A29" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="32">
         <v>58.3</v>
       </c>
-      <c r="C29" s="43">
+      <c r="C29" s="41">
         <v>177.3</v>
       </c>
-      <c r="D29" s="41">
+      <c r="D29" s="39">
         <v>374.2</v>
       </c>
-      <c r="E29" s="41">
+      <c r="E29" s="39">
         <v>510.6</v>
       </c>
-      <c r="F29" s="41">
+      <c r="F29" s="39">
         <v>673.5</v>
       </c>
-      <c r="G29" s="36"/>
+      <c r="G29" s="36">
+        <v>855.3</v>
+      </c>
       <c r="H29" s="32"/>
-      <c r="I29" s="38"/>
-[...3 lines deleted...]
-      <c r="M29" s="41"/>
+      <c r="I29" s="36"/>
+      <c r="J29" s="36"/>
+      <c r="K29" s="39"/>
+      <c r="L29" s="36"/>
+      <c r="M29" s="39"/>
     </row>
     <row r="30" spans="1:15" s="22" customFormat="1">
       <c r="A30" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="32">
         <v>635.1</v>
       </c>
-      <c r="C30" s="43">
+      <c r="C30" s="41">
         <v>1259.2</v>
       </c>
-      <c r="D30" s="41">
+      <c r="D30" s="39">
         <v>1879.3</v>
       </c>
-      <c r="E30" s="41">
+      <c r="E30" s="39">
         <v>2430.5</v>
       </c>
-      <c r="F30" s="41">
+      <c r="F30" s="39">
         <v>2996.1</v>
       </c>
-      <c r="G30" s="36"/>
+      <c r="G30" s="36">
+        <v>3580.7</v>
+      </c>
       <c r="H30" s="32"/>
-      <c r="I30" s="38"/>
-[...3 lines deleted...]
-      <c r="M30" s="41"/>
+      <c r="I30" s="36"/>
+      <c r="J30" s="36"/>
+      <c r="K30" s="39"/>
+      <c r="L30" s="36"/>
+      <c r="M30" s="39"/>
     </row>
     <row r="31" spans="1:15" s="22" customFormat="1">
       <c r="A31" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="32"/>
       <c r="D31" s="9"/>
       <c r="E31" s="33"/>
       <c r="F31" s="9"/>
       <c r="G31" s="33"/>
       <c r="H31" s="33"/>
       <c r="I31" s="9"/>
       <c r="J31" s="10"/>
       <c r="K31" s="9"/>
       <c r="L31" s="8"/>
       <c r="M31" s="9"/>
     </row>
     <row r="32" spans="1:15" s="22" customFormat="1">
       <c r="A32" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="C32" s="43">
+      <c r="C32" s="41">
         <v>0.1</v>
       </c>
-      <c r="D32" s="41">
+      <c r="D32" s="39">
         <v>2.1</v>
       </c>
-      <c r="E32" s="41">
+      <c r="E32" s="39">
         <v>3.8</v>
       </c>
-      <c r="F32" s="43">
+      <c r="F32" s="41">
         <v>9.8000000000000007</v>
       </c>
-      <c r="G32" s="36"/>
+      <c r="G32" s="38">
+        <v>14.9</v>
+      </c>
       <c r="H32" s="32"/>
-      <c r="I32" s="38"/>
-[...3 lines deleted...]
-      <c r="M32" s="41"/>
+      <c r="I32" s="36"/>
+      <c r="J32" s="38"/>
+      <c r="K32" s="39"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="39"/>
     </row>
     <row r="33" spans="1:14" s="22" customFormat="1">
-      <c r="A33" s="44" t="s">
+      <c r="A33" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="C33" s="43" t="s">
+      <c r="C33" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="D33" s="41">
+      <c r="D33" s="39">
         <v>2</v>
       </c>
-      <c r="E33" s="41">
+      <c r="E33" s="39">
         <v>3.7</v>
       </c>
-      <c r="F33" s="43">
+      <c r="F33" s="41">
         <v>9.6</v>
       </c>
-      <c r="G33" s="36"/>
+      <c r="G33" s="38">
+        <v>14.7</v>
+      </c>
       <c r="H33" s="32"/>
-      <c r="I33" s="38"/>
-[...3 lines deleted...]
-      <c r="M33" s="41"/>
+      <c r="I33" s="36"/>
+      <c r="J33" s="38"/>
+      <c r="K33" s="39"/>
+      <c r="L33" s="38"/>
+      <c r="M33" s="39"/>
     </row>
     <row r="34" spans="1:14" s="23" customFormat="1" ht="13.5" customHeight="1">
       <c r="A34" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="C34" s="42">
+      <c r="C34" s="40">
         <v>0.1</v>
       </c>
-      <c r="D34" s="42">
+      <c r="D34" s="40">
         <v>0.1</v>
       </c>
-      <c r="E34" s="42">
+      <c r="E34" s="40">
         <v>0.1</v>
       </c>
-      <c r="F34" s="42">
+      <c r="F34" s="40">
         <v>0.2</v>
       </c>
-      <c r="G34" s="37"/>
+      <c r="G34" s="37">
+        <v>0.2</v>
+      </c>
       <c r="H34" s="15"/>
-      <c r="I34" s="39"/>
-[...3 lines deleted...]
-      <c r="M34" s="42"/>
+      <c r="I34" s="37"/>
+      <c r="J34" s="37"/>
+      <c r="K34" s="40"/>
+      <c r="L34" s="37"/>
+      <c r="M34" s="40"/>
     </row>
     <row r="35" spans="1:14" s="21" customFormat="1" ht="19.5" customHeight="1">
       <c r="A35" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="17"/>
       <c r="C35" s="17"/>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="18"/>
       <c r="G35" s="19"/>
       <c r="H35" s="18"/>
       <c r="I35" s="20"/>
       <c r="J35" s="20"/>
       <c r="K35" s="17"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="18"/>
     </row>
     <row r="36" spans="1:14" ht="15" customHeight="1">
       <c r="A36" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="17"/>
       <c r="C36" s="17"/>