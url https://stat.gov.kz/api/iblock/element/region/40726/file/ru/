--- v4 (2026-08-11)
+++ v5 (2026-08-31)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11604" yWindow="-12" windowWidth="11472" windowHeight="4836"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14325" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$36</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="33">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -730,97 +729,97 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="G6" sqref="G6:G34"/>
+      <selection pane="topRight" activeCell="L16" sqref="L16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.88671875" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="8.88671875" style="35" customWidth="1"/>
+    <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="7.140625" style="35" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="35" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" style="35" customWidth="1"/>
+    <col min="5" max="5" width="8.5703125" style="35" customWidth="1"/>
+    <col min="6" max="6" width="8.85546875" style="35" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" customWidth="1"/>
-    <col min="8" max="8" width="8.88671875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="8.85546875" style="35" customWidth="1"/>
     <col min="9" max="9" width="9" style="35" customWidth="1"/>
-    <col min="10" max="10" width="10.109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="35" customWidth="1"/>
-    <col min="12" max="12" width="8.5546875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
-    <col min="14" max="16384" width="8.88671875" style="24"/>
+    <col min="14" max="16384" width="8.85546875" style="24"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" s="21" customFormat="1" ht="28.95" customHeight="1">
+    <row r="2" spans="1:16" s="21" customFormat="1" ht="28.9" customHeight="1">
       <c r="A2" s="43" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:16" s="22" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="3"/>
-      <c r="H3" s="3"/>
+      <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="3"/>
       <c r="K3" s="34"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="21" customFormat="1" ht="30.75" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>5</v>
@@ -844,894 +843,948 @@
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:16" s="22" customFormat="1">
       <c r="A5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="33" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="8" t="s">
+      <c r="H5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:16" s="22" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="32">
         <v>4118.7</v>
       </c>
       <c r="C6" s="41">
         <v>8395.7000000000007</v>
       </c>
       <c r="D6" s="39">
         <v>12858.3</v>
       </c>
       <c r="E6" s="39">
         <v>17305</v>
       </c>
       <c r="F6" s="39">
         <v>21382.400000000001</v>
       </c>
       <c r="G6" s="36">
         <v>26430.7</v>
       </c>
-      <c r="H6" s="32"/>
+      <c r="H6" s="39">
+        <v>32048</v>
+      </c>
       <c r="I6" s="36"/>
       <c r="J6" s="36"/>
       <c r="K6" s="39"/>
       <c r="L6" s="36"/>
       <c r="M6" s="39"/>
       <c r="O6" s="28"/>
     </row>
     <row r="7" spans="1:16" s="22" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="32">
         <v>727.8</v>
       </c>
       <c r="C7" s="41">
         <v>1282.8</v>
       </c>
       <c r="D7" s="39">
         <v>1901.1</v>
       </c>
       <c r="E7" s="39">
         <v>2528.6999999999998</v>
       </c>
       <c r="F7" s="39">
         <v>3289.4</v>
       </c>
       <c r="G7" s="36">
         <v>4191.7</v>
       </c>
-      <c r="H7" s="32"/>
+      <c r="H7" s="39">
+        <v>5180.1000000000004</v>
+      </c>
       <c r="I7" s="36"/>
       <c r="J7" s="36"/>
       <c r="K7" s="39"/>
       <c r="L7" s="36"/>
       <c r="M7" s="39"/>
       <c r="O7" s="28"/>
     </row>
     <row r="8" spans="1:16" s="22" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="32">
         <v>205.1</v>
       </c>
       <c r="C8" s="41">
         <v>309.2</v>
       </c>
       <c r="D8" s="39">
         <v>435.3</v>
       </c>
       <c r="E8" s="39">
         <v>585.6</v>
       </c>
       <c r="F8" s="39">
         <v>739.6</v>
       </c>
       <c r="G8" s="36">
         <v>868.8</v>
       </c>
-      <c r="H8" s="32"/>
+      <c r="H8" s="39">
+        <v>992.5</v>
+      </c>
       <c r="I8" s="36"/>
       <c r="J8" s="36"/>
       <c r="K8" s="39"/>
       <c r="L8" s="36"/>
       <c r="M8" s="39"/>
       <c r="O8" s="27"/>
     </row>
     <row r="9" spans="1:16" s="22" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="32">
         <v>32.799999999999997</v>
       </c>
       <c r="C9" s="41">
         <v>84</v>
       </c>
       <c r="D9" s="39">
         <v>135.30000000000001</v>
       </c>
       <c r="E9" s="39">
         <v>186.5</v>
       </c>
       <c r="F9" s="39">
         <v>225</v>
       </c>
       <c r="G9" s="36">
         <v>263.39999999999998</v>
       </c>
-      <c r="H9" s="32"/>
+      <c r="H9" s="39">
+        <v>301.89999999999998</v>
+      </c>
       <c r="I9" s="36"/>
       <c r="J9" s="36"/>
       <c r="K9" s="39"/>
       <c r="L9" s="36"/>
       <c r="M9" s="39"/>
       <c r="O9" s="29"/>
       <c r="P9" s="26"/>
     </row>
     <row r="10" spans="1:16" s="22" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="32">
         <v>605.29999999999995</v>
       </c>
       <c r="C10" s="41">
         <v>1254.5</v>
       </c>
       <c r="D10" s="39">
         <v>1921.2</v>
       </c>
       <c r="E10" s="39">
         <v>2582.6</v>
       </c>
       <c r="F10" s="39">
         <v>2746.1</v>
       </c>
       <c r="G10" s="36">
         <v>3761.2</v>
       </c>
-      <c r="H10" s="32"/>
+      <c r="H10" s="39">
+        <v>5075.1000000000004</v>
+      </c>
       <c r="I10" s="36"/>
       <c r="J10" s="36"/>
       <c r="K10" s="39"/>
       <c r="L10" s="36"/>
       <c r="M10" s="39"/>
       <c r="O10" s="30"/>
       <c r="P10" s="25"/>
     </row>
     <row r="11" spans="1:16" s="22" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="32">
         <v>190.5</v>
       </c>
       <c r="C11" s="41">
         <v>506.9</v>
       </c>
       <c r="D11" s="39">
         <v>823.2</v>
       </c>
       <c r="E11" s="39">
         <v>1139.5</v>
       </c>
       <c r="F11" s="39">
         <v>1346</v>
       </c>
       <c r="G11" s="36">
         <v>1552.5</v>
       </c>
-      <c r="H11" s="32"/>
+      <c r="H11" s="39">
+        <v>1759</v>
+      </c>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="39"/>
       <c r="L11" s="36"/>
       <c r="M11" s="39"/>
       <c r="O11" s="29"/>
     </row>
     <row r="12" spans="1:16" s="22" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="32">
         <v>44.1</v>
       </c>
       <c r="C12" s="41">
         <v>95.4</v>
       </c>
       <c r="D12" s="39">
         <v>146.69999999999999</v>
       </c>
       <c r="E12" s="39">
         <v>197.9</v>
       </c>
       <c r="F12" s="39">
         <v>241</v>
       </c>
       <c r="G12" s="36">
         <v>284</v>
       </c>
-      <c r="H12" s="32"/>
+      <c r="H12" s="39">
+        <v>327</v>
+      </c>
       <c r="I12" s="36"/>
       <c r="J12" s="36"/>
       <c r="K12" s="39"/>
       <c r="L12" s="36"/>
       <c r="M12" s="39"/>
       <c r="O12" s="29"/>
     </row>
     <row r="13" spans="1:16" s="22" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="32">
         <v>588.4</v>
       </c>
       <c r="C13" s="41">
         <v>1494.9</v>
       </c>
       <c r="D13" s="39">
         <v>2442.6</v>
       </c>
       <c r="E13" s="39">
         <v>3380.6</v>
       </c>
       <c r="F13" s="39">
         <v>4108.8</v>
       </c>
       <c r="G13" s="36">
         <v>4802.8</v>
       </c>
-      <c r="H13" s="32"/>
+      <c r="H13" s="39">
+        <v>5616.4</v>
+      </c>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="39"/>
       <c r="L13" s="36"/>
       <c r="M13" s="39"/>
       <c r="O13" s="31"/>
     </row>
     <row r="14" spans="1:16" s="22" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="32">
         <v>44.2</v>
       </c>
       <c r="C14" s="41">
         <v>88.3</v>
       </c>
       <c r="D14" s="39">
         <v>132.5</v>
       </c>
       <c r="E14" s="39">
         <v>176.6</v>
       </c>
       <c r="F14" s="39">
         <v>223.7</v>
       </c>
       <c r="G14" s="36">
         <v>270.7</v>
       </c>
-      <c r="H14" s="32"/>
+      <c r="H14" s="39">
+        <v>317</v>
+      </c>
       <c r="I14" s="36"/>
       <c r="J14" s="36"/>
       <c r="K14" s="39"/>
       <c r="L14" s="36"/>
       <c r="M14" s="39"/>
       <c r="O14" s="28"/>
     </row>
     <row r="15" spans="1:16" s="22" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="32">
         <v>987.1</v>
       </c>
       <c r="C15" s="41">
         <v>1843</v>
       </c>
       <c r="D15" s="39">
         <v>2666.8</v>
       </c>
       <c r="E15" s="39">
         <v>3585.6</v>
       </c>
       <c r="F15" s="39">
         <v>4793</v>
       </c>
       <c r="G15" s="36">
         <v>5999.3</v>
       </c>
-      <c r="H15" s="32"/>
+      <c r="H15" s="39">
+        <v>7257.1</v>
+      </c>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="39"/>
       <c r="L15" s="36"/>
       <c r="M15" s="39"/>
       <c r="O15" s="28"/>
     </row>
     <row r="16" spans="1:16" s="22" customFormat="1">
       <c r="A16" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="32">
         <v>58.3</v>
       </c>
       <c r="C16" s="41">
         <v>177.3</v>
       </c>
       <c r="D16" s="39">
         <v>374.2</v>
       </c>
       <c r="E16" s="39">
         <v>510.6</v>
       </c>
       <c r="F16" s="39">
         <v>673.5</v>
       </c>
       <c r="G16" s="36">
         <v>855.3</v>
       </c>
-      <c r="H16" s="32"/>
+      <c r="H16" s="39">
+        <v>1053.3</v>
+      </c>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="39"/>
       <c r="L16" s="36"/>
       <c r="M16" s="39"/>
       <c r="O16" s="28"/>
     </row>
     <row r="17" spans="1:15" s="22" customFormat="1">
       <c r="A17" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="32">
         <v>635.1</v>
       </c>
       <c r="C17" s="41">
         <v>1259.3</v>
       </c>
       <c r="D17" s="39">
         <v>1879.4</v>
       </c>
       <c r="E17" s="39">
         <v>2430.6</v>
       </c>
       <c r="F17" s="39">
         <v>2996.3</v>
       </c>
       <c r="G17" s="36">
         <v>3580.9</v>
       </c>
-      <c r="H17" s="32"/>
+      <c r="H17" s="39">
+        <v>4168.6000000000004</v>
+      </c>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="39"/>
       <c r="L17" s="36"/>
       <c r="M17" s="39"/>
       <c r="O17" s="28"/>
     </row>
     <row r="18" spans="1:15" s="22" customFormat="1">
       <c r="A18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="9"/>
       <c r="E18" s="33"/>
       <c r="F18" s="9"/>
       <c r="G18" s="33"/>
       <c r="H18" s="33"/>
       <c r="I18" s="9"/>
       <c r="J18" s="13"/>
       <c r="K18" s="9"/>
       <c r="L18" s="8"/>
       <c r="M18" s="9"/>
     </row>
     <row r="19" spans="1:15" s="22" customFormat="1">
       <c r="A19" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="32">
         <v>4118.7</v>
       </c>
       <c r="C19" s="41">
         <v>8395.7000000000007</v>
       </c>
       <c r="D19" s="39">
         <v>12856.2</v>
       </c>
       <c r="E19" s="39">
         <v>17301.099999999999</v>
       </c>
       <c r="F19" s="39">
         <v>21372.7</v>
       </c>
       <c r="G19" s="36">
         <v>26415.8</v>
       </c>
-      <c r="H19" s="32"/>
+      <c r="H19" s="39">
+        <v>32030.400000000001</v>
+      </c>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="39"/>
       <c r="L19" s="36"/>
       <c r="M19" s="39"/>
     </row>
     <row r="20" spans="1:15" s="22" customFormat="1">
       <c r="A20" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="32">
         <v>727.8</v>
       </c>
       <c r="C20" s="41">
         <v>1282.8</v>
       </c>
       <c r="D20" s="39">
         <v>1901.1</v>
       </c>
       <c r="E20" s="39">
         <v>2528.6999999999998</v>
       </c>
       <c r="F20" s="39">
         <v>3289.4</v>
       </c>
       <c r="G20" s="36">
         <v>4191.7</v>
       </c>
-      <c r="H20" s="32"/>
+      <c r="H20" s="39">
+        <v>5180.1000000000004</v>
+      </c>
       <c r="I20" s="36"/>
       <c r="J20" s="36"/>
       <c r="K20" s="39"/>
       <c r="L20" s="36"/>
       <c r="M20" s="39"/>
     </row>
     <row r="21" spans="1:15" s="22" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="32">
         <v>205.1</v>
       </c>
       <c r="C21" s="41">
         <v>309.2</v>
       </c>
       <c r="D21" s="39">
         <v>435.3</v>
       </c>
       <c r="E21" s="39">
         <v>585.6</v>
       </c>
       <c r="F21" s="39">
         <v>739.6</v>
       </c>
       <c r="G21" s="36">
         <v>868.8</v>
       </c>
-      <c r="H21" s="32"/>
+      <c r="H21" s="39">
+        <v>992.5</v>
+      </c>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="39"/>
       <c r="L21" s="36"/>
       <c r="M21" s="39"/>
     </row>
     <row r="22" spans="1:15" s="22" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="32">
         <v>32.799999999999997</v>
       </c>
       <c r="C22" s="41">
         <v>84</v>
       </c>
       <c r="D22" s="39">
         <v>135.30000000000001</v>
       </c>
       <c r="E22" s="39">
         <v>186.5</v>
       </c>
       <c r="F22" s="39">
         <v>225</v>
       </c>
       <c r="G22" s="36">
         <v>263.39999999999998</v>
       </c>
-      <c r="H22" s="32"/>
+      <c r="H22" s="39">
+        <v>301.89999999999998</v>
+      </c>
       <c r="I22" s="36"/>
       <c r="J22" s="36"/>
       <c r="K22" s="39"/>
       <c r="L22" s="36"/>
       <c r="M22" s="39"/>
     </row>
     <row r="23" spans="1:15" s="22" customFormat="1">
       <c r="A23" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="32">
         <v>605.29999999999995</v>
       </c>
       <c r="C23" s="41">
         <v>1254.5</v>
       </c>
       <c r="D23" s="39">
         <v>1919.2</v>
       </c>
       <c r="E23" s="39">
         <v>2578.9</v>
       </c>
       <c r="F23" s="39">
         <v>2736.5</v>
       </c>
       <c r="G23" s="36">
         <v>3746.5</v>
       </c>
-      <c r="H23" s="32"/>
+      <c r="H23" s="39">
+        <v>5057.7</v>
+      </c>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="39"/>
       <c r="L23" s="36"/>
       <c r="M23" s="39"/>
     </row>
     <row r="24" spans="1:15" s="22" customFormat="1">
       <c r="A24" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="32">
         <v>190.5</v>
       </c>
       <c r="C24" s="41">
         <v>506.9</v>
       </c>
       <c r="D24" s="39">
         <v>823.2</v>
       </c>
       <c r="E24" s="39">
         <v>1139.5</v>
       </c>
       <c r="F24" s="39">
         <v>1346</v>
       </c>
       <c r="G24" s="36">
         <v>1552.5</v>
       </c>
-      <c r="H24" s="32"/>
+      <c r="H24" s="39">
+        <v>1759</v>
+      </c>
       <c r="I24" s="36"/>
       <c r="J24" s="36"/>
       <c r="K24" s="39"/>
       <c r="L24" s="36"/>
       <c r="M24" s="39"/>
     </row>
     <row r="25" spans="1:15" s="22" customFormat="1">
       <c r="A25" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="32">
         <v>44.1</v>
       </c>
       <c r="C25" s="41">
         <v>95.4</v>
       </c>
       <c r="D25" s="39">
         <v>146.69999999999999</v>
       </c>
       <c r="E25" s="39">
         <v>197.9</v>
       </c>
       <c r="F25" s="39">
         <v>241</v>
       </c>
       <c r="G25" s="36">
         <v>284</v>
       </c>
-      <c r="H25" s="32"/>
+      <c r="H25" s="39">
+        <v>327</v>
+      </c>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="39"/>
       <c r="L25" s="36"/>
       <c r="M25" s="39"/>
     </row>
     <row r="26" spans="1:15" s="22" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="32">
         <v>588.4</v>
       </c>
       <c r="C26" s="41">
         <v>1494.9</v>
       </c>
       <c r="D26" s="39">
         <v>2442.6</v>
       </c>
       <c r="E26" s="39">
         <v>3380.6</v>
       </c>
       <c r="F26" s="39">
         <v>4108.8</v>
       </c>
       <c r="G26" s="36">
         <v>4802.8</v>
       </c>
-      <c r="H26" s="32"/>
+      <c r="H26" s="39">
+        <v>5616.4</v>
+      </c>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
       <c r="K26" s="39"/>
       <c r="L26" s="36"/>
       <c r="M26" s="39"/>
     </row>
     <row r="27" spans="1:15" s="22" customFormat="1">
       <c r="A27" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="32">
         <v>44.2</v>
       </c>
       <c r="C27" s="41">
         <v>88.3</v>
       </c>
       <c r="D27" s="39">
         <v>132.5</v>
       </c>
       <c r="E27" s="39">
         <v>176.6</v>
       </c>
       <c r="F27" s="39">
         <v>223.7</v>
       </c>
       <c r="G27" s="36">
         <v>270.7</v>
       </c>
-      <c r="H27" s="32"/>
+      <c r="H27" s="39">
+        <v>317</v>
+      </c>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="39"/>
       <c r="L27" s="36"/>
       <c r="M27" s="39"/>
     </row>
     <row r="28" spans="1:15" s="22" customFormat="1">
       <c r="A28" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="32">
         <v>987.1</v>
       </c>
       <c r="C28" s="41">
         <v>1843</v>
       </c>
       <c r="D28" s="39">
         <v>2666.8</v>
       </c>
       <c r="E28" s="39">
         <v>3585.6</v>
       </c>
       <c r="F28" s="39">
         <v>4793</v>
       </c>
       <c r="G28" s="36">
         <v>5999.3</v>
       </c>
-      <c r="H28" s="32"/>
+      <c r="H28" s="39">
+        <v>7257.1</v>
+      </c>
       <c r="I28" s="36"/>
       <c r="J28" s="36"/>
       <c r="K28" s="39"/>
       <c r="L28" s="36"/>
       <c r="M28" s="39"/>
     </row>
     <row r="29" spans="1:15" s="22" customFormat="1">
       <c r="A29" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="32">
         <v>58.3</v>
       </c>
       <c r="C29" s="41">
         <v>177.3</v>
       </c>
       <c r="D29" s="39">
         <v>374.2</v>
       </c>
       <c r="E29" s="39">
         <v>510.6</v>
       </c>
       <c r="F29" s="39">
         <v>673.5</v>
       </c>
       <c r="G29" s="36">
         <v>855.3</v>
       </c>
-      <c r="H29" s="32"/>
+      <c r="H29" s="39">
+        <v>1053.3</v>
+      </c>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="39"/>
       <c r="L29" s="36"/>
       <c r="M29" s="39"/>
     </row>
     <row r="30" spans="1:15" s="22" customFormat="1">
       <c r="A30" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="32">
         <v>635.1</v>
       </c>
       <c r="C30" s="41">
         <v>1259.2</v>
       </c>
       <c r="D30" s="39">
         <v>1879.3</v>
       </c>
       <c r="E30" s="39">
         <v>2430.5</v>
       </c>
       <c r="F30" s="39">
         <v>2996.1</v>
       </c>
       <c r="G30" s="36">
         <v>3580.7</v>
       </c>
-      <c r="H30" s="32"/>
+      <c r="H30" s="39">
+        <v>4168.3999999999996</v>
+      </c>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
       <c r="K30" s="39"/>
       <c r="L30" s="36"/>
       <c r="M30" s="39"/>
     </row>
-    <row r="31" spans="1:15" s="22" customFormat="1">
+    <row r="31" spans="1:15" s="22" customFormat="1" ht="22.5">
       <c r="A31" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="32"/>
       <c r="D31" s="9"/>
       <c r="E31" s="33"/>
       <c r="F31" s="9"/>
       <c r="G31" s="33"/>
       <c r="H31" s="33"/>
       <c r="I31" s="9"/>
       <c r="J31" s="10"/>
       <c r="K31" s="9"/>
       <c r="L31" s="8"/>
       <c r="M31" s="9"/>
     </row>
     <row r="32" spans="1:15" s="22" customFormat="1">
       <c r="A32" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="32" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="41">
         <v>0.1</v>
       </c>
       <c r="D32" s="39">
         <v>2.1</v>
       </c>
       <c r="E32" s="39">
         <v>3.8</v>
       </c>
       <c r="F32" s="41">
         <v>9.8000000000000007</v>
       </c>
       <c r="G32" s="38">
         <v>14.9</v>
       </c>
-      <c r="H32" s="32"/>
+      <c r="H32" s="39">
+        <v>17.600000000000001</v>
+      </c>
       <c r="I32" s="36"/>
       <c r="J32" s="38"/>
       <c r="K32" s="39"/>
       <c r="L32" s="38"/>
       <c r="M32" s="39"/>
     </row>
     <row r="33" spans="1:14" s="22" customFormat="1">
       <c r="A33" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="32" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="41" t="s">
         <v>31</v>
       </c>
       <c r="D33" s="39">
         <v>2</v>
       </c>
       <c r="E33" s="39">
         <v>3.7</v>
       </c>
       <c r="F33" s="41">
         <v>9.6</v>
       </c>
       <c r="G33" s="38">
         <v>14.7</v>
       </c>
-      <c r="H33" s="32"/>
+      <c r="H33" s="39">
+        <v>17.399999999999999</v>
+      </c>
       <c r="I33" s="36"/>
       <c r="J33" s="38"/>
       <c r="K33" s="39"/>
       <c r="L33" s="38"/>
       <c r="M33" s="39"/>
     </row>
     <row r="34" spans="1:14" s="23" customFormat="1" ht="13.5" customHeight="1">
       <c r="A34" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="15" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="40">
         <v>0.1</v>
       </c>
       <c r="D34" s="40">
         <v>0.1</v>
       </c>
       <c r="E34" s="40">
         <v>0.1</v>
       </c>
       <c r="F34" s="40">
         <v>0.2</v>
       </c>
       <c r="G34" s="37">
         <v>0.2</v>
       </c>
-      <c r="H34" s="15"/>
+      <c r="H34" s="40">
+        <v>0.2</v>
+      </c>
       <c r="I34" s="37"/>
       <c r="J34" s="37"/>
       <c r="K34" s="40"/>
       <c r="L34" s="37"/>
       <c r="M34" s="40"/>
     </row>
     <row r="35" spans="1:14" s="21" customFormat="1" ht="19.5" customHeight="1">
       <c r="A35" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="17"/>
       <c r="C35" s="17"/>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="18"/>
       <c r="G35" s="19"/>
       <c r="H35" s="18"/>
       <c r="I35" s="20"/>
       <c r="J35" s="20"/>
       <c r="K35" s="17"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="18"/>
     </row>
     <row r="36" spans="1:14" ht="15" customHeight="1">