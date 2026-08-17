--- v0 (2026-04-14)
+++ v1 (2026-08-17)
@@ -4,65 +4,65 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12840" tabRatio="738"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14400" windowHeight="12840" tabRatio="738"/>
   </bookViews>
   <sheets>
-    <sheet name="(вых.таб.1)" sheetId="2" r:id="rId1"/>
+    <sheet name="құны" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'(вых.таб.1)'!$A$1:$AC$167</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'(вых.таб.1)'!$2:$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">құны!$A$1:$AC$165</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">құны!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="84">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Өнеркәсіп - барлығы</t>
   </si>
   <si>
     <t>Көмір және лигнит өндіру</t>
   </si>
   <si>
     <t>Металл кендерін өндіру</t>
   </si>
   <si>
     <t>Темір кенін өндіру</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібінің өзге де салалары</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібі саласындағы техникалық кызметтер</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
@@ -131,284 +131,294 @@
   <si>
     <t>Машина жасау</t>
   </si>
   <si>
     <t>Электр жабдықтарын өндіру</t>
   </si>
   <si>
     <t>Басқа санаттарға енгізілмеген машиналар мен жабдықтарды өндіру</t>
   </si>
   <si>
     <t>Машиналар мен жабдықтарды жөндеу және орнату</t>
   </si>
   <si>
     <t>Суды жинау, өңдеу және бөлу</t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>Жиһаз өндіру</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
-    <t>"…" статистикалық деректер жоқ</t>
-[...1 lines deleted...]
-  <si>
     <t>Жеңіл өнеркәсіп</t>
-  </si>
-[...4 lines deleted...]
-    <t>*</t>
   </si>
   <si>
     <t xml:space="preserve">Экономикалық қызмет түрлері бойынша қолданыстағы бағадағы өнім (тауарлар, қызметтер)  көлемі </t>
   </si>
   <si>
     <t>Топырақ құнарлылығын қалпына келтіру және қалдықтарды жою саласындағы өзге де қызметтер</t>
   </si>
   <si>
     <t>Өзге де көлік құралдарын өндіру</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t xml:space="preserve">  -</t>
   </si>
   <si>
     <t>Электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>Электр энергиясын өндіру, беру және тарату</t>
   </si>
   <si>
     <t>Құбыржолдар бойынша газды тәрізді отын өндіру және тарату</t>
   </si>
   <si>
     <t xml:space="preserve">Бумен, ыстық сумен және ауаны кондициялаумен қамтамасыз ету </t>
   </si>
   <si>
     <t>Сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>Ақаба суларды жинау және өңдеу</t>
   </si>
   <si>
     <t>Қалдықтарды жинау, өңдеу және жою; материалдарды кәдеге жарату (қалпына келтіру)</t>
   </si>
   <si>
     <t>Автомобильдер, тіркемелер және жартылай тіркемелер өндіру</t>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-  <si>
     <t xml:space="preserve">Негізгі асыл және түсті металдар өндіру </t>
   </si>
   <si>
     <t>Тау-кен өндіру өнеркәсібі және карьерлерді қазу</t>
   </si>
   <si>
     <t xml:space="preserve">Темірден қоспағанда, кендерді өндіру </t>
   </si>
   <si>
     <t>Негізгі фармацевтикалық өнімдер мен фармацевтикалық препараттар өндіру</t>
   </si>
   <si>
     <t>Резеңке және пластмасса бұйымдар өндіру</t>
   </si>
   <si>
     <t>Өзге де бейметалл минералдық өнімдер өндіру</t>
   </si>
   <si>
     <t>Металлургия өндірісі</t>
   </si>
   <si>
     <t>Полиграфиялық қызмет және жазылған ақпарат жеткізгіштерін жаңғырту</t>
   </si>
   <si>
     <t>Өзге де дайын бұйымдар өндіру</t>
   </si>
   <si>
     <t>Компьютерлер, электрондық  және оптикалық жабдықтар өндіру</t>
   </si>
+  <si>
+    <t>1990*</t>
+  </si>
+  <si>
+    <t>1991*</t>
+  </si>
+  <si>
+    <t>1992*</t>
+  </si>
+  <si>
+    <t>1993*</t>
+  </si>
+  <si>
+    <t>1994*</t>
+  </si>
+  <si>
+    <t>1995*</t>
+  </si>
+  <si>
+    <t>1996*</t>
+  </si>
+  <si>
+    <t>1997*</t>
+  </si>
+  <si>
+    <t>1998*</t>
+  </si>
+  <si>
+    <t>1999*</t>
+  </si>
+  <si>
+    <t>2000*</t>
+  </si>
+  <si>
+    <t>2001*</t>
+  </si>
+  <si>
+    <t>2002*</t>
+  </si>
+  <si>
+    <t>2003*</t>
+  </si>
+  <si>
+    <t>2004*</t>
+  </si>
+  <si>
+    <t>2005*</t>
+  </si>
+  <si>
+    <t>2006*</t>
+  </si>
+  <si>
+    <t>2007*</t>
+  </si>
+  <si>
+    <t>2008*</t>
+  </si>
+  <si>
+    <t>2009*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* 1990-2009 жылдардағы деректер Экономикалық қызмет түрлерінің жалпы жіктеуіші ЭҚЖЖ 2008 жылғы ВСТ 01 ред.2 сәйкес   қайта есептелген </t>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...13 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...73 lines deleted...]
-      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -429,281 +439,306 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...38 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...66 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 5" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -975,7555 +1010,7850 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AJ166"/>
+  <dimension ref="A1:AK164"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A28" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AJ25" sqref="AJ25"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AF1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AG29" sqref="AG29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="40.7109375" style="16" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="37" max="16384" width="9.140625" style="14"/>
+    <col min="1" max="1" width="40.7109375" style="3" customWidth="1"/>
+    <col min="2" max="4" width="8.140625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="8.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="6" max="9" width="9.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="15" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="10.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="18" max="24" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="27" width="10.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="10.7109375" style="1" customWidth="1"/>
+    <col min="29" max="29" width="12" style="1" customWidth="1"/>
+    <col min="30" max="30" width="11.85546875" style="2" customWidth="1"/>
+    <col min="31" max="31" width="13.42578125" style="1" customWidth="1"/>
+    <col min="32" max="32" width="13.5703125" style="1" customWidth="1"/>
+    <col min="33" max="33" width="11.42578125" style="1" customWidth="1"/>
+    <col min="34" max="34" width="12.140625" style="1" customWidth="1"/>
+    <col min="35" max="35" width="12.28515625" style="1" customWidth="1"/>
+    <col min="36" max="36" width="11.42578125" style="1" customWidth="1"/>
+    <col min="37" max="37" width="12.5703125" style="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" x14ac:dyDescent="0.2">
-      <c r="A1" s="71" t="s">
+    <row r="1" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A1" s="79" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
+      <c r="Z1" s="79"/>
+      <c r="AA1" s="79"/>
+    </row>
+    <row r="2" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="R2" s="6"/>
+      <c r="S2" s="6"/>
+      <c r="AG2" s="7"/>
+      <c r="AK2" s="7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="8"/>
+      <c r="B3" s="66" t="s">
+        <v>62</v>
+      </c>
+      <c r="C3" s="67" t="s">
+        <v>63</v>
+      </c>
+      <c r="D3" s="67" t="s">
+        <v>64</v>
+      </c>
+      <c r="E3" s="67" t="s">
+        <v>65</v>
+      </c>
+      <c r="F3" s="67" t="s">
+        <v>66</v>
+      </c>
+      <c r="G3" s="67" t="s">
+        <v>67</v>
+      </c>
+      <c r="H3" s="67" t="s">
+        <v>68</v>
+      </c>
+      <c r="I3" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="J3" s="67" t="s">
+        <v>70</v>
+      </c>
+      <c r="K3" s="67" t="s">
+        <v>71</v>
+      </c>
+      <c r="L3" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="M3" s="67" t="s">
+        <v>73</v>
+      </c>
+      <c r="N3" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="O3" s="67" t="s">
+        <v>75</v>
+      </c>
+      <c r="P3" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q3" s="67" t="s">
+        <v>77</v>
+      </c>
+      <c r="R3" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="S3" s="68" t="s">
+        <v>79</v>
+      </c>
+      <c r="T3" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="U3" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="V3" s="68">
+        <v>2010</v>
+      </c>
+      <c r="W3" s="68">
+        <v>2011</v>
+      </c>
+      <c r="X3" s="69">
+        <v>2012</v>
+      </c>
+      <c r="Y3" s="70">
+        <v>2013</v>
+      </c>
+      <c r="Z3" s="71">
+        <v>2014</v>
+      </c>
+      <c r="AA3" s="70">
+        <v>2015</v>
+      </c>
+      <c r="AB3" s="72">
+        <v>2016</v>
+      </c>
+      <c r="AC3" s="69">
+        <v>2017</v>
+      </c>
+      <c r="AD3" s="69">
+        <v>2018</v>
+      </c>
+      <c r="AE3" s="69">
+        <v>2019</v>
+      </c>
+      <c r="AF3" s="73">
+        <v>2020</v>
+      </c>
+      <c r="AG3" s="69">
+        <v>2021</v>
+      </c>
+      <c r="AH3" s="74">
+        <v>2022</v>
+      </c>
+      <c r="AI3" s="74">
+        <v>2023</v>
+      </c>
+      <c r="AJ3" s="69">
+        <v>2024</v>
+      </c>
+      <c r="AK3" s="69">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="11">
+        <v>5259</v>
+      </c>
+      <c r="C4" s="11">
+        <v>10353</v>
+      </c>
+      <c r="D4" s="11">
+        <v>144785</v>
+      </c>
+      <c r="E4" s="11">
+        <v>1532526</v>
+      </c>
+      <c r="F4" s="11">
+        <v>27520347</v>
+      </c>
+      <c r="G4" s="11">
+        <v>55216456</v>
+      </c>
+      <c r="H4" s="11">
+        <v>49656544</v>
+      </c>
+      <c r="I4" s="11">
+        <v>50219711</v>
+      </c>
+      <c r="J4" s="11">
+        <v>49040257</v>
+      </c>
+      <c r="K4" s="11">
+        <v>50098193</v>
+      </c>
+      <c r="L4" s="11">
+        <v>60025409</v>
+      </c>
+      <c r="M4" s="11">
+        <v>62768249</v>
+      </c>
+      <c r="N4" s="11">
+        <v>72914861</v>
+      </c>
+      <c r="O4" s="11">
+        <v>91130988</v>
+      </c>
+      <c r="P4" s="11">
+        <v>151674145</v>
+      </c>
+      <c r="Q4" s="11">
+        <v>182905684</v>
+      </c>
+      <c r="R4" s="11">
+        <v>177910505</v>
+      </c>
+      <c r="S4" s="11">
+        <v>236317073</v>
+      </c>
+      <c r="T4" s="11">
+        <v>340841048</v>
+      </c>
+      <c r="U4" s="11">
+        <v>307915428</v>
+      </c>
+      <c r="V4" s="12">
+        <v>450895325</v>
+      </c>
+      <c r="W4" s="12">
+        <v>563976401</v>
+      </c>
+      <c r="X4" s="12">
+        <v>502028825</v>
+      </c>
+      <c r="Y4" s="13">
+        <v>530474148</v>
+      </c>
+      <c r="Z4" s="13">
+        <v>541864232</v>
+      </c>
+      <c r="AA4" s="13">
+        <v>449229795</v>
+      </c>
+      <c r="AB4" s="75">
+        <v>599427731</v>
+      </c>
+      <c r="AC4" s="14">
+        <v>764326401</v>
+      </c>
+      <c r="AD4" s="15">
+        <v>883375091</v>
+      </c>
+      <c r="AE4" s="15">
+        <v>1206982544</v>
+      </c>
+      <c r="AF4" s="15">
+        <v>1541948252</v>
+      </c>
+      <c r="AG4" s="15">
+        <v>2333110107</v>
+      </c>
+      <c r="AH4" s="15">
+        <v>2470019069</v>
+      </c>
+      <c r="AI4" s="15">
+        <v>2670333703</v>
+      </c>
+      <c r="AJ4" s="15">
+        <v>2913343583</v>
+      </c>
+      <c r="AK4" s="15">
+        <v>3490931282</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A5" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" s="11">
+        <v>1226</v>
+      </c>
+      <c r="C5" s="11">
+        <v>2385</v>
+      </c>
+      <c r="D5" s="11">
+        <v>39470</v>
+      </c>
+      <c r="E5" s="11">
+        <v>533825</v>
+      </c>
+      <c r="F5" s="11">
+        <v>9331588</v>
+      </c>
+      <c r="G5" s="11">
+        <v>23448625</v>
+      </c>
+      <c r="H5" s="11">
+        <v>17219893</v>
+      </c>
+      <c r="I5" s="11">
+        <v>20609892</v>
+      </c>
+      <c r="J5" s="11">
+        <v>13957008</v>
+      </c>
+      <c r="K5" s="11">
+        <v>14782532</v>
+      </c>
+      <c r="L5" s="11">
+        <v>24528826</v>
+      </c>
+      <c r="M5" s="11">
+        <v>26535143</v>
+      </c>
+      <c r="N5" s="11">
+        <v>35480061</v>
+      </c>
+      <c r="O5" s="11">
+        <v>48628587</v>
+      </c>
+      <c r="P5" s="11">
+        <v>94381047</v>
+      </c>
+      <c r="Q5" s="11">
+        <v>120019063</v>
+      </c>
+      <c r="R5" s="11">
+        <v>102886304</v>
+      </c>
+      <c r="S5" s="11">
+        <v>128764250</v>
+      </c>
+      <c r="T5" s="11">
+        <v>197190464</v>
+      </c>
+      <c r="U5" s="11">
+        <v>153922294</v>
+      </c>
+      <c r="V5" s="12">
+        <v>279935973</v>
+      </c>
+      <c r="W5" s="12">
+        <v>368070252</v>
+      </c>
+      <c r="X5" s="12">
+        <v>269745444</v>
+      </c>
+      <c r="Y5" s="13">
+        <v>279580176</v>
+      </c>
+      <c r="Z5" s="13">
+        <v>240313714</v>
+      </c>
+      <c r="AA5" s="13">
+        <v>161269735</v>
+      </c>
+      <c r="AB5" s="75">
+        <v>236453124</v>
+      </c>
+      <c r="AC5" s="14">
+        <v>296037471</v>
+      </c>
+      <c r="AD5" s="15">
+        <v>366149722</v>
+      </c>
+      <c r="AE5" s="15">
+        <v>501961043</v>
+      </c>
+      <c r="AF5" s="15">
+        <v>579080648</v>
+      </c>
+      <c r="AG5" s="15">
+        <v>1107578876</v>
+      </c>
+      <c r="AH5" s="15">
+        <v>796592750</v>
+      </c>
+      <c r="AI5" s="15">
+        <v>654212220</v>
+      </c>
+      <c r="AJ5" s="15">
+        <v>762623870</v>
+      </c>
+      <c r="AK5" s="15">
+        <v>845557119</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A6" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="11">
+        <v>10</v>
+      </c>
+      <c r="C6" s="11">
+        <v>7</v>
+      </c>
+      <c r="D6" s="11">
+        <v>313</v>
+      </c>
+      <c r="E6" s="11">
+        <v>4940</v>
+      </c>
+      <c r="F6" s="11">
+        <v>74697</v>
+      </c>
+      <c r="G6" s="11">
+        <v>51303</v>
+      </c>
+      <c r="H6" s="11">
+        <v>69215</v>
+      </c>
+      <c r="I6" s="11">
+        <v>13043</v>
+      </c>
+      <c r="J6" s="11">
+        <v>1817</v>
+      </c>
+      <c r="K6" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="11">
+        <v>46964</v>
+      </c>
+      <c r="M6" s="11">
+        <v>25564</v>
+      </c>
+      <c r="N6" s="11">
+        <v>50017</v>
+      </c>
+      <c r="O6" s="11">
+        <v>34684</v>
+      </c>
+      <c r="P6" s="11">
+        <v>76455</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>27015</v>
+      </c>
+      <c r="R6" s="11">
+        <v>42209</v>
+      </c>
+      <c r="S6" s="11">
+        <v>5867</v>
+      </c>
+      <c r="T6" s="11">
+        <v>118730</v>
+      </c>
+      <c r="U6" s="11">
+        <v>19310</v>
+      </c>
+      <c r="V6" s="12">
+        <v>118476</v>
+      </c>
+      <c r="W6" s="12">
+        <v>74005</v>
+      </c>
+      <c r="X6" s="12">
+        <v>60236</v>
+      </c>
+      <c r="Y6" s="13">
+        <v>6312</v>
+      </c>
+      <c r="Z6" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB6" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC6" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="71"/>
-[...30 lines deleted...]
-      <c r="AJ2" s="19" t="s">
+      <c r="AD6" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE6" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG6" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK6" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A7" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="11">
+        <v>1009</v>
+      </c>
+      <c r="C7" s="11">
+        <v>1983</v>
+      </c>
+      <c r="D7" s="11">
+        <v>35091</v>
+      </c>
+      <c r="E7" s="11">
+        <v>493939</v>
+      </c>
+      <c r="F7" s="11">
+        <v>8650667</v>
+      </c>
+      <c r="G7" s="11">
+        <v>21992921</v>
+      </c>
+      <c r="H7" s="11">
+        <v>15429670</v>
+      </c>
+      <c r="I7" s="11">
+        <v>18318625</v>
+      </c>
+      <c r="J7" s="11">
+        <v>12145670</v>
+      </c>
+      <c r="K7" s="11">
+        <v>12347933</v>
+      </c>
+      <c r="L7" s="11">
+        <v>21831084</v>
+      </c>
+      <c r="M7" s="11">
+        <v>23010526</v>
+      </c>
+      <c r="N7" s="11">
+        <v>31033547</v>
+      </c>
+      <c r="O7" s="11">
+        <v>43666268</v>
+      </c>
+      <c r="P7" s="11">
+        <v>88810963</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>113766847</v>
+      </c>
+      <c r="R7" s="11">
+        <v>96410927</v>
+      </c>
+      <c r="S7" s="11">
+        <v>121231025</v>
+      </c>
+      <c r="T7" s="11">
+        <v>187917463</v>
+      </c>
+      <c r="U7" s="11">
+        <v>144813981</v>
+      </c>
+      <c r="V7" s="12">
+        <v>270180794</v>
+      </c>
+      <c r="W7" s="12">
+        <v>355854981</v>
+      </c>
+      <c r="X7" s="12">
+        <v>254820621</v>
+      </c>
+      <c r="Y7" s="13">
+        <v>263450195</v>
+      </c>
+      <c r="Z7" s="13">
+        <v>220475434</v>
+      </c>
+      <c r="AA7" s="13">
+        <v>143241794</v>
+      </c>
+      <c r="AB7" s="75">
+        <v>210224310</v>
+      </c>
+      <c r="AC7" s="14">
+        <v>264697955</v>
+      </c>
+      <c r="AD7" s="15">
+        <v>323116647</v>
+      </c>
+      <c r="AE7" s="15">
+        <v>452540033</v>
+      </c>
+      <c r="AF7" s="15">
+        <v>533027585</v>
+      </c>
+      <c r="AG7" s="15">
+        <v>1046450611</v>
+      </c>
+      <c r="AH7" s="15">
+        <v>732697317</v>
+      </c>
+      <c r="AI7" s="15">
+        <v>596473185</v>
+      </c>
+      <c r="AJ7" s="15">
+        <v>705228300</v>
+      </c>
+      <c r="AK7" s="15">
+        <v>772533566</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A8" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="11">
+        <v>905</v>
+      </c>
+      <c r="C8" s="11">
+        <v>1701</v>
+      </c>
+      <c r="D8" s="11">
+        <v>28535</v>
+      </c>
+      <c r="E8" s="11">
+        <v>426787</v>
+      </c>
+      <c r="F8" s="11">
+        <v>7916214</v>
+      </c>
+      <c r="G8" s="11">
+        <v>19987757</v>
+      </c>
+      <c r="H8" s="11">
+        <v>15427893</v>
+      </c>
+      <c r="I8" s="11">
+        <v>18314388</v>
+      </c>
+      <c r="J8" s="11">
+        <v>12145670</v>
+      </c>
+      <c r="K8" s="11">
+        <v>12347933</v>
+      </c>
+      <c r="L8" s="11">
+        <v>21831084</v>
+      </c>
+      <c r="M8" s="11">
+        <v>23010526</v>
+      </c>
+      <c r="N8" s="11">
+        <v>26120970</v>
+      </c>
+      <c r="O8" s="11">
+        <v>38175309</v>
+      </c>
+      <c r="P8" s="11">
+        <v>82327626</v>
+      </c>
+      <c r="Q8" s="11">
+        <v>106269477</v>
+      </c>
+      <c r="R8" s="11">
+        <v>86951030</v>
+      </c>
+      <c r="S8" s="11">
+        <v>109229977</v>
+      </c>
+      <c r="T8" s="11">
+        <v>169944897</v>
+      </c>
+      <c r="U8" s="11">
+        <v>128395205</v>
+      </c>
+      <c r="V8" s="12">
+        <v>248294182</v>
+      </c>
+      <c r="W8" s="12">
+        <v>323126483</v>
+      </c>
+      <c r="X8" s="12">
+        <v>218175098</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>232015276</v>
+      </c>
+      <c r="Z8" s="13">
+        <v>198128350</v>
+      </c>
+      <c r="AA8" s="13">
+        <v>122316571</v>
+      </c>
+      <c r="AB8" s="75">
+        <v>173682496</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>214353567</v>
+      </c>
+      <c r="AD8" s="15">
+        <v>253835825</v>
+      </c>
+      <c r="AE8" s="15">
+        <v>373441658</v>
+      </c>
+      <c r="AF8" s="15">
+        <v>429593051</v>
+      </c>
+      <c r="AG8" s="15">
+        <v>906520102</v>
+      </c>
+      <c r="AH8" s="15">
+        <v>601118003</v>
+      </c>
+      <c r="AI8" s="15">
+        <v>457621873</v>
+      </c>
+      <c r="AJ8" s="15">
+        <v>543413592</v>
+      </c>
+      <c r="AK8" s="15">
+        <v>578770935</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="11">
+        <v>104</v>
+      </c>
+      <c r="C9" s="11">
+        <v>282</v>
+      </c>
+      <c r="D9" s="11">
+        <v>6556</v>
+      </c>
+      <c r="E9" s="11">
+        <v>67152</v>
+      </c>
+      <c r="F9" s="11">
+        <v>734453</v>
+      </c>
+      <c r="G9" s="11">
+        <v>2005164</v>
+      </c>
+      <c r="H9" s="11">
+        <v>1777</v>
+      </c>
+      <c r="I9" s="11">
+        <v>4237</v>
+      </c>
+      <c r="J9" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="K9" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="L9" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="11">
+        <v>4912577</v>
+      </c>
+      <c r="O9" s="11">
+        <v>5490959</v>
+      </c>
+      <c r="P9" s="11">
+        <v>6483337</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>7497370</v>
+      </c>
+      <c r="R9" s="11">
+        <v>9459897</v>
+      </c>
+      <c r="S9" s="11">
+        <v>12001048</v>
+      </c>
+      <c r="T9" s="11">
+        <v>17972566</v>
+      </c>
+      <c r="U9" s="11">
+        <v>16418776</v>
+      </c>
+      <c r="V9" s="12">
+        <v>21886612</v>
+      </c>
+      <c r="W9" s="12">
+        <v>32728498</v>
+      </c>
+      <c r="X9" s="12">
+        <v>36645523</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>31434919</v>
+      </c>
+      <c r="Z9" s="21">
+        <v>22347084</v>
+      </c>
+      <c r="AA9" s="21">
+        <v>20925223</v>
+      </c>
+      <c r="AB9" s="75">
+        <v>36541814</v>
+      </c>
+      <c r="AC9" s="14">
+        <v>50344388</v>
+      </c>
+      <c r="AD9" s="15">
+        <v>69280822</v>
+      </c>
+      <c r="AE9" s="15">
+        <v>79098375</v>
+      </c>
+      <c r="AF9" s="15">
+        <v>103434534</v>
+      </c>
+      <c r="AG9" s="15">
+        <v>139930509</v>
+      </c>
+      <c r="AH9" s="15">
+        <v>131579314</v>
+      </c>
+      <c r="AI9" s="15">
+        <v>138851312</v>
+      </c>
+      <c r="AJ9" s="15">
+        <v>161814708</v>
+      </c>
+      <c r="AK9" s="15">
+        <v>193762631</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="11">
+        <v>207</v>
+      </c>
+      <c r="C10" s="11">
+        <v>395</v>
+      </c>
+      <c r="D10" s="11">
+        <v>4066</v>
+      </c>
+      <c r="E10" s="11">
+        <v>34946</v>
+      </c>
+      <c r="F10" s="11">
+        <v>606224</v>
+      </c>
+      <c r="G10" s="11">
+        <v>1404401</v>
+      </c>
+      <c r="H10" s="11">
+        <v>1721008</v>
+      </c>
+      <c r="I10" s="11">
+        <v>2278224</v>
+      </c>
+      <c r="J10" s="11">
+        <v>1809521</v>
+      </c>
+      <c r="K10" s="11">
+        <v>2434599</v>
+      </c>
+      <c r="L10" s="11">
+        <v>2650778</v>
+      </c>
+      <c r="M10" s="11">
+        <v>3499053</v>
+      </c>
+      <c r="N10" s="11">
+        <v>4396497</v>
+      </c>
+      <c r="O10" s="11">
+        <v>4927635</v>
+      </c>
+      <c r="P10" s="11">
+        <v>5493629</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>6225201</v>
+      </c>
+      <c r="R10" s="11">
+        <v>6433168</v>
+      </c>
+      <c r="S10" s="11">
+        <v>7430359</v>
+      </c>
+      <c r="T10" s="11">
+        <v>8389382</v>
+      </c>
+      <c r="U10" s="11">
+        <v>9089003</v>
+      </c>
+      <c r="V10" s="12">
+        <v>9636703</v>
+      </c>
+      <c r="W10" s="12">
+        <v>11122512</v>
+      </c>
+      <c r="X10" s="12">
+        <v>13734652</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>13369202</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>14225433</v>
+      </c>
+      <c r="AA10" s="13">
+        <v>14951907</v>
+      </c>
+      <c r="AB10" s="75">
+        <v>20674600</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>22521051</v>
+      </c>
+      <c r="AD10" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE10" s="15">
+        <v>28326816</v>
+      </c>
+      <c r="AF10" s="15">
+        <v>33439837</v>
+      </c>
+      <c r="AG10" s="15">
+        <v>34828253</v>
+      </c>
+      <c r="AH10" s="15">
+        <v>39530858</v>
+      </c>
+      <c r="AI10" s="15">
+        <v>40570065</v>
+      </c>
+      <c r="AJ10" s="15">
+        <v>40877687</v>
+      </c>
+      <c r="AK10" s="15">
+        <v>52026556</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="L11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="R11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="S11" s="11">
+        <v>96999</v>
+      </c>
+      <c r="T11" s="11">
+        <v>764889</v>
+      </c>
+      <c r="U11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="V11" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W11" s="12">
+        <v>1018754</v>
+      </c>
+      <c r="X11" s="12">
+        <v>1129935</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>2754467</v>
+      </c>
+      <c r="Z11" s="13">
+        <v>5612847</v>
+      </c>
+      <c r="AA11" s="13">
+        <v>3076034</v>
+      </c>
+      <c r="AB11" s="75">
+        <v>5554214</v>
+      </c>
+      <c r="AC11" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="AD11" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE11" s="15">
+        <v>21094194</v>
+      </c>
+      <c r="AF11" s="15">
+        <v>12613226</v>
+      </c>
+      <c r="AG11" s="15">
+        <v>26300012</v>
+      </c>
+      <c r="AH11" s="15">
+        <v>24364575</v>
+      </c>
+      <c r="AI11" s="15">
+        <v>17168970</v>
+      </c>
+      <c r="AJ11" s="15">
+        <v>16517883</v>
+      </c>
+      <c r="AK11" s="15">
+        <v>20996997</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="11">
+        <v>3586</v>
+      </c>
+      <c r="C12" s="11">
+        <v>7647</v>
+      </c>
+      <c r="D12" s="11">
+        <v>80651</v>
+      </c>
+      <c r="E12" s="11">
+        <v>672676</v>
+      </c>
+      <c r="F12" s="11">
+        <v>9217512</v>
+      </c>
+      <c r="G12" s="11">
+        <v>16490113</v>
+      </c>
+      <c r="H12" s="11">
+        <v>18908252</v>
+      </c>
+      <c r="I12" s="11">
+        <v>16564668</v>
+      </c>
+      <c r="J12" s="11">
+        <v>22607299</v>
+      </c>
+      <c r="K12" s="11">
+        <v>22711560</v>
+      </c>
+      <c r="L12" s="11">
+        <v>23235374</v>
+      </c>
+      <c r="M12" s="11">
+        <v>23121783</v>
+      </c>
+      <c r="N12" s="11">
+        <v>24930860</v>
+      </c>
+      <c r="O12" s="11">
+        <v>28324965</v>
+      </c>
+      <c r="P12" s="11">
+        <v>41658469</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>46138101</v>
+      </c>
+      <c r="R12" s="11">
+        <v>53764204</v>
+      </c>
+      <c r="S12" s="11">
+        <v>81582519</v>
+      </c>
+      <c r="T12" s="11">
+        <v>112653950</v>
+      </c>
+      <c r="U12" s="11">
+        <v>120398888</v>
+      </c>
+      <c r="V12" s="13">
+        <v>131102436</v>
+      </c>
+      <c r="W12" s="12">
+        <v>163645035</v>
+      </c>
+      <c r="X12" s="12">
+        <v>198298322</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>214064315</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>260926402</v>
+      </c>
+      <c r="AA12" s="13">
+        <v>244474410</v>
+      </c>
+      <c r="AB12" s="75">
+        <v>314799319</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>412557106</v>
+      </c>
+      <c r="AD12" s="15">
+        <v>458985301</v>
+      </c>
+      <c r="AE12" s="15">
+        <v>645990406</v>
+      </c>
+      <c r="AF12" s="15">
+        <v>900590927</v>
+      </c>
+      <c r="AG12" s="15">
+        <v>1157482741</v>
+      </c>
+      <c r="AH12" s="15">
+        <v>1607116059</v>
+      </c>
+      <c r="AI12" s="15">
+        <v>1938963455</v>
+      </c>
+      <c r="AJ12" s="15">
+        <v>2056568891</v>
+      </c>
+      <c r="AK12" s="15">
+        <v>2534032748</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A13" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="11">
+        <v>1471</v>
+      </c>
+      <c r="C13" s="11">
+        <v>2667</v>
+      </c>
+      <c r="D13" s="11">
+        <v>27965</v>
+      </c>
+      <c r="E13" s="11">
+        <v>282161</v>
+      </c>
+      <c r="F13" s="11">
+        <v>3995773</v>
+      </c>
+      <c r="G13" s="11">
+        <v>7775063</v>
+      </c>
+      <c r="H13" s="11">
+        <v>8994475</v>
+      </c>
+      <c r="I13" s="11">
+        <v>7800576</v>
+      </c>
+      <c r="J13" s="11">
+        <v>14529926</v>
+      </c>
+      <c r="K13" s="11">
+        <v>13941386</v>
+      </c>
+      <c r="L13" s="11">
+        <v>16758133</v>
+      </c>
+      <c r="M13" s="11">
+        <v>17171817</v>
+      </c>
+      <c r="N13" s="11">
+        <v>18577084</v>
+      </c>
+      <c r="O13" s="11">
+        <v>21062321</v>
+      </c>
+      <c r="P13" s="11">
+        <v>25646901</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>29895150</v>
+      </c>
+      <c r="R13" s="11">
+        <v>33411259</v>
+      </c>
+      <c r="S13" s="11">
+        <v>47437229</v>
+      </c>
+      <c r="T13" s="11">
+        <v>67437865</v>
+      </c>
+      <c r="U13" s="11">
+        <v>73865072</v>
+      </c>
+      <c r="V13" s="12">
+        <v>74790306</v>
+      </c>
+      <c r="W13" s="12">
+        <v>90186199</v>
+      </c>
+      <c r="X13" s="12">
+        <v>104656223</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>109960116</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>124348551</v>
+      </c>
+      <c r="AA13" s="13">
+        <v>122283815</v>
+      </c>
+      <c r="AB13" s="75">
+        <v>173757692</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>192169309</v>
+      </c>
+      <c r="AD13" s="15">
+        <v>188841699</v>
+      </c>
+      <c r="AE13" s="15">
+        <v>204853071</v>
+      </c>
+      <c r="AF13" s="15">
+        <v>262088010</v>
+      </c>
+      <c r="AG13" s="15">
+        <v>286589206</v>
+      </c>
+      <c r="AH13" s="15">
+        <v>426795716</v>
+      </c>
+      <c r="AI13" s="15">
+        <v>424715514</v>
+      </c>
+      <c r="AJ13" s="15">
+        <v>420012973</v>
+      </c>
+      <c r="AK13" s="15">
+        <v>506965981</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="11">
+        <v>566</v>
+      </c>
+      <c r="C14" s="11">
+        <v>1234</v>
+      </c>
+      <c r="D14" s="11">
+        <v>10140</v>
+      </c>
+      <c r="E14" s="11">
+        <v>111739</v>
+      </c>
+      <c r="F14" s="11">
+        <v>1413681</v>
+      </c>
+      <c r="G14" s="11">
+        <v>2194965</v>
+      </c>
+      <c r="H14" s="11">
+        <v>2346422</v>
+      </c>
+      <c r="I14" s="11">
+        <v>1790393</v>
+      </c>
+      <c r="J14" s="11">
+        <v>1826951</v>
+      </c>
+      <c r="K14" s="11">
+        <v>1529427</v>
+      </c>
+      <c r="L14" s="11">
+        <v>1216487</v>
+      </c>
+      <c r="M14" s="11">
+        <v>1184301</v>
+      </c>
+      <c r="N14" s="11">
+        <v>1484137</v>
+      </c>
+      <c r="O14" s="11">
+        <v>1434336</v>
+      </c>
+      <c r="P14" s="11">
+        <v>3140267</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>2126381</v>
+      </c>
+      <c r="R14" s="11">
+        <v>2078031</v>
+      </c>
+      <c r="S14" s="11">
+        <v>2465853</v>
+      </c>
+      <c r="T14" s="11">
+        <v>3162674</v>
+      </c>
+      <c r="U14" s="11">
+        <v>4080193</v>
+      </c>
+      <c r="V14" s="12">
+        <v>4789195</v>
+      </c>
+      <c r="W14" s="12">
+        <v>6053618</v>
+      </c>
+      <c r="X14" s="12">
+        <v>8156179</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>9233750</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>12731926</v>
+      </c>
+      <c r="AA14" s="13">
+        <v>10395915</v>
+      </c>
+      <c r="AB14" s="75">
+        <v>17871714</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>16385070</v>
+      </c>
+      <c r="AD14" s="15">
+        <v>19481119</v>
+      </c>
+      <c r="AE14" s="15">
+        <v>26859498</v>
+      </c>
+      <c r="AF14" s="15">
+        <v>21590728</v>
+      </c>
+      <c r="AG14" s="15">
+        <v>26445461</v>
+      </c>
+      <c r="AH14" s="15">
+        <v>44235495</v>
+      </c>
+      <c r="AI14" s="15">
+        <v>46220253</v>
+      </c>
+      <c r="AJ14" s="15">
+        <v>46947166</v>
+      </c>
+      <c r="AK14" s="15">
+        <v>49280177</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="11">
+        <v>6</v>
+      </c>
+      <c r="C15" s="11">
+        <v>11</v>
+      </c>
+      <c r="D15" s="11">
         <v>34</v>
       </c>
-    </row>
-[...35 lines deleted...]
-      <c r="M3" s="21">
+      <c r="E15" s="11">
+        <v>652</v>
+      </c>
+      <c r="F15" s="11">
+        <v>16492</v>
+      </c>
+      <c r="G15" s="11">
+        <v>12716</v>
+      </c>
+      <c r="H15" s="11">
+        <v>7190</v>
+      </c>
+      <c r="I15" s="11">
+        <v>9717</v>
+      </c>
+      <c r="J15" s="11">
+        <v>4251</v>
+      </c>
+      <c r="K15" s="11">
+        <v>6236</v>
+      </c>
+      <c r="L15" s="11">
+        <v>2275</v>
+      </c>
+      <c r="M15" s="11">
+        <v>7662</v>
+      </c>
+      <c r="N15" s="11">
+        <v>10288</v>
+      </c>
+      <c r="O15" s="11">
+        <v>18666</v>
+      </c>
+      <c r="P15" s="11">
+        <v>26248</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>31071</v>
+      </c>
+      <c r="R15" s="11">
+        <v>25910</v>
+      </c>
+      <c r="S15" s="11">
+        <v>32368</v>
+      </c>
+      <c r="T15" s="11">
+        <v>36875</v>
+      </c>
+      <c r="U15" s="11">
+        <v>52638</v>
+      </c>
+      <c r="V15" s="12">
+        <v>924</v>
+      </c>
+      <c r="W15" s="12">
+        <v>8433</v>
+      </c>
+      <c r="X15" s="12">
+        <v>12858</v>
+      </c>
+      <c r="Y15" s="13">
+        <v>126627</v>
+      </c>
+      <c r="Z15" s="21">
+        <v>276310</v>
+      </c>
+      <c r="AA15" s="21">
+        <v>116087</v>
+      </c>
+      <c r="AB15" s="75">
+        <v>214964</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>177077</v>
+      </c>
+      <c r="AD15" s="15">
+        <v>347570</v>
+      </c>
+      <c r="AE15" s="15">
+        <v>397222</v>
+      </c>
+      <c r="AF15" s="15">
+        <v>289681</v>
+      </c>
+      <c r="AG15" s="15">
+        <v>312844</v>
+      </c>
+      <c r="AH15" s="15">
+        <v>329397</v>
+      </c>
+      <c r="AI15" s="15">
+        <v>885412</v>
+      </c>
+      <c r="AJ15" s="15">
+        <v>895143</v>
+      </c>
+      <c r="AK15" s="15">
+        <v>1722091</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A16" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="11">
+        <v>2</v>
+      </c>
+      <c r="C16" s="11">
+        <v>4</v>
+      </c>
+      <c r="D16" s="11">
+        <v>83</v>
+      </c>
+      <c r="E16" s="11">
+        <v>642</v>
+      </c>
+      <c r="F16" s="11">
+        <v>22662</v>
+      </c>
+      <c r="G16" s="11">
+        <v>18924</v>
+      </c>
+      <c r="H16" s="11">
+        <v>36899</v>
+      </c>
+      <c r="I16" s="11">
+        <v>20408</v>
+      </c>
+      <c r="J16" s="11">
+        <v>2383239</v>
+      </c>
+      <c r="K16" s="11">
+        <v>2453016</v>
+      </c>
+      <c r="L16" s="11">
+        <v>2651795</v>
+      </c>
+      <c r="M16" s="11">
+        <v>2614745</v>
+      </c>
+      <c r="N16" s="11">
+        <v>2920776</v>
+      </c>
+      <c r="O16" s="11">
+        <v>3244786</v>
+      </c>
+      <c r="P16" s="11">
+        <v>3268559</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>3667640</v>
+      </c>
+      <c r="R16" s="11">
+        <v>3353841</v>
+      </c>
+      <c r="S16" s="11">
+        <v>4779330</v>
+      </c>
+      <c r="T16" s="11">
+        <v>6493797</v>
+      </c>
+      <c r="U16" s="11">
+        <v>6929191</v>
+      </c>
+      <c r="V16" s="12">
+        <v>6511434</v>
+      </c>
+      <c r="W16" s="12">
+        <v>7057748</v>
+      </c>
+      <c r="X16" s="12">
+        <v>6416021</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>7067681</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>6924697</v>
+      </c>
+      <c r="AA16" s="13">
+        <v>8095698</v>
+      </c>
+      <c r="AB16" s="75">
+        <v>9891434</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>9337617</v>
+      </c>
+      <c r="AD16" s="15">
+        <v>6667525</v>
+      </c>
+      <c r="AE16" s="15">
+        <v>5562119</v>
+      </c>
+      <c r="AF16" s="15">
+        <v>4770814</v>
+      </c>
+      <c r="AG16" s="15">
+        <v>8578090</v>
+      </c>
+      <c r="AH16" s="15">
+        <v>9342580</v>
+      </c>
+      <c r="AI16" s="15">
+        <v>12628954</v>
+      </c>
+      <c r="AJ16" s="15">
+        <v>13818471</v>
+      </c>
+      <c r="AK16" s="15">
+        <v>14759067</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A17" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="11">
+        <v>1</v>
+      </c>
+      <c r="D17" s="11">
+        <v>36</v>
+      </c>
+      <c r="E17" s="11">
+        <v>380</v>
+      </c>
+      <c r="F17" s="11">
+        <v>4197</v>
+      </c>
+      <c r="G17" s="11">
+        <v>17370</v>
+      </c>
+      <c r="H17" s="11">
+        <v>18679</v>
+      </c>
+      <c r="I17" s="11">
+        <v>33577</v>
+      </c>
+      <c r="J17" s="11">
+        <v>22116</v>
+      </c>
+      <c r="K17" s="11">
+        <v>22750</v>
+      </c>
+      <c r="L17" s="11">
+        <v>6482</v>
+      </c>
+      <c r="M17" s="11">
+        <v>6889</v>
+      </c>
+      <c r="N17" s="11">
+        <v>32828</v>
+      </c>
+      <c r="O17" s="11">
+        <v>14364</v>
+      </c>
+      <c r="P17" s="11">
+        <v>34701</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>19225</v>
+      </c>
+      <c r="R17" s="11">
+        <v>14475</v>
+      </c>
+      <c r="S17" s="11">
+        <v>8165</v>
+      </c>
+      <c r="T17" s="11">
+        <v>31657</v>
+      </c>
+      <c r="U17" s="11">
+        <v>1213789</v>
+      </c>
+      <c r="V17" s="12">
+        <v>783526</v>
+      </c>
+      <c r="W17" s="12">
+        <v>1814388</v>
+      </c>
+      <c r="X17" s="12">
+        <v>1835275</v>
+      </c>
+      <c r="Y17" s="13">
+        <v>2373042</v>
+      </c>
+      <c r="Z17" s="21">
+        <v>2827056</v>
+      </c>
+      <c r="AA17" s="21">
+        <v>3055009</v>
+      </c>
+      <c r="AB17" s="75">
+        <v>4005533</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>4540687</v>
+      </c>
+      <c r="AD17" s="15">
+        <v>5181627</v>
+      </c>
+      <c r="AE17" s="15">
+        <v>5562681</v>
+      </c>
+      <c r="AF17" s="15">
+        <v>6968853</v>
+      </c>
+      <c r="AG17" s="15">
+        <v>9248006</v>
+      </c>
+      <c r="AH17" s="15">
+        <v>13139873</v>
+      </c>
+      <c r="AI17" s="15">
+        <v>15020563</v>
+      </c>
+      <c r="AJ17" s="15">
+        <v>15003673</v>
+      </c>
+      <c r="AK17" s="15">
+        <v>18699919</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A18" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="11">
+        <v>341</v>
+      </c>
+      <c r="C18" s="11">
+        <v>424</v>
+      </c>
+      <c r="D18" s="11">
+        <v>5786</v>
+      </c>
+      <c r="E18" s="11">
+        <v>55914</v>
+      </c>
+      <c r="F18" s="11">
+        <v>996794</v>
+      </c>
+      <c r="G18" s="11">
+        <v>2169585</v>
+      </c>
+      <c r="H18" s="11">
+        <v>2164349</v>
+      </c>
+      <c r="I18" s="11">
+        <v>1311486</v>
+      </c>
+      <c r="J18" s="11">
+        <v>4742806</v>
+      </c>
+      <c r="K18" s="11">
+        <v>4644143</v>
+      </c>
+      <c r="L18" s="11">
+        <v>5168896</v>
+      </c>
+      <c r="M18" s="11">
+        <v>5353352</v>
+      </c>
+      <c r="N18" s="11">
+        <v>6198911</v>
+      </c>
+      <c r="O18" s="11">
+        <v>7215984</v>
+      </c>
+      <c r="P18" s="11">
+        <v>7745484</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>9546425</v>
+      </c>
+      <c r="R18" s="11">
+        <v>9546726</v>
+      </c>
+      <c r="S18" s="11">
+        <v>11071652</v>
+      </c>
+      <c r="T18" s="11">
+        <v>13220111</v>
+      </c>
+      <c r="U18" s="11">
+        <v>13891901</v>
+      </c>
+      <c r="V18" s="12">
+        <v>18870922</v>
+      </c>
+      <c r="W18" s="12">
+        <v>19212708</v>
+      </c>
+      <c r="X18" s="12">
+        <v>19274986</v>
+      </c>
+      <c r="Y18" s="13">
+        <v>22271414</v>
+      </c>
+      <c r="Z18" s="13">
+        <v>27090539</v>
+      </c>
+      <c r="AA18" s="13">
+        <v>23325884</v>
+      </c>
+      <c r="AB18" s="75">
+        <v>29039574</v>
+      </c>
+      <c r="AC18" s="14">
+        <v>35019083</v>
+      </c>
+      <c r="AD18" s="15">
+        <v>37680827</v>
+      </c>
+      <c r="AE18" s="15">
+        <v>36313987</v>
+      </c>
+      <c r="AF18" s="15">
+        <v>50562191</v>
+      </c>
+      <c r="AG18" s="15">
+        <v>53449317</v>
+      </c>
+      <c r="AH18" s="15">
+        <v>66297388</v>
+      </c>
+      <c r="AI18" s="15">
+        <v>83827527</v>
+      </c>
+      <c r="AJ18" s="15">
+        <v>72883597</v>
+      </c>
+      <c r="AK18" s="15">
+        <v>80096430</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A19" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="11">
+        <v>260</v>
+      </c>
+      <c r="C19" s="11">
+        <v>424</v>
+      </c>
+      <c r="D19" s="11">
+        <v>4736</v>
+      </c>
+      <c r="E19" s="11">
+        <v>13578</v>
+      </c>
+      <c r="F19" s="11">
+        <v>260079</v>
+      </c>
+      <c r="G19" s="11">
+        <v>855287</v>
+      </c>
+      <c r="H19" s="11">
+        <v>1144747</v>
+      </c>
+      <c r="I19" s="11">
+        <v>1604815</v>
+      </c>
+      <c r="J19" s="11">
+        <v>1827561</v>
+      </c>
+      <c r="K19" s="11">
+        <v>2199004</v>
+      </c>
+      <c r="L19" s="11">
+        <v>4294321</v>
+      </c>
+      <c r="M19" s="11">
+        <v>4524325</v>
+      </c>
+      <c r="N19" s="11">
+        <v>4201315</v>
+      </c>
+      <c r="O19" s="11">
+        <v>4917954</v>
+      </c>
+      <c r="P19" s="11">
+        <v>6327980</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>7595553</v>
+      </c>
+      <c r="R19" s="11">
+        <v>10610910</v>
+      </c>
+      <c r="S19" s="11">
+        <v>19332243</v>
+      </c>
+      <c r="T19" s="11">
+        <v>32209806</v>
+      </c>
+      <c r="U19" s="11">
+        <v>33374826</v>
+      </c>
+      <c r="V19" s="12">
+        <v>27571649</v>
+      </c>
+      <c r="W19" s="12">
+        <v>37915686</v>
+      </c>
+      <c r="X19" s="12">
+        <v>49407823</v>
+      </c>
+      <c r="Y19" s="13">
+        <v>46608279</v>
+      </c>
+      <c r="Z19" s="13">
+        <v>48287877</v>
+      </c>
+      <c r="AA19" s="13">
+        <v>54324041</v>
+      </c>
+      <c r="AB19" s="75">
+        <v>75763240</v>
+      </c>
+      <c r="AC19" s="14">
+        <v>78485794</v>
+      </c>
+      <c r="AD19" s="15">
+        <v>73062631</v>
+      </c>
+      <c r="AE19" s="15">
+        <v>82596165</v>
+      </c>
+      <c r="AF19" s="15">
+        <v>125113426</v>
+      </c>
+      <c r="AG19" s="15">
+        <v>133060718</v>
+      </c>
+      <c r="AH19" s="15">
+        <v>217791627</v>
+      </c>
+      <c r="AI19" s="15">
+        <v>178149902</v>
+      </c>
+      <c r="AJ19" s="15">
+        <v>153140993</v>
+      </c>
+      <c r="AK19" s="15">
+        <v>168848628</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A20" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="11">
+        <v>217</v>
+      </c>
+      <c r="C20" s="11">
+        <v>426</v>
+      </c>
+      <c r="D20" s="11">
+        <v>5398</v>
+      </c>
+      <c r="E20" s="11">
+        <v>46288</v>
+      </c>
+      <c r="F20" s="11">
+        <v>738328</v>
+      </c>
+      <c r="G20" s="11">
+        <v>1622004</v>
+      </c>
+      <c r="H20" s="11">
+        <v>2457494</v>
+      </c>
+      <c r="I20" s="11">
+        <v>2506126</v>
+      </c>
+      <c r="J20" s="11">
+        <v>2255940</v>
+      </c>
+      <c r="K20" s="11">
+        <v>1904350</v>
+      </c>
+      <c r="L20" s="11">
+        <v>2299808</v>
+      </c>
+      <c r="M20" s="11">
+        <v>2300279</v>
+      </c>
+      <c r="N20" s="11">
+        <v>2258648</v>
+      </c>
+      <c r="O20" s="11">
+        <v>2340511</v>
+      </c>
+      <c r="P20" s="11">
+        <v>2690364</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>2961416</v>
+      </c>
+      <c r="R20" s="11">
+        <v>3340518</v>
+      </c>
+      <c r="S20" s="11">
+        <v>4493937</v>
+      </c>
+      <c r="T20" s="11">
+        <v>6122324</v>
+      </c>
+      <c r="U20" s="11">
+        <v>6486785</v>
+      </c>
+      <c r="V20" s="12">
+        <v>7436968</v>
+      </c>
+      <c r="W20" s="12">
+        <v>8252603</v>
+      </c>
+      <c r="X20" s="12">
+        <v>8971551</v>
+      </c>
+      <c r="Y20" s="13">
+        <v>9712194</v>
+      </c>
+      <c r="Z20" s="13">
+        <v>10554566</v>
+      </c>
+      <c r="AA20" s="13">
+        <v>10644352</v>
+      </c>
+      <c r="AB20" s="75">
+        <v>13986488</v>
+      </c>
+      <c r="AC20" s="14">
+        <v>17032355</v>
+      </c>
+      <c r="AD20" s="15">
+        <v>16462236</v>
+      </c>
+      <c r="AE20" s="15">
+        <v>15789472</v>
+      </c>
+      <c r="AF20" s="15">
+        <v>19265352</v>
+      </c>
+      <c r="AG20" s="15">
+        <v>21783332</v>
+      </c>
+      <c r="AH20" s="15">
+        <v>27076031</v>
+      </c>
+      <c r="AI20" s="15">
+        <v>32840066</v>
+      </c>
+      <c r="AJ20" s="15">
+        <v>33054482</v>
+      </c>
+      <c r="AK20" s="15">
+        <v>36975739</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A21" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="11">
+        <v>22</v>
+      </c>
+      <c r="C21" s="11">
+        <v>47</v>
+      </c>
+      <c r="D21" s="11">
+        <v>626</v>
+      </c>
+      <c r="E21" s="11">
+        <v>7677</v>
+      </c>
+      <c r="F21" s="11">
+        <v>116079</v>
+      </c>
+      <c r="G21" s="11">
+        <v>137284</v>
+      </c>
+      <c r="H21" s="11">
+        <v>286461</v>
+      </c>
+      <c r="I21" s="11">
+        <v>392974</v>
+      </c>
+      <c r="J21" s="11">
+        <v>1105006</v>
+      </c>
+      <c r="K21" s="11">
+        <v>828789</v>
+      </c>
+      <c r="L21" s="11">
+        <v>938494</v>
+      </c>
+      <c r="M21" s="11">
+        <v>1180264</v>
+      </c>
+      <c r="N21" s="11">
+        <v>1470181</v>
+      </c>
+      <c r="O21" s="11">
+        <v>1875720</v>
+      </c>
+      <c r="P21" s="11">
+        <v>2413298</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>3947439</v>
+      </c>
+      <c r="R21" s="11">
+        <v>4436982</v>
+      </c>
+      <c r="S21" s="11">
+        <v>5251248</v>
+      </c>
+      <c r="T21" s="11">
+        <v>6159138</v>
+      </c>
+      <c r="U21" s="11">
+        <v>7833496</v>
+      </c>
+      <c r="V21" s="12">
+        <v>8822115</v>
+      </c>
+      <c r="W21" s="12">
+        <v>9861712</v>
+      </c>
+      <c r="X21" s="12">
+        <v>10567194</v>
+      </c>
+      <c r="Y21" s="13">
+        <v>12481313</v>
+      </c>
+      <c r="Z21" s="13">
+        <v>15240689</v>
+      </c>
+      <c r="AA21" s="13">
+        <v>11795917</v>
+      </c>
+      <c r="AB21" s="75">
+        <v>22228694</v>
+      </c>
+      <c r="AC21" s="14">
+        <v>24904677</v>
+      </c>
+      <c r="AD21" s="15">
+        <v>22597074</v>
+      </c>
+      <c r="AE21" s="15">
+        <v>21878668</v>
+      </c>
+      <c r="AF21" s="15">
+        <v>22365305</v>
+      </c>
+      <c r="AG21" s="15">
+        <v>21892796</v>
+      </c>
+      <c r="AH21" s="15">
+        <v>31412705</v>
+      </c>
+      <c r="AI21" s="15">
+        <v>36940986</v>
+      </c>
+      <c r="AJ21" s="15">
+        <v>33977974</v>
+      </c>
+      <c r="AK21" s="15">
+        <v>35595970</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="11">
+        <v>57</v>
+      </c>
+      <c r="C22" s="11">
+        <v>96</v>
+      </c>
+      <c r="D22" s="11">
+        <v>1126</v>
+      </c>
+      <c r="E22" s="11">
+        <v>45291</v>
+      </c>
+      <c r="F22" s="11">
+        <v>427461</v>
+      </c>
+      <c r="G22" s="11">
+        <v>746928</v>
+      </c>
+      <c r="H22" s="11">
+        <v>532234</v>
+      </c>
+      <c r="I22" s="11">
+        <v>131080</v>
+      </c>
+      <c r="J22" s="11">
+        <v>362056</v>
+      </c>
+      <c r="K22" s="11">
+        <v>353671</v>
+      </c>
+      <c r="L22" s="11">
+        <v>179575</v>
+      </c>
+      <c r="M22" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O22" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="P22" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="R22" s="11">
+        <v>3866</v>
+      </c>
+      <c r="S22" s="11">
+        <v>2433</v>
+      </c>
+      <c r="T22" s="11">
+        <v>1483</v>
+      </c>
+      <c r="U22" s="11">
+        <v>2253</v>
+      </c>
+      <c r="V22" s="12">
+        <v>3573</v>
+      </c>
+      <c r="W22" s="12">
+        <v>9303</v>
+      </c>
+      <c r="X22" s="12">
+        <v>14336</v>
+      </c>
+      <c r="Y22" s="13">
+        <v>85816</v>
+      </c>
+      <c r="Z22" s="12">
+        <v>414891</v>
+      </c>
+      <c r="AA22" s="5">
+        <v>530912</v>
+      </c>
+      <c r="AB22" s="75">
+        <v>756051</v>
+      </c>
+      <c r="AC22" s="14">
+        <v>6286949</v>
+      </c>
+      <c r="AD22" s="15">
+        <v>7361090</v>
+      </c>
+      <c r="AE22" s="15">
+        <v>9893259</v>
+      </c>
+      <c r="AF22" s="15">
+        <v>11161660</v>
+      </c>
+      <c r="AG22" s="15">
+        <v>11818642</v>
+      </c>
+      <c r="AH22" s="15">
+        <v>17170620</v>
+      </c>
+      <c r="AI22" s="15">
+        <v>18201852</v>
+      </c>
+      <c r="AJ22" s="15">
+        <v>50291474</v>
+      </c>
+      <c r="AK22" s="15">
+        <v>100987961</v>
+      </c>
+    </row>
+    <row r="23" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A23" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="11">
+        <v>25</v>
+      </c>
+      <c r="C23" s="11">
+        <v>67</v>
+      </c>
+      <c r="D23" s="11">
+        <v>632</v>
+      </c>
+      <c r="E23" s="11">
+        <v>5502</v>
+      </c>
+      <c r="F23" s="11">
+        <v>91772</v>
+      </c>
+      <c r="G23" s="11">
+        <v>248199</v>
+      </c>
+      <c r="H23" s="11">
+        <v>699670</v>
+      </c>
+      <c r="I23" s="11">
+        <v>1962199</v>
+      </c>
+      <c r="J23" s="11">
+        <v>2594333</v>
+      </c>
+      <c r="K23" s="11">
+        <v>2739211</v>
+      </c>
+      <c r="L23" s="11">
+        <v>2053190</v>
+      </c>
+      <c r="M23" s="11">
+        <v>1729152</v>
+      </c>
+      <c r="N23" s="11">
+        <v>1779118</v>
+      </c>
+      <c r="O23" s="11">
+        <v>2011572</v>
+      </c>
+      <c r="P23" s="11">
+        <v>2247723</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>2749316</v>
+      </c>
+      <c r="R23" s="11">
+        <v>2971322</v>
+      </c>
+      <c r="S23" s="11">
+        <v>5753887</v>
+      </c>
+      <c r="T23" s="11">
+        <v>5470426</v>
+      </c>
+      <c r="U23" s="11">
+        <v>5506642</v>
+      </c>
+      <c r="V23" s="12">
+        <v>7283583</v>
+      </c>
+      <c r="W23" s="12">
+        <v>8180695</v>
+      </c>
+      <c r="X23" s="12">
+        <v>8709630</v>
+      </c>
+      <c r="Y23" s="13">
+        <v>8873147</v>
+      </c>
+      <c r="Z23" s="13">
+        <v>9658476</v>
+      </c>
+      <c r="AA23" s="13">
+        <v>11541044</v>
+      </c>
+      <c r="AB23" s="75">
+        <v>12810347</v>
+      </c>
+      <c r="AC23" s="14">
+        <v>13631766</v>
+      </c>
+      <c r="AD23" s="15">
+        <v>17645807</v>
+      </c>
+      <c r="AE23" s="15">
+        <v>18807765</v>
+      </c>
+      <c r="AF23" s="15">
+        <v>24236731</v>
+      </c>
+      <c r="AG23" s="15">
+        <v>26887365</v>
+      </c>
+      <c r="AH23" s="15">
+        <v>26144864</v>
+      </c>
+      <c r="AI23" s="15">
+        <v>39459052</v>
+      </c>
+      <c r="AJ23" s="15">
+        <v>44456589</v>
+      </c>
+      <c r="AK23" s="15">
+        <v>57858270</v>
+      </c>
+    </row>
+    <row r="24" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A24" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="11">
+        <v>52727</v>
+      </c>
+      <c r="I24" s="11">
+        <v>41672</v>
+      </c>
+      <c r="J24" s="11">
+        <v>29665</v>
+      </c>
+      <c r="K24" s="11">
+        <v>5377</v>
+      </c>
+      <c r="L24" s="11">
+        <v>21660</v>
+      </c>
+      <c r="M24" s="11">
+        <v>35948</v>
+      </c>
+      <c r="N24" s="11">
+        <v>35985</v>
+      </c>
+      <c r="O24" s="11">
+        <v>38043</v>
+      </c>
+      <c r="P24" s="11">
+        <v>27184</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>35855</v>
+      </c>
+      <c r="R24" s="11">
+        <v>39868</v>
+      </c>
+      <c r="S24" s="11">
+        <v>31471</v>
+      </c>
+      <c r="T24" s="11">
+        <v>34164</v>
+      </c>
+      <c r="U24" s="11">
+        <v>27202</v>
+      </c>
+      <c r="V24" s="12">
+        <v>26764</v>
+      </c>
+      <c r="W24" s="12">
+        <v>33692</v>
+      </c>
+      <c r="X24" s="12">
+        <v>26760</v>
+      </c>
+      <c r="Y24" s="13">
+        <v>8816</v>
+      </c>
+      <c r="Z24" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="5"/>
+      <c r="AC24" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH24" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI24" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A25" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" s="11">
+        <v>1041</v>
+      </c>
+      <c r="C25" s="11">
+        <v>3181</v>
+      </c>
+      <c r="D25" s="11">
+        <v>20435</v>
+      </c>
+      <c r="E25" s="11">
+        <v>130786</v>
+      </c>
+      <c r="F25" s="11">
+        <v>1267196</v>
+      </c>
+      <c r="G25" s="11">
+        <v>1841681</v>
+      </c>
+      <c r="H25" s="11">
+        <v>1530857</v>
+      </c>
+      <c r="I25" s="11">
+        <v>1217330</v>
+      </c>
+      <c r="J25" s="11">
+        <v>528042</v>
+      </c>
+      <c r="K25" s="11">
+        <v>1704254</v>
+      </c>
+      <c r="L25" s="11">
+        <v>521362</v>
+      </c>
+      <c r="M25" s="11">
+        <v>635970</v>
+      </c>
+      <c r="N25" s="11">
+        <v>915011</v>
+      </c>
+      <c r="O25" s="11">
+        <v>1163336</v>
+      </c>
+      <c r="P25" s="11">
+        <v>1594686</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>1667701</v>
+      </c>
+      <c r="R25" s="11">
+        <v>2228233</v>
+      </c>
+      <c r="S25" s="11">
+        <v>2960517</v>
+      </c>
+      <c r="T25" s="11">
+        <v>2781088</v>
+      </c>
+      <c r="U25" s="11">
+        <v>3236334</v>
+      </c>
+      <c r="V25" s="11">
+        <v>3446432</v>
+      </c>
+      <c r="W25" s="12">
+        <v>3840493</v>
+      </c>
+      <c r="X25" s="12">
+        <v>4570913</v>
+      </c>
+      <c r="Y25" s="13">
+        <v>3596442</v>
+      </c>
+      <c r="Z25" s="13">
+        <v>3303704</v>
+      </c>
+      <c r="AA25" s="13">
+        <v>3134354</v>
+      </c>
+      <c r="AB25" s="75">
+        <v>3902545</v>
+      </c>
+      <c r="AC25" s="14">
+        <v>3332278</v>
+      </c>
+      <c r="AD25" s="15">
+        <v>2935673</v>
+      </c>
+      <c r="AE25" s="15">
+        <v>3757371</v>
+      </c>
+      <c r="AF25" s="15">
+        <v>3568527</v>
+      </c>
+      <c r="AG25" s="15">
+        <v>2423630</v>
+      </c>
+      <c r="AH25" s="15">
+        <v>3381038</v>
+      </c>
+      <c r="AI25" s="15">
+        <v>7203812</v>
+      </c>
+      <c r="AJ25" s="15">
+        <v>5625092</v>
+      </c>
+      <c r="AK25" s="15">
+        <v>7466871</v>
+      </c>
+    </row>
+    <row r="26" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A26" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="11">
+        <v>849</v>
+      </c>
+      <c r="C26" s="11">
+        <v>2648</v>
+      </c>
+      <c r="D26" s="11">
+        <v>16953</v>
+      </c>
+      <c r="E26" s="11">
+        <v>97350</v>
+      </c>
+      <c r="F26" s="11">
+        <v>893071</v>
+      </c>
+      <c r="G26" s="11">
+        <v>1455422</v>
+      </c>
+      <c r="H26" s="11">
+        <v>1163835</v>
+      </c>
+      <c r="I26" s="11">
+        <v>890559</v>
+      </c>
+      <c r="J26" s="11">
+        <v>163555</v>
+      </c>
+      <c r="K26" s="11">
+        <v>1484081</v>
+      </c>
+      <c r="L26" s="11">
+        <v>206823</v>
+      </c>
+      <c r="M26" s="11">
+        <v>209719</v>
+      </c>
+      <c r="N26" s="11">
+        <v>221690</v>
+      </c>
+      <c r="O26" s="11">
+        <v>312477</v>
+      </c>
+      <c r="P26" s="11">
+        <v>412350</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>528555</v>
+      </c>
+      <c r="R26" s="11">
+        <v>812501</v>
+      </c>
+      <c r="S26" s="11">
+        <v>770561</v>
+      </c>
+      <c r="T26" s="11">
+        <v>956374</v>
+      </c>
+      <c r="U26" s="11">
+        <v>1312329</v>
+      </c>
+      <c r="V26" s="12">
+        <v>1429710</v>
+      </c>
+      <c r="W26" s="12">
+        <v>1752939</v>
+      </c>
+      <c r="X26" s="12">
+        <v>2473070</v>
+      </c>
+      <c r="Y26" s="13">
+        <v>1427324</v>
+      </c>
+      <c r="Z26" s="13">
+        <v>1319190</v>
+      </c>
+      <c r="AA26" s="13">
+        <v>1201325</v>
+      </c>
+      <c r="AB26" s="75">
+        <v>2286774</v>
+      </c>
+      <c r="AC26" s="14">
+        <v>2072274</v>
+      </c>
+      <c r="AD26" s="15">
+        <v>1976092</v>
+      </c>
+      <c r="AE26" s="15">
+        <v>2074987</v>
+      </c>
+      <c r="AF26" s="15">
+        <v>2461257</v>
+      </c>
+      <c r="AG26" s="15">
+        <v>1288640</v>
+      </c>
+      <c r="AH26" s="15">
+        <v>1348783</v>
+      </c>
+      <c r="AI26" s="15">
+        <v>1873736</v>
+      </c>
+      <c r="AJ26" s="15">
+        <v>1909971</v>
+      </c>
+      <c r="AK26" s="15">
+        <v>2642108</v>
+      </c>
+    </row>
+    <row r="27" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A27" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="B27" s="11">
+        <v>154</v>
+      </c>
+      <c r="C27" s="11">
+        <v>411</v>
+      </c>
+      <c r="D27" s="11">
+        <v>2610</v>
+      </c>
+      <c r="E27" s="11">
+        <v>24692</v>
+      </c>
+      <c r="F27" s="11">
+        <v>270103</v>
+      </c>
+      <c r="G27" s="11">
+        <v>319861</v>
+      </c>
+      <c r="H27" s="11">
+        <v>318835</v>
+      </c>
+      <c r="I27" s="11">
+        <v>297083</v>
+      </c>
+      <c r="J27" s="11">
+        <v>269872</v>
+      </c>
+      <c r="K27" s="11">
+        <v>213264</v>
+      </c>
+      <c r="L27" s="11">
+        <v>285534</v>
+      </c>
+      <c r="M27" s="11">
+        <v>335374</v>
+      </c>
+      <c r="N27" s="11">
+        <v>345911</v>
+      </c>
+      <c r="O27" s="11">
+        <v>397350</v>
+      </c>
+      <c r="P27" s="11">
+        <v>593926</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>642318</v>
+      </c>
+      <c r="R27" s="11">
+        <v>764842</v>
+      </c>
+      <c r="S27" s="11">
+        <v>1236826</v>
+      </c>
+      <c r="T27" s="11">
+        <v>1237756</v>
+      </c>
+      <c r="U27" s="11">
+        <v>1172941</v>
+      </c>
+      <c r="V27" s="12">
+        <v>1190234</v>
+      </c>
+      <c r="W27" s="12">
+        <v>1327735</v>
+      </c>
+      <c r="X27" s="12">
+        <v>1453130</v>
+      </c>
+      <c r="Y27" s="13">
+        <v>1876958</v>
+      </c>
+      <c r="Z27" s="13">
+        <v>1750424</v>
+      </c>
+      <c r="AA27" s="13">
+        <v>1808642</v>
+      </c>
+      <c r="AB27" s="75">
+        <v>1615725</v>
+      </c>
+      <c r="AC27" s="14">
+        <v>1201219</v>
+      </c>
+      <c r="AD27" s="15">
+        <v>959581</v>
+      </c>
+      <c r="AE27" s="15">
+        <v>1672912</v>
+      </c>
+      <c r="AF27" s="15">
+        <v>1013260</v>
+      </c>
+      <c r="AG27" s="15">
+        <v>813903</v>
+      </c>
+      <c r="AH27" s="15">
+        <v>1440302</v>
+      </c>
+      <c r="AI27" s="15">
+        <v>5329176</v>
+      </c>
+      <c r="AJ27" s="15">
+        <v>3714221</v>
+      </c>
+      <c r="AK27" s="15">
+        <v>4818112</v>
+      </c>
+    </row>
+    <row r="28" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A28" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" s="11">
+        <v>38</v>
+      </c>
+      <c r="C28" s="11">
+        <v>122</v>
+      </c>
+      <c r="D28" s="11">
+        <v>872</v>
+      </c>
+      <c r="E28" s="11">
+        <v>8744</v>
+      </c>
+      <c r="F28" s="11">
+        <v>104022</v>
+      </c>
+      <c r="G28" s="11">
+        <v>66398</v>
+      </c>
+      <c r="H28" s="11">
+        <v>48187</v>
+      </c>
+      <c r="I28" s="11">
+        <v>29688</v>
+      </c>
+      <c r="J28" s="11">
+        <v>94615</v>
+      </c>
+      <c r="K28" s="11">
+        <v>6909</v>
+      </c>
+      <c r="L28" s="11">
+        <v>29005</v>
+      </c>
+      <c r="M28" s="11">
+        <v>90877</v>
+      </c>
+      <c r="N28" s="11">
+        <v>347410</v>
+      </c>
+      <c r="O28" s="11">
+        <v>453509</v>
+      </c>
+      <c r="P28" s="11">
+        <v>588410</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>496828</v>
+      </c>
+      <c r="R28" s="11">
+        <v>650890</v>
+      </c>
+      <c r="S28" s="11">
+        <v>953130</v>
+      </c>
+      <c r="T28" s="11">
+        <v>586958</v>
+      </c>
+      <c r="U28" s="11">
+        <v>751064</v>
+      </c>
+      <c r="V28" s="12">
+        <v>826488</v>
+      </c>
+      <c r="W28" s="12">
+        <v>759819</v>
+      </c>
+      <c r="X28" s="12">
+        <v>644713</v>
+      </c>
+      <c r="Y28" s="13">
+        <v>292160</v>
+      </c>
+      <c r="Z28" s="13">
+        <v>234090</v>
+      </c>
+      <c r="AA28" s="13">
+        <v>124387</v>
+      </c>
+      <c r="AB28" s="75">
+        <v>46</v>
+      </c>
+      <c r="AC28" s="14">
+        <v>58785</v>
+      </c>
+      <c r="AD28" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="15">
+        <v>9472</v>
+      </c>
+      <c r="AF28" s="15">
+        <v>94010</v>
+      </c>
+      <c r="AG28" s="15">
+        <v>321087</v>
+      </c>
+      <c r="AH28" s="15">
+        <v>591953</v>
+      </c>
+      <c r="AI28" s="15">
+        <v>900</v>
+      </c>
+      <c r="AJ28" s="15">
+        <v>900</v>
+      </c>
+      <c r="AK28" s="15">
+        <v>6651</v>
+      </c>
+    </row>
+    <row r="29" spans="1:37" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="11">
+        <v>86</v>
+      </c>
+      <c r="C29" s="11">
+        <v>264</v>
+      </c>
+      <c r="D29" s="11">
+        <v>1376</v>
+      </c>
+      <c r="E29" s="11">
+        <v>13867</v>
+      </c>
+      <c r="F29" s="11">
+        <v>121235</v>
+      </c>
+      <c r="G29" s="11">
+        <v>251301</v>
+      </c>
+      <c r="H29" s="11">
+        <v>194132</v>
+      </c>
+      <c r="I29" s="11">
+        <v>157245</v>
+      </c>
+      <c r="J29" s="11">
+        <v>301821</v>
+      </c>
+      <c r="K29" s="11">
+        <v>145538</v>
+      </c>
+      <c r="L29" s="11">
+        <v>161548</v>
+      </c>
+      <c r="M29" s="11">
+        <v>236576</v>
+      </c>
+      <c r="N29" s="11">
+        <v>165598</v>
+      </c>
+      <c r="O29" s="11">
+        <v>172491</v>
+      </c>
+      <c r="P29" s="11">
+        <v>158065</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>224574</v>
+      </c>
+      <c r="R29" s="11">
+        <v>193096</v>
+      </c>
+      <c r="S29" s="11">
+        <v>531570</v>
+      </c>
+      <c r="T29" s="11">
+        <v>745102</v>
+      </c>
+      <c r="U29" s="11">
+        <v>688181</v>
+      </c>
+      <c r="V29" s="12">
+        <v>475799</v>
+      </c>
+      <c r="W29" s="12">
+        <v>596897</v>
+      </c>
+      <c r="X29" s="12">
+        <v>672527</v>
+      </c>
+      <c r="Y29" s="13">
+        <v>503710</v>
+      </c>
+      <c r="Z29" s="13">
+        <v>1374905</v>
+      </c>
+      <c r="AA29" s="13">
+        <v>1631944</v>
+      </c>
+      <c r="AB29" s="75">
+        <v>2274010</v>
+      </c>
+      <c r="AC29" s="14">
+        <v>2344020</v>
+      </c>
+      <c r="AD29" s="15">
+        <v>4576252</v>
+      </c>
+      <c r="AE29" s="15">
+        <v>2396422</v>
+      </c>
+      <c r="AF29" s="15">
+        <v>2309412</v>
+      </c>
+      <c r="AG29" s="15">
+        <v>2170034</v>
+      </c>
+      <c r="AH29" s="15">
+        <v>2181304</v>
+      </c>
+      <c r="AI29" s="15">
+        <v>4591212</v>
+      </c>
+      <c r="AJ29" s="15">
+        <v>2909196</v>
+      </c>
+      <c r="AK29" s="62">
+        <v>2233613</v>
+      </c>
+    </row>
+    <row r="30" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A30" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="11">
+        <v>3</v>
+      </c>
+      <c r="C30" s="11">
+        <v>6</v>
+      </c>
+      <c r="D30" s="11">
+        <v>117</v>
+      </c>
+      <c r="E30" s="11">
+        <v>1414</v>
+      </c>
+      <c r="F30" s="11">
+        <v>14310</v>
+      </c>
+      <c r="G30" s="11">
+        <v>69396</v>
+      </c>
+      <c r="H30" s="11">
+        <v>78171</v>
+      </c>
+      <c r="I30" s="11">
+        <v>67755</v>
+      </c>
+      <c r="J30" s="11">
+        <v>323</v>
+      </c>
+      <c r="K30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="M30" s="11">
+        <v>20496</v>
+      </c>
+      <c r="N30" s="11">
+        <v>282633</v>
+      </c>
+      <c r="O30" s="11">
+        <v>497188</v>
+      </c>
+      <c r="P30" s="11">
+        <v>1253913</v>
+      </c>
+      <c r="Q30" s="11">
+        <v>2189132</v>
+      </c>
+      <c r="R30" s="11">
+        <v>2141170</v>
+      </c>
+      <c r="S30" s="11">
+        <v>1931916</v>
+      </c>
+      <c r="T30" s="11">
+        <v>1790634</v>
+      </c>
+      <c r="U30" s="11">
+        <v>1226007</v>
+      </c>
+      <c r="V30" s="12">
+        <v>910488</v>
+      </c>
+      <c r="W30" s="12">
+        <v>1052977</v>
+      </c>
+      <c r="X30" s="12">
+        <v>896443</v>
+      </c>
+      <c r="Y30" s="13">
+        <v>808451</v>
+      </c>
+      <c r="Z30" s="13">
+        <v>856231</v>
+      </c>
+      <c r="AA30" s="13">
+        <v>738475</v>
+      </c>
+      <c r="AB30" s="75">
+        <v>683603</v>
+      </c>
+      <c r="AC30" s="14">
+        <v>1020552</v>
+      </c>
+      <c r="AD30" s="15">
+        <v>937639</v>
+      </c>
+      <c r="AE30" s="15">
+        <v>1100154</v>
+      </c>
+      <c r="AF30" s="15">
+        <v>982356</v>
+      </c>
+      <c r="AG30" s="15">
+        <v>937640</v>
+      </c>
+      <c r="AH30" s="15">
+        <v>1022145</v>
+      </c>
+      <c r="AI30" s="15">
+        <v>1030784</v>
+      </c>
+      <c r="AJ30" s="15">
+        <v>830410</v>
+      </c>
+      <c r="AK30" s="62">
+        <v>1295179</v>
+      </c>
+    </row>
+    <row r="31" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A31" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="B31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="C31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="D31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="E31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="F31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="G31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="H31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="I31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="J31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="K31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="L31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="M31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="N31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="O31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="P31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="R31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="S31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="T31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="U31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="V31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="W31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="X31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="Y31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="Z31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="AA31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="AB31" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC31" s="14">
+        <v>497411</v>
+      </c>
+      <c r="AD31" s="15">
+        <v>541678</v>
+      </c>
+      <c r="AE31" s="15">
+        <v>446655</v>
+      </c>
+      <c r="AF31" s="15">
+        <v>597314</v>
+      </c>
+      <c r="AG31" s="15">
+        <v>605632</v>
+      </c>
+      <c r="AH31" s="15">
+        <v>615174</v>
+      </c>
+      <c r="AI31" s="15">
+        <v>591044</v>
+      </c>
+      <c r="AJ31" s="62" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK31" s="62" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A32" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="11">
+        <v>128</v>
+      </c>
+      <c r="C32" s="11">
+        <v>249</v>
+      </c>
+      <c r="D32" s="11">
+        <v>2852</v>
+      </c>
+      <c r="E32" s="11">
+        <v>7637</v>
+      </c>
+      <c r="F32" s="11">
+        <v>91431</v>
+      </c>
+      <c r="G32" s="11">
+        <v>35049</v>
+      </c>
+      <c r="H32" s="11">
+        <v>92893</v>
+      </c>
+      <c r="I32" s="11">
+        <v>86653</v>
+      </c>
+      <c r="J32" s="11">
+        <v>71738</v>
+      </c>
+      <c r="K32" s="11">
+        <v>394082</v>
+      </c>
+      <c r="L32" s="11">
+        <v>205987</v>
+      </c>
+      <c r="M32" s="11">
+        <v>172490</v>
+      </c>
+      <c r="N32" s="11">
+        <v>229447</v>
+      </c>
+      <c r="O32" s="11">
+        <v>126094</v>
+      </c>
+      <c r="P32" s="11">
+        <v>136848</v>
+      </c>
+      <c r="Q32" s="11">
+        <v>131294</v>
+      </c>
+      <c r="R32" s="11">
+        <v>219391</v>
+      </c>
+      <c r="S32" s="11">
+        <v>206827</v>
+      </c>
+      <c r="T32" s="11">
+        <v>294062</v>
+      </c>
+      <c r="U32" s="11">
+        <v>305733</v>
+      </c>
+      <c r="V32" s="12">
+        <v>358879</v>
+      </c>
+      <c r="W32" s="12">
+        <v>446011</v>
+      </c>
+      <c r="X32" s="12">
+        <v>666697</v>
+      </c>
+      <c r="Y32" s="13">
+        <v>667210</v>
+      </c>
+      <c r="Z32" s="13">
+        <v>539105</v>
+      </c>
+      <c r="AA32" s="13">
+        <v>330907</v>
+      </c>
+      <c r="AB32" s="75">
+        <v>484400</v>
+      </c>
+      <c r="AC32" s="14">
+        <v>794211</v>
+      </c>
+      <c r="AD32" s="15">
+        <v>2796341</v>
+      </c>
+      <c r="AE32" s="15">
+        <v>4138499</v>
+      </c>
+      <c r="AF32" s="15">
+        <v>9167609</v>
+      </c>
+      <c r="AG32" s="15">
+        <v>5825548</v>
+      </c>
+      <c r="AH32" s="15">
+        <v>9488046</v>
+      </c>
+      <c r="AI32" s="15">
+        <v>8530997</v>
+      </c>
+      <c r="AJ32" s="15">
+        <v>9510994</v>
+      </c>
+      <c r="AK32" s="62">
+        <v>14620773</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A33" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="11">
+        <v>1</v>
+      </c>
+      <c r="D33" s="11">
+        <v>4</v>
+      </c>
+      <c r="E33" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="11">
+        <v>1661</v>
+      </c>
+      <c r="G33" s="11">
+        <v>2556</v>
+      </c>
+      <c r="H33" s="11">
+        <v>6153</v>
+      </c>
+      <c r="I33" s="11">
+        <v>6795</v>
+      </c>
+      <c r="J33" s="11">
+        <v>8104</v>
+      </c>
+      <c r="K33" s="11">
+        <v>4579</v>
+      </c>
+      <c r="L33" s="11">
+        <v>1176</v>
+      </c>
+      <c r="M33" s="11">
+        <v>866</v>
+      </c>
+      <c r="N33" s="11">
+        <v>1161</v>
+      </c>
+      <c r="O33" s="11">
+        <v>1571</v>
+      </c>
+      <c r="P33" s="11">
+        <v>1245</v>
+      </c>
+      <c r="Q33" s="11">
+        <v>1849</v>
+      </c>
+      <c r="R33" s="11">
+        <v>2504</v>
+      </c>
+      <c r="S33" s="11">
+        <v>3756</v>
+      </c>
+      <c r="T33" s="11">
+        <v>2762</v>
+      </c>
+      <c r="U33" s="11">
+        <v>2795</v>
+      </c>
+      <c r="V33" s="12">
+        <v>2803</v>
+      </c>
+      <c r="W33" s="12">
+        <v>2746</v>
+      </c>
+      <c r="X33" s="12">
+        <v>38455</v>
+      </c>
+      <c r="Y33" s="13">
+        <v>41062</v>
+      </c>
+      <c r="Z33" s="13">
+        <v>44155</v>
+      </c>
+      <c r="AA33" s="13">
+        <v>40149</v>
+      </c>
+      <c r="AB33" s="75">
+        <v>41881</v>
+      </c>
+      <c r="AC33" s="14">
+        <v>63482</v>
+      </c>
+      <c r="AD33" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE33" s="15">
+        <v>105669</v>
+      </c>
+      <c r="AF33" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="AG33" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH33" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="AI33" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="AJ33" s="63" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK33" s="63" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A34" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="B34" s="11">
+        <v>8</v>
+      </c>
+      <c r="C34" s="11">
+        <v>20</v>
+      </c>
+      <c r="D34" s="11">
+        <v>257</v>
+      </c>
+      <c r="E34" s="11">
+        <v>362</v>
+      </c>
+      <c r="F34" s="11">
+        <v>3008</v>
+      </c>
+      <c r="G34" s="11">
+        <v>10244</v>
+      </c>
+      <c r="H34" s="11">
+        <v>9055</v>
+      </c>
+      <c r="I34" s="11">
+        <v>31358</v>
+      </c>
+      <c r="J34" s="11">
+        <v>116137</v>
+      </c>
+      <c r="K34" s="11">
+        <v>63012</v>
+      </c>
+      <c r="L34" s="11">
+        <v>69353</v>
+      </c>
+      <c r="M34" s="11">
+        <v>82712</v>
+      </c>
+      <c r="N34" s="11">
+        <v>67025</v>
+      </c>
+      <c r="O34" s="11">
+        <v>93630</v>
+      </c>
+      <c r="P34" s="11">
+        <v>181914</v>
+      </c>
+      <c r="Q34" s="11">
+        <v>247698</v>
+      </c>
+      <c r="R34" s="11">
+        <v>450375</v>
+      </c>
+      <c r="S34" s="11">
+        <v>1679135</v>
+      </c>
+      <c r="T34" s="11">
+        <v>2138018</v>
+      </c>
+      <c r="U34" s="11">
+        <v>2224764</v>
+      </c>
+      <c r="V34" s="12">
+        <v>2491765</v>
+      </c>
+      <c r="W34" s="12">
+        <v>4000440</v>
+      </c>
+      <c r="X34" s="12">
+        <v>4959911</v>
+      </c>
+      <c r="Y34" s="13">
+        <v>4443930</v>
+      </c>
+      <c r="Z34" s="13">
+        <v>5110829</v>
+      </c>
+      <c r="AA34" s="13">
+        <v>5388683</v>
+      </c>
+      <c r="AB34" s="75">
+        <v>6018634</v>
+      </c>
+      <c r="AC34" s="14">
+        <v>6936519</v>
+      </c>
+      <c r="AD34" s="15">
+        <v>6965905</v>
+      </c>
+      <c r="AE34" s="15">
+        <v>7090929</v>
+      </c>
+      <c r="AF34" s="15">
+        <v>7386697</v>
+      </c>
+      <c r="AG34" s="15">
+        <v>9222664</v>
+      </c>
+      <c r="AH34" s="15">
+        <v>11995204</v>
+      </c>
+      <c r="AI34" s="15">
+        <v>11850974</v>
+      </c>
+      <c r="AJ34" s="15">
+        <v>12250629</v>
+      </c>
+      <c r="AK34" s="62">
+        <v>11467279</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35" s="11">
+        <v>353</v>
+      </c>
+      <c r="C35" s="11">
+        <v>539</v>
+      </c>
+      <c r="D35" s="11">
+        <v>12220</v>
+      </c>
+      <c r="E35" s="11">
+        <v>102379</v>
+      </c>
+      <c r="F35" s="11">
+        <v>1196241</v>
+      </c>
+      <c r="G35" s="11">
+        <v>2199637</v>
+      </c>
+      <c r="H35" s="11">
+        <v>1781198</v>
+      </c>
+      <c r="I35" s="11">
+        <v>1039799</v>
+      </c>
+      <c r="J35" s="11">
+        <v>511364</v>
+      </c>
+      <c r="K35" s="11">
+        <v>98290</v>
+      </c>
+      <c r="L35" s="11">
+        <v>180262</v>
+      </c>
+      <c r="M35" s="11">
+        <v>316558</v>
+      </c>
+      <c r="N35" s="11">
+        <v>389335</v>
+      </c>
+      <c r="O35" s="11">
+        <v>739805</v>
+      </c>
+      <c r="P35" s="11">
+        <v>2087590</v>
+      </c>
+      <c r="Q35" s="11">
+        <v>1031689</v>
+      </c>
+      <c r="R35" s="11">
+        <v>1493200</v>
+      </c>
+      <c r="S35" s="11">
+        <v>3333106</v>
+      </c>
+      <c r="T35" s="11">
+        <v>4598458</v>
+      </c>
+      <c r="U35" s="11">
+        <v>4227888</v>
+      </c>
+      <c r="V35" s="12">
+        <v>5399697</v>
+      </c>
+      <c r="W35" s="12">
+        <v>8318770</v>
+      </c>
+      <c r="X35" s="12">
+        <v>9243913</v>
+      </c>
+      <c r="Y35" s="13">
+        <v>10218320</v>
+      </c>
+      <c r="Z35" s="13">
+        <v>15346405</v>
+      </c>
+      <c r="AA35" s="13">
+        <v>9533632</v>
+      </c>
+      <c r="AB35" s="75">
+        <v>11109914</v>
+      </c>
+      <c r="AC35" s="14">
+        <v>17964870</v>
+      </c>
+      <c r="AD35" s="15">
+        <v>23207424</v>
+      </c>
+      <c r="AE35" s="15">
+        <v>25939246</v>
+      </c>
+      <c r="AF35" s="15">
+        <v>30499177</v>
+      </c>
+      <c r="AG35" s="15">
+        <v>34821745</v>
+      </c>
+      <c r="AH35" s="15">
+        <v>50426689</v>
+      </c>
+      <c r="AI35" s="15">
+        <v>56611947</v>
+      </c>
+      <c r="AJ35" s="15">
+        <v>57280665</v>
+      </c>
+      <c r="AK35" s="62">
+        <v>77171091</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A36" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D36" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E36" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F36" s="11">
+        <v>46099</v>
+      </c>
+      <c r="G36" s="11">
+        <v>62029</v>
+      </c>
+      <c r="H36" s="11">
+        <v>63408</v>
+      </c>
+      <c r="I36" s="11">
+        <v>24627</v>
+      </c>
+      <c r="J36" s="11">
+        <v>81989</v>
+      </c>
+      <c r="K36" s="11">
+        <v>102639</v>
+      </c>
+      <c r="L36" s="11">
+        <v>85940</v>
+      </c>
+      <c r="M36" s="11">
+        <v>435888</v>
+      </c>
+      <c r="N36" s="11">
+        <v>24389</v>
+      </c>
+      <c r="O36" s="11">
+        <v>38749</v>
+      </c>
+      <c r="P36" s="11">
+        <v>991896</v>
+      </c>
+      <c r="Q36" s="11">
+        <v>1177338</v>
+      </c>
+      <c r="R36" s="11">
+        <v>2271362</v>
+      </c>
+      <c r="S36" s="11">
+        <v>3422259</v>
+      </c>
+      <c r="T36" s="11">
+        <v>7132408</v>
+      </c>
+      <c r="U36" s="11">
+        <v>12647652</v>
+      </c>
+      <c r="V36" s="12">
+        <v>18466206</v>
+      </c>
+      <c r="W36" s="12">
+        <v>24247465</v>
+      </c>
+      <c r="X36" s="12">
+        <v>27396771</v>
+      </c>
+      <c r="Y36" s="13">
+        <v>24551833</v>
+      </c>
+      <c r="Z36" s="13">
+        <v>35921918</v>
+      </c>
+      <c r="AA36" s="13">
+        <v>41146339</v>
+      </c>
+      <c r="AB36" s="75">
+        <v>57849529</v>
+      </c>
+      <c r="AC36" s="14">
+        <v>69401183</v>
+      </c>
+      <c r="AD36" s="15">
+        <v>89434197</v>
+      </c>
+      <c r="AE36" s="15">
+        <v>128196462</v>
+      </c>
+      <c r="AF36" s="15">
+        <v>151541896</v>
+      </c>
+      <c r="AG36" s="15">
+        <v>261969704</v>
+      </c>
+      <c r="AH36" s="15">
+        <v>285539863</v>
+      </c>
+      <c r="AI36" s="15">
+        <v>237636096</v>
+      </c>
+      <c r="AJ36" s="15">
+        <v>289942182</v>
+      </c>
+      <c r="AK36" s="62">
+        <v>419860529</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A37" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="11">
+        <v>46099</v>
+      </c>
+      <c r="G37" s="11">
+        <v>12129</v>
+      </c>
+      <c r="H37" s="11">
+        <v>31796</v>
+      </c>
+      <c r="I37" s="11">
+        <v>2542</v>
+      </c>
+      <c r="J37" s="11">
+        <v>1032</v>
+      </c>
+      <c r="K37" s="11">
+        <v>13544</v>
+      </c>
+      <c r="L37" s="11">
+        <v>1103</v>
+      </c>
+      <c r="M37" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="11">
+        <v>8192</v>
+      </c>
+      <c r="O37" s="11">
+        <v>8107</v>
+      </c>
+      <c r="P37" s="11">
+        <v>49609</v>
+      </c>
+      <c r="Q37" s="11">
+        <v>19404</v>
+      </c>
+      <c r="R37" s="11">
+        <v>108593</v>
+      </c>
+      <c r="S37" s="11">
+        <v>185358</v>
+      </c>
+      <c r="T37" s="11">
+        <v>166163</v>
+      </c>
+      <c r="U37" s="11">
+        <v>124950</v>
+      </c>
+      <c r="V37" s="12">
+        <v>189735</v>
+      </c>
+      <c r="W37" s="12">
+        <v>537965</v>
+      </c>
+      <c r="X37" s="12">
+        <v>1545714</v>
+      </c>
+      <c r="Y37" s="13">
+        <v>1742393</v>
+      </c>
+      <c r="Z37" s="13">
+        <v>10581769</v>
+      </c>
+      <c r="AA37" s="13">
+        <v>20948404</v>
+      </c>
+      <c r="AB37" s="75">
+        <v>24364969</v>
+      </c>
+      <c r="AC37" s="14">
+        <v>18540841</v>
+      </c>
+      <c r="AD37" s="15">
+        <v>32782272</v>
+      </c>
+      <c r="AE37" s="15">
+        <v>56215721</v>
+      </c>
+      <c r="AF37" s="15">
+        <v>53241315</v>
+      </c>
+      <c r="AG37" s="15">
+        <v>134600880</v>
+      </c>
+      <c r="AH37" s="15">
+        <v>132017574</v>
+      </c>
+      <c r="AI37" s="15">
+        <v>105871138</v>
+      </c>
+      <c r="AJ37" s="15">
+        <v>121874455</v>
+      </c>
+      <c r="AK37" s="62">
+        <v>148712136</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A38" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="I38" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="J38" s="11">
+        <v>18813</v>
+      </c>
+      <c r="K38" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="L38" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="M38" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="N38" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="P38" s="11">
+        <v>915321</v>
+      </c>
+      <c r="Q38" s="11">
+        <v>1101688</v>
+      </c>
+      <c r="R38" s="11">
+        <v>2005902</v>
+      </c>
+      <c r="S38" s="11">
+        <v>3005644</v>
+      </c>
+      <c r="T38" s="11">
+        <v>6597147</v>
+      </c>
+      <c r="U38" s="11">
+        <v>12090235</v>
+      </c>
+      <c r="V38" s="12">
+        <v>17640122</v>
+      </c>
+      <c r="W38" s="12">
+        <v>22977196</v>
+      </c>
+      <c r="X38" s="12">
+        <v>25241233</v>
+      </c>
+      <c r="Y38" s="13">
+        <v>22435482</v>
+      </c>
+      <c r="Z38" s="13">
+        <v>24937681</v>
+      </c>
+      <c r="AA38" s="13">
+        <v>20029533</v>
+      </c>
+      <c r="AB38" s="75">
+        <v>33179443</v>
+      </c>
+      <c r="AC38" s="14">
+        <v>50260768</v>
+      </c>
+      <c r="AD38" s="15">
+        <v>55753372</v>
+      </c>
+      <c r="AE38" s="15">
+        <v>70842824</v>
+      </c>
+      <c r="AF38" s="15">
+        <v>97045657</v>
+      </c>
+      <c r="AG38" s="15">
+        <v>125220698</v>
+      </c>
+      <c r="AH38" s="15">
+        <v>148775173</v>
+      </c>
+      <c r="AI38" s="15">
+        <v>124796853</v>
+      </c>
+      <c r="AJ38" s="15">
+        <v>159882592</v>
+      </c>
+      <c r="AK38" s="62">
+        <v>262641801</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A39" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F39" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="11">
+        <v>49900</v>
+      </c>
+      <c r="H39" s="11">
+        <v>31612</v>
+      </c>
+      <c r="I39" s="11">
+        <v>22085</v>
+      </c>
+      <c r="J39" s="11">
+        <v>62144</v>
+      </c>
+      <c r="K39" s="11">
+        <v>89095</v>
+      </c>
+      <c r="L39" s="11">
+        <v>84837</v>
+      </c>
+      <c r="M39" s="11">
+        <v>435888</v>
+      </c>
+      <c r="N39" s="11">
+        <v>16197</v>
+      </c>
+      <c r="O39" s="11">
+        <v>30642</v>
+      </c>
+      <c r="P39" s="11">
+        <v>26966</v>
+      </c>
+      <c r="Q39" s="11">
+        <v>56246</v>
+      </c>
+      <c r="R39" s="11">
+        <v>156867</v>
+      </c>
+      <c r="S39" s="11">
+        <v>231257</v>
+      </c>
+      <c r="T39" s="11">
+        <v>369098</v>
+      </c>
+      <c r="U39" s="11">
+        <v>432467</v>
+      </c>
+      <c r="V39" s="12">
+        <v>636349</v>
+      </c>
+      <c r="W39" s="12">
+        <v>732304</v>
+      </c>
+      <c r="X39" s="12">
+        <v>609824</v>
+      </c>
+      <c r="Y39" s="13">
+        <v>373958</v>
+      </c>
+      <c r="Z39" s="13">
+        <v>402468</v>
+      </c>
+      <c r="AA39" s="13">
+        <v>168402</v>
+      </c>
+      <c r="AB39" s="75">
+        <v>305117</v>
+      </c>
+      <c r="AC39" s="14">
+        <v>599574</v>
+      </c>
+      <c r="AD39" s="15">
+        <v>898553</v>
+      </c>
+      <c r="AE39" s="15">
+        <v>1137917</v>
+      </c>
+      <c r="AF39" s="15">
+        <v>1254924</v>
+      </c>
+      <c r="AG39" s="15">
+        <v>2148126</v>
+      </c>
+      <c r="AH39" s="15">
+        <v>4747116</v>
+      </c>
+      <c r="AI39" s="15">
+        <v>6968105</v>
+      </c>
+      <c r="AJ39" s="15">
+        <v>8185135</v>
+      </c>
+      <c r="AK39" s="62">
+        <v>8506592</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A40" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="11">
+        <v>43</v>
+      </c>
+      <c r="C40" s="11">
+        <v>57</v>
+      </c>
+      <c r="D40" s="11">
+        <v>830</v>
+      </c>
+      <c r="E40" s="11">
+        <v>16756</v>
+      </c>
+      <c r="F40" s="11">
+        <v>183599</v>
+      </c>
+      <c r="G40" s="11">
+        <v>325264</v>
+      </c>
+      <c r="H40" s="11">
+        <v>257514</v>
+      </c>
+      <c r="I40" s="11">
+        <v>182824</v>
+      </c>
+      <c r="J40" s="11">
+        <v>243807</v>
+      </c>
+      <c r="K40" s="11">
+        <v>75540</v>
+      </c>
+      <c r="L40" s="11">
+        <v>213375</v>
+      </c>
+      <c r="M40" s="11">
+        <v>590632</v>
+      </c>
+      <c r="N40" s="11">
+        <v>295193</v>
+      </c>
+      <c r="O40" s="11">
+        <v>380428</v>
+      </c>
+      <c r="P40" s="11">
+        <v>568444</v>
+      </c>
+      <c r="Q40" s="11">
+        <v>844697</v>
+      </c>
+      <c r="R40" s="11">
+        <v>1089534</v>
+      </c>
+      <c r="S40" s="11">
+        <v>1826007</v>
+      </c>
+      <c r="T40" s="11">
+        <v>2236623</v>
+      </c>
+      <c r="U40" s="11">
+        <v>1598696</v>
+      </c>
+      <c r="V40" s="12">
+        <v>2645275</v>
+      </c>
+      <c r="W40" s="12">
+        <v>2626457</v>
+      </c>
+      <c r="X40" s="12">
+        <v>2524615</v>
+      </c>
+      <c r="Y40" s="13">
+        <v>2560649</v>
+      </c>
+      <c r="Z40" s="13">
+        <v>2531653</v>
+      </c>
+      <c r="AA40" s="13">
+        <v>2197622</v>
+      </c>
+      <c r="AB40" s="75">
+        <v>2554227</v>
+      </c>
+      <c r="AC40" s="14">
+        <v>3460244</v>
+      </c>
+      <c r="AD40" s="15">
+        <v>3725632</v>
+      </c>
+      <c r="AE40" s="15">
+        <v>4566169</v>
+      </c>
+      <c r="AF40" s="15">
+        <v>5559748</v>
+      </c>
+      <c r="AG40" s="15">
+        <v>8213911</v>
+      </c>
+      <c r="AH40" s="15">
+        <v>9954323</v>
+      </c>
+      <c r="AI40" s="15">
+        <v>14296173</v>
+      </c>
+      <c r="AJ40" s="15">
+        <v>16817654</v>
+      </c>
+      <c r="AK40" s="62">
+        <v>18268734</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A41" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B41" s="11">
+        <v>381</v>
+      </c>
+      <c r="C41" s="11">
+        <v>496</v>
+      </c>
+      <c r="D41" s="11">
+        <v>9981</v>
+      </c>
+      <c r="E41" s="11">
+        <v>80493</v>
+      </c>
+      <c r="F41" s="11">
+        <v>1305487</v>
+      </c>
+      <c r="G41" s="11">
+        <v>2823844</v>
+      </c>
+      <c r="H41" s="11">
+        <v>4145885</v>
+      </c>
+      <c r="I41" s="11">
+        <v>3777917</v>
+      </c>
+      <c r="J41" s="11">
+        <v>3408115</v>
+      </c>
+      <c r="K41" s="11">
+        <v>3274611</v>
+      </c>
+      <c r="L41" s="11">
+        <v>2656595</v>
+      </c>
+      <c r="M41" s="11">
+        <v>1478007</v>
+      </c>
+      <c r="N41" s="11">
+        <v>1870748</v>
+      </c>
+      <c r="O41" s="11">
+        <v>1770762</v>
+      </c>
+      <c r="P41" s="11">
+        <v>6435774</v>
+      </c>
+      <c r="Q41" s="11">
+        <v>5452435</v>
+      </c>
+      <c r="R41" s="11">
+        <v>6512608</v>
+      </c>
+      <c r="S41" s="11">
+        <v>11479261</v>
+      </c>
+      <c r="T41" s="11">
+        <v>16880173</v>
+      </c>
+      <c r="U41" s="11">
+        <v>13917151</v>
+      </c>
+      <c r="V41" s="12">
+        <v>13468546</v>
+      </c>
+      <c r="W41" s="12">
+        <v>18578836</v>
+      </c>
+      <c r="X41" s="12">
+        <v>31699776</v>
+      </c>
+      <c r="Y41" s="13">
+        <v>45666051</v>
+      </c>
+      <c r="Z41" s="13">
+        <v>60138148</v>
+      </c>
+      <c r="AA41" s="13">
+        <v>44914290</v>
+      </c>
+      <c r="AB41" s="75">
+        <v>41450301</v>
+      </c>
+      <c r="AC41" s="14">
+        <v>99846164</v>
+      </c>
+      <c r="AD41" s="15">
+        <v>116240254</v>
+      </c>
+      <c r="AE41" s="15">
+        <v>242435584</v>
+      </c>
+      <c r="AF41" s="15">
+        <v>400890013</v>
+      </c>
+      <c r="AG41" s="15">
+        <v>514450677</v>
+      </c>
+      <c r="AH41" s="15">
+        <v>776652690</v>
+      </c>
+      <c r="AI41" s="15">
+        <v>1127270592</v>
+      </c>
+      <c r="AJ41" s="15">
+        <v>1191014850</v>
+      </c>
+      <c r="AK41" s="62">
+        <v>1407692336</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A42" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="11">
+        <v>574</v>
+      </c>
+      <c r="H42" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="I42" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="J42" s="11">
+        <v>27951</v>
+      </c>
+      <c r="K42" s="11">
+        <v>48405</v>
+      </c>
+      <c r="L42" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="M42" s="11">
+        <v>4480</v>
+      </c>
+      <c r="N42" s="11">
+        <v>3800</v>
+      </c>
+      <c r="O42" s="11">
+        <v>3666</v>
+      </c>
+      <c r="P42" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="R42" s="11">
+        <v>278</v>
+      </c>
+      <c r="S42" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="T42" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="U42" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="V42" s="12">
+        <v>48</v>
+      </c>
+      <c r="W42" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="X42" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="13">
+        <v>16404</v>
+      </c>
+      <c r="AA42" s="13">
+        <v>5008</v>
+      </c>
+      <c r="AB42" s="13">
+        <v>924</v>
+      </c>
+      <c r="AC42" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG42" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH42" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI42" s="15">
+        <v>17065</v>
+      </c>
+      <c r="AJ42" s="77">
+        <v>12038</v>
+      </c>
+      <c r="AK42" s="77">
+        <v>24462</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A43" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" s="11">
+        <v>2</v>
+      </c>
+      <c r="C43" s="11">
+        <v>2</v>
+      </c>
+      <c r="D43" s="11">
+        <v>21</v>
+      </c>
+      <c r="E43" s="11">
+        <v>467</v>
+      </c>
+      <c r="F43" s="11">
+        <v>13446</v>
+      </c>
+      <c r="G43" s="11">
+        <v>19792</v>
+      </c>
+      <c r="H43" s="11">
+        <v>1392</v>
+      </c>
+      <c r="I43" s="11">
+        <v>10557</v>
+      </c>
+      <c r="J43" s="11">
+        <v>21312</v>
+      </c>
+      <c r="K43" s="11">
+        <v>8537</v>
+      </c>
+      <c r="L43" s="11">
+        <v>17395</v>
+      </c>
+      <c r="M43" s="11">
+        <v>18916</v>
+      </c>
+      <c r="N43" s="11">
+        <v>13327</v>
+      </c>
+      <c r="O43" s="11">
+        <v>1525</v>
+      </c>
+      <c r="P43" s="11">
+        <v>8028</v>
+      </c>
+      <c r="Q43" s="11">
+        <v>9622</v>
+      </c>
+      <c r="R43" s="11">
+        <v>6435</v>
+      </c>
+      <c r="S43" s="11">
+        <v>53463</v>
+      </c>
+      <c r="T43" s="11">
+        <v>36252</v>
+      </c>
+      <c r="U43" s="11">
+        <v>33854</v>
+      </c>
+      <c r="V43" s="12">
+        <v>32337</v>
+      </c>
+      <c r="W43" s="12">
+        <v>51980</v>
+      </c>
+      <c r="X43" s="12">
+        <v>9636</v>
+      </c>
+      <c r="Y43" s="13">
+        <v>1796</v>
+      </c>
+      <c r="Z43" s="13">
+        <v>401377</v>
+      </c>
+      <c r="AA43" s="13">
+        <v>192957</v>
+      </c>
+      <c r="AB43" s="75">
+        <v>241390</v>
+      </c>
+      <c r="AC43" s="14">
+        <v>377427</v>
+      </c>
+      <c r="AD43" s="15">
+        <v>15937243</v>
+      </c>
+      <c r="AE43" s="15">
+        <v>486867</v>
+      </c>
+      <c r="AF43" s="15">
+        <v>640452</v>
+      </c>
+      <c r="AG43" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH43" s="15">
+        <v>1136567</v>
+      </c>
+      <c r="AI43" s="15">
+        <v>922378</v>
+      </c>
+      <c r="AJ43" s="15">
+        <v>1294338</v>
+      </c>
+      <c r="AK43" s="62">
+        <v>2478424</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A44" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B44" s="11">
+        <v>82</v>
+      </c>
+      <c r="C44" s="11">
+        <v>156</v>
+      </c>
+      <c r="D44" s="11">
         <v>2001</v>
       </c>
-      <c r="N3" s="21">
-[...374 lines deleted...]
-      <c r="AC6" s="3" t="s">
+      <c r="E44" s="11">
+        <v>9110</v>
+      </c>
+      <c r="F44" s="11">
+        <v>127548</v>
+      </c>
+      <c r="G44" s="11">
+        <v>328916</v>
+      </c>
+      <c r="H44" s="11">
+        <v>368041</v>
+      </c>
+      <c r="I44" s="11">
+        <v>269213</v>
+      </c>
+      <c r="J44" s="11">
+        <v>251229</v>
+      </c>
+      <c r="K44" s="11">
+        <v>76856</v>
+      </c>
+      <c r="L44" s="11">
+        <v>42734</v>
+      </c>
+      <c r="M44" s="11">
+        <v>300851</v>
+      </c>
+      <c r="N44" s="11">
+        <v>342468</v>
+      </c>
+      <c r="O44" s="11">
+        <v>362512</v>
+      </c>
+      <c r="P44" s="11">
+        <v>775105</v>
+      </c>
+      <c r="Q44" s="11">
+        <v>863457</v>
+      </c>
+      <c r="R44" s="11">
+        <v>1603252</v>
+      </c>
+      <c r="S44" s="11">
+        <v>5760636</v>
+      </c>
+      <c r="T44" s="11">
+        <v>9568034</v>
+      </c>
+      <c r="U44" s="11">
+        <v>7061544</v>
+      </c>
+      <c r="V44" s="12">
+        <v>5902429</v>
+      </c>
+      <c r="W44" s="12">
+        <v>6205977</v>
+      </c>
+      <c r="X44" s="12">
+        <v>14004493</v>
+      </c>
+      <c r="Y44" s="13">
+        <v>10817065</v>
+      </c>
+      <c r="Z44" s="13">
+        <v>13555713</v>
+      </c>
+      <c r="AA44" s="13">
+        <v>7956778</v>
+      </c>
+      <c r="AB44" s="75">
+        <v>14933832</v>
+      </c>
+      <c r="AC44" s="14">
+        <v>12165101</v>
+      </c>
+      <c r="AD44" s="15">
+        <v>80029392</v>
+      </c>
+      <c r="AE44" s="15">
+        <v>29094284</v>
+      </c>
+      <c r="AF44" s="15">
+        <v>36408072</v>
+      </c>
+      <c r="AG44" s="15">
+        <v>74007110</v>
+      </c>
+      <c r="AH44" s="15">
+        <v>102173322</v>
+      </c>
+      <c r="AI44" s="15">
+        <v>104625391</v>
+      </c>
+      <c r="AJ44" s="15">
+        <v>97653429</v>
+      </c>
+      <c r="AK44" s="62">
+        <v>158087740</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A45" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="B45" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F45" s="11">
+        <v>110868</v>
+      </c>
+      <c r="G45" s="11">
+        <v>189040</v>
+      </c>
+      <c r="H45" s="11">
+        <v>36752</v>
+      </c>
+      <c r="I45" s="11">
+        <v>14203</v>
+      </c>
+      <c r="J45" s="11">
+        <v>14450</v>
+      </c>
+      <c r="K45" s="11">
+        <v>215425</v>
+      </c>
+      <c r="L45" s="11">
+        <v>55123</v>
+      </c>
+      <c r="M45" s="11">
+        <v>57986</v>
+      </c>
+      <c r="N45" s="11">
+        <v>70607</v>
+      </c>
+      <c r="O45" s="11">
+        <v>93919</v>
+      </c>
+      <c r="P45" s="11">
+        <v>110516</v>
+      </c>
+      <c r="Q45" s="11">
+        <v>84727</v>
+      </c>
+      <c r="R45" s="11">
+        <v>44197</v>
+      </c>
+      <c r="S45" s="11">
+        <v>59848</v>
+      </c>
+      <c r="T45" s="11">
+        <v>80051</v>
+      </c>
+      <c r="U45" s="11">
+        <v>33952</v>
+      </c>
+      <c r="V45" s="12">
+        <v>263737</v>
+      </c>
+      <c r="W45" s="12">
+        <v>2730458</v>
+      </c>
+      <c r="X45" s="12">
+        <v>8998992</v>
+      </c>
+      <c r="Y45" s="13">
+        <v>24865410</v>
+      </c>
+      <c r="Z45" s="13">
+        <v>35563568</v>
+      </c>
+      <c r="AA45" s="13">
+        <v>28029946</v>
+      </c>
+      <c r="AB45" s="75">
+        <v>15548852</v>
+      </c>
+      <c r="AC45" s="14">
+        <v>71290074</v>
+      </c>
+      <c r="AD45" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE45" s="15">
+        <v>186622083</v>
+      </c>
+      <c r="AF45" s="15">
+        <v>330310862</v>
+      </c>
+      <c r="AG45" s="15">
+        <v>395968441</v>
+      </c>
+      <c r="AH45" s="15">
+        <v>614718463</v>
+      </c>
+      <c r="AI45" s="15">
+        <v>947863225</v>
+      </c>
+      <c r="AJ45" s="15">
+        <v>1008991821</v>
+      </c>
+      <c r="AK45" s="62">
+        <v>1141674661</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A46" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="H46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="I46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="J46" s="11">
+        <v>20415</v>
+      </c>
+      <c r="K46" s="11">
+        <v>21453</v>
+      </c>
+      <c r="L46" s="11">
+        <v>45546</v>
+      </c>
+      <c r="M46" s="11">
+        <v>123104</v>
+      </c>
+      <c r="N46" s="11">
+        <v>53376</v>
+      </c>
+      <c r="O46" s="11">
+        <v>18967</v>
+      </c>
+      <c r="P46" s="11">
+        <v>247566</v>
+      </c>
+      <c r="Q46" s="11">
+        <v>581212</v>
+      </c>
+      <c r="R46" s="11">
+        <v>359203</v>
+      </c>
+      <c r="S46" s="11">
+        <v>439657</v>
+      </c>
+      <c r="T46" s="11">
+        <v>348862</v>
+      </c>
+      <c r="U46" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="V46" s="12">
+        <v>18088</v>
+      </c>
+      <c r="W46" s="12">
+        <v>256422</v>
+      </c>
+      <c r="X46" s="12">
+        <v>10263</v>
+      </c>
+      <c r="Y46" s="13">
+        <v>43453</v>
+      </c>
+      <c r="Z46" s="13">
+        <v>144737</v>
+      </c>
+      <c r="AA46" s="13">
+        <v>146533</v>
+      </c>
+      <c r="AB46" s="75">
+        <v>143635</v>
+      </c>
+      <c r="AC46" s="14">
+        <v>332666</v>
+      </c>
+      <c r="AD46" s="15">
+        <v>19430715</v>
+      </c>
+      <c r="AE46" s="15">
+        <v>165695</v>
+      </c>
+      <c r="AF46" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG46" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI46" s="15">
+        <v>30439</v>
+      </c>
+      <c r="AJ46" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK46" s="62" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="47" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A47" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="B47" s="11">
+        <v>297</v>
+      </c>
+      <c r="C47" s="11">
+        <v>338</v>
+      </c>
+      <c r="D47" s="11">
+        <v>7959</v>
+      </c>
+      <c r="E47" s="11">
+        <v>70916</v>
+      </c>
+      <c r="F47" s="11">
+        <v>1053625</v>
+      </c>
+      <c r="G47" s="11">
+        <v>2285522</v>
+      </c>
+      <c r="H47" s="11">
+        <v>3739700</v>
+      </c>
+      <c r="I47" s="11">
+        <v>3483944</v>
+      </c>
+      <c r="J47" s="11">
+        <v>3072758</v>
+      </c>
+      <c r="K47" s="11">
+        <v>2903935</v>
+      </c>
+      <c r="L47" s="11">
+        <v>2495797</v>
+      </c>
+      <c r="M47" s="11">
+        <v>972670</v>
+      </c>
+      <c r="N47" s="11">
+        <v>1387170</v>
+      </c>
+      <c r="O47" s="11">
+        <v>1290173</v>
+      </c>
+      <c r="P47" s="11">
+        <v>5294559</v>
+      </c>
+      <c r="Q47" s="11">
+        <v>3913417</v>
+      </c>
+      <c r="R47" s="11">
+        <v>4499243</v>
+      </c>
+      <c r="S47" s="11">
+        <v>5165657</v>
+      </c>
+      <c r="T47" s="11">
+        <v>6846974</v>
+      </c>
+      <c r="U47" s="11">
+        <v>6787801</v>
+      </c>
+      <c r="V47" s="12">
+        <v>7251907</v>
+      </c>
+      <c r="W47" s="12">
+        <v>9333999</v>
+      </c>
+      <c r="X47" s="12">
+        <v>8676392</v>
+      </c>
+      <c r="Y47" s="13">
+        <v>9938327</v>
+      </c>
+      <c r="Z47" s="13">
+        <v>10456349</v>
+      </c>
+      <c r="AA47" s="13">
+        <v>8583068</v>
+      </c>
+      <c r="AB47" s="75">
+        <v>10581668</v>
+      </c>
+      <c r="AC47" s="14">
+        <v>15680896</v>
+      </c>
+      <c r="AD47" s="15">
+        <v>932120</v>
+      </c>
+      <c r="AE47" s="15">
+        <v>26066655</v>
+      </c>
+      <c r="AF47" s="15">
+        <v>33530627</v>
+      </c>
+      <c r="AG47" s="15">
+        <v>43802285</v>
+      </c>
+      <c r="AH47" s="15">
+        <v>58624338</v>
+      </c>
+      <c r="AI47" s="15">
+        <v>73812094</v>
+      </c>
+      <c r="AJ47" s="15">
+        <v>83057221</v>
+      </c>
+      <c r="AK47" s="62">
+        <v>105423114</v>
+      </c>
+    </row>
+    <row r="48" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A48" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B48" s="11">
+        <v>46</v>
+      </c>
+      <c r="C48" s="11">
+        <v>83</v>
+      </c>
+      <c r="D48" s="11">
+        <v>398</v>
+      </c>
+      <c r="E48" s="11">
+        <v>3683</v>
+      </c>
+      <c r="F48" s="11">
+        <v>60488</v>
+      </c>
+      <c r="G48" s="11">
+        <v>138004</v>
+      </c>
+      <c r="H48" s="11">
+        <v>114340</v>
+      </c>
+      <c r="I48" s="11">
+        <v>123380</v>
+      </c>
+      <c r="J48" s="30">
+        <v>87140</v>
+      </c>
+      <c r="K48" s="30">
+        <v>44888</v>
+      </c>
+      <c r="L48" s="30">
+        <v>61421</v>
+      </c>
+      <c r="M48" s="30">
+        <v>54259</v>
+      </c>
+      <c r="N48" s="30">
+        <v>46939</v>
+      </c>
+      <c r="O48" s="30">
+        <v>116596</v>
+      </c>
+      <c r="P48" s="30">
+        <v>181045</v>
+      </c>
+      <c r="Q48" s="30">
+        <v>326976</v>
+      </c>
+      <c r="R48" s="30">
+        <v>433505</v>
+      </c>
+      <c r="S48" s="30">
+        <v>646217</v>
+      </c>
+      <c r="T48" s="30">
+        <v>801349</v>
+      </c>
+      <c r="U48" s="31">
+        <v>687295</v>
+      </c>
+      <c r="V48" s="12">
+        <v>1030964</v>
+      </c>
+      <c r="W48" s="12">
+        <v>1236997</v>
+      </c>
+      <c r="X48" s="12">
+        <v>1889647</v>
+      </c>
+      <c r="Y48" s="13">
+        <v>1775741</v>
+      </c>
+      <c r="Z48" s="13">
+        <v>1375118</v>
+      </c>
+      <c r="AA48" s="13">
+        <v>1180662</v>
+      </c>
+      <c r="AB48" s="75">
+        <v>1399714</v>
+      </c>
+      <c r="AC48" s="14">
+        <v>922526</v>
+      </c>
+      <c r="AD48" s="15">
+        <v>97337</v>
+      </c>
+      <c r="AE48" s="15">
+        <v>2048886</v>
+      </c>
+      <c r="AF48" s="15">
+        <v>1542606</v>
+      </c>
+      <c r="AG48" s="15">
+        <v>2921602</v>
+      </c>
+      <c r="AH48" s="15">
+        <v>2279904</v>
+      </c>
+      <c r="AI48" s="15">
+        <v>4285719</v>
+      </c>
+      <c r="AJ48" s="15">
+        <v>4678944</v>
+      </c>
+      <c r="AK48" s="62">
+        <v>6998789</v>
+      </c>
+    </row>
+    <row r="49" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A49" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="C49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="D49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="E49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="F49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="G49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="H49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="I49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="J49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="K49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="L49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="M49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="N49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="O49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="P49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="R49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="S49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="T49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="U49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="V49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="W49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="X49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="Y49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="Z49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="AA49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="AB49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="AF49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="AG49" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH49" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="AI49" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="AJ49" s="15">
+        <v>593058</v>
+      </c>
+      <c r="AK49" s="62">
+        <v>1286009</v>
+      </c>
+    </row>
+    <row r="50" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A50" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="AD6" s="5" t="s">
+      <c r="B50" s="11">
+        <v>416</v>
+      </c>
+      <c r="C50" s="11">
+        <v>275</v>
+      </c>
+      <c r="D50" s="11">
+        <v>24282</v>
+      </c>
+      <c r="E50" s="11">
+        <v>313773</v>
+      </c>
+      <c r="F50" s="11">
+        <v>8375321</v>
+      </c>
+      <c r="G50" s="11">
+        <v>14102289</v>
+      </c>
+      <c r="H50" s="11">
+        <v>12146376</v>
+      </c>
+      <c r="I50" s="11">
+        <v>11834132</v>
+      </c>
+      <c r="J50" s="11">
+        <v>10626621</v>
+      </c>
+      <c r="K50" s="11">
+        <v>11321958</v>
+      </c>
+      <c r="L50" s="11">
+        <v>10990173</v>
+      </c>
+      <c r="M50" s="11">
+        <v>11692371</v>
+      </c>
+      <c r="N50" s="11">
+        <v>10967293</v>
+      </c>
+      <c r="O50" s="11">
+        <v>12632547</v>
+      </c>
+      <c r="P50" s="11">
+        <v>13686363</v>
+      </c>
+      <c r="Q50" s="11">
+        <v>14890698</v>
+      </c>
+      <c r="R50" s="11">
+        <v>17936440</v>
+      </c>
+      <c r="S50" s="11">
+        <v>21520659</v>
+      </c>
+      <c r="T50" s="11">
+        <v>24284695</v>
+      </c>
+      <c r="U50" s="11">
+        <v>29042413</v>
+      </c>
+      <c r="V50" s="12">
+        <v>34582574</v>
+      </c>
+      <c r="W50" s="12">
+        <v>26320368</v>
+      </c>
+      <c r="X50" s="12">
+        <v>27053792</v>
+      </c>
+      <c r="Y50" s="13">
+        <v>29943240</v>
+      </c>
+      <c r="Z50" s="13">
+        <v>32740851</v>
+      </c>
+      <c r="AA50" s="13">
+        <v>34960111</v>
+      </c>
+      <c r="AB50" s="75">
+        <v>38582986</v>
+      </c>
+      <c r="AC50" s="14">
+        <v>43443077</v>
+      </c>
+      <c r="AD50" s="15">
+        <v>47541140</v>
+      </c>
+      <c r="AE50" s="15">
+        <v>47430046</v>
+      </c>
+      <c r="AF50" s="15">
+        <v>49341484</v>
+      </c>
+      <c r="AG50" s="15">
+        <v>53093500</v>
+      </c>
+      <c r="AH50" s="15">
+        <v>49546499</v>
+      </c>
+      <c r="AI50" s="15">
+        <v>57102914</v>
+      </c>
+      <c r="AJ50" s="15">
+        <v>68444492</v>
+      </c>
+      <c r="AK50" s="62">
+        <v>84291787</v>
+      </c>
+    </row>
+    <row r="51" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A51" s="24" t="s">
         <v>45</v>
       </c>
-      <c r="AE6" s="5" t="s">
-[...1119 lines deleted...]
-      <c r="A17" s="31" t="s">
+      <c r="B51" s="11">
+        <v>352</v>
+      </c>
+      <c r="C51" s="11">
+        <v>148</v>
+      </c>
+      <c r="D51" s="11">
+        <v>18626</v>
+      </c>
+      <c r="E51" s="11">
+        <v>273965</v>
+      </c>
+      <c r="F51" s="11">
+        <v>5457690</v>
+      </c>
+      <c r="G51" s="11">
+        <v>9847460</v>
+      </c>
+      <c r="H51" s="11">
+        <v>7819164</v>
+      </c>
+      <c r="I51" s="11">
+        <v>7877854</v>
+      </c>
+      <c r="J51" s="11">
+        <v>5254231</v>
+      </c>
+      <c r="K51" s="11">
+        <v>5166991</v>
+      </c>
+      <c r="L51" s="11">
+        <v>6149628</v>
+      </c>
+      <c r="M51" s="11">
+        <v>5893736</v>
+      </c>
+      <c r="N51" s="11">
+        <v>5689560</v>
+      </c>
+      <c r="O51" s="11">
+        <v>6986023</v>
+      </c>
+      <c r="P51" s="11">
+        <v>7676887</v>
+      </c>
+      <c r="Q51" s="11">
+        <v>8380363</v>
+      </c>
+      <c r="R51" s="11">
+        <v>10320393</v>
+      </c>
+      <c r="S51" s="11">
+        <v>12107630</v>
+      </c>
+      <c r="T51" s="11">
+        <v>13912283</v>
+      </c>
+      <c r="U51" s="11">
+        <v>16893442</v>
+      </c>
+      <c r="V51" s="12">
+        <v>21158986</v>
+      </c>
+      <c r="W51" s="12">
+        <v>13699865</v>
+      </c>
+      <c r="X51" s="12">
+        <v>14922057</v>
+      </c>
+      <c r="Y51" s="13">
+        <v>15860263</v>
+      </c>
+      <c r="Z51" s="13">
+        <v>16917076</v>
+      </c>
+      <c r="AA51" s="13">
+        <v>17886184</v>
+      </c>
+      <c r="AB51" s="75">
+        <v>19555980</v>
+      </c>
+      <c r="AC51" s="14">
+        <v>21193389</v>
+      </c>
+      <c r="AD51" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE51" s="15">
+        <v>23340331</v>
+      </c>
+      <c r="AF51" s="15">
+        <v>25121060</v>
+      </c>
+      <c r="AG51" s="15">
+        <v>26968719</v>
+      </c>
+      <c r="AH51" s="15">
+        <v>25864642</v>
+      </c>
+      <c r="AI51" s="15">
+        <v>29231516</v>
+      </c>
+      <c r="AJ51" s="15">
+        <v>37178605</v>
+      </c>
+      <c r="AK51" s="62">
+        <v>48259165</v>
+      </c>
+    </row>
+    <row r="52" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A52" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B52" s="30">
+        <v>16</v>
+      </c>
+      <c r="C52" s="30">
+        <v>27</v>
+      </c>
+      <c r="D52" s="30">
+        <v>1883</v>
+      </c>
+      <c r="E52" s="30">
+        <v>10622</v>
+      </c>
+      <c r="F52" s="30">
+        <v>2416063</v>
+      </c>
+      <c r="G52" s="30">
+        <v>3001612</v>
+      </c>
+      <c r="H52" s="30">
+        <v>2461470</v>
+      </c>
+      <c r="I52" s="30">
+        <v>2305759</v>
+      </c>
+      <c r="J52" s="11">
+        <v>1411910</v>
+      </c>
+      <c r="K52" s="11">
+        <v>1556571</v>
+      </c>
+      <c r="L52" s="11">
+        <v>1421625</v>
+      </c>
+      <c r="M52" s="11">
+        <v>1463801</v>
+      </c>
+      <c r="N52" s="11">
+        <v>1044109</v>
+      </c>
+      <c r="O52" s="11">
+        <v>1129893</v>
+      </c>
+      <c r="P52" s="11">
+        <v>1199198</v>
+      </c>
+      <c r="Q52" s="11">
+        <v>1320518</v>
+      </c>
+      <c r="R52" s="11">
+        <v>1642382</v>
+      </c>
+      <c r="S52" s="11">
+        <v>2087057</v>
+      </c>
+      <c r="T52" s="11">
+        <v>2456377</v>
+      </c>
+      <c r="U52" s="11">
+        <v>2795279</v>
+      </c>
+      <c r="V52" s="12">
+        <v>3111255</v>
+      </c>
+      <c r="W52" s="12">
+        <v>1096219</v>
+      </c>
+      <c r="X52" s="12">
+        <v>1088320</v>
+      </c>
+      <c r="Y52" s="13">
+        <v>1125820</v>
+      </c>
+      <c r="Z52" s="13">
+        <v>1227726</v>
+      </c>
+      <c r="AA52" s="13">
+        <v>1311518</v>
+      </c>
+      <c r="AB52" s="75">
+        <v>2598122</v>
+      </c>
+      <c r="AC52" s="14">
+        <v>3338604</v>
+      </c>
+      <c r="AD52" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE52" s="15">
+        <v>3630950</v>
+      </c>
+      <c r="AF52" s="15">
+        <v>3614737</v>
+      </c>
+      <c r="AG52" s="15">
+        <v>3951950</v>
+      </c>
+      <c r="AH52" s="15">
+        <v>4058613</v>
+      </c>
+      <c r="AI52" s="15">
+        <v>4427605</v>
+      </c>
+      <c r="AJ52" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK52" s="62" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="53" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A53" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="B53" s="11">
+        <v>48</v>
+      </c>
+      <c r="C53" s="11">
+        <v>100</v>
+      </c>
+      <c r="D53" s="11">
+        <v>3773</v>
+      </c>
+      <c r="E53" s="11">
+        <v>29186</v>
+      </c>
+      <c r="F53" s="11">
+        <v>501568</v>
+      </c>
+      <c r="G53" s="11">
+        <v>1253217</v>
+      </c>
+      <c r="H53" s="11">
+        <v>1865742</v>
+      </c>
+      <c r="I53" s="11">
+        <v>1650519</v>
+      </c>
+      <c r="J53" s="11">
+        <v>3960480</v>
+      </c>
+      <c r="K53" s="11">
+        <v>4598396</v>
+      </c>
+      <c r="L53" s="11">
+        <v>3418920</v>
+      </c>
+      <c r="M53" s="11">
+        <v>4334834</v>
+      </c>
+      <c r="N53" s="11">
+        <v>4233624</v>
+      </c>
+      <c r="O53" s="11">
+        <v>4516631</v>
+      </c>
+      <c r="P53" s="11">
+        <v>4810278</v>
+      </c>
+      <c r="Q53" s="11">
+        <v>5189817</v>
+      </c>
+      <c r="R53" s="11">
+        <v>5973665</v>
+      </c>
+      <c r="S53" s="11">
+        <v>7325972</v>
+      </c>
+      <c r="T53" s="11">
+        <v>7916035</v>
+      </c>
+      <c r="U53" s="11">
+        <v>9353692</v>
+      </c>
+      <c r="V53" s="12">
+        <v>10312333</v>
+      </c>
+      <c r="W53" s="12">
+        <v>11524284</v>
+      </c>
+      <c r="X53" s="12">
+        <v>11043415</v>
+      </c>
+      <c r="Y53" s="13">
+        <v>12957157</v>
+      </c>
+      <c r="Z53" s="13">
+        <v>14596049</v>
+      </c>
+      <c r="AA53" s="13">
+        <v>15762409</v>
+      </c>
+      <c r="AB53" s="75">
+        <v>16428884</v>
+      </c>
+      <c r="AC53" s="14">
+        <v>18911084</v>
+      </c>
+      <c r="AD53" s="15">
+        <v>20023008</v>
+      </c>
+      <c r="AE53" s="15">
+        <v>20458765</v>
+      </c>
+      <c r="AF53" s="15">
+        <v>20605687</v>
+      </c>
+      <c r="AG53" s="15">
+        <v>22172831</v>
+      </c>
+      <c r="AH53" s="15">
+        <v>19623244</v>
+      </c>
+      <c r="AI53" s="15">
+        <v>23443793</v>
+      </c>
+      <c r="AJ53" s="62" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK53" s="62" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="54" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A54" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="B54" s="11">
+        <v>31</v>
+      </c>
+      <c r="C54" s="11">
+        <v>46</v>
+      </c>
+      <c r="D54" s="11">
+        <v>382</v>
+      </c>
+      <c r="E54" s="11">
+        <v>12252</v>
+      </c>
+      <c r="F54" s="11">
+        <v>595926</v>
+      </c>
+      <c r="G54" s="11">
+        <v>1175429</v>
+      </c>
+      <c r="H54" s="11">
+        <v>1382023</v>
+      </c>
+      <c r="I54" s="11">
+        <v>1211019</v>
+      </c>
+      <c r="J54" s="11">
+        <v>1849329</v>
+      </c>
+      <c r="K54" s="11">
+        <v>1282143</v>
+      </c>
+      <c r="L54" s="11">
+        <v>1271036</v>
+      </c>
+      <c r="M54" s="11">
+        <v>1418952</v>
+      </c>
+      <c r="N54" s="11">
+        <v>1536647</v>
+      </c>
+      <c r="O54" s="11">
+        <v>1544889</v>
+      </c>
+      <c r="P54" s="11">
+        <v>1948266</v>
+      </c>
+      <c r="Q54" s="11">
+        <v>1857822</v>
+      </c>
+      <c r="R54" s="11">
+        <v>3323557</v>
+      </c>
+      <c r="S54" s="11">
+        <v>4449645</v>
+      </c>
+      <c r="T54" s="11">
+        <v>6711939</v>
+      </c>
+      <c r="U54" s="11">
+        <v>4551833</v>
+      </c>
+      <c r="V54" s="12">
+        <v>5274342</v>
+      </c>
+      <c r="W54" s="12">
+        <v>5940746</v>
+      </c>
+      <c r="X54" s="12">
+        <v>6931267</v>
+      </c>
+      <c r="Y54" s="13">
+        <v>6886417</v>
+      </c>
+      <c r="Z54" s="13">
+        <v>7883265</v>
+      </c>
+      <c r="AA54" s="13">
+        <v>8525539</v>
+      </c>
+      <c r="AB54" s="75">
+        <v>9592302</v>
+      </c>
+      <c r="AC54" s="14">
+        <v>12288747</v>
+      </c>
+      <c r="AD54" s="15">
+        <v>10698928</v>
+      </c>
+      <c r="AE54" s="15">
+        <v>11601049</v>
+      </c>
+      <c r="AF54" s="15">
+        <v>12935193</v>
+      </c>
+      <c r="AG54" s="15">
+        <v>14954990</v>
+      </c>
+      <c r="AH54" s="15">
+        <v>16763761</v>
+      </c>
+      <c r="AI54" s="15">
+        <v>20055114</v>
+      </c>
+      <c r="AJ54" s="15">
+        <v>25706330</v>
+      </c>
+      <c r="AK54" s="62">
+        <v>27049628</v>
+      </c>
+    </row>
+    <row r="55" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A55" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="B55" s="11">
+        <v>19</v>
+      </c>
+      <c r="C55" s="11">
+        <v>28</v>
+      </c>
+      <c r="D55" s="11">
+        <v>31</v>
+      </c>
+      <c r="E55" s="11">
+        <v>9576</v>
+      </c>
+      <c r="F55" s="11">
+        <v>566562</v>
+      </c>
+      <c r="G55" s="11">
+        <v>1066344</v>
+      </c>
+      <c r="H55" s="11">
+        <v>1232064</v>
+      </c>
+      <c r="I55" s="11">
+        <v>1014171</v>
+      </c>
+      <c r="J55" s="11">
+        <v>987211</v>
+      </c>
+      <c r="K55" s="11">
+        <v>663876</v>
+      </c>
+      <c r="L55" s="11">
+        <v>729810</v>
+      </c>
+      <c r="M55" s="11">
+        <v>789441</v>
+      </c>
+      <c r="N55" s="11">
+        <v>779409</v>
+      </c>
+      <c r="O55" s="11">
+        <v>787913</v>
+      </c>
+      <c r="P55" s="11">
+        <v>849073</v>
+      </c>
+      <c r="Q55" s="11">
+        <v>885042</v>
+      </c>
+      <c r="R55" s="11">
+        <v>1034931</v>
+      </c>
+      <c r="S55" s="11">
+        <v>1130453</v>
+      </c>
+      <c r="T55" s="11">
+        <v>1235043</v>
+      </c>
+      <c r="U55" s="11">
+        <v>1513552</v>
+      </c>
+      <c r="V55" s="12">
+        <v>1873773</v>
+      </c>
+      <c r="W55" s="12">
+        <v>2414218</v>
+      </c>
+      <c r="X55" s="12">
+        <v>2533275</v>
+      </c>
+      <c r="Y55" s="13">
+        <v>3175745</v>
+      </c>
+      <c r="Z55" s="13">
+        <v>3619408</v>
+      </c>
+      <c r="AA55" s="13">
+        <v>3570522</v>
+      </c>
+      <c r="AB55" s="75">
+        <v>4752166</v>
+      </c>
+      <c r="AC55" s="14">
+        <v>4934529</v>
+      </c>
+      <c r="AD55" s="15">
+        <v>5588339</v>
+      </c>
+      <c r="AE55" s="15">
+        <v>5713784</v>
+      </c>
+      <c r="AF55" s="15">
+        <v>5713641</v>
+      </c>
+      <c r="AG55" s="15">
+        <v>5943346</v>
+      </c>
+      <c r="AH55" s="15">
+        <v>6788445</v>
+      </c>
+      <c r="AI55" s="15">
+        <v>8716602</v>
+      </c>
+      <c r="AJ55" s="15">
+        <v>9674864</v>
+      </c>
+      <c r="AK55" s="62">
+        <v>11919697</v>
+      </c>
+    </row>
+    <row r="56" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A56" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B56" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C56" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="E56" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F56" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="G56" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="H56" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="I56" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="J56" s="30">
+        <v>195938</v>
+      </c>
+      <c r="K56" s="30">
+        <v>97969</v>
+      </c>
+      <c r="L56" s="30">
+        <v>97969</v>
+      </c>
+      <c r="M56" s="30">
+        <v>91514</v>
+      </c>
+      <c r="N56" s="30">
+        <v>126586</v>
+      </c>
+      <c r="O56" s="30">
+        <v>127157</v>
+      </c>
+      <c r="P56" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="30">
+        <v>114</v>
+      </c>
+      <c r="R56" s="30">
+        <v>607942</v>
+      </c>
+      <c r="S56" s="30">
+        <v>648790</v>
+      </c>
+      <c r="T56" s="30">
+        <v>689038</v>
+      </c>
+      <c r="U56" s="31">
+        <v>775472</v>
+      </c>
+      <c r="V56" s="12">
+        <v>860343</v>
+      </c>
+      <c r="W56" s="12">
+        <v>1166320</v>
+      </c>
+      <c r="X56" s="12">
+        <v>1245612</v>
+      </c>
+      <c r="Y56" s="13">
+        <v>1489204</v>
+      </c>
+      <c r="Z56" s="13">
+        <v>1614092</v>
+      </c>
+      <c r="AA56" s="13">
+        <v>1605149</v>
+      </c>
+      <c r="AB56" s="75">
+        <v>2185735</v>
+      </c>
+      <c r="AC56" s="14">
+        <v>2402413</v>
+      </c>
+      <c r="AD56" s="15">
+        <v>2663522</v>
+      </c>
+      <c r="AE56" s="15">
+        <v>2995944</v>
+      </c>
+      <c r="AF56" s="15">
+        <v>3067136</v>
+      </c>
+      <c r="AG56" s="15">
+        <v>3261197</v>
+      </c>
+      <c r="AH56" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="AI56" s="15">
+        <v>4250650</v>
+      </c>
+      <c r="AJ56" s="15">
+        <v>5533922</v>
+      </c>
+      <c r="AK56" s="62">
+        <v>6707324</v>
+      </c>
+    </row>
+    <row r="57" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A57" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B57" s="34">
         <v>12</v>
       </c>
-      <c r="B17" s="7" t="s">
-[...656 lines deleted...]
-      <c r="A23" s="30" t="s">
+      <c r="C57" s="34">
         <v>18</v>
       </c>
-      <c r="B23" s="7">
-[...3559 lines deleted...]
-      <c r="D57" s="37">
+      <c r="D57" s="34">
         <v>351</v>
       </c>
-      <c r="E57" s="37">
+      <c r="E57" s="34">
         <v>2676</v>
       </c>
-      <c r="F57" s="37">
+      <c r="F57" s="34">
         <v>29364</v>
       </c>
-      <c r="G57" s="37">
+      <c r="G57" s="34">
         <v>109085</v>
       </c>
-      <c r="H57" s="37">
+      <c r="H57" s="34">
         <v>149959</v>
       </c>
-      <c r="I57" s="37">
+      <c r="I57" s="34">
         <v>196848</v>
       </c>
-      <c r="J57" s="37">
+      <c r="J57" s="34">
         <v>666180</v>
       </c>
-      <c r="K57" s="37">
+      <c r="K57" s="34">
         <v>520298</v>
       </c>
-      <c r="L57" s="37">
+      <c r="L57" s="34">
         <v>443257</v>
       </c>
-      <c r="M57" s="37">
+      <c r="M57" s="34">
         <v>537997</v>
       </c>
-      <c r="N57" s="37">
+      <c r="N57" s="34">
         <v>630652</v>
       </c>
-      <c r="O57" s="37">
+      <c r="O57" s="34">
         <v>629819</v>
       </c>
-      <c r="P57" s="37">
+      <c r="P57" s="34">
         <v>879788</v>
       </c>
-      <c r="Q57" s="37">
+      <c r="Q57" s="34">
         <v>972666</v>
       </c>
-      <c r="R57" s="37">
+      <c r="R57" s="34">
         <v>1680684</v>
       </c>
-      <c r="S57" s="37">
+      <c r="S57" s="34">
         <v>2670402</v>
       </c>
-      <c r="T57" s="37">
+      <c r="T57" s="34">
         <v>4787858</v>
       </c>
-      <c r="U57" s="37">
+      <c r="U57" s="34">
         <v>2262809</v>
       </c>
-      <c r="V57" s="38">
+      <c r="V57" s="35">
         <v>2540226</v>
       </c>
-      <c r="W57" s="38">
+      <c r="W57" s="35">
         <v>2360208</v>
       </c>
-      <c r="X57" s="38">
+      <c r="X57" s="35">
         <v>3152380</v>
       </c>
-      <c r="Y57" s="39">
+      <c r="Y57" s="36">
         <v>1984593</v>
       </c>
-      <c r="Z57" s="39">
+      <c r="Z57" s="36">
         <v>2263624</v>
       </c>
-      <c r="AA57" s="39">
+      <c r="AA57" s="36">
         <v>2369600</v>
       </c>
-      <c r="AB57" s="3">
+      <c r="AB57" s="75">
         <v>2654401</v>
       </c>
-      <c r="AC57" s="3">
+      <c r="AC57" s="14">
         <v>3697355</v>
       </c>
-      <c r="AD57" s="7">
+      <c r="AD57" s="15">
         <v>2447067</v>
       </c>
-      <c r="AE57" s="4">
+      <c r="AE57" s="15">
         <v>2891321</v>
       </c>
-      <c r="AF57" s="4">
+      <c r="AF57" s="15">
         <v>4154416</v>
       </c>
-      <c r="AG57" s="4">
+      <c r="AG57" s="15">
         <v>5750447</v>
       </c>
-      <c r="AH57" s="4">
+      <c r="AH57" s="15">
         <v>6331806</v>
       </c>
-      <c r="AI57" s="69">
+      <c r="AI57" s="64">
         <v>7087862</v>
       </c>
-      <c r="AJ57" s="74">
+      <c r="AJ57" s="15">
         <v>7499998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="40" t="s">
+      <c r="AK57" s="62">
+        <v>8422607</v>
+      </c>
+    </row>
+    <row r="58" spans="1:37" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A58" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="B58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="E58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="F58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="H58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="I58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="J58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="K58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="L58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="M58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="N58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="O58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="P58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="R58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="S58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="T58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="U58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="V58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="W58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="X58" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y58" s="39">
+        <v>236875</v>
+      </c>
+      <c r="Z58" s="39">
+        <v>386141</v>
+      </c>
+      <c r="AA58" s="40">
+        <v>980268</v>
+      </c>
+      <c r="AB58" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC58" s="41">
+        <v>1254450</v>
+      </c>
+      <c r="AD58" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE58" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF58" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG58" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH58" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="B58" s="41" t="s">
-[...101 lines deleted...]
-      <c r="AJ58" s="76">
+      <c r="AI58" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ58" s="43">
         <v>2997546</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B59" s="70"/>
+      <c r="AK58" s="65" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:37" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="46"/>
+      <c r="B59" s="44"/>
       <c r="C59" s="44"/>
       <c r="D59" s="44"/>
       <c r="E59" s="44"/>
       <c r="F59" s="44"/>
-      <c r="G59" s="45"/>
-[...41 lines deleted...]
-    <row r="61" spans="1:36" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G59" s="47"/>
+      <c r="H59" s="47"/>
+      <c r="I59" s="47"/>
+      <c r="J59" s="47"/>
+      <c r="K59" s="3"/>
+      <c r="L59" s="3"/>
+      <c r="M59" s="3"/>
+      <c r="N59" s="3"/>
+      <c r="O59" s="3"/>
+      <c r="P59" s="3"/>
+      <c r="Q59" s="3"/>
+      <c r="R59" s="3"/>
+      <c r="S59" s="3"/>
+      <c r="T59" s="3"/>
+      <c r="U59" s="3"/>
+      <c r="V59" s="31"/>
+      <c r="W59" s="11"/>
+      <c r="X59" s="48"/>
+      <c r="Y59" s="12"/>
+      <c r="Z59" s="12"/>
+      <c r="AA59" s="12"/>
+    </row>
+    <row r="60" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A60" s="80" t="s">
+        <v>82</v>
+      </c>
+      <c r="B60" s="81"/>
+      <c r="C60" s="81"/>
+      <c r="D60" s="81"/>
+      <c r="E60" s="81"/>
+      <c r="F60" s="81"/>
+      <c r="G60" s="81"/>
+      <c r="H60" s="81"/>
+      <c r="I60" s="81"/>
+      <c r="J60" s="81"/>
+      <c r="K60" s="81"/>
+      <c r="L60" s="81"/>
+      <c r="M60" s="81"/>
+      <c r="N60" s="81"/>
+      <c r="O60" s="81"/>
+      <c r="P60" s="1"/>
+      <c r="Q60" s="1"/>
+      <c r="V60" s="31"/>
+      <c r="W60" s="21"/>
+      <c r="X60" s="21"/>
+      <c r="Y60" s="12"/>
+      <c r="Z60" s="12"/>
+      <c r="AA60" s="12"/>
+    </row>
+    <row r="61" spans="1:37" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="49"/>
-      <c r="B61" s="44"/>
-[...87 lines deleted...]
-      <c r="AA64" s="27"/>
+      <c r="B61" s="2"/>
+      <c r="C61" s="2"/>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2"/>
+      <c r="F61" s="2"/>
+      <c r="V61" s="11"/>
+      <c r="W61" s="21"/>
+      <c r="X61" s="21"/>
+      <c r="Y61" s="12"/>
+      <c r="Z61" s="12"/>
+      <c r="AA61" s="12"/>
+    </row>
+    <row r="62" spans="1:37" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G62" s="2"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2"/>
+      <c r="J62" s="1"/>
+      <c r="K62" s="1"/>
+      <c r="L62" s="1"/>
+      <c r="M62" s="1"/>
+      <c r="N62" s="1"/>
+      <c r="O62" s="1"/>
+      <c r="P62" s="1"/>
+      <c r="Q62" s="1"/>
+      <c r="V62" s="11"/>
+      <c r="W62" s="21"/>
+      <c r="X62" s="21"/>
+      <c r="Y62" s="12"/>
+      <c r="Z62" s="12"/>
+      <c r="AA62" s="12"/>
+    </row>
+    <row r="63" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A63" s="49"/>
+      <c r="B63" s="2"/>
+      <c r="C63" s="2"/>
+      <c r="D63" s="2"/>
+      <c r="E63" s="2"/>
+      <c r="F63" s="2"/>
+      <c r="V63" s="11"/>
+      <c r="W63" s="21"/>
+      <c r="X63" s="21"/>
+      <c r="Y63" s="12"/>
+      <c r="Z63" s="12"/>
+      <c r="AA63" s="12"/>
+    </row>
+    <row r="64" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="V64" s="11"/>
+      <c r="W64" s="21"/>
+      <c r="X64" s="21"/>
+      <c r="Y64" s="12"/>
+      <c r="Z64" s="12"/>
+      <c r="AA64" s="12"/>
     </row>
     <row r="65" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="A65" s="52"/>
-[...938 lines deleted...]
-      <c r="AD102" s="58"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="7"/>
+      <c r="J65" s="50"/>
+      <c r="K65" s="50"/>
+      <c r="L65" s="50"/>
+      <c r="M65" s="50"/>
+      <c r="N65" s="50"/>
+      <c r="O65" s="50"/>
+      <c r="P65" s="50"/>
+      <c r="Q65" s="50"/>
+      <c r="R65" s="51"/>
+      <c r="S65" s="51"/>
+      <c r="T65" s="51"/>
+      <c r="U65" s="51"/>
+      <c r="V65" s="34"/>
+      <c r="W65" s="52"/>
+      <c r="X65" s="52"/>
+      <c r="Y65" s="53"/>
+      <c r="Z65" s="53"/>
+      <c r="AA65" s="53"/>
+    </row>
+    <row r="66" spans="1:31" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="54"/>
+      <c r="B66" s="7"/>
+      <c r="C66" s="7"/>
+      <c r="D66" s="7"/>
+      <c r="E66" s="7"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="7"/>
+      <c r="J66" s="50"/>
+      <c r="K66" s="50"/>
+      <c r="L66" s="50"/>
+      <c r="M66" s="50"/>
+      <c r="N66" s="50"/>
+      <c r="O66" s="50"/>
+      <c r="P66" s="50"/>
+      <c r="Q66" s="50"/>
+      <c r="V66" s="34"/>
+      <c r="W66" s="52"/>
+      <c r="X66" s="52"/>
+      <c r="Y66" s="53"/>
+      <c r="Z66" s="53"/>
+      <c r="AA66" s="53"/>
+      <c r="AD66" s="55"/>
+      <c r="AE66" s="1"/>
+    </row>
+    <row r="67" spans="1:31" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="54"/>
+      <c r="B67" s="7"/>
+      <c r="C67" s="7"/>
+      <c r="D67" s="7"/>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="7"/>
+      <c r="J67" s="50"/>
+      <c r="K67" s="50"/>
+      <c r="L67" s="50"/>
+      <c r="M67" s="50"/>
+      <c r="N67" s="50"/>
+      <c r="O67" s="50"/>
+      <c r="P67" s="50"/>
+      <c r="Q67" s="50"/>
+      <c r="V67" s="34"/>
+      <c r="W67" s="52"/>
+      <c r="X67" s="52"/>
+      <c r="Y67" s="35"/>
+      <c r="Z67" s="35"/>
+      <c r="AA67" s="35"/>
+      <c r="AD67" s="55"/>
+    </row>
+    <row r="68" spans="1:31" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="54"/>
+      <c r="B68" s="7"/>
+      <c r="C68" s="7"/>
+      <c r="D68" s="7"/>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
+      <c r="J68" s="50"/>
+      <c r="K68" s="50"/>
+      <c r="L68" s="50"/>
+      <c r="M68" s="50"/>
+      <c r="N68" s="50"/>
+      <c r="O68" s="50"/>
+      <c r="P68" s="50"/>
+      <c r="Q68" s="50"/>
+      <c r="V68" s="34"/>
+      <c r="W68" s="52"/>
+      <c r="X68" s="52"/>
+      <c r="Y68" s="35"/>
+      <c r="Z68" s="35"/>
+      <c r="AA68" s="35"/>
+      <c r="AD68" s="55"/>
+    </row>
+    <row r="69" spans="1:31" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="54"/>
+      <c r="B69" s="7"/>
+      <c r="C69" s="7"/>
+      <c r="D69" s="7"/>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="7"/>
+      <c r="J69" s="50"/>
+      <c r="K69" s="50"/>
+      <c r="L69" s="50"/>
+      <c r="M69" s="50"/>
+      <c r="N69" s="50"/>
+      <c r="O69" s="50"/>
+      <c r="P69" s="50"/>
+      <c r="Q69" s="50"/>
+      <c r="V69" s="34"/>
+      <c r="W69" s="52"/>
+      <c r="X69" s="52"/>
+      <c r="Y69" s="35"/>
+      <c r="Z69" s="35"/>
+      <c r="AA69" s="35"/>
+      <c r="AD69" s="55"/>
+    </row>
+    <row r="70" spans="1:31" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="54"/>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="7"/>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="7"/>
+      <c r="J70" s="50"/>
+      <c r="K70" s="50"/>
+      <c r="L70" s="50"/>
+      <c r="M70" s="50"/>
+      <c r="N70" s="50"/>
+      <c r="O70" s="50"/>
+      <c r="P70" s="50"/>
+      <c r="Q70" s="50"/>
+      <c r="V70" s="34"/>
+      <c r="W70" s="52"/>
+      <c r="X70" s="52"/>
+      <c r="Y70" s="35"/>
+      <c r="Z70" s="35"/>
+      <c r="AA70" s="35"/>
+      <c r="AD70" s="55"/>
+    </row>
+    <row r="71" spans="1:31" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="54"/>
+      <c r="B71" s="7"/>
+      <c r="C71" s="7"/>
+      <c r="D71" s="7"/>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="7"/>
+      <c r="J71" s="50"/>
+      <c r="K71" s="50"/>
+      <c r="L71" s="50"/>
+      <c r="M71" s="50"/>
+      <c r="N71" s="50"/>
+      <c r="O71" s="50"/>
+      <c r="P71" s="50"/>
+      <c r="Q71" s="50"/>
+      <c r="V71" s="34"/>
+      <c r="W71" s="52"/>
+      <c r="X71" s="52"/>
+      <c r="Y71" s="35"/>
+      <c r="Z71" s="35"/>
+      <c r="AA71" s="35"/>
+      <c r="AD71" s="55"/>
+    </row>
+    <row r="72" spans="1:31" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="54"/>
+      <c r="B72" s="7"/>
+      <c r="C72" s="7"/>
+      <c r="D72" s="7"/>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="7"/>
+      <c r="J72" s="50"/>
+      <c r="K72" s="50"/>
+      <c r="L72" s="50"/>
+      <c r="M72" s="50"/>
+      <c r="N72" s="50"/>
+      <c r="O72" s="50"/>
+      <c r="P72" s="50"/>
+      <c r="Q72" s="50"/>
+      <c r="V72" s="34"/>
+      <c r="W72" s="52"/>
+      <c r="X72" s="52"/>
+      <c r="Y72" s="35"/>
+      <c r="Z72" s="35"/>
+      <c r="AA72" s="35"/>
+      <c r="AD72" s="55"/>
+    </row>
+    <row r="73" spans="1:31" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="54"/>
+      <c r="B73" s="7"/>
+      <c r="C73" s="7"/>
+      <c r="D73" s="7"/>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="7"/>
+      <c r="I73" s="7"/>
+      <c r="J73" s="50"/>
+      <c r="K73" s="50"/>
+      <c r="L73" s="50"/>
+      <c r="M73" s="50"/>
+      <c r="N73" s="50"/>
+      <c r="O73" s="50"/>
+      <c r="P73" s="50"/>
+      <c r="Q73" s="50"/>
+      <c r="V73" s="34"/>
+      <c r="W73" s="52"/>
+      <c r="X73" s="52"/>
+      <c r="Y73" s="35"/>
+      <c r="Z73" s="35"/>
+      <c r="AA73" s="35"/>
+      <c r="AD73" s="55"/>
+    </row>
+    <row r="74" spans="1:31" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="54"/>
+      <c r="B74" s="7"/>
+      <c r="C74" s="7"/>
+      <c r="D74" s="7"/>
+      <c r="E74" s="7"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="7"/>
+      <c r="I74" s="7"/>
+      <c r="J74" s="50"/>
+      <c r="K74" s="50"/>
+      <c r="L74" s="50"/>
+      <c r="M74" s="50"/>
+      <c r="N74" s="50"/>
+      <c r="O74" s="50"/>
+      <c r="P74" s="50"/>
+      <c r="Q74" s="50"/>
+      <c r="V74" s="34"/>
+      <c r="W74" s="52"/>
+      <c r="X74" s="52"/>
+      <c r="Y74" s="35"/>
+      <c r="Z74" s="35"/>
+      <c r="AA74" s="35"/>
+      <c r="AD74" s="55"/>
+    </row>
+    <row r="75" spans="1:31" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="54"/>
+      <c r="B75" s="7"/>
+      <c r="C75" s="7"/>
+      <c r="D75" s="7"/>
+      <c r="E75" s="7"/>
+      <c r="F75" s="7"/>
+      <c r="G75" s="7"/>
+      <c r="H75" s="7"/>
+      <c r="I75" s="7"/>
+      <c r="J75" s="50"/>
+      <c r="K75" s="50"/>
+      <c r="L75" s="50"/>
+      <c r="M75" s="50"/>
+      <c r="N75" s="50"/>
+      <c r="O75" s="50"/>
+      <c r="P75" s="50"/>
+      <c r="Q75" s="50"/>
+      <c r="V75" s="34"/>
+      <c r="W75" s="52"/>
+      <c r="X75" s="52"/>
+      <c r="Y75" s="35"/>
+      <c r="Z75" s="35"/>
+      <c r="AA75" s="35"/>
+      <c r="AD75" s="55"/>
+    </row>
+    <row r="76" spans="1:31" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="54"/>
+      <c r="B76" s="7"/>
+      <c r="C76" s="7"/>
+      <c r="D76" s="7"/>
+      <c r="E76" s="7"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
+      <c r="H76" s="7"/>
+      <c r="I76" s="7"/>
+      <c r="J76" s="50"/>
+      <c r="K76" s="50"/>
+      <c r="L76" s="50"/>
+      <c r="M76" s="50"/>
+      <c r="N76" s="50"/>
+      <c r="O76" s="50"/>
+      <c r="P76" s="50"/>
+      <c r="Q76" s="50"/>
+      <c r="V76" s="34"/>
+      <c r="W76" s="56"/>
+      <c r="X76" s="52"/>
+      <c r="Y76" s="35"/>
+      <c r="Z76" s="35"/>
+      <c r="AA76" s="35"/>
+      <c r="AD76" s="55"/>
+    </row>
+    <row r="77" spans="1:31" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="54"/>
+      <c r="B77" s="7"/>
+      <c r="C77" s="7"/>
+      <c r="D77" s="7"/>
+      <c r="E77" s="7"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="7"/>
+      <c r="I77" s="7"/>
+      <c r="J77" s="50"/>
+      <c r="K77" s="50"/>
+      <c r="L77" s="50"/>
+      <c r="M77" s="50"/>
+      <c r="N77" s="50"/>
+      <c r="O77" s="50"/>
+      <c r="P77" s="50"/>
+      <c r="Q77" s="50"/>
+      <c r="V77" s="34"/>
+      <c r="W77" s="56"/>
+      <c r="X77" s="52"/>
+      <c r="Y77" s="35"/>
+      <c r="Z77" s="35"/>
+      <c r="AA77" s="35"/>
+      <c r="AD77" s="55"/>
+    </row>
+    <row r="78" spans="1:31" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="54"/>
+      <c r="B78" s="7"/>
+      <c r="C78" s="7"/>
+      <c r="D78" s="7"/>
+      <c r="E78" s="7"/>
+      <c r="F78" s="7"/>
+      <c r="G78" s="7"/>
+      <c r="H78" s="7"/>
+      <c r="I78" s="7"/>
+      <c r="J78" s="50"/>
+      <c r="K78" s="50"/>
+      <c r="L78" s="50"/>
+      <c r="M78" s="50"/>
+      <c r="N78" s="50"/>
+      <c r="O78" s="50"/>
+      <c r="P78" s="50"/>
+      <c r="Q78" s="50"/>
+      <c r="V78" s="34"/>
+      <c r="W78" s="56"/>
+      <c r="X78" s="52"/>
+      <c r="Y78" s="35"/>
+      <c r="Z78" s="35"/>
+      <c r="AA78" s="35"/>
+      <c r="AD78" s="55"/>
+    </row>
+    <row r="79" spans="1:31" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="54"/>
+      <c r="B79" s="7"/>
+      <c r="C79" s="7"/>
+      <c r="D79" s="7"/>
+      <c r="E79" s="7"/>
+      <c r="F79" s="7"/>
+      <c r="G79" s="7"/>
+      <c r="H79" s="7"/>
+      <c r="I79" s="7"/>
+      <c r="J79" s="50"/>
+      <c r="K79" s="50"/>
+      <c r="L79" s="50"/>
+      <c r="M79" s="50"/>
+      <c r="N79" s="50"/>
+      <c r="O79" s="50"/>
+      <c r="P79" s="50"/>
+      <c r="Q79" s="50"/>
+      <c r="V79" s="34"/>
+      <c r="W79" s="57"/>
+      <c r="X79" s="52"/>
+      <c r="Y79" s="35"/>
+      <c r="Z79" s="35"/>
+      <c r="AA79" s="35"/>
+      <c r="AD79" s="55"/>
+    </row>
+    <row r="80" spans="1:31" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="54"/>
+      <c r="B80" s="7"/>
+      <c r="C80" s="7"/>
+      <c r="D80" s="7"/>
+      <c r="E80" s="7"/>
+      <c r="F80" s="7"/>
+      <c r="G80" s="7"/>
+      <c r="H80" s="7"/>
+      <c r="I80" s="7"/>
+      <c r="J80" s="50"/>
+      <c r="K80" s="50"/>
+      <c r="L80" s="50"/>
+      <c r="M80" s="50"/>
+      <c r="N80" s="50"/>
+      <c r="O80" s="50"/>
+      <c r="P80" s="50"/>
+      <c r="Q80" s="50"/>
+      <c r="W80" s="56"/>
+      <c r="X80" s="52"/>
+      <c r="Y80" s="35"/>
+      <c r="Z80" s="35"/>
+      <c r="AA80" s="35"/>
+      <c r="AD80" s="55"/>
+    </row>
+    <row r="81" spans="1:30" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="54"/>
+      <c r="B81" s="7"/>
+      <c r="C81" s="7"/>
+      <c r="D81" s="7"/>
+      <c r="E81" s="7"/>
+      <c r="F81" s="7"/>
+      <c r="G81" s="7"/>
+      <c r="H81" s="7"/>
+      <c r="I81" s="7"/>
+      <c r="J81" s="50"/>
+      <c r="K81" s="50"/>
+      <c r="L81" s="50"/>
+      <c r="M81" s="50"/>
+      <c r="N81" s="50"/>
+      <c r="O81" s="50"/>
+      <c r="P81" s="50"/>
+      <c r="Q81" s="50"/>
+      <c r="W81" s="56"/>
+      <c r="X81" s="34"/>
+      <c r="Y81" s="35"/>
+      <c r="Z81" s="35"/>
+      <c r="AA81" s="35"/>
+      <c r="AD81" s="55"/>
+    </row>
+    <row r="82" spans="1:30" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="54"/>
+      <c r="B82" s="7"/>
+      <c r="C82" s="7"/>
+      <c r="D82" s="7"/>
+      <c r="E82" s="7"/>
+      <c r="F82" s="7"/>
+      <c r="G82" s="7"/>
+      <c r="H82" s="7"/>
+      <c r="I82" s="7"/>
+      <c r="J82" s="50"/>
+      <c r="K82" s="50"/>
+      <c r="L82" s="50"/>
+      <c r="M82" s="50"/>
+      <c r="N82" s="50"/>
+      <c r="O82" s="50"/>
+      <c r="P82" s="50"/>
+      <c r="Q82" s="50"/>
+      <c r="V82" s="45"/>
+      <c r="W82" s="56"/>
+      <c r="X82" s="58"/>
+      <c r="Y82" s="35"/>
+      <c r="Z82" s="35"/>
+      <c r="AA82" s="35"/>
+      <c r="AD82" s="55"/>
+    </row>
+    <row r="83" spans="1:30" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="54"/>
+      <c r="B83" s="7"/>
+      <c r="C83" s="7"/>
+      <c r="D83" s="7"/>
+      <c r="E83" s="7"/>
+      <c r="F83" s="7"/>
+      <c r="G83" s="7"/>
+      <c r="H83" s="7"/>
+      <c r="I83" s="7"/>
+      <c r="J83" s="50"/>
+      <c r="K83" s="50"/>
+      <c r="L83" s="50"/>
+      <c r="M83" s="50"/>
+      <c r="N83" s="50"/>
+      <c r="O83" s="50"/>
+      <c r="P83" s="50"/>
+      <c r="Q83" s="50"/>
+      <c r="V83" s="45"/>
+      <c r="W83" s="56"/>
+      <c r="X83" s="58"/>
+      <c r="Y83" s="35"/>
+      <c r="Z83" s="35"/>
+      <c r="AA83" s="35"/>
+      <c r="AD83" s="55"/>
+    </row>
+    <row r="84" spans="1:30" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="54"/>
+      <c r="B84" s="7"/>
+      <c r="C84" s="7"/>
+      <c r="D84" s="7"/>
+      <c r="E84" s="7"/>
+      <c r="F84" s="7"/>
+      <c r="G84" s="7"/>
+      <c r="H84" s="7"/>
+      <c r="I84" s="7"/>
+      <c r="J84" s="50"/>
+      <c r="K84" s="50"/>
+      <c r="L84" s="50"/>
+      <c r="M84" s="50"/>
+      <c r="N84" s="50"/>
+      <c r="O84" s="50"/>
+      <c r="P84" s="50"/>
+      <c r="Q84" s="50"/>
+      <c r="W84" s="56"/>
+      <c r="X84" s="52"/>
+      <c r="Y84" s="35"/>
+      <c r="Z84" s="35"/>
+      <c r="AA84" s="35"/>
+      <c r="AD84" s="55"/>
+    </row>
+    <row r="85" spans="1:30" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="54"/>
+      <c r="B85" s="7"/>
+      <c r="C85" s="7"/>
+      <c r="D85" s="7"/>
+      <c r="E85" s="7"/>
+      <c r="F85" s="7"/>
+      <c r="G85" s="7"/>
+      <c r="H85" s="7"/>
+      <c r="I85" s="7"/>
+      <c r="J85" s="50"/>
+      <c r="K85" s="50"/>
+      <c r="L85" s="50"/>
+      <c r="M85" s="50"/>
+      <c r="N85" s="50"/>
+      <c r="O85" s="50"/>
+      <c r="P85" s="50"/>
+      <c r="Q85" s="50"/>
+      <c r="W85" s="56"/>
+      <c r="X85" s="52"/>
+      <c r="Y85" s="35"/>
+      <c r="Z85" s="35"/>
+      <c r="AA85" s="35"/>
+      <c r="AD85" s="55"/>
+    </row>
+    <row r="86" spans="1:30" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="54"/>
+      <c r="B86" s="7"/>
+      <c r="C86" s="7"/>
+      <c r="D86" s="7"/>
+      <c r="E86" s="7"/>
+      <c r="F86" s="7"/>
+      <c r="G86" s="7"/>
+      <c r="H86" s="7"/>
+      <c r="I86" s="7"/>
+      <c r="J86" s="50"/>
+      <c r="K86" s="50"/>
+      <c r="L86" s="50"/>
+      <c r="M86" s="50"/>
+      <c r="N86" s="50"/>
+      <c r="O86" s="50"/>
+      <c r="P86" s="50"/>
+      <c r="Q86" s="50"/>
+      <c r="W86" s="34"/>
+      <c r="X86" s="52"/>
+      <c r="Y86" s="35"/>
+      <c r="Z86" s="35"/>
+      <c r="AA86" s="35"/>
+      <c r="AD86" s="55"/>
+    </row>
+    <row r="87" spans="1:30" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="54"/>
+      <c r="B87" s="7"/>
+      <c r="C87" s="7"/>
+      <c r="D87" s="7"/>
+      <c r="E87" s="7"/>
+      <c r="F87" s="7"/>
+      <c r="G87" s="7"/>
+      <c r="H87" s="7"/>
+      <c r="I87" s="7"/>
+      <c r="J87" s="50"/>
+      <c r="K87" s="50"/>
+      <c r="L87" s="50"/>
+      <c r="M87" s="50"/>
+      <c r="N87" s="50"/>
+      <c r="O87" s="50"/>
+      <c r="P87" s="50"/>
+      <c r="Q87" s="50"/>
+      <c r="W87" s="34"/>
+      <c r="X87" s="52"/>
+      <c r="Y87" s="35"/>
+      <c r="Z87" s="35"/>
+      <c r="AA87" s="35"/>
+      <c r="AD87" s="55"/>
+    </row>
+    <row r="88" spans="1:30" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="54"/>
+      <c r="B88" s="7"/>
+      <c r="C88" s="7"/>
+      <c r="D88" s="7"/>
+      <c r="E88" s="7"/>
+      <c r="F88" s="7"/>
+      <c r="G88" s="7"/>
+      <c r="H88" s="7"/>
+      <c r="I88" s="7"/>
+      <c r="J88" s="50"/>
+      <c r="K88" s="50"/>
+      <c r="L88" s="50"/>
+      <c r="M88" s="50"/>
+      <c r="N88" s="50"/>
+      <c r="O88" s="50"/>
+      <c r="P88" s="50"/>
+      <c r="Q88" s="50"/>
+      <c r="W88" s="34"/>
+      <c r="X88" s="52"/>
+      <c r="Y88" s="35"/>
+      <c r="Z88" s="35"/>
+      <c r="AA88" s="35"/>
+      <c r="AD88" s="55"/>
+    </row>
+    <row r="89" spans="1:30" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="54"/>
+      <c r="B89" s="7"/>
+      <c r="C89" s="7"/>
+      <c r="D89" s="7"/>
+      <c r="E89" s="7"/>
+      <c r="F89" s="7"/>
+      <c r="G89" s="7"/>
+      <c r="H89" s="7"/>
+      <c r="I89" s="7"/>
+      <c r="J89" s="50"/>
+      <c r="K89" s="50"/>
+      <c r="L89" s="50"/>
+      <c r="M89" s="50"/>
+      <c r="N89" s="50"/>
+      <c r="O89" s="50"/>
+      <c r="P89" s="50"/>
+      <c r="Q89" s="50"/>
+      <c r="W89" s="34"/>
+      <c r="X89" s="52"/>
+      <c r="Y89" s="53"/>
+      <c r="Z89" s="53"/>
+      <c r="AA89" s="53"/>
+      <c r="AD89" s="55"/>
+    </row>
+    <row r="90" spans="1:30" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="54"/>
+      <c r="B90" s="7"/>
+      <c r="C90" s="7"/>
+      <c r="D90" s="7"/>
+      <c r="E90" s="7"/>
+      <c r="F90" s="7"/>
+      <c r="G90" s="7"/>
+      <c r="H90" s="7"/>
+      <c r="I90" s="7"/>
+      <c r="J90" s="50"/>
+      <c r="K90" s="50"/>
+      <c r="L90" s="50"/>
+      <c r="M90" s="50"/>
+      <c r="N90" s="50"/>
+      <c r="O90" s="50"/>
+      <c r="P90" s="50"/>
+      <c r="Q90" s="50"/>
+      <c r="W90" s="34"/>
+      <c r="X90" s="52"/>
+      <c r="Y90" s="53"/>
+      <c r="Z90" s="53"/>
+      <c r="AA90" s="53"/>
+      <c r="AD90" s="55"/>
+    </row>
+    <row r="91" spans="1:30" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="54"/>
+      <c r="B91" s="7"/>
+      <c r="C91" s="7"/>
+      <c r="D91" s="7"/>
+      <c r="E91" s="7"/>
+      <c r="F91" s="7"/>
+      <c r="G91" s="7"/>
+      <c r="H91" s="7"/>
+      <c r="I91" s="7"/>
+      <c r="J91" s="50"/>
+      <c r="K91" s="50"/>
+      <c r="L91" s="50"/>
+      <c r="M91" s="50"/>
+      <c r="N91" s="50"/>
+      <c r="O91" s="50"/>
+      <c r="P91" s="50"/>
+      <c r="Q91" s="50"/>
+      <c r="W91" s="34"/>
+      <c r="X91" s="52"/>
+      <c r="Y91" s="35"/>
+      <c r="Z91" s="35"/>
+      <c r="AA91" s="35"/>
+      <c r="AD91" s="55"/>
+    </row>
+    <row r="92" spans="1:30" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="54"/>
+      <c r="B92" s="7"/>
+      <c r="C92" s="7"/>
+      <c r="D92" s="7"/>
+      <c r="E92" s="7"/>
+      <c r="F92" s="7"/>
+      <c r="G92" s="7"/>
+      <c r="H92" s="7"/>
+      <c r="I92" s="7"/>
+      <c r="J92" s="50"/>
+      <c r="K92" s="50"/>
+      <c r="L92" s="50"/>
+      <c r="M92" s="50"/>
+      <c r="N92" s="50"/>
+      <c r="O92" s="50"/>
+      <c r="P92" s="50"/>
+      <c r="Q92" s="50"/>
+      <c r="W92" s="34"/>
+      <c r="X92" s="52"/>
+      <c r="Y92" s="35"/>
+      <c r="Z92" s="35"/>
+      <c r="AA92" s="35"/>
+      <c r="AD92" s="55"/>
+    </row>
+    <row r="93" spans="1:30" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="54"/>
+      <c r="B93" s="7"/>
+      <c r="C93" s="7"/>
+      <c r="D93" s="7"/>
+      <c r="E93" s="7"/>
+      <c r="F93" s="7"/>
+      <c r="G93" s="7"/>
+      <c r="H93" s="7"/>
+      <c r="I93" s="7"/>
+      <c r="J93" s="50"/>
+      <c r="K93" s="50"/>
+      <c r="L93" s="50"/>
+      <c r="M93" s="50"/>
+      <c r="N93" s="50"/>
+      <c r="O93" s="50"/>
+      <c r="P93" s="50"/>
+      <c r="Q93" s="50"/>
+      <c r="W93" s="34"/>
+      <c r="X93" s="52"/>
+      <c r="Y93" s="35"/>
+      <c r="Z93" s="35"/>
+      <c r="AA93" s="35"/>
+      <c r="AD93" s="55"/>
+    </row>
+    <row r="94" spans="1:30" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="54"/>
+      <c r="B94" s="7"/>
+      <c r="C94" s="7"/>
+      <c r="D94" s="7"/>
+      <c r="E94" s="7"/>
+      <c r="F94" s="7"/>
+      <c r="G94" s="7"/>
+      <c r="H94" s="7"/>
+      <c r="I94" s="7"/>
+      <c r="J94" s="50"/>
+      <c r="K94" s="50"/>
+      <c r="L94" s="50"/>
+      <c r="M94" s="50"/>
+      <c r="N94" s="50"/>
+      <c r="O94" s="50"/>
+      <c r="P94" s="50"/>
+      <c r="Q94" s="50"/>
+      <c r="W94" s="34"/>
+      <c r="X94" s="52"/>
+      <c r="Y94" s="35"/>
+      <c r="Z94" s="35"/>
+      <c r="AA94" s="35"/>
+      <c r="AD94" s="55"/>
+    </row>
+    <row r="95" spans="1:30" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="54"/>
+      <c r="B95" s="7"/>
+      <c r="C95" s="7"/>
+      <c r="D95" s="7"/>
+      <c r="E95" s="7"/>
+      <c r="F95" s="7"/>
+      <c r="G95" s="7"/>
+      <c r="H95" s="7"/>
+      <c r="I95" s="7"/>
+      <c r="J95" s="50"/>
+      <c r="K95" s="50"/>
+      <c r="L95" s="50"/>
+      <c r="M95" s="50"/>
+      <c r="N95" s="50"/>
+      <c r="O95" s="50"/>
+      <c r="P95" s="50"/>
+      <c r="Q95" s="50"/>
+      <c r="W95" s="34"/>
+      <c r="X95" s="52"/>
+      <c r="Y95" s="35"/>
+      <c r="Z95" s="35"/>
+      <c r="AA95" s="35"/>
+      <c r="AD95" s="55"/>
+    </row>
+    <row r="96" spans="1:30" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="54"/>
+      <c r="B96" s="7"/>
+      <c r="C96" s="7"/>
+      <c r="D96" s="7"/>
+      <c r="E96" s="7"/>
+      <c r="F96" s="7"/>
+      <c r="G96" s="7"/>
+      <c r="H96" s="7"/>
+      <c r="I96" s="7"/>
+      <c r="J96" s="50"/>
+      <c r="K96" s="50"/>
+      <c r="L96" s="50"/>
+      <c r="M96" s="50"/>
+      <c r="N96" s="50"/>
+      <c r="O96" s="50"/>
+      <c r="P96" s="50"/>
+      <c r="Q96" s="50"/>
+      <c r="W96" s="34"/>
+      <c r="X96" s="52"/>
+      <c r="Y96" s="35"/>
+      <c r="Z96" s="35"/>
+      <c r="AA96" s="35"/>
+      <c r="AD96" s="55"/>
+    </row>
+    <row r="97" spans="1:31" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="54"/>
+      <c r="B97" s="7"/>
+      <c r="C97" s="7"/>
+      <c r="D97" s="7"/>
+      <c r="E97" s="7"/>
+      <c r="F97" s="7"/>
+      <c r="G97" s="7"/>
+      <c r="H97" s="7"/>
+      <c r="I97" s="7"/>
+      <c r="J97" s="50"/>
+      <c r="K97" s="50"/>
+      <c r="L97" s="50"/>
+      <c r="M97" s="50"/>
+      <c r="N97" s="50"/>
+      <c r="O97" s="50"/>
+      <c r="P97" s="50"/>
+      <c r="Q97" s="50"/>
+      <c r="W97" s="34"/>
+      <c r="X97" s="52"/>
+      <c r="Y97" s="35"/>
+      <c r="Z97" s="35"/>
+      <c r="AA97" s="35"/>
+      <c r="AD97" s="55"/>
+    </row>
+    <row r="98" spans="1:31" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="54"/>
+      <c r="B98" s="7"/>
+      <c r="C98" s="7"/>
+      <c r="D98" s="7"/>
+      <c r="E98" s="7"/>
+      <c r="F98" s="7"/>
+      <c r="G98" s="7"/>
+      <c r="H98" s="7"/>
+      <c r="I98" s="7"/>
+      <c r="J98" s="50"/>
+      <c r="K98" s="50"/>
+      <c r="L98" s="50"/>
+      <c r="M98" s="50"/>
+      <c r="N98" s="50"/>
+      <c r="O98" s="50"/>
+      <c r="P98" s="50"/>
+      <c r="Q98" s="50"/>
+      <c r="W98" s="34"/>
+      <c r="X98" s="52"/>
+      <c r="Y98" s="35"/>
+      <c r="Z98" s="35"/>
+      <c r="AA98" s="35"/>
+      <c r="AD98" s="55"/>
+    </row>
+    <row r="99" spans="1:31" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="54"/>
+      <c r="B99" s="7"/>
+      <c r="C99" s="7"/>
+      <c r="D99" s="7"/>
+      <c r="E99" s="7"/>
+      <c r="F99" s="7"/>
+      <c r="G99" s="7"/>
+      <c r="H99" s="7"/>
+      <c r="I99" s="7"/>
+      <c r="J99" s="50"/>
+      <c r="K99" s="50"/>
+      <c r="L99" s="50"/>
+      <c r="M99" s="50"/>
+      <c r="N99" s="50"/>
+      <c r="O99" s="50"/>
+      <c r="P99" s="50"/>
+      <c r="Q99" s="50"/>
+      <c r="W99" s="34"/>
+      <c r="X99" s="52"/>
+      <c r="Y99" s="35"/>
+      <c r="Z99" s="35"/>
+      <c r="AA99" s="35"/>
+      <c r="AD99" s="55"/>
+    </row>
+    <row r="100" spans="1:31" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="54"/>
+      <c r="B100" s="7"/>
+      <c r="C100" s="7"/>
+      <c r="D100" s="7"/>
+      <c r="E100" s="7"/>
+      <c r="F100" s="7"/>
+      <c r="G100" s="4"/>
+      <c r="H100" s="4"/>
+      <c r="I100" s="4"/>
+      <c r="J100" s="5"/>
+      <c r="K100" s="5"/>
+      <c r="L100" s="5"/>
+      <c r="M100" s="5"/>
+      <c r="N100" s="5"/>
+      <c r="O100" s="5"/>
+      <c r="P100" s="5"/>
+      <c r="Q100" s="5"/>
+      <c r="R100" s="1"/>
+      <c r="S100" s="1"/>
+      <c r="T100" s="1"/>
+      <c r="U100" s="1"/>
+      <c r="V100" s="1"/>
+      <c r="W100" s="11"/>
+      <c r="X100" s="31"/>
+      <c r="Y100" s="12"/>
+      <c r="Z100" s="12"/>
+      <c r="AA100" s="12"/>
+      <c r="AD100" s="55"/>
+    </row>
+    <row r="101" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="W101" s="11"/>
+      <c r="X101" s="31"/>
+      <c r="Y101" s="12"/>
+      <c r="Z101" s="12"/>
+      <c r="AA101" s="12"/>
+      <c r="AE101" s="51"/>
+    </row>
+    <row r="102" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="W102" s="11"/>
+      <c r="X102" s="31"/>
+      <c r="Y102" s="12"/>
+      <c r="Z102" s="12"/>
+      <c r="AA102" s="12"/>
     </row>
     <row r="103" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="W103" s="7"/>
-[...4 lines deleted...]
-      <c r="AE103" s="54"/>
+      <c r="W103" s="34"/>
+      <c r="X103" s="30"/>
+      <c r="Y103" s="12"/>
+      <c r="Z103" s="12"/>
+      <c r="AA103" s="12"/>
     </row>
     <row r="104" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="W104" s="7"/>
-[...3 lines deleted...]
-      <c r="AA104" s="27"/>
+      <c r="W104" s="34"/>
+      <c r="X104" s="31"/>
+      <c r="Y104" s="12"/>
+      <c r="Z104" s="12"/>
+      <c r="AA104" s="12"/>
     </row>
     <row r="105" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="W105" s="37"/>
-[...3 lines deleted...]
-      <c r="AA105" s="27"/>
+      <c r="X105" s="31"/>
+      <c r="Y105" s="12"/>
+      <c r="Z105" s="12"/>
+      <c r="AA105" s="12"/>
     </row>
     <row r="106" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="W106" s="37"/>
-[...3 lines deleted...]
-      <c r="AA106" s="27"/>
+      <c r="X106" s="31"/>
+      <c r="Y106" s="35"/>
+      <c r="Z106" s="35"/>
+      <c r="AA106" s="35"/>
     </row>
     <row r="107" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="X107" s="36"/>
-[...2 lines deleted...]
-      <c r="AA107" s="27"/>
+      <c r="W107" s="45"/>
+      <c r="X107" s="31"/>
+      <c r="Y107" s="12"/>
+      <c r="Z107" s="12"/>
+      <c r="AA107" s="12"/>
     </row>
     <row r="108" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="X108" s="36"/>
-[...2 lines deleted...]
-      <c r="AA108" s="38"/>
+      <c r="W108" s="45"/>
+      <c r="X108" s="31"/>
+      <c r="Y108" s="12"/>
+      <c r="Z108" s="12"/>
+      <c r="AA108" s="12"/>
     </row>
     <row r="109" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="W109" s="47"/>
-[...3 lines deleted...]
-      <c r="AA109" s="27"/>
+      <c r="X109" s="31"/>
+      <c r="Y109" s="12"/>
+      <c r="Z109" s="12"/>
+      <c r="AA109" s="12"/>
     </row>
     <row r="110" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="W110" s="47"/>
-[...3 lines deleted...]
-      <c r="AA110" s="27"/>
+      <c r="X110" s="11"/>
+      <c r="Y110" s="12"/>
+      <c r="Z110" s="12"/>
+      <c r="AA110" s="12"/>
     </row>
     <row r="111" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="X111" s="36"/>
-[...2 lines deleted...]
-      <c r="AA111" s="27"/>
+      <c r="X111" s="11"/>
+      <c r="Y111" s="12"/>
+      <c r="Z111" s="12"/>
+      <c r="AA111" s="12"/>
     </row>
     <row r="112" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="X112" s="7"/>
-[...2 lines deleted...]
-      <c r="AA112" s="27"/>
+      <c r="X112" s="11"/>
+      <c r="Y112" s="12"/>
+      <c r="Z112" s="12"/>
+      <c r="AA112" s="12"/>
     </row>
     <row r="113" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X113" s="7"/>
-[...2 lines deleted...]
-      <c r="AA113" s="27"/>
+      <c r="X113" s="11"/>
+      <c r="Y113" s="12"/>
+      <c r="Z113" s="12"/>
+      <c r="AA113" s="12"/>
     </row>
     <row r="114" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X114" s="7"/>
-[...2 lines deleted...]
-      <c r="AA114" s="27"/>
+      <c r="X114" s="11"/>
+      <c r="Y114" s="59"/>
+      <c r="Z114" s="59"/>
+      <c r="AA114" s="59"/>
     </row>
     <row r="115" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X115" s="7"/>
-[...2 lines deleted...]
-      <c r="AA115" s="27"/>
+      <c r="X115" s="11"/>
+      <c r="Y115" s="59"/>
+      <c r="Z115" s="59"/>
+      <c r="AA115" s="59"/>
     </row>
     <row r="116" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X116" s="7"/>
-[...2 lines deleted...]
-      <c r="AA116" s="62"/>
+      <c r="X116" s="11"/>
+      <c r="Y116" s="12"/>
+      <c r="Z116" s="12"/>
+      <c r="AA116" s="12"/>
     </row>
     <row r="117" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X117" s="7"/>
-[...2 lines deleted...]
-      <c r="AA117" s="62"/>
+      <c r="X117" s="11"/>
+      <c r="Y117" s="12"/>
+      <c r="Z117" s="12"/>
+      <c r="AA117" s="12"/>
     </row>
     <row r="118" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X118" s="7"/>
-[...2 lines deleted...]
-      <c r="AA118" s="27"/>
+      <c r="X118" s="11"/>
+      <c r="Y118" s="12"/>
+      <c r="Z118" s="12"/>
+      <c r="AA118" s="12"/>
     </row>
     <row r="119" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X119" s="7"/>
-[...2 lines deleted...]
-      <c r="AA119" s="27"/>
+      <c r="X119" s="11"/>
+      <c r="Y119" s="12"/>
+      <c r="Z119" s="12"/>
+      <c r="AA119" s="12"/>
     </row>
     <row r="120" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X120" s="7"/>
-[...2 lines deleted...]
-      <c r="AA120" s="27"/>
+      <c r="X120" s="11"/>
+      <c r="Y120" s="12"/>
+      <c r="Z120" s="12"/>
+      <c r="AA120" s="12"/>
     </row>
     <row r="121" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X121" s="7"/>
-[...2 lines deleted...]
-      <c r="AA121" s="27"/>
+      <c r="X121" s="11"/>
+      <c r="Y121" s="12"/>
+      <c r="Z121" s="12"/>
+      <c r="AA121" s="12"/>
     </row>
     <row r="122" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X122" s="7"/>
-[...2 lines deleted...]
-      <c r="AA122" s="27"/>
+      <c r="X122" s="11"/>
+      <c r="Y122" s="12"/>
+      <c r="Z122" s="12"/>
+      <c r="AA122" s="12"/>
     </row>
     <row r="123" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X123" s="7"/>
-[...2 lines deleted...]
-      <c r="AA123" s="27"/>
+      <c r="X123" s="11"/>
+      <c r="Y123" s="12"/>
+      <c r="Z123" s="12"/>
+      <c r="AA123" s="12"/>
     </row>
     <row r="124" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X124" s="7"/>
-[...2 lines deleted...]
-      <c r="AA124" s="27"/>
+      <c r="X124" s="11"/>
+      <c r="Y124" s="12"/>
+      <c r="Z124" s="12"/>
+      <c r="AA124" s="12"/>
     </row>
     <row r="125" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X125" s="7"/>
-[...2 lines deleted...]
-      <c r="AA125" s="27"/>
+      <c r="X125" s="11"/>
+      <c r="Y125" s="12"/>
+      <c r="Z125" s="12"/>
+      <c r="AA125" s="12"/>
     </row>
     <row r="126" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X126" s="7"/>
-[...2 lines deleted...]
-      <c r="AA126" s="27"/>
+      <c r="X126" s="11"/>
+      <c r="Y126" s="12"/>
+      <c r="Z126" s="12"/>
+      <c r="AA126" s="12"/>
     </row>
     <row r="127" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X127" s="7"/>
-[...2 lines deleted...]
-      <c r="AA127" s="27"/>
+      <c r="X127" s="34"/>
+      <c r="Y127" s="12"/>
+      <c r="Z127" s="12"/>
+      <c r="AA127" s="12"/>
     </row>
     <row r="128" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X128" s="7"/>
-[...2 lines deleted...]
-      <c r="AA128" s="27"/>
+      <c r="X128" s="34"/>
+      <c r="Y128" s="12"/>
+      <c r="Z128" s="12"/>
+      <c r="AA128" s="12"/>
     </row>
     <row r="129" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X129" s="37"/>
-[...2 lines deleted...]
-      <c r="AA129" s="27"/>
+      <c r="Y129" s="12"/>
+      <c r="Z129" s="12"/>
+      <c r="AA129" s="12"/>
     </row>
     <row r="130" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X130" s="37"/>
-[...2 lines deleted...]
-      <c r="AA130" s="27"/>
+      <c r="Y130" s="12"/>
+      <c r="Z130" s="12"/>
+      <c r="AA130" s="12"/>
     </row>
     <row r="131" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="Y131" s="27"/>
-[...1 lines deleted...]
-      <c r="AA131" s="27"/>
+      <c r="X131" s="45"/>
+      <c r="Y131" s="35"/>
+      <c r="Z131" s="35"/>
+      <c r="AA131" s="35"/>
     </row>
     <row r="132" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="Y132" s="27"/>
-[...1 lines deleted...]
-      <c r="AA132" s="27"/>
+      <c r="X132" s="45"/>
+      <c r="Y132" s="59"/>
+      <c r="Z132" s="59"/>
+      <c r="AA132" s="59"/>
     </row>
     <row r="133" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X133" s="47"/>
-[...2 lines deleted...]
-      <c r="AA133" s="38"/>
+      <c r="Y133" s="59"/>
+      <c r="Z133" s="59"/>
+      <c r="AA133" s="59"/>
     </row>
     <row r="134" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="X134" s="47"/>
-[...2 lines deleted...]
-      <c r="AA134" s="62"/>
+      <c r="Y134" s="59"/>
+      <c r="Z134" s="59"/>
+      <c r="AA134" s="59"/>
     </row>
     <row r="135" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="Y135" s="62"/>
-[...1 lines deleted...]
-      <c r="AA135" s="62"/>
+      <c r="Y135" s="60"/>
+      <c r="Z135" s="60"/>
+      <c r="AA135" s="60"/>
     </row>
     <row r="136" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="Y136" s="62"/>
-[...1 lines deleted...]
-      <c r="AA136" s="62"/>
+      <c r="Y136" s="59"/>
+      <c r="Z136" s="59"/>
+      <c r="AA136" s="59"/>
     </row>
     <row r="137" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="Y137" s="63"/>
-[...1 lines deleted...]
-      <c r="AA137" s="63"/>
+      <c r="Y137" s="59"/>
+      <c r="Z137" s="59"/>
+      <c r="AA137" s="59"/>
     </row>
     <row r="138" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="Y138" s="62"/>
-[...1 lines deleted...]
-      <c r="AA138" s="62"/>
+      <c r="Y138" s="59"/>
+      <c r="Z138" s="59"/>
+      <c r="AA138" s="59"/>
     </row>
     <row r="139" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="Y139" s="62"/>
-[...1 lines deleted...]
-      <c r="AA139" s="62"/>
+      <c r="Y139" s="59"/>
+      <c r="Z139" s="59"/>
+      <c r="AA139" s="59"/>
     </row>
     <row r="140" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="Y140" s="62"/>
-[...1 lines deleted...]
-      <c r="AA140" s="62"/>
+      <c r="Y140" s="59"/>
+      <c r="Z140" s="59"/>
+      <c r="AA140" s="59"/>
     </row>
     <row r="141" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="Y141" s="62"/>
-[...1 lines deleted...]
-      <c r="AA141" s="62"/>
+      <c r="Y141" s="59"/>
+      <c r="Z141" s="59"/>
+      <c r="AA141" s="59"/>
     </row>
     <row r="142" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="Y142" s="62"/>
-[...1 lines deleted...]
-      <c r="AA142" s="62"/>
+      <c r="Y142" s="12"/>
+      <c r="Z142" s="12"/>
+      <c r="AA142" s="12"/>
     </row>
     <row r="143" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="Y143" s="62"/>
-[...1 lines deleted...]
-      <c r="AA143" s="62"/>
+      <c r="Y143" s="12"/>
+      <c r="Z143" s="12"/>
+      <c r="AA143" s="12"/>
     </row>
     <row r="144" spans="24:27" x14ac:dyDescent="0.2">
-      <c r="Y144" s="27"/>
-[...1 lines deleted...]
-      <c r="AA144" s="27"/>
+      <c r="Y144" s="12"/>
+      <c r="Z144" s="12"/>
+      <c r="AA144" s="12"/>
     </row>
     <row r="145" spans="25:27" x14ac:dyDescent="0.2">
-      <c r="Y145" s="27"/>
-[...1 lines deleted...]
-      <c r="AA145" s="27"/>
+      <c r="Y145" s="12"/>
+      <c r="Z145" s="12"/>
+      <c r="AA145" s="12"/>
     </row>
     <row r="146" spans="25:27" x14ac:dyDescent="0.2">
-      <c r="Y146" s="27"/>
-[...1 lines deleted...]
-      <c r="AA146" s="27"/>
+      <c r="Y146" s="12"/>
+      <c r="Z146" s="12"/>
+      <c r="AA146" s="12"/>
     </row>
     <row r="147" spans="25:27" x14ac:dyDescent="0.2">
-      <c r="Y147" s="27"/>
-[...1 lines deleted...]
-      <c r="AA147" s="27"/>
+      <c r="Y147" s="12"/>
+      <c r="Z147" s="12"/>
+      <c r="AA147" s="12"/>
     </row>
     <row r="148" spans="25:27" x14ac:dyDescent="0.2">
-      <c r="Y148" s="27"/>
-[...1 lines deleted...]
-      <c r="AA148" s="27"/>
+      <c r="Y148" s="12"/>
+      <c r="Z148" s="12"/>
+      <c r="AA148" s="12"/>
     </row>
     <row r="149" spans="25:27" x14ac:dyDescent="0.2">
-      <c r="Y149" s="27"/>
-[...1 lines deleted...]
-      <c r="AA149" s="27"/>
+      <c r="Y149" s="12"/>
+      <c r="Z149" s="12"/>
+      <c r="AA149" s="12"/>
     </row>
     <row r="150" spans="25:27" x14ac:dyDescent="0.2">
-      <c r="Y150" s="27"/>
-[...1 lines deleted...]
-      <c r="AA150" s="27"/>
+      <c r="Y150" s="12"/>
+      <c r="Z150" s="12"/>
+      <c r="AA150" s="12"/>
     </row>
     <row r="151" spans="25:27" x14ac:dyDescent="0.2">
-      <c r="Y151" s="27"/>
-[...1 lines deleted...]
-      <c r="AA151" s="27"/>
+      <c r="Y151" s="12"/>
+      <c r="Z151" s="12"/>
+      <c r="AA151" s="12"/>
     </row>
     <row r="152" spans="25:27" x14ac:dyDescent="0.2">
-      <c r="Y152" s="27"/>
-[...1 lines deleted...]
-      <c r="AA152" s="27"/>
+      <c r="Y152" s="12"/>
+      <c r="Z152" s="12"/>
+      <c r="AA152" s="12"/>
     </row>
     <row r="153" spans="25:27" x14ac:dyDescent="0.2">
-      <c r="Y153" s="27"/>
-[...1 lines deleted...]
-      <c r="AA153" s="27"/>
+      <c r="Y153" s="12"/>
+      <c r="Z153" s="12"/>
+      <c r="AA153" s="12"/>
     </row>
     <row r="154" spans="25:27" x14ac:dyDescent="0.2">
-      <c r="Y154" s="27"/>
-[...1 lines deleted...]
-      <c r="AA154" s="27"/>
+      <c r="Y154" s="12"/>
+      <c r="Z154" s="12"/>
+      <c r="AA154" s="12"/>
     </row>
     <row r="155" spans="25:27" x14ac:dyDescent="0.2">
-      <c r="Y155" s="27"/>
-[...1 lines deleted...]
-      <c r="AA155" s="27"/>
+      <c r="Y155" s="12"/>
+      <c r="Z155" s="12"/>
+      <c r="AA155" s="12"/>
     </row>
     <row r="156" spans="25:27" x14ac:dyDescent="0.2">
-      <c r="Y156" s="27"/>
-[...1 lines deleted...]
-      <c r="AA156" s="27"/>
+      <c r="Y156" s="12"/>
+      <c r="Z156" s="12"/>
+      <c r="AA156" s="12"/>
     </row>
     <row r="157" spans="25:27" x14ac:dyDescent="0.2">
-      <c r="Y157" s="27"/>
-[...1 lines deleted...]
-      <c r="AA157" s="27"/>
+      <c r="Y157" s="12"/>
+      <c r="Z157" s="12"/>
+      <c r="AA157" s="12"/>
     </row>
     <row r="158" spans="25:27" x14ac:dyDescent="0.2">
-      <c r="Y158" s="27"/>
-[...1 lines deleted...]
-      <c r="AA158" s="27"/>
+      <c r="Y158" s="12"/>
+      <c r="Z158" s="12"/>
+      <c r="AA158" s="12"/>
     </row>
     <row r="159" spans="25:27" x14ac:dyDescent="0.2">
-      <c r="Y159" s="27"/>
-[...1 lines deleted...]
-      <c r="AA159" s="27"/>
+      <c r="Y159" s="35"/>
+      <c r="Z159" s="35"/>
+      <c r="AA159" s="35"/>
     </row>
     <row r="160" spans="25:27" x14ac:dyDescent="0.2">
-      <c r="Y160" s="27"/>
-[...21 lines deleted...]
-      <c r="AA166" s="64"/>
+      <c r="Y160" s="35"/>
+      <c r="Z160" s="35"/>
+      <c r="AA160" s="35"/>
+    </row>
+    <row r="163" spans="25:27" x14ac:dyDescent="0.2">
+      <c r="Y163" s="61"/>
+      <c r="Z163" s="61"/>
+      <c r="AA163" s="61"/>
+    </row>
+    <row r="164" spans="25:27" x14ac:dyDescent="0.2">
+      <c r="Y164" s="61"/>
+      <c r="Z164" s="61"/>
+      <c r="AA164" s="61"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-    <mergeCell ref="A59:B59"/>
+  <mergeCells count="2">
     <mergeCell ref="A1:AA1"/>
-    <mergeCell ref="A62:O62"/>
+    <mergeCell ref="A60:O60"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0" top="0.39370078740157483" bottom="0.70866141732283472" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" firstPageNumber="7" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101002D71FBF697D69C448A732A3139041C24" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="682b7de02cbe16bc38e3b7f80e06bb68">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -8532,112 +8862,115 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75B3DB7C-3C0C-4C2F-BCBE-844811715315}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E6FCAA3-729D-4D54-B2E1-9C7C14BA1384}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2FD15D1-DCC5-485D-ADA5-5F2DDBC1F020}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E6FCAA3-729D-4D54-B2E1-9C7C14BA1384}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75B3DB7C-3C0C-4C2F-BCBE-844811715315}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>(вых.таб.1)</vt:lpstr>
-      <vt:lpstr>'(вых.таб.1)'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>құны</vt:lpstr>
+      <vt:lpstr>құны!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Acer</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Valued Acer Customer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>